--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -1,124 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="742" activeTab="2"/>
+    <workbookView xWindow="120" yWindow="120" windowWidth="20730" windowHeight="11760" tabRatio="742"/>
   </bookViews>
   <sheets>
     <sheet name="торговые объекты" sheetId="3" r:id="rId1"/>
     <sheet name="Торговые сети по категориям" sheetId="8" r:id="rId2"/>
     <sheet name="аптеки" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">аптеки!$A$1:$G$76</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Торговые сети по категориям'!$A$1:$M$76</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">аптеки!$A$1:$G$85</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'торговые объекты'!$A$1:$G$87</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Торговые сети по категориям'!$A$1:$M$87</definedName>
   </definedNames>
-  <calcPr calcId="162913" fullPrecision="0"/>
+  <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D67" i="3" l="1"/>
-[...2 lines deleted...]
-  <c r="D46" i="3"/>
+  <c r="C80" i="4"/>
+  <c r="B80"/>
+  <c r="C79"/>
+  <c r="B79"/>
+  <c r="C83" i="3"/>
+  <c r="B83"/>
+  <c r="C82"/>
+  <c r="B82"/>
+  <c r="C81"/>
+  <c r="B81"/>
+  <c r="C80"/>
+  <c r="B80"/>
+  <c r="C79"/>
+  <c r="B79"/>
+  <c r="D67" l="1"/>
+  <c r="E67"/>
+  <c r="E46"/>
+  <c r="D46"/>
   <c r="C26" i="4"/>
-  <c r="B26" i="4"/>
-[...1 lines deleted...]
-  <c r="B6" i="4"/>
+  <c r="B26"/>
+  <c r="C6"/>
+  <c r="B6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="582" uniqueCount="33">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>торгующие предприятия</t>
   </si>
   <si>
     <t>индивидуальные предприниматели</t>
   </si>
   <si>
     <t>всего</t>
   </si>
   <si>
     <t>на конец года</t>
   </si>
   <si>
     <t>Продолжение</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>торговая площадь, кв. м</t>
   </si>
   <si>
     <t>* Включая торговые дома.</t>
   </si>
   <si>
     <t>* Данные приведены на основании сплошного статистического наблюдения  предприятий и выборочного обследования индивидуальных предпринимателей, осуществляющих  деятельность в сфере торговли.</t>
   </si>
   <si>
     <t xml:space="preserve">** Данные приведены на основании сплошного статистического наблюдения  предприятий и выборочного обследования индивидуальных предпринимателей, осуществляющих  деятельность в сфере торговли. </t>
-  </si>
-[...1 lines deleted...]
-    <t>г.Шымкент</t>
   </si>
   <si>
     <t>менее 100 (5кат)</t>
   </si>
   <si>
     <t>100-500 (4кат)</t>
   </si>
   <si>
     <t>500-2000 (3кат)</t>
   </si>
   <si>
     <t>2000-10000 (2кат)</t>
   </si>
   <si>
     <t>более 10000 (1кат)</t>
   </si>
   <si>
     <t>Количество торговых объектов,</t>
   </si>
   <si>
     <t>Количество торговых объектов,                                                 единиц</t>
   </si>
   <si>
     <t>Торговые сети по категориям площадей*</t>
   </si>
@@ -153,130 +159,164 @@
   <si>
     <t>продолжение</t>
   </si>
   <si>
     <t>*Данные приведены с учетом индивидуальных предпринимателей</t>
   </si>
   <si>
     <t xml:space="preserve"> Сеть аптек по городу*</t>
   </si>
   <si>
     <r>
       <t>Сеть магазинов розничной торговли по продаже потребительских товаров по городу</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*,**</t>
     </r>
   </si>
+  <si>
+    <t>город Шымкент</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0\ _₽;[Red]#,##0\ _₽"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="12"/>
       <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
@@ -299,53 +339,52 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -472,577 +511,612 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="151">
+  <cellXfs count="170">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...150 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1186,3806 +1260,4376 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I76"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I86"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A64" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B76" sqref="B76:C76"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.7109375" style="16" customWidth="1"/>
-    <col min="2" max="7" width="15.7109375" style="16" customWidth="1"/>
+    <col min="1" max="1" width="21.7109375" style="20" customWidth="1"/>
+    <col min="2" max="7" width="15.7109375" style="20" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="2"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="107" t="s">
+    <row r="1" spans="1:9" ht="14.25">
+      <c r="A1" s="146" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+    </row>
+    <row r="2" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A2" s="20"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="H2" s="4"/>
+    </row>
+    <row r="3" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A3" s="143"/>
+      <c r="B3" s="143">
+        <v>2018</v>
+      </c>
+      <c r="C3" s="143"/>
+      <c r="D3" s="143"/>
+      <c r="E3" s="143"/>
+      <c r="F3" s="143"/>
+      <c r="G3" s="145"/>
+      <c r="H3" s="4"/>
+    </row>
+    <row r="4" spans="1:9" s="19" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="143"/>
+      <c r="B4" s="138" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="138"/>
+      <c r="D4" s="138" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="138"/>
+      <c r="F4" s="139" t="s">
+        <v>2</v>
+      </c>
+      <c r="G4" s="140"/>
+      <c r="H4" s="18"/>
+    </row>
+    <row r="5" spans="1:9" s="5" customFormat="1" ht="22.5">
+      <c r="A5" s="144"/>
+      <c r="B5" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="4"/>
+    </row>
+    <row r="6" spans="1:9" s="8" customFormat="1" ht="15.75">
+      <c r="A6" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="107"/>
-[...72 lines deleted...]
-      <c r="B6" s="134">
+      <c r="B6" s="25">
         <v>2263</v>
       </c>
-      <c r="C6" s="134">
+      <c r="C6" s="25">
         <v>324925</v>
       </c>
-      <c r="D6" s="134">
+      <c r="D6" s="25">
         <v>959</v>
       </c>
-      <c r="E6" s="134">
+      <c r="E6" s="25">
         <v>233141</v>
       </c>
-      <c r="F6" s="134">
+      <c r="F6" s="25">
         <v>1304</v>
       </c>
-      <c r="G6" s="134">
+      <c r="G6" s="25">
         <v>91784</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="7"/>
     </row>
-    <row r="7" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A7" s="20" t="s">
+    <row r="7" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A7" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="27">
+        <v>647</v>
+      </c>
+      <c r="C7" s="28">
+        <v>92812</v>
+      </c>
+      <c r="D7" s="29">
+        <v>301</v>
+      </c>
+      <c r="E7" s="29">
+        <v>70737</v>
+      </c>
+      <c r="F7" s="29">
+        <v>346</v>
+      </c>
+      <c r="G7" s="29">
+        <v>22075</v>
+      </c>
+      <c r="H7" s="9"/>
+      <c r="I7" s="10"/>
+    </row>
+    <row r="8" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A8" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="21">
-[...21 lines deleted...]
-      <c r="A8" s="20" t="s">
+      <c r="B8" s="27">
+        <v>809</v>
+      </c>
+      <c r="C8" s="28">
+        <v>101467</v>
+      </c>
+      <c r="D8" s="29">
+        <v>311</v>
+      </c>
+      <c r="E8" s="29">
+        <v>68593</v>
+      </c>
+      <c r="F8" s="29">
+        <v>498</v>
+      </c>
+      <c r="G8" s="29">
+        <v>32874</v>
+      </c>
+      <c r="H8" s="9"/>
+      <c r="I8" s="10"/>
+    </row>
+    <row r="9" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A9" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="21">
-[...21 lines deleted...]
-      <c r="A9" s="20" t="s">
+      <c r="B9" s="27">
+        <v>683</v>
+      </c>
+      <c r="C9" s="28">
+        <v>115500</v>
+      </c>
+      <c r="D9" s="29">
+        <v>264</v>
+      </c>
+      <c r="E9" s="29">
+        <v>81194</v>
+      </c>
+      <c r="F9" s="29">
+        <v>419</v>
+      </c>
+      <c r="G9" s="29">
+        <v>34306</v>
+      </c>
+      <c r="H9" s="9"/>
+      <c r="I9" s="10"/>
+    </row>
+    <row r="10" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A10" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="21">
-[...24 lines deleted...]
-      <c r="B10" s="25">
+      <c r="B10" s="31">
         <v>124</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C10" s="32">
         <v>15146</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="33">
         <v>83</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="33">
         <v>12617</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="33">
         <v>41</v>
       </c>
-      <c r="G10" s="27">
+      <c r="G10" s="33">
         <v>2529</v>
       </c>
-      <c r="H10" s="6"/>
-[...20 lines deleted...]
-      <c r="G12" s="31" t="s">
+      <c r="H10" s="9"/>
+      <c r="I10" s="10"/>
+    </row>
+    <row r="11" spans="1:9" s="11" customFormat="1" ht="15.75">
+      <c r="A11" s="34"/>
+      <c r="B11" s="35"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="35"/>
+      <c r="F11" s="35"/>
+      <c r="G11" s="35"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="10"/>
+    </row>
+    <row r="12" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A12" s="36"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="37" t="s">
         <v>5</v>
       </c>
       <c r="H12" s="4"/>
     </row>
-    <row r="13" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B13" s="104">
+    <row r="13" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A13" s="143"/>
+      <c r="B13" s="143">
         <v>2019</v>
       </c>
-      <c r="C13" s="104"/>
-[...3 lines deleted...]
-      <c r="G13" s="106"/>
+      <c r="C13" s="143"/>
+      <c r="D13" s="143"/>
+      <c r="E13" s="143"/>
+      <c r="F13" s="143"/>
+      <c r="G13" s="145"/>
       <c r="H13" s="4"/>
     </row>
-    <row r="14" spans="1:9" s="15" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B14" s="99" t="s">
+    <row r="14" spans="1:9" s="19" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A14" s="143"/>
+      <c r="B14" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="99"/>
-      <c r="D14" s="99" t="s">
+      <c r="C14" s="138"/>
+      <c r="D14" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="E14" s="99"/>
-      <c r="F14" s="100" t="s">
+      <c r="E14" s="138"/>
+      <c r="F14" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="G14" s="101"/>
-[...4 lines deleted...]
-      <c r="B15" s="18" t="s">
+      <c r="G14" s="140"/>
+      <c r="H14" s="18"/>
+    </row>
+    <row r="15" spans="1:9" s="5" customFormat="1" ht="22.5">
+      <c r="A15" s="144"/>
+      <c r="B15" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C15" s="18" t="s">
+      <c r="C15" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="D15" s="18" t="s">
+      <c r="D15" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="E15" s="18" t="s">
+      <c r="E15" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F15" s="18" t="s">
+      <c r="F15" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="G15" s="19" t="s">
+      <c r="G15" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="4"/>
     </row>
-    <row r="16" spans="1:9" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B16" s="136">
+    <row r="16" spans="1:9" s="8" customFormat="1" ht="15.75">
+      <c r="A16" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="39">
         <v>3292</v>
       </c>
-      <c r="C16" s="136">
+      <c r="C16" s="39">
         <v>444107</v>
       </c>
-      <c r="D16" s="136">
+      <c r="D16" s="39">
         <v>1084</v>
       </c>
-      <c r="E16" s="136">
+      <c r="E16" s="39">
         <v>245126</v>
       </c>
-      <c r="F16" s="136">
+      <c r="F16" s="39">
         <v>2208</v>
       </c>
-      <c r="G16" s="136">
+      <c r="G16" s="39">
         <v>198981</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="7"/>
     </row>
-    <row r="17" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="20" t="s">
+    <row r="17" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A17" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="40">
+        <v>903</v>
+      </c>
+      <c r="C17" s="41">
+        <v>89723</v>
+      </c>
+      <c r="D17" s="29">
+        <v>350</v>
+      </c>
+      <c r="E17" s="29">
+        <v>72983</v>
+      </c>
+      <c r="F17" s="29">
+        <v>553</v>
+      </c>
+      <c r="G17" s="42">
+        <v>16740</v>
+      </c>
+      <c r="H17" s="9"/>
+      <c r="I17" s="10"/>
+    </row>
+    <row r="18" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A18" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="32">
-[...21 lines deleted...]
-      <c r="A18" s="20" t="s">
+      <c r="B18" s="40">
+        <v>977</v>
+      </c>
+      <c r="C18" s="41">
+        <v>134749</v>
+      </c>
+      <c r="D18" s="29">
+        <v>288</v>
+      </c>
+      <c r="E18" s="29">
+        <v>64837</v>
+      </c>
+      <c r="F18" s="29">
+        <v>689</v>
+      </c>
+      <c r="G18" s="42">
+        <v>69912</v>
+      </c>
+      <c r="H18" s="9"/>
+      <c r="I18" s="10"/>
+    </row>
+    <row r="19" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A19" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="32">
-[...21 lines deleted...]
-      <c r="A19" s="20" t="s">
+      <c r="B19" s="41">
+        <v>1147</v>
+      </c>
+      <c r="C19" s="41">
+        <v>192081</v>
+      </c>
+      <c r="D19" s="29">
+        <v>318</v>
+      </c>
+      <c r="E19" s="29">
+        <v>90653</v>
+      </c>
+      <c r="F19" s="29">
+        <v>828</v>
+      </c>
+      <c r="G19" s="42">
+        <v>101428</v>
+      </c>
+      <c r="H19" s="9"/>
+      <c r="I19" s="10"/>
+    </row>
+    <row r="20" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A20" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="33">
-[...24 lines deleted...]
-      <c r="B20" s="35">
+      <c r="B20" s="43">
         <v>265</v>
       </c>
-      <c r="C20" s="36">
+      <c r="C20" s="44">
         <v>27554</v>
       </c>
-      <c r="D20" s="27">
+      <c r="D20" s="33">
         <v>128</v>
       </c>
-      <c r="E20" s="27">
+      <c r="E20" s="33">
         <v>16653</v>
       </c>
-      <c r="F20" s="27">
+      <c r="F20" s="33">
         <v>138</v>
       </c>
-      <c r="G20" s="37">
+      <c r="G20" s="45">
         <v>10901</v>
       </c>
-      <c r="H20" s="6"/>
-[...9 lines deleted...]
-      <c r="G21" s="38"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="10"/>
+    </row>
+    <row r="21" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A21" s="20"/>
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
       <c r="H21" s="4"/>
     </row>
-    <row r="22" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G22" s="31" t="s">
+    <row r="22" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A22" s="36"/>
+      <c r="B22" s="20"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="37" t="s">
         <v>5</v>
       </c>
       <c r="H22" s="4"/>
     </row>
-    <row r="23" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B23" s="104">
+    <row r="23" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A23" s="143"/>
+      <c r="B23" s="143">
         <v>2020</v>
       </c>
-      <c r="C23" s="104"/>
-[...3 lines deleted...]
-      <c r="G23" s="106"/>
+      <c r="C23" s="143"/>
+      <c r="D23" s="143"/>
+      <c r="E23" s="143"/>
+      <c r="F23" s="143"/>
+      <c r="G23" s="145"/>
       <c r="H23" s="4"/>
     </row>
-    <row r="24" spans="1:9" s="15" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B24" s="99" t="s">
+    <row r="24" spans="1:9" s="19" customFormat="1" ht="24" customHeight="1">
+      <c r="A24" s="143"/>
+      <c r="B24" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="99"/>
-      <c r="D24" s="99" t="s">
+      <c r="C24" s="138"/>
+      <c r="D24" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="E24" s="99"/>
-      <c r="F24" s="100" t="s">
+      <c r="E24" s="138"/>
+      <c r="F24" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="G24" s="101"/>
-[...4 lines deleted...]
-      <c r="B25" s="18" t="s">
+      <c r="G24" s="140"/>
+      <c r="H24" s="18"/>
+    </row>
+    <row r="25" spans="1:9" s="5" customFormat="1" ht="22.5">
+      <c r="A25" s="144"/>
+      <c r="B25" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C25" s="18" t="s">
+      <c r="C25" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="D25" s="18" t="s">
+      <c r="D25" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="E25" s="18" t="s">
+      <c r="E25" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F25" s="18" t="s">
+      <c r="F25" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="G25" s="19" t="s">
+      <c r="G25" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H25" s="4"/>
     </row>
-    <row r="26" spans="1:9" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B26" s="134">
+    <row r="26" spans="1:9" s="8" customFormat="1" ht="15.75">
+      <c r="A26" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="25">
         <v>4486</v>
       </c>
-      <c r="C26" s="134">
+      <c r="C26" s="25">
         <v>805350</v>
       </c>
-      <c r="D26" s="134">
+      <c r="D26" s="25">
         <v>994</v>
       </c>
-      <c r="E26" s="134">
+      <c r="E26" s="25">
         <v>280343</v>
       </c>
-      <c r="F26" s="134">
+      <c r="F26" s="25">
         <v>3492</v>
       </c>
-      <c r="G26" s="134">
+      <c r="G26" s="25">
         <v>525007</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="7"/>
     </row>
-    <row r="27" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A27" s="20" t="s">
+    <row r="27" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A27" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="41">
+        <v>1166</v>
+      </c>
+      <c r="C27" s="41">
+        <v>186084</v>
+      </c>
+      <c r="D27" s="29">
+        <v>306</v>
+      </c>
+      <c r="E27" s="47">
+        <v>81068</v>
+      </c>
+      <c r="F27" s="29">
+        <v>860</v>
+      </c>
+      <c r="G27" s="29">
+        <v>105016</v>
+      </c>
+      <c r="H27" s="9"/>
+      <c r="I27" s="10"/>
+    </row>
+    <row r="28" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A28" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="33">
-[...21 lines deleted...]
-      <c r="A28" s="20" t="s">
+      <c r="B28" s="41">
+        <v>1564</v>
+      </c>
+      <c r="C28" s="41">
+        <v>305776</v>
+      </c>
+      <c r="D28" s="29">
+        <v>276</v>
+      </c>
+      <c r="E28" s="47">
+        <v>80123</v>
+      </c>
+      <c r="F28" s="29">
+        <v>1288</v>
+      </c>
+      <c r="G28" s="29">
+        <v>225653</v>
+      </c>
+      <c r="H28" s="9"/>
+      <c r="I28" s="10"/>
+    </row>
+    <row r="29" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A29" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="33">
-[...21 lines deleted...]
-      <c r="A29" s="20" t="s">
+      <c r="B29" s="41">
+        <v>1408</v>
+      </c>
+      <c r="C29" s="41">
+        <v>213370</v>
+      </c>
+      <c r="D29" s="29">
+        <v>281</v>
+      </c>
+      <c r="E29" s="47">
+        <v>90567</v>
+      </c>
+      <c r="F29" s="29">
+        <v>1128</v>
+      </c>
+      <c r="G29" s="29">
+        <v>122804</v>
+      </c>
+      <c r="H29" s="9"/>
+      <c r="I29" s="10"/>
+    </row>
+    <row r="30" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A30" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="33">
-[...24 lines deleted...]
-      <c r="B30" s="35">
+      <c r="B30" s="43">
         <v>348</v>
       </c>
-      <c r="C30" s="36">
+      <c r="C30" s="44">
         <v>100120</v>
       </c>
-      <c r="D30" s="27">
+      <c r="D30" s="33">
         <v>131</v>
       </c>
-      <c r="E30" s="40">
+      <c r="E30" s="48">
         <v>28585</v>
       </c>
-      <c r="F30" s="27">
+      <c r="F30" s="33">
         <v>216</v>
       </c>
-      <c r="G30" s="27">
+      <c r="G30" s="33">
         <v>71534</v>
       </c>
-      <c r="H30" s="6"/>
-[...13 lines deleted...]
-      <c r="G32" s="31" t="s">
+      <c r="H30" s="9"/>
+      <c r="I30" s="10"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="141"/>
+      <c r="B31" s="142"/>
+      <c r="C31" s="142"/>
+      <c r="D31" s="142"/>
+      <c r="E31" s="142"/>
+      <c r="F31" s="142"/>
+      <c r="G31" s="142"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="36"/>
+      <c r="G32" s="37" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B33" s="104">
+    <row r="33" spans="1:7">
+      <c r="A33" s="143"/>
+      <c r="B33" s="143">
         <v>2021</v>
       </c>
-      <c r="C33" s="104"/>
-[...7 lines deleted...]
-      <c r="B34" s="99" t="s">
+      <c r="C33" s="143"/>
+      <c r="D33" s="143"/>
+      <c r="E33" s="143"/>
+      <c r="F33" s="143"/>
+      <c r="G33" s="145"/>
+    </row>
+    <row r="34" spans="1:7" ht="21" customHeight="1">
+      <c r="A34" s="143"/>
+      <c r="B34" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="99"/>
-      <c r="D34" s="99" t="s">
+      <c r="C34" s="138"/>
+      <c r="D34" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="E34" s="99"/>
-      <c r="F34" s="100" t="s">
+      <c r="E34" s="138"/>
+      <c r="F34" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="G34" s="101"/>
-[...3 lines deleted...]
-      <c r="B35" s="18" t="s">
+      <c r="G34" s="140"/>
+    </row>
+    <row r="35" spans="1:7" ht="22.5">
+      <c r="A35" s="144"/>
+      <c r="B35" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C35" s="18" t="s">
+      <c r="C35" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="D35" s="18" t="s">
+      <c r="D35" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="E35" s="18" t="s">
+      <c r="E35" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F35" s="18" t="s">
+      <c r="F35" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="G35" s="19" t="s">
+      <c r="G35" s="23" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B36" s="134">
+    <row r="36" spans="1:7">
+      <c r="A36" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="25">
         <v>4639</v>
       </c>
-      <c r="C36" s="134">
+      <c r="C36" s="25">
         <v>718890</v>
       </c>
-      <c r="D36" s="133">
+      <c r="D36" s="49">
         <v>984</v>
       </c>
-      <c r="E36" s="133">
+      <c r="E36" s="49">
         <v>300471</v>
       </c>
-      <c r="F36" s="133">
+      <c r="F36" s="49">
         <v>3654</v>
       </c>
-      <c r="G36" s="133">
+      <c r="G36" s="49">
         <v>418418</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A37" s="20" t="s">
+    <row r="37" spans="1:7">
+      <c r="A37" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B37" s="41">
+        <v>998</v>
+      </c>
+      <c r="C37" s="50">
+        <v>173271</v>
+      </c>
+      <c r="D37" s="50">
+        <v>298</v>
+      </c>
+      <c r="E37" s="50">
+        <v>89152</v>
+      </c>
+      <c r="F37" s="20">
+        <v>700</v>
+      </c>
+      <c r="G37" s="51">
+        <v>84120</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="33">
-[...19 lines deleted...]
-      <c r="A38" s="20" t="s">
+      <c r="B38" s="41">
+        <v>1308</v>
+      </c>
+      <c r="C38" s="50">
+        <v>214409</v>
+      </c>
+      <c r="D38" s="50">
+        <v>278</v>
+      </c>
+      <c r="E38" s="50">
+        <v>98742</v>
+      </c>
+      <c r="F38" s="52">
+        <v>1029</v>
+      </c>
+      <c r="G38" s="51">
+        <v>115667</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B38" s="33">
-[...19 lines deleted...]
-      <c r="A39" s="20" t="s">
+      <c r="B39" s="41">
+        <v>1795</v>
+      </c>
+      <c r="C39" s="29">
+        <v>244316</v>
+      </c>
+      <c r="D39" s="50">
+        <v>263</v>
+      </c>
+      <c r="E39" s="50">
+        <v>77183</v>
+      </c>
+      <c r="F39" s="52">
+        <v>1530</v>
+      </c>
+      <c r="G39" s="51">
+        <v>167134</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B39" s="33">
-[...22 lines deleted...]
-      <c r="B40" s="35">
+      <c r="B40" s="43">
         <v>538</v>
       </c>
-      <c r="C40" s="27">
+      <c r="C40" s="33">
         <v>86894</v>
       </c>
-      <c r="D40" s="44">
+      <c r="D40" s="53">
         <v>145</v>
       </c>
-      <c r="E40" s="44">
+      <c r="E40" s="53">
         <v>35394</v>
       </c>
-      <c r="F40" s="45">
+      <c r="F40" s="54">
         <v>395</v>
       </c>
-      <c r="G40" s="46">
+      <c r="G40" s="55">
         <v>51497</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:7">
+      <c r="A41" s="26"/>
+      <c r="B41" s="40"/>
+      <c r="C41" s="29"/>
+      <c r="D41" s="50"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="58"/>
+      <c r="G41" s="51"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
-      <c r="G42" s="17" t="s">
+      <c r="G42" s="21" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B43" s="96">
+    <row r="43" spans="1:7">
+      <c r="A43" s="135"/>
+      <c r="B43" s="135">
         <v>2022</v>
       </c>
-      <c r="C43" s="96"/>
-[...7 lines deleted...]
-      <c r="B44" s="99" t="s">
+      <c r="C43" s="135"/>
+      <c r="D43" s="135"/>
+      <c r="E43" s="135"/>
+      <c r="F43" s="135"/>
+      <c r="G43" s="137"/>
+    </row>
+    <row r="44" spans="1:7" ht="25.5" customHeight="1">
+      <c r="A44" s="135"/>
+      <c r="B44" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="C44" s="99"/>
-      <c r="D44" s="99" t="s">
+      <c r="C44" s="138"/>
+      <c r="D44" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="E44" s="99"/>
-      <c r="F44" s="100" t="s">
+      <c r="E44" s="138"/>
+      <c r="F44" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="G44" s="101"/>
-[...3 lines deleted...]
-      <c r="B45" s="18" t="s">
+      <c r="G44" s="140"/>
+    </row>
+    <row r="45" spans="1:7" ht="22.5">
+      <c r="A45" s="136"/>
+      <c r="B45" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C45" s="18" t="s">
+      <c r="C45" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="D45" s="18" t="s">
+      <c r="D45" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="E45" s="18" t="s">
+      <c r="E45" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F45" s="18" t="s">
+      <c r="F45" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="G45" s="19" t="s">
+      <c r="G45" s="23" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B46" s="133">
+    <row r="46" spans="1:7">
+      <c r="A46" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="49">
         <v>4865</v>
       </c>
-      <c r="C46" s="133">
+      <c r="C46" s="49">
         <v>768305</v>
       </c>
-      <c r="D46" s="133">
+      <c r="D46" s="49">
         <f t="shared" ref="D46:E46" si="0">B46-F46</f>
         <v>1145</v>
       </c>
-      <c r="E46" s="133">
+      <c r="E46" s="49">
         <f t="shared" si="0"/>
         <v>328012</v>
       </c>
-      <c r="F46" s="133">
+      <c r="F46" s="49">
         <v>3720</v>
       </c>
-      <c r="G46" s="133">
+      <c r="G46" s="49">
         <v>440293</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A47" s="20" t="s">
+    <row r="47" spans="1:7">
+      <c r="A47" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="50">
+        <v>1179</v>
+      </c>
+      <c r="C47" s="50">
+        <v>173801</v>
+      </c>
+      <c r="D47" s="50">
+        <v>363</v>
+      </c>
+      <c r="E47" s="50">
+        <v>85712</v>
+      </c>
+      <c r="F47" s="50">
+        <v>817</v>
+      </c>
+      <c r="G47" s="50">
+        <v>88090</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B47" s="41">
-[...19 lines deleted...]
-      <c r="A48" s="20" t="s">
+      <c r="B48" s="50">
+        <v>1286</v>
+      </c>
+      <c r="C48" s="50">
+        <v>255749</v>
+      </c>
+      <c r="D48" s="56">
+        <v>272</v>
+      </c>
+      <c r="E48" s="56">
+        <v>102577</v>
+      </c>
+      <c r="F48" s="50">
+        <v>1014</v>
+      </c>
+      <c r="G48" s="50">
+        <v>153174</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B48" s="41">
-[...19 lines deleted...]
-      <c r="A49" s="20" t="s">
+      <c r="B49" s="50">
+        <v>1741</v>
+      </c>
+      <c r="C49" s="50">
+        <v>244589</v>
+      </c>
+      <c r="D49" s="56">
+        <v>314</v>
+      </c>
+      <c r="E49" s="56">
+        <v>98431</v>
+      </c>
+      <c r="F49" s="50">
+        <v>1427</v>
+      </c>
+      <c r="G49" s="50">
+        <v>146158</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B49" s="41">
-[...19 lines deleted...]
-      <c r="A50" s="24" t="s">
+      <c r="B50" s="53">
+        <v>659</v>
+      </c>
+      <c r="C50" s="53">
+        <v>94166</v>
+      </c>
+      <c r="D50" s="57">
+        <v>196</v>
+      </c>
+      <c r="E50" s="57">
+        <v>41292</v>
+      </c>
+      <c r="F50" s="53">
+        <v>462</v>
+      </c>
+      <c r="G50" s="53">
+        <v>52871</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="26"/>
+      <c r="B51" s="40"/>
+      <c r="C51" s="29"/>
+      <c r="D51" s="50"/>
+      <c r="E51" s="50"/>
+      <c r="F51" s="58"/>
+      <c r="G51" s="51"/>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="59"/>
+      <c r="B52" s="59"/>
+      <c r="C52" s="59"/>
+      <c r="D52" s="59"/>
+      <c r="E52" s="59"/>
+      <c r="F52" s="59"/>
+      <c r="G52" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="135"/>
+      <c r="B53" s="135">
+        <v>2023</v>
+      </c>
+      <c r="C53" s="135"/>
+      <c r="D53" s="135"/>
+      <c r="E53" s="135"/>
+      <c r="F53" s="135"/>
+      <c r="G53" s="137"/>
+    </row>
+    <row r="54" spans="1:7" ht="24" customHeight="1">
+      <c r="A54" s="135"/>
+      <c r="B54" s="138" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="138"/>
+      <c r="D54" s="138" t="s">
+        <v>1</v>
+      </c>
+      <c r="E54" s="138"/>
+      <c r="F54" s="139" t="s">
+        <v>2</v>
+      </c>
+      <c r="G54" s="140"/>
+    </row>
+    <row r="55" spans="1:7" ht="22.5">
+      <c r="A55" s="136"/>
+      <c r="B55" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F55" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B56" s="49">
+        <v>4575</v>
+      </c>
+      <c r="C56" s="49">
+        <v>711226</v>
+      </c>
+      <c r="D56" s="49">
+        <v>1370</v>
+      </c>
+      <c r="E56" s="49">
+        <v>437233</v>
+      </c>
+      <c r="F56" s="60">
+        <v>3205</v>
+      </c>
+      <c r="G56" s="60">
+        <v>273993</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B57" s="50">
+        <v>1185</v>
+      </c>
+      <c r="C57" s="50">
+        <v>160810</v>
+      </c>
+      <c r="D57" s="56">
+        <v>357</v>
+      </c>
+      <c r="E57" s="61">
+        <v>79915</v>
+      </c>
+      <c r="F57" s="50">
+        <v>827</v>
+      </c>
+      <c r="G57" s="50">
+        <v>80896</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B58" s="50">
+        <v>1173</v>
+      </c>
+      <c r="C58" s="50">
+        <v>254976</v>
+      </c>
+      <c r="D58" s="50">
+        <v>407</v>
+      </c>
+      <c r="E58" s="50">
+        <v>183138</v>
+      </c>
+      <c r="F58" s="50">
+        <v>767</v>
+      </c>
+      <c r="G58" s="50">
+        <v>71837</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B59" s="50">
+        <v>962</v>
+      </c>
+      <c r="C59" s="50">
+        <v>156758</v>
+      </c>
+      <c r="D59" s="50">
+        <v>288</v>
+      </c>
+      <c r="E59" s="50">
+        <v>106376</v>
+      </c>
+      <c r="F59" s="50">
+        <v>675</v>
+      </c>
+      <c r="G59" s="50">
+        <v>50382</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B60" s="50">
+        <v>613</v>
+      </c>
+      <c r="C60" s="50">
+        <v>79184</v>
+      </c>
+      <c r="D60" s="56">
+        <v>202</v>
+      </c>
+      <c r="E60" s="61">
+        <v>42463</v>
+      </c>
+      <c r="F60" s="50">
+        <v>409</v>
+      </c>
+      <c r="G60" s="50">
+        <v>36721</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="B50" s="44">
-[...34 lines deleted...]
-      <c r="G52" s="17" t="s">
+      <c r="B61" s="53">
+        <v>642</v>
+      </c>
+      <c r="C61" s="53">
+        <v>59498</v>
+      </c>
+      <c r="D61" s="57">
+        <v>116</v>
+      </c>
+      <c r="E61" s="62">
+        <v>25341</v>
+      </c>
+      <c r="F61" s="53">
+        <v>527</v>
+      </c>
+      <c r="G61" s="53">
+        <v>34157</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="59"/>
+      <c r="B63" s="59"/>
+      <c r="C63" s="59"/>
+      <c r="D63" s="59"/>
+      <c r="E63" s="59"/>
+      <c r="F63" s="59"/>
+      <c r="G63" s="21" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="B54" s="99" t="s">
+    <row r="64" spans="1:7">
+      <c r="A64" s="135"/>
+      <c r="B64" s="135">
+        <v>2024</v>
+      </c>
+      <c r="C64" s="135"/>
+      <c r="D64" s="135"/>
+      <c r="E64" s="135"/>
+      <c r="F64" s="135"/>
+      <c r="G64" s="137"/>
+    </row>
+    <row r="65" spans="1:7" ht="24" customHeight="1">
+      <c r="A65" s="135"/>
+      <c r="B65" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="C54" s="99"/>
-      <c r="D54" s="99" t="s">
+      <c r="C65" s="138"/>
+      <c r="D65" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="E54" s="99"/>
-      <c r="F54" s="100" t="s">
+      <c r="E65" s="138"/>
+      <c r="F65" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="G54" s="101"/>
-[...3 lines deleted...]
-      <c r="B55" s="18" t="s">
+      <c r="G65" s="140"/>
+    </row>
+    <row r="66" spans="1:7" ht="22.5">
+      <c r="A66" s="136"/>
+      <c r="B66" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C55" s="18" t="s">
+      <c r="C66" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="D55" s="18" t="s">
+      <c r="D66" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="E55" s="18" t="s">
+      <c r="E66" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F55" s="18" t="s">
+      <c r="F66" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="G55" s="19" t="s">
+      <c r="G66" s="23" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
-[...199 lines deleted...]
-      <c r="B67" s="132">
+    <row r="67" spans="1:7">
+      <c r="A67" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B67" s="60">
         <v>3939</v>
       </c>
-      <c r="C67" s="132">
+      <c r="C67" s="60">
         <v>657218</v>
       </c>
-      <c r="D67" s="132">
+      <c r="D67" s="60">
         <f>B67-F67</f>
         <v>1280</v>
       </c>
-      <c r="E67" s="132">
+      <c r="E67" s="60">
         <f>C67-G67</f>
         <v>430424</v>
       </c>
-      <c r="F67" s="132">
+      <c r="F67" s="60">
         <v>2659</v>
       </c>
-      <c r="G67" s="132">
+      <c r="G67" s="60">
         <v>226794</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A68" s="20" t="s">
+    <row r="68" spans="1:7">
+      <c r="A68" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B68" s="50">
+        <v>631</v>
+      </c>
+      <c r="C68" s="50">
+        <v>144318</v>
+      </c>
+      <c r="D68" s="87">
+        <v>320</v>
+      </c>
+      <c r="E68" s="87">
+        <v>109626</v>
+      </c>
+      <c r="F68" s="50">
+        <v>311</v>
+      </c>
+      <c r="G68" s="114">
+        <v>34692</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B68" s="41">
-[...19 lines deleted...]
-      <c r="A69" s="20" t="s">
+      <c r="B69" s="50">
+        <v>1318</v>
+      </c>
+      <c r="C69" s="50">
+        <v>217220</v>
+      </c>
+      <c r="D69" s="87">
+        <v>358</v>
+      </c>
+      <c r="E69" s="87">
+        <v>149494</v>
+      </c>
+      <c r="F69" s="50">
+        <v>960</v>
+      </c>
+      <c r="G69" s="114">
+        <v>67727</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B69" s="41">
-[...19 lines deleted...]
-      <c r="A70" s="20" t="s">
+      <c r="B70" s="50">
+        <v>723</v>
+      </c>
+      <c r="C70" s="50">
+        <v>128922</v>
+      </c>
+      <c r="D70" s="87">
+        <v>255</v>
+      </c>
+      <c r="E70" s="87">
+        <v>96839</v>
+      </c>
+      <c r="F70" s="50">
+        <v>469</v>
+      </c>
+      <c r="G70" s="114">
+        <v>32085</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="B70" s="41">
-[...19 lines deleted...]
-      <c r="A71" s="20" t="s">
+      <c r="B71" s="50">
+        <v>420</v>
+      </c>
+      <c r="C71" s="50">
+        <v>65136</v>
+      </c>
+      <c r="D71" s="50">
+        <v>202</v>
+      </c>
+      <c r="E71" s="50">
+        <v>48912</v>
+      </c>
+      <c r="F71" s="50">
+        <v>218</v>
+      </c>
+      <c r="G71" s="114">
+        <v>16224</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="B71" s="41">
-[...22 lines deleted...]
-      <c r="B72" s="44">
+      <c r="B72" s="53">
         <v>846</v>
       </c>
-      <c r="C72" s="44">
+      <c r="C72" s="53">
         <v>101623</v>
       </c>
-      <c r="D72" s="44">
+      <c r="D72" s="53">
         <v>146</v>
       </c>
-      <c r="E72" s="44">
+      <c r="E72" s="53">
         <v>25556</v>
       </c>
-      <c r="F72" s="44">
+      <c r="F72" s="53">
         <v>701</v>
       </c>
-      <c r="G72" s="95">
+      <c r="G72" s="115">
         <v>76068</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A75" s="102" t="s">
+    <row r="73" spans="1:7">
+      <c r="A73" s="26"/>
+      <c r="B73" s="50"/>
+      <c r="C73" s="50"/>
+      <c r="D73" s="50"/>
+      <c r="E73" s="50"/>
+      <c r="F73" s="50"/>
+      <c r="G73" s="114"/>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="59"/>
+      <c r="B74" s="59"/>
+      <c r="C74" s="59"/>
+      <c r="D74" s="59"/>
+      <c r="E74" s="59"/>
+      <c r="F74" s="59"/>
+      <c r="G74" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" s="135"/>
+      <c r="B75" s="135">
+        <v>2025</v>
+      </c>
+      <c r="C75" s="135"/>
+      <c r="D75" s="135"/>
+      <c r="E75" s="135"/>
+      <c r="F75" s="135"/>
+      <c r="G75" s="137"/>
+    </row>
+    <row r="76" spans="1:7" ht="21" customHeight="1">
+      <c r="A76" s="135"/>
+      <c r="B76" s="138" t="s">
+        <v>3</v>
+      </c>
+      <c r="C76" s="138"/>
+      <c r="D76" s="138" t="s">
+        <v>1</v>
+      </c>
+      <c r="E76" s="138"/>
+      <c r="F76" s="139" t="s">
+        <v>2</v>
+      </c>
+      <c r="G76" s="140"/>
+    </row>
+    <row r="77" spans="1:7" ht="22.5">
+      <c r="A77" s="136"/>
+      <c r="B77" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E77" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F77" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G77" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B78" s="119">
+        <v>4962</v>
+      </c>
+      <c r="C78" s="119">
+        <v>844910</v>
+      </c>
+      <c r="D78" s="119">
+        <v>1494</v>
+      </c>
+      <c r="E78" s="119">
+        <v>433037</v>
+      </c>
+      <c r="F78" s="119">
+        <v>3468</v>
+      </c>
+      <c r="G78" s="119">
+        <v>411876</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B79" s="120">
+        <f>D79+F79</f>
+        <v>895</v>
+      </c>
+      <c r="C79" s="120">
+        <f>E79+G79</f>
+        <v>164418</v>
+      </c>
+      <c r="D79" s="114">
+        <v>291</v>
+      </c>
+      <c r="E79" s="114">
+        <v>99682</v>
+      </c>
+      <c r="F79" s="114">
+        <v>604</v>
+      </c>
+      <c r="G79" s="114">
+        <v>64736</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B80" s="120">
+        <f t="shared" ref="B80:C83" si="1">D80+F80</f>
+        <v>1469</v>
+      </c>
+      <c r="C80" s="120">
+        <f t="shared" si="1"/>
+        <v>237192</v>
+      </c>
+      <c r="D80" s="114">
+        <v>422</v>
+      </c>
+      <c r="E80" s="114">
+        <v>116474</v>
+      </c>
+      <c r="F80" s="114">
+        <v>1047</v>
+      </c>
+      <c r="G80" s="114">
+        <v>120718</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B81" s="120">
+        <f t="shared" si="1"/>
+        <v>811</v>
+      </c>
+      <c r="C81" s="120">
+        <f t="shared" si="1"/>
+        <v>172427</v>
+      </c>
+      <c r="D81" s="114">
+        <v>280</v>
+      </c>
+      <c r="E81" s="114">
+        <v>102502</v>
+      </c>
+      <c r="F81" s="114">
+        <v>531</v>
+      </c>
+      <c r="G81" s="114">
+        <v>69925</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B82" s="120">
+        <f t="shared" si="1"/>
+        <v>650</v>
+      </c>
+      <c r="C82" s="120">
+        <f t="shared" si="1"/>
+        <v>113568</v>
+      </c>
+      <c r="D82" s="114">
+        <v>232</v>
+      </c>
+      <c r="E82" s="114">
+        <v>63902</v>
+      </c>
+      <c r="F82" s="114">
+        <v>418</v>
+      </c>
+      <c r="G82" s="114">
+        <v>49666</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B83" s="121">
+        <f t="shared" si="1"/>
+        <v>1139</v>
+      </c>
+      <c r="C83" s="121">
+        <f t="shared" si="1"/>
+        <v>157308</v>
+      </c>
+      <c r="D83" s="115">
+        <v>269</v>
+      </c>
+      <c r="E83" s="115">
+        <v>50477</v>
+      </c>
+      <c r="F83" s="115">
+        <v>870</v>
+      </c>
+      <c r="G83" s="115">
+        <v>106831</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="26"/>
+      <c r="B84" s="50"/>
+      <c r="C84" s="50"/>
+      <c r="D84" s="50"/>
+      <c r="E84" s="50"/>
+      <c r="F84" s="50"/>
+      <c r="G84" s="114"/>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="141" t="s">
         <v>8</v>
       </c>
-      <c r="B75" s="103"/>
-[...7 lines deleted...]
-      <c r="A76" s="102" t="s">
+      <c r="B85" s="142"/>
+      <c r="C85" s="142"/>
+      <c r="D85" s="142"/>
+      <c r="E85" s="142"/>
+      <c r="F85" s="142"/>
+      <c r="G85" s="142"/>
+    </row>
+    <row r="86" spans="1:7" ht="28.5" customHeight="1">
+      <c r="A86" s="141" t="s">
         <v>10</v>
       </c>
-      <c r="B76" s="102"/>
-[...4 lines deleted...]
-      <c r="G76" s="102"/>
+      <c r="B86" s="141"/>
+      <c r="C86" s="141"/>
+      <c r="D86" s="141"/>
+      <c r="E86" s="141"/>
+      <c r="F86" s="141"/>
+      <c r="G86" s="141"/>
     </row>
   </sheetData>
-  <mergeCells count="39">
-[...1 lines deleted...]
-    <mergeCell ref="A76:G76"/>
+  <mergeCells count="44">
+    <mergeCell ref="A85:G85"/>
+    <mergeCell ref="A86:G86"/>
     <mergeCell ref="A33:A35"/>
     <mergeCell ref="B33:G33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="A43:A45"/>
     <mergeCell ref="B43:G43"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="F44:G44"/>
     <mergeCell ref="A53:A55"/>
     <mergeCell ref="B53:G53"/>
     <mergeCell ref="B54:C54"/>
     <mergeCell ref="D54:E54"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="B13:G13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="F54:G54"/>
     <mergeCell ref="A31:G31"/>
     <mergeCell ref="A23:A25"/>
     <mergeCell ref="B23:G23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="A64:A66"/>
     <mergeCell ref="B64:G64"/>
     <mergeCell ref="B65:C65"/>
     <mergeCell ref="D65:E65"/>
     <mergeCell ref="F65:G65"/>
+    <mergeCell ref="A75:A77"/>
+    <mergeCell ref="B75:G75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="F76:G76"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O75"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:O86"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A68" sqref="A68:XFD68"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A58" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D92" sqref="D92"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="21.85546875" style="50" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="13.140625" style="53" customWidth="1"/>
+    <col min="1" max="1" width="21.85546875" style="59" customWidth="1"/>
+    <col min="2" max="2" width="12.140625" style="59" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="59" customWidth="1"/>
+    <col min="4" max="4" width="12.28515625" style="59" customWidth="1"/>
+    <col min="5" max="5" width="13.28515625" style="59" customWidth="1"/>
+    <col min="6" max="6" width="12" style="59" customWidth="1"/>
+    <col min="7" max="7" width="12.28515625" style="59" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" style="59"/>
+    <col min="9" max="9" width="10.140625" style="59" customWidth="1"/>
+    <col min="10" max="12" width="9.140625" style="63"/>
+    <col min="13" max="13" width="13.140625" style="63" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="9" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="A2" s="107" t="s">
+    <row r="1" spans="1:15" s="13" customFormat="1" ht="15.75">
+      <c r="A1" s="59"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="14"/>
+    </row>
+    <row r="2" spans="1:15" s="13" customFormat="1" ht="15.75">
+      <c r="A2" s="146" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="146"/>
+      <c r="C2" s="146"/>
+      <c r="D2" s="146"/>
+      <c r="E2" s="146"/>
+      <c r="F2" s="146"/>
+      <c r="G2" s="146"/>
+      <c r="H2" s="146"/>
+      <c r="I2" s="146"/>
+      <c r="J2" s="146"/>
+      <c r="K2" s="146"/>
+      <c r="L2" s="146"/>
+      <c r="M2" s="146"/>
+      <c r="N2" s="14"/>
+    </row>
+    <row r="3" spans="1:15" s="13" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A3" s="59"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="163" t="s">
+        <v>4</v>
+      </c>
+      <c r="M3" s="163"/>
+      <c r="N3" s="14"/>
+    </row>
+    <row r="4" spans="1:15" s="79" customFormat="1" ht="15.75">
+      <c r="A4" s="136"/>
+      <c r="B4" s="165">
+        <v>2018</v>
+      </c>
+      <c r="C4" s="166"/>
+      <c r="D4" s="166"/>
+      <c r="E4" s="166"/>
+      <c r="F4" s="166"/>
+      <c r="G4" s="166"/>
+      <c r="H4" s="166"/>
+      <c r="I4" s="166"/>
+      <c r="J4" s="166"/>
+      <c r="K4" s="166"/>
+      <c r="L4" s="166"/>
+      <c r="M4" s="167"/>
+      <c r="N4" s="78"/>
+    </row>
+    <row r="5" spans="1:15" s="13" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A5" s="164"/>
+      <c r="B5" s="148" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="148"/>
+      <c r="D5" s="149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="149"/>
+      <c r="F5" s="149" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="150"/>
+      <c r="H5" s="149" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="149"/>
+      <c r="J5" s="151" t="s">
+        <v>14</v>
+      </c>
+      <c r="K5" s="151"/>
+      <c r="L5" s="151" t="s">
+        <v>15</v>
+      </c>
+      <c r="M5" s="152"/>
+      <c r="N5" s="14"/>
+      <c r="O5" s="14"/>
+    </row>
+    <row r="6" spans="1:15" s="16" customFormat="1" ht="60" customHeight="1">
+      <c r="A6" s="137"/>
+      <c r="B6" s="69" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="96" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="116" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="116" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="107"/>
-[...25 lines deleted...]
-      <c r="L3" s="124" t="s">
+      <c r="F6" s="116" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="116" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="J6" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="116" t="s">
+        <v>20</v>
+      </c>
+      <c r="L6" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="M6" s="116" t="s">
+        <v>20</v>
+      </c>
+      <c r="N6" s="15"/>
+    </row>
+    <row r="7" spans="1:15" s="83" customFormat="1" ht="15.75">
+      <c r="A7" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="82">
+        <v>1335</v>
+      </c>
+      <c r="C7" s="97">
+        <v>245962</v>
+      </c>
+      <c r="D7" s="97">
+        <v>970</v>
+      </c>
+      <c r="E7" s="97">
+        <v>42024</v>
+      </c>
+      <c r="F7" s="97">
+        <v>233</v>
+      </c>
+      <c r="G7" s="97">
+        <v>44004</v>
+      </c>
+      <c r="H7" s="97">
+        <v>117</v>
+      </c>
+      <c r="I7" s="97">
+        <v>105809</v>
+      </c>
+      <c r="J7" s="97">
+        <v>16</v>
+      </c>
+      <c r="K7" s="97">
+        <v>54125</v>
+      </c>
+      <c r="L7" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="M7" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="N7" s="15"/>
+      <c r="O7" s="16"/>
+    </row>
+    <row r="8" spans="1:15" s="13" customFormat="1" ht="15.75">
+      <c r="A8" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="50">
+        <v>339</v>
+      </c>
+      <c r="C8" s="98">
+        <v>58807</v>
+      </c>
+      <c r="D8" s="98">
+        <v>227</v>
+      </c>
+      <c r="E8" s="98">
+        <v>9539</v>
+      </c>
+      <c r="F8" s="98">
+        <v>81</v>
+      </c>
+      <c r="G8" s="98">
+        <v>15970</v>
+      </c>
+      <c r="H8" s="98">
+        <v>28</v>
+      </c>
+      <c r="I8" s="98">
+        <v>26583</v>
+      </c>
+      <c r="J8" s="98">
+        <v>2</v>
+      </c>
+      <c r="K8" s="98">
+        <v>6714</v>
+      </c>
+      <c r="L8" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="M8" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="N8" s="17"/>
+      <c r="O8" s="14"/>
+    </row>
+    <row r="9" spans="1:15" s="13" customFormat="1" ht="15.75">
+      <c r="A9" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="50">
+        <v>529</v>
+      </c>
+      <c r="C9" s="98">
+        <v>79873</v>
+      </c>
+      <c r="D9" s="98">
+        <v>398</v>
+      </c>
+      <c r="E9" s="98">
+        <v>19728</v>
+      </c>
+      <c r="F9" s="98">
+        <v>94</v>
+      </c>
+      <c r="G9" s="98">
+        <v>16422</v>
+      </c>
+      <c r="H9" s="98">
+        <v>30</v>
+      </c>
+      <c r="I9" s="98">
+        <v>27174</v>
+      </c>
+      <c r="J9" s="98">
+        <v>6</v>
+      </c>
+      <c r="K9" s="98">
+        <v>16550</v>
+      </c>
+      <c r="L9" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="M9" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="N9" s="17"/>
+      <c r="O9" s="14"/>
+    </row>
+    <row r="10" spans="1:15" s="13" customFormat="1" ht="15.75">
+      <c r="A10" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="50">
+        <v>439</v>
+      </c>
+      <c r="C10" s="98">
+        <v>97511</v>
+      </c>
+      <c r="D10" s="98">
+        <v>323</v>
+      </c>
+      <c r="E10" s="98">
+        <v>11679</v>
+      </c>
+      <c r="F10" s="98">
+        <v>52</v>
+      </c>
+      <c r="G10" s="98">
+        <v>10828</v>
+      </c>
+      <c r="H10" s="98">
+        <v>57</v>
+      </c>
+      <c r="I10" s="98">
+        <v>51552</v>
+      </c>
+      <c r="J10" s="98">
+        <v>7</v>
+      </c>
+      <c r="K10" s="98">
+        <v>23452</v>
+      </c>
+      <c r="L10" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="M10" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="N10" s="17"/>
+      <c r="O10" s="14"/>
+    </row>
+    <row r="11" spans="1:15" ht="15" customHeight="1">
+      <c r="A11" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="53">
+        <v>29</v>
+      </c>
+      <c r="C11" s="100">
+        <v>9771</v>
+      </c>
+      <c r="D11" s="100">
+        <v>22</v>
+      </c>
+      <c r="E11" s="100">
+        <v>1078</v>
+      </c>
+      <c r="F11" s="100">
+        <v>5</v>
+      </c>
+      <c r="G11" s="100">
+        <v>784</v>
+      </c>
+      <c r="H11" s="100">
+        <v>1</v>
+      </c>
+      <c r="I11" s="100">
+        <v>500</v>
+      </c>
+      <c r="J11" s="100">
+        <v>1</v>
+      </c>
+      <c r="K11" s="100">
+        <v>7409</v>
+      </c>
+      <c r="L11" s="101" t="s">
+        <v>6</v>
+      </c>
+      <c r="M11" s="101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="J12" s="59"/>
+      <c r="K12" s="59"/>
+      <c r="L12" s="59"/>
+      <c r="M12" s="59"/>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" s="70"/>
+      <c r="B13" s="70"/>
+      <c r="C13" s="102"/>
+      <c r="D13" s="102"/>
+      <c r="E13" s="102"/>
+      <c r="F13" s="102"/>
+      <c r="G13" s="102"/>
+      <c r="H13" s="102"/>
+      <c r="I13" s="102"/>
+      <c r="J13" s="102"/>
+      <c r="K13" s="102"/>
+      <c r="L13" s="102"/>
+      <c r="M13" s="118" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" s="81" customFormat="1">
+      <c r="A14" s="135"/>
+      <c r="B14" s="162">
+        <v>2019</v>
+      </c>
+      <c r="C14" s="162"/>
+      <c r="D14" s="162"/>
+      <c r="E14" s="162"/>
+      <c r="F14" s="162"/>
+      <c r="G14" s="162"/>
+      <c r="H14" s="162"/>
+      <c r="I14" s="162"/>
+      <c r="J14" s="162"/>
+      <c r="K14" s="162"/>
+      <c r="L14" s="162"/>
+      <c r="M14" s="162"/>
+      <c r="N14" s="80"/>
+    </row>
+    <row r="15" spans="1:15" ht="32.25" customHeight="1">
+      <c r="A15" s="135"/>
+      <c r="B15" s="148" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="148"/>
+      <c r="D15" s="149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="149"/>
+      <c r="F15" s="149" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="150"/>
+      <c r="H15" s="149" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="149"/>
+      <c r="J15" s="151" t="s">
+        <v>14</v>
+      </c>
+      <c r="K15" s="151"/>
+      <c r="L15" s="151" t="s">
+        <v>15</v>
+      </c>
+      <c r="M15" s="152"/>
+    </row>
+    <row r="16" spans="1:15" ht="57" customHeight="1">
+      <c r="A16" s="135"/>
+      <c r="B16" s="69" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="96" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="116" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="116" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="116" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" s="116" t="s">
+        <v>20</v>
+      </c>
+      <c r="L16" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="M16" s="116" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="85" customFormat="1">
+      <c r="A17" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="82">
+        <v>1956</v>
+      </c>
+      <c r="C17" s="97">
+        <v>366569</v>
+      </c>
+      <c r="D17" s="97">
+        <v>1109</v>
+      </c>
+      <c r="E17" s="97">
+        <v>40193</v>
+      </c>
+      <c r="F17" s="97">
+        <v>689</v>
+      </c>
+      <c r="G17" s="97">
+        <v>144502</v>
+      </c>
+      <c r="H17" s="97">
+        <v>141</v>
+      </c>
+      <c r="I17" s="97">
+        <v>123527</v>
+      </c>
+      <c r="J17" s="97">
+        <v>17</v>
+      </c>
+      <c r="K17" s="97">
+        <v>58346</v>
+      </c>
+      <c r="L17" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="M17" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="N17" s="84"/>
+    </row>
+    <row r="18" spans="1:14">
+      <c r="A18" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="50">
+        <v>455</v>
+      </c>
+      <c r="C18" s="98">
+        <v>56918</v>
+      </c>
+      <c r="D18" s="98">
+        <v>349</v>
+      </c>
+      <c r="E18" s="98">
+        <v>9687</v>
+      </c>
+      <c r="F18" s="98">
+        <v>81</v>
+      </c>
+      <c r="G18" s="98">
+        <v>15859</v>
+      </c>
+      <c r="H18" s="98">
+        <v>21</v>
+      </c>
+      <c r="I18" s="98">
+        <v>20568</v>
+      </c>
+      <c r="J18" s="98">
         <v>4</v>
       </c>
-      <c r="M3" s="124"/>
-[...22 lines deleted...]
-      <c r="B5" s="109" t="s">
+      <c r="K18" s="98">
+        <v>10804</v>
+      </c>
+      <c r="L18" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="M18" s="99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="50">
+        <v>673</v>
+      </c>
+      <c r="C19" s="98">
+        <v>118999</v>
+      </c>
+      <c r="D19" s="98">
+        <v>348</v>
+      </c>
+      <c r="E19" s="98">
+        <v>14577</v>
+      </c>
+      <c r="F19" s="98">
+        <v>296</v>
+      </c>
+      <c r="G19" s="98">
+        <v>64982</v>
+      </c>
+      <c r="H19" s="98">
+        <v>24</v>
+      </c>
+      <c r="I19" s="98">
+        <v>23443</v>
+      </c>
+      <c r="J19" s="98">
+        <v>5</v>
+      </c>
+      <c r="K19" s="98">
+        <v>15997</v>
+      </c>
+      <c r="L19" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="M19" s="99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="50">
+        <v>679</v>
+      </c>
+      <c r="C20" s="98">
+        <v>170214</v>
+      </c>
+      <c r="D20" s="98">
+        <v>325</v>
+      </c>
+      <c r="E20" s="98">
+        <v>11530</v>
+      </c>
+      <c r="F20" s="98">
+        <v>254</v>
+      </c>
+      <c r="G20" s="98">
+        <v>56232</v>
+      </c>
+      <c r="H20" s="98">
+        <v>94</v>
+      </c>
+      <c r="I20" s="98">
+        <v>78316</v>
+      </c>
+      <c r="J20" s="98">
+        <v>7</v>
+      </c>
+      <c r="K20" s="98">
+        <v>24136</v>
+      </c>
+      <c r="L20" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="M20" s="99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="53">
+        <v>149</v>
+      </c>
+      <c r="C21" s="100">
+        <v>20438</v>
+      </c>
+      <c r="D21" s="100">
+        <v>87</v>
+      </c>
+      <c r="E21" s="100">
+        <v>4399</v>
+      </c>
+      <c r="F21" s="100">
+        <v>59</v>
+      </c>
+      <c r="G21" s="100">
+        <v>7429</v>
+      </c>
+      <c r="H21" s="100">
+        <v>2</v>
+      </c>
+      <c r="I21" s="100">
+        <v>1200</v>
+      </c>
+      <c r="J21" s="100">
+        <v>1</v>
+      </c>
+      <c r="K21" s="100">
+        <v>7409</v>
+      </c>
+      <c r="L21" s="101" t="s">
+        <v>6</v>
+      </c>
+      <c r="M21" s="101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="59"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="70"/>
+      <c r="B23" s="70"/>
+      <c r="C23" s="102"/>
+      <c r="D23" s="102"/>
+      <c r="E23" s="102"/>
+      <c r="F23" s="102"/>
+      <c r="G23" s="102"/>
+      <c r="H23" s="102"/>
+      <c r="I23" s="102"/>
+      <c r="J23" s="102"/>
+      <c r="K23" s="102"/>
+      <c r="L23" s="102"/>
+      <c r="M23" s="118" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="109"/>
-      <c r="D5" s="110" t="s">
+    </row>
+    <row r="24" spans="1:14">
+      <c r="A24" s="156"/>
+      <c r="B24" s="159">
+        <v>2020</v>
+      </c>
+      <c r="C24" s="160"/>
+      <c r="D24" s="160"/>
+      <c r="E24" s="160"/>
+      <c r="F24" s="160"/>
+      <c r="G24" s="160"/>
+      <c r="H24" s="160"/>
+      <c r="I24" s="160"/>
+      <c r="J24" s="160"/>
+      <c r="K24" s="160"/>
+      <c r="L24" s="160"/>
+      <c r="M24" s="161"/>
+    </row>
+    <row r="25" spans="1:14" ht="30.75" customHeight="1">
+      <c r="A25" s="157"/>
+      <c r="B25" s="148" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="148"/>
+      <c r="D25" s="149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="149"/>
+      <c r="F25" s="149" t="s">
         <v>12</v>
       </c>
-      <c r="E5" s="110"/>
-      <c r="F5" s="110" t="s">
+      <c r="G25" s="150"/>
+      <c r="H25" s="149" t="s">
         <v>13</v>
       </c>
-      <c r="G5" s="111"/>
-      <c r="H5" s="110" t="s">
+      <c r="I25" s="149"/>
+      <c r="J25" s="151" t="s">
         <v>14</v>
       </c>
-      <c r="I5" s="110"/>
-      <c r="J5" s="112" t="s">
+      <c r="K25" s="151"/>
+      <c r="L25" s="151" t="s">
         <v>15</v>
       </c>
-      <c r="K5" s="112"/>
-      <c r="L5" s="112" t="s">
+      <c r="M25" s="152"/>
+    </row>
+    <row r="26" spans="1:14" ht="57.75" customHeight="1">
+      <c r="A26" s="158"/>
+      <c r="B26" s="69" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="96" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26" s="116" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" s="116" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="H26" s="116" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="113"/>
-[...5 lines deleted...]
-      <c r="B6" s="56" t="s">
+      <c r="I26" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="J26" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="K26" s="116" t="s">
+        <v>20</v>
+      </c>
+      <c r="L26" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="M26" s="116" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="85" customFormat="1">
+      <c r="A27" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="25">
+        <v>2691</v>
+      </c>
+      <c r="C27" s="103">
+        <v>702546</v>
+      </c>
+      <c r="D27" s="103">
+        <v>848</v>
+      </c>
+      <c r="E27" s="103">
+        <v>34329</v>
+      </c>
+      <c r="F27" s="103">
+        <v>1522</v>
+      </c>
+      <c r="G27" s="103">
+        <v>371971</v>
+      </c>
+      <c r="H27" s="103">
+        <v>302</v>
+      </c>
+      <c r="I27" s="103">
+        <v>232963</v>
+      </c>
+      <c r="J27" s="103">
+        <v>19</v>
+      </c>
+      <c r="K27" s="103">
+        <v>63283</v>
+      </c>
+      <c r="L27" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="M27" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="N27" s="84"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="A28" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="77" t="s">
+      <c r="B28" s="50">
+        <v>621</v>
+      </c>
+      <c r="C28" s="98">
+        <v>150692</v>
+      </c>
+      <c r="D28" s="98">
+        <v>236</v>
+      </c>
+      <c r="E28" s="98">
+        <v>10107</v>
+      </c>
+      <c r="F28" s="98">
+        <v>319</v>
+      </c>
+      <c r="G28" s="98">
+        <v>84054</v>
+      </c>
+      <c r="H28" s="98">
+        <v>61</v>
+      </c>
+      <c r="I28" s="98">
+        <v>43552</v>
+      </c>
+      <c r="J28" s="98">
+        <v>5</v>
+      </c>
+      <c r="K28" s="98">
+        <v>12980</v>
+      </c>
+      <c r="L28" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="M28" s="99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="50">
+        <v>980</v>
+      </c>
+      <c r="C29" s="98">
+        <v>278643</v>
+      </c>
+      <c r="D29" s="98">
+        <v>249</v>
+      </c>
+      <c r="E29" s="98">
+        <v>11616</v>
+      </c>
+      <c r="F29" s="98">
+        <v>579</v>
+      </c>
+      <c r="G29" s="98">
+        <v>135459</v>
+      </c>
+      <c r="H29" s="98">
+        <v>147</v>
+      </c>
+      <c r="I29" s="98">
+        <v>113227</v>
+      </c>
+      <c r="J29" s="98">
+        <v>6</v>
+      </c>
+      <c r="K29" s="98">
+        <v>18341</v>
+      </c>
+      <c r="L29" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="M29" s="99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14">
+      <c r="A30" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="50">
+        <v>843</v>
+      </c>
+      <c r="C30" s="98">
+        <v>195386</v>
+      </c>
+      <c r="D30" s="98">
+        <v>335</v>
+      </c>
+      <c r="E30" s="98">
+        <v>11943</v>
+      </c>
+      <c r="F30" s="98">
+        <v>414</v>
+      </c>
+      <c r="G30" s="98">
+        <v>89917</v>
+      </c>
+      <c r="H30" s="98">
+        <v>87</v>
+      </c>
+      <c r="I30" s="98">
+        <v>68974</v>
+      </c>
+      <c r="J30" s="98">
+        <v>7</v>
+      </c>
+      <c r="K30" s="98">
+        <v>24553</v>
+      </c>
+      <c r="L30" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="M30" s="99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="53">
+        <v>247</v>
+      </c>
+      <c r="C31" s="100">
+        <v>77826</v>
+      </c>
+      <c r="D31" s="100">
+        <v>28</v>
+      </c>
+      <c r="E31" s="100">
+        <v>663</v>
+      </c>
+      <c r="F31" s="100">
+        <v>210</v>
+      </c>
+      <c r="G31" s="100">
+        <v>62542</v>
+      </c>
+      <c r="H31" s="100">
+        <v>7</v>
+      </c>
+      <c r="I31" s="100">
+        <v>7211</v>
+      </c>
+      <c r="J31" s="100">
+        <v>1</v>
+      </c>
+      <c r="K31" s="100">
+        <v>7409</v>
+      </c>
+      <c r="L31" s="101" t="s">
+        <v>6</v>
+      </c>
+      <c r="M31" s="101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
+      <c r="A32" s="26"/>
+      <c r="B32" s="56"/>
+      <c r="C32" s="56"/>
+      <c r="D32" s="56"/>
+      <c r="E32" s="56"/>
+      <c r="F32" s="56"/>
+      <c r="G32" s="56"/>
+      <c r="H32" s="56"/>
+      <c r="I32" s="56"/>
+      <c r="J32" s="56"/>
+      <c r="K32" s="56"/>
+      <c r="L32" s="56"/>
+      <c r="M32" s="56"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="J33" s="59"/>
+      <c r="K33" s="59"/>
+      <c r="L33" s="59"/>
+      <c r="M33" s="118" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="135"/>
+      <c r="B34" s="147">
+        <v>2021</v>
+      </c>
+      <c r="C34" s="147"/>
+      <c r="D34" s="147"/>
+      <c r="E34" s="147"/>
+      <c r="F34" s="147"/>
+      <c r="G34" s="147"/>
+      <c r="H34" s="147"/>
+      <c r="I34" s="147"/>
+      <c r="J34" s="147"/>
+      <c r="K34" s="147"/>
+      <c r="L34" s="147"/>
+      <c r="M34" s="147"/>
+    </row>
+    <row r="35" spans="1:13" ht="30.75" customHeight="1">
+      <c r="A35" s="135"/>
+      <c r="B35" s="148" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="148"/>
+      <c r="D35" s="149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="149"/>
+      <c r="F35" s="149" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="150"/>
+      <c r="H35" s="149" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="149"/>
+      <c r="J35" s="151" t="s">
+        <v>14</v>
+      </c>
+      <c r="K35" s="151"/>
+      <c r="L35" s="151" t="s">
+        <v>15</v>
+      </c>
+      <c r="M35" s="152"/>
+    </row>
+    <row r="36" spans="1:13" ht="57.75" customHeight="1">
+      <c r="A36" s="136"/>
+      <c r="B36" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="D6" s="77" t="s">
+      <c r="C36" s="96" t="s">
+        <v>20</v>
+      </c>
+      <c r="D36" s="116" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="F36" s="116" t="s">
+        <v>17</v>
+      </c>
+      <c r="G36" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" s="116" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="J36" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="K36" s="116" t="s">
+        <v>20</v>
+      </c>
+      <c r="L36" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="M36" s="116" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B37" s="66">
+        <v>2847</v>
+      </c>
+      <c r="C37" s="67">
+        <v>600958</v>
+      </c>
+      <c r="D37" s="67">
+        <v>1411</v>
+      </c>
+      <c r="E37" s="67">
+        <v>68724</v>
+      </c>
+      <c r="F37" s="67">
+        <v>1245</v>
+      </c>
+      <c r="G37" s="67">
+        <v>305472</v>
+      </c>
+      <c r="H37" s="67">
+        <v>171</v>
+      </c>
+      <c r="I37" s="67">
+        <v>152224</v>
+      </c>
+      <c r="J37" s="67">
+        <v>22</v>
+      </c>
+      <c r="K37" s="67">
+        <v>74538</v>
+      </c>
+      <c r="L37" s="67" t="s">
+        <v>6</v>
+      </c>
+      <c r="M37" s="67" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B38" s="50">
+        <v>687</v>
+      </c>
+      <c r="C38" s="98">
+        <v>127141</v>
+      </c>
+      <c r="D38" s="98">
+        <v>428</v>
+      </c>
+      <c r="E38" s="98">
+        <v>26486</v>
+      </c>
+      <c r="F38" s="98">
+        <v>219</v>
+      </c>
+      <c r="G38" s="98">
+        <v>53510</v>
+      </c>
+      <c r="H38" s="98">
+        <v>35</v>
+      </c>
+      <c r="I38" s="98">
+        <v>32847</v>
+      </c>
+      <c r="J38" s="98">
+        <v>4</v>
+      </c>
+      <c r="K38" s="98">
+        <v>14298</v>
+      </c>
+      <c r="L38" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="M38" s="99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="50">
+        <v>873</v>
+      </c>
+      <c r="C39" s="98">
+        <v>194399</v>
+      </c>
+      <c r="D39" s="98">
+        <v>428</v>
+      </c>
+      <c r="E39" s="98">
+        <v>19891</v>
+      </c>
+      <c r="F39" s="98">
+        <v>361</v>
+      </c>
+      <c r="G39" s="98">
+        <v>80300</v>
+      </c>
+      <c r="H39" s="98">
+        <v>75</v>
+      </c>
+      <c r="I39" s="98">
+        <v>66110</v>
+      </c>
+      <c r="J39" s="98">
+        <v>9</v>
+      </c>
+      <c r="K39" s="98">
+        <v>28099</v>
+      </c>
+      <c r="L39" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="M39" s="99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B40" s="50">
+        <v>931</v>
+      </c>
+      <c r="C40" s="98">
+        <v>212136</v>
+      </c>
+      <c r="D40" s="98">
+        <v>440</v>
+      </c>
+      <c r="E40" s="98">
+        <v>19480</v>
+      </c>
+      <c r="F40" s="98">
+        <v>437</v>
+      </c>
+      <c r="G40" s="98">
+        <v>128253</v>
+      </c>
+      <c r="H40" s="98">
+        <v>48</v>
+      </c>
+      <c r="I40" s="98">
+        <v>42545</v>
+      </c>
+      <c r="J40" s="98">
+        <v>6</v>
+      </c>
+      <c r="K40" s="98">
+        <v>21858</v>
+      </c>
+      <c r="L40" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="M40" s="99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B41" s="53">
+        <v>356</v>
+      </c>
+      <c r="C41" s="100">
+        <v>67282</v>
+      </c>
+      <c r="D41" s="100">
+        <v>115</v>
+      </c>
+      <c r="E41" s="100">
+        <v>2867</v>
+      </c>
+      <c r="F41" s="100">
+        <v>228</v>
+      </c>
+      <c r="G41" s="100">
+        <v>43409</v>
+      </c>
+      <c r="H41" s="100">
+        <v>13</v>
+      </c>
+      <c r="I41" s="100">
+        <v>10722</v>
+      </c>
+      <c r="J41" s="100">
+        <v>3</v>
+      </c>
+      <c r="K41" s="100">
+        <v>10283</v>
+      </c>
+      <c r="L41" s="101" t="s">
+        <v>6</v>
+      </c>
+      <c r="M41" s="101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="J42" s="59"/>
+      <c r="K42" s="59"/>
+      <c r="L42" s="59"/>
+      <c r="M42" s="59"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="71"/>
+      <c r="B43" s="71"/>
+      <c r="C43" s="104"/>
+      <c r="D43" s="104"/>
+      <c r="E43" s="104"/>
+      <c r="F43" s="104"/>
+      <c r="G43" s="104"/>
+      <c r="H43" s="104"/>
+      <c r="I43" s="104"/>
+      <c r="J43" s="104"/>
+      <c r="K43" s="104"/>
+      <c r="L43" s="104"/>
+      <c r="M43" s="118" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="153"/>
+      <c r="B44" s="147">
+        <v>2022</v>
+      </c>
+      <c r="C44" s="147"/>
+      <c r="D44" s="147"/>
+      <c r="E44" s="147"/>
+      <c r="F44" s="147"/>
+      <c r="G44" s="147"/>
+      <c r="H44" s="147"/>
+      <c r="I44" s="147"/>
+      <c r="J44" s="147"/>
+      <c r="K44" s="147"/>
+      <c r="L44" s="147"/>
+      <c r="M44" s="147"/>
+    </row>
+    <row r="45" spans="1:13" ht="30" customHeight="1">
+      <c r="A45" s="154"/>
+      <c r="B45" s="148" t="s">
+        <v>27</v>
+      </c>
+      <c r="C45" s="148"/>
+      <c r="D45" s="149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="149"/>
+      <c r="F45" s="149" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" s="150"/>
+      <c r="H45" s="149" t="s">
+        <v>13</v>
+      </c>
+      <c r="I45" s="149"/>
+      <c r="J45" s="151" t="s">
+        <v>14</v>
+      </c>
+      <c r="K45" s="151"/>
+      <c r="L45" s="151" t="s">
+        <v>15</v>
+      </c>
+      <c r="M45" s="152"/>
+    </row>
+    <row r="46" spans="1:13" ht="51.75" customHeight="1">
+      <c r="A46" s="155"/>
+      <c r="B46" s="69" t="s">
+        <v>21</v>
+      </c>
+      <c r="C46" s="96" t="s">
+        <v>20</v>
+      </c>
+      <c r="D46" s="116" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="F46" s="116" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="H46" s="116" t="s">
+        <v>16</v>
+      </c>
+      <c r="I46" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="J46" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="116" t="s">
+        <v>20</v>
+      </c>
+      <c r="L46" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="M46" s="116" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B47" s="72">
+        <v>2868</v>
+      </c>
+      <c r="C47" s="72">
+        <v>638531</v>
+      </c>
+      <c r="D47" s="72">
+        <v>1100</v>
+      </c>
+      <c r="E47" s="72">
+        <v>53723</v>
+      </c>
+      <c r="F47" s="72">
+        <v>1482</v>
+      </c>
+      <c r="G47" s="72">
+        <v>296464</v>
+      </c>
+      <c r="H47" s="72">
+        <v>264</v>
+      </c>
+      <c r="I47" s="72">
+        <v>214545</v>
+      </c>
+      <c r="J47" s="72">
+        <v>22</v>
+      </c>
+      <c r="K47" s="72">
+        <v>73799</v>
+      </c>
+      <c r="L47" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="M47" s="111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B48" s="73">
+        <v>708</v>
+      </c>
+      <c r="C48" s="105">
+        <v>119318</v>
+      </c>
+      <c r="D48" s="105">
+        <v>252</v>
+      </c>
+      <c r="E48" s="105">
+        <v>9416</v>
+      </c>
+      <c r="F48" s="105">
+        <v>421</v>
+      </c>
+      <c r="G48" s="105">
+        <v>66670</v>
+      </c>
+      <c r="H48" s="106">
+        <v>29</v>
+      </c>
+      <c r="I48" s="106">
+        <v>27219</v>
+      </c>
+      <c r="J48" s="106">
+        <v>6</v>
+      </c>
+      <c r="K48" s="106">
+        <v>16013</v>
+      </c>
+      <c r="L48" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="M48" s="111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B49" s="73">
+        <v>862</v>
+      </c>
+      <c r="C49" s="105">
+        <v>228171</v>
+      </c>
+      <c r="D49" s="105">
+        <v>401</v>
+      </c>
+      <c r="E49" s="105">
+        <v>24411</v>
+      </c>
+      <c r="F49" s="105">
+        <v>329</v>
+      </c>
+      <c r="G49" s="105">
+        <v>75531</v>
+      </c>
+      <c r="H49" s="106">
+        <v>126</v>
+      </c>
+      <c r="I49" s="106">
+        <v>108397</v>
+      </c>
+      <c r="J49" s="106">
+        <v>6</v>
+      </c>
+      <c r="K49" s="106">
+        <v>19832</v>
+      </c>
+      <c r="L49" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="M49" s="111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B50" s="73">
+        <v>893</v>
+      </c>
+      <c r="C50" s="105">
+        <v>210438</v>
+      </c>
+      <c r="D50" s="105">
+        <v>270</v>
+      </c>
+      <c r="E50" s="105">
+        <v>11426</v>
+      </c>
+      <c r="F50" s="105">
+        <v>531</v>
+      </c>
+      <c r="G50" s="105">
+        <v>111643</v>
+      </c>
+      <c r="H50" s="106">
+        <v>84</v>
+      </c>
+      <c r="I50" s="106">
+        <v>59698</v>
+      </c>
+      <c r="J50" s="106">
+        <v>8</v>
+      </c>
+      <c r="K50" s="106">
+        <v>27670</v>
+      </c>
+      <c r="L50" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="M50" s="111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B51" s="74">
+        <v>404</v>
+      </c>
+      <c r="C51" s="107">
+        <v>80604</v>
+      </c>
+      <c r="D51" s="107">
+        <v>177</v>
+      </c>
+      <c r="E51" s="107">
+        <v>8470</v>
+      </c>
+      <c r="F51" s="107">
+        <v>200</v>
+      </c>
+      <c r="G51" s="107">
+        <v>42620</v>
+      </c>
+      <c r="H51" s="107">
+        <v>25</v>
+      </c>
+      <c r="I51" s="107">
+        <v>19230</v>
+      </c>
+      <c r="J51" s="107">
+        <v>2</v>
+      </c>
+      <c r="K51" s="107">
+        <v>10284</v>
+      </c>
+      <c r="L51" s="112" t="s">
+        <v>6</v>
+      </c>
+      <c r="M51" s="112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="J52" s="59"/>
+      <c r="K52" s="59"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="59"/>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="J53" s="59"/>
+      <c r="K53" s="59"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="118" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="135"/>
+      <c r="B54" s="147">
+        <v>2023</v>
+      </c>
+      <c r="C54" s="147"/>
+      <c r="D54" s="147"/>
+      <c r="E54" s="147"/>
+      <c r="F54" s="147"/>
+      <c r="G54" s="147"/>
+      <c r="H54" s="147"/>
+      <c r="I54" s="147"/>
+      <c r="J54" s="147"/>
+      <c r="K54" s="147"/>
+      <c r="L54" s="147"/>
+      <c r="M54" s="147"/>
+    </row>
+    <row r="55" spans="1:13" ht="31.5" customHeight="1">
+      <c r="A55" s="135"/>
+      <c r="B55" s="148" t="s">
+        <v>27</v>
+      </c>
+      <c r="C55" s="148"/>
+      <c r="D55" s="149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="149"/>
+      <c r="F55" s="149" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" s="150"/>
+      <c r="H55" s="149" t="s">
+        <v>13</v>
+      </c>
+      <c r="I55" s="149"/>
+      <c r="J55" s="151" t="s">
+        <v>14</v>
+      </c>
+      <c r="K55" s="151"/>
+      <c r="L55" s="151" t="s">
+        <v>15</v>
+      </c>
+      <c r="M55" s="152"/>
+    </row>
+    <row r="56" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A56" s="136"/>
+      <c r="B56" s="69" t="s">
+        <v>21</v>
+      </c>
+      <c r="C56" s="96" t="s">
+        <v>20</v>
+      </c>
+      <c r="D56" s="116" t="s">
+        <v>17</v>
+      </c>
+      <c r="E56" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="F56" s="116" t="s">
+        <v>17</v>
+      </c>
+      <c r="G56" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="H56" s="116" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" s="116" t="s">
+        <v>19</v>
+      </c>
+      <c r="J56" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="K56" s="116" t="s">
+        <v>20</v>
+      </c>
+      <c r="L56" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="M56" s="116" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B57" s="75">
+        <v>2670</v>
+      </c>
+      <c r="C57" s="75">
+        <v>591582</v>
+      </c>
+      <c r="D57" s="75">
+        <v>1108</v>
+      </c>
+      <c r="E57" s="75">
+        <v>47760</v>
+      </c>
+      <c r="F57" s="75">
+        <v>1324</v>
+      </c>
+      <c r="G57" s="75">
+        <v>245434</v>
+      </c>
+      <c r="H57" s="75">
+        <v>208</v>
+      </c>
+      <c r="I57" s="75">
+        <v>210182</v>
+      </c>
+      <c r="J57" s="75">
+        <v>30</v>
+      </c>
+      <c r="K57" s="75">
+        <v>88206</v>
+      </c>
+      <c r="L57" s="113" t="s">
+        <v>6</v>
+      </c>
+      <c r="M57" s="113" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B58" s="50">
+        <v>681</v>
+      </c>
+      <c r="C58" s="98">
+        <v>121687</v>
+      </c>
+      <c r="D58" s="98">
+        <v>327</v>
+      </c>
+      <c r="E58" s="98">
+        <v>16149</v>
+      </c>
+      <c r="F58" s="98">
+        <v>318</v>
+      </c>
+      <c r="G58" s="98">
+        <v>60088</v>
+      </c>
+      <c r="H58" s="98">
+        <v>29</v>
+      </c>
+      <c r="I58" s="98">
+        <v>28103</v>
+      </c>
+      <c r="J58" s="98">
+        <v>7</v>
+      </c>
+      <c r="K58" s="98">
+        <v>17347</v>
+      </c>
+      <c r="L58" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="M58" s="111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B59" s="50">
+        <v>804</v>
+      </c>
+      <c r="C59" s="98">
+        <v>222498</v>
+      </c>
+      <c r="D59" s="98">
+        <v>273</v>
+      </c>
+      <c r="E59" s="98">
+        <v>12582</v>
+      </c>
+      <c r="F59" s="98">
+        <v>441</v>
+      </c>
+      <c r="G59" s="98">
+        <v>84898</v>
+      </c>
+      <c r="H59" s="98">
+        <v>74</v>
+      </c>
+      <c r="I59" s="98">
+        <v>76420</v>
+      </c>
+      <c r="J59" s="98">
+        <v>17</v>
+      </c>
+      <c r="K59" s="98">
+        <v>48597</v>
+      </c>
+      <c r="L59" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="M59" s="111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B60" s="50">
+        <v>555</v>
+      </c>
+      <c r="C60" s="98">
+        <v>141759</v>
+      </c>
+      <c r="D60" s="98">
+        <v>251</v>
+      </c>
+      <c r="E60" s="98">
+        <v>9603</v>
+      </c>
+      <c r="F60" s="98">
+        <v>221</v>
+      </c>
+      <c r="G60" s="98">
+        <v>40469</v>
+      </c>
+      <c r="H60" s="98">
+        <v>80</v>
+      </c>
+      <c r="I60" s="98">
+        <v>83709</v>
+      </c>
+      <c r="J60" s="98">
+        <v>3</v>
+      </c>
+      <c r="K60" s="98">
+        <v>7978</v>
+      </c>
+      <c r="L60" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="M60" s="111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B61" s="50">
+        <v>267</v>
+      </c>
+      <c r="C61" s="98">
+        <v>62807</v>
+      </c>
+      <c r="D61" s="98">
+        <v>47</v>
+      </c>
+      <c r="E61" s="98">
+        <v>1168</v>
+      </c>
+      <c r="F61" s="98">
+        <v>203</v>
+      </c>
+      <c r="G61" s="98">
+        <v>37577</v>
+      </c>
+      <c r="H61" s="98">
+        <v>15</v>
+      </c>
+      <c r="I61" s="98">
+        <v>13778</v>
+      </c>
+      <c r="J61" s="98">
+        <v>2</v>
+      </c>
+      <c r="K61" s="98">
+        <v>10284</v>
+      </c>
+      <c r="L61" s="111" t="s">
+        <v>6</v>
+      </c>
+      <c r="M61" s="111" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13">
+      <c r="A62" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="B62" s="77">
+        <v>363</v>
+      </c>
+      <c r="C62" s="31">
+        <v>42831</v>
+      </c>
+      <c r="D62" s="100">
+        <v>211</v>
+      </c>
+      <c r="E62" s="100">
+        <v>8258</v>
+      </c>
+      <c r="F62" s="100">
+        <v>142</v>
+      </c>
+      <c r="G62" s="100">
+        <v>22401</v>
+      </c>
+      <c r="H62" s="100">
+        <v>10</v>
+      </c>
+      <c r="I62" s="100">
+        <v>8172</v>
+      </c>
+      <c r="J62" s="100">
+        <v>2</v>
+      </c>
+      <c r="K62" s="100">
+        <v>4000</v>
+      </c>
+      <c r="L62" s="112" t="s">
+        <v>6</v>
+      </c>
+      <c r="M62" s="112" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13">
+      <c r="J64" s="59"/>
+      <c r="K64" s="59"/>
+      <c r="L64" s="59"/>
+      <c r="M64" s="118" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13">
+      <c r="A65" s="135"/>
+      <c r="B65" s="147">
+        <v>2024</v>
+      </c>
+      <c r="C65" s="147"/>
+      <c r="D65" s="147"/>
+      <c r="E65" s="147"/>
+      <c r="F65" s="147"/>
+      <c r="G65" s="147"/>
+      <c r="H65" s="147"/>
+      <c r="I65" s="147"/>
+      <c r="J65" s="147"/>
+      <c r="K65" s="147"/>
+      <c r="L65" s="147"/>
+      <c r="M65" s="147"/>
+    </row>
+    <row r="66" spans="1:13" ht="31.5" customHeight="1">
+      <c r="A66" s="135"/>
+      <c r="B66" s="148" t="s">
+        <v>27</v>
+      </c>
+      <c r="C66" s="148"/>
+      <c r="D66" s="149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="149"/>
+      <c r="F66" s="149" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" s="150"/>
+      <c r="H66" s="149" t="s">
+        <v>13</v>
+      </c>
+      <c r="I66" s="149"/>
+      <c r="J66" s="151" t="s">
+        <v>14</v>
+      </c>
+      <c r="K66" s="151"/>
+      <c r="L66" s="151" t="s">
+        <v>15</v>
+      </c>
+      <c r="M66" s="152"/>
+    </row>
+    <row r="67" spans="1:13" ht="54.75" customHeight="1">
+      <c r="A67" s="136"/>
+      <c r="B67" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="C67" s="109" t="s">
+        <v>20</v>
+      </c>
+      <c r="D67" s="109" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" s="109" t="s">
+        <v>19</v>
+      </c>
+      <c r="F67" s="109" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" s="109" t="s">
+        <v>19</v>
+      </c>
+      <c r="H67" s="109" t="s">
+        <v>16</v>
+      </c>
+      <c r="I67" s="109" t="s">
+        <v>19</v>
+      </c>
+      <c r="J67" s="110" t="s">
+        <v>17</v>
+      </c>
+      <c r="K67" s="109" t="s">
+        <v>20</v>
+      </c>
+      <c r="L67" s="110" t="s">
+        <v>17</v>
+      </c>
+      <c r="M67" s="109" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13">
+      <c r="A68" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B68" s="103">
+        <v>2272</v>
+      </c>
+      <c r="C68" s="103">
+        <v>441593</v>
+      </c>
+      <c r="D68" s="103">
+        <v>1330</v>
+      </c>
+      <c r="E68" s="103">
+        <v>66655</v>
+      </c>
+      <c r="F68" s="103">
+        <v>690</v>
+      </c>
+      <c r="G68" s="103">
+        <v>132825</v>
+      </c>
+      <c r="H68" s="103">
+        <v>233</v>
+      </c>
+      <c r="I68" s="103">
+        <v>187051</v>
+      </c>
+      <c r="J68" s="103">
         <v>18</v>
       </c>
-      <c r="E6" s="77" t="s">
+      <c r="K68" s="103">
+        <v>55062</v>
+      </c>
+      <c r="L68" s="129" t="s">
+        <v>6</v>
+      </c>
+      <c r="M68" s="129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B69" s="87">
+        <v>357</v>
+      </c>
+      <c r="C69" s="87">
+        <v>93967</v>
+      </c>
+      <c r="D69" s="130">
+        <v>161</v>
+      </c>
+      <c r="E69" s="130">
+        <v>6538</v>
+      </c>
+      <c r="F69" s="130">
+        <v>104</v>
+      </c>
+      <c r="G69" s="130">
+        <v>18101</v>
+      </c>
+      <c r="H69" s="130">
+        <v>88</v>
+      </c>
+      <c r="I69" s="130">
+        <v>61466</v>
+      </c>
+      <c r="J69" s="130">
+        <v>4</v>
+      </c>
+      <c r="K69" s="130">
+        <v>7861</v>
+      </c>
+      <c r="L69" s="131" t="s">
+        <v>6</v>
+      </c>
+      <c r="M69" s="131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
+      <c r="A70" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B70" s="87">
+        <v>824</v>
+      </c>
+      <c r="C70" s="87">
+        <v>153776</v>
+      </c>
+      <c r="D70" s="130">
+        <v>508</v>
+      </c>
+      <c r="E70" s="130">
+        <v>22819</v>
+      </c>
+      <c r="F70" s="130">
+        <v>255</v>
+      </c>
+      <c r="G70" s="130">
+        <v>55646</v>
+      </c>
+      <c r="H70" s="130">
+        <v>57</v>
+      </c>
+      <c r="I70" s="130">
+        <v>48941</v>
+      </c>
+      <c r="J70" s="130">
+        <v>5</v>
+      </c>
+      <c r="K70" s="130">
+        <v>26371</v>
+      </c>
+      <c r="L70" s="131" t="s">
+        <v>6</v>
+      </c>
+      <c r="M70" s="131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B71" s="87">
+        <v>399</v>
+      </c>
+      <c r="C71" s="87">
+        <v>103011</v>
+      </c>
+      <c r="D71" s="130">
+        <v>250</v>
+      </c>
+      <c r="E71" s="130">
+        <v>14640</v>
+      </c>
+      <c r="F71" s="130">
+        <v>82</v>
+      </c>
+      <c r="G71" s="130">
+        <v>15675</v>
+      </c>
+      <c r="H71" s="130">
+        <v>60</v>
+      </c>
+      <c r="I71" s="130">
+        <v>54742</v>
+      </c>
+      <c r="J71" s="130">
+        <v>8</v>
+      </c>
+      <c r="K71" s="130">
+        <v>17955</v>
+      </c>
+      <c r="L71" s="131" t="s">
+        <v>6</v>
+      </c>
+      <c r="M71" s="131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B72" s="87">
+        <v>226</v>
+      </c>
+      <c r="C72" s="87">
+        <v>31447</v>
+      </c>
+      <c r="D72" s="130">
+        <v>170</v>
+      </c>
+      <c r="E72" s="130">
+        <v>9256</v>
+      </c>
+      <c r="F72" s="130">
+        <v>42</v>
+      </c>
+      <c r="G72" s="130">
+        <v>6458</v>
+      </c>
+      <c r="H72" s="130">
+        <v>14</v>
+      </c>
+      <c r="I72" s="130">
+        <v>12858</v>
+      </c>
+      <c r="J72" s="130">
+        <v>1</v>
+      </c>
+      <c r="K72" s="130">
+        <v>2875</v>
+      </c>
+      <c r="L72" s="131" t="s">
+        <v>6</v>
+      </c>
+      <c r="M72" s="131" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="B73" s="53">
+        <v>465</v>
+      </c>
+      <c r="C73" s="53">
+        <v>59391</v>
+      </c>
+      <c r="D73" s="100">
+        <v>242</v>
+      </c>
+      <c r="E73" s="100">
+        <v>13402</v>
+      </c>
+      <c r="F73" s="100">
+        <v>208</v>
+      </c>
+      <c r="G73" s="100">
+        <v>36945</v>
+      </c>
+      <c r="H73" s="100">
+        <v>15</v>
+      </c>
+      <c r="I73" s="100">
+        <v>9044</v>
+      </c>
+      <c r="J73" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="K73" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="L73" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="M73" s="31" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="J75" s="59"/>
+      <c r="K75" s="59"/>
+      <c r="L75" s="59"/>
+      <c r="M75" s="118" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="A76" s="135"/>
+      <c r="B76" s="147">
+        <v>2025</v>
+      </c>
+      <c r="C76" s="147"/>
+      <c r="D76" s="147"/>
+      <c r="E76" s="147"/>
+      <c r="F76" s="147"/>
+      <c r="G76" s="147"/>
+      <c r="H76" s="147"/>
+      <c r="I76" s="147"/>
+      <c r="J76" s="147"/>
+      <c r="K76" s="147"/>
+      <c r="L76" s="147"/>
+      <c r="M76" s="147"/>
+    </row>
+    <row r="77" spans="1:13">
+      <c r="A77" s="135"/>
+      <c r="B77" s="148" t="s">
+        <v>27</v>
+      </c>
+      <c r="C77" s="148"/>
+      <c r="D77" s="149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="149"/>
+      <c r="F77" s="149" t="s">
+        <v>12</v>
+      </c>
+      <c r="G77" s="150"/>
+      <c r="H77" s="149" t="s">
+        <v>13</v>
+      </c>
+      <c r="I77" s="149"/>
+      <c r="J77" s="151" t="s">
+        <v>14</v>
+      </c>
+      <c r="K77" s="151"/>
+      <c r="L77" s="151" t="s">
+        <v>15</v>
+      </c>
+      <c r="M77" s="152"/>
+    </row>
+    <row r="78" spans="1:13" ht="56.25">
+      <c r="A78" s="136"/>
+      <c r="B78" s="108" t="s">
+        <v>21</v>
+      </c>
+      <c r="C78" s="109" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="77" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="77" t="s">
+      <c r="D78" s="109" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" s="109" t="s">
+        <v>19</v>
+      </c>
+      <c r="F78" s="109" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78" s="109" t="s">
+        <v>19</v>
+      </c>
+      <c r="H78" s="109" t="s">
+        <v>16</v>
+      </c>
+      <c r="I78" s="109" t="s">
+        <v>19</v>
+      </c>
+      <c r="J78" s="110" t="s">
+        <v>17</v>
+      </c>
+      <c r="K78" s="109" t="s">
         <v>20</v>
       </c>
-      <c r="H6" s="77" t="s">
+      <c r="L78" s="110" t="s">
         <v>17</v>
       </c>
-      <c r="I6" s="77" t="s">
+      <c r="M78" s="109" t="s">
         <v>20</v>
       </c>
-      <c r="J6" s="78" t="s">
-[...14 lines deleted...]
-      <c r="A7" s="131" t="s">
+    </row>
+    <row r="79" spans="1:13">
+      <c r="A79" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B79" s="122">
+        <v>3135</v>
+      </c>
+      <c r="C79" s="122">
+        <v>664733</v>
+      </c>
+      <c r="D79" s="132">
+        <v>1832</v>
+      </c>
+      <c r="E79" s="132">
+        <v>91155</v>
+      </c>
+      <c r="F79" s="132">
+        <v>937</v>
+      </c>
+      <c r="G79" s="132">
+        <v>171653</v>
+      </c>
+      <c r="H79" s="122">
+        <v>340</v>
+      </c>
+      <c r="I79" s="122">
+        <v>314194</v>
+      </c>
+      <c r="J79" s="122">
+        <v>27</v>
+      </c>
+      <c r="K79" s="122">
+        <v>87731</v>
+      </c>
+      <c r="L79" s="129" t="s">
+        <v>6</v>
+      </c>
+      <c r="M79" s="129" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13">
+      <c r="A80" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B80" s="114">
+        <v>540</v>
+      </c>
+      <c r="C80" s="114">
+        <v>112274</v>
+      </c>
+      <c r="D80" s="133">
+        <v>339</v>
+      </c>
+      <c r="E80" s="133">
+        <v>18872</v>
+      </c>
+      <c r="F80" s="133">
+        <v>140</v>
+      </c>
+      <c r="G80" s="133">
+        <v>21557</v>
+      </c>
+      <c r="H80" s="114">
+        <v>58</v>
+      </c>
+      <c r="I80" s="114">
+        <v>60905</v>
+      </c>
+      <c r="J80" s="114">
+        <v>3</v>
+      </c>
+      <c r="K80" s="114">
+        <v>10939</v>
+      </c>
+      <c r="L80" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="M80" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13">
+      <c r="A81" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B81" s="114">
+        <v>1143</v>
+      </c>
+      <c r="C81" s="114">
+        <v>204289</v>
+      </c>
+      <c r="D81" s="133">
+        <v>668</v>
+      </c>
+      <c r="E81" s="133">
+        <v>30656</v>
+      </c>
+      <c r="F81" s="133">
+        <v>347</v>
+      </c>
+      <c r="G81" s="133">
+        <v>57055</v>
+      </c>
+      <c r="H81" s="114">
+        <v>123</v>
+      </c>
+      <c r="I81" s="114">
+        <v>94917</v>
+      </c>
+      <c r="J81" s="114">
+        <v>5</v>
+      </c>
+      <c r="K81" s="114">
+        <v>21661</v>
+      </c>
+      <c r="L81" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="M81" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13">
+      <c r="A82" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B82" s="114">
+        <v>541</v>
+      </c>
+      <c r="C82" s="114">
+        <v>150568</v>
+      </c>
+      <c r="D82" s="133">
+        <v>330</v>
+      </c>
+      <c r="E82" s="133">
+        <v>15180</v>
+      </c>
+      <c r="F82" s="133">
+        <v>110</v>
+      </c>
+      <c r="G82" s="133">
+        <v>17878</v>
+      </c>
+      <c r="H82" s="114">
+        <v>90</v>
+      </c>
+      <c r="I82" s="114">
+        <v>93763</v>
+      </c>
+      <c r="J82" s="114">
         <v>11</v>
       </c>
-      <c r="B7" s="137">
-[...66 lines deleted...]
-      <c r="J8" s="79">
+      <c r="K82" s="114">
+        <v>23747</v>
+      </c>
+      <c r="L82" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="M82" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B83" s="114">
+        <v>385</v>
+      </c>
+      <c r="C83" s="114">
+        <v>96796</v>
+      </c>
+      <c r="D83" s="133">
+        <v>192</v>
+      </c>
+      <c r="E83" s="133">
+        <v>10281</v>
+      </c>
+      <c r="F83" s="133">
+        <v>149</v>
+      </c>
+      <c r="G83" s="133">
+        <v>20199</v>
+      </c>
+      <c r="H83" s="114">
+        <v>38</v>
+      </c>
+      <c r="I83" s="114">
+        <v>40178</v>
+      </c>
+      <c r="J83" s="114">
+        <v>6</v>
+      </c>
+      <c r="K83" s="114">
+        <v>26138</v>
+      </c>
+      <c r="L83" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="M83" s="27" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="B84" s="115">
+        <v>525</v>
+      </c>
+      <c r="C84" s="115">
+        <v>100807</v>
+      </c>
+      <c r="D84" s="134">
+        <v>302</v>
+      </c>
+      <c r="E84" s="134">
+        <v>16166</v>
+      </c>
+      <c r="F84" s="134">
+        <v>191</v>
+      </c>
+      <c r="G84" s="134">
+        <v>54963</v>
+      </c>
+      <c r="H84" s="115">
+        <v>30</v>
+      </c>
+      <c r="I84" s="115">
+        <v>24432</v>
+      </c>
+      <c r="J84" s="115">
         <v>2</v>
       </c>
-      <c r="K8" s="79">
-[...101 lines deleted...]
-      <c r="B11" s="44">
+      <c r="K84" s="115">
+        <v>5246</v>
+      </c>
+      <c r="L84" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="M84" s="31" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="C11" s="81">
-[...1967 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="58">
+  <mergeCells count="66">
+    <mergeCell ref="A76:A78"/>
+    <mergeCell ref="B76:M76"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="F77:G77"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="J77:K77"/>
+    <mergeCell ref="L77:M77"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="B14:M14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="A24:A26"/>
     <mergeCell ref="B24:M24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="J25:K25"/>
@@ -5002,1465 +5646,1670 @@
     <mergeCell ref="B44:M44"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="F45:G45"/>
     <mergeCell ref="H45:I45"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="A54:A56"/>
     <mergeCell ref="B54:M54"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="D55:E55"/>
     <mergeCell ref="F55:G55"/>
     <mergeCell ref="H55:I55"/>
     <mergeCell ref="J55:K55"/>
     <mergeCell ref="L55:M55"/>
     <mergeCell ref="A65:A67"/>
     <mergeCell ref="B65:M65"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="D66:E66"/>
     <mergeCell ref="F66:G66"/>
     <mergeCell ref="H66:I66"/>
     <mergeCell ref="J66:K66"/>
     <mergeCell ref="L66:M66"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="26" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I74"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I85"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A52" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D84" sqref="D84"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" style="16" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="18.140625" style="16" customWidth="1"/>
+    <col min="1" max="1" width="23.28515625" style="20" customWidth="1"/>
+    <col min="2" max="6" width="15.7109375" style="20" customWidth="1"/>
+    <col min="7" max="7" width="18.140625" style="20" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="2"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G1" s="107"/>
+    <row r="1" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A1" s="146" t="s">
+        <v>30</v>
+      </c>
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
       <c r="H1" s="4"/>
     </row>
-    <row r="2" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G2" s="17" t="s">
+    <row r="2" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A2" s="20"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="21" t="s">
         <v>4</v>
       </c>
       <c r="H2" s="4"/>
     </row>
-    <row r="3" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="104">
+    <row r="3" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A3" s="143"/>
+      <c r="B3" s="143">
         <v>2018</v>
       </c>
-      <c r="C3" s="104"/>
-[...3 lines deleted...]
-      <c r="G3" s="106"/>
+      <c r="C3" s="143"/>
+      <c r="D3" s="143"/>
+      <c r="E3" s="143"/>
+      <c r="F3" s="143"/>
+      <c r="G3" s="145"/>
       <c r="H3" s="4"/>
     </row>
-    <row r="4" spans="1:9" s="15" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="99" t="s">
+    <row r="4" spans="1:9" s="19" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A4" s="143"/>
+      <c r="B4" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="99"/>
-      <c r="D4" s="99" t="s">
+      <c r="C4" s="138"/>
+      <c r="D4" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="E4" s="99"/>
-      <c r="F4" s="100" t="s">
+      <c r="E4" s="138"/>
+      <c r="F4" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="G4" s="101"/>
-[...4 lines deleted...]
-      <c r="B5" s="18" t="s">
+      <c r="G4" s="140"/>
+      <c r="H4" s="18"/>
+    </row>
+    <row r="5" spans="1:9" s="5" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A5" s="144"/>
+      <c r="B5" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="18" t="s">
+      <c r="D5" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="18" t="s">
+      <c r="E5" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="19" t="s">
+      <c r="G5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4"/>
     </row>
-    <row r="6" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B6" s="148">
+    <row r="6" spans="1:9" s="12" customFormat="1" ht="15.75">
+      <c r="A6" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="68">
         <f>D6+F6</f>
         <v>300</v>
       </c>
-      <c r="C6" s="148">
+      <c r="C6" s="68">
         <f>E6+G6</f>
         <v>29419</v>
       </c>
-      <c r="D6" s="148">
+      <c r="D6" s="68">
         <v>271</v>
       </c>
-      <c r="E6" s="148">
+      <c r="E6" s="68">
         <v>28406</v>
       </c>
-      <c r="F6" s="148">
+      <c r="F6" s="68">
         <v>29</v>
       </c>
-      <c r="G6" s="148">
+      <c r="G6" s="68">
         <v>1013</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="7"/>
     </row>
-    <row r="7" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A7" s="20" t="s">
+    <row r="7" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A7" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="29">
+        <v>90</v>
+      </c>
+      <c r="C7" s="50">
+        <v>9532</v>
+      </c>
+      <c r="D7" s="50">
+        <v>90</v>
+      </c>
+      <c r="E7" s="50">
+        <v>9532</v>
+      </c>
+      <c r="F7" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="G7" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="H7" s="9"/>
+      <c r="I7" s="10"/>
+    </row>
+    <row r="8" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A8" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="23">
-[...21 lines deleted...]
-      <c r="A8" s="20" t="s">
+      <c r="B8" s="29">
+        <v>95</v>
+      </c>
+      <c r="C8" s="50">
+        <v>7506</v>
+      </c>
+      <c r="D8" s="50">
+        <v>82</v>
+      </c>
+      <c r="E8" s="50">
+        <v>7299</v>
+      </c>
+      <c r="F8" s="50">
+        <v>13</v>
+      </c>
+      <c r="G8" s="50">
+        <v>207</v>
+      </c>
+      <c r="H8" s="9"/>
+      <c r="I8" s="10"/>
+    </row>
+    <row r="9" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A9" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="23">
-[...11 lines deleted...]
-      <c r="F8" s="41">
+      <c r="B9" s="29">
+        <v>77</v>
+      </c>
+      <c r="C9" s="50">
+        <v>9524</v>
+      </c>
+      <c r="D9" s="50">
+        <v>74</v>
+      </c>
+      <c r="E9" s="50">
+        <v>9339</v>
+      </c>
+      <c r="F9" s="50">
+        <v>3</v>
+      </c>
+      <c r="G9" s="50">
+        <v>185</v>
+      </c>
+      <c r="H9" s="9"/>
+      <c r="I9" s="10"/>
+    </row>
+    <row r="10" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A10" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="33">
+        <v>38</v>
+      </c>
+      <c r="C10" s="53">
+        <v>2857</v>
+      </c>
+      <c r="D10" s="53">
+        <v>25</v>
+      </c>
+      <c r="E10" s="53">
+        <v>2236</v>
+      </c>
+      <c r="F10" s="53">
         <v>13</v>
       </c>
-      <c r="G8" s="41">
-[...21 lines deleted...]
-      <c r="F9" s="41">
+      <c r="G10" s="53">
+        <v>621</v>
+      </c>
+      <c r="H10" s="9"/>
+      <c r="I10" s="10"/>
+    </row>
+    <row r="11" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A11" s="89"/>
+      <c r="B11" s="90"/>
+      <c r="C11" s="90"/>
+      <c r="D11" s="90"/>
+      <c r="E11" s="90"/>
+      <c r="F11" s="90"/>
+      <c r="G11" s="90"/>
+      <c r="H11" s="4"/>
+    </row>
+    <row r="12" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A12" s="20"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="H12" s="4"/>
+    </row>
+    <row r="13" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A13" s="143"/>
+      <c r="B13" s="143">
+        <v>2019</v>
+      </c>
+      <c r="C13" s="143"/>
+      <c r="D13" s="143"/>
+      <c r="E13" s="143"/>
+      <c r="F13" s="143"/>
+      <c r="G13" s="145"/>
+      <c r="H13" s="4"/>
+    </row>
+    <row r="14" spans="1:9" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="143"/>
+      <c r="B14" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="G9" s="41">
-[...6 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="C14" s="138"/>
+      <c r="D14" s="138" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="138"/>
+      <c r="F14" s="139" t="s">
+        <v>2</v>
+      </c>
+      <c r="G14" s="140"/>
+      <c r="H14" s="18"/>
+    </row>
+    <row r="15" spans="1:9" s="5" customFormat="1" ht="33" customHeight="1">
+      <c r="A15" s="144"/>
+      <c r="B15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F15" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="H15" s="4"/>
+    </row>
+    <row r="16" spans="1:9" s="12" customFormat="1" ht="15.75">
+      <c r="A16" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="68">
+        <v>317</v>
+      </c>
+      <c r="C16" s="68">
+        <v>30826</v>
+      </c>
+      <c r="D16" s="68">
+        <v>291</v>
+      </c>
+      <c r="E16" s="68">
+        <v>29537</v>
+      </c>
+      <c r="F16" s="68">
         <v>26</v>
       </c>
-      <c r="B10" s="27">
-[...111 lines deleted...]
-      <c r="G16" s="148">
+      <c r="G16" s="68">
         <v>1289</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="7"/>
     </row>
-    <row r="17" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="20" t="s">
+    <row r="17" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A17" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="29">
+        <v>123</v>
+      </c>
+      <c r="C17" s="50">
+        <v>11915</v>
+      </c>
+      <c r="D17" s="50">
+        <v>97</v>
+      </c>
+      <c r="E17" s="50">
+        <v>10626</v>
+      </c>
+      <c r="F17" s="50">
+        <v>26</v>
+      </c>
+      <c r="G17" s="50">
+        <v>1289</v>
+      </c>
+      <c r="H17" s="9"/>
+      <c r="I17" s="10"/>
+    </row>
+    <row r="18" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A18" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="23">
-[...21 lines deleted...]
-      <c r="A18" s="20" t="s">
+      <c r="B18" s="29">
+        <v>75</v>
+      </c>
+      <c r="C18" s="50">
+        <v>6816</v>
+      </c>
+      <c r="D18" s="50">
+        <v>75</v>
+      </c>
+      <c r="E18" s="50">
+        <v>6816</v>
+      </c>
+      <c r="F18" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="G18" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="H18" s="9"/>
+      <c r="I18" s="10"/>
+    </row>
+    <row r="19" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A19" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="23">
-[...21 lines deleted...]
-      <c r="A19" s="20" t="s">
+      <c r="B19" s="29">
+        <v>86</v>
+      </c>
+      <c r="C19" s="50">
+        <v>8767</v>
+      </c>
+      <c r="D19" s="50">
+        <v>86</v>
+      </c>
+      <c r="E19" s="50">
+        <v>8767</v>
+      </c>
+      <c r="F19" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="G19" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="H19" s="9"/>
+      <c r="I19" s="10"/>
+    </row>
+    <row r="20" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A20" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="23">
-[...24 lines deleted...]
-      <c r="B20" s="27">
+      <c r="B20" s="33">
         <v>33</v>
       </c>
-      <c r="C20" s="44">
+      <c r="C20" s="53">
         <v>3328</v>
       </c>
-      <c r="D20" s="44">
+      <c r="D20" s="53">
         <v>33</v>
       </c>
-      <c r="E20" s="44">
+      <c r="E20" s="53">
         <v>3328</v>
       </c>
-      <c r="F20" s="63" t="s">
-[...26 lines deleted...]
-      <c r="G22" s="17" t="s">
+      <c r="F20" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="G20" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="H20" s="9"/>
+      <c r="I20" s="10"/>
+    </row>
+    <row r="21" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A21" s="34"/>
+      <c r="B21" s="91"/>
+      <c r="C21" s="91"/>
+      <c r="D21" s="91"/>
+      <c r="E21" s="91"/>
+      <c r="F21" s="91"/>
+      <c r="G21" s="91"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="10"/>
+    </row>
+    <row r="22" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A22" s="20"/>
+      <c r="B22" s="20"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="21" t="s">
         <v>5</v>
       </c>
       <c r="H22" s="4"/>
     </row>
-    <row r="23" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B23" s="104">
+    <row r="23" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A23" s="143"/>
+      <c r="B23" s="143">
         <v>2020</v>
       </c>
-      <c r="C23" s="104"/>
-[...3 lines deleted...]
-      <c r="G23" s="106"/>
+      <c r="C23" s="143"/>
+      <c r="D23" s="143"/>
+      <c r="E23" s="143"/>
+      <c r="F23" s="143"/>
+      <c r="G23" s="145"/>
       <c r="H23" s="4"/>
     </row>
-    <row r="24" spans="1:9" s="15" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B24" s="99" t="s">
+    <row r="24" spans="1:9" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A24" s="143"/>
+      <c r="B24" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="99"/>
-      <c r="D24" s="99" t="s">
+      <c r="C24" s="138"/>
+      <c r="D24" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="E24" s="99"/>
-      <c r="F24" s="100" t="s">
+      <c r="E24" s="138"/>
+      <c r="F24" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="G24" s="101"/>
-[...4 lines deleted...]
-      <c r="B25" s="18" t="s">
+      <c r="G24" s="140"/>
+      <c r="H24" s="18"/>
+    </row>
+    <row r="25" spans="1:9" s="5" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A25" s="144"/>
+      <c r="B25" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C25" s="18" t="s">
+      <c r="C25" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="D25" s="18" t="s">
+      <c r="D25" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="E25" s="18" t="s">
+      <c r="E25" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F25" s="18" t="s">
+      <c r="F25" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="G25" s="19" t="s">
+      <c r="G25" s="23" t="s">
         <v>7</v>
       </c>
       <c r="H25" s="4"/>
     </row>
-    <row r="26" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B26" s="148">
+    <row r="26" spans="1:9" s="12" customFormat="1" ht="15.75">
+      <c r="A26" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="68">
         <f>D26+F26</f>
         <v>333</v>
       </c>
-      <c r="C26" s="148">
+      <c r="C26" s="68">
         <f>E26+G26</f>
         <v>27150</v>
       </c>
-      <c r="D26" s="148">
+      <c r="D26" s="68">
         <v>255</v>
       </c>
-      <c r="E26" s="148">
+      <c r="E26" s="68">
         <v>23373</v>
       </c>
-      <c r="F26" s="148">
+      <c r="F26" s="68">
         <v>78</v>
       </c>
-      <c r="G26" s="148">
+      <c r="G26" s="68">
         <v>3777</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="7"/>
     </row>
-    <row r="27" spans="1:9" s="5" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A27" s="20" t="s">
+    <row r="27" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A27" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="50">
+        <v>119</v>
+      </c>
+      <c r="C27" s="50">
+        <v>10319</v>
+      </c>
+      <c r="D27" s="50">
+        <v>86</v>
+      </c>
+      <c r="E27" s="50">
+        <v>8657</v>
+      </c>
+      <c r="F27" s="50">
+        <v>33</v>
+      </c>
+      <c r="G27" s="50">
+        <v>1662</v>
+      </c>
+      <c r="H27" s="9"/>
+      <c r="I27" s="10"/>
+    </row>
+    <row r="28" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A28" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="41">
-[...11 lines deleted...]
-      <c r="F27" s="41">
+      <c r="B28" s="50">
+        <v>91</v>
+      </c>
+      <c r="C28" s="50">
+        <v>7071</v>
+      </c>
+      <c r="D28" s="50">
+        <v>63</v>
+      </c>
+      <c r="E28" s="50">
+        <v>5395</v>
+      </c>
+      <c r="F28" s="50">
+        <v>28</v>
+      </c>
+      <c r="G28" s="50">
+        <v>1676</v>
+      </c>
+      <c r="H28" s="9"/>
+      <c r="I28" s="10"/>
+    </row>
+    <row r="29" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A29" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="50">
+        <v>96</v>
+      </c>
+      <c r="C29" s="50">
+        <v>7221</v>
+      </c>
+      <c r="D29" s="50">
+        <v>80</v>
+      </c>
+      <c r="E29" s="50">
+        <v>6783</v>
+      </c>
+      <c r="F29" s="50">
+        <v>17</v>
+      </c>
+      <c r="G29" s="50">
+        <v>439</v>
+      </c>
+      <c r="H29" s="9"/>
+      <c r="I29" s="10"/>
+    </row>
+    <row r="30" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A30" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="53">
+        <v>27</v>
+      </c>
+      <c r="C30" s="53">
+        <v>2539</v>
+      </c>
+      <c r="D30" s="53">
+        <v>26</v>
+      </c>
+      <c r="E30" s="53">
+        <v>2538</v>
+      </c>
+      <c r="F30" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="G30" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="H30" s="9"/>
+      <c r="I30" s="10"/>
+    </row>
+    <row r="31" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A31" s="26"/>
+      <c r="B31" s="50"/>
+      <c r="C31" s="50"/>
+      <c r="D31" s="50"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="86"/>
+      <c r="G31" s="86"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="10"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="G32" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="143"/>
+      <c r="B33" s="143">
+        <v>2021</v>
+      </c>
+      <c r="C33" s="143"/>
+      <c r="D33" s="143"/>
+      <c r="E33" s="143"/>
+      <c r="F33" s="143"/>
+      <c r="G33" s="145"/>
+    </row>
+    <row r="34" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A34" s="143"/>
+      <c r="B34" s="138" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="138"/>
+      <c r="D34" s="138" t="s">
+        <v>1</v>
+      </c>
+      <c r="E34" s="138"/>
+      <c r="F34" s="139" t="s">
+        <v>2</v>
+      </c>
+      <c r="G34" s="140"/>
+    </row>
+    <row r="35" spans="1:7" ht="30.75" customHeight="1">
+      <c r="A35" s="144"/>
+      <c r="B35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="68">
+        <v>255</v>
+      </c>
+      <c r="C36" s="68">
+        <v>26367</v>
+      </c>
+      <c r="D36" s="68">
+        <v>255</v>
+      </c>
+      <c r="E36" s="68">
+        <v>26367</v>
+      </c>
+      <c r="F36" s="92" t="s">
+        <v>6</v>
+      </c>
+      <c r="G36" s="93" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B37" s="50">
+        <v>78</v>
+      </c>
+      <c r="C37" s="50">
+        <v>7609</v>
+      </c>
+      <c r="D37" s="50">
+        <v>78</v>
+      </c>
+      <c r="E37" s="50">
+        <v>7609</v>
+      </c>
+      <c r="F37" s="94" t="s">
+        <v>6</v>
+      </c>
+      <c r="G37" s="94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="50">
+        <v>64</v>
+      </c>
+      <c r="C38" s="50">
+        <v>7710</v>
+      </c>
+      <c r="D38" s="50">
+        <v>64</v>
+      </c>
+      <c r="E38" s="50">
+        <v>7710</v>
+      </c>
+      <c r="F38" s="94" t="s">
+        <v>6</v>
+      </c>
+      <c r="G38" s="94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B39" s="50">
+        <v>80</v>
+      </c>
+      <c r="C39" s="50">
+        <v>7488</v>
+      </c>
+      <c r="D39" s="50">
+        <v>80</v>
+      </c>
+      <c r="E39" s="50">
+        <v>7488</v>
+      </c>
+      <c r="F39" s="94" t="s">
+        <v>6</v>
+      </c>
+      <c r="G39" s="94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B40" s="53">
         <v>33</v>
       </c>
-      <c r="G27" s="41">
-[...6 lines deleted...]
-      <c r="A28" s="20" t="s">
+      <c r="C40" s="53">
+        <v>3560</v>
+      </c>
+      <c r="D40" s="53">
+        <v>33</v>
+      </c>
+      <c r="E40" s="53">
+        <v>3560</v>
+      </c>
+      <c r="F40" s="95" t="s">
+        <v>6</v>
+      </c>
+      <c r="G40" s="95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="G42" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="168"/>
+      <c r="B43" s="168">
+        <v>2022</v>
+      </c>
+      <c r="C43" s="168"/>
+      <c r="D43" s="168"/>
+      <c r="E43" s="168"/>
+      <c r="F43" s="168"/>
+      <c r="G43" s="168"/>
+    </row>
+    <row r="44" spans="1:7" ht="21.75" customHeight="1">
+      <c r="A44" s="168"/>
+      <c r="B44" s="138" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" s="138"/>
+      <c r="D44" s="138" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="138"/>
+      <c r="F44" s="139" t="s">
+        <v>2</v>
+      </c>
+      <c r="G44" s="140"/>
+    </row>
+    <row r="45" spans="1:7" ht="32.25" customHeight="1">
+      <c r="A45" s="169"/>
+      <c r="B45" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F45" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B46" s="68">
+        <v>318</v>
+      </c>
+      <c r="C46" s="68">
+        <v>24839</v>
+      </c>
+      <c r="D46" s="68">
+        <v>269</v>
+      </c>
+      <c r="E46" s="68">
+        <v>23853</v>
+      </c>
+      <c r="F46" s="68">
+        <v>49</v>
+      </c>
+      <c r="G46" s="68">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="50">
+        <v>138</v>
+      </c>
+      <c r="C47" s="50">
+        <v>8237</v>
+      </c>
+      <c r="D47" s="50">
+        <v>89</v>
+      </c>
+      <c r="E47" s="50">
+        <v>7251</v>
+      </c>
+      <c r="F47" s="50">
+        <v>49</v>
+      </c>
+      <c r="G47" s="50">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B48" s="50">
+        <v>52</v>
+      </c>
+      <c r="C48" s="50">
+        <v>6491</v>
+      </c>
+      <c r="D48" s="50">
+        <v>52</v>
+      </c>
+      <c r="E48" s="50">
+        <v>6491</v>
+      </c>
+      <c r="F48" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="G48" s="86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="41">
-[...21 lines deleted...]
-      <c r="A29" s="20" t="s">
+      <c r="B49" s="50">
+        <v>88</v>
+      </c>
+      <c r="C49" s="50">
+        <v>6957</v>
+      </c>
+      <c r="D49" s="50">
+        <v>88</v>
+      </c>
+      <c r="E49" s="50">
+        <v>6957</v>
+      </c>
+      <c r="F49" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="G49" s="86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="41">
-[...21 lines deleted...]
-      <c r="A30" s="24" t="s">
+      <c r="B50" s="53">
+        <v>41</v>
+      </c>
+      <c r="C50" s="53">
+        <v>3154</v>
+      </c>
+      <c r="D50" s="53">
+        <v>41</v>
+      </c>
+      <c r="E50" s="53">
+        <v>3154</v>
+      </c>
+      <c r="F50" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="G50" s="77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="63"/>
+      <c r="B51" s="63"/>
+      <c r="C51" s="63"/>
+      <c r="D51" s="63"/>
+      <c r="E51" s="63"/>
+      <c r="F51" s="63"/>
+      <c r="G51" s="63"/>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="63"/>
+      <c r="B52" s="63"/>
+      <c r="C52" s="63"/>
+      <c r="D52" s="63"/>
+      <c r="E52" s="63"/>
+      <c r="F52" s="63"/>
+      <c r="G52" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="168"/>
+      <c r="B53" s="168">
+        <v>2023</v>
+      </c>
+      <c r="C53" s="168"/>
+      <c r="D53" s="168"/>
+      <c r="E53" s="168"/>
+      <c r="F53" s="168"/>
+      <c r="G53" s="168"/>
+    </row>
+    <row r="54" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A54" s="168"/>
+      <c r="B54" s="138" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="138"/>
+      <c r="D54" s="138" t="s">
+        <v>1</v>
+      </c>
+      <c r="E54" s="138"/>
+      <c r="F54" s="139" t="s">
+        <v>2</v>
+      </c>
+      <c r="G54" s="140"/>
+    </row>
+    <row r="55" spans="1:7" ht="30.75" customHeight="1">
+      <c r="A55" s="169"/>
+      <c r="B55" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F55" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B56" s="68">
+        <v>314</v>
+      </c>
+      <c r="C56" s="68">
+        <v>28709</v>
+      </c>
+      <c r="D56" s="68">
+        <v>291</v>
+      </c>
+      <c r="E56" s="68">
+        <v>26904</v>
+      </c>
+      <c r="F56" s="68">
+        <v>23</v>
+      </c>
+      <c r="G56" s="68">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B57" s="50">
+        <v>78</v>
+      </c>
+      <c r="C57" s="50">
+        <v>6882</v>
+      </c>
+      <c r="D57" s="87">
+        <v>78</v>
+      </c>
+      <c r="E57" s="87">
+        <v>6882</v>
+      </c>
+      <c r="F57" s="88" t="s">
+        <v>6</v>
+      </c>
+      <c r="G57" s="88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B58" s="50">
+        <v>71</v>
+      </c>
+      <c r="C58" s="50">
+        <v>6004</v>
+      </c>
+      <c r="D58" s="87">
+        <v>71</v>
+      </c>
+      <c r="E58" s="87">
+        <v>6004</v>
+      </c>
+      <c r="F58" s="88" t="s">
+        <v>6</v>
+      </c>
+      <c r="G58" s="88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B59" s="50">
+        <v>68</v>
+      </c>
+      <c r="C59" s="50">
+        <v>6393</v>
+      </c>
+      <c r="D59" s="87">
+        <v>46</v>
+      </c>
+      <c r="E59" s="87">
+        <v>4588</v>
+      </c>
+      <c r="F59" s="87">
+        <v>23</v>
+      </c>
+      <c r="G59" s="87">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B60" s="50">
+        <v>47</v>
+      </c>
+      <c r="C60" s="50">
+        <v>3330</v>
+      </c>
+      <c r="D60" s="50">
+        <v>47</v>
+      </c>
+      <c r="E60" s="50">
+        <v>3330</v>
+      </c>
+      <c r="F60" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="G60" s="86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="44">
-[...5 lines deleted...]
-      <c r="D30" s="44">
+      <c r="B61" s="53">
+        <v>49</v>
+      </c>
+      <c r="C61" s="53">
+        <v>6100</v>
+      </c>
+      <c r="D61" s="53">
+        <v>49</v>
+      </c>
+      <c r="E61" s="53">
+        <v>6100</v>
+      </c>
+      <c r="F61" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="G61" s="77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="63"/>
+      <c r="B63" s="63"/>
+      <c r="C63" s="63"/>
+      <c r="D63" s="63"/>
+      <c r="E63" s="63"/>
+      <c r="F63" s="63"/>
+      <c r="G63" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="168"/>
+      <c r="B64" s="168">
+        <v>2024</v>
+      </c>
+      <c r="C64" s="168"/>
+      <c r="D64" s="168"/>
+      <c r="E64" s="168"/>
+      <c r="F64" s="168"/>
+      <c r="G64" s="168"/>
+    </row>
+    <row r="65" spans="1:7" ht="25.5" customHeight="1">
+      <c r="A65" s="168"/>
+      <c r="B65" s="138" t="s">
+        <v>3</v>
+      </c>
+      <c r="C65" s="138"/>
+      <c r="D65" s="138" t="s">
+        <v>1</v>
+      </c>
+      <c r="E65" s="138"/>
+      <c r="F65" s="139" t="s">
+        <v>2</v>
+      </c>
+      <c r="G65" s="140"/>
+    </row>
+    <row r="66" spans="1:7" ht="22.5">
+      <c r="A66" s="169"/>
+      <c r="B66" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="E66" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="F66" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="G66" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B67" s="68">
+        <v>325</v>
+      </c>
+      <c r="C67" s="68">
+        <v>30976</v>
+      </c>
+      <c r="D67" s="68">
+        <v>280</v>
+      </c>
+      <c r="E67" s="68">
+        <v>29070</v>
+      </c>
+      <c r="F67" s="68">
+        <v>45</v>
+      </c>
+      <c r="G67" s="68">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B68" s="50">
+        <v>71</v>
+      </c>
+      <c r="C68" s="50">
+        <v>7780</v>
+      </c>
+      <c r="D68" s="50">
+        <v>71</v>
+      </c>
+      <c r="E68" s="50">
+        <v>7780</v>
+      </c>
+      <c r="F68" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="G68" s="86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B69" s="50">
+        <v>71</v>
+      </c>
+      <c r="C69" s="50">
+        <v>7243</v>
+      </c>
+      <c r="D69" s="50">
+        <v>71</v>
+      </c>
+      <c r="E69" s="50">
+        <v>7243</v>
+      </c>
+      <c r="F69" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="G69" s="86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B70" s="50">
+        <v>69</v>
+      </c>
+      <c r="C70" s="50">
+        <v>5810</v>
+      </c>
+      <c r="D70" s="50">
+        <v>47</v>
+      </c>
+      <c r="E70" s="50">
+        <v>5070</v>
+      </c>
+      <c r="F70" s="50">
+        <v>22</v>
+      </c>
+      <c r="G70" s="50">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B71" s="50">
+        <v>71</v>
+      </c>
+      <c r="C71" s="50">
+        <v>6457</v>
+      </c>
+      <c r="D71" s="50">
+        <v>49</v>
+      </c>
+      <c r="E71" s="50">
+        <v>5291</v>
+      </c>
+      <c r="F71" s="50">
+        <v>22</v>
+      </c>
+      <c r="G71" s="50">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="E30" s="44">
-[...23 lines deleted...]
-      <c r="G32" s="17" t="s">
+      <c r="B72" s="53">
+        <v>42</v>
+      </c>
+      <c r="C72" s="53">
+        <v>3687</v>
+      </c>
+      <c r="D72" s="53">
+        <v>42</v>
+      </c>
+      <c r="E72" s="53">
+        <v>3687</v>
+      </c>
+      <c r="F72" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="G72" s="77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="63"/>
+      <c r="B74" s="63"/>
+      <c r="C74" s="63"/>
+      <c r="D74" s="63"/>
+      <c r="E74" s="63"/>
+      <c r="F74" s="63"/>
+      <c r="G74" s="21" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="B34" s="99" t="s">
+    <row r="75" spans="1:7">
+      <c r="A75" s="168"/>
+      <c r="B75" s="168">
+        <v>2025</v>
+      </c>
+      <c r="C75" s="168"/>
+      <c r="D75" s="168"/>
+      <c r="E75" s="168"/>
+      <c r="F75" s="168"/>
+      <c r="G75" s="168"/>
+    </row>
+    <row r="76" spans="1:7" ht="21.75" customHeight="1">
+      <c r="A76" s="168"/>
+      <c r="B76" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="99"/>
-      <c r="D34" s="99" t="s">
+      <c r="C76" s="138"/>
+      <c r="D76" s="138" t="s">
         <v>1</v>
       </c>
-      <c r="E34" s="99"/>
-      <c r="F34" s="100" t="s">
+      <c r="E76" s="138"/>
+      <c r="F76" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="G34" s="101"/>
-[...3 lines deleted...]
-      <c r="B35" s="18" t="s">
+      <c r="G76" s="140"/>
+    </row>
+    <row r="77" spans="1:7" ht="22.5">
+      <c r="A77" s="169"/>
+      <c r="B77" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C35" s="18" t="s">
+      <c r="C77" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="D35" s="18" t="s">
+      <c r="D77" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="E35" s="18" t="s">
+      <c r="E77" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F35" s="18" t="s">
+      <c r="F77" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="G35" s="19" t="s">
+      <c r="G77" s="23" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="A37" s="20" t="s">
+    <row r="78" spans="1:7">
+      <c r="A78" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B78" s="123">
+        <v>337</v>
+      </c>
+      <c r="C78" s="123">
+        <v>29099</v>
+      </c>
+      <c r="D78" s="123">
+        <v>302</v>
+      </c>
+      <c r="E78" s="123">
+        <v>26274</v>
+      </c>
+      <c r="F78" s="124">
+        <v>35</v>
+      </c>
+      <c r="G78" s="124">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B79" s="50">
+        <f>D79+F79</f>
+        <v>112</v>
+      </c>
+      <c r="C79" s="50">
+        <f>E79+G79</f>
+        <v>9137</v>
+      </c>
+      <c r="D79" s="125">
+        <v>94</v>
+      </c>
+      <c r="E79" s="125">
+        <v>8078</v>
+      </c>
+      <c r="F79" s="125">
+        <v>18</v>
+      </c>
+      <c r="G79" s="125">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="41">
-[...19 lines deleted...]
-      <c r="A38" s="20" t="s">
+      <c r="B80" s="50">
+        <f t="shared" ref="B80" si="0">D80+F80</f>
+        <v>75</v>
+      </c>
+      <c r="C80" s="50">
+        <f>E80+G80</f>
+        <v>7602</v>
+      </c>
+      <c r="D80" s="125">
+        <v>57</v>
+      </c>
+      <c r="E80" s="125">
+        <v>5837</v>
+      </c>
+      <c r="F80" s="125">
+        <v>18</v>
+      </c>
+      <c r="G80" s="125">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B38" s="41">
-[...19 lines deleted...]
-      <c r="A39" s="20" t="s">
+      <c r="B81" s="50">
+        <v>42</v>
+      </c>
+      <c r="C81" s="125">
+        <v>4430</v>
+      </c>
+      <c r="D81" s="125">
+        <v>42</v>
+      </c>
+      <c r="E81" s="125">
+        <v>4430</v>
+      </c>
+      <c r="F81" s="126" t="s">
+        <v>6</v>
+      </c>
+      <c r="G81" s="126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="B39" s="41">
-[...19 lines deleted...]
-      <c r="A40" s="24" t="s">
+      <c r="B82" s="50">
+        <v>37</v>
+      </c>
+      <c r="C82" s="125">
+        <v>3651</v>
+      </c>
+      <c r="D82" s="125">
+        <v>37</v>
+      </c>
+      <c r="E82" s="125">
+        <v>3651</v>
+      </c>
+      <c r="F82" s="126" t="s">
+        <v>6</v>
+      </c>
+      <c r="G82" s="126" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="B40" s="44">
-[...302 lines deleted...]
-      <c r="B58" s="41">
+      <c r="B83" s="53">
         <v>71</v>
       </c>
-      <c r="C58" s="41">
-[...2 lines deleted...]
-      <c r="D58" s="69">
+      <c r="C83" s="127">
+        <v>4278</v>
+      </c>
+      <c r="D83" s="127">
         <v>71</v>
       </c>
-      <c r="E58" s="69">
-[...275 lines deleted...]
-      <c r="A74" s="102" t="s">
+      <c r="E83" s="127">
+        <v>4278</v>
+      </c>
+      <c r="F83" s="128" t="s">
+        <v>6</v>
+      </c>
+      <c r="G83" s="128" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="26.25" customHeight="1">
+      <c r="A85" s="141" t="s">
         <v>9</v>
       </c>
-      <c r="B74" s="102"/>
-[...4 lines deleted...]
-      <c r="G74" s="102"/>
+      <c r="B85" s="141"/>
+      <c r="C85" s="141"/>
+      <c r="D85" s="141"/>
+      <c r="E85" s="141"/>
+      <c r="F85" s="141"/>
+      <c r="G85" s="141"/>
     </row>
   </sheetData>
-  <mergeCells count="37">
-[...1 lines deleted...]
-    <mergeCell ref="D4:E4"/>
+  <mergeCells count="42">
+    <mergeCell ref="A85:G85"/>
+    <mergeCell ref="A75:A77"/>
+    <mergeCell ref="B75:G75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="F76:G76"/>
     <mergeCell ref="A33:A35"/>
     <mergeCell ref="B33:G33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="F34:G34"/>
-    <mergeCell ref="F4:G4"/>
-[...7 lines deleted...]
-    <mergeCell ref="B44:C44"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="A23:A25"/>
     <mergeCell ref="B23:G23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="B13:G13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:G3"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="F44:G44"/>
     <mergeCell ref="A64:A66"/>
     <mergeCell ref="B64:G64"/>
     <mergeCell ref="B65:C65"/>
     <mergeCell ref="D65:E65"/>
     <mergeCell ref="F65:G65"/>
+    <mergeCell ref="A43:A45"/>
+    <mergeCell ref="B43:G43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="A53:A55"/>
+    <mergeCell ref="B53:G53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="F54:G54"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>