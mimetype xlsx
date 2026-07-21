--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -7,51 +7,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="120" windowWidth="9720" windowHeight="7320"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$H$8</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$I$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
   <si>
     <t>Товарные запасы в розничной сети*</t>
   </si>
   <si>
     <t>В днях торговли</t>
   </si>
   <si>
     <t>* Данные только по предприятиям торговли, с численностью работающих свыше 20 человек  (по форме 2-торговля)</t>
   </si>
   <si>
     <t>Товарные запасы, млн. тенге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -167,58 +167,58 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -478,190 +478,200 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A2:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C16" sqref="C16"/>
+      <selection activeCell="A2" sqref="A2:I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="3" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A1" s="15" t="s">
+    <row r="2" spans="1:9" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="15"/>
-[...5 lines deleted...]
-      <c r="H1" s="15"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
     </row>
-    <row r="2" spans="1:8" s="4" customFormat="1" ht="12" thickBot="1">
-      <c r="A2" s="5"/>
+    <row r="3" spans="1:9" s="4" customFormat="1" ht="12" thickBot="1">
+      <c r="A3" s="5"/>
     </row>
-    <row r="3" spans="1:8" s="8" customFormat="1" ht="12" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="7">
+    <row r="4" spans="1:9" s="8" customFormat="1" ht="12" thickBot="1">
+      <c r="A4" s="6"/>
+      <c r="B4" s="7">
         <v>2018</v>
       </c>
-      <c r="C3" s="7">
+      <c r="C4" s="7">
         <v>2019</v>
       </c>
-      <c r="D3" s="7">
+      <c r="D4" s="7">
         <v>2020</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E4" s="7">
         <v>2021</v>
       </c>
-      <c r="F3" s="7">
+      <c r="F4" s="7">
         <v>2022</v>
       </c>
-      <c r="G3" s="7">
+      <c r="G4" s="7">
         <v>2023</v>
       </c>
-      <c r="H3" s="7">
+      <c r="H4" s="7">
         <v>2024</v>
       </c>
+      <c r="I4" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:8" s="4" customFormat="1" ht="11.25">
-      <c r="A4" s="11" t="s">
+    <row r="5" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="10">
+      <c r="B5" s="10">
         <v>22.8</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C5" s="10">
         <v>30.6</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D5" s="10">
         <v>34.200000000000003</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E5" s="10">
         <v>55.6</v>
       </c>
-      <c r="F4" s="10">
+      <c r="F5" s="10">
         <v>69.2</v>
       </c>
-      <c r="G4" s="10">
+      <c r="G5" s="10">
         <v>70.5</v>
       </c>
-      <c r="H4" s="10">
+      <c r="H5" s="10">
         <v>72.8</v>
       </c>
+      <c r="I5" s="10">
+        <v>74</v>
+      </c>
     </row>
-    <row r="5" spans="1:8" s="4" customFormat="1" ht="11.25">
-      <c r="A5" s="12" t="s">
+    <row r="6" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A6" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B6" s="13">
         <v>54</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C6" s="13">
         <v>51</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D6" s="13">
         <v>50</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E6" s="13">
         <v>49</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F6" s="13">
         <v>57</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G6" s="13">
         <v>56</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H6" s="13">
         <v>50</v>
       </c>
+      <c r="I6" s="13">
+        <v>49</v>
+      </c>
     </row>
-    <row r="6" spans="1:8" s="9" customFormat="1" ht="11.25"/>
-[...1 lines deleted...]
-      <c r="A7" s="16" t="s">
+    <row r="7" spans="1:9" s="9" customFormat="1" ht="11.25"/>
+    <row r="8" spans="1:9" s="15" customFormat="1" ht="21" customHeight="1">
+      <c r="A8" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="16"/>
-[...5 lines deleted...]
-      <c r="H7" s="16"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="17"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="17"/>
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
     </row>
-    <row r="8" spans="1:8" s="4" customFormat="1" ht="11.25">
-[...4 lines deleted...]
-      <c r="E8" s="14"/>
+    <row r="9" spans="1:9" s="4" customFormat="1" ht="11.25">
+      <c r="A9" s="14"/>
+      <c r="B9" s="14"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
     </row>
-    <row r="9" spans="1:8" s="1" customFormat="1"/>
-[...6 lines deleted...]
-    <row r="16" spans="1:8" s="2" customFormat="1"/>
+    <row r="10" spans="1:9" s="1" customFormat="1"/>
+    <row r="11" spans="1:9" s="2" customFormat="1"/>
+    <row r="12" spans="1:9" s="2" customFormat="1"/>
+    <row r="13" spans="1:9" s="2" customFormat="1"/>
+    <row r="14" spans="1:9" s="2" customFormat="1"/>
+    <row r="15" spans="1:9" s="2" customFormat="1"/>
+    <row r="16" spans="1:9" s="2" customFormat="1"/>
     <row r="17" s="2" customFormat="1"/>
     <row r="18" s="2" customFormat="1"/>
     <row r="19" s="2" customFormat="1"/>
     <row r="20" s="2" customFormat="1"/>
     <row r="21" s="2" customFormat="1"/>
+    <row r="22" s="2" customFormat="1"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A7:H7"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="69" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>