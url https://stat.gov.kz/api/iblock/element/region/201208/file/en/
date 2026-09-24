--- v0 (2026-04-14)
+++ v1 (2026-09-24)
@@ -1,162 +1,403 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13890" yWindow="270" windowWidth="14970" windowHeight="12795" tabRatio="326"/>
+    <workbookView xWindow="13896" yWindow="276" windowWidth="14976" windowHeight="12792" tabRatio="326"/>
   </bookViews>
   <sheets>
-    <sheet name="табл 1" sheetId="4" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="6" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="5" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>The volume of construction work performed by type</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>including by type of construction work</t>
   </si>
   <si>
     <t>works of erecting
 buildings (41 CCEA)</t>
   </si>
   <si>
     <t>construction works of erection establishments of civil constructions
  (42 CCEA)</t>
   </si>
   <si>
     <t>particularized construction works (43 CCEA)</t>
   </si>
   <si>
     <t>thsd.tenge</t>
   </si>
   <si>
     <t>% of previous year</t>
   </si>
   <si>
     <t>* - with 1990 dynamic rows calculated according of classifier NASE on 2008 VST 01 ed.2</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t xml:space="preserve">162101 (In accordance with the General Classification of Types of Economic Activity 41,42,43) </t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Volume of performed construction works in accordance with the General Classification of Types of Economic Activity 41,42,43</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Volume of performed construction works</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>The volume of construction refers to the cost of construction works performed by enterprises engaged in construction activities under concluded construction contracts, which includes works for the construction of new facilities, capital and current repairs, reconstruction, modernization of residental and non-residental buildings, and engineering structures.</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The volume of construction works is formed based on primary statistical data for large, meduim and small enterprises, classified under the main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>The information base consists of primary data from nationwide statistical observations for large, medium and small enterprises with main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Since 1998</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/akmola/spreadsheets/?industry=28263&amp;year=&amp;name=85302&amp;period=year&amp;type=</t>
+  </si>
+  <si>
+    <t>03.07.2026 y.</t>
+  </si>
+  <si>
+    <t>05.07.2027 y.</t>
+  </si>
+  <si>
+    <t>Construction,investment statistics and structural statistics department</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L.Turuzhanova 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7162 40-19-57</t>
+  </si>
+  <si>
+    <t>l.turuzhanova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="170" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0033CC"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -189,224 +430,319 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...60 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...54 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 4" xfId="6"/>
+    <cellStyle name="Обычный 4 2" xfId="4"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -649,799 +985,1383 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G47"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="G37" sqref="G37"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="80" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="80" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="63"/>
+      <c r="B1" s="63"/>
+    </row>
+    <row r="2" spans="1:13" s="66" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="65" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="66" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A3" s="64" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="67" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="66" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="68" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="66" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="65" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="66" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="65" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="66" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="70" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="66" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="64" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="68" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="66" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="70" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="66" customFormat="1" ht="34.799999999999997" customHeight="1">
+      <c r="A10" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="70" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="66" customFormat="1" ht="18" customHeight="1">
+      <c r="A11" s="64" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="67"/>
+      <c r="M11" s="71"/>
+    </row>
+    <row r="12" spans="1:13" s="66" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="72" t="s">
+        <v>36</v>
+      </c>
+      <c r="M12" s="71"/>
+    </row>
+    <row r="13" spans="1:13" s="66" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="73" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="74" t="s">
+        <v>38</v>
+      </c>
+      <c r="M13" s="71"/>
+    </row>
+    <row r="14" spans="1:13" s="66" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="74" t="s">
+        <v>49</v>
+      </c>
+      <c r="M14" s="71"/>
+    </row>
+    <row r="15" spans="1:13" s="66" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="74" t="s">
+        <v>41</v>
+      </c>
+      <c r="M15" s="71"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="75" t="s">
+        <v>50</v>
+      </c>
+      <c r="M16" s="76"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="64" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="75" t="s">
+        <v>51</v>
+      </c>
+      <c r="M17" s="77"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="64" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="81" t="s">
+        <v>52</v>
+      </c>
+      <c r="M18" s="76"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="82" t="s">
+        <v>53</v>
+      </c>
+      <c r="M19" s="77"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="64" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="83" t="s">
+        <v>54</v>
+      </c>
+      <c r="M20" s="76"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="64" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="84" t="s">
+        <v>55</v>
+      </c>
+      <c r="M21" s="77"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="78"/>
+      <c r="B22" s="79"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="77"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="76"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="77"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="76"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:C20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="1"/>
+    <col min="257" max="257" width="4.44140625" style="1" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="1" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="1"/>
+    <col min="513" max="513" width="4.44140625" style="1" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="1" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="1"/>
+    <col min="769" max="769" width="4.44140625" style="1" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="1"/>
+    <col min="1025" max="1025" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="1"/>
+    <col min="1281" max="1281" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="1"/>
+    <col min="1537" max="1537" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="1"/>
+    <col min="1793" max="1793" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="1"/>
+    <col min="2049" max="2049" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="1"/>
+    <col min="2305" max="2305" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="1"/>
+    <col min="2561" max="2561" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="1"/>
+    <col min="2817" max="2817" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="1"/>
+    <col min="3073" max="3073" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="1"/>
+    <col min="3329" max="3329" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="1"/>
+    <col min="3585" max="3585" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="1"/>
+    <col min="3841" max="3841" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="1"/>
+    <col min="4097" max="4097" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="1"/>
+    <col min="4353" max="4353" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="1"/>
+    <col min="4609" max="4609" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="1"/>
+    <col min="4865" max="4865" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="1"/>
+    <col min="5121" max="5121" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="1"/>
+    <col min="5377" max="5377" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="1"/>
+    <col min="5633" max="5633" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="1"/>
+    <col min="5889" max="5889" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="1"/>
+    <col min="6145" max="6145" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="1"/>
+    <col min="6401" max="6401" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="1"/>
+    <col min="6657" max="6657" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="1"/>
+    <col min="6913" max="6913" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="1"/>
+    <col min="7169" max="7169" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="1"/>
+    <col min="7425" max="7425" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="1"/>
+    <col min="7681" max="7681" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="1"/>
+    <col min="7937" max="7937" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="1"/>
+    <col min="8193" max="8193" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="1"/>
+    <col min="8449" max="8449" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="1"/>
+    <col min="8705" max="8705" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="1"/>
+    <col min="8961" max="8961" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="1"/>
+    <col min="9217" max="9217" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="1"/>
+    <col min="9473" max="9473" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="1"/>
+    <col min="9729" max="9729" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="1"/>
+    <col min="9985" max="9985" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="1"/>
+    <col min="10241" max="10241" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="1"/>
+    <col min="10497" max="10497" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="1"/>
+    <col min="10753" max="10753" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="1"/>
+    <col min="11009" max="11009" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="1"/>
+    <col min="11265" max="11265" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="1"/>
+    <col min="11521" max="11521" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="1"/>
+    <col min="11777" max="11777" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="1"/>
+    <col min="12033" max="12033" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="1"/>
+    <col min="12289" max="12289" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="1"/>
+    <col min="12545" max="12545" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="1"/>
+    <col min="12801" max="12801" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="1"/>
+    <col min="13057" max="13057" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="1"/>
+    <col min="13313" max="13313" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="1"/>
+    <col min="13569" max="13569" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="1"/>
+    <col min="13825" max="13825" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="1"/>
+    <col min="14081" max="14081" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="1"/>
+    <col min="14337" max="14337" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="1"/>
+    <col min="14593" max="14593" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="1"/>
+    <col min="14849" max="14849" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="1"/>
+    <col min="15105" max="15105" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="1"/>
+    <col min="15361" max="15361" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="1"/>
+    <col min="15617" max="15617" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="1"/>
+    <col min="15873" max="15873" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="1"/>
+    <col min="16129" max="16129" width="4.44140625" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:3">
+      <c r="A3" s="53"/>
+      <c r="B3" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="55"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="53"/>
+      <c r="B4" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="55"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" s="55"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="53"/>
+      <c r="B6" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="55"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="53"/>
+      <c r="B7" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="55"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="53"/>
+      <c r="B8" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="55"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="53"/>
+      <c r="B9" s="57"/>
+      <c r="C9" s="55"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="53"/>
+      <c r="B10" s="53"/>
+      <c r="C10" s="55"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="53"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="55"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="53"/>
+      <c r="B12" s="53"/>
+      <c r="C12" s="53"/>
+    </row>
+    <row r="13" spans="1:3" ht="14.4">
+      <c r="A13" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="59"/>
+      <c r="C13" s="59"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="60"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15" s="61"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="61"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="62"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A13:C13"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G40"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E5" sqref="E5:E12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="12" style="11" customWidth="1"/>
-    <col min="2" max="2" width="18.7109375" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="2" width="18.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.5546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="27.33203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="30.44140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="26.33203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="21.33203125" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="50"/>
-[...3 lines deleted...]
-      <c r="F1" s="50"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
     </row>
     <row r="2" spans="1:6" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A2" s="48"/>
-[...4 lines deleted...]
-      <c r="F2" s="48"/>
+      <c r="A2" s="42"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
     </row>
     <row r="3" spans="1:6" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A3" s="51"/>
-      <c r="B3" s="53" t="s">
+      <c r="A3" s="49"/>
+      <c r="B3" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="53"/>
-      <c r="D3" s="52" t="s">
+      <c r="C3" s="51"/>
+      <c r="D3" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="52"/>
-      <c r="F3" s="52"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
     </row>
     <row r="4" spans="1:6" ht="54.75" customHeight="1" thickBot="1">
-      <c r="A4" s="51"/>
+      <c r="A4" s="49"/>
       <c r="B4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="12.75" customHeight="1">
-[...77 lines deleted...]
-      <c r="F12" s="18"/>
+    <row r="5" spans="1:6">
+      <c r="A5" s="14">
+        <v>1998</v>
+      </c>
+      <c r="B5" s="15">
+        <v>1492705</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="15">
+        <v>41818</v>
+      </c>
+      <c r="E5" s="15">
+        <v>224094</v>
+      </c>
+      <c r="F5" s="15">
+        <v>1226793</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="14">
+        <v>1999</v>
+      </c>
+      <c r="B6" s="15">
+        <v>574797</v>
+      </c>
+      <c r="C6" s="16">
+        <v>39.1</v>
+      </c>
+      <c r="D6" s="15">
+        <v>5462</v>
+      </c>
+      <c r="E6" s="15">
+        <v>110912</v>
+      </c>
+      <c r="F6" s="15">
+        <v>458423</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="14">
+        <v>2000</v>
+      </c>
+      <c r="B7" s="15">
+        <v>1751854</v>
+      </c>
+      <c r="C7" s="16">
+        <v>312.89999999999998</v>
+      </c>
+      <c r="D7" s="15">
+        <v>366770</v>
+      </c>
+      <c r="E7" s="15">
+        <v>598240</v>
+      </c>
+      <c r="F7" s="15">
+        <v>786844</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="14">
+        <v>2001</v>
+      </c>
+      <c r="B8" s="15">
+        <v>2006206</v>
+      </c>
+      <c r="C8" s="16">
+        <v>117.8</v>
+      </c>
+      <c r="D8" s="15">
+        <v>298312</v>
+      </c>
+      <c r="E8" s="15">
+        <v>820760</v>
+      </c>
+      <c r="F8" s="15">
+        <v>887134</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="14">
+        <v>2002</v>
+      </c>
+      <c r="B9" s="15">
+        <v>3922426</v>
+      </c>
+      <c r="C9" s="16">
+        <v>184.3</v>
+      </c>
+      <c r="D9" s="15">
+        <v>154439</v>
+      </c>
+      <c r="E9" s="15">
+        <v>3233270</v>
+      </c>
+      <c r="F9" s="15">
+        <v>534717</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="14">
+        <v>2003</v>
+      </c>
+      <c r="B10" s="15">
+        <v>5221436</v>
+      </c>
+      <c r="C10" s="16">
+        <v>130.80000000000001</v>
+      </c>
+      <c r="D10" s="15">
+        <v>333199</v>
+      </c>
+      <c r="E10" s="15">
+        <v>4038767</v>
+      </c>
+      <c r="F10" s="15">
+        <v>849470</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="14">
+        <v>2004</v>
+      </c>
+      <c r="B11" s="15">
+        <v>6641846</v>
+      </c>
+      <c r="C11" s="16">
+        <v>123.5</v>
+      </c>
+      <c r="D11" s="15">
+        <v>728336</v>
+      </c>
+      <c r="E11" s="15">
+        <v>3309034</v>
+      </c>
+      <c r="F11" s="15">
+        <v>2604476</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="14">
+        <v>2005</v>
+      </c>
+      <c r="B12" s="15">
+        <v>8104239</v>
+      </c>
+      <c r="C12" s="17">
+        <v>114.4</v>
+      </c>
+      <c r="D12" s="15">
+        <v>2711411</v>
+      </c>
+      <c r="E12" s="15">
+        <v>2807510</v>
+      </c>
+      <c r="F12" s="15">
+        <v>2585318</v>
+      </c>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="20">
-[...15 lines deleted...]
-        <v>1226793</v>
+      <c r="A13" s="18">
+        <v>2006</v>
+      </c>
+      <c r="B13" s="8">
+        <v>12427929</v>
+      </c>
+      <c r="C13" s="19">
+        <v>144.80000000000001</v>
+      </c>
+      <c r="D13" s="8">
+        <v>3271331</v>
+      </c>
+      <c r="E13" s="15">
+        <v>5894992</v>
+      </c>
+      <c r="F13" s="8">
+        <v>3261606</v>
       </c>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="20">
-[...15 lines deleted...]
-        <v>458423</v>
+      <c r="A14" s="14">
+        <v>2007</v>
+      </c>
+      <c r="B14" s="8">
+        <v>50303832</v>
+      </c>
+      <c r="C14" s="20">
+        <v>380.41766728780766</v>
+      </c>
+      <c r="D14" s="8">
+        <v>7595815</v>
+      </c>
+      <c r="E14" s="15">
+        <v>33310870</v>
+      </c>
+      <c r="F14" s="8">
+        <v>9397147</v>
       </c>
     </row>
     <row r="15" spans="1:6">
-      <c r="A15" s="20">
-[...15 lines deleted...]
-        <v>786844</v>
+      <c r="A15" s="21">
+        <v>2008</v>
+      </c>
+      <c r="B15" s="15">
+        <v>64644848</v>
+      </c>
+      <c r="C15" s="19">
+        <v>118.33222313083131</v>
+      </c>
+      <c r="D15" s="8">
+        <v>1903907</v>
+      </c>
+      <c r="E15" s="15">
+        <v>44142418</v>
+      </c>
+      <c r="F15" s="8">
+        <v>18598523</v>
       </c>
     </row>
     <row r="16" spans="1:6">
-      <c r="A16" s="20">
-[...15 lines deleted...]
-        <v>887134</v>
+      <c r="A16" s="22">
+        <v>2009</v>
+      </c>
+      <c r="B16" s="23">
+        <v>83128930</v>
+      </c>
+      <c r="C16" s="24">
+        <v>121.54374233476781</v>
+      </c>
+      <c r="D16" s="25">
+        <v>18742440</v>
+      </c>
+      <c r="E16" s="26">
+        <v>38981010</v>
+      </c>
+      <c r="F16" s="25">
+        <v>25405480</v>
       </c>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="20">
-[...15 lines deleted...]
-        <v>534717</v>
+      <c r="A17" s="22">
+        <v>2010</v>
+      </c>
+      <c r="B17" s="25">
+        <v>58520117</v>
+      </c>
+      <c r="C17" s="27">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="D17" s="25">
+        <v>18528959</v>
+      </c>
+      <c r="E17" s="15">
+        <v>26786224</v>
+      </c>
+      <c r="F17" s="15">
+        <v>13204934</v>
       </c>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="20">
-[...36 lines deleted...]
-      </c>
+      <c r="A18" s="22">
+        <v>2011</v>
+      </c>
+      <c r="B18" s="25">
+        <v>67045260</v>
+      </c>
+      <c r="C18" s="28">
+        <v>107.5</v>
+      </c>
+      <c r="D18" s="25">
+        <v>11663891</v>
+      </c>
+      <c r="E18" s="15">
+        <v>39396665</v>
+      </c>
+      <c r="F18" s="15">
+        <v>15984704</v>
+      </c>
+      <c r="G18" s="3"/>
+    </row>
+    <row r="19" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A19" s="22">
+        <v>2012</v>
+      </c>
+      <c r="B19" s="25">
+        <v>75428461</v>
+      </c>
+      <c r="C19" s="28">
+        <v>105.3</v>
+      </c>
+      <c r="D19" s="25">
+        <v>24013121</v>
+      </c>
+      <c r="E19" s="25">
+        <v>32590620</v>
+      </c>
+      <c r="F19" s="25">
+        <v>18824720</v>
+      </c>
+      <c r="G19" s="3"/>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="20">
-[...16 lines deleted...]
-      </c>
+      <c r="A20" s="6">
+        <v>2013</v>
+      </c>
+      <c r="B20" s="25">
+        <v>68682024</v>
+      </c>
+      <c r="C20" s="29">
+        <v>87.81</v>
+      </c>
+      <c r="D20" s="25">
+        <v>16331963</v>
+      </c>
+      <c r="E20" s="13">
+        <v>34878709</v>
+      </c>
+      <c r="F20" s="30">
+        <v>17471352</v>
+      </c>
+      <c r="G20" s="3"/>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" s="24">
-[...15 lines deleted...]
-        <v>3261606</v>
+      <c r="A21" s="6">
+        <v>2014</v>
+      </c>
+      <c r="B21" s="13">
+        <v>83222067</v>
+      </c>
+      <c r="C21" s="28">
+        <v>116.51</v>
+      </c>
+      <c r="D21" s="15">
+        <v>22031026</v>
+      </c>
+      <c r="E21" s="25">
+        <v>37720666</v>
+      </c>
+      <c r="F21" s="31">
+        <v>23470375</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="20">
-[...15 lines deleted...]
-        <v>9397147</v>
+      <c r="A22" s="6">
+        <v>2015</v>
+      </c>
+      <c r="B22" s="32">
+        <v>91726588</v>
+      </c>
+      <c r="C22" s="33">
+        <v>106.4</v>
+      </c>
+      <c r="D22" s="34">
+        <v>28533078</v>
+      </c>
+      <c r="E22" s="34">
+        <v>48080079</v>
+      </c>
+      <c r="F22" s="34">
+        <v>15113431</v>
       </c>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" s="27">
-[...16 lines deleted...]
-      </c>
+      <c r="A23" s="6">
+        <v>2016</v>
+      </c>
+      <c r="B23" s="9">
+        <v>99938918</v>
+      </c>
+      <c r="C23" s="33">
+        <v>103.5</v>
+      </c>
+      <c r="D23" s="9">
+        <v>15498803</v>
+      </c>
+      <c r="E23" s="9">
+        <v>59614232</v>
+      </c>
+      <c r="F23" s="9">
+        <v>24825883</v>
+      </c>
+      <c r="G23" s="4"/>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" s="28">
-[...16 lines deleted...]
-      </c>
+      <c r="A24" s="6">
+        <v>2017</v>
+      </c>
+      <c r="B24" s="9">
+        <v>123361202</v>
+      </c>
+      <c r="C24" s="35">
+        <v>117.7</v>
+      </c>
+      <c r="D24" s="9">
+        <v>20567229</v>
+      </c>
+      <c r="E24" s="9">
+        <v>81071970</v>
+      </c>
+      <c r="F24" s="9">
+        <v>21722003</v>
+      </c>
+      <c r="G24" s="4"/>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" s="28">
-[...58 lines deleted...]
-      <c r="G27" s="3"/>
+      <c r="A25" s="6">
+        <v>2018</v>
+      </c>
+      <c r="B25" s="9">
+        <v>109917696</v>
+      </c>
+      <c r="C25" s="36">
+        <v>84.5</v>
+      </c>
+      <c r="D25" s="9">
+        <v>24695589</v>
+      </c>
+      <c r="E25" s="9">
+        <v>60282026</v>
+      </c>
+      <c r="F25" s="9">
+        <v>24940081</v>
+      </c>
+      <c r="G25" s="4"/>
+    </row>
+    <row r="26" spans="1:7" s="3" customFormat="1">
+      <c r="A26" s="37">
+        <v>2019</v>
+      </c>
+      <c r="B26" s="38">
+        <v>136825764</v>
+      </c>
+      <c r="C26" s="39">
+        <v>122.5</v>
+      </c>
+      <c r="D26" s="38">
+        <v>30350685</v>
+      </c>
+      <c r="E26" s="38">
+        <v>78338038</v>
+      </c>
+      <c r="F26" s="38">
+        <v>28137041</v>
+      </c>
+      <c r="G26" s="5"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="6">
+        <v>2020</v>
+      </c>
+      <c r="B27" s="12">
+        <v>166520623</v>
+      </c>
+      <c r="C27" s="7">
+        <v>123.1</v>
+      </c>
+      <c r="D27" s="40">
+        <v>55381168</v>
+      </c>
+      <c r="E27" s="40">
+        <v>74370211</v>
+      </c>
+      <c r="F27" s="40">
+        <v>36769244</v>
+      </c>
+      <c r="G27" s="4"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="6">
-        <v>2013</v>
-[...16 lines deleted...]
-      <c r="G28" s="3"/>
+        <v>2021</v>
+      </c>
+      <c r="B28" s="25">
+        <v>191812827</v>
+      </c>
+      <c r="C28" s="7">
+        <v>111.9</v>
+      </c>
+      <c r="D28" s="8">
+        <v>70539588</v>
+      </c>
+      <c r="E28" s="8">
+        <v>81728701</v>
+      </c>
+      <c r="F28" s="9">
+        <v>39544538</v>
+      </c>
+      <c r="G28" s="4"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="6">
-        <v>2014</v>
-[...15 lines deleted...]
-      </c>
+        <v>2022</v>
+      </c>
+      <c r="B29" s="25">
+        <v>276073281</v>
+      </c>
+      <c r="C29" s="7">
+        <v>139.6</v>
+      </c>
+      <c r="D29" s="8">
+        <v>128215696</v>
+      </c>
+      <c r="E29" s="8">
+        <v>98719282</v>
+      </c>
+      <c r="F29" s="9">
+        <v>49138303</v>
+      </c>
+      <c r="G29" s="4"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="6">
-        <v>2015</v>
-[...15 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="B30" s="9">
+        <v>268330804</v>
+      </c>
+      <c r="C30" s="7">
+        <v>93</v>
+      </c>
+      <c r="D30" s="8">
+        <v>63268098</v>
+      </c>
+      <c r="E30" s="8">
+        <v>155746413</v>
+      </c>
+      <c r="F30" s="9">
+        <v>49316293</v>
+      </c>
+      <c r="G30" s="4"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="6">
-        <v>2016</v>
-[...14 lines deleted...]
-        <v>24825883</v>
+        <v>2024</v>
+      </c>
+      <c r="B31" s="43">
+        <v>339243970</v>
+      </c>
+      <c r="C31" s="44">
+        <v>124.9</v>
+      </c>
+      <c r="D31" s="43">
+        <v>98917880</v>
+      </c>
+      <c r="E31" s="43">
+        <v>168426996</v>
+      </c>
+      <c r="F31" s="43">
+        <v>71899094</v>
       </c>
       <c r="G31" s="4"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="6">
-        <v>2017</v>
-[...14 lines deleted...]
-        <v>21722003</v>
+        <v>2025</v>
+      </c>
+      <c r="B32" s="45">
+        <v>431743020</v>
+      </c>
+      <c r="C32" s="46">
+        <v>124.6</v>
+      </c>
+      <c r="D32" s="43">
+        <v>105820524</v>
+      </c>
+      <c r="E32" s="43">
+        <v>217308761</v>
+      </c>
+      <c r="F32" s="43">
+        <v>108613735</v>
       </c>
       <c r="G32" s="4"/>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" s="6">
-[...16 lines deleted...]
-      </c>
+      <c r="A33" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="52"/>
+      <c r="C33" s="52"/>
+      <c r="D33" s="52"/>
+      <c r="E33" s="52"/>
+      <c r="F33" s="52"/>
       <c r="G33" s="4"/>
     </row>
-    <row r="34" spans="1:7" s="3" customFormat="1">
-[...39 lines deleted...]
-      <c r="G35" s="4"/>
+    <row r="34" spans="1:7">
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+    </row>
+    <row r="35" spans="1:7" ht="12" customHeight="1">
+      <c r="A35" s="47"/>
+      <c r="B35" s="47"/>
     </row>
     <row r="36" spans="1:7">
-      <c r="A36" s="6">
-[...38 lines deleted...]
-      <c r="G37" s="4"/>
+      <c r="B36" s="10"/>
+      <c r="C36" s="41"/>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" s="6">
-[...38 lines deleted...]
-      <c r="G39" s="4"/>
+      <c r="B38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
     </row>
     <row r="40" spans="1:7">
-      <c r="A40" s="54" t="s">
-[...32 lines deleted...]
-      <c r="F47" s="12"/>
+      <c r="B40" s="12"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="A35:B35"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="B3:C3"/>
-    <mergeCell ref="A40:F40"/>
+    <mergeCell ref="A33:F33"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
@@ -1522,50 +2442,52 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B8215A9-CB99-413B-8A39-78E467AEC117}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>табл 1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Isabekova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>