--- v0 (2026-04-14)
+++ v1 (2026-09-24)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="11850" windowHeight="9660"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="11856" windowHeight="9660"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="3" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="67">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Akmola region</t>
   </si>
   <si>
     <t>Kokshetau c.a.</t>
   </si>
   <si>
     <t>Kosshy c.a.</t>
   </si>
   <si>
     <t>Stepnogorsk c.a.</t>
   </si>
   <si>
     <t>Accol</t>
   </si>
   <si>
     <t>Arshaly</t>
   </si>
   <si>
     <t>Astrakhan</t>
   </si>
   <si>
@@ -82,71 +86,209 @@
   <si>
     <t>Zhaksy</t>
   </si>
   <si>
     <t>Zharkain</t>
   </si>
   <si>
     <t>Zerendi</t>
   </si>
   <si>
     <t>Korgalzhyn</t>
   </si>
   <si>
     <t>Sandyktau</t>
   </si>
   <si>
     <t>Tselinograd</t>
   </si>
   <si>
     <t>Shortandy</t>
   </si>
   <si>
     <t>Burabay</t>
   </si>
   <si>
-    <t xml:space="preserve">Number of construction contractors companies </t>
-[...1 lines deleted...]
-  <si>
     <t>unit</t>
+  </si>
+  <si>
+    <t>Number of enterprises and organizations carrying out construction activities</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Since 2003</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Construction organizations include all general construction and specialized organizations, including repair and construction organizations. The main activity of construction organizations is to perform work under contract agreements with customers related to the type of economic activity “Construction”, in accordance with the state “General Classifier of Types of Economic Activities (OKED).</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Aggregated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The volume of construction works is formed based on primary statistical data for large, meduim and small enterprises, classified under the main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>The information base consists of primary data from nationwide statistical observations for large, medium and small enterprises with main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>03.07.2026 y.</t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>05.07.2027 y.</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/akmola/spreadsheets/?industry=28263&amp;year=&amp;name=85302&amp;period=year&amp;type=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t>Construction,investment statistics and structural statistics department</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L.Turuzhanova 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7162 40-19-57</t>
+  </si>
+  <si>
+    <t>l.turuzhanova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -157,50 +299,132 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0033CC"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -260,195 +484,306 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...32 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="8"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="9"/>
     <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="4"/>
+    <cellStyle name="Обычный 4 2 2" xfId="7"/>
+    <cellStyle name="Обычный 4 3" xfId="10"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -691,137 +1026,466 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="F10" sqref="F10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="67" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="67" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="50"/>
+      <c r="B1" s="50"/>
+    </row>
+    <row r="2" spans="1:13" s="53" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="52">
+        <v>162104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="53" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="52" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="53" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="54" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="53" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="53" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="52" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="53" customFormat="1" ht="52.5" customHeight="1">
+      <c r="A7" s="51" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="53" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="54" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="53" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="57" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="53" customFormat="1" ht="34.799999999999997" customHeight="1">
+      <c r="A10" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="53" customFormat="1" ht="12" customHeight="1">
+      <c r="A11" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="56"/>
+      <c r="M11" s="58"/>
+    </row>
+    <row r="12" spans="1:13" s="53" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="51" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="M12" s="58"/>
+    </row>
+    <row r="13" spans="1:13" s="53" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="60" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="61" t="s">
+        <v>43</v>
+      </c>
+      <c r="M13" s="58"/>
+    </row>
+    <row r="14" spans="1:13" s="53" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>61</v>
+      </c>
+      <c r="M14" s="58"/>
+    </row>
+    <row r="15" spans="1:13" s="53" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="60" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="61" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="58"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="51" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="M16" s="63"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="62" t="s">
+        <v>49</v>
+      </c>
+      <c r="M17" s="64"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="M18" s="63"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="M19" s="64"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="80" t="s">
+        <v>65</v>
+      </c>
+      <c r="M20" s="63"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="81" t="s">
+        <v>66</v>
+      </c>
+      <c r="M21" s="64"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="65"/>
+      <c r="B22" s="66"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="64"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="63"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="64"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="63"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:C20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:3">
+      <c r="A3" s="68"/>
+      <c r="B3" s="69" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" s="70"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="68"/>
+      <c r="B4" s="69" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="70"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="68"/>
+      <c r="B5" s="69" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="70"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="68"/>
+      <c r="B6" s="69" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" s="70"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="68"/>
+      <c r="B7" s="69" t="s">
+        <v>58</v>
+      </c>
+      <c r="C7" s="70"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="68"/>
+      <c r="B8" s="71" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="70"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="68"/>
+      <c r="B9" s="72"/>
+      <c r="C9" s="70"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="68"/>
+      <c r="B10" s="68"/>
+      <c r="C10" s="70"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="68"/>
+      <c r="B11" s="68"/>
+      <c r="C11" s="70"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="68"/>
+      <c r="B12" s="68"/>
+      <c r="C12" s="68"/>
+    </row>
+    <row r="13" spans="1:3" ht="14.4">
+      <c r="A13" s="73" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="74"/>
+      <c r="C13" s="74"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="75"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15" s="76"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="76"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="77"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A13:C13"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:W24"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J30" sqref="J30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="7.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="16.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="7.109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="6.88671875" style="1" customWidth="1"/>
+    <col min="5" max="6" width="7.109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="1" customWidth="1"/>
-    <col min="8" max="8" width="6.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="6.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="6.88671875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="7.6640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="6.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="7" style="1" customWidth="1"/>
-    <col min="12" max="12" width="7.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="7.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6640625" style="1" customWidth="1"/>
+    <col min="13" max="14" width="7.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="7.6640625" style="1" customWidth="1"/>
     <col min="16" max="16" width="8" style="1" customWidth="1"/>
-    <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="7.88671875" style="1" customWidth="1"/>
+    <col min="18" max="18" width="7.6640625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="7.5546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" customWidth="1"/>
-    <col min="21" max="21" width="7.42578125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="1"/>
+    <col min="21" max="21" width="7.44140625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="7.5546875" style="1" customWidth="1"/>
+    <col min="23" max="23" width="7.88671875" style="1" customWidth="1"/>
+    <col min="24" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="16.5" customHeight="1">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+    </row>
+    <row r="2" spans="1:24" ht="13.8" thickBot="1">
+      <c r="A2" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="46"/>
-[...44 lines deleted...]
-      <c r="W2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
     </row>
     <row r="3" spans="1:24" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2003</v>
       </c>
       <c r="C3" s="3">
         <v>2004</v>
       </c>
       <c r="D3" s="3">
         <v>2005</v>
       </c>
       <c r="E3" s="3">
         <v>2006</v>
       </c>
       <c r="F3" s="3">
         <v>2007</v>
       </c>
       <c r="G3" s="3">
         <v>2008</v>
       </c>
       <c r="H3" s="3">
         <v>2009</v>
       </c>
       <c r="I3" s="4">
@@ -847,51 +1511,53 @@
       </c>
       <c r="P3" s="4">
         <v>2017</v>
       </c>
       <c r="Q3" s="4">
         <v>2018</v>
       </c>
       <c r="R3" s="6">
         <v>2019</v>
       </c>
       <c r="S3" s="6">
         <v>2020</v>
       </c>
       <c r="T3" s="7">
         <v>2021</v>
       </c>
       <c r="U3" s="6">
         <v>2022</v>
       </c>
       <c r="V3" s="43">
         <v>2023</v>
       </c>
       <c r="W3" s="43">
         <v>2024</v>
       </c>
-      <c r="X3" s="8"/>
+      <c r="X3" s="43">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:24" ht="16.5" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="10">
         <v>130</v>
       </c>
       <c r="C4" s="10">
         <v>147</v>
       </c>
       <c r="D4" s="10">
         <v>170</v>
       </c>
       <c r="E4" s="10">
         <v>187</v>
       </c>
       <c r="F4" s="10">
         <v>199</v>
       </c>
       <c r="G4" s="11">
         <v>206</v>
       </c>
       <c r="H4" s="12">
         <v>241</v>
@@ -919,51 +1585,53 @@
       </c>
       <c r="P4" s="17">
         <v>297</v>
       </c>
       <c r="Q4" s="18">
         <v>305</v>
       </c>
       <c r="R4" s="19">
         <v>304</v>
       </c>
       <c r="S4" s="19">
         <v>348</v>
       </c>
       <c r="T4" s="20">
         <v>344</v>
       </c>
       <c r="U4" s="16">
         <v>375</v>
       </c>
       <c r="V4" s="16">
         <v>386</v>
       </c>
       <c r="W4" s="44">
         <v>453</v>
       </c>
-      <c r="X4" s="8"/>
+      <c r="X4" s="46">
+        <v>453</v>
+      </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="22">
         <v>96</v>
       </c>
       <c r="C5" s="22">
         <v>112</v>
       </c>
       <c r="D5" s="22">
         <v>126</v>
       </c>
       <c r="E5" s="22">
         <v>142</v>
       </c>
       <c r="F5" s="22">
         <v>149</v>
       </c>
       <c r="G5" s="23">
         <v>133</v>
       </c>
       <c r="H5" s="24">
         <v>170</v>
@@ -991,93 +1659,97 @@
       </c>
       <c r="P5" s="28">
         <v>149</v>
       </c>
       <c r="Q5" s="29">
         <v>173</v>
       </c>
       <c r="R5" s="30">
         <v>172</v>
       </c>
       <c r="S5" s="30">
         <v>202</v>
       </c>
       <c r="T5" s="31">
         <v>204</v>
       </c>
       <c r="U5" s="28">
         <v>222</v>
       </c>
       <c r="V5" s="28">
         <v>204</v>
       </c>
       <c r="W5" s="45">
         <v>258</v>
       </c>
-      <c r="X5" s="8"/>
+      <c r="X5" s="47">
+        <v>246</v>
+      </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="23"/>
       <c r="H6" s="24"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="26"/>
       <c r="M6" s="24"/>
       <c r="N6" s="27"/>
       <c r="O6" s="28"/>
       <c r="P6" s="28"/>
       <c r="Q6" s="29">
         <v>8</v>
       </c>
       <c r="R6" s="30">
         <v>10</v>
       </c>
       <c r="S6" s="30">
         <v>9</v>
       </c>
       <c r="T6" s="31">
         <v>8</v>
       </c>
       <c r="U6" s="28">
         <v>18</v>
       </c>
       <c r="V6" s="28">
         <v>25</v>
       </c>
       <c r="W6" s="45">
         <v>26</v>
       </c>
-      <c r="X6" s="8"/>
+      <c r="X6" s="47">
+        <v>41</v>
+      </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="22">
         <v>10</v>
       </c>
       <c r="C7" s="22">
         <v>9</v>
       </c>
       <c r="D7" s="22">
         <v>9</v>
       </c>
       <c r="E7" s="22">
         <v>7</v>
       </c>
       <c r="F7" s="22">
         <v>15</v>
       </c>
       <c r="G7" s="23">
         <v>18</v>
       </c>
       <c r="H7" s="24">
         <v>13</v>
@@ -1105,51 +1777,53 @@
       </c>
       <c r="P7" s="28">
         <v>41</v>
       </c>
       <c r="Q7" s="29">
         <v>34</v>
       </c>
       <c r="R7" s="30">
         <v>34</v>
       </c>
       <c r="S7" s="30">
         <v>34</v>
       </c>
       <c r="T7" s="31">
         <v>35</v>
       </c>
       <c r="U7" s="28">
         <v>27</v>
       </c>
       <c r="V7" s="28">
         <v>28</v>
       </c>
       <c r="W7" s="45">
         <v>33</v>
       </c>
-      <c r="X7" s="8"/>
+      <c r="X7" s="47">
+        <v>32</v>
+      </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="22">
         <v>1</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="22">
         <v>1</v>
       </c>
       <c r="E8" s="22">
         <v>4</v>
       </c>
       <c r="F8" s="22">
         <v>2</v>
       </c>
       <c r="G8" s="23">
         <v>3</v>
       </c>
       <c r="H8" s="24">
         <v>7</v>
@@ -1177,51 +1851,53 @@
       </c>
       <c r="P8" s="28">
         <v>7</v>
       </c>
       <c r="Q8" s="29">
         <v>6</v>
       </c>
       <c r="R8" s="30">
         <v>8</v>
       </c>
       <c r="S8" s="30">
         <v>10</v>
       </c>
       <c r="T8" s="31">
         <v>9</v>
       </c>
       <c r="U8" s="28">
         <v>11</v>
       </c>
       <c r="V8" s="28">
         <v>7</v>
       </c>
       <c r="W8" s="45">
         <v>8</v>
       </c>
-      <c r="X8" s="8"/>
+      <c r="X8" s="47">
+        <v>8</v>
+      </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="22">
         <v>2</v>
       </c>
       <c r="C9" s="22">
         <v>2</v>
       </c>
       <c r="D9" s="22">
         <v>1</v>
       </c>
       <c r="E9" s="22">
         <v>1</v>
       </c>
       <c r="F9" s="22">
         <v>2</v>
       </c>
       <c r="G9" s="23">
         <v>1</v>
       </c>
       <c r="H9" s="24">
         <v>6</v>
@@ -1249,51 +1925,53 @@
       </c>
       <c r="P9" s="28">
         <v>7</v>
       </c>
       <c r="Q9" s="29">
         <v>5</v>
       </c>
       <c r="R9" s="30">
         <v>8</v>
       </c>
       <c r="S9" s="30">
         <v>8</v>
       </c>
       <c r="T9" s="31">
         <v>8</v>
       </c>
       <c r="U9" s="28">
         <v>10</v>
       </c>
       <c r="V9" s="28">
         <v>11</v>
       </c>
       <c r="W9" s="45">
         <v>9</v>
       </c>
-      <c r="X9" s="8"/>
+      <c r="X9" s="47">
+        <v>11</v>
+      </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="24">
         <v>1</v>
@@ -1321,51 +1999,53 @@
       </c>
       <c r="P10" s="28">
         <v>3</v>
       </c>
       <c r="Q10" s="29">
         <v>2</v>
       </c>
       <c r="R10" s="30">
         <v>1</v>
       </c>
       <c r="S10" s="30">
         <v>4</v>
       </c>
       <c r="T10" s="31">
         <v>4</v>
       </c>
       <c r="U10" s="28">
         <v>3</v>
       </c>
       <c r="V10" s="28">
         <v>3</v>
       </c>
       <c r="W10" s="45">
         <v>4</v>
       </c>
-      <c r="X10" s="8"/>
+      <c r="X10" s="47">
+        <v>4</v>
+      </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="22">
         <v>1</v>
       </c>
       <c r="C11" s="22">
         <v>1</v>
       </c>
       <c r="D11" s="22">
         <v>2</v>
       </c>
       <c r="E11" s="22">
         <v>2</v>
       </c>
       <c r="F11" s="22">
         <v>2</v>
       </c>
       <c r="G11" s="23">
         <v>4</v>
       </c>
       <c r="H11" s="24">
         <v>4</v>
@@ -1393,51 +2073,53 @@
       </c>
       <c r="P11" s="28">
         <v>9</v>
       </c>
       <c r="Q11" s="29">
         <v>9</v>
       </c>
       <c r="R11" s="30">
         <v>7</v>
       </c>
       <c r="S11" s="30">
         <v>6</v>
       </c>
       <c r="T11" s="31">
         <v>5</v>
       </c>
       <c r="U11" s="28">
         <v>5</v>
       </c>
       <c r="V11" s="28">
         <v>5</v>
       </c>
       <c r="W11" s="45">
         <v>6</v>
       </c>
-      <c r="X11" s="8"/>
+      <c r="X11" s="47">
+        <v>3</v>
+      </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="22">
         <v>1</v>
       </c>
       <c r="F12" s="22">
         <v>1</v>
       </c>
       <c r="G12" s="23">
         <v>1</v>
       </c>
       <c r="H12" s="24">
         <v>2</v>
@@ -1465,51 +2147,53 @@
       </c>
       <c r="P12" s="28">
         <v>7</v>
       </c>
       <c r="Q12" s="29">
         <v>4</v>
       </c>
       <c r="R12" s="30">
         <v>5</v>
       </c>
       <c r="S12" s="30">
         <v>7</v>
       </c>
       <c r="T12" s="31">
         <v>5</v>
       </c>
       <c r="U12" s="28">
         <v>6</v>
       </c>
       <c r="V12" s="28">
         <v>8</v>
       </c>
       <c r="W12" s="45">
         <v>11</v>
       </c>
-      <c r="X12" s="8"/>
+      <c r="X12" s="47">
+        <v>10</v>
+      </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="23">
         <v>1</v>
       </c>
       <c r="H13" s="24">
         <v>1</v>
@@ -1537,51 +2221,53 @@
       </c>
       <c r="P13" s="28">
         <v>1</v>
       </c>
       <c r="Q13" s="29">
         <v>1</v>
       </c>
       <c r="R13" s="32">
         <v>1</v>
       </c>
       <c r="S13" s="30" t="s">
         <v>0</v>
       </c>
       <c r="T13" s="31">
         <v>1</v>
       </c>
       <c r="U13" s="28">
         <v>1</v>
       </c>
       <c r="V13" s="28">
         <v>1</v>
       </c>
       <c r="W13" s="45">
         <v>1</v>
       </c>
-      <c r="X13" s="8"/>
+      <c r="X13" s="47" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="22">
         <v>1</v>
       </c>
       <c r="C14" s="22">
         <v>1</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="22">
         <v>4</v>
       </c>
       <c r="F14" s="22">
         <v>3</v>
       </c>
       <c r="G14" s="23">
         <v>2</v>
       </c>
       <c r="H14" s="24">
         <v>1</v>
@@ -1609,51 +2295,53 @@
       </c>
       <c r="P14" s="28" t="s">
         <v>0</v>
       </c>
       <c r="Q14" s="29">
         <v>1</v>
       </c>
       <c r="R14" s="30">
         <v>4</v>
       </c>
       <c r="S14" s="30">
         <v>1</v>
       </c>
       <c r="T14" s="31">
         <v>2</v>
       </c>
       <c r="U14" s="28">
         <v>1</v>
       </c>
       <c r="V14" s="28">
         <v>1</v>
       </c>
       <c r="W14" s="45">
         <v>3</v>
       </c>
-      <c r="X14" s="8"/>
+      <c r="X14" s="47">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="22">
         <v>1</v>
       </c>
       <c r="C15" s="22">
         <v>2</v>
       </c>
       <c r="D15" s="22">
         <v>2</v>
       </c>
       <c r="E15" s="22">
         <v>2</v>
       </c>
       <c r="F15" s="22">
         <v>1</v>
       </c>
       <c r="G15" s="23">
         <v>2</v>
       </c>
       <c r="H15" s="24">
         <v>2</v>
@@ -1681,51 +2369,53 @@
       </c>
       <c r="P15" s="28">
         <v>7</v>
       </c>
       <c r="Q15" s="29">
         <v>4</v>
       </c>
       <c r="R15" s="30">
         <v>4</v>
       </c>
       <c r="S15" s="30">
         <v>4</v>
       </c>
       <c r="T15" s="31">
         <v>5</v>
       </c>
       <c r="U15" s="28">
         <v>4</v>
       </c>
       <c r="V15" s="28">
         <v>6</v>
       </c>
       <c r="W15" s="45">
         <v>1</v>
       </c>
-      <c r="X15" s="8"/>
+      <c r="X15" s="47">
+        <v>4</v>
+      </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="23">
         <v>9</v>
       </c>
       <c r="H16" s="24">
         <v>5</v>
@@ -1753,51 +2443,53 @@
       </c>
       <c r="P16" s="28">
         <v>7</v>
       </c>
       <c r="Q16" s="29">
         <v>6</v>
       </c>
       <c r="R16" s="30">
         <v>6</v>
       </c>
       <c r="S16" s="30">
         <v>6</v>
       </c>
       <c r="T16" s="31">
         <v>5</v>
       </c>
       <c r="U16" s="28">
         <v>2</v>
       </c>
       <c r="V16" s="28">
         <v>2</v>
       </c>
       <c r="W16" s="45">
         <v>2</v>
       </c>
-      <c r="X16" s="8"/>
+      <c r="X16" s="47">
+        <v>3</v>
+      </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="22">
         <v>1</v>
       </c>
       <c r="C17" s="22">
         <v>1</v>
       </c>
       <c r="D17" s="22">
         <v>1</v>
       </c>
       <c r="E17" s="22">
         <v>1</v>
       </c>
       <c r="F17" s="22">
         <v>1</v>
       </c>
       <c r="G17" s="23">
         <v>2</v>
       </c>
       <c r="H17" s="24">
         <v>1</v>
@@ -1825,51 +2517,53 @@
       </c>
       <c r="P17" s="36">
         <v>2</v>
       </c>
       <c r="Q17" s="37">
         <v>2</v>
       </c>
       <c r="R17" s="30">
         <v>2</v>
       </c>
       <c r="S17" s="30">
         <v>4</v>
       </c>
       <c r="T17" s="31">
         <v>1</v>
       </c>
       <c r="U17" s="28">
         <v>1</v>
       </c>
       <c r="V17" s="28">
         <v>2</v>
       </c>
       <c r="W17" s="45">
         <v>2</v>
       </c>
-      <c r="X17" s="8"/>
+      <c r="X17" s="47">
+        <v>1</v>
+      </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="22">
         <v>1</v>
       </c>
       <c r="E18" s="22">
         <v>2</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="24">
         <v>2</v>
@@ -1897,51 +2591,53 @@
       </c>
       <c r="P18" s="36">
         <v>4</v>
       </c>
       <c r="Q18" s="37">
         <v>2</v>
       </c>
       <c r="R18" s="30">
         <v>3</v>
       </c>
       <c r="S18" s="30">
         <v>2</v>
       </c>
       <c r="T18" s="31">
         <v>2</v>
       </c>
       <c r="U18" s="28">
         <v>3</v>
       </c>
       <c r="V18" s="28">
         <v>2</v>
       </c>
       <c r="W18" s="45">
         <v>3</v>
       </c>
-      <c r="X18" s="8"/>
+      <c r="X18" s="47">
+        <v>2</v>
+      </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="22">
         <v>1</v>
       </c>
       <c r="C19" s="22">
         <v>1</v>
       </c>
       <c r="D19" s="22">
         <v>1</v>
       </c>
       <c r="E19" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="22">
         <v>1</v>
       </c>
       <c r="G19" s="22">
         <v>5</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>0</v>
@@ -1969,51 +2665,53 @@
       </c>
       <c r="P19" s="36">
         <v>4</v>
       </c>
       <c r="Q19" s="37">
         <v>1</v>
       </c>
       <c r="R19" s="30">
         <v>6</v>
       </c>
       <c r="S19" s="30">
         <v>3</v>
       </c>
       <c r="T19" s="31">
         <v>4</v>
       </c>
       <c r="U19" s="28">
         <v>4</v>
       </c>
       <c r="V19" s="28">
         <v>8</v>
       </c>
       <c r="W19" s="45">
         <v>10</v>
       </c>
-      <c r="X19" s="8"/>
+      <c r="X19" s="47">
+        <v>9</v>
+      </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="22" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="22" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="24">
         <v>1</v>
@@ -2041,51 +2739,53 @@
       </c>
       <c r="P20" s="36">
         <v>2</v>
       </c>
       <c r="Q20" s="37">
         <v>2</v>
       </c>
       <c r="R20" s="30">
         <v>2</v>
       </c>
       <c r="S20" s="30" t="s">
         <v>0</v>
       </c>
       <c r="T20" s="31">
         <v>1</v>
       </c>
       <c r="U20" s="28">
         <v>1</v>
       </c>
       <c r="V20" s="28">
         <v>1</v>
       </c>
       <c r="W20" s="45">
         <v>4</v>
       </c>
-      <c r="X20" s="8"/>
+      <c r="X20" s="47">
+        <v>6</v>
+      </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="38">
         <v>2</v>
       </c>
       <c r="E21" s="38" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="38" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="38">
         <v>1</v>
       </c>
       <c r="H21" s="38">
         <v>1</v>
@@ -2113,51 +2813,53 @@
       </c>
       <c r="P21" s="39">
         <v>3</v>
       </c>
       <c r="Q21" s="33">
         <v>3</v>
       </c>
       <c r="R21" s="30">
         <v>3</v>
       </c>
       <c r="S21" s="30">
         <v>3</v>
       </c>
       <c r="T21" s="31">
         <v>1</v>
       </c>
       <c r="U21" s="28">
         <v>1</v>
       </c>
       <c r="V21" s="28">
         <v>1</v>
       </c>
       <c r="W21" s="45">
         <v>1</v>
       </c>
-      <c r="X21" s="8"/>
+      <c r="X21" s="47">
+        <v>1</v>
+      </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="40">
         <v>3</v>
       </c>
       <c r="C22" s="40">
         <v>3</v>
       </c>
       <c r="D22" s="40">
         <v>8</v>
       </c>
       <c r="E22" s="40">
         <v>8</v>
       </c>
       <c r="F22" s="40">
         <v>4</v>
       </c>
       <c r="G22" s="38">
         <v>6</v>
       </c>
       <c r="H22" s="38">
         <v>4</v>
@@ -2185,51 +2887,53 @@
       </c>
       <c r="P22" s="40">
         <v>15</v>
       </c>
       <c r="Q22" s="40">
         <v>9</v>
       </c>
       <c r="R22" s="40">
         <v>7</v>
       </c>
       <c r="S22" s="40">
         <v>9</v>
       </c>
       <c r="T22" s="41">
         <v>15</v>
       </c>
       <c r="U22" s="28">
         <v>26</v>
       </c>
       <c r="V22" s="28">
         <v>28</v>
       </c>
       <c r="W22" s="45">
         <v>25</v>
       </c>
-      <c r="X22" s="8"/>
+      <c r="X22" s="47">
+        <v>19</v>
+      </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="40">
         <v>2</v>
       </c>
       <c r="C23" s="40">
         <v>1</v>
       </c>
       <c r="D23" s="40">
         <v>2</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="40">
         <v>5</v>
       </c>
       <c r="G23" s="38">
         <v>3</v>
       </c>
       <c r="H23" s="38">
         <v>3</v>
@@ -2257,51 +2961,53 @@
       </c>
       <c r="P23" s="40">
         <v>6</v>
       </c>
       <c r="Q23" s="40">
         <v>9</v>
       </c>
       <c r="R23" s="40">
         <v>4</v>
       </c>
       <c r="S23" s="40">
         <v>15</v>
       </c>
       <c r="T23" s="41">
         <v>8</v>
       </c>
       <c r="U23" s="28">
         <v>7</v>
       </c>
       <c r="V23" s="28">
         <v>13</v>
       </c>
       <c r="W23" s="45">
         <v>16</v>
       </c>
-      <c r="X23" s="8"/>
+      <c r="X23" s="47">
+        <v>11</v>
+      </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="22">
         <v>11</v>
       </c>
       <c r="C24" s="22">
         <v>14</v>
       </c>
       <c r="D24" s="22">
         <v>14</v>
       </c>
       <c r="E24" s="22">
         <v>13</v>
       </c>
       <c r="F24" s="22">
         <v>13</v>
       </c>
       <c r="G24" s="23">
         <v>15</v>
       </c>
       <c r="H24" s="24">
         <v>17</v>
@@ -2329,51 +3035,53 @@
       </c>
       <c r="P24" s="28">
         <v>23</v>
       </c>
       <c r="Q24" s="29">
         <v>24</v>
       </c>
       <c r="R24" s="30">
         <v>17</v>
       </c>
       <c r="S24" s="30">
         <v>21</v>
       </c>
       <c r="T24" s="31">
         <v>21</v>
       </c>
       <c r="U24" s="28">
         <v>22</v>
       </c>
       <c r="V24" s="28">
         <v>30</v>
       </c>
       <c r="W24" s="45">
         <v>30</v>
       </c>
-      <c r="X24" s="8"/>
+      <c r="X24" s="47">
+        <v>41</v>
+      </c>
     </row>
     <row r="25" spans="1:24">
       <c r="B25" s="42"/>
       <c r="C25" s="42"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="42"/>
       <c r="H25" s="42"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="42"/>
       <c r="M25" s="42"/>
       <c r="N25" s="42"/>
       <c r="O25" s="42"/>
       <c r="P25" s="42"/>
       <c r="Q25" s="42"/>
       <c r="R25" s="42"/>
       <c r="S25" s="42"/>
       <c r="T25" s="42"/>
       <c r="U25" s="8"/>
       <c r="V25" s="8"/>
       <c r="W25" s="8"/>
       <c r="X25" s="8"/>
@@ -2390,51 +3098,51 @@
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
       <c r="N26" s="42"/>
       <c r="O26" s="42"/>
       <c r="P26" s="42"/>
       <c r="Q26" s="42"/>
       <c r="R26" s="42"/>
       <c r="S26" s="42"/>
       <c r="T26" s="42"/>
       <c r="U26" s="8"/>
       <c r="V26" s="8"/>
       <c r="W26" s="8"/>
       <c r="X26" s="8"/>
     </row>
     <row r="27" spans="1:24">
       <c r="U27" s="8"/>
       <c r="V27" s="8"/>
       <c r="W27" s="8"/>
       <c r="X27" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
@@ -2523,50 +3231,52 @@
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{598EEF1F-4ECE-4A9F-82F0-5D0E50266E4E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>