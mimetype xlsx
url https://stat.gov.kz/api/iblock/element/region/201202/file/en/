--- v0 (2026-04-14)
+++ v1 (2026-09-24)
@@ -1,140 +1,374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2370" yWindow="270" windowWidth="18330" windowHeight="10650"/>
+    <workbookView xWindow="132" yWindow="708" windowWidth="18336" windowHeight="10656"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист2" sheetId="2" r:id="rId1"/>
-    <sheet name="Лист1" sheetId="3" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="5" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="53">
   <si>
     <t>…</t>
   </si>
   <si>
     <t>The number of apartments in commissioned residential buildings, apartments*</t>
   </si>
   <si>
     <t>Of these individual developers, apartments</t>
   </si>
   <si>
     <t>Continuation</t>
   </si>
   <si>
     <t>The number of apartments in commissioned residential buildings</t>
   </si>
   <si>
     <t>… - no data available</t>
   </si>
   <si>
     <t>*- from 1991 to 1996 - the data is given in thousands apartments</t>
   </si>
   <si>
     <t>Ending</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>163201, 163201 (cfo 16)</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Number of apartments in commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>units</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Since 1991</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>The total number of apartments built includes apartments in apartment-type residential buildings and dormitories built in urban settlements and rural areas by enterprises and organizations of all forms of ownership, as well as individual developers.</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning, peasant or farm enterprises.</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/akmola/spreadsheets/?industry=28263&amp;year=&amp;name=85302&amp;period=year&amp;type=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t>03.07.2026 y.</t>
+  </si>
+  <si>
+    <t>05.07.2027 y.</t>
+  </si>
+  <si>
+    <t>Construction,investment statistics and structural statistics department</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L.Turuzhanova 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7162 40-19-57</t>
+  </si>
+  <si>
+    <t>l.turuzhanova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0033CC"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -148,115 +382,216 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 4 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -499,85 +834,602 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="39" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="22"/>
+      <c r="B1" s="22"/>
+    </row>
+    <row r="2" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="24" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="24" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="25" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="25" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A6" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="25" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="25" customFormat="1" ht="36" customHeight="1">
+      <c r="A9" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="25" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="25" customFormat="1" ht="23.4" customHeight="1">
+      <c r="A11" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="29"/>
+      <c r="M11" s="30"/>
+    </row>
+    <row r="12" spans="1:13" s="25" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="30"/>
+    </row>
+    <row r="13" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="30"/>
+    </row>
+    <row r="14" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="M14" s="30"/>
+    </row>
+    <row r="15" spans="1:13" s="25" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="M15" s="30"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="M16" s="35"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="M17" s="36"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="M18" s="35"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="M19" s="36"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="M20" s="35"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="M21" s="36"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="37"/>
+      <c r="B22" s="38"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="36"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="35"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="36"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="35"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:C20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="2" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="2"/>
+    <col min="257" max="257" width="4.44140625" style="2" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="2" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="2"/>
+    <col min="513" max="513" width="4.44140625" style="2" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="2" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="2"/>
+    <col min="769" max="769" width="4.44140625" style="2" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="2" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="2"/>
+    <col min="1025" max="1025" width="4.44140625" style="2" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="2" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="2"/>
+    <col min="1281" max="1281" width="4.44140625" style="2" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="2" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="2"/>
+    <col min="1537" max="1537" width="4.44140625" style="2" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="2" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="2"/>
+    <col min="1793" max="1793" width="4.44140625" style="2" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="2" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="2"/>
+    <col min="2049" max="2049" width="4.44140625" style="2" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="2" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="2"/>
+    <col min="2305" max="2305" width="4.44140625" style="2" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="2" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="2"/>
+    <col min="2561" max="2561" width="4.44140625" style="2" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="2" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="2"/>
+    <col min="2817" max="2817" width="4.44140625" style="2" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="2" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="2"/>
+    <col min="3073" max="3073" width="4.44140625" style="2" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="2" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="2"/>
+    <col min="3329" max="3329" width="4.44140625" style="2" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="2" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="2"/>
+    <col min="3585" max="3585" width="4.44140625" style="2" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="2" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="2"/>
+    <col min="3841" max="3841" width="4.44140625" style="2" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="2" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="2"/>
+    <col min="4097" max="4097" width="4.44140625" style="2" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="2" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="2"/>
+    <col min="4353" max="4353" width="4.44140625" style="2" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="2" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="2"/>
+    <col min="4609" max="4609" width="4.44140625" style="2" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="2" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="2"/>
+    <col min="4865" max="4865" width="4.44140625" style="2" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="2" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="2"/>
+    <col min="5121" max="5121" width="4.44140625" style="2" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="2" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="2"/>
+    <col min="5377" max="5377" width="4.44140625" style="2" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="2" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="2"/>
+    <col min="5633" max="5633" width="4.44140625" style="2" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="2" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="2"/>
+    <col min="5889" max="5889" width="4.44140625" style="2" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="2" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="2"/>
+    <col min="6145" max="6145" width="4.44140625" style="2" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="2" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="2"/>
+    <col min="6401" max="6401" width="4.44140625" style="2" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="2" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="2"/>
+    <col min="6657" max="6657" width="4.44140625" style="2" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="2" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="2"/>
+    <col min="6913" max="6913" width="4.44140625" style="2" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="2" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="2"/>
+    <col min="7169" max="7169" width="4.44140625" style="2" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="2" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="2"/>
+    <col min="7425" max="7425" width="4.44140625" style="2" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="2" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="2"/>
+    <col min="7681" max="7681" width="4.44140625" style="2" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="2" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="2"/>
+    <col min="7937" max="7937" width="4.44140625" style="2" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="2" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="2"/>
+    <col min="8193" max="8193" width="4.44140625" style="2" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="2" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="2"/>
+    <col min="8449" max="8449" width="4.44140625" style="2" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="2" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="2"/>
+    <col min="8705" max="8705" width="4.44140625" style="2" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="2" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="2"/>
+    <col min="8961" max="8961" width="4.44140625" style="2" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="2" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="2"/>
+    <col min="9217" max="9217" width="4.44140625" style="2" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="2" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="2"/>
+    <col min="9473" max="9473" width="4.44140625" style="2" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="2" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="2"/>
+    <col min="9729" max="9729" width="4.44140625" style="2" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="2" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="2"/>
+    <col min="9985" max="9985" width="4.44140625" style="2" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="2" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="2"/>
+    <col min="10241" max="10241" width="4.44140625" style="2" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="2" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="2"/>
+    <col min="10497" max="10497" width="4.44140625" style="2" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="2" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="2"/>
+    <col min="10753" max="10753" width="4.44140625" style="2" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="2" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="2"/>
+    <col min="11009" max="11009" width="4.44140625" style="2" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="2" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="2"/>
+    <col min="11265" max="11265" width="4.44140625" style="2" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="2" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="2"/>
+    <col min="11521" max="11521" width="4.44140625" style="2" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="2" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="2"/>
+    <col min="11777" max="11777" width="4.44140625" style="2" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="2" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="2"/>
+    <col min="12033" max="12033" width="4.44140625" style="2" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="2" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="2"/>
+    <col min="12289" max="12289" width="4.44140625" style="2" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="2" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="2"/>
+    <col min="12545" max="12545" width="4.44140625" style="2" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="2" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="2"/>
+    <col min="12801" max="12801" width="4.44140625" style="2" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="2" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="2"/>
+    <col min="13057" max="13057" width="4.44140625" style="2" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="2" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="2"/>
+    <col min="13313" max="13313" width="4.44140625" style="2" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="2" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="2"/>
+    <col min="13569" max="13569" width="4.44140625" style="2" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="2" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="2"/>
+    <col min="13825" max="13825" width="4.44140625" style="2" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="2" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="2"/>
+    <col min="14081" max="14081" width="4.44140625" style="2" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="2" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="2"/>
+    <col min="14337" max="14337" width="4.44140625" style="2" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="2" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="2"/>
+    <col min="14593" max="14593" width="4.44140625" style="2" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="2" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="2"/>
+    <col min="14849" max="14849" width="4.44140625" style="2" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="2" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="2"/>
+    <col min="15105" max="15105" width="4.44140625" style="2" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="2" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="2"/>
+    <col min="15361" max="15361" width="4.44140625" style="2" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="2" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="2"/>
+    <col min="15617" max="15617" width="4.44140625" style="2" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="2" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="2"/>
+    <col min="15873" max="15873" width="4.44140625" style="2" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="2" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="2"/>
+    <col min="16129" max="16129" width="4.44140625" style="2" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="2" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:3">
+      <c r="A3" s="40"/>
+      <c r="B3" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" s="42"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="40"/>
+      <c r="B4" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="42"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="40"/>
+      <c r="B5" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="42"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="40"/>
+      <c r="B6" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="42"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="40"/>
+      <c r="B7" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="42"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="40"/>
+      <c r="B8" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="42"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="40"/>
+      <c r="B9" s="44"/>
+      <c r="C9" s="42"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="40"/>
+      <c r="B10" s="40"/>
+      <c r="C10" s="42"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="40"/>
+      <c r="B11" s="40"/>
+      <c r="C11" s="42"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="40"/>
+      <c r="B12" s="40"/>
+      <c r="C12" s="40"/>
+    </row>
+    <row r="13" spans="1:3" ht="14.4">
+      <c r="A13" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="46"/>
+      <c r="C13" s="46"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="47"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15" s="48"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="48"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="49"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A13:C13"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J16" sqref="J16:J17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q20" sqref="Q20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="26.5703125" style="2" customWidth="1"/>
-    <col min="2" max="11" width="9.140625" style="2"/>
+    <col min="1" max="1" width="26.5546875" style="2" customWidth="1"/>
+    <col min="2" max="11" width="9.109375" style="2"/>
     <col min="12" max="14" width="9" style="2" customWidth="1"/>
-    <col min="15" max="16384" width="9.140625" style="2"/>
+    <col min="15" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18.75" customHeight="1">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="18"/>
-[...10 lines deleted...]
-      <c r="M1" s="18"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
+      <c r="M1" s="20"/>
     </row>
     <row r="2" spans="1:14" ht="15.75" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:14" ht="24" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4">
         <v>1991</v>
       </c>
       <c r="C3" s="4">
         <v>1992</v>
       </c>
       <c r="D3" s="4">
@@ -681,66 +1533,66 @@
         <v>0</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="11">
         <v>150</v>
       </c>
       <c r="K5" s="11">
         <v>198</v>
       </c>
       <c r="L5" s="11">
         <v>165</v>
       </c>
       <c r="M5" s="11">
         <v>160</v>
       </c>
       <c r="N5" s="11">
         <v>238</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="15.75" customHeight="1">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="19"/>
-[...11 lines deleted...]
-      <c r="N7" s="19"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="21"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="21"/>
+      <c r="K7" s="21"/>
+      <c r="L7" s="21"/>
+      <c r="M7" s="21"/>
+      <c r="N7" s="21"/>
     </row>
     <row r="8" spans="1:14" ht="21" customHeight="1">
       <c r="A8" s="3"/>
       <c r="B8" s="4">
         <v>2004</v>
       </c>
       <c r="C8" s="4">
         <v>2005</v>
       </c>
       <c r="D8" s="4">
         <v>2006</v>
       </c>
       <c r="E8" s="4">
         <v>2007</v>
       </c>
       <c r="F8" s="4">
         <v>2008</v>
       </c>
       <c r="G8" s="4">
         <v>2009</v>
       </c>
       <c r="H8" s="4">
         <v>2010</v>
       </c>
       <c r="I8" s="4">
@@ -829,197 +1681,191 @@
         <v>690</v>
       </c>
       <c r="H10" s="16">
         <v>623</v>
       </c>
       <c r="I10" s="13">
         <v>771</v>
       </c>
       <c r="J10" s="8">
         <v>925</v>
       </c>
       <c r="K10" s="8">
         <v>1220</v>
       </c>
       <c r="L10" s="8">
         <v>1337</v>
       </c>
       <c r="M10" s="8">
         <v>1144</v>
       </c>
       <c r="N10" s="8">
         <v>1280</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="14.25" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="19"/>
-[...11 lines deleted...]
-      <c r="N12" s="19"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="21"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="21"/>
     </row>
     <row r="13" spans="1:14" ht="21" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="4">
         <v>2017</v>
       </c>
       <c r="C13" s="4">
         <v>2018</v>
       </c>
       <c r="D13" s="4">
         <v>2019</v>
       </c>
       <c r="E13" s="4">
         <v>2020</v>
       </c>
       <c r="F13" s="4">
         <v>2021</v>
       </c>
       <c r="G13" s="4">
         <v>2022</v>
       </c>
       <c r="H13" s="4">
         <v>2023</v>
       </c>
       <c r="I13" s="4">
         <v>2024</v>
       </c>
-      <c r="J13" s="4"/>
+      <c r="J13" s="4">
+        <v>2025</v>
+      </c>
       <c r="K13" s="4"/>
       <c r="L13" s="4"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
     </row>
     <row r="14" spans="1:14" ht="39" customHeight="1">
       <c r="A14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="8">
         <v>3647</v>
       </c>
       <c r="C14" s="8">
         <v>4712</v>
       </c>
       <c r="D14" s="8">
         <v>4647</v>
       </c>
       <c r="E14" s="8">
         <v>4914</v>
       </c>
       <c r="F14" s="8">
         <v>4584</v>
       </c>
       <c r="G14" s="13">
         <v>5373</v>
       </c>
       <c r="H14" s="14">
         <v>6345</v>
       </c>
-      <c r="I14" s="20">
+      <c r="I14" s="18">
         <v>6412</v>
       </c>
-      <c r="J14" s="12"/>
+      <c r="J14" s="12">
+        <v>6715</v>
+      </c>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
     </row>
     <row r="15" spans="1:14" ht="28.5" customHeight="1">
       <c r="A15" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="12">
         <v>1639</v>
       </c>
       <c r="C15" s="12">
         <v>1669</v>
       </c>
       <c r="D15" s="12">
         <v>1908</v>
       </c>
       <c r="E15" s="12">
         <v>1851</v>
       </c>
       <c r="F15" s="12">
         <v>2395</v>
       </c>
       <c r="G15" s="13">
         <v>1840</v>
       </c>
       <c r="H15" s="16">
         <v>1993</v>
       </c>
-      <c r="I15" s="21">
+      <c r="I15" s="19">
         <v>1749</v>
       </c>
-      <c r="J15" s="8"/>
+      <c r="J15" s="8">
+        <v>1769</v>
+      </c>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="17" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:1">
       <c r="A18" s="17" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
-</worksheet>
-[...10 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
@@ -1097,52 +1943,53 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>malimbetova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>