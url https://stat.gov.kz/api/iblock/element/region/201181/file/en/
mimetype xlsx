--- v0 (2026-04-14)
+++ v1 (2026-09-24)
@@ -1,182 +1,476 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10065" yWindow="240" windowWidth="13605" windowHeight="8370"/>
+    <workbookView xWindow="10068" yWindow="240" windowWidth="13608" windowHeight="8376" firstSheet="1" activeTab="7"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata 162107" sheetId="3" r:id="rId2"/>
+    <sheet name="Metadata 163206" sheetId="4" r:id="rId3"/>
+    <sheet name="Metadata 163213" sheetId="5" r:id="rId4"/>
+    <sheet name="Metadata 163206 ижс" sheetId="6" r:id="rId5"/>
+    <sheet name="Metadata 16321301 ижс" sheetId="7" r:id="rId6"/>
+    <sheet name="Symbols" sheetId="8" r:id="rId7"/>
+    <sheet name="Indicator" sheetId="1" r:id="rId8"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G9" i="1"/>
   <c r="G10"/>
   <c r="G11"/>
   <c r="G12"/>
   <c r="G13"/>
   <c r="G14"/>
   <c r="G15"/>
   <c r="G16"/>
   <c r="G8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="70">
   <si>
     <t>…</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total area of commissioned residential buildings </t>
   </si>
   <si>
     <t xml:space="preserve">thousands of sq. meters </t>
   </si>
   <si>
     <t>Total area of commissioned residential buildings by individual developers</t>
   </si>
   <si>
     <t>as a percentage of the previous year</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>The volume of construction work performed*</t>
   </si>
   <si>
     <t xml:space="preserve">  Dynamics of the main indicators of construction activity</t>
   </si>
   <si>
     <t>… - no data available</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Volume of performed construction works</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>The volume of construction refers to the cost of construction works performed by enterprises engaged in construction activities under concluded construction contracts, which includes works for the construction of new facilities, capital and current repairs, reconstruction, modernization of residental and non-residental buildings, and engineering structures.</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The volume of construction works is formed based on primary statistical data for large, meduim and small enterprises, classified under the main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>The information base consists of primary data from nationwide statistical observations for large, medium and small enterprises with main and secondary types of economic activity with codes 41-43 "Construction".</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>03.07.2026 y.</t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>05.07.2027 y.</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Index of physical volume of construction work</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
+  </si>
+  <si>
+    <t>calculated</t>
+  </si>
+  <si>
+    <t>Total area of commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>sq. meters of total area</t>
+  </si>
+  <si>
+    <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
+  </si>
+  <si>
+    <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
+  </si>
+  <si>
+    <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning, peasant or farm enterprises.</t>
+  </si>
+  <si>
+    <t>Physical volume index of the total area of commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>Since 1991</t>
+  </si>
+  <si>
+    <t>Defined as the ratio of the total area of all entered for the exploitation of residential premises and areas of all non-residential premises, as well as areas of parts of a residential building, which are the common property of the analyzed period compared to the previous period</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula
+</t>
+  </si>
+  <si>
+    <t>Statistical information on completed construction products is formed on the basis of nationwide statistical observations with monthly and annual frequency on commissioned facilities, including those by individual developers.</t>
+  </si>
+  <si>
+    <t>163206 (cfo 16)</t>
+  </si>
+  <si>
+    <t>Total area of residential buildings commissioned by individual developers</t>
+  </si>
+  <si>
+    <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
+  </si>
+  <si>
+    <t>It is defined as the ratio of the total area of all residential premises commissioned by individual developers and the areas of all non-residential premises, as well as the areas of parts of a residential building that are the common property of the analyzed period to the previous period</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/akmola/spreadsheets/?industry=28263&amp;year=&amp;name=85302&amp;period=year&amp;type=</t>
+  </si>
+  <si>
+    <t>Construction,investment statistics and structural statistics department</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L.Turuzhanova 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7162 40-19-57</t>
+  </si>
+  <si>
+    <t>l.turuzhanova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0033CC"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -265,210 +559,311 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 4 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -711,106 +1106,1968 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H42"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.33203125" style="72" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="72" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="57">
+        <v>162101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1" ht="36.6" customHeight="1">
+      <c r="A10" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A11" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="62"/>
+      <c r="M11" s="63"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13" s="63"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="63"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="M16" s="68"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="M17" s="69"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="83" t="s">
+        <v>66</v>
+      </c>
+      <c r="M18" s="68"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="84" t="s">
+        <v>67</v>
+      </c>
+      <c r="M19" s="69"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="85" t="s">
+        <v>68</v>
+      </c>
+      <c r="M20" s="68"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="M21" s="69"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="70"/>
+      <c r="B22" s="71"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="69"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="68"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="69"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="68"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="72" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="72" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="57">
+        <v>162107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A7" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1" ht="26.4">
+      <c r="A10" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A11" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="62"/>
+      <c r="M11" s="63"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13" s="63"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="63"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="M16" s="68"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="M17" s="69"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="83" t="s">
+        <v>66</v>
+      </c>
+      <c r="M18" s="68"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="84" t="s">
+        <v>67</v>
+      </c>
+      <c r="M19" s="69"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="85" t="s">
+        <v>68</v>
+      </c>
+      <c r="M20" s="68"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="M21" s="69"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="70"/>
+      <c r="B22" s="71"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="69"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="68"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="69"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="68"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="72" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="72" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="57">
+        <v>163206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1" ht="16.2" customHeight="1">
+      <c r="A6" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="57" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="35.4" customHeight="1">
+      <c r="A9" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A11" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="62"/>
+      <c r="M11" s="63"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13" s="63"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="63"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="M16" s="68"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="M17" s="69"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="83" t="s">
+        <v>66</v>
+      </c>
+      <c r="M18" s="68"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="84" t="s">
+        <v>67</v>
+      </c>
+      <c r="M19" s="69"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="85" t="s">
+        <v>68</v>
+      </c>
+      <c r="M20" s="68"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="M21" s="69"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="70"/>
+      <c r="B22" s="71"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="69"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="68"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="69"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="68"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="72" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="72" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="57">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A9" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1" ht="40.799999999999997" customHeight="1">
+      <c r="A10" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1" ht="22.2" customHeight="1">
+      <c r="A11" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="62"/>
+      <c r="M11" s="63"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13" s="63"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="63"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="M16" s="68"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="M17" s="69"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="83" t="s">
+        <v>66</v>
+      </c>
+      <c r="M18" s="68"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="84" t="s">
+        <v>67</v>
+      </c>
+      <c r="M19" s="69"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="85" t="s">
+        <v>68</v>
+      </c>
+      <c r="M20" s="68"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="M21" s="69"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="70"/>
+      <c r="B22" s="71"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="69"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="68"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="69"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="68"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="72" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="72" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="57" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="40.799999999999997" customHeight="1">
+      <c r="A7" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="57" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="25.8" customHeight="1">
+      <c r="A9" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1" ht="16.2" customHeight="1">
+      <c r="A11" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="62"/>
+      <c r="M11" s="63"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13" s="63"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="63"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="M16" s="68"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="M17" s="69"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="83" t="s">
+        <v>66</v>
+      </c>
+      <c r="M18" s="68"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="84" t="s">
+        <v>67</v>
+      </c>
+      <c r="M19" s="69"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="85" t="s">
+        <v>68</v>
+      </c>
+      <c r="M20" s="68"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="M21" s="69"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="70"/>
+      <c r="B22" s="71"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="69"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="68"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="69"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="68"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="72" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="72" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="57">
+        <v>16321301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="37.200000000000003" customHeight="1">
+      <c r="A9" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1" ht="40.200000000000003" customHeight="1">
+      <c r="A10" s="56" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1" ht="22.8" customHeight="1">
+      <c r="A11" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="62"/>
+      <c r="M11" s="63"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13" s="63"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="63"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="M16" s="68"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="M17" s="69"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="83" t="s">
+        <v>66</v>
+      </c>
+      <c r="M18" s="68"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="84" t="s">
+        <v>67</v>
+      </c>
+      <c r="M19" s="69"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="85" t="s">
+        <v>68</v>
+      </c>
+      <c r="M20" s="68"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="M21" s="69"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="70"/>
+      <c r="B22" s="71"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="69"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="68"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="69"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="68"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:C20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="1"/>
+    <col min="257" max="257" width="4.44140625" style="1" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="1" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="1"/>
+    <col min="513" max="513" width="4.44140625" style="1" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="1" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="1"/>
+    <col min="769" max="769" width="4.44140625" style="1" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="1"/>
+    <col min="1025" max="1025" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="1"/>
+    <col min="1281" max="1281" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="1"/>
+    <col min="1537" max="1537" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="1"/>
+    <col min="1793" max="1793" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="1"/>
+    <col min="2049" max="2049" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="1"/>
+    <col min="2305" max="2305" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="1"/>
+    <col min="2561" max="2561" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="1"/>
+    <col min="2817" max="2817" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="1"/>
+    <col min="3073" max="3073" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="1"/>
+    <col min="3329" max="3329" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="1"/>
+    <col min="3585" max="3585" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="1"/>
+    <col min="3841" max="3841" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="1"/>
+    <col min="4097" max="4097" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="1"/>
+    <col min="4353" max="4353" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="1"/>
+    <col min="4609" max="4609" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="1"/>
+    <col min="4865" max="4865" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="1"/>
+    <col min="5121" max="5121" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="1"/>
+    <col min="5377" max="5377" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="1"/>
+    <col min="5633" max="5633" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="1"/>
+    <col min="5889" max="5889" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="1"/>
+    <col min="6145" max="6145" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="1"/>
+    <col min="6401" max="6401" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="1"/>
+    <col min="6657" max="6657" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="1"/>
+    <col min="6913" max="6913" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="1"/>
+    <col min="7169" max="7169" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="1"/>
+    <col min="7425" max="7425" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="1"/>
+    <col min="7681" max="7681" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="1"/>
+    <col min="7937" max="7937" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="1"/>
+    <col min="8193" max="8193" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="1"/>
+    <col min="8449" max="8449" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="1"/>
+    <col min="8705" max="8705" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="1"/>
+    <col min="8961" max="8961" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="1"/>
+    <col min="9217" max="9217" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="1"/>
+    <col min="9473" max="9473" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="1"/>
+    <col min="9729" max="9729" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="1"/>
+    <col min="9985" max="9985" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="1"/>
+    <col min="10241" max="10241" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="1"/>
+    <col min="10497" max="10497" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="1"/>
+    <col min="10753" max="10753" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="1"/>
+    <col min="11009" max="11009" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="1"/>
+    <col min="11265" max="11265" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="1"/>
+    <col min="11521" max="11521" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="1"/>
+    <col min="11777" max="11777" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="1"/>
+    <col min="12033" max="12033" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="1"/>
+    <col min="12289" max="12289" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="1"/>
+    <col min="12545" max="12545" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="1"/>
+    <col min="12801" max="12801" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="1"/>
+    <col min="13057" max="13057" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="1"/>
+    <col min="13313" max="13313" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="1"/>
+    <col min="13569" max="13569" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="1"/>
+    <col min="13825" max="13825" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="1"/>
+    <col min="14081" max="14081" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="1"/>
+    <col min="14337" max="14337" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="1"/>
+    <col min="14593" max="14593" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="1"/>
+    <col min="14849" max="14849" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="1"/>
+    <col min="15105" max="15105" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="1"/>
+    <col min="15361" max="15361" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="1"/>
+    <col min="15617" max="15617" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="1"/>
+    <col min="15873" max="15873" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="1"/>
+    <col min="16129" max="16129" width="4.44140625" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:3">
+      <c r="A3" s="73"/>
+      <c r="B3" s="74" t="s">
+        <v>58</v>
+      </c>
+      <c r="C3" s="75"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="73"/>
+      <c r="B4" s="74" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" s="75"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="73"/>
+      <c r="B5" s="74" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" s="75"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="73"/>
+      <c r="B6" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" s="75"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="73"/>
+      <c r="B7" s="74" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" s="75"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="73"/>
+      <c r="B8" s="76" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" s="75"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="73"/>
+      <c r="B9" s="77"/>
+      <c r="C9" s="75"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="73"/>
+      <c r="B10" s="73"/>
+      <c r="C10" s="75"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="73"/>
+      <c r="B11" s="73"/>
+      <c r="C11" s="75"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="73"/>
+      <c r="B12" s="73"/>
+      <c r="C12" s="73"/>
+    </row>
+    <row r="13" spans="1:3" ht="14.4">
+      <c r="A13" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="79"/>
+      <c r="C13" s="79"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="80"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15" s="81"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="81"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="82"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A13:C13"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H43"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K27" sqref="K27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15.88671875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.6640625" style="1" customWidth="1"/>
+    <col min="6" max="7" width="15.6640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.6640625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="46"/>
-[...2 lines deleted...]
-      <c r="E1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
     </row>
     <row r="2" spans="1:8" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="41"/>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
     </row>
     <row r="3" spans="1:8" ht="41.25" customHeight="1" thickBot="1">
-      <c r="A3" s="47"/>
-      <c r="B3" s="49" t="s">
+      <c r="A3" s="49"/>
+      <c r="B3" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="50"/>
-      <c r="D3" s="49" t="s">
+      <c r="C3" s="52"/>
+      <c r="D3" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="50"/>
-      <c r="F3" s="51" t="s">
+      <c r="E3" s="52"/>
+      <c r="F3" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="52"/>
+      <c r="G3" s="54"/>
     </row>
     <row r="4" spans="1:8" ht="40.5" customHeight="1" thickBot="1">
-      <c r="A4" s="48"/>
+      <c r="A4" s="50"/>
       <c r="B4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="44" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="3">
         <v>1991</v>
       </c>
       <c r="B5" s="4">
         <v>0.2</v>
@@ -1559,97 +3816,120 @@
         <v>2023</v>
       </c>
       <c r="B37" s="18">
         <v>268331</v>
       </c>
       <c r="C37" s="34">
         <v>93</v>
       </c>
       <c r="D37" s="15">
         <v>659.2</v>
       </c>
       <c r="E37" s="15">
         <v>105.3</v>
       </c>
       <c r="F37" s="23">
         <v>330.9</v>
       </c>
       <c r="G37" s="13">
         <v>102.8</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="16">
         <v>2024</v>
       </c>
-      <c r="B38" s="53">
+      <c r="B38" s="45">
         <v>339244</v>
       </c>
-      <c r="C38" s="54">
+      <c r="C38" s="46">
         <v>124.9</v>
       </c>
       <c r="D38" s="15">
         <v>669.6</v>
       </c>
       <c r="E38" s="15">
         <v>101.6</v>
       </c>
       <c r="F38" s="23">
         <v>288.2</v>
       </c>
       <c r="G38" s="13">
         <v>87.1</v>
       </c>
     </row>
     <row r="39" spans="1:7">
-      <c r="A39" s="37" t="s">
+      <c r="A39" s="16">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="45">
+        <v>431743</v>
+      </c>
+      <c r="C39" s="46">
+        <v>124.6</v>
+      </c>
+      <c r="D39" s="15">
+        <v>702.7</v>
+      </c>
+      <c r="E39" s="15">
+        <v>104.9</v>
+      </c>
+      <c r="F39" s="23">
+        <v>291.7</v>
+      </c>
+      <c r="G39" s="13">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="38"/>
-[...6 lines deleted...]
-      <c r="E40" s="39"/>
+      <c r="B40" s="38"/>
+      <c r="C40" s="38"/>
+      <c r="D40" s="38"/>
+      <c r="E40" s="38"/>
+      <c r="F40" s="36"/>
     </row>
     <row r="41" spans="1:7">
-      <c r="E41" s="40"/>
+      <c r="E41" s="39"/>
     </row>
     <row r="42" spans="1:7">
-      <c r="E42" s="35"/>
+      <c r="E42" s="40"/>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="E43" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1730,51 +4010,58 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3918F3FD-A3AF-4B22-A16B-4229288293B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>Metadata 162101</vt:lpstr>
+      <vt:lpstr>Metadata 162107</vt:lpstr>
+      <vt:lpstr>Metadata 163206</vt:lpstr>
+      <vt:lpstr>Metadata 163213</vt:lpstr>
+      <vt:lpstr>Metadata 163206 ижс</vt:lpstr>
+      <vt:lpstr>Metadata 16321301 ижс</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>