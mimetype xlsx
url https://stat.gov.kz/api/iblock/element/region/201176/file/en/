--- v0 (2026-04-14)
+++ v1 (2026-09-24)
@@ -1,58 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4455" yWindow="30" windowWidth="18600" windowHeight="9615"/>
+    <workbookView xWindow="4452" yWindow="36" windowWidth="18600" windowHeight="9612" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata163501" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata163502" sheetId="3" r:id="rId2"/>
+    <sheet name="Metadata163503" sheetId="4" r:id="rId3"/>
+    <sheet name="Metadata163504" sheetId="5" r:id="rId4"/>
+    <sheet name="Metadata163505" sheetId="6" r:id="rId5"/>
+    <sheet name="Metadata163506" sheetId="7" r:id="rId6"/>
+    <sheet name="Metadata163507" sheetId="8" r:id="rId7"/>
+    <sheet name="Metadata163508" sheetId="9" r:id="rId8"/>
+    <sheet name="Indicator" sheetId="1" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M6" i="1"/>
   <c r="M7"/>
   <c r="M16"/>
   <c r="M17"/>
   <c r="M18"/>
   <c r="M19"/>
   <c r="M20"/>
   <c r="M21"/>
   <c r="M22"/>
   <c r="M23"/>
   <c r="M24"/>
   <c r="M27"/>
   <c r="M28"/>
   <c r="M29"/>
   <c r="M30"/>
   <c r="M33"/>
   <c r="M34"/>
   <c r="M5"/>
@@ -72,332 +88,664 @@
   <c r="G5"/>
   <c r="D6"/>
   <c r="D7"/>
   <c r="D8"/>
   <c r="D19"/>
   <c r="D20"/>
   <c r="D21"/>
   <c r="D22"/>
   <c r="D23"/>
   <c r="D24"/>
   <c r="D25"/>
   <c r="D26"/>
   <c r="D27"/>
   <c r="D28"/>
   <c r="D29"/>
   <c r="D30"/>
   <c r="D31"/>
   <c r="D32"/>
   <c r="D33"/>
   <c r="D34"/>
   <c r="D5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="71">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t xml:space="preserve"> Preschool organizations</t>
   </si>
   <si>
     <t>General education schools</t>
   </si>
   <si>
     <t xml:space="preserve"> Hospitals</t>
   </si>
   <si>
     <t>Аmbulatory polyclinic organizations</t>
   </si>
   <si>
     <t xml:space="preserve">  number of objects, units</t>
   </si>
   <si>
     <t xml:space="preserve">  student seats</t>
   </si>
   <si>
     <t xml:space="preserve"> seats</t>
   </si>
   <si>
     <t xml:space="preserve"> beds</t>
   </si>
   <si>
     <t xml:space="preserve"> visits per shift</t>
   </si>
   <si>
     <t>as a percentage of the previous year</t>
   </si>
   <si>
     <t>Dynamics of commissioning of social facilities</t>
   </si>
   <si>
     <t>"..."  no data available</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Number of secondary schools put into operation</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>units</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Total number of secondary schools put into operation</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning, peasant or farm enterprises.</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Turkistan region and the city of Shymkent(a city of republican significance) were established in 2018; Abai, Zhetysu and Ulytau regions were established in 2022. </t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Number of student places in commissioned educational schools</t>
+  </si>
+  <si>
+    <t>student seats</t>
+  </si>
+  <si>
+    <t>Total number of student places in educational schools that have been put into operation</t>
+  </si>
+  <si>
+    <t>Number of preschool organizations put into operation</t>
+  </si>
+  <si>
+    <t>Total number of preschool institutions put into operation</t>
+  </si>
+  <si>
+    <t>Number of places in commissioned preschool organizations</t>
+  </si>
+  <si>
+    <t>places</t>
+  </si>
+  <si>
+    <t>Total number of places in commissioned preschool institutions</t>
+  </si>
+  <si>
+    <t>Number of hospitals put into operation</t>
+  </si>
+  <si>
+    <t>Total number of hospitals put into operation</t>
+  </si>
+  <si>
+    <t>Number of beds in commissioned hospitalsn</t>
+  </si>
+  <si>
+    <t>beds</t>
+  </si>
+  <si>
+    <t>Number of beds in commissioned hospitals</t>
+  </si>
+  <si>
+    <t>Total number of beds in commissioned hospitals</t>
+  </si>
+  <si>
+    <t>Number of outpatient clinics put into operation</t>
+  </si>
+  <si>
+    <t>Total number of outpatient clinics put into operation</t>
+  </si>
+  <si>
+    <t>Number of visits per shift in commissioned outpatient clinics</t>
+  </si>
+  <si>
+    <t>visits per shift</t>
+  </si>
+  <si>
+    <t>Total number of visits per shift in commissioned outpatient clinics</t>
+  </si>
+  <si>
+    <t>Since 1991</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/akmola/spreadsheets/?industry=28263&amp;year=&amp;name=85302&amp;period=year&amp;type=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t>03.07.2026 y.</t>
+  </si>
+  <si>
+    <t>05.07.2027 y.</t>
+  </si>
+  <si>
+    <t>Construction,investment statistics and structural statistics department</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L.Turuzhanova 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7162 40-19-57</t>
+  </si>
+  <si>
+    <t>l.turuzhanova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0033CC"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...27 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -640,123 +988,1877 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M38"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="64" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="49">
+        <v>163501</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="50" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="50" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="50" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="50" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="54"/>
+      <c r="M11" s="55"/>
+    </row>
+    <row r="12" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="55"/>
+    </row>
+    <row r="13" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="55"/>
+    </row>
+    <row r="14" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="55"/>
+    </row>
+    <row r="15" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="M15" s="55"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="M16" s="60"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="61"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="M18" s="60"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="61"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="60"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="M21" s="61"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="61"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="60"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="61"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="60"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="64" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="49">
+        <v>163502</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="50" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="50" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="50" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="50" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="54"/>
+      <c r="M11" s="55"/>
+    </row>
+    <row r="12" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="55"/>
+    </row>
+    <row r="13" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="55"/>
+    </row>
+    <row r="14" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="55"/>
+    </row>
+    <row r="15" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="M15" s="55"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="M16" s="60"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="61"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="M18" s="60"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="61"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="60"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="M21" s="61"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="61"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="60"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="61"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="60"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="64" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="49">
+        <v>163503</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="50" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="50" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="50" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="50" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="54"/>
+      <c r="M11" s="55"/>
+    </row>
+    <row r="12" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="55"/>
+    </row>
+    <row r="13" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="55"/>
+    </row>
+    <row r="14" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="55"/>
+    </row>
+    <row r="15" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="M15" s="55"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="M16" s="60"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="61"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="M18" s="60"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="61"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="60"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="M21" s="61"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="61"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="60"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="61"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="60"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="64" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="49">
+        <v>163504</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="50" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="50" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="50" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="50" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="54"/>
+      <c r="M11" s="55"/>
+    </row>
+    <row r="12" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="55"/>
+    </row>
+    <row r="13" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="55"/>
+    </row>
+    <row r="14" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="55"/>
+    </row>
+    <row r="15" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="M15" s="55"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="M16" s="60"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="61"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="M18" s="60"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="61"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="60"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="M21" s="61"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="61"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="60"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="61"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="60"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="64" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="49">
+        <v>163505</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="50" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="50" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="50" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="50" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="54" t="s">
+        <v>30</v>
+      </c>
+      <c r="M11" s="55"/>
+    </row>
+    <row r="12" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="55"/>
+    </row>
+    <row r="13" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="55"/>
+    </row>
+    <row r="14" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="55"/>
+    </row>
+    <row r="15" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="M15" s="55"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="M16" s="60"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="61"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="M18" s="60"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="61"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="60"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="M21" s="61"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="61"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="60"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="61"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="60"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="64" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="49">
+        <v>163506</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="50" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="50" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="50" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="50" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="54"/>
+      <c r="M11" s="55"/>
+    </row>
+    <row r="12" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="55"/>
+    </row>
+    <row r="13" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="55"/>
+    </row>
+    <row r="14" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="55"/>
+    </row>
+    <row r="15" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="M15" s="55"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="M16" s="60"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="61"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="M18" s="60"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="61"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="60"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="M21" s="61"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="61"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="60"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="61"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="60"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="64" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="49">
+        <v>163507</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="50" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="50" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="50" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="50" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="54"/>
+      <c r="M11" s="55"/>
+    </row>
+    <row r="12" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="55"/>
+    </row>
+    <row r="13" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="55"/>
+    </row>
+    <row r="14" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="55"/>
+    </row>
+    <row r="15" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="M15" s="55"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="M16" s="60"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="61"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="M18" s="60"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="61"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="60"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="M21" s="61"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="61"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="60"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="61"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="60"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="64" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="49">
+        <v>163508</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="50" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="50" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A6" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="50" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="50" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="50" customFormat="1" ht="31.2" customHeight="1">
+      <c r="A9" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="50" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="50" customFormat="1" ht="19.2" customHeight="1">
+      <c r="A11" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="54"/>
+      <c r="M11" s="55"/>
+    </row>
+    <row r="12" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="55"/>
+    </row>
+    <row r="13" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="55"/>
+    </row>
+    <row r="14" spans="1:13" s="50" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="55"/>
+    </row>
+    <row r="15" spans="1:13" s="50" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>64</v>
+      </c>
+      <c r="M15" s="55"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="M16" s="60"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="61"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="M18" s="60"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" s="61"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="60"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="M21" s="61"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="61"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="60"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="61"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="60"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M39"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="F24" sqref="F24"/>
+      <selection pane="bottomRight" activeCell="A14" sqref="A14:M14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="14.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="14.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="15" style="1" customWidth="1"/>
-    <col min="3" max="3" width="15.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="1" customWidth="1"/>
-    <col min="5" max="6" width="13.7109375" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="5" max="6" width="13.6640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.5546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="14.44140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="15.109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="14.33203125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="15.5546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="14.33203125" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="37"/>
-[...10 lines deleted...]
-      <c r="M1" s="38"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
     </row>
     <row r="2" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A2" s="39"/>
-      <c r="B2" s="40" t="s">
+      <c r="A2" s="44"/>
+      <c r="B2" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="40"/>
-[...1 lines deleted...]
-      <c r="E2" s="40" t="s">
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="40"/>
-[...1 lines deleted...]
-      <c r="H2" s="40" t="s">
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="I2" s="40"/>
-[...1 lines deleted...]
-      <c r="K2" s="41" t="s">
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="L2" s="41"/>
-      <c r="M2" s="41"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:13" ht="39" customHeight="1">
-      <c r="A3" s="39"/>
+      <c r="A3" s="44"/>
       <c r="B3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="4" t="s">
@@ -2151,100 +4253,141 @@
         <v>16.100000000000001</v>
       </c>
       <c r="H36" s="36" t="s">
         <v>0</v>
       </c>
       <c r="I36" s="36" t="s">
         <v>0</v>
       </c>
       <c r="J36" s="20" t="s">
         <v>0</v>
       </c>
       <c r="K36" s="35">
         <v>2</v>
       </c>
       <c r="L36" s="35">
         <v>62</v>
       </c>
       <c r="M36" s="19">
         <v>59</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="26">
         <v>2024</v>
       </c>
-      <c r="B37" s="42">
+      <c r="B37" s="37">
         <v>3</v>
       </c>
-      <c r="C37" s="42">
+      <c r="C37" s="37">
         <v>1500</v>
       </c>
-      <c r="D37" s="43">
+      <c r="D37" s="38">
         <v>37.6</v>
       </c>
-      <c r="E37" s="42">
+      <c r="E37" s="37">
         <v>2</v>
       </c>
-      <c r="F37" s="42">
+      <c r="F37" s="37">
         <v>446</v>
       </c>
-      <c r="G37" s="44">
+      <c r="G37" s="39">
         <v>991.1</v>
       </c>
-      <c r="H37" s="45" t="s">
-[...8 lines deleted...]
-      <c r="K37" s="42">
+      <c r="H37" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="J37" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="K37" s="37">
         <v>29</v>
       </c>
-      <c r="L37" s="42">
+      <c r="L37" s="37">
         <v>1190</v>
       </c>
-      <c r="M37" s="46">
+      <c r="M37" s="41">
         <v>1919.4</v>
       </c>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" s="31" t="s">
+      <c r="A38" s="26">
+        <v>2025</v>
+      </c>
+      <c r="B38" s="37">
+        <v>12</v>
+      </c>
+      <c r="C38" s="37">
+        <v>12680</v>
+      </c>
+      <c r="D38" s="38">
+        <v>845.3</v>
+      </c>
+      <c r="E38" s="37">
+        <v>1</v>
+      </c>
+      <c r="F38" s="37">
+        <v>225</v>
+      </c>
+      <c r="G38" s="39">
+        <v>50.4</v>
+      </c>
+      <c r="H38" s="40">
+        <v>1</v>
+      </c>
+      <c r="I38" s="40">
+        <v>45</v>
+      </c>
+      <c r="J38" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="37">
+        <v>14</v>
+      </c>
+      <c r="L38" s="37">
+        <v>527</v>
+      </c>
+      <c r="M38" s="41">
+        <v>44.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="B38" s="31"/>
-[...7 lines deleted...]
-      <c r="L38" s="33"/>
+      <c r="B39" s="31"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="33"/>
+      <c r="G39" s="33"/>
+      <c r="H39" s="33"/>
+      <c r="I39" s="33"/>
+      <c r="L39" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="K2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
@@ -2336,51 +4479,59 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Metadata163501</vt:lpstr>
+      <vt:lpstr>Metadata163502</vt:lpstr>
+      <vt:lpstr>Metadata163503</vt:lpstr>
+      <vt:lpstr>Metadata163504</vt:lpstr>
+      <vt:lpstr>Metadata163505</vt:lpstr>
+      <vt:lpstr>Metadata163506</vt:lpstr>
+      <vt:lpstr>Metadata163507</vt:lpstr>
+      <vt:lpstr>Metadata163508</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>