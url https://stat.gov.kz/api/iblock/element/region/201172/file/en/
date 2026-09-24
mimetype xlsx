--- v0 (2026-04-14)
+++ v1 (2026-09-24)
@@ -1,243 +1,565 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
-    <sheet name="ижс" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata 163206" sheetId="3" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId2"/>
+    <sheet name="Symbols" sheetId="5" r:id="rId3"/>
+    <sheet name="ижс" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="56">
   <si>
     <t xml:space="preserve">Total area  of  residential buildings  built by independent builders, thsd. square metres </t>
   </si>
   <si>
     <t>percentage to previous year,  %</t>
   </si>
   <si>
     <t xml:space="preserve">Dynamics of  commissioning of residential buildings by individual developers </t>
   </si>
   <si>
     <t xml:space="preserve">Continuation </t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>163206 (kfs 16)</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Total area of commissioned residential buildings commissioned by the population</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>sq. meters of total area</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Total area  of  residential buildings  built by independent builders</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The total floor  area of a residential buildings is the sum of the usable floor areas of all residential premises, the floor areas of all non-residential premises, as well as the floor areas of the parts of the parts of the residential buildings that constitute common property. </t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning, peasant or farm enterprises.</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/25/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Index of the physical volume of the total area of residential buildings commissioned by individual developers</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The index is calculated as he ratio of the total floor area of all residential premises commissioned by individual developers, the floor area of all non-residential premises,and the floor area of the parts of residential buildings constituting common property in the reference period to the corresponding total floor area in the previous period.  </t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The calculation is based on the indicator of the total floor area of residential buildings commissioned by individual developers over time and is calculated as the ratio of the total floor area in the reference period to that in the previous period, according to the following formula:
+</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/akmola/spreadsheets/?industry=28263&amp;year=&amp;name=85302&amp;period=year&amp;type=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t>03.07.2026 y.</t>
+  </si>
+  <si>
+    <t>05.07.2027 y.</t>
+  </si>
+  <si>
+    <t>Construction,investment statistics and structural statistics department</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L.Turuzhanova 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7162 40-19-57</t>
+  </si>
+  <si>
+    <t>l.turuzhanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Since 2003 года</t>
+  </si>
+  <si>
+    <t>Since 2003</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0033CC"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="4"/>
+    <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -480,67 +802,542 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="35.5546875" customWidth="1"/>
+    <col min="2" max="2" width="90" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="19"/>
+      <c r="B1" s="19"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="52.8">
+      <c r="A7" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="39.6">
+      <c r="A9" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="66">
+      <c r="A10" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="26"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="39" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="26.4">
+      <c r="A19" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>53</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="32.44140625" customWidth="1"/>
+    <col min="2" max="2" width="92.109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="19"/>
+      <c r="B1" s="19"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="21">
+        <v>16321301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="26.4">
+      <c r="A3" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="26.4">
+      <c r="A5" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="58.2" customHeight="1">
+      <c r="A7" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="45.6" customHeight="1">
+      <c r="A9" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="32.4" customHeight="1">
+      <c r="A10" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="26"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="26.4">
+      <c r="A18" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="39" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="26.4">
+      <c r="A19" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>53</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:C14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="2" max="2" width="107.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:3">
+      <c r="A3" s="31"/>
+      <c r="B3" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" s="33"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="31"/>
+      <c r="B4" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="33"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="33"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="31"/>
+      <c r="B6" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="33"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="31"/>
+      <c r="B7" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="33"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="31"/>
+      <c r="B8" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="33"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="31"/>
+      <c r="B9" s="35"/>
+      <c r="C9" s="33"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="31"/>
+      <c r="B10" s="31"/>
+      <c r="C10" s="33"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="31"/>
+      <c r="B11" s="31"/>
+      <c r="C11" s="33"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="31"/>
+      <c r="B12" s="31"/>
+      <c r="C12" s="31"/>
+    </row>
+    <row r="13" spans="1:3" ht="14.4">
+      <c r="A13" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="37"/>
+      <c r="C13" s="37"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1"/>
+      <c r="B14" s="38"/>
+      <c r="C14" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A13:C13"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q16"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="T6" sqref="T6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J23" sqref="J23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="25.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="25.88671875" style="1" customWidth="1"/>
+    <col min="2" max="15" width="9.109375" style="1"/>
+    <col min="16" max="16" width="9.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="18.75" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
       <c r="G1" s="16"/>
       <c r="H1" s="16"/>
       <c r="I1" s="16"/>
       <c r="J1" s="16"/>
       <c r="K1" s="16"/>
       <c r="L1" s="16"/>
       <c r="M1" s="16"/>
       <c r="N1" s="16"/>
       <c r="O1" s="16"/>
       <c r="P1" s="16"/>
     </row>
     <row r="2" spans="1:17" ht="14.25" customHeight="1">
       <c r="A2" s="13"/>
       <c r="B2" s="13"/>
@@ -588,51 +1385,51 @@
       <c r="J3" s="3">
         <v>2011</v>
       </c>
       <c r="K3" s="3">
         <v>2012</v>
       </c>
       <c r="L3" s="3">
         <v>2013</v>
       </c>
       <c r="M3" s="3">
         <v>2014</v>
       </c>
       <c r="N3" s="3">
         <v>2015</v>
       </c>
       <c r="O3" s="3">
         <v>2016</v>
       </c>
       <c r="P3" s="3">
         <v>2017</v>
       </c>
       <c r="Q3" s="3">
         <v>2018</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="63.75" customHeight="1">
+    <row r="4" spans="1:17" ht="51.6" customHeight="1">
       <c r="A4" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="4">
         <v>36</v>
       </c>
       <c r="C4" s="4">
         <v>45</v>
       </c>
       <c r="D4" s="4">
         <v>54</v>
       </c>
       <c r="E4" s="4">
         <v>96</v>
       </c>
       <c r="F4" s="4">
         <v>101</v>
       </c>
       <c r="G4" s="4">
         <v>126</v>
       </c>
       <c r="H4" s="4">
         <v>113</v>
       </c>
       <c r="I4" s="4">
@@ -641,51 +1438,51 @@
       <c r="J4" s="4">
         <v>125</v>
       </c>
       <c r="K4" s="4">
         <v>156</v>
       </c>
       <c r="L4" s="4">
         <v>187</v>
       </c>
       <c r="M4" s="4">
         <v>188</v>
       </c>
       <c r="N4" s="4">
         <v>178</v>
       </c>
       <c r="O4" s="4">
         <v>192</v>
       </c>
       <c r="P4" s="4">
         <v>250</v>
       </c>
       <c r="Q4" s="4">
         <v>270</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="64.5" customHeight="1">
+    <row r="5" spans="1:17" ht="43.8" customHeight="1">
       <c r="A5" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="5">
         <v>130.1</v>
       </c>
       <c r="C5" s="5">
         <v>123.9</v>
       </c>
       <c r="D5" s="5">
         <v>120.6</v>
       </c>
       <c r="E5" s="5">
         <v>177.2</v>
       </c>
       <c r="F5" s="5">
         <v>105</v>
       </c>
       <c r="G5" s="5">
         <v>124.7</v>
       </c>
       <c r="H5" s="5">
         <v>89.9</v>
       </c>
       <c r="I5" s="5">
@@ -748,106 +1545,110 @@
       <c r="D8" s="3">
         <v>2021</v>
       </c>
       <c r="E8" s="3">
         <v>2022</v>
       </c>
       <c r="F8" s="3">
         <v>2023</v>
       </c>
       <c r="G8" s="3">
         <v>2024</v>
       </c>
       <c r="H8" s="3">
         <v>2025</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
     </row>
-    <row r="9" spans="1:17" ht="63.75" customHeight="1">
+    <row r="9" spans="1:17" ht="48" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="4">
         <v>316</v>
       </c>
       <c r="C9" s="4">
         <v>313</v>
       </c>
       <c r="D9" s="4">
         <v>411</v>
       </c>
       <c r="E9" s="4">
         <v>322</v>
       </c>
       <c r="F9" s="7">
         <v>331</v>
       </c>
       <c r="G9" s="4">
         <v>288</v>
       </c>
-      <c r="H9" s="7"/>
+      <c r="H9" s="7">
+        <v>292</v>
+      </c>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
     </row>
-    <row r="10" spans="1:17" ht="64.5" customHeight="1">
+    <row r="10" spans="1:17" ht="42" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="5">
         <v>125.3</v>
       </c>
       <c r="C10" s="5">
         <v>101.3</v>
       </c>
       <c r="D10" s="5">
         <v>131.30000000000001</v>
       </c>
       <c r="E10" s="5">
         <v>78.400000000000006</v>
       </c>
       <c r="F10" s="5">
         <v>102.8</v>
       </c>
       <c r="G10" s="5">
         <v>87.1</v>
       </c>
-      <c r="H10" s="5"/>
+      <c r="H10" s="5">
+        <v>101.2</v>
+      </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="8"/>
       <c r="P11" s="9"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="17"/>
       <c r="B12" s="17"/>
       <c r="C12" s="17"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="P12" s="10"/>
     </row>
     <row r="13" spans="1:17">
       <c r="P13" s="11"/>
@@ -968,51 +1769,54 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata 163206</vt:lpstr>
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>ижс</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>malimbetova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>