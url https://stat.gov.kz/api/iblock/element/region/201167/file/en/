--- v0 (2026-04-14)
+++ v1 (2026-09-24)
@@ -1,226 +1,587 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650"/>
+    <workbookView xWindow="3060" yWindow="1548" windowWidth="18336" windowHeight="10656" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Общая площадь" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata163213" sheetId="3" r:id="rId1"/>
+    <sheet name="Metadata163206" sheetId="4" r:id="rId2"/>
+    <sheet name="Symbols" sheetId="5" r:id="rId3"/>
+    <sheet name="Indicator" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="54">
   <si>
     <t xml:space="preserve">Total area of built residential buildings, thsd. square metres </t>
   </si>
   <si>
     <t>percentage to previous year, %</t>
   </si>
   <si>
     <t xml:space="preserve">Dynamics of  commissioning of residential buildings in Akmola region  </t>
   </si>
   <si>
     <t xml:space="preserve">Continuation </t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Physical volume index of the total area of commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Short name of CSP</t>
+  </si>
+  <si>
+    <t>Period of the indicator</t>
+  </si>
+  <si>
+    <t>Defination of the indicator</t>
+  </si>
+  <si>
+    <t>Defined as the ratio of the total area of all entered for the exploitation of residential premises and areas of all non-residential premises, as well as areas of parts of a residential building, which are the common property of the analyzed period compared to the previous period</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula
+</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Statistical information on completed construction products is formed on the basis of nationwide statistical observations with monthly and annual frequency on commissioned facilities, including those by individual developers.</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25795/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last update date: </t>
+  </si>
+  <si>
+    <t>Next update date:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible executor</t>
+  </si>
+  <si>
+    <t>Phone number :</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Total area of commissioned residential buildings</t>
+  </si>
+  <si>
+    <t>sq. meters of total area</t>
+  </si>
+  <si>
+    <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
+  </si>
+  <si>
+    <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning, peasant or farm enterprises.</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/akmola/spreadsheets/?industry=28263&amp;year=&amp;name=85302&amp;period=year&amp;type=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t>03.07.2026 y.</t>
+  </si>
+  <si>
+    <t>05.07.2027 y.</t>
+  </si>
+  <si>
+    <t>Construction,investment statistics and structural statistics department</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L.Turuzhanova 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7162 40-19-57</t>
+  </si>
+  <si>
+    <t>l.turuzhanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Since 2003</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF0033CC"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="5"/>
+    <cellStyle name="Обычный 4 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -463,86 +824,821 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.turuzhanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="36" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="36" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="19"/>
+      <c r="B1" s="19"/>
+    </row>
+    <row r="2" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="21">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="22" customFormat="1" ht="24.6" customHeight="1">
+      <c r="A5" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="22" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="22" customFormat="1" ht="45" customHeight="1">
+      <c r="A7" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="22" customFormat="1" ht="20.399999999999999" customHeight="1">
+      <c r="A8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="22" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="22" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A10" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="22" customFormat="1" ht="22.8" customHeight="1">
+      <c r="A11" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="26"/>
+      <c r="M11" s="27"/>
+    </row>
+    <row r="12" spans="1:13" s="22" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="M12" s="27"/>
+    </row>
+    <row r="13" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="M13" s="27"/>
+    </row>
+    <row r="14" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="M14" s="27"/>
+    </row>
+    <row r="15" spans="1:13" s="22" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="M15" s="27"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="M16" s="32"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="M17" s="33"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="M18" s="32"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="M19" s="33"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="M20" s="32"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="50" t="s">
+        <v>52</v>
+      </c>
+      <c r="M21" s="33"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="34"/>
+      <c r="B22" s="35"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="33"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="32"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="33"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="32"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="F10" sqref="F10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="36" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="36" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="19"/>
+      <c r="B1" s="19"/>
+    </row>
+    <row r="2" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="21">
+        <v>163206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="23" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="22" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="22" customFormat="1" ht="21" customHeight="1">
+      <c r="A6" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="22" customFormat="1" ht="33.6" customHeight="1">
+      <c r="A7" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="22" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="22" customFormat="1" ht="34.799999999999997" customHeight="1">
+      <c r="A9" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="22" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="22" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A11" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="26"/>
+      <c r="M11" s="27"/>
+    </row>
+    <row r="12" spans="1:13" s="22" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="M12" s="27"/>
+    </row>
+    <row r="13" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="M13" s="27"/>
+    </row>
+    <row r="14" spans="1:13" s="22" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="M14" s="27"/>
+    </row>
+    <row r="15" spans="1:13" s="22" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="M15" s="27"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="M16" s="32"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="M17" s="33"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="M18" s="32"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="M19" s="33"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="M20" s="32"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="50" t="s">
+        <v>52</v>
+      </c>
+      <c r="M21" s="33"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="34"/>
+      <c r="B22" s="35"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="33"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="32"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="33"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="32"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:C20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="1"/>
+    <col min="257" max="257" width="4.44140625" style="1" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="1" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="1"/>
+    <col min="513" max="513" width="4.44140625" style="1" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="1" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="1"/>
+    <col min="769" max="769" width="4.44140625" style="1" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="1"/>
+    <col min="1025" max="1025" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="1"/>
+    <col min="1281" max="1281" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="1"/>
+    <col min="1537" max="1537" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="1"/>
+    <col min="1793" max="1793" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="1"/>
+    <col min="2049" max="2049" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="1"/>
+    <col min="2305" max="2305" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="1"/>
+    <col min="2561" max="2561" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="1"/>
+    <col min="2817" max="2817" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="1"/>
+    <col min="3073" max="3073" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="1"/>
+    <col min="3329" max="3329" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="1"/>
+    <col min="3585" max="3585" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="1"/>
+    <col min="3841" max="3841" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="1"/>
+    <col min="4097" max="4097" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="1"/>
+    <col min="4353" max="4353" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="1"/>
+    <col min="4609" max="4609" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="1"/>
+    <col min="4865" max="4865" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="1"/>
+    <col min="5121" max="5121" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="1"/>
+    <col min="5377" max="5377" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="1"/>
+    <col min="5633" max="5633" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="1"/>
+    <col min="5889" max="5889" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="1"/>
+    <col min="6145" max="6145" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="1"/>
+    <col min="6401" max="6401" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="1"/>
+    <col min="6657" max="6657" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="1"/>
+    <col min="6913" max="6913" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="1"/>
+    <col min="7169" max="7169" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="1"/>
+    <col min="7425" max="7425" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="1"/>
+    <col min="7681" max="7681" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="1"/>
+    <col min="7937" max="7937" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="1"/>
+    <col min="8193" max="8193" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="1"/>
+    <col min="8449" max="8449" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="1"/>
+    <col min="8705" max="8705" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="1"/>
+    <col min="8961" max="8961" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="1"/>
+    <col min="9217" max="9217" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="1"/>
+    <col min="9473" max="9473" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="1"/>
+    <col min="9729" max="9729" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="1"/>
+    <col min="9985" max="9985" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="1"/>
+    <col min="10241" max="10241" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="1"/>
+    <col min="10497" max="10497" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="1"/>
+    <col min="10753" max="10753" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="1"/>
+    <col min="11009" max="11009" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="1"/>
+    <col min="11265" max="11265" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="1"/>
+    <col min="11521" max="11521" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="1"/>
+    <col min="11777" max="11777" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="1"/>
+    <col min="12033" max="12033" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="1"/>
+    <col min="12289" max="12289" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="1"/>
+    <col min="12545" max="12545" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="1"/>
+    <col min="12801" max="12801" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="1"/>
+    <col min="13057" max="13057" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="1"/>
+    <col min="13313" max="13313" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="1"/>
+    <col min="13569" max="13569" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="1"/>
+    <col min="13825" max="13825" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="1"/>
+    <col min="14081" max="14081" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="1"/>
+    <col min="14337" max="14337" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="1"/>
+    <col min="14593" max="14593" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="1"/>
+    <col min="14849" max="14849" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="1"/>
+    <col min="15105" max="15105" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="1"/>
+    <col min="15361" max="15361" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="1"/>
+    <col min="15617" max="15617" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="1"/>
+    <col min="15873" max="15873" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="1"/>
+    <col min="16129" max="16129" width="4.44140625" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:3">
+      <c r="A3" s="37"/>
+      <c r="B3" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" s="39"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="37"/>
+      <c r="B4" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="39"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="37"/>
+      <c r="B5" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="39"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="37"/>
+      <c r="B6" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="39"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="37"/>
+      <c r="B7" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="39"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="37"/>
+      <c r="B8" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="39"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="37"/>
+      <c r="B9" s="41"/>
+      <c r="C9" s="39"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="37"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="39"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="37"/>
+      <c r="B11" s="37"/>
+      <c r="C11" s="39"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="37"/>
+      <c r="B12" s="37"/>
+      <c r="C12" s="37"/>
+    </row>
+    <row r="13" spans="1:3" ht="14.4">
+      <c r="A13" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="43"/>
+      <c r="C13" s="43"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="B14" s="44"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="B15" s="45"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="B16" s="45"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="46"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A13:C13"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J18" sqref="J18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="28.44140625" style="1" customWidth="1"/>
+    <col min="2" max="7" width="9.109375" style="1"/>
+    <col min="8" max="8" width="9.109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="12.75" customHeight="1">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="15"/>
-[...10 lines deleted...]
-      <c r="M1" s="15"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+      <c r="J1" s="17"/>
+      <c r="K1" s="17"/>
+      <c r="L1" s="17"/>
+      <c r="M1" s="17"/>
     </row>
     <row r="2" spans="1:17" ht="12.75" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:17" ht="26.25" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5">
         <v>2003</v>
       </c>
       <c r="C3" s="5">
         <v>2004</v>
       </c>
@@ -567,51 +1663,51 @@
       <c r="J3" s="5">
         <v>2011</v>
       </c>
       <c r="K3" s="5">
         <v>2012</v>
       </c>
       <c r="L3" s="6">
         <v>2013</v>
       </c>
       <c r="M3" s="6">
         <v>2014</v>
       </c>
       <c r="N3" s="6">
         <v>2015</v>
       </c>
       <c r="O3" s="5">
         <v>2016</v>
       </c>
       <c r="P3" s="5">
         <v>2017</v>
       </c>
       <c r="Q3" s="5">
         <v>2018</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="25.5">
+    <row r="4" spans="1:17" ht="26.4">
       <c r="A4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="8">
         <v>39</v>
       </c>
       <c r="C4" s="8">
         <v>56</v>
       </c>
       <c r="D4" s="8">
         <v>108</v>
       </c>
       <c r="E4" s="8">
         <v>147</v>
       </c>
       <c r="F4" s="8">
         <v>162</v>
       </c>
       <c r="G4" s="8">
         <v>210</v>
       </c>
       <c r="H4" s="8">
         <v>157</v>
       </c>
       <c r="I4" s="8">
@@ -675,159 +1771,163 @@
       </c>
       <c r="K5" s="11">
         <v>79.5</v>
       </c>
       <c r="L5" s="11">
         <v>103.8</v>
       </c>
       <c r="M5" s="11">
         <v>103.4</v>
       </c>
       <c r="N5" s="11">
         <v>105.3</v>
       </c>
       <c r="O5" s="11">
         <v>129.30000000000001</v>
       </c>
       <c r="P5" s="11">
         <v>116.9</v>
       </c>
       <c r="Q5" s="11">
         <v>112.1</v>
       </c>
     </row>
     <row r="6" spans="1:17" ht="11.25" customHeight="1"/>
     <row r="7" spans="1:17">
-      <c r="A7" s="16" t="s">
+      <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="16"/>
-[...14 lines deleted...]
-      <c r="Q7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="18"/>
+      <c r="O7" s="18"/>
+      <c r="P7" s="18"/>
+      <c r="Q7" s="18"/>
     </row>
     <row r="8" spans="1:17" ht="25.5" customHeight="1">
       <c r="A8" s="4"/>
       <c r="B8" s="5">
         <v>2019</v>
       </c>
       <c r="C8" s="5">
         <v>2020</v>
       </c>
       <c r="D8" s="5">
         <v>2021</v>
       </c>
       <c r="E8" s="5">
         <v>2022</v>
       </c>
       <c r="F8" s="5">
         <v>2023</v>
       </c>
       <c r="G8" s="5">
         <v>2024</v>
       </c>
       <c r="H8" s="5">
         <v>2025</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
     </row>
-    <row r="9" spans="1:17" ht="25.5">
+    <row r="9" spans="1:17" ht="26.4">
       <c r="A9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="8">
         <v>534</v>
       </c>
       <c r="C9" s="8">
         <v>575</v>
       </c>
       <c r="D9" s="8">
         <v>596</v>
       </c>
       <c r="E9" s="8">
         <v>626</v>
       </c>
       <c r="F9" s="13">
         <v>659</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="15">
         <v>670</v>
       </c>
-      <c r="H9" s="8"/>
+      <c r="H9" s="8">
+        <v>703</v>
+      </c>
       <c r="I9" s="8"/>
       <c r="J9" s="13"/>
       <c r="K9" s="8"/>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
     </row>
     <row r="10" spans="1:17" ht="41.25" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="10">
         <v>111.7</v>
       </c>
       <c r="C10" s="11">
         <v>107.7</v>
       </c>
       <c r="D10" s="11">
         <v>103.7</v>
       </c>
       <c r="E10" s="10">
         <v>105</v>
       </c>
       <c r="F10" s="14">
         <v>105.3</v>
       </c>
-      <c r="G10" s="18">
+      <c r="G10" s="16">
         <v>101.6</v>
       </c>
-      <c r="H10" s="11"/>
+      <c r="H10" s="11">
+        <v>104.9</v>
+      </c>
       <c r="I10" s="10"/>
       <c r="J10" s="14"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
     </row>
     <row r="11" spans="1:17" ht="11.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A7:Q7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
@@ -929,51 +2029,54 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Общая площадь</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata163213</vt:lpstr>
+      <vt:lpstr>Metadata163206</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>malimbetova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>