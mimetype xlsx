--- v0 (2026-04-21)
+++ v1 (2026-07-21)
@@ -1,164 +1,184 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$U$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$W$12</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="10">
   <si>
     <t>Stations for maintenance and repair of motor vehicles</t>
   </si>
   <si>
     <t>usable area, sq.m</t>
   </si>
   <si>
     <t>quantity, units</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Al-Farabi</t>
   </si>
   <si>
     <t>Enbekshi</t>
   </si>
   <si>
     <t>Karatau</t>
   </si>
   <si>
     <t>Turan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -183,125 +203,157 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -323,118 +375,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -570,137 +620,139 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:U25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:XFD6"/>
+      <selection activeCell="U26" sqref="U26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="2" customWidth="1"/>
-    <col min="2" max="13" width="11.28515625" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="2"/>
+    <col min="2" max="23" width="10.85546875" style="2" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="19" t="s">
+    <row r="2" spans="1:23" ht="12.75">
+      <c r="A2" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="19"/>
-[...20 lines deleted...]
-    <row r="4" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="12"/>
+      <c r="P2" s="12"/>
+      <c r="Q2" s="12"/>
+      <c r="R2" s="12"/>
+      <c r="S2" s="12"/>
+      <c r="T2" s="12"/>
+      <c r="U2" s="12"/>
+      <c r="V2" s="12"/>
+      <c r="W2" s="12"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" s="3"/>
-      <c r="B4" s="21">
+      <c r="B4" s="14">
         <v>2015</v>
       </c>
-      <c r="C4" s="21"/>
-      <c r="D4" s="21">
+      <c r="C4" s="14"/>
+      <c r="D4" s="14">
         <v>2016</v>
       </c>
-      <c r="E4" s="21"/>
-      <c r="F4" s="21">
+      <c r="E4" s="14"/>
+      <c r="F4" s="14">
         <v>2017</v>
       </c>
-      <c r="G4" s="21"/>
-      <c r="H4" s="21">
+      <c r="G4" s="14"/>
+      <c r="H4" s="14">
         <v>2018</v>
       </c>
-      <c r="I4" s="21"/>
-      <c r="J4" s="21">
+      <c r="I4" s="14"/>
+      <c r="J4" s="14">
         <v>2019</v>
       </c>
-      <c r="K4" s="21"/>
-      <c r="L4" s="21">
+      <c r="K4" s="14"/>
+      <c r="L4" s="14">
         <v>2020</v>
       </c>
-      <c r="M4" s="21"/>
-      <c r="N4" s="20">
+      <c r="M4" s="14"/>
+      <c r="N4" s="13">
         <v>2021</v>
       </c>
-      <c r="O4" s="20"/>
-      <c r="P4" s="21">
+      <c r="O4" s="13"/>
+      <c r="P4" s="14">
         <v>2022</v>
       </c>
-      <c r="Q4" s="21"/>
-      <c r="R4" s="22">
+      <c r="Q4" s="14"/>
+      <c r="R4" s="15">
         <v>2023</v>
       </c>
-      <c r="S4" s="23"/>
-      <c r="T4" s="20">
+      <c r="S4" s="16"/>
+      <c r="T4" s="14">
         <v>2024</v>
       </c>
-      <c r="U4" s="20"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:21" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="U4" s="14"/>
+      <c r="V4" s="13">
+        <v>2025</v>
+      </c>
+      <c r="W4" s="13"/>
+    </row>
+    <row r="5" spans="1:23" ht="37.5" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>1</v>
       </c>
@@ -718,778 +770,821 @@
       </c>
       <c r="N5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="O5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="Q5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="R5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="S5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="1" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="24" t="s">
+      <c r="V5" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="W5" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" s="23" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="9">
+      <c r="B6" s="18">
         <v>400</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6" s="18">
         <v>26186</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="18">
         <v>526</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="18">
         <v>39675</v>
       </c>
-      <c r="F6" s="10">
+      <c r="F6" s="19">
         <v>551</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="19">
         <v>34695</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H6" s="19">
         <v>552</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I6" s="19">
         <v>47973</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="19">
         <v>578</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K6" s="19">
         <v>45795</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L6" s="19">
         <v>443</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M6" s="19">
         <v>58432</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N6" s="19">
         <v>260</v>
       </c>
-      <c r="O6" s="10">
+      <c r="O6" s="19">
         <v>42604</v>
       </c>
-      <c r="P6" s="10">
+      <c r="P6" s="19">
         <v>460</v>
       </c>
-      <c r="Q6" s="10">
+      <c r="Q6" s="19">
         <v>50880</v>
       </c>
-      <c r="R6" s="25">
+      <c r="R6" s="20">
         <v>410</v>
       </c>
-      <c r="S6" s="25">
+      <c r="S6" s="20">
         <v>48086</v>
       </c>
-      <c r="T6" s="13">
+      <c r="T6" s="21">
         <v>356</v>
       </c>
-      <c r="U6" s="13">
+      <c r="U6" s="21">
         <v>37693</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="16" t="s">
+      <c r="V6" s="22">
+        <v>275</v>
+      </c>
+      <c r="W6" s="22">
+        <v>52930</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="14" t="s">
-[...17 lines deleted...]
-      <c r="H7" s="10">
+      <c r="B7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="26">
         <v>134</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="27">
         <v>24020</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="26">
         <v>236</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="26">
         <v>25634</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="26">
         <v>193</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="26">
         <v>41778</v>
       </c>
-      <c r="N7" s="10">
+      <c r="N7" s="26">
         <v>299</v>
       </c>
-      <c r="O7" s="6">
+      <c r="O7" s="27">
         <v>35415</v>
       </c>
-      <c r="P7" s="6">
+      <c r="P7" s="27">
         <v>290</v>
       </c>
-      <c r="Q7" s="6">
+      <c r="Q7" s="27">
         <v>33020</v>
       </c>
-      <c r="R7" s="6">
+      <c r="R7" s="27">
         <v>292</v>
       </c>
-      <c r="S7" s="6">
+      <c r="S7" s="27">
         <v>31369</v>
       </c>
-      <c r="T7" s="17">
+      <c r="T7" s="28">
         <v>103</v>
       </c>
-      <c r="U7" s="17">
+      <c r="U7" s="28">
         <v>13333</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="16" t="s">
+      <c r="V7" s="28">
+        <v>85</v>
+      </c>
+      <c r="W7" s="28">
+        <v>16486</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="14" t="s">
-[...17 lines deleted...]
-      <c r="H8" s="10">
+      <c r="B8" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="G8" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="H8" s="26">
         <v>188</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="27">
         <v>12108</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="26">
         <v>134</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="26">
         <v>8653</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="26">
         <v>83</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="26">
         <v>7706</v>
       </c>
-      <c r="N8" s="10">
+      <c r="N8" s="26">
         <v>38</v>
       </c>
-      <c r="O8" s="6">
+      <c r="O8" s="27">
         <v>11289</v>
       </c>
-      <c r="P8" s="6">
+      <c r="P8" s="27">
         <v>45</v>
       </c>
-      <c r="Q8" s="6">
+      <c r="Q8" s="27">
         <v>5070</v>
       </c>
-      <c r="R8" s="6">
+      <c r="R8" s="27">
         <v>34</v>
       </c>
-      <c r="S8" s="6">
+      <c r="S8" s="27">
         <v>4339</v>
       </c>
-      <c r="T8" s="17">
+      <c r="T8" s="28">
         <v>27</v>
       </c>
-      <c r="U8" s="17">
+      <c r="U8" s="28">
         <v>6833</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="V8" s="28">
+        <v>62</v>
+      </c>
+      <c r="W8" s="28">
+        <v>13650</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="14" t="s">
-[...17 lines deleted...]
-      <c r="H9" s="10">
+      <c r="B9" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="H9" s="26">
         <v>178</v>
       </c>
-      <c r="I9" s="6">
+      <c r="I9" s="27">
         <v>9310</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="26">
         <v>161</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="26">
         <v>8522</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="26">
         <v>144</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="26">
         <v>7200</v>
       </c>
-      <c r="N9" s="10">
+      <c r="N9" s="26">
         <v>106</v>
       </c>
-      <c r="O9" s="6">
+      <c r="O9" s="27">
         <v>9911</v>
       </c>
-      <c r="P9" s="6">
+      <c r="P9" s="27">
         <v>104</v>
       </c>
-      <c r="Q9" s="6">
+      <c r="Q9" s="27">
         <v>10489</v>
       </c>
-      <c r="R9" s="6">
+      <c r="R9" s="27">
         <v>42</v>
       </c>
-      <c r="S9" s="6">
+      <c r="S9" s="27">
         <v>4898</v>
       </c>
-      <c r="T9" s="17">
+      <c r="T9" s="28">
         <v>160</v>
       </c>
-      <c r="U9" s="17">
+      <c r="U9" s="28">
         <v>8127</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="V9" s="28">
+        <v>48</v>
+      </c>
+      <c r="W9" s="28">
+        <v>9528</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="14" t="s">
-[...17 lines deleted...]
-      <c r="H10" s="10">
+      <c r="B10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="H10" s="26">
         <v>52</v>
       </c>
-      <c r="I10" s="10">
+      <c r="I10" s="26">
         <v>2535</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="26">
         <v>48</v>
       </c>
-      <c r="K10" s="10">
+      <c r="K10" s="26">
         <v>2986</v>
       </c>
-      <c r="L10" s="10">
+      <c r="L10" s="26">
         <v>23</v>
       </c>
-      <c r="M10" s="10">
+      <c r="M10" s="26">
         <v>1748</v>
       </c>
-      <c r="N10" s="10">
+      <c r="N10" s="26">
         <v>23</v>
       </c>
-      <c r="O10" s="10">
+      <c r="O10" s="26">
         <v>2421</v>
       </c>
-      <c r="P10" s="6">
+      <c r="P10" s="27">
         <v>22</v>
       </c>
-      <c r="Q10" s="6">
+      <c r="Q10" s="27">
         <v>2301</v>
       </c>
-      <c r="R10" s="6">
+      <c r="R10" s="27">
         <v>30</v>
       </c>
-      <c r="S10" s="6">
+      <c r="S10" s="27">
         <v>6245</v>
       </c>
-      <c r="T10" s="17">
+      <c r="T10" s="28">
         <v>18</v>
       </c>
-      <c r="U10" s="17">
+      <c r="U10" s="28">
         <v>4988</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="11" t="s">
+      <c r="V10" s="28">
+        <v>31</v>
+      </c>
+      <c r="W10" s="28">
+        <v>6448</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="15" t="s">
-[...47 lines deleted...]
-      <c r="R11" s="12">
+      <c r="B11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="D11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="G11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="H11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="I11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="J11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="K11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="L11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="M11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="N11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="O11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="P11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q11" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="R11" s="32">
         <v>12</v>
       </c>
-      <c r="S11" s="12">
+      <c r="S11" s="32">
         <v>1235</v>
       </c>
-      <c r="T11" s="18">
+      <c r="T11" s="33">
         <v>48</v>
       </c>
-      <c r="U11" s="18">
+      <c r="U11" s="33">
         <v>4413</v>
       </c>
-    </row>
-    <row r="12" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V11" s="33">
+        <v>49</v>
+      </c>
+      <c r="W11" s="33">
+        <v>6818</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
-      <c r="T12" s="13"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="T12" s="11"/>
+      <c r="U12" s="11"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="6"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
-      <c r="T13" s="13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="T13" s="11"/>
+      <c r="U13" s="11"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
-      <c r="T14" s="13"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="T14" s="11"/>
+      <c r="U14" s="11"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
-      <c r="T15" s="13"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="T15" s="11"/>
+      <c r="U15" s="11"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
-      <c r="T16" s="13"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+    </row>
+    <row r="17" spans="1:21">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
-      <c r="T17" s="13"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="T17" s="11"/>
+      <c r="U17" s="11"/>
+    </row>
+    <row r="18" spans="1:21">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
-      <c r="T18" s="13"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="T18" s="11"/>
+      <c r="U18" s="11"/>
+    </row>
+    <row r="19" spans="1:21">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
-      <c r="T19" s="13"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="T19" s="11"/>
+      <c r="U19" s="11"/>
+    </row>
+    <row r="20" spans="1:21">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
-      <c r="T20" s="13"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="T20" s="11"/>
+      <c r="U20" s="11"/>
+    </row>
+    <row r="21" spans="1:21">
       <c r="A21" s="4"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
-      <c r="T21" s="13"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="T21" s="11"/>
+      <c r="U21" s="11"/>
+    </row>
+    <row r="22" spans="1:21">
       <c r="A22" s="4"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
-      <c r="T22" s="13"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="T22" s="11"/>
+      <c r="U22" s="11"/>
+    </row>
+    <row r="23" spans="1:21">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
-      <c r="T23" s="13"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="T23" s="11"/>
+      <c r="U23" s="11"/>
+    </row>
+    <row r="24" spans="1:21">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="6"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
-      <c r="T24" s="13"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="T24" s="11"/>
+      <c r="U24" s="11"/>
+    </row>
+    <row r="25" spans="1:21">
       <c r="A25" s="4"/>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
-      <c r="T25" s="13"/>
-      <c r="U25" s="13"/>
+      <c r="T25" s="11"/>
+      <c r="U25" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-    <mergeCell ref="A2:U2"/>
+  <mergeCells count="12">
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="A2:W2"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="R4:S4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="35" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="31" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>