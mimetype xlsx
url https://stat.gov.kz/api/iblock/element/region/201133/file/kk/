--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -1,407 +1,432 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="ТҚК" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ТҚК!$A$1:$U$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ТҚК!$A$1:$W$13</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="10">
   <si>
     <t xml:space="preserve">саны, бірлік </t>
   </si>
   <si>
     <t>пайдалы алаңы, шаршы м</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шымкент қ.</t>
   </si>
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Әл Фараби </t>
   </si>
   <si>
     <t xml:space="preserve">Еңбекші </t>
   </si>
   <si>
     <t>Қаратау</t>
   </si>
   <si>
     <t>Тұран</t>
   </si>
   <si>
     <t>Техникалық қызмет көрсету мен автокөлік құралдарын жөндеу станциялары автокөлік құралдарын жөндеу</t>
   </si>
+  <si>
+    <t>Шымкент қаласы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...20 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -537,152 +562,160 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:U23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K11" sqref="K11"/>
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="16" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="13.42578125" style="1" customWidth="1"/>
     <col min="18" max="18" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="13.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="14" style="1" customWidth="1"/>
-    <col min="22" max="16384" width="9.140625" style="1"/>
+    <col min="22" max="22" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="14" style="1" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" s="13" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="U2" s="16"/>
+    <row r="2" spans="1:23" s="5" customFormat="1" ht="18" customHeight="1">
+      <c r="A2" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
     </row>
-    <row r="4" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:23">
       <c r="A4" s="2"/>
-      <c r="B4" s="17">
+      <c r="B4" s="25">
         <v>2015</v>
       </c>
-      <c r="C4" s="17"/>
-      <c r="D4" s="17">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25">
         <v>2016</v>
       </c>
-      <c r="E4" s="17"/>
-      <c r="F4" s="17">
+      <c r="E4" s="25"/>
+      <c r="F4" s="25">
         <v>2017</v>
       </c>
-      <c r="G4" s="17"/>
-      <c r="H4" s="17">
+      <c r="G4" s="25"/>
+      <c r="H4" s="25">
         <v>2018</v>
       </c>
-      <c r="I4" s="17"/>
-      <c r="J4" s="17">
+      <c r="I4" s="25"/>
+      <c r="J4" s="25">
         <v>2019</v>
       </c>
-      <c r="K4" s="17"/>
-      <c r="L4" s="18">
+      <c r="K4" s="25"/>
+      <c r="L4" s="24">
         <v>2020</v>
       </c>
-      <c r="M4" s="18"/>
-      <c r="N4" s="17">
+      <c r="M4" s="24"/>
+      <c r="N4" s="25">
         <v>2021</v>
       </c>
-      <c r="O4" s="17"/>
-      <c r="P4" s="17">
+      <c r="O4" s="25"/>
+      <c r="P4" s="25">
         <v>2022</v>
       </c>
-      <c r="Q4" s="17"/>
-      <c r="R4" s="17">
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25">
         <v>2023</v>
       </c>
-      <c r="S4" s="17"/>
-      <c r="T4" s="18">
+      <c r="S4" s="25"/>
+      <c r="T4" s="25">
         <v>2024</v>
       </c>
-      <c r="U4" s="18"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="24">
+        <v>2025</v>
+      </c>
+      <c r="W4" s="24"/>
     </row>
-    <row r="5" spans="1:21" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:23" ht="22.5">
       <c r="A5" s="2"/>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>1</v>
       </c>
@@ -700,461 +733,501 @@
       </c>
       <c r="N5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>1</v>
       </c>
+      <c r="V5" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="W5" s="4" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="6" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A6" s="19" t="s">
+    <row r="6" spans="1:23" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="7">
+        <v>400</v>
+      </c>
+      <c r="C6" s="7">
+        <v>26186</v>
+      </c>
+      <c r="D6" s="7">
+        <v>526</v>
+      </c>
+      <c r="E6" s="7">
+        <v>39675</v>
+      </c>
+      <c r="F6" s="8">
+        <v>551</v>
+      </c>
+      <c r="G6" s="8">
+        <v>34695</v>
+      </c>
+      <c r="H6" s="8">
+        <v>552</v>
+      </c>
+      <c r="I6" s="8">
+        <v>47973</v>
+      </c>
+      <c r="J6" s="8">
+        <v>578</v>
+      </c>
+      <c r="K6" s="8">
+        <v>45795</v>
+      </c>
+      <c r="L6" s="8">
+        <v>443</v>
+      </c>
+      <c r="M6" s="8">
+        <v>58432</v>
+      </c>
+      <c r="N6" s="9">
+        <v>466</v>
+      </c>
+      <c r="O6" s="9">
+        <v>59036</v>
+      </c>
+      <c r="P6" s="8">
+        <v>460</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>50880</v>
+      </c>
+      <c r="R6" s="10">
+        <v>410</v>
+      </c>
+      <c r="S6" s="10">
+        <v>48086</v>
+      </c>
+      <c r="T6" s="10">
+        <v>356</v>
+      </c>
+      <c r="U6" s="10">
+        <v>37693</v>
+      </c>
+      <c r="V6" s="11">
+        <v>275</v>
+      </c>
+      <c r="W6" s="11">
+        <v>52930</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23" s="18" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="20">
-[...57 lines deleted...]
-        <v>37693</v>
+      <c r="B7" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="H7" s="15">
+        <v>134</v>
+      </c>
+      <c r="I7" s="15">
+        <v>24020</v>
+      </c>
+      <c r="J7" s="15">
+        <v>236</v>
+      </c>
+      <c r="K7" s="15">
+        <v>25634</v>
+      </c>
+      <c r="L7" s="16">
+        <v>193</v>
+      </c>
+      <c r="M7" s="16">
+        <v>41778</v>
+      </c>
+      <c r="N7" s="16">
+        <v>299</v>
+      </c>
+      <c r="O7" s="16">
+        <v>35415</v>
+      </c>
+      <c r="P7" s="16">
+        <v>290</v>
+      </c>
+      <c r="Q7" s="16">
+        <v>33020</v>
+      </c>
+      <c r="R7" s="16">
+        <v>292</v>
+      </c>
+      <c r="S7" s="16">
+        <v>31369</v>
+      </c>
+      <c r="T7" s="17">
+        <v>103</v>
+      </c>
+      <c r="U7" s="17">
+        <v>13333</v>
+      </c>
+      <c r="V7" s="17">
+        <v>85</v>
+      </c>
+      <c r="W7" s="17">
+        <v>16486</v>
       </c>
     </row>
-    <row r="7" spans="1:21" s="9" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B7" s="6" t="s">
+    <row r="8" spans="1:23" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="6" t="s">
-[...14 lines deleted...]
-      <c r="H7" s="7">
+      <c r="B8" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="15">
+        <v>188</v>
+      </c>
+      <c r="I8" s="15">
+        <v>12108</v>
+      </c>
+      <c r="J8" s="15">
         <v>134</v>
       </c>
-      <c r="I7" s="7">
-[...36 lines deleted...]
-        <v>13333</v>
+      <c r="K8" s="15">
+        <v>8653</v>
+      </c>
+      <c r="L8" s="16">
+        <v>83</v>
+      </c>
+      <c r="M8" s="16">
+        <v>7706</v>
+      </c>
+      <c r="N8" s="16">
+        <v>38</v>
+      </c>
+      <c r="O8" s="16">
+        <v>11289</v>
+      </c>
+      <c r="P8" s="16">
+        <v>45</v>
+      </c>
+      <c r="Q8" s="16">
+        <v>5070</v>
+      </c>
+      <c r="R8" s="16">
+        <v>34</v>
+      </c>
+      <c r="S8" s="16">
+        <v>4339</v>
+      </c>
+      <c r="T8" s="17">
+        <v>27</v>
+      </c>
+      <c r="U8" s="17">
+        <v>6833</v>
+      </c>
+      <c r="V8" s="17">
+        <v>62</v>
+      </c>
+      <c r="W8" s="17">
+        <v>13650</v>
       </c>
     </row>
-    <row r="8" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A8" s="5" t="s">
+    <row r="9" spans="1:23" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="6" t="s">
-[...57 lines deleted...]
-        <v>6833</v>
+      <c r="B9" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="15">
+        <v>178</v>
+      </c>
+      <c r="I9" s="15">
+        <v>9310</v>
+      </c>
+      <c r="J9" s="15">
+        <v>161</v>
+      </c>
+      <c r="K9" s="15">
+        <v>8522</v>
+      </c>
+      <c r="L9" s="16">
+        <v>144</v>
+      </c>
+      <c r="M9" s="16">
+        <v>7200</v>
+      </c>
+      <c r="N9" s="16">
+        <v>106</v>
+      </c>
+      <c r="O9" s="16">
+        <v>9911</v>
+      </c>
+      <c r="P9" s="16">
+        <v>104</v>
+      </c>
+      <c r="Q9" s="16">
+        <v>10489</v>
+      </c>
+      <c r="R9" s="16">
+        <v>42</v>
+      </c>
+      <c r="S9" s="16">
+        <v>4898</v>
+      </c>
+      <c r="T9" s="17">
+        <v>160</v>
+      </c>
+      <c r="U9" s="17">
+        <v>8127</v>
+      </c>
+      <c r="V9" s="17">
+        <v>48</v>
+      </c>
+      <c r="W9" s="17">
+        <v>9528</v>
       </c>
     </row>
-    <row r="9" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A9" s="5" t="s">
+    <row r="10" spans="1:23" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="6" t="s">
-[...57 lines deleted...]
-        <v>8127</v>
+      <c r="B10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="15">
+        <v>52</v>
+      </c>
+      <c r="I10" s="15">
+        <v>2535</v>
+      </c>
+      <c r="J10" s="15">
+        <v>48</v>
+      </c>
+      <c r="K10" s="15">
+        <v>2985</v>
+      </c>
+      <c r="L10" s="16">
+        <v>23</v>
+      </c>
+      <c r="M10" s="16">
+        <v>1747</v>
+      </c>
+      <c r="N10" s="16">
+        <v>23</v>
+      </c>
+      <c r="O10" s="16">
+        <v>2421</v>
+      </c>
+      <c r="P10" s="16">
+        <v>22</v>
+      </c>
+      <c r="Q10" s="16">
+        <v>2301</v>
+      </c>
+      <c r="R10" s="16">
+        <v>30</v>
+      </c>
+      <c r="S10" s="16">
+        <v>6245</v>
+      </c>
+      <c r="T10" s="17">
+        <v>18</v>
+      </c>
+      <c r="U10" s="17">
+        <v>4988</v>
+      </c>
+      <c r="V10" s="17">
+        <v>31</v>
+      </c>
+      <c r="W10" s="17">
+        <v>6448</v>
       </c>
     </row>
-    <row r="10" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A10" s="5" t="s">
+    <row r="11" spans="1:23" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="6" t="s">
-[...23 lines deleted...]
-      <c r="J10" s="7">
+      <c r="B11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="D11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="F11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="G11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="H11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="I11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="J11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="K11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="L11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="M11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="N11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="O11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="P11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="R11" s="21">
+        <v>12</v>
+      </c>
+      <c r="S11" s="21">
+        <v>1235</v>
+      </c>
+      <c r="T11" s="22">
         <v>48</v>
       </c>
-      <c r="K10" s="7">
-[...30 lines deleted...]
-        <v>4988</v>
+      <c r="U11" s="22">
+        <v>4413</v>
+      </c>
+      <c r="V11" s="22">
+        <v>49</v>
+      </c>
+      <c r="W11" s="22">
+        <v>6818</v>
       </c>
     </row>
-    <row r="11" spans="1:21" x14ac:dyDescent="0.2">
-[...64 lines deleted...]
-    <row r="23" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" ht="8.25" customHeight="1"/>
   </sheetData>
-  <mergeCells count="11">
-    <mergeCell ref="A2:U2"/>
+  <mergeCells count="12">
+    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="V4:W4"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="R4:S4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="29" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
-  <colBreaks count="1" manualBreakCount="1">
-[...1 lines deleted...]
-  </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>