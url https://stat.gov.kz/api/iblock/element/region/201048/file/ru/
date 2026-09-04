--- v0 (2026-04-24)
+++ v1 (2026-09-04)
@@ -5,95 +5,101 @@
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13995" yWindow="-90" windowWidth="14250" windowHeight="12660" tabRatio="901" firstSheet="5" activeTab="15"/>
+    <workbookView xWindow="13992" yWindow="-96" windowWidth="14256" windowHeight="12660" tabRatio="901"/>
   </bookViews>
   <sheets>
-    <sheet name="с 1990-1997" sheetId="7" r:id="rId1"/>
-[...14 lines deleted...]
-    <sheet name="2024" sheetId="20" r:id="rId16"/>
+    <sheet name="метаданные" sheetId="22" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="23" r:id="rId2"/>
+    <sheet name="с 1990-1997" sheetId="7" r:id="rId3"/>
+    <sheet name="с 1998-2001" sheetId="2" r:id="rId4"/>
+    <sheet name="с 2002-2005" sheetId="4" r:id="rId5"/>
+    <sheet name="с 2006-2009" sheetId="5" r:id="rId6"/>
+    <sheet name="с 2010-2013" sheetId="6" r:id="rId7"/>
+    <sheet name="2014" sheetId="9" r:id="rId8"/>
+    <sheet name="2015" sheetId="10" r:id="rId9"/>
+    <sheet name="2016" sheetId="11" r:id="rId10"/>
+    <sheet name="2017" sheetId="12" r:id="rId11"/>
+    <sheet name="2018" sheetId="13" r:id="rId12"/>
+    <sheet name="2019" sheetId="14" r:id="rId13"/>
+    <sheet name="2020" sheetId="19" r:id="rId14"/>
+    <sheet name="2021" sheetId="16" r:id="rId15"/>
+    <sheet name="2022" sheetId="17" r:id="rId16"/>
+    <sheet name="2023" sheetId="15" r:id="rId17"/>
+    <sheet name="2024" sheetId="20" r:id="rId18"/>
+    <sheet name="2025" sheetId="21" r:id="rId19"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'с 1990-1997'!$3:$3</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">'с 2002-2005'!$3:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'с 1990-1997'!$3:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'с 1998-2001'!$3:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'с 2002-2005'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="713" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="803" uniqueCount="194">
   <si>
     <t>В % к общему объему строи тельных работ</t>
   </si>
   <si>
     <t>Работы по возведению зданий</t>
   </si>
   <si>
     <t xml:space="preserve">Работы строительные по возведению объектов гражданского строительства </t>
   </si>
   <si>
     <t>Дороги и автомагистрали; работы строительные по сооружению дорог и автомагистралей</t>
   </si>
   <si>
     <t>Железные дороги и метро; работы строительные по сооружению железных
 дорог и метро</t>
   </si>
   <si>
     <t>Мосты и тоннели; работы строительные по
 возведению мостов и тоннелей</t>
   </si>
   <si>
     <t>Работы строительные по возведению сооружений инженерных для распределения
 жидкостей</t>
   </si>
   <si>
@@ -464,111 +470,249 @@
   <si>
     <t>Строительство прочих трубопроводов</t>
   </si>
   <si>
     <t xml:space="preserve">Строительство линий электропередач и телекоммуникаций </t>
   </si>
   <si>
     <t>Электромонтажные работы по прокладке телекоммуникационных, компьютерных и телевизионных сетей</t>
   </si>
   <si>
     <t>Прочие электромонтажные работы</t>
   </si>
   <si>
     <t>Прочие строительно-монтажные работы, не включенные в другие группировки</t>
   </si>
   <si>
     <t>Покрытие полов и облицовка стен</t>
   </si>
   <si>
     <t>Гидроизоляционные работы</t>
   </si>
   <si>
     <t>Прочие строительные работы, требующие специальной квалификации</t>
   </si>
   <si>
-    <t>Объем выполненных строительных работ (услуг),тыс. тенге</t>
-[...7 lines deleted...]
-  <si>
     <t>Виды подрядных строительных работ*</t>
   </si>
   <si>
     <t>Виды подрядных строительных работ</t>
   </si>
   <si>
     <t xml:space="preserve">*В соответствии с Общим классификатором видов экономической деятельности (ОКЭД)_x000D_
         </t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>68 682 024</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2024 год</t>
+  </si>
+  <si>
+    <t>2025 год</t>
+  </si>
+  <si>
+    <t>Объем выполненных строительных работ (услуг), тыс. теңге</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>162101 (по ОКЭД 41,42,43)</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем выполненных строительных работ по видам работ в соответствии с ОКЭД 41,42,43</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем выполненных строительных работ по видам работ </t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>К объему строительных работ относится стоимость строительных работ, выполненных предприятиями, осуществляющими строительную деятельность по заключенным договорам строительного подряда, который включает работы по строительству новых объектов, капитальному и текущему ремонту, реконструкции, модернизации жилых и нежилых зданий, инженерных сооружений.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Информационной базой являются первичные данные общегосударственных статистических наблюдений, по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/25/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>03.07.2026г.</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>07.07.2027г.</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Департамент статистики производства и окружающей среды</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>С 1998 года</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=year&amp;type=</t>
+  </si>
+  <si>
+    <t>Туружанова Ляззат Еркеновна</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 7162 40-19-57</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> l.turuzhanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>Объем выполненных строительных работ (услуг),тыс. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="171" formatCode="#####\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
@@ -612,57 +756,108 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -708,57 +903,63 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="203">
+  <cellXfs count="232">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -973,53 +1174,50 @@
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1167,141 +1365,226 @@
     </xf>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="8" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1544,178 +1827,6171 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/akmola/spreadsheets/?industry=1499&amp;year=&amp;name=12859&amp;period=year&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="225" customWidth="1"/>
+    <col min="2" max="2" width="94.44140625" style="225" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="207"/>
+      <c r="B1" s="207"/>
+    </row>
+    <row r="2" spans="1:13" s="210" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A2" s="208" t="s">
+        <v>147</v>
+      </c>
+      <c r="B2" s="209" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="210" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="208" t="s">
+        <v>149</v>
+      </c>
+      <c r="B3" s="209" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="210" customFormat="1" ht="16.2" customHeight="1">
+      <c r="A4" s="208" t="s">
+        <v>151</v>
+      </c>
+      <c r="B4" s="211" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="210" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A5" s="212" t="s">
+        <v>152</v>
+      </c>
+      <c r="B5" s="209" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="210" customFormat="1" ht="16.8" customHeight="1">
+      <c r="A6" s="212" t="s">
+        <v>154</v>
+      </c>
+      <c r="B6" s="209" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="210" customFormat="1" ht="54.6" customHeight="1">
+      <c r="A7" s="208" t="s">
+        <v>155</v>
+      </c>
+      <c r="B7" s="213" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="210" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="208" t="s">
+        <v>157</v>
+      </c>
+      <c r="B8" s="211" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="210" customFormat="1" ht="42" customHeight="1">
+      <c r="A9" s="208" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9" s="213" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="210" customFormat="1" ht="40.799999999999997" customHeight="1">
+      <c r="A10" s="208" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10" s="213" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="210" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="208" t="s">
+        <v>163</v>
+      </c>
+      <c r="B11" s="214"/>
+      <c r="M11" s="215"/>
+    </row>
+    <row r="12" spans="1:13" s="210" customFormat="1" ht="18" customHeight="1">
+      <c r="A12" s="208" t="s">
+        <v>164</v>
+      </c>
+      <c r="B12" s="216" t="s">
+        <v>165</v>
+      </c>
+      <c r="M12" s="215"/>
+    </row>
+    <row r="13" spans="1:13" s="210" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="A13" s="217" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13" s="218" t="s">
+        <v>167</v>
+      </c>
+      <c r="M13" s="215"/>
+    </row>
+    <row r="14" spans="1:13" s="210" customFormat="1" ht="17.399999999999999" customHeight="1">
+      <c r="A14" s="217" t="s">
+        <v>168</v>
+      </c>
+      <c r="B14" s="218" t="s">
+        <v>188</v>
+      </c>
+      <c r="M14" s="215"/>
+    </row>
+    <row r="15" spans="1:13" s="210" customFormat="1" ht="18" customHeight="1">
+      <c r="A15" s="217" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15" s="218" t="s">
+        <v>170</v>
+      </c>
+      <c r="M15" s="215"/>
+    </row>
+    <row r="16" spans="1:13" ht="13.8" customHeight="1">
+      <c r="A16" s="208" t="s">
+        <v>171</v>
+      </c>
+      <c r="B16" s="219" t="s">
+        <v>172</v>
+      </c>
+      <c r="M16" s="220"/>
+    </row>
+    <row r="17" spans="1:13" ht="13.8" customHeight="1">
+      <c r="A17" s="208" t="s">
+        <v>173</v>
+      </c>
+      <c r="B17" s="219" t="s">
+        <v>174</v>
+      </c>
+      <c r="M17" s="221"/>
+    </row>
+    <row r="18" spans="1:13" ht="16.2" customHeight="1">
+      <c r="A18" s="208" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18" s="211" t="s">
+        <v>176</v>
+      </c>
+      <c r="M18" s="220"/>
+    </row>
+    <row r="19" spans="1:13" ht="16.2" customHeight="1">
+      <c r="A19" s="208" t="s">
+        <v>177</v>
+      </c>
+      <c r="B19" s="230" t="s">
+        <v>189</v>
+      </c>
+      <c r="M19" s="221"/>
+    </row>
+    <row r="20" spans="1:13" ht="16.8" customHeight="1">
+      <c r="A20" s="208" t="s">
+        <v>178</v>
+      </c>
+      <c r="B20" s="231" t="s">
+        <v>190</v>
+      </c>
+      <c r="M20" s="220"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="208" t="s">
+        <v>179</v>
+      </c>
+      <c r="B21" s="222" t="s">
+        <v>191</v>
+      </c>
+      <c r="M21" s="221"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="223"/>
+      <c r="B22" s="224"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="221"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="220"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="221"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="220"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="50.5546875" style="76" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" style="76" customWidth="1"/>
+    <col min="3" max="3" width="14.33203125" style="76" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="76"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="18" customHeight="1">
+      <c r="A1" s="204" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="204"/>
+      <c r="C1" s="204"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="203" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+    </row>
+    <row r="3" spans="1:5" ht="52.8">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="26.25" customHeight="1">
+      <c r="A4" s="51" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="8">
+        <v>99938918</v>
+      </c>
+      <c r="C4" s="71">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="16.5" customHeight="1">
+      <c r="A5" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="75"/>
+      <c r="C5" s="75" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="11.25" customHeight="1">
+      <c r="A6" s="140" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="16">
+        <v>59664</v>
+      </c>
+      <c r="C6" s="141">
+        <v>5.9700466238787969E-2</v>
+      </c>
+      <c r="E6" s="114"/>
+    </row>
+    <row r="7" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A7" s="140" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="16">
+        <v>6525511</v>
+      </c>
+      <c r="C7" s="141">
+        <v>6.5294993487922293</v>
+      </c>
+      <c r="E7" s="114"/>
+    </row>
+    <row r="8" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A8" s="140" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8" s="16">
+        <v>8913628</v>
+      </c>
+      <c r="C8" s="141">
+        <v>8.9190759499717629</v>
+      </c>
+      <c r="E8" s="114"/>
+    </row>
+    <row r="9" spans="1:5" ht="27" customHeight="1">
+      <c r="A9" s="140" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9" s="75" t="s">
+        <v>138</v>
+      </c>
+      <c r="C9" s="141">
+        <v>0</v>
+      </c>
+      <c r="E9" s="114"/>
+    </row>
+    <row r="10" spans="1:5" ht="15" customHeight="1">
+      <c r="A10" s="140" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="16">
+        <v>50586896</v>
+      </c>
+      <c r="C10" s="141">
+        <v>50.617814373375545</v>
+      </c>
+      <c r="E10" s="114"/>
+    </row>
+    <row r="11" spans="1:5" ht="64.5" customHeight="1">
+      <c r="A11" s="140" t="s">
+        <v>102</v>
+      </c>
+      <c r="B11" s="75" t="s">
+        <v>138</v>
+      </c>
+      <c r="C11" s="141">
+        <v>0</v>
+      </c>
+      <c r="E11" s="114"/>
+    </row>
+    <row r="12" spans="1:5" ht="18" customHeight="1">
+      <c r="A12" s="140" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="16">
+        <v>1563382</v>
+      </c>
+      <c r="C12" s="141">
+        <v>1.5643375286492494</v>
+      </c>
+      <c r="E12" s="114"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A13" s="140" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="16">
+        <v>370092</v>
+      </c>
+      <c r="C13" s="141">
+        <v>0.37031819776155672</v>
+      </c>
+      <c r="E13" s="114"/>
+    </row>
+    <row r="14" spans="1:5" ht="25.5" customHeight="1">
+      <c r="A14" s="140" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="75" t="s">
+        <v>138</v>
+      </c>
+      <c r="C14" s="141">
+        <v>0</v>
+      </c>
+      <c r="E14" s="114"/>
+    </row>
+    <row r="15" spans="1:5" ht="27.75" customHeight="1">
+      <c r="A15" s="140" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="16">
+        <v>527899</v>
+      </c>
+      <c r="C15" s="141">
+        <v>0.5282216483472435</v>
+      </c>
+      <c r="E15" s="114"/>
+    </row>
+    <row r="16" spans="1:5" ht="30.75" customHeight="1">
+      <c r="A16" s="140" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="16">
+        <v>277140</v>
+      </c>
+      <c r="C16" s="141">
+        <v>0.27730938611922934</v>
+      </c>
+      <c r="E16" s="114"/>
+    </row>
+    <row r="17" spans="1:5" ht="39.75" customHeight="1">
+      <c r="A17" s="140" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="16">
+        <v>2526130</v>
+      </c>
+      <c r="C17" s="141">
+        <v>2.527673953804463</v>
+      </c>
+      <c r="E17" s="114"/>
+    </row>
+    <row r="18" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A18" s="140" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="16">
+        <v>232578</v>
+      </c>
+      <c r="C18" s="141">
+        <v>0.2327201501220976</v>
+      </c>
+      <c r="E18" s="114"/>
+    </row>
+    <row r="19" spans="1:5" ht="29.25" customHeight="1">
+      <c r="A19" s="140" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="16">
+        <v>3530115</v>
+      </c>
+      <c r="C19" s="141">
+        <v>3.5322725827389885</v>
+      </c>
+      <c r="E19" s="114"/>
+    </row>
+    <row r="20" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A20" s="140" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" s="75" t="s">
+        <v>138</v>
+      </c>
+      <c r="C20" s="141">
+        <v>0</v>
+      </c>
+      <c r="E20" s="114"/>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A21" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="16">
+        <v>860964</v>
+      </c>
+      <c r="C21" s="141">
+        <v>0.86149021545340321</v>
+      </c>
+      <c r="E21" s="114"/>
+    </row>
+    <row r="22" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A22" s="140" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="16">
+        <v>447532</v>
+      </c>
+      <c r="C22" s="141">
+        <v>0.44780552857296291</v>
+      </c>
+      <c r="E22" s="114"/>
+    </row>
+    <row r="23" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A23" s="140" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="16">
+        <v>6925</v>
+      </c>
+      <c r="C23" s="141">
+        <v>6.9292325138040813E-3</v>
+      </c>
+      <c r="E23" s="114"/>
+    </row>
+    <row r="24" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A24" s="140" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="16">
+        <v>79045</v>
+      </c>
+      <c r="C24" s="141">
+        <v>7.909331177669944E-2</v>
+      </c>
+      <c r="E24" s="114"/>
+    </row>
+    <row r="25" spans="1:5" ht="39" customHeight="1">
+      <c r="A25" s="140" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" s="16">
+        <v>105471</v>
+      </c>
+      <c r="C25" s="141">
+        <v>0.10553546317161448</v>
+      </c>
+      <c r="E25" s="114"/>
+    </row>
+    <row r="26" spans="1:5" ht="18" customHeight="1">
+      <c r="A26" s="140" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="16">
+        <v>2816011</v>
+      </c>
+      <c r="C26" s="141">
+        <v>2.8177321271378983</v>
+      </c>
+      <c r="E26" s="114"/>
+    </row>
+    <row r="27" spans="1:5" ht="25.5" customHeight="1">
+      <c r="A27" s="140" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="16">
+        <v>6249741</v>
+      </c>
+      <c r="C27" s="141">
+        <v>6.2535608000078611</v>
+      </c>
+      <c r="E27" s="114"/>
+    </row>
+    <row r="28" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A28" s="140" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="16">
+        <v>162167</v>
+      </c>
+      <c r="C28" s="141">
+        <v>0.16226611538860167</v>
+      </c>
+      <c r="E28" s="114"/>
+    </row>
+    <row r="29" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A29" s="140" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="16">
+        <v>1729216</v>
+      </c>
+      <c r="C29" s="141">
+        <v>1.730272885283789</v>
+      </c>
+      <c r="E29" s="114"/>
+    </row>
+    <row r="30" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A30" s="140" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30" s="16">
+        <v>39770</v>
+      </c>
+      <c r="C30" s="141">
+        <v>3.979430715869868E-2</v>
+      </c>
+      <c r="E30" s="114"/>
+    </row>
+    <row r="31" spans="1:5" ht="15" customHeight="1">
+      <c r="A31" s="140" t="s">
+        <v>84</v>
+      </c>
+      <c r="B31" s="16">
+        <v>1066996</v>
+      </c>
+      <c r="C31" s="141">
+        <v>1.0676481408373861</v>
+      </c>
+      <c r="E31" s="114"/>
+    </row>
+    <row r="32" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A32" s="140" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="16">
+        <v>308938</v>
+      </c>
+      <c r="C32" s="141">
+        <v>0.30912682084470838</v>
+      </c>
+      <c r="E32" s="114"/>
+    </row>
+    <row r="33" spans="1:7" ht="15" customHeight="1">
+      <c r="A33" s="140" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" s="16">
+        <v>1389974</v>
+      </c>
+      <c r="C33" s="141">
+        <v>1.3908235428364355</v>
+      </c>
+      <c r="E33" s="114"/>
+    </row>
+    <row r="34" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A34" s="140" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="16">
+        <v>640655</v>
+      </c>
+      <c r="C34" s="141">
+        <v>0.64104656406226046</v>
+      </c>
+      <c r="E34" s="114"/>
+    </row>
+    <row r="35" spans="1:7" ht="18" customHeight="1">
+      <c r="A35" s="140" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35" s="16">
+        <v>1393287</v>
+      </c>
+      <c r="C35" s="141">
+        <v>1.3941385677199347</v>
+      </c>
+      <c r="E35" s="114"/>
+    </row>
+    <row r="36" spans="1:7" ht="16.5" customHeight="1">
+      <c r="A36" s="140" t="s">
+        <v>68</v>
+      </c>
+      <c r="B36" s="16">
+        <v>1951158</v>
+      </c>
+      <c r="C36" s="141">
+        <v>1.9523505347536381</v>
+      </c>
+      <c r="E36" s="114"/>
+    </row>
+    <row r="37" spans="1:7" ht="17.25" customHeight="1">
+      <c r="A37" s="142" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" s="16">
+        <v>476981</v>
+      </c>
+      <c r="C37" s="141">
+        <v>0.47727252760531191</v>
+      </c>
+      <c r="E37" s="114"/>
+    </row>
+    <row r="38" spans="1:7" ht="26.25" customHeight="1">
+      <c r="A38" s="140" t="s">
+        <v>70</v>
+      </c>
+      <c r="B38" s="16">
+        <v>7088</v>
+      </c>
+      <c r="C38" s="141">
+        <v>7.0923321383167268E-3</v>
+      </c>
+      <c r="E38" s="114"/>
+    </row>
+    <row r="39" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A39" s="143" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="16">
+        <v>649907</v>
+      </c>
+      <c r="C39" s="141">
+        <v>0.65030421882294143</v>
+      </c>
+      <c r="E39" s="114"/>
+    </row>
+    <row r="40" spans="1:7" ht="30.75" customHeight="1">
+      <c r="A40" s="144" t="s">
+        <v>72</v>
+      </c>
+      <c r="B40" s="21">
+        <v>4444057</v>
+      </c>
+      <c r="C40" s="145">
+        <v>4.4467731779925819</v>
+      </c>
+      <c r="E40" s="114"/>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="205" t="s">
+        <v>135</v>
+      </c>
+      <c r="B41" s="205"/>
+      <c r="C41" s="205"/>
+      <c r="D41" s="205"/>
+      <c r="E41" s="205"/>
+      <c r="F41" s="205"/>
+      <c r="G41" s="205"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A41:G41"/>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.52" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="51.88671875" style="76" customWidth="1"/>
+    <col min="2" max="2" width="12.109375" style="76" customWidth="1"/>
+    <col min="3" max="3" width="11.5546875" style="76" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="76"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="204" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="204"/>
+      <c r="C1" s="204"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="203" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+    </row>
+    <row r="3" spans="1:5" ht="66">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A4" s="146" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="147">
+        <v>123361202</v>
+      </c>
+      <c r="C4" s="148">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="16.5" customHeight="1">
+      <c r="A5" s="149" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="150" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="150" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="17.25" customHeight="1">
+      <c r="A6" s="151" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="C6" s="152">
+        <v>0</v>
+      </c>
+      <c r="E6" s="114"/>
+    </row>
+    <row r="7" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A7" s="151" t="s">
+        <v>107</v>
+      </c>
+      <c r="B7" s="19">
+        <v>4597981</v>
+      </c>
+      <c r="C7" s="152">
+        <v>3.7272504851241637</v>
+      </c>
+      <c r="E7" s="114"/>
+    </row>
+    <row r="8" spans="1:5" ht="31.5" customHeight="1">
+      <c r="A8" s="151" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8" s="19">
+        <v>15969248</v>
+      </c>
+      <c r="C8" s="152">
+        <v>12.945113813012297</v>
+      </c>
+      <c r="E8" s="114"/>
+    </row>
+    <row r="9" spans="1:5" ht="29.25" customHeight="1">
+      <c r="A9" s="151" t="s">
+        <v>108</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="C9" s="152">
+        <v>0</v>
+      </c>
+      <c r="E9" s="114"/>
+    </row>
+    <row r="10" spans="1:5" ht="30" customHeight="1">
+      <c r="A10" s="151" t="s">
+        <v>109</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="C10" s="152">
+        <v>0</v>
+      </c>
+      <c r="E10" s="114"/>
+    </row>
+    <row r="11" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A11" s="151" t="s">
+        <v>110</v>
+      </c>
+      <c r="B11" s="19">
+        <v>53145646</v>
+      </c>
+      <c r="C11" s="152">
+        <v>43.081329573944977</v>
+      </c>
+      <c r="E11" s="114"/>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A12" s="151" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="19">
+        <v>3851508</v>
+      </c>
+      <c r="C12" s="152">
+        <v>3.1221388390816749</v>
+      </c>
+      <c r="E12" s="114"/>
+    </row>
+    <row r="13" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A13" s="151" t="s">
+        <v>111</v>
+      </c>
+      <c r="B13" s="153">
+        <v>39987</v>
+      </c>
+      <c r="C13" s="152">
+        <v>3.2414567426150724E-2</v>
+      </c>
+      <c r="E13" s="114"/>
+    </row>
+    <row r="14" spans="1:5" ht="24.75" customHeight="1">
+      <c r="A14" s="151" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="C14" s="152">
+        <v>0</v>
+      </c>
+      <c r="E14" s="114"/>
+    </row>
+    <row r="15" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A15" s="151" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="19">
+        <v>6651760</v>
+      </c>
+      <c r="C15" s="152">
+        <v>5.3921005082294835</v>
+      </c>
+      <c r="E15" s="114"/>
+    </row>
+    <row r="16" spans="1:5" ht="27" customHeight="1">
+      <c r="A16" s="151" t="s">
+        <v>112</v>
+      </c>
+      <c r="B16" s="19">
+        <v>3024183</v>
+      </c>
+      <c r="C16" s="152">
+        <v>2.4514863271192833</v>
+      </c>
+      <c r="E16" s="114"/>
+    </row>
+    <row r="17" spans="1:5" ht="39.75" customHeight="1">
+      <c r="A17" s="151" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="19">
+        <v>4018994</v>
+      </c>
+      <c r="C17" s="152">
+        <v>3.2579076199338592</v>
+      </c>
+      <c r="E17" s="114"/>
+    </row>
+    <row r="18" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A18" s="151" t="s">
+        <v>113</v>
+      </c>
+      <c r="B18" s="19">
+        <v>839880</v>
+      </c>
+      <c r="C18" s="152">
+        <v>0.68082994197802971</v>
+      </c>
+      <c r="E18" s="114"/>
+    </row>
+    <row r="19" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A19" s="154" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19" s="19">
+        <v>9500012</v>
+      </c>
+      <c r="C19" s="152">
+        <v>7.7009723040798521</v>
+      </c>
+      <c r="E19" s="114"/>
+    </row>
+    <row r="20" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A20" s="154" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" s="19">
+        <v>95074</v>
+      </c>
+      <c r="C20" s="152">
+        <v>7.7069612210814875E-2</v>
+      </c>
+      <c r="E20" s="114"/>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A21" s="151" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="19">
+        <v>2168968</v>
+      </c>
+      <c r="C21" s="152">
+        <v>1.7582254102874257</v>
+      </c>
+      <c r="E21" s="114"/>
+    </row>
+    <row r="22" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A22" s="151" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="19">
+        <v>254713</v>
+      </c>
+      <c r="C22" s="152">
+        <v>0.20647739797477008</v>
+      </c>
+      <c r="E22" s="114"/>
+    </row>
+    <row r="23" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A23" s="151" t="s">
+        <v>115</v>
+      </c>
+      <c r="B23" s="19">
+        <v>25626</v>
+      </c>
+      <c r="C23" s="152">
+        <v>2.0773143893328794E-2</v>
+      </c>
+      <c r="E23" s="114"/>
+    </row>
+    <row r="24" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A24" s="151" t="s">
+        <v>116</v>
+      </c>
+      <c r="B24" s="19">
+        <v>163057</v>
+      </c>
+      <c r="C24" s="152">
+        <v>0.13217851103623326</v>
+      </c>
+      <c r="E24" s="114"/>
+    </row>
+    <row r="25" spans="1:5" ht="39" customHeight="1">
+      <c r="A25" s="151" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" s="19">
+        <v>135766</v>
+      </c>
+      <c r="C25" s="152">
+        <v>0.11005567212290944</v>
+      </c>
+      <c r="E25" s="114"/>
+    </row>
+    <row r="26" spans="1:5" ht="18" customHeight="1">
+      <c r="A26" s="151" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="19">
+        <v>1834927</v>
+      </c>
+      <c r="C26" s="152">
+        <v>1.4874425429155596</v>
+      </c>
+      <c r="E26" s="114"/>
+    </row>
+    <row r="27" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A27" s="151" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" s="19">
+        <v>2868934</v>
+      </c>
+      <c r="C27" s="152">
+        <v>2.3256371966933331</v>
+      </c>
+      <c r="E27" s="114"/>
+    </row>
+    <row r="28" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A28" s="151" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="19">
+        <v>87204</v>
+      </c>
+      <c r="C28" s="152">
+        <v>7.0689972686874436E-2</v>
+      </c>
+      <c r="E28" s="114"/>
+    </row>
+    <row r="29" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A29" s="151" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" s="19">
+        <v>1402820</v>
+      </c>
+      <c r="C29" s="152">
+        <v>1.1371646654350855</v>
+      </c>
+      <c r="E29" s="114"/>
+    </row>
+    <row r="30" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A30" s="151" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="19">
+        <v>12476</v>
+      </c>
+      <c r="C30" s="152">
+        <v>1.0113390432106847E-2</v>
+      </c>
+      <c r="E30" s="114"/>
+    </row>
+    <row r="31" spans="1:5" ht="15" customHeight="1">
+      <c r="A31" s="151" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" s="19">
+        <v>934781</v>
+      </c>
+      <c r="C31" s="152">
+        <v>0.75775931560718734</v>
+      </c>
+      <c r="E31" s="114"/>
+    </row>
+    <row r="32" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A32" s="151" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="19">
+        <v>542122</v>
+      </c>
+      <c r="C32" s="152">
+        <v>0.43945907725510003</v>
+      </c>
+      <c r="E32" s="114"/>
+    </row>
+    <row r="33" spans="1:7" ht="15" customHeight="1">
+      <c r="A33" s="151" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" s="19">
+        <v>1422107</v>
+      </c>
+      <c r="C33" s="152">
+        <v>1.1527992407207577</v>
+      </c>
+      <c r="E33" s="114"/>
+    </row>
+    <row r="34" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A34" s="151" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="19">
+        <v>418005</v>
+      </c>
+      <c r="C34" s="152">
+        <v>0.33884640650631792</v>
+      </c>
+      <c r="E34" s="114"/>
+    </row>
+    <row r="35" spans="1:7" ht="18" customHeight="1">
+      <c r="A35" s="151" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35" s="19">
+        <v>522446</v>
+      </c>
+      <c r="C35" s="152">
+        <v>0.42350916781760933</v>
+      </c>
+      <c r="E35" s="114"/>
+    </row>
+    <row r="36" spans="1:7" ht="16.5" customHeight="1">
+      <c r="A36" s="151" t="s">
+        <v>121</v>
+      </c>
+      <c r="B36" s="19">
+        <v>1009519</v>
+      </c>
+      <c r="C36" s="152">
+        <v>0.81834400413835129</v>
+      </c>
+      <c r="E36" s="114"/>
+    </row>
+    <row r="37" spans="1:7" ht="17.25" customHeight="1">
+      <c r="A37" s="151" t="s">
+        <v>122</v>
+      </c>
+      <c r="B37" s="153">
+        <v>319195</v>
+      </c>
+      <c r="C37" s="152">
+        <v>0.25874828943382056</v>
+      </c>
+      <c r="E37" s="114"/>
+    </row>
+    <row r="38" spans="1:7" ht="26.25" customHeight="1">
+      <c r="A38" s="151" t="s">
+        <v>70</v>
+      </c>
+      <c r="B38" s="19">
+        <v>50960</v>
+      </c>
+      <c r="C38" s="152">
+        <v>4.1309584515883686E-2</v>
+      </c>
+      <c r="E38" s="114"/>
+    </row>
+    <row r="39" spans="1:7" ht="13.5" customHeight="1">
+      <c r="A39" s="151" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="19">
+        <v>890401</v>
+      </c>
+      <c r="C39" s="152">
+        <v>0.72178366096011293</v>
+      </c>
+      <c r="E39" s="114"/>
+    </row>
+    <row r="40" spans="1:7" ht="24.75" customHeight="1">
+      <c r="A40" s="155" t="s">
+        <v>72</v>
+      </c>
+      <c r="B40" s="21">
+        <v>6562902</v>
+      </c>
+      <c r="C40" s="156">
+        <v>5.3200697574266504</v>
+      </c>
+      <c r="E40" s="114"/>
+    </row>
+    <row r="41" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A41" s="205" t="s">
+        <v>135</v>
+      </c>
+      <c r="B41" s="205"/>
+      <c r="C41" s="205"/>
+      <c r="D41" s="205"/>
+      <c r="E41" s="205"/>
+      <c r="F41" s="205"/>
+      <c r="G41" s="205"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A41:G41"/>
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.51181102362204722" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="46.33203125" style="157" customWidth="1"/>
+    <col min="2" max="2" width="13" style="161" customWidth="1"/>
+    <col min="3" max="3" width="16.44140625" style="193" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="157"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="15" customHeight="1">
+      <c r="A1" s="204" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="204"/>
+      <c r="C1" s="204"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="203" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+    </row>
+    <row r="3" spans="1:5" ht="52.8">
+      <c r="A3" s="5"/>
+      <c r="B3" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C3" s="190" t="s">
+        <v>105</v>
+      </c>
+      <c r="D3" s="158"/>
+    </row>
+    <row r="4" spans="1:5" s="159" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="8">
+        <v>109917696</v>
+      </c>
+      <c r="C4" s="191">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" s="159" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A5" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="162"/>
+      <c r="C5" s="192"/>
+    </row>
+    <row r="6" spans="1:5" s="159" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="16">
+        <v>56034</v>
+      </c>
+      <c r="C6" s="163">
+        <v>5.0978142773298311E-2</v>
+      </c>
+      <c r="E6" s="160"/>
+    </row>
+    <row r="7" spans="1:5" s="159" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="16">
+        <v>6996394</v>
+      </c>
+      <c r="C7" s="163">
+        <v>6.3651206808410539</v>
+      </c>
+      <c r="E7" s="160"/>
+    </row>
+    <row r="8" spans="1:5" s="159" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8" s="16">
+        <v>17643161</v>
+      </c>
+      <c r="C8" s="163">
+        <v>16.051247107654078</v>
+      </c>
+      <c r="E8" s="160"/>
+    </row>
+    <row r="9" spans="1:5" s="159" customFormat="1" ht="27" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9" s="164" t="s">
+        <v>138</v>
+      </c>
+      <c r="C9" s="163">
+        <v>0</v>
+      </c>
+      <c r="E9" s="160"/>
+    </row>
+    <row r="10" spans="1:5" s="159" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B10" s="164" t="s">
+        <v>138</v>
+      </c>
+      <c r="C10" s="163">
+        <v>0</v>
+      </c>
+      <c r="E10" s="160"/>
+    </row>
+    <row r="11" spans="1:5" s="159" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="16">
+        <v>34821041</v>
+      </c>
+      <c r="C11" s="163">
+        <v>31.679194767692366</v>
+      </c>
+      <c r="E11" s="160"/>
+    </row>
+    <row r="12" spans="1:5" s="159" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="16">
+        <v>3987971</v>
+      </c>
+      <c r="C12" s="163">
+        <v>3.6281428242455158</v>
+      </c>
+      <c r="E12" s="160"/>
+    </row>
+    <row r="13" spans="1:5" s="159" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="16">
+        <v>355369</v>
+      </c>
+      <c r="C13" s="163">
+        <v>0.32330462967491602</v>
+      </c>
+      <c r="E13" s="160"/>
+    </row>
+    <row r="14" spans="1:5" s="159" customFormat="1" ht="30" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="164" t="s">
+        <v>138</v>
+      </c>
+      <c r="C14" s="163">
+        <v>0</v>
+      </c>
+      <c r="E14" s="160"/>
+    </row>
+    <row r="15" spans="1:5" s="159" customFormat="1" ht="27" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="16">
+        <v>7930796</v>
+      </c>
+      <c r="C15" s="163">
+        <v>7.2152130990809704</v>
+      </c>
+      <c r="E15" s="160"/>
+    </row>
+    <row r="16" spans="1:5" s="159" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A16" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="16">
+        <v>456600</v>
+      </c>
+      <c r="C16" s="163">
+        <v>0.4154017202107293</v>
+      </c>
+      <c r="E16" s="160"/>
+    </row>
+    <row r="17" spans="1:5" s="159" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A17" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="16">
+        <v>4887265</v>
+      </c>
+      <c r="C17" s="163">
+        <v>4.4462949805643674</v>
+      </c>
+      <c r="E17" s="160"/>
+    </row>
+    <row r="18" spans="1:5" s="159" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A18" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="16">
+        <v>1137430</v>
+      </c>
+      <c r="C18" s="163">
+        <v>1.0348015300466269</v>
+      </c>
+      <c r="E18" s="160"/>
+    </row>
+    <row r="19" spans="1:5" s="159" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A19" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="16">
+        <v>6705554</v>
+      </c>
+      <c r="C19" s="163">
+        <v>6.1005227038237777</v>
+      </c>
+      <c r="E19" s="160"/>
+    </row>
+    <row r="20" spans="1:5" s="159" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A20" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" s="16">
+        <v>15591</v>
+      </c>
+      <c r="C20" s="163">
+        <v>1.4184249276840737E-2</v>
+      </c>
+      <c r="E20" s="160"/>
+    </row>
+    <row r="21" spans="1:5" s="159" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="16">
+        <v>884322</v>
+      </c>
+      <c r="C21" s="163">
+        <v>0.80453105567278271</v>
+      </c>
+      <c r="E21" s="160"/>
+    </row>
+    <row r="22" spans="1:5" s="159" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="16">
+        <v>1420215</v>
+      </c>
+      <c r="C22" s="163">
+        <v>1.2920712966909351</v>
+      </c>
+      <c r="E22" s="160"/>
+    </row>
+    <row r="23" spans="1:5" s="159" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A23" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="16">
+        <v>4756</v>
+      </c>
+      <c r="C23" s="163">
+        <v>4.3268738092909079E-3</v>
+      </c>
+      <c r="E23" s="160"/>
+    </row>
+    <row r="24" spans="1:5" s="159" customFormat="1" ht="15" customHeight="1">
+      <c r="A24" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="16">
+        <v>4018</v>
+      </c>
+      <c r="C24" s="163">
+        <v>3.6554623561250773E-3</v>
+      </c>
+      <c r="E24" s="160"/>
+    </row>
+    <row r="25" spans="1:5" s="159" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A25" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" s="16">
+        <v>118051</v>
+      </c>
+      <c r="C25" s="163">
+        <v>0.10739944912964697</v>
+      </c>
+      <c r="E25" s="160"/>
+    </row>
+    <row r="26" spans="1:5" s="159" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A26" s="17" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="16">
+        <v>3461818</v>
+      </c>
+      <c r="C26" s="163">
+        <v>3.1494637587745649</v>
+      </c>
+      <c r="E26" s="160"/>
+    </row>
+    <row r="27" spans="1:5" s="159" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A27" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="16">
+        <v>3049721</v>
+      </c>
+      <c r="C27" s="163">
+        <v>2.7745496048243226</v>
+      </c>
+      <c r="E27" s="160"/>
+    </row>
+    <row r="28" spans="1:5" s="159" customFormat="1" ht="15" customHeight="1">
+      <c r="A28" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="16">
+        <v>466196</v>
+      </c>
+      <c r="C28" s="163">
+        <v>0.42413188864511858</v>
+      </c>
+      <c r="E28" s="160"/>
+    </row>
+    <row r="29" spans="1:5" s="159" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A29" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="16">
+        <v>5322507</v>
+      </c>
+      <c r="C29" s="163">
+        <v>4.8422657985844246</v>
+      </c>
+      <c r="E29" s="160"/>
+    </row>
+    <row r="30" spans="1:5" s="159" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A30" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30" s="16">
+        <v>148669</v>
+      </c>
+      <c r="C30" s="163">
+        <v>0.13525483649147815</v>
+      </c>
+      <c r="E30" s="160"/>
+    </row>
+    <row r="31" spans="1:5" s="159" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A31" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B31" s="16">
+        <v>817007</v>
+      </c>
+      <c r="C31" s="163">
+        <v>0.74328977929086137</v>
+      </c>
+      <c r="E31" s="160"/>
+    </row>
+    <row r="32" spans="1:5" s="159" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A32" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="16">
+        <v>685337</v>
+      </c>
+      <c r="C32" s="163">
+        <v>0.62350015051261631</v>
+      </c>
+      <c r="E32" s="160"/>
+    </row>
+    <row r="33" spans="1:7" s="159" customFormat="1" ht="15" customHeight="1">
+      <c r="A33" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" s="16">
+        <v>1615249</v>
+      </c>
+      <c r="C33" s="163">
+        <v>1.469507694193299</v>
+      </c>
+      <c r="E33" s="160"/>
+    </row>
+    <row r="34" spans="1:7" s="159" customFormat="1" ht="15" customHeight="1">
+      <c r="A34" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="16">
+        <v>440567</v>
+      </c>
+      <c r="C34" s="163">
+        <v>0.40081535187928252</v>
+      </c>
+      <c r="E34" s="160"/>
+    </row>
+    <row r="35" spans="1:7" s="159" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A35" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35" s="16">
+        <v>494166</v>
+      </c>
+      <c r="C35" s="163">
+        <v>0.44957820076578026</v>
+      </c>
+      <c r="E35" s="160"/>
+    </row>
+    <row r="36" spans="1:7" s="159" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A36" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B36" s="16">
+        <v>1260717</v>
+      </c>
+      <c r="C36" s="163">
+        <v>1.1469645433616076</v>
+      </c>
+      <c r="E36" s="160"/>
+    </row>
+    <row r="37" spans="1:7" s="159" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A37" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" s="16">
+        <v>160579</v>
+      </c>
+      <c r="C37" s="163">
+        <v>0.14609021644704051</v>
+      </c>
+      <c r="E37" s="160"/>
+    </row>
+    <row r="38" spans="1:7" s="159" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A38" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B38" s="16">
+        <v>18229</v>
+      </c>
+      <c r="C38" s="163">
+        <v>1.6584226801842718E-2</v>
+      </c>
+      <c r="E38" s="160"/>
+    </row>
+    <row r="39" spans="1:7" s="159" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A39" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="16">
+        <v>1108162</v>
+      </c>
+      <c r="C39" s="163">
+        <v>1.0081743343674161</v>
+      </c>
+      <c r="E39" s="160"/>
+    </row>
+    <row r="40" spans="1:7" s="159" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A40" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B40" s="21">
+        <v>3444204</v>
+      </c>
+      <c r="C40" s="165">
+        <v>3.1334390415170277</v>
+      </c>
+      <c r="E40" s="160"/>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="205" t="s">
+        <v>135</v>
+      </c>
+      <c r="B41" s="205"/>
+      <c r="C41" s="205"/>
+      <c r="D41" s="205"/>
+      <c r="E41" s="205"/>
+      <c r="F41" s="205"/>
+      <c r="G41" s="205"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A41:G41"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G41"/>
+  <sheetViews>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="A9" sqref="A9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <cols>
+    <col min="1" max="1" width="48.21875" style="166" customWidth="1"/>
+    <col min="2" max="2" width="13.44140625" style="166" customWidth="1"/>
+    <col min="3" max="3" width="21.88671875" style="166" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="166"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="13.2">
+      <c r="A1" s="204" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="204"/>
+      <c r="C1" s="204"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="203" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+    </row>
+    <row r="3" spans="1:5" ht="37.5" customHeight="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D3" s="65"/>
+    </row>
+    <row r="4" spans="1:5" ht="37.200000000000003" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="8">
+        <v>136825764</v>
+      </c>
+      <c r="C4" s="168">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="13.2">
+      <c r="A5" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="169" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="169" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="13.2">
+      <c r="A6" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="16">
+        <v>67145</v>
+      </c>
+      <c r="C6" s="170">
+        <v>4.9073360189678894E-2</v>
+      </c>
+      <c r="E6" s="167"/>
+    </row>
+    <row r="7" spans="1:5" ht="13.2">
+      <c r="A7" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="16">
+        <v>8496814</v>
+      </c>
+      <c r="C7" s="170">
+        <v>6.209951804106133</v>
+      </c>
+      <c r="E7" s="167"/>
+    </row>
+    <row r="8" spans="1:5" ht="27" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8" s="16">
+        <v>21756943</v>
+      </c>
+      <c r="C8" s="170">
+        <v>15.901203372779998</v>
+      </c>
+      <c r="E8" s="167"/>
+    </row>
+    <row r="9" spans="1:5" ht="26.4">
+      <c r="A9" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9" s="16">
+        <v>1500</v>
+      </c>
+      <c r="C9" s="170">
+        <v>1.0962847611068337E-3</v>
+      </c>
+      <c r="E9" s="167"/>
+    </row>
+    <row r="10" spans="1:5" ht="26.4">
+      <c r="A10" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B10" s="16">
+        <v>28283</v>
+      </c>
+      <c r="C10" s="170">
+        <v>2.0670814598923049E-2</v>
+      </c>
+      <c r="E10" s="167"/>
+    </row>
+    <row r="11" spans="1:5" ht="13.2">
+      <c r="A11" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="171">
+        <v>29227569</v>
+      </c>
+      <c r="C11" s="170">
+        <v>21.361158999265665</v>
+      </c>
+      <c r="E11" s="167"/>
+    </row>
+    <row r="12" spans="1:5" ht="13.2">
+      <c r="A12" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="171">
+        <v>323398</v>
+      </c>
+      <c r="C12" s="170">
+        <v>0.23635753278161853</v>
+      </c>
+      <c r="E12" s="167"/>
+    </row>
+    <row r="13" spans="1:5" ht="13.2">
+      <c r="A13" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="171">
+        <v>432293</v>
+      </c>
+      <c r="C13" s="170">
+        <v>0.31594415215543764</v>
+      </c>
+      <c r="E13" s="167"/>
+    </row>
+    <row r="14" spans="1:5" ht="26.4">
+      <c r="A14" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="171">
+        <v>25031488</v>
+      </c>
+      <c r="C14" s="170">
+        <v>18.294425894819049</v>
+      </c>
+      <c r="E14" s="167"/>
+    </row>
+    <row r="15" spans="1:5" ht="26.4">
+      <c r="A15" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="171">
+        <v>11122621</v>
+      </c>
+      <c r="C15" s="170">
+        <v>8.129039937244567</v>
+      </c>
+      <c r="E15" s="167"/>
+    </row>
+    <row r="16" spans="1:5" ht="39.6">
+      <c r="A16" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" s="171">
+        <v>2844978</v>
+      </c>
+      <c r="C16" s="170">
+        <v>2.0792706847227982</v>
+      </c>
+      <c r="E16" s="167"/>
+    </row>
+    <row r="17" spans="1:5" ht="39.6">
+      <c r="A17" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="171">
+        <v>4446827</v>
+      </c>
+      <c r="C17" s="170">
+        <v>3.2499924502522788</v>
+      </c>
+      <c r="E17" s="167"/>
+    </row>
+    <row r="18" spans="1:5" ht="13.2">
+      <c r="A18" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="171">
+        <v>451712</v>
+      </c>
+      <c r="C18" s="170">
+        <v>0.33013665467272668</v>
+      </c>
+      <c r="E18" s="167"/>
+    </row>
+    <row r="19" spans="1:5" ht="27" customHeight="1">
+      <c r="A19" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="171">
+        <v>4457152</v>
+      </c>
+      <c r="C19" s="170">
+        <v>3.2575385436912305</v>
+      </c>
+      <c r="E19" s="167"/>
+    </row>
+    <row r="20" spans="1:5" ht="13.2">
+      <c r="A20" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" s="16">
+        <v>9207</v>
+      </c>
+      <c r="C20" s="170">
+        <v>6.7289958636737451E-3</v>
+      </c>
+      <c r="E20" s="167"/>
+    </row>
+    <row r="21" spans="1:5" ht="13.2">
+      <c r="A21" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="16">
+        <v>3522963</v>
+      </c>
+      <c r="C21" s="170">
+        <v>2.5747804338954761</v>
+      </c>
+      <c r="E21" s="167"/>
+    </row>
+    <row r="22" spans="1:5" ht="13.2">
+      <c r="A22" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="16">
+        <v>1237104</v>
+      </c>
+      <c r="C22" s="170">
+        <v>0.90414550873620558</v>
+      </c>
+      <c r="E22" s="167"/>
+    </row>
+    <row r="23" spans="1:5" ht="13.2">
+      <c r="A23" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="16">
+        <v>27385</v>
+      </c>
+      <c r="C23" s="170">
+        <v>2.0014505455273758E-2</v>
+      </c>
+      <c r="E23" s="167"/>
+    </row>
+    <row r="24" spans="1:5" ht="13.2">
+      <c r="A24" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="172" t="s">
+        <v>140</v>
+      </c>
+      <c r="C24" s="170" t="s">
+        <v>140</v>
+      </c>
+      <c r="E24" s="167"/>
+    </row>
+    <row r="25" spans="1:5" ht="52.8">
+      <c r="A25" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" s="16">
+        <v>392600</v>
+      </c>
+      <c r="C25" s="170">
+        <v>0.28693426480702861</v>
+      </c>
+      <c r="E25" s="167"/>
+    </row>
+    <row r="26" spans="1:5" ht="26.4">
+      <c r="A26" s="17" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="16">
+        <v>4739194</v>
+      </c>
+      <c r="C26" s="170">
+        <v>3.4636707747526265</v>
+      </c>
+      <c r="E26" s="167"/>
+    </row>
+    <row r="27" spans="1:5" ht="26.4">
+      <c r="A27" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="16">
+        <v>2363417</v>
+      </c>
+      <c r="C27" s="170">
+        <v>1.7273186941605529</v>
+      </c>
+      <c r="E27" s="167"/>
+    </row>
+    <row r="28" spans="1:5" ht="13.2">
+      <c r="A28" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="16">
+        <v>387949</v>
+      </c>
+      <c r="C28" s="170">
+        <v>0.28353505119109002</v>
+      </c>
+      <c r="E28" s="167"/>
+    </row>
+    <row r="29" spans="1:5" ht="13.2">
+      <c r="A29" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="16">
+        <v>6449538</v>
+      </c>
+      <c r="C29" s="170">
+        <v>4.713686817052964</v>
+      </c>
+      <c r="E29" s="167"/>
+    </row>
+    <row r="30" spans="1:5" ht="15" customHeight="1">
+      <c r="A30" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30" s="16">
+        <v>184888</v>
+      </c>
+      <c r="C30" s="170">
+        <v>0.1351265979410135</v>
+      </c>
+      <c r="E30" s="167"/>
+    </row>
+    <row r="31" spans="1:5" ht="13.2">
+      <c r="A31" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B31" s="16">
+        <v>543482</v>
+      </c>
+      <c r="C31" s="170">
+        <v>0.3972073563572428</v>
+      </c>
+      <c r="E31" s="167"/>
+    </row>
+    <row r="32" spans="1:5" ht="13.2">
+      <c r="A32" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="16">
+        <v>1282118</v>
+      </c>
+      <c r="C32" s="170">
+        <v>0.93704428356051417</v>
+      </c>
+      <c r="E32" s="167"/>
+    </row>
+    <row r="33" spans="1:7" ht="26.4">
+      <c r="A33" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" s="16">
+        <v>812522</v>
+      </c>
+      <c r="C33" s="170">
+        <v>0.5938369911093645</v>
+      </c>
+      <c r="E33" s="167"/>
+    </row>
+    <row r="34" spans="1:7" ht="13.2">
+      <c r="A34" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="16">
+        <v>434274</v>
+      </c>
+      <c r="C34" s="170">
+        <v>0.31739197889660603</v>
+      </c>
+      <c r="E34" s="167"/>
+    </row>
+    <row r="35" spans="1:7" ht="13.2">
+      <c r="A35" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35" s="16">
+        <v>471370</v>
+      </c>
+      <c r="C35" s="170">
+        <v>0.34450383189528544</v>
+      </c>
+      <c r="E35" s="167"/>
+    </row>
+    <row r="36" spans="1:7" ht="13.2">
+      <c r="A36" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B36" s="16">
+        <v>1992086</v>
+      </c>
+      <c r="C36" s="170">
+        <v>1.4559290164095118</v>
+      </c>
+      <c r="E36" s="167"/>
+    </row>
+    <row r="37" spans="1:7" ht="13.2">
+      <c r="A37" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" s="172" t="s">
+        <v>140</v>
+      </c>
+      <c r="C37" s="170" t="s">
+        <v>140</v>
+      </c>
+      <c r="E37" s="167"/>
+    </row>
+    <row r="38" spans="1:7" ht="26.4">
+      <c r="A38" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B38" s="16">
+        <v>3360</v>
+      </c>
+      <c r="C38" s="170">
+        <v>2.4556778648793074E-3</v>
+      </c>
+      <c r="E38" s="167"/>
+    </row>
+    <row r="39" spans="1:7" ht="26.4">
+      <c r="A39" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="16">
+        <v>551685</v>
+      </c>
+      <c r="C39" s="170">
+        <v>0.4032025722874823</v>
+      </c>
+      <c r="E39" s="167"/>
+    </row>
+    <row r="40" spans="1:7" ht="26.4">
+      <c r="A40" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B40" s="21">
+        <v>2635038</v>
+      </c>
+      <c r="C40" s="173">
+        <v>1.9258346695582857</v>
+      </c>
+      <c r="E40" s="167"/>
+    </row>
+    <row r="41" spans="1:7" ht="17.25" customHeight="1">
+      <c r="A41" s="205" t="s">
+        <v>135</v>
+      </c>
+      <c r="B41" s="205"/>
+      <c r="C41" s="205"/>
+      <c r="D41" s="205"/>
+      <c r="E41" s="205"/>
+      <c r="F41" s="205"/>
+      <c r="G41" s="205"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A41:G41"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H14" sqref="H14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="40" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A1" s="204" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="204"/>
+      <c r="C1" s="204"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="203" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+      <c r="D2" s="2"/>
+    </row>
+    <row r="3" spans="1:8" ht="39.75" customHeight="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D3" s="2"/>
+    </row>
+    <row r="4" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="8">
+        <v>166520623</v>
+      </c>
+      <c r="C4" s="9">
+        <v>100</v>
+      </c>
+      <c r="D4" s="2"/>
+    </row>
+    <row r="5" spans="1:8" ht="13.2">
+      <c r="A5" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="169" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="13.2">
+      <c r="A6" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="C6" s="15">
+        <v>0</v>
+      </c>
+      <c r="F6" s="3"/>
+      <c r="H6" s="3"/>
+    </row>
+    <row r="7" spans="1:8" ht="13.2">
+      <c r="A7" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="16">
+        <v>8611499</v>
+      </c>
+      <c r="C7" s="15">
+        <v>5.1714309284081894</v>
+      </c>
+      <c r="F7" s="3"/>
+    </row>
+    <row r="8" spans="1:8" ht="39.6">
+      <c r="A8" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8" s="16">
+        <v>46509993</v>
+      </c>
+      <c r="C8" s="15">
+        <v>27.930470209686881</v>
+      </c>
+      <c r="F8" s="3"/>
+    </row>
+    <row r="9" spans="1:8" ht="26.4">
+      <c r="A9" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9" s="16">
+        <v>259676</v>
+      </c>
+      <c r="C9" s="15">
+        <v>0.15594224626459632</v>
+      </c>
+      <c r="F9" s="3"/>
+    </row>
+    <row r="10" spans="1:8" ht="26.4">
+      <c r="A10" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B10" s="174"/>
+      <c r="C10" s="15">
+        <v>0</v>
+      </c>
+      <c r="F10" s="3"/>
+    </row>
+    <row r="11" spans="1:8" ht="26.4">
+      <c r="A11" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="16">
+        <v>38435040</v>
+      </c>
+      <c r="C11" s="15">
+        <v>23.081249221605422</v>
+      </c>
+      <c r="F11" s="3"/>
+    </row>
+    <row r="12" spans="1:8" ht="26.4">
+      <c r="A12" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="16">
+        <v>1183322</v>
+      </c>
+      <c r="C12" s="15">
+        <v>0.71061588569723289</v>
+      </c>
+      <c r="F12" s="3"/>
+    </row>
+    <row r="13" spans="1:8" ht="13.2">
+      <c r="A13" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="16">
+        <v>847793</v>
+      </c>
+      <c r="C13" s="15">
+        <v>0.50912192419553937</v>
+      </c>
+      <c r="F13" s="3"/>
+    </row>
+    <row r="14" spans="1:8" ht="26.4">
+      <c r="A14" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="16">
+        <v>1752068</v>
+      </c>
+      <c r="C14" s="15">
+        <v>1.0521627702533878</v>
+      </c>
+      <c r="F14" s="3"/>
+    </row>
+    <row r="15" spans="1:8" ht="26.4">
+      <c r="A15" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="16">
+        <v>15135586</v>
+      </c>
+      <c r="C15" s="15">
+        <v>9.0893162224116839</v>
+      </c>
+      <c r="F15" s="3"/>
+    </row>
+    <row r="16" spans="1:8" ht="13.2">
+      <c r="A16" s="17" t="s">
+        <v>125</v>
+      </c>
+      <c r="B16" s="16">
+        <v>2565612</v>
+      </c>
+      <c r="C16" s="15">
+        <v>1.5407172719981956</v>
+      </c>
+      <c r="F16" s="3"/>
+    </row>
+    <row r="17" spans="1:6" ht="26.4">
+      <c r="A17" s="17" t="s">
+        <v>126</v>
+      </c>
+      <c r="B17" s="16">
+        <v>8129208</v>
+      </c>
+      <c r="C17" s="15">
+        <v>4.8818025380556023</v>
+      </c>
+      <c r="F17" s="3"/>
+    </row>
+    <row r="18" spans="1:6" ht="13.2">
+      <c r="A18" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="16">
+        <v>731895</v>
+      </c>
+      <c r="C18" s="15">
+        <v>0.43952213654641448</v>
+      </c>
+      <c r="F18" s="3"/>
+    </row>
+    <row r="19" spans="1:6" ht="39.6">
+      <c r="A19" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="16">
+        <v>5589687</v>
+      </c>
+      <c r="C19" s="15">
+        <v>3.3567535956192045</v>
+      </c>
+      <c r="F19" s="3"/>
+    </row>
+    <row r="20" spans="1:6" ht="13.2">
+      <c r="A20" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" s="16">
+        <v>32196</v>
+      </c>
+      <c r="C20" s="15">
+        <v>1.9334542124551143E-2</v>
+      </c>
+      <c r="F20" s="3"/>
+    </row>
+    <row r="21" spans="1:6" ht="13.2">
+      <c r="A21" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="16">
+        <v>4094846</v>
+      </c>
+      <c r="C21" s="15">
+        <v>2.4590623829217839</v>
+      </c>
+      <c r="F21" s="3"/>
+    </row>
+    <row r="22" spans="1:6" ht="13.2">
+      <c r="A22" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="16">
+        <v>1070965</v>
+      </c>
+      <c r="C22" s="15">
+        <v>0.64314256138712622</v>
+      </c>
+      <c r="F22" s="3"/>
+    </row>
+    <row r="23" spans="1:6" ht="13.2">
+      <c r="A23" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="16">
+        <v>30301</v>
+      </c>
+      <c r="C23" s="15">
+        <v>1.8196544940862969E-2</v>
+      </c>
+      <c r="F23" s="3"/>
+    </row>
+    <row r="24" spans="1:6" ht="13.2">
+      <c r="A24" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="C24" s="15">
+        <v>0</v>
+      </c>
+      <c r="F24" s="3"/>
+    </row>
+    <row r="25" spans="1:6" ht="52.8">
+      <c r="A25" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="B25" s="16">
+        <v>357971</v>
+      </c>
+      <c r="C25" s="15">
+        <v>0.21497097089289655</v>
+      </c>
+      <c r="F25" s="3"/>
+    </row>
+    <row r="26" spans="1:6" ht="13.2">
+      <c r="A26" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B26" s="16">
+        <v>5086183</v>
+      </c>
+      <c r="C26" s="15">
+        <v>3.0543862425977113</v>
+      </c>
+      <c r="F26" s="3"/>
+    </row>
+    <row r="27" spans="1:6" ht="39.6">
+      <c r="A27" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="16">
+        <v>5076083</v>
+      </c>
+      <c r="C27" s="15">
+        <v>3.0483209277928296</v>
+      </c>
+      <c r="F27" s="3"/>
+    </row>
+    <row r="28" spans="1:6" ht="13.2">
+      <c r="A28" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="16">
+        <v>190353</v>
+      </c>
+      <c r="C28" s="15">
+        <v>0.11431196723303155</v>
+      </c>
+      <c r="F28" s="3"/>
+    </row>
+    <row r="29" spans="1:6" ht="39.6">
+      <c r="A29" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="B29" s="16">
+        <v>5979006</v>
+      </c>
+      <c r="C29" s="15">
+        <v>3.5905498624035297</v>
+      </c>
+      <c r="F29" s="3"/>
+    </row>
+    <row r="30" spans="1:6" ht="26.4">
+      <c r="A30" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30" s="16">
+        <v>70962</v>
+      </c>
+      <c r="C30" s="15">
+        <v>4.2614541503366826E-2</v>
+      </c>
+      <c r="F30" s="3"/>
+    </row>
+    <row r="31" spans="1:6" ht="13.2">
+      <c r="A31" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B31" s="16">
+        <v>1186664</v>
+      </c>
+      <c r="C31" s="15">
+        <v>0.71262284431880851</v>
+      </c>
+      <c r="F31" s="3"/>
+    </row>
+    <row r="32" spans="1:6" ht="13.2">
+      <c r="A32" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="16">
+        <v>414732</v>
+      </c>
+      <c r="C32" s="15">
+        <v>0.24905743957011256</v>
+      </c>
+      <c r="F32" s="3"/>
+    </row>
+    <row r="33" spans="1:7" ht="13.2">
+      <c r="A33" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="B33" s="16">
+        <v>1533472</v>
+      </c>
+      <c r="C33" s="15">
+        <v>0.92089014103676514</v>
+      </c>
+      <c r="F33" s="3"/>
+    </row>
+    <row r="34" spans="1:7" ht="13.2">
+      <c r="A34" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="16">
+        <v>919765</v>
+      </c>
+      <c r="C34" s="15">
+        <v>0.55234299717939439</v>
+      </c>
+      <c r="F34" s="3"/>
+    </row>
+    <row r="35" spans="1:7" ht="13.2">
+      <c r="A35" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35" s="16">
+        <v>2023906</v>
+      </c>
+      <c r="C35" s="15">
+        <v>1.2154086163850106</v>
+      </c>
+      <c r="F35" s="3"/>
+    </row>
+    <row r="36" spans="1:7" ht="13.2">
+      <c r="A36" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B36" s="16">
+        <v>2417344</v>
+      </c>
+      <c r="C36" s="15">
+        <v>1.4516784506625344</v>
+      </c>
+      <c r="F36" s="3"/>
+    </row>
+    <row r="37" spans="1:7" ht="13.2">
+      <c r="A37" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" s="174"/>
+      <c r="C37" s="15">
+        <v>0</v>
+      </c>
+      <c r="F37" s="3"/>
+    </row>
+    <row r="38" spans="1:7" ht="13.2">
+      <c r="A38" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="16">
+        <v>68378</v>
+      </c>
+      <c r="C38" s="15">
+        <v>4.1062781755266432E-2</v>
+      </c>
+      <c r="F38" s="3"/>
+    </row>
+    <row r="39" spans="1:7" ht="26.4">
+      <c r="A39" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="16">
+        <v>725230</v>
+      </c>
+      <c r="C39" s="15">
+        <v>0.43551962930141092</v>
+      </c>
+      <c r="F39" s="3"/>
+    </row>
+    <row r="40" spans="1:7" ht="24.75" customHeight="1">
+      <c r="A40" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="B40" s="21">
+        <v>5490887</v>
+      </c>
+      <c r="C40" s="22">
+        <v>3.2974216052506602</v>
+      </c>
+      <c r="F40" s="3"/>
+    </row>
+    <row r="41" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A41" s="205" t="s">
+        <v>135</v>
+      </c>
+      <c r="B41" s="205"/>
+      <c r="C41" s="205"/>
+      <c r="D41" s="205"/>
+      <c r="E41" s="205"/>
+      <c r="F41" s="205"/>
+      <c r="G41" s="205"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A41:G41"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H10" sqref="H10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="40" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="17.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="13.2">
+      <c r="A1" s="204" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="204"/>
+      <c r="C1" s="204"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="203" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+      <c r="D2" s="2"/>
+    </row>
+    <row r="3" spans="1:8" ht="37.5" customHeight="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D3" s="2"/>
+    </row>
+    <row r="4" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="8">
+        <v>191812827</v>
+      </c>
+      <c r="C4" s="111">
+        <v>100</v>
+      </c>
+      <c r="D4" s="2"/>
+      <c r="E4" s="3"/>
+      <c r="H4" s="129"/>
+    </row>
+    <row r="5" spans="1:8" ht="13.2">
+      <c r="A5" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="169" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="114" t="s">
+        <v>54</v>
+      </c>
+      <c r="E5" s="3"/>
+    </row>
+    <row r="6" spans="1:8" ht="13.2">
+      <c r="A6" s="176" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="C6" s="114">
+        <v>0</v>
+      </c>
+      <c r="D6" s="129"/>
+      <c r="E6" s="3"/>
+    </row>
+    <row r="7" spans="1:8" ht="13.2">
+      <c r="A7" s="176" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="16">
+        <v>15815889</v>
+      </c>
+      <c r="C7" s="114">
+        <v>8.2454803713413813</v>
+      </c>
+      <c r="D7" s="129"/>
+      <c r="E7" s="3"/>
+      <c r="G7" s="129"/>
+    </row>
+    <row r="8" spans="1:8" ht="39.6">
+      <c r="A8" s="176" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8" s="16">
+        <v>54707541</v>
+      </c>
+      <c r="C8" s="114">
+        <v>28.521315209018844</v>
+      </c>
+      <c r="D8" s="129"/>
+      <c r="E8" s="3"/>
+      <c r="G8" s="129"/>
+    </row>
+    <row r="9" spans="1:8" ht="26.4">
+      <c r="A9" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9" s="172" t="s">
+        <v>140</v>
+      </c>
+      <c r="C9" s="74" t="s">
+        <v>140</v>
+      </c>
+      <c r="D9" s="129"/>
+      <c r="E9" s="3"/>
+      <c r="G9" s="129"/>
+    </row>
+    <row r="10" spans="1:8" ht="26.4">
+      <c r="A10" s="176" t="s">
+        <v>109</v>
+      </c>
+      <c r="B10" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="C10" s="114">
+        <v>0</v>
+      </c>
+      <c r="D10" s="129"/>
+      <c r="E10" s="3"/>
+      <c r="G10" s="129"/>
+    </row>
+    <row r="11" spans="1:8" ht="26.4">
+      <c r="A11" s="176" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="16">
+        <v>27894633</v>
+      </c>
+      <c r="C11" s="114">
+        <v>14.542631708358064</v>
+      </c>
+      <c r="D11" s="129"/>
+      <c r="E11" s="3"/>
+      <c r="G11" s="129"/>
+    </row>
+    <row r="12" spans="1:8" ht="13.2">
+      <c r="A12" s="176" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="16">
+        <v>9363149</v>
+      </c>
+      <c r="C12" s="114">
+        <v>4.8813987815319564</v>
+      </c>
+      <c r="D12" s="129"/>
+      <c r="E12" s="3"/>
+      <c r="G12" s="129"/>
+    </row>
+    <row r="13" spans="1:8" ht="13.2">
+      <c r="A13" s="176" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="16">
+        <v>619826</v>
+      </c>
+      <c r="C13" s="114">
+        <v>0.32314105875724364</v>
+      </c>
+      <c r="D13" s="129"/>
+      <c r="E13" s="3"/>
+      <c r="G13" s="129"/>
+    </row>
+    <row r="14" spans="1:8" ht="26.4">
+      <c r="A14" s="176" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="16">
+        <v>493645</v>
+      </c>
+      <c r="C14" s="114">
+        <v>0.25735765835931296</v>
+      </c>
+      <c r="D14" s="129"/>
+      <c r="E14" s="3"/>
+      <c r="G14" s="129"/>
+    </row>
+    <row r="15" spans="1:8" ht="26.4">
+      <c r="A15" s="176" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="16">
+        <v>13924181</v>
+      </c>
+      <c r="C15" s="114">
+        <v>7.2592543563314464</v>
+      </c>
+      <c r="D15" s="129"/>
+      <c r="E15" s="3"/>
+      <c r="G15" s="129"/>
+    </row>
+    <row r="16" spans="1:8" ht="13.2">
+      <c r="A16" s="176" t="s">
+        <v>125</v>
+      </c>
+      <c r="B16" s="16">
+        <v>9561174</v>
+      </c>
+      <c r="C16" s="114">
+        <v>4.9846374455447648</v>
+      </c>
+      <c r="D16" s="129"/>
+      <c r="E16" s="3"/>
+      <c r="G16" s="129"/>
+    </row>
+    <row r="17" spans="1:7" ht="26.4">
+      <c r="A17" s="176" t="s">
+        <v>126</v>
+      </c>
+      <c r="B17" s="16">
+        <v>7925142</v>
+      </c>
+      <c r="C17" s="114">
+        <v>4.1317059572872044</v>
+      </c>
+      <c r="D17" s="129"/>
+      <c r="E17" s="3"/>
+      <c r="G17" s="129"/>
+    </row>
+    <row r="18" spans="1:7" ht="13.2">
+      <c r="A18" s="176" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="16">
+        <v>3029362</v>
+      </c>
+      <c r="C18" s="114">
+        <v>1.5793323352666084</v>
+      </c>
+      <c r="D18" s="129"/>
+      <c r="E18" s="3"/>
+      <c r="G18" s="129"/>
+    </row>
+    <row r="19" spans="1:7" ht="39.6">
+      <c r="A19" s="176" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="16">
+        <v>8917589</v>
+      </c>
+      <c r="C19" s="114">
+        <v>4.6491098324722566</v>
+      </c>
+      <c r="D19" s="129"/>
+      <c r="E19" s="3"/>
+      <c r="G19" s="129"/>
+    </row>
+    <row r="20" spans="1:7" ht="13.2">
+      <c r="A20" s="176" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" s="16">
+        <v>61342</v>
+      </c>
+      <c r="C20" s="114">
+        <v>3.1980134467232475E-2</v>
+      </c>
+      <c r="D20" s="129"/>
+      <c r="E20" s="3"/>
+      <c r="G20" s="129"/>
+    </row>
+    <row r="21" spans="1:7" ht="13.2">
+      <c r="A21" s="176" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="16">
+        <v>2274763</v>
+      </c>
+      <c r="C21" s="114">
+        <v>1.1859285093587615</v>
+      </c>
+      <c r="D21" s="129"/>
+      <c r="E21" s="3"/>
+      <c r="G21" s="129"/>
+    </row>
+    <row r="22" spans="1:7" ht="13.2">
+      <c r="A22" s="176" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="16">
+        <v>1157244</v>
+      </c>
+      <c r="C22" s="114">
+        <v>0.60331940157474451</v>
+      </c>
+      <c r="D22" s="129"/>
+      <c r="E22" s="3"/>
+      <c r="G22" s="129"/>
+    </row>
+    <row r="23" spans="1:7" ht="13.2">
+      <c r="A23" s="176" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="16">
+        <v>80322</v>
+      </c>
+      <c r="C23" s="114">
+        <v>4.1875197428793434E-2</v>
+      </c>
+      <c r="D23" s="129"/>
+      <c r="E23" s="3"/>
+      <c r="G23" s="129"/>
+    </row>
+    <row r="24" spans="1:7" ht="13.2">
+      <c r="A24" s="176" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="C24" s="114">
+        <v>0</v>
+      </c>
+      <c r="D24" s="129"/>
+      <c r="E24" s="3"/>
+      <c r="G24" s="129"/>
+    </row>
+    <row r="25" spans="1:7" ht="39.75" customHeight="1">
+      <c r="A25" s="176" t="s">
+        <v>127</v>
+      </c>
+      <c r="B25" s="16">
+        <v>710390</v>
+      </c>
+      <c r="C25" s="114">
+        <v>0.37035583652599002</v>
+      </c>
+      <c r="D25" s="129"/>
+      <c r="E25" s="3"/>
+      <c r="G25" s="129"/>
+    </row>
+    <row r="26" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A26" s="176" t="s">
+        <v>128</v>
+      </c>
+      <c r="B26" s="16">
+        <v>5087570</v>
+      </c>
+      <c r="C26" s="114">
+        <v>2.6523617213566224</v>
+      </c>
+      <c r="D26" s="129"/>
+      <c r="E26" s="3"/>
+      <c r="G26" s="129"/>
+    </row>
+    <row r="27" spans="1:7" ht="27.75" customHeight="1">
+      <c r="A27" s="176" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="16">
+        <v>3679917</v>
+      </c>
+      <c r="C27" s="114">
+        <v>1.9184936990684152</v>
+      </c>
+      <c r="D27" s="129"/>
+      <c r="E27" s="3"/>
+      <c r="G27" s="129"/>
+    </row>
+    <row r="28" spans="1:7" ht="13.2">
+      <c r="A28" s="176" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="16">
+        <v>174637</v>
+      </c>
+      <c r="C28" s="114">
+        <v>9.104552741928984E-2</v>
+      </c>
+      <c r="D28" s="129"/>
+      <c r="E28" s="3"/>
+      <c r="G28" s="129"/>
+    </row>
+    <row r="29" spans="1:7" ht="39.6">
+      <c r="A29" s="176" t="s">
+        <v>129</v>
+      </c>
+      <c r="B29" s="16">
+        <v>8290382</v>
+      </c>
+      <c r="C29" s="114">
+        <v>4.322120751601247</v>
+      </c>
+      <c r="D29" s="129"/>
+      <c r="E29" s="3"/>
+      <c r="G29" s="129"/>
+    </row>
+    <row r="30" spans="1:7" ht="26.4">
+      <c r="A30" s="176" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30" s="16">
+        <v>173333</v>
+      </c>
+      <c r="C30" s="114">
+        <v>9.0365698014554574E-2</v>
+      </c>
+      <c r="D30" s="129"/>
+      <c r="E30" s="3"/>
+      <c r="G30" s="129"/>
+    </row>
+    <row r="31" spans="1:7" ht="13.2">
+      <c r="A31" s="176" t="s">
+        <v>84</v>
+      </c>
+      <c r="B31" s="16">
+        <v>890537</v>
+      </c>
+      <c r="C31" s="114">
+        <v>0.46427395598522719</v>
+      </c>
+      <c r="D31" s="129"/>
+      <c r="E31" s="3"/>
+      <c r="G31" s="129"/>
+    </row>
+    <row r="32" spans="1:7" ht="13.2">
+      <c r="A32" s="176" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="16">
+        <v>245117</v>
+      </c>
+      <c r="C32" s="114">
+        <v>0.12778968113534972</v>
+      </c>
+      <c r="D32" s="129"/>
+      <c r="E32" s="3"/>
+      <c r="G32" s="129"/>
+    </row>
+    <row r="33" spans="1:7" ht="13.2">
+      <c r="A33" s="176" t="s">
+        <v>130</v>
+      </c>
+      <c r="B33" s="16">
+        <v>614751</v>
+      </c>
+      <c r="C33" s="114">
+        <v>0.32049525029939735</v>
+      </c>
+      <c r="D33" s="129"/>
+      <c r="E33" s="3"/>
+      <c r="G33" s="129"/>
+    </row>
+    <row r="34" spans="1:7" ht="13.2">
+      <c r="A34" s="176" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="16">
+        <v>824662</v>
+      </c>
+      <c r="C34" s="114">
+        <v>0.42993058019003083</v>
+      </c>
+      <c r="D34" s="129"/>
+      <c r="E34" s="3"/>
+      <c r="G34" s="129"/>
+    </row>
+    <row r="35" spans="1:7" ht="13.2">
+      <c r="A35" s="176" t="s">
+        <v>83</v>
+      </c>
+      <c r="B35" s="16">
+        <v>2384363</v>
+      </c>
+      <c r="C35" s="114">
+        <v>1.2430675452168796</v>
+      </c>
+      <c r="D35" s="129"/>
+      <c r="E35" s="3"/>
+      <c r="G35" s="129"/>
+    </row>
+    <row r="36" spans="1:7" ht="13.2">
+      <c r="A36" s="176" t="s">
+        <v>68</v>
+      </c>
+      <c r="B36" s="16">
+        <v>755005</v>
+      </c>
+      <c r="C36" s="114">
+        <v>0.39361549058447481</v>
+      </c>
+      <c r="D36" s="129"/>
+      <c r="E36" s="3"/>
+      <c r="G36" s="129"/>
+    </row>
+    <row r="37" spans="1:7" ht="13.2">
+      <c r="A37" s="176" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" s="172" t="s">
+        <v>140</v>
+      </c>
+      <c r="C37" s="74" t="s">
+        <v>140</v>
+      </c>
+      <c r="D37" s="129"/>
+      <c r="E37" s="3"/>
+      <c r="G37" s="129"/>
+    </row>
+    <row r="38" spans="1:7" ht="13.2">
+      <c r="A38" s="176" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="16">
+        <v>222786</v>
+      </c>
+      <c r="C38" s="114">
+        <v>0.11614760257925817</v>
+      </c>
+      <c r="D38" s="129"/>
+      <c r="E38" s="3"/>
+      <c r="G38" s="129"/>
+    </row>
+    <row r="39" spans="1:7" ht="26.4">
+      <c r="A39" s="176" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="16">
+        <v>884483</v>
+      </c>
+      <c r="C39" s="114">
+        <v>0.46111775413226147</v>
+      </c>
+      <c r="D39" s="129"/>
+      <c r="E39" s="3"/>
+      <c r="G39" s="129"/>
+    </row>
+    <row r="40" spans="1:7" ht="26.4">
+      <c r="A40" s="177" t="s">
+        <v>132</v>
+      </c>
+      <c r="B40" s="21">
+        <v>11001173</v>
+      </c>
+      <c r="C40" s="120">
+        <v>5.7353687821930697</v>
+      </c>
+      <c r="D40" s="129"/>
+      <c r="E40" s="3"/>
+      <c r="G40" s="129"/>
+    </row>
+    <row r="41" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A41" s="206" t="s">
+        <v>135</v>
+      </c>
+      <c r="B41" s="206"/>
+      <c r="C41" s="206"/>
+      <c r="D41" s="175"/>
+      <c r="E41" s="175"/>
+      <c r="F41" s="175"/>
+      <c r="G41" s="175"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H39"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C10" sqref="C10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="40" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="16" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="16.5" customHeight="1">
+      <c r="A1" s="204" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="204"/>
+      <c r="C1" s="204"/>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="203" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+      <c r="D2" s="2"/>
+    </row>
+    <row r="3" spans="1:8" ht="37.5" customHeight="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D3" s="2"/>
+    </row>
+    <row r="4" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="8">
+        <v>276073281</v>
+      </c>
+      <c r="C4" s="111">
+        <v>100</v>
+      </c>
+      <c r="D4" s="2"/>
+      <c r="E4" s="3"/>
+      <c r="H4" s="129"/>
+    </row>
+    <row r="5" spans="1:8" ht="13.2">
+      <c r="A5" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="169" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="114" t="s">
+        <v>54</v>
+      </c>
+      <c r="E5" s="3"/>
+    </row>
+    <row r="6" spans="1:8" ht="13.2">
+      <c r="A6" s="176" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="C6" s="114">
+        <v>0</v>
+      </c>
+      <c r="D6" s="129"/>
+      <c r="E6" s="3"/>
+    </row>
+    <row r="7" spans="1:8" ht="13.2">
+      <c r="A7" s="176" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="16">
+        <v>19397953</v>
+      </c>
+      <c r="C7" s="114">
+        <v>7</v>
+      </c>
+      <c r="D7" s="129"/>
+      <c r="E7" s="3"/>
+      <c r="G7" s="129"/>
+    </row>
+    <row r="8" spans="1:8" ht="39.6">
+      <c r="A8" s="176" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8" s="16">
+        <v>108817743</v>
+      </c>
+      <c r="C8" s="114">
+        <v>39.4</v>
+      </c>
+      <c r="D8" s="129"/>
+      <c r="E8" s="3"/>
+      <c r="G8" s="129"/>
+    </row>
+    <row r="9" spans="1:8" ht="26.4">
+      <c r="A9" s="176" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9" s="172" t="s">
+        <v>138</v>
+      </c>
+      <c r="C9" s="74">
+        <v>0</v>
+      </c>
+      <c r="D9" s="129"/>
+      <c r="E9" s="3"/>
+      <c r="G9" s="129"/>
+    </row>
+    <row r="10" spans="1:8" ht="26.4">
+      <c r="A10" s="176" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="16">
+        <v>58659252</v>
+      </c>
+      <c r="C10" s="114">
+        <v>21.247710675775249</v>
+      </c>
+      <c r="D10" s="129"/>
+      <c r="E10" s="3"/>
+      <c r="G10" s="129"/>
+    </row>
+    <row r="11" spans="1:8" ht="13.2">
+      <c r="A11" s="176" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="16">
+        <v>9155200</v>
+      </c>
+      <c r="C11" s="114">
+        <v>3.3162209565655139</v>
+      </c>
+      <c r="D11" s="129"/>
+      <c r="E11" s="3"/>
+      <c r="G11" s="129"/>
+    </row>
+    <row r="12" spans="1:8" ht="13.2">
+      <c r="A12" s="176" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="16">
+        <v>124540</v>
+      </c>
+      <c r="C12" s="114">
+        <v>4.511121088896683E-2</v>
+      </c>
+      <c r="D12" s="129"/>
+      <c r="E12" s="3"/>
+      <c r="G12" s="129"/>
+    </row>
+    <row r="13" spans="1:8" ht="26.4">
+      <c r="A13" s="176" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="16">
+        <v>2424565</v>
+      </c>
+      <c r="C13" s="114">
+        <v>0.87823239946208331</v>
+      </c>
+      <c r="D13" s="129"/>
+      <c r="E13" s="3"/>
+      <c r="G13" s="129"/>
+    </row>
+    <row r="14" spans="1:8" ht="26.4">
+      <c r="A14" s="176" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="16">
+        <v>13591597</v>
+      </c>
+      <c r="C14" s="114">
+        <v>4.9231845076670062</v>
+      </c>
+      <c r="D14" s="129"/>
+      <c r="E14" s="3"/>
+      <c r="G14" s="129"/>
+    </row>
+    <row r="15" spans="1:8" ht="13.2">
+      <c r="A15" s="176" t="s">
+        <v>125</v>
+      </c>
+      <c r="B15" s="16">
+        <v>3004448</v>
+      </c>
+      <c r="C15" s="114">
+        <v>1.0882791659943361</v>
+      </c>
+      <c r="D15" s="129"/>
+      <c r="E15" s="3"/>
+      <c r="G15" s="129"/>
+    </row>
+    <row r="16" spans="1:8" ht="26.4">
+      <c r="A16" s="176" t="s">
+        <v>126</v>
+      </c>
+      <c r="B16" s="16">
+        <v>5429605</v>
+      </c>
+      <c r="C16" s="114">
+        <v>1.9667260012750023</v>
+      </c>
+      <c r="D16" s="129"/>
+      <c r="E16" s="3"/>
+      <c r="G16" s="129"/>
+    </row>
+    <row r="17" spans="1:7" ht="13.2">
+      <c r="A17" s="176" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="16">
+        <v>1454893</v>
+      </c>
+      <c r="C17" s="114">
+        <v>0.52699522196789483</v>
+      </c>
+      <c r="D17" s="129"/>
+      <c r="E17" s="3"/>
+      <c r="G17" s="129"/>
+    </row>
+    <row r="18" spans="1:7" ht="39.6">
+      <c r="A18" s="176" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="16">
+        <v>4875182</v>
+      </c>
+      <c r="C18" s="114">
+        <v>1.7659014238324642</v>
+      </c>
+      <c r="D18" s="129"/>
+      <c r="E18" s="3"/>
+      <c r="G18" s="129"/>
+    </row>
+    <row r="19" spans="1:7" ht="13.2">
+      <c r="A19" s="176" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="16">
+        <v>2924</v>
+      </c>
+      <c r="C19" s="114">
+        <v>1.0591390769177694E-3</v>
+      </c>
+      <c r="D19" s="129"/>
+      <c r="E19" s="3"/>
+      <c r="G19" s="129"/>
+    </row>
+    <row r="20" spans="1:7" ht="13.2">
+      <c r="A20" s="176" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="16">
+        <v>5840588</v>
+      </c>
+      <c r="C20" s="114">
+        <v>2.115593359431259</v>
+      </c>
+      <c r="D20" s="129"/>
+      <c r="E20" s="3"/>
+      <c r="G20" s="129"/>
+    </row>
+    <row r="21" spans="1:7" ht="13.2">
+      <c r="A21" s="176" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="16">
+        <v>1364582</v>
+      </c>
+      <c r="C21" s="114">
+        <v>0.49428253073139666</v>
+      </c>
+      <c r="D21" s="129"/>
+      <c r="E21" s="3"/>
+      <c r="G21" s="129"/>
+    </row>
+    <row r="22" spans="1:7" ht="13.2">
+      <c r="A22" s="176" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="16">
+        <v>2609965</v>
+      </c>
+      <c r="C22" s="114">
+        <v>0.9453884818357341</v>
+      </c>
+      <c r="D22" s="129"/>
+      <c r="E22" s="3"/>
+      <c r="G22" s="129"/>
+    </row>
+    <row r="23" spans="1:7" ht="13.2">
+      <c r="A23" s="176" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="178" t="s">
+        <v>137</v>
+      </c>
+      <c r="C23" s="74" t="s">
+        <v>140</v>
+      </c>
+      <c r="D23" s="129"/>
+      <c r="E23" s="3"/>
+      <c r="G23" s="129"/>
+    </row>
+    <row r="24" spans="1:7" ht="39.6">
+      <c r="A24" s="176" t="s">
+        <v>127</v>
+      </c>
+      <c r="B24" s="16">
+        <v>753887</v>
+      </c>
+      <c r="C24" s="114">
+        <v>0.27307495939818965</v>
+      </c>
+      <c r="D24" s="129"/>
+      <c r="E24" s="3"/>
+      <c r="G24" s="129"/>
+    </row>
+    <row r="25" spans="1:7" ht="13.2">
+      <c r="A25" s="176" t="s">
+        <v>128</v>
+      </c>
+      <c r="B25" s="16">
+        <v>6009134</v>
+      </c>
+      <c r="C25" s="114">
+        <v>2.1766445409833053</v>
+      </c>
+      <c r="D25" s="129"/>
+      <c r="E25" s="3"/>
+      <c r="G25" s="129"/>
+    </row>
+    <row r="26" spans="1:7" ht="39.6">
+      <c r="A26" s="176" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="16">
+        <v>3816122</v>
+      </c>
+      <c r="C26" s="114">
+        <v>1.3822858866229797</v>
+      </c>
+      <c r="D26" s="129"/>
+      <c r="E26" s="3"/>
+      <c r="G26" s="129"/>
+    </row>
+    <row r="27" spans="1:7" ht="13.2">
+      <c r="A27" s="176" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="C27" s="74" t="s">
+        <v>140</v>
+      </c>
+      <c r="D27" s="129"/>
+      <c r="E27" s="3"/>
+      <c r="G27" s="129"/>
+    </row>
+    <row r="28" spans="1:7" ht="39.6">
+      <c r="A28" s="176" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" s="16">
+        <v>4478984</v>
+      </c>
+      <c r="C28" s="114">
+        <v>1.6223895278007727</v>
+      </c>
+      <c r="D28" s="129"/>
+      <c r="E28" s="3"/>
+      <c r="G28" s="129"/>
+    </row>
+    <row r="29" spans="1:7" ht="26.4">
+      <c r="A29" s="176" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" s="16">
+        <v>158108</v>
+      </c>
+      <c r="C29" s="114">
+        <v>5.7270301358862755E-2</v>
+      </c>
+      <c r="D29" s="129"/>
+      <c r="E29" s="3"/>
+      <c r="G29" s="129"/>
+    </row>
+    <row r="30" spans="1:7" ht="13.2">
+      <c r="A30" s="176" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" s="16">
+        <v>1223698</v>
+      </c>
+      <c r="C30" s="114">
+        <v>0.44325115258075259</v>
+      </c>
+      <c r="D30" s="129"/>
+      <c r="E30" s="3"/>
+      <c r="G30" s="129"/>
+    </row>
+    <row r="31" spans="1:7" ht="13.2">
+      <c r="A31" s="176" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="16">
+        <v>188620</v>
+      </c>
+      <c r="C31" s="114">
+        <v>6.8322439359859669E-2</v>
+      </c>
+      <c r="D31" s="129"/>
+      <c r="E31" s="3"/>
+      <c r="G31" s="129"/>
+    </row>
+    <row r="32" spans="1:7" ht="13.2">
+      <c r="A32" s="176" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" s="16">
+        <v>256837</v>
+      </c>
+      <c r="C32" s="114">
+        <v>9.3032183002164565E-2</v>
+      </c>
+      <c r="D32" s="129"/>
+      <c r="E32" s="3"/>
+      <c r="G32" s="129"/>
+    </row>
+    <row r="33" spans="1:7" ht="13.2">
+      <c r="A33" s="176" t="s">
+        <v>86</v>
+      </c>
+      <c r="B33" s="16">
+        <v>659762</v>
+      </c>
+      <c r="C33" s="114">
+        <v>0.23898075091156684</v>
+      </c>
+      <c r="D33" s="129"/>
+      <c r="E33" s="3"/>
+      <c r="G33" s="129"/>
+    </row>
+    <row r="34" spans="1:7" ht="13.2">
+      <c r="A34" s="176" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="16">
+        <v>1705586</v>
+      </c>
+      <c r="C34" s="114">
+        <v>0.61780190890693254</v>
+      </c>
+      <c r="D34" s="129"/>
+      <c r="E34" s="3"/>
+      <c r="G34" s="129"/>
+    </row>
+    <row r="35" spans="1:7" ht="13.2">
+      <c r="A35" s="176" t="s">
+        <v>68</v>
+      </c>
+      <c r="B35" s="16">
+        <v>513803</v>
+      </c>
+      <c r="C35" s="114">
+        <v>0.18611109272831078</v>
+      </c>
+      <c r="D35" s="129"/>
+      <c r="E35" s="3"/>
+      <c r="G35" s="129"/>
+    </row>
+    <row r="36" spans="1:7" ht="13.2">
+      <c r="A36" s="176" t="s">
+        <v>131</v>
+      </c>
+      <c r="B36" s="16">
+        <v>315519</v>
+      </c>
+      <c r="C36" s="114">
+        <v>0.1142881335191579</v>
+      </c>
+      <c r="D36" s="129"/>
+      <c r="E36" s="3"/>
+      <c r="G36" s="129"/>
+    </row>
+    <row r="37" spans="1:7" ht="26.4">
+      <c r="A37" s="176" t="s">
+        <v>71</v>
+      </c>
+      <c r="B37" s="16">
+        <v>1353830</v>
+      </c>
+      <c r="C37" s="114">
+        <v>0.49038791262092468</v>
+      </c>
+      <c r="D37" s="129"/>
+      <c r="E37" s="3"/>
+      <c r="G37" s="129"/>
+    </row>
+    <row r="38" spans="1:7" ht="26.4">
+      <c r="A38" s="177" t="s">
+        <v>132</v>
+      </c>
+      <c r="B38" s="21">
+        <v>17684706</v>
+      </c>
+      <c r="C38" s="120">
+        <v>6.4058013640226203</v>
+      </c>
+      <c r="D38" s="129"/>
+      <c r="E38" s="3"/>
+      <c r="G38" s="129"/>
+    </row>
+    <row r="39" spans="1:7" ht="21" customHeight="1">
+      <c r="A39" s="206" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" s="206"/>
+      <c r="C39" s="206"/>
+      <c r="D39" s="175"/>
+      <c r="E39" s="175"/>
+      <c r="F39" s="175"/>
+      <c r="G39" s="175"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H40"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C9" sqref="C9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
+  <cols>
+    <col min="1" max="1" width="40" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13" style="1" customWidth="1"/>
+    <col min="3" max="3" width="19" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="17.25" customHeight="1">
+      <c r="A1" s="204" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="204"/>
+      <c r="C1" s="204"/>
+    </row>
+    <row r="2" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A2" s="203" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+      <c r="D2" s="2"/>
+    </row>
+    <row r="3" spans="1:8" ht="37.5" customHeight="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D3" s="2"/>
+    </row>
+    <row r="4" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="8">
+        <v>268330804</v>
+      </c>
+      <c r="C4" s="9">
+        <v>100</v>
+      </c>
+      <c r="D4" s="2"/>
+      <c r="E4" s="3"/>
+    </row>
+    <row r="5" spans="1:8" ht="13.2">
+      <c r="A5" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E5" s="3"/>
+    </row>
+    <row r="6" spans="1:8" ht="13.2">
+      <c r="A6" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="C6" s="15">
+        <v>0</v>
+      </c>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="H6" s="3"/>
+    </row>
+    <row r="7" spans="1:8" ht="13.2">
+      <c r="A7" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="16">
+        <v>23025665</v>
+      </c>
+      <c r="C7" s="15">
+        <v>8.581074053652074</v>
+      </c>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+    </row>
+    <row r="8" spans="1:8" ht="39.6">
+      <c r="A8" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8" s="16">
+        <v>39932740</v>
+      </c>
+      <c r="C8" s="15">
+        <v>14.881906737774317</v>
+      </c>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+    </row>
+    <row r="9" spans="1:8" ht="26.4">
+      <c r="A9" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9" s="16">
+        <v>303693</v>
+      </c>
+      <c r="C9" s="15">
+        <v>0.11317858235910924</v>
+      </c>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+    </row>
+    <row r="10" spans="1:8" ht="26.4">
+      <c r="A10" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="16">
+        <v>70431936</v>
+      </c>
+      <c r="C10" s="15">
+        <v>26.248173877196745</v>
+      </c>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+    </row>
+    <row r="11" spans="1:8" ht="26.4">
+      <c r="A11" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="16">
+        <v>6014890</v>
+      </c>
+      <c r="C11" s="15">
+        <v>2.2415950425132705</v>
+      </c>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+    </row>
+    <row r="12" spans="1:8" ht="13.2">
+      <c r="A12" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="16">
+        <v>1063641</v>
+      </c>
+      <c r="C12" s="15">
+        <v>0.39639168673306696</v>
+      </c>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+    </row>
+    <row r="13" spans="1:8" ht="26.4">
+      <c r="A13" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="16">
+        <v>5398571</v>
+      </c>
+      <c r="C13" s="15">
+        <v>2.0119087780916871</v>
+      </c>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+    </row>
+    <row r="14" spans="1:8" ht="26.4">
+      <c r="A14" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="16">
+        <v>24018474</v>
+      </c>
+      <c r="C14" s="15">
+        <v>8.9510684729286609</v>
+      </c>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+    </row>
+    <row r="15" spans="1:8" ht="13.2">
+      <c r="A15" s="17" t="s">
+        <v>125</v>
+      </c>
+      <c r="B15" s="16">
+        <v>6851356</v>
+      </c>
+      <c r="C15" s="15">
+        <v>2.5533244405290123</v>
+      </c>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+    </row>
+    <row r="16" spans="1:8" ht="26.4">
+      <c r="A16" s="17" t="s">
+        <v>126</v>
+      </c>
+      <c r="B16" s="16">
+        <v>36965183</v>
+      </c>
+      <c r="C16" s="15">
+        <v>13.775974449806366</v>
+      </c>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+    </row>
+    <row r="17" spans="1:6" ht="13.2">
+      <c r="A17" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="16">
+        <v>180567</v>
+      </c>
+      <c r="C17" s="15">
+        <v>6.7292683996131877E-2</v>
+      </c>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+    </row>
+    <row r="18" spans="1:6" ht="39.6">
+      <c r="A18" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="16">
+        <v>4821795</v>
+      </c>
+      <c r="C18" s="15">
+        <v>1.7969591743182793</v>
+      </c>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+    </row>
+    <row r="19" spans="1:6" ht="13.2">
+      <c r="A19" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="16">
+        <v>76916</v>
+      </c>
+      <c r="C19" s="15">
+        <v>2.8664618021268996E-2</v>
+      </c>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+    </row>
+    <row r="20" spans="1:6" ht="13.2">
+      <c r="A20" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="16">
+        <v>6201719</v>
+      </c>
+      <c r="C20" s="15">
+        <v>2.3112214131032083</v>
+      </c>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+    </row>
+    <row r="21" spans="1:6" ht="13.2">
+      <c r="A21" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="16">
+        <v>1480430</v>
+      </c>
+      <c r="C21" s="15">
+        <v>0.55171824402240455</v>
+      </c>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+    </row>
+    <row r="22" spans="1:6" ht="13.2">
+      <c r="A22" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="16">
+        <v>426</v>
+      </c>
+      <c r="C22" s="15">
+        <v>1.5875926045374946E-4</v>
+      </c>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+    </row>
+    <row r="23" spans="1:6" ht="13.2">
+      <c r="A23" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="16">
+        <v>59501</v>
+      </c>
+      <c r="C23" s="15">
+        <v>2.2174494733001284E-2</v>
+      </c>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+    </row>
+    <row r="24" spans="1:6" ht="52.8">
+      <c r="A24" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="B24" s="16">
+        <v>483821</v>
+      </c>
+      <c r="C24" s="15">
+        <v>0.1803076623286233</v>
+      </c>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+    </row>
+    <row r="25" spans="1:6" ht="13.2">
+      <c r="A25" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B25" s="16">
+        <v>5825397</v>
+      </c>
+      <c r="C25" s="15">
+        <v>2.1709758675340156</v>
+      </c>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+    </row>
+    <row r="26" spans="1:6" ht="39.6">
+      <c r="A26" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="16">
+        <v>6072410</v>
+      </c>
+      <c r="C26" s="15">
+        <v>2.2630312694177297</v>
+      </c>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+    </row>
+    <row r="27" spans="1:6" ht="13.2">
+      <c r="A27" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="16">
+        <v>479433</v>
+      </c>
+      <c r="C27" s="15">
+        <v>0.17867236741108561</v>
+      </c>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+    </row>
+    <row r="28" spans="1:6" ht="39.6">
+      <c r="A28" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" s="16">
+        <v>7442434</v>
+      </c>
+      <c r="C28" s="15">
+        <v>2.7736040324315505</v>
+      </c>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+    </row>
+    <row r="29" spans="1:6" ht="26.4">
+      <c r="A29" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" s="16">
+        <v>48577</v>
+      </c>
+      <c r="C29" s="15">
+        <v>1.8103400457891522E-2</v>
+      </c>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+    </row>
+    <row r="30" spans="1:6" ht="13.2">
+      <c r="A30" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" s="16">
+        <v>1639855</v>
+      </c>
+      <c r="C30" s="15">
+        <v>0.61113184753845851</v>
+      </c>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+    </row>
+    <row r="31" spans="1:6" ht="13.2">
+      <c r="A31" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="16">
+        <v>901420</v>
+      </c>
+      <c r="C31" s="15">
+        <v>0.33593608581741513</v>
+      </c>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+    </row>
+    <row r="32" spans="1:6" ht="13.2">
+      <c r="A32" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" s="16">
+        <v>1814207</v>
+      </c>
+      <c r="C32" s="15">
+        <v>0.67610836063383917</v>
+      </c>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+    </row>
+    <row r="33" spans="1:7" ht="13.2">
+      <c r="A33" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B33" s="16">
+        <v>345357</v>
+      </c>
+      <c r="C33" s="15">
+        <v>0.1287056852406703</v>
+      </c>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+    </row>
+    <row r="34" spans="1:7" ht="13.2">
+      <c r="A34" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="16">
+        <v>2843867</v>
+      </c>
+      <c r="C34" s="15">
+        <v>1.0598362012883171</v>
+      </c>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+    </row>
+    <row r="35" spans="1:7" ht="13.2">
+      <c r="A35" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B35" s="16">
+        <v>1203504</v>
+      </c>
+      <c r="C35" s="15">
+        <v>0.44851503519513919</v>
+      </c>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+    </row>
+    <row r="36" spans="1:7" ht="13.2">
+      <c r="A36" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B36" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="C36" s="15">
+        <v>0</v>
+      </c>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+    </row>
+    <row r="37" spans="1:7" ht="13.2">
+      <c r="A37" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="B37" s="19">
+        <v>60977</v>
+      </c>
+      <c r="C37" s="15">
+        <v>4.1062781755266432E-2</v>
+      </c>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+    </row>
+    <row r="38" spans="1:7" ht="26.4">
+      <c r="A38" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B38" s="19">
+        <v>1231255</v>
+      </c>
+      <c r="C38" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+    </row>
+    <row r="39" spans="1:7" ht="25.5" customHeight="1">
+      <c r="A39" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="B39" s="21">
+        <v>10452420</v>
+      </c>
+      <c r="C39" s="22">
+        <v>3.9</v>
+      </c>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+    </row>
+    <row r="40" spans="1:7" ht="17.25" customHeight="1">
+      <c r="A40" s="205" t="s">
+        <v>135</v>
+      </c>
+      <c r="B40" s="205"/>
+      <c r="C40" s="205"/>
+      <c r="D40" s="205"/>
+      <c r="E40" s="205"/>
+      <c r="F40" s="205"/>
+      <c r="G40" s="205"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A40:G40"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:F45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A39" sqref="A39:F39"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="45" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="64.109375" customWidth="1"/>
+    <col min="2" max="2" width="31.109375" customWidth="1"/>
+    <col min="3" max="3" width="39.77734375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="17.25" customHeight="1">
+      <c r="A1" s="204" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="204"/>
+      <c r="C1" s="204"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" ht="17.25" customHeight="1">
+      <c r="A2" s="203" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:6" ht="29.4" customHeight="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D3" s="2"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+    </row>
+    <row r="4" spans="1:6" ht="13.2">
+      <c r="A4" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="188">
+        <v>339243970</v>
+      </c>
+      <c r="C4" s="189">
+        <v>100</v>
+      </c>
+      <c r="D4" s="2"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+    </row>
+    <row r="5" spans="1:6" ht="13.2">
+      <c r="A5" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="181" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="181"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+    </row>
+    <row r="6" spans="1:6" ht="13.2">
+      <c r="A6" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="179">
+        <v>37759413</v>
+      </c>
+      <c r="C6" s="180">
+        <v>11.130459592251558</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="7" spans="1:6" ht="26.4">
+      <c r="A7" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B7" s="179">
+        <v>60451934</v>
+      </c>
+      <c r="C7" s="180">
+        <v>17.819604575432837</v>
+      </c>
+      <c r="D7" s="1"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="1"/>
+    </row>
+    <row r="8" spans="1:6" ht="13.2">
+      <c r="A8" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B8" s="182" t="s">
+        <v>137</v>
+      </c>
+      <c r="C8" s="180">
+        <v>0</v>
+      </c>
+      <c r="D8" s="1"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="1"/>
+    </row>
+    <row r="9" spans="1:6" ht="13.2">
+      <c r="A9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="179">
+        <v>84999353</v>
+      </c>
+      <c r="C9" s="180">
+        <v>25.055523610338597</v>
+      </c>
+      <c r="D9" s="1"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="1"/>
+    </row>
+    <row r="10" spans="1:6" ht="13.2">
+      <c r="A10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="179">
+        <v>5969139</v>
+      </c>
+      <c r="C10" s="180">
+        <v>1.7595416655453007</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="1"/>
+    </row>
+    <row r="11" spans="1:6" ht="13.2">
+      <c r="A11" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="179">
+        <v>1138499</v>
+      </c>
+      <c r="C11" s="180">
+        <v>0.33559889067446064</v>
+      </c>
+      <c r="D11" s="1"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="1"/>
+    </row>
+    <row r="12" spans="1:6" ht="13.2">
+      <c r="A12" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="179">
+        <v>18672069</v>
+      </c>
+      <c r="C12" s="180">
+        <v>5.5040238445505754</v>
+      </c>
+      <c r="D12" s="1"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="1"/>
+    </row>
+    <row r="13" spans="1:6" ht="26.4">
+      <c r="A13" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="179">
+        <v>36168802</v>
+      </c>
+      <c r="C13" s="180">
+        <v>10.661590241382919</v>
+      </c>
+      <c r="D13" s="1"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="1"/>
+    </row>
+    <row r="14" spans="1:6" ht="13.2">
+      <c r="A14" s="17" t="s">
+        <v>125</v>
+      </c>
+      <c r="B14" s="179">
+        <v>9149667</v>
+      </c>
+      <c r="C14" s="180">
+        <v>2.6970757947444133</v>
+      </c>
+      <c r="D14" s="1"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="1"/>
+    </row>
+    <row r="15" spans="1:6" ht="13.2">
+      <c r="A15" s="17" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="179">
+        <v>5445576</v>
+      </c>
+      <c r="C15" s="180">
+        <v>1.6052093718865512</v>
+      </c>
+      <c r="D15" s="1"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="1"/>
+    </row>
+    <row r="16" spans="1:6" ht="13.2">
+      <c r="A16" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="179">
+        <v>3976221</v>
+      </c>
+      <c r="C16" s="180">
+        <v>1.1720830292134596</v>
+      </c>
+      <c r="D16" s="1"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="1"/>
+    </row>
+    <row r="17" spans="1:6" ht="26.4">
+      <c r="A17" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="179">
+        <v>2907670</v>
+      </c>
+      <c r="C17" s="180">
+        <v>0.85710292801961974</v>
+      </c>
+      <c r="D17" s="1"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="1"/>
+    </row>
+    <row r="18" spans="1:6" ht="13.2">
+      <c r="A18" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" s="179">
+        <v>49316</v>
+      </c>
+      <c r="C18" s="180">
+        <v>1.4537030680309513E-2</v>
+      </c>
+      <c r="D18" s="1"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="1"/>
+    </row>
+    <row r="19" spans="1:6" ht="13.2">
+      <c r="A19" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="179">
+        <v>6631011</v>
+      </c>
+      <c r="C19" s="180">
+        <v>1.9546437332401221</v>
+      </c>
+      <c r="D19" s="1"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="1"/>
+    </row>
+    <row r="20" spans="1:6" ht="13.2">
+      <c r="A20" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="179">
+        <v>1745402</v>
+      </c>
+      <c r="C20" s="180">
+        <v>0.51449757529956985</v>
+      </c>
+      <c r="D20" s="1"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="1"/>
+    </row>
+    <row r="21" spans="1:6" ht="13.2">
+      <c r="A21" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="179">
+        <v>648191</v>
+      </c>
+      <c r="C21" s="180">
+        <v>0.19106927678036548</v>
+      </c>
+      <c r="D21" s="1"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="1"/>
+    </row>
+    <row r="22" spans="1:6" ht="13.2">
+      <c r="A22" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="179">
+        <v>37031</v>
+      </c>
+      <c r="C22" s="180">
+        <v>1.0915743027061026E-2</v>
+      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="1"/>
+    </row>
+    <row r="23" spans="1:6" ht="26.4">
+      <c r="A23" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="B23" s="179">
+        <v>847715</v>
+      </c>
+      <c r="C23" s="180">
+        <v>0.24988358672963293</v>
+      </c>
+      <c r="D23" s="1"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="1"/>
+    </row>
+    <row r="24" spans="1:6" ht="13.2">
+      <c r="A24" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B24" s="179">
+        <v>9071936</v>
+      </c>
+      <c r="C24" s="180">
+        <v>2.6741627861506276</v>
+      </c>
+      <c r="D24" s="1"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="1"/>
+    </row>
+    <row r="25" spans="1:6" ht="26.4">
+      <c r="A25" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="179">
+        <v>7011851</v>
+      </c>
+      <c r="C25" s="180">
+        <v>2.0669051243563739</v>
+      </c>
+      <c r="D25" s="1"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="1"/>
+    </row>
+    <row r="26" spans="1:6" ht="13.2">
+      <c r="A26" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="179">
+        <v>374129</v>
+      </c>
+      <c r="C26" s="180">
+        <v>0.11028316877673612</v>
+      </c>
+      <c r="D26" s="1"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="1"/>
+    </row>
+    <row r="27" spans="1:6" ht="26.4">
+      <c r="A27" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="B27" s="179">
+        <v>15839327</v>
+      </c>
+      <c r="C27" s="180">
+        <v>4.6690076760981194</v>
+      </c>
+      <c r="D27" s="1"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="1"/>
+    </row>
+    <row r="28" spans="1:6" ht="13.2">
+      <c r="A28" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" s="179">
+        <v>73939</v>
+      </c>
+      <c r="C28" s="180">
+        <v>2.1795228961623104E-2</v>
+      </c>
+      <c r="D28" s="1"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="1"/>
+    </row>
+    <row r="29" spans="1:6" ht="13.2">
+      <c r="A29" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="179">
+        <v>1988411</v>
+      </c>
+      <c r="C29" s="180">
+        <v>0.58613009392620885</v>
+      </c>
+      <c r="D29" s="1"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="1"/>
+    </row>
+    <row r="30" spans="1:6" ht="13.2">
+      <c r="A30" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="179">
+        <v>978922</v>
+      </c>
+      <c r="C30" s="180">
+        <v>0.28855988214027795</v>
+      </c>
+      <c r="D30" s="1"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="1"/>
+    </row>
+    <row r="31" spans="1:6" ht="13.2">
+      <c r="A31" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" s="179">
+        <v>1460373</v>
+      </c>
+      <c r="C31" s="180">
+        <v>0.43047869060133925</v>
+      </c>
+      <c r="D31" s="1"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="1"/>
+    </row>
+    <row r="32" spans="1:6" ht="13.2">
+      <c r="A32" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B32" s="179">
+        <v>577835</v>
+      </c>
+      <c r="C32" s="180">
+        <v>0.1703302198709678</v>
+      </c>
+      <c r="D32" s="1"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="1"/>
+    </row>
+    <row r="33" spans="1:6" ht="13.2">
+      <c r="A33" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B33" s="179">
+        <v>6270360</v>
+      </c>
+      <c r="C33" s="180">
+        <v>1.8483335164365633</v>
+      </c>
+      <c r="D33" s="1"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="1"/>
+    </row>
+    <row r="34" spans="1:6" ht="13.2">
+      <c r="A34" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B34" s="179">
+        <v>2046263</v>
+      </c>
+      <c r="C34" s="180">
+        <v>0.60318330787132346</v>
+      </c>
+      <c r="D34" s="1"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="1"/>
+    </row>
+    <row r="35" spans="1:6" ht="13.2">
+      <c r="A35" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" s="183" t="s">
+        <v>137</v>
+      </c>
+      <c r="C35" s="184">
+        <v>0</v>
+      </c>
+      <c r="D35" s="1"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="1"/>
+    </row>
+    <row r="36" spans="1:6" ht="13.2">
+      <c r="A36" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="B36" s="185">
+        <v>134893</v>
+      </c>
+      <c r="C36" s="184">
+        <v>3.9762829093174447E-2</v>
+      </c>
+      <c r="D36" s="1"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="1"/>
+    </row>
+    <row r="37" spans="1:6" ht="13.2">
+      <c r="A37" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B37" s="185">
+        <v>2869784</v>
+      </c>
+      <c r="C37" s="184">
+        <v>0.84593515398372443</v>
+      </c>
+      <c r="D37" s="1"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="1"/>
+    </row>
+    <row r="38" spans="1:6" ht="15.6" customHeight="1">
+      <c r="A38" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="B38" s="186">
+        <v>12939998</v>
+      </c>
+      <c r="C38" s="187">
+        <v>3.8143634505869035</v>
+      </c>
+      <c r="D38" s="1"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="1"/>
+    </row>
+    <row r="39" spans="1:6" ht="16.5" customHeight="1">
+      <c r="A39" s="205" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" s="205"/>
+      <c r="C39" s="205"/>
+      <c r="D39" s="205"/>
+      <c r="E39" s="205"/>
+      <c r="F39" s="205"/>
+    </row>
+    <row r="40" spans="1:6" ht="45" customHeight="1">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1"/>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
+    </row>
+    <row r="41" spans="1:6" ht="45" customHeight="1">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+    </row>
+    <row r="42" spans="1:6" ht="45" customHeight="1">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+    </row>
+    <row r="43" spans="1:6" ht="45" customHeight="1">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+    </row>
+    <row r="44" spans="1:6" ht="45" customHeight="1">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+    </row>
+    <row r="45" spans="1:6" ht="45" customHeight="1">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A39:F39"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:F45"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="45" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="63.5546875" customWidth="1"/>
+    <col min="2" max="2" width="22.5546875" customWidth="1"/>
+    <col min="3" max="3" width="24.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="17.25" customHeight="1">
+      <c r="A1" s="204" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="204"/>
+      <c r="C1" s="204"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" ht="17.25" customHeight="1">
+      <c r="A2" s="203" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" spans="1:6" ht="45" customHeight="1">
+      <c r="A3" s="41"/>
+      <c r="B3" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D3" s="2"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+    </row>
+    <row r="4" spans="1:6" ht="13.2">
+      <c r="A4" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="198">
+        <v>431743020</v>
+      </c>
+      <c r="C4" s="189">
+        <v>100</v>
+      </c>
+      <c r="D4" s="2"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+    </row>
+    <row r="5" spans="1:6" ht="13.2">
+      <c r="A5" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="194" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="181"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+    </row>
+    <row r="6" spans="1:6" ht="13.2">
+      <c r="A6" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="195">
+        <v>26906467</v>
+      </c>
+      <c r="C6" s="180">
+        <v>6.2</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="7" spans="1:6" ht="26.4">
+      <c r="A7" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B7" s="195">
+        <v>78592352</v>
+      </c>
+      <c r="C7" s="180">
+        <v>18.2</v>
+      </c>
+      <c r="D7" s="1"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="1"/>
+    </row>
+    <row r="8" spans="1:6" ht="13.2">
+      <c r="A8" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B8" s="196" t="s">
+        <v>137</v>
+      </c>
+      <c r="C8" s="180">
+        <v>0</v>
+      </c>
+      <c r="D8" s="1"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="1"/>
+    </row>
+    <row r="9" spans="1:6" ht="13.2">
+      <c r="A9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="195">
+        <v>108226501</v>
+      </c>
+      <c r="C9" s="180">
+        <v>25.055523610338597</v>
+      </c>
+      <c r="D9" s="1"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="1"/>
+    </row>
+    <row r="10" spans="1:6" ht="13.2">
+      <c r="A10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="195">
+        <v>16956064</v>
+      </c>
+      <c r="C10" s="180">
+        <v>3.9</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="1"/>
+    </row>
+    <row r="11" spans="1:6" ht="13.2">
+      <c r="A11" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="195" t="s">
+        <v>140</v>
+      </c>
+      <c r="C11" s="180">
+        <v>0</v>
+      </c>
+      <c r="D11" s="1"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="1"/>
+    </row>
+    <row r="12" spans="1:6" ht="26.4">
+      <c r="A12" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="195">
+        <v>24299710</v>
+      </c>
+      <c r="C12" s="180">
+        <v>5.6</v>
+      </c>
+      <c r="D12" s="1"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="1"/>
+    </row>
+    <row r="13" spans="1:6" ht="26.4">
+      <c r="A13" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="195">
+        <v>44111430</v>
+      </c>
+      <c r="C13" s="180">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D13" s="1"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="1"/>
+    </row>
+    <row r="14" spans="1:6" ht="13.2">
+      <c r="A14" s="17" t="s">
+        <v>125</v>
+      </c>
+      <c r="B14" s="195">
+        <v>8254818</v>
+      </c>
+      <c r="C14" s="180">
+        <v>1.9</v>
+      </c>
+      <c r="D14" s="1"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="1"/>
+    </row>
+    <row r="15" spans="1:6" ht="13.2">
+      <c r="A15" s="17" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15" s="195">
+        <v>4039444</v>
+      </c>
+      <c r="C15" s="180">
+        <v>0.9</v>
+      </c>
+      <c r="D15" s="1"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="1"/>
+    </row>
+    <row r="16" spans="1:6" ht="13.2">
+      <c r="A16" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="195">
+        <v>1189646</v>
+      </c>
+      <c r="C16" s="180">
+        <v>0.3</v>
+      </c>
+      <c r="D16" s="1"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="1"/>
+    </row>
+    <row r="17" spans="1:6" ht="26.4">
+      <c r="A17" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="195">
+        <v>9341908</v>
+      </c>
+      <c r="C17" s="180">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D17" s="1"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="1"/>
+    </row>
+    <row r="18" spans="1:6" ht="13.2">
+      <c r="A18" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" s="195">
+        <v>170914</v>
+      </c>
+      <c r="C18" s="180">
+        <v>0</v>
+      </c>
+      <c r="D18" s="1"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="1"/>
+    </row>
+    <row r="19" spans="1:6" ht="13.2">
+      <c r="A19" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="195">
+        <v>13315039</v>
+      </c>
+      <c r="C19" s="180">
+        <v>3.1</v>
+      </c>
+      <c r="D19" s="1"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="1"/>
+    </row>
+    <row r="20" spans="1:6" ht="13.2">
+      <c r="A20" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="195">
+        <v>2192672</v>
+      </c>
+      <c r="C20" s="180">
+        <v>0.5</v>
+      </c>
+      <c r="D20" s="1"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="1"/>
+    </row>
+    <row r="21" spans="1:6" ht="13.2">
+      <c r="A21" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="195">
+        <v>8444790</v>
+      </c>
+      <c r="C21" s="180">
+        <v>2</v>
+      </c>
+      <c r="D21" s="1"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="1"/>
+    </row>
+    <row r="22" spans="1:6" ht="13.2">
+      <c r="A22" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="195">
+        <v>15179</v>
+      </c>
+      <c r="C22" s="180">
+        <v>0</v>
+      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="1"/>
+    </row>
+    <row r="23" spans="1:6" ht="26.4">
+      <c r="A23" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="B23" s="195">
+        <v>912819</v>
+      </c>
+      <c r="C23" s="180">
+        <v>0.2</v>
+      </c>
+      <c r="D23" s="1"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="1"/>
+    </row>
+    <row r="24" spans="1:6" ht="13.2">
+      <c r="A24" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B24" s="195">
+        <v>7703340</v>
+      </c>
+      <c r="C24" s="180">
+        <v>1.8</v>
+      </c>
+      <c r="D24" s="1"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="1"/>
+    </row>
+    <row r="25" spans="1:6" ht="26.4">
+      <c r="A25" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="195">
+        <v>10379859</v>
+      </c>
+      <c r="C25" s="180">
+        <v>2.4</v>
+      </c>
+      <c r="D25" s="1"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="1"/>
+    </row>
+    <row r="26" spans="1:6" ht="13.2">
+      <c r="A26" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="195">
+        <v>425909</v>
+      </c>
+      <c r="C26" s="180">
+        <v>0.1</v>
+      </c>
+      <c r="D26" s="1"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="1"/>
+    </row>
+    <row r="27" spans="1:6" ht="26.4">
+      <c r="A27" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="B27" s="195">
+        <v>31393436</v>
+      </c>
+      <c r="C27" s="180">
+        <v>7.3</v>
+      </c>
+      <c r="D27" s="1"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="1"/>
+    </row>
+    <row r="28" spans="1:6" ht="13.2">
+      <c r="A28" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" s="195">
+        <v>32351</v>
+      </c>
+      <c r="C28" s="180">
+        <v>0</v>
+      </c>
+      <c r="D28" s="1"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="1"/>
+    </row>
+    <row r="29" spans="1:6" ht="13.2">
+      <c r="A29" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="195">
+        <v>1620938</v>
+      </c>
+      <c r="C29" s="180">
+        <v>0.4</v>
+      </c>
+      <c r="D29" s="1"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="1"/>
+    </row>
+    <row r="30" spans="1:6" ht="13.2">
+      <c r="A30" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="195">
+        <v>1248315</v>
+      </c>
+      <c r="C30" s="180">
+        <v>0.3</v>
+      </c>
+      <c r="D30" s="1"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="1"/>
+    </row>
+    <row r="31" spans="1:6" ht="13.2">
+      <c r="A31" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" s="195">
+        <v>2207905</v>
+      </c>
+      <c r="C31" s="180">
+        <v>0.5</v>
+      </c>
+      <c r="D31" s="1"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="1"/>
+    </row>
+    <row r="32" spans="1:6" ht="13.2">
+      <c r="A32" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B32" s="195">
+        <v>663618</v>
+      </c>
+      <c r="C32" s="180">
+        <v>0.2</v>
+      </c>
+      <c r="D32" s="1"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="1"/>
+    </row>
+    <row r="33" spans="1:6" ht="13.2">
+      <c r="A33" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B33" s="195">
+        <v>5255733</v>
+      </c>
+      <c r="C33" s="180">
+        <v>1.2</v>
+      </c>
+      <c r="D33" s="1"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="1"/>
+    </row>
+    <row r="34" spans="1:6" ht="13.2">
+      <c r="A34" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B34" s="195">
+        <v>1407880</v>
+      </c>
+      <c r="C34" s="180">
+        <v>0.3</v>
+      </c>
+      <c r="D34" s="1"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="1"/>
+    </row>
+    <row r="35" spans="1:6" ht="13.2">
+      <c r="A35" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" s="196" t="s">
+        <v>137</v>
+      </c>
+      <c r="C35" s="184">
+        <v>0</v>
+      </c>
+      <c r="D35" s="1"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="1"/>
+    </row>
+    <row r="36" spans="1:6" ht="13.2">
+      <c r="A36" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="B36" s="195">
+        <v>160487</v>
+      </c>
+      <c r="C36" s="184">
+        <v>0</v>
+      </c>
+      <c r="D36" s="1"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="1"/>
+    </row>
+    <row r="37" spans="1:6" ht="13.2">
+      <c r="A37" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B37" s="195">
+        <v>2382257</v>
+      </c>
+      <c r="C37" s="184">
+        <v>0.6</v>
+      </c>
+      <c r="D37" s="1"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="1"/>
+    </row>
+    <row r="38" spans="1:6" ht="26.4">
+      <c r="A38" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="B38" s="197">
+        <v>17931329</v>
+      </c>
+      <c r="C38" s="187">
+        <v>4.2</v>
+      </c>
+      <c r="D38" s="1"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="1"/>
+    </row>
+    <row r="39" spans="1:6" ht="16.5" customHeight="1">
+      <c r="A39" s="205" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" s="205"/>
+      <c r="C39" s="205"/>
+      <c r="D39" s="205"/>
+      <c r="E39" s="205"/>
+      <c r="F39" s="205"/>
+    </row>
+    <row r="40" spans="1:6" ht="45" customHeight="1">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1"/>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1"/>
+    </row>
+    <row r="41" spans="1:6" ht="45" customHeight="1">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+    </row>
+    <row r="42" spans="1:6" ht="45" customHeight="1">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+    </row>
+    <row r="43" spans="1:6" ht="45" customHeight="1">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+    </row>
+    <row r="44" spans="1:6" ht="45" customHeight="1">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+    </row>
+    <row r="45" spans="1:6" ht="45" customHeight="1">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="A39:F39"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="76" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="76" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="76"/>
+    <col min="257" max="257" width="4.44140625" style="76" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="76" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="76"/>
+    <col min="513" max="513" width="4.44140625" style="76" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="76" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="76"/>
+    <col min="769" max="769" width="4.44140625" style="76" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="76" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="76"/>
+    <col min="1025" max="1025" width="4.44140625" style="76" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="76" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="76"/>
+    <col min="1281" max="1281" width="4.44140625" style="76" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="76" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="76"/>
+    <col min="1537" max="1537" width="4.44140625" style="76" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="76" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="76"/>
+    <col min="1793" max="1793" width="4.44140625" style="76" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="76" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="76"/>
+    <col min="2049" max="2049" width="4.44140625" style="76" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="76" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="76"/>
+    <col min="2305" max="2305" width="4.44140625" style="76" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="76" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="76"/>
+    <col min="2561" max="2561" width="4.44140625" style="76" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="76" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="76"/>
+    <col min="2817" max="2817" width="4.44140625" style="76" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="76" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="76"/>
+    <col min="3073" max="3073" width="4.44140625" style="76" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="76" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="76"/>
+    <col min="3329" max="3329" width="4.44140625" style="76" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="76" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="76"/>
+    <col min="3585" max="3585" width="4.44140625" style="76" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="76" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="76"/>
+    <col min="3841" max="3841" width="4.44140625" style="76" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="76" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="76"/>
+    <col min="4097" max="4097" width="4.44140625" style="76" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="76" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="76"/>
+    <col min="4353" max="4353" width="4.44140625" style="76" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="76" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="76"/>
+    <col min="4609" max="4609" width="4.44140625" style="76" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="76" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="76"/>
+    <col min="4865" max="4865" width="4.44140625" style="76" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="76" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="76"/>
+    <col min="5121" max="5121" width="4.44140625" style="76" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="76" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="76"/>
+    <col min="5377" max="5377" width="4.44140625" style="76" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="76" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="76"/>
+    <col min="5633" max="5633" width="4.44140625" style="76" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="76" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="76"/>
+    <col min="5889" max="5889" width="4.44140625" style="76" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="76" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="76"/>
+    <col min="6145" max="6145" width="4.44140625" style="76" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="76" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="76"/>
+    <col min="6401" max="6401" width="4.44140625" style="76" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="76" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="76"/>
+    <col min="6657" max="6657" width="4.44140625" style="76" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="76" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="76"/>
+    <col min="6913" max="6913" width="4.44140625" style="76" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="76" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="76"/>
+    <col min="7169" max="7169" width="4.44140625" style="76" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="76" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="76"/>
+    <col min="7425" max="7425" width="4.44140625" style="76" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="76" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="76"/>
+    <col min="7681" max="7681" width="4.44140625" style="76" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="76" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="76"/>
+    <col min="7937" max="7937" width="4.44140625" style="76" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="76" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="76"/>
+    <col min="8193" max="8193" width="4.44140625" style="76" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="76" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="76"/>
+    <col min="8449" max="8449" width="4.44140625" style="76" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="76" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="76"/>
+    <col min="8705" max="8705" width="4.44140625" style="76" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="76" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="76"/>
+    <col min="8961" max="8961" width="4.44140625" style="76" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="76" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="76"/>
+    <col min="9217" max="9217" width="4.44140625" style="76" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="76" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="76"/>
+    <col min="9473" max="9473" width="4.44140625" style="76" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="76" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="76"/>
+    <col min="9729" max="9729" width="4.44140625" style="76" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="76" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="76"/>
+    <col min="9985" max="9985" width="4.44140625" style="76" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="76" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="76"/>
+    <col min="10241" max="10241" width="4.44140625" style="76" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="76" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="76"/>
+    <col min="10497" max="10497" width="4.44140625" style="76" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="76" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="76"/>
+    <col min="10753" max="10753" width="4.44140625" style="76" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="76" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="76"/>
+    <col min="11009" max="11009" width="4.44140625" style="76" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="76" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="76"/>
+    <col min="11265" max="11265" width="4.44140625" style="76" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="76" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="76"/>
+    <col min="11521" max="11521" width="4.44140625" style="76" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="76" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="76"/>
+    <col min="11777" max="11777" width="4.44140625" style="76" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="76" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="76"/>
+    <col min="12033" max="12033" width="4.44140625" style="76" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="76" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="76"/>
+    <col min="12289" max="12289" width="4.44140625" style="76" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="76" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="76"/>
+    <col min="12545" max="12545" width="4.44140625" style="76" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="76" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="76"/>
+    <col min="12801" max="12801" width="4.44140625" style="76" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="76" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="76"/>
+    <col min="13057" max="13057" width="4.44140625" style="76" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="76" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="76"/>
+    <col min="13313" max="13313" width="4.44140625" style="76" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="76" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="76"/>
+    <col min="13569" max="13569" width="4.44140625" style="76" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="76" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="76"/>
+    <col min="13825" max="13825" width="4.44140625" style="76" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="76" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="76"/>
+    <col min="14081" max="14081" width="4.44140625" style="76" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="76" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="76"/>
+    <col min="14337" max="14337" width="4.44140625" style="76" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="76" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="76"/>
+    <col min="14593" max="14593" width="4.44140625" style="76" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="76" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="76"/>
+    <col min="14849" max="14849" width="4.44140625" style="76" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="76" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="76"/>
+    <col min="15105" max="15105" width="4.44140625" style="76" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="76" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="76"/>
+    <col min="15361" max="15361" width="4.44140625" style="76" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="76" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="76"/>
+    <col min="15617" max="15617" width="4.44140625" style="76" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="76" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="76"/>
+    <col min="15873" max="15873" width="4.44140625" style="76" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="76" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="76"/>
+    <col min="16129" max="16129" width="4.44140625" style="76" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="76" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="76"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="226"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="227" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="227" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="227" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="227" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="227" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="227"/>
+    </row>
+    <row r="12" spans="2:2" ht="26.4">
+      <c r="B12" s="228" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="227"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="227"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="229" t="s">
+        <v>186</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A11" sqref="A11"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.7109375" style="36" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="29"/>
+    <col min="1" max="1" width="42.6640625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="13.33203125" style="36" customWidth="1"/>
+    <col min="3" max="3" width="13.5546875" style="36" customWidth="1"/>
+    <col min="4" max="4" width="13.109375" style="36" customWidth="1"/>
+    <col min="5" max="5" width="13.21875" style="36" customWidth="1"/>
+    <col min="6" max="6" width="13.109375" style="29" customWidth="1"/>
+    <col min="7" max="8" width="16" style="29" customWidth="1"/>
+    <col min="9" max="9" width="15.44140625" style="29" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="23" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A1" s="180" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="180"/>
+      <c r="A1" s="199" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="199"/>
+      <c r="E1" s="199"/>
+      <c r="F1" s="199"/>
+      <c r="G1" s="199"/>
+      <c r="H1" s="199"/>
+      <c r="I1" s="199"/>
     </row>
     <row r="2" spans="1:9" s="25" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="I2" s="26"/>
     </row>
     <row r="3" spans="1:9" s="44" customFormat="1" ht="24.75" customHeight="1">
       <c r="A3" s="41"/>
       <c r="B3" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="42" t="s">
         <v>46</v>
       </c>
       <c r="D3" s="42" t="s">
         <v>47</v>
       </c>
       <c r="E3" s="42" t="s">
         <v>48</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>49</v>
       </c>
       <c r="G3" s="42" t="s">
         <v>50</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I3" s="43" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="24.75" customHeight="1">
       <c r="A4" s="27" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
       <c r="I4" s="28"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="30"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
       <c r="H5" s="30"/>
       <c r="I5" s="30"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="31" t="s">
@@ -1997,3922 +8273,155 @@
       <c r="B27" s="30"/>
       <c r="C27" s="30"/>
       <c r="D27" s="30"/>
       <c r="E27" s="30"/>
       <c r="F27" s="30"/>
       <c r="G27" s="30"/>
       <c r="H27" s="30"/>
       <c r="I27" s="30"/>
     </row>
     <row r="28" spans="1:9" ht="24">
       <c r="A28" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="35"/>
       <c r="C28" s="35"/>
       <c r="D28" s="35"/>
       <c r="E28" s="35"/>
       <c r="F28" s="35"/>
       <c r="G28" s="35"/>
       <c r="H28" s="35"/>
       <c r="I28" s="35"/>
     </row>
     <row r="29" spans="1:9">
       <c r="B29" s="37"/>
     </row>
-    <row r="30" spans="1:9" s="40" customFormat="1" ht="11.25">
+    <row r="30" spans="1:9" s="40" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="38" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="39"/>
       <c r="C30" s="38"/>
       <c r="D30" s="38"/>
       <c r="E30" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...3768 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q30"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A27" sqref="A27:A28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.7109375" style="36" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="29"/>
+    <col min="1" max="1" width="52.88671875" style="36" customWidth="1"/>
+    <col min="2" max="2" width="13.5546875" style="36" customWidth="1"/>
+    <col min="3" max="3" width="13.44140625" style="36" customWidth="1"/>
+    <col min="4" max="4" width="12" style="36" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" style="36" customWidth="1"/>
+    <col min="6" max="6" width="10.88671875" style="36" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" style="36" customWidth="1"/>
+    <col min="8" max="8" width="12.109375" style="36" customWidth="1"/>
+    <col min="9" max="9" width="15.6640625" style="36" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="23" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="180" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="180"/>
+      <c r="A1" s="199" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
+      <c r="D1" s="199"/>
+      <c r="E1" s="199"/>
+      <c r="F1" s="199"/>
+      <c r="G1" s="199"/>
+      <c r="H1" s="199"/>
+      <c r="I1" s="199"/>
     </row>
     <row r="2" spans="1:17" s="25" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="45" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:17" s="44" customFormat="1" ht="75" customHeight="1">
       <c r="A3" s="41"/>
       <c r="B3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="48" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="42" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="48" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="42" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="48" t="s">
         <v>0</v>
       </c>
       <c r="H3" s="42" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="49" t="s">
         <v>0</v>
       </c>
       <c r="L3" s="50"/>
       <c r="M3" s="50"/>
       <c r="N3" s="50"/>
       <c r="O3" s="50"/>
       <c r="P3" s="50"/>
       <c r="Q3" s="50"/>
     </row>
     <row r="4" spans="1:17" ht="26.25" customHeight="1">
       <c r="A4" s="51" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="B4" s="52">
         <v>1492705</v>
       </c>
       <c r="C4" s="53">
         <v>100</v>
       </c>
       <c r="D4" s="52">
         <v>574797</v>
       </c>
       <c r="E4" s="53">
         <v>100</v>
       </c>
       <c r="F4" s="52">
         <v>1751854</v>
       </c>
       <c r="G4" s="53">
         <v>100</v>
       </c>
       <c r="H4" s="52">
         <v>2006206</v>
       </c>
       <c r="I4" s="53">
         <v>100</v>
       </c>
@@ -6045,254 +8554,254 @@
         <v>16242</v>
       </c>
       <c r="E8" s="56">
         <v>2.8256932447455361</v>
       </c>
       <c r="F8" s="55">
         <v>466480</v>
       </c>
       <c r="G8" s="56">
         <v>26.627789758735602</v>
       </c>
       <c r="H8" s="55">
         <v>782407</v>
       </c>
       <c r="I8" s="56">
         <v>38.999335063298588</v>
       </c>
       <c r="K8" s="46"/>
       <c r="L8" s="53"/>
       <c r="M8" s="46"/>
       <c r="N8" s="46"/>
       <c r="O8" s="46"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
     </row>
-    <row r="9" spans="1:17" ht="38.25">
+    <row r="9" spans="1:17" ht="39.6">
       <c r="A9" s="54" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="55">
         <v>8425</v>
       </c>
       <c r="C9" s="53">
         <v>0.56441158835804794</v>
       </c>
       <c r="D9" s="55">
         <v>16196</v>
       </c>
       <c r="E9" s="56">
         <v>2.8176904194002406</v>
       </c>
       <c r="F9" s="55" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="G9" s="56">
         <v>0</v>
       </c>
       <c r="H9" s="55" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="I9" s="56">
         <v>0</v>
       </c>
       <c r="K9" s="46"/>
       <c r="L9" s="53"/>
       <c r="M9" s="46"/>
       <c r="N9" s="46"/>
       <c r="O9" s="46"/>
       <c r="P9" s="23"/>
       <c r="Q9" s="23"/>
     </row>
-    <row r="10" spans="1:17" ht="25.5">
+    <row r="10" spans="1:17" ht="26.4">
       <c r="A10" s="54" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="55">
         <v>41816</v>
       </c>
       <c r="C10" s="53">
         <v>2.801357267510995</v>
       </c>
       <c r="D10" s="55">
         <v>5460</v>
       </c>
       <c r="E10" s="56">
         <v>0.94990057359380797</v>
       </c>
       <c r="F10" s="55" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="G10" s="56">
         <v>0</v>
       </c>
       <c r="H10" s="55" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="I10" s="56">
         <v>0</v>
       </c>
       <c r="K10" s="46"/>
       <c r="L10" s="53"/>
       <c r="M10" s="53"/>
       <c r="N10" s="46"/>
       <c r="O10" s="46"/>
       <c r="P10" s="23"/>
       <c r="Q10" s="23"/>
     </row>
-    <row r="11" spans="1:17" ht="38.25">
+    <row r="11" spans="1:17" ht="39.6">
       <c r="A11" s="57" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="55">
         <v>44144</v>
       </c>
       <c r="C11" s="53">
         <v>2.9573157455759844</v>
       </c>
       <c r="D11" s="55">
         <v>42538</v>
       </c>
       <c r="E11" s="56">
         <v>7.4005257508302931</v>
       </c>
       <c r="F11" s="55">
         <v>65712</v>
       </c>
       <c r="G11" s="56">
         <v>3.7509975146330685</v>
       </c>
       <c r="H11" s="55" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="I11" s="56">
         <v>0</v>
       </c>
       <c r="K11" s="46"/>
       <c r="L11" s="53"/>
       <c r="M11" s="46"/>
       <c r="N11" s="46"/>
       <c r="O11" s="46"/>
       <c r="P11" s="23"/>
       <c r="Q11" s="23"/>
     </row>
-    <row r="12" spans="1:17" ht="38.25">
+    <row r="12" spans="1:17" ht="39.6">
       <c r="A12" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="55">
         <v>41816</v>
       </c>
       <c r="C12" s="53">
         <v>2.801357267510995</v>
       </c>
       <c r="D12" s="55">
         <v>5460</v>
       </c>
       <c r="E12" s="56">
         <v>0.94990057359380797</v>
       </c>
       <c r="F12" s="55">
         <v>59519</v>
       </c>
       <c r="G12" s="56">
         <v>3.3974863202070491</v>
       </c>
       <c r="H12" s="55">
         <v>38353</v>
       </c>
       <c r="I12" s="56">
         <v>1.9117179392345554</v>
       </c>
       <c r="K12" s="46"/>
       <c r="L12" s="53"/>
       <c r="M12" s="46"/>
       <c r="N12" s="46"/>
       <c r="O12" s="46"/>
       <c r="P12" s="23"/>
       <c r="Q12" s="23"/>
     </row>
-    <row r="13" spans="1:17" ht="25.5">
+    <row r="13" spans="1:17" ht="26.4">
       <c r="A13" s="54" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="55">
         <v>29201</v>
       </c>
       <c r="C13" s="53">
         <v>1.9562472156253243</v>
       </c>
       <c r="D13" s="55">
         <v>3359</v>
       </c>
       <c r="E13" s="56">
         <v>0.58438022467062289</v>
       </c>
       <c r="F13" s="55">
         <v>5091</v>
       </c>
       <c r="G13" s="56">
         <v>0.29060640898157036</v>
       </c>
       <c r="H13" s="55" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="I13" s="56">
         <v>0</v>
       </c>
       <c r="K13" s="46"/>
       <c r="L13" s="53"/>
       <c r="M13" s="46"/>
       <c r="N13" s="46"/>
       <c r="O13" s="46"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="23"/>
     </row>
-    <row r="14" spans="1:17" ht="38.25">
+    <row r="14" spans="1:17" ht="39.6">
       <c r="A14" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="55">
         <v>50241</v>
       </c>
       <c r="C14" s="53">
         <v>3.3657688558690433</v>
       </c>
       <c r="D14" s="55">
         <v>21657</v>
       </c>
       <c r="E14" s="56">
         <v>3.7677649674580769</v>
       </c>
       <c r="F14" s="55">
         <v>1438</v>
       </c>
       <c r="G14" s="56">
         <v>8.2084465942938167E-2</v>
       </c>
       <c r="H14" s="55" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="I14" s="56">
         <v>0</v>
       </c>
       <c r="K14" s="46"/>
       <c r="L14" s="53"/>
       <c r="M14" s="46"/>
       <c r="N14" s="46"/>
       <c r="O14" s="46"/>
       <c r="P14" s="23"/>
       <c r="Q14" s="23"/>
     </row>
     <row r="15" spans="1:17" ht="15.75" customHeight="1">
       <c r="A15" s="51" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="52">
         <v>1226793</v>
       </c>
       <c r="C15" s="53">
         <v>82.185897414425497</v>
       </c>
       <c r="D15" s="52">
         <v>458423</v>
       </c>
@@ -6431,51 +8940,51 @@
         <v>61559</v>
       </c>
       <c r="E19" s="56">
         <v>10.709694031110113</v>
       </c>
       <c r="F19" s="55">
         <v>97080</v>
       </c>
       <c r="G19" s="56">
         <v>5.5415576868848664</v>
       </c>
       <c r="H19" s="55">
         <v>330227</v>
       </c>
       <c r="I19" s="56">
         <v>16.460273770490168</v>
       </c>
       <c r="K19" s="46"/>
       <c r="L19" s="53"/>
       <c r="M19" s="46"/>
       <c r="N19" s="46"/>
       <c r="O19" s="46"/>
       <c r="P19" s="23"/>
       <c r="Q19" s="23"/>
     </row>
-    <row r="20" spans="1:17" ht="25.5">
+    <row r="20" spans="1:17" ht="26.4">
       <c r="A20" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="55">
         <v>88745</v>
       </c>
       <c r="C20" s="53">
         <v>5.945247051493765</v>
       </c>
       <c r="D20" s="55">
         <v>130667</v>
       </c>
       <c r="E20" s="56">
         <v>22.732721291168883</v>
       </c>
       <c r="F20" s="55">
         <v>119989</v>
       </c>
       <c r="G20" s="56">
         <v>6.8492579861107146</v>
       </c>
       <c r="H20" s="55">
         <v>55664</v>
       </c>
       <c r="I20" s="56">
@@ -6683,87 +9192,87 @@
         <v>19707</v>
       </c>
       <c r="E26" s="56">
         <v>3.4285147626031449</v>
       </c>
       <c r="F26" s="55">
         <v>15378</v>
       </c>
       <c r="G26" s="56">
         <v>0.87781287710048894</v>
       </c>
       <c r="H26" s="55">
         <v>147715</v>
       </c>
       <c r="I26" s="56">
         <v>7.3629029122632472</v>
       </c>
       <c r="K26" s="46"/>
       <c r="L26" s="53"/>
       <c r="M26" s="46"/>
       <c r="N26" s="46"/>
       <c r="O26" s="46"/>
       <c r="P26" s="23"/>
       <c r="Q26" s="23"/>
     </row>
-    <row r="27" spans="1:17" ht="25.5">
+    <row r="27" spans="1:17">
       <c r="A27" s="54" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="55">
         <v>11275</v>
       </c>
       <c r="C27" s="53">
         <v>0.75534013753554785</v>
       </c>
       <c r="D27" s="55">
         <v>3156</v>
       </c>
       <c r="E27" s="56">
         <v>0.54906340847290436</v>
       </c>
       <c r="F27" s="55">
         <v>42986</v>
       </c>
       <c r="G27" s="56">
         <v>2.4537432913930042</v>
       </c>
       <c r="H27" s="55">
         <v>43080</v>
       </c>
       <c r="I27" s="56">
         <v>2.147336813866572</v>
       </c>
       <c r="K27" s="46"/>
       <c r="L27" s="53"/>
       <c r="M27" s="46"/>
       <c r="N27" s="46"/>
       <c r="O27" s="46"/>
       <c r="P27" s="23"/>
       <c r="Q27" s="23"/>
     </row>
-    <row r="28" spans="1:17" ht="25.5">
+    <row r="28" spans="1:17" ht="26.4">
       <c r="A28" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="61">
         <v>55419</v>
       </c>
       <c r="C28" s="62">
         <v>3.7126558831115326</v>
       </c>
       <c r="D28" s="61">
         <v>49978</v>
       </c>
       <c r="E28" s="63">
         <v>8.6948957631998773</v>
       </c>
       <c r="F28" s="61">
         <v>112112</v>
       </c>
       <c r="G28" s="63">
         <v>6.3996200596625057</v>
       </c>
       <c r="H28" s="61">
         <v>167041</v>
       </c>
       <c r="I28" s="63">
@@ -6779,232 +9288,231 @@
     </row>
     <row r="29" spans="1:17">
       <c r="B29" s="37"/>
       <c r="C29" s="47"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
       <c r="N29" s="23"/>
       <c r="O29" s="23"/>
       <c r="P29" s="23"/>
       <c r="Q29" s="23"/>
     </row>
     <row r="30" spans="1:17">
       <c r="C30" s="47"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
       <c r="N30" s="23"/>
       <c r="O30" s="23"/>
       <c r="P30" s="23"/>
       <c r="Q30" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...1 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P29"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="44" style="2" customWidth="1"/>
-    <col min="2" max="3" width="12.7109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="13.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.88671875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14.88671875" style="64" customWidth="1"/>
+    <col min="6" max="6" width="13.109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="15.5546875" style="64" customWidth="1"/>
+    <col min="8" max="8" width="13.5546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="64" customWidth="1"/>
-    <col min="10" max="16384" width="9.140625" style="64"/>
+    <col min="10" max="16384" width="9.109375" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="12.75" customHeight="1">
-      <c r="A1" s="181" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="181"/>
+      <c r="A1" s="200" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="200"/>
+      <c r="C1" s="200"/>
+      <c r="D1" s="200"/>
+      <c r="E1" s="200"/>
+      <c r="F1" s="200"/>
+      <c r="G1" s="200"/>
+      <c r="H1" s="200"/>
+      <c r="I1" s="200"/>
     </row>
     <row r="2" spans="1:16" s="66" customFormat="1">
       <c r="A2" s="1"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="65"/>
       <c r="E2" s="25"/>
       <c r="F2" s="65"/>
       <c r="G2" s="25"/>
       <c r="H2" s="65"/>
       <c r="I2" s="45" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:16" s="44" customFormat="1" ht="57.75" customHeight="1">
       <c r="A3" s="41"/>
       <c r="B3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="48" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="42" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="48" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="48" t="s">
         <v>0</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="49" t="s">
         <v>0</v>
       </c>
       <c r="J3" s="50"/>
     </row>
     <row r="4" spans="1:16" s="29" customFormat="1" ht="27" customHeight="1">
       <c r="A4" s="51" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="B4" s="70">
         <v>3922426</v>
       </c>
       <c r="C4" s="71">
         <v>100</v>
       </c>
       <c r="D4" s="70">
         <v>5221436</v>
       </c>
       <c r="E4" s="71">
         <v>100</v>
       </c>
       <c r="F4" s="70">
         <v>6641846</v>
       </c>
       <c r="G4" s="71">
         <v>100</v>
       </c>
       <c r="H4" s="70">
         <v>8104239</v>
       </c>
       <c r="I4" s="71">
         <v>100</v>
       </c>
       <c r="L4" s="72"/>
     </row>
-    <row r="5" spans="1:16" s="29" customFormat="1" ht="12.75">
+    <row r="5" spans="1:16" s="29" customFormat="1" ht="13.2">
       <c r="A5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="70">
         <v>154439</v>
       </c>
       <c r="C5" s="71">
         <v>3.93733368073738</v>
       </c>
       <c r="D5" s="70">
         <v>333199</v>
       </c>
       <c r="E5" s="73">
         <v>6.3813671181644285</v>
       </c>
       <c r="F5" s="70">
         <v>728336</v>
       </c>
       <c r="G5" s="71">
         <v>10.965867019500301</v>
       </c>
       <c r="H5" s="70">
         <v>2711411</v>
       </c>
       <c r="I5" s="73">
         <v>33.456700869754705</v>
       </c>
       <c r="K5" s="74"/>
       <c r="L5" s="74"/>
       <c r="N5" s="72"/>
       <c r="O5" s="72"/>
       <c r="P5" s="72"/>
     </row>
-    <row r="6" spans="1:16" s="29" customFormat="1" ht="12.75">
+    <row r="6" spans="1:16" s="29" customFormat="1" ht="13.2">
       <c r="A6" s="54" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="75">
         <v>154439</v>
       </c>
       <c r="C6" s="74">
         <v>3.93733368073738</v>
       </c>
       <c r="D6" s="75">
         <v>333199</v>
       </c>
       <c r="E6" s="72">
         <v>6.3813671181644285</v>
       </c>
       <c r="F6" s="75">
         <v>728336</v>
       </c>
       <c r="G6" s="74">
         <v>10.965867019500301</v>
       </c>
       <c r="H6" s="75">
         <v>2711411</v>
       </c>
       <c r="I6" s="72">
         <v>33.456700869754705</v>
       </c>
       <c r="K6" s="74"/>
       <c r="L6" s="74"/>
       <c r="N6" s="72"/>
       <c r="O6" s="72"/>
       <c r="P6" s="72"/>
     </row>
-    <row r="7" spans="1:16" s="29" customFormat="1" ht="25.5">
+    <row r="7" spans="1:16" s="29" customFormat="1" ht="26.4">
       <c r="A7" s="51" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="70">
         <v>3233270</v>
       </c>
       <c r="C7" s="71">
         <v>82.430363249682728</v>
       </c>
       <c r="D7" s="70">
         <v>4038767</v>
       </c>
       <c r="E7" s="73">
         <v>77.349736739088641</v>
       </c>
       <c r="F7" s="70">
         <v>3309034</v>
       </c>
       <c r="G7" s="71">
         <v>49.82099855973776</v>
       </c>
       <c r="H7" s="70">
         <v>2807510</v>
       </c>
       <c r="I7" s="73">
@@ -7033,817 +9541,816 @@
         <v>76.53335212765225</v>
       </c>
       <c r="F8" s="75">
         <v>3148060</v>
       </c>
       <c r="G8" s="74">
         <v>47.397365130115936</v>
       </c>
       <c r="H8" s="75">
         <v>2504387</v>
       </c>
       <c r="I8" s="72">
         <v>30.902185880747101</v>
       </c>
       <c r="K8" s="74"/>
       <c r="L8" s="74"/>
       <c r="N8" s="72"/>
       <c r="O8" s="72"/>
       <c r="P8" s="72"/>
     </row>
     <row r="9" spans="1:16" s="29" customFormat="1" ht="24" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C9" s="74">
         <v>0</v>
       </c>
       <c r="D9" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E9" s="72">
         <v>0</v>
       </c>
       <c r="F9" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="G9" s="74">
         <v>0</v>
       </c>
       <c r="H9" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="I9" s="72">
         <v>0</v>
       </c>
       <c r="K9" s="74"/>
       <c r="L9" s="74"/>
       <c r="N9" s="72"/>
       <c r="O9" s="72"/>
       <c r="P9" s="72"/>
     </row>
-    <row r="10" spans="1:16" s="29" customFormat="1" ht="25.5">
+    <row r="10" spans="1:16" s="29" customFormat="1" ht="26.4">
       <c r="A10" s="54" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C10" s="74">
         <v>0</v>
       </c>
       <c r="D10" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E10" s="72">
         <v>0</v>
       </c>
       <c r="F10" s="75">
         <v>27542</v>
       </c>
       <c r="G10" s="74">
         <v>0.41467387229393754</v>
       </c>
       <c r="H10" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="I10" s="72">
         <v>0</v>
       </c>
       <c r="K10" s="74"/>
       <c r="L10" s="74"/>
       <c r="N10" s="72"/>
       <c r="O10" s="72"/>
       <c r="P10" s="72"/>
     </row>
-    <row r="11" spans="1:16" s="29" customFormat="1" ht="38.25">
+    <row r="11" spans="1:16" s="29" customFormat="1" ht="39.6">
       <c r="A11" s="57" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="75">
         <v>425661</v>
       </c>
       <c r="C11" s="74">
         <v>10.851982930971801</v>
       </c>
       <c r="D11" s="75">
         <v>32164</v>
       </c>
       <c r="E11" s="72">
         <v>0.61599912361273801</v>
       </c>
       <c r="F11" s="75">
         <v>57012</v>
       </c>
       <c r="G11" s="74">
         <v>0.85837581901176274</v>
       </c>
       <c r="H11" s="75">
         <v>114244</v>
       </c>
       <c r="I11" s="72">
         <v>1.4096820194962167</v>
       </c>
       <c r="K11" s="74"/>
       <c r="L11" s="74"/>
       <c r="N11" s="72"/>
       <c r="O11" s="72"/>
       <c r="P11" s="72"/>
     </row>
-    <row r="12" spans="1:16" s="29" customFormat="1" ht="38.25">
+    <row r="12" spans="1:16" s="29" customFormat="1" ht="39.6">
       <c r="A12" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="75">
         <v>205</v>
       </c>
       <c r="C12" s="74">
         <v>5.2263573614900576E-3</v>
       </c>
       <c r="D12" s="75">
         <v>10463</v>
       </c>
       <c r="E12" s="72">
         <v>0.20038548782365617</v>
       </c>
       <c r="F12" s="75">
         <v>44944</v>
       </c>
       <c r="G12" s="74">
         <v>0.67667934486888137</v>
       </c>
       <c r="H12" s="75">
         <v>53465</v>
       </c>
       <c r="I12" s="72">
         <v>0.65971647677221756</v>
       </c>
       <c r="K12" s="74"/>
       <c r="L12" s="74"/>
       <c r="N12" s="72"/>
       <c r="O12" s="72"/>
       <c r="P12" s="72"/>
     </row>
-    <row r="13" spans="1:16" s="29" customFormat="1" ht="25.5">
+    <row r="13" spans="1:16" s="29" customFormat="1" ht="26.4">
       <c r="A13" s="54" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C13" s="74">
         <v>0</v>
       </c>
       <c r="D13" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E13" s="72">
         <v>0</v>
       </c>
       <c r="F13" s="75">
         <v>1830</v>
       </c>
       <c r="G13" s="74">
         <v>2.7552581014374619E-2</v>
       </c>
       <c r="H13" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="I13" s="72">
         <v>0</v>
       </c>
       <c r="K13" s="74"/>
       <c r="L13" s="74"/>
       <c r="N13" s="72"/>
       <c r="O13" s="72"/>
       <c r="P13" s="72"/>
     </row>
-    <row r="14" spans="1:16" s="29" customFormat="1" ht="38.25">
+    <row r="14" spans="1:16" s="29" customFormat="1" ht="39.6">
       <c r="A14" s="54" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C14" s="74">
         <v>0</v>
       </c>
       <c r="D14" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E14" s="72">
         <v>0</v>
       </c>
       <c r="F14" s="75">
         <v>29646</v>
       </c>
       <c r="G14" s="74">
         <v>0.44635181243286887</v>
       </c>
       <c r="H14" s="75">
         <v>135414</v>
       </c>
       <c r="I14" s="72">
         <v>1.6709033383640339</v>
       </c>
       <c r="K14" s="74"/>
       <c r="L14" s="74"/>
       <c r="N14" s="72"/>
       <c r="O14" s="72"/>
       <c r="P14" s="72"/>
     </row>
-    <row r="15" spans="1:16" s="29" customFormat="1" ht="25.5">
+    <row r="15" spans="1:16" s="29" customFormat="1" ht="13.2">
       <c r="A15" s="51" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="70">
         <v>534717</v>
       </c>
       <c r="C15" s="71">
         <v>13.632303069579898</v>
       </c>
       <c r="D15" s="70">
         <v>849470</v>
       </c>
       <c r="E15" s="73">
         <v>16.268896142746939</v>
       </c>
       <c r="F15" s="70">
         <v>2604476</v>
       </c>
       <c r="G15" s="71">
         <v>39.213134420761939</v>
       </c>
       <c r="H15" s="70">
         <v>2585318</v>
       </c>
       <c r="I15" s="73">
         <v>31.900811414865725</v>
       </c>
       <c r="K15" s="74"/>
       <c r="L15" s="74"/>
       <c r="N15" s="72"/>
       <c r="O15" s="72"/>
       <c r="P15" s="72"/>
     </row>
     <row r="16" spans="1:16" s="29" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="54" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="75"/>
       <c r="C16" s="74">
         <v>0</v>
       </c>
       <c r="D16" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E16" s="72">
         <v>0</v>
       </c>
       <c r="F16" s="75" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="G16" s="74">
         <v>0</v>
       </c>
       <c r="H16" s="75">
         <v>118432</v>
       </c>
       <c r="I16" s="72">
         <v>1.4613586790814042</v>
       </c>
       <c r="K16" s="74"/>
       <c r="L16" s="74"/>
       <c r="N16" s="72"/>
       <c r="O16" s="72"/>
       <c r="P16" s="72"/>
     </row>
-    <row r="17" spans="1:16" s="29" customFormat="1" ht="12.75">
+    <row r="17" spans="1:16" s="29" customFormat="1" ht="13.2">
       <c r="A17" s="54" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="75">
         <v>49389</v>
       </c>
       <c r="C17" s="74">
         <v>1.2591442133006461</v>
       </c>
       <c r="D17" s="75">
         <v>77621</v>
       </c>
       <c r="E17" s="72">
         <v>1.4865833843410126</v>
       </c>
       <c r="F17" s="75">
         <v>344105</v>
       </c>
       <c r="G17" s="74">
         <v>5.1808638742903712</v>
       </c>
       <c r="H17" s="75">
         <v>70188</v>
       </c>
       <c r="I17" s="72">
         <v>0.86606527768986075</v>
       </c>
       <c r="K17" s="74"/>
       <c r="L17" s="74"/>
       <c r="N17" s="72"/>
       <c r="O17" s="72"/>
       <c r="P17" s="72"/>
     </row>
-    <row r="18" spans="1:16" s="29" customFormat="1" ht="12.75">
+    <row r="18" spans="1:16" s="29" customFormat="1" ht="13.2">
       <c r="A18" s="54" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="75"/>
       <c r="C18" s="74">
         <v>0</v>
       </c>
       <c r="D18" s="75"/>
       <c r="E18" s="72">
         <v>0</v>
       </c>
       <c r="F18" s="75"/>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="76"/>
       <c r="I18" s="72">
         <v>0</v>
       </c>
       <c r="K18" s="74"/>
       <c r="L18" s="74"/>
       <c r="N18" s="72"/>
       <c r="O18" s="72"/>
       <c r="P18" s="72"/>
     </row>
-    <row r="19" spans="1:16" s="29" customFormat="1" ht="12.75">
+    <row r="19" spans="1:16" s="29" customFormat="1" ht="13.2">
       <c r="A19" s="59" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="75">
         <v>79593</v>
       </c>
       <c r="C19" s="74">
         <v>2.0291778608442836</v>
       </c>
       <c r="D19" s="75">
         <v>154152</v>
       </c>
       <c r="E19" s="72">
         <v>2.9522912853858592</v>
       </c>
       <c r="F19" s="75">
         <v>491671</v>
       </c>
       <c r="G19" s="74">
         <v>7.4026257158025048</v>
       </c>
       <c r="H19" s="75">
         <v>229431</v>
       </c>
       <c r="I19" s="72">
         <v>2.8309999248541411</v>
       </c>
       <c r="K19" s="74"/>
       <c r="L19" s="74"/>
       <c r="N19" s="72"/>
       <c r="O19" s="72"/>
       <c r="P19" s="72"/>
     </row>
-    <row r="20" spans="1:16" s="29" customFormat="1" ht="25.5">
+    <row r="20" spans="1:16" s="29" customFormat="1" ht="26.4">
       <c r="A20" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="75">
         <v>7535</v>
       </c>
       <c r="C20" s="74">
         <v>0.19210050106745163</v>
       </c>
       <c r="D20" s="75">
         <v>243448</v>
       </c>
       <c r="E20" s="72">
         <v>4.6624721628303023</v>
       </c>
       <c r="F20" s="75">
         <v>210233</v>
       </c>
       <c r="G20" s="74">
         <v>3.1652796526748741</v>
       </c>
       <c r="H20" s="75">
         <v>93039</v>
       </c>
       <c r="I20" s="72">
         <v>1.1480288278763744</v>
       </c>
       <c r="K20" s="74"/>
       <c r="L20" s="74"/>
       <c r="N20" s="72"/>
       <c r="O20" s="72"/>
       <c r="P20" s="72"/>
     </row>
-    <row r="21" spans="1:16" s="29" customFormat="1" ht="12.75">
+    <row r="21" spans="1:16" s="29" customFormat="1" ht="13.2">
       <c r="A21" s="54" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="75">
         <v>38137</v>
       </c>
       <c r="C21" s="74">
         <v>0.97228093022022588</v>
       </c>
       <c r="D21" s="75">
         <v>4680</v>
       </c>
       <c r="E21" s="72">
         <v>8.9630515436749575E-2</v>
       </c>
       <c r="F21" s="75">
         <v>182114</v>
       </c>
       <c r="G21" s="74">
         <v>2.7419184365310487</v>
       </c>
       <c r="H21" s="75">
         <v>88855</v>
       </c>
       <c r="I21" s="72">
         <v>1.0964015251771326</v>
       </c>
       <c r="K21" s="74"/>
       <c r="L21" s="74"/>
       <c r="N21" s="72"/>
       <c r="O21" s="72"/>
       <c r="P21" s="72"/>
     </row>
-    <row r="22" spans="1:16" s="29" customFormat="1" ht="12.75">
+    <row r="22" spans="1:16" s="29" customFormat="1" ht="13.2">
       <c r="A22" s="59" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="75">
         <v>36830</v>
       </c>
       <c r="C22" s="74">
         <v>0.93895971523745758</v>
       </c>
       <c r="D22" s="75">
         <v>22513</v>
       </c>
       <c r="E22" s="72">
         <v>0.43116491325374862</v>
       </c>
       <c r="F22" s="75">
         <v>146801</v>
       </c>
       <c r="G22" s="74">
         <v>2.2102439592848135</v>
       </c>
       <c r="H22" s="75">
         <v>9984</v>
       </c>
       <c r="I22" s="72">
         <v>0.12319478732056149</v>
       </c>
       <c r="K22" s="74"/>
       <c r="L22" s="74"/>
       <c r="N22" s="72"/>
       <c r="O22" s="72"/>
       <c r="P22" s="72"/>
     </row>
-    <row r="23" spans="1:16" s="29" customFormat="1" ht="12.75">
+    <row r="23" spans="1:16" s="29" customFormat="1" ht="13.2">
       <c r="A23" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="75">
         <v>6532</v>
       </c>
       <c r="C23" s="74">
         <v>0.16652959163538075</v>
       </c>
       <c r="D23" s="75">
         <v>11160</v>
       </c>
       <c r="E23" s="72">
         <v>0.21373430604147975</v>
       </c>
       <c r="F23" s="75">
         <v>177735</v>
       </c>
       <c r="G23" s="74">
         <v>2.6759879708141381</v>
       </c>
       <c r="H23" s="75">
         <v>36023</v>
       </c>
       <c r="I23" s="72">
         <v>0.44449577560582804</v>
       </c>
       <c r="K23" s="74"/>
       <c r="L23" s="74"/>
       <c r="N23" s="72"/>
       <c r="O23" s="72"/>
       <c r="P23" s="72"/>
     </row>
-    <row r="24" spans="1:16" s="29" customFormat="1" ht="12.75">
+    <row r="24" spans="1:16" s="29" customFormat="1" ht="13.2">
       <c r="A24" s="54" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="75">
         <v>94437</v>
       </c>
       <c r="C24" s="74">
         <v>2.4076171226684711</v>
       </c>
       <c r="D24" s="75">
         <v>27820</v>
       </c>
       <c r="E24" s="72">
         <v>0.53280361954067801</v>
       </c>
       <c r="F24" s="75">
         <v>182893</v>
       </c>
       <c r="G24" s="74">
         <v>2.7536471035311569</v>
       </c>
       <c r="H24" s="75">
         <v>41203</v>
       </c>
       <c r="I24" s="72">
         <v>0.50841294290555838</v>
       </c>
       <c r="K24" s="74"/>
       <c r="L24" s="74"/>
       <c r="N24" s="72"/>
       <c r="O24" s="72"/>
       <c r="P24" s="72"/>
     </row>
-    <row r="25" spans="1:16" s="29" customFormat="1" ht="12.75">
+    <row r="25" spans="1:16" s="29" customFormat="1" ht="13.2">
       <c r="A25" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="75">
         <v>18804</v>
       </c>
       <c r="C25" s="74">
         <v>0.4793971893924831</v>
       </c>
       <c r="D25" s="75">
         <v>22564</v>
       </c>
       <c r="E25" s="72">
         <v>0.43214165605017474</v>
       </c>
       <c r="F25" s="75">
         <v>80729</v>
       </c>
       <c r="G25" s="74">
         <v>1.2154602801690977</v>
       </c>
       <c r="H25" s="75">
         <v>15964</v>
       </c>
       <c r="I25" s="72">
         <v>0.19698333180943947</v>
       </c>
       <c r="K25" s="74"/>
       <c r="L25" s="74"/>
       <c r="N25" s="72"/>
       <c r="O25" s="72"/>
       <c r="P25" s="72"/>
     </row>
-    <row r="26" spans="1:16" s="29" customFormat="1" ht="12.75">
+    <row r="26" spans="1:16" s="29" customFormat="1" ht="13.2">
       <c r="A26" s="54" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="75">
         <v>61361</v>
       </c>
       <c r="C26" s="74">
         <v>1.5643634832116653</v>
       </c>
       <c r="D26" s="75">
         <v>83474</v>
       </c>
       <c r="E26" s="72">
         <v>1.5986789840955629</v>
       </c>
       <c r="F26" s="75">
         <v>71892</v>
       </c>
       <c r="G26" s="74">
         <v>1.0824099203745465</v>
       </c>
       <c r="H26" s="75">
         <v>8838</v>
       </c>
       <c r="I26" s="72">
         <v>0.10905403949710764</v>
       </c>
       <c r="K26" s="74"/>
       <c r="L26" s="74"/>
       <c r="N26" s="72"/>
       <c r="O26" s="72"/>
       <c r="P26" s="72"/>
     </row>
-    <row r="27" spans="1:16" s="29" customFormat="1" ht="25.5">
+    <row r="27" spans="1:16" s="29" customFormat="1" ht="26.4">
       <c r="A27" s="54" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="75">
         <v>14150</v>
       </c>
       <c r="C27" s="74">
         <v>0.36074613007358203</v>
       </c>
       <c r="D27" s="75">
         <v>43574</v>
       </c>
       <c r="E27" s="72">
         <v>0.83452138453865943</v>
       </c>
       <c r="F27" s="75">
         <v>46422</v>
       </c>
       <c r="G27" s="74">
         <v>0.69893219445316856</v>
       </c>
       <c r="H27" s="75">
         <v>20191</v>
       </c>
       <c r="I27" s="72">
         <v>0.24914122103259789</v>
       </c>
       <c r="K27" s="74"/>
       <c r="L27" s="74"/>
       <c r="N27" s="72"/>
       <c r="O27" s="72"/>
       <c r="P27" s="72"/>
     </row>
-    <row r="28" spans="1:16" s="29" customFormat="1" ht="25.5">
+    <row r="28" spans="1:16" s="29" customFormat="1" ht="26.4">
       <c r="A28" s="60" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="75">
         <v>127949</v>
       </c>
       <c r="C28" s="74">
         <v>3.26198633192825</v>
       </c>
       <c r="D28" s="75">
         <v>158464</v>
       </c>
       <c r="E28" s="72">
         <v>3.0348739312327107</v>
       </c>
       <c r="F28" s="75">
         <v>669881</v>
       </c>
       <c r="G28" s="74">
         <v>10.085765312836219</v>
       </c>
       <c r="H28" s="75">
         <v>1853170</v>
       </c>
       <c r="I28" s="72">
         <v>22.866675082015718</v>
       </c>
       <c r="K28" s="74"/>
       <c r="L28" s="74"/>
       <c r="N28" s="72"/>
       <c r="O28" s="72"/>
       <c r="P28" s="72"/>
     </row>
-    <row r="29" spans="1:16" s="29" customFormat="1" ht="12.75">
+    <row r="29" spans="1:16" s="29" customFormat="1" ht="13.2">
       <c r="A29" s="77"/>
       <c r="B29" s="77"/>
       <c r="C29" s="77"/>
       <c r="D29" s="77"/>
       <c r="E29" s="78"/>
       <c r="F29" s="77"/>
       <c r="G29" s="78"/>
       <c r="H29" s="77"/>
       <c r="I29" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
-  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="38" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-[...1 lines deleted...]
-  </headerFooter>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C20" sqref="C19:C20"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="46" style="1" customWidth="1"/>
-    <col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.21875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13.88671875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.88671875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.5546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.5546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.33203125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="14.77734375" style="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="1" customWidth="1"/>
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" customHeight="1">
-      <c r="A1" s="181" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="181"/>
+      <c r="A1" s="200" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="200"/>
+      <c r="C1" s="200"/>
+      <c r="D1" s="200"/>
+      <c r="E1" s="200"/>
+      <c r="F1" s="200"/>
+      <c r="G1" s="200"/>
+      <c r="H1" s="200"/>
+      <c r="I1" s="200"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="79"/>
       <c r="B2" s="65"/>
       <c r="C2" s="80"/>
-      <c r="D2" s="182"/>
-[...1 lines deleted...]
-      <c r="F2" s="182"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="201"/>
+      <c r="F2" s="201"/>
       <c r="G2" s="81"/>
       <c r="H2" s="25"/>
       <c r="I2" s="82" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="61.5" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>41</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>39</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="85" t="s">
         <v>40</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>41</v>
       </c>
       <c r="J3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="28.5" customHeight="1">
       <c r="A4" s="86" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="B4" s="87">
         <v>12427929</v>
       </c>
       <c r="C4" s="71">
         <v>100</v>
       </c>
       <c r="D4" s="87">
         <v>50303832</v>
       </c>
       <c r="E4" s="71">
         <v>100</v>
       </c>
       <c r="F4" s="70">
         <v>64644848</v>
       </c>
       <c r="G4" s="71">
         <v>100</v>
       </c>
       <c r="H4" s="88">
         <v>83128930</v>
       </c>
       <c r="I4" s="71">
         <v>100</v>
       </c>
@@ -8288,51 +10795,51 @@
         <v>0.12261093541812156</v>
       </c>
       <c r="D18" s="58">
         <v>48872</v>
       </c>
       <c r="E18" s="56">
         <v>9.7153632351507535E-2</v>
       </c>
       <c r="F18" s="91">
         <v>855865</v>
       </c>
       <c r="G18" s="74">
         <v>1.3239492805366329</v>
       </c>
       <c r="H18" s="92">
         <v>171224</v>
       </c>
       <c r="I18" s="56">
         <v>0.20597402131845075</v>
       </c>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
     </row>
-    <row r="19" spans="1:14" ht="12.75">
+    <row r="19" spans="1:14" ht="13.2">
       <c r="A19" s="97" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="91">
         <v>701058</v>
       </c>
       <c r="C19" s="56">
         <v>5.6409881324555364</v>
       </c>
       <c r="D19" s="58">
         <v>2046707</v>
       </c>
       <c r="E19" s="56">
         <v>4.0686900353833879</v>
       </c>
       <c r="F19" s="91">
         <v>1364360</v>
       </c>
       <c r="G19" s="74">
         <v>2.1105471545079664</v>
       </c>
       <c r="H19" s="92">
         <v>4107443</v>
       </c>
       <c r="I19" s="56">
@@ -8387,51 +10894,51 @@
         <v>2.1977837176250361</v>
       </c>
       <c r="D21" s="58">
         <v>968321</v>
       </c>
       <c r="E21" s="56">
         <v>1.9249448034098078</v>
       </c>
       <c r="F21" s="91">
         <v>1434985</v>
       </c>
       <c r="G21" s="74">
         <v>2.2197979334718214</v>
       </c>
       <c r="H21" s="92">
         <v>3299943</v>
       </c>
       <c r="I21" s="56">
         <v>3.9696685618352121</v>
       </c>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
     </row>
-    <row r="22" spans="1:14" ht="12.75">
+    <row r="22" spans="1:14" ht="13.2">
       <c r="A22" s="97" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="91">
         <v>86427</v>
       </c>
       <c r="C22" s="56">
         <v>0.69542560148195243</v>
       </c>
       <c r="D22" s="58">
         <v>282312</v>
       </c>
       <c r="E22" s="56">
         <v>0.56121370634348489</v>
       </c>
       <c r="F22" s="55">
         <v>581057</v>
       </c>
       <c r="G22" s="74">
         <v>0.89884502474195627</v>
       </c>
       <c r="H22" s="92">
         <v>605465</v>
       </c>
       <c r="I22" s="56">
@@ -8618,2986 +11125,1858 @@
         <v>4.406928942062672</v>
       </c>
       <c r="D28" s="100">
         <v>1687536</v>
       </c>
       <c r="E28" s="63">
         <v>3.3546867761485846</v>
       </c>
       <c r="F28" s="100">
         <v>8064634</v>
       </c>
       <c r="G28" s="63">
         <v>12.47529269463206</v>
       </c>
       <c r="H28" s="101">
         <v>3050751</v>
       </c>
       <c r="I28" s="63">
         <v>3.669902884591441</v>
       </c>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
     </row>
-    <row r="29" spans="1:14" ht="12.75">
+    <row r="29" spans="1:14" ht="13.2">
       <c r="A29" s="102"/>
       <c r="B29" s="75"/>
       <c r="C29" s="74"/>
       <c r="D29" s="75"/>
       <c r="E29" s="74"/>
       <c r="F29" s="75"/>
       <c r="G29" s="74"/>
       <c r="H29" s="103"/>
       <c r="I29" s="74"/>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="183"/>
-[...5 lines deleted...]
-      <c r="G30" s="183"/>
+      <c r="A30" s="202"/>
+      <c r="B30" s="202"/>
+      <c r="C30" s="202"/>
+      <c r="D30" s="202"/>
+      <c r="E30" s="202"/>
+      <c r="F30" s="202"/>
+      <c r="G30" s="202"/>
       <c r="H30" s="84"/>
       <c r="I30" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
-  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="90" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G18" sqref="G18:G22"/>
+      <selection activeCell="A30" sqref="A30:G30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="46" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="13.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="49.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.77734375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.77734375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="14.44140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.5546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.88671875" style="1" customWidth="1"/>
     <col min="8" max="8" width="13" style="1" customWidth="1"/>
-    <col min="9" max="9" width="12.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="1"/>
+    <col min="9" max="9" width="15.44140625" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="12.75">
-[...13 lines deleted...]
-      <c r="A2" s="184" t="s">
+    <row r="1" spans="1:9" ht="13.2">
+      <c r="A1" s="200" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="200"/>
+      <c r="C1" s="200"/>
+      <c r="D1" s="200"/>
+      <c r="E1" s="200"/>
+      <c r="F1" s="200"/>
+      <c r="G1" s="200"/>
+      <c r="H1" s="200"/>
+      <c r="I1" s="200"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="203" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="184"/>
-[...8 lines deleted...]
-    <row r="3" spans="1:14" ht="51.75" customHeight="1">
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+      <c r="D2" s="203"/>
+      <c r="E2" s="203"/>
+      <c r="F2" s="203"/>
+      <c r="G2" s="203"/>
+      <c r="H2" s="203"/>
+      <c r="I2" s="203"/>
+    </row>
+    <row r="3" spans="1:9" ht="51.75" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>43</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>41</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>44</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="H3" s="105">
+      <c r="H3" s="104">
         <v>2013</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="J3" s="67"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:14" ht="26.25" customHeight="1">
+    </row>
+    <row r="4" spans="1:9" ht="26.25" customHeight="1">
       <c r="A4" s="86" t="s">
-        <v>133</v>
+        <v>193</v>
       </c>
       <c r="B4" s="96">
         <v>58520117</v>
       </c>
-      <c r="C4" s="106">
+      <c r="C4" s="105">
         <v>100</v>
       </c>
       <c r="D4" s="96">
         <v>67045260</v>
       </c>
-      <c r="E4" s="107">
+      <c r="E4" s="106">
         <v>100</v>
       </c>
-      <c r="F4" s="108">
+      <c r="F4" s="107">
         <v>75428461</v>
       </c>
-      <c r="G4" s="109">
+      <c r="G4" s="108">
         <v>100</v>
       </c>
-      <c r="H4" s="110" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="111">
+      <c r="H4" s="109" t="s">
+        <v>139</v>
+      </c>
+      <c r="I4" s="110">
         <v>100</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1">
+    <row r="5" spans="1:9" ht="15" customHeight="1">
       <c r="A5" s="86" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="96">
         <v>18528959</v>
       </c>
-      <c r="C5" s="112">
+      <c r="C5" s="111">
         <v>31.662546060869971</v>
       </c>
       <c r="D5" s="96">
         <v>11663891</v>
       </c>
       <c r="E5" s="53">
         <v>17.397040447005502</v>
       </c>
       <c r="F5" s="96">
         <v>24013121</v>
       </c>
-      <c r="G5" s="113">
+      <c r="G5" s="112">
         <v>31.835623691168774</v>
       </c>
       <c r="H5" s="89">
         <v>16331963</v>
       </c>
-      <c r="I5" s="114">
+      <c r="I5" s="113">
         <v>23.779093930021631</v>
       </c>
-      <c r="K5" s="3"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:14" ht="13.5" customHeight="1">
+    </row>
+    <row r="6" spans="1:9" ht="13.5" customHeight="1">
       <c r="A6" s="90" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="103">
         <v>18528959</v>
       </c>
-      <c r="C6" s="115">
+      <c r="C6" s="114">
         <v>31.662546060869971</v>
       </c>
       <c r="D6" s="103">
         <v>11663891</v>
       </c>
       <c r="E6" s="56">
         <v>17.397040447005502</v>
       </c>
       <c r="F6" s="103">
         <v>24013121</v>
       </c>
-      <c r="G6" s="116">
+      <c r="G6" s="115">
         <v>31.835623691168774</v>
       </c>
       <c r="H6" s="92">
         <v>16331963</v>
       </c>
-      <c r="I6" s="117">
+      <c r="I6" s="116">
         <v>23.779093930021631</v>
       </c>
-      <c r="K6" s="3"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:14" ht="25.5" customHeight="1">
+    </row>
+    <row r="7" spans="1:9" ht="30" customHeight="1">
       <c r="A7" s="86" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="70">
         <v>26786224</v>
       </c>
-      <c r="C7" s="112">
+      <c r="C7" s="111">
         <v>45.772676770280555</v>
       </c>
       <c r="D7" s="70">
         <v>39396665</v>
       </c>
       <c r="E7" s="53">
         <v>58.761297964986639</v>
       </c>
       <c r="F7" s="96">
         <v>32590620</v>
       </c>
-      <c r="G7" s="113">
+      <c r="G7" s="112">
         <v>43.207324619814266</v>
       </c>
-      <c r="H7" s="118">
+      <c r="H7" s="117">
         <v>34878709</v>
       </c>
-      <c r="I7" s="114">
+      <c r="I7" s="113">
         <v>50.782878792273209</v>
       </c>
-      <c r="K7" s="3"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:14" ht="24.75" customHeight="1">
+    </row>
+    <row r="8" spans="1:9" ht="34.200000000000003" customHeight="1">
       <c r="A8" s="90" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="103">
         <v>17413470</v>
       </c>
-      <c r="C8" s="115">
+      <c r="C8" s="114">
         <v>29.756382749542347</v>
       </c>
       <c r="D8" s="103">
         <v>25347087</v>
       </c>
       <c r="E8" s="56">
         <v>37.805934379253657</v>
       </c>
       <c r="F8" s="103">
         <v>20272277</v>
       </c>
-      <c r="G8" s="116">
+      <c r="G8" s="115">
         <v>26.876164157717604</v>
       </c>
       <c r="H8" s="92">
         <v>16313444</v>
       </c>
-      <c r="I8" s="117">
+      <c r="I8" s="116">
         <v>23.752130542920515</v>
       </c>
-      <c r="K8" s="3"/>
-[...3 lines deleted...]
-    <row r="9" spans="1:14" ht="24.75" customHeight="1">
+    </row>
+    <row r="9" spans="1:9" ht="34.799999999999997" customHeight="1">
       <c r="A9" s="90" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="103">
         <v>210111</v>
       </c>
-      <c r="C9" s="115">
+      <c r="C9" s="114">
         <v>0.35904063554760152</v>
       </c>
       <c r="D9" s="103">
         <v>2428226</v>
       </c>
       <c r="E9" s="56">
         <v>3.6217713228347534</v>
       </c>
       <c r="F9" s="103">
         <v>2351715</v>
       </c>
-      <c r="G9" s="116">
+      <c r="G9" s="115">
         <v>3.1178085417916721</v>
       </c>
       <c r="H9" s="92">
         <v>3700059</v>
       </c>
-      <c r="I9" s="117">
+      <c r="I9" s="116">
         <v>5.387230580158791</v>
       </c>
-      <c r="K9" s="3"/>
-[...3 lines deleted...]
-    <row r="10" spans="1:14" ht="26.25" customHeight="1">
+    </row>
+    <row r="10" spans="1:9" ht="30.6" customHeight="1">
       <c r="A10" s="90" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="103" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C10" s="115">
+        <v>138</v>
+      </c>
+      <c r="C10" s="114">
         <v>0</v>
       </c>
       <c r="D10" s="103">
         <v>99614</v>
       </c>
       <c r="E10" s="56">
         <v>0.14857724468515746</v>
       </c>
       <c r="F10" s="103">
         <v>4389</v>
       </c>
-      <c r="G10" s="116">
+      <c r="G10" s="115">
         <v>5.8187585187506347E-3</v>
       </c>
       <c r="H10" s="92" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="I10" s="117">
+        <v>138</v>
+      </c>
+      <c r="I10" s="116">
         <v>0</v>
       </c>
-      <c r="K10" s="3"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:14" ht="25.5" customHeight="1">
+    </row>
+    <row r="11" spans="1:9" ht="31.2" customHeight="1">
       <c r="A11" s="94" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="103">
         <v>6794272</v>
       </c>
-      <c r="C11" s="115">
+      <c r="C11" s="114">
         <v>11.61014766939034</v>
       </c>
       <c r="D11" s="103">
         <v>5554760</v>
       </c>
       <c r="E11" s="56">
         <v>8.2850898035148202</v>
       </c>
       <c r="F11" s="103">
         <v>5081510</v>
       </c>
-      <c r="G11" s="116">
+      <c r="G11" s="115">
         <v>6.7368602416533463</v>
       </c>
       <c r="H11" s="92">
         <v>8588337</v>
       </c>
-      <c r="I11" s="117">
+      <c r="I11" s="116">
         <v>12.504490257887566</v>
       </c>
-      <c r="K11" s="3"/>
-[...3 lines deleted...]
-    <row r="12" spans="1:14" ht="37.5" customHeight="1">
+    </row>
+    <row r="12" spans="1:9" ht="37.5" customHeight="1">
       <c r="A12" s="94" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="103">
         <v>1110896</v>
       </c>
-      <c r="C12" s="115">
+      <c r="C12" s="114">
         <v>1.8983147282497743</v>
       </c>
       <c r="D12" s="103">
         <v>5547022</v>
       </c>
       <c r="E12" s="56">
         <v>8.2735483462962183</v>
       </c>
       <c r="F12" s="103">
         <v>4417384</v>
       </c>
-      <c r="G12" s="116">
+      <c r="G12" s="115">
         <v>5.8563888768723515</v>
       </c>
       <c r="H12" s="92">
         <v>1610227</v>
       </c>
-      <c r="I12" s="117">
+      <c r="I12" s="116">
         <v>2.3444664356426075</v>
       </c>
-      <c r="K12" s="3"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:14" ht="25.5" customHeight="1">
+    </row>
+    <row r="13" spans="1:9" ht="25.5" customHeight="1">
       <c r="A13" s="90" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="103">
         <v>826014</v>
       </c>
-      <c r="C13" s="115">
+      <c r="C13" s="114">
         <v>1.411504354989584</v>
       </c>
       <c r="D13" s="103">
         <v>171801</v>
       </c>
       <c r="E13" s="56">
         <v>0.256246302870628</v>
       </c>
       <c r="F13" s="103">
         <v>27571</v>
       </c>
-      <c r="G13" s="116">
+      <c r="G13" s="115">
         <v>3.6552515634648841E-2</v>
       </c>
       <c r="H13" s="92">
         <v>19330</v>
       </c>
-      <c r="I13" s="117">
+      <c r="I13" s="116">
         <v>2.8144190974919433E-2</v>
       </c>
-      <c r="K13" s="3"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:14" ht="39" customHeight="1">
+    </row>
+    <row r="14" spans="1:9" ht="39" customHeight="1">
       <c r="A14" s="90" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="103">
         <v>431461</v>
       </c>
-      <c r="C14" s="115">
+      <c r="C14" s="114">
         <v>0.7372866325609021</v>
       </c>
       <c r="D14" s="103">
         <v>248155</v>
       </c>
       <c r="E14" s="56">
         <v>0.37013056553140372</v>
       </c>
-      <c r="F14" s="119">
+      <c r="F14" s="118">
         <v>435774</v>
       </c>
-      <c r="G14" s="116">
+      <c r="G14" s="115">
         <v>0.57773152762589175</v>
       </c>
       <c r="H14" s="92">
         <v>4647312</v>
       </c>
-      <c r="I14" s="117">
+      <c r="I14" s="116">
         <v>6.7664167846888139</v>
       </c>
-      <c r="K14" s="3"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:14" ht="15" customHeight="1">
+    </row>
+    <row r="15" spans="1:9" ht="15" customHeight="1">
       <c r="A15" s="86" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="70">
         <v>13204934</v>
       </c>
-      <c r="C15" s="112">
+      <c r="C15" s="111">
         <v>22.564777168849474</v>
       </c>
       <c r="D15" s="70">
         <v>15984704</v>
       </c>
       <c r="E15" s="53">
         <v>23.841661588007863</v>
       </c>
       <c r="F15" s="96">
         <v>18824720</v>
       </c>
-      <c r="G15" s="113">
+      <c r="G15" s="112">
         <v>24.957051689016964</v>
       </c>
-      <c r="H15" s="120">
+      <c r="H15" s="119">
         <v>17471352</v>
       </c>
-      <c r="I15" s="114">
+      <c r="I15" s="113">
         <v>25.438027277705157</v>
       </c>
-      <c r="K15" s="3"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:14" ht="14.25" customHeight="1">
+    </row>
+    <row r="16" spans="1:9" ht="14.25" customHeight="1">
       <c r="A16" s="90" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="92">
         <v>18438</v>
       </c>
-      <c r="C16" s="115">
+      <c r="C16" s="114">
         <v>3.1507114040800706E-2</v>
       </c>
       <c r="D16" s="103">
         <v>16224</v>
       </c>
       <c r="E16" s="56">
         <v>2.4198578691469016E-2</v>
       </c>
       <c r="F16" s="103">
         <v>1088</v>
       </c>
-      <c r="G16" s="116">
+      <c r="G16" s="115">
         <v>1.4424263541582799E-3</v>
       </c>
       <c r="H16" s="92">
         <v>22887</v>
       </c>
-      <c r="I16" s="117">
+      <c r="I16" s="116">
         <v>3.3323129790118006E-2</v>
       </c>
-      <c r="K16" s="3"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:14" ht="15" customHeight="1">
+    </row>
+    <row r="17" spans="1:9" ht="15" customHeight="1">
       <c r="A17" s="90" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="92">
         <v>3133431</v>
       </c>
-      <c r="C17" s="115">
+      <c r="C17" s="114">
         <v>5.3544510172459159</v>
       </c>
       <c r="D17" s="103">
         <v>2159482</v>
       </c>
       <c r="E17" s="56">
         <v>3.2209316512457407</v>
       </c>
       <c r="F17" s="103">
         <v>2038042</v>
       </c>
-      <c r="G17" s="116">
+      <c r="G17" s="115">
         <v>2.7019535769130965</v>
       </c>
       <c r="H17" s="92">
         <v>1240836</v>
       </c>
-      <c r="I17" s="117">
+      <c r="I17" s="116">
         <v>1.8066386628326503</v>
       </c>
-      <c r="K17" s="3"/>
-[...3 lines deleted...]
-    <row r="18" spans="1:14" ht="14.25" customHeight="1">
+    </row>
+    <row r="18" spans="1:9" ht="14.25" customHeight="1">
       <c r="A18" s="90" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="92">
         <v>103809</v>
       </c>
-      <c r="C18" s="115">
+      <c r="C18" s="114">
         <v>0.17739028102079837</v>
       </c>
       <c r="D18" s="103" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E18" s="56">
         <v>0</v>
       </c>
       <c r="F18" s="103" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="G18" s="116">
+        <v>138</v>
+      </c>
+      <c r="G18" s="115">
         <v>0</v>
       </c>
       <c r="H18" s="92" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="I18" s="117">
+        <v>138</v>
+      </c>
+      <c r="I18" s="116">
         <v>0</v>
       </c>
-      <c r="K18" s="3"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:14" ht="12.75">
+    </row>
+    <row r="19" spans="1:9" ht="13.2">
       <c r="A19" s="97" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="92">
         <v>2008402</v>
       </c>
-      <c r="C19" s="115">
+      <c r="C19" s="114">
         <v>3.431985619577623</v>
       </c>
       <c r="D19" s="103">
         <v>4011993</v>
       </c>
       <c r="E19" s="56">
         <v>5.9840069230844959</v>
       </c>
       <c r="F19" s="103">
         <v>3592110</v>
       </c>
-      <c r="G19" s="116">
+      <c r="G19" s="115">
         <v>4.7622740174958631</v>
       </c>
       <c r="H19" s="92">
         <v>5470572</v>
       </c>
-      <c r="I19" s="117">
+      <c r="I19" s="116">
         <v>7.965071035180908</v>
       </c>
-      <c r="K19" s="3"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:14" ht="25.5" customHeight="1">
+    </row>
+    <row r="20" spans="1:9" ht="25.5" customHeight="1">
       <c r="A20" s="90" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="92">
         <v>3415552</v>
       </c>
-      <c r="C20" s="115">
+      <c r="C20" s="114">
         <v>5.83654335482617</v>
       </c>
       <c r="D20" s="103">
         <v>3278075</v>
       </c>
       <c r="E20" s="56">
         <v>4.889346390781391</v>
       </c>
       <c r="F20" s="103">
         <v>4399105</v>
       </c>
-      <c r="G20" s="116">
+      <c r="G20" s="115">
         <v>5.8321553186667829</v>
       </c>
       <c r="H20" s="92">
         <v>2788094</v>
       </c>
-      <c r="I20" s="117">
+      <c r="I20" s="116">
         <v>4.0594231759972592</v>
       </c>
-      <c r="K20" s="3"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:14" ht="14.25" customHeight="1">
+    </row>
+    <row r="21" spans="1:9" ht="14.25" customHeight="1">
       <c r="A21" s="90" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="92">
         <v>747097</v>
       </c>
-      <c r="C21" s="115">
+      <c r="C21" s="114">
         <v>1.276649874093724</v>
       </c>
       <c r="D21" s="103">
         <v>921296</v>
       </c>
       <c r="E21" s="56">
         <v>1.3741403941158554</v>
       </c>
       <c r="F21" s="103">
         <v>1461801</v>
       </c>
-      <c r="G21" s="116">
+      <c r="G21" s="115">
         <v>1.9379965872563674</v>
       </c>
       <c r="H21" s="92">
         <v>234295</v>
       </c>
-      <c r="I21" s="117">
+      <c r="I21" s="116">
         <v>0.34113001678576038</v>
       </c>
-      <c r="K21" s="3"/>
-[...3 lines deleted...]
-    <row r="22" spans="1:14" ht="12.75">
+    </row>
+    <row r="22" spans="1:9" ht="13.2">
       <c r="A22" s="97" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="92">
         <v>748789</v>
       </c>
-      <c r="C22" s="115">
+      <c r="C22" s="114">
         <v>1.2795411875201823</v>
       </c>
       <c r="D22" s="103">
         <v>638008</v>
       </c>
       <c r="E22" s="56">
         <v>0.95160791381821774</v>
       </c>
       <c r="F22" s="103">
         <v>727741</v>
       </c>
-      <c r="G22" s="116">
+      <c r="G22" s="115">
         <v>0.96480955643520294</v>
       </c>
       <c r="H22" s="92">
         <v>536349</v>
       </c>
-      <c r="I22" s="117">
+      <c r="I22" s="116">
         <v>0.78091612442871516</v>
       </c>
-      <c r="K22" s="3"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:14" ht="14.25" customHeight="1">
+    </row>
+    <row r="23" spans="1:9" ht="14.25" customHeight="1">
       <c r="A23" s="90" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="92">
         <v>296189</v>
       </c>
-      <c r="C23" s="115">
+      <c r="C23" s="114">
         <v>0.5061319340834538</v>
       </c>
       <c r="D23" s="103">
         <v>278908</v>
       </c>
       <c r="E23" s="56">
         <v>0.41599957998522186</v>
       </c>
       <c r="F23" s="103">
         <v>243836</v>
       </c>
-      <c r="G23" s="116">
+      <c r="G23" s="115">
         <v>0.32326789751152424</v>
       </c>
       <c r="H23" s="92">
         <v>183315</v>
       </c>
-      <c r="I23" s="117">
+      <c r="I23" s="116">
         <v>0.26690389904642298</v>
       </c>
-      <c r="K23" s="3"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:14" ht="15.75" customHeight="1">
+    </row>
+    <row r="24" spans="1:9" ht="15.75" customHeight="1">
       <c r="A24" s="90" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="92">
         <v>614489</v>
       </c>
-      <c r="C24" s="115">
+      <c r="C24" s="114">
         <v>1.0500474563302735</v>
       </c>
       <c r="D24" s="103">
         <v>701400</v>
       </c>
       <c r="E24" s="56">
         <v>1.0461589678375474</v>
       </c>
       <c r="F24" s="103">
         <v>1071842</v>
       </c>
-      <c r="G24" s="116">
+      <c r="G24" s="115">
         <v>1.4210047318876093</v>
       </c>
       <c r="H24" s="92">
         <v>720245</v>
       </c>
-      <c r="I24" s="117">
+      <c r="I24" s="116">
         <v>1.0486659507879383</v>
       </c>
-      <c r="K24" s="3"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:14" ht="15.75" customHeight="1">
+    </row>
+    <row r="25" spans="1:9" ht="15.75" customHeight="1">
       <c r="A25" s="90" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="92">
         <v>183367</v>
       </c>
-      <c r="C25" s="115">
+      <c r="C25" s="114">
         <v>0.31334011174311222</v>
       </c>
       <c r="D25" s="103">
         <v>248013</v>
       </c>
       <c r="E25" s="56">
         <v>0.36991876830666326</v>
       </c>
       <c r="F25" s="103">
         <v>473872</v>
       </c>
-      <c r="G25" s="116">
+      <c r="G25" s="115">
         <v>0.62824031369273203</v>
       </c>
       <c r="H25" s="92">
         <v>717034</v>
       </c>
-      <c r="I25" s="117">
+      <c r="I25" s="116">
         <v>1.0439907827992956</v>
       </c>
-      <c r="K25" s="3"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:14" ht="15" customHeight="1">
+    </row>
+    <row r="26" spans="1:9" ht="15" customHeight="1">
       <c r="A26" s="90" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="92">
         <v>337313</v>
       </c>
-      <c r="C26" s="115">
+      <c r="C26" s="114">
         <v>0.57640520438467335</v>
       </c>
       <c r="D26" s="103">
         <v>574902</v>
       </c>
       <c r="E26" s="56">
         <v>0.85748343730787235</v>
       </c>
       <c r="F26" s="92">
         <v>1859307</v>
       </c>
-      <c r="G26" s="116">
+      <c r="G26" s="115">
         <v>2.4649939496975817</v>
       </c>
       <c r="H26" s="92" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="I26" s="117">
+        <v>138</v>
+      </c>
+      <c r="I26" s="116">
         <v>0</v>
       </c>
-      <c r="K26" s="3"/>
-[...3 lines deleted...]
-    <row r="27" spans="1:14" ht="29.25" customHeight="1">
+    </row>
+    <row r="27" spans="1:9" ht="26.4" customHeight="1">
       <c r="A27" s="90" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="92">
         <v>306898</v>
       </c>
-      <c r="C27" s="115">
+      <c r="C27" s="114">
         <v>0.52443162408578226</v>
       </c>
       <c r="D27" s="103">
         <v>454344</v>
       </c>
       <c r="E27" s="56">
         <v>0.67766759350325434</v>
       </c>
       <c r="F27" s="92">
         <v>624133</v>
       </c>
-      <c r="G27" s="116">
+      <c r="G27" s="115">
         <v>0.82745026443002723</v>
       </c>
       <c r="H27" s="92">
         <v>426108</v>
       </c>
-      <c r="I27" s="117">
+      <c r="I27" s="116">
         <v>0.62040687676880346</v>
       </c>
-      <c r="K27" s="3"/>
-[...3 lines deleted...]
-    <row r="28" spans="1:14" ht="26.25" customHeight="1">
+    </row>
+    <row r="28" spans="1:9" ht="26.25" customHeight="1">
       <c r="A28" s="99" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="101">
         <v>1291160</v>
       </c>
-      <c r="C28" s="121">
+      <c r="C28" s="120">
         <v>2.2063523898969648</v>
       </c>
       <c r="D28" s="101">
         <v>2702059</v>
       </c>
       <c r="E28" s="63">
         <v>4.0302013893301334</v>
       </c>
       <c r="F28" s="101">
         <v>2331843</v>
       </c>
-      <c r="G28" s="122">
+      <c r="G28" s="121">
         <v>3.0914630486760162</v>
       </c>
       <c r="H28" s="101">
         <v>5131617</v>
       </c>
-      <c r="I28" s="123">
+      <c r="I28" s="122">
         <v>7.4715576232872811</v>
       </c>
-      <c r="K28" s="3"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:14">
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29" s="83"/>
       <c r="B29" s="69"/>
       <c r="C29" s="68"/>
       <c r="D29" s="69"/>
       <c r="E29" s="68"/>
       <c r="F29" s="69"/>
       <c r="G29" s="68"/>
     </row>
-    <row r="30" spans="1:14">
-[...7 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="3">
-    <mergeCell ref="A30:G30"/>
+  <mergeCells count="2">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
-  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="90" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="46" style="76" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="76"/>
+    <col min="1" max="1" width="71.88671875" style="76" customWidth="1"/>
+    <col min="2" max="2" width="39.77734375" style="76" customWidth="1"/>
+    <col min="3" max="3" width="42.77734375" style="76" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="76"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="185" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="124"/>
+      <c r="A1" s="204" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="204"/>
+      <c r="C1" s="204"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+      <c r="I1" s="123"/>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" s="184" t="s">
+      <c r="A2" s="203" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="184"/>
-[...6 lines deleted...]
-      <c r="I2" s="124"/>
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+      <c r="I2" s="123"/>
       <c r="J2" s="36"/>
     </row>
     <row r="3" spans="1:10" ht="46.5" customHeight="1">
-      <c r="A3" s="5"/>
+      <c r="A3" s="41"/>
       <c r="B3" s="4" t="s">
         <v>87</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>41</v>
+        <v>105</v>
       </c>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
     </row>
     <row r="4" spans="1:10" ht="28.5" customHeight="1">
       <c r="A4" s="86" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B4" s="118">
+        <v>193</v>
+      </c>
+      <c r="B4" s="117">
         <v>83222067</v>
       </c>
-      <c r="C4" s="106">
+      <c r="C4" s="105">
         <v>100</v>
       </c>
       <c r="D4" s="36"/>
       <c r="E4" s="36"/>
       <c r="F4" s="36"/>
       <c r="G4" s="36"/>
       <c r="H4" s="36"/>
       <c r="I4" s="36"/>
       <c r="J4" s="36"/>
     </row>
     <row r="5" spans="1:10" ht="13.5" customHeight="1">
       <c r="A5" s="97" t="s">
         <v>55</v>
       </c>
-      <c r="B5" s="125"/>
-      <c r="C5" s="126" t="s">
+      <c r="B5" s="124"/>
+      <c r="C5" s="125" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="17.25" customHeight="1">
       <c r="A6" s="90" t="s">
         <v>56</v>
       </c>
-      <c r="B6" s="119">
+      <c r="B6" s="118">
         <v>64925</v>
       </c>
-      <c r="C6" s="126">
+      <c r="C6" s="125">
         <v>7.8014164199983166E-2</v>
       </c>
-      <c r="E6" s="115"/>
+      <c r="E6" s="114"/>
     </row>
     <row r="7" spans="1:10" ht="17.25" customHeight="1">
       <c r="A7" s="90" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="119">
+      <c r="B7" s="118">
         <v>5039260</v>
       </c>
-      <c r="C7" s="126">
+      <c r="C7" s="125">
         <v>6.0551968746462403</v>
       </c>
-      <c r="E7" s="115"/>
+      <c r="E7" s="114"/>
     </row>
     <row r="8" spans="1:10" ht="17.25" customHeight="1">
       <c r="A8" s="90" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="119">
+      <c r="B8" s="118">
         <v>16926841</v>
       </c>
-      <c r="C8" s="126">
+      <c r="C8" s="125">
         <v>20.339366240446779</v>
       </c>
-      <c r="E8" s="115"/>
+      <c r="E8" s="114"/>
     </row>
     <row r="9" spans="1:10" ht="15" customHeight="1">
       <c r="A9" s="90" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="119">
+      <c r="B9" s="118">
         <v>21424387</v>
       </c>
-      <c r="C9" s="126">
+      <c r="C9" s="125">
         <v>25.743637201416782</v>
       </c>
-      <c r="E9" s="115"/>
+      <c r="E9" s="114"/>
     </row>
     <row r="10" spans="1:10" ht="14.25" customHeight="1">
       <c r="A10" s="90" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="119">
+      <c r="B10" s="118">
         <v>3753097</v>
       </c>
-      <c r="C10" s="126">
+      <c r="C10" s="125">
         <v>4.5097377838500456</v>
       </c>
-      <c r="E10" s="115"/>
+      <c r="E10" s="114"/>
     </row>
     <row r="11" spans="1:10" ht="18" customHeight="1">
       <c r="A11" s="90" t="s">
         <v>61</v>
       </c>
-      <c r="B11" s="125" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="126">
+      <c r="B11" s="124" t="s">
+        <v>138</v>
+      </c>
+      <c r="C11" s="125">
         <v>0</v>
       </c>
-      <c r="E11" s="115"/>
+      <c r="E11" s="114"/>
     </row>
     <row r="12" spans="1:10" ht="25.5" customHeight="1">
       <c r="A12" s="90" t="s">
         <v>62</v>
       </c>
-      <c r="B12" s="125" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="126">
+      <c r="B12" s="124" t="s">
+        <v>138</v>
+      </c>
+      <c r="C12" s="125">
         <v>0</v>
       </c>
-      <c r="E12" s="115"/>
+      <c r="E12" s="114"/>
     </row>
     <row r="13" spans="1:10" ht="28.5" customHeight="1">
       <c r="A13" s="90" t="s">
         <v>63</v>
       </c>
-      <c r="B13" s="119">
+      <c r="B13" s="118">
         <v>4571618</v>
       </c>
-      <c r="C13" s="126">
+      <c r="C13" s="125">
         <v>5.4932762004096825</v>
       </c>
-      <c r="E13" s="115"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:10" ht="27.75" customHeight="1">
+      <c r="E13" s="114"/>
+    </row>
+    <row r="14" spans="1:10" ht="22.2" customHeight="1">
       <c r="A14" s="90" t="s">
         <v>64</v>
       </c>
-      <c r="B14" s="119">
+      <c r="B14" s="118">
         <v>81055</v>
       </c>
-      <c r="C14" s="126">
+      <c r="C14" s="125">
         <v>9.739604280677143E-2</v>
       </c>
-      <c r="E14" s="115"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:10" ht="39.75" customHeight="1">
+      <c r="E14" s="114"/>
+    </row>
+    <row r="15" spans="1:10" ht="33.6" customHeight="1">
       <c r="A15" s="90" t="s">
         <v>65</v>
       </c>
-      <c r="B15" s="119">
+      <c r="B15" s="118">
         <v>5186836</v>
       </c>
-      <c r="C15" s="126">
+      <c r="C15" s="125">
         <v>6.2325248422392585</v>
       </c>
-      <c r="E15" s="115"/>
+      <c r="E15" s="114"/>
     </row>
     <row r="16" spans="1:10" ht="29.25" customHeight="1">
       <c r="A16" s="90" t="s">
         <v>66</v>
       </c>
-      <c r="B16" s="119">
+      <c r="B16" s="118">
         <v>2693685</v>
       </c>
-      <c r="C16" s="126">
+      <c r="C16" s="125">
         <v>3.236743687224207</v>
       </c>
-      <c r="E16" s="115"/>
+      <c r="E16" s="114"/>
     </row>
     <row r="17" spans="1:5" ht="14.25" customHeight="1">
       <c r="A17" s="90" t="s">
         <v>67</v>
       </c>
-      <c r="B17" s="119">
+      <c r="B17" s="118">
         <v>9988</v>
       </c>
-      <c r="C17" s="126">
+      <c r="C17" s="125">
         <v>1.2001624521054013E-2</v>
       </c>
-      <c r="E17" s="115"/>
+      <c r="E17" s="114"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="90" t="s">
         <v>68</v>
       </c>
-      <c r="B18" s="119">
+      <c r="B18" s="118">
         <v>957603</v>
       </c>
-      <c r="C18" s="126">
+      <c r="C18" s="125">
         <v>1.1506599565713742</v>
       </c>
-      <c r="E18" s="115"/>
+      <c r="E18" s="114"/>
     </row>
     <row r="19" spans="1:5" ht="15" customHeight="1">
       <c r="A19" s="90" t="s">
         <v>69</v>
       </c>
-      <c r="B19" s="119">
+      <c r="B19" s="118">
         <v>19326</v>
       </c>
-      <c r="C19" s="126">
+      <c r="C19" s="125">
         <v>2.3222206196825176E-2</v>
       </c>
-      <c r="E19" s="115"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:5" ht="25.5" customHeight="1">
+      <c r="E19" s="114"/>
+    </row>
+    <row r="20" spans="1:5" ht="21" customHeight="1">
       <c r="A20" s="90" t="s">
         <v>70</v>
       </c>
-      <c r="B20" s="125" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="126">
+      <c r="B20" s="124" t="s">
+        <v>138</v>
+      </c>
+      <c r="C20" s="125">
         <v>0</v>
       </c>
-      <c r="E20" s="115"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:5" ht="25.5">
+      <c r="E20" s="114"/>
+    </row>
+    <row r="21" spans="1:5" ht="19.8" customHeight="1">
       <c r="A21" s="90" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="119">
+      <c r="B21" s="118">
         <v>536964</v>
       </c>
-      <c r="C21" s="126">
+      <c r="C21" s="125">
         <v>0.64521829288378529</v>
       </c>
-      <c r="E21" s="115"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:5" ht="26.25" customHeight="1">
+      <c r="E21" s="114"/>
+    </row>
+    <row r="22" spans="1:5" ht="21.6" customHeight="1">
       <c r="A22" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="B22" s="119">
+      <c r="B22" s="118">
         <v>4319949</v>
       </c>
-      <c r="C22" s="126">
+      <c r="C22" s="125">
         <v>5.1908696283643136</v>
       </c>
-      <c r="E22" s="115"/>
+      <c r="E22" s="114"/>
     </row>
     <row r="23" spans="1:5" ht="14.25" customHeight="1">
       <c r="A23" s="90" t="s">
         <v>73</v>
       </c>
-      <c r="B23" s="119">
+      <c r="B23" s="118">
         <v>80479</v>
       </c>
-      <c r="C23" s="126">
+      <c r="C23" s="125">
         <v>9.6703918685413087E-2</v>
       </c>
-      <c r="E23" s="115"/>
+      <c r="E23" s="114"/>
     </row>
     <row r="24" spans="1:5" ht="14.25" customHeight="1">
       <c r="A24" s="97" t="s">
         <v>74</v>
       </c>
-      <c r="B24" s="119">
+      <c r="B24" s="118">
         <v>627621</v>
       </c>
-      <c r="C24" s="126">
+      <c r="C24" s="125">
         <v>0.75415214092195049</v>
       </c>
-      <c r="E24" s="115"/>
+      <c r="E24" s="114"/>
     </row>
     <row r="25" spans="1:5" ht="15" customHeight="1">
       <c r="A25" s="90" t="s">
         <v>75</v>
       </c>
-      <c r="B25" s="119">
+      <c r="B25" s="118">
         <v>7466</v>
       </c>
-      <c r="C25" s="126">
+      <c r="C25" s="125">
         <v>8.9711782813565542E-3</v>
       </c>
-      <c r="E25" s="115"/>
+      <c r="E25" s="114"/>
     </row>
     <row r="26" spans="1:5" ht="13.5" customHeight="1">
       <c r="A26" s="90" t="s">
         <v>76</v>
       </c>
-      <c r="B26" s="119">
+      <c r="B26" s="118">
         <v>8719</v>
       </c>
-      <c r="C26" s="126">
+      <c r="C26" s="125">
         <v>1.0476788566186418E-2</v>
       </c>
-      <c r="E26" s="115"/>
+      <c r="E26" s="114"/>
     </row>
     <row r="27" spans="1:5" ht="12.75" customHeight="1">
       <c r="A27" s="90" t="s">
         <v>77</v>
       </c>
-      <c r="B27" s="127">
+      <c r="B27" s="126">
         <v>19653</v>
       </c>
-      <c r="C27" s="126">
+      <c r="C27" s="125">
         <v>2.3615130828221319E-2</v>
       </c>
-      <c r="E27" s="115"/>
+      <c r="E27" s="114"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="90" t="s">
         <v>78</v>
       </c>
-      <c r="B28" s="127">
+      <c r="B28" s="126">
         <v>5566332</v>
       </c>
-      <c r="C28" s="126">
+      <c r="C28" s="125">
         <v>6.6885288970291974</v>
       </c>
-      <c r="E28" s="115"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:5" ht="25.5">
+      <c r="E28" s="114"/>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="90" t="s">
         <v>79</v>
       </c>
-      <c r="B29" s="127">
+      <c r="B29" s="126">
         <v>5528052</v>
       </c>
-      <c r="C29" s="126">
+      <c r="C29" s="125">
         <v>6.6425314814639247</v>
       </c>
-      <c r="E29" s="115"/>
+      <c r="E29" s="114"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="90" t="s">
         <v>80</v>
       </c>
-      <c r="B30" s="127">
+      <c r="B30" s="126">
         <v>176819</v>
       </c>
-      <c r="C30" s="126">
+      <c r="C30" s="125">
         <v>0.2124664844001051</v>
       </c>
-      <c r="E30" s="115"/>
+      <c r="E30" s="114"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="90" t="s">
         <v>81</v>
       </c>
-      <c r="B31" s="127">
+      <c r="B31" s="126">
         <v>1767146</v>
       </c>
-      <c r="C31" s="126">
+      <c r="C31" s="125">
         <v>2.123410369031089</v>
       </c>
-      <c r="E31" s="115"/>
+      <c r="E31" s="114"/>
     </row>
     <row r="32" spans="1:5" ht="14.25" customHeight="1">
       <c r="A32" s="90" t="s">
         <v>82</v>
       </c>
-      <c r="B32" s="127">
+      <c r="B32" s="126">
         <v>181287</v>
       </c>
-      <c r="C32" s="126">
+      <c r="C32" s="125">
         <v>0.21783525275814167</v>
       </c>
-      <c r="E32" s="115"/>
+      <c r="E32" s="114"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="90" t="s">
         <v>83</v>
       </c>
-      <c r="B33" s="127">
+      <c r="B33" s="126">
         <v>542484</v>
       </c>
-      <c r="C33" s="126">
+      <c r="C33" s="125">
         <v>0.65185114904680264</v>
       </c>
-      <c r="E33" s="115"/>
+      <c r="E33" s="114"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="97" t="s">
         <v>84</v>
       </c>
-      <c r="B34" s="127">
+      <c r="B34" s="126">
         <v>941696</v>
       </c>
-      <c r="C34" s="126">
+      <c r="C34" s="125">
         <v>1.131546035740737</v>
       </c>
-      <c r="E34" s="115"/>
+      <c r="E34" s="114"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="90" t="s">
         <v>85</v>
       </c>
-      <c r="B35" s="127">
+      <c r="B35" s="126">
         <v>329964</v>
       </c>
-      <c r="C35" s="126">
+      <c r="C35" s="125">
         <v>0.39648618677063141</v>
       </c>
-      <c r="E35" s="115"/>
+      <c r="E35" s="114"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="90" t="s">
         <v>18</v>
       </c>
-      <c r="B36" s="127">
+      <c r="B36" s="126">
         <v>940157</v>
       </c>
-      <c r="C36" s="126">
+      <c r="C36" s="125">
         <v>1.1296967666039825</v>
       </c>
-      <c r="E36" s="115"/>
+      <c r="E36" s="114"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="99" t="s">
         <v>86</v>
       </c>
-      <c r="B37" s="128">
+      <c r="B37" s="127">
         <v>918658</v>
       </c>
-      <c r="C37" s="129">
+      <c r="C37" s="128">
         <v>1.1038634740951581</v>
       </c>
-      <c r="E37" s="115"/>
+      <c r="E37" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
-  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...990 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G41"/>
+  <dimension ref="A1:C40"/>
   <sheetViews>
-    <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="D35" sqref="D35"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D3" sqref="D3:L3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="51.85546875" style="76" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="76"/>
+    <col min="1" max="1" width="57.44140625" style="76" customWidth="1"/>
+    <col min="2" max="2" width="15" style="76" customWidth="1"/>
+    <col min="3" max="3" width="12.6640625" style="76" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="76"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-[...7 lines deleted...]
-      <c r="A2" s="184" t="s">
+    <row r="1" spans="1:3">
+      <c r="A1" s="204" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="204"/>
+      <c r="C1" s="204"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="203" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="184"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:5" ht="63.75">
+      <c r="B2" s="203"/>
+      <c r="C2" s="203"/>
+    </row>
+    <row r="3" spans="1:3" ht="79.2">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>105</v>
-[...9 lines deleted...]
-      <c r="C4" s="149">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="130" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4" s="131">
+        <v>91726588</v>
+      </c>
+      <c r="C4" s="132">
         <v>100</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="16.5" customHeight="1">
-      <c r="A5" s="150" t="s">
+    <row r="5" spans="1:3">
+      <c r="A5" s="76" t="s">
         <v>55</v>
       </c>
-      <c r="B5" s="151" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="152" t="s">
+      <c r="B5" s="133"/>
+      <c r="C5" s="134" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="76" t="s">
         <v>56</v>
       </c>
-      <c r="B6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="153">
+      <c r="B6" s="19">
+        <v>41468</v>
+      </c>
+      <c r="C6" s="135">
+        <v>4.5208266113637631E-2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="76" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="19">
+        <v>12573316</v>
+      </c>
+      <c r="C7" s="135">
+        <v>13.707384384558161</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="26.4">
+      <c r="A8" s="136" t="s">
+        <v>93</v>
+      </c>
+      <c r="B8" s="19">
+        <v>15771492</v>
+      </c>
+      <c r="C8" s="135">
+        <v>17.194024485027175</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="26.4">
+      <c r="A9" s="136" t="s">
+        <v>94</v>
+      </c>
+      <c r="B9" s="137" t="s">
+        <v>137</v>
+      </c>
+      <c r="C9" s="116" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="76" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="19">
+        <v>39559138</v>
+      </c>
+      <c r="C10" s="135">
+        <v>43.127231550354843</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="76" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="19">
+        <v>1319866</v>
+      </c>
+      <c r="C11" s="135">
+        <v>1.4389132189240486</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="19">
+        <v>1556467</v>
+      </c>
+      <c r="C12" s="135">
+        <v>1.6968547876216655</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="39.6">
+      <c r="A13" s="136" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" s="137" t="s">
+        <v>138</v>
+      </c>
+      <c r="C13" s="135">
         <v>0</v>
       </c>
-      <c r="E6" s="115"/>
-[...32 lines deleted...]
-      <c r="C9" s="153">
+    </row>
+    <row r="14" spans="1:3" ht="26.4">
+      <c r="A14" s="136" t="s">
+        <v>96</v>
+      </c>
+      <c r="B14" s="19">
+        <v>2412517</v>
+      </c>
+      <c r="C14" s="135">
+        <v>2.6301174529679443</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="26.4">
+      <c r="A15" s="136" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="137" t="s">
+        <v>137</v>
+      </c>
+      <c r="C15" s="116" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="27" customHeight="1">
+      <c r="A16" s="136" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="19">
+        <v>2251180</v>
+      </c>
+      <c r="C16" s="135">
+        <v>2.4542284293840733</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="76" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="19">
+        <v>301742</v>
+      </c>
+      <c r="C17" s="135">
+        <v>0.32895805521513566</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="26.4">
+      <c r="A18" s="136" t="s">
+        <v>98</v>
+      </c>
+      <c r="B18" s="19">
+        <v>667919</v>
+      </c>
+      <c r="C18" s="135">
+        <v>0.72816291825877133</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="76" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="19">
+        <v>50102</v>
+      </c>
+      <c r="C19" s="135">
+        <v>5.4621022205688055E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="76" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="19">
+        <v>323272</v>
+      </c>
+      <c r="C20" s="135">
+        <v>0.35242998464087638</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="76" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="19">
+        <v>541831</v>
+      </c>
+      <c r="C21" s="135">
+        <v>0.59070222910722459</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="76" t="s">
+        <v>76</v>
+      </c>
+      <c r="B22" s="19">
+        <v>21564</v>
+      </c>
+      <c r="C22" s="135">
+        <v>2.3508996104815324E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="76" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="19">
+        <v>185107</v>
+      </c>
+      <c r="C23" s="135">
+        <v>0.20180299304275875</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="39.6">
+      <c r="A24" s="136" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="19">
+        <v>731159</v>
+      </c>
+      <c r="C24" s="135">
+        <v>0.7971069413374452</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="76" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="19">
+        <v>1922159</v>
+      </c>
+      <c r="C25" s="135">
+        <v>2.0955309053902669</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="26.4">
+      <c r="A26" s="136" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="19">
+        <v>4045541</v>
+      </c>
+      <c r="C26" s="135">
+        <v>4.4104344097046315</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="76" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="19">
+        <v>84324</v>
+      </c>
+      <c r="C27" s="135">
+        <v>9.1929724890671832E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="76" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="19">
+        <v>1557048</v>
+      </c>
+      <c r="C28" s="135">
+        <v>1.6974881917552629</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="76" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" s="19">
+        <v>70315</v>
+      </c>
+      <c r="C29" s="135">
+        <v>7.6657162915511473E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" s="19">
+        <v>584071</v>
+      </c>
+      <c r="C30" s="135">
+        <v>0.63675212687514338</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="76" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="19">
+        <v>202564</v>
+      </c>
+      <c r="C31" s="135">
+        <v>0.22083455235465643</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="B32" s="19">
+        <v>518872</v>
+      </c>
+      <c r="C32" s="135">
+        <v>0.56567240896390913</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="76" t="s">
+        <v>86</v>
+      </c>
+      <c r="B33" s="19">
+        <v>544919</v>
+      </c>
+      <c r="C33" s="135">
+        <v>0.59406875572434903</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="19">
+        <v>400752</v>
+      </c>
+      <c r="C34" s="135">
+        <v>0.43689840507312883</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="76" t="s">
+        <v>68</v>
+      </c>
+      <c r="B35" s="19">
+        <v>631325</v>
+      </c>
+      <c r="C35" s="135">
+        <v>0.68826826961011567</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="76" t="s">
+        <v>69</v>
+      </c>
+      <c r="B36" s="137" t="s">
+        <v>138</v>
+      </c>
+      <c r="C36" s="135">
         <v>0</v>
       </c>
-      <c r="E9" s="115"/>
-[...338 lines deleted...]
-      <c r="A38" s="152" t="s">
+    </row>
+    <row r="37" spans="1:3" ht="26.4">
+      <c r="A37" s="136" t="s">
         <v>70</v>
       </c>
+      <c r="B37" s="19">
+        <v>11245</v>
+      </c>
+      <c r="C37" s="135">
+        <v>1.2259259005687641E-2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="76" t="s">
+        <v>71</v>
+      </c>
       <c r="B38" s="19">
-        <v>50960</v>
-[...19 lines deleted...]
-      <c r="A40" s="156" t="s">
+        <v>725448</v>
+      </c>
+      <c r="C38" s="135">
+        <v>0.79088082944936311</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="26.4">
+      <c r="A39" s="138" t="s">
         <v>72</v>
       </c>
-      <c r="B40" s="21">
-[...16 lines deleted...]
-      <c r="G41" s="186"/>
+      <c r="B39" s="21">
+        <v>1961813</v>
+      </c>
+      <c r="C39" s="139">
+        <v>2.1387615551556327</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="23.25" customHeight="1">
+      <c r="A40" s="205" t="s">
+        <v>135</v>
+      </c>
+      <c r="B40" s="205"/>
+      <c r="C40" s="205"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
-    <mergeCell ref="A41:G41"/>
     <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A40:C40"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.51181102362204722" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -11606,122 +12985,125 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380698DE-0596-4A47-A31E-0A18DC1C3457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>19</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="19" baseType="lpstr">
+    <vt:vector size="22" baseType="lpstr">
+      <vt:lpstr>метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>с 1990-1997</vt:lpstr>
       <vt:lpstr>с 1998-2001</vt:lpstr>
       <vt:lpstr>с 2002-2005</vt:lpstr>
       <vt:lpstr>с 2006-2009</vt:lpstr>
       <vt:lpstr>с 2010-2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'с 1990-1997'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'с 1998-2001'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'с 2002-2005'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>