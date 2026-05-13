--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="225" yWindow="4020" windowWidth="19320" windowHeight="8250"/>
+    <workbookView xWindow="-135" yWindow="4050" windowWidth="19320" windowHeight="8250"/>
   </bookViews>
   <sheets>
     <sheet name="Total" sheetId="1" r:id="rId1"/>
     <sheet name="Women" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Total!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Women!$A:$A</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Total!$A$2:$K$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Women!$A$4:$K$7</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="7">
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>person</t>
   </si>
   <si>
     <t>Total</t>
@@ -570,177 +570,182 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q12"/>
+  <dimension ref="A1:R12"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q8" sqref="Q8"/>
+      <selection activeCell="Q14" sqref="Q14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="24" customWidth="1"/>
     <col min="2" max="15" width="10" style="24" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="29" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="29"/>
       <c r="O2" s="29"/>
       <c r="P2" s="29"/>
       <c r="Q2" s="29"/>
-    </row>
-    <row r="3" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="R2" s="29"/>
+    </row>
+    <row r="3" spans="1:18" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
     </row>
-    <row r="4" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:18" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B4" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29"/>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
-    </row>
-[...1 lines deleted...]
-      <c r="Q5" s="6" t="s">
+      <c r="R4" s="29"/>
+    </row>
+    <row r="5" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="R5" s="6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:17" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="7"/>
       <c r="B6" s="8">
         <v>2009</v>
       </c>
       <c r="C6" s="8">
         <v>2010</v>
       </c>
       <c r="D6" s="8">
         <v>2011</v>
       </c>
       <c r="E6" s="8">
         <v>2012</v>
       </c>
       <c r="F6" s="8">
         <v>2013</v>
       </c>
       <c r="G6" s="8">
         <v>2014</v>
       </c>
       <c r="H6" s="8">
         <v>2015</v>
       </c>
       <c r="I6" s="8">
         <v>2016</v>
       </c>
       <c r="J6" s="8">
         <v>2017</v>
       </c>
       <c r="K6" s="8">
         <v>2018</v>
       </c>
       <c r="L6" s="8">
         <v>2019</v>
       </c>
       <c r="M6" s="8">
         <v>2020</v>
       </c>
       <c r="N6" s="9">
         <v>2021</v>
       </c>
       <c r="O6" s="8">
         <v>2022</v>
       </c>
       <c r="P6" s="9">
         <v>2023</v>
       </c>
       <c r="Q6" s="8">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="R6" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="11">
         <v>250</v>
       </c>
       <c r="C7" s="12">
         <v>319</v>
       </c>
       <c r="D7" s="11">
         <v>404</v>
       </c>
       <c r="E7" s="11">
         <v>462</v>
       </c>
       <c r="F7" s="11">
         <v>735</v>
       </c>
       <c r="G7" s="11">
         <v>724</v>
       </c>
       <c r="H7" s="11">
         <v>616</v>
       </c>
       <c r="I7" s="11">
@@ -748,52 +753,55 @@
       </c>
       <c r="J7" s="11">
         <v>735</v>
       </c>
       <c r="K7" s="13">
         <v>857</v>
       </c>
       <c r="L7" s="14">
         <v>671</v>
       </c>
       <c r="M7" s="14">
         <v>507</v>
       </c>
       <c r="N7" s="14">
         <v>541</v>
       </c>
       <c r="O7" s="5">
         <v>433</v>
       </c>
       <c r="P7" s="5">
         <v>406</v>
       </c>
       <c r="Q7" s="5">
         <v>628</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="R7" s="5">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="11">
         <v>159</v>
       </c>
       <c r="C8" s="12">
         <v>208</v>
       </c>
       <c r="D8" s="11">
         <v>285</v>
       </c>
       <c r="E8" s="11">
         <v>286</v>
       </c>
       <c r="F8" s="11">
         <v>372</v>
       </c>
       <c r="G8" s="11">
         <v>274</v>
       </c>
       <c r="H8" s="11">
         <v>320</v>
       </c>
       <c r="I8" s="11">
@@ -801,52 +809,55 @@
       </c>
       <c r="J8" s="11">
         <v>428</v>
       </c>
       <c r="K8" s="13">
         <v>504</v>
       </c>
       <c r="L8" s="14">
         <v>266</v>
       </c>
       <c r="M8" s="14">
         <v>232</v>
       </c>
       <c r="N8" s="14">
         <v>256</v>
       </c>
       <c r="O8" s="5">
         <v>198</v>
       </c>
       <c r="P8" s="5">
         <v>174</v>
       </c>
       <c r="Q8" s="5">
         <v>304</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="R8" s="5">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="16">
         <v>91</v>
       </c>
       <c r="C9" s="16">
         <v>126</v>
       </c>
       <c r="D9" s="16">
         <v>173</v>
       </c>
       <c r="E9" s="16">
         <v>209</v>
       </c>
       <c r="F9" s="16">
         <v>255</v>
       </c>
       <c r="G9" s="16">
         <v>267</v>
       </c>
       <c r="H9" s="16">
         <v>264</v>
       </c>
       <c r="I9" s="16">
@@ -854,214 +865,222 @@
       </c>
       <c r="J9" s="16">
         <v>366</v>
       </c>
       <c r="K9" s="16">
         <v>361</v>
       </c>
       <c r="L9" s="16">
         <v>423</v>
       </c>
       <c r="M9" s="16">
         <v>411</v>
       </c>
       <c r="N9" s="16">
         <v>281</v>
       </c>
       <c r="O9" s="15">
         <v>283</v>
       </c>
       <c r="P9" s="15">
         <v>230</v>
       </c>
       <c r="Q9" s="15">
         <v>213</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="R9" s="15">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="11"/>
       <c r="C10" s="12"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="18"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="14"/>
     </row>
-    <row r="11" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:18" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19"/>
       <c r="B11" s="20"/>
       <c r="C11" s="21"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="22"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
     </row>
-    <row r="12" spans="1:17" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B2:Q2"/>
-    <mergeCell ref="B4:Q4"/>
+    <mergeCell ref="B2:R2"/>
+    <mergeCell ref="B4:R4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="7" min="1" max="24" man="1"/>
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q11"/>
+  <dimension ref="A1:R11"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Q8" sqref="Q8"/>
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="24" customWidth="1"/>
     <col min="2" max="15" width="10" style="24" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:18" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:18" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="30" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
-    </row>
-[...1 lines deleted...]
-    <row r="4" spans="1:17" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R2" s="30"/>
+    </row>
+    <row r="3" spans="1:18" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:18" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="29"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29"/>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
-    </row>
-    <row r="5" spans="1:17" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="R4" s="29"/>
+    </row>
+    <row r="5" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="L5" s="25"/>
-      <c r="Q5" s="6" t="s">
+      <c r="R5" s="6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:17" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="7"/>
       <c r="B6" s="26">
         <v>2009</v>
       </c>
       <c r="C6" s="8">
         <v>2010</v>
       </c>
       <c r="D6" s="26">
         <v>2011</v>
       </c>
       <c r="E6" s="8">
         <v>2012</v>
       </c>
       <c r="F6" s="26">
         <v>2013</v>
       </c>
       <c r="G6" s="8">
         <v>2014</v>
       </c>
       <c r="H6" s="26">
         <v>2015</v>
       </c>
       <c r="I6" s="8">
         <v>2016</v>
       </c>
       <c r="J6" s="26">
         <v>2017</v>
       </c>
       <c r="K6" s="8">
         <v>2018</v>
       </c>
       <c r="L6" s="26">
         <v>2019</v>
       </c>
       <c r="M6" s="26">
         <v>2020</v>
       </c>
       <c r="N6" s="8">
         <v>2021</v>
       </c>
       <c r="O6" s="26">
         <v>2022</v>
       </c>
       <c r="P6" s="8">
         <v>2023</v>
       </c>
       <c r="Q6" s="26">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="R6" s="26">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="12">
         <v>175</v>
       </c>
       <c r="C7" s="12">
         <v>197</v>
       </c>
       <c r="D7" s="11">
         <v>241</v>
       </c>
       <c r="E7" s="11">
         <v>289</v>
       </c>
       <c r="F7" s="11">
         <v>478</v>
       </c>
       <c r="G7" s="11">
         <v>347</v>
       </c>
       <c r="H7" s="11">
         <v>337</v>
       </c>
       <c r="I7" s="11">
@@ -1069,52 +1088,55 @@
       </c>
       <c r="J7" s="11">
         <v>355</v>
       </c>
       <c r="K7" s="13">
         <v>443</v>
       </c>
       <c r="L7" s="14">
         <v>370</v>
       </c>
       <c r="M7" s="14">
         <v>269</v>
       </c>
       <c r="N7" s="14">
         <v>294</v>
       </c>
       <c r="O7" s="27">
         <v>208</v>
       </c>
       <c r="P7" s="5">
         <v>190</v>
       </c>
       <c r="Q7" s="5">
         <v>344</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="R7" s="5">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="12">
         <v>108</v>
       </c>
       <c r="C8" s="12">
         <v>118</v>
       </c>
       <c r="D8" s="11">
         <v>166</v>
       </c>
       <c r="E8" s="11">
         <v>186</v>
       </c>
       <c r="F8" s="11">
         <v>212</v>
       </c>
       <c r="G8" s="11">
         <v>153</v>
       </c>
       <c r="H8" s="11">
         <v>164</v>
       </c>
       <c r="I8" s="11">
@@ -1122,52 +1144,55 @@
       </c>
       <c r="J8" s="11">
         <v>211</v>
       </c>
       <c r="K8" s="13">
         <v>265</v>
       </c>
       <c r="L8" s="14">
         <v>143</v>
       </c>
       <c r="M8" s="14">
         <v>125</v>
       </c>
       <c r="N8" s="14">
         <v>132</v>
       </c>
       <c r="O8" s="28">
         <v>91</v>
       </c>
       <c r="P8" s="5">
         <v>91</v>
       </c>
       <c r="Q8" s="5">
         <v>188</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="R8" s="5">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="16">
         <v>76</v>
       </c>
       <c r="C9" s="16">
         <v>86</v>
       </c>
       <c r="D9" s="16">
         <v>108</v>
       </c>
       <c r="E9" s="16">
         <v>127</v>
       </c>
       <c r="F9" s="16">
         <v>139</v>
       </c>
       <c r="G9" s="16">
         <v>181</v>
       </c>
       <c r="H9" s="16">
         <v>142</v>
       </c>
       <c r="I9" s="16">
@@ -1175,57 +1200,60 @@
       </c>
       <c r="J9" s="16">
         <v>186</v>
       </c>
       <c r="K9" s="16">
         <v>171</v>
       </c>
       <c r="L9" s="16">
         <v>207</v>
       </c>
       <c r="M9" s="16">
         <v>241</v>
       </c>
       <c r="N9" s="16">
         <v>151</v>
       </c>
       <c r="O9" s="15">
         <v>176</v>
       </c>
       <c r="P9" s="15">
         <v>122</v>
       </c>
       <c r="Q9" s="15">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-    <row r="11" spans="1:17" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+      <c r="R9" s="15">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="1:18" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B2:Q2"/>
-    <mergeCell ref="B4:Q4"/>
+    <mergeCell ref="B2:R2"/>
+    <mergeCell ref="B4:R4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>