--- v0 (2026-04-29)
+++ v1 (2026-05-24)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="6210"/>
+    <workbookView xWindow="14505" yWindow="6195" windowWidth="14310" windowHeight="6210"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="465" uniqueCount="40">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd tons</t>
   </si>
   <si>
     <t>Freight turnover, mln. ton/km</t>
   </si>
   <si>
     <t>Transportation of  passengers, thsd. people</t>
   </si>
   <si>
     <t>Passenger turnover, mln.passenger/kms</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd. tons</t>
   </si>
   <si>
     <t>Transportation of passengers, thsd. people</t>
   </si>
   <si>
     <t>all modes of motor vehicles and urban electric transport</t>
   </si>
   <si>
@@ -297,51 +297,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
@@ -476,50 +476,53 @@
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -790,51 +793,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q195"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D196" sqref="D196"/>
+      <selection activeCell="O181" sqref="O181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="5" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="10" style="5" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="5" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="5" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A1" s="73" t="s">
         <v>15</v>
       </c>
@@ -1073,51 +1076,53 @@
       </c>
       <c r="L8" s="26">
         <v>86013.34</v>
       </c>
       <c r="M8" s="26">
         <v>94313.279999999999</v>
       </c>
       <c r="N8" s="26"/>
       <c r="O8" s="15"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="15"/>
     </row>
     <row r="9" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="24">
         <v>2026</v>
       </c>
       <c r="B9" s="47">
         <v>8147.14</v>
       </c>
       <c r="C9" s="70">
         <v>15866.61</v>
       </c>
       <c r="D9" s="26">
         <v>23637.91</v>
       </c>
-      <c r="E9" s="40"/>
+      <c r="E9" s="40">
+        <v>30895.45</v>
+      </c>
       <c r="F9" s="54"/>
       <c r="G9" s="26"/>
       <c r="H9" s="35"/>
       <c r="I9" s="54"/>
       <c r="J9" s="54"/>
       <c r="K9" s="26"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="26"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
     </row>
     <row r="10" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="35"/>
       <c r="I10" s="26"/>
@@ -1289,51 +1294,53 @@
       </c>
       <c r="L14" s="26">
         <v>16796.810000000001</v>
       </c>
       <c r="M14" s="26">
         <v>19051.169999999998</v>
       </c>
       <c r="N14" s="26"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
     </row>
     <row r="15" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="24">
         <v>2026</v>
       </c>
       <c r="B15" s="47">
         <v>1692.79</v>
       </c>
       <c r="C15" s="33">
         <v>3025.15</v>
       </c>
       <c r="D15" s="26">
         <v>4486.24</v>
       </c>
-      <c r="E15" s="26"/>
+      <c r="E15" s="26">
+        <v>5607.03</v>
+      </c>
       <c r="F15" s="26"/>
       <c r="G15" s="26"/>
       <c r="H15" s="35"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="26"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
     </row>
     <row r="16" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="26"/>
       <c r="H16" s="35"/>
       <c r="I16" s="26"/>
@@ -1505,51 +1512,53 @@
       </c>
       <c r="L20" s="26">
         <v>51170.46</v>
       </c>
       <c r="M20" s="26">
         <v>55912.25</v>
       </c>
       <c r="N20" s="26"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
     </row>
     <row r="21" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="24">
         <v>2026</v>
       </c>
       <c r="B21" s="47">
         <v>3918.33</v>
       </c>
       <c r="C21" s="70">
         <v>7910.03</v>
       </c>
       <c r="D21" s="26">
         <v>12321.45</v>
       </c>
-      <c r="E21" s="26"/>
+      <c r="E21" s="26">
+        <v>17324.8</v>
+      </c>
       <c r="F21" s="54"/>
       <c r="G21" s="26"/>
       <c r="H21" s="35"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="26"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
     <row r="22" spans="1:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="35"/>
       <c r="I22" s="26"/>
@@ -1721,51 +1730,53 @@
       </c>
       <c r="L26" s="33">
         <v>1214.1400000000001</v>
       </c>
       <c r="M26" s="33">
         <v>1321.69</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
     </row>
     <row r="27" spans="1:17" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="27">
         <v>2026</v>
       </c>
       <c r="B27" s="49">
         <v>106.74</v>
       </c>
       <c r="C27" s="34">
         <v>200.09</v>
       </c>
       <c r="D27" s="34">
         <v>309.89999999999998</v>
       </c>
-      <c r="E27" s="34"/>
+      <c r="E27" s="34">
+        <v>415.23</v>
+      </c>
       <c r="F27" s="34"/>
       <c r="G27" s="34"/>
       <c r="H27" s="41"/>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="34"/>
       <c r="L27" s="34"/>
       <c r="M27" s="34"/>
       <c r="N27" s="45"/>
       <c r="O27" s="45"/>
       <c r="P27" s="45"/>
       <c r="Q27" s="45"/>
     </row>
     <row r="28" spans="1:17" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="74" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="74"/>
       <c r="C28" s="74"/>
       <c r="D28" s="74"/>
       <c r="E28" s="74"/>
       <c r="F28" s="74"/>
       <c r="G28" s="74"/>
       <c r="H28" s="74"/>
       <c r="I28" s="74"/>
@@ -2014,51 +2025,53 @@
         <v>13558.38</v>
       </c>
       <c r="K36" s="26">
         <v>15288.31</v>
       </c>
       <c r="L36" s="26">
         <v>16980.28</v>
       </c>
       <c r="M36" s="26">
         <v>18929.68</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="24">
         <v>2026</v>
       </c>
       <c r="B37" s="26">
         <v>1593.52</v>
       </c>
       <c r="C37" s="26">
         <v>2728.24</v>
       </c>
       <c r="D37" s="26">
         <v>3981.09</v>
       </c>
-      <c r="E37" s="26"/>
+      <c r="E37" s="26">
+        <v>4769.99</v>
+      </c>
       <c r="F37" s="54"/>
       <c r="G37" s="26"/>
       <c r="H37" s="35"/>
       <c r="I37" s="26"/>
       <c r="J37" s="54"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
     </row>
     <row r="38" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A38" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="26"/>
       <c r="C38" s="26"/>
       <c r="D38" s="26"/>
       <c r="E38" s="26"/>
       <c r="F38" s="26"/>
       <c r="G38" s="26"/>
       <c r="H38" s="35"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="35"/>
@@ -2218,51 +2231,53 @@
         <v>11288.27</v>
       </c>
       <c r="K42" s="26">
         <v>12760.17</v>
       </c>
       <c r="L42" s="26">
         <v>14224.41</v>
       </c>
       <c r="M42" s="26">
         <v>16221.1</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="24">
         <v>2026</v>
       </c>
       <c r="B43" s="26">
         <v>1442.53</v>
       </c>
       <c r="C43" s="26">
         <v>2542.8200000000002</v>
       </c>
       <c r="D43" s="26">
         <v>3769.09</v>
       </c>
-      <c r="E43" s="26"/>
+      <c r="E43" s="26">
+        <v>4628.74</v>
+      </c>
       <c r="F43" s="26"/>
       <c r="G43" s="26"/>
       <c r="H43" s="35"/>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A44" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="26"/>
       <c r="C44" s="26"/>
       <c r="D44" s="26"/>
       <c r="E44" s="26"/>
       <c r="F44" s="26"/>
       <c r="G44" s="26"/>
       <c r="H44" s="35"/>
       <c r="I44" s="26"/>
       <c r="J44" s="26"/>
       <c r="K44" s="26"/>
       <c r="L44" s="26"/>
       <c r="M44" s="26"/>
@@ -2422,51 +2437,53 @@
         <v>780.41</v>
       </c>
       <c r="K48" s="26">
         <v>860.81</v>
       </c>
       <c r="L48" s="26">
         <v>938.22</v>
       </c>
       <c r="M48" s="26">
         <v>1023.02</v>
       </c>
     </row>
     <row r="49" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="24">
         <v>2026</v>
       </c>
       <c r="B49" s="35">
         <v>88.49</v>
       </c>
       <c r="C49" s="26">
         <v>163.06</v>
       </c>
       <c r="D49" s="26">
         <v>209.37</v>
       </c>
-      <c r="E49" s="26"/>
+      <c r="E49" s="26">
+        <v>317.27999999999997</v>
+      </c>
       <c r="F49" s="26"/>
       <c r="G49" s="26"/>
       <c r="H49" s="35"/>
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="26"/>
       <c r="L49" s="26"/>
       <c r="M49" s="26"/>
     </row>
     <row r="50" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B50" s="35"/>
       <c r="C50" s="35"/>
       <c r="D50" s="35"/>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="35"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="26"/>
       <c r="L50" s="26"/>
       <c r="M50" s="26"/>
@@ -2626,51 +2643,53 @@
         <v>565.19000000000005</v>
       </c>
       <c r="K54" s="33">
         <v>624.38</v>
       </c>
       <c r="L54" s="33">
         <v>680.65</v>
       </c>
       <c r="M54" s="33">
         <v>740.91</v>
       </c>
     </row>
     <row r="55" spans="1:17" s="45" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="27">
         <v>2026</v>
       </c>
       <c r="B55" s="41">
         <v>61.62</v>
       </c>
       <c r="C55" s="34">
         <v>110.52</v>
       </c>
       <c r="D55" s="34">
         <v>148.53</v>
       </c>
-      <c r="E55" s="34"/>
+      <c r="E55" s="34">
+        <v>227.01</v>
+      </c>
       <c r="F55" s="34"/>
       <c r="G55" s="34"/>
       <c r="H55" s="41"/>
       <c r="I55" s="34"/>
       <c r="J55" s="34"/>
       <c r="K55" s="34"/>
       <c r="L55" s="34"/>
       <c r="M55" s="34"/>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A56" s="8"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="10"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
       <c r="M56" s="7"/>
     </row>
     <row r="57" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A57" s="73" t="s">
         <v>17</v>
       </c>
@@ -2723,464 +2742,468 @@
         <v>26</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>28</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K59" s="3" t="s">
         <v>30</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="60" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A60" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B60" s="26"/>
       <c r="C60" s="26"/>
       <c r="D60" s="26"/>
-      <c r="E60" s="55"/>
+      <c r="E60" s="26"/>
       <c r="F60" s="55"/>
       <c r="G60" s="55"/>
       <c r="H60" s="35"/>
       <c r="I60" s="26"/>
       <c r="J60" s="26"/>
       <c r="K60" s="26"/>
       <c r="L60" s="26"/>
       <c r="M60" s="26"/>
     </row>
     <row r="61" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A61" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B61" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D61" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="E61" s="40" t="s">
+      <c r="E61" s="35" t="s">
         <v>0</v>
       </c>
       <c r="F61" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G61" s="40">
         <v>253050.3</v>
       </c>
       <c r="H61" s="35">
         <v>294060.98</v>
       </c>
       <c r="I61" s="26">
         <v>336755.56</v>
       </c>
       <c r="J61" s="26">
         <v>382462.05</v>
       </c>
       <c r="K61" s="39">
         <v>432108.59</v>
       </c>
       <c r="L61" s="39">
         <v>485952.29</v>
       </c>
       <c r="M61" s="35">
         <v>542403.99</v>
       </c>
     </row>
     <row r="62" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A62" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B62" s="35">
         <v>4626.09</v>
       </c>
       <c r="C62" s="35">
         <v>9159.3799999999992</v>
       </c>
       <c r="D62" s="35">
         <v>14193.98</v>
       </c>
-      <c r="E62" s="40">
+      <c r="E62" s="35">
         <v>19828.689999999999</v>
       </c>
       <c r="F62" s="40">
         <v>25648.51</v>
       </c>
       <c r="G62" s="40">
         <v>31558.47</v>
       </c>
       <c r="H62" s="35">
         <v>36843.68</v>
       </c>
       <c r="I62" s="26">
         <v>41187</v>
       </c>
       <c r="J62" s="26">
         <v>45617.599999999999</v>
       </c>
       <c r="K62" s="39">
         <v>50288.2</v>
       </c>
       <c r="L62" s="26">
         <v>54090.720000000001</v>
       </c>
       <c r="M62" s="35">
         <v>58085.1</v>
       </c>
     </row>
     <row r="63" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="24">
         <v>2024</v>
       </c>
       <c r="B63" s="35">
         <v>4830.3</v>
       </c>
       <c r="C63" s="35">
         <v>10051.1</v>
       </c>
       <c r="D63" s="35">
         <v>15853.5</v>
       </c>
-      <c r="E63" s="40">
+      <c r="E63" s="35">
         <v>21464.1</v>
       </c>
       <c r="F63" s="40">
         <v>29738.799999999999</v>
       </c>
       <c r="G63" s="40">
         <v>37694.74</v>
       </c>
       <c r="H63" s="35">
         <v>45194.8</v>
       </c>
       <c r="I63" s="26">
         <v>52103.62</v>
       </c>
       <c r="J63" s="26">
         <v>59009.54</v>
       </c>
       <c r="K63" s="39">
         <v>65591.67</v>
       </c>
       <c r="L63" s="26">
         <v>71661.56</v>
       </c>
       <c r="M63" s="35">
         <v>77507.199999999997</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
     </row>
     <row r="64" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="24">
         <v>2025</v>
       </c>
       <c r="B64" s="35">
         <v>5522.88</v>
       </c>
       <c r="C64" s="35">
         <v>10970.28</v>
       </c>
       <c r="D64" s="35">
         <v>16552.38</v>
       </c>
-      <c r="E64" s="40">
+      <c r="E64" s="35">
         <v>22293.47</v>
       </c>
       <c r="F64" s="60">
         <v>28110.83</v>
       </c>
       <c r="G64" s="40">
         <v>33930.65</v>
       </c>
       <c r="H64" s="35">
         <v>40644.31</v>
       </c>
       <c r="I64" s="26">
         <v>47359.88</v>
       </c>
       <c r="J64" s="54">
         <v>54496.69</v>
       </c>
       <c r="K64" s="39">
         <v>60736.93</v>
       </c>
       <c r="L64" s="26">
         <v>66978.7</v>
       </c>
       <c r="M64" s="35">
         <v>73116.13</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
     </row>
     <row r="65" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="24">
         <v>2026</v>
       </c>
       <c r="B65" s="35">
         <v>5536.36</v>
       </c>
       <c r="C65" s="35">
         <v>11242.67</v>
       </c>
       <c r="D65" s="35">
         <v>16807.189999999999</v>
       </c>
-      <c r="E65" s="40"/>
+      <c r="E65" s="35">
+        <v>22292.37</v>
+      </c>
       <c r="F65" s="60"/>
       <c r="G65" s="40"/>
       <c r="H65" s="35"/>
       <c r="I65" s="26"/>
       <c r="J65" s="54"/>
       <c r="K65" s="39"/>
       <c r="L65" s="26"/>
       <c r="M65" s="35"/>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
     </row>
     <row r="66" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A66" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="26"/>
       <c r="C66" s="26"/>
       <c r="D66" s="26"/>
-      <c r="E66" s="33"/>
+      <c r="E66" s="26"/>
       <c r="F66" s="40" t="s">
         <v>37</v>
       </c>
       <c r="G66" s="33"/>
       <c r="H66" s="35"/>
       <c r="I66" s="26"/>
       <c r="J66" s="26"/>
       <c r="K66" s="26"/>
       <c r="L66" s="26"/>
       <c r="M66" s="26"/>
     </row>
     <row r="67" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A67" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C67" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D67" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="E67" s="40" t="s">
+      <c r="E67" s="35" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="40" t="s">
         <v>0</v>
       </c>
       <c r="G67" s="40">
         <v>2323.2199999999998</v>
       </c>
       <c r="H67" s="35">
         <v>2658.95</v>
       </c>
       <c r="I67" s="35">
         <v>2987.64</v>
       </c>
       <c r="J67" s="35">
         <v>3345.16</v>
       </c>
       <c r="K67" s="35">
         <v>3701.41</v>
       </c>
       <c r="L67" s="35">
         <v>4067.64</v>
       </c>
       <c r="M67" s="35">
         <v>4483.51</v>
       </c>
     </row>
     <row r="68" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A68" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B68" s="35">
         <v>43.62</v>
       </c>
       <c r="C68" s="35">
         <v>86.68</v>
       </c>
       <c r="D68" s="35">
         <v>123.88</v>
       </c>
-      <c r="E68" s="40">
+      <c r="E68" s="35">
         <v>152.84</v>
       </c>
       <c r="F68" s="40">
         <v>192.4</v>
       </c>
       <c r="G68" s="40">
         <v>231.09</v>
       </c>
       <c r="H68" s="35">
         <v>271.79000000000002</v>
       </c>
       <c r="I68" s="35">
         <v>312.5</v>
       </c>
       <c r="J68" s="35">
         <v>369.3</v>
       </c>
       <c r="K68" s="35">
         <v>423.6</v>
       </c>
       <c r="L68" s="35">
         <v>462</v>
       </c>
       <c r="M68" s="35">
         <v>500.4</v>
       </c>
     </row>
     <row r="69" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="24">
         <v>2024</v>
       </c>
       <c r="B69" s="35">
         <v>57.8</v>
       </c>
       <c r="C69" s="35">
         <v>115.1</v>
       </c>
       <c r="D69" s="35">
         <v>165.2</v>
       </c>
-      <c r="E69" s="40">
+      <c r="E69" s="35">
         <v>229.5</v>
       </c>
       <c r="F69" s="40">
         <v>290.8</v>
       </c>
       <c r="G69" s="40">
         <v>357.7</v>
       </c>
       <c r="H69" s="35">
         <v>410.3</v>
       </c>
       <c r="I69" s="35">
         <v>459.69</v>
       </c>
       <c r="J69" s="35">
         <v>510</v>
       </c>
       <c r="K69" s="35">
         <v>570.29999999999995</v>
       </c>
       <c r="L69" s="35">
         <v>618.33000000000004</v>
       </c>
       <c r="M69" s="35">
         <v>668.7</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
     </row>
     <row r="70" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="24">
         <v>2025</v>
       </c>
       <c r="B70" s="35">
         <v>52.57</v>
       </c>
       <c r="C70" s="35">
         <v>96.86</v>
       </c>
       <c r="D70" s="35">
         <v>145.58000000000001</v>
       </c>
-      <c r="E70" s="40">
+      <c r="E70" s="35">
         <v>212.39</v>
       </c>
       <c r="F70" s="40">
         <v>276.3</v>
       </c>
       <c r="G70" s="40">
         <v>341.33</v>
       </c>
       <c r="H70" s="35">
         <v>434.01</v>
       </c>
       <c r="I70" s="35">
         <v>525.28</v>
       </c>
       <c r="J70" s="35">
         <v>622.66999999999996</v>
       </c>
       <c r="K70" s="35">
         <v>694.9</v>
       </c>
       <c r="L70" s="35">
         <v>768.01</v>
       </c>
       <c r="M70" s="35">
         <v>839.22</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
     </row>
     <row r="71" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="24">
         <v>2026</v>
       </c>
       <c r="B71" s="35">
         <v>46.69</v>
       </c>
       <c r="C71" s="35">
         <v>102.96</v>
       </c>
       <c r="D71" s="35">
         <v>146.88</v>
       </c>
-      <c r="E71" s="40"/>
+      <c r="E71" s="35">
+        <v>211.22</v>
+      </c>
       <c r="F71" s="40"/>
       <c r="G71" s="40"/>
       <c r="H71" s="35"/>
       <c r="I71" s="35"/>
       <c r="J71" s="35"/>
       <c r="K71" s="35"/>
       <c r="L71" s="35"/>
       <c r="M71" s="35"/>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
     </row>
     <row r="72" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="26"/>
       <c r="C72" s="26"/>
       <c r="D72" s="33"/>
       <c r="E72" s="33"/>
       <c r="F72" s="33"/>
       <c r="G72" s="33"/>
       <c r="H72" s="35"/>
       <c r="I72" s="26"/>
@@ -3871,128 +3894,136 @@
       <c r="G93" s="56"/>
       <c r="H93" s="36"/>
       <c r="I93" s="36"/>
       <c r="J93" s="54"/>
       <c r="K93" s="36"/>
       <c r="L93" s="26"/>
       <c r="M93" s="35"/>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
     </row>
     <row r="94" spans="1:17" s="22" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A94" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="36">
         <v>3818.97</v>
       </c>
       <c r="C94" s="71">
         <v>7756.73</v>
       </c>
       <c r="D94" s="36">
         <v>12044.47</v>
       </c>
-      <c r="E94" s="58"/>
+      <c r="E94" s="47">
+        <v>16967.169999999998</v>
+      </c>
       <c r="F94" s="56"/>
       <c r="G94" s="56"/>
       <c r="H94" s="36"/>
       <c r="I94" s="36"/>
       <c r="J94" s="54"/>
       <c r="K94" s="36"/>
       <c r="L94" s="26"/>
       <c r="M94" s="35"/>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
     </row>
     <row r="95" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="36"/>
       <c r="C95" s="72" t="s">
         <v>39</v>
       </c>
       <c r="D95" s="36"/>
-      <c r="E95" s="58"/>
+      <c r="E95" s="47" t="s">
+        <v>39</v>
+      </c>
       <c r="F95" s="56"/>
       <c r="G95" s="56"/>
       <c r="H95" s="36"/>
       <c r="I95" s="36"/>
       <c r="J95" s="54"/>
       <c r="K95" s="36"/>
       <c r="L95" s="26"/>
       <c r="M95" s="35"/>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
     </row>
     <row r="96" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B96" s="36">
         <v>3451.89</v>
       </c>
       <c r="C96" s="71">
         <v>7039.47</v>
       </c>
       <c r="D96" s="36">
         <v>10995.85</v>
       </c>
-      <c r="E96" s="58"/>
+      <c r="E96" s="47">
+        <v>15601.4</v>
+      </c>
       <c r="F96" s="56"/>
       <c r="G96" s="56"/>
       <c r="H96" s="36"/>
       <c r="I96" s="36"/>
       <c r="J96" s="54"/>
       <c r="K96" s="36"/>
       <c r="L96" s="26"/>
       <c r="M96" s="35"/>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
     </row>
     <row r="97" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B97" s="36">
         <v>367.08</v>
       </c>
       <c r="C97" s="71">
         <v>717.26</v>
       </c>
       <c r="D97" s="36">
         <v>1048.6199999999999</v>
       </c>
-      <c r="E97" s="58"/>
+      <c r="E97" s="47">
+        <v>1365.77</v>
+      </c>
       <c r="F97" s="56"/>
       <c r="G97" s="56"/>
       <c r="H97" s="36"/>
       <c r="I97" s="36"/>
       <c r="J97" s="54"/>
       <c r="K97" s="36"/>
       <c r="L97" s="26"/>
       <c r="M97" s="35"/>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
     </row>
     <row r="98" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="36"/>
       <c r="C98" s="26"/>
       <c r="D98" s="33"/>
       <c r="E98" s="33"/>
       <c r="F98" s="33"/>
       <c r="G98" s="33"/>
       <c r="H98" s="35"/>
       <c r="I98" s="26"/>
@@ -4637,114 +4668,120 @@
       <c r="C119" s="40"/>
       <c r="D119" s="40"/>
       <c r="E119" s="33"/>
       <c r="F119" s="33"/>
       <c r="G119" s="33"/>
       <c r="H119" s="40"/>
       <c r="I119" s="33"/>
       <c r="J119" s="33"/>
       <c r="K119" s="57"/>
       <c r="L119" s="33"/>
       <c r="M119" s="33"/>
     </row>
     <row r="120" spans="1:13" s="50" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A120" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B120" s="40">
         <v>35.79</v>
       </c>
       <c r="C120" s="40">
         <v>72.430000000000007</v>
       </c>
       <c r="D120" s="40">
         <v>111.48</v>
       </c>
-      <c r="E120" s="33"/>
+      <c r="E120" s="33">
+        <v>155.1</v>
+      </c>
       <c r="F120" s="33"/>
       <c r="G120" s="33"/>
       <c r="H120" s="40"/>
       <c r="I120" s="33"/>
       <c r="J120" s="33"/>
       <c r="K120" s="33"/>
       <c r="L120" s="33"/>
       <c r="M120" s="33"/>
     </row>
     <row r="121" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="40"/>
       <c r="C121" s="40"/>
       <c r="D121" s="40"/>
       <c r="E121" s="33"/>
       <c r="F121" s="33"/>
       <c r="G121" s="33"/>
       <c r="H121" s="40"/>
       <c r="I121" s="33"/>
       <c r="J121" s="33"/>
       <c r="K121" s="33"/>
       <c r="L121" s="33"/>
       <c r="M121" s="33"/>
     </row>
     <row r="122" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B122" s="40">
         <v>31.96</v>
       </c>
       <c r="C122" s="40">
         <v>64.92</v>
       </c>
       <c r="D122" s="40">
         <v>100.54</v>
       </c>
-      <c r="E122" s="33"/>
+      <c r="E122" s="33">
+        <v>140.91</v>
+      </c>
       <c r="F122" s="33"/>
       <c r="G122" s="33"/>
       <c r="H122" s="40"/>
       <c r="I122" s="33"/>
       <c r="J122" s="33"/>
       <c r="K122" s="33"/>
       <c r="L122" s="33"/>
       <c r="M122" s="33"/>
     </row>
     <row r="123" spans="1:13" s="51" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B123" s="41">
         <v>3.82</v>
       </c>
       <c r="C123" s="41">
         <v>7.51</v>
       </c>
-      <c r="D123" s="40">
+      <c r="D123" s="41">
         <v>10.94</v>
       </c>
-      <c r="E123" s="34"/>
+      <c r="E123" s="34">
+        <v>14.19</v>
+      </c>
       <c r="F123" s="34"/>
       <c r="G123" s="34"/>
       <c r="H123" s="41"/>
       <c r="I123" s="34"/>
       <c r="J123" s="33"/>
       <c r="K123" s="34"/>
       <c r="L123" s="34"/>
       <c r="M123" s="34"/>
     </row>
     <row r="124" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="74" t="s">
         <v>35</v>
       </c>
       <c r="B124" s="74"/>
       <c r="C124" s="74"/>
       <c r="D124" s="74"/>
       <c r="E124" s="74"/>
       <c r="F124" s="74"/>
       <c r="G124" s="74"/>
       <c r="H124" s="74"/>
       <c r="I124" s="74"/>
       <c r="J124" s="74"/>
       <c r="K124" s="74"/>
       <c r="L124" s="74"/>
       <c r="M124" s="74"/>
@@ -5012,51 +5049,53 @@
       </c>
       <c r="L133" s="39">
         <v>2053.41</v>
       </c>
       <c r="M133" s="26">
         <v>2266.5100000000002</v>
       </c>
       <c r="N133" s="26"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
     </row>
     <row r="134" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A134" s="24">
         <v>2026</v>
       </c>
       <c r="B134" s="35">
         <v>1017.25</v>
       </c>
       <c r="C134" s="35">
         <v>1895.69</v>
       </c>
       <c r="D134" s="35">
         <v>2849.63</v>
       </c>
-      <c r="E134" s="35"/>
+      <c r="E134" s="35">
+        <v>3833.08</v>
+      </c>
       <c r="F134" s="54"/>
       <c r="G134" s="37"/>
       <c r="H134" s="54"/>
       <c r="I134" s="35"/>
       <c r="J134" s="54"/>
       <c r="K134" s="39"/>
       <c r="L134" s="39"/>
       <c r="M134" s="26"/>
       <c r="N134" s="26"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
     </row>
     <row r="135" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A135" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B135" s="26"/>
       <c r="C135" s="26"/>
       <c r="D135" s="26"/>
       <c r="E135" s="26"/>
       <c r="F135" s="26"/>
       <c r="G135" s="38"/>
       <c r="H135" s="35"/>
       <c r="I135" s="26"/>
@@ -5228,51 +5267,53 @@
       </c>
       <c r="L139" s="33">
         <v>1804.38</v>
       </c>
       <c r="M139" s="40">
         <v>1990.95</v>
       </c>
       <c r="N139" s="43"/>
       <c r="O139" s="43"/>
       <c r="P139" s="43"/>
       <c r="Q139" s="43"/>
     </row>
     <row r="140" spans="1:17" s="51" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="62">
         <v>2026</v>
       </c>
       <c r="B140" s="34">
         <v>203.57</v>
       </c>
       <c r="C140" s="34">
         <v>379.36</v>
       </c>
       <c r="D140" s="34">
         <v>570.26</v>
       </c>
-      <c r="E140" s="62"/>
+      <c r="E140" s="34">
+        <v>767.07</v>
+      </c>
       <c r="F140" s="62"/>
       <c r="G140" s="62"/>
       <c r="H140" s="62"/>
       <c r="I140" s="62"/>
       <c r="J140" s="62"/>
       <c r="K140" s="62"/>
       <c r="L140" s="62"/>
       <c r="M140" s="63"/>
     </row>
     <row r="141" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A141" s="73" t="s">
         <v>19</v>
       </c>
       <c r="B141" s="73"/>
       <c r="C141" s="73"/>
       <c r="D141" s="73"/>
       <c r="E141" s="73"/>
       <c r="F141" s="73"/>
       <c r="G141" s="73"/>
       <c r="H141" s="73"/>
       <c r="I141" s="73"/>
       <c r="J141" s="73"/>
       <c r="K141" s="73"/>
       <c r="L141" s="73"/>
       <c r="M141" s="73"/>
@@ -5493,51 +5534,53 @@
       </c>
       <c r="J148" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K148" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L148" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M148" s="16"/>
     </row>
     <row r="149" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A149" s="53">
         <v>2026</v>
       </c>
       <c r="B149" s="16">
         <v>0</v>
       </c>
       <c r="C149" s="35">
         <v>0</v>
       </c>
       <c r="D149" s="35">
         <v>0</v>
       </c>
-      <c r="E149" s="16"/>
+      <c r="E149" s="16">
+        <v>0</v>
+      </c>
       <c r="F149" s="35"/>
       <c r="G149" s="16"/>
       <c r="H149" s="16"/>
       <c r="I149" s="16"/>
       <c r="J149" s="16"/>
       <c r="K149" s="16"/>
       <c r="L149" s="16"/>
       <c r="M149" s="16"/>
     </row>
     <row r="150" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A150" s="53"/>
       <c r="B150" s="16"/>
       <c r="C150" s="26"/>
       <c r="D150" s="26"/>
       <c r="E150" s="16"/>
       <c r="F150" s="35"/>
       <c r="G150" s="16"/>
       <c r="H150" s="16"/>
       <c r="I150" s="16"/>
       <c r="J150" s="16"/>
       <c r="K150" s="16"/>
       <c r="L150" s="16"/>
       <c r="M150" s="16"/>
     </row>
     <row r="151" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
@@ -5710,51 +5753,53 @@
         <v>0</v>
       </c>
       <c r="K155" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L155" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M155" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A156" s="53">
         <v>2026</v>
       </c>
       <c r="B156" s="16">
         <v>0</v>
       </c>
       <c r="C156" s="35">
         <v>0</v>
       </c>
       <c r="D156" s="35">
         <v>0</v>
       </c>
-      <c r="E156" s="16"/>
+      <c r="E156" s="16">
+        <v>0</v>
+      </c>
       <c r="F156" s="35"/>
       <c r="G156" s="16"/>
       <c r="H156" s="16"/>
       <c r="I156" s="16"/>
       <c r="J156" s="16"/>
       <c r="K156" s="16"/>
       <c r="L156" s="16"/>
       <c r="M156" s="16"/>
     </row>
     <row r="157" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A157" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B157" s="23"/>
       <c r="C157" s="35"/>
       <c r="D157" s="26"/>
       <c r="E157" s="15"/>
       <c r="F157" s="26"/>
       <c r="G157" s="15"/>
       <c r="H157" s="15"/>
       <c r="I157" s="15"/>
       <c r="J157" s="15"/>
       <c r="K157" s="15"/>
       <c r="L157" s="15"/>
       <c r="M157" s="15"/>
@@ -5922,51 +5967,53 @@
       </c>
       <c r="L161" s="26">
         <v>66.48</v>
       </c>
       <c r="M161" s="35">
         <v>71.12</v>
       </c>
       <c r="N161" s="15"/>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
     </row>
     <row r="162" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="53">
         <v>2026</v>
       </c>
       <c r="B162" s="35">
         <v>10.87</v>
       </c>
       <c r="C162" s="35">
         <v>20.239999999999998</v>
       </c>
       <c r="D162" s="35">
         <v>30.4</v>
       </c>
-      <c r="E162" s="35"/>
+      <c r="E162" s="35">
+        <v>10.35</v>
+      </c>
       <c r="F162" s="26"/>
       <c r="G162" s="35"/>
       <c r="H162" s="54"/>
       <c r="I162" s="35"/>
       <c r="J162" s="54"/>
       <c r="K162" s="26"/>
       <c r="L162" s="26"/>
       <c r="M162" s="35"/>
       <c r="N162" s="15"/>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
     </row>
     <row r="163" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A163" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B163" s="26"/>
       <c r="C163" s="35"/>
       <c r="D163" s="26"/>
       <c r="E163" s="26"/>
       <c r="F163" s="26"/>
       <c r="G163" s="26"/>
       <c r="H163" s="35"/>
       <c r="I163" s="26"/>
@@ -6138,50 +6185,53 @@
       </c>
       <c r="L167" s="33">
         <v>81.11</v>
       </c>
       <c r="M167" s="33">
         <v>86.34</v>
       </c>
       <c r="N167" s="43"/>
       <c r="O167" s="43"/>
       <c r="P167" s="43"/>
       <c r="Q167" s="43"/>
     </row>
     <row r="168" spans="1:17" s="51" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="51">
         <v>2026</v>
       </c>
       <c r="B168" s="34">
         <v>9.34</v>
       </c>
       <c r="C168" s="34">
         <v>17.14</v>
       </c>
       <c r="D168" s="34">
         <v>25.33</v>
       </c>
+      <c r="E168" s="34">
+        <v>33.119999999999997</v>
+      </c>
       <c r="H168" s="62"/>
       <c r="K168" s="62"/>
       <c r="L168" s="62"/>
     </row>
     <row r="169" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A169" s="69" t="s">
         <v>20</v>
       </c>
       <c r="B169" s="69"/>
       <c r="C169" s="69"/>
       <c r="D169" s="51"/>
       <c r="E169" s="69"/>
       <c r="F169" s="69"/>
       <c r="G169" s="69"/>
       <c r="H169" s="69"/>
       <c r="I169" s="69"/>
       <c r="J169" s="69"/>
       <c r="K169" s="69"/>
       <c r="L169" s="69"/>
       <c r="M169" s="69"/>
     </row>
     <row r="170" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A170" s="6"/>
       <c r="B170" s="7"/>
       <c r="C170" s="7"/>
@@ -6402,51 +6452,53 @@
         <v>0.66</v>
       </c>
       <c r="K176" s="26">
         <v>0.86</v>
       </c>
       <c r="L176" s="26">
         <v>0.96</v>
       </c>
       <c r="M176" s="26">
         <v>0.96</v>
       </c>
     </row>
     <row r="177" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A177" s="53">
         <v>2026</v>
       </c>
       <c r="B177" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C177" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D177" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="E177" s="29"/>
+      <c r="E177" s="29" t="s">
+        <v>0</v>
+      </c>
       <c r="F177" s="29"/>
       <c r="G177" s="26"/>
       <c r="H177" s="35"/>
       <c r="I177" s="26"/>
       <c r="J177" s="26"/>
       <c r="K177" s="26"/>
       <c r="L177" s="26"/>
       <c r="M177" s="26"/>
     </row>
     <row r="178" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B178" s="16"/>
       <c r="C178" s="16"/>
       <c r="D178" s="16"/>
       <c r="E178" s="16"/>
       <c r="F178" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G178" s="26"/>
       <c r="H178" s="35"/>
       <c r="I178" s="26"/>
       <c r="J178" s="26"/>
       <c r="K178" s="26"/>
@@ -6606,51 +6658,53 @@
         <v>0</v>
       </c>
       <c r="K182" s="35">
         <v>0</v>
       </c>
       <c r="L182" s="26">
         <v>0</v>
       </c>
       <c r="M182" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="53">
         <v>2026</v>
       </c>
       <c r="B183" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C183" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D183" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="E183" s="29"/>
+      <c r="E183" s="29" t="s">
+        <v>0</v>
+      </c>
       <c r="F183" s="29"/>
       <c r="G183" s="26"/>
       <c r="H183" s="35"/>
       <c r="I183" s="26"/>
       <c r="J183" s="26"/>
       <c r="K183" s="35"/>
       <c r="L183" s="26"/>
       <c r="M183" s="26"/>
     </row>
     <row r="184" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="16"/>
       <c r="C184" s="16"/>
       <c r="D184" s="16"/>
       <c r="E184" s="16"/>
       <c r="F184" s="16"/>
       <c r="G184" s="26"/>
       <c r="H184" s="35"/>
       <c r="I184" s="26"/>
       <c r="J184" s="26"/>
       <c r="K184" s="26"/>
       <c r="L184" s="26"/>
       <c r="M184" s="26"/>
@@ -6808,51 +6862,53 @@
         <v>10.07</v>
       </c>
       <c r="K188" s="26">
         <v>10.4</v>
       </c>
       <c r="L188" s="26">
         <v>10.51</v>
       </c>
       <c r="M188" s="26">
         <v>10.51</v>
       </c>
     </row>
     <row r="189" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A189" s="53">
         <v>2026</v>
       </c>
       <c r="B189" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C189" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D189" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="E189" s="29"/>
+      <c r="E189" s="29" t="s">
+        <v>0</v>
+      </c>
       <c r="F189" s="29"/>
       <c r="G189" s="26"/>
       <c r="H189" s="54"/>
       <c r="I189" s="26"/>
       <c r="J189" s="26"/>
       <c r="K189" s="26"/>
       <c r="L189" s="26"/>
       <c r="M189" s="26"/>
     </row>
     <row r="190" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B190" s="16"/>
       <c r="C190" s="16"/>
       <c r="D190" s="16"/>
       <c r="E190" s="16"/>
       <c r="F190" s="16"/>
       <c r="G190" s="26"/>
       <c r="H190" s="35"/>
       <c r="I190" s="26"/>
       <c r="J190" s="26"/>
       <c r="K190" s="26"/>
       <c r="L190" s="26"/>
       <c r="M190" s="26"/>
@@ -7004,54 +7060,57 @@
         <v>0.06</v>
       </c>
       <c r="I194" s="67">
         <v>0.08</v>
       </c>
       <c r="J194" s="67">
         <v>0.09</v>
       </c>
       <c r="K194" s="68">
         <v>0.09</v>
       </c>
       <c r="L194" s="68">
         <v>0.09</v>
       </c>
       <c r="M194" s="67">
         <v>0.09</v>
       </c>
     </row>
     <row r="195" spans="1:13" s="51" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A195" s="51">
         <v>2026</v>
       </c>
       <c r="B195" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="C195" s="51" t="s">
-[...2 lines deleted...]
-      <c r="D195" s="51" t="s">
+      <c r="C195" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="D195" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="E195" s="75" t="s">
         <v>0</v>
       </c>
       <c r="H195" s="62"/>
       <c r="K195" s="62"/>
       <c r="L195" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A141:M141"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A126:M126"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A124:M124"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">