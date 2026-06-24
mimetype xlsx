--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="6195" windowWidth="14310" windowHeight="6210"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="465" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="473" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd tons</t>
   </si>
   <si>
     <t>Freight turnover, mln. ton/km</t>
   </si>
   <si>
     <t>Transportation of  passengers, thsd. people</t>
   </si>
   <si>
     <t>Passenger turnover, mln.passenger/kms</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd. tons</t>
   </si>
   <si>
     <t>Transportation of passengers, thsd. people</t>
   </si>
   <si>
     <t>all modes of motor vehicles and urban electric transport</t>
   </si>
   <si>
@@ -131,50 +131,53 @@
     <t>January-November</t>
   </si>
   <si>
     <t xml:space="preserve">January-December </t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>*Statiscal data on the Transport industry since January 2023 have been formed taking into account changes in the methodological approach to the formation of indicators of the activities of individual enterpreneus engaged in commercial transportation of goods and passengers by road transport. In order to obtain comparable data with the same period last year, the main indicators of the Transport industry for 2022 have been reformed.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>,</t>
   </si>
   <si>
     <t>10126,,5</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>0,0,</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -297,51 +300,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
@@ -405,124 +408,120 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -790,91 +789,91 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q195"/>
+  <dimension ref="A1:Q196"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O181" sqref="O181"/>
+      <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="5" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="10" style="5" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="5" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="5" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="73"/>
-[...10 lines deleted...]
-      <c r="M1" s="73"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -977,157 +976,159 @@
         <v>40001.39</v>
       </c>
       <c r="H6" s="35">
         <v>46756.92</v>
       </c>
       <c r="I6" s="26">
         <v>52564.7</v>
       </c>
       <c r="J6" s="26">
         <v>58476.7</v>
       </c>
       <c r="K6" s="26">
         <v>64690.1</v>
       </c>
       <c r="L6" s="26">
         <v>69988.350000000006</v>
       </c>
       <c r="M6" s="26">
         <v>75476.7</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="24">
         <v>2024</v>
       </c>
-      <c r="B7" s="47">
+      <c r="B7" s="45">
         <v>6193.6</v>
       </c>
       <c r="C7" s="33">
         <v>12582.4</v>
       </c>
       <c r="D7" s="26">
         <v>19721.599999999999</v>
       </c>
       <c r="E7" s="40">
         <v>26561.599999999999</v>
       </c>
       <c r="F7" s="26">
         <v>36110.800000000003</v>
       </c>
       <c r="G7" s="26">
         <v>45328.3</v>
       </c>
       <c r="H7" s="35">
         <v>54134.9</v>
       </c>
       <c r="I7" s="26">
         <v>62387.49</v>
       </c>
       <c r="J7" s="26">
         <v>70657.2</v>
       </c>
       <c r="K7" s="26">
         <v>78852.27</v>
       </c>
       <c r="L7" s="26">
         <v>86294.86</v>
       </c>
       <c r="M7" s="26">
         <v>93688.21</v>
       </c>
       <c r="N7" s="26"/>
       <c r="O7" s="15"/>
       <c r="P7" s="15"/>
       <c r="Q7" s="15"/>
     </row>
     <row r="8" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24">
         <v>2025</v>
       </c>
-      <c r="B8" s="47">
+      <c r="B8" s="45">
         <v>6836.91</v>
       </c>
-      <c r="C8" s="70">
+      <c r="C8" s="65">
         <v>13892.53</v>
       </c>
       <c r="D8" s="26">
         <v>21339.59</v>
       </c>
       <c r="E8" s="40">
         <v>28645.53</v>
       </c>
-      <c r="F8" s="54">
+      <c r="F8" s="65">
         <v>36207.89</v>
       </c>
       <c r="G8" s="26">
         <v>43714.27</v>
       </c>
       <c r="H8" s="35">
         <v>52210.21</v>
       </c>
-      <c r="I8" s="54">
+      <c r="I8" s="52">
         <v>60767.64</v>
       </c>
-      <c r="J8" s="54">
+      <c r="J8" s="52">
         <v>69733.350000000006</v>
       </c>
       <c r="K8" s="26">
         <v>77896.33</v>
       </c>
       <c r="L8" s="26">
         <v>86013.34</v>
       </c>
       <c r="M8" s="26">
         <v>94313.279999999999</v>
       </c>
       <c r="N8" s="26"/>
       <c r="O8" s="15"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="15"/>
     </row>
     <row r="9" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="24">
         <v>2026</v>
       </c>
-      <c r="B9" s="47">
+      <c r="B9" s="45">
         <v>8147.14</v>
       </c>
-      <c r="C9" s="70">
+      <c r="C9" s="65">
         <v>15866.61</v>
       </c>
       <c r="D9" s="26">
         <v>23637.91</v>
       </c>
       <c r="E9" s="40">
         <v>30895.45</v>
       </c>
-      <c r="F9" s="54"/>
+      <c r="F9" s="65">
+        <v>38568.879999999997</v>
+      </c>
       <c r="G9" s="26"/>
       <c r="H9" s="35"/>
-      <c r="I9" s="54"/>
-      <c r="J9" s="54"/>
+      <c r="I9" s="52"/>
+      <c r="J9" s="52"/>
       <c r="K9" s="26"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="26"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
     </row>
     <row r="10" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="35"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
     </row>
@@ -1195,153 +1196,155 @@
         <v>7546.53</v>
       </c>
       <c r="H12" s="35">
         <v>8792.5</v>
       </c>
       <c r="I12" s="26">
         <v>10049.299999999999</v>
       </c>
       <c r="J12" s="26">
         <v>11306.5</v>
       </c>
       <c r="K12" s="26">
         <v>12651.2</v>
       </c>
       <c r="L12" s="26">
         <v>13948.72</v>
       </c>
       <c r="M12" s="26">
         <v>15230.7</v>
       </c>
     </row>
     <row r="13" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="24">
         <v>2024</v>
       </c>
-      <c r="B13" s="47">
+      <c r="B13" s="45">
         <v>1209.5</v>
       </c>
       <c r="C13" s="33">
         <v>2250.8000000000002</v>
       </c>
       <c r="D13" s="26">
         <v>3406.9</v>
       </c>
       <c r="E13" s="26">
         <v>4504.3</v>
       </c>
       <c r="F13" s="26">
         <v>5635.6</v>
       </c>
       <c r="G13" s="26">
         <v>6741.3</v>
       </c>
       <c r="H13" s="35">
         <v>7893.3</v>
       </c>
       <c r="I13" s="26">
         <v>9042.5499999999993</v>
       </c>
       <c r="J13" s="26">
         <v>10201.799999999999</v>
       </c>
       <c r="K13" s="26">
         <v>11483.5</v>
       </c>
       <c r="L13" s="26">
         <v>12693.41</v>
       </c>
       <c r="M13" s="26">
         <v>13956.24</v>
       </c>
       <c r="N13" s="26"/>
       <c r="O13" s="15"/>
       <c r="P13" s="15"/>
       <c r="Q13" s="15"/>
     </row>
     <row r="14" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="24">
         <v>2025</v>
       </c>
-      <c r="B14" s="47">
+      <c r="B14" s="45">
         <v>1162.92</v>
       </c>
       <c r="C14" s="33">
         <v>2579.4</v>
       </c>
       <c r="D14" s="26">
         <v>4123.7</v>
       </c>
       <c r="E14" s="26">
         <v>5620.05</v>
       </c>
       <c r="F14" s="26">
         <v>7085.4</v>
       </c>
       <c r="G14" s="26">
         <v>8535.68</v>
       </c>
       <c r="H14" s="35" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="26">
         <v>11751.47</v>
       </c>
       <c r="J14" s="26">
         <v>13385.57</v>
       </c>
       <c r="K14" s="26">
         <v>15098.45</v>
       </c>
       <c r="L14" s="26">
         <v>16796.810000000001</v>
       </c>
       <c r="M14" s="26">
         <v>19051.169999999998</v>
       </c>
       <c r="N14" s="26"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
     </row>
     <row r="15" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="24">
         <v>2026</v>
       </c>
-      <c r="B15" s="47">
+      <c r="B15" s="45">
         <v>1692.79</v>
       </c>
       <c r="C15" s="33">
         <v>3025.15</v>
       </c>
       <c r="D15" s="26">
         <v>4486.24</v>
       </c>
       <c r="E15" s="26">
         <v>5607.03</v>
       </c>
-      <c r="F15" s="26"/>
+      <c r="F15" s="26">
+        <v>7032.53</v>
+      </c>
       <c r="G15" s="26"/>
       <c r="H15" s="35"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="26"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
     </row>
     <row r="16" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="26"/>
       <c r="H16" s="35"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
@@ -1413,153 +1416,155 @@
         <v>23422.400000000001</v>
       </c>
       <c r="H18" s="35">
         <v>26792.6</v>
       </c>
       <c r="I18" s="26">
         <v>30213.8</v>
       </c>
       <c r="J18" s="26">
         <v>35157.4</v>
       </c>
       <c r="K18" s="26">
         <v>40073.9</v>
       </c>
       <c r="L18" s="26">
         <v>48934.239999999998</v>
       </c>
       <c r="M18" s="26">
         <v>57201</v>
       </c>
     </row>
     <row r="19" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="24">
         <v>2024</v>
       </c>
-      <c r="B19" s="47">
+      <c r="B19" s="45">
         <v>3623.12</v>
       </c>
       <c r="C19" s="26">
         <v>7192.1</v>
       </c>
       <c r="D19" s="26">
         <v>11343.8</v>
       </c>
       <c r="E19" s="26">
         <v>16448.5</v>
       </c>
-      <c r="F19" s="47">
+      <c r="F19" s="45">
         <v>21297.32</v>
       </c>
       <c r="G19" s="26">
         <v>25656.639999999999</v>
       </c>
       <c r="H19" s="35">
         <v>33355.699999999997</v>
       </c>
       <c r="I19" s="26">
         <v>41305.42</v>
       </c>
       <c r="J19" s="26">
         <v>49857.8</v>
       </c>
       <c r="K19" s="26">
         <v>54574.23</v>
       </c>
       <c r="L19" s="26">
         <v>59135.39</v>
       </c>
       <c r="M19" s="26">
         <v>63569.09</v>
       </c>
       <c r="N19" s="26"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
     </row>
     <row r="20" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>2025</v>
       </c>
-      <c r="B20" s="47">
+      <c r="B20" s="45">
         <v>3964.15</v>
       </c>
-      <c r="C20" s="70">
+      <c r="C20" s="65">
         <v>8318.9599999999991</v>
       </c>
       <c r="D20" s="26">
         <v>12880.49</v>
       </c>
       <c r="E20" s="26">
         <v>17977.560000000001</v>
       </c>
-      <c r="F20" s="54">
+      <c r="F20" s="65">
         <v>22876.13</v>
       </c>
       <c r="G20" s="26">
         <v>27437.5</v>
       </c>
       <c r="H20" s="35">
         <v>31707.3</v>
       </c>
       <c r="I20" s="26">
         <v>36148.6</v>
       </c>
       <c r="J20" s="26">
         <v>41218.660000000003</v>
       </c>
       <c r="K20" s="26">
         <v>46436.01</v>
       </c>
       <c r="L20" s="26">
         <v>51170.46</v>
       </c>
       <c r="M20" s="26">
         <v>55912.25</v>
       </c>
       <c r="N20" s="26"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
     </row>
     <row r="21" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="24">
         <v>2026</v>
       </c>
-      <c r="B21" s="47">
+      <c r="B21" s="45">
         <v>3918.33</v>
       </c>
-      <c r="C21" s="70">
+      <c r="C21" s="65">
         <v>7910.03</v>
       </c>
       <c r="D21" s="26">
         <v>12321.45</v>
       </c>
       <c r="E21" s="26">
         <v>17324.8</v>
       </c>
-      <c r="F21" s="54"/>
+      <c r="F21" s="66">
+        <v>21712.720000000001</v>
+      </c>
       <c r="G21" s="26"/>
       <c r="H21" s="35"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="26"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
     <row r="22" spans="1:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="35"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
@@ -1590,239 +1595,241 @@
         <v>1555.3</v>
       </c>
       <c r="H23" s="35">
         <v>1842.3</v>
       </c>
       <c r="I23" s="26">
         <v>2129.6</v>
       </c>
       <c r="J23" s="26">
         <v>2392.5</v>
       </c>
       <c r="K23" s="26">
         <v>2679.8</v>
       </c>
       <c r="L23" s="26">
         <v>3002.9</v>
       </c>
       <c r="M23" s="26">
         <v>3344.8</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A24" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B24" s="48">
+      <c r="B24" s="46">
         <v>104.3</v>
       </c>
       <c r="C24" s="33">
         <v>196.9</v>
       </c>
       <c r="D24" s="33">
         <v>294</v>
       </c>
       <c r="E24" s="33">
         <v>382.6</v>
       </c>
       <c r="F24" s="33">
         <v>473.4</v>
       </c>
       <c r="G24" s="33">
         <v>573.29999999999995</v>
       </c>
       <c r="H24" s="40">
         <v>678.2</v>
       </c>
       <c r="I24" s="33">
         <v>782.6</v>
       </c>
       <c r="J24" s="33">
         <v>877.9</v>
       </c>
       <c r="K24" s="33">
         <v>974.4</v>
       </c>
       <c r="L24" s="33">
         <v>1096.0999999999999</v>
       </c>
       <c r="M24" s="33">
         <v>1209.5</v>
       </c>
     </row>
     <row r="25" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="42">
         <v>2024</v>
       </c>
-      <c r="B25" s="48">
+      <c r="B25" s="46">
         <v>87.2</v>
       </c>
       <c r="C25" s="33">
         <v>101.8</v>
       </c>
       <c r="D25" s="33">
         <v>240.7</v>
       </c>
       <c r="E25" s="33">
         <v>232.3</v>
       </c>
       <c r="F25" s="33">
         <v>414.5</v>
       </c>
       <c r="G25" s="33">
         <v>511.3</v>
       </c>
       <c r="H25" s="40">
         <v>643.79999999999995</v>
       </c>
       <c r="I25" s="33">
         <v>774.8</v>
       </c>
       <c r="J25" s="33">
         <v>888.9</v>
       </c>
       <c r="K25" s="33">
         <v>977.36</v>
       </c>
       <c r="L25" s="33">
         <v>1064.29</v>
       </c>
       <c r="M25" s="33">
         <v>1146.83</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
     </row>
     <row r="26" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="42">
         <v>2025</v>
       </c>
-      <c r="B26" s="48">
+      <c r="B26" s="46">
         <v>93.2</v>
       </c>
       <c r="C26" s="33">
         <v>189</v>
       </c>
       <c r="D26" s="33">
         <v>292.2</v>
       </c>
       <c r="E26" s="33">
         <v>397.5</v>
       </c>
       <c r="F26" s="33">
         <v>508</v>
       </c>
       <c r="G26" s="33">
         <v>632.61</v>
       </c>
       <c r="H26" s="40">
         <v>767</v>
       </c>
       <c r="I26" s="33">
         <v>897.96</v>
       </c>
       <c r="J26" s="33">
         <v>1000.8</v>
       </c>
       <c r="K26" s="33">
         <v>1110.96</v>
       </c>
       <c r="L26" s="33">
         <v>1214.1400000000001</v>
       </c>
       <c r="M26" s="33">
         <v>1321.69</v>
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
     </row>
-    <row r="27" spans="1:17" s="46" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:17" s="44" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="27">
         <v>2026</v>
       </c>
-      <c r="B27" s="49">
+      <c r="B27" s="47">
         <v>106.74</v>
       </c>
       <c r="C27" s="34">
         <v>200.09</v>
       </c>
       <c r="D27" s="34">
         <v>309.89999999999998</v>
       </c>
       <c r="E27" s="34">
         <v>415.23</v>
       </c>
-      <c r="F27" s="34"/>
+      <c r="F27" s="34">
+        <v>524.91</v>
+      </c>
       <c r="G27" s="34"/>
       <c r="H27" s="41"/>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="34"/>
       <c r="L27" s="34"/>
       <c r="M27" s="34"/>
-      <c r="N27" s="45"/>
-[...2 lines deleted...]
-      <c r="Q27" s="45"/>
+      <c r="N27" s="43"/>
+      <c r="O27" s="43"/>
+      <c r="P27" s="43"/>
+      <c r="Q27" s="43"/>
     </row>
     <row r="28" spans="1:17" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="74" t="s">
+      <c r="A28" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="B28" s="74"/>
-[...10 lines deleted...]
-      <c r="M28" s="74"/>
+      <c r="B28" s="70"/>
+      <c r="C28" s="70"/>
+      <c r="D28" s="70"/>
+      <c r="E28" s="70"/>
+      <c r="F28" s="70"/>
+      <c r="G28" s="70"/>
+      <c r="H28" s="70"/>
+      <c r="I28" s="70"/>
+      <c r="J28" s="70"/>
+      <c r="K28" s="70"/>
+      <c r="L28" s="70"/>
+      <c r="M28" s="70"/>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A29" s="73" t="s">
+      <c r="A29" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="73"/>
-[...10 lines deleted...]
-      <c r="M29" s="73"/>
+      <c r="B29" s="69"/>
+      <c r="C29" s="69"/>
+      <c r="D29" s="69"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="69"/>
+      <c r="H29" s="69"/>
+      <c r="I29" s="69"/>
+      <c r="J29" s="69"/>
+      <c r="K29" s="69"/>
+      <c r="L29" s="69"/>
+      <c r="M29" s="69"/>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A30" s="6"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:17" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1"/>
       <c r="B31" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="3" t="s">
@@ -1946,137 +1953,139 @@
         <v>12572.9</v>
       </c>
       <c r="L34" s="26">
         <v>13885.59</v>
       </c>
       <c r="M34" s="26">
         <v>15191.6</v>
       </c>
     </row>
     <row r="35" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="24">
         <v>2024</v>
       </c>
       <c r="B35" s="26">
         <v>1173.9000000000001</v>
       </c>
       <c r="C35" s="26">
         <v>2165.3000000000002</v>
       </c>
       <c r="D35" s="26">
         <v>3317.9</v>
       </c>
       <c r="E35" s="26">
         <v>4363.2</v>
       </c>
-      <c r="F35" s="59">
+      <c r="F35" s="45">
         <v>5460.2</v>
       </c>
       <c r="G35" s="26">
         <v>6556.25</v>
       </c>
       <c r="H35" s="35">
         <v>7695.9</v>
       </c>
       <c r="I35" s="26">
         <v>8836.48</v>
       </c>
       <c r="J35" s="26">
         <v>10002.91</v>
       </c>
       <c r="K35" s="26">
         <v>11416.47</v>
       </c>
       <c r="L35" s="26">
         <v>12609.24</v>
       </c>
       <c r="M35" s="26">
         <v>13960.69</v>
       </c>
     </row>
     <row r="36" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="24">
         <v>2025</v>
       </c>
       <c r="B36" s="26">
         <v>1122</v>
       </c>
       <c r="C36" s="26">
         <v>2557.88</v>
       </c>
       <c r="D36" s="26">
         <v>4114.62</v>
       </c>
       <c r="E36" s="26">
         <v>5608.47</v>
       </c>
-      <c r="F36" s="54">
+      <c r="F36" s="65">
         <v>7162.57</v>
       </c>
       <c r="G36" s="26">
         <v>8670.52</v>
       </c>
       <c r="H36" s="35">
         <v>10369.120000000001</v>
       </c>
       <c r="I36" s="26">
         <v>11919.41</v>
       </c>
-      <c r="J36" s="54">
+      <c r="J36" s="52">
         <v>13558.38</v>
       </c>
       <c r="K36" s="26">
         <v>15288.31</v>
       </c>
       <c r="L36" s="26">
         <v>16980.28</v>
       </c>
       <c r="M36" s="26">
         <v>18929.68</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="24">
         <v>2026</v>
       </c>
       <c r="B37" s="26">
         <v>1593.52</v>
       </c>
       <c r="C37" s="26">
         <v>2728.24</v>
       </c>
       <c r="D37" s="26">
         <v>3981.09</v>
       </c>
       <c r="E37" s="26">
         <v>4769.99</v>
       </c>
-      <c r="F37" s="54"/>
+      <c r="F37" s="66">
+        <v>6001.49</v>
+      </c>
       <c r="G37" s="26"/>
       <c r="H37" s="35"/>
       <c r="I37" s="26"/>
-      <c r="J37" s="54"/>
+      <c r="J37" s="52"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
     </row>
     <row r="38" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A38" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="26"/>
       <c r="C38" s="26"/>
       <c r="D38" s="26"/>
       <c r="E38" s="26"/>
       <c r="F38" s="26"/>
       <c r="G38" s="26"/>
       <c r="H38" s="35"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="35"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="8">
         <v>2022</v>
       </c>
@@ -2234,51 +2243,53 @@
         <v>12760.17</v>
       </c>
       <c r="L42" s="26">
         <v>14224.41</v>
       </c>
       <c r="M42" s="26">
         <v>16221.1</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="24">
         <v>2026</v>
       </c>
       <c r="B43" s="26">
         <v>1442.53</v>
       </c>
       <c r="C43" s="26">
         <v>2542.8200000000002</v>
       </c>
       <c r="D43" s="26">
         <v>3769.09</v>
       </c>
       <c r="E43" s="26">
         <v>4628.74</v>
       </c>
-      <c r="F43" s="26"/>
+      <c r="F43" s="26">
+        <v>5803.56</v>
+      </c>
       <c r="G43" s="26"/>
       <c r="H43" s="35"/>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A44" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="26"/>
       <c r="C44" s="26"/>
       <c r="D44" s="26"/>
       <c r="E44" s="26"/>
       <c r="F44" s="26"/>
       <c r="G44" s="26"/>
       <c r="H44" s="35"/>
       <c r="I44" s="26"/>
       <c r="J44" s="26"/>
       <c r="K44" s="26"/>
       <c r="L44" s="26"/>
       <c r="M44" s="26"/>
     </row>
@@ -2440,51 +2451,53 @@
         <v>860.81</v>
       </c>
       <c r="L48" s="26">
         <v>938.22</v>
       </c>
       <c r="M48" s="26">
         <v>1023.02</v>
       </c>
     </row>
     <row r="49" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="24">
         <v>2026</v>
       </c>
       <c r="B49" s="35">
         <v>88.49</v>
       </c>
       <c r="C49" s="26">
         <v>163.06</v>
       </c>
       <c r="D49" s="26">
         <v>209.37</v>
       </c>
       <c r="E49" s="26">
         <v>317.27999999999997</v>
       </c>
-      <c r="F49" s="26"/>
+      <c r="F49" s="66">
+        <v>396.81</v>
+      </c>
       <c r="G49" s="26"/>
       <c r="H49" s="35"/>
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="26"/>
       <c r="L49" s="26"/>
       <c r="M49" s="26"/>
     </row>
     <row r="50" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B50" s="35"/>
       <c r="C50" s="35"/>
       <c r="D50" s="35"/>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="35"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="26"/>
       <c r="L50" s="26"/>
       <c r="M50" s="26"/>
     </row>
@@ -2630,103 +2643,105 @@
       <c r="F54" s="33">
         <v>279.5</v>
       </c>
       <c r="G54" s="33">
         <v>351.27</v>
       </c>
       <c r="H54" s="40">
         <v>433.38</v>
       </c>
       <c r="I54" s="33">
         <v>513.04</v>
       </c>
       <c r="J54" s="33">
         <v>565.19000000000005</v>
       </c>
       <c r="K54" s="33">
         <v>624.38</v>
       </c>
       <c r="L54" s="33">
         <v>680.65</v>
       </c>
       <c r="M54" s="33">
         <v>740.91</v>
       </c>
     </row>
-    <row r="55" spans="1:17" s="45" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:17" s="43" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="27">
         <v>2026</v>
       </c>
       <c r="B55" s="41">
         <v>61.62</v>
       </c>
       <c r="C55" s="34">
         <v>110.52</v>
       </c>
       <c r="D55" s="34">
         <v>148.53</v>
       </c>
       <c r="E55" s="34">
         <v>227.01</v>
       </c>
-      <c r="F55" s="34"/>
+      <c r="F55" s="34">
+        <v>288.77999999999997</v>
+      </c>
       <c r="G55" s="34"/>
       <c r="H55" s="41"/>
       <c r="I55" s="34"/>
       <c r="J55" s="34"/>
       <c r="K55" s="34"/>
       <c r="L55" s="34"/>
       <c r="M55" s="34"/>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A56" s="8"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="10"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
       <c r="M56" s="7"/>
     </row>
     <row r="57" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A57" s="73" t="s">
+      <c r="A57" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="B57" s="73"/>
-[...10 lines deleted...]
-      <c r="M57" s="73"/>
+      <c r="B57" s="69"/>
+      <c r="C57" s="69"/>
+      <c r="D57" s="69"/>
+      <c r="E57" s="69"/>
+      <c r="F57" s="69"/>
+      <c r="G57" s="69"/>
+      <c r="H57" s="69"/>
+      <c r="I57" s="69"/>
+      <c r="J57" s="69"/>
+      <c r="K57" s="69"/>
+      <c r="L57" s="69"/>
+      <c r="M57" s="69"/>
     </row>
     <row r="58" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A58" s="6"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="I58" s="7"/>
       <c r="J58" s="7"/>
       <c r="M58" s="7"/>
     </row>
     <row r="59" spans="1:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="1"/>
       <c r="B59" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E59" s="3" t="s">
@@ -2743,468 +2758,472 @@
       </c>
       <c r="I59" s="3" t="s">
         <v>28</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>29</v>
       </c>
       <c r="K59" s="3" t="s">
         <v>30</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="60" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A60" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B60" s="26"/>
       <c r="C60" s="26"/>
       <c r="D60" s="26"/>
       <c r="E60" s="26"/>
-      <c r="F60" s="55"/>
-      <c r="G60" s="55"/>
+      <c r="F60" s="26"/>
+      <c r="G60" s="53"/>
       <c r="H60" s="35"/>
       <c r="I60" s="26"/>
       <c r="J60" s="26"/>
       <c r="K60" s="26"/>
       <c r="L60" s="26"/>
       <c r="M60" s="26"/>
     </row>
     <row r="61" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A61" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B61" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D61" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E61" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="F61" s="40" t="s">
+      <c r="F61" s="35" t="s">
         <v>0</v>
       </c>
       <c r="G61" s="40">
         <v>253050.3</v>
       </c>
       <c r="H61" s="35">
         <v>294060.98</v>
       </c>
       <c r="I61" s="26">
         <v>336755.56</v>
       </c>
       <c r="J61" s="26">
         <v>382462.05</v>
       </c>
       <c r="K61" s="39">
         <v>432108.59</v>
       </c>
       <c r="L61" s="39">
         <v>485952.29</v>
       </c>
       <c r="M61" s="35">
         <v>542403.99</v>
       </c>
     </row>
     <row r="62" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A62" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B62" s="35">
         <v>4626.09</v>
       </c>
       <c r="C62" s="35">
         <v>9159.3799999999992</v>
       </c>
       <c r="D62" s="35">
         <v>14193.98</v>
       </c>
       <c r="E62" s="35">
         <v>19828.689999999999</v>
       </c>
-      <c r="F62" s="40">
+      <c r="F62" s="35">
         <v>25648.51</v>
       </c>
       <c r="G62" s="40">
         <v>31558.47</v>
       </c>
       <c r="H62" s="35">
         <v>36843.68</v>
       </c>
       <c r="I62" s="26">
         <v>41187</v>
       </c>
       <c r="J62" s="26">
         <v>45617.599999999999</v>
       </c>
       <c r="K62" s="39">
         <v>50288.2</v>
       </c>
       <c r="L62" s="26">
         <v>54090.720000000001</v>
       </c>
       <c r="M62" s="35">
         <v>58085.1</v>
       </c>
     </row>
     <row r="63" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="24">
         <v>2024</v>
       </c>
       <c r="B63" s="35">
         <v>4830.3</v>
       </c>
       <c r="C63" s="35">
         <v>10051.1</v>
       </c>
       <c r="D63" s="35">
         <v>15853.5</v>
       </c>
       <c r="E63" s="35">
         <v>21464.1</v>
       </c>
-      <c r="F63" s="40">
+      <c r="F63" s="35">
         <v>29738.799999999999</v>
       </c>
       <c r="G63" s="40">
         <v>37694.74</v>
       </c>
       <c r="H63" s="35">
         <v>45194.8</v>
       </c>
       <c r="I63" s="26">
         <v>52103.62</v>
       </c>
       <c r="J63" s="26">
         <v>59009.54</v>
       </c>
       <c r="K63" s="39">
         <v>65591.67</v>
       </c>
       <c r="L63" s="26">
         <v>71661.56</v>
       </c>
       <c r="M63" s="35">
         <v>77507.199999999997</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
     </row>
     <row r="64" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="24">
         <v>2025</v>
       </c>
       <c r="B64" s="35">
         <v>5522.88</v>
       </c>
       <c r="C64" s="35">
         <v>10970.28</v>
       </c>
       <c r="D64" s="35">
         <v>16552.38</v>
       </c>
       <c r="E64" s="35">
         <v>22293.47</v>
       </c>
-      <c r="F64" s="60">
+      <c r="F64" s="65">
         <v>28110.83</v>
       </c>
       <c r="G64" s="40">
         <v>33930.65</v>
       </c>
       <c r="H64" s="35">
         <v>40644.31</v>
       </c>
       <c r="I64" s="26">
         <v>47359.88</v>
       </c>
-      <c r="J64" s="54">
+      <c r="J64" s="52">
         <v>54496.69</v>
       </c>
       <c r="K64" s="39">
         <v>60736.93</v>
       </c>
       <c r="L64" s="26">
         <v>66978.7</v>
       </c>
       <c r="M64" s="35">
         <v>73116.13</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
     </row>
     <row r="65" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="24">
         <v>2026</v>
       </c>
       <c r="B65" s="35">
         <v>5536.36</v>
       </c>
       <c r="C65" s="35">
         <v>11242.67</v>
       </c>
       <c r="D65" s="35">
         <v>16807.189999999999</v>
       </c>
       <c r="E65" s="35">
         <v>22292.37</v>
       </c>
-      <c r="F65" s="60"/>
+      <c r="F65" s="66">
+        <v>27791.98</v>
+      </c>
       <c r="G65" s="40"/>
       <c r="H65" s="35"/>
       <c r="I65" s="26"/>
-      <c r="J65" s="54"/>
+      <c r="J65" s="52"/>
       <c r="K65" s="39"/>
       <c r="L65" s="26"/>
       <c r="M65" s="35"/>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
     </row>
     <row r="66" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A66" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="26"/>
       <c r="C66" s="26"/>
       <c r="D66" s="26"/>
       <c r="E66" s="26"/>
       <c r="F66" s="40" t="s">
         <v>37</v>
       </c>
       <c r="G66" s="33"/>
       <c r="H66" s="35"/>
       <c r="I66" s="26"/>
       <c r="J66" s="26"/>
       <c r="K66" s="26"/>
       <c r="L66" s="26"/>
       <c r="M66" s="26"/>
     </row>
     <row r="67" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A67" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C67" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D67" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E67" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="F67" s="40" t="s">
+      <c r="F67" s="35" t="s">
         <v>0</v>
       </c>
       <c r="G67" s="40">
         <v>2323.2199999999998</v>
       </c>
       <c r="H67" s="35">
         <v>2658.95</v>
       </c>
       <c r="I67" s="35">
         <v>2987.64</v>
       </c>
       <c r="J67" s="35">
         <v>3345.16</v>
       </c>
       <c r="K67" s="35">
         <v>3701.41</v>
       </c>
       <c r="L67" s="35">
         <v>4067.64</v>
       </c>
       <c r="M67" s="35">
         <v>4483.51</v>
       </c>
     </row>
     <row r="68" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A68" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B68" s="35">
         <v>43.62</v>
       </c>
       <c r="C68" s="35">
         <v>86.68</v>
       </c>
       <c r="D68" s="35">
         <v>123.88</v>
       </c>
       <c r="E68" s="35">
         <v>152.84</v>
       </c>
-      <c r="F68" s="40">
+      <c r="F68" s="35">
         <v>192.4</v>
       </c>
       <c r="G68" s="40">
         <v>231.09</v>
       </c>
       <c r="H68" s="35">
         <v>271.79000000000002</v>
       </c>
       <c r="I68" s="35">
         <v>312.5</v>
       </c>
       <c r="J68" s="35">
         <v>369.3</v>
       </c>
       <c r="K68" s="35">
         <v>423.6</v>
       </c>
       <c r="L68" s="35">
         <v>462</v>
       </c>
       <c r="M68" s="35">
         <v>500.4</v>
       </c>
     </row>
     <row r="69" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="24">
         <v>2024</v>
       </c>
       <c r="B69" s="35">
         <v>57.8</v>
       </c>
       <c r="C69" s="35">
         <v>115.1</v>
       </c>
       <c r="D69" s="35">
         <v>165.2</v>
       </c>
       <c r="E69" s="35">
         <v>229.5</v>
       </c>
-      <c r="F69" s="40">
+      <c r="F69" s="35">
         <v>290.8</v>
       </c>
       <c r="G69" s="40">
         <v>357.7</v>
       </c>
       <c r="H69" s="35">
         <v>410.3</v>
       </c>
       <c r="I69" s="35">
         <v>459.69</v>
       </c>
       <c r="J69" s="35">
         <v>510</v>
       </c>
       <c r="K69" s="35">
         <v>570.29999999999995</v>
       </c>
       <c r="L69" s="35">
         <v>618.33000000000004</v>
       </c>
       <c r="M69" s="35">
         <v>668.7</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
     </row>
     <row r="70" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="24">
         <v>2025</v>
       </c>
       <c r="B70" s="35">
         <v>52.57</v>
       </c>
       <c r="C70" s="35">
         <v>96.86</v>
       </c>
       <c r="D70" s="35">
         <v>145.58000000000001</v>
       </c>
       <c r="E70" s="35">
         <v>212.39</v>
       </c>
-      <c r="F70" s="40">
+      <c r="F70" s="35">
         <v>276.3</v>
       </c>
       <c r="G70" s="40">
         <v>341.33</v>
       </c>
       <c r="H70" s="35">
         <v>434.01</v>
       </c>
       <c r="I70" s="35">
         <v>525.28</v>
       </c>
       <c r="J70" s="35">
         <v>622.66999999999996</v>
       </c>
       <c r="K70" s="35">
         <v>694.9</v>
       </c>
       <c r="L70" s="35">
         <v>768.01</v>
       </c>
       <c r="M70" s="35">
         <v>839.22</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
     </row>
     <row r="71" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="24">
         <v>2026</v>
       </c>
       <c r="B71" s="35">
         <v>46.69</v>
       </c>
       <c r="C71" s="35">
         <v>102.96</v>
       </c>
       <c r="D71" s="35">
         <v>146.88</v>
       </c>
       <c r="E71" s="35">
         <v>211.22</v>
       </c>
-      <c r="F71" s="40"/>
+      <c r="F71" s="35">
+        <v>273.33999999999997</v>
+      </c>
       <c r="G71" s="40"/>
       <c r="H71" s="35"/>
       <c r="I71" s="35"/>
       <c r="J71" s="35"/>
       <c r="K71" s="35"/>
       <c r="L71" s="35"/>
       <c r="M71" s="35"/>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
     </row>
     <row r="72" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="26"/>
       <c r="C72" s="26"/>
       <c r="D72" s="33"/>
       <c r="E72" s="33"/>
       <c r="F72" s="33"/>
       <c r="G72" s="33"/>
       <c r="H72" s="35"/>
       <c r="I72" s="26"/>
       <c r="J72" s="26"/>
@@ -3284,92 +3303,92 @@
       <c r="I75" s="26"/>
       <c r="J75" s="26"/>
       <c r="K75" s="35"/>
       <c r="L75" s="26"/>
       <c r="M75" s="35"/>
     </row>
     <row r="76" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A76" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B76" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C76" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D76" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E76" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F76" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="G76" s="56">
+      <c r="G76" s="54">
         <v>58249.34</v>
       </c>
       <c r="H76" s="36">
         <v>68794.850000000006</v>
       </c>
       <c r="I76" s="36">
         <v>80379.25</v>
       </c>
       <c r="J76" s="36">
         <v>93832.28</v>
       </c>
       <c r="K76" s="36">
         <v>108316.13</v>
       </c>
       <c r="L76" s="36">
         <v>123093.96</v>
       </c>
       <c r="M76" s="36">
         <v>138077.72</v>
       </c>
     </row>
     <row r="77" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A77" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B77" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C77" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D77" s="40" t="s">
         <v>0</v>
       </c>
       <c r="E77" s="40" t="s">
         <v>0</v>
       </c>
       <c r="F77" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="G77" s="56">
+      <c r="G77" s="54">
         <v>59652.63</v>
       </c>
       <c r="H77" s="36">
         <v>70040.59</v>
       </c>
       <c r="I77" s="36">
         <v>80428.55</v>
       </c>
       <c r="J77" s="36">
         <v>91335.91</v>
       </c>
       <c r="K77" s="36">
         <v>103334.01</v>
       </c>
       <c r="L77" s="36">
         <v>116531.91</v>
       </c>
       <c r="M77" s="36">
         <v>131049.62</v>
       </c>
     </row>
     <row r="78" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A78" s="13" t="s">
         <v>34</v>
       </c>
@@ -3432,603 +3451,611 @@
         <v>8</v>
       </c>
       <c r="B80" s="16"/>
       <c r="C80" s="35"/>
       <c r="D80" s="40"/>
       <c r="E80" s="40"/>
       <c r="F80" s="40"/>
       <c r="G80" s="40"/>
       <c r="H80" s="35"/>
       <c r="I80" s="26"/>
       <c r="J80" s="26"/>
       <c r="K80" s="26"/>
       <c r="L80" s="26"/>
       <c r="M80" s="35"/>
     </row>
     <row r="81" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B81" s="20">
         <v>2990.24</v>
       </c>
       <c r="C81" s="36">
         <v>6373.24</v>
       </c>
-      <c r="D81" s="56">
+      <c r="D81" s="54">
         <v>9954.06</v>
       </c>
-      <c r="E81" s="56">
+      <c r="E81" s="54">
         <v>13895.13</v>
       </c>
-      <c r="F81" s="56">
+      <c r="F81" s="54">
         <v>18017.93</v>
       </c>
-      <c r="G81" s="56">
+      <c r="G81" s="54">
         <v>21603.16</v>
       </c>
       <c r="H81" s="36">
         <v>24781.23</v>
       </c>
       <c r="I81" s="36">
         <v>28001.97</v>
       </c>
       <c r="J81" s="36">
         <v>32764.52</v>
       </c>
       <c r="K81" s="36">
         <v>37495.32</v>
       </c>
       <c r="L81" s="26">
         <v>46164.42</v>
       </c>
       <c r="M81" s="35">
         <v>54227.7</v>
       </c>
     </row>
     <row r="82" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="19">
         <v>286.02</v>
       </c>
       <c r="C82" s="36">
         <v>581.46</v>
       </c>
-      <c r="D82" s="56">
+      <c r="D82" s="54">
         <v>903.2</v>
       </c>
-      <c r="E82" s="56">
+      <c r="E82" s="54">
         <v>1260.83</v>
       </c>
-      <c r="F82" s="56">
+      <c r="F82" s="54">
         <v>1377.71</v>
       </c>
-      <c r="G82" s="56">
+      <c r="G82" s="54">
         <v>1495.74</v>
       </c>
       <c r="H82" s="36">
         <v>1618.2</v>
       </c>
       <c r="I82" s="36">
         <v>1750.93</v>
       </c>
       <c r="J82" s="36">
         <v>1881.67</v>
       </c>
       <c r="K82" s="36">
         <v>2014.41</v>
       </c>
       <c r="L82" s="26">
         <v>2153.14</v>
       </c>
       <c r="M82" s="35">
         <v>2306.8000000000002</v>
       </c>
     </row>
     <row r="83" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A83" s="24">
         <v>2024</v>
       </c>
       <c r="B83" s="30"/>
       <c r="C83" s="36"/>
-      <c r="D83" s="56"/>
-[...2 lines deleted...]
-      <c r="G83" s="56"/>
+      <c r="D83" s="54"/>
+      <c r="E83" s="54"/>
+      <c r="F83" s="54"/>
+      <c r="G83" s="54"/>
       <c r="H83" s="36"/>
       <c r="I83" s="36"/>
       <c r="J83" s="36"/>
       <c r="K83" s="36"/>
       <c r="L83" s="26"/>
       <c r="M83" s="35"/>
       <c r="N83" s="15"/>
       <c r="O83" s="15"/>
       <c r="P83" s="15"/>
       <c r="Q83" s="15"/>
     </row>
     <row r="84" spans="1:17" s="22" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A84" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="30">
         <v>3564.9</v>
       </c>
       <c r="C84" s="36">
         <v>7089.1</v>
       </c>
-      <c r="D84" s="56">
+      <c r="D84" s="54">
         <v>11189.9</v>
       </c>
-      <c r="E84" s="56">
+      <c r="E84" s="54">
         <v>16251.4</v>
       </c>
-      <c r="F84" s="56">
+      <c r="F84" s="54">
         <v>21051.34</v>
       </c>
-      <c r="G84" s="56">
+      <c r="G84" s="54">
         <v>25346.06</v>
       </c>
       <c r="H84" s="36">
         <v>32976</v>
       </c>
       <c r="I84" s="36">
         <v>40856</v>
       </c>
       <c r="J84" s="36">
         <v>49365.05</v>
       </c>
       <c r="K84" s="36">
         <v>54031.75</v>
       </c>
       <c r="L84" s="26">
         <v>58544.09</v>
       </c>
       <c r="M84" s="35">
         <v>62930.05</v>
       </c>
       <c r="N84" s="15"/>
       <c r="O84" s="15"/>
       <c r="P84" s="15"/>
       <c r="Q84" s="15"/>
     </row>
     <row r="85" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="30"/>
       <c r="C85" s="36"/>
-      <c r="D85" s="56"/>
-[...2 lines deleted...]
-      <c r="G85" s="56"/>
+      <c r="D85" s="54"/>
+      <c r="E85" s="54"/>
+      <c r="F85" s="54"/>
+      <c r="G85" s="54"/>
       <c r="H85" s="36"/>
       <c r="I85" s="36"/>
       <c r="J85" s="36"/>
       <c r="K85" s="36"/>
       <c r="L85" s="26"/>
       <c r="M85" s="35"/>
       <c r="N85" s="15"/>
       <c r="O85" s="15"/>
       <c r="P85" s="15"/>
       <c r="Q85" s="15"/>
     </row>
     <row r="86" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="30">
         <v>3437.4</v>
       </c>
       <c r="C86" s="36">
         <v>6831.84</v>
       </c>
-      <c r="D86" s="56">
+      <c r="D86" s="54">
         <v>10796.9</v>
       </c>
-      <c r="E86" s="58">
+      <c r="E86" s="56">
         <v>15713.04</v>
       </c>
-      <c r="F86" s="56">
+      <c r="F86" s="54">
         <v>20365.97</v>
       </c>
-      <c r="G86" s="56">
+      <c r="G86" s="54">
         <v>24518.03</v>
       </c>
       <c r="H86" s="36">
         <v>32017.5</v>
       </c>
       <c r="I86" s="36">
         <v>39768.519999999997</v>
       </c>
       <c r="J86" s="36">
         <v>48136.94</v>
       </c>
       <c r="K86" s="36">
         <v>52573.57</v>
       </c>
       <c r="L86" s="26">
         <v>56833.73</v>
       </c>
       <c r="M86" s="35">
         <v>60952.32</v>
       </c>
       <c r="N86" s="15"/>
       <c r="O86" s="15"/>
       <c r="P86" s="15"/>
       <c r="Q86" s="15"/>
     </row>
     <row r="87" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="30">
         <v>127.6</v>
       </c>
       <c r="C87" s="36">
         <v>257.27</v>
       </c>
-      <c r="D87" s="56">
+      <c r="D87" s="54">
         <v>393</v>
       </c>
-      <c r="E87" s="58">
+      <c r="E87" s="56">
         <v>538.33000000000004</v>
       </c>
-      <c r="F87" s="56">
+      <c r="F87" s="54">
         <v>685.37</v>
       </c>
-      <c r="G87" s="56">
+      <c r="G87" s="54">
         <v>828.03</v>
       </c>
       <c r="H87" s="36">
         <v>958.5</v>
       </c>
       <c r="I87" s="36">
         <v>1090.3399999999999</v>
       </c>
       <c r="J87" s="36">
         <v>1228.1099999999999</v>
       </c>
       <c r="K87" s="36">
         <v>1458.18</v>
       </c>
       <c r="L87" s="26">
         <v>1710.35</v>
       </c>
       <c r="M87" s="35">
         <v>1977.74</v>
       </c>
       <c r="N87" s="15"/>
       <c r="O87" s="15"/>
       <c r="P87" s="15"/>
       <c r="Q87" s="15"/>
     </row>
     <row r="88" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="24">
         <v>2025</v>
       </c>
       <c r="B88" s="30"/>
       <c r="C88" s="36"/>
-      <c r="D88" s="56"/>
-[...2 lines deleted...]
-      <c r="G88" s="56"/>
+      <c r="D88" s="54"/>
+      <c r="E88" s="56"/>
+      <c r="F88" s="54"/>
+      <c r="G88" s="54"/>
       <c r="H88" s="36"/>
       <c r="I88" s="36"/>
       <c r="J88" s="36"/>
       <c r="K88" s="36"/>
       <c r="L88" s="26"/>
       <c r="M88" s="35"/>
       <c r="N88" s="15"/>
       <c r="O88" s="15"/>
       <c r="P88" s="15"/>
       <c r="Q88" s="15"/>
     </row>
     <row r="89" spans="1:17" s="22" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A89" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="36">
         <v>3875.93</v>
       </c>
       <c r="C89" s="36">
         <v>8152</v>
       </c>
-      <c r="D89" s="56">
+      <c r="D89" s="54">
         <v>12628.4</v>
       </c>
-      <c r="E89" s="58">
+      <c r="E89" s="56">
         <v>17642.669999999998</v>
       </c>
-      <c r="F89" s="56">
+      <c r="F89" s="54">
         <v>22452.38</v>
       </c>
-      <c r="G89" s="56">
+      <c r="G89" s="54">
         <v>26906.799999999999</v>
       </c>
       <c r="H89" s="36">
         <v>31054.63</v>
       </c>
       <c r="I89" s="36">
         <v>35377.56</v>
       </c>
-      <c r="J89" s="54">
+      <c r="J89" s="52">
         <v>40371.410000000003</v>
       </c>
       <c r="K89" s="36">
         <v>45503.06</v>
       </c>
       <c r="L89" s="26">
         <v>50155.25</v>
       </c>
       <c r="M89" s="35">
         <v>54807.6</v>
       </c>
       <c r="N89" s="15"/>
       <c r="O89" s="15"/>
       <c r="P89" s="15"/>
       <c r="Q89" s="15"/>
     </row>
     <row r="90" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A90" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="36"/>
       <c r="C90" s="36"/>
-      <c r="D90" s="56"/>
-[...2 lines deleted...]
-      <c r="G90" s="56"/>
+      <c r="D90" s="54"/>
+      <c r="E90" s="56"/>
+      <c r="F90" s="54"/>
+      <c r="G90" s="54"/>
       <c r="H90" s="36"/>
       <c r="I90" s="36"/>
-      <c r="J90" s="61" t="s">
+      <c r="J90" s="57" t="s">
         <v>39</v>
       </c>
       <c r="K90" s="36"/>
       <c r="L90" s="26"/>
       <c r="M90" s="35"/>
       <c r="N90" s="15"/>
       <c r="O90" s="15"/>
       <c r="P90" s="15"/>
       <c r="Q90" s="15"/>
     </row>
     <row r="91" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A91" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B91" s="36">
         <v>3579.38</v>
       </c>
       <c r="C91" s="36">
         <v>7533.85</v>
       </c>
-      <c r="D91" s="56">
+      <c r="D91" s="54">
         <v>11673.07</v>
       </c>
-      <c r="E91" s="58">
+      <c r="E91" s="56">
         <v>16330.97</v>
       </c>
-      <c r="F91" s="56">
+      <c r="F91" s="54">
         <v>20780.349999999999</v>
       </c>
-      <c r="G91" s="56">
+      <c r="G91" s="54">
         <v>24848.25</v>
       </c>
       <c r="H91" s="36">
         <v>28588.61</v>
       </c>
       <c r="I91" s="36">
         <v>32506.84</v>
       </c>
-      <c r="J91" s="54">
+      <c r="J91" s="52">
         <v>37141.660000000003</v>
       </c>
       <c r="K91" s="36">
         <v>41906.239999999998</v>
       </c>
       <c r="L91" s="26">
         <v>46190.99</v>
       </c>
       <c r="M91" s="35">
         <v>50473.95</v>
       </c>
       <c r="N91" s="15"/>
       <c r="O91" s="15"/>
       <c r="P91" s="15"/>
       <c r="Q91" s="15"/>
     </row>
     <row r="92" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B92" s="36">
         <v>296.25</v>
       </c>
       <c r="C92" s="36">
         <v>618.15</v>
       </c>
-      <c r="D92" s="56">
+      <c r="D92" s="54">
         <v>955.33</v>
       </c>
-      <c r="E92" s="58">
+      <c r="E92" s="56">
         <v>1311.7</v>
       </c>
-      <c r="F92" s="56">
+      <c r="F92" s="54">
         <v>1672.03</v>
       </c>
-      <c r="G92" s="56">
+      <c r="G92" s="54">
         <v>2058.56</v>
       </c>
       <c r="H92" s="36">
         <v>2466.02</v>
       </c>
       <c r="I92" s="36">
         <v>2870.72</v>
       </c>
-      <c r="J92" s="54">
+      <c r="J92" s="52">
         <v>3229.75</v>
       </c>
       <c r="K92" s="36">
         <v>3596.82</v>
       </c>
       <c r="L92" s="26">
         <v>3964.26</v>
       </c>
       <c r="M92" s="35">
         <v>4333.6499999999996</v>
       </c>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="15"/>
     </row>
     <row r="93" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="24">
         <v>2026</v>
       </c>
       <c r="B93" s="36"/>
       <c r="C93" s="36"/>
-      <c r="D93" s="56"/>
-[...2 lines deleted...]
-      <c r="G93" s="56"/>
+      <c r="D93" s="54"/>
+      <c r="E93" s="56"/>
+      <c r="F93" s="54"/>
+      <c r="G93" s="54"/>
       <c r="H93" s="36"/>
       <c r="I93" s="36"/>
-      <c r="J93" s="54"/>
+      <c r="J93" s="52"/>
       <c r="K93" s="36"/>
       <c r="L93" s="26"/>
       <c r="M93" s="35"/>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
     </row>
     <row r="94" spans="1:17" s="22" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A94" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="36">
         <v>3818.97</v>
       </c>
-      <c r="C94" s="71">
+      <c r="C94" s="66">
         <v>7756.73</v>
       </c>
       <c r="D94" s="36">
         <v>12044.47</v>
       </c>
-      <c r="E94" s="47">
+      <c r="E94" s="45">
         <v>16967.169999999998</v>
       </c>
-      <c r="F94" s="56"/>
-      <c r="G94" s="56"/>
+      <c r="F94" s="66">
+        <v>21263.52</v>
+      </c>
+      <c r="G94" s="54"/>
       <c r="H94" s="36"/>
       <c r="I94" s="36"/>
-      <c r="J94" s="54"/>
+      <c r="J94" s="52"/>
       <c r="K94" s="36"/>
       <c r="L94" s="26"/>
       <c r="M94" s="35"/>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
     </row>
     <row r="95" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="36"/>
-      <c r="C95" s="72" t="s">
+      <c r="C95" s="67" t="s">
         <v>39</v>
       </c>
       <c r="D95" s="36"/>
-      <c r="E95" s="47" t="s">
+      <c r="E95" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="F95" s="56"/>
-      <c r="G95" s="56"/>
+      <c r="F95" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="G95" s="54"/>
       <c r="H95" s="36"/>
       <c r="I95" s="36"/>
-      <c r="J95" s="54"/>
+      <c r="J95" s="52"/>
       <c r="K95" s="36"/>
       <c r="L95" s="26"/>
       <c r="M95" s="35"/>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
     </row>
     <row r="96" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B96" s="36">
         <v>3451.89</v>
       </c>
-      <c r="C96" s="71">
+      <c r="C96" s="66">
         <v>7039.47</v>
       </c>
       <c r="D96" s="36">
         <v>10995.85</v>
       </c>
-      <c r="E96" s="47">
+      <c r="E96" s="45">
         <v>15601.4</v>
       </c>
-      <c r="F96" s="56"/>
-      <c r="G96" s="56"/>
+      <c r="F96" s="66">
+        <v>19809.240000000002</v>
+      </c>
+      <c r="G96" s="54"/>
       <c r="H96" s="36"/>
       <c r="I96" s="36"/>
-      <c r="J96" s="54"/>
+      <c r="J96" s="52"/>
       <c r="K96" s="36"/>
       <c r="L96" s="26"/>
       <c r="M96" s="35"/>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
     </row>
     <row r="97" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B97" s="36">
         <v>367.08</v>
       </c>
-      <c r="C97" s="71">
+      <c r="C97" s="66">
         <v>717.26</v>
       </c>
       <c r="D97" s="36">
         <v>1048.6199999999999</v>
       </c>
-      <c r="E97" s="47">
+      <c r="E97" s="45">
         <v>1365.77</v>
       </c>
-      <c r="F97" s="56"/>
-      <c r="G97" s="56"/>
+      <c r="F97" s="66">
+        <v>1454.27</v>
+      </c>
+      <c r="G97" s="54"/>
       <c r="H97" s="36"/>
       <c r="I97" s="36"/>
-      <c r="J97" s="54"/>
+      <c r="J97" s="52"/>
       <c r="K97" s="36"/>
       <c r="L97" s="26"/>
       <c r="M97" s="35"/>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
     </row>
     <row r="98" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="36"/>
       <c r="C98" s="26"/>
       <c r="D98" s="33"/>
       <c r="E98" s="33"/>
       <c r="F98" s="33"/>
       <c r="G98" s="33"/>
       <c r="H98" s="35"/>
       <c r="I98" s="26"/>
       <c r="J98" s="26"/>
       <c r="K98" s="26"/>
       <c r="L98" s="26"/>
       <c r="M98" s="26"/>
     </row>
@@ -4231,51 +4258,51 @@
       <c r="H105" s="35">
         <v>257.39999999999998</v>
       </c>
       <c r="I105" s="26">
         <v>286.7</v>
       </c>
       <c r="J105" s="26">
         <v>328</v>
       </c>
       <c r="K105" s="26">
         <v>369.5</v>
       </c>
       <c r="L105" s="26">
         <v>436.9</v>
       </c>
       <c r="M105" s="26">
         <v>500.6</v>
       </c>
     </row>
     <row r="106" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A106" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B106" s="16"/>
       <c r="C106" s="35"/>
-      <c r="D106" s="57"/>
+      <c r="D106" s="55"/>
       <c r="E106" s="33"/>
       <c r="F106" s="33"/>
       <c r="G106" s="33"/>
       <c r="H106" s="35"/>
       <c r="I106" s="26"/>
       <c r="J106" s="26"/>
       <c r="K106" s="26"/>
       <c r="L106" s="26"/>
       <c r="M106" s="26"/>
     </row>
     <row r="107" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A107" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B107" s="16">
         <v>25</v>
       </c>
       <c r="C107" s="40">
         <v>53.2</v>
       </c>
       <c r="D107" s="40">
         <v>82.7</v>
       </c>
       <c r="E107" s="33">
         <v>115</v>
@@ -4638,207 +4665,213 @@
       <c r="F118" s="33">
         <v>16.559999999999999</v>
       </c>
       <c r="G118" s="33">
         <v>20.32</v>
       </c>
       <c r="H118" s="40">
         <v>24.25</v>
       </c>
       <c r="I118" s="33">
         <v>28.15</v>
       </c>
       <c r="J118" s="33">
         <v>31.8</v>
       </c>
       <c r="K118" s="33">
         <v>35.56</v>
       </c>
       <c r="L118" s="33">
         <v>39.340000000000003</v>
       </c>
       <c r="M118" s="33">
         <v>43.21</v>
       </c>
     </row>
-    <row r="119" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A119" s="24">
         <v>2026</v>
       </c>
       <c r="B119" s="25"/>
       <c r="C119" s="40"/>
       <c r="D119" s="40"/>
       <c r="E119" s="33"/>
       <c r="F119" s="33"/>
       <c r="G119" s="33"/>
       <c r="H119" s="40"/>
       <c r="I119" s="33"/>
       <c r="J119" s="33"/>
-      <c r="K119" s="57"/>
+      <c r="K119" s="55"/>
       <c r="L119" s="33"/>
       <c r="M119" s="33"/>
     </row>
-    <row r="120" spans="1:13" s="50" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:13" s="48" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A120" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B120" s="40">
         <v>35.79</v>
       </c>
       <c r="C120" s="40">
         <v>72.430000000000007</v>
       </c>
       <c r="D120" s="40">
         <v>111.48</v>
       </c>
       <c r="E120" s="33">
         <v>155.1</v>
       </c>
-      <c r="F120" s="33"/>
+      <c r="F120" s="33">
+        <v>193.74</v>
+      </c>
       <c r="G120" s="33"/>
       <c r="H120" s="40"/>
       <c r="I120" s="33"/>
       <c r="J120" s="33"/>
       <c r="K120" s="33"/>
       <c r="L120" s="33"/>
       <c r="M120" s="33"/>
     </row>
-    <row r="121" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="40"/>
       <c r="C121" s="40"/>
       <c r="D121" s="40"/>
       <c r="E121" s="33"/>
       <c r="F121" s="33"/>
       <c r="G121" s="33"/>
       <c r="H121" s="40"/>
       <c r="I121" s="33"/>
       <c r="J121" s="33"/>
       <c r="K121" s="33"/>
       <c r="L121" s="33"/>
       <c r="M121" s="33"/>
     </row>
-    <row r="122" spans="1:13" s="50" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B122" s="40">
         <v>31.96</v>
       </c>
       <c r="C122" s="40">
         <v>64.92</v>
       </c>
       <c r="D122" s="40">
         <v>100.54</v>
       </c>
       <c r="E122" s="33">
         <v>140.91</v>
       </c>
-      <c r="F122" s="33"/>
+      <c r="F122" s="33">
+        <v>178.39</v>
+      </c>
       <c r="G122" s="33"/>
       <c r="H122" s="40"/>
       <c r="I122" s="33"/>
       <c r="J122" s="33"/>
       <c r="K122" s="33"/>
       <c r="L122" s="33"/>
       <c r="M122" s="33"/>
     </row>
-    <row r="123" spans="1:13" s="51" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B123" s="41">
         <v>3.82</v>
       </c>
       <c r="C123" s="41">
         <v>7.51</v>
       </c>
       <c r="D123" s="41">
         <v>10.94</v>
       </c>
       <c r="E123" s="34">
         <v>14.19</v>
       </c>
-      <c r="F123" s="34"/>
+      <c r="F123" s="34">
+        <v>15.36</v>
+      </c>
       <c r="G123" s="34"/>
       <c r="H123" s="41"/>
       <c r="I123" s="34"/>
-      <c r="J123" s="33"/>
+      <c r="J123" s="34"/>
       <c r="K123" s="34"/>
       <c r="L123" s="34"/>
       <c r="M123" s="34"/>
     </row>
     <row r="124" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="74" t="s">
+      <c r="A124" s="70" t="s">
         <v>35</v>
       </c>
-      <c r="B124" s="74"/>
-[...10 lines deleted...]
-      <c r="M124" s="74"/>
+      <c r="B124" s="70"/>
+      <c r="C124" s="70"/>
+      <c r="D124" s="70"/>
+      <c r="E124" s="70"/>
+      <c r="F124" s="70"/>
+      <c r="G124" s="70"/>
+      <c r="H124" s="70"/>
+      <c r="I124" s="70"/>
+      <c r="J124" s="70"/>
+      <c r="K124" s="70"/>
+      <c r="L124" s="70"/>
+      <c r="M124" s="70"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A125" s="12"/>
       <c r="B125" s="10"/>
       <c r="C125" s="9"/>
       <c r="D125" s="9"/>
       <c r="E125" s="9"/>
       <c r="F125" s="9"/>
       <c r="G125" s="9"/>
       <c r="H125" s="9"/>
       <c r="I125" s="9"/>
       <c r="J125" s="9"/>
       <c r="K125" s="9"/>
       <c r="L125" s="9"/>
       <c r="M125" s="7"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A126" s="73" t="s">
+      <c r="A126" s="69" t="s">
         <v>18</v>
       </c>
-      <c r="B126" s="73"/>
-[...10 lines deleted...]
-      <c r="M126" s="73"/>
+      <c r="B126" s="69"/>
+      <c r="C126" s="69"/>
+      <c r="D126" s="69"/>
+      <c r="E126" s="69"/>
+      <c r="F126" s="69"/>
+      <c r="G126" s="69"/>
+      <c r="H126" s="69"/>
+      <c r="I126" s="69"/>
+      <c r="J126" s="69"/>
+      <c r="K126" s="69"/>
+      <c r="L126" s="69"/>
+      <c r="M126" s="69"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A127" s="6"/>
       <c r="B127" s="7"/>
       <c r="C127" s="7"/>
       <c r="D127" s="7"/>
       <c r="E127" s="7"/>
       <c r="F127" s="7"/>
       <c r="G127" s="7"/>
       <c r="I127" s="7"/>
       <c r="J127" s="7"/>
       <c r="M127" s="7"/>
     </row>
     <row r="128" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="1"/>
       <c r="B128" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E128" s="3" t="s">
@@ -4968,139 +5001,141 @@
         <v>2183.6</v>
       </c>
     </row>
     <row r="132" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A132" s="24">
         <v>2024</v>
       </c>
       <c r="B132" s="35">
         <v>189.4</v>
       </c>
       <c r="C132" s="35">
         <v>366.1</v>
       </c>
       <c r="D132" s="35">
         <v>550.20000000000005</v>
       </c>
       <c r="E132" s="35">
         <v>734.3</v>
       </c>
       <c r="F132" s="26">
         <v>907.62</v>
       </c>
       <c r="G132" s="37">
         <v>1066.29</v>
       </c>
-      <c r="H132" s="54">
+      <c r="H132" s="52">
         <v>1231.08</v>
       </c>
       <c r="I132" s="35">
         <v>1418.8</v>
       </c>
       <c r="J132" s="39">
         <v>1606.36</v>
       </c>
       <c r="K132" s="39">
         <v>1799.76</v>
       </c>
       <c r="L132" s="39">
         <v>1979.67</v>
       </c>
       <c r="M132" s="26">
         <v>2175.94</v>
       </c>
       <c r="N132" s="26"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
     </row>
     <row r="133" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A133" s="24">
         <v>2025</v>
       </c>
       <c r="B133" s="35">
         <v>192.03</v>
       </c>
       <c r="C133" s="35">
         <v>364.37</v>
       </c>
       <c r="D133" s="35">
         <v>562.59</v>
       </c>
       <c r="E133" s="35">
         <v>743.59</v>
       </c>
-      <c r="F133" s="54">
+      <c r="F133" s="65">
         <v>934.48</v>
       </c>
       <c r="G133" s="37">
         <v>112.96</v>
       </c>
-      <c r="H133" s="54">
+      <c r="H133" s="52">
         <v>1296.47</v>
       </c>
       <c r="I133" s="35">
         <v>1487.87</v>
       </c>
-      <c r="J133" s="54">
+      <c r="J133" s="52">
         <v>1677.62</v>
       </c>
       <c r="K133" s="39">
         <v>1870.24</v>
       </c>
       <c r="L133" s="39">
         <v>2053.41</v>
       </c>
       <c r="M133" s="26">
         <v>2266.5100000000002</v>
       </c>
       <c r="N133" s="26"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
     </row>
     <row r="134" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A134" s="24">
         <v>2026</v>
       </c>
       <c r="B134" s="35">
         <v>1017.25</v>
       </c>
       <c r="C134" s="35">
         <v>1895.69</v>
       </c>
       <c r="D134" s="35">
         <v>2849.63</v>
       </c>
       <c r="E134" s="35">
         <v>3833.08</v>
       </c>
-      <c r="F134" s="54"/>
+      <c r="F134" s="66">
+        <v>4775.32</v>
+      </c>
       <c r="G134" s="37"/>
-      <c r="H134" s="54"/>
+      <c r="H134" s="52"/>
       <c r="I134" s="35"/>
-      <c r="J134" s="54"/>
+      <c r="J134" s="52"/>
       <c r="K134" s="39"/>
       <c r="L134" s="39"/>
       <c r="M134" s="26"/>
       <c r="N134" s="26"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
     </row>
     <row r="135" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A135" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B135" s="26"/>
       <c r="C135" s="26"/>
       <c r="D135" s="26"/>
       <c r="E135" s="26"/>
       <c r="F135" s="26"/>
       <c r="G135" s="38"/>
       <c r="H135" s="35"/>
       <c r="I135" s="26"/>
       <c r="J135" s="26"/>
       <c r="K135" s="26"/>
       <c r="L135" s="26"/>
       <c r="M135" s="35"/>
     </row>
@@ -5145,200 +5180,202 @@
         <v>1973.18</v>
       </c>
     </row>
     <row r="137" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A137" s="28">
         <v>2023</v>
       </c>
       <c r="B137" s="33">
         <v>166.71</v>
       </c>
       <c r="C137" s="33">
         <v>320.73</v>
       </c>
       <c r="D137" s="33">
         <v>478.42</v>
       </c>
       <c r="E137" s="33">
         <v>629.36</v>
       </c>
       <c r="F137" s="33">
         <v>803.87</v>
       </c>
       <c r="G137" s="33">
         <v>950.98</v>
       </c>
-      <c r="H137" s="52">
+      <c r="H137" s="50">
         <v>1106.8599999999999</v>
       </c>
       <c r="I137" s="33">
         <v>1262.3</v>
       </c>
       <c r="J137" s="33">
         <v>1428</v>
       </c>
       <c r="K137" s="33">
         <v>1597.4</v>
       </c>
       <c r="L137" s="33">
         <v>1758.4</v>
       </c>
       <c r="M137" s="40">
         <v>1922.8</v>
       </c>
     </row>
     <row r="138" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A138" s="43">
         <v>2024</v>
       </c>
       <c r="B138" s="33">
         <v>166.6</v>
       </c>
       <c r="C138" s="33">
         <v>322.3</v>
       </c>
       <c r="D138" s="33">
         <v>484.2</v>
       </c>
       <c r="E138" s="33">
         <v>646.20000000000005</v>
       </c>
       <c r="F138" s="33">
         <v>803.2</v>
       </c>
       <c r="G138" s="33">
         <v>943.41</v>
       </c>
-      <c r="H138" s="52">
+      <c r="H138" s="50">
         <v>1089.0999999999999</v>
       </c>
       <c r="I138" s="33">
         <v>1254.7</v>
       </c>
       <c r="J138" s="33">
         <v>1419.6</v>
       </c>
       <c r="K138" s="33">
         <v>1589.67</v>
       </c>
       <c r="L138" s="33">
         <v>1748.56</v>
       </c>
       <c r="M138" s="40">
         <v>1921.04</v>
       </c>
       <c r="N138" s="15"/>
       <c r="O138" s="15"/>
       <c r="P138" s="15"/>
       <c r="Q138" s="15"/>
     </row>
     <row r="139" spans="1:17" s="44" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="43">
         <v>2025</v>
       </c>
       <c r="B139" s="33">
         <v>168.81</v>
       </c>
       <c r="C139" s="33">
         <v>320.47000000000003</v>
       </c>
       <c r="D139" s="33">
         <v>494.1</v>
       </c>
       <c r="E139" s="33">
         <v>667.76</v>
       </c>
       <c r="F139" s="33">
         <v>820.55</v>
       </c>
       <c r="G139" s="33">
         <v>978.12</v>
       </c>
-      <c r="H139" s="52">
+      <c r="H139" s="50">
         <v>1140.44</v>
       </c>
       <c r="I139" s="33">
         <v>1308.49</v>
       </c>
       <c r="J139" s="33">
         <v>1474.64</v>
       </c>
       <c r="K139" s="33">
         <v>1643.38</v>
       </c>
       <c r="L139" s="33">
         <v>1804.38</v>
       </c>
       <c r="M139" s="40">
         <v>1990.95</v>
       </c>
       <c r="N139" s="43"/>
       <c r="O139" s="43"/>
       <c r="P139" s="43"/>
       <c r="Q139" s="43"/>
     </row>
-    <row r="140" spans="1:17" s="51" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="62">
+    <row r="140" spans="1:17" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="58">
         <v>2026</v>
       </c>
       <c r="B140" s="34">
         <v>203.57</v>
       </c>
       <c r="C140" s="34">
         <v>379.36</v>
       </c>
       <c r="D140" s="34">
         <v>570.26</v>
       </c>
       <c r="E140" s="34">
         <v>767.07</v>
       </c>
-      <c r="F140" s="62"/>
-[...6 lines deleted...]
-      <c r="M140" s="63"/>
+      <c r="F140" s="34">
+        <v>955.63</v>
+      </c>
+      <c r="G140" s="58"/>
+      <c r="H140" s="58"/>
+      <c r="I140" s="58"/>
+      <c r="J140" s="58"/>
+      <c r="K140" s="58"/>
+      <c r="L140" s="58"/>
+      <c r="M140" s="59"/>
     </row>
     <row r="141" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A141" s="73" t="s">
+      <c r="A141" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="B141" s="73"/>
-[...10 lines deleted...]
-      <c r="M141" s="73"/>
+      <c r="B141" s="69"/>
+      <c r="C141" s="69"/>
+      <c r="D141" s="69"/>
+      <c r="E141" s="69"/>
+      <c r="F141" s="69"/>
+      <c r="G141" s="69"/>
+      <c r="H141" s="69"/>
+      <c r="I141" s="69"/>
+      <c r="J141" s="69"/>
+      <c r="K141" s="69"/>
+      <c r="L141" s="69"/>
+      <c r="M141" s="69"/>
     </row>
     <row r="142" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A142" s="14"/>
       <c r="B142" s="7"/>
       <c r="C142" s="7"/>
       <c r="D142" s="7"/>
       <c r="E142" s="7"/>
       <c r="F142" s="7"/>
       <c r="G142" s="7"/>
       <c r="I142" s="7"/>
       <c r="J142" s="7"/>
       <c r="M142" s="7"/>
     </row>
     <row r="143" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="1"/>
       <c r="B143" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E143" s="3" t="s">
@@ -5444,178 +5481,179 @@
         <v>0</v>
       </c>
       <c r="G146" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H146" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I146" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J146" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K146" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L146" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M146" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A147" s="53">
+      <c r="A147" s="51">
         <v>2024</v>
       </c>
       <c r="B147" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C147" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D147" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E147" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F147" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G147" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H147" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I147" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J147" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K147" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L147" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M147" s="16"/>
     </row>
     <row r="148" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A148" s="53">
+      <c r="A148" s="51">
         <v>2025</v>
       </c>
       <c r="B148" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C148" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D148" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E148" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F148" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G148" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H148" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I148" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J148" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K148" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L148" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M148" s="16"/>
     </row>
     <row r="149" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A149" s="53">
+      <c r="A149" s="51">
         <v>2026</v>
       </c>
       <c r="B149" s="16">
         <v>0</v>
       </c>
       <c r="C149" s="35">
         <v>0</v>
       </c>
       <c r="D149" s="35">
         <v>0</v>
       </c>
       <c r="E149" s="16">
         <v>0</v>
       </c>
-      <c r="F149" s="35"/>
+      <c r="F149" s="35">
+        <v>0</v>
+      </c>
       <c r="G149" s="16"/>
       <c r="H149" s="16"/>
       <c r="I149" s="16"/>
       <c r="J149" s="16"/>
       <c r="K149" s="16"/>
       <c r="L149" s="16"/>
       <c r="M149" s="16"/>
     </row>
     <row r="150" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A150" s="53"/>
+      <c r="A150" s="51"/>
       <c r="B150" s="16"/>
       <c r="C150" s="26"/>
       <c r="D150" s="26"/>
       <c r="E150" s="16"/>
-      <c r="F150" s="35"/>
+      <c r="F150" s="26"/>
       <c r="G150" s="16"/>
       <c r="H150" s="16"/>
       <c r="I150" s="16"/>
       <c r="J150" s="16"/>
       <c r="K150" s="16"/>
       <c r="L150" s="16"/>
       <c r="M150" s="16"/>
     </row>
     <row r="151" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A151" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B151" s="23"/>
       <c r="C151" s="35"/>
       <c r="D151" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E151" s="15"/>
-      <c r="F151" s="26"/>
       <c r="G151" s="15"/>
       <c r="H151" s="15"/>
       <c r="I151" s="15"/>
       <c r="J151" s="15"/>
       <c r="K151" s="15"/>
       <c r="L151" s="15"/>
       <c r="M151" s="15"/>
     </row>
     <row r="152" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A152" s="8">
         <v>2022</v>
       </c>
       <c r="B152" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C152" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D152" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E152" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F152" s="35" t="s">
@@ -5663,144 +5701,146 @@
         <v>0</v>
       </c>
       <c r="G153" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H153" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I153" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J153" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K153" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L153" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M153" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A154" s="53">
+      <c r="A154" s="51">
         <v>2024</v>
       </c>
       <c r="B154" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C154" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D154" s="35"/>
       <c r="E154" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="F154" s="16" t="s">
+      <c r="F154" s="35" t="s">
         <v>0</v>
       </c>
       <c r="G154" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H154" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I154" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J154" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K154" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L154" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M154" s="16"/>
     </row>
     <row r="155" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A155" s="53">
+      <c r="A155" s="51">
         <v>2025</v>
       </c>
       <c r="B155" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C155" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D155" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E155" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="F155" s="16" t="s">
+      <c r="F155" s="35" t="s">
         <v>0</v>
       </c>
       <c r="G155" s="16" t="s">
         <v>0</v>
       </c>
       <c r="H155" s="16" t="s">
         <v>0</v>
       </c>
       <c r="I155" s="16" t="s">
         <v>0</v>
       </c>
       <c r="J155" s="16" t="s">
         <v>0</v>
       </c>
       <c r="K155" s="16" t="s">
         <v>0</v>
       </c>
       <c r="L155" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M155" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A156" s="53">
+      <c r="A156" s="51">
         <v>2026</v>
       </c>
       <c r="B156" s="16">
         <v>0</v>
       </c>
       <c r="C156" s="35">
         <v>0</v>
       </c>
       <c r="D156" s="35">
         <v>0</v>
       </c>
       <c r="E156" s="16">
         <v>0</v>
       </c>
-      <c r="F156" s="35"/>
+      <c r="F156" s="35">
+        <v>0</v>
+      </c>
       <c r="G156" s="16"/>
       <c r="H156" s="16"/>
       <c r="I156" s="16"/>
       <c r="J156" s="16"/>
       <c r="K156" s="16"/>
       <c r="L156" s="16"/>
       <c r="M156" s="16"/>
     </row>
     <row r="157" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A157" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B157" s="23"/>
       <c r="C157" s="35"/>
       <c r="D157" s="26"/>
       <c r="E157" s="15"/>
       <c r="F157" s="26"/>
       <c r="G157" s="15"/>
       <c r="H157" s="15"/>
       <c r="I157" s="15"/>
       <c r="J157" s="15"/>
       <c r="K157" s="15"/>
       <c r="L157" s="15"/>
       <c r="M157" s="15"/>
     </row>
@@ -5886,139 +5926,141 @@
         <v>139.81</v>
       </c>
     </row>
     <row r="160" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A160" s="24">
         <v>2024</v>
       </c>
       <c r="B160" s="35">
         <v>10.9</v>
       </c>
       <c r="C160" s="35">
         <v>16.8</v>
       </c>
       <c r="D160" s="35">
         <v>27.2</v>
       </c>
       <c r="E160" s="35">
         <v>35.299999999999997</v>
       </c>
       <c r="F160" s="26">
         <v>45.8</v>
       </c>
       <c r="G160" s="35">
         <v>57.8</v>
       </c>
-      <c r="H160" s="54">
+      <c r="H160" s="52">
         <v>71.489999999999995</v>
       </c>
       <c r="I160" s="35">
         <v>85.31</v>
       </c>
       <c r="J160" s="26">
         <v>96.43</v>
       </c>
       <c r="K160" s="26">
         <v>106.83</v>
       </c>
       <c r="L160" s="26">
         <v>116.51</v>
       </c>
       <c r="M160" s="35">
         <v>126.35</v>
       </c>
       <c r="N160" s="15"/>
       <c r="O160" s="15"/>
       <c r="P160" s="15"/>
       <c r="Q160" s="15"/>
     </row>
     <row r="161" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="53">
+      <c r="A161" s="51">
         <v>2025</v>
       </c>
       <c r="B161" s="35">
         <v>4.8</v>
       </c>
       <c r="C161" s="35">
         <v>9.16</v>
       </c>
       <c r="D161" s="35">
         <v>14.21</v>
       </c>
       <c r="E161" s="35">
         <v>19.16</v>
       </c>
       <c r="F161" s="26">
         <v>24.98</v>
       </c>
       <c r="G161" s="35">
         <v>33.17</v>
       </c>
-      <c r="H161" s="54">
+      <c r="H161" s="52">
         <v>42.54</v>
       </c>
       <c r="I161" s="35">
         <v>51.42</v>
       </c>
-      <c r="J161" s="54">
+      <c r="J161" s="52">
         <v>56.77</v>
       </c>
       <c r="K161" s="26">
         <v>61.74</v>
       </c>
       <c r="L161" s="26">
         <v>66.48</v>
       </c>
       <c r="M161" s="35">
         <v>71.12</v>
       </c>
       <c r="N161" s="15"/>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
     </row>
     <row r="162" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A162" s="53">
+      <c r="A162" s="51">
         <v>2026</v>
       </c>
       <c r="B162" s="35">
         <v>10.87</v>
       </c>
       <c r="C162" s="35">
         <v>20.239999999999998</v>
       </c>
       <c r="D162" s="35">
         <v>30.4</v>
       </c>
       <c r="E162" s="35">
         <v>10.35</v>
       </c>
-      <c r="F162" s="26"/>
+      <c r="F162" s="26">
+        <v>52.23</v>
+      </c>
       <c r="G162" s="35"/>
-      <c r="H162" s="54"/>
+      <c r="H162" s="52"/>
       <c r="I162" s="35"/>
-      <c r="J162" s="54"/>
+      <c r="J162" s="52"/>
       <c r="K162" s="26"/>
       <c r="L162" s="26"/>
       <c r="M162" s="35"/>
       <c r="N162" s="15"/>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
     </row>
     <row r="163" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A163" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B163" s="26"/>
       <c r="C163" s="35"/>
       <c r="D163" s="26"/>
       <c r="E163" s="26"/>
       <c r="F163" s="26"/>
       <c r="G163" s="26"/>
       <c r="H163" s="35"/>
       <c r="I163" s="26"/>
       <c r="J163" s="26"/>
       <c r="K163" s="26"/>
       <c r="L163" s="26"/>
       <c r="M163" s="26"/>
     </row>
@@ -6128,997 +6170,1036 @@
       </c>
       <c r="H166" s="40">
         <v>126.5</v>
       </c>
       <c r="I166" s="33">
         <v>150.9</v>
       </c>
       <c r="J166" s="33">
         <v>171.8</v>
       </c>
       <c r="K166" s="33">
         <v>187.87</v>
       </c>
       <c r="L166" s="33">
         <v>206.5</v>
       </c>
       <c r="M166" s="33">
         <v>223.48</v>
       </c>
       <c r="N166" s="15"/>
       <c r="O166" s="15"/>
       <c r="P166" s="15"/>
       <c r="Q166" s="15"/>
     </row>
     <row r="167" spans="1:17" s="44" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A167" s="64">
+      <c r="A167" s="60">
         <v>2025</v>
       </c>
       <c r="B167" s="33">
         <v>5.7</v>
       </c>
       <c r="C167" s="33">
         <v>10.8</v>
       </c>
       <c r="D167" s="33">
         <v>16.71</v>
       </c>
       <c r="E167" s="33">
         <v>22.19</v>
       </c>
       <c r="F167" s="33">
         <v>29.03</v>
       </c>
       <c r="G167" s="33">
         <v>39.79</v>
       </c>
       <c r="H167" s="40">
         <v>52.29</v>
       </c>
       <c r="I167" s="33">
         <v>63.83</v>
       </c>
       <c r="J167" s="33">
         <v>70.13</v>
       </c>
       <c r="K167" s="33">
         <v>75.78</v>
       </c>
       <c r="L167" s="33">
         <v>81.11</v>
       </c>
       <c r="M167" s="33">
         <v>86.34</v>
       </c>
       <c r="N167" s="43"/>
       <c r="O167" s="43"/>
       <c r="P167" s="43"/>
       <c r="Q167" s="43"/>
     </row>
-    <row r="168" spans="1:17" s="51" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A168" s="51">
+    <row r="168" spans="1:17" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="49">
         <v>2026</v>
       </c>
       <c r="B168" s="34">
         <v>9.34</v>
       </c>
       <c r="C168" s="34">
         <v>17.14</v>
       </c>
       <c r="D168" s="34">
         <v>25.33</v>
       </c>
       <c r="E168" s="34">
         <v>33.119999999999997</v>
       </c>
-      <c r="H168" s="62"/>
-[...4 lines deleted...]
-      <c r="A169" s="69" t="s">
+      <c r="F168" s="34">
+        <v>42.39</v>
+      </c>
+      <c r="G168" s="49"/>
+      <c r="H168" s="58"/>
+      <c r="I168" s="49"/>
+      <c r="J168" s="49"/>
+      <c r="K168" s="58"/>
+      <c r="L168" s="58"/>
+      <c r="M168" s="49"/>
+    </row>
+    <row r="169" spans="1:17" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B169" s="33"/>
+      <c r="C169" s="33"/>
+      <c r="D169" s="33"/>
+      <c r="E169" s="33"/>
+      <c r="F169" s="33"/>
+      <c r="H169" s="72"/>
+      <c r="K169" s="72"/>
+      <c r="L169" s="72"/>
+    </row>
+    <row r="170" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A170" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="B169" s="69"/>
-[...26 lines deleted...]
-      <c r="B171" s="2" t="s">
+      <c r="B170" s="73"/>
+      <c r="C170" s="73"/>
+      <c r="D170" s="73"/>
+      <c r="E170" s="73"/>
+      <c r="F170" s="73"/>
+      <c r="G170" s="73"/>
+      <c r="H170" s="73"/>
+      <c r="I170" s="73"/>
+      <c r="J170" s="73"/>
+      <c r="K170" s="73"/>
+      <c r="L170" s="73"/>
+      <c r="M170" s="73"/>
+    </row>
+    <row r="171" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A171" s="6"/>
+      <c r="B171" s="7"/>
+      <c r="C171" s="7"/>
+      <c r="D171" s="7"/>
+      <c r="E171" s="7"/>
+      <c r="F171" s="7"/>
+      <c r="G171" s="7"/>
+      <c r="I171" s="7"/>
+      <c r="J171" s="7"/>
+      <c r="M171" s="7"/>
+    </row>
+    <row r="172" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="1"/>
+      <c r="B172" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C171" s="3" t="s">
+      <c r="C172" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D171" s="3" t="s">
+      <c r="D172" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="E171" s="3" t="s">
+      <c r="E172" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="F171" s="3" t="s">
+      <c r="F172" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G171" s="3" t="s">
+      <c r="G172" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="H171" s="3" t="s">
+      <c r="H172" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="I171" s="3" t="s">
+      <c r="I172" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="J171" s="3" t="s">
+      <c r="J172" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="K171" s="3" t="s">
+      <c r="K172" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="L171" s="3" t="s">
+      <c r="L172" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="M171" s="4" t="s">
+      <c r="M172" s="4" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="172" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A172" s="8" t="s">
+    <row r="173" spans="1:17" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B172" s="7"/>
-[...51 lines deleted...]
-      </c>
+      <c r="B173" s="7"/>
+      <c r="C173" s="7"/>
+      <c r="D173" s="7"/>
+      <c r="E173" s="7"/>
+      <c r="F173" s="7"/>
+      <c r="G173" s="26"/>
+      <c r="H173" s="35"/>
+      <c r="I173" s="26"/>
+      <c r="J173" s="26"/>
+      <c r="K173" s="26"/>
+      <c r="L173" s="26"/>
+      <c r="M173" s="26"/>
     </row>
     <row r="174" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="8">
+        <v>2022</v>
+      </c>
+      <c r="B174" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C174" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D174" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E174" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F174" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G174" s="26">
+        <v>3.49</v>
+      </c>
+      <c r="H174" s="35">
+        <v>4.88</v>
+      </c>
+      <c r="I174" s="26">
+        <v>8.82</v>
+      </c>
+      <c r="J174" s="26">
+        <v>10.85</v>
+      </c>
+      <c r="K174" s="26">
+        <v>10.9</v>
+      </c>
+      <c r="L174" s="26">
+        <v>10.9</v>
+      </c>
+      <c r="M174" s="26">
+        <v>10.9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="8">
         <v>2023</v>
       </c>
-      <c r="B174" s="16" t="s">
-[...14 lines deleted...]
-      <c r="G174" s="26">
+      <c r="B175" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C175" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D175" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E175" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F175" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G175" s="26">
         <v>5.8</v>
       </c>
-      <c r="H174" s="35">
+      <c r="H175" s="35">
         <v>7.74</v>
       </c>
-      <c r="I174" s="26">
+      <c r="I175" s="26">
         <v>10.4</v>
       </c>
-      <c r="J174" s="26">
+      <c r="J175" s="26">
         <v>11.4</v>
       </c>
-      <c r="K174" s="26">
+      <c r="K175" s="26">
         <v>16.399999999999999</v>
       </c>
-      <c r="L174" s="26">
+      <c r="L175" s="26">
         <v>16.399999999999999</v>
       </c>
-      <c r="M174" s="26">
+      <c r="M175" s="26">
         <v>16.399999999999999</v>
       </c>
     </row>
-    <row r="175" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A175" s="24">
+    <row r="176" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="24">
         <v>2024</v>
       </c>
-      <c r="B175" s="29" t="s">
-[...11 lines deleted...]
-      <c r="F175" s="29">
+      <c r="B176" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C176" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D176" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E176" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F176" s="35">
         <v>4.0999999999999996</v>
       </c>
-      <c r="G175" s="26">
+      <c r="G176" s="26">
         <v>11.02</v>
       </c>
-      <c r="H175" s="35">
+      <c r="H176" s="35">
         <v>13.23</v>
       </c>
-      <c r="I175" s="26">
+      <c r="I176" s="26">
         <v>28.59</v>
       </c>
-      <c r="J175" s="26">
+      <c r="J176" s="26">
         <v>38.380000000000003</v>
       </c>
-      <c r="K175" s="26">
+      <c r="K176" s="26">
         <v>44.38</v>
       </c>
-      <c r="L175" s="26">
+      <c r="L176" s="26">
         <v>44.38</v>
       </c>
-      <c r="M175" s="26">
+      <c r="M176" s="26">
         <v>44.38</v>
       </c>
     </row>
-    <row r="176" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A176" s="53">
+    <row r="177" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="51">
         <v>2025</v>
       </c>
-      <c r="B176" s="16" t="s">
-[...12 lines deleted...]
-      <c r="G176" s="26" t="s">
+      <c r="B177" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C177" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D177" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E177" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F177" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G177" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="H176" s="35">
+      <c r="H177" s="35">
         <v>0.31</v>
       </c>
-      <c r="I176" s="26">
+      <c r="I177" s="26">
         <v>0.48</v>
       </c>
-      <c r="J176" s="26">
+      <c r="J177" s="26">
         <v>0.66</v>
       </c>
-      <c r="K176" s="26">
+      <c r="K177" s="26">
         <v>0.86</v>
       </c>
-      <c r="L176" s="26">
+      <c r="L177" s="26">
         <v>0.96</v>
       </c>
-      <c r="M176" s="26">
+      <c r="M177" s="26">
         <v>0.96</v>
       </c>
     </row>
-    <row r="177" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A177" s="53">
+    <row r="178" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="51">
         <v>2026</v>
       </c>
-      <c r="B177" s="35" t="s">
-[...29 lines deleted...]
-        <v>0</v>
+      <c r="B178" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C178" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D178" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E178" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F178" s="35">
+        <v>0.08</v>
       </c>
       <c r="G178" s="26"/>
       <c r="H178" s="35"/>
       <c r="I178" s="26"/>
       <c r="J178" s="26"/>
       <c r="K178" s="26"/>
       <c r="L178" s="26"/>
       <c r="M178" s="26"/>
     </row>
-    <row r="179" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-      </c>
+    <row r="179" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B179" s="16"/>
+      <c r="C179" s="16"/>
+      <c r="D179" s="16"/>
+      <c r="E179" s="16"/>
+      <c r="F179" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G179" s="26"/>
+      <c r="H179" s="35"/>
+      <c r="I179" s="26"/>
+      <c r="J179" s="26"/>
+      <c r="K179" s="26"/>
+      <c r="L179" s="26"/>
+      <c r="M179" s="26"/>
     </row>
     <row r="180" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="8">
+        <v>2022</v>
+      </c>
+      <c r="B180" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C180" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D180" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E180" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F180" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G180" s="26">
+        <v>2.7</v>
+      </c>
+      <c r="H180" s="35">
+        <v>4.3</v>
+      </c>
+      <c r="I180" s="26">
+        <v>7.68</v>
+      </c>
+      <c r="J180" s="26">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="K180" s="26">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="L180" s="26">
+        <v>9</v>
+      </c>
+      <c r="M180" s="26">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="8">
         <v>2023</v>
       </c>
-      <c r="B180" s="16" t="s">
-[...14 lines deleted...]
-      <c r="G180" s="26">
+      <c r="B181" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C181" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D181" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E181" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F181" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G181" s="26">
         <v>3.8</v>
       </c>
-      <c r="H180" s="35">
+      <c r="H181" s="35">
         <v>4.38</v>
       </c>
-      <c r="I180" s="26">
+      <c r="I181" s="26">
         <v>9.8000000000000007</v>
       </c>
-      <c r="J180" s="26">
+      <c r="J181" s="26">
         <v>10.199999999999999</v>
       </c>
-      <c r="K180" s="26">
+      <c r="K181" s="26">
         <v>18.8</v>
       </c>
-      <c r="L180" s="26">
+      <c r="L181" s="26">
         <v>18.8</v>
       </c>
-      <c r="M180" s="26">
+      <c r="M181" s="26">
         <v>18.8</v>
       </c>
     </row>
-    <row r="181" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A181" s="24">
+    <row r="182" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="24">
         <v>2024</v>
       </c>
-      <c r="B181" s="16" t="s">
-[...11 lines deleted...]
-      <c r="F181" s="29">
+      <c r="B182" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C182" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D182" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E182" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F182" s="35">
         <v>2.2999999999999998</v>
       </c>
-      <c r="G181" s="26">
+      <c r="G182" s="26">
         <v>6.08</v>
       </c>
-      <c r="H181" s="35">
+      <c r="H182" s="35">
         <v>7.2</v>
       </c>
-      <c r="I181" s="26">
+      <c r="I182" s="26">
         <v>8.6</v>
       </c>
-      <c r="J181" s="26">
+      <c r="J182" s="26">
         <v>8.8000000000000007</v>
       </c>
-      <c r="K181" s="26">
+      <c r="K182" s="26">
         <v>8.98</v>
       </c>
-      <c r="L181" s="26">
+      <c r="L182" s="26">
         <v>8.98</v>
       </c>
-      <c r="M181" s="26">
+      <c r="M182" s="26">
         <v>8.98</v>
       </c>
     </row>
-    <row r="182" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A182" s="53">
+    <row r="183" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="51">
         <v>2025</v>
       </c>
-      <c r="B182" s="16" t="s">
-[...12 lines deleted...]
-      <c r="G182" s="26" t="s">
+      <c r="B183" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C183" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D183" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E183" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F183" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G183" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="H182" s="35">
-[...19 lines deleted...]
-      <c r="A183" s="53">
+      <c r="H183" s="35">
+        <v>0</v>
+      </c>
+      <c r="I183" s="26">
+        <v>0</v>
+      </c>
+      <c r="J183" s="26">
+        <v>0</v>
+      </c>
+      <c r="K183" s="35">
+        <v>0</v>
+      </c>
+      <c r="L183" s="26">
+        <v>0</v>
+      </c>
+      <c r="M183" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="51">
         <v>2026</v>
       </c>
-      <c r="B183" s="35" t="s">
-[...28 lines deleted...]
-      <c r="F184" s="16"/>
+      <c r="B184" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C184" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D184" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E184" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F184" s="35" t="s">
+        <v>40</v>
+      </c>
       <c r="G184" s="26"/>
       <c r="H184" s="35"/>
       <c r="I184" s="26"/>
       <c r="J184" s="26"/>
-      <c r="K184" s="26"/>
+      <c r="K184" s="35"/>
       <c r="L184" s="26"/>
       <c r="M184" s="26"/>
     </row>
-    <row r="185" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-      </c>
+    <row r="185" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B185" s="16"/>
+      <c r="C185" s="16"/>
+      <c r="D185" s="16"/>
+      <c r="E185" s="16"/>
+      <c r="F185" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G185" s="26"/>
+      <c r="H185" s="35"/>
+      <c r="I185" s="26"/>
+      <c r="J185" s="26"/>
+      <c r="K185" s="26"/>
+      <c r="L185" s="26"/>
+      <c r="M185" s="26"/>
     </row>
     <row r="186" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="8">
+        <v>2022</v>
+      </c>
+      <c r="B186" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C186" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D186" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E186" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F186" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G186" s="26">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="H186" s="35">
+        <v>1.65</v>
+      </c>
+      <c r="I186" s="26">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="J186" s="26">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="K186" s="26">
+        <v>2.67</v>
+      </c>
+      <c r="L186" s="26">
+        <v>2.7</v>
+      </c>
+      <c r="M186" s="26">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="8">
         <v>2023</v>
       </c>
-      <c r="B186" s="16" t="s">
-[...14 lines deleted...]
-      <c r="G186" s="26">
+      <c r="B187" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C187" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D187" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E187" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F187" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G187" s="26">
         <v>0.99</v>
       </c>
-      <c r="H186" s="35">
+      <c r="H187" s="35">
         <v>2.0499999999999998</v>
       </c>
-      <c r="I186" s="26">
+      <c r="I187" s="26">
         <v>3.1</v>
       </c>
-      <c r="J186" s="26">
+      <c r="J187" s="26">
         <v>3.7</v>
       </c>
-      <c r="K186" s="26">
+      <c r="K187" s="26">
         <v>4</v>
       </c>
-      <c r="L186" s="26">
+      <c r="L187" s="26">
         <v>4</v>
       </c>
-      <c r="M186" s="26">
+      <c r="M187" s="26">
         <v>4</v>
       </c>
     </row>
-    <row r="187" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A187" s="24">
+    <row r="188" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="24">
         <v>2024</v>
       </c>
-      <c r="B187" s="16" t="s">
-[...14 lines deleted...]
-      <c r="G187" s="26">
+      <c r="B188" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C188" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D188" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E188" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F188" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G188" s="26">
         <v>3.08</v>
       </c>
-      <c r="H187" s="54">
+      <c r="H188" s="52">
         <v>6.48</v>
       </c>
-      <c r="I187" s="26">
+      <c r="I188" s="26">
         <v>8.58</v>
       </c>
-      <c r="J187" s="26">
+      <c r="J188" s="26">
         <v>9.27</v>
       </c>
-      <c r="K187" s="26">
+      <c r="K188" s="26">
         <v>9.6199999999999992</v>
       </c>
-      <c r="L187" s="26">
+      <c r="L188" s="26">
         <v>9.6199999999999992</v>
       </c>
-      <c r="M187" s="26">
+      <c r="M188" s="26">
         <v>9.6199999999999992</v>
       </c>
     </row>
-    <row r="188" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A188" s="53">
+    <row r="189" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="51">
         <v>2025</v>
       </c>
-      <c r="B188" s="16" t="s">
-[...12 lines deleted...]
-      <c r="G188" s="26">
+      <c r="B189" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C189" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D189" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E189" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F189" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G189" s="26">
         <v>2.72</v>
       </c>
-      <c r="H188" s="54">
+      <c r="H189" s="52">
         <v>6.89</v>
       </c>
-      <c r="I188" s="26">
+      <c r="I189" s="26">
         <v>9.3800000000000008</v>
       </c>
-      <c r="J188" s="26">
+      <c r="J189" s="26">
         <v>10.07</v>
       </c>
-      <c r="K188" s="26">
+      <c r="K189" s="26">
         <v>10.4</v>
       </c>
-      <c r="L188" s="26">
+      <c r="L189" s="26">
         <v>10.51</v>
       </c>
-      <c r="M188" s="26">
+      <c r="M189" s="26">
         <v>10.51</v>
       </c>
     </row>
-    <row r="189" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A189" s="53">
+    <row r="190" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="51">
         <v>2026</v>
       </c>
-      <c r="B189" s="35" t="s">
-[...28 lines deleted...]
-      <c r="F190" s="16"/>
+      <c r="B190" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C190" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D190" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E190" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F190" s="35">
+        <v>0.16</v>
+      </c>
       <c r="G190" s="26"/>
-      <c r="H190" s="35"/>
+      <c r="H190" s="52"/>
       <c r="I190" s="26"/>
       <c r="J190" s="26"/>
       <c r="K190" s="26"/>
       <c r="L190" s="26"/>
       <c r="M190" s="26"/>
     </row>
-    <row r="191" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A191" s="8">
+    <row r="191" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B191" s="16"/>
+      <c r="C191" s="16"/>
+      <c r="D191" s="16"/>
+      <c r="E191" s="16"/>
+      <c r="F191" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G191" s="26"/>
+      <c r="H191" s="35"/>
+      <c r="I191" s="26"/>
+      <c r="J191" s="26"/>
+      <c r="K191" s="26"/>
+      <c r="L191" s="26"/>
+      <c r="M191" s="26"/>
+    </row>
+    <row r="192" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="8">
         <v>2022</v>
       </c>
-      <c r="B191" s="16" t="s">
-[...37 lines deleted...]
-      <c r="A192" s="28">
+      <c r="B192" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C192" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D192" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E192" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F192" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G192" s="26">
+        <v>0</v>
+      </c>
+      <c r="H192" s="35">
+        <v>0</v>
+      </c>
+      <c r="I192" s="26">
+        <v>0</v>
+      </c>
+      <c r="J192" s="26">
+        <v>0</v>
+      </c>
+      <c r="K192" s="26">
+        <v>0</v>
+      </c>
+      <c r="L192" s="26">
+        <v>0</v>
+      </c>
+      <c r="M192" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="28">
         <v>2023</v>
       </c>
-      <c r="B192" s="16" t="s">
-[...26 lines deleted...]
-      <c r="K192" s="33">
+      <c r="B193" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C193" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D193" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E193" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F193" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="G193" s="33">
+        <v>0</v>
+      </c>
+      <c r="H193" s="40">
+        <v>0</v>
+      </c>
+      <c r="I193" s="33">
+        <v>0</v>
+      </c>
+      <c r="J193" s="33">
+        <v>0</v>
+      </c>
+      <c r="K193" s="33">
         <v>21.9</v>
       </c>
-      <c r="L192" s="33">
+      <c r="L193" s="33">
         <v>21.9</v>
       </c>
-      <c r="M192" s="33">
+      <c r="M193" s="33">
         <v>21.9</v>
       </c>
     </row>
-    <row r="193" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A193" s="42">
+    <row r="194" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="42">
         <v>2024</v>
       </c>
-      <c r="B193" s="16" t="s">
-[...14 lines deleted...]
-      <c r="G193" s="33">
+      <c r="B194" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C194" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D194" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E194" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F194" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="G194" s="33">
         <v>0.03</v>
       </c>
-      <c r="H193" s="40">
+      <c r="H194" s="40">
         <v>0.06</v>
       </c>
-      <c r="I193" s="33">
+      <c r="I194" s="33">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="J193" s="33">
+      <c r="J194" s="33">
         <v>0.08</v>
       </c>
-      <c r="K193" s="33">
+      <c r="K194" s="33">
         <v>0.08</v>
       </c>
-      <c r="L193" s="33">
+      <c r="L194" s="33">
         <v>0.08</v>
       </c>
-      <c r="M193" s="33">
+      <c r="M194" s="33">
         <v>0.08</v>
       </c>
     </row>
-    <row r="194" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A194" s="64">
+    <row r="195" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="60">
         <v>2025</v>
       </c>
-      <c r="B194" s="17" t="s">
-[...12 lines deleted...]
-      <c r="G194" s="65">
+      <c r="B195" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C195" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D195" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E195" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F195" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="G195" s="61">
         <v>0.02</v>
       </c>
-      <c r="H194" s="66">
+      <c r="H195" s="62">
         <v>0.06</v>
       </c>
-      <c r="I194" s="67">
+      <c r="I195" s="63">
         <v>0.08</v>
       </c>
-      <c r="J194" s="67">
+      <c r="J195" s="63">
         <v>0.09</v>
       </c>
-      <c r="K194" s="68">
+      <c r="K195" s="64">
         <v>0.09</v>
       </c>
-      <c r="L194" s="68">
+      <c r="L195" s="64">
         <v>0.09</v>
       </c>
-      <c r="M194" s="67">
+      <c r="M195" s="63">
         <v>0.09</v>
       </c>
     </row>
-    <row r="195" spans="1:13" s="51" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A195" s="51">
+    <row r="196" spans="1:13" s="49" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="49">
         <v>2026</v>
       </c>
-      <c r="B195" s="41" t="s">
-[...13 lines deleted...]
-      <c r="L195" s="62"/>
+      <c r="B196" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="C196" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="D196" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="E196" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="F196" s="71">
+        <v>0</v>
+      </c>
+      <c r="H196" s="58"/>
+      <c r="K196" s="58"/>
+      <c r="L196" s="58"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="8">
+    <mergeCell ref="A170:M170"/>
     <mergeCell ref="A141:M141"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A126:M126"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A124:M124"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>