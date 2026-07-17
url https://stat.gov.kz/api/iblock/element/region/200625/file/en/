--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="6195" windowWidth="14310" windowHeight="6210"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="473" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="474" uniqueCount="41">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd tons</t>
   </si>
   <si>
     <t>Freight turnover, mln. ton/km</t>
   </si>
   <si>
     <t>Transportation of  passengers, thsd. people</t>
   </si>
   <si>
     <t>Passenger turnover, mln.passenger/kms</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd. tons</t>
   </si>
   <si>
     <t>Transportation of passengers, thsd. people</t>
   </si>
   <si>
     <t>all modes of motor vehicles and urban electric transport</t>
   </si>
   <si>
@@ -446,82 +446,82 @@
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -792,88 +792,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q196"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I22" sqref="I22"/>
+      <selection activeCell="D199" sqref="D199"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="5" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="10" style="5" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="5" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="5" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="69"/>
-[...10 lines deleted...]
-      <c r="M1" s="69"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1024,108 +1024,110 @@
       </c>
       <c r="J7" s="26">
         <v>70657.2</v>
       </c>
       <c r="K7" s="26">
         <v>78852.27</v>
       </c>
       <c r="L7" s="26">
         <v>86294.86</v>
       </c>
       <c r="M7" s="26">
         <v>93688.21</v>
       </c>
       <c r="N7" s="26"/>
       <c r="O7" s="15"/>
       <c r="P7" s="15"/>
       <c r="Q7" s="15"/>
     </row>
     <row r="8" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="24">
         <v>2025</v>
       </c>
       <c r="B8" s="45">
         <v>6836.91</v>
       </c>
-      <c r="C8" s="65">
+      <c r="C8" s="64">
         <v>13892.53</v>
       </c>
       <c r="D8" s="26">
         <v>21339.59</v>
       </c>
       <c r="E8" s="40">
         <v>28645.53</v>
       </c>
-      <c r="F8" s="65">
+      <c r="F8" s="64">
         <v>36207.89</v>
       </c>
       <c r="G8" s="26">
         <v>43714.27</v>
       </c>
       <c r="H8" s="35">
         <v>52210.21</v>
       </c>
       <c r="I8" s="52">
         <v>60767.64</v>
       </c>
       <c r="J8" s="52">
         <v>69733.350000000006</v>
       </c>
       <c r="K8" s="26">
         <v>77896.33</v>
       </c>
       <c r="L8" s="26">
         <v>86013.34</v>
       </c>
       <c r="M8" s="26">
         <v>94313.279999999999</v>
       </c>
       <c r="N8" s="26"/>
       <c r="O8" s="15"/>
       <c r="P8" s="15"/>
       <c r="Q8" s="15"/>
     </row>
     <row r="9" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="24">
         <v>2026</v>
       </c>
       <c r="B9" s="45">
         <v>8147.14</v>
       </c>
-      <c r="C9" s="65">
+      <c r="C9" s="64">
         <v>15866.61</v>
       </c>
       <c r="D9" s="26">
         <v>23637.91</v>
       </c>
       <c r="E9" s="40">
         <v>30895.45</v>
       </c>
-      <c r="F9" s="65">
+      <c r="F9" s="64">
         <v>38568.879999999997</v>
       </c>
-      <c r="G9" s="26"/>
+      <c r="G9" s="64">
+        <v>46266.8</v>
+      </c>
       <c r="H9" s="35"/>
       <c r="I9" s="52"/>
       <c r="J9" s="52"/>
       <c r="K9" s="26"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="26"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
     </row>
     <row r="10" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="35"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
@@ -1301,51 +1303,53 @@
       </c>
       <c r="N14" s="26"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
     </row>
     <row r="15" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="24">
         <v>2026</v>
       </c>
       <c r="B15" s="45">
         <v>1692.79</v>
       </c>
       <c r="C15" s="33">
         <v>3025.15</v>
       </c>
       <c r="D15" s="26">
         <v>4486.24</v>
       </c>
       <c r="E15" s="26">
         <v>5607.03</v>
       </c>
       <c r="F15" s="26">
         <v>7032.53</v>
       </c>
-      <c r="G15" s="26"/>
+      <c r="G15" s="26">
+        <v>8382.2199999999993</v>
+      </c>
       <c r="H15" s="35"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="26"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
     </row>
     <row r="16" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="26"/>
       <c r="H16" s="35"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
@@ -1464,108 +1468,110 @@
       </c>
       <c r="J19" s="26">
         <v>49857.8</v>
       </c>
       <c r="K19" s="26">
         <v>54574.23</v>
       </c>
       <c r="L19" s="26">
         <v>59135.39</v>
       </c>
       <c r="M19" s="26">
         <v>63569.09</v>
       </c>
       <c r="N19" s="26"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
     </row>
     <row r="20" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24">
         <v>2025</v>
       </c>
       <c r="B20" s="45">
         <v>3964.15</v>
       </c>
-      <c r="C20" s="65">
+      <c r="C20" s="64">
         <v>8318.9599999999991</v>
       </c>
       <c r="D20" s="26">
         <v>12880.49</v>
       </c>
       <c r="E20" s="26">
         <v>17977.560000000001</v>
       </c>
-      <c r="F20" s="65">
+      <c r="F20" s="64">
         <v>22876.13</v>
       </c>
       <c r="G20" s="26">
         <v>27437.5</v>
       </c>
       <c r="H20" s="35">
         <v>31707.3</v>
       </c>
       <c r="I20" s="26">
         <v>36148.6</v>
       </c>
       <c r="J20" s="26">
         <v>41218.660000000003</v>
       </c>
       <c r="K20" s="26">
         <v>46436.01</v>
       </c>
       <c r="L20" s="26">
         <v>51170.46</v>
       </c>
       <c r="M20" s="26">
         <v>55912.25</v>
       </c>
       <c r="N20" s="26"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
     </row>
     <row r="21" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="24">
         <v>2026</v>
       </c>
       <c r="B21" s="45">
         <v>3918.33</v>
       </c>
-      <c r="C21" s="65">
+      <c r="C21" s="64">
         <v>7910.03</v>
       </c>
       <c r="D21" s="26">
         <v>12321.45</v>
       </c>
       <c r="E21" s="26">
         <v>17324.8</v>
       </c>
-      <c r="F21" s="66">
+      <c r="F21" s="65">
         <v>21712.720000000001</v>
       </c>
-      <c r="G21" s="26"/>
+      <c r="G21" s="26">
+        <v>25820.21</v>
+      </c>
       <c r="H21" s="35"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="26"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
     <row r="22" spans="1:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="35"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
@@ -1741,95 +1747,97 @@
       </c>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
     </row>
     <row r="27" spans="1:17" s="44" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="27">
         <v>2026</v>
       </c>
       <c r="B27" s="47">
         <v>106.74</v>
       </c>
       <c r="C27" s="34">
         <v>200.09</v>
       </c>
       <c r="D27" s="34">
         <v>309.89999999999998</v>
       </c>
       <c r="E27" s="34">
         <v>415.23</v>
       </c>
       <c r="F27" s="34">
         <v>524.91</v>
       </c>
-      <c r="G27" s="34"/>
+      <c r="G27" s="34">
+        <v>647.25</v>
+      </c>
       <c r="H27" s="41"/>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="34"/>
       <c r="L27" s="34"/>
       <c r="M27" s="34"/>
       <c r="N27" s="43"/>
       <c r="O27" s="43"/>
       <c r="P27" s="43"/>
       <c r="Q27" s="43"/>
     </row>
     <row r="28" spans="1:17" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="70" t="s">
+      <c r="A28" s="72" t="s">
         <v>35</v>
       </c>
-      <c r="B28" s="70"/>
-[...10 lines deleted...]
-      <c r="M28" s="70"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A29" s="69" t="s">
+      <c r="A29" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="69"/>
-[...10 lines deleted...]
-      <c r="M29" s="69"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A30" s="6"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:17" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1"/>
       <c r="B31" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="3" t="s">
@@ -1994,95 +2002,97 @@
         <v>11416.47</v>
       </c>
       <c r="L35" s="26">
         <v>12609.24</v>
       </c>
       <c r="M35" s="26">
         <v>13960.69</v>
       </c>
     </row>
     <row r="36" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="24">
         <v>2025</v>
       </c>
       <c r="B36" s="26">
         <v>1122</v>
       </c>
       <c r="C36" s="26">
         <v>2557.88</v>
       </c>
       <c r="D36" s="26">
         <v>4114.62</v>
       </c>
       <c r="E36" s="26">
         <v>5608.47</v>
       </c>
-      <c r="F36" s="65">
+      <c r="F36" s="64">
         <v>7162.57</v>
       </c>
       <c r="G36" s="26">
         <v>8670.52</v>
       </c>
       <c r="H36" s="35">
         <v>10369.120000000001</v>
       </c>
       <c r="I36" s="26">
         <v>11919.41</v>
       </c>
       <c r="J36" s="52">
         <v>13558.38</v>
       </c>
       <c r="K36" s="26">
         <v>15288.31</v>
       </c>
       <c r="L36" s="26">
         <v>16980.28</v>
       </c>
       <c r="M36" s="26">
         <v>18929.68</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="24">
         <v>2026</v>
       </c>
       <c r="B37" s="26">
         <v>1593.52</v>
       </c>
       <c r="C37" s="26">
         <v>2728.24</v>
       </c>
       <c r="D37" s="26">
         <v>3981.09</v>
       </c>
       <c r="E37" s="26">
         <v>4769.99</v>
       </c>
-      <c r="F37" s="66">
+      <c r="F37" s="65">
         <v>6001.49</v>
       </c>
-      <c r="G37" s="26"/>
+      <c r="G37" s="26">
+        <v>7193.48</v>
+      </c>
       <c r="H37" s="35"/>
       <c r="I37" s="26"/>
       <c r="J37" s="52"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
     </row>
     <row r="38" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A38" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="26"/>
       <c r="C38" s="26"/>
       <c r="D38" s="26"/>
       <c r="E38" s="26"/>
       <c r="F38" s="26"/>
       <c r="G38" s="26"/>
       <c r="H38" s="35"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="35"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
@@ -2246,51 +2256,53 @@
         <v>14224.41</v>
       </c>
       <c r="M42" s="26">
         <v>16221.1</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="24">
         <v>2026</v>
       </c>
       <c r="B43" s="26">
         <v>1442.53</v>
       </c>
       <c r="C43" s="26">
         <v>2542.8200000000002</v>
       </c>
       <c r="D43" s="26">
         <v>3769.09</v>
       </c>
       <c r="E43" s="26">
         <v>4628.74</v>
       </c>
       <c r="F43" s="26">
         <v>5803.56</v>
       </c>
-      <c r="G43" s="26"/>
+      <c r="G43" s="26">
+        <v>6901.52</v>
+      </c>
       <c r="H43" s="35"/>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A44" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="26"/>
       <c r="C44" s="26"/>
       <c r="D44" s="26"/>
       <c r="E44" s="26"/>
       <c r="F44" s="26"/>
       <c r="G44" s="26"/>
       <c r="H44" s="35"/>
       <c r="I44" s="26"/>
       <c r="J44" s="26"/>
       <c r="K44" s="26"/>
       <c r="L44" s="26"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
@@ -2451,54 +2463,56 @@
         <v>860.81</v>
       </c>
       <c r="L48" s="26">
         <v>938.22</v>
       </c>
       <c r="M48" s="26">
         <v>1023.02</v>
       </c>
     </row>
     <row r="49" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="24">
         <v>2026</v>
       </c>
       <c r="B49" s="35">
         <v>88.49</v>
       </c>
       <c r="C49" s="26">
         <v>163.06</v>
       </c>
       <c r="D49" s="26">
         <v>209.37</v>
       </c>
       <c r="E49" s="26">
         <v>317.27999999999997</v>
       </c>
-      <c r="F49" s="66">
+      <c r="F49" s="65">
         <v>396.81</v>
       </c>
-      <c r="G49" s="26"/>
+      <c r="G49" s="26">
+        <v>485.25</v>
+      </c>
       <c r="H49" s="35"/>
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="26"/>
       <c r="L49" s="26"/>
       <c r="M49" s="26"/>
     </row>
     <row r="50" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B50" s="35"/>
       <c r="C50" s="35"/>
       <c r="D50" s="35"/>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="35"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="26"/>
       <c r="L50" s="26"/>
       <c r="M50" s="26"/>
     </row>
     <row r="51" spans="1:17" x14ac:dyDescent="0.2">
@@ -2662,86 +2676,88 @@
         <v>680.65</v>
       </c>
       <c r="M54" s="33">
         <v>740.91</v>
       </c>
     </row>
     <row r="55" spans="1:17" s="43" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="27">
         <v>2026</v>
       </c>
       <c r="B55" s="41">
         <v>61.62</v>
       </c>
       <c r="C55" s="34">
         <v>110.52</v>
       </c>
       <c r="D55" s="34">
         <v>148.53</v>
       </c>
       <c r="E55" s="34">
         <v>227.01</v>
       </c>
       <c r="F55" s="34">
         <v>288.77999999999997</v>
       </c>
-      <c r="G55" s="34"/>
+      <c r="G55" s="34">
+        <v>360.62</v>
+      </c>
       <c r="H55" s="41"/>
       <c r="I55" s="34"/>
       <c r="J55" s="34"/>
       <c r="K55" s="34"/>
       <c r="L55" s="34"/>
       <c r="M55" s="34"/>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A56" s="8"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="10"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
       <c r="M56" s="7"/>
     </row>
     <row r="57" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A57" s="69" t="s">
+      <c r="A57" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="B57" s="69"/>
-[...10 lines deleted...]
-      <c r="M57" s="69"/>
+      <c r="B57" s="71"/>
+      <c r="C57" s="71"/>
+      <c r="D57" s="71"/>
+      <c r="E57" s="71"/>
+      <c r="F57" s="71"/>
+      <c r="G57" s="71"/>
+      <c r="H57" s="71"/>
+      <c r="I57" s="71"/>
+      <c r="J57" s="71"/>
+      <c r="K57" s="71"/>
+      <c r="L57" s="71"/>
+      <c r="M57" s="71"/>
     </row>
     <row r="58" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A58" s="6"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="I58" s="7"/>
       <c r="J58" s="7"/>
       <c r="M58" s="7"/>
     </row>
     <row r="59" spans="1:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="1"/>
       <c r="B59" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E59" s="3" t="s">
@@ -2786,445 +2802,449 @@
       <c r="I60" s="26"/>
       <c r="J60" s="26"/>
       <c r="K60" s="26"/>
       <c r="L60" s="26"/>
       <c r="M60" s="26"/>
     </row>
     <row r="61" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A61" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B61" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C61" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D61" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E61" s="35" t="s">
         <v>0</v>
       </c>
       <c r="F61" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="G61" s="40">
+      <c r="G61" s="35">
         <v>253050.3</v>
       </c>
       <c r="H61" s="35">
         <v>294060.98</v>
       </c>
       <c r="I61" s="26">
         <v>336755.56</v>
       </c>
       <c r="J61" s="26">
         <v>382462.05</v>
       </c>
       <c r="K61" s="39">
         <v>432108.59</v>
       </c>
       <c r="L61" s="39">
         <v>485952.29</v>
       </c>
       <c r="M61" s="35">
         <v>542403.99</v>
       </c>
     </row>
     <row r="62" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A62" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B62" s="35">
         <v>4626.09</v>
       </c>
       <c r="C62" s="35">
         <v>9159.3799999999992</v>
       </c>
       <c r="D62" s="35">
         <v>14193.98</v>
       </c>
       <c r="E62" s="35">
         <v>19828.689999999999</v>
       </c>
       <c r="F62" s="35">
         <v>25648.51</v>
       </c>
-      <c r="G62" s="40">
+      <c r="G62" s="35">
         <v>31558.47</v>
       </c>
       <c r="H62" s="35">
         <v>36843.68</v>
       </c>
       <c r="I62" s="26">
         <v>41187</v>
       </c>
       <c r="J62" s="26">
         <v>45617.599999999999</v>
       </c>
       <c r="K62" s="39">
         <v>50288.2</v>
       </c>
       <c r="L62" s="26">
         <v>54090.720000000001</v>
       </c>
       <c r="M62" s="35">
         <v>58085.1</v>
       </c>
     </row>
     <row r="63" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="24">
         <v>2024</v>
       </c>
       <c r="B63" s="35">
         <v>4830.3</v>
       </c>
       <c r="C63" s="35">
         <v>10051.1</v>
       </c>
       <c r="D63" s="35">
         <v>15853.5</v>
       </c>
       <c r="E63" s="35">
         <v>21464.1</v>
       </c>
       <c r="F63" s="35">
         <v>29738.799999999999</v>
       </c>
-      <c r="G63" s="40">
+      <c r="G63" s="35">
         <v>37694.74</v>
       </c>
       <c r="H63" s="35">
         <v>45194.8</v>
       </c>
       <c r="I63" s="26">
         <v>52103.62</v>
       </c>
       <c r="J63" s="26">
         <v>59009.54</v>
       </c>
       <c r="K63" s="39">
         <v>65591.67</v>
       </c>
       <c r="L63" s="26">
         <v>71661.56</v>
       </c>
       <c r="M63" s="35">
         <v>77507.199999999997</v>
       </c>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
     </row>
     <row r="64" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="24">
         <v>2025</v>
       </c>
       <c r="B64" s="35">
         <v>5522.88</v>
       </c>
       <c r="C64" s="35">
         <v>10970.28</v>
       </c>
       <c r="D64" s="35">
         <v>16552.38</v>
       </c>
       <c r="E64" s="35">
         <v>22293.47</v>
       </c>
-      <c r="F64" s="65">
+      <c r="F64" s="64">
         <v>28110.83</v>
       </c>
-      <c r="G64" s="40">
+      <c r="G64" s="35">
         <v>33930.65</v>
       </c>
       <c r="H64" s="35">
         <v>40644.31</v>
       </c>
       <c r="I64" s="26">
         <v>47359.88</v>
       </c>
       <c r="J64" s="52">
         <v>54496.69</v>
       </c>
       <c r="K64" s="39">
         <v>60736.93</v>
       </c>
       <c r="L64" s="26">
         <v>66978.7</v>
       </c>
       <c r="M64" s="35">
         <v>73116.13</v>
       </c>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
     </row>
     <row r="65" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="24">
         <v>2026</v>
       </c>
       <c r="B65" s="35">
         <v>5536.36</v>
       </c>
       <c r="C65" s="35">
         <v>11242.67</v>
       </c>
       <c r="D65" s="35">
         <v>16807.189999999999</v>
       </c>
       <c r="E65" s="35">
         <v>22292.37</v>
       </c>
-      <c r="F65" s="66">
+      <c r="F65" s="65">
         <v>27791.98</v>
       </c>
-      <c r="G65" s="40"/>
+      <c r="G65" s="35">
+        <v>33371.15</v>
+      </c>
       <c r="H65" s="35"/>
       <c r="I65" s="26"/>
       <c r="J65" s="52"/>
       <c r="K65" s="39"/>
       <c r="L65" s="26"/>
       <c r="M65" s="35"/>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
     </row>
     <row r="66" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A66" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="26"/>
       <c r="C66" s="26"/>
       <c r="D66" s="26"/>
       <c r="E66" s="26"/>
       <c r="F66" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="G66" s="33"/>
+      <c r="G66" s="26"/>
       <c r="H66" s="35"/>
       <c r="I66" s="26"/>
       <c r="J66" s="26"/>
       <c r="K66" s="26"/>
       <c r="L66" s="26"/>
       <c r="M66" s="26"/>
     </row>
     <row r="67" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A67" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C67" s="35" t="s">
         <v>0</v>
       </c>
       <c r="D67" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E67" s="35" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="G67" s="40">
+      <c r="G67" s="35">
         <v>2323.2199999999998</v>
       </c>
       <c r="H67" s="35">
         <v>2658.95</v>
       </c>
       <c r="I67" s="35">
         <v>2987.64</v>
       </c>
       <c r="J67" s="35">
         <v>3345.16</v>
       </c>
       <c r="K67" s="35">
         <v>3701.41</v>
       </c>
       <c r="L67" s="35">
         <v>4067.64</v>
       </c>
       <c r="M67" s="35">
         <v>4483.51</v>
       </c>
     </row>
     <row r="68" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A68" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B68" s="35">
         <v>43.62</v>
       </c>
       <c r="C68" s="35">
         <v>86.68</v>
       </c>
       <c r="D68" s="35">
         <v>123.88</v>
       </c>
       <c r="E68" s="35">
         <v>152.84</v>
       </c>
       <c r="F68" s="35">
         <v>192.4</v>
       </c>
-      <c r="G68" s="40">
+      <c r="G68" s="35">
         <v>231.09</v>
       </c>
       <c r="H68" s="35">
         <v>271.79000000000002</v>
       </c>
       <c r="I68" s="35">
         <v>312.5</v>
       </c>
       <c r="J68" s="35">
         <v>369.3</v>
       </c>
       <c r="K68" s="35">
         <v>423.6</v>
       </c>
       <c r="L68" s="35">
         <v>462</v>
       </c>
       <c r="M68" s="35">
         <v>500.4</v>
       </c>
     </row>
     <row r="69" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="24">
         <v>2024</v>
       </c>
       <c r="B69" s="35">
         <v>57.8</v>
       </c>
       <c r="C69" s="35">
         <v>115.1</v>
       </c>
       <c r="D69" s="35">
         <v>165.2</v>
       </c>
       <c r="E69" s="35">
         <v>229.5</v>
       </c>
       <c r="F69" s="35">
         <v>290.8</v>
       </c>
-      <c r="G69" s="40">
+      <c r="G69" s="35">
         <v>357.7</v>
       </c>
       <c r="H69" s="35">
         <v>410.3</v>
       </c>
       <c r="I69" s="35">
         <v>459.69</v>
       </c>
       <c r="J69" s="35">
         <v>510</v>
       </c>
       <c r="K69" s="35">
         <v>570.29999999999995</v>
       </c>
       <c r="L69" s="35">
         <v>618.33000000000004</v>
       </c>
       <c r="M69" s="35">
         <v>668.7</v>
       </c>
       <c r="N69" s="15"/>
       <c r="O69" s="15"/>
       <c r="P69" s="15"/>
       <c r="Q69" s="15"/>
     </row>
     <row r="70" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="24">
         <v>2025</v>
       </c>
       <c r="B70" s="35">
         <v>52.57</v>
       </c>
       <c r="C70" s="35">
         <v>96.86</v>
       </c>
       <c r="D70" s="35">
         <v>145.58000000000001</v>
       </c>
       <c r="E70" s="35">
         <v>212.39</v>
       </c>
       <c r="F70" s="35">
         <v>276.3</v>
       </c>
-      <c r="G70" s="40">
+      <c r="G70" s="35">
         <v>341.33</v>
       </c>
       <c r="H70" s="35">
         <v>434.01</v>
       </c>
       <c r="I70" s="35">
         <v>525.28</v>
       </c>
       <c r="J70" s="35">
         <v>622.66999999999996</v>
       </c>
       <c r="K70" s="35">
         <v>694.9</v>
       </c>
       <c r="L70" s="35">
         <v>768.01</v>
       </c>
       <c r="M70" s="35">
         <v>839.22</v>
       </c>
       <c r="N70" s="15"/>
       <c r="O70" s="15"/>
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
     </row>
     <row r="71" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="24">
         <v>2026</v>
       </c>
       <c r="B71" s="35">
         <v>46.69</v>
       </c>
       <c r="C71" s="35">
         <v>102.96</v>
       </c>
       <c r="D71" s="35">
         <v>146.88</v>
       </c>
       <c r="E71" s="35">
         <v>211.22</v>
       </c>
       <c r="F71" s="35">
         <v>273.33999999999997</v>
       </c>
-      <c r="G71" s="40"/>
+      <c r="G71" s="35">
+        <v>339.62</v>
+      </c>
       <c r="H71" s="35"/>
       <c r="I71" s="35"/>
       <c r="J71" s="35"/>
       <c r="K71" s="35"/>
       <c r="L71" s="35"/>
       <c r="M71" s="35"/>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
     </row>
     <row r="72" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="26"/>
       <c r="C72" s="26"/>
       <c r="D72" s="33"/>
       <c r="E72" s="33"/>
       <c r="F72" s="33"/>
       <c r="G72" s="33"/>
       <c r="H72" s="35"/>
       <c r="I72" s="26"/>
       <c r="J72" s="26"/>
       <c r="K72" s="26"/>
@@ -3907,152 +3927,160 @@
       </c>
       <c r="B93" s="36"/>
       <c r="C93" s="36"/>
       <c r="D93" s="54"/>
       <c r="E93" s="56"/>
       <c r="F93" s="54"/>
       <c r="G93" s="54"/>
       <c r="H93" s="36"/>
       <c r="I93" s="36"/>
       <c r="J93" s="52"/>
       <c r="K93" s="36"/>
       <c r="L93" s="26"/>
       <c r="M93" s="35"/>
       <c r="N93" s="15"/>
       <c r="O93" s="15"/>
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
     </row>
     <row r="94" spans="1:17" s="22" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A94" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="36">
         <v>3818.97</v>
       </c>
-      <c r="C94" s="66">
+      <c r="C94" s="65">
         <v>7756.73</v>
       </c>
       <c r="D94" s="36">
         <v>12044.47</v>
       </c>
       <c r="E94" s="45">
         <v>16967.169999999998</v>
       </c>
-      <c r="F94" s="66">
+      <c r="F94" s="65">
         <v>21263.52</v>
       </c>
-      <c r="G94" s="54"/>
+      <c r="G94" s="64">
+        <v>25262.45</v>
+      </c>
       <c r="H94" s="36"/>
       <c r="I94" s="36"/>
       <c r="J94" s="52"/>
       <c r="K94" s="36"/>
       <c r="L94" s="26"/>
       <c r="M94" s="35"/>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
     </row>
     <row r="95" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="36"/>
-      <c r="C95" s="67" t="s">
+      <c r="C95" s="66" t="s">
         <v>39</v>
       </c>
       <c r="D95" s="36"/>
       <c r="E95" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="F95" s="67" t="s">
+      <c r="F95" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="G95" s="54"/>
+      <c r="G95" s="73" t="s">
+        <v>39</v>
+      </c>
       <c r="H95" s="36"/>
       <c r="I95" s="36"/>
       <c r="J95" s="52"/>
       <c r="K95" s="36"/>
       <c r="L95" s="26"/>
       <c r="M95" s="35"/>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
     </row>
     <row r="96" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B96" s="36">
         <v>3451.89</v>
       </c>
-      <c r="C96" s="66">
+      <c r="C96" s="65">
         <v>7039.47</v>
       </c>
       <c r="D96" s="36">
         <v>10995.85</v>
       </c>
       <c r="E96" s="45">
         <v>15601.4</v>
       </c>
-      <c r="F96" s="66">
+      <c r="F96" s="65">
         <v>19809.240000000002</v>
       </c>
-      <c r="G96" s="54"/>
+      <c r="G96" s="64">
+        <v>23724.54</v>
+      </c>
       <c r="H96" s="36"/>
       <c r="I96" s="36"/>
       <c r="J96" s="52"/>
       <c r="K96" s="36"/>
       <c r="L96" s="26"/>
       <c r="M96" s="35"/>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
     </row>
     <row r="97" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B97" s="36">
         <v>367.08</v>
       </c>
-      <c r="C97" s="66">
+      <c r="C97" s="65">
         <v>717.26</v>
       </c>
       <c r="D97" s="36">
         <v>1048.6199999999999</v>
       </c>
       <c r="E97" s="45">
         <v>1365.77</v>
       </c>
-      <c r="F97" s="66">
+      <c r="F97" s="65">
         <v>1454.27</v>
       </c>
-      <c r="G97" s="54"/>
+      <c r="G97" s="64">
+        <v>1537.91</v>
+      </c>
       <c r="H97" s="36"/>
       <c r="I97" s="36"/>
       <c r="J97" s="52"/>
       <c r="K97" s="36"/>
       <c r="L97" s="26"/>
       <c r="M97" s="35"/>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
     </row>
     <row r="98" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="36"/>
       <c r="C98" s="26"/>
       <c r="D98" s="33"/>
       <c r="E98" s="33"/>
       <c r="F98" s="33"/>
       <c r="G98" s="33"/>
       <c r="H98" s="35"/>
       <c r="I98" s="26"/>
       <c r="J98" s="26"/>
       <c r="K98" s="26"/>
@@ -4701,177 +4729,183 @@
       <c r="I119" s="33"/>
       <c r="J119" s="33"/>
       <c r="K119" s="55"/>
       <c r="L119" s="33"/>
       <c r="M119" s="33"/>
     </row>
     <row r="120" spans="1:13" s="48" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A120" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B120" s="40">
         <v>35.79</v>
       </c>
       <c r="C120" s="40">
         <v>72.430000000000007</v>
       </c>
       <c r="D120" s="40">
         <v>111.48</v>
       </c>
       <c r="E120" s="33">
         <v>155.1</v>
       </c>
       <c r="F120" s="33">
         <v>193.74</v>
       </c>
-      <c r="G120" s="33"/>
+      <c r="G120" s="33">
+        <v>230.75</v>
+      </c>
       <c r="H120" s="40"/>
       <c r="I120" s="33"/>
       <c r="J120" s="33"/>
       <c r="K120" s="33"/>
       <c r="L120" s="33"/>
       <c r="M120" s="33"/>
     </row>
     <row r="121" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="40"/>
       <c r="C121" s="40"/>
       <c r="D121" s="40"/>
       <c r="E121" s="33"/>
       <c r="F121" s="33"/>
       <c r="G121" s="33"/>
       <c r="H121" s="40"/>
       <c r="I121" s="33"/>
       <c r="J121" s="33"/>
       <c r="K121" s="33"/>
       <c r="L121" s="33"/>
       <c r="M121" s="33"/>
     </row>
     <row r="122" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B122" s="40">
         <v>31.96</v>
       </c>
       <c r="C122" s="40">
         <v>64.92</v>
       </c>
       <c r="D122" s="40">
         <v>100.54</v>
       </c>
       <c r="E122" s="33">
         <v>140.91</v>
       </c>
       <c r="F122" s="33">
         <v>178.39</v>
       </c>
-      <c r="G122" s="33"/>
+      <c r="G122" s="33">
+        <v>214.25</v>
+      </c>
       <c r="H122" s="40"/>
       <c r="I122" s="33"/>
       <c r="J122" s="33"/>
       <c r="K122" s="33"/>
       <c r="L122" s="33"/>
       <c r="M122" s="33"/>
     </row>
     <row r="123" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B123" s="41">
         <v>3.82</v>
       </c>
       <c r="C123" s="41">
         <v>7.51</v>
       </c>
       <c r="D123" s="41">
         <v>10.94</v>
       </c>
       <c r="E123" s="34">
         <v>14.19</v>
       </c>
       <c r="F123" s="34">
         <v>15.36</v>
       </c>
-      <c r="G123" s="34"/>
+      <c r="G123" s="33">
+        <v>16.5</v>
+      </c>
       <c r="H123" s="41"/>
       <c r="I123" s="34"/>
       <c r="J123" s="34"/>
       <c r="K123" s="34"/>
       <c r="L123" s="34"/>
       <c r="M123" s="34"/>
     </row>
     <row r="124" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="70" t="s">
+      <c r="A124" s="72" t="s">
         <v>35</v>
       </c>
-      <c r="B124" s="70"/>
-[...10 lines deleted...]
-      <c r="M124" s="70"/>
+      <c r="B124" s="72"/>
+      <c r="C124" s="72"/>
+      <c r="D124" s="72"/>
+      <c r="E124" s="72"/>
+      <c r="F124" s="72"/>
+      <c r="G124" s="72"/>
+      <c r="H124" s="72"/>
+      <c r="I124" s="72"/>
+      <c r="J124" s="72"/>
+      <c r="K124" s="72"/>
+      <c r="L124" s="72"/>
+      <c r="M124" s="72"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A125" s="12"/>
       <c r="B125" s="10"/>
       <c r="C125" s="9"/>
       <c r="D125" s="9"/>
       <c r="E125" s="9"/>
       <c r="F125" s="9"/>
       <c r="G125" s="9"/>
       <c r="H125" s="9"/>
       <c r="I125" s="9"/>
       <c r="J125" s="9"/>
       <c r="K125" s="9"/>
       <c r="L125" s="9"/>
       <c r="M125" s="7"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A126" s="69" t="s">
+      <c r="A126" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="B126" s="69"/>
-[...10 lines deleted...]
-      <c r="M126" s="69"/>
+      <c r="B126" s="71"/>
+      <c r="C126" s="71"/>
+      <c r="D126" s="71"/>
+      <c r="E126" s="71"/>
+      <c r="F126" s="71"/>
+      <c r="G126" s="71"/>
+      <c r="H126" s="71"/>
+      <c r="I126" s="71"/>
+      <c r="J126" s="71"/>
+      <c r="K126" s="71"/>
+      <c r="L126" s="71"/>
+      <c r="M126" s="71"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A127" s="6"/>
       <c r="B127" s="7"/>
       <c r="C127" s="7"/>
       <c r="D127" s="7"/>
       <c r="E127" s="7"/>
       <c r="F127" s="7"/>
       <c r="G127" s="7"/>
       <c r="I127" s="7"/>
       <c r="J127" s="7"/>
       <c r="M127" s="7"/>
     </row>
     <row r="128" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="1"/>
       <c r="B128" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E128" s="3" t="s">
@@ -5040,99 +5074,101 @@
       </c>
       <c r="M132" s="26">
         <v>2175.94</v>
       </c>
       <c r="N132" s="26"/>
       <c r="O132" s="15"/>
       <c r="P132" s="15"/>
       <c r="Q132" s="15"/>
     </row>
     <row r="133" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A133" s="24">
         <v>2025</v>
       </c>
       <c r="B133" s="35">
         <v>192.03</v>
       </c>
       <c r="C133" s="35">
         <v>364.37</v>
       </c>
       <c r="D133" s="35">
         <v>562.59</v>
       </c>
       <c r="E133" s="35">
         <v>743.59</v>
       </c>
-      <c r="F133" s="65">
+      <c r="F133" s="64">
         <v>934.48</v>
       </c>
       <c r="G133" s="37">
-        <v>112.96</v>
+        <v>1112.96</v>
       </c>
       <c r="H133" s="52">
         <v>1296.47</v>
       </c>
       <c r="I133" s="35">
         <v>1487.87</v>
       </c>
       <c r="J133" s="52">
         <v>1677.62</v>
       </c>
       <c r="K133" s="39">
         <v>1870.24</v>
       </c>
       <c r="L133" s="39">
         <v>2053.41</v>
       </c>
       <c r="M133" s="26">
         <v>2266.5100000000002</v>
       </c>
       <c r="N133" s="26"/>
       <c r="O133" s="15"/>
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
     </row>
     <row r="134" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A134" s="24">
         <v>2026</v>
       </c>
       <c r="B134" s="35">
         <v>1017.25</v>
       </c>
       <c r="C134" s="35">
         <v>1895.69</v>
       </c>
       <c r="D134" s="35">
         <v>2849.63</v>
       </c>
       <c r="E134" s="35">
         <v>3833.08</v>
       </c>
-      <c r="F134" s="66">
+      <c r="F134" s="65">
         <v>4775.32</v>
       </c>
-      <c r="G134" s="37"/>
+      <c r="G134" s="37">
+        <v>5702.01</v>
+      </c>
       <c r="H134" s="52"/>
       <c r="I134" s="35"/>
       <c r="J134" s="52"/>
       <c r="K134" s="39"/>
       <c r="L134" s="39"/>
       <c r="M134" s="26"/>
       <c r="N134" s="26"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
     </row>
     <row r="135" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A135" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B135" s="26"/>
       <c r="C135" s="26"/>
       <c r="D135" s="26"/>
       <c r="E135" s="26"/>
       <c r="F135" s="26"/>
       <c r="G135" s="38"/>
       <c r="H135" s="35"/>
       <c r="I135" s="26"/>
       <c r="J135" s="26"/>
       <c r="K135" s="26"/>
@@ -5308,74 +5344,76 @@
       </c>
       <c r="N139" s="43"/>
       <c r="O139" s="43"/>
       <c r="P139" s="43"/>
       <c r="Q139" s="43"/>
     </row>
     <row r="140" spans="1:17" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="58">
         <v>2026</v>
       </c>
       <c r="B140" s="34">
         <v>203.57</v>
       </c>
       <c r="C140" s="34">
         <v>379.36</v>
       </c>
       <c r="D140" s="34">
         <v>570.26</v>
       </c>
       <c r="E140" s="34">
         <v>767.07</v>
       </c>
       <c r="F140" s="34">
         <v>955.63</v>
       </c>
-      <c r="G140" s="58"/>
+      <c r="G140" s="34">
+        <v>1141.08</v>
+      </c>
       <c r="H140" s="58"/>
       <c r="I140" s="58"/>
       <c r="J140" s="58"/>
       <c r="K140" s="58"/>
       <c r="L140" s="58"/>
       <c r="M140" s="59"/>
     </row>
     <row r="141" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A141" s="69" t="s">
+      <c r="A141" s="71" t="s">
         <v>19</v>
       </c>
-      <c r="B141" s="69"/>
-[...10 lines deleted...]
-      <c r="M141" s="69"/>
+      <c r="B141" s="71"/>
+      <c r="C141" s="71"/>
+      <c r="D141" s="71"/>
+      <c r="E141" s="71"/>
+      <c r="F141" s="71"/>
+      <c r="G141" s="71"/>
+      <c r="H141" s="71"/>
+      <c r="I141" s="71"/>
+      <c r="J141" s="71"/>
+      <c r="K141" s="71"/>
+      <c r="L141" s="71"/>
+      <c r="M141" s="71"/>
     </row>
     <row r="142" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A142" s="14"/>
       <c r="B142" s="7"/>
       <c r="C142" s="7"/>
       <c r="D142" s="7"/>
       <c r="E142" s="7"/>
       <c r="F142" s="7"/>
       <c r="G142" s="7"/>
       <c r="I142" s="7"/>
       <c r="J142" s="7"/>
       <c r="M142" s="7"/>
     </row>
     <row r="143" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="1"/>
       <c r="B143" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E143" s="3" t="s">
@@ -5577,51 +5615,53 @@
       </c>
       <c r="L148" s="16" t="s">
         <v>0</v>
       </c>
       <c r="M148" s="16"/>
     </row>
     <row r="149" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A149" s="51">
         <v>2026</v>
       </c>
       <c r="B149" s="16">
         <v>0</v>
       </c>
       <c r="C149" s="35">
         <v>0</v>
       </c>
       <c r="D149" s="35">
         <v>0</v>
       </c>
       <c r="E149" s="16">
         <v>0</v>
       </c>
       <c r="F149" s="35">
         <v>0</v>
       </c>
-      <c r="G149" s="16"/>
+      <c r="G149" s="35">
+        <v>0</v>
+      </c>
       <c r="H149" s="16"/>
       <c r="I149" s="16"/>
       <c r="J149" s="16"/>
       <c r="K149" s="16"/>
       <c r="L149" s="16"/>
       <c r="M149" s="16"/>
     </row>
     <row r="150" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A150" s="51"/>
       <c r="B150" s="16"/>
       <c r="C150" s="26"/>
       <c r="D150" s="26"/>
       <c r="E150" s="16"/>
       <c r="F150" s="26"/>
       <c r="G150" s="16"/>
       <c r="H150" s="16"/>
       <c r="I150" s="16"/>
       <c r="J150" s="16"/>
       <c r="K150" s="16"/>
       <c r="L150" s="16"/>
       <c r="M150" s="16"/>
     </row>
     <row r="151" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A151" s="8" t="s">
         <v>2</v>
@@ -5797,51 +5837,53 @@
         <v>0</v>
       </c>
       <c r="M155" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A156" s="51">
         <v>2026</v>
       </c>
       <c r="B156" s="16">
         <v>0</v>
       </c>
       <c r="C156" s="35">
         <v>0</v>
       </c>
       <c r="D156" s="35">
         <v>0</v>
       </c>
       <c r="E156" s="16">
         <v>0</v>
       </c>
       <c r="F156" s="35">
         <v>0</v>
       </c>
-      <c r="G156" s="16"/>
+      <c r="G156" s="35">
+        <v>0</v>
+      </c>
       <c r="H156" s="16"/>
       <c r="I156" s="16"/>
       <c r="J156" s="16"/>
       <c r="K156" s="16"/>
       <c r="L156" s="16"/>
       <c r="M156" s="16"/>
     </row>
     <row r="157" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A157" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B157" s="23"/>
       <c r="C157" s="35"/>
       <c r="D157" s="26"/>
       <c r="E157" s="15"/>
       <c r="F157" s="26"/>
       <c r="G157" s="15"/>
       <c r="H157" s="15"/>
       <c r="I157" s="15"/>
       <c r="J157" s="15"/>
       <c r="K157" s="15"/>
       <c r="L157" s="15"/>
       <c r="M157" s="15"/>
     </row>
     <row r="158" spans="1:17" x14ac:dyDescent="0.2">
@@ -6013,51 +6055,53 @@
       </c>
       <c r="N161" s="15"/>
       <c r="O161" s="15"/>
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
     </row>
     <row r="162" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="51">
         <v>2026</v>
       </c>
       <c r="B162" s="35">
         <v>10.87</v>
       </c>
       <c r="C162" s="35">
         <v>20.239999999999998</v>
       </c>
       <c r="D162" s="35">
         <v>30.4</v>
       </c>
       <c r="E162" s="35">
         <v>10.35</v>
       </c>
       <c r="F162" s="26">
         <v>52.23</v>
       </c>
-      <c r="G162" s="35"/>
+      <c r="G162" s="35">
+        <v>69.69</v>
+      </c>
       <c r="H162" s="52"/>
       <c r="I162" s="35"/>
       <c r="J162" s="52"/>
       <c r="K162" s="26"/>
       <c r="L162" s="26"/>
       <c r="M162" s="35"/>
       <c r="N162" s="15"/>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
     </row>
     <row r="163" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A163" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B163" s="26"/>
       <c r="C163" s="35"/>
       <c r="D163" s="26"/>
       <c r="E163" s="26"/>
       <c r="F163" s="26"/>
       <c r="G163" s="26"/>
       <c r="H163" s="35"/>
       <c r="I163" s="26"/>
       <c r="J163" s="26"/>
       <c r="K163" s="26"/>
@@ -6233,84 +6277,86 @@
       </c>
       <c r="N167" s="43"/>
       <c r="O167" s="43"/>
       <c r="P167" s="43"/>
       <c r="Q167" s="43"/>
     </row>
     <row r="168" spans="1:17" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="49">
         <v>2026</v>
       </c>
       <c r="B168" s="34">
         <v>9.34</v>
       </c>
       <c r="C168" s="34">
         <v>17.14</v>
       </c>
       <c r="D168" s="34">
         <v>25.33</v>
       </c>
       <c r="E168" s="34">
         <v>33.119999999999997</v>
       </c>
       <c r="F168" s="34">
         <v>42.39</v>
       </c>
-      <c r="G168" s="49"/>
+      <c r="G168" s="34">
+        <v>55.85</v>
+      </c>
       <c r="H168" s="58"/>
       <c r="I168" s="49"/>
       <c r="J168" s="49"/>
       <c r="K168" s="58"/>
       <c r="L168" s="58"/>
       <c r="M168" s="49"/>
     </row>
     <row r="169" spans="1:17" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B169" s="33"/>
       <c r="C169" s="33"/>
       <c r="D169" s="33"/>
       <c r="E169" s="33"/>
       <c r="F169" s="33"/>
-      <c r="H169" s="72"/>
-[...1 lines deleted...]
-      <c r="L169" s="72"/>
+      <c r="H169" s="69"/>
+      <c r="K169" s="69"/>
+      <c r="L169" s="69"/>
     </row>
     <row r="170" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A170" s="73" t="s">
+      <c r="A170" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="B170" s="73"/>
-[...10 lines deleted...]
-      <c r="M170" s="73"/>
+      <c r="B170" s="70"/>
+      <c r="C170" s="70"/>
+      <c r="D170" s="70"/>
+      <c r="E170" s="70"/>
+      <c r="F170" s="70"/>
+      <c r="G170" s="70"/>
+      <c r="H170" s="70"/>
+      <c r="I170" s="70"/>
+      <c r="J170" s="70"/>
+      <c r="K170" s="70"/>
+      <c r="L170" s="70"/>
+      <c r="M170" s="70"/>
     </row>
     <row r="171" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A171" s="6"/>
       <c r="B171" s="7"/>
       <c r="C171" s="7"/>
       <c r="D171" s="7"/>
       <c r="E171" s="7"/>
       <c r="F171" s="7"/>
       <c r="G171" s="7"/>
       <c r="I171" s="7"/>
       <c r="J171" s="7"/>
       <c r="M171" s="7"/>
     </row>
     <row r="172" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="1"/>
       <c r="B172" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E172" s="3" t="s">
@@ -6478,302 +6524,306 @@
         <v>44.38</v>
       </c>
       <c r="M176" s="26">
         <v>44.38</v>
       </c>
     </row>
     <row r="177" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A177" s="51">
         <v>2025</v>
       </c>
       <c r="B177" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C177" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D177" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E177" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F177" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="G177" s="26" t="s">
+      <c r="G177" s="35" t="s">
         <v>36</v>
       </c>
       <c r="H177" s="35">
         <v>0.31</v>
       </c>
       <c r="I177" s="26">
         <v>0.48</v>
       </c>
       <c r="J177" s="26">
         <v>0.66</v>
       </c>
       <c r="K177" s="26">
         <v>0.86</v>
       </c>
       <c r="L177" s="26">
         <v>0.96</v>
       </c>
       <c r="M177" s="26">
         <v>0.96</v>
       </c>
     </row>
     <row r="178" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A178" s="51">
         <v>2026</v>
       </c>
       <c r="B178" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C178" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D178" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E178" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F178" s="35">
         <v>0.08</v>
       </c>
-      <c r="G178" s="26"/>
+      <c r="G178" s="35">
+        <v>0.15</v>
+      </c>
       <c r="H178" s="35"/>
       <c r="I178" s="26"/>
       <c r="J178" s="26"/>
       <c r="K178" s="26"/>
       <c r="L178" s="26"/>
       <c r="M178" s="26"/>
     </row>
     <row r="179" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B179" s="16"/>
       <c r="C179" s="16"/>
       <c r="D179" s="16"/>
       <c r="E179" s="16"/>
       <c r="F179" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="G179" s="26"/>
+      <c r="G179" s="35"/>
       <c r="H179" s="35"/>
       <c r="I179" s="26"/>
       <c r="J179" s="26"/>
       <c r="K179" s="26"/>
       <c r="L179" s="26"/>
       <c r="M179" s="26"/>
     </row>
     <row r="180" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="8">
         <v>2022</v>
       </c>
       <c r="B180" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C180" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D180" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E180" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F180" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="G180" s="26">
+      <c r="G180" s="35">
         <v>2.7</v>
       </c>
       <c r="H180" s="35">
         <v>4.3</v>
       </c>
       <c r="I180" s="26">
         <v>7.68</v>
       </c>
       <c r="J180" s="26">
         <v>9.0299999999999994</v>
       </c>
       <c r="K180" s="26">
         <v>9.0299999999999994</v>
       </c>
       <c r="L180" s="26">
         <v>9</v>
       </c>
       <c r="M180" s="26">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="8">
         <v>2023</v>
       </c>
       <c r="B181" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C181" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D181" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E181" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F181" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="G181" s="26">
+      <c r="G181" s="35">
         <v>3.8</v>
       </c>
       <c r="H181" s="35">
         <v>4.38</v>
       </c>
       <c r="I181" s="26">
         <v>9.8000000000000007</v>
       </c>
       <c r="J181" s="26">
         <v>10.199999999999999</v>
       </c>
       <c r="K181" s="26">
         <v>18.8</v>
       </c>
       <c r="L181" s="26">
         <v>18.8</v>
       </c>
       <c r="M181" s="26">
         <v>18.8</v>
       </c>
     </row>
     <row r="182" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="24">
         <v>2024</v>
       </c>
       <c r="B182" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C182" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D182" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E182" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F182" s="35">
         <v>2.2999999999999998</v>
       </c>
-      <c r="G182" s="26">
+      <c r="G182" s="35">
         <v>6.08</v>
       </c>
       <c r="H182" s="35">
         <v>7.2</v>
       </c>
       <c r="I182" s="26">
         <v>8.6</v>
       </c>
       <c r="J182" s="26">
         <v>8.8000000000000007</v>
       </c>
       <c r="K182" s="26">
         <v>8.98</v>
       </c>
       <c r="L182" s="26">
         <v>8.98</v>
       </c>
       <c r="M182" s="26">
         <v>8.98</v>
       </c>
     </row>
     <row r="183" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="51">
         <v>2025</v>
       </c>
       <c r="B183" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C183" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D183" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E183" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F183" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="G183" s="26" t="s">
+      <c r="G183" s="35" t="s">
         <v>36</v>
       </c>
       <c r="H183" s="35">
         <v>0</v>
       </c>
       <c r="I183" s="26">
         <v>0</v>
       </c>
       <c r="J183" s="26">
         <v>0</v>
       </c>
       <c r="K183" s="35">
         <v>0</v>
       </c>
       <c r="L183" s="26">
         <v>0</v>
       </c>
       <c r="M183" s="26">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="51">
         <v>2026</v>
       </c>
       <c r="B184" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C184" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D184" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E184" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F184" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="G184" s="26"/>
+      <c r="G184" s="35">
+        <v>0</v>
+      </c>
       <c r="H184" s="35"/>
       <c r="I184" s="26"/>
       <c r="J184" s="26"/>
       <c r="K184" s="35"/>
       <c r="L184" s="26"/>
       <c r="M184" s="26"/>
     </row>
     <row r="185" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="16"/>
       <c r="C185" s="16"/>
       <c r="D185" s="16"/>
       <c r="E185" s="16"/>
       <c r="F185" s="35" t="s">
         <v>0</v>
       </c>
       <c r="G185" s="26"/>
       <c r="H185" s="35"/>
       <c r="I185" s="26"/>
       <c r="J185" s="26"/>
       <c r="K185" s="26"/>
       <c r="L185" s="26"/>
       <c r="M185" s="26"/>
@@ -6939,51 +6989,53 @@
         <v>10.51</v>
       </c>
       <c r="M189" s="26">
         <v>10.51</v>
       </c>
     </row>
     <row r="190" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A190" s="51">
         <v>2026</v>
       </c>
       <c r="B190" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C190" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D190" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E190" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F190" s="35">
         <v>0.16</v>
       </c>
-      <c r="G190" s="26"/>
+      <c r="G190" s="26">
+        <v>2.82</v>
+      </c>
       <c r="H190" s="52"/>
       <c r="I190" s="26"/>
       <c r="J190" s="26"/>
       <c r="K190" s="26"/>
       <c r="L190" s="26"/>
       <c r="M190" s="26"/>
     </row>
     <row r="191" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B191" s="16"/>
       <c r="C191" s="16"/>
       <c r="D191" s="16"/>
       <c r="E191" s="16"/>
       <c r="F191" s="35" t="s">
         <v>0</v>
       </c>
       <c r="G191" s="26"/>
       <c r="H191" s="35"/>
       <c r="I191" s="26"/>
       <c r="J191" s="26"/>
       <c r="K191" s="26"/>
       <c r="L191" s="26"/>
       <c r="M191" s="26"/>
@@ -7108,89 +7160,92 @@
         <v>0.08</v>
       </c>
       <c r="M194" s="33">
         <v>0.08</v>
       </c>
     </row>
     <row r="195" spans="1:13" s="43" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A195" s="60">
         <v>2025</v>
       </c>
       <c r="B195" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C195" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D195" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E195" s="25" t="s">
         <v>0</v>
       </c>
       <c r="F195" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="G195" s="61">
+      <c r="G195" s="33">
         <v>0.02</v>
       </c>
-      <c r="H195" s="62">
+      <c r="H195" s="61">
         <v>0.06</v>
       </c>
-      <c r="I195" s="63">
+      <c r="I195" s="62">
         <v>0.08</v>
       </c>
-      <c r="J195" s="63">
+      <c r="J195" s="62">
         <v>0.09</v>
       </c>
-      <c r="K195" s="64">
+      <c r="K195" s="63">
         <v>0.09</v>
       </c>
-      <c r="L195" s="64">
+      <c r="L195" s="63">
         <v>0.09</v>
       </c>
-      <c r="M195" s="63">
+      <c r="M195" s="62">
         <v>0.09</v>
       </c>
     </row>
     <row r="196" spans="1:13" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A196" s="49">
         <v>2026</v>
       </c>
       <c r="B196" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="C196" s="68" t="s">
-[...8 lines deleted...]
-      <c r="F196" s="71">
+      <c r="C196" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="D196" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E196" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="F196" s="68">
+        <v>0</v>
+      </c>
+      <c r="G196" s="68">
         <v>0</v>
       </c>
       <c r="H196" s="58"/>
       <c r="K196" s="58"/>
       <c r="L196" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A170:M170"/>
     <mergeCell ref="A141:M141"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A126:M126"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A124:M124"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>