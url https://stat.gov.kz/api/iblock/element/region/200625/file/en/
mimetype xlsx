--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -300,51 +300,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
@@ -467,60 +467,63 @@
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -791,89 +794,89 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q196"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D199" sqref="D199"/>
+    <sheetView tabSelected="1" topLeftCell="A145" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K200" sqref="K200"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="5" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="10" style="5" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="7" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="5" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="5" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="71"/>
-[...10 lines deleted...]
-      <c r="M1" s="71"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
     </row>
     <row r="3" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -1084,51 +1087,53 @@
       <c r="P8" s="15"/>
       <c r="Q8" s="15"/>
     </row>
     <row r="9" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="24">
         <v>2026</v>
       </c>
       <c r="B9" s="45">
         <v>8147.14</v>
       </c>
       <c r="C9" s="64">
         <v>15866.61</v>
       </c>
       <c r="D9" s="26">
         <v>23637.91</v>
       </c>
       <c r="E9" s="40">
         <v>30895.45</v>
       </c>
       <c r="F9" s="64">
         <v>38568.879999999997</v>
       </c>
       <c r="G9" s="64">
         <v>46266.8</v>
       </c>
-      <c r="H9" s="35"/>
+      <c r="H9" s="65">
+        <v>55476.14</v>
+      </c>
       <c r="I9" s="52"/>
       <c r="J9" s="52"/>
       <c r="K9" s="26"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="N9" s="26"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
     </row>
     <row r="10" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="35"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
@@ -1306,51 +1311,53 @@
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
     </row>
     <row r="15" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="24">
         <v>2026</v>
       </c>
       <c r="B15" s="45">
         <v>1692.79</v>
       </c>
       <c r="C15" s="33">
         <v>3025.15</v>
       </c>
       <c r="D15" s="26">
         <v>4486.24</v>
       </c>
       <c r="E15" s="26">
         <v>5607.03</v>
       </c>
       <c r="F15" s="26">
         <v>7032.53</v>
       </c>
       <c r="G15" s="26">
         <v>8382.2199999999993</v>
       </c>
-      <c r="H15" s="35"/>
+      <c r="H15" s="65">
+        <v>55476.14</v>
+      </c>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="26"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
       <c r="Q15" s="15"/>
     </row>
     <row r="16" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="26"/>
       <c r="H16" s="35"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
@@ -1528,51 +1535,53 @@
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
     </row>
     <row r="21" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="24">
         <v>2026</v>
       </c>
       <c r="B21" s="45">
         <v>3918.33</v>
       </c>
       <c r="C21" s="64">
         <v>7910.03</v>
       </c>
       <c r="D21" s="26">
         <v>12321.45</v>
       </c>
       <c r="E21" s="26">
         <v>17324.8</v>
       </c>
       <c r="F21" s="65">
         <v>21712.720000000001</v>
       </c>
       <c r="G21" s="26">
         <v>25820.21</v>
       </c>
-      <c r="H21" s="35"/>
+      <c r="H21" s="65">
+        <v>55476.14</v>
+      </c>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="N21" s="26"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
     </row>
     <row r="22" spans="1:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="26"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="35"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
@@ -1750,94 +1759,96 @@
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
     </row>
     <row r="27" spans="1:17" s="44" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="27">
         <v>2026</v>
       </c>
       <c r="B27" s="47">
         <v>106.74</v>
       </c>
       <c r="C27" s="34">
         <v>200.09</v>
       </c>
       <c r="D27" s="34">
         <v>309.89999999999998</v>
       </c>
       <c r="E27" s="34">
         <v>415.23</v>
       </c>
       <c r="F27" s="34">
         <v>524.91</v>
       </c>
       <c r="G27" s="34">
         <v>647.25</v>
       </c>
-      <c r="H27" s="41"/>
+      <c r="H27" s="41">
+        <v>779.5</v>
+      </c>
       <c r="I27" s="34"/>
       <c r="J27" s="34"/>
       <c r="K27" s="34"/>
       <c r="L27" s="34"/>
       <c r="M27" s="34"/>
       <c r="N27" s="43"/>
       <c r="O27" s="43"/>
       <c r="P27" s="43"/>
       <c r="Q27" s="43"/>
     </row>
     <row r="28" spans="1:17" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="72" t="s">
+      <c r="A28" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="B28" s="72"/>
-[...10 lines deleted...]
-      <c r="M28" s="72"/>
+      <c r="B28" s="73"/>
+      <c r="C28" s="73"/>
+      <c r="D28" s="73"/>
+      <c r="E28" s="73"/>
+      <c r="F28" s="73"/>
+      <c r="G28" s="73"/>
+      <c r="H28" s="73"/>
+      <c r="I28" s="73"/>
+      <c r="J28" s="73"/>
+      <c r="K28" s="73"/>
+      <c r="L28" s="73"/>
+      <c r="M28" s="73"/>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A29" s="71" t="s">
+      <c r="A29" s="72" t="s">
         <v>16</v>
       </c>
-      <c r="B29" s="71"/>
-[...10 lines deleted...]
-      <c r="M29" s="71"/>
+      <c r="B29" s="72"/>
+      <c r="C29" s="72"/>
+      <c r="D29" s="72"/>
+      <c r="E29" s="72"/>
+      <c r="F29" s="72"/>
+      <c r="G29" s="72"/>
+      <c r="H29" s="72"/>
+      <c r="I29" s="72"/>
+      <c r="J29" s="72"/>
+      <c r="K29" s="72"/>
+      <c r="L29" s="72"/>
+      <c r="M29" s="72"/>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A30" s="6"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="M30" s="7"/>
     </row>
     <row r="31" spans="1:17" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1"/>
       <c r="B31" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="3" t="s">
@@ -2049,51 +2060,53 @@
         <v>18929.68</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="24">
         <v>2026</v>
       </c>
       <c r="B37" s="26">
         <v>1593.52</v>
       </c>
       <c r="C37" s="26">
         <v>2728.24</v>
       </c>
       <c r="D37" s="26">
         <v>3981.09</v>
       </c>
       <c r="E37" s="26">
         <v>4769.99</v>
       </c>
       <c r="F37" s="65">
         <v>6001.49</v>
       </c>
       <c r="G37" s="26">
         <v>7193.48</v>
       </c>
-      <c r="H37" s="35"/>
+      <c r="H37" s="65">
+        <v>8428.26</v>
+      </c>
       <c r="I37" s="26"/>
       <c r="J37" s="52"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
     </row>
     <row r="38" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A38" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="26"/>
       <c r="C38" s="26"/>
       <c r="D38" s="26"/>
       <c r="E38" s="26"/>
       <c r="F38" s="26"/>
       <c r="G38" s="26"/>
       <c r="H38" s="35"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="35"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="8">
@@ -2259,51 +2272,53 @@
         <v>16221.1</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="24">
         <v>2026</v>
       </c>
       <c r="B43" s="26">
         <v>1442.53</v>
       </c>
       <c r="C43" s="26">
         <v>2542.8200000000002</v>
       </c>
       <c r="D43" s="26">
         <v>3769.09</v>
       </c>
       <c r="E43" s="26">
         <v>4628.74</v>
       </c>
       <c r="F43" s="26">
         <v>5803.56</v>
       </c>
       <c r="G43" s="26">
         <v>6901.52</v>
       </c>
-      <c r="H43" s="35"/>
+      <c r="H43" s="35">
+        <v>8010.4</v>
+      </c>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="26"/>
     </row>
     <row r="44" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A44" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="26"/>
       <c r="C44" s="26"/>
       <c r="D44" s="26"/>
       <c r="E44" s="26"/>
       <c r="F44" s="26"/>
       <c r="G44" s="26"/>
       <c r="H44" s="35"/>
       <c r="I44" s="26"/>
       <c r="J44" s="26"/>
       <c r="K44" s="26"/>
       <c r="L44" s="26"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="8">
@@ -2469,51 +2484,53 @@
         <v>1023.02</v>
       </c>
     </row>
     <row r="49" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="24">
         <v>2026</v>
       </c>
       <c r="B49" s="35">
         <v>88.49</v>
       </c>
       <c r="C49" s="26">
         <v>163.06</v>
       </c>
       <c r="D49" s="26">
         <v>209.37</v>
       </c>
       <c r="E49" s="26">
         <v>317.27999999999997</v>
       </c>
       <c r="F49" s="65">
         <v>396.81</v>
       </c>
       <c r="G49" s="26">
         <v>485.25</v>
       </c>
-      <c r="H49" s="35"/>
+      <c r="H49" s="65">
+        <v>587.77</v>
+      </c>
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="26"/>
       <c r="L49" s="26"/>
       <c r="M49" s="26"/>
     </row>
     <row r="50" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B50" s="35"/>
       <c r="C50" s="35"/>
       <c r="D50" s="35"/>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="26"/>
       <c r="H50" s="35"/>
       <c r="I50" s="26"/>
       <c r="J50" s="26"/>
       <c r="K50" s="26"/>
       <c r="L50" s="26"/>
       <c r="M50" s="26"/>
     </row>
     <row r="51" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A51" s="28">
@@ -2679,85 +2696,87 @@
         <v>740.91</v>
       </c>
     </row>
     <row r="55" spans="1:17" s="43" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="27">
         <v>2026</v>
       </c>
       <c r="B55" s="41">
         <v>61.62</v>
       </c>
       <c r="C55" s="34">
         <v>110.52</v>
       </c>
       <c r="D55" s="34">
         <v>148.53</v>
       </c>
       <c r="E55" s="34">
         <v>227.01</v>
       </c>
       <c r="F55" s="34">
         <v>288.77999999999997</v>
       </c>
       <c r="G55" s="34">
         <v>360.62</v>
       </c>
-      <c r="H55" s="41"/>
+      <c r="H55" s="41">
+        <v>442.5</v>
+      </c>
       <c r="I55" s="34"/>
       <c r="J55" s="34"/>
       <c r="K55" s="34"/>
       <c r="L55" s="34"/>
       <c r="M55" s="34"/>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A56" s="8"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="10"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
       <c r="M56" s="7"/>
     </row>
     <row r="57" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A57" s="71" t="s">
+      <c r="A57" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="B57" s="71"/>
-[...10 lines deleted...]
-      <c r="M57" s="71"/>
+      <c r="B57" s="72"/>
+      <c r="C57" s="72"/>
+      <c r="D57" s="72"/>
+      <c r="E57" s="72"/>
+      <c r="F57" s="72"/>
+      <c r="G57" s="72"/>
+      <c r="H57" s="72"/>
+      <c r="I57" s="72"/>
+      <c r="J57" s="72"/>
+      <c r="K57" s="72"/>
+      <c r="L57" s="72"/>
+      <c r="M57" s="72"/>
     </row>
     <row r="58" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A58" s="6"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="I58" s="7"/>
       <c r="J58" s="7"/>
       <c r="M58" s="7"/>
     </row>
     <row r="59" spans="1:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="1"/>
       <c r="B59" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E59" s="3" t="s">
@@ -2977,51 +2996,53 @@
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
     </row>
     <row r="65" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="24">
         <v>2026</v>
       </c>
       <c r="B65" s="35">
         <v>5536.36</v>
       </c>
       <c r="C65" s="35">
         <v>11242.67</v>
       </c>
       <c r="D65" s="35">
         <v>16807.189999999999</v>
       </c>
       <c r="E65" s="35">
         <v>22292.37</v>
       </c>
       <c r="F65" s="65">
         <v>27791.98</v>
       </c>
       <c r="G65" s="35">
         <v>33371.15</v>
       </c>
-      <c r="H65" s="35"/>
+      <c r="H65" s="64">
+        <v>40378.15</v>
+      </c>
       <c r="I65" s="26"/>
       <c r="J65" s="52"/>
       <c r="K65" s="39"/>
       <c r="L65" s="26"/>
       <c r="M65" s="35"/>
       <c r="N65" s="15"/>
       <c r="O65" s="15"/>
       <c r="P65" s="15"/>
       <c r="Q65" s="15"/>
     </row>
     <row r="66" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A66" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="26"/>
       <c r="C66" s="26"/>
       <c r="D66" s="26"/>
       <c r="E66" s="26"/>
       <c r="F66" s="40" t="s">
         <v>37</v>
       </c>
       <c r="G66" s="26"/>
       <c r="H66" s="35"/>
       <c r="I66" s="26"/>
       <c r="J66" s="26"/>
@@ -3201,51 +3222,53 @@
       <c r="P70" s="15"/>
       <c r="Q70" s="15"/>
     </row>
     <row r="71" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="24">
         <v>2026</v>
       </c>
       <c r="B71" s="35">
         <v>46.69</v>
       </c>
       <c r="C71" s="35">
         <v>102.96</v>
       </c>
       <c r="D71" s="35">
         <v>146.88</v>
       </c>
       <c r="E71" s="35">
         <v>211.22</v>
       </c>
       <c r="F71" s="35">
         <v>273.33999999999997</v>
       </c>
       <c r="G71" s="35">
         <v>339.62</v>
       </c>
-      <c r="H71" s="35"/>
+      <c r="H71" s="35">
+        <v>443.7</v>
+      </c>
       <c r="I71" s="35"/>
       <c r="J71" s="35"/>
       <c r="K71" s="35"/>
       <c r="L71" s="35"/>
       <c r="M71" s="35"/>
       <c r="N71" s="15"/>
       <c r="O71" s="15"/>
       <c r="P71" s="15"/>
       <c r="Q71" s="15"/>
     </row>
     <row r="72" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="26"/>
       <c r="C72" s="26"/>
       <c r="D72" s="33"/>
       <c r="E72" s="33"/>
       <c r="F72" s="33"/>
       <c r="G72" s="33"/>
       <c r="H72" s="35"/>
       <c r="I72" s="26"/>
       <c r="J72" s="26"/>
       <c r="K72" s="26"/>
       <c r="L72" s="26"/>
@@ -3942,167 +3965,173 @@
       <c r="P93" s="15"/>
       <c r="Q93" s="15"/>
     </row>
     <row r="94" spans="1:17" s="22" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A94" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="36">
         <v>3818.97</v>
       </c>
       <c r="C94" s="65">
         <v>7756.73</v>
       </c>
       <c r="D94" s="36">
         <v>12044.47</v>
       </c>
       <c r="E94" s="45">
         <v>16967.169999999998</v>
       </c>
       <c r="F94" s="65">
         <v>21263.52</v>
       </c>
       <c r="G94" s="64">
         <v>25262.45</v>
       </c>
-      <c r="H94" s="36"/>
+      <c r="H94" s="64">
+        <v>28866.76</v>
+      </c>
       <c r="I94" s="36"/>
       <c r="J94" s="52"/>
       <c r="K94" s="36"/>
       <c r="L94" s="26"/>
       <c r="M94" s="35"/>
       <c r="N94" s="15"/>
       <c r="O94" s="15"/>
       <c r="P94" s="15"/>
       <c r="Q94" s="15"/>
     </row>
     <row r="95" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="36"/>
       <c r="C95" s="66" t="s">
         <v>39</v>
       </c>
       <c r="D95" s="36"/>
       <c r="E95" s="45" t="s">
         <v>39</v>
       </c>
       <c r="F95" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="G95" s="73" t="s">
+      <c r="G95" s="70" t="s">
         <v>39</v>
       </c>
       <c r="H95" s="36"/>
       <c r="I95" s="36"/>
       <c r="J95" s="52"/>
       <c r="K95" s="36"/>
       <c r="L95" s="26"/>
       <c r="M95" s="35"/>
       <c r="N95" s="15"/>
       <c r="O95" s="15"/>
       <c r="P95" s="15"/>
       <c r="Q95" s="15"/>
     </row>
     <row r="96" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B96" s="36">
         <v>3451.89</v>
       </c>
       <c r="C96" s="65">
         <v>7039.47</v>
       </c>
       <c r="D96" s="36">
         <v>10995.85</v>
       </c>
       <c r="E96" s="45">
         <v>15601.4</v>
       </c>
       <c r="F96" s="65">
         <v>19809.240000000002</v>
       </c>
       <c r="G96" s="64">
         <v>23724.54</v>
       </c>
-      <c r="H96" s="36"/>
+      <c r="H96" s="64">
+        <v>27248.16</v>
+      </c>
       <c r="I96" s="36"/>
       <c r="J96" s="52"/>
       <c r="K96" s="36"/>
       <c r="L96" s="26"/>
       <c r="M96" s="35"/>
       <c r="N96" s="15"/>
       <c r="O96" s="15"/>
       <c r="P96" s="15"/>
       <c r="Q96" s="15"/>
     </row>
     <row r="97" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B97" s="36">
         <v>367.08</v>
       </c>
       <c r="C97" s="65">
         <v>717.26</v>
       </c>
       <c r="D97" s="36">
         <v>1048.6199999999999</v>
       </c>
       <c r="E97" s="45">
         <v>1365.77</v>
       </c>
       <c r="F97" s="65">
         <v>1454.27</v>
       </c>
       <c r="G97" s="64">
         <v>1537.91</v>
       </c>
-      <c r="H97" s="36"/>
+      <c r="H97" s="64">
+        <v>1618.6</v>
+      </c>
       <c r="I97" s="36"/>
       <c r="J97" s="52"/>
       <c r="K97" s="36"/>
       <c r="L97" s="26"/>
       <c r="M97" s="35"/>
       <c r="N97" s="15"/>
       <c r="O97" s="15"/>
       <c r="P97" s="15"/>
       <c r="Q97" s="15"/>
     </row>
     <row r="98" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A98" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="36"/>
       <c r="C98" s="26"/>
       <c r="D98" s="33"/>
       <c r="E98" s="33"/>
       <c r="F98" s="33"/>
       <c r="G98" s="33"/>
-      <c r="H98" s="35"/>
+      <c r="H98" s="36"/>
       <c r="I98" s="26"/>
       <c r="J98" s="26"/>
       <c r="K98" s="26"/>
       <c r="L98" s="26"/>
       <c r="M98" s="26"/>
     </row>
     <row r="99" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A99" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B99" s="10"/>
       <c r="C99" s="26"/>
       <c r="D99" s="33"/>
       <c r="E99" s="33"/>
       <c r="F99" s="33"/>
       <c r="G99" s="33"/>
       <c r="H99" s="35"/>
       <c r="I99" s="26"/>
       <c r="J99" s="26"/>
       <c r="K99" s="26"/>
       <c r="L99" s="26"/>
       <c r="M99" s="26"/>
     </row>
     <row r="100" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A100" s="11" t="s">
@@ -4732,180 +4761,186 @@
       <c r="L119" s="33"/>
       <c r="M119" s="33"/>
     </row>
     <row r="120" spans="1:13" s="48" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A120" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B120" s="40">
         <v>35.79</v>
       </c>
       <c r="C120" s="40">
         <v>72.430000000000007</v>
       </c>
       <c r="D120" s="40">
         <v>111.48</v>
       </c>
       <c r="E120" s="33">
         <v>155.1</v>
       </c>
       <c r="F120" s="33">
         <v>193.74</v>
       </c>
       <c r="G120" s="33">
         <v>230.75</v>
       </c>
-      <c r="H120" s="40"/>
+      <c r="H120" s="40">
+        <v>264.7</v>
+      </c>
       <c r="I120" s="33"/>
       <c r="J120" s="33"/>
       <c r="K120" s="33"/>
       <c r="L120" s="33"/>
       <c r="M120" s="33"/>
     </row>
     <row r="121" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="40"/>
       <c r="C121" s="40"/>
       <c r="D121" s="40"/>
       <c r="E121" s="33"/>
       <c r="F121" s="33"/>
       <c r="G121" s="33"/>
       <c r="H121" s="40"/>
       <c r="I121" s="33"/>
       <c r="J121" s="33"/>
       <c r="K121" s="33"/>
       <c r="L121" s="33"/>
       <c r="M121" s="33"/>
     </row>
     <row r="122" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B122" s="40">
         <v>31.96</v>
       </c>
       <c r="C122" s="40">
         <v>64.92</v>
       </c>
       <c r="D122" s="40">
         <v>100.54</v>
       </c>
       <c r="E122" s="33">
         <v>140.91</v>
       </c>
       <c r="F122" s="33">
         <v>178.39</v>
       </c>
       <c r="G122" s="33">
         <v>214.25</v>
       </c>
-      <c r="H122" s="40"/>
+      <c r="H122" s="40">
+        <v>247.1</v>
+      </c>
       <c r="I122" s="33"/>
       <c r="J122" s="33"/>
       <c r="K122" s="33"/>
       <c r="L122" s="33"/>
       <c r="M122" s="33"/>
     </row>
     <row r="123" spans="1:13" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B123" s="41">
         <v>3.82</v>
       </c>
       <c r="C123" s="41">
         <v>7.51</v>
       </c>
       <c r="D123" s="41">
         <v>10.94</v>
       </c>
       <c r="E123" s="34">
         <v>14.19</v>
       </c>
       <c r="F123" s="34">
         <v>15.36</v>
       </c>
       <c r="G123" s="33">
         <v>16.5</v>
       </c>
-      <c r="H123" s="41"/>
+      <c r="H123" s="40">
+        <v>17.600000000000001</v>
+      </c>
       <c r="I123" s="34"/>
       <c r="J123" s="34"/>
       <c r="K123" s="34"/>
       <c r="L123" s="34"/>
       <c r="M123" s="34"/>
     </row>
     <row r="124" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="72" t="s">
+      <c r="A124" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="B124" s="72"/>
-[...10 lines deleted...]
-      <c r="M124" s="72"/>
+      <c r="B124" s="73"/>
+      <c r="C124" s="73"/>
+      <c r="D124" s="73"/>
+      <c r="E124" s="73"/>
+      <c r="F124" s="73"/>
+      <c r="G124" s="73"/>
+      <c r="H124" s="73"/>
+      <c r="I124" s="73"/>
+      <c r="J124" s="73"/>
+      <c r="K124" s="73"/>
+      <c r="L124" s="73"/>
+      <c r="M124" s="73"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A125" s="12"/>
       <c r="B125" s="10"/>
       <c r="C125" s="9"/>
       <c r="D125" s="9"/>
       <c r="E125" s="9"/>
       <c r="F125" s="9"/>
       <c r="G125" s="9"/>
       <c r="H125" s="9"/>
       <c r="I125" s="9"/>
       <c r="J125" s="9"/>
       <c r="K125" s="9"/>
       <c r="L125" s="9"/>
       <c r="M125" s="7"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A126" s="71" t="s">
+      <c r="A126" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="B126" s="71"/>
-[...10 lines deleted...]
-      <c r="M126" s="71"/>
+      <c r="B126" s="72"/>
+      <c r="C126" s="72"/>
+      <c r="D126" s="72"/>
+      <c r="E126" s="72"/>
+      <c r="F126" s="72"/>
+      <c r="G126" s="72"/>
+      <c r="H126" s="72"/>
+      <c r="I126" s="72"/>
+      <c r="J126" s="72"/>
+      <c r="K126" s="72"/>
+      <c r="L126" s="72"/>
+      <c r="M126" s="72"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A127" s="6"/>
       <c r="B127" s="7"/>
       <c r="C127" s="7"/>
       <c r="D127" s="7"/>
       <c r="E127" s="7"/>
       <c r="F127" s="7"/>
       <c r="G127" s="7"/>
       <c r="I127" s="7"/>
       <c r="J127" s="7"/>
       <c r="M127" s="7"/>
     </row>
     <row r="128" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="1"/>
       <c r="B128" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E128" s="3" t="s">
@@ -5125,51 +5160,53 @@
       <c r="P133" s="15"/>
       <c r="Q133" s="15"/>
     </row>
     <row r="134" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A134" s="24">
         <v>2026</v>
       </c>
       <c r="B134" s="35">
         <v>1017.25</v>
       </c>
       <c r="C134" s="35">
         <v>1895.69</v>
       </c>
       <c r="D134" s="35">
         <v>2849.63</v>
       </c>
       <c r="E134" s="35">
         <v>3833.08</v>
       </c>
       <c r="F134" s="65">
         <v>4775.32</v>
       </c>
       <c r="G134" s="37">
         <v>5702.01</v>
       </c>
-      <c r="H134" s="52"/>
+      <c r="H134" s="64">
+        <v>6669.54</v>
+      </c>
       <c r="I134" s="35"/>
       <c r="J134" s="52"/>
       <c r="K134" s="39"/>
       <c r="L134" s="39"/>
       <c r="M134" s="26"/>
       <c r="N134" s="26"/>
       <c r="O134" s="15"/>
       <c r="P134" s="15"/>
       <c r="Q134" s="15"/>
     </row>
     <row r="135" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A135" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B135" s="26"/>
       <c r="C135" s="26"/>
       <c r="D135" s="26"/>
       <c r="E135" s="26"/>
       <c r="F135" s="26"/>
       <c r="G135" s="38"/>
       <c r="H135" s="35"/>
       <c r="I135" s="26"/>
       <c r="J135" s="26"/>
       <c r="K135" s="26"/>
       <c r="L135" s="26"/>
@@ -5347,73 +5384,75 @@
       <c r="P139" s="43"/>
       <c r="Q139" s="43"/>
     </row>
     <row r="140" spans="1:17" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="58">
         <v>2026</v>
       </c>
       <c r="B140" s="34">
         <v>203.57</v>
       </c>
       <c r="C140" s="34">
         <v>379.36</v>
       </c>
       <c r="D140" s="34">
         <v>570.26</v>
       </c>
       <c r="E140" s="34">
         <v>767.07</v>
       </c>
       <c r="F140" s="34">
         <v>955.63</v>
       </c>
       <c r="G140" s="34">
         <v>1141.08</v>
       </c>
-      <c r="H140" s="58"/>
+      <c r="H140" s="74">
+        <v>1334.7</v>
+      </c>
       <c r="I140" s="58"/>
       <c r="J140" s="58"/>
       <c r="K140" s="58"/>
       <c r="L140" s="58"/>
       <c r="M140" s="59"/>
     </row>
     <row r="141" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A141" s="71" t="s">
+      <c r="A141" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="B141" s="71"/>
-[...10 lines deleted...]
-      <c r="M141" s="71"/>
+      <c r="B141" s="72"/>
+      <c r="C141" s="72"/>
+      <c r="D141" s="72"/>
+      <c r="E141" s="72"/>
+      <c r="F141" s="72"/>
+      <c r="G141" s="72"/>
+      <c r="H141" s="72"/>
+      <c r="I141" s="72"/>
+      <c r="J141" s="72"/>
+      <c r="K141" s="72"/>
+      <c r="L141" s="72"/>
+      <c r="M141" s="72"/>
     </row>
     <row r="142" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A142" s="14"/>
       <c r="B142" s="7"/>
       <c r="C142" s="7"/>
       <c r="D142" s="7"/>
       <c r="E142" s="7"/>
       <c r="F142" s="7"/>
       <c r="G142" s="7"/>
       <c r="I142" s="7"/>
       <c r="J142" s="7"/>
       <c r="M142" s="7"/>
     </row>
     <row r="143" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="1"/>
       <c r="B143" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E143" s="3" t="s">
@@ -5618,51 +5657,53 @@
       </c>
       <c r="M148" s="16"/>
     </row>
     <row r="149" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A149" s="51">
         <v>2026</v>
       </c>
       <c r="B149" s="16">
         <v>0</v>
       </c>
       <c r="C149" s="35">
         <v>0</v>
       </c>
       <c r="D149" s="35">
         <v>0</v>
       </c>
       <c r="E149" s="16">
         <v>0</v>
       </c>
       <c r="F149" s="35">
         <v>0</v>
       </c>
       <c r="G149" s="35">
         <v>0</v>
       </c>
-      <c r="H149" s="16"/>
+      <c r="H149" s="35">
+        <v>0</v>
+      </c>
       <c r="I149" s="16"/>
       <c r="J149" s="16"/>
       <c r="K149" s="16"/>
       <c r="L149" s="16"/>
       <c r="M149" s="16"/>
     </row>
     <row r="150" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A150" s="51"/>
       <c r="B150" s="16"/>
       <c r="C150" s="26"/>
       <c r="D150" s="26"/>
       <c r="E150" s="16"/>
       <c r="F150" s="26"/>
       <c r="G150" s="16"/>
       <c r="H150" s="16"/>
       <c r="I150" s="16"/>
       <c r="J150" s="16"/>
       <c r="K150" s="16"/>
       <c r="L150" s="16"/>
       <c r="M150" s="16"/>
     </row>
     <row r="151" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A151" s="8" t="s">
         <v>2</v>
       </c>
@@ -5840,51 +5881,53 @@
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A156" s="51">
         <v>2026</v>
       </c>
       <c r="B156" s="16">
         <v>0</v>
       </c>
       <c r="C156" s="35">
         <v>0</v>
       </c>
       <c r="D156" s="35">
         <v>0</v>
       </c>
       <c r="E156" s="16">
         <v>0</v>
       </c>
       <c r="F156" s="35">
         <v>0</v>
       </c>
       <c r="G156" s="35">
         <v>0</v>
       </c>
-      <c r="H156" s="16"/>
+      <c r="H156" s="35">
+        <v>0</v>
+      </c>
       <c r="I156" s="16"/>
       <c r="J156" s="16"/>
       <c r="K156" s="16"/>
       <c r="L156" s="16"/>
       <c r="M156" s="16"/>
     </row>
     <row r="157" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A157" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B157" s="23"/>
       <c r="C157" s="35"/>
       <c r="D157" s="26"/>
       <c r="E157" s="15"/>
       <c r="F157" s="26"/>
       <c r="G157" s="15"/>
       <c r="H157" s="15"/>
       <c r="I157" s="15"/>
       <c r="J157" s="15"/>
       <c r="K157" s="15"/>
       <c r="L157" s="15"/>
       <c r="M157" s="15"/>
     </row>
     <row r="158" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A158" s="8">
@@ -6058,51 +6101,53 @@
       <c r="P161" s="15"/>
       <c r="Q161" s="15"/>
     </row>
     <row r="162" spans="1:17" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="51">
         <v>2026</v>
       </c>
       <c r="B162" s="35">
         <v>10.87</v>
       </c>
       <c r="C162" s="35">
         <v>20.239999999999998</v>
       </c>
       <c r="D162" s="35">
         <v>30.4</v>
       </c>
       <c r="E162" s="35">
         <v>10.35</v>
       </c>
       <c r="F162" s="26">
         <v>52.23</v>
       </c>
       <c r="G162" s="35">
         <v>69.69</v>
       </c>
-      <c r="H162" s="52"/>
+      <c r="H162" s="64">
+        <v>90.84</v>
+      </c>
       <c r="I162" s="35"/>
       <c r="J162" s="52"/>
       <c r="K162" s="26"/>
       <c r="L162" s="26"/>
       <c r="M162" s="35"/>
       <c r="N162" s="15"/>
       <c r="O162" s="15"/>
       <c r="P162" s="15"/>
       <c r="Q162" s="15"/>
     </row>
     <row r="163" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A163" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B163" s="26"/>
       <c r="C163" s="35"/>
       <c r="D163" s="26"/>
       <c r="E163" s="26"/>
       <c r="F163" s="26"/>
       <c r="G163" s="26"/>
       <c r="H163" s="35"/>
       <c r="I163" s="26"/>
       <c r="J163" s="26"/>
       <c r="K163" s="26"/>
       <c r="L163" s="26"/>
@@ -6280,83 +6325,85 @@
       <c r="P167" s="43"/>
       <c r="Q167" s="43"/>
     </row>
     <row r="168" spans="1:17" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="49">
         <v>2026</v>
       </c>
       <c r="B168" s="34">
         <v>9.34</v>
       </c>
       <c r="C168" s="34">
         <v>17.14</v>
       </c>
       <c r="D168" s="34">
         <v>25.33</v>
       </c>
       <c r="E168" s="34">
         <v>33.119999999999997</v>
       </c>
       <c r="F168" s="34">
         <v>42.39</v>
       </c>
       <c r="G168" s="34">
         <v>55.85</v>
       </c>
-      <c r="H168" s="58"/>
+      <c r="H168" s="41">
+        <v>72.2</v>
+      </c>
       <c r="I168" s="49"/>
       <c r="J168" s="49"/>
       <c r="K168" s="58"/>
       <c r="L168" s="58"/>
       <c r="M168" s="49"/>
     </row>
     <row r="169" spans="1:17" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B169" s="33"/>
       <c r="C169" s="33"/>
       <c r="D169" s="33"/>
       <c r="E169" s="33"/>
       <c r="F169" s="33"/>
       <c r="H169" s="69"/>
       <c r="K169" s="69"/>
       <c r="L169" s="69"/>
     </row>
     <row r="170" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A170" s="70" t="s">
+      <c r="A170" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="B170" s="70"/>
-[...10 lines deleted...]
-      <c r="M170" s="70"/>
+      <c r="B170" s="71"/>
+      <c r="C170" s="71"/>
+      <c r="D170" s="71"/>
+      <c r="E170" s="71"/>
+      <c r="F170" s="71"/>
+      <c r="G170" s="71"/>
+      <c r="H170" s="71"/>
+      <c r="I170" s="71"/>
+      <c r="J170" s="71"/>
+      <c r="K170" s="71"/>
+      <c r="L170" s="71"/>
+      <c r="M170" s="71"/>
     </row>
     <row r="171" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A171" s="6"/>
       <c r="B171" s="7"/>
       <c r="C171" s="7"/>
       <c r="D171" s="7"/>
       <c r="E171" s="7"/>
       <c r="F171" s="7"/>
       <c r="G171" s="7"/>
       <c r="I171" s="7"/>
       <c r="J171" s="7"/>
       <c r="M171" s="7"/>
     </row>
     <row r="172" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="1"/>
       <c r="B172" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E172" s="3" t="s">
@@ -6568,51 +6615,53 @@
         <v>0.96</v>
       </c>
     </row>
     <row r="178" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A178" s="51">
         <v>2026</v>
       </c>
       <c r="B178" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C178" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D178" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E178" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F178" s="35">
         <v>0.08</v>
       </c>
       <c r="G178" s="35">
         <v>0.15</v>
       </c>
-      <c r="H178" s="35"/>
+      <c r="H178" s="64">
+        <v>0.18</v>
+      </c>
       <c r="I178" s="26"/>
       <c r="J178" s="26"/>
       <c r="K178" s="26"/>
       <c r="L178" s="26"/>
       <c r="M178" s="26"/>
     </row>
     <row r="179" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B179" s="16"/>
       <c r="C179" s="16"/>
       <c r="D179" s="16"/>
       <c r="E179" s="16"/>
       <c r="F179" s="35" t="s">
         <v>0</v>
       </c>
       <c r="G179" s="35"/>
       <c r="H179" s="35"/>
       <c r="I179" s="26"/>
       <c r="J179" s="26"/>
       <c r="K179" s="26"/>
       <c r="L179" s="26"/>
       <c r="M179" s="26"/>
     </row>
@@ -6780,51 +6829,53 @@
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:13" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="51">
         <v>2026</v>
       </c>
       <c r="B184" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C184" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D184" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E184" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F184" s="35" t="s">
         <v>40</v>
       </c>
       <c r="G184" s="35">
         <v>0</v>
       </c>
-      <c r="H184" s="35"/>
+      <c r="H184" s="35">
+        <v>0</v>
+      </c>
       <c r="I184" s="26"/>
       <c r="J184" s="26"/>
       <c r="K184" s="35"/>
       <c r="L184" s="26"/>
       <c r="M184" s="26"/>
     </row>
     <row r="185" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="16"/>
       <c r="C185" s="16"/>
       <c r="D185" s="16"/>
       <c r="E185" s="16"/>
       <c r="F185" s="35" t="s">
         <v>0</v>
       </c>
       <c r="G185" s="26"/>
       <c r="H185" s="35"/>
       <c r="I185" s="26"/>
       <c r="J185" s="26"/>
       <c r="K185" s="26"/>
       <c r="L185" s="26"/>
       <c r="M185" s="26"/>
     </row>
@@ -6992,51 +7043,53 @@
         <v>10.51</v>
       </c>
     </row>
     <row r="190" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A190" s="51">
         <v>2026</v>
       </c>
       <c r="B190" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C190" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D190" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E190" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F190" s="35">
         <v>0.16</v>
       </c>
       <c r="G190" s="26">
         <v>2.82</v>
       </c>
-      <c r="H190" s="52"/>
+      <c r="H190" s="64">
+        <v>6.48</v>
+      </c>
       <c r="I190" s="26"/>
       <c r="J190" s="26"/>
       <c r="K190" s="26"/>
       <c r="L190" s="26"/>
       <c r="M190" s="26"/>
     </row>
     <row r="191" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B191" s="16"/>
       <c r="C191" s="16"/>
       <c r="D191" s="16"/>
       <c r="E191" s="16"/>
       <c r="F191" s="35" t="s">
         <v>0</v>
       </c>
       <c r="G191" s="26"/>
       <c r="H191" s="35"/>
       <c r="I191" s="26"/>
       <c r="J191" s="26"/>
       <c r="K191" s="26"/>
       <c r="L191" s="26"/>
       <c r="M191" s="26"/>
     </row>
@@ -7204,51 +7257,53 @@
         <v>0.09</v>
       </c>
     </row>
     <row r="196" spans="1:13" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A196" s="49">
         <v>2026</v>
       </c>
       <c r="B196" s="41" t="s">
         <v>0</v>
       </c>
       <c r="C196" s="67" t="s">
         <v>0</v>
       </c>
       <c r="D196" s="67" t="s">
         <v>0</v>
       </c>
       <c r="E196" s="67" t="s">
         <v>0</v>
       </c>
       <c r="F196" s="68">
         <v>0</v>
       </c>
       <c r="G196" s="68">
         <v>0</v>
       </c>
-      <c r="H196" s="58"/>
+      <c r="H196" s="41">
+        <v>0</v>
+      </c>
       <c r="K196" s="58"/>
       <c r="L196" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A170:M170"/>
     <mergeCell ref="A141:M141"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A126:M126"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A124:M124"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>