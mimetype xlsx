--- v4 (2026-08-27)
+++ v5 (2026-10-06)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14610" yWindow="0" windowWidth="14310" windowHeight="5865"/>
+    <workbookView xWindow="45" yWindow="675" windowWidth="14385" windowHeight="11715"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Conventional symbols" sheetId="3" r:id="rId2"/>
+    <sheet name="месяц" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="644" uniqueCount="90">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd tons</t>
   </si>
   <si>
     <t>Freight turnover, mln. ton/kms</t>
   </si>
   <si>
     <t>transportation of passenger, thsd. people</t>
   </si>
   <si>
     <t>Passenger turnover, mln.passenger/kms</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd  tons</t>
   </si>
   <si>
     <t>Transportation of passengers, thsd people</t>
   </si>
   <si>
@@ -208,62 +212,213 @@
     <t/>
   </si>
   <si>
     <t>2025 2)</t>
   </si>
   <si>
     <r>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2)</t>
     </r>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>181103, 181104, 181101, 181102</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Transported (transported) cargo, luggage, cargo luggage, Freight turnover, Passengers transported, Passenger turnover</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>Тhousand tons, Million ton-kilometers, A thousand people, Million passenger kilometers</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Transported cargo, Passengers transported, Passenger turnover</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2022</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Transported freights - the number of goods in tons transported by transport</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Аggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information about transported cargo in the country and its regions are data obtained as a result of national statistical surveys conducted using the 1-transport form "Transport оperations report".</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Turkestan Region and the city of Shymkent (a city of national importance) were established in 2018; the regions of Abai, Zhetysu, and Ulytau were established in 2022</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of Trade and Services statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Dyussembayeva Korlan</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 722 2 362612</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>kor.dyusembaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -276,50 +431,133 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -345,55 +583,61 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -538,88 +782,133 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -864,6449 +1153,6770 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B23"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34.7109375" customWidth="1"/>
+    <col min="2" max="2" width="94.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A2" s="80" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="81" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="30.75" customHeight="1">
+      <c r="A3" s="80" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="82" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A4" s="80" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="83" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A5" s="80" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="83" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A6" s="80" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="83" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A7" s="80" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="83" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A8" s="80" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="84" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A9" s="80" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="83" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="36" customHeight="1">
+      <c r="A10" s="80" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" s="85" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="33.75" customHeight="1">
+      <c r="A11" s="80" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="85" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A12" s="80" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" s="86" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A13" s="80" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="87" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A14" s="80" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" s="87"/>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A15" s="80" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="87" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A16" s="80" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="88">
+        <v>46216</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A17" s="80" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="88">
+        <v>46246</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A18" s="80" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" s="89" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A19" s="80" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" s="90" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A20" s="80" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" s="91" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A21" s="80" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" s="92" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="12.75" customHeight="1"/>
+    <row r="23" spans="1:2" ht="12.75" customHeight="1"/>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:B20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="3.5703125" customWidth="1"/>
+    <col min="2" max="2" width="104.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="93" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="93" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="93" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="93" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="93" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="16.5" customHeight="1">
+      <c r="B11" s="94" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="93"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="93"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="95"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="95"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="95"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="95"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="95"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="95"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="96" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="21" spans="2:2">
+      <c r="B21" s="95"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N199"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A166" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="L210" sqref="L210"/>
+    <sheetView topLeftCell="E172" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="M188" sqref="M188"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="11" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="11.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="73" t="s">
+    <row r="1" spans="1:14">
+      <c r="A1" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="73"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" s="12"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="34"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14">
       <c r="A3" s="13"/>
       <c r="B3" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="37" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="37" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="37" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="37" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="37" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="37" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="37" t="s">
         <v>29</v>
       </c>
       <c r="K3" s="37" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="37" t="s">
         <v>31</v>
       </c>
       <c r="M3" s="38" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14" ht="22.5">
       <c r="A4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="51"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="M4" s="5"/>
     </row>
-    <row r="5" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14">
       <c r="A5" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="39">
         <v>45188.61</v>
       </c>
       <c r="G5" s="39">
         <v>40754.559999999998</v>
       </c>
       <c r="H5" s="39">
         <v>42714.45</v>
       </c>
       <c r="I5" s="39">
         <v>44470.12</v>
       </c>
       <c r="J5" s="39">
         <v>47128.7</v>
       </c>
       <c r="K5" s="39">
         <v>51157.53</v>
       </c>
       <c r="L5" s="39">
         <v>55255.27</v>
       </c>
       <c r="M5" s="39">
         <v>57865.31</v>
       </c>
       <c r="N5" s="16"/>
     </row>
-    <row r="6" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14">
       <c r="A6" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="49">
         <v>6033.48</v>
       </c>
       <c r="C6" s="7">
         <v>5865.13</v>
       </c>
       <c r="D6" s="7">
         <v>6498.17</v>
       </c>
       <c r="E6" s="7">
         <v>7026.48</v>
       </c>
       <c r="F6" s="7">
         <v>7275.33</v>
       </c>
       <c r="G6" s="4">
         <v>7302.81</v>
       </c>
       <c r="H6" s="4">
         <v>6755.53</v>
       </c>
       <c r="I6" s="4">
         <v>5807.81</v>
       </c>
       <c r="J6" s="4">
         <v>5911.98</v>
       </c>
       <c r="K6" s="4">
         <v>6213.43</v>
       </c>
       <c r="L6" s="2">
         <v>5298.2</v>
       </c>
       <c r="M6" s="2">
         <v>5488.3</v>
       </c>
       <c r="N6" s="16"/>
     </row>
-    <row r="7" spans="1:14" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14" s="1" customFormat="1">
       <c r="A7" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="50">
         <v>6193.6</v>
       </c>
       <c r="C7" s="7">
         <v>6388.82</v>
       </c>
       <c r="D7" s="7">
         <v>7139.1</v>
       </c>
       <c r="E7" s="7">
         <v>6840.1</v>
       </c>
       <c r="F7" s="7">
         <v>9549.1299999999992</v>
       </c>
       <c r="G7" s="4">
         <v>9217.5300000000007</v>
       </c>
       <c r="H7" s="45">
         <v>8806.6299999999992</v>
       </c>
       <c r="I7" s="4">
         <v>8252.57</v>
       </c>
       <c r="J7" s="4">
         <v>8269.7000000000007</v>
       </c>
       <c r="K7" s="4">
         <v>8195.08</v>
       </c>
       <c r="L7" s="2">
         <v>7442.6</v>
       </c>
       <c r="M7" s="2">
         <v>7393.4</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14" s="1" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="50">
         <v>6836.91</v>
       </c>
       <c r="C8" s="7">
         <v>7055.62</v>
       </c>
       <c r="D8" s="66">
         <v>7337.05</v>
       </c>
       <c r="E8" s="7">
         <v>7415.94</v>
       </c>
       <c r="F8" s="66">
         <v>7562.36</v>
       </c>
       <c r="G8" s="4">
         <v>7506.4</v>
       </c>
       <c r="H8" s="45">
         <v>8495.9</v>
       </c>
       <c r="I8" s="61">
         <v>8557.44</v>
       </c>
       <c r="J8" s="61">
         <v>8965.7099999999991</v>
       </c>
       <c r="K8" s="4">
         <v>8163</v>
       </c>
       <c r="L8" s="2">
         <v>8117</v>
       </c>
       <c r="M8" s="2">
         <v>8299.6</v>
       </c>
     </row>
-    <row r="9" spans="1:14" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14" s="1" customFormat="1">
       <c r="A9" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="50">
         <v>8147.14</v>
       </c>
       <c r="C9" s="65">
         <v>7719.47</v>
       </c>
       <c r="D9" s="66">
         <v>7771.29</v>
       </c>
       <c r="E9" s="7">
         <v>7675.88</v>
       </c>
       <c r="F9" s="68">
         <v>7673.43</v>
       </c>
       <c r="G9" s="68">
         <v>7697.92</v>
       </c>
       <c r="H9" s="65">
         <v>9209.2999999999993</v>
       </c>
-      <c r="I9" s="61"/>
+      <c r="I9" s="61">
+        <v>7902.8</v>
+      </c>
       <c r="J9" s="61"/>
       <c r="K9" s="4"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
     </row>
-    <row r="10" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14" ht="22.5">
       <c r="A10" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="49"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="M10" s="5"/>
     </row>
-    <row r="11" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14">
       <c r="A11" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="39">
         <v>1789.33</v>
       </c>
       <c r="G11" s="39">
         <v>1689.89</v>
       </c>
       <c r="H11" s="39">
         <v>1758.68</v>
       </c>
       <c r="I11" s="39">
         <v>1747.68</v>
       </c>
       <c r="J11" s="39">
         <v>1513.83</v>
       </c>
       <c r="K11" s="39">
         <v>1619.67</v>
       </c>
       <c r="L11" s="39">
         <v>1573.52</v>
       </c>
       <c r="M11" s="39">
         <v>1633.54</v>
       </c>
       <c r="N11" s="16"/>
     </row>
-    <row r="12" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:14">
       <c r="A12" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="51">
         <v>1256.03</v>
       </c>
       <c r="C12" s="7">
         <v>1212.81</v>
       </c>
       <c r="D12" s="7">
         <v>1321.82</v>
       </c>
       <c r="E12" s="7">
         <v>1245.6600000000001</v>
       </c>
       <c r="F12" s="7">
         <v>1297.23</v>
       </c>
       <c r="G12" s="4">
         <v>1212.98</v>
       </c>
       <c r="H12" s="4">
         <v>1245.97</v>
       </c>
       <c r="I12" s="4">
         <v>1256.77</v>
       </c>
       <c r="J12" s="4">
         <v>1257.21</v>
       </c>
       <c r="K12" s="4">
         <v>1344.67</v>
       </c>
       <c r="L12" s="5">
         <v>1297.5999999999999</v>
       </c>
       <c r="M12" s="5">
         <v>1282</v>
       </c>
       <c r="N12" s="16"/>
     </row>
-    <row r="13" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:14">
       <c r="A13" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="50">
         <v>1209.5</v>
       </c>
       <c r="C13" s="7">
         <v>1041.3</v>
       </c>
       <c r="D13" s="7">
         <v>1156.0999999999999</v>
       </c>
       <c r="E13" s="7">
         <v>1097.4000000000001</v>
       </c>
       <c r="F13" s="7">
         <v>1131.4000000000001</v>
       </c>
       <c r="G13" s="4">
         <v>1105.6600000000001</v>
       </c>
       <c r="H13" s="46">
         <v>1152</v>
       </c>
       <c r="I13" s="4">
         <v>1149.24</v>
       </c>
       <c r="J13" s="4">
         <v>1159.3</v>
       </c>
       <c r="K13" s="4">
         <v>1281.7</v>
       </c>
       <c r="L13" s="5">
         <v>1209.9000000000001</v>
       </c>
       <c r="M13" s="5">
         <v>1262.8</v>
       </c>
       <c r="N13" s="16"/>
     </row>
-    <row r="14" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:14">
       <c r="A14" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="50">
         <v>1162.92</v>
       </c>
       <c r="C14" s="7">
         <v>1416.44</v>
       </c>
       <c r="D14" s="7">
         <v>1544.33</v>
       </c>
       <c r="E14" s="7">
         <v>1496.35</v>
       </c>
       <c r="F14" s="7">
         <v>1465.3</v>
       </c>
       <c r="G14" s="4">
         <v>1450.4</v>
       </c>
       <c r="H14" s="46">
         <v>1590.8</v>
       </c>
       <c r="I14" s="61">
         <v>1624.94</v>
       </c>
       <c r="J14" s="61">
         <v>1634.11</v>
       </c>
       <c r="K14" s="4">
         <v>1712.8</v>
       </c>
       <c r="L14" s="5">
         <v>1698.4</v>
       </c>
       <c r="M14" s="5">
         <v>2254.4</v>
       </c>
       <c r="N14" s="16"/>
     </row>
-    <row r="15" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:14">
       <c r="A15" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="50">
         <v>1692.79</v>
       </c>
       <c r="C15" s="65">
         <v>1332.36</v>
       </c>
       <c r="D15" s="7">
         <v>1461.09</v>
       </c>
       <c r="E15" s="7">
         <v>1411.79</v>
       </c>
       <c r="F15" s="68">
         <v>1425.5</v>
       </c>
       <c r="G15" s="68">
         <v>1349.69</v>
       </c>
-      <c r="H15" s="76">
+      <c r="H15" s="72">
         <v>1406.6</v>
       </c>
-      <c r="I15" s="61"/>
+      <c r="I15" s="46">
+        <v>1439.1</v>
+      </c>
       <c r="J15" s="61"/>
       <c r="K15" s="4"/>
       <c r="M15" s="5"/>
       <c r="N15" s="16"/>
     </row>
-    <row r="16" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:14" ht="22.5">
       <c r="A16" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="51"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="17"/>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14">
       <c r="A17" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="39">
         <v>20196.04</v>
       </c>
       <c r="G17" s="39">
         <v>21240.93</v>
       </c>
       <c r="H17" s="39">
         <v>21010.83</v>
       </c>
       <c r="I17" s="39">
         <v>22043.34</v>
       </c>
       <c r="J17" s="39">
         <v>24400.52</v>
       </c>
       <c r="K17" s="39">
         <v>26527.03</v>
       </c>
       <c r="L17" s="39">
         <v>28019.439999999999</v>
       </c>
       <c r="M17" s="39">
         <v>29542.15</v>
       </c>
       <c r="N17" s="16"/>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14">
       <c r="A18" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="51">
         <v>3338.14</v>
       </c>
       <c r="C18" s="7">
         <v>3726.98</v>
       </c>
       <c r="D18" s="7">
         <v>3956.51</v>
       </c>
       <c r="E18" s="7">
         <v>4342.26</v>
       </c>
       <c r="F18" s="7">
         <v>4292.8100000000004</v>
       </c>
       <c r="G18" s="4">
         <v>3765.7</v>
       </c>
       <c r="H18" s="4">
         <v>3370.2</v>
       </c>
       <c r="I18" s="4">
         <v>3421.24</v>
       </c>
       <c r="J18" s="4">
         <v>4943.59</v>
       </c>
       <c r="K18" s="4">
         <v>4916.45</v>
       </c>
       <c r="L18" s="5">
         <v>8860.35</v>
       </c>
       <c r="M18" s="5">
         <v>8266.7999999999993</v>
       </c>
       <c r="N18" s="16"/>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14">
       <c r="A19" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="50">
         <v>3623.12</v>
       </c>
       <c r="C19" s="7">
         <v>3568.99</v>
       </c>
       <c r="D19" s="7">
         <v>4151.7</v>
       </c>
       <c r="E19" s="7">
         <v>5104.7</v>
       </c>
       <c r="F19" s="7">
         <v>4848.8</v>
       </c>
       <c r="G19" s="4">
         <v>4359.32</v>
       </c>
       <c r="H19" s="46">
         <v>7699.08</v>
       </c>
       <c r="I19" s="4">
         <v>7949.7</v>
       </c>
       <c r="J19" s="4">
         <v>8552.3799999999992</v>
       </c>
       <c r="K19" s="4">
         <v>4716.3999999999996</v>
       </c>
       <c r="L19" s="5">
         <v>4561.2</v>
       </c>
       <c r="M19" s="5">
         <v>4433.7</v>
       </c>
       <c r="N19" s="16"/>
     </row>
-    <row r="20" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14">
       <c r="A20" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="50">
         <v>3964.15</v>
       </c>
       <c r="C20" s="7">
         <v>4354.8100000000004</v>
       </c>
       <c r="D20" s="7">
         <v>4561.5200000000004</v>
       </c>
       <c r="E20" s="7">
         <v>5097.07</v>
       </c>
       <c r="F20" s="7">
         <v>4898.6000000000004</v>
       </c>
       <c r="G20" s="4">
         <v>4561.3999999999996</v>
       </c>
       <c r="H20" s="46">
         <v>4269.8</v>
       </c>
       <c r="I20" s="61">
         <v>4441.3</v>
       </c>
       <c r="J20" s="61">
         <v>5070.0600000000004</v>
       </c>
       <c r="K20" s="4">
         <v>5217.3</v>
       </c>
       <c r="L20" s="5">
         <v>4734.5</v>
       </c>
       <c r="M20" s="5">
         <v>4741.8</v>
       </c>
       <c r="N20" s="16"/>
     </row>
-    <row r="21" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14">
       <c r="A21" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="50">
         <v>3918.33</v>
       </c>
       <c r="C21" s="65">
         <v>4021.71</v>
       </c>
       <c r="D21" s="65">
         <v>4381.42</v>
       </c>
       <c r="E21" s="7">
         <v>5003.34</v>
       </c>
       <c r="F21" s="68">
         <v>4387.92</v>
       </c>
       <c r="G21" s="68">
         <v>4107.5</v>
       </c>
-      <c r="H21" s="77">
+      <c r="H21" s="73">
         <v>3731.64</v>
       </c>
-      <c r="I21" s="61"/>
+      <c r="I21" s="46">
+        <v>3828.1</v>
+      </c>
       <c r="J21" s="61"/>
       <c r="K21" s="4"/>
       <c r="M21" s="5"/>
       <c r="N21" s="16"/>
     </row>
-    <row r="22" spans="1:14" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14" ht="27" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="51"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="M22" s="5"/>
     </row>
-    <row r="23" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14">
       <c r="A23" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="39">
         <v>271.3</v>
       </c>
       <c r="G23" s="39">
         <v>278.7</v>
       </c>
       <c r="H23" s="39">
         <v>286</v>
       </c>
       <c r="I23" s="39">
         <v>288.3</v>
       </c>
       <c r="J23" s="39">
         <v>262.89999999999998</v>
       </c>
       <c r="K23" s="39">
         <v>287.3</v>
       </c>
       <c r="L23" s="39">
         <v>323.10000000000002</v>
       </c>
       <c r="M23" s="39">
         <v>341.9</v>
       </c>
       <c r="N23" s="16"/>
     </row>
-    <row r="24" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:14">
       <c r="A24" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="52">
         <v>104.3</v>
       </c>
       <c r="C24" s="9">
         <v>92.6</v>
       </c>
       <c r="D24" s="9">
         <v>97.1</v>
       </c>
       <c r="E24" s="9">
         <v>88.6</v>
       </c>
       <c r="F24" s="9">
         <v>90.8</v>
       </c>
       <c r="G24" s="39">
         <v>99.9</v>
       </c>
       <c r="H24" s="39">
         <v>104.9</v>
       </c>
       <c r="I24" s="39">
         <v>104.4</v>
       </c>
       <c r="J24" s="39">
         <v>95.3</v>
       </c>
       <c r="K24" s="39">
         <v>96.5</v>
       </c>
       <c r="L24" s="10">
         <v>121.7</v>
       </c>
       <c r="M24" s="10">
         <v>113.3</v>
       </c>
       <c r="N24" s="16"/>
     </row>
-    <row r="25" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14">
       <c r="A25" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="52">
         <v>87.2</v>
       </c>
       <c r="C25" s="9">
         <v>68</v>
       </c>
       <c r="D25" s="9">
         <v>85.5</v>
       </c>
       <c r="E25" s="9">
         <v>82.6</v>
       </c>
       <c r="F25" s="9">
         <v>91.2</v>
       </c>
       <c r="G25" s="39">
         <v>96.7</v>
       </c>
       <c r="H25" s="47">
         <v>132.6</v>
       </c>
       <c r="I25" s="39">
         <v>131</v>
       </c>
       <c r="J25" s="39">
         <v>114</v>
       </c>
       <c r="K25" s="39">
         <v>88.5</v>
       </c>
       <c r="L25" s="10">
         <v>86.9</v>
       </c>
       <c r="M25" s="10">
         <v>82.5</v>
       </c>
       <c r="N25" s="16"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14">
       <c r="A26" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="52">
         <v>93.2</v>
       </c>
       <c r="C26" s="9">
         <v>95.8</v>
       </c>
       <c r="D26" s="9">
         <v>103.2</v>
       </c>
       <c r="E26" s="9">
         <v>105.2</v>
       </c>
       <c r="F26" s="9">
         <v>110.5</v>
       </c>
       <c r="G26" s="39">
         <v>124.6</v>
       </c>
       <c r="H26" s="47">
         <v>134.4</v>
       </c>
       <c r="I26" s="39">
         <v>130.9</v>
       </c>
       <c r="J26" s="39">
         <v>102.9</v>
       </c>
       <c r="K26" s="39">
         <v>110.3</v>
       </c>
       <c r="L26" s="10">
         <v>103.2</v>
       </c>
       <c r="M26" s="10">
         <v>107.5</v>
       </c>
       <c r="N26" s="16"/>
     </row>
-    <row r="27" spans="1:14" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14" s="24" customFormat="1">
       <c r="A27" s="70" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="53">
         <v>106.74</v>
       </c>
       <c r="C27" s="33">
         <v>93.4</v>
       </c>
       <c r="D27" s="33">
         <v>109.8</v>
       </c>
       <c r="E27" s="33">
         <v>105.3</v>
       </c>
       <c r="F27" s="33">
         <v>109.7</v>
       </c>
       <c r="G27" s="41">
         <v>122.3</v>
       </c>
-      <c r="H27" s="78">
+      <c r="H27" s="74">
         <v>132.19999999999999</v>
       </c>
-      <c r="I27" s="63"/>
+      <c r="I27" s="75">
+        <v>130.19999999999999</v>
+      </c>
       <c r="J27" s="63"/>
       <c r="K27" s="41"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
       <c r="N27" s="25"/>
     </row>
-    <row r="28" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="74" t="s">
+    <row r="28" spans="1:14" ht="24" customHeight="1">
+      <c r="A28" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="B28" s="74"/>
-[...10 lines deleted...]
-      <c r="M28" s="74"/>
+      <c r="B28" s="78"/>
+      <c r="C28" s="78"/>
+      <c r="D28" s="78"/>
+      <c r="E28" s="78"/>
+      <c r="F28" s="78"/>
+      <c r="G28" s="78"/>
+      <c r="H28" s="78"/>
+      <c r="I28" s="78"/>
+      <c r="J28" s="78"/>
+      <c r="K28" s="78"/>
+      <c r="L28" s="78"/>
+      <c r="M28" s="78"/>
       <c r="N28" s="17"/>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:14">
       <c r="A29" s="18"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="42"/>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="42"/>
       <c r="N29" s="17"/>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A30" s="72" t="s">
+    <row r="30" spans="1:14">
+      <c r="A30" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="B30" s="72"/>
-[...12 lines deleted...]
-    <row r="31" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B30" s="76"/>
+      <c r="C30" s="76"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="76"/>
+      <c r="F30" s="76"/>
+      <c r="G30" s="76"/>
+      <c r="H30" s="76"/>
+      <c r="I30" s="76"/>
+      <c r="J30" s="76"/>
+      <c r="K30" s="76"/>
+      <c r="L30" s="76"/>
+      <c r="M30" s="76"/>
+    </row>
+    <row r="31" spans="1:14">
       <c r="A31" s="19"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="M31" s="5"/>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:14">
       <c r="A32" s="13"/>
       <c r="B32" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C32" s="37" t="s">
         <v>22</v>
       </c>
       <c r="D32" s="37" t="s">
         <v>23</v>
       </c>
       <c r="E32" s="37" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="37" t="s">
         <v>25</v>
       </c>
       <c r="G32" s="37" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="37" t="s">
         <v>27</v>
       </c>
       <c r="I32" s="37" t="s">
         <v>28</v>
       </c>
       <c r="J32" s="37" t="s">
         <v>29</v>
       </c>
       <c r="K32" s="37" t="s">
         <v>30</v>
       </c>
       <c r="L32" s="37" t="s">
         <v>31</v>
       </c>
       <c r="M32" s="38" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="33" spans="1:14" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:14" ht="22.5">
       <c r="A33" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="51"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="M33" s="5"/>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:14">
       <c r="A34" s="15">
         <v>2022</v>
       </c>
       <c r="B34" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="N34" s="16"/>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:14">
       <c r="A35" s="20">
         <v>2023</v>
       </c>
       <c r="B35" s="51">
         <v>1217.21</v>
       </c>
       <c r="C35" s="7">
         <v>1155.4000000000001</v>
       </c>
       <c r="D35" s="2">
         <v>1286.0999999999999</v>
       </c>
       <c r="E35" s="7">
         <v>1220.5899999999999</v>
       </c>
       <c r="F35" s="7">
         <v>1256.42</v>
       </c>
       <c r="G35" s="7">
         <v>1220.27</v>
       </c>
       <c r="H35" s="7">
         <v>1294.52</v>
       </c>
       <c r="I35" s="7">
         <v>1286.7</v>
       </c>
       <c r="J35" s="7">
         <v>1291.22</v>
       </c>
       <c r="K35" s="2">
         <v>1344.5</v>
       </c>
       <c r="L35" s="2">
         <v>1312.7</v>
       </c>
       <c r="M35" s="2">
         <v>1306</v>
       </c>
       <c r="N35" s="16"/>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:14">
       <c r="A36" s="20">
         <v>2024</v>
       </c>
       <c r="B36" s="51">
         <v>1173.9000000000001</v>
       </c>
       <c r="C36" s="7">
         <v>991.38</v>
       </c>
       <c r="D36" s="2">
         <v>1152.5999999999999</v>
       </c>
       <c r="E36" s="7">
         <v>1045.29</v>
       </c>
       <c r="F36" s="7">
         <v>1097.04</v>
       </c>
       <c r="G36" s="7">
         <v>1096.05</v>
       </c>
       <c r="H36" s="45">
         <v>1139.5999999999999</v>
       </c>
       <c r="I36" s="7">
         <v>1140.6300000000001</v>
       </c>
       <c r="J36" s="7">
         <v>1166.43</v>
       </c>
       <c r="K36" s="2">
         <v>1413.6</v>
       </c>
       <c r="L36" s="2">
         <v>1192.8</v>
       </c>
       <c r="M36" s="2">
         <v>1351.4</v>
       </c>
       <c r="N36" s="16"/>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:14">
       <c r="A37" s="54">
         <v>2025</v>
       </c>
       <c r="B37" s="51">
         <v>1122</v>
       </c>
       <c r="C37" s="7">
         <v>1435.88</v>
       </c>
       <c r="D37" s="2">
         <v>1556.7</v>
       </c>
       <c r="E37" s="7">
         <v>1493.85</v>
       </c>
       <c r="F37" s="7">
         <v>1554.1</v>
       </c>
       <c r="G37" s="7">
         <v>1508</v>
       </c>
       <c r="H37" s="45">
         <v>1598.6</v>
       </c>
       <c r="I37" s="61">
         <v>1650.29</v>
       </c>
       <c r="J37" s="61">
         <v>1638.97</v>
       </c>
       <c r="K37" s="2">
         <v>1729.9</v>
       </c>
       <c r="L37" s="2">
         <v>1691.9</v>
       </c>
       <c r="M37" s="2">
         <v>1949.4</v>
       </c>
       <c r="N37" s="16"/>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:14">
       <c r="A38" s="54">
         <v>2026</v>
       </c>
       <c r="B38" s="51">
         <v>1593.52</v>
       </c>
       <c r="C38" s="65">
         <v>1134.72</v>
       </c>
       <c r="D38" s="65">
         <v>1252.8399999999999</v>
       </c>
       <c r="E38" s="7">
         <v>1207.24</v>
       </c>
       <c r="F38" s="65">
         <v>1231.5</v>
       </c>
       <c r="G38" s="7">
         <v>1191.99</v>
       </c>
       <c r="H38" s="46">
         <v>1234.8</v>
       </c>
-      <c r="I38" s="61"/>
+      <c r="I38" s="46">
+        <v>1279.8</v>
+      </c>
       <c r="J38" s="61"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="16"/>
     </row>
-    <row r="39" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:14" ht="22.5">
       <c r="A39" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B39" s="51"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:14">
       <c r="A40" s="14">
         <v>2022</v>
       </c>
       <c r="B40" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="N40" s="16"/>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:14">
       <c r="A41" s="20">
         <v>2023</v>
       </c>
       <c r="B41" s="51">
         <v>1045.71</v>
       </c>
       <c r="C41" s="7">
         <v>1015.7</v>
       </c>
       <c r="D41" s="2">
         <v>1126.9000000000001</v>
       </c>
       <c r="E41" s="2">
         <v>1065.8</v>
       </c>
       <c r="F41" s="7">
         <v>1083.2</v>
       </c>
       <c r="G41" s="2">
         <v>1023.4</v>
       </c>
       <c r="H41" s="2">
         <v>1048.8</v>
       </c>
       <c r="I41" s="2">
         <v>1055.2</v>
       </c>
       <c r="J41" s="2">
         <v>1034.3</v>
       </c>
       <c r="K41" s="2">
         <v>1112.4000000000001</v>
       </c>
       <c r="L41" s="2">
         <v>1098.0999999999999</v>
       </c>
       <c r="M41" s="2">
         <v>1079.3</v>
       </c>
       <c r="N41" s="16"/>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:14">
       <c r="A42" s="20">
         <v>2024</v>
       </c>
       <c r="B42" s="51">
         <v>985.1</v>
       </c>
       <c r="C42" s="7">
         <v>828.3</v>
       </c>
       <c r="D42" s="2">
         <v>944.1</v>
       </c>
       <c r="E42" s="2">
         <v>871.1</v>
       </c>
       <c r="F42" s="7">
         <v>910.7</v>
       </c>
       <c r="G42" s="2">
         <v>894.8</v>
       </c>
       <c r="H42" s="2">
         <v>952.6</v>
       </c>
       <c r="I42" s="2">
         <v>932.8</v>
       </c>
       <c r="J42" s="2">
         <v>943.9</v>
       </c>
       <c r="K42" s="2">
         <v>1051.2</v>
       </c>
       <c r="L42" s="2">
         <v>1003</v>
       </c>
       <c r="M42" s="2">
         <v>1039.9000000000001</v>
       </c>
       <c r="N42" s="16"/>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:14">
       <c r="A43" s="54">
         <v>2025</v>
       </c>
       <c r="B43" s="51">
         <v>941.54</v>
       </c>
       <c r="C43" s="7">
         <v>1220.5</v>
       </c>
       <c r="D43" s="2">
         <v>1321.98</v>
       </c>
       <c r="E43" s="2">
         <v>1255.8699999999999</v>
       </c>
       <c r="F43" s="7">
         <v>1248.5999999999999</v>
       </c>
       <c r="G43" s="2">
         <v>1227.7</v>
       </c>
       <c r="H43" s="2">
         <v>1335.8</v>
       </c>
       <c r="I43" s="2">
         <v>1365.6</v>
       </c>
       <c r="J43" s="2">
         <v>1370.57</v>
       </c>
       <c r="K43" s="2">
         <v>1471.9</v>
       </c>
       <c r="L43" s="2">
         <v>1464.2</v>
       </c>
       <c r="M43" s="2">
         <v>1996.6</v>
       </c>
       <c r="N43" s="16"/>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:14">
       <c r="A44" s="54">
         <v>2026</v>
       </c>
       <c r="B44" s="51">
         <v>1442.53</v>
       </c>
       <c r="C44" s="7">
         <v>1100.29</v>
       </c>
       <c r="D44" s="2">
         <v>1226.27</v>
       </c>
       <c r="E44" s="2">
         <v>1150.5999999999999</v>
       </c>
       <c r="F44" s="7">
         <v>1174.8</v>
       </c>
       <c r="G44" s="2">
         <v>1097.9000000000001</v>
       </c>
       <c r="H44" s="2">
         <v>1108.9000000000001</v>
       </c>
-      <c r="I44" s="2"/>
+      <c r="I44" s="2">
+        <v>1155</v>
+      </c>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
       <c r="N44" s="16"/>
     </row>
-    <row r="45" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:14" ht="22.5">
       <c r="A45" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="51"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
       <c r="N45" s="17"/>
     </row>
-    <row r="46" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:14">
       <c r="A46" s="14">
         <v>2022</v>
       </c>
       <c r="B46" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="N46" s="16"/>
     </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:14">
       <c r="A47" s="20">
         <v>2023</v>
       </c>
       <c r="B47" s="51">
         <v>45.32</v>
       </c>
       <c r="C47" s="7">
         <v>36.4</v>
       </c>
       <c r="D47" s="2">
         <v>45</v>
       </c>
       <c r="E47" s="2">
         <v>35.5</v>
       </c>
       <c r="F47" s="7">
         <v>43.3</v>
       </c>
       <c r="G47" s="2">
         <v>48.9</v>
       </c>
       <c r="H47" s="2">
         <v>54.9</v>
       </c>
       <c r="I47" s="2">
         <v>53.1</v>
       </c>
       <c r="J47" s="2">
         <v>37.200000000000003</v>
       </c>
       <c r="K47" s="2">
         <v>41.3</v>
       </c>
       <c r="L47" s="2">
         <v>40.299999999999997</v>
       </c>
       <c r="M47" s="2">
         <v>41.7</v>
       </c>
       <c r="N47" s="16"/>
     </row>
-    <row r="48" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:14">
       <c r="A48" s="20">
         <v>2024</v>
       </c>
       <c r="B48" s="51">
         <v>47.3</v>
       </c>
       <c r="C48" s="7">
         <v>38.9</v>
       </c>
       <c r="D48" s="2">
         <v>40.5</v>
       </c>
       <c r="E48" s="2">
         <v>35.200000000000003</v>
       </c>
       <c r="F48" s="7">
         <v>38.299999999999997</v>
       </c>
       <c r="G48" s="2">
         <v>49.5</v>
       </c>
       <c r="H48" s="2">
         <v>52.1</v>
       </c>
       <c r="I48" s="2">
         <v>50.9</v>
       </c>
       <c r="J48" s="2">
         <v>34.36</v>
       </c>
       <c r="K48" s="2">
         <v>39</v>
       </c>
       <c r="L48" s="2">
         <v>39.1</v>
       </c>
       <c r="M48" s="2">
         <v>37.9</v>
       </c>
       <c r="N48" s="16"/>
     </row>
-    <row r="49" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:14">
       <c r="A49" s="54">
         <v>2025</v>
       </c>
       <c r="B49" s="48" t="s">
         <v>41</v>
       </c>
       <c r="C49" s="7">
         <v>77.400000000000006</v>
       </c>
       <c r="D49" s="2">
         <v>80.099999999999994</v>
       </c>
       <c r="E49" s="2">
         <v>77.86</v>
       </c>
       <c r="F49" s="7">
         <v>83.04</v>
       </c>
       <c r="G49" s="2">
         <v>96</v>
       </c>
       <c r="H49" s="2">
         <v>108.4</v>
       </c>
       <c r="I49" s="2">
         <v>107</v>
       </c>
       <c r="J49" s="2">
         <v>70.17</v>
       </c>
       <c r="K49" s="2">
         <v>80.400000000000006</v>
       </c>
       <c r="L49" s="2">
         <v>77.400000000000006</v>
       </c>
       <c r="M49" s="2">
         <v>84.8</v>
       </c>
       <c r="N49" s="16"/>
     </row>
-    <row r="50" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:14">
       <c r="A50" s="54">
         <v>2026</v>
       </c>
       <c r="B50" s="48">
         <v>88.49</v>
       </c>
       <c r="C50" s="7">
         <v>74.569999999999993</v>
       </c>
       <c r="D50" s="2">
         <v>83.52</v>
       </c>
       <c r="E50" s="2">
         <v>70.7</v>
       </c>
       <c r="F50" s="7">
         <v>79.5</v>
       </c>
       <c r="G50" s="2">
         <v>88.4</v>
       </c>
       <c r="H50" s="2">
         <v>102.5</v>
       </c>
-      <c r="I50" s="2"/>
+      <c r="I50" s="2">
+        <v>100.5</v>
+      </c>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
       <c r="N50" s="16"/>
     </row>
-    <row r="51" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:14" ht="23.25" customHeight="1">
       <c r="A51" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B51" s="48"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
     </row>
-    <row r="52" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:14">
       <c r="A52" s="14">
         <v>2022</v>
       </c>
       <c r="B52" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="N52" s="16"/>
     </row>
-    <row r="53" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:14">
       <c r="A53" s="20">
         <v>2023</v>
       </c>
       <c r="B53" s="56">
         <v>37.4</v>
       </c>
       <c r="C53" s="30">
         <v>30.4</v>
       </c>
       <c r="D53" s="30">
         <v>39.6</v>
       </c>
       <c r="E53" s="30">
         <v>29.7</v>
       </c>
       <c r="F53" s="30">
         <v>38.4</v>
       </c>
       <c r="G53" s="30">
         <v>44.8</v>
       </c>
       <c r="H53" s="30">
         <v>50.1</v>
       </c>
       <c r="I53" s="30">
         <v>49.1</v>
       </c>
       <c r="J53" s="30">
         <v>32.4</v>
       </c>
       <c r="K53" s="30">
         <v>35.5</v>
       </c>
       <c r="L53" s="30">
         <v>34.700000000000003</v>
       </c>
       <c r="M53" s="30">
         <v>33.1</v>
       </c>
       <c r="N53" s="16"/>
     </row>
-    <row r="54" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:14">
       <c r="A54" s="20">
         <v>2024</v>
       </c>
       <c r="B54" s="56">
         <v>38</v>
       </c>
       <c r="C54" s="30">
         <v>26.2</v>
       </c>
       <c r="D54" s="30">
         <v>32.6</v>
       </c>
       <c r="E54" s="30">
         <v>28.9</v>
       </c>
       <c r="F54" s="30">
         <v>33.299999999999997</v>
       </c>
       <c r="G54" s="30">
         <v>38.9</v>
       </c>
       <c r="H54" s="30">
         <v>46.5</v>
       </c>
       <c r="I54" s="30">
         <v>46.3</v>
       </c>
       <c r="J54" s="30">
         <v>28.8</v>
       </c>
       <c r="K54" s="30">
         <v>32.5</v>
       </c>
       <c r="L54" s="30">
         <v>29.6</v>
       </c>
       <c r="M54" s="30">
         <v>27.9</v>
       </c>
       <c r="N54" s="16"/>
     </row>
-    <row r="55" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:14">
       <c r="A55" s="20">
         <v>2025</v>
       </c>
       <c r="B55" s="56" t="s">
         <v>41</v>
       </c>
       <c r="C55" s="30">
         <v>51.9</v>
       </c>
       <c r="D55" s="30">
         <v>56.9</v>
       </c>
       <c r="E55" s="30">
         <v>55.5</v>
       </c>
       <c r="F55" s="30">
         <v>60.7</v>
       </c>
       <c r="G55" s="30">
         <v>71.7</v>
       </c>
       <c r="H55" s="30">
         <v>82.1</v>
       </c>
       <c r="I55" s="30">
         <v>79.7</v>
       </c>
       <c r="J55" s="30">
         <v>52.2</v>
       </c>
       <c r="K55" s="30">
         <v>59.2</v>
       </c>
       <c r="L55" s="30">
         <v>56.3</v>
       </c>
       <c r="M55" s="30">
         <v>60.3</v>
       </c>
       <c r="N55" s="16"/>
     </row>
-    <row r="56" spans="1:14" s="24" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:14" s="24" customFormat="1">
       <c r="A56" s="55">
         <v>2026</v>
       </c>
       <c r="B56" s="57">
         <v>61.62</v>
       </c>
       <c r="C56" s="40">
         <v>48.9</v>
       </c>
       <c r="D56" s="40">
         <v>62.57</v>
       </c>
       <c r="E56" s="40">
         <v>53.9</v>
       </c>
       <c r="F56" s="40">
         <v>61.8</v>
       </c>
       <c r="G56" s="40">
         <v>71.8</v>
       </c>
       <c r="H56" s="40">
         <v>81.900000000000006</v>
       </c>
-      <c r="I56" s="40"/>
+      <c r="I56" s="40">
+        <v>78.8</v>
+      </c>
       <c r="J56" s="40"/>
       <c r="K56" s="40"/>
       <c r="L56" s="40"/>
       <c r="M56" s="40"/>
       <c r="N56" s="25"/>
     </row>
-    <row r="57" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:14">
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="D57" s="5"/>
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="M57" s="5"/>
     </row>
-    <row r="58" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A58" s="72" t="s">
+    <row r="58" spans="1:14">
+      <c r="A58" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="B58" s="72"/>
-[...12 lines deleted...]
-    <row r="59" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B58" s="76"/>
+      <c r="C58" s="76"/>
+      <c r="D58" s="76"/>
+      <c r="E58" s="76"/>
+      <c r="F58" s="76"/>
+      <c r="G58" s="76"/>
+      <c r="H58" s="76"/>
+      <c r="I58" s="76"/>
+      <c r="J58" s="76"/>
+      <c r="K58" s="76"/>
+      <c r="L58" s="76"/>
+      <c r="M58" s="76"/>
+    </row>
+    <row r="59" spans="1:14">
       <c r="A59" s="19"/>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="D59" s="5"/>
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
       <c r="M59" s="5"/>
     </row>
-    <row r="60" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:14">
       <c r="A60" s="13"/>
       <c r="B60" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C60" s="37" t="s">
         <v>22</v>
       </c>
       <c r="D60" s="37" t="s">
         <v>23</v>
       </c>
       <c r="E60" s="37" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="37" t="s">
         <v>25</v>
       </c>
       <c r="G60" s="37" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="37" t="s">
         <v>27</v>
       </c>
       <c r="I60" s="37" t="s">
         <v>28</v>
       </c>
       <c r="J60" s="37" t="s">
         <v>29</v>
       </c>
       <c r="K60" s="37" t="s">
         <v>30</v>
       </c>
       <c r="L60" s="37" t="s">
         <v>31</v>
       </c>
       <c r="M60" s="38" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="61" spans="1:14" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:14" ht="22.5">
       <c r="A61" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="51"/>
       <c r="C61" s="5"/>
       <c r="D61" s="5"/>
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="M61" s="5"/>
     </row>
-    <row r="62" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:14">
       <c r="A62" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B62" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F62" s="9"/>
       <c r="G62" s="9">
         <v>39092.18</v>
       </c>
       <c r="H62" s="9">
         <v>41010.68</v>
       </c>
       <c r="I62" s="7">
         <v>42694.58</v>
       </c>
       <c r="J62" s="7">
         <v>45706.49</v>
       </c>
       <c r="K62" s="7">
         <v>49646.54</v>
       </c>
       <c r="L62" s="7">
         <v>53843.7</v>
       </c>
       <c r="M62" s="7">
         <v>56451.71</v>
       </c>
       <c r="N62" s="16"/>
     </row>
-    <row r="63" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:14">
       <c r="A63" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B63" s="48">
         <v>4626.09</v>
       </c>
       <c r="C63" s="7">
         <v>4533.29</v>
       </c>
       <c r="D63" s="7">
         <v>5034.6000000000004</v>
       </c>
       <c r="E63" s="7">
         <v>5634.71</v>
       </c>
       <c r="F63" s="7">
         <v>5819.82</v>
       </c>
       <c r="G63" s="7">
         <v>5909.96</v>
       </c>
       <c r="H63" s="7">
         <v>5285.21</v>
       </c>
       <c r="I63" s="7">
         <v>4343.33</v>
       </c>
       <c r="J63" s="7">
         <v>4430.59</v>
       </c>
       <c r="K63" s="7">
         <v>4670.5600000000004</v>
       </c>
       <c r="L63" s="7">
         <v>3802.55</v>
       </c>
       <c r="M63" s="7">
         <v>3994.4</v>
       </c>
       <c r="N63" s="16"/>
     </row>
-    <row r="64" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:14">
       <c r="A64" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B64" s="48">
         <v>4830.3</v>
       </c>
       <c r="C64" s="7">
         <v>5220.8</v>
       </c>
       <c r="D64" s="7">
         <v>5802.4</v>
       </c>
       <c r="E64" s="7">
         <v>5610.66</v>
       </c>
       <c r="F64" s="69">
         <v>8274.67</v>
       </c>
       <c r="G64" s="7">
         <v>7955.94</v>
       </c>
       <c r="H64" s="7">
         <v>7500</v>
       </c>
       <c r="I64" s="7">
         <v>6908.8</v>
       </c>
       <c r="J64" s="7">
         <v>6905.92</v>
       </c>
       <c r="K64" s="7">
         <v>6582.1</v>
       </c>
       <c r="L64" s="7">
         <v>6069.9</v>
       </c>
       <c r="M64" s="7">
         <v>5845.6</v>
       </c>
       <c r="N64" s="16"/>
     </row>
-    <row r="65" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:14">
       <c r="A65" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="48">
         <v>5522.88</v>
       </c>
       <c r="C65" s="66">
         <v>5447.4</v>
       </c>
       <c r="D65" s="7">
         <v>5582.09</v>
       </c>
       <c r="E65" s="7">
         <v>5741.09</v>
       </c>
       <c r="F65" s="69">
         <v>5817.4</v>
       </c>
       <c r="G65" s="7">
         <v>5819.9</v>
       </c>
       <c r="H65" s="7">
         <v>6713.7</v>
       </c>
       <c r="I65" s="61">
         <v>6715.58</v>
       </c>
       <c r="J65" s="61">
         <v>7136.8</v>
       </c>
       <c r="K65" s="7">
         <v>6240.2</v>
       </c>
       <c r="L65" s="7">
         <v>6142.8</v>
       </c>
       <c r="M65" s="7">
         <v>6137.4</v>
       </c>
       <c r="N65" s="16"/>
     </row>
-    <row r="66" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:14">
       <c r="A66" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B66" s="48">
         <v>5536.36</v>
       </c>
       <c r="C66" s="65">
         <v>5706.31</v>
       </c>
       <c r="D66" s="7">
         <v>5564.52</v>
       </c>
       <c r="E66" s="65">
         <v>5485.18</v>
       </c>
       <c r="F66" s="69">
         <v>5499.6</v>
       </c>
       <c r="G66" s="7">
         <v>5579.2</v>
       </c>
       <c r="H66" s="7">
         <v>7007</v>
       </c>
-      <c r="I66" s="61"/>
+      <c r="I66" s="46">
+        <v>5691.2</v>
+      </c>
       <c r="J66" s="61"/>
       <c r="K66" s="7"/>
       <c r="L66" s="7"/>
       <c r="M66" s="7"/>
       <c r="N66" s="16"/>
     </row>
-    <row r="67" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:14" ht="23.25" customHeight="1">
       <c r="A67" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B67" s="51"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
       <c r="L67" s="2"/>
       <c r="M67" s="2"/>
       <c r="N67" s="24"/>
     </row>
-    <row r="68" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:14">
       <c r="A68" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B68" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G68" s="7">
         <v>335.7</v>
       </c>
       <c r="H68" s="7">
         <v>335.7</v>
       </c>
       <c r="I68" s="2">
         <v>328.7</v>
       </c>
       <c r="J68" s="7">
         <v>357.5</v>
       </c>
       <c r="K68" s="2">
         <v>356.2</v>
       </c>
       <c r="L68" s="7">
         <v>366.2</v>
       </c>
       <c r="M68" s="7">
         <v>415.9</v>
       </c>
       <c r="N68" s="25"/>
     </row>
-    <row r="69" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:14">
       <c r="A69" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B69" s="48">
         <v>43.62</v>
       </c>
       <c r="C69" s="7">
         <v>43.1</v>
       </c>
       <c r="D69" s="7">
         <v>37.200000000000003</v>
       </c>
       <c r="E69" s="2">
         <v>29</v>
       </c>
       <c r="F69" s="2">
         <v>39.6</v>
       </c>
       <c r="G69" s="7">
         <v>38.700000000000003</v>
       </c>
       <c r="H69" s="7">
         <v>40.700000000000003</v>
       </c>
       <c r="I69" s="2">
         <v>40.700000000000003</v>
       </c>
       <c r="J69" s="7">
         <v>56.7</v>
       </c>
       <c r="K69" s="2">
         <v>54.3</v>
       </c>
       <c r="L69" s="7">
         <v>38.4</v>
       </c>
       <c r="M69" s="7">
         <v>38.4</v>
       </c>
       <c r="N69" s="25"/>
     </row>
-    <row r="70" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:14">
       <c r="A70" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B70" s="48">
         <v>57.8</v>
       </c>
       <c r="C70" s="7">
         <v>57.4</v>
       </c>
       <c r="D70" s="7">
         <v>50</v>
       </c>
       <c r="E70" s="2">
         <v>64.3</v>
       </c>
       <c r="F70" s="2">
         <v>61.3</v>
       </c>
       <c r="G70" s="7">
         <v>66.900000000000006</v>
       </c>
       <c r="H70" s="7">
         <v>52.6</v>
       </c>
       <c r="I70" s="2">
         <v>49.4</v>
       </c>
       <c r="J70" s="7">
         <v>50.3</v>
       </c>
       <c r="K70" s="2">
         <v>60.3</v>
       </c>
       <c r="L70" s="7">
         <v>48</v>
       </c>
       <c r="M70" s="7">
         <v>50.4</v>
       </c>
       <c r="N70" s="25"/>
     </row>
-    <row r="71" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:14">
       <c r="A71" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B71" s="48">
         <v>52.57</v>
       </c>
       <c r="C71" s="7">
         <v>44.28</v>
       </c>
       <c r="D71" s="7">
         <v>48.7</v>
       </c>
       <c r="E71" s="2">
         <v>66.8</v>
       </c>
       <c r="F71" s="2">
         <v>63.9</v>
       </c>
       <c r="G71" s="7">
         <v>65</v>
       </c>
       <c r="H71" s="7">
         <v>92.7</v>
       </c>
       <c r="I71" s="2">
         <v>91.3</v>
       </c>
       <c r="J71" s="7">
         <v>97.4</v>
       </c>
       <c r="K71" s="2">
         <v>72.2</v>
       </c>
       <c r="L71" s="7">
         <v>73.099999999999994</v>
       </c>
       <c r="M71" s="7">
         <v>71.2</v>
       </c>
       <c r="N71" s="25"/>
     </row>
-    <row r="72" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:14">
       <c r="A72" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B72" s="48">
         <v>46.69</v>
       </c>
       <c r="C72" s="7">
         <v>56.3</v>
       </c>
       <c r="D72" s="7">
         <v>43.9</v>
       </c>
       <c r="E72" s="2">
         <v>64.3</v>
       </c>
       <c r="F72" s="2">
         <v>62.1</v>
       </c>
       <c r="G72" s="7">
         <v>66.3</v>
       </c>
       <c r="H72" s="7">
         <v>104.1</v>
       </c>
-      <c r="I72" s="2"/>
+      <c r="I72" s="2">
+        <v>97.6</v>
+      </c>
       <c r="J72" s="7"/>
       <c r="K72" s="2"/>
       <c r="L72" s="7"/>
       <c r="M72" s="7"/>
       <c r="N72" s="25"/>
     </row>
-    <row r="73" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:14" ht="22.5">
       <c r="A73" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="5"/>
       <c r="C73" s="2"/>
       <c r="D73" s="2"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2"/>
       <c r="M73" s="2"/>
     </row>
-    <row r="74" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:14">
       <c r="A74" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B74" s="5"/>
       <c r="C74" s="9"/>
       <c r="D74" s="9"/>
       <c r="E74" s="2"/>
       <c r="F74" s="9"/>
       <c r="G74" s="9"/>
       <c r="H74" s="2"/>
       <c r="I74" s="9"/>
       <c r="J74" s="9"/>
       <c r="K74" s="9"/>
       <c r="L74" s="9"/>
       <c r="M74" s="9"/>
     </row>
-    <row r="75" spans="1:14" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:14" ht="33.75">
       <c r="A75" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F75" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G75" s="7">
         <v>21171.8</v>
       </c>
       <c r="H75" s="9">
         <v>20933.5</v>
       </c>
       <c r="I75" s="9">
         <v>21972.400000000001</v>
       </c>
       <c r="J75" s="7">
         <v>24360.39</v>
       </c>
       <c r="K75" s="7">
         <v>26481.95</v>
       </c>
       <c r="L75" s="7">
         <v>27975.73</v>
       </c>
       <c r="M75" s="7">
         <v>29501.46</v>
       </c>
     </row>
-    <row r="76" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:14">
       <c r="A76" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B76" s="2"/>
       <c r="C76" s="5"/>
       <c r="D76" s="5"/>
       <c r="E76" s="5"/>
       <c r="F76" s="7"/>
       <c r="H76" s="9"/>
       <c r="I76" s="9"/>
       <c r="J76" s="9"/>
       <c r="K76" s="7"/>
       <c r="L76" s="7"/>
       <c r="M76" s="5"/>
     </row>
-    <row r="77" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:14">
       <c r="A77" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G77" s="9">
         <v>10783.79</v>
       </c>
       <c r="H77" s="9">
         <v>10545.51</v>
       </c>
       <c r="I77" s="7">
         <v>11584.4</v>
       </c>
       <c r="J77" s="7">
         <v>13453.04</v>
       </c>
       <c r="K77" s="7">
         <v>14483.85</v>
       </c>
       <c r="L77" s="7">
         <v>14777.83</v>
       </c>
       <c r="M77" s="7">
         <v>14983.75</v>
       </c>
     </row>
-    <row r="78" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:14">
       <c r="A78" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G78" s="9">
         <v>10387.959999999999</v>
       </c>
       <c r="H78" s="9">
         <v>10387.959999999999</v>
       </c>
       <c r="I78" s="7">
         <v>10387.959999999999</v>
       </c>
       <c r="J78" s="7">
         <v>10907.36</v>
       </c>
       <c r="K78" s="7">
         <v>11998.1</v>
       </c>
       <c r="L78" s="7">
         <v>13197.9</v>
       </c>
       <c r="M78" s="7">
         <v>14517.71</v>
       </c>
     </row>
-    <row r="79" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:14">
       <c r="A79" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B79" s="5"/>
       <c r="C79" s="9"/>
       <c r="D79" s="9"/>
       <c r="E79" s="9"/>
       <c r="F79" s="9"/>
       <c r="G79" s="9"/>
       <c r="H79" s="9"/>
       <c r="I79" s="9"/>
       <c r="J79" s="9"/>
       <c r="K79" s="9"/>
       <c r="L79" s="9"/>
       <c r="M79" s="9"/>
     </row>
-    <row r="80" spans="1:14" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:14" ht="33.75">
       <c r="A80" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="2">
         <v>3276.26</v>
       </c>
       <c r="C80" s="7">
         <v>3678.44</v>
       </c>
       <c r="D80" s="7">
         <v>3902.56</v>
       </c>
       <c r="E80" s="7">
         <v>4298.7</v>
       </c>
       <c r="F80" s="7">
         <v>4239.68</v>
       </c>
       <c r="G80" s="7">
         <v>3703.26</v>
       </c>
       <c r="H80" s="7">
         <v>3300.53</v>
       </c>
       <c r="I80" s="7">
         <v>3353.47</v>
       </c>
       <c r="J80" s="7">
         <v>4893.28</v>
       </c>
       <c r="K80" s="7">
         <v>4863.54</v>
       </c>
       <c r="L80" s="9">
         <v>8807.84</v>
       </c>
       <c r="M80" s="7">
         <v>8216.94</v>
       </c>
     </row>
-    <row r="81" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:13">
       <c r="A81" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B81" s="2"/>
       <c r="C81" s="5"/>
       <c r="D81" s="7"/>
       <c r="E81" s="5"/>
       <c r="F81" s="9"/>
       <c r="H81" s="9"/>
       <c r="I81" s="7"/>
       <c r="J81" s="7"/>
       <c r="K81" s="9"/>
       <c r="L81" s="9"/>
       <c r="M81" s="5"/>
     </row>
-    <row r="82" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:13">
       <c r="A82" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="43">
         <v>2990.24</v>
       </c>
       <c r="C82" s="7">
         <v>3383</v>
       </c>
       <c r="D82" s="7">
         <v>3580.82</v>
       </c>
       <c r="E82" s="7">
         <v>3941.07</v>
       </c>
       <c r="F82" s="7">
         <v>4122.8</v>
       </c>
       <c r="G82" s="7">
         <v>3585.23</v>
       </c>
       <c r="H82" s="7">
         <v>3178.07</v>
       </c>
       <c r="I82" s="7">
         <v>3220.74</v>
       </c>
       <c r="J82" s="7">
         <v>4762.55</v>
       </c>
       <c r="K82" s="7">
         <v>4730.8</v>
       </c>
       <c r="L82" s="9">
         <v>8669.1</v>
       </c>
       <c r="M82" s="7">
         <v>8063.3</v>
       </c>
     </row>
-    <row r="83" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:13">
       <c r="A83" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="7">
         <v>286.02</v>
       </c>
       <c r="C83" s="7">
         <v>295.44</v>
       </c>
       <c r="D83" s="7">
         <v>321.74</v>
       </c>
       <c r="E83" s="7">
         <v>357.63</v>
       </c>
       <c r="F83" s="7">
         <v>116.88</v>
       </c>
       <c r="G83" s="7">
         <v>118.03</v>
       </c>
       <c r="H83" s="7">
         <v>122.46</v>
       </c>
       <c r="I83" s="7">
         <v>132.72999999999999</v>
       </c>
       <c r="J83" s="7">
         <v>130.72999999999999</v>
       </c>
       <c r="K83" s="7">
         <v>132.74</v>
       </c>
       <c r="L83" s="9">
         <v>138.74</v>
       </c>
       <c r="M83" s="9">
         <v>153.6</v>
       </c>
     </row>
-    <row r="84" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:13">
       <c r="A84" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="7"/>
       <c r="D84" s="7"/>
       <c r="E84" s="7"/>
       <c r="F84" s="7"/>
       <c r="G84" s="7"/>
       <c r="H84" s="7"/>
       <c r="I84" s="7"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="9"/>
       <c r="M84" s="9"/>
     </row>
-    <row r="85" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:13" ht="33.75">
       <c r="A85" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B85" s="7">
         <v>3564.9</v>
       </c>
       <c r="C85" s="7">
         <v>3524.2</v>
       </c>
       <c r="D85" s="7">
         <v>4100.8</v>
       </c>
       <c r="E85" s="7">
         <v>5061.47</v>
       </c>
       <c r="F85" s="62">
         <v>4799.9799999999996</v>
       </c>
       <c r="G85" s="7">
         <v>4294.7</v>
       </c>
       <c r="H85" s="7">
         <v>7629.9</v>
       </c>
       <c r="I85" s="7">
         <v>7882.89</v>
       </c>
       <c r="J85" s="7">
         <v>8506.2000000000007</v>
       </c>
       <c r="K85" s="7">
         <v>4666.7</v>
       </c>
       <c r="L85" s="9">
         <v>4512.3</v>
       </c>
       <c r="M85" s="9">
         <v>4386</v>
       </c>
     </row>
-    <row r="86" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:13">
       <c r="A86" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="7"/>
       <c r="D86" s="7"/>
       <c r="E86" s="7"/>
       <c r="F86" s="7"/>
       <c r="G86" s="7"/>
       <c r="H86" s="7"/>
       <c r="I86" s="7"/>
       <c r="J86" s="7"/>
       <c r="K86" s="7"/>
       <c r="L86" s="9"/>
       <c r="M86" s="9"/>
     </row>
-    <row r="87" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:13">
       <c r="A87" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B87" s="7">
         <v>3437.4</v>
       </c>
       <c r="C87" s="7">
         <v>3394.5</v>
       </c>
       <c r="D87" s="7">
         <v>3965</v>
       </c>
       <c r="E87" s="7">
         <v>4916.16</v>
       </c>
       <c r="F87" s="7">
         <v>4652.8999999999996</v>
       </c>
       <c r="G87" s="7">
         <v>4152.07</v>
       </c>
       <c r="H87" s="7">
         <v>7499.5</v>
       </c>
       <c r="I87" s="7">
         <v>7751</v>
       </c>
       <c r="J87" s="7">
         <v>8368.42</v>
       </c>
       <c r="K87" s="7">
         <v>4436.6000000000004</v>
       </c>
       <c r="L87" s="9">
         <v>4260.2</v>
       </c>
       <c r="M87" s="9">
         <v>4118.6000000000004</v>
       </c>
     </row>
-    <row r="88" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:13">
       <c r="A88" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="7">
         <v>127.6</v>
       </c>
       <c r="C88" s="7">
         <v>129.69999999999999</v>
       </c>
       <c r="D88" s="7">
         <v>135.74</v>
       </c>
       <c r="E88" s="7">
         <v>145.31</v>
       </c>
       <c r="F88" s="7">
         <v>147.04</v>
       </c>
       <c r="G88" s="7">
         <v>142.66</v>
       </c>
       <c r="H88" s="7">
         <v>130.4</v>
       </c>
       <c r="I88" s="7">
         <v>131.88</v>
       </c>
       <c r="J88" s="7">
         <v>137.78</v>
       </c>
       <c r="K88" s="7">
         <v>230</v>
       </c>
       <c r="L88" s="9">
         <v>252.2</v>
       </c>
       <c r="M88" s="9">
         <v>267.39999999999998</v>
       </c>
     </row>
-    <row r="89" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:13">
       <c r="A89" s="15">
         <v>2025</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="7"/>
       <c r="D89" s="7"/>
       <c r="E89" s="7"/>
       <c r="F89" s="7"/>
       <c r="G89" s="7"/>
       <c r="H89" s="7"/>
       <c r="I89" s="7"/>
       <c r="J89" s="7"/>
       <c r="K89" s="7"/>
       <c r="L89" s="9"/>
       <c r="M89" s="9"/>
     </row>
-    <row r="90" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:13" ht="33.75">
       <c r="A90" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="58">
         <v>3875.93</v>
       </c>
       <c r="C90" s="7">
         <v>4276.1000000000004</v>
       </c>
       <c r="D90" s="7">
         <v>4476.3999999999996</v>
       </c>
       <c r="E90" s="7">
         <v>5014.2700000000004</v>
       </c>
       <c r="F90" s="7">
         <v>4809.7</v>
       </c>
       <c r="G90" s="7">
         <v>4454.3999999999996</v>
       </c>
       <c r="H90" s="7">
         <v>4147.8</v>
       </c>
       <c r="I90" s="7">
         <v>4322.8999999999996</v>
       </c>
       <c r="J90" s="61">
         <v>4993.8599999999997</v>
       </c>
       <c r="K90" s="7">
         <v>5131.7</v>
       </c>
       <c r="L90" s="9">
         <v>4652.2</v>
       </c>
       <c r="M90" s="9">
         <v>4652.3999999999996</v>
       </c>
     </row>
-    <row r="91" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:13">
       <c r="A91" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B91" s="58"/>
       <c r="C91" s="7"/>
       <c r="D91" s="7"/>
       <c r="E91" s="7"/>
       <c r="F91" s="7"/>
       <c r="G91" s="7"/>
       <c r="H91" s="7"/>
       <c r="I91" s="7"/>
       <c r="J91" s="64" t="s">
         <v>42</v>
       </c>
       <c r="K91" s="7"/>
       <c r="L91" s="9"/>
       <c r="M91" s="9"/>
     </row>
-    <row r="92" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:13">
       <c r="A92" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B92" s="58">
         <v>3579.38</v>
       </c>
       <c r="C92" s="7">
         <v>3954.17</v>
       </c>
       <c r="D92" s="7">
         <v>4139.2</v>
       </c>
       <c r="E92" s="7">
         <v>4657.8999999999996</v>
       </c>
       <c r="F92" s="7">
         <v>4449.3999999999996</v>
       </c>
       <c r="G92" s="7">
         <v>4067.9</v>
       </c>
       <c r="H92" s="7">
         <v>3740.4</v>
       </c>
       <c r="I92" s="7">
         <v>3918.2</v>
       </c>
       <c r="J92" s="61">
         <v>4634.82</v>
       </c>
       <c r="K92" s="7">
         <v>4764.6000000000004</v>
       </c>
       <c r="L92" s="9">
         <v>4284.8</v>
       </c>
       <c r="M92" s="9">
         <v>4283</v>
       </c>
     </row>
-    <row r="93" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:13">
       <c r="A93" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B93" s="58">
         <v>296.25</v>
       </c>
       <c r="C93" s="7">
         <v>321.89999999999998</v>
       </c>
       <c r="D93" s="7">
         <v>337.2</v>
       </c>
       <c r="E93" s="7">
         <v>356.37</v>
       </c>
       <c r="F93" s="7">
         <v>360.3</v>
       </c>
       <c r="G93" s="7">
         <v>386.5</v>
       </c>
       <c r="H93" s="7">
         <v>407.4</v>
       </c>
       <c r="I93" s="7">
         <v>404.7</v>
       </c>
       <c r="J93" s="61">
         <v>359.03</v>
       </c>
       <c r="K93" s="7">
         <v>367.1</v>
       </c>
       <c r="L93" s="9">
         <v>367.4</v>
       </c>
       <c r="M93" s="9">
         <v>369.4</v>
       </c>
     </row>
-    <row r="94" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:13">
       <c r="A94" s="15">
         <v>2026</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="7"/>
       <c r="D94" s="7"/>
       <c r="E94" s="7"/>
       <c r="F94" s="7"/>
       <c r="G94" s="7"/>
       <c r="H94" s="7"/>
       <c r="I94" s="7"/>
       <c r="J94" s="61"/>
       <c r="K94" s="7"/>
       <c r="L94" s="9"/>
       <c r="M94" s="9"/>
     </row>
-    <row r="95" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:13" ht="33.75">
       <c r="A95" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="58">
         <v>3818.97</v>
       </c>
       <c r="C95" s="65">
         <v>3937.77</v>
       </c>
       <c r="D95" s="7">
         <v>4287.74</v>
       </c>
       <c r="E95" s="7">
         <v>4922.7</v>
       </c>
       <c r="F95" s="7">
         <v>4296.3</v>
       </c>
       <c r="G95" s="66">
         <v>3998.94</v>
       </c>
       <c r="H95" s="7">
         <v>3604.3</v>
       </c>
-      <c r="I95" s="7"/>
+      <c r="I95" s="7">
+        <v>3704.02</v>
+      </c>
       <c r="J95" s="61"/>
       <c r="K95" s="7"/>
       <c r="L95" s="9"/>
       <c r="M95" s="9"/>
     </row>
-    <row r="96" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:13">
       <c r="A96" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B96" s="58"/>
       <c r="C96" s="67" t="s">
         <v>42</v>
       </c>
       <c r="D96" s="7"/>
       <c r="E96" s="7" t="s">
         <v>42</v>
       </c>
       <c r="F96" s="7"/>
       <c r="G96" s="71" t="s">
         <v>42</v>
       </c>
       <c r="H96" s="7"/>
       <c r="I96" s="7"/>
       <c r="J96" s="61"/>
       <c r="K96" s="7"/>
       <c r="L96" s="9"/>
       <c r="M96" s="9"/>
     </row>
-    <row r="97" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:13">
       <c r="A97" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B97" s="58">
         <v>3451.89</v>
       </c>
       <c r="C97" s="65">
         <v>3587.58</v>
       </c>
       <c r="D97" s="66">
         <v>3956.38</v>
       </c>
       <c r="E97" s="7">
         <v>4605.55</v>
       </c>
       <c r="F97" s="7">
         <v>4207.8</v>
       </c>
       <c r="G97" s="66">
         <v>3915.3</v>
       </c>
       <c r="H97" s="7">
         <v>3523.6</v>
       </c>
-      <c r="I97" s="7"/>
+      <c r="I97" s="7">
+        <v>3624.36</v>
+      </c>
       <c r="J97" s="61"/>
       <c r="K97" s="7"/>
       <c r="L97" s="9"/>
       <c r="M97" s="9"/>
     </row>
-    <row r="98" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:13">
       <c r="A98" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B98" s="58">
         <v>367.08</v>
       </c>
       <c r="C98" s="65">
         <v>350.18</v>
       </c>
       <c r="D98" s="65">
         <v>331.36</v>
       </c>
       <c r="E98" s="7">
         <v>317.14999999999998</v>
       </c>
       <c r="F98" s="7">
         <v>88.5</v>
       </c>
       <c r="G98" s="66">
         <v>83.64</v>
       </c>
       <c r="H98" s="7">
         <v>80.7</v>
       </c>
-      <c r="I98" s="7"/>
+      <c r="I98" s="7">
+        <v>79.650000000000006</v>
+      </c>
       <c r="J98" s="61"/>
       <c r="K98" s="7"/>
       <c r="L98" s="9"/>
       <c r="M98" s="9"/>
     </row>
-    <row r="99" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:13" ht="24" customHeight="1">
       <c r="A99" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B99" s="5"/>
       <c r="C99" s="7"/>
       <c r="D99" s="7"/>
       <c r="E99" s="7"/>
       <c r="F99" s="7"/>
       <c r="G99" s="7"/>
       <c r="I99" s="7"/>
       <c r="J99" s="7"/>
       <c r="K99" s="7"/>
       <c r="L99" s="7"/>
       <c r="M99" s="7"/>
     </row>
-    <row r="100" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:13">
       <c r="A100" s="28" t="s">
         <v>33</v>
       </c>
       <c r="B100" s="5"/>
       <c r="C100" s="9"/>
       <c r="D100" s="9"/>
       <c r="E100" s="35"/>
       <c r="F100" s="9"/>
       <c r="G100" s="9"/>
       <c r="H100" s="35"/>
       <c r="I100" s="9"/>
       <c r="J100" s="9"/>
       <c r="K100" s="9"/>
       <c r="L100" s="9"/>
       <c r="M100" s="9"/>
     </row>
-    <row r="101" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:13" ht="33.75">
       <c r="A101" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G101" s="2">
         <v>217.1</v>
       </c>
       <c r="H101" s="2">
         <v>215.8</v>
       </c>
       <c r="I101" s="9">
         <v>219.9</v>
       </c>
       <c r="J101" s="7">
         <v>226.4</v>
       </c>
       <c r="K101" s="9">
         <v>246.8</v>
       </c>
       <c r="L101" s="9">
         <v>285</v>
       </c>
       <c r="M101" s="7">
         <v>306.60000000000002</v>
       </c>
     </row>
-    <row r="102" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:13">
       <c r="A102" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H102" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I102" s="9"/>
       <c r="J102" s="9"/>
       <c r="K102" s="9"/>
       <c r="L102" s="9"/>
       <c r="M102" s="5"/>
     </row>
-    <row r="103" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:13">
       <c r="A103" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G103" s="2">
         <v>56.1</v>
       </c>
       <c r="H103" s="2">
         <v>54.8</v>
       </c>
       <c r="I103" s="9">
         <v>58.9</v>
       </c>
       <c r="J103" s="7">
         <v>65.400000000000006</v>
       </c>
       <c r="K103" s="9">
         <v>69.7</v>
       </c>
       <c r="L103" s="9">
         <v>72.5</v>
       </c>
       <c r="M103" s="7">
         <v>72.900000000000006</v>
       </c>
     </row>
-    <row r="104" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:13">
       <c r="A104" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G104" s="2">
         <v>161</v>
       </c>
       <c r="H104" s="2">
         <v>161</v>
       </c>
       <c r="I104" s="9">
         <v>161</v>
       </c>
       <c r="J104" s="7">
         <v>161</v>
       </c>
       <c r="K104" s="9">
         <v>177.1</v>
       </c>
       <c r="L104" s="9">
         <v>212.5</v>
       </c>
       <c r="M104" s="7">
         <v>233.8</v>
       </c>
     </row>
-    <row r="105" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:13">
       <c r="A105" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B105" s="5"/>
       <c r="C105" s="9"/>
       <c r="D105" s="9"/>
       <c r="E105" s="9"/>
       <c r="F105" s="9"/>
       <c r="G105" s="9"/>
       <c r="H105" s="9"/>
       <c r="I105" s="9"/>
       <c r="J105" s="9"/>
       <c r="K105" s="9"/>
       <c r="L105" s="9"/>
       <c r="M105" s="9"/>
     </row>
-    <row r="106" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:13" ht="33.75">
       <c r="A106" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B106" s="2">
         <v>36.5</v>
       </c>
       <c r="C106" s="7">
         <v>39.700000000000003</v>
       </c>
       <c r="D106" s="7">
         <v>41.1</v>
       </c>
       <c r="E106" s="7">
         <v>44.6</v>
       </c>
       <c r="F106" s="9">
         <v>35.200000000000003</v>
       </c>
       <c r="G106" s="7">
         <v>31.6</v>
       </c>
       <c r="H106" s="9">
         <v>28.8</v>
       </c>
       <c r="I106" s="9">
         <v>29.3</v>
       </c>
       <c r="J106" s="9">
         <v>41.3</v>
       </c>
       <c r="K106" s="9">
         <v>41.5</v>
       </c>
       <c r="L106" s="9">
         <v>67.5</v>
       </c>
       <c r="M106" s="7">
         <v>63.7</v>
       </c>
     </row>
-    <row r="107" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:13">
       <c r="A107" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B107" s="2"/>
       <c r="C107" s="5"/>
       <c r="D107" s="5"/>
       <c r="E107" s="5"/>
       <c r="F107" s="9"/>
       <c r="G107" s="7"/>
       <c r="H107" s="9"/>
       <c r="I107" s="9"/>
       <c r="J107" s="9"/>
       <c r="K107" s="9"/>
       <c r="L107" s="9"/>
       <c r="M107" s="5"/>
     </row>
-    <row r="108" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:13">
       <c r="A108" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B108" s="2">
         <v>25</v>
       </c>
       <c r="C108" s="7">
         <v>28.2</v>
       </c>
       <c r="D108" s="7">
         <v>29.5</v>
       </c>
       <c r="E108" s="7">
         <v>32.299999999999997</v>
       </c>
       <c r="F108" s="9">
         <v>33.700000000000003</v>
       </c>
       <c r="G108" s="7">
         <v>30.1</v>
       </c>
       <c r="H108" s="9">
         <v>27.2</v>
       </c>
       <c r="I108" s="9">
         <v>27.6</v>
       </c>
       <c r="J108" s="7">
         <v>39.200000000000003</v>
       </c>
       <c r="K108" s="9">
         <v>39.4</v>
       </c>
       <c r="L108" s="9">
         <v>64.599999999999994</v>
       </c>
       <c r="M108" s="7">
         <v>60.69</v>
       </c>
     </row>
-    <row r="109" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:13">
       <c r="A109" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B109" s="10">
         <v>11.5</v>
       </c>
       <c r="C109" s="9">
         <v>11.5</v>
       </c>
       <c r="D109" s="9">
         <v>11.6</v>
       </c>
       <c r="E109" s="9">
         <v>12.3</v>
       </c>
       <c r="F109" s="9">
         <v>1.4</v>
       </c>
       <c r="G109" s="9">
         <v>0.5</v>
       </c>
       <c r="H109" s="9">
         <v>1.6</v>
       </c>
       <c r="I109" s="9">
         <v>1.7</v>
       </c>
       <c r="J109" s="9">
         <v>2.1</v>
       </c>
       <c r="K109" s="9">
         <v>2</v>
       </c>
       <c r="L109" s="9">
         <v>2.8</v>
       </c>
       <c r="M109" s="9">
         <v>2.98</v>
       </c>
     </row>
-    <row r="110" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:13">
       <c r="A110" s="28" t="s">
         <v>36</v>
       </c>
       <c r="B110" s="10"/>
       <c r="C110" s="9"/>
       <c r="D110" s="9"/>
       <c r="E110" s="9"/>
       <c r="F110" s="9"/>
       <c r="G110" s="9"/>
       <c r="H110" s="9"/>
       <c r="I110" s="9"/>
       <c r="J110" s="9"/>
       <c r="K110" s="9"/>
       <c r="L110" s="9"/>
       <c r="M110" s="9"/>
     </row>
-    <row r="111" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:13" ht="33.75">
       <c r="A111" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B111" s="10">
         <v>30.9</v>
       </c>
       <c r="C111" s="9">
         <v>30</v>
       </c>
       <c r="D111" s="9">
         <v>34.700000000000003</v>
       </c>
       <c r="E111" s="9">
         <v>41.8</v>
       </c>
       <c r="F111" s="9">
         <v>40.1</v>
       </c>
       <c r="G111" s="9">
         <v>36.799999999999997</v>
       </c>
       <c r="H111" s="9">
         <v>58.7</v>
       </c>
       <c r="I111" s="9">
         <v>60.1</v>
       </c>
       <c r="J111" s="9">
         <v>64.37</v>
       </c>
       <c r="K111" s="9">
         <v>39.9</v>
       </c>
       <c r="L111" s="9">
         <v>38.700000000000003</v>
       </c>
       <c r="M111" s="9">
         <v>37.700000000000003</v>
       </c>
     </row>
-    <row r="112" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:13">
       <c r="A112" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B112" s="10"/>
       <c r="C112" s="9"/>
       <c r="D112" s="9"/>
       <c r="E112" s="9"/>
       <c r="F112" s="9"/>
       <c r="G112" s="9"/>
       <c r="H112" s="9"/>
       <c r="I112" s="9"/>
       <c r="J112" s="9"/>
       <c r="K112" s="9"/>
       <c r="L112" s="9"/>
       <c r="M112" s="9"/>
     </row>
-    <row r="113" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:13">
       <c r="A113" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B113" s="10">
         <v>29.4</v>
       </c>
       <c r="C113" s="9">
         <v>28.5</v>
       </c>
       <c r="D113" s="9">
         <v>33.1</v>
       </c>
       <c r="E113" s="9">
         <v>39.700000000000003</v>
       </c>
       <c r="F113" s="9">
         <v>37.9</v>
       </c>
       <c r="G113" s="9">
         <v>34.700000000000003</v>
       </c>
       <c r="H113" s="9">
         <v>55.8</v>
       </c>
       <c r="I113" s="9">
         <v>57.5</v>
       </c>
       <c r="J113" s="9">
         <v>61.7</v>
       </c>
       <c r="K113" s="9">
         <v>37.4</v>
       </c>
       <c r="L113" s="9">
         <v>35.799999999999997</v>
       </c>
       <c r="M113" s="9">
         <v>34.700000000000003</v>
       </c>
     </row>
-    <row r="114" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:13">
       <c r="A114" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B114" s="10">
         <v>1.4</v>
       </c>
       <c r="C114" s="9">
         <v>1.5</v>
       </c>
       <c r="D114" s="9">
         <v>1.5</v>
       </c>
       <c r="E114" s="9">
         <v>2.1</v>
       </c>
       <c r="F114" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="G114" s="9">
         <v>2.1</v>
       </c>
       <c r="H114" s="9">
         <v>2.9</v>
       </c>
       <c r="I114" s="9">
         <v>2.6</v>
       </c>
       <c r="J114" s="9">
         <v>2.7</v>
       </c>
       <c r="K114" s="9">
         <v>2.6</v>
       </c>
       <c r="L114" s="9">
         <v>2.8</v>
       </c>
       <c r="M114" s="9">
         <v>3</v>
       </c>
     </row>
-    <row r="115" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:13">
       <c r="A115" s="31">
         <v>2025</v>
       </c>
       <c r="B115" s="10"/>
       <c r="C115" s="9"/>
       <c r="D115" s="9"/>
       <c r="E115" s="9"/>
       <c r="F115" s="9"/>
       <c r="G115" s="9"/>
       <c r="H115" s="9"/>
       <c r="I115" s="9"/>
       <c r="J115" s="9"/>
       <c r="K115" s="9"/>
       <c r="L115" s="9"/>
       <c r="M115" s="9"/>
     </row>
-    <row r="116" spans="1:13" ht="45" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:13" ht="45">
       <c r="A116" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B116" s="56">
         <v>33.119999999999997</v>
       </c>
       <c r="C116" s="9">
         <v>38.74</v>
       </c>
       <c r="D116" s="9">
         <v>40.4</v>
       </c>
       <c r="E116" s="9">
         <v>44.2</v>
       </c>
       <c r="F116" s="9">
         <v>43</v>
       </c>
       <c r="G116" s="9">
         <v>42.1</v>
       </c>
       <c r="H116" s="9">
         <v>39.700000000000003</v>
       </c>
       <c r="I116" s="9">
         <v>39.700000000000003</v>
       </c>
       <c r="J116" s="9">
         <v>44.4</v>
       </c>
       <c r="K116" s="9">
         <v>45.3</v>
       </c>
       <c r="L116" s="9">
         <v>41.6</v>
       </c>
       <c r="M116" s="9">
         <v>42.1</v>
       </c>
     </row>
-    <row r="117" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:13">
       <c r="A117" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B117" s="56"/>
       <c r="C117" s="9"/>
       <c r="D117" s="9"/>
       <c r="E117" s="9"/>
       <c r="F117" s="9"/>
       <c r="G117" s="9"/>
       <c r="H117" s="9"/>
       <c r="I117" s="9"/>
       <c r="J117" s="9"/>
       <c r="K117" s="9"/>
       <c r="L117" s="9"/>
       <c r="M117" s="9"/>
     </row>
-    <row r="118" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:13">
       <c r="A118" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B118" s="56">
         <v>29.98</v>
       </c>
       <c r="C118" s="9">
         <v>35.6</v>
       </c>
       <c r="D118" s="9">
         <v>37.1</v>
       </c>
       <c r="E118" s="9">
         <v>40.76</v>
       </c>
       <c r="F118" s="9">
         <v>39.5</v>
       </c>
       <c r="G118" s="9">
         <v>38.4</v>
       </c>
       <c r="H118" s="9">
         <v>35.799999999999997</v>
       </c>
       <c r="I118" s="9">
         <v>35.799999999999997</v>
       </c>
       <c r="J118" s="9">
         <v>40.799999999999997</v>
       </c>
       <c r="K118" s="9">
         <v>41.5</v>
       </c>
       <c r="L118" s="9">
         <v>37.799999999999997</v>
       </c>
       <c r="M118" s="9">
         <v>38.200000000000003</v>
       </c>
     </row>
-    <row r="119" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:13">
       <c r="A119" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B119" s="56">
         <v>3.13</v>
       </c>
       <c r="C119" s="9">
         <v>3.2</v>
       </c>
       <c r="D119" s="9">
         <v>3.3</v>
       </c>
       <c r="E119" s="9">
         <v>3.4</v>
       </c>
       <c r="F119" s="9">
         <v>3.5</v>
       </c>
       <c r="G119" s="9">
         <v>3.8</v>
       </c>
       <c r="H119" s="9">
         <v>3.9</v>
       </c>
       <c r="I119" s="9">
         <v>3.9</v>
       </c>
       <c r="J119" s="9">
         <v>3.6</v>
       </c>
       <c r="K119" s="9">
         <v>3.8</v>
       </c>
       <c r="L119" s="9">
         <v>3.8</v>
       </c>
       <c r="M119" s="9">
         <v>3.9</v>
       </c>
     </row>
-    <row r="120" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:13" s="24" customFormat="1">
       <c r="A120" s="28">
         <v>2026</v>
       </c>
       <c r="B120" s="10"/>
       <c r="C120" s="9"/>
       <c r="D120" s="9"/>
       <c r="E120" s="9"/>
       <c r="F120" s="9"/>
       <c r="G120" s="9"/>
       <c r="H120" s="9"/>
       <c r="I120" s="9"/>
       <c r="J120" s="9"/>
       <c r="K120" s="9"/>
       <c r="L120" s="9"/>
       <c r="M120" s="9"/>
     </row>
-    <row r="121" spans="1:13" s="24" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:13" s="24" customFormat="1" ht="33.75">
       <c r="A121" s="26" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="56">
         <v>35.79</v>
       </c>
       <c r="C121" s="9">
         <v>36.6</v>
       </c>
       <c r="D121" s="9">
         <v>39.04</v>
       </c>
       <c r="E121" s="9">
         <v>43.6</v>
       </c>
       <c r="F121" s="9">
         <v>38.6</v>
       </c>
       <c r="G121" s="9">
         <v>37</v>
       </c>
       <c r="H121" s="9">
         <v>33.9</v>
       </c>
-      <c r="I121" s="9"/>
+      <c r="I121" s="9">
+        <v>34.700000000000003</v>
+      </c>
       <c r="J121" s="9"/>
       <c r="K121" s="9"/>
       <c r="L121" s="9"/>
       <c r="M121" s="9"/>
     </row>
-    <row r="122" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:13" s="24" customFormat="1">
       <c r="A122" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B122" s="56"/>
       <c r="C122" s="9"/>
       <c r="D122" s="9"/>
       <c r="E122" s="9"/>
       <c r="F122" s="9"/>
       <c r="G122" s="9"/>
       <c r="H122" s="9"/>
       <c r="I122" s="9"/>
       <c r="J122" s="9"/>
       <c r="K122" s="9"/>
       <c r="L122" s="9"/>
       <c r="M122" s="9"/>
     </row>
-    <row r="123" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:13" s="24" customFormat="1">
       <c r="A123" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B123" s="56">
         <v>31.96</v>
       </c>
       <c r="C123" s="9">
         <v>32.96</v>
       </c>
       <c r="D123" s="9">
         <v>35.6</v>
       </c>
       <c r="E123" s="9">
         <v>40.4</v>
       </c>
       <c r="F123" s="9">
         <v>37.5</v>
       </c>
       <c r="G123" s="9">
         <v>35.9</v>
       </c>
       <c r="H123" s="9">
         <v>32.799999999999997</v>
       </c>
-      <c r="I123" s="9"/>
+      <c r="I123" s="9">
+        <v>33.6</v>
+      </c>
       <c r="J123" s="9"/>
       <c r="K123" s="9"/>
       <c r="L123" s="9"/>
       <c r="M123" s="9"/>
     </row>
-    <row r="124" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:13" s="24" customFormat="1">
       <c r="A124" s="59" t="s">
         <v>13</v>
       </c>
       <c r="B124" s="57">
         <v>3.82</v>
       </c>
       <c r="C124" s="33">
         <v>3.68</v>
       </c>
       <c r="D124" s="33">
         <v>3.4</v>
       </c>
       <c r="E124" s="33">
         <v>3.3</v>
       </c>
       <c r="F124" s="33">
         <v>1.2</v>
       </c>
       <c r="G124" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="H124" s="33">
         <v>1.1000000000000001</v>
       </c>
-      <c r="I124" s="33"/>
+      <c r="I124" s="33">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="J124" s="33"/>
       <c r="K124" s="33"/>
       <c r="L124" s="33"/>
       <c r="M124" s="33"/>
     </row>
-    <row r="125" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A125" s="75" t="s">
+    <row r="125" spans="1:13" ht="21" customHeight="1">
+      <c r="A125" s="79" t="s">
         <v>35</v>
       </c>
-      <c r="B125" s="75"/>
-[...12 lines deleted...]
-    <row r="126" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B125" s="79"/>
+      <c r="C125" s="79"/>
+      <c r="D125" s="79"/>
+      <c r="E125" s="79"/>
+      <c r="F125" s="79"/>
+      <c r="G125" s="79"/>
+      <c r="H125" s="79"/>
+      <c r="I125" s="79"/>
+      <c r="J125" s="79"/>
+      <c r="K125" s="79"/>
+      <c r="L125" s="79"/>
+      <c r="M125" s="79"/>
+    </row>
+    <row r="126" spans="1:13" ht="21" customHeight="1">
       <c r="A126" s="32"/>
       <c r="B126" s="44"/>
       <c r="C126" s="44"/>
       <c r="D126" s="44"/>
       <c r="E126" s="44"/>
       <c r="F126" s="44"/>
       <c r="G126" s="44"/>
       <c r="H126" s="44"/>
       <c r="I126" s="44"/>
       <c r="J126" s="44"/>
       <c r="K126" s="44"/>
       <c r="L126" s="44"/>
       <c r="M126" s="44"/>
     </row>
-    <row r="127" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A127" s="72" t="s">
+    <row r="127" spans="1:13">
+      <c r="A127" s="76" t="s">
         <v>18</v>
       </c>
-      <c r="B127" s="72"/>
-[...12 lines deleted...]
-    <row r="128" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B127" s="76"/>
+      <c r="C127" s="76"/>
+      <c r="D127" s="76"/>
+      <c r="E127" s="76"/>
+      <c r="F127" s="76"/>
+      <c r="G127" s="76"/>
+      <c r="H127" s="76"/>
+      <c r="I127" s="76"/>
+      <c r="J127" s="76"/>
+      <c r="K127" s="76"/>
+      <c r="L127" s="76"/>
+      <c r="M127" s="76"/>
+    </row>
+    <row r="128" spans="1:13">
       <c r="A128" s="12"/>
       <c r="B128" s="34"/>
       <c r="C128" s="34"/>
       <c r="D128" s="34"/>
       <c r="E128" s="34"/>
       <c r="F128" s="34"/>
       <c r="G128" s="35"/>
       <c r="H128" s="35"/>
       <c r="I128" s="34"/>
       <c r="J128" s="34"/>
       <c r="K128" s="35"/>
       <c r="L128" s="35"/>
       <c r="M128" s="34"/>
     </row>
-    <row r="129" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:13">
       <c r="A129" s="13"/>
       <c r="B129" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C129" s="37" t="s">
         <v>22</v>
       </c>
       <c r="D129" s="37" t="s">
         <v>23</v>
       </c>
       <c r="E129" s="37" t="s">
         <v>24</v>
       </c>
       <c r="F129" s="37" t="s">
         <v>25</v>
       </c>
       <c r="G129" s="37" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="37" t="s">
         <v>27</v>
       </c>
       <c r="I129" s="37" t="s">
         <v>28</v>
       </c>
       <c r="J129" s="37" t="s">
         <v>29</v>
       </c>
       <c r="K129" s="37" t="s">
         <v>30</v>
       </c>
       <c r="L129" s="37" t="s">
         <v>31</v>
       </c>
       <c r="M129" s="38" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="130" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:13" ht="22.5">
       <c r="A130" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B130" s="51"/>
       <c r="C130" s="5"/>
       <c r="D130" s="5"/>
       <c r="E130" s="5"/>
       <c r="F130" s="5"/>
       <c r="I130" s="5"/>
       <c r="J130" s="5"/>
       <c r="M130" s="5"/>
     </row>
-    <row r="131" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:13">
       <c r="A131" s="14">
         <v>2022</v>
       </c>
       <c r="B131" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M131" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="132" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:13">
       <c r="A132" s="14">
         <v>2023</v>
       </c>
       <c r="B132" s="48">
         <v>190.17</v>
       </c>
       <c r="C132" s="7">
         <v>176.5</v>
       </c>
       <c r="D132" s="2">
         <v>177.5</v>
       </c>
       <c r="E132" s="2">
         <v>171.2</v>
       </c>
       <c r="F132" s="2">
         <v>199.1</v>
       </c>
       <c r="G132" s="7">
         <v>166.79</v>
       </c>
       <c r="H132" s="7">
         <v>173.85</v>
       </c>
       <c r="I132" s="2">
         <v>175.1</v>
       </c>
       <c r="J132" s="2">
         <v>189.1</v>
       </c>
       <c r="K132" s="2">
         <v>193.5</v>
       </c>
       <c r="L132" s="2">
         <v>182.9</v>
       </c>
       <c r="M132" s="2">
         <v>187.9</v>
       </c>
     </row>
-    <row r="133" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:13">
       <c r="A133" s="14">
         <v>2024</v>
       </c>
       <c r="B133" s="48">
         <v>189.4</v>
       </c>
       <c r="C133" s="7">
         <v>176.7</v>
       </c>
       <c r="D133" s="2">
         <v>184.13</v>
       </c>
       <c r="E133" s="2">
         <v>184.13</v>
       </c>
       <c r="F133" s="2">
         <v>173.3</v>
       </c>
       <c r="G133" s="7">
         <v>158.69999999999999</v>
       </c>
       <c r="H133" s="7">
         <v>164.8</v>
       </c>
       <c r="I133" s="2">
         <v>187.72</v>
       </c>
       <c r="J133" s="2">
         <v>187.6</v>
       </c>
       <c r="K133" s="2">
         <v>193.4</v>
       </c>
       <c r="L133" s="2">
         <v>179.9</v>
       </c>
       <c r="M133" s="2">
         <v>196.3</v>
       </c>
     </row>
-    <row r="134" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:13">
       <c r="A134" s="14">
         <v>2025</v>
       </c>
       <c r="B134" s="48">
         <v>192.03</v>
       </c>
       <c r="C134" s="7">
         <v>172.3</v>
       </c>
       <c r="D134" s="2">
         <v>198.2</v>
       </c>
       <c r="E134" s="2">
         <v>181</v>
       </c>
       <c r="F134" s="2">
         <v>190.9</v>
       </c>
       <c r="G134" s="7">
         <v>178.5</v>
       </c>
       <c r="H134" s="7">
         <v>183.5</v>
       </c>
       <c r="I134" s="2">
         <v>191.4</v>
       </c>
       <c r="J134" s="2">
         <v>189.8</v>
       </c>
       <c r="K134" s="2">
         <v>192.6</v>
       </c>
       <c r="L134" s="2">
         <v>183.2</v>
       </c>
       <c r="M134" s="2">
         <v>213.1</v>
       </c>
     </row>
-    <row r="135" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:13">
       <c r="A135" s="14">
         <v>2026</v>
       </c>
       <c r="B135" s="48">
         <v>1017.25</v>
       </c>
       <c r="C135" s="65">
         <v>878.44</v>
       </c>
       <c r="D135" s="2">
         <v>953.93</v>
       </c>
       <c r="E135" s="2">
         <v>983.5</v>
       </c>
       <c r="F135" s="2">
         <v>942.2</v>
       </c>
       <c r="G135" s="7">
         <v>926.7</v>
       </c>
       <c r="H135" s="7">
         <v>967.5</v>
       </c>
-      <c r="I135" s="2"/>
+      <c r="I135" s="2">
+        <v>931.8</v>
+      </c>
       <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="2"/>
       <c r="M135" s="2"/>
     </row>
-    <row r="136" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:13" ht="22.5">
       <c r="A136" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B136" s="51"/>
       <c r="C136" s="2"/>
       <c r="D136" s="2"/>
       <c r="E136" s="2"/>
       <c r="F136" s="2"/>
       <c r="G136" s="2"/>
       <c r="H136" s="2"/>
       <c r="I136" s="2"/>
       <c r="J136" s="2"/>
       <c r="K136" s="2"/>
       <c r="L136" s="2"/>
       <c r="M136" s="2"/>
     </row>
-    <row r="137" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:13">
       <c r="A137" s="14">
         <v>2022</v>
       </c>
       <c r="B137" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M137" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="138" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:13">
       <c r="A138" s="23">
         <v>2023</v>
       </c>
       <c r="B138" s="49">
         <v>166.71</v>
       </c>
       <c r="C138" s="3">
         <v>154</v>
       </c>
       <c r="D138" s="3">
         <v>157.69999999999999</v>
       </c>
       <c r="E138" s="3">
         <v>150.9</v>
       </c>
       <c r="F138" s="3">
         <v>174.5</v>
       </c>
       <c r="G138" s="3">
         <v>147.1</v>
       </c>
       <c r="H138" s="3">
         <v>155.9</v>
       </c>
       <c r="I138" s="3">
         <v>155.5</v>
       </c>
       <c r="J138" s="3">
         <v>165.7</v>
       </c>
       <c r="K138" s="3">
         <v>169.4</v>
       </c>
       <c r="L138" s="3">
         <v>161</v>
       </c>
       <c r="M138" s="3">
         <v>164.3</v>
       </c>
     </row>
-    <row r="139" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:13">
       <c r="A139" s="23">
         <v>2024</v>
       </c>
       <c r="B139" s="49">
         <v>166.6</v>
       </c>
       <c r="C139" s="3">
         <v>155.69999999999999</v>
       </c>
       <c r="D139" s="3">
         <v>162</v>
       </c>
       <c r="E139" s="3">
         <v>162</v>
       </c>
       <c r="F139" s="3">
         <v>157.1</v>
       </c>
       <c r="G139" s="3">
         <v>140.19999999999999</v>
       </c>
       <c r="H139" s="3">
         <v>145.69999999999999</v>
       </c>
       <c r="I139" s="3">
         <v>165.6</v>
       </c>
       <c r="J139" s="3">
         <v>164.9</v>
       </c>
       <c r="K139" s="3">
         <v>170</v>
       </c>
       <c r="L139" s="3">
         <v>158.9</v>
       </c>
       <c r="M139" s="3">
         <v>172.5</v>
       </c>
     </row>
-    <row r="140" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:13">
       <c r="A140" s="23">
         <v>2025</v>
       </c>
       <c r="B140" s="49">
         <v>168.81</v>
       </c>
       <c r="C140" s="3">
         <v>151.69999999999999</v>
       </c>
       <c r="D140" s="3">
         <v>173.6</v>
       </c>
       <c r="E140" s="3">
         <v>173.66</v>
       </c>
       <c r="F140" s="3">
         <v>152.80000000000001</v>
       </c>
       <c r="G140" s="3">
         <v>157.6</v>
       </c>
       <c r="H140" s="3">
         <v>162.30000000000001</v>
       </c>
       <c r="I140" s="3">
         <v>168.1</v>
       </c>
       <c r="J140" s="3">
         <v>166.1</v>
       </c>
       <c r="K140" s="3">
         <v>168.7</v>
       </c>
       <c r="L140" s="3">
         <v>161</v>
       </c>
       <c r="M140" s="3">
         <v>186.6</v>
       </c>
     </row>
-    <row r="141" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:13" s="24" customFormat="1">
       <c r="A141" s="29">
         <v>2026</v>
       </c>
       <c r="B141" s="60">
         <v>203.57</v>
       </c>
       <c r="C141" s="8">
         <v>175.79</v>
       </c>
       <c r="D141" s="8">
         <v>190.89</v>
       </c>
       <c r="E141" s="8">
         <v>196.8</v>
       </c>
       <c r="F141" s="8">
         <v>188.6</v>
       </c>
       <c r="G141" s="8">
         <v>185.4</v>
       </c>
       <c r="H141" s="8">
         <v>193.6</v>
       </c>
-      <c r="I141" s="8"/>
+      <c r="I141" s="8">
+        <v>186.5</v>
+      </c>
       <c r="J141" s="8"/>
       <c r="K141" s="8"/>
       <c r="L141" s="8"/>
       <c r="M141" s="8"/>
     </row>
-    <row r="142" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:13">
       <c r="A142" s="23"/>
       <c r="B142" s="3"/>
       <c r="C142" s="3"/>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="J142" s="3"/>
       <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="3"/>
     </row>
-    <row r="143" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:13">
       <c r="A143" s="23"/>
       <c r="B143" s="3"/>
       <c r="C143" s="3"/>
       <c r="D143" s="3"/>
       <c r="E143" s="3"/>
       <c r="F143" s="3"/>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="J143" s="3"/>
       <c r="K143" s="3"/>
       <c r="L143" s="3"/>
       <c r="M143" s="3"/>
     </row>
-    <row r="144" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A144" s="72" t="s">
+    <row r="144" spans="1:13">
+      <c r="A144" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="B144" s="72"/>
-[...12 lines deleted...]
-    <row r="145" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B144" s="76"/>
+      <c r="C144" s="76"/>
+      <c r="D144" s="76"/>
+      <c r="E144" s="76"/>
+      <c r="F144" s="76"/>
+      <c r="G144" s="76"/>
+      <c r="H144" s="76"/>
+      <c r="I144" s="76"/>
+      <c r="J144" s="76"/>
+      <c r="K144" s="76"/>
+      <c r="L144" s="76"/>
+      <c r="M144" s="76"/>
+    </row>
+    <row r="145" spans="1:13">
       <c r="A145" s="19"/>
       <c r="B145" s="5"/>
       <c r="C145" s="5"/>
       <c r="D145" s="5"/>
       <c r="E145" s="5"/>
       <c r="F145" s="5"/>
       <c r="I145" s="5"/>
       <c r="J145" s="5"/>
       <c r="M145" s="5"/>
     </row>
-    <row r="146" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:13">
       <c r="A146" s="13"/>
       <c r="B146" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C146" s="37" t="s">
         <v>22</v>
       </c>
       <c r="D146" s="37" t="s">
         <v>23</v>
       </c>
       <c r="E146" s="37" t="s">
         <v>24</v>
       </c>
       <c r="F146" s="37" t="s">
         <v>25</v>
       </c>
       <c r="G146" s="37" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="37" t="s">
         <v>27</v>
       </c>
       <c r="I146" s="37" t="s">
         <v>28</v>
       </c>
       <c r="J146" s="37" t="s">
         <v>29</v>
       </c>
       <c r="K146" s="37" t="s">
         <v>30</v>
       </c>
       <c r="L146" s="37" t="s">
         <v>31</v>
       </c>
       <c r="M146" s="38" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="147" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:13" ht="22.5">
       <c r="A147" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="5"/>
       <c r="D147" s="5"/>
       <c r="E147" s="5"/>
       <c r="F147" s="5"/>
       <c r="I147" s="5"/>
       <c r="J147" s="5"/>
       <c r="M147" s="5"/>
     </row>
-    <row r="148" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:13">
       <c r="A148" s="14">
         <v>2022</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D148" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H148" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I148" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J148" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K148" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L148" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M148" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="149" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:13">
       <c r="A149" s="14">
         <v>2023</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D149" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H149" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I149" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J149" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K149" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L149" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M149" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="150" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:13">
       <c r="A150" s="14">
         <v>2024</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G150" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H150" s="10" t="s">
         <v>1</v>
       </c>
       <c r="I150" s="10" t="s">
         <v>1</v>
       </c>
       <c r="J150" s="10" t="s">
         <v>1</v>
       </c>
       <c r="K150" s="10" t="s">
         <v>1</v>
       </c>
       <c r="L150" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M150" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="151" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:13">
       <c r="A151" s="14">
         <v>2025</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C151" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F151" s="10" t="s">
         <v>1</v>
       </c>
       <c r="G151" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H151" s="10" t="s">
         <v>1</v>
       </c>
       <c r="I151" s="10" t="s">
         <v>1</v>
       </c>
       <c r="J151" s="10" t="s">
         <v>1</v>
       </c>
       <c r="K151" s="10" t="s">
         <v>1</v>
       </c>
       <c r="L151" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M151" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="152" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:13">
       <c r="A152" s="14">
         <v>2026</v>
       </c>
       <c r="B152" s="10">
         <v>0</v>
       </c>
       <c r="C152" s="10">
         <v>0</v>
       </c>
       <c r="D152" s="2">
         <v>0</v>
       </c>
       <c r="E152" s="10">
         <v>0</v>
       </c>
       <c r="F152" s="2">
         <v>0</v>
       </c>
       <c r="G152" s="2">
         <v>0</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
-      <c r="I152" s="10"/>
+      <c r="I152" s="2">
+        <v>0</v>
+      </c>
       <c r="J152" s="10"/>
       <c r="K152" s="10"/>
       <c r="L152" s="10"/>
       <c r="M152" s="10"/>
     </row>
-    <row r="153" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:13" ht="24.75" customHeight="1">
       <c r="A153" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B153" s="5"/>
       <c r="C153" s="5"/>
       <c r="D153" s="5"/>
       <c r="E153" s="5"/>
       <c r="F153" s="5"/>
       <c r="I153" s="5"/>
       <c r="J153" s="5"/>
       <c r="M153" s="5"/>
     </row>
-    <row r="154" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:13">
       <c r="A154" s="14">
         <v>2022</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M154" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="155" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:13">
       <c r="A155" s="14">
         <v>2023</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M155" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="156" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:13">
       <c r="A156" s="14">
         <v>2024</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D156" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F156" s="10" t="s">
         <v>1</v>
       </c>
       <c r="G156" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H156" s="10" t="s">
         <v>1</v>
       </c>
       <c r="I156" s="10" t="s">
         <v>1</v>
       </c>
       <c r="J156" s="10" t="s">
         <v>1</v>
       </c>
       <c r="K156" s="10" t="s">
         <v>1</v>
       </c>
       <c r="L156" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M156" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="157" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:13">
       <c r="A157" s="14">
         <v>2025</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C157" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D157" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H157" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="I157" s="10" t="s">
+      <c r="I157" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J157" s="10" t="s">
         <v>1</v>
       </c>
       <c r="K157" s="10" t="s">
         <v>1</v>
       </c>
       <c r="L157" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M157" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="158" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:13">
       <c r="A158" s="14">
         <v>2026</v>
       </c>
       <c r="B158" s="10">
         <v>0</v>
       </c>
       <c r="C158" s="10">
         <v>0</v>
       </c>
       <c r="D158" s="2">
         <v>0</v>
       </c>
       <c r="E158" s="10">
         <v>0</v>
       </c>
       <c r="F158" s="2">
         <v>0</v>
       </c>
       <c r="G158" s="2">
         <v>0</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
-      <c r="I158" s="10"/>
+      <c r="I158" s="2">
+        <v>0</v>
+      </c>
       <c r="J158" s="10"/>
       <c r="K158" s="10"/>
       <c r="L158" s="10"/>
       <c r="M158" s="10"/>
     </row>
-    <row r="159" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:13" ht="22.5">
       <c r="A159" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="5"/>
       <c r="D159" s="5"/>
       <c r="E159" s="5"/>
       <c r="F159" s="5"/>
       <c r="I159" s="5"/>
       <c r="J159" s="5"/>
       <c r="M159" s="5"/>
     </row>
-    <row r="160" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:13">
       <c r="A160" s="14">
         <v>2022</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H160" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I160" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J160" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K160" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L160" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M160" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="161" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:13">
       <c r="A161" s="14">
         <v>2023</v>
       </c>
       <c r="B161" s="48">
         <v>16.600000000000001</v>
       </c>
       <c r="C161" s="2">
         <v>12.2</v>
       </c>
       <c r="D161" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>0</v>
       </c>
       <c r="H161" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J161" s="2" t="s">
         <v>0</v>
       </c>
       <c r="K161" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L161" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M161" s="2">
         <v>8.18</v>
       </c>
     </row>
-    <row r="162" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:13">
       <c r="A162" s="14">
         <v>2024</v>
       </c>
       <c r="B162" s="48">
         <v>10.9</v>
       </c>
       <c r="C162" s="2">
         <v>5.9</v>
       </c>
       <c r="D162" s="2">
         <v>10.4</v>
       </c>
       <c r="E162" s="2">
         <v>8.1</v>
       </c>
       <c r="F162" s="2">
         <v>10.5</v>
       </c>
       <c r="G162" s="2">
         <v>12</v>
       </c>
       <c r="H162" s="2">
         <v>13.7</v>
       </c>
       <c r="I162" s="2">
         <v>13.8</v>
       </c>
       <c r="J162" s="2">
         <v>11.1</v>
       </c>
       <c r="K162" s="2">
         <v>10.4</v>
       </c>
       <c r="L162" s="2">
         <v>9.6999999999999993</v>
       </c>
       <c r="M162" s="2">
         <v>9.8000000000000007</v>
       </c>
     </row>
-    <row r="163" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:13">
       <c r="A163" s="14">
         <v>2025</v>
       </c>
       <c r="B163" s="48">
         <v>4.8</v>
       </c>
       <c r="C163" s="2">
         <v>4.3600000000000003</v>
       </c>
       <c r="D163" s="2">
         <v>5.0999999999999996</v>
       </c>
       <c r="E163" s="2">
         <v>4.95</v>
       </c>
       <c r="F163" s="2">
         <v>5.8</v>
       </c>
       <c r="G163" s="2">
         <v>8.1999999999999993</v>
       </c>
       <c r="H163" s="2">
         <v>9.4</v>
       </c>
       <c r="I163" s="2">
         <v>8.9</v>
       </c>
       <c r="J163" s="2">
         <v>5.4</v>
       </c>
       <c r="K163" s="2">
         <v>5</v>
       </c>
       <c r="L163" s="2">
         <v>4.7</v>
       </c>
       <c r="M163" s="2">
         <v>4.5999999999999996</v>
       </c>
     </row>
-    <row r="164" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:13">
       <c r="A164" s="14">
         <v>2026</v>
       </c>
       <c r="B164" s="48">
         <v>10.87</v>
       </c>
       <c r="C164" s="2">
         <v>9.3699999999999992</v>
       </c>
       <c r="D164" s="2">
         <v>10.199999999999999</v>
       </c>
       <c r="E164" s="2">
         <v>9.9</v>
       </c>
       <c r="F164" s="2">
         <v>11.9</v>
       </c>
       <c r="G164" s="2">
         <v>17.5</v>
       </c>
       <c r="H164" s="2">
         <v>21.2</v>
       </c>
-      <c r="I164" s="2"/>
+      <c r="I164" s="2">
+        <v>21.2</v>
+      </c>
       <c r="J164" s="2"/>
       <c r="K164" s="2"/>
       <c r="L164" s="2"/>
       <c r="M164" s="2"/>
     </row>
-    <row r="165" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:13" ht="24" customHeight="1">
       <c r="A165" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B165" s="51"/>
       <c r="C165" s="5"/>
       <c r="D165" s="5"/>
       <c r="E165" s="5"/>
       <c r="F165" s="5"/>
       <c r="I165" s="5"/>
       <c r="J165" s="5"/>
       <c r="M165" s="5"/>
     </row>
-    <row r="166" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:13">
       <c r="A166" s="14">
         <v>2022</v>
       </c>
       <c r="B166" s="48" t="s">
         <v>1</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D166" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H166" s="10" t="s">
         <v>1</v>
       </c>
       <c r="I166" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J166" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K166" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L166" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M166" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="167" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:13">
       <c r="A167" s="23">
         <v>2023</v>
       </c>
       <c r="B167" s="49">
         <v>30.4</v>
       </c>
       <c r="C167" s="3">
         <v>22.5</v>
       </c>
       <c r="D167" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F167" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G167" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H167" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I167" s="10" t="s">
         <v>0</v>
       </c>
       <c r="J167" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K167" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L167" s="10" t="s">
         <v>0</v>
       </c>
       <c r="M167" s="3">
         <v>16.600000000000001</v>
       </c>
     </row>
-    <row r="168" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:13">
       <c r="A168" s="23">
         <v>2024</v>
       </c>
       <c r="B168" s="49">
         <v>18.3</v>
       </c>
       <c r="C168" s="3">
         <v>11.8</v>
       </c>
       <c r="D168" s="3">
         <v>18.3</v>
       </c>
       <c r="E168" s="3">
         <v>11.9</v>
       </c>
       <c r="F168" s="3">
         <v>17.8</v>
       </c>
       <c r="G168" s="3">
         <v>21.1</v>
       </c>
       <c r="H168" s="3">
         <v>27.4</v>
       </c>
       <c r="I168" s="3">
         <v>24.4</v>
       </c>
       <c r="J168" s="3">
         <v>20.9</v>
       </c>
       <c r="K168" s="3">
         <v>16.100000000000001</v>
       </c>
       <c r="L168" s="3">
         <v>18.600000000000001</v>
       </c>
       <c r="M168" s="3">
         <v>17</v>
       </c>
     </row>
-    <row r="169" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:13">
       <c r="A169" s="23">
         <v>2025</v>
       </c>
       <c r="B169" s="49">
         <v>5.7</v>
       </c>
       <c r="C169" s="3">
         <v>5.0999999999999996</v>
       </c>
       <c r="D169" s="3">
         <v>5.9</v>
       </c>
       <c r="E169" s="3">
         <v>5.48</v>
       </c>
       <c r="F169" s="3">
         <v>6.8</v>
       </c>
       <c r="G169" s="3">
         <v>10.8</v>
       </c>
       <c r="H169" s="3">
         <v>12.5</v>
       </c>
       <c r="I169" s="3">
         <v>11.5</v>
       </c>
       <c r="J169" s="3">
         <v>6.3</v>
       </c>
       <c r="K169" s="3">
         <v>5.6</v>
       </c>
       <c r="L169" s="3">
         <v>5.3</v>
       </c>
       <c r="M169" s="3">
         <v>5.2</v>
       </c>
     </row>
-    <row r="170" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:13" s="24" customFormat="1">
       <c r="A170" s="29">
         <v>2026</v>
       </c>
       <c r="B170" s="60">
         <v>9.34</v>
       </c>
       <c r="C170" s="8">
         <v>7.79</v>
       </c>
       <c r="D170" s="8">
         <v>8.1999999999999993</v>
       </c>
       <c r="E170" s="8">
         <v>7.8</v>
       </c>
       <c r="F170" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="G170" s="8">
         <v>13.5</v>
       </c>
       <c r="H170" s="8">
         <v>16.399999999999999</v>
       </c>
-      <c r="I170" s="8"/>
+      <c r="I170" s="8">
+        <v>16.7</v>
+      </c>
       <c r="J170" s="8"/>
       <c r="K170" s="8"/>
       <c r="L170" s="8"/>
       <c r="M170" s="8"/>
     </row>
-    <row r="171" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:13">
       <c r="A171" s="23"/>
       <c r="B171" s="3"/>
       <c r="C171" s="3"/>
       <c r="D171" s="10"/>
       <c r="E171" s="10"/>
       <c r="F171" s="10"/>
       <c r="G171" s="10"/>
       <c r="H171" s="10"/>
       <c r="I171" s="10"/>
       <c r="J171" s="10"/>
       <c r="K171" s="10"/>
       <c r="L171" s="10"/>
       <c r="M171" s="3"/>
     </row>
-    <row r="172" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:13">
       <c r="A172" s="14"/>
       <c r="B172" s="2"/>
       <c r="C172" s="2"/>
       <c r="D172" s="2"/>
       <c r="E172" s="2"/>
       <c r="F172" s="2"/>
       <c r="G172" s="2"/>
       <c r="H172" s="2"/>
       <c r="I172" s="2"/>
       <c r="J172" s="2"/>
       <c r="K172" s="2"/>
       <c r="L172" s="2"/>
       <c r="M172" s="2"/>
     </row>
-    <row r="173" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A173" s="72" t="s">
+    <row r="173" spans="1:13">
+      <c r="A173" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="B173" s="72"/>
-[...12 lines deleted...]
-    <row r="174" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B173" s="76"/>
+      <c r="C173" s="76"/>
+      <c r="D173" s="76"/>
+      <c r="E173" s="76"/>
+      <c r="F173" s="76"/>
+      <c r="G173" s="76"/>
+      <c r="H173" s="76"/>
+      <c r="I173" s="76"/>
+      <c r="J173" s="76"/>
+      <c r="K173" s="76"/>
+      <c r="L173" s="76"/>
+      <c r="M173" s="76"/>
+    </row>
+    <row r="174" spans="1:13">
       <c r="A174" s="19"/>
       <c r="B174" s="5"/>
       <c r="C174" s="5"/>
       <c r="D174" s="5"/>
       <c r="E174" s="5"/>
       <c r="F174" s="5"/>
       <c r="I174" s="5"/>
       <c r="J174" s="5"/>
       <c r="M174" s="5"/>
     </row>
-    <row r="175" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:13">
       <c r="A175" s="13"/>
       <c r="B175" s="36" t="s">
         <v>21</v>
       </c>
       <c r="C175" s="37" t="s">
         <v>22</v>
       </c>
       <c r="D175" s="37" t="s">
         <v>23</v>
       </c>
       <c r="E175" s="37" t="s">
         <v>24</v>
       </c>
       <c r="F175" s="37" t="s">
         <v>25</v>
       </c>
       <c r="G175" s="37" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="37" t="s">
         <v>27</v>
       </c>
       <c r="I175" s="37" t="s">
         <v>28</v>
       </c>
       <c r="J175" s="37" t="s">
         <v>29</v>
       </c>
       <c r="K175" s="37" t="s">
         <v>30</v>
       </c>
       <c r="L175" s="37" t="s">
         <v>31</v>
       </c>
       <c r="M175" s="38" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="176" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:13" ht="22.5">
       <c r="A176" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B176" s="5"/>
       <c r="C176" s="5"/>
       <c r="D176" s="5"/>
       <c r="E176" s="5"/>
       <c r="F176" s="5"/>
       <c r="I176" s="5"/>
       <c r="J176" s="5"/>
       <c r="M176" s="5"/>
     </row>
-    <row r="177" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:13">
       <c r="A177" s="14">
         <v>2022</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D177" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G177" s="5">
         <v>1.5</v>
       </c>
       <c r="H177" s="5">
         <v>1.4</v>
       </c>
       <c r="I177" s="5">
         <v>4</v>
       </c>
       <c r="J177" s="5">
         <v>2</v>
       </c>
       <c r="K177" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L177" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M177" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="178" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:13">
       <c r="A178" s="14">
         <v>2023</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D178" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G178" s="5">
         <v>5.8</v>
       </c>
       <c r="H178" s="5">
         <v>1.9</v>
       </c>
       <c r="I178" s="5">
         <v>2.7</v>
       </c>
       <c r="J178" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="K178" s="2">
         <v>5</v>
       </c>
       <c r="L178" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M178" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="179" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:13">
       <c r="A179" s="14">
         <v>2024</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F179" s="2">
         <v>4.0999999999999996</v>
       </c>
       <c r="G179" s="2">
         <v>6.9</v>
       </c>
       <c r="H179" s="5">
         <v>2.2000000000000002</v>
       </c>
       <c r="I179" s="5">
         <v>15.37</v>
       </c>
       <c r="J179" s="5">
         <v>9.8000000000000007</v>
       </c>
       <c r="K179" s="2">
         <v>6</v>
       </c>
       <c r="L179" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M179" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="180" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:13">
       <c r="A180" s="14">
         <v>2025</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>41</v>
       </c>
       <c r="H180" s="2" t="s">
         <v>41</v>
       </c>
       <c r="I180" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J180" s="2" t="s">
         <v>0</v>
       </c>
       <c r="K180" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L180" s="2" t="s">
         <v>41</v>
       </c>
       <c r="M180" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="181" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:13">
       <c r="A181" s="14">
         <v>2026</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F181" s="2">
         <v>0.1</v>
       </c>
       <c r="G181" s="2">
         <v>0.1</v>
       </c>
       <c r="H181" s="2">
         <v>0.1</v>
       </c>
-      <c r="I181" s="2"/>
+      <c r="I181" s="2">
+        <v>0.02</v>
+      </c>
       <c r="J181" s="2"/>
       <c r="K181" s="2"/>
       <c r="L181" s="2"/>
       <c r="M181" s="2"/>
     </row>
-    <row r="182" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:13" ht="23.25" customHeight="1">
       <c r="A182" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B182" s="2"/>
       <c r="C182" s="2"/>
       <c r="D182" s="2"/>
       <c r="E182" s="2"/>
       <c r="F182" s="2"/>
       <c r="G182" s="2"/>
       <c r="I182" s="2"/>
       <c r="J182" s="5"/>
       <c r="K182" s="2"/>
       <c r="L182" s="2"/>
       <c r="M182" s="2"/>
     </row>
-    <row r="183" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:13">
       <c r="A183" s="14">
         <v>2022</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D183" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G183" s="2">
         <v>1.7</v>
       </c>
       <c r="H183" s="5">
         <v>1.6</v>
       </c>
       <c r="I183" s="2">
         <v>3.4</v>
       </c>
       <c r="J183" s="5">
         <v>1.4</v>
       </c>
       <c r="K183" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L183" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M183" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="184" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:13">
       <c r="A184" s="14">
         <v>2023</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D184" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G184" s="2">
         <v>3.8</v>
       </c>
       <c r="H184" s="5">
         <v>0.6</v>
       </c>
       <c r="I184" s="2">
         <v>5.4</v>
       </c>
       <c r="J184" s="5">
         <v>0.4</v>
       </c>
       <c r="K184" s="2">
         <v>8.6</v>
       </c>
       <c r="L184" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M184" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="185" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:13">
       <c r="A185" s="14">
         <v>2024</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F185" s="2">
         <v>2.2999999999999998</v>
       </c>
       <c r="G185" s="2">
         <v>3.8</v>
       </c>
       <c r="H185" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="I185" s="2">
         <v>1.4</v>
       </c>
       <c r="J185" s="5">
         <v>0.2</v>
       </c>
       <c r="K185" s="2">
         <v>0.1</v>
       </c>
       <c r="L185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M185" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="186" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:13">
       <c r="A186" s="14">
         <v>2025</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D186" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G186" s="2" t="s">
         <v>41</v>
       </c>
       <c r="H186" s="2" t="s">
         <v>41</v>
       </c>
       <c r="I186" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J186" s="2" t="s">
         <v>0</v>
       </c>
       <c r="K186" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L186" s="2" t="s">
         <v>41</v>
       </c>
       <c r="M186" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="187" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:13">
       <c r="A187" s="14">
         <v>2026</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D187" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F187" s="2">
         <v>0</v>
       </c>
       <c r="G187" s="2">
         <v>0</v>
       </c>
       <c r="H187" s="2">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I187" s="2"/>
+        <v>0.1</v>
+      </c>
+      <c r="I187" s="2">
+        <v>0.1</v>
+      </c>
       <c r="J187" s="2"/>
       <c r="K187" s="2"/>
       <c r="L187" s="2"/>
       <c r="M187" s="2"/>
     </row>
-    <row r="188" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:13" ht="36" customHeight="1">
       <c r="A188" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B188" s="2"/>
       <c r="C188" s="2"/>
       <c r="D188" s="2"/>
       <c r="E188" s="2"/>
       <c r="F188" s="2"/>
       <c r="G188" s="2"/>
       <c r="H188" s="2"/>
       <c r="I188" s="2"/>
       <c r="J188" s="5"/>
       <c r="K188" s="2"/>
       <c r="L188" s="2"/>
       <c r="M188" s="2"/>
     </row>
-    <row r="189" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:13">
       <c r="A189" s="14">
         <v>2022</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G189" s="2">
         <v>0.55000000000000004</v>
       </c>
       <c r="H189" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="I189" s="5">
         <v>0.6</v>
       </c>
       <c r="J189" s="5">
         <v>0.3</v>
       </c>
       <c r="K189" s="2">
         <v>0.1</v>
       </c>
       <c r="L189" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M189" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="190" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:13">
       <c r="A190" s="14">
         <v>2023</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G190" s="2">
         <v>0.99</v>
       </c>
       <c r="H190" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="I190" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="J190" s="5">
         <v>0.6</v>
       </c>
       <c r="K190" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L190" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M190" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="191" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:13">
       <c r="A191" s="14">
         <v>2024</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G191" s="2">
         <v>3.1</v>
       </c>
       <c r="H191" s="5">
         <v>3.4</v>
       </c>
       <c r="I191" s="5">
         <v>2.1</v>
       </c>
       <c r="J191" s="5">
         <v>0.7</v>
       </c>
       <c r="K191" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M191" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="192" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:13">
       <c r="A192" s="14">
         <v>2025</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G192" s="2">
         <v>2.7</v>
       </c>
       <c r="H192" s="5">
         <v>4.2</v>
       </c>
       <c r="I192" s="5">
         <v>2.5</v>
       </c>
       <c r="J192" s="5">
         <v>0.7</v>
       </c>
       <c r="K192" s="2" t="s">
         <v>41</v>
       </c>
       <c r="L192" s="2" t="s">
         <v>41</v>
       </c>
       <c r="M192" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="193" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:13">
       <c r="A193" s="14">
         <v>2026</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F193" s="2">
         <v>0.2</v>
       </c>
       <c r="G193" s="2">
         <v>2.7</v>
       </c>
       <c r="H193" s="5">
         <v>3.7</v>
       </c>
       <c r="I193" s="5"/>
       <c r="J193" s="5"/>
       <c r="K193" s="2"/>
       <c r="L193" s="2"/>
       <c r="M193" s="2"/>
     </row>
-    <row r="194" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:13" ht="28.5" customHeight="1">
       <c r="A194" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B194" s="2"/>
       <c r="C194" s="2"/>
       <c r="D194" s="2"/>
       <c r="E194" s="2"/>
       <c r="F194" s="2"/>
       <c r="H194" s="2"/>
       <c r="I194" s="5"/>
       <c r="J194" s="5"/>
       <c r="K194" s="2"/>
       <c r="L194" s="2"/>
       <c r="M194" s="2"/>
     </row>
-    <row r="195" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:13">
       <c r="A195" s="14">
         <v>2022</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D195" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G195" s="5">
         <v>0</v>
       </c>
       <c r="H195" s="5">
         <v>0</v>
       </c>
       <c r="I195" s="5">
         <v>0</v>
       </c>
       <c r="J195" s="5">
         <v>0</v>
       </c>
       <c r="K195" s="2">
         <v>0</v>
       </c>
       <c r="L195" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M195" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="196" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:13">
       <c r="A196" s="23">
         <v>2023</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C196" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D196" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E196" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G196" s="3">
         <v>0</v>
       </c>
       <c r="H196" s="3">
         <v>0</v>
       </c>
       <c r="I196" s="3">
         <v>0</v>
       </c>
       <c r="J196" s="3">
         <v>0</v>
       </c>
       <c r="K196" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L196" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M196" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="197" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:13">
       <c r="A197" s="23">
         <v>2024</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C197" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D197" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E197" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F197" s="10" t="s">
         <v>1</v>
       </c>
       <c r="G197" s="3">
         <v>0.02</v>
       </c>
       <c r="H197" s="3">
         <v>0</v>
       </c>
       <c r="I197" s="3">
         <v>0</v>
       </c>
       <c r="J197" s="3">
         <v>0</v>
       </c>
       <c r="K197" s="10" t="s">
         <v>0</v>
       </c>
       <c r="L197" s="10" t="s">
         <v>1</v>
       </c>
       <c r="M197" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="198" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:13">
       <c r="A198" s="23">
         <v>2025</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C198" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D198" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E198" s="10" t="s">
         <v>1</v>
       </c>
       <c r="F198" s="10" t="s">
         <v>1</v>
       </c>
       <c r="G198" s="3">
         <v>0</v>
       </c>
       <c r="H198" s="3">
         <v>0</v>
       </c>
       <c r="I198" s="3">
         <v>0</v>
       </c>
       <c r="J198" s="3">
         <v>0</v>
       </c>
       <c r="K198" s="10" t="s">
         <v>41</v>
       </c>
       <c r="L198" s="10" t="s">
         <v>41</v>
       </c>
       <c r="M198" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="199" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:13" s="24" customFormat="1">
       <c r="A199" s="29">
         <v>2026</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E199" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F199" s="6">
         <v>0</v>
       </c>
       <c r="G199" s="8">
         <v>0</v>
       </c>
       <c r="H199" s="6">
         <v>0</v>
       </c>
-      <c r="I199" s="8"/>
+      <c r="I199" s="8">
+        <v>0</v>
+      </c>
       <c r="J199" s="8"/>
       <c r="K199" s="6"/>
       <c r="L199" s="6"/>
       <c r="M199" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A173:M173"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A144:M144"/>
     <mergeCell ref="A127:M127"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A125:M125"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventional symbols</vt:lpstr>
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>eumirbaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>