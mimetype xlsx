--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12420"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="466" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="34">
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
     <t>автобусами</t>
   </si>
   <si>
     <t>такси</t>
   </si>
   <si>
     <t>автобусов</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -758,51 +758,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q210"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D178" sqref="D178:D201"/>
+      <selection activeCell="N17" sqref="N16:O17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="33" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="33" customWidth="1"/>
     <col min="3" max="3" width="10" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="33" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="33" customWidth="1"/>
     <col min="6" max="6" width="9" style="33" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="33" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="58" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="33" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="33" customWidth="1"/>
     <col min="11" max="11" width="9.7109375" style="34" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="34" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="33" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="33" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="33" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
@@ -1041,51 +1041,53 @@
       </c>
       <c r="L8" s="1">
         <v>86013.34</v>
       </c>
       <c r="M8" s="1">
         <v>94313.279999999999</v>
       </c>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
     </row>
     <row r="9" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="35">
         <v>2026</v>
       </c>
       <c r="B9" s="13">
         <v>8147.14</v>
       </c>
       <c r="C9" s="48">
         <v>15866.61</v>
       </c>
       <c r="D9" s="1">
         <v>23637.91</v>
       </c>
-      <c r="E9" s="10"/>
+      <c r="E9" s="10">
+        <v>30895.45</v>
+      </c>
       <c r="F9" s="48"/>
       <c r="G9" s="1"/>
       <c r="H9" s="11"/>
       <c r="I9" s="48"/>
       <c r="J9" s="48"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
     </row>
     <row r="10" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="H10" s="11"/>
     </row>
     <row r="11" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="35">
         <v>2022</v>
       </c>
@@ -1256,51 +1258,53 @@
       </c>
       <c r="L14" s="1">
         <v>16796.810000000001</v>
       </c>
       <c r="M14" s="1">
         <v>19051.169999999998</v>
       </c>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
     </row>
     <row r="15" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="35">
         <v>2026</v>
       </c>
       <c r="B15" s="13">
         <v>1692.79</v>
       </c>
       <c r="C15" s="8">
         <v>3025.15</v>
       </c>
       <c r="D15" s="1">
         <v>4486.24</v>
       </c>
-      <c r="E15" s="1"/>
+      <c r="E15" s="1">
+        <v>5607.03</v>
+      </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="11"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
     </row>
     <row r="16" spans="1:17" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="11"/>
     </row>
     <row r="17" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="35">
         <v>2022</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>23</v>
@@ -1469,51 +1473,53 @@
       </c>
       <c r="L20" s="1">
         <v>51170.46</v>
       </c>
       <c r="M20" s="1">
         <v>55912.25</v>
       </c>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
     </row>
     <row r="21" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="35">
         <v>2026</v>
       </c>
       <c r="B21" s="13">
         <v>3918.33</v>
       </c>
       <c r="C21" s="48">
         <v>7910.03</v>
       </c>
       <c r="D21" s="1">
         <v>12321.45</v>
       </c>
-      <c r="E21" s="1"/>
+      <c r="E21" s="1">
+        <v>17324.8</v>
+      </c>
       <c r="F21" s="48"/>
       <c r="G21" s="1"/>
       <c r="H21" s="11"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
     </row>
     <row r="22" spans="1:17" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="39" t="s">
         <v>17</v>
       </c>
       <c r="H22" s="11"/>
     </row>
     <row r="23" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35">
         <v>2022</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>23</v>
@@ -1682,51 +1688,53 @@
       </c>
       <c r="L26" s="8">
         <v>1214.1400000000001</v>
       </c>
       <c r="M26" s="8">
         <v>1321.69</v>
       </c>
       <c r="N26" s="8"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
     </row>
     <row r="27" spans="1:17" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="41">
         <v>2026</v>
       </c>
       <c r="B27" s="15">
         <v>106.74</v>
       </c>
       <c r="C27" s="16">
         <v>200.09</v>
       </c>
       <c r="D27" s="16">
         <v>309.89999999999998</v>
       </c>
-      <c r="E27" s="16"/>
+      <c r="E27" s="16">
+        <v>415.23</v>
+      </c>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="32"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="16"/>
       <c r="O27" s="16"/>
       <c r="P27" s="16"/>
       <c r="Q27" s="16"/>
     </row>
     <row r="28" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="64" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="64"/>
       <c r="C28" s="64"/>
       <c r="D28" s="65"/>
       <c r="E28" s="65"/>
       <c r="F28" s="65"/>
       <c r="G28" s="65"/>
       <c r="H28" s="65"/>
       <c r="I28" s="65"/>
@@ -1957,50 +1965,53 @@
         <v>13558.38</v>
       </c>
       <c r="K37" s="1">
         <v>15288.31</v>
       </c>
       <c r="L37" s="1">
         <v>16980.28</v>
       </c>
       <c r="M37" s="1">
         <v>18929.68</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="35">
         <v>2026</v>
       </c>
       <c r="B38" s="1">
         <v>1593.52</v>
       </c>
       <c r="C38" s="1">
         <v>2728.24</v>
       </c>
       <c r="D38" s="1">
         <v>3981.09</v>
       </c>
+      <c r="E38" s="1">
+        <v>4769.99</v>
+      </c>
       <c r="F38" s="48"/>
       <c r="H38" s="11"/>
       <c r="J38" s="48"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A39" s="40" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="11"/>
       <c r="M39" s="11"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="40">
         <v>2022</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E40" s="11" t="s">
@@ -2145,50 +2156,53 @@
         <v>11288.27</v>
       </c>
       <c r="K43" s="1">
         <v>12760.17</v>
       </c>
       <c r="L43" s="1">
         <v>14224.41</v>
       </c>
       <c r="M43" s="1">
         <v>16221.1</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="35">
         <v>2026</v>
       </c>
       <c r="B44" s="1">
         <v>1442.53</v>
       </c>
       <c r="C44" s="1">
         <v>2542.8200000000002</v>
       </c>
       <c r="D44" s="1">
         <v>3769.09</v>
       </c>
+      <c r="E44" s="1">
+        <v>4628.74</v>
+      </c>
       <c r="H44" s="11"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
       <c r="H45" s="11"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="40">
         <v>2022</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="11" t="s">
@@ -2329,50 +2343,53 @@
       <c r="J49" s="1">
         <v>780.41</v>
       </c>
       <c r="K49" s="1">
         <v>860.81</v>
       </c>
       <c r="L49" s="1">
         <v>938.22</v>
       </c>
       <c r="M49" s="1">
         <v>1023.02</v>
       </c>
     </row>
     <row r="50" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="35">
         <v>2026</v>
       </c>
       <c r="B50" s="11">
         <v>88.49</v>
       </c>
       <c r="C50" s="1">
         <v>163.06</v>
       </c>
       <c r="D50" s="1">
         <v>209.37</v>
+      </c>
+      <c r="E50" s="1">
+        <v>317.27999999999997</v>
       </c>
       <c r="H50" s="11"/>
     </row>
     <row r="51" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A51" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B51" s="11"/>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="H51" s="11"/>
     </row>
     <row r="52" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="35">
         <v>2022</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C52" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>23</v>
       </c>
@@ -2517,50 +2534,53 @@
       <c r="J55" s="8">
         <v>565.19000000000005</v>
       </c>
       <c r="K55" s="8">
         <v>624.38</v>
       </c>
       <c r="L55" s="8">
         <v>680.65</v>
       </c>
       <c r="M55" s="8">
         <v>740.91</v>
       </c>
     </row>
     <row r="56" spans="1:17" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="41">
         <v>2026</v>
       </c>
       <c r="B56" s="32">
         <v>61.62</v>
       </c>
       <c r="C56" s="16">
         <v>110.52</v>
       </c>
       <c r="D56" s="16">
         <v>148.53</v>
+      </c>
+      <c r="E56" s="16">
+        <v>227.01</v>
       </c>
       <c r="H56" s="32"/>
     </row>
     <row r="57" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D57" s="11"/>
       <c r="H57" s="11"/>
     </row>
     <row r="58" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D58" s="11"/>
       <c r="H58" s="11"/>
     </row>
     <row r="59" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="18" t="s">
         <v>30</v>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="55"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3"/>
       <c r="K59" s="3"/>
       <c r="L59" s="3"/>
       <c r="M59" s="3"/>
@@ -2786,51 +2806,53 @@
       </c>
       <c r="L66" s="1">
         <v>66978.7</v>
       </c>
       <c r="M66" s="11">
         <v>73116.13</v>
       </c>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
     </row>
     <row r="67" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="35">
         <v>2026</v>
       </c>
       <c r="B67" s="11">
         <v>5536.36</v>
       </c>
       <c r="C67" s="11">
         <v>11242.67</v>
       </c>
       <c r="D67" s="11">
         <v>16807.189999999999</v>
       </c>
-      <c r="E67" s="11"/>
+      <c r="E67" s="11">
+        <v>22292.37</v>
+      </c>
       <c r="F67" s="48"/>
       <c r="G67" s="11"/>
       <c r="H67" s="11"/>
       <c r="I67" s="1"/>
       <c r="J67" s="48"/>
       <c r="K67" s="19"/>
       <c r="L67" s="1"/>
       <c r="M67" s="11"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1"/>
       <c r="P67" s="1"/>
       <c r="Q67" s="1"/>
     </row>
     <row r="68" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A68" s="35" t="s">
         <v>18</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H68" s="11"/>
     </row>
     <row r="69" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="35">
         <v>2022</v>
@@ -3002,51 +3024,53 @@
       </c>
       <c r="L72" s="11">
         <v>768.01</v>
       </c>
       <c r="M72" s="11">
         <v>839.22</v>
       </c>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
     </row>
     <row r="73" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="35">
         <v>2026</v>
       </c>
       <c r="B73" s="11">
         <v>46.69</v>
       </c>
       <c r="C73" s="11">
         <v>102.96</v>
       </c>
       <c r="D73" s="11">
         <v>146.88</v>
       </c>
-      <c r="E73" s="11"/>
+      <c r="E73" s="11">
+        <v>211.22</v>
+      </c>
       <c r="F73" s="11"/>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11"/>
       <c r="J73" s="11"/>
       <c r="K73" s="11"/>
       <c r="L73" s="11"/>
       <c r="M73" s="11"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
     </row>
     <row r="74" spans="1:17" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H74" s="11"/>
     </row>
     <row r="75" spans="1:17" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="35">
         <v>2022</v>
       </c>
       <c r="H75" s="11"/>
     </row>
@@ -3751,128 +3775,136 @@
       <c r="G95" s="22"/>
       <c r="H95" s="22"/>
       <c r="I95" s="22"/>
       <c r="J95" s="48"/>
       <c r="K95" s="22"/>
       <c r="L95" s="1"/>
       <c r="M95" s="11"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
     </row>
     <row r="96" spans="1:17" s="12" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A96" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B96" s="22">
         <v>3818.97</v>
       </c>
       <c r="C96" s="60">
         <v>7756.73</v>
       </c>
       <c r="D96" s="22">
         <v>12044.47</v>
       </c>
-      <c r="E96" s="13"/>
+      <c r="E96" s="13">
+        <v>16967.169999999998</v>
+      </c>
       <c r="F96" s="22"/>
       <c r="G96" s="22"/>
       <c r="H96" s="22"/>
       <c r="I96" s="22"/>
       <c r="J96" s="48"/>
       <c r="K96" s="22"/>
       <c r="L96" s="1"/>
       <c r="M96" s="11"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
     </row>
     <row r="97" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B97" s="22"/>
       <c r="C97" s="61" t="s">
         <v>33</v>
       </c>
       <c r="D97" s="22"/>
-      <c r="E97" s="13"/>
+      <c r="E97" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="F97" s="22"/>
       <c r="G97" s="22"/>
       <c r="H97" s="22"/>
       <c r="I97" s="22"/>
       <c r="J97" s="48"/>
       <c r="K97" s="22"/>
       <c r="L97" s="1"/>
       <c r="M97" s="11"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
     </row>
     <row r="98" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A98" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="22">
         <v>3451.89</v>
       </c>
       <c r="C98" s="60">
         <v>7039.47</v>
       </c>
       <c r="D98" s="22">
         <v>10995.85</v>
       </c>
-      <c r="E98" s="13"/>
+      <c r="E98" s="13">
+        <v>15601.4</v>
+      </c>
       <c r="F98" s="22"/>
       <c r="G98" s="22"/>
       <c r="H98" s="22"/>
       <c r="I98" s="22"/>
       <c r="J98" s="48"/>
       <c r="K98" s="22"/>
       <c r="L98" s="1"/>
       <c r="M98" s="11"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
     </row>
     <row r="99" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B99" s="22">
         <v>367.08</v>
       </c>
       <c r="C99" s="60">
         <v>717.26</v>
       </c>
       <c r="D99" s="22">
         <v>1048.6199999999999</v>
       </c>
-      <c r="E99" s="13"/>
+      <c r="E99" s="13">
+        <v>1365.77</v>
+      </c>
       <c r="F99" s="22"/>
       <c r="G99" s="22"/>
       <c r="H99" s="22"/>
       <c r="I99" s="22"/>
       <c r="J99" s="48"/>
       <c r="K99" s="22"/>
       <c r="L99" s="1"/>
       <c r="M99" s="11"/>
       <c r="N99" s="1"/>
       <c r="O99" s="1"/>
       <c r="P99" s="1"/>
       <c r="Q99" s="1"/>
     </row>
     <row r="100" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A100" s="37"/>
       <c r="B100" s="22"/>
       <c r="C100" s="22"/>
       <c r="D100" s="22"/>
       <c r="E100" s="13"/>
       <c r="F100" s="22"/>
       <c r="G100" s="22"/>
       <c r="H100" s="22"/>
       <c r="I100" s="22"/>
       <c r="J100" s="48"/>
       <c r="K100" s="22"/>
@@ -4608,126 +4640,132 @@
       <c r="G122" s="8"/>
       <c r="H122" s="10"/>
       <c r="I122" s="8"/>
       <c r="J122" s="8"/>
       <c r="K122" s="49"/>
       <c r="L122" s="8"/>
       <c r="M122" s="8"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
     </row>
     <row r="123" spans="1:17" s="12" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A123" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B123" s="10">
         <v>35.79</v>
       </c>
       <c r="C123" s="10">
         <v>72.430000000000007</v>
       </c>
       <c r="D123" s="10">
         <v>111.48</v>
       </c>
-      <c r="E123" s="8"/>
+      <c r="E123" s="8">
+        <v>155.1</v>
+      </c>
       <c r="F123" s="8"/>
       <c r="G123" s="8"/>
       <c r="H123" s="10"/>
       <c r="I123" s="8"/>
       <c r="J123" s="8"/>
       <c r="K123" s="8"/>
       <c r="L123" s="8"/>
       <c r="M123" s="8"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
     </row>
     <row r="124" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A124" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B124" s="10"/>
       <c r="C124" s="10"/>
       <c r="D124" s="10"/>
       <c r="E124" s="8"/>
       <c r="F124" s="8"/>
       <c r="G124" s="8"/>
       <c r="H124" s="10"/>
       <c r="I124" s="8"/>
       <c r="J124" s="8"/>
       <c r="K124" s="8"/>
       <c r="L124" s="8"/>
       <c r="M124" s="8"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
     </row>
     <row r="125" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="25" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="10">
         <v>31.96</v>
       </c>
       <c r="C125" s="10">
         <v>64.92</v>
       </c>
       <c r="D125" s="10">
         <v>100.54</v>
       </c>
-      <c r="E125" s="8"/>
+      <c r="E125" s="8">
+        <v>140.91</v>
+      </c>
       <c r="F125" s="8"/>
       <c r="G125" s="8"/>
       <c r="H125" s="10"/>
       <c r="I125" s="8"/>
       <c r="J125" s="8"/>
       <c r="K125" s="8"/>
       <c r="L125" s="8"/>
       <c r="M125" s="8"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
     </row>
     <row r="126" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B126" s="10">
         <v>3.82</v>
       </c>
       <c r="C126" s="32">
         <v>7.51</v>
       </c>
       <c r="D126" s="10">
         <v>10.94</v>
       </c>
-      <c r="E126" s="8"/>
+      <c r="E126" s="8">
+        <v>14.19</v>
+      </c>
       <c r="F126" s="8"/>
       <c r="G126" s="8"/>
       <c r="H126" s="10"/>
       <c r="I126" s="8"/>
       <c r="J126" s="8"/>
       <c r="K126" s="16"/>
       <c r="L126" s="16"/>
       <c r="M126" s="16"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
     </row>
     <row r="127" spans="1:17" s="1" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="62" t="s">
         <v>24</v>
       </c>
       <c r="B127" s="62"/>
       <c r="C127" s="62"/>
       <c r="D127" s="63"/>
       <c r="E127" s="63"/>
       <c r="F127" s="63"/>
       <c r="G127" s="63"/>
       <c r="H127" s="63"/>
       <c r="I127" s="63"/>
@@ -4976,51 +5014,53 @@
       </c>
       <c r="L136" s="19">
         <v>2053.41</v>
       </c>
       <c r="M136" s="1">
         <v>2266.5100000000002</v>
       </c>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
     </row>
     <row r="137" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A137" s="35">
         <v>2026</v>
       </c>
       <c r="B137" s="11">
         <v>1017.25</v>
       </c>
       <c r="C137" s="11">
         <v>1895.69</v>
       </c>
       <c r="D137" s="11">
         <v>2849.63</v>
       </c>
-      <c r="E137" s="11"/>
+      <c r="E137" s="11">
+        <v>3833.08</v>
+      </c>
       <c r="F137" s="48"/>
       <c r="G137" s="28"/>
       <c r="H137" s="48"/>
       <c r="I137" s="11"/>
       <c r="J137" s="48"/>
       <c r="K137" s="19"/>
       <c r="L137" s="19"/>
       <c r="M137" s="1"/>
       <c r="N137" s="1"/>
       <c r="O137" s="1"/>
       <c r="P137" s="1"/>
       <c r="Q137" s="1"/>
     </row>
     <row r="138" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="35" t="s">
         <v>18</v>
       </c>
       <c r="G138" s="29"/>
       <c r="H138" s="11"/>
       <c r="M138" s="11"/>
     </row>
     <row r="139" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="35">
         <v>2022</v>
       </c>
@@ -5191,51 +5231,53 @@
       </c>
       <c r="L142" s="8">
         <v>1804.38</v>
       </c>
       <c r="M142" s="10">
         <v>1990.95</v>
       </c>
       <c r="N142" s="1"/>
       <c r="O142" s="1"/>
       <c r="P142" s="1"/>
       <c r="Q142" s="1"/>
     </row>
     <row r="143" spans="1:17" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="43">
         <v>2026</v>
       </c>
       <c r="B143" s="16">
         <v>203.57</v>
       </c>
       <c r="C143" s="16">
         <v>379.36</v>
       </c>
       <c r="D143" s="16">
         <v>570.26</v>
       </c>
-      <c r="E143" s="16"/>
+      <c r="E143" s="16">
+        <v>767.07</v>
+      </c>
       <c r="F143" s="16"/>
       <c r="G143" s="16"/>
       <c r="H143" s="31"/>
       <c r="I143" s="16"/>
       <c r="J143" s="16"/>
       <c r="K143" s="16"/>
       <c r="L143" s="16"/>
       <c r="M143" s="32"/>
       <c r="N143" s="16"/>
       <c r="O143" s="16"/>
       <c r="P143" s="16"/>
       <c r="Q143" s="16"/>
     </row>
     <row r="144" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="H144" s="11"/>
       <c r="M144" s="11"/>
     </row>
     <row r="145" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="H145" s="11"/>
       <c r="M145" s="11"/>
     </row>
     <row r="146" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B146" s="3"/>
       <c r="C146" s="3"/>
       <c r="D146" s="3"/>
@@ -5455,51 +5497,53 @@
         <v>23</v>
       </c>
       <c r="K153" s="11" t="s">
         <v>23</v>
       </c>
       <c r="L153" s="11" t="s">
         <v>23</v>
       </c>
       <c r="M153" s="11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="154" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A154" s="35">
         <v>2026</v>
       </c>
       <c r="B154" s="11">
         <v>0</v>
       </c>
       <c r="C154" s="11">
         <v>0</v>
       </c>
       <c r="D154" s="11">
         <v>0</v>
       </c>
-      <c r="E154" s="11"/>
+      <c r="E154" s="11">
+        <v>0</v>
+      </c>
       <c r="F154" s="11"/>
       <c r="G154" s="11"/>
       <c r="H154" s="11"/>
       <c r="I154" s="11"/>
       <c r="J154" s="11"/>
       <c r="K154" s="11"/>
       <c r="L154" s="11"/>
       <c r="M154" s="11"/>
     </row>
     <row r="155" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A155" s="35" t="s">
         <v>18</v>
       </c>
       <c r="H155" s="11"/>
     </row>
     <row r="156" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A156" s="35">
         <v>2022</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C156" s="11" t="s">
         <v>23</v>
       </c>
@@ -5660,51 +5704,53 @@
       </c>
       <c r="L159" s="11" t="s">
         <v>23</v>
       </c>
       <c r="M159" s="11" t="s">
         <v>23</v>
       </c>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
     </row>
     <row r="160" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A160" s="35">
         <v>2026</v>
       </c>
       <c r="B160" s="11">
         <v>0</v>
       </c>
       <c r="C160" s="11">
         <v>0</v>
       </c>
       <c r="D160" s="11">
         <v>0</v>
       </c>
-      <c r="E160" s="11"/>
+      <c r="E160" s="11">
+        <v>0</v>
+      </c>
       <c r="F160" s="11"/>
       <c r="G160" s="11"/>
       <c r="H160" s="11"/>
       <c r="I160" s="11"/>
       <c r="J160" s="11"/>
       <c r="K160" s="11"/>
       <c r="L160" s="11"/>
       <c r="M160" s="11"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
     </row>
     <row r="161" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H161" s="11"/>
     </row>
     <row r="162" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="35">
         <v>2022</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>23</v>
@@ -5873,51 +5919,53 @@
       </c>
       <c r="L165" s="1">
         <v>66.48</v>
       </c>
       <c r="M165" s="11">
         <v>71.12</v>
       </c>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
     </row>
     <row r="166" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="35">
         <v>2026</v>
       </c>
       <c r="B166" s="11">
         <v>10.87</v>
       </c>
       <c r="C166" s="11">
         <v>20.239999999999998</v>
       </c>
       <c r="D166" s="11">
         <v>30.4</v>
       </c>
-      <c r="E166" s="11"/>
+      <c r="E166" s="11">
+        <v>10.35</v>
+      </c>
       <c r="F166" s="1"/>
       <c r="G166" s="11"/>
       <c r="H166" s="48"/>
       <c r="I166" s="11"/>
       <c r="J166" s="48"/>
       <c r="K166" s="1"/>
       <c r="L166" s="1"/>
       <c r="M166" s="11"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
     </row>
     <row r="167" spans="1:17" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="35" t="s">
         <v>17</v>
       </c>
       <c r="H167" s="11"/>
     </row>
     <row r="168" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="35">
         <v>2022</v>
       </c>
       <c r="B168" s="11" t="s">
         <v>23</v>
@@ -6086,51 +6134,53 @@
       </c>
       <c r="L171" s="8">
         <v>81.11</v>
       </c>
       <c r="M171" s="8">
         <v>86.34</v>
       </c>
       <c r="N171" s="1"/>
       <c r="O171" s="1"/>
       <c r="P171" s="1"/>
       <c r="Q171" s="1"/>
     </row>
     <row r="172" spans="1:17" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A172" s="41">
         <v>2026</v>
       </c>
       <c r="B172" s="16">
         <v>9.34</v>
       </c>
       <c r="C172" s="16">
         <v>17.14</v>
       </c>
       <c r="D172" s="16">
         <v>25.33</v>
       </c>
-      <c r="E172" s="16"/>
+      <c r="E172" s="16">
+        <v>33.119999999999997</v>
+      </c>
       <c r="F172" s="16"/>
       <c r="G172" s="16"/>
       <c r="H172" s="32"/>
       <c r="I172" s="16"/>
       <c r="J172" s="16"/>
       <c r="K172" s="16"/>
       <c r="L172" s="16"/>
       <c r="M172" s="16"/>
       <c r="N172" s="16"/>
       <c r="O172" s="16"/>
       <c r="P172" s="16"/>
       <c r="Q172" s="16"/>
     </row>
     <row r="173" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A173" s="44"/>
       <c r="H173" s="11"/>
     </row>
     <row r="174" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A174" s="44"/>
       <c r="H174" s="11"/>
     </row>
     <row r="175" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A175" s="44"/>
       <c r="B175" s="3"/>
       <c r="C175" s="3"/>
@@ -6351,51 +6401,53 @@
         <v>0.66</v>
       </c>
       <c r="K182" s="1">
         <v>0.86</v>
       </c>
       <c r="L182" s="1">
         <v>0.96</v>
       </c>
       <c r="M182" s="1">
         <v>0.96</v>
       </c>
     </row>
     <row r="183" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A183" s="35">
         <v>2026</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C183" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D183" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="E183" s="11"/>
+      <c r="E183" s="11" t="s">
+        <v>23</v>
+      </c>
       <c r="F183" s="11"/>
       <c r="H183" s="11"/>
     </row>
     <row r="184" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A184" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="H184" s="11"/>
     </row>
     <row r="185" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
@@ -6553,51 +6605,53 @@
         <v>0</v>
       </c>
       <c r="K188" s="11">
         <v>0</v>
       </c>
       <c r="L188" s="1">
         <v>0</v>
       </c>
       <c r="M188" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A189" s="35">
         <v>2026</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C189" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D189" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="E189" s="11"/>
+      <c r="E189" s="11" t="s">
+        <v>23</v>
+      </c>
       <c r="F189" s="11"/>
       <c r="H189" s="11"/>
       <c r="J189" s="11"/>
       <c r="K189" s="11"/>
     </row>
     <row r="190" spans="1:13" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A190" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="H190" s="11"/>
@@ -6757,51 +6811,53 @@
         <v>10.07</v>
       </c>
       <c r="K194" s="1">
         <v>10.4</v>
       </c>
       <c r="L194" s="1">
         <v>10.51</v>
       </c>
       <c r="M194" s="1">
         <v>10.51</v>
       </c>
     </row>
     <row r="195" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A195" s="35">
         <v>2026</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C195" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D195" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="E195" s="11"/>
+      <c r="E195" s="11" t="s">
+        <v>23</v>
+      </c>
       <c r="F195" s="11"/>
       <c r="H195" s="48"/>
     </row>
     <row r="196" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A196" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="H196" s="11"/>
     </row>
     <row r="197" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">