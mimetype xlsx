--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12420"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="35">
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
     <t>автобусами</t>
   </si>
   <si>
     <t>такси</t>
   </si>
   <si>
     <t>автобусов</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     </r>
   </si>
   <si>
     <r>
       <t>Автомобильный и городской электрический транспорт</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>,</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>0,0,</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -290,51 +293,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -405,90 +408,93 @@
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -758,114 +764,114 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q210"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N17" sqref="N16:O17"/>
+      <selection activeCell="T12" sqref="T11:U12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="33" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="33" customWidth="1"/>
     <col min="3" max="3" width="10" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="33" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="33" customWidth="1"/>
     <col min="6" max="6" width="9" style="33" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="33" customWidth="1"/>
-    <col min="8" max="8" width="10.7109375" style="58" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" style="57" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="33" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="33" customWidth="1"/>
     <col min="11" max="11" width="9.7109375" style="34" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="34" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="33" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="33" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="33" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G1" s="3"/>
-      <c r="H1" s="55"/>
+      <c r="H1" s="54"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
     </row>
     <row r="2" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="H2" s="11"/>
     </row>
     <row r="3" spans="1:17" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="56" t="s">
+      <c r="H3" s="55" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="8"/>
     </row>
     <row r="4" spans="1:17" s="1" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="10"/>
       <c r="H4" s="11"/>
@@ -1044,51 +1050,53 @@
       </c>
       <c r="M8" s="1">
         <v>94313.279999999999</v>
       </c>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
     </row>
     <row r="9" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="35">
         <v>2026</v>
       </c>
       <c r="B9" s="13">
         <v>8147.14</v>
       </c>
       <c r="C9" s="48">
         <v>15866.61</v>
       </c>
       <c r="D9" s="1">
         <v>23637.91</v>
       </c>
       <c r="E9" s="10">
         <v>30895.45</v>
       </c>
-      <c r="F9" s="48"/>
+      <c r="F9" s="48">
+        <v>38568.879999999997</v>
+      </c>
       <c r="G9" s="1"/>
       <c r="H9" s="11"/>
       <c r="I9" s="48"/>
       <c r="J9" s="48"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
     </row>
     <row r="10" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="H10" s="11"/>
     </row>
     <row r="11" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="35">
         <v>2022</v>
       </c>
       <c r="B11" s="11" t="s">
@@ -1261,51 +1269,53 @@
       </c>
       <c r="M14" s="1">
         <v>19051.169999999998</v>
       </c>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
     </row>
     <row r="15" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="35">
         <v>2026</v>
       </c>
       <c r="B15" s="13">
         <v>1692.79</v>
       </c>
       <c r="C15" s="8">
         <v>3025.15</v>
       </c>
       <c r="D15" s="1">
         <v>4486.24</v>
       </c>
       <c r="E15" s="1">
         <v>5607.03</v>
       </c>
-      <c r="F15" s="1"/>
+      <c r="F15" s="1">
+        <v>7032.53</v>
+      </c>
       <c r="G15" s="1"/>
       <c r="H15" s="11"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
     </row>
     <row r="16" spans="1:17" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="11"/>
     </row>
     <row r="17" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="35">
         <v>2022</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>23</v>
       </c>
@@ -1476,51 +1486,53 @@
       </c>
       <c r="M20" s="1">
         <v>55912.25</v>
       </c>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
     </row>
     <row r="21" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="35">
         <v>2026</v>
       </c>
       <c r="B21" s="13">
         <v>3918.33</v>
       </c>
       <c r="C21" s="48">
         <v>7910.03</v>
       </c>
       <c r="D21" s="1">
         <v>12321.45</v>
       </c>
       <c r="E21" s="1">
         <v>17324.8</v>
       </c>
-      <c r="F21" s="48"/>
+      <c r="F21" s="59">
+        <v>21712.720000000001</v>
+      </c>
       <c r="G21" s="1"/>
       <c r="H21" s="11"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
     </row>
     <row r="22" spans="1:17" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="39" t="s">
         <v>17</v>
       </c>
       <c r="H22" s="11"/>
     </row>
     <row r="23" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35">
         <v>2022</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>23</v>
       </c>
@@ -1675,138 +1687,140 @@
         <v>632.61</v>
       </c>
       <c r="H26" s="10">
         <v>767</v>
       </c>
       <c r="I26" s="8">
         <v>897.96</v>
       </c>
       <c r="J26" s="8">
         <v>1000.8</v>
       </c>
       <c r="K26" s="8">
         <v>1110.96</v>
       </c>
       <c r="L26" s="8">
         <v>1214.1400000000001</v>
       </c>
       <c r="M26" s="8">
         <v>1321.69</v>
       </c>
       <c r="N26" s="8"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
     </row>
-    <row r="27" spans="1:17" s="50" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:17" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="41">
         <v>2026</v>
       </c>
       <c r="B27" s="15">
         <v>106.74</v>
       </c>
       <c r="C27" s="16">
         <v>200.09</v>
       </c>
       <c r="D27" s="16">
         <v>309.89999999999998</v>
       </c>
       <c r="E27" s="16">
         <v>415.23</v>
       </c>
-      <c r="F27" s="16"/>
+      <c r="F27" s="16">
+        <v>524.91</v>
+      </c>
       <c r="G27" s="16"/>
       <c r="H27" s="32"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
-      <c r="N27" s="16"/>
-[...2 lines deleted...]
-      <c r="Q27" s="16"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8"/>
+      <c r="P27" s="8"/>
+      <c r="Q27" s="8"/>
     </row>
     <row r="28" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="64" t="s">
+      <c r="A28" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="64"/>
-[...7 lines deleted...]
-      <c r="J28" s="65"/>
+      <c r="B28" s="63"/>
+      <c r="C28" s="63"/>
+      <c r="D28" s="64"/>
+      <c r="E28" s="64"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="64"/>
     </row>
     <row r="29" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D29" s="11"/>
       <c r="H29" s="11"/>
     </row>
     <row r="30" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G30" s="3"/>
-      <c r="H30" s="55"/>
+      <c r="H30" s="54"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
     </row>
     <row r="31" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
       <c r="H31" s="11"/>
     </row>
     <row r="32" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A32" s="5"/>
       <c r="B32" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="H32" s="56" t="s">
+      <c r="H32" s="55" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J32" s="6" t="s">
         <v>10</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>11</v>
       </c>
       <c r="L32" s="6" t="s">
         <v>12</v>
       </c>
       <c r="M32" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N32" s="8"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H33" s="11"/>
     </row>
@@ -1968,51 +1982,53 @@
         <v>15288.31</v>
       </c>
       <c r="L37" s="1">
         <v>16980.28</v>
       </c>
       <c r="M37" s="1">
         <v>18929.68</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="35">
         <v>2026</v>
       </c>
       <c r="B38" s="1">
         <v>1593.52</v>
       </c>
       <c r="C38" s="1">
         <v>2728.24</v>
       </c>
       <c r="D38" s="1">
         <v>3981.09</v>
       </c>
       <c r="E38" s="1">
         <v>4769.99</v>
       </c>
-      <c r="F38" s="48"/>
+      <c r="F38" s="59">
+        <v>6001.49</v>
+      </c>
       <c r="H38" s="11"/>
       <c r="J38" s="48"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A39" s="40" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="11"/>
       <c r="M39" s="11"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="40">
         <v>2022</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>23</v>
@@ -2159,50 +2175,53 @@
         <v>12760.17</v>
       </c>
       <c r="L43" s="1">
         <v>14224.41</v>
       </c>
       <c r="M43" s="1">
         <v>16221.1</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="35">
         <v>2026</v>
       </c>
       <c r="B44" s="1">
         <v>1442.53</v>
       </c>
       <c r="C44" s="1">
         <v>2542.8200000000002</v>
       </c>
       <c r="D44" s="1">
         <v>3769.09</v>
       </c>
       <c r="E44" s="1">
         <v>4628.74</v>
       </c>
+      <c r="F44" s="1">
+        <v>5803.56</v>
+      </c>
       <c r="H44" s="11"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
       <c r="H45" s="11"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="40">
         <v>2022</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="11" t="s">
@@ -2346,50 +2365,53 @@
       <c r="K49" s="1">
         <v>860.81</v>
       </c>
       <c r="L49" s="1">
         <v>938.22</v>
       </c>
       <c r="M49" s="1">
         <v>1023.02</v>
       </c>
     </row>
     <row r="50" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="35">
         <v>2026</v>
       </c>
       <c r="B50" s="11">
         <v>88.49</v>
       </c>
       <c r="C50" s="1">
         <v>163.06</v>
       </c>
       <c r="D50" s="1">
         <v>209.37</v>
       </c>
       <c r="E50" s="1">
         <v>317.27999999999997</v>
+      </c>
+      <c r="F50" s="59">
+        <v>396.81</v>
       </c>
       <c r="H50" s="11"/>
     </row>
     <row r="51" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A51" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B51" s="11"/>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="H51" s="11"/>
     </row>
     <row r="52" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="35">
         <v>2022</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C52" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>23</v>
       </c>
@@ -2522,116 +2544,125 @@
       <c r="F55" s="8">
         <v>279.5</v>
       </c>
       <c r="G55" s="8">
         <v>351.27</v>
       </c>
       <c r="H55" s="10">
         <v>433.38</v>
       </c>
       <c r="I55" s="8">
         <v>513.04</v>
       </c>
       <c r="J55" s="8">
         <v>565.19000000000005</v>
       </c>
       <c r="K55" s="8">
         <v>624.38</v>
       </c>
       <c r="L55" s="8">
         <v>680.65</v>
       </c>
       <c r="M55" s="8">
         <v>740.91</v>
       </c>
     </row>
-    <row r="56" spans="1:17" s="16" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:17" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="41">
         <v>2026</v>
       </c>
       <c r="B56" s="32">
         <v>61.62</v>
       </c>
       <c r="C56" s="16">
         <v>110.52</v>
       </c>
       <c r="D56" s="16">
         <v>148.53</v>
       </c>
       <c r="E56" s="16">
         <v>227.01</v>
       </c>
+      <c r="F56" s="16">
+        <v>288.77999999999997</v>
+      </c>
+      <c r="G56" s="16"/>
       <c r="H56" s="32"/>
+      <c r="I56" s="16"/>
+      <c r="J56" s="16"/>
+      <c r="K56" s="16"/>
+      <c r="L56" s="16"/>
+      <c r="M56" s="16"/>
     </row>
     <row r="57" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D57" s="11"/>
       <c r="H57" s="11"/>
     </row>
     <row r="58" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D58" s="11"/>
       <c r="H58" s="11"/>
     </row>
     <row r="59" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="18" t="s">
         <v>30</v>
       </c>
       <c r="G59" s="3"/>
-      <c r="H59" s="55"/>
+      <c r="H59" s="54"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3"/>
       <c r="K59" s="3"/>
       <c r="L59" s="3"/>
       <c r="M59" s="3"/>
     </row>
     <row r="60" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="4"/>
       <c r="H60" s="11"/>
     </row>
     <row r="61" spans="1:17" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="5"/>
       <c r="B61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G61" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="H61" s="56" t="s">
+      <c r="H61" s="55" t="s">
         <v>22</v>
       </c>
       <c r="I61" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J61" s="6" t="s">
         <v>10</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>11</v>
       </c>
       <c r="L61" s="6" t="s">
         <v>12</v>
       </c>
       <c r="M61" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N61" s="8"/>
     </row>
     <row r="62" spans="1:17" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H62" s="11"/>
     </row>
@@ -2764,96 +2795,98 @@
       </c>
       <c r="M65" s="11">
         <v>77507.199999999997</v>
       </c>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
     </row>
     <row r="66" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="35">
         <v>2025</v>
       </c>
       <c r="B66" s="11">
         <v>5522.88</v>
       </c>
       <c r="C66" s="11">
         <v>10970.28</v>
       </c>
       <c r="D66" s="11">
         <v>16552.38</v>
       </c>
       <c r="E66" s="11">
         <v>22293.47</v>
       </c>
-      <c r="F66" s="48">
+      <c r="F66" s="65">
         <v>28110.83</v>
       </c>
       <c r="G66" s="11">
         <v>33930.65</v>
       </c>
       <c r="H66" s="11">
         <v>40644.31</v>
       </c>
       <c r="I66" s="1">
         <v>47359.88</v>
       </c>
       <c r="J66" s="48">
         <v>54496.69</v>
       </c>
       <c r="K66" s="19">
         <v>60736.93</v>
       </c>
       <c r="L66" s="1">
         <v>66978.7</v>
       </c>
       <c r="M66" s="11">
         <v>73116.13</v>
       </c>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
     </row>
     <row r="67" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="35">
         <v>2026</v>
       </c>
       <c r="B67" s="11">
         <v>5536.36</v>
       </c>
       <c r="C67" s="11">
         <v>11242.67</v>
       </c>
       <c r="D67" s="11">
         <v>16807.189999999999</v>
       </c>
       <c r="E67" s="11">
         <v>22292.37</v>
       </c>
-      <c r="F67" s="48"/>
+      <c r="F67" s="59">
+        <v>27791.98</v>
+      </c>
       <c r="G67" s="11"/>
       <c r="H67" s="11"/>
       <c r="I67" s="1"/>
       <c r="J67" s="48"/>
       <c r="K67" s="19"/>
       <c r="L67" s="1"/>
       <c r="M67" s="11"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1"/>
       <c r="P67" s="1"/>
       <c r="Q67" s="1"/>
     </row>
     <row r="68" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A68" s="35" t="s">
         <v>18</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H68" s="11"/>
     </row>
     <row r="69" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="35">
         <v>2022</v>
       </c>
@@ -3027,51 +3060,53 @@
       </c>
       <c r="M72" s="11">
         <v>839.22</v>
       </c>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
     </row>
     <row r="73" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="35">
         <v>2026</v>
       </c>
       <c r="B73" s="11">
         <v>46.69</v>
       </c>
       <c r="C73" s="11">
         <v>102.96</v>
       </c>
       <c r="D73" s="11">
         <v>146.88</v>
       </c>
       <c r="E73" s="11">
         <v>211.22</v>
       </c>
-      <c r="F73" s="11"/>
+      <c r="F73" s="11">
+        <v>273.33999999999997</v>
+      </c>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11"/>
       <c r="J73" s="11"/>
       <c r="K73" s="11"/>
       <c r="L73" s="11"/>
       <c r="M73" s="11"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
     </row>
     <row r="74" spans="1:17" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H74" s="11"/>
     </row>
     <row r="75" spans="1:17" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="35">
         <v>2022</v>
       </c>
       <c r="H75" s="11"/>
     </row>
     <row r="76" spans="1:17" s="12" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
@@ -3640,51 +3675,51 @@
         <v>45503.06</v>
       </c>
       <c r="L91" s="1">
         <v>50155.25</v>
       </c>
       <c r="M91" s="11">
         <v>54807.6</v>
       </c>
       <c r="N91" s="1"/>
       <c r="O91" s="1"/>
       <c r="P91" s="1"/>
       <c r="Q91" s="1"/>
     </row>
     <row r="92" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B92" s="22"/>
       <c r="C92" s="22"/>
       <c r="D92" s="22"/>
       <c r="E92" s="13"/>
       <c r="F92" s="22"/>
       <c r="G92" s="22"/>
       <c r="H92" s="22"/>
       <c r="I92" s="22"/>
-      <c r="J92" s="59" t="s">
+      <c r="J92" s="58" t="s">
         <v>33</v>
       </c>
       <c r="K92" s="22"/>
       <c r="L92" s="1"/>
       <c r="M92" s="11"/>
       <c r="N92" s="1"/>
       <c r="O92" s="1"/>
       <c r="P92" s="1"/>
       <c r="Q92" s="1"/>
     </row>
     <row r="93" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B93" s="22">
         <v>3579.38</v>
       </c>
       <c r="C93" s="22">
         <v>7533.85</v>
       </c>
       <c r="D93" s="22">
         <v>11673.07</v>
       </c>
       <c r="E93" s="13">
         <v>16330.97</v>
@@ -3769,143 +3804,151 @@
       </c>
       <c r="B95" s="22"/>
       <c r="C95" s="22"/>
       <c r="D95" s="22"/>
       <c r="E95" s="13"/>
       <c r="F95" s="22"/>
       <c r="G95" s="22"/>
       <c r="H95" s="22"/>
       <c r="I95" s="22"/>
       <c r="J95" s="48"/>
       <c r="K95" s="22"/>
       <c r="L95" s="1"/>
       <c r="M95" s="11"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
     </row>
     <row r="96" spans="1:17" s="12" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A96" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B96" s="22">
         <v>3818.97</v>
       </c>
-      <c r="C96" s="60">
+      <c r="C96" s="59">
         <v>7756.73</v>
       </c>
       <c r="D96" s="22">
         <v>12044.47</v>
       </c>
       <c r="E96" s="13">
         <v>16967.169999999998</v>
       </c>
-      <c r="F96" s="22"/>
+      <c r="F96" s="59">
+        <v>21263.52</v>
+      </c>
       <c r="G96" s="22"/>
       <c r="H96" s="22"/>
       <c r="I96" s="22"/>
       <c r="J96" s="48"/>
       <c r="K96" s="22"/>
       <c r="L96" s="1"/>
       <c r="M96" s="11"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
     </row>
     <row r="97" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B97" s="22"/>
-      <c r="C97" s="61" t="s">
+      <c r="C97" s="60" t="s">
         <v>33</v>
       </c>
       <c r="D97" s="22"/>
       <c r="E97" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="F97" s="22"/>
+      <c r="F97" s="60" t="s">
+        <v>33</v>
+      </c>
       <c r="G97" s="22"/>
       <c r="H97" s="22"/>
       <c r="I97" s="22"/>
       <c r="J97" s="48"/>
       <c r="K97" s="22"/>
       <c r="L97" s="1"/>
       <c r="M97" s="11"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
     </row>
     <row r="98" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A98" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="22">
         <v>3451.89</v>
       </c>
-      <c r="C98" s="60">
+      <c r="C98" s="59">
         <v>7039.47</v>
       </c>
       <c r="D98" s="22">
         <v>10995.85</v>
       </c>
       <c r="E98" s="13">
         <v>15601.4</v>
       </c>
-      <c r="F98" s="22"/>
+      <c r="F98" s="59">
+        <v>19809.240000000002</v>
+      </c>
       <c r="G98" s="22"/>
       <c r="H98" s="22"/>
       <c r="I98" s="22"/>
       <c r="J98" s="48"/>
       <c r="K98" s="22"/>
       <c r="L98" s="1"/>
       <c r="M98" s="11"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
     </row>
     <row r="99" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B99" s="22">
         <v>367.08</v>
       </c>
-      <c r="C99" s="60">
+      <c r="C99" s="59">
         <v>717.26</v>
       </c>
       <c r="D99" s="22">
         <v>1048.6199999999999</v>
       </c>
       <c r="E99" s="13">
         <v>1365.77</v>
       </c>
-      <c r="F99" s="22"/>
+      <c r="F99" s="59">
+        <v>1454.27</v>
+      </c>
       <c r="G99" s="22"/>
       <c r="H99" s="22"/>
       <c r="I99" s="22"/>
       <c r="J99" s="48"/>
       <c r="K99" s="22"/>
       <c r="L99" s="1"/>
       <c r="M99" s="11"/>
       <c r="N99" s="1"/>
       <c r="O99" s="1"/>
       <c r="P99" s="1"/>
       <c r="Q99" s="1"/>
     </row>
     <row r="100" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A100" s="37"/>
       <c r="B100" s="22"/>
       <c r="C100" s="22"/>
       <c r="D100" s="22"/>
       <c r="E100" s="13"/>
       <c r="F100" s="22"/>
       <c r="G100" s="22"/>
       <c r="H100" s="22"/>
       <c r="I100" s="22"/>
       <c r="J100" s="48"/>
       <c r="K100" s="22"/>
       <c r="L100" s="1"/>
@@ -4643,203 +4686,209 @@
       <c r="J122" s="8"/>
       <c r="K122" s="49"/>
       <c r="L122" s="8"/>
       <c r="M122" s="8"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
     </row>
     <row r="123" spans="1:17" s="12" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A123" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B123" s="10">
         <v>35.79</v>
       </c>
       <c r="C123" s="10">
         <v>72.430000000000007</v>
       </c>
       <c r="D123" s="10">
         <v>111.48</v>
       </c>
       <c r="E123" s="8">
         <v>155.1</v>
       </c>
-      <c r="F123" s="8"/>
+      <c r="F123" s="8">
+        <v>193.74</v>
+      </c>
       <c r="G123" s="8"/>
       <c r="H123" s="10"/>
       <c r="I123" s="8"/>
       <c r="J123" s="8"/>
       <c r="K123" s="8"/>
       <c r="L123" s="8"/>
       <c r="M123" s="8"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
     </row>
     <row r="124" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A124" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B124" s="10"/>
       <c r="C124" s="10"/>
       <c r="D124" s="10"/>
       <c r="E124" s="8"/>
       <c r="F124" s="8"/>
       <c r="G124" s="8"/>
       <c r="H124" s="10"/>
       <c r="I124" s="8"/>
       <c r="J124" s="8"/>
       <c r="K124" s="8"/>
       <c r="L124" s="8"/>
       <c r="M124" s="8"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
     </row>
     <row r="125" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="25" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="10">
         <v>31.96</v>
       </c>
       <c r="C125" s="10">
         <v>64.92</v>
       </c>
       <c r="D125" s="10">
         <v>100.54</v>
       </c>
       <c r="E125" s="8">
         <v>140.91</v>
       </c>
-      <c r="F125" s="8"/>
+      <c r="F125" s="8">
+        <v>178.39</v>
+      </c>
       <c r="G125" s="8"/>
       <c r="H125" s="10"/>
       <c r="I125" s="8"/>
       <c r="J125" s="8"/>
       <c r="K125" s="8"/>
       <c r="L125" s="8"/>
       <c r="M125" s="8"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
     </row>
     <row r="126" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B126" s="10">
         <v>3.82</v>
       </c>
       <c r="C126" s="32">
         <v>7.51</v>
       </c>
       <c r="D126" s="10">
         <v>10.94</v>
       </c>
       <c r="E126" s="8">
         <v>14.19</v>
       </c>
-      <c r="F126" s="8"/>
+      <c r="F126" s="8">
+        <v>15.36</v>
+      </c>
       <c r="G126" s="8"/>
       <c r="H126" s="10"/>
       <c r="I126" s="8"/>
       <c r="J126" s="8"/>
       <c r="K126" s="16"/>
       <c r="L126" s="16"/>
       <c r="M126" s="16"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
     </row>
     <row r="127" spans="1:17" s="1" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="62" t="s">
+      <c r="A127" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B127" s="62"/>
-[...7 lines deleted...]
-      <c r="J127" s="63"/>
+      <c r="B127" s="61"/>
+      <c r="C127" s="61"/>
+      <c r="D127" s="62"/>
+      <c r="E127" s="62"/>
+      <c r="F127" s="62"/>
+      <c r="G127" s="62"/>
+      <c r="H127" s="62"/>
+      <c r="I127" s="62"/>
+      <c r="J127" s="62"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2"/>
       <c r="M127" s="2"/>
     </row>
     <row r="128" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A128" s="21"/>
       <c r="B128" s="11"/>
       <c r="H128" s="11"/>
     </row>
     <row r="129" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D129" s="3"/>
       <c r="E129" s="26" t="s">
         <v>26</v>
       </c>
       <c r="F129" s="27"/>
       <c r="G129" s="27"/>
-      <c r="H129" s="55"/>
+      <c r="H129" s="54"/>
       <c r="I129" s="3"/>
       <c r="J129" s="3"/>
       <c r="K129" s="3"/>
       <c r="L129" s="3"/>
       <c r="M129" s="3"/>
     </row>
     <row r="130" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A130" s="4"/>
       <c r="H130" s="11"/>
     </row>
     <row r="131" spans="1:17" s="1" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="5"/>
       <c r="B131" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E131" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F131" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G131" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="H131" s="56" t="s">
+      <c r="H131" s="55" t="s">
         <v>22</v>
       </c>
       <c r="I131" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J131" s="6" t="s">
         <v>10</v>
       </c>
       <c r="K131" s="6" t="s">
         <v>11</v>
       </c>
       <c r="L131" s="6" t="s">
         <v>12</v>
       </c>
       <c r="M131" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N131" s="8"/>
     </row>
     <row r="132" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A132" s="9" t="s">
         <v>14</v>
       </c>
       <c r="H132" s="11"/>
     </row>
@@ -5017,51 +5066,53 @@
       </c>
       <c r="M136" s="1">
         <v>2266.5100000000002</v>
       </c>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
     </row>
     <row r="137" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A137" s="35">
         <v>2026</v>
       </c>
       <c r="B137" s="11">
         <v>1017.25</v>
       </c>
       <c r="C137" s="11">
         <v>1895.69</v>
       </c>
       <c r="D137" s="11">
         <v>2849.63</v>
       </c>
       <c r="E137" s="11">
         <v>3833.08</v>
       </c>
-      <c r="F137" s="48"/>
+      <c r="F137" s="59">
+        <v>4775.32</v>
+      </c>
       <c r="G137" s="28"/>
       <c r="H137" s="48"/>
       <c r="I137" s="11"/>
       <c r="J137" s="48"/>
       <c r="K137" s="19"/>
       <c r="L137" s="19"/>
       <c r="M137" s="1"/>
       <c r="N137" s="1"/>
       <c r="O137" s="1"/>
       <c r="P137" s="1"/>
       <c r="Q137" s="1"/>
     </row>
     <row r="138" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="35" t="s">
         <v>18</v>
       </c>
       <c r="G138" s="29"/>
       <c r="H138" s="11"/>
       <c r="M138" s="11"/>
     </row>
     <row r="139" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="35">
         <v>2022</v>
       </c>
       <c r="B139" s="11" t="s">
@@ -5218,127 +5269,129 @@
         <v>978.12</v>
       </c>
       <c r="H142" s="30">
         <v>1140.44</v>
       </c>
       <c r="I142" s="8">
         <v>1308.49</v>
       </c>
       <c r="J142" s="8">
         <v>1474.64</v>
       </c>
       <c r="K142" s="8">
         <v>1643.38</v>
       </c>
       <c r="L142" s="8">
         <v>1804.38</v>
       </c>
       <c r="M142" s="10">
         <v>1990.95</v>
       </c>
       <c r="N142" s="1"/>
       <c r="O142" s="1"/>
       <c r="P142" s="1"/>
       <c r="Q142" s="1"/>
     </row>
-    <row r="143" spans="1:17" s="50" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:17" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="43">
         <v>2026</v>
       </c>
       <c r="B143" s="16">
         <v>203.57</v>
       </c>
       <c r="C143" s="16">
         <v>379.36</v>
       </c>
       <c r="D143" s="16">
         <v>570.26</v>
       </c>
       <c r="E143" s="16">
         <v>767.07</v>
       </c>
-      <c r="F143" s="16"/>
+      <c r="F143" s="16">
+        <v>955.63</v>
+      </c>
       <c r="G143" s="16"/>
       <c r="H143" s="31"/>
       <c r="I143" s="16"/>
       <c r="J143" s="16"/>
       <c r="K143" s="16"/>
       <c r="L143" s="16"/>
       <c r="M143" s="32"/>
-      <c r="N143" s="16"/>
-[...2 lines deleted...]
-      <c r="Q143" s="16"/>
+      <c r="N143" s="8"/>
+      <c r="O143" s="8"/>
+      <c r="P143" s="8"/>
+      <c r="Q143" s="8"/>
     </row>
     <row r="144" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="H144" s="11"/>
       <c r="M144" s="11"/>
     </row>
     <row r="145" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="H145" s="11"/>
       <c r="M145" s="11"/>
     </row>
     <row r="146" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B146" s="3"/>
       <c r="C146" s="3"/>
       <c r="D146" s="3"/>
       <c r="F146" s="3" t="s">
         <v>27</v>
       </c>
       <c r="G146" s="3"/>
-      <c r="H146" s="55"/>
+      <c r="H146" s="54"/>
       <c r="I146" s="3"/>
       <c r="J146" s="3"/>
       <c r="K146" s="3"/>
       <c r="L146" s="3"/>
       <c r="M146" s="3"/>
     </row>
     <row r="147" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A147" s="4"/>
       <c r="H147" s="11"/>
     </row>
     <row r="148" spans="1:17" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="5"/>
       <c r="B148" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F148" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G148" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="H148" s="56" t="s">
+      <c r="H148" s="55" t="s">
         <v>22</v>
       </c>
       <c r="I148" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J148" s="6" t="s">
         <v>10</v>
       </c>
       <c r="K148" s="6" t="s">
         <v>11</v>
       </c>
       <c r="L148" s="6" t="s">
         <v>12</v>
       </c>
       <c r="M148" s="7" t="s">
         <v>13</v>
       </c>
       <c r="N148" s="8"/>
     </row>
     <row r="149" spans="1:17" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="9" t="s">
         <v>0</v>
       </c>
       <c r="H149" s="11"/>
     </row>
@@ -5500,51 +5553,53 @@
         <v>23</v>
       </c>
       <c r="L153" s="11" t="s">
         <v>23</v>
       </c>
       <c r="M153" s="11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="154" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A154" s="35">
         <v>2026</v>
       </c>
       <c r="B154" s="11">
         <v>0</v>
       </c>
       <c r="C154" s="11">
         <v>0</v>
       </c>
       <c r="D154" s="11">
         <v>0</v>
       </c>
       <c r="E154" s="11">
         <v>0</v>
       </c>
-      <c r="F154" s="11"/>
+      <c r="F154" s="11">
+        <v>0</v>
+      </c>
       <c r="G154" s="11"/>
       <c r="H154" s="11"/>
       <c r="I154" s="11"/>
       <c r="J154" s="11"/>
       <c r="K154" s="11"/>
       <c r="L154" s="11"/>
       <c r="M154" s="11"/>
     </row>
     <row r="155" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A155" s="35" t="s">
         <v>18</v>
       </c>
       <c r="H155" s="11"/>
     </row>
     <row r="156" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A156" s="35">
         <v>2022</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C156" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D156" s="11" t="s">
@@ -5707,51 +5762,53 @@
       </c>
       <c r="M159" s="11" t="s">
         <v>23</v>
       </c>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
     </row>
     <row r="160" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A160" s="35">
         <v>2026</v>
       </c>
       <c r="B160" s="11">
         <v>0</v>
       </c>
       <c r="C160" s="11">
         <v>0</v>
       </c>
       <c r="D160" s="11">
         <v>0</v>
       </c>
       <c r="E160" s="11">
         <v>0</v>
       </c>
-      <c r="F160" s="11"/>
+      <c r="F160" s="11">
+        <v>0</v>
+      </c>
       <c r="G160" s="11"/>
       <c r="H160" s="11"/>
       <c r="I160" s="11"/>
       <c r="J160" s="11"/>
       <c r="K160" s="11"/>
       <c r="L160" s="11"/>
       <c r="M160" s="11"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
     </row>
     <row r="161" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H161" s="11"/>
     </row>
     <row r="162" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="35">
         <v>2022</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>23</v>
       </c>
@@ -5922,51 +5979,53 @@
       </c>
       <c r="M165" s="11">
         <v>71.12</v>
       </c>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
     </row>
     <row r="166" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="35">
         <v>2026</v>
       </c>
       <c r="B166" s="11">
         <v>10.87</v>
       </c>
       <c r="C166" s="11">
         <v>20.239999999999998</v>
       </c>
       <c r="D166" s="11">
         <v>30.4</v>
       </c>
       <c r="E166" s="11">
         <v>10.35</v>
       </c>
-      <c r="F166" s="1"/>
+      <c r="F166" s="1">
+        <v>52.23</v>
+      </c>
       <c r="G166" s="11"/>
       <c r="H166" s="48"/>
       <c r="I166" s="11"/>
       <c r="J166" s="48"/>
       <c r="K166" s="1"/>
       <c r="L166" s="1"/>
       <c r="M166" s="11"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
     </row>
     <row r="167" spans="1:17" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="35" t="s">
         <v>17</v>
       </c>
       <c r="H167" s="11"/>
     </row>
     <row r="168" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="35">
         <v>2022</v>
       </c>
       <c r="B168" s="11" t="s">
         <v>23</v>
       </c>
@@ -6121,129 +6180,131 @@
         <v>39.79</v>
       </c>
       <c r="H171" s="10">
         <v>52.29</v>
       </c>
       <c r="I171" s="8">
         <v>63.83</v>
       </c>
       <c r="J171" s="8">
         <v>70.13</v>
       </c>
       <c r="K171" s="8">
         <v>75.78</v>
       </c>
       <c r="L171" s="8">
         <v>81.11</v>
       </c>
       <c r="M171" s="8">
         <v>86.34</v>
       </c>
       <c r="N171" s="1"/>
       <c r="O171" s="1"/>
       <c r="P171" s="1"/>
       <c r="Q171" s="1"/>
     </row>
-    <row r="172" spans="1:17" s="50" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:17" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A172" s="41">
         <v>2026</v>
       </c>
       <c r="B172" s="16">
         <v>9.34</v>
       </c>
       <c r="C172" s="16">
         <v>17.14</v>
       </c>
       <c r="D172" s="16">
         <v>25.33</v>
       </c>
       <c r="E172" s="16">
         <v>33.119999999999997</v>
       </c>
-      <c r="F172" s="16"/>
+      <c r="F172" s="16">
+        <v>42.39</v>
+      </c>
       <c r="G172" s="16"/>
       <c r="H172" s="32"/>
       <c r="I172" s="16"/>
       <c r="J172" s="16"/>
       <c r="K172" s="16"/>
       <c r="L172" s="16"/>
       <c r="M172" s="16"/>
-      <c r="N172" s="16"/>
-[...2 lines deleted...]
-      <c r="Q172" s="16"/>
+      <c r="N172" s="8"/>
+      <c r="O172" s="8"/>
+      <c r="P172" s="8"/>
+      <c r="Q172" s="8"/>
     </row>
     <row r="173" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A173" s="44"/>
       <c r="H173" s="11"/>
     </row>
     <row r="174" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A174" s="44"/>
       <c r="H174" s="11"/>
     </row>
     <row r="175" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A175" s="44"/>
       <c r="B175" s="3"/>
       <c r="C175" s="3"/>
       <c r="D175" s="3"/>
       <c r="E175" s="3"/>
       <c r="F175" s="3" t="s">
         <v>25</v>
       </c>
       <c r="G175" s="3"/>
-      <c r="H175" s="55"/>
+      <c r="H175" s="54"/>
       <c r="I175" s="3"/>
       <c r="J175" s="3"/>
       <c r="K175" s="3"/>
       <c r="L175" s="3"/>
       <c r="M175" s="3"/>
     </row>
     <row r="176" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A176" s="45"/>
       <c r="H176" s="11"/>
     </row>
     <row r="177" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A177" s="46"/>
       <c r="B177" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E177" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F177" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G177" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="H177" s="56" t="s">
+      <c r="H177" s="55" t="s">
         <v>22</v>
       </c>
       <c r="I177" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J177" s="6" t="s">
         <v>10</v>
       </c>
       <c r="K177" s="6" t="s">
         <v>11</v>
       </c>
       <c r="L177" s="6" t="s">
         <v>12</v>
       </c>
       <c r="M177" s="7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="178" spans="1:13" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A178" s="35" t="s">
         <v>0</v>
       </c>
       <c r="H178" s="11"/>
     </row>
     <row r="179" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
@@ -6404,51 +6465,53 @@
         <v>0.86</v>
       </c>
       <c r="L182" s="1">
         <v>0.96</v>
       </c>
       <c r="M182" s="1">
         <v>0.96</v>
       </c>
     </row>
     <row r="183" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A183" s="35">
         <v>2026</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C183" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D183" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E183" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="F183" s="11"/>
+      <c r="F183" s="11">
+        <v>0.08</v>
+      </c>
       <c r="H183" s="11"/>
     </row>
     <row r="184" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A184" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="H184" s="11"/>
     </row>
     <row r="185" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A185" s="35">
@@ -6608,51 +6671,53 @@
         <v>0</v>
       </c>
       <c r="L188" s="1">
         <v>0</v>
       </c>
       <c r="M188" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A189" s="35">
         <v>2026</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C189" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D189" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E189" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="F189" s="11"/>
+      <c r="F189" s="11" t="s">
+        <v>34</v>
+      </c>
       <c r="H189" s="11"/>
       <c r="J189" s="11"/>
       <c r="K189" s="11"/>
     </row>
     <row r="190" spans="1:13" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A190" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="H190" s="11"/>
     </row>
@@ -6814,51 +6879,53 @@
         <v>10.4</v>
       </c>
       <c r="L194" s="1">
         <v>10.51</v>
       </c>
       <c r="M194" s="1">
         <v>10.51</v>
       </c>
     </row>
     <row r="195" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A195" s="35">
         <v>2026</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C195" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D195" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E195" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="F195" s="11"/>
+      <c r="F195" s="11">
+        <v>0.16</v>
+      </c>
       <c r="H195" s="48"/>
     </row>
     <row r="196" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A196" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="H196" s="11"/>
     </row>
     <row r="197" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A197" s="35">
@@ -7002,73 +7069,76 @@
       <c r="F200" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G200" s="8">
         <v>0.02</v>
       </c>
       <c r="H200" s="10">
         <v>0.06</v>
       </c>
       <c r="I200" s="8">
         <v>0.08</v>
       </c>
       <c r="J200" s="8">
         <v>0.09</v>
       </c>
       <c r="K200" s="8">
         <v>0.09</v>
       </c>
       <c r="L200" s="8">
         <v>0.09</v>
       </c>
       <c r="M200" s="8">
         <v>0.09</v>
       </c>
     </row>
-    <row r="201" spans="1:13" s="52" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A201" s="51">
+    <row r="201" spans="1:13" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="50">
         <v>2026</v>
       </c>
-      <c r="B201" s="54" t="s">
-[...17 lines deleted...]
-      <c r="L201" s="53"/>
+      <c r="B201" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="C201" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D201" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="E201" s="53" t="s">
+        <v>23</v>
+      </c>
+      <c r="F201" s="53">
+        <v>0</v>
+      </c>
+      <c r="G201" s="53"/>
+      <c r="H201" s="56"/>
+      <c r="I201" s="51"/>
+      <c r="J201" s="51"/>
+      <c r="K201" s="52"/>
+      <c r="L201" s="52"/>
+      <c r="M201" s="51"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A202" s="47"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A203" s="47"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A204" s="47"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A205" s="47"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A206" s="47"/>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A207" s="47"/>
     </row>
     <row r="208" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A208" s="47"/>
     </row>
     <row r="209" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A209" s="47"/>
     </row>