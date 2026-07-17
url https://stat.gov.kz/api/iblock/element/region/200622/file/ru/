--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12420"/>
+    <workbookView xWindow="150" yWindow="30" windowWidth="14310" windowHeight="12060"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="472" uniqueCount="35">
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
     <t>автобусами</t>
   </si>
   <si>
     <t>такси</t>
   </si>
   <si>
     <t>автобусов</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
@@ -293,51 +293,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -435,66 +435,69 @@
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -764,51 +767,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q210"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="T12" sqref="T11:U12"/>
+      <selection activeCell="D190" sqref="D190"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="33" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="33" customWidth="1"/>
     <col min="3" max="3" width="10" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="33" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="33" customWidth="1"/>
     <col min="6" max="6" width="9" style="33" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="33" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="57" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="33" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="33" customWidth="1"/>
     <col min="11" max="11" width="9.7109375" style="34" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="34" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="33" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="33" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="33" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
@@ -1053,51 +1056,53 @@
       </c>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
     </row>
     <row r="9" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="35">
         <v>2026</v>
       </c>
       <c r="B9" s="13">
         <v>8147.14</v>
       </c>
       <c r="C9" s="48">
         <v>15866.61</v>
       </c>
       <c r="D9" s="1">
         <v>23637.91</v>
       </c>
       <c r="E9" s="10">
         <v>30895.45</v>
       </c>
       <c r="F9" s="48">
         <v>38568.879999999997</v>
       </c>
-      <c r="G9" s="1"/>
+      <c r="G9" s="61">
+        <v>46266.8</v>
+      </c>
       <c r="H9" s="11"/>
       <c r="I9" s="48"/>
       <c r="J9" s="48"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
     </row>
     <row r="10" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="H10" s="11"/>
     </row>
     <row r="11" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="35">
         <v>2022</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>23</v>
@@ -1272,51 +1277,53 @@
       </c>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
     </row>
     <row r="15" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="35">
         <v>2026</v>
       </c>
       <c r="B15" s="13">
         <v>1692.79</v>
       </c>
       <c r="C15" s="8">
         <v>3025.15</v>
       </c>
       <c r="D15" s="1">
         <v>4486.24</v>
       </c>
       <c r="E15" s="1">
         <v>5607.03</v>
       </c>
       <c r="F15" s="1">
         <v>7032.53</v>
       </c>
-      <c r="G15" s="1"/>
+      <c r="G15" s="1">
+        <v>8382.2199999999993</v>
+      </c>
       <c r="H15" s="11"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
     </row>
     <row r="16" spans="1:17" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="11"/>
     </row>
     <row r="17" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="35">
         <v>2022</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="11" t="s">
@@ -1489,51 +1496,53 @@
       </c>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
     </row>
     <row r="21" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="35">
         <v>2026</v>
       </c>
       <c r="B21" s="13">
         <v>3918.33</v>
       </c>
       <c r="C21" s="48">
         <v>7910.03</v>
       </c>
       <c r="D21" s="1">
         <v>12321.45</v>
       </c>
       <c r="E21" s="1">
         <v>17324.8</v>
       </c>
       <c r="F21" s="59">
         <v>21712.720000000001</v>
       </c>
-      <c r="G21" s="1"/>
+      <c r="G21" s="1">
+        <v>25820.21</v>
+      </c>
       <c r="H21" s="11"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
     </row>
     <row r="22" spans="1:17" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="39" t="s">
         <v>17</v>
       </c>
       <c r="H22" s="11"/>
     </row>
     <row r="23" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35">
         <v>2022</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="11" t="s">
@@ -1706,75 +1715,77 @@
       </c>
       <c r="N26" s="8"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
     </row>
     <row r="27" spans="1:17" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="41">
         <v>2026</v>
       </c>
       <c r="B27" s="15">
         <v>106.74</v>
       </c>
       <c r="C27" s="16">
         <v>200.09</v>
       </c>
       <c r="D27" s="16">
         <v>309.89999999999998</v>
       </c>
       <c r="E27" s="16">
         <v>415.23</v>
       </c>
       <c r="F27" s="16">
         <v>524.91</v>
       </c>
-      <c r="G27" s="16"/>
+      <c r="G27" s="16">
+        <v>647.25</v>
+      </c>
       <c r="H27" s="32"/>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
     </row>
     <row r="28" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="63" t="s">
+      <c r="A28" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="63"/>
-[...7 lines deleted...]
-      <c r="J28" s="64"/>
+      <c r="B28" s="65"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="66"/>
+      <c r="G28" s="66"/>
+      <c r="H28" s="66"/>
+      <c r="I28" s="66"/>
+      <c r="J28" s="66"/>
     </row>
     <row r="29" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D29" s="11"/>
       <c r="H29" s="11"/>
     </row>
     <row r="30" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="54"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
     </row>
     <row r="31" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
       <c r="H31" s="11"/>
     </row>
@@ -1985,50 +1996,53 @@
         <v>16980.28</v>
       </c>
       <c r="M37" s="1">
         <v>18929.68</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="35">
         <v>2026</v>
       </c>
       <c r="B38" s="1">
         <v>1593.52</v>
       </c>
       <c r="C38" s="1">
         <v>2728.24</v>
       </c>
       <c r="D38" s="1">
         <v>3981.09</v>
       </c>
       <c r="E38" s="1">
         <v>4769.99</v>
       </c>
       <c r="F38" s="59">
         <v>6001.49</v>
       </c>
+      <c r="G38" s="1">
+        <v>7193.48</v>
+      </c>
       <c r="H38" s="11"/>
       <c r="J38" s="48"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A39" s="40" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="11"/>
       <c r="M39" s="11"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="40">
         <v>2022</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>23</v>
@@ -2178,50 +2192,53 @@
         <v>14224.41</v>
       </c>
       <c r="M43" s="1">
         <v>16221.1</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="35">
         <v>2026</v>
       </c>
       <c r="B44" s="1">
         <v>1442.53</v>
       </c>
       <c r="C44" s="1">
         <v>2542.8200000000002</v>
       </c>
       <c r="D44" s="1">
         <v>3769.09</v>
       </c>
       <c r="E44" s="1">
         <v>4628.74</v>
       </c>
       <c r="F44" s="1">
         <v>5803.56</v>
       </c>
+      <c r="G44" s="1">
+        <v>6901.52</v>
+      </c>
       <c r="H44" s="11"/>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
       <c r="H45" s="11"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="40">
         <v>2022</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="11" t="s">
@@ -2368,50 +2385,53 @@
       <c r="L49" s="1">
         <v>938.22</v>
       </c>
       <c r="M49" s="1">
         <v>1023.02</v>
       </c>
     </row>
     <row r="50" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="35">
         <v>2026</v>
       </c>
       <c r="B50" s="11">
         <v>88.49</v>
       </c>
       <c r="C50" s="1">
         <v>163.06</v>
       </c>
       <c r="D50" s="1">
         <v>209.37</v>
       </c>
       <c r="E50" s="1">
         <v>317.27999999999997</v>
       </c>
       <c r="F50" s="59">
         <v>396.81</v>
+      </c>
+      <c r="G50" s="1">
+        <v>485.25</v>
       </c>
       <c r="H50" s="11"/>
     </row>
     <row r="51" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A51" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B51" s="11"/>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="H51" s="11"/>
     </row>
     <row r="52" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="35">
         <v>2022</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C52" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>23</v>
       </c>
@@ -2563,51 +2583,53 @@
         <v>680.65</v>
       </c>
       <c r="M55" s="8">
         <v>740.91</v>
       </c>
     </row>
     <row r="56" spans="1:17" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="41">
         <v>2026</v>
       </c>
       <c r="B56" s="32">
         <v>61.62</v>
       </c>
       <c r="C56" s="16">
         <v>110.52</v>
       </c>
       <c r="D56" s="16">
         <v>148.53</v>
       </c>
       <c r="E56" s="16">
         <v>227.01</v>
       </c>
       <c r="F56" s="16">
         <v>288.77999999999997</v>
       </c>
-      <c r="G56" s="16"/>
+      <c r="G56" s="16">
+        <v>360.62</v>
+      </c>
       <c r="H56" s="32"/>
       <c r="I56" s="16"/>
       <c r="J56" s="16"/>
       <c r="K56" s="16"/>
       <c r="L56" s="16"/>
       <c r="M56" s="16"/>
     </row>
     <row r="57" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D57" s="11"/>
       <c r="H57" s="11"/>
     </row>
     <row r="58" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D58" s="11"/>
       <c r="H58" s="11"/>
     </row>
     <row r="59" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="18" t="s">
         <v>30</v>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="54"/>
       <c r="I59" s="3"/>
@@ -2795,99 +2817,101 @@
       </c>
       <c r="M65" s="11">
         <v>77507.199999999997</v>
       </c>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
     </row>
     <row r="66" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="35">
         <v>2025</v>
       </c>
       <c r="B66" s="11">
         <v>5522.88</v>
       </c>
       <c r="C66" s="11">
         <v>10970.28</v>
       </c>
       <c r="D66" s="11">
         <v>16552.38</v>
       </c>
       <c r="E66" s="11">
         <v>22293.47</v>
       </c>
-      <c r="F66" s="65">
+      <c r="F66" s="61">
         <v>28110.83</v>
       </c>
       <c r="G66" s="11">
         <v>33930.65</v>
       </c>
       <c r="H66" s="11">
         <v>40644.31</v>
       </c>
       <c r="I66" s="1">
         <v>47359.88</v>
       </c>
       <c r="J66" s="48">
         <v>54496.69</v>
       </c>
       <c r="K66" s="19">
         <v>60736.93</v>
       </c>
       <c r="L66" s="1">
         <v>66978.7</v>
       </c>
       <c r="M66" s="11">
         <v>73116.13</v>
       </c>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
     </row>
     <row r="67" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="35">
         <v>2026</v>
       </c>
       <c r="B67" s="11">
         <v>5536.36</v>
       </c>
       <c r="C67" s="11">
         <v>11242.67</v>
       </c>
       <c r="D67" s="11">
         <v>16807.189999999999</v>
       </c>
       <c r="E67" s="11">
         <v>22292.37</v>
       </c>
       <c r="F67" s="59">
         <v>27791.98</v>
       </c>
-      <c r="G67" s="11"/>
+      <c r="G67" s="11">
+        <v>33371.15</v>
+      </c>
       <c r="H67" s="11"/>
       <c r="I67" s="1"/>
       <c r="J67" s="48"/>
       <c r="K67" s="19"/>
       <c r="L67" s="1"/>
       <c r="M67" s="11"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1"/>
       <c r="P67" s="1"/>
       <c r="Q67" s="1"/>
     </row>
     <row r="68" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A68" s="35" t="s">
         <v>18</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H68" s="11"/>
     </row>
     <row r="69" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="35">
         <v>2022</v>
       </c>
       <c r="B69" s="11" t="s">
@@ -3063,51 +3087,53 @@
       </c>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
     </row>
     <row r="73" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="35">
         <v>2026</v>
       </c>
       <c r="B73" s="11">
         <v>46.69</v>
       </c>
       <c r="C73" s="11">
         <v>102.96</v>
       </c>
       <c r="D73" s="11">
         <v>146.88</v>
       </c>
       <c r="E73" s="11">
         <v>211.22</v>
       </c>
       <c r="F73" s="11">
         <v>273.33999999999997</v>
       </c>
-      <c r="G73" s="11"/>
+      <c r="G73" s="11">
+        <v>339.62</v>
+      </c>
       <c r="H73" s="11"/>
       <c r="I73" s="11"/>
       <c r="J73" s="11"/>
       <c r="K73" s="11"/>
       <c r="L73" s="11"/>
       <c r="M73" s="11"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
     </row>
     <row r="74" spans="1:17" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H74" s="11"/>
     </row>
     <row r="75" spans="1:17" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="35">
         <v>2022</v>
       </c>
       <c r="H75" s="11"/>
     </row>
     <row r="76" spans="1:17" s="12" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="36" t="s">
@@ -3816,140 +3842,148 @@
       <c r="M95" s="11"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
     </row>
     <row r="96" spans="1:17" s="12" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A96" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B96" s="22">
         <v>3818.97</v>
       </c>
       <c r="C96" s="59">
         <v>7756.73</v>
       </c>
       <c r="D96" s="22">
         <v>12044.47</v>
       </c>
       <c r="E96" s="13">
         <v>16967.169999999998</v>
       </c>
       <c r="F96" s="59">
         <v>21263.52</v>
       </c>
-      <c r="G96" s="22"/>
+      <c r="G96" s="61">
+        <v>25262.45</v>
+      </c>
       <c r="H96" s="22"/>
       <c r="I96" s="22"/>
       <c r="J96" s="48"/>
       <c r="K96" s="22"/>
       <c r="L96" s="1"/>
       <c r="M96" s="11"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
     </row>
     <row r="97" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B97" s="22"/>
       <c r="C97" s="60" t="s">
         <v>33</v>
       </c>
       <c r="D97" s="22"/>
       <c r="E97" s="13" t="s">
         <v>33</v>
       </c>
       <c r="F97" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="G97" s="22"/>
+      <c r="G97" s="67" t="s">
+        <v>33</v>
+      </c>
       <c r="H97" s="22"/>
       <c r="I97" s="22"/>
       <c r="J97" s="48"/>
       <c r="K97" s="22"/>
       <c r="L97" s="1"/>
       <c r="M97" s="11"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
     </row>
     <row r="98" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A98" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="22">
         <v>3451.89</v>
       </c>
       <c r="C98" s="59">
         <v>7039.47</v>
       </c>
       <c r="D98" s="22">
         <v>10995.85</v>
       </c>
       <c r="E98" s="13">
         <v>15601.4</v>
       </c>
       <c r="F98" s="59">
         <v>19809.240000000002</v>
       </c>
-      <c r="G98" s="22"/>
+      <c r="G98" s="61">
+        <v>23724.54</v>
+      </c>
       <c r="H98" s="22"/>
       <c r="I98" s="22"/>
       <c r="J98" s="48"/>
       <c r="K98" s="22"/>
       <c r="L98" s="1"/>
       <c r="M98" s="11"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
     </row>
     <row r="99" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B99" s="22">
         <v>367.08</v>
       </c>
       <c r="C99" s="59">
         <v>717.26</v>
       </c>
       <c r="D99" s="22">
         <v>1048.6199999999999</v>
       </c>
       <c r="E99" s="13">
         <v>1365.77</v>
       </c>
       <c r="F99" s="59">
         <v>1454.27</v>
       </c>
-      <c r="G99" s="22"/>
+      <c r="G99" s="61">
+        <v>1537.91</v>
+      </c>
       <c r="H99" s="22"/>
       <c r="I99" s="22"/>
       <c r="J99" s="48"/>
       <c r="K99" s="22"/>
       <c r="L99" s="1"/>
       <c r="M99" s="11"/>
       <c r="N99" s="1"/>
       <c r="O99" s="1"/>
       <c r="P99" s="1"/>
       <c r="Q99" s="1"/>
     </row>
     <row r="100" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A100" s="37"/>
       <c r="B100" s="22"/>
       <c r="C100" s="22"/>
       <c r="D100" s="22"/>
       <c r="E100" s="13"/>
       <c r="F100" s="22"/>
       <c r="G100" s="22"/>
       <c r="H100" s="22"/>
       <c r="I100" s="22"/>
       <c r="J100" s="48"/>
       <c r="K100" s="22"/>
       <c r="L100" s="1"/>
       <c r="M100" s="11"/>
@@ -4689,51 +4723,53 @@
       <c r="M122" s="8"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
     </row>
     <row r="123" spans="1:17" s="12" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A123" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B123" s="10">
         <v>35.79</v>
       </c>
       <c r="C123" s="10">
         <v>72.430000000000007</v>
       </c>
       <c r="D123" s="10">
         <v>111.48</v>
       </c>
       <c r="E123" s="8">
         <v>155.1</v>
       </c>
       <c r="F123" s="8">
         <v>193.74</v>
       </c>
-      <c r="G123" s="8"/>
+      <c r="G123" s="8">
+        <v>230.75</v>
+      </c>
       <c r="H123" s="10"/>
       <c r="I123" s="8"/>
       <c r="J123" s="8"/>
       <c r="K123" s="8"/>
       <c r="L123" s="8"/>
       <c r="M123" s="8"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
     </row>
     <row r="124" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A124" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B124" s="10"/>
       <c r="C124" s="10"/>
       <c r="D124" s="10"/>
       <c r="E124" s="8"/>
       <c r="F124" s="8"/>
       <c r="G124" s="8"/>
       <c r="H124" s="10"/>
       <c r="I124" s="8"/>
       <c r="J124" s="8"/>
       <c r="K124" s="8"/>
@@ -4741,106 +4777,110 @@
       <c r="M124" s="8"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
     </row>
     <row r="125" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="25" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="10">
         <v>31.96</v>
       </c>
       <c r="C125" s="10">
         <v>64.92</v>
       </c>
       <c r="D125" s="10">
         <v>100.54</v>
       </c>
       <c r="E125" s="8">
         <v>140.91</v>
       </c>
       <c r="F125" s="8">
         <v>178.39</v>
       </c>
-      <c r="G125" s="8"/>
+      <c r="G125" s="8">
+        <v>214.25</v>
+      </c>
       <c r="H125" s="10"/>
       <c r="I125" s="8"/>
       <c r="J125" s="8"/>
       <c r="K125" s="8"/>
       <c r="L125" s="8"/>
       <c r="M125" s="8"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
     </row>
     <row r="126" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B126" s="10">
         <v>3.82</v>
       </c>
       <c r="C126" s="32">
         <v>7.51</v>
       </c>
       <c r="D126" s="10">
         <v>10.94</v>
       </c>
       <c r="E126" s="8">
         <v>14.19</v>
       </c>
       <c r="F126" s="8">
         <v>15.36</v>
       </c>
-      <c r="G126" s="8"/>
+      <c r="G126" s="8">
+        <v>16.5</v>
+      </c>
       <c r="H126" s="10"/>
       <c r="I126" s="8"/>
       <c r="J126" s="8"/>
       <c r="K126" s="16"/>
       <c r="L126" s="16"/>
       <c r="M126" s="16"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
     </row>
     <row r="127" spans="1:17" s="1" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="61" t="s">
+      <c r="A127" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="B127" s="61"/>
-[...7 lines deleted...]
-      <c r="J127" s="62"/>
+      <c r="B127" s="63"/>
+      <c r="C127" s="63"/>
+      <c r="D127" s="64"/>
+      <c r="E127" s="64"/>
+      <c r="F127" s="64"/>
+      <c r="G127" s="64"/>
+      <c r="H127" s="64"/>
+      <c r="I127" s="64"/>
+      <c r="J127" s="64"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2"/>
       <c r="M127" s="2"/>
     </row>
     <row r="128" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A128" s="21"/>
       <c r="B128" s="11"/>
       <c r="H128" s="11"/>
     </row>
     <row r="129" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D129" s="3"/>
       <c r="E129" s="26" t="s">
         <v>26</v>
       </c>
       <c r="F129" s="27"/>
       <c r="G129" s="27"/>
       <c r="H129" s="54"/>
       <c r="I129" s="3"/>
       <c r="J129" s="3"/>
       <c r="K129" s="3"/>
       <c r="L129" s="3"/>
       <c r="M129" s="3"/>
     </row>
     <row r="130" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A130" s="4"/>
@@ -5069,51 +5109,53 @@
       </c>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
     </row>
     <row r="137" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A137" s="35">
         <v>2026</v>
       </c>
       <c r="B137" s="11">
         <v>1017.25</v>
       </c>
       <c r="C137" s="11">
         <v>1895.69</v>
       </c>
       <c r="D137" s="11">
         <v>2849.63</v>
       </c>
       <c r="E137" s="11">
         <v>3833.08</v>
       </c>
       <c r="F137" s="59">
         <v>4775.32</v>
       </c>
-      <c r="G137" s="28"/>
+      <c r="G137" s="28">
+        <v>5702.01</v>
+      </c>
       <c r="H137" s="48"/>
       <c r="I137" s="11"/>
       <c r="J137" s="48"/>
       <c r="K137" s="19"/>
       <c r="L137" s="19"/>
       <c r="M137" s="1"/>
       <c r="N137" s="1"/>
       <c r="O137" s="1"/>
       <c r="P137" s="1"/>
       <c r="Q137" s="1"/>
     </row>
     <row r="138" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="35" t="s">
         <v>18</v>
       </c>
       <c r="G138" s="29"/>
       <c r="H138" s="11"/>
       <c r="M138" s="11"/>
     </row>
     <row r="139" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="35">
         <v>2022</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>23</v>
@@ -5288,51 +5330,53 @@
       </c>
       <c r="N142" s="1"/>
       <c r="O142" s="1"/>
       <c r="P142" s="1"/>
       <c r="Q142" s="1"/>
     </row>
     <row r="143" spans="1:17" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="43">
         <v>2026</v>
       </c>
       <c r="B143" s="16">
         <v>203.57</v>
       </c>
       <c r="C143" s="16">
         <v>379.36</v>
       </c>
       <c r="D143" s="16">
         <v>570.26</v>
       </c>
       <c r="E143" s="16">
         <v>767.07</v>
       </c>
       <c r="F143" s="16">
         <v>955.63</v>
       </c>
-      <c r="G143" s="16"/>
+      <c r="G143" s="16">
+        <v>1141.08</v>
+      </c>
       <c r="H143" s="31"/>
       <c r="I143" s="16"/>
       <c r="J143" s="16"/>
       <c r="K143" s="16"/>
       <c r="L143" s="16"/>
       <c r="M143" s="32"/>
       <c r="N143" s="8"/>
       <c r="O143" s="8"/>
       <c r="P143" s="8"/>
       <c r="Q143" s="8"/>
     </row>
     <row r="144" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="H144" s="11"/>
       <c r="M144" s="11"/>
     </row>
     <row r="145" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="H145" s="11"/>
       <c r="M145" s="11"/>
     </row>
     <row r="146" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B146" s="3"/>
       <c r="C146" s="3"/>
       <c r="D146" s="3"/>
       <c r="F146" s="3" t="s">
         <v>27</v>
@@ -5556,51 +5600,53 @@
         <v>23</v>
       </c>
       <c r="M153" s="11" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="154" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A154" s="35">
         <v>2026</v>
       </c>
       <c r="B154" s="11">
         <v>0</v>
       </c>
       <c r="C154" s="11">
         <v>0</v>
       </c>
       <c r="D154" s="11">
         <v>0</v>
       </c>
       <c r="E154" s="11">
         <v>0</v>
       </c>
       <c r="F154" s="11">
         <v>0</v>
       </c>
-      <c r="G154" s="11"/>
+      <c r="G154" s="11">
+        <v>0</v>
+      </c>
       <c r="H154" s="11"/>
       <c r="I154" s="11"/>
       <c r="J154" s="11"/>
       <c r="K154" s="11"/>
       <c r="L154" s="11"/>
       <c r="M154" s="11"/>
     </row>
     <row r="155" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A155" s="35" t="s">
         <v>18</v>
       </c>
       <c r="H155" s="11"/>
     </row>
     <row r="156" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A156" s="35">
         <v>2022</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C156" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D156" s="11" t="s">
         <v>23</v>
@@ -5765,51 +5811,53 @@
       </c>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
     </row>
     <row r="160" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A160" s="35">
         <v>2026</v>
       </c>
       <c r="B160" s="11">
         <v>0</v>
       </c>
       <c r="C160" s="11">
         <v>0</v>
       </c>
       <c r="D160" s="11">
         <v>0</v>
       </c>
       <c r="E160" s="11">
         <v>0</v>
       </c>
       <c r="F160" s="11">
         <v>0</v>
       </c>
-      <c r="G160" s="11"/>
+      <c r="G160" s="11">
+        <v>0</v>
+      </c>
       <c r="H160" s="11"/>
       <c r="I160" s="11"/>
       <c r="J160" s="11"/>
       <c r="K160" s="11"/>
       <c r="L160" s="11"/>
       <c r="M160" s="11"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
     </row>
     <row r="161" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H161" s="11"/>
     </row>
     <row r="162" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="35">
         <v>2022</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C162" s="11" t="s">
@@ -5982,51 +6030,53 @@
       </c>
       <c r="N165" s="1"/>
       <c r="O165" s="1"/>
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
     </row>
     <row r="166" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="35">
         <v>2026</v>
       </c>
       <c r="B166" s="11">
         <v>10.87</v>
       </c>
       <c r="C166" s="11">
         <v>20.239999999999998</v>
       </c>
       <c r="D166" s="11">
         <v>30.4</v>
       </c>
       <c r="E166" s="11">
         <v>10.35</v>
       </c>
       <c r="F166" s="1">
         <v>52.23</v>
       </c>
-      <c r="G166" s="11"/>
+      <c r="G166" s="11">
+        <v>69.69</v>
+      </c>
       <c r="H166" s="48"/>
       <c r="I166" s="11"/>
       <c r="J166" s="48"/>
       <c r="K166" s="1"/>
       <c r="L166" s="1"/>
       <c r="M166" s="11"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
     </row>
     <row r="167" spans="1:17" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="35" t="s">
         <v>17</v>
       </c>
       <c r="H167" s="11"/>
     </row>
     <row r="168" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="35">
         <v>2022</v>
       </c>
       <c r="B168" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C168" s="11" t="s">
@@ -6199,51 +6249,53 @@
       </c>
       <c r="N171" s="1"/>
       <c r="O171" s="1"/>
       <c r="P171" s="1"/>
       <c r="Q171" s="1"/>
     </row>
     <row r="172" spans="1:17" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A172" s="41">
         <v>2026</v>
       </c>
       <c r="B172" s="16">
         <v>9.34</v>
       </c>
       <c r="C172" s="16">
         <v>17.14</v>
       </c>
       <c r="D172" s="16">
         <v>25.33</v>
       </c>
       <c r="E172" s="16">
         <v>33.119999999999997</v>
       </c>
       <c r="F172" s="16">
         <v>42.39</v>
       </c>
-      <c r="G172" s="16"/>
+      <c r="G172" s="16">
+        <v>55.85</v>
+      </c>
       <c r="H172" s="32"/>
       <c r="I172" s="16"/>
       <c r="J172" s="16"/>
       <c r="K172" s="16"/>
       <c r="L172" s="16"/>
       <c r="M172" s="16"/>
       <c r="N172" s="8"/>
       <c r="O172" s="8"/>
       <c r="P172" s="8"/>
       <c r="Q172" s="8"/>
     </row>
     <row r="173" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A173" s="44"/>
       <c r="H173" s="11"/>
     </row>
     <row r="174" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A174" s="44"/>
       <c r="H174" s="11"/>
     </row>
     <row r="175" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A175" s="44"/>
       <c r="B175" s="3"/>
       <c r="C175" s="3"/>
       <c r="D175" s="3"/>
       <c r="E175" s="3"/>
@@ -6427,297 +6479,304 @@
         <v>44.38</v>
       </c>
       <c r="M181" s="1">
         <v>44.38</v>
       </c>
     </row>
     <row r="182" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A182" s="35">
         <v>2025</v>
       </c>
       <c r="B182" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C182" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D182" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E182" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F182" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="G182" s="1" t="s">
+      <c r="G182" s="11" t="s">
         <v>31</v>
       </c>
       <c r="H182" s="11">
         <v>0.31</v>
       </c>
       <c r="I182" s="1">
         <v>0.48</v>
       </c>
       <c r="J182" s="1">
         <v>0.66</v>
       </c>
       <c r="K182" s="1">
         <v>0.86</v>
       </c>
       <c r="L182" s="1">
         <v>0.96</v>
       </c>
       <c r="M182" s="1">
         <v>0.96</v>
       </c>
     </row>
     <row r="183" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A183" s="35">
         <v>2026</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C183" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D183" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E183" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F183" s="11">
         <v>0.08</v>
       </c>
+      <c r="G183" s="11">
+        <v>0.15</v>
+      </c>
       <c r="H183" s="11"/>
     </row>
     <row r="184" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A184" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F184" s="11" t="s">
         <v>23</v>
       </c>
+      <c r="G184" s="11"/>
       <c r="H184" s="11"/>
     </row>
     <row r="185" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A185" s="35">
         <v>2022</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C185" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D185" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E185" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F185" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="G185" s="1">
+      <c r="G185" s="11">
         <v>2.7</v>
       </c>
       <c r="H185" s="11">
         <v>4.3</v>
       </c>
       <c r="I185" s="1">
         <v>7.68</v>
       </c>
       <c r="J185" s="1">
         <v>9.0299999999999994</v>
       </c>
       <c r="K185" s="1">
         <v>9.0299999999999994</v>
       </c>
       <c r="L185" s="1">
         <v>9</v>
       </c>
       <c r="M185" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A186" s="35">
         <v>2023</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C186" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D186" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E186" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F186" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="G186" s="1">
+      <c r="G186" s="11">
         <v>3.8</v>
       </c>
       <c r="H186" s="11">
         <v>4.38</v>
       </c>
       <c r="I186" s="1">
         <v>9.8000000000000007</v>
       </c>
       <c r="J186" s="1">
         <v>10.199999999999999</v>
       </c>
       <c r="K186" s="1">
         <v>18.8</v>
       </c>
       <c r="L186" s="1">
         <v>18.8</v>
       </c>
       <c r="M186" s="1">
         <v>18.8</v>
       </c>
     </row>
     <row r="187" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A187" s="35">
         <v>2024</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C187" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D187" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E187" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F187" s="11">
         <v>2.2999999999999998</v>
       </c>
-      <c r="G187" s="1">
+      <c r="G187" s="11">
         <v>6.08</v>
       </c>
       <c r="H187" s="11">
         <v>7.2</v>
       </c>
       <c r="I187" s="1">
         <v>8.6</v>
       </c>
       <c r="J187" s="1">
         <v>8.8000000000000007</v>
       </c>
       <c r="K187" s="1">
         <v>8.98</v>
       </c>
       <c r="L187" s="1">
         <v>8.98</v>
       </c>
       <c r="M187" s="1">
         <v>8.98</v>
       </c>
     </row>
     <row r="188" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A188" s="35">
         <v>2025</v>
       </c>
       <c r="B188" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C188" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D188" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E188" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F188" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="G188" s="1" t="s">
+      <c r="G188" s="11" t="s">
         <v>31</v>
       </c>
       <c r="H188" s="11">
         <v>0</v>
       </c>
       <c r="I188" s="1">
         <v>0</v>
       </c>
       <c r="J188" s="11">
         <v>0</v>
       </c>
       <c r="K188" s="11">
         <v>0</v>
       </c>
       <c r="L188" s="1">
         <v>0</v>
       </c>
       <c r="M188" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A189" s="35">
         <v>2026</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C189" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D189" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E189" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F189" s="11" t="s">
         <v>34</v>
       </c>
+      <c r="G189" s="11">
+        <v>0</v>
+      </c>
       <c r="H189" s="11"/>
       <c r="J189" s="11"/>
       <c r="K189" s="11"/>
     </row>
     <row r="190" spans="1:13" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A190" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="H190" s="11"/>
     </row>
@@ -6882,50 +6941,53 @@
         <v>10.51</v>
       </c>
       <c r="M194" s="1">
         <v>10.51</v>
       </c>
     </row>
     <row r="195" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A195" s="35">
         <v>2026</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C195" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D195" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E195" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F195" s="11">
         <v>0.16</v>
       </c>
+      <c r="G195" s="1">
+        <v>2.82</v>
+      </c>
       <c r="H195" s="48"/>
     </row>
     <row r="196" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A196" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="H196" s="11"/>
     </row>
     <row r="197" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A197" s="35">
@@ -7069,70 +7131,72 @@
       <c r="F200" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G200" s="8">
         <v>0.02</v>
       </c>
       <c r="H200" s="10">
         <v>0.06</v>
       </c>
       <c r="I200" s="8">
         <v>0.08</v>
       </c>
       <c r="J200" s="8">
         <v>0.09</v>
       </c>
       <c r="K200" s="8">
         <v>0.09</v>
       </c>
       <c r="L200" s="8">
         <v>0.09</v>
       </c>
       <c r="M200" s="8">
         <v>0.09</v>
       </c>
     </row>
-    <row r="201" spans="1:13" s="66" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:13" s="62" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A201" s="50">
         <v>2026</v>
       </c>
       <c r="B201" s="53" t="s">
         <v>23</v>
       </c>
       <c r="C201" s="53" t="s">
         <v>23</v>
       </c>
       <c r="D201" s="53" t="s">
         <v>23</v>
       </c>
       <c r="E201" s="53" t="s">
         <v>23</v>
       </c>
       <c r="F201" s="53">
         <v>0</v>
       </c>
-      <c r="G201" s="53"/>
+      <c r="G201" s="53">
+        <v>0</v>
+      </c>
       <c r="H201" s="56"/>
       <c r="I201" s="51"/>
       <c r="J201" s="51"/>
       <c r="K201" s="52"/>
       <c r="L201" s="52"/>
       <c r="M201" s="51"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A202" s="47"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A203" s="47"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A204" s="47"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A205" s="47"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A206" s="47"/>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A207" s="47"/>
     </row>