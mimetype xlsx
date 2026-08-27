--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -293,51 +293,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -420,83 +420,80 @@
     <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -766,64 +763,64 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q210"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D190" sqref="D190"/>
+    <sheetView tabSelected="1" topLeftCell="A166" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J207" sqref="J207"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="33" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="33" customWidth="1"/>
     <col min="3" max="3" width="10" style="33" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="33" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="33" customWidth="1"/>
     <col min="6" max="6" width="9" style="33" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="33" customWidth="1"/>
-    <col min="8" max="8" width="10.7109375" style="57" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" style="56" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="33" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="33" customWidth="1"/>
     <col min="11" max="11" width="9.7109375" style="34" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="34" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="33" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="33" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="33" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3" t="s">
         <v>29</v>
       </c>
       <c r="G1" s="3"/>
       <c r="H1" s="54"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
@@ -1056,54 +1053,56 @@
       </c>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
     </row>
     <row r="9" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="35">
         <v>2026</v>
       </c>
       <c r="B9" s="13">
         <v>8147.14</v>
       </c>
       <c r="C9" s="48">
         <v>15866.61</v>
       </c>
       <c r="D9" s="1">
         <v>23637.91</v>
       </c>
       <c r="E9" s="10">
         <v>30895.45</v>
       </c>
       <c r="F9" s="48">
         <v>38568.879999999997</v>
       </c>
-      <c r="G9" s="61">
+      <c r="G9" s="60">
         <v>46266.8</v>
       </c>
-      <c r="H9" s="11"/>
+      <c r="H9" s="58">
+        <v>55476.14</v>
+      </c>
       <c r="I9" s="48"/>
       <c r="J9" s="48"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
     </row>
     <row r="10" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="H10" s="11"/>
     </row>
     <row r="11" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="35">
         <v>2022</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>23</v>
       </c>
@@ -1280,51 +1279,53 @@
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
     </row>
     <row r="15" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="35">
         <v>2026</v>
       </c>
       <c r="B15" s="13">
         <v>1692.79</v>
       </c>
       <c r="C15" s="8">
         <v>3025.15</v>
       </c>
       <c r="D15" s="1">
         <v>4486.24</v>
       </c>
       <c r="E15" s="1">
         <v>5607.03</v>
       </c>
       <c r="F15" s="1">
         <v>7032.53</v>
       </c>
       <c r="G15" s="1">
         <v>8382.2199999999993</v>
       </c>
-      <c r="H15" s="11"/>
+      <c r="H15" s="11">
+        <v>9788.7999999999993</v>
+      </c>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
     </row>
     <row r="16" spans="1:17" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="11"/>
     </row>
     <row r="17" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="35">
         <v>2022</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>23</v>
@@ -1493,57 +1494,59 @@
       </c>
       <c r="M20" s="1">
         <v>55912.25</v>
       </c>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
     </row>
     <row r="21" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="35">
         <v>2026</v>
       </c>
       <c r="B21" s="13">
         <v>3918.33</v>
       </c>
       <c r="C21" s="48">
         <v>7910.03</v>
       </c>
       <c r="D21" s="1">
         <v>12321.45</v>
       </c>
       <c r="E21" s="1">
         <v>17324.8</v>
       </c>
-      <c r="F21" s="59">
+      <c r="F21" s="58">
         <v>21712.720000000001</v>
       </c>
       <c r="G21" s="1">
         <v>25820.21</v>
       </c>
-      <c r="H21" s="11"/>
+      <c r="H21" s="58">
+        <v>29551.85</v>
+      </c>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
     </row>
     <row r="22" spans="1:17" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="39" t="s">
         <v>17</v>
       </c>
       <c r="H22" s="11"/>
     </row>
     <row r="23" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35">
         <v>2022</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>23</v>
@@ -1718,51 +1721,53 @@
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
     </row>
     <row r="27" spans="1:17" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="41">
         <v>2026</v>
       </c>
       <c r="B27" s="15">
         <v>106.74</v>
       </c>
       <c r="C27" s="16">
         <v>200.09</v>
       </c>
       <c r="D27" s="16">
         <v>309.89999999999998</v>
       </c>
       <c r="E27" s="16">
         <v>415.23</v>
       </c>
       <c r="F27" s="16">
         <v>524.91</v>
       </c>
       <c r="G27" s="16">
         <v>647.25</v>
       </c>
-      <c r="H27" s="32"/>
+      <c r="H27" s="32">
+        <v>779.5</v>
+      </c>
       <c r="I27" s="16"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
     </row>
     <row r="28" spans="1:17" s="1" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="65" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="65"/>
       <c r="C28" s="65"/>
       <c r="D28" s="66"/>
       <c r="E28" s="66"/>
       <c r="F28" s="66"/>
       <c r="G28" s="66"/>
       <c r="H28" s="66"/>
       <c r="I28" s="66"/>
       <c r="J28" s="66"/>
     </row>
     <row r="29" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
@@ -1993,57 +1998,59 @@
         <v>15288.31</v>
       </c>
       <c r="L37" s="1">
         <v>16980.28</v>
       </c>
       <c r="M37" s="1">
         <v>18929.68</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="35">
         <v>2026</v>
       </c>
       <c r="B38" s="1">
         <v>1593.52</v>
       </c>
       <c r="C38" s="1">
         <v>2728.24</v>
       </c>
       <c r="D38" s="1">
         <v>3981.09</v>
       </c>
       <c r="E38" s="1">
         <v>4769.99</v>
       </c>
-      <c r="F38" s="59">
+      <c r="F38" s="58">
         <v>6001.49</v>
       </c>
       <c r="G38" s="1">
         <v>7193.48</v>
       </c>
-      <c r="H38" s="11"/>
+      <c r="H38" s="58">
+        <v>8428.26</v>
+      </c>
       <c r="J38" s="48"/>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A39" s="40" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="11"/>
       <c r="M39" s="11"/>
     </row>
     <row r="40" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="40">
         <v>2022</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>23</v>
       </c>
@@ -2195,51 +2202,53 @@
         <v>16221.1</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="35">
         <v>2026</v>
       </c>
       <c r="B44" s="1">
         <v>1442.53</v>
       </c>
       <c r="C44" s="1">
         <v>2542.8200000000002</v>
       </c>
       <c r="D44" s="1">
         <v>3769.09</v>
       </c>
       <c r="E44" s="1">
         <v>4628.74</v>
       </c>
       <c r="F44" s="1">
         <v>5803.56</v>
       </c>
       <c r="G44" s="1">
         <v>6901.52</v>
       </c>
-      <c r="H44" s="11"/>
+      <c r="H44" s="11">
+        <v>8010.4</v>
+      </c>
     </row>
     <row r="45" spans="1:13" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
       <c r="H45" s="11"/>
     </row>
     <row r="46" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="40">
         <v>2022</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="11" t="s">
         <v>23</v>
@@ -2383,57 +2392,59 @@
         <v>860.81</v>
       </c>
       <c r="L49" s="1">
         <v>938.22</v>
       </c>
       <c r="M49" s="1">
         <v>1023.02</v>
       </c>
     </row>
     <row r="50" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="35">
         <v>2026</v>
       </c>
       <c r="B50" s="11">
         <v>88.49</v>
       </c>
       <c r="C50" s="1">
         <v>163.06</v>
       </c>
       <c r="D50" s="1">
         <v>209.37</v>
       </c>
       <c r="E50" s="1">
         <v>317.27999999999997</v>
       </c>
-      <c r="F50" s="59">
+      <c r="F50" s="58">
         <v>396.81</v>
       </c>
       <c r="G50" s="1">
         <v>485.25</v>
       </c>
-      <c r="H50" s="11"/>
+      <c r="H50" s="58">
+        <v>587.77</v>
+      </c>
     </row>
     <row r="51" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A51" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B51" s="11"/>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="H51" s="11"/>
     </row>
     <row r="52" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="35">
         <v>2022</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C52" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E52" s="11" t="s">
         <v>23</v>
@@ -2586,51 +2597,53 @@
         <v>740.91</v>
       </c>
     </row>
     <row r="56" spans="1:17" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="41">
         <v>2026</v>
       </c>
       <c r="B56" s="32">
         <v>61.62</v>
       </c>
       <c r="C56" s="16">
         <v>110.52</v>
       </c>
       <c r="D56" s="16">
         <v>148.53</v>
       </c>
       <c r="E56" s="16">
         <v>227.01</v>
       </c>
       <c r="F56" s="16">
         <v>288.77999999999997</v>
       </c>
       <c r="G56" s="16">
         <v>360.62</v>
       </c>
-      <c r="H56" s="32"/>
+      <c r="H56" s="32">
+        <v>442.5</v>
+      </c>
       <c r="I56" s="16"/>
       <c r="J56" s="16"/>
       <c r="K56" s="16"/>
       <c r="L56" s="16"/>
       <c r="M56" s="16"/>
     </row>
     <row r="57" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D57" s="11"/>
       <c r="H57" s="11"/>
     </row>
     <row r="58" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D58" s="11"/>
       <c r="H58" s="11"/>
     </row>
     <row r="59" spans="1:17" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="18" t="s">
         <v>30</v>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="54"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3"/>
@@ -2817,102 +2830,104 @@
       </c>
       <c r="M65" s="11">
         <v>77507.199999999997</v>
       </c>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
     </row>
     <row r="66" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="35">
         <v>2025</v>
       </c>
       <c r="B66" s="11">
         <v>5522.88</v>
       </c>
       <c r="C66" s="11">
         <v>10970.28</v>
       </c>
       <c r="D66" s="11">
         <v>16552.38</v>
       </c>
       <c r="E66" s="11">
         <v>22293.47</v>
       </c>
-      <c r="F66" s="61">
+      <c r="F66" s="60">
         <v>28110.83</v>
       </c>
       <c r="G66" s="11">
         <v>33930.65</v>
       </c>
       <c r="H66" s="11">
         <v>40644.31</v>
       </c>
       <c r="I66" s="1">
         <v>47359.88</v>
       </c>
       <c r="J66" s="48">
         <v>54496.69</v>
       </c>
       <c r="K66" s="19">
         <v>60736.93</v>
       </c>
       <c r="L66" s="1">
         <v>66978.7</v>
       </c>
       <c r="M66" s="11">
         <v>73116.13</v>
       </c>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
     </row>
     <row r="67" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="35">
         <v>2026</v>
       </c>
       <c r="B67" s="11">
         <v>5536.36</v>
       </c>
       <c r="C67" s="11">
         <v>11242.67</v>
       </c>
       <c r="D67" s="11">
         <v>16807.189999999999</v>
       </c>
       <c r="E67" s="11">
         <v>22292.37</v>
       </c>
-      <c r="F67" s="59">
+      <c r="F67" s="58">
         <v>27791.98</v>
       </c>
       <c r="G67" s="11">
         <v>33371.15</v>
       </c>
-      <c r="H67" s="11"/>
+      <c r="H67" s="60">
+        <v>40378.15</v>
+      </c>
       <c r="I67" s="1"/>
       <c r="J67" s="48"/>
       <c r="K67" s="19"/>
       <c r="L67" s="1"/>
       <c r="M67" s="11"/>
       <c r="N67" s="1"/>
       <c r="O67" s="1"/>
       <c r="P67" s="1"/>
       <c r="Q67" s="1"/>
     </row>
     <row r="68" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A68" s="35" t="s">
         <v>18</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H68" s="11"/>
     </row>
     <row r="69" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="35">
         <v>2022</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>23</v>
@@ -3090,51 +3105,53 @@
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
     </row>
     <row r="73" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="35">
         <v>2026</v>
       </c>
       <c r="B73" s="11">
         <v>46.69</v>
       </c>
       <c r="C73" s="11">
         <v>102.96</v>
       </c>
       <c r="D73" s="11">
         <v>146.88</v>
       </c>
       <c r="E73" s="11">
         <v>211.22</v>
       </c>
       <c r="F73" s="11">
         <v>273.33999999999997</v>
       </c>
       <c r="G73" s="11">
         <v>339.62</v>
       </c>
-      <c r="H73" s="11"/>
+      <c r="H73" s="11">
+        <v>443.7</v>
+      </c>
       <c r="I73" s="11"/>
       <c r="J73" s="11"/>
       <c r="K73" s="11"/>
       <c r="L73" s="11"/>
       <c r="M73" s="11"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
     </row>
     <row r="74" spans="1:17" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H74" s="11"/>
     </row>
     <row r="75" spans="1:17" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="35">
         <v>2022</v>
       </c>
       <c r="H75" s="11"/>
     </row>
     <row r="76" spans="1:17" s="12" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="36" t="s">
         <v>16</v>
@@ -3701,51 +3718,51 @@
         <v>45503.06</v>
       </c>
       <c r="L91" s="1">
         <v>50155.25</v>
       </c>
       <c r="M91" s="11">
         <v>54807.6</v>
       </c>
       <c r="N91" s="1"/>
       <c r="O91" s="1"/>
       <c r="P91" s="1"/>
       <c r="Q91" s="1"/>
     </row>
     <row r="92" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A92" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B92" s="22"/>
       <c r="C92" s="22"/>
       <c r="D92" s="22"/>
       <c r="E92" s="13"/>
       <c r="F92" s="22"/>
       <c r="G92" s="22"/>
       <c r="H92" s="22"/>
       <c r="I92" s="22"/>
-      <c r="J92" s="58" t="s">
+      <c r="J92" s="57" t="s">
         <v>33</v>
       </c>
       <c r="K92" s="22"/>
       <c r="L92" s="1"/>
       <c r="M92" s="11"/>
       <c r="N92" s="1"/>
       <c r="O92" s="1"/>
       <c r="P92" s="1"/>
       <c r="Q92" s="1"/>
     </row>
     <row r="93" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A93" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B93" s="22">
         <v>3579.38</v>
       </c>
       <c r="C93" s="22">
         <v>7533.85</v>
       </c>
       <c r="D93" s="22">
         <v>11673.07</v>
       </c>
       <c r="E93" s="13">
         <v>16330.97</v>
@@ -3830,161 +3847,167 @@
       </c>
       <c r="B95" s="22"/>
       <c r="C95" s="22"/>
       <c r="D95" s="22"/>
       <c r="E95" s="13"/>
       <c r="F95" s="22"/>
       <c r="G95" s="22"/>
       <c r="H95" s="22"/>
       <c r="I95" s="22"/>
       <c r="J95" s="48"/>
       <c r="K95" s="22"/>
       <c r="L95" s="1"/>
       <c r="M95" s="11"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
     </row>
     <row r="96" spans="1:17" s="12" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A96" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B96" s="22">
         <v>3818.97</v>
       </c>
-      <c r="C96" s="59">
+      <c r="C96" s="58">
         <v>7756.73</v>
       </c>
       <c r="D96" s="22">
         <v>12044.47</v>
       </c>
       <c r="E96" s="13">
         <v>16967.169999999998</v>
       </c>
-      <c r="F96" s="59">
+      <c r="F96" s="58">
         <v>21263.52</v>
       </c>
-      <c r="G96" s="61">
+      <c r="G96" s="60">
         <v>25262.45</v>
       </c>
-      <c r="H96" s="22"/>
+      <c r="H96" s="60">
+        <v>28866.76</v>
+      </c>
       <c r="I96" s="22"/>
       <c r="J96" s="48"/>
       <c r="K96" s="22"/>
       <c r="L96" s="1"/>
       <c r="M96" s="11"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
     </row>
     <row r="97" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A97" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B97" s="22"/>
-      <c r="C97" s="60" t="s">
+      <c r="C97" s="59" t="s">
         <v>33</v>
       </c>
       <c r="D97" s="22"/>
       <c r="E97" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="F97" s="60" t="s">
+      <c r="F97" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="G97" s="67" t="s">
+      <c r="G97" s="62" t="s">
         <v>33</v>
       </c>
       <c r="H97" s="22"/>
       <c r="I97" s="22"/>
       <c r="J97" s="48"/>
       <c r="K97" s="22"/>
       <c r="L97" s="1"/>
       <c r="M97" s="11"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1"/>
       <c r="Q97" s="1"/>
     </row>
     <row r="98" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A98" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B98" s="22">
         <v>3451.89</v>
       </c>
-      <c r="C98" s="59">
+      <c r="C98" s="58">
         <v>7039.47</v>
       </c>
       <c r="D98" s="22">
         <v>10995.85</v>
       </c>
       <c r="E98" s="13">
         <v>15601.4</v>
       </c>
-      <c r="F98" s="59">
+      <c r="F98" s="58">
         <v>19809.240000000002</v>
       </c>
-      <c r="G98" s="61">
+      <c r="G98" s="60">
         <v>23724.54</v>
       </c>
-      <c r="H98" s="22"/>
+      <c r="H98" s="60">
+        <v>27248.16</v>
+      </c>
       <c r="I98" s="22"/>
       <c r="J98" s="48"/>
       <c r="K98" s="22"/>
       <c r="L98" s="1"/>
       <c r="M98" s="11"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
     </row>
     <row r="99" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A99" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B99" s="22">
         <v>367.08</v>
       </c>
-      <c r="C99" s="59">
+      <c r="C99" s="58">
         <v>717.26</v>
       </c>
       <c r="D99" s="22">
         <v>1048.6199999999999</v>
       </c>
       <c r="E99" s="13">
         <v>1365.77</v>
       </c>
-      <c r="F99" s="59">
+      <c r="F99" s="58">
         <v>1454.27</v>
       </c>
-      <c r="G99" s="61">
+      <c r="G99" s="60">
         <v>1537.91</v>
       </c>
-      <c r="H99" s="22"/>
+      <c r="H99" s="60">
+        <v>1618.6</v>
+      </c>
       <c r="I99" s="22"/>
       <c r="J99" s="48"/>
       <c r="K99" s="22"/>
       <c r="L99" s="1"/>
       <c r="M99" s="11"/>
       <c r="N99" s="1"/>
       <c r="O99" s="1"/>
       <c r="P99" s="1"/>
       <c r="Q99" s="1"/>
     </row>
     <row r="100" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A100" s="37"/>
       <c r="B100" s="22"/>
       <c r="C100" s="22"/>
       <c r="D100" s="22"/>
       <c r="E100" s="13"/>
       <c r="F100" s="22"/>
       <c r="G100" s="22"/>
       <c r="H100" s="22"/>
       <c r="I100" s="22"/>
       <c r="J100" s="48"/>
       <c r="K100" s="22"/>
       <c r="L100" s="1"/>
       <c r="M100" s="11"/>
       <c r="N100" s="1"/>
@@ -4726,51 +4749,53 @@
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
     </row>
     <row r="123" spans="1:17" s="12" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A123" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B123" s="10">
         <v>35.79</v>
       </c>
       <c r="C123" s="10">
         <v>72.430000000000007</v>
       </c>
       <c r="D123" s="10">
         <v>111.48</v>
       </c>
       <c r="E123" s="8">
         <v>155.1</v>
       </c>
       <c r="F123" s="8">
         <v>193.74</v>
       </c>
       <c r="G123" s="8">
         <v>230.75</v>
       </c>
-      <c r="H123" s="10"/>
+      <c r="H123" s="10">
+        <v>264.7</v>
+      </c>
       <c r="I123" s="8"/>
       <c r="J123" s="8"/>
       <c r="K123" s="8"/>
       <c r="L123" s="8"/>
       <c r="M123" s="8"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
     </row>
     <row r="124" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A124" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B124" s="10"/>
       <c r="C124" s="10"/>
       <c r="D124" s="10"/>
       <c r="E124" s="8"/>
       <c r="F124" s="8"/>
       <c r="G124" s="8"/>
       <c r="H124" s="10"/>
       <c r="I124" s="8"/>
       <c r="J124" s="8"/>
       <c r="K124" s="8"/>
       <c r="L124" s="8"/>
@@ -4780,84 +4805,88 @@
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
     </row>
     <row r="125" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="25" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="10">
         <v>31.96</v>
       </c>
       <c r="C125" s="10">
         <v>64.92</v>
       </c>
       <c r="D125" s="10">
         <v>100.54</v>
       </c>
       <c r="E125" s="8">
         <v>140.91</v>
       </c>
       <c r="F125" s="8">
         <v>178.39</v>
       </c>
       <c r="G125" s="8">
         <v>214.25</v>
       </c>
-      <c r="H125" s="10"/>
+      <c r="H125" s="10">
+        <v>247.1</v>
+      </c>
       <c r="I125" s="8"/>
       <c r="J125" s="8"/>
       <c r="K125" s="8"/>
       <c r="L125" s="8"/>
       <c r="M125" s="8"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
     </row>
     <row r="126" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A126" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B126" s="10">
         <v>3.82</v>
       </c>
       <c r="C126" s="32">
         <v>7.51</v>
       </c>
       <c r="D126" s="10">
         <v>10.94</v>
       </c>
       <c r="E126" s="8">
         <v>14.19</v>
       </c>
       <c r="F126" s="8">
         <v>15.36</v>
       </c>
       <c r="G126" s="8">
         <v>16.5</v>
       </c>
-      <c r="H126" s="10"/>
+      <c r="H126" s="10">
+        <v>17.600000000000001</v>
+      </c>
       <c r="I126" s="8"/>
       <c r="J126" s="8"/>
       <c r="K126" s="16"/>
       <c r="L126" s="16"/>
       <c r="M126" s="16"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
     </row>
     <row r="127" spans="1:17" s="1" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="63" t="s">
         <v>24</v>
       </c>
       <c r="B127" s="63"/>
       <c r="C127" s="63"/>
       <c r="D127" s="64"/>
       <c r="E127" s="64"/>
       <c r="F127" s="64"/>
       <c r="G127" s="64"/>
       <c r="H127" s="64"/>
       <c r="I127" s="64"/>
       <c r="J127" s="64"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2"/>
@@ -5106,57 +5135,59 @@
       </c>
       <c r="M136" s="1">
         <v>2266.5100000000002</v>
       </c>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
     </row>
     <row r="137" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A137" s="35">
         <v>2026</v>
       </c>
       <c r="B137" s="11">
         <v>1017.25</v>
       </c>
       <c r="C137" s="11">
         <v>1895.69</v>
       </c>
       <c r="D137" s="11">
         <v>2849.63</v>
       </c>
       <c r="E137" s="11">
         <v>3833.08</v>
       </c>
-      <c r="F137" s="59">
+      <c r="F137" s="58">
         <v>4775.32</v>
       </c>
       <c r="G137" s="28">
         <v>5702.01</v>
       </c>
-      <c r="H137" s="48"/>
+      <c r="H137" s="60">
+        <v>6669.54</v>
+      </c>
       <c r="I137" s="11"/>
       <c r="J137" s="48"/>
       <c r="K137" s="19"/>
       <c r="L137" s="19"/>
       <c r="M137" s="1"/>
       <c r="N137" s="1"/>
       <c r="O137" s="1"/>
       <c r="P137" s="1"/>
       <c r="Q137" s="1"/>
     </row>
     <row r="138" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="35" t="s">
         <v>18</v>
       </c>
       <c r="G138" s="29"/>
       <c r="H138" s="11"/>
       <c r="M138" s="11"/>
     </row>
     <row r="139" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="35">
         <v>2022</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>23</v>
       </c>
@@ -5333,51 +5364,53 @@
       <c r="P142" s="1"/>
       <c r="Q142" s="1"/>
     </row>
     <row r="143" spans="1:17" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="43">
         <v>2026</v>
       </c>
       <c r="B143" s="16">
         <v>203.57</v>
       </c>
       <c r="C143" s="16">
         <v>379.36</v>
       </c>
       <c r="D143" s="16">
         <v>570.26</v>
       </c>
       <c r="E143" s="16">
         <v>767.07</v>
       </c>
       <c r="F143" s="16">
         <v>955.63</v>
       </c>
       <c r="G143" s="16">
         <v>1141.08</v>
       </c>
-      <c r="H143" s="31"/>
+      <c r="H143" s="31">
+        <v>1334.7</v>
+      </c>
       <c r="I143" s="16"/>
       <c r="J143" s="16"/>
       <c r="K143" s="16"/>
       <c r="L143" s="16"/>
       <c r="M143" s="32"/>
       <c r="N143" s="8"/>
       <c r="O143" s="8"/>
       <c r="P143" s="8"/>
       <c r="Q143" s="8"/>
     </row>
     <row r="144" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="H144" s="11"/>
       <c r="M144" s="11"/>
     </row>
     <row r="145" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="H145" s="11"/>
       <c r="M145" s="11"/>
     </row>
     <row r="146" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B146" s="3"/>
       <c r="C146" s="3"/>
       <c r="D146" s="3"/>
       <c r="F146" s="3" t="s">
         <v>27</v>
       </c>
@@ -5603,51 +5636,53 @@
         <v>23</v>
       </c>
     </row>
     <row r="154" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A154" s="35">
         <v>2026</v>
       </c>
       <c r="B154" s="11">
         <v>0</v>
       </c>
       <c r="C154" s="11">
         <v>0</v>
       </c>
       <c r="D154" s="11">
         <v>0</v>
       </c>
       <c r="E154" s="11">
         <v>0</v>
       </c>
       <c r="F154" s="11">
         <v>0</v>
       </c>
       <c r="G154" s="11">
         <v>0</v>
       </c>
-      <c r="H154" s="11"/>
+      <c r="H154" s="11">
+        <v>0</v>
+      </c>
       <c r="I154" s="11"/>
       <c r="J154" s="11"/>
       <c r="K154" s="11"/>
       <c r="L154" s="11"/>
       <c r="M154" s="11"/>
     </row>
     <row r="155" spans="1:17" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A155" s="35" t="s">
         <v>18</v>
       </c>
       <c r="H155" s="11"/>
     </row>
     <row r="156" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A156" s="35">
         <v>2022</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C156" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D156" s="11" t="s">
         <v>23</v>
       </c>
@@ -5814,51 +5849,53 @@
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
     </row>
     <row r="160" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A160" s="35">
         <v>2026</v>
       </c>
       <c r="B160" s="11">
         <v>0</v>
       </c>
       <c r="C160" s="11">
         <v>0</v>
       </c>
       <c r="D160" s="11">
         <v>0</v>
       </c>
       <c r="E160" s="11">
         <v>0</v>
       </c>
       <c r="F160" s="11">
         <v>0</v>
       </c>
       <c r="G160" s="11">
         <v>0</v>
       </c>
-      <c r="H160" s="11"/>
+      <c r="H160" s="11">
+        <v>0</v>
+      </c>
       <c r="I160" s="11"/>
       <c r="J160" s="11"/>
       <c r="K160" s="11"/>
       <c r="L160" s="11"/>
       <c r="M160" s="11"/>
       <c r="N160" s="1"/>
       <c r="O160" s="1"/>
       <c r="P160" s="1"/>
       <c r="Q160" s="1"/>
     </row>
     <row r="161" spans="1:17" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="35" t="s">
         <v>1</v>
       </c>
       <c r="H161" s="11"/>
     </row>
     <row r="162" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="35">
         <v>2022</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C162" s="11" t="s">
         <v>23</v>
@@ -6033,51 +6070,53 @@
       <c r="P165" s="1"/>
       <c r="Q165" s="1"/>
     </row>
     <row r="166" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A166" s="35">
         <v>2026</v>
       </c>
       <c r="B166" s="11">
         <v>10.87</v>
       </c>
       <c r="C166" s="11">
         <v>20.239999999999998</v>
       </c>
       <c r="D166" s="11">
         <v>30.4</v>
       </c>
       <c r="E166" s="11">
         <v>10.35</v>
       </c>
       <c r="F166" s="1">
         <v>52.23</v>
       </c>
       <c r="G166" s="11">
         <v>69.69</v>
       </c>
-      <c r="H166" s="48"/>
+      <c r="H166" s="60">
+        <v>90.84</v>
+      </c>
       <c r="I166" s="11"/>
       <c r="J166" s="48"/>
       <c r="K166" s="1"/>
       <c r="L166" s="1"/>
       <c r="M166" s="11"/>
       <c r="N166" s="1"/>
       <c r="O166" s="1"/>
       <c r="P166" s="1"/>
       <c r="Q166" s="1"/>
     </row>
     <row r="167" spans="1:17" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="35" t="s">
         <v>17</v>
       </c>
       <c r="H167" s="11"/>
     </row>
     <row r="168" spans="1:17" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A168" s="35">
         <v>2022</v>
       </c>
       <c r="B168" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C168" s="11" t="s">
         <v>23</v>
@@ -6252,51 +6291,53 @@
       <c r="P171" s="1"/>
       <c r="Q171" s="1"/>
     </row>
     <row r="172" spans="1:17" s="49" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A172" s="41">
         <v>2026</v>
       </c>
       <c r="B172" s="16">
         <v>9.34</v>
       </c>
       <c r="C172" s="16">
         <v>17.14</v>
       </c>
       <c r="D172" s="16">
         <v>25.33</v>
       </c>
       <c r="E172" s="16">
         <v>33.119999999999997</v>
       </c>
       <c r="F172" s="16">
         <v>42.39</v>
       </c>
       <c r="G172" s="16">
         <v>55.85</v>
       </c>
-      <c r="H172" s="32"/>
+      <c r="H172" s="32">
+        <v>72.2</v>
+      </c>
       <c r="I172" s="16"/>
       <c r="J172" s="16"/>
       <c r="K172" s="16"/>
       <c r="L172" s="16"/>
       <c r="M172" s="16"/>
       <c r="N172" s="8"/>
       <c r="O172" s="8"/>
       <c r="P172" s="8"/>
       <c r="Q172" s="8"/>
     </row>
     <row r="173" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A173" s="44"/>
       <c r="H173" s="11"/>
     </row>
     <row r="174" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A174" s="44"/>
       <c r="H174" s="11"/>
     </row>
     <row r="175" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A175" s="44"/>
       <c r="B175" s="3"/>
       <c r="C175" s="3"/>
       <c r="D175" s="3"/>
       <c r="E175" s="3"/>
       <c r="F175" s="3" t="s">
@@ -6523,51 +6564,53 @@
         <v>0.96</v>
       </c>
     </row>
     <row r="183" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A183" s="35">
         <v>2026</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C183" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D183" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E183" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F183" s="11">
         <v>0.08</v>
       </c>
       <c r="G183" s="11">
         <v>0.15</v>
       </c>
-      <c r="H183" s="11"/>
+      <c r="H183" s="60">
+        <v>0.18</v>
+      </c>
     </row>
     <row r="184" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A184" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F184" s="11" t="s">
         <v>23</v>
       </c>
       <c r="G184" s="11"/>
       <c r="H184" s="11"/>
     </row>
     <row r="185" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A185" s="35">
@@ -6733,51 +6776,53 @@
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A189" s="35">
         <v>2026</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C189" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D189" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E189" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F189" s="11" t="s">
         <v>34</v>
       </c>
       <c r="G189" s="11">
         <v>0</v>
       </c>
-      <c r="H189" s="11"/>
+      <c r="H189" s="11">
+        <v>0</v>
+      </c>
       <c r="J189" s="11"/>
       <c r="K189" s="11"/>
     </row>
     <row r="190" spans="1:13" s="1" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A190" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F190" s="11" t="s">
         <v>23</v>
       </c>
       <c r="H190" s="11"/>
     </row>
     <row r="191" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
@@ -6944,51 +6989,53 @@
         <v>10.51</v>
       </c>
     </row>
     <row r="195" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A195" s="35">
         <v>2026</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C195" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D195" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E195" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F195" s="11">
         <v>0.16</v>
       </c>
       <c r="G195" s="1">
         <v>2.82</v>
       </c>
-      <c r="H195" s="48"/>
+      <c r="H195" s="60">
+        <v>6.48</v>
+      </c>
     </row>
     <row r="196" spans="1:13" s="1" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A196" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F196" s="11" t="s">
         <v>23</v>
       </c>
       <c r="H196" s="11"/>
     </row>
     <row r="197" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A197" s="35">
         <v>2022</v>
@@ -7131,73 +7178,75 @@
       <c r="F200" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G200" s="8">
         <v>0.02</v>
       </c>
       <c r="H200" s="10">
         <v>0.06</v>
       </c>
       <c r="I200" s="8">
         <v>0.08</v>
       </c>
       <c r="J200" s="8">
         <v>0.09</v>
       </c>
       <c r="K200" s="8">
         <v>0.09</v>
       </c>
       <c r="L200" s="8">
         <v>0.09</v>
       </c>
       <c r="M200" s="8">
         <v>0.09</v>
       </c>
     </row>
-    <row r="201" spans="1:13" s="62" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:13" s="61" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A201" s="50">
         <v>2026</v>
       </c>
       <c r="B201" s="53" t="s">
         <v>23</v>
       </c>
       <c r="C201" s="53" t="s">
         <v>23</v>
       </c>
       <c r="D201" s="53" t="s">
         <v>23</v>
       </c>
       <c r="E201" s="53" t="s">
         <v>23</v>
       </c>
       <c r="F201" s="53">
         <v>0</v>
       </c>
       <c r="G201" s="53">
         <v>0</v>
       </c>
-      <c r="H201" s="56"/>
+      <c r="H201" s="53">
+        <v>0</v>
+      </c>
       <c r="I201" s="51"/>
       <c r="J201" s="51"/>
       <c r="K201" s="52"/>
       <c r="L201" s="52"/>
       <c r="M201" s="51"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A202" s="47"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A203" s="47"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A204" s="47"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A205" s="47"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A206" s="47"/>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A207" s="47"/>
     </row>
     <row r="208" spans="1:13" x14ac:dyDescent="0.2">