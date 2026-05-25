--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="6195" windowWidth="14310" windowHeight="6210"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="6210"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="37">
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
@@ -246,51 +246,51 @@
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -304,65 +304,56 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -451,51 +442,50 @@
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -807,87 +797,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q207"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E172" sqref="E172"/>
+      <selection activeCell="I205" sqref="I205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="39" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="39" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="39" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="25" customWidth="1"/>
     <col min="6" max="6" width="10" style="39" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="39" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="25" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="39" customWidth="1"/>
     <col min="10" max="10" width="10" style="39" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="25" customWidth="1"/>
     <col min="12" max="12" width="9" style="25" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="39" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="70"/>
-[...10 lines deleted...]
-      <c r="M1" s="70"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="24"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="24"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="L2" s="24"/>
       <c r="M2" s="23"/>
     </row>
     <row r="3" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10"/>
       <c r="B3" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>13</v>
@@ -1049,102 +1039,104 @@
       </c>
       <c r="J7" s="20">
         <v>70657.2</v>
       </c>
       <c r="K7" s="20">
         <v>78852.27</v>
       </c>
       <c r="L7" s="20">
         <v>86294.86</v>
       </c>
       <c r="M7" s="20">
         <v>93688.21</v>
       </c>
       <c r="N7" s="20"/>
       <c r="O7" s="14"/>
       <c r="P7" s="14"/>
       <c r="Q7" s="14"/>
     </row>
     <row r="8" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="52">
         <v>2025</v>
       </c>
       <c r="B8" s="33">
         <v>6836.91</v>
       </c>
-      <c r="C8" s="67">
+      <c r="C8" s="66">
         <v>13892.53</v>
       </c>
       <c r="D8" s="20">
         <v>21339.59</v>
       </c>
       <c r="E8" s="30">
         <v>28645.53</v>
       </c>
       <c r="F8" s="55">
         <v>36207.89</v>
       </c>
       <c r="G8" s="20">
         <v>43714.27</v>
       </c>
       <c r="H8" s="31">
         <v>52210.21</v>
       </c>
       <c r="I8" s="55">
         <v>60767.64</v>
       </c>
       <c r="J8" s="55">
         <v>69733.350000000006</v>
       </c>
       <c r="K8" s="20">
         <v>77896.33</v>
       </c>
       <c r="L8" s="20">
         <v>86013.34</v>
       </c>
       <c r="M8" s="20">
         <v>94313.279999999999</v>
       </c>
       <c r="N8" s="20"/>
       <c r="O8" s="14"/>
       <c r="P8" s="14"/>
       <c r="Q8" s="14"/>
     </row>
     <row r="9" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="52">
         <v>2026</v>
       </c>
       <c r="B9" s="33">
         <v>8147.14</v>
       </c>
-      <c r="C9" s="67">
+      <c r="C9" s="66">
         <v>15866.61</v>
       </c>
       <c r="D9" s="20">
         <v>23637.91</v>
       </c>
-      <c r="E9" s="30"/>
+      <c r="E9" s="30">
+        <v>30895.45</v>
+      </c>
       <c r="F9" s="55"/>
       <c r="G9" s="20"/>
       <c r="H9" s="31"/>
       <c r="I9" s="55"/>
       <c r="J9" s="55"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
       <c r="N9" s="20"/>
       <c r="O9" s="14"/>
       <c r="P9" s="14"/>
       <c r="Q9" s="14"/>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="32"/>
       <c r="C10" s="32"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="31"/>
       <c r="I10" s="20"/>
@@ -1316,51 +1308,53 @@
       </c>
       <c r="L14" s="20">
         <v>16796.810000000001</v>
       </c>
       <c r="M14" s="20">
         <v>19051.169999999998</v>
       </c>
       <c r="N14" s="20"/>
       <c r="O14" s="14"/>
       <c r="P14" s="14"/>
       <c r="Q14" s="14"/>
     </row>
     <row r="15" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="52">
         <v>2026</v>
       </c>
       <c r="B15" s="33">
         <v>1692.79</v>
       </c>
       <c r="C15" s="32">
         <v>3025.15</v>
       </c>
       <c r="D15" s="20">
         <v>4486.24</v>
       </c>
-      <c r="E15" s="20"/>
+      <c r="E15" s="20">
+        <v>5607.03</v>
+      </c>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="31"/>
       <c r="I15" s="20"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="20"/>
       <c r="O15" s="14"/>
       <c r="P15" s="14"/>
       <c r="Q15" s="14"/>
     </row>
     <row r="16" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="31"/>
       <c r="I16" s="20"/>
@@ -1481,102 +1475,104 @@
       </c>
       <c r="J19" s="20">
         <v>49857.8</v>
       </c>
       <c r="K19" s="20">
         <v>54574.23</v>
       </c>
       <c r="L19" s="20">
         <v>59135.39</v>
       </c>
       <c r="M19" s="20">
         <v>63569.09</v>
       </c>
       <c r="N19" s="20"/>
       <c r="O19" s="14"/>
       <c r="P19" s="14"/>
       <c r="Q19" s="14"/>
     </row>
     <row r="20" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="52">
         <v>2025</v>
       </c>
       <c r="B20" s="33">
         <v>3964.15</v>
       </c>
-      <c r="C20" s="67">
+      <c r="C20" s="66">
         <v>8318.9599999999991</v>
       </c>
       <c r="D20" s="20">
         <v>12880.49</v>
       </c>
       <c r="E20" s="20">
         <v>17977.560000000001</v>
       </c>
       <c r="F20" s="55">
         <v>22876.13</v>
       </c>
       <c r="G20" s="20">
         <v>27437.5</v>
       </c>
       <c r="H20" s="31">
         <v>31707.3</v>
       </c>
       <c r="I20" s="20">
         <v>36148.6</v>
       </c>
       <c r="J20" s="20">
         <v>41218.660000000003</v>
       </c>
       <c r="K20" s="20">
         <v>46436.01</v>
       </c>
       <c r="L20" s="20">
         <v>51170.46</v>
       </c>
       <c r="M20" s="20">
         <v>55912.25</v>
       </c>
       <c r="N20" s="20"/>
       <c r="O20" s="14"/>
       <c r="P20" s="14"/>
       <c r="Q20" s="14"/>
     </row>
     <row r="21" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="52">
         <v>2026</v>
       </c>
       <c r="B21" s="33">
         <v>3918.33</v>
       </c>
-      <c r="C21" s="67">
+      <c r="C21" s="66">
         <v>7910.03</v>
       </c>
       <c r="D21" s="20">
         <v>12321.45</v>
       </c>
-      <c r="E21" s="20"/>
+      <c r="E21" s="20">
+        <v>17324.8</v>
+      </c>
       <c r="F21" s="55"/>
       <c r="G21" s="20"/>
       <c r="H21" s="31"/>
       <c r="I21" s="20"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
       <c r="N21" s="20"/>
       <c r="O21" s="14"/>
       <c r="P21" s="14"/>
       <c r="Q21" s="14"/>
     </row>
     <row r="22" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="31"/>
       <c r="I22" s="20"/>
@@ -1748,98 +1744,100 @@
       </c>
       <c r="L26" s="32">
         <v>1214.1400000000001</v>
       </c>
       <c r="M26" s="32">
         <v>1321.69</v>
       </c>
       <c r="N26" s="14"/>
       <c r="O26" s="14"/>
       <c r="P26" s="14"/>
       <c r="Q26" s="14"/>
     </row>
     <row r="27" spans="1:17" s="51" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="53">
         <v>2026</v>
       </c>
       <c r="B27" s="35">
         <v>106.74</v>
       </c>
       <c r="C27" s="36">
         <v>200.09</v>
       </c>
       <c r="D27" s="36">
         <v>309.89999999999998</v>
       </c>
-      <c r="E27" s="36"/>
+      <c r="E27" s="36">
+        <v>415.23</v>
+      </c>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="43"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="36"/>
       <c r="L27" s="36"/>
       <c r="M27" s="36"/>
       <c r="N27" s="50"/>
       <c r="O27" s="50"/>
       <c r="P27" s="50"/>
       <c r="Q27" s="50"/>
     </row>
     <row r="28" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="71" t="s">
+      <c r="A28" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="71"/>
-[...10 lines deleted...]
-      <c r="M28" s="71"/>
+      <c r="B28" s="70"/>
+      <c r="C28" s="70"/>
+      <c r="D28" s="70"/>
+      <c r="E28" s="70"/>
+      <c r="F28" s="70"/>
+      <c r="G28" s="70"/>
+      <c r="H28" s="70"/>
+      <c r="I28" s="70"/>
+      <c r="J28" s="70"/>
+      <c r="K28" s="70"/>
+      <c r="L28" s="70"/>
+      <c r="M28" s="70"/>
       <c r="N28" s="11"/>
     </row>
     <row r="29" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A29" s="70" t="s">
+      <c r="A29" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="70"/>
-[...10 lines deleted...]
-      <c r="M29" s="70"/>
+      <c r="B29" s="69"/>
+      <c r="C29" s="69"/>
+      <c r="D29" s="69"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="69"/>
+      <c r="H29" s="69"/>
+      <c r="I29" s="69"/>
+      <c r="J29" s="69"/>
+      <c r="K29" s="69"/>
+      <c r="L29" s="69"/>
+      <c r="M29" s="69"/>
     </row>
     <row r="30" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="5"/>
       <c r="B30" s="25"/>
       <c r="C30" s="25"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25"/>
     </row>
     <row r="31" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="10"/>
       <c r="B31" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C31" s="27" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="27" t="s">
@@ -1966,51 +1964,51 @@
         <v>12572.9</v>
       </c>
       <c r="L34" s="20">
         <v>13885.59</v>
       </c>
       <c r="M34" s="20">
         <v>15191.6</v>
       </c>
     </row>
     <row r="35" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="19">
         <v>2024</v>
       </c>
       <c r="B35" s="20">
         <v>1173.9000000000001</v>
       </c>
       <c r="C35" s="20">
         <v>2165.3000000000002</v>
       </c>
       <c r="D35" s="20">
         <v>3317.9</v>
       </c>
       <c r="E35" s="20">
         <v>4363.2</v>
       </c>
-      <c r="F35" s="62">
+      <c r="F35" s="61">
         <v>5460.2</v>
       </c>
       <c r="G35" s="20">
         <v>6556.25</v>
       </c>
       <c r="H35" s="31">
         <v>7695.9</v>
       </c>
       <c r="I35" s="20">
         <v>8836.48</v>
       </c>
       <c r="J35" s="20">
         <v>10002.91</v>
       </c>
       <c r="K35" s="20">
         <v>11416.47</v>
       </c>
       <c r="L35" s="20">
         <v>12609.24</v>
       </c>
       <c r="M35" s="20">
         <v>13960.69</v>
       </c>
     </row>
     <row r="36" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2">
@@ -2045,51 +2043,53 @@
         <v>13558.38</v>
       </c>
       <c r="K36" s="20">
         <v>15288.31</v>
       </c>
       <c r="L36" s="20">
         <v>16980.28</v>
       </c>
       <c r="M36" s="20">
         <v>18929.68</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="19">
         <v>2026</v>
       </c>
       <c r="B37" s="20">
         <v>1593.52</v>
       </c>
       <c r="C37" s="20">
         <v>2728.24</v>
       </c>
       <c r="D37" s="20">
         <v>3981.09</v>
       </c>
-      <c r="E37" s="20"/>
+      <c r="E37" s="20">
+        <v>4769.99</v>
+      </c>
       <c r="F37" s="55"/>
       <c r="G37" s="20"/>
       <c r="H37" s="31"/>
       <c r="I37" s="20"/>
       <c r="J37" s="55"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="20"/>
       <c r="C38" s="20"/>
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
       <c r="H38" s="31"/>
       <c r="I38" s="20"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="31"/>
@@ -2249,51 +2249,53 @@
         <v>11288.27</v>
       </c>
       <c r="K42" s="20">
         <v>12760.17</v>
       </c>
       <c r="L42" s="20">
         <v>14224.41</v>
       </c>
       <c r="M42" s="20">
         <v>16221.1</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="19">
         <v>2026</v>
       </c>
       <c r="B43" s="20">
         <v>1442.53</v>
       </c>
       <c r="C43" s="20">
         <v>2542.8200000000002</v>
       </c>
       <c r="D43" s="20">
         <v>3769.09</v>
       </c>
-      <c r="E43" s="20"/>
+      <c r="E43" s="20">
+        <v>4628.74</v>
+      </c>
       <c r="F43" s="20"/>
       <c r="G43" s="20"/>
       <c r="H43" s="31"/>
       <c r="I43" s="20"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="20"/>
     </row>
     <row r="44" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A44" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B44" s="20"/>
       <c r="C44" s="20"/>
       <c r="D44" s="20"/>
       <c r="E44" s="20"/>
       <c r="F44" s="20"/>
       <c r="G44" s="20"/>
       <c r="H44" s="31"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
       <c r="M44" s="20"/>
@@ -2453,51 +2455,53 @@
         <v>780.41</v>
       </c>
       <c r="K48" s="20">
         <v>860.81</v>
       </c>
       <c r="L48" s="20">
         <v>938.22</v>
       </c>
       <c r="M48" s="20">
         <v>1023.02</v>
       </c>
     </row>
     <row r="49" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="19">
         <v>2026</v>
       </c>
       <c r="B49" s="31">
         <v>88.49</v>
       </c>
       <c r="C49" s="20">
         <v>163.06</v>
       </c>
       <c r="D49" s="20">
         <v>209.37</v>
       </c>
-      <c r="E49" s="20"/>
+      <c r="E49" s="20">
+        <v>317.27999999999997</v>
+      </c>
       <c r="F49" s="20"/>
       <c r="G49" s="20"/>
       <c r="H49" s="31"/>
       <c r="I49" s="20"/>
       <c r="J49" s="20"/>
       <c r="K49" s="20"/>
       <c r="L49" s="20"/>
       <c r="M49" s="20"/>
     </row>
     <row r="50" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="31"/>
       <c r="C50" s="31"/>
       <c r="D50" s="31"/>
       <c r="E50" s="20"/>
       <c r="F50" s="20"/>
       <c r="G50" s="20"/>
       <c r="H50" s="31"/>
       <c r="I50" s="20"/>
       <c r="J50" s="20"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
       <c r="M50" s="20"/>
@@ -2657,86 +2661,88 @@
         <v>565.19000000000005</v>
       </c>
       <c r="K54" s="32">
         <v>624.38</v>
       </c>
       <c r="L54" s="32">
         <v>680.65</v>
       </c>
       <c r="M54" s="32">
         <v>740.91</v>
       </c>
     </row>
     <row r="55" spans="1:17" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="21">
         <v>2026</v>
       </c>
       <c r="B55" s="43">
         <v>61.62</v>
       </c>
       <c r="C55" s="36">
         <v>110.52</v>
       </c>
       <c r="D55" s="36">
         <v>148.53</v>
       </c>
-      <c r="E55" s="36"/>
+      <c r="E55" s="36">
+        <v>227.01</v>
+      </c>
       <c r="F55" s="36"/>
       <c r="G55" s="36"/>
       <c r="H55" s="43"/>
       <c r="I55" s="36"/>
       <c r="J55" s="36"/>
       <c r="K55" s="36"/>
       <c r="L55" s="36"/>
       <c r="M55" s="36"/>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B56" s="25"/>
       <c r="C56" s="25"/>
       <c r="D56" s="37"/>
       <c r="F56" s="25"/>
       <c r="G56" s="25"/>
       <c r="I56" s="25"/>
       <c r="J56" s="25"/>
       <c r="M56" s="25"/>
     </row>
     <row r="57" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A57" s="70" t="s">
+      <c r="A57" s="69" t="s">
         <v>23</v>
       </c>
-      <c r="B57" s="70"/>
-[...10 lines deleted...]
-      <c r="M57" s="70"/>
+      <c r="B57" s="69"/>
+      <c r="C57" s="69"/>
+      <c r="D57" s="69"/>
+      <c r="E57" s="69"/>
+      <c r="F57" s="69"/>
+      <c r="G57" s="69"/>
+      <c r="H57" s="69"/>
+      <c r="I57" s="69"/>
+      <c r="J57" s="69"/>
+      <c r="K57" s="69"/>
+      <c r="L57" s="69"/>
+      <c r="M57" s="69"/>
     </row>
     <row r="58" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="5"/>
       <c r="B58" s="25"/>
       <c r="C58" s="25"/>
       <c r="D58" s="25"/>
       <c r="E58" s="25"/>
       <c r="F58" s="25"/>
       <c r="G58" s="25"/>
       <c r="H58" s="25"/>
       <c r="I58" s="25"/>
       <c r="J58" s="25"/>
       <c r="K58" s="25"/>
       <c r="L58" s="25"/>
       <c r="M58" s="25"/>
     </row>
     <row r="59" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A59" s="10"/>
       <c r="B59" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C59" s="27" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="27" t="s">
@@ -2755,464 +2761,468 @@
         <v>17</v>
       </c>
       <c r="I59" s="27" t="s">
         <v>18</v>
       </c>
       <c r="J59" s="27" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="27" t="s">
         <v>32</v>
       </c>
       <c r="L59" s="28" t="s">
         <v>20</v>
       </c>
       <c r="M59" s="29" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B60" s="20"/>
       <c r="C60" s="20"/>
       <c r="D60" s="20"/>
-      <c r="E60" s="56"/>
+      <c r="E60" s="20"/>
       <c r="F60" s="20"/>
       <c r="G60" s="20"/>
       <c r="H60" s="31"/>
       <c r="I60" s="20"/>
       <c r="J60" s="20"/>
       <c r="K60" s="20"/>
       <c r="L60" s="20"/>
       <c r="M60" s="20"/>
     </row>
     <row r="61" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A61" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B61" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C61" s="31" t="s">
         <v>1</v>
       </c>
       <c r="D61" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="E61" s="30" t="s">
+      <c r="E61" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F61" s="31" t="s">
         <v>1</v>
       </c>
       <c r="G61" s="31">
         <v>253050.3</v>
       </c>
       <c r="H61" s="31">
         <v>294060.98</v>
       </c>
       <c r="I61" s="20">
         <v>336755.56</v>
       </c>
       <c r="J61" s="20">
         <v>382462.05</v>
       </c>
       <c r="K61" s="38">
         <v>432108.59</v>
       </c>
       <c r="L61" s="38">
         <v>485952.29</v>
       </c>
       <c r="M61" s="31">
         <v>542403.99</v>
       </c>
     </row>
     <row r="62" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A62" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B62" s="31">
         <v>4626.09</v>
       </c>
       <c r="C62" s="31">
         <v>9159.3799999999992</v>
       </c>
       <c r="D62" s="31">
         <v>14193.98</v>
       </c>
-      <c r="E62" s="30">
+      <c r="E62" s="31">
         <v>19828.689999999999</v>
       </c>
       <c r="F62" s="31">
         <v>25648.51</v>
       </c>
       <c r="G62" s="31">
         <v>31558.47</v>
       </c>
       <c r="H62" s="31">
         <v>36843.68</v>
       </c>
       <c r="I62" s="20">
         <v>41187</v>
       </c>
       <c r="J62" s="20">
         <v>45617.599999999999</v>
       </c>
       <c r="K62" s="38">
         <v>50288.2</v>
       </c>
       <c r="L62" s="20">
         <v>54090.720000000001</v>
       </c>
       <c r="M62" s="31">
         <v>58085.1</v>
       </c>
     </row>
     <row r="63" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="19">
         <v>2024</v>
       </c>
       <c r="B63" s="31">
         <v>4830.3</v>
       </c>
       <c r="C63" s="31">
         <v>10051.1</v>
       </c>
       <c r="D63" s="31">
         <v>15853.5</v>
       </c>
-      <c r="E63" s="30">
+      <c r="E63" s="31">
         <v>21464.1</v>
       </c>
       <c r="F63" s="31">
         <v>29738.799999999999</v>
       </c>
       <c r="G63" s="31">
         <v>37694.74</v>
       </c>
       <c r="H63" s="31">
         <v>45194.8</v>
       </c>
       <c r="I63" s="20">
         <v>52103.62</v>
       </c>
       <c r="J63" s="20">
         <v>59009.54</v>
       </c>
       <c r="K63" s="38">
         <v>65591.67</v>
       </c>
       <c r="L63" s="20">
         <v>71661.56</v>
       </c>
       <c r="M63" s="31">
         <v>77507.199999999997</v>
       </c>
       <c r="N63" s="14"/>
       <c r="O63" s="14"/>
       <c r="P63" s="14"/>
       <c r="Q63" s="14"/>
     </row>
     <row r="64" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="19">
         <v>2025</v>
       </c>
       <c r="B64" s="31">
         <v>5522.88</v>
       </c>
       <c r="C64" s="31">
         <v>10970.28</v>
       </c>
       <c r="D64" s="31">
         <v>16552.38</v>
       </c>
-      <c r="E64" s="30">
+      <c r="E64" s="31">
         <v>22293.47</v>
       </c>
       <c r="F64" s="55">
         <v>28110.83</v>
       </c>
       <c r="G64" s="31">
         <v>33930.65</v>
       </c>
       <c r="H64" s="31">
         <v>40644.31</v>
       </c>
       <c r="I64" s="20">
         <v>47359.88</v>
       </c>
       <c r="J64" s="55">
         <v>54496.69</v>
       </c>
       <c r="K64" s="38">
         <v>60736.93</v>
       </c>
       <c r="L64" s="20">
         <v>66978.7</v>
       </c>
       <c r="M64" s="31">
         <v>73116.13</v>
       </c>
       <c r="N64" s="14"/>
       <c r="O64" s="14"/>
       <c r="P64" s="14"/>
       <c r="Q64" s="14"/>
     </row>
     <row r="65" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="19">
         <v>2026</v>
       </c>
       <c r="B65" s="31">
         <v>5536.36</v>
       </c>
       <c r="C65" s="31">
         <v>11242.67</v>
       </c>
       <c r="D65" s="31">
         <v>16807.189999999999</v>
       </c>
-      <c r="E65" s="30"/>
+      <c r="E65" s="31">
+        <v>22292.37</v>
+      </c>
       <c r="F65" s="55"/>
       <c r="G65" s="31"/>
       <c r="H65" s="31"/>
       <c r="I65" s="20"/>
       <c r="J65" s="55"/>
       <c r="K65" s="38"/>
       <c r="L65" s="20"/>
       <c r="M65" s="31"/>
       <c r="N65" s="14"/>
       <c r="O65" s="14"/>
       <c r="P65" s="14"/>
       <c r="Q65" s="14"/>
     </row>
     <row r="66" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A66" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B66" s="20"/>
       <c r="C66" s="20"/>
       <c r="D66" s="20"/>
-      <c r="E66" s="32"/>
+      <c r="E66" s="20"/>
       <c r="F66" s="30" t="s">
         <v>34</v>
       </c>
       <c r="G66" s="20"/>
       <c r="H66" s="31"/>
       <c r="I66" s="20"/>
       <c r="J66" s="20"/>
       <c r="K66" s="20"/>
       <c r="L66" s="20"/>
       <c r="M66" s="20"/>
     </row>
     <row r="67" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A67" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B67" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C67" s="31" t="s">
         <v>1</v>
       </c>
       <c r="D67" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="E67" s="30" t="s">
+      <c r="E67" s="31" t="s">
         <v>1</v>
       </c>
       <c r="F67" s="31" t="s">
         <v>1</v>
       </c>
       <c r="G67" s="31">
         <v>2323.2199999999998</v>
       </c>
       <c r="H67" s="31">
         <v>2658.95</v>
       </c>
       <c r="I67" s="31">
         <v>2987.64</v>
       </c>
       <c r="J67" s="31">
         <v>3345.16</v>
       </c>
       <c r="K67" s="31">
         <v>3701.41</v>
       </c>
       <c r="L67" s="31">
         <v>4067.64</v>
       </c>
       <c r="M67" s="31">
         <v>4483.51</v>
       </c>
     </row>
     <row r="68" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A68" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B68" s="31">
         <v>43.62</v>
       </c>
       <c r="C68" s="31">
         <v>86.68</v>
       </c>
       <c r="D68" s="31">
         <v>123.88</v>
       </c>
-      <c r="E68" s="30">
+      <c r="E68" s="31">
         <v>152.84</v>
       </c>
       <c r="F68" s="31">
         <v>192.4</v>
       </c>
       <c r="G68" s="31">
         <v>231.09</v>
       </c>
       <c r="H68" s="31">
         <v>271.79000000000002</v>
       </c>
       <c r="I68" s="31">
         <v>312.5</v>
       </c>
       <c r="J68" s="31">
         <v>369.3</v>
       </c>
       <c r="K68" s="31">
         <v>423.6</v>
       </c>
       <c r="L68" s="31">
         <v>462</v>
       </c>
       <c r="M68" s="31">
         <v>500.4</v>
       </c>
     </row>
     <row r="69" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="19">
         <v>2024</v>
       </c>
       <c r="B69" s="31">
         <v>57.8</v>
       </c>
       <c r="C69" s="31">
         <v>115.1</v>
       </c>
       <c r="D69" s="31">
         <v>165.2</v>
       </c>
-      <c r="E69" s="30">
+      <c r="E69" s="31">
         <v>229.5</v>
       </c>
       <c r="F69" s="31">
         <v>290.8</v>
       </c>
       <c r="G69" s="31">
         <v>357.7</v>
       </c>
       <c r="H69" s="31">
         <v>410.3</v>
       </c>
       <c r="I69" s="31">
         <v>459.69</v>
       </c>
       <c r="J69" s="31">
         <v>510</v>
       </c>
       <c r="K69" s="31">
         <v>570.29999999999995</v>
       </c>
       <c r="L69" s="31">
         <v>618.33000000000004</v>
       </c>
       <c r="M69" s="31">
         <v>668.7</v>
       </c>
       <c r="N69" s="14"/>
       <c r="O69" s="14"/>
       <c r="P69" s="14"/>
       <c r="Q69" s="14"/>
     </row>
     <row r="70" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="19">
         <v>2025</v>
       </c>
       <c r="B70" s="31">
         <v>52.57</v>
       </c>
       <c r="C70" s="31">
         <v>96.86</v>
       </c>
       <c r="D70" s="31">
         <v>145.58000000000001</v>
       </c>
-      <c r="E70" s="30">
+      <c r="E70" s="31">
         <v>212.39</v>
       </c>
       <c r="F70" s="31">
         <v>276.3</v>
       </c>
       <c r="G70" s="31">
         <v>341.33</v>
       </c>
       <c r="H70" s="31">
         <v>434.01</v>
       </c>
       <c r="I70" s="31">
         <v>525.28</v>
       </c>
       <c r="J70" s="31">
         <v>622.66999999999996</v>
       </c>
       <c r="K70" s="31">
         <v>694.9</v>
       </c>
       <c r="L70" s="31">
         <v>768.01</v>
       </c>
       <c r="M70" s="31">
         <v>839.22</v>
       </c>
       <c r="N70" s="14"/>
       <c r="O70" s="14"/>
       <c r="P70" s="14"/>
       <c r="Q70" s="14"/>
     </row>
     <row r="71" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="19">
         <v>2026</v>
       </c>
       <c r="B71" s="31">
         <v>46.69</v>
       </c>
       <c r="C71" s="31">
         <v>102.96</v>
       </c>
       <c r="D71" s="31">
         <v>146.88</v>
       </c>
-      <c r="E71" s="30"/>
+      <c r="E71" s="31">
+        <v>211.22</v>
+      </c>
       <c r="F71" s="31"/>
       <c r="G71" s="31"/>
       <c r="H71" s="31"/>
       <c r="I71" s="31"/>
       <c r="J71" s="31"/>
       <c r="K71" s="31"/>
       <c r="L71" s="31"/>
       <c r="M71" s="31"/>
       <c r="N71" s="14"/>
       <c r="O71" s="14"/>
       <c r="P71" s="14"/>
       <c r="Q71" s="14"/>
     </row>
     <row r="72" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B72" s="22"/>
       <c r="C72" s="20"/>
       <c r="D72" s="32"/>
       <c r="E72" s="32"/>
       <c r="F72" s="20"/>
       <c r="G72" s="20"/>
       <c r="H72" s="31"/>
       <c r="I72" s="20"/>
@@ -3441,534 +3451,542 @@
         <v>5</v>
       </c>
       <c r="B80" s="31"/>
       <c r="C80" s="31"/>
       <c r="D80" s="30"/>
       <c r="E80" s="30"/>
       <c r="F80" s="31"/>
       <c r="G80" s="31"/>
       <c r="H80" s="31"/>
       <c r="I80" s="20"/>
       <c r="J80" s="20"/>
       <c r="K80" s="20"/>
       <c r="L80" s="20"/>
       <c r="M80" s="31"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A81" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="41">
         <v>2990.24</v>
       </c>
       <c r="C81" s="40">
         <v>6373.24</v>
       </c>
-      <c r="D81" s="57">
+      <c r="D81" s="56">
         <v>9954.06</v>
       </c>
-      <c r="E81" s="57">
+      <c r="E81" s="56">
         <v>13895.13</v>
       </c>
       <c r="F81" s="40">
         <v>18017.93</v>
       </c>
       <c r="G81" s="40">
         <v>21603.16</v>
       </c>
       <c r="H81" s="40">
         <v>24781.23</v>
       </c>
       <c r="I81" s="40">
         <v>28001.97</v>
       </c>
       <c r="J81" s="40">
         <v>32764.52</v>
       </c>
       <c r="K81" s="40">
         <v>37495.32</v>
       </c>
       <c r="L81" s="20">
         <v>46164.42</v>
       </c>
       <c r="M81" s="31">
         <v>54227.7</v>
       </c>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A82" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="40">
         <v>286.02</v>
       </c>
       <c r="C82" s="40">
         <v>581.46</v>
       </c>
-      <c r="D82" s="57">
+      <c r="D82" s="56">
         <v>903.2</v>
       </c>
-      <c r="E82" s="57">
+      <c r="E82" s="56">
         <v>1260.83</v>
       </c>
       <c r="F82" s="40">
         <v>1377.71</v>
       </c>
       <c r="G82" s="40">
         <v>1495.74</v>
       </c>
       <c r="H82" s="40">
         <v>1618.2</v>
       </c>
       <c r="I82" s="40">
         <v>1750.93</v>
       </c>
       <c r="J82" s="40">
         <v>1881.67</v>
       </c>
       <c r="K82" s="40">
         <v>2014.41</v>
       </c>
       <c r="L82" s="20">
         <v>2153.14</v>
       </c>
       <c r="M82" s="31">
         <v>2306.8000000000002</v>
       </c>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A83" s="8">
         <v>2024</v>
       </c>
       <c r="B83" s="40"/>
       <c r="C83" s="40"/>
-      <c r="D83" s="57"/>
-      <c r="E83" s="57"/>
+      <c r="D83" s="56"/>
+      <c r="E83" s="56"/>
       <c r="F83" s="40"/>
       <c r="G83" s="40"/>
       <c r="H83" s="40"/>
       <c r="I83" s="40"/>
       <c r="J83" s="40"/>
       <c r="K83" s="40"/>
       <c r="L83" s="20"/>
       <c r="M83" s="31"/>
     </row>
     <row r="84" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B84" s="40">
         <v>3564.9</v>
       </c>
       <c r="C84" s="40">
         <v>7089.1</v>
       </c>
-      <c r="D84" s="57">
+      <c r="D84" s="56">
         <v>11189.9</v>
       </c>
-      <c r="E84" s="57">
+      <c r="E84" s="56">
         <v>16251.4</v>
       </c>
       <c r="F84" s="40">
         <v>21051.34</v>
       </c>
       <c r="G84" s="40">
         <v>25346.06</v>
       </c>
       <c r="H84" s="40">
         <v>32976</v>
       </c>
       <c r="I84" s="40">
         <v>40856</v>
       </c>
       <c r="J84" s="40">
         <v>49365.05</v>
       </c>
       <c r="K84" s="40">
         <v>54031.75</v>
       </c>
       <c r="L84" s="20">
         <v>58544.09</v>
       </c>
       <c r="M84" s="31">
         <v>62930.05</v>
       </c>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B85" s="40"/>
       <c r="C85" s="40"/>
-      <c r="D85" s="57"/>
-      <c r="E85" s="57"/>
+      <c r="D85" s="56"/>
+      <c r="E85" s="56"/>
       <c r="F85" s="40"/>
       <c r="G85" s="40"/>
       <c r="H85" s="40"/>
       <c r="I85" s="40"/>
       <c r="J85" s="40"/>
       <c r="K85" s="40"/>
       <c r="L85" s="20"/>
       <c r="M85" s="31"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A86" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="40">
         <v>3437.4</v>
       </c>
       <c r="C86" s="40">
         <v>6831.84</v>
       </c>
-      <c r="D86" s="57">
+      <c r="D86" s="56">
         <v>10796.9</v>
       </c>
-      <c r="E86" s="59">
+      <c r="E86" s="58">
         <v>15713.04</v>
       </c>
       <c r="F86" s="40">
         <v>20365.97</v>
       </c>
       <c r="G86" s="40">
         <v>24518.03</v>
       </c>
       <c r="H86" s="40">
         <v>32017.5</v>
       </c>
       <c r="I86" s="40">
         <v>39768.519999999997</v>
       </c>
       <c r="J86" s="40">
         <v>48136.94</v>
       </c>
       <c r="K86" s="40">
         <v>52573.57</v>
       </c>
       <c r="L86" s="20">
         <v>56833.73</v>
       </c>
       <c r="M86" s="31">
         <v>60952.32</v>
       </c>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A87" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="40">
         <v>127.6</v>
       </c>
       <c r="C87" s="40">
         <v>257.27</v>
       </c>
-      <c r="D87" s="57">
+      <c r="D87" s="56">
         <v>393</v>
       </c>
-      <c r="E87" s="59">
+      <c r="E87" s="58">
         <v>538.33000000000004</v>
       </c>
       <c r="F87" s="40">
         <v>685.37</v>
       </c>
       <c r="G87" s="40">
         <v>828.03</v>
       </c>
       <c r="H87" s="40">
         <v>958.5</v>
       </c>
       <c r="I87" s="40">
         <v>1090.3399999999999</v>
       </c>
       <c r="J87" s="40">
         <v>1228.1099999999999</v>
       </c>
       <c r="K87" s="40">
         <v>1458.18</v>
       </c>
       <c r="L87" s="20">
         <v>1710.35</v>
       </c>
       <c r="M87" s="31">
         <v>1977.74</v>
       </c>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A88" s="8">
         <v>2025</v>
       </c>
       <c r="B88" s="40"/>
       <c r="C88" s="40"/>
-      <c r="D88" s="57"/>
-      <c r="E88" s="59"/>
+      <c r="D88" s="56"/>
+      <c r="E88" s="58"/>
       <c r="F88" s="40"/>
       <c r="G88" s="40"/>
       <c r="H88" s="40"/>
       <c r="I88" s="40"/>
       <c r="J88" s="40"/>
       <c r="K88" s="40"/>
       <c r="L88" s="20"/>
       <c r="M88" s="31"/>
     </row>
     <row r="89" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B89" s="40">
         <v>3875.93</v>
       </c>
       <c r="C89" s="40">
         <v>8152</v>
       </c>
-      <c r="D89" s="57">
+      <c r="D89" s="56">
         <v>12628.4</v>
       </c>
-      <c r="E89" s="59">
+      <c r="E89" s="58">
         <v>17642.669999999998</v>
       </c>
       <c r="F89" s="40">
         <v>22452.38</v>
       </c>
       <c r="G89" s="40">
         <v>26906.799999999999</v>
       </c>
       <c r="H89" s="40">
         <v>31054.63</v>
       </c>
       <c r="I89" s="40">
         <v>35377.56</v>
       </c>
       <c r="J89" s="55">
         <v>40371.410000000003</v>
       </c>
       <c r="K89" s="40">
         <v>45503.06</v>
       </c>
       <c r="L89" s="20">
         <v>50155.25</v>
       </c>
       <c r="M89" s="31">
         <v>54807.6</v>
       </c>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B90" s="40"/>
       <c r="C90" s="40"/>
-      <c r="D90" s="57"/>
-      <c r="E90" s="59"/>
+      <c r="D90" s="56"/>
+      <c r="E90" s="58"/>
       <c r="F90" s="40"/>
       <c r="G90" s="40"/>
       <c r="H90" s="40"/>
       <c r="I90" s="40"/>
-      <c r="J90" s="65" t="s">
+      <c r="J90" s="64" t="s">
         <v>36</v>
       </c>
       <c r="K90" s="40"/>
       <c r="L90" s="20"/>
       <c r="M90" s="31"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A91" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="40">
         <v>3579.38</v>
       </c>
       <c r="C91" s="40">
         <v>7533.85</v>
       </c>
-      <c r="D91" s="57">
+      <c r="D91" s="56">
         <v>11673.07</v>
       </c>
-      <c r="E91" s="59">
+      <c r="E91" s="58">
         <v>16330.97</v>
       </c>
       <c r="F91" s="40">
         <v>20780.349999999999</v>
       </c>
       <c r="G91" s="40">
         <v>24848.25</v>
       </c>
       <c r="H91" s="40">
         <v>28588.61</v>
       </c>
       <c r="I91" s="40">
         <v>32506.84</v>
       </c>
       <c r="J91" s="55">
         <v>37141.660000000003</v>
       </c>
       <c r="K91" s="40">
         <v>41906.239999999998</v>
       </c>
       <c r="L91" s="20">
         <v>46190.99</v>
       </c>
       <c r="M91" s="31">
         <v>50473.95</v>
       </c>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A92" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="40">
         <v>296.25</v>
       </c>
       <c r="C92" s="40">
         <v>618.15</v>
       </c>
-      <c r="D92" s="57">
+      <c r="D92" s="56">
         <v>955.33</v>
       </c>
-      <c r="E92" s="59">
+      <c r="E92" s="58">
         <v>1311.7</v>
       </c>
       <c r="F92" s="40">
         <v>1672.03</v>
       </c>
       <c r="G92" s="40">
         <v>2058.56</v>
       </c>
       <c r="H92" s="40">
         <v>2466.02</v>
       </c>
       <c r="I92" s="40">
         <v>2870.72</v>
       </c>
       <c r="J92" s="55">
         <v>3229.75</v>
       </c>
       <c r="K92" s="40">
         <v>3596.82</v>
       </c>
       <c r="L92" s="20">
         <v>3964.26</v>
       </c>
       <c r="M92" s="31">
         <v>4333.6499999999996</v>
       </c>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A93" s="8">
         <v>2026</v>
       </c>
       <c r="B93" s="40"/>
       <c r="C93" s="40"/>
-      <c r="D93" s="57"/>
-      <c r="E93" s="59"/>
+      <c r="D93" s="56"/>
+      <c r="E93" s="58"/>
       <c r="F93" s="40"/>
       <c r="G93" s="40"/>
       <c r="H93" s="40"/>
       <c r="I93" s="40"/>
       <c r="J93" s="55"/>
       <c r="K93" s="40"/>
       <c r="L93" s="20"/>
       <c r="M93" s="31"/>
     </row>
     <row r="94" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B94" s="40">
         <v>3818.97</v>
       </c>
-      <c r="C94" s="68">
+      <c r="C94" s="67">
         <v>7756.73</v>
       </c>
       <c r="D94" s="40">
         <v>12044.47</v>
       </c>
-      <c r="E94" s="59"/>
+      <c r="E94" s="33">
+        <v>16967.169999999998</v>
+      </c>
       <c r="F94" s="40"/>
       <c r="G94" s="40"/>
       <c r="H94" s="40"/>
       <c r="I94" s="40"/>
       <c r="J94" s="55"/>
       <c r="K94" s="40"/>
       <c r="L94" s="20"/>
       <c r="M94" s="31"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B95" s="40"/>
-      <c r="C95" s="69" t="s">
+      <c r="C95" s="68" t="s">
         <v>36</v>
       </c>
       <c r="D95" s="40"/>
-      <c r="E95" s="59"/>
+      <c r="E95" s="33" t="s">
+        <v>36</v>
+      </c>
       <c r="F95" s="40"/>
       <c r="G95" s="40"/>
       <c r="H95" s="40"/>
       <c r="I95" s="40"/>
       <c r="J95" s="55"/>
       <c r="K95" s="40"/>
       <c r="L95" s="20"/>
       <c r="M95" s="31"/>
     </row>
     <row r="96" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A96" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="40">
         <v>3451.89</v>
       </c>
-      <c r="C96" s="68">
+      <c r="C96" s="67">
         <v>7039.47</v>
       </c>
       <c r="D96" s="40">
         <v>10995.85</v>
       </c>
-      <c r="E96" s="59"/>
+      <c r="E96" s="33">
+        <v>15601.4</v>
+      </c>
       <c r="F96" s="40"/>
       <c r="G96" s="40"/>
       <c r="H96" s="40"/>
       <c r="I96" s="40"/>
       <c r="J96" s="55"/>
       <c r="K96" s="40"/>
       <c r="L96" s="20"/>
       <c r="M96" s="31"/>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A97" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B97" s="40">
         <v>367.08</v>
       </c>
-      <c r="C97" s="68">
+      <c r="C97" s="67">
         <v>717.26</v>
       </c>
       <c r="D97" s="40">
         <v>1048.6199999999999</v>
       </c>
-      <c r="E97" s="59"/>
+      <c r="E97" s="33">
+        <v>1365.77</v>
+      </c>
       <c r="F97" s="40"/>
       <c r="G97" s="40"/>
       <c r="H97" s="40"/>
       <c r="I97" s="40"/>
       <c r="J97" s="55"/>
       <c r="K97" s="40"/>
       <c r="L97" s="20"/>
       <c r="M97" s="31"/>
     </row>
     <row r="98" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B98" s="25"/>
       <c r="C98" s="20"/>
       <c r="D98" s="32"/>
       <c r="E98" s="32"/>
       <c r="F98" s="20"/>
       <c r="G98" s="20"/>
       <c r="H98" s="31"/>
       <c r="I98" s="20"/>
       <c r="J98" s="20"/>
       <c r="K98" s="20"/>
       <c r="L98" s="20"/>
       <c r="M98" s="20"/>
@@ -4173,51 +4191,51 @@
       <c r="H105" s="31">
         <v>257.39999999999998</v>
       </c>
       <c r="I105" s="20">
         <v>286.7</v>
       </c>
       <c r="J105" s="20">
         <v>328</v>
       </c>
       <c r="K105" s="20">
         <v>369.5</v>
       </c>
       <c r="L105" s="20">
         <v>436.9</v>
       </c>
       <c r="M105" s="20">
         <v>500.6</v>
       </c>
     </row>
     <row r="106" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A106" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B106" s="31"/>
       <c r="C106" s="31"/>
-      <c r="D106" s="58"/>
+      <c r="D106" s="57"/>
       <c r="E106" s="32"/>
       <c r="F106" s="20"/>
       <c r="G106" s="20"/>
       <c r="H106" s="31"/>
       <c r="I106" s="20"/>
       <c r="J106" s="20"/>
       <c r="K106" s="20"/>
       <c r="L106" s="20"/>
       <c r="M106" s="20"/>
     </row>
     <row r="107" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A107" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="31">
         <v>25</v>
       </c>
       <c r="C107" s="30">
         <v>53.2</v>
       </c>
       <c r="D107" s="30">
         <v>82.7</v>
       </c>
       <c r="E107" s="32">
         <v>115</v>
@@ -4436,51 +4454,51 @@
         <v>19</v>
       </c>
       <c r="K113" s="32">
         <v>21.6</v>
       </c>
       <c r="L113" s="32">
         <v>24.42</v>
       </c>
       <c r="M113" s="32">
         <v>27.43</v>
       </c>
     </row>
     <row r="114" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A114" s="8">
         <v>2025</v>
       </c>
       <c r="B114" s="30"/>
       <c r="C114" s="30"/>
       <c r="D114" s="30"/>
       <c r="E114" s="32"/>
       <c r="F114" s="32"/>
       <c r="G114" s="32"/>
       <c r="H114" s="30"/>
       <c r="I114" s="32"/>
       <c r="J114" s="32"/>
-      <c r="K114" s="58"/>
+      <c r="K114" s="57"/>
       <c r="L114" s="32"/>
       <c r="M114" s="32"/>
     </row>
     <row r="115" spans="1:14" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A115" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="30">
         <v>33.119999999999997</v>
       </c>
       <c r="C115" s="30">
         <v>71.86</v>
       </c>
       <c r="D115" s="30">
         <v>112.25</v>
       </c>
       <c r="E115" s="32">
         <v>156.44999999999999</v>
       </c>
       <c r="F115" s="32">
         <v>199.41</v>
       </c>
       <c r="G115" s="32">
         <v>241.53</v>
       </c>
@@ -4593,185 +4611,191 @@
         <v>31.8</v>
       </c>
       <c r="K118" s="32">
         <v>35.56</v>
       </c>
       <c r="L118" s="32">
         <v>39.340000000000003</v>
       </c>
       <c r="M118" s="32">
         <v>43.21</v>
       </c>
     </row>
     <row r="119" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A119" s="8">
         <v>2026</v>
       </c>
       <c r="B119" s="30"/>
       <c r="C119" s="30"/>
       <c r="D119" s="30"/>
       <c r="E119" s="32"/>
       <c r="F119" s="32"/>
       <c r="G119" s="32"/>
       <c r="H119" s="30"/>
       <c r="I119" s="32"/>
       <c r="J119" s="32"/>
-      <c r="K119" s="58"/>
+      <c r="K119" s="57"/>
       <c r="L119" s="32"/>
       <c r="M119" s="32"/>
     </row>
     <row r="120" spans="1:14" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B120" s="30">
         <v>35.79</v>
       </c>
       <c r="C120" s="30">
         <v>72.430000000000007</v>
       </c>
       <c r="D120" s="30">
         <v>111.48</v>
       </c>
-      <c r="E120" s="32"/>
+      <c r="E120" s="32">
+        <v>155.1</v>
+      </c>
       <c r="F120" s="32"/>
       <c r="G120" s="32"/>
       <c r="H120" s="30"/>
       <c r="I120" s="32"/>
       <c r="J120" s="32"/>
       <c r="K120" s="32"/>
       <c r="L120" s="32"/>
       <c r="M120" s="32"/>
     </row>
     <row r="121" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B121" s="30"/>
       <c r="C121" s="30"/>
       <c r="D121" s="30"/>
       <c r="E121" s="32"/>
       <c r="F121" s="32"/>
       <c r="G121" s="32"/>
       <c r="H121" s="30"/>
       <c r="I121" s="32"/>
       <c r="J121" s="32"/>
       <c r="K121" s="32"/>
       <c r="L121" s="32"/>
       <c r="M121" s="32"/>
     </row>
     <row r="122" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="30">
         <v>31.96</v>
       </c>
       <c r="C122" s="30">
         <v>64.92</v>
       </c>
       <c r="D122" s="30">
         <v>100.54</v>
       </c>
-      <c r="E122" s="32"/>
+      <c r="E122" s="32">
+        <v>140.91</v>
+      </c>
       <c r="F122" s="32"/>
       <c r="G122" s="32"/>
       <c r="H122" s="30"/>
       <c r="I122" s="32"/>
       <c r="J122" s="32"/>
       <c r="K122" s="32"/>
       <c r="L122" s="32"/>
       <c r="M122" s="32"/>
     </row>
     <row r="123" spans="1:14" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B123" s="43">
         <v>3.82</v>
       </c>
       <c r="C123" s="43">
         <v>7.51</v>
       </c>
-      <c r="D123" s="30">
+      <c r="D123" s="43">
         <v>10.94</v>
       </c>
-      <c r="E123" s="36"/>
+      <c r="E123" s="36">
+        <v>14.19</v>
+      </c>
       <c r="F123" s="36"/>
       <c r="G123" s="36"/>
       <c r="H123" s="43"/>
       <c r="I123" s="36"/>
       <c r="J123" s="36"/>
       <c r="K123" s="36"/>
       <c r="L123" s="36"/>
       <c r="M123" s="36"/>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A124" s="71" t="s">
+      <c r="A124" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="B124" s="71"/>
-[...10 lines deleted...]
-      <c r="M124" s="71"/>
+      <c r="B124" s="70"/>
+      <c r="C124" s="70"/>
+      <c r="D124" s="70"/>
+      <c r="E124" s="70"/>
+      <c r="F124" s="70"/>
+      <c r="G124" s="70"/>
+      <c r="H124" s="70"/>
+      <c r="I124" s="70"/>
+      <c r="J124" s="70"/>
+      <c r="K124" s="70"/>
+      <c r="L124" s="70"/>
+      <c r="M124" s="70"/>
     </row>
     <row r="125" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="7"/>
       <c r="B125" s="37"/>
       <c r="C125" s="25"/>
       <c r="D125" s="25"/>
       <c r="F125" s="25"/>
       <c r="G125" s="25"/>
       <c r="I125" s="25"/>
       <c r="J125" s="25"/>
       <c r="M125" s="25"/>
       <c r="N125" s="11"/>
     </row>
     <row r="126" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A126" s="70" t="s">
+      <c r="A126" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="B126" s="70"/>
-[...10 lines deleted...]
-      <c r="M126" s="70"/>
+      <c r="B126" s="69"/>
+      <c r="C126" s="69"/>
+      <c r="D126" s="69"/>
+      <c r="E126" s="69"/>
+      <c r="F126" s="69"/>
+      <c r="G126" s="69"/>
+      <c r="H126" s="69"/>
+      <c r="I126" s="69"/>
+      <c r="J126" s="69"/>
+      <c r="K126" s="69"/>
+      <c r="L126" s="69"/>
+      <c r="M126" s="69"/>
     </row>
     <row r="127" spans="1:14" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A127" s="5"/>
       <c r="B127" s="25"/>
       <c r="C127" s="25"/>
       <c r="D127" s="25"/>
       <c r="E127" s="25"/>
       <c r="F127" s="25"/>
       <c r="G127" s="25"/>
       <c r="H127" s="25"/>
       <c r="I127" s="25"/>
       <c r="J127" s="25"/>
       <c r="K127" s="25"/>
       <c r="L127" s="25"/>
       <c r="M127" s="25"/>
     </row>
     <row r="128" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A128" s="10"/>
       <c r="B128" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C128" s="27" t="s">
         <v>12</v>
       </c>
       <c r="D128" s="27" t="s">
@@ -4985,51 +5009,53 @@
       </c>
       <c r="L133" s="38">
         <v>2053.41</v>
       </c>
       <c r="M133" s="20">
         <v>2266.5100000000002</v>
       </c>
       <c r="N133" s="20"/>
       <c r="O133" s="14"/>
       <c r="P133" s="14"/>
       <c r="Q133" s="14"/>
     </row>
     <row r="134" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A134" s="19">
         <v>2026</v>
       </c>
       <c r="B134" s="31">
         <v>1017.25</v>
       </c>
       <c r="C134" s="31">
         <v>1895.69</v>
       </c>
       <c r="D134" s="31">
         <v>2849.63</v>
       </c>
-      <c r="E134" s="31"/>
+      <c r="E134" s="31">
+        <v>3833.08</v>
+      </c>
       <c r="F134" s="55"/>
       <c r="G134" s="44"/>
       <c r="H134" s="55"/>
       <c r="I134" s="31"/>
       <c r="J134" s="55"/>
       <c r="K134" s="38"/>
       <c r="L134" s="38"/>
       <c r="M134" s="20"/>
       <c r="N134" s="20"/>
       <c r="O134" s="14"/>
       <c r="P134" s="14"/>
       <c r="Q134" s="14"/>
     </row>
     <row r="135" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A135" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B135" s="20"/>
       <c r="C135" s="20"/>
       <c r="D135" s="20"/>
       <c r="E135" s="20"/>
       <c r="F135" s="20"/>
       <c r="G135" s="47"/>
       <c r="H135" s="31"/>
       <c r="I135" s="20"/>
@@ -5201,105 +5227,107 @@
       </c>
       <c r="L139" s="32">
         <v>1804.38</v>
       </c>
       <c r="M139" s="30">
         <v>1990.95</v>
       </c>
       <c r="N139" s="14"/>
       <c r="O139" s="14"/>
       <c r="P139" s="14"/>
       <c r="Q139" s="14"/>
     </row>
     <row r="140" spans="1:17" s="51" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="50">
         <v>2026</v>
       </c>
       <c r="B140" s="36">
         <v>203.57</v>
       </c>
       <c r="C140" s="36">
         <v>379.36</v>
       </c>
       <c r="D140" s="36">
         <v>570.26</v>
       </c>
-      <c r="E140" s="36"/>
+      <c r="E140" s="36">
+        <v>767.07</v>
+      </c>
       <c r="F140" s="36"/>
       <c r="G140" s="36"/>
       <c r="H140" s="46"/>
       <c r="I140" s="36"/>
       <c r="J140" s="36"/>
       <c r="K140" s="36"/>
       <c r="L140" s="36"/>
       <c r="M140" s="43"/>
       <c r="N140" s="50"/>
       <c r="O140" s="50"/>
       <c r="P140" s="50"/>
       <c r="Q140" s="50"/>
     </row>
     <row r="141" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A141" s="18"/>
       <c r="B141" s="32"/>
       <c r="C141" s="32"/>
       <c r="D141" s="32"/>
       <c r="E141" s="32"/>
       <c r="F141" s="32"/>
       <c r="G141" s="32"/>
       <c r="H141" s="45"/>
       <c r="I141" s="32"/>
       <c r="J141" s="32"/>
       <c r="K141" s="32"/>
       <c r="L141" s="32"/>
       <c r="M141" s="30"/>
     </row>
     <row r="142" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B142" s="25"/>
       <c r="C142" s="25"/>
       <c r="D142" s="25"/>
       <c r="F142" s="25"/>
       <c r="G142" s="25"/>
       <c r="I142" s="25"/>
       <c r="J142" s="25"/>
       <c r="M142" s="37"/>
     </row>
     <row r="143" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A143" s="70" t="s">
+      <c r="A143" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="B143" s="70"/>
-[...10 lines deleted...]
-      <c r="M143" s="70"/>
+      <c r="B143" s="69"/>
+      <c r="C143" s="69"/>
+      <c r="D143" s="69"/>
+      <c r="E143" s="69"/>
+      <c r="F143" s="69"/>
+      <c r="G143" s="69"/>
+      <c r="H143" s="69"/>
+      <c r="I143" s="69"/>
+      <c r="J143" s="69"/>
+      <c r="K143" s="69"/>
+      <c r="L143" s="69"/>
+      <c r="M143" s="69"/>
     </row>
     <row r="144" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A144" s="9"/>
       <c r="B144" s="25"/>
       <c r="C144" s="25"/>
       <c r="D144" s="25"/>
       <c r="E144" s="25"/>
       <c r="F144" s="25"/>
       <c r="G144" s="25"/>
       <c r="H144" s="25"/>
       <c r="I144" s="25"/>
       <c r="J144" s="25"/>
       <c r="K144" s="25"/>
       <c r="L144" s="25"/>
       <c r="M144" s="25"/>
     </row>
     <row r="145" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A145" s="10"/>
       <c r="B145" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C145" s="27" t="s">
         <v>12</v>
       </c>
       <c r="D145" s="27" t="s">
@@ -5505,52 +5533,52 @@
         <v>1</v>
       </c>
       <c r="K150" s="31" t="s">
         <v>1</v>
       </c>
       <c r="L150" s="31" t="s">
         <v>1</v>
       </c>
       <c r="M150" s="31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A151" s="4">
         <v>2026</v>
       </c>
       <c r="B151" s="31">
         <v>0</v>
       </c>
       <c r="C151" s="31">
         <v>0</v>
       </c>
       <c r="D151" s="31">
         <v>0</v>
       </c>
-      <c r="E151" s="31" t="s">
-        <v>1</v>
+      <c r="E151" s="31">
+        <v>0</v>
       </c>
       <c r="F151" s="31" t="s">
         <v>1</v>
       </c>
       <c r="G151" s="31" t="s">
         <v>1</v>
       </c>
       <c r="H151" s="31" t="s">
         <v>1</v>
       </c>
       <c r="I151" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J151" s="31" t="s">
         <v>1</v>
       </c>
       <c r="K151" s="31" t="s">
         <v>1</v>
       </c>
       <c r="L151" s="31" t="s">
         <v>1</v>
       </c>
       <c r="M151" s="31" t="s">
         <v>1</v>
       </c>
@@ -5727,52 +5755,52 @@
         <v>1</v>
       </c>
       <c r="K156" s="31" t="s">
         <v>1</v>
       </c>
       <c r="L156" s="31" t="s">
         <v>1</v>
       </c>
       <c r="M156" s="31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A157" s="4">
         <v>2026</v>
       </c>
       <c r="B157" s="31">
         <v>0</v>
       </c>
       <c r="C157" s="31">
         <v>0</v>
       </c>
       <c r="D157" s="31">
         <v>0</v>
       </c>
-      <c r="E157" s="31" t="s">
-        <v>1</v>
+      <c r="E157" s="31">
+        <v>0</v>
       </c>
       <c r="F157" s="31" t="s">
         <v>1</v>
       </c>
       <c r="G157" s="31" t="s">
         <v>1</v>
       </c>
       <c r="H157" s="31" t="s">
         <v>1</v>
       </c>
       <c r="I157" s="31" t="s">
         <v>1</v>
       </c>
       <c r="J157" s="31" t="s">
         <v>1</v>
       </c>
       <c r="K157" s="31" t="s">
         <v>1</v>
       </c>
       <c r="L157" s="31" t="s">
         <v>1</v>
       </c>
       <c r="M157" s="31" t="s">
         <v>1</v>
       </c>
@@ -5957,51 +5985,53 @@
       </c>
       <c r="L162" s="20">
         <v>66.48</v>
       </c>
       <c r="M162" s="31">
         <v>71.12</v>
       </c>
       <c r="N162" s="14"/>
       <c r="O162" s="14"/>
       <c r="P162" s="14"/>
       <c r="Q162" s="14"/>
     </row>
     <row r="163" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A163" s="19">
         <v>2026</v>
       </c>
       <c r="B163" s="31">
         <v>10.87</v>
       </c>
       <c r="C163" s="31">
         <v>20.239999999999998</v>
       </c>
       <c r="D163" s="31">
         <v>30.4</v>
       </c>
-      <c r="E163" s="31"/>
+      <c r="E163" s="31">
+        <v>10.35</v>
+      </c>
       <c r="F163" s="20"/>
       <c r="G163" s="31"/>
       <c r="H163" s="55"/>
       <c r="I163" s="31"/>
       <c r="J163" s="55"/>
       <c r="K163" s="20"/>
       <c r="L163" s="20"/>
       <c r="M163" s="31"/>
       <c r="N163" s="14"/>
       <c r="O163" s="14"/>
       <c r="P163" s="14"/>
       <c r="Q163" s="14"/>
     </row>
     <row r="164" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A164" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B164" s="20"/>
       <c r="C164" s="20"/>
       <c r="D164" s="20"/>
       <c r="E164" s="20"/>
       <c r="F164" s="20"/>
       <c r="G164" s="20"/>
       <c r="H164" s="31"/>
       <c r="I164" s="20"/>
@@ -6177,90 +6207,92 @@
       </c>
       <c r="L168" s="32">
         <v>81.11</v>
       </c>
       <c r="M168" s="32">
         <v>86.34</v>
       </c>
       <c r="N168" s="14"/>
       <c r="O168" s="14"/>
       <c r="P168" s="14"/>
       <c r="Q168" s="14"/>
     </row>
     <row r="169" spans="1:17" s="51" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A169" s="21">
         <v>2026</v>
       </c>
       <c r="B169" s="36">
         <v>9.34</v>
       </c>
       <c r="C169" s="36">
         <v>17.14</v>
       </c>
       <c r="D169" s="36">
         <v>25.33</v>
       </c>
-      <c r="E169" s="36"/>
+      <c r="E169" s="36">
+        <v>33.119999999999997</v>
+      </c>
       <c r="F169" s="36"/>
       <c r="G169" s="36"/>
       <c r="H169" s="43"/>
       <c r="I169" s="36"/>
       <c r="J169" s="36"/>
       <c r="K169" s="36"/>
       <c r="L169" s="36"/>
       <c r="M169" s="36"/>
       <c r="N169" s="50"/>
       <c r="O169" s="50"/>
       <c r="P169" s="50"/>
       <c r="Q169" s="50"/>
     </row>
     <row r="170" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B170" s="25"/>
       <c r="C170" s="25"/>
       <c r="D170" s="25"/>
       <c r="F170" s="25"/>
       <c r="G170" s="25"/>
       <c r="I170" s="25"/>
       <c r="J170" s="25"/>
       <c r="M170" s="25"/>
     </row>
     <row r="171" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A171" s="70" t="s">
+      <c r="A171" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="B171" s="70"/>
-[...10 lines deleted...]
-      <c r="M171" s="70"/>
+      <c r="B171" s="69"/>
+      <c r="C171" s="69"/>
+      <c r="D171" s="69"/>
+      <c r="E171" s="69"/>
+      <c r="F171" s="69"/>
+      <c r="G171" s="69"/>
+      <c r="H171" s="69"/>
+      <c r="I171" s="69"/>
+      <c r="J171" s="69"/>
+      <c r="K171" s="69"/>
+      <c r="L171" s="69"/>
+      <c r="M171" s="69"/>
     </row>
     <row r="172" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A172" s="5"/>
       <c r="B172" s="25"/>
       <c r="C172" s="25"/>
       <c r="D172" s="25"/>
       <c r="E172" s="25"/>
       <c r="F172" s="25"/>
       <c r="G172" s="25"/>
       <c r="H172" s="25"/>
       <c r="I172" s="25"/>
       <c r="J172" s="25"/>
       <c r="K172" s="25"/>
       <c r="L172" s="25"/>
       <c r="M172" s="25"/>
     </row>
     <row r="173" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A173" s="10"/>
       <c r="B173" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C173" s="27" t="s">
         <v>12</v>
       </c>
       <c r="D173" s="27" t="s">
@@ -6464,51 +6496,53 @@
         <v>0.66</v>
       </c>
       <c r="K178" s="20">
         <v>0.86</v>
       </c>
       <c r="L178" s="20">
         <v>0.96</v>
       </c>
       <c r="M178" s="20">
         <v>0.96</v>
       </c>
     </row>
     <row r="179" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A179" s="4">
         <v>2026</v>
       </c>
       <c r="B179" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C179" s="31" t="s">
         <v>1</v>
       </c>
       <c r="D179" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="E179" s="31"/>
+      <c r="E179" s="31" t="s">
+        <v>1</v>
+      </c>
       <c r="F179" s="31"/>
       <c r="G179" s="20"/>
       <c r="H179" s="31"/>
       <c r="I179" s="20"/>
       <c r="J179" s="20"/>
       <c r="K179" s="20"/>
       <c r="L179" s="20"/>
       <c r="M179" s="20"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A180" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B180" s="31"/>
       <c r="C180" s="31"/>
       <c r="D180" s="31"/>
       <c r="E180" s="31"/>
       <c r="F180" s="31" t="s">
         <v>1</v>
       </c>
       <c r="G180" s="20"/>
       <c r="H180" s="31"/>
       <c r="I180" s="20"/>
       <c r="J180" s="20"/>
       <c r="K180" s="20"/>
@@ -6668,51 +6702,53 @@
         <v>0</v>
       </c>
       <c r="K184" s="31">
         <v>0</v>
       </c>
       <c r="L184" s="20">
         <v>0</v>
       </c>
       <c r="M184" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A185" s="4">
         <v>2026</v>
       </c>
       <c r="B185" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C185" s="31" t="s">
         <v>1</v>
       </c>
       <c r="D185" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="E185" s="31"/>
+      <c r="E185" s="31" t="s">
+        <v>1</v>
+      </c>
       <c r="F185" s="31"/>
       <c r="G185" s="20"/>
       <c r="H185" s="31"/>
       <c r="I185" s="20"/>
       <c r="J185" s="20"/>
       <c r="K185" s="31"/>
       <c r="L185" s="20"/>
       <c r="M185" s="20"/>
     </row>
     <row r="186" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A186" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B186" s="31"/>
       <c r="C186" s="31"/>
       <c r="D186" s="31"/>
       <c r="E186" s="31"/>
       <c r="F186" s="31"/>
       <c r="G186" s="20"/>
       <c r="H186" s="31"/>
       <c r="I186" s="20"/>
       <c r="J186" s="20"/>
       <c r="K186" s="20"/>
       <c r="L186" s="20"/>
       <c r="M186" s="20"/>
@@ -6868,51 +6904,53 @@
         <v>10.07</v>
       </c>
       <c r="K190" s="20">
         <v>10.4</v>
       </c>
       <c r="L190" s="20">
         <v>10.51</v>
       </c>
       <c r="M190" s="20">
         <v>10.51</v>
       </c>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A191" s="4">
         <v>2026</v>
       </c>
       <c r="B191" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C191" s="31" t="s">
         <v>1</v>
       </c>
       <c r="D191" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="E191" s="31"/>
+      <c r="E191" s="31" t="s">
+        <v>1</v>
+      </c>
       <c r="F191" s="31"/>
       <c r="G191" s="20"/>
       <c r="H191" s="55"/>
       <c r="I191" s="20"/>
       <c r="J191" s="20"/>
       <c r="K191" s="20"/>
       <c r="L191" s="20"/>
       <c r="M191" s="20"/>
     </row>
     <row r="192" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A192" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B192" s="31"/>
       <c r="C192" s="31"/>
       <c r="D192" s="31"/>
       <c r="E192" s="31"/>
       <c r="F192" s="31"/>
       <c r="G192" s="20"/>
       <c r="H192" s="31"/>
       <c r="I192" s="20"/>
       <c r="J192" s="20"/>
       <c r="K192" s="20"/>
       <c r="L192" s="20"/>
       <c r="M192" s="20"/>
@@ -6981,150 +7019,150 @@
         <v>0</v>
       </c>
       <c r="H194" s="30">
         <v>0</v>
       </c>
       <c r="I194" s="32">
         <v>0</v>
       </c>
       <c r="J194" s="32">
         <v>0</v>
       </c>
       <c r="K194" s="32">
         <v>21.9</v>
       </c>
       <c r="L194" s="32">
         <v>21.9</v>
       </c>
       <c r="M194" s="32">
         <v>21.9</v>
       </c>
     </row>
     <row r="195" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A195" s="18">
         <v>2024</v>
       </c>
-      <c r="B195" s="60" t="s">
-[...11 lines deleted...]
-      <c r="F195" s="60" t="s">
+      <c r="B195" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="C195" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="D195" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="E195" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="F195" s="59" t="s">
         <v>1</v>
       </c>
       <c r="G195" s="32">
         <v>0.03</v>
       </c>
       <c r="H195" s="30">
         <v>0.06</v>
       </c>
       <c r="I195" s="32">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="J195" s="32">
         <v>0.08</v>
       </c>
       <c r="K195" s="32">
         <v>0.08</v>
       </c>
       <c r="L195" s="32">
         <v>0.08</v>
       </c>
       <c r="M195" s="32">
         <v>0.08</v>
       </c>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A196" s="18">
         <v>2025</v>
       </c>
-      <c r="B196" s="60" t="s">
-[...11 lines deleted...]
-      <c r="F196" s="60"/>
+      <c r="B196" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="C196" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="D196" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="E196" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="F196" s="59"/>
       <c r="G196" s="32">
         <v>0.02</v>
       </c>
       <c r="H196" s="30">
         <v>0.06</v>
       </c>
       <c r="I196" s="32">
         <v>0.08</v>
       </c>
       <c r="J196" s="32">
         <v>0.09</v>
       </c>
       <c r="K196" s="32">
         <v>0.09</v>
       </c>
       <c r="L196" s="32">
         <v>0.09</v>
       </c>
       <c r="M196" s="32">
         <v>0.09</v>
       </c>
     </row>
     <row r="197" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A197" s="54">
         <v>2026</v>
       </c>
-      <c r="B197" s="61" t="s">
+      <c r="B197" s="60" t="s">
         <v>1</v>
       </c>
       <c r="C197" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="D197" s="61" t="s">
-[...12 lines deleted...]
-      <c r="M197" s="64"/>
+      <c r="D197" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="E197" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="F197" s="60"/>
+      <c r="G197" s="62"/>
+      <c r="H197" s="60"/>
+      <c r="I197" s="63"/>
+      <c r="J197" s="63"/>
+      <c r="K197" s="65"/>
+      <c r="L197" s="65"/>
+      <c r="M197" s="63"/>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B198" s="25"/>
       <c r="C198" s="25"/>
       <c r="D198" s="25"/>
       <c r="F198" s="25"/>
       <c r="G198" s="25"/>
       <c r="I198" s="25"/>
       <c r="J198" s="25"/>
       <c r="M198" s="25"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B199" s="25"/>
       <c r="C199" s="25"/>
       <c r="D199" s="25"/>
       <c r="F199" s="25"/>
       <c r="G199" s="25"/>
       <c r="I199" s="25"/>
       <c r="J199" s="25"/>
       <c r="M199" s="25"/>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B200" s="25"/>
       <c r="C200" s="25"/>
       <c r="D200" s="25"/>