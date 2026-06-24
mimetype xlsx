--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="6210"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="38">
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
@@ -131,50 +131,53 @@
     <t>Жүк айналымы, млн. т-км</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>*Көлік саласы бойынша статистикалық деректер 2023 жылғы қаңтардан бастап автомобиль көлігінде жүктерді және жолаушыларды коммерциялық тасымалдауды жүзеге асыратын дара кәсіпкерлер қызметінің көрсеткіштерін қалыптастыру жөніндегі әдіснамалық тәсілдің өзгеруін ескере отырып қалыптастырылды. Өткен жылдың ұқсас кезеңімен салыстырмалы деректерді алу мақсатында көлік саласының 2022 жылғы негізгі көрсеткіштері қайта қалыптастырылды.</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>,</t>
   </si>
   <si>
     <t>10126,,5</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>0,0,</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -309,77 +312,74 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -430,101 +430,96 @@
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -796,6473 +791,6535 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q207"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I205" sqref="I205"/>
+    <sheetView tabSelected="1" topLeftCell="A112" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
-    <col min="2" max="2" width="10.85546875" style="39" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="9.7109375" style="39" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" style="38" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="38" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" style="38" customWidth="1"/>
+    <col min="5" max="5" width="8.28515625" style="24" customWidth="1"/>
+    <col min="6" max="6" width="10" style="38" customWidth="1"/>
+    <col min="7" max="7" width="9.42578125" style="38" customWidth="1"/>
+    <col min="8" max="8" width="8.5703125" style="24" customWidth="1"/>
+    <col min="9" max="9" width="9.5703125" style="38" customWidth="1"/>
+    <col min="10" max="10" width="10" style="38" customWidth="1"/>
+    <col min="11" max="11" width="9.28515625" style="24" customWidth="1"/>
+    <col min="12" max="12" width="9" style="24" customWidth="1"/>
+    <col min="13" max="13" width="9.7109375" style="38" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="64" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="69"/>
-[...10 lines deleted...]
-      <c r="M1" s="69"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
-      <c r="B2" s="23"/>
-[...9 lines deleted...]
-      <c r="M2" s="23"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="22"/>
     </row>
     <row r="3" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10"/>
-      <c r="B3" s="26" t="s">
+      <c r="B3" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="27" t="s">
+      <c r="D3" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="28" t="s">
+      <c r="E3" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="F3" s="27" t="s">
+      <c r="F3" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="G3" s="27" t="s">
+      <c r="G3" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="H3" s="28" t="s">
+      <c r="H3" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="I3" s="27" t="s">
+      <c r="I3" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="J3" s="27" t="s">
+      <c r="J3" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="K3" s="28" t="s">
+      <c r="K3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="L3" s="28" t="s">
+      <c r="L3" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="M3" s="29" t="s">
+      <c r="M3" s="28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="20"/>
-[...10 lines deleted...]
-      <c r="M4" s="20"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G5" s="20">
+      <c r="B5" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="19">
         <v>263922.44</v>
       </c>
-      <c r="H5" s="31">
+      <c r="H5" s="30">
         <v>306636.89</v>
       </c>
-      <c r="I5" s="20">
+      <c r="I5" s="19">
         <v>351107.01</v>
       </c>
-      <c r="J5" s="20">
+      <c r="J5" s="19">
         <v>398235.7</v>
       </c>
-      <c r="K5" s="20">
+      <c r="K5" s="19">
         <v>449393.23</v>
       </c>
-      <c r="L5" s="20">
+      <c r="L5" s="19">
         <v>504648.5</v>
       </c>
-      <c r="M5" s="20">
+      <c r="M5" s="19">
         <v>562513.81000000006</v>
       </c>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="32">
+      <c r="B6" s="31">
         <v>6033.48</v>
       </c>
-      <c r="C6" s="32">
+      <c r="C6" s="31">
         <v>11898.6</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D6" s="19">
         <v>18396.77</v>
       </c>
-      <c r="E6" s="30">
+      <c r="E6" s="29">
         <v>25423.25</v>
       </c>
-      <c r="F6" s="20">
+      <c r="F6" s="19">
         <v>32698.58</v>
       </c>
-      <c r="G6" s="20">
+      <c r="G6" s="19">
         <v>40001.39</v>
       </c>
-      <c r="H6" s="31">
+      <c r="H6" s="30">
         <v>46756.92</v>
       </c>
-      <c r="I6" s="20">
+      <c r="I6" s="19">
         <v>52564.7</v>
       </c>
-      <c r="J6" s="20">
+      <c r="J6" s="19">
         <v>58476.7</v>
       </c>
-      <c r="K6" s="20">
+      <c r="K6" s="19">
         <v>64690.1</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="19">
         <v>69988.350000000006</v>
       </c>
-      <c r="M6" s="20">
+      <c r="M6" s="19">
         <v>75476.7</v>
       </c>
     </row>
-    <row r="7" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="19">
+    <row r="7" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="18">
         <v>2024</v>
       </c>
-      <c r="B7" s="33">
+      <c r="B7" s="32">
         <v>6193.6</v>
       </c>
-      <c r="C7" s="32">
+      <c r="C7" s="31">
         <v>12582.4</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D7" s="19">
         <v>19721.599999999999</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="29">
         <v>26561.599999999999</v>
       </c>
-      <c r="F7" s="20">
+      <c r="F7" s="19">
         <v>36110.800000000003</v>
       </c>
-      <c r="G7" s="20">
+      <c r="G7" s="19">
         <v>45328.3</v>
       </c>
-      <c r="H7" s="31">
+      <c r="H7" s="30">
         <v>54134.9</v>
       </c>
-      <c r="I7" s="20">
+      <c r="I7" s="19">
         <v>62387.49</v>
       </c>
-      <c r="J7" s="20">
+      <c r="J7" s="19">
         <v>70657.2</v>
       </c>
-      <c r="K7" s="20">
+      <c r="K7" s="19">
         <v>78852.27</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="19">
         <v>86294.86</v>
       </c>
-      <c r="M7" s="20">
+      <c r="M7" s="19">
         <v>93688.21</v>
       </c>
-      <c r="N7" s="20"/>
-[...5 lines deleted...]
-      <c r="A8" s="52">
+      <c r="N7" s="19"/>
+      <c r="O7" s="13"/>
+      <c r="P7" s="13"/>
+      <c r="Q7" s="13"/>
+    </row>
+    <row r="8" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="49">
         <v>2025</v>
       </c>
-      <c r="B8" s="33">
+      <c r="B8" s="32">
         <v>6836.91</v>
       </c>
-      <c r="C8" s="66">
+      <c r="C8" s="61">
         <v>13892.53</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="19">
         <v>21339.59</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="29">
         <v>28645.53</v>
       </c>
-      <c r="F8" s="55">
+      <c r="F8" s="61">
         <v>36207.89</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="19">
         <v>43714.27</v>
       </c>
-      <c r="H8" s="31">
+      <c r="H8" s="30">
         <v>52210.21</v>
       </c>
-      <c r="I8" s="55">
+      <c r="I8" s="51">
         <v>60767.64</v>
       </c>
-      <c r="J8" s="55">
+      <c r="J8" s="51">
         <v>69733.350000000006</v>
       </c>
-      <c r="K8" s="20">
+      <c r="K8" s="19">
         <v>77896.33</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="19">
         <v>86013.34</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M8" s="19">
         <v>94313.279999999999</v>
       </c>
-      <c r="N8" s="20"/>
-[...5 lines deleted...]
-      <c r="A9" s="52">
+      <c r="N8" s="19"/>
+      <c r="O8" s="13"/>
+      <c r="P8" s="13"/>
+      <c r="Q8" s="13"/>
+    </row>
+    <row r="9" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="49">
         <v>2026</v>
       </c>
-      <c r="B9" s="33">
+      <c r="B9" s="32">
         <v>8147.14</v>
       </c>
-      <c r="C9" s="66">
+      <c r="C9" s="61">
         <v>15866.61</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="19">
         <v>23637.91</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="29">
         <v>30895.45</v>
       </c>
-      <c r="F9" s="55"/>
-[...10 lines deleted...]
-      <c r="Q9" s="14"/>
+      <c r="F9" s="61">
+        <v>38568.879999999997</v>
+      </c>
+      <c r="G9" s="19"/>
+      <c r="H9" s="30"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="19"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="19"/>
+      <c r="N9" s="19"/>
+      <c r="O9" s="13"/>
+      <c r="P9" s="13"/>
+      <c r="Q9" s="13"/>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="32"/>
-[...10 lines deleted...]
-      <c r="M10" s="20"/>
+      <c r="B10" s="31"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="30"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
     </row>
     <row r="11" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G11" s="20">
+      <c r="B11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G11" s="19">
         <v>10847.98</v>
       </c>
-      <c r="H11" s="31">
+      <c r="H11" s="30">
         <v>12606.66</v>
       </c>
-      <c r="I11" s="20">
+      <c r="I11" s="19">
         <v>14354.35</v>
       </c>
-      <c r="J11" s="20">
+      <c r="J11" s="19">
         <v>15868.17</v>
       </c>
-      <c r="K11" s="20">
+      <c r="K11" s="19">
         <v>17487.84</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L11" s="19">
         <v>19061.36</v>
       </c>
-      <c r="M11" s="20">
+      <c r="M11" s="19">
         <v>20694.900000000001</v>
       </c>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="20">
+      <c r="B12" s="19">
         <v>1256.03</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="31">
         <v>2468.84</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="19">
         <v>3790.66</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E12" s="19">
         <v>5036.32</v>
       </c>
-      <c r="F12" s="20">
+      <c r="F12" s="19">
         <v>6333.55</v>
       </c>
-      <c r="G12" s="20">
+      <c r="G12" s="19">
         <v>7546.53</v>
       </c>
-      <c r="H12" s="31">
+      <c r="H12" s="30">
         <v>8792.5</v>
       </c>
-      <c r="I12" s="20">
+      <c r="I12" s="19">
         <v>10049.299999999999</v>
       </c>
-      <c r="J12" s="20">
+      <c r="J12" s="19">
         <v>11306.5</v>
       </c>
-      <c r="K12" s="20">
+      <c r="K12" s="19">
         <v>12651.2</v>
       </c>
-      <c r="L12" s="20">
+      <c r="L12" s="19">
         <v>13948.72</v>
       </c>
-      <c r="M12" s="20">
+      <c r="M12" s="19">
         <v>15230.7</v>
       </c>
     </row>
-    <row r="13" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="19">
+    <row r="13" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="18">
         <v>2024</v>
       </c>
-      <c r="B13" s="33">
+      <c r="B13" s="32">
         <v>1209.5</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="31">
         <v>2250.8000000000002</v>
       </c>
-      <c r="D13" s="20">
+      <c r="D13" s="19">
         <v>3406.9</v>
       </c>
-      <c r="E13" s="20">
+      <c r="E13" s="19">
         <v>4504.3</v>
       </c>
-      <c r="F13" s="20">
+      <c r="F13" s="19">
         <v>5635.6</v>
       </c>
-      <c r="G13" s="20">
+      <c r="G13" s="19">
         <v>6741.3</v>
       </c>
-      <c r="H13" s="31">
+      <c r="H13" s="30">
         <v>7893.3</v>
       </c>
-      <c r="I13" s="20">
+      <c r="I13" s="19">
         <v>9042.5499999999993</v>
       </c>
-      <c r="J13" s="20">
+      <c r="J13" s="19">
         <v>10201.799999999999</v>
       </c>
-      <c r="K13" s="20">
+      <c r="K13" s="19">
         <v>11483.5</v>
       </c>
-      <c r="L13" s="20">
+      <c r="L13" s="19">
         <v>12693.41</v>
       </c>
-      <c r="M13" s="20">
+      <c r="M13" s="19">
         <v>13956.24</v>
       </c>
-      <c r="N13" s="20"/>
-[...5 lines deleted...]
-      <c r="A14" s="52">
+      <c r="N13" s="19"/>
+      <c r="O13" s="13"/>
+      <c r="P13" s="13"/>
+      <c r="Q13" s="13"/>
+    </row>
+    <row r="14" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="49">
         <v>2025</v>
       </c>
-      <c r="B14" s="33">
+      <c r="B14" s="32">
         <v>1162.92</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="31">
         <v>2579.4</v>
       </c>
-      <c r="D14" s="20">
+      <c r="D14" s="19">
         <v>4123.7</v>
       </c>
-      <c r="E14" s="20">
+      <c r="E14" s="19">
         <v>5620.05</v>
       </c>
-      <c r="F14" s="20">
+      <c r="F14" s="19">
         <v>7085.4</v>
       </c>
-      <c r="G14" s="20">
+      <c r="G14" s="19">
         <v>8535.68</v>
       </c>
-      <c r="H14" s="31" t="s">
+      <c r="H14" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="I14" s="20">
+      <c r="I14" s="19">
         <v>11751.47</v>
       </c>
-      <c r="J14" s="20">
+      <c r="J14" s="19">
         <v>13385.57</v>
       </c>
-      <c r="K14" s="20">
+      <c r="K14" s="19">
         <v>15098.45</v>
       </c>
-      <c r="L14" s="20">
+      <c r="L14" s="19">
         <v>16796.810000000001</v>
       </c>
-      <c r="M14" s="20">
+      <c r="M14" s="19">
         <v>19051.169999999998</v>
       </c>
-      <c r="N14" s="20"/>
-[...5 lines deleted...]
-      <c r="A15" s="52">
+      <c r="N14" s="19"/>
+      <c r="O14" s="13"/>
+      <c r="P14" s="13"/>
+      <c r="Q14" s="13"/>
+    </row>
+    <row r="15" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="49">
         <v>2026</v>
       </c>
-      <c r="B15" s="33">
+      <c r="B15" s="32">
         <v>1692.79</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="31">
         <v>3025.15</v>
       </c>
-      <c r="D15" s="20">
+      <c r="D15" s="19">
         <v>4486.24</v>
       </c>
-      <c r="E15" s="20">
+      <c r="E15" s="19">
         <v>5607.03</v>
       </c>
-      <c r="F15" s="20"/>
-[...10 lines deleted...]
-      <c r="Q15" s="14"/>
+      <c r="F15" s="19">
+        <v>7032.53</v>
+      </c>
+      <c r="G15" s="19"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="19"/>
+      <c r="N15" s="19"/>
+      <c r="O15" s="13"/>
+      <c r="P15" s="13"/>
+      <c r="Q15" s="13"/>
     </row>
     <row r="16" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B16" s="20"/>
-[...10 lines deleted...]
-      <c r="M16" s="20"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="19"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G17" s="20">
+      <c r="B17" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="19">
         <v>118222.16</v>
       </c>
-      <c r="H17" s="31">
+      <c r="H17" s="30">
         <v>139233</v>
       </c>
-      <c r="I17" s="20">
+      <c r="I17" s="19">
         <v>161276.34</v>
       </c>
-      <c r="J17" s="20">
+      <c r="J17" s="19">
         <v>185676.86</v>
       </c>
-      <c r="K17" s="20">
+      <c r="K17" s="19">
         <v>212203.89</v>
       </c>
-      <c r="L17" s="20">
+      <c r="L17" s="19">
         <v>240223.33</v>
       </c>
-      <c r="M17" s="20">
+      <c r="M17" s="19">
         <v>269765.48</v>
       </c>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="20">
+      <c r="B18" s="19">
         <v>3338.14</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="19">
         <v>7065.11</v>
       </c>
-      <c r="D18" s="20">
+      <c r="D18" s="19">
         <v>11021.62</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E18" s="19">
         <v>15363.88</v>
       </c>
-      <c r="F18" s="20">
+      <c r="F18" s="19">
         <v>19656.7</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G18" s="19">
         <v>23422.400000000001</v>
       </c>
-      <c r="H18" s="31">
+      <c r="H18" s="30">
         <v>26792.6</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="19">
         <v>30213.8</v>
       </c>
-      <c r="J18" s="20">
+      <c r="J18" s="19">
         <v>35157.4</v>
       </c>
-      <c r="K18" s="20">
+      <c r="K18" s="19">
         <v>40073.9</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L18" s="19">
         <v>48934.239999999998</v>
       </c>
-      <c r="M18" s="20">
+      <c r="M18" s="19">
         <v>57201</v>
       </c>
     </row>
-    <row r="19" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="19">
+    <row r="19" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="18">
         <v>2024</v>
       </c>
-      <c r="B19" s="33">
+      <c r="B19" s="32">
         <v>3623.12</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C19" s="19">
         <v>7192.1</v>
       </c>
-      <c r="D19" s="20">
+      <c r="D19" s="19">
         <v>11343.8</v>
       </c>
-      <c r="E19" s="20">
+      <c r="E19" s="19">
         <v>16448.5</v>
       </c>
-      <c r="F19" s="33">
+      <c r="F19" s="32">
         <v>21297.32</v>
       </c>
-      <c r="G19" s="20">
+      <c r="G19" s="19">
         <v>25656.639999999999</v>
       </c>
-      <c r="H19" s="31">
+      <c r="H19" s="30">
         <v>33355.699999999997</v>
       </c>
-      <c r="I19" s="20">
+      <c r="I19" s="19">
         <v>41305.42</v>
       </c>
-      <c r="J19" s="20">
+      <c r="J19" s="19">
         <v>49857.8</v>
       </c>
-      <c r="K19" s="20">
+      <c r="K19" s="19">
         <v>54574.23</v>
       </c>
-      <c r="L19" s="20">
+      <c r="L19" s="19">
         <v>59135.39</v>
       </c>
-      <c r="M19" s="20">
+      <c r="M19" s="19">
         <v>63569.09</v>
       </c>
-      <c r="N19" s="20"/>
-[...5 lines deleted...]
-      <c r="A20" s="52">
+      <c r="N19" s="19"/>
+      <c r="O19" s="13"/>
+      <c r="P19" s="13"/>
+      <c r="Q19" s="13"/>
+    </row>
+    <row r="20" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="49">
         <v>2025</v>
       </c>
-      <c r="B20" s="33">
+      <c r="B20" s="32">
         <v>3964.15</v>
       </c>
-      <c r="C20" s="66">
+      <c r="C20" s="61">
         <v>8318.9599999999991</v>
       </c>
-      <c r="D20" s="20">
+      <c r="D20" s="19">
         <v>12880.49</v>
       </c>
-      <c r="E20" s="20">
+      <c r="E20" s="19">
         <v>17977.560000000001</v>
       </c>
-      <c r="F20" s="55">
+      <c r="F20" s="61">
         <v>22876.13</v>
       </c>
-      <c r="G20" s="20">
+      <c r="G20" s="19">
         <v>27437.5</v>
       </c>
-      <c r="H20" s="31">
+      <c r="H20" s="30">
         <v>31707.3</v>
       </c>
-      <c r="I20" s="20">
+      <c r="I20" s="19">
         <v>36148.6</v>
       </c>
-      <c r="J20" s="20">
+      <c r="J20" s="19">
         <v>41218.660000000003</v>
       </c>
-      <c r="K20" s="20">
+      <c r="K20" s="19">
         <v>46436.01</v>
       </c>
-      <c r="L20" s="20">
+      <c r="L20" s="19">
         <v>51170.46</v>
       </c>
-      <c r="M20" s="20">
+      <c r="M20" s="19">
         <v>55912.25</v>
       </c>
-      <c r="N20" s="20"/>
-[...5 lines deleted...]
-      <c r="A21" s="52">
+      <c r="N20" s="19"/>
+      <c r="O20" s="13"/>
+      <c r="P20" s="13"/>
+      <c r="Q20" s="13"/>
+    </row>
+    <row r="21" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="49">
         <v>2026</v>
       </c>
-      <c r="B21" s="33">
+      <c r="B21" s="32">
         <v>3918.33</v>
       </c>
-      <c r="C21" s="66">
+      <c r="C21" s="61">
         <v>7910.03</v>
       </c>
-      <c r="D21" s="20">
+      <c r="D21" s="19">
         <v>12321.45</v>
       </c>
-      <c r="E21" s="20">
+      <c r="E21" s="19">
         <v>17324.8</v>
       </c>
-      <c r="F21" s="55"/>
-[...10 lines deleted...]
-      <c r="Q21" s="14"/>
+      <c r="F21" s="62">
+        <v>21712.720000000001</v>
+      </c>
+      <c r="G21" s="19"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+      <c r="K21" s="19"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="19"/>
+      <c r="N21" s="19"/>
+      <c r="O21" s="13"/>
+      <c r="P21" s="13"/>
+      <c r="Q21" s="13"/>
     </row>
     <row r="22" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="20"/>
-[...10 lines deleted...]
-      <c r="M22" s="20"/>
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="30"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+      <c r="K22" s="19"/>
+      <c r="L22" s="19"/>
+      <c r="M22" s="19"/>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B23" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G23" s="20">
+      <c r="B23" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D23" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E23" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="19">
         <v>1555.3</v>
       </c>
-      <c r="H23" s="31">
+      <c r="H23" s="30">
         <v>1842.3</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="19">
         <v>2129.6</v>
       </c>
-      <c r="J23" s="20">
+      <c r="J23" s="19">
         <v>2392.5</v>
       </c>
-      <c r="K23" s="20">
+      <c r="K23" s="19">
         <v>2679.8</v>
       </c>
-      <c r="L23" s="20">
+      <c r="L23" s="19">
         <v>3002.9</v>
       </c>
-      <c r="M23" s="20">
+      <c r="M23" s="19">
         <v>3344.8</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A24" s="16" t="s">
+      <c r="A24" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="34">
+      <c r="B24" s="33">
         <v>104.3</v>
       </c>
-      <c r="C24" s="32">
+      <c r="C24" s="31">
         <v>196.9</v>
       </c>
-      <c r="D24" s="32">
+      <c r="D24" s="31">
         <v>294</v>
       </c>
-      <c r="E24" s="32">
+      <c r="E24" s="31">
         <v>382.6</v>
       </c>
-      <c r="F24" s="32">
+      <c r="F24" s="31">
         <v>473.4</v>
       </c>
-      <c r="G24" s="32">
+      <c r="G24" s="31">
         <v>573.29999999999995</v>
       </c>
-      <c r="H24" s="30">
+      <c r="H24" s="29">
         <v>678.2</v>
       </c>
-      <c r="I24" s="32">
+      <c r="I24" s="31">
         <v>782.6</v>
       </c>
-      <c r="J24" s="32">
+      <c r="J24" s="31">
         <v>877.9</v>
       </c>
-      <c r="K24" s="32">
+      <c r="K24" s="31">
         <v>974.4</v>
       </c>
-      <c r="L24" s="32">
+      <c r="L24" s="31">
         <v>1096.0999999999999</v>
       </c>
-      <c r="M24" s="32">
+      <c r="M24" s="31">
         <v>1209.5</v>
       </c>
     </row>
-    <row r="25" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="48">
+    <row r="25" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="47">
         <v>2024</v>
       </c>
-      <c r="B25" s="34">
+      <c r="B25" s="33">
         <v>87.2</v>
       </c>
-      <c r="C25" s="32">
+      <c r="C25" s="31">
         <v>101.8</v>
       </c>
-      <c r="D25" s="32">
+      <c r="D25" s="31">
         <v>240.7</v>
       </c>
-      <c r="E25" s="32">
+      <c r="E25" s="31">
         <v>232.3</v>
       </c>
-      <c r="F25" s="32">
+      <c r="F25" s="31">
         <v>414.5</v>
       </c>
-      <c r="G25" s="32">
+      <c r="G25" s="31">
         <v>511.3</v>
       </c>
-      <c r="H25" s="30">
+      <c r="H25" s="29">
         <v>643.79999999999995</v>
       </c>
-      <c r="I25" s="32">
+      <c r="I25" s="31">
         <v>774.8</v>
       </c>
-      <c r="J25" s="32">
+      <c r="J25" s="31">
         <v>888.9</v>
       </c>
-      <c r="K25" s="32">
+      <c r="K25" s="31">
         <v>977.36</v>
       </c>
-      <c r="L25" s="32">
+      <c r="L25" s="31">
         <v>1064.29</v>
       </c>
-      <c r="M25" s="32">
+      <c r="M25" s="31">
         <v>1146.83</v>
       </c>
-      <c r="N25" s="14"/>
-[...5 lines deleted...]
-      <c r="A26" s="48">
+      <c r="N25" s="13"/>
+      <c r="O25" s="13"/>
+      <c r="P25" s="13"/>
+      <c r="Q25" s="13"/>
+    </row>
+    <row r="26" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="47">
         <v>2025</v>
       </c>
-      <c r="B26" s="34">
+      <c r="B26" s="33">
         <v>93.2</v>
       </c>
-      <c r="C26" s="32">
+      <c r="C26" s="31">
         <v>189</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="31">
         <v>292.2</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="31">
         <v>397.5</v>
       </c>
-      <c r="F26" s="32">
+      <c r="F26" s="31">
         <v>508</v>
       </c>
-      <c r="G26" s="32">
+      <c r="G26" s="31">
         <v>632.61</v>
       </c>
-      <c r="H26" s="30">
+      <c r="H26" s="29">
         <v>767</v>
       </c>
-      <c r="I26" s="32">
+      <c r="I26" s="31">
         <v>897.96</v>
       </c>
-      <c r="J26" s="32">
+      <c r="J26" s="31">
         <v>1000.8</v>
       </c>
-      <c r="K26" s="32">
+      <c r="K26" s="31">
         <v>1110.96</v>
       </c>
-      <c r="L26" s="32">
+      <c r="L26" s="31">
         <v>1214.1400000000001</v>
       </c>
-      <c r="M26" s="32">
+      <c r="M26" s="31">
         <v>1321.69</v>
       </c>
-      <c r="N26" s="14"/>
-[...5 lines deleted...]
-      <c r="A27" s="53">
+      <c r="N26" s="13"/>
+      <c r="O26" s="13"/>
+      <c r="P26" s="13"/>
+      <c r="Q26" s="13"/>
+    </row>
+    <row r="27" spans="1:17" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="50">
         <v>2026</v>
       </c>
-      <c r="B27" s="35">
+      <c r="B27" s="34">
         <v>106.74</v>
       </c>
-      <c r="C27" s="36">
+      <c r="C27" s="35">
         <v>200.09</v>
       </c>
-      <c r="D27" s="36">
+      <c r="D27" s="35">
         <v>309.89999999999998</v>
       </c>
-      <c r="E27" s="36">
+      <c r="E27" s="35">
         <v>415.23</v>
       </c>
-      <c r="F27" s="36"/>
-[...10 lines deleted...]
-      <c r="Q27" s="50"/>
+      <c r="F27" s="35">
+        <v>524.91</v>
+      </c>
+      <c r="G27" s="35"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="35"/>
+      <c r="J27" s="35"/>
+      <c r="K27" s="35"/>
+      <c r="L27" s="35"/>
+      <c r="M27" s="35"/>
+      <c r="N27" s="48"/>
+      <c r="O27" s="48"/>
+      <c r="P27" s="48"/>
+      <c r="Q27" s="48"/>
     </row>
     <row r="28" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="70" t="s">
+      <c r="A28" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="70"/>
-[...10 lines deleted...]
-      <c r="M28" s="70"/>
+      <c r="B28" s="65"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="65"/>
+      <c r="G28" s="65"/>
+      <c r="H28" s="65"/>
+      <c r="I28" s="65"/>
+      <c r="J28" s="65"/>
+      <c r="K28" s="65"/>
+      <c r="L28" s="65"/>
+      <c r="M28" s="65"/>
       <c r="N28" s="11"/>
     </row>
     <row r="29" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A29" s="69" t="s">
+      <c r="A29" s="64" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="69"/>
-[...10 lines deleted...]
-      <c r="M29" s="69"/>
+      <c r="B29" s="64"/>
+      <c r="C29" s="64"/>
+      <c r="D29" s="64"/>
+      <c r="E29" s="64"/>
+      <c r="F29" s="64"/>
+      <c r="G29" s="64"/>
+      <c r="H29" s="64"/>
+      <c r="I29" s="64"/>
+      <c r="J29" s="64"/>
+      <c r="K29" s="64"/>
+      <c r="L29" s="64"/>
+      <c r="M29" s="64"/>
     </row>
     <row r="30" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="5"/>
-      <c r="B30" s="25"/>
-[...10 lines deleted...]
-      <c r="M30" s="25"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+      <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="10"/>
-      <c r="B31" s="26" t="s">
+      <c r="B31" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C31" s="27" t="s">
+      <c r="C31" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="D31" s="27" t="s">
+      <c r="D31" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="E31" s="28" t="s">
+      <c r="E31" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="F31" s="27" t="s">
+      <c r="F31" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="G31" s="27" t="s">
+      <c r="G31" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="H31" s="28" t="s">
+      <c r="H31" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="I31" s="27" t="s">
+      <c r="I31" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="J31" s="27" t="s">
+      <c r="J31" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="K31" s="27" t="s">
+      <c r="K31" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="L31" s="28" t="s">
+      <c r="L31" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="M31" s="29" t="s">
+      <c r="M31" s="28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A32" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B32" s="20"/>
-[...10 lines deleted...]
-      <c r="M32" s="20"/>
+      <c r="B32" s="19"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+      <c r="G32" s="19"/>
+      <c r="H32" s="30"/>
+      <c r="I32" s="19"/>
+      <c r="J32" s="19"/>
+      <c r="K32" s="19"/>
+      <c r="L32" s="19"/>
+      <c r="M32" s="19"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="4">
         <v>2022</v>
       </c>
-      <c r="B33" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G33" s="20">
+      <c r="B33" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D33" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E33" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F33" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G33" s="19">
         <v>9708.06</v>
       </c>
-      <c r="H33" s="31">
+      <c r="H33" s="30">
         <v>11257.25</v>
       </c>
-      <c r="I33" s="20">
+      <c r="I33" s="19">
         <v>12838.39</v>
       </c>
-      <c r="J33" s="20">
+      <c r="J33" s="19">
         <v>14083.46</v>
       </c>
-      <c r="K33" s="20">
+      <c r="K33" s="19">
         <v>15398.67</v>
       </c>
-      <c r="L33" s="20">
+      <c r="L33" s="19">
         <v>16622.21</v>
       </c>
-      <c r="M33" s="20">
+      <c r="M33" s="19">
         <v>17850.3</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A34" s="4">
         <v>2023</v>
       </c>
-      <c r="B34" s="20">
+      <c r="B34" s="19">
         <v>1217.21</v>
       </c>
-      <c r="C34" s="20">
+      <c r="C34" s="19">
         <v>2372.59</v>
       </c>
-      <c r="D34" s="20">
+      <c r="D34" s="19">
         <v>3658.68</v>
       </c>
-      <c r="E34" s="20">
+      <c r="E34" s="19">
         <v>4879.2700000000004</v>
       </c>
-      <c r="F34" s="20">
+      <c r="F34" s="19">
         <v>6135.69</v>
       </c>
-      <c r="G34" s="20">
+      <c r="G34" s="19">
         <v>7355.96</v>
       </c>
-      <c r="H34" s="31">
+      <c r="H34" s="30">
         <v>8650.48</v>
       </c>
-      <c r="I34" s="20">
+      <c r="I34" s="19">
         <v>9937.2000000000007</v>
       </c>
-      <c r="J34" s="20">
+      <c r="J34" s="19">
         <v>11228.4</v>
       </c>
-      <c r="K34" s="20">
+      <c r="K34" s="19">
         <v>12572.9</v>
       </c>
-      <c r="L34" s="20">
+      <c r="L34" s="19">
         <v>13885.59</v>
       </c>
-      <c r="M34" s="20">
+      <c r="M34" s="19">
         <v>15191.6</v>
       </c>
     </row>
-    <row r="35" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="19">
+    <row r="35" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="18">
         <v>2024</v>
       </c>
-      <c r="B35" s="20">
+      <c r="B35" s="19">
         <v>1173.9000000000001</v>
       </c>
-      <c r="C35" s="20">
+      <c r="C35" s="19">
         <v>2165.3000000000002</v>
       </c>
-      <c r="D35" s="20">
+      <c r="D35" s="19">
         <v>3317.9</v>
       </c>
-      <c r="E35" s="20">
+      <c r="E35" s="19">
         <v>4363.2</v>
       </c>
-      <c r="F35" s="61">
+      <c r="F35" s="32">
         <v>5460.2</v>
       </c>
-      <c r="G35" s="20">
+      <c r="G35" s="19">
         <v>6556.25</v>
       </c>
-      <c r="H35" s="31">
+      <c r="H35" s="30">
         <v>7695.9</v>
       </c>
-      <c r="I35" s="20">
+      <c r="I35" s="19">
         <v>8836.48</v>
       </c>
-      <c r="J35" s="20">
+      <c r="J35" s="19">
         <v>10002.91</v>
       </c>
-      <c r="K35" s="20">
+      <c r="K35" s="19">
         <v>11416.47</v>
       </c>
-      <c r="L35" s="20">
+      <c r="L35" s="19">
         <v>12609.24</v>
       </c>
-      <c r="M35" s="20">
+      <c r="M35" s="19">
         <v>13960.69</v>
       </c>
     </row>
-    <row r="36" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="19">
+    <row r="36" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="18">
         <v>2025</v>
       </c>
-      <c r="B36" s="20">
+      <c r="B36" s="19">
         <v>1122</v>
       </c>
-      <c r="C36" s="20">
+      <c r="C36" s="19">
         <v>2557.88</v>
       </c>
-      <c r="D36" s="20">
+      <c r="D36" s="19">
         <v>4114.62</v>
       </c>
-      <c r="E36" s="20">
+      <c r="E36" s="19">
         <v>5608.47</v>
       </c>
-      <c r="F36" s="55">
+      <c r="F36" s="61">
         <v>7162.57</v>
       </c>
-      <c r="G36" s="20">
+      <c r="G36" s="19">
         <v>8670.52</v>
       </c>
-      <c r="H36" s="31">
+      <c r="H36" s="30">
         <v>10369.120000000001</v>
       </c>
-      <c r="I36" s="20">
+      <c r="I36" s="19">
         <v>11919.41</v>
       </c>
-      <c r="J36" s="55">
+      <c r="J36" s="51">
         <v>13558.38</v>
       </c>
-      <c r="K36" s="20">
+      <c r="K36" s="19">
         <v>15288.31</v>
       </c>
-      <c r="L36" s="20">
+      <c r="L36" s="19">
         <v>16980.28</v>
       </c>
-      <c r="M36" s="20">
+      <c r="M36" s="19">
         <v>18929.68</v>
       </c>
     </row>
-    <row r="37" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="19">
+    <row r="37" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="18">
         <v>2026</v>
       </c>
-      <c r="B37" s="20">
+      <c r="B37" s="19">
         <v>1593.52</v>
       </c>
-      <c r="C37" s="20">
+      <c r="C37" s="19">
         <v>2728.24</v>
       </c>
-      <c r="D37" s="20">
+      <c r="D37" s="19">
         <v>3981.09</v>
       </c>
-      <c r="E37" s="20">
+      <c r="E37" s="19">
         <v>4769.99</v>
       </c>
-      <c r="F37" s="55"/>
-[...6 lines deleted...]
-      <c r="M37" s="20"/>
+      <c r="F37" s="62">
+        <v>6001.49</v>
+      </c>
+      <c r="G37" s="19"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="19"/>
+      <c r="J37" s="51"/>
+      <c r="K37" s="19"/>
+      <c r="L37" s="19"/>
+      <c r="M37" s="19"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="20"/>
-[...10 lines deleted...]
-      <c r="M38" s="31"/>
+      <c r="B38" s="19"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+      <c r="E38" s="19"/>
+      <c r="F38" s="19"/>
+      <c r="G38" s="19"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="19"/>
+      <c r="J38" s="19"/>
+      <c r="K38" s="19"/>
+      <c r="L38" s="19"/>
+      <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="4">
         <v>2022</v>
       </c>
-      <c r="B39" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G39" s="20">
+      <c r="B39" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C39" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E39" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F39" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G39" s="19">
         <v>7504.96</v>
       </c>
-      <c r="H39" s="31">
+      <c r="H39" s="30">
         <v>8789.51</v>
       </c>
-      <c r="I39" s="20">
+      <c r="I39" s="19">
         <v>10037.91</v>
       </c>
-      <c r="J39" s="20">
+      <c r="J39" s="19">
         <v>11039.53</v>
       </c>
-      <c r="K39" s="20">
+      <c r="K39" s="19">
         <v>12131.84</v>
       </c>
-      <c r="L39" s="20">
+      <c r="L39" s="19">
         <v>13174.15</v>
       </c>
-      <c r="M39" s="20">
+      <c r="M39" s="19">
         <v>14229.17</v>
       </c>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="4">
         <v>2023</v>
       </c>
-      <c r="B40" s="20">
+      <c r="B40" s="19">
         <v>1045.71</v>
       </c>
-      <c r="C40" s="20">
+      <c r="C40" s="19">
         <v>2061.42</v>
       </c>
-      <c r="D40" s="20">
+      <c r="D40" s="19">
         <v>3188.36</v>
       </c>
-      <c r="E40" s="20">
+      <c r="E40" s="19">
         <v>4254.12</v>
       </c>
-      <c r="F40" s="20">
+      <c r="F40" s="19">
         <v>5337.29</v>
       </c>
-      <c r="G40" s="20">
+      <c r="G40" s="19">
         <v>6360.66</v>
       </c>
-      <c r="H40" s="31">
+      <c r="H40" s="30">
         <v>7409.47</v>
       </c>
-      <c r="I40" s="20">
+      <c r="I40" s="19">
         <v>8464.6</v>
       </c>
-      <c r="J40" s="20">
+      <c r="J40" s="19">
         <v>9499</v>
       </c>
-      <c r="K40" s="20">
+      <c r="K40" s="19">
         <v>10611.4</v>
       </c>
-      <c r="L40" s="20">
+      <c r="L40" s="19">
         <v>11709.5</v>
       </c>
-      <c r="M40" s="20">
+      <c r="M40" s="19">
         <v>12788.8</v>
       </c>
     </row>
-    <row r="41" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="19">
+    <row r="41" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="18">
         <v>2024</v>
       </c>
-      <c r="B41" s="20">
+      <c r="B41" s="19">
         <v>985.1</v>
       </c>
-      <c r="C41" s="20">
+      <c r="C41" s="19">
         <v>1813.4</v>
       </c>
-      <c r="D41" s="20">
+      <c r="D41" s="19">
         <v>2757.5</v>
       </c>
-      <c r="E41" s="20">
+      <c r="E41" s="19">
         <v>3628.6</v>
       </c>
-      <c r="F41" s="20">
+      <c r="F41" s="19">
         <v>4539.3</v>
       </c>
-      <c r="G41" s="20">
+      <c r="G41" s="19">
         <v>5434.1</v>
       </c>
-      <c r="H41" s="31">
+      <c r="H41" s="30">
         <v>6386.7</v>
       </c>
-      <c r="I41" s="20">
+      <c r="I41" s="19">
         <v>7319.52</v>
       </c>
-      <c r="J41" s="20">
+      <c r="J41" s="19">
         <v>8263.4</v>
       </c>
-      <c r="K41" s="20">
+      <c r="K41" s="19">
         <v>9314.5400000000009</v>
       </c>
-      <c r="L41" s="20">
+      <c r="L41" s="19">
         <v>10317.51</v>
       </c>
-      <c r="M41" s="20">
+      <c r="M41" s="19">
         <v>11357.51</v>
       </c>
     </row>
-    <row r="42" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="19">
+    <row r="42" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="18">
         <v>2025</v>
       </c>
-      <c r="B42" s="20">
+      <c r="B42" s="19">
         <v>941.54</v>
       </c>
-      <c r="C42" s="20">
+      <c r="C42" s="19">
         <v>2162.0300000000002</v>
       </c>
-      <c r="D42" s="20">
+      <c r="D42" s="19">
         <v>3484.02</v>
       </c>
-      <c r="E42" s="20">
+      <c r="E42" s="19">
         <v>4739.8999999999996</v>
       </c>
-      <c r="F42" s="20">
+      <c r="F42" s="19">
         <v>5988.5</v>
       </c>
-      <c r="G42" s="20">
+      <c r="G42" s="19">
         <v>7216.24</v>
       </c>
-      <c r="H42" s="31">
+      <c r="H42" s="30">
         <v>8552.1</v>
       </c>
-      <c r="I42" s="20">
+      <c r="I42" s="19">
         <v>9917.7000000000007</v>
       </c>
-      <c r="J42" s="20">
+      <c r="J42" s="19">
         <v>11288.27</v>
       </c>
-      <c r="K42" s="20">
+      <c r="K42" s="19">
         <v>12760.17</v>
       </c>
-      <c r="L42" s="20">
+      <c r="L42" s="19">
         <v>14224.41</v>
       </c>
-      <c r="M42" s="20">
+      <c r="M42" s="19">
         <v>16221.1</v>
       </c>
     </row>
-    <row r="43" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="19">
+    <row r="43" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="18">
         <v>2026</v>
       </c>
-      <c r="B43" s="20">
+      <c r="B43" s="19">
         <v>1442.53</v>
       </c>
-      <c r="C43" s="20">
+      <c r="C43" s="19">
         <v>2542.8200000000002</v>
       </c>
-      <c r="D43" s="20">
+      <c r="D43" s="19">
         <v>3769.09</v>
       </c>
-      <c r="E43" s="20">
+      <c r="E43" s="19">
         <v>4628.74</v>
       </c>
-      <c r="F43" s="20"/>
-[...6 lines deleted...]
-      <c r="M43" s="20"/>
+      <c r="F43" s="19">
+        <v>5803.56</v>
+      </c>
+      <c r="G43" s="19"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="19"/>
+      <c r="J43" s="19"/>
+      <c r="K43" s="19"/>
+      <c r="L43" s="19"/>
+      <c r="M43" s="19"/>
     </row>
     <row r="44" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A44" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B44" s="20"/>
-[...10 lines deleted...]
-      <c r="M44" s="20"/>
+      <c r="B44" s="19"/>
+      <c r="C44" s="19"/>
+      <c r="D44" s="19"/>
+      <c r="E44" s="19"/>
+      <c r="F44" s="19"/>
+      <c r="G44" s="19"/>
+      <c r="H44" s="30"/>
+      <c r="I44" s="19"/>
+      <c r="J44" s="19"/>
+      <c r="K44" s="19"/>
+      <c r="L44" s="19"/>
+      <c r="M44" s="19"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="4">
         <v>2022</v>
       </c>
-      <c r="B45" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G45" s="20">
+      <c r="B45" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="19">
         <v>319.64</v>
       </c>
-      <c r="H45" s="31">
+      <c r="H45" s="30">
         <v>395.91</v>
       </c>
-      <c r="I45" s="20">
+      <c r="I45" s="19">
         <v>466.31</v>
       </c>
-      <c r="J45" s="20">
+      <c r="J45" s="19">
         <v>506.12</v>
       </c>
-      <c r="K45" s="20">
+      <c r="K45" s="19">
         <v>551.08000000000004</v>
       </c>
-      <c r="L45" s="20">
+      <c r="L45" s="19">
         <v>594.78</v>
       </c>
-      <c r="M45" s="20">
+      <c r="M45" s="19">
         <v>635.47</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A46" s="4">
         <v>2023</v>
       </c>
-      <c r="B46" s="20">
+      <c r="B46" s="19">
         <v>45.32</v>
       </c>
-      <c r="C46" s="20">
+      <c r="C46" s="19">
         <v>81.67</v>
       </c>
-      <c r="D46" s="20">
+      <c r="D46" s="19">
         <v>126.68</v>
       </c>
-      <c r="E46" s="20">
+      <c r="E46" s="19">
         <v>162.18</v>
       </c>
-      <c r="F46" s="20">
+      <c r="F46" s="19">
         <v>205.45</v>
       </c>
-      <c r="G46" s="20">
+      <c r="G46" s="19">
         <v>254.34</v>
       </c>
-      <c r="H46" s="31">
+      <c r="H46" s="30">
         <v>309.20999999999998</v>
       </c>
-      <c r="I46" s="20">
+      <c r="I46" s="19">
         <v>362.3</v>
       </c>
-      <c r="J46" s="20">
+      <c r="J46" s="19">
         <v>399.5</v>
       </c>
-      <c r="K46" s="20">
+      <c r="K46" s="19">
         <v>440.8</v>
       </c>
-      <c r="L46" s="20">
+      <c r="L46" s="19">
         <v>481.1</v>
       </c>
-      <c r="M46" s="20">
+      <c r="M46" s="19">
         <v>522.79999999999995</v>
       </c>
     </row>
-    <row r="47" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="19">
+    <row r="47" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="18">
         <v>2024</v>
       </c>
-      <c r="B47" s="20">
+      <c r="B47" s="19">
         <v>47.3</v>
       </c>
-      <c r="C47" s="20">
+      <c r="C47" s="19">
         <v>86.2</v>
       </c>
-      <c r="D47" s="20">
+      <c r="D47" s="19">
         <v>126.7</v>
       </c>
-      <c r="E47" s="20">
+      <c r="E47" s="19">
         <v>161.9</v>
       </c>
-      <c r="F47" s="20">
+      <c r="F47" s="19">
         <v>200.2</v>
       </c>
-      <c r="G47" s="20">
+      <c r="G47" s="19">
         <v>249.69</v>
       </c>
-      <c r="H47" s="31">
+      <c r="H47" s="30">
         <v>301.8</v>
       </c>
-      <c r="I47" s="20">
+      <c r="I47" s="19">
         <v>352.69</v>
       </c>
-      <c r="J47" s="20">
+      <c r="J47" s="19">
         <v>387.05</v>
       </c>
-      <c r="K47" s="20">
+      <c r="K47" s="19">
         <v>426.03</v>
       </c>
-      <c r="L47" s="20">
+      <c r="L47" s="19">
         <v>465.17</v>
       </c>
-      <c r="M47" s="20">
+      <c r="M47" s="19">
         <v>503.06</v>
       </c>
     </row>
-    <row r="48" spans="1:13" s="14" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="19">
+    <row r="48" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="18">
         <v>2025</v>
       </c>
-      <c r="B48" s="31" t="s">
+      <c r="B48" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="C48" s="20">
+      <c r="C48" s="19">
         <v>157.80000000000001</v>
       </c>
-      <c r="D48" s="20">
+      <c r="D48" s="19">
         <v>237.88</v>
       </c>
-      <c r="E48" s="20">
+      <c r="E48" s="19">
         <v>315.73</v>
       </c>
-      <c r="F48" s="20">
+      <c r="F48" s="19">
         <v>398.8</v>
       </c>
-      <c r="G48" s="20">
+      <c r="G48" s="19">
         <v>494.81</v>
       </c>
-      <c r="H48" s="31">
+      <c r="H48" s="30">
         <v>603.24</v>
       </c>
-      <c r="I48" s="20">
+      <c r="I48" s="19">
         <v>710.24</v>
       </c>
-      <c r="J48" s="20">
+      <c r="J48" s="19">
         <v>780.41</v>
       </c>
-      <c r="K48" s="20">
+      <c r="K48" s="19">
         <v>860.81</v>
       </c>
-      <c r="L48" s="20">
+      <c r="L48" s="19">
         <v>938.22</v>
       </c>
-      <c r="M48" s="20">
+      <c r="M48" s="19">
         <v>1023.02</v>
       </c>
     </row>
-    <row r="49" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="19">
+    <row r="49" spans="1:17" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="18">
         <v>2026</v>
       </c>
-      <c r="B49" s="31">
+      <c r="B49" s="30">
         <v>88.49</v>
       </c>
-      <c r="C49" s="20">
+      <c r="C49" s="19">
         <v>163.06</v>
       </c>
-      <c r="D49" s="20">
+      <c r="D49" s="19">
         <v>209.37</v>
       </c>
-      <c r="E49" s="20">
+      <c r="E49" s="19">
         <v>317.27999999999997</v>
       </c>
-      <c r="F49" s="20"/>
-[...6 lines deleted...]
-      <c r="M49" s="20"/>
+      <c r="F49" s="62">
+        <v>396.81</v>
+      </c>
+      <c r="G49" s="19"/>
+      <c r="H49" s="30"/>
+      <c r="I49" s="19"/>
+      <c r="J49" s="19"/>
+      <c r="K49" s="19"/>
+      <c r="L49" s="19"/>
+      <c r="M49" s="19"/>
     </row>
     <row r="50" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B50" s="31"/>
-[...10 lines deleted...]
-      <c r="M50" s="20"/>
+      <c r="B50" s="30"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="30"/>
+      <c r="E50" s="19"/>
+      <c r="F50" s="19"/>
+      <c r="G50" s="19"/>
+      <c r="H50" s="30"/>
+      <c r="I50" s="19"/>
+      <c r="J50" s="19"/>
+      <c r="K50" s="19"/>
+      <c r="L50" s="19"/>
+      <c r="M50" s="19"/>
     </row>
     <row r="51" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A51" s="4">
         <v>2022</v>
       </c>
-      <c r="B51" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G51" s="20">
+      <c r="B51" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C51" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E51" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F51" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G51" s="19">
         <v>275.8</v>
       </c>
-      <c r="H51" s="31">
+      <c r="H51" s="30">
         <v>346.1</v>
       </c>
-      <c r="I51" s="20">
+      <c r="I51" s="19">
         <v>414.4</v>
       </c>
-      <c r="J51" s="20">
+      <c r="J51" s="19">
         <v>450.9</v>
       </c>
-      <c r="K51" s="20">
+      <c r="K51" s="19">
         <v>491.4</v>
       </c>
-      <c r="L51" s="20">
+      <c r="L51" s="19">
         <v>529.5</v>
       </c>
-      <c r="M51" s="20">
+      <c r="M51" s="19">
         <v>564.79999999999995</v>
       </c>
     </row>
     <row r="52" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A52" s="17">
+      <c r="A52" s="16">
         <v>2023</v>
       </c>
-      <c r="B52" s="30">
+      <c r="B52" s="29">
         <v>37.4</v>
       </c>
-      <c r="C52" s="32">
+      <c r="C52" s="31">
         <v>67.900000000000006</v>
       </c>
-      <c r="D52" s="32">
+      <c r="D52" s="31">
         <v>107.3</v>
       </c>
-      <c r="E52" s="32">
+      <c r="E52" s="31">
         <v>137.19999999999999</v>
       </c>
-      <c r="F52" s="32">
+      <c r="F52" s="31">
         <v>175.6</v>
       </c>
-      <c r="G52" s="32">
+      <c r="G52" s="31">
         <v>220.4</v>
       </c>
-      <c r="H52" s="30">
+      <c r="H52" s="29">
         <v>270.5</v>
       </c>
-      <c r="I52" s="32">
+      <c r="I52" s="31">
         <v>319.5</v>
       </c>
-      <c r="J52" s="32">
+      <c r="J52" s="31">
         <v>351.9</v>
       </c>
-      <c r="K52" s="32">
+      <c r="K52" s="31">
         <v>387.4</v>
       </c>
-      <c r="L52" s="32">
+      <c r="L52" s="31">
         <v>422.1</v>
       </c>
-      <c r="M52" s="32">
+      <c r="M52" s="31">
         <v>455.2</v>
       </c>
     </row>
-    <row r="53" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="48">
+    <row r="53" spans="1:17" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="47">
         <v>2024</v>
       </c>
-      <c r="B53" s="30">
+      <c r="B53" s="29">
         <v>38</v>
       </c>
-      <c r="C53" s="32">
+      <c r="C53" s="31">
         <v>64.3</v>
       </c>
-      <c r="D53" s="32">
+      <c r="D53" s="31">
         <v>96.8</v>
       </c>
-      <c r="E53" s="32">
+      <c r="E53" s="31">
         <v>125.7</v>
       </c>
-      <c r="F53" s="32">
+      <c r="F53" s="31">
         <v>159</v>
       </c>
-      <c r="G53" s="32">
+      <c r="G53" s="31">
         <v>197.9</v>
       </c>
-      <c r="H53" s="30">
+      <c r="H53" s="29">
         <v>244.4</v>
       </c>
-      <c r="I53" s="32">
+      <c r="I53" s="31">
         <v>290.74</v>
       </c>
-      <c r="J53" s="32">
+      <c r="J53" s="31">
         <v>319.5</v>
       </c>
-      <c r="K53" s="32">
+      <c r="K53" s="31">
         <v>352.03</v>
       </c>
-      <c r="L53" s="32">
+      <c r="L53" s="31">
         <v>381.66</v>
       </c>
-      <c r="M53" s="32">
+      <c r="M53" s="31">
         <v>409.53</v>
       </c>
     </row>
-    <row r="54" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="48">
+    <row r="54" spans="1:17" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="47">
         <v>2025</v>
       </c>
-      <c r="B54" s="30" t="s">
+      <c r="B54" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="C54" s="32">
+      <c r="C54" s="31">
         <v>106.33</v>
       </c>
-      <c r="D54" s="32">
+      <c r="D54" s="31">
         <v>163.30000000000001</v>
       </c>
-      <c r="E54" s="32">
+      <c r="E54" s="31">
         <v>218.8</v>
       </c>
-      <c r="F54" s="32">
+      <c r="F54" s="31">
         <v>279.5</v>
       </c>
-      <c r="G54" s="32">
+      <c r="G54" s="31">
         <v>351.27</v>
       </c>
-      <c r="H54" s="30">
+      <c r="H54" s="29">
         <v>433.38</v>
       </c>
-      <c r="I54" s="32">
+      <c r="I54" s="31">
         <v>513.04</v>
       </c>
-      <c r="J54" s="32">
+      <c r="J54" s="31">
         <v>565.19000000000005</v>
       </c>
-      <c r="K54" s="32">
+      <c r="K54" s="31">
         <v>624.38</v>
       </c>
-      <c r="L54" s="32">
+      <c r="L54" s="31">
         <v>680.65</v>
       </c>
-      <c r="M54" s="32">
+      <c r="M54" s="31">
         <v>740.91</v>
       </c>
     </row>
-    <row r="55" spans="1:17" s="50" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="21">
+    <row r="55" spans="1:17" s="48" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="20">
         <v>2026</v>
       </c>
-      <c r="B55" s="43">
+      <c r="B55" s="42">
         <v>61.62</v>
       </c>
-      <c r="C55" s="36">
+      <c r="C55" s="35">
         <v>110.52</v>
       </c>
-      <c r="D55" s="36">
+      <c r="D55" s="35">
         <v>148.53</v>
       </c>
-      <c r="E55" s="36">
+      <c r="E55" s="35">
         <v>227.01</v>
       </c>
-      <c r="F55" s="36"/>
-[...6 lines deleted...]
-      <c r="M55" s="36"/>
+      <c r="F55" s="35">
+        <v>288.77999999999997</v>
+      </c>
+      <c r="G55" s="35"/>
+      <c r="H55" s="42"/>
+      <c r="I55" s="35"/>
+      <c r="J55" s="35"/>
+      <c r="K55" s="35"/>
+      <c r="L55" s="35"/>
+      <c r="M55" s="35"/>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="B56" s="25"/>
-[...6 lines deleted...]
-      <c r="M56" s="25"/>
+      <c r="B56" s="24"/>
+      <c r="C56" s="24"/>
+      <c r="D56" s="36"/>
+      <c r="F56" s="24"/>
+      <c r="G56" s="24"/>
+      <c r="I56" s="24"/>
+      <c r="J56" s="24"/>
+      <c r="M56" s="24"/>
     </row>
     <row r="57" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A57" s="69" t="s">
+      <c r="A57" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="B57" s="69"/>
-[...10 lines deleted...]
-      <c r="M57" s="69"/>
+      <c r="B57" s="64"/>
+      <c r="C57" s="64"/>
+      <c r="D57" s="64"/>
+      <c r="E57" s="64"/>
+      <c r="F57" s="64"/>
+      <c r="G57" s="64"/>
+      <c r="H57" s="64"/>
+      <c r="I57" s="64"/>
+      <c r="J57" s="64"/>
+      <c r="K57" s="64"/>
+      <c r="L57" s="64"/>
+      <c r="M57" s="64"/>
     </row>
     <row r="58" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="5"/>
-      <c r="B58" s="25"/>
-[...10 lines deleted...]
-      <c r="M58" s="25"/>
+      <c r="B58" s="24"/>
+      <c r="C58" s="24"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="24"/>
+      <c r="G58" s="24"/>
+      <c r="H58" s="24"/>
+      <c r="I58" s="24"/>
+      <c r="J58" s="24"/>
+      <c r="K58" s="24"/>
+      <c r="L58" s="24"/>
+      <c r="M58" s="24"/>
     </row>
     <row r="59" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A59" s="10"/>
-      <c r="B59" s="26" t="s">
+      <c r="B59" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C59" s="27" t="s">
+      <c r="C59" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="D59" s="27" t="s">
+      <c r="D59" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="E59" s="28" t="s">
+      <c r="E59" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="F59" s="27" t="s">
+      <c r="F59" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="G59" s="27" t="s">
+      <c r="G59" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="H59" s="28" t="s">
+      <c r="H59" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="I59" s="27" t="s">
+      <c r="I59" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="J59" s="27" t="s">
+      <c r="J59" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="K59" s="27" t="s">
+      <c r="K59" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="L59" s="28" t="s">
+      <c r="L59" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="M59" s="29" t="s">
+      <c r="M59" s="28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="60" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="20"/>
-[...10 lines deleted...]
-      <c r="M60" s="20"/>
+      <c r="B60" s="19"/>
+      <c r="C60" s="19"/>
+      <c r="D60" s="19"/>
+      <c r="E60" s="19"/>
+      <c r="F60" s="19"/>
+      <c r="G60" s="19"/>
+      <c r="H60" s="30"/>
+      <c r="I60" s="19"/>
+      <c r="J60" s="19"/>
+      <c r="K60" s="19"/>
+      <c r="L60" s="19"/>
+      <c r="M60" s="19"/>
     </row>
     <row r="61" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A61" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B61" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G61" s="31">
+      <c r="B61" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C61" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D61" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E61" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F61" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G61" s="30">
         <v>253050.3</v>
       </c>
-      <c r="H61" s="31">
+      <c r="H61" s="30">
         <v>294060.98</v>
       </c>
-      <c r="I61" s="20">
+      <c r="I61" s="19">
         <v>336755.56</v>
       </c>
-      <c r="J61" s="20">
+      <c r="J61" s="19">
         <v>382462.05</v>
       </c>
-      <c r="K61" s="38">
+      <c r="K61" s="37">
         <v>432108.59</v>
       </c>
-      <c r="L61" s="38">
+      <c r="L61" s="37">
         <v>485952.29</v>
       </c>
-      <c r="M61" s="31">
+      <c r="M61" s="30">
         <v>542403.99</v>
       </c>
     </row>
     <row r="62" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A62" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B62" s="31">
+      <c r="B62" s="30">
         <v>4626.09</v>
       </c>
-      <c r="C62" s="31">
+      <c r="C62" s="30">
         <v>9159.3799999999992</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="30">
         <v>14193.98</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="30">
         <v>19828.689999999999</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="30">
         <v>25648.51</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="30">
         <v>31558.47</v>
       </c>
-      <c r="H62" s="31">
+      <c r="H62" s="30">
         <v>36843.68</v>
       </c>
-      <c r="I62" s="20">
+      <c r="I62" s="19">
         <v>41187</v>
       </c>
-      <c r="J62" s="20">
+      <c r="J62" s="19">
         <v>45617.599999999999</v>
       </c>
-      <c r="K62" s="38">
+      <c r="K62" s="37">
         <v>50288.2</v>
       </c>
-      <c r="L62" s="20">
+      <c r="L62" s="19">
         <v>54090.720000000001</v>
       </c>
-      <c r="M62" s="31">
+      <c r="M62" s="30">
         <v>58085.1</v>
       </c>
     </row>
-    <row r="63" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="19">
+    <row r="63" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="18">
         <v>2024</v>
       </c>
-      <c r="B63" s="31">
+      <c r="B63" s="30">
         <v>4830.3</v>
       </c>
-      <c r="C63" s="31">
+      <c r="C63" s="30">
         <v>10051.1</v>
       </c>
-      <c r="D63" s="31">
+      <c r="D63" s="30">
         <v>15853.5</v>
       </c>
-      <c r="E63" s="31">
+      <c r="E63" s="30">
         <v>21464.1</v>
       </c>
-      <c r="F63" s="31">
+      <c r="F63" s="30">
         <v>29738.799999999999</v>
       </c>
-      <c r="G63" s="31">
+      <c r="G63" s="30">
         <v>37694.74</v>
       </c>
-      <c r="H63" s="31">
+      <c r="H63" s="30">
         <v>45194.8</v>
       </c>
-      <c r="I63" s="20">
+      <c r="I63" s="19">
         <v>52103.62</v>
       </c>
-      <c r="J63" s="20">
+      <c r="J63" s="19">
         <v>59009.54</v>
       </c>
-      <c r="K63" s="38">
+      <c r="K63" s="37">
         <v>65591.67</v>
       </c>
-      <c r="L63" s="20">
+      <c r="L63" s="19">
         <v>71661.56</v>
       </c>
-      <c r="M63" s="31">
+      <c r="M63" s="30">
         <v>77507.199999999997</v>
       </c>
-      <c r="N63" s="14"/>
-[...5 lines deleted...]
-      <c r="A64" s="19">
+      <c r="N63" s="13"/>
+      <c r="O63" s="13"/>
+      <c r="P63" s="13"/>
+      <c r="Q63" s="13"/>
+    </row>
+    <row r="64" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="18">
         <v>2025</v>
       </c>
-      <c r="B64" s="31">
+      <c r="B64" s="30">
         <v>5522.88</v>
       </c>
-      <c r="C64" s="31">
+      <c r="C64" s="30">
         <v>10970.28</v>
       </c>
-      <c r="D64" s="31">
+      <c r="D64" s="30">
         <v>16552.38</v>
       </c>
-      <c r="E64" s="31">
+      <c r="E64" s="30">
         <v>22293.47</v>
       </c>
-      <c r="F64" s="55">
+      <c r="F64" s="61">
         <v>28110.83</v>
       </c>
-      <c r="G64" s="31">
+      <c r="G64" s="30">
         <v>33930.65</v>
       </c>
-      <c r="H64" s="31">
+      <c r="H64" s="30">
         <v>40644.31</v>
       </c>
-      <c r="I64" s="20">
+      <c r="I64" s="19">
         <v>47359.88</v>
       </c>
-      <c r="J64" s="55">
+      <c r="J64" s="51">
         <v>54496.69</v>
       </c>
-      <c r="K64" s="38">
+      <c r="K64" s="37">
         <v>60736.93</v>
       </c>
-      <c r="L64" s="20">
+      <c r="L64" s="19">
         <v>66978.7</v>
       </c>
-      <c r="M64" s="31">
+      <c r="M64" s="30">
         <v>73116.13</v>
       </c>
-      <c r="N64" s="14"/>
-[...5 lines deleted...]
-      <c r="A65" s="19">
+      <c r="N64" s="13"/>
+      <c r="O64" s="13"/>
+      <c r="P64" s="13"/>
+      <c r="Q64" s="13"/>
+    </row>
+    <row r="65" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="18">
         <v>2026</v>
       </c>
-      <c r="B65" s="31">
+      <c r="B65" s="30">
         <v>5536.36</v>
       </c>
-      <c r="C65" s="31">
+      <c r="C65" s="30">
         <v>11242.67</v>
       </c>
-      <c r="D65" s="31">
+      <c r="D65" s="30">
         <v>16807.189999999999</v>
       </c>
-      <c r="E65" s="31">
+      <c r="E65" s="30">
         <v>22292.37</v>
       </c>
-      <c r="F65" s="55"/>
-[...10 lines deleted...]
-      <c r="Q65" s="14"/>
+      <c r="F65" s="62">
+        <v>27791.98</v>
+      </c>
+      <c r="G65" s="30"/>
+      <c r="H65" s="30"/>
+      <c r="I65" s="19"/>
+      <c r="J65" s="51"/>
+      <c r="K65" s="37"/>
+      <c r="L65" s="19"/>
+      <c r="M65" s="30"/>
+      <c r="N65" s="13"/>
+      <c r="O65" s="13"/>
+      <c r="P65" s="13"/>
+      <c r="Q65" s="13"/>
     </row>
     <row r="66" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A66" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B66" s="20"/>
-[...3 lines deleted...]
-      <c r="F66" s="30" t="s">
+      <c r="B66" s="19"/>
+      <c r="C66" s="19"/>
+      <c r="D66" s="19"/>
+      <c r="E66" s="19"/>
+      <c r="F66" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="G66" s="20"/>
-[...5 lines deleted...]
-      <c r="M66" s="20"/>
+      <c r="G66" s="19"/>
+      <c r="H66" s="30"/>
+      <c r="I66" s="19"/>
+      <c r="J66" s="19"/>
+      <c r="K66" s="19"/>
+      <c r="L66" s="19"/>
+      <c r="M66" s="19"/>
     </row>
     <row r="67" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A67" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B67" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G67" s="31">
+      <c r="B67" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C67" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D67" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E67" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F67" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G67" s="30">
         <v>2323.2199999999998</v>
       </c>
-      <c r="H67" s="31">
+      <c r="H67" s="30">
         <v>2658.95</v>
       </c>
-      <c r="I67" s="31">
+      <c r="I67" s="30">
         <v>2987.64</v>
       </c>
-      <c r="J67" s="31">
+      <c r="J67" s="30">
         <v>3345.16</v>
       </c>
-      <c r="K67" s="31">
+      <c r="K67" s="30">
         <v>3701.41</v>
       </c>
-      <c r="L67" s="31">
+      <c r="L67" s="30">
         <v>4067.64</v>
       </c>
-      <c r="M67" s="31">
+      <c r="M67" s="30">
         <v>4483.51</v>
       </c>
     </row>
     <row r="68" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A68" s="16" t="s">
+      <c r="A68" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B68" s="31">
+      <c r="B68" s="30">
         <v>43.62</v>
       </c>
-      <c r="C68" s="31">
+      <c r="C68" s="30">
         <v>86.68</v>
       </c>
-      <c r="D68" s="31">
+      <c r="D68" s="30">
         <v>123.88</v>
       </c>
-      <c r="E68" s="31">
+      <c r="E68" s="30">
         <v>152.84</v>
       </c>
-      <c r="F68" s="31">
+      <c r="F68" s="30">
         <v>192.4</v>
       </c>
-      <c r="G68" s="31">
+      <c r="G68" s="30">
         <v>231.09</v>
       </c>
-      <c r="H68" s="31">
+      <c r="H68" s="30">
         <v>271.79000000000002</v>
       </c>
-      <c r="I68" s="31">
+      <c r="I68" s="30">
         <v>312.5</v>
       </c>
-      <c r="J68" s="31">
+      <c r="J68" s="30">
         <v>369.3</v>
       </c>
-      <c r="K68" s="31">
+      <c r="K68" s="30">
         <v>423.6</v>
       </c>
-      <c r="L68" s="31">
+      <c r="L68" s="30">
         <v>462</v>
       </c>
-      <c r="M68" s="31">
+      <c r="M68" s="30">
         <v>500.4</v>
       </c>
     </row>
-    <row r="69" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="19">
+    <row r="69" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="18">
         <v>2024</v>
       </c>
-      <c r="B69" s="31">
+      <c r="B69" s="30">
         <v>57.8</v>
       </c>
-      <c r="C69" s="31">
+      <c r="C69" s="30">
         <v>115.1</v>
       </c>
-      <c r="D69" s="31">
+      <c r="D69" s="30">
         <v>165.2</v>
       </c>
-      <c r="E69" s="31">
+      <c r="E69" s="30">
         <v>229.5</v>
       </c>
-      <c r="F69" s="31">
+      <c r="F69" s="30">
         <v>290.8</v>
       </c>
-      <c r="G69" s="31">
+      <c r="G69" s="30">
         <v>357.7</v>
       </c>
-      <c r="H69" s="31">
+      <c r="H69" s="30">
         <v>410.3</v>
       </c>
-      <c r="I69" s="31">
+      <c r="I69" s="30">
         <v>459.69</v>
       </c>
-      <c r="J69" s="31">
+      <c r="J69" s="30">
         <v>510</v>
       </c>
-      <c r="K69" s="31">
+      <c r="K69" s="30">
         <v>570.29999999999995</v>
       </c>
-      <c r="L69" s="31">
+      <c r="L69" s="30">
         <v>618.33000000000004</v>
       </c>
-      <c r="M69" s="31">
+      <c r="M69" s="30">
         <v>668.7</v>
       </c>
-      <c r="N69" s="14"/>
-[...5 lines deleted...]
-      <c r="A70" s="19">
+      <c r="N69" s="13"/>
+      <c r="O69" s="13"/>
+      <c r="P69" s="13"/>
+      <c r="Q69" s="13"/>
+    </row>
+    <row r="70" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="18">
         <v>2025</v>
       </c>
-      <c r="B70" s="31">
+      <c r="B70" s="30">
         <v>52.57</v>
       </c>
-      <c r="C70" s="31">
+      <c r="C70" s="30">
         <v>96.86</v>
       </c>
-      <c r="D70" s="31">
+      <c r="D70" s="30">
         <v>145.58000000000001</v>
       </c>
-      <c r="E70" s="31">
+      <c r="E70" s="30">
         <v>212.39</v>
       </c>
-      <c r="F70" s="31">
+      <c r="F70" s="30">
         <v>276.3</v>
       </c>
-      <c r="G70" s="31">
+      <c r="G70" s="30">
         <v>341.33</v>
       </c>
-      <c r="H70" s="31">
+      <c r="H70" s="30">
         <v>434.01</v>
       </c>
-      <c r="I70" s="31">
+      <c r="I70" s="30">
         <v>525.28</v>
       </c>
-      <c r="J70" s="31">
+      <c r="J70" s="30">
         <v>622.66999999999996</v>
       </c>
-      <c r="K70" s="31">
+      <c r="K70" s="30">
         <v>694.9</v>
       </c>
-      <c r="L70" s="31">
+      <c r="L70" s="30">
         <v>768.01</v>
       </c>
-      <c r="M70" s="31">
+      <c r="M70" s="30">
         <v>839.22</v>
       </c>
-      <c r="N70" s="14"/>
-[...5 lines deleted...]
-      <c r="A71" s="19">
+      <c r="N70" s="13"/>
+      <c r="O70" s="13"/>
+      <c r="P70" s="13"/>
+      <c r="Q70" s="13"/>
+    </row>
+    <row r="71" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="18">
         <v>2026</v>
       </c>
-      <c r="B71" s="31">
+      <c r="B71" s="30">
         <v>46.69</v>
       </c>
-      <c r="C71" s="31">
+      <c r="C71" s="30">
         <v>102.96</v>
       </c>
-      <c r="D71" s="31">
+      <c r="D71" s="30">
         <v>146.88</v>
       </c>
-      <c r="E71" s="31">
+      <c r="E71" s="30">
         <v>211.22</v>
       </c>
-      <c r="F71" s="31"/>
-[...10 lines deleted...]
-      <c r="Q71" s="14"/>
+      <c r="F71" s="30">
+        <v>273.33999999999997</v>
+      </c>
+      <c r="G71" s="30"/>
+      <c r="H71" s="30"/>
+      <c r="I71" s="30"/>
+      <c r="J71" s="30"/>
+      <c r="K71" s="30"/>
+      <c r="L71" s="30"/>
+      <c r="M71" s="30"/>
+      <c r="N71" s="13"/>
+      <c r="O71" s="13"/>
+      <c r="P71" s="13"/>
+      <c r="Q71" s="13"/>
     </row>
     <row r="72" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B72" s="22"/>
-[...10 lines deleted...]
-      <c r="M72" s="20"/>
+      <c r="B72" s="21"/>
+      <c r="C72" s="19"/>
+      <c r="D72" s="31"/>
+      <c r="E72" s="31"/>
+      <c r="F72" s="19"/>
+      <c r="G72" s="19"/>
+      <c r="H72" s="30"/>
+      <c r="I72" s="19"/>
+      <c r="J72" s="19"/>
+      <c r="K72" s="19"/>
+      <c r="L72" s="19"/>
+      <c r="M72" s="19"/>
     </row>
     <row r="73" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A73" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B73" s="37"/>
-[...10 lines deleted...]
-      <c r="M73" s="20"/>
+      <c r="B73" s="36"/>
+      <c r="C73" s="19"/>
+      <c r="D73" s="31"/>
+      <c r="E73" s="31"/>
+      <c r="F73" s="19"/>
+      <c r="G73" s="19"/>
+      <c r="H73" s="30"/>
+      <c r="I73" s="19"/>
+      <c r="J73" s="19"/>
+      <c r="K73" s="19"/>
+      <c r="L73" s="19"/>
+      <c r="M73" s="19"/>
     </row>
     <row r="74" spans="1:17" ht="45" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B74" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G74" s="31">
+      <c r="B74" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C74" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D74" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E74" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F74" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G74" s="30">
         <v>117901.97</v>
       </c>
-      <c r="H74" s="31">
+      <c r="H74" s="30">
         <v>138835.44</v>
       </c>
-      <c r="I74" s="31">
+      <c r="I74" s="30">
         <v>160807.79999999999</v>
       </c>
-      <c r="J74" s="31">
+      <c r="J74" s="30">
         <v>185168.19</v>
       </c>
-      <c r="K74" s="31">
+      <c r="K74" s="30">
         <v>211650.14</v>
       </c>
-      <c r="L74" s="31">
+      <c r="L74" s="30">
         <v>239625.87</v>
       </c>
-      <c r="M74" s="31">
+      <c r="M74" s="30">
         <v>269127.34000000003</v>
       </c>
     </row>
     <row r="75" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B75" s="31"/>
-[...10 lines deleted...]
-      <c r="M75" s="31"/>
+      <c r="B75" s="30"/>
+      <c r="C75" s="30"/>
+      <c r="D75" s="29"/>
+      <c r="E75" s="29"/>
+      <c r="F75" s="30"/>
+      <c r="G75" s="30"/>
+      <c r="H75" s="30"/>
+      <c r="I75" s="19"/>
+      <c r="J75" s="19"/>
+      <c r="K75" s="30"/>
+      <c r="L75" s="19"/>
+      <c r="M75" s="30"/>
     </row>
     <row r="76" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A76" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B76" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G76" s="40">
+      <c r="B76" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C76" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E76" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F76" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G76" s="39">
         <v>58249.34</v>
       </c>
-      <c r="H76" s="40">
+      <c r="H76" s="39">
         <v>68794.850000000006</v>
       </c>
-      <c r="I76" s="40">
+      <c r="I76" s="39">
         <v>80379.25</v>
       </c>
-      <c r="J76" s="40">
+      <c r="J76" s="39">
         <v>93832.28</v>
       </c>
-      <c r="K76" s="40">
+      <c r="K76" s="39">
         <v>108316.13</v>
       </c>
-      <c r="L76" s="40">
+      <c r="L76" s="39">
         <v>123093.96</v>
       </c>
-      <c r="M76" s="40">
+      <c r="M76" s="39">
         <v>138077.72</v>
       </c>
     </row>
     <row r="77" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A77" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B77" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G77" s="40">
+      <c r="B77" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C77" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D77" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E77" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F77" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G77" s="39">
         <v>59652.63</v>
       </c>
-      <c r="H77" s="40">
+      <c r="H77" s="39">
         <v>70040.59</v>
       </c>
-      <c r="I77" s="40">
+      <c r="I77" s="39">
         <v>80428.55</v>
       </c>
-      <c r="J77" s="40">
+      <c r="J77" s="39">
         <v>91335.91</v>
       </c>
-      <c r="K77" s="40">
+      <c r="K77" s="39">
         <v>103334.01</v>
       </c>
-      <c r="L77" s="40">
+      <c r="L77" s="39">
         <v>116531.91</v>
       </c>
-      <c r="M77" s="40">
+      <c r="M77" s="39">
         <v>131049.62</v>
       </c>
     </row>
     <row r="78" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A78" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B78" s="20"/>
-[...10 lines deleted...]
-      <c r="M78" s="20"/>
+      <c r="B78" s="19"/>
+      <c r="C78" s="19"/>
+      <c r="D78" s="31"/>
+      <c r="E78" s="31"/>
+      <c r="F78" s="19"/>
+      <c r="G78" s="19"/>
+      <c r="H78" s="30"/>
+      <c r="I78" s="19"/>
+      <c r="J78" s="19"/>
+      <c r="K78" s="19"/>
+      <c r="L78" s="19"/>
+      <c r="M78" s="19"/>
     </row>
     <row r="79" spans="1:17" ht="45" x14ac:dyDescent="0.2">
       <c r="A79" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B79" s="31">
+      <c r="B79" s="30">
         <v>3276.26</v>
       </c>
-      <c r="C79" s="31">
+      <c r="C79" s="30">
         <v>6954.7</v>
       </c>
-      <c r="D79" s="30">
+      <c r="D79" s="29">
         <v>10857.26</v>
       </c>
-      <c r="E79" s="30">
+      <c r="E79" s="29">
         <v>15155.96</v>
       </c>
-      <c r="F79" s="31">
+      <c r="F79" s="30">
         <v>19395.64</v>
       </c>
-      <c r="G79" s="31">
+      <c r="G79" s="30">
         <v>23098.9</v>
       </c>
-      <c r="H79" s="31">
+      <c r="H79" s="30">
         <v>26399.43</v>
       </c>
-      <c r="I79" s="20">
+      <c r="I79" s="19">
         <v>29752.9</v>
       </c>
-      <c r="J79" s="20">
+      <c r="J79" s="19">
         <v>34646.199999999997</v>
       </c>
-      <c r="K79" s="20">
+      <c r="K79" s="19">
         <v>39509.699999999997</v>
       </c>
-      <c r="L79" s="20">
+      <c r="L79" s="19">
         <v>48317.56</v>
       </c>
-      <c r="M79" s="31">
+      <c r="M79" s="30">
         <v>56534.5</v>
       </c>
     </row>
     <row r="80" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B80" s="31"/>
-[...10 lines deleted...]
-      <c r="M80" s="31"/>
+      <c r="B80" s="30"/>
+      <c r="C80" s="30"/>
+      <c r="D80" s="29"/>
+      <c r="E80" s="29"/>
+      <c r="F80" s="30"/>
+      <c r="G80" s="30"/>
+      <c r="H80" s="30"/>
+      <c r="I80" s="19"/>
+      <c r="J80" s="19"/>
+      <c r="K80" s="19"/>
+      <c r="L80" s="19"/>
+      <c r="M80" s="30"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A81" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B81" s="41">
+      <c r="B81" s="40">
         <v>2990.24</v>
       </c>
-      <c r="C81" s="40">
+      <c r="C81" s="39">
         <v>6373.24</v>
       </c>
-      <c r="D81" s="56">
+      <c r="D81" s="52">
         <v>9954.06</v>
       </c>
-      <c r="E81" s="56">
+      <c r="E81" s="52">
         <v>13895.13</v>
       </c>
-      <c r="F81" s="40">
+      <c r="F81" s="39">
         <v>18017.93</v>
       </c>
-      <c r="G81" s="40">
+      <c r="G81" s="39">
         <v>21603.16</v>
       </c>
-      <c r="H81" s="40">
+      <c r="H81" s="39">
         <v>24781.23</v>
       </c>
-      <c r="I81" s="40">
+      <c r="I81" s="39">
         <v>28001.97</v>
       </c>
-      <c r="J81" s="40">
+      <c r="J81" s="39">
         <v>32764.52</v>
       </c>
-      <c r="K81" s="40">
+      <c r="K81" s="39">
         <v>37495.32</v>
       </c>
-      <c r="L81" s="20">
+      <c r="L81" s="19">
         <v>46164.42</v>
       </c>
-      <c r="M81" s="31">
+      <c r="M81" s="30">
         <v>54227.7</v>
       </c>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A82" s="13" t="s">
+      <c r="A82" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B82" s="40">
+      <c r="B82" s="39">
         <v>286.02</v>
       </c>
-      <c r="C82" s="40">
+      <c r="C82" s="39">
         <v>581.46</v>
       </c>
-      <c r="D82" s="56">
+      <c r="D82" s="52">
         <v>903.2</v>
       </c>
-      <c r="E82" s="56">
+      <c r="E82" s="52">
         <v>1260.83</v>
       </c>
-      <c r="F82" s="40">
+      <c r="F82" s="39">
         <v>1377.71</v>
       </c>
-      <c r="G82" s="40">
+      <c r="G82" s="39">
         <v>1495.74</v>
       </c>
-      <c r="H82" s="40">
+      <c r="H82" s="39">
         <v>1618.2</v>
       </c>
-      <c r="I82" s="40">
+      <c r="I82" s="39">
         <v>1750.93</v>
       </c>
-      <c r="J82" s="40">
+      <c r="J82" s="39">
         <v>1881.67</v>
       </c>
-      <c r="K82" s="40">
+      <c r="K82" s="39">
         <v>2014.41</v>
       </c>
-      <c r="L82" s="20">
+      <c r="L82" s="19">
         <v>2153.14</v>
       </c>
-      <c r="M82" s="31">
+      <c r="M82" s="30">
         <v>2306.8000000000002</v>
       </c>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A83" s="8">
         <v>2024</v>
       </c>
-      <c r="B83" s="40"/>
-[...10 lines deleted...]
-      <c r="M83" s="31"/>
+      <c r="B83" s="39"/>
+      <c r="C83" s="39"/>
+      <c r="D83" s="52"/>
+      <c r="E83" s="52"/>
+      <c r="F83" s="39"/>
+      <c r="G83" s="39"/>
+      <c r="H83" s="39"/>
+      <c r="I83" s="39"/>
+      <c r="J83" s="39"/>
+      <c r="K83" s="39"/>
+      <c r="L83" s="19"/>
+      <c r="M83" s="30"/>
     </row>
     <row r="84" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B84" s="40">
+      <c r="B84" s="39">
         <v>3564.9</v>
       </c>
-      <c r="C84" s="40">
+      <c r="C84" s="39">
         <v>7089.1</v>
       </c>
-      <c r="D84" s="56">
+      <c r="D84" s="52">
         <v>11189.9</v>
       </c>
-      <c r="E84" s="56">
+      <c r="E84" s="52">
         <v>16251.4</v>
       </c>
-      <c r="F84" s="40">
+      <c r="F84" s="39">
         <v>21051.34</v>
       </c>
-      <c r="G84" s="40">
+      <c r="G84" s="39">
         <v>25346.06</v>
       </c>
-      <c r="H84" s="40">
+      <c r="H84" s="39">
         <v>32976</v>
       </c>
-      <c r="I84" s="40">
+      <c r="I84" s="39">
         <v>40856</v>
       </c>
-      <c r="J84" s="40">
+      <c r="J84" s="39">
         <v>49365.05</v>
       </c>
-      <c r="K84" s="40">
+      <c r="K84" s="39">
         <v>54031.75</v>
       </c>
-      <c r="L84" s="20">
+      <c r="L84" s="19">
         <v>58544.09</v>
       </c>
-      <c r="M84" s="31">
+      <c r="M84" s="30">
         <v>62930.05</v>
       </c>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B85" s="40"/>
-[...10 lines deleted...]
-      <c r="M85" s="31"/>
+      <c r="B85" s="39"/>
+      <c r="C85" s="39"/>
+      <c r="D85" s="52"/>
+      <c r="E85" s="52"/>
+      <c r="F85" s="39"/>
+      <c r="G85" s="39"/>
+      <c r="H85" s="39"/>
+      <c r="I85" s="39"/>
+      <c r="J85" s="39"/>
+      <c r="K85" s="39"/>
+      <c r="L85" s="19"/>
+      <c r="M85" s="30"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A86" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B86" s="40">
+      <c r="B86" s="39">
         <v>3437.4</v>
       </c>
-      <c r="C86" s="40">
+      <c r="C86" s="39">
         <v>6831.84</v>
       </c>
-      <c r="D86" s="56">
+      <c r="D86" s="52">
         <v>10796.9</v>
       </c>
-      <c r="E86" s="58">
+      <c r="E86" s="54">
         <v>15713.04</v>
       </c>
-      <c r="F86" s="40">
+      <c r="F86" s="39">
         <v>20365.97</v>
       </c>
-      <c r="G86" s="40">
+      <c r="G86" s="39">
         <v>24518.03</v>
       </c>
-      <c r="H86" s="40">
+      <c r="H86" s="39">
         <v>32017.5</v>
       </c>
-      <c r="I86" s="40">
+      <c r="I86" s="39">
         <v>39768.519999999997</v>
       </c>
-      <c r="J86" s="40">
+      <c r="J86" s="39">
         <v>48136.94</v>
       </c>
-      <c r="K86" s="40">
+      <c r="K86" s="39">
         <v>52573.57</v>
       </c>
-      <c r="L86" s="20">
+      <c r="L86" s="19">
         <v>56833.73</v>
       </c>
-      <c r="M86" s="31">
+      <c r="M86" s="30">
         <v>60952.32</v>
       </c>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A87" s="13" t="s">
+      <c r="A87" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B87" s="40">
+      <c r="B87" s="39">
         <v>127.6</v>
       </c>
-      <c r="C87" s="40">
+      <c r="C87" s="39">
         <v>257.27</v>
       </c>
-      <c r="D87" s="56">
+      <c r="D87" s="52">
         <v>393</v>
       </c>
-      <c r="E87" s="58">
+      <c r="E87" s="54">
         <v>538.33000000000004</v>
       </c>
-      <c r="F87" s="40">
+      <c r="F87" s="39">
         <v>685.37</v>
       </c>
-      <c r="G87" s="40">
+      <c r="G87" s="39">
         <v>828.03</v>
       </c>
-      <c r="H87" s="40">
+      <c r="H87" s="39">
         <v>958.5</v>
       </c>
-      <c r="I87" s="40">
+      <c r="I87" s="39">
         <v>1090.3399999999999</v>
       </c>
-      <c r="J87" s="40">
+      <c r="J87" s="39">
         <v>1228.1099999999999</v>
       </c>
-      <c r="K87" s="40">
+      <c r="K87" s="39">
         <v>1458.18</v>
       </c>
-      <c r="L87" s="20">
+      <c r="L87" s="19">
         <v>1710.35</v>
       </c>
-      <c r="M87" s="31">
+      <c r="M87" s="30">
         <v>1977.74</v>
       </c>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A88" s="8">
         <v>2025</v>
       </c>
-      <c r="B88" s="40"/>
-[...10 lines deleted...]
-      <c r="M88" s="31"/>
+      <c r="B88" s="39"/>
+      <c r="C88" s="39"/>
+      <c r="D88" s="52"/>
+      <c r="E88" s="54"/>
+      <c r="F88" s="39"/>
+      <c r="G88" s="39"/>
+      <c r="H88" s="39"/>
+      <c r="I88" s="39"/>
+      <c r="J88" s="39"/>
+      <c r="K88" s="39"/>
+      <c r="L88" s="19"/>
+      <c r="M88" s="30"/>
     </row>
     <row r="89" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B89" s="40">
+      <c r="B89" s="39">
         <v>3875.93</v>
       </c>
-      <c r="C89" s="40">
+      <c r="C89" s="39">
         <v>8152</v>
       </c>
-      <c r="D89" s="56">
+      <c r="D89" s="52">
         <v>12628.4</v>
       </c>
-      <c r="E89" s="58">
+      <c r="E89" s="54">
         <v>17642.669999999998</v>
       </c>
-      <c r="F89" s="40">
+      <c r="F89" s="39">
         <v>22452.38</v>
       </c>
-      <c r="G89" s="40">
+      <c r="G89" s="39">
         <v>26906.799999999999</v>
       </c>
-      <c r="H89" s="40">
+      <c r="H89" s="39">
         <v>31054.63</v>
       </c>
-      <c r="I89" s="40">
+      <c r="I89" s="39">
         <v>35377.56</v>
       </c>
-      <c r="J89" s="55">
+      <c r="J89" s="51">
         <v>40371.410000000003</v>
       </c>
-      <c r="K89" s="40">
+      <c r="K89" s="39">
         <v>45503.06</v>
       </c>
-      <c r="L89" s="20">
+      <c r="L89" s="19">
         <v>50155.25</v>
       </c>
-      <c r="M89" s="31">
+      <c r="M89" s="30">
         <v>54807.6</v>
       </c>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B90" s="40"/>
-[...7 lines deleted...]
-      <c r="J90" s="64" t="s">
+      <c r="B90" s="39"/>
+      <c r="C90" s="39"/>
+      <c r="D90" s="52"/>
+      <c r="E90" s="54"/>
+      <c r="F90" s="39"/>
+      <c r="G90" s="39"/>
+      <c r="H90" s="39"/>
+      <c r="I90" s="39"/>
+      <c r="J90" s="59" t="s">
         <v>36</v>
       </c>
-      <c r="K90" s="40"/>
-[...1 lines deleted...]
-      <c r="M90" s="31"/>
+      <c r="K90" s="39"/>
+      <c r="L90" s="19"/>
+      <c r="M90" s="30"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A91" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B91" s="40">
+      <c r="B91" s="39">
         <v>3579.38</v>
       </c>
-      <c r="C91" s="40">
+      <c r="C91" s="39">
         <v>7533.85</v>
       </c>
-      <c r="D91" s="56">
+      <c r="D91" s="52">
         <v>11673.07</v>
       </c>
-      <c r="E91" s="58">
+      <c r="E91" s="54">
         <v>16330.97</v>
       </c>
-      <c r="F91" s="40">
+      <c r="F91" s="39">
         <v>20780.349999999999</v>
       </c>
-      <c r="G91" s="40">
+      <c r="G91" s="39">
         <v>24848.25</v>
       </c>
-      <c r="H91" s="40">
+      <c r="H91" s="39">
         <v>28588.61</v>
       </c>
-      <c r="I91" s="40">
+      <c r="I91" s="39">
         <v>32506.84</v>
       </c>
-      <c r="J91" s="55">
+      <c r="J91" s="51">
         <v>37141.660000000003</v>
       </c>
-      <c r="K91" s="40">
+      <c r="K91" s="39">
         <v>41906.239999999998</v>
       </c>
-      <c r="L91" s="20">
+      <c r="L91" s="19">
         <v>46190.99</v>
       </c>
-      <c r="M91" s="31">
+      <c r="M91" s="30">
         <v>50473.95</v>
       </c>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A92" s="13" t="s">
+      <c r="A92" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B92" s="40">
+      <c r="B92" s="39">
         <v>296.25</v>
       </c>
-      <c r="C92" s="40">
+      <c r="C92" s="39">
         <v>618.15</v>
       </c>
-      <c r="D92" s="56">
+      <c r="D92" s="52">
         <v>955.33</v>
       </c>
-      <c r="E92" s="58">
+      <c r="E92" s="54">
         <v>1311.7</v>
       </c>
-      <c r="F92" s="40">
+      <c r="F92" s="39">
         <v>1672.03</v>
       </c>
-      <c r="G92" s="40">
+      <c r="G92" s="39">
         <v>2058.56</v>
       </c>
-      <c r="H92" s="40">
+      <c r="H92" s="39">
         <v>2466.02</v>
       </c>
-      <c r="I92" s="40">
+      <c r="I92" s="39">
         <v>2870.72</v>
       </c>
-      <c r="J92" s="55">
+      <c r="J92" s="51">
         <v>3229.75</v>
       </c>
-      <c r="K92" s="40">
+      <c r="K92" s="39">
         <v>3596.82</v>
       </c>
-      <c r="L92" s="20">
+      <c r="L92" s="19">
         <v>3964.26</v>
       </c>
-      <c r="M92" s="31">
+      <c r="M92" s="30">
         <v>4333.6499999999996</v>
       </c>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A93" s="8">
         <v>2026</v>
       </c>
-      <c r="B93" s="40"/>
-[...10 lines deleted...]
-      <c r="M93" s="31"/>
+      <c r="B93" s="39"/>
+      <c r="C93" s="39"/>
+      <c r="D93" s="52"/>
+      <c r="E93" s="54"/>
+      <c r="F93" s="39"/>
+      <c r="G93" s="39"/>
+      <c r="H93" s="39"/>
+      <c r="I93" s="39"/>
+      <c r="J93" s="51"/>
+      <c r="K93" s="39"/>
+      <c r="L93" s="19"/>
+      <c r="M93" s="30"/>
     </row>
     <row r="94" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B94" s="40">
+      <c r="B94" s="39">
         <v>3818.97</v>
       </c>
-      <c r="C94" s="67">
+      <c r="C94" s="62">
         <v>7756.73</v>
       </c>
-      <c r="D94" s="40">
+      <c r="D94" s="39">
         <v>12044.47</v>
       </c>
-      <c r="E94" s="33">
+      <c r="E94" s="32">
         <v>16967.169999999998</v>
       </c>
-      <c r="F94" s="40"/>
-[...6 lines deleted...]
-      <c r="M94" s="31"/>
+      <c r="F94" s="62">
+        <v>21263.52</v>
+      </c>
+      <c r="G94" s="39"/>
+      <c r="H94" s="39"/>
+      <c r="I94" s="39"/>
+      <c r="J94" s="51"/>
+      <c r="K94" s="39"/>
+      <c r="L94" s="19"/>
+      <c r="M94" s="30"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B95" s="40"/>
-      <c r="C95" s="68" t="s">
+      <c r="B95" s="39"/>
+      <c r="C95" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="D95" s="40"/>
-      <c r="E95" s="33" t="s">
+      <c r="D95" s="39"/>
+      <c r="E95" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="F95" s="40"/>
-[...6 lines deleted...]
-      <c r="M95" s="31"/>
+      <c r="F95" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="G95" s="39"/>
+      <c r="H95" s="39"/>
+      <c r="I95" s="39"/>
+      <c r="J95" s="51"/>
+      <c r="K95" s="39"/>
+      <c r="L95" s="19"/>
+      <c r="M95" s="30"/>
     </row>
     <row r="96" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A96" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B96" s="40">
+      <c r="B96" s="39">
         <v>3451.89</v>
       </c>
-      <c r="C96" s="67">
+      <c r="C96" s="62">
         <v>7039.47</v>
       </c>
-      <c r="D96" s="40">
+      <c r="D96" s="39">
         <v>10995.85</v>
       </c>
-      <c r="E96" s="33">
+      <c r="E96" s="32">
         <v>15601.4</v>
       </c>
-      <c r="F96" s="40"/>
-[...6 lines deleted...]
-      <c r="M96" s="31"/>
+      <c r="F96" s="62">
+        <v>19809.240000000002</v>
+      </c>
+      <c r="G96" s="39"/>
+      <c r="H96" s="39"/>
+      <c r="I96" s="39"/>
+      <c r="J96" s="51"/>
+      <c r="K96" s="39"/>
+      <c r="L96" s="19"/>
+      <c r="M96" s="30"/>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A97" s="13" t="s">
+      <c r="A97" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B97" s="40">
+      <c r="B97" s="39">
         <v>367.08</v>
       </c>
-      <c r="C97" s="67">
+      <c r="C97" s="62">
         <v>717.26</v>
       </c>
-      <c r="D97" s="40">
+      <c r="D97" s="39">
         <v>1048.6199999999999</v>
       </c>
-      <c r="E97" s="33">
+      <c r="E97" s="32">
         <v>1365.77</v>
       </c>
-      <c r="F97" s="40"/>
-[...6 lines deleted...]
-      <c r="M97" s="31"/>
+      <c r="F97" s="62">
+        <v>1454.27</v>
+      </c>
+      <c r="G97" s="39"/>
+      <c r="H97" s="39"/>
+      <c r="I97" s="39"/>
+      <c r="J97" s="51"/>
+      <c r="K97" s="39"/>
+      <c r="L97" s="19"/>
+      <c r="M97" s="30"/>
     </row>
     <row r="98" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B98" s="25"/>
-[...10 lines deleted...]
-      <c r="M98" s="20"/>
+      <c r="B98" s="24"/>
+      <c r="C98" s="19"/>
+      <c r="D98" s="31"/>
+      <c r="E98" s="31"/>
+      <c r="F98" s="19"/>
+      <c r="G98" s="19"/>
+      <c r="H98" s="30"/>
+      <c r="I98" s="19"/>
+      <c r="J98" s="19"/>
+      <c r="K98" s="19"/>
+      <c r="L98" s="19"/>
+      <c r="M98" s="19"/>
       <c r="N98" s="11"/>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A99" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B99" s="37"/>
-[...10 lines deleted...]
-      <c r="M99" s="20"/>
+      <c r="B99" s="36"/>
+      <c r="C99" s="19"/>
+      <c r="D99" s="31"/>
+      <c r="E99" s="31"/>
+      <c r="F99" s="19"/>
+      <c r="G99" s="19"/>
+      <c r="H99" s="30"/>
+      <c r="I99" s="19"/>
+      <c r="J99" s="19"/>
+      <c r="K99" s="19"/>
+      <c r="L99" s="19"/>
+      <c r="M99" s="19"/>
     </row>
     <row r="100" spans="1:14" ht="45" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B100" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G100" s="31">
+      <c r="B100" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C100" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D100" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E100" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F100" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G100" s="30">
         <v>1279.5</v>
       </c>
-      <c r="H100" s="31">
+      <c r="H100" s="30">
         <v>1495.3</v>
       </c>
-      <c r="I100" s="31">
+      <c r="I100" s="30">
         <v>1715.1</v>
       </c>
-      <c r="J100" s="31">
+      <c r="J100" s="30">
         <v>1941.6</v>
       </c>
-      <c r="K100" s="31">
+      <c r="K100" s="30">
         <v>2188.4</v>
       </c>
-      <c r="L100" s="31">
+      <c r="L100" s="30">
         <v>2473.4</v>
       </c>
-      <c r="M100" s="31">
+      <c r="M100" s="30">
         <v>2780</v>
       </c>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B101" s="42"/>
-[...10 lines deleted...]
-      <c r="M101" s="20"/>
+      <c r="B101" s="41"/>
+      <c r="C101" s="30"/>
+      <c r="D101" s="29"/>
+      <c r="E101" s="31"/>
+      <c r="F101" s="19"/>
+      <c r="G101" s="19"/>
+      <c r="H101" s="30"/>
+      <c r="I101" s="19"/>
+      <c r="J101" s="19"/>
+      <c r="K101" s="19"/>
+      <c r="L101" s="19"/>
+      <c r="M101" s="19"/>
     </row>
     <row r="102" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A102" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B102" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G102" s="20">
+      <c r="B102" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C102" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D102" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E102" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F102" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G102" s="19">
         <v>348.2</v>
       </c>
-      <c r="H102" s="31">
+      <c r="H102" s="30">
         <v>402.9</v>
       </c>
-      <c r="I102" s="20">
+      <c r="I102" s="19">
         <v>461.8</v>
       </c>
-      <c r="J102" s="20">
+      <c r="J102" s="19">
         <v>527.29999999999995</v>
       </c>
-      <c r="K102" s="20">
+      <c r="K102" s="19">
         <v>597</v>
       </c>
-      <c r="L102" s="20">
+      <c r="L102" s="19">
         <v>669.4</v>
       </c>
-      <c r="M102" s="20">
+      <c r="M102" s="19">
         <v>742.3</v>
       </c>
     </row>
     <row r="103" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A103" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B103" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G103" s="20">
+      <c r="B103" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C103" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D103" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E103" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F103" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G103" s="19">
         <v>931.3</v>
       </c>
-      <c r="H103" s="31">
+      <c r="H103" s="30">
         <v>1092.3</v>
       </c>
-      <c r="I103" s="20">
+      <c r="I103" s="19">
         <v>1253.3</v>
       </c>
-      <c r="J103" s="20">
+      <c r="J103" s="19">
         <v>1414.3</v>
       </c>
-      <c r="K103" s="20">
+      <c r="K103" s="19">
         <v>1591.4</v>
       </c>
-      <c r="L103" s="20">
+      <c r="L103" s="19">
         <v>1803.9</v>
       </c>
-      <c r="M103" s="20">
+      <c r="M103" s="19">
         <v>2037.7</v>
       </c>
     </row>
     <row r="104" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A104" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B104" s="20"/>
-[...10 lines deleted...]
-      <c r="M104" s="20"/>
+      <c r="B104" s="19"/>
+      <c r="C104" s="19"/>
+      <c r="D104" s="31"/>
+      <c r="E104" s="31"/>
+      <c r="F104" s="19"/>
+      <c r="G104" s="19"/>
+      <c r="H104" s="30"/>
+      <c r="I104" s="19"/>
+      <c r="J104" s="19"/>
+      <c r="K104" s="19"/>
+      <c r="L104" s="19"/>
+      <c r="M104" s="19"/>
     </row>
     <row r="105" spans="1:14" ht="45" x14ac:dyDescent="0.2">
       <c r="A105" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B105" s="31">
+      <c r="B105" s="30">
         <v>36.5</v>
       </c>
-      <c r="C105" s="31">
+      <c r="C105" s="30">
         <v>76.2</v>
       </c>
-      <c r="D105" s="30">
+      <c r="D105" s="29">
         <v>117.3</v>
       </c>
-      <c r="E105" s="30">
+      <c r="E105" s="29">
         <v>161.9</v>
       </c>
-      <c r="F105" s="20">
+      <c r="F105" s="19">
         <v>197.1</v>
       </c>
-      <c r="G105" s="20">
+      <c r="G105" s="19">
         <v>228.7</v>
       </c>
-      <c r="H105" s="31">
+      <c r="H105" s="30">
         <v>257.39999999999998</v>
       </c>
-      <c r="I105" s="20">
+      <c r="I105" s="19">
         <v>286.7</v>
       </c>
-      <c r="J105" s="20">
+      <c r="J105" s="19">
         <v>328</v>
       </c>
-      <c r="K105" s="20">
+      <c r="K105" s="19">
         <v>369.5</v>
       </c>
-      <c r="L105" s="20">
+      <c r="L105" s="19">
         <v>436.9</v>
       </c>
-      <c r="M105" s="20">
+      <c r="M105" s="19">
         <v>500.6</v>
       </c>
     </row>
     <row r="106" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A106" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B106" s="31"/>
-[...10 lines deleted...]
-      <c r="M106" s="20"/>
+      <c r="B106" s="30"/>
+      <c r="C106" s="30"/>
+      <c r="D106" s="53"/>
+      <c r="E106" s="31"/>
+      <c r="F106" s="19"/>
+      <c r="G106" s="19"/>
+      <c r="H106" s="30"/>
+      <c r="I106" s="19"/>
+      <c r="J106" s="19"/>
+      <c r="K106" s="19"/>
+      <c r="L106" s="19"/>
+      <c r="M106" s="19"/>
     </row>
     <row r="107" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A107" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B107" s="31">
+      <c r="B107" s="30">
         <v>25</v>
       </c>
-      <c r="C107" s="30">
+      <c r="C107" s="29">
         <v>53.2</v>
       </c>
-      <c r="D107" s="30">
+      <c r="D107" s="29">
         <v>82.7</v>
       </c>
-      <c r="E107" s="32">
+      <c r="E107" s="31">
         <v>115</v>
       </c>
-      <c r="F107" s="32">
+      <c r="F107" s="31">
         <v>148.80000000000001</v>
       </c>
-      <c r="G107" s="32">
+      <c r="G107" s="31">
         <v>178.9</v>
       </c>
-      <c r="H107" s="30">
+      <c r="H107" s="29">
         <v>206.1</v>
       </c>
-      <c r="I107" s="32">
+      <c r="I107" s="31">
         <v>233.7</v>
       </c>
-      <c r="J107" s="32">
+      <c r="J107" s="31">
         <v>272.89999999999998</v>
       </c>
-      <c r="K107" s="32">
+      <c r="K107" s="31">
         <v>312.3</v>
       </c>
-      <c r="L107" s="32">
+      <c r="L107" s="31">
         <v>376.95</v>
       </c>
-      <c r="M107" s="32">
+      <c r="M107" s="31">
         <v>437.7</v>
       </c>
     </row>
     <row r="108" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A108" s="13" t="s">
+      <c r="A108" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B108" s="30">
+      <c r="B108" s="29">
         <v>11.5</v>
       </c>
-      <c r="C108" s="30">
+      <c r="C108" s="29">
         <v>23</v>
       </c>
-      <c r="D108" s="30">
+      <c r="D108" s="29">
         <v>34.6</v>
       </c>
-      <c r="E108" s="32">
+      <c r="E108" s="31">
         <v>46.9</v>
       </c>
-      <c r="F108" s="32">
+      <c r="F108" s="31">
         <v>48.3</v>
       </c>
-      <c r="G108" s="32">
+      <c r="G108" s="31">
         <v>49.8</v>
       </c>
-      <c r="H108" s="30">
+      <c r="H108" s="29">
         <v>51.3</v>
       </c>
-      <c r="I108" s="32">
+      <c r="I108" s="31">
         <v>53</v>
       </c>
-      <c r="J108" s="32">
+      <c r="J108" s="31">
         <v>55.1</v>
       </c>
-      <c r="K108" s="32">
+      <c r="K108" s="31">
         <v>57.1</v>
       </c>
-      <c r="L108" s="32">
+      <c r="L108" s="31">
         <v>59.95</v>
       </c>
-      <c r="M108" s="32">
+      <c r="M108" s="31">
         <v>62.93</v>
       </c>
     </row>
     <row r="109" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A109" s="8">
         <v>2024</v>
       </c>
-      <c r="B109" s="30"/>
-[...10 lines deleted...]
-      <c r="M109" s="32"/>
+      <c r="B109" s="29"/>
+      <c r="C109" s="29"/>
+      <c r="D109" s="29"/>
+      <c r="E109" s="31"/>
+      <c r="F109" s="31"/>
+      <c r="G109" s="31"/>
+      <c r="H109" s="29"/>
+      <c r="I109" s="31"/>
+      <c r="J109" s="31"/>
+      <c r="K109" s="31"/>
+      <c r="L109" s="31"/>
+      <c r="M109" s="31"/>
     </row>
     <row r="110" spans="1:14" ht="45" x14ac:dyDescent="0.2">
       <c r="A110" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B110" s="30">
+      <c r="B110" s="29">
         <v>30.9</v>
       </c>
-      <c r="C110" s="30">
+      <c r="C110" s="29">
         <v>60.9</v>
       </c>
-      <c r="D110" s="30">
+      <c r="D110" s="29">
         <v>95.6</v>
       </c>
-      <c r="E110" s="32">
+      <c r="E110" s="31">
         <v>137.4</v>
       </c>
-      <c r="F110" s="32">
+      <c r="F110" s="31">
         <v>177.5</v>
       </c>
-      <c r="G110" s="32">
+      <c r="G110" s="31">
         <v>214.24</v>
       </c>
-      <c r="H110" s="30">
+      <c r="H110" s="29">
         <v>272.89999999999998</v>
       </c>
-      <c r="I110" s="32">
+      <c r="I110" s="31">
         <v>333</v>
       </c>
-      <c r="J110" s="32">
+      <c r="J110" s="31">
         <v>397.5</v>
       </c>
-      <c r="K110" s="32">
+      <c r="K110" s="31">
         <v>437.39</v>
       </c>
-      <c r="L110" s="32">
+      <c r="L110" s="31">
         <v>476.04</v>
       </c>
-      <c r="M110" s="32">
+      <c r="M110" s="31">
         <v>513.75</v>
       </c>
     </row>
     <row r="111" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A111" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B111" s="30"/>
-[...10 lines deleted...]
-      <c r="M111" s="32"/>
+      <c r="B111" s="29"/>
+      <c r="C111" s="29"/>
+      <c r="D111" s="29"/>
+      <c r="E111" s="31"/>
+      <c r="F111" s="31"/>
+      <c r="G111" s="31"/>
+      <c r="H111" s="29"/>
+      <c r="I111" s="31"/>
+      <c r="J111" s="31"/>
+      <c r="K111" s="31"/>
+      <c r="L111" s="31"/>
+      <c r="M111" s="31"/>
     </row>
     <row r="112" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A112" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B112" s="30">
+      <c r="B112" s="29">
         <v>29.4</v>
       </c>
-      <c r="C112" s="30">
+      <c r="C112" s="29">
         <v>58</v>
       </c>
-      <c r="D112" s="30">
+      <c r="D112" s="29">
         <v>91.1</v>
       </c>
-      <c r="E112" s="32">
+      <c r="E112" s="31">
         <v>130.80000000000001</v>
       </c>
-      <c r="F112" s="32">
+      <c r="F112" s="31">
         <v>168.8</v>
       </c>
-      <c r="G112" s="32">
+      <c r="G112" s="31">
         <v>203.44</v>
       </c>
-      <c r="H112" s="30">
+      <c r="H112" s="29">
         <v>259.2</v>
       </c>
-      <c r="I112" s="32">
+      <c r="I112" s="31">
         <v>316.70999999999998</v>
       </c>
-      <c r="J112" s="32">
+      <c r="J112" s="31">
         <v>378.4</v>
       </c>
-      <c r="K112" s="32">
+      <c r="K112" s="31">
         <v>415.79</v>
       </c>
-      <c r="L112" s="32">
+      <c r="L112" s="31">
         <v>451.61</v>
       </c>
-      <c r="M112" s="32">
+      <c r="M112" s="31">
         <v>486.32</v>
       </c>
     </row>
     <row r="113" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A113" s="13" t="s">
+      <c r="A113" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B113" s="30">
+      <c r="B113" s="29">
         <v>1.4</v>
       </c>
-      <c r="C113" s="30">
+      <c r="C113" s="29">
         <v>3</v>
       </c>
-      <c r="D113" s="30">
+      <c r="D113" s="29">
         <v>4.5</v>
       </c>
-      <c r="E113" s="32">
+      <c r="E113" s="31">
         <v>6.6</v>
       </c>
-      <c r="F113" s="32">
+      <c r="F113" s="31">
         <v>8.6999999999999993</v>
       </c>
-      <c r="G113" s="32">
+      <c r="G113" s="31">
         <v>10.8</v>
       </c>
-      <c r="H113" s="30">
+      <c r="H113" s="29">
         <v>13.7</v>
       </c>
-      <c r="I113" s="32">
+      <c r="I113" s="31">
         <v>16.36</v>
       </c>
-      <c r="J113" s="32">
+      <c r="J113" s="31">
         <v>19</v>
       </c>
-      <c r="K113" s="32">
+      <c r="K113" s="31">
         <v>21.6</v>
       </c>
-      <c r="L113" s="32">
+      <c r="L113" s="31">
         <v>24.42</v>
       </c>
-      <c r="M113" s="32">
+      <c r="M113" s="31">
         <v>27.43</v>
       </c>
     </row>
-    <row r="114" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A114" s="8">
         <v>2025</v>
       </c>
-      <c r="B114" s="30"/>
-[...12 lines deleted...]
-    <row r="115" spans="1:14" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="B114" s="29"/>
+      <c r="C114" s="29"/>
+      <c r="D114" s="29"/>
+      <c r="E114" s="31"/>
+      <c r="F114" s="31"/>
+      <c r="G114" s="31"/>
+      <c r="H114" s="29"/>
+      <c r="I114" s="31"/>
+      <c r="J114" s="31"/>
+      <c r="K114" s="53"/>
+      <c r="L114" s="31"/>
+      <c r="M114" s="31"/>
+    </row>
+    <row r="115" spans="1:14" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A115" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B115" s="30">
+      <c r="B115" s="29">
         <v>33.119999999999997</v>
       </c>
-      <c r="C115" s="30">
+      <c r="C115" s="29">
         <v>71.86</v>
       </c>
-      <c r="D115" s="30">
+      <c r="D115" s="29">
         <v>112.25</v>
       </c>
-      <c r="E115" s="32">
+      <c r="E115" s="31">
         <v>156.44999999999999</v>
       </c>
-      <c r="F115" s="32">
+      <c r="F115" s="31">
         <v>199.41</v>
       </c>
-      <c r="G115" s="32">
+      <c r="G115" s="31">
         <v>241.53</v>
       </c>
-      <c r="H115" s="30">
+      <c r="H115" s="29">
         <v>281.29000000000002</v>
       </c>
-      <c r="I115" s="32">
+      <c r="I115" s="31">
         <v>321.01</v>
       </c>
-      <c r="J115" s="32">
+      <c r="J115" s="31">
         <v>365.41</v>
       </c>
-      <c r="K115" s="32">
+      <c r="K115" s="31">
         <v>410.71</v>
       </c>
-      <c r="L115" s="32">
+      <c r="L115" s="31">
         <v>452.29</v>
       </c>
-      <c r="M115" s="32">
+      <c r="M115" s="31">
         <v>494.35</v>
       </c>
     </row>
-    <row r="116" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A116" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B116" s="30"/>
-[...12 lines deleted...]
-    <row r="117" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B116" s="29"/>
+      <c r="C116" s="29"/>
+      <c r="D116" s="29"/>
+      <c r="E116" s="31"/>
+      <c r="F116" s="31"/>
+      <c r="G116" s="31"/>
+      <c r="H116" s="29"/>
+      <c r="I116" s="31"/>
+      <c r="J116" s="31"/>
+      <c r="K116" s="31"/>
+      <c r="L116" s="31"/>
+      <c r="M116" s="31"/>
+    </row>
+    <row r="117" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A117" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B117" s="30">
+      <c r="B117" s="29">
         <v>29.98</v>
       </c>
-      <c r="C117" s="30">
+      <c r="C117" s="29">
         <v>65.540000000000006</v>
       </c>
-      <c r="D117" s="30">
+      <c r="D117" s="29">
         <v>102.61</v>
       </c>
-      <c r="E117" s="32">
+      <c r="E117" s="31">
         <v>143.38</v>
       </c>
-      <c r="F117" s="32">
+      <c r="F117" s="31">
         <v>182.84</v>
       </c>
-      <c r="G117" s="32">
+      <c r="G117" s="31">
         <v>221.21</v>
       </c>
-      <c r="H117" s="30">
+      <c r="H117" s="29">
         <v>257.04000000000002</v>
       </c>
-      <c r="I117" s="32">
+      <c r="I117" s="31">
         <v>292.86</v>
       </c>
-      <c r="J117" s="32">
+      <c r="J117" s="31">
         <v>333.62</v>
       </c>
-      <c r="K117" s="32">
+      <c r="K117" s="31">
         <v>375.15</v>
       </c>
-      <c r="L117" s="32">
+      <c r="L117" s="31">
         <v>412.95</v>
       </c>
-      <c r="M117" s="32">
+      <c r="M117" s="31">
         <v>451.15</v>
       </c>
     </row>
-    <row r="118" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="13" t="s">
+    <row r="118" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B118" s="30">
+      <c r="B118" s="29">
         <v>3.13</v>
       </c>
-      <c r="C118" s="30">
+      <c r="C118" s="29">
         <v>6.32</v>
       </c>
-      <c r="D118" s="30">
+      <c r="D118" s="29">
         <v>9.64</v>
       </c>
-      <c r="E118" s="32">
+      <c r="E118" s="31">
         <v>13.07</v>
       </c>
-      <c r="F118" s="32">
+      <c r="F118" s="31">
         <v>16.559999999999999</v>
       </c>
-      <c r="G118" s="32">
+      <c r="G118" s="31">
         <v>20.32</v>
       </c>
-      <c r="H118" s="30">
+      <c r="H118" s="29">
         <v>24.25</v>
       </c>
-      <c r="I118" s="32">
+      <c r="I118" s="31">
         <v>28.15</v>
       </c>
-      <c r="J118" s="32">
+      <c r="J118" s="31">
         <v>31.8</v>
       </c>
-      <c r="K118" s="32">
+      <c r="K118" s="31">
         <v>35.56</v>
       </c>
-      <c r="L118" s="32">
+      <c r="L118" s="31">
         <v>39.340000000000003</v>
       </c>
-      <c r="M118" s="32">
+      <c r="M118" s="31">
         <v>43.21</v>
       </c>
     </row>
-    <row r="119" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A119" s="8">
         <v>2026</v>
       </c>
-      <c r="B119" s="30"/>
-[...12 lines deleted...]
-    <row r="120" spans="1:14" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="B119" s="29"/>
+      <c r="C119" s="29"/>
+      <c r="D119" s="29"/>
+      <c r="E119" s="31"/>
+      <c r="F119" s="31"/>
+      <c r="G119" s="31"/>
+      <c r="H119" s="29"/>
+      <c r="I119" s="31"/>
+      <c r="J119" s="31"/>
+      <c r="K119" s="53"/>
+      <c r="L119" s="31"/>
+      <c r="M119" s="31"/>
+    </row>
+    <row r="120" spans="1:14" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B120" s="30">
+      <c r="B120" s="29">
         <v>35.79</v>
       </c>
-      <c r="C120" s="30">
+      <c r="C120" s="29">
         <v>72.430000000000007</v>
       </c>
-      <c r="D120" s="30">
+      <c r="D120" s="29">
         <v>111.48</v>
       </c>
-      <c r="E120" s="32">
+      <c r="E120" s="31">
         <v>155.1</v>
       </c>
-      <c r="F120" s="32"/>
-[...8 lines deleted...]
-    <row r="121" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="F120" s="31">
+        <v>193.74</v>
+      </c>
+      <c r="G120" s="31"/>
+      <c r="H120" s="29"/>
+      <c r="I120" s="31"/>
+      <c r="J120" s="31"/>
+      <c r="K120" s="31"/>
+      <c r="L120" s="31"/>
+      <c r="M120" s="31"/>
+    </row>
+    <row r="121" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B121" s="30"/>
-[...12 lines deleted...]
-    <row r="122" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B121" s="29"/>
+      <c r="C121" s="29"/>
+      <c r="D121" s="29"/>
+      <c r="E121" s="31"/>
+      <c r="F121" s="31"/>
+      <c r="G121" s="31"/>
+      <c r="H121" s="29"/>
+      <c r="I121" s="31"/>
+      <c r="J121" s="31"/>
+      <c r="K121" s="31"/>
+      <c r="L121" s="31"/>
+      <c r="M121" s="31"/>
+    </row>
+    <row r="122" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B122" s="30">
+      <c r="B122" s="29">
         <v>31.96</v>
       </c>
-      <c r="C122" s="30">
+      <c r="C122" s="29">
         <v>64.92</v>
       </c>
-      <c r="D122" s="30">
+      <c r="D122" s="29">
         <v>100.54</v>
       </c>
-      <c r="E122" s="32">
+      <c r="E122" s="31">
         <v>140.91</v>
       </c>
-      <c r="F122" s="32"/>
-[...8 lines deleted...]
-    <row r="123" spans="1:14" s="54" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="F122" s="31">
+        <v>178.39</v>
+      </c>
+      <c r="G122" s="31"/>
+      <c r="H122" s="29"/>
+      <c r="I122" s="31"/>
+      <c r="J122" s="31"/>
+      <c r="K122" s="31"/>
+      <c r="L122" s="31"/>
+      <c r="M122" s="31"/>
+    </row>
+    <row r="123" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B123" s="43">
+      <c r="B123" s="42">
         <v>3.82</v>
       </c>
-      <c r="C123" s="43">
+      <c r="C123" s="42">
         <v>7.51</v>
       </c>
-      <c r="D123" s="43">
+      <c r="D123" s="42">
         <v>10.94</v>
       </c>
-      <c r="E123" s="36">
+      <c r="E123" s="35">
         <v>14.19</v>
       </c>
-      <c r="F123" s="36"/>
-[...6 lines deleted...]
-      <c r="M123" s="36"/>
+      <c r="F123" s="35">
+        <v>15.36</v>
+      </c>
+      <c r="G123" s="35"/>
+      <c r="H123" s="42"/>
+      <c r="I123" s="35"/>
+      <c r="J123" s="35"/>
+      <c r="K123" s="35"/>
+      <c r="L123" s="35"/>
+      <c r="M123" s="35"/>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A124" s="70" t="s">
+      <c r="A124" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="B124" s="70"/>
-[...10 lines deleted...]
-      <c r="M124" s="70"/>
+      <c r="B124" s="65"/>
+      <c r="C124" s="65"/>
+      <c r="D124" s="65"/>
+      <c r="E124" s="65"/>
+      <c r="F124" s="65"/>
+      <c r="G124" s="65"/>
+      <c r="H124" s="65"/>
+      <c r="I124" s="65"/>
+      <c r="J124" s="65"/>
+      <c r="K124" s="65"/>
+      <c r="L124" s="65"/>
+      <c r="M124" s="65"/>
     </row>
     <row r="125" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="7"/>
-      <c r="B125" s="37"/>
-[...6 lines deleted...]
-      <c r="M125" s="25"/>
+      <c r="B125" s="36"/>
+      <c r="C125" s="24"/>
+      <c r="D125" s="24"/>
+      <c r="F125" s="24"/>
+      <c r="G125" s="24"/>
+      <c r="I125" s="24"/>
+      <c r="J125" s="24"/>
+      <c r="M125" s="24"/>
       <c r="N125" s="11"/>
     </row>
     <row r="126" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A126" s="69" t="s">
+      <c r="A126" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="B126" s="69"/>
-[...10 lines deleted...]
-      <c r="M126" s="69"/>
+      <c r="B126" s="64"/>
+      <c r="C126" s="64"/>
+      <c r="D126" s="64"/>
+      <c r="E126" s="64"/>
+      <c r="F126" s="64"/>
+      <c r="G126" s="64"/>
+      <c r="H126" s="64"/>
+      <c r="I126" s="64"/>
+      <c r="J126" s="64"/>
+      <c r="K126" s="64"/>
+      <c r="L126" s="64"/>
+      <c r="M126" s="64"/>
     </row>
     <row r="127" spans="1:14" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A127" s="5"/>
-      <c r="B127" s="25"/>
-[...10 lines deleted...]
-      <c r="M127" s="25"/>
+      <c r="B127" s="24"/>
+      <c r="C127" s="24"/>
+      <c r="D127" s="24"/>
+      <c r="E127" s="24"/>
+      <c r="F127" s="24"/>
+      <c r="G127" s="24"/>
+      <c r="H127" s="24"/>
+      <c r="I127" s="24"/>
+      <c r="J127" s="24"/>
+      <c r="K127" s="24"/>
+      <c r="L127" s="24"/>
+      <c r="M127" s="24"/>
     </row>
     <row r="128" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A128" s="10"/>
-      <c r="B128" s="26" t="s">
+      <c r="B128" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C128" s="27" t="s">
+      <c r="C128" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="D128" s="27" t="s">
+      <c r="D128" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="E128" s="28" t="s">
+      <c r="E128" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="F128" s="27" t="s">
+      <c r="F128" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="G128" s="27" t="s">
+      <c r="G128" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="H128" s="28" t="s">
+      <c r="H128" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="I128" s="27" t="s">
+      <c r="I128" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="J128" s="27" t="s">
+      <c r="J128" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="K128" s="27" t="s">
+      <c r="K128" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="L128" s="28" t="s">
+      <c r="L128" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="M128" s="29" t="s">
+      <c r="M128" s="28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B129" s="20"/>
-[...10 lines deleted...]
-      <c r="M129" s="20"/>
+      <c r="B129" s="19"/>
+      <c r="C129" s="19"/>
+      <c r="D129" s="19"/>
+      <c r="E129" s="19"/>
+      <c r="F129" s="19"/>
+      <c r="G129" s="19"/>
+      <c r="H129" s="30"/>
+      <c r="I129" s="19"/>
+      <c r="J129" s="19"/>
+      <c r="K129" s="19"/>
+      <c r="L129" s="19"/>
+      <c r="M129" s="19"/>
     </row>
     <row r="130" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A130" s="4">
         <v>2022</v>
       </c>
-      <c r="B130" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G130" s="44">
+      <c r="B130" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C130" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D130" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E130" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F130" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G130" s="43">
         <v>1160.5899999999999</v>
       </c>
-      <c r="H130" s="31">
+      <c r="H130" s="30">
         <v>1313.78</v>
       </c>
-      <c r="I130" s="31">
+      <c r="I130" s="30">
         <v>1504.24</v>
       </c>
-      <c r="J130" s="38">
+      <c r="J130" s="37">
         <v>1679.35</v>
       </c>
-      <c r="K130" s="38">
+      <c r="K130" s="37">
         <v>1875.07</v>
       </c>
-      <c r="L130" s="38">
+      <c r="L130" s="37">
         <v>2063.11</v>
       </c>
-      <c r="M130" s="20">
+      <c r="M130" s="19">
         <v>2248.62</v>
       </c>
     </row>
     <row r="131" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A131" s="4">
         <v>2023</v>
       </c>
-      <c r="B131" s="31">
+      <c r="B131" s="30">
         <v>190.17</v>
       </c>
-      <c r="C131" s="31">
+      <c r="C131" s="30">
         <v>366.63</v>
       </c>
-      <c r="D131" s="31">
+      <c r="D131" s="30">
         <v>544.11</v>
       </c>
-      <c r="E131" s="31">
+      <c r="E131" s="30">
         <v>715.28</v>
       </c>
-      <c r="F131" s="20">
+      <c r="F131" s="19">
         <v>914.38</v>
       </c>
-      <c r="G131" s="44">
+      <c r="G131" s="43">
         <v>1081.17</v>
       </c>
-      <c r="H131" s="31">
+      <c r="H131" s="30">
         <v>1255.01</v>
       </c>
-      <c r="I131" s="31">
+      <c r="I131" s="30">
         <v>1430.1</v>
       </c>
-      <c r="J131" s="38">
+      <c r="J131" s="37">
         <v>1619</v>
       </c>
-      <c r="K131" s="38">
+      <c r="K131" s="37">
         <v>1812.7</v>
       </c>
-      <c r="L131" s="38">
+      <c r="L131" s="37">
         <v>1995.65</v>
       </c>
-      <c r="M131" s="20">
+      <c r="M131" s="19">
         <v>2183.6</v>
       </c>
     </row>
-    <row r="132" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A132" s="19">
+    <row r="132" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="18">
         <v>2024</v>
       </c>
-      <c r="B132" s="31">
+      <c r="B132" s="30">
         <v>189.4</v>
       </c>
-      <c r="C132" s="31">
+      <c r="C132" s="30">
         <v>366.1</v>
       </c>
-      <c r="D132" s="31">
+      <c r="D132" s="30">
         <v>550.20000000000005</v>
       </c>
-      <c r="E132" s="31">
+      <c r="E132" s="30">
         <v>734.3</v>
       </c>
-      <c r="F132" s="20">
+      <c r="F132" s="19">
         <v>907.62</v>
       </c>
-      <c r="G132" s="44">
+      <c r="G132" s="43">
         <v>1066.29</v>
       </c>
-      <c r="H132" s="55">
+      <c r="H132" s="51">
         <v>1231.08</v>
       </c>
-      <c r="I132" s="31">
+      <c r="I132" s="30">
         <v>1418.8</v>
       </c>
-      <c r="J132" s="38">
+      <c r="J132" s="37">
         <v>1606.36</v>
       </c>
-      <c r="K132" s="38">
+      <c r="K132" s="37">
         <v>1799.76</v>
       </c>
-      <c r="L132" s="38">
+      <c r="L132" s="37">
         <v>1979.67</v>
       </c>
-      <c r="M132" s="20">
+      <c r="M132" s="19">
         <v>2175.94</v>
       </c>
-      <c r="N132" s="20"/>
-[...5 lines deleted...]
-      <c r="A133" s="19">
+      <c r="N132" s="19"/>
+      <c r="O132" s="13"/>
+      <c r="P132" s="13"/>
+      <c r="Q132" s="13"/>
+    </row>
+    <row r="133" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="18">
         <v>2025</v>
       </c>
-      <c r="B133" s="31">
+      <c r="B133" s="30">
         <v>192.03</v>
       </c>
-      <c r="C133" s="31">
+      <c r="C133" s="30">
         <v>364.37</v>
       </c>
-      <c r="D133" s="31">
+      <c r="D133" s="30">
         <v>562.59</v>
       </c>
-      <c r="E133" s="31">
+      <c r="E133" s="30">
         <v>743.59</v>
       </c>
-      <c r="F133" s="55">
+      <c r="F133" s="61">
         <v>934.48</v>
       </c>
-      <c r="G133" s="44">
+      <c r="G133" s="43">
         <v>112.96</v>
       </c>
-      <c r="H133" s="55">
+      <c r="H133" s="51">
         <v>1296.47</v>
       </c>
-      <c r="I133" s="31">
+      <c r="I133" s="30">
         <v>1487.87</v>
       </c>
-      <c r="J133" s="55">
+      <c r="J133" s="51">
         <v>1677.62</v>
       </c>
-      <c r="K133" s="38">
+      <c r="K133" s="37">
         <v>1870.24</v>
       </c>
-      <c r="L133" s="38">
+      <c r="L133" s="37">
         <v>2053.41</v>
       </c>
-      <c r="M133" s="20">
+      <c r="M133" s="19">
         <v>2266.5100000000002</v>
       </c>
-      <c r="N133" s="20"/>
-[...5 lines deleted...]
-      <c r="A134" s="19">
+      <c r="N133" s="19"/>
+      <c r="O133" s="13"/>
+      <c r="P133" s="13"/>
+      <c r="Q133" s="13"/>
+    </row>
+    <row r="134" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="18">
         <v>2026</v>
       </c>
-      <c r="B134" s="31">
+      <c r="B134" s="30">
         <v>1017.25</v>
       </c>
-      <c r="C134" s="31">
+      <c r="C134" s="30">
         <v>1895.69</v>
       </c>
-      <c r="D134" s="31">
+      <c r="D134" s="30">
         <v>2849.63</v>
       </c>
-      <c r="E134" s="31">
+      <c r="E134" s="30">
         <v>3833.08</v>
       </c>
-      <c r="F134" s="55"/>
-[...10 lines deleted...]
-      <c r="Q134" s="14"/>
+      <c r="F134" s="62">
+        <v>4775.32</v>
+      </c>
+      <c r="G134" s="43"/>
+      <c r="H134" s="51"/>
+      <c r="I134" s="30"/>
+      <c r="J134" s="51"/>
+      <c r="K134" s="37"/>
+      <c r="L134" s="37"/>
+      <c r="M134" s="19"/>
+      <c r="N134" s="19"/>
+      <c r="O134" s="13"/>
+      <c r="P134" s="13"/>
+      <c r="Q134" s="13"/>
     </row>
     <row r="135" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A135" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B135" s="20"/>
-[...10 lines deleted...]
-      <c r="M135" s="31"/>
+      <c r="B135" s="19"/>
+      <c r="C135" s="19"/>
+      <c r="D135" s="19"/>
+      <c r="E135" s="19"/>
+      <c r="F135" s="19"/>
+      <c r="G135" s="46"/>
+      <c r="H135" s="30"/>
+      <c r="I135" s="19"/>
+      <c r="J135" s="19"/>
+      <c r="K135" s="19"/>
+      <c r="L135" s="19"/>
+      <c r="M135" s="30"/>
     </row>
     <row r="136" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A136" s="4">
         <v>2022</v>
       </c>
-      <c r="B136" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G136" s="44">
+      <c r="B136" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C136" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D136" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E136" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F136" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G136" s="43">
         <v>1017.1</v>
       </c>
-      <c r="H136" s="31">
+      <c r="H136" s="30">
         <v>1153.9000000000001</v>
       </c>
-      <c r="I136" s="31">
+      <c r="I136" s="30">
         <v>1321.12</v>
       </c>
-      <c r="J136" s="20">
+      <c r="J136" s="19">
         <v>1474.44</v>
       </c>
-      <c r="K136" s="20">
+      <c r="K136" s="19">
         <v>1645.56</v>
       </c>
-      <c r="L136" s="31">
+      <c r="L136" s="30">
         <v>1810.54</v>
       </c>
-      <c r="M136" s="31">
+      <c r="M136" s="30">
         <v>1973.18</v>
       </c>
     </row>
     <row r="137" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A137" s="4">
         <v>2023</v>
       </c>
-      <c r="B137" s="32">
+      <c r="B137" s="31">
         <v>166.71</v>
       </c>
-      <c r="C137" s="32">
+      <c r="C137" s="31">
         <v>320.73</v>
       </c>
-      <c r="D137" s="32">
+      <c r="D137" s="31">
         <v>478.42</v>
       </c>
-      <c r="E137" s="32">
+      <c r="E137" s="31">
         <v>629.36</v>
       </c>
-      <c r="F137" s="32">
+      <c r="F137" s="31">
         <v>803.87</v>
       </c>
-      <c r="G137" s="32">
+      <c r="G137" s="31">
         <v>950.98</v>
       </c>
-      <c r="H137" s="45">
+      <c r="H137" s="44">
         <v>1106.8599999999999</v>
       </c>
-      <c r="I137" s="32">
+      <c r="I137" s="31">
         <v>1262.3</v>
       </c>
-      <c r="J137" s="32">
+      <c r="J137" s="31">
         <v>1428</v>
       </c>
-      <c r="K137" s="32">
+      <c r="K137" s="31">
         <v>1597.4</v>
       </c>
-      <c r="L137" s="32">
+      <c r="L137" s="31">
         <v>1758.4</v>
       </c>
-      <c r="M137" s="30">
+      <c r="M137" s="29">
         <v>1922.8</v>
       </c>
     </row>
-    <row r="138" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="49">
+    <row r="138" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="48">
         <v>2024</v>
       </c>
-      <c r="B138" s="32">
+      <c r="B138" s="31">
         <v>166.6</v>
       </c>
-      <c r="C138" s="32">
+      <c r="C138" s="31">
         <v>322.3</v>
       </c>
-      <c r="D138" s="32">
+      <c r="D138" s="31">
         <v>484.2</v>
       </c>
-      <c r="E138" s="32">
+      <c r="E138" s="31">
         <v>646.20000000000005</v>
       </c>
-      <c r="F138" s="32">
+      <c r="F138" s="31">
         <v>803.2</v>
       </c>
-      <c r="G138" s="32">
+      <c r="G138" s="31">
         <v>943.41</v>
       </c>
-      <c r="H138" s="45">
+      <c r="H138" s="44">
         <v>1089.0999999999999</v>
       </c>
-      <c r="I138" s="32">
+      <c r="I138" s="31">
         <v>1254.7</v>
       </c>
-      <c r="J138" s="32">
+      <c r="J138" s="31">
         <v>1419.6</v>
       </c>
-      <c r="K138" s="32">
+      <c r="K138" s="31">
         <v>1589.67</v>
       </c>
-      <c r="L138" s="32">
+      <c r="L138" s="31">
         <v>1748.56</v>
       </c>
-      <c r="M138" s="30">
+      <c r="M138" s="29">
         <v>1921.04</v>
       </c>
-      <c r="N138" s="14"/>
-[...5 lines deleted...]
-      <c r="A139" s="49">
+      <c r="N138" s="13"/>
+      <c r="O138" s="13"/>
+      <c r="P138" s="13"/>
+      <c r="Q138" s="13"/>
+    </row>
+    <row r="139" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="48">
         <v>2025</v>
       </c>
-      <c r="B139" s="32">
+      <c r="B139" s="31">
         <v>168.81</v>
       </c>
-      <c r="C139" s="32">
+      <c r="C139" s="31">
         <v>320.47000000000003</v>
       </c>
-      <c r="D139" s="32">
+      <c r="D139" s="31">
         <v>494.1</v>
       </c>
-      <c r="E139" s="32">
+      <c r="E139" s="31">
         <v>667.76</v>
       </c>
-      <c r="F139" s="32">
+      <c r="F139" s="31">
         <v>820.55</v>
       </c>
-      <c r="G139" s="32">
+      <c r="G139" s="31">
         <v>978.12</v>
       </c>
-      <c r="H139" s="45">
+      <c r="H139" s="44">
         <v>1140.44</v>
       </c>
-      <c r="I139" s="32">
+      <c r="I139" s="31">
         <v>1308.49</v>
       </c>
-      <c r="J139" s="32">
+      <c r="J139" s="31">
         <v>1474.64</v>
       </c>
-      <c r="K139" s="32">
+      <c r="K139" s="31">
         <v>1643.38</v>
       </c>
-      <c r="L139" s="32">
+      <c r="L139" s="31">
         <v>1804.38</v>
       </c>
-      <c r="M139" s="30">
+      <c r="M139" s="29">
         <v>1990.95</v>
       </c>
-      <c r="N139" s="14"/>
-[...5 lines deleted...]
-      <c r="A140" s="50">
+      <c r="N139" s="13"/>
+      <c r="O139" s="13"/>
+      <c r="P139" s="13"/>
+      <c r="Q139" s="13"/>
+    </row>
+    <row r="140" spans="1:17" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="48">
         <v>2026</v>
       </c>
-      <c r="B140" s="36">
+      <c r="B140" s="35">
         <v>203.57</v>
       </c>
-      <c r="C140" s="36">
+      <c r="C140" s="35">
         <v>379.36</v>
       </c>
-      <c r="D140" s="36">
+      <c r="D140" s="35">
         <v>570.26</v>
       </c>
-      <c r="E140" s="36">
+      <c r="E140" s="35">
         <v>767.07</v>
       </c>
-      <c r="F140" s="36"/>
-[...10 lines deleted...]
-      <c r="Q140" s="50"/>
+      <c r="F140" s="35">
+        <v>955.63</v>
+      </c>
+      <c r="G140" s="35"/>
+      <c r="H140" s="45"/>
+      <c r="I140" s="35"/>
+      <c r="J140" s="35"/>
+      <c r="K140" s="35"/>
+      <c r="L140" s="35"/>
+      <c r="M140" s="42"/>
+      <c r="N140" s="48"/>
+      <c r="O140" s="48"/>
+      <c r="P140" s="48"/>
+      <c r="Q140" s="48"/>
     </row>
     <row r="141" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A141" s="18"/>
-[...11 lines deleted...]
-      <c r="M141" s="30"/>
+      <c r="A141" s="17"/>
+      <c r="B141" s="31"/>
+      <c r="C141" s="31"/>
+      <c r="D141" s="31"/>
+      <c r="E141" s="31"/>
+      <c r="F141" s="31"/>
+      <c r="G141" s="31"/>
+      <c r="H141" s="44"/>
+      <c r="I141" s="31"/>
+      <c r="J141" s="31"/>
+      <c r="K141" s="31"/>
+      <c r="L141" s="31"/>
+      <c r="M141" s="29"/>
     </row>
     <row r="142" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="B142" s="25"/>
-[...6 lines deleted...]
-      <c r="M142" s="37"/>
+      <c r="B142" s="24"/>
+      <c r="C142" s="24"/>
+      <c r="D142" s="24"/>
+      <c r="F142" s="24"/>
+      <c r="G142" s="24"/>
+      <c r="I142" s="24"/>
+      <c r="J142" s="24"/>
+      <c r="M142" s="36"/>
     </row>
     <row r="143" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A143" s="69" t="s">
+      <c r="A143" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="B143" s="69"/>
-[...10 lines deleted...]
-      <c r="M143" s="69"/>
+      <c r="B143" s="64"/>
+      <c r="C143" s="64"/>
+      <c r="D143" s="64"/>
+      <c r="E143" s="64"/>
+      <c r="F143" s="64"/>
+      <c r="G143" s="64"/>
+      <c r="H143" s="64"/>
+      <c r="I143" s="64"/>
+      <c r="J143" s="64"/>
+      <c r="K143" s="64"/>
+      <c r="L143" s="64"/>
+      <c r="M143" s="64"/>
     </row>
     <row r="144" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A144" s="9"/>
-      <c r="B144" s="25"/>
-[...10 lines deleted...]
-      <c r="M144" s="25"/>
+      <c r="B144" s="24"/>
+      <c r="C144" s="24"/>
+      <c r="D144" s="24"/>
+      <c r="E144" s="24"/>
+      <c r="F144" s="24"/>
+      <c r="G144" s="24"/>
+      <c r="H144" s="24"/>
+      <c r="I144" s="24"/>
+      <c r="J144" s="24"/>
+      <c r="K144" s="24"/>
+      <c r="L144" s="24"/>
+      <c r="M144" s="24"/>
     </row>
     <row r="145" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A145" s="10"/>
-      <c r="B145" s="26" t="s">
+      <c r="B145" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C145" s="27" t="s">
+      <c r="C145" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="D145" s="27" t="s">
+      <c r="D145" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="E145" s="28" t="s">
+      <c r="E145" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="F145" s="27" t="s">
+      <c r="F145" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="G145" s="27" t="s">
+      <c r="G145" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="H145" s="28" t="s">
+      <c r="H145" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="I145" s="27" t="s">
+      <c r="I145" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="J145" s="27" t="s">
+      <c r="J145" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="K145" s="27" t="s">
+      <c r="K145" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="L145" s="28" t="s">
+      <c r="L145" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="M145" s="29" t="s">
+      <c r="M145" s="28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="146" spans="1:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B146" s="20"/>
-[...10 lines deleted...]
-      <c r="M146" s="20"/>
+      <c r="B146" s="19"/>
+      <c r="C146" s="19"/>
+      <c r="D146" s="19"/>
+      <c r="E146" s="19"/>
+      <c r="F146" s="19"/>
+      <c r="G146" s="19"/>
+      <c r="H146" s="19"/>
+      <c r="I146" s="19"/>
+      <c r="J146" s="19"/>
+      <c r="K146" s="19"/>
+      <c r="L146" s="19"/>
+      <c r="M146" s="19"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A147" s="4">
         <v>2022</v>
       </c>
-      <c r="B147" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M147" s="31" t="s">
+      <c r="B147" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C147" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D147" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E147" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F147" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G147" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="H147" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="I147" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="J147" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="K147" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="L147" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="M147" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A148" s="4">
         <v>2023</v>
       </c>
-      <c r="B148" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M148" s="31" t="s">
+      <c r="B148" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C148" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D148" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E148" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F148" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G148" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="H148" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="I148" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="J148" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="K148" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="L148" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="M148" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A149" s="4">
         <v>2024</v>
       </c>
-      <c r="B149" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M149" s="31" t="s">
+      <c r="B149" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C149" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D149" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E149" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F149" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G149" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="H149" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="I149" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="J149" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="K149" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="L149" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="M149" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A150" s="4">
         <v>2025</v>
       </c>
-      <c r="B150" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M150" s="31" t="s">
+      <c r="B150" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C150" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D150" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E150" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F150" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G150" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="H150" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="I150" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="J150" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="K150" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="L150" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="M150" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A151" s="4">
         <v>2026</v>
       </c>
-      <c r="B151" s="31">
+      <c r="B151" s="30">
         <v>0</v>
       </c>
-      <c r="C151" s="31">
+      <c r="C151" s="30">
         <v>0</v>
       </c>
-      <c r="D151" s="31">
+      <c r="D151" s="30">
         <v>0</v>
       </c>
-      <c r="E151" s="31">
+      <c r="E151" s="30">
         <v>0</v>
       </c>
-      <c r="F151" s="31" t="s">
-[...20 lines deleted...]
-      <c r="M151" s="31" t="s">
+      <c r="F151" s="30">
+        <v>0</v>
+      </c>
+      <c r="G151" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="H151" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="I151" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="J151" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="K151" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="L151" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="M151" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B152" s="20"/>
-[...10 lines deleted...]
-      <c r="M152" s="20"/>
+      <c r="B152" s="19"/>
+      <c r="C152" s="19"/>
+      <c r="D152" s="19"/>
+      <c r="E152" s="19"/>
+      <c r="F152" s="19"/>
+      <c r="G152" s="19"/>
+      <c r="H152" s="19"/>
+      <c r="I152" s="19"/>
+      <c r="J152" s="19"/>
+      <c r="K152" s="19"/>
+      <c r="L152" s="19"/>
+      <c r="M152" s="19"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A153" s="4">
         <v>2022</v>
       </c>
-      <c r="B153" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M153" s="31" t="s">
+      <c r="B153" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C153" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D153" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E153" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F153" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G153" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="H153" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="I153" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="J153" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="K153" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="L153" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="M153" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A154" s="4">
         <v>2023</v>
       </c>
-      <c r="B154" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M154" s="31" t="s">
+      <c r="B154" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C154" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D154" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E154" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F154" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G154" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="H154" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="I154" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="J154" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="K154" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="L154" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="M154" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A155" s="4">
         <v>2024</v>
       </c>
-      <c r="B155" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M155" s="31" t="s">
+      <c r="B155" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C155" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D155" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E155" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F155" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G155" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="H155" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="I155" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="J155" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="K155" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="L155" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="M155" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A156" s="4">
         <v>2025</v>
       </c>
-      <c r="B156" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M156" s="31" t="s">
+      <c r="B156" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C156" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D156" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E156" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F156" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G156" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="H156" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="I156" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="J156" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="K156" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="L156" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="M156" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A157" s="4">
         <v>2026</v>
       </c>
-      <c r="B157" s="31">
+      <c r="B157" s="30">
         <v>0</v>
       </c>
-      <c r="C157" s="31">
+      <c r="C157" s="30">
         <v>0</v>
       </c>
-      <c r="D157" s="31">
+      <c r="D157" s="30">
         <v>0</v>
       </c>
-      <c r="E157" s="31">
+      <c r="E157" s="30">
         <v>0</v>
       </c>
-      <c r="F157" s="31" t="s">
-[...20 lines deleted...]
-      <c r="M157" s="31" t="s">
+      <c r="F157" s="30">
+        <v>0</v>
+      </c>
+      <c r="G157" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="H157" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="I157" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="J157" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="K157" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="L157" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="M157" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A158" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B158" s="20"/>
-[...10 lines deleted...]
-      <c r="M158" s="20"/>
+      <c r="B158" s="19"/>
+      <c r="C158" s="19"/>
+      <c r="D158" s="19"/>
+      <c r="E158" s="19"/>
+      <c r="F158" s="19"/>
+      <c r="G158" s="19"/>
+      <c r="H158" s="19"/>
+      <c r="I158" s="19"/>
+      <c r="J158" s="19"/>
+      <c r="K158" s="19"/>
+      <c r="L158" s="19"/>
+      <c r="M158" s="19"/>
     </row>
     <row r="159" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A159" s="4">
         <v>2022</v>
       </c>
-      <c r="B159" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M159" s="31" t="s">
+      <c r="B159" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C159" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D159" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E159" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F159" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G159" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="H159" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="I159" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="J159" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="K159" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="L159" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="M159" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A160" s="4">
         <v>2023</v>
       </c>
-      <c r="B160" s="31">
+      <c r="B160" s="30">
         <v>16.600000000000001</v>
       </c>
-      <c r="C160" s="31">
+      <c r="C160" s="30">
         <v>28.75</v>
       </c>
-      <c r="D160" s="31">
+      <c r="D160" s="30">
         <v>37.68</v>
       </c>
-      <c r="E160" s="31">
+      <c r="E160" s="30">
         <v>45.75</v>
       </c>
-      <c r="F160" s="20">
+      <c r="F160" s="19">
         <v>55.61</v>
       </c>
-      <c r="G160" s="31">
+      <c r="G160" s="30">
         <v>68.17</v>
       </c>
-      <c r="H160" s="31">
+      <c r="H160" s="30">
         <v>81.91</v>
       </c>
-      <c r="I160" s="31">
+      <c r="I160" s="30">
         <v>95.6</v>
       </c>
-      <c r="J160" s="20">
+      <c r="J160" s="19">
         <v>108.1</v>
       </c>
-      <c r="K160" s="20">
+      <c r="K160" s="19">
         <v>119.4</v>
       </c>
-      <c r="L160" s="20">
+      <c r="L160" s="19">
         <v>131.63</v>
       </c>
-      <c r="M160" s="31">
+      <c r="M160" s="30">
         <v>139.81</v>
       </c>
     </row>
-    <row r="161" spans="1:17" s="15" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="19">
+    <row r="161" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="18">
         <v>2024</v>
       </c>
-      <c r="B161" s="31">
+      <c r="B161" s="30">
         <v>10.9</v>
       </c>
-      <c r="C161" s="31">
+      <c r="C161" s="30">
         <v>16.8</v>
       </c>
-      <c r="D161" s="31">
+      <c r="D161" s="30">
         <v>27.2</v>
       </c>
-      <c r="E161" s="31">
+      <c r="E161" s="30">
         <v>35.299999999999997</v>
       </c>
-      <c r="F161" s="20">
+      <c r="F161" s="19">
         <v>45.8</v>
       </c>
-      <c r="G161" s="31">
+      <c r="G161" s="30">
         <v>57.8</v>
       </c>
-      <c r="H161" s="55">
+      <c r="H161" s="51">
         <v>71.489999999999995</v>
       </c>
-      <c r="I161" s="31">
+      <c r="I161" s="30">
         <v>85.31</v>
       </c>
-      <c r="J161" s="20">
+      <c r="J161" s="19">
         <v>96.43</v>
       </c>
-      <c r="K161" s="20">
+      <c r="K161" s="19">
         <v>106.83</v>
       </c>
-      <c r="L161" s="20">
+      <c r="L161" s="19">
         <v>116.51</v>
       </c>
-      <c r="M161" s="31">
+      <c r="M161" s="30">
         <v>126.35</v>
       </c>
-      <c r="N161" s="14"/>
-[...5 lines deleted...]
-      <c r="A162" s="19">
+      <c r="N161" s="13"/>
+      <c r="O161" s="13"/>
+      <c r="P161" s="13"/>
+      <c r="Q161" s="13"/>
+    </row>
+    <row r="162" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="18">
         <v>2025</v>
       </c>
-      <c r="B162" s="31">
+      <c r="B162" s="30">
         <v>4.8</v>
       </c>
-      <c r="C162" s="31">
+      <c r="C162" s="30">
         <v>9.16</v>
       </c>
-      <c r="D162" s="31">
+      <c r="D162" s="30">
         <v>14.21</v>
       </c>
-      <c r="E162" s="31">
+      <c r="E162" s="30">
         <v>19.16</v>
       </c>
-      <c r="F162" s="20">
+      <c r="F162" s="19">
         <v>24.98</v>
       </c>
-      <c r="G162" s="31">
+      <c r="G162" s="30">
         <v>33.17</v>
       </c>
-      <c r="H162" s="55">
+      <c r="H162" s="51">
         <v>42.54</v>
       </c>
-      <c r="I162" s="31">
+      <c r="I162" s="30">
         <v>51.42</v>
       </c>
-      <c r="J162" s="55">
+      <c r="J162" s="51">
         <v>56.77</v>
       </c>
-      <c r="K162" s="20">
+      <c r="K162" s="19">
         <v>61.74</v>
       </c>
-      <c r="L162" s="20">
+      <c r="L162" s="19">
         <v>66.48</v>
       </c>
-      <c r="M162" s="31">
+      <c r="M162" s="30">
         <v>71.12</v>
       </c>
-      <c r="N162" s="14"/>
-[...5 lines deleted...]
-      <c r="A163" s="19">
+      <c r="N162" s="13"/>
+      <c r="O162" s="13"/>
+      <c r="P162" s="13"/>
+      <c r="Q162" s="13"/>
+    </row>
+    <row r="163" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="18">
         <v>2026</v>
       </c>
-      <c r="B163" s="31">
+      <c r="B163" s="30">
         <v>10.87</v>
       </c>
-      <c r="C163" s="31">
+      <c r="C163" s="30">
         <v>20.239999999999998</v>
       </c>
-      <c r="D163" s="31">
+      <c r="D163" s="30">
         <v>30.4</v>
       </c>
-      <c r="E163" s="31">
+      <c r="E163" s="30">
         <v>10.35</v>
       </c>
-      <c r="F163" s="20"/>
-[...10 lines deleted...]
-      <c r="Q163" s="14"/>
+      <c r="F163" s="19">
+        <v>52.23</v>
+      </c>
+      <c r="G163" s="30"/>
+      <c r="H163" s="51"/>
+      <c r="I163" s="30"/>
+      <c r="J163" s="51"/>
+      <c r="K163" s="19"/>
+      <c r="L163" s="19"/>
+      <c r="M163" s="30"/>
+      <c r="N163" s="13"/>
+      <c r="O163" s="13"/>
+      <c r="P163" s="13"/>
+      <c r="Q163" s="13"/>
     </row>
     <row r="164" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A164" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B164" s="20"/>
-[...10 lines deleted...]
-      <c r="M164" s="20"/>
+      <c r="B164" s="19"/>
+      <c r="C164" s="19"/>
+      <c r="D164" s="19"/>
+      <c r="E164" s="19"/>
+      <c r="F164" s="19"/>
+      <c r="G164" s="19"/>
+      <c r="H164" s="30"/>
+      <c r="I164" s="19"/>
+      <c r="J164" s="19"/>
+      <c r="K164" s="19"/>
+      <c r="L164" s="19"/>
+      <c r="M164" s="19"/>
     </row>
     <row r="165" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A165" s="4">
         <v>2022</v>
       </c>
-      <c r="B165" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M165" s="31" t="s">
+      <c r="B165" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C165" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D165" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E165" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F165" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G165" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="H165" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="I165" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="J165" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="K165" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="L165" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="M165" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A166" s="17">
+      <c r="A166" s="16">
         <v>2023</v>
       </c>
-      <c r="B166" s="32">
+      <c r="B166" s="31">
         <v>30.4</v>
       </c>
-      <c r="C166" s="32">
+      <c r="C166" s="31">
         <v>52.9</v>
       </c>
-      <c r="D166" s="32">
+      <c r="D166" s="31">
         <v>69.2</v>
       </c>
-      <c r="E166" s="32">
+      <c r="E166" s="31">
         <v>83.4</v>
       </c>
-      <c r="F166" s="32">
+      <c r="F166" s="31">
         <v>100.7</v>
       </c>
-      <c r="G166" s="32">
+      <c r="G166" s="31">
         <v>124.3</v>
       </c>
-      <c r="H166" s="30">
+      <c r="H166" s="29">
         <v>150.30000000000001</v>
       </c>
-      <c r="I166" s="32">
+      <c r="I166" s="31">
         <v>176.4</v>
       </c>
-      <c r="J166" s="32">
+      <c r="J166" s="31">
         <v>198</v>
       </c>
-      <c r="K166" s="32">
+      <c r="K166" s="31">
         <v>217.5</v>
       </c>
-      <c r="L166" s="32">
+      <c r="L166" s="31">
         <v>237.1</v>
       </c>
-      <c r="M166" s="32">
+      <c r="M166" s="31">
         <v>253.7</v>
       </c>
-      <c r="N166" s="18"/>
-[...5 lines deleted...]
-      <c r="A167" s="48">
+      <c r="N166" s="17"/>
+      <c r="O166" s="17"/>
+      <c r="P166" s="17"/>
+      <c r="Q166" s="17"/>
+    </row>
+    <row r="167" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="47">
         <v>2024</v>
       </c>
-      <c r="B167" s="32">
+      <c r="B167" s="31">
         <v>18.3</v>
       </c>
-      <c r="C167" s="32">
+      <c r="C167" s="31">
         <v>30.1</v>
       </c>
-      <c r="D167" s="32">
+      <c r="D167" s="31">
         <v>48.3</v>
       </c>
-      <c r="E167" s="32">
+      <c r="E167" s="31">
         <v>60.2</v>
       </c>
-      <c r="F167" s="32">
+      <c r="F167" s="31">
         <v>78</v>
       </c>
-      <c r="G167" s="32">
+      <c r="G167" s="31">
         <v>99.08</v>
       </c>
-      <c r="H167" s="30">
+      <c r="H167" s="29">
         <v>126.5</v>
       </c>
-      <c r="I167" s="32">
+      <c r="I167" s="31">
         <v>150.9</v>
       </c>
-      <c r="J167" s="32">
+      <c r="J167" s="31">
         <v>171.8</v>
       </c>
-      <c r="K167" s="32">
+      <c r="K167" s="31">
         <v>187.87</v>
       </c>
-      <c r="L167" s="32">
+      <c r="L167" s="31">
         <v>206.5</v>
       </c>
-      <c r="M167" s="32">
+      <c r="M167" s="31">
         <v>223.48</v>
       </c>
-      <c r="N167" s="14"/>
-[...5 lines deleted...]
-      <c r="A168" s="48">
+      <c r="N167" s="13"/>
+      <c r="O167" s="13"/>
+      <c r="P167" s="13"/>
+      <c r="Q167" s="13"/>
+    </row>
+    <row r="168" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="47">
         <v>2025</v>
       </c>
-      <c r="B168" s="32">
+      <c r="B168" s="31">
         <v>5.7</v>
       </c>
-      <c r="C168" s="32">
+      <c r="C168" s="31">
         <v>10.8</v>
       </c>
-      <c r="D168" s="32">
+      <c r="D168" s="31">
         <v>16.71</v>
       </c>
-      <c r="E168" s="32">
+      <c r="E168" s="31">
         <v>22.19</v>
       </c>
-      <c r="F168" s="32">
+      <c r="F168" s="31">
         <v>29.03</v>
       </c>
-      <c r="G168" s="32">
+      <c r="G168" s="31">
         <v>39.79</v>
       </c>
-      <c r="H168" s="30">
+      <c r="H168" s="29">
         <v>52.29</v>
       </c>
-      <c r="I168" s="32">
+      <c r="I168" s="31">
         <v>63.83</v>
       </c>
-      <c r="J168" s="32">
+      <c r="J168" s="31">
         <v>70.13</v>
       </c>
-      <c r="K168" s="32">
+      <c r="K168" s="31">
         <v>75.78</v>
       </c>
-      <c r="L168" s="32">
+      <c r="L168" s="31">
         <v>81.11</v>
       </c>
-      <c r="M168" s="32">
+      <c r="M168" s="31">
         <v>86.34</v>
       </c>
-      <c r="N168" s="14"/>
-[...5 lines deleted...]
-      <c r="A169" s="21">
+      <c r="N168" s="13"/>
+      <c r="O168" s="13"/>
+      <c r="P168" s="13"/>
+      <c r="Q168" s="13"/>
+    </row>
+    <row r="169" spans="1:17" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="47">
         <v>2026</v>
       </c>
-      <c r="B169" s="36">
+      <c r="B169" s="35">
         <v>9.34</v>
       </c>
-      <c r="C169" s="36">
+      <c r="C169" s="35">
         <v>17.14</v>
       </c>
-      <c r="D169" s="36">
+      <c r="D169" s="35">
         <v>25.33</v>
       </c>
-      <c r="E169" s="36">
+      <c r="E169" s="35">
         <v>33.119999999999997</v>
       </c>
-      <c r="F169" s="36"/>
-[...10 lines deleted...]
-      <c r="Q169" s="50"/>
+      <c r="F169" s="35">
+        <v>42.39</v>
+      </c>
+      <c r="G169" s="35"/>
+      <c r="H169" s="42"/>
+      <c r="I169" s="35"/>
+      <c r="J169" s="35"/>
+      <c r="K169" s="35"/>
+      <c r="L169" s="35"/>
+      <c r="M169" s="35"/>
+      <c r="N169" s="48"/>
+      <c r="O169" s="48"/>
+      <c r="P169" s="48"/>
+      <c r="Q169" s="48"/>
     </row>
     <row r="170" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="B170" s="25"/>
-[...6 lines deleted...]
-      <c r="M170" s="25"/>
+      <c r="B170" s="24"/>
+      <c r="C170" s="24"/>
+      <c r="D170" s="24"/>
+      <c r="F170" s="24"/>
+      <c r="G170" s="24"/>
+      <c r="I170" s="24"/>
+      <c r="J170" s="24"/>
+      <c r="M170" s="24"/>
     </row>
     <row r="171" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A171" s="69" t="s">
+      <c r="A171" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="B171" s="69"/>
-[...10 lines deleted...]
-      <c r="M171" s="69"/>
+      <c r="B171" s="64"/>
+      <c r="C171" s="64"/>
+      <c r="D171" s="64"/>
+      <c r="E171" s="64"/>
+      <c r="F171" s="64"/>
+      <c r="G171" s="64"/>
+      <c r="H171" s="64"/>
+      <c r="I171" s="64"/>
+      <c r="J171" s="64"/>
+      <c r="K171" s="64"/>
+      <c r="L171" s="64"/>
+      <c r="M171" s="64"/>
     </row>
     <row r="172" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A172" s="5"/>
-      <c r="B172" s="25"/>
-[...10 lines deleted...]
-      <c r="M172" s="25"/>
+      <c r="B172" s="24"/>
+      <c r="C172" s="24"/>
+      <c r="D172" s="24"/>
+      <c r="E172" s="24"/>
+      <c r="F172" s="24"/>
+      <c r="G172" s="24"/>
+      <c r="H172" s="24"/>
+      <c r="I172" s="24"/>
+      <c r="J172" s="24"/>
+      <c r="K172" s="24"/>
+      <c r="L172" s="24"/>
+      <c r="M172" s="24"/>
     </row>
     <row r="173" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A173" s="10"/>
-      <c r="B173" s="26" t="s">
+      <c r="B173" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="C173" s="27" t="s">
+      <c r="C173" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="D173" s="27" t="s">
+      <c r="D173" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="E173" s="28" t="s">
+      <c r="E173" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="F173" s="27" t="s">
+      <c r="F173" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="G173" s="27" t="s">
+      <c r="G173" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="H173" s="28" t="s">
+      <c r="H173" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="I173" s="27" t="s">
+      <c r="I173" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="J173" s="27" t="s">
+      <c r="J173" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="K173" s="27" t="s">
+      <c r="K173" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="L173" s="28" t="s">
+      <c r="L173" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="M173" s="29" t="s">
+      <c r="M173" s="28" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="174" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B174" s="20"/>
-[...10 lines deleted...]
-      <c r="M174" s="20"/>
+      <c r="B174" s="19"/>
+      <c r="C174" s="19"/>
+      <c r="D174" s="19"/>
+      <c r="E174" s="19"/>
+      <c r="F174" s="19"/>
+      <c r="G174" s="19"/>
+      <c r="H174" s="30"/>
+      <c r="I174" s="19"/>
+      <c r="J174" s="19"/>
+      <c r="K174" s="19"/>
+      <c r="L174" s="19"/>
+      <c r="M174" s="19"/>
     </row>
     <row r="175" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A175" s="4">
         <v>2022</v>
       </c>
-      <c r="B175" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G175" s="20">
+      <c r="B175" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C175" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D175" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E175" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F175" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G175" s="19">
         <v>3.49</v>
       </c>
-      <c r="H175" s="31">
+      <c r="H175" s="30">
         <v>4.88</v>
       </c>
-      <c r="I175" s="20">
+      <c r="I175" s="19">
         <v>8.82</v>
       </c>
-      <c r="J175" s="20">
+      <c r="J175" s="19">
         <v>10.85</v>
       </c>
-      <c r="K175" s="20">
+      <c r="K175" s="19">
         <v>10.9</v>
       </c>
-      <c r="L175" s="20">
+      <c r="L175" s="19">
         <v>10.9</v>
       </c>
-      <c r="M175" s="20">
+      <c r="M175" s="19">
         <v>10.9</v>
       </c>
     </row>
     <row r="176" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A176" s="4">
         <v>2023</v>
       </c>
-      <c r="B176" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G176" s="20">
+      <c r="B176" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C176" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D176" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E176" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F176" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G176" s="19">
         <v>5.8</v>
       </c>
-      <c r="H176" s="31">
+      <c r="H176" s="30">
         <v>7.74</v>
       </c>
-      <c r="I176" s="20">
+      <c r="I176" s="19">
         <v>10.4</v>
       </c>
-      <c r="J176" s="20">
+      <c r="J176" s="19">
         <v>11.4</v>
       </c>
-      <c r="K176" s="20">
+      <c r="K176" s="19">
         <v>16.399999999999999</v>
       </c>
-      <c r="L176" s="20">
+      <c r="L176" s="19">
         <v>16.399999999999999</v>
       </c>
-      <c r="M176" s="20">
+      <c r="M176" s="19">
         <v>16.399999999999999</v>
       </c>
     </row>
     <row r="177" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A177" s="4">
         <v>2024</v>
       </c>
-      <c r="B177" s="31" t="s">
-[...11 lines deleted...]
-      <c r="F177" s="31">
+      <c r="B177" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C177" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D177" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E177" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F177" s="30">
         <v>4.0999999999999996</v>
       </c>
-      <c r="G177" s="20">
+      <c r="G177" s="19">
         <v>11.02</v>
       </c>
-      <c r="H177" s="31">
+      <c r="H177" s="30">
         <v>13.23</v>
       </c>
-      <c r="I177" s="20">
+      <c r="I177" s="19">
         <v>28.59</v>
       </c>
-      <c r="J177" s="20">
+      <c r="J177" s="19">
         <v>38.380000000000003</v>
       </c>
-      <c r="K177" s="20">
+      <c r="K177" s="19">
         <v>44.38</v>
       </c>
-      <c r="L177" s="20">
+      <c r="L177" s="19">
         <v>44.38</v>
       </c>
-      <c r="M177" s="20">
+      <c r="M177" s="19">
         <v>44.38</v>
       </c>
     </row>
     <row r="178" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A178" s="4">
         <v>2025</v>
       </c>
-      <c r="B178" s="31" t="s">
-[...12 lines deleted...]
-      <c r="G178" s="20" t="s">
+      <c r="B178" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C178" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D178" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E178" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F178" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G178" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="H178" s="31">
+      <c r="H178" s="30">
         <v>0.31</v>
       </c>
-      <c r="I178" s="20">
+      <c r="I178" s="19">
         <v>0.48</v>
       </c>
-      <c r="J178" s="20">
+      <c r="J178" s="19">
         <v>0.66</v>
       </c>
-      <c r="K178" s="20">
+      <c r="K178" s="19">
         <v>0.86</v>
       </c>
-      <c r="L178" s="20">
+      <c r="L178" s="19">
         <v>0.96</v>
       </c>
-      <c r="M178" s="20">
+      <c r="M178" s="19">
         <v>0.96</v>
       </c>
     </row>
     <row r="179" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A179" s="4">
         <v>2026</v>
       </c>
-      <c r="B179" s="31" t="s">
-[...18 lines deleted...]
-      <c r="M179" s="20"/>
+      <c r="B179" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C179" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D179" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E179" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F179" s="30">
+        <v>0.08</v>
+      </c>
+      <c r="G179" s="19"/>
+      <c r="H179" s="30"/>
+      <c r="I179" s="19"/>
+      <c r="J179" s="19"/>
+      <c r="K179" s="19"/>
+      <c r="L179" s="19"/>
+      <c r="M179" s="19"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A180" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B180" s="31"/>
-[...12 lines deleted...]
-      <c r="M180" s="20"/>
+      <c r="B180" s="30"/>
+      <c r="C180" s="30"/>
+      <c r="D180" s="30"/>
+      <c r="E180" s="30"/>
+      <c r="F180" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G180" s="19"/>
+      <c r="H180" s="30"/>
+      <c r="I180" s="19"/>
+      <c r="J180" s="19"/>
+      <c r="K180" s="19"/>
+      <c r="L180" s="19"/>
+      <c r="M180" s="19"/>
     </row>
     <row r="181" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A181" s="4">
         <v>2022</v>
       </c>
-      <c r="B181" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G181" s="20">
+      <c r="B181" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C181" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D181" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E181" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F181" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G181" s="19">
         <v>2.7</v>
       </c>
-      <c r="H181" s="31">
+      <c r="H181" s="30">
         <v>4.3</v>
       </c>
-      <c r="I181" s="20">
+      <c r="I181" s="19">
         <v>7.68</v>
       </c>
-      <c r="J181" s="20">
+      <c r="J181" s="19">
         <v>9.0299999999999994</v>
       </c>
-      <c r="K181" s="20">
+      <c r="K181" s="19">
         <v>9.0299999999999994</v>
       </c>
-      <c r="L181" s="20">
+      <c r="L181" s="19">
         <v>9</v>
       </c>
-      <c r="M181" s="20">
+      <c r="M181" s="19">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A182" s="4">
         <v>2023</v>
       </c>
-      <c r="B182" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G182" s="20">
+      <c r="B182" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C182" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D182" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E182" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F182" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G182" s="19">
         <v>3.8</v>
       </c>
-      <c r="H182" s="31">
+      <c r="H182" s="30">
         <v>4.38</v>
       </c>
-      <c r="I182" s="20">
+      <c r="I182" s="19">
         <v>9.8000000000000007</v>
       </c>
-      <c r="J182" s="20">
+      <c r="J182" s="19">
         <v>10.199999999999999</v>
       </c>
-      <c r="K182" s="20">
+      <c r="K182" s="19">
         <v>18.8</v>
       </c>
-      <c r="L182" s="20">
+      <c r="L182" s="19">
         <v>18.8</v>
       </c>
-      <c r="M182" s="20">
+      <c r="M182" s="19">
         <v>18.8</v>
       </c>
     </row>
     <row r="183" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A183" s="4">
         <v>2024</v>
       </c>
-      <c r="B183" s="31" t="s">
-[...11 lines deleted...]
-      <c r="F183" s="31">
+      <c r="B183" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C183" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D183" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E183" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F183" s="30">
         <v>2.2999999999999998</v>
       </c>
-      <c r="G183" s="20">
+      <c r="G183" s="19">
         <v>6.08</v>
       </c>
-      <c r="H183" s="31">
+      <c r="H183" s="30">
         <v>7.2</v>
       </c>
-      <c r="I183" s="20">
+      <c r="I183" s="19">
         <v>8.6</v>
       </c>
-      <c r="J183" s="20">
+      <c r="J183" s="19">
         <v>8.8000000000000007</v>
       </c>
-      <c r="K183" s="20">
+      <c r="K183" s="19">
         <v>8.98</v>
       </c>
-      <c r="L183" s="20">
+      <c r="L183" s="19">
         <v>8.98</v>
       </c>
-      <c r="M183" s="20">
+      <c r="M183" s="19">
         <v>8.98</v>
       </c>
     </row>
     <row r="184" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A184" s="4">
         <v>2025</v>
       </c>
-      <c r="B184" s="31" t="s">
-[...12 lines deleted...]
-      <c r="G184" s="20" t="s">
+      <c r="B184" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C184" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D184" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E184" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F184" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G184" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="H184" s="31">
+      <c r="H184" s="30">
         <v>0</v>
       </c>
-      <c r="I184" s="20">
+      <c r="I184" s="19">
         <v>0</v>
       </c>
-      <c r="J184" s="20">
+      <c r="J184" s="19">
         <v>0</v>
       </c>
-      <c r="K184" s="31">
+      <c r="K184" s="30">
         <v>0</v>
       </c>
-      <c r="L184" s="20">
+      <c r="L184" s="19">
         <v>0</v>
       </c>
-      <c r="M184" s="20">
+      <c r="M184" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A185" s="4">
         <v>2026</v>
       </c>
-      <c r="B185" s="31" t="s">
-[...18 lines deleted...]
-      <c r="M185" s="20"/>
+      <c r="B185" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C185" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D185" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E185" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F185" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="G185" s="19"/>
+      <c r="H185" s="30"/>
+      <c r="I185" s="19"/>
+      <c r="J185" s="19"/>
+      <c r="K185" s="30"/>
+      <c r="L185" s="19"/>
+      <c r="M185" s="19"/>
     </row>
     <row r="186" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A186" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B186" s="31"/>
-[...10 lines deleted...]
-      <c r="M186" s="20"/>
+      <c r="B186" s="30"/>
+      <c r="C186" s="30"/>
+      <c r="D186" s="30"/>
+      <c r="E186" s="30"/>
+      <c r="F186" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G186" s="19"/>
+      <c r="H186" s="30"/>
+      <c r="I186" s="19"/>
+      <c r="J186" s="19"/>
+      <c r="K186" s="19"/>
+      <c r="L186" s="19"/>
+      <c r="M186" s="19"/>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A187" s="4">
         <v>2022</v>
       </c>
-      <c r="B187" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G187" s="20">
+      <c r="B187" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C187" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D187" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E187" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F187" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G187" s="19">
         <v>0.55000000000000004</v>
       </c>
-      <c r="H187" s="31">
+      <c r="H187" s="30">
         <v>1.65</v>
       </c>
-      <c r="I187" s="20">
+      <c r="I187" s="19">
         <v>2.2200000000000002</v>
       </c>
-      <c r="J187" s="20">
+      <c r="J187" s="19">
         <v>2.5499999999999998</v>
       </c>
-      <c r="K187" s="20">
+      <c r="K187" s="19">
         <v>2.67</v>
       </c>
-      <c r="L187" s="20">
+      <c r="L187" s="19">
         <v>2.7</v>
       </c>
-      <c r="M187" s="20">
+      <c r="M187" s="19">
         <v>2.7</v>
       </c>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A188" s="4">
         <v>2023</v>
       </c>
-      <c r="B188" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G188" s="20">
+      <c r="B188" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C188" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D188" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E188" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F188" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G188" s="19">
         <v>0.99</v>
       </c>
-      <c r="H188" s="31">
+      <c r="H188" s="30">
         <v>2.0499999999999998</v>
       </c>
-      <c r="I188" s="20">
+      <c r="I188" s="19">
         <v>3.1</v>
       </c>
-      <c r="J188" s="20">
+      <c r="J188" s="19">
         <v>3.7</v>
       </c>
-      <c r="K188" s="20">
+      <c r="K188" s="19">
         <v>4</v>
       </c>
-      <c r="L188" s="20">
+      <c r="L188" s="19">
         <v>4</v>
       </c>
-      <c r="M188" s="20">
+      <c r="M188" s="19">
         <v>4</v>
       </c>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A189" s="4">
         <v>2024</v>
       </c>
-      <c r="B189" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G189" s="20">
+      <c r="B189" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C189" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D189" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E189" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F189" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G189" s="19">
         <v>3.08</v>
       </c>
-      <c r="H189" s="55">
+      <c r="H189" s="51">
         <v>6.48</v>
       </c>
-      <c r="I189" s="20">
+      <c r="I189" s="19">
         <v>8.58</v>
       </c>
-      <c r="J189" s="20">
+      <c r="J189" s="19">
         <v>9.27</v>
       </c>
-      <c r="K189" s="20">
+      <c r="K189" s="19">
         <v>9.6199999999999992</v>
       </c>
-      <c r="L189" s="20">
+      <c r="L189" s="19">
         <v>9.6199999999999992</v>
       </c>
-      <c r="M189" s="20">
+      <c r="M189" s="19">
         <v>9.6199999999999992</v>
       </c>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A190" s="4">
         <v>2025</v>
       </c>
-      <c r="B190" s="31" t="s">
-[...10 lines deleted...]
-      <c r="G190" s="20">
+      <c r="B190" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C190" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D190" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E190" s="30"/>
+      <c r="F190" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G190" s="19">
         <v>2.72</v>
       </c>
-      <c r="H190" s="55">
+      <c r="H190" s="51">
         <v>6.89</v>
       </c>
-      <c r="I190" s="20">
+      <c r="I190" s="19">
         <v>9.3800000000000008</v>
       </c>
-      <c r="J190" s="20">
+      <c r="J190" s="19">
         <v>10.07</v>
       </c>
-      <c r="K190" s="20">
+      <c r="K190" s="19">
         <v>10.4</v>
       </c>
-      <c r="L190" s="20">
+      <c r="L190" s="19">
         <v>10.51</v>
       </c>
-      <c r="M190" s="20">
+      <c r="M190" s="19">
         <v>10.51</v>
       </c>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A191" s="4">
         <v>2026</v>
       </c>
-      <c r="B191" s="31" t="s">
-[...18 lines deleted...]
-      <c r="M191" s="20"/>
+      <c r="B191" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C191" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D191" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E191" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F191" s="30">
+        <v>0.16</v>
+      </c>
+      <c r="G191" s="19"/>
+      <c r="H191" s="51"/>
+      <c r="I191" s="19"/>
+      <c r="J191" s="19"/>
+      <c r="K191" s="19"/>
+      <c r="L191" s="19"/>
+      <c r="M191" s="19"/>
     </row>
     <row r="192" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A192" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B192" s="31"/>
-[...10 lines deleted...]
-      <c r="M192" s="20"/>
+      <c r="B192" s="30"/>
+      <c r="C192" s="30"/>
+      <c r="D192" s="30"/>
+      <c r="E192" s="30"/>
+      <c r="F192" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G192" s="19"/>
+      <c r="H192" s="30"/>
+      <c r="I192" s="19"/>
+      <c r="J192" s="19"/>
+      <c r="K192" s="19"/>
+      <c r="L192" s="19"/>
+      <c r="M192" s="19"/>
     </row>
     <row r="193" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A193" s="4">
         <v>2022</v>
       </c>
-      <c r="B193" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G193" s="20">
+      <c r="B193" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C193" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D193" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="E193" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="F193" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="G193" s="19">
         <v>0</v>
       </c>
-      <c r="H193" s="31">
+      <c r="H193" s="30">
         <v>0</v>
       </c>
-      <c r="I193" s="20">
+      <c r="I193" s="19">
         <v>0</v>
       </c>
-      <c r="J193" s="20">
+      <c r="J193" s="19">
         <v>0</v>
       </c>
-      <c r="K193" s="20">
+      <c r="K193" s="19">
         <v>0</v>
       </c>
-      <c r="L193" s="20">
+      <c r="L193" s="19">
         <v>0</v>
       </c>
-      <c r="M193" s="20">
+      <c r="M193" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="194" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A194" s="17">
+    <row r="194" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="16">
         <v>2023</v>
       </c>
-      <c r="B194" s="30" t="s">
-[...14 lines deleted...]
-      <c r="G194" s="32">
+      <c r="B194" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C194" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="D194" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E194" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F194" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G194" s="31">
         <v>0</v>
       </c>
-      <c r="H194" s="30">
+      <c r="H194" s="29">
         <v>0</v>
       </c>
-      <c r="I194" s="32">
+      <c r="I194" s="31">
         <v>0</v>
       </c>
-      <c r="J194" s="32">
+      <c r="J194" s="31">
         <v>0</v>
       </c>
-      <c r="K194" s="32">
+      <c r="K194" s="31">
         <v>21.9</v>
       </c>
-      <c r="L194" s="32">
+      <c r="L194" s="31">
         <v>21.9</v>
       </c>
-      <c r="M194" s="32">
+      <c r="M194" s="31">
         <v>21.9</v>
       </c>
     </row>
     <row r="195" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A195" s="18">
+      <c r="A195" s="17">
         <v>2024</v>
       </c>
-      <c r="B195" s="59" t="s">
-[...14 lines deleted...]
-      <c r="G195" s="32">
+      <c r="B195" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="C195" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="D195" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="E195" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="F195" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G195" s="31">
         <v>0.03</v>
       </c>
-      <c r="H195" s="30">
+      <c r="H195" s="29">
         <v>0.06</v>
       </c>
-      <c r="I195" s="32">
+      <c r="I195" s="31">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="J195" s="32">
+      <c r="J195" s="31">
         <v>0.08</v>
       </c>
-      <c r="K195" s="32">
+      <c r="K195" s="31">
         <v>0.08</v>
       </c>
-      <c r="L195" s="32">
+      <c r="L195" s="31">
         <v>0.08</v>
       </c>
-      <c r="M195" s="32">
+      <c r="M195" s="31">
         <v>0.08</v>
       </c>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A196" s="18">
+      <c r="A196" s="17">
         <v>2025</v>
       </c>
-      <c r="B196" s="59" t="s">
-[...12 lines deleted...]
-      <c r="G196" s="32">
+      <c r="B196" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="C196" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="D196" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="E196" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="F196" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G196" s="31">
         <v>0.02</v>
       </c>
-      <c r="H196" s="30">
+      <c r="H196" s="29">
         <v>0.06</v>
       </c>
-      <c r="I196" s="32">
+      <c r="I196" s="31">
         <v>0.08</v>
       </c>
-      <c r="J196" s="32">
+      <c r="J196" s="31">
         <v>0.09</v>
       </c>
-      <c r="K196" s="32">
+      <c r="K196" s="31">
         <v>0.09</v>
       </c>
-      <c r="L196" s="32">
+      <c r="L196" s="31">
         <v>0.09</v>
       </c>
-      <c r="M196" s="32">
+      <c r="M196" s="31">
         <v>0.09</v>
       </c>
     </row>
-    <row r="197" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A197" s="54">
+    <row r="197" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="17">
         <v>2026</v>
       </c>
-      <c r="B197" s="60" t="s">
-[...18 lines deleted...]
-      <c r="M197" s="63"/>
+      <c r="B197" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="C197" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="D197" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="E197" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="F197" s="57">
+        <v>0</v>
+      </c>
+      <c r="G197" s="57"/>
+      <c r="H197" s="56"/>
+      <c r="I197" s="58"/>
+      <c r="J197" s="58"/>
+      <c r="K197" s="60"/>
+      <c r="L197" s="60"/>
+      <c r="M197" s="58"/>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B198" s="25"/>
-[...6 lines deleted...]
-      <c r="M198" s="25"/>
+      <c r="B198" s="24"/>
+      <c r="C198" s="24"/>
+      <c r="D198" s="24"/>
+      <c r="F198" s="24"/>
+      <c r="G198" s="24"/>
+      <c r="I198" s="24"/>
+      <c r="J198" s="24"/>
+      <c r="M198" s="24"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B199" s="25"/>
-[...6 lines deleted...]
-      <c r="M199" s="25"/>
+      <c r="B199" s="24"/>
+      <c r="C199" s="24"/>
+      <c r="D199" s="24"/>
+      <c r="F199" s="24"/>
+      <c r="G199" s="24"/>
+      <c r="I199" s="24"/>
+      <c r="J199" s="24"/>
+      <c r="M199" s="24"/>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B200" s="25"/>
-[...6 lines deleted...]
-      <c r="M200" s="25"/>
+      <c r="B200" s="24"/>
+      <c r="C200" s="24"/>
+      <c r="D200" s="24"/>
+      <c r="F200" s="24"/>
+      <c r="G200" s="24"/>
+      <c r="I200" s="24"/>
+      <c r="J200" s="24"/>
+      <c r="M200" s="24"/>
     </row>
     <row r="201" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B201" s="25"/>
-[...6 lines deleted...]
-      <c r="M201" s="25"/>
+      <c r="B201" s="24"/>
+      <c r="C201" s="24"/>
+      <c r="D201" s="24"/>
+      <c r="F201" s="24"/>
+      <c r="G201" s="24"/>
+      <c r="I201" s="24"/>
+      <c r="J201" s="24"/>
+      <c r="M201" s="24"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B202" s="25"/>
-[...6 lines deleted...]
-      <c r="M202" s="25"/>
+      <c r="B202" s="24"/>
+      <c r="C202" s="24"/>
+      <c r="D202" s="24"/>
+      <c r="F202" s="24"/>
+      <c r="G202" s="24"/>
+      <c r="I202" s="24"/>
+      <c r="J202" s="24"/>
+      <c r="M202" s="24"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B203" s="25"/>
-[...6 lines deleted...]
-      <c r="M203" s="25"/>
+      <c r="B203" s="24"/>
+      <c r="C203" s="24"/>
+      <c r="D203" s="24"/>
+      <c r="F203" s="24"/>
+      <c r="G203" s="24"/>
+      <c r="I203" s="24"/>
+      <c r="J203" s="24"/>
+      <c r="M203" s="24"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B204" s="25"/>
-[...6 lines deleted...]
-      <c r="M204" s="25"/>
+      <c r="B204" s="24"/>
+      <c r="C204" s="24"/>
+      <c r="D204" s="24"/>
+      <c r="F204" s="24"/>
+      <c r="G204" s="24"/>
+      <c r="I204" s="24"/>
+      <c r="J204" s="24"/>
+      <c r="M204" s="24"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B205" s="25"/>
-[...6 lines deleted...]
-      <c r="M205" s="25"/>
+      <c r="B205" s="24"/>
+      <c r="C205" s="24"/>
+      <c r="D205" s="24"/>
+      <c r="F205" s="24"/>
+      <c r="G205" s="24"/>
+      <c r="I205" s="24"/>
+      <c r="J205" s="24"/>
+      <c r="M205" s="24"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B206" s="25"/>
-[...6 lines deleted...]
-      <c r="M206" s="25"/>
+      <c r="B206" s="24"/>
+      <c r="C206" s="24"/>
+      <c r="D206" s="24"/>
+      <c r="F206" s="24"/>
+      <c r="G206" s="24"/>
+      <c r="I206" s="24"/>
+      <c r="J206" s="24"/>
+      <c r="M206" s="24"/>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="B207" s="25"/>
-[...6 lines deleted...]
-      <c r="M207" s="25"/>
+      <c r="B207" s="24"/>
+      <c r="C207" s="24"/>
+      <c r="D207" s="24"/>
+      <c r="F207" s="24"/>
+      <c r="G207" s="24"/>
+      <c r="I207" s="24"/>
+      <c r="J207" s="24"/>
+      <c r="M207" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A143:M143"/>
     <mergeCell ref="A171:M171"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A126:M126"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A124:M124"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>