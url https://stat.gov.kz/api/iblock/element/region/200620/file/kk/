--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="6210"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="489" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="38">
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
@@ -312,51 +312,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -469,57 +469,65 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -791,88 +799,88 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q207"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A112" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="U8" sqref="U8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="38" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="38" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="38" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="24" customWidth="1"/>
     <col min="6" max="6" width="10" style="38" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="38" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="24" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="38" customWidth="1"/>
     <col min="10" max="10" width="10" style="38" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="24" customWidth="1"/>
     <col min="12" max="12" width="9" style="24" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="38" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="64"/>
-[...10 lines deleted...]
-      <c r="M1" s="64"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="23"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="23"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="L2" s="23"/>
       <c r="M2" s="22"/>
     </row>
     <row r="3" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10"/>
       <c r="B3" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="26" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="26" t="s">
         <v>13</v>
@@ -1091,51 +1099,53 @@
       </c>
       <c r="N8" s="19"/>
       <c r="O8" s="13"/>
       <c r="P8" s="13"/>
       <c r="Q8" s="13"/>
     </row>
     <row r="9" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49">
         <v>2026</v>
       </c>
       <c r="B9" s="32">
         <v>8147.14</v>
       </c>
       <c r="C9" s="61">
         <v>15866.61</v>
       </c>
       <c r="D9" s="19">
         <v>23637.91</v>
       </c>
       <c r="E9" s="29">
         <v>30895.45</v>
       </c>
       <c r="F9" s="61">
         <v>38568.879999999997</v>
       </c>
-      <c r="G9" s="19"/>
+      <c r="G9" s="61">
+        <v>46266.8</v>
+      </c>
       <c r="H9" s="30"/>
       <c r="I9" s="51"/>
       <c r="J9" s="51"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="19"/>
       <c r="O9" s="13"/>
       <c r="P9" s="13"/>
       <c r="Q9" s="13"/>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="31"/>
       <c r="C10" s="31"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="30"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
@@ -1311,51 +1321,53 @@
       </c>
       <c r="N14" s="19"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
     </row>
     <row r="15" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="49">
         <v>2026</v>
       </c>
       <c r="B15" s="32">
         <v>1692.79</v>
       </c>
       <c r="C15" s="31">
         <v>3025.15</v>
       </c>
       <c r="D15" s="19">
         <v>4486.24</v>
       </c>
       <c r="E15" s="19">
         <v>5607.03</v>
       </c>
       <c r="F15" s="19">
         <v>7032.53</v>
       </c>
-      <c r="G15" s="19"/>
+      <c r="G15" s="19">
+        <v>8382.2199999999993</v>
+      </c>
       <c r="H15" s="30"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
     </row>
     <row r="16" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="30"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
@@ -1531,51 +1543,53 @@
       </c>
       <c r="N20" s="19"/>
       <c r="O20" s="13"/>
       <c r="P20" s="13"/>
       <c r="Q20" s="13"/>
     </row>
     <row r="21" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="49">
         <v>2026</v>
       </c>
       <c r="B21" s="32">
         <v>3918.33</v>
       </c>
       <c r="C21" s="61">
         <v>7910.03</v>
       </c>
       <c r="D21" s="19">
         <v>12321.45</v>
       </c>
       <c r="E21" s="19">
         <v>17324.8</v>
       </c>
       <c r="F21" s="62">
         <v>21712.720000000001</v>
       </c>
-      <c r="G21" s="19"/>
+      <c r="G21" s="19">
+        <v>25820.21</v>
+      </c>
       <c r="H21" s="30"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="19"/>
       <c r="O21" s="13"/>
       <c r="P21" s="13"/>
       <c r="Q21" s="13"/>
     </row>
     <row r="22" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="30"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
@@ -1732,115 +1746,117 @@
         <v>632.61</v>
       </c>
       <c r="H26" s="29">
         <v>767</v>
       </c>
       <c r="I26" s="31">
         <v>897.96</v>
       </c>
       <c r="J26" s="31">
         <v>1000.8</v>
       </c>
       <c r="K26" s="31">
         <v>1110.96</v>
       </c>
       <c r="L26" s="31">
         <v>1214.1400000000001</v>
       </c>
       <c r="M26" s="31">
         <v>1321.69</v>
       </c>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
     </row>
-    <row r="27" spans="1:17" s="66" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:17" s="64" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="50">
         <v>2026</v>
       </c>
       <c r="B27" s="34">
         <v>106.74</v>
       </c>
       <c r="C27" s="35">
         <v>200.09</v>
       </c>
       <c r="D27" s="35">
         <v>309.89999999999998</v>
       </c>
       <c r="E27" s="35">
         <v>415.23</v>
       </c>
       <c r="F27" s="35">
         <v>524.91</v>
       </c>
-      <c r="G27" s="35"/>
+      <c r="G27" s="35">
+        <v>647.25</v>
+      </c>
       <c r="H27" s="42"/>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="35"/>
       <c r="N27" s="48"/>
       <c r="O27" s="48"/>
       <c r="P27" s="48"/>
       <c r="Q27" s="48"/>
     </row>
     <row r="28" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="65" t="s">
+      <c r="A28" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="65"/>
-[...10 lines deleted...]
-      <c r="M28" s="65"/>
+      <c r="B28" s="66"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="66"/>
+      <c r="G28" s="66"/>
+      <c r="H28" s="66"/>
+      <c r="I28" s="66"/>
+      <c r="J28" s="66"/>
+      <c r="K28" s="66"/>
+      <c r="L28" s="66"/>
+      <c r="M28" s="66"/>
       <c r="N28" s="11"/>
     </row>
     <row r="29" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A29" s="64" t="s">
+      <c r="A29" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="64"/>
-[...10 lines deleted...]
-      <c r="M29" s="64"/>
+      <c r="B29" s="65"/>
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
     </row>
     <row r="30" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="5"/>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="10"/>
       <c r="B31" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C31" s="26" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="26" t="s">
@@ -2052,51 +2068,53 @@
         <v>16980.28</v>
       </c>
       <c r="M36" s="19">
         <v>18929.68</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="18">
         <v>2026</v>
       </c>
       <c r="B37" s="19">
         <v>1593.52</v>
       </c>
       <c r="C37" s="19">
         <v>2728.24</v>
       </c>
       <c r="D37" s="19">
         <v>3981.09</v>
       </c>
       <c r="E37" s="19">
         <v>4769.99</v>
       </c>
       <c r="F37" s="62">
         <v>6001.49</v>
       </c>
-      <c r="G37" s="19"/>
+      <c r="G37" s="19">
+        <v>7193.48</v>
+      </c>
       <c r="H37" s="30"/>
       <c r="I37" s="19"/>
       <c r="J37" s="51"/>
       <c r="K37" s="19"/>
       <c r="L37" s="19"/>
       <c r="M37" s="19"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="30"/>
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
@@ -2260,51 +2278,53 @@
         <v>14224.41</v>
       </c>
       <c r="M42" s="19">
         <v>16221.1</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="18">
         <v>2026</v>
       </c>
       <c r="B43" s="19">
         <v>1442.53</v>
       </c>
       <c r="C43" s="19">
         <v>2542.8200000000002</v>
       </c>
       <c r="D43" s="19">
         <v>3769.09</v>
       </c>
       <c r="E43" s="19">
         <v>4628.74</v>
       </c>
       <c r="F43" s="19">
         <v>5803.56</v>
       </c>
-      <c r="G43" s="19"/>
+      <c r="G43" s="19">
+        <v>6901.52</v>
+      </c>
       <c r="H43" s="30"/>
       <c r="I43" s="19"/>
       <c r="J43" s="19"/>
       <c r="K43" s="19"/>
       <c r="L43" s="19"/>
       <c r="M43" s="19"/>
     </row>
     <row r="44" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A44" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B44" s="19"/>
       <c r="C44" s="19"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="30"/>
       <c r="I44" s="19"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
@@ -2468,51 +2488,53 @@
         <v>938.22</v>
       </c>
       <c r="M48" s="19">
         <v>1023.02</v>
       </c>
     </row>
     <row r="49" spans="1:17" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="18">
         <v>2026</v>
       </c>
       <c r="B49" s="30">
         <v>88.49</v>
       </c>
       <c r="C49" s="19">
         <v>163.06</v>
       </c>
       <c r="D49" s="19">
         <v>209.37</v>
       </c>
       <c r="E49" s="19">
         <v>317.27999999999997</v>
       </c>
       <c r="F49" s="62">
         <v>396.81</v>
       </c>
-      <c r="G49" s="19"/>
+      <c r="G49" s="19">
+        <v>485.25</v>
+      </c>
       <c r="H49" s="30"/>
       <c r="I49" s="19"/>
       <c r="J49" s="19"/>
       <c r="K49" s="19"/>
       <c r="L49" s="19"/>
       <c r="M49" s="19"/>
     </row>
     <row r="50" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="30"/>
       <c r="C50" s="30"/>
       <c r="D50" s="30"/>
       <c r="E50" s="19"/>
       <c r="F50" s="19"/>
       <c r="G50" s="19"/>
       <c r="H50" s="30"/>
       <c r="I50" s="19"/>
       <c r="J50" s="19"/>
       <c r="K50" s="19"/>
       <c r="L50" s="19"/>
       <c r="M50" s="19"/>
     </row>
     <row r="51" spans="1:17" x14ac:dyDescent="0.2">
@@ -2676,84 +2698,86 @@
         <v>680.65</v>
       </c>
       <c r="M54" s="31">
         <v>740.91</v>
       </c>
     </row>
     <row r="55" spans="1:17" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="20">
         <v>2026</v>
       </c>
       <c r="B55" s="42">
         <v>61.62</v>
       </c>
       <c r="C55" s="35">
         <v>110.52</v>
       </c>
       <c r="D55" s="35">
         <v>148.53</v>
       </c>
       <c r="E55" s="35">
         <v>227.01</v>
       </c>
       <c r="F55" s="35">
         <v>288.77999999999997</v>
       </c>
-      <c r="G55" s="35"/>
+      <c r="G55" s="35">
+        <v>360.62</v>
+      </c>
       <c r="H55" s="42"/>
       <c r="I55" s="35"/>
       <c r="J55" s="35"/>
       <c r="K55" s="35"/>
       <c r="L55" s="35"/>
       <c r="M55" s="35"/>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B56" s="24"/>
       <c r="C56" s="24"/>
       <c r="D56" s="36"/>
       <c r="F56" s="24"/>
       <c r="G56" s="24"/>
       <c r="I56" s="24"/>
       <c r="J56" s="24"/>
       <c r="M56" s="24"/>
     </row>
     <row r="57" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A57" s="64" t="s">
+      <c r="A57" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="B57" s="64"/>
-[...10 lines deleted...]
-      <c r="M57" s="64"/>
+      <c r="B57" s="65"/>
+      <c r="C57" s="65"/>
+      <c r="D57" s="65"/>
+      <c r="E57" s="65"/>
+      <c r="F57" s="65"/>
+      <c r="G57" s="65"/>
+      <c r="H57" s="65"/>
+      <c r="I57" s="65"/>
+      <c r="J57" s="65"/>
+      <c r="K57" s="65"/>
+      <c r="L57" s="65"/>
+      <c r="M57" s="65"/>
     </row>
     <row r="58" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="5"/>
       <c r="B58" s="24"/>
       <c r="C58" s="24"/>
       <c r="D58" s="24"/>
       <c r="E58" s="24"/>
       <c r="F58" s="24"/>
       <c r="G58" s="24"/>
       <c r="H58" s="24"/>
       <c r="I58" s="24"/>
       <c r="J58" s="24"/>
       <c r="K58" s="24"/>
       <c r="L58" s="24"/>
       <c r="M58" s="24"/>
     </row>
     <row r="59" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A59" s="10"/>
       <c r="B59" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C59" s="26" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="26" t="s">
@@ -2973,51 +2997,53 @@
       </c>
       <c r="N64" s="13"/>
       <c r="O64" s="13"/>
       <c r="P64" s="13"/>
       <c r="Q64" s="13"/>
     </row>
     <row r="65" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="18">
         <v>2026</v>
       </c>
       <c r="B65" s="30">
         <v>5536.36</v>
       </c>
       <c r="C65" s="30">
         <v>11242.67</v>
       </c>
       <c r="D65" s="30">
         <v>16807.189999999999</v>
       </c>
       <c r="E65" s="30">
         <v>22292.37</v>
       </c>
       <c r="F65" s="62">
         <v>27791.98</v>
       </c>
-      <c r="G65" s="30"/>
+      <c r="G65" s="30">
+        <v>33371.15</v>
+      </c>
       <c r="H65" s="30"/>
       <c r="I65" s="19"/>
       <c r="J65" s="51"/>
       <c r="K65" s="37"/>
       <c r="L65" s="19"/>
       <c r="M65" s="30"/>
       <c r="N65" s="13"/>
       <c r="O65" s="13"/>
       <c r="P65" s="13"/>
       <c r="Q65" s="13"/>
     </row>
     <row r="66" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A66" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B66" s="19"/>
       <c r="C66" s="19"/>
       <c r="D66" s="19"/>
       <c r="E66" s="19"/>
       <c r="F66" s="29" t="s">
         <v>34</v>
       </c>
       <c r="G66" s="19"/>
       <c r="H66" s="30"/>
       <c r="I66" s="19"/>
@@ -3195,51 +3221,53 @@
       </c>
       <c r="N70" s="13"/>
       <c r="O70" s="13"/>
       <c r="P70" s="13"/>
       <c r="Q70" s="13"/>
     </row>
     <row r="71" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="18">
         <v>2026</v>
       </c>
       <c r="B71" s="30">
         <v>46.69</v>
       </c>
       <c r="C71" s="30">
         <v>102.96</v>
       </c>
       <c r="D71" s="30">
         <v>146.88</v>
       </c>
       <c r="E71" s="30">
         <v>211.22</v>
       </c>
       <c r="F71" s="30">
         <v>273.33999999999997</v>
       </c>
-      <c r="G71" s="30"/>
+      <c r="G71" s="30">
+        <v>339.62</v>
+      </c>
       <c r="H71" s="30"/>
       <c r="I71" s="30"/>
       <c r="J71" s="30"/>
       <c r="K71" s="30"/>
       <c r="L71" s="30"/>
       <c r="M71" s="30"/>
       <c r="N71" s="13"/>
       <c r="O71" s="13"/>
       <c r="P71" s="13"/>
       <c r="Q71" s="13"/>
     </row>
     <row r="72" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B72" s="21"/>
       <c r="C72" s="19"/>
       <c r="D72" s="31"/>
       <c r="E72" s="31"/>
       <c r="F72" s="19"/>
       <c r="G72" s="19"/>
       <c r="H72" s="30"/>
       <c r="I72" s="19"/>
       <c r="J72" s="19"/>
       <c r="K72" s="19"/>
@@ -3890,128 +3918,136 @@
       <c r="I93" s="39"/>
       <c r="J93" s="51"/>
       <c r="K93" s="39"/>
       <c r="L93" s="19"/>
       <c r="M93" s="30"/>
     </row>
     <row r="94" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B94" s="39">
         <v>3818.97</v>
       </c>
       <c r="C94" s="62">
         <v>7756.73</v>
       </c>
       <c r="D94" s="39">
         <v>12044.47</v>
       </c>
       <c r="E94" s="32">
         <v>16967.169999999998</v>
       </c>
       <c r="F94" s="62">
         <v>21263.52</v>
       </c>
-      <c r="G94" s="39"/>
+      <c r="G94" s="61">
+        <v>25262.45</v>
+      </c>
       <c r="H94" s="39"/>
       <c r="I94" s="39"/>
       <c r="J94" s="51"/>
       <c r="K94" s="39"/>
       <c r="L94" s="19"/>
       <c r="M94" s="30"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B95" s="39"/>
       <c r="C95" s="63" t="s">
         <v>36</v>
       </c>
       <c r="D95" s="39"/>
       <c r="E95" s="32" t="s">
         <v>36</v>
       </c>
       <c r="F95" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="G95" s="39"/>
+      <c r="G95" s="67" t="s">
+        <v>36</v>
+      </c>
       <c r="H95" s="39"/>
       <c r="I95" s="39"/>
       <c r="J95" s="51"/>
       <c r="K95" s="39"/>
       <c r="L95" s="19"/>
       <c r="M95" s="30"/>
     </row>
     <row r="96" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A96" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="39">
         <v>3451.89</v>
       </c>
       <c r="C96" s="62">
         <v>7039.47</v>
       </c>
       <c r="D96" s="39">
         <v>10995.85</v>
       </c>
       <c r="E96" s="32">
         <v>15601.4</v>
       </c>
       <c r="F96" s="62">
         <v>19809.240000000002</v>
       </c>
-      <c r="G96" s="39"/>
+      <c r="G96" s="61">
+        <v>23724.54</v>
+      </c>
       <c r="H96" s="39"/>
       <c r="I96" s="39"/>
       <c r="J96" s="51"/>
       <c r="K96" s="39"/>
       <c r="L96" s="19"/>
       <c r="M96" s="30"/>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A97" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B97" s="39">
         <v>367.08</v>
       </c>
       <c r="C97" s="62">
         <v>717.26</v>
       </c>
       <c r="D97" s="39">
         <v>1048.6199999999999</v>
       </c>
       <c r="E97" s="32">
         <v>1365.77</v>
       </c>
       <c r="F97" s="62">
         <v>1454.27</v>
       </c>
-      <c r="G97" s="39"/>
+      <c r="G97" s="61">
+        <v>1537.91</v>
+      </c>
       <c r="H97" s="39"/>
       <c r="I97" s="39"/>
       <c r="J97" s="51"/>
       <c r="K97" s="39"/>
       <c r="L97" s="19"/>
       <c r="M97" s="30"/>
     </row>
     <row r="98" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B98" s="24"/>
       <c r="C98" s="19"/>
       <c r="D98" s="31"/>
       <c r="E98" s="31"/>
       <c r="F98" s="19"/>
       <c r="G98" s="19"/>
       <c r="H98" s="30"/>
       <c r="I98" s="19"/>
       <c r="J98" s="19"/>
       <c r="K98" s="19"/>
       <c r="L98" s="19"/>
       <c r="M98" s="19"/>
       <c r="N98" s="11"/>
     </row>
@@ -4657,174 +4693,180 @@
       <c r="I119" s="31"/>
       <c r="J119" s="31"/>
       <c r="K119" s="53"/>
       <c r="L119" s="31"/>
       <c r="M119" s="31"/>
     </row>
     <row r="120" spans="1:14" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B120" s="29">
         <v>35.79</v>
       </c>
       <c r="C120" s="29">
         <v>72.430000000000007</v>
       </c>
       <c r="D120" s="29">
         <v>111.48</v>
       </c>
       <c r="E120" s="31">
         <v>155.1</v>
       </c>
       <c r="F120" s="31">
         <v>193.74</v>
       </c>
-      <c r="G120" s="31"/>
+      <c r="G120" s="31">
+        <v>230.75</v>
+      </c>
       <c r="H120" s="29"/>
       <c r="I120" s="31"/>
       <c r="J120" s="31"/>
       <c r="K120" s="31"/>
       <c r="L120" s="31"/>
       <c r="M120" s="31"/>
     </row>
     <row r="121" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B121" s="29"/>
       <c r="C121" s="29"/>
       <c r="D121" s="29"/>
       <c r="E121" s="31"/>
       <c r="F121" s="31"/>
       <c r="G121" s="31"/>
       <c r="H121" s="29"/>
       <c r="I121" s="31"/>
       <c r="J121" s="31"/>
       <c r="K121" s="31"/>
       <c r="L121" s="31"/>
       <c r="M121" s="31"/>
     </row>
     <row r="122" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="29">
         <v>31.96</v>
       </c>
       <c r="C122" s="29">
         <v>64.92</v>
       </c>
       <c r="D122" s="29">
         <v>100.54</v>
       </c>
       <c r="E122" s="31">
         <v>140.91</v>
       </c>
       <c r="F122" s="31">
         <v>178.39</v>
       </c>
-      <c r="G122" s="31"/>
+      <c r="G122" s="31">
+        <v>214.25</v>
+      </c>
       <c r="H122" s="29"/>
       <c r="I122" s="31"/>
       <c r="J122" s="31"/>
       <c r="K122" s="31"/>
       <c r="L122" s="31"/>
       <c r="M122" s="31"/>
     </row>
     <row r="123" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A123" s="12" t="s">
+      <c r="A123" s="70" t="s">
         <v>7</v>
       </c>
       <c r="B123" s="42">
         <v>3.82</v>
       </c>
       <c r="C123" s="42">
         <v>7.51</v>
       </c>
       <c r="D123" s="42">
         <v>10.94</v>
       </c>
       <c r="E123" s="35">
         <v>14.19</v>
       </c>
       <c r="F123" s="35">
         <v>15.36</v>
       </c>
-      <c r="G123" s="35"/>
+      <c r="G123" s="31">
+        <v>16.5</v>
+      </c>
       <c r="H123" s="42"/>
       <c r="I123" s="35"/>
       <c r="J123" s="35"/>
       <c r="K123" s="35"/>
       <c r="L123" s="35"/>
       <c r="M123" s="35"/>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A124" s="65" t="s">
+      <c r="A124" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="B124" s="65"/>
-[...10 lines deleted...]
-      <c r="M124" s="65"/>
+      <c r="B124" s="66"/>
+      <c r="C124" s="66"/>
+      <c r="D124" s="66"/>
+      <c r="E124" s="66"/>
+      <c r="F124" s="66"/>
+      <c r="G124" s="66"/>
+      <c r="H124" s="66"/>
+      <c r="I124" s="66"/>
+      <c r="J124" s="66"/>
+      <c r="K124" s="66"/>
+      <c r="L124" s="66"/>
+      <c r="M124" s="66"/>
     </row>
     <row r="125" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="7"/>
       <c r="B125" s="36"/>
       <c r="C125" s="24"/>
       <c r="D125" s="24"/>
       <c r="F125" s="24"/>
       <c r="G125" s="24"/>
       <c r="I125" s="24"/>
       <c r="J125" s="24"/>
       <c r="M125" s="24"/>
       <c r="N125" s="11"/>
     </row>
     <row r="126" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A126" s="64" t="s">
+      <c r="A126" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="B126" s="64"/>
-[...10 lines deleted...]
-      <c r="M126" s="64"/>
+      <c r="B126" s="65"/>
+      <c r="C126" s="65"/>
+      <c r="D126" s="65"/>
+      <c r="E126" s="65"/>
+      <c r="F126" s="65"/>
+      <c r="G126" s="65"/>
+      <c r="H126" s="65"/>
+      <c r="I126" s="65"/>
+      <c r="J126" s="65"/>
+      <c r="K126" s="65"/>
+      <c r="L126" s="65"/>
+      <c r="M126" s="65"/>
     </row>
     <row r="127" spans="1:14" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A127" s="5"/>
       <c r="B127" s="24"/>
       <c r="C127" s="24"/>
       <c r="D127" s="24"/>
       <c r="E127" s="24"/>
       <c r="F127" s="24"/>
       <c r="G127" s="24"/>
       <c r="H127" s="24"/>
       <c r="I127" s="24"/>
       <c r="J127" s="24"/>
       <c r="K127" s="24"/>
       <c r="L127" s="24"/>
       <c r="M127" s="24"/>
     </row>
     <row r="128" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A128" s="10"/>
       <c r="B128" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C128" s="26" t="s">
         <v>12</v>
       </c>
       <c r="D128" s="26" t="s">
@@ -5000,95 +5042,97 @@
       <c r="N132" s="19"/>
       <c r="O132" s="13"/>
       <c r="P132" s="13"/>
       <c r="Q132" s="13"/>
     </row>
     <row r="133" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A133" s="18">
         <v>2025</v>
       </c>
       <c r="B133" s="30">
         <v>192.03</v>
       </c>
       <c r="C133" s="30">
         <v>364.37</v>
       </c>
       <c r="D133" s="30">
         <v>562.59</v>
       </c>
       <c r="E133" s="30">
         <v>743.59</v>
       </c>
       <c r="F133" s="61">
         <v>934.48</v>
       </c>
       <c r="G133" s="43">
-        <v>112.96</v>
+        <v>1112.96</v>
       </c>
       <c r="H133" s="51">
         <v>1296.47</v>
       </c>
       <c r="I133" s="30">
         <v>1487.87</v>
       </c>
       <c r="J133" s="51">
         <v>1677.62</v>
       </c>
       <c r="K133" s="37">
         <v>1870.24</v>
       </c>
       <c r="L133" s="37">
         <v>2053.41</v>
       </c>
       <c r="M133" s="19">
         <v>2266.5100000000002</v>
       </c>
       <c r="N133" s="19"/>
       <c r="O133" s="13"/>
       <c r="P133" s="13"/>
       <c r="Q133" s="13"/>
     </row>
     <row r="134" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A134" s="18">
         <v>2026</v>
       </c>
       <c r="B134" s="30">
         <v>1017.25</v>
       </c>
       <c r="C134" s="30">
         <v>1895.69</v>
       </c>
       <c r="D134" s="30">
         <v>2849.63</v>
       </c>
       <c r="E134" s="30">
         <v>3833.08</v>
       </c>
       <c r="F134" s="62">
         <v>4775.32</v>
       </c>
-      <c r="G134" s="43"/>
+      <c r="G134" s="43">
+        <v>5702.01</v>
+      </c>
       <c r="H134" s="51"/>
       <c r="I134" s="30"/>
       <c r="J134" s="51"/>
       <c r="K134" s="37"/>
       <c r="L134" s="37"/>
       <c r="M134" s="19"/>
       <c r="N134" s="19"/>
       <c r="O134" s="13"/>
       <c r="P134" s="13"/>
       <c r="Q134" s="13"/>
     </row>
     <row r="135" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A135" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B135" s="19"/>
       <c r="C135" s="19"/>
       <c r="D135" s="19"/>
       <c r="E135" s="19"/>
       <c r="F135" s="19"/>
       <c r="G135" s="46"/>
       <c r="H135" s="30"/>
       <c r="I135" s="19"/>
       <c r="J135" s="19"/>
       <c r="K135" s="19"/>
@@ -5245,122 +5289,124 @@
         <v>978.12</v>
       </c>
       <c r="H139" s="44">
         <v>1140.44</v>
       </c>
       <c r="I139" s="31">
         <v>1308.49</v>
       </c>
       <c r="J139" s="31">
         <v>1474.64</v>
       </c>
       <c r="K139" s="31">
         <v>1643.38</v>
       </c>
       <c r="L139" s="31">
         <v>1804.38</v>
       </c>
       <c r="M139" s="29">
         <v>1990.95</v>
       </c>
       <c r="N139" s="13"/>
       <c r="O139" s="13"/>
       <c r="P139" s="13"/>
       <c r="Q139" s="13"/>
     </row>
-    <row r="140" spans="1:17" s="66" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="48">
+    <row r="140" spans="1:17" s="64" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="69">
         <v>2026</v>
       </c>
       <c r="B140" s="35">
         <v>203.57</v>
       </c>
       <c r="C140" s="35">
         <v>379.36</v>
       </c>
       <c r="D140" s="35">
         <v>570.26</v>
       </c>
       <c r="E140" s="35">
         <v>767.07</v>
       </c>
       <c r="F140" s="35">
         <v>955.63</v>
       </c>
-      <c r="G140" s="35"/>
+      <c r="G140" s="35">
+        <v>1141.08</v>
+      </c>
       <c r="H140" s="45"/>
       <c r="I140" s="35"/>
       <c r="J140" s="35"/>
       <c r="K140" s="35"/>
       <c r="L140" s="35"/>
       <c r="M140" s="42"/>
       <c r="N140" s="48"/>
       <c r="O140" s="48"/>
       <c r="P140" s="48"/>
       <c r="Q140" s="48"/>
     </row>
     <row r="141" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A141" s="17"/>
       <c r="B141" s="31"/>
       <c r="C141" s="31"/>
       <c r="D141" s="31"/>
       <c r="E141" s="31"/>
       <c r="F141" s="31"/>
       <c r="G141" s="31"/>
       <c r="H141" s="44"/>
       <c r="I141" s="31"/>
       <c r="J141" s="31"/>
       <c r="K141" s="31"/>
       <c r="L141" s="31"/>
       <c r="M141" s="29"/>
     </row>
     <row r="142" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B142" s="24"/>
       <c r="C142" s="24"/>
       <c r="D142" s="24"/>
       <c r="F142" s="24"/>
       <c r="G142" s="24"/>
       <c r="I142" s="24"/>
       <c r="J142" s="24"/>
       <c r="M142" s="36"/>
     </row>
     <row r="143" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A143" s="64" t="s">
+      <c r="A143" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="B143" s="64"/>
-[...10 lines deleted...]
-      <c r="M143" s="64"/>
+      <c r="B143" s="65"/>
+      <c r="C143" s="65"/>
+      <c r="D143" s="65"/>
+      <c r="E143" s="65"/>
+      <c r="F143" s="65"/>
+      <c r="G143" s="65"/>
+      <c r="H143" s="65"/>
+      <c r="I143" s="65"/>
+      <c r="J143" s="65"/>
+      <c r="K143" s="65"/>
+      <c r="L143" s="65"/>
+      <c r="M143" s="65"/>
     </row>
     <row r="144" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A144" s="9"/>
       <c r="B144" s="24"/>
       <c r="C144" s="24"/>
       <c r="D144" s="24"/>
       <c r="E144" s="24"/>
       <c r="F144" s="24"/>
       <c r="G144" s="24"/>
       <c r="H144" s="24"/>
       <c r="I144" s="24"/>
       <c r="J144" s="24"/>
       <c r="K144" s="24"/>
       <c r="L144" s="24"/>
       <c r="M144" s="24"/>
     </row>
     <row r="145" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A145" s="10"/>
       <c r="B145" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C145" s="26" t="s">
         <v>12</v>
       </c>
       <c r="D145" s="26" t="s">
@@ -5572,52 +5618,52 @@
         <v>1</v>
       </c>
       <c r="M150" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A151" s="4">
         <v>2026</v>
       </c>
       <c r="B151" s="30">
         <v>0</v>
       </c>
       <c r="C151" s="30">
         <v>0</v>
       </c>
       <c r="D151" s="30">
         <v>0</v>
       </c>
       <c r="E151" s="30">
         <v>0</v>
       </c>
       <c r="F151" s="30">
         <v>0</v>
       </c>
-      <c r="G151" s="30" t="s">
-        <v>1</v>
+      <c r="G151" s="30">
+        <v>0</v>
       </c>
       <c r="H151" s="30" t="s">
         <v>1</v>
       </c>
       <c r="I151" s="30" t="s">
         <v>1</v>
       </c>
       <c r="J151" s="30" t="s">
         <v>1</v>
       </c>
       <c r="K151" s="30" t="s">
         <v>1</v>
       </c>
       <c r="L151" s="30" t="s">
         <v>1</v>
       </c>
       <c r="M151" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B152" s="19"/>
@@ -5794,52 +5840,52 @@
         <v>1</v>
       </c>
       <c r="M156" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A157" s="4">
         <v>2026</v>
       </c>
       <c r="B157" s="30">
         <v>0</v>
       </c>
       <c r="C157" s="30">
         <v>0</v>
       </c>
       <c r="D157" s="30">
         <v>0</v>
       </c>
       <c r="E157" s="30">
         <v>0</v>
       </c>
       <c r="F157" s="30">
         <v>0</v>
       </c>
-      <c r="G157" s="30" t="s">
-        <v>1</v>
+      <c r="G157" s="30">
+        <v>0</v>
       </c>
       <c r="H157" s="30" t="s">
         <v>1</v>
       </c>
       <c r="I157" s="30" t="s">
         <v>1</v>
       </c>
       <c r="J157" s="30" t="s">
         <v>1</v>
       </c>
       <c r="K157" s="30" t="s">
         <v>1</v>
       </c>
       <c r="L157" s="30" t="s">
         <v>1</v>
       </c>
       <c r="M157" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A158" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B158" s="19"/>
@@ -6024,51 +6070,53 @@
       </c>
       <c r="N162" s="13"/>
       <c r="O162" s="13"/>
       <c r="P162" s="13"/>
       <c r="Q162" s="13"/>
     </row>
     <row r="163" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A163" s="18">
         <v>2026</v>
       </c>
       <c r="B163" s="30">
         <v>10.87</v>
       </c>
       <c r="C163" s="30">
         <v>20.239999999999998</v>
       </c>
       <c r="D163" s="30">
         <v>30.4</v>
       </c>
       <c r="E163" s="30">
         <v>10.35</v>
       </c>
       <c r="F163" s="19">
         <v>52.23</v>
       </c>
-      <c r="G163" s="30"/>
+      <c r="G163" s="30">
+        <v>69.69</v>
+      </c>
       <c r="H163" s="51"/>
       <c r="I163" s="30"/>
       <c r="J163" s="51"/>
       <c r="K163" s="19"/>
       <c r="L163" s="19"/>
       <c r="M163" s="30"/>
       <c r="N163" s="13"/>
       <c r="O163" s="13"/>
       <c r="P163" s="13"/>
       <c r="Q163" s="13"/>
     </row>
     <row r="164" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A164" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B164" s="19"/>
       <c r="C164" s="19"/>
       <c r="D164" s="19"/>
       <c r="E164" s="19"/>
       <c r="F164" s="19"/>
       <c r="G164" s="19"/>
       <c r="H164" s="30"/>
       <c r="I164" s="19"/>
       <c r="J164" s="19"/>
       <c r="K164" s="19"/>
@@ -6229,107 +6277,109 @@
         <v>39.79</v>
       </c>
       <c r="H168" s="29">
         <v>52.29</v>
       </c>
       <c r="I168" s="31">
         <v>63.83</v>
       </c>
       <c r="J168" s="31">
         <v>70.13</v>
       </c>
       <c r="K168" s="31">
         <v>75.78</v>
       </c>
       <c r="L168" s="31">
         <v>81.11</v>
       </c>
       <c r="M168" s="31">
         <v>86.34</v>
       </c>
       <c r="N168" s="13"/>
       <c r="O168" s="13"/>
       <c r="P168" s="13"/>
       <c r="Q168" s="13"/>
     </row>
-    <row r="169" spans="1:17" s="66" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A169" s="47">
+    <row r="169" spans="1:17" s="64" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="20">
         <v>2026</v>
       </c>
       <c r="B169" s="35">
         <v>9.34</v>
       </c>
       <c r="C169" s="35">
         <v>17.14</v>
       </c>
       <c r="D169" s="35">
         <v>25.33</v>
       </c>
       <c r="E169" s="35">
         <v>33.119999999999997</v>
       </c>
       <c r="F169" s="35">
         <v>42.39</v>
       </c>
-      <c r="G169" s="35"/>
+      <c r="G169" s="35">
+        <v>55.85</v>
+      </c>
       <c r="H169" s="42"/>
       <c r="I169" s="35"/>
       <c r="J169" s="35"/>
       <c r="K169" s="35"/>
       <c r="L169" s="35"/>
       <c r="M169" s="35"/>
       <c r="N169" s="48"/>
       <c r="O169" s="48"/>
       <c r="P169" s="48"/>
       <c r="Q169" s="48"/>
     </row>
     <row r="170" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B170" s="24"/>
       <c r="C170" s="24"/>
       <c r="D170" s="24"/>
       <c r="F170" s="24"/>
       <c r="G170" s="24"/>
       <c r="I170" s="24"/>
       <c r="J170" s="24"/>
       <c r="M170" s="24"/>
     </row>
     <row r="171" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A171" s="64" t="s">
+      <c r="A171" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="B171" s="64"/>
-[...10 lines deleted...]
-      <c r="M171" s="64"/>
+      <c r="B171" s="65"/>
+      <c r="C171" s="65"/>
+      <c r="D171" s="65"/>
+      <c r="E171" s="65"/>
+      <c r="F171" s="65"/>
+      <c r="G171" s="65"/>
+      <c r="H171" s="65"/>
+      <c r="I171" s="65"/>
+      <c r="J171" s="65"/>
+      <c r="K171" s="65"/>
+      <c r="L171" s="65"/>
+      <c r="M171" s="65"/>
     </row>
     <row r="172" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A172" s="5"/>
       <c r="B172" s="24"/>
       <c r="C172" s="24"/>
       <c r="D172" s="24"/>
       <c r="E172" s="24"/>
       <c r="F172" s="24"/>
       <c r="G172" s="24"/>
       <c r="H172" s="24"/>
       <c r="I172" s="24"/>
       <c r="J172" s="24"/>
       <c r="K172" s="24"/>
       <c r="L172" s="24"/>
       <c r="M172" s="24"/>
     </row>
     <row r="173" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A173" s="10"/>
       <c r="B173" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C173" s="26" t="s">
         <v>12</v>
       </c>
       <c r="D173" s="26" t="s">
@@ -6500,302 +6550,306 @@
         <v>44.38</v>
       </c>
       <c r="M177" s="19">
         <v>44.38</v>
       </c>
     </row>
     <row r="178" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A178" s="4">
         <v>2025</v>
       </c>
       <c r="B178" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C178" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D178" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E178" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F178" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="G178" s="19" t="s">
+      <c r="G178" s="30" t="s">
         <v>33</v>
       </c>
       <c r="H178" s="30">
         <v>0.31</v>
       </c>
       <c r="I178" s="19">
         <v>0.48</v>
       </c>
       <c r="J178" s="19">
         <v>0.66</v>
       </c>
       <c r="K178" s="19">
         <v>0.86</v>
       </c>
       <c r="L178" s="19">
         <v>0.96</v>
       </c>
       <c r="M178" s="19">
         <v>0.96</v>
       </c>
     </row>
     <row r="179" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A179" s="4">
         <v>2026</v>
       </c>
       <c r="B179" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C179" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D179" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E179" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F179" s="30">
         <v>0.08</v>
       </c>
-      <c r="G179" s="19"/>
+      <c r="G179" s="30">
+        <v>0.15</v>
+      </c>
       <c r="H179" s="30"/>
       <c r="I179" s="19"/>
       <c r="J179" s="19"/>
       <c r="K179" s="19"/>
       <c r="L179" s="19"/>
       <c r="M179" s="19"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A180" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B180" s="30"/>
       <c r="C180" s="30"/>
       <c r="D180" s="30"/>
       <c r="E180" s="30"/>
       <c r="F180" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="G180" s="19"/>
+      <c r="G180" s="30"/>
       <c r="H180" s="30"/>
       <c r="I180" s="19"/>
       <c r="J180" s="19"/>
       <c r="K180" s="19"/>
       <c r="L180" s="19"/>
       <c r="M180" s="19"/>
     </row>
     <row r="181" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A181" s="4">
         <v>2022</v>
       </c>
       <c r="B181" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C181" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D181" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E181" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F181" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="G181" s="19">
+      <c r="G181" s="30">
         <v>2.7</v>
       </c>
       <c r="H181" s="30">
         <v>4.3</v>
       </c>
       <c r="I181" s="19">
         <v>7.68</v>
       </c>
       <c r="J181" s="19">
         <v>9.0299999999999994</v>
       </c>
       <c r="K181" s="19">
         <v>9.0299999999999994</v>
       </c>
       <c r="L181" s="19">
         <v>9</v>
       </c>
       <c r="M181" s="19">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A182" s="4">
         <v>2023</v>
       </c>
       <c r="B182" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C182" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D182" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E182" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F182" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="G182" s="19">
+      <c r="G182" s="30">
         <v>3.8</v>
       </c>
       <c r="H182" s="30">
         <v>4.38</v>
       </c>
       <c r="I182" s="19">
         <v>9.8000000000000007</v>
       </c>
       <c r="J182" s="19">
         <v>10.199999999999999</v>
       </c>
       <c r="K182" s="19">
         <v>18.8</v>
       </c>
       <c r="L182" s="19">
         <v>18.8</v>
       </c>
       <c r="M182" s="19">
         <v>18.8</v>
       </c>
     </row>
     <row r="183" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A183" s="4">
         <v>2024</v>
       </c>
       <c r="B183" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C183" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D183" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E183" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F183" s="30">
         <v>2.2999999999999998</v>
       </c>
-      <c r="G183" s="19">
+      <c r="G183" s="30">
         <v>6.08</v>
       </c>
       <c r="H183" s="30">
         <v>7.2</v>
       </c>
       <c r="I183" s="19">
         <v>8.6</v>
       </c>
       <c r="J183" s="19">
         <v>8.8000000000000007</v>
       </c>
       <c r="K183" s="19">
         <v>8.98</v>
       </c>
       <c r="L183" s="19">
         <v>8.98</v>
       </c>
       <c r="M183" s="19">
         <v>8.98</v>
       </c>
     </row>
     <row r="184" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A184" s="4">
         <v>2025</v>
       </c>
       <c r="B184" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C184" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D184" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E184" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F184" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="G184" s="19" t="s">
+      <c r="G184" s="30" t="s">
         <v>33</v>
       </c>
       <c r="H184" s="30">
         <v>0</v>
       </c>
       <c r="I184" s="19">
         <v>0</v>
       </c>
       <c r="J184" s="19">
         <v>0</v>
       </c>
       <c r="K184" s="30">
         <v>0</v>
       </c>
       <c r="L184" s="19">
         <v>0</v>
       </c>
       <c r="M184" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A185" s="4">
         <v>2026</v>
       </c>
       <c r="B185" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C185" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D185" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E185" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F185" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="G185" s="19"/>
+      <c r="G185" s="30">
+        <v>0</v>
+      </c>
       <c r="H185" s="30"/>
       <c r="I185" s="19"/>
       <c r="J185" s="19"/>
       <c r="K185" s="30"/>
       <c r="L185" s="19"/>
       <c r="M185" s="19"/>
     </row>
     <row r="186" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A186" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B186" s="30"/>
       <c r="C186" s="30"/>
       <c r="D186" s="30"/>
       <c r="E186" s="30"/>
       <c r="F186" s="30" t="s">
         <v>1</v>
       </c>
       <c r="G186" s="19"/>
       <c r="H186" s="30"/>
       <c r="I186" s="19"/>
       <c r="J186" s="19"/>
       <c r="K186" s="19"/>
       <c r="L186" s="19"/>
       <c r="M186" s="19"/>
@@ -6959,51 +7013,53 @@
         <v>10.51</v>
       </c>
       <c r="M190" s="19">
         <v>10.51</v>
       </c>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A191" s="4">
         <v>2026</v>
       </c>
       <c r="B191" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C191" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D191" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E191" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F191" s="30">
         <v>0.16</v>
       </c>
-      <c r="G191" s="19"/>
+      <c r="G191" s="19">
+        <v>2.82</v>
+      </c>
       <c r="H191" s="51"/>
       <c r="I191" s="19"/>
       <c r="J191" s="19"/>
       <c r="K191" s="19"/>
       <c r="L191" s="19"/>
       <c r="M191" s="19"/>
     </row>
     <row r="192" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A192" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B192" s="30"/>
       <c r="C192" s="30"/>
       <c r="D192" s="30"/>
       <c r="E192" s="30"/>
       <c r="F192" s="30" t="s">
         <v>1</v>
       </c>
       <c r="G192" s="19"/>
       <c r="H192" s="30"/>
       <c r="I192" s="19"/>
       <c r="J192" s="19"/>
       <c r="K192" s="19"/>
       <c r="L192" s="19"/>
       <c r="M192" s="19"/>
@@ -7151,69 +7207,71 @@
         <v>1</v>
       </c>
       <c r="G196" s="31">
         <v>0.02</v>
       </c>
       <c r="H196" s="29">
         <v>0.06</v>
       </c>
       <c r="I196" s="31">
         <v>0.08</v>
       </c>
       <c r="J196" s="31">
         <v>0.09</v>
       </c>
       <c r="K196" s="31">
         <v>0.09</v>
       </c>
       <c r="L196" s="31">
         <v>0.09</v>
       </c>
       <c r="M196" s="31">
         <v>0.09</v>
       </c>
     </row>
     <row r="197" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A197" s="17">
+      <c r="A197" s="68">
         <v>2026</v>
       </c>
       <c r="B197" s="56" t="s">
         <v>1</v>
       </c>
       <c r="C197" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D197" s="56" t="s">
         <v>1</v>
       </c>
       <c r="E197" s="56" t="s">
         <v>1</v>
       </c>
       <c r="F197" s="57">
         <v>0</v>
       </c>
-      <c r="G197" s="57"/>
+      <c r="G197" s="57">
+        <v>0</v>
+      </c>
       <c r="H197" s="56"/>
       <c r="I197" s="58"/>
       <c r="J197" s="58"/>
       <c r="K197" s="60"/>
       <c r="L197" s="60"/>
       <c r="M197" s="58"/>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B198" s="24"/>
       <c r="C198" s="24"/>
       <c r="D198" s="24"/>
       <c r="F198" s="24"/>
       <c r="G198" s="24"/>
       <c r="I198" s="24"/>
       <c r="J198" s="24"/>
       <c r="M198" s="24"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B199" s="24"/>
       <c r="C199" s="24"/>
       <c r="D199" s="24"/>
       <c r="F199" s="24"/>
       <c r="G199" s="24"/>
       <c r="I199" s="24"/>
       <c r="J199" s="24"/>