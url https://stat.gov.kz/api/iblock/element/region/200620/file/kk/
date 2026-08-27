--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="6210"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="38">
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
@@ -470,63 +470,63 @@
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -799,88 +799,88 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q207"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="U8" sqref="U8"/>
+    <sheetView tabSelected="1" topLeftCell="A163" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="S200" sqref="S200"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="38" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="38" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="38" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="24" customWidth="1"/>
     <col min="6" max="6" width="10" style="38" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="38" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="24" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="38" customWidth="1"/>
     <col min="10" max="10" width="10" style="38" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="24" customWidth="1"/>
     <col min="12" max="12" width="9" style="24" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="38" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="65"/>
-[...10 lines deleted...]
-      <c r="M1" s="65"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="23"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="23"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="L2" s="23"/>
       <c r="M2" s="22"/>
     </row>
     <row r="3" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10"/>
       <c r="B3" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="26" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="26" t="s">
         <v>13</v>
@@ -1102,51 +1102,53 @@
       <c r="P8" s="13"/>
       <c r="Q8" s="13"/>
     </row>
     <row r="9" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="49">
         <v>2026</v>
       </c>
       <c r="B9" s="32">
         <v>8147.14</v>
       </c>
       <c r="C9" s="61">
         <v>15866.61</v>
       </c>
       <c r="D9" s="19">
         <v>23637.91</v>
       </c>
       <c r="E9" s="29">
         <v>30895.45</v>
       </c>
       <c r="F9" s="61">
         <v>38568.879999999997</v>
       </c>
       <c r="G9" s="61">
         <v>46266.8</v>
       </c>
-      <c r="H9" s="30"/>
+      <c r="H9" s="62">
+        <v>55476.14</v>
+      </c>
       <c r="I9" s="51"/>
       <c r="J9" s="51"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="19"/>
       <c r="O9" s="13"/>
       <c r="P9" s="13"/>
       <c r="Q9" s="13"/>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="31"/>
       <c r="C10" s="31"/>
       <c r="D10" s="19"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="30"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
@@ -1324,51 +1326,53 @@
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
     </row>
     <row r="15" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="49">
         <v>2026</v>
       </c>
       <c r="B15" s="32">
         <v>1692.79</v>
       </c>
       <c r="C15" s="31">
         <v>3025.15</v>
       </c>
       <c r="D15" s="19">
         <v>4486.24</v>
       </c>
       <c r="E15" s="19">
         <v>5607.03</v>
       </c>
       <c r="F15" s="19">
         <v>7032.53</v>
       </c>
       <c r="G15" s="19">
         <v>8382.2199999999993</v>
       </c>
-      <c r="H15" s="30"/>
+      <c r="H15" s="30">
+        <v>9788.7999999999993</v>
+      </c>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
     </row>
     <row r="16" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="19"/>
       <c r="D16" s="19"/>
       <c r="E16" s="19"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="30"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="19"/>
@@ -1546,51 +1550,53 @@
       <c r="P20" s="13"/>
       <c r="Q20" s="13"/>
     </row>
     <row r="21" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="49">
         <v>2026</v>
       </c>
       <c r="B21" s="32">
         <v>3918.33</v>
       </c>
       <c r="C21" s="61">
         <v>7910.03</v>
       </c>
       <c r="D21" s="19">
         <v>12321.45</v>
       </c>
       <c r="E21" s="19">
         <v>17324.8</v>
       </c>
       <c r="F21" s="62">
         <v>21712.720000000001</v>
       </c>
       <c r="G21" s="19">
         <v>25820.21</v>
       </c>
-      <c r="H21" s="30"/>
+      <c r="H21" s="62">
+        <v>29551.85</v>
+      </c>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="19"/>
       <c r="O21" s="13"/>
       <c r="P21" s="13"/>
       <c r="Q21" s="13"/>
     </row>
     <row r="22" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="30"/>
       <c r="I22" s="19"/>
       <c r="J22" s="19"/>
       <c r="K22" s="19"/>
       <c r="L22" s="19"/>
@@ -1768,95 +1774,97 @@
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
     </row>
     <row r="27" spans="1:17" s="64" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="50">
         <v>2026</v>
       </c>
       <c r="B27" s="34">
         <v>106.74</v>
       </c>
       <c r="C27" s="35">
         <v>200.09</v>
       </c>
       <c r="D27" s="35">
         <v>309.89999999999998</v>
       </c>
       <c r="E27" s="35">
         <v>415.23</v>
       </c>
       <c r="F27" s="35">
         <v>524.91</v>
       </c>
       <c r="G27" s="35">
         <v>647.25</v>
       </c>
-      <c r="H27" s="42"/>
+      <c r="H27" s="62">
+        <v>29551.85</v>
+      </c>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="35"/>
       <c r="N27" s="48"/>
       <c r="O27" s="48"/>
       <c r="P27" s="48"/>
       <c r="Q27" s="48"/>
     </row>
     <row r="28" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="66" t="s">
+      <c r="A28" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="66"/>
-[...10 lines deleted...]
-      <c r="M28" s="66"/>
+      <c r="B28" s="70"/>
+      <c r="C28" s="70"/>
+      <c r="D28" s="70"/>
+      <c r="E28" s="70"/>
+      <c r="F28" s="70"/>
+      <c r="G28" s="70"/>
+      <c r="H28" s="70"/>
+      <c r="I28" s="70"/>
+      <c r="J28" s="70"/>
+      <c r="K28" s="70"/>
+      <c r="L28" s="70"/>
+      <c r="M28" s="70"/>
       <c r="N28" s="11"/>
     </row>
     <row r="29" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A29" s="65" t="s">
+      <c r="A29" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="65"/>
-[...10 lines deleted...]
-      <c r="M29" s="65"/>
+      <c r="B29" s="69"/>
+      <c r="C29" s="69"/>
+      <c r="D29" s="69"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="69"/>
+      <c r="H29" s="69"/>
+      <c r="I29" s="69"/>
+      <c r="J29" s="69"/>
+      <c r="K29" s="69"/>
+      <c r="L29" s="69"/>
+      <c r="M29" s="69"/>
     </row>
     <row r="30" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="5"/>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="10"/>
       <c r="B31" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C31" s="26" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="26" t="s">
@@ -2071,51 +2079,53 @@
         <v>18929.68</v>
       </c>
     </row>
     <row r="37" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="18">
         <v>2026</v>
       </c>
       <c r="B37" s="19">
         <v>1593.52</v>
       </c>
       <c r="C37" s="19">
         <v>2728.24</v>
       </c>
       <c r="D37" s="19">
         <v>3981.09</v>
       </c>
       <c r="E37" s="19">
         <v>4769.99</v>
       </c>
       <c r="F37" s="62">
         <v>6001.49</v>
       </c>
       <c r="G37" s="19">
         <v>7193.48</v>
       </c>
-      <c r="H37" s="30"/>
+      <c r="H37" s="62">
+        <v>8428.26</v>
+      </c>
       <c r="I37" s="19"/>
       <c r="J37" s="51"/>
       <c r="K37" s="19"/>
       <c r="L37" s="19"/>
       <c r="M37" s="19"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="30"/>
       <c r="I38" s="19"/>
       <c r="J38" s="19"/>
       <c r="K38" s="19"/>
       <c r="L38" s="19"/>
       <c r="M38" s="30"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="4">
@@ -2281,51 +2291,53 @@
         <v>16221.1</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="18">
         <v>2026</v>
       </c>
       <c r="B43" s="19">
         <v>1442.53</v>
       </c>
       <c r="C43" s="19">
         <v>2542.8200000000002</v>
       </c>
       <c r="D43" s="19">
         <v>3769.09</v>
       </c>
       <c r="E43" s="19">
         <v>4628.74</v>
       </c>
       <c r="F43" s="19">
         <v>5803.56</v>
       </c>
       <c r="G43" s="19">
         <v>6901.52</v>
       </c>
-      <c r="H43" s="30"/>
+      <c r="H43" s="30">
+        <v>8010.4</v>
+      </c>
       <c r="I43" s="19"/>
       <c r="J43" s="19"/>
       <c r="K43" s="19"/>
       <c r="L43" s="19"/>
       <c r="M43" s="19"/>
     </row>
     <row r="44" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A44" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B44" s="19"/>
       <c r="C44" s="19"/>
       <c r="D44" s="19"/>
       <c r="E44" s="19"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="30"/>
       <c r="I44" s="19"/>
       <c r="J44" s="19"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="4">
@@ -2491,51 +2503,53 @@
         <v>1023.02</v>
       </c>
     </row>
     <row r="49" spans="1:17" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="18">
         <v>2026</v>
       </c>
       <c r="B49" s="30">
         <v>88.49</v>
       </c>
       <c r="C49" s="19">
         <v>163.06</v>
       </c>
       <c r="D49" s="19">
         <v>209.37</v>
       </c>
       <c r="E49" s="19">
         <v>317.27999999999997</v>
       </c>
       <c r="F49" s="62">
         <v>396.81</v>
       </c>
       <c r="G49" s="19">
         <v>485.25</v>
       </c>
-      <c r="H49" s="30"/>
+      <c r="H49" s="62">
+        <v>587.77</v>
+      </c>
       <c r="I49" s="19"/>
       <c r="J49" s="19"/>
       <c r="K49" s="19"/>
       <c r="L49" s="19"/>
       <c r="M49" s="19"/>
     </row>
     <row r="50" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A50" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="30"/>
       <c r="C50" s="30"/>
       <c r="D50" s="30"/>
       <c r="E50" s="19"/>
       <c r="F50" s="19"/>
       <c r="G50" s="19"/>
       <c r="H50" s="30"/>
       <c r="I50" s="19"/>
       <c r="J50" s="19"/>
       <c r="K50" s="19"/>
       <c r="L50" s="19"/>
       <c r="M50" s="19"/>
     </row>
     <row r="51" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A51" s="4">
@@ -2701,83 +2715,85 @@
         <v>740.91</v>
       </c>
     </row>
     <row r="55" spans="1:17" s="48" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="20">
         <v>2026</v>
       </c>
       <c r="B55" s="42">
         <v>61.62</v>
       </c>
       <c r="C55" s="35">
         <v>110.52</v>
       </c>
       <c r="D55" s="35">
         <v>148.53</v>
       </c>
       <c r="E55" s="35">
         <v>227.01</v>
       </c>
       <c r="F55" s="35">
         <v>288.77999999999997</v>
       </c>
       <c r="G55" s="35">
         <v>360.62</v>
       </c>
-      <c r="H55" s="42"/>
+      <c r="H55" s="42">
+        <v>442.5</v>
+      </c>
       <c r="I55" s="35"/>
       <c r="J55" s="35"/>
       <c r="K55" s="35"/>
       <c r="L55" s="35"/>
       <c r="M55" s="35"/>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B56" s="24"/>
       <c r="C56" s="24"/>
       <c r="D56" s="36"/>
       <c r="F56" s="24"/>
       <c r="G56" s="24"/>
       <c r="I56" s="24"/>
       <c r="J56" s="24"/>
       <c r="M56" s="24"/>
     </row>
     <row r="57" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A57" s="65" t="s">
+      <c r="A57" s="69" t="s">
         <v>23</v>
       </c>
-      <c r="B57" s="65"/>
-[...10 lines deleted...]
-      <c r="M57" s="65"/>
+      <c r="B57" s="69"/>
+      <c r="C57" s="69"/>
+      <c r="D57" s="69"/>
+      <c r="E57" s="69"/>
+      <c r="F57" s="69"/>
+      <c r="G57" s="69"/>
+      <c r="H57" s="69"/>
+      <c r="I57" s="69"/>
+      <c r="J57" s="69"/>
+      <c r="K57" s="69"/>
+      <c r="L57" s="69"/>
+      <c r="M57" s="69"/>
     </row>
     <row r="58" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="5"/>
       <c r="B58" s="24"/>
       <c r="C58" s="24"/>
       <c r="D58" s="24"/>
       <c r="E58" s="24"/>
       <c r="F58" s="24"/>
       <c r="G58" s="24"/>
       <c r="H58" s="24"/>
       <c r="I58" s="24"/>
       <c r="J58" s="24"/>
       <c r="K58" s="24"/>
       <c r="L58" s="24"/>
       <c r="M58" s="24"/>
     </row>
     <row r="59" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A59" s="10"/>
       <c r="B59" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C59" s="26" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="26" t="s">
@@ -3000,51 +3016,53 @@
       <c r="P64" s="13"/>
       <c r="Q64" s="13"/>
     </row>
     <row r="65" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="18">
         <v>2026</v>
       </c>
       <c r="B65" s="30">
         <v>5536.36</v>
       </c>
       <c r="C65" s="30">
         <v>11242.67</v>
       </c>
       <c r="D65" s="30">
         <v>16807.189999999999</v>
       </c>
       <c r="E65" s="30">
         <v>22292.37</v>
       </c>
       <c r="F65" s="62">
         <v>27791.98</v>
       </c>
       <c r="G65" s="30">
         <v>33371.15</v>
       </c>
-      <c r="H65" s="30"/>
+      <c r="H65" s="61">
+        <v>40378.15</v>
+      </c>
       <c r="I65" s="19"/>
       <c r="J65" s="51"/>
       <c r="K65" s="37"/>
       <c r="L65" s="19"/>
       <c r="M65" s="30"/>
       <c r="N65" s="13"/>
       <c r="O65" s="13"/>
       <c r="P65" s="13"/>
       <c r="Q65" s="13"/>
     </row>
     <row r="66" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A66" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B66" s="19"/>
       <c r="C66" s="19"/>
       <c r="D66" s="19"/>
       <c r="E66" s="19"/>
       <c r="F66" s="29" t="s">
         <v>34</v>
       </c>
       <c r="G66" s="19"/>
       <c r="H66" s="30"/>
       <c r="I66" s="19"/>
       <c r="J66" s="19"/>
@@ -3224,51 +3242,53 @@
       <c r="P70" s="13"/>
       <c r="Q70" s="13"/>
     </row>
     <row r="71" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="18">
         <v>2026</v>
       </c>
       <c r="B71" s="30">
         <v>46.69</v>
       </c>
       <c r="C71" s="30">
         <v>102.96</v>
       </c>
       <c r="D71" s="30">
         <v>146.88</v>
       </c>
       <c r="E71" s="30">
         <v>211.22</v>
       </c>
       <c r="F71" s="30">
         <v>273.33999999999997</v>
       </c>
       <c r="G71" s="30">
         <v>339.62</v>
       </c>
-      <c r="H71" s="30"/>
+      <c r="H71" s="30">
+        <v>443.7</v>
+      </c>
       <c r="I71" s="30"/>
       <c r="J71" s="30"/>
       <c r="K71" s="30"/>
       <c r="L71" s="30"/>
       <c r="M71" s="30"/>
       <c r="N71" s="13"/>
       <c r="O71" s="13"/>
       <c r="P71" s="13"/>
       <c r="Q71" s="13"/>
     </row>
     <row r="72" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A72" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B72" s="21"/>
       <c r="C72" s="19"/>
       <c r="D72" s="31"/>
       <c r="E72" s="31"/>
       <c r="F72" s="19"/>
       <c r="G72" s="19"/>
       <c r="H72" s="30"/>
       <c r="I72" s="19"/>
       <c r="J72" s="19"/>
       <c r="K72" s="19"/>
       <c r="L72" s="19"/>
@@ -3921,134 +3941,140 @@
       <c r="L93" s="19"/>
       <c r="M93" s="30"/>
     </row>
     <row r="94" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B94" s="39">
         <v>3818.97</v>
       </c>
       <c r="C94" s="62">
         <v>7756.73</v>
       </c>
       <c r="D94" s="39">
         <v>12044.47</v>
       </c>
       <c r="E94" s="32">
         <v>16967.169999999998</v>
       </c>
       <c r="F94" s="62">
         <v>21263.52</v>
       </c>
       <c r="G94" s="61">
         <v>25262.45</v>
       </c>
-      <c r="H94" s="39"/>
+      <c r="H94" s="61">
+        <v>28866.76</v>
+      </c>
       <c r="I94" s="39"/>
       <c r="J94" s="51"/>
       <c r="K94" s="39"/>
       <c r="L94" s="19"/>
       <c r="M94" s="30"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B95" s="39"/>
       <c r="C95" s="63" t="s">
         <v>36</v>
       </c>
       <c r="D95" s="39"/>
       <c r="E95" s="32" t="s">
         <v>36</v>
       </c>
       <c r="F95" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="G95" s="67" t="s">
+      <c r="G95" s="65" t="s">
         <v>36</v>
       </c>
       <c r="H95" s="39"/>
       <c r="I95" s="39"/>
       <c r="J95" s="51"/>
       <c r="K95" s="39"/>
       <c r="L95" s="19"/>
       <c r="M95" s="30"/>
     </row>
     <row r="96" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A96" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="39">
         <v>3451.89</v>
       </c>
       <c r="C96" s="62">
         <v>7039.47</v>
       </c>
       <c r="D96" s="39">
         <v>10995.85</v>
       </c>
       <c r="E96" s="32">
         <v>15601.4</v>
       </c>
       <c r="F96" s="62">
         <v>19809.240000000002</v>
       </c>
       <c r="G96" s="61">
         <v>23724.54</v>
       </c>
-      <c r="H96" s="39"/>
+      <c r="H96" s="61">
+        <v>27248.16</v>
+      </c>
       <c r="I96" s="39"/>
       <c r="J96" s="51"/>
       <c r="K96" s="39"/>
       <c r="L96" s="19"/>
       <c r="M96" s="30"/>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A97" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B97" s="39">
         <v>367.08</v>
       </c>
       <c r="C97" s="62">
         <v>717.26</v>
       </c>
       <c r="D97" s="39">
         <v>1048.6199999999999</v>
       </c>
       <c r="E97" s="32">
         <v>1365.77</v>
       </c>
       <c r="F97" s="62">
         <v>1454.27</v>
       </c>
       <c r="G97" s="61">
         <v>1537.91</v>
       </c>
-      <c r="H97" s="39"/>
+      <c r="H97" s="61">
+        <v>1618.6</v>
+      </c>
       <c r="I97" s="39"/>
       <c r="J97" s="51"/>
       <c r="K97" s="39"/>
       <c r="L97" s="19"/>
       <c r="M97" s="30"/>
     </row>
     <row r="98" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B98" s="24"/>
       <c r="C98" s="19"/>
       <c r="D98" s="31"/>
       <c r="E98" s="31"/>
       <c r="F98" s="19"/>
       <c r="G98" s="19"/>
       <c r="H98" s="30"/>
       <c r="I98" s="19"/>
       <c r="J98" s="19"/>
       <c r="K98" s="19"/>
       <c r="L98" s="19"/>
       <c r="M98" s="19"/>
       <c r="N98" s="11"/>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.2">
@@ -4696,177 +4722,183 @@
       <c r="L119" s="31"/>
       <c r="M119" s="31"/>
     </row>
     <row r="120" spans="1:14" s="17" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A120" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B120" s="29">
         <v>35.79</v>
       </c>
       <c r="C120" s="29">
         <v>72.430000000000007</v>
       </c>
       <c r="D120" s="29">
         <v>111.48</v>
       </c>
       <c r="E120" s="31">
         <v>155.1</v>
       </c>
       <c r="F120" s="31">
         <v>193.74</v>
       </c>
       <c r="G120" s="31">
         <v>230.75</v>
       </c>
-      <c r="H120" s="29"/>
+      <c r="H120" s="29">
+        <v>264.7</v>
+      </c>
       <c r="I120" s="31"/>
       <c r="J120" s="31"/>
       <c r="K120" s="31"/>
       <c r="L120" s="31"/>
       <c r="M120" s="31"/>
     </row>
     <row r="121" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A121" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B121" s="29"/>
       <c r="C121" s="29"/>
       <c r="D121" s="29"/>
       <c r="E121" s="31"/>
       <c r="F121" s="31"/>
       <c r="G121" s="31"/>
       <c r="H121" s="29"/>
       <c r="I121" s="31"/>
       <c r="J121" s="31"/>
       <c r="K121" s="31"/>
       <c r="L121" s="31"/>
       <c r="M121" s="31"/>
     </row>
     <row r="122" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A122" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="29">
         <v>31.96</v>
       </c>
       <c r="C122" s="29">
         <v>64.92</v>
       </c>
       <c r="D122" s="29">
         <v>100.54</v>
       </c>
       <c r="E122" s="31">
         <v>140.91</v>
       </c>
       <c r="F122" s="31">
         <v>178.39</v>
       </c>
       <c r="G122" s="31">
         <v>214.25</v>
       </c>
-      <c r="H122" s="29"/>
+      <c r="H122" s="29">
+        <v>247.1</v>
+      </c>
       <c r="I122" s="31"/>
       <c r="J122" s="31"/>
       <c r="K122" s="31"/>
       <c r="L122" s="31"/>
       <c r="M122" s="31"/>
     </row>
     <row r="123" spans="1:14" s="17" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A123" s="70" t="s">
+      <c r="A123" s="68" t="s">
         <v>7</v>
       </c>
       <c r="B123" s="42">
         <v>3.82</v>
       </c>
       <c r="C123" s="42">
         <v>7.51</v>
       </c>
       <c r="D123" s="42">
         <v>10.94</v>
       </c>
       <c r="E123" s="35">
         <v>14.19</v>
       </c>
       <c r="F123" s="35">
         <v>15.36</v>
       </c>
       <c r="G123" s="31">
         <v>16.5</v>
       </c>
-      <c r="H123" s="42"/>
+      <c r="H123" s="29">
+        <v>17.600000000000001</v>
+      </c>
       <c r="I123" s="35"/>
       <c r="J123" s="35"/>
       <c r="K123" s="35"/>
       <c r="L123" s="35"/>
       <c r="M123" s="35"/>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A124" s="66" t="s">
+      <c r="A124" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="B124" s="66"/>
-[...10 lines deleted...]
-      <c r="M124" s="66"/>
+      <c r="B124" s="70"/>
+      <c r="C124" s="70"/>
+      <c r="D124" s="70"/>
+      <c r="E124" s="70"/>
+      <c r="F124" s="70"/>
+      <c r="G124" s="70"/>
+      <c r="H124" s="70"/>
+      <c r="I124" s="70"/>
+      <c r="J124" s="70"/>
+      <c r="K124" s="70"/>
+      <c r="L124" s="70"/>
+      <c r="M124" s="70"/>
     </row>
     <row r="125" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="7"/>
       <c r="B125" s="36"/>
       <c r="C125" s="24"/>
       <c r="D125" s="24"/>
       <c r="F125" s="24"/>
       <c r="G125" s="24"/>
       <c r="I125" s="24"/>
       <c r="J125" s="24"/>
       <c r="M125" s="24"/>
       <c r="N125" s="11"/>
     </row>
     <row r="126" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A126" s="65" t="s">
+      <c r="A126" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="B126" s="65"/>
-[...10 lines deleted...]
-      <c r="M126" s="65"/>
+      <c r="B126" s="69"/>
+      <c r="C126" s="69"/>
+      <c r="D126" s="69"/>
+      <c r="E126" s="69"/>
+      <c r="F126" s="69"/>
+      <c r="G126" s="69"/>
+      <c r="H126" s="69"/>
+      <c r="I126" s="69"/>
+      <c r="J126" s="69"/>
+      <c r="K126" s="69"/>
+      <c r="L126" s="69"/>
+      <c r="M126" s="69"/>
     </row>
     <row r="127" spans="1:14" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A127" s="5"/>
       <c r="B127" s="24"/>
       <c r="C127" s="24"/>
       <c r="D127" s="24"/>
       <c r="E127" s="24"/>
       <c r="F127" s="24"/>
       <c r="G127" s="24"/>
       <c r="H127" s="24"/>
       <c r="I127" s="24"/>
       <c r="J127" s="24"/>
       <c r="K127" s="24"/>
       <c r="L127" s="24"/>
       <c r="M127" s="24"/>
     </row>
     <row r="128" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A128" s="10"/>
       <c r="B128" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C128" s="26" t="s">
         <v>12</v>
       </c>
       <c r="D128" s="26" t="s">
@@ -5089,51 +5121,53 @@
       <c r="P133" s="13"/>
       <c r="Q133" s="13"/>
     </row>
     <row r="134" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A134" s="18">
         <v>2026</v>
       </c>
       <c r="B134" s="30">
         <v>1017.25</v>
       </c>
       <c r="C134" s="30">
         <v>1895.69</v>
       </c>
       <c r="D134" s="30">
         <v>2849.63</v>
       </c>
       <c r="E134" s="30">
         <v>3833.08</v>
       </c>
       <c r="F134" s="62">
         <v>4775.32</v>
       </c>
       <c r="G134" s="43">
         <v>5702.01</v>
       </c>
-      <c r="H134" s="51"/>
+      <c r="H134" s="61">
+        <v>6669.54</v>
+      </c>
       <c r="I134" s="30"/>
       <c r="J134" s="51"/>
       <c r="K134" s="37"/>
       <c r="L134" s="37"/>
       <c r="M134" s="19"/>
       <c r="N134" s="19"/>
       <c r="O134" s="13"/>
       <c r="P134" s="13"/>
       <c r="Q134" s="13"/>
     </row>
     <row r="135" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A135" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B135" s="19"/>
       <c r="C135" s="19"/>
       <c r="D135" s="19"/>
       <c r="E135" s="19"/>
       <c r="F135" s="19"/>
       <c r="G135" s="46"/>
       <c r="H135" s="30"/>
       <c r="I135" s="19"/>
       <c r="J135" s="19"/>
       <c r="K135" s="19"/>
       <c r="L135" s="19"/>
@@ -5290,123 +5324,125 @@
       </c>
       <c r="H139" s="44">
         <v>1140.44</v>
       </c>
       <c r="I139" s="31">
         <v>1308.49</v>
       </c>
       <c r="J139" s="31">
         <v>1474.64</v>
       </c>
       <c r="K139" s="31">
         <v>1643.38</v>
       </c>
       <c r="L139" s="31">
         <v>1804.38</v>
       </c>
       <c r="M139" s="29">
         <v>1990.95</v>
       </c>
       <c r="N139" s="13"/>
       <c r="O139" s="13"/>
       <c r="P139" s="13"/>
       <c r="Q139" s="13"/>
     </row>
     <row r="140" spans="1:17" s="64" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="69">
+      <c r="A140" s="67">
         <v>2026</v>
       </c>
       <c r="B140" s="35">
         <v>203.57</v>
       </c>
       <c r="C140" s="35">
         <v>379.36</v>
       </c>
       <c r="D140" s="35">
         <v>570.26</v>
       </c>
       <c r="E140" s="35">
         <v>767.07</v>
       </c>
       <c r="F140" s="35">
         <v>955.63</v>
       </c>
       <c r="G140" s="35">
         <v>1141.08</v>
       </c>
-      <c r="H140" s="45"/>
+      <c r="H140" s="45">
+        <v>1334.7</v>
+      </c>
       <c r="I140" s="35"/>
       <c r="J140" s="35"/>
       <c r="K140" s="35"/>
       <c r="L140" s="35"/>
       <c r="M140" s="42"/>
       <c r="N140" s="48"/>
       <c r="O140" s="48"/>
       <c r="P140" s="48"/>
       <c r="Q140" s="48"/>
     </row>
     <row r="141" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A141" s="17"/>
       <c r="B141" s="31"/>
       <c r="C141" s="31"/>
       <c r="D141" s="31"/>
       <c r="E141" s="31"/>
       <c r="F141" s="31"/>
       <c r="G141" s="31"/>
       <c r="H141" s="44"/>
       <c r="I141" s="31"/>
       <c r="J141" s="31"/>
       <c r="K141" s="31"/>
       <c r="L141" s="31"/>
       <c r="M141" s="29"/>
     </row>
     <row r="142" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B142" s="24"/>
       <c r="C142" s="24"/>
       <c r="D142" s="24"/>
       <c r="F142" s="24"/>
       <c r="G142" s="24"/>
       <c r="I142" s="24"/>
       <c r="J142" s="24"/>
       <c r="M142" s="36"/>
     </row>
     <row r="143" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A143" s="65" t="s">
+      <c r="A143" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="B143" s="65"/>
-[...10 lines deleted...]
-      <c r="M143" s="65"/>
+      <c r="B143" s="69"/>
+      <c r="C143" s="69"/>
+      <c r="D143" s="69"/>
+      <c r="E143" s="69"/>
+      <c r="F143" s="69"/>
+      <c r="G143" s="69"/>
+      <c r="H143" s="69"/>
+      <c r="I143" s="69"/>
+      <c r="J143" s="69"/>
+      <c r="K143" s="69"/>
+      <c r="L143" s="69"/>
+      <c r="M143" s="69"/>
     </row>
     <row r="144" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A144" s="9"/>
       <c r="B144" s="24"/>
       <c r="C144" s="24"/>
       <c r="D144" s="24"/>
       <c r="E144" s="24"/>
       <c r="F144" s="24"/>
       <c r="G144" s="24"/>
       <c r="H144" s="24"/>
       <c r="I144" s="24"/>
       <c r="J144" s="24"/>
       <c r="K144" s="24"/>
       <c r="L144" s="24"/>
       <c r="M144" s="24"/>
     </row>
     <row r="145" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A145" s="10"/>
       <c r="B145" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C145" s="26" t="s">
         <v>12</v>
       </c>
       <c r="D145" s="26" t="s">
@@ -5621,80 +5657,80 @@
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A151" s="4">
         <v>2026</v>
       </c>
       <c r="B151" s="30">
         <v>0</v>
       </c>
       <c r="C151" s="30">
         <v>0</v>
       </c>
       <c r="D151" s="30">
         <v>0</v>
       </c>
       <c r="E151" s="30">
         <v>0</v>
       </c>
       <c r="F151" s="30">
         <v>0</v>
       </c>
       <c r="G151" s="30">
         <v>0</v>
       </c>
-      <c r="H151" s="30" t="s">
-        <v>1</v>
+      <c r="H151" s="30">
+        <v>0</v>
       </c>
       <c r="I151" s="30" t="s">
         <v>1</v>
       </c>
       <c r="J151" s="30" t="s">
         <v>1</v>
       </c>
       <c r="K151" s="30" t="s">
         <v>1</v>
       </c>
       <c r="L151" s="30" t="s">
         <v>1</v>
       </c>
       <c r="M151" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A152" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B152" s="19"/>
       <c r="C152" s="19"/>
       <c r="D152" s="19"/>
       <c r="E152" s="19"/>
       <c r="F152" s="19"/>
       <c r="G152" s="19"/>
-      <c r="H152" s="19"/>
+      <c r="H152" s="30"/>
       <c r="I152" s="19"/>
       <c r="J152" s="19"/>
       <c r="K152" s="19"/>
       <c r="L152" s="19"/>
       <c r="M152" s="19"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A153" s="4">
         <v>2022</v>
       </c>
       <c r="B153" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C153" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D153" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E153" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F153" s="30" t="s">
         <v>1</v>
       </c>
@@ -5843,80 +5879,80 @@
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A157" s="4">
         <v>2026</v>
       </c>
       <c r="B157" s="30">
         <v>0</v>
       </c>
       <c r="C157" s="30">
         <v>0</v>
       </c>
       <c r="D157" s="30">
         <v>0</v>
       </c>
       <c r="E157" s="30">
         <v>0</v>
       </c>
       <c r="F157" s="30">
         <v>0</v>
       </c>
       <c r="G157" s="30">
         <v>0</v>
       </c>
-      <c r="H157" s="30" t="s">
-        <v>1</v>
+      <c r="H157" s="30">
+        <v>0</v>
       </c>
       <c r="I157" s="30" t="s">
         <v>1</v>
       </c>
       <c r="J157" s="30" t="s">
         <v>1</v>
       </c>
       <c r="K157" s="30" t="s">
         <v>1</v>
       </c>
       <c r="L157" s="30" t="s">
         <v>1</v>
       </c>
       <c r="M157" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A158" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B158" s="19"/>
       <c r="C158" s="19"/>
       <c r="D158" s="19"/>
       <c r="E158" s="19"/>
       <c r="F158" s="19"/>
       <c r="G158" s="19"/>
-      <c r="H158" s="19"/>
+      <c r="H158" s="30"/>
       <c r="I158" s="19"/>
       <c r="J158" s="19"/>
       <c r="K158" s="19"/>
       <c r="L158" s="19"/>
       <c r="M158" s="19"/>
     </row>
     <row r="159" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A159" s="4">
         <v>2022</v>
       </c>
       <c r="B159" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C159" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D159" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E159" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F159" s="30" t="s">
         <v>1</v>
       </c>
@@ -5983,141 +6019,143 @@
         <v>139.81</v>
       </c>
     </row>
     <row r="161" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A161" s="18">
         <v>2024</v>
       </c>
       <c r="B161" s="30">
         <v>10.9</v>
       </c>
       <c r="C161" s="30">
         <v>16.8</v>
       </c>
       <c r="D161" s="30">
         <v>27.2</v>
       </c>
       <c r="E161" s="30">
         <v>35.299999999999997</v>
       </c>
       <c r="F161" s="19">
         <v>45.8</v>
       </c>
       <c r="G161" s="30">
         <v>57.8</v>
       </c>
-      <c r="H161" s="51">
+      <c r="H161" s="61">
         <v>71.489999999999995</v>
       </c>
       <c r="I161" s="30">
         <v>85.31</v>
       </c>
       <c r="J161" s="19">
         <v>96.43</v>
       </c>
       <c r="K161" s="19">
         <v>106.83</v>
       </c>
       <c r="L161" s="19">
         <v>116.51</v>
       </c>
       <c r="M161" s="30">
         <v>126.35</v>
       </c>
       <c r="N161" s="13"/>
       <c r="O161" s="13"/>
       <c r="P161" s="13"/>
       <c r="Q161" s="13"/>
     </row>
     <row r="162" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A162" s="18">
         <v>2025</v>
       </c>
       <c r="B162" s="30">
         <v>4.8</v>
       </c>
       <c r="C162" s="30">
         <v>9.16</v>
       </c>
       <c r="D162" s="30">
         <v>14.21</v>
       </c>
       <c r="E162" s="30">
         <v>19.16</v>
       </c>
       <c r="F162" s="19">
         <v>24.98</v>
       </c>
       <c r="G162" s="30">
         <v>33.17</v>
       </c>
-      <c r="H162" s="51">
+      <c r="H162" s="61">
         <v>42.54</v>
       </c>
       <c r="I162" s="30">
         <v>51.42</v>
       </c>
       <c r="J162" s="51">
         <v>56.77</v>
       </c>
       <c r="K162" s="19">
         <v>61.74</v>
       </c>
       <c r="L162" s="19">
         <v>66.48</v>
       </c>
       <c r="M162" s="30">
         <v>71.12</v>
       </c>
       <c r="N162" s="13"/>
       <c r="O162" s="13"/>
       <c r="P162" s="13"/>
       <c r="Q162" s="13"/>
     </row>
     <row r="163" spans="1:17" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A163" s="18">
         <v>2026</v>
       </c>
       <c r="B163" s="30">
         <v>10.87</v>
       </c>
       <c r="C163" s="30">
         <v>20.239999999999998</v>
       </c>
       <c r="D163" s="30">
         <v>30.4</v>
       </c>
       <c r="E163" s="30">
         <v>10.35</v>
       </c>
       <c r="F163" s="19">
         <v>52.23</v>
       </c>
       <c r="G163" s="30">
         <v>69.69</v>
       </c>
-      <c r="H163" s="51"/>
+      <c r="H163" s="61">
+        <v>90.84</v>
+      </c>
       <c r="I163" s="30"/>
       <c r="J163" s="51"/>
       <c r="K163" s="19"/>
       <c r="L163" s="19"/>
       <c r="M163" s="30"/>
       <c r="N163" s="13"/>
       <c r="O163" s="13"/>
       <c r="P163" s="13"/>
       <c r="Q163" s="13"/>
     </row>
     <row r="164" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A164" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B164" s="19"/>
       <c r="C164" s="19"/>
       <c r="D164" s="19"/>
       <c r="E164" s="19"/>
       <c r="F164" s="19"/>
       <c r="G164" s="19"/>
       <c r="H164" s="30"/>
       <c r="I164" s="19"/>
       <c r="J164" s="19"/>
       <c r="K164" s="19"/>
       <c r="L164" s="19"/>
@@ -6299,87 +6337,89 @@
       <c r="P168" s="13"/>
       <c r="Q168" s="13"/>
     </row>
     <row r="169" spans="1:17" s="64" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A169" s="20">
         <v>2026</v>
       </c>
       <c r="B169" s="35">
         <v>9.34</v>
       </c>
       <c r="C169" s="35">
         <v>17.14</v>
       </c>
       <c r="D169" s="35">
         <v>25.33</v>
       </c>
       <c r="E169" s="35">
         <v>33.119999999999997</v>
       </c>
       <c r="F169" s="35">
         <v>42.39</v>
       </c>
       <c r="G169" s="35">
         <v>55.85</v>
       </c>
-      <c r="H169" s="42"/>
+      <c r="H169" s="42">
+        <v>72.2</v>
+      </c>
       <c r="I169" s="35"/>
       <c r="J169" s="35"/>
       <c r="K169" s="35"/>
       <c r="L169" s="35"/>
       <c r="M169" s="35"/>
       <c r="N169" s="48"/>
       <c r="O169" s="48"/>
       <c r="P169" s="48"/>
       <c r="Q169" s="48"/>
     </row>
     <row r="170" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B170" s="24"/>
       <c r="C170" s="24"/>
       <c r="D170" s="24"/>
       <c r="F170" s="24"/>
       <c r="G170" s="24"/>
       <c r="I170" s="24"/>
       <c r="J170" s="24"/>
       <c r="M170" s="24"/>
     </row>
     <row r="171" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A171" s="65" t="s">
+      <c r="A171" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="B171" s="65"/>
-[...10 lines deleted...]
-      <c r="M171" s="65"/>
+      <c r="B171" s="69"/>
+      <c r="C171" s="69"/>
+      <c r="D171" s="69"/>
+      <c r="E171" s="69"/>
+      <c r="F171" s="69"/>
+      <c r="G171" s="69"/>
+      <c r="H171" s="69"/>
+      <c r="I171" s="69"/>
+      <c r="J171" s="69"/>
+      <c r="K171" s="69"/>
+      <c r="L171" s="69"/>
+      <c r="M171" s="69"/>
     </row>
     <row r="172" spans="1:17" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A172" s="5"/>
       <c r="B172" s="24"/>
       <c r="C172" s="24"/>
       <c r="D172" s="24"/>
       <c r="E172" s="24"/>
       <c r="F172" s="24"/>
       <c r="G172" s="24"/>
       <c r="H172" s="24"/>
       <c r="I172" s="24"/>
       <c r="J172" s="24"/>
       <c r="K172" s="24"/>
       <c r="L172" s="24"/>
       <c r="M172" s="24"/>
     </row>
     <row r="173" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A173" s="10"/>
       <c r="B173" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C173" s="26" t="s">
         <v>12</v>
       </c>
       <c r="D173" s="26" t="s">
@@ -6594,51 +6634,53 @@
         <v>0.96</v>
       </c>
     </row>
     <row r="179" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A179" s="4">
         <v>2026</v>
       </c>
       <c r="B179" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C179" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D179" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E179" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F179" s="30">
         <v>0.08</v>
       </c>
       <c r="G179" s="30">
         <v>0.15</v>
       </c>
-      <c r="H179" s="30"/>
+      <c r="H179" s="61">
+        <v>0.18</v>
+      </c>
       <c r="I179" s="19"/>
       <c r="J179" s="19"/>
       <c r="K179" s="19"/>
       <c r="L179" s="19"/>
       <c r="M179" s="19"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A180" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B180" s="30"/>
       <c r="C180" s="30"/>
       <c r="D180" s="30"/>
       <c r="E180" s="30"/>
       <c r="F180" s="30" t="s">
         <v>1</v>
       </c>
       <c r="G180" s="30"/>
       <c r="H180" s="30"/>
       <c r="I180" s="19"/>
       <c r="J180" s="19"/>
       <c r="K180" s="19"/>
       <c r="L180" s="19"/>
       <c r="M180" s="19"/>
     </row>
@@ -6806,51 +6848,53 @@
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A185" s="4">
         <v>2026</v>
       </c>
       <c r="B185" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C185" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D185" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E185" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F185" s="30" t="s">
         <v>37</v>
       </c>
       <c r="G185" s="30">
         <v>0</v>
       </c>
-      <c r="H185" s="30"/>
+      <c r="H185" s="30">
+        <v>0</v>
+      </c>
       <c r="I185" s="19"/>
       <c r="J185" s="19"/>
       <c r="K185" s="30"/>
       <c r="L185" s="19"/>
       <c r="M185" s="19"/>
     </row>
     <row r="186" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A186" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B186" s="30"/>
       <c r="C186" s="30"/>
       <c r="D186" s="30"/>
       <c r="E186" s="30"/>
       <c r="F186" s="30" t="s">
         <v>1</v>
       </c>
       <c r="G186" s="19"/>
       <c r="H186" s="30"/>
       <c r="I186" s="19"/>
       <c r="J186" s="19"/>
       <c r="K186" s="19"/>
       <c r="L186" s="19"/>
       <c r="M186" s="19"/>
     </row>
@@ -7016,51 +7060,53 @@
         <v>10.51</v>
       </c>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A191" s="4">
         <v>2026</v>
       </c>
       <c r="B191" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C191" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D191" s="30" t="s">
         <v>1</v>
       </c>
       <c r="E191" s="30" t="s">
         <v>1</v>
       </c>
       <c r="F191" s="30">
         <v>0.16</v>
       </c>
       <c r="G191" s="19">
         <v>2.82</v>
       </c>
-      <c r="H191" s="51"/>
+      <c r="H191" s="61">
+        <v>6.48</v>
+      </c>
       <c r="I191" s="19"/>
       <c r="J191" s="19"/>
       <c r="K191" s="19"/>
       <c r="L191" s="19"/>
       <c r="M191" s="19"/>
     </row>
     <row r="192" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A192" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B192" s="30"/>
       <c r="C192" s="30"/>
       <c r="D192" s="30"/>
       <c r="E192" s="30"/>
       <c r="F192" s="30" t="s">
         <v>1</v>
       </c>
       <c r="G192" s="19"/>
       <c r="H192" s="30"/>
       <c r="I192" s="19"/>
       <c r="J192" s="19"/>
       <c r="K192" s="19"/>
       <c r="L192" s="19"/>
       <c r="M192" s="19"/>
     </row>
@@ -7207,72 +7253,74 @@
         <v>1</v>
       </c>
       <c r="G196" s="31">
         <v>0.02</v>
       </c>
       <c r="H196" s="29">
         <v>0.06</v>
       </c>
       <c r="I196" s="31">
         <v>0.08</v>
       </c>
       <c r="J196" s="31">
         <v>0.09</v>
       </c>
       <c r="K196" s="31">
         <v>0.09</v>
       </c>
       <c r="L196" s="31">
         <v>0.09</v>
       </c>
       <c r="M196" s="31">
         <v>0.09</v>
       </c>
     </row>
     <row r="197" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A197" s="68">
+      <c r="A197" s="66">
         <v>2026</v>
       </c>
       <c r="B197" s="56" t="s">
         <v>1</v>
       </c>
       <c r="C197" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D197" s="56" t="s">
         <v>1</v>
       </c>
       <c r="E197" s="56" t="s">
         <v>1</v>
       </c>
       <c r="F197" s="57">
         <v>0</v>
       </c>
       <c r="G197" s="57">
         <v>0</v>
       </c>
-      <c r="H197" s="56"/>
+      <c r="H197" s="30">
+        <v>0</v>
+      </c>
       <c r="I197" s="58"/>
       <c r="J197" s="58"/>
       <c r="K197" s="60"/>
       <c r="L197" s="60"/>
       <c r="M197" s="58"/>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B198" s="24"/>
       <c r="C198" s="24"/>
       <c r="D198" s="24"/>
       <c r="F198" s="24"/>
       <c r="G198" s="24"/>
       <c r="I198" s="24"/>
       <c r="J198" s="24"/>
       <c r="M198" s="24"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B199" s="24"/>
       <c r="C199" s="24"/>
       <c r="D199" s="24"/>
       <c r="F199" s="24"/>
       <c r="G199" s="24"/>
       <c r="I199" s="24"/>
       <c r="J199" s="24"/>
       <c r="M199" s="24"/>