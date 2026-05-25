--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14475" yWindow="6000" windowWidth="14520" windowHeight="6000"/>
   </bookViews>
   <sheets>
     <sheet name="ай" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="39">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
@@ -810,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N197"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F229" sqref="F229"/>
+      <selection activeCell="E198" sqref="E198"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="32" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="32" customWidth="1"/>
     <col min="4" max="4" width="10" style="5" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="32" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="32" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="32" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="71" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="71"/>
       <c r="C1" s="71"/>
       <c r="D1" s="71"/>
@@ -1077,51 +1077,53 @@
         <v>8965.7099999999991</v>
       </c>
       <c r="K8" s="4">
         <v>8163</v>
       </c>
       <c r="L8" s="2">
         <v>8117</v>
       </c>
       <c r="M8" s="2">
         <v>8299.6</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="55">
         <v>8147.14</v>
       </c>
       <c r="C9" s="67">
         <v>7719.47</v>
       </c>
       <c r="D9" s="69">
         <v>7771.29</v>
       </c>
-      <c r="E9" s="7"/>
+      <c r="E9" s="7">
+        <v>7675.88</v>
+      </c>
       <c r="F9" s="63"/>
       <c r="G9" s="4"/>
       <c r="H9" s="48"/>
       <c r="I9" s="63"/>
       <c r="J9" s="63"/>
       <c r="K9" s="4"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
     </row>
     <row r="10" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="54"/>
       <c r="C10" s="5"/>
       <c r="G10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="53" t="s">
@@ -1275,51 +1277,53 @@
         <v>1634.11</v>
       </c>
       <c r="K14" s="4">
         <v>1712.8</v>
       </c>
       <c r="L14" s="5">
         <v>1698.4</v>
       </c>
       <c r="M14" s="5">
         <v>2254.4</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="55">
         <v>1692.79</v>
       </c>
       <c r="C15" s="67">
         <v>1332.36</v>
       </c>
       <c r="D15" s="7">
         <v>1461.09</v>
       </c>
-      <c r="E15" s="7"/>
+      <c r="E15" s="7">
+        <v>1411.79</v>
+      </c>
       <c r="F15" s="7"/>
       <c r="G15" s="4"/>
       <c r="H15" s="49"/>
       <c r="I15" s="63"/>
       <c r="J15" s="63"/>
       <c r="K15" s="4"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="56"/>
       <c r="C16" s="5"/>
       <c r="G16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="53" t="s">
         <v>1</v>
@@ -1472,51 +1476,53 @@
         <v>5070.0600000000004</v>
       </c>
       <c r="K20" s="4">
         <v>5217.3</v>
       </c>
       <c r="L20" s="5">
         <v>4734.5</v>
       </c>
       <c r="M20" s="5">
         <v>4741.8</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="55">
         <v>3918.33</v>
       </c>
       <c r="C21" s="67">
         <v>4021.71</v>
       </c>
       <c r="D21" s="67">
         <v>4381.42</v>
       </c>
-      <c r="E21" s="7"/>
+      <c r="E21" s="7">
+        <v>5003.34</v>
+      </c>
       <c r="F21" s="7"/>
       <c r="G21" s="4"/>
       <c r="H21" s="49"/>
       <c r="I21" s="63"/>
       <c r="J21" s="63"/>
       <c r="K21" s="4"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="56"/>
       <c r="C22" s="5"/>
       <c r="G22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="53" t="s">
         <v>1</v>
@@ -1669,51 +1675,53 @@
         <v>102.9</v>
       </c>
       <c r="K26" s="38">
         <v>110.3</v>
       </c>
       <c r="L26" s="12">
         <v>103.2</v>
       </c>
       <c r="M26" s="12">
         <v>107.5</v>
       </c>
     </row>
     <row r="27" spans="1:14" s="52" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="58">
         <v>106.74</v>
       </c>
       <c r="C27" s="11">
         <v>93.4</v>
       </c>
       <c r="D27" s="11">
         <v>109.8</v>
       </c>
-      <c r="E27" s="11"/>
+      <c r="E27" s="11">
+        <v>105.3</v>
+      </c>
       <c r="F27" s="11"/>
       <c r="G27" s="39"/>
       <c r="H27" s="50"/>
       <c r="I27" s="64"/>
       <c r="J27" s="64"/>
       <c r="K27" s="39"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:14" s="26" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="73" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="73"/>
       <c r="C28" s="73"/>
       <c r="D28" s="73"/>
       <c r="E28" s="73"/>
       <c r="F28" s="73"/>
       <c r="G28" s="73"/>
       <c r="H28" s="73"/>
       <c r="I28" s="73"/>
       <c r="J28" s="73"/>
       <c r="K28" s="73"/>
       <c r="L28" s="73"/>
       <c r="M28" s="73"/>
@@ -1958,51 +1966,53 @@
         <v>1638.97</v>
       </c>
       <c r="K37" s="2">
         <v>1729.9</v>
       </c>
       <c r="L37" s="2">
         <v>1691.9</v>
       </c>
       <c r="M37" s="2">
         <v>1949.4</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="27">
         <v>2026</v>
       </c>
       <c r="B38" s="56">
         <v>1593.52</v>
       </c>
       <c r="C38" s="67">
         <v>1134.72</v>
       </c>
       <c r="D38" s="67">
         <v>1252.8399999999999</v>
       </c>
-      <c r="E38" s="7"/>
+      <c r="E38" s="7">
+        <v>1207.24</v>
+      </c>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="48"/>
       <c r="I38" s="63"/>
       <c r="J38" s="63"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="56"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
@@ -2162,51 +2172,53 @@
         <v>1370.57</v>
       </c>
       <c r="K43" s="2">
         <v>1471.9</v>
       </c>
       <c r="L43" s="2">
         <v>1464.2</v>
       </c>
       <c r="M43" s="2">
         <v>1996.6</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>2026</v>
       </c>
       <c r="B44" s="56">
         <v>1442.53</v>
       </c>
       <c r="C44" s="7">
         <v>1100.29</v>
       </c>
       <c r="D44" s="2">
         <v>1226.27</v>
       </c>
-      <c r="E44" s="2"/>
+      <c r="E44" s="2">
+        <v>1150.5999999999999</v>
+      </c>
       <c r="F44" s="7"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
     </row>
     <row r="45" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="56"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
@@ -2366,51 +2378,53 @@
         <v>70.17</v>
       </c>
       <c r="K49" s="2">
         <v>80.400000000000006</v>
       </c>
       <c r="L49" s="2">
         <v>77.400000000000006</v>
       </c>
       <c r="M49" s="2">
         <v>84.8</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>2026</v>
       </c>
       <c r="B50" s="53">
         <v>88.49</v>
       </c>
       <c r="C50" s="7">
         <v>74.569999999999993</v>
       </c>
       <c r="D50" s="2">
         <v>83.52</v>
       </c>
-      <c r="E50" s="2"/>
+      <c r="E50" s="2">
+        <v>70.7</v>
+      </c>
       <c r="F50" s="7"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
     </row>
     <row r="51" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B51" s="53"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
@@ -2570,51 +2584,53 @@
         <v>52.2</v>
       </c>
       <c r="K55" s="14">
         <v>59.2</v>
       </c>
       <c r="L55" s="14">
         <v>56.3</v>
       </c>
       <c r="M55" s="14">
         <v>60.3</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="17">
         <v>2026</v>
       </c>
       <c r="B56" s="60">
         <v>61.62</v>
       </c>
       <c r="C56" s="68">
         <v>48.9</v>
       </c>
       <c r="D56" s="68">
         <v>62.57</v>
       </c>
-      <c r="E56" s="8"/>
+      <c r="E56" s="68">
+        <v>53.9</v>
+      </c>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
     </row>
     <row r="57" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="G57" s="5"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="71" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="71"/>
       <c r="C58" s="71"/>
       <c r="D58" s="71"/>
       <c r="E58" s="71"/>
@@ -2839,51 +2855,53 @@
         <v>7136.8</v>
       </c>
       <c r="K65" s="7">
         <v>6240.2</v>
       </c>
       <c r="L65" s="7">
         <v>6142.8</v>
       </c>
       <c r="M65" s="7">
         <v>6137.4</v>
       </c>
     </row>
     <row r="66" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B66" s="53">
         <v>5536.36</v>
       </c>
       <c r="C66" s="67">
         <v>5706.31</v>
       </c>
       <c r="D66" s="7">
         <v>5564.52</v>
       </c>
-      <c r="E66" s="7"/>
+      <c r="E66" s="67">
+        <v>5485.18</v>
+      </c>
       <c r="F66" s="45"/>
       <c r="G66" s="7"/>
       <c r="H66" s="7"/>
       <c r="I66" s="63"/>
       <c r="J66" s="63"/>
       <c r="K66" s="7"/>
       <c r="L66" s="7"/>
       <c r="M66" s="7"/>
     </row>
     <row r="67" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B67" s="56"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
       <c r="L67" s="2"/>
       <c r="M67" s="2"/>
@@ -3043,51 +3061,53 @@
         <v>97.4</v>
       </c>
       <c r="K71" s="2">
         <v>72.2</v>
       </c>
       <c r="L71" s="7">
         <v>73.099999999999994</v>
       </c>
       <c r="M71" s="7">
         <v>71.2</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B72" s="53">
         <v>46.69</v>
       </c>
       <c r="C72" s="7">
         <v>56.3</v>
       </c>
       <c r="D72" s="7">
         <v>43.9</v>
       </c>
-      <c r="E72" s="2"/>
+      <c r="E72" s="2">
+        <v>64.3</v>
+      </c>
       <c r="F72" s="2"/>
       <c r="G72" s="7"/>
       <c r="H72" s="7"/>
       <c r="I72" s="2"/>
       <c r="J72" s="7"/>
       <c r="K72" s="2"/>
       <c r="L72" s="7"/>
       <c r="M72" s="7"/>
     </row>
     <row r="73" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B73" s="5"/>
       <c r="C73" s="2"/>
       <c r="D73" s="2"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2"/>
       <c r="M73" s="2"/>
@@ -3726,116 +3746,124 @@
       <c r="C94" s="7"/>
       <c r="D94" s="7"/>
       <c r="E94" s="7"/>
       <c r="F94" s="7"/>
       <c r="G94" s="7"/>
       <c r="H94" s="7"/>
       <c r="I94" s="7"/>
       <c r="J94" s="63"/>
       <c r="K94" s="7"/>
       <c r="L94" s="10"/>
       <c r="M94" s="10"/>
     </row>
     <row r="95" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B95" s="61">
         <v>3818.97</v>
       </c>
       <c r="C95" s="67">
         <v>3937.77</v>
       </c>
       <c r="D95" s="7">
         <v>4287.74</v>
       </c>
-      <c r="E95" s="7"/>
+      <c r="E95" s="7">
+        <v>4922.7</v>
+      </c>
       <c r="F95" s="7"/>
       <c r="G95" s="7"/>
       <c r="H95" s="7"/>
       <c r="I95" s="7"/>
       <c r="J95" s="63"/>
       <c r="K95" s="7"/>
       <c r="L95" s="10"/>
       <c r="M95" s="10"/>
     </row>
     <row r="96" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B96" s="61"/>
       <c r="C96" s="70" t="s">
         <v>35</v>
       </c>
       <c r="D96" s="7"/>
-      <c r="E96" s="7"/>
+      <c r="E96" s="7" t="s">
+        <v>35</v>
+      </c>
       <c r="F96" s="7"/>
       <c r="G96" s="7"/>
       <c r="H96" s="7"/>
       <c r="I96" s="7"/>
       <c r="J96" s="63"/>
       <c r="K96" s="7"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
     <row r="97" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="61">
         <v>3451.89</v>
       </c>
       <c r="C97" s="67">
         <v>3587.58</v>
       </c>
       <c r="D97" s="69">
         <v>3956.38</v>
       </c>
-      <c r="E97" s="7"/>
+      <c r="E97" s="7">
+        <v>4605.55</v>
+      </c>
       <c r="F97" s="7"/>
       <c r="G97" s="7"/>
       <c r="H97" s="7"/>
       <c r="I97" s="7"/>
       <c r="J97" s="63"/>
       <c r="K97" s="7"/>
       <c r="L97" s="10"/>
       <c r="M97" s="10"/>
     </row>
     <row r="98" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B98" s="61">
         <v>367.08</v>
       </c>
       <c r="C98" s="67">
         <v>350.18</v>
       </c>
       <c r="D98" s="67">
         <v>331.36</v>
       </c>
-      <c r="E98" s="7"/>
+      <c r="E98" s="7">
+        <v>317.14999999999998</v>
+      </c>
       <c r="F98" s="7"/>
       <c r="G98" s="7"/>
       <c r="H98" s="7"/>
       <c r="I98" s="7"/>
       <c r="J98" s="63"/>
       <c r="K98" s="7"/>
       <c r="L98" s="10"/>
       <c r="M98" s="10"/>
     </row>
     <row r="99" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B99" s="5"/>
       <c r="C99" s="7"/>
       <c r="D99" s="7"/>
       <c r="E99" s="7"/>
       <c r="F99" s="7"/>
       <c r="G99" s="7"/>
       <c r="I99" s="7"/>
       <c r="J99" s="7"/>
       <c r="K99" s="7"/>
       <c r="L99" s="7"/>
       <c r="M99" s="7"/>
     </row>
@@ -4487,114 +4515,120 @@
       <c r="C120" s="10"/>
       <c r="D120" s="10"/>
       <c r="E120" s="10"/>
       <c r="F120" s="10"/>
       <c r="G120" s="10"/>
       <c r="H120" s="10"/>
       <c r="I120" s="10"/>
       <c r="J120" s="10"/>
       <c r="K120" s="10"/>
       <c r="L120" s="10"/>
       <c r="M120" s="10"/>
     </row>
     <row r="121" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="59">
         <v>35.79</v>
       </c>
       <c r="C121" s="10">
         <v>36.6</v>
       </c>
       <c r="D121" s="10">
         <v>39.04</v>
       </c>
-      <c r="E121" s="10"/>
+      <c r="E121" s="10">
+        <v>43.6</v>
+      </c>
       <c r="F121" s="10"/>
       <c r="G121" s="10"/>
       <c r="H121" s="10"/>
       <c r="I121" s="10"/>
       <c r="J121" s="10"/>
       <c r="K121" s="10"/>
       <c r="L121" s="10"/>
       <c r="M121" s="10"/>
     </row>
     <row r="122" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B122" s="59"/>
       <c r="C122" s="10"/>
       <c r="D122" s="10"/>
       <c r="E122" s="10"/>
       <c r="F122" s="10"/>
       <c r="G122" s="10"/>
       <c r="H122" s="10"/>
       <c r="I122" s="10"/>
       <c r="J122" s="10"/>
       <c r="K122" s="10"/>
       <c r="L122" s="10"/>
       <c r="M122" s="10"/>
     </row>
     <row r="123" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="59">
         <v>31.96</v>
       </c>
       <c r="C123" s="10">
         <v>32.96</v>
       </c>
       <c r="D123" s="10">
         <v>35.6</v>
       </c>
-      <c r="E123" s="10"/>
+      <c r="E123" s="10">
+        <v>40.4</v>
+      </c>
       <c r="F123" s="10"/>
       <c r="G123" s="10"/>
       <c r="H123" s="10"/>
       <c r="I123" s="10"/>
       <c r="J123" s="10"/>
       <c r="K123" s="10"/>
       <c r="L123" s="10"/>
       <c r="M123" s="10"/>
     </row>
     <row r="124" spans="1:14" s="52" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="35" t="s">
         <v>7</v>
       </c>
       <c r="B124" s="60">
         <v>3.82</v>
       </c>
       <c r="C124" s="11">
         <v>3.68</v>
       </c>
       <c r="D124" s="11">
         <v>3.4</v>
       </c>
-      <c r="E124" s="11"/>
+      <c r="E124" s="11">
+        <v>3.3</v>
+      </c>
       <c r="F124" s="11"/>
       <c r="G124" s="11"/>
       <c r="H124" s="11"/>
       <c r="I124" s="11"/>
       <c r="J124" s="11"/>
       <c r="K124" s="11"/>
       <c r="L124" s="11"/>
       <c r="M124" s="11"/>
     </row>
     <row r="125" spans="1:14" s="26" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="73" t="s">
         <v>31</v>
       </c>
       <c r="B125" s="73"/>
       <c r="C125" s="73"/>
       <c r="D125" s="73"/>
       <c r="E125" s="73"/>
       <c r="F125" s="73"/>
       <c r="G125" s="73"/>
       <c r="H125" s="73"/>
       <c r="I125" s="73"/>
       <c r="J125" s="73"/>
       <c r="K125" s="73"/>
       <c r="L125" s="73"/>
       <c r="M125" s="73"/>
@@ -4847,51 +4881,53 @@
         <v>189.8</v>
       </c>
       <c r="K134" s="2">
         <v>192.6</v>
       </c>
       <c r="L134" s="2">
         <v>183.2</v>
       </c>
       <c r="M134" s="2">
         <v>213.1</v>
       </c>
     </row>
     <row r="135" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="16">
         <v>2026</v>
       </c>
       <c r="B135" s="53">
         <v>1017.25</v>
       </c>
       <c r="C135" s="67">
         <v>878.44</v>
       </c>
       <c r="D135" s="2">
         <v>953.93</v>
       </c>
-      <c r="E135" s="2"/>
+      <c r="E135" s="2">
+        <v>983.5</v>
+      </c>
       <c r="F135" s="2"/>
       <c r="G135" s="7"/>
       <c r="H135" s="7"/>
       <c r="I135" s="2"/>
       <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="2"/>
       <c r="M135" s="2"/>
     </row>
     <row r="136" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B136" s="56"/>
       <c r="C136" s="2"/>
       <c r="D136" s="2"/>
       <c r="E136" s="2"/>
       <c r="F136" s="2"/>
       <c r="G136" s="2"/>
       <c r="H136" s="2"/>
       <c r="I136" s="2"/>
       <c r="J136" s="2"/>
       <c r="K136" s="2"/>
       <c r="L136" s="2"/>
       <c r="M136" s="2"/>
@@ -5051,51 +5087,53 @@
         <v>166.1</v>
       </c>
       <c r="K140" s="3">
         <v>168.7</v>
       </c>
       <c r="L140" s="3">
         <v>161</v>
       </c>
       <c r="M140" s="3">
         <v>186.6</v>
       </c>
     </row>
     <row r="141" spans="1:13" s="52" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="17">
         <v>2026</v>
       </c>
       <c r="B141" s="62">
         <v>203.57</v>
       </c>
       <c r="C141" s="8">
         <v>175.79</v>
       </c>
       <c r="D141" s="8">
         <v>190.89</v>
       </c>
-      <c r="E141" s="8"/>
+      <c r="E141" s="8">
+        <v>196.8</v>
+      </c>
       <c r="F141" s="8"/>
       <c r="G141" s="8"/>
       <c r="H141" s="8"/>
       <c r="I141" s="8"/>
       <c r="J141" s="8"/>
       <c r="K141" s="8"/>
       <c r="L141" s="8"/>
       <c r="M141" s="8"/>
     </row>
     <row r="142" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="20"/>
       <c r="B142" s="3"/>
       <c r="C142" s="3"/>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="J142" s="3"/>
       <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="3"/>
     </row>
     <row r="143" spans="1:13" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -5329,51 +5367,53 @@
         <v>1</v>
       </c>
       <c r="K150" s="12" t="s">
         <v>1</v>
       </c>
       <c r="L150" s="12" t="s">
         <v>1</v>
       </c>
       <c r="M150" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="16">
         <v>2026</v>
       </c>
       <c r="B151" s="12">
         <v>0</v>
       </c>
       <c r="C151" s="12">
         <v>0</v>
       </c>
       <c r="D151" s="2">
         <v>0</v>
       </c>
-      <c r="E151" s="12"/>
+      <c r="E151" s="12">
+        <v>0</v>
+      </c>
       <c r="F151" s="12"/>
       <c r="G151" s="12"/>
       <c r="H151" s="12"/>
       <c r="I151" s="12"/>
       <c r="J151" s="12"/>
       <c r="K151" s="12"/>
       <c r="L151" s="12"/>
       <c r="M151" s="12"/>
     </row>
     <row r="152" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B152" s="5"/>
       <c r="C152" s="5"/>
       <c r="G152" s="5"/>
       <c r="I152" s="5"/>
       <c r="J152" s="5"/>
       <c r="M152" s="5"/>
     </row>
     <row r="153" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="27">
         <v>2022</v>
       </c>
       <c r="B153" s="2" t="s">
@@ -5527,51 +5567,53 @@
         <v>1</v>
       </c>
       <c r="K156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="L156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="M156" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="16">
         <v>2026</v>
       </c>
       <c r="B157" s="12">
         <v>0</v>
       </c>
       <c r="C157" s="12">
         <v>0</v>
       </c>
       <c r="D157" s="2">
         <v>0</v>
       </c>
-      <c r="E157" s="12"/>
+      <c r="E157" s="12">
+        <v>0</v>
+      </c>
       <c r="F157" s="12"/>
       <c r="G157" s="12"/>
       <c r="H157" s="12"/>
       <c r="I157" s="12"/>
       <c r="J157" s="12"/>
       <c r="K157" s="12"/>
       <c r="L157" s="12"/>
       <c r="M157" s="12"/>
     </row>
     <row r="158" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="5"/>
       <c r="G158" s="5"/>
       <c r="I158" s="5"/>
       <c r="J158" s="5"/>
       <c r="M158" s="5"/>
     </row>
     <row r="159" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="27">
         <v>2022</v>
       </c>
       <c r="B159" s="2" t="s">
@@ -5725,51 +5767,53 @@
         <v>5.4</v>
       </c>
       <c r="K162" s="2">
         <v>5</v>
       </c>
       <c r="L162" s="2">
         <v>4.7</v>
       </c>
       <c r="M162" s="2">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="163" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="16">
         <v>2026</v>
       </c>
       <c r="B163" s="53">
         <v>10.87</v>
       </c>
       <c r="C163" s="2">
         <v>9.3699999999999992</v>
       </c>
       <c r="D163" s="2">
         <v>10.199999999999999</v>
       </c>
-      <c r="E163" s="2"/>
+      <c r="E163" s="2">
+        <v>9.9</v>
+      </c>
       <c r="F163" s="2"/>
       <c r="G163" s="2"/>
       <c r="H163" s="2"/>
       <c r="I163" s="2"/>
       <c r="J163" s="2"/>
       <c r="K163" s="2"/>
       <c r="L163" s="2"/>
       <c r="M163" s="2"/>
     </row>
     <row r="164" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B164" s="56"/>
       <c r="C164" s="5"/>
       <c r="G164" s="5"/>
       <c r="I164" s="5"/>
       <c r="J164" s="5"/>
       <c r="M164" s="5"/>
     </row>
     <row r="165" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="27">
         <v>2022</v>
       </c>
       <c r="B165" s="53" t="s">
@@ -5923,51 +5967,53 @@
         <v>6.3</v>
       </c>
       <c r="K168" s="3">
         <v>5.6</v>
       </c>
       <c r="L168" s="3">
         <v>5.3</v>
       </c>
       <c r="M168" s="3">
         <v>5.2</v>
       </c>
     </row>
     <row r="169" spans="1:13" s="52" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="9">
         <v>2026</v>
       </c>
       <c r="B169" s="62">
         <v>9.34</v>
       </c>
       <c r="C169" s="8">
         <v>7.79</v>
       </c>
       <c r="D169" s="8">
         <v>8.1999999999999993</v>
       </c>
-      <c r="E169" s="8"/>
+      <c r="E169" s="8">
+        <v>7.8</v>
+      </c>
       <c r="F169" s="8"/>
       <c r="G169" s="8"/>
       <c r="H169" s="8"/>
       <c r="I169" s="8"/>
       <c r="J169" s="8"/>
       <c r="K169" s="8"/>
       <c r="L169" s="8"/>
       <c r="M169" s="8"/>
     </row>
     <row r="170" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B170" s="2"/>
       <c r="C170" s="2"/>
       <c r="D170" s="2"/>
       <c r="E170" s="2"/>
       <c r="F170" s="2"/>
       <c r="G170" s="2"/>
       <c r="H170" s="2"/>
       <c r="I170" s="2"/>
       <c r="J170" s="2"/>
       <c r="K170" s="2"/>
       <c r="L170" s="2"/>
       <c r="M170" s="2"/>
     </row>
     <row r="171" spans="1:13" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="71" t="s">
@@ -6200,51 +6246,53 @@
         <v>0</v>
       </c>
       <c r="K178" s="2" t="s">
         <v>34</v>
       </c>
       <c r="L178" s="2" t="s">
         <v>34</v>
       </c>
       <c r="M178" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="16">
         <v>2026</v>
       </c>
       <c r="B179" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E179" s="2"/>
+      <c r="E179" s="2" t="s">
+        <v>1</v>
+      </c>
       <c r="F179" s="2"/>
       <c r="G179" s="2"/>
       <c r="H179" s="2"/>
       <c r="I179" s="2"/>
       <c r="J179" s="2"/>
       <c r="K179" s="2"/>
       <c r="L179" s="2"/>
       <c r="M179" s="2"/>
     </row>
     <row r="180" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B180" s="2"/>
       <c r="C180" s="2"/>
       <c r="D180" s="2"/>
       <c r="E180" s="2"/>
       <c r="F180" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G180" s="2"/>
       <c r="I180" s="2"/>
       <c r="J180" s="5"/>
       <c r="K180" s="2"/>
       <c r="L180" s="2"/>
@@ -6405,51 +6453,53 @@
         <v>0</v>
       </c>
       <c r="K184" s="2" t="s">
         <v>34</v>
       </c>
       <c r="L184" s="2" t="s">
         <v>34</v>
       </c>
       <c r="M184" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="16">
         <v>2026</v>
       </c>
       <c r="B185" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E185" s="2"/>
+      <c r="E185" s="2" t="s">
+        <v>1</v>
+      </c>
       <c r="F185" s="2"/>
       <c r="G185" s="2"/>
       <c r="H185" s="2"/>
       <c r="I185" s="2"/>
       <c r="J185" s="2"/>
       <c r="K185" s="2"/>
       <c r="L185" s="2"/>
       <c r="M185" s="2"/>
     </row>
     <row r="186" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B186" s="2"/>
       <c r="C186" s="2"/>
       <c r="D186" s="2"/>
       <c r="E186" s="2"/>
       <c r="F186" s="2"/>
       <c r="G186" s="2"/>
       <c r="H186" s="2"/>
       <c r="I186" s="2"/>
       <c r="J186" s="5"/>
       <c r="K186" s="2"/>
       <c r="L186" s="2"/>
       <c r="M186" s="2"/>
@@ -6609,51 +6659,53 @@
         <v>0.7</v>
       </c>
       <c r="K190" s="2" t="s">
         <v>34</v>
       </c>
       <c r="L190" s="2" t="s">
         <v>34</v>
       </c>
       <c r="M190" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="16">
         <v>2026</v>
       </c>
       <c r="B191" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E191" s="2"/>
+      <c r="E191" s="2" t="s">
+        <v>1</v>
+      </c>
       <c r="F191" s="2"/>
       <c r="G191" s="2"/>
       <c r="I191" s="5"/>
       <c r="J191" s="5"/>
       <c r="K191" s="2"/>
       <c r="L191" s="2"/>
       <c r="M191" s="2"/>
     </row>
     <row r="192" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B192" s="2"/>
       <c r="C192" s="2"/>
       <c r="D192" s="2"/>
       <c r="E192" s="2"/>
       <c r="F192" s="2"/>
       <c r="G192" s="5"/>
       <c r="H192" s="2"/>
       <c r="I192" s="5"/>
       <c r="J192" s="5"/>
       <c r="K192" s="2"/>
       <c r="L192" s="2"/>
       <c r="M192" s="2"/>
     </row>
@@ -6812,51 +6864,53 @@
         <v>0</v>
       </c>
       <c r="K196" s="12" t="s">
         <v>34</v>
       </c>
       <c r="L196" s="12" t="s">
         <v>34</v>
       </c>
       <c r="M196" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:13" s="52" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="9">
         <v>2026</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E197" s="6"/>
+      <c r="E197" s="6" t="s">
+        <v>1</v>
+      </c>
       <c r="F197" s="6"/>
       <c r="G197" s="8"/>
       <c r="H197" s="8"/>
       <c r="I197" s="8"/>
       <c r="J197" s="8"/>
       <c r="K197" s="6"/>
       <c r="L197" s="6"/>
       <c r="M197" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A171:M171"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A143:M143"/>
     <mergeCell ref="A127:M127"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A125:M125"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>