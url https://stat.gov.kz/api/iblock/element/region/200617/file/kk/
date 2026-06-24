--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14475" yWindow="6000" windowWidth="14520" windowHeight="6000"/>
   </bookViews>
   <sheets>
     <sheet name="ай" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="39">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
@@ -302,51 +302,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -435,97 +435,102 @@
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -809,970 +814,978 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N197"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E198" sqref="E198"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="I201" sqref="I201"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="32" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="32" customWidth="1"/>
     <col min="4" max="4" width="10" style="5" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="32" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="32" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="32" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="71"/>
-[...10 lines deleted...]
-      <c r="M1" s="71"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="19"/>
       <c r="K2" s="40"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="21"/>
       <c r="B3" s="41" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="42" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="43" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="43" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="43" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="42" t="s">
         <v>15</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>16</v>
       </c>
       <c r="I3" s="42" t="s">
         <v>17</v>
       </c>
       <c r="J3" s="42" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="42" t="s">
         <v>33</v>
       </c>
       <c r="L3" s="43" t="s">
         <v>19</v>
       </c>
       <c r="M3" s="44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="56"/>
+      <c r="B4" s="55"/>
       <c r="C4" s="5"/>
       <c r="G4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="53" t="s">
+      <c r="B5" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="38">
         <v>45188.61</v>
       </c>
       <c r="G5" s="38">
         <v>40754.559999999998</v>
       </c>
       <c r="H5" s="38">
         <v>42714.45</v>
       </c>
       <c r="I5" s="38">
         <v>44470.12</v>
       </c>
       <c r="J5" s="38">
         <v>47128.7</v>
       </c>
       <c r="K5" s="38">
         <v>51157.53</v>
       </c>
       <c r="L5" s="38">
         <v>55255.27</v>
       </c>
       <c r="M5" s="38">
         <v>57865.31</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="54">
+      <c r="B6" s="53">
         <v>6033.48</v>
       </c>
       <c r="C6" s="7">
         <v>5865.13</v>
       </c>
       <c r="D6" s="7">
         <v>6498.17</v>
       </c>
       <c r="E6" s="7">
         <v>7026.48</v>
       </c>
       <c r="F6" s="7">
         <v>7275.33</v>
       </c>
       <c r="G6" s="4">
         <v>7302.81</v>
       </c>
       <c r="H6" s="4">
         <v>6755.53</v>
       </c>
       <c r="I6" s="4">
         <v>5807.81</v>
       </c>
       <c r="J6" s="4">
         <v>5911.98</v>
       </c>
       <c r="K6" s="4">
         <v>6213.43</v>
       </c>
       <c r="L6" s="2">
         <v>5298.2</v>
       </c>
       <c r="M6" s="2">
         <v>5488.3</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="55">
+      <c r="B7" s="54">
         <v>6193.6</v>
       </c>
       <c r="C7" s="7">
         <v>6388.82</v>
       </c>
       <c r="D7" s="7">
         <v>7139.1</v>
       </c>
       <c r="E7" s="7">
         <v>6840.1</v>
       </c>
       <c r="F7" s="7">
         <v>9549.1299999999992</v>
       </c>
       <c r="G7" s="4">
         <v>9217.5300000000007</v>
       </c>
       <c r="H7" s="48">
         <v>8806.6299999999992</v>
       </c>
       <c r="I7" s="4">
         <v>8252.57</v>
       </c>
       <c r="J7" s="4">
         <v>8269.7000000000007</v>
       </c>
       <c r="K7" s="4">
         <v>8195.08</v>
       </c>
       <c r="L7" s="2">
         <v>7442.6</v>
       </c>
       <c r="M7" s="2">
         <v>7393.4</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="55">
+      <c r="B8" s="54">
         <v>6836.91</v>
       </c>
       <c r="C8" s="7">
         <v>7055.62</v>
       </c>
-      <c r="D8" s="69">
+      <c r="D8" s="68">
         <v>7337.05</v>
       </c>
       <c r="E8" s="7">
         <v>7415.94</v>
       </c>
-      <c r="F8" s="63">
+      <c r="F8" s="68">
         <v>7562.36</v>
       </c>
       <c r="G8" s="4">
         <v>7506.4</v>
       </c>
       <c r="H8" s="48">
         <v>8495.9</v>
       </c>
-      <c r="I8" s="63">
+      <c r="I8" s="62">
         <v>8557.44</v>
       </c>
-      <c r="J8" s="63">
+      <c r="J8" s="62">
         <v>8965.7099999999991</v>
       </c>
       <c r="K8" s="4">
         <v>8163</v>
       </c>
       <c r="L8" s="2">
         <v>8117</v>
       </c>
       <c r="M8" s="2">
         <v>8299.6</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="55">
+      <c r="B9" s="54">
         <v>8147.14</v>
       </c>
-      <c r="C9" s="67">
+      <c r="C9" s="66">
         <v>7719.47</v>
       </c>
-      <c r="D9" s="69">
+      <c r="D9" s="68">
         <v>7771.29</v>
       </c>
       <c r="E9" s="7">
         <v>7675.88</v>
       </c>
-      <c r="F9" s="63"/>
+      <c r="F9" s="70">
+        <v>7673.43</v>
+      </c>
       <c r="G9" s="4"/>
       <c r="H9" s="48"/>
-      <c r="I9" s="63"/>
-      <c r="J9" s="63"/>
+      <c r="I9" s="62"/>
+      <c r="J9" s="62"/>
       <c r="K9" s="4"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
     </row>
     <row r="10" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="54"/>
+      <c r="B10" s="53"/>
       <c r="C10" s="5"/>
       <c r="G10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="53" t="s">
+      <c r="B11" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="38">
         <v>1789.33</v>
       </c>
       <c r="G11" s="38">
         <v>1689.89</v>
       </c>
       <c r="H11" s="38">
         <v>1758.68</v>
       </c>
       <c r="I11" s="38">
         <v>1747.68</v>
       </c>
       <c r="J11" s="38">
         <v>1513.83</v>
       </c>
       <c r="K11" s="38">
         <v>1619.67</v>
       </c>
       <c r="L11" s="38">
         <v>1573.52</v>
       </c>
       <c r="M11" s="38">
         <v>1633.54</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="56">
+      <c r="B12" s="55">
         <v>1256.03</v>
       </c>
       <c r="C12" s="7">
         <v>1212.81</v>
       </c>
       <c r="D12" s="7">
         <v>1321.82</v>
       </c>
       <c r="E12" s="7">
         <v>1245.6600000000001</v>
       </c>
       <c r="F12" s="7">
         <v>1297.23</v>
       </c>
       <c r="G12" s="4">
         <v>1212.98</v>
       </c>
       <c r="H12" s="4">
         <v>1245.97</v>
       </c>
       <c r="I12" s="4">
         <v>1256.77</v>
       </c>
       <c r="J12" s="4">
         <v>1257.21</v>
       </c>
       <c r="K12" s="4">
         <v>1344.67</v>
       </c>
       <c r="L12" s="5">
         <v>1297.5999999999999</v>
       </c>
       <c r="M12" s="5">
         <v>1282</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="55">
+      <c r="B13" s="54">
         <v>1209.5</v>
       </c>
       <c r="C13" s="7">
         <v>1041.3</v>
       </c>
       <c r="D13" s="7">
         <v>1156.0999999999999</v>
       </c>
       <c r="E13" s="7">
         <v>1097.4000000000001</v>
       </c>
       <c r="F13" s="7">
         <v>1131.4000000000001</v>
       </c>
       <c r="G13" s="4">
         <v>1105.6600000000001</v>
       </c>
       <c r="H13" s="49">
         <v>1152</v>
       </c>
       <c r="I13" s="4">
         <v>1149.24</v>
       </c>
       <c r="J13" s="4">
         <v>1159.3</v>
       </c>
       <c r="K13" s="4">
         <v>1281.7</v>
       </c>
       <c r="L13" s="5">
         <v>1209.9000000000001</v>
       </c>
       <c r="M13" s="5">
         <v>1262.8</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="55">
+      <c r="B14" s="54">
         <v>1162.92</v>
       </c>
       <c r="C14" s="7">
         <v>1416.44</v>
       </c>
       <c r="D14" s="7">
         <v>1544.33</v>
       </c>
       <c r="E14" s="7">
         <v>1496.35</v>
       </c>
       <c r="F14" s="7">
         <v>1465.3</v>
       </c>
       <c r="G14" s="4">
         <v>1450.4</v>
       </c>
       <c r="H14" s="49">
         <v>1590.8</v>
       </c>
-      <c r="I14" s="63">
+      <c r="I14" s="62">
         <v>1624.94</v>
       </c>
-      <c r="J14" s="63">
+      <c r="J14" s="62">
         <v>1634.11</v>
       </c>
       <c r="K14" s="4">
         <v>1712.8</v>
       </c>
       <c r="L14" s="5">
         <v>1698.4</v>
       </c>
       <c r="M14" s="5">
         <v>2254.4</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="55">
+      <c r="B15" s="54">
         <v>1692.79</v>
       </c>
-      <c r="C15" s="67">
+      <c r="C15" s="66">
         <v>1332.36</v>
       </c>
       <c r="D15" s="7">
         <v>1461.09</v>
       </c>
       <c r="E15" s="7">
         <v>1411.79</v>
       </c>
-      <c r="F15" s="7"/>
+      <c r="F15" s="70">
+        <v>1425.5</v>
+      </c>
       <c r="G15" s="4"/>
       <c r="H15" s="49"/>
-      <c r="I15" s="63"/>
-      <c r="J15" s="63"/>
+      <c r="I15" s="62"/>
+      <c r="J15" s="62"/>
       <c r="K15" s="4"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B16" s="56"/>
+      <c r="B16" s="55"/>
       <c r="C16" s="5"/>
       <c r="G16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="53" t="s">
+      <c r="B17" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="38">
         <v>20196.04</v>
       </c>
       <c r="G17" s="38">
         <v>21240.93</v>
       </c>
       <c r="H17" s="38">
         <v>21010.83</v>
       </c>
       <c r="I17" s="38">
         <v>22043.34</v>
       </c>
       <c r="J17" s="38">
         <v>24400.52</v>
       </c>
       <c r="K17" s="38">
         <v>26527.03</v>
       </c>
       <c r="L17" s="38">
         <v>28019.439999999999</v>
       </c>
       <c r="M17" s="38">
         <v>29542.15</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="56">
+      <c r="B18" s="55">
         <v>3338.14</v>
       </c>
       <c r="C18" s="7">
         <v>3726.98</v>
       </c>
       <c r="D18" s="7">
         <v>3956.51</v>
       </c>
       <c r="E18" s="7">
         <v>4342.26</v>
       </c>
       <c r="F18" s="7">
         <v>4292.8100000000004</v>
       </c>
       <c r="G18" s="4">
         <v>3765.7</v>
       </c>
       <c r="H18" s="4">
         <v>3370.2</v>
       </c>
       <c r="I18" s="4">
         <v>3421.24</v>
       </c>
       <c r="J18" s="4">
         <v>4943.59</v>
       </c>
       <c r="K18" s="4">
         <v>4916.45</v>
       </c>
       <c r="L18" s="5">
         <v>8860.35</v>
       </c>
       <c r="M18" s="5">
         <v>8266.7999999999993</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="55">
+      <c r="B19" s="54">
         <v>3623.12</v>
       </c>
       <c r="C19" s="7">
         <v>3568.99</v>
       </c>
       <c r="D19" s="7">
         <v>4151.7</v>
       </c>
       <c r="E19" s="7">
         <v>5104.7</v>
       </c>
       <c r="F19" s="7">
         <v>4848.8</v>
       </c>
       <c r="G19" s="4">
         <v>4359.32</v>
       </c>
       <c r="H19" s="49">
         <v>7699.08</v>
       </c>
       <c r="I19" s="4">
         <v>7949.7</v>
       </c>
       <c r="J19" s="4">
         <v>8552.3799999999992</v>
       </c>
       <c r="K19" s="4">
         <v>4716.3999999999996</v>
       </c>
       <c r="L19" s="5">
         <v>4561.2</v>
       </c>
       <c r="M19" s="5">
         <v>4433.7</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="55">
+      <c r="B20" s="54">
         <v>3964.15</v>
       </c>
       <c r="C20" s="7">
         <v>4354.8100000000004</v>
       </c>
       <c r="D20" s="7">
         <v>4561.5200000000004</v>
       </c>
       <c r="E20" s="7">
         <v>5097.07</v>
       </c>
       <c r="F20" s="7">
         <v>4898.6000000000004</v>
       </c>
       <c r="G20" s="4">
         <v>4561.3999999999996</v>
       </c>
       <c r="H20" s="49">
         <v>4269.8</v>
       </c>
-      <c r="I20" s="63">
+      <c r="I20" s="62">
         <v>4441.3</v>
       </c>
-      <c r="J20" s="63">
+      <c r="J20" s="62">
         <v>5070.0600000000004</v>
       </c>
       <c r="K20" s="4">
         <v>5217.3</v>
       </c>
       <c r="L20" s="5">
         <v>4734.5</v>
       </c>
       <c r="M20" s="5">
         <v>4741.8</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B21" s="55">
+      <c r="B21" s="54">
         <v>3918.33</v>
       </c>
-      <c r="C21" s="67">
+      <c r="C21" s="66">
         <v>4021.71</v>
       </c>
-      <c r="D21" s="67">
+      <c r="D21" s="66">
         <v>4381.42</v>
       </c>
       <c r="E21" s="7">
         <v>5003.34</v>
       </c>
-      <c r="F21" s="7"/>
+      <c r="F21" s="70">
+        <v>4387.92</v>
+      </c>
       <c r="G21" s="4"/>
       <c r="H21" s="49"/>
-      <c r="I21" s="63"/>
-      <c r="J21" s="63"/>
+      <c r="I21" s="62"/>
+      <c r="J21" s="62"/>
       <c r="K21" s="4"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="56"/>
+      <c r="B22" s="55"/>
       <c r="C22" s="5"/>
       <c r="G22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="53" t="s">
+      <c r="B23" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="38">
         <v>271.3</v>
       </c>
       <c r="G23" s="38">
         <v>278.7</v>
       </c>
       <c r="H23" s="38">
         <v>286</v>
       </c>
       <c r="I23" s="38">
         <v>288.3</v>
       </c>
       <c r="J23" s="38">
         <v>262.89999999999998</v>
       </c>
       <c r="K23" s="38">
         <v>287.3</v>
       </c>
       <c r="L23" s="38">
         <v>323.10000000000002</v>
       </c>
       <c r="M23" s="38">
         <v>341.9</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="57">
+      <c r="B24" s="56">
         <v>104.3</v>
       </c>
       <c r="C24" s="10">
         <v>92.6</v>
       </c>
       <c r="D24" s="10">
         <v>97.1</v>
       </c>
       <c r="E24" s="10">
         <v>88.6</v>
       </c>
       <c r="F24" s="10">
         <v>90.8</v>
       </c>
       <c r="G24" s="38">
         <v>99.9</v>
       </c>
       <c r="H24" s="38">
         <v>104.9</v>
       </c>
       <c r="I24" s="38">
         <v>104.4</v>
       </c>
       <c r="J24" s="38">
         <v>95.3</v>
       </c>
       <c r="K24" s="38">
         <v>96.5</v>
       </c>
       <c r="L24" s="12">
         <v>121.7</v>
       </c>
       <c r="M24" s="12">
         <v>113.3</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="B25" s="57">
+      <c r="B25" s="56">
         <v>87.2</v>
       </c>
       <c r="C25" s="10">
         <v>68</v>
       </c>
       <c r="D25" s="10">
         <v>85.5</v>
       </c>
       <c r="E25" s="10">
         <v>82.6</v>
       </c>
       <c r="F25" s="10">
         <v>91.2</v>
       </c>
       <c r="G25" s="38">
         <v>96.7</v>
       </c>
       <c r="H25" s="51">
         <v>132.6</v>
       </c>
       <c r="I25" s="38">
         <v>131</v>
       </c>
       <c r="J25" s="38">
         <v>114</v>
       </c>
       <c r="K25" s="38">
         <v>88.5</v>
       </c>
       <c r="L25" s="12">
         <v>86.9</v>
       </c>
       <c r="M25" s="12">
         <v>82.5</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B26" s="57">
+      <c r="B26" s="56">
         <v>93.2</v>
       </c>
       <c r="C26" s="10">
         <v>95.8</v>
       </c>
       <c r="D26" s="10">
         <v>103.2</v>
       </c>
       <c r="E26" s="10">
         <v>105.2</v>
       </c>
       <c r="F26" s="10">
         <v>110.5</v>
       </c>
       <c r="G26" s="38">
         <v>124.7</v>
       </c>
       <c r="H26" s="51">
         <v>134.4</v>
       </c>
-      <c r="I26" s="66">
+      <c r="I26" s="65">
         <v>130.9</v>
       </c>
-      <c r="J26" s="66">
+      <c r="J26" s="65">
         <v>102.9</v>
       </c>
       <c r="K26" s="38">
         <v>110.3</v>
       </c>
       <c r="L26" s="12">
         <v>103.2</v>
       </c>
       <c r="M26" s="12">
         <v>107.5</v>
       </c>
     </row>
-    <row r="27" spans="1:14" s="52" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="B27" s="58">
+      <c r="B27" s="57">
         <v>106.74</v>
       </c>
       <c r="C27" s="11">
         <v>93.4</v>
       </c>
       <c r="D27" s="11">
         <v>109.8</v>
       </c>
       <c r="E27" s="11">
         <v>105.3</v>
       </c>
-      <c r="F27" s="11"/>
+      <c r="F27" s="11">
+        <v>109.7</v>
+      </c>
       <c r="G27" s="39"/>
       <c r="H27" s="50"/>
-      <c r="I27" s="64"/>
-      <c r="J27" s="64"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
       <c r="K27" s="39"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:14" s="26" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="73" t="s">
+      <c r="A28" s="74" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="73"/>
-[...10 lines deleted...]
-      <c r="M28" s="73"/>
+      <c r="B28" s="74"/>
+      <c r="C28" s="74"/>
+      <c r="D28" s="74"/>
+      <c r="E28" s="74"/>
+      <c r="F28" s="74"/>
+      <c r="G28" s="74"/>
+      <c r="H28" s="74"/>
+      <c r="I28" s="74"/>
+      <c r="J28" s="74"/>
+      <c r="K28" s="74"/>
+      <c r="L28" s="74"/>
+      <c r="M28" s="74"/>
       <c r="N28" s="25"/>
     </row>
     <row r="29" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="G29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="M29" s="5"/>
     </row>
     <row r="30" spans="1:14" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="71" t="s">
+      <c r="A30" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="71"/>
-[...10 lines deleted...]
-      <c r="M30" s="71"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
     </row>
     <row r="31" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="19"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="G31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="M31" s="5"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="21"/>
       <c r="B32" s="41" t="s">
         <v>10</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="43" t="s">
         <v>12</v>
       </c>
       <c r="E32" s="43" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="43" t="s">
@@ -1782,888 +1795,896 @@
         <v>15</v>
       </c>
       <c r="H32" s="43" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="42" t="s">
         <v>17</v>
       </c>
       <c r="J32" s="42" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="42" t="s">
         <v>33</v>
       </c>
       <c r="L32" s="43" t="s">
         <v>19</v>
       </c>
       <c r="M32" s="44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B33" s="56"/>
+      <c r="B33" s="55"/>
       <c r="C33" s="5"/>
       <c r="G33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="27">
         <v>2022</v>
       </c>
-      <c r="B34" s="53" t="s">
+      <c r="B34" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="27">
         <v>2023</v>
       </c>
-      <c r="B35" s="56">
+      <c r="B35" s="55">
         <v>1217.21</v>
       </c>
       <c r="C35" s="7">
         <v>1155.4000000000001</v>
       </c>
       <c r="D35" s="2">
         <v>1286.0999999999999</v>
       </c>
       <c r="E35" s="7">
         <v>1220.5899999999999</v>
       </c>
       <c r="F35" s="7">
         <v>1256.42</v>
       </c>
       <c r="G35" s="7">
         <v>1220.27</v>
       </c>
       <c r="H35" s="7">
         <v>1294.52</v>
       </c>
       <c r="I35" s="7">
         <v>1286.7</v>
       </c>
       <c r="J35" s="7">
         <v>1291.22</v>
       </c>
       <c r="K35" s="2">
         <v>1344.5</v>
       </c>
       <c r="L35" s="2">
         <v>1312.7</v>
       </c>
       <c r="M35" s="2">
         <v>1306</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="27">
         <v>2024</v>
       </c>
-      <c r="B36" s="56">
+      <c r="B36" s="55">
         <v>1173.9000000000001</v>
       </c>
       <c r="C36" s="7">
         <v>991.38</v>
       </c>
       <c r="D36" s="2">
         <v>1152.5999999999999</v>
       </c>
       <c r="E36" s="7">
         <v>1045.29</v>
       </c>
       <c r="F36" s="7">
         <v>1097.04</v>
       </c>
       <c r="G36" s="7">
         <v>1096.05</v>
       </c>
       <c r="H36" s="48">
         <v>1139.5999999999999</v>
       </c>
       <c r="I36" s="7">
         <v>1140.6300000000001</v>
       </c>
       <c r="J36" s="7">
         <v>1166.43</v>
       </c>
       <c r="K36" s="2">
         <v>1413.6</v>
       </c>
       <c r="L36" s="2">
         <v>1192.8</v>
       </c>
       <c r="M36" s="2">
         <v>1351.4</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="27">
         <v>2025</v>
       </c>
-      <c r="B37" s="56">
+      <c r="B37" s="55">
         <v>1122</v>
       </c>
       <c r="C37" s="7">
         <v>1435.88</v>
       </c>
       <c r="D37" s="2">
         <v>1556.7</v>
       </c>
       <c r="E37" s="7">
         <v>1493.85</v>
       </c>
       <c r="F37" s="7">
         <v>1554.1</v>
       </c>
       <c r="G37" s="7">
         <v>1508</v>
       </c>
       <c r="H37" s="48">
         <v>1598.6</v>
       </c>
-      <c r="I37" s="63">
+      <c r="I37" s="62">
         <v>1650.29</v>
       </c>
-      <c r="J37" s="63">
+      <c r="J37" s="62">
         <v>1638.97</v>
       </c>
       <c r="K37" s="2">
         <v>1729.9</v>
       </c>
       <c r="L37" s="2">
         <v>1691.9</v>
       </c>
       <c r="M37" s="2">
         <v>1949.4</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="27">
         <v>2026</v>
       </c>
-      <c r="B38" s="56">
+      <c r="B38" s="55">
         <v>1593.52</v>
       </c>
-      <c r="C38" s="67">
+      <c r="C38" s="66">
         <v>1134.72</v>
       </c>
-      <c r="D38" s="67">
+      <c r="D38" s="66">
         <v>1252.8399999999999</v>
       </c>
       <c r="E38" s="7">
         <v>1207.24</v>
       </c>
-      <c r="F38" s="7"/>
+      <c r="F38" s="66">
+        <v>1231.5</v>
+      </c>
       <c r="G38" s="7"/>
       <c r="H38" s="48"/>
-      <c r="I38" s="63"/>
-      <c r="J38" s="63"/>
+      <c r="I38" s="62"/>
+      <c r="J38" s="62"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B39" s="56"/>
+      <c r="B39" s="55"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
     </row>
     <row r="40" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="27">
         <v>2022</v>
       </c>
-      <c r="B40" s="53" t="s">
+      <c r="B40" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="27">
         <v>2023</v>
       </c>
-      <c r="B41" s="56">
+      <c r="B41" s="55">
         <v>1045.71</v>
       </c>
       <c r="C41" s="7">
         <v>1015.7</v>
       </c>
       <c r="D41" s="2">
         <v>1126.9000000000001</v>
       </c>
       <c r="E41" s="2">
         <v>1065.8</v>
       </c>
       <c r="F41" s="7">
         <v>1083.2</v>
       </c>
       <c r="G41" s="2">
         <v>1023.4</v>
       </c>
       <c r="H41" s="2">
         <v>1048.8</v>
       </c>
       <c r="I41" s="2">
         <v>1055.2</v>
       </c>
       <c r="J41" s="2">
         <v>1034.3</v>
       </c>
       <c r="K41" s="2">
         <v>1112.4000000000001</v>
       </c>
       <c r="L41" s="2">
         <v>1098.0999999999999</v>
       </c>
       <c r="M41" s="2">
         <v>1079.3</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="27">
         <v>2024</v>
       </c>
-      <c r="B42" s="56">
+      <c r="B42" s="55">
         <v>985.1</v>
       </c>
       <c r="C42" s="7">
         <v>828.3</v>
       </c>
       <c r="D42" s="2">
         <v>944.1</v>
       </c>
       <c r="E42" s="2">
         <v>871.1</v>
       </c>
       <c r="F42" s="7">
         <v>910.7</v>
       </c>
       <c r="G42" s="2">
         <v>894.8</v>
       </c>
       <c r="H42" s="2">
         <v>952.6</v>
       </c>
       <c r="I42" s="2">
         <v>932.8</v>
       </c>
       <c r="J42" s="2">
         <v>943.9</v>
       </c>
       <c r="K42" s="2">
         <v>1051.2</v>
       </c>
       <c r="L42" s="2">
         <v>1003</v>
       </c>
       <c r="M42" s="2">
         <v>1039.9000000000001</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="27">
         <v>2025</v>
       </c>
-      <c r="B43" s="56">
+      <c r="B43" s="55">
         <v>941.54</v>
       </c>
       <c r="C43" s="7">
         <v>1220.5</v>
       </c>
       <c r="D43" s="2">
         <v>1321.98</v>
       </c>
       <c r="E43" s="2">
         <v>1255.8699999999999</v>
       </c>
       <c r="F43" s="7">
         <v>1248.5999999999999</v>
       </c>
       <c r="G43" s="2">
         <v>1227.7</v>
       </c>
       <c r="H43" s="2">
         <v>1335.8</v>
       </c>
       <c r="I43" s="2">
         <v>1365.6</v>
       </c>
       <c r="J43" s="2">
         <v>1370.57</v>
       </c>
       <c r="K43" s="2">
         <v>1471.9</v>
       </c>
       <c r="L43" s="2">
         <v>1464.2</v>
       </c>
       <c r="M43" s="2">
         <v>1996.6</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>2026</v>
       </c>
-      <c r="B44" s="56">
+      <c r="B44" s="55">
         <v>1442.53</v>
       </c>
       <c r="C44" s="7">
         <v>1100.29</v>
       </c>
       <c r="D44" s="2">
         <v>1226.27</v>
       </c>
       <c r="E44" s="2">
         <v>1150.5999999999999</v>
       </c>
-      <c r="F44" s="7"/>
+      <c r="F44" s="7">
+        <v>1174.8</v>
+      </c>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
     </row>
     <row r="45" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="56"/>
+      <c r="B45" s="55"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
     </row>
     <row r="46" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="27">
         <v>2022</v>
       </c>
-      <c r="B46" s="53" t="s">
+      <c r="B46" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="27">
         <v>2023</v>
       </c>
-      <c r="B47" s="56">
+      <c r="B47" s="55">
         <v>45.32</v>
       </c>
       <c r="C47" s="7">
         <v>36.4</v>
       </c>
       <c r="D47" s="2">
         <v>45</v>
       </c>
       <c r="E47" s="2">
         <v>35.5</v>
       </c>
       <c r="F47" s="7">
         <v>43.3</v>
       </c>
       <c r="G47" s="2">
         <v>48.9</v>
       </c>
       <c r="H47" s="2">
         <v>54.9</v>
       </c>
       <c r="I47" s="2">
         <v>53.1</v>
       </c>
       <c r="J47" s="2">
         <v>37.200000000000003</v>
       </c>
       <c r="K47" s="2">
         <v>41.3</v>
       </c>
       <c r="L47" s="2">
         <v>40.299999999999997</v>
       </c>
       <c r="M47" s="2">
         <v>41.7</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="27">
         <v>2024</v>
       </c>
-      <c r="B48" s="56">
+      <c r="B48" s="55">
         <v>47.3</v>
       </c>
       <c r="C48" s="7">
         <v>38.9</v>
       </c>
       <c r="D48" s="2">
         <v>40.5</v>
       </c>
       <c r="E48" s="2">
         <v>35.200000000000003</v>
       </c>
       <c r="F48" s="7">
         <v>38.299999999999997</v>
       </c>
       <c r="G48" s="2">
         <v>49.5</v>
       </c>
       <c r="H48" s="2">
         <v>52.1</v>
       </c>
       <c r="I48" s="2">
         <v>50.9</v>
       </c>
       <c r="J48" s="2">
         <v>34.36</v>
       </c>
       <c r="K48" s="2">
         <v>39</v>
       </c>
       <c r="L48" s="2">
         <v>39.1</v>
       </c>
       <c r="M48" s="2">
         <v>37.9</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="27">
         <v>2025</v>
       </c>
-      <c r="B49" s="53" t="s">
+      <c r="B49" s="52" t="s">
         <v>34</v>
       </c>
       <c r="C49" s="7">
         <v>77.400000000000006</v>
       </c>
       <c r="D49" s="2">
         <v>80.099999999999994</v>
       </c>
       <c r="E49" s="2">
         <v>77.86</v>
       </c>
       <c r="F49" s="7">
         <v>83.04</v>
       </c>
       <c r="G49" s="2">
         <v>96</v>
       </c>
       <c r="H49" s="2">
         <v>108.4</v>
       </c>
       <c r="I49" s="2">
         <v>107</v>
       </c>
       <c r="J49" s="2">
         <v>70.17</v>
       </c>
       <c r="K49" s="2">
         <v>80.400000000000006</v>
       </c>
       <c r="L49" s="2">
         <v>77.400000000000006</v>
       </c>
       <c r="M49" s="2">
         <v>84.8</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>2026</v>
       </c>
-      <c r="B50" s="53">
+      <c r="B50" s="52">
         <v>88.49</v>
       </c>
       <c r="C50" s="7">
         <v>74.569999999999993</v>
       </c>
       <c r="D50" s="2">
         <v>83.52</v>
       </c>
       <c r="E50" s="2">
         <v>70.7</v>
       </c>
-      <c r="F50" s="7"/>
+      <c r="F50" s="7">
+        <v>79.5</v>
+      </c>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
     </row>
     <row r="51" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B51" s="53"/>
+      <c r="B51" s="52"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
     </row>
     <row r="52" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="27">
         <v>2022</v>
       </c>
-      <c r="B52" s="53" t="s">
+      <c r="B52" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="28">
         <v>2023</v>
       </c>
-      <c r="B53" s="59">
+      <c r="B53" s="58">
         <v>37.4</v>
       </c>
       <c r="C53" s="14">
         <v>30.4</v>
       </c>
       <c r="D53" s="14">
         <v>39.6</v>
       </c>
       <c r="E53" s="14">
         <v>29.7</v>
       </c>
       <c r="F53" s="14">
         <v>38.4</v>
       </c>
       <c r="G53" s="14">
         <v>44.8</v>
       </c>
       <c r="H53" s="14">
         <v>50.1</v>
       </c>
       <c r="I53" s="14">
         <v>49.1</v>
       </c>
       <c r="J53" s="14">
         <v>32.4</v>
       </c>
       <c r="K53" s="14">
         <v>35.5</v>
       </c>
       <c r="L53" s="14">
         <v>34.700000000000003</v>
       </c>
       <c r="M53" s="14">
         <v>33.1</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="28">
         <v>2024</v>
       </c>
-      <c r="B54" s="59">
+      <c r="B54" s="58">
         <v>38</v>
       </c>
       <c r="C54" s="14">
         <v>26.2</v>
       </c>
       <c r="D54" s="14">
         <v>32.6</v>
       </c>
       <c r="E54" s="14">
         <v>28.9</v>
       </c>
       <c r="F54" s="14">
         <v>33.299999999999997</v>
       </c>
       <c r="G54" s="14">
         <v>38.9</v>
       </c>
       <c r="H54" s="14">
         <v>46.5</v>
       </c>
       <c r="I54" s="14">
         <v>46.3</v>
       </c>
       <c r="J54" s="14">
         <v>28.8</v>
       </c>
       <c r="K54" s="14">
         <v>32.5</v>
       </c>
       <c r="L54" s="14">
         <v>29.6</v>
       </c>
       <c r="M54" s="14">
         <v>27.9</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="28">
         <v>2025</v>
       </c>
-      <c r="B55" s="59" t="s">
+      <c r="B55" s="58" t="s">
         <v>34</v>
       </c>
       <c r="C55" s="14">
         <v>51.9</v>
       </c>
       <c r="D55" s="14">
         <v>56.9</v>
       </c>
       <c r="E55" s="14">
         <v>55.5</v>
       </c>
       <c r="F55" s="14">
         <v>60.7</v>
       </c>
       <c r="G55" s="14">
         <v>71.7</v>
       </c>
       <c r="H55" s="14">
         <v>82.1</v>
       </c>
       <c r="I55" s="14">
         <v>79.7</v>
       </c>
       <c r="J55" s="14">
         <v>52.2</v>
       </c>
       <c r="K55" s="14">
         <v>59.2</v>
       </c>
       <c r="L55" s="14">
         <v>56.3</v>
       </c>
       <c r="M55" s="14">
         <v>60.3</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="17">
         <v>2026</v>
       </c>
-      <c r="B56" s="60">
+      <c r="B56" s="59">
         <v>61.62</v>
       </c>
-      <c r="C56" s="68">
+      <c r="C56" s="67">
         <v>48.9</v>
       </c>
-      <c r="D56" s="68">
+      <c r="D56" s="67">
         <v>62.57</v>
       </c>
-      <c r="E56" s="68">
+      <c r="E56" s="67">
         <v>53.9</v>
       </c>
-      <c r="F56" s="8"/>
+      <c r="F56" s="67">
+        <v>61.8</v>
+      </c>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
     </row>
     <row r="57" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="G57" s="5"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="71" t="s">
+      <c r="A58" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="B58" s="71"/>
-[...10 lines deleted...]
-      <c r="M58" s="71"/>
+      <c r="B58" s="72"/>
+      <c r="C58" s="72"/>
+      <c r="D58" s="72"/>
+      <c r="E58" s="72"/>
+      <c r="F58" s="72"/>
+      <c r="G58" s="72"/>
+      <c r="H58" s="72"/>
+      <c r="I58" s="72"/>
+      <c r="J58" s="72"/>
+      <c r="K58" s="72"/>
+      <c r="L58" s="72"/>
+      <c r="M58" s="72"/>
     </row>
     <row r="59" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="19"/>
       <c r="B59" s="5"/>
       <c r="C59" s="5"/>
       <c r="G59" s="5"/>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
       <c r="M59" s="5"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="21"/>
       <c r="B60" s="41" t="s">
         <v>10</v>
       </c>
       <c r="C60" s="42" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="43" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="43" t="s">
         <v>13</v>
       </c>
       <c r="F60" s="43" t="s">
@@ -2673,442 +2694,446 @@
         <v>15</v>
       </c>
       <c r="H60" s="43" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="42" t="s">
         <v>17</v>
       </c>
       <c r="J60" s="42" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="42" t="s">
         <v>33</v>
       </c>
       <c r="L60" s="43" t="s">
         <v>19</v>
       </c>
       <c r="M60" s="44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="56"/>
+      <c r="B61" s="55"/>
       <c r="C61" s="5"/>
       <c r="G61" s="5"/>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B62" s="53" t="s">
+      <c r="B62" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F62" s="10"/>
       <c r="G62" s="10">
         <v>39092.18</v>
       </c>
       <c r="H62" s="10">
         <v>41010.68</v>
       </c>
       <c r="I62" s="7">
         <v>42694.58</v>
       </c>
       <c r="J62" s="7">
         <v>45706.49</v>
       </c>
       <c r="K62" s="7">
         <v>49646.54</v>
       </c>
       <c r="L62" s="7">
         <v>53843.7</v>
       </c>
       <c r="M62" s="7">
         <v>56451.71</v>
       </c>
     </row>
     <row r="63" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B63" s="53">
+      <c r="B63" s="52">
         <v>4626.09</v>
       </c>
       <c r="C63" s="7">
         <v>4533.29</v>
       </c>
       <c r="D63" s="7">
         <v>5034.6000000000004</v>
       </c>
       <c r="E63" s="7">
         <v>5634.71</v>
       </c>
       <c r="F63" s="7">
         <v>5819.82</v>
       </c>
       <c r="G63" s="7">
         <v>5909.96</v>
       </c>
       <c r="H63" s="7">
         <v>5285.21</v>
       </c>
       <c r="I63" s="7">
         <v>4343.33</v>
       </c>
       <c r="J63" s="7">
         <v>4430.59</v>
       </c>
       <c r="K63" s="7">
         <v>4670.5600000000004</v>
       </c>
       <c r="L63" s="7">
         <v>3802.55</v>
       </c>
       <c r="M63" s="7">
         <v>3994.4</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="B64" s="53">
+      <c r="B64" s="52">
         <v>4830.3</v>
       </c>
       <c r="C64" s="7">
         <v>5220.8</v>
       </c>
       <c r="D64" s="7">
         <v>5802.4</v>
       </c>
       <c r="E64" s="7">
         <v>5610.66</v>
       </c>
-      <c r="F64" s="45">
+      <c r="F64" s="71">
         <v>8274.67</v>
       </c>
       <c r="G64" s="7">
         <v>7955.94</v>
       </c>
       <c r="H64" s="7">
         <v>7500</v>
       </c>
       <c r="I64" s="7">
         <v>6908.8</v>
       </c>
       <c r="J64" s="7">
         <v>6905.92</v>
       </c>
       <c r="K64" s="7">
         <v>6582.1</v>
       </c>
       <c r="L64" s="7">
         <v>6069.9</v>
       </c>
       <c r="M64" s="7">
         <v>5845.6</v>
       </c>
     </row>
     <row r="65" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B65" s="53">
+      <c r="B65" s="52">
         <v>5522.88</v>
       </c>
-      <c r="C65" s="69">
+      <c r="C65" s="68">
         <v>5447.4</v>
       </c>
       <c r="D65" s="7">
         <v>5582.09</v>
       </c>
       <c r="E65" s="7">
         <v>5741.09</v>
       </c>
-      <c r="F65" s="45">
+      <c r="F65" s="71">
         <v>5817.4</v>
       </c>
       <c r="G65" s="7">
         <v>5819.9</v>
       </c>
       <c r="H65" s="7">
         <v>6713.7</v>
       </c>
-      <c r="I65" s="63">
+      <c r="I65" s="62">
         <v>6715.58</v>
       </c>
-      <c r="J65" s="63">
+      <c r="J65" s="62">
         <v>7136.8</v>
       </c>
       <c r="K65" s="7">
         <v>6240.2</v>
       </c>
       <c r="L65" s="7">
         <v>6142.8</v>
       </c>
       <c r="M65" s="7">
         <v>6137.4</v>
       </c>
     </row>
     <row r="66" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B66" s="53">
+      <c r="B66" s="52">
         <v>5536.36</v>
       </c>
-      <c r="C66" s="67">
+      <c r="C66" s="66">
         <v>5706.31</v>
       </c>
       <c r="D66" s="7">
         <v>5564.52</v>
       </c>
-      <c r="E66" s="67">
+      <c r="E66" s="66">
         <v>5485.18</v>
       </c>
-      <c r="F66" s="45"/>
+      <c r="F66" s="71">
+        <v>5499.6</v>
+      </c>
       <c r="G66" s="7"/>
       <c r="H66" s="7"/>
-      <c r="I66" s="63"/>
-      <c r="J66" s="63"/>
+      <c r="I66" s="62"/>
+      <c r="J66" s="62"/>
       <c r="K66" s="7"/>
       <c r="L66" s="7"/>
       <c r="M66" s="7"/>
     </row>
     <row r="67" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B67" s="56"/>
+      <c r="B67" s="55"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
       <c r="L67" s="2"/>
       <c r="M67" s="2"/>
     </row>
     <row r="68" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B68" s="53" t="s">
+      <c r="B68" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G68" s="7">
         <v>335.7</v>
       </c>
       <c r="H68" s="7">
         <v>335.7</v>
       </c>
       <c r="I68" s="2">
         <v>328.7</v>
       </c>
       <c r="J68" s="7">
         <v>357.5</v>
       </c>
       <c r="K68" s="2">
         <v>356.2</v>
       </c>
       <c r="L68" s="7">
         <v>366.2</v>
       </c>
       <c r="M68" s="7">
         <v>415.9</v>
       </c>
     </row>
     <row r="69" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="B69" s="53">
+      <c r="B69" s="52">
         <v>43.62</v>
       </c>
       <c r="C69" s="7">
         <v>43.1</v>
       </c>
       <c r="D69" s="7">
         <v>37.200000000000003</v>
       </c>
       <c r="E69" s="2">
         <v>29</v>
       </c>
       <c r="F69" s="2">
         <v>39.6</v>
       </c>
       <c r="G69" s="7">
         <v>38.700000000000003</v>
       </c>
       <c r="H69" s="7">
         <v>40.700000000000003</v>
       </c>
       <c r="I69" s="2">
         <v>40.700000000000003</v>
       </c>
       <c r="J69" s="7">
         <v>56.7</v>
       </c>
       <c r="K69" s="2">
         <v>54.3</v>
       </c>
       <c r="L69" s="7">
         <v>38.4</v>
       </c>
       <c r="M69" s="7">
         <v>38.4</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="B70" s="53">
+      <c r="B70" s="52">
         <v>57.8</v>
       </c>
       <c r="C70" s="7">
         <v>57.4</v>
       </c>
       <c r="D70" s="7">
         <v>50</v>
       </c>
       <c r="E70" s="2">
         <v>64.3</v>
       </c>
       <c r="F70" s="2">
         <v>61.3</v>
       </c>
       <c r="G70" s="7">
         <v>66.900000000000006</v>
       </c>
       <c r="H70" s="7">
         <v>52.6</v>
       </c>
       <c r="I70" s="2">
         <v>49.4</v>
       </c>
       <c r="J70" s="7">
         <v>50.3</v>
       </c>
       <c r="K70" s="2">
         <v>60.3</v>
       </c>
       <c r="L70" s="7">
         <v>48</v>
       </c>
       <c r="M70" s="7">
         <v>50.4</v>
       </c>
     </row>
     <row r="71" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B71" s="53">
+      <c r="B71" s="52">
         <v>52.57</v>
       </c>
       <c r="C71" s="7">
         <v>44.28</v>
       </c>
       <c r="D71" s="7">
         <v>48.7</v>
       </c>
       <c r="E71" s="2">
         <v>66.8</v>
       </c>
       <c r="F71" s="2">
         <v>63.9</v>
       </c>
       <c r="G71" s="7">
         <v>65</v>
       </c>
       <c r="H71" s="7">
         <v>92.7</v>
       </c>
       <c r="I71" s="2">
         <v>91.3</v>
       </c>
       <c r="J71" s="7">
         <v>97.4</v>
       </c>
       <c r="K71" s="2">
         <v>72.2</v>
       </c>
       <c r="L71" s="7">
         <v>73.099999999999994</v>
       </c>
       <c r="M71" s="7">
         <v>71.2</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B72" s="53">
+      <c r="B72" s="52">
         <v>46.69</v>
       </c>
       <c r="C72" s="7">
         <v>56.3</v>
       </c>
       <c r="D72" s="7">
         <v>43.9</v>
       </c>
       <c r="E72" s="2">
         <v>64.3</v>
       </c>
-      <c r="F72" s="2"/>
+      <c r="F72" s="2">
+        <v>62.1</v>
+      </c>
       <c r="G72" s="7"/>
       <c r="H72" s="7"/>
       <c r="I72" s="2"/>
       <c r="J72" s="7"/>
       <c r="K72" s="2"/>
       <c r="L72" s="7"/>
       <c r="M72" s="7"/>
     </row>
     <row r="73" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B73" s="5"/>
       <c r="C73" s="2"/>
       <c r="D73" s="2"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2"/>
       <c r="M73" s="2"/>
     </row>
@@ -3578,297 +3603,303 @@
       <c r="M88" s="10">
         <v>267.39999999999998</v>
       </c>
     </row>
     <row r="89" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="13">
         <v>2025</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="7"/>
       <c r="D89" s="7"/>
       <c r="E89" s="7"/>
       <c r="F89" s="7"/>
       <c r="G89" s="7"/>
       <c r="H89" s="7"/>
       <c r="I89" s="7"/>
       <c r="J89" s="7"/>
       <c r="K89" s="7"/>
       <c r="L89" s="10"/>
       <c r="M89" s="10"/>
     </row>
     <row r="90" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="B90" s="61">
+      <c r="B90" s="60">
         <v>3875.93</v>
       </c>
       <c r="C90" s="7">
         <v>4276.1000000000004</v>
       </c>
       <c r="D90" s="7">
         <v>4476.3999999999996</v>
       </c>
       <c r="E90" s="7">
         <v>5014.2700000000004</v>
       </c>
       <c r="F90" s="7">
         <v>4809.7</v>
       </c>
       <c r="G90" s="7">
         <v>4454.3999999999996</v>
       </c>
       <c r="H90" s="7">
         <v>4147.8</v>
       </c>
       <c r="I90" s="7">
         <v>4322.8999999999996</v>
       </c>
-      <c r="J90" s="63">
+      <c r="J90" s="62">
         <v>4993.8599999999997</v>
       </c>
       <c r="K90" s="7">
         <v>5131.7</v>
       </c>
       <c r="L90" s="10">
         <v>4652.2</v>
       </c>
       <c r="M90" s="10">
         <v>4652.3999999999996</v>
       </c>
     </row>
     <row r="91" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="B91" s="61"/>
+      <c r="B91" s="60"/>
       <c r="C91" s="7"/>
       <c r="D91" s="7"/>
       <c r="E91" s="7"/>
       <c r="F91" s="7"/>
       <c r="G91" s="7"/>
       <c r="H91" s="7"/>
       <c r="I91" s="7"/>
-      <c r="J91" s="65" t="s">
+      <c r="J91" s="64" t="s">
         <v>35</v>
       </c>
       <c r="K91" s="7"/>
       <c r="L91" s="10"/>
       <c r="M91" s="10"/>
     </row>
     <row r="92" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B92" s="61">
+      <c r="B92" s="60">
         <v>3579.38</v>
       </c>
       <c r="C92" s="7">
         <v>3954.17</v>
       </c>
       <c r="D92" s="7">
         <v>4139.2</v>
       </c>
       <c r="E92" s="7">
         <v>4657.8999999999996</v>
       </c>
       <c r="F92" s="7">
         <v>4449.3999999999996</v>
       </c>
       <c r="G92" s="7">
         <v>4067.9</v>
       </c>
       <c r="H92" s="7">
         <v>3740.4</v>
       </c>
       <c r="I92" s="7">
         <v>3918.2</v>
       </c>
-      <c r="J92" s="63">
+      <c r="J92" s="62">
         <v>4634.82</v>
       </c>
       <c r="K92" s="7">
         <v>4764.6000000000004</v>
       </c>
       <c r="L92" s="10">
         <v>4284.8</v>
       </c>
       <c r="M92" s="10">
         <v>4283</v>
       </c>
     </row>
     <row r="93" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B93" s="61">
+      <c r="B93" s="60">
         <v>296.25</v>
       </c>
       <c r="C93" s="7">
         <v>321.89999999999998</v>
       </c>
       <c r="D93" s="7">
         <v>337.2</v>
       </c>
       <c r="E93" s="7">
         <v>356.37</v>
       </c>
       <c r="F93" s="7">
         <v>360.3</v>
       </c>
       <c r="G93" s="7">
         <v>386.5</v>
       </c>
       <c r="H93" s="7">
         <v>407.4</v>
       </c>
       <c r="I93" s="7">
         <v>404.7</v>
       </c>
-      <c r="J93" s="63">
+      <c r="J93" s="62">
         <v>359.03</v>
       </c>
       <c r="K93" s="7">
         <v>367.1</v>
       </c>
       <c r="L93" s="10">
         <v>367.4</v>
       </c>
       <c r="M93" s="10">
         <v>369.4</v>
       </c>
     </row>
     <row r="94" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="13">
         <v>2026</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="7"/>
       <c r="D94" s="7"/>
       <c r="E94" s="7"/>
       <c r="F94" s="7"/>
       <c r="G94" s="7"/>
       <c r="H94" s="7"/>
       <c r="I94" s="7"/>
-      <c r="J94" s="63"/>
+      <c r="J94" s="62"/>
       <c r="K94" s="7"/>
       <c r="L94" s="10"/>
       <c r="M94" s="10"/>
     </row>
     <row r="95" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="B95" s="61">
+      <c r="B95" s="60">
         <v>3818.97</v>
       </c>
-      <c r="C95" s="67">
+      <c r="C95" s="66">
         <v>3937.77</v>
       </c>
       <c r="D95" s="7">
         <v>4287.74</v>
       </c>
       <c r="E95" s="7">
         <v>4922.7</v>
       </c>
-      <c r="F95" s="7"/>
+      <c r="F95" s="7">
+        <v>4296.3</v>
+      </c>
       <c r="G95" s="7"/>
       <c r="H95" s="7"/>
       <c r="I95" s="7"/>
-      <c r="J95" s="63"/>
+      <c r="J95" s="62"/>
       <c r="K95" s="7"/>
       <c r="L95" s="10"/>
       <c r="M95" s="10"/>
     </row>
     <row r="96" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="B96" s="61"/>
-      <c r="C96" s="70" t="s">
+      <c r="B96" s="60"/>
+      <c r="C96" s="69" t="s">
         <v>35</v>
       </c>
       <c r="D96" s="7"/>
       <c r="E96" s="7" t="s">
         <v>35</v>
       </c>
       <c r="F96" s="7"/>
       <c r="G96" s="7"/>
       <c r="H96" s="7"/>
       <c r="I96" s="7"/>
-      <c r="J96" s="63"/>
+      <c r="J96" s="62"/>
       <c r="K96" s="7"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
     <row r="97" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B97" s="61">
+      <c r="B97" s="60">
         <v>3451.89</v>
       </c>
-      <c r="C97" s="67">
+      <c r="C97" s="66">
         <v>3587.58</v>
       </c>
-      <c r="D97" s="69">
+      <c r="D97" s="68">
         <v>3956.38</v>
       </c>
       <c r="E97" s="7">
         <v>4605.55</v>
       </c>
-      <c r="F97" s="7"/>
+      <c r="F97" s="7">
+        <v>4207.8</v>
+      </c>
       <c r="G97" s="7"/>
       <c r="H97" s="7"/>
       <c r="I97" s="7"/>
-      <c r="J97" s="63"/>
+      <c r="J97" s="62"/>
       <c r="K97" s="7"/>
       <c r="L97" s="10"/>
       <c r="M97" s="10"/>
     </row>
     <row r="98" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B98" s="61">
+      <c r="B98" s="60">
         <v>367.08</v>
       </c>
-      <c r="C98" s="67">
+      <c r="C98" s="66">
         <v>350.18</v>
       </c>
-      <c r="D98" s="67">
+      <c r="D98" s="66">
         <v>331.36</v>
       </c>
       <c r="E98" s="7">
         <v>317.14999999999998</v>
       </c>
-      <c r="F98" s="7"/>
+      <c r="F98" s="7">
+        <v>88.5</v>
+      </c>
       <c r="G98" s="7"/>
       <c r="H98" s="7"/>
       <c r="I98" s="7"/>
-      <c r="J98" s="63"/>
+      <c r="J98" s="62"/>
       <c r="K98" s="7"/>
       <c r="L98" s="10"/>
       <c r="M98" s="10"/>
     </row>
     <row r="99" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B99" s="5"/>
       <c r="C99" s="7"/>
       <c r="D99" s="7"/>
       <c r="E99" s="7"/>
       <c r="F99" s="7"/>
       <c r="G99" s="7"/>
       <c r="I99" s="7"/>
       <c r="J99" s="7"/>
       <c r="K99" s="7"/>
       <c r="L99" s="7"/>
       <c r="M99" s="7"/>
     </row>
     <row r="100" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B100" s="5"/>
@@ -4349,150 +4380,150 @@
       <c r="M114" s="10">
         <v>3</v>
       </c>
     </row>
     <row r="115" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="34">
         <v>2025</v>
       </c>
       <c r="B115" s="12"/>
       <c r="C115" s="10"/>
       <c r="D115" s="10"/>
       <c r="E115" s="10"/>
       <c r="F115" s="10"/>
       <c r="G115" s="10"/>
       <c r="H115" s="10"/>
       <c r="I115" s="10"/>
       <c r="J115" s="10"/>
       <c r="K115" s="10"/>
       <c r="L115" s="10"/>
       <c r="M115" s="10"/>
     </row>
     <row r="116" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B116" s="59">
+      <c r="B116" s="58">
         <v>33.119999999999997</v>
       </c>
       <c r="C116" s="10">
         <v>38.74</v>
       </c>
       <c r="D116" s="10">
         <v>40.4</v>
       </c>
       <c r="E116" s="10">
         <v>44.2</v>
       </c>
       <c r="F116" s="10">
         <v>43</v>
       </c>
       <c r="G116" s="10">
         <v>42.1</v>
       </c>
       <c r="H116" s="10">
         <v>39.700000000000003</v>
       </c>
       <c r="I116" s="10">
         <v>39.700000000000003</v>
       </c>
       <c r="J116" s="10">
         <v>44.4</v>
       </c>
       <c r="K116" s="10">
         <v>45.3</v>
       </c>
       <c r="L116" s="10">
         <v>41.6</v>
       </c>
       <c r="M116" s="10">
         <v>42.1</v>
       </c>
     </row>
     <row r="117" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="B117" s="59"/>
+      <c r="B117" s="58"/>
       <c r="C117" s="10"/>
       <c r="D117" s="10"/>
       <c r="E117" s="10"/>
       <c r="F117" s="10"/>
       <c r="G117" s="10"/>
       <c r="H117" s="10"/>
       <c r="I117" s="10"/>
       <c r="J117" s="10"/>
       <c r="K117" s="10"/>
       <c r="L117" s="10"/>
       <c r="M117" s="10"/>
     </row>
     <row r="118" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="B118" s="59">
+      <c r="B118" s="58">
         <v>29.98</v>
       </c>
       <c r="C118" s="10">
         <v>35.6</v>
       </c>
       <c r="D118" s="10">
         <v>37.1</v>
       </c>
       <c r="E118" s="10">
         <v>40.76</v>
       </c>
       <c r="F118" s="10">
         <v>39.5</v>
       </c>
       <c r="G118" s="10">
         <v>38.4</v>
       </c>
       <c r="H118" s="10">
         <v>35.799999999999997</v>
       </c>
       <c r="I118" s="10">
         <v>35.799999999999997</v>
       </c>
       <c r="J118" s="10">
         <v>40.799999999999997</v>
       </c>
       <c r="K118" s="10">
         <v>41.5</v>
       </c>
       <c r="L118" s="10">
         <v>37.799999999999997</v>
       </c>
       <c r="M118" s="10">
         <v>38.200000000000003</v>
       </c>
     </row>
     <row r="119" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B119" s="59">
+      <c r="B119" s="58">
         <v>3.13</v>
       </c>
       <c r="C119" s="10">
         <v>3.2</v>
       </c>
       <c r="D119" s="10">
         <v>3.3</v>
       </c>
       <c r="E119" s="10">
         <v>3.4</v>
       </c>
       <c r="F119" s="10">
         <v>3.5</v>
       </c>
       <c r="G119" s="10">
         <v>3.8</v>
       </c>
       <c r="H119" s="10">
         <v>3.9</v>
       </c>
       <c r="I119" s="10">
         <v>3.9</v>
       </c>
       <c r="J119" s="10">
         <v>3.6</v>
@@ -4506,188 +4537,194 @@
       <c r="M119" s="10">
         <v>3.9</v>
       </c>
     </row>
     <row r="120" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="33">
         <v>2026</v>
       </c>
       <c r="B120" s="12"/>
       <c r="C120" s="10"/>
       <c r="D120" s="10"/>
       <c r="E120" s="10"/>
       <c r="F120" s="10"/>
       <c r="G120" s="10"/>
       <c r="H120" s="10"/>
       <c r="I120" s="10"/>
       <c r="J120" s="10"/>
       <c r="K120" s="10"/>
       <c r="L120" s="10"/>
       <c r="M120" s="10"/>
     </row>
     <row r="121" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B121" s="59">
+      <c r="B121" s="58">
         <v>35.79</v>
       </c>
       <c r="C121" s="10">
         <v>36.6</v>
       </c>
       <c r="D121" s="10">
         <v>39.04</v>
       </c>
       <c r="E121" s="10">
         <v>43.6</v>
       </c>
-      <c r="F121" s="10"/>
+      <c r="F121" s="10">
+        <v>38.6</v>
+      </c>
       <c r="G121" s="10"/>
       <c r="H121" s="10"/>
       <c r="I121" s="10"/>
       <c r="J121" s="10"/>
       <c r="K121" s="10"/>
       <c r="L121" s="10"/>
       <c r="M121" s="10"/>
     </row>
     <row r="122" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="B122" s="59"/>
+      <c r="B122" s="58"/>
       <c r="C122" s="10"/>
       <c r="D122" s="10"/>
       <c r="E122" s="10"/>
       <c r="F122" s="10"/>
       <c r="G122" s="10"/>
       <c r="H122" s="10"/>
       <c r="I122" s="10"/>
       <c r="J122" s="10"/>
       <c r="K122" s="10"/>
       <c r="L122" s="10"/>
       <c r="M122" s="10"/>
     </row>
     <row r="123" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A123" s="30" t="s">
+      <c r="A123" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="B123" s="59">
+      <c r="B123" s="58">
         <v>31.96</v>
       </c>
       <c r="C123" s="10">
         <v>32.96</v>
       </c>
       <c r="D123" s="10">
         <v>35.6</v>
       </c>
       <c r="E123" s="10">
         <v>40.4</v>
       </c>
-      <c r="F123" s="10"/>
+      <c r="F123" s="10">
+        <v>37.5</v>
+      </c>
       <c r="G123" s="10"/>
       <c r="H123" s="10"/>
       <c r="I123" s="10"/>
       <c r="J123" s="10"/>
       <c r="K123" s="10"/>
       <c r="L123" s="10"/>
       <c r="M123" s="10"/>
     </row>
-    <row r="124" spans="1:14" s="52" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="B124" s="60">
+      <c r="B124" s="59">
         <v>3.82</v>
       </c>
       <c r="C124" s="11">
         <v>3.68</v>
       </c>
       <c r="D124" s="11">
         <v>3.4</v>
       </c>
       <c r="E124" s="11">
         <v>3.3</v>
       </c>
-      <c r="F124" s="11"/>
+      <c r="F124" s="11">
+        <v>1.2</v>
+      </c>
       <c r="G124" s="11"/>
       <c r="H124" s="11"/>
       <c r="I124" s="11"/>
       <c r="J124" s="11"/>
       <c r="K124" s="11"/>
       <c r="L124" s="11"/>
       <c r="M124" s="11"/>
     </row>
     <row r="125" spans="1:14" s="26" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A125" s="73" t="s">
+      <c r="A125" s="74" t="s">
         <v>31</v>
       </c>
-      <c r="B125" s="73"/>
-[...10 lines deleted...]
-      <c r="M125" s="73"/>
+      <c r="B125" s="74"/>
+      <c r="C125" s="74"/>
+      <c r="D125" s="74"/>
+      <c r="E125" s="74"/>
+      <c r="F125" s="74"/>
+      <c r="G125" s="74"/>
+      <c r="H125" s="74"/>
+      <c r="I125" s="74"/>
+      <c r="J125" s="74"/>
+      <c r="K125" s="74"/>
+      <c r="L125" s="74"/>
+      <c r="M125" s="74"/>
       <c r="N125" s="25"/>
     </row>
     <row r="126" spans="1:14" s="26" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="36"/>
       <c r="B126" s="47"/>
       <c r="C126" s="47"/>
       <c r="D126" s="47"/>
       <c r="E126" s="47"/>
       <c r="F126" s="47"/>
       <c r="G126" s="47"/>
       <c r="H126" s="47"/>
       <c r="I126" s="47"/>
       <c r="J126" s="47"/>
       <c r="K126" s="47"/>
       <c r="L126" s="47"/>
       <c r="M126" s="47"/>
       <c r="N126" s="25"/>
     </row>
     <row r="127" spans="1:14" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="71" t="s">
+      <c r="A127" s="72" t="s">
         <v>24</v>
       </c>
-      <c r="B127" s="71"/>
-[...10 lines deleted...]
-      <c r="M127" s="71"/>
+      <c r="B127" s="72"/>
+      <c r="C127" s="72"/>
+      <c r="D127" s="72"/>
+      <c r="E127" s="72"/>
+      <c r="F127" s="72"/>
+      <c r="G127" s="72"/>
+      <c r="H127" s="72"/>
+      <c r="I127" s="72"/>
+      <c r="J127" s="72"/>
+      <c r="K127" s="72"/>
+      <c r="L127" s="72"/>
+      <c r="M127" s="72"/>
     </row>
     <row r="128" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="19"/>
       <c r="B128" s="5"/>
       <c r="C128" s="5"/>
       <c r="G128" s="5"/>
       <c r="I128" s="5"/>
       <c r="J128" s="5"/>
       <c r="M128" s="5"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A129" s="21"/>
       <c r="B129" s="41" t="s">
         <v>10</v>
       </c>
       <c r="C129" s="42" t="s">
         <v>11</v>
       </c>
       <c r="D129" s="43" t="s">
         <v>12</v>
       </c>
       <c r="E129" s="43" t="s">
         <v>13</v>
       </c>
       <c r="F129" s="43" t="s">
@@ -4697,483 +4734,487 @@
         <v>15</v>
       </c>
       <c r="H129" s="43" t="s">
         <v>16</v>
       </c>
       <c r="I129" s="42" t="s">
         <v>17</v>
       </c>
       <c r="J129" s="42" t="s">
         <v>18</v>
       </c>
       <c r="K129" s="42" t="s">
         <v>33</v>
       </c>
       <c r="L129" s="43" t="s">
         <v>19</v>
       </c>
       <c r="M129" s="44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B130" s="56"/>
+      <c r="B130" s="55"/>
       <c r="C130" s="5"/>
       <c r="G130" s="5"/>
       <c r="I130" s="5"/>
       <c r="J130" s="5"/>
       <c r="M130" s="5"/>
     </row>
     <row r="131" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="27">
         <v>2022</v>
       </c>
-      <c r="B131" s="53" t="s">
+      <c r="B131" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M131" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="27">
         <v>2023</v>
       </c>
-      <c r="B132" s="53">
+      <c r="B132" s="52">
         <v>190.17</v>
       </c>
       <c r="C132" s="7">
         <v>176.5</v>
       </c>
       <c r="D132" s="2">
         <v>177.5</v>
       </c>
       <c r="E132" s="2">
         <v>171.2</v>
       </c>
       <c r="F132" s="2">
         <v>199.1</v>
       </c>
       <c r="G132" s="7">
         <v>166.79</v>
       </c>
       <c r="H132" s="7">
         <v>173.85</v>
       </c>
       <c r="I132" s="2">
         <v>175.1</v>
       </c>
       <c r="J132" s="2">
         <v>189.1</v>
       </c>
       <c r="K132" s="2">
         <v>193.5</v>
       </c>
       <c r="L132" s="2">
         <v>182.9</v>
       </c>
       <c r="M132" s="2">
         <v>187.9</v>
       </c>
     </row>
     <row r="133" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="16">
         <v>2024</v>
       </c>
-      <c r="B133" s="53">
+      <c r="B133" s="52">
         <v>189.4</v>
       </c>
       <c r="C133" s="7">
         <v>176.7</v>
       </c>
       <c r="D133" s="2">
         <v>184.13</v>
       </c>
       <c r="E133" s="2">
         <v>184.13</v>
       </c>
       <c r="F133" s="2">
         <v>173.3</v>
       </c>
       <c r="G133" s="7">
         <v>158.69999999999999</v>
       </c>
       <c r="H133" s="7">
         <v>164.8</v>
       </c>
       <c r="I133" s="2">
         <v>187.72</v>
       </c>
       <c r="J133" s="2">
         <v>187.6</v>
       </c>
       <c r="K133" s="2">
         <v>193.4</v>
       </c>
       <c r="L133" s="2">
         <v>179.9</v>
       </c>
       <c r="M133" s="2">
         <v>196.3</v>
       </c>
     </row>
     <row r="134" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="16">
         <v>2025</v>
       </c>
-      <c r="B134" s="53">
+      <c r="B134" s="52">
         <v>192.03</v>
       </c>
       <c r="C134" s="7">
         <v>172.3</v>
       </c>
       <c r="D134" s="2">
         <v>198.2</v>
       </c>
       <c r="E134" s="2">
         <v>181</v>
       </c>
       <c r="F134" s="2">
         <v>190.9</v>
       </c>
       <c r="G134" s="7">
         <v>178.5</v>
       </c>
       <c r="H134" s="7">
         <v>183.5</v>
       </c>
       <c r="I134" s="2">
         <v>191.4</v>
       </c>
       <c r="J134" s="2">
         <v>189.8</v>
       </c>
       <c r="K134" s="2">
         <v>192.6</v>
       </c>
       <c r="L134" s="2">
         <v>183.2</v>
       </c>
       <c r="M134" s="2">
         <v>213.1</v>
       </c>
     </row>
     <row r="135" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="16">
         <v>2026</v>
       </c>
-      <c r="B135" s="53">
+      <c r="B135" s="52">
         <v>1017.25</v>
       </c>
-      <c r="C135" s="67">
+      <c r="C135" s="66">
         <v>878.44</v>
       </c>
       <c r="D135" s="2">
         <v>953.93</v>
       </c>
       <c r="E135" s="2">
         <v>983.5</v>
       </c>
-      <c r="F135" s="2"/>
+      <c r="F135" s="2">
+        <v>942.2</v>
+      </c>
       <c r="G135" s="7"/>
       <c r="H135" s="7"/>
       <c r="I135" s="2"/>
       <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="2"/>
       <c r="M135" s="2"/>
     </row>
     <row r="136" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B136" s="56"/>
+      <c r="B136" s="55"/>
       <c r="C136" s="2"/>
       <c r="D136" s="2"/>
       <c r="E136" s="2"/>
       <c r="F136" s="2"/>
       <c r="G136" s="2"/>
       <c r="H136" s="2"/>
       <c r="I136" s="2"/>
       <c r="J136" s="2"/>
       <c r="K136" s="2"/>
       <c r="L136" s="2"/>
       <c r="M136" s="2"/>
     </row>
     <row r="137" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="27">
         <v>2022</v>
       </c>
-      <c r="B137" s="53" t="s">
+      <c r="B137" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M137" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="20">
         <v>2023</v>
       </c>
-      <c r="B138" s="54">
+      <c r="B138" s="53">
         <v>166.71</v>
       </c>
       <c r="C138" s="3">
         <v>154</v>
       </c>
       <c r="D138" s="3">
         <v>157.69999999999999</v>
       </c>
       <c r="E138" s="3">
         <v>150.9</v>
       </c>
       <c r="F138" s="3">
         <v>174.5</v>
       </c>
       <c r="G138" s="3">
         <v>147.1</v>
       </c>
       <c r="H138" s="3">
         <v>155.9</v>
       </c>
       <c r="I138" s="3">
         <v>155.5</v>
       </c>
       <c r="J138" s="3">
         <v>165.7</v>
       </c>
       <c r="K138" s="3">
         <v>169.4</v>
       </c>
       <c r="L138" s="3">
         <v>161</v>
       </c>
       <c r="M138" s="3">
         <v>164.3</v>
       </c>
     </row>
     <row r="139" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="31">
         <v>2024</v>
       </c>
-      <c r="B139" s="54">
+      <c r="B139" s="53">
         <v>166.6</v>
       </c>
       <c r="C139" s="3">
         <v>155.69999999999999</v>
       </c>
       <c r="D139" s="3">
         <v>162</v>
       </c>
       <c r="E139" s="3">
         <v>162</v>
       </c>
       <c r="F139" s="3">
         <v>157.1</v>
       </c>
       <c r="G139" s="3">
         <v>140.19999999999999</v>
       </c>
       <c r="H139" s="3">
         <v>145.69999999999999</v>
       </c>
       <c r="I139" s="3">
         <v>165.6</v>
       </c>
       <c r="J139" s="3">
         <v>164.9</v>
       </c>
       <c r="K139" s="3">
         <v>170</v>
       </c>
       <c r="L139" s="3">
         <v>158.9</v>
       </c>
       <c r="M139" s="3">
         <v>172.5</v>
       </c>
     </row>
     <row r="140" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="31">
         <v>2025</v>
       </c>
-      <c r="B140" s="54">
+      <c r="B140" s="53">
         <v>168.81</v>
       </c>
       <c r="C140" s="3">
         <v>151.69999999999999</v>
       </c>
       <c r="D140" s="3">
         <v>173.6</v>
       </c>
       <c r="E140" s="3">
         <v>173.66</v>
       </c>
       <c r="F140" s="3">
         <v>152.80000000000001</v>
       </c>
       <c r="G140" s="3">
         <v>157.6</v>
       </c>
       <c r="H140" s="3">
         <v>162.30000000000001</v>
       </c>
       <c r="I140" s="3">
         <v>168.1</v>
       </c>
       <c r="J140" s="3">
         <v>166.1</v>
       </c>
       <c r="K140" s="3">
         <v>168.7</v>
       </c>
       <c r="L140" s="3">
         <v>161</v>
       </c>
       <c r="M140" s="3">
         <v>186.6</v>
       </c>
     </row>
-    <row r="141" spans="1:13" s="52" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="17">
         <v>2026</v>
       </c>
-      <c r="B141" s="62">
+      <c r="B141" s="61">
         <v>203.57</v>
       </c>
       <c r="C141" s="8">
         <v>175.79</v>
       </c>
       <c r="D141" s="8">
         <v>190.89</v>
       </c>
       <c r="E141" s="8">
         <v>196.8</v>
       </c>
-      <c r="F141" s="8"/>
+      <c r="F141" s="8">
+        <v>188.6</v>
+      </c>
       <c r="G141" s="8"/>
       <c r="H141" s="8"/>
       <c r="I141" s="8"/>
       <c r="J141" s="8"/>
       <c r="K141" s="8"/>
       <c r="L141" s="8"/>
       <c r="M141" s="8"/>
     </row>
     <row r="142" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="20"/>
       <c r="B142" s="3"/>
       <c r="C142" s="3"/>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="J142" s="3"/>
       <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="3"/>
     </row>
     <row r="143" spans="1:13" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A143" s="71" t="s">
+      <c r="A143" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="B143" s="71"/>
-[...10 lines deleted...]
-      <c r="M143" s="71"/>
+      <c r="B143" s="72"/>
+      <c r="C143" s="72"/>
+      <c r="D143" s="72"/>
+      <c r="E143" s="72"/>
+      <c r="F143" s="72"/>
+      <c r="G143" s="72"/>
+      <c r="H143" s="72"/>
+      <c r="I143" s="72"/>
+      <c r="J143" s="72"/>
+      <c r="K143" s="72"/>
+      <c r="L143" s="72"/>
+      <c r="M143" s="72"/>
     </row>
     <row r="144" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="19"/>
       <c r="B144" s="5"/>
       <c r="C144" s="5"/>
       <c r="G144" s="5"/>
       <c r="I144" s="5"/>
       <c r="J144" s="5"/>
       <c r="M144" s="5"/>
     </row>
     <row r="145" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A145" s="37"/>
       <c r="B145" s="41" t="s">
         <v>10</v>
       </c>
       <c r="C145" s="42" t="s">
         <v>11</v>
       </c>
       <c r="D145" s="43" t="s">
         <v>12</v>
       </c>
       <c r="E145" s="43" t="s">
         <v>13</v>
       </c>
       <c r="F145" s="43" t="s">
@@ -5370,51 +5411,53 @@
         <v>1</v>
       </c>
       <c r="L150" s="12" t="s">
         <v>1</v>
       </c>
       <c r="M150" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="16">
         <v>2026</v>
       </c>
       <c r="B151" s="12">
         <v>0</v>
       </c>
       <c r="C151" s="12">
         <v>0</v>
       </c>
       <c r="D151" s="2">
         <v>0</v>
       </c>
       <c r="E151" s="12">
         <v>0</v>
       </c>
-      <c r="F151" s="12"/>
+      <c r="F151" s="2">
+        <v>0</v>
+      </c>
       <c r="G151" s="12"/>
       <c r="H151" s="12"/>
       <c r="I151" s="12"/>
       <c r="J151" s="12"/>
       <c r="K151" s="12"/>
       <c r="L151" s="12"/>
       <c r="M151" s="12"/>
     </row>
     <row r="152" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B152" s="5"/>
       <c r="C152" s="5"/>
       <c r="G152" s="5"/>
       <c r="I152" s="5"/>
       <c r="J152" s="5"/>
       <c r="M152" s="5"/>
     </row>
     <row r="153" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="27">
         <v>2022</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>1</v>
@@ -5529,92 +5572,94 @@
         <v>1</v>
       </c>
       <c r="L155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M155" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="16">
         <v>2025</v>
       </c>
       <c r="B156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E156" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="F156" s="12" t="s">
+      <c r="F156" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="L156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="M156" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="16">
         <v>2026</v>
       </c>
       <c r="B157" s="12">
         <v>0</v>
       </c>
       <c r="C157" s="12">
         <v>0</v>
       </c>
       <c r="D157" s="2">
         <v>0</v>
       </c>
       <c r="E157" s="12">
         <v>0</v>
       </c>
-      <c r="F157" s="12"/>
+      <c r="F157" s="2">
+        <v>0</v>
+      </c>
       <c r="G157" s="12"/>
       <c r="H157" s="12"/>
       <c r="I157" s="12"/>
       <c r="J157" s="12"/>
       <c r="K157" s="12"/>
       <c r="L157" s="12"/>
       <c r="M157" s="12"/>
     </row>
     <row r="158" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="5"/>
       <c r="G158" s="5"/>
       <c r="I158" s="5"/>
       <c r="J158" s="5"/>
       <c r="M158" s="5"/>
     </row>
     <row r="159" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="27">
         <v>2022</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>1</v>
@@ -5635,424 +5680,428 @@
         <v>1</v>
       </c>
       <c r="H159" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I159" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J159" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K159" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L159" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M159" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="27">
         <v>2023</v>
       </c>
-      <c r="B160" s="53">
+      <c r="B160" s="52">
         <v>16.600000000000001</v>
       </c>
       <c r="C160" s="2">
         <v>12.2</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="H160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="K160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M160" s="2">
         <v>8.18</v>
       </c>
     </row>
     <row r="161" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="16">
         <v>2024</v>
       </c>
-      <c r="B161" s="53">
+      <c r="B161" s="52">
         <v>10.9</v>
       </c>
       <c r="C161" s="2">
         <v>5.9</v>
       </c>
       <c r="D161" s="2">
         <v>10.4</v>
       </c>
       <c r="E161" s="2">
         <v>8.1</v>
       </c>
       <c r="F161" s="2">
         <v>10.5</v>
       </c>
       <c r="G161" s="2">
         <v>12</v>
       </c>
       <c r="H161" s="2">
         <v>13.7</v>
       </c>
       <c r="I161" s="2">
         <v>13.8</v>
       </c>
       <c r="J161" s="2">
         <v>11.1</v>
       </c>
       <c r="K161" s="2">
         <v>10.4</v>
       </c>
       <c r="L161" s="2">
         <v>9.6999999999999993</v>
       </c>
       <c r="M161" s="2">
         <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="162" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="16">
         <v>2025</v>
       </c>
-      <c r="B162" s="53">
+      <c r="B162" s="52">
         <v>4.8</v>
       </c>
       <c r="C162" s="2">
         <v>4.3600000000000003</v>
       </c>
       <c r="D162" s="2">
         <v>5.0999999999999996</v>
       </c>
       <c r="E162" s="2">
         <v>4.95</v>
       </c>
       <c r="F162" s="2">
         <v>5.8</v>
       </c>
       <c r="G162" s="2">
         <v>8.1999999999999993</v>
       </c>
       <c r="H162" s="2">
         <v>9.4</v>
       </c>
       <c r="I162" s="2">
         <v>8.9</v>
       </c>
       <c r="J162" s="2">
         <v>5.4</v>
       </c>
       <c r="K162" s="2">
         <v>5</v>
       </c>
       <c r="L162" s="2">
         <v>4.7</v>
       </c>
       <c r="M162" s="2">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="163" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="16">
         <v>2026</v>
       </c>
-      <c r="B163" s="53">
+      <c r="B163" s="52">
         <v>10.87</v>
       </c>
       <c r="C163" s="2">
         <v>9.3699999999999992</v>
       </c>
       <c r="D163" s="2">
         <v>10.199999999999999</v>
       </c>
       <c r="E163" s="2">
         <v>9.9</v>
       </c>
-      <c r="F163" s="2"/>
+      <c r="F163" s="2">
+        <v>11.9</v>
+      </c>
       <c r="G163" s="2"/>
       <c r="H163" s="2"/>
       <c r="I163" s="2"/>
       <c r="J163" s="2"/>
       <c r="K163" s="2"/>
       <c r="L163" s="2"/>
       <c r="M163" s="2"/>
     </row>
     <row r="164" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B164" s="56"/>
+      <c r="B164" s="55"/>
       <c r="C164" s="5"/>
       <c r="G164" s="5"/>
       <c r="I164" s="5"/>
       <c r="J164" s="5"/>
       <c r="M164" s="5"/>
     </row>
     <row r="165" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="27">
         <v>2022</v>
       </c>
-      <c r="B165" s="53" t="s">
+      <c r="B165" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H165" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M165" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="28">
         <v>2023</v>
       </c>
-      <c r="B166" s="54">
+      <c r="B166" s="53">
         <v>30.4</v>
       </c>
       <c r="C166" s="3">
         <v>22.5</v>
       </c>
       <c r="D166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="L166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M166" s="3">
         <v>16.600000000000001</v>
       </c>
     </row>
     <row r="167" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15">
         <v>2024</v>
       </c>
-      <c r="B167" s="54">
+      <c r="B167" s="53">
         <v>18.3</v>
       </c>
       <c r="C167" s="3">
         <v>11.8</v>
       </c>
       <c r="D167" s="3">
         <v>18.3</v>
       </c>
       <c r="E167" s="3">
         <v>11.9</v>
       </c>
       <c r="F167" s="3">
         <v>17.8</v>
       </c>
       <c r="G167" s="3">
         <v>21.1</v>
       </c>
       <c r="H167" s="3">
         <v>27.4</v>
       </c>
       <c r="I167" s="3">
         <v>24.4</v>
       </c>
       <c r="J167" s="3">
         <v>20.9</v>
       </c>
       <c r="K167" s="3">
         <v>16.100000000000001</v>
       </c>
       <c r="L167" s="3">
         <v>18.600000000000001</v>
       </c>
       <c r="M167" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15">
         <v>2025</v>
       </c>
-      <c r="B168" s="54">
+      <c r="B168" s="53">
         <v>5.7</v>
       </c>
       <c r="C168" s="3">
         <v>5.0999999999999996</v>
       </c>
       <c r="D168" s="3">
         <v>5.9</v>
       </c>
       <c r="E168" s="3">
         <v>5.48</v>
       </c>
       <c r="F168" s="3">
         <v>6.8</v>
       </c>
       <c r="G168" s="3">
         <v>10.8</v>
       </c>
       <c r="H168" s="3">
         <v>12.5</v>
       </c>
       <c r="I168" s="3">
         <v>11.5</v>
       </c>
       <c r="J168" s="3">
         <v>6.3</v>
       </c>
       <c r="K168" s="3">
         <v>5.6</v>
       </c>
       <c r="L168" s="3">
         <v>5.3</v>
       </c>
       <c r="M168" s="3">
         <v>5.2</v>
       </c>
     </row>
-    <row r="169" spans="1:13" s="52" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="9">
         <v>2026</v>
       </c>
-      <c r="B169" s="62">
+      <c r="B169" s="61">
         <v>9.34</v>
       </c>
       <c r="C169" s="8">
         <v>7.79</v>
       </c>
       <c r="D169" s="8">
         <v>8.1999999999999993</v>
       </c>
       <c r="E169" s="8">
         <v>7.8</v>
       </c>
-      <c r="F169" s="8"/>
+      <c r="F169" s="8">
+        <v>9.3000000000000007</v>
+      </c>
       <c r="G169" s="8"/>
       <c r="H169" s="8"/>
       <c r="I169" s="8"/>
       <c r="J169" s="8"/>
       <c r="K169" s="8"/>
       <c r="L169" s="8"/>
       <c r="M169" s="8"/>
     </row>
     <row r="170" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B170" s="2"/>
       <c r="C170" s="2"/>
       <c r="D170" s="2"/>
       <c r="E170" s="2"/>
       <c r="F170" s="2"/>
       <c r="G170" s="2"/>
       <c r="H170" s="2"/>
       <c r="I170" s="2"/>
       <c r="J170" s="2"/>
       <c r="K170" s="2"/>
       <c r="L170" s="2"/>
       <c r="M170" s="2"/>
     </row>
     <row r="171" spans="1:13" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A171" s="71" t="s">
+      <c r="A171" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="B171" s="71"/>
-[...10 lines deleted...]
-      <c r="M171" s="71"/>
+      <c r="B171" s="72"/>
+      <c r="C171" s="72"/>
+      <c r="D171" s="72"/>
+      <c r="E171" s="72"/>
+      <c r="F171" s="72"/>
+      <c r="G171" s="72"/>
+      <c r="H171" s="72"/>
+      <c r="I171" s="72"/>
+      <c r="J171" s="72"/>
+      <c r="K171" s="72"/>
+      <c r="L171" s="72"/>
+      <c r="M171" s="72"/>
     </row>
     <row r="172" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="19"/>
       <c r="B172" s="5"/>
       <c r="C172" s="5"/>
       <c r="G172" s="5"/>
       <c r="I172" s="5"/>
       <c r="J172" s="5"/>
       <c r="M172" s="5"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A173" s="21"/>
       <c r="B173" s="41" t="s">
         <v>10</v>
       </c>
       <c r="C173" s="42" t="s">
         <v>11</v>
       </c>
       <c r="D173" s="43" t="s">
         <v>12</v>
       </c>
       <c r="E173" s="43" t="s">
         <v>13</v>
       </c>
       <c r="F173" s="43" t="s">
@@ -6249,70 +6298,70 @@
         <v>34</v>
       </c>
       <c r="L178" s="2" t="s">
         <v>34</v>
       </c>
       <c r="M178" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="16">
         <v>2026</v>
       </c>
       <c r="B179" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="F179" s="2"/>
+      <c r="F179" s="2">
+        <v>0.1</v>
+      </c>
       <c r="G179" s="2"/>
       <c r="H179" s="2"/>
       <c r="I179" s="2"/>
       <c r="J179" s="2"/>
       <c r="K179" s="2"/>
       <c r="L179" s="2"/>
       <c r="M179" s="2"/>
     </row>
     <row r="180" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B180" s="2"/>
       <c r="C180" s="2"/>
       <c r="D180" s="2"/>
       <c r="E180" s="2"/>
-      <c r="F180" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F180" s="2"/>
       <c r="G180" s="2"/>
       <c r="I180" s="2"/>
       <c r="J180" s="5"/>
       <c r="K180" s="2"/>
       <c r="L180" s="2"/>
       <c r="M180" s="2"/>
     </row>
     <row r="181" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="27">
         <v>2022</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D181" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>1</v>
@@ -6456,51 +6505,53 @@
         <v>34</v>
       </c>
       <c r="L184" s="2" t="s">
         <v>34</v>
       </c>
       <c r="M184" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="16">
         <v>2026</v>
       </c>
       <c r="B185" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="F185" s="2"/>
+      <c r="F185" s="2">
+        <v>0</v>
+      </c>
       <c r="G185" s="2"/>
       <c r="H185" s="2"/>
       <c r="I185" s="2"/>
       <c r="J185" s="2"/>
       <c r="K185" s="2"/>
       <c r="L185" s="2"/>
       <c r="M185" s="2"/>
     </row>
     <row r="186" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B186" s="2"/>
       <c r="C186" s="2"/>
       <c r="D186" s="2"/>
       <c r="E186" s="2"/>
       <c r="F186" s="2"/>
       <c r="G186" s="2"/>
       <c r="H186" s="2"/>
       <c r="I186" s="2"/>
       <c r="J186" s="5"/>
       <c r="K186" s="2"/>
       <c r="L186" s="2"/>
       <c r="M186" s="2"/>
     </row>
@@ -6662,51 +6713,53 @@
         <v>34</v>
       </c>
       <c r="L190" s="2" t="s">
         <v>34</v>
       </c>
       <c r="M190" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="16">
         <v>2026</v>
       </c>
       <c r="B191" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="F191" s="2"/>
+      <c r="F191" s="2">
+        <v>0.2</v>
+      </c>
       <c r="G191" s="2"/>
       <c r="I191" s="5"/>
       <c r="J191" s="5"/>
       <c r="K191" s="2"/>
       <c r="L191" s="2"/>
       <c r="M191" s="2"/>
     </row>
     <row r="192" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B192" s="2"/>
       <c r="C192" s="2"/>
       <c r="D192" s="2"/>
       <c r="E192" s="2"/>
       <c r="F192" s="2"/>
       <c r="G192" s="5"/>
       <c r="H192" s="2"/>
       <c r="I192" s="5"/>
       <c r="J192" s="5"/>
       <c r="K192" s="2"/>
       <c r="L192" s="2"/>
       <c r="M192" s="2"/>
     </row>
     <row r="193" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -6744,51 +6797,51 @@
         <v>0</v>
       </c>
       <c r="L193" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M193" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="28">
         <v>2023</v>
       </c>
       <c r="B194" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C194" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D194" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E194" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="F194" s="12" t="s">
+      <c r="F194" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G194" s="3">
         <v>0</v>
       </c>
       <c r="H194" s="3">
         <v>0</v>
       </c>
       <c r="I194" s="3">
         <v>0</v>
       </c>
       <c r="J194" s="3">
         <v>0</v>
       </c>
       <c r="K194" s="12" t="s">
         <v>0</v>
       </c>
       <c r="L194" s="12" t="s">
         <v>1</v>
       </c>
       <c r="M194" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -6851,67 +6904,69 @@
       <c r="F196" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G196" s="3">
         <v>0</v>
       </c>
       <c r="H196" s="3">
         <v>0</v>
       </c>
       <c r="I196" s="3">
         <v>0</v>
       </c>
       <c r="J196" s="3">
         <v>0</v>
       </c>
       <c r="K196" s="12" t="s">
         <v>34</v>
       </c>
       <c r="L196" s="12" t="s">
         <v>34</v>
       </c>
       <c r="M196" s="12" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="197" spans="1:13" s="52" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="9">
         <v>2026</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E197" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="F197" s="6"/>
+      <c r="F197" s="6">
+        <v>0</v>
+      </c>
       <c r="G197" s="8"/>
       <c r="H197" s="8"/>
       <c r="I197" s="8"/>
       <c r="J197" s="8"/>
       <c r="K197" s="6"/>
       <c r="L197" s="6"/>
       <c r="M197" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A171:M171"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A143:M143"/>
     <mergeCell ref="A127:M127"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A125:M125"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>