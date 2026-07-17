--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14475" yWindow="6000" windowWidth="14520" windowHeight="6000"/>
   </bookViews>
   <sheets>
     <sheet name="ай" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="39">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
@@ -302,51 +302,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -497,50 +497,53 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -814,52 +817,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N197"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I201" sqref="I201"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Q187" sqref="Q187"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="32" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="32" customWidth="1"/>
     <col min="4" max="4" width="10" style="5" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="32" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="32" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="32" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="72" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="72"/>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
@@ -1088,51 +1091,53 @@
         <v>8117</v>
       </c>
       <c r="M8" s="2">
         <v>8299.6</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="54">
         <v>8147.14</v>
       </c>
       <c r="C9" s="66">
         <v>7719.47</v>
       </c>
       <c r="D9" s="68">
         <v>7771.29</v>
       </c>
       <c r="E9" s="7">
         <v>7675.88</v>
       </c>
       <c r="F9" s="70">
         <v>7673.43</v>
       </c>
-      <c r="G9" s="4"/>
+      <c r="G9" s="70">
+        <v>7697.92</v>
+      </c>
       <c r="H9" s="48"/>
       <c r="I9" s="62"/>
       <c r="J9" s="62"/>
       <c r="K9" s="4"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
     </row>
     <row r="10" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="53"/>
       <c r="C10" s="5"/>
       <c r="G10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="52" t="s">
         <v>1</v>
       </c>
@@ -1290,51 +1295,53 @@
         <v>1698.4</v>
       </c>
       <c r="M14" s="5">
         <v>2254.4</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="54">
         <v>1692.79</v>
       </c>
       <c r="C15" s="66">
         <v>1332.36</v>
       </c>
       <c r="D15" s="7">
         <v>1461.09</v>
       </c>
       <c r="E15" s="7">
         <v>1411.79</v>
       </c>
       <c r="F15" s="70">
         <v>1425.5</v>
       </c>
-      <c r="G15" s="4"/>
+      <c r="G15" s="70">
+        <v>1349.69</v>
+      </c>
       <c r="H15" s="49"/>
       <c r="I15" s="62"/>
       <c r="J15" s="62"/>
       <c r="K15" s="4"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="55"/>
       <c r="C16" s="5"/>
       <c r="G16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="2" t="s">
@@ -1491,51 +1498,53 @@
         <v>4734.5</v>
       </c>
       <c r="M20" s="5">
         <v>4741.8</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="54">
         <v>3918.33</v>
       </c>
       <c r="C21" s="66">
         <v>4021.71</v>
       </c>
       <c r="D21" s="66">
         <v>4381.42</v>
       </c>
       <c r="E21" s="7">
         <v>5003.34</v>
       </c>
       <c r="F21" s="70">
         <v>4387.92</v>
       </c>
-      <c r="G21" s="4"/>
+      <c r="G21" s="70">
+        <v>4107.5</v>
+      </c>
       <c r="H21" s="49"/>
       <c r="I21" s="62"/>
       <c r="J21" s="62"/>
       <c r="K21" s="4"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="55"/>
       <c r="C22" s="5"/>
       <c r="G22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="2" t="s">
@@ -1652,91 +1661,93 @@
       </c>
       <c r="M25" s="12">
         <v>82.5</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="56">
         <v>93.2</v>
       </c>
       <c r="C26" s="10">
         <v>95.8</v>
       </c>
       <c r="D26" s="10">
         <v>103.2</v>
       </c>
       <c r="E26" s="10">
         <v>105.2</v>
       </c>
       <c r="F26" s="10">
         <v>110.5</v>
       </c>
       <c r="G26" s="38">
-        <v>124.7</v>
+        <v>124.6</v>
       </c>
       <c r="H26" s="51">
         <v>134.4</v>
       </c>
       <c r="I26" s="65">
         <v>130.9</v>
       </c>
       <c r="J26" s="65">
         <v>102.9</v>
       </c>
       <c r="K26" s="38">
         <v>110.3</v>
       </c>
       <c r="L26" s="12">
         <v>103.2</v>
       </c>
       <c r="M26" s="12">
         <v>107.5</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="57">
         <v>106.74</v>
       </c>
       <c r="C27" s="11">
         <v>93.4</v>
       </c>
       <c r="D27" s="11">
         <v>109.8</v>
       </c>
       <c r="E27" s="11">
         <v>105.3</v>
       </c>
       <c r="F27" s="11">
         <v>109.7</v>
       </c>
-      <c r="G27" s="39"/>
+      <c r="G27" s="39">
+        <v>122.3</v>
+      </c>
       <c r="H27" s="50"/>
       <c r="I27" s="63"/>
       <c r="J27" s="63"/>
       <c r="K27" s="39"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:14" s="26" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="74" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="74"/>
       <c r="C28" s="74"/>
       <c r="D28" s="74"/>
       <c r="E28" s="74"/>
       <c r="F28" s="74"/>
       <c r="G28" s="74"/>
       <c r="H28" s="74"/>
       <c r="I28" s="74"/>
       <c r="J28" s="74"/>
       <c r="K28" s="74"/>
       <c r="L28" s="74"/>
       <c r="M28" s="74"/>
       <c r="N28" s="25"/>
     </row>
@@ -1985,51 +1996,53 @@
         <v>1691.9</v>
       </c>
       <c r="M37" s="2">
         <v>1949.4</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="27">
         <v>2026</v>
       </c>
       <c r="B38" s="55">
         <v>1593.52</v>
       </c>
       <c r="C38" s="66">
         <v>1134.72</v>
       </c>
       <c r="D38" s="66">
         <v>1252.8399999999999</v>
       </c>
       <c r="E38" s="7">
         <v>1207.24</v>
       </c>
       <c r="F38" s="66">
         <v>1231.5</v>
       </c>
-      <c r="G38" s="7"/>
+      <c r="G38" s="7">
+        <v>1191.99</v>
+      </c>
       <c r="H38" s="48"/>
       <c r="I38" s="62"/>
       <c r="J38" s="62"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="55"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
     </row>
     <row r="40" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -2193,51 +2206,53 @@
         <v>1464.2</v>
       </c>
       <c r="M43" s="2">
         <v>1996.6</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>2026</v>
       </c>
       <c r="B44" s="55">
         <v>1442.53</v>
       </c>
       <c r="C44" s="7">
         <v>1100.29</v>
       </c>
       <c r="D44" s="2">
         <v>1226.27</v>
       </c>
       <c r="E44" s="2">
         <v>1150.5999999999999</v>
       </c>
       <c r="F44" s="7">
         <v>1174.8</v>
       </c>
-      <c r="G44" s="2"/>
+      <c r="G44" s="2">
+        <v>1097.9000000000001</v>
+      </c>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
     </row>
     <row r="45" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B45" s="55"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
     </row>
     <row r="46" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -2401,51 +2416,53 @@
         <v>77.400000000000006</v>
       </c>
       <c r="M49" s="2">
         <v>84.8</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>2026</v>
       </c>
       <c r="B50" s="52">
         <v>88.49</v>
       </c>
       <c r="C50" s="7">
         <v>74.569999999999993</v>
       </c>
       <c r="D50" s="2">
         <v>83.52</v>
       </c>
       <c r="E50" s="2">
         <v>70.7</v>
       </c>
       <c r="F50" s="7">
         <v>79.5</v>
       </c>
-      <c r="G50" s="2"/>
+      <c r="G50" s="2">
+        <v>88.4</v>
+      </c>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
     </row>
     <row r="51" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B51" s="52"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
     </row>
     <row r="52" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -2609,51 +2626,53 @@
         <v>56.3</v>
       </c>
       <c r="M55" s="14">
         <v>60.3</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="17">
         <v>2026</v>
       </c>
       <c r="B56" s="59">
         <v>61.62</v>
       </c>
       <c r="C56" s="67">
         <v>48.9</v>
       </c>
       <c r="D56" s="67">
         <v>62.57</v>
       </c>
       <c r="E56" s="67">
         <v>53.9</v>
       </c>
       <c r="F56" s="67">
         <v>61.8</v>
       </c>
-      <c r="G56" s="8"/>
+      <c r="G56" s="67">
+        <v>71.8</v>
+      </c>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
     </row>
     <row r="57" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="G57" s="5"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="72" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="72"/>
       <c r="C58" s="72"/>
       <c r="D58" s="72"/>
       <c r="E58" s="72"/>
       <c r="F58" s="72"/>
       <c r="G58" s="72"/>
@@ -2882,51 +2901,53 @@
         <v>6142.8</v>
       </c>
       <c r="M65" s="7">
         <v>6137.4</v>
       </c>
     </row>
     <row r="66" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B66" s="52">
         <v>5536.36</v>
       </c>
       <c r="C66" s="66">
         <v>5706.31</v>
       </c>
       <c r="D66" s="7">
         <v>5564.52</v>
       </c>
       <c r="E66" s="66">
         <v>5485.18</v>
       </c>
       <c r="F66" s="71">
         <v>5499.6</v>
       </c>
-      <c r="G66" s="7"/>
+      <c r="G66" s="7">
+        <v>5579.2</v>
+      </c>
       <c r="H66" s="7"/>
       <c r="I66" s="62"/>
       <c r="J66" s="62"/>
       <c r="K66" s="7"/>
       <c r="L66" s="7"/>
       <c r="M66" s="7"/>
     </row>
     <row r="67" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B67" s="55"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
       <c r="L67" s="2"/>
       <c r="M67" s="2"/>
     </row>
     <row r="68" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -3090,51 +3111,53 @@
         <v>73.099999999999994</v>
       </c>
       <c r="M71" s="7">
         <v>71.2</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B72" s="52">
         <v>46.69</v>
       </c>
       <c r="C72" s="7">
         <v>56.3</v>
       </c>
       <c r="D72" s="7">
         <v>43.9</v>
       </c>
       <c r="E72" s="2">
         <v>64.3</v>
       </c>
       <c r="F72" s="2">
         <v>62.1</v>
       </c>
-      <c r="G72" s="7"/>
+      <c r="G72" s="7">
+        <v>66.3</v>
+      </c>
       <c r="H72" s="7"/>
       <c r="I72" s="2"/>
       <c r="J72" s="7"/>
       <c r="K72" s="2"/>
       <c r="L72" s="7"/>
       <c r="M72" s="7"/>
     </row>
     <row r="73" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B73" s="5"/>
       <c r="C73" s="2"/>
       <c r="D73" s="2"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2"/>
       <c r="M73" s="2"/>
     </row>
     <row r="74" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -3777,126 +3800,134 @@
       <c r="I94" s="7"/>
       <c r="J94" s="62"/>
       <c r="K94" s="7"/>
       <c r="L94" s="10"/>
       <c r="M94" s="10"/>
     </row>
     <row r="95" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B95" s="60">
         <v>3818.97</v>
       </c>
       <c r="C95" s="66">
         <v>3937.77</v>
       </c>
       <c r="D95" s="7">
         <v>4287.74</v>
       </c>
       <c r="E95" s="7">
         <v>4922.7</v>
       </c>
       <c r="F95" s="7">
         <v>4296.3</v>
       </c>
-      <c r="G95" s="7"/>
+      <c r="G95" s="68">
+        <v>3998.94</v>
+      </c>
       <c r="H95" s="7"/>
       <c r="I95" s="7"/>
       <c r="J95" s="62"/>
       <c r="K95" s="7"/>
       <c r="L95" s="10"/>
       <c r="M95" s="10"/>
     </row>
     <row r="96" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B96" s="60"/>
       <c r="C96" s="69" t="s">
         <v>35</v>
       </c>
       <c r="D96" s="7"/>
       <c r="E96" s="7" t="s">
         <v>35</v>
       </c>
       <c r="F96" s="7"/>
-      <c r="G96" s="7"/>
+      <c r="G96" s="75" t="s">
+        <v>35</v>
+      </c>
       <c r="H96" s="7"/>
       <c r="I96" s="7"/>
       <c r="J96" s="62"/>
       <c r="K96" s="7"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
     <row r="97" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="30" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="60">
         <v>3451.89</v>
       </c>
       <c r="C97" s="66">
         <v>3587.58</v>
       </c>
       <c r="D97" s="68">
         <v>3956.38</v>
       </c>
       <c r="E97" s="7">
         <v>4605.55</v>
       </c>
       <c r="F97" s="7">
         <v>4207.8</v>
       </c>
-      <c r="G97" s="7"/>
+      <c r="G97" s="68">
+        <v>3915.3</v>
+      </c>
       <c r="H97" s="7"/>
       <c r="I97" s="7"/>
       <c r="J97" s="62"/>
       <c r="K97" s="7"/>
       <c r="L97" s="10"/>
       <c r="M97" s="10"/>
     </row>
     <row r="98" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B98" s="60">
         <v>367.08</v>
       </c>
       <c r="C98" s="66">
         <v>350.18</v>
       </c>
       <c r="D98" s="66">
         <v>331.36</v>
       </c>
       <c r="E98" s="7">
         <v>317.14999999999998</v>
       </c>
       <c r="F98" s="7">
         <v>88.5</v>
       </c>
-      <c r="G98" s="7"/>
+      <c r="G98" s="68">
+        <v>83.64</v>
+      </c>
       <c r="H98" s="7"/>
       <c r="I98" s="7"/>
       <c r="J98" s="62"/>
       <c r="K98" s="7"/>
       <c r="L98" s="10"/>
       <c r="M98" s="10"/>
     </row>
     <row r="99" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B99" s="5"/>
       <c r="C99" s="7"/>
       <c r="D99" s="7"/>
       <c r="E99" s="7"/>
       <c r="F99" s="7"/>
       <c r="G99" s="7"/>
       <c r="I99" s="7"/>
       <c r="J99" s="7"/>
       <c r="K99" s="7"/>
       <c r="L99" s="7"/>
       <c r="M99" s="7"/>
     </row>
     <row r="100" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="33" t="s">
@@ -4552,122 +4583,128 @@
       <c r="I120" s="10"/>
       <c r="J120" s="10"/>
       <c r="K120" s="10"/>
       <c r="L120" s="10"/>
       <c r="M120" s="10"/>
     </row>
     <row r="121" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="58">
         <v>35.79</v>
       </c>
       <c r="C121" s="10">
         <v>36.6</v>
       </c>
       <c r="D121" s="10">
         <v>39.04</v>
       </c>
       <c r="E121" s="10">
         <v>43.6</v>
       </c>
       <c r="F121" s="10">
         <v>38.6</v>
       </c>
-      <c r="G121" s="10"/>
+      <c r="G121" s="10">
+        <v>37</v>
+      </c>
       <c r="H121" s="10"/>
       <c r="I121" s="10"/>
       <c r="J121" s="10"/>
       <c r="K121" s="10"/>
       <c r="L121" s="10"/>
       <c r="M121" s="10"/>
     </row>
     <row r="122" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B122" s="58"/>
       <c r="C122" s="10"/>
       <c r="D122" s="10"/>
       <c r="E122" s="10"/>
       <c r="F122" s="10"/>
       <c r="G122" s="10"/>
       <c r="H122" s="10"/>
       <c r="I122" s="10"/>
       <c r="J122" s="10"/>
       <c r="K122" s="10"/>
       <c r="L122" s="10"/>
       <c r="M122" s="10"/>
     </row>
     <row r="123" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="58">
         <v>31.96</v>
       </c>
       <c r="C123" s="10">
         <v>32.96</v>
       </c>
       <c r="D123" s="10">
         <v>35.6</v>
       </c>
       <c r="E123" s="10">
         <v>40.4</v>
       </c>
       <c r="F123" s="10">
         <v>37.5</v>
       </c>
-      <c r="G123" s="10"/>
+      <c r="G123" s="10">
+        <v>35.9</v>
+      </c>
       <c r="H123" s="10"/>
       <c r="I123" s="10"/>
       <c r="J123" s="10"/>
       <c r="K123" s="10"/>
       <c r="L123" s="10"/>
       <c r="M123" s="10"/>
     </row>
     <row r="124" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="35" t="s">
         <v>7</v>
       </c>
       <c r="B124" s="59">
         <v>3.82</v>
       </c>
       <c r="C124" s="11">
         <v>3.68</v>
       </c>
       <c r="D124" s="11">
         <v>3.4</v>
       </c>
       <c r="E124" s="11">
         <v>3.3</v>
       </c>
       <c r="F124" s="11">
         <v>1.2</v>
       </c>
-      <c r="G124" s="11"/>
+      <c r="G124" s="11">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="H124" s="11"/>
       <c r="I124" s="11"/>
       <c r="J124" s="11"/>
       <c r="K124" s="11"/>
       <c r="L124" s="11"/>
       <c r="M124" s="11"/>
     </row>
     <row r="125" spans="1:14" s="26" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="74" t="s">
         <v>31</v>
       </c>
       <c r="B125" s="74"/>
       <c r="C125" s="74"/>
       <c r="D125" s="74"/>
       <c r="E125" s="74"/>
       <c r="F125" s="74"/>
       <c r="G125" s="74"/>
       <c r="H125" s="74"/>
       <c r="I125" s="74"/>
       <c r="J125" s="74"/>
       <c r="K125" s="74"/>
       <c r="L125" s="74"/>
       <c r="M125" s="74"/>
       <c r="N125" s="25"/>
     </row>
@@ -4924,51 +4961,53 @@
         <v>183.2</v>
       </c>
       <c r="M134" s="2">
         <v>213.1</v>
       </c>
     </row>
     <row r="135" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="16">
         <v>2026</v>
       </c>
       <c r="B135" s="52">
         <v>1017.25</v>
       </c>
       <c r="C135" s="66">
         <v>878.44</v>
       </c>
       <c r="D135" s="2">
         <v>953.93</v>
       </c>
       <c r="E135" s="2">
         <v>983.5</v>
       </c>
       <c r="F135" s="2">
         <v>942.2</v>
       </c>
-      <c r="G135" s="7"/>
+      <c r="G135" s="7">
+        <v>926.7</v>
+      </c>
       <c r="H135" s="7"/>
       <c r="I135" s="2"/>
       <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="2"/>
       <c r="M135" s="2"/>
     </row>
     <row r="136" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B136" s="55"/>
       <c r="C136" s="2"/>
       <c r="D136" s="2"/>
       <c r="E136" s="2"/>
       <c r="F136" s="2"/>
       <c r="G136" s="2"/>
       <c r="H136" s="2"/>
       <c r="I136" s="2"/>
       <c r="J136" s="2"/>
       <c r="K136" s="2"/>
       <c r="L136" s="2"/>
       <c r="M136" s="2"/>
     </row>
     <row r="137" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -5132,51 +5171,53 @@
         <v>161</v>
       </c>
       <c r="M140" s="3">
         <v>186.6</v>
       </c>
     </row>
     <row r="141" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="17">
         <v>2026</v>
       </c>
       <c r="B141" s="61">
         <v>203.57</v>
       </c>
       <c r="C141" s="8">
         <v>175.79</v>
       </c>
       <c r="D141" s="8">
         <v>190.89</v>
       </c>
       <c r="E141" s="8">
         <v>196.8</v>
       </c>
       <c r="F141" s="8">
         <v>188.6</v>
       </c>
-      <c r="G141" s="8"/>
+      <c r="G141" s="8">
+        <v>185.4</v>
+      </c>
       <c r="H141" s="8"/>
       <c r="I141" s="8"/>
       <c r="J141" s="8"/>
       <c r="K141" s="8"/>
       <c r="L141" s="8"/>
       <c r="M141" s="8"/>
     </row>
     <row r="142" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="20"/>
       <c r="B142" s="3"/>
       <c r="C142" s="3"/>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="J142" s="3"/>
       <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="3"/>
     </row>
     <row r="143" spans="1:13" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="72" t="s">
         <v>25</v>
@@ -5414,51 +5455,53 @@
         <v>1</v>
       </c>
       <c r="M150" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="16">
         <v>2026</v>
       </c>
       <c r="B151" s="12">
         <v>0</v>
       </c>
       <c r="C151" s="12">
         <v>0</v>
       </c>
       <c r="D151" s="2">
         <v>0</v>
       </c>
       <c r="E151" s="12">
         <v>0</v>
       </c>
       <c r="F151" s="2">
         <v>0</v>
       </c>
-      <c r="G151" s="12"/>
+      <c r="G151" s="2">
+        <v>0</v>
+      </c>
       <c r="H151" s="12"/>
       <c r="I151" s="12"/>
       <c r="J151" s="12"/>
       <c r="K151" s="12"/>
       <c r="L151" s="12"/>
       <c r="M151" s="12"/>
     </row>
     <row r="152" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B152" s="5"/>
       <c r="C152" s="5"/>
       <c r="G152" s="5"/>
       <c r="I152" s="5"/>
       <c r="J152" s="5"/>
       <c r="M152" s="5"/>
     </row>
     <row r="153" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="27">
         <v>2022</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>1</v>
       </c>
@@ -5534,133 +5577,135 @@
         <v>1</v>
       </c>
       <c r="M154" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="16">
         <v>2024</v>
       </c>
       <c r="B155" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C155" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D155" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E155" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F155" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="G155" s="2" t="s">
+      <c r="G155" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M155" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="16">
         <v>2025</v>
       </c>
       <c r="B156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="G156" s="12" t="s">
+      <c r="G156" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="L156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="M156" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="16">
         <v>2026</v>
       </c>
       <c r="B157" s="12">
         <v>0</v>
       </c>
       <c r="C157" s="12">
         <v>0</v>
       </c>
       <c r="D157" s="2">
         <v>0</v>
       </c>
       <c r="E157" s="12">
         <v>0</v>
       </c>
       <c r="F157" s="2">
         <v>0</v>
       </c>
-      <c r="G157" s="12"/>
+      <c r="G157" s="2">
+        <v>0</v>
+      </c>
       <c r="H157" s="12"/>
       <c r="I157" s="12"/>
       <c r="J157" s="12"/>
       <c r="K157" s="12"/>
       <c r="L157" s="12"/>
       <c r="M157" s="12"/>
     </row>
     <row r="158" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="5"/>
       <c r="G158" s="5"/>
       <c r="I158" s="5"/>
       <c r="J158" s="5"/>
       <c r="M158" s="5"/>
     </row>
     <row r="159" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="27">
         <v>2022</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>1</v>
       </c>
@@ -5818,51 +5863,53 @@
         <v>4.7</v>
       </c>
       <c r="M162" s="2">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="163" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="16">
         <v>2026</v>
       </c>
       <c r="B163" s="52">
         <v>10.87</v>
       </c>
       <c r="C163" s="2">
         <v>9.3699999999999992</v>
       </c>
       <c r="D163" s="2">
         <v>10.199999999999999</v>
       </c>
       <c r="E163" s="2">
         <v>9.9</v>
       </c>
       <c r="F163" s="2">
         <v>11.9</v>
       </c>
-      <c r="G163" s="2"/>
+      <c r="G163" s="2">
+        <v>17.5</v>
+      </c>
       <c r="H163" s="2"/>
       <c r="I163" s="2"/>
       <c r="J163" s="2"/>
       <c r="K163" s="2"/>
       <c r="L163" s="2"/>
       <c r="M163" s="2"/>
     </row>
     <row r="164" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B164" s="55"/>
       <c r="C164" s="5"/>
       <c r="G164" s="5"/>
       <c r="I164" s="5"/>
       <c r="J164" s="5"/>
       <c r="M164" s="5"/>
     </row>
     <row r="165" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="27">
         <v>2022</v>
       </c>
       <c r="B165" s="52" t="s">
         <v>1</v>
       </c>
@@ -6020,51 +6067,53 @@
         <v>5.3</v>
       </c>
       <c r="M168" s="3">
         <v>5.2</v>
       </c>
     </row>
     <row r="169" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="9">
         <v>2026</v>
       </c>
       <c r="B169" s="61">
         <v>9.34</v>
       </c>
       <c r="C169" s="8">
         <v>7.79</v>
       </c>
       <c r="D169" s="8">
         <v>8.1999999999999993</v>
       </c>
       <c r="E169" s="8">
         <v>7.8</v>
       </c>
       <c r="F169" s="8">
         <v>9.3000000000000007</v>
       </c>
-      <c r="G169" s="8"/>
+      <c r="G169" s="8">
+        <v>13.5</v>
+      </c>
       <c r="H169" s="8"/>
       <c r="I169" s="8"/>
       <c r="J169" s="8"/>
       <c r="K169" s="8"/>
       <c r="L169" s="8"/>
       <c r="M169" s="8"/>
     </row>
     <row r="170" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B170" s="2"/>
       <c r="C170" s="2"/>
       <c r="D170" s="2"/>
       <c r="E170" s="2"/>
       <c r="F170" s="2"/>
       <c r="G170" s="2"/>
       <c r="H170" s="2"/>
       <c r="I170" s="2"/>
       <c r="J170" s="2"/>
       <c r="K170" s="2"/>
       <c r="L170" s="2"/>
       <c r="M170" s="2"/>
     </row>
     <row r="171" spans="1:13" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="72" t="s">
         <v>26</v>
       </c>
@@ -6301,51 +6350,53 @@
         <v>34</v>
       </c>
       <c r="M178" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="16">
         <v>2026</v>
       </c>
       <c r="B179" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F179" s="2">
         <v>0.1</v>
       </c>
-      <c r="G179" s="2"/>
+      <c r="G179" s="2">
+        <v>0.1</v>
+      </c>
       <c r="H179" s="2"/>
       <c r="I179" s="2"/>
       <c r="J179" s="2"/>
       <c r="K179" s="2"/>
       <c r="L179" s="2"/>
       <c r="M179" s="2"/>
     </row>
     <row r="180" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B180" s="2"/>
       <c r="C180" s="2"/>
       <c r="D180" s="2"/>
       <c r="E180" s="2"/>
       <c r="F180" s="2"/>
       <c r="G180" s="2"/>
       <c r="I180" s="2"/>
       <c r="J180" s="5"/>
       <c r="K180" s="2"/>
       <c r="L180" s="2"/>
       <c r="M180" s="2"/>
     </row>
     <row r="181" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="27">
@@ -6508,51 +6559,53 @@
         <v>34</v>
       </c>
       <c r="M184" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="16">
         <v>2026</v>
       </c>
       <c r="B185" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F185" s="2">
         <v>0</v>
       </c>
-      <c r="G185" s="2"/>
+      <c r="G185" s="2">
+        <v>0</v>
+      </c>
       <c r="H185" s="2"/>
       <c r="I185" s="2"/>
       <c r="J185" s="2"/>
       <c r="K185" s="2"/>
       <c r="L185" s="2"/>
       <c r="M185" s="2"/>
     </row>
     <row r="186" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B186" s="2"/>
       <c r="C186" s="2"/>
       <c r="D186" s="2"/>
       <c r="E186" s="2"/>
       <c r="F186" s="2"/>
       <c r="G186" s="2"/>
       <c r="H186" s="2"/>
       <c r="I186" s="2"/>
       <c r="J186" s="5"/>
       <c r="K186" s="2"/>
       <c r="L186" s="2"/>
       <c r="M186" s="2"/>
     </row>
     <row r="187" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -6716,51 +6769,53 @@
         <v>34</v>
       </c>
       <c r="M190" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="16">
         <v>2026</v>
       </c>
       <c r="B191" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F191" s="2">
         <v>0.2</v>
       </c>
-      <c r="G191" s="2"/>
+      <c r="G191" s="2">
+        <v>2.7</v>
+      </c>
       <c r="I191" s="5"/>
       <c r="J191" s="5"/>
       <c r="K191" s="2"/>
       <c r="L191" s="2"/>
       <c r="M191" s="2"/>
     </row>
     <row r="192" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B192" s="2"/>
       <c r="C192" s="2"/>
       <c r="D192" s="2"/>
       <c r="E192" s="2"/>
       <c r="F192" s="2"/>
       <c r="G192" s="5"/>
       <c r="H192" s="2"/>
       <c r="I192" s="5"/>
       <c r="J192" s="5"/>
       <c r="K192" s="2"/>
       <c r="L192" s="2"/>
       <c r="M192" s="2"/>
     </row>
     <row r="193" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="27">
@@ -6923,51 +6978,53 @@
         <v>34</v>
       </c>
       <c r="M196" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="9">
         <v>2026</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E197" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F197" s="6">
         <v>0</v>
       </c>
-      <c r="G197" s="8"/>
+      <c r="G197" s="8">
+        <v>0</v>
+      </c>
       <c r="H197" s="8"/>
       <c r="I197" s="8"/>
       <c r="J197" s="8"/>
       <c r="K197" s="6"/>
       <c r="L197" s="6"/>
       <c r="M197" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A171:M171"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A143:M143"/>
     <mergeCell ref="A127:M127"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A125:M125"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 