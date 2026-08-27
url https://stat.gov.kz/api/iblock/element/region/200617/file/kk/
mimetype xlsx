--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14475" yWindow="6000" windowWidth="14520" windowHeight="6000"/>
   </bookViews>
   <sheets>
     <sheet name="ай" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="39">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
   <si>
     <t>таксимен</t>
   </si>
   <si>
@@ -302,51 +302,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -429,53 +429,50 @@
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -489,60 +486,69 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -817,52 +823,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N197"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Q187" sqref="Q187"/>
+    <sheetView tabSelected="1" topLeftCell="A151" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G205" sqref="G205"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="32" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="32" customWidth="1"/>
     <col min="4" max="4" width="10" style="5" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="32" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="32" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="32" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="72" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="72"/>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
@@ -901,856 +907,864 @@
         <v>15</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>16</v>
       </c>
       <c r="I3" s="42" t="s">
         <v>17</v>
       </c>
       <c r="J3" s="42" t="s">
         <v>18</v>
       </c>
       <c r="K3" s="42" t="s">
         <v>33</v>
       </c>
       <c r="L3" s="43" t="s">
         <v>19</v>
       </c>
       <c r="M3" s="44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="55"/>
+      <c r="B4" s="54"/>
       <c r="C4" s="5"/>
       <c r="G4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="52" t="s">
+      <c r="B5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="38">
         <v>45188.61</v>
       </c>
       <c r="G5" s="38">
         <v>40754.559999999998</v>
       </c>
       <c r="H5" s="38">
         <v>42714.45</v>
       </c>
       <c r="I5" s="38">
         <v>44470.12</v>
       </c>
       <c r="J5" s="38">
         <v>47128.7</v>
       </c>
       <c r="K5" s="38">
         <v>51157.53</v>
       </c>
       <c r="L5" s="38">
         <v>55255.27</v>
       </c>
       <c r="M5" s="38">
         <v>57865.31</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="53">
+      <c r="B6" s="52">
         <v>6033.48</v>
       </c>
       <c r="C6" s="7">
         <v>5865.13</v>
       </c>
       <c r="D6" s="7">
         <v>6498.17</v>
       </c>
       <c r="E6" s="7">
         <v>7026.48</v>
       </c>
       <c r="F6" s="7">
         <v>7275.33</v>
       </c>
       <c r="G6" s="4">
         <v>7302.81</v>
       </c>
       <c r="H6" s="4">
         <v>6755.53</v>
       </c>
       <c r="I6" s="4">
         <v>5807.81</v>
       </c>
       <c r="J6" s="4">
         <v>5911.98</v>
       </c>
       <c r="K6" s="4">
         <v>6213.43</v>
       </c>
       <c r="L6" s="2">
         <v>5298.2</v>
       </c>
       <c r="M6" s="2">
         <v>5488.3</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="54">
+      <c r="B7" s="53">
         <v>6193.6</v>
       </c>
       <c r="C7" s="7">
         <v>6388.82</v>
       </c>
       <c r="D7" s="7">
         <v>7139.1</v>
       </c>
       <c r="E7" s="7">
         <v>6840.1</v>
       </c>
       <c r="F7" s="7">
         <v>9549.1299999999992</v>
       </c>
       <c r="G7" s="4">
         <v>9217.5300000000007</v>
       </c>
       <c r="H7" s="48">
         <v>8806.6299999999992</v>
       </c>
       <c r="I7" s="4">
         <v>8252.57</v>
       </c>
       <c r="J7" s="4">
         <v>8269.7000000000007</v>
       </c>
       <c r="K7" s="4">
         <v>8195.08</v>
       </c>
       <c r="L7" s="2">
         <v>7442.6</v>
       </c>
       <c r="M7" s="2">
         <v>7393.4</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="54">
+      <c r="B8" s="53">
         <v>6836.91</v>
       </c>
       <c r="C8" s="7">
         <v>7055.62</v>
       </c>
-      <c r="D8" s="68">
+      <c r="D8" s="67">
         <v>7337.05</v>
       </c>
       <c r="E8" s="7">
         <v>7415.94</v>
       </c>
-      <c r="F8" s="68">
+      <c r="F8" s="67">
         <v>7562.36</v>
       </c>
       <c r="G8" s="4">
         <v>7506.4</v>
       </c>
       <c r="H8" s="48">
         <v>8495.9</v>
       </c>
-      <c r="I8" s="62">
+      <c r="I8" s="61">
         <v>8557.44</v>
       </c>
-      <c r="J8" s="62">
+      <c r="J8" s="61">
         <v>8965.7099999999991</v>
       </c>
       <c r="K8" s="4">
         <v>8163</v>
       </c>
       <c r="L8" s="2">
         <v>8117</v>
       </c>
       <c r="M8" s="2">
         <v>8299.6</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="54">
+      <c r="B9" s="53">
         <v>8147.14</v>
       </c>
-      <c r="C9" s="66">
+      <c r="C9" s="65">
         <v>7719.47</v>
       </c>
-      <c r="D9" s="68">
+      <c r="D9" s="67">
         <v>7771.29</v>
       </c>
       <c r="E9" s="7">
         <v>7675.88</v>
       </c>
-      <c r="F9" s="70">
+      <c r="F9" s="69">
         <v>7673.43</v>
       </c>
-      <c r="G9" s="70">
+      <c r="G9" s="69">
         <v>7697.92</v>
       </c>
-      <c r="H9" s="48"/>
-[...1 lines deleted...]
-      <c r="J9" s="62"/>
+      <c r="H9" s="65">
+        <v>9209.2999999999993</v>
+      </c>
+      <c r="I9" s="61"/>
+      <c r="J9" s="61"/>
       <c r="K9" s="4"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
     </row>
     <row r="10" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="53"/>
+      <c r="B10" s="52"/>
       <c r="C10" s="5"/>
       <c r="G10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="M10" s="5"/>
     </row>
     <row r="11" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="52" t="s">
+      <c r="B11" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="38">
         <v>1789.33</v>
       </c>
       <c r="G11" s="38">
         <v>1689.89</v>
       </c>
       <c r="H11" s="38">
         <v>1758.68</v>
       </c>
       <c r="I11" s="38">
         <v>1747.68</v>
       </c>
       <c r="J11" s="38">
         <v>1513.83</v>
       </c>
       <c r="K11" s="38">
         <v>1619.67</v>
       </c>
       <c r="L11" s="38">
         <v>1573.52</v>
       </c>
       <c r="M11" s="38">
         <v>1633.54</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="55">
+      <c r="B12" s="54">
         <v>1256.03</v>
       </c>
       <c r="C12" s="7">
         <v>1212.81</v>
       </c>
       <c r="D12" s="7">
         <v>1321.82</v>
       </c>
       <c r="E12" s="7">
         <v>1245.6600000000001</v>
       </c>
       <c r="F12" s="7">
         <v>1297.23</v>
       </c>
       <c r="G12" s="4">
         <v>1212.98</v>
       </c>
       <c r="H12" s="4">
         <v>1245.97</v>
       </c>
       <c r="I12" s="4">
         <v>1256.77</v>
       </c>
       <c r="J12" s="4">
         <v>1257.21</v>
       </c>
       <c r="K12" s="4">
         <v>1344.67</v>
       </c>
       <c r="L12" s="5">
         <v>1297.5999999999999</v>
       </c>
       <c r="M12" s="5">
         <v>1282</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="54">
+      <c r="B13" s="53">
         <v>1209.5</v>
       </c>
       <c r="C13" s="7">
         <v>1041.3</v>
       </c>
       <c r="D13" s="7">
         <v>1156.0999999999999</v>
       </c>
       <c r="E13" s="7">
         <v>1097.4000000000001</v>
       </c>
       <c r="F13" s="7">
         <v>1131.4000000000001</v>
       </c>
       <c r="G13" s="4">
         <v>1105.6600000000001</v>
       </c>
       <c r="H13" s="49">
         <v>1152</v>
       </c>
       <c r="I13" s="4">
         <v>1149.24</v>
       </c>
       <c r="J13" s="4">
         <v>1159.3</v>
       </c>
       <c r="K13" s="4">
         <v>1281.7</v>
       </c>
       <c r="L13" s="5">
         <v>1209.9000000000001</v>
       </c>
       <c r="M13" s="5">
         <v>1262.8</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="54">
+      <c r="B14" s="53">
         <v>1162.92</v>
       </c>
       <c r="C14" s="7">
         <v>1416.44</v>
       </c>
       <c r="D14" s="7">
         <v>1544.33</v>
       </c>
       <c r="E14" s="7">
         <v>1496.35</v>
       </c>
       <c r="F14" s="7">
         <v>1465.3</v>
       </c>
       <c r="G14" s="4">
         <v>1450.4</v>
       </c>
       <c r="H14" s="49">
         <v>1590.8</v>
       </c>
-      <c r="I14" s="62">
+      <c r="I14" s="61">
         <v>1624.94</v>
       </c>
-      <c r="J14" s="62">
+      <c r="J14" s="61">
         <v>1634.11</v>
       </c>
       <c r="K14" s="4">
         <v>1712.8</v>
       </c>
       <c r="L14" s="5">
         <v>1698.4</v>
       </c>
       <c r="M14" s="5">
         <v>2254.4</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="54">
+      <c r="B15" s="53">
         <v>1692.79</v>
       </c>
-      <c r="C15" s="66">
+      <c r="C15" s="65">
         <v>1332.36</v>
       </c>
       <c r="D15" s="7">
         <v>1461.09</v>
       </c>
       <c r="E15" s="7">
         <v>1411.79</v>
       </c>
-      <c r="F15" s="70">
+      <c r="F15" s="69">
         <v>1425.5</v>
       </c>
-      <c r="G15" s="70">
+      <c r="G15" s="69">
         <v>1349.69</v>
       </c>
-      <c r="H15" s="49"/>
-[...1 lines deleted...]
-      <c r="J15" s="62"/>
+      <c r="H15" s="75">
+        <v>1406.6</v>
+      </c>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
       <c r="K15" s="4"/>
       <c r="M15" s="5"/>
     </row>
     <row r="16" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B16" s="55"/>
+      <c r="B16" s="54"/>
       <c r="C16" s="5"/>
       <c r="G16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="52" t="s">
+      <c r="B17" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="38">
         <v>20196.04</v>
       </c>
       <c r="G17" s="38">
         <v>21240.93</v>
       </c>
       <c r="H17" s="38">
         <v>21010.83</v>
       </c>
       <c r="I17" s="38">
         <v>22043.34</v>
       </c>
       <c r="J17" s="38">
         <v>24400.52</v>
       </c>
       <c r="K17" s="38">
         <v>26527.03</v>
       </c>
       <c r="L17" s="38">
         <v>28019.439999999999</v>
       </c>
       <c r="M17" s="38">
         <v>29542.15</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="55">
+      <c r="B18" s="54">
         <v>3338.14</v>
       </c>
       <c r="C18" s="7">
         <v>3726.98</v>
       </c>
       <c r="D18" s="7">
         <v>3956.51</v>
       </c>
       <c r="E18" s="7">
         <v>4342.26</v>
       </c>
       <c r="F18" s="7">
         <v>4292.8100000000004</v>
       </c>
       <c r="G18" s="4">
         <v>3765.7</v>
       </c>
       <c r="H18" s="4">
         <v>3370.2</v>
       </c>
       <c r="I18" s="4">
         <v>3421.24</v>
       </c>
       <c r="J18" s="4">
         <v>4943.59</v>
       </c>
       <c r="K18" s="4">
         <v>4916.45</v>
       </c>
       <c r="L18" s="5">
         <v>8860.35</v>
       </c>
       <c r="M18" s="5">
         <v>8266.7999999999993</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="54">
+      <c r="B19" s="53">
         <v>3623.12</v>
       </c>
       <c r="C19" s="7">
         <v>3568.99</v>
       </c>
       <c r="D19" s="7">
         <v>4151.7</v>
       </c>
       <c r="E19" s="7">
         <v>5104.7</v>
       </c>
       <c r="F19" s="7">
         <v>4848.8</v>
       </c>
       <c r="G19" s="4">
         <v>4359.32</v>
       </c>
       <c r="H19" s="49">
         <v>7699.08</v>
       </c>
       <c r="I19" s="4">
         <v>7949.7</v>
       </c>
       <c r="J19" s="4">
         <v>8552.3799999999992</v>
       </c>
       <c r="K19" s="4">
         <v>4716.3999999999996</v>
       </c>
       <c r="L19" s="5">
         <v>4561.2</v>
       </c>
       <c r="M19" s="5">
         <v>4433.7</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="54">
+      <c r="B20" s="53">
         <v>3964.15</v>
       </c>
       <c r="C20" s="7">
         <v>4354.8100000000004</v>
       </c>
       <c r="D20" s="7">
         <v>4561.5200000000004</v>
       </c>
       <c r="E20" s="7">
         <v>5097.07</v>
       </c>
       <c r="F20" s="7">
         <v>4898.6000000000004</v>
       </c>
       <c r="G20" s="4">
         <v>4561.3999999999996</v>
       </c>
       <c r="H20" s="49">
         <v>4269.8</v>
       </c>
-      <c r="I20" s="62">
+      <c r="I20" s="61">
         <v>4441.3</v>
       </c>
-      <c r="J20" s="62">
+      <c r="J20" s="61">
         <v>5070.0600000000004</v>
       </c>
       <c r="K20" s="4">
         <v>5217.3</v>
       </c>
       <c r="L20" s="5">
         <v>4734.5</v>
       </c>
       <c r="M20" s="5">
         <v>4741.8</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="B21" s="54">
+      <c r="B21" s="53">
         <v>3918.33</v>
       </c>
-      <c r="C21" s="66">
+      <c r="C21" s="65">
         <v>4021.71</v>
       </c>
-      <c r="D21" s="66">
+      <c r="D21" s="65">
         <v>4381.42</v>
       </c>
       <c r="E21" s="7">
         <v>5003.34</v>
       </c>
-      <c r="F21" s="70">
+      <c r="F21" s="69">
         <v>4387.92</v>
       </c>
-      <c r="G21" s="70">
+      <c r="G21" s="69">
         <v>4107.5</v>
       </c>
-      <c r="H21" s="49"/>
-[...1 lines deleted...]
-      <c r="J21" s="62"/>
+      <c r="H21" s="76">
+        <v>3731.64</v>
+      </c>
+      <c r="I21" s="61"/>
+      <c r="J21" s="61"/>
       <c r="K21" s="4"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="55"/>
+      <c r="B22" s="54"/>
       <c r="C22" s="5"/>
       <c r="G22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="52" t="s">
+      <c r="B23" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F23" s="38">
         <v>271.3</v>
       </c>
       <c r="G23" s="38">
         <v>278.7</v>
       </c>
       <c r="H23" s="38">
         <v>286</v>
       </c>
       <c r="I23" s="38">
         <v>288.3</v>
       </c>
       <c r="J23" s="38">
         <v>262.89999999999998</v>
       </c>
       <c r="K23" s="38">
         <v>287.3</v>
       </c>
       <c r="L23" s="38">
         <v>323.10000000000002</v>
       </c>
       <c r="M23" s="38">
         <v>341.9</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="56">
+      <c r="B24" s="55">
         <v>104.3</v>
       </c>
       <c r="C24" s="10">
         <v>92.6</v>
       </c>
       <c r="D24" s="10">
         <v>97.1</v>
       </c>
       <c r="E24" s="10">
         <v>88.6</v>
       </c>
       <c r="F24" s="10">
         <v>90.8</v>
       </c>
       <c r="G24" s="38">
         <v>99.9</v>
       </c>
       <c r="H24" s="38">
         <v>104.9</v>
       </c>
       <c r="I24" s="38">
         <v>104.4</v>
       </c>
       <c r="J24" s="38">
         <v>95.3</v>
       </c>
       <c r="K24" s="38">
         <v>96.5</v>
       </c>
       <c r="L24" s="12">
         <v>121.7</v>
       </c>
       <c r="M24" s="12">
         <v>113.3</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="B25" s="56">
+      <c r="B25" s="55">
         <v>87.2</v>
       </c>
       <c r="C25" s="10">
         <v>68</v>
       </c>
       <c r="D25" s="10">
         <v>85.5</v>
       </c>
       <c r="E25" s="10">
         <v>82.6</v>
       </c>
       <c r="F25" s="10">
         <v>91.2</v>
       </c>
       <c r="G25" s="38">
         <v>96.7</v>
       </c>
-      <c r="H25" s="51">
+      <c r="H25" s="50">
         <v>132.6</v>
       </c>
       <c r="I25" s="38">
         <v>131</v>
       </c>
       <c r="J25" s="38">
         <v>114</v>
       </c>
       <c r="K25" s="38">
         <v>88.5</v>
       </c>
       <c r="L25" s="12">
         <v>86.9</v>
       </c>
       <c r="M25" s="12">
         <v>82.5</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B26" s="56">
+      <c r="B26" s="55">
         <v>93.2</v>
       </c>
       <c r="C26" s="10">
         <v>95.8</v>
       </c>
       <c r="D26" s="10">
         <v>103.2</v>
       </c>
       <c r="E26" s="10">
         <v>105.2</v>
       </c>
       <c r="F26" s="10">
         <v>110.5</v>
       </c>
       <c r="G26" s="38">
         <v>124.6</v>
       </c>
-      <c r="H26" s="51">
+      <c r="H26" s="50">
         <v>134.4</v>
       </c>
-      <c r="I26" s="65">
+      <c r="I26" s="64">
         <v>130.9</v>
       </c>
-      <c r="J26" s="65">
+      <c r="J26" s="64">
         <v>102.9</v>
       </c>
       <c r="K26" s="38">
         <v>110.3</v>
       </c>
       <c r="L26" s="12">
         <v>103.2</v>
       </c>
       <c r="M26" s="12">
         <v>107.5</v>
       </c>
     </row>
     <row r="27" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="B27" s="57">
+      <c r="B27" s="56">
         <v>106.74</v>
       </c>
       <c r="C27" s="11">
         <v>93.4</v>
       </c>
       <c r="D27" s="11">
         <v>109.8</v>
       </c>
       <c r="E27" s="11">
         <v>105.3</v>
       </c>
       <c r="F27" s="11">
         <v>109.7</v>
       </c>
       <c r="G27" s="39">
         <v>122.3</v>
       </c>
-      <c r="H27" s="50"/>
-[...1 lines deleted...]
-      <c r="J27" s="63"/>
+      <c r="H27" s="77">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="I27" s="62"/>
+      <c r="J27" s="62"/>
       <c r="K27" s="39"/>
       <c r="L27" s="6"/>
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:14" s="26" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="74" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="74"/>
       <c r="C28" s="74"/>
       <c r="D28" s="74"/>
       <c r="E28" s="74"/>
       <c r="F28" s="74"/>
       <c r="G28" s="74"/>
       <c r="H28" s="74"/>
       <c r="I28" s="74"/>
       <c r="J28" s="74"/>
       <c r="K28" s="74"/>
       <c r="L28" s="74"/>
       <c r="M28" s="74"/>
       <c r="N28" s="25"/>
     </row>
     <row r="29" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
@@ -1806,874 +1820,882 @@
         <v>15</v>
       </c>
       <c r="H32" s="43" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="42" t="s">
         <v>17</v>
       </c>
       <c r="J32" s="42" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="42" t="s">
         <v>33</v>
       </c>
       <c r="L32" s="43" t="s">
         <v>19</v>
       </c>
       <c r="M32" s="44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B33" s="55"/>
+      <c r="B33" s="54"/>
       <c r="C33" s="5"/>
       <c r="G33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="M33" s="5"/>
     </row>
     <row r="34" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="27">
         <v>2022</v>
       </c>
-      <c r="B34" s="52" t="s">
+      <c r="B34" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L34" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="27">
         <v>2023</v>
       </c>
-      <c r="B35" s="55">
+      <c r="B35" s="54">
         <v>1217.21</v>
       </c>
       <c r="C35" s="7">
         <v>1155.4000000000001</v>
       </c>
       <c r="D35" s="2">
         <v>1286.0999999999999</v>
       </c>
       <c r="E35" s="7">
         <v>1220.5899999999999</v>
       </c>
       <c r="F35" s="7">
         <v>1256.42</v>
       </c>
       <c r="G35" s="7">
         <v>1220.27</v>
       </c>
       <c r="H35" s="7">
         <v>1294.52</v>
       </c>
       <c r="I35" s="7">
         <v>1286.7</v>
       </c>
       <c r="J35" s="7">
         <v>1291.22</v>
       </c>
       <c r="K35" s="2">
         <v>1344.5</v>
       </c>
       <c r="L35" s="2">
         <v>1312.7</v>
       </c>
       <c r="M35" s="2">
         <v>1306</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="27">
         <v>2024</v>
       </c>
-      <c r="B36" s="55">
+      <c r="B36" s="54">
         <v>1173.9000000000001</v>
       </c>
       <c r="C36" s="7">
         <v>991.38</v>
       </c>
       <c r="D36" s="2">
         <v>1152.5999999999999</v>
       </c>
       <c r="E36" s="7">
         <v>1045.29</v>
       </c>
       <c r="F36" s="7">
         <v>1097.04</v>
       </c>
       <c r="G36" s="7">
         <v>1096.05</v>
       </c>
       <c r="H36" s="48">
         <v>1139.5999999999999</v>
       </c>
       <c r="I36" s="7">
         <v>1140.6300000000001</v>
       </c>
       <c r="J36" s="7">
         <v>1166.43</v>
       </c>
       <c r="K36" s="2">
         <v>1413.6</v>
       </c>
       <c r="L36" s="2">
         <v>1192.8</v>
       </c>
       <c r="M36" s="2">
         <v>1351.4</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="27">
         <v>2025</v>
       </c>
-      <c r="B37" s="55">
+      <c r="B37" s="54">
         <v>1122</v>
       </c>
       <c r="C37" s="7">
         <v>1435.88</v>
       </c>
       <c r="D37" s="2">
         <v>1556.7</v>
       </c>
       <c r="E37" s="7">
         <v>1493.85</v>
       </c>
       <c r="F37" s="7">
         <v>1554.1</v>
       </c>
       <c r="G37" s="7">
         <v>1508</v>
       </c>
       <c r="H37" s="48">
         <v>1598.6</v>
       </c>
-      <c r="I37" s="62">
+      <c r="I37" s="61">
         <v>1650.29</v>
       </c>
-      <c r="J37" s="62">
+      <c r="J37" s="61">
         <v>1638.97</v>
       </c>
       <c r="K37" s="2">
         <v>1729.9</v>
       </c>
       <c r="L37" s="2">
         <v>1691.9</v>
       </c>
       <c r="M37" s="2">
         <v>1949.4</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="27">
         <v>2026</v>
       </c>
-      <c r="B38" s="55">
+      <c r="B38" s="54">
         <v>1593.52</v>
       </c>
-      <c r="C38" s="66">
+      <c r="C38" s="65">
         <v>1134.72</v>
       </c>
-      <c r="D38" s="66">
+      <c r="D38" s="65">
         <v>1252.8399999999999</v>
       </c>
       <c r="E38" s="7">
         <v>1207.24</v>
       </c>
-      <c r="F38" s="66">
+      <c r="F38" s="65">
         <v>1231.5</v>
       </c>
       <c r="G38" s="7">
         <v>1191.99</v>
       </c>
-      <c r="H38" s="48"/>
-[...1 lines deleted...]
-      <c r="J38" s="62"/>
+      <c r="H38" s="49">
+        <v>1234.8</v>
+      </c>
+      <c r="I38" s="61"/>
+      <c r="J38" s="61"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
     </row>
     <row r="39" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B39" s="55"/>
+      <c r="B39" s="54"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
     </row>
     <row r="40" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="27">
         <v>2022</v>
       </c>
-      <c r="B40" s="52" t="s">
+      <c r="B40" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="27">
         <v>2023</v>
       </c>
-      <c r="B41" s="55">
+      <c r="B41" s="54">
         <v>1045.71</v>
       </c>
       <c r="C41" s="7">
         <v>1015.7</v>
       </c>
       <c r="D41" s="2">
         <v>1126.9000000000001</v>
       </c>
       <c r="E41" s="2">
         <v>1065.8</v>
       </c>
       <c r="F41" s="7">
         <v>1083.2</v>
       </c>
       <c r="G41" s="2">
         <v>1023.4</v>
       </c>
       <c r="H41" s="2">
         <v>1048.8</v>
       </c>
       <c r="I41" s="2">
         <v>1055.2</v>
       </c>
       <c r="J41" s="2">
         <v>1034.3</v>
       </c>
       <c r="K41" s="2">
         <v>1112.4000000000001</v>
       </c>
       <c r="L41" s="2">
         <v>1098.0999999999999</v>
       </c>
       <c r="M41" s="2">
         <v>1079.3</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="27">
         <v>2024</v>
       </c>
-      <c r="B42" s="55">
+      <c r="B42" s="54">
         <v>985.1</v>
       </c>
       <c r="C42" s="7">
         <v>828.3</v>
       </c>
       <c r="D42" s="2">
         <v>944.1</v>
       </c>
       <c r="E42" s="2">
         <v>871.1</v>
       </c>
       <c r="F42" s="7">
         <v>910.7</v>
       </c>
       <c r="G42" s="2">
         <v>894.8</v>
       </c>
       <c r="H42" s="2">
         <v>952.6</v>
       </c>
       <c r="I42" s="2">
         <v>932.8</v>
       </c>
       <c r="J42" s="2">
         <v>943.9</v>
       </c>
       <c r="K42" s="2">
         <v>1051.2</v>
       </c>
       <c r="L42" s="2">
         <v>1003</v>
       </c>
       <c r="M42" s="2">
         <v>1039.9000000000001</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="27">
         <v>2025</v>
       </c>
-      <c r="B43" s="55">
+      <c r="B43" s="54">
         <v>941.54</v>
       </c>
       <c r="C43" s="7">
         <v>1220.5</v>
       </c>
       <c r="D43" s="2">
         <v>1321.98</v>
       </c>
       <c r="E43" s="2">
         <v>1255.8699999999999</v>
       </c>
       <c r="F43" s="7">
         <v>1248.5999999999999</v>
       </c>
       <c r="G43" s="2">
         <v>1227.7</v>
       </c>
       <c r="H43" s="2">
         <v>1335.8</v>
       </c>
       <c r="I43" s="2">
         <v>1365.6</v>
       </c>
       <c r="J43" s="2">
         <v>1370.57</v>
       </c>
       <c r="K43" s="2">
         <v>1471.9</v>
       </c>
       <c r="L43" s="2">
         <v>1464.2</v>
       </c>
       <c r="M43" s="2">
         <v>1996.6</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="1">
         <v>2026</v>
       </c>
-      <c r="B44" s="55">
+      <c r="B44" s="54">
         <v>1442.53</v>
       </c>
       <c r="C44" s="7">
         <v>1100.29</v>
       </c>
       <c r="D44" s="2">
         <v>1226.27</v>
       </c>
       <c r="E44" s="2">
         <v>1150.5999999999999</v>
       </c>
       <c r="F44" s="7">
         <v>1174.8</v>
       </c>
       <c r="G44" s="2">
         <v>1097.9000000000001</v>
       </c>
-      <c r="H44" s="2"/>
+      <c r="H44" s="2">
+        <v>1108.9000000000001</v>
+      </c>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
     </row>
     <row r="45" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="55"/>
+      <c r="B45" s="54"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
     </row>
     <row r="46" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="27">
         <v>2022</v>
       </c>
-      <c r="B46" s="52" t="s">
+      <c r="B46" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L46" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="27">
         <v>2023</v>
       </c>
-      <c r="B47" s="55">
+      <c r="B47" s="54">
         <v>45.32</v>
       </c>
       <c r="C47" s="7">
         <v>36.4</v>
       </c>
       <c r="D47" s="2">
         <v>45</v>
       </c>
       <c r="E47" s="2">
         <v>35.5</v>
       </c>
       <c r="F47" s="7">
         <v>43.3</v>
       </c>
       <c r="G47" s="2">
         <v>48.9</v>
       </c>
       <c r="H47" s="2">
         <v>54.9</v>
       </c>
       <c r="I47" s="2">
         <v>53.1</v>
       </c>
       <c r="J47" s="2">
         <v>37.200000000000003</v>
       </c>
       <c r="K47" s="2">
         <v>41.3</v>
       </c>
       <c r="L47" s="2">
         <v>40.299999999999997</v>
       </c>
       <c r="M47" s="2">
         <v>41.7</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="27">
         <v>2024</v>
       </c>
-      <c r="B48" s="55">
+      <c r="B48" s="54">
         <v>47.3</v>
       </c>
       <c r="C48" s="7">
         <v>38.9</v>
       </c>
       <c r="D48" s="2">
         <v>40.5</v>
       </c>
       <c r="E48" s="2">
         <v>35.200000000000003</v>
       </c>
       <c r="F48" s="7">
         <v>38.299999999999997</v>
       </c>
       <c r="G48" s="2">
         <v>49.5</v>
       </c>
       <c r="H48" s="2">
         <v>52.1</v>
       </c>
       <c r="I48" s="2">
         <v>50.9</v>
       </c>
       <c r="J48" s="2">
         <v>34.36</v>
       </c>
       <c r="K48" s="2">
         <v>39</v>
       </c>
       <c r="L48" s="2">
         <v>39.1</v>
       </c>
       <c r="M48" s="2">
         <v>37.9</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="27">
         <v>2025</v>
       </c>
-      <c r="B49" s="52" t="s">
+      <c r="B49" s="51" t="s">
         <v>34</v>
       </c>
       <c r="C49" s="7">
         <v>77.400000000000006</v>
       </c>
       <c r="D49" s="2">
         <v>80.099999999999994</v>
       </c>
       <c r="E49" s="2">
         <v>77.86</v>
       </c>
       <c r="F49" s="7">
         <v>83.04</v>
       </c>
       <c r="G49" s="2">
         <v>96</v>
       </c>
       <c r="H49" s="2">
         <v>108.4</v>
       </c>
       <c r="I49" s="2">
         <v>107</v>
       </c>
       <c r="J49" s="2">
         <v>70.17</v>
       </c>
       <c r="K49" s="2">
         <v>80.400000000000006</v>
       </c>
       <c r="L49" s="2">
         <v>77.400000000000006</v>
       </c>
       <c r="M49" s="2">
         <v>84.8</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="1">
         <v>2026</v>
       </c>
-      <c r="B50" s="52">
+      <c r="B50" s="51">
         <v>88.49</v>
       </c>
       <c r="C50" s="7">
         <v>74.569999999999993</v>
       </c>
       <c r="D50" s="2">
         <v>83.52</v>
       </c>
       <c r="E50" s="2">
         <v>70.7</v>
       </c>
       <c r="F50" s="7">
         <v>79.5</v>
       </c>
       <c r="G50" s="2">
         <v>88.4</v>
       </c>
-      <c r="H50" s="2"/>
+      <c r="H50" s="2">
+        <v>102.5</v>
+      </c>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
     </row>
     <row r="51" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B51" s="52"/>
+      <c r="B51" s="51"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
     </row>
     <row r="52" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="27">
         <v>2022</v>
       </c>
-      <c r="B52" s="52" t="s">
+      <c r="B52" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="28">
         <v>2023</v>
       </c>
-      <c r="B53" s="58">
+      <c r="B53" s="57">
         <v>37.4</v>
       </c>
       <c r="C53" s="14">
         <v>30.4</v>
       </c>
       <c r="D53" s="14">
         <v>39.6</v>
       </c>
       <c r="E53" s="14">
         <v>29.7</v>
       </c>
       <c r="F53" s="14">
         <v>38.4</v>
       </c>
       <c r="G53" s="14">
         <v>44.8</v>
       </c>
       <c r="H53" s="14">
         <v>50.1</v>
       </c>
       <c r="I53" s="14">
         <v>49.1</v>
       </c>
       <c r="J53" s="14">
         <v>32.4</v>
       </c>
       <c r="K53" s="14">
         <v>35.5</v>
       </c>
       <c r="L53" s="14">
         <v>34.700000000000003</v>
       </c>
       <c r="M53" s="14">
         <v>33.1</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="28">
         <v>2024</v>
       </c>
-      <c r="B54" s="58">
+      <c r="B54" s="57">
         <v>38</v>
       </c>
       <c r="C54" s="14">
         <v>26.2</v>
       </c>
       <c r="D54" s="14">
         <v>32.6</v>
       </c>
       <c r="E54" s="14">
         <v>28.9</v>
       </c>
       <c r="F54" s="14">
         <v>33.299999999999997</v>
       </c>
       <c r="G54" s="14">
         <v>38.9</v>
       </c>
       <c r="H54" s="14">
         <v>46.5</v>
       </c>
       <c r="I54" s="14">
         <v>46.3</v>
       </c>
       <c r="J54" s="14">
         <v>28.8</v>
       </c>
       <c r="K54" s="14">
         <v>32.5</v>
       </c>
       <c r="L54" s="14">
         <v>29.6</v>
       </c>
       <c r="M54" s="14">
         <v>27.9</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="28">
         <v>2025</v>
       </c>
-      <c r="B55" s="58" t="s">
+      <c r="B55" s="57" t="s">
         <v>34</v>
       </c>
       <c r="C55" s="14">
         <v>51.9</v>
       </c>
       <c r="D55" s="14">
         <v>56.9</v>
       </c>
       <c r="E55" s="14">
         <v>55.5</v>
       </c>
       <c r="F55" s="14">
         <v>60.7</v>
       </c>
       <c r="G55" s="14">
         <v>71.7</v>
       </c>
       <c r="H55" s="14">
         <v>82.1</v>
       </c>
       <c r="I55" s="14">
         <v>79.7</v>
       </c>
       <c r="J55" s="14">
         <v>52.2</v>
       </c>
       <c r="K55" s="14">
         <v>59.2</v>
       </c>
       <c r="L55" s="14">
         <v>56.3</v>
       </c>
       <c r="M55" s="14">
         <v>60.3</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="17">
         <v>2026</v>
       </c>
-      <c r="B56" s="59">
+      <c r="B56" s="58">
         <v>61.62</v>
       </c>
-      <c r="C56" s="67">
+      <c r="C56" s="66">
         <v>48.9</v>
       </c>
-      <c r="D56" s="67">
+      <c r="D56" s="66">
         <v>62.57</v>
       </c>
-      <c r="E56" s="67">
+      <c r="E56" s="66">
         <v>53.9</v>
       </c>
-      <c r="F56" s="67">
+      <c r="F56" s="66">
         <v>61.8</v>
       </c>
-      <c r="G56" s="67">
+      <c r="G56" s="66">
         <v>71.8</v>
       </c>
-      <c r="H56" s="8"/>
+      <c r="H56" s="66">
+        <v>81.900000000000006</v>
+      </c>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="8"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
     </row>
     <row r="57" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="5"/>
       <c r="C57" s="5"/>
       <c r="G57" s="5"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:13" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="72" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="72"/>
       <c r="C58" s="72"/>
       <c r="D58" s="72"/>
       <c r="E58" s="72"/>
       <c r="F58" s="72"/>
       <c r="G58" s="72"/>
       <c r="H58" s="72"/>
@@ -2713,452 +2735,456 @@
         <v>15</v>
       </c>
       <c r="H60" s="43" t="s">
         <v>16</v>
       </c>
       <c r="I60" s="42" t="s">
         <v>17</v>
       </c>
       <c r="J60" s="42" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="42" t="s">
         <v>33</v>
       </c>
       <c r="L60" s="43" t="s">
         <v>19</v>
       </c>
       <c r="M60" s="44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="55"/>
+      <c r="B61" s="54"/>
       <c r="C61" s="5"/>
       <c r="G61" s="5"/>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
       <c r="M61" s="5"/>
     </row>
     <row r="62" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B62" s="52" t="s">
+      <c r="B62" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F62" s="10"/>
       <c r="G62" s="10">
         <v>39092.18</v>
       </c>
       <c r="H62" s="10">
         <v>41010.68</v>
       </c>
       <c r="I62" s="7">
         <v>42694.58</v>
       </c>
       <c r="J62" s="7">
         <v>45706.49</v>
       </c>
       <c r="K62" s="7">
         <v>49646.54</v>
       </c>
       <c r="L62" s="7">
         <v>53843.7</v>
       </c>
       <c r="M62" s="7">
         <v>56451.71</v>
       </c>
     </row>
     <row r="63" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B63" s="52">
+      <c r="B63" s="51">
         <v>4626.09</v>
       </c>
       <c r="C63" s="7">
         <v>4533.29</v>
       </c>
       <c r="D63" s="7">
         <v>5034.6000000000004</v>
       </c>
       <c r="E63" s="7">
         <v>5634.71</v>
       </c>
       <c r="F63" s="7">
         <v>5819.82</v>
       </c>
       <c r="G63" s="7">
         <v>5909.96</v>
       </c>
       <c r="H63" s="7">
         <v>5285.21</v>
       </c>
       <c r="I63" s="7">
         <v>4343.33</v>
       </c>
       <c r="J63" s="7">
         <v>4430.59</v>
       </c>
       <c r="K63" s="7">
         <v>4670.5600000000004</v>
       </c>
       <c r="L63" s="7">
         <v>3802.55</v>
       </c>
       <c r="M63" s="7">
         <v>3994.4</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="B64" s="52">
+      <c r="B64" s="51">
         <v>4830.3</v>
       </c>
       <c r="C64" s="7">
         <v>5220.8</v>
       </c>
       <c r="D64" s="7">
         <v>5802.4</v>
       </c>
       <c r="E64" s="7">
         <v>5610.66</v>
       </c>
-      <c r="F64" s="71">
+      <c r="F64" s="70">
         <v>8274.67</v>
       </c>
       <c r="G64" s="7">
         <v>7955.94</v>
       </c>
       <c r="H64" s="7">
         <v>7500</v>
       </c>
       <c r="I64" s="7">
         <v>6908.8</v>
       </c>
       <c r="J64" s="7">
         <v>6905.92</v>
       </c>
       <c r="K64" s="7">
         <v>6582.1</v>
       </c>
       <c r="L64" s="7">
         <v>6069.9</v>
       </c>
       <c r="M64" s="7">
         <v>5845.6</v>
       </c>
     </row>
     <row r="65" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B65" s="52">
+      <c r="B65" s="51">
         <v>5522.88</v>
       </c>
-      <c r="C65" s="68">
+      <c r="C65" s="67">
         <v>5447.4</v>
       </c>
       <c r="D65" s="7">
         <v>5582.09</v>
       </c>
       <c r="E65" s="7">
         <v>5741.09</v>
       </c>
-      <c r="F65" s="71">
+      <c r="F65" s="70">
         <v>5817.4</v>
       </c>
       <c r="G65" s="7">
         <v>5819.9</v>
       </c>
       <c r="H65" s="7">
         <v>6713.7</v>
       </c>
-      <c r="I65" s="62">
+      <c r="I65" s="61">
         <v>6715.58</v>
       </c>
-      <c r="J65" s="62">
+      <c r="J65" s="61">
         <v>7136.8</v>
       </c>
       <c r="K65" s="7">
         <v>6240.2</v>
       </c>
       <c r="L65" s="7">
         <v>6142.8</v>
       </c>
       <c r="M65" s="7">
         <v>6137.4</v>
       </c>
     </row>
     <row r="66" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B66" s="52">
+      <c r="B66" s="51">
         <v>5536.36</v>
       </c>
-      <c r="C66" s="66">
+      <c r="C66" s="65">
         <v>5706.31</v>
       </c>
       <c r="D66" s="7">
         <v>5564.52</v>
       </c>
-      <c r="E66" s="66">
+      <c r="E66" s="65">
         <v>5485.18</v>
       </c>
-      <c r="F66" s="71">
+      <c r="F66" s="70">
         <v>5499.6</v>
       </c>
       <c r="G66" s="7">
         <v>5579.2</v>
       </c>
-      <c r="H66" s="7"/>
-[...1 lines deleted...]
-      <c r="J66" s="62"/>
+      <c r="H66" s="7">
+        <v>7007</v>
+      </c>
+      <c r="I66" s="61"/>
+      <c r="J66" s="61"/>
       <c r="K66" s="7"/>
       <c r="L66" s="7"/>
       <c r="M66" s="7"/>
     </row>
     <row r="67" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B67" s="55"/>
+      <c r="B67" s="54"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
       <c r="I67" s="2"/>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
       <c r="L67" s="2"/>
       <c r="M67" s="2"/>
     </row>
     <row r="68" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B68" s="52" t="s">
+      <c r="B68" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G68" s="7">
         <v>335.7</v>
       </c>
       <c r="H68" s="7">
         <v>335.7</v>
       </c>
       <c r="I68" s="2">
         <v>328.7</v>
       </c>
       <c r="J68" s="7">
         <v>357.5</v>
       </c>
       <c r="K68" s="2">
         <v>356.2</v>
       </c>
       <c r="L68" s="7">
         <v>366.2</v>
       </c>
       <c r="M68" s="7">
         <v>415.9</v>
       </c>
     </row>
     <row r="69" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="B69" s="52">
+      <c r="B69" s="51">
         <v>43.62</v>
       </c>
       <c r="C69" s="7">
         <v>43.1</v>
       </c>
       <c r="D69" s="7">
         <v>37.200000000000003</v>
       </c>
       <c r="E69" s="2">
         <v>29</v>
       </c>
       <c r="F69" s="2">
         <v>39.6</v>
       </c>
       <c r="G69" s="7">
         <v>38.700000000000003</v>
       </c>
       <c r="H69" s="7">
         <v>40.700000000000003</v>
       </c>
       <c r="I69" s="2">
         <v>40.700000000000003</v>
       </c>
       <c r="J69" s="7">
         <v>56.7</v>
       </c>
       <c r="K69" s="2">
         <v>54.3</v>
       </c>
       <c r="L69" s="7">
         <v>38.4</v>
       </c>
       <c r="M69" s="7">
         <v>38.4</v>
       </c>
     </row>
     <row r="70" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="B70" s="52">
+      <c r="B70" s="51">
         <v>57.8</v>
       </c>
       <c r="C70" s="7">
         <v>57.4</v>
       </c>
       <c r="D70" s="7">
         <v>50</v>
       </c>
       <c r="E70" s="2">
         <v>64.3</v>
       </c>
       <c r="F70" s="2">
         <v>61.3</v>
       </c>
       <c r="G70" s="7">
         <v>66.900000000000006</v>
       </c>
       <c r="H70" s="7">
         <v>52.6</v>
       </c>
       <c r="I70" s="2">
         <v>49.4</v>
       </c>
       <c r="J70" s="7">
         <v>50.3</v>
       </c>
       <c r="K70" s="2">
         <v>60.3</v>
       </c>
       <c r="L70" s="7">
         <v>48</v>
       </c>
       <c r="M70" s="7">
         <v>50.4</v>
       </c>
     </row>
     <row r="71" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B71" s="52">
+      <c r="B71" s="51">
         <v>52.57</v>
       </c>
       <c r="C71" s="7">
         <v>44.28</v>
       </c>
       <c r="D71" s="7">
         <v>48.7</v>
       </c>
       <c r="E71" s="2">
         <v>66.8</v>
       </c>
       <c r="F71" s="2">
         <v>63.9</v>
       </c>
       <c r="G71" s="7">
         <v>65</v>
       </c>
       <c r="H71" s="7">
         <v>92.7</v>
       </c>
       <c r="I71" s="2">
         <v>91.3</v>
       </c>
       <c r="J71" s="7">
         <v>97.4</v>
       </c>
       <c r="K71" s="2">
         <v>72.2</v>
       </c>
       <c r="L71" s="7">
         <v>73.099999999999994</v>
       </c>
       <c r="M71" s="7">
         <v>71.2</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B72" s="52">
+      <c r="B72" s="51">
         <v>46.69</v>
       </c>
       <c r="C72" s="7">
         <v>56.3</v>
       </c>
       <c r="D72" s="7">
         <v>43.9</v>
       </c>
       <c r="E72" s="2">
         <v>64.3</v>
       </c>
       <c r="F72" s="2">
         <v>62.1</v>
       </c>
       <c r="G72" s="7">
         <v>66.3</v>
       </c>
-      <c r="H72" s="7"/>
+      <c r="H72" s="7">
+        <v>104.1</v>
+      </c>
       <c r="I72" s="2"/>
       <c r="J72" s="7"/>
       <c r="K72" s="2"/>
       <c r="L72" s="7"/>
       <c r="M72" s="7"/>
     </row>
     <row r="73" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B73" s="5"/>
       <c r="C73" s="2"/>
       <c r="D73" s="2"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2"/>
       <c r="M73" s="2"/>
     </row>
     <row r="74" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="13" t="s">
@@ -3626,311 +3652,317 @@
       <c r="M88" s="10">
         <v>267.39999999999998</v>
       </c>
     </row>
     <row r="89" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="13">
         <v>2025</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="7"/>
       <c r="D89" s="7"/>
       <c r="E89" s="7"/>
       <c r="F89" s="7"/>
       <c r="G89" s="7"/>
       <c r="H89" s="7"/>
       <c r="I89" s="7"/>
       <c r="J89" s="7"/>
       <c r="K89" s="7"/>
       <c r="L89" s="10"/>
       <c r="M89" s="10"/>
     </row>
     <row r="90" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="B90" s="60">
+      <c r="B90" s="59">
         <v>3875.93</v>
       </c>
       <c r="C90" s="7">
         <v>4276.1000000000004</v>
       </c>
       <c r="D90" s="7">
         <v>4476.3999999999996</v>
       </c>
       <c r="E90" s="7">
         <v>5014.2700000000004</v>
       </c>
       <c r="F90" s="7">
         <v>4809.7</v>
       </c>
       <c r="G90" s="7">
         <v>4454.3999999999996</v>
       </c>
       <c r="H90" s="7">
         <v>4147.8</v>
       </c>
       <c r="I90" s="7">
         <v>4322.8999999999996</v>
       </c>
-      <c r="J90" s="62">
+      <c r="J90" s="61">
         <v>4993.8599999999997</v>
       </c>
       <c r="K90" s="7">
         <v>5131.7</v>
       </c>
       <c r="L90" s="10">
         <v>4652.2</v>
       </c>
       <c r="M90" s="10">
         <v>4652.3999999999996</v>
       </c>
     </row>
     <row r="91" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="B91" s="60"/>
+      <c r="B91" s="59"/>
       <c r="C91" s="7"/>
       <c r="D91" s="7"/>
       <c r="E91" s="7"/>
       <c r="F91" s="7"/>
       <c r="G91" s="7"/>
       <c r="H91" s="7"/>
       <c r="I91" s="7"/>
-      <c r="J91" s="64" t="s">
+      <c r="J91" s="63" t="s">
         <v>35</v>
       </c>
       <c r="K91" s="7"/>
       <c r="L91" s="10"/>
       <c r="M91" s="10"/>
     </row>
     <row r="92" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B92" s="60">
+      <c r="B92" s="59">
         <v>3579.38</v>
       </c>
       <c r="C92" s="7">
         <v>3954.17</v>
       </c>
       <c r="D92" s="7">
         <v>4139.2</v>
       </c>
       <c r="E92" s="7">
         <v>4657.8999999999996</v>
       </c>
       <c r="F92" s="7">
         <v>4449.3999999999996</v>
       </c>
       <c r="G92" s="7">
         <v>4067.9</v>
       </c>
       <c r="H92" s="7">
         <v>3740.4</v>
       </c>
       <c r="I92" s="7">
         <v>3918.2</v>
       </c>
-      <c r="J92" s="62">
+      <c r="J92" s="61">
         <v>4634.82</v>
       </c>
       <c r="K92" s="7">
         <v>4764.6000000000004</v>
       </c>
       <c r="L92" s="10">
         <v>4284.8</v>
       </c>
       <c r="M92" s="10">
         <v>4283</v>
       </c>
     </row>
     <row r="93" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B93" s="60">
+      <c r="B93" s="59">
         <v>296.25</v>
       </c>
       <c r="C93" s="7">
         <v>321.89999999999998</v>
       </c>
       <c r="D93" s="7">
         <v>337.2</v>
       </c>
       <c r="E93" s="7">
         <v>356.37</v>
       </c>
       <c r="F93" s="7">
         <v>360.3</v>
       </c>
       <c r="G93" s="7">
         <v>386.5</v>
       </c>
       <c r="H93" s="7">
         <v>407.4</v>
       </c>
       <c r="I93" s="7">
         <v>404.7</v>
       </c>
-      <c r="J93" s="62">
+      <c r="J93" s="61">
         <v>359.03</v>
       </c>
       <c r="K93" s="7">
         <v>367.1</v>
       </c>
       <c r="L93" s="10">
         <v>367.4</v>
       </c>
       <c r="M93" s="10">
         <v>369.4</v>
       </c>
     </row>
     <row r="94" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="13">
         <v>2026</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="7"/>
       <c r="D94" s="7"/>
       <c r="E94" s="7"/>
       <c r="F94" s="7"/>
       <c r="G94" s="7"/>
       <c r="H94" s="7"/>
       <c r="I94" s="7"/>
-      <c r="J94" s="62"/>
+      <c r="J94" s="61"/>
       <c r="K94" s="7"/>
       <c r="L94" s="10"/>
       <c r="M94" s="10"/>
     </row>
     <row r="95" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="B95" s="60">
+      <c r="B95" s="59">
         <v>3818.97</v>
       </c>
-      <c r="C95" s="66">
+      <c r="C95" s="65">
         <v>3937.77</v>
       </c>
       <c r="D95" s="7">
         <v>4287.74</v>
       </c>
       <c r="E95" s="7">
         <v>4922.7</v>
       </c>
       <c r="F95" s="7">
         <v>4296.3</v>
       </c>
-      <c r="G95" s="68">
+      <c r="G95" s="67">
         <v>3998.94</v>
       </c>
-      <c r="H95" s="7"/>
+      <c r="H95" s="7">
+        <v>3604.3</v>
+      </c>
       <c r="I95" s="7"/>
-      <c r="J95" s="62"/>
+      <c r="J95" s="61"/>
       <c r="K95" s="7"/>
       <c r="L95" s="10"/>
       <c r="M95" s="10"/>
     </row>
     <row r="96" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="B96" s="60"/>
-      <c r="C96" s="69" t="s">
+      <c r="B96" s="59"/>
+      <c r="C96" s="68" t="s">
         <v>35</v>
       </c>
       <c r="D96" s="7"/>
       <c r="E96" s="7" t="s">
         <v>35</v>
       </c>
       <c r="F96" s="7"/>
-      <c r="G96" s="75" t="s">
+      <c r="G96" s="71" t="s">
         <v>35</v>
       </c>
       <c r="H96" s="7"/>
       <c r="I96" s="7"/>
-      <c r="J96" s="62"/>
+      <c r="J96" s="61"/>
       <c r="K96" s="7"/>
       <c r="L96" s="10"/>
       <c r="M96" s="10"/>
     </row>
     <row r="97" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B97" s="60">
+      <c r="B97" s="59">
         <v>3451.89</v>
       </c>
-      <c r="C97" s="66">
+      <c r="C97" s="65">
         <v>3587.58</v>
       </c>
-      <c r="D97" s="68">
+      <c r="D97" s="67">
         <v>3956.38</v>
       </c>
       <c r="E97" s="7">
         <v>4605.55</v>
       </c>
       <c r="F97" s="7">
         <v>4207.8</v>
       </c>
-      <c r="G97" s="68">
+      <c r="G97" s="67">
         <v>3915.3</v>
       </c>
-      <c r="H97" s="7"/>
+      <c r="H97" s="7">
+        <v>3523.6</v>
+      </c>
       <c r="I97" s="7"/>
-      <c r="J97" s="62"/>
+      <c r="J97" s="61"/>
       <c r="K97" s="7"/>
       <c r="L97" s="10"/>
       <c r="M97" s="10"/>
     </row>
     <row r="98" spans="1:13" s="31" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B98" s="60">
+      <c r="B98" s="59">
         <v>367.08</v>
       </c>
-      <c r="C98" s="66">
+      <c r="C98" s="65">
         <v>350.18</v>
       </c>
-      <c r="D98" s="66">
+      <c r="D98" s="65">
         <v>331.36</v>
       </c>
       <c r="E98" s="7">
         <v>317.14999999999998</v>
       </c>
       <c r="F98" s="7">
         <v>88.5</v>
       </c>
-      <c r="G98" s="68">
+      <c r="G98" s="67">
         <v>83.64</v>
       </c>
-      <c r="H98" s="7"/>
+      <c r="H98" s="7">
+        <v>80.7</v>
+      </c>
       <c r="I98" s="7"/>
-      <c r="J98" s="62"/>
+      <c r="J98" s="61"/>
       <c r="K98" s="7"/>
       <c r="L98" s="10"/>
       <c r="M98" s="10"/>
     </row>
     <row r="99" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B99" s="5"/>
       <c r="C99" s="7"/>
       <c r="D99" s="7"/>
       <c r="E99" s="7"/>
       <c r="F99" s="7"/>
       <c r="G99" s="7"/>
       <c r="I99" s="7"/>
       <c r="J99" s="7"/>
       <c r="K99" s="7"/>
       <c r="L99" s="7"/>
       <c r="M99" s="7"/>
     </row>
     <row r="100" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="33" t="s">
         <v>29</v>
       </c>
       <c r="B100" s="5"/>
@@ -4411,150 +4443,150 @@
       <c r="M114" s="10">
         <v>3</v>
       </c>
     </row>
     <row r="115" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="34">
         <v>2025</v>
       </c>
       <c r="B115" s="12"/>
       <c r="C115" s="10"/>
       <c r="D115" s="10"/>
       <c r="E115" s="10"/>
       <c r="F115" s="10"/>
       <c r="G115" s="10"/>
       <c r="H115" s="10"/>
       <c r="I115" s="10"/>
       <c r="J115" s="10"/>
       <c r="K115" s="10"/>
       <c r="L115" s="10"/>
       <c r="M115" s="10"/>
     </row>
     <row r="116" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B116" s="58">
+      <c r="B116" s="57">
         <v>33.119999999999997</v>
       </c>
       <c r="C116" s="10">
         <v>38.74</v>
       </c>
       <c r="D116" s="10">
         <v>40.4</v>
       </c>
       <c r="E116" s="10">
         <v>44.2</v>
       </c>
       <c r="F116" s="10">
         <v>43</v>
       </c>
       <c r="G116" s="10">
         <v>42.1</v>
       </c>
       <c r="H116" s="10">
         <v>39.700000000000003</v>
       </c>
       <c r="I116" s="10">
         <v>39.700000000000003</v>
       </c>
       <c r="J116" s="10">
         <v>44.4</v>
       </c>
       <c r="K116" s="10">
         <v>45.3</v>
       </c>
       <c r="L116" s="10">
         <v>41.6</v>
       </c>
       <c r="M116" s="10">
         <v>42.1</v>
       </c>
     </row>
     <row r="117" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="B117" s="58"/>
+      <c r="B117" s="57"/>
       <c r="C117" s="10"/>
       <c r="D117" s="10"/>
       <c r="E117" s="10"/>
       <c r="F117" s="10"/>
       <c r="G117" s="10"/>
       <c r="H117" s="10"/>
       <c r="I117" s="10"/>
       <c r="J117" s="10"/>
       <c r="K117" s="10"/>
       <c r="L117" s="10"/>
       <c r="M117" s="10"/>
     </row>
     <row r="118" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="B118" s="58">
+      <c r="B118" s="57">
         <v>29.98</v>
       </c>
       <c r="C118" s="10">
         <v>35.6</v>
       </c>
       <c r="D118" s="10">
         <v>37.1</v>
       </c>
       <c r="E118" s="10">
         <v>40.76</v>
       </c>
       <c r="F118" s="10">
         <v>39.5</v>
       </c>
       <c r="G118" s="10">
         <v>38.4</v>
       </c>
       <c r="H118" s="10">
         <v>35.799999999999997</v>
       </c>
       <c r="I118" s="10">
         <v>35.799999999999997</v>
       </c>
       <c r="J118" s="10">
         <v>40.799999999999997</v>
       </c>
       <c r="K118" s="10">
         <v>41.5</v>
       </c>
       <c r="L118" s="10">
         <v>37.799999999999997</v>
       </c>
       <c r="M118" s="10">
         <v>38.200000000000003</v>
       </c>
     </row>
     <row r="119" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B119" s="58">
+      <c r="B119" s="57">
         <v>3.13</v>
       </c>
       <c r="C119" s="10">
         <v>3.2</v>
       </c>
       <c r="D119" s="10">
         <v>3.3</v>
       </c>
       <c r="E119" s="10">
         <v>3.4</v>
       </c>
       <c r="F119" s="10">
         <v>3.5</v>
       </c>
       <c r="G119" s="10">
         <v>3.8</v>
       </c>
       <c r="H119" s="10">
         <v>3.9</v>
       </c>
       <c r="I119" s="10">
         <v>3.9</v>
       </c>
       <c r="J119" s="10">
         <v>3.6</v>
@@ -4568,144 +4600,150 @@
       <c r="M119" s="10">
         <v>3.9</v>
       </c>
     </row>
     <row r="120" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="33">
         <v>2026</v>
       </c>
       <c r="B120" s="12"/>
       <c r="C120" s="10"/>
       <c r="D120" s="10"/>
       <c r="E120" s="10"/>
       <c r="F120" s="10"/>
       <c r="G120" s="10"/>
       <c r="H120" s="10"/>
       <c r="I120" s="10"/>
       <c r="J120" s="10"/>
       <c r="K120" s="10"/>
       <c r="L120" s="10"/>
       <c r="M120" s="10"/>
     </row>
     <row r="121" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B121" s="58">
+      <c r="B121" s="57">
         <v>35.79</v>
       </c>
       <c r="C121" s="10">
         <v>36.6</v>
       </c>
       <c r="D121" s="10">
         <v>39.04</v>
       </c>
       <c r="E121" s="10">
         <v>43.6</v>
       </c>
       <c r="F121" s="10">
         <v>38.6</v>
       </c>
       <c r="G121" s="10">
         <v>37</v>
       </c>
-      <c r="H121" s="10"/>
+      <c r="H121" s="10">
+        <v>33.9</v>
+      </c>
       <c r="I121" s="10"/>
       <c r="J121" s="10"/>
       <c r="K121" s="10"/>
       <c r="L121" s="10"/>
       <c r="M121" s="10"/>
     </row>
     <row r="122" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="B122" s="58"/>
+      <c r="B122" s="57"/>
       <c r="C122" s="10"/>
       <c r="D122" s="10"/>
       <c r="E122" s="10"/>
       <c r="F122" s="10"/>
       <c r="G122" s="10"/>
       <c r="H122" s="10"/>
       <c r="I122" s="10"/>
       <c r="J122" s="10"/>
       <c r="K122" s="10"/>
       <c r="L122" s="10"/>
       <c r="M122" s="10"/>
     </row>
     <row r="123" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="B123" s="58">
+      <c r="B123" s="57">
         <v>31.96</v>
       </c>
       <c r="C123" s="10">
         <v>32.96</v>
       </c>
       <c r="D123" s="10">
         <v>35.6</v>
       </c>
       <c r="E123" s="10">
         <v>40.4</v>
       </c>
       <c r="F123" s="10">
         <v>37.5</v>
       </c>
       <c r="G123" s="10">
         <v>35.9</v>
       </c>
-      <c r="H123" s="10"/>
+      <c r="H123" s="10">
+        <v>32.799999999999997</v>
+      </c>
       <c r="I123" s="10"/>
       <c r="J123" s="10"/>
       <c r="K123" s="10"/>
       <c r="L123" s="10"/>
       <c r="M123" s="10"/>
     </row>
     <row r="124" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="B124" s="59">
+      <c r="B124" s="58">
         <v>3.82</v>
       </c>
       <c r="C124" s="11">
         <v>3.68</v>
       </c>
       <c r="D124" s="11">
         <v>3.4</v>
       </c>
       <c r="E124" s="11">
         <v>3.3</v>
       </c>
       <c r="F124" s="11">
         <v>1.2</v>
       </c>
       <c r="G124" s="11">
         <v>1.1000000000000001</v>
       </c>
-      <c r="H124" s="11"/>
+      <c r="H124" s="11">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="I124" s="11"/>
       <c r="J124" s="11"/>
       <c r="K124" s="11"/>
       <c r="L124" s="11"/>
       <c r="M124" s="11"/>
     </row>
     <row r="125" spans="1:14" s="26" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="74" t="s">
         <v>31</v>
       </c>
       <c r="B125" s="74"/>
       <c r="C125" s="74"/>
       <c r="D125" s="74"/>
       <c r="E125" s="74"/>
       <c r="F125" s="74"/>
       <c r="G125" s="74"/>
       <c r="H125" s="74"/>
       <c r="I125" s="74"/>
       <c r="J125" s="74"/>
       <c r="K125" s="74"/>
       <c r="L125" s="74"/>
       <c r="M125" s="74"/>
       <c r="N125" s="25"/>
     </row>
     <row r="126" spans="1:14" s="26" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
@@ -4771,454 +4809,458 @@
         <v>15</v>
       </c>
       <c r="H129" s="43" t="s">
         <v>16</v>
       </c>
       <c r="I129" s="42" t="s">
         <v>17</v>
       </c>
       <c r="J129" s="42" t="s">
         <v>18</v>
       </c>
       <c r="K129" s="42" t="s">
         <v>33</v>
       </c>
       <c r="L129" s="43" t="s">
         <v>19</v>
       </c>
       <c r="M129" s="44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B130" s="55"/>
+      <c r="B130" s="54"/>
       <c r="C130" s="5"/>
       <c r="G130" s="5"/>
       <c r="I130" s="5"/>
       <c r="J130" s="5"/>
       <c r="M130" s="5"/>
     </row>
     <row r="131" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="27">
         <v>2022</v>
       </c>
-      <c r="B131" s="52" t="s">
+      <c r="B131" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L131" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M131" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="27">
         <v>2023</v>
       </c>
-      <c r="B132" s="52">
+      <c r="B132" s="51">
         <v>190.17</v>
       </c>
       <c r="C132" s="7">
         <v>176.5</v>
       </c>
       <c r="D132" s="2">
         <v>177.5</v>
       </c>
       <c r="E132" s="2">
         <v>171.2</v>
       </c>
       <c r="F132" s="2">
         <v>199.1</v>
       </c>
       <c r="G132" s="7">
         <v>166.79</v>
       </c>
       <c r="H132" s="7">
         <v>173.85</v>
       </c>
       <c r="I132" s="2">
         <v>175.1</v>
       </c>
       <c r="J132" s="2">
         <v>189.1</v>
       </c>
       <c r="K132" s="2">
         <v>193.5</v>
       </c>
       <c r="L132" s="2">
         <v>182.9</v>
       </c>
       <c r="M132" s="2">
         <v>187.9</v>
       </c>
     </row>
     <row r="133" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="16">
         <v>2024</v>
       </c>
-      <c r="B133" s="52">
+      <c r="B133" s="51">
         <v>189.4</v>
       </c>
       <c r="C133" s="7">
         <v>176.7</v>
       </c>
       <c r="D133" s="2">
         <v>184.13</v>
       </c>
       <c r="E133" s="2">
         <v>184.13</v>
       </c>
       <c r="F133" s="2">
         <v>173.3</v>
       </c>
       <c r="G133" s="7">
         <v>158.69999999999999</v>
       </c>
       <c r="H133" s="7">
         <v>164.8</v>
       </c>
       <c r="I133" s="2">
         <v>187.72</v>
       </c>
       <c r="J133" s="2">
         <v>187.6</v>
       </c>
       <c r="K133" s="2">
         <v>193.4</v>
       </c>
       <c r="L133" s="2">
         <v>179.9</v>
       </c>
       <c r="M133" s="2">
         <v>196.3</v>
       </c>
     </row>
     <row r="134" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="16">
         <v>2025</v>
       </c>
-      <c r="B134" s="52">
+      <c r="B134" s="51">
         <v>192.03</v>
       </c>
       <c r="C134" s="7">
         <v>172.3</v>
       </c>
       <c r="D134" s="2">
         <v>198.2</v>
       </c>
       <c r="E134" s="2">
         <v>181</v>
       </c>
       <c r="F134" s="2">
         <v>190.9</v>
       </c>
       <c r="G134" s="7">
         <v>178.5</v>
       </c>
       <c r="H134" s="7">
         <v>183.5</v>
       </c>
       <c r="I134" s="2">
         <v>191.4</v>
       </c>
       <c r="J134" s="2">
         <v>189.8</v>
       </c>
       <c r="K134" s="2">
         <v>192.6</v>
       </c>
       <c r="L134" s="2">
         <v>183.2</v>
       </c>
       <c r="M134" s="2">
         <v>213.1</v>
       </c>
     </row>
     <row r="135" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="16">
         <v>2026</v>
       </c>
-      <c r="B135" s="52">
+      <c r="B135" s="51">
         <v>1017.25</v>
       </c>
-      <c r="C135" s="66">
+      <c r="C135" s="65">
         <v>878.44</v>
       </c>
       <c r="D135" s="2">
         <v>953.93</v>
       </c>
       <c r="E135" s="2">
         <v>983.5</v>
       </c>
       <c r="F135" s="2">
         <v>942.2</v>
       </c>
       <c r="G135" s="7">
         <v>926.7</v>
       </c>
-      <c r="H135" s="7"/>
+      <c r="H135" s="7">
+        <v>967.5</v>
+      </c>
       <c r="I135" s="2"/>
       <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="2"/>
       <c r="M135" s="2"/>
     </row>
     <row r="136" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B136" s="55"/>
+      <c r="B136" s="54"/>
       <c r="C136" s="2"/>
       <c r="D136" s="2"/>
       <c r="E136" s="2"/>
       <c r="F136" s="2"/>
       <c r="G136" s="2"/>
       <c r="H136" s="2"/>
       <c r="I136" s="2"/>
       <c r="J136" s="2"/>
       <c r="K136" s="2"/>
       <c r="L136" s="2"/>
       <c r="M136" s="2"/>
     </row>
     <row r="137" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="27">
         <v>2022</v>
       </c>
-      <c r="B137" s="52" t="s">
+      <c r="B137" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L137" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M137" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="20">
         <v>2023</v>
       </c>
-      <c r="B138" s="53">
+      <c r="B138" s="52">
         <v>166.71</v>
       </c>
       <c r="C138" s="3">
         <v>154</v>
       </c>
       <c r="D138" s="3">
         <v>157.69999999999999</v>
       </c>
       <c r="E138" s="3">
         <v>150.9</v>
       </c>
       <c r="F138" s="3">
         <v>174.5</v>
       </c>
       <c r="G138" s="3">
         <v>147.1</v>
       </c>
       <c r="H138" s="3">
         <v>155.9</v>
       </c>
       <c r="I138" s="3">
         <v>155.5</v>
       </c>
       <c r="J138" s="3">
         <v>165.7</v>
       </c>
       <c r="K138" s="3">
         <v>169.4</v>
       </c>
       <c r="L138" s="3">
         <v>161</v>
       </c>
       <c r="M138" s="3">
         <v>164.3</v>
       </c>
     </row>
     <row r="139" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="31">
         <v>2024</v>
       </c>
-      <c r="B139" s="53">
+      <c r="B139" s="52">
         <v>166.6</v>
       </c>
       <c r="C139" s="3">
         <v>155.69999999999999</v>
       </c>
       <c r="D139" s="3">
         <v>162</v>
       </c>
       <c r="E139" s="3">
         <v>162</v>
       </c>
       <c r="F139" s="3">
         <v>157.1</v>
       </c>
       <c r="G139" s="3">
         <v>140.19999999999999</v>
       </c>
       <c r="H139" s="3">
         <v>145.69999999999999</v>
       </c>
       <c r="I139" s="3">
         <v>165.6</v>
       </c>
       <c r="J139" s="3">
         <v>164.9</v>
       </c>
       <c r="K139" s="3">
         <v>170</v>
       </c>
       <c r="L139" s="3">
         <v>158.9</v>
       </c>
       <c r="M139" s="3">
         <v>172.5</v>
       </c>
     </row>
     <row r="140" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="31">
         <v>2025</v>
       </c>
-      <c r="B140" s="53">
+      <c r="B140" s="52">
         <v>168.81</v>
       </c>
       <c r="C140" s="3">
         <v>151.69999999999999</v>
       </c>
       <c r="D140" s="3">
         <v>173.6</v>
       </c>
       <c r="E140" s="3">
         <v>173.66</v>
       </c>
       <c r="F140" s="3">
         <v>152.80000000000001</v>
       </c>
       <c r="G140" s="3">
         <v>157.6</v>
       </c>
       <c r="H140" s="3">
         <v>162.30000000000001</v>
       </c>
       <c r="I140" s="3">
         <v>168.1</v>
       </c>
       <c r="J140" s="3">
         <v>166.1</v>
       </c>
       <c r="K140" s="3">
         <v>168.7</v>
       </c>
       <c r="L140" s="3">
         <v>161</v>
       </c>
       <c r="M140" s="3">
         <v>186.6</v>
       </c>
     </row>
     <row r="141" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="17">
         <v>2026</v>
       </c>
-      <c r="B141" s="61">
+      <c r="B141" s="60">
         <v>203.57</v>
       </c>
       <c r="C141" s="8">
         <v>175.79</v>
       </c>
       <c r="D141" s="8">
         <v>190.89</v>
       </c>
       <c r="E141" s="8">
         <v>196.8</v>
       </c>
       <c r="F141" s="8">
         <v>188.6</v>
       </c>
       <c r="G141" s="8">
         <v>185.4</v>
       </c>
-      <c r="H141" s="8"/>
+      <c r="H141" s="8">
+        <v>193.6</v>
+      </c>
       <c r="I141" s="8"/>
       <c r="J141" s="8"/>
       <c r="K141" s="8"/>
       <c r="L141" s="8"/>
       <c r="M141" s="8"/>
     </row>
     <row r="142" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="20"/>
       <c r="B142" s="3"/>
       <c r="C142" s="3"/>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
       <c r="F142" s="3"/>
       <c r="G142" s="3"/>
       <c r="H142" s="3"/>
       <c r="I142" s="3"/>
       <c r="J142" s="3"/>
       <c r="K142" s="3"/>
       <c r="L142" s="3"/>
       <c r="M142" s="3"/>
     </row>
     <row r="143" spans="1:13" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="72" t="s">
         <v>25</v>
       </c>
@@ -5458,255 +5500,262 @@
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="16">
         <v>2026</v>
       </c>
       <c r="B151" s="12">
         <v>0</v>
       </c>
       <c r="C151" s="12">
         <v>0</v>
       </c>
       <c r="D151" s="2">
         <v>0</v>
       </c>
       <c r="E151" s="12">
         <v>0</v>
       </c>
       <c r="F151" s="2">
         <v>0</v>
       </c>
       <c r="G151" s="2">
         <v>0</v>
       </c>
-      <c r="H151" s="12"/>
+      <c r="H151" s="2">
+        <v>0</v>
+      </c>
       <c r="I151" s="12"/>
       <c r="J151" s="12"/>
       <c r="K151" s="12"/>
       <c r="L151" s="12"/>
       <c r="M151" s="12"/>
     </row>
     <row r="152" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B152" s="5"/>
       <c r="C152" s="5"/>
       <c r="G152" s="5"/>
+      <c r="H152" s="2">
+        <v>0</v>
+      </c>
       <c r="I152" s="5"/>
       <c r="J152" s="5"/>
       <c r="M152" s="5"/>
     </row>
     <row r="153" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="27">
         <v>2022</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D153" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="H153" s="2" t="s">
-        <v>1</v>
+      <c r="H153" s="2">
+        <v>0</v>
       </c>
       <c r="I153" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J153" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K153" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L153" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M153" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="27">
         <v>2023</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="H154" s="2" t="s">
-        <v>1</v>
+      <c r="H154" s="2">
+        <v>0</v>
       </c>
       <c r="I154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L154" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M154" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="16">
         <v>2024</v>
       </c>
       <c r="B155" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C155" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D155" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E155" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F155" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G155" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="H155" s="2" t="s">
-        <v>1</v>
+      <c r="H155" s="2">
+        <v>0</v>
       </c>
       <c r="I155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L155" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M155" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="16">
         <v>2025</v>
       </c>
       <c r="B156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D156" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="H156" s="12" t="s">
-        <v>1</v>
+      <c r="H156" s="2">
+        <v>0</v>
       </c>
       <c r="I156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="K156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="L156" s="12" t="s">
         <v>1</v>
       </c>
       <c r="M156" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="16">
         <v>2026</v>
       </c>
       <c r="B157" s="12">
         <v>0</v>
       </c>
       <c r="C157" s="12">
         <v>0</v>
       </c>
       <c r="D157" s="2">
         <v>0</v>
       </c>
       <c r="E157" s="12">
         <v>0</v>
       </c>
       <c r="F157" s="2">
         <v>0</v>
       </c>
       <c r="G157" s="2">
         <v>0</v>
       </c>
-      <c r="H157" s="12"/>
+      <c r="H157" s="2">
+        <v>0</v>
+      </c>
       <c r="I157" s="12"/>
       <c r="J157" s="12"/>
       <c r="K157" s="12"/>
       <c r="L157" s="12"/>
       <c r="M157" s="12"/>
     </row>
     <row r="158" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="5"/>
       <c r="G158" s="5"/>
       <c r="I158" s="5"/>
       <c r="J158" s="5"/>
       <c r="M158" s="5"/>
     </row>
     <row r="159" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="27">
         <v>2022</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C159" s="2" t="s">
@@ -5725,396 +5774,400 @@
         <v>1</v>
       </c>
       <c r="H159" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I159" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J159" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K159" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L159" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M159" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="27">
         <v>2023</v>
       </c>
-      <c r="B160" s="52">
+      <c r="B160" s="51">
         <v>16.600000000000001</v>
       </c>
       <c r="C160" s="2">
         <v>12.2</v>
       </c>
       <c r="D160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="H160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="K160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L160" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M160" s="2">
         <v>8.18</v>
       </c>
     </row>
     <row r="161" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="16">
         <v>2024</v>
       </c>
-      <c r="B161" s="52">
+      <c r="B161" s="51">
         <v>10.9</v>
       </c>
       <c r="C161" s="2">
         <v>5.9</v>
       </c>
       <c r="D161" s="2">
         <v>10.4</v>
       </c>
       <c r="E161" s="2">
         <v>8.1</v>
       </c>
       <c r="F161" s="2">
         <v>10.5</v>
       </c>
       <c r="G161" s="2">
         <v>12</v>
       </c>
       <c r="H161" s="2">
         <v>13.7</v>
       </c>
       <c r="I161" s="2">
         <v>13.8</v>
       </c>
       <c r="J161" s="2">
         <v>11.1</v>
       </c>
       <c r="K161" s="2">
         <v>10.4</v>
       </c>
       <c r="L161" s="2">
         <v>9.6999999999999993</v>
       </c>
       <c r="M161" s="2">
         <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="162" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="16">
         <v>2025</v>
       </c>
-      <c r="B162" s="52">
+      <c r="B162" s="51">
         <v>4.8</v>
       </c>
       <c r="C162" s="2">
         <v>4.3600000000000003</v>
       </c>
       <c r="D162" s="2">
         <v>5.0999999999999996</v>
       </c>
       <c r="E162" s="2">
         <v>4.95</v>
       </c>
       <c r="F162" s="2">
         <v>5.8</v>
       </c>
       <c r="G162" s="2">
         <v>8.1999999999999993</v>
       </c>
       <c r="H162" s="2">
         <v>9.4</v>
       </c>
       <c r="I162" s="2">
         <v>8.9</v>
       </c>
       <c r="J162" s="2">
         <v>5.4</v>
       </c>
       <c r="K162" s="2">
         <v>5</v>
       </c>
       <c r="L162" s="2">
         <v>4.7</v>
       </c>
       <c r="M162" s="2">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="163" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="16">
         <v>2026</v>
       </c>
-      <c r="B163" s="52">
+      <c r="B163" s="51">
         <v>10.87</v>
       </c>
       <c r="C163" s="2">
         <v>9.3699999999999992</v>
       </c>
       <c r="D163" s="2">
         <v>10.199999999999999</v>
       </c>
       <c r="E163" s="2">
         <v>9.9</v>
       </c>
       <c r="F163" s="2">
         <v>11.9</v>
       </c>
       <c r="G163" s="2">
         <v>17.5</v>
       </c>
-      <c r="H163" s="2"/>
+      <c r="H163" s="2">
+        <v>21.2</v>
+      </c>
       <c r="I163" s="2"/>
       <c r="J163" s="2"/>
       <c r="K163" s="2"/>
       <c r="L163" s="2"/>
       <c r="M163" s="2"/>
     </row>
     <row r="164" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B164" s="55"/>
+      <c r="B164" s="54"/>
       <c r="C164" s="5"/>
       <c r="G164" s="5"/>
       <c r="I164" s="5"/>
       <c r="J164" s="5"/>
       <c r="M164" s="5"/>
     </row>
     <row r="165" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="27">
         <v>2022</v>
       </c>
-      <c r="B165" s="52" t="s">
+      <c r="B165" s="51" t="s">
         <v>1</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H165" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L165" s="2" t="s">
         <v>1</v>
       </c>
       <c r="M165" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="28">
         <v>2023</v>
       </c>
-      <c r="B166" s="53">
+      <c r="B166" s="52">
         <v>30.4</v>
       </c>
       <c r="C166" s="3">
         <v>22.5</v>
       </c>
       <c r="D166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="K166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="L166" s="12" t="s">
         <v>0</v>
       </c>
       <c r="M166" s="3">
         <v>16.600000000000001</v>
       </c>
     </row>
     <row r="167" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="15">
         <v>2024</v>
       </c>
-      <c r="B167" s="53">
+      <c r="B167" s="52">
         <v>18.3</v>
       </c>
       <c r="C167" s="3">
         <v>11.8</v>
       </c>
       <c r="D167" s="3">
         <v>18.3</v>
       </c>
       <c r="E167" s="3">
         <v>11.9</v>
       </c>
       <c r="F167" s="3">
         <v>17.8</v>
       </c>
       <c r="G167" s="3">
         <v>21.1</v>
       </c>
       <c r="H167" s="3">
         <v>27.4</v>
       </c>
       <c r="I167" s="3">
         <v>24.4</v>
       </c>
       <c r="J167" s="3">
         <v>20.9</v>
       </c>
       <c r="K167" s="3">
         <v>16.100000000000001</v>
       </c>
       <c r="L167" s="3">
         <v>18.600000000000001</v>
       </c>
       <c r="M167" s="3">
         <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="15">
         <v>2025</v>
       </c>
-      <c r="B168" s="53">
+      <c r="B168" s="52">
         <v>5.7</v>
       </c>
       <c r="C168" s="3">
         <v>5.0999999999999996</v>
       </c>
       <c r="D168" s="3">
         <v>5.9</v>
       </c>
       <c r="E168" s="3">
         <v>5.48</v>
       </c>
       <c r="F168" s="3">
         <v>6.8</v>
       </c>
       <c r="G168" s="3">
         <v>10.8</v>
       </c>
       <c r="H168" s="3">
         <v>12.5</v>
       </c>
       <c r="I168" s="3">
         <v>11.5</v>
       </c>
       <c r="J168" s="3">
         <v>6.3</v>
       </c>
       <c r="K168" s="3">
         <v>5.6</v>
       </c>
       <c r="L168" s="3">
         <v>5.3</v>
       </c>
       <c r="M168" s="3">
         <v>5.2</v>
       </c>
     </row>
     <row r="169" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="9">
         <v>2026</v>
       </c>
-      <c r="B169" s="61">
+      <c r="B169" s="60">
         <v>9.34</v>
       </c>
       <c r="C169" s="8">
         <v>7.79</v>
       </c>
       <c r="D169" s="8">
         <v>8.1999999999999993</v>
       </c>
       <c r="E169" s="8">
         <v>7.8</v>
       </c>
       <c r="F169" s="8">
         <v>9.3000000000000007</v>
       </c>
       <c r="G169" s="8">
         <v>13.5</v>
       </c>
-      <c r="H169" s="8"/>
+      <c r="H169" s="8">
+        <v>16.399999999999999</v>
+      </c>
       <c r="I169" s="8"/>
       <c r="J169" s="8"/>
       <c r="K169" s="8"/>
       <c r="L169" s="8"/>
       <c r="M169" s="8"/>
     </row>
     <row r="170" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B170" s="2"/>
       <c r="C170" s="2"/>
       <c r="D170" s="2"/>
       <c r="E170" s="2"/>
       <c r="F170" s="2"/>
       <c r="G170" s="2"/>
       <c r="H170" s="2"/>
       <c r="I170" s="2"/>
       <c r="J170" s="2"/>
       <c r="K170" s="2"/>
       <c r="L170" s="2"/>
       <c r="M170" s="2"/>
     </row>
     <row r="171" spans="1:13" s="18" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="72" t="s">
         <v>26</v>
       </c>
       <c r="B171" s="72"/>
@@ -6353,51 +6406,53 @@
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="16">
         <v>2026</v>
       </c>
       <c r="B179" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F179" s="2">
         <v>0.1</v>
       </c>
       <c r="G179" s="2">
         <v>0.1</v>
       </c>
-      <c r="H179" s="2"/>
+      <c r="H179" s="2">
+        <v>0.1</v>
+      </c>
       <c r="I179" s="2"/>
       <c r="J179" s="2"/>
       <c r="K179" s="2"/>
       <c r="L179" s="2"/>
       <c r="M179" s="2"/>
     </row>
     <row r="180" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B180" s="2"/>
       <c r="C180" s="2"/>
       <c r="D180" s="2"/>
       <c r="E180" s="2"/>
       <c r="F180" s="2"/>
       <c r="G180" s="2"/>
       <c r="I180" s="2"/>
       <c r="J180" s="5"/>
       <c r="K180" s="2"/>
       <c r="L180" s="2"/>
       <c r="M180" s="2"/>
     </row>
     <row r="181" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="27">
         <v>2022</v>
@@ -6562,51 +6617,53 @@
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="16">
         <v>2026</v>
       </c>
       <c r="B185" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F185" s="2">
         <v>0</v>
       </c>
       <c r="G185" s="2">
         <v>0</v>
       </c>
-      <c r="H185" s="2"/>
+      <c r="H185" s="2">
+        <v>0</v>
+      </c>
       <c r="I185" s="2"/>
       <c r="J185" s="2"/>
       <c r="K185" s="2"/>
       <c r="L185" s="2"/>
       <c r="M185" s="2"/>
     </row>
     <row r="186" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B186" s="2"/>
       <c r="C186" s="2"/>
       <c r="D186" s="2"/>
       <c r="E186" s="2"/>
       <c r="F186" s="2"/>
       <c r="G186" s="2"/>
       <c r="H186" s="2"/>
       <c r="I186" s="2"/>
       <c r="J186" s="5"/>
       <c r="K186" s="2"/>
       <c r="L186" s="2"/>
       <c r="M186" s="2"/>
     </row>
     <row r="187" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="27">
@@ -6772,50 +6829,53 @@
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="16">
         <v>2026</v>
       </c>
       <c r="B191" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F191" s="2">
         <v>0.2</v>
       </c>
       <c r="G191" s="2">
         <v>2.7</v>
       </c>
+      <c r="H191" s="5">
+        <v>3.7</v>
+      </c>
       <c r="I191" s="5"/>
       <c r="J191" s="5"/>
       <c r="K191" s="2"/>
       <c r="L191" s="2"/>
       <c r="M191" s="2"/>
     </row>
     <row r="192" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B192" s="2"/>
       <c r="C192" s="2"/>
       <c r="D192" s="2"/>
       <c r="E192" s="2"/>
       <c r="F192" s="2"/>
       <c r="G192" s="5"/>
       <c r="H192" s="2"/>
       <c r="I192" s="5"/>
       <c r="J192" s="5"/>
       <c r="K192" s="2"/>
       <c r="L192" s="2"/>
       <c r="M192" s="2"/>
     </row>
     <row r="193" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="27">
@@ -6981,51 +7041,53 @@
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="9">
         <v>2026</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E197" s="6" t="s">
         <v>1</v>
       </c>
       <c r="F197" s="6">
         <v>0</v>
       </c>
       <c r="G197" s="8">
         <v>0</v>
       </c>
-      <c r="H197" s="8"/>
+      <c r="H197" s="6">
+        <v>0</v>
+      </c>
       <c r="I197" s="8"/>
       <c r="J197" s="8"/>
       <c r="K197" s="6"/>
       <c r="L197" s="6"/>
       <c r="M197" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A171:M171"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="A143:M143"/>
     <mergeCell ref="A127:M127"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A125:M125"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>