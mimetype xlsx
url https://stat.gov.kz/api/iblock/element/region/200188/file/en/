--- v0 (2026-04-14)
+++ v1 (2026-09-07)
@@ -382,51 +382,51 @@
   <si>
     <t>4 455,4</t>
   </si>
   <si>
     <t>5 959,1</t>
   </si>
   <si>
     <t>26 216,5</t>
   </si>
   <si>
     <t>mln. tenge</t>
   </si>
   <si>
     <t>* - according to the version of the OKED of 2007</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -452,109 +452,129 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -615,50 +635,53 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -930,132 +953,133 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BY116"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:AB1"/>
+    <sheetView tabSelected="1" topLeftCell="X1" workbookViewId="0">
+      <selection activeCell="AI10" sqref="AH10:AI10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="27" width="8.5703125" style="1" customWidth="1"/>
     <col min="28" max="77" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" s="3" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A1" s="42" t="s">
+    <row r="1" spans="1:29" s="3" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A1" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="43"/>
-[...25 lines deleted...]
-      <c r="AB1" s="44"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="47"/>
     </row>
-    <row r="2" spans="1:28" s="3" customFormat="1" ht="12.75">
-      <c r="A2" s="40" t="s">
+    <row r="2" spans="1:29" s="3" customFormat="1" ht="12.75">
+      <c r="A2" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="41"/>
-[...24 lines deleted...]
-      <c r="AA2" s="41"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
     </row>
-    <row r="3" spans="1:28" s="5" customFormat="1" ht="11.25">
+    <row r="3" spans="1:29" s="5" customFormat="1" ht="11.25">
       <c r="A3" s="4"/>
       <c r="AA3" s="2"/>
-      <c r="AB3" s="2" t="s">
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="4" spans="1:28" s="5" customFormat="1" ht="11.25">
+    <row r="4" spans="1:29" s="5" customFormat="1" ht="11.25">
       <c r="A4" s="34"/>
       <c r="B4" s="35">
         <v>1998</v>
       </c>
       <c r="C4" s="35">
         <v>1999</v>
       </c>
       <c r="D4" s="35">
         <v>2000</v>
       </c>
       <c r="E4" s="35">
         <v>2001</v>
       </c>
       <c r="F4" s="35">
         <v>2002</v>
       </c>
       <c r="G4" s="35">
         <v>2003</v>
       </c>
       <c r="H4" s="35">
         <v>2004</v>
       </c>
       <c r="I4" s="35">
         <v>2005</v>
       </c>
@@ -1094,52 +1118,55 @@
       </c>
       <c r="U4" s="37">
         <v>2017</v>
       </c>
       <c r="V4" s="37">
         <v>2018</v>
       </c>
       <c r="W4" s="37">
         <v>2019</v>
       </c>
       <c r="X4" s="37">
         <v>2020</v>
       </c>
       <c r="Y4" s="37">
         <v>2021</v>
       </c>
       <c r="Z4" s="37">
         <v>2022</v>
       </c>
       <c r="AA4" s="37">
         <v>2023</v>
       </c>
       <c r="AB4" s="37">
         <v>2024</v>
       </c>
+      <c r="AC4" s="40">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:28" s="5" customFormat="1" ht="11.25">
+    <row r="5" spans="1:29" s="5" customFormat="1" ht="11.25">
       <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="12">
         <v>202498.1</v>
       </c>
       <c r="N5" s="12">
         <v>251062.6</v>
       </c>
       <c r="O5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="P5" s="13" t="s">
         <v>29</v>
@@ -1152,82 +1179,82 @@
       </c>
       <c r="S5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="T5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="U5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="V5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="W5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="X5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="Y5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="Z5" s="11"/>
       <c r="AA5" s="11"/>
     </row>
-    <row r="6" spans="1:28" s="5" customFormat="1" ht="11.25">
+    <row r="6" spans="1:29" s="5" customFormat="1" ht="11.25">
       <c r="A6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="11"/>
       <c r="M6" s="13"/>
       <c r="N6" s="13"/>
       <c r="O6" s="13"/>
       <c r="P6" s="13"/>
       <c r="Q6" s="13"/>
       <c r="R6" s="13"/>
       <c r="S6" s="13"/>
       <c r="T6" s="13"/>
       <c r="U6" s="13"/>
       <c r="V6" s="13"/>
       <c r="W6" s="13"/>
       <c r="X6" s="13"/>
       <c r="Y6" s="13"/>
       <c r="Z6" s="11"/>
       <c r="AA6" s="11"/>
     </row>
-    <row r="7" spans="1:28" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="7" spans="1:29" s="5" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="16">
         <v>0.8</v>
       </c>
       <c r="D7" s="17">
         <v>1.7</v>
       </c>
       <c r="E7" s="17">
         <v>2.6</v>
       </c>
       <c r="F7" s="17">
         <v>4.8</v>
       </c>
       <c r="G7" s="17">
         <v>101.6</v>
       </c>
       <c r="H7" s="17">
         <v>188.9</v>
       </c>
       <c r="I7" s="17">
@@ -1268,52 +1295,55 @@
       </c>
       <c r="U7" s="12">
         <v>1276.0999999999999</v>
       </c>
       <c r="V7" s="12">
         <v>1540.1</v>
       </c>
       <c r="W7" s="12">
         <v>2196.6</v>
       </c>
       <c r="X7" s="18" t="s">
         <v>34</v>
       </c>
       <c r="Y7" s="19">
         <v>1314.6</v>
       </c>
       <c r="Z7" s="20">
         <v>491.2</v>
       </c>
       <c r="AA7" s="21">
         <v>2190.1</v>
       </c>
       <c r="AB7" s="38">
         <v>1262.4000000000001</v>
       </c>
+      <c r="AC7" s="5">
+        <v>926.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:28" s="5" customFormat="1" ht="35.25" customHeight="1">
+    <row r="8" spans="1:29" s="5" customFormat="1" ht="35.25" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="16">
         <v>1.9</v>
       </c>
       <c r="C8" s="17">
         <v>5.9</v>
       </c>
       <c r="D8" s="17">
         <v>12.7</v>
       </c>
       <c r="E8" s="17">
         <v>26.8</v>
       </c>
       <c r="F8" s="17">
         <v>30.6</v>
       </c>
       <c r="G8" s="17">
         <v>42.5</v>
       </c>
       <c r="H8" s="17">
         <v>14</v>
       </c>
       <c r="I8" s="17">
@@ -1354,52 +1384,55 @@
       </c>
       <c r="U8" s="13">
         <v>268.3</v>
       </c>
       <c r="V8" s="13">
         <v>289.39999999999998</v>
       </c>
       <c r="W8" s="23">
         <v>603.6</v>
       </c>
       <c r="X8" s="13">
         <v>64.3</v>
       </c>
       <c r="Y8" s="23">
         <v>112</v>
       </c>
       <c r="Z8" s="20">
         <v>245.8</v>
       </c>
       <c r="AA8" s="21">
         <v>533.6</v>
       </c>
       <c r="AB8" s="5">
         <v>498.5</v>
       </c>
+      <c r="AC8" s="41">
+        <v>1985</v>
+      </c>
     </row>
-    <row r="9" spans="1:28" s="5" customFormat="1" ht="25.5" customHeight="1">
+    <row r="9" spans="1:29" s="5" customFormat="1" ht="25.5" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="17">
         <v>8.6999999999999993</v>
       </c>
       <c r="C9" s="17">
         <v>27.5</v>
       </c>
       <c r="D9" s="17">
         <v>58.8</v>
       </c>
       <c r="E9" s="17">
         <v>124.5</v>
       </c>
       <c r="F9" s="17">
         <v>142.1</v>
       </c>
       <c r="G9" s="17">
         <v>197.4</v>
       </c>
       <c r="H9" s="17">
         <v>294.89999999999998</v>
       </c>
       <c r="I9" s="17">
@@ -1440,52 +1473,55 @@
       </c>
       <c r="U9" s="13">
         <v>712.7</v>
       </c>
       <c r="V9" s="13">
         <v>701.4</v>
       </c>
       <c r="W9" s="13">
         <v>681.2</v>
       </c>
       <c r="X9" s="13">
         <v>784.9</v>
       </c>
       <c r="Y9" s="13">
         <v>896.3</v>
       </c>
       <c r="Z9" s="20">
         <v>1180.0999999999999</v>
       </c>
       <c r="AA9" s="21">
         <v>992.2</v>
       </c>
       <c r="AB9" s="38">
         <v>1094.9000000000001</v>
       </c>
+      <c r="AC9" s="5">
+        <v>449.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:28" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="10" spans="1:29" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="16">
         <v>0.3</v>
       </c>
       <c r="C10" s="17">
         <v>11.4</v>
       </c>
       <c r="D10" s="17">
         <v>23.1</v>
       </c>
       <c r="E10" s="17">
         <v>35.299999999999997</v>
       </c>
       <c r="F10" s="17">
         <v>52.5</v>
       </c>
       <c r="G10" s="17">
         <v>79.099999999999994</v>
       </c>
       <c r="H10" s="17">
         <v>23.6</v>
       </c>
       <c r="I10" s="17">
@@ -1526,52 +1562,55 @@
       </c>
       <c r="U10" s="12">
         <v>4064.6</v>
       </c>
       <c r="V10" s="12">
         <v>2756.3</v>
       </c>
       <c r="W10" s="12">
         <v>4272.8999999999996</v>
       </c>
       <c r="X10" s="12">
         <v>3248.3</v>
       </c>
       <c r="Y10" s="12">
         <v>5447.5</v>
       </c>
       <c r="Z10" s="20">
         <v>6702.2</v>
       </c>
       <c r="AA10" s="21">
         <v>12821.2</v>
       </c>
       <c r="AB10" s="38">
         <v>22183.5</v>
       </c>
+      <c r="AC10" s="5">
+        <v>24951.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:28" s="5" customFormat="1" ht="11.25">
+    <row r="11" spans="1:29" s="5" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="16">
         <v>9.1</v>
       </c>
       <c r="C11" s="17">
         <v>74.2</v>
       </c>
       <c r="D11" s="17">
         <v>281.89999999999998</v>
       </c>
       <c r="E11" s="17">
         <v>346</v>
       </c>
       <c r="F11" s="17">
         <v>438.7</v>
       </c>
       <c r="G11" s="24">
         <v>761.4</v>
       </c>
       <c r="H11" s="17">
         <v>23.2</v>
       </c>
       <c r="I11" s="17">
@@ -1612,52 +1651,55 @@
       </c>
       <c r="U11" s="12">
         <v>1882</v>
       </c>
       <c r="V11" s="12">
         <v>2243.5</v>
       </c>
       <c r="W11" s="12">
         <v>8763.6</v>
       </c>
       <c r="X11" s="13" t="s">
         <v>37</v>
       </c>
       <c r="Y11" s="12">
         <v>1231.5999999999999</v>
       </c>
       <c r="Z11" s="20">
         <v>3583.8</v>
       </c>
       <c r="AA11" s="21">
         <v>1734.5</v>
       </c>
       <c r="AB11" s="38">
         <v>1503.6</v>
       </c>
+      <c r="AC11" s="41">
+        <v>8179</v>
+      </c>
     </row>
-    <row r="12" spans="1:28" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="12" spans="1:29" s="5" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="17">
         <v>274.3</v>
       </c>
       <c r="C12" s="17">
         <v>399.6</v>
       </c>
       <c r="D12" s="17">
         <v>533.29999999999995</v>
       </c>
       <c r="E12" s="17">
         <v>825.8</v>
       </c>
       <c r="F12" s="17">
         <v>1328.6</v>
       </c>
       <c r="G12" s="17">
         <v>2409.3000000000002</v>
       </c>
       <c r="H12" s="17">
         <v>3143.1</v>
       </c>
       <c r="I12" s="17">
@@ -1698,52 +1740,55 @@
       </c>
       <c r="U12" s="12">
         <v>46707.5</v>
       </c>
       <c r="V12" s="12">
         <v>48837.9</v>
       </c>
       <c r="W12" s="12">
         <v>50573.7</v>
       </c>
       <c r="X12" s="13" t="s">
         <v>44</v>
       </c>
       <c r="Y12" s="12">
         <v>185872.4</v>
       </c>
       <c r="Z12" s="20">
         <v>57117.2</v>
       </c>
       <c r="AA12" s="21">
         <v>154308.9</v>
       </c>
       <c r="AB12" s="38">
         <v>139348.79999999999</v>
       </c>
+      <c r="AC12" s="5">
+        <v>41136.800000000003</v>
+      </c>
     </row>
-    <row r="13" spans="1:28" s="5" customFormat="1" ht="11.25">
+    <row r="13" spans="1:29" s="5" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="C13" s="17">
         <v>8.5</v>
       </c>
       <c r="D13" s="17">
         <v>32.799999999999997</v>
       </c>
       <c r="E13" s="17">
         <v>40.1</v>
       </c>
       <c r="F13" s="17">
         <v>50.7</v>
       </c>
       <c r="G13" s="17">
         <v>88.2</v>
       </c>
       <c r="H13" s="17">
         <v>122.1</v>
       </c>
       <c r="I13" s="17">
@@ -1784,52 +1829,55 @@
       </c>
       <c r="U13" s="12">
         <v>1440.8</v>
       </c>
       <c r="V13" s="12">
         <v>1889.3</v>
       </c>
       <c r="W13" s="12">
         <v>2792.9</v>
       </c>
       <c r="X13" s="12">
         <v>1170.2</v>
       </c>
       <c r="Y13" s="12">
         <v>2099</v>
       </c>
       <c r="Z13" s="20">
         <v>902.7</v>
       </c>
       <c r="AA13" s="21">
         <v>929.7</v>
       </c>
       <c r="AB13" s="38">
         <v>2386.3000000000002</v>
       </c>
+      <c r="AC13" s="41">
+        <v>4545</v>
+      </c>
     </row>
-    <row r="14" spans="1:28" s="5" customFormat="1" ht="25.5" customHeight="1">
+    <row r="14" spans="1:29" s="5" customFormat="1" ht="25.5" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="16">
         <v>3.2</v>
       </c>
       <c r="C14" s="17">
         <v>25.6</v>
       </c>
       <c r="D14" s="17">
         <v>98.3</v>
       </c>
       <c r="E14" s="17">
         <v>120.4</v>
       </c>
       <c r="F14" s="17">
         <v>152.1</v>
       </c>
       <c r="G14" s="24">
         <v>264.7</v>
       </c>
       <c r="H14" s="24">
         <v>264.60000000000002</v>
       </c>
       <c r="I14" s="17">
@@ -1870,52 +1918,55 @@
       </c>
       <c r="U14" s="12">
         <v>13230.2</v>
       </c>
       <c r="V14" s="12">
         <v>17979.3</v>
       </c>
       <c r="W14" s="12">
         <v>29436.1</v>
       </c>
       <c r="X14" s="13" t="s">
         <v>50</v>
       </c>
       <c r="Y14" s="12">
         <v>8082.7</v>
       </c>
       <c r="Z14" s="20">
         <v>1266.5999999999999</v>
       </c>
       <c r="AA14" s="21">
         <v>10585.1</v>
       </c>
       <c r="AB14" s="38">
         <v>3344.3</v>
       </c>
+      <c r="AC14" s="41">
+        <v>3960</v>
+      </c>
     </row>
-    <row r="15" spans="1:28" s="5" customFormat="1" ht="33.75" customHeight="1">
+    <row r="15" spans="1:29" s="5" customFormat="1" ht="33.75" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="16">
         <v>320.7</v>
       </c>
       <c r="C15" s="17">
         <v>2558.4</v>
       </c>
       <c r="D15" s="17">
         <v>9816.4</v>
       </c>
       <c r="E15" s="17">
         <v>12014.9</v>
       </c>
       <c r="F15" s="17">
         <v>15190.4</v>
       </c>
       <c r="G15" s="17">
         <v>26427.200000000001</v>
       </c>
       <c r="H15" s="17">
         <v>31393.3</v>
       </c>
       <c r="I15" s="17">
@@ -1956,52 +2007,55 @@
       </c>
       <c r="U15" s="12">
         <v>330581.8</v>
       </c>
       <c r="V15" s="12">
         <v>430981.7</v>
       </c>
       <c r="W15" s="13" t="s">
         <v>58</v>
       </c>
       <c r="X15" s="12">
         <v>264742.59999999998</v>
       </c>
       <c r="Y15" s="12">
         <v>223247.9</v>
       </c>
       <c r="Z15" s="11">
         <v>193467.3</v>
       </c>
       <c r="AA15" s="21">
         <v>271358.09999999998</v>
       </c>
       <c r="AB15" s="38">
         <v>289694.59999999998</v>
       </c>
+      <c r="AC15" s="5">
+        <v>117662.39999999999</v>
+      </c>
     </row>
-    <row r="16" spans="1:28" s="5" customFormat="1" ht="21.75" customHeight="1">
+    <row r="16" spans="1:29" s="5" customFormat="1" ht="21.75" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="16">
         <v>168.1</v>
       </c>
       <c r="C16" s="17">
         <v>342.7</v>
       </c>
       <c r="D16" s="17">
         <v>415.3</v>
       </c>
       <c r="E16" s="17">
         <v>804.8</v>
       </c>
       <c r="F16" s="17">
         <v>946.7</v>
       </c>
       <c r="G16" s="17">
         <v>1061.5</v>
       </c>
       <c r="H16" s="17">
         <v>1422.8</v>
       </c>
       <c r="I16" s="17">
@@ -2042,52 +2096,55 @@
       </c>
       <c r="U16" s="12">
         <v>8310.2000000000007</v>
       </c>
       <c r="V16" s="12">
         <v>12772.5</v>
       </c>
       <c r="W16" s="12">
         <v>10356.700000000001</v>
       </c>
       <c r="X16" s="12">
         <v>2501.4</v>
       </c>
       <c r="Y16" s="12">
         <v>2576.4</v>
       </c>
       <c r="Z16" s="11">
         <v>3605.2</v>
       </c>
       <c r="AA16" s="21">
         <v>5009.1000000000004</v>
       </c>
       <c r="AB16" s="38">
         <v>3900.7</v>
       </c>
+      <c r="AC16" s="5">
+        <v>7569.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:28" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="17" spans="1:29" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A17" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="17">
         <v>2.1</v>
       </c>
       <c r="C17" s="17">
         <v>17.100000000000001</v>
       </c>
       <c r="D17" s="17">
         <v>65.599999999999994</v>
       </c>
       <c r="E17" s="17">
         <v>80.2</v>
       </c>
       <c r="F17" s="17">
         <v>101.4</v>
       </c>
       <c r="G17" s="17">
         <v>176.5</v>
       </c>
       <c r="H17" s="17">
         <v>115.4</v>
       </c>
       <c r="I17" s="17">
@@ -2128,52 +2185,55 @@
       </c>
       <c r="U17" s="12">
         <v>1511.2</v>
       </c>
       <c r="V17" s="12">
         <v>1342.3</v>
       </c>
       <c r="W17" s="12">
         <v>1725.7</v>
       </c>
       <c r="X17" s="13">
         <v>719.3</v>
       </c>
       <c r="Y17" s="13">
         <v>745.4</v>
       </c>
       <c r="Z17" s="11">
         <v>2864.1</v>
       </c>
       <c r="AA17" s="21">
         <v>997.1</v>
       </c>
       <c r="AB17" s="38">
         <v>1725.1</v>
       </c>
+      <c r="AC17" s="5">
+        <v>1111.2</v>
+      </c>
     </row>
-    <row r="18" spans="1:28" s="5" customFormat="1" ht="22.5">
+    <row r="18" spans="1:29" s="5" customFormat="1" ht="22.5">
       <c r="A18" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="17">
         <v>11.2</v>
       </c>
       <c r="C18" s="17">
         <v>89.7</v>
       </c>
       <c r="D18" s="17">
         <v>344.1</v>
       </c>
       <c r="E18" s="17">
         <v>421.2</v>
       </c>
       <c r="F18" s="17">
         <v>532.5</v>
       </c>
       <c r="G18" s="17">
         <v>926.5</v>
       </c>
       <c r="H18" s="17">
         <v>901.7</v>
       </c>
       <c r="I18" s="17">
@@ -2214,52 +2274,55 @@
       </c>
       <c r="U18" s="12">
         <v>28923.200000000001</v>
       </c>
       <c r="V18" s="12">
         <v>33837.599999999999</v>
       </c>
       <c r="W18" s="12">
         <v>88820.4</v>
       </c>
       <c r="X18" s="12">
         <v>31322.799999999999</v>
       </c>
       <c r="Y18" s="12">
         <v>25421</v>
       </c>
       <c r="Z18" s="11">
         <v>31656.3</v>
       </c>
       <c r="AA18" s="21">
         <v>29143.3</v>
       </c>
       <c r="AB18" s="38">
         <v>45112.5</v>
       </c>
+      <c r="AC18" s="5">
+        <v>34657.699999999997</v>
+      </c>
     </row>
-    <row r="19" spans="1:28" s="5" customFormat="1" ht="11.25">
+    <row r="19" spans="1:29" s="5" customFormat="1" ht="11.25">
       <c r="A19" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="17">
         <v>0.3</v>
       </c>
       <c r="C19" s="17">
         <v>0.5</v>
       </c>
       <c r="D19" s="17">
         <v>1.1000000000000001</v>
       </c>
       <c r="E19" s="17">
         <v>3.6</v>
       </c>
       <c r="F19" s="17">
         <v>4.3</v>
       </c>
       <c r="G19" s="17">
         <v>2.1</v>
       </c>
       <c r="H19" s="17">
         <v>1.5</v>
       </c>
       <c r="I19" s="17">
@@ -2300,52 +2363,55 @@
       </c>
       <c r="U19" s="13">
         <v>701.4</v>
       </c>
       <c r="V19" s="13">
         <v>676.3</v>
       </c>
       <c r="W19" s="13">
         <v>844.9</v>
       </c>
       <c r="X19" s="13">
         <v>854.8</v>
       </c>
       <c r="Y19" s="13">
         <v>818.1</v>
       </c>
       <c r="Z19" s="20">
         <v>1296.2</v>
       </c>
       <c r="AA19" s="21">
         <v>2078.3000000000002</v>
       </c>
       <c r="AB19" s="38">
         <v>2397.4</v>
       </c>
+      <c r="AC19" s="5">
+        <v>2457.6999999999998</v>
+      </c>
     </row>
-    <row r="20" spans="1:28" s="5" customFormat="1" ht="11.25">
+    <row r="20" spans="1:29" s="5" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="17">
         <v>2.7</v>
       </c>
       <c r="E20" s="17">
         <v>4</v>
       </c>
       <c r="F20" s="17">
         <v>137.1</v>
       </c>
       <c r="G20" s="17">
         <v>192.7</v>
       </c>
       <c r="H20" s="17">
         <v>790.2</v>
       </c>
       <c r="I20" s="17">
@@ -2386,52 +2452,55 @@
       </c>
       <c r="U20" s="12">
         <v>89028.4</v>
       </c>
       <c r="V20" s="12">
         <v>129012.8</v>
       </c>
       <c r="W20" s="12">
         <v>170091.2</v>
       </c>
       <c r="X20" s="12">
         <v>168823.8</v>
       </c>
       <c r="Y20" s="12">
         <v>121810.3</v>
       </c>
       <c r="Z20" s="20">
         <v>95511.7</v>
       </c>
       <c r="AA20" s="21">
         <v>83247.8</v>
       </c>
       <c r="AB20" s="38">
         <v>109293.4</v>
       </c>
+      <c r="AC20" s="5">
+        <v>79161.899999999994</v>
+      </c>
     </row>
-    <row r="21" spans="1:28" s="5" customFormat="1" ht="22.5" customHeight="1">
+    <row r="21" spans="1:29" s="5" customFormat="1" ht="22.5" customHeight="1">
       <c r="A21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="16">
         <v>158.5</v>
       </c>
       <c r="C21" s="17">
         <v>1264.2</v>
       </c>
       <c r="D21" s="17">
         <v>4850.8</v>
       </c>
       <c r="E21" s="17">
         <v>5937.2</v>
       </c>
       <c r="F21" s="17">
         <v>7506.4</v>
       </c>
       <c r="G21" s="17">
         <v>13059.2</v>
       </c>
       <c r="H21" s="17">
         <v>8650.2000000000007</v>
       </c>
       <c r="I21" s="17">
@@ -2472,52 +2541,55 @@
       </c>
       <c r="U21" s="12">
         <v>225917.9</v>
       </c>
       <c r="V21" s="12">
         <v>325648.3</v>
       </c>
       <c r="W21" s="12">
         <v>337233.5</v>
       </c>
       <c r="X21" s="12">
         <v>267299.90000000002</v>
       </c>
       <c r="Y21" s="12">
         <v>285852.09999999998</v>
       </c>
       <c r="Z21" s="20">
         <v>398619.4</v>
       </c>
       <c r="AA21" s="21">
         <v>401751.8</v>
       </c>
       <c r="AB21" s="38">
         <v>314878.59999999998</v>
       </c>
+      <c r="AC21" s="5">
+        <v>200550.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:28" s="5" customFormat="1" ht="12" customHeight="1">
+    <row r="22" spans="1:29" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="17">
         <v>26.2</v>
       </c>
       <c r="C22" s="17">
         <v>209.3</v>
       </c>
       <c r="D22" s="17">
         <v>803</v>
       </c>
       <c r="E22" s="17">
         <v>982.9</v>
       </c>
       <c r="F22" s="17">
         <v>1242.5999999999999</v>
       </c>
       <c r="G22" s="17">
         <v>2161.8000000000002</v>
       </c>
       <c r="H22" s="17">
         <v>2170.4</v>
       </c>
       <c r="I22" s="17">
@@ -2558,52 +2630,55 @@
       </c>
       <c r="U22" s="12">
         <v>13996.4</v>
       </c>
       <c r="V22" s="12">
         <v>18297.099999999999</v>
       </c>
       <c r="W22" s="12">
         <v>24419.4</v>
       </c>
       <c r="X22" s="12">
         <v>28688.9</v>
       </c>
       <c r="Y22" s="12">
         <v>29613.8</v>
       </c>
       <c r="Z22" s="11">
         <v>31406.2</v>
       </c>
       <c r="AA22" s="21">
         <v>39226.1</v>
       </c>
       <c r="AB22" s="38">
         <v>41762.6</v>
       </c>
+      <c r="AC22" s="41">
+        <v>50504</v>
+      </c>
     </row>
-    <row r="23" spans="1:28" s="5" customFormat="1" ht="25.5" customHeight="1">
+    <row r="23" spans="1:29" s="5" customFormat="1" ht="25.5" customHeight="1">
       <c r="A23" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="17">
         <v>2.1</v>
       </c>
       <c r="C23" s="17">
         <v>17.100000000000001</v>
       </c>
       <c r="D23" s="17">
         <v>65.599999999999994</v>
       </c>
       <c r="E23" s="17">
         <v>87.1</v>
       </c>
       <c r="F23" s="17">
         <v>168.3</v>
       </c>
       <c r="G23" s="17">
         <v>221</v>
       </c>
       <c r="H23" s="17">
         <v>428.6</v>
       </c>
       <c r="I23" s="17">
@@ -2644,52 +2719,55 @@
       </c>
       <c r="U23" s="12">
         <v>16904.8</v>
       </c>
       <c r="V23" s="12">
         <v>31958.9</v>
       </c>
       <c r="W23" s="12">
         <v>36580.300000000003</v>
       </c>
       <c r="X23" s="12">
         <v>54245.8</v>
       </c>
       <c r="Y23" s="12">
         <v>62190.5</v>
       </c>
       <c r="Z23" s="11">
         <v>53635.5</v>
       </c>
       <c r="AA23" s="21">
         <v>85086</v>
       </c>
       <c r="AB23" s="38">
         <v>34868.699999999997</v>
       </c>
+      <c r="AC23" s="5">
+        <v>31494.400000000001</v>
+      </c>
     </row>
-    <row r="24" spans="1:28" s="5" customFormat="1" ht="22.5">
+    <row r="24" spans="1:29" s="5" customFormat="1" ht="22.5">
       <c r="A24" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="C24" s="17">
         <v>8.5</v>
       </c>
       <c r="D24" s="17">
         <v>32.799999999999997</v>
       </c>
       <c r="E24" s="17">
         <v>40.1</v>
       </c>
       <c r="F24" s="17">
         <v>50.7</v>
       </c>
       <c r="G24" s="17">
         <v>88.2</v>
       </c>
       <c r="H24" s="17">
         <v>23.3</v>
       </c>
       <c r="I24" s="17">
@@ -2730,52 +2808,55 @@
       </c>
       <c r="U24" s="12">
         <v>8994.9</v>
       </c>
       <c r="V24" s="13" t="s">
         <v>101</v>
       </c>
       <c r="W24" s="12">
         <v>15999.2</v>
       </c>
       <c r="X24" s="12">
         <v>13706.3</v>
       </c>
       <c r="Y24" s="12">
         <v>10629.1</v>
       </c>
       <c r="Z24" s="11">
         <v>8024.8</v>
       </c>
       <c r="AA24" s="21">
         <v>20975.8</v>
       </c>
       <c r="AB24" s="38">
         <v>9311.2999999999993</v>
       </c>
+      <c r="AC24" s="5">
+        <v>24126.7</v>
+      </c>
     </row>
-    <row r="25" spans="1:28" s="5" customFormat="1" ht="22.5">
+    <row r="25" spans="1:29" s="5" customFormat="1" ht="22.5">
       <c r="A25" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="25">
         <v>4</v>
       </c>
       <c r="C25" s="17">
         <v>12.6</v>
       </c>
       <c r="D25" s="17">
         <v>26.8</v>
       </c>
       <c r="E25" s="17">
         <v>56.7</v>
       </c>
       <c r="F25" s="17">
         <v>64.7</v>
       </c>
       <c r="G25" s="17">
         <v>90</v>
       </c>
       <c r="H25" s="17">
         <v>203.2</v>
       </c>
       <c r="I25" s="17">
@@ -2816,52 +2897,55 @@
       </c>
       <c r="U25" s="12">
         <v>1865.2</v>
       </c>
       <c r="V25" s="13" t="s">
         <v>102</v>
       </c>
       <c r="W25" s="12">
         <v>4050.6</v>
       </c>
       <c r="X25" s="12">
         <v>2509.6</v>
       </c>
       <c r="Y25" s="12">
         <v>2251.6999999999998</v>
       </c>
       <c r="Z25" s="26">
         <v>2444</v>
       </c>
       <c r="AA25" s="21">
         <v>2546.6</v>
       </c>
       <c r="AB25" s="38">
         <v>2902.1</v>
       </c>
+      <c r="AC25" s="5">
+        <v>4101.5</v>
+      </c>
     </row>
-    <row r="26" spans="1:28" s="5" customFormat="1" ht="33.75">
+    <row r="26" spans="1:29" s="5" customFormat="1" ht="33.75">
       <c r="A26" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="16">
         <v>5.6</v>
       </c>
       <c r="C26" s="17">
         <v>9.1</v>
       </c>
       <c r="D26" s="17">
         <v>19.3</v>
       </c>
       <c r="E26" s="17">
         <v>41</v>
       </c>
       <c r="F26" s="17">
         <v>46.8</v>
       </c>
       <c r="G26" s="17">
         <v>65</v>
       </c>
       <c r="H26" s="17">
         <v>80.099999999999994</v>
       </c>
       <c r="I26" s="17">
@@ -2902,52 +2986,55 @@
       </c>
       <c r="U26" s="13">
         <v>805.7</v>
       </c>
       <c r="V26" s="13">
         <v>857.6</v>
       </c>
       <c r="W26" s="12">
         <v>1797.2</v>
       </c>
       <c r="X26" s="12">
         <v>1328.5</v>
       </c>
       <c r="Y26" s="12">
         <v>1722.2</v>
       </c>
       <c r="Z26" s="11">
         <v>2188.6999999999998</v>
       </c>
       <c r="AA26" s="21">
         <v>2157.6</v>
       </c>
       <c r="AB26" s="38">
         <v>4676.1000000000004</v>
       </c>
+      <c r="AC26" s="5">
+        <v>4947.8</v>
+      </c>
     </row>
-    <row r="27" spans="1:28" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="27" spans="1:29" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A27" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="16">
         <v>20.7</v>
       </c>
       <c r="C27" s="17">
         <v>65.400000000000006</v>
       </c>
       <c r="D27" s="17">
         <v>139.6</v>
       </c>
       <c r="E27" s="17">
         <v>295.5</v>
       </c>
       <c r="F27" s="17">
         <v>337.2</v>
       </c>
       <c r="G27" s="17">
         <v>468.7</v>
       </c>
       <c r="H27" s="17">
         <v>182.2</v>
       </c>
       <c r="I27" s="17">
@@ -2989,51 +3076,51 @@
       <c r="U27" s="13">
         <v>230.4</v>
       </c>
       <c r="V27" s="13">
         <v>629.1</v>
       </c>
       <c r="W27" s="13">
         <v>553.20000000000005</v>
       </c>
       <c r="X27" s="13">
         <v>446.9</v>
       </c>
       <c r="Y27" s="13">
         <v>29.3</v>
       </c>
       <c r="Z27" s="11" t="s">
         <v>32</v>
       </c>
       <c r="AA27" s="11" t="s">
         <v>32</v>
       </c>
       <c r="AB27" s="11" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="28" spans="1:28" s="5" customFormat="1" ht="11.25">
+    <row r="28" spans="1:29" s="5" customFormat="1" ht="11.25">
       <c r="A28" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="17">
         <v>17</v>
       </c>
       <c r="C28" s="17">
         <v>53.9</v>
       </c>
       <c r="D28" s="17">
         <v>115</v>
       </c>
       <c r="E28" s="17">
         <v>243.5</v>
       </c>
       <c r="F28" s="17">
         <v>277.8</v>
       </c>
       <c r="G28" s="17">
         <v>386.2</v>
       </c>
       <c r="H28" s="17">
         <v>503.1</v>
       </c>
       <c r="I28" s="17">
@@ -3074,52 +3161,55 @@
       </c>
       <c r="U28" s="12">
         <v>6775.4</v>
       </c>
       <c r="V28" s="13" t="s">
         <v>109</v>
       </c>
       <c r="W28" s="12">
         <v>7962.9</v>
       </c>
       <c r="X28" s="12">
         <v>7694</v>
       </c>
       <c r="Y28" s="12">
         <v>8367.2999999999993</v>
       </c>
       <c r="Z28" s="11">
         <v>5612.3</v>
       </c>
       <c r="AA28" s="21">
         <v>14000.2</v>
       </c>
       <c r="AB28" s="38">
         <v>19403.5</v>
       </c>
+      <c r="AC28" s="5">
+        <v>17658.7</v>
+      </c>
     </row>
-    <row r="29" spans="1:28" s="5" customFormat="1" ht="33.75" customHeight="1">
+    <row r="29" spans="1:29" s="5" customFormat="1" ht="33.75" customHeight="1">
       <c r="A29" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="C29" s="16">
         <v>10.9</v>
       </c>
       <c r="D29" s="17">
         <v>22.9</v>
       </c>
       <c r="E29" s="17">
         <v>18.8</v>
       </c>
       <c r="F29" s="17">
         <v>20.2</v>
       </c>
       <c r="G29" s="17">
         <v>25.3</v>
       </c>
       <c r="H29" s="17">
         <v>277.7</v>
       </c>
       <c r="I29" s="17">
@@ -3160,52 +3250,55 @@
       </c>
       <c r="U29" s="13">
         <v>404.5</v>
       </c>
       <c r="V29" s="13">
         <v>326.60000000000002</v>
       </c>
       <c r="W29" s="13">
         <v>567.1</v>
       </c>
       <c r="X29" s="12">
         <v>1180.9000000000001</v>
       </c>
       <c r="Y29" s="13">
         <v>630.4</v>
       </c>
       <c r="Z29" s="11">
         <v>3137.2</v>
       </c>
       <c r="AA29" s="21">
         <v>8487.9</v>
       </c>
       <c r="AB29" s="38">
         <v>1580.8</v>
       </c>
+      <c r="AC29" s="5">
+        <v>6986.1</v>
+      </c>
     </row>
-    <row r="30" spans="1:28" s="5" customFormat="1" ht="11.25">
+    <row r="30" spans="1:29" s="5" customFormat="1" ht="11.25">
       <c r="A30" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="28">
         <v>15</v>
       </c>
       <c r="C30" s="29">
         <v>24.2</v>
       </c>
       <c r="D30" s="29">
         <v>23.6</v>
       </c>
       <c r="E30" s="29">
         <v>34.700000000000003</v>
       </c>
       <c r="F30" s="29">
         <v>24.1</v>
       </c>
       <c r="G30" s="29">
         <v>29.8</v>
       </c>
       <c r="H30" s="29">
         <v>25.6</v>
       </c>
       <c r="I30" s="29">
@@ -3246,57 +3339,60 @@
       </c>
       <c r="U30" s="31">
         <v>17106.7</v>
       </c>
       <c r="V30" s="30" t="s">
         <v>116</v>
       </c>
       <c r="W30" s="31">
         <v>22941.4</v>
       </c>
       <c r="X30" s="31">
         <v>9015.7000000000007</v>
       </c>
       <c r="Y30" s="31">
         <v>13039.6</v>
       </c>
       <c r="Z30" s="32">
         <v>21104.3</v>
       </c>
       <c r="AA30" s="33">
         <v>15173.4</v>
       </c>
       <c r="AB30" s="39">
         <v>15648.6</v>
       </c>
+      <c r="AC30" s="42">
+        <v>25418.2</v>
+      </c>
     </row>
-    <row r="31" spans="1:28" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="31" spans="1:29" s="5" customFormat="1" ht="13.5" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="32" spans="1:28" s="8" customFormat="1" ht="11.25">
+    <row r="32" spans="1:29" s="8" customFormat="1" ht="11.25">
       <c r="A32" s="7"/>
     </row>
     <row r="33" spans="1:2" s="5" customFormat="1" ht="11.25">
       <c r="A33" s="6"/>
     </row>
     <row r="34" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="35" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="36" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="37" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="38" spans="1:2" s="5" customFormat="1" ht="11.25">
       <c r="B38" s="9"/>
     </row>
     <row r="39" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="40" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="41" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="42" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="43" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="44" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="45" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="46" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="47" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="48" spans="1:2" s="5" customFormat="1" ht="11.25"/>
     <row r="49" s="5" customFormat="1" ht="11.25"/>
     <row r="50" s="5" customFormat="1" ht="11.25"/>
     <row r="51" s="5" customFormat="1" ht="11.25"/>