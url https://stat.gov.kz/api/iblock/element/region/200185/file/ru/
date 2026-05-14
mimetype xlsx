--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{12C7DB90-FAA2-43BA-86AA-CADA3D01808F}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="585" windowWidth="17340" windowHeight="14430" tabRatio="405"/>
+    <workbookView xWindow="14700" yWindow="90" windowWidth="14010" windowHeight="14745" tabRatio="405" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="20">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
@@ -78,57 +79,57 @@
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>347,0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -336,51 +337,51 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -398,116 +399,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -647,1549 +684,1557 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="G44" sqref="G44"/>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="35"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="45"/>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="5">
         <v>2019</v>
       </c>
       <c r="B5" s="6">
         <v>206.9</v>
       </c>
       <c r="C5" s="6">
         <v>95.8</v>
       </c>
       <c r="D5" s="6">
         <v>140.30000000000001</v>
       </c>
       <c r="E5" s="6">
         <v>78.8</v>
       </c>
       <c r="F5" s="6">
         <v>105.2</v>
       </c>
       <c r="G5" s="6">
         <v>114.7</v>
       </c>
       <c r="H5" s="6">
         <v>105.3</v>
       </c>
       <c r="I5" s="6">
         <v>258.8</v>
       </c>
       <c r="J5" s="6">
         <v>21.9</v>
       </c>
       <c r="K5" s="6">
         <v>115.8</v>
       </c>
       <c r="L5" s="6">
         <v>158.9</v>
       </c>
       <c r="M5" s="7">
         <v>124.2</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="5">
         <v>2020</v>
       </c>
       <c r="B6" s="6">
         <v>66</v>
       </c>
       <c r="C6" s="6">
         <v>104.6</v>
       </c>
       <c r="D6" s="6">
         <v>102</v>
       </c>
       <c r="E6" s="6">
         <v>48.5</v>
       </c>
       <c r="F6" s="6">
         <v>156.6</v>
       </c>
       <c r="G6" s="27">
         <v>109.4</v>
       </c>
       <c r="H6" s="6">
         <v>78.8</v>
       </c>
       <c r="I6" s="6">
         <v>107.1</v>
       </c>
       <c r="J6" s="6">
         <v>134.9</v>
       </c>
       <c r="K6" s="6">
         <v>126.5</v>
       </c>
       <c r="L6" s="27">
         <v>76.2</v>
       </c>
       <c r="M6" s="12">
         <v>77.2</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="5">
         <v>2021</v>
       </c>
       <c r="B7" s="8">
         <v>105</v>
       </c>
       <c r="C7" s="8">
         <v>96.8</v>
       </c>
       <c r="D7" s="8">
         <v>143.80000000000001</v>
       </c>
       <c r="E7" s="8">
         <v>111.1</v>
       </c>
       <c r="F7" s="8">
         <v>70</v>
       </c>
       <c r="G7" s="8">
         <v>112.6</v>
       </c>
       <c r="H7" s="8">
         <v>85</v>
       </c>
       <c r="I7" s="8">
         <v>93.1</v>
       </c>
       <c r="J7" s="8">
         <v>105.3</v>
       </c>
       <c r="K7" s="8">
         <v>96.6</v>
       </c>
       <c r="L7" s="8">
         <v>95.7</v>
       </c>
       <c r="M7" s="9">
         <v>124.2</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="5">
         <v>2022</v>
       </c>
       <c r="B8" s="8">
         <v>71.2</v>
       </c>
       <c r="C8" s="6">
         <v>141.80000000000001</v>
       </c>
       <c r="D8" s="10">
         <v>81</v>
       </c>
       <c r="E8" s="8">
         <v>116.1</v>
       </c>
       <c r="F8" s="8">
         <v>99.9</v>
       </c>
       <c r="G8" s="8">
         <v>113.8</v>
       </c>
       <c r="H8" s="8">
         <v>76.599999999999994</v>
       </c>
       <c r="I8" s="8">
         <v>100.6</v>
       </c>
       <c r="J8" s="8">
         <v>106.7</v>
       </c>
       <c r="K8" s="8">
         <v>89.5</v>
       </c>
       <c r="L8" s="8">
         <v>195</v>
       </c>
       <c r="M8" s="9">
         <v>113.1</v>
       </c>
     </row>
-    <row r="9" spans="1:14">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="5">
         <v>2023</v>
       </c>
       <c r="B9" s="8">
         <v>47.2</v>
       </c>
       <c r="C9" s="8">
         <v>121.1</v>
       </c>
       <c r="D9" s="8">
         <v>167.6</v>
       </c>
       <c r="E9" s="6">
         <v>58</v>
       </c>
       <c r="F9" s="6">
         <v>109.6</v>
       </c>
       <c r="G9" s="11">
         <v>172.4</v>
       </c>
       <c r="H9" s="6">
         <v>106.2</v>
       </c>
       <c r="I9" s="6">
         <v>68.8</v>
       </c>
       <c r="J9" s="6">
         <v>95.9</v>
       </c>
       <c r="K9" s="6">
         <v>108.7</v>
       </c>
       <c r="L9" s="8">
         <v>103.5</v>
       </c>
       <c r="M9" s="12">
         <v>157.5</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>2024</v>
       </c>
       <c r="B10" s="8">
         <v>50.7</v>
       </c>
       <c r="C10" s="8">
         <v>129.80000000000001</v>
       </c>
       <c r="D10" s="8">
         <v>72.900000000000006</v>
       </c>
       <c r="E10" s="6">
         <v>139.9</v>
       </c>
       <c r="F10" s="6">
         <v>95.8</v>
       </c>
       <c r="G10" s="11">
         <v>183.5</v>
       </c>
       <c r="H10" s="6">
         <v>82</v>
       </c>
       <c r="I10" s="6">
         <v>114.6</v>
       </c>
       <c r="J10" s="6">
         <v>163.30000000000001</v>
       </c>
       <c r="K10" s="6">
         <v>60</v>
       </c>
       <c r="L10" s="8">
         <v>98.7</v>
       </c>
       <c r="M10" s="12">
         <v>172.9</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="31">
         <v>2025</v>
       </c>
       <c r="B11" s="8">
         <v>30.7</v>
       </c>
       <c r="C11" s="8">
         <v>85.7</v>
       </c>
       <c r="D11" s="8">
         <v>254.6</v>
       </c>
       <c r="E11" s="6">
         <v>75.900000000000006</v>
       </c>
       <c r="F11" s="6">
         <v>94.8</v>
       </c>
       <c r="G11" s="11">
         <v>102.1</v>
       </c>
       <c r="H11" s="6">
         <v>100.1</v>
       </c>
       <c r="I11" s="6">
         <v>141.30000000000001</v>
       </c>
       <c r="J11" s="6">
         <v>109.1</v>
       </c>
       <c r="K11" s="6">
         <v>85.4</v>
       </c>
       <c r="L11" s="8">
         <v>108.6</v>
       </c>
       <c r="M11" s="32">
         <v>182.2</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="39">
         <v>2026</v>
       </c>
       <c r="B12" s="38">
         <v>21.7</v>
       </c>
       <c r="C12" s="38">
         <v>122.3</v>
       </c>
       <c r="D12" s="38">
         <v>162.6</v>
       </c>
-      <c r="E12" s="38"/>
+      <c r="E12" s="38">
+        <v>94.2</v>
+      </c>
       <c r="F12" s="38"/>
       <c r="G12" s="38"/>
       <c r="H12" s="38"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="40"/>
       <c r="N12" s="41"/>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="46"/>
       <c r="C13" s="46"/>
       <c r="D13" s="46"/>
       <c r="E13" s="46"/>
       <c r="F13" s="46"/>
       <c r="G13" s="46"/>
       <c r="H13" s="46"/>
       <c r="I13" s="46"/>
       <c r="J13" s="46"/>
       <c r="K13" s="46"/>
       <c r="L13" s="46"/>
       <c r="M13" s="46"/>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="5">
         <v>2019</v>
       </c>
       <c r="B14" s="6">
         <v>105.6</v>
       </c>
       <c r="C14" s="6">
         <v>91.9</v>
       </c>
       <c r="D14" s="6">
         <v>102.6</v>
       </c>
       <c r="E14" s="6">
         <v>101.3</v>
       </c>
       <c r="F14" s="6">
         <v>112.4</v>
       </c>
       <c r="G14" s="6">
         <v>118.4</v>
       </c>
       <c r="H14" s="6">
         <v>126.3</v>
       </c>
       <c r="I14" s="6">
         <v>265.60000000000002</v>
       </c>
       <c r="J14" s="6">
         <v>62.4</v>
       </c>
       <c r="K14" s="6">
         <v>108.2</v>
       </c>
       <c r="L14" s="6">
         <v>389.2</v>
       </c>
       <c r="M14" s="7">
         <v>360.1</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="5">
         <v>2020</v>
       </c>
       <c r="B15" s="6">
         <v>115</v>
       </c>
       <c r="C15" s="6">
         <v>125.5</v>
       </c>
       <c r="D15" s="6">
         <v>91.2</v>
       </c>
       <c r="E15" s="6">
         <v>56.1</v>
       </c>
       <c r="F15" s="6">
         <v>83.6</v>
       </c>
       <c r="G15" s="27">
         <v>79.7</v>
       </c>
       <c r="H15" s="6">
         <v>59.6</v>
       </c>
       <c r="I15" s="6">
         <v>24.7</v>
       </c>
       <c r="J15" s="6">
         <v>152.19999999999999</v>
       </c>
       <c r="K15" s="6">
         <v>166.4</v>
       </c>
       <c r="L15" s="27">
         <v>79.8</v>
       </c>
       <c r="M15" s="12">
         <v>49.7</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="5">
         <v>2021</v>
       </c>
       <c r="B16" s="13">
         <v>78.900000000000006</v>
       </c>
       <c r="C16" s="13">
         <v>73</v>
       </c>
       <c r="D16" s="13">
         <v>103</v>
       </c>
       <c r="E16" s="13">
         <v>235.8</v>
       </c>
       <c r="F16" s="13">
         <v>105.4</v>
       </c>
       <c r="G16" s="13">
         <v>108.4</v>
       </c>
       <c r="H16" s="13">
         <v>117</v>
       </c>
       <c r="I16" s="13">
         <v>101.7</v>
       </c>
       <c r="J16" s="13">
         <v>79.400000000000006</v>
       </c>
       <c r="K16" s="13">
         <v>60.6</v>
       </c>
       <c r="L16" s="13">
         <v>76.099999999999994</v>
       </c>
       <c r="M16" s="14">
         <v>122.4</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="5">
         <v>2022</v>
       </c>
       <c r="B17" s="13">
         <v>83.1</v>
       </c>
       <c r="C17" s="15">
         <v>121.7</v>
       </c>
       <c r="D17" s="15">
         <v>68.5</v>
       </c>
       <c r="E17" s="13">
         <v>71.599999999999994</v>
       </c>
       <c r="F17" s="13">
         <v>102.2</v>
       </c>
       <c r="G17" s="13">
         <v>103.3</v>
       </c>
       <c r="H17" s="13">
         <v>93</v>
       </c>
       <c r="I17" s="13">
         <v>100.6</v>
       </c>
       <c r="J17" s="13">
         <v>102</v>
       </c>
       <c r="K17" s="13">
         <v>94.4</v>
       </c>
       <c r="L17" s="13">
         <v>192.2</v>
       </c>
       <c r="M17" s="14">
         <v>174.9</v>
       </c>
     </row>
-    <row r="18" spans="1:14">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="5">
         <v>2023</v>
       </c>
       <c r="B18" s="13">
         <v>115.9</v>
       </c>
       <c r="C18" s="13">
         <v>98.9</v>
       </c>
       <c r="D18" s="13">
         <v>204.9</v>
       </c>
       <c r="E18" s="15">
         <v>102.4</v>
       </c>
       <c r="F18" s="15">
         <v>112.3</v>
       </c>
       <c r="G18" s="11">
         <v>170.3</v>
       </c>
       <c r="H18" s="15">
         <v>236.1</v>
       </c>
       <c r="I18" s="15">
         <v>161.5</v>
       </c>
       <c r="J18" s="15">
         <v>145.1</v>
       </c>
       <c r="K18" s="15">
         <v>176.2</v>
       </c>
       <c r="L18" s="13">
         <v>93.6</v>
       </c>
       <c r="M18" s="16">
         <v>130.4</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="17">
         <v>2024</v>
       </c>
       <c r="B19" s="13">
         <v>139.9</v>
       </c>
       <c r="C19" s="13">
         <v>150</v>
       </c>
       <c r="D19" s="13">
         <v>65.2</v>
       </c>
       <c r="E19" s="15">
         <v>157.30000000000001</v>
       </c>
       <c r="F19" s="15">
         <v>137.6</v>
       </c>
       <c r="G19" s="11">
         <v>146.30000000000001</v>
       </c>
       <c r="H19" s="15">
         <v>113.1</v>
       </c>
       <c r="I19" s="15">
         <v>188.2</v>
       </c>
       <c r="J19" s="15">
         <v>320.60000000000002</v>
       </c>
       <c r="K19" s="15">
         <v>176.9</v>
       </c>
       <c r="L19" s="13">
         <v>168.7</v>
       </c>
       <c r="M19" s="16">
         <v>185.2</v>
       </c>
     </row>
-    <row r="20" spans="1:14">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="33">
         <v>2025</v>
       </c>
       <c r="B20" s="13">
         <v>112.3</v>
       </c>
       <c r="C20" s="13">
         <v>74.2</v>
       </c>
       <c r="D20" s="13">
         <v>259.2</v>
       </c>
       <c r="E20" s="15">
         <v>140.69999999999999</v>
       </c>
       <c r="F20" s="15">
         <v>139.19999999999999</v>
       </c>
       <c r="G20" s="11">
         <v>77.5</v>
       </c>
       <c r="H20" s="15">
         <v>94.5</v>
       </c>
       <c r="I20" s="15">
         <v>116.5</v>
       </c>
       <c r="J20" s="15">
         <v>77.900000000000006</v>
       </c>
       <c r="K20" s="15">
         <v>110.9</v>
       </c>
       <c r="L20" s="13">
         <v>121.9</v>
       </c>
       <c r="M20" s="34">
         <v>128.4</v>
       </c>
     </row>
-    <row r="21" spans="1:14">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="39">
         <v>2026</v>
       </c>
       <c r="B21" s="38">
         <v>90.8</v>
       </c>
       <c r="C21" s="38">
         <v>129.4</v>
       </c>
       <c r="D21" s="38">
         <v>82.6</v>
       </c>
-      <c r="E21" s="38"/>
+      <c r="E21" s="38">
+        <v>102.5</v>
+      </c>
       <c r="F21" s="38"/>
       <c r="G21" s="38"/>
       <c r="H21" s="38"/>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="40"/>
       <c r="N21" s="41"/>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="46" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="46"/>
       <c r="C22" s="46"/>
       <c r="D22" s="46"/>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="46"/>
       <c r="I22" s="46"/>
       <c r="J22" s="46"/>
       <c r="K22" s="46"/>
       <c r="L22" s="46"/>
       <c r="M22" s="46"/>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="5">
         <v>2019</v>
       </c>
       <c r="B23" s="6">
         <v>105.6</v>
       </c>
       <c r="C23" s="6">
         <v>98.3</v>
       </c>
       <c r="D23" s="6">
         <v>100.1</v>
       </c>
       <c r="E23" s="6">
         <v>100.4</v>
       </c>
       <c r="F23" s="6">
         <v>102.5</v>
       </c>
       <c r="G23" s="6">
         <v>105.2</v>
       </c>
       <c r="H23" s="6">
         <v>108.2</v>
       </c>
       <c r="I23" s="6">
         <v>131.69999999999999</v>
       </c>
       <c r="J23" s="6">
         <v>123.2</v>
       </c>
       <c r="K23" s="6">
         <v>121.8</v>
       </c>
       <c r="L23" s="6">
         <v>130.5</v>
       </c>
       <c r="M23" s="7">
         <v>140.1</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="5">
         <v>2020</v>
       </c>
       <c r="B24" s="6">
         <v>115</v>
       </c>
       <c r="C24" s="6">
         <v>120.2</v>
       </c>
       <c r="D24" s="6">
         <v>108.3</v>
       </c>
       <c r="E24" s="6">
         <v>95.7</v>
       </c>
       <c r="F24" s="6">
         <v>93.3</v>
       </c>
       <c r="G24" s="6">
         <v>90.7</v>
       </c>
       <c r="H24" s="6">
         <v>85.5</v>
       </c>
       <c r="I24" s="6">
         <v>67.2</v>
       </c>
       <c r="J24" s="6">
         <v>72.400000000000006</v>
       </c>
       <c r="K24" s="6">
         <v>79</v>
       </c>
       <c r="L24" s="27">
         <v>79</v>
       </c>
       <c r="M24" s="12">
         <v>75.8</v>
       </c>
       <c r="N24" s="30"/>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="5">
         <v>2021</v>
       </c>
       <c r="B25" s="8">
         <v>78.900000000000006</v>
       </c>
       <c r="C25" s="8">
         <v>75.900000000000006</v>
       </c>
       <c r="D25" s="8">
         <v>85.2</v>
       </c>
       <c r="E25" s="8">
         <v>106.6</v>
       </c>
       <c r="F25" s="8">
         <v>106.4</v>
       </c>
       <c r="G25" s="8">
         <v>106.7</v>
       </c>
       <c r="H25" s="8">
         <v>108</v>
       </c>
       <c r="I25" s="8">
         <v>107.3</v>
       </c>
       <c r="J25" s="8">
         <v>103.6</v>
       </c>
       <c r="K25" s="8">
         <v>97.5</v>
       </c>
       <c r="L25" s="8">
         <v>95.4</v>
       </c>
       <c r="M25" s="9">
         <v>97.4</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="5">
         <v>2022</v>
       </c>
       <c r="B26" s="8">
         <v>83.1</v>
       </c>
       <c r="C26" s="18">
         <v>102.1</v>
       </c>
       <c r="D26" s="18">
         <v>88.2</v>
       </c>
       <c r="E26" s="8">
         <v>83</v>
       </c>
       <c r="F26" s="8">
         <v>86.4</v>
       </c>
       <c r="G26" s="8">
         <v>89.3</v>
       </c>
       <c r="H26" s="8">
         <v>89.7</v>
       </c>
       <c r="I26" s="8">
         <v>90.9</v>
       </c>
       <c r="J26" s="8">
         <v>92</v>
       </c>
       <c r="K26" s="8">
         <v>92.1</v>
       </c>
       <c r="L26" s="8">
         <v>100</v>
       </c>
       <c r="M26" s="9">
         <v>106.7</v>
       </c>
     </row>
-    <row r="27" spans="1:14">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="5">
         <v>2023</v>
       </c>
       <c r="B27" s="8">
         <v>115.9</v>
       </c>
       <c r="C27" s="8">
         <v>106.3</v>
       </c>
       <c r="D27" s="8">
         <v>138.6</v>
       </c>
       <c r="E27" s="18">
         <v>128.69999999999999</v>
       </c>
       <c r="F27" s="18">
         <v>125.2</v>
       </c>
       <c r="G27" s="18">
         <v>134.30000000000001</v>
       </c>
       <c r="H27" s="18">
         <v>147.80000000000001</v>
       </c>
       <c r="I27" s="18">
         <v>149.4</v>
       </c>
       <c r="J27" s="18">
         <v>149</v>
       </c>
       <c r="K27" s="18">
         <v>151.5</v>
       </c>
       <c r="L27" s="8">
         <v>142.69999999999999</v>
       </c>
       <c r="M27" s="9">
         <v>140.80000000000001</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="5">
         <v>2024</v>
       </c>
       <c r="B28" s="8">
         <v>139.9</v>
       </c>
       <c r="C28" s="8">
         <v>145.19999999999999</v>
       </c>
       <c r="D28" s="8">
         <v>106.5</v>
       </c>
       <c r="E28" s="18">
         <v>117.6</v>
       </c>
       <c r="F28" s="18">
         <v>121.4</v>
       </c>
       <c r="G28" s="18">
         <v>127.3</v>
       </c>
       <c r="H28" s="18">
         <v>124.2</v>
       </c>
       <c r="I28" s="18">
         <v>132.4</v>
       </c>
       <c r="J28" s="18">
         <v>152.80000000000001</v>
       </c>
       <c r="K28" s="18">
         <v>155.30000000000001</v>
       </c>
       <c r="L28" s="8">
         <v>156.69999999999999</v>
       </c>
       <c r="M28" s="9">
         <v>160.4</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="5">
         <v>2025</v>
       </c>
       <c r="B29" s="8">
         <v>112.3</v>
       </c>
       <c r="C29" s="8">
         <v>90.7</v>
       </c>
       <c r="D29" s="8">
         <v>139.69999999999999</v>
       </c>
       <c r="E29" s="18">
         <v>140.1</v>
       </c>
       <c r="F29" s="18">
         <v>139.80000000000001</v>
       </c>
       <c r="G29" s="18">
         <v>122.1</v>
       </c>
       <c r="H29" s="18">
         <v>116.8</v>
       </c>
       <c r="I29" s="18">
         <v>117.1</v>
       </c>
       <c r="J29" s="18">
         <v>108.4</v>
       </c>
       <c r="K29" s="18">
         <v>108.7</v>
       </c>
       <c r="L29" s="8">
         <v>110.4</v>
       </c>
       <c r="M29" s="9">
         <v>114.2</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="39">
         <v>2026</v>
       </c>
       <c r="B30" s="38">
         <v>90.8</v>
       </c>
       <c r="C30" s="38">
         <v>108.8</v>
       </c>
       <c r="D30" s="38">
         <v>95.2</v>
       </c>
-      <c r="E30" s="38"/>
+      <c r="E30" s="38">
+        <v>97.5</v>
+      </c>
       <c r="F30" s="38"/>
       <c r="G30" s="38"/>
       <c r="H30" s="38"/>
       <c r="I30" s="38"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="38"/>
       <c r="M30" s="40"/>
       <c r="N30" s="41"/>
     </row>
-    <row r="32" spans="1:14">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="C32" s="30"/>
     </row>
-    <row r="33" spans="3:7">
+    <row r="33" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C33" s="37"/>
     </row>
-    <row r="34" spans="3:7">
+    <row r="34" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C34" s="37"/>
     </row>
-    <row r="35" spans="3:7">
+    <row r="35" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C35" s="37"/>
     </row>
-    <row r="36" spans="3:7">
+    <row r="36" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C36" s="30"/>
     </row>
-    <row r="37" spans="3:7">
+    <row r="37" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C37" s="30"/>
     </row>
-    <row r="38" spans="3:7">
+    <row r="38" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C38" s="30"/>
     </row>
-    <row r="39" spans="3:7">
+    <row r="39" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C39" s="30"/>
     </row>
-    <row r="45" spans="3:7">
+    <row r="45" spans="3:7" x14ac:dyDescent="0.2">
       <c r="G45" s="1" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:N11"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D11" sqref="D11"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.75" customHeight="1">
+    <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
     </row>
-    <row r="2" spans="1:14" ht="17.25" customHeight="1">
+    <row r="2" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
     </row>
-    <row r="3" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="3" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="20" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="4" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="24">
         <v>2019</v>
       </c>
       <c r="B4" s="21">
         <v>146.80799999999999</v>
       </c>
       <c r="C4" s="21">
         <v>141.053</v>
       </c>
       <c r="D4" s="21">
         <v>197.83699999999999</v>
       </c>
       <c r="E4" s="21">
         <v>155.941</v>
       </c>
       <c r="F4" s="21">
         <v>164.084</v>
       </c>
       <c r="G4" s="21">
         <v>188.25</v>
       </c>
       <c r="H4" s="21">
         <v>198.31899999999999</v>
       </c>
       <c r="I4" s="21">
         <v>513.25</v>
       </c>
       <c r="J4" s="21">
         <v>112.194</v>
       </c>
       <c r="K4" s="21">
         <v>140.13999999999999</v>
       </c>
       <c r="L4" s="21">
         <v>222.65</v>
       </c>
       <c r="M4" s="25">
         <v>276.49200000000002</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="5" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="24">
         <v>2020</v>
       </c>
       <c r="B5" s="21">
         <v>182.59800000000001</v>
       </c>
       <c r="C5" s="21">
         <v>190.989</v>
       </c>
       <c r="D5" s="21">
         <v>194.76300000000001</v>
       </c>
       <c r="E5" s="21">
         <v>94.459000000000003</v>
       </c>
       <c r="F5" s="21">
         <v>147.92500000000001</v>
       </c>
       <c r="G5" s="21">
         <v>161.815</v>
       </c>
       <c r="H5" s="21">
         <v>127.57</v>
       </c>
       <c r="I5" s="21">
         <v>136.577</v>
       </c>
       <c r="J5" s="21">
         <v>184.27099999999999</v>
       </c>
       <c r="K5" s="21">
         <v>233.18600000000001</v>
       </c>
       <c r="L5" s="28">
         <v>177.72499999999999</v>
       </c>
       <c r="M5" s="29">
         <v>137.292</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="6" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="24">
         <v>2021</v>
       </c>
       <c r="B6" s="21">
         <v>144.095</v>
       </c>
       <c r="C6" s="21">
         <v>139.47</v>
       </c>
       <c r="D6" s="21">
         <v>200.55199999999999</v>
       </c>
       <c r="E6" s="21">
         <v>222.768</v>
       </c>
       <c r="F6" s="21">
         <v>155.22399999999999</v>
       </c>
       <c r="G6" s="21">
         <v>174.75399999999999</v>
       </c>
       <c r="H6" s="21">
         <v>148.624</v>
       </c>
       <c r="I6" s="21">
         <v>138.39500000000001</v>
       </c>
       <c r="J6" s="21">
         <v>145.709</v>
       </c>
       <c r="K6" s="21">
         <v>140.69</v>
       </c>
       <c r="L6" s="21">
         <v>134.70699999999999</v>
       </c>
       <c r="M6" s="25">
         <v>167.34</v>
       </c>
     </row>
-    <row r="7" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="7" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="24">
         <v>2022</v>
       </c>
       <c r="B7" s="21">
         <v>119.206</v>
       </c>
       <c r="C7" s="21">
         <v>169.059</v>
       </c>
       <c r="D7" s="21">
         <v>136.857</v>
       </c>
       <c r="E7" s="21">
         <v>158.91800000000001</v>
       </c>
       <c r="F7" s="21">
         <v>158.68799999999999</v>
       </c>
       <c r="G7" s="21">
         <v>180.59800000000001</v>
       </c>
       <c r="H7" s="21">
         <v>138.27500000000001</v>
       </c>
       <c r="I7" s="21">
         <v>142.78700000000001</v>
       </c>
       <c r="J7" s="21">
         <v>152.416</v>
       </c>
       <c r="K7" s="21">
         <v>137.29400000000001</v>
       </c>
       <c r="L7" s="21">
         <v>267.66199999999998</v>
       </c>
       <c r="M7" s="25">
         <v>302.67099999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="8" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="24">
         <v>2023</v>
       </c>
       <c r="B8" s="21">
         <v>148.68100000000001</v>
       </c>
       <c r="C8" s="21">
         <v>190.52799999999999</v>
       </c>
       <c r="D8" s="22">
         <v>319.351</v>
       </c>
       <c r="E8" s="22">
         <v>185.26400000000001</v>
       </c>
       <c r="F8" s="22">
         <v>202.99199999999999</v>
       </c>
       <c r="G8" s="22">
         <v>356.67899999999997</v>
       </c>
       <c r="H8" s="22">
         <v>378.69400000000002</v>
       </c>
       <c r="I8" s="22">
         <v>260.63200000000001</v>
       </c>
       <c r="J8" s="22">
         <v>249.83</v>
       </c>
       <c r="K8" s="22">
         <v>271.49400000000003</v>
       </c>
       <c r="L8" s="23">
         <v>281.06299999999999</v>
       </c>
       <c r="M8" s="26">
         <v>442.77300000000002</v>
       </c>
     </row>
-    <row r="9" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="9" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="24">
         <v>2024</v>
       </c>
       <c r="B9" s="21">
         <v>224.297</v>
       </c>
       <c r="C9" s="21">
         <v>294.89800000000002</v>
       </c>
       <c r="D9" s="22">
         <v>214.88300000000001</v>
       </c>
       <c r="E9" s="22">
         <v>300.71800000000002</v>
       </c>
       <c r="F9" s="22">
         <v>288.154</v>
       </c>
       <c r="G9" s="22">
         <v>528.66899999999998</v>
       </c>
       <c r="H9" s="22">
         <v>440.142</v>
       </c>
       <c r="I9" s="22">
         <v>504.30200000000002</v>
       </c>
       <c r="J9" s="22">
         <v>823.42899999999997</v>
       </c>
       <c r="K9" s="22">
         <v>493.85300000000001</v>
       </c>
       <c r="L9" s="23">
         <v>487.53800000000001</v>
       </c>
       <c r="M9" s="26">
         <v>843.08199999999999</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="24">
         <v>2025</v>
       </c>
       <c r="B10" s="21">
         <v>258.983</v>
       </c>
       <c r="C10" s="21">
         <v>481</v>
       </c>
       <c r="D10" s="22">
         <v>565.29999999999995</v>
       </c>
       <c r="E10" s="22">
         <v>300.7</v>
       </c>
       <c r="F10" s="22">
         <v>407.1</v>
       </c>
       <c r="G10" s="22">
         <v>424.7</v>
       </c>
       <c r="H10" s="22">
         <v>439.1</v>
       </c>
       <c r="I10" s="22">
         <v>631.79999999999995</v>
       </c>
       <c r="J10" s="22">
         <v>689.1</v>
       </c>
       <c r="K10" s="22">
         <v>588.6</v>
       </c>
       <c r="L10" s="23">
         <v>688.3</v>
       </c>
       <c r="M10" s="26">
         <v>1253.8</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="39">
         <v>2026</v>
       </c>
       <c r="B11" s="38">
         <v>272.39999999999998</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="38">
         <v>572.70000000000005</v>
       </c>
-      <c r="E11" s="38"/>
+      <c r="E11" s="38">
+        <v>539.5</v>
+      </c>
       <c r="F11" s="38"/>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="40"/>
       <c r="N11" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>