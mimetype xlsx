--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1,53 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{12C7DB90-FAA2-43BA-86AA-CADA3D01808F}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14700" yWindow="90" windowWidth="14010" windowHeight="14745" tabRatio="405" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14700" yWindow="90" windowWidth="14010" windowHeight="14745" tabRatio="405" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="20">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
@@ -79,57 +78,57 @@
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>347,0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -337,51 +336,51 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -399,152 +398,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -684,1558 +647,1566 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N45"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="C37" sqref="C37"/>
+      <selection activeCell="F41" sqref="F41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14">
       <c r="A1" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:14">
       <c r="A2" s="35"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14">
       <c r="A4" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="45"/>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14">
       <c r="A5" s="5">
         <v>2019</v>
       </c>
       <c r="B5" s="6">
         <v>206.9</v>
       </c>
       <c r="C5" s="6">
         <v>95.8</v>
       </c>
       <c r="D5" s="6">
         <v>140.30000000000001</v>
       </c>
       <c r="E5" s="6">
         <v>78.8</v>
       </c>
       <c r="F5" s="6">
         <v>105.2</v>
       </c>
       <c r="G5" s="6">
         <v>114.7</v>
       </c>
       <c r="H5" s="6">
         <v>105.3</v>
       </c>
       <c r="I5" s="6">
         <v>258.8</v>
       </c>
       <c r="J5" s="6">
         <v>21.9</v>
       </c>
       <c r="K5" s="6">
         <v>115.8</v>
       </c>
       <c r="L5" s="6">
         <v>158.9</v>
       </c>
       <c r="M5" s="7">
         <v>124.2</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14">
       <c r="A6" s="5">
         <v>2020</v>
       </c>
       <c r="B6" s="6">
         <v>66</v>
       </c>
       <c r="C6" s="6">
         <v>104.6</v>
       </c>
       <c r="D6" s="6">
         <v>102</v>
       </c>
       <c r="E6" s="6">
         <v>48.5</v>
       </c>
       <c r="F6" s="6">
         <v>156.6</v>
       </c>
       <c r="G6" s="27">
         <v>109.4</v>
       </c>
       <c r="H6" s="6">
         <v>78.8</v>
       </c>
       <c r="I6" s="6">
         <v>107.1</v>
       </c>
       <c r="J6" s="6">
         <v>134.9</v>
       </c>
       <c r="K6" s="6">
         <v>126.5</v>
       </c>
       <c r="L6" s="27">
         <v>76.2</v>
       </c>
       <c r="M6" s="12">
         <v>77.2</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14">
       <c r="A7" s="5">
         <v>2021</v>
       </c>
       <c r="B7" s="8">
         <v>105</v>
       </c>
       <c r="C7" s="8">
         <v>96.8</v>
       </c>
       <c r="D7" s="8">
         <v>143.80000000000001</v>
       </c>
       <c r="E7" s="8">
         <v>111.1</v>
       </c>
       <c r="F7" s="8">
         <v>70</v>
       </c>
       <c r="G7" s="8">
         <v>112.6</v>
       </c>
       <c r="H7" s="8">
         <v>85</v>
       </c>
       <c r="I7" s="8">
         <v>93.1</v>
       </c>
       <c r="J7" s="8">
         <v>105.3</v>
       </c>
       <c r="K7" s="8">
         <v>96.6</v>
       </c>
       <c r="L7" s="8">
         <v>95.7</v>
       </c>
       <c r="M7" s="9">
         <v>124.2</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14">
       <c r="A8" s="5">
         <v>2022</v>
       </c>
       <c r="B8" s="8">
         <v>71.2</v>
       </c>
       <c r="C8" s="6">
         <v>141.80000000000001</v>
       </c>
       <c r="D8" s="10">
         <v>81</v>
       </c>
       <c r="E8" s="8">
         <v>116.1</v>
       </c>
       <c r="F8" s="8">
         <v>99.9</v>
       </c>
       <c r="G8" s="8">
         <v>113.8</v>
       </c>
       <c r="H8" s="8">
         <v>76.599999999999994</v>
       </c>
       <c r="I8" s="8">
         <v>100.6</v>
       </c>
       <c r="J8" s="8">
         <v>106.7</v>
       </c>
       <c r="K8" s="8">
         <v>89.5</v>
       </c>
       <c r="L8" s="8">
         <v>195</v>
       </c>
       <c r="M8" s="9">
         <v>113.1</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14">
       <c r="A9" s="5">
         <v>2023</v>
       </c>
       <c r="B9" s="8">
         <v>47.2</v>
       </c>
       <c r="C9" s="8">
         <v>121.1</v>
       </c>
       <c r="D9" s="8">
         <v>167.6</v>
       </c>
       <c r="E9" s="6">
         <v>58</v>
       </c>
       <c r="F9" s="6">
         <v>109.6</v>
       </c>
       <c r="G9" s="11">
         <v>172.4</v>
       </c>
       <c r="H9" s="6">
         <v>106.2</v>
       </c>
       <c r="I9" s="6">
         <v>68.8</v>
       </c>
       <c r="J9" s="6">
         <v>95.9</v>
       </c>
       <c r="K9" s="6">
         <v>108.7</v>
       </c>
       <c r="L9" s="8">
         <v>103.5</v>
       </c>
       <c r="M9" s="12">
         <v>157.5</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14">
       <c r="A10" s="5">
         <v>2024</v>
       </c>
       <c r="B10" s="8">
         <v>50.7</v>
       </c>
       <c r="C10" s="8">
         <v>129.80000000000001</v>
       </c>
       <c r="D10" s="8">
         <v>72.900000000000006</v>
       </c>
       <c r="E10" s="6">
         <v>139.9</v>
       </c>
       <c r="F10" s="6">
         <v>95.8</v>
       </c>
       <c r="G10" s="11">
         <v>183.5</v>
       </c>
       <c r="H10" s="6">
         <v>82</v>
       </c>
       <c r="I10" s="6">
         <v>114.6</v>
       </c>
       <c r="J10" s="6">
         <v>163.30000000000001</v>
       </c>
       <c r="K10" s="6">
         <v>60</v>
       </c>
       <c r="L10" s="8">
         <v>98.7</v>
       </c>
       <c r="M10" s="12">
         <v>172.9</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14">
       <c r="A11" s="31">
         <v>2025</v>
       </c>
       <c r="B11" s="8">
         <v>30.7</v>
       </c>
       <c r="C11" s="8">
         <v>85.7</v>
       </c>
       <c r="D11" s="8">
         <v>254.6</v>
       </c>
       <c r="E11" s="6">
         <v>75.900000000000006</v>
       </c>
       <c r="F11" s="6">
         <v>94.8</v>
       </c>
       <c r="G11" s="11">
         <v>102.1</v>
       </c>
       <c r="H11" s="6">
         <v>100.1</v>
       </c>
       <c r="I11" s="6">
         <v>141.30000000000001</v>
       </c>
       <c r="J11" s="6">
         <v>109.1</v>
       </c>
       <c r="K11" s="6">
         <v>85.4</v>
       </c>
       <c r="L11" s="8">
         <v>108.6</v>
       </c>
       <c r="M11" s="32">
         <v>182.2</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:14">
       <c r="A12" s="39">
         <v>2026</v>
       </c>
       <c r="B12" s="38">
         <v>21.7</v>
       </c>
       <c r="C12" s="38">
         <v>122.3</v>
       </c>
       <c r="D12" s="38">
         <v>162.6</v>
       </c>
       <c r="E12" s="38">
         <v>94.2</v>
       </c>
-      <c r="F12" s="38"/>
+      <c r="F12" s="38">
+        <v>72.599999999999994</v>
+      </c>
       <c r="G12" s="38"/>
       <c r="H12" s="38"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="40"/>
       <c r="N12" s="41"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:14">
       <c r="A13" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="46"/>
       <c r="C13" s="46"/>
       <c r="D13" s="46"/>
       <c r="E13" s="46"/>
       <c r="F13" s="46"/>
       <c r="G13" s="46"/>
       <c r="H13" s="46"/>
       <c r="I13" s="46"/>
       <c r="J13" s="46"/>
       <c r="K13" s="46"/>
       <c r="L13" s="46"/>
       <c r="M13" s="46"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:14">
       <c r="A14" s="5">
         <v>2019</v>
       </c>
       <c r="B14" s="6">
         <v>105.6</v>
       </c>
       <c r="C14" s="6">
         <v>91.9</v>
       </c>
       <c r="D14" s="6">
         <v>102.6</v>
       </c>
       <c r="E14" s="6">
         <v>101.3</v>
       </c>
       <c r="F14" s="6">
         <v>112.4</v>
       </c>
       <c r="G14" s="6">
         <v>118.4</v>
       </c>
       <c r="H14" s="6">
         <v>126.3</v>
       </c>
       <c r="I14" s="6">
         <v>265.60000000000002</v>
       </c>
       <c r="J14" s="6">
         <v>62.4</v>
       </c>
       <c r="K14" s="6">
         <v>108.2</v>
       </c>
       <c r="L14" s="6">
         <v>389.2</v>
       </c>
       <c r="M14" s="7">
         <v>360.1</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:14">
       <c r="A15" s="5">
         <v>2020</v>
       </c>
       <c r="B15" s="6">
         <v>115</v>
       </c>
       <c r="C15" s="6">
         <v>125.5</v>
       </c>
       <c r="D15" s="6">
         <v>91.2</v>
       </c>
       <c r="E15" s="6">
         <v>56.1</v>
       </c>
       <c r="F15" s="6">
         <v>83.6</v>
       </c>
       <c r="G15" s="27">
         <v>79.7</v>
       </c>
       <c r="H15" s="6">
         <v>59.6</v>
       </c>
       <c r="I15" s="6">
         <v>24.7</v>
       </c>
       <c r="J15" s="6">
         <v>152.19999999999999</v>
       </c>
       <c r="K15" s="6">
         <v>166.4</v>
       </c>
       <c r="L15" s="27">
         <v>79.8</v>
       </c>
       <c r="M15" s="12">
         <v>49.7</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:14">
       <c r="A16" s="5">
         <v>2021</v>
       </c>
       <c r="B16" s="13">
         <v>78.900000000000006</v>
       </c>
       <c r="C16" s="13">
         <v>73</v>
       </c>
       <c r="D16" s="13">
         <v>103</v>
       </c>
       <c r="E16" s="13">
         <v>235.8</v>
       </c>
       <c r="F16" s="13">
         <v>105.4</v>
       </c>
       <c r="G16" s="13">
         <v>108.4</v>
       </c>
       <c r="H16" s="13">
         <v>117</v>
       </c>
       <c r="I16" s="13">
         <v>101.7</v>
       </c>
       <c r="J16" s="13">
         <v>79.400000000000006</v>
       </c>
       <c r="K16" s="13">
         <v>60.6</v>
       </c>
       <c r="L16" s="13">
         <v>76.099999999999994</v>
       </c>
       <c r="M16" s="14">
         <v>122.4</v>
       </c>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14">
       <c r="A17" s="5">
         <v>2022</v>
       </c>
       <c r="B17" s="13">
         <v>83.1</v>
       </c>
       <c r="C17" s="15">
         <v>121.7</v>
       </c>
       <c r="D17" s="15">
         <v>68.5</v>
       </c>
       <c r="E17" s="13">
         <v>71.599999999999994</v>
       </c>
       <c r="F17" s="13">
         <v>102.2</v>
       </c>
       <c r="G17" s="13">
         <v>103.3</v>
       </c>
       <c r="H17" s="13">
         <v>93</v>
       </c>
       <c r="I17" s="13">
         <v>100.6</v>
       </c>
       <c r="J17" s="13">
         <v>102</v>
       </c>
       <c r="K17" s="13">
         <v>94.4</v>
       </c>
       <c r="L17" s="13">
         <v>192.2</v>
       </c>
       <c r="M17" s="14">
         <v>174.9</v>
       </c>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14">
       <c r="A18" s="5">
         <v>2023</v>
       </c>
       <c r="B18" s="13">
         <v>115.9</v>
       </c>
       <c r="C18" s="13">
         <v>98.9</v>
       </c>
       <c r="D18" s="13">
         <v>204.9</v>
       </c>
       <c r="E18" s="15">
         <v>102.4</v>
       </c>
       <c r="F18" s="15">
         <v>112.3</v>
       </c>
       <c r="G18" s="11">
         <v>170.3</v>
       </c>
       <c r="H18" s="15">
         <v>236.1</v>
       </c>
       <c r="I18" s="15">
         <v>161.5</v>
       </c>
       <c r="J18" s="15">
         <v>145.1</v>
       </c>
       <c r="K18" s="15">
         <v>176.2</v>
       </c>
       <c r="L18" s="13">
         <v>93.6</v>
       </c>
       <c r="M18" s="16">
         <v>130.4</v>
       </c>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14">
       <c r="A19" s="17">
         <v>2024</v>
       </c>
       <c r="B19" s="13">
         <v>139.9</v>
       </c>
       <c r="C19" s="13">
         <v>150</v>
       </c>
       <c r="D19" s="13">
         <v>65.2</v>
       </c>
       <c r="E19" s="15">
         <v>157.30000000000001</v>
       </c>
       <c r="F19" s="15">
         <v>137.6</v>
       </c>
       <c r="G19" s="11">
         <v>146.30000000000001</v>
       </c>
       <c r="H19" s="15">
         <v>113.1</v>
       </c>
       <c r="I19" s="15">
         <v>188.2</v>
       </c>
       <c r="J19" s="15">
         <v>320.60000000000002</v>
       </c>
       <c r="K19" s="15">
         <v>176.9</v>
       </c>
       <c r="L19" s="13">
         <v>168.7</v>
       </c>
       <c r="M19" s="16">
         <v>185.2</v>
       </c>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14">
       <c r="A20" s="33">
         <v>2025</v>
       </c>
       <c r="B20" s="13">
         <v>112.3</v>
       </c>
       <c r="C20" s="13">
         <v>74.2</v>
       </c>
       <c r="D20" s="13">
         <v>259.2</v>
       </c>
       <c r="E20" s="15">
         <v>140.69999999999999</v>
       </c>
       <c r="F20" s="15">
         <v>139.19999999999999</v>
       </c>
       <c r="G20" s="11">
         <v>77.5</v>
       </c>
       <c r="H20" s="15">
         <v>94.5</v>
       </c>
       <c r="I20" s="15">
         <v>116.5</v>
       </c>
       <c r="J20" s="15">
         <v>77.900000000000006</v>
       </c>
       <c r="K20" s="15">
         <v>110.9</v>
       </c>
       <c r="L20" s="13">
         <v>121.9</v>
       </c>
       <c r="M20" s="34">
         <v>128.4</v>
       </c>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14">
       <c r="A21" s="39">
         <v>2026</v>
       </c>
       <c r="B21" s="38">
         <v>90.8</v>
       </c>
       <c r="C21" s="38">
         <v>129.4</v>
       </c>
       <c r="D21" s="38">
         <v>82.6</v>
       </c>
       <c r="E21" s="38">
         <v>102.5</v>
       </c>
-      <c r="F21" s="38"/>
+      <c r="F21" s="38">
+        <v>78.5</v>
+      </c>
       <c r="G21" s="38"/>
       <c r="H21" s="38"/>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="40"/>
       <c r="N21" s="41"/>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14">
       <c r="A22" s="46" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="46"/>
       <c r="C22" s="46"/>
       <c r="D22" s="46"/>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="46"/>
       <c r="I22" s="46"/>
       <c r="J22" s="46"/>
       <c r="K22" s="46"/>
       <c r="L22" s="46"/>
       <c r="M22" s="46"/>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14">
       <c r="A23" s="5">
         <v>2019</v>
       </c>
       <c r="B23" s="6">
         <v>105.6</v>
       </c>
       <c r="C23" s="6">
         <v>98.3</v>
       </c>
       <c r="D23" s="6">
         <v>100.1</v>
       </c>
       <c r="E23" s="6">
         <v>100.4</v>
       </c>
       <c r="F23" s="6">
         <v>102.5</v>
       </c>
       <c r="G23" s="6">
         <v>105.2</v>
       </c>
       <c r="H23" s="6">
         <v>108.2</v>
       </c>
       <c r="I23" s="6">
         <v>131.69999999999999</v>
       </c>
       <c r="J23" s="6">
         <v>123.2</v>
       </c>
       <c r="K23" s="6">
         <v>121.8</v>
       </c>
       <c r="L23" s="6">
         <v>130.5</v>
       </c>
       <c r="M23" s="7">
         <v>140.1</v>
       </c>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:14">
       <c r="A24" s="5">
         <v>2020</v>
       </c>
       <c r="B24" s="6">
         <v>115</v>
       </c>
       <c r="C24" s="6">
         <v>120.2</v>
       </c>
       <c r="D24" s="6">
         <v>108.3</v>
       </c>
       <c r="E24" s="6">
         <v>95.7</v>
       </c>
       <c r="F24" s="6">
         <v>93.3</v>
       </c>
       <c r="G24" s="6">
         <v>90.7</v>
       </c>
       <c r="H24" s="6">
         <v>85.5</v>
       </c>
       <c r="I24" s="6">
         <v>67.2</v>
       </c>
       <c r="J24" s="6">
         <v>72.400000000000006</v>
       </c>
       <c r="K24" s="6">
         <v>79</v>
       </c>
       <c r="L24" s="27">
         <v>79</v>
       </c>
       <c r="M24" s="12">
         <v>75.8</v>
       </c>
       <c r="N24" s="30"/>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14">
       <c r="A25" s="5">
         <v>2021</v>
       </c>
       <c r="B25" s="8">
         <v>78.900000000000006</v>
       </c>
       <c r="C25" s="8">
         <v>75.900000000000006</v>
       </c>
       <c r="D25" s="8">
         <v>85.2</v>
       </c>
       <c r="E25" s="8">
         <v>106.6</v>
       </c>
       <c r="F25" s="8">
         <v>106.4</v>
       </c>
       <c r="G25" s="8">
         <v>106.7</v>
       </c>
       <c r="H25" s="8">
         <v>108</v>
       </c>
       <c r="I25" s="8">
         <v>107.3</v>
       </c>
       <c r="J25" s="8">
         <v>103.6</v>
       </c>
       <c r="K25" s="8">
         <v>97.5</v>
       </c>
       <c r="L25" s="8">
         <v>95.4</v>
       </c>
       <c r="M25" s="9">
         <v>97.4</v>
       </c>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14">
       <c r="A26" s="5">
         <v>2022</v>
       </c>
       <c r="B26" s="8">
         <v>83.1</v>
       </c>
       <c r="C26" s="18">
         <v>102.1</v>
       </c>
       <c r="D26" s="18">
         <v>88.2</v>
       </c>
       <c r="E26" s="8">
         <v>83</v>
       </c>
       <c r="F26" s="8">
         <v>86.4</v>
       </c>
       <c r="G26" s="8">
         <v>89.3</v>
       </c>
       <c r="H26" s="8">
         <v>89.7</v>
       </c>
       <c r="I26" s="8">
         <v>90.9</v>
       </c>
       <c r="J26" s="8">
         <v>92</v>
       </c>
       <c r="K26" s="8">
         <v>92.1</v>
       </c>
       <c r="L26" s="8">
         <v>100</v>
       </c>
       <c r="M26" s="9">
         <v>106.7</v>
       </c>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14">
       <c r="A27" s="5">
         <v>2023</v>
       </c>
       <c r="B27" s="8">
         <v>115.9</v>
       </c>
       <c r="C27" s="8">
         <v>106.3</v>
       </c>
       <c r="D27" s="8">
         <v>138.6</v>
       </c>
       <c r="E27" s="18">
         <v>128.69999999999999</v>
       </c>
       <c r="F27" s="18">
         <v>125.2</v>
       </c>
       <c r="G27" s="18">
         <v>134.30000000000001</v>
       </c>
       <c r="H27" s="18">
         <v>147.80000000000001</v>
       </c>
       <c r="I27" s="18">
         <v>149.4</v>
       </c>
       <c r="J27" s="18">
         <v>149</v>
       </c>
       <c r="K27" s="18">
         <v>151.5</v>
       </c>
       <c r="L27" s="8">
         <v>142.69999999999999</v>
       </c>
       <c r="M27" s="9">
         <v>140.80000000000001</v>
       </c>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:14">
       <c r="A28" s="5">
         <v>2024</v>
       </c>
       <c r="B28" s="8">
         <v>139.9</v>
       </c>
       <c r="C28" s="8">
         <v>145.19999999999999</v>
       </c>
       <c r="D28" s="8">
         <v>106.5</v>
       </c>
       <c r="E28" s="18">
         <v>117.6</v>
       </c>
       <c r="F28" s="18">
         <v>121.4</v>
       </c>
       <c r="G28" s="18">
         <v>127.3</v>
       </c>
       <c r="H28" s="18">
         <v>124.2</v>
       </c>
       <c r="I28" s="18">
         <v>132.4</v>
       </c>
       <c r="J28" s="18">
         <v>152.80000000000001</v>
       </c>
       <c r="K28" s="18">
         <v>155.30000000000001</v>
       </c>
       <c r="L28" s="8">
         <v>156.69999999999999</v>
       </c>
       <c r="M28" s="9">
         <v>160.4</v>
       </c>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:14">
       <c r="A29" s="5">
         <v>2025</v>
       </c>
       <c r="B29" s="8">
         <v>112.3</v>
       </c>
       <c r="C29" s="8">
         <v>90.7</v>
       </c>
       <c r="D29" s="8">
         <v>139.69999999999999</v>
       </c>
       <c r="E29" s="18">
         <v>140.1</v>
       </c>
       <c r="F29" s="18">
         <v>139.80000000000001</v>
       </c>
       <c r="G29" s="18">
         <v>122.1</v>
       </c>
       <c r="H29" s="18">
         <v>116.8</v>
       </c>
       <c r="I29" s="18">
         <v>117.1</v>
       </c>
       <c r="J29" s="18">
         <v>108.4</v>
       </c>
       <c r="K29" s="18">
         <v>108.7</v>
       </c>
       <c r="L29" s="8">
         <v>110.4</v>
       </c>
       <c r="M29" s="9">
         <v>114.2</v>
       </c>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:14">
       <c r="A30" s="39">
         <v>2026</v>
       </c>
       <c r="B30" s="38">
         <v>90.8</v>
       </c>
       <c r="C30" s="38">
         <v>108.8</v>
       </c>
       <c r="D30" s="38">
         <v>95.2</v>
       </c>
       <c r="E30" s="38">
         <v>97.5</v>
       </c>
-      <c r="F30" s="38"/>
+      <c r="F30" s="38">
+        <v>93.3</v>
+      </c>
       <c r="G30" s="38"/>
       <c r="H30" s="38"/>
       <c r="I30" s="38"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="38"/>
       <c r="M30" s="40"/>
       <c r="N30" s="41"/>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:14">
       <c r="C32" s="30"/>
     </row>
-    <row r="33" spans="3:7" x14ac:dyDescent="0.2">
+    <row r="33" spans="3:7">
       <c r="C33" s="37"/>
     </row>
-    <row r="34" spans="3:7" x14ac:dyDescent="0.2">
+    <row r="34" spans="3:7">
       <c r="C34" s="37"/>
     </row>
-    <row r="35" spans="3:7" x14ac:dyDescent="0.2">
+    <row r="35" spans="3:7">
       <c r="C35" s="37"/>
     </row>
-    <row r="36" spans="3:7" x14ac:dyDescent="0.2">
+    <row r="36" spans="3:7">
       <c r="C36" s="30"/>
     </row>
-    <row r="37" spans="3:7" x14ac:dyDescent="0.2">
+    <row r="37" spans="3:7">
       <c r="C37" s="30"/>
     </row>
-    <row r="38" spans="3:7" x14ac:dyDescent="0.2">
+    <row r="38" spans="3:7">
       <c r="C38" s="30"/>
     </row>
-    <row r="39" spans="3:7" x14ac:dyDescent="0.2">
+    <row r="39" spans="3:7">
       <c r="C39" s="30"/>
     </row>
-    <row r="45" spans="3:7" x14ac:dyDescent="0.2">
+    <row r="45" spans="3:7">
       <c r="G45" s="1" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="D40" sqref="D39:D40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14" ht="21.75" customHeight="1">
       <c r="A1" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
     </row>
-    <row r="2" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:14" ht="17.25" customHeight="1">
       <c r="A2" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
     </row>
-    <row r="3" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" s="19" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="20" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14" s="19" customFormat="1" ht="11.25">
       <c r="A4" s="24">
         <v>2019</v>
       </c>
       <c r="B4" s="21">
         <v>146.80799999999999</v>
       </c>
       <c r="C4" s="21">
         <v>141.053</v>
       </c>
       <c r="D4" s="21">
         <v>197.83699999999999</v>
       </c>
       <c r="E4" s="21">
         <v>155.941</v>
       </c>
       <c r="F4" s="21">
         <v>164.084</v>
       </c>
       <c r="G4" s="21">
         <v>188.25</v>
       </c>
       <c r="H4" s="21">
         <v>198.31899999999999</v>
       </c>
       <c r="I4" s="21">
         <v>513.25</v>
       </c>
       <c r="J4" s="21">
         <v>112.194</v>
       </c>
       <c r="K4" s="21">
         <v>140.13999999999999</v>
       </c>
       <c r="L4" s="21">
         <v>222.65</v>
       </c>
       <c r="M4" s="25">
         <v>276.49200000000002</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14" s="19" customFormat="1" ht="11.25">
       <c r="A5" s="24">
         <v>2020</v>
       </c>
       <c r="B5" s="21">
         <v>182.59800000000001</v>
       </c>
       <c r="C5" s="21">
         <v>190.989</v>
       </c>
       <c r="D5" s="21">
         <v>194.76300000000001</v>
       </c>
       <c r="E5" s="21">
         <v>94.459000000000003</v>
       </c>
       <c r="F5" s="21">
         <v>147.92500000000001</v>
       </c>
       <c r="G5" s="21">
         <v>161.815</v>
       </c>
       <c r="H5" s="21">
         <v>127.57</v>
       </c>
       <c r="I5" s="21">
         <v>136.577</v>
       </c>
       <c r="J5" s="21">
         <v>184.27099999999999</v>
       </c>
       <c r="K5" s="21">
         <v>233.18600000000001</v>
       </c>
       <c r="L5" s="28">
         <v>177.72499999999999</v>
       </c>
       <c r="M5" s="29">
         <v>137.292</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14" s="19" customFormat="1" ht="11.25">
       <c r="A6" s="24">
         <v>2021</v>
       </c>
       <c r="B6" s="21">
         <v>144.095</v>
       </c>
       <c r="C6" s="21">
         <v>139.47</v>
       </c>
       <c r="D6" s="21">
         <v>200.55199999999999</v>
       </c>
       <c r="E6" s="21">
         <v>222.768</v>
       </c>
       <c r="F6" s="21">
         <v>155.22399999999999</v>
       </c>
       <c r="G6" s="21">
         <v>174.75399999999999</v>
       </c>
       <c r="H6" s="21">
         <v>148.624</v>
       </c>
       <c r="I6" s="21">
         <v>138.39500000000001</v>
       </c>
       <c r="J6" s="21">
         <v>145.709</v>
       </c>
       <c r="K6" s="21">
         <v>140.69</v>
       </c>
       <c r="L6" s="21">
         <v>134.70699999999999</v>
       </c>
       <c r="M6" s="25">
         <v>167.34</v>
       </c>
     </row>
-    <row r="7" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14" s="19" customFormat="1" ht="11.25">
       <c r="A7" s="24">
         <v>2022</v>
       </c>
       <c r="B7" s="21">
         <v>119.206</v>
       </c>
       <c r="C7" s="21">
         <v>169.059</v>
       </c>
       <c r="D7" s="21">
         <v>136.857</v>
       </c>
       <c r="E7" s="21">
         <v>158.91800000000001</v>
       </c>
       <c r="F7" s="21">
         <v>158.68799999999999</v>
       </c>
       <c r="G7" s="21">
         <v>180.59800000000001</v>
       </c>
       <c r="H7" s="21">
         <v>138.27500000000001</v>
       </c>
       <c r="I7" s="21">
         <v>142.78700000000001</v>
       </c>
       <c r="J7" s="21">
         <v>152.416</v>
       </c>
       <c r="K7" s="21">
         <v>137.29400000000001</v>
       </c>
       <c r="L7" s="21">
         <v>267.66199999999998</v>
       </c>
       <c r="M7" s="25">
         <v>302.67099999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14" s="19" customFormat="1" ht="11.25">
       <c r="A8" s="24">
         <v>2023</v>
       </c>
       <c r="B8" s="21">
         <v>148.68100000000001</v>
       </c>
       <c r="C8" s="21">
         <v>190.52799999999999</v>
       </c>
       <c r="D8" s="22">
         <v>319.351</v>
       </c>
       <c r="E8" s="22">
         <v>185.26400000000001</v>
       </c>
       <c r="F8" s="22">
         <v>202.99199999999999</v>
       </c>
       <c r="G8" s="22">
         <v>356.67899999999997</v>
       </c>
       <c r="H8" s="22">
         <v>378.69400000000002</v>
       </c>
       <c r="I8" s="22">
         <v>260.63200000000001</v>
       </c>
       <c r="J8" s="22">
         <v>249.83</v>
       </c>
       <c r="K8" s="22">
         <v>271.49400000000003</v>
       </c>
       <c r="L8" s="23">
         <v>281.06299999999999</v>
       </c>
       <c r="M8" s="26">
         <v>442.77300000000002</v>
       </c>
     </row>
-    <row r="9" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14" s="19" customFormat="1" ht="11.25">
       <c r="A9" s="24">
         <v>2024</v>
       </c>
       <c r="B9" s="21">
         <v>224.297</v>
       </c>
       <c r="C9" s="21">
         <v>294.89800000000002</v>
       </c>
       <c r="D9" s="22">
         <v>214.88300000000001</v>
       </c>
       <c r="E9" s="22">
         <v>300.71800000000002</v>
       </c>
       <c r="F9" s="22">
         <v>288.154</v>
       </c>
       <c r="G9" s="22">
         <v>528.66899999999998</v>
       </c>
       <c r="H9" s="22">
         <v>440.142</v>
       </c>
       <c r="I9" s="22">
         <v>504.30200000000002</v>
       </c>
       <c r="J9" s="22">
         <v>823.42899999999997</v>
       </c>
       <c r="K9" s="22">
         <v>493.85300000000001</v>
       </c>
       <c r="L9" s="23">
         <v>487.53800000000001</v>
       </c>
       <c r="M9" s="26">
         <v>843.08199999999999</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14">
       <c r="A10" s="24">
         <v>2025</v>
       </c>
       <c r="B10" s="21">
         <v>258.983</v>
       </c>
       <c r="C10" s="21">
         <v>481</v>
       </c>
       <c r="D10" s="22">
         <v>565.29999999999995</v>
       </c>
       <c r="E10" s="22">
         <v>300.7</v>
       </c>
       <c r="F10" s="22">
         <v>407.1</v>
       </c>
       <c r="G10" s="22">
         <v>424.7</v>
       </c>
       <c r="H10" s="22">
         <v>439.1</v>
       </c>
       <c r="I10" s="22">
         <v>631.79999999999995</v>
       </c>
       <c r="J10" s="22">
         <v>689.1</v>
       </c>
       <c r="K10" s="22">
         <v>588.6</v>
       </c>
       <c r="L10" s="23">
         <v>688.3</v>
       </c>
       <c r="M10" s="26">
         <v>1253.8</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14">
       <c r="A11" s="39">
         <v>2026</v>
       </c>
       <c r="B11" s="38">
         <v>272.39999999999998</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="38">
         <v>572.70000000000005</v>
       </c>
       <c r="E11" s="38">
         <v>539.5</v>
       </c>
-      <c r="F11" s="38"/>
+      <c r="F11" s="38">
+        <v>391.5</v>
+      </c>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="40"/>
       <c r="N11" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>