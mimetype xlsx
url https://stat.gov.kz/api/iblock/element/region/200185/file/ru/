--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,134 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1915ADEA-4A02-4CEB-80B6-C3EB65D088BF}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14700" yWindow="90" windowWidth="14010" windowHeight="14745" tabRatio="405" activeTab="1"/>
+    <workbookView xWindow="105" yWindow="480" windowWidth="28470" windowHeight="14115" tabRatio="405" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="20">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>347,0</t>
   </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -336,51 +337,51 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -398,116 +399,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -647,1567 +684,1575 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N45"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="F41" sqref="F41"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="43" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="35"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="45" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B4" s="45"/>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
     </row>
-    <row r="5" spans="1:14">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="5">
         <v>2019</v>
       </c>
       <c r="B5" s="6">
         <v>206.9</v>
       </c>
       <c r="C5" s="6">
         <v>95.8</v>
       </c>
       <c r="D5" s="6">
         <v>140.30000000000001</v>
       </c>
       <c r="E5" s="6">
         <v>78.8</v>
       </c>
       <c r="F5" s="6">
         <v>105.2</v>
       </c>
       <c r="G5" s="6">
         <v>114.7</v>
       </c>
       <c r="H5" s="6">
         <v>105.3</v>
       </c>
       <c r="I5" s="6">
         <v>258.8</v>
       </c>
       <c r="J5" s="6">
         <v>21.9</v>
       </c>
       <c r="K5" s="6">
         <v>115.8</v>
       </c>
       <c r="L5" s="6">
         <v>158.9</v>
       </c>
       <c r="M5" s="7">
         <v>124.2</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="5">
         <v>2020</v>
       </c>
       <c r="B6" s="6">
         <v>66</v>
       </c>
       <c r="C6" s="6">
         <v>104.6</v>
       </c>
       <c r="D6" s="6">
         <v>102</v>
       </c>
       <c r="E6" s="6">
         <v>48.5</v>
       </c>
       <c r="F6" s="6">
         <v>156.6</v>
       </c>
       <c r="G6" s="27">
         <v>109.4</v>
       </c>
       <c r="H6" s="6">
         <v>78.8</v>
       </c>
       <c r="I6" s="6">
         <v>107.1</v>
       </c>
       <c r="J6" s="6">
         <v>134.9</v>
       </c>
       <c r="K6" s="6">
         <v>126.5</v>
       </c>
       <c r="L6" s="27">
         <v>76.2</v>
       </c>
       <c r="M6" s="12">
         <v>77.2</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="5">
         <v>2021</v>
       </c>
       <c r="B7" s="8">
         <v>105</v>
       </c>
       <c r="C7" s="8">
         <v>96.8</v>
       </c>
       <c r="D7" s="8">
         <v>143.80000000000001</v>
       </c>
       <c r="E7" s="8">
         <v>111.1</v>
       </c>
       <c r="F7" s="8">
         <v>70</v>
       </c>
       <c r="G7" s="8">
         <v>112.6</v>
       </c>
       <c r="H7" s="8">
         <v>85</v>
       </c>
       <c r="I7" s="8">
         <v>93.1</v>
       </c>
       <c r="J7" s="8">
         <v>105.3</v>
       </c>
       <c r="K7" s="8">
         <v>96.6</v>
       </c>
       <c r="L7" s="8">
         <v>95.7</v>
       </c>
       <c r="M7" s="9">
         <v>124.2</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="5">
         <v>2022</v>
       </c>
       <c r="B8" s="8">
         <v>71.2</v>
       </c>
       <c r="C8" s="6">
         <v>141.80000000000001</v>
       </c>
       <c r="D8" s="10">
         <v>81</v>
       </c>
       <c r="E8" s="8">
         <v>116.1</v>
       </c>
       <c r="F8" s="8">
         <v>99.9</v>
       </c>
       <c r="G8" s="8">
         <v>113.8</v>
       </c>
       <c r="H8" s="8">
         <v>76.599999999999994</v>
       </c>
       <c r="I8" s="8">
         <v>100.6</v>
       </c>
       <c r="J8" s="8">
         <v>106.7</v>
       </c>
       <c r="K8" s="8">
         <v>89.5</v>
       </c>
       <c r="L8" s="8">
         <v>195</v>
       </c>
       <c r="M8" s="9">
         <v>113.1</v>
       </c>
     </row>
-    <row r="9" spans="1:14">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="5">
         <v>2023</v>
       </c>
       <c r="B9" s="8">
         <v>47.2</v>
       </c>
       <c r="C9" s="8">
         <v>121.1</v>
       </c>
       <c r="D9" s="8">
         <v>167.6</v>
       </c>
       <c r="E9" s="6">
         <v>58</v>
       </c>
       <c r="F9" s="6">
         <v>109.6</v>
       </c>
       <c r="G9" s="11">
         <v>172.4</v>
       </c>
       <c r="H9" s="6">
         <v>106.2</v>
       </c>
       <c r="I9" s="6">
         <v>68.8</v>
       </c>
       <c r="J9" s="6">
         <v>95.9</v>
       </c>
       <c r="K9" s="6">
         <v>108.7</v>
       </c>
       <c r="L9" s="8">
         <v>103.5</v>
       </c>
       <c r="M9" s="12">
         <v>157.5</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>2024</v>
       </c>
       <c r="B10" s="8">
         <v>50.7</v>
       </c>
       <c r="C10" s="8">
         <v>129.80000000000001</v>
       </c>
       <c r="D10" s="8">
         <v>72.900000000000006</v>
       </c>
       <c r="E10" s="6">
         <v>139.9</v>
       </c>
       <c r="F10" s="6">
         <v>95.8</v>
       </c>
       <c r="G10" s="11">
         <v>183.5</v>
       </c>
       <c r="H10" s="6">
         <v>82</v>
       </c>
       <c r="I10" s="6">
         <v>114.6</v>
       </c>
       <c r="J10" s="6">
         <v>163.30000000000001</v>
       </c>
       <c r="K10" s="6">
         <v>60</v>
       </c>
       <c r="L10" s="8">
         <v>98.7</v>
       </c>
       <c r="M10" s="12">
         <v>172.9</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="31">
         <v>2025</v>
       </c>
       <c r="B11" s="8">
         <v>30.7</v>
       </c>
       <c r="C11" s="8">
         <v>85.7</v>
       </c>
       <c r="D11" s="8">
         <v>254.6</v>
       </c>
       <c r="E11" s="6">
         <v>75.900000000000006</v>
       </c>
       <c r="F11" s="6">
         <v>94.8</v>
       </c>
       <c r="G11" s="11">
         <v>102.1</v>
       </c>
       <c r="H11" s="6">
         <v>100.1</v>
       </c>
       <c r="I11" s="6">
         <v>141.30000000000001</v>
       </c>
       <c r="J11" s="6">
         <v>109.1</v>
       </c>
       <c r="K11" s="6">
         <v>85.4</v>
       </c>
       <c r="L11" s="8">
         <v>108.6</v>
       </c>
       <c r="M11" s="32">
         <v>182.2</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="39">
         <v>2026</v>
       </c>
       <c r="B12" s="38">
         <v>21.7</v>
       </c>
       <c r="C12" s="38">
         <v>122.3</v>
       </c>
       <c r="D12" s="38">
         <v>162.6</v>
       </c>
       <c r="E12" s="38">
         <v>94.2</v>
       </c>
       <c r="F12" s="38">
         <v>72.599999999999994</v>
       </c>
-      <c r="G12" s="38"/>
+      <c r="G12" s="38">
+        <v>122.1</v>
+      </c>
       <c r="H12" s="38"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="40"/>
       <c r="N12" s="41"/>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="46" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B13" s="46"/>
       <c r="C13" s="46"/>
       <c r="D13" s="46"/>
       <c r="E13" s="46"/>
       <c r="F13" s="46"/>
       <c r="G13" s="46"/>
       <c r="H13" s="46"/>
       <c r="I13" s="46"/>
       <c r="J13" s="46"/>
       <c r="K13" s="46"/>
       <c r="L13" s="46"/>
       <c r="M13" s="46"/>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="5">
         <v>2019</v>
       </c>
       <c r="B14" s="6">
         <v>105.6</v>
       </c>
       <c r="C14" s="6">
         <v>91.9</v>
       </c>
       <c r="D14" s="6">
         <v>102.6</v>
       </c>
       <c r="E14" s="6">
         <v>101.3</v>
       </c>
       <c r="F14" s="6">
         <v>112.4</v>
       </c>
       <c r="G14" s="6">
         <v>118.4</v>
       </c>
       <c r="H14" s="6">
         <v>126.3</v>
       </c>
       <c r="I14" s="6">
         <v>265.60000000000002</v>
       </c>
       <c r="J14" s="6">
         <v>62.4</v>
       </c>
       <c r="K14" s="6">
         <v>108.2</v>
       </c>
       <c r="L14" s="6">
         <v>389.2</v>
       </c>
       <c r="M14" s="7">
         <v>360.1</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="5">
         <v>2020</v>
       </c>
       <c r="B15" s="6">
         <v>115</v>
       </c>
       <c r="C15" s="6">
         <v>125.5</v>
       </c>
       <c r="D15" s="6">
         <v>91.2</v>
       </c>
       <c r="E15" s="6">
         <v>56.1</v>
       </c>
       <c r="F15" s="6">
         <v>83.6</v>
       </c>
       <c r="G15" s="27">
         <v>79.7</v>
       </c>
       <c r="H15" s="6">
         <v>59.6</v>
       </c>
       <c r="I15" s="6">
         <v>24.7</v>
       </c>
       <c r="J15" s="6">
         <v>152.19999999999999</v>
       </c>
       <c r="K15" s="6">
         <v>166.4</v>
       </c>
       <c r="L15" s="27">
         <v>79.8</v>
       </c>
       <c r="M15" s="12">
         <v>49.7</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="5">
         <v>2021</v>
       </c>
       <c r="B16" s="13">
         <v>78.900000000000006</v>
       </c>
       <c r="C16" s="13">
         <v>73</v>
       </c>
       <c r="D16" s="13">
         <v>103</v>
       </c>
       <c r="E16" s="13">
         <v>235.8</v>
       </c>
       <c r="F16" s="13">
         <v>105.4</v>
       </c>
       <c r="G16" s="13">
         <v>108.4</v>
       </c>
       <c r="H16" s="13">
         <v>117</v>
       </c>
       <c r="I16" s="13">
         <v>101.7</v>
       </c>
       <c r="J16" s="13">
         <v>79.400000000000006</v>
       </c>
       <c r="K16" s="13">
         <v>60.6</v>
       </c>
       <c r="L16" s="13">
         <v>76.099999999999994</v>
       </c>
       <c r="M16" s="14">
         <v>122.4</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="5">
         <v>2022</v>
       </c>
       <c r="B17" s="13">
         <v>83.1</v>
       </c>
       <c r="C17" s="15">
         <v>121.7</v>
       </c>
       <c r="D17" s="15">
         <v>68.5</v>
       </c>
       <c r="E17" s="13">
         <v>71.599999999999994</v>
       </c>
       <c r="F17" s="13">
         <v>102.2</v>
       </c>
       <c r="G17" s="13">
         <v>103.3</v>
       </c>
       <c r="H17" s="13">
         <v>93</v>
       </c>
       <c r="I17" s="13">
         <v>100.6</v>
       </c>
       <c r="J17" s="13">
         <v>102</v>
       </c>
       <c r="K17" s="13">
         <v>94.4</v>
       </c>
       <c r="L17" s="13">
         <v>192.2</v>
       </c>
       <c r="M17" s="14">
         <v>174.9</v>
       </c>
     </row>
-    <row r="18" spans="1:14">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="5">
         <v>2023</v>
       </c>
       <c r="B18" s="13">
         <v>115.9</v>
       </c>
       <c r="C18" s="13">
         <v>98.9</v>
       </c>
       <c r="D18" s="13">
         <v>204.9</v>
       </c>
       <c r="E18" s="15">
         <v>102.4</v>
       </c>
       <c r="F18" s="15">
         <v>112.3</v>
       </c>
       <c r="G18" s="11">
         <v>170.3</v>
       </c>
       <c r="H18" s="15">
         <v>236.1</v>
       </c>
       <c r="I18" s="15">
         <v>161.5</v>
       </c>
       <c r="J18" s="15">
         <v>145.1</v>
       </c>
       <c r="K18" s="15">
         <v>176.2</v>
       </c>
       <c r="L18" s="13">
         <v>93.6</v>
       </c>
       <c r="M18" s="16">
         <v>130.4</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="17">
         <v>2024</v>
       </c>
       <c r="B19" s="13">
         <v>139.9</v>
       </c>
       <c r="C19" s="13">
         <v>150</v>
       </c>
       <c r="D19" s="13">
         <v>65.2</v>
       </c>
       <c r="E19" s="15">
         <v>157.30000000000001</v>
       </c>
       <c r="F19" s="15">
         <v>137.6</v>
       </c>
       <c r="G19" s="11">
         <v>146.30000000000001</v>
       </c>
       <c r="H19" s="15">
         <v>113.1</v>
       </c>
       <c r="I19" s="15">
         <v>188.2</v>
       </c>
       <c r="J19" s="15">
         <v>320.60000000000002</v>
       </c>
       <c r="K19" s="15">
         <v>176.9</v>
       </c>
       <c r="L19" s="13">
         <v>168.7</v>
       </c>
       <c r="M19" s="16">
         <v>185.2</v>
       </c>
     </row>
-    <row r="20" spans="1:14">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="33">
         <v>2025</v>
       </c>
       <c r="B20" s="13">
         <v>112.3</v>
       </c>
       <c r="C20" s="13">
         <v>74.2</v>
       </c>
       <c r="D20" s="13">
         <v>259.2</v>
       </c>
       <c r="E20" s="15">
         <v>140.69999999999999</v>
       </c>
       <c r="F20" s="15">
         <v>139.19999999999999</v>
       </c>
       <c r="G20" s="11">
         <v>77.5</v>
       </c>
       <c r="H20" s="15">
         <v>94.5</v>
       </c>
       <c r="I20" s="15">
         <v>116.5</v>
       </c>
       <c r="J20" s="15">
         <v>77.900000000000006</v>
       </c>
       <c r="K20" s="15">
         <v>110.9</v>
       </c>
       <c r="L20" s="13">
         <v>121.9</v>
       </c>
       <c r="M20" s="34">
         <v>128.4</v>
       </c>
     </row>
-    <row r="21" spans="1:14">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="39">
         <v>2026</v>
       </c>
       <c r="B21" s="38">
         <v>90.8</v>
       </c>
       <c r="C21" s="38">
         <v>129.4</v>
       </c>
       <c r="D21" s="38">
         <v>82.6</v>
       </c>
       <c r="E21" s="38">
         <v>102.5</v>
       </c>
       <c r="F21" s="38">
         <v>78.5</v>
       </c>
-      <c r="G21" s="38"/>
+      <c r="G21" s="38">
+        <v>93.8</v>
+      </c>
       <c r="H21" s="38"/>
       <c r="I21" s="38"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="38"/>
       <c r="M21" s="40"/>
       <c r="N21" s="41"/>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="46" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B22" s="46"/>
       <c r="C22" s="46"/>
       <c r="D22" s="46"/>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="46"/>
       <c r="I22" s="46"/>
       <c r="J22" s="46"/>
       <c r="K22" s="46"/>
       <c r="L22" s="46"/>
       <c r="M22" s="46"/>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="5">
         <v>2019</v>
       </c>
       <c r="B23" s="6">
         <v>105.6</v>
       </c>
       <c r="C23" s="6">
         <v>98.3</v>
       </c>
       <c r="D23" s="6">
         <v>100.1</v>
       </c>
       <c r="E23" s="6">
         <v>100.4</v>
       </c>
       <c r="F23" s="6">
         <v>102.5</v>
       </c>
       <c r="G23" s="6">
         <v>105.2</v>
       </c>
       <c r="H23" s="6">
         <v>108.2</v>
       </c>
       <c r="I23" s="6">
         <v>131.69999999999999</v>
       </c>
       <c r="J23" s="6">
         <v>123.2</v>
       </c>
       <c r="K23" s="6">
         <v>121.8</v>
       </c>
       <c r="L23" s="6">
         <v>130.5</v>
       </c>
       <c r="M23" s="7">
         <v>140.1</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="5">
         <v>2020</v>
       </c>
       <c r="B24" s="6">
         <v>115</v>
       </c>
       <c r="C24" s="6">
         <v>120.2</v>
       </c>
       <c r="D24" s="6">
         <v>108.3</v>
       </c>
       <c r="E24" s="6">
         <v>95.7</v>
       </c>
       <c r="F24" s="6">
         <v>93.3</v>
       </c>
       <c r="G24" s="6">
         <v>90.7</v>
       </c>
       <c r="H24" s="6">
         <v>85.5</v>
       </c>
       <c r="I24" s="6">
         <v>67.2</v>
       </c>
       <c r="J24" s="6">
         <v>72.400000000000006</v>
       </c>
       <c r="K24" s="6">
         <v>79</v>
       </c>
       <c r="L24" s="27">
         <v>79</v>
       </c>
       <c r="M24" s="12">
         <v>75.8</v>
       </c>
       <c r="N24" s="30"/>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="5">
         <v>2021</v>
       </c>
       <c r="B25" s="8">
         <v>78.900000000000006</v>
       </c>
       <c r="C25" s="8">
         <v>75.900000000000006</v>
       </c>
       <c r="D25" s="8">
         <v>85.2</v>
       </c>
       <c r="E25" s="8">
         <v>106.6</v>
       </c>
       <c r="F25" s="8">
         <v>106.4</v>
       </c>
       <c r="G25" s="8">
         <v>106.7</v>
       </c>
       <c r="H25" s="8">
         <v>108</v>
       </c>
       <c r="I25" s="8">
         <v>107.3</v>
       </c>
       <c r="J25" s="8">
         <v>103.6</v>
       </c>
       <c r="K25" s="8">
         <v>97.5</v>
       </c>
       <c r="L25" s="8">
         <v>95.4</v>
       </c>
       <c r="M25" s="9">
         <v>97.4</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="5">
         <v>2022</v>
       </c>
       <c r="B26" s="8">
         <v>83.1</v>
       </c>
       <c r="C26" s="18">
         <v>102.1</v>
       </c>
       <c r="D26" s="18">
         <v>88.2</v>
       </c>
       <c r="E26" s="8">
         <v>83</v>
       </c>
       <c r="F26" s="8">
         <v>86.4</v>
       </c>
       <c r="G26" s="8">
         <v>89.3</v>
       </c>
       <c r="H26" s="8">
         <v>89.7</v>
       </c>
       <c r="I26" s="8">
         <v>90.9</v>
       </c>
       <c r="J26" s="8">
         <v>92</v>
       </c>
       <c r="K26" s="8">
         <v>92.1</v>
       </c>
       <c r="L26" s="8">
         <v>100</v>
       </c>
       <c r="M26" s="9">
         <v>106.7</v>
       </c>
     </row>
-    <row r="27" spans="1:14">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="5">
         <v>2023</v>
       </c>
       <c r="B27" s="8">
         <v>115.9</v>
       </c>
       <c r="C27" s="8">
         <v>106.3</v>
       </c>
       <c r="D27" s="8">
         <v>138.6</v>
       </c>
       <c r="E27" s="18">
         <v>128.69999999999999</v>
       </c>
       <c r="F27" s="18">
         <v>125.2</v>
       </c>
       <c r="G27" s="18">
         <v>134.30000000000001</v>
       </c>
       <c r="H27" s="18">
         <v>147.80000000000001</v>
       </c>
       <c r="I27" s="18">
         <v>149.4</v>
       </c>
       <c r="J27" s="18">
         <v>149</v>
       </c>
       <c r="K27" s="18">
         <v>151.5</v>
       </c>
       <c r="L27" s="8">
         <v>142.69999999999999</v>
       </c>
       <c r="M27" s="9">
         <v>140.80000000000001</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="5">
         <v>2024</v>
       </c>
       <c r="B28" s="8">
         <v>139.9</v>
       </c>
       <c r="C28" s="8">
         <v>145.19999999999999</v>
       </c>
       <c r="D28" s="8">
         <v>106.5</v>
       </c>
       <c r="E28" s="18">
         <v>117.6</v>
       </c>
       <c r="F28" s="18">
         <v>121.4</v>
       </c>
       <c r="G28" s="18">
         <v>127.3</v>
       </c>
       <c r="H28" s="18">
         <v>124.2</v>
       </c>
       <c r="I28" s="18">
         <v>132.4</v>
       </c>
       <c r="J28" s="18">
         <v>152.80000000000001</v>
       </c>
       <c r="K28" s="18">
         <v>155.30000000000001</v>
       </c>
       <c r="L28" s="8">
         <v>156.69999999999999</v>
       </c>
       <c r="M28" s="9">
         <v>160.4</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="5">
         <v>2025</v>
       </c>
       <c r="B29" s="8">
         <v>112.3</v>
       </c>
       <c r="C29" s="8">
         <v>90.7</v>
       </c>
       <c r="D29" s="8">
         <v>139.69999999999999</v>
       </c>
       <c r="E29" s="18">
         <v>140.1</v>
       </c>
       <c r="F29" s="18">
         <v>139.80000000000001</v>
       </c>
       <c r="G29" s="18">
         <v>122.1</v>
       </c>
       <c r="H29" s="18">
         <v>116.8</v>
       </c>
       <c r="I29" s="18">
         <v>117.1</v>
       </c>
       <c r="J29" s="18">
         <v>108.4</v>
       </c>
       <c r="K29" s="18">
         <v>108.7</v>
       </c>
       <c r="L29" s="8">
         <v>110.4</v>
       </c>
       <c r="M29" s="9">
         <v>114.2</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="39">
         <v>2026</v>
       </c>
       <c r="B30" s="38">
         <v>90.8</v>
       </c>
       <c r="C30" s="38">
         <v>108.8</v>
       </c>
       <c r="D30" s="38">
         <v>95.2</v>
       </c>
       <c r="E30" s="38">
         <v>97.5</v>
       </c>
       <c r="F30" s="38">
         <v>93.3</v>
       </c>
-      <c r="G30" s="38"/>
+      <c r="G30" s="38">
+        <v>93.4</v>
+      </c>
       <c r="H30" s="38"/>
       <c r="I30" s="38"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="38"/>
       <c r="M30" s="40"/>
       <c r="N30" s="41"/>
     </row>
-    <row r="32" spans="1:14">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="C32" s="30"/>
     </row>
-    <row r="33" spans="3:7">
+    <row r="33" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C33" s="37"/>
     </row>
-    <row r="34" spans="3:7">
+    <row r="34" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C34" s="37"/>
     </row>
-    <row r="35" spans="3:7">
+    <row r="35" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C35" s="37"/>
     </row>
-    <row r="36" spans="3:7">
+    <row r="36" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C36" s="30"/>
     </row>
-    <row r="37" spans="3:7">
+    <row r="37" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C37" s="30"/>
     </row>
-    <row r="38" spans="3:7">
+    <row r="38" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C38" s="30"/>
     </row>
-    <row r="39" spans="3:7">
+    <row r="39" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C39" s="30"/>
     </row>
-    <row r="45" spans="3:7">
+    <row r="45" spans="3:7" x14ac:dyDescent="0.2">
       <c r="G45" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:N11"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D40" sqref="D39:D40"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.75" customHeight="1">
+    <row r="1" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="44" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
     </row>
-    <row r="2" spans="1:14" ht="17.25" customHeight="1">
+    <row r="2" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="47" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
     </row>
-    <row r="3" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="3" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="20" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="4" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="24">
         <v>2019</v>
       </c>
       <c r="B4" s="21">
         <v>146.80799999999999</v>
       </c>
       <c r="C4" s="21">
         <v>141.053</v>
       </c>
       <c r="D4" s="21">
         <v>197.83699999999999</v>
       </c>
       <c r="E4" s="21">
         <v>155.941</v>
       </c>
       <c r="F4" s="21">
         <v>164.084</v>
       </c>
       <c r="G4" s="21">
         <v>188.25</v>
       </c>
       <c r="H4" s="21">
         <v>198.31899999999999</v>
       </c>
       <c r="I4" s="21">
         <v>513.25</v>
       </c>
       <c r="J4" s="21">
         <v>112.194</v>
       </c>
       <c r="K4" s="21">
         <v>140.13999999999999</v>
       </c>
       <c r="L4" s="21">
         <v>222.65</v>
       </c>
       <c r="M4" s="25">
         <v>276.49200000000002</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="5" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="24">
         <v>2020</v>
       </c>
       <c r="B5" s="21">
         <v>182.59800000000001</v>
       </c>
       <c r="C5" s="21">
         <v>190.989</v>
       </c>
       <c r="D5" s="21">
         <v>194.76300000000001</v>
       </c>
       <c r="E5" s="21">
         <v>94.459000000000003</v>
       </c>
       <c r="F5" s="21">
         <v>147.92500000000001</v>
       </c>
       <c r="G5" s="21">
         <v>161.815</v>
       </c>
       <c r="H5" s="21">
         <v>127.57</v>
       </c>
       <c r="I5" s="21">
         <v>136.577</v>
       </c>
       <c r="J5" s="21">
         <v>184.27099999999999</v>
       </c>
       <c r="K5" s="21">
         <v>233.18600000000001</v>
       </c>
       <c r="L5" s="28">
         <v>177.72499999999999</v>
       </c>
       <c r="M5" s="29">
         <v>137.292</v>
       </c>
     </row>
-    <row r="6" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="6" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="24">
         <v>2021</v>
       </c>
       <c r="B6" s="21">
         <v>144.095</v>
       </c>
       <c r="C6" s="21">
         <v>139.47</v>
       </c>
       <c r="D6" s="21">
         <v>200.55199999999999</v>
       </c>
       <c r="E6" s="21">
         <v>222.768</v>
       </c>
       <c r="F6" s="21">
         <v>155.22399999999999</v>
       </c>
       <c r="G6" s="21">
         <v>174.75399999999999</v>
       </c>
       <c r="H6" s="21">
         <v>148.624</v>
       </c>
       <c r="I6" s="21">
         <v>138.39500000000001</v>
       </c>
       <c r="J6" s="21">
         <v>145.709</v>
       </c>
       <c r="K6" s="21">
         <v>140.69</v>
       </c>
       <c r="L6" s="21">
         <v>134.70699999999999</v>
       </c>
       <c r="M6" s="25">
         <v>167.34</v>
       </c>
     </row>
-    <row r="7" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="7" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="24">
         <v>2022</v>
       </c>
       <c r="B7" s="21">
         <v>119.206</v>
       </c>
       <c r="C7" s="21">
         <v>169.059</v>
       </c>
       <c r="D7" s="21">
         <v>136.857</v>
       </c>
       <c r="E7" s="21">
         <v>158.91800000000001</v>
       </c>
       <c r="F7" s="21">
         <v>158.68799999999999</v>
       </c>
       <c r="G7" s="21">
         <v>180.59800000000001</v>
       </c>
       <c r="H7" s="21">
         <v>138.27500000000001</v>
       </c>
       <c r="I7" s="21">
         <v>142.78700000000001</v>
       </c>
       <c r="J7" s="21">
         <v>152.416</v>
       </c>
       <c r="K7" s="21">
         <v>137.29400000000001</v>
       </c>
       <c r="L7" s="21">
         <v>267.66199999999998</v>
       </c>
       <c r="M7" s="25">
         <v>302.67099999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="8" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="24">
         <v>2023</v>
       </c>
       <c r="B8" s="21">
         <v>148.68100000000001</v>
       </c>
       <c r="C8" s="21">
         <v>190.52799999999999</v>
       </c>
       <c r="D8" s="22">
         <v>319.351</v>
       </c>
       <c r="E8" s="22">
         <v>185.26400000000001</v>
       </c>
       <c r="F8" s="22">
         <v>202.99199999999999</v>
       </c>
       <c r="G8" s="22">
         <v>356.67899999999997</v>
       </c>
       <c r="H8" s="22">
         <v>378.69400000000002</v>
       </c>
       <c r="I8" s="22">
         <v>260.63200000000001</v>
       </c>
       <c r="J8" s="22">
         <v>249.83</v>
       </c>
       <c r="K8" s="22">
         <v>271.49400000000003</v>
       </c>
       <c r="L8" s="23">
         <v>281.06299999999999</v>
       </c>
       <c r="M8" s="26">
         <v>442.77300000000002</v>
       </c>
     </row>
-    <row r="9" spans="1:14" s="19" customFormat="1" ht="11.25">
+    <row r="9" spans="1:14" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="24">
         <v>2024</v>
       </c>
       <c r="B9" s="21">
         <v>224.297</v>
       </c>
       <c r="C9" s="21">
         <v>294.89800000000002</v>
       </c>
       <c r="D9" s="22">
         <v>214.88300000000001</v>
       </c>
       <c r="E9" s="22">
         <v>300.71800000000002</v>
       </c>
       <c r="F9" s="22">
         <v>288.154</v>
       </c>
       <c r="G9" s="22">
         <v>528.66899999999998</v>
       </c>
       <c r="H9" s="22">
         <v>440.142</v>
       </c>
       <c r="I9" s="22">
         <v>504.30200000000002</v>
       </c>
       <c r="J9" s="22">
         <v>823.42899999999997</v>
       </c>
       <c r="K9" s="22">
         <v>493.85300000000001</v>
       </c>
       <c r="L9" s="23">
         <v>487.53800000000001</v>
       </c>
       <c r="M9" s="26">
         <v>843.08199999999999</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="24">
         <v>2025</v>
       </c>
       <c r="B10" s="21">
         <v>258.983</v>
       </c>
       <c r="C10" s="21">
         <v>481</v>
       </c>
       <c r="D10" s="22">
         <v>565.29999999999995</v>
       </c>
       <c r="E10" s="22">
         <v>300.7</v>
       </c>
       <c r="F10" s="22">
         <v>407.1</v>
       </c>
       <c r="G10" s="22">
         <v>424.7</v>
       </c>
       <c r="H10" s="22">
         <v>439.1</v>
       </c>
       <c r="I10" s="22">
         <v>631.79999999999995</v>
       </c>
       <c r="J10" s="22">
         <v>689.1</v>
       </c>
       <c r="K10" s="22">
         <v>588.6</v>
       </c>
       <c r="L10" s="23">
         <v>688.3</v>
       </c>
       <c r="M10" s="26">
         <v>1253.8</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="39">
         <v>2026</v>
       </c>
       <c r="B11" s="38">
         <v>272.39999999999998</v>
       </c>
       <c r="C11" s="42" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D11" s="38">
         <v>572.70000000000005</v>
       </c>
       <c r="E11" s="38">
         <v>539.5</v>
       </c>
       <c r="F11" s="38">
         <v>391.5</v>
       </c>
-      <c r="G11" s="38"/>
+      <c r="G11" s="38">
+        <v>478.1</v>
+      </c>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="40"/>
       <c r="N11" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>