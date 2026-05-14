--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{09FC296B-E18B-49F9-8FEE-1EF4FDEAF8B9}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8061CC83-B75A-43EB-B6AE-B60A4B186E7F}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11085" yWindow="270" windowWidth="17490" windowHeight="14475" tabRatio="620" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="620" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Объем общипит" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId2"/>
     <sheet name="Районы объем и ИФО" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем общипит'!$A$1:$M$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Районы объем и ИФО'!$A$1:$Y$85</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="117">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
@@ -502,56 +502,62 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -615,51 +621,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="114">
+  <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -863,50 +869,56 @@
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1273,93 +1285,93 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y10"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D45" sqref="D45"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="6" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="99" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="97"/>
-[...10 lines deleted...]
-      <c r="M1" s="97"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A2" s="98" t="s">
+      <c r="A2" s="100" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="98"/>
-[...10 lines deleted...]
-      <c r="M2" s="98"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
     </row>
     <row r="3" spans="1:25" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="15" t="s">
@@ -1663,100 +1675,102 @@
         <v>6440.8</v>
       </c>
       <c r="K9" s="9">
         <v>6600.7</v>
       </c>
       <c r="L9" s="9">
         <v>6441.7</v>
       </c>
       <c r="M9" s="9">
         <v>7888</v>
       </c>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A10" s="19">
         <v>2026</v>
       </c>
       <c r="B10" s="9">
         <v>4786.5</v>
       </c>
       <c r="C10" s="9">
         <v>4410.1000000000004</v>
       </c>
       <c r="D10" s="9">
         <v>5665.4</v>
       </c>
-      <c r="E10" s="9"/>
+      <c r="E10" s="9">
+        <v>5832.9</v>
+      </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E48" sqref="E48"/>
+      <selection activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="99" t="s">
+      <c r="A1" s="101" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="97"/>
-[...10 lines deleted...]
-      <c r="M1" s="97"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="33"/>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
       <c r="J2" s="32"/>
       <c r="K2" s="32"/>
       <c r="L2" s="32"/>
       <c r="M2" s="32"/>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="15" t="s">
@@ -1769,65 +1783,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="100" t="s">
+      <c r="A4" s="102" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="101"/>
-[...10 lines deleted...]
-      <c r="M4" s="102"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="103"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="104"/>
     </row>
     <row r="5" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="20">
         <v>2020</v>
       </c>
       <c r="B5" s="12">
         <v>115.5</v>
       </c>
       <c r="C5" s="12">
         <v>104.3</v>
       </c>
       <c r="D5" s="12">
         <v>153.69999999999999</v>
       </c>
       <c r="E5" s="12">
         <v>37.200000000000003</v>
       </c>
       <c r="F5" s="12">
         <v>97.3</v>
       </c>
       <c r="G5" s="24">
         <v>141.5</v>
       </c>
       <c r="H5" s="12">
         <v>87.9</v>
@@ -2044,76 +2058,78 @@
         <v>101.5</v>
       </c>
       <c r="K10" s="12">
         <v>102.5</v>
       </c>
       <c r="L10" s="63">
         <v>97.6</v>
       </c>
       <c r="M10" s="22">
         <v>119.1</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="20">
         <v>2026</v>
       </c>
       <c r="B11" s="63">
         <v>60.7</v>
       </c>
       <c r="C11" s="63">
         <v>85.9</v>
       </c>
       <c r="D11" s="63">
         <v>127.3</v>
       </c>
-      <c r="E11" s="13"/>
+      <c r="E11" s="13">
+        <v>103</v>
+      </c>
       <c r="F11" s="13"/>
       <c r="G11" s="67"/>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="63"/>
       <c r="M11" s="64"/>
     </row>
     <row r="12" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="103" t="s">
+      <c r="A12" s="105" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="104"/>
-[...10 lines deleted...]
-      <c r="M12" s="105"/>
+      <c r="B12" s="106"/>
+      <c r="C12" s="106"/>
+      <c r="D12" s="106"/>
+      <c r="E12" s="106"/>
+      <c r="F12" s="106"/>
+      <c r="G12" s="106"/>
+      <c r="H12" s="106"/>
+      <c r="I12" s="106"/>
+      <c r="J12" s="106"/>
+      <c r="K12" s="106"/>
+      <c r="L12" s="106"/>
+      <c r="M12" s="107"/>
     </row>
     <row r="13" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="23">
         <v>2020</v>
       </c>
       <c r="B13" s="12">
         <v>99.2</v>
       </c>
       <c r="C13" s="12">
         <v>81.099999999999994</v>
       </c>
       <c r="D13" s="12">
         <v>140.19999999999999</v>
       </c>
       <c r="E13" s="12">
         <v>48.7</v>
       </c>
       <c r="F13" s="12">
         <v>46.7</v>
       </c>
       <c r="G13" s="12">
         <v>54.6</v>
       </c>
       <c r="H13" s="12">
         <v>51.2</v>
@@ -2330,76 +2346,78 @@
         <v>81</v>
       </c>
       <c r="K18" s="13">
         <v>77.7</v>
       </c>
       <c r="L18" s="63">
         <v>74.099999999999994</v>
       </c>
       <c r="M18" s="21">
         <v>92.6</v>
       </c>
     </row>
     <row r="19" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="20">
         <v>2026</v>
       </c>
       <c r="B19" s="63">
         <v>84.7</v>
       </c>
       <c r="C19" s="63">
         <v>75.3</v>
       </c>
       <c r="D19" s="63">
         <v>83.7</v>
       </c>
-      <c r="E19" s="13"/>
+      <c r="E19" s="13">
+        <v>82.1</v>
+      </c>
       <c r="F19" s="13"/>
       <c r="G19" s="67"/>
       <c r="H19" s="13"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="63"/>
       <c r="M19" s="64"/>
     </row>
     <row r="20" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="103" t="s">
+      <c r="A20" s="105" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="104"/>
-[...10 lines deleted...]
-      <c r="M20" s="105"/>
+      <c r="B20" s="106"/>
+      <c r="C20" s="106"/>
+      <c r="D20" s="106"/>
+      <c r="E20" s="106"/>
+      <c r="F20" s="106"/>
+      <c r="G20" s="106"/>
+      <c r="H20" s="106"/>
+      <c r="I20" s="106"/>
+      <c r="J20" s="106"/>
+      <c r="K20" s="106"/>
+      <c r="L20" s="106"/>
+      <c r="M20" s="107"/>
     </row>
     <row r="21" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="20">
         <v>2020</v>
       </c>
       <c r="B21" s="12">
         <v>99.2</v>
       </c>
       <c r="C21" s="12">
         <v>89</v>
       </c>
       <c r="D21" s="12">
         <v>106</v>
       </c>
       <c r="E21" s="12">
         <v>91</v>
       </c>
       <c r="F21" s="12">
         <v>81.599999999999994</v>
       </c>
       <c r="G21" s="12">
         <v>76</v>
       </c>
       <c r="H21" s="12">
         <v>72.099999999999994</v>
@@ -2616,194 +2634,196 @@
         <v>95</v>
       </c>
       <c r="K26" s="13">
         <v>92.7</v>
       </c>
       <c r="L26" s="63">
         <v>90.4</v>
       </c>
       <c r="M26" s="64">
         <v>90.6</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="20">
         <v>2026</v>
       </c>
       <c r="B27" s="63">
         <v>84.7</v>
       </c>
       <c r="C27" s="63">
         <v>79.900000000000006</v>
       </c>
       <c r="D27" s="63">
         <v>81.400000000000006</v>
       </c>
-      <c r="E27" s="13"/>
+      <c r="E27" s="13">
+        <v>81.5</v>
+      </c>
       <c r="F27" s="13"/>
       <c r="G27" s="67"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="63"/>
       <c r="M27" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Z112"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A59" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="D113" sqref="D113"/>
+    <sheetView topLeftCell="A64" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="L109" sqref="L109"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="13" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="113" t="s">
+      <c r="A1" s="115" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="113"/>
-[...22 lines deleted...]
-      <c r="Y1" s="113"/>
+      <c r="B1" s="115"/>
+      <c r="C1" s="115"/>
+      <c r="D1" s="115"/>
+      <c r="E1" s="115"/>
+      <c r="F1" s="115"/>
+      <c r="G1" s="115"/>
+      <c r="H1" s="115"/>
+      <c r="I1" s="115"/>
+      <c r="J1" s="115"/>
+      <c r="K1" s="115"/>
+      <c r="L1" s="115"/>
+      <c r="M1" s="115"/>
+      <c r="N1" s="115"/>
+      <c r="O1" s="115"/>
+      <c r="P1" s="115"/>
+      <c r="Q1" s="115"/>
+      <c r="R1" s="115"/>
+      <c r="S1" s="115"/>
+      <c r="T1" s="115"/>
+      <c r="U1" s="115"/>
+      <c r="V1" s="115"/>
+      <c r="W1" s="115"/>
+      <c r="X1" s="115"/>
+      <c r="Y1" s="115"/>
     </row>
     <row r="4" spans="1:26" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="109"/>
-      <c r="B4" s="112" t="s">
+      <c r="A4" s="111"/>
+      <c r="B4" s="114" t="s">
         <v>89</v>
       </c>
-      <c r="C4" s="112"/>
-      <c r="D4" s="112" t="s">
+      <c r="C4" s="114"/>
+      <c r="D4" s="114" t="s">
         <v>90</v>
       </c>
-      <c r="E4" s="112"/>
-      <c r="F4" s="112" t="s">
+      <c r="E4" s="114"/>
+      <c r="F4" s="114" t="s">
         <v>91</v>
       </c>
-      <c r="G4" s="112"/>
-      <c r="H4" s="112" t="s">
+      <c r="G4" s="114"/>
+      <c r="H4" s="114" t="s">
         <v>92</v>
       </c>
-      <c r="I4" s="112"/>
-      <c r="J4" s="112" t="s">
+      <c r="I4" s="114"/>
+      <c r="J4" s="114" t="s">
         <v>93</v>
       </c>
-      <c r="K4" s="112"/>
-      <c r="L4" s="112" t="s">
+      <c r="K4" s="114"/>
+      <c r="L4" s="114" t="s">
         <v>94</v>
       </c>
-      <c r="M4" s="112"/>
-      <c r="N4" s="112" t="s">
+      <c r="M4" s="114"/>
+      <c r="N4" s="114" t="s">
         <v>95</v>
       </c>
-      <c r="O4" s="112"/>
-      <c r="P4" s="112" t="s">
+      <c r="O4" s="114"/>
+      <c r="P4" s="114" t="s">
         <v>96</v>
       </c>
-      <c r="Q4" s="112"/>
-      <c r="R4" s="112" t="s">
+      <c r="Q4" s="114"/>
+      <c r="R4" s="114" t="s">
         <v>97</v>
       </c>
-      <c r="S4" s="112"/>
-      <c r="T4" s="112" t="s">
+      <c r="S4" s="114"/>
+      <c r="T4" s="114" t="s">
         <v>98</v>
       </c>
-      <c r="U4" s="112"/>
-      <c r="V4" s="112" t="s">
+      <c r="U4" s="114"/>
+      <c r="V4" s="114" t="s">
         <v>99</v>
       </c>
-      <c r="W4" s="112"/>
-      <c r="X4" s="112" t="s">
+      <c r="W4" s="114"/>
+      <c r="X4" s="114" t="s">
         <v>100</v>
       </c>
-      <c r="Y4" s="111"/>
+      <c r="Y4" s="113"/>
       <c r="Z4" s="4"/>
     </row>
     <row r="5" spans="1:26" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="110"/>
+      <c r="A5" s="112"/>
       <c r="B5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="34" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="34" t="s">
@@ -3543,103 +3563,103 @@
       <c r="D16" s="44"/>
       <c r="E16" s="44"/>
       <c r="F16" s="44"/>
       <c r="G16" s="44"/>
       <c r="H16" s="44"/>
       <c r="I16" s="44"/>
       <c r="J16" s="44"/>
       <c r="K16" s="44"/>
       <c r="L16" s="44"/>
       <c r="M16" s="44"/>
       <c r="N16" s="44"/>
       <c r="O16" s="44"/>
       <c r="P16" s="44"/>
       <c r="Q16" s="44"/>
       <c r="R16" s="44"/>
       <c r="S16" s="44"/>
       <c r="T16" s="44"/>
       <c r="U16" s="44"/>
       <c r="V16" s="44"/>
       <c r="W16" s="44"/>
       <c r="X16" s="44"/>
       <c r="Y16" s="44"/>
       <c r="Z16" s="4"/>
     </row>
     <row r="17" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="109"/>
-      <c r="B17" s="112" t="s">
+      <c r="A17" s="111"/>
+      <c r="B17" s="114" t="s">
         <v>77</v>
       </c>
-      <c r="C17" s="112"/>
-      <c r="D17" s="112" t="s">
+      <c r="C17" s="114"/>
+      <c r="D17" s="114" t="s">
         <v>78</v>
       </c>
-      <c r="E17" s="112"/>
-      <c r="F17" s="112" t="s">
+      <c r="E17" s="114"/>
+      <c r="F17" s="114" t="s">
         <v>79</v>
       </c>
-      <c r="G17" s="112"/>
-      <c r="H17" s="112" t="s">
+      <c r="G17" s="114"/>
+      <c r="H17" s="114" t="s">
         <v>80</v>
       </c>
-      <c r="I17" s="112"/>
-      <c r="J17" s="112" t="s">
+      <c r="I17" s="114"/>
+      <c r="J17" s="114" t="s">
         <v>81</v>
       </c>
-      <c r="K17" s="112"/>
-      <c r="L17" s="112" t="s">
+      <c r="K17" s="114"/>
+      <c r="L17" s="114" t="s">
         <v>82</v>
       </c>
-      <c r="M17" s="112"/>
-      <c r="N17" s="112" t="s">
+      <c r="M17" s="114"/>
+      <c r="N17" s="114" t="s">
         <v>83</v>
       </c>
-      <c r="O17" s="112"/>
-      <c r="P17" s="112" t="s">
+      <c r="O17" s="114"/>
+      <c r="P17" s="114" t="s">
         <v>84</v>
       </c>
-      <c r="Q17" s="112"/>
-      <c r="R17" s="112" t="s">
+      <c r="Q17" s="114"/>
+      <c r="R17" s="114" t="s">
         <v>85</v>
       </c>
-      <c r="S17" s="112"/>
-      <c r="T17" s="112" t="s">
+      <c r="S17" s="114"/>
+      <c r="T17" s="114" t="s">
         <v>86</v>
       </c>
-      <c r="U17" s="112"/>
-      <c r="V17" s="112" t="s">
+      <c r="U17" s="114"/>
+      <c r="V17" s="114" t="s">
         <v>87</v>
       </c>
-      <c r="W17" s="112"/>
-      <c r="X17" s="112" t="s">
+      <c r="W17" s="114"/>
+      <c r="X17" s="114" t="s">
         <v>88</v>
       </c>
-      <c r="Y17" s="111"/>
+      <c r="Y17" s="113"/>
       <c r="Z17" s="4"/>
     </row>
     <row r="18" spans="1:26" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="110"/>
+      <c r="A18" s="112"/>
       <c r="B18" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="34" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="34" t="s">
         <v>19</v>
       </c>
       <c r="F18" s="34" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H18" s="34" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="34" t="s">
         <v>19</v>
       </c>
       <c r="J18" s="34" t="s">
@@ -4395,102 +4415,102 @@
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="E30" s="44"/>
       <c r="F30" s="44"/>
       <c r="G30" s="44"/>
       <c r="H30" s="44"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
       <c r="K30" s="44"/>
       <c r="L30" s="44"/>
       <c r="M30" s="44"/>
       <c r="N30" s="44"/>
       <c r="O30" s="44"/>
       <c r="P30" s="44"/>
       <c r="Q30" s="44"/>
       <c r="R30" s="44"/>
       <c r="S30" s="44"/>
       <c r="T30" s="44"/>
       <c r="U30" s="44"/>
       <c r="V30" s="48"/>
       <c r="W30" s="48"/>
       <c r="X30" s="48"/>
       <c r="Y30" s="44"/>
     </row>
     <row r="31" spans="1:26" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="109"/>
-      <c r="B31" s="112" t="s">
+      <c r="A31" s="111"/>
+      <c r="B31" s="114" t="s">
         <v>66</v>
       </c>
-      <c r="C31" s="112"/>
-      <c r="D31" s="112" t="s">
+      <c r="C31" s="114"/>
+      <c r="D31" s="114" t="s">
         <v>67</v>
       </c>
-      <c r="E31" s="112"/>
-      <c r="F31" s="112" t="s">
+      <c r="E31" s="114"/>
+      <c r="F31" s="114" t="s">
         <v>68</v>
       </c>
-      <c r="G31" s="112"/>
-      <c r="H31" s="112" t="s">
+      <c r="G31" s="114"/>
+      <c r="H31" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="I31" s="112"/>
-      <c r="J31" s="112" t="s">
+      <c r="I31" s="114"/>
+      <c r="J31" s="114" t="s">
         <v>70</v>
       </c>
-      <c r="K31" s="112"/>
-      <c r="L31" s="112" t="s">
+      <c r="K31" s="114"/>
+      <c r="L31" s="114" t="s">
         <v>71</v>
       </c>
-      <c r="M31" s="112"/>
-      <c r="N31" s="112" t="s">
+      <c r="M31" s="114"/>
+      <c r="N31" s="114" t="s">
         <v>72</v>
       </c>
-      <c r="O31" s="112"/>
-      <c r="P31" s="112" t="s">
+      <c r="O31" s="114"/>
+      <c r="P31" s="114" t="s">
         <v>73</v>
       </c>
-      <c r="Q31" s="112"/>
-      <c r="R31" s="112" t="s">
+      <c r="Q31" s="114"/>
+      <c r="R31" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="S31" s="112"/>
-      <c r="T31" s="112" t="s">
+      <c r="S31" s="114"/>
+      <c r="T31" s="114" t="s">
         <v>21</v>
       </c>
-      <c r="U31" s="111"/>
-      <c r="V31" s="112" t="s">
+      <c r="U31" s="113"/>
+      <c r="V31" s="114" t="s">
         <v>75</v>
       </c>
-      <c r="W31" s="111"/>
-      <c r="X31" s="112" t="s">
+      <c r="W31" s="113"/>
+      <c r="X31" s="114" t="s">
         <v>76</v>
       </c>
-      <c r="Y31" s="111"/>
+      <c r="Y31" s="113"/>
     </row>
     <row r="32" spans="1:26" s="2" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="110"/>
+      <c r="A32" s="112"/>
       <c r="B32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="34" t="s">
         <v>19</v>
       </c>
       <c r="D32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E32" s="34" t="s">
         <v>19</v>
       </c>
       <c r="F32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="I32" s="34" t="s">
         <v>19</v>
       </c>
       <c r="J32" s="34" t="s">
@@ -5245,102 +5265,102 @@
       <c r="C44" s="44"/>
       <c r="D44" s="44"/>
       <c r="E44" s="44"/>
       <c r="F44" s="44"/>
       <c r="G44" s="44"/>
       <c r="H44" s="44"/>
       <c r="I44" s="44"/>
       <c r="J44" s="44"/>
       <c r="K44" s="44"/>
       <c r="L44" s="44"/>
       <c r="M44" s="44"/>
       <c r="N44" s="44"/>
       <c r="O44" s="44"/>
       <c r="P44" s="44"/>
       <c r="Q44" s="44"/>
       <c r="R44" s="44"/>
       <c r="S44" s="44"/>
       <c r="T44" s="44"/>
       <c r="U44" s="44"/>
       <c r="V44" s="44"/>
       <c r="W44" s="44"/>
       <c r="X44" s="44"/>
       <c r="Y44" s="44"/>
     </row>
     <row r="45" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="109"/>
-      <c r="B45" s="111" t="s">
+      <c r="A45" s="111"/>
+      <c r="B45" s="113" t="s">
         <v>54</v>
       </c>
-      <c r="C45" s="108"/>
-      <c r="D45" s="111" t="s">
+      <c r="C45" s="110"/>
+      <c r="D45" s="113" t="s">
         <v>55</v>
       </c>
-      <c r="E45" s="108"/>
-      <c r="F45" s="111" t="s">
+      <c r="E45" s="110"/>
+      <c r="F45" s="113" t="s">
         <v>56</v>
       </c>
-      <c r="G45" s="108"/>
-      <c r="H45" s="111" t="s">
+      <c r="G45" s="110"/>
+      <c r="H45" s="113" t="s">
         <v>57</v>
       </c>
-      <c r="I45" s="108"/>
-      <c r="J45" s="111" t="s">
+      <c r="I45" s="110"/>
+      <c r="J45" s="113" t="s">
         <v>58</v>
       </c>
-      <c r="K45" s="108"/>
-      <c r="L45" s="111" t="s">
+      <c r="K45" s="110"/>
+      <c r="L45" s="113" t="s">
         <v>59</v>
       </c>
-      <c r="M45" s="108"/>
-      <c r="N45" s="111" t="s">
+      <c r="M45" s="110"/>
+      <c r="N45" s="113" t="s">
         <v>60</v>
       </c>
-      <c r="O45" s="108"/>
-      <c r="P45" s="111" t="s">
+      <c r="O45" s="110"/>
+      <c r="P45" s="113" t="s">
         <v>61</v>
       </c>
-      <c r="Q45" s="108"/>
-      <c r="R45" s="111" t="s">
+      <c r="Q45" s="110"/>
+      <c r="R45" s="113" t="s">
         <v>62</v>
       </c>
-      <c r="S45" s="108"/>
-      <c r="T45" s="111" t="s">
+      <c r="S45" s="110"/>
+      <c r="T45" s="113" t="s">
         <v>63</v>
       </c>
-      <c r="U45" s="108"/>
-      <c r="V45" s="111" t="s">
+      <c r="U45" s="110"/>
+      <c r="V45" s="113" t="s">
         <v>64</v>
       </c>
-      <c r="W45" s="108"/>
-      <c r="X45" s="111" t="s">
+      <c r="W45" s="110"/>
+      <c r="X45" s="113" t="s">
         <v>65</v>
       </c>
-      <c r="Y45" s="107"/>
+      <c r="Y45" s="109"/>
     </row>
     <row r="46" spans="1:25" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="110"/>
+      <c r="A46" s="112"/>
       <c r="B46" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="F46" s="34" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="34" t="s">
         <v>18</v>
       </c>
       <c r="I46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="J46" s="34" t="s">
@@ -6091,102 +6111,102 @@
       <c r="C58" s="44"/>
       <c r="D58" s="44"/>
       <c r="E58" s="44"/>
       <c r="F58" s="44"/>
       <c r="G58" s="44"/>
       <c r="H58" s="44"/>
       <c r="I58" s="44"/>
       <c r="J58" s="44"/>
       <c r="K58" s="44"/>
       <c r="L58" s="44"/>
       <c r="M58" s="44"/>
       <c r="N58" s="44"/>
       <c r="O58" s="44"/>
       <c r="P58" s="44"/>
       <c r="Q58" s="44"/>
       <c r="R58" s="44"/>
       <c r="S58" s="44"/>
       <c r="T58" s="44"/>
       <c r="U58" s="44"/>
       <c r="V58" s="44"/>
       <c r="W58" s="44"/>
       <c r="X58" s="44"/>
       <c r="Y58" s="44"/>
     </row>
     <row r="59" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A59" s="109"/>
-      <c r="B59" s="111" t="s">
+      <c r="A59" s="111"/>
+      <c r="B59" s="113" t="s">
         <v>42</v>
       </c>
-      <c r="C59" s="107"/>
-      <c r="D59" s="111" t="s">
+      <c r="C59" s="109"/>
+      <c r="D59" s="113" t="s">
         <v>43</v>
       </c>
-      <c r="E59" s="108"/>
-      <c r="F59" s="111" t="s">
+      <c r="E59" s="110"/>
+      <c r="F59" s="113" t="s">
         <v>44</v>
       </c>
-      <c r="G59" s="108"/>
-      <c r="H59" s="111" t="s">
+      <c r="G59" s="110"/>
+      <c r="H59" s="113" t="s">
         <v>45</v>
       </c>
-      <c r="I59" s="107"/>
-      <c r="J59" s="111" t="s">
+      <c r="I59" s="109"/>
+      <c r="J59" s="113" t="s">
         <v>46</v>
       </c>
-      <c r="K59" s="108"/>
-      <c r="L59" s="111" t="s">
+      <c r="K59" s="110"/>
+      <c r="L59" s="113" t="s">
         <v>47</v>
       </c>
-      <c r="M59" s="107"/>
-      <c r="N59" s="111" t="s">
+      <c r="M59" s="109"/>
+      <c r="N59" s="113" t="s">
         <v>48</v>
       </c>
-      <c r="O59" s="107"/>
-      <c r="P59" s="111" t="s">
+      <c r="O59" s="109"/>
+      <c r="P59" s="113" t="s">
         <v>49</v>
       </c>
-      <c r="Q59" s="107"/>
-      <c r="R59" s="111" t="s">
+      <c r="Q59" s="109"/>
+      <c r="R59" s="113" t="s">
         <v>50</v>
       </c>
-      <c r="S59" s="107"/>
-      <c r="T59" s="111" t="s">
+      <c r="S59" s="109"/>
+      <c r="T59" s="113" t="s">
         <v>51</v>
       </c>
-      <c r="U59" s="107"/>
-      <c r="V59" s="111" t="s">
+      <c r="U59" s="109"/>
+      <c r="V59" s="113" t="s">
         <v>52</v>
       </c>
-      <c r="W59" s="107"/>
-      <c r="X59" s="111" t="s">
+      <c r="W59" s="109"/>
+      <c r="X59" s="113" t="s">
         <v>53</v>
       </c>
-      <c r="Y59" s="107"/>
+      <c r="Y59" s="109"/>
     </row>
     <row r="60" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A60" s="110"/>
+      <c r="A60" s="112"/>
       <c r="B60" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C60" s="35" t="s">
         <v>19</v>
       </c>
       <c r="D60" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E60" s="35" t="s">
         <v>19</v>
       </c>
       <c r="F60" s="34" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="35" t="s">
         <v>19</v>
       </c>
       <c r="H60" s="34" t="s">
         <v>18</v>
       </c>
       <c r="I60" s="35" t="s">
         <v>19</v>
       </c>
       <c r="J60" s="34" t="s">
@@ -6941,102 +6961,102 @@
       <c r="C72" s="28"/>
       <c r="D72" s="46"/>
       <c r="E72" s="28"/>
       <c r="F72" s="39"/>
       <c r="G72" s="28"/>
       <c r="H72" s="39"/>
       <c r="I72" s="28"/>
       <c r="J72" s="40"/>
       <c r="K72" s="28"/>
       <c r="L72" s="53"/>
       <c r="M72" s="40"/>
       <c r="N72" s="53"/>
       <c r="O72" s="27"/>
       <c r="P72" s="53"/>
       <c r="Q72" s="27"/>
       <c r="R72" s="53"/>
       <c r="S72" s="27"/>
       <c r="T72" s="53"/>
       <c r="U72" s="27"/>
       <c r="V72" s="53"/>
       <c r="W72" s="27"/>
       <c r="X72" s="53"/>
       <c r="Y72" s="27"/>
     </row>
     <row r="73" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A73" s="109"/>
-      <c r="B73" s="111" t="s">
+      <c r="A73" s="111"/>
+      <c r="B73" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="C73" s="107"/>
-      <c r="D73" s="111" t="s">
+      <c r="C73" s="109"/>
+      <c r="D73" s="113" t="s">
         <v>31</v>
       </c>
-      <c r="E73" s="108"/>
-      <c r="F73" s="111" t="s">
+      <c r="E73" s="110"/>
+      <c r="F73" s="113" t="s">
         <v>32</v>
       </c>
-      <c r="G73" s="108"/>
-      <c r="H73" s="111" t="s">
+      <c r="G73" s="110"/>
+      <c r="H73" s="113" t="s">
         <v>33</v>
       </c>
-      <c r="I73" s="107"/>
-      <c r="J73" s="111" t="s">
+      <c r="I73" s="109"/>
+      <c r="J73" s="113" t="s">
         <v>34</v>
       </c>
-      <c r="K73" s="108"/>
-      <c r="L73" s="111" t="s">
+      <c r="K73" s="110"/>
+      <c r="L73" s="113" t="s">
         <v>35</v>
       </c>
-      <c r="M73" s="107"/>
-      <c r="N73" s="111" t="s">
+      <c r="M73" s="109"/>
+      <c r="N73" s="113" t="s">
         <v>36</v>
       </c>
-      <c r="O73" s="107"/>
-      <c r="P73" s="111" t="s">
+      <c r="O73" s="109"/>
+      <c r="P73" s="113" t="s">
         <v>37</v>
       </c>
-      <c r="Q73" s="107"/>
-      <c r="R73" s="111" t="s">
+      <c r="Q73" s="109"/>
+      <c r="R73" s="113" t="s">
         <v>38</v>
       </c>
-      <c r="S73" s="107"/>
-      <c r="T73" s="111" t="s">
+      <c r="S73" s="109"/>
+      <c r="T73" s="113" t="s">
         <v>39</v>
       </c>
-      <c r="U73" s="107"/>
-      <c r="V73" s="111" t="s">
+      <c r="U73" s="109"/>
+      <c r="V73" s="113" t="s">
         <v>40</v>
       </c>
-      <c r="W73" s="107"/>
-      <c r="X73" s="111" t="s">
+      <c r="W73" s="109"/>
+      <c r="X73" s="113" t="s">
         <v>41</v>
       </c>
-      <c r="Y73" s="107"/>
+      <c r="Y73" s="109"/>
     </row>
     <row r="74" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A74" s="110"/>
+      <c r="A74" s="112"/>
       <c r="B74" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C74" s="35" t="s">
         <v>19</v>
       </c>
       <c r="D74" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E74" s="35" t="s">
         <v>19</v>
       </c>
       <c r="F74" s="34" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H74" s="34" t="s">
         <v>18</v>
       </c>
       <c r="I74" s="35" t="s">
         <v>19</v>
       </c>
       <c r="J74" s="34" t="s">
@@ -7737,102 +7757,102 @@
       <c r="C84" s="44"/>
       <c r="D84" s="44"/>
       <c r="E84" s="44"/>
       <c r="F84" s="44"/>
       <c r="G84" s="44"/>
       <c r="H84" s="44"/>
       <c r="I84" s="44"/>
       <c r="J84" s="44"/>
       <c r="K84" s="44"/>
       <c r="L84" s="44"/>
       <c r="M84" s="44"/>
       <c r="N84" s="44"/>
       <c r="O84" s="44"/>
       <c r="P84" s="44"/>
       <c r="Q84" s="44"/>
       <c r="R84" s="44"/>
       <c r="S84" s="44"/>
       <c r="T84" s="44"/>
       <c r="U84" s="44"/>
       <c r="V84" s="44"/>
       <c r="W84" s="44"/>
       <c r="X84" s="44"/>
       <c r="Y84" s="44"/>
     </row>
     <row r="87" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A87" s="109"/>
-      <c r="B87" s="106" t="s">
+      <c r="A87" s="111"/>
+      <c r="B87" s="108" t="s">
         <v>104</v>
       </c>
-      <c r="C87" s="107"/>
-      <c r="D87" s="106" t="s">
+      <c r="C87" s="109"/>
+      <c r="D87" s="108" t="s">
         <v>105</v>
       </c>
-      <c r="E87" s="108"/>
-      <c r="F87" s="106" t="s">
+      <c r="E87" s="110"/>
+      <c r="F87" s="108" t="s">
         <v>106</v>
       </c>
-      <c r="G87" s="108"/>
-      <c r="H87" s="106" t="s">
+      <c r="G87" s="110"/>
+      <c r="H87" s="108" t="s">
         <v>107</v>
       </c>
-      <c r="I87" s="107"/>
-      <c r="J87" s="106" t="s">
+      <c r="I87" s="109"/>
+      <c r="J87" s="108" t="s">
         <v>108</v>
       </c>
-      <c r="K87" s="108"/>
-      <c r="L87" s="106" t="s">
+      <c r="K87" s="110"/>
+      <c r="L87" s="108" t="s">
         <v>109</v>
       </c>
-      <c r="M87" s="107"/>
-      <c r="N87" s="106" t="s">
+      <c r="M87" s="109"/>
+      <c r="N87" s="108" t="s">
         <v>110</v>
       </c>
-      <c r="O87" s="107"/>
-      <c r="P87" s="106" t="s">
+      <c r="O87" s="109"/>
+      <c r="P87" s="108" t="s">
         <v>111</v>
       </c>
-      <c r="Q87" s="107"/>
-      <c r="R87" s="106" t="s">
+      <c r="Q87" s="109"/>
+      <c r="R87" s="108" t="s">
         <v>112</v>
       </c>
-      <c r="S87" s="107"/>
-      <c r="T87" s="106" t="s">
+      <c r="S87" s="109"/>
+      <c r="T87" s="108" t="s">
         <v>113</v>
       </c>
-      <c r="U87" s="107"/>
-      <c r="V87" s="106" t="s">
+      <c r="U87" s="109"/>
+      <c r="V87" s="108" t="s">
         <v>114</v>
       </c>
-      <c r="W87" s="107"/>
-      <c r="X87" s="106" t="s">
+      <c r="W87" s="109"/>
+      <c r="X87" s="108" t="s">
         <v>115</v>
       </c>
-      <c r="Y87" s="107"/>
+      <c r="Y87" s="109"/>
     </row>
     <row r="88" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A88" s="110"/>
+      <c r="A88" s="112"/>
       <c r="B88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="C88" s="81" t="s">
         <v>19</v>
       </c>
       <c r="D88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="E88" s="81" t="s">
         <v>19</v>
       </c>
       <c r="F88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="82" t="s">
         <v>19</v>
       </c>
       <c r="H88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="I88" s="81" t="s">
         <v>19</v>
       </c>
       <c r="J88" s="82" t="s">
@@ -7884,342 +7904,374 @@
         <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B89" s="49">
         <v>4786.5</v>
       </c>
       <c r="C89" s="69">
         <v>84.7</v>
       </c>
       <c r="D89" s="88">
         <v>9196.7000000000007</v>
       </c>
       <c r="E89" s="76">
         <v>79.900000000000006</v>
       </c>
       <c r="F89" s="58">
         <v>14862.1</v>
       </c>
       <c r="G89" s="95">
         <v>81.400000000000006</v>
       </c>
-      <c r="H89" s="49"/>
-      <c r="I89" s="55"/>
+      <c r="H89" s="58">
+        <v>20695</v>
+      </c>
+      <c r="I89" s="98">
+        <v>81.5</v>
+      </c>
       <c r="J89" s="49"/>
       <c r="K89" s="55"/>
-      <c r="L89" s="49"/>
+      <c r="L89" s="80"/>
       <c r="M89" s="66"/>
       <c r="N89" s="70"/>
       <c r="O89" s="69"/>
       <c r="P89" s="73"/>
       <c r="Q89" s="76"/>
       <c r="R89" s="73"/>
       <c r="S89" s="69"/>
       <c r="T89" s="73"/>
       <c r="U89" s="69"/>
       <c r="V89" s="79"/>
       <c r="W89" s="69"/>
       <c r="X89" s="80"/>
       <c r="Y89" s="66"/>
     </row>
     <row r="90" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A90" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B90" s="46">
         <v>3461.1</v>
       </c>
       <c r="C90" s="69">
         <v>80.8</v>
       </c>
       <c r="D90" s="89">
         <v>6308.2</v>
       </c>
       <c r="E90" s="77">
         <v>74.5</v>
       </c>
       <c r="F90" s="58">
         <v>10494</v>
       </c>
       <c r="G90" s="95">
         <v>77.8</v>
       </c>
-      <c r="H90" s="36"/>
-      <c r="I90" s="36"/>
+      <c r="H90" s="58">
+        <v>14695</v>
+      </c>
+      <c r="I90" s="97">
+        <v>78.099999999999994</v>
+      </c>
       <c r="J90" s="49"/>
       <c r="K90" s="40"/>
-      <c r="L90" s="49"/>
+      <c r="L90" s="80"/>
       <c r="M90" s="66"/>
       <c r="N90" s="71"/>
       <c r="O90" s="66"/>
       <c r="P90" s="74"/>
       <c r="Q90" s="77"/>
       <c r="R90" s="74"/>
       <c r="S90" s="69"/>
       <c r="T90" s="74"/>
       <c r="U90" s="69"/>
       <c r="V90" s="79"/>
       <c r="W90" s="66"/>
       <c r="X90" s="80"/>
       <c r="Y90" s="66"/>
     </row>
     <row r="91" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A91" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B91" s="46">
         <v>964.8</v>
       </c>
       <c r="C91" s="69">
         <v>80.099999999999994</v>
       </c>
       <c r="D91" s="89">
         <v>2251.4</v>
       </c>
       <c r="E91" s="77">
         <v>92.6</v>
       </c>
       <c r="F91" s="58">
         <v>3425.2</v>
       </c>
       <c r="G91" s="95">
         <v>97.6</v>
       </c>
-      <c r="H91" s="36"/>
-      <c r="I91" s="36"/>
+      <c r="H91" s="58">
+        <v>4745.3</v>
+      </c>
+      <c r="I91" s="97">
+        <v>101</v>
+      </c>
       <c r="J91" s="49"/>
       <c r="K91" s="40"/>
-      <c r="L91" s="49"/>
+      <c r="L91" s="80"/>
       <c r="M91" s="66"/>
       <c r="N91" s="71"/>
       <c r="O91" s="66"/>
       <c r="P91" s="74"/>
       <c r="Q91" s="77"/>
       <c r="R91" s="74"/>
       <c r="S91" s="69"/>
       <c r="T91" s="74"/>
       <c r="U91" s="69"/>
       <c r="V91" s="79"/>
       <c r="W91" s="66"/>
       <c r="X91" s="80"/>
       <c r="Y91" s="66"/>
     </row>
     <row r="92" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A92" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B92" s="46">
         <v>35.299999999999997</v>
       </c>
       <c r="C92" s="69">
         <v>44.4</v>
       </c>
       <c r="D92" s="89">
         <v>74.099999999999994</v>
       </c>
       <c r="E92" s="77">
         <v>42.9</v>
       </c>
       <c r="F92" s="58">
         <v>110</v>
       </c>
       <c r="G92" s="95">
         <v>30.3</v>
       </c>
-      <c r="H92" s="36"/>
-      <c r="I92" s="36"/>
+      <c r="H92" s="58">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="I92" s="97">
+        <v>27</v>
+      </c>
       <c r="J92" s="49"/>
       <c r="K92" s="40"/>
-      <c r="L92" s="49"/>
+      <c r="L92" s="80"/>
       <c r="M92" s="66"/>
       <c r="N92" s="71"/>
       <c r="O92" s="66"/>
       <c r="P92" s="74"/>
       <c r="Q92" s="77"/>
       <c r="R92" s="74"/>
       <c r="S92" s="69"/>
       <c r="T92" s="74"/>
       <c r="U92" s="69"/>
       <c r="V92" s="79"/>
       <c r="W92" s="66"/>
       <c r="X92" s="80"/>
       <c r="Y92" s="66"/>
     </row>
     <row r="93" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A93" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B93" s="46">
         <v>42.4</v>
       </c>
       <c r="C93" s="69">
         <v>373.6</v>
       </c>
       <c r="D93" s="89">
         <v>84.8</v>
       </c>
       <c r="E93" s="77">
         <v>158.6</v>
       </c>
       <c r="F93" s="58">
         <v>125.7</v>
       </c>
       <c r="G93" s="95">
         <v>132.80000000000001</v>
       </c>
-      <c r="H93" s="36"/>
-      <c r="I93" s="46"/>
+      <c r="H93" s="58">
+        <v>168.5</v>
+      </c>
+      <c r="I93" s="97">
+        <v>118.9</v>
+      </c>
       <c r="J93" s="40"/>
       <c r="K93" s="46"/>
-      <c r="L93" s="49"/>
+      <c r="L93" s="80"/>
       <c r="M93" s="66"/>
       <c r="N93" s="71"/>
       <c r="O93" s="66"/>
       <c r="P93" s="74"/>
       <c r="Q93" s="77"/>
       <c r="R93" s="74"/>
       <c r="S93" s="69"/>
       <c r="T93" s="74"/>
       <c r="U93" s="69"/>
       <c r="V93" s="79"/>
       <c r="W93" s="66"/>
       <c r="X93" s="80"/>
       <c r="Y93" s="66"/>
     </row>
     <row r="94" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A94" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B94" s="46">
         <v>109.8</v>
       </c>
       <c r="C94" s="83" t="s">
         <v>29</v>
       </c>
       <c r="D94" s="89">
         <v>214.2</v>
       </c>
       <c r="E94" s="77">
         <v>178.1</v>
       </c>
       <c r="F94" s="58">
         <v>312</v>
       </c>
       <c r="G94" s="95">
         <v>135</v>
       </c>
-      <c r="H94" s="46"/>
-      <c r="I94" s="46"/>
+      <c r="H94" s="58">
+        <v>416.7</v>
+      </c>
+      <c r="I94" s="97">
+        <v>120.1</v>
+      </c>
       <c r="J94" s="46"/>
       <c r="K94" s="46"/>
-      <c r="L94" s="49"/>
+      <c r="L94" s="80"/>
       <c r="M94" s="66"/>
       <c r="N94" s="71"/>
       <c r="O94" s="66"/>
       <c r="P94" s="74"/>
       <c r="Q94" s="77"/>
       <c r="R94" s="74"/>
       <c r="S94" s="69"/>
       <c r="T94" s="74"/>
       <c r="U94" s="69"/>
       <c r="V94" s="79"/>
       <c r="W94" s="66"/>
       <c r="X94" s="80"/>
       <c r="Y94" s="66"/>
     </row>
     <row r="95" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A95" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B95" s="46">
         <v>24.5</v>
       </c>
       <c r="C95" s="69">
         <v>38</v>
       </c>
       <c r="D95" s="89">
         <v>44.4</v>
       </c>
       <c r="E95" s="77">
         <v>32</v>
       </c>
       <c r="F95" s="58">
         <v>63.6</v>
       </c>
       <c r="G95" s="95">
         <v>24.5</v>
       </c>
-      <c r="H95" s="36"/>
-      <c r="I95" s="36"/>
+      <c r="H95" s="58">
+        <v>84.2</v>
+      </c>
+      <c r="I95" s="97">
+        <v>21.8</v>
+      </c>
       <c r="J95" s="49"/>
       <c r="K95" s="40"/>
-      <c r="L95" s="49"/>
+      <c r="L95" s="80"/>
       <c r="M95" s="66"/>
       <c r="N95" s="71"/>
       <c r="O95" s="66"/>
       <c r="P95" s="74"/>
       <c r="Q95" s="77"/>
       <c r="R95" s="74"/>
       <c r="S95" s="69"/>
       <c r="T95" s="74"/>
       <c r="U95" s="69"/>
       <c r="V95" s="79"/>
       <c r="W95" s="66"/>
       <c r="X95" s="80"/>
       <c r="Y95" s="66"/>
     </row>
     <row r="96" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A96" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B96" s="52">
         <v>148.6</v>
       </c>
       <c r="C96" s="78">
         <v>4074.4</v>
       </c>
       <c r="D96" s="90">
         <v>219.5</v>
       </c>
       <c r="E96" s="78">
         <v>166.6</v>
       </c>
       <c r="F96" s="60">
         <v>331.6</v>
       </c>
       <c r="G96" s="96">
         <v>107.9</v>
       </c>
-      <c r="H96" s="42"/>
-      <c r="I96" s="47"/>
+      <c r="H96" s="60">
+        <v>436.8</v>
+      </c>
+      <c r="I96" s="68">
+        <v>96.7</v>
+      </c>
       <c r="J96" s="43"/>
       <c r="K96" s="47"/>
-      <c r="L96" s="51"/>
+      <c r="L96" s="72"/>
       <c r="M96" s="68"/>
       <c r="N96" s="72"/>
       <c r="O96" s="68"/>
       <c r="P96" s="75"/>
       <c r="Q96" s="78"/>
       <c r="R96" s="75"/>
       <c r="S96" s="78"/>
       <c r="T96" s="75"/>
       <c r="U96" s="78"/>
       <c r="V96" s="75"/>
       <c r="W96" s="68"/>
       <c r="X96" s="72"/>
       <c r="Y96" s="68"/>
     </row>
     <row r="98" spans="1:22" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A98" s="62" t="s">
         <v>102</v>
       </c>
       <c r="E98" s="92"/>
       <c r="F98" s="94"/>
       <c r="G98" s="92"/>
       <c r="H98" s="93"/>
       <c r="I98" s="92"/>
       <c r="J98" s="92"/>
     </row>