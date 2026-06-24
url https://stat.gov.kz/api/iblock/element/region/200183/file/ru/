--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8061CC83-B75A-43EB-B6AE-B60A4B186E7F}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="620" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="620" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Объем общипит" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId2"/>
     <sheet name="Районы объем и ИФО" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем общипит'!$A$1:$M$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Районы объем и ИФО'!$A$1:$Y$85</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="117">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
@@ -400,58 +399,58 @@
   <si>
     <t>январь-июль 2026 года</t>
   </si>
   <si>
     <t>январь-август 2026 года</t>
   </si>
   <si>
     <t>январь-сентябрь 2026 года</t>
   </si>
   <si>
     <t>январь-октябрь 2026 года</t>
   </si>
   <si>
     <t>январь-ноябрь 2026 года</t>
   </si>
   <si>
     <t>январь-декабрь 2026 года</t>
   </si>
   <si>
     <t>\</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -502,62 +501,56 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -871,55 +864,55 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -931,51 +924,51 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -993,152 +986,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1282,137 +1239,137 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y10"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G28" sqref="G28"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="E47" sqref="E47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="6" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:25">
       <c r="A1" s="99" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="99"/>
       <c r="C1" s="99"/>
       <c r="D1" s="99"/>
       <c r="E1" s="99"/>
       <c r="F1" s="99"/>
       <c r="G1" s="99"/>
       <c r="H1" s="99"/>
       <c r="I1" s="99"/>
       <c r="J1" s="99"/>
       <c r="K1" s="99"/>
       <c r="L1" s="99"/>
       <c r="M1" s="99"/>
     </row>
-    <row r="2" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:25">
       <c r="A2" s="100" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
       <c r="D2" s="100"/>
       <c r="E2" s="100"/>
       <c r="F2" s="100"/>
       <c r="G2" s="100"/>
       <c r="H2" s="100"/>
       <c r="I2" s="100"/>
       <c r="J2" s="100"/>
       <c r="K2" s="100"/>
       <c r="L2" s="100"/>
       <c r="M2" s="100"/>
     </row>
-    <row r="3" spans="1:25" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:25" s="7" customFormat="1" ht="11.25">
       <c r="A3" s="17"/>
       <c r="B3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="16" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:25" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:25" s="7" customFormat="1" ht="11.25">
       <c r="A4" s="14">
         <v>2020</v>
       </c>
       <c r="B4" s="9">
         <v>2045.067</v>
       </c>
       <c r="C4" s="9">
         <v>2132.0300000000002</v>
       </c>
       <c r="D4" s="9">
         <v>3277.047</v>
       </c>
       <c r="E4" s="9">
         <v>1219.579</v>
       </c>
       <c r="F4" s="9">
         <v>1186.549</v>
       </c>
       <c r="G4" s="9">
         <v>1679.3320000000001</v>
       </c>
       <c r="H4" s="9">
         <v>1475.3869999999999</v>
       </c>
       <c r="I4" s="9">
@@ -1421,51 +1378,51 @@
       <c r="J4" s="9">
         <v>1769.9929999999999</v>
       </c>
       <c r="K4" s="9">
         <v>1819.646</v>
       </c>
       <c r="L4" s="9">
         <v>1860.6590000000001</v>
       </c>
       <c r="M4" s="9">
         <v>1951.3340000000001</v>
       </c>
       <c r="N4" s="25"/>
       <c r="O4" s="10"/>
       <c r="P4" s="10"/>
       <c r="Q4" s="10"/>
       <c r="R4" s="10"/>
       <c r="S4" s="10"/>
       <c r="T4" s="10"/>
       <c r="U4" s="10"/>
       <c r="V4" s="10"/>
       <c r="W4" s="10"/>
       <c r="X4" s="10"/>
       <c r="Y4" s="10"/>
     </row>
-    <row r="5" spans="1:25" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:25" s="7" customFormat="1" ht="11.25">
       <c r="A5" s="14">
         <v>2021</v>
       </c>
       <c r="B5" s="9">
         <v>1705.818</v>
       </c>
       <c r="C5" s="9">
         <v>2053.12</v>
       </c>
       <c r="D5" s="9">
         <v>1971.4739999999999</v>
       </c>
       <c r="E5" s="9">
         <v>2032.0820000000001</v>
       </c>
       <c r="F5" s="9">
         <v>2094.973</v>
       </c>
       <c r="G5" s="9">
         <v>2848.239</v>
       </c>
       <c r="H5" s="9">
         <v>2638.422</v>
       </c>
       <c r="I5" s="9">
@@ -1474,51 +1431,51 @@
       <c r="J5" s="9">
         <v>2582.614</v>
       </c>
       <c r="K5" s="9">
         <v>2766.232</v>
       </c>
       <c r="L5" s="9">
         <v>2801.1190000000001</v>
       </c>
       <c r="M5" s="9">
         <v>2808.2640000000001</v>
       </c>
       <c r="N5" s="25"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="10"/>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="U5" s="10"/>
       <c r="V5" s="10"/>
       <c r="W5" s="10"/>
       <c r="X5" s="10"/>
       <c r="Y5" s="10"/>
     </row>
-    <row r="6" spans="1:25" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:25" s="7" customFormat="1" ht="11.25">
       <c r="A6" s="14">
         <v>2022</v>
       </c>
       <c r="B6" s="9">
         <v>1999.855</v>
       </c>
       <c r="C6" s="9">
         <v>2189.509</v>
       </c>
       <c r="D6" s="9">
         <v>2235.1170000000002</v>
       </c>
       <c r="E6" s="9">
         <v>2219.6239999999998</v>
       </c>
       <c r="F6" s="9">
         <v>2276.2069999999999</v>
       </c>
       <c r="G6" s="9">
         <v>3807.703</v>
       </c>
       <c r="H6" s="9">
         <v>3968.0639999999999</v>
       </c>
       <c r="I6" s="9">
@@ -1527,51 +1484,51 @@
       <c r="J6" s="9">
         <v>3918.3290000000002</v>
       </c>
       <c r="K6" s="9">
         <v>4056.7779999999998</v>
       </c>
       <c r="L6" s="9">
         <v>3910.5129999999999</v>
       </c>
       <c r="M6" s="9">
         <v>4547.3149999999996</v>
       </c>
       <c r="N6" s="25"/>
       <c r="O6" s="10"/>
       <c r="P6" s="10"/>
       <c r="Q6" s="10"/>
       <c r="R6" s="10"/>
       <c r="S6" s="10"/>
       <c r="T6" s="10"/>
       <c r="U6" s="10"/>
       <c r="V6" s="10"/>
       <c r="W6" s="10"/>
       <c r="X6" s="10"/>
       <c r="Y6" s="10"/>
     </row>
-    <row r="7" spans="1:25" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:25" s="7" customFormat="1" ht="11.25">
       <c r="A7" s="14">
         <v>2023</v>
       </c>
       <c r="B7" s="9">
         <v>2992.1419999999998</v>
       </c>
       <c r="C7" s="9">
         <v>3081.002</v>
       </c>
       <c r="D7" s="9">
         <v>3025.9259999999999</v>
       </c>
       <c r="E7" s="8">
         <v>3050.3510000000001</v>
       </c>
       <c r="F7" s="8">
         <v>3356.1869999999999</v>
       </c>
       <c r="G7" s="8">
         <v>3717.6089999999999</v>
       </c>
       <c r="H7" s="8">
         <v>4086.4160000000002</v>
       </c>
       <c r="I7" s="8">
@@ -1580,1197 +1537,1205 @@
       <c r="J7" s="8">
         <v>4097.1679999999997</v>
       </c>
       <c r="K7" s="8">
         <v>4020.9</v>
       </c>
       <c r="L7" s="11">
         <v>4010.1370000000002</v>
       </c>
       <c r="M7" s="8">
         <v>5454.951</v>
       </c>
       <c r="N7" s="25"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
     </row>
-    <row r="8" spans="1:25" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:25" s="7" customFormat="1" ht="11.25">
       <c r="A8" s="19">
         <v>2024</v>
       </c>
       <c r="B8" s="9">
         <v>4040.4630000000002</v>
       </c>
       <c r="C8" s="9">
         <v>4165.4780000000001</v>
       </c>
       <c r="D8" s="9">
         <v>3965.9549999999999</v>
       </c>
       <c r="E8" s="9">
         <v>3883.6979999999999</v>
       </c>
       <c r="F8" s="9">
         <v>4065.4470000000001</v>
       </c>
       <c r="G8" s="9">
         <v>5858.634</v>
       </c>
       <c r="H8" s="9">
         <v>6248.5590000000002</v>
       </c>
       <c r="I8" s="9">
         <v>7271.6540000000005</v>
       </c>
       <c r="J8" s="9">
         <v>6540.1540000000005</v>
       </c>
       <c r="K8" s="9">
         <v>7098.8459999999995</v>
       </c>
       <c r="L8" s="9">
         <v>7261.4459999999999</v>
       </c>
       <c r="M8" s="9">
         <v>7596.08</v>
       </c>
     </row>
-    <row r="9" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:25">
       <c r="A9" s="19">
         <v>2025</v>
       </c>
       <c r="B9" s="9">
         <v>5034.8900000000003</v>
       </c>
       <c r="C9" s="9">
         <v>4866.3580000000002</v>
       </c>
       <c r="D9" s="9">
         <v>5570.5</v>
       </c>
       <c r="E9" s="9">
         <v>6131.1</v>
       </c>
       <c r="F9" s="9">
         <v>5631.9</v>
       </c>
       <c r="G9" s="9">
         <v>5671.6</v>
       </c>
       <c r="H9" s="9">
         <v>5850.4</v>
       </c>
       <c r="I9" s="9">
         <v>6347</v>
       </c>
       <c r="J9" s="9">
         <v>6440.8</v>
       </c>
       <c r="K9" s="9">
         <v>6600.7</v>
       </c>
       <c r="L9" s="9">
         <v>6441.7</v>
       </c>
       <c r="M9" s="9">
         <v>7888</v>
       </c>
     </row>
-    <row r="10" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:25">
       <c r="A10" s="19">
         <v>2026</v>
       </c>
       <c r="B10" s="9">
         <v>4786.5</v>
       </c>
       <c r="C10" s="9">
         <v>4410.1000000000004</v>
       </c>
       <c r="D10" s="9">
         <v>5665.4</v>
       </c>
       <c r="E10" s="9">
         <v>5832.9</v>
       </c>
-      <c r="F10" s="9"/>
+      <c r="F10" s="9">
+        <v>5918.3</v>
+      </c>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="D35" sqref="D35"/>
+      <selection activeCell="E47" sqref="E47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="101" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="99"/>
       <c r="C1" s="99"/>
       <c r="D1" s="99"/>
       <c r="E1" s="99"/>
       <c r="F1" s="99"/>
       <c r="G1" s="99"/>
       <c r="H1" s="99"/>
       <c r="I1" s="99"/>
       <c r="J1" s="99"/>
       <c r="K1" s="99"/>
       <c r="L1" s="99"/>
       <c r="M1" s="99"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13">
       <c r="A2" s="33"/>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
       <c r="J2" s="32"/>
       <c r="K2" s="32"/>
       <c r="L2" s="32"/>
       <c r="M2" s="32"/>
     </row>
-    <row r="3" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A3" s="17"/>
       <c r="B3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A4" s="102" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="103"/>
       <c r="C4" s="103"/>
       <c r="D4" s="103"/>
       <c r="E4" s="103"/>
       <c r="F4" s="103"/>
       <c r="G4" s="103"/>
       <c r="H4" s="103"/>
       <c r="I4" s="103"/>
       <c r="J4" s="103"/>
       <c r="K4" s="103"/>
       <c r="L4" s="103"/>
       <c r="M4" s="104"/>
     </row>
-    <row r="5" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A5" s="20">
         <v>2020</v>
       </c>
       <c r="B5" s="12">
         <v>115.5</v>
       </c>
       <c r="C5" s="12">
         <v>104.3</v>
       </c>
       <c r="D5" s="12">
         <v>153.69999999999999</v>
       </c>
       <c r="E5" s="12">
         <v>37.200000000000003</v>
       </c>
       <c r="F5" s="12">
         <v>97.3</v>
       </c>
       <c r="G5" s="24">
         <v>141.5</v>
       </c>
       <c r="H5" s="12">
         <v>87.9</v>
       </c>
       <c r="I5" s="12">
         <v>106.4</v>
       </c>
       <c r="J5" s="12">
         <v>112.1</v>
       </c>
       <c r="K5" s="12">
         <v>102.8</v>
       </c>
       <c r="L5" s="12">
         <v>97.8</v>
       </c>
       <c r="M5" s="21">
         <v>104.7</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A6" s="20">
         <v>2021</v>
       </c>
       <c r="B6" s="63">
         <v>87.4</v>
       </c>
       <c r="C6" s="63">
         <v>120.4</v>
       </c>
       <c r="D6" s="63">
         <v>96</v>
       </c>
       <c r="E6" s="63">
         <v>103.1</v>
       </c>
       <c r="F6" s="63">
         <v>102.5</v>
       </c>
       <c r="G6" s="63">
         <v>136</v>
       </c>
       <c r="H6" s="63">
         <v>92.6</v>
       </c>
       <c r="I6" s="63">
         <v>97.5</v>
       </c>
       <c r="J6" s="63">
         <v>96.4</v>
       </c>
       <c r="K6" s="63">
         <v>107.1</v>
       </c>
       <c r="L6" s="63">
         <v>101.3</v>
       </c>
       <c r="M6" s="64">
         <v>100.3</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A7" s="20">
         <v>2022</v>
       </c>
       <c r="B7" s="63">
         <v>71.2</v>
       </c>
       <c r="C7" s="12">
         <v>109.5</v>
       </c>
       <c r="D7" s="65">
         <v>98.2</v>
       </c>
       <c r="E7" s="63">
         <v>88.6</v>
       </c>
       <c r="F7" s="63">
         <v>99.1</v>
       </c>
       <c r="G7" s="63">
         <v>167.3</v>
       </c>
       <c r="H7" s="63">
         <v>104.2</v>
       </c>
       <c r="I7" s="63">
         <v>97.8</v>
       </c>
       <c r="J7" s="63">
         <v>99.9</v>
       </c>
       <c r="K7" s="63">
         <v>102.6</v>
       </c>
       <c r="L7" s="63">
         <v>96.4</v>
       </c>
       <c r="M7" s="64">
         <v>108</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A8" s="20">
         <v>2023</v>
       </c>
       <c r="B8" s="63">
         <v>65.8</v>
       </c>
       <c r="C8" s="63">
         <v>97.9</v>
       </c>
       <c r="D8" s="63">
         <v>98.2</v>
       </c>
       <c r="E8" s="12">
         <v>100.8</v>
       </c>
       <c r="F8" s="12">
         <v>110</v>
       </c>
       <c r="G8" s="12">
         <v>110.8</v>
       </c>
       <c r="H8" s="12">
         <v>109.6</v>
       </c>
       <c r="I8" s="12">
         <v>97</v>
       </c>
       <c r="J8" s="12">
         <v>103.4</v>
       </c>
       <c r="K8" s="12">
         <v>94.6</v>
       </c>
       <c r="L8" s="63">
         <v>99.7</v>
       </c>
       <c r="M8" s="22">
         <v>136</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A9" s="20">
         <v>2024</v>
       </c>
       <c r="B9" s="63">
         <v>74.099999999999994</v>
       </c>
       <c r="C9" s="63">
         <v>100.1</v>
       </c>
       <c r="D9" s="63">
         <v>93.7</v>
       </c>
       <c r="E9" s="12">
         <v>97.9</v>
       </c>
       <c r="F9" s="12">
         <v>104.7</v>
       </c>
       <c r="G9" s="12">
         <v>144.1</v>
       </c>
       <c r="H9" s="12">
         <v>106.7</v>
       </c>
       <c r="I9" s="12">
         <v>116.4</v>
       </c>
       <c r="J9" s="12">
         <v>89.9</v>
       </c>
       <c r="K9" s="12">
         <v>106.8</v>
       </c>
       <c r="L9" s="63">
         <v>102.3</v>
       </c>
       <c r="M9" s="22">
         <v>95.4</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A10" s="20">
         <v>2025</v>
       </c>
       <c r="B10" s="63">
         <v>66.3</v>
       </c>
       <c r="C10" s="63">
         <v>96.7</v>
       </c>
       <c r="D10" s="63">
         <v>114.5</v>
       </c>
       <c r="E10" s="12">
         <v>105</v>
       </c>
       <c r="F10" s="12">
         <v>91.9</v>
       </c>
       <c r="G10" s="66">
         <v>96.7</v>
       </c>
       <c r="H10" s="12">
         <v>103.2</v>
       </c>
       <c r="I10" s="12">
         <v>108.5</v>
       </c>
       <c r="J10" s="12">
         <v>101.5</v>
       </c>
       <c r="K10" s="12">
         <v>102.5</v>
       </c>
       <c r="L10" s="63">
         <v>97.6</v>
       </c>
       <c r="M10" s="22">
         <v>119.1</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13">
       <c r="A11" s="20">
         <v>2026</v>
       </c>
       <c r="B11" s="63">
         <v>60.7</v>
       </c>
       <c r="C11" s="63">
         <v>85.9</v>
       </c>
       <c r="D11" s="63">
         <v>127.3</v>
       </c>
       <c r="E11" s="13">
         <v>103</v>
       </c>
-      <c r="F11" s="13"/>
+      <c r="F11" s="13">
+        <v>101.5</v>
+      </c>
       <c r="G11" s="67"/>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="63"/>
       <c r="M11" s="64"/>
     </row>
-    <row r="12" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A12" s="105" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="106"/>
       <c r="C12" s="106"/>
       <c r="D12" s="106"/>
       <c r="E12" s="106"/>
       <c r="F12" s="106"/>
       <c r="G12" s="106"/>
       <c r="H12" s="106"/>
       <c r="I12" s="106"/>
       <c r="J12" s="106"/>
       <c r="K12" s="106"/>
       <c r="L12" s="106"/>
       <c r="M12" s="107"/>
     </row>
-    <row r="13" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A13" s="23">
         <v>2020</v>
       </c>
       <c r="B13" s="12">
         <v>99.2</v>
       </c>
       <c r="C13" s="12">
         <v>81.099999999999994</v>
       </c>
       <c r="D13" s="12">
         <v>140.19999999999999</v>
       </c>
       <c r="E13" s="12">
         <v>48.7</v>
       </c>
       <c r="F13" s="12">
         <v>46.7</v>
       </c>
       <c r="G13" s="12">
         <v>54.6</v>
       </c>
       <c r="H13" s="12">
         <v>51.2</v>
       </c>
       <c r="I13" s="12">
         <v>54.9</v>
       </c>
       <c r="J13" s="12">
         <v>88</v>
       </c>
       <c r="K13" s="12">
         <v>92.6</v>
       </c>
       <c r="L13" s="12">
         <v>94.9</v>
       </c>
       <c r="M13" s="21">
         <v>104.6</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A14" s="23">
         <v>2021</v>
       </c>
       <c r="B14" s="63">
         <v>79.099999999999994</v>
       </c>
       <c r="C14" s="63">
         <v>91.4</v>
       </c>
       <c r="D14" s="63">
         <v>57.1</v>
       </c>
       <c r="E14" s="63">
         <v>158.1</v>
       </c>
       <c r="F14" s="63">
         <v>166.6</v>
       </c>
       <c r="G14" s="63">
         <v>160</v>
       </c>
       <c r="H14" s="63">
         <v>168.7</v>
       </c>
       <c r="I14" s="63">
         <v>154.6</v>
       </c>
       <c r="J14" s="63">
         <v>132.9</v>
       </c>
       <c r="K14" s="63">
         <v>138.5</v>
       </c>
       <c r="L14" s="63">
         <v>143.4</v>
       </c>
       <c r="M14" s="64">
         <v>137.30000000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A15" s="23">
         <v>2022</v>
       </c>
       <c r="B15" s="63">
         <v>111.9</v>
       </c>
       <c r="C15" s="13">
         <v>101.8</v>
       </c>
       <c r="D15" s="13">
         <v>104</v>
       </c>
       <c r="E15" s="63">
         <v>89.4</v>
       </c>
       <c r="F15" s="63">
         <v>86.4</v>
       </c>
       <c r="G15" s="63">
         <v>106.4</v>
       </c>
       <c r="H15" s="63">
         <v>119.6</v>
       </c>
       <c r="I15" s="63">
         <v>120</v>
       </c>
       <c r="J15" s="63">
         <v>124.4</v>
       </c>
       <c r="K15" s="63">
         <v>119.1</v>
       </c>
       <c r="L15" s="63">
         <v>113.4</v>
       </c>
       <c r="M15" s="64">
         <v>122.1</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A16" s="23">
         <v>2023</v>
       </c>
       <c r="B16" s="63">
         <v>112.8</v>
       </c>
       <c r="C16" s="63">
         <v>100.9</v>
       </c>
       <c r="D16" s="63">
         <v>101</v>
       </c>
       <c r="E16" s="13">
         <v>114.9</v>
       </c>
       <c r="F16" s="13">
         <v>127.5</v>
       </c>
       <c r="G16" s="13">
         <v>84.5</v>
       </c>
       <c r="H16" s="13">
         <v>88.9</v>
       </c>
       <c r="I16" s="13">
         <v>88.2</v>
       </c>
       <c r="J16" s="13">
         <v>91.2</v>
       </c>
       <c r="K16" s="13">
         <v>84.1</v>
       </c>
       <c r="L16" s="63">
         <v>87.1</v>
       </c>
       <c r="M16" s="21">
         <v>109.7</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A17" s="23">
         <v>2024</v>
       </c>
       <c r="B17" s="63">
         <v>123.4</v>
       </c>
       <c r="C17" s="63">
         <v>126.2</v>
       </c>
       <c r="D17" s="63">
         <v>120.5</v>
       </c>
       <c r="E17" s="13">
         <v>117</v>
       </c>
       <c r="F17" s="13">
         <v>111.3</v>
       </c>
       <c r="G17" s="13">
         <v>144.80000000000001</v>
       </c>
       <c r="H17" s="13">
         <v>140.9</v>
       </c>
       <c r="I17" s="13">
         <v>169.1</v>
       </c>
       <c r="J17" s="13">
         <v>147.1</v>
       </c>
       <c r="K17" s="13">
         <v>166.1</v>
       </c>
       <c r="L17" s="63">
         <v>170.3</v>
       </c>
       <c r="M17" s="21">
         <v>119.4</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A18" s="23">
         <v>2025</v>
       </c>
       <c r="B18" s="63">
         <v>106.9</v>
       </c>
       <c r="C18" s="63">
         <v>103.2</v>
       </c>
       <c r="D18" s="63">
         <v>126.1</v>
       </c>
       <c r="E18" s="13">
         <v>135.19999999999999</v>
       </c>
       <c r="F18" s="13">
         <v>118.6</v>
       </c>
       <c r="G18" s="66">
         <v>79.599999999999994</v>
       </c>
       <c r="H18" s="13">
         <v>77</v>
       </c>
       <c r="I18" s="13">
         <v>71.8</v>
       </c>
       <c r="J18" s="13">
         <v>81</v>
       </c>
       <c r="K18" s="13">
         <v>77.7</v>
       </c>
       <c r="L18" s="63">
         <v>74.099999999999994</v>
       </c>
       <c r="M18" s="21">
         <v>92.6</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A19" s="20">
         <v>2026</v>
       </c>
       <c r="B19" s="63">
         <v>84.7</v>
       </c>
       <c r="C19" s="63">
         <v>75.3</v>
       </c>
       <c r="D19" s="63">
         <v>83.7</v>
       </c>
       <c r="E19" s="13">
         <v>82.1</v>
       </c>
-      <c r="F19" s="13"/>
+      <c r="F19" s="13">
+        <v>90.7</v>
+      </c>
       <c r="G19" s="67"/>
       <c r="H19" s="13"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="63"/>
       <c r="M19" s="64"/>
     </row>
-    <row r="20" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A20" s="105" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="106"/>
       <c r="C20" s="106"/>
       <c r="D20" s="106"/>
       <c r="E20" s="106"/>
       <c r="F20" s="106"/>
       <c r="G20" s="106"/>
       <c r="H20" s="106"/>
       <c r="I20" s="106"/>
       <c r="J20" s="106"/>
       <c r="K20" s="106"/>
       <c r="L20" s="106"/>
       <c r="M20" s="107"/>
     </row>
-    <row r="21" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A21" s="20">
         <v>2020</v>
       </c>
       <c r="B21" s="12">
         <v>99.2</v>
       </c>
       <c r="C21" s="12">
         <v>89</v>
       </c>
       <c r="D21" s="12">
         <v>106</v>
       </c>
       <c r="E21" s="12">
         <v>91</v>
       </c>
       <c r="F21" s="12">
         <v>81.599999999999994</v>
       </c>
       <c r="G21" s="12">
         <v>76</v>
       </c>
       <c r="H21" s="12">
         <v>72.099999999999994</v>
       </c>
       <c r="I21" s="12">
         <v>69.7</v>
       </c>
       <c r="J21" s="12">
         <v>71.3</v>
       </c>
       <c r="K21" s="12">
         <v>73</v>
       </c>
       <c r="L21" s="12">
         <v>74.599999999999994</v>
       </c>
       <c r="M21" s="21">
         <v>76.5</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A22" s="20">
         <v>2021</v>
       </c>
       <c r="B22" s="63">
         <v>79.099999999999994</v>
       </c>
       <c r="C22" s="63">
         <v>85.4</v>
       </c>
       <c r="D22" s="63">
         <v>72.900000000000006</v>
       </c>
       <c r="E22" s="63">
         <v>84.9</v>
       </c>
       <c r="F22" s="63">
         <v>94.8</v>
       </c>
       <c r="G22" s="63">
         <v>104.3</v>
       </c>
       <c r="H22" s="63">
         <v>111.6</v>
       </c>
       <c r="I22" s="63">
         <v>116.4</v>
       </c>
       <c r="J22" s="63">
         <v>118.2</v>
       </c>
       <c r="K22" s="63">
         <v>120.3</v>
       </c>
       <c r="L22" s="63">
         <v>122.3</v>
       </c>
       <c r="M22" s="64">
         <v>123.7</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A23" s="20">
         <v>2022</v>
       </c>
       <c r="B23" s="63">
         <v>111.9</v>
       </c>
       <c r="C23" s="13">
         <v>106.3</v>
       </c>
       <c r="D23" s="13">
         <v>105.6</v>
       </c>
       <c r="E23" s="63">
         <v>101.1</v>
       </c>
       <c r="F23" s="63">
         <v>97.8</v>
       </c>
       <c r="G23" s="63">
         <v>100.4</v>
       </c>
       <c r="H23" s="63">
         <v>104.3</v>
       </c>
       <c r="I23" s="63">
         <v>106.8</v>
       </c>
       <c r="J23" s="63">
         <v>109.1</v>
       </c>
       <c r="K23" s="63">
         <v>110.4</v>
       </c>
       <c r="L23" s="63">
         <v>110.8</v>
       </c>
       <c r="M23" s="64">
         <v>112.2</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A24" s="20">
         <v>2023</v>
       </c>
       <c r="B24" s="63">
         <v>112.8</v>
       </c>
       <c r="C24" s="63">
         <v>106.6</v>
       </c>
       <c r="D24" s="63">
         <v>104.7</v>
       </c>
       <c r="E24" s="13">
         <v>107.3</v>
       </c>
       <c r="F24" s="13">
         <v>111.4</v>
       </c>
       <c r="G24" s="13">
         <v>104.1</v>
       </c>
       <c r="H24" s="13">
         <v>100.6</v>
       </c>
       <c r="I24" s="13">
         <v>98.4</v>
       </c>
       <c r="J24" s="13">
         <v>97.1</v>
       </c>
       <c r="K24" s="13">
         <v>95.4</v>
       </c>
       <c r="L24" s="63">
         <v>94.5</v>
       </c>
       <c r="M24" s="64">
         <v>95.9</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A25" s="20">
         <v>2024</v>
       </c>
       <c r="B25" s="63">
         <v>123.4</v>
       </c>
       <c r="C25" s="63">
         <v>124.9</v>
       </c>
       <c r="D25" s="63">
         <v>123.4</v>
       </c>
       <c r="E25" s="13">
         <v>121.8</v>
       </c>
       <c r="F25" s="13">
         <v>119.6</v>
       </c>
       <c r="G25" s="13">
         <v>124.4</v>
       </c>
       <c r="H25" s="13">
         <v>127.3</v>
       </c>
       <c r="I25" s="13">
         <v>133.4</v>
       </c>
       <c r="J25" s="13">
         <v>135.30000000000001</v>
       </c>
       <c r="K25" s="13">
         <v>138.6</v>
       </c>
       <c r="L25" s="63">
         <v>141.80000000000001</v>
       </c>
       <c r="M25" s="64">
         <v>139.19999999999999</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A26" s="20">
         <v>2025</v>
       </c>
       <c r="B26" s="63">
         <v>106.9</v>
       </c>
       <c r="C26" s="63">
         <v>105</v>
       </c>
       <c r="D26" s="63">
         <v>111.8</v>
       </c>
       <c r="E26" s="13">
         <v>117.5</v>
       </c>
       <c r="F26" s="13">
         <v>117.7</v>
       </c>
       <c r="G26" s="67">
         <v>109.1</v>
       </c>
       <c r="H26" s="13">
         <v>102.9</v>
       </c>
       <c r="I26" s="13">
         <v>97.2</v>
       </c>
       <c r="J26" s="13">
         <v>95</v>
       </c>
       <c r="K26" s="13">
         <v>92.7</v>
       </c>
       <c r="L26" s="63">
         <v>90.4</v>
       </c>
       <c r="M26" s="64">
         <v>90.6</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13">
       <c r="A27" s="20">
         <v>2026</v>
       </c>
       <c r="B27" s="63">
         <v>84.7</v>
       </c>
       <c r="C27" s="63">
         <v>79.900000000000006</v>
       </c>
       <c r="D27" s="63">
         <v>81.400000000000006</v>
       </c>
       <c r="E27" s="13">
         <v>81.5</v>
       </c>
-      <c r="F27" s="13"/>
+      <c r="F27" s="13">
+        <v>83.4</v>
+      </c>
       <c r="G27" s="67"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="63"/>
       <c r="M27" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z112"/>
   <sheetViews>
-    <sheetView topLeftCell="A64" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="L109" sqref="L109"/>
+    <sheetView tabSelected="1" topLeftCell="A61" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="D117" sqref="D117"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="13" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" ht="18" customHeight="1">
       <c r="A1" s="115" t="s">
         <v>101</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
       <c r="G1" s="115"/>
       <c r="H1" s="115"/>
       <c r="I1" s="115"/>
       <c r="J1" s="115"/>
       <c r="K1" s="115"/>
       <c r="L1" s="115"/>
       <c r="M1" s="115"/>
       <c r="N1" s="115"/>
       <c r="O1" s="115"/>
       <c r="P1" s="115"/>
       <c r="Q1" s="115"/>
       <c r="R1" s="115"/>
       <c r="S1" s="115"/>
       <c r="T1" s="115"/>
       <c r="U1" s="115"/>
       <c r="V1" s="115"/>
       <c r="W1" s="115"/>
       <c r="X1" s="115"/>
       <c r="Y1" s="115"/>
     </row>
-    <row r="4" spans="1:26" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A4" s="111"/>
       <c r="B4" s="114" t="s">
         <v>89</v>
       </c>
       <c r="C4" s="114"/>
       <c r="D4" s="114" t="s">
         <v>90</v>
       </c>
       <c r="E4" s="114"/>
       <c r="F4" s="114" t="s">
         <v>91</v>
       </c>
       <c r="G4" s="114"/>
       <c r="H4" s="114" t="s">
         <v>92</v>
       </c>
       <c r="I4" s="114"/>
       <c r="J4" s="114" t="s">
         <v>93</v>
       </c>
       <c r="K4" s="114"/>
       <c r="L4" s="114" t="s">
         <v>94</v>
       </c>
       <c r="M4" s="114"/>
@@ -2778,51 +2743,51 @@
         <v>95</v>
       </c>
       <c r="O4" s="114"/>
       <c r="P4" s="114" t="s">
         <v>96</v>
       </c>
       <c r="Q4" s="114"/>
       <c r="R4" s="114" t="s">
         <v>97</v>
       </c>
       <c r="S4" s="114"/>
       <c r="T4" s="114" t="s">
         <v>98</v>
       </c>
       <c r="U4" s="114"/>
       <c r="V4" s="114" t="s">
         <v>99</v>
       </c>
       <c r="W4" s="114"/>
       <c r="X4" s="114" t="s">
         <v>100</v>
       </c>
       <c r="Y4" s="113"/>
       <c r="Z4" s="4"/>
     </row>
-    <row r="5" spans="1:26" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26" s="2" customFormat="1" ht="26.25" customHeight="1">
       <c r="A5" s="112"/>
       <c r="B5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="34" t="s">
         <v>19</v>
       </c>
@@ -2854,51 +2819,51 @@
         <v>18</v>
       </c>
       <c r="S5" s="34" t="s">
         <v>19</v>
       </c>
       <c r="T5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="U5" s="34" t="s">
         <v>19</v>
       </c>
       <c r="V5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="W5" s="34" t="s">
         <v>19</v>
       </c>
       <c r="X5" s="34" t="s">
         <v>18</v>
       </c>
       <c r="Y5" s="35" t="s">
         <v>19</v>
       </c>
       <c r="Z5" s="4"/>
     </row>
-    <row r="6" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="36">
         <v>2045.067</v>
       </c>
       <c r="C6" s="36">
         <v>99.2</v>
       </c>
       <c r="D6" s="36">
         <v>4177.0969999999998</v>
       </c>
       <c r="E6" s="36">
         <v>89</v>
       </c>
       <c r="F6" s="36">
         <v>7454.1440000000002</v>
       </c>
       <c r="G6" s="36">
         <v>106</v>
       </c>
       <c r="H6" s="36">
         <v>8673.723</v>
       </c>
       <c r="I6" s="36">
@@ -2932,51 +2897,51 @@
         <v>16354.388000000001</v>
       </c>
       <c r="S6" s="36">
         <v>71.3</v>
       </c>
       <c r="T6" s="36">
         <v>18174.034</v>
       </c>
       <c r="U6" s="36">
         <v>73</v>
       </c>
       <c r="V6" s="36">
         <v>20034.692999999999</v>
       </c>
       <c r="W6" s="30">
         <v>74.599999999999994</v>
       </c>
       <c r="X6" s="37">
         <v>21986.026999999998</v>
       </c>
       <c r="Y6" s="30">
         <v>76.5</v>
       </c>
       <c r="Z6" s="4"/>
     </row>
-    <row r="7" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="36">
         <v>1577.0530000000001</v>
       </c>
       <c r="C7" s="27">
         <v>100.2</v>
       </c>
       <c r="D7" s="36">
         <v>3192.29</v>
       </c>
       <c r="E7" s="27">
         <v>104.3</v>
       </c>
       <c r="F7" s="36">
         <v>6068.3310000000001</v>
       </c>
       <c r="G7" s="27">
         <v>130.6</v>
       </c>
       <c r="H7" s="36">
         <v>6916.9830000000002</v>
       </c>
       <c r="I7" s="27">
@@ -3010,51 +2975,51 @@
         <v>12723.632</v>
       </c>
       <c r="S7" s="27">
         <v>80.900000000000006</v>
       </c>
       <c r="T7" s="40">
         <v>14106.75</v>
       </c>
       <c r="U7" s="27">
         <v>81.7</v>
       </c>
       <c r="V7" s="40">
         <v>15492.516</v>
       </c>
       <c r="W7" s="27">
         <v>82.4</v>
       </c>
       <c r="X7" s="40">
         <v>16922.062000000002</v>
       </c>
       <c r="Y7" s="27">
         <v>83.6</v>
       </c>
       <c r="Z7" s="4"/>
     </row>
-    <row r="8" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="36">
         <v>369.505</v>
       </c>
       <c r="C8" s="27">
         <v>102.2</v>
       </c>
       <c r="D8" s="36">
         <v>786.88800000000003</v>
       </c>
       <c r="E8" s="27">
         <v>92</v>
       </c>
       <c r="F8" s="36">
         <v>1186.7380000000001</v>
       </c>
       <c r="G8" s="27">
         <v>89.4</v>
       </c>
       <c r="H8" s="36">
         <v>1557.415</v>
       </c>
       <c r="I8" s="27">
@@ -3088,51 +3053,51 @@
         <v>3386.0390000000002</v>
       </c>
       <c r="S8" s="27">
         <v>78.5</v>
       </c>
       <c r="T8" s="40">
         <v>3811.7779999999998</v>
       </c>
       <c r="U8" s="27">
         <v>80.3</v>
       </c>
       <c r="V8" s="40">
         <v>4275.8819999999996</v>
       </c>
       <c r="W8" s="27">
         <v>82.5</v>
       </c>
       <c r="X8" s="40">
         <v>4786.8810000000003</v>
       </c>
       <c r="Y8" s="27">
         <v>85.6</v>
       </c>
       <c r="Z8" s="4"/>
     </row>
-    <row r="9" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="36">
         <v>37.518000000000001</v>
       </c>
       <c r="C9" s="27">
         <v>99.3</v>
       </c>
       <c r="D9" s="36">
         <v>75.036000000000001</v>
       </c>
       <c r="E9" s="27">
         <v>21.6</v>
       </c>
       <c r="F9" s="36">
         <v>75.036000000000001</v>
       </c>
       <c r="G9" s="27">
         <v>16.8</v>
       </c>
       <c r="H9" s="36">
         <v>75.036000000000001</v>
       </c>
       <c r="I9" s="27">
@@ -3166,51 +3131,51 @@
         <v>118.19199999999999</v>
       </c>
       <c r="S9" s="27">
         <v>9.9</v>
       </c>
       <c r="T9" s="40">
         <v>128.98099999999999</v>
       </c>
       <c r="U9" s="27">
         <v>10.8</v>
       </c>
       <c r="V9" s="40">
         <v>139.77000000000001</v>
       </c>
       <c r="W9" s="27">
         <v>11.6</v>
       </c>
       <c r="X9" s="40">
         <v>150.559</v>
       </c>
       <c r="Y9" s="27">
         <v>12.5</v>
       </c>
       <c r="Z9" s="4"/>
     </row>
-    <row r="10" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="36">
         <v>0.49299999999999999</v>
       </c>
       <c r="C10" s="27">
         <v>99.7</v>
       </c>
       <c r="D10" s="36">
         <v>0.98599999999999999</v>
       </c>
       <c r="E10" s="27">
         <v>40.200000000000003</v>
       </c>
       <c r="F10" s="36">
         <v>0.98599999999999999</v>
       </c>
       <c r="G10" s="27">
         <v>29.4</v>
       </c>
       <c r="H10" s="36">
         <v>0.98599999999999999</v>
       </c>
       <c r="I10" s="27">
@@ -3244,51 +3209,51 @@
         <v>0.98599999999999999</v>
       </c>
       <c r="S10" s="27">
         <v>8.3000000000000007</v>
       </c>
       <c r="T10" s="40">
         <v>0.98599999999999999</v>
       </c>
       <c r="U10" s="27">
         <v>8.4</v>
       </c>
       <c r="V10" s="40">
         <v>0.98599999999999999</v>
       </c>
       <c r="W10" s="27">
         <v>8.3000000000000007</v>
       </c>
       <c r="X10" s="40">
         <v>0.98599999999999999</v>
       </c>
       <c r="Y10" s="27">
         <v>8.3000000000000007</v>
       </c>
       <c r="Z10" s="4"/>
     </row>
-    <row r="11" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="36">
         <v>10.282</v>
       </c>
       <c r="C11" s="27">
         <v>90.8</v>
       </c>
       <c r="D11" s="36">
         <v>20.564</v>
       </c>
       <c r="E11" s="27">
         <v>8.9</v>
       </c>
       <c r="F11" s="36">
         <v>20.564</v>
       </c>
       <c r="G11" s="27">
         <v>7.8</v>
       </c>
       <c r="H11" s="36">
         <v>20.564</v>
       </c>
       <c r="I11" s="27">
@@ -3322,51 +3287,51 @@
         <v>20.564</v>
       </c>
       <c r="S11" s="27">
         <v>3.3</v>
       </c>
       <c r="T11" s="40">
         <v>20.564</v>
       </c>
       <c r="U11" s="27">
         <v>3.3</v>
       </c>
       <c r="V11" s="40">
         <v>20.564</v>
       </c>
       <c r="W11" s="27">
         <v>3.3</v>
       </c>
       <c r="X11" s="40">
         <v>20.564</v>
       </c>
       <c r="Y11" s="27">
         <v>3.3</v>
       </c>
       <c r="Z11" s="4"/>
     </row>
-    <row r="12" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="36">
         <v>46.915999999999997</v>
       </c>
       <c r="C12" s="27">
         <v>63.9</v>
       </c>
       <c r="D12" s="36">
         <v>94.802999999999997</v>
       </c>
       <c r="E12" s="27">
         <v>50.4</v>
       </c>
       <c r="F12" s="36">
         <v>95.650999999999996</v>
       </c>
       <c r="G12" s="27">
         <v>31.6</v>
       </c>
       <c r="H12" s="36">
         <v>95.650999999999996</v>
       </c>
       <c r="I12" s="27">
@@ -3400,51 +3365,51 @@
         <v>96.716999999999999</v>
       </c>
       <c r="S12" s="27">
         <v>11.3</v>
       </c>
       <c r="T12" s="40">
         <v>96.716999999999999</v>
       </c>
       <c r="U12" s="27">
         <v>11.3</v>
       </c>
       <c r="V12" s="40">
         <v>96.716999999999999</v>
       </c>
       <c r="W12" s="27">
         <v>11.2</v>
       </c>
       <c r="X12" s="40">
         <v>96.716999999999999</v>
       </c>
       <c r="Y12" s="27">
         <v>11.2</v>
       </c>
       <c r="Z12" s="4"/>
     </row>
-    <row r="13" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="42">
         <v>3.3</v>
       </c>
       <c r="C13" s="29">
         <v>82.3</v>
       </c>
       <c r="D13" s="42">
         <v>6.53</v>
       </c>
       <c r="E13" s="29">
         <v>81.400000000000006</v>
       </c>
       <c r="F13" s="42">
         <v>6.8380000000000001</v>
       </c>
       <c r="G13" s="29">
         <v>17</v>
       </c>
       <c r="H13" s="42">
         <v>7.0880000000000001</v>
       </c>
       <c r="I13" s="29">
@@ -3478,135 +3443,135 @@
         <v>8.2579999999999991</v>
       </c>
       <c r="S13" s="29">
         <v>4.2</v>
       </c>
       <c r="T13" s="43">
         <v>8.2579999999999991</v>
       </c>
       <c r="U13" s="29">
         <v>4.2</v>
       </c>
       <c r="V13" s="43">
         <v>8.2579999999999991</v>
       </c>
       <c r="W13" s="29">
         <v>4.2</v>
       </c>
       <c r="X13" s="43">
         <v>8.2579999999999991</v>
       </c>
       <c r="Y13" s="29">
         <v>4.2</v>
       </c>
       <c r="Z13" s="4"/>
     </row>
-    <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="44"/>
       <c r="B14" s="44"/>
       <c r="C14" s="44"/>
       <c r="D14" s="44"/>
       <c r="E14" s="44"/>
       <c r="F14" s="44"/>
       <c r="G14" s="44"/>
       <c r="H14" s="44"/>
       <c r="I14" s="44"/>
       <c r="J14" s="44"/>
       <c r="K14" s="44"/>
       <c r="L14" s="44"/>
       <c r="M14" s="44"/>
       <c r="N14" s="44"/>
       <c r="O14" s="44"/>
       <c r="P14" s="44"/>
       <c r="Q14" s="44"/>
       <c r="R14" s="44"/>
       <c r="S14" s="44"/>
       <c r="T14" s="44"/>
       <c r="U14" s="44"/>
       <c r="V14" s="44"/>
       <c r="W14" s="44"/>
       <c r="X14" s="44"/>
       <c r="Y14" s="44"/>
       <c r="Z14" s="4"/>
     </row>
-    <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="44"/>
       <c r="B15" s="44"/>
       <c r="C15" s="44"/>
       <c r="D15" s="44"/>
       <c r="E15" s="44"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="44"/>
       <c r="I15" s="44"/>
       <c r="J15" s="44"/>
       <c r="K15" s="44"/>
       <c r="L15" s="44"/>
       <c r="M15" s="44"/>
       <c r="N15" s="44"/>
       <c r="O15" s="44"/>
       <c r="P15" s="44"/>
       <c r="Q15" s="44"/>
       <c r="R15" s="44"/>
       <c r="S15" s="44"/>
       <c r="T15" s="44"/>
       <c r="U15" s="44"/>
       <c r="V15" s="44"/>
       <c r="W15" s="44"/>
       <c r="X15" s="44"/>
       <c r="Y15" s="44"/>
       <c r="Z15" s="4"/>
     </row>
-    <row r="16" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="44"/>
       <c r="B16" s="44"/>
       <c r="C16" s="44"/>
       <c r="D16" s="44"/>
       <c r="E16" s="44"/>
       <c r="F16" s="44"/>
       <c r="G16" s="44"/>
       <c r="H16" s="44"/>
       <c r="I16" s="44"/>
       <c r="J16" s="44"/>
       <c r="K16" s="44"/>
       <c r="L16" s="44"/>
       <c r="M16" s="44"/>
       <c r="N16" s="44"/>
       <c r="O16" s="44"/>
       <c r="P16" s="44"/>
       <c r="Q16" s="44"/>
       <c r="R16" s="44"/>
       <c r="S16" s="44"/>
       <c r="T16" s="44"/>
       <c r="U16" s="44"/>
       <c r="V16" s="44"/>
       <c r="W16" s="44"/>
       <c r="X16" s="44"/>
       <c r="Y16" s="44"/>
       <c r="Z16" s="4"/>
     </row>
-    <row r="17" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A17" s="111"/>
       <c r="B17" s="114" t="s">
         <v>77</v>
       </c>
       <c r="C17" s="114"/>
       <c r="D17" s="114" t="s">
         <v>78</v>
       </c>
       <c r="E17" s="114"/>
       <c r="F17" s="114" t="s">
         <v>79</v>
       </c>
       <c r="G17" s="114"/>
       <c r="H17" s="114" t="s">
         <v>80</v>
       </c>
       <c r="I17" s="114"/>
       <c r="J17" s="114" t="s">
         <v>81</v>
       </c>
       <c r="K17" s="114"/>
       <c r="L17" s="114" t="s">
         <v>82</v>
       </c>
       <c r="M17" s="114"/>
@@ -3614,51 +3579,51 @@
         <v>83</v>
       </c>
       <c r="O17" s="114"/>
       <c r="P17" s="114" t="s">
         <v>84</v>
       </c>
       <c r="Q17" s="114"/>
       <c r="R17" s="114" t="s">
         <v>85</v>
       </c>
       <c r="S17" s="114"/>
       <c r="T17" s="114" t="s">
         <v>86</v>
       </c>
       <c r="U17" s="114"/>
       <c r="V17" s="114" t="s">
         <v>87</v>
       </c>
       <c r="W17" s="114"/>
       <c r="X17" s="114" t="s">
         <v>88</v>
       </c>
       <c r="Y17" s="113"/>
       <c r="Z17" s="4"/>
     </row>
-    <row r="18" spans="1:26" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:26" s="2" customFormat="1" ht="27.75" customHeight="1">
       <c r="A18" s="112"/>
       <c r="B18" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="34" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="34" t="s">
         <v>19</v>
       </c>
       <c r="F18" s="34" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H18" s="34" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="34" t="s">
         <v>19</v>
       </c>
@@ -3690,51 +3655,51 @@
         <v>18</v>
       </c>
       <c r="S18" s="34" t="s">
         <v>19</v>
       </c>
       <c r="T18" s="34" t="s">
         <v>18</v>
       </c>
       <c r="U18" s="34" t="s">
         <v>19</v>
       </c>
       <c r="V18" s="34" t="s">
         <v>18</v>
       </c>
       <c r="W18" s="34" t="s">
         <v>19</v>
       </c>
       <c r="X18" s="34" t="s">
         <v>18</v>
       </c>
       <c r="Y18" s="35" t="s">
         <v>19</v>
       </c>
       <c r="Z18" s="4"/>
     </row>
-    <row r="19" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="36">
         <v>1705.818</v>
       </c>
       <c r="C19" s="36">
         <v>79.099999999999994</v>
       </c>
       <c r="D19" s="45">
         <v>3758.9380000000001</v>
       </c>
       <c r="E19" s="36">
         <v>85.4</v>
       </c>
       <c r="F19" s="36">
         <v>5730.4120000000003</v>
       </c>
       <c r="G19" s="30">
         <v>72.900000000000006</v>
       </c>
       <c r="H19" s="37">
         <v>7762.4939999999997</v>
       </c>
       <c r="I19" s="37">
@@ -3767,51 +3732,51 @@
       <c r="R19" s="37">
         <v>20605.624</v>
       </c>
       <c r="S19" s="37">
         <v>118.2</v>
       </c>
       <c r="T19" s="37">
         <v>23371.856</v>
       </c>
       <c r="U19" s="37">
         <v>120.3</v>
       </c>
       <c r="V19" s="37">
         <v>26172.974999999999</v>
       </c>
       <c r="W19" s="37">
         <v>122.3</v>
       </c>
       <c r="X19" s="37">
         <v>28981.239000000001</v>
       </c>
       <c r="Y19" s="37">
         <v>123.7</v>
       </c>
     </row>
-    <row r="20" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A20" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="40">
         <v>1330.373</v>
       </c>
       <c r="C20" s="27">
         <v>80</v>
       </c>
       <c r="D20" s="40">
         <v>2911.2640000000001</v>
       </c>
       <c r="E20" s="27">
         <v>86.5</v>
       </c>
       <c r="F20" s="40">
         <v>4470.268</v>
       </c>
       <c r="G20" s="27">
         <v>69.900000000000006</v>
       </c>
       <c r="H20" s="40">
         <v>6075.1509999999998</v>
       </c>
       <c r="I20" s="27">
@@ -3844,51 +3809,51 @@
       <c r="R20" s="40">
         <v>16789.686000000002</v>
       </c>
       <c r="S20" s="27">
         <v>123.8</v>
       </c>
       <c r="T20" s="39">
         <v>19101.971000000001</v>
       </c>
       <c r="U20" s="27">
         <v>126.7</v>
       </c>
       <c r="V20" s="39">
         <v>21423.624</v>
       </c>
       <c r="W20" s="27">
         <v>129.5</v>
       </c>
       <c r="X20" s="40">
         <v>23699.74</v>
       </c>
       <c r="Y20" s="27">
         <v>131.4</v>
       </c>
     </row>
-    <row r="21" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A21" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="40">
         <v>342.88400000000001</v>
       </c>
       <c r="C21" s="27">
         <v>88</v>
       </c>
       <c r="D21" s="40">
         <v>778.476</v>
       </c>
       <c r="E21" s="27">
         <v>93.9</v>
       </c>
       <c r="F21" s="40">
         <v>1159.2850000000001</v>
       </c>
       <c r="G21" s="27">
         <v>92.7</v>
       </c>
       <c r="H21" s="40">
         <v>1572.867</v>
       </c>
       <c r="I21" s="27">
@@ -3921,51 +3886,51 @@
       <c r="R21" s="40">
         <v>3635.0529999999999</v>
       </c>
       <c r="S21" s="27">
         <v>100.7</v>
       </c>
       <c r="T21" s="39">
         <v>4075.7060000000001</v>
       </c>
       <c r="U21" s="27">
         <v>100</v>
       </c>
       <c r="V21" s="39">
         <v>4541.8860000000004</v>
       </c>
       <c r="W21" s="27">
         <v>99.5</v>
       </c>
       <c r="X21" s="40">
         <v>5061.0630000000001</v>
       </c>
       <c r="Y21" s="27">
         <v>99.2</v>
       </c>
     </row>
-    <row r="22" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A22" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="40">
         <v>12.547000000000001</v>
       </c>
       <c r="C22" s="27">
         <v>31.7</v>
       </c>
       <c r="D22" s="40">
         <v>25.094000000000001</v>
       </c>
       <c r="E22" s="27">
         <v>31.7</v>
       </c>
       <c r="F22" s="40">
         <v>37.640999999999998</v>
       </c>
       <c r="G22" s="27">
         <v>47.6</v>
       </c>
       <c r="H22" s="40">
         <v>50.188000000000002</v>
       </c>
       <c r="I22" s="27">
@@ -3998,51 +3963,51 @@
       <c r="R22" s="40">
         <v>86.531000000000006</v>
       </c>
       <c r="S22" s="27">
         <v>68.7</v>
       </c>
       <c r="T22" s="39">
         <v>92.48</v>
       </c>
       <c r="U22" s="27">
         <v>67.099999999999994</v>
       </c>
       <c r="V22" s="39">
         <v>98.429000000000002</v>
       </c>
       <c r="W22" s="27">
         <v>65.900000000000006</v>
       </c>
       <c r="X22" s="40">
         <v>104.378</v>
       </c>
       <c r="Y22" s="27">
         <v>65</v>
       </c>
     </row>
-    <row r="23" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="40">
         <v>20</v>
       </c>
       <c r="C23" s="27">
         <v>3849</v>
       </c>
       <c r="D23" s="40">
         <v>44</v>
       </c>
       <c r="E23" s="27">
         <v>4233.8</v>
       </c>
       <c r="F23" s="40">
         <v>63</v>
       </c>
       <c r="G23" s="27">
         <v>6062.1</v>
       </c>
       <c r="H23" s="40">
         <v>63.5</v>
       </c>
       <c r="I23" s="27">
@@ -4075,51 +4040,51 @@
       <c r="R23" s="40">
         <v>63.5</v>
       </c>
       <c r="S23" s="27">
         <v>6041.4</v>
       </c>
       <c r="T23" s="39">
         <v>63.5</v>
       </c>
       <c r="U23" s="27">
         <v>6024.5</v>
       </c>
       <c r="V23" s="39">
         <v>63.5</v>
       </c>
       <c r="W23" s="27">
         <v>6030.1</v>
       </c>
       <c r="X23" s="40">
         <v>63.5</v>
       </c>
       <c r="Y23" s="27">
         <v>6041.4</v>
       </c>
     </row>
-    <row r="24" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A24" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="40" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="40" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F24" s="40" t="s">
         <v>29</v>
       </c>
       <c r="G24" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H24" s="40" t="s">
         <v>29</v>
       </c>
       <c r="I24" s="28" t="s">
@@ -4152,51 +4117,51 @@
       <c r="R24" s="40" t="s">
         <v>29</v>
       </c>
       <c r="S24" s="28" t="s">
         <v>29</v>
       </c>
       <c r="T24" s="46" t="s">
         <v>29</v>
       </c>
       <c r="U24" s="28" t="s">
         <v>29</v>
       </c>
       <c r="V24" s="46" t="s">
         <v>29</v>
       </c>
       <c r="W24" s="28" t="s">
         <v>29</v>
       </c>
       <c r="X24" s="40" t="s">
         <v>29</v>
       </c>
       <c r="Y24" s="28" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A25" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="40">
         <v>1.4E-2</v>
       </c>
       <c r="C25" s="27">
         <v>0</v>
       </c>
       <c r="D25" s="40">
         <v>0.104</v>
       </c>
       <c r="E25" s="27">
         <v>0.1</v>
       </c>
       <c r="F25" s="40">
         <v>0.218</v>
       </c>
       <c r="G25" s="27">
         <v>0.2</v>
       </c>
       <c r="H25" s="40">
         <v>0.78800000000000003</v>
       </c>
       <c r="I25" s="27">
@@ -4229,51 +4194,51 @@
       <c r="R25" s="40">
         <v>27.878</v>
       </c>
       <c r="S25" s="27">
         <v>27</v>
       </c>
       <c r="T25" s="39">
         <v>34.478999999999999</v>
       </c>
       <c r="U25" s="27">
         <v>33.299999999999997</v>
       </c>
       <c r="V25" s="39">
         <v>41.072000000000003</v>
       </c>
       <c r="W25" s="27">
         <v>39.799999999999997</v>
       </c>
       <c r="X25" s="40">
         <v>47.35</v>
       </c>
       <c r="Y25" s="27">
         <v>45.9</v>
       </c>
     </row>
-    <row r="26" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="47" t="s">
         <v>29</v>
       </c>
       <c r="D26" s="43" t="s">
         <v>29</v>
       </c>
       <c r="E26" s="47" t="s">
         <v>29</v>
       </c>
       <c r="F26" s="43" t="s">
         <v>29</v>
       </c>
       <c r="G26" s="47" t="s">
         <v>29</v>
       </c>
       <c r="H26" s="43" t="s">
         <v>29</v>
       </c>
       <c r="I26" s="47" t="s">
@@ -4306,210 +4271,210 @@
       <c r="R26" s="43">
         <v>2.976</v>
       </c>
       <c r="S26" s="29">
         <v>33.799999999999997</v>
       </c>
       <c r="T26" s="42">
         <v>3.72</v>
       </c>
       <c r="U26" s="29">
         <v>42.1</v>
       </c>
       <c r="V26" s="42">
         <v>4.4640000000000004</v>
       </c>
       <c r="W26" s="29">
         <v>50.6</v>
       </c>
       <c r="X26" s="43">
         <v>5.2080000000000002</v>
       </c>
       <c r="Y26" s="29">
         <v>59.2</v>
       </c>
     </row>
-    <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A27" s="44"/>
       <c r="B27" s="44"/>
       <c r="C27" s="44"/>
       <c r="D27" s="44"/>
       <c r="E27" s="44"/>
       <c r="F27" s="44"/>
       <c r="G27" s="44"/>
       <c r="H27" s="44"/>
       <c r="I27" s="44"/>
       <c r="J27" s="44"/>
       <c r="K27" s="44"/>
       <c r="L27" s="44"/>
       <c r="M27" s="44"/>
       <c r="N27" s="44"/>
       <c r="O27" s="44"/>
       <c r="P27" s="44"/>
       <c r="Q27" s="44"/>
       <c r="R27" s="44"/>
       <c r="S27" s="44"/>
       <c r="T27" s="44"/>
       <c r="U27" s="44"/>
       <c r="V27" s="44"/>
       <c r="W27" s="44"/>
       <c r="X27" s="44"/>
       <c r="Y27" s="48"/>
     </row>
-    <row r="28" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="44"/>
       <c r="B28" s="44"/>
       <c r="C28" s="44"/>
       <c r="D28" s="44"/>
       <c r="E28" s="44"/>
       <c r="F28" s="44"/>
       <c r="G28" s="44"/>
       <c r="H28" s="44"/>
       <c r="I28" s="44"/>
       <c r="J28" s="44"/>
       <c r="K28" s="44"/>
       <c r="L28" s="44"/>
       <c r="M28" s="44"/>
       <c r="N28" s="44"/>
       <c r="O28" s="44"/>
       <c r="P28" s="44"/>
       <c r="Q28" s="44"/>
       <c r="R28" s="44"/>
       <c r="S28" s="44"/>
       <c r="T28" s="44"/>
       <c r="U28" s="44"/>
       <c r="V28" s="44"/>
       <c r="W28" s="44"/>
       <c r="X28" s="44"/>
       <c r="Y28" s="44"/>
     </row>
-    <row r="29" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="44"/>
       <c r="B29" s="44"/>
       <c r="C29" s="44"/>
       <c r="D29" s="44"/>
       <c r="E29" s="44"/>
       <c r="F29" s="44"/>
       <c r="G29" s="44"/>
       <c r="H29" s="44"/>
       <c r="I29" s="44"/>
       <c r="J29" s="44"/>
       <c r="K29" s="44"/>
       <c r="L29" s="44"/>
       <c r="M29" s="44"/>
       <c r="N29" s="44"/>
       <c r="O29" s="44"/>
       <c r="P29" s="44"/>
       <c r="Q29" s="44"/>
       <c r="R29" s="44"/>
       <c r="S29" s="44"/>
       <c r="T29" s="44"/>
       <c r="U29" s="44"/>
       <c r="V29" s="48"/>
       <c r="W29" s="48"/>
       <c r="X29" s="48"/>
       <c r="Y29" s="44"/>
     </row>
-    <row r="30" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="44"/>
       <c r="B30" s="44"/>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="E30" s="44"/>
       <c r="F30" s="44"/>
       <c r="G30" s="44"/>
       <c r="H30" s="44"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
       <c r="K30" s="44"/>
       <c r="L30" s="44"/>
       <c r="M30" s="44"/>
       <c r="N30" s="44"/>
       <c r="O30" s="44"/>
       <c r="P30" s="44"/>
       <c r="Q30" s="44"/>
       <c r="R30" s="44"/>
       <c r="S30" s="44"/>
       <c r="T30" s="44"/>
       <c r="U30" s="44"/>
       <c r="V30" s="48"/>
       <c r="W30" s="48"/>
       <c r="X30" s="48"/>
       <c r="Y30" s="44"/>
     </row>
-    <row r="31" spans="1:26" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:26" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="111"/>
       <c r="B31" s="114" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="114"/>
       <c r="D31" s="114" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="114"/>
       <c r="F31" s="114" t="s">
         <v>68</v>
       </c>
       <c r="G31" s="114"/>
       <c r="H31" s="114" t="s">
         <v>69</v>
       </c>
       <c r="I31" s="114"/>
       <c r="J31" s="114" t="s">
         <v>70</v>
       </c>
       <c r="K31" s="114"/>
       <c r="L31" s="114" t="s">
         <v>71</v>
       </c>
       <c r="M31" s="114"/>
       <c r="N31" s="114" t="s">
         <v>72</v>
       </c>
       <c r="O31" s="114"/>
       <c r="P31" s="114" t="s">
         <v>73</v>
       </c>
       <c r="Q31" s="114"/>
       <c r="R31" s="114" t="s">
         <v>74</v>
       </c>
       <c r="S31" s="114"/>
       <c r="T31" s="114" t="s">
         <v>21</v>
       </c>
       <c r="U31" s="113"/>
       <c r="V31" s="114" t="s">
         <v>75</v>
       </c>
       <c r="W31" s="113"/>
       <c r="X31" s="114" t="s">
         <v>76</v>
       </c>
       <c r="Y31" s="113"/>
     </row>
-    <row r="32" spans="1:26" s="2" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:26" s="2" customFormat="1" ht="28.5" customHeight="1">
       <c r="A32" s="112"/>
       <c r="B32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="34" t="s">
         <v>19</v>
       </c>
       <c r="D32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E32" s="34" t="s">
         <v>19</v>
       </c>
       <c r="F32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="I32" s="34" t="s">
         <v>19</v>
       </c>
@@ -4540,51 +4505,51 @@
       <c r="R32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="S32" s="35" t="s">
         <v>19</v>
       </c>
       <c r="T32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="U32" s="35" t="s">
         <v>19</v>
       </c>
       <c r="V32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="W32" s="35" t="s">
         <v>19</v>
       </c>
       <c r="X32" s="34" t="s">
         <v>18</v>
       </c>
       <c r="Y32" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="33" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="49">
         <v>1999.855</v>
       </c>
       <c r="C33" s="49">
         <v>111.9</v>
       </c>
       <c r="D33" s="49">
         <v>4189.3639999999996</v>
       </c>
       <c r="E33" s="50">
         <v>106.3</v>
       </c>
       <c r="F33" s="49">
         <v>6424.4809999999998</v>
       </c>
       <c r="G33" s="50">
         <v>105.6</v>
       </c>
       <c r="H33" s="49">
         <v>8644.1049999999996</v>
       </c>
       <c r="I33" s="50">
@@ -4617,51 +4582,51 @@
       <c r="R33" s="49">
         <v>26537.705000000002</v>
       </c>
       <c r="S33" s="50">
         <v>109.1</v>
       </c>
       <c r="T33" s="49">
         <v>30594.483</v>
       </c>
       <c r="U33" s="50">
         <v>110.4</v>
       </c>
       <c r="V33" s="49">
         <v>34504.995999999999</v>
       </c>
       <c r="W33" s="50">
         <v>110.8</v>
       </c>
       <c r="X33" s="49">
         <v>39052.311000000002</v>
       </c>
       <c r="Y33" s="50">
         <v>112.2</v>
       </c>
     </row>
-    <row r="34" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="49">
         <v>1517.07</v>
       </c>
       <c r="C34" s="27">
         <v>108.8</v>
       </c>
       <c r="D34" s="49">
         <v>3079.2249999999999</v>
       </c>
       <c r="E34" s="27">
         <v>100.9</v>
       </c>
       <c r="F34" s="49">
         <v>4710.6469999999999</v>
       </c>
       <c r="G34" s="27">
         <v>99.2</v>
       </c>
       <c r="H34" s="49">
         <v>6238.2020000000002</v>
       </c>
       <c r="I34" s="27">
@@ -4694,51 +4659,51 @@
       <c r="R34" s="49">
         <v>19709.987000000001</v>
       </c>
       <c r="S34" s="27">
         <v>99.5</v>
       </c>
       <c r="T34" s="49">
         <v>22728.272000000001</v>
       </c>
       <c r="U34" s="27">
         <v>100.3</v>
       </c>
       <c r="V34" s="49">
         <v>25642.920999999998</v>
       </c>
       <c r="W34" s="27">
         <v>100.6</v>
       </c>
       <c r="X34" s="49">
         <v>29057.601999999999</v>
       </c>
       <c r="Y34" s="27">
         <v>102.1</v>
       </c>
     </row>
-    <row r="35" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="49">
         <v>482.48500000000001</v>
       </c>
       <c r="C35" s="27">
         <v>134.30000000000001</v>
       </c>
       <c r="D35" s="49">
         <v>1109.8389999999999</v>
       </c>
       <c r="E35" s="27">
         <v>136</v>
       </c>
       <c r="F35" s="49">
         <v>1713.5329999999999</v>
       </c>
       <c r="G35" s="27">
         <v>139.19999999999999</v>
       </c>
       <c r="H35" s="49">
         <v>2403.1019999999999</v>
       </c>
       <c r="I35" s="27">
@@ -4771,51 +4736,51 @@
       <c r="R35" s="49">
         <v>6487.8559999999998</v>
       </c>
       <c r="S35" s="27">
         <v>151.30000000000001</v>
       </c>
       <c r="T35" s="49">
         <v>7440.6790000000001</v>
       </c>
       <c r="U35" s="27">
         <v>153.9</v>
       </c>
       <c r="V35" s="49">
         <v>8350.143</v>
       </c>
       <c r="W35" s="27">
         <v>154.5</v>
       </c>
       <c r="X35" s="49">
         <v>9396.3070000000007</v>
       </c>
       <c r="Y35" s="27">
         <v>154.6</v>
       </c>
     </row>
-    <row r="36" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A36" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H36" s="28" t="s">
         <v>29</v>
       </c>
       <c r="I36" s="28" t="s">
@@ -4848,51 +4813,51 @@
       <c r="R36" s="49">
         <v>317.36</v>
       </c>
       <c r="S36" s="27">
         <v>310.8</v>
       </c>
       <c r="T36" s="49">
         <v>396.7</v>
       </c>
       <c r="U36" s="27">
         <v>361.7</v>
       </c>
       <c r="V36" s="49">
         <v>476.04</v>
       </c>
       <c r="W36" s="27">
         <v>406.4</v>
       </c>
       <c r="X36" s="49">
         <v>555.38</v>
       </c>
       <c r="Y36" s="27">
         <v>443</v>
       </c>
     </row>
-    <row r="37" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="I37" s="28" t="s">
@@ -4925,51 +4890,51 @@
       <c r="R37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="S37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="T37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="U37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="V37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="W37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="X37" s="28" t="s">
         <v>29</v>
       </c>
       <c r="Y37" s="28" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="38" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A38" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="I38" s="28" t="s">
@@ -5002,51 +4967,51 @@
       <c r="R38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="S38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="T38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="U38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="V38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="W38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="X38" s="28" t="s">
         <v>29</v>
       </c>
       <c r="Y38" s="28" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="39" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A39" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="49">
         <v>0.3</v>
       </c>
       <c r="C39" s="27">
         <v>2044.7</v>
       </c>
       <c r="D39" s="49">
         <v>0.3</v>
       </c>
       <c r="E39" s="27">
         <v>275.2</v>
       </c>
       <c r="F39" s="49">
         <v>0.30099999999999999</v>
       </c>
       <c r="G39" s="27">
         <v>130</v>
       </c>
       <c r="H39" s="49">
         <v>2.8010000000000002</v>
       </c>
       <c r="I39" s="27">
@@ -5079,51 +5044,51 @@
       <c r="R39" s="49">
         <v>22.501999999999999</v>
       </c>
       <c r="S39" s="27">
         <v>68.400000000000006</v>
       </c>
       <c r="T39" s="49">
         <v>28.832000000000001</v>
       </c>
       <c r="U39" s="27">
         <v>70.5</v>
       </c>
       <c r="V39" s="49">
         <v>35.892000000000003</v>
       </c>
       <c r="W39" s="27">
         <v>73.400000000000006</v>
       </c>
       <c r="X39" s="49">
         <v>43.021999999999998</v>
       </c>
       <c r="Y39" s="27">
         <v>75.7</v>
       </c>
     </row>
-    <row r="40" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A40" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="C40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="E40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="F40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="G40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="H40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="I40" s="47" t="s">
@@ -5156,210 +5121,210 @@
       <c r="R40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="S40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="T40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="U40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="V40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="W40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="X40" s="47" t="s">
         <v>29</v>
       </c>
       <c r="Y40" s="47" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="41" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A41" s="44"/>
       <c r="B41" s="44"/>
       <c r="C41" s="44"/>
       <c r="D41" s="44"/>
       <c r="E41" s="44"/>
       <c r="F41" s="44"/>
       <c r="G41" s="44"/>
       <c r="H41" s="44"/>
       <c r="I41" s="44"/>
       <c r="J41" s="44"/>
       <c r="K41" s="44"/>
       <c r="L41" s="44"/>
       <c r="M41" s="44"/>
       <c r="N41" s="44"/>
       <c r="O41" s="44"/>
       <c r="P41" s="44"/>
       <c r="Q41" s="44"/>
       <c r="R41" s="44"/>
       <c r="S41" s="44"/>
       <c r="T41" s="44"/>
       <c r="U41" s="44"/>
       <c r="V41" s="44"/>
       <c r="W41" s="44"/>
       <c r="X41" s="44"/>
       <c r="Y41" s="44"/>
     </row>
-    <row r="42" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A42" s="44"/>
       <c r="B42" s="44"/>
       <c r="C42" s="44"/>
       <c r="D42" s="44"/>
       <c r="E42" s="44"/>
       <c r="F42" s="44"/>
       <c r="G42" s="44"/>
       <c r="H42" s="44"/>
       <c r="I42" s="44"/>
       <c r="J42" s="44"/>
       <c r="K42" s="44"/>
       <c r="L42" s="44"/>
       <c r="M42" s="44"/>
       <c r="N42" s="44"/>
       <c r="O42" s="44"/>
       <c r="P42" s="44"/>
       <c r="Q42" s="44"/>
       <c r="R42" s="44"/>
       <c r="S42" s="44"/>
       <c r="T42" s="44"/>
       <c r="U42" s="44"/>
       <c r="V42" s="44"/>
       <c r="W42" s="44"/>
       <c r="X42" s="44"/>
       <c r="Y42" s="44"/>
     </row>
-    <row r="43" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A43" s="44"/>
       <c r="B43" s="44"/>
       <c r="C43" s="44"/>
       <c r="D43" s="44"/>
       <c r="E43" s="44"/>
       <c r="F43" s="44"/>
       <c r="G43" s="44"/>
       <c r="H43" s="44"/>
       <c r="I43" s="44"/>
       <c r="J43" s="44"/>
       <c r="K43" s="44"/>
       <c r="L43" s="44"/>
       <c r="M43" s="44"/>
       <c r="N43" s="44"/>
       <c r="O43" s="44"/>
       <c r="P43" s="44"/>
       <c r="Q43" s="44"/>
       <c r="R43" s="44"/>
       <c r="S43" s="44"/>
       <c r="T43" s="44"/>
       <c r="U43" s="44"/>
       <c r="V43" s="44"/>
       <c r="W43" s="44"/>
       <c r="X43" s="44"/>
       <c r="Y43" s="44"/>
     </row>
-    <row r="44" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A44" s="44"/>
       <c r="B44" s="44"/>
       <c r="C44" s="44"/>
       <c r="D44" s="44"/>
       <c r="E44" s="44"/>
       <c r="F44" s="44"/>
       <c r="G44" s="44"/>
       <c r="H44" s="44"/>
       <c r="I44" s="44"/>
       <c r="J44" s="44"/>
       <c r="K44" s="44"/>
       <c r="L44" s="44"/>
       <c r="M44" s="44"/>
       <c r="N44" s="44"/>
       <c r="O44" s="44"/>
       <c r="P44" s="44"/>
       <c r="Q44" s="44"/>
       <c r="R44" s="44"/>
       <c r="S44" s="44"/>
       <c r="T44" s="44"/>
       <c r="U44" s="44"/>
       <c r="V44" s="44"/>
       <c r="W44" s="44"/>
       <c r="X44" s="44"/>
       <c r="Y44" s="44"/>
     </row>
-    <row r="45" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A45" s="111"/>
       <c r="B45" s="113" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="110"/>
       <c r="D45" s="113" t="s">
         <v>55</v>
       </c>
       <c r="E45" s="110"/>
       <c r="F45" s="113" t="s">
         <v>56</v>
       </c>
       <c r="G45" s="110"/>
       <c r="H45" s="113" t="s">
         <v>57</v>
       </c>
       <c r="I45" s="110"/>
       <c r="J45" s="113" t="s">
         <v>58</v>
       </c>
       <c r="K45" s="110"/>
       <c r="L45" s="113" t="s">
         <v>59</v>
       </c>
       <c r="M45" s="110"/>
       <c r="N45" s="113" t="s">
         <v>60</v>
       </c>
       <c r="O45" s="110"/>
       <c r="P45" s="113" t="s">
         <v>61</v>
       </c>
       <c r="Q45" s="110"/>
       <c r="R45" s="113" t="s">
         <v>62</v>
       </c>
       <c r="S45" s="110"/>
       <c r="T45" s="113" t="s">
         <v>63</v>
       </c>
       <c r="U45" s="110"/>
       <c r="V45" s="113" t="s">
         <v>64</v>
       </c>
       <c r="W45" s="110"/>
       <c r="X45" s="113" t="s">
         <v>65</v>
       </c>
       <c r="Y45" s="109"/>
     </row>
-    <row r="46" spans="1:25" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:25" s="2" customFormat="1" ht="27.75" customHeight="1">
       <c r="A46" s="112"/>
       <c r="B46" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="D46" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="F46" s="34" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="H46" s="34" t="s">
         <v>18</v>
       </c>
       <c r="I46" s="35" t="s">
         <v>19</v>
       </c>
@@ -5390,51 +5355,51 @@
       <c r="R46" s="34" t="s">
         <v>18</v>
       </c>
       <c r="S46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="T46" s="34" t="s">
         <v>18</v>
       </c>
       <c r="U46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="V46" s="34" t="s">
         <v>18</v>
       </c>
       <c r="W46" s="35" t="s">
         <v>19</v>
       </c>
       <c r="X46" s="34" t="s">
         <v>18</v>
       </c>
       <c r="Y46" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="47" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="49">
         <v>2992.1419999999998</v>
       </c>
       <c r="C47" s="50">
         <v>112.8</v>
       </c>
       <c r="D47" s="49">
         <v>6073.1440000000002</v>
       </c>
       <c r="E47" s="50">
         <v>106.6</v>
       </c>
       <c r="F47" s="49">
         <v>9099.07</v>
       </c>
       <c r="G47" s="50">
         <v>104.7</v>
       </c>
       <c r="H47" s="49">
         <v>12149.421</v>
       </c>
       <c r="I47" s="50">
@@ -5467,51 +5432,51 @@
       <c r="R47" s="49">
         <v>31371.038</v>
       </c>
       <c r="S47" s="50">
         <v>97.1</v>
       </c>
       <c r="T47" s="49">
         <v>35391.938000000002</v>
       </c>
       <c r="U47" s="50">
         <v>95.4</v>
       </c>
       <c r="V47" s="49">
         <v>39402.074999999997</v>
       </c>
       <c r="W47" s="50">
         <v>94.5</v>
       </c>
       <c r="X47" s="49">
         <v>44857.025999999998</v>
       </c>
       <c r="Y47" s="50">
         <v>95.9</v>
       </c>
     </row>
-    <row r="48" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A48" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="49">
         <v>2219.16</v>
       </c>
       <c r="C48" s="27">
         <v>110.3</v>
       </c>
       <c r="D48" s="49">
         <v>4356.6790000000001</v>
       </c>
       <c r="E48" s="27">
         <v>104</v>
       </c>
       <c r="F48" s="49">
         <v>6548.1260000000002</v>
       </c>
       <c r="G48" s="27">
         <v>102.7</v>
       </c>
       <c r="H48" s="49">
         <v>8707.4470000000001</v>
       </c>
       <c r="I48" s="27">
@@ -5544,51 +5509,51 @@
       <c r="R48" s="46">
         <v>22844.227999999999</v>
       </c>
       <c r="S48" s="27">
         <v>95.2</v>
       </c>
       <c r="T48" s="46">
         <v>25814.823</v>
       </c>
       <c r="U48" s="27">
         <v>93.6</v>
       </c>
       <c r="V48" s="46">
         <v>28768.028999999999</v>
       </c>
       <c r="W48" s="27">
         <v>92.8</v>
       </c>
       <c r="X48" s="46">
         <v>33052.724999999999</v>
       </c>
       <c r="Y48" s="27">
         <v>94.9</v>
       </c>
     </row>
-    <row r="49" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A49" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="49">
         <v>694.74699999999996</v>
       </c>
       <c r="C49" s="27">
         <v>108.6</v>
       </c>
       <c r="D49" s="49">
         <v>1559.9949999999999</v>
       </c>
       <c r="E49" s="27">
         <v>103.4</v>
       </c>
       <c r="F49" s="49">
         <v>2316.4589999999998</v>
       </c>
       <c r="G49" s="27">
         <v>99.9</v>
       </c>
       <c r="H49" s="49">
         <v>3129.3739999999998</v>
       </c>
       <c r="I49" s="27">
@@ -5621,51 +5586,51 @@
       <c r="R49" s="46">
         <v>7786.6530000000002</v>
       </c>
       <c r="S49" s="27">
         <v>98.6</v>
       </c>
       <c r="T49" s="46">
         <v>8702.3340000000007</v>
       </c>
       <c r="U49" s="27">
         <v>96.4</v>
       </c>
       <c r="V49" s="46">
         <v>9640.3359999999993</v>
       </c>
       <c r="W49" s="27">
         <v>95.5</v>
       </c>
       <c r="X49" s="46">
         <v>10706.043</v>
       </c>
       <c r="Y49" s="27">
         <v>95.1</v>
       </c>
     </row>
-    <row r="50" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A50" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="49">
         <v>73.697999999999993</v>
       </c>
       <c r="C50" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D50" s="49">
         <v>147.39599999999999</v>
       </c>
       <c r="E50" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F50" s="49">
         <v>221.09399999999999</v>
       </c>
       <c r="G50" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H50" s="49">
         <v>294.79199999999997</v>
       </c>
       <c r="I50" s="28" t="s">
@@ -5698,51 +5663,51 @@
       <c r="R50" s="46">
         <v>537.274</v>
       </c>
       <c r="S50" s="27">
         <v>139.1</v>
       </c>
       <c r="T50" s="46">
         <v>579.47</v>
       </c>
       <c r="U50" s="27">
         <v>120.4</v>
       </c>
       <c r="V50" s="46">
         <v>621.66600000000005</v>
       </c>
       <c r="W50" s="27">
         <v>108</v>
       </c>
       <c r="X50" s="46">
         <v>663.86199999999997</v>
       </c>
       <c r="Y50" s="27">
         <v>99.8</v>
       </c>
     </row>
-    <row r="51" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A51" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B51" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D51" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E51" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F51" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G51" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H51" s="28" t="s">
         <v>29</v>
       </c>
       <c r="I51" s="28" t="s">
@@ -5773,51 +5738,51 @@
       <c r="R51" s="46" t="s">
         <v>29</v>
       </c>
       <c r="S51" s="28" t="s">
         <v>29</v>
       </c>
       <c r="T51" s="46">
         <v>0.58799999999999997</v>
       </c>
       <c r="U51" s="28" t="s">
         <v>29</v>
       </c>
       <c r="V51" s="46">
         <v>2.5009999999999999</v>
       </c>
       <c r="W51" s="28" t="s">
         <v>29</v>
       </c>
       <c r="X51" s="46">
         <v>4.8099999999999996</v>
       </c>
       <c r="Y51" s="28" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="52" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A52" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B52" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C52" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D52" s="28" t="s">
         <v>29</v>
       </c>
       <c r="E52" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F52" s="28" t="s">
         <v>29</v>
       </c>
       <c r="G52" s="28" t="s">
         <v>29</v>
       </c>
       <c r="H52" s="28" t="s">
         <v>29</v>
       </c>
       <c r="I52" s="28" t="s">
@@ -5848,51 +5813,51 @@
       <c r="R52" s="46" t="s">
         <v>29</v>
       </c>
       <c r="S52" s="28" t="s">
         <v>29</v>
       </c>
       <c r="T52" s="46" t="s">
         <v>29</v>
       </c>
       <c r="U52" s="28" t="s">
         <v>29</v>
       </c>
       <c r="V52" s="46" t="s">
         <v>29</v>
       </c>
       <c r="W52" s="28" t="s">
         <v>29</v>
       </c>
       <c r="X52" s="46" t="s">
         <v>29</v>
       </c>
       <c r="Y52" s="28" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="53" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A53" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B53" s="49">
         <v>4.5369999999999999</v>
       </c>
       <c r="C53" s="27">
         <v>1140.5</v>
       </c>
       <c r="D53" s="49">
         <v>9.0739999999999998</v>
       </c>
       <c r="E53" s="27">
         <v>2224</v>
       </c>
       <c r="F53" s="49">
         <v>13.391</v>
       </c>
       <c r="G53" s="27">
         <v>3288.1</v>
       </c>
       <c r="H53" s="49">
         <v>17.808</v>
       </c>
       <c r="I53" s="27">
@@ -5925,51 +5890,51 @@
       <c r="R53" s="46">
         <v>177.12700000000001</v>
       </c>
       <c r="S53" s="27">
         <v>646.79999999999995</v>
       </c>
       <c r="T53" s="46">
         <v>262.52800000000002</v>
       </c>
       <c r="U53" s="27">
         <v>750.7</v>
       </c>
       <c r="V53" s="46">
         <v>330.90899999999999</v>
       </c>
       <c r="W53" s="27">
         <v>762.6</v>
       </c>
       <c r="X53" s="46">
         <v>384.51299999999998</v>
       </c>
       <c r="Y53" s="27">
         <v>746</v>
       </c>
     </row>
-    <row r="54" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A54" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="47" t="s">
         <v>29</v>
       </c>
       <c r="C54" s="47" t="s">
         <v>29</v>
       </c>
       <c r="D54" s="47" t="s">
         <v>29</v>
       </c>
       <c r="E54" s="47" t="s">
         <v>29</v>
       </c>
       <c r="F54" s="47" t="s">
         <v>29</v>
       </c>
       <c r="G54" s="47" t="s">
         <v>29</v>
       </c>
       <c r="H54" s="47" t="s">
         <v>29</v>
       </c>
       <c r="I54" s="47" t="s">
@@ -6002,210 +5967,210 @@
       <c r="R54" s="52">
         <v>25.756</v>
       </c>
       <c r="S54" s="47" t="s">
         <v>29</v>
       </c>
       <c r="T54" s="52">
         <v>32.195</v>
       </c>
       <c r="U54" s="47" t="s">
         <v>29</v>
       </c>
       <c r="V54" s="52">
         <v>38.634</v>
       </c>
       <c r="W54" s="47" t="s">
         <v>29</v>
       </c>
       <c r="X54" s="52">
         <v>45.073</v>
       </c>
       <c r="Y54" s="47" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="55" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A55" s="5"/>
       <c r="B55" s="53"/>
       <c r="C55" s="54"/>
       <c r="D55" s="53"/>
       <c r="E55" s="54"/>
       <c r="F55" s="53"/>
       <c r="G55" s="54"/>
       <c r="H55" s="53"/>
       <c r="I55" s="54"/>
       <c r="J55" s="53"/>
       <c r="K55" s="54"/>
       <c r="L55" s="53"/>
       <c r="M55" s="54"/>
       <c r="N55" s="53"/>
       <c r="O55" s="54"/>
       <c r="P55" s="53"/>
       <c r="Q55" s="54"/>
       <c r="R55" s="53"/>
       <c r="S55" s="54"/>
       <c r="T55" s="53"/>
       <c r="U55" s="54"/>
       <c r="V55" s="53"/>
       <c r="W55" s="54"/>
       <c r="X55" s="53"/>
       <c r="Y55" s="54"/>
     </row>
-    <row r="56" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A56" s="5"/>
       <c r="B56" s="53"/>
       <c r="C56" s="54"/>
       <c r="D56" s="53"/>
       <c r="E56" s="54"/>
       <c r="F56" s="53"/>
       <c r="G56" s="54"/>
       <c r="H56" s="53"/>
       <c r="I56" s="54"/>
       <c r="J56" s="53"/>
       <c r="K56" s="54"/>
       <c r="L56" s="53"/>
       <c r="M56" s="54"/>
       <c r="N56" s="53"/>
       <c r="O56" s="54"/>
       <c r="P56" s="53"/>
       <c r="Q56" s="54"/>
       <c r="R56" s="53"/>
       <c r="S56" s="54"/>
       <c r="T56" s="53"/>
       <c r="U56" s="54"/>
       <c r="V56" s="53"/>
       <c r="W56" s="54"/>
       <c r="X56" s="53"/>
       <c r="Y56" s="54"/>
     </row>
-    <row r="57" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A57" s="5"/>
       <c r="B57" s="53"/>
       <c r="C57" s="54"/>
       <c r="D57" s="53"/>
       <c r="E57" s="54"/>
       <c r="F57" s="53"/>
       <c r="G57" s="54"/>
       <c r="H57" s="53"/>
       <c r="I57" s="54"/>
       <c r="J57" s="53"/>
       <c r="K57" s="54"/>
       <c r="L57" s="53"/>
       <c r="M57" s="54"/>
       <c r="N57" s="53"/>
       <c r="O57" s="54"/>
       <c r="P57" s="53"/>
       <c r="Q57" s="54"/>
       <c r="R57" s="53"/>
       <c r="S57" s="54"/>
       <c r="T57" s="53"/>
       <c r="U57" s="54"/>
       <c r="V57" s="53"/>
       <c r="W57" s="54"/>
       <c r="X57" s="53"/>
       <c r="Y57" s="54"/>
     </row>
-    <row r="58" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A58" s="44"/>
       <c r="B58" s="44"/>
       <c r="C58" s="44"/>
       <c r="D58" s="44"/>
       <c r="E58" s="44"/>
       <c r="F58" s="44"/>
       <c r="G58" s="44"/>
       <c r="H58" s="44"/>
       <c r="I58" s="44"/>
       <c r="J58" s="44"/>
       <c r="K58" s="44"/>
       <c r="L58" s="44"/>
       <c r="M58" s="44"/>
       <c r="N58" s="44"/>
       <c r="O58" s="44"/>
       <c r="P58" s="44"/>
       <c r="Q58" s="44"/>
       <c r="R58" s="44"/>
       <c r="S58" s="44"/>
       <c r="T58" s="44"/>
       <c r="U58" s="44"/>
       <c r="V58" s="44"/>
       <c r="W58" s="44"/>
       <c r="X58" s="44"/>
       <c r="Y58" s="44"/>
     </row>
-    <row r="59" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A59" s="111"/>
       <c r="B59" s="113" t="s">
         <v>42</v>
       </c>
       <c r="C59" s="109"/>
       <c r="D59" s="113" t="s">
         <v>43</v>
       </c>
       <c r="E59" s="110"/>
       <c r="F59" s="113" t="s">
         <v>44</v>
       </c>
       <c r="G59" s="110"/>
       <c r="H59" s="113" t="s">
         <v>45</v>
       </c>
       <c r="I59" s="109"/>
       <c r="J59" s="113" t="s">
         <v>46</v>
       </c>
       <c r="K59" s="110"/>
       <c r="L59" s="113" t="s">
         <v>47</v>
       </c>
       <c r="M59" s="109"/>
       <c r="N59" s="113" t="s">
         <v>48</v>
       </c>
       <c r="O59" s="109"/>
       <c r="P59" s="113" t="s">
         <v>49</v>
       </c>
       <c r="Q59" s="109"/>
       <c r="R59" s="113" t="s">
         <v>50</v>
       </c>
       <c r="S59" s="109"/>
       <c r="T59" s="113" t="s">
         <v>51</v>
       </c>
       <c r="U59" s="109"/>
       <c r="V59" s="113" t="s">
         <v>52</v>
       </c>
       <c r="W59" s="109"/>
       <c r="X59" s="113" t="s">
         <v>53</v>
       </c>
       <c r="Y59" s="109"/>
     </row>
-    <row r="60" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:25" s="2" customFormat="1" ht="22.5">
       <c r="A60" s="112"/>
       <c r="B60" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C60" s="35" t="s">
         <v>19</v>
       </c>
       <c r="D60" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E60" s="35" t="s">
         <v>19</v>
       </c>
       <c r="F60" s="34" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="35" t="s">
         <v>19</v>
       </c>
       <c r="H60" s="34" t="s">
         <v>18</v>
       </c>
       <c r="I60" s="35" t="s">
         <v>19</v>
       </c>
@@ -6236,51 +6201,51 @@
       <c r="R60" s="34" t="s">
         <v>18</v>
       </c>
       <c r="S60" s="35" t="s">
         <v>19</v>
       </c>
       <c r="T60" s="34" t="s">
         <v>18</v>
       </c>
       <c r="U60" s="35" t="s">
         <v>19</v>
       </c>
       <c r="V60" s="34" t="s">
         <v>18</v>
       </c>
       <c r="W60" s="35" t="s">
         <v>19</v>
       </c>
       <c r="X60" s="34" t="s">
         <v>18</v>
       </c>
       <c r="Y60" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="61" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="49">
         <v>4040.4630000000002</v>
       </c>
       <c r="C61" s="50">
         <v>123.4</v>
       </c>
       <c r="D61" s="36">
         <v>8205.9410000000007</v>
       </c>
       <c r="E61" s="44">
         <v>124.9</v>
       </c>
       <c r="F61" s="49">
         <v>12171.896000000001</v>
       </c>
       <c r="G61" s="55">
         <v>123.4</v>
       </c>
       <c r="H61" s="49">
         <v>16055.593999999999</v>
       </c>
       <c r="I61" s="55">
@@ -6313,51 +6278,51 @@
       <c r="R61" s="49">
         <v>46040.042000000001</v>
       </c>
       <c r="S61" s="26">
         <v>135.30000000000001</v>
       </c>
       <c r="T61" s="49">
         <v>53138.887999999999</v>
       </c>
       <c r="U61" s="30">
         <v>138.6</v>
       </c>
       <c r="V61" s="49">
         <v>60400.334000000003</v>
       </c>
       <c r="W61" s="26">
         <v>141.80000000000001</v>
       </c>
       <c r="X61" s="49">
         <v>67996.414000000004</v>
       </c>
       <c r="Y61" s="30">
         <v>139.19999999999999</v>
       </c>
     </row>
-    <row r="62" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A62" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="46">
         <v>3034.0419999999999</v>
       </c>
       <c r="C62" s="27">
         <v>125</v>
       </c>
       <c r="D62" s="46">
         <v>6056.6130000000003</v>
       </c>
       <c r="E62" s="27">
         <v>128.5</v>
       </c>
       <c r="F62" s="36">
         <v>8988.57</v>
       </c>
       <c r="G62" s="36">
         <v>126.6</v>
       </c>
       <c r="H62" s="36">
         <v>11768.522999999999</v>
       </c>
       <c r="I62" s="36">
@@ -6390,51 +6355,51 @@
       <c r="R62" s="49">
         <v>35625.913</v>
       </c>
       <c r="S62" s="27">
         <v>143.69999999999999</v>
       </c>
       <c r="T62" s="49">
         <v>41536.290999999997</v>
       </c>
       <c r="U62" s="30">
         <v>148.6</v>
       </c>
       <c r="V62" s="49">
         <v>47528.777999999998</v>
       </c>
       <c r="W62" s="27">
         <v>152.80000000000001</v>
       </c>
       <c r="X62" s="49">
         <v>53867.892999999996</v>
       </c>
       <c r="Y62" s="30">
         <v>149.69999999999999</v>
       </c>
     </row>
-    <row r="63" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A63" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="46">
         <v>835.399</v>
       </c>
       <c r="C63" s="27">
         <v>109.9</v>
       </c>
       <c r="D63" s="46">
         <v>1809.5340000000001</v>
       </c>
       <c r="E63" s="27">
         <v>107.2</v>
       </c>
       <c r="F63" s="36">
         <v>2680.2469999999998</v>
       </c>
       <c r="G63" s="36">
         <v>106.7</v>
       </c>
       <c r="H63" s="36">
         <v>3608.6210000000001</v>
       </c>
       <c r="I63" s="36">
@@ -6467,51 +6432,51 @@
       <c r="R63" s="49">
         <v>8740.2579999999998</v>
       </c>
       <c r="S63" s="27">
         <v>103.5</v>
       </c>
       <c r="T63" s="49">
         <v>9756.8940000000002</v>
       </c>
       <c r="U63" s="30">
         <v>103.5</v>
       </c>
       <c r="V63" s="49">
         <v>10794.981</v>
       </c>
       <c r="W63" s="27">
         <v>103.6</v>
       </c>
       <c r="X63" s="49">
         <v>11831.753000000001</v>
       </c>
       <c r="Y63" s="30">
         <v>101.5</v>
       </c>
     </row>
-    <row r="64" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A64" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="46">
         <v>55.322000000000003</v>
       </c>
       <c r="C64" s="27">
         <v>68.599999999999994</v>
       </c>
       <c r="D64" s="46">
         <v>110.64400000000001</v>
       </c>
       <c r="E64" s="27">
         <v>69.400000000000006</v>
       </c>
       <c r="F64" s="36">
         <v>165.96600000000001</v>
       </c>
       <c r="G64" s="36">
         <v>69.2</v>
       </c>
       <c r="H64" s="36">
         <v>221.28800000000001</v>
       </c>
       <c r="I64" s="36">
@@ -6544,51 +6509,51 @@
       <c r="R64" s="49">
         <v>840.26400000000001</v>
       </c>
       <c r="S64" s="27">
         <v>144.1</v>
       </c>
       <c r="T64" s="49">
         <v>967.27599999999995</v>
       </c>
       <c r="U64" s="30">
         <v>154.1</v>
       </c>
       <c r="V64" s="49">
         <v>1146.7360000000001</v>
       </c>
       <c r="W64" s="27">
         <v>170.6</v>
       </c>
       <c r="X64" s="49">
         <v>1303.7560000000001</v>
       </c>
       <c r="Y64" s="30">
         <v>180.3</v>
       </c>
     </row>
-    <row r="65" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A65" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="46">
         <v>1.7390000000000001</v>
       </c>
       <c r="C65" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D65" s="46">
         <v>4.0060000000000002</v>
       </c>
       <c r="E65" s="28" t="s">
         <v>29</v>
       </c>
       <c r="F65" s="36">
         <v>5.681</v>
       </c>
       <c r="G65" s="46" t="s">
         <v>29</v>
       </c>
       <c r="H65" s="36">
         <v>6.8390000000000004</v>
       </c>
       <c r="I65" s="46" t="s">
@@ -6621,51 +6586,51 @@
       <c r="R65" s="49">
         <v>98.14</v>
       </c>
       <c r="S65" s="28" t="s">
         <v>29</v>
       </c>
       <c r="T65" s="49">
         <v>102.364</v>
       </c>
       <c r="U65" s="30">
         <v>16074.6</v>
       </c>
       <c r="V65" s="49">
         <v>107.855</v>
       </c>
       <c r="W65" s="27">
         <v>3989.3</v>
       </c>
       <c r="X65" s="49">
         <v>124.27</v>
       </c>
       <c r="Y65" s="30">
         <v>2372.4</v>
       </c>
     </row>
-    <row r="66" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A66" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="46" t="s">
         <v>29</v>
       </c>
       <c r="C66" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D66" s="46" t="s">
         <v>29</v>
       </c>
       <c r="E66" s="46" t="s">
         <v>29</v>
       </c>
       <c r="F66" s="46" t="s">
         <v>29</v>
       </c>
       <c r="G66" s="46" t="s">
         <v>29</v>
       </c>
       <c r="H66" s="46" t="s">
         <v>29</v>
       </c>
       <c r="I66" s="46" t="s">
@@ -6698,51 +6663,51 @@
       <c r="R66" s="49">
         <v>13.593999999999999</v>
       </c>
       <c r="S66" s="28" t="s">
         <v>29</v>
       </c>
       <c r="T66" s="49">
         <v>17.079999999999998</v>
       </c>
       <c r="U66" s="31" t="s">
         <v>29</v>
       </c>
       <c r="V66" s="49">
         <v>20.666</v>
       </c>
       <c r="W66" s="28" t="s">
         <v>29</v>
       </c>
       <c r="X66" s="49">
         <v>24.199000000000002</v>
       </c>
       <c r="Y66" s="31" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="67" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A67" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="46">
         <v>99.893000000000001</v>
       </c>
       <c r="C67" s="27">
         <v>2012.6</v>
       </c>
       <c r="D67" s="46">
         <v>197.00800000000001</v>
       </c>
       <c r="E67" s="27">
         <v>2006.6</v>
       </c>
       <c r="F67" s="36">
         <v>289.22800000000001</v>
       </c>
       <c r="G67" s="36">
         <v>1992.5</v>
       </c>
       <c r="H67" s="36">
         <v>394.05099999999999</v>
       </c>
       <c r="I67" s="36">
@@ -6775,51 +6740,51 @@
       <c r="R67" s="49">
         <v>582.25300000000004</v>
       </c>
       <c r="S67" s="27">
         <v>303</v>
       </c>
       <c r="T67" s="49">
         <v>616.47400000000005</v>
       </c>
       <c r="U67" s="30">
         <v>216.8</v>
       </c>
       <c r="V67" s="49">
         <v>655.92</v>
       </c>
       <c r="W67" s="27">
         <v>183.4</v>
       </c>
       <c r="X67" s="49">
         <v>696.25599999999997</v>
       </c>
       <c r="Y67" s="30">
         <v>166.3</v>
       </c>
     </row>
-    <row r="68" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A68" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B68" s="52">
         <v>14.068</v>
       </c>
       <c r="C68" s="47" t="s">
         <v>29</v>
       </c>
       <c r="D68" s="52">
         <v>28.135999999999999</v>
       </c>
       <c r="E68" s="47" t="s">
         <v>29</v>
       </c>
       <c r="F68" s="42">
         <v>42.204000000000001</v>
       </c>
       <c r="G68" s="47" t="s">
         <v>29</v>
       </c>
       <c r="H68" s="42">
         <v>56.271999999999998</v>
       </c>
       <c r="I68" s="47" t="s">
@@ -6852,210 +6817,210 @@
       <c r="R68" s="51">
         <v>139.62</v>
       </c>
       <c r="S68" s="29">
         <v>499.6</v>
       </c>
       <c r="T68" s="51">
         <v>142.50899999999999</v>
       </c>
       <c r="U68" s="29">
         <v>408.7</v>
       </c>
       <c r="V68" s="51">
         <v>145.398</v>
       </c>
       <c r="W68" s="29">
         <v>348.1</v>
       </c>
       <c r="X68" s="51">
         <v>148.28700000000001</v>
       </c>
       <c r="Y68" s="29">
         <v>302.10000000000002</v>
       </c>
     </row>
-    <row r="69" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A69" s="56"/>
       <c r="B69" s="46"/>
       <c r="C69" s="28"/>
       <c r="D69" s="46"/>
       <c r="E69" s="28"/>
       <c r="F69" s="39"/>
       <c r="G69" s="28"/>
       <c r="H69" s="39"/>
       <c r="I69" s="28"/>
       <c r="J69" s="40"/>
       <c r="K69" s="28"/>
       <c r="L69" s="53"/>
       <c r="M69" s="40"/>
       <c r="N69" s="53"/>
       <c r="O69" s="27"/>
       <c r="P69" s="53"/>
       <c r="Q69" s="27"/>
       <c r="R69" s="53"/>
       <c r="S69" s="27"/>
       <c r="T69" s="53"/>
       <c r="U69" s="27"/>
       <c r="V69" s="53"/>
       <c r="W69" s="27"/>
       <c r="X69" s="53"/>
       <c r="Y69" s="27"/>
     </row>
-    <row r="70" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A70" s="56"/>
       <c r="B70" s="46"/>
       <c r="C70" s="28"/>
       <c r="D70" s="46"/>
       <c r="E70" s="28"/>
       <c r="F70" s="39"/>
       <c r="G70" s="28"/>
       <c r="H70" s="39"/>
       <c r="I70" s="28"/>
       <c r="J70" s="40"/>
       <c r="K70" s="28"/>
       <c r="L70" s="53"/>
       <c r="M70" s="40"/>
       <c r="N70" s="53"/>
       <c r="O70" s="27"/>
       <c r="P70" s="53"/>
       <c r="Q70" s="27"/>
       <c r="R70" s="53"/>
       <c r="S70" s="27"/>
       <c r="T70" s="53"/>
       <c r="U70" s="27"/>
       <c r="V70" s="53"/>
       <c r="W70" s="27"/>
       <c r="X70" s="53"/>
       <c r="Y70" s="27"/>
     </row>
-    <row r="71" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A71" s="56"/>
       <c r="B71" s="46"/>
       <c r="C71" s="28"/>
       <c r="D71" s="46"/>
       <c r="E71" s="28"/>
       <c r="F71" s="39"/>
       <c r="G71" s="28"/>
       <c r="H71" s="39"/>
       <c r="I71" s="28"/>
       <c r="J71" s="40"/>
       <c r="K71" s="28"/>
       <c r="L71" s="53"/>
       <c r="M71" s="40"/>
       <c r="N71" s="53"/>
       <c r="O71" s="27"/>
       <c r="P71" s="53"/>
       <c r="Q71" s="27"/>
       <c r="R71" s="53"/>
       <c r="S71" s="27"/>
       <c r="T71" s="53"/>
       <c r="U71" s="27"/>
       <c r="V71" s="53"/>
       <c r="W71" s="27"/>
       <c r="X71" s="53"/>
       <c r="Y71" s="27"/>
     </row>
-    <row r="72" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A72" s="56"/>
       <c r="B72" s="46"/>
       <c r="C72" s="28"/>
       <c r="D72" s="46"/>
       <c r="E72" s="28"/>
       <c r="F72" s="39"/>
       <c r="G72" s="28"/>
       <c r="H72" s="39"/>
       <c r="I72" s="28"/>
       <c r="J72" s="40"/>
       <c r="K72" s="28"/>
       <c r="L72" s="53"/>
       <c r="M72" s="40"/>
       <c r="N72" s="53"/>
       <c r="O72" s="27"/>
       <c r="P72" s="53"/>
       <c r="Q72" s="27"/>
       <c r="R72" s="53"/>
       <c r="S72" s="27"/>
       <c r="T72" s="53"/>
       <c r="U72" s="27"/>
       <c r="V72" s="53"/>
       <c r="W72" s="27"/>
       <c r="X72" s="53"/>
       <c r="Y72" s="27"/>
     </row>
-    <row r="73" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A73" s="111"/>
       <c r="B73" s="113" t="s">
         <v>30</v>
       </c>
       <c r="C73" s="109"/>
       <c r="D73" s="113" t="s">
         <v>31</v>
       </c>
       <c r="E73" s="110"/>
       <c r="F73" s="113" t="s">
         <v>32</v>
       </c>
       <c r="G73" s="110"/>
       <c r="H73" s="113" t="s">
         <v>33</v>
       </c>
       <c r="I73" s="109"/>
       <c r="J73" s="113" t="s">
         <v>34</v>
       </c>
       <c r="K73" s="110"/>
       <c r="L73" s="113" t="s">
         <v>35</v>
       </c>
       <c r="M73" s="109"/>
       <c r="N73" s="113" t="s">
         <v>36</v>
       </c>
       <c r="O73" s="109"/>
       <c r="P73" s="113" t="s">
         <v>37</v>
       </c>
       <c r="Q73" s="109"/>
       <c r="R73" s="113" t="s">
         <v>38</v>
       </c>
       <c r="S73" s="109"/>
       <c r="T73" s="113" t="s">
         <v>39</v>
       </c>
       <c r="U73" s="109"/>
       <c r="V73" s="113" t="s">
         <v>40</v>
       </c>
       <c r="W73" s="109"/>
       <c r="X73" s="113" t="s">
         <v>41</v>
       </c>
       <c r="Y73" s="109"/>
     </row>
-    <row r="74" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:25" s="2" customFormat="1" ht="22.5">
       <c r="A74" s="112"/>
       <c r="B74" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C74" s="35" t="s">
         <v>19</v>
       </c>
       <c r="D74" s="34" t="s">
         <v>18</v>
       </c>
       <c r="E74" s="35" t="s">
         <v>19</v>
       </c>
       <c r="F74" s="34" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H74" s="34" t="s">
         <v>18</v>
       </c>
       <c r="I74" s="35" t="s">
         <v>19</v>
       </c>
@@ -7086,51 +7051,51 @@
       <c r="R74" s="34" t="s">
         <v>18</v>
       </c>
       <c r="S74" s="35" t="s">
         <v>19</v>
       </c>
       <c r="T74" s="34" t="s">
         <v>18</v>
       </c>
       <c r="U74" s="35" t="s">
         <v>19</v>
       </c>
       <c r="V74" s="34" t="s">
         <v>18</v>
       </c>
       <c r="W74" s="35" t="s">
         <v>19</v>
       </c>
       <c r="X74" s="34" t="s">
         <v>18</v>
       </c>
       <c r="Y74" s="35" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="75" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B75" s="49">
         <v>5034.8900000000003</v>
       </c>
       <c r="C75" s="26">
         <v>106.9</v>
       </c>
       <c r="D75" s="57">
         <v>9901.2479999999996</v>
       </c>
       <c r="E75" s="30">
         <v>105</v>
       </c>
       <c r="F75" s="58">
         <v>15471.7</v>
       </c>
       <c r="G75" s="59">
         <v>114.5</v>
       </c>
       <c r="H75" s="49">
         <v>21602.9</v>
       </c>
       <c r="I75" s="55">
@@ -7163,51 +7128,51 @@
       <c r="R75" s="88">
         <v>51544.9</v>
       </c>
       <c r="S75" s="69">
         <v>95</v>
       </c>
       <c r="T75" s="88">
         <v>58145.599999999999</v>
       </c>
       <c r="U75" s="69">
         <v>92.7</v>
       </c>
       <c r="V75" s="91">
         <v>64587.3</v>
       </c>
       <c r="W75" s="69">
         <v>90.4</v>
       </c>
       <c r="X75" s="91">
         <v>72475.399999999994</v>
       </c>
       <c r="Y75" s="66">
         <v>90.6</v>
       </c>
     </row>
-    <row r="76" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A76" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="46">
         <v>3819.152</v>
       </c>
       <c r="C76" s="27">
         <v>108</v>
       </c>
       <c r="D76" s="58">
         <v>7279.5709999999999</v>
       </c>
       <c r="E76" s="30">
         <v>104.6</v>
       </c>
       <c r="F76" s="58">
         <v>11433.9</v>
       </c>
       <c r="G76" s="59">
         <v>120.1</v>
       </c>
       <c r="H76" s="36">
         <v>16008.8</v>
       </c>
       <c r="I76" s="36">
@@ -7240,51 +7205,51 @@
       <c r="R76" s="89">
         <v>38069.199999999997</v>
       </c>
       <c r="S76" s="69">
         <v>90.6</v>
       </c>
       <c r="T76" s="89">
         <v>43025.1</v>
       </c>
       <c r="U76" s="69">
         <v>87.7</v>
       </c>
       <c r="V76" s="91">
         <v>47815.7</v>
       </c>
       <c r="W76" s="66">
         <v>85</v>
       </c>
       <c r="X76" s="91">
         <v>53330</v>
       </c>
       <c r="Y76" s="66">
         <v>84.1</v>
       </c>
     </row>
-    <row r="77" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A77" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B77" s="46">
         <v>1073.9459999999999</v>
       </c>
       <c r="C77" s="27">
         <v>110.3</v>
       </c>
       <c r="D77" s="58">
         <v>2090.9630000000002</v>
       </c>
       <c r="E77" s="30">
         <v>100.6</v>
       </c>
       <c r="F77" s="58">
         <v>2973.9</v>
       </c>
       <c r="G77" s="59">
         <v>86.8</v>
       </c>
       <c r="H77" s="36">
         <v>3997.7</v>
       </c>
       <c r="I77" s="36">
@@ -7317,51 +7282,51 @@
       <c r="R77" s="89">
         <v>9052.6</v>
       </c>
       <c r="S77" s="69">
         <v>87.8</v>
       </c>
       <c r="T77" s="89">
         <v>10054.299999999999</v>
       </c>
       <c r="U77" s="69">
         <v>87.3</v>
       </c>
       <c r="V77" s="91">
         <v>11069.7</v>
       </c>
       <c r="W77" s="66">
         <v>86.7</v>
       </c>
       <c r="X77" s="91">
         <v>12236.8</v>
       </c>
       <c r="Y77" s="66">
         <v>87.9</v>
       </c>
     </row>
-    <row r="78" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A78" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B78" s="46">
         <v>70.905000000000001</v>
       </c>
       <c r="C78" s="27">
         <v>109.9</v>
       </c>
       <c r="D78" s="58">
         <v>148.625</v>
       </c>
       <c r="E78" s="30">
         <v>116.9</v>
       </c>
       <c r="F78" s="58">
         <v>307.5</v>
       </c>
       <c r="G78" s="59">
         <v>204.4</v>
       </c>
       <c r="H78" s="36">
         <v>467.2</v>
       </c>
       <c r="I78" s="36">
@@ -7394,51 +7359,51 @@
       <c r="R78" s="89">
         <v>1256.3</v>
       </c>
       <c r="S78" s="69">
         <v>126.8</v>
       </c>
       <c r="T78" s="89">
         <v>1414.1</v>
       </c>
       <c r="U78" s="69">
         <v>123.8</v>
       </c>
       <c r="V78" s="91">
         <v>1572.8</v>
       </c>
       <c r="W78" s="66">
         <v>115.9</v>
       </c>
       <c r="X78" s="91">
         <v>1731.5</v>
       </c>
       <c r="Y78" s="66">
         <v>112.8</v>
       </c>
     </row>
-    <row r="79" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A79" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B79" s="46">
         <v>10.125999999999999</v>
       </c>
       <c r="C79" s="27">
         <v>499.4</v>
       </c>
       <c r="D79" s="58">
         <v>46.000999999999998</v>
       </c>
       <c r="E79" s="30">
         <v>999.4</v>
       </c>
       <c r="F79" s="58">
         <v>80.2</v>
       </c>
       <c r="G79" s="59">
         <v>95.3</v>
       </c>
       <c r="H79" s="36">
         <v>120.6</v>
       </c>
       <c r="I79" s="46">
@@ -7471,51 +7436,51 @@
       <c r="R79" s="89">
         <v>318.60000000000002</v>
       </c>
       <c r="S79" s="69">
         <v>275.3</v>
       </c>
       <c r="T79" s="89">
         <v>358.4</v>
       </c>
       <c r="U79" s="69">
         <v>296.39999999999998</v>
       </c>
       <c r="V79" s="91">
         <v>396.9</v>
       </c>
       <c r="W79" s="66">
         <v>311.10000000000002</v>
       </c>
       <c r="X79" s="91">
         <v>435.1</v>
       </c>
       <c r="Y79" s="66">
         <v>297.5</v>
       </c>
     </row>
-    <row r="80" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A80" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B80" s="46" t="s">
         <v>29</v>
       </c>
       <c r="C80" s="28" t="s">
         <v>29</v>
       </c>
       <c r="D80" s="58">
         <v>103.437</v>
       </c>
       <c r="E80" s="31" t="s">
         <v>29</v>
       </c>
       <c r="F80" s="58">
         <v>195.7</v>
       </c>
       <c r="G80" s="59">
         <v>89.3</v>
       </c>
       <c r="H80" s="46">
         <v>295.3</v>
       </c>
       <c r="I80" s="46">
@@ -7548,51 +7513,51 @@
       <c r="R80" s="89">
         <v>810.1</v>
       </c>
       <c r="S80" s="69">
         <v>5054.2</v>
       </c>
       <c r="T80" s="89">
         <v>907.3</v>
       </c>
       <c r="U80" s="69">
         <v>4497.8</v>
       </c>
       <c r="V80" s="91">
         <v>1011</v>
       </c>
       <c r="W80" s="66">
         <v>4135.2</v>
       </c>
       <c r="X80" s="91">
         <v>1113.3</v>
       </c>
       <c r="Y80" s="66">
         <v>3908.6</v>
       </c>
     </row>
-    <row r="81" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A81" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B81" s="46">
         <v>57.511000000000003</v>
       </c>
       <c r="C81" s="27">
         <v>49.4</v>
       </c>
       <c r="D81" s="58">
         <v>119.383</v>
       </c>
       <c r="E81" s="30">
         <v>52.7</v>
       </c>
       <c r="F81" s="58">
         <v>220.1</v>
       </c>
       <c r="G81" s="59">
         <v>162.69999999999999</v>
       </c>
       <c r="H81" s="36">
         <v>328.8</v>
       </c>
       <c r="I81" s="36">
@@ -7625,51 +7590,51 @@
       <c r="R81" s="89">
         <v>972.4</v>
       </c>
       <c r="S81" s="69">
         <v>141.69999999999999</v>
       </c>
       <c r="T81" s="89">
         <v>1179.2</v>
       </c>
       <c r="U81" s="69">
         <v>162</v>
       </c>
       <c r="V81" s="91">
         <v>1387.7</v>
       </c>
       <c r="W81" s="66">
         <v>178.8</v>
       </c>
       <c r="X81" s="91">
         <v>2149.1</v>
       </c>
       <c r="Y81" s="66">
         <v>262.2</v>
       </c>
     </row>
-    <row r="82" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A82" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B82" s="52">
         <v>3.25</v>
       </c>
       <c r="C82" s="29">
         <v>19.8</v>
       </c>
       <c r="D82" s="60">
         <v>113.268</v>
       </c>
       <c r="E82" s="29">
         <v>350.4</v>
       </c>
       <c r="F82" s="60">
         <v>260.39999999999998</v>
       </c>
       <c r="G82" s="61">
         <v>133.80000000000001</v>
       </c>
       <c r="H82" s="42">
         <v>384.3</v>
       </c>
       <c r="I82" s="47">
@@ -7702,655 +7667,705 @@
       <c r="R82" s="90">
         <v>1065.5999999999999</v>
       </c>
       <c r="S82" s="78">
         <v>647.4</v>
       </c>
       <c r="T82" s="90">
         <v>1207.3</v>
       </c>
       <c r="U82" s="78">
         <v>717.3</v>
       </c>
       <c r="V82" s="90">
         <v>1333.6</v>
       </c>
       <c r="W82" s="68">
         <v>775.3</v>
       </c>
       <c r="X82" s="90">
         <v>1479.6</v>
       </c>
       <c r="Y82" s="68">
         <v>847.8</v>
       </c>
     </row>
-    <row r="83" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A83" s="5"/>
       <c r="B83" s="53"/>
       <c r="C83" s="54"/>
       <c r="D83" s="44"/>
       <c r="E83" s="44"/>
       <c r="F83" s="44"/>
       <c r="G83" s="44"/>
       <c r="H83" s="44"/>
       <c r="I83" s="44"/>
       <c r="J83" s="44"/>
       <c r="K83" s="44"/>
       <c r="L83" s="44"/>
       <c r="M83" s="44"/>
       <c r="N83" s="44"/>
       <c r="O83" s="44"/>
       <c r="P83" s="44"/>
       <c r="Q83" s="44"/>
       <c r="R83" s="44"/>
       <c r="S83" s="44"/>
       <c r="T83" s="44"/>
       <c r="U83" s="44"/>
       <c r="V83" s="44"/>
       <c r="W83" s="44"/>
       <c r="X83" s="44"/>
       <c r="Y83" s="44"/>
     </row>
-    <row r="84" spans="1:25" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:25" s="2" customFormat="1" ht="12.75">
       <c r="A84" s="62"/>
       <c r="B84" s="44"/>
       <c r="C84" s="44"/>
       <c r="D84" s="44"/>
       <c r="E84" s="44"/>
       <c r="F84" s="44"/>
       <c r="G84" s="44"/>
       <c r="H84" s="44"/>
       <c r="I84" s="44"/>
       <c r="J84" s="44"/>
       <c r="K84" s="44"/>
       <c r="L84" s="44"/>
       <c r="M84" s="44"/>
       <c r="N84" s="44"/>
       <c r="O84" s="44"/>
       <c r="P84" s="44"/>
       <c r="Q84" s="44"/>
       <c r="R84" s="44"/>
       <c r="S84" s="44"/>
       <c r="T84" s="44"/>
       <c r="U84" s="44"/>
       <c r="V84" s="44"/>
       <c r="W84" s="44"/>
       <c r="X84" s="44"/>
       <c r="Y84" s="44"/>
     </row>
-    <row r="87" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:25">
       <c r="A87" s="111"/>
       <c r="B87" s="108" t="s">
         <v>104</v>
       </c>
       <c r="C87" s="109"/>
       <c r="D87" s="108" t="s">
         <v>105</v>
       </c>
       <c r="E87" s="110"/>
       <c r="F87" s="108" t="s">
         <v>106</v>
       </c>
       <c r="G87" s="110"/>
       <c r="H87" s="108" t="s">
         <v>107</v>
       </c>
       <c r="I87" s="109"/>
       <c r="J87" s="108" t="s">
         <v>108</v>
       </c>
       <c r="K87" s="110"/>
       <c r="L87" s="108" t="s">
         <v>109</v>
       </c>
       <c r="M87" s="109"/>
       <c r="N87" s="108" t="s">
         <v>110</v>
       </c>
       <c r="O87" s="109"/>
       <c r="P87" s="108" t="s">
         <v>111</v>
       </c>
       <c r="Q87" s="109"/>
       <c r="R87" s="108" t="s">
         <v>112</v>
       </c>
       <c r="S87" s="109"/>
       <c r="T87" s="108" t="s">
         <v>113</v>
       </c>
       <c r="U87" s="109"/>
       <c r="V87" s="108" t="s">
         <v>114</v>
       </c>
       <c r="W87" s="109"/>
       <c r="X87" s="108" t="s">
         <v>115</v>
       </c>
       <c r="Y87" s="109"/>
     </row>
-    <row r="88" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:25" ht="22.5">
       <c r="A88" s="112"/>
       <c r="B88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="C88" s="81" t="s">
         <v>19</v>
       </c>
       <c r="D88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="E88" s="81" t="s">
         <v>19</v>
       </c>
       <c r="F88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="H88" s="82" t="s">
+      <c r="H88" s="97" t="s">
         <v>18</v>
       </c>
-      <c r="I88" s="81" t="s">
+      <c r="I88" s="97" t="s">
         <v>19</v>
       </c>
-      <c r="J88" s="82" t="s">
+      <c r="J88" s="97" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="81" t="s">
         <v>19</v>
       </c>
       <c r="L88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="M88" s="81" t="s">
         <v>19</v>
       </c>
       <c r="N88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="O88" s="81" t="s">
         <v>19</v>
       </c>
       <c r="P88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="Q88" s="81" t="s">
         <v>19</v>
       </c>
       <c r="R88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="S88" s="81" t="s">
         <v>19</v>
       </c>
       <c r="T88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="U88" s="81" t="s">
         <v>19</v>
       </c>
       <c r="V88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="W88" s="81" t="s">
         <v>19</v>
       </c>
       <c r="X88" s="82" t="s">
         <v>18</v>
       </c>
       <c r="Y88" s="81" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="89" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:25">
       <c r="A89" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B89" s="49">
         <v>4786.5</v>
       </c>
       <c r="C89" s="69">
         <v>84.7</v>
       </c>
       <c r="D89" s="88">
         <v>9196.7000000000007</v>
       </c>
       <c r="E89" s="76">
         <v>79.900000000000006</v>
       </c>
       <c r="F89" s="58">
         <v>14862.1</v>
       </c>
       <c r="G89" s="95">
         <v>81.400000000000006</v>
       </c>
       <c r="H89" s="58">
         <v>20695</v>
       </c>
-      <c r="I89" s="98">
+      <c r="I89" s="77">
         <v>81.5</v>
       </c>
-      <c r="J89" s="49"/>
-      <c r="K89" s="55"/>
+      <c r="J89" s="49">
+        <v>26613.3</v>
+      </c>
+      <c r="K89" s="66">
+        <v>83.4</v>
+      </c>
       <c r="L89" s="80"/>
       <c r="M89" s="66"/>
       <c r="N89" s="70"/>
       <c r="O89" s="69"/>
       <c r="P89" s="73"/>
       <c r="Q89" s="76"/>
       <c r="R89" s="73"/>
       <c r="S89" s="69"/>
       <c r="T89" s="73"/>
       <c r="U89" s="69"/>
       <c r="V89" s="79"/>
       <c r="W89" s="69"/>
       <c r="X89" s="80"/>
       <c r="Y89" s="66"/>
     </row>
-    <row r="90" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:25">
       <c r="A90" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B90" s="46">
         <v>3461.1</v>
       </c>
       <c r="C90" s="69">
         <v>80.8</v>
       </c>
       <c r="D90" s="89">
         <v>6308.2</v>
       </c>
       <c r="E90" s="77">
         <v>74.5</v>
       </c>
       <c r="F90" s="58">
         <v>10494</v>
       </c>
       <c r="G90" s="95">
         <v>77.8</v>
       </c>
       <c r="H90" s="58">
         <v>14695</v>
       </c>
-      <c r="I90" s="97">
+      <c r="I90" s="77">
         <v>78.099999999999994</v>
       </c>
-      <c r="J90" s="49"/>
-      <c r="K90" s="40"/>
+      <c r="J90" s="49">
+        <v>19129.099999999999</v>
+      </c>
+      <c r="K90" s="66">
+        <v>81.3</v>
+      </c>
       <c r="L90" s="80"/>
       <c r="M90" s="66"/>
       <c r="N90" s="71"/>
       <c r="O90" s="66"/>
       <c r="P90" s="74"/>
       <c r="Q90" s="77"/>
       <c r="R90" s="74"/>
       <c r="S90" s="69"/>
       <c r="T90" s="74"/>
       <c r="U90" s="69"/>
       <c r="V90" s="79"/>
       <c r="W90" s="66"/>
       <c r="X90" s="80"/>
       <c r="Y90" s="66"/>
     </row>
-    <row r="91" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:25">
       <c r="A91" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B91" s="46">
         <v>964.8</v>
       </c>
       <c r="C91" s="69">
         <v>80.099999999999994</v>
       </c>
       <c r="D91" s="89">
         <v>2251.4</v>
       </c>
       <c r="E91" s="77">
         <v>92.6</v>
       </c>
       <c r="F91" s="58">
         <v>3425.2</v>
       </c>
       <c r="G91" s="95">
         <v>97.6</v>
       </c>
       <c r="H91" s="58">
         <v>4745.3</v>
       </c>
-      <c r="I91" s="97">
+      <c r="I91" s="77">
         <v>101</v>
       </c>
-      <c r="J91" s="49"/>
-      <c r="K91" s="40"/>
+      <c r="J91" s="49">
+        <v>5916.9</v>
+      </c>
+      <c r="K91" s="66">
+        <v>100.6</v>
+      </c>
       <c r="L91" s="80"/>
       <c r="M91" s="66"/>
       <c r="N91" s="71"/>
       <c r="O91" s="66"/>
       <c r="P91" s="74"/>
       <c r="Q91" s="77"/>
       <c r="R91" s="74"/>
       <c r="S91" s="69"/>
       <c r="T91" s="74"/>
       <c r="U91" s="69"/>
       <c r="V91" s="79"/>
       <c r="W91" s="66"/>
       <c r="X91" s="80"/>
       <c r="Y91" s="66"/>
     </row>
-    <row r="92" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:25">
       <c r="A92" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B92" s="46">
         <v>35.299999999999997</v>
       </c>
       <c r="C92" s="69">
         <v>44.4</v>
       </c>
       <c r="D92" s="89">
         <v>74.099999999999994</v>
       </c>
       <c r="E92" s="77">
         <v>42.9</v>
       </c>
       <c r="F92" s="58">
         <v>110</v>
       </c>
       <c r="G92" s="95">
         <v>30.3</v>
       </c>
       <c r="H92" s="58">
         <v>148.30000000000001</v>
       </c>
-      <c r="I92" s="97">
+      <c r="I92" s="77">
         <v>27</v>
       </c>
-      <c r="J92" s="49"/>
-      <c r="K92" s="40"/>
+      <c r="J92" s="49">
+        <v>180.19300000000001</v>
+      </c>
+      <c r="K92" s="66">
+        <v>24.5</v>
+      </c>
       <c r="L92" s="80"/>
       <c r="M92" s="66"/>
       <c r="N92" s="71"/>
       <c r="O92" s="66"/>
       <c r="P92" s="74"/>
       <c r="Q92" s="77"/>
       <c r="R92" s="74"/>
       <c r="S92" s="69"/>
       <c r="T92" s="74"/>
       <c r="U92" s="69"/>
       <c r="V92" s="79"/>
       <c r="W92" s="66"/>
       <c r="X92" s="80"/>
       <c r="Y92" s="66"/>
     </row>
-    <row r="93" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:25">
       <c r="A93" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B93" s="46">
         <v>42.4</v>
       </c>
       <c r="C93" s="69">
         <v>373.6</v>
       </c>
       <c r="D93" s="89">
         <v>84.8</v>
       </c>
       <c r="E93" s="77">
         <v>158.6</v>
       </c>
       <c r="F93" s="58">
         <v>125.7</v>
       </c>
       <c r="G93" s="95">
         <v>132.80000000000001</v>
       </c>
       <c r="H93" s="58">
         <v>168.5</v>
       </c>
-      <c r="I93" s="97">
+      <c r="I93" s="77">
         <v>118.9</v>
       </c>
-      <c r="J93" s="40"/>
-      <c r="K93" s="46"/>
+      <c r="J93" s="58">
+        <v>212.83199999999999</v>
+      </c>
+      <c r="K93" s="66">
+        <v>111.7</v>
+      </c>
       <c r="L93" s="80"/>
       <c r="M93" s="66"/>
       <c r="N93" s="71"/>
       <c r="O93" s="66"/>
       <c r="P93" s="74"/>
       <c r="Q93" s="77"/>
       <c r="R93" s="74"/>
       <c r="S93" s="69"/>
       <c r="T93" s="74"/>
       <c r="U93" s="69"/>
       <c r="V93" s="79"/>
       <c r="W93" s="66"/>
       <c r="X93" s="80"/>
       <c r="Y93" s="66"/>
     </row>
-    <row r="94" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:25">
       <c r="A94" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B94" s="46">
         <v>109.8</v>
       </c>
       <c r="C94" s="83" t="s">
         <v>29</v>
       </c>
       <c r="D94" s="89">
         <v>214.2</v>
       </c>
       <c r="E94" s="77">
         <v>178.1</v>
       </c>
       <c r="F94" s="58">
         <v>312</v>
       </c>
       <c r="G94" s="95">
         <v>135</v>
       </c>
       <c r="H94" s="58">
         <v>416.7</v>
       </c>
-      <c r="I94" s="97">
+      <c r="I94" s="77">
         <v>120.1</v>
       </c>
-      <c r="J94" s="46"/>
-      <c r="K94" s="46"/>
+      <c r="J94" s="98">
+        <v>518.41800000000001</v>
+      </c>
+      <c r="K94" s="66">
+        <v>112.3</v>
+      </c>
       <c r="L94" s="80"/>
       <c r="M94" s="66"/>
       <c r="N94" s="71"/>
       <c r="O94" s="66"/>
       <c r="P94" s="74"/>
       <c r="Q94" s="77"/>
       <c r="R94" s="74"/>
       <c r="S94" s="69"/>
       <c r="T94" s="74"/>
       <c r="U94" s="69"/>
       <c r="V94" s="79"/>
       <c r="W94" s="66"/>
       <c r="X94" s="80"/>
       <c r="Y94" s="66"/>
     </row>
-    <row r="95" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:25">
       <c r="A95" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B95" s="46">
         <v>24.5</v>
       </c>
       <c r="C95" s="69">
         <v>38</v>
       </c>
       <c r="D95" s="89">
         <v>44.4</v>
       </c>
       <c r="E95" s="77">
         <v>32</v>
       </c>
       <c r="F95" s="58">
         <v>63.6</v>
       </c>
       <c r="G95" s="95">
         <v>24.5</v>
       </c>
       <c r="H95" s="58">
         <v>84.2</v>
       </c>
-      <c r="I95" s="97">
+      <c r="I95" s="77">
         <v>21.8</v>
       </c>
-      <c r="J95" s="49"/>
-      <c r="K95" s="40"/>
+      <c r="J95" s="49">
+        <v>100.782</v>
+      </c>
+      <c r="K95" s="66">
+        <v>19.3</v>
+      </c>
       <c r="L95" s="80"/>
       <c r="M95" s="66"/>
       <c r="N95" s="71"/>
       <c r="O95" s="66"/>
       <c r="P95" s="74"/>
       <c r="Q95" s="77"/>
       <c r="R95" s="74"/>
       <c r="S95" s="69"/>
       <c r="T95" s="74"/>
       <c r="U95" s="69"/>
       <c r="V95" s="79"/>
       <c r="W95" s="66"/>
       <c r="X95" s="80"/>
       <c r="Y95" s="66"/>
     </row>
-    <row r="96" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:25">
       <c r="A96" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B96" s="52">
         <v>148.6</v>
       </c>
       <c r="C96" s="78">
         <v>4074.4</v>
       </c>
       <c r="D96" s="90">
         <v>219.5</v>
       </c>
       <c r="E96" s="78">
         <v>166.6</v>
       </c>
       <c r="F96" s="60">
         <v>331.6</v>
       </c>
       <c r="G96" s="96">
         <v>107.9</v>
       </c>
       <c r="H96" s="60">
         <v>436.8</v>
       </c>
-      <c r="I96" s="68">
+      <c r="I96" s="78">
         <v>96.7</v>
       </c>
-      <c r="J96" s="43"/>
-      <c r="K96" s="47"/>
+      <c r="J96" s="60">
+        <v>555.16800000000001</v>
+      </c>
+      <c r="K96" s="68">
+        <v>92</v>
+      </c>
       <c r="L96" s="72"/>
       <c r="M96" s="68"/>
       <c r="N96" s="72"/>
       <c r="O96" s="68"/>
       <c r="P96" s="75"/>
       <c r="Q96" s="78"/>
       <c r="R96" s="75"/>
       <c r="S96" s="78"/>
       <c r="T96" s="75"/>
       <c r="U96" s="78"/>
       <c r="V96" s="75"/>
       <c r="W96" s="68"/>
       <c r="X96" s="72"/>
       <c r="Y96" s="68"/>
     </row>
-    <row r="98" spans="1:22" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:22" ht="12.75">
       <c r="A98" s="62" t="s">
         <v>102</v>
       </c>
       <c r="E98" s="92"/>
       <c r="F98" s="94"/>
       <c r="G98" s="92"/>
       <c r="H98" s="93"/>
       <c r="I98" s="92"/>
       <c r="J98" s="92"/>
     </row>
-    <row r="99" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:22">
       <c r="E99" s="92"/>
       <c r="F99" s="94"/>
       <c r="G99" s="92"/>
       <c r="H99" s="93"/>
       <c r="I99" s="92"/>
       <c r="J99" s="92"/>
       <c r="L99" s="74"/>
       <c r="N99" s="84"/>
     </row>
-    <row r="100" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:22">
       <c r="E100" s="92"/>
       <c r="F100" s="94"/>
       <c r="G100" s="92"/>
       <c r="H100" s="93"/>
       <c r="I100" s="92"/>
       <c r="J100" s="92"/>
       <c r="L100" s="92"/>
     </row>
-    <row r="101" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:22">
       <c r="E101" s="92"/>
       <c r="F101" s="94"/>
       <c r="G101" s="92"/>
       <c r="H101" s="93"/>
       <c r="I101" s="92"/>
       <c r="J101" s="92"/>
     </row>
-    <row r="102" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:22">
       <c r="E102" s="92"/>
       <c r="F102" s="94"/>
       <c r="G102" s="92"/>
       <c r="H102" s="93"/>
       <c r="I102" s="92"/>
       <c r="J102" s="92"/>
     </row>
-    <row r="103" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:22">
       <c r="F103" s="94"/>
       <c r="H103" s="93"/>
+      <c r="J103" s="80"/>
       <c r="V103" s="1" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="104" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:22">
       <c r="F104" s="94"/>
       <c r="H104" s="93"/>
-    </row>
-    <row r="105" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="J104" s="80"/>
+    </row>
+    <row r="105" spans="1:22">
       <c r="F105" s="94"/>
       <c r="H105" s="93"/>
+      <c r="J105" s="80"/>
       <c r="O105" s="1" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="112" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:22">
+      <c r="J106" s="80"/>
+    </row>
+    <row r="107" spans="1:22">
+      <c r="J107" s="80"/>
+    </row>
+    <row r="108" spans="1:22">
+      <c r="J108" s="80"/>
+    </row>
+    <row r="109" spans="1:22">
+      <c r="J109" s="80"/>
+    </row>
+    <row r="110" spans="1:22">
+      <c r="J110" s="80"/>
+    </row>
+    <row r="112" spans="1:22">
       <c r="D112" s="1" t="s">
         <v>116</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="F45:G45"/>
     <mergeCell ref="H45:I45"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="V59:W59"/>
     <mergeCell ref="N45:O45"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="P45:Q45"/>
     <mergeCell ref="R45:S45"/>
     <mergeCell ref="P59:Q59"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="A59:A60"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="T31:U31"/>