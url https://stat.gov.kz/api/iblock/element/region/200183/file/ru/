--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F78F9E86-DD4B-4F81-B241-7F28BEDBC9AC}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="620" activeTab="2"/>
+    <workbookView xWindow="105" yWindow="480" windowWidth="28470" windowHeight="14115" tabRatio="620" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Объем общипит" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId2"/>
     <sheet name="Районы объем и ИФО" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем общипит'!$A$1:$M$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Районы объем и ИФО'!$A$1:$Y$85</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="117">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
@@ -57,69 +58,63 @@
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
-  </si>
-[...1 lines deleted...]
-    <t>Объем услуг, млн. тенге</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>январь-октябрь 2022г.</t>
   </si>
   <si>
     <t>Бейнеуский район</t>
   </si>
   <si>
     <t>Каракиянский район</t>
   </si>
   <si>
     <t>Мангистауский район</t>
   </si>
   <si>
     <t>Мунайлинский район</t>
   </si>
   <si>
     <t>Тупкараганский район</t>
   </si>
@@ -395,62 +390,68 @@
   </si>
   <si>
     <t>январь-июнь 2026 года</t>
   </si>
   <si>
     <t>январь-июль 2026 года</t>
   </si>
   <si>
     <t>январь-август 2026 года</t>
   </si>
   <si>
     <t>январь-сентябрь 2026 года</t>
   </si>
   <si>
     <t>январь-октябрь 2026 года</t>
   </si>
   <si>
     <t>январь-ноябрь 2026 года</t>
   </si>
   <si>
     <t>январь-декабрь 2026 года</t>
   </si>
   <si>
     <t>\</t>
   </si>
+  <si>
+    <t>Объем услуг, млн. теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -614,51 +615,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="121">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -870,50 +871,63 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -924,51 +938,51 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -986,116 +1000,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1239,137 +1289,137 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y10"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E47" sqref="E47"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="6" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...17 lines deleted...]
-      <c r="A2" s="100" t="s">
+    <row r="1" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A1" s="104" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="100"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:25" s="7" customFormat="1" ht="11.25">
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
+      <c r="K1" s="104"/>
+      <c r="L1" s="104"/>
+      <c r="M1" s="104"/>
+    </row>
+    <row r="2" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A2" s="105" t="s">
+        <v>116</v>
+      </c>
+      <c r="B2" s="105"/>
+      <c r="C2" s="105"/>
+      <c r="D2" s="105"/>
+      <c r="E2" s="105"/>
+      <c r="F2" s="105"/>
+      <c r="G2" s="105"/>
+      <c r="H2" s="105"/>
+      <c r="I2" s="105"/>
+      <c r="J2" s="105"/>
+      <c r="K2" s="105"/>
+      <c r="L2" s="105"/>
+      <c r="M2" s="105"/>
+    </row>
+    <row r="3" spans="1:25" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="16" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:25" s="7" customFormat="1" ht="11.25">
+    <row r="4" spans="1:25" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="14">
         <v>2020</v>
       </c>
       <c r="B4" s="9">
         <v>2045.067</v>
       </c>
       <c r="C4" s="9">
         <v>2132.0300000000002</v>
       </c>
       <c r="D4" s="9">
         <v>3277.047</v>
       </c>
       <c r="E4" s="9">
         <v>1219.579</v>
       </c>
       <c r="F4" s="9">
         <v>1186.549</v>
       </c>
       <c r="G4" s="9">
         <v>1679.3320000000001</v>
       </c>
       <c r="H4" s="9">
         <v>1475.3869999999999</v>
       </c>
       <c r="I4" s="9">
@@ -1378,51 +1428,51 @@
       <c r="J4" s="9">
         <v>1769.9929999999999</v>
       </c>
       <c r="K4" s="9">
         <v>1819.646</v>
       </c>
       <c r="L4" s="9">
         <v>1860.6590000000001</v>
       </c>
       <c r="M4" s="9">
         <v>1951.3340000000001</v>
       </c>
       <c r="N4" s="25"/>
       <c r="O4" s="10"/>
       <c r="P4" s="10"/>
       <c r="Q4" s="10"/>
       <c r="R4" s="10"/>
       <c r="S4" s="10"/>
       <c r="T4" s="10"/>
       <c r="U4" s="10"/>
       <c r="V4" s="10"/>
       <c r="W4" s="10"/>
       <c r="X4" s="10"/>
       <c r="Y4" s="10"/>
     </row>
-    <row r="5" spans="1:25" s="7" customFormat="1" ht="11.25">
+    <row r="5" spans="1:25" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="14">
         <v>2021</v>
       </c>
       <c r="B5" s="9">
         <v>1705.818</v>
       </c>
       <c r="C5" s="9">
         <v>2053.12</v>
       </c>
       <c r="D5" s="9">
         <v>1971.4739999999999</v>
       </c>
       <c r="E5" s="9">
         <v>2032.0820000000001</v>
       </c>
       <c r="F5" s="9">
         <v>2094.973</v>
       </c>
       <c r="G5" s="9">
         <v>2848.239</v>
       </c>
       <c r="H5" s="9">
         <v>2638.422</v>
       </c>
       <c r="I5" s="9">
@@ -1431,51 +1481,51 @@
       <c r="J5" s="9">
         <v>2582.614</v>
       </c>
       <c r="K5" s="9">
         <v>2766.232</v>
       </c>
       <c r="L5" s="9">
         <v>2801.1190000000001</v>
       </c>
       <c r="M5" s="9">
         <v>2808.2640000000001</v>
       </c>
       <c r="N5" s="25"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="10"/>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="U5" s="10"/>
       <c r="V5" s="10"/>
       <c r="W5" s="10"/>
       <c r="X5" s="10"/>
       <c r="Y5" s="10"/>
     </row>
-    <row r="6" spans="1:25" s="7" customFormat="1" ht="11.25">
+    <row r="6" spans="1:25" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="14">
         <v>2022</v>
       </c>
       <c r="B6" s="9">
         <v>1999.855</v>
       </c>
       <c r="C6" s="9">
         <v>2189.509</v>
       </c>
       <c r="D6" s="9">
         <v>2235.1170000000002</v>
       </c>
       <c r="E6" s="9">
         <v>2219.6239999999998</v>
       </c>
       <c r="F6" s="9">
         <v>2276.2069999999999</v>
       </c>
       <c r="G6" s="9">
         <v>3807.703</v>
       </c>
       <c r="H6" s="9">
         <v>3968.0639999999999</v>
       </c>
       <c r="I6" s="9">
@@ -1484,51 +1534,51 @@
       <c r="J6" s="9">
         <v>3918.3290000000002</v>
       </c>
       <c r="K6" s="9">
         <v>4056.7779999999998</v>
       </c>
       <c r="L6" s="9">
         <v>3910.5129999999999</v>
       </c>
       <c r="M6" s="9">
         <v>4547.3149999999996</v>
       </c>
       <c r="N6" s="25"/>
       <c r="O6" s="10"/>
       <c r="P6" s="10"/>
       <c r="Q6" s="10"/>
       <c r="R6" s="10"/>
       <c r="S6" s="10"/>
       <c r="T6" s="10"/>
       <c r="U6" s="10"/>
       <c r="V6" s="10"/>
       <c r="W6" s="10"/>
       <c r="X6" s="10"/>
       <c r="Y6" s="10"/>
     </row>
-    <row r="7" spans="1:25" s="7" customFormat="1" ht="11.25">
+    <row r="7" spans="1:25" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14">
         <v>2023</v>
       </c>
       <c r="B7" s="9">
         <v>2992.1419999999998</v>
       </c>
       <c r="C7" s="9">
         <v>3081.002</v>
       </c>
       <c r="D7" s="9">
         <v>3025.9259999999999</v>
       </c>
       <c r="E7" s="8">
         <v>3050.3510000000001</v>
       </c>
       <c r="F7" s="8">
         <v>3356.1869999999999</v>
       </c>
       <c r="G7" s="8">
         <v>3717.6089999999999</v>
       </c>
       <c r="H7" s="8">
         <v>4086.4160000000002</v>
       </c>
       <c r="I7" s="8">
@@ -1537,1335 +1587,1343 @@
       <c r="J7" s="8">
         <v>4097.1679999999997</v>
       </c>
       <c r="K7" s="8">
         <v>4020.9</v>
       </c>
       <c r="L7" s="11">
         <v>4010.1370000000002</v>
       </c>
       <c r="M7" s="8">
         <v>5454.951</v>
       </c>
       <c r="N7" s="25"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
     </row>
-    <row r="8" spans="1:25" s="7" customFormat="1" ht="11.25">
+    <row r="8" spans="1:25" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="19">
         <v>2024</v>
       </c>
       <c r="B8" s="9">
         <v>4040.4630000000002</v>
       </c>
       <c r="C8" s="9">
         <v>4165.4780000000001</v>
       </c>
       <c r="D8" s="9">
         <v>3965.9549999999999</v>
       </c>
       <c r="E8" s="9">
         <v>3883.6979999999999</v>
       </c>
       <c r="F8" s="9">
         <v>4065.4470000000001</v>
       </c>
       <c r="G8" s="9">
         <v>5858.634</v>
       </c>
       <c r="H8" s="9">
         <v>6248.5590000000002</v>
       </c>
       <c r="I8" s="9">
         <v>7271.6540000000005</v>
       </c>
       <c r="J8" s="9">
         <v>6540.1540000000005</v>
       </c>
       <c r="K8" s="9">
         <v>7098.8459999999995</v>
       </c>
       <c r="L8" s="9">
         <v>7261.4459999999999</v>
       </c>
       <c r="M8" s="9">
         <v>7596.08</v>
       </c>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A9" s="19">
         <v>2025</v>
       </c>
       <c r="B9" s="9">
         <v>5034.8900000000003</v>
       </c>
       <c r="C9" s="9">
         <v>4866.3580000000002</v>
       </c>
       <c r="D9" s="9">
         <v>5570.5</v>
       </c>
       <c r="E9" s="9">
         <v>6131.1</v>
       </c>
       <c r="F9" s="9">
         <v>5631.9</v>
       </c>
       <c r="G9" s="9">
         <v>5671.6</v>
       </c>
       <c r="H9" s="9">
         <v>5850.4</v>
       </c>
       <c r="I9" s="9">
         <v>6347</v>
       </c>
       <c r="J9" s="9">
         <v>6440.8</v>
       </c>
       <c r="K9" s="9">
         <v>6600.7</v>
       </c>
       <c r="L9" s="9">
         <v>6441.7</v>
       </c>
       <c r="M9" s="9">
         <v>7888</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A10" s="19">
         <v>2026</v>
       </c>
       <c r="B10" s="9">
         <v>4786.5</v>
       </c>
       <c r="C10" s="9">
         <v>4410.1000000000004</v>
       </c>
       <c r="D10" s="9">
         <v>5665.4</v>
       </c>
       <c r="E10" s="9">
         <v>5832.9</v>
       </c>
       <c r="F10" s="9">
         <v>5918.3</v>
       </c>
-      <c r="G10" s="9"/>
+      <c r="G10" s="9">
+        <v>6243.8</v>
+      </c>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E47" sqref="E47"/>
+      <selection activeCell="I36" sqref="I36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...16 lines deleted...]
-    <row r="2" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="106" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
+      <c r="K1" s="104"/>
+      <c r="L1" s="104"/>
+      <c r="M1" s="104"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="33"/>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
       <c r="J2" s="32"/>
       <c r="K2" s="32"/>
       <c r="L2" s="32"/>
       <c r="M2" s="32"/>
     </row>
-    <row r="3" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="3" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
       <c r="B3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="15" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="7" customFormat="1" ht="11.25">
-[...16 lines deleted...]
-    <row r="5" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="4" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="107" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
+      <c r="L4" s="108"/>
+      <c r="M4" s="109"/>
+    </row>
+    <row r="5" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="20">
         <v>2020</v>
       </c>
       <c r="B5" s="12">
         <v>115.5</v>
       </c>
       <c r="C5" s="12">
         <v>104.3</v>
       </c>
       <c r="D5" s="12">
         <v>153.69999999999999</v>
       </c>
       <c r="E5" s="12">
         <v>37.200000000000003</v>
       </c>
       <c r="F5" s="12">
         <v>97.3</v>
       </c>
       <c r="G5" s="24">
         <v>141.5</v>
       </c>
       <c r="H5" s="12">
         <v>87.9</v>
       </c>
       <c r="I5" s="12">
         <v>106.4</v>
       </c>
       <c r="J5" s="12">
         <v>112.1</v>
       </c>
       <c r="K5" s="12">
         <v>102.8</v>
       </c>
       <c r="L5" s="12">
         <v>97.8</v>
       </c>
       <c r="M5" s="21">
         <v>104.7</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="6" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="20">
         <v>2021</v>
       </c>
       <c r="B6" s="63">
         <v>87.4</v>
       </c>
       <c r="C6" s="63">
         <v>120.4</v>
       </c>
       <c r="D6" s="63">
         <v>96</v>
       </c>
       <c r="E6" s="63">
         <v>103.1</v>
       </c>
       <c r="F6" s="63">
         <v>102.5</v>
       </c>
       <c r="G6" s="63">
         <v>136</v>
       </c>
       <c r="H6" s="63">
         <v>92.6</v>
       </c>
       <c r="I6" s="63">
         <v>97.5</v>
       </c>
       <c r="J6" s="63">
         <v>96.4</v>
       </c>
       <c r="K6" s="63">
         <v>107.1</v>
       </c>
       <c r="L6" s="63">
         <v>101.3</v>
       </c>
       <c r="M6" s="64">
         <v>100.3</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="7" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="20">
         <v>2022</v>
       </c>
       <c r="B7" s="63">
         <v>71.2</v>
       </c>
       <c r="C7" s="12">
         <v>109.5</v>
       </c>
       <c r="D7" s="65">
         <v>98.2</v>
       </c>
       <c r="E7" s="63">
         <v>88.6</v>
       </c>
       <c r="F7" s="63">
         <v>99.1</v>
       </c>
       <c r="G7" s="63">
         <v>167.3</v>
       </c>
       <c r="H7" s="63">
         <v>104.2</v>
       </c>
       <c r="I7" s="63">
         <v>97.8</v>
       </c>
       <c r="J7" s="63">
         <v>99.9</v>
       </c>
       <c r="K7" s="63">
         <v>102.6</v>
       </c>
       <c r="L7" s="63">
         <v>96.4</v>
       </c>
       <c r="M7" s="64">
         <v>108</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="8" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="20">
         <v>2023</v>
       </c>
       <c r="B8" s="63">
         <v>65.8</v>
       </c>
       <c r="C8" s="63">
         <v>97.9</v>
       </c>
       <c r="D8" s="63">
         <v>98.2</v>
       </c>
       <c r="E8" s="12">
         <v>100.8</v>
       </c>
       <c r="F8" s="12">
         <v>110</v>
       </c>
       <c r="G8" s="12">
         <v>110.8</v>
       </c>
       <c r="H8" s="12">
         <v>109.6</v>
       </c>
       <c r="I8" s="12">
         <v>97</v>
       </c>
       <c r="J8" s="12">
         <v>103.4</v>
       </c>
       <c r="K8" s="12">
         <v>94.6</v>
       </c>
       <c r="L8" s="63">
         <v>99.7</v>
       </c>
       <c r="M8" s="22">
         <v>136</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="9" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="20">
         <v>2024</v>
       </c>
       <c r="B9" s="63">
         <v>74.099999999999994</v>
       </c>
       <c r="C9" s="63">
         <v>100.1</v>
       </c>
       <c r="D9" s="63">
         <v>93.7</v>
       </c>
       <c r="E9" s="12">
         <v>97.9</v>
       </c>
       <c r="F9" s="12">
         <v>104.7</v>
       </c>
       <c r="G9" s="12">
         <v>144.1</v>
       </c>
       <c r="H9" s="12">
         <v>106.7</v>
       </c>
       <c r="I9" s="12">
         <v>116.4</v>
       </c>
       <c r="J9" s="12">
         <v>89.9</v>
       </c>
       <c r="K9" s="12">
         <v>106.8</v>
       </c>
       <c r="L9" s="63">
         <v>102.3</v>
       </c>
       <c r="M9" s="22">
         <v>95.4</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="10" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="20">
         <v>2025</v>
       </c>
       <c r="B10" s="63">
         <v>66.3</v>
       </c>
       <c r="C10" s="63">
         <v>96.7</v>
       </c>
       <c r="D10" s="63">
         <v>114.5</v>
       </c>
       <c r="E10" s="12">
         <v>105</v>
       </c>
       <c r="F10" s="12">
         <v>91.9</v>
       </c>
       <c r="G10" s="66">
         <v>96.7</v>
       </c>
       <c r="H10" s="12">
         <v>103.2</v>
       </c>
       <c r="I10" s="12">
         <v>108.5</v>
       </c>
       <c r="J10" s="12">
         <v>101.5</v>
       </c>
       <c r="K10" s="12">
         <v>102.5</v>
       </c>
       <c r="L10" s="63">
         <v>97.6</v>
       </c>
       <c r="M10" s="22">
         <v>119.1</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="20">
         <v>2026</v>
       </c>
       <c r="B11" s="63">
         <v>60.7</v>
       </c>
       <c r="C11" s="63">
         <v>85.9</v>
       </c>
       <c r="D11" s="63">
         <v>127.3</v>
       </c>
       <c r="E11" s="13">
         <v>103</v>
       </c>
       <c r="F11" s="13">
         <v>101.5</v>
       </c>
-      <c r="G11" s="67"/>
+      <c r="G11" s="67">
+        <v>105</v>
+      </c>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="63"/>
       <c r="M11" s="64"/>
     </row>
-    <row r="12" spans="1:13" s="7" customFormat="1" ht="11.25">
-[...16 lines deleted...]
-    <row r="13" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="12" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="110" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="111"/>
+      <c r="C12" s="111"/>
+      <c r="D12" s="111"/>
+      <c r="E12" s="111"/>
+      <c r="F12" s="111"/>
+      <c r="G12" s="111"/>
+      <c r="H12" s="111"/>
+      <c r="I12" s="111"/>
+      <c r="J12" s="111"/>
+      <c r="K12" s="111"/>
+      <c r="L12" s="111"/>
+      <c r="M12" s="112"/>
+    </row>
+    <row r="13" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="23">
         <v>2020</v>
       </c>
       <c r="B13" s="12">
         <v>99.2</v>
       </c>
       <c r="C13" s="12">
         <v>81.099999999999994</v>
       </c>
       <c r="D13" s="12">
         <v>140.19999999999999</v>
       </c>
       <c r="E13" s="12">
         <v>48.7</v>
       </c>
       <c r="F13" s="12">
         <v>46.7</v>
       </c>
       <c r="G13" s="12">
         <v>54.6</v>
       </c>
       <c r="H13" s="12">
         <v>51.2</v>
       </c>
       <c r="I13" s="12">
         <v>54.9</v>
       </c>
       <c r="J13" s="12">
         <v>88</v>
       </c>
       <c r="K13" s="12">
         <v>92.6</v>
       </c>
       <c r="L13" s="12">
         <v>94.9</v>
       </c>
       <c r="M13" s="21">
         <v>104.6</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="14" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="23">
         <v>2021</v>
       </c>
       <c r="B14" s="63">
         <v>79.099999999999994</v>
       </c>
       <c r="C14" s="63">
         <v>91.4</v>
       </c>
       <c r="D14" s="63">
         <v>57.1</v>
       </c>
       <c r="E14" s="63">
         <v>158.1</v>
       </c>
       <c r="F14" s="63">
         <v>166.6</v>
       </c>
       <c r="G14" s="63">
         <v>160</v>
       </c>
       <c r="H14" s="63">
         <v>168.7</v>
       </c>
       <c r="I14" s="63">
         <v>154.6</v>
       </c>
       <c r="J14" s="63">
         <v>132.9</v>
       </c>
       <c r="K14" s="63">
         <v>138.5</v>
       </c>
       <c r="L14" s="63">
         <v>143.4</v>
       </c>
       <c r="M14" s="64">
         <v>137.30000000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="15" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="23">
         <v>2022</v>
       </c>
       <c r="B15" s="63">
         <v>111.9</v>
       </c>
       <c r="C15" s="13">
         <v>101.8</v>
       </c>
       <c r="D15" s="13">
         <v>104</v>
       </c>
       <c r="E15" s="63">
         <v>89.4</v>
       </c>
       <c r="F15" s="63">
         <v>86.4</v>
       </c>
       <c r="G15" s="63">
         <v>106.4</v>
       </c>
       <c r="H15" s="63">
         <v>119.6</v>
       </c>
       <c r="I15" s="63">
         <v>120</v>
       </c>
       <c r="J15" s="63">
         <v>124.4</v>
       </c>
       <c r="K15" s="63">
         <v>119.1</v>
       </c>
       <c r="L15" s="63">
         <v>113.4</v>
       </c>
       <c r="M15" s="64">
         <v>122.1</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="16" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="23">
         <v>2023</v>
       </c>
       <c r="B16" s="63">
         <v>112.8</v>
       </c>
       <c r="C16" s="63">
         <v>100.9</v>
       </c>
       <c r="D16" s="63">
         <v>101</v>
       </c>
       <c r="E16" s="13">
         <v>114.9</v>
       </c>
       <c r="F16" s="13">
         <v>127.5</v>
       </c>
       <c r="G16" s="13">
         <v>84.5</v>
       </c>
       <c r="H16" s="13">
         <v>88.9</v>
       </c>
       <c r="I16" s="13">
         <v>88.2</v>
       </c>
       <c r="J16" s="13">
         <v>91.2</v>
       </c>
       <c r="K16" s="13">
         <v>84.1</v>
       </c>
       <c r="L16" s="63">
         <v>87.1</v>
       </c>
       <c r="M16" s="21">
         <v>109.7</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="17" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="23">
         <v>2024</v>
       </c>
       <c r="B17" s="63">
         <v>123.4</v>
       </c>
       <c r="C17" s="63">
         <v>126.2</v>
       </c>
       <c r="D17" s="63">
         <v>120.5</v>
       </c>
       <c r="E17" s="13">
         <v>117</v>
       </c>
       <c r="F17" s="13">
         <v>111.3</v>
       </c>
       <c r="G17" s="13">
         <v>144.80000000000001</v>
       </c>
       <c r="H17" s="13">
         <v>140.9</v>
       </c>
       <c r="I17" s="13">
         <v>169.1</v>
       </c>
       <c r="J17" s="13">
         <v>147.1</v>
       </c>
       <c r="K17" s="13">
         <v>166.1</v>
       </c>
       <c r="L17" s="63">
         <v>170.3</v>
       </c>
       <c r="M17" s="21">
         <v>119.4</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="18" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="23">
         <v>2025</v>
       </c>
       <c r="B18" s="63">
         <v>106.9</v>
       </c>
       <c r="C18" s="63">
         <v>103.2</v>
       </c>
       <c r="D18" s="63">
         <v>126.1</v>
       </c>
       <c r="E18" s="13">
         <v>135.19999999999999</v>
       </c>
       <c r="F18" s="13">
         <v>118.6</v>
       </c>
       <c r="G18" s="66">
         <v>79.599999999999994</v>
       </c>
       <c r="H18" s="13">
         <v>77</v>
       </c>
       <c r="I18" s="13">
         <v>71.8</v>
       </c>
       <c r="J18" s="13">
         <v>81</v>
       </c>
       <c r="K18" s="13">
         <v>77.7</v>
       </c>
       <c r="L18" s="63">
         <v>74.099999999999994</v>
       </c>
       <c r="M18" s="21">
         <v>92.6</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="19" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="20">
         <v>2026</v>
       </c>
       <c r="B19" s="63">
         <v>84.7</v>
       </c>
       <c r="C19" s="63">
         <v>75.3</v>
       </c>
       <c r="D19" s="63">
         <v>83.7</v>
       </c>
       <c r="E19" s="13">
         <v>82.1</v>
       </c>
       <c r="F19" s="13">
         <v>90.7</v>
       </c>
-      <c r="G19" s="67"/>
+      <c r="G19" s="67">
+        <v>98.4</v>
+      </c>
       <c r="H19" s="13"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="63"/>
       <c r="M19" s="64"/>
     </row>
-    <row r="20" spans="1:13" s="7" customFormat="1" ht="11.25">
-[...16 lines deleted...]
-    <row r="21" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="20" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="110" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="111"/>
+      <c r="C20" s="111"/>
+      <c r="D20" s="111"/>
+      <c r="E20" s="111"/>
+      <c r="F20" s="111"/>
+      <c r="G20" s="111"/>
+      <c r="H20" s="111"/>
+      <c r="I20" s="111"/>
+      <c r="J20" s="111"/>
+      <c r="K20" s="111"/>
+      <c r="L20" s="111"/>
+      <c r="M20" s="112"/>
+    </row>
+    <row r="21" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="20">
         <v>2020</v>
       </c>
       <c r="B21" s="12">
         <v>99.2</v>
       </c>
       <c r="C21" s="12">
         <v>89</v>
       </c>
       <c r="D21" s="12">
         <v>106</v>
       </c>
       <c r="E21" s="12">
         <v>91</v>
       </c>
       <c r="F21" s="12">
         <v>81.599999999999994</v>
       </c>
       <c r="G21" s="12">
         <v>76</v>
       </c>
       <c r="H21" s="12">
         <v>72.099999999999994</v>
       </c>
       <c r="I21" s="12">
         <v>69.7</v>
       </c>
       <c r="J21" s="12">
         <v>71.3</v>
       </c>
       <c r="K21" s="12">
         <v>73</v>
       </c>
       <c r="L21" s="12">
         <v>74.599999999999994</v>
       </c>
       <c r="M21" s="21">
         <v>76.5</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="22" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="20">
         <v>2021</v>
       </c>
       <c r="B22" s="63">
         <v>79.099999999999994</v>
       </c>
       <c r="C22" s="63">
         <v>85.4</v>
       </c>
       <c r="D22" s="63">
         <v>72.900000000000006</v>
       </c>
       <c r="E22" s="63">
         <v>84.9</v>
       </c>
       <c r="F22" s="63">
         <v>94.8</v>
       </c>
       <c r="G22" s="63">
         <v>104.3</v>
       </c>
       <c r="H22" s="63">
         <v>111.6</v>
       </c>
       <c r="I22" s="63">
         <v>116.4</v>
       </c>
       <c r="J22" s="63">
         <v>118.2</v>
       </c>
       <c r="K22" s="63">
         <v>120.3</v>
       </c>
       <c r="L22" s="63">
         <v>122.3</v>
       </c>
       <c r="M22" s="64">
         <v>123.7</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="23" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="20">
         <v>2022</v>
       </c>
       <c r="B23" s="63">
         <v>111.9</v>
       </c>
       <c r="C23" s="13">
         <v>106.3</v>
       </c>
       <c r="D23" s="13">
         <v>105.6</v>
       </c>
       <c r="E23" s="63">
         <v>101.1</v>
       </c>
       <c r="F23" s="63">
         <v>97.8</v>
       </c>
       <c r="G23" s="63">
         <v>100.4</v>
       </c>
       <c r="H23" s="63">
         <v>104.3</v>
       </c>
       <c r="I23" s="63">
         <v>106.8</v>
       </c>
       <c r="J23" s="63">
         <v>109.1</v>
       </c>
       <c r="K23" s="63">
         <v>110.4</v>
       </c>
       <c r="L23" s="63">
         <v>110.8</v>
       </c>
       <c r="M23" s="64">
         <v>112.2</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="24" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="20">
         <v>2023</v>
       </c>
       <c r="B24" s="63">
         <v>112.8</v>
       </c>
       <c r="C24" s="63">
         <v>106.6</v>
       </c>
       <c r="D24" s="63">
         <v>104.7</v>
       </c>
       <c r="E24" s="13">
         <v>107.3</v>
       </c>
       <c r="F24" s="13">
         <v>111.4</v>
       </c>
       <c r="G24" s="13">
         <v>104.1</v>
       </c>
       <c r="H24" s="13">
         <v>100.6</v>
       </c>
       <c r="I24" s="13">
         <v>98.4</v>
       </c>
       <c r="J24" s="13">
         <v>97.1</v>
       </c>
       <c r="K24" s="13">
         <v>95.4</v>
       </c>
       <c r="L24" s="63">
         <v>94.5</v>
       </c>
       <c r="M24" s="64">
         <v>95.9</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="25" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="20">
         <v>2024</v>
       </c>
       <c r="B25" s="63">
         <v>123.4</v>
       </c>
       <c r="C25" s="63">
         <v>124.9</v>
       </c>
       <c r="D25" s="63">
         <v>123.4</v>
       </c>
       <c r="E25" s="13">
         <v>121.8</v>
       </c>
       <c r="F25" s="13">
         <v>119.6</v>
       </c>
       <c r="G25" s="13">
         <v>124.4</v>
       </c>
       <c r="H25" s="13">
         <v>127.3</v>
       </c>
       <c r="I25" s="13">
         <v>133.4</v>
       </c>
       <c r="J25" s="13">
         <v>135.30000000000001</v>
       </c>
       <c r="K25" s="13">
         <v>138.6</v>
       </c>
       <c r="L25" s="63">
         <v>141.80000000000001</v>
       </c>
       <c r="M25" s="64">
         <v>139.19999999999999</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="7" customFormat="1" ht="11.25">
+    <row r="26" spans="1:13" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="20">
         <v>2025</v>
       </c>
       <c r="B26" s="63">
         <v>106.9</v>
       </c>
       <c r="C26" s="63">
         <v>105</v>
       </c>
       <c r="D26" s="63">
         <v>111.8</v>
       </c>
       <c r="E26" s="13">
         <v>117.5</v>
       </c>
       <c r="F26" s="13">
         <v>117.7</v>
       </c>
       <c r="G26" s="67">
         <v>109.1</v>
       </c>
       <c r="H26" s="13">
         <v>102.9</v>
       </c>
       <c r="I26" s="13">
         <v>97.2</v>
       </c>
       <c r="J26" s="13">
         <v>95</v>
       </c>
       <c r="K26" s="13">
         <v>92.7</v>
       </c>
       <c r="L26" s="63">
         <v>90.4</v>
       </c>
       <c r="M26" s="64">
         <v>90.6</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="20">
         <v>2026</v>
       </c>
       <c r="B27" s="63">
         <v>84.7</v>
       </c>
       <c r="C27" s="63">
         <v>79.900000000000006</v>
       </c>
       <c r="D27" s="63">
         <v>81.400000000000006</v>
       </c>
       <c r="E27" s="13">
         <v>81.5</v>
       </c>
       <c r="F27" s="13">
         <v>83.4</v>
       </c>
-      <c r="G27" s="67"/>
+      <c r="G27" s="67">
+        <v>85.9</v>
+      </c>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="63"/>
       <c r="M27" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Z112"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A61" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="D117" sqref="D117"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="G100" sqref="G100"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="13" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="12.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="18" customHeight="1">
-[...30 lines deleted...]
-      <c r="B4" s="114" t="s">
+    <row r="1" spans="1:26" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="120" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
+      <c r="Y1" s="120"/>
+    </row>
+    <row r="4" spans="1:26" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="116"/>
+      <c r="B4" s="119" t="s">
+        <v>87</v>
+      </c>
+      <c r="C4" s="119"/>
+      <c r="D4" s="119" t="s">
+        <v>88</v>
+      </c>
+      <c r="E4" s="119"/>
+      <c r="F4" s="119" t="s">
         <v>89</v>
       </c>
-      <c r="C4" s="114"/>
-      <c r="D4" s="114" t="s">
+      <c r="G4" s="119"/>
+      <c r="H4" s="119" t="s">
         <v>90</v>
       </c>
-      <c r="E4" s="114"/>
-      <c r="F4" s="114" t="s">
+      <c r="I4" s="119"/>
+      <c r="J4" s="119" t="s">
         <v>91</v>
       </c>
-      <c r="G4" s="114"/>
-      <c r="H4" s="114" t="s">
+      <c r="K4" s="119"/>
+      <c r="L4" s="119" t="s">
         <v>92</v>
       </c>
-      <c r="I4" s="114"/>
-      <c r="J4" s="114" t="s">
+      <c r="M4" s="119"/>
+      <c r="N4" s="119" t="s">
         <v>93</v>
       </c>
-      <c r="K4" s="114"/>
-      <c r="L4" s="114" t="s">
+      <c r="O4" s="119"/>
+      <c r="P4" s="119" t="s">
         <v>94</v>
       </c>
-      <c r="M4" s="114"/>
-      <c r="N4" s="114" t="s">
+      <c r="Q4" s="119"/>
+      <c r="R4" s="119" t="s">
         <v>95</v>
       </c>
-      <c r="O4" s="114"/>
-      <c r="P4" s="114" t="s">
+      <c r="S4" s="119"/>
+      <c r="T4" s="119" t="s">
         <v>96</v>
       </c>
-      <c r="Q4" s="114"/>
-      <c r="R4" s="114" t="s">
+      <c r="U4" s="119"/>
+      <c r="V4" s="119" t="s">
         <v>97</v>
       </c>
-      <c r="S4" s="114"/>
-      <c r="T4" s="114" t="s">
+      <c r="W4" s="119"/>
+      <c r="X4" s="119" t="s">
         <v>98</v>
       </c>
-      <c r="U4" s="114"/>
-[...7 lines deleted...]
-      <c r="Y4" s="113"/>
+      <c r="Y4" s="118"/>
       <c r="Z4" s="4"/>
     </row>
-    <row r="5" spans="1:26" s="2" customFormat="1" ht="26.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="34" t="s">
+    <row r="5" spans="1:26" s="2" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="117"/>
+      <c r="B5" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="C5" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="E5" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="G5" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="I5" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="K5" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="L5" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="M5" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="N5" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="O5" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="P5" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q5" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="R5" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="S5" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="T5" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="U5" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="V5" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="W5" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="X5" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y5" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z5" s="4"/>
+    </row>
+    <row r="6" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
         <v>18</v>
-      </c>
-[...73 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B6" s="36">
         <v>2045.067</v>
       </c>
       <c r="C6" s="36">
         <v>99.2</v>
       </c>
       <c r="D6" s="36">
         <v>4177.0969999999998</v>
       </c>
       <c r="E6" s="36">
         <v>89</v>
       </c>
       <c r="F6" s="36">
         <v>7454.1440000000002</v>
       </c>
       <c r="G6" s="36">
         <v>106</v>
       </c>
       <c r="H6" s="36">
         <v>8673.723</v>
       </c>
       <c r="I6" s="36">
         <v>91</v>
       </c>
@@ -2897,53 +2955,53 @@
         <v>16354.388000000001</v>
       </c>
       <c r="S6" s="36">
         <v>71.3</v>
       </c>
       <c r="T6" s="36">
         <v>18174.034</v>
       </c>
       <c r="U6" s="36">
         <v>73</v>
       </c>
       <c r="V6" s="36">
         <v>20034.692999999999</v>
       </c>
       <c r="W6" s="30">
         <v>74.599999999999994</v>
       </c>
       <c r="X6" s="37">
         <v>21986.026999999998</v>
       </c>
       <c r="Y6" s="30">
         <v>76.5</v>
       </c>
       <c r="Z6" s="4"/>
     </row>
-    <row r="7" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="7" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="38" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B7" s="36">
         <v>1577.0530000000001</v>
       </c>
       <c r="C7" s="27">
         <v>100.2</v>
       </c>
       <c r="D7" s="36">
         <v>3192.29</v>
       </c>
       <c r="E7" s="27">
         <v>104.3</v>
       </c>
       <c r="F7" s="36">
         <v>6068.3310000000001</v>
       </c>
       <c r="G7" s="27">
         <v>130.6</v>
       </c>
       <c r="H7" s="36">
         <v>6916.9830000000002</v>
       </c>
       <c r="I7" s="27">
         <v>108.7</v>
       </c>
@@ -2975,53 +3033,53 @@
         <v>12723.632</v>
       </c>
       <c r="S7" s="27">
         <v>80.900000000000006</v>
       </c>
       <c r="T7" s="40">
         <v>14106.75</v>
       </c>
       <c r="U7" s="27">
         <v>81.7</v>
       </c>
       <c r="V7" s="40">
         <v>15492.516</v>
       </c>
       <c r="W7" s="27">
         <v>82.4</v>
       </c>
       <c r="X7" s="40">
         <v>16922.062000000002</v>
       </c>
       <c r="Y7" s="27">
         <v>83.6</v>
       </c>
       <c r="Z7" s="4"/>
     </row>
-    <row r="8" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="8" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="38" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B8" s="36">
         <v>369.505</v>
       </c>
       <c r="C8" s="27">
         <v>102.2</v>
       </c>
       <c r="D8" s="36">
         <v>786.88800000000003</v>
       </c>
       <c r="E8" s="27">
         <v>92</v>
       </c>
       <c r="F8" s="36">
         <v>1186.7380000000001</v>
       </c>
       <c r="G8" s="27">
         <v>89.4</v>
       </c>
       <c r="H8" s="36">
         <v>1557.415</v>
       </c>
       <c r="I8" s="27">
         <v>84.8</v>
       </c>
@@ -3053,53 +3111,53 @@
         <v>3386.0390000000002</v>
       </c>
       <c r="S8" s="27">
         <v>78.5</v>
       </c>
       <c r="T8" s="40">
         <v>3811.7779999999998</v>
       </c>
       <c r="U8" s="27">
         <v>80.3</v>
       </c>
       <c r="V8" s="40">
         <v>4275.8819999999996</v>
       </c>
       <c r="W8" s="27">
         <v>82.5</v>
       </c>
       <c r="X8" s="40">
         <v>4786.8810000000003</v>
       </c>
       <c r="Y8" s="27">
         <v>85.6</v>
       </c>
       <c r="Z8" s="4"/>
     </row>
-    <row r="9" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="9" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="38" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B9" s="36">
         <v>37.518000000000001</v>
       </c>
       <c r="C9" s="27">
         <v>99.3</v>
       </c>
       <c r="D9" s="36">
         <v>75.036000000000001</v>
       </c>
       <c r="E9" s="27">
         <v>21.6</v>
       </c>
       <c r="F9" s="36">
         <v>75.036000000000001</v>
       </c>
       <c r="G9" s="27">
         <v>16.8</v>
       </c>
       <c r="H9" s="36">
         <v>75.036000000000001</v>
       </c>
       <c r="I9" s="27">
         <v>13.7</v>
       </c>
@@ -3131,53 +3189,53 @@
         <v>118.19199999999999</v>
       </c>
       <c r="S9" s="27">
         <v>9.9</v>
       </c>
       <c r="T9" s="40">
         <v>128.98099999999999</v>
       </c>
       <c r="U9" s="27">
         <v>10.8</v>
       </c>
       <c r="V9" s="40">
         <v>139.77000000000001</v>
       </c>
       <c r="W9" s="27">
         <v>11.6</v>
       </c>
       <c r="X9" s="40">
         <v>150.559</v>
       </c>
       <c r="Y9" s="27">
         <v>12.5</v>
       </c>
       <c r="Z9" s="4"/>
     </row>
-    <row r="10" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="10" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="38" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B10" s="36">
         <v>0.49299999999999999</v>
       </c>
       <c r="C10" s="27">
         <v>99.7</v>
       </c>
       <c r="D10" s="36">
         <v>0.98599999999999999</v>
       </c>
       <c r="E10" s="27">
         <v>40.200000000000003</v>
       </c>
       <c r="F10" s="36">
         <v>0.98599999999999999</v>
       </c>
       <c r="G10" s="27">
         <v>29.4</v>
       </c>
       <c r="H10" s="36">
         <v>0.98599999999999999</v>
       </c>
       <c r="I10" s="27">
         <v>23.1</v>
       </c>
@@ -3209,53 +3267,53 @@
         <v>0.98599999999999999</v>
       </c>
       <c r="S10" s="27">
         <v>8.3000000000000007</v>
       </c>
       <c r="T10" s="40">
         <v>0.98599999999999999</v>
       </c>
       <c r="U10" s="27">
         <v>8.4</v>
       </c>
       <c r="V10" s="40">
         <v>0.98599999999999999</v>
       </c>
       <c r="W10" s="27">
         <v>8.3000000000000007</v>
       </c>
       <c r="X10" s="40">
         <v>0.98599999999999999</v>
       </c>
       <c r="Y10" s="27">
         <v>8.3000000000000007</v>
       </c>
       <c r="Z10" s="4"/>
     </row>
-    <row r="11" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="11" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="38" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B11" s="36">
         <v>10.282</v>
       </c>
       <c r="C11" s="27">
         <v>90.8</v>
       </c>
       <c r="D11" s="36">
         <v>20.564</v>
       </c>
       <c r="E11" s="27">
         <v>8.9</v>
       </c>
       <c r="F11" s="36">
         <v>20.564</v>
       </c>
       <c r="G11" s="27">
         <v>7.8</v>
       </c>
       <c r="H11" s="36">
         <v>20.564</v>
       </c>
       <c r="I11" s="27">
         <v>7</v>
       </c>
@@ -3287,53 +3345,53 @@
         <v>20.564</v>
       </c>
       <c r="S11" s="27">
         <v>3.3</v>
       </c>
       <c r="T11" s="40">
         <v>20.564</v>
       </c>
       <c r="U11" s="27">
         <v>3.3</v>
       </c>
       <c r="V11" s="40">
         <v>20.564</v>
       </c>
       <c r="W11" s="27">
         <v>3.3</v>
       </c>
       <c r="X11" s="40">
         <v>20.564</v>
       </c>
       <c r="Y11" s="27">
         <v>3.3</v>
       </c>
       <c r="Z11" s="4"/>
     </row>
-    <row r="12" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="12" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B12" s="36">
         <v>46.915999999999997</v>
       </c>
       <c r="C12" s="27">
         <v>63.9</v>
       </c>
       <c r="D12" s="36">
         <v>94.802999999999997</v>
       </c>
       <c r="E12" s="27">
         <v>50.4</v>
       </c>
       <c r="F12" s="36">
         <v>95.650999999999996</v>
       </c>
       <c r="G12" s="27">
         <v>31.6</v>
       </c>
       <c r="H12" s="36">
         <v>95.650999999999996</v>
       </c>
       <c r="I12" s="27">
         <v>22.9</v>
       </c>
@@ -3365,53 +3423,53 @@
         <v>96.716999999999999</v>
       </c>
       <c r="S12" s="27">
         <v>11.3</v>
       </c>
       <c r="T12" s="40">
         <v>96.716999999999999</v>
       </c>
       <c r="U12" s="27">
         <v>11.3</v>
       </c>
       <c r="V12" s="40">
         <v>96.716999999999999</v>
       </c>
       <c r="W12" s="27">
         <v>11.2</v>
       </c>
       <c r="X12" s="40">
         <v>96.716999999999999</v>
       </c>
       <c r="Y12" s="27">
         <v>11.2</v>
       </c>
       <c r="Z12" s="4"/>
     </row>
-    <row r="13" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="13" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B13" s="42">
         <v>3.3</v>
       </c>
       <c r="C13" s="29">
         <v>82.3</v>
       </c>
       <c r="D13" s="42">
         <v>6.53</v>
       </c>
       <c r="E13" s="29">
         <v>81.400000000000006</v>
       </c>
       <c r="F13" s="42">
         <v>6.8380000000000001</v>
       </c>
       <c r="G13" s="29">
         <v>17</v>
       </c>
       <c r="H13" s="42">
         <v>7.0880000000000001</v>
       </c>
       <c r="I13" s="29">
         <v>9.8000000000000007</v>
       </c>
@@ -3443,265 +3501,265 @@
         <v>8.2579999999999991</v>
       </c>
       <c r="S13" s="29">
         <v>4.2</v>
       </c>
       <c r="T13" s="43">
         <v>8.2579999999999991</v>
       </c>
       <c r="U13" s="29">
         <v>4.2</v>
       </c>
       <c r="V13" s="43">
         <v>8.2579999999999991</v>
       </c>
       <c r="W13" s="29">
         <v>4.2</v>
       </c>
       <c r="X13" s="43">
         <v>8.2579999999999991</v>
       </c>
       <c r="Y13" s="29">
         <v>4.2</v>
       </c>
       <c r="Z13" s="4"/>
     </row>
-    <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="44"/>
       <c r="B14" s="44"/>
       <c r="C14" s="44"/>
       <c r="D14" s="44"/>
       <c r="E14" s="44"/>
       <c r="F14" s="44"/>
       <c r="G14" s="44"/>
       <c r="H14" s="44"/>
       <c r="I14" s="44"/>
       <c r="J14" s="44"/>
       <c r="K14" s="44"/>
       <c r="L14" s="44"/>
       <c r="M14" s="44"/>
       <c r="N14" s="44"/>
       <c r="O14" s="44"/>
       <c r="P14" s="44"/>
       <c r="Q14" s="44"/>
       <c r="R14" s="44"/>
       <c r="S14" s="44"/>
       <c r="T14" s="44"/>
       <c r="U14" s="44"/>
       <c r="V14" s="44"/>
       <c r="W14" s="44"/>
       <c r="X14" s="44"/>
       <c r="Y14" s="44"/>
       <c r="Z14" s="4"/>
     </row>
-    <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="44"/>
       <c r="B15" s="44"/>
       <c r="C15" s="44"/>
       <c r="D15" s="44"/>
       <c r="E15" s="44"/>
       <c r="F15" s="44"/>
       <c r="G15" s="44"/>
       <c r="H15" s="44"/>
       <c r="I15" s="44"/>
       <c r="J15" s="44"/>
       <c r="K15" s="44"/>
       <c r="L15" s="44"/>
       <c r="M15" s="44"/>
       <c r="N15" s="44"/>
       <c r="O15" s="44"/>
       <c r="P15" s="44"/>
       <c r="Q15" s="44"/>
       <c r="R15" s="44"/>
       <c r="S15" s="44"/>
       <c r="T15" s="44"/>
       <c r="U15" s="44"/>
       <c r="V15" s="44"/>
       <c r="W15" s="44"/>
       <c r="X15" s="44"/>
       <c r="Y15" s="44"/>
       <c r="Z15" s="4"/>
     </row>
-    <row r="16" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="16" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="44"/>
       <c r="B16" s="44"/>
       <c r="C16" s="44"/>
       <c r="D16" s="44"/>
       <c r="E16" s="44"/>
       <c r="F16" s="44"/>
       <c r="G16" s="44"/>
       <c r="H16" s="44"/>
       <c r="I16" s="44"/>
       <c r="J16" s="44"/>
       <c r="K16" s="44"/>
       <c r="L16" s="44"/>
       <c r="M16" s="44"/>
       <c r="N16" s="44"/>
       <c r="O16" s="44"/>
       <c r="P16" s="44"/>
       <c r="Q16" s="44"/>
       <c r="R16" s="44"/>
       <c r="S16" s="44"/>
       <c r="T16" s="44"/>
       <c r="U16" s="44"/>
       <c r="V16" s="44"/>
       <c r="W16" s="44"/>
       <c r="X16" s="44"/>
       <c r="Y16" s="44"/>
       <c r="Z16" s="4"/>
     </row>
-    <row r="17" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B17" s="114" t="s">
+    <row r="17" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="116"/>
+      <c r="B17" s="119" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" s="119"/>
+      <c r="D17" s="119" t="s">
+        <v>76</v>
+      </c>
+      <c r="E17" s="119"/>
+      <c r="F17" s="119" t="s">
         <v>77</v>
       </c>
-      <c r="C17" s="114"/>
-      <c r="D17" s="114" t="s">
+      <c r="G17" s="119"/>
+      <c r="H17" s="119" t="s">
         <v>78</v>
       </c>
-      <c r="E17" s="114"/>
-      <c r="F17" s="114" t="s">
+      <c r="I17" s="119"/>
+      <c r="J17" s="119" t="s">
         <v>79</v>
       </c>
-      <c r="G17" s="114"/>
-      <c r="H17" s="114" t="s">
+      <c r="K17" s="119"/>
+      <c r="L17" s="119" t="s">
         <v>80</v>
       </c>
-      <c r="I17" s="114"/>
-      <c r="J17" s="114" t="s">
+      <c r="M17" s="119"/>
+      <c r="N17" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="K17" s="114"/>
-      <c r="L17" s="114" t="s">
+      <c r="O17" s="119"/>
+      <c r="P17" s="119" t="s">
         <v>82</v>
       </c>
-      <c r="M17" s="114"/>
-      <c r="N17" s="114" t="s">
+      <c r="Q17" s="119"/>
+      <c r="R17" s="119" t="s">
         <v>83</v>
       </c>
-      <c r="O17" s="114"/>
-      <c r="P17" s="114" t="s">
+      <c r="S17" s="119"/>
+      <c r="T17" s="119" t="s">
         <v>84</v>
       </c>
-      <c r="Q17" s="114"/>
-      <c r="R17" s="114" t="s">
+      <c r="U17" s="119"/>
+      <c r="V17" s="119" t="s">
         <v>85</v>
       </c>
-      <c r="S17" s="114"/>
-      <c r="T17" s="114" t="s">
+      <c r="W17" s="119"/>
+      <c r="X17" s="119" t="s">
         <v>86</v>
       </c>
-      <c r="U17" s="114"/>
-[...7 lines deleted...]
-      <c r="Y17" s="113"/>
+      <c r="Y17" s="118"/>
       <c r="Z17" s="4"/>
     </row>
-    <row r="18" spans="1:26" s="2" customFormat="1" ht="27.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B18" s="34" t="s">
+    <row r="18" spans="1:26" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="117"/>
+      <c r="B18" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="C18" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="E18" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="G18" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="I18" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="K18" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="L18" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="M18" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="N18" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="P18" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q18" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="R18" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="S18" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="T18" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="U18" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="V18" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="W18" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="X18" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y18" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z18" s="4"/>
+    </row>
+    <row r="19" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
         <v>18</v>
-      </c>
-[...73 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B19" s="36">
         <v>1705.818</v>
       </c>
       <c r="C19" s="36">
         <v>79.099999999999994</v>
       </c>
       <c r="D19" s="45">
         <v>3758.9380000000001</v>
       </c>
       <c r="E19" s="36">
         <v>85.4</v>
       </c>
       <c r="F19" s="36">
         <v>5730.4120000000003</v>
       </c>
       <c r="G19" s="30">
         <v>72.900000000000006</v>
       </c>
       <c r="H19" s="37">
         <v>7762.4939999999997</v>
       </c>
       <c r="I19" s="37">
         <v>84.9</v>
       </c>
@@ -3732,53 +3790,53 @@
       <c r="R19" s="37">
         <v>20605.624</v>
       </c>
       <c r="S19" s="37">
         <v>118.2</v>
       </c>
       <c r="T19" s="37">
         <v>23371.856</v>
       </c>
       <c r="U19" s="37">
         <v>120.3</v>
       </c>
       <c r="V19" s="37">
         <v>26172.974999999999</v>
       </c>
       <c r="W19" s="37">
         <v>122.3</v>
       </c>
       <c r="X19" s="37">
         <v>28981.239000000001</v>
       </c>
       <c r="Y19" s="37">
         <v>123.7</v>
       </c>
     </row>
-    <row r="20" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="20" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="38" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B20" s="40">
         <v>1330.373</v>
       </c>
       <c r="C20" s="27">
         <v>80</v>
       </c>
       <c r="D20" s="40">
         <v>2911.2640000000001</v>
       </c>
       <c r="E20" s="27">
         <v>86.5</v>
       </c>
       <c r="F20" s="40">
         <v>4470.268</v>
       </c>
       <c r="G20" s="27">
         <v>69.900000000000006</v>
       </c>
       <c r="H20" s="40">
         <v>6075.1509999999998</v>
       </c>
       <c r="I20" s="27">
         <v>83.3</v>
       </c>
@@ -3809,53 +3867,53 @@
       <c r="R20" s="40">
         <v>16789.686000000002</v>
       </c>
       <c r="S20" s="27">
         <v>123.8</v>
       </c>
       <c r="T20" s="39">
         <v>19101.971000000001</v>
       </c>
       <c r="U20" s="27">
         <v>126.7</v>
       </c>
       <c r="V20" s="39">
         <v>21423.624</v>
       </c>
       <c r="W20" s="27">
         <v>129.5</v>
       </c>
       <c r="X20" s="40">
         <v>23699.74</v>
       </c>
       <c r="Y20" s="27">
         <v>131.4</v>
       </c>
     </row>
-    <row r="21" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="21" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="38" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B21" s="40">
         <v>342.88400000000001</v>
       </c>
       <c r="C21" s="27">
         <v>88</v>
       </c>
       <c r="D21" s="40">
         <v>778.476</v>
       </c>
       <c r="E21" s="27">
         <v>93.9</v>
       </c>
       <c r="F21" s="40">
         <v>1159.2850000000001</v>
       </c>
       <c r="G21" s="27">
         <v>92.7</v>
       </c>
       <c r="H21" s="40">
         <v>1572.867</v>
       </c>
       <c r="I21" s="27">
         <v>95.8</v>
       </c>
@@ -3886,53 +3944,53 @@
       <c r="R21" s="40">
         <v>3635.0529999999999</v>
       </c>
       <c r="S21" s="27">
         <v>100.7</v>
       </c>
       <c r="T21" s="39">
         <v>4075.7060000000001</v>
       </c>
       <c r="U21" s="27">
         <v>100</v>
       </c>
       <c r="V21" s="39">
         <v>4541.8860000000004</v>
       </c>
       <c r="W21" s="27">
         <v>99.5</v>
       </c>
       <c r="X21" s="40">
         <v>5061.0630000000001</v>
       </c>
       <c r="Y21" s="27">
         <v>99.2</v>
       </c>
     </row>
-    <row r="22" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="22" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="38" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B22" s="40">
         <v>12.547000000000001</v>
       </c>
       <c r="C22" s="27">
         <v>31.7</v>
       </c>
       <c r="D22" s="40">
         <v>25.094000000000001</v>
       </c>
       <c r="E22" s="27">
         <v>31.7</v>
       </c>
       <c r="F22" s="40">
         <v>37.640999999999998</v>
       </c>
       <c r="G22" s="27">
         <v>47.6</v>
       </c>
       <c r="H22" s="40">
         <v>50.188000000000002</v>
       </c>
       <c r="I22" s="27">
         <v>63.5</v>
       </c>
@@ -3963,53 +4021,53 @@
       <c r="R22" s="40">
         <v>86.531000000000006</v>
       </c>
       <c r="S22" s="27">
         <v>68.7</v>
       </c>
       <c r="T22" s="39">
         <v>92.48</v>
       </c>
       <c r="U22" s="27">
         <v>67.099999999999994</v>
       </c>
       <c r="V22" s="39">
         <v>98.429000000000002</v>
       </c>
       <c r="W22" s="27">
         <v>65.900000000000006</v>
       </c>
       <c r="X22" s="40">
         <v>104.378</v>
       </c>
       <c r="Y22" s="27">
         <v>65</v>
       </c>
     </row>
-    <row r="23" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="23" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="38" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B23" s="40">
         <v>20</v>
       </c>
       <c r="C23" s="27">
         <v>3849</v>
       </c>
       <c r="D23" s="40">
         <v>44</v>
       </c>
       <c r="E23" s="27">
         <v>4233.8</v>
       </c>
       <c r="F23" s="40">
         <v>63</v>
       </c>
       <c r="G23" s="27">
         <v>6062.1</v>
       </c>
       <c r="H23" s="40">
         <v>63.5</v>
       </c>
       <c r="I23" s="27">
         <v>6110.2</v>
       </c>
@@ -4040,130 +4098,130 @@
       <c r="R23" s="40">
         <v>63.5</v>
       </c>
       <c r="S23" s="27">
         <v>6041.4</v>
       </c>
       <c r="T23" s="39">
         <v>63.5</v>
       </c>
       <c r="U23" s="27">
         <v>6024.5</v>
       </c>
       <c r="V23" s="39">
         <v>63.5</v>
       </c>
       <c r="W23" s="27">
         <v>6030.1</v>
       </c>
       <c r="X23" s="40">
         <v>63.5</v>
       </c>
       <c r="Y23" s="27">
         <v>6041.4</v>
       </c>
     </row>
-    <row r="24" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="24" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="38" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B24" s="40" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C24" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D24" s="40" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E24" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F24" s="40" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G24" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H24" s="40" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="I24" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J24" s="40" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="K24" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L24" s="40" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="M24" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="N24" s="40" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="O24" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P24" s="40" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Q24" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="R24" s="40" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="S24" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T24" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U24" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="V24" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W24" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X24" s="40" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y24" s="28" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="38" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B25" s="40">
         <v>1.4E-2</v>
       </c>
       <c r="C25" s="27">
         <v>0</v>
       </c>
       <c r="D25" s="40">
         <v>0.104</v>
       </c>
       <c r="E25" s="27">
         <v>0.1</v>
       </c>
       <c r="F25" s="40">
         <v>0.218</v>
       </c>
       <c r="G25" s="27">
         <v>0.2</v>
       </c>
       <c r="H25" s="40">
         <v>0.78800000000000003</v>
       </c>
       <c r="I25" s="27">
         <v>0.8</v>
       </c>
@@ -4194,364 +4252,364 @@
       <c r="R25" s="40">
         <v>27.878</v>
       </c>
       <c r="S25" s="27">
         <v>27</v>
       </c>
       <c r="T25" s="39">
         <v>34.478999999999999</v>
       </c>
       <c r="U25" s="27">
         <v>33.299999999999997</v>
       </c>
       <c r="V25" s="39">
         <v>41.072000000000003</v>
       </c>
       <c r="W25" s="27">
         <v>39.799999999999997</v>
       </c>
       <c r="X25" s="40">
         <v>47.35</v>
       </c>
       <c r="Y25" s="27">
         <v>45.9</v>
       </c>
     </row>
-    <row r="26" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="26" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B26" s="43" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C26" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D26" s="43" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E26" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F26" s="43" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G26" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H26" s="43" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="I26" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J26" s="43" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="K26" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L26" s="43">
         <v>0.74399999999999999</v>
       </c>
       <c r="M26" s="29">
         <v>8.9</v>
       </c>
       <c r="N26" s="43">
         <v>1.488</v>
       </c>
       <c r="O26" s="29">
         <v>17.100000000000001</v>
       </c>
       <c r="P26" s="43">
         <v>2.2320000000000002</v>
       </c>
       <c r="Q26" s="29">
         <v>25.5</v>
       </c>
       <c r="R26" s="43">
         <v>2.976</v>
       </c>
       <c r="S26" s="29">
         <v>33.799999999999997</v>
       </c>
       <c r="T26" s="42">
         <v>3.72</v>
       </c>
       <c r="U26" s="29">
         <v>42.1</v>
       </c>
       <c r="V26" s="42">
         <v>4.4640000000000004</v>
       </c>
       <c r="W26" s="29">
         <v>50.6</v>
       </c>
       <c r="X26" s="43">
         <v>5.2080000000000002</v>
       </c>
       <c r="Y26" s="29">
         <v>59.2</v>
       </c>
     </row>
-    <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="27" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="44"/>
       <c r="B27" s="44"/>
       <c r="C27" s="44"/>
       <c r="D27" s="44"/>
       <c r="E27" s="44"/>
       <c r="F27" s="44"/>
       <c r="G27" s="44"/>
       <c r="H27" s="44"/>
       <c r="I27" s="44"/>
       <c r="J27" s="44"/>
       <c r="K27" s="44"/>
       <c r="L27" s="44"/>
       <c r="M27" s="44"/>
       <c r="N27" s="44"/>
       <c r="O27" s="44"/>
       <c r="P27" s="44"/>
       <c r="Q27" s="44"/>
       <c r="R27" s="44"/>
       <c r="S27" s="44"/>
       <c r="T27" s="44"/>
       <c r="U27" s="44"/>
       <c r="V27" s="44"/>
       <c r="W27" s="44"/>
       <c r="X27" s="44"/>
       <c r="Y27" s="48"/>
     </row>
-    <row r="28" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="28" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="44"/>
       <c r="B28" s="44"/>
       <c r="C28" s="44"/>
       <c r="D28" s="44"/>
       <c r="E28" s="44"/>
       <c r="F28" s="44"/>
       <c r="G28" s="44"/>
       <c r="H28" s="44"/>
       <c r="I28" s="44"/>
       <c r="J28" s="44"/>
       <c r="K28" s="44"/>
       <c r="L28" s="44"/>
       <c r="M28" s="44"/>
       <c r="N28" s="44"/>
       <c r="O28" s="44"/>
       <c r="P28" s="44"/>
       <c r="Q28" s="44"/>
       <c r="R28" s="44"/>
       <c r="S28" s="44"/>
       <c r="T28" s="44"/>
       <c r="U28" s="44"/>
       <c r="V28" s="44"/>
       <c r="W28" s="44"/>
       <c r="X28" s="44"/>
       <c r="Y28" s="44"/>
     </row>
-    <row r="29" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="29" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="44"/>
       <c r="B29" s="44"/>
       <c r="C29" s="44"/>
       <c r="D29" s="44"/>
       <c r="E29" s="44"/>
       <c r="F29" s="44"/>
       <c r="G29" s="44"/>
       <c r="H29" s="44"/>
       <c r="I29" s="44"/>
       <c r="J29" s="44"/>
       <c r="K29" s="44"/>
       <c r="L29" s="44"/>
       <c r="M29" s="44"/>
       <c r="N29" s="44"/>
       <c r="O29" s="44"/>
       <c r="P29" s="44"/>
       <c r="Q29" s="44"/>
       <c r="R29" s="44"/>
       <c r="S29" s="44"/>
       <c r="T29" s="44"/>
       <c r="U29" s="44"/>
       <c r="V29" s="48"/>
       <c r="W29" s="48"/>
       <c r="X29" s="48"/>
       <c r="Y29" s="44"/>
     </row>
-    <row r="30" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="30" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="44"/>
       <c r="B30" s="44"/>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="E30" s="44"/>
       <c r="F30" s="44"/>
       <c r="G30" s="44"/>
       <c r="H30" s="44"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
       <c r="K30" s="44"/>
       <c r="L30" s="44"/>
       <c r="M30" s="44"/>
       <c r="N30" s="44"/>
       <c r="O30" s="44"/>
       <c r="P30" s="44"/>
       <c r="Q30" s="44"/>
       <c r="R30" s="44"/>
       <c r="S30" s="44"/>
       <c r="T30" s="44"/>
       <c r="U30" s="44"/>
       <c r="V30" s="48"/>
       <c r="W30" s="48"/>
       <c r="X30" s="48"/>
       <c r="Y30" s="44"/>
     </row>
-    <row r="31" spans="1:26" s="2" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B31" s="114" t="s">
+    <row r="31" spans="1:26" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="116"/>
+      <c r="B31" s="119" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="119"/>
+      <c r="D31" s="119" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31" s="119"/>
+      <c r="F31" s="119" t="s">
         <v>66</v>
       </c>
-      <c r="C31" s="114"/>
-      <c r="D31" s="114" t="s">
+      <c r="G31" s="119"/>
+      <c r="H31" s="119" t="s">
         <v>67</v>
       </c>
-      <c r="E31" s="114"/>
-      <c r="F31" s="114" t="s">
+      <c r="I31" s="119"/>
+      <c r="J31" s="119" t="s">
         <v>68</v>
       </c>
-      <c r="G31" s="114"/>
-      <c r="H31" s="114" t="s">
+      <c r="K31" s="119"/>
+      <c r="L31" s="119" t="s">
         <v>69</v>
       </c>
-      <c r="I31" s="114"/>
-      <c r="J31" s="114" t="s">
+      <c r="M31" s="119"/>
+      <c r="N31" s="119" t="s">
         <v>70</v>
       </c>
-      <c r="K31" s="114"/>
-      <c r="L31" s="114" t="s">
+      <c r="O31" s="119"/>
+      <c r="P31" s="119" t="s">
         <v>71</v>
       </c>
-      <c r="M31" s="114"/>
-      <c r="N31" s="114" t="s">
+      <c r="Q31" s="119"/>
+      <c r="R31" s="119" t="s">
         <v>72</v>
       </c>
-      <c r="O31" s="114"/>
-      <c r="P31" s="114" t="s">
+      <c r="S31" s="119"/>
+      <c r="T31" s="119" t="s">
+        <v>19</v>
+      </c>
+      <c r="U31" s="118"/>
+      <c r="V31" s="119" t="s">
         <v>73</v>
       </c>
-      <c r="Q31" s="114"/>
-      <c r="R31" s="114" t="s">
+      <c r="W31" s="118"/>
+      <c r="X31" s="119" t="s">
         <v>74</v>
       </c>
-      <c r="S31" s="114"/>
-[...15 lines deleted...]
-      <c r="B32" s="34" t="s">
+      <c r="Y31" s="118"/>
+    </row>
+    <row r="32" spans="1:26" s="2" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="117"/>
+      <c r="B32" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="C32" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="E32" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="G32" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="I32" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="J32" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="K32" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="L32" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="M32" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="N32" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="O32" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="P32" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q32" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="R32" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="S32" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="T32" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="U32" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="V32" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="W32" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="X32" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y32" s="35" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="3" t="s">
         <v>18</v>
-      </c>
-[...72 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B33" s="49">
         <v>1999.855</v>
       </c>
       <c r="C33" s="49">
         <v>111.9</v>
       </c>
       <c r="D33" s="49">
         <v>4189.3639999999996</v>
       </c>
       <c r="E33" s="50">
         <v>106.3</v>
       </c>
       <c r="F33" s="49">
         <v>6424.4809999999998</v>
       </c>
       <c r="G33" s="50">
         <v>105.6</v>
       </c>
       <c r="H33" s="49">
         <v>8644.1049999999996</v>
       </c>
       <c r="I33" s="50">
         <v>101.1</v>
       </c>
@@ -4582,53 +4640,53 @@
       <c r="R33" s="49">
         <v>26537.705000000002</v>
       </c>
       <c r="S33" s="50">
         <v>109.1</v>
       </c>
       <c r="T33" s="49">
         <v>30594.483</v>
       </c>
       <c r="U33" s="50">
         <v>110.4</v>
       </c>
       <c r="V33" s="49">
         <v>34504.995999999999</v>
       </c>
       <c r="W33" s="50">
         <v>110.8</v>
       </c>
       <c r="X33" s="49">
         <v>39052.311000000002</v>
       </c>
       <c r="Y33" s="50">
         <v>112.2</v>
       </c>
     </row>
-    <row r="34" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="34" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="38" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B34" s="49">
         <v>1517.07</v>
       </c>
       <c r="C34" s="27">
         <v>108.8</v>
       </c>
       <c r="D34" s="49">
         <v>3079.2249999999999</v>
       </c>
       <c r="E34" s="27">
         <v>100.9</v>
       </c>
       <c r="F34" s="49">
         <v>4710.6469999999999</v>
       </c>
       <c r="G34" s="27">
         <v>99.2</v>
       </c>
       <c r="H34" s="49">
         <v>6238.2020000000002</v>
       </c>
       <c r="I34" s="27">
         <v>93.2</v>
       </c>
@@ -4659,53 +4717,53 @@
       <c r="R34" s="49">
         <v>19709.987000000001</v>
       </c>
       <c r="S34" s="27">
         <v>99.5</v>
       </c>
       <c r="T34" s="49">
         <v>22728.272000000001</v>
       </c>
       <c r="U34" s="27">
         <v>100.3</v>
       </c>
       <c r="V34" s="49">
         <v>25642.920999999998</v>
       </c>
       <c r="W34" s="27">
         <v>100.6</v>
       </c>
       <c r="X34" s="49">
         <v>29057.601999999999</v>
       </c>
       <c r="Y34" s="27">
         <v>102.1</v>
       </c>
     </row>
-    <row r="35" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="35" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="38" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B35" s="49">
         <v>482.48500000000001</v>
       </c>
       <c r="C35" s="27">
         <v>134.30000000000001</v>
       </c>
       <c r="D35" s="49">
         <v>1109.8389999999999</v>
       </c>
       <c r="E35" s="27">
         <v>136</v>
       </c>
       <c r="F35" s="49">
         <v>1713.5329999999999</v>
       </c>
       <c r="G35" s="27">
         <v>139.19999999999999</v>
       </c>
       <c r="H35" s="49">
         <v>2403.1019999999999</v>
       </c>
       <c r="I35" s="27">
         <v>138.6</v>
       </c>
@@ -4736,284 +4794,284 @@
       <c r="R35" s="49">
         <v>6487.8559999999998</v>
       </c>
       <c r="S35" s="27">
         <v>151.30000000000001</v>
       </c>
       <c r="T35" s="49">
         <v>7440.6790000000001</v>
       </c>
       <c r="U35" s="27">
         <v>153.9</v>
       </c>
       <c r="V35" s="49">
         <v>8350.143</v>
       </c>
       <c r="W35" s="27">
         <v>154.5</v>
       </c>
       <c r="X35" s="49">
         <v>9396.3070000000007</v>
       </c>
       <c r="Y35" s="27">
         <v>154.6</v>
       </c>
     </row>
-    <row r="36" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="36" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="38" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B36" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C36" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D36" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E36" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F36" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G36" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H36" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="I36" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J36" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="K36" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L36" s="49">
         <v>79.34</v>
       </c>
       <c r="M36" s="27">
         <v>100.1</v>
       </c>
       <c r="N36" s="49">
         <v>158.68</v>
       </c>
       <c r="O36" s="27">
         <v>182</v>
       </c>
       <c r="P36" s="49">
         <v>238.02</v>
       </c>
       <c r="Q36" s="27">
         <v>251.4</v>
       </c>
       <c r="R36" s="49">
         <v>317.36</v>
       </c>
       <c r="S36" s="27">
         <v>310.8</v>
       </c>
       <c r="T36" s="49">
         <v>396.7</v>
       </c>
       <c r="U36" s="27">
         <v>361.7</v>
       </c>
       <c r="V36" s="49">
         <v>476.04</v>
       </c>
       <c r="W36" s="27">
         <v>406.4</v>
       </c>
       <c r="X36" s="49">
         <v>555.38</v>
       </c>
       <c r="Y36" s="27">
         <v>443</v>
       </c>
     </row>
-    <row r="37" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="37" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="B37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="N37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="P37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="R37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="S37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="T37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="U37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="V37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="W37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="X37" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y37" s="28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="E38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="G38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="H38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="N38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="P38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="R38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="S38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="T38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="U38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="V38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="W38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="X38" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y38" s="28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A39" s="38" t="s">
         <v>23</v>
-      </c>
-[...152 lines deleted...]
-        <v>25</v>
       </c>
       <c r="B39" s="49">
         <v>0.3</v>
       </c>
       <c r="C39" s="27">
         <v>2044.7</v>
       </c>
       <c r="D39" s="49">
         <v>0.3</v>
       </c>
       <c r="E39" s="27">
         <v>275.2</v>
       </c>
       <c r="F39" s="49">
         <v>0.30099999999999999</v>
       </c>
       <c r="G39" s="27">
         <v>130</v>
       </c>
       <c r="H39" s="49">
         <v>2.8010000000000002</v>
       </c>
       <c r="I39" s="27">
         <v>322.60000000000002</v>
       </c>
@@ -5044,364 +5102,364 @@
       <c r="R39" s="49">
         <v>22.501999999999999</v>
       </c>
       <c r="S39" s="27">
         <v>68.400000000000006</v>
       </c>
       <c r="T39" s="49">
         <v>28.832000000000001</v>
       </c>
       <c r="U39" s="27">
         <v>70.5</v>
       </c>
       <c r="V39" s="49">
         <v>35.892000000000003</v>
       </c>
       <c r="W39" s="27">
         <v>73.400000000000006</v>
       </c>
       <c r="X39" s="49">
         <v>43.021999999999998</v>
       </c>
       <c r="Y39" s="27">
         <v>75.7</v>
       </c>
     </row>
-    <row r="40" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="40" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="I40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="K40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="M40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="N40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="O40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Q40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="R40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="S40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="V40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X40" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y40" s="47" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="44"/>
       <c r="B41" s="44"/>
       <c r="C41" s="44"/>
       <c r="D41" s="44"/>
       <c r="E41" s="44"/>
       <c r="F41" s="44"/>
       <c r="G41" s="44"/>
       <c r="H41" s="44"/>
       <c r="I41" s="44"/>
       <c r="J41" s="44"/>
       <c r="K41" s="44"/>
       <c r="L41" s="44"/>
       <c r="M41" s="44"/>
       <c r="N41" s="44"/>
       <c r="O41" s="44"/>
       <c r="P41" s="44"/>
       <c r="Q41" s="44"/>
       <c r="R41" s="44"/>
       <c r="S41" s="44"/>
       <c r="T41" s="44"/>
       <c r="U41" s="44"/>
       <c r="V41" s="44"/>
       <c r="W41" s="44"/>
       <c r="X41" s="44"/>
       <c r="Y41" s="44"/>
     </row>
-    <row r="42" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="42" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="44"/>
       <c r="B42" s="44"/>
       <c r="C42" s="44"/>
       <c r="D42" s="44"/>
       <c r="E42" s="44"/>
       <c r="F42" s="44"/>
       <c r="G42" s="44"/>
       <c r="H42" s="44"/>
       <c r="I42" s="44"/>
       <c r="J42" s="44"/>
       <c r="K42" s="44"/>
       <c r="L42" s="44"/>
       <c r="M42" s="44"/>
       <c r="N42" s="44"/>
       <c r="O42" s="44"/>
       <c r="P42" s="44"/>
       <c r="Q42" s="44"/>
       <c r="R42" s="44"/>
       <c r="S42" s="44"/>
       <c r="T42" s="44"/>
       <c r="U42" s="44"/>
       <c r="V42" s="44"/>
       <c r="W42" s="44"/>
       <c r="X42" s="44"/>
       <c r="Y42" s="44"/>
     </row>
-    <row r="43" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="43" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="44"/>
       <c r="B43" s="44"/>
       <c r="C43" s="44"/>
       <c r="D43" s="44"/>
       <c r="E43" s="44"/>
       <c r="F43" s="44"/>
       <c r="G43" s="44"/>
       <c r="H43" s="44"/>
       <c r="I43" s="44"/>
       <c r="J43" s="44"/>
       <c r="K43" s="44"/>
       <c r="L43" s="44"/>
       <c r="M43" s="44"/>
       <c r="N43" s="44"/>
       <c r="O43" s="44"/>
       <c r="P43" s="44"/>
       <c r="Q43" s="44"/>
       <c r="R43" s="44"/>
       <c r="S43" s="44"/>
       <c r="T43" s="44"/>
       <c r="U43" s="44"/>
       <c r="V43" s="44"/>
       <c r="W43" s="44"/>
       <c r="X43" s="44"/>
       <c r="Y43" s="44"/>
     </row>
-    <row r="44" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="44" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="44"/>
       <c r="B44" s="44"/>
       <c r="C44" s="44"/>
       <c r="D44" s="44"/>
       <c r="E44" s="44"/>
       <c r="F44" s="44"/>
       <c r="G44" s="44"/>
       <c r="H44" s="44"/>
       <c r="I44" s="44"/>
       <c r="J44" s="44"/>
       <c r="K44" s="44"/>
       <c r="L44" s="44"/>
       <c r="M44" s="44"/>
       <c r="N44" s="44"/>
       <c r="O44" s="44"/>
       <c r="P44" s="44"/>
       <c r="Q44" s="44"/>
       <c r="R44" s="44"/>
       <c r="S44" s="44"/>
       <c r="T44" s="44"/>
       <c r="U44" s="44"/>
       <c r="V44" s="44"/>
       <c r="W44" s="44"/>
       <c r="X44" s="44"/>
       <c r="Y44" s="44"/>
     </row>
-    <row r="45" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B45" s="113" t="s">
+    <row r="45" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="116"/>
+      <c r="B45" s="118" t="s">
+        <v>52</v>
+      </c>
+      <c r="C45" s="115"/>
+      <c r="D45" s="118" t="s">
+        <v>53</v>
+      </c>
+      <c r="E45" s="115"/>
+      <c r="F45" s="118" t="s">
         <v>54</v>
       </c>
-      <c r="C45" s="110"/>
-      <c r="D45" s="113" t="s">
+      <c r="G45" s="115"/>
+      <c r="H45" s="118" t="s">
         <v>55</v>
       </c>
-      <c r="E45" s="110"/>
-      <c r="F45" s="113" t="s">
+      <c r="I45" s="115"/>
+      <c r="J45" s="118" t="s">
         <v>56</v>
       </c>
-      <c r="G45" s="110"/>
-      <c r="H45" s="113" t="s">
+      <c r="K45" s="115"/>
+      <c r="L45" s="118" t="s">
         <v>57</v>
       </c>
-      <c r="I45" s="110"/>
-      <c r="J45" s="113" t="s">
+      <c r="M45" s="115"/>
+      <c r="N45" s="118" t="s">
         <v>58</v>
       </c>
-      <c r="K45" s="110"/>
-      <c r="L45" s="113" t="s">
+      <c r="O45" s="115"/>
+      <c r="P45" s="118" t="s">
         <v>59</v>
       </c>
-      <c r="M45" s="110"/>
-      <c r="N45" s="113" t="s">
+      <c r="Q45" s="115"/>
+      <c r="R45" s="118" t="s">
         <v>60</v>
       </c>
-      <c r="O45" s="110"/>
-      <c r="P45" s="113" t="s">
+      <c r="S45" s="115"/>
+      <c r="T45" s="118" t="s">
         <v>61</v>
       </c>
-      <c r="Q45" s="110"/>
-      <c r="R45" s="113" t="s">
+      <c r="U45" s="115"/>
+      <c r="V45" s="118" t="s">
         <v>62</v>
       </c>
-      <c r="S45" s="110"/>
-      <c r="T45" s="113" t="s">
+      <c r="W45" s="115"/>
+      <c r="X45" s="118" t="s">
         <v>63</v>
       </c>
-      <c r="U45" s="110"/>
-[...11 lines deleted...]
-      <c r="B46" s="34" t="s">
+      <c r="Y45" s="114"/>
+    </row>
+    <row r="46" spans="1:25" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="117"/>
+      <c r="B46" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="C46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="E46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="G46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="I46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J46" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="K46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="L46" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="M46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="N46" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="O46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="P46" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="R46" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="S46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="T46" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="U46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="V46" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="W46" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="X46" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y46" s="35" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A47" s="3" t="s">
         <v>18</v>
-      </c>
-[...72 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B47" s="49">
         <v>2992.1419999999998</v>
       </c>
       <c r="C47" s="50">
         <v>112.8</v>
       </c>
       <c r="D47" s="49">
         <v>6073.1440000000002</v>
       </c>
       <c r="E47" s="50">
         <v>106.6</v>
       </c>
       <c r="F47" s="49">
         <v>9099.07</v>
       </c>
       <c r="G47" s="50">
         <v>104.7</v>
       </c>
       <c r="H47" s="49">
         <v>12149.421</v>
       </c>
       <c r="I47" s="50">
         <v>107.3</v>
       </c>
@@ -5432,53 +5490,53 @@
       <c r="R47" s="49">
         <v>31371.038</v>
       </c>
       <c r="S47" s="50">
         <v>97.1</v>
       </c>
       <c r="T47" s="49">
         <v>35391.938000000002</v>
       </c>
       <c r="U47" s="50">
         <v>95.4</v>
       </c>
       <c r="V47" s="49">
         <v>39402.074999999997</v>
       </c>
       <c r="W47" s="50">
         <v>94.5</v>
       </c>
       <c r="X47" s="49">
         <v>44857.025999999998</v>
       </c>
       <c r="Y47" s="50">
         <v>95.9</v>
       </c>
     </row>
-    <row r="48" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="48" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="38" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B48" s="49">
         <v>2219.16</v>
       </c>
       <c r="C48" s="27">
         <v>110.3</v>
       </c>
       <c r="D48" s="49">
         <v>4356.6790000000001</v>
       </c>
       <c r="E48" s="27">
         <v>104</v>
       </c>
       <c r="F48" s="49">
         <v>6548.1260000000002</v>
       </c>
       <c r="G48" s="27">
         <v>102.7</v>
       </c>
       <c r="H48" s="49">
         <v>8707.4470000000001</v>
       </c>
       <c r="I48" s="27">
         <v>106.6</v>
       </c>
@@ -5509,53 +5567,53 @@
       <c r="R48" s="46">
         <v>22844.227999999999</v>
       </c>
       <c r="S48" s="27">
         <v>95.2</v>
       </c>
       <c r="T48" s="46">
         <v>25814.823</v>
       </c>
       <c r="U48" s="27">
         <v>93.6</v>
       </c>
       <c r="V48" s="46">
         <v>28768.028999999999</v>
       </c>
       <c r="W48" s="27">
         <v>92.8</v>
       </c>
       <c r="X48" s="46">
         <v>33052.724999999999</v>
       </c>
       <c r="Y48" s="27">
         <v>94.9</v>
       </c>
     </row>
-    <row r="49" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="49" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="38" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B49" s="49">
         <v>694.74699999999996</v>
       </c>
       <c r="C49" s="27">
         <v>108.6</v>
       </c>
       <c r="D49" s="49">
         <v>1559.9949999999999</v>
       </c>
       <c r="E49" s="27">
         <v>103.4</v>
       </c>
       <c r="F49" s="49">
         <v>2316.4589999999998</v>
       </c>
       <c r="G49" s="27">
         <v>99.9</v>
       </c>
       <c r="H49" s="49">
         <v>3129.3739999999998</v>
       </c>
       <c r="I49" s="27">
         <v>99.4</v>
       </c>
@@ -5586,280 +5644,280 @@
       <c r="R49" s="46">
         <v>7786.6530000000002</v>
       </c>
       <c r="S49" s="27">
         <v>98.6</v>
       </c>
       <c r="T49" s="46">
         <v>8702.3340000000007</v>
       </c>
       <c r="U49" s="27">
         <v>96.4</v>
       </c>
       <c r="V49" s="46">
         <v>9640.3359999999993</v>
       </c>
       <c r="W49" s="27">
         <v>95.5</v>
       </c>
       <c r="X49" s="46">
         <v>10706.043</v>
       </c>
       <c r="Y49" s="27">
         <v>95.1</v>
       </c>
     </row>
-    <row r="50" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="50" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A50" s="38" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B50" s="49">
         <v>73.697999999999993</v>
       </c>
       <c r="C50" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D50" s="49">
         <v>147.39599999999999</v>
       </c>
       <c r="E50" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F50" s="49">
         <v>221.09399999999999</v>
       </c>
       <c r="G50" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H50" s="49">
         <v>294.79199999999997</v>
       </c>
       <c r="I50" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J50" s="49">
         <v>368.49</v>
       </c>
       <c r="K50" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L50" s="49">
         <v>410.68599999999998</v>
       </c>
       <c r="M50" s="27">
         <v>412.8</v>
       </c>
       <c r="N50" s="46">
         <v>452.88200000000001</v>
       </c>
       <c r="O50" s="27">
         <v>230.4</v>
       </c>
       <c r="P50" s="46">
         <v>495.07799999999997</v>
       </c>
       <c r="Q50" s="27">
         <v>169.7</v>
       </c>
       <c r="R50" s="46">
         <v>537.274</v>
       </c>
       <c r="S50" s="27">
         <v>139.1</v>
       </c>
       <c r="T50" s="46">
         <v>579.47</v>
       </c>
       <c r="U50" s="27">
         <v>120.4</v>
       </c>
       <c r="V50" s="46">
         <v>621.66600000000005</v>
       </c>
       <c r="W50" s="27">
         <v>108</v>
       </c>
       <c r="X50" s="46">
         <v>663.86199999999997</v>
       </c>
       <c r="Y50" s="27">
         <v>99.8</v>
       </c>
     </row>
-    <row r="51" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="51" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="38" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="I51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="K51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L51" s="49"/>
       <c r="M51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="N51" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="O51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P51" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Q51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="R51" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="S51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T51" s="46">
         <v>0.58799999999999997</v>
       </c>
       <c r="U51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="V51" s="46">
         <v>2.5009999999999999</v>
       </c>
       <c r="W51" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X51" s="46">
         <v>4.8099999999999996</v>
       </c>
       <c r="Y51" s="28" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:25" s="2" customFormat="1" ht="11.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="38" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="I52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="K52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L52" s="49"/>
       <c r="M52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="N52" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="O52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P52" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Q52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="R52" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="S52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T52" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="U52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="V52" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="W52" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X52" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="Y52" s="28" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:25" s="2" customFormat="1" ht="11.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="38" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B53" s="49">
         <v>4.5369999999999999</v>
       </c>
       <c r="C53" s="27">
         <v>1140.5</v>
       </c>
       <c r="D53" s="49">
         <v>9.0739999999999998</v>
       </c>
       <c r="E53" s="27">
         <v>2224</v>
       </c>
       <c r="F53" s="49">
         <v>13.391</v>
       </c>
       <c r="G53" s="27">
         <v>3288.1</v>
       </c>
       <c r="H53" s="49">
         <v>17.808</v>
       </c>
       <c r="I53" s="27">
         <v>485.3</v>
       </c>
@@ -5890,364 +5948,364 @@
       <c r="R53" s="46">
         <v>177.12700000000001</v>
       </c>
       <c r="S53" s="27">
         <v>646.79999999999995</v>
       </c>
       <c r="T53" s="46">
         <v>262.52800000000002</v>
       </c>
       <c r="U53" s="27">
         <v>750.7</v>
       </c>
       <c r="V53" s="46">
         <v>330.90899999999999</v>
       </c>
       <c r="W53" s="27">
         <v>762.6</v>
       </c>
       <c r="X53" s="46">
         <v>384.51299999999998</v>
       </c>
       <c r="Y53" s="27">
         <v>746</v>
       </c>
     </row>
-    <row r="54" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="54" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="I54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="K54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L54" s="51">
         <v>6.4390000000000001</v>
       </c>
       <c r="M54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="N54" s="52">
         <v>12.878</v>
       </c>
       <c r="O54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P54" s="52">
         <v>19.317</v>
       </c>
       <c r="Q54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="R54" s="52">
         <v>25.756</v>
       </c>
       <c r="S54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T54" s="52">
         <v>32.195</v>
       </c>
       <c r="U54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="V54" s="52">
         <v>38.634</v>
       </c>
       <c r="W54" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X54" s="52">
         <v>45.073</v>
       </c>
       <c r="Y54" s="47" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:25" s="2" customFormat="1" ht="11.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="5"/>
       <c r="B55" s="53"/>
       <c r="C55" s="54"/>
       <c r="D55" s="53"/>
       <c r="E55" s="54"/>
       <c r="F55" s="53"/>
       <c r="G55" s="54"/>
       <c r="H55" s="53"/>
       <c r="I55" s="54"/>
       <c r="J55" s="53"/>
       <c r="K55" s="54"/>
       <c r="L55" s="53"/>
       <c r="M55" s="54"/>
       <c r="N55" s="53"/>
       <c r="O55" s="54"/>
       <c r="P55" s="53"/>
       <c r="Q55" s="54"/>
       <c r="R55" s="53"/>
       <c r="S55" s="54"/>
       <c r="T55" s="53"/>
       <c r="U55" s="54"/>
       <c r="V55" s="53"/>
       <c r="W55" s="54"/>
       <c r="X55" s="53"/>
       <c r="Y55" s="54"/>
     </row>
-    <row r="56" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="56" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="5"/>
       <c r="B56" s="53"/>
       <c r="C56" s="54"/>
       <c r="D56" s="53"/>
       <c r="E56" s="54"/>
       <c r="F56" s="53"/>
       <c r="G56" s="54"/>
       <c r="H56" s="53"/>
       <c r="I56" s="54"/>
       <c r="J56" s="53"/>
       <c r="K56" s="54"/>
       <c r="L56" s="53"/>
       <c r="M56" s="54"/>
       <c r="N56" s="53"/>
       <c r="O56" s="54"/>
       <c r="P56" s="53"/>
       <c r="Q56" s="54"/>
       <c r="R56" s="53"/>
       <c r="S56" s="54"/>
       <c r="T56" s="53"/>
       <c r="U56" s="54"/>
       <c r="V56" s="53"/>
       <c r="W56" s="54"/>
       <c r="X56" s="53"/>
       <c r="Y56" s="54"/>
     </row>
-    <row r="57" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="57" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="5"/>
       <c r="B57" s="53"/>
       <c r="C57" s="54"/>
       <c r="D57" s="53"/>
       <c r="E57" s="54"/>
       <c r="F57" s="53"/>
       <c r="G57" s="54"/>
       <c r="H57" s="53"/>
       <c r="I57" s="54"/>
       <c r="J57" s="53"/>
       <c r="K57" s="54"/>
       <c r="L57" s="53"/>
       <c r="M57" s="54"/>
       <c r="N57" s="53"/>
       <c r="O57" s="54"/>
       <c r="P57" s="53"/>
       <c r="Q57" s="54"/>
       <c r="R57" s="53"/>
       <c r="S57" s="54"/>
       <c r="T57" s="53"/>
       <c r="U57" s="54"/>
       <c r="V57" s="53"/>
       <c r="W57" s="54"/>
       <c r="X57" s="53"/>
       <c r="Y57" s="54"/>
     </row>
-    <row r="58" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="58" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="44"/>
       <c r="B58" s="44"/>
       <c r="C58" s="44"/>
       <c r="D58" s="44"/>
       <c r="E58" s="44"/>
       <c r="F58" s="44"/>
       <c r="G58" s="44"/>
       <c r="H58" s="44"/>
       <c r="I58" s="44"/>
       <c r="J58" s="44"/>
       <c r="K58" s="44"/>
       <c r="L58" s="44"/>
       <c r="M58" s="44"/>
       <c r="N58" s="44"/>
       <c r="O58" s="44"/>
       <c r="P58" s="44"/>
       <c r="Q58" s="44"/>
       <c r="R58" s="44"/>
       <c r="S58" s="44"/>
       <c r="T58" s="44"/>
       <c r="U58" s="44"/>
       <c r="V58" s="44"/>
       <c r="W58" s="44"/>
       <c r="X58" s="44"/>
       <c r="Y58" s="44"/>
     </row>
-    <row r="59" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B59" s="113" t="s">
+    <row r="59" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A59" s="116"/>
+      <c r="B59" s="118" t="s">
+        <v>40</v>
+      </c>
+      <c r="C59" s="114"/>
+      <c r="D59" s="118" t="s">
+        <v>41</v>
+      </c>
+      <c r="E59" s="115"/>
+      <c r="F59" s="118" t="s">
         <v>42</v>
       </c>
-      <c r="C59" s="109"/>
-      <c r="D59" s="113" t="s">
+      <c r="G59" s="115"/>
+      <c r="H59" s="118" t="s">
         <v>43</v>
       </c>
-      <c r="E59" s="110"/>
-      <c r="F59" s="113" t="s">
+      <c r="I59" s="114"/>
+      <c r="J59" s="118" t="s">
         <v>44</v>
       </c>
-      <c r="G59" s="110"/>
-      <c r="H59" s="113" t="s">
+      <c r="K59" s="115"/>
+      <c r="L59" s="118" t="s">
         <v>45</v>
       </c>
-      <c r="I59" s="109"/>
-      <c r="J59" s="113" t="s">
+      <c r="M59" s="114"/>
+      <c r="N59" s="118" t="s">
         <v>46</v>
       </c>
-      <c r="K59" s="110"/>
-      <c r="L59" s="113" t="s">
+      <c r="O59" s="114"/>
+      <c r="P59" s="118" t="s">
         <v>47</v>
       </c>
-      <c r="M59" s="109"/>
-      <c r="N59" s="113" t="s">
+      <c r="Q59" s="114"/>
+      <c r="R59" s="118" t="s">
         <v>48</v>
       </c>
-      <c r="O59" s="109"/>
-      <c r="P59" s="113" t="s">
+      <c r="S59" s="114"/>
+      <c r="T59" s="118" t="s">
         <v>49</v>
       </c>
-      <c r="Q59" s="109"/>
-      <c r="R59" s="113" t="s">
+      <c r="U59" s="114"/>
+      <c r="V59" s="118" t="s">
         <v>50</v>
       </c>
-      <c r="S59" s="109"/>
-      <c r="T59" s="113" t="s">
+      <c r="W59" s="114"/>
+      <c r="X59" s="118" t="s">
         <v>51</v>
       </c>
-      <c r="U59" s="109"/>
-[...11 lines deleted...]
-      <c r="B60" s="34" t="s">
+      <c r="Y59" s="114"/>
+    </row>
+    <row r="60" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A60" s="117"/>
+      <c r="B60" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="C60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="E60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="F60" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="G60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="H60" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="I60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J60" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="K60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="L60" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="M60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="N60" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="O60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="P60" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="R60" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="S60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="T60" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="U60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="V60" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="W60" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="X60" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y60" s="35" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A61" s="3" t="s">
         <v>18</v>
-      </c>
-[...72 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B61" s="49">
         <v>4040.4630000000002</v>
       </c>
       <c r="C61" s="50">
         <v>123.4</v>
       </c>
       <c r="D61" s="36">
         <v>8205.9410000000007</v>
       </c>
       <c r="E61" s="44">
         <v>124.9</v>
       </c>
       <c r="F61" s="49">
         <v>12171.896000000001</v>
       </c>
       <c r="G61" s="55">
         <v>123.4</v>
       </c>
       <c r="H61" s="49">
         <v>16055.593999999999</v>
       </c>
       <c r="I61" s="55">
         <v>121.8</v>
       </c>
@@ -6278,53 +6336,53 @@
       <c r="R61" s="49">
         <v>46040.042000000001</v>
       </c>
       <c r="S61" s="26">
         <v>135.30000000000001</v>
       </c>
       <c r="T61" s="49">
         <v>53138.887999999999</v>
       </c>
       <c r="U61" s="30">
         <v>138.6</v>
       </c>
       <c r="V61" s="49">
         <v>60400.334000000003</v>
       </c>
       <c r="W61" s="26">
         <v>141.80000000000001</v>
       </c>
       <c r="X61" s="49">
         <v>67996.414000000004</v>
       </c>
       <c r="Y61" s="30">
         <v>139.19999999999999</v>
       </c>
     </row>
-    <row r="62" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="62" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="38" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B62" s="46">
         <v>3034.0419999999999</v>
       </c>
       <c r="C62" s="27">
         <v>125</v>
       </c>
       <c r="D62" s="46">
         <v>6056.6130000000003</v>
       </c>
       <c r="E62" s="27">
         <v>128.5</v>
       </c>
       <c r="F62" s="36">
         <v>8988.57</v>
       </c>
       <c r="G62" s="36">
         <v>126.6</v>
       </c>
       <c r="H62" s="36">
         <v>11768.522999999999</v>
       </c>
       <c r="I62" s="36">
         <v>124.6</v>
       </c>
@@ -6355,53 +6413,53 @@
       <c r="R62" s="49">
         <v>35625.913</v>
       </c>
       <c r="S62" s="27">
         <v>143.69999999999999</v>
       </c>
       <c r="T62" s="49">
         <v>41536.290999999997</v>
       </c>
       <c r="U62" s="30">
         <v>148.6</v>
       </c>
       <c r="V62" s="49">
         <v>47528.777999999998</v>
       </c>
       <c r="W62" s="27">
         <v>152.80000000000001</v>
       </c>
       <c r="X62" s="49">
         <v>53867.892999999996</v>
       </c>
       <c r="Y62" s="30">
         <v>149.69999999999999</v>
       </c>
     </row>
-    <row r="63" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="63" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="38" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B63" s="46">
         <v>835.399</v>
       </c>
       <c r="C63" s="27">
         <v>109.9</v>
       </c>
       <c r="D63" s="46">
         <v>1809.5340000000001</v>
       </c>
       <c r="E63" s="27">
         <v>107.2</v>
       </c>
       <c r="F63" s="36">
         <v>2680.2469999999998</v>
       </c>
       <c r="G63" s="36">
         <v>106.7</v>
       </c>
       <c r="H63" s="36">
         <v>3608.6210000000001</v>
       </c>
       <c r="I63" s="36">
         <v>106.3</v>
       </c>
@@ -6432,53 +6490,53 @@
       <c r="R63" s="49">
         <v>8740.2579999999998</v>
       </c>
       <c r="S63" s="27">
         <v>103.5</v>
       </c>
       <c r="T63" s="49">
         <v>9756.8940000000002</v>
       </c>
       <c r="U63" s="30">
         <v>103.5</v>
       </c>
       <c r="V63" s="49">
         <v>10794.981</v>
       </c>
       <c r="W63" s="27">
         <v>103.6</v>
       </c>
       <c r="X63" s="49">
         <v>11831.753000000001</v>
       </c>
       <c r="Y63" s="30">
         <v>101.5</v>
       </c>
     </row>
-    <row r="64" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="64" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="38" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B64" s="46">
         <v>55.322000000000003</v>
       </c>
       <c r="C64" s="27">
         <v>68.599999999999994</v>
       </c>
       <c r="D64" s="46">
         <v>110.64400000000001</v>
       </c>
       <c r="E64" s="27">
         <v>69.400000000000006</v>
       </c>
       <c r="F64" s="36">
         <v>165.96600000000001</v>
       </c>
       <c r="G64" s="36">
         <v>69.2</v>
       </c>
       <c r="H64" s="36">
         <v>221.28800000000001</v>
       </c>
       <c r="I64" s="36">
         <v>69.2</v>
       </c>
@@ -6509,207 +6567,207 @@
       <c r="R64" s="49">
         <v>840.26400000000001</v>
       </c>
       <c r="S64" s="27">
         <v>144.1</v>
       </c>
       <c r="T64" s="49">
         <v>967.27599999999995</v>
       </c>
       <c r="U64" s="30">
         <v>154.1</v>
       </c>
       <c r="V64" s="49">
         <v>1146.7360000000001</v>
       </c>
       <c r="W64" s="27">
         <v>170.6</v>
       </c>
       <c r="X64" s="49">
         <v>1303.7560000000001</v>
       </c>
       <c r="Y64" s="30">
         <v>180.3</v>
       </c>
     </row>
-    <row r="65" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="65" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="38" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B65" s="46">
         <v>1.7390000000000001</v>
       </c>
       <c r="C65" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D65" s="46">
         <v>4.0060000000000002</v>
       </c>
       <c r="E65" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F65" s="36">
         <v>5.681</v>
       </c>
       <c r="G65" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H65" s="36">
         <v>6.8390000000000004</v>
       </c>
       <c r="I65" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J65" s="40">
         <v>8.1579999999999995</v>
       </c>
       <c r="K65" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L65" s="49">
         <v>13.891</v>
       </c>
       <c r="M65" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="N65" s="49">
         <v>28.875</v>
       </c>
       <c r="O65" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P65" s="49">
         <v>80.930999999999997</v>
       </c>
       <c r="Q65" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="R65" s="49">
         <v>98.14</v>
       </c>
       <c r="S65" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T65" s="49">
         <v>102.364</v>
       </c>
       <c r="U65" s="30">
         <v>16074.6</v>
       </c>
       <c r="V65" s="49">
         <v>107.855</v>
       </c>
       <c r="W65" s="27">
         <v>3989.3</v>
       </c>
       <c r="X65" s="49">
         <v>124.27</v>
       </c>
       <c r="Y65" s="30">
         <v>2372.4</v>
       </c>
     </row>
-    <row r="66" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="66" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="38" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B66" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C66" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D66" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E66" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F66" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G66" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H66" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="I66" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J66" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="K66" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L66" s="49">
         <v>3.286</v>
       </c>
       <c r="M66" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="N66" s="49">
         <v>6.7220000000000004</v>
       </c>
       <c r="O66" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P66" s="49">
         <v>10.208</v>
       </c>
       <c r="Q66" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="R66" s="49">
         <v>13.593999999999999</v>
       </c>
       <c r="S66" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="T66" s="49">
         <v>17.079999999999998</v>
       </c>
       <c r="U66" s="31" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="V66" s="49">
         <v>20.666</v>
       </c>
       <c r="W66" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="X66" s="49">
         <v>24.199000000000002</v>
       </c>
       <c r="Y66" s="31" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:25" s="2" customFormat="1" ht="11.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="67" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="38" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B67" s="46">
         <v>99.893000000000001</v>
       </c>
       <c r="C67" s="27">
         <v>2012.6</v>
       </c>
       <c r="D67" s="46">
         <v>197.00800000000001</v>
       </c>
       <c r="E67" s="27">
         <v>2006.6</v>
       </c>
       <c r="F67" s="36">
         <v>289.22800000000001</v>
       </c>
       <c r="G67" s="36">
         <v>1992.5</v>
       </c>
       <c r="H67" s="36">
         <v>394.05099999999999</v>
       </c>
       <c r="I67" s="36">
         <v>2039.4</v>
       </c>
@@ -6740,364 +6798,364 @@
       <c r="R67" s="49">
         <v>582.25300000000004</v>
       </c>
       <c r="S67" s="27">
         <v>303</v>
       </c>
       <c r="T67" s="49">
         <v>616.47400000000005</v>
       </c>
       <c r="U67" s="30">
         <v>216.8</v>
       </c>
       <c r="V67" s="49">
         <v>655.92</v>
       </c>
       <c r="W67" s="27">
         <v>183.4</v>
       </c>
       <c r="X67" s="49">
         <v>696.25599999999997</v>
       </c>
       <c r="Y67" s="30">
         <v>166.3</v>
       </c>
     </row>
-    <row r="68" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="68" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B68" s="52">
         <v>14.068</v>
       </c>
       <c r="C68" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D68" s="52">
         <v>28.135999999999999</v>
       </c>
       <c r="E68" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F68" s="42">
         <v>42.204000000000001</v>
       </c>
       <c r="G68" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H68" s="42">
         <v>56.271999999999998</v>
       </c>
       <c r="I68" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J68" s="43">
         <v>85.54</v>
       </c>
       <c r="K68" s="47" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L68" s="51">
         <v>118.753</v>
       </c>
       <c r="M68" s="43">
         <v>1698.2</v>
       </c>
       <c r="N68" s="51">
         <v>133.84200000000001</v>
       </c>
       <c r="O68" s="29">
         <v>957</v>
       </c>
       <c r="P68" s="51">
         <v>136.73099999999999</v>
       </c>
       <c r="Q68" s="29">
         <v>651.79999999999995</v>
       </c>
       <c r="R68" s="51">
         <v>139.62</v>
       </c>
       <c r="S68" s="29">
         <v>499.6</v>
       </c>
       <c r="T68" s="51">
         <v>142.50899999999999</v>
       </c>
       <c r="U68" s="29">
         <v>408.7</v>
       </c>
       <c r="V68" s="51">
         <v>145.398</v>
       </c>
       <c r="W68" s="29">
         <v>348.1</v>
       </c>
       <c r="X68" s="51">
         <v>148.28700000000001</v>
       </c>
       <c r="Y68" s="29">
         <v>302.10000000000002</v>
       </c>
     </row>
-    <row r="69" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="69" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="56"/>
       <c r="B69" s="46"/>
       <c r="C69" s="28"/>
       <c r="D69" s="46"/>
       <c r="E69" s="28"/>
       <c r="F69" s="39"/>
       <c r="G69" s="28"/>
       <c r="H69" s="39"/>
       <c r="I69" s="28"/>
       <c r="J69" s="40"/>
       <c r="K69" s="28"/>
       <c r="L69" s="53"/>
       <c r="M69" s="40"/>
       <c r="N69" s="53"/>
       <c r="O69" s="27"/>
       <c r="P69" s="53"/>
       <c r="Q69" s="27"/>
       <c r="R69" s="53"/>
       <c r="S69" s="27"/>
       <c r="T69" s="53"/>
       <c r="U69" s="27"/>
       <c r="V69" s="53"/>
       <c r="W69" s="27"/>
       <c r="X69" s="53"/>
       <c r="Y69" s="27"/>
     </row>
-    <row r="70" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="70" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="56"/>
       <c r="B70" s="46"/>
       <c r="C70" s="28"/>
       <c r="D70" s="46"/>
       <c r="E70" s="28"/>
       <c r="F70" s="39"/>
       <c r="G70" s="28"/>
       <c r="H70" s="39"/>
       <c r="I70" s="28"/>
       <c r="J70" s="40"/>
       <c r="K70" s="28"/>
       <c r="L70" s="53"/>
       <c r="M70" s="40"/>
       <c r="N70" s="53"/>
       <c r="O70" s="27"/>
       <c r="P70" s="53"/>
       <c r="Q70" s="27"/>
       <c r="R70" s="53"/>
       <c r="S70" s="27"/>
       <c r="T70" s="53"/>
       <c r="U70" s="27"/>
       <c r="V70" s="53"/>
       <c r="W70" s="27"/>
       <c r="X70" s="53"/>
       <c r="Y70" s="27"/>
     </row>
-    <row r="71" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="71" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="56"/>
       <c r="B71" s="46"/>
       <c r="C71" s="28"/>
       <c r="D71" s="46"/>
       <c r="E71" s="28"/>
       <c r="F71" s="39"/>
       <c r="G71" s="28"/>
       <c r="H71" s="39"/>
       <c r="I71" s="28"/>
       <c r="J71" s="40"/>
       <c r="K71" s="28"/>
       <c r="L71" s="53"/>
       <c r="M71" s="40"/>
       <c r="N71" s="53"/>
       <c r="O71" s="27"/>
       <c r="P71" s="53"/>
       <c r="Q71" s="27"/>
       <c r="R71" s="53"/>
       <c r="S71" s="27"/>
       <c r="T71" s="53"/>
       <c r="U71" s="27"/>
       <c r="V71" s="53"/>
       <c r="W71" s="27"/>
       <c r="X71" s="53"/>
       <c r="Y71" s="27"/>
     </row>
-    <row r="72" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="72" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A72" s="56"/>
       <c r="B72" s="46"/>
       <c r="C72" s="28"/>
       <c r="D72" s="46"/>
       <c r="E72" s="28"/>
       <c r="F72" s="39"/>
       <c r="G72" s="28"/>
       <c r="H72" s="39"/>
       <c r="I72" s="28"/>
       <c r="J72" s="40"/>
       <c r="K72" s="28"/>
       <c r="L72" s="53"/>
       <c r="M72" s="40"/>
       <c r="N72" s="53"/>
       <c r="O72" s="27"/>
       <c r="P72" s="53"/>
       <c r="Q72" s="27"/>
       <c r="R72" s="53"/>
       <c r="S72" s="27"/>
       <c r="T72" s="53"/>
       <c r="U72" s="27"/>
       <c r="V72" s="53"/>
       <c r="W72" s="27"/>
       <c r="X72" s="53"/>
       <c r="Y72" s="27"/>
     </row>
-    <row r="73" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B73" s="113" t="s">
+    <row r="73" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A73" s="116"/>
+      <c r="B73" s="118" t="s">
+        <v>28</v>
+      </c>
+      <c r="C73" s="114"/>
+      <c r="D73" s="118" t="s">
+        <v>29</v>
+      </c>
+      <c r="E73" s="115"/>
+      <c r="F73" s="118" t="s">
         <v>30</v>
       </c>
-      <c r="C73" s="109"/>
-      <c r="D73" s="113" t="s">
+      <c r="G73" s="115"/>
+      <c r="H73" s="118" t="s">
         <v>31</v>
       </c>
-      <c r="E73" s="110"/>
-      <c r="F73" s="113" t="s">
+      <c r="I73" s="114"/>
+      <c r="J73" s="118" t="s">
         <v>32</v>
       </c>
-      <c r="G73" s="110"/>
-      <c r="H73" s="113" t="s">
+      <c r="K73" s="115"/>
+      <c r="L73" s="118" t="s">
         <v>33</v>
       </c>
-      <c r="I73" s="109"/>
-      <c r="J73" s="113" t="s">
+      <c r="M73" s="114"/>
+      <c r="N73" s="118" t="s">
         <v>34</v>
       </c>
-      <c r="K73" s="110"/>
-      <c r="L73" s="113" t="s">
+      <c r="O73" s="114"/>
+      <c r="P73" s="118" t="s">
         <v>35</v>
       </c>
-      <c r="M73" s="109"/>
-      <c r="N73" s="113" t="s">
+      <c r="Q73" s="114"/>
+      <c r="R73" s="118" t="s">
         <v>36</v>
       </c>
-      <c r="O73" s="109"/>
-      <c r="P73" s="113" t="s">
+      <c r="S73" s="114"/>
+      <c r="T73" s="118" t="s">
         <v>37</v>
       </c>
-      <c r="Q73" s="109"/>
-      <c r="R73" s="113" t="s">
+      <c r="U73" s="114"/>
+      <c r="V73" s="118" t="s">
         <v>38</v>
       </c>
-      <c r="S73" s="109"/>
-      <c r="T73" s="113" t="s">
+      <c r="W73" s="114"/>
+      <c r="X73" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="U73" s="109"/>
-[...11 lines deleted...]
-      <c r="B74" s="34" t="s">
+      <c r="Y73" s="114"/>
+    </row>
+    <row r="74" spans="1:25" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A74" s="117"/>
+      <c r="B74" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="C74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D74" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="E74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="F74" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="G74" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="H74" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="I74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J74" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="K74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="L74" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="M74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="N74" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="O74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="P74" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="R74" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="S74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="T74" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="U74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="V74" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="W74" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="X74" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y74" s="35" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A75" s="3" t="s">
         <v>18</v>
-      </c>
-[...72 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B75" s="49">
         <v>5034.8900000000003</v>
       </c>
       <c r="C75" s="26">
         <v>106.9</v>
       </c>
       <c r="D75" s="57">
         <v>9901.2479999999996</v>
       </c>
       <c r="E75" s="30">
         <v>105</v>
       </c>
       <c r="F75" s="58">
         <v>15471.7</v>
       </c>
       <c r="G75" s="59">
         <v>114.5</v>
       </c>
       <c r="H75" s="49">
         <v>21602.9</v>
       </c>
       <c r="I75" s="55">
         <v>105</v>
       </c>
@@ -7128,53 +7186,53 @@
       <c r="R75" s="88">
         <v>51544.9</v>
       </c>
       <c r="S75" s="69">
         <v>95</v>
       </c>
       <c r="T75" s="88">
         <v>58145.599999999999</v>
       </c>
       <c r="U75" s="69">
         <v>92.7</v>
       </c>
       <c r="V75" s="91">
         <v>64587.3</v>
       </c>
       <c r="W75" s="69">
         <v>90.4</v>
       </c>
       <c r="X75" s="91">
         <v>72475.399999999994</v>
       </c>
       <c r="Y75" s="66">
         <v>90.6</v>
       </c>
     </row>
-    <row r="76" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="76" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A76" s="38" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B76" s="46">
         <v>3819.152</v>
       </c>
       <c r="C76" s="27">
         <v>108</v>
       </c>
       <c r="D76" s="58">
         <v>7279.5709999999999</v>
       </c>
       <c r="E76" s="30">
         <v>104.6</v>
       </c>
       <c r="F76" s="58">
         <v>11433.9</v>
       </c>
       <c r="G76" s="59">
         <v>120.1</v>
       </c>
       <c r="H76" s="36">
         <v>16008.8</v>
       </c>
       <c r="I76" s="36">
         <v>105.1</v>
       </c>
@@ -7205,53 +7263,53 @@
       <c r="R76" s="89">
         <v>38069.199999999997</v>
       </c>
       <c r="S76" s="69">
         <v>90.6</v>
       </c>
       <c r="T76" s="89">
         <v>43025.1</v>
       </c>
       <c r="U76" s="69">
         <v>87.7</v>
       </c>
       <c r="V76" s="91">
         <v>47815.7</v>
       </c>
       <c r="W76" s="66">
         <v>85</v>
       </c>
       <c r="X76" s="91">
         <v>53330</v>
       </c>
       <c r="Y76" s="66">
         <v>84.1</v>
       </c>
     </row>
-    <row r="77" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="77" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A77" s="38" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B77" s="46">
         <v>1073.9459999999999</v>
       </c>
       <c r="C77" s="27">
         <v>110.3</v>
       </c>
       <c r="D77" s="58">
         <v>2090.9630000000002</v>
       </c>
       <c r="E77" s="30">
         <v>100.6</v>
       </c>
       <c r="F77" s="58">
         <v>2973.9</v>
       </c>
       <c r="G77" s="59">
         <v>86.8</v>
       </c>
       <c r="H77" s="36">
         <v>3997.7</v>
       </c>
       <c r="I77" s="36">
         <v>110.6</v>
       </c>
@@ -7282,53 +7340,53 @@
       <c r="R77" s="89">
         <v>9052.6</v>
       </c>
       <c r="S77" s="69">
         <v>87.8</v>
       </c>
       <c r="T77" s="89">
         <v>10054.299999999999</v>
       </c>
       <c r="U77" s="69">
         <v>87.3</v>
       </c>
       <c r="V77" s="91">
         <v>11069.7</v>
       </c>
       <c r="W77" s="66">
         <v>86.7</v>
       </c>
       <c r="X77" s="91">
         <v>12236.8</v>
       </c>
       <c r="Y77" s="66">
         <v>87.9</v>
       </c>
     </row>
-    <row r="78" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="78" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A78" s="38" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B78" s="46">
         <v>70.905000000000001</v>
       </c>
       <c r="C78" s="27">
         <v>109.9</v>
       </c>
       <c r="D78" s="58">
         <v>148.625</v>
       </c>
       <c r="E78" s="30">
         <v>116.9</v>
       </c>
       <c r="F78" s="58">
         <v>307.5</v>
       </c>
       <c r="G78" s="59">
         <v>204.4</v>
       </c>
       <c r="H78" s="36">
         <v>467.2</v>
       </c>
       <c r="I78" s="36">
         <v>95.9</v>
       </c>
@@ -7359,53 +7417,53 @@
       <c r="R78" s="89">
         <v>1256.3</v>
       </c>
       <c r="S78" s="69">
         <v>126.8</v>
       </c>
       <c r="T78" s="89">
         <v>1414.1</v>
       </c>
       <c r="U78" s="69">
         <v>123.8</v>
       </c>
       <c r="V78" s="91">
         <v>1572.8</v>
       </c>
       <c r="W78" s="66">
         <v>115.9</v>
       </c>
       <c r="X78" s="91">
         <v>1731.5</v>
       </c>
       <c r="Y78" s="66">
         <v>112.8</v>
       </c>
     </row>
-    <row r="79" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="79" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A79" s="38" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B79" s="46">
         <v>10.125999999999999</v>
       </c>
       <c r="C79" s="27">
         <v>499.4</v>
       </c>
       <c r="D79" s="58">
         <v>46.000999999999998</v>
       </c>
       <c r="E79" s="30">
         <v>999.4</v>
       </c>
       <c r="F79" s="58">
         <v>80.2</v>
       </c>
       <c r="G79" s="59">
         <v>95.3</v>
       </c>
       <c r="H79" s="36">
         <v>120.6</v>
       </c>
       <c r="I79" s="46">
         <v>112.8</v>
       </c>
@@ -7436,130 +7494,130 @@
       <c r="R79" s="89">
         <v>318.60000000000002</v>
       </c>
       <c r="S79" s="69">
         <v>275.3</v>
       </c>
       <c r="T79" s="89">
         <v>358.4</v>
       </c>
       <c r="U79" s="69">
         <v>296.39999999999998</v>
       </c>
       <c r="V79" s="91">
         <v>396.9</v>
       </c>
       <c r="W79" s="66">
         <v>311.10000000000002</v>
       </c>
       <c r="X79" s="91">
         <v>435.1</v>
       </c>
       <c r="Y79" s="66">
         <v>297.5</v>
       </c>
     </row>
-    <row r="80" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="80" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A80" s="38" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B80" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C80" s="28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D80" s="58">
         <v>103.437</v>
       </c>
       <c r="E80" s="31" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F80" s="58">
         <v>195.7</v>
       </c>
       <c r="G80" s="59">
         <v>89.3</v>
       </c>
       <c r="H80" s="46">
         <v>295.3</v>
       </c>
       <c r="I80" s="46">
         <v>102.9</v>
       </c>
       <c r="J80" s="46">
         <v>393.9</v>
       </c>
       <c r="K80" s="46" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="L80" s="49">
         <v>492.5</v>
       </c>
       <c r="M80" s="66">
         <v>12910.3</v>
       </c>
       <c r="N80" s="86">
         <v>592.1</v>
       </c>
       <c r="O80" s="66">
         <v>7534.4</v>
       </c>
       <c r="P80" s="89">
         <v>700.7</v>
       </c>
       <c r="Q80" s="77">
         <v>5842.2</v>
       </c>
       <c r="R80" s="89">
         <v>810.1</v>
       </c>
       <c r="S80" s="69">
         <v>5054.2</v>
       </c>
       <c r="T80" s="89">
         <v>907.3</v>
       </c>
       <c r="U80" s="69">
         <v>4497.8</v>
       </c>
       <c r="V80" s="91">
         <v>1011</v>
       </c>
       <c r="W80" s="66">
         <v>4135.2</v>
       </c>
       <c r="X80" s="91">
         <v>1113.3</v>
       </c>
       <c r="Y80" s="66">
         <v>3908.6</v>
       </c>
     </row>
-    <row r="81" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="81" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A81" s="38" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B81" s="46">
         <v>57.511000000000003</v>
       </c>
       <c r="C81" s="27">
         <v>49.4</v>
       </c>
       <c r="D81" s="58">
         <v>119.383</v>
       </c>
       <c r="E81" s="30">
         <v>52.7</v>
       </c>
       <c r="F81" s="58">
         <v>220.1</v>
       </c>
       <c r="G81" s="59">
         <v>162.69999999999999</v>
       </c>
       <c r="H81" s="36">
         <v>328.8</v>
       </c>
       <c r="I81" s="36">
         <v>103.1</v>
       </c>
@@ -7590,53 +7648,53 @@
       <c r="R81" s="89">
         <v>972.4</v>
       </c>
       <c r="S81" s="69">
         <v>141.69999999999999</v>
       </c>
       <c r="T81" s="89">
         <v>1179.2</v>
       </c>
       <c r="U81" s="69">
         <v>162</v>
       </c>
       <c r="V81" s="91">
         <v>1387.7</v>
       </c>
       <c r="W81" s="66">
         <v>178.8</v>
       </c>
       <c r="X81" s="91">
         <v>2149.1</v>
       </c>
       <c r="Y81" s="66">
         <v>262.2</v>
       </c>
     </row>
-    <row r="82" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="82" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A82" s="41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B82" s="52">
         <v>3.25</v>
       </c>
       <c r="C82" s="29">
         <v>19.8</v>
       </c>
       <c r="D82" s="60">
         <v>113.268</v>
       </c>
       <c r="E82" s="29">
         <v>350.4</v>
       </c>
       <c r="F82" s="60">
         <v>260.39999999999998</v>
       </c>
       <c r="G82" s="61">
         <v>133.80000000000001</v>
       </c>
       <c r="H82" s="42">
         <v>384.3</v>
       </c>
       <c r="I82" s="47">
         <v>80.3</v>
       </c>
@@ -7667,707 +7725,740 @@
       <c r="R82" s="90">
         <v>1065.5999999999999</v>
       </c>
       <c r="S82" s="78">
         <v>647.4</v>
       </c>
       <c r="T82" s="90">
         <v>1207.3</v>
       </c>
       <c r="U82" s="78">
         <v>717.3</v>
       </c>
       <c r="V82" s="90">
         <v>1333.6</v>
       </c>
       <c r="W82" s="68">
         <v>775.3</v>
       </c>
       <c r="X82" s="90">
         <v>1479.6</v>
       </c>
       <c r="Y82" s="68">
         <v>847.8</v>
       </c>
     </row>
-    <row r="83" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="83" spans="1:25" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A83" s="5"/>
       <c r="B83" s="53"/>
       <c r="C83" s="54"/>
       <c r="D83" s="44"/>
       <c r="E83" s="44"/>
       <c r="F83" s="44"/>
       <c r="G83" s="44"/>
       <c r="H83" s="44"/>
       <c r="I83" s="44"/>
       <c r="J83" s="44"/>
       <c r="K83" s="44"/>
       <c r="L83" s="44"/>
       <c r="M83" s="44"/>
       <c r="N83" s="44"/>
       <c r="O83" s="44"/>
       <c r="P83" s="44"/>
       <c r="Q83" s="44"/>
       <c r="R83" s="44"/>
       <c r="S83" s="44"/>
       <c r="T83" s="44"/>
       <c r="U83" s="44"/>
       <c r="V83" s="44"/>
       <c r="W83" s="44"/>
       <c r="X83" s="44"/>
       <c r="Y83" s="44"/>
     </row>
-    <row r="84" spans="1:25" s="2" customFormat="1" ht="12.75">
+    <row r="84" spans="1:25" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A84" s="62"/>
       <c r="B84" s="44"/>
       <c r="C84" s="44"/>
       <c r="D84" s="44"/>
       <c r="E84" s="44"/>
       <c r="F84" s="44"/>
       <c r="G84" s="44"/>
       <c r="H84" s="44"/>
       <c r="I84" s="44"/>
       <c r="J84" s="44"/>
       <c r="K84" s="44"/>
       <c r="L84" s="44"/>
       <c r="M84" s="44"/>
       <c r="N84" s="44"/>
       <c r="O84" s="44"/>
       <c r="P84" s="44"/>
       <c r="Q84" s="44"/>
       <c r="R84" s="44"/>
       <c r="S84" s="44"/>
       <c r="T84" s="44"/>
       <c r="U84" s="44"/>
       <c r="V84" s="44"/>
       <c r="W84" s="44"/>
       <c r="X84" s="44"/>
       <c r="Y84" s="44"/>
     </row>
-    <row r="87" spans="1:25">
-[...1 lines deleted...]
-      <c r="B87" s="108" t="s">
+    <row r="87" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A87" s="116"/>
+      <c r="B87" s="113" t="s">
+        <v>102</v>
+      </c>
+      <c r="C87" s="114"/>
+      <c r="D87" s="113" t="s">
+        <v>103</v>
+      </c>
+      <c r="E87" s="115"/>
+      <c r="F87" s="113" t="s">
         <v>104</v>
       </c>
-      <c r="C87" s="109"/>
-      <c r="D87" s="108" t="s">
+      <c r="G87" s="115"/>
+      <c r="H87" s="113" t="s">
         <v>105</v>
       </c>
-      <c r="E87" s="110"/>
-      <c r="F87" s="108" t="s">
+      <c r="I87" s="114"/>
+      <c r="J87" s="113" t="s">
         <v>106</v>
       </c>
-      <c r="G87" s="110"/>
-      <c r="H87" s="108" t="s">
+      <c r="K87" s="115"/>
+      <c r="L87" s="113" t="s">
         <v>107</v>
       </c>
-      <c r="I87" s="109"/>
-      <c r="J87" s="108" t="s">
+      <c r="M87" s="114"/>
+      <c r="N87" s="113" t="s">
         <v>108</v>
       </c>
-      <c r="K87" s="110"/>
-      <c r="L87" s="108" t="s">
+      <c r="O87" s="114"/>
+      <c r="P87" s="113" t="s">
         <v>109</v>
       </c>
-      <c r="M87" s="109"/>
-      <c r="N87" s="108" t="s">
+      <c r="Q87" s="114"/>
+      <c r="R87" s="113" t="s">
         <v>110</v>
       </c>
-      <c r="O87" s="109"/>
-      <c r="P87" s="108" t="s">
+      <c r="S87" s="114"/>
+      <c r="T87" s="113" t="s">
         <v>111</v>
       </c>
-      <c r="Q87" s="109"/>
-      <c r="R87" s="108" t="s">
+      <c r="U87" s="114"/>
+      <c r="V87" s="113" t="s">
         <v>112</v>
       </c>
-      <c r="S87" s="109"/>
-      <c r="T87" s="108" t="s">
+      <c r="W87" s="114"/>
+      <c r="X87" s="113" t="s">
         <v>113</v>
       </c>
-      <c r="U87" s="109"/>
-[...4 lines deleted...]
-      <c r="X87" s="108" t="s">
+      <c r="Y87" s="114"/>
+    </row>
+    <row r="88" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A88" s="117"/>
+      <c r="B88" s="99" t="s">
         <v>115</v>
       </c>
-      <c r="Y87" s="109"/>
-[...3 lines deleted...]
-      <c r="B88" s="82" t="s">
+      <c r="C88" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="D88" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="E88" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="F88" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="G88" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="H88" s="97" t="s">
+        <v>115</v>
+      </c>
+      <c r="I88" s="97" t="s">
+        <v>17</v>
+      </c>
+      <c r="J88" s="97" t="s">
+        <v>115</v>
+      </c>
+      <c r="K88" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="L88" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="M88" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="N88" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="O88" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="P88" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q88" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="R88" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="S88" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="T88" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="U88" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="V88" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="W88" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="X88" s="99" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y88" s="81" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A89" s="3" t="s">
         <v>18</v>
-      </c>
-[...72 lines deleted...]
-        <v>20</v>
       </c>
       <c r="B89" s="49">
         <v>4786.5</v>
       </c>
       <c r="C89" s="69">
         <v>84.7</v>
       </c>
       <c r="D89" s="88">
         <v>9196.7000000000007</v>
       </c>
       <c r="E89" s="76">
         <v>79.900000000000006</v>
       </c>
       <c r="F89" s="58">
         <v>14862.1</v>
       </c>
       <c r="G89" s="95">
         <v>81.400000000000006</v>
       </c>
       <c r="H89" s="58">
         <v>20695</v>
       </c>
       <c r="I89" s="77">
         <v>81.5</v>
       </c>
       <c r="J89" s="49">
         <v>26613.3</v>
       </c>
       <c r="K89" s="66">
         <v>83.4</v>
       </c>
-      <c r="L89" s="80"/>
-      <c r="M89" s="66"/>
+      <c r="L89" s="100">
+        <v>32857.199999999997</v>
+      </c>
+      <c r="M89" s="66">
+        <v>85.9</v>
+      </c>
       <c r="N89" s="70"/>
       <c r="O89" s="69"/>
       <c r="P89" s="73"/>
       <c r="Q89" s="76"/>
       <c r="R89" s="73"/>
       <c r="S89" s="69"/>
       <c r="T89" s="73"/>
       <c r="U89" s="69"/>
       <c r="V89" s="79"/>
       <c r="W89" s="69"/>
       <c r="X89" s="80"/>
       <c r="Y89" s="66"/>
     </row>
-    <row r="90" spans="1:25">
+    <row r="90" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A90" s="38" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B90" s="46">
         <v>3461.1</v>
       </c>
       <c r="C90" s="69">
         <v>80.8</v>
       </c>
       <c r="D90" s="89">
         <v>6308.2</v>
       </c>
       <c r="E90" s="77">
         <v>74.5</v>
       </c>
       <c r="F90" s="58">
         <v>10494</v>
       </c>
       <c r="G90" s="95">
         <v>77.8</v>
       </c>
       <c r="H90" s="58">
         <v>14695</v>
       </c>
       <c r="I90" s="77">
         <v>78.099999999999994</v>
       </c>
       <c r="J90" s="49">
         <v>19129.099999999999</v>
       </c>
       <c r="K90" s="66">
         <v>81.3</v>
       </c>
-      <c r="L90" s="80"/>
-      <c r="M90" s="66"/>
+      <c r="L90" s="100">
+        <v>23889.200000000001</v>
+      </c>
+      <c r="M90" s="66">
+        <v>85</v>
+      </c>
       <c r="N90" s="71"/>
       <c r="O90" s="66"/>
       <c r="P90" s="74"/>
       <c r="Q90" s="77"/>
       <c r="R90" s="74"/>
       <c r="S90" s="69"/>
       <c r="T90" s="74"/>
       <c r="U90" s="69"/>
       <c r="V90" s="79"/>
       <c r="W90" s="66"/>
       <c r="X90" s="80"/>
       <c r="Y90" s="66"/>
     </row>
-    <row r="91" spans="1:25">
+    <row r="91" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A91" s="38" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B91" s="46">
         <v>964.8</v>
       </c>
       <c r="C91" s="69">
         <v>80.099999999999994</v>
       </c>
       <c r="D91" s="89">
         <v>2251.4</v>
       </c>
       <c r="E91" s="77">
         <v>92.6</v>
       </c>
       <c r="F91" s="58">
         <v>3425.2</v>
       </c>
       <c r="G91" s="95">
         <v>97.6</v>
       </c>
       <c r="H91" s="58">
         <v>4745.3</v>
       </c>
       <c r="I91" s="77">
         <v>101</v>
       </c>
       <c r="J91" s="49">
         <v>5916.9</v>
       </c>
       <c r="K91" s="66">
         <v>100.6</v>
       </c>
-      <c r="L91" s="80"/>
-      <c r="M91" s="66"/>
+      <c r="L91" s="100">
+        <v>7076.2</v>
+      </c>
+      <c r="M91" s="66">
+        <v>100.6</v>
+      </c>
       <c r="N91" s="71"/>
       <c r="O91" s="66"/>
       <c r="P91" s="74"/>
       <c r="Q91" s="77"/>
       <c r="R91" s="74"/>
       <c r="S91" s="69"/>
       <c r="T91" s="74"/>
       <c r="U91" s="69"/>
       <c r="V91" s="79"/>
       <c r="W91" s="66"/>
       <c r="X91" s="80"/>
       <c r="Y91" s="66"/>
     </row>
-    <row r="92" spans="1:25">
+    <row r="92" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A92" s="38" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B92" s="46">
         <v>35.299999999999997</v>
       </c>
       <c r="C92" s="69">
         <v>44.4</v>
       </c>
       <c r="D92" s="89">
         <v>74.099999999999994</v>
       </c>
       <c r="E92" s="77">
         <v>42.9</v>
       </c>
       <c r="F92" s="58">
         <v>110</v>
       </c>
       <c r="G92" s="95">
         <v>30.3</v>
       </c>
       <c r="H92" s="58">
         <v>148.30000000000001</v>
       </c>
       <c r="I92" s="77">
         <v>27</v>
       </c>
       <c r="J92" s="49">
         <v>180.19300000000001</v>
       </c>
       <c r="K92" s="66">
         <v>24.5</v>
       </c>
-      <c r="L92" s="80"/>
-      <c r="M92" s="66"/>
+      <c r="L92" s="100">
+        <v>223.8</v>
+      </c>
+      <c r="M92" s="66">
+        <v>24.6</v>
+      </c>
       <c r="N92" s="71"/>
       <c r="O92" s="66"/>
       <c r="P92" s="74"/>
       <c r="Q92" s="77"/>
       <c r="R92" s="74"/>
       <c r="S92" s="69"/>
       <c r="T92" s="74"/>
       <c r="U92" s="69"/>
       <c r="V92" s="79"/>
       <c r="W92" s="66"/>
       <c r="X92" s="80"/>
       <c r="Y92" s="66"/>
     </row>
-    <row r="93" spans="1:25">
+    <row r="93" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A93" s="38" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B93" s="46">
         <v>42.4</v>
       </c>
       <c r="C93" s="69">
         <v>373.6</v>
       </c>
       <c r="D93" s="89">
         <v>84.8</v>
       </c>
       <c r="E93" s="77">
         <v>158.6</v>
       </c>
       <c r="F93" s="58">
         <v>125.7</v>
       </c>
       <c r="G93" s="95">
         <v>132.80000000000001</v>
       </c>
       <c r="H93" s="58">
         <v>168.5</v>
       </c>
       <c r="I93" s="77">
         <v>118.9</v>
       </c>
       <c r="J93" s="58">
         <v>212.83199999999999</v>
       </c>
       <c r="K93" s="66">
         <v>111.7</v>
       </c>
-      <c r="L93" s="80"/>
-      <c r="M93" s="66"/>
+      <c r="L93" s="101">
+        <v>256.89999999999998</v>
+      </c>
+      <c r="M93" s="66">
+        <v>110.1</v>
+      </c>
       <c r="N93" s="71"/>
       <c r="O93" s="66"/>
       <c r="P93" s="74"/>
       <c r="Q93" s="77"/>
       <c r="R93" s="74"/>
       <c r="S93" s="69"/>
       <c r="T93" s="74"/>
       <c r="U93" s="69"/>
       <c r="V93" s="79"/>
       <c r="W93" s="66"/>
       <c r="X93" s="80"/>
       <c r="Y93" s="66"/>
     </row>
-    <row r="94" spans="1:25">
+    <row r="94" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A94" s="38" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B94" s="46">
         <v>109.8</v>
       </c>
       <c r="C94" s="83" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D94" s="89">
         <v>214.2</v>
       </c>
       <c r="E94" s="77">
         <v>178.1</v>
       </c>
       <c r="F94" s="58">
         <v>312</v>
       </c>
       <c r="G94" s="95">
         <v>135</v>
       </c>
       <c r="H94" s="58">
         <v>416.7</v>
       </c>
       <c r="I94" s="77">
         <v>120.1</v>
       </c>
       <c r="J94" s="98">
         <v>518.41800000000001</v>
       </c>
       <c r="K94" s="66">
         <v>112.3</v>
       </c>
-      <c r="L94" s="80"/>
-      <c r="M94" s="66"/>
+      <c r="L94" s="102">
+        <v>619.9</v>
+      </c>
+      <c r="M94" s="66">
+        <v>108.3</v>
+      </c>
       <c r="N94" s="71"/>
       <c r="O94" s="66"/>
       <c r="P94" s="74"/>
       <c r="Q94" s="77"/>
       <c r="R94" s="74"/>
       <c r="S94" s="69"/>
       <c r="T94" s="74"/>
       <c r="U94" s="69"/>
       <c r="V94" s="79"/>
       <c r="W94" s="66"/>
       <c r="X94" s="80"/>
       <c r="Y94" s="66"/>
     </row>
-    <row r="95" spans="1:25">
+    <row r="95" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A95" s="38" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B95" s="46">
         <v>24.5</v>
       </c>
       <c r="C95" s="69">
         <v>38</v>
       </c>
       <c r="D95" s="89">
         <v>44.4</v>
       </c>
       <c r="E95" s="77">
         <v>32</v>
       </c>
       <c r="F95" s="58">
         <v>63.6</v>
       </c>
       <c r="G95" s="95">
         <v>24.5</v>
       </c>
       <c r="H95" s="58">
         <v>84.2</v>
       </c>
       <c r="I95" s="77">
         <v>21.8</v>
       </c>
       <c r="J95" s="49">
         <v>100.782</v>
       </c>
       <c r="K95" s="66">
         <v>19.3</v>
       </c>
-      <c r="L95" s="80"/>
-      <c r="M95" s="66"/>
+      <c r="L95" s="100">
+        <v>119</v>
+      </c>
+      <c r="M95" s="66">
+        <v>19.399999999999999</v>
+      </c>
       <c r="N95" s="71"/>
       <c r="O95" s="66"/>
       <c r="P95" s="74"/>
       <c r="Q95" s="77"/>
       <c r="R95" s="74"/>
       <c r="S95" s="69"/>
       <c r="T95" s="74"/>
       <c r="U95" s="69"/>
       <c r="V95" s="79"/>
       <c r="W95" s="66"/>
       <c r="X95" s="80"/>
       <c r="Y95" s="66"/>
     </row>
-    <row r="96" spans="1:25">
+    <row r="96" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A96" s="41" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B96" s="52">
         <v>148.6</v>
       </c>
       <c r="C96" s="78">
         <v>4074.4</v>
       </c>
       <c r="D96" s="90">
         <v>219.5</v>
       </c>
       <c r="E96" s="78">
         <v>166.6</v>
       </c>
       <c r="F96" s="60">
         <v>331.6</v>
       </c>
       <c r="G96" s="96">
         <v>107.9</v>
       </c>
       <c r="H96" s="60">
         <v>436.8</v>
       </c>
       <c r="I96" s="78">
         <v>96.7</v>
       </c>
       <c r="J96" s="60">
         <v>555.16800000000001</v>
       </c>
       <c r="K96" s="68">
         <v>92</v>
       </c>
-      <c r="L96" s="72"/>
-      <c r="M96" s="68"/>
+      <c r="L96" s="103">
+        <v>671.9</v>
+      </c>
+      <c r="M96" s="68">
+        <v>88.5</v>
+      </c>
       <c r="N96" s="72"/>
       <c r="O96" s="68"/>
       <c r="P96" s="75"/>
       <c r="Q96" s="78"/>
       <c r="R96" s="75"/>
       <c r="S96" s="78"/>
       <c r="T96" s="75"/>
       <c r="U96" s="78"/>
       <c r="V96" s="75"/>
       <c r="W96" s="68"/>
       <c r="X96" s="72"/>
       <c r="Y96" s="68"/>
     </row>
-    <row r="98" spans="1:22" ht="12.75">
+    <row r="98" spans="1:22" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A98" s="62" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="E98" s="92"/>
       <c r="F98" s="94"/>
       <c r="G98" s="92"/>
       <c r="H98" s="93"/>
       <c r="I98" s="92"/>
       <c r="J98" s="92"/>
     </row>
-    <row r="99" spans="1:22">
+    <row r="99" spans="1:22" x14ac:dyDescent="0.2">
       <c r="E99" s="92"/>
       <c r="F99" s="94"/>
       <c r="G99" s="92"/>
       <c r="H99" s="93"/>
       <c r="I99" s="92"/>
       <c r="J99" s="92"/>
       <c r="L99" s="74"/>
       <c r="N99" s="84"/>
     </row>
-    <row r="100" spans="1:22">
+    <row r="100" spans="1:22" x14ac:dyDescent="0.2">
       <c r="E100" s="92"/>
       <c r="F100" s="94"/>
       <c r="G100" s="92"/>
       <c r="H100" s="93"/>
       <c r="I100" s="92"/>
       <c r="J100" s="92"/>
-      <c r="L100" s="92"/>
-[...1 lines deleted...]
-    <row r="101" spans="1:22">
+      <c r="L100" s="80"/>
+    </row>
+    <row r="101" spans="1:22" x14ac:dyDescent="0.2">
       <c r="E101" s="92"/>
       <c r="F101" s="94"/>
       <c r="G101" s="92"/>
       <c r="H101" s="93"/>
       <c r="I101" s="92"/>
       <c r="J101" s="92"/>
-    </row>
-    <row r="102" spans="1:22">
+      <c r="L101" s="80"/>
+    </row>
+    <row r="102" spans="1:22" x14ac:dyDescent="0.2">
       <c r="E102" s="92"/>
       <c r="F102" s="94"/>
       <c r="G102" s="92"/>
       <c r="H102" s="93"/>
       <c r="I102" s="92"/>
       <c r="J102" s="92"/>
     </row>
-    <row r="103" spans="1:22">
+    <row r="103" spans="1:22" x14ac:dyDescent="0.2">
       <c r="F103" s="94"/>
       <c r="H103" s="93"/>
       <c r="J103" s="80"/>
       <c r="V103" s="1" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:22">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="104" spans="1:22" x14ac:dyDescent="0.2">
       <c r="F104" s="94"/>
       <c r="H104" s="93"/>
       <c r="J104" s="80"/>
     </row>
-    <row r="105" spans="1:22">
+    <row r="105" spans="1:22" x14ac:dyDescent="0.2">
       <c r="F105" s="94"/>
       <c r="H105" s="93"/>
       <c r="J105" s="80"/>
       <c r="O105" s="1" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:22">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="106" spans="1:22" x14ac:dyDescent="0.2">
       <c r="J106" s="80"/>
     </row>
-    <row r="107" spans="1:22">
+    <row r="107" spans="1:22" x14ac:dyDescent="0.2">
       <c r="J107" s="80"/>
     </row>
-    <row r="108" spans="1:22">
+    <row r="108" spans="1:22" x14ac:dyDescent="0.2">
       <c r="J108" s="80"/>
     </row>
-    <row r="109" spans="1:22">
+    <row r="109" spans="1:22" x14ac:dyDescent="0.2">
       <c r="J109" s="80"/>
     </row>
-    <row r="110" spans="1:22">
+    <row r="110" spans="1:22" x14ac:dyDescent="0.2">
       <c r="J110" s="80"/>
     </row>
-    <row r="112" spans="1:22">
+    <row r="112" spans="1:22" x14ac:dyDescent="0.2">
       <c r="D112" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="F45:G45"/>
     <mergeCell ref="H45:I45"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="V59:W59"/>
     <mergeCell ref="N45:O45"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="P45:Q45"/>
     <mergeCell ref="R45:S45"/>
     <mergeCell ref="P59:Q59"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="A59:A60"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="T31:U31"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="J31:K31"/>