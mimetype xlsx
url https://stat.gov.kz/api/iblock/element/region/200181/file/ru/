--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D3F3C36-1A94-4E61-80DE-4C0BED6F410A}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="0" windowWidth="26340" windowHeight="14430"/>
+    <workbookView xWindow="11340" yWindow="0" windowWidth="17235" windowHeight="14745" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$46</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="91">
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>Объем услуг, млн. тенге</t>
   </si>
   <si>
     <t>январь-октябрь 2022г.</t>
   </si>
@@ -317,56 +318,56 @@
     <t>январь-июль 2026 года</t>
   </si>
   <si>
     <t>январь-август 2026 года</t>
   </si>
   <si>
     <t>январь-сентябрь 2026 года</t>
   </si>
   <si>
     <t>январь-октябрь 2026 года</t>
   </si>
   <si>
     <t>январь-ноябрь 2026 года</t>
   </si>
   <si>
     <t>январь-декабрь 2026 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 л</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -547,51 +548,51 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -609,116 +610,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -854,118 +891,118 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="F52" sqref="F52"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="K51" sqref="K51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15.75" customHeight="1">
+    <row r="1" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="31" t="s">
         <v>76</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
       <c r="M1" s="31"/>
       <c r="N1" s="31"/>
       <c r="O1" s="31"/>
       <c r="P1" s="31"/>
       <c r="Q1" s="31"/>
       <c r="R1" s="31"/>
       <c r="S1" s="31"/>
       <c r="T1" s="31"/>
       <c r="U1" s="31"/>
       <c r="V1" s="31"/>
       <c r="W1" s="31"/>
       <c r="X1" s="31"/>
       <c r="Y1" s="31"/>
     </row>
-    <row r="4" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="4" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="29"/>
       <c r="B4" s="27" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="27"/>
       <c r="F4" s="27" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="27"/>
       <c r="H4" s="27" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="27"/>
       <c r="J4" s="27" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="27"/>
       <c r="L4" s="27" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="27"/>
@@ -973,51 +1010,51 @@
         <v>10</v>
       </c>
       <c r="O4" s="27"/>
       <c r="P4" s="27" t="s">
         <v>11</v>
       </c>
       <c r="Q4" s="27"/>
       <c r="R4" s="27" t="s">
         <v>12</v>
       </c>
       <c r="S4" s="27"/>
       <c r="T4" s="27" t="s">
         <v>13</v>
       </c>
       <c r="U4" s="27"/>
       <c r="V4" s="27" t="s">
         <v>14</v>
       </c>
       <c r="W4" s="27"/>
       <c r="X4" s="27" t="s">
         <v>15</v>
       </c>
       <c r="Y4" s="28"/>
       <c r="Z4" s="2"/>
     </row>
-    <row r="5" spans="1:26" s="3" customFormat="1" ht="22.5">
+    <row r="5" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="30"/>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>1</v>
       </c>
@@ -1049,51 +1086,51 @@
         <v>2</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Z5" s="2"/>
     </row>
-    <row r="6" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="6" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="7">
         <v>28588.3</v>
       </c>
       <c r="C6" s="7">
         <v>103</v>
       </c>
       <c r="D6" s="8">
         <v>55908.1</v>
       </c>
       <c r="E6" s="9">
         <v>96.3</v>
       </c>
       <c r="F6" s="7">
         <v>88212.7</v>
       </c>
       <c r="G6" s="7">
         <v>99.8</v>
       </c>
       <c r="H6" s="7">
         <v>110295.6</v>
       </c>
       <c r="I6" s="7">
@@ -1127,88 +1164,88 @@
         <v>287591.5</v>
       </c>
       <c r="S6" s="7">
         <v>86.5</v>
       </c>
       <c r="T6" s="7">
         <v>332056.3</v>
       </c>
       <c r="U6" s="9">
         <v>87.7</v>
       </c>
       <c r="V6" s="7">
         <v>374629.8</v>
       </c>
       <c r="W6" s="3">
         <v>86.9</v>
       </c>
       <c r="X6" s="7">
         <v>428810.5</v>
       </c>
       <c r="Y6" s="3">
         <v>86.1</v>
       </c>
       <c r="Z6" s="2"/>
     </row>
-    <row r="7" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="7" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10"/>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="12"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="N7" s="11"/>
       <c r="O7" s="11"/>
       <c r="P7" s="11"/>
       <c r="Q7" s="11"/>
       <c r="R7" s="11"/>
       <c r="S7" s="11"/>
       <c r="T7" s="11"/>
       <c r="U7" s="11"/>
       <c r="V7" s="11"/>
       <c r="W7" s="13"/>
       <c r="X7" s="11"/>
       <c r="Y7" s="13"/>
       <c r="Z7" s="2"/>
     </row>
-    <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z8" s="2"/>
     </row>
-    <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z9" s="2"/>
     </row>
-    <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z10" s="2"/>
     </row>
-    <row r="11" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="11" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="29"/>
       <c r="B11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="27"/>
       <c r="D11" s="27" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="27"/>
       <c r="F11" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="27"/>
       <c r="H11" s="27" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="27"/>
       <c r="J11" s="27" t="s">
         <v>20</v>
       </c>
       <c r="K11" s="27"/>
       <c r="L11" s="27" t="s">
         <v>21</v>
       </c>
       <c r="M11" s="27"/>
@@ -1216,51 +1253,51 @@
         <v>22</v>
       </c>
       <c r="O11" s="27"/>
       <c r="P11" s="27" t="s">
         <v>23</v>
       </c>
       <c r="Q11" s="27"/>
       <c r="R11" s="27" t="s">
         <v>24</v>
       </c>
       <c r="S11" s="27"/>
       <c r="T11" s="27" t="s">
         <v>25</v>
       </c>
       <c r="U11" s="27"/>
       <c r="V11" s="27" t="s">
         <v>26</v>
       </c>
       <c r="W11" s="27"/>
       <c r="X11" s="27" t="s">
         <v>27</v>
       </c>
       <c r="Y11" s="28"/>
       <c r="Z11" s="2"/>
     </row>
-    <row r="12" spans="1:26" s="3" customFormat="1" ht="22.5">
+    <row r="12" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A12" s="30"/>
       <c r="B12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>1</v>
       </c>
@@ -1292,51 +1329,51 @@
         <v>2</v>
       </c>
       <c r="S12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="U12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="W12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Y12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Z12" s="2"/>
     </row>
-    <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="15">
         <v>28873.3</v>
       </c>
       <c r="C13" s="15">
         <v>93.6</v>
       </c>
       <c r="D13" s="15">
         <v>56195.6</v>
       </c>
       <c r="E13" s="15">
         <v>93.3</v>
       </c>
       <c r="F13" s="15">
         <v>88066.804999999993</v>
       </c>
       <c r="G13" s="16">
         <v>92.512126031739214</v>
       </c>
       <c r="H13" s="15">
         <v>118931.7</v>
       </c>
       <c r="I13" s="15">
@@ -1370,206 +1407,206 @@
         <v>315975</v>
       </c>
       <c r="S13" s="15">
         <v>103.5</v>
       </c>
       <c r="T13" s="15">
         <v>367092.3</v>
       </c>
       <c r="U13" s="15">
         <v>103.6</v>
       </c>
       <c r="V13" s="15">
         <v>418930.6</v>
       </c>
       <c r="W13" s="15">
         <v>105</v>
       </c>
       <c r="X13" s="15">
         <v>481140.5</v>
       </c>
       <c r="Y13" s="17">
         <v>105</v>
       </c>
       <c r="Z13" s="2"/>
     </row>
-    <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="18"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
       <c r="P14" s="9"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
       <c r="S14" s="9"/>
       <c r="T14" s="9"/>
       <c r="U14" s="9"/>
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
       <c r="X14" s="9"/>
     </row>
-    <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="18"/>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
     </row>
-    <row r="16" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="16" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="18"/>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
       <c r="N16" s="9"/>
       <c r="O16" s="9"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="9"/>
       <c r="V16" s="9"/>
       <c r="W16" s="9"/>
       <c r="X16" s="9"/>
     </row>
-    <row r="17" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="17" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="18"/>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
       <c r="N17" s="9"/>
       <c r="O17" s="9"/>
       <c r="P17" s="9"/>
       <c r="Q17" s="9"/>
       <c r="R17" s="9"/>
       <c r="S17" s="9"/>
       <c r="T17" s="9"/>
       <c r="U17" s="9"/>
       <c r="V17" s="9"/>
       <c r="W17" s="9"/>
       <c r="X17" s="9"/>
     </row>
-    <row r="18" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="18" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="29"/>
       <c r="B18" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="27"/>
       <c r="D18" s="27" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="27"/>
       <c r="F18" s="27" t="s">
         <v>30</v>
       </c>
       <c r="G18" s="27"/>
       <c r="H18" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="27"/>
       <c r="J18" s="27" t="s">
         <v>32</v>
       </c>
       <c r="K18" s="27"/>
       <c r="L18" s="27" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="27"/>
       <c r="N18" s="27" t="s">
         <v>34</v>
       </c>
       <c r="O18" s="27"/>
       <c r="P18" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q18" s="27"/>
       <c r="R18" s="27" t="s">
         <v>36</v>
       </c>
       <c r="S18" s="27"/>
       <c r="T18" s="27" t="s">
         <v>3</v>
       </c>
       <c r="U18" s="28"/>
       <c r="V18" s="27" t="s">
         <v>38</v>
       </c>
       <c r="W18" s="28"/>
       <c r="X18" s="27" t="s">
         <v>39</v>
       </c>
       <c r="Y18" s="28"/>
     </row>
-    <row r="19" spans="1:26" s="3" customFormat="1" ht="22.5">
+    <row r="19" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="30"/>
       <c r="B19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I19" s="4" t="s">
         <v>1</v>
       </c>
@@ -1600,51 +1637,51 @@
       <c r="R19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="S19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T19" s="4" t="s">
         <v>37</v>
       </c>
       <c r="U19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="W19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="X19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Y19" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="20" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="15">
         <v>31627.1</v>
       </c>
       <c r="C20" s="15">
         <v>100.2</v>
       </c>
       <c r="D20" s="15">
         <v>66908.100000000006</v>
       </c>
       <c r="E20" s="15">
         <v>108.8</v>
       </c>
       <c r="F20" s="15">
         <v>105862.9</v>
       </c>
       <c r="G20" s="15">
         <v>109</v>
       </c>
       <c r="H20" s="15">
         <v>143757.6</v>
       </c>
       <c r="I20" s="15">
@@ -1677,106 +1714,106 @@
       <c r="R20" s="16">
         <v>446107.8</v>
       </c>
       <c r="S20" s="19">
         <v>123.1</v>
       </c>
       <c r="T20" s="15">
         <v>515054.6</v>
       </c>
       <c r="U20" s="16">
         <v>121.7</v>
       </c>
       <c r="V20" s="15">
         <v>591805.30000000005</v>
       </c>
       <c r="W20" s="16">
         <v>122.1</v>
       </c>
       <c r="X20" s="15">
         <v>687380.7</v>
       </c>
       <c r="Y20" s="16">
         <v>123.1</v>
       </c>
     </row>
-    <row r="21" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="21" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="22" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="29"/>
       <c r="B25" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="28"/>
       <c r="D25" s="27" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="28"/>
       <c r="F25" s="27" t="s">
         <v>42</v>
       </c>
       <c r="G25" s="28"/>
       <c r="H25" s="27" t="s">
         <v>43</v>
       </c>
       <c r="I25" s="28"/>
       <c r="J25" s="27" t="s">
         <v>44</v>
       </c>
       <c r="K25" s="28"/>
       <c r="L25" s="27" t="s">
         <v>45</v>
       </c>
       <c r="M25" s="28"/>
       <c r="N25" s="27" t="s">
         <v>46</v>
       </c>
       <c r="O25" s="28"/>
       <c r="P25" s="27" t="s">
         <v>47</v>
       </c>
       <c r="Q25" s="28"/>
       <c r="R25" s="27" t="s">
         <v>48</v>
       </c>
       <c r="S25" s="28"/>
       <c r="T25" s="27" t="s">
         <v>49</v>
       </c>
       <c r="U25" s="28"/>
       <c r="V25" s="27" t="s">
         <v>50</v>
       </c>
       <c r="W25" s="28"/>
       <c r="X25" s="27" t="s">
         <v>51</v>
       </c>
       <c r="Y25" s="28"/>
     </row>
-    <row r="26" spans="1:26" s="3" customFormat="1" ht="22.5">
+    <row r="26" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="30"/>
       <c r="B26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>1</v>
       </c>
@@ -1807,51 +1844,51 @@
       <c r="R26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="S26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="U26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="W26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="X26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Y26" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="27" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="19">
         <v>49980.9</v>
       </c>
       <c r="C27" s="16">
         <v>130.80000000000001</v>
       </c>
       <c r="D27" s="15">
         <v>97427.9</v>
       </c>
       <c r="E27" s="15">
         <v>120.1</v>
       </c>
       <c r="F27" s="15">
         <v>149736.5</v>
       </c>
       <c r="G27" s="15">
         <v>117.2</v>
       </c>
       <c r="H27" s="15">
         <v>206333</v>
       </c>
       <c r="I27" s="15">
@@ -1885,160 +1922,160 @@
         <v>639270.27</v>
       </c>
       <c r="S27" s="19">
         <v>125.8</v>
       </c>
       <c r="T27" s="15">
         <v>733608.5</v>
       </c>
       <c r="U27" s="16">
         <v>126</v>
       </c>
       <c r="V27" s="15">
         <v>832284.4</v>
       </c>
       <c r="W27" s="17">
         <v>125.3</v>
       </c>
       <c r="X27" s="15">
         <v>980917.40099999995</v>
       </c>
       <c r="Y27" s="17">
         <v>127.7</v>
       </c>
       <c r="Z27" s="7"/>
     </row>
-    <row r="28" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="28" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="20"/>
       <c r="B28" s="8"/>
       <c r="C28" s="21"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="9"/>
       <c r="M28" s="7"/>
       <c r="N28" s="9"/>
       <c r="O28" s="21"/>
       <c r="P28" s="9"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="21"/>
       <c r="S28" s="8"/>
       <c r="T28" s="9"/>
       <c r="U28" s="21"/>
       <c r="V28" s="7"/>
       <c r="W28" s="22"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="22"/>
       <c r="Z28" s="7"/>
     </row>
-    <row r="29" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="29" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20"/>
       <c r="B29" s="8"/>
       <c r="C29" s="21"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="9"/>
       <c r="M29" s="7"/>
       <c r="N29" s="9"/>
       <c r="O29" s="21"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="21"/>
       <c r="S29" s="8"/>
       <c r="T29" s="9"/>
       <c r="U29" s="21"/>
       <c r="V29" s="7"/>
       <c r="W29" s="22"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="22"/>
       <c r="Z29" s="7"/>
     </row>
-    <row r="30" spans="1:26" s="3" customFormat="1" ht="11.25"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="30" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="29"/>
       <c r="B32" s="27" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="28"/>
       <c r="D32" s="27" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="28"/>
       <c r="F32" s="27" t="s">
         <v>54</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="27" t="s">
         <v>55</v>
       </c>
       <c r="I32" s="28"/>
       <c r="J32" s="27" t="s">
         <v>56</v>
       </c>
       <c r="K32" s="28"/>
       <c r="L32" s="27" t="s">
         <v>57</v>
       </c>
       <c r="M32" s="28"/>
       <c r="N32" s="27" t="s">
         <v>58</v>
       </c>
       <c r="O32" s="28"/>
       <c r="P32" s="27" t="s">
         <v>59</v>
       </c>
       <c r="Q32" s="28"/>
       <c r="R32" s="27" t="s">
         <v>60</v>
       </c>
       <c r="S32" s="28"/>
       <c r="T32" s="27" t="s">
         <v>61</v>
       </c>
       <c r="U32" s="28"/>
       <c r="V32" s="27" t="s">
         <v>62</v>
       </c>
       <c r="W32" s="28"/>
       <c r="X32" s="27" t="s">
         <v>63</v>
       </c>
       <c r="Y32" s="28"/>
     </row>
-    <row r="33" spans="1:25" s="3" customFormat="1" ht="22.5">
+    <row r="33" spans="1:25" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A33" s="30"/>
       <c r="B33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>1</v>
       </c>
@@ -2069,51 +2106,51 @@
       <c r="R33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="S33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="U33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="W33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="X33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Y33" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:25" s="3" customFormat="1" ht="11.25">
+    <row r="34" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B34" s="19">
         <v>56827.3</v>
       </c>
       <c r="C34" s="16">
         <v>108.3</v>
       </c>
       <c r="D34" s="15">
         <v>111832.946</v>
       </c>
       <c r="E34" s="15">
         <v>109.8</v>
       </c>
       <c r="F34" s="15">
         <v>172128</v>
       </c>
       <c r="G34" s="15">
         <v>109.9</v>
       </c>
       <c r="H34" s="15">
         <v>232561.3</v>
       </c>
       <c r="I34" s="15">
@@ -2146,106 +2183,106 @@
       <c r="R34" s="15">
         <v>705243.4</v>
       </c>
       <c r="S34" s="15">
         <v>104.9</v>
       </c>
       <c r="T34" s="15">
         <v>816667.4</v>
       </c>
       <c r="U34" s="15">
         <v>105.9</v>
       </c>
       <c r="V34" s="15">
         <v>934058</v>
       </c>
       <c r="W34" s="15">
         <v>106.8</v>
       </c>
       <c r="X34" s="15">
         <v>1101805.2</v>
       </c>
       <c r="Y34" s="15">
         <v>106.8</v>
       </c>
     </row>
-    <row r="35" spans="1:25" s="3" customFormat="1" ht="11.25"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:25" s="3" customFormat="1" ht="11.25">
+    <row r="35" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="28"/>
       <c r="D39" s="27" t="s">
         <v>65</v>
       </c>
       <c r="E39" s="28"/>
       <c r="F39" s="27" t="s">
         <v>66</v>
       </c>
       <c r="G39" s="28"/>
       <c r="H39" s="27" t="s">
         <v>67</v>
       </c>
       <c r="I39" s="28"/>
       <c r="J39" s="27" t="s">
         <v>68</v>
       </c>
       <c r="K39" s="28"/>
       <c r="L39" s="27" t="s">
         <v>69</v>
       </c>
       <c r="M39" s="28"/>
       <c r="N39" s="27" t="s">
         <v>70</v>
       </c>
       <c r="O39" s="28"/>
       <c r="P39" s="27" t="s">
         <v>71</v>
       </c>
       <c r="Q39" s="28"/>
       <c r="R39" s="27" t="s">
         <v>72</v>
       </c>
       <c r="S39" s="28"/>
       <c r="T39" s="27" t="s">
         <v>73</v>
       </c>
       <c r="U39" s="28"/>
       <c r="V39" s="27" t="s">
         <v>74</v>
       </c>
       <c r="W39" s="28"/>
       <c r="X39" s="27" t="s">
         <v>75</v>
       </c>
       <c r="Y39" s="28"/>
     </row>
-    <row r="40" spans="1:25" s="3" customFormat="1" ht="22.5">
+    <row r="40" spans="1:25" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A40" s="30"/>
       <c r="B40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>1</v>
       </c>
@@ -2276,51 +2313,51 @@
       <c r="R40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="S40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="U40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="W40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="X40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Y40" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:25" s="3" customFormat="1" ht="11.25">
+    <row r="41" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B41" s="19">
         <v>60310.2</v>
       </c>
       <c r="C41" s="16">
         <v>102</v>
       </c>
       <c r="D41" s="15">
         <v>123119.7</v>
       </c>
       <c r="E41" s="15">
         <v>105.4</v>
       </c>
       <c r="F41" s="15">
         <v>189706.6</v>
       </c>
       <c r="G41" s="15">
         <v>105.3</v>
       </c>
       <c r="H41" s="15">
         <v>257710.8</v>
       </c>
       <c r="I41" s="15">
@@ -2353,105 +2390,105 @@
       <c r="R41" s="15">
         <v>798246.3</v>
       </c>
       <c r="S41" s="15">
         <v>107.1</v>
       </c>
       <c r="T41" s="15">
         <v>928296.7</v>
       </c>
       <c r="U41" s="15">
         <v>107.3</v>
       </c>
       <c r="V41" s="15">
         <v>1072631.8999999999</v>
       </c>
       <c r="W41" s="15">
         <v>108.1</v>
       </c>
       <c r="X41" s="15">
         <v>1277281.7</v>
       </c>
       <c r="Y41" s="15">
         <v>109</v>
       </c>
     </row>
-    <row r="44" spans="1:25" ht="12.75">
+    <row r="44" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="23"/>
     </row>
-    <row r="46" spans="1:25" s="3" customFormat="1" ht="11.25">
+    <row r="46" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="29"/>
       <c r="B46" s="27" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="28"/>
       <c r="D46" s="27" t="s">
         <v>79</v>
       </c>
       <c r="E46" s="28"/>
       <c r="F46" s="27" t="s">
         <v>80</v>
       </c>
       <c r="G46" s="28"/>
       <c r="H46" s="27" t="s">
         <v>81</v>
       </c>
       <c r="I46" s="28"/>
       <c r="J46" s="27" t="s">
         <v>82</v>
       </c>
       <c r="K46" s="28"/>
       <c r="L46" s="27" t="s">
         <v>83</v>
       </c>
       <c r="M46" s="28"/>
       <c r="N46" s="27" t="s">
         <v>84</v>
       </c>
       <c r="O46" s="28"/>
       <c r="P46" s="27" t="s">
         <v>85</v>
       </c>
       <c r="Q46" s="28"/>
       <c r="R46" s="27" t="s">
         <v>86</v>
       </c>
       <c r="S46" s="28"/>
       <c r="T46" s="27" t="s">
         <v>87</v>
       </c>
       <c r="U46" s="28"/>
       <c r="V46" s="27" t="s">
         <v>88</v>
       </c>
       <c r="W46" s="28"/>
       <c r="X46" s="27" t="s">
         <v>89</v>
       </c>
       <c r="Y46" s="28"/>
     </row>
-    <row r="47" spans="1:25" s="3" customFormat="1" ht="22.5">
+    <row r="47" spans="1:25" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A47" s="30"/>
       <c r="B47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="E47" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="G47" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I47" s="25" t="s">
         <v>1</v>
       </c>
@@ -2482,195 +2519,199 @@
       <c r="R47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="S47" s="25" t="s">
         <v>1</v>
       </c>
       <c r="T47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="U47" s="25" t="s">
         <v>1</v>
       </c>
       <c r="V47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="W47" s="25" t="s">
         <v>1</v>
       </c>
       <c r="X47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="Y47" s="25" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="48" spans="1:25" s="3" customFormat="1" ht="11.25">
+    <row r="48" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B48" s="19">
         <v>67577</v>
       </c>
       <c r="C48" s="16">
         <v>100.9</v>
       </c>
       <c r="D48" s="15">
         <v>71242.600000000006</v>
       </c>
       <c r="E48" s="15">
         <v>101.7</v>
       </c>
       <c r="F48" s="15">
         <v>212433.6</v>
       </c>
       <c r="G48" s="15">
         <v>101.2</v>
       </c>
-      <c r="H48" s="15"/>
-      <c r="I48" s="15"/>
+      <c r="H48" s="15">
+        <v>291695.7</v>
+      </c>
+      <c r="I48" s="15">
+        <v>102.3</v>
+      </c>
       <c r="J48" s="15"/>
       <c r="K48" s="15"/>
       <c r="L48" s="15"/>
       <c r="M48" s="15"/>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48" s="15"/>
       <c r="S48" s="15"/>
       <c r="T48" s="15"/>
       <c r="U48" s="15"/>
       <c r="V48" s="15"/>
       <c r="W48" s="15"/>
       <c r="X48" s="15"/>
       <c r="Y48" s="15"/>
     </row>
-    <row r="51" spans="1:5" ht="12.75">
+    <row r="51" spans="1:5" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="23" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="53" spans="1:5" ht="24">
+    <row r="53" spans="1:5" ht="24" x14ac:dyDescent="0.2">
       <c r="E53" s="26" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="X39:Y39"/>
-[...17 lines deleted...]
-    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="T46:U46"/>
+    <mergeCell ref="V46:W46"/>
+    <mergeCell ref="X46:Y46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="L18:M18"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="H32:I32"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="F18:G18"/>
-    <mergeCell ref="P11:Q11"/>
-[...55 lines deleted...]
-    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="2" max="24" man="1"/>
     <brk id="8" max="24" man="1"/>
     <brk id="22" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>