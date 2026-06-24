--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D3F3C36-1A94-4E61-80DE-4C0BED6F410A}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11340" yWindow="0" windowWidth="17235" windowHeight="14745" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11340" yWindow="0" windowWidth="17235" windowHeight="14745"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$46</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="91">
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
     <t>Объем услуг, млн. тенге</t>
   </si>
   <si>
     <t>январь-октябрь 2022г.</t>
   </si>
@@ -311,63 +310,62 @@
   <si>
     <t>январь-май 2026 года</t>
   </si>
   <si>
     <t>январь-июнь 2026 года</t>
   </si>
   <si>
     <t>январь-июль 2026 года</t>
   </si>
   <si>
     <t>январь-август 2026 года</t>
   </si>
   <si>
     <t>январь-сентябрь 2026 года</t>
   </si>
   <si>
     <t>январь-октябрь 2026 года</t>
   </si>
   <si>
     <t>январь-ноябрь 2026 года</t>
   </si>
   <si>
     <t>январь-декабрь 2026 года</t>
   </si>
   <si>
-    <t xml:space="preserve"> 
-л</t>
+    <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -548,51 +546,51 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -610,152 +608,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -891,118 +853,118 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Z53"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Z57"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="K51" sqref="K51"/>
+    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="N53" sqref="N53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" ht="15.75" customHeight="1">
       <c r="A1" s="31" t="s">
         <v>76</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
       <c r="M1" s="31"/>
       <c r="N1" s="31"/>
       <c r="O1" s="31"/>
       <c r="P1" s="31"/>
       <c r="Q1" s="31"/>
       <c r="R1" s="31"/>
       <c r="S1" s="31"/>
       <c r="T1" s="31"/>
       <c r="U1" s="31"/>
       <c r="V1" s="31"/>
       <c r="W1" s="31"/>
       <c r="X1" s="31"/>
       <c r="Y1" s="31"/>
     </row>
-    <row r="4" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A4" s="29"/>
       <c r="B4" s="27" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="27"/>
       <c r="F4" s="27" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="27"/>
       <c r="H4" s="27" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="27"/>
       <c r="J4" s="27" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="27"/>
       <c r="L4" s="27" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="27"/>
@@ -1010,51 +972,51 @@
         <v>10</v>
       </c>
       <c r="O4" s="27"/>
       <c r="P4" s="27" t="s">
         <v>11</v>
       </c>
       <c r="Q4" s="27"/>
       <c r="R4" s="27" t="s">
         <v>12</v>
       </c>
       <c r="S4" s="27"/>
       <c r="T4" s="27" t="s">
         <v>13</v>
       </c>
       <c r="U4" s="27"/>
       <c r="V4" s="27" t="s">
         <v>14</v>
       </c>
       <c r="W4" s="27"/>
       <c r="X4" s="27" t="s">
         <v>15</v>
       </c>
       <c r="Y4" s="28"/>
       <c r="Z4" s="2"/>
     </row>
-    <row r="5" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26" s="3" customFormat="1" ht="22.5">
       <c r="A5" s="30"/>
       <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>1</v>
       </c>
@@ -1086,51 +1048,51 @@
         <v>2</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Z5" s="2"/>
     </row>
-    <row r="6" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="7">
         <v>28588.3</v>
       </c>
       <c r="C6" s="7">
         <v>103</v>
       </c>
       <c r="D6" s="8">
         <v>55908.1</v>
       </c>
       <c r="E6" s="9">
         <v>96.3</v>
       </c>
       <c r="F6" s="7">
         <v>88212.7</v>
       </c>
       <c r="G6" s="7">
         <v>99.8</v>
       </c>
       <c r="H6" s="7">
         <v>110295.6</v>
       </c>
       <c r="I6" s="7">
@@ -1164,88 +1126,88 @@
         <v>287591.5</v>
       </c>
       <c r="S6" s="7">
         <v>86.5</v>
       </c>
       <c r="T6" s="7">
         <v>332056.3</v>
       </c>
       <c r="U6" s="9">
         <v>87.7</v>
       </c>
       <c r="V6" s="7">
         <v>374629.8</v>
       </c>
       <c r="W6" s="3">
         <v>86.9</v>
       </c>
       <c r="X6" s="7">
         <v>428810.5</v>
       </c>
       <c r="Y6" s="3">
         <v>86.1</v>
       </c>
       <c r="Z6" s="2"/>
     </row>
-    <row r="7" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="10"/>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="12"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="N7" s="11"/>
       <c r="O7" s="11"/>
       <c r="P7" s="11"/>
       <c r="Q7" s="11"/>
       <c r="R7" s="11"/>
       <c r="S7" s="11"/>
       <c r="T7" s="11"/>
       <c r="U7" s="11"/>
       <c r="V7" s="11"/>
       <c r="W7" s="13"/>
       <c r="X7" s="11"/>
       <c r="Y7" s="13"/>
       <c r="Z7" s="2"/>
     </row>
-    <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="Z8" s="2"/>
     </row>
-    <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="Z9" s="2"/>
     </row>
-    <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="Z10" s="2"/>
     </row>
-    <row r="11" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="29"/>
       <c r="B11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="27"/>
       <c r="D11" s="27" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="27"/>
       <c r="F11" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="27"/>
       <c r="H11" s="27" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="27"/>
       <c r="J11" s="27" t="s">
         <v>20</v>
       </c>
       <c r="K11" s="27"/>
       <c r="L11" s="27" t="s">
         <v>21</v>
       </c>
       <c r="M11" s="27"/>
@@ -1253,51 +1215,51 @@
         <v>22</v>
       </c>
       <c r="O11" s="27"/>
       <c r="P11" s="27" t="s">
         <v>23</v>
       </c>
       <c r="Q11" s="27"/>
       <c r="R11" s="27" t="s">
         <v>24</v>
       </c>
       <c r="S11" s="27"/>
       <c r="T11" s="27" t="s">
         <v>25</v>
       </c>
       <c r="U11" s="27"/>
       <c r="V11" s="27" t="s">
         <v>26</v>
       </c>
       <c r="W11" s="27"/>
       <c r="X11" s="27" t="s">
         <v>27</v>
       </c>
       <c r="Y11" s="28"/>
       <c r="Z11" s="2"/>
     </row>
-    <row r="12" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" s="3" customFormat="1" ht="22.5">
       <c r="A12" s="30"/>
       <c r="B12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>1</v>
       </c>
@@ -1329,51 +1291,51 @@
         <v>2</v>
       </c>
       <c r="S12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="U12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="V12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="W12" s="4" t="s">
         <v>1</v>
       </c>
       <c r="X12" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Y12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Z12" s="2"/>
     </row>
-    <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="15">
         <v>28873.3</v>
       </c>
       <c r="C13" s="15">
         <v>93.6</v>
       </c>
       <c r="D13" s="15">
         <v>56195.6</v>
       </c>
       <c r="E13" s="15">
         <v>93.3</v>
       </c>
       <c r="F13" s="15">
         <v>88066.804999999993</v>
       </c>
       <c r="G13" s="16">
         <v>92.512126031739214</v>
       </c>
       <c r="H13" s="15">
         <v>118931.7</v>
       </c>
       <c r="I13" s="15">
@@ -1407,206 +1369,206 @@
         <v>315975</v>
       </c>
       <c r="S13" s="15">
         <v>103.5</v>
       </c>
       <c r="T13" s="15">
         <v>367092.3</v>
       </c>
       <c r="U13" s="15">
         <v>103.6</v>
       </c>
       <c r="V13" s="15">
         <v>418930.6</v>
       </c>
       <c r="W13" s="15">
         <v>105</v>
       </c>
       <c r="X13" s="15">
         <v>481140.5</v>
       </c>
       <c r="Y13" s="17">
         <v>105</v>
       </c>
       <c r="Z13" s="2"/>
     </row>
-    <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="18"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
       <c r="P14" s="9"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
       <c r="S14" s="9"/>
       <c r="T14" s="9"/>
       <c r="U14" s="9"/>
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
       <c r="X14" s="9"/>
     </row>
-    <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="18"/>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
     </row>
-    <row r="16" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="18"/>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
       <c r="N16" s="9"/>
       <c r="O16" s="9"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="9"/>
       <c r="V16" s="9"/>
       <c r="W16" s="9"/>
       <c r="X16" s="9"/>
     </row>
-    <row r="17" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="18"/>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
       <c r="N17" s="9"/>
       <c r="O17" s="9"/>
       <c r="P17" s="9"/>
       <c r="Q17" s="9"/>
       <c r="R17" s="9"/>
       <c r="S17" s="9"/>
       <c r="T17" s="9"/>
       <c r="U17" s="9"/>
       <c r="V17" s="9"/>
       <c r="W17" s="9"/>
       <c r="X17" s="9"/>
     </row>
-    <row r="18" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="29"/>
       <c r="B18" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="27"/>
       <c r="D18" s="27" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="27"/>
       <c r="F18" s="27" t="s">
         <v>30</v>
       </c>
       <c r="G18" s="27"/>
       <c r="H18" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="27"/>
       <c r="J18" s="27" t="s">
         <v>32</v>
       </c>
       <c r="K18" s="27"/>
       <c r="L18" s="27" t="s">
         <v>33</v>
       </c>
       <c r="M18" s="27"/>
       <c r="N18" s="27" t="s">
         <v>34</v>
       </c>
       <c r="O18" s="27"/>
       <c r="P18" s="27" t="s">
         <v>35</v>
       </c>
       <c r="Q18" s="27"/>
       <c r="R18" s="27" t="s">
         <v>36</v>
       </c>
       <c r="S18" s="27"/>
       <c r="T18" s="27" t="s">
         <v>3</v>
       </c>
       <c r="U18" s="28"/>
       <c r="V18" s="27" t="s">
         <v>38</v>
       </c>
       <c r="W18" s="28"/>
       <c r="X18" s="27" t="s">
         <v>39</v>
       </c>
       <c r="Y18" s="28"/>
     </row>
-    <row r="19" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:26" s="3" customFormat="1" ht="22.5">
       <c r="A19" s="30"/>
       <c r="B19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I19" s="4" t="s">
         <v>1</v>
       </c>
@@ -1637,51 +1599,51 @@
       <c r="R19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="S19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T19" s="4" t="s">
         <v>37</v>
       </c>
       <c r="U19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="W19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="X19" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Y19" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="15">
         <v>31627.1</v>
       </c>
       <c r="C20" s="15">
         <v>100.2</v>
       </c>
       <c r="D20" s="15">
         <v>66908.100000000006</v>
       </c>
       <c r="E20" s="15">
         <v>108.8</v>
       </c>
       <c r="F20" s="15">
         <v>105862.9</v>
       </c>
       <c r="G20" s="15">
         <v>109</v>
       </c>
       <c r="H20" s="15">
         <v>143757.6</v>
       </c>
       <c r="I20" s="15">
@@ -1714,106 +1676,106 @@
       <c r="R20" s="16">
         <v>446107.8</v>
       </c>
       <c r="S20" s="19">
         <v>123.1</v>
       </c>
       <c r="T20" s="15">
         <v>515054.6</v>
       </c>
       <c r="U20" s="16">
         <v>121.7</v>
       </c>
       <c r="V20" s="15">
         <v>591805.30000000005</v>
       </c>
       <c r="W20" s="16">
         <v>122.1</v>
       </c>
       <c r="X20" s="15">
         <v>687380.7</v>
       </c>
       <c r="Y20" s="16">
         <v>123.1</v>
       </c>
     </row>
-    <row r="21" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1"/>
+    <row r="22" spans="1:26" s="3" customFormat="1" ht="11.25"/>
+    <row r="23" spans="1:26" s="3" customFormat="1" ht="11.25"/>
+    <row r="24" spans="1:26" s="3" customFormat="1" ht="11.25"/>
+    <row r="25" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="29"/>
       <c r="B25" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="28"/>
       <c r="D25" s="27" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="28"/>
       <c r="F25" s="27" t="s">
         <v>42</v>
       </c>
       <c r="G25" s="28"/>
       <c r="H25" s="27" t="s">
         <v>43</v>
       </c>
       <c r="I25" s="28"/>
       <c r="J25" s="27" t="s">
         <v>44</v>
       </c>
       <c r="K25" s="28"/>
       <c r="L25" s="27" t="s">
         <v>45</v>
       </c>
       <c r="M25" s="28"/>
       <c r="N25" s="27" t="s">
         <v>46</v>
       </c>
       <c r="O25" s="28"/>
       <c r="P25" s="27" t="s">
         <v>47</v>
       </c>
       <c r="Q25" s="28"/>
       <c r="R25" s="27" t="s">
         <v>48</v>
       </c>
       <c r="S25" s="28"/>
       <c r="T25" s="27" t="s">
         <v>49</v>
       </c>
       <c r="U25" s="28"/>
       <c r="V25" s="27" t="s">
         <v>50</v>
       </c>
       <c r="W25" s="28"/>
       <c r="X25" s="27" t="s">
         <v>51</v>
       </c>
       <c r="Y25" s="28"/>
     </row>
-    <row r="26" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:26" s="3" customFormat="1" ht="22.5">
       <c r="A26" s="30"/>
       <c r="B26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>1</v>
       </c>
@@ -1844,51 +1806,51 @@
       <c r="R26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="S26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="U26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="W26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="X26" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Y26" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A27" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="19">
         <v>49980.9</v>
       </c>
       <c r="C27" s="16">
         <v>130.80000000000001</v>
       </c>
       <c r="D27" s="15">
         <v>97427.9</v>
       </c>
       <c r="E27" s="15">
         <v>120.1</v>
       </c>
       <c r="F27" s="15">
         <v>149736.5</v>
       </c>
       <c r="G27" s="15">
         <v>117.2</v>
       </c>
       <c r="H27" s="15">
         <v>206333</v>
       </c>
       <c r="I27" s="15">
@@ -1922,160 +1884,160 @@
         <v>639270.27</v>
       </c>
       <c r="S27" s="19">
         <v>125.8</v>
       </c>
       <c r="T27" s="15">
         <v>733608.5</v>
       </c>
       <c r="U27" s="16">
         <v>126</v>
       </c>
       <c r="V27" s="15">
         <v>832284.4</v>
       </c>
       <c r="W27" s="17">
         <v>125.3</v>
       </c>
       <c r="X27" s="15">
         <v>980917.40099999995</v>
       </c>
       <c r="Y27" s="17">
         <v>127.7</v>
       </c>
       <c r="Z27" s="7"/>
     </row>
-    <row r="28" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A28" s="20"/>
       <c r="B28" s="8"/>
       <c r="C28" s="21"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="9"/>
       <c r="M28" s="7"/>
       <c r="N28" s="9"/>
       <c r="O28" s="21"/>
       <c r="P28" s="9"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="21"/>
       <c r="S28" s="8"/>
       <c r="T28" s="9"/>
       <c r="U28" s="21"/>
       <c r="V28" s="7"/>
       <c r="W28" s="22"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="22"/>
       <c r="Z28" s="7"/>
     </row>
-    <row r="29" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A29" s="20"/>
       <c r="B29" s="8"/>
       <c r="C29" s="21"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="9"/>
       <c r="M29" s="7"/>
       <c r="N29" s="9"/>
       <c r="O29" s="21"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="21"/>
       <c r="S29" s="8"/>
       <c r="T29" s="9"/>
       <c r="U29" s="21"/>
       <c r="V29" s="7"/>
       <c r="W29" s="22"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="22"/>
       <c r="Z29" s="7"/>
     </row>
-    <row r="30" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:26" s="3" customFormat="1" ht="11.25"/>
+    <row r="31" spans="1:26" s="3" customFormat="1" ht="11.25"/>
+    <row r="32" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A32" s="29"/>
       <c r="B32" s="27" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="28"/>
       <c r="D32" s="27" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="28"/>
       <c r="F32" s="27" t="s">
         <v>54</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="27" t="s">
         <v>55</v>
       </c>
       <c r="I32" s="28"/>
       <c r="J32" s="27" t="s">
         <v>56</v>
       </c>
       <c r="K32" s="28"/>
       <c r="L32" s="27" t="s">
         <v>57</v>
       </c>
       <c r="M32" s="28"/>
       <c r="N32" s="27" t="s">
         <v>58</v>
       </c>
       <c r="O32" s="28"/>
       <c r="P32" s="27" t="s">
         <v>59</v>
       </c>
       <c r="Q32" s="28"/>
       <c r="R32" s="27" t="s">
         <v>60</v>
       </c>
       <c r="S32" s="28"/>
       <c r="T32" s="27" t="s">
         <v>61</v>
       </c>
       <c r="U32" s="28"/>
       <c r="V32" s="27" t="s">
         <v>62</v>
       </c>
       <c r="W32" s="28"/>
       <c r="X32" s="27" t="s">
         <v>63</v>
       </c>
       <c r="Y32" s="28"/>
     </row>
-    <row r="33" spans="1:25" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:25" s="3" customFormat="1" ht="22.5">
       <c r="A33" s="30"/>
       <c r="B33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>1</v>
       </c>
@@ -2106,51 +2068,51 @@
       <c r="R33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="S33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="U33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="W33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="X33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Y33" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:25" s="3" customFormat="1" ht="11.25">
       <c r="A34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B34" s="19">
         <v>56827.3</v>
       </c>
       <c r="C34" s="16">
         <v>108.3</v>
       </c>
       <c r="D34" s="15">
         <v>111832.946</v>
       </c>
       <c r="E34" s="15">
         <v>109.8</v>
       </c>
       <c r="F34" s="15">
         <v>172128</v>
       </c>
       <c r="G34" s="15">
         <v>109.9</v>
       </c>
       <c r="H34" s="15">
         <v>232561.3</v>
       </c>
       <c r="I34" s="15">
@@ -2183,106 +2145,106 @@
       <c r="R34" s="15">
         <v>705243.4</v>
       </c>
       <c r="S34" s="15">
         <v>104.9</v>
       </c>
       <c r="T34" s="15">
         <v>816667.4</v>
       </c>
       <c r="U34" s="15">
         <v>105.9</v>
       </c>
       <c r="V34" s="15">
         <v>934058</v>
       </c>
       <c r="W34" s="15">
         <v>106.8</v>
       </c>
       <c r="X34" s="15">
         <v>1101805.2</v>
       </c>
       <c r="Y34" s="15">
         <v>106.8</v>
       </c>
     </row>
-    <row r="35" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:25" s="3" customFormat="1" ht="11.25"/>
+    <row r="36" spans="1:25" s="3" customFormat="1" ht="11.25"/>
+    <row r="37" spans="1:25" s="3" customFormat="1" ht="11.25"/>
+    <row r="38" spans="1:25" s="3" customFormat="1" ht="11.25"/>
+    <row r="39" spans="1:25" s="3" customFormat="1" ht="11.25">
       <c r="A39" s="29"/>
       <c r="B39" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="28"/>
       <c r="D39" s="27" t="s">
         <v>65</v>
       </c>
       <c r="E39" s="28"/>
       <c r="F39" s="27" t="s">
         <v>66</v>
       </c>
       <c r="G39" s="28"/>
       <c r="H39" s="27" t="s">
         <v>67</v>
       </c>
       <c r="I39" s="28"/>
       <c r="J39" s="27" t="s">
         <v>68</v>
       </c>
       <c r="K39" s="28"/>
       <c r="L39" s="27" t="s">
         <v>69</v>
       </c>
       <c r="M39" s="28"/>
       <c r="N39" s="27" t="s">
         <v>70</v>
       </c>
       <c r="O39" s="28"/>
       <c r="P39" s="27" t="s">
         <v>71</v>
       </c>
       <c r="Q39" s="28"/>
       <c r="R39" s="27" t="s">
         <v>72</v>
       </c>
       <c r="S39" s="28"/>
       <c r="T39" s="27" t="s">
         <v>73</v>
       </c>
       <c r="U39" s="28"/>
       <c r="V39" s="27" t="s">
         <v>74</v>
       </c>
       <c r="W39" s="28"/>
       <c r="X39" s="27" t="s">
         <v>75</v>
       </c>
       <c r="Y39" s="28"/>
     </row>
-    <row r="40" spans="1:25" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:25" s="3" customFormat="1" ht="22.5">
       <c r="A40" s="30"/>
       <c r="B40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>1</v>
       </c>
@@ -2313,51 +2275,51 @@
       <c r="R40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="S40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="U40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="W40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="X40" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Y40" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:25" s="3" customFormat="1" ht="11.25">
       <c r="A41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B41" s="19">
         <v>60310.2</v>
       </c>
       <c r="C41" s="16">
         <v>102</v>
       </c>
       <c r="D41" s="15">
         <v>123119.7</v>
       </c>
       <c r="E41" s="15">
         <v>105.4</v>
       </c>
       <c r="F41" s="15">
         <v>189706.6</v>
       </c>
       <c r="G41" s="15">
         <v>105.3</v>
       </c>
       <c r="H41" s="15">
         <v>257710.8</v>
       </c>
       <c r="I41" s="15">
@@ -2390,105 +2352,105 @@
       <c r="R41" s="15">
         <v>798246.3</v>
       </c>
       <c r="S41" s="15">
         <v>107.1</v>
       </c>
       <c r="T41" s="15">
         <v>928296.7</v>
       </c>
       <c r="U41" s="15">
         <v>107.3</v>
       </c>
       <c r="V41" s="15">
         <v>1072631.8999999999</v>
       </c>
       <c r="W41" s="15">
         <v>108.1</v>
       </c>
       <c r="X41" s="15">
         <v>1277281.7</v>
       </c>
       <c r="Y41" s="15">
         <v>109</v>
       </c>
     </row>
-    <row r="44" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:25" ht="12.75">
       <c r="A44" s="23"/>
     </row>
-    <row r="46" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:25" s="3" customFormat="1" ht="11.25">
       <c r="A46" s="29"/>
       <c r="B46" s="27" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="28"/>
       <c r="D46" s="27" t="s">
         <v>79</v>
       </c>
       <c r="E46" s="28"/>
       <c r="F46" s="27" t="s">
         <v>80</v>
       </c>
       <c r="G46" s="28"/>
       <c r="H46" s="27" t="s">
         <v>81</v>
       </c>
       <c r="I46" s="28"/>
       <c r="J46" s="27" t="s">
         <v>82</v>
       </c>
       <c r="K46" s="28"/>
       <c r="L46" s="27" t="s">
         <v>83</v>
       </c>
       <c r="M46" s="28"/>
       <c r="N46" s="27" t="s">
         <v>84</v>
       </c>
       <c r="O46" s="28"/>
       <c r="P46" s="27" t="s">
         <v>85</v>
       </c>
       <c r="Q46" s="28"/>
       <c r="R46" s="27" t="s">
         <v>86</v>
       </c>
       <c r="S46" s="28"/>
       <c r="T46" s="27" t="s">
         <v>87</v>
       </c>
       <c r="U46" s="28"/>
       <c r="V46" s="27" t="s">
         <v>88</v>
       </c>
       <c r="W46" s="28"/>
       <c r="X46" s="27" t="s">
         <v>89</v>
       </c>
       <c r="Y46" s="28"/>
     </row>
-    <row r="47" spans="1:25" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:25" s="3" customFormat="1" ht="22.5">
       <c r="A47" s="30"/>
       <c r="B47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>1</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="E47" s="25" t="s">
         <v>1</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="G47" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I47" s="25" t="s">
         <v>1</v>
       </c>
@@ -2519,199 +2481,206 @@
       <c r="R47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="S47" s="25" t="s">
         <v>1</v>
       </c>
       <c r="T47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="U47" s="25" t="s">
         <v>1</v>
       </c>
       <c r="V47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="W47" s="25" t="s">
         <v>1</v>
       </c>
       <c r="X47" s="24" t="s">
         <v>2</v>
       </c>
       <c r="Y47" s="25" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="48" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:25" s="3" customFormat="1" ht="11.25">
       <c r="A48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B48" s="19">
         <v>67577</v>
       </c>
       <c r="C48" s="16">
         <v>100.9</v>
       </c>
       <c r="D48" s="15">
         <v>71242.600000000006</v>
       </c>
       <c r="E48" s="15">
         <v>101.7</v>
       </c>
       <c r="F48" s="15">
         <v>212433.6</v>
       </c>
       <c r="G48" s="15">
         <v>101.2</v>
       </c>
       <c r="H48" s="15">
         <v>291695.7</v>
       </c>
       <c r="I48" s="15">
         <v>102.3</v>
       </c>
-      <c r="J48" s="15"/>
-      <c r="K48" s="15"/>
+      <c r="J48" s="15">
+        <v>373837</v>
+      </c>
+      <c r="K48" s="15">
+        <v>102.5</v>
+      </c>
       <c r="L48" s="15"/>
       <c r="M48" s="15"/>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48" s="15"/>
       <c r="S48" s="15"/>
       <c r="T48" s="15"/>
       <c r="U48" s="15"/>
       <c r="V48" s="15"/>
       <c r="W48" s="15"/>
       <c r="X48" s="15"/>
       <c r="Y48" s="15"/>
     </row>
-    <row r="51" spans="1:5" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:6" ht="12.75">
       <c r="A51" s="23" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="53" spans="1:5" ht="24" x14ac:dyDescent="0.2">
-      <c r="E53" s="26" t="s">
+    <row r="53" spans="1:6">
+      <c r="E53" s="26"/>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="F57" s="1" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T46:U46"/>
-[...39 lines deleted...]
-    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="F18:G18"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="V25:W25"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="N18:O18"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="N25:O25"/>
     <mergeCell ref="R25:S25"/>
     <mergeCell ref="T25:U25"/>
     <mergeCell ref="J25:K25"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="L18:M18"/>
-    <mergeCell ref="A11:A12"/>
-[...33 lines deleted...]
-    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="T46:U46"/>
+    <mergeCell ref="V46:W46"/>
+    <mergeCell ref="X46:Y46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="R46:S46"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="2" max="24" man="1"/>
     <brk id="8" max="24" man="1"/>
     <brk id="22" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>