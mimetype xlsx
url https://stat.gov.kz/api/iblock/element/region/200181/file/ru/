--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,74 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A378EDCB-68E4-4EFB-918E-D8DD17D68FDB}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11340" yWindow="0" windowWidth="17235" windowHeight="14745"/>
+    <workbookView xWindow="105" yWindow="480" windowWidth="28470" windowHeight="14115" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$46</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="90">
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>ИФО, в %</t>
   </si>
   <si>
-    <t>Объем услуг, млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>январь-октябрь 2022г.</t>
   </si>
   <si>
     <t>январь 2020 года</t>
   </si>
   <si>
     <t>январь-февраль 2020 года</t>
   </si>
   <si>
     <t>январь-март 2020 года</t>
   </si>
   <si>
     <t>январь-апрель 2020 года</t>
   </si>
   <si>
     <t>январь-май 2020 года</t>
   </si>
   <si>
     <t>январь-июнь 2020 года</t>
   </si>
   <si>
     <t>январь-июль 2020 года</t>
   </si>
   <si>
     <t>январь-август 2020 года</t>
@@ -125,53 +123,50 @@
     <t>январь 2022 года</t>
   </si>
   <si>
     <t>январь-февраль 2022 года</t>
   </si>
   <si>
     <t>январь-март 2022 года</t>
   </si>
   <si>
     <t>январь-апрель 2022 года</t>
   </si>
   <si>
     <t>январь-май 2022 года</t>
   </si>
   <si>
     <t>январь-июнь 2022 года</t>
   </si>
   <si>
     <t>январь-июль 2022 года</t>
   </si>
   <si>
     <t>январь-август 2022 года</t>
   </si>
   <si>
     <t>январь-сентябрь 2022 года</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> года</t>
   </si>
   <si>
     <t>январь-ноябрь 2022 года</t>
   </si>
   <si>
     <t>январь-декабрь 2022 года</t>
   </si>
   <si>
     <t>январь 2023 года</t>
   </si>
   <si>
     <t>январь-февраль 2023 года</t>
   </si>
   <si>
     <t>январь-март 2023 года</t>
   </si>
   <si>
     <t>январь-апрель 2023 года</t>
   </si>
   <si>
     <t>январь-май 2023 года</t>
   </si>
   <si>
     <t>январь-июнь 2023 года</t>
   </si>
@@ -312,60 +307,63 @@
   </si>
   <si>
     <t>январь-июнь 2026 года</t>
   </si>
   <si>
     <t>январь-июль 2026 года</t>
   </si>
   <si>
     <t>январь-август 2026 года</t>
   </si>
   <si>
     <t>январь-сентябрь 2026 года</t>
   </si>
   <si>
     <t>январь-октябрь 2026 года</t>
   </si>
   <si>
     <t>январь-ноябрь 2026 года</t>
   </si>
   <si>
     <t>январь-декабрь 2026 года</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
+  <si>
+    <t>Объем услуг, млн. теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -519,78 +517,78 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -608,116 +606,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -853,246 +887,246 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z57"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="N53" sqref="N53"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="F49" sqref="F49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
-    <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15.75" customHeight="1">
+    <row r="1" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="31" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
       <c r="F1" s="31"/>
       <c r="G1" s="31"/>
       <c r="H1" s="31"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
       <c r="M1" s="31"/>
       <c r="N1" s="31"/>
       <c r="O1" s="31"/>
       <c r="P1" s="31"/>
       <c r="Q1" s="31"/>
       <c r="R1" s="31"/>
       <c r="S1" s="31"/>
       <c r="T1" s="31"/>
       <c r="U1" s="31"/>
       <c r="V1" s="31"/>
       <c r="W1" s="31"/>
       <c r="X1" s="31"/>
       <c r="Y1" s="31"/>
     </row>
-    <row r="4" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="4" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="29"/>
       <c r="B4" s="27" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E4" s="27"/>
       <c r="F4" s="27" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G4" s="27"/>
       <c r="H4" s="27" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I4" s="27"/>
       <c r="J4" s="27" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="K4" s="27"/>
       <c r="L4" s="27" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M4" s="27"/>
       <c r="N4" s="27" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="O4" s="27"/>
       <c r="P4" s="27" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="Q4" s="27"/>
       <c r="R4" s="27" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="S4" s="27"/>
       <c r="T4" s="27" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="U4" s="27"/>
       <c r="V4" s="27" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="W4" s="27"/>
       <c r="X4" s="27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Y4" s="28"/>
       <c r="Z4" s="2"/>
     </row>
-    <row r="5" spans="1:26" s="3" customFormat="1" ht="22.5">
+    <row r="5" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="30"/>
       <c r="B5" s="4" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="4" t="s">
-        <v>2</v>
+      <c r="D5" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="4" t="s">
-        <v>2</v>
+      <c r="F5" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="4" t="s">
-        <v>2</v>
+      <c r="H5" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="4" t="s">
-        <v>2</v>
+      <c r="J5" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="L5" s="4" t="s">
-        <v>2</v>
+      <c r="L5" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="4" t="s">
-        <v>2</v>
+      <c r="N5" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="P5" s="4" t="s">
-        <v>2</v>
+      <c r="P5" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="4" t="s">
-        <v>2</v>
+      <c r="R5" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="S5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="T5" s="4" t="s">
-        <v>2</v>
+      <c r="T5" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="4" t="s">
-        <v>2</v>
+      <c r="V5" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="X5" s="4" t="s">
-        <v>2</v>
+      <c r="X5" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Z5" s="2"/>
     </row>
-    <row r="6" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="6" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="7">
         <v>28588.3</v>
       </c>
       <c r="C6" s="7">
         <v>103</v>
       </c>
       <c r="D6" s="8">
         <v>55908.1</v>
       </c>
       <c r="E6" s="9">
         <v>96.3</v>
       </c>
       <c r="F6" s="7">
         <v>88212.7</v>
       </c>
       <c r="G6" s="7">
         <v>99.8</v>
       </c>
       <c r="H6" s="7">
         <v>110295.6</v>
       </c>
       <c r="I6" s="7">
@@ -1126,216 +1160,216 @@
         <v>287591.5</v>
       </c>
       <c r="S6" s="7">
         <v>86.5</v>
       </c>
       <c r="T6" s="7">
         <v>332056.3</v>
       </c>
       <c r="U6" s="9">
         <v>87.7</v>
       </c>
       <c r="V6" s="7">
         <v>374629.8</v>
       </c>
       <c r="W6" s="3">
         <v>86.9</v>
       </c>
       <c r="X6" s="7">
         <v>428810.5</v>
       </c>
       <c r="Y6" s="3">
         <v>86.1</v>
       </c>
       <c r="Z6" s="2"/>
     </row>
-    <row r="7" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="7" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10"/>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="12"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="N7" s="11"/>
       <c r="O7" s="11"/>
       <c r="P7" s="11"/>
       <c r="Q7" s="11"/>
       <c r="R7" s="11"/>
       <c r="S7" s="11"/>
       <c r="T7" s="11"/>
       <c r="U7" s="11"/>
       <c r="V7" s="11"/>
       <c r="W7" s="13"/>
       <c r="X7" s="11"/>
       <c r="Y7" s="13"/>
       <c r="Z7" s="2"/>
     </row>
-    <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z8" s="2"/>
     </row>
-    <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z9" s="2"/>
     </row>
-    <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z10" s="2"/>
     </row>
-    <row r="11" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="11" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="29"/>
       <c r="B11" s="27" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C11" s="27"/>
       <c r="D11" s="27" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E11" s="27"/>
       <c r="F11" s="27" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G11" s="27"/>
       <c r="H11" s="27" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="I11" s="27"/>
       <c r="J11" s="27" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K11" s="27"/>
       <c r="L11" s="27" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M11" s="27"/>
       <c r="N11" s="27" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="O11" s="27"/>
       <c r="P11" s="27" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="Q11" s="27"/>
       <c r="R11" s="27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S11" s="27"/>
       <c r="T11" s="27" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="U11" s="27"/>
       <c r="V11" s="27" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="W11" s="27"/>
       <c r="X11" s="27" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y11" s="28"/>
       <c r="Z11" s="2"/>
     </row>
-    <row r="12" spans="1:26" s="3" customFormat="1" ht="22.5">
+    <row r="12" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A12" s="30"/>
-      <c r="B12" s="4" t="s">
-        <v>2</v>
+      <c r="B12" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D12" s="4" t="s">
-        <v>2</v>
+      <c r="D12" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="F12" s="4" t="s">
-        <v>2</v>
+      <c r="F12" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="H12" s="4" t="s">
-        <v>2</v>
+      <c r="H12" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="J12" s="4" t="s">
-        <v>2</v>
+      <c r="J12" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="L12" s="4" t="s">
-        <v>2</v>
+      <c r="L12" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="N12" s="4" t="s">
-        <v>2</v>
+      <c r="N12" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="P12" s="4" t="s">
-        <v>2</v>
+      <c r="P12" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="Q12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="R12" s="4" t="s">
-        <v>2</v>
+      <c r="R12" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="S12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="T12" s="4" t="s">
-        <v>2</v>
+      <c r="T12" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="U12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="V12" s="4" t="s">
-        <v>2</v>
+      <c r="V12" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="W12" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="X12" s="4" t="s">
-        <v>2</v>
+      <c r="X12" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="Y12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Z12" s="2"/>
     </row>
-    <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="15">
         <v>28873.3</v>
       </c>
       <c r="C13" s="15">
         <v>93.6</v>
       </c>
       <c r="D13" s="15">
         <v>56195.6</v>
       </c>
       <c r="E13" s="15">
         <v>93.3</v>
       </c>
       <c r="F13" s="15">
         <v>88066.804999999993</v>
       </c>
       <c r="G13" s="16">
         <v>92.512126031739214</v>
       </c>
       <c r="H13" s="15">
         <v>118931.7</v>
       </c>
       <c r="I13" s="15">
@@ -1369,281 +1403,281 @@
         <v>315975</v>
       </c>
       <c r="S13" s="15">
         <v>103.5</v>
       </c>
       <c r="T13" s="15">
         <v>367092.3</v>
       </c>
       <c r="U13" s="15">
         <v>103.6</v>
       </c>
       <c r="V13" s="15">
         <v>418930.6</v>
       </c>
       <c r="W13" s="15">
         <v>105</v>
       </c>
       <c r="X13" s="15">
         <v>481140.5</v>
       </c>
       <c r="Y13" s="17">
         <v>105</v>
       </c>
       <c r="Z13" s="2"/>
     </row>
-    <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="18"/>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
       <c r="P14" s="9"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
       <c r="S14" s="9"/>
       <c r="T14" s="9"/>
       <c r="U14" s="9"/>
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
       <c r="X14" s="9"/>
     </row>
-    <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="18"/>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="9"/>
       <c r="U15" s="9"/>
       <c r="V15" s="9"/>
       <c r="W15" s="9"/>
       <c r="X15" s="9"/>
     </row>
-    <row r="16" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="16" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="18"/>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
       <c r="N16" s="9"/>
       <c r="O16" s="9"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="9"/>
       <c r="V16" s="9"/>
       <c r="W16" s="9"/>
       <c r="X16" s="9"/>
     </row>
-    <row r="17" spans="1:26" s="2" customFormat="1" ht="11.25">
+    <row r="17" spans="1:26" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="18"/>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
       <c r="N17" s="9"/>
       <c r="O17" s="9"/>
       <c r="P17" s="9"/>
       <c r="Q17" s="9"/>
       <c r="R17" s="9"/>
       <c r="S17" s="9"/>
       <c r="T17" s="9"/>
       <c r="U17" s="9"/>
       <c r="V17" s="9"/>
       <c r="W17" s="9"/>
       <c r="X17" s="9"/>
     </row>
-    <row r="18" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="18" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="29"/>
       <c r="B18" s="27" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C18" s="27"/>
       <c r="D18" s="27" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E18" s="27"/>
       <c r="F18" s="27" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G18" s="27"/>
       <c r="H18" s="27" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I18" s="27"/>
       <c r="J18" s="27" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="K18" s="27"/>
       <c r="L18" s="27" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="M18" s="27"/>
       <c r="N18" s="27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="O18" s="27"/>
       <c r="P18" s="27" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="Q18" s="27"/>
       <c r="R18" s="27" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="S18" s="27"/>
       <c r="T18" s="27" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="U18" s="28"/>
       <c r="V18" s="27" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="W18" s="28"/>
       <c r="X18" s="27" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="Y18" s="28"/>
     </row>
-    <row r="19" spans="1:26" s="3" customFormat="1" ht="22.5">
+    <row r="19" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="30"/>
-      <c r="B19" s="4" t="s">
-        <v>2</v>
+      <c r="B19" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="D19" s="4" t="s">
-        <v>2</v>
+      <c r="D19" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="F19" s="4" t="s">
-        <v>2</v>
+      <c r="F19" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="H19" s="4" t="s">
-        <v>2</v>
+      <c r="H19" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="I19" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="J19" s="4" t="s">
-        <v>2</v>
+      <c r="J19" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="L19" s="4" t="s">
-        <v>2</v>
+      <c r="L19" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="N19" s="4" t="s">
-        <v>2</v>
+      <c r="N19" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="O19" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="P19" s="4" t="s">
-        <v>2</v>
+      <c r="P19" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="Q19" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="R19" s="4" t="s">
-        <v>2</v>
+      <c r="R19" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="S19" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="T19" s="4" t="s">
-        <v>37</v>
+      <c r="T19" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="U19" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="V19" s="4" t="s">
-        <v>2</v>
+      <c r="V19" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="W19" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="X19" s="4" t="s">
-        <v>2</v>
+      <c r="X19" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="Y19" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="20" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="15">
         <v>31627.1</v>
       </c>
       <c r="C20" s="15">
         <v>100.2</v>
       </c>
       <c r="D20" s="15">
         <v>66908.100000000006</v>
       </c>
       <c r="E20" s="15">
         <v>108.8</v>
       </c>
       <c r="F20" s="15">
         <v>105862.9</v>
       </c>
       <c r="G20" s="15">
         <v>109</v>
       </c>
       <c r="H20" s="15">
         <v>143757.6</v>
       </c>
       <c r="I20" s="15">
@@ -1676,181 +1710,181 @@
       <c r="R20" s="16">
         <v>446107.8</v>
       </c>
       <c r="S20" s="19">
         <v>123.1</v>
       </c>
       <c r="T20" s="15">
         <v>515054.6</v>
       </c>
       <c r="U20" s="16">
         <v>121.7</v>
       </c>
       <c r="V20" s="15">
         <v>591805.30000000005</v>
       </c>
       <c r="W20" s="16">
         <v>122.1</v>
       </c>
       <c r="X20" s="15">
         <v>687380.7</v>
       </c>
       <c r="Y20" s="16">
         <v>123.1</v>
       </c>
     </row>
-    <row r="21" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="21" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="22" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="29"/>
       <c r="B25" s="27" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C25" s="28"/>
       <c r="D25" s="27" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E25" s="28"/>
       <c r="F25" s="27" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G25" s="28"/>
       <c r="H25" s="27" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="I25" s="28"/>
       <c r="J25" s="27" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="K25" s="28"/>
       <c r="L25" s="27" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="M25" s="28"/>
       <c r="N25" s="27" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="O25" s="28"/>
       <c r="P25" s="27" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="Q25" s="28"/>
       <c r="R25" s="27" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="S25" s="28"/>
       <c r="T25" s="27" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="U25" s="28"/>
       <c r="V25" s="27" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W25" s="28"/>
       <c r="X25" s="27" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="Y25" s="28"/>
     </row>
-    <row r="26" spans="1:26" s="3" customFormat="1" ht="22.5">
+    <row r="26" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="30"/>
-      <c r="B26" s="4" t="s">
-        <v>2</v>
+      <c r="B26" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D26" s="4" t="s">
-        <v>2</v>
+      <c r="D26" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="F26" s="4" t="s">
-        <v>2</v>
+      <c r="F26" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="H26" s="4" t="s">
-        <v>2</v>
+      <c r="H26" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="J26" s="4" t="s">
-        <v>2</v>
+      <c r="J26" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="L26" s="4" t="s">
-        <v>2</v>
+      <c r="L26" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="N26" s="4" t="s">
-        <v>2</v>
+      <c r="N26" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="O26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="P26" s="4" t="s">
-        <v>2</v>
+      <c r="P26" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="Q26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="R26" s="4" t="s">
-        <v>2</v>
+      <c r="R26" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="S26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="T26" s="4" t="s">
-        <v>2</v>
+      <c r="T26" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="U26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="V26" s="4" t="s">
-        <v>2</v>
+      <c r="V26" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="W26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="X26" s="4" t="s">
-        <v>2</v>
+      <c r="X26" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="Y26" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="27" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="19">
         <v>49980.9</v>
       </c>
       <c r="C27" s="16">
         <v>130.80000000000001</v>
       </c>
       <c r="D27" s="15">
         <v>97427.9</v>
       </c>
       <c r="E27" s="15">
         <v>120.1</v>
       </c>
       <c r="F27" s="15">
         <v>149736.5</v>
       </c>
       <c r="G27" s="15">
         <v>117.2</v>
       </c>
       <c r="H27" s="15">
         <v>206333</v>
       </c>
       <c r="I27" s="15">
@@ -1884,235 +1918,235 @@
         <v>639270.27</v>
       </c>
       <c r="S27" s="19">
         <v>125.8</v>
       </c>
       <c r="T27" s="15">
         <v>733608.5</v>
       </c>
       <c r="U27" s="16">
         <v>126</v>
       </c>
       <c r="V27" s="15">
         <v>832284.4</v>
       </c>
       <c r="W27" s="17">
         <v>125.3</v>
       </c>
       <c r="X27" s="15">
         <v>980917.40099999995</v>
       </c>
       <c r="Y27" s="17">
         <v>127.7</v>
       </c>
       <c r="Z27" s="7"/>
     </row>
-    <row r="28" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="28" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="20"/>
       <c r="B28" s="8"/>
       <c r="C28" s="21"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="9"/>
       <c r="M28" s="7"/>
       <c r="N28" s="9"/>
       <c r="O28" s="21"/>
       <c r="P28" s="9"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="21"/>
       <c r="S28" s="8"/>
       <c r="T28" s="9"/>
       <c r="U28" s="21"/>
       <c r="V28" s="7"/>
       <c r="W28" s="22"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="22"/>
       <c r="Z28" s="7"/>
     </row>
-    <row r="29" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="29" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="20"/>
       <c r="B29" s="8"/>
       <c r="C29" s="21"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="9"/>
       <c r="M29" s="7"/>
       <c r="N29" s="9"/>
       <c r="O29" s="21"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="21"/>
       <c r="S29" s="8"/>
       <c r="T29" s="9"/>
       <c r="U29" s="21"/>
       <c r="V29" s="7"/>
       <c r="W29" s="22"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="22"/>
       <c r="Z29" s="7"/>
     </row>
-    <row r="30" spans="1:26" s="3" customFormat="1" ht="11.25"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:26" s="3" customFormat="1" ht="11.25">
+    <row r="30" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="29"/>
       <c r="B32" s="27" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C32" s="28"/>
       <c r="D32" s="27" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E32" s="28"/>
       <c r="F32" s="27" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G32" s="28"/>
       <c r="H32" s="27" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I32" s="28"/>
       <c r="J32" s="27" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K32" s="28"/>
       <c r="L32" s="27" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="M32" s="28"/>
       <c r="N32" s="27" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="O32" s="28"/>
       <c r="P32" s="27" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="Q32" s="28"/>
       <c r="R32" s="27" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="S32" s="28"/>
       <c r="T32" s="27" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U32" s="28"/>
       <c r="V32" s="27" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="W32" s="28"/>
       <c r="X32" s="27" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="Y32" s="28"/>
     </row>
-    <row r="33" spans="1:25" s="3" customFormat="1" ht="22.5">
+    <row r="33" spans="1:25" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A33" s="30"/>
-      <c r="B33" s="4" t="s">
-        <v>2</v>
+      <c r="B33" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D33" s="4" t="s">
-        <v>2</v>
+      <c r="D33" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="F33" s="4" t="s">
-        <v>2</v>
+      <c r="F33" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="H33" s="4" t="s">
-        <v>2</v>
+      <c r="H33" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="J33" s="4" t="s">
-        <v>2</v>
+      <c r="J33" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="K33" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="L33" s="4" t="s">
-        <v>2</v>
+      <c r="L33" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="N33" s="4" t="s">
-        <v>2</v>
+      <c r="N33" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="O33" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="P33" s="4" t="s">
-        <v>2</v>
+      <c r="P33" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="Q33" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="R33" s="4" t="s">
-        <v>2</v>
+      <c r="R33" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="S33" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="T33" s="4" t="s">
-        <v>2</v>
+      <c r="T33" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="U33" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="V33" s="4" t="s">
-        <v>2</v>
+      <c r="V33" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="W33" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="X33" s="4" t="s">
-        <v>2</v>
+      <c r="X33" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="Y33" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:25" s="3" customFormat="1" ht="11.25">
+    <row r="34" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B34" s="19">
         <v>56827.3</v>
       </c>
       <c r="C34" s="16">
         <v>108.3</v>
       </c>
       <c r="D34" s="15">
         <v>111832.946</v>
       </c>
       <c r="E34" s="15">
         <v>109.8</v>
       </c>
       <c r="F34" s="15">
         <v>172128</v>
       </c>
       <c r="G34" s="15">
         <v>109.9</v>
       </c>
       <c r="H34" s="15">
         <v>232561.3</v>
       </c>
       <c r="I34" s="15">
@@ -2145,181 +2179,181 @@
       <c r="R34" s="15">
         <v>705243.4</v>
       </c>
       <c r="S34" s="15">
         <v>104.9</v>
       </c>
       <c r="T34" s="15">
         <v>816667.4</v>
       </c>
       <c r="U34" s="15">
         <v>105.9</v>
       </c>
       <c r="V34" s="15">
         <v>934058</v>
       </c>
       <c r="W34" s="15">
         <v>106.8</v>
       </c>
       <c r="X34" s="15">
         <v>1101805.2</v>
       </c>
       <c r="Y34" s="15">
         <v>106.8</v>
       </c>
     </row>
-    <row r="35" spans="1:25" s="3" customFormat="1" ht="11.25"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:25" s="3" customFormat="1" ht="11.25">
+    <row r="35" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="29"/>
       <c r="B39" s="27" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C39" s="28"/>
       <c r="D39" s="27" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E39" s="28"/>
       <c r="F39" s="27" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G39" s="28"/>
       <c r="H39" s="27" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="I39" s="28"/>
       <c r="J39" s="27" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="K39" s="28"/>
       <c r="L39" s="27" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="M39" s="28"/>
       <c r="N39" s="27" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="O39" s="28"/>
       <c r="P39" s="27" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="Q39" s="28"/>
       <c r="R39" s="27" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="S39" s="28"/>
       <c r="T39" s="27" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="U39" s="28"/>
       <c r="V39" s="27" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="W39" s="28"/>
       <c r="X39" s="27" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="Y39" s="28"/>
     </row>
-    <row r="40" spans="1:25" s="3" customFormat="1" ht="22.5">
+    <row r="40" spans="1:25" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A40" s="30"/>
-      <c r="B40" s="4" t="s">
-        <v>2</v>
+      <c r="B40" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D40" s="4" t="s">
-        <v>2</v>
+      <c r="D40" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="F40" s="4" t="s">
-        <v>2</v>
+      <c r="F40" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="H40" s="4" t="s">
-        <v>2</v>
+      <c r="H40" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="J40" s="4" t="s">
-        <v>2</v>
+      <c r="J40" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="K40" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="L40" s="4" t="s">
-        <v>2</v>
+      <c r="L40" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="M40" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="N40" s="4" t="s">
-        <v>2</v>
+      <c r="N40" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="O40" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="P40" s="4" t="s">
-        <v>2</v>
+      <c r="P40" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="Q40" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="R40" s="4" t="s">
-        <v>2</v>
+      <c r="R40" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="S40" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="T40" s="4" t="s">
-        <v>2</v>
+      <c r="T40" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="U40" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="V40" s="4" t="s">
-        <v>2</v>
+      <c r="V40" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="W40" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="X40" s="4" t="s">
-        <v>2</v>
+      <c r="X40" s="26" t="s">
+        <v>89</v>
       </c>
       <c r="Y40" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:25" s="3" customFormat="1" ht="11.25">
+    <row r="41" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B41" s="19">
         <v>60310.2</v>
       </c>
       <c r="C41" s="16">
         <v>102</v>
       </c>
       <c r="D41" s="15">
         <v>123119.7</v>
       </c>
       <c r="E41" s="15">
         <v>105.4</v>
       </c>
       <c r="F41" s="15">
         <v>189706.6</v>
       </c>
       <c r="G41" s="15">
         <v>105.3</v>
       </c>
       <c r="H41" s="15">
         <v>257710.8</v>
       </c>
       <c r="I41" s="15">
@@ -2352,239 +2386,243 @@
       <c r="R41" s="15">
         <v>798246.3</v>
       </c>
       <c r="S41" s="15">
         <v>107.1</v>
       </c>
       <c r="T41" s="15">
         <v>928296.7</v>
       </c>
       <c r="U41" s="15">
         <v>107.3</v>
       </c>
       <c r="V41" s="15">
         <v>1072631.8999999999</v>
       </c>
       <c r="W41" s="15">
         <v>108.1</v>
       </c>
       <c r="X41" s="15">
         <v>1277281.7</v>
       </c>
       <c r="Y41" s="15">
         <v>109</v>
       </c>
     </row>
-    <row r="44" spans="1:25" ht="12.75">
+    <row r="44" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A44" s="23"/>
     </row>
-    <row r="46" spans="1:25" s="3" customFormat="1" ht="11.25">
+    <row r="46" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="29"/>
       <c r="B46" s="27" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C46" s="28"/>
       <c r="D46" s="27" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E46" s="28"/>
       <c r="F46" s="27" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="G46" s="28"/>
       <c r="H46" s="27" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I46" s="28"/>
       <c r="J46" s="27" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="K46" s="28"/>
       <c r="L46" s="27" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="M46" s="28"/>
       <c r="N46" s="27" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="O46" s="28"/>
       <c r="P46" s="27" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="Q46" s="28"/>
       <c r="R46" s="27" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="S46" s="28"/>
       <c r="T46" s="27" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="U46" s="28"/>
       <c r="V46" s="27" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="W46" s="28"/>
       <c r="X46" s="27" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="Y46" s="28"/>
     </row>
-    <row r="47" spans="1:25" s="3" customFormat="1" ht="22.5">
+    <row r="47" spans="1:25" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A47" s="30"/>
-      <c r="B47" s="24" t="s">
-[...72 lines deleted...]
-    <row r="48" spans="1:25" s="3" customFormat="1" ht="11.25">
+      <c r="B47" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="F47" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="G47" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="H47" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="I47" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="J47" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="K47" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="L47" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="M47" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="N47" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="O47" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="P47" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q47" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="R47" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="S47" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="T47" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="U47" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="V47" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="W47" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="X47" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y47" s="24" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B48" s="19">
         <v>67577</v>
       </c>
       <c r="C48" s="16">
         <v>100.9</v>
       </c>
       <c r="D48" s="15">
         <v>71242.600000000006</v>
       </c>
       <c r="E48" s="15">
         <v>101.7</v>
       </c>
       <c r="F48" s="15">
         <v>212433.6</v>
       </c>
       <c r="G48" s="15">
         <v>101.2</v>
       </c>
       <c r="H48" s="15">
         <v>291695.7</v>
       </c>
       <c r="I48" s="15">
         <v>102.3</v>
       </c>
       <c r="J48" s="15">
         <v>373837</v>
       </c>
       <c r="K48" s="15">
         <v>102.5</v>
       </c>
-      <c r="L48" s="15"/>
-      <c r="M48" s="15"/>
+      <c r="L48" s="15">
+        <v>501409.4</v>
+      </c>
+      <c r="M48" s="15">
+        <v>103.3</v>
+      </c>
       <c r="N48" s="15"/>
       <c r="O48" s="15"/>
       <c r="P48" s="15"/>
       <c r="Q48" s="15"/>
       <c r="R48" s="15"/>
       <c r="S48" s="15"/>
       <c r="T48" s="15"/>
       <c r="U48" s="15"/>
       <c r="V48" s="15"/>
       <c r="W48" s="15"/>
       <c r="X48" s="15"/>
       <c r="Y48" s="15"/>
     </row>
-    <row r="51" spans="1:6" ht="12.75">
+    <row r="51" spans="1:6" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="23" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-    <row r="57" spans="1:6">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E53" s="25"/>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.2">
       <c r="F57" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="X39:Y39"/>
     <mergeCell ref="J39:K39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="N39:O39"/>
     <mergeCell ref="P39:Q39"/>
     <mergeCell ref="R39:S39"/>
     <mergeCell ref="T39:U39"/>
     <mergeCell ref="V39:W39"/>
     <mergeCell ref="H39:I39"/>
     <mergeCell ref="N32:O32"/>
     <mergeCell ref="J32:K32"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="A39:A40"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="F39:G39"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:C11"/>