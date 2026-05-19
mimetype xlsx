--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -1,65 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="660" yWindow="-165" windowWidth="18330" windowHeight="4830" activeTab="2"/>
+    <workbookView xWindow="660" yWindow="-165" windowWidth="18330" windowHeight="4830" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="46" r:id="rId1"/>
     <sheet name="2" sheetId="47" r:id="rId2"/>
     <sheet name="3" sheetId="48" r:id="rId3"/>
+    <sheet name="4" sheetId="49" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2929" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3883" uniqueCount="116">
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в республике и/или в областе. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
@@ -449,50 +451,64 @@
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>за январь-март  2026 года</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>за январь-апрель  2026 года</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -662,51 +678,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="51"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="30"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -749,50 +765,59 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="218">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -972,51 +997,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -1040,91 +1065,106 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="218">
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент4 2" xfId="6"/>
     <cellStyle name="20% - Акцент5 2" xfId="7"/>
     <cellStyle name="20% - Акцент6 2" xfId="8"/>
     <cellStyle name="40% - Акцент1 2" xfId="9"/>
     <cellStyle name="40% - Акцент2 2" xfId="10"/>
     <cellStyle name="40% - Акцент3 2" xfId="11"/>
     <cellStyle name="40% - Акцент4 2" xfId="12"/>
     <cellStyle name="40% - Акцент5 2" xfId="13"/>
     <cellStyle name="40% - Акцент6 2" xfId="14"/>
     <cellStyle name="60% - Акцент1 2" xfId="15"/>
     <cellStyle name="60% - Акцент2 2" xfId="16"/>
     <cellStyle name="60% - Акцент3 2" xfId="17"/>
     <cellStyle name="60% - Акцент4 2" xfId="18"/>
     <cellStyle name="60% - Акцент5 2" xfId="19"/>
     <cellStyle name="60% - Акцент6 2" xfId="20"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="21"/>
     <cellStyle name="Обычный 11" xfId="22"/>
     <cellStyle name="Обычный 12" xfId="2"/>
@@ -1309,51 +1349,51 @@
     <cellStyle name="Обычный 4 6" xfId="200"/>
     <cellStyle name="Обычный 4 7" xfId="201"/>
     <cellStyle name="Обычный 4 8" xfId="202"/>
     <cellStyle name="Обычный 4 9" xfId="203"/>
     <cellStyle name="Обычный 4 9 2" xfId="204"/>
     <cellStyle name="Обычный 4 9 3" xfId="205"/>
     <cellStyle name="Обычный 5" xfId="206"/>
     <cellStyle name="Обычный 5 2" xfId="207"/>
     <cellStyle name="Обычный 5 3" xfId="208"/>
     <cellStyle name="Обычный 5 4" xfId="209"/>
     <cellStyle name="Обычный 5 5" xfId="210"/>
     <cellStyle name="Обычный 6" xfId="211"/>
     <cellStyle name="Обычный 6 2" xfId="212"/>
     <cellStyle name="Обычный 6 3" xfId="213"/>
     <cellStyle name="Обычный 7" xfId="214"/>
     <cellStyle name="Обычный 7 2" xfId="215"/>
     <cellStyle name="Обычный 8" xfId="216"/>
     <cellStyle name="Обычный 9" xfId="217"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1607,163 +1647,167 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J248"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="33" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="28"/>
-[...5 lines deleted...]
-      <c r="H1" s="28"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="28"/>
+      <c r="A2" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="34" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="29"/>
-[...5 lines deleted...]
-      <c r="H3" s="29"/>
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="30"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="35"/>
+      <c r="B5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="34"/>
-[...2 lines deleted...]
-      <c r="F5" s="34" t="s">
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="34"/>
-      <c r="H5" s="35" t="s">
+      <c r="G5" s="39"/>
+      <c r="H5" s="40" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="31"/>
-      <c r="B6" s="33" t="s">
+      <c r="A6" s="36"/>
+      <c r="B6" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="34"/>
-      <c r="D6" s="34" t="s">
+      <c r="C6" s="39"/>
+      <c r="D6" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="34"/>
-[...2 lines deleted...]
-      <c r="H6" s="35"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="40"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="32"/>
+      <c r="A7" s="37"/>
       <c r="B7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="35"/>
+      <c r="H7" s="40"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -6635,239 +6679,239 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="27.75" customHeight="1">
-      <c r="A244" s="25" t="s">
+      <c r="A244" s="30" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="26"/>
-[...5 lines deleted...]
-      <c r="H244" s="26"/>
+      <c r="B244" s="31"/>
+      <c r="C244" s="31"/>
+      <c r="D244" s="31"/>
+      <c r="E244" s="31"/>
+      <c r="F244" s="31"/>
+      <c r="G244" s="31"/>
+      <c r="H244" s="31"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="25" t="s">
+      <c r="A245" s="30" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="25"/>
-[...5 lines deleted...]
-      <c r="H245" s="25"/>
+      <c r="B245" s="30"/>
+      <c r="C245" s="30"/>
+      <c r="D245" s="30"/>
+      <c r="E245" s="30"/>
+      <c r="F245" s="30"/>
+      <c r="G245" s="30"/>
+      <c r="H245" s="30"/>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" s="27" t="s">
+      <c r="A246" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="27"/>
-[...5 lines deleted...]
-      <c r="H246" s="27"/>
+      <c r="B246" s="32"/>
+      <c r="C246" s="32"/>
+      <c r="D246" s="32"/>
+      <c r="E246" s="32"/>
+      <c r="F246" s="32"/>
+      <c r="G246" s="32"/>
+      <c r="H246" s="32"/>
     </row>
     <row r="247" spans="1:8" ht="23.25" customHeight="1">
-      <c r="A247" s="27"/>
-[...6 lines deleted...]
-      <c r="H247" s="27"/>
+      <c r="A247" s="32"/>
+      <c r="B247" s="32"/>
+      <c r="C247" s="32"/>
+      <c r="D247" s="32"/>
+      <c r="E247" s="32"/>
+      <c r="F247" s="32"/>
+      <c r="G247" s="32"/>
+      <c r="H247" s="32"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="27"/>
-[...6 lines deleted...]
-      <c r="H248" s="27"/>
+      <c r="A248" s="32"/>
+      <c r="B248" s="32"/>
+      <c r="C248" s="32"/>
+      <c r="D248" s="32"/>
+      <c r="E248" s="32"/>
+      <c r="F248" s="32"/>
+      <c r="G248" s="32"/>
+      <c r="H248" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J248"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="33" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="28"/>
-[...5 lines deleted...]
-      <c r="H1" s="28"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="28"/>
+      <c r="A2" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="34" t="s">
         <v>113</v>
       </c>
-      <c r="B3" s="29"/>
-[...5 lines deleted...]
-      <c r="H3" s="29"/>
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="30"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="35"/>
+      <c r="B5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="34"/>
-[...2 lines deleted...]
-      <c r="F5" s="34" t="s">
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="34"/>
-      <c r="H5" s="35" t="s">
+      <c r="G5" s="39"/>
+      <c r="H5" s="40" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="31"/>
-      <c r="B6" s="33" t="s">
+      <c r="A6" s="36"/>
+      <c r="B6" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="34"/>
-      <c r="D6" s="34" t="s">
+      <c r="C6" s="39"/>
+      <c r="D6" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="34"/>
-[...2 lines deleted...]
-      <c r="H6" s="35"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="40"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="32"/>
+      <c r="A7" s="37"/>
       <c r="B7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="35"/>
+      <c r="H7" s="40"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -11739,412 +11783,412 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="28.5" customHeight="1">
-      <c r="A244" s="25" t="s">
+      <c r="A244" s="30" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="26"/>
-[...5 lines deleted...]
-      <c r="H244" s="26"/>
+      <c r="B244" s="31"/>
+      <c r="C244" s="31"/>
+      <c r="D244" s="31"/>
+      <c r="E244" s="31"/>
+      <c r="F244" s="31"/>
+      <c r="G244" s="31"/>
+      <c r="H244" s="31"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="25" t="s">
+      <c r="A245" s="30" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="25"/>
-[...5 lines deleted...]
-      <c r="H245" s="25"/>
+      <c r="B245" s="30"/>
+      <c r="C245" s="30"/>
+      <c r="D245" s="30"/>
+      <c r="E245" s="30"/>
+      <c r="F245" s="30"/>
+      <c r="G245" s="30"/>
+      <c r="H245" s="30"/>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" s="27" t="s">
+      <c r="A246" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="27"/>
-[...5 lines deleted...]
-      <c r="H246" s="27"/>
+      <c r="B246" s="32"/>
+      <c r="C246" s="32"/>
+      <c r="D246" s="32"/>
+      <c r="E246" s="32"/>
+      <c r="F246" s="32"/>
+      <c r="G246" s="32"/>
+      <c r="H246" s="32"/>
     </row>
     <row r="247" spans="1:8" ht="30.75" customHeight="1">
-      <c r="A247" s="27"/>
-[...6 lines deleted...]
-      <c r="H247" s="27"/>
+      <c r="A247" s="32"/>
+      <c r="B247" s="32"/>
+      <c r="C247" s="32"/>
+      <c r="D247" s="32"/>
+      <c r="E247" s="32"/>
+      <c r="F247" s="32"/>
+      <c r="G247" s="32"/>
+      <c r="H247" s="32"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="27"/>
-[...6 lines deleted...]
-      <c r="H248" s="27"/>
+      <c r="A248" s="32"/>
+      <c r="B248" s="32"/>
+      <c r="C248" s="32"/>
+      <c r="D248" s="32"/>
+      <c r="E248" s="32"/>
+      <c r="F248" s="32"/>
+      <c r="G248" s="32"/>
+      <c r="H248" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J248"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="O7" sqref="O7"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="33" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="28"/>
-[...5 lines deleted...]
-      <c r="H1" s="28"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="28" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="28"/>
+      <c r="A2" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="34" t="s">
         <v>114</v>
       </c>
-      <c r="B3" s="29"/>
-[...5 lines deleted...]
-      <c r="H3" s="29"/>
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="30"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="35"/>
+      <c r="B5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="34"/>
-[...2 lines deleted...]
-      <c r="F5" s="34" t="s">
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="34"/>
-      <c r="H5" s="35" t="s">
+      <c r="G5" s="39"/>
+      <c r="H5" s="40" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="31"/>
-      <c r="B6" s="33" t="s">
+      <c r="A6" s="36"/>
+      <c r="B6" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="34"/>
-      <c r="D6" s="34" t="s">
+      <c r="C6" s="39"/>
+      <c r="D6" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="34"/>
-[...2 lines deleted...]
-      <c r="H6" s="35"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="40"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="32"/>
+      <c r="A7" s="37"/>
       <c r="B7" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="35"/>
+      <c r="H7" s="40"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:9" ht="23.25">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="36">
+      <c r="B11" s="27">
         <v>5605.4</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C11" s="27">
         <v>16295</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="27">
         <v>5528.1</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="27">
         <v>17242.099999999999</v>
       </c>
-      <c r="F11" s="36">
+      <c r="F11" s="27">
         <v>4401.1000000000004</v>
       </c>
-      <c r="G11" s="36">
+      <c r="G11" s="27">
         <v>13973.4</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H11" s="27">
         <v>3455.8</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="36">
+      <c r="B12" s="27">
         <v>5450.7</v>
       </c>
-      <c r="C12" s="36">
+      <c r="C12" s="27">
         <v>15661.5</v>
       </c>
-      <c r="D12" s="36">
+      <c r="D12" s="27">
         <v>5357</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E12" s="27">
         <v>16617.2</v>
       </c>
-      <c r="F12" s="36">
+      <c r="F12" s="27">
         <v>4231.5</v>
       </c>
-      <c r="G12" s="36">
+      <c r="G12" s="27">
         <v>13361.1</v>
       </c>
-      <c r="H12" s="36">
+      <c r="H12" s="27">
         <v>1550.1</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="36">
+      <c r="B13" s="27">
         <v>154.69999999999999</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C13" s="27">
         <v>633.5</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="27">
         <v>171.1</v>
       </c>
-      <c r="E13" s="36">
+      <c r="E13" s="27">
         <v>624.9</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F13" s="27">
         <v>169.6</v>
       </c>
-      <c r="G13" s="36">
+      <c r="G13" s="27">
         <v>612.29999999999995</v>
       </c>
-      <c r="H13" s="36">
+      <c r="H13" s="27">
         <v>1905.7</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="36">
+      <c r="B15" s="27">
         <v>154.69999999999999</v>
       </c>
-      <c r="C15" s="36">
+      <c r="C15" s="27">
         <v>633.5</v>
       </c>
-      <c r="D15" s="36">
+      <c r="D15" s="27">
         <v>171.1</v>
       </c>
-      <c r="E15" s="36">
+      <c r="E15" s="27">
         <v>624.9</v>
       </c>
-      <c r="F15" s="36">
+      <c r="F15" s="27">
         <v>169.6</v>
       </c>
-      <c r="G15" s="36">
+      <c r="G15" s="27">
         <v>612.29999999999995</v>
       </c>
-      <c r="H15" s="36">
+      <c r="H15" s="27">
         <v>1905.7</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="36">
+      <c r="B16" s="27">
         <v>154.69999999999999</v>
       </c>
-      <c r="C16" s="36">
+      <c r="C16" s="27">
         <v>633.5</v>
       </c>
-      <c r="D16" s="36">
+      <c r="D16" s="27">
         <v>171.1</v>
       </c>
-      <c r="E16" s="36">
+      <c r="E16" s="27">
         <v>624.9</v>
       </c>
-      <c r="F16" s="36">
+      <c r="F16" s="27">
         <v>169.6</v>
       </c>
-      <c r="G16" s="36">
+      <c r="G16" s="27">
         <v>612.29999999999995</v>
       </c>
-      <c r="H16" s="36">
+      <c r="H16" s="27">
         <v>1905.7</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
@@ -12599,285 +12643,285 @@
       <c r="D39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B41" s="36">
+      <c r="B41" s="27">
         <v>135</v>
       </c>
-      <c r="C41" s="36">
+      <c r="C41" s="27">
         <v>392</v>
       </c>
-      <c r="D41" s="36">
+      <c r="D41" s="27">
         <v>33.4</v>
       </c>
-      <c r="E41" s="36">
+      <c r="E41" s="27">
         <v>104.4</v>
       </c>
-      <c r="F41" s="36">
+      <c r="F41" s="27">
         <v>33.4</v>
       </c>
-      <c r="G41" s="36">
+      <c r="G41" s="27">
         <v>104.4</v>
       </c>
-      <c r="H41" s="36">
+      <c r="H41" s="27">
         <v>80.099999999999994</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B42" s="36">
+      <c r="B42" s="27">
         <v>135</v>
       </c>
-      <c r="C42" s="36">
+      <c r="C42" s="27">
         <v>392</v>
       </c>
-      <c r="D42" s="36">
+      <c r="D42" s="27">
         <v>33.4</v>
       </c>
-      <c r="E42" s="36">
+      <c r="E42" s="27">
         <v>104.4</v>
       </c>
-      <c r="F42" s="36">
+      <c r="F42" s="27">
         <v>33.4</v>
       </c>
-      <c r="G42" s="36">
+      <c r="G42" s="27">
         <v>104.4</v>
       </c>
-      <c r="H42" s="36">
+      <c r="H42" s="27">
         <v>80.099999999999994</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="36">
+      <c r="B44" s="27">
         <v>1.4</v>
       </c>
-      <c r="C44" s="36">
+      <c r="C44" s="27">
         <v>4.2</v>
       </c>
-      <c r="D44" s="36">
+      <c r="D44" s="27">
         <v>1.4</v>
       </c>
-      <c r="E44" s="36">
+      <c r="E44" s="27">
         <v>4.2</v>
       </c>
-      <c r="F44" s="36">
+      <c r="F44" s="27">
         <v>1.4</v>
       </c>
-      <c r="G44" s="36">
+      <c r="G44" s="27">
         <v>4.2</v>
       </c>
-      <c r="H44" s="37" t="s">
+      <c r="H44" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B45" s="36">
+      <c r="B45" s="27">
         <v>1.4</v>
       </c>
-      <c r="C45" s="36">
+      <c r="C45" s="27">
         <v>4.2</v>
       </c>
-      <c r="D45" s="36">
+      <c r="D45" s="27">
         <v>1.4</v>
       </c>
-      <c r="E45" s="36">
+      <c r="E45" s="27">
         <v>4.2</v>
       </c>
-      <c r="F45" s="36">
+      <c r="F45" s="27">
         <v>1.4</v>
       </c>
-      <c r="G45" s="36">
+      <c r="G45" s="27">
         <v>4.2</v>
       </c>
-      <c r="H45" s="37" t="s">
+      <c r="H45" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="34.5">
       <c r="A46" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B47" s="36">
+      <c r="B47" s="27">
         <v>103.6</v>
       </c>
-      <c r="C47" s="36">
+      <c r="C47" s="27">
         <v>224.1</v>
       </c>
-      <c r="D47" s="36">
+      <c r="D47" s="27">
         <v>91.7</v>
       </c>
-      <c r="E47" s="36">
+      <c r="E47" s="27">
         <v>211.3</v>
       </c>
-      <c r="F47" s="36">
+      <c r="F47" s="27">
         <v>91.7</v>
       </c>
-      <c r="G47" s="36">
+      <c r="G47" s="27">
         <v>211.3</v>
       </c>
-      <c r="H47" s="36">
+      <c r="H47" s="27">
         <v>195.5</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B48" s="36">
+      <c r="B48" s="27">
         <v>103.6</v>
       </c>
-      <c r="C48" s="36">
+      <c r="C48" s="27">
         <v>224.1</v>
       </c>
-      <c r="D48" s="36">
+      <c r="D48" s="27">
         <v>91.7</v>
       </c>
-      <c r="E48" s="36">
+      <c r="E48" s="27">
         <v>211.3</v>
       </c>
-      <c r="F48" s="36">
+      <c r="F48" s="27">
         <v>91.7</v>
       </c>
-      <c r="G48" s="36">
+      <c r="G48" s="27">
         <v>211.3</v>
       </c>
-      <c r="H48" s="36">
+      <c r="H48" s="27">
         <v>195.5</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="23.25">
       <c r="A49" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
     </row>
     <row r="51" spans="1:8" ht="45.75">
       <c r="A51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B52" s="38">
+      <c r="B52" s="29">
         <v>728</v>
       </c>
-      <c r="C52" s="38">
+      <c r="C52" s="29">
         <v>2039</v>
       </c>
-      <c r="D52" s="38">
+      <c r="D52" s="29">
         <v>742</v>
       </c>
-      <c r="E52" s="38">
+      <c r="E52" s="29">
         <v>2076</v>
       </c>
-      <c r="F52" s="38">
+      <c r="F52" s="29">
         <v>742</v>
       </c>
-      <c r="G52" s="38">
+      <c r="G52" s="29">
         <v>2076</v>
       </c>
-      <c r="H52" s="38">
+      <c r="H52" s="29">
         <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>6</v>
       </c>
@@ -12969,462 +13013,462 @@
         <v>58</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="23.25">
       <c r="A58" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="2"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="38">
+      <c r="B59" s="29">
         <v>121</v>
       </c>
-      <c r="C59" s="38">
+      <c r="C59" s="29">
         <v>806</v>
       </c>
-      <c r="D59" s="38">
+      <c r="D59" s="29">
         <v>260</v>
       </c>
-      <c r="E59" s="38">
+      <c r="E59" s="29">
         <v>260</v>
       </c>
-      <c r="F59" s="37" t="s">
-[...5 lines deleted...]
-      <c r="H59" s="38">
+      <c r="F59" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G59" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="H59" s="29">
         <v>546</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B60" s="38">
+      <c r="B60" s="29">
         <v>121</v>
       </c>
-      <c r="C60" s="38">
+      <c r="C60" s="29">
         <v>806</v>
       </c>
-      <c r="D60" s="38">
+      <c r="D60" s="29">
         <v>260</v>
       </c>
-      <c r="E60" s="38">
+      <c r="E60" s="29">
         <v>260</v>
       </c>
-      <c r="F60" s="37" t="s">
-[...5 lines deleted...]
-      <c r="H60" s="38">
+      <c r="F60" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G60" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="H60" s="29">
         <v>546</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="23.25">
       <c r="A61" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
       <c r="D61" s="2"/>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
       <c r="G61" s="2"/>
       <c r="H61" s="2"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="38">
+      <c r="B62" s="29">
         <v>2536</v>
       </c>
-      <c r="C62" s="38">
+      <c r="C62" s="29">
         <v>7394</v>
       </c>
-      <c r="D62" s="38">
+      <c r="D62" s="29">
         <v>2263</v>
       </c>
-      <c r="E62" s="38">
+      <c r="E62" s="29">
         <v>7243</v>
       </c>
-      <c r="F62" s="38">
+      <c r="F62" s="29">
         <v>2263</v>
       </c>
-      <c r="G62" s="38">
+      <c r="G62" s="29">
         <v>7243</v>
       </c>
-      <c r="H62" s="38">
+      <c r="H62" s="29">
         <v>329</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B63" s="38">
+      <c r="B63" s="29">
         <v>2536</v>
       </c>
-      <c r="C63" s="38">
+      <c r="C63" s="29">
         <v>7394</v>
       </c>
-      <c r="D63" s="38">
+      <c r="D63" s="29">
         <v>2263</v>
       </c>
-      <c r="E63" s="38">
+      <c r="E63" s="29">
         <v>7243</v>
       </c>
-      <c r="F63" s="38">
+      <c r="F63" s="29">
         <v>2263</v>
       </c>
-      <c r="G63" s="38">
+      <c r="G63" s="29">
         <v>7243</v>
       </c>
-      <c r="H63" s="38">
+      <c r="H63" s="29">
         <v>329</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="23.25">
       <c r="A64" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B65" s="38">
+      <c r="B65" s="29">
         <v>70</v>
       </c>
-      <c r="C65" s="38">
+      <c r="C65" s="29">
         <v>212</v>
       </c>
-      <c r="D65" s="38">
+      <c r="D65" s="29">
         <v>60</v>
       </c>
-      <c r="E65" s="38">
+      <c r="E65" s="29">
         <v>221</v>
       </c>
-      <c r="F65" s="38">
+      <c r="F65" s="29">
         <v>60</v>
       </c>
-      <c r="G65" s="38">
+      <c r="G65" s="29">
         <v>201</v>
       </c>
-      <c r="H65" s="38">
+      <c r="H65" s="29">
         <v>44</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B66" s="38">
+      <c r="B66" s="29">
         <v>70</v>
       </c>
-      <c r="C66" s="38">
+      <c r="C66" s="29">
         <v>212</v>
       </c>
-      <c r="D66" s="38">
+      <c r="D66" s="29">
         <v>60</v>
       </c>
-      <c r="E66" s="38">
+      <c r="E66" s="29">
         <v>221</v>
       </c>
-      <c r="F66" s="38">
+      <c r="F66" s="29">
         <v>60</v>
       </c>
-      <c r="G66" s="38">
+      <c r="G66" s="29">
         <v>201</v>
       </c>
-      <c r="H66" s="38">
+      <c r="H66" s="29">
         <v>44</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="34.5">
       <c r="A67" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B68" s="38">
+      <c r="B68" s="29">
         <v>8124</v>
       </c>
-      <c r="C68" s="38">
+      <c r="C68" s="29">
         <v>30725</v>
       </c>
-      <c r="D68" s="38">
+      <c r="D68" s="29">
         <v>9658</v>
       </c>
-      <c r="E68" s="38">
+      <c r="E68" s="29">
         <v>33619</v>
       </c>
-      <c r="F68" s="38">
+      <c r="F68" s="29">
         <v>7897</v>
       </c>
-      <c r="G68" s="38">
+      <c r="G68" s="29">
         <v>29952</v>
       </c>
-      <c r="H68" s="38">
+      <c r="H68" s="29">
         <v>5310</v>
       </c>
       <c r="J68" s="11"/>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B69" s="38">
+      <c r="B69" s="29">
         <v>8054</v>
       </c>
-      <c r="C69" s="38">
+      <c r="C69" s="29">
         <v>30559</v>
       </c>
-      <c r="D69" s="38">
+      <c r="D69" s="29">
         <v>9579</v>
       </c>
-      <c r="E69" s="38">
+      <c r="E69" s="29">
         <v>33447</v>
       </c>
-      <c r="F69" s="38">
+      <c r="F69" s="29">
         <v>7818</v>
       </c>
-      <c r="G69" s="38">
+      <c r="G69" s="29">
         <v>29780</v>
       </c>
-      <c r="H69" s="38">
+      <c r="H69" s="29">
         <v>5047</v>
       </c>
       <c r="J69" s="11"/>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="D70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="J70" s="2"/>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B71" s="38">
+      <c r="B71" s="29">
         <v>70</v>
       </c>
-      <c r="C71" s="38">
+      <c r="C71" s="29">
         <v>166</v>
       </c>
-      <c r="D71" s="38">
+      <c r="D71" s="29">
         <v>79</v>
       </c>
-      <c r="E71" s="38">
+      <c r="E71" s="29">
         <v>172</v>
       </c>
-      <c r="F71" s="38">
+      <c r="F71" s="29">
         <v>79</v>
       </c>
-      <c r="G71" s="38">
+      <c r="G71" s="29">
         <v>172</v>
       </c>
-      <c r="H71" s="38">
+      <c r="H71" s="29">
         <v>263</v>
       </c>
       <c r="J71" s="2"/>
     </row>
     <row r="72" spans="1:10" ht="34.5">
       <c r="A72" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="2"/>
       <c r="C72" s="2"/>
       <c r="D72" s="2"/>
       <c r="E72" s="2"/>
       <c r="F72" s="2"/>
       <c r="G72" s="2"/>
       <c r="H72" s="2"/>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B73" s="38">
+      <c r="B73" s="29">
         <v>908</v>
       </c>
-      <c r="C73" s="38">
+      <c r="C73" s="29">
         <v>3024</v>
       </c>
-      <c r="D73" s="38">
+      <c r="D73" s="29">
         <v>772</v>
       </c>
-      <c r="E73" s="38">
+      <c r="E73" s="29">
         <v>3271</v>
       </c>
-      <c r="F73" s="38">
+      <c r="F73" s="29">
         <v>318</v>
       </c>
-      <c r="G73" s="38">
+      <c r="G73" s="29">
         <v>1872</v>
       </c>
-      <c r="H73" s="38">
+      <c r="H73" s="29">
         <v>1506</v>
       </c>
       <c r="J73" s="11"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B74" s="38">
+      <c r="B74" s="29">
         <v>23</v>
       </c>
-      <c r="C74" s="38">
+      <c r="C74" s="29">
         <v>25</v>
       </c>
-      <c r="D74" s="38">
+      <c r="D74" s="29">
         <v>23</v>
       </c>
-      <c r="E74" s="38">
+      <c r="E74" s="29">
         <v>25</v>
       </c>
-      <c r="F74" s="38">
+      <c r="F74" s="29">
         <v>23</v>
       </c>
-      <c r="G74" s="38">
+      <c r="G74" s="29">
         <v>25</v>
       </c>
-      <c r="H74" s="38">
+      <c r="H74" s="29">
         <v>143</v>
       </c>
       <c r="J74" s="11"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J75" s="2"/>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B76" s="38">
+      <c r="B76" s="29">
         <v>885</v>
       </c>
-      <c r="C76" s="38">
+      <c r="C76" s="29">
         <v>2999</v>
       </c>
-      <c r="D76" s="38">
+      <c r="D76" s="29">
         <v>749</v>
       </c>
-      <c r="E76" s="38">
+      <c r="E76" s="29">
         <v>3246</v>
       </c>
-      <c r="F76" s="38">
+      <c r="F76" s="29">
         <v>295</v>
       </c>
-      <c r="G76" s="38">
+      <c r="G76" s="29">
         <v>1847</v>
       </c>
-      <c r="H76" s="38">
+      <c r="H76" s="29">
         <v>1363</v>
       </c>
       <c r="J76" s="11"/>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="2"/>
       <c r="C77" s="2"/>
       <c r="D77" s="2"/>
       <c r="E77" s="2"/>
       <c r="F77" s="2"/>
       <c r="G77" s="2"/>
       <c r="H77" s="2"/>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>6</v>
@@ -13897,95 +13941,95 @@
       </c>
       <c r="B101" s="12"/>
       <c r="C101" s="12"/>
       <c r="D101" s="12"/>
       <c r="E101" s="12"/>
       <c r="F101" s="2"/>
       <c r="G101" s="12"/>
       <c r="H101" s="12"/>
     </row>
     <row r="102" spans="1:8" ht="45.75">
       <c r="A102" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="12"/>
       <c r="D102" s="12"/>
       <c r="E102" s="12"/>
       <c r="F102" s="2"/>
       <c r="G102" s="12"/>
       <c r="H102" s="12"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B103" s="36">
+      <c r="B103" s="27">
         <v>1211</v>
       </c>
-      <c r="C103" s="36">
+      <c r="C103" s="27">
         <v>2233</v>
       </c>
-      <c r="D103" s="36">
+      <c r="D103" s="27">
         <v>1211</v>
       </c>
-      <c r="E103" s="36">
+      <c r="E103" s="27">
         <v>2233</v>
       </c>
-      <c r="F103" s="37" t="s">
-[...5 lines deleted...]
-      <c r="H103" s="37" t="s">
+      <c r="F103" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G103" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="H103" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B104" s="36">
+      <c r="B104" s="27">
         <v>1211</v>
       </c>
-      <c r="C104" s="36">
+      <c r="C104" s="27">
         <v>2233</v>
       </c>
-      <c r="D104" s="36">
+      <c r="D104" s="27">
         <v>1211</v>
       </c>
-      <c r="E104" s="36">
+      <c r="E104" s="27">
         <v>2233</v>
       </c>
-      <c r="F104" s="37" t="s">
-[...5 lines deleted...]
-      <c r="H104" s="37" t="s">
+      <c r="F104" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G104" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="H104" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="34.5">
       <c r="A105" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
       <c r="D105" s="2"/>
       <c r="E105" s="2"/>
       <c r="F105" s="2"/>
       <c r="G105" s="2"/>
       <c r="H105" s="2"/>
     </row>
     <row r="106" spans="1:8" ht="79.5">
       <c r="A106" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
       <c r="E106" s="2"/>
       <c r="F106" s="2"/>
       <c r="G106" s="2"/>
@@ -14514,69 +14558,69 @@
       </c>
       <c r="B132" s="2"/>
       <c r="C132" s="2"/>
       <c r="D132" s="2"/>
       <c r="E132" s="2"/>
       <c r="F132" s="2"/>
       <c r="G132" s="2"/>
       <c r="H132" s="2"/>
     </row>
     <row r="133" spans="1:8" ht="23.25">
       <c r="A133" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B133" s="2"/>
       <c r="C133" s="2"/>
       <c r="D133" s="2"/>
       <c r="E133" s="2"/>
       <c r="F133" s="2"/>
       <c r="G133" s="2"/>
       <c r="H133" s="2"/>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B134" s="38">
+      <c r="B134" s="29">
         <v>63895</v>
       </c>
-      <c r="C134" s="38">
+      <c r="C134" s="29">
         <v>154828</v>
       </c>
-      <c r="D134" s="38">
+      <c r="D134" s="29">
         <v>63895</v>
       </c>
-      <c r="E134" s="38">
+      <c r="E134" s="29">
         <v>154828</v>
       </c>
-      <c r="F134" s="38">
+      <c r="F134" s="29">
         <v>63895</v>
       </c>
-      <c r="G134" s="38">
+      <c r="G134" s="29">
         <v>154828</v>
       </c>
-      <c r="H134" s="37" t="s">
+      <c r="H134" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>6</v>
       </c>
@@ -14616,95 +14660,95 @@
       </c>
       <c r="B137" s="2"/>
       <c r="C137" s="2"/>
       <c r="D137" s="2"/>
       <c r="E137" s="2"/>
       <c r="F137" s="2"/>
       <c r="G137" s="2"/>
       <c r="H137" s="2"/>
     </row>
     <row r="138" spans="1:8" ht="57">
       <c r="A138" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B138" s="2"/>
       <c r="C138" s="2"/>
       <c r="D138" s="2"/>
       <c r="E138" s="2"/>
       <c r="F138" s="2"/>
       <c r="G138" s="2"/>
       <c r="H138" s="2"/>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B139" s="36">
+      <c r="B139" s="27">
         <v>1.8</v>
       </c>
-      <c r="C139" s="36">
+      <c r="C139" s="27">
         <v>5.4</v>
       </c>
-      <c r="D139" s="36">
+      <c r="D139" s="27">
         <v>2.8</v>
       </c>
-      <c r="E139" s="36">
+      <c r="E139" s="27">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F139" s="36">
+      <c r="F139" s="27">
         <v>2.8</v>
       </c>
-      <c r="G139" s="36">
+      <c r="G139" s="27">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H139" s="36">
+      <c r="H139" s="27">
         <v>0.8</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B140" s="36">
+      <c r="B140" s="27">
         <v>1.8</v>
       </c>
-      <c r="C140" s="36">
+      <c r="C140" s="27">
         <v>5.4</v>
       </c>
-      <c r="D140" s="36">
+      <c r="D140" s="27">
         <v>2.8</v>
       </c>
-      <c r="E140" s="36">
+      <c r="E140" s="27">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F140" s="36">
+      <c r="F140" s="27">
         <v>2.8</v>
       </c>
-      <c r="G140" s="36">
+      <c r="G140" s="27">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H140" s="36">
+      <c r="H140" s="27">
         <v>0.8</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="23.25">
       <c r="A141" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B141" s="2"/>
       <c r="C141" s="2"/>
       <c r="D141" s="2"/>
       <c r="E141" s="2"/>
       <c r="F141" s="2"/>
       <c r="G141" s="2"/>
       <c r="H141" s="2"/>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>6</v>
       </c>
@@ -14744,95 +14788,95 @@
         <v>6</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H143" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="45.75">
       <c r="A144" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B144" s="2"/>
       <c r="C144" s="2"/>
       <c r="D144" s="2"/>
       <c r="E144" s="2"/>
       <c r="F144" s="2"/>
       <c r="G144" s="2"/>
       <c r="H144" s="2"/>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B145" s="38">
+      <c r="B145" s="29">
         <v>3350</v>
       </c>
-      <c r="C145" s="38">
+      <c r="C145" s="29">
         <v>9851</v>
       </c>
-      <c r="D145" s="38">
+      <c r="D145" s="29">
         <v>3409</v>
       </c>
-      <c r="E145" s="38">
+      <c r="E145" s="29">
         <v>9743</v>
       </c>
-      <c r="F145" s="38">
+      <c r="F145" s="29">
         <v>3409</v>
       </c>
-      <c r="G145" s="38">
+      <c r="G145" s="29">
         <v>9743</v>
       </c>
-      <c r="H145" s="38">
+      <c r="H145" s="29">
         <v>1065</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B146" s="38">
+      <c r="B146" s="29">
         <v>1856</v>
       </c>
-      <c r="C146" s="38">
+      <c r="C146" s="29">
         <v>5403</v>
       </c>
-      <c r="D146" s="38">
+      <c r="D146" s="29">
         <v>1915</v>
       </c>
-      <c r="E146" s="38">
+      <c r="E146" s="29">
         <v>5295</v>
       </c>
-      <c r="F146" s="38">
+      <c r="F146" s="29">
         <v>1915</v>
       </c>
-      <c r="G146" s="38">
+      <c r="G146" s="29">
         <v>5295</v>
       </c>
-      <c r="H146" s="38">
+      <c r="H146" s="29">
         <v>1065</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>6</v>
       </c>
@@ -14891,106 +14935,106 @@
       <c r="D150" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H150" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B152" s="38">
+      <c r="B152" s="29">
         <v>14620</v>
       </c>
-      <c r="C152" s="38">
+      <c r="C152" s="29">
         <v>42090</v>
       </c>
-      <c r="D152" s="38">
+      <c r="D152" s="29">
         <v>7831</v>
       </c>
-      <c r="E152" s="38">
+      <c r="E152" s="29">
         <v>19073</v>
       </c>
-      <c r="F152" s="38">
+      <c r="F152" s="29">
         <v>7831</v>
       </c>
-      <c r="G152" s="38">
+      <c r="G152" s="29">
         <v>19073</v>
       </c>
-      <c r="H152" s="37" t="s">
+      <c r="H152" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B153" s="38">
+      <c r="B153" s="29">
         <v>5373</v>
       </c>
-      <c r="C153" s="38">
+      <c r="C153" s="29">
         <v>14432</v>
       </c>
-      <c r="D153" s="38">
+      <c r="D153" s="29">
         <v>3992</v>
       </c>
-      <c r="E153" s="38">
+      <c r="E153" s="29">
         <v>10205</v>
       </c>
-      <c r="F153" s="38">
+      <c r="F153" s="29">
         <v>3992</v>
       </c>
-      <c r="G153" s="38">
+      <c r="G153" s="29">
         <v>10205</v>
       </c>
-      <c r="H153" s="37" t="s">
+      <c r="H153" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B154" s="38">
+      <c r="B154" s="29">
         <v>9247</v>
       </c>
-      <c r="C154" s="38">
+      <c r="C154" s="29">
         <v>27658</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H154" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B155" s="2"/>
       <c r="C155" s="2"/>
       <c r="D155" s="2"/>
@@ -15697,171 +15741,171 @@
         <v>5</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H188" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="34.5">
       <c r="A189" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B189" s="2"/>
       <c r="C189" s="2"/>
       <c r="D189" s="2"/>
       <c r="E189" s="2"/>
       <c r="F189" s="2"/>
       <c r="G189" s="2"/>
       <c r="H189" s="2"/>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B190" s="38">
+      <c r="B190" s="29">
         <v>1</v>
       </c>
-      <c r="C190" s="38">
+      <c r="C190" s="29">
         <v>10</v>
       </c>
-      <c r="D190" s="38">
+      <c r="D190" s="29">
         <v>2</v>
       </c>
-      <c r="E190" s="38">
-[...2 lines deleted...]
-      <c r="F190" s="38">
+      <c r="E190" s="29">
+        <v>5</v>
+      </c>
+      <c r="F190" s="29">
         <v>2</v>
       </c>
-      <c r="G190" s="38">
-[...2 lines deleted...]
-      <c r="H190" s="38">
+      <c r="G190" s="29">
+        <v>5</v>
+      </c>
+      <c r="H190" s="29">
         <v>5</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B191" s="38">
+      <c r="B191" s="29">
         <v>1</v>
       </c>
-      <c r="C191" s="38">
+      <c r="C191" s="29">
         <v>10</v>
       </c>
-      <c r="D191" s="38">
+      <c r="D191" s="29">
         <v>2</v>
       </c>
-      <c r="E191" s="38">
-[...2 lines deleted...]
-      <c r="F191" s="38">
+      <c r="E191" s="29">
+        <v>5</v>
+      </c>
+      <c r="F191" s="29">
         <v>2</v>
       </c>
-      <c r="G191" s="38">
-[...2 lines deleted...]
-      <c r="H191" s="38">
+      <c r="G191" s="29">
+        <v>5</v>
+      </c>
+      <c r="H191" s="29">
         <v>5</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B192" s="2"/>
       <c r="C192" s="2"/>
       <c r="D192" s="2"/>
       <c r="E192" s="2"/>
       <c r="F192" s="2"/>
       <c r="G192" s="2"/>
       <c r="H192" s="2"/>
     </row>
     <row r="193" spans="1:8" ht="23.25">
       <c r="A193" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B193" s="2"/>
       <c r="C193" s="2"/>
       <c r="D193" s="2"/>
       <c r="E193" s="2"/>
       <c r="F193" s="2"/>
       <c r="G193" s="2"/>
       <c r="H193" s="2"/>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B194" s="36">
+      <c r="B194" s="27">
         <v>2143.8000000000002</v>
       </c>
-      <c r="C194" s="36">
+      <c r="C194" s="27">
         <v>6683.9</v>
       </c>
-      <c r="D194" s="36">
+      <c r="D194" s="27">
         <v>2443.6</v>
       </c>
-      <c r="E194" s="36">
+      <c r="E194" s="27">
         <v>6364.1</v>
       </c>
-      <c r="F194" s="36">
+      <c r="F194" s="27">
         <v>2443.6</v>
       </c>
-      <c r="G194" s="36">
+      <c r="G194" s="27">
         <v>6228</v>
       </c>
-      <c r="H194" s="36">
+      <c r="H194" s="27">
         <v>9821</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B195" s="36">
+      <c r="B195" s="27">
         <v>2143.8000000000002</v>
       </c>
-      <c r="C195" s="36">
+      <c r="C195" s="27">
         <v>6683.9</v>
       </c>
-      <c r="D195" s="36">
+      <c r="D195" s="27">
         <v>2443.6</v>
       </c>
-      <c r="E195" s="36">
+      <c r="E195" s="27">
         <v>6364.1</v>
       </c>
-      <c r="F195" s="36">
+      <c r="F195" s="27">
         <v>2443.6</v>
       </c>
-      <c r="G195" s="36">
+      <c r="G195" s="27">
         <v>6228</v>
       </c>
-      <c r="H195" s="36">
+      <c r="H195" s="27">
         <v>9821</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="23.25">
       <c r="A196" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B196" s="2"/>
       <c r="C196" s="2"/>
       <c r="D196" s="2"/>
       <c r="E196" s="2"/>
       <c r="F196" s="2"/>
       <c r="G196" s="2"/>
       <c r="H196" s="2"/>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B197" s="2"/>
       <c r="C197" s="2"/>
       <c r="D197" s="2"/>
       <c r="E197" s="2"/>
       <c r="F197" s="2"/>
       <c r="G197" s="2"/>
@@ -16205,635 +16249,635 @@
       </c>
       <c r="B214" s="2"/>
       <c r="C214" s="11"/>
       <c r="D214" s="2"/>
       <c r="E214" s="11"/>
       <c r="F214" s="2"/>
       <c r="G214" s="11"/>
       <c r="H214" s="2"/>
     </row>
     <row r="215" spans="1:8" ht="34.5">
       <c r="A215" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B215" s="2"/>
       <c r="C215" s="11"/>
       <c r="D215" s="2"/>
       <c r="E215" s="11"/>
       <c r="F215" s="2"/>
       <c r="G215" s="11"/>
       <c r="H215" s="2"/>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B216" s="38">
+      <c r="B216" s="29">
         <v>1172</v>
       </c>
-      <c r="C216" s="38">
+      <c r="C216" s="29">
         <v>5220</v>
       </c>
-      <c r="D216" s="38">
+      <c r="D216" s="29">
         <v>1172</v>
       </c>
-      <c r="E216" s="38">
+      <c r="E216" s="29">
         <v>5220</v>
       </c>
-      <c r="F216" s="38">
+      <c r="F216" s="29">
         <v>294</v>
       </c>
-      <c r="G216" s="38">
+      <c r="G216" s="29">
         <v>482</v>
       </c>
-      <c r="H216" s="37" t="s">
+      <c r="H216" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B217" s="38">
+      <c r="B217" s="29">
         <v>1172</v>
       </c>
-      <c r="C217" s="38">
+      <c r="C217" s="29">
         <v>5220</v>
       </c>
-      <c r="D217" s="38">
+      <c r="D217" s="29">
         <v>1172</v>
       </c>
-      <c r="E217" s="38">
+      <c r="E217" s="29">
         <v>5220</v>
       </c>
-      <c r="F217" s="38">
+      <c r="F217" s="29">
         <v>294</v>
       </c>
-      <c r="G217" s="38">
+      <c r="G217" s="29">
         <v>482</v>
       </c>
-      <c r="H217" s="37" t="s">
+      <c r="H217" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B218" s="2"/>
       <c r="C218" s="11"/>
       <c r="D218" s="2"/>
       <c r="E218" s="11"/>
       <c r="F218" s="2"/>
       <c r="G218" s="11"/>
       <c r="H218" s="2"/>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B219" s="38">
+      <c r="B219" s="29">
         <v>1202</v>
       </c>
-      <c r="C219" s="38">
+      <c r="C219" s="29">
         <v>3653</v>
       </c>
-      <c r="D219" s="38">
+      <c r="D219" s="29">
         <v>1202</v>
       </c>
-      <c r="E219" s="38">
+      <c r="E219" s="29">
         <v>3653</v>
       </c>
-      <c r="F219" s="38">
+      <c r="F219" s="29">
         <v>676</v>
       </c>
-      <c r="G219" s="38">
+      <c r="G219" s="29">
         <v>1158</v>
       </c>
-      <c r="H219" s="37" t="s">
+      <c r="H219" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B220" s="38">
+      <c r="B220" s="29">
         <v>1202</v>
       </c>
-      <c r="C220" s="38">
+      <c r="C220" s="29">
         <v>3653</v>
       </c>
-      <c r="D220" s="38">
+      <c r="D220" s="29">
         <v>1202</v>
       </c>
-      <c r="E220" s="38">
+      <c r="E220" s="29">
         <v>3653</v>
       </c>
-      <c r="F220" s="38">
+      <c r="F220" s="29">
         <v>676</v>
       </c>
-      <c r="G220" s="38">
+      <c r="G220" s="29">
         <v>1158</v>
       </c>
-      <c r="H220" s="37" t="s">
+      <c r="H220" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B221" s="11"/>
       <c r="C221" s="11"/>
       <c r="D221" s="11"/>
       <c r="E221" s="11"/>
       <c r="F221" s="11"/>
       <c r="G221" s="11"/>
       <c r="H221" s="2"/>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B222" s="38">
+      <c r="B222" s="29">
         <v>14</v>
       </c>
-      <c r="C222" s="38">
+      <c r="C222" s="29">
         <v>14</v>
       </c>
-      <c r="D222" s="38">
+      <c r="D222" s="29">
         <v>14</v>
       </c>
-      <c r="E222" s="38">
+      <c r="E222" s="29">
         <v>14</v>
       </c>
-      <c r="F222" s="38">
+      <c r="F222" s="29">
         <v>14</v>
       </c>
-      <c r="G222" s="38">
+      <c r="G222" s="29">
         <v>14</v>
       </c>
-      <c r="H222" s="37" t="s">
+      <c r="H222" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B223" s="38">
+      <c r="B223" s="29">
         <v>14</v>
       </c>
-      <c r="C223" s="38">
+      <c r="C223" s="29">
         <v>14</v>
       </c>
-      <c r="D223" s="38">
+      <c r="D223" s="29">
         <v>14</v>
       </c>
-      <c r="E223" s="38">
+      <c r="E223" s="29">
         <v>14</v>
       </c>
-      <c r="F223" s="38">
+      <c r="F223" s="29">
         <v>14</v>
       </c>
-      <c r="G223" s="38">
+      <c r="G223" s="29">
         <v>14</v>
       </c>
-      <c r="H223" s="37" t="s">
+      <c r="H223" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="23.25">
       <c r="A224" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B224" s="2"/>
       <c r="C224" s="2"/>
       <c r="D224" s="2"/>
       <c r="E224" s="2"/>
       <c r="F224" s="2"/>
       <c r="G224" s="2"/>
       <c r="H224" s="2"/>
     </row>
     <row r="225" spans="1:8" ht="23.25">
       <c r="A225" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B225" s="2"/>
       <c r="C225" s="2"/>
       <c r="D225" s="2"/>
       <c r="E225" s="2"/>
       <c r="F225" s="2"/>
       <c r="G225" s="2"/>
       <c r="H225" s="2"/>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B226" s="12"/>
       <c r="C226" s="12"/>
       <c r="D226" s="12"/>
       <c r="E226" s="12"/>
       <c r="F226" s="12"/>
       <c r="G226" s="12"/>
       <c r="H226" s="2"/>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B227" s="36">
+      <c r="B227" s="27">
         <v>4341742.5999999996</v>
       </c>
-      <c r="C227" s="36">
+      <c r="C227" s="27">
         <v>13798055.300000001</v>
       </c>
-      <c r="D227" s="36">
+      <c r="D227" s="27">
         <v>3988487.8</v>
       </c>
-      <c r="E227" s="36">
+      <c r="E227" s="27">
         <v>12657918.199999999</v>
       </c>
-      <c r="F227" s="36">
+      <c r="F227" s="27">
         <v>3988487.8</v>
       </c>
-      <c r="G227" s="36">
+      <c r="G227" s="27">
         <v>12657918.199999999</v>
       </c>
-      <c r="H227" s="37" t="s">
+      <c r="H227" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B228" s="36">
+      <c r="B228" s="27">
         <v>432834.6</v>
       </c>
-      <c r="C228" s="36">
+      <c r="C228" s="27">
         <v>1320037.8999999999</v>
       </c>
-      <c r="D228" s="36">
+      <c r="D228" s="27">
         <v>270228.5</v>
       </c>
-      <c r="E228" s="36">
+      <c r="E228" s="27">
         <v>816650.5</v>
       </c>
-      <c r="F228" s="36">
+      <c r="F228" s="27">
         <v>270228.5</v>
       </c>
-      <c r="G228" s="36">
+      <c r="G228" s="27">
         <v>816650.5</v>
       </c>
-      <c r="H228" s="37" t="s">
+      <c r="H228" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H229" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B230" s="36">
+      <c r="B230" s="27">
         <v>2783163</v>
       </c>
-      <c r="C230" s="36">
+      <c r="C230" s="27">
         <v>8783947</v>
       </c>
-      <c r="D230" s="36">
+      <c r="D230" s="27">
         <v>2651648</v>
       </c>
-      <c r="E230" s="36">
+      <c r="E230" s="27">
         <v>8334266</v>
       </c>
-      <c r="F230" s="36">
+      <c r="F230" s="27">
         <v>2651648</v>
       </c>
-      <c r="G230" s="36">
+      <c r="G230" s="27">
         <v>8334266</v>
       </c>
-      <c r="H230" s="37" t="s">
+      <c r="H230" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H231" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="23.25">
       <c r="A232" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B232" s="12"/>
       <c r="C232" s="12"/>
       <c r="D232" s="12"/>
       <c r="E232" s="12"/>
       <c r="F232" s="12"/>
       <c r="G232" s="12"/>
       <c r="H232" s="2"/>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B233" s="36">
+      <c r="B233" s="27">
         <v>1538.3</v>
       </c>
-      <c r="C233" s="36">
+      <c r="C233" s="27">
         <v>5062.8999999999996</v>
       </c>
-      <c r="D233" s="36">
+      <c r="D233" s="27">
         <v>1003.6</v>
       </c>
-      <c r="E233" s="36">
+      <c r="E233" s="27">
         <v>3323</v>
       </c>
-      <c r="F233" s="36">
+      <c r="F233" s="27">
         <v>1003.6</v>
       </c>
-      <c r="G233" s="36">
+      <c r="G233" s="27">
         <v>3323</v>
       </c>
-      <c r="H233" s="37" t="s">
+      <c r="H233" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B234" s="36">
+      <c r="B234" s="27">
         <v>1035.4000000000001</v>
       </c>
-      <c r="C234" s="36">
+      <c r="C234" s="27">
         <v>3359.2</v>
       </c>
-      <c r="D234" s="36">
+      <c r="D234" s="27">
         <v>610.9</v>
       </c>
-      <c r="E234" s="36">
+      <c r="E234" s="27">
         <v>2020.8</v>
       </c>
-      <c r="F234" s="36">
+      <c r="F234" s="27">
         <v>610.9</v>
       </c>
-      <c r="G234" s="36">
+      <c r="G234" s="27">
         <v>2020.8</v>
       </c>
-      <c r="H234" s="37" t="s">
+      <c r="H234" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B235" s="36">
+      <c r="B235" s="27">
         <v>153</v>
       </c>
-      <c r="C235" s="36">
+      <c r="C235" s="27">
         <v>482.9</v>
       </c>
-      <c r="D235" s="36">
+      <c r="D235" s="27">
         <v>146.5</v>
       </c>
-      <c r="E235" s="36">
+      <c r="E235" s="27">
         <v>458</v>
       </c>
-      <c r="F235" s="36">
+      <c r="F235" s="27">
         <v>146.5</v>
       </c>
-      <c r="G235" s="36">
+      <c r="G235" s="27">
         <v>458</v>
       </c>
-      <c r="H235" s="37" t="s">
+      <c r="H235" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B236" s="36">
+      <c r="B236" s="27">
         <v>325.3</v>
       </c>
-      <c r="C236" s="36">
+      <c r="C236" s="27">
         <v>1133.0999999999999</v>
       </c>
-      <c r="D236" s="36">
+      <c r="D236" s="27">
         <v>232.1</v>
       </c>
-      <c r="E236" s="36">
+      <c r="E236" s="27">
         <v>795.4</v>
       </c>
-      <c r="F236" s="36">
+      <c r="F236" s="27">
         <v>232.1</v>
       </c>
-      <c r="G236" s="36">
+      <c r="G236" s="27">
         <v>795.4</v>
       </c>
-      <c r="H236" s="37" t="s">
+      <c r="H236" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B237" s="36">
+      <c r="B237" s="27">
         <v>0.6</v>
       </c>
-      <c r="C237" s="36">
+      <c r="C237" s="27">
         <v>2</v>
       </c>
-      <c r="D237" s="36">
+      <c r="D237" s="27">
         <v>0.6</v>
       </c>
-      <c r="E237" s="36">
+      <c r="E237" s="27">
         <v>2</v>
       </c>
-      <c r="F237" s="36">
+      <c r="F237" s="27">
         <v>0.6</v>
       </c>
-      <c r="G237" s="36">
+      <c r="G237" s="27">
         <v>2</v>
       </c>
-      <c r="H237" s="37" t="s">
+      <c r="H237" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B238" s="36">
+      <c r="B238" s="27">
         <v>10.8</v>
       </c>
-      <c r="C238" s="36">
+      <c r="C238" s="27">
         <v>37.1</v>
       </c>
-      <c r="D238" s="36">
+      <c r="D238" s="27">
         <v>3.9</v>
       </c>
-      <c r="E238" s="36">
+      <c r="E238" s="27">
         <v>11.6</v>
       </c>
-      <c r="F238" s="36">
+      <c r="F238" s="27">
         <v>3.9</v>
       </c>
-      <c r="G238" s="36">
+      <c r="G238" s="27">
         <v>11.6</v>
       </c>
-      <c r="H238" s="37" t="s">
+      <c r="H238" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H239" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B240" s="36">
+      <c r="B240" s="27">
         <v>2.5</v>
       </c>
-      <c r="C240" s="36">
+      <c r="C240" s="27">
         <v>10</v>
       </c>
-      <c r="D240" s="36">
+      <c r="D240" s="27">
         <v>2.5</v>
       </c>
-      <c r="E240" s="36">
+      <c r="E240" s="27">
         <v>10</v>
       </c>
-      <c r="F240" s="36">
+      <c r="F240" s="27">
         <v>2.5</v>
       </c>
-      <c r="G240" s="36">
+      <c r="G240" s="27">
         <v>10</v>
       </c>
-      <c r="H240" s="37" t="s">
+      <c r="H240" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B241" s="36">
+      <c r="B241" s="27">
         <v>0.3</v>
       </c>
-      <c r="C241" s="36">
+      <c r="C241" s="27">
         <v>0.9</v>
       </c>
-      <c r="D241" s="37" t="s">
-[...11 lines deleted...]
-      <c r="H241" s="37" t="s">
+      <c r="D241" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="E241" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="F241" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G241" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="H241" s="28" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>5</v>
       </c>
@@ -16846,139 +16890,5244 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A244" s="25" t="s">
+      <c r="A244" s="30" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="26"/>
-[...5 lines deleted...]
-      <c r="H244" s="26"/>
+      <c r="B244" s="31"/>
+      <c r="C244" s="31"/>
+      <c r="D244" s="31"/>
+      <c r="E244" s="31"/>
+      <c r="F244" s="31"/>
+      <c r="G244" s="31"/>
+      <c r="H244" s="31"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="25" t="s">
+      <c r="A245" s="30" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="25"/>
-[...5 lines deleted...]
-      <c r="H245" s="25"/>
+      <c r="B245" s="30"/>
+      <c r="C245" s="30"/>
+      <c r="D245" s="30"/>
+      <c r="E245" s="30"/>
+      <c r="F245" s="30"/>
+      <c r="G245" s="30"/>
+      <c r="H245" s="30"/>
     </row>
     <row r="246" spans="1:8" ht="17.25" customHeight="1">
-      <c r="A246" s="27" t="s">
+      <c r="A246" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="27"/>
-[...5 lines deleted...]
-      <c r="H246" s="27"/>
+      <c r="B246" s="32"/>
+      <c r="C246" s="32"/>
+      <c r="D246" s="32"/>
+      <c r="E246" s="32"/>
+      <c r="F246" s="32"/>
+      <c r="G246" s="32"/>
+      <c r="H246" s="32"/>
     </row>
     <row r="247" spans="1:8" ht="36.75" customHeight="1">
-      <c r="A247" s="27"/>
-[...6 lines deleted...]
-      <c r="H247" s="27"/>
+      <c r="A247" s="32"/>
+      <c r="B247" s="32"/>
+      <c r="C247" s="32"/>
+      <c r="D247" s="32"/>
+      <c r="E247" s="32"/>
+      <c r="F247" s="32"/>
+      <c r="G247" s="32"/>
+      <c r="H247" s="32"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="27"/>
-[...6 lines deleted...]
-      <c r="H248" s="27"/>
+      <c r="A248" s="32"/>
+      <c r="B248" s="32"/>
+      <c r="C248" s="32"/>
+      <c r="D248" s="32"/>
+      <c r="E248" s="32"/>
+      <c r="F248" s="32"/>
+      <c r="G248" s="32"/>
+      <c r="H248" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J248"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="S22" sqref="S22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="31" style="3" customWidth="1"/>
+    <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
+    <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
+    <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
+    <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
+    <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
+    <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="33" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="34" t="s">
+        <v>115</v>
+      </c>
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="10"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="35"/>
+      <c r="B5" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="G5" s="39"/>
+      <c r="H5" s="40" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="6"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="36"/>
+      <c r="B6" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="6"/>
+    </row>
+    <row r="7" spans="1:9" ht="22.5">
+      <c r="A7" s="37"/>
+      <c r="B7" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="40"/>
+      <c r="I7" s="6"/>
+    </row>
+    <row r="8" spans="1:9" ht="23.25">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+    </row>
+    <row r="10" spans="1:9" ht="23.25">
+      <c r="A10" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="27">
+        <v>4090.6</v>
+      </c>
+      <c r="C11" s="27">
+        <v>20385.599999999999</v>
+      </c>
+      <c r="D11" s="27">
+        <v>4530.7</v>
+      </c>
+      <c r="E11" s="27">
+        <v>21772.799999999999</v>
+      </c>
+      <c r="F11" s="27">
+        <v>3386.6</v>
+      </c>
+      <c r="G11" s="27">
+        <v>17360</v>
+      </c>
+      <c r="H11" s="27">
+        <v>3015.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="27">
+        <v>3992.2</v>
+      </c>
+      <c r="C12" s="27">
+        <v>19653.7</v>
+      </c>
+      <c r="D12" s="27">
+        <v>4410.5</v>
+      </c>
+      <c r="E12" s="27">
+        <v>21027.7</v>
+      </c>
+      <c r="F12" s="27">
+        <v>3266.6</v>
+      </c>
+      <c r="G12" s="27">
+        <v>16627.7</v>
+      </c>
+      <c r="H12" s="27">
+        <v>1131.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="27">
+        <v>98.4</v>
+      </c>
+      <c r="C13" s="27">
+        <v>731.9</v>
+      </c>
+      <c r="D13" s="27">
+        <v>120.2</v>
+      </c>
+      <c r="E13" s="27">
+        <v>745.1</v>
+      </c>
+      <c r="F13" s="27">
+        <v>120</v>
+      </c>
+      <c r="G13" s="27">
+        <v>732.3</v>
+      </c>
+      <c r="H13" s="27">
+        <v>1883.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="27">
+        <v>98.4</v>
+      </c>
+      <c r="C15" s="27">
+        <v>731.9</v>
+      </c>
+      <c r="D15" s="27">
+        <v>120.2</v>
+      </c>
+      <c r="E15" s="27">
+        <v>745.1</v>
+      </c>
+      <c r="F15" s="27">
+        <v>120</v>
+      </c>
+      <c r="G15" s="27">
+        <v>732.3</v>
+      </c>
+      <c r="H15" s="27">
+        <v>1883.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="27">
+        <v>98.4</v>
+      </c>
+      <c r="C16" s="27">
+        <v>731.9</v>
+      </c>
+      <c r="D16" s="27">
+        <v>120.2</v>
+      </c>
+      <c r="E16" s="27">
+        <v>745.1</v>
+      </c>
+      <c r="F16" s="27">
+        <v>120</v>
+      </c>
+      <c r="G16" s="27">
+        <v>732.3</v>
+      </c>
+      <c r="H16" s="27">
+        <v>1883.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="23.25">
+      <c r="A30" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25">
+      <c r="A33" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="C34" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="D34" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="E34" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="F34" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="G34" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="H34" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="C35" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="D35" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="E35" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="F35" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="G35" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="H35" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25">
+      <c r="A36" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+    </row>
+    <row r="37" spans="1:8" ht="34.5">
+      <c r="A37" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="27">
+        <v>136</v>
+      </c>
+      <c r="C41" s="27">
+        <v>528</v>
+      </c>
+      <c r="D41" s="27">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="E41" s="27">
+        <v>139.1</v>
+      </c>
+      <c r="F41" s="27">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="G41" s="27">
+        <v>139.1</v>
+      </c>
+      <c r="H41" s="27">
+        <v>83.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="27">
+        <v>136</v>
+      </c>
+      <c r="C42" s="27">
+        <v>528</v>
+      </c>
+      <c r="D42" s="27">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="E42" s="27">
+        <v>139.1</v>
+      </c>
+      <c r="F42" s="27">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="G42" s="27">
+        <v>139.1</v>
+      </c>
+      <c r="H42" s="27">
+        <v>83.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="C44" s="27">
+        <v>5.8</v>
+      </c>
+      <c r="D44" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="E44" s="27">
+        <v>5.8</v>
+      </c>
+      <c r="F44" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="G44" s="27">
+        <v>5.8</v>
+      </c>
+      <c r="H44" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B45" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="C45" s="27">
+        <v>5.8</v>
+      </c>
+      <c r="D45" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="E45" s="27">
+        <v>5.8</v>
+      </c>
+      <c r="F45" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="G45" s="27">
+        <v>5.8</v>
+      </c>
+      <c r="H45" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="34.5">
+      <c r="A46" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="27">
+        <v>104.7</v>
+      </c>
+      <c r="C47" s="27">
+        <v>328.8</v>
+      </c>
+      <c r="D47" s="27">
+        <v>87.4</v>
+      </c>
+      <c r="E47" s="27">
+        <v>298.7</v>
+      </c>
+      <c r="F47" s="27">
+        <v>87.4</v>
+      </c>
+      <c r="G47" s="27">
+        <v>298.7</v>
+      </c>
+      <c r="H47" s="27">
+        <v>212.8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" s="27">
+        <v>104.7</v>
+      </c>
+      <c r="C48" s="27">
+        <v>328.8</v>
+      </c>
+      <c r="D48" s="27">
+        <v>87.4</v>
+      </c>
+      <c r="E48" s="27">
+        <v>298.7</v>
+      </c>
+      <c r="F48" s="27">
+        <v>87.4</v>
+      </c>
+      <c r="G48" s="27">
+        <v>298.7</v>
+      </c>
+      <c r="H48" s="27">
+        <v>212.8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="23.25">
+      <c r="A49" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+    </row>
+    <row r="51" spans="1:8" ht="45.75">
+      <c r="A51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B52" s="29">
+        <v>857</v>
+      </c>
+      <c r="C52" s="29">
+        <v>2896</v>
+      </c>
+      <c r="D52" s="29">
+        <v>865</v>
+      </c>
+      <c r="E52" s="29">
+        <v>2941</v>
+      </c>
+      <c r="F52" s="29">
+        <v>865</v>
+      </c>
+      <c r="G52" s="29">
+        <v>2941</v>
+      </c>
+      <c r="H52" s="29">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="34.5">
+      <c r="A55" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2"/>
+      <c r="H55" s="2"/>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G56" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G57" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="23.25">
+      <c r="A58" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="D58" s="4"/>
+      <c r="E58" s="4"/>
+      <c r="F58" s="4"/>
+      <c r="G58" s="4"/>
+      <c r="H58" s="2"/>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B59" s="29">
+        <v>741</v>
+      </c>
+      <c r="C59" s="29">
+        <v>1547</v>
+      </c>
+      <c r="D59" s="29">
+        <v>1226</v>
+      </c>
+      <c r="E59" s="29">
+        <v>1486</v>
+      </c>
+      <c r="F59" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G59" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="H59" s="29">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B60" s="29">
+        <v>741</v>
+      </c>
+      <c r="C60" s="29">
+        <v>1547</v>
+      </c>
+      <c r="D60" s="29">
+        <v>1226</v>
+      </c>
+      <c r="E60" s="29">
+        <v>1486</v>
+      </c>
+      <c r="F60" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G60" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="H60" s="29">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="23.25">
+      <c r="A61" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B62" s="29">
+        <v>2415</v>
+      </c>
+      <c r="C62" s="29">
+        <v>9809</v>
+      </c>
+      <c r="D62" s="29">
+        <v>2449</v>
+      </c>
+      <c r="E62" s="29">
+        <v>9692</v>
+      </c>
+      <c r="F62" s="29">
+        <v>2449</v>
+      </c>
+      <c r="G62" s="29">
+        <v>9692</v>
+      </c>
+      <c r="H62" s="29">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B63" s="29">
+        <v>2415</v>
+      </c>
+      <c r="C63" s="29">
+        <v>9809</v>
+      </c>
+      <c r="D63" s="29">
+        <v>2449</v>
+      </c>
+      <c r="E63" s="29">
+        <v>9692</v>
+      </c>
+      <c r="F63" s="29">
+        <v>2449</v>
+      </c>
+      <c r="G63" s="29">
+        <v>9692</v>
+      </c>
+      <c r="H63" s="29">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="23.25">
+      <c r="A64" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B64" s="2"/>
+      <c r="C64" s="2"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="2"/>
+      <c r="F64" s="2"/>
+      <c r="G64" s="2"/>
+      <c r="H64" s="2"/>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B65" s="29">
+        <v>94</v>
+      </c>
+      <c r="C65" s="29">
+        <v>306</v>
+      </c>
+      <c r="D65" s="29">
+        <v>87</v>
+      </c>
+      <c r="E65" s="29">
+        <v>308</v>
+      </c>
+      <c r="F65" s="29">
+        <v>87</v>
+      </c>
+      <c r="G65" s="29">
+        <v>288</v>
+      </c>
+      <c r="H65" s="29">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="29">
+        <v>94</v>
+      </c>
+      <c r="C66" s="29">
+        <v>306</v>
+      </c>
+      <c r="D66" s="29">
+        <v>87</v>
+      </c>
+      <c r="E66" s="29">
+        <v>308</v>
+      </c>
+      <c r="F66" s="29">
+        <v>87</v>
+      </c>
+      <c r="G66" s="29">
+        <v>288</v>
+      </c>
+      <c r="H66" s="29">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="34.5">
+      <c r="A67" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B67" s="2"/>
+      <c r="C67" s="2"/>
+      <c r="D67" s="2"/>
+      <c r="E67" s="2"/>
+      <c r="F67" s="2"/>
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="29">
+        <v>7254</v>
+      </c>
+      <c r="C68" s="29">
+        <v>37979</v>
+      </c>
+      <c r="D68" s="29">
+        <v>7395</v>
+      </c>
+      <c r="E68" s="29">
+        <v>41014</v>
+      </c>
+      <c r="F68" s="29">
+        <v>1039</v>
+      </c>
+      <c r="G68" s="29">
+        <v>30991</v>
+      </c>
+      <c r="H68" s="29">
+        <v>5114</v>
+      </c>
+      <c r="J68" s="11"/>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B69" s="29">
+        <v>7178</v>
+      </c>
+      <c r="C69" s="29">
+        <v>37737</v>
+      </c>
+      <c r="D69" s="29">
+        <v>7350</v>
+      </c>
+      <c r="E69" s="29">
+        <v>40797</v>
+      </c>
+      <c r="F69" s="29">
+        <v>994</v>
+      </c>
+      <c r="G69" s="29">
+        <v>30774</v>
+      </c>
+      <c r="H69" s="29">
+        <v>4820</v>
+      </c>
+      <c r="J69" s="11"/>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="G70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="H70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="J70" s="2"/>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B71" s="29">
+        <v>76</v>
+      </c>
+      <c r="C71" s="29">
+        <v>242</v>
+      </c>
+      <c r="D71" s="29">
+        <v>45</v>
+      </c>
+      <c r="E71" s="29">
+        <v>217</v>
+      </c>
+      <c r="F71" s="29">
+        <v>45</v>
+      </c>
+      <c r="G71" s="29">
+        <v>217</v>
+      </c>
+      <c r="H71" s="29">
+        <v>294</v>
+      </c>
+      <c r="J71" s="2"/>
+    </row>
+    <row r="72" spans="1:10" ht="34.5">
+      <c r="A72" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B72" s="2"/>
+      <c r="C72" s="2"/>
+      <c r="D72" s="2"/>
+      <c r="E72" s="2"/>
+      <c r="F72" s="2"/>
+      <c r="G72" s="2"/>
+      <c r="H72" s="2"/>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B73" s="29">
+        <v>913</v>
+      </c>
+      <c r="C73" s="29">
+        <v>3937</v>
+      </c>
+      <c r="D73" s="29">
+        <v>1344</v>
+      </c>
+      <c r="E73" s="29">
+        <v>4615</v>
+      </c>
+      <c r="F73" s="29">
+        <v>572</v>
+      </c>
+      <c r="G73" s="29">
+        <v>2444</v>
+      </c>
+      <c r="H73" s="29">
+        <v>1075</v>
+      </c>
+      <c r="J73" s="11"/>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B74" s="29">
+        <v>25</v>
+      </c>
+      <c r="C74" s="29">
+        <v>50</v>
+      </c>
+      <c r="D74" s="29">
+        <v>168</v>
+      </c>
+      <c r="E74" s="29">
+        <v>193</v>
+      </c>
+      <c r="F74" s="29">
+        <v>143</v>
+      </c>
+      <c r="G74" s="29">
+        <v>168</v>
+      </c>
+      <c r="H74" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="J74" s="11"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="J75" s="2"/>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" s="29">
+        <v>888</v>
+      </c>
+      <c r="C76" s="29">
+        <v>3887</v>
+      </c>
+      <c r="D76" s="29">
+        <v>1176</v>
+      </c>
+      <c r="E76" s="29">
+        <v>4422</v>
+      </c>
+      <c r="F76" s="29">
+        <v>429</v>
+      </c>
+      <c r="G76" s="29">
+        <v>2276</v>
+      </c>
+      <c r="H76" s="29">
+        <v>1075</v>
+      </c>
+      <c r="J76" s="11"/>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B77" s="2"/>
+      <c r="C77" s="2"/>
+      <c r="D77" s="2"/>
+      <c r="E77" s="2"/>
+      <c r="F77" s="2"/>
+      <c r="G77" s="2"/>
+      <c r="H77" s="2"/>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="26.25" customHeight="1">
+      <c r="A80" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B80" s="2"/>
+      <c r="C80" s="2"/>
+      <c r="D80" s="2"/>
+      <c r="E80" s="2"/>
+      <c r="F80" s="2"/>
+      <c r="G80" s="2"/>
+      <c r="H80" s="2"/>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="23.25">
+      <c r="A83" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B83" s="2"/>
+      <c r="C83" s="2"/>
+      <c r="D83" s="2"/>
+      <c r="E83" s="2"/>
+      <c r="F83" s="2"/>
+      <c r="G83" s="2"/>
+      <c r="H83" s="2"/>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B86" s="2"/>
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+      <c r="F86" s="2"/>
+      <c r="G86" s="2"/>
+      <c r="H86" s="2"/>
+    </row>
+    <row r="87" spans="1:8" ht="23.25">
+      <c r="A87" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B87" s="2"/>
+      <c r="C87" s="2"/>
+      <c r="D87" s="2"/>
+      <c r="E87" s="2"/>
+      <c r="F87" s="2"/>
+      <c r="G87" s="2"/>
+      <c r="H87" s="2"/>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="45.75">
+      <c r="A90" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B90" s="2"/>
+      <c r="C90" s="2"/>
+      <c r="D90" s="2"/>
+      <c r="E90" s="2"/>
+      <c r="F90" s="2"/>
+      <c r="G90" s="2"/>
+      <c r="H90" s="2"/>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H92" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="23.25">
+      <c r="A93" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B93" s="2"/>
+      <c r="C93" s="2"/>
+      <c r="D93" s="2"/>
+      <c r="E93" s="2"/>
+      <c r="F93" s="2"/>
+      <c r="G93" s="2"/>
+      <c r="H93" s="2"/>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H95" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B96" s="2"/>
+      <c r="C96" s="2"/>
+      <c r="D96" s="2"/>
+      <c r="E96" s="2"/>
+      <c r="F96" s="2"/>
+      <c r="G96" s="2"/>
+      <c r="H96" s="2"/>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B97" s="2"/>
+      <c r="C97" s="2"/>
+      <c r="D97" s="2"/>
+      <c r="E97" s="2"/>
+      <c r="F97" s="2"/>
+      <c r="G97" s="2"/>
+      <c r="H97" s="2"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H98" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B100" s="12"/>
+      <c r="C100" s="12"/>
+      <c r="D100" s="12"/>
+      <c r="E100" s="12"/>
+      <c r="F100" s="2"/>
+      <c r="G100" s="12"/>
+      <c r="H100" s="12"/>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B101" s="12"/>
+      <c r="C101" s="12"/>
+      <c r="D101" s="12"/>
+      <c r="E101" s="12"/>
+      <c r="F101" s="2"/>
+      <c r="G101" s="12"/>
+      <c r="H101" s="12"/>
+    </row>
+    <row r="102" spans="1:8" ht="45.75">
+      <c r="A102" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B102" s="12"/>
+      <c r="C102" s="12"/>
+      <c r="D102" s="12"/>
+      <c r="E102" s="12"/>
+      <c r="F102" s="2"/>
+      <c r="G102" s="12"/>
+      <c r="H102" s="12"/>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" s="27">
+        <v>978</v>
+      </c>
+      <c r="C103" s="27">
+        <v>3211</v>
+      </c>
+      <c r="D103" s="27">
+        <v>978</v>
+      </c>
+      <c r="E103" s="27">
+        <v>3211</v>
+      </c>
+      <c r="F103" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G103" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="H103" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B104" s="27">
+        <v>978</v>
+      </c>
+      <c r="C104" s="27">
+        <v>3211</v>
+      </c>
+      <c r="D104" s="27">
+        <v>978</v>
+      </c>
+      <c r="E104" s="27">
+        <v>3211</v>
+      </c>
+      <c r="F104" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G104" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="H104" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="34.5">
+      <c r="A105" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B105" s="2"/>
+      <c r="C105" s="2"/>
+      <c r="D105" s="2"/>
+      <c r="E105" s="2"/>
+      <c r="F105" s="2"/>
+      <c r="G105" s="2"/>
+      <c r="H105" s="2"/>
+    </row>
+    <row r="106" spans="1:8" ht="84" customHeight="1">
+      <c r="A106" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B106" s="2"/>
+      <c r="C106" s="2"/>
+      <c r="D106" s="2"/>
+      <c r="E106" s="2"/>
+      <c r="F106" s="2"/>
+      <c r="G106" s="2"/>
+      <c r="H106" s="2"/>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H107" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H108" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B109" s="2"/>
+      <c r="C109" s="2"/>
+      <c r="D109" s="2"/>
+      <c r="E109" s="2"/>
+      <c r="F109" s="2"/>
+      <c r="G109" s="2"/>
+      <c r="H109" s="2"/>
+    </row>
+    <row r="110" spans="1:8" ht="34.5">
+      <c r="A110" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B110" s="2"/>
+      <c r="C110" s="2"/>
+      <c r="D110" s="2"/>
+      <c r="E110" s="2"/>
+      <c r="F110" s="2"/>
+      <c r="G110" s="2"/>
+      <c r="H110" s="2"/>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H111" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H112" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="23.25">
+      <c r="A113" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B113" s="2"/>
+      <c r="C113" s="2"/>
+      <c r="D113" s="2"/>
+      <c r="E113" s="2"/>
+      <c r="F113" s="2"/>
+      <c r="G113" s="2"/>
+      <c r="H113" s="2"/>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H115" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="23.25">
+      <c r="A116" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B116" s="2"/>
+      <c r="C116" s="2"/>
+      <c r="D116" s="2"/>
+      <c r="E116" s="2"/>
+      <c r="F116" s="2"/>
+      <c r="G116" s="2"/>
+      <c r="H116" s="2"/>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H117" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H118" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B119" s="2"/>
+      <c r="C119" s="2"/>
+      <c r="D119" s="2"/>
+      <c r="E119" s="2"/>
+      <c r="F119" s="2"/>
+      <c r="G119" s="2"/>
+      <c r="H119" s="2"/>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H120" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H121" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="23.25">
+      <c r="A122" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B122" s="2"/>
+      <c r="C122" s="2"/>
+      <c r="D122" s="2"/>
+      <c r="E122" s="2"/>
+      <c r="F122" s="2"/>
+      <c r="G122" s="2"/>
+      <c r="H122" s="2"/>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H123" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H124" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="23.25">
+      <c r="A125" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H126" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H127" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="23.25">
+      <c r="A128" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B128" s="2"/>
+      <c r="C128" s="2"/>
+      <c r="D128" s="2"/>
+      <c r="E128" s="2"/>
+      <c r="F128" s="2"/>
+      <c r="G128" s="2"/>
+      <c r="H128" s="2"/>
+    </row>
+    <row r="129" spans="1:8" ht="23.25">
+      <c r="A129" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B129" s="2"/>
+      <c r="C129" s="2"/>
+      <c r="D129" s="2"/>
+      <c r="E129" s="2"/>
+      <c r="F129" s="2"/>
+      <c r="G129" s="2"/>
+      <c r="H129" s="2"/>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H130" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H131" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B132" s="2"/>
+      <c r="C132" s="2"/>
+      <c r="D132" s="2"/>
+      <c r="E132" s="2"/>
+      <c r="F132" s="2"/>
+      <c r="G132" s="2"/>
+      <c r="H132" s="2"/>
+    </row>
+    <row r="133" spans="1:8" ht="23.25">
+      <c r="A133" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B133" s="2"/>
+      <c r="C133" s="2"/>
+      <c r="D133" s="2"/>
+      <c r="E133" s="2"/>
+      <c r="F133" s="2"/>
+      <c r="G133" s="2"/>
+      <c r="H133" s="2"/>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" s="29">
+        <v>68536</v>
+      </c>
+      <c r="C134" s="29">
+        <v>223364</v>
+      </c>
+      <c r="D134" s="29">
+        <v>68536</v>
+      </c>
+      <c r="E134" s="29">
+        <v>223364</v>
+      </c>
+      <c r="F134" s="29">
+        <v>68536</v>
+      </c>
+      <c r="G134" s="29">
+        <v>223364</v>
+      </c>
+      <c r="H134" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H135" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H136" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="23.25">
+      <c r="A137" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B137" s="2"/>
+      <c r="C137" s="2"/>
+      <c r="D137" s="2"/>
+      <c r="E137" s="2"/>
+      <c r="F137" s="2"/>
+      <c r="G137" s="2"/>
+      <c r="H137" s="2"/>
+    </row>
+    <row r="138" spans="1:8" ht="59.25" customHeight="1">
+      <c r="A138" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B138" s="2"/>
+      <c r="C138" s="2"/>
+      <c r="D138" s="2"/>
+      <c r="E138" s="2"/>
+      <c r="F138" s="2"/>
+      <c r="G138" s="2"/>
+      <c r="H138" s="2"/>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B139" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="C139" s="27">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D139" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="E139" s="27">
+        <v>8</v>
+      </c>
+      <c r="F139" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="G139" s="27">
+        <v>8</v>
+      </c>
+      <c r="H139" s="27">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B140" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="C140" s="27">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="D140" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="E140" s="27">
+        <v>8</v>
+      </c>
+      <c r="F140" s="27">
+        <v>3.4</v>
+      </c>
+      <c r="G140" s="27">
+        <v>8</v>
+      </c>
+      <c r="H140" s="27">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="23.25">
+      <c r="A141" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B141" s="2"/>
+      <c r="C141" s="2"/>
+      <c r="D141" s="2"/>
+      <c r="E141" s="2"/>
+      <c r="F141" s="2"/>
+      <c r="G141" s="2"/>
+      <c r="H141" s="2"/>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H142" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H143" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="47.25" customHeight="1">
+      <c r="A144" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B144" s="2"/>
+      <c r="C144" s="2"/>
+      <c r="D144" s="2"/>
+      <c r="E144" s="2"/>
+      <c r="F144" s="2"/>
+      <c r="G144" s="2"/>
+      <c r="H144" s="2"/>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B145" s="29">
+        <v>3894</v>
+      </c>
+      <c r="C145" s="29">
+        <v>13745</v>
+      </c>
+      <c r="D145" s="29">
+        <v>3704</v>
+      </c>
+      <c r="E145" s="29">
+        <v>13447</v>
+      </c>
+      <c r="F145" s="29">
+        <v>3704</v>
+      </c>
+      <c r="G145" s="29">
+        <v>13447</v>
+      </c>
+      <c r="H145" s="29">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B146" s="29">
+        <v>2487</v>
+      </c>
+      <c r="C146" s="29">
+        <v>7890</v>
+      </c>
+      <c r="D146" s="29">
+        <v>2297</v>
+      </c>
+      <c r="E146" s="29">
+        <v>7592</v>
+      </c>
+      <c r="F146" s="29">
+        <v>2297</v>
+      </c>
+      <c r="G146" s="29">
+        <v>7592</v>
+      </c>
+      <c r="H146" s="29">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H147" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="23.25">
+      <c r="A148" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B148" s="2"/>
+      <c r="C148" s="2"/>
+      <c r="D148" s="2"/>
+      <c r="E148" s="2"/>
+      <c r="F148" s="2"/>
+      <c r="G148" s="2"/>
+      <c r="H148" s="2"/>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B149" s="29">
+        <v>47</v>
+      </c>
+      <c r="C149" s="29">
+        <v>47</v>
+      </c>
+      <c r="D149" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="E149" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="F149" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G149" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="H149" s="29">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B150" s="29">
+        <v>47</v>
+      </c>
+      <c r="C150" s="29">
+        <v>47</v>
+      </c>
+      <c r="D150" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="E150" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="F150" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G150" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="H150" s="29">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B152" s="29">
+        <v>29023</v>
+      </c>
+      <c r="C152" s="29">
+        <v>71113</v>
+      </c>
+      <c r="D152" s="29">
+        <v>19081</v>
+      </c>
+      <c r="E152" s="29">
+        <v>38154</v>
+      </c>
+      <c r="F152" s="29">
+        <v>19081</v>
+      </c>
+      <c r="G152" s="29">
+        <v>38154</v>
+      </c>
+      <c r="H152" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B153" s="29">
+        <v>14787</v>
+      </c>
+      <c r="C153" s="29">
+        <v>29219</v>
+      </c>
+      <c r="D153" s="29">
+        <v>12772</v>
+      </c>
+      <c r="E153" s="29">
+        <v>22977</v>
+      </c>
+      <c r="F153" s="29">
+        <v>12772</v>
+      </c>
+      <c r="G153" s="29">
+        <v>22977</v>
+      </c>
+      <c r="H153" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B154" s="29">
+        <v>14236</v>
+      </c>
+      <c r="C154" s="29">
+        <v>41894</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G154" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H154" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B155" s="2"/>
+      <c r="C155" s="2"/>
+      <c r="D155" s="2"/>
+      <c r="E155" s="2"/>
+      <c r="F155" s="2"/>
+      <c r="G155" s="2"/>
+      <c r="H155" s="2"/>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B156" s="2"/>
+      <c r="C156" s="2"/>
+      <c r="D156" s="2"/>
+      <c r="E156" s="2"/>
+      <c r="F156" s="2"/>
+      <c r="G156" s="2"/>
+      <c r="H156" s="2"/>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G157" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H157" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G158" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H158" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B159" s="2"/>
+      <c r="C159" s="2"/>
+      <c r="D159" s="2"/>
+      <c r="E159" s="2"/>
+      <c r="F159" s="2"/>
+      <c r="G159" s="2"/>
+      <c r="H159" s="2"/>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H160" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G161" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H161" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H162" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H163" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B164" s="2"/>
+      <c r="C164" s="2"/>
+      <c r="D164" s="2"/>
+      <c r="E164" s="2"/>
+      <c r="F164" s="2"/>
+      <c r="G164" s="2"/>
+      <c r="H164" s="2"/>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H165" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G166" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H166" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B167" s="2"/>
+      <c r="C167" s="2"/>
+      <c r="D167" s="2"/>
+      <c r="E167" s="2"/>
+      <c r="F167" s="2"/>
+      <c r="G167" s="2"/>
+      <c r="H167" s="2"/>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H168" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H169" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B170" s="2"/>
+      <c r="C170" s="2"/>
+      <c r="D170" s="2"/>
+      <c r="E170" s="2"/>
+      <c r="F170" s="2"/>
+      <c r="G170" s="2"/>
+      <c r="H170" s="2"/>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H171" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H172" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B173" s="2"/>
+      <c r="C173" s="2"/>
+      <c r="D173" s="2"/>
+      <c r="E173" s="2"/>
+      <c r="F173" s="2"/>
+      <c r="G173" s="2"/>
+      <c r="H173" s="2"/>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H174" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H175" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B176" s="2"/>
+      <c r="C176" s="2"/>
+      <c r="D176" s="2"/>
+      <c r="E176" s="2"/>
+      <c r="F176" s="2"/>
+      <c r="G176" s="2"/>
+      <c r="H176" s="2"/>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H177" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G178" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H178" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="23.25">
+      <c r="A179" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B179" s="2"/>
+      <c r="C179" s="2"/>
+      <c r="D179" s="2"/>
+      <c r="E179" s="2"/>
+      <c r="F179" s="2"/>
+      <c r="G179" s="2"/>
+      <c r="H179" s="2"/>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G180" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H180" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G181" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H181" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" s="5" customFormat="1" ht="23.25">
+      <c r="A182" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B182" s="11"/>
+      <c r="C182" s="11"/>
+      <c r="D182" s="11"/>
+      <c r="E182" s="11"/>
+      <c r="F182" s="2"/>
+      <c r="G182" s="2"/>
+      <c r="H182" s="2"/>
+    </row>
+    <row r="183" spans="1:8" s="5" customFormat="1">
+      <c r="A183" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G183" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H183" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" s="5" customFormat="1">
+      <c r="A184" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G184" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H184" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="23.25">
+      <c r="A185" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B185" s="2"/>
+      <c r="C185" s="2"/>
+      <c r="D185" s="2"/>
+      <c r="E185" s="2"/>
+      <c r="F185" s="2"/>
+      <c r="G185" s="2"/>
+      <c r="H185" s="2"/>
+    </row>
+    <row r="186" spans="1:8" ht="23.25">
+      <c r="A186" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B186" s="4"/>
+      <c r="C186" s="4"/>
+      <c r="D186" s="4"/>
+      <c r="E186" s="4"/>
+      <c r="F186" s="4"/>
+      <c r="G186" s="4"/>
+      <c r="H186" s="4"/>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G187" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H187" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G188" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H188" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="34.5">
+      <c r="A189" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B189" s="2"/>
+      <c r="C189" s="2"/>
+      <c r="D189" s="2"/>
+      <c r="E189" s="2"/>
+      <c r="F189" s="2"/>
+      <c r="G189" s="2"/>
+      <c r="H189" s="2"/>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B190" s="29">
+        <v>5</v>
+      </c>
+      <c r="C190" s="29">
+        <v>15</v>
+      </c>
+      <c r="D190" s="29">
+        <v>5</v>
+      </c>
+      <c r="E190" s="29">
+        <v>10</v>
+      </c>
+      <c r="F190" s="29">
+        <v>5</v>
+      </c>
+      <c r="G190" s="29">
+        <v>10</v>
+      </c>
+      <c r="H190" s="29">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B191" s="29">
+        <v>5</v>
+      </c>
+      <c r="C191" s="29">
+        <v>15</v>
+      </c>
+      <c r="D191" s="29">
+        <v>5</v>
+      </c>
+      <c r="E191" s="29">
+        <v>10</v>
+      </c>
+      <c r="F191" s="29">
+        <v>5</v>
+      </c>
+      <c r="G191" s="29">
+        <v>10</v>
+      </c>
+      <c r="H191" s="29">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B192" s="2"/>
+      <c r="C192" s="2"/>
+      <c r="D192" s="2"/>
+      <c r="E192" s="2"/>
+      <c r="F192" s="2"/>
+      <c r="G192" s="2"/>
+      <c r="H192" s="2"/>
+    </row>
+    <row r="193" spans="1:8" ht="23.25">
+      <c r="A193" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B193" s="2"/>
+      <c r="C193" s="2"/>
+      <c r="D193" s="2"/>
+      <c r="E193" s="2"/>
+      <c r="F193" s="2"/>
+      <c r="G193" s="2"/>
+      <c r="H193" s="2"/>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B194" s="27">
+        <v>1005.9</v>
+      </c>
+      <c r="C194" s="27">
+        <v>7689.8</v>
+      </c>
+      <c r="D194" s="27">
+        <v>2141.6999999999998</v>
+      </c>
+      <c r="E194" s="27">
+        <v>8505.7999999999993</v>
+      </c>
+      <c r="F194" s="27">
+        <v>2063.3000000000002</v>
+      </c>
+      <c r="G194" s="27">
+        <v>8291.2999999999993</v>
+      </c>
+      <c r="H194" s="27">
+        <v>8685.2000000000007</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B195" s="27">
+        <v>1005.9</v>
+      </c>
+      <c r="C195" s="27">
+        <v>7689.8</v>
+      </c>
+      <c r="D195" s="27">
+        <v>2141.6999999999998</v>
+      </c>
+      <c r="E195" s="27">
+        <v>8505.7999999999993</v>
+      </c>
+      <c r="F195" s="27">
+        <v>2063.3000000000002</v>
+      </c>
+      <c r="G195" s="27">
+        <v>8291.2999999999993</v>
+      </c>
+      <c r="H195" s="27">
+        <v>8685.2000000000007</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="23.25">
+      <c r="A196" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B196" s="2"/>
+      <c r="C196" s="2"/>
+      <c r="D196" s="2"/>
+      <c r="E196" s="2"/>
+      <c r="F196" s="2"/>
+      <c r="G196" s="2"/>
+      <c r="H196" s="2"/>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B197" s="2"/>
+      <c r="C197" s="2"/>
+      <c r="D197" s="2"/>
+      <c r="E197" s="2"/>
+      <c r="F197" s="2"/>
+      <c r="G197" s="2"/>
+      <c r="H197" s="2"/>
+    </row>
+    <row r="198" spans="1:8" ht="23.25">
+      <c r="A198" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B198" s="2"/>
+      <c r="C198" s="2"/>
+      <c r="D198" s="2"/>
+      <c r="E198" s="2"/>
+      <c r="F198" s="2"/>
+      <c r="G198" s="2"/>
+      <c r="H198" s="2"/>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G199" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H199" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G200" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H200" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" s="17" customFormat="1">
+      <c r="A201" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B201" s="15"/>
+      <c r="C201" s="15"/>
+      <c r="D201" s="15"/>
+      <c r="E201" s="15"/>
+      <c r="F201" s="15"/>
+      <c r="G201" s="15"/>
+      <c r="H201" s="15"/>
+    </row>
+    <row r="202" spans="1:8" s="17" customFormat="1">
+      <c r="A202" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H202" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" s="17" customFormat="1">
+      <c r="A203" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G203" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H203" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="23.25">
+      <c r="A204" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B204" s="2"/>
+      <c r="C204" s="2"/>
+      <c r="D204" s="2"/>
+      <c r="E204" s="2"/>
+      <c r="F204" s="2"/>
+      <c r="G204" s="2"/>
+      <c r="H204" s="2"/>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H205" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G206" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H206" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="23.25">
+      <c r="A207" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B207" s="2"/>
+      <c r="C207" s="2"/>
+      <c r="D207" s="2"/>
+      <c r="E207" s="2"/>
+      <c r="F207" s="2"/>
+      <c r="G207" s="2"/>
+      <c r="H207" s="2"/>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H208" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G209" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H209" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B210" s="2"/>
+      <c r="C210" s="2"/>
+      <c r="D210" s="2"/>
+      <c r="E210" s="2"/>
+      <c r="F210" s="2"/>
+      <c r="G210" s="2"/>
+      <c r="H210" s="2"/>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B211" s="2"/>
+      <c r="C211" s="2"/>
+      <c r="D211" s="2"/>
+      <c r="E211" s="2"/>
+      <c r="F211" s="2"/>
+      <c r="G211" s="2"/>
+      <c r="H211" s="2"/>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G212" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H212" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G213" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H213" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B214" s="2"/>
+      <c r="C214" s="11"/>
+      <c r="D214" s="2"/>
+      <c r="E214" s="11"/>
+      <c r="F214" s="2"/>
+      <c r="G214" s="11"/>
+      <c r="H214" s="2"/>
+    </row>
+    <row r="215" spans="1:8" ht="34.5">
+      <c r="A215" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B215" s="2"/>
+      <c r="C215" s="11"/>
+      <c r="D215" s="2"/>
+      <c r="E215" s="11"/>
+      <c r="F215" s="2"/>
+      <c r="G215" s="11"/>
+      <c r="H215" s="2"/>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B216" s="29">
+        <v>1003</v>
+      </c>
+      <c r="C216" s="29">
+        <v>6223</v>
+      </c>
+      <c r="D216" s="29">
+        <v>1003</v>
+      </c>
+      <c r="E216" s="29">
+        <v>6223</v>
+      </c>
+      <c r="F216" s="29">
+        <v>227</v>
+      </c>
+      <c r="G216" s="29">
+        <v>709</v>
+      </c>
+      <c r="H216" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B217" s="29">
+        <v>1003</v>
+      </c>
+      <c r="C217" s="29">
+        <v>6223</v>
+      </c>
+      <c r="D217" s="29">
+        <v>1003</v>
+      </c>
+      <c r="E217" s="29">
+        <v>6223</v>
+      </c>
+      <c r="F217" s="29">
+        <v>227</v>
+      </c>
+      <c r="G217" s="29">
+        <v>709</v>
+      </c>
+      <c r="H217" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B218" s="2"/>
+      <c r="C218" s="11"/>
+      <c r="D218" s="2"/>
+      <c r="E218" s="11"/>
+      <c r="F218" s="2"/>
+      <c r="G218" s="11"/>
+      <c r="H218" s="2"/>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B219" s="29">
+        <v>1433</v>
+      </c>
+      <c r="C219" s="29">
+        <v>5086</v>
+      </c>
+      <c r="D219" s="29">
+        <v>1433</v>
+      </c>
+      <c r="E219" s="29">
+        <v>5086</v>
+      </c>
+      <c r="F219" s="29">
+        <v>872</v>
+      </c>
+      <c r="G219" s="29">
+        <v>2030</v>
+      </c>
+      <c r="H219" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B220" s="29">
+        <v>1433</v>
+      </c>
+      <c r="C220" s="29">
+        <v>5086</v>
+      </c>
+      <c r="D220" s="29">
+        <v>1433</v>
+      </c>
+      <c r="E220" s="29">
+        <v>5086</v>
+      </c>
+      <c r="F220" s="29">
+        <v>872</v>
+      </c>
+      <c r="G220" s="29">
+        <v>2030</v>
+      </c>
+      <c r="H220" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B221" s="11"/>
+      <c r="C221" s="11"/>
+      <c r="D221" s="11"/>
+      <c r="E221" s="11"/>
+      <c r="F221" s="11"/>
+      <c r="G221" s="11"/>
+      <c r="H221" s="2"/>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B222" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C222" s="29">
+        <v>14</v>
+      </c>
+      <c r="D222" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="E222" s="29">
+        <v>14</v>
+      </c>
+      <c r="F222" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G222" s="29">
+        <v>14</v>
+      </c>
+      <c r="H222" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B223" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C223" s="29">
+        <v>14</v>
+      </c>
+      <c r="D223" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="E223" s="29">
+        <v>14</v>
+      </c>
+      <c r="F223" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G223" s="29">
+        <v>14</v>
+      </c>
+      <c r="H223" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="23.25">
+      <c r="A224" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B224" s="2"/>
+      <c r="C224" s="2"/>
+      <c r="D224" s="2"/>
+      <c r="E224" s="2"/>
+      <c r="F224" s="2"/>
+      <c r="G224" s="2"/>
+      <c r="H224" s="2"/>
+    </row>
+    <row r="225" spans="1:8" ht="23.25">
+      <c r="A225" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B225" s="2"/>
+      <c r="C225" s="2"/>
+      <c r="D225" s="2"/>
+      <c r="E225" s="2"/>
+      <c r="F225" s="2"/>
+      <c r="G225" s="2"/>
+      <c r="H225" s="2"/>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B226" s="12"/>
+      <c r="C226" s="12"/>
+      <c r="D226" s="12"/>
+      <c r="E226" s="12"/>
+      <c r="F226" s="12"/>
+      <c r="G226" s="12"/>
+      <c r="H226" s="2"/>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B227" s="27">
+        <v>3655399.2</v>
+      </c>
+      <c r="C227" s="27">
+        <v>17453454.5</v>
+      </c>
+      <c r="D227" s="27">
+        <v>3320883.1</v>
+      </c>
+      <c r="E227" s="27">
+        <v>15978801.300000001</v>
+      </c>
+      <c r="F227" s="27">
+        <v>3320883.1</v>
+      </c>
+      <c r="G227" s="27">
+        <v>15978801.300000001</v>
+      </c>
+      <c r="H227" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B228" s="27">
+        <v>400415.8</v>
+      </c>
+      <c r="C228" s="27">
+        <v>1720453.7</v>
+      </c>
+      <c r="D228" s="27">
+        <v>246536</v>
+      </c>
+      <c r="E228" s="27">
+        <v>1063186.5</v>
+      </c>
+      <c r="F228" s="27">
+        <v>246536</v>
+      </c>
+      <c r="G228" s="27">
+        <v>1063186.5</v>
+      </c>
+      <c r="H228" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G229" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H229" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B230" s="27">
+        <v>2184844</v>
+      </c>
+      <c r="C230" s="27">
+        <v>10968791</v>
+      </c>
+      <c r="D230" s="27">
+        <v>2059972</v>
+      </c>
+      <c r="E230" s="27">
+        <v>10394238</v>
+      </c>
+      <c r="F230" s="27">
+        <v>2059972</v>
+      </c>
+      <c r="G230" s="27">
+        <v>10394238</v>
+      </c>
+      <c r="H230" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G231" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H231" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" ht="23.25">
+      <c r="A232" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B232" s="12"/>
+      <c r="C232" s="12"/>
+      <c r="D232" s="12"/>
+      <c r="E232" s="12"/>
+      <c r="F232" s="12"/>
+      <c r="G232" s="12"/>
+      <c r="H232" s="2"/>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B233" s="27">
+        <v>939.7</v>
+      </c>
+      <c r="C233" s="27">
+        <v>6002.6</v>
+      </c>
+      <c r="D233" s="27">
+        <v>497.4</v>
+      </c>
+      <c r="E233" s="27">
+        <v>3820.4</v>
+      </c>
+      <c r="F233" s="27">
+        <v>497.4</v>
+      </c>
+      <c r="G233" s="27">
+        <v>3820.4</v>
+      </c>
+      <c r="H233" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B234" s="27">
+        <v>686.5</v>
+      </c>
+      <c r="C234" s="27">
+        <v>4045.7</v>
+      </c>
+      <c r="D234" s="27">
+        <v>289</v>
+      </c>
+      <c r="E234" s="27">
+        <v>2309.8000000000002</v>
+      </c>
+      <c r="F234" s="27">
+        <v>289</v>
+      </c>
+      <c r="G234" s="27">
+        <v>2309.8000000000002</v>
+      </c>
+      <c r="H234" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B235" s="27">
+        <v>91.5</v>
+      </c>
+      <c r="C235" s="27">
+        <v>574.4</v>
+      </c>
+      <c r="D235" s="27">
+        <v>87.1</v>
+      </c>
+      <c r="E235" s="27">
+        <v>545.1</v>
+      </c>
+      <c r="F235" s="27">
+        <v>87.1</v>
+      </c>
+      <c r="G235" s="27">
+        <v>545.1</v>
+      </c>
+      <c r="H235" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B236" s="27">
+        <v>148.80000000000001</v>
+      </c>
+      <c r="C236" s="27">
+        <v>1281.9000000000001</v>
+      </c>
+      <c r="D236" s="27">
+        <v>116.2</v>
+      </c>
+      <c r="E236" s="27">
+        <v>911.6</v>
+      </c>
+      <c r="F236" s="27">
+        <v>116.2</v>
+      </c>
+      <c r="G236" s="27">
+        <v>911.6</v>
+      </c>
+      <c r="H236" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B237" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C237" s="27">
+        <v>2</v>
+      </c>
+      <c r="D237" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="E237" s="27">
+        <v>2</v>
+      </c>
+      <c r="F237" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G237" s="27">
+        <v>2</v>
+      </c>
+      <c r="H237" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B238" s="27">
+        <v>7.6</v>
+      </c>
+      <c r="C238" s="27">
+        <v>44.7</v>
+      </c>
+      <c r="D238" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="E238" s="27">
+        <v>13.9</v>
+      </c>
+      <c r="F238" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="G238" s="27">
+        <v>13.9</v>
+      </c>
+      <c r="H238" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G239" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H239" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B240" s="27">
+        <v>1</v>
+      </c>
+      <c r="C240" s="27">
+        <v>11</v>
+      </c>
+      <c r="D240" s="27">
+        <v>1</v>
+      </c>
+      <c r="E240" s="27">
+        <v>11</v>
+      </c>
+      <c r="F240" s="27">
+        <v>1</v>
+      </c>
+      <c r="G240" s="27">
+        <v>11</v>
+      </c>
+      <c r="H240" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B241" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" s="27">
+        <v>0.9</v>
+      </c>
+      <c r="D241" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="E241" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="F241" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G241" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="H241" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G242" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H242" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B243" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C243" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D243" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="E243" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="F243" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="G243" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="H243" s="22" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A244" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="B244" s="42"/>
+      <c r="C244" s="42"/>
+      <c r="D244" s="42"/>
+      <c r="E244" s="42"/>
+      <c r="F244" s="42"/>
+      <c r="G244" s="42"/>
+      <c r="H244" s="42"/>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B245" s="30"/>
+      <c r="C245" s="30"/>
+      <c r="D245" s="30"/>
+      <c r="E245" s="30"/>
+      <c r="F245" s="30"/>
+      <c r="G245" s="30"/>
+      <c r="H245" s="30"/>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="B246" s="43"/>
+      <c r="C246" s="43"/>
+      <c r="D246" s="43"/>
+      <c r="E246" s="43"/>
+      <c r="F246" s="43"/>
+      <c r="G246" s="43"/>
+      <c r="H246" s="43"/>
+    </row>
+    <row r="247" spans="1:8" ht="32.25" customHeight="1">
+      <c r="A247" s="43"/>
+      <c r="B247" s="43"/>
+      <c r="C247" s="43"/>
+      <c r="D247" s="43"/>
+      <c r="E247" s="43"/>
+      <c r="F247" s="43"/>
+      <c r="G247" s="43"/>
+      <c r="H247" s="43"/>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" s="32"/>
+      <c r="B248" s="32"/>
+      <c r="C248" s="32"/>
+      <c r="D248" s="32"/>
+      <c r="E248" s="32"/>
+      <c r="F248" s="32"/>
+      <c r="G248" s="32"/>
+      <c r="H248" s="32"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="A244:H244"/>
+    <mergeCell ref="A245:H245"/>
+    <mergeCell ref="A246:H247"/>
+    <mergeCell ref="A248:H248"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>2</vt:lpstr>
       <vt:lpstr>3</vt:lpstr>
+      <vt:lpstr>4</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>