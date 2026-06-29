--- v1 (2026-05-19)
+++ v2 (2026-06-29)
@@ -1,67 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="660" yWindow="-165" windowWidth="18330" windowHeight="4830" activeTab="3"/>
+    <workbookView xWindow="660" yWindow="-165" windowWidth="18330" windowHeight="4830" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="46" r:id="rId1"/>
     <sheet name="2" sheetId="47" r:id="rId2"/>
     <sheet name="3" sheetId="48" r:id="rId3"/>
     <sheet name="4" sheetId="49" r:id="rId4"/>
+    <sheet name="5" sheetId="50" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3883" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4824" uniqueCount="117">
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в республике и/или в областе. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
@@ -465,60 +467,74 @@
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>за январь-апрель  2026 года</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>за январь-май  2026 года</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -598,50 +614,55 @@
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -997,51 +1018,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -1080,91 +1101,106 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="218">
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент4 2" xfId="6"/>
     <cellStyle name="20% - Акцент5 2" xfId="7"/>
     <cellStyle name="20% - Акцент6 2" xfId="8"/>
     <cellStyle name="40% - Акцент1 2" xfId="9"/>
     <cellStyle name="40% - Акцент2 2" xfId="10"/>
     <cellStyle name="40% - Акцент3 2" xfId="11"/>
     <cellStyle name="40% - Акцент4 2" xfId="12"/>
     <cellStyle name="40% - Акцент5 2" xfId="13"/>
     <cellStyle name="40% - Акцент6 2" xfId="14"/>
     <cellStyle name="60% - Акцент1 2" xfId="15"/>
     <cellStyle name="60% - Акцент2 2" xfId="16"/>
     <cellStyle name="60% - Акцент3 2" xfId="17"/>
     <cellStyle name="60% - Акцент4 2" xfId="18"/>
     <cellStyle name="60% - Акцент5 2" xfId="19"/>
     <cellStyle name="60% - Акцент6 2" xfId="20"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="21"/>
     <cellStyle name="Обычный 11" xfId="22"/>
     <cellStyle name="Обычный 12" xfId="2"/>
@@ -1349,51 +1385,51 @@
     <cellStyle name="Обычный 4 6" xfId="200"/>
     <cellStyle name="Обычный 4 7" xfId="201"/>
     <cellStyle name="Обычный 4 8" xfId="202"/>
     <cellStyle name="Обычный 4 9" xfId="203"/>
     <cellStyle name="Обычный 4 9 2" xfId="204"/>
     <cellStyle name="Обычный 4 9 3" xfId="205"/>
     <cellStyle name="Обычный 5" xfId="206"/>
     <cellStyle name="Обычный 5 2" xfId="207"/>
     <cellStyle name="Обычный 5 3" xfId="208"/>
     <cellStyle name="Обычный 5 4" xfId="209"/>
     <cellStyle name="Обычный 5 5" xfId="210"/>
     <cellStyle name="Обычный 6" xfId="211"/>
     <cellStyle name="Обычный 6 2" xfId="212"/>
     <cellStyle name="Обычный 6 3" xfId="213"/>
     <cellStyle name="Обычный 7" xfId="214"/>
     <cellStyle name="Обычный 7 2" xfId="215"/>
     <cellStyle name="Обычный 8" xfId="216"/>
     <cellStyle name="Обычный 9" xfId="217"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1655,159 +1691,159 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J248"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="33"/>
-[...5 lines deleted...]
-      <c r="H1" s="33"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="33" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="33"/>
+      <c r="A2" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="36" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="34"/>
-[...5 lines deleted...]
-      <c r="H3" s="34"/>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="35"/>
-      <c r="B5" s="38" t="s">
+      <c r="A5" s="37"/>
+      <c r="B5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="39"/>
-[...2 lines deleted...]
-      <c r="F5" s="39" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="39"/>
-      <c r="H5" s="40" t="s">
+      <c r="G5" s="41"/>
+      <c r="H5" s="42" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="36"/>
-      <c r="B6" s="38" t="s">
+      <c r="A6" s="38"/>
+      <c r="B6" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="39"/>
-      <c r="D6" s="39" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="39"/>
-[...2 lines deleted...]
-      <c r="H6" s="40"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="42"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="37"/>
+      <c r="A7" s="39"/>
       <c r="B7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="40"/>
+      <c r="H7" s="42"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -6679,239 +6715,239 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="27.75" customHeight="1">
-      <c r="A244" s="30" t="s">
+      <c r="A244" s="32" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="31"/>
-[...5 lines deleted...]
-      <c r="H244" s="31"/>
+      <c r="B244" s="33"/>
+      <c r="C244" s="33"/>
+      <c r="D244" s="33"/>
+      <c r="E244" s="33"/>
+      <c r="F244" s="33"/>
+      <c r="G244" s="33"/>
+      <c r="H244" s="33"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="30" t="s">
+      <c r="A245" s="32" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="30"/>
-[...5 lines deleted...]
-      <c r="H245" s="30"/>
+      <c r="B245" s="32"/>
+      <c r="C245" s="32"/>
+      <c r="D245" s="32"/>
+      <c r="E245" s="32"/>
+      <c r="F245" s="32"/>
+      <c r="G245" s="32"/>
+      <c r="H245" s="32"/>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" s="32" t="s">
+      <c r="A246" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="32"/>
-[...5 lines deleted...]
-      <c r="H246" s="32"/>
+      <c r="B246" s="34"/>
+      <c r="C246" s="34"/>
+      <c r="D246" s="34"/>
+      <c r="E246" s="34"/>
+      <c r="F246" s="34"/>
+      <c r="G246" s="34"/>
+      <c r="H246" s="34"/>
     </row>
     <row r="247" spans="1:8" ht="23.25" customHeight="1">
-      <c r="A247" s="32"/>
-[...6 lines deleted...]
-      <c r="H247" s="32"/>
+      <c r="A247" s="34"/>
+      <c r="B247" s="34"/>
+      <c r="C247" s="34"/>
+      <c r="D247" s="34"/>
+      <c r="E247" s="34"/>
+      <c r="F247" s="34"/>
+      <c r="G247" s="34"/>
+      <c r="H247" s="34"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="32"/>
-[...6 lines deleted...]
-      <c r="H248" s="32"/>
+      <c r="A248" s="34"/>
+      <c r="B248" s="34"/>
+      <c r="C248" s="34"/>
+      <c r="D248" s="34"/>
+      <c r="E248" s="34"/>
+      <c r="F248" s="34"/>
+      <c r="G248" s="34"/>
+      <c r="H248" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J248"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="33"/>
-[...5 lines deleted...]
-      <c r="H1" s="33"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="33" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="33"/>
+      <c r="A2" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="36" t="s">
         <v>113</v>
       </c>
-      <c r="B3" s="34"/>
-[...5 lines deleted...]
-      <c r="H3" s="34"/>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="35"/>
-      <c r="B5" s="38" t="s">
+      <c r="A5" s="37"/>
+      <c r="B5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="39"/>
-[...2 lines deleted...]
-      <c r="F5" s="39" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="39"/>
-      <c r="H5" s="40" t="s">
+      <c r="G5" s="41"/>
+      <c r="H5" s="42" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="36"/>
-      <c r="B6" s="38" t="s">
+      <c r="A6" s="38"/>
+      <c r="B6" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="39"/>
-      <c r="D6" s="39" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="39"/>
-[...2 lines deleted...]
-      <c r="H6" s="40"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="42"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="37"/>
+      <c r="A7" s="39"/>
       <c r="B7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="40"/>
+      <c r="H7" s="42"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -11783,242 +11819,242 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="28.5" customHeight="1">
-      <c r="A244" s="30" t="s">
+      <c r="A244" s="32" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="31"/>
-[...5 lines deleted...]
-      <c r="H244" s="31"/>
+      <c r="B244" s="33"/>
+      <c r="C244" s="33"/>
+      <c r="D244" s="33"/>
+      <c r="E244" s="33"/>
+      <c r="F244" s="33"/>
+      <c r="G244" s="33"/>
+      <c r="H244" s="33"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="30" t="s">
+      <c r="A245" s="32" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="30"/>
-[...5 lines deleted...]
-      <c r="H245" s="30"/>
+      <c r="B245" s="32"/>
+      <c r="C245" s="32"/>
+      <c r="D245" s="32"/>
+      <c r="E245" s="32"/>
+      <c r="F245" s="32"/>
+      <c r="G245" s="32"/>
+      <c r="H245" s="32"/>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" s="32" t="s">
+      <c r="A246" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="32"/>
-[...5 lines deleted...]
-      <c r="H246" s="32"/>
+      <c r="B246" s="34"/>
+      <c r="C246" s="34"/>
+      <c r="D246" s="34"/>
+      <c r="E246" s="34"/>
+      <c r="F246" s="34"/>
+      <c r="G246" s="34"/>
+      <c r="H246" s="34"/>
     </row>
     <row r="247" spans="1:8" ht="30.75" customHeight="1">
-      <c r="A247" s="32"/>
-[...6 lines deleted...]
-      <c r="H247" s="32"/>
+      <c r="A247" s="34"/>
+      <c r="B247" s="34"/>
+      <c r="C247" s="34"/>
+      <c r="D247" s="34"/>
+      <c r="E247" s="34"/>
+      <c r="F247" s="34"/>
+      <c r="G247" s="34"/>
+      <c r="H247" s="34"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="32"/>
-[...6 lines deleted...]
-      <c r="H248" s="32"/>
+      <c r="A248" s="34"/>
+      <c r="B248" s="34"/>
+      <c r="C248" s="34"/>
+      <c r="D248" s="34"/>
+      <c r="E248" s="34"/>
+      <c r="F248" s="34"/>
+      <c r="G248" s="34"/>
+      <c r="H248" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J248"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="33"/>
-[...5 lines deleted...]
-      <c r="H1" s="33"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="33" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="33"/>
+      <c r="A2" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="36" t="s">
         <v>114</v>
       </c>
-      <c r="B3" s="34"/>
-[...5 lines deleted...]
-      <c r="H3" s="34"/>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="35"/>
-      <c r="B5" s="38" t="s">
+      <c r="A5" s="37"/>
+      <c r="B5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="39"/>
-[...2 lines deleted...]
-      <c r="F5" s="39" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="39"/>
-      <c r="H5" s="40" t="s">
+      <c r="G5" s="41"/>
+      <c r="H5" s="42" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="36"/>
-      <c r="B6" s="38" t="s">
+      <c r="A6" s="38"/>
+      <c r="B6" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="39"/>
-      <c r="D6" s="39" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="39"/>
-[...2 lines deleted...]
-      <c r="H6" s="40"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="42"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="37"/>
+      <c r="A7" s="39"/>
       <c r="B7" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="40"/>
+      <c r="H7" s="42"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -16890,239 +16926,239 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A244" s="30" t="s">
+      <c r="A244" s="32" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="31"/>
-[...5 lines deleted...]
-      <c r="H244" s="31"/>
+      <c r="B244" s="33"/>
+      <c r="C244" s="33"/>
+      <c r="D244" s="33"/>
+      <c r="E244" s="33"/>
+      <c r="F244" s="33"/>
+      <c r="G244" s="33"/>
+      <c r="H244" s="33"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="30" t="s">
+      <c r="A245" s="32" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="30"/>
-[...5 lines deleted...]
-      <c r="H245" s="30"/>
+      <c r="B245" s="32"/>
+      <c r="C245" s="32"/>
+      <c r="D245" s="32"/>
+      <c r="E245" s="32"/>
+      <c r="F245" s="32"/>
+      <c r="G245" s="32"/>
+      <c r="H245" s="32"/>
     </row>
     <row r="246" spans="1:8" ht="17.25" customHeight="1">
-      <c r="A246" s="32" t="s">
+      <c r="A246" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="32"/>
-[...5 lines deleted...]
-      <c r="H246" s="32"/>
+      <c r="B246" s="34"/>
+      <c r="C246" s="34"/>
+      <c r="D246" s="34"/>
+      <c r="E246" s="34"/>
+      <c r="F246" s="34"/>
+      <c r="G246" s="34"/>
+      <c r="H246" s="34"/>
     </row>
     <row r="247" spans="1:8" ht="36.75" customHeight="1">
-      <c r="A247" s="32"/>
-[...6 lines deleted...]
-      <c r="H247" s="32"/>
+      <c r="A247" s="34"/>
+      <c r="B247" s="34"/>
+      <c r="C247" s="34"/>
+      <c r="D247" s="34"/>
+      <c r="E247" s="34"/>
+      <c r="F247" s="34"/>
+      <c r="G247" s="34"/>
+      <c r="H247" s="34"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="32"/>
-[...6 lines deleted...]
-      <c r="H248" s="32"/>
+      <c r="A248" s="34"/>
+      <c r="B248" s="34"/>
+      <c r="C248" s="34"/>
+      <c r="D248" s="34"/>
+      <c r="E248" s="34"/>
+      <c r="F248" s="34"/>
+      <c r="G248" s="34"/>
+      <c r="H248" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J248"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="S22" sqref="S22"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="33"/>
-[...5 lines deleted...]
-      <c r="H1" s="33"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="33" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="33"/>
+      <c r="A2" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="36" t="s">
         <v>115</v>
       </c>
-      <c r="B3" s="34"/>
-[...5 lines deleted...]
-      <c r="H3" s="34"/>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="35"/>
-      <c r="B5" s="38" t="s">
+      <c r="A5" s="37"/>
+      <c r="B5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="39"/>
-[...2 lines deleted...]
-      <c r="F5" s="39" t="s">
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="39"/>
-      <c r="H5" s="40" t="s">
+      <c r="G5" s="41"/>
+      <c r="H5" s="42" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="36"/>
-      <c r="B6" s="38" t="s">
+      <c r="A6" s="38"/>
+      <c r="B6" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="39"/>
-      <c r="D6" s="39" t="s">
+      <c r="C6" s="41"/>
+      <c r="D6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="39"/>
-[...2 lines deleted...]
-      <c r="H6" s="40"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="42"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="37"/>
+      <c r="A7" s="39"/>
       <c r="B7" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="26" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="40"/>
+      <c r="H7" s="42"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -21994,140 +22030,5244 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="29.25" customHeight="1">
-      <c r="A244" s="41" t="s">
+      <c r="A244" s="43" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="42"/>
-[...5 lines deleted...]
-      <c r="H244" s="42"/>
+      <c r="B244" s="44"/>
+      <c r="C244" s="44"/>
+      <c r="D244" s="44"/>
+      <c r="E244" s="44"/>
+      <c r="F244" s="44"/>
+      <c r="G244" s="44"/>
+      <c r="H244" s="44"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="30" t="s">
+      <c r="A245" s="32" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="30"/>
-[...5 lines deleted...]
-      <c r="H245" s="30"/>
+      <c r="B245" s="32"/>
+      <c r="C245" s="32"/>
+      <c r="D245" s="32"/>
+      <c r="E245" s="32"/>
+      <c r="F245" s="32"/>
+      <c r="G245" s="32"/>
+      <c r="H245" s="32"/>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" s="43" t="s">
+      <c r="A246" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="43"/>
-[...5 lines deleted...]
-      <c r="H246" s="43"/>
+      <c r="B246" s="45"/>
+      <c r="C246" s="45"/>
+      <c r="D246" s="45"/>
+      <c r="E246" s="45"/>
+      <c r="F246" s="45"/>
+      <c r="G246" s="45"/>
+      <c r="H246" s="45"/>
     </row>
     <row r="247" spans="1:8" ht="32.25" customHeight="1">
-      <c r="A247" s="43"/>
-[...6 lines deleted...]
-      <c r="H247" s="43"/>
+      <c r="A247" s="45"/>
+      <c r="B247" s="45"/>
+      <c r="C247" s="45"/>
+      <c r="D247" s="45"/>
+      <c r="E247" s="45"/>
+      <c r="F247" s="45"/>
+      <c r="G247" s="45"/>
+      <c r="H247" s="45"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="32"/>
-[...6 lines deleted...]
-      <c r="H248" s="32"/>
+      <c r="A248" s="34"/>
+      <c r="B248" s="34"/>
+      <c r="C248" s="34"/>
+      <c r="D248" s="34"/>
+      <c r="E248" s="34"/>
+      <c r="F248" s="34"/>
+      <c r="G248" s="34"/>
+      <c r="H248" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J248"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K221" sqref="K221"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="31" style="3" customWidth="1"/>
+    <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
+    <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
+    <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
+    <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
+    <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
+    <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="35" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="36" t="s">
+        <v>116</v>
+      </c>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="10"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="37"/>
+      <c r="B5" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="41"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="41"/>
+      <c r="F5" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="G5" s="41"/>
+      <c r="H5" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="6"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="38"/>
+      <c r="B6" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="6"/>
+    </row>
+    <row r="7" spans="1:9" ht="22.5">
+      <c r="A7" s="39"/>
+      <c r="B7" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="42"/>
+      <c r="I7" s="6"/>
+    </row>
+    <row r="8" spans="1:9" ht="23.25">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+    </row>
+    <row r="10" spans="1:9" ht="23.25">
+      <c r="A10" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="46">
+        <v>4235.8999999999996</v>
+      </c>
+      <c r="C11" s="46">
+        <v>24621.5</v>
+      </c>
+      <c r="D11" s="46">
+        <v>4131</v>
+      </c>
+      <c r="E11" s="46">
+        <v>25903.8</v>
+      </c>
+      <c r="F11" s="46">
+        <v>2974.8</v>
+      </c>
+      <c r="G11" s="46">
+        <v>20334.8</v>
+      </c>
+      <c r="H11" s="46">
+        <v>3120.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="46">
+        <v>4135.7</v>
+      </c>
+      <c r="C12" s="46">
+        <v>23789.4</v>
+      </c>
+      <c r="D12" s="46">
+        <v>4048.1</v>
+      </c>
+      <c r="E12" s="46">
+        <v>25075.8</v>
+      </c>
+      <c r="F12" s="46">
+        <v>2892.3</v>
+      </c>
+      <c r="G12" s="46">
+        <v>19520</v>
+      </c>
+      <c r="H12" s="46">
+        <v>1219.4000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="46">
+        <v>100.2</v>
+      </c>
+      <c r="C13" s="46">
+        <v>832.1</v>
+      </c>
+      <c r="D13" s="46">
+        <v>82.9</v>
+      </c>
+      <c r="E13" s="46">
+        <v>828</v>
+      </c>
+      <c r="F13" s="46">
+        <v>82.5</v>
+      </c>
+      <c r="G13" s="46">
+        <v>814.8</v>
+      </c>
+      <c r="H13" s="46">
+        <v>1901.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="46">
+        <v>100.2</v>
+      </c>
+      <c r="C15" s="46">
+        <v>832.1</v>
+      </c>
+      <c r="D15" s="46">
+        <v>82.9</v>
+      </c>
+      <c r="E15" s="46">
+        <v>828</v>
+      </c>
+      <c r="F15" s="46">
+        <v>82.5</v>
+      </c>
+      <c r="G15" s="46">
+        <v>814.8</v>
+      </c>
+      <c r="H15" s="46">
+        <v>1901.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="46">
+        <v>100.2</v>
+      </c>
+      <c r="C16" s="46">
+        <v>832.1</v>
+      </c>
+      <c r="D16" s="46">
+        <v>82.9</v>
+      </c>
+      <c r="E16" s="46">
+        <v>828</v>
+      </c>
+      <c r="F16" s="46">
+        <v>82.5</v>
+      </c>
+      <c r="G16" s="46">
+        <v>814.8</v>
+      </c>
+      <c r="H16" s="46">
+        <v>1901.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="23.25">
+      <c r="A30" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25">
+      <c r="A33" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="46">
+        <v>6.1</v>
+      </c>
+      <c r="C34" s="46">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D34" s="46">
+        <v>6.1</v>
+      </c>
+      <c r="E34" s="46">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F34" s="46">
+        <v>6.1</v>
+      </c>
+      <c r="G34" s="46">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="H34" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="46">
+        <v>6.1</v>
+      </c>
+      <c r="C35" s="46">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D35" s="46">
+        <v>6.1</v>
+      </c>
+      <c r="E35" s="46">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F35" s="46">
+        <v>6.1</v>
+      </c>
+      <c r="G35" s="46">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="H35" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25">
+      <c r="A36" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+    </row>
+    <row r="37" spans="1:8" ht="34.5">
+      <c r="A37" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="46">
+        <v>137.5</v>
+      </c>
+      <c r="C41" s="46">
+        <v>665.5</v>
+      </c>
+      <c r="D41" s="46">
+        <v>36.1</v>
+      </c>
+      <c r="E41" s="46">
+        <v>175.2</v>
+      </c>
+      <c r="F41" s="46">
+        <v>36.1</v>
+      </c>
+      <c r="G41" s="46">
+        <v>175.2</v>
+      </c>
+      <c r="H41" s="46">
+        <v>86.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="46">
+        <v>137.5</v>
+      </c>
+      <c r="C42" s="46">
+        <v>665.5</v>
+      </c>
+      <c r="D42" s="46">
+        <v>36.1</v>
+      </c>
+      <c r="E42" s="46">
+        <v>175.2</v>
+      </c>
+      <c r="F42" s="46">
+        <v>36.1</v>
+      </c>
+      <c r="G42" s="46">
+        <v>175.2</v>
+      </c>
+      <c r="H42" s="46">
+        <v>86.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="46">
+        <v>1.8</v>
+      </c>
+      <c r="C44" s="46">
+        <v>7.6</v>
+      </c>
+      <c r="D44" s="46">
+        <v>1.8</v>
+      </c>
+      <c r="E44" s="46">
+        <v>7.6</v>
+      </c>
+      <c r="F44" s="46">
+        <v>1.8</v>
+      </c>
+      <c r="G44" s="46">
+        <v>7.6</v>
+      </c>
+      <c r="H44" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B45" s="46">
+        <v>1.8</v>
+      </c>
+      <c r="C45" s="46">
+        <v>7.6</v>
+      </c>
+      <c r="D45" s="46">
+        <v>1.8</v>
+      </c>
+      <c r="E45" s="46">
+        <v>7.6</v>
+      </c>
+      <c r="F45" s="46">
+        <v>1.8</v>
+      </c>
+      <c r="G45" s="46">
+        <v>7.6</v>
+      </c>
+      <c r="H45" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="34.5">
+      <c r="A46" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="46">
+        <v>87.7</v>
+      </c>
+      <c r="C47" s="46">
+        <v>416.5</v>
+      </c>
+      <c r="D47" s="46">
+        <v>90.4</v>
+      </c>
+      <c r="E47" s="46">
+        <v>389.1</v>
+      </c>
+      <c r="F47" s="46">
+        <v>90.4</v>
+      </c>
+      <c r="G47" s="46">
+        <v>389.1</v>
+      </c>
+      <c r="H47" s="46">
+        <v>210.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" s="46">
+        <v>87.7</v>
+      </c>
+      <c r="C48" s="46">
+        <v>416.5</v>
+      </c>
+      <c r="D48" s="46">
+        <v>90.4</v>
+      </c>
+      <c r="E48" s="46">
+        <v>389.1</v>
+      </c>
+      <c r="F48" s="46">
+        <v>90.4</v>
+      </c>
+      <c r="G48" s="46">
+        <v>389.1</v>
+      </c>
+      <c r="H48" s="46">
+        <v>210.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="23.25">
+      <c r="A49" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
+      <c r="H49" s="2"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+    </row>
+    <row r="51" spans="1:8" ht="45.75">
+      <c r="A51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B52" s="48">
+        <v>906</v>
+      </c>
+      <c r="C52" s="48">
+        <v>3802</v>
+      </c>
+      <c r="D52" s="48">
+        <v>888</v>
+      </c>
+      <c r="E52" s="48">
+        <v>3829</v>
+      </c>
+      <c r="F52" s="48">
+        <v>888</v>
+      </c>
+      <c r="G52" s="48">
+        <v>3829</v>
+      </c>
+      <c r="H52" s="48">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="34.5">
+      <c r="A55" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2"/>
+      <c r="H55" s="2"/>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G56" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G57" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="23.25">
+      <c r="A58" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="D58" s="4"/>
+      <c r="E58" s="4"/>
+      <c r="F58" s="4"/>
+      <c r="G58" s="4"/>
+      <c r="H58" s="2"/>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B59" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="C59" s="48">
+        <v>1547</v>
+      </c>
+      <c r="D59" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="E59" s="48">
+        <v>1486</v>
+      </c>
+      <c r="F59" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G59" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="H59" s="48">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B60" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="48">
+        <v>1547</v>
+      </c>
+      <c r="D60" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="E60" s="48">
+        <v>1486</v>
+      </c>
+      <c r="F60" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G60" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="H60" s="48">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="23.25">
+      <c r="A61" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B62" s="48">
+        <v>1991</v>
+      </c>
+      <c r="C62" s="48">
+        <v>11800</v>
+      </c>
+      <c r="D62" s="48">
+        <v>2098</v>
+      </c>
+      <c r="E62" s="48">
+        <v>11790</v>
+      </c>
+      <c r="F62" s="48">
+        <v>2098</v>
+      </c>
+      <c r="G62" s="48">
+        <v>11790</v>
+      </c>
+      <c r="H62" s="48">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B63" s="48">
+        <v>1991</v>
+      </c>
+      <c r="C63" s="48">
+        <v>11800</v>
+      </c>
+      <c r="D63" s="48">
+        <v>2098</v>
+      </c>
+      <c r="E63" s="48">
+        <v>11790</v>
+      </c>
+      <c r="F63" s="48">
+        <v>2098</v>
+      </c>
+      <c r="G63" s="48">
+        <v>11790</v>
+      </c>
+      <c r="H63" s="48">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="23.25">
+      <c r="A64" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B64" s="2"/>
+      <c r="C64" s="2"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="2"/>
+      <c r="F64" s="2"/>
+      <c r="G64" s="2"/>
+      <c r="H64" s="2"/>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B65" s="48">
+        <v>89</v>
+      </c>
+      <c r="C65" s="48">
+        <v>395</v>
+      </c>
+      <c r="D65" s="48">
+        <v>88</v>
+      </c>
+      <c r="E65" s="48">
+        <v>396</v>
+      </c>
+      <c r="F65" s="48">
+        <v>88</v>
+      </c>
+      <c r="G65" s="48">
+        <v>376</v>
+      </c>
+      <c r="H65" s="48">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="48">
+        <v>89</v>
+      </c>
+      <c r="C66" s="48">
+        <v>395</v>
+      </c>
+      <c r="D66" s="48">
+        <v>88</v>
+      </c>
+      <c r="E66" s="48">
+        <v>396</v>
+      </c>
+      <c r="F66" s="48">
+        <v>88</v>
+      </c>
+      <c r="G66" s="48">
+        <v>376</v>
+      </c>
+      <c r="H66" s="48">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="34.5">
+      <c r="A67" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B67" s="2"/>
+      <c r="C67" s="2"/>
+      <c r="D67" s="2"/>
+      <c r="E67" s="2"/>
+      <c r="F67" s="2"/>
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="48">
+        <v>5991</v>
+      </c>
+      <c r="C68" s="48">
+        <v>43970</v>
+      </c>
+      <c r="D68" s="48">
+        <v>8962</v>
+      </c>
+      <c r="E68" s="48">
+        <v>49976</v>
+      </c>
+      <c r="F68" s="48">
+        <v>895</v>
+      </c>
+      <c r="G68" s="48">
+        <v>31886</v>
+      </c>
+      <c r="H68" s="48">
+        <v>2086</v>
+      </c>
+      <c r="J68" s="11"/>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B69" s="48">
+        <v>5906</v>
+      </c>
+      <c r="C69" s="48">
+        <v>43643</v>
+      </c>
+      <c r="D69" s="48">
+        <v>8932</v>
+      </c>
+      <c r="E69" s="48">
+        <v>49729</v>
+      </c>
+      <c r="F69" s="48">
+        <v>865</v>
+      </c>
+      <c r="G69" s="48">
+        <v>31639</v>
+      </c>
+      <c r="H69" s="48">
+        <v>1737</v>
+      </c>
+      <c r="J69" s="11"/>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="G70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="H70" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="J70" s="2"/>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B71" s="48">
+        <v>85</v>
+      </c>
+      <c r="C71" s="48">
+        <v>327</v>
+      </c>
+      <c r="D71" s="48">
+        <v>30</v>
+      </c>
+      <c r="E71" s="48">
+        <v>247</v>
+      </c>
+      <c r="F71" s="48">
+        <v>30</v>
+      </c>
+      <c r="G71" s="48">
+        <v>247</v>
+      </c>
+      <c r="H71" s="48">
+        <v>349</v>
+      </c>
+      <c r="J71" s="2"/>
+    </row>
+    <row r="72" spans="1:10" ht="34.5">
+      <c r="A72" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B72" s="2"/>
+      <c r="C72" s="2"/>
+      <c r="D72" s="2"/>
+      <c r="E72" s="2"/>
+      <c r="F72" s="2"/>
+      <c r="G72" s="2"/>
+      <c r="H72" s="2"/>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B73" s="48">
+        <v>918</v>
+      </c>
+      <c r="C73" s="48">
+        <v>4855</v>
+      </c>
+      <c r="D73" s="48">
+        <v>1400</v>
+      </c>
+      <c r="E73" s="48">
+        <v>6015</v>
+      </c>
+      <c r="F73" s="48">
+        <v>331</v>
+      </c>
+      <c r="G73" s="48">
+        <v>2775</v>
+      </c>
+      <c r="H73" s="48">
+        <v>593</v>
+      </c>
+      <c r="J73" s="11"/>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B74" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="C74" s="48">
+        <v>50</v>
+      </c>
+      <c r="D74" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="E74" s="48">
+        <v>193</v>
+      </c>
+      <c r="F74" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G74" s="48">
+        <v>168</v>
+      </c>
+      <c r="H74" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="J74" s="11"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="J75" s="2"/>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" s="48">
+        <v>918</v>
+      </c>
+      <c r="C76" s="48">
+        <v>4805</v>
+      </c>
+      <c r="D76" s="48">
+        <v>1400</v>
+      </c>
+      <c r="E76" s="48">
+        <v>5822</v>
+      </c>
+      <c r="F76" s="48">
+        <v>331</v>
+      </c>
+      <c r="G76" s="48">
+        <v>2607</v>
+      </c>
+      <c r="H76" s="48">
+        <v>593</v>
+      </c>
+      <c r="J76" s="11"/>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B77" s="2"/>
+      <c r="C77" s="2"/>
+      <c r="D77" s="2"/>
+      <c r="E77" s="2"/>
+      <c r="F77" s="2"/>
+      <c r="G77" s="2"/>
+      <c r="H77" s="2"/>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="26.25" customHeight="1">
+      <c r="A80" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B80" s="2"/>
+      <c r="C80" s="2"/>
+      <c r="D80" s="2"/>
+      <c r="E80" s="2"/>
+      <c r="F80" s="2"/>
+      <c r="G80" s="2"/>
+      <c r="H80" s="2"/>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="23.25">
+      <c r="A83" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B83" s="2"/>
+      <c r="C83" s="2"/>
+      <c r="D83" s="2"/>
+      <c r="E83" s="2"/>
+      <c r="F83" s="2"/>
+      <c r="G83" s="2"/>
+      <c r="H83" s="2"/>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B86" s="2"/>
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+      <c r="F86" s="2"/>
+      <c r="G86" s="2"/>
+      <c r="H86" s="2"/>
+    </row>
+    <row r="87" spans="1:8" ht="23.25">
+      <c r="A87" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B87" s="2"/>
+      <c r="C87" s="2"/>
+      <c r="D87" s="2"/>
+      <c r="E87" s="2"/>
+      <c r="F87" s="2"/>
+      <c r="G87" s="2"/>
+      <c r="H87" s="2"/>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="45.75">
+      <c r="A90" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B90" s="2"/>
+      <c r="C90" s="2"/>
+      <c r="D90" s="2"/>
+      <c r="E90" s="2"/>
+      <c r="F90" s="2"/>
+      <c r="G90" s="2"/>
+      <c r="H90" s="2"/>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H92" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="23.25">
+      <c r="A93" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B93" s="2"/>
+      <c r="C93" s="2"/>
+      <c r="D93" s="2"/>
+      <c r="E93" s="2"/>
+      <c r="F93" s="2"/>
+      <c r="G93" s="2"/>
+      <c r="H93" s="2"/>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H95" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B96" s="2"/>
+      <c r="C96" s="2"/>
+      <c r="D96" s="2"/>
+      <c r="E96" s="2"/>
+      <c r="F96" s="2"/>
+      <c r="G96" s="2"/>
+      <c r="H96" s="2"/>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B97" s="2"/>
+      <c r="C97" s="2"/>
+      <c r="D97" s="2"/>
+      <c r="E97" s="2"/>
+      <c r="F97" s="2"/>
+      <c r="G97" s="2"/>
+      <c r="H97" s="2"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H98" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B100" s="12"/>
+      <c r="C100" s="12"/>
+      <c r="D100" s="12"/>
+      <c r="E100" s="12"/>
+      <c r="F100" s="2"/>
+      <c r="G100" s="12"/>
+      <c r="H100" s="12"/>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B101" s="12"/>
+      <c r="C101" s="12"/>
+      <c r="D101" s="12"/>
+      <c r="E101" s="12"/>
+      <c r="F101" s="2"/>
+      <c r="G101" s="12"/>
+      <c r="H101" s="12"/>
+    </row>
+    <row r="102" spans="1:8" ht="45.75">
+      <c r="A102" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B102" s="12"/>
+      <c r="C102" s="12"/>
+      <c r="D102" s="12"/>
+      <c r="E102" s="12"/>
+      <c r="F102" s="2"/>
+      <c r="G102" s="12"/>
+      <c r="H102" s="12"/>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="C103" s="46">
+        <v>3211</v>
+      </c>
+      <c r="D103" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="E103" s="46">
+        <v>3211</v>
+      </c>
+      <c r="F103" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G103" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="H103" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B104" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" s="46">
+        <v>3211</v>
+      </c>
+      <c r="D104" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="E104" s="46">
+        <v>3211</v>
+      </c>
+      <c r="F104" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G104" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="H104" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="34.5">
+      <c r="A105" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B105" s="2"/>
+      <c r="C105" s="2"/>
+      <c r="D105" s="2"/>
+      <c r="E105" s="2"/>
+      <c r="F105" s="2"/>
+      <c r="G105" s="2"/>
+      <c r="H105" s="2"/>
+    </row>
+    <row r="106" spans="1:8" ht="79.5">
+      <c r="A106" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B106" s="2"/>
+      <c r="C106" s="2"/>
+      <c r="D106" s="2"/>
+      <c r="E106" s="2"/>
+      <c r="F106" s="2"/>
+      <c r="G106" s="2"/>
+      <c r="H106" s="2"/>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H107" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H108" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B109" s="2"/>
+      <c r="C109" s="2"/>
+      <c r="D109" s="2"/>
+      <c r="E109" s="2"/>
+      <c r="F109" s="2"/>
+      <c r="G109" s="2"/>
+      <c r="H109" s="2"/>
+    </row>
+    <row r="110" spans="1:8" ht="34.5">
+      <c r="A110" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B110" s="2"/>
+      <c r="C110" s="2"/>
+      <c r="D110" s="2"/>
+      <c r="E110" s="2"/>
+      <c r="F110" s="2"/>
+      <c r="G110" s="2"/>
+      <c r="H110" s="2"/>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H111" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H112" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="23.25">
+      <c r="A113" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B113" s="2"/>
+      <c r="C113" s="2"/>
+      <c r="D113" s="2"/>
+      <c r="E113" s="2"/>
+      <c r="F113" s="2"/>
+      <c r="G113" s="2"/>
+      <c r="H113" s="2"/>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H115" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="23.25">
+      <c r="A116" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B116" s="2"/>
+      <c r="C116" s="2"/>
+      <c r="D116" s="2"/>
+      <c r="E116" s="2"/>
+      <c r="F116" s="2"/>
+      <c r="G116" s="2"/>
+      <c r="H116" s="2"/>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H117" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H118" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B119" s="2"/>
+      <c r="C119" s="2"/>
+      <c r="D119" s="2"/>
+      <c r="E119" s="2"/>
+      <c r="F119" s="2"/>
+      <c r="G119" s="2"/>
+      <c r="H119" s="2"/>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H120" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H121" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="23.25">
+      <c r="A122" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B122" s="2"/>
+      <c r="C122" s="2"/>
+      <c r="D122" s="2"/>
+      <c r="E122" s="2"/>
+      <c r="F122" s="2"/>
+      <c r="G122" s="2"/>
+      <c r="H122" s="2"/>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B123" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="C123" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="D123" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E123" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="F123" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G123" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H123" s="46">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B124" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="C124" s="46">
+        <v>0.6</v>
+      </c>
+      <c r="D124" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="E124" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="F124" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="G124" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H124" s="46">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="23.25">
+      <c r="A125" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H126" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H127" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="23.25">
+      <c r="A128" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B128" s="2"/>
+      <c r="C128" s="2"/>
+      <c r="D128" s="2"/>
+      <c r="E128" s="2"/>
+      <c r="F128" s="2"/>
+      <c r="G128" s="2"/>
+      <c r="H128" s="2"/>
+    </row>
+    <row r="129" spans="1:8" ht="23.25">
+      <c r="A129" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B129" s="2"/>
+      <c r="C129" s="2"/>
+      <c r="D129" s="2"/>
+      <c r="E129" s="2"/>
+      <c r="F129" s="2"/>
+      <c r="G129" s="2"/>
+      <c r="H129" s="2"/>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H130" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H131" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B132" s="2"/>
+      <c r="C132" s="2"/>
+      <c r="D132" s="2"/>
+      <c r="E132" s="2"/>
+      <c r="F132" s="2"/>
+      <c r="G132" s="2"/>
+      <c r="H132" s="2"/>
+    </row>
+    <row r="133" spans="1:8" ht="23.25">
+      <c r="A133" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B133" s="2"/>
+      <c r="C133" s="2"/>
+      <c r="D133" s="2"/>
+      <c r="E133" s="2"/>
+      <c r="F133" s="2"/>
+      <c r="G133" s="2"/>
+      <c r="H133" s="2"/>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" s="48">
+        <v>115188</v>
+      </c>
+      <c r="C134" s="48">
+        <v>338552</v>
+      </c>
+      <c r="D134" s="48">
+        <v>115188</v>
+      </c>
+      <c r="E134" s="48">
+        <v>338552</v>
+      </c>
+      <c r="F134" s="48">
+        <v>115188</v>
+      </c>
+      <c r="G134" s="48">
+        <v>338552</v>
+      </c>
+      <c r="H134" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H135" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H136" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="23.25">
+      <c r="A137" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B137" s="2"/>
+      <c r="C137" s="2"/>
+      <c r="D137" s="2"/>
+      <c r="E137" s="2"/>
+      <c r="F137" s="2"/>
+      <c r="G137" s="2"/>
+      <c r="H137" s="2"/>
+    </row>
+    <row r="138" spans="1:8" ht="57">
+      <c r="A138" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B138" s="2"/>
+      <c r="C138" s="2"/>
+      <c r="D138" s="2"/>
+      <c r="E138" s="2"/>
+      <c r="F138" s="2"/>
+      <c r="G138" s="2"/>
+      <c r="H138" s="2"/>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B139" s="46">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C139" s="46">
+        <v>13.2</v>
+      </c>
+      <c r="D139" s="46">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E139" s="46">
+        <v>12.6</v>
+      </c>
+      <c r="F139" s="46">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G139" s="46">
+        <v>12.6</v>
+      </c>
+      <c r="H139" s="46">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B140" s="46">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="C140" s="46">
+        <v>13.2</v>
+      </c>
+      <c r="D140" s="46">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E140" s="46">
+        <v>12.6</v>
+      </c>
+      <c r="F140" s="46">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="G140" s="46">
+        <v>12.6</v>
+      </c>
+      <c r="H140" s="46">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="23.25">
+      <c r="A141" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B141" s="2"/>
+      <c r="C141" s="2"/>
+      <c r="D141" s="2"/>
+      <c r="E141" s="2"/>
+      <c r="F141" s="2"/>
+      <c r="G141" s="2"/>
+      <c r="H141" s="2"/>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H142" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H143" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="45.75">
+      <c r="A144" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B144" s="2"/>
+      <c r="C144" s="2"/>
+      <c r="D144" s="2"/>
+      <c r="E144" s="2"/>
+      <c r="F144" s="2"/>
+      <c r="G144" s="2"/>
+      <c r="H144" s="2"/>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B145" s="48">
+        <v>6559</v>
+      </c>
+      <c r="C145" s="48">
+        <v>20304</v>
+      </c>
+      <c r="D145" s="48">
+        <v>6613</v>
+      </c>
+      <c r="E145" s="48">
+        <v>20060</v>
+      </c>
+      <c r="F145" s="48">
+        <v>6613</v>
+      </c>
+      <c r="G145" s="48">
+        <v>20060</v>
+      </c>
+      <c r="H145" s="48">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B146" s="48">
+        <v>4430</v>
+      </c>
+      <c r="C146" s="48">
+        <v>12320</v>
+      </c>
+      <c r="D146" s="48">
+        <v>4484</v>
+      </c>
+      <c r="E146" s="48">
+        <v>12076</v>
+      </c>
+      <c r="F146" s="48">
+        <v>4484</v>
+      </c>
+      <c r="G146" s="48">
+        <v>12076</v>
+      </c>
+      <c r="H146" s="48">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H147" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="23.25">
+      <c r="A148" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B148" s="2"/>
+      <c r="C148" s="2"/>
+      <c r="D148" s="2"/>
+      <c r="E148" s="2"/>
+      <c r="F148" s="2"/>
+      <c r="G148" s="2"/>
+      <c r="H148" s="2"/>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B149" s="48">
+        <v>19</v>
+      </c>
+      <c r="C149" s="48">
+        <v>66</v>
+      </c>
+      <c r="D149" s="48">
+        <v>66</v>
+      </c>
+      <c r="E149" s="48">
+        <v>66</v>
+      </c>
+      <c r="F149" s="48">
+        <v>66</v>
+      </c>
+      <c r="G149" s="48">
+        <v>66</v>
+      </c>
+      <c r="H149" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B150" s="48">
+        <v>19</v>
+      </c>
+      <c r="C150" s="48">
+        <v>66</v>
+      </c>
+      <c r="D150" s="48">
+        <v>66</v>
+      </c>
+      <c r="E150" s="48">
+        <v>66</v>
+      </c>
+      <c r="F150" s="48">
+        <v>66</v>
+      </c>
+      <c r="G150" s="48">
+        <v>66</v>
+      </c>
+      <c r="H150" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B152" s="48">
+        <v>37558</v>
+      </c>
+      <c r="C152" s="48">
+        <v>108671</v>
+      </c>
+      <c r="D152" s="48">
+        <v>26648</v>
+      </c>
+      <c r="E152" s="48">
+        <v>64802</v>
+      </c>
+      <c r="F152" s="48">
+        <v>26648</v>
+      </c>
+      <c r="G152" s="48">
+        <v>64802</v>
+      </c>
+      <c r="H152" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B153" s="48">
+        <v>22323</v>
+      </c>
+      <c r="C153" s="48">
+        <v>51542</v>
+      </c>
+      <c r="D153" s="48">
+        <v>18716</v>
+      </c>
+      <c r="E153" s="48">
+        <v>41693</v>
+      </c>
+      <c r="F153" s="48">
+        <v>18716</v>
+      </c>
+      <c r="G153" s="48">
+        <v>41693</v>
+      </c>
+      <c r="H153" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B154" s="48">
+        <v>15235</v>
+      </c>
+      <c r="C154" s="48">
+        <v>57129</v>
+      </c>
+      <c r="D154" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="E154" s="48">
+        <v>23109</v>
+      </c>
+      <c r="F154" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="G154" s="48">
+        <v>23109</v>
+      </c>
+      <c r="H154" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B155" s="2"/>
+      <c r="C155" s="2"/>
+      <c r="D155" s="2"/>
+      <c r="E155" s="2"/>
+      <c r="F155" s="2"/>
+      <c r="G155" s="2"/>
+      <c r="H155" s="2"/>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B156" s="2"/>
+      <c r="C156" s="2"/>
+      <c r="D156" s="2"/>
+      <c r="E156" s="2"/>
+      <c r="F156" s="2"/>
+      <c r="G156" s="2"/>
+      <c r="H156" s="2"/>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G157" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H157" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G158" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H158" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B159" s="2"/>
+      <c r="C159" s="2"/>
+      <c r="D159" s="2"/>
+      <c r="E159" s="2"/>
+      <c r="F159" s="2"/>
+      <c r="G159" s="2"/>
+      <c r="H159" s="2"/>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H160" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G161" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H161" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H162" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H163" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B164" s="2"/>
+      <c r="C164" s="2"/>
+      <c r="D164" s="2"/>
+      <c r="E164" s="2"/>
+      <c r="F164" s="2"/>
+      <c r="G164" s="2"/>
+      <c r="H164" s="2"/>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H165" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G166" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H166" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B167" s="2"/>
+      <c r="C167" s="2"/>
+      <c r="D167" s="2"/>
+      <c r="E167" s="2"/>
+      <c r="F167" s="2"/>
+      <c r="G167" s="2"/>
+      <c r="H167" s="2"/>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H168" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H169" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B170" s="2"/>
+      <c r="C170" s="2"/>
+      <c r="D170" s="2"/>
+      <c r="E170" s="2"/>
+      <c r="F170" s="2"/>
+      <c r="G170" s="2"/>
+      <c r="H170" s="2"/>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H171" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H172" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B173" s="2"/>
+      <c r="C173" s="2"/>
+      <c r="D173" s="2"/>
+      <c r="E173" s="2"/>
+      <c r="F173" s="2"/>
+      <c r="G173" s="2"/>
+      <c r="H173" s="2"/>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H174" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H175" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B176" s="2"/>
+      <c r="C176" s="2"/>
+      <c r="D176" s="2"/>
+      <c r="E176" s="2"/>
+      <c r="F176" s="2"/>
+      <c r="G176" s="2"/>
+      <c r="H176" s="2"/>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H177" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G178" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H178" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="23.25">
+      <c r="A179" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B179" s="2"/>
+      <c r="C179" s="2"/>
+      <c r="D179" s="2"/>
+      <c r="E179" s="2"/>
+      <c r="F179" s="2"/>
+      <c r="G179" s="2"/>
+      <c r="H179" s="2"/>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G180" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H180" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G181" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H181" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" s="5" customFormat="1" ht="23.25">
+      <c r="A182" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B182" s="11"/>
+      <c r="C182" s="11"/>
+      <c r="D182" s="11"/>
+      <c r="E182" s="11"/>
+      <c r="F182" s="2"/>
+      <c r="G182" s="2"/>
+      <c r="H182" s="2"/>
+    </row>
+    <row r="183" spans="1:8" s="5" customFormat="1">
+      <c r="A183" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G183" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H183" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" s="5" customFormat="1">
+      <c r="A184" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G184" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H184" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="23.25">
+      <c r="A185" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B185" s="2"/>
+      <c r="C185" s="2"/>
+      <c r="D185" s="2"/>
+      <c r="E185" s="2"/>
+      <c r="F185" s="2"/>
+      <c r="G185" s="2"/>
+      <c r="H185" s="2"/>
+    </row>
+    <row r="186" spans="1:8" ht="23.25">
+      <c r="A186" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B186" s="4"/>
+      <c r="C186" s="4"/>
+      <c r="D186" s="4"/>
+      <c r="E186" s="4"/>
+      <c r="F186" s="4"/>
+      <c r="G186" s="4"/>
+      <c r="H186" s="4"/>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G187" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H187" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G188" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H188" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="34.5">
+      <c r="A189" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B189" s="2"/>
+      <c r="C189" s="2"/>
+      <c r="D189" s="2"/>
+      <c r="E189" s="2"/>
+      <c r="F189" s="2"/>
+      <c r="G189" s="2"/>
+      <c r="H189" s="2"/>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B190" s="48">
+        <v>1</v>
+      </c>
+      <c r="C190" s="48">
+        <v>16</v>
+      </c>
+      <c r="D190" s="48">
+        <v>4</v>
+      </c>
+      <c r="E190" s="48">
+        <v>14</v>
+      </c>
+      <c r="F190" s="48">
+        <v>4</v>
+      </c>
+      <c r="G190" s="48">
+        <v>14</v>
+      </c>
+      <c r="H190" s="48">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B191" s="48">
+        <v>1</v>
+      </c>
+      <c r="C191" s="48">
+        <v>16</v>
+      </c>
+      <c r="D191" s="48">
+        <v>4</v>
+      </c>
+      <c r="E191" s="48">
+        <v>14</v>
+      </c>
+      <c r="F191" s="48">
+        <v>4</v>
+      </c>
+      <c r="G191" s="48">
+        <v>14</v>
+      </c>
+      <c r="H191" s="48">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B192" s="2"/>
+      <c r="C192" s="2"/>
+      <c r="D192" s="2"/>
+      <c r="E192" s="2"/>
+      <c r="F192" s="2"/>
+      <c r="G192" s="2"/>
+      <c r="H192" s="2"/>
+    </row>
+    <row r="193" spans="1:8" ht="23.25">
+      <c r="A193" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B193" s="2"/>
+      <c r="C193" s="2"/>
+      <c r="D193" s="2"/>
+      <c r="E193" s="2"/>
+      <c r="F193" s="2"/>
+      <c r="G193" s="2"/>
+      <c r="H193" s="2"/>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B194" s="46">
+        <v>1793</v>
+      </c>
+      <c r="C194" s="46">
+        <v>9482.7999999999993</v>
+      </c>
+      <c r="D194" s="46">
+        <v>1944.8</v>
+      </c>
+      <c r="E194" s="46">
+        <v>10450.6</v>
+      </c>
+      <c r="F194" s="46">
+        <v>1944.8</v>
+      </c>
+      <c r="G194" s="46">
+        <v>10236.1</v>
+      </c>
+      <c r="H194" s="46">
+        <v>8533.4</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B195" s="46">
+        <v>1793</v>
+      </c>
+      <c r="C195" s="46">
+        <v>9482.7999999999993</v>
+      </c>
+      <c r="D195" s="46">
+        <v>1944.8</v>
+      </c>
+      <c r="E195" s="46">
+        <v>10450.6</v>
+      </c>
+      <c r="F195" s="46">
+        <v>1944.8</v>
+      </c>
+      <c r="G195" s="46">
+        <v>10236.1</v>
+      </c>
+      <c r="H195" s="46">
+        <v>8533.4</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="23.25">
+      <c r="A196" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B196" s="2"/>
+      <c r="C196" s="2"/>
+      <c r="D196" s="2"/>
+      <c r="E196" s="2"/>
+      <c r="F196" s="2"/>
+      <c r="G196" s="2"/>
+      <c r="H196" s="2"/>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B197" s="2"/>
+      <c r="C197" s="2"/>
+      <c r="D197" s="2"/>
+      <c r="E197" s="2"/>
+      <c r="F197" s="2"/>
+      <c r="G197" s="2"/>
+      <c r="H197" s="2"/>
+    </row>
+    <row r="198" spans="1:8" ht="23.25">
+      <c r="A198" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B198" s="2"/>
+      <c r="C198" s="2"/>
+      <c r="D198" s="2"/>
+      <c r="E198" s="2"/>
+      <c r="F198" s="2"/>
+      <c r="G198" s="2"/>
+      <c r="H198" s="2"/>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G199" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H199" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G200" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H200" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" s="17" customFormat="1">
+      <c r="A201" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B201" s="15"/>
+      <c r="C201" s="15"/>
+      <c r="D201" s="15"/>
+      <c r="E201" s="15"/>
+      <c r="F201" s="15"/>
+      <c r="G201" s="15"/>
+      <c r="H201" s="15"/>
+    </row>
+    <row r="202" spans="1:8" s="17" customFormat="1">
+      <c r="A202" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H202" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" s="17" customFormat="1">
+      <c r="A203" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G203" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H203" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="23.25">
+      <c r="A204" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B204" s="2"/>
+      <c r="C204" s="2"/>
+      <c r="D204" s="2"/>
+      <c r="E204" s="2"/>
+      <c r="F204" s="2"/>
+      <c r="G204" s="2"/>
+      <c r="H204" s="2"/>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H205" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G206" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H206" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="23.25">
+      <c r="A207" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B207" s="2"/>
+      <c r="C207" s="2"/>
+      <c r="D207" s="2"/>
+      <c r="E207" s="2"/>
+      <c r="F207" s="2"/>
+      <c r="G207" s="2"/>
+      <c r="H207" s="2"/>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H208" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G209" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H209" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B210" s="2"/>
+      <c r="C210" s="2"/>
+      <c r="D210" s="2"/>
+      <c r="E210" s="2"/>
+      <c r="F210" s="2"/>
+      <c r="G210" s="2"/>
+      <c r="H210" s="2"/>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B211" s="2"/>
+      <c r="C211" s="2"/>
+      <c r="D211" s="2"/>
+      <c r="E211" s="2"/>
+      <c r="F211" s="2"/>
+      <c r="G211" s="2"/>
+      <c r="H211" s="2"/>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G212" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H212" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G213" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H213" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B214" s="2"/>
+      <c r="C214" s="11"/>
+      <c r="D214" s="2"/>
+      <c r="E214" s="11"/>
+      <c r="F214" s="2"/>
+      <c r="G214" s="11"/>
+      <c r="H214" s="2"/>
+    </row>
+    <row r="215" spans="1:8" ht="34.5">
+      <c r="A215" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B215" s="2"/>
+      <c r="C215" s="11"/>
+      <c r="D215" s="2"/>
+      <c r="E215" s="11"/>
+      <c r="F215" s="2"/>
+      <c r="G215" s="11"/>
+      <c r="H215" s="2"/>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B216" s="48">
+        <v>1101</v>
+      </c>
+      <c r="C216" s="48">
+        <v>7324</v>
+      </c>
+      <c r="D216" s="48">
+        <v>1101</v>
+      </c>
+      <c r="E216" s="48">
+        <v>7324</v>
+      </c>
+      <c r="F216" s="48">
+        <v>618</v>
+      </c>
+      <c r="G216" s="48">
+        <v>1327</v>
+      </c>
+      <c r="H216" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B217" s="48">
+        <v>1101</v>
+      </c>
+      <c r="C217" s="48">
+        <v>7324</v>
+      </c>
+      <c r="D217" s="48">
+        <v>1101</v>
+      </c>
+      <c r="E217" s="48">
+        <v>7324</v>
+      </c>
+      <c r="F217" s="48">
+        <v>618</v>
+      </c>
+      <c r="G217" s="48">
+        <v>1327</v>
+      </c>
+      <c r="H217" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B218" s="2"/>
+      <c r="C218" s="11"/>
+      <c r="D218" s="2"/>
+      <c r="E218" s="11"/>
+      <c r="F218" s="2"/>
+      <c r="G218" s="11"/>
+      <c r="H218" s="2"/>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B219" s="48">
+        <v>1194</v>
+      </c>
+      <c r="C219" s="48">
+        <v>6280</v>
+      </c>
+      <c r="D219" s="48">
+        <v>1194</v>
+      </c>
+      <c r="E219" s="48">
+        <v>6280</v>
+      </c>
+      <c r="F219" s="48">
+        <v>348</v>
+      </c>
+      <c r="G219" s="48">
+        <v>2378</v>
+      </c>
+      <c r="H219" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B220" s="48">
+        <v>1194</v>
+      </c>
+      <c r="C220" s="48">
+        <v>6280</v>
+      </c>
+      <c r="D220" s="48">
+        <v>1194</v>
+      </c>
+      <c r="E220" s="48">
+        <v>6280</v>
+      </c>
+      <c r="F220" s="48">
+        <v>348</v>
+      </c>
+      <c r="G220" s="48">
+        <v>2378</v>
+      </c>
+      <c r="H220" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B221" s="11"/>
+      <c r="C221" s="11"/>
+      <c r="D221" s="11"/>
+      <c r="E221" s="11"/>
+      <c r="F221" s="11"/>
+      <c r="G221" s="11"/>
+      <c r="H221" s="2"/>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B222" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="C222" s="48">
+        <v>14</v>
+      </c>
+      <c r="D222" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="E222" s="48">
+        <v>14</v>
+      </c>
+      <c r="F222" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G222" s="48">
+        <v>14</v>
+      </c>
+      <c r="H222" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B223" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="C223" s="48">
+        <v>14</v>
+      </c>
+      <c r="D223" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="E223" s="48">
+        <v>14</v>
+      </c>
+      <c r="F223" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G223" s="48">
+        <v>14</v>
+      </c>
+      <c r="H223" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="23.25">
+      <c r="A224" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B224" s="2"/>
+      <c r="C224" s="2"/>
+      <c r="D224" s="2"/>
+      <c r="E224" s="2"/>
+      <c r="F224" s="2"/>
+      <c r="G224" s="2"/>
+      <c r="H224" s="2"/>
+    </row>
+    <row r="225" spans="1:8" ht="23.25">
+      <c r="A225" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B225" s="2"/>
+      <c r="C225" s="2"/>
+      <c r="D225" s="2"/>
+      <c r="E225" s="2"/>
+      <c r="F225" s="2"/>
+      <c r="G225" s="2"/>
+      <c r="H225" s="2"/>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B226" s="12"/>
+      <c r="C226" s="12"/>
+      <c r="D226" s="12"/>
+      <c r="E226" s="12"/>
+      <c r="F226" s="12"/>
+      <c r="G226" s="12"/>
+      <c r="H226" s="2"/>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B227" s="46">
+        <v>3570671.9</v>
+      </c>
+      <c r="C227" s="46">
+        <v>21024126.399999999</v>
+      </c>
+      <c r="D227" s="46">
+        <v>3260307.9</v>
+      </c>
+      <c r="E227" s="46">
+        <v>19239109.199999999</v>
+      </c>
+      <c r="F227" s="46">
+        <v>3260307.9</v>
+      </c>
+      <c r="G227" s="46">
+        <v>19239109.199999999</v>
+      </c>
+      <c r="H227" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B228" s="46">
+        <v>368972.79999999999</v>
+      </c>
+      <c r="C228" s="46">
+        <v>2089426.5</v>
+      </c>
+      <c r="D228" s="46">
+        <v>233593.3</v>
+      </c>
+      <c r="E228" s="46">
+        <v>1296779.8</v>
+      </c>
+      <c r="F228" s="46">
+        <v>233593.3</v>
+      </c>
+      <c r="G228" s="46">
+        <v>1296779.8</v>
+      </c>
+      <c r="H228" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G229" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H229" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B230" s="46">
+        <v>2015957</v>
+      </c>
+      <c r="C230" s="46">
+        <v>12984748</v>
+      </c>
+      <c r="D230" s="46">
+        <v>1903538</v>
+      </c>
+      <c r="E230" s="46">
+        <v>12297776</v>
+      </c>
+      <c r="F230" s="46">
+        <v>1903538</v>
+      </c>
+      <c r="G230" s="46">
+        <v>12297776</v>
+      </c>
+      <c r="H230" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G231" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H231" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" ht="23.25">
+      <c r="A232" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B232" s="12"/>
+      <c r="C232" s="12"/>
+      <c r="D232" s="12"/>
+      <c r="E232" s="12"/>
+      <c r="F232" s="12"/>
+      <c r="G232" s="12"/>
+      <c r="H232" s="2"/>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B233" s="46">
+        <v>593</v>
+      </c>
+      <c r="C233" s="46">
+        <v>6595.6</v>
+      </c>
+      <c r="D233" s="46">
+        <v>184</v>
+      </c>
+      <c r="E233" s="46">
+        <v>4004.4</v>
+      </c>
+      <c r="F233" s="46">
+        <v>184</v>
+      </c>
+      <c r="G233" s="46">
+        <v>4004.4</v>
+      </c>
+      <c r="H233" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B234" s="46">
+        <v>494.2</v>
+      </c>
+      <c r="C234" s="46">
+        <v>4539.8999999999996</v>
+      </c>
+      <c r="D234" s="46">
+        <v>109.3</v>
+      </c>
+      <c r="E234" s="46">
+        <v>2419.1</v>
+      </c>
+      <c r="F234" s="46">
+        <v>109.3</v>
+      </c>
+      <c r="G234" s="46">
+        <v>2419.1</v>
+      </c>
+      <c r="H234" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B235" s="46">
+        <v>44.4</v>
+      </c>
+      <c r="C235" s="46">
+        <v>618.79999999999995</v>
+      </c>
+      <c r="D235" s="46">
+        <v>44.2</v>
+      </c>
+      <c r="E235" s="46">
+        <v>589.29999999999995</v>
+      </c>
+      <c r="F235" s="46">
+        <v>44.2</v>
+      </c>
+      <c r="G235" s="46">
+        <v>589.29999999999995</v>
+      </c>
+      <c r="H235" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B236" s="46">
+        <v>51.4</v>
+      </c>
+      <c r="C236" s="46">
+        <v>1333.3</v>
+      </c>
+      <c r="D236" s="46">
+        <v>29.5</v>
+      </c>
+      <c r="E236" s="46">
+        <v>941.1</v>
+      </c>
+      <c r="F236" s="46">
+        <v>29.5</v>
+      </c>
+      <c r="G236" s="46">
+        <v>941.1</v>
+      </c>
+      <c r="H236" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B237" s="46">
+        <v>0.4</v>
+      </c>
+      <c r="C237" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="D237" s="46">
+        <v>0.4</v>
+      </c>
+      <c r="E237" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="F237" s="46">
+        <v>0.4</v>
+      </c>
+      <c r="G237" s="46">
+        <v>2.4</v>
+      </c>
+      <c r="H237" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B238" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" s="46">
+        <v>44.7</v>
+      </c>
+      <c r="D238" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="E238" s="46">
+        <v>13.9</v>
+      </c>
+      <c r="F238" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G238" s="46">
+        <v>13.9</v>
+      </c>
+      <c r="H238" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G239" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H239" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B240" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="C240" s="46">
+        <v>11</v>
+      </c>
+      <c r="D240" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="E240" s="46">
+        <v>11</v>
+      </c>
+      <c r="F240" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G240" s="46">
+        <v>11</v>
+      </c>
+      <c r="H240" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B241" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" s="46">
+        <v>0.9</v>
+      </c>
+      <c r="D241" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="E241" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="F241" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G241" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="H241" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G242" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H242" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B243" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="C243" s="46">
+        <v>21</v>
+      </c>
+      <c r="D243" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="E243" s="46">
+        <v>21</v>
+      </c>
+      <c r="F243" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="G243" s="46">
+        <v>21</v>
+      </c>
+      <c r="H243" s="47" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" s="43" t="s">
+        <v>108</v>
+      </c>
+      <c r="B244" s="44"/>
+      <c r="C244" s="44"/>
+      <c r="D244" s="44"/>
+      <c r="E244" s="44"/>
+      <c r="F244" s="44"/>
+      <c r="G244" s="44"/>
+      <c r="H244" s="44"/>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="B245" s="32"/>
+      <c r="C245" s="32"/>
+      <c r="D245" s="32"/>
+      <c r="E245" s="32"/>
+      <c r="F245" s="32"/>
+      <c r="G245" s="32"/>
+      <c r="H245" s="32"/>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="B246" s="45"/>
+      <c r="C246" s="45"/>
+      <c r="D246" s="45"/>
+      <c r="E246" s="45"/>
+      <c r="F246" s="45"/>
+      <c r="G246" s="45"/>
+      <c r="H246" s="45"/>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" s="45"/>
+      <c r="B247" s="45"/>
+      <c r="C247" s="45"/>
+      <c r="D247" s="45"/>
+      <c r="E247" s="45"/>
+      <c r="F247" s="45"/>
+      <c r="G247" s="45"/>
+      <c r="H247" s="45"/>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" s="34"/>
+      <c r="B248" s="34"/>
+      <c r="C248" s="34"/>
+      <c r="D248" s="34"/>
+      <c r="E248" s="34"/>
+      <c r="F248" s="34"/>
+      <c r="G248" s="34"/>
+      <c r="H248" s="34"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="A244:H244"/>
+    <mergeCell ref="A245:H245"/>
+    <mergeCell ref="A246:H247"/>
+    <mergeCell ref="A248:H248"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>2</vt:lpstr>
       <vt:lpstr>3</vt:lpstr>
       <vt:lpstr>4</vt:lpstr>
+      <vt:lpstr>5</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>