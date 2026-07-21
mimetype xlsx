--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -1,69 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="660" yWindow="-165" windowWidth="18330" windowHeight="4830" activeTab="4"/>
+    <workbookView xWindow="660" yWindow="-165" windowWidth="18330" windowHeight="4830" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="46" r:id="rId1"/>
     <sheet name="2" sheetId="47" r:id="rId2"/>
     <sheet name="3" sheetId="48" r:id="rId3"/>
     <sheet name="4" sheetId="49" r:id="rId4"/>
     <sheet name="5" sheetId="50" r:id="rId5"/>
+    <sheet name="6" sheetId="51" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4824" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5716" uniqueCount="120">
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в республике и/или в областе. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
@@ -480,50 +482,70 @@
       <t>за январь-апрель  2026 года</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>за январь-май  2026 года</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t>за январь-июнь  2026 года</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>Глины и каолин, тыс.тонн</t>
+  </si>
+  <si>
+    <t>Кровати деревянные, штук</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1018,51 +1040,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -1086,121 +1108,124 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="218">
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент4 2" xfId="6"/>
     <cellStyle name="20% - Акцент5 2" xfId="7"/>
     <cellStyle name="20% - Акцент6 2" xfId="8"/>
     <cellStyle name="40% - Акцент1 2" xfId="9"/>
     <cellStyle name="40% - Акцент2 2" xfId="10"/>
     <cellStyle name="40% - Акцент3 2" xfId="11"/>
     <cellStyle name="40% - Акцент4 2" xfId="12"/>
     <cellStyle name="40% - Акцент5 2" xfId="13"/>
     <cellStyle name="40% - Акцент6 2" xfId="14"/>
     <cellStyle name="60% - Акцент1 2" xfId="15"/>
     <cellStyle name="60% - Акцент2 2" xfId="16"/>
     <cellStyle name="60% - Акцент3 2" xfId="17"/>
     <cellStyle name="60% - Акцент4 2" xfId="18"/>
     <cellStyle name="60% - Акцент5 2" xfId="19"/>
     <cellStyle name="60% - Акцент6 2" xfId="20"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="21"/>
     <cellStyle name="Обычный 11" xfId="22"/>
     <cellStyle name="Обычный 12" xfId="2"/>
@@ -1385,51 +1410,51 @@
     <cellStyle name="Обычный 4 6" xfId="200"/>
     <cellStyle name="Обычный 4 7" xfId="201"/>
     <cellStyle name="Обычный 4 8" xfId="202"/>
     <cellStyle name="Обычный 4 9" xfId="203"/>
     <cellStyle name="Обычный 4 9 2" xfId="204"/>
     <cellStyle name="Обычный 4 9 3" xfId="205"/>
     <cellStyle name="Обычный 5" xfId="206"/>
     <cellStyle name="Обычный 5 2" xfId="207"/>
     <cellStyle name="Обычный 5 3" xfId="208"/>
     <cellStyle name="Обычный 5 4" xfId="209"/>
     <cellStyle name="Обычный 5 5" xfId="210"/>
     <cellStyle name="Обычный 6" xfId="211"/>
     <cellStyle name="Обычный 6 2" xfId="212"/>
     <cellStyle name="Обычный 6 3" xfId="213"/>
     <cellStyle name="Обычный 7" xfId="214"/>
     <cellStyle name="Обычный 7 2" xfId="215"/>
     <cellStyle name="Обычный 8" xfId="216"/>
     <cellStyle name="Обычный 9" xfId="217"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1687,163 +1712,167 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J248"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="38" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="35"/>
-[...5 lines deleted...]
-      <c r="H1" s="35"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="35" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="35"/>
+      <c r="A2" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="39" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="36"/>
-[...5 lines deleted...]
-      <c r="H3" s="36"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="37"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="41"/>
-[...2 lines deleted...]
-      <c r="F5" s="41" t="s">
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="41"/>
-      <c r="H5" s="42" t="s">
+      <c r="G5" s="44"/>
+      <c r="H5" s="45" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="38"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="41"/>
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="41"/>
-      <c r="D6" s="41" t="s">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="41"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="45"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="42"/>
+      <c r="H7" s="45"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -6715,239 +6744,239 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="27.75" customHeight="1">
-      <c r="A244" s="32" t="s">
+      <c r="A244" s="35" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="33"/>
-[...5 lines deleted...]
-      <c r="H244" s="33"/>
+      <c r="B244" s="36"/>
+      <c r="C244" s="36"/>
+      <c r="D244" s="36"/>
+      <c r="E244" s="36"/>
+      <c r="F244" s="36"/>
+      <c r="G244" s="36"/>
+      <c r="H244" s="36"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="32" t="s">
+      <c r="A245" s="35" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="32"/>
-[...5 lines deleted...]
-      <c r="H245" s="32"/>
+      <c r="B245" s="35"/>
+      <c r="C245" s="35"/>
+      <c r="D245" s="35"/>
+      <c r="E245" s="35"/>
+      <c r="F245" s="35"/>
+      <c r="G245" s="35"/>
+      <c r="H245" s="35"/>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" s="34" t="s">
+      <c r="A246" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="34"/>
-[...5 lines deleted...]
-      <c r="H246" s="34"/>
+      <c r="B246" s="37"/>
+      <c r="C246" s="37"/>
+      <c r="D246" s="37"/>
+      <c r="E246" s="37"/>
+      <c r="F246" s="37"/>
+      <c r="G246" s="37"/>
+      <c r="H246" s="37"/>
     </row>
     <row r="247" spans="1:8" ht="23.25" customHeight="1">
-      <c r="A247" s="34"/>
-[...6 lines deleted...]
-      <c r="H247" s="34"/>
+      <c r="A247" s="37"/>
+      <c r="B247" s="37"/>
+      <c r="C247" s="37"/>
+      <c r="D247" s="37"/>
+      <c r="E247" s="37"/>
+      <c r="F247" s="37"/>
+      <c r="G247" s="37"/>
+      <c r="H247" s="37"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="34"/>
-[...6 lines deleted...]
-      <c r="H248" s="34"/>
+      <c r="A248" s="37"/>
+      <c r="B248" s="37"/>
+      <c r="C248" s="37"/>
+      <c r="D248" s="37"/>
+      <c r="E248" s="37"/>
+      <c r="F248" s="37"/>
+      <c r="G248" s="37"/>
+      <c r="H248" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J248"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="38" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="35"/>
-[...5 lines deleted...]
-      <c r="H1" s="35"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="35" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="35"/>
+      <c r="A2" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="B3" s="36"/>
-[...5 lines deleted...]
-      <c r="H3" s="36"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="37"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="41"/>
-[...2 lines deleted...]
-      <c r="F5" s="41" t="s">
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="41"/>
-      <c r="H5" s="42" t="s">
+      <c r="G5" s="44"/>
+      <c r="H5" s="45" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="38"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="41"/>
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="41"/>
-      <c r="D6" s="41" t="s">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="41"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="45"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="42"/>
+      <c r="H7" s="45"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -11819,412 +11848,412 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="28.5" customHeight="1">
-      <c r="A244" s="32" t="s">
+      <c r="A244" s="35" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="33"/>
-[...5 lines deleted...]
-      <c r="H244" s="33"/>
+      <c r="B244" s="36"/>
+      <c r="C244" s="36"/>
+      <c r="D244" s="36"/>
+      <c r="E244" s="36"/>
+      <c r="F244" s="36"/>
+      <c r="G244" s="36"/>
+      <c r="H244" s="36"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="32" t="s">
+      <c r="A245" s="35" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="32"/>
-[...5 lines deleted...]
-      <c r="H245" s="32"/>
+      <c r="B245" s="35"/>
+      <c r="C245" s="35"/>
+      <c r="D245" s="35"/>
+      <c r="E245" s="35"/>
+      <c r="F245" s="35"/>
+      <c r="G245" s="35"/>
+      <c r="H245" s="35"/>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" s="34" t="s">
+      <c r="A246" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="34"/>
-[...5 lines deleted...]
-      <c r="H246" s="34"/>
+      <c r="B246" s="37"/>
+      <c r="C246" s="37"/>
+      <c r="D246" s="37"/>
+      <c r="E246" s="37"/>
+      <c r="F246" s="37"/>
+      <c r="G246" s="37"/>
+      <c r="H246" s="37"/>
     </row>
     <row r="247" spans="1:8" ht="30.75" customHeight="1">
-      <c r="A247" s="34"/>
-[...6 lines deleted...]
-      <c r="H247" s="34"/>
+      <c r="A247" s="37"/>
+      <c r="B247" s="37"/>
+      <c r="C247" s="37"/>
+      <c r="D247" s="37"/>
+      <c r="E247" s="37"/>
+      <c r="F247" s="37"/>
+      <c r="G247" s="37"/>
+      <c r="H247" s="37"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="34"/>
-[...6 lines deleted...]
-      <c r="H248" s="34"/>
+      <c r="A248" s="37"/>
+      <c r="B248" s="37"/>
+      <c r="C248" s="37"/>
+      <c r="D248" s="37"/>
+      <c r="E248" s="37"/>
+      <c r="F248" s="37"/>
+      <c r="G248" s="37"/>
+      <c r="H248" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J248"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="38" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="35"/>
-[...5 lines deleted...]
-      <c r="H1" s="35"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="35" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="35"/>
+      <c r="A2" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="B3" s="36"/>
-[...5 lines deleted...]
-      <c r="H3" s="36"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="37"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="41"/>
-[...2 lines deleted...]
-      <c r="F5" s="41" t="s">
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="41"/>
-      <c r="H5" s="42" t="s">
+      <c r="G5" s="44"/>
+      <c r="H5" s="45" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="38"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="41"/>
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="41"/>
-      <c r="D6" s="41" t="s">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="41"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="45"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="39"/>
+      <c r="A7" s="42"/>
       <c r="B7" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="42"/>
+      <c r="H7" s="45"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:9" ht="23.25">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="25">
         <v>5605.4</v>
       </c>
-      <c r="C11" s="27">
+      <c r="C11" s="25">
         <v>16295</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="25">
         <v>5528.1</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="25">
         <v>17242.099999999999</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="25">
         <v>4401.1000000000004</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="25">
         <v>13973.4</v>
       </c>
-      <c r="H11" s="27">
+      <c r="H11" s="25">
         <v>3455.8</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="25">
         <v>5450.7</v>
       </c>
-      <c r="C12" s="27">
+      <c r="C12" s="25">
         <v>15661.5</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="25">
         <v>5357</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="25">
         <v>16617.2</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="25">
         <v>4231.5</v>
       </c>
-      <c r="G12" s="27">
+      <c r="G12" s="25">
         <v>13361.1</v>
       </c>
-      <c r="H12" s="27">
+      <c r="H12" s="25">
         <v>1550.1</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="27">
+      <c r="B13" s="25">
         <v>154.69999999999999</v>
       </c>
-      <c r="C13" s="27">
+      <c r="C13" s="25">
         <v>633.5</v>
       </c>
-      <c r="D13" s="27">
+      <c r="D13" s="25">
         <v>171.1</v>
       </c>
-      <c r="E13" s="27">
+      <c r="E13" s="25">
         <v>624.9</v>
       </c>
-      <c r="F13" s="27">
+      <c r="F13" s="25">
         <v>169.6</v>
       </c>
-      <c r="G13" s="27">
+      <c r="G13" s="25">
         <v>612.29999999999995</v>
       </c>
-      <c r="H13" s="27">
+      <c r="H13" s="25">
         <v>1905.7</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="27">
+      <c r="B15" s="25">
         <v>154.69999999999999</v>
       </c>
-      <c r="C15" s="27">
+      <c r="C15" s="25">
         <v>633.5</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D15" s="25">
         <v>171.1</v>
       </c>
-      <c r="E15" s="27">
+      <c r="E15" s="25">
         <v>624.9</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="25">
         <v>169.6</v>
       </c>
-      <c r="G15" s="27">
+      <c r="G15" s="25">
         <v>612.29999999999995</v>
       </c>
-      <c r="H15" s="27">
+      <c r="H15" s="25">
         <v>1905.7</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B16" s="25">
         <v>154.69999999999999</v>
       </c>
-      <c r="C16" s="27">
+      <c r="C16" s="25">
         <v>633.5</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D16" s="25">
         <v>171.1</v>
       </c>
-      <c r="E16" s="27">
+      <c r="E16" s="25">
         <v>624.9</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F16" s="25">
         <v>169.6</v>
       </c>
-      <c r="G16" s="27">
+      <c r="G16" s="25">
         <v>612.29999999999995</v>
       </c>
-      <c r="H16" s="27">
+      <c r="H16" s="25">
         <v>1905.7</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
@@ -12679,285 +12708,285 @@
       <c r="D39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B41" s="27">
+      <c r="B41" s="25">
         <v>135</v>
       </c>
-      <c r="C41" s="27">
+      <c r="C41" s="25">
         <v>392</v>
       </c>
-      <c r="D41" s="27">
+      <c r="D41" s="25">
         <v>33.4</v>
       </c>
-      <c r="E41" s="27">
+      <c r="E41" s="25">
         <v>104.4</v>
       </c>
-      <c r="F41" s="27">
+      <c r="F41" s="25">
         <v>33.4</v>
       </c>
-      <c r="G41" s="27">
+      <c r="G41" s="25">
         <v>104.4</v>
       </c>
-      <c r="H41" s="27">
+      <c r="H41" s="25">
         <v>80.099999999999994</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B42" s="27">
+      <c r="B42" s="25">
         <v>135</v>
       </c>
-      <c r="C42" s="27">
+      <c r="C42" s="25">
         <v>392</v>
       </c>
-      <c r="D42" s="27">
+      <c r="D42" s="25">
         <v>33.4</v>
       </c>
-      <c r="E42" s="27">
+      <c r="E42" s="25">
         <v>104.4</v>
       </c>
-      <c r="F42" s="27">
+      <c r="F42" s="25">
         <v>33.4</v>
       </c>
-      <c r="G42" s="27">
+      <c r="G42" s="25">
         <v>104.4</v>
       </c>
-      <c r="H42" s="27">
+      <c r="H42" s="25">
         <v>80.099999999999994</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="27">
+      <c r="B44" s="25">
         <v>1.4</v>
       </c>
-      <c r="C44" s="27">
+      <c r="C44" s="25">
         <v>4.2</v>
       </c>
-      <c r="D44" s="27">
+      <c r="D44" s="25">
         <v>1.4</v>
       </c>
-      <c r="E44" s="27">
+      <c r="E44" s="25">
         <v>4.2</v>
       </c>
-      <c r="F44" s="27">
+      <c r="F44" s="25">
         <v>1.4</v>
       </c>
-      <c r="G44" s="27">
+      <c r="G44" s="25">
         <v>4.2</v>
       </c>
-      <c r="H44" s="28" t="s">
+      <c r="H44" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B45" s="27">
+      <c r="B45" s="25">
         <v>1.4</v>
       </c>
-      <c r="C45" s="27">
+      <c r="C45" s="25">
         <v>4.2</v>
       </c>
-      <c r="D45" s="27">
+      <c r="D45" s="25">
         <v>1.4</v>
       </c>
-      <c r="E45" s="27">
+      <c r="E45" s="25">
         <v>4.2</v>
       </c>
-      <c r="F45" s="27">
+      <c r="F45" s="25">
         <v>1.4</v>
       </c>
-      <c r="G45" s="27">
+      <c r="G45" s="25">
         <v>4.2</v>
       </c>
-      <c r="H45" s="28" t="s">
+      <c r="H45" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="34.5">
       <c r="A46" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B47" s="27">
+      <c r="B47" s="25">
         <v>103.6</v>
       </c>
-      <c r="C47" s="27">
+      <c r="C47" s="25">
         <v>224.1</v>
       </c>
-      <c r="D47" s="27">
+      <c r="D47" s="25">
         <v>91.7</v>
       </c>
-      <c r="E47" s="27">
+      <c r="E47" s="25">
         <v>211.3</v>
       </c>
-      <c r="F47" s="27">
+      <c r="F47" s="25">
         <v>91.7</v>
       </c>
-      <c r="G47" s="27">
+      <c r="G47" s="25">
         <v>211.3</v>
       </c>
-      <c r="H47" s="27">
+      <c r="H47" s="25">
         <v>195.5</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B48" s="27">
+      <c r="B48" s="25">
         <v>103.6</v>
       </c>
-      <c r="C48" s="27">
+      <c r="C48" s="25">
         <v>224.1</v>
       </c>
-      <c r="D48" s="27">
+      <c r="D48" s="25">
         <v>91.7</v>
       </c>
-      <c r="E48" s="27">
+      <c r="E48" s="25">
         <v>211.3</v>
       </c>
-      <c r="F48" s="27">
+      <c r="F48" s="25">
         <v>91.7</v>
       </c>
-      <c r="G48" s="27">
+      <c r="G48" s="25">
         <v>211.3</v>
       </c>
-      <c r="H48" s="27">
+      <c r="H48" s="25">
         <v>195.5</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="23.25">
       <c r="A49" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
     </row>
     <row r="51" spans="1:8" ht="45.75">
       <c r="A51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B52" s="29">
+      <c r="B52" s="27">
         <v>728</v>
       </c>
-      <c r="C52" s="29">
+      <c r="C52" s="27">
         <v>2039</v>
       </c>
-      <c r="D52" s="29">
+      <c r="D52" s="27">
         <v>742</v>
       </c>
-      <c r="E52" s="29">
+      <c r="E52" s="27">
         <v>2076</v>
       </c>
-      <c r="F52" s="29">
+      <c r="F52" s="27">
         <v>742</v>
       </c>
-      <c r="G52" s="29">
+      <c r="G52" s="27">
         <v>2076</v>
       </c>
-      <c r="H52" s="29">
+      <c r="H52" s="27">
         <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>6</v>
       </c>
@@ -13049,462 +13078,462 @@
         <v>58</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="23.25">
       <c r="A58" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="2"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="29">
+      <c r="B59" s="27">
         <v>121</v>
       </c>
-      <c r="C59" s="29">
+      <c r="C59" s="27">
         <v>806</v>
       </c>
-      <c r="D59" s="29">
+      <c r="D59" s="27">
         <v>260</v>
       </c>
-      <c r="E59" s="29">
+      <c r="E59" s="27">
         <v>260</v>
       </c>
-      <c r="F59" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H59" s="29">
+      <c r="F59" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G59" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H59" s="27">
         <v>546</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B60" s="29">
+      <c r="B60" s="27">
         <v>121</v>
       </c>
-      <c r="C60" s="29">
+      <c r="C60" s="27">
         <v>806</v>
       </c>
-      <c r="D60" s="29">
+      <c r="D60" s="27">
         <v>260</v>
       </c>
-      <c r="E60" s="29">
+      <c r="E60" s="27">
         <v>260</v>
       </c>
-      <c r="F60" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H60" s="29">
+      <c r="F60" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G60" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H60" s="27">
         <v>546</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="23.25">
       <c r="A61" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
       <c r="D61" s="2"/>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
       <c r="G61" s="2"/>
       <c r="H61" s="2"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="29">
+      <c r="B62" s="27">
         <v>2536</v>
       </c>
-      <c r="C62" s="29">
+      <c r="C62" s="27">
         <v>7394</v>
       </c>
-      <c r="D62" s="29">
+      <c r="D62" s="27">
         <v>2263</v>
       </c>
-      <c r="E62" s="29">
+      <c r="E62" s="27">
         <v>7243</v>
       </c>
-      <c r="F62" s="29">
+      <c r="F62" s="27">
         <v>2263</v>
       </c>
-      <c r="G62" s="29">
+      <c r="G62" s="27">
         <v>7243</v>
       </c>
-      <c r="H62" s="29">
+      <c r="H62" s="27">
         <v>329</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B63" s="29">
+      <c r="B63" s="27">
         <v>2536</v>
       </c>
-      <c r="C63" s="29">
+      <c r="C63" s="27">
         <v>7394</v>
       </c>
-      <c r="D63" s="29">
+      <c r="D63" s="27">
         <v>2263</v>
       </c>
-      <c r="E63" s="29">
+      <c r="E63" s="27">
         <v>7243</v>
       </c>
-      <c r="F63" s="29">
+      <c r="F63" s="27">
         <v>2263</v>
       </c>
-      <c r="G63" s="29">
+      <c r="G63" s="27">
         <v>7243</v>
       </c>
-      <c r="H63" s="29">
+      <c r="H63" s="27">
         <v>329</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="23.25">
       <c r="A64" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B65" s="29">
+      <c r="B65" s="27">
         <v>70</v>
       </c>
-      <c r="C65" s="29">
+      <c r="C65" s="27">
         <v>212</v>
       </c>
-      <c r="D65" s="29">
+      <c r="D65" s="27">
         <v>60</v>
       </c>
-      <c r="E65" s="29">
+      <c r="E65" s="27">
         <v>221</v>
       </c>
-      <c r="F65" s="29">
+      <c r="F65" s="27">
         <v>60</v>
       </c>
-      <c r="G65" s="29">
+      <c r="G65" s="27">
         <v>201</v>
       </c>
-      <c r="H65" s="29">
+      <c r="H65" s="27">
         <v>44</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B66" s="29">
+      <c r="B66" s="27">
         <v>70</v>
       </c>
-      <c r="C66" s="29">
+      <c r="C66" s="27">
         <v>212</v>
       </c>
-      <c r="D66" s="29">
+      <c r="D66" s="27">
         <v>60</v>
       </c>
-      <c r="E66" s="29">
+      <c r="E66" s="27">
         <v>221</v>
       </c>
-      <c r="F66" s="29">
+      <c r="F66" s="27">
         <v>60</v>
       </c>
-      <c r="G66" s="29">
+      <c r="G66" s="27">
         <v>201</v>
       </c>
-      <c r="H66" s="29">
+      <c r="H66" s="27">
         <v>44</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="34.5">
       <c r="A67" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B68" s="29">
+      <c r="B68" s="27">
         <v>8124</v>
       </c>
-      <c r="C68" s="29">
+      <c r="C68" s="27">
         <v>30725</v>
       </c>
-      <c r="D68" s="29">
+      <c r="D68" s="27">
         <v>9658</v>
       </c>
-      <c r="E68" s="29">
+      <c r="E68" s="27">
         <v>33619</v>
       </c>
-      <c r="F68" s="29">
+      <c r="F68" s="27">
         <v>7897</v>
       </c>
-      <c r="G68" s="29">
+      <c r="G68" s="27">
         <v>29952</v>
       </c>
-      <c r="H68" s="29">
+      <c r="H68" s="27">
         <v>5310</v>
       </c>
       <c r="J68" s="11"/>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B69" s="29">
+      <c r="B69" s="27">
         <v>8054</v>
       </c>
-      <c r="C69" s="29">
+      <c r="C69" s="27">
         <v>30559</v>
       </c>
-      <c r="D69" s="29">
+      <c r="D69" s="27">
         <v>9579</v>
       </c>
-      <c r="E69" s="29">
+      <c r="E69" s="27">
         <v>33447</v>
       </c>
-      <c r="F69" s="29">
+      <c r="F69" s="27">
         <v>7818</v>
       </c>
-      <c r="G69" s="29">
+      <c r="G69" s="27">
         <v>29780</v>
       </c>
-      <c r="H69" s="29">
+      <c r="H69" s="27">
         <v>5047</v>
       </c>
       <c r="J69" s="11"/>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="D70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="J70" s="2"/>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B71" s="29">
+      <c r="B71" s="27">
         <v>70</v>
       </c>
-      <c r="C71" s="29">
+      <c r="C71" s="27">
         <v>166</v>
       </c>
-      <c r="D71" s="29">
+      <c r="D71" s="27">
         <v>79</v>
       </c>
-      <c r="E71" s="29">
+      <c r="E71" s="27">
         <v>172</v>
       </c>
-      <c r="F71" s="29">
+      <c r="F71" s="27">
         <v>79</v>
       </c>
-      <c r="G71" s="29">
+      <c r="G71" s="27">
         <v>172</v>
       </c>
-      <c r="H71" s="29">
+      <c r="H71" s="27">
         <v>263</v>
       </c>
       <c r="J71" s="2"/>
     </row>
     <row r="72" spans="1:10" ht="34.5">
       <c r="A72" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="2"/>
       <c r="C72" s="2"/>
       <c r="D72" s="2"/>
       <c r="E72" s="2"/>
       <c r="F72" s="2"/>
       <c r="G72" s="2"/>
       <c r="H72" s="2"/>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B73" s="29">
+      <c r="B73" s="27">
         <v>908</v>
       </c>
-      <c r="C73" s="29">
+      <c r="C73" s="27">
         <v>3024</v>
       </c>
-      <c r="D73" s="29">
+      <c r="D73" s="27">
         <v>772</v>
       </c>
-      <c r="E73" s="29">
+      <c r="E73" s="27">
         <v>3271</v>
       </c>
-      <c r="F73" s="29">
+      <c r="F73" s="27">
         <v>318</v>
       </c>
-      <c r="G73" s="29">
+      <c r="G73" s="27">
         <v>1872</v>
       </c>
-      <c r="H73" s="29">
+      <c r="H73" s="27">
         <v>1506</v>
       </c>
       <c r="J73" s="11"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B74" s="29">
+      <c r="B74" s="27">
         <v>23</v>
       </c>
-      <c r="C74" s="29">
+      <c r="C74" s="27">
         <v>25</v>
       </c>
-      <c r="D74" s="29">
+      <c r="D74" s="27">
         <v>23</v>
       </c>
-      <c r="E74" s="29">
+      <c r="E74" s="27">
         <v>25</v>
       </c>
-      <c r="F74" s="29">
+      <c r="F74" s="27">
         <v>23</v>
       </c>
-      <c r="G74" s="29">
+      <c r="G74" s="27">
         <v>25</v>
       </c>
-      <c r="H74" s="29">
+      <c r="H74" s="27">
         <v>143</v>
       </c>
       <c r="J74" s="11"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J75" s="2"/>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B76" s="29">
+      <c r="B76" s="27">
         <v>885</v>
       </c>
-      <c r="C76" s="29">
+      <c r="C76" s="27">
         <v>2999</v>
       </c>
-      <c r="D76" s="29">
+      <c r="D76" s="27">
         <v>749</v>
       </c>
-      <c r="E76" s="29">
+      <c r="E76" s="27">
         <v>3246</v>
       </c>
-      <c r="F76" s="29">
+      <c r="F76" s="27">
         <v>295</v>
       </c>
-      <c r="G76" s="29">
+      <c r="G76" s="27">
         <v>1847</v>
       </c>
-      <c r="H76" s="29">
+      <c r="H76" s="27">
         <v>1363</v>
       </c>
       <c r="J76" s="11"/>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="2"/>
       <c r="C77" s="2"/>
       <c r="D77" s="2"/>
       <c r="E77" s="2"/>
       <c r="F77" s="2"/>
       <c r="G77" s="2"/>
       <c r="H77" s="2"/>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>6</v>
@@ -13977,95 +14006,95 @@
       </c>
       <c r="B101" s="12"/>
       <c r="C101" s="12"/>
       <c r="D101" s="12"/>
       <c r="E101" s="12"/>
       <c r="F101" s="2"/>
       <c r="G101" s="12"/>
       <c r="H101" s="12"/>
     </row>
     <row r="102" spans="1:8" ht="45.75">
       <c r="A102" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="12"/>
       <c r="D102" s="12"/>
       <c r="E102" s="12"/>
       <c r="F102" s="2"/>
       <c r="G102" s="12"/>
       <c r="H102" s="12"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B103" s="27">
+      <c r="B103" s="25">
         <v>1211</v>
       </c>
-      <c r="C103" s="27">
+      <c r="C103" s="25">
         <v>2233</v>
       </c>
-      <c r="D103" s="27">
+      <c r="D103" s="25">
         <v>1211</v>
       </c>
-      <c r="E103" s="27">
+      <c r="E103" s="25">
         <v>2233</v>
       </c>
-      <c r="F103" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H103" s="28" t="s">
+      <c r="F103" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G103" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H103" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B104" s="27">
+      <c r="B104" s="25">
         <v>1211</v>
       </c>
-      <c r="C104" s="27">
+      <c r="C104" s="25">
         <v>2233</v>
       </c>
-      <c r="D104" s="27">
+      <c r="D104" s="25">
         <v>1211</v>
       </c>
-      <c r="E104" s="27">
+      <c r="E104" s="25">
         <v>2233</v>
       </c>
-      <c r="F104" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H104" s="28" t="s">
+      <c r="F104" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G104" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H104" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="34.5">
       <c r="A105" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
       <c r="D105" s="2"/>
       <c r="E105" s="2"/>
       <c r="F105" s="2"/>
       <c r="G105" s="2"/>
       <c r="H105" s="2"/>
     </row>
     <row r="106" spans="1:8" ht="79.5">
       <c r="A106" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
       <c r="E106" s="2"/>
       <c r="F106" s="2"/>
       <c r="G106" s="2"/>
@@ -14594,69 +14623,69 @@
       </c>
       <c r="B132" s="2"/>
       <c r="C132" s="2"/>
       <c r="D132" s="2"/>
       <c r="E132" s="2"/>
       <c r="F132" s="2"/>
       <c r="G132" s="2"/>
       <c r="H132" s="2"/>
     </row>
     <row r="133" spans="1:8" ht="23.25">
       <c r="A133" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B133" s="2"/>
       <c r="C133" s="2"/>
       <c r="D133" s="2"/>
       <c r="E133" s="2"/>
       <c r="F133" s="2"/>
       <c r="G133" s="2"/>
       <c r="H133" s="2"/>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B134" s="29">
+      <c r="B134" s="27">
         <v>63895</v>
       </c>
-      <c r="C134" s="29">
+      <c r="C134" s="27">
         <v>154828</v>
       </c>
-      <c r="D134" s="29">
+      <c r="D134" s="27">
         <v>63895</v>
       </c>
-      <c r="E134" s="29">
+      <c r="E134" s="27">
         <v>154828</v>
       </c>
-      <c r="F134" s="29">
+      <c r="F134" s="27">
         <v>63895</v>
       </c>
-      <c r="G134" s="29">
+      <c r="G134" s="27">
         <v>154828</v>
       </c>
-      <c r="H134" s="28" t="s">
+      <c r="H134" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>6</v>
       </c>
@@ -14696,95 +14725,95 @@
       </c>
       <c r="B137" s="2"/>
       <c r="C137" s="2"/>
       <c r="D137" s="2"/>
       <c r="E137" s="2"/>
       <c r="F137" s="2"/>
       <c r="G137" s="2"/>
       <c r="H137" s="2"/>
     </row>
     <row r="138" spans="1:8" ht="57">
       <c r="A138" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B138" s="2"/>
       <c r="C138" s="2"/>
       <c r="D138" s="2"/>
       <c r="E138" s="2"/>
       <c r="F138" s="2"/>
       <c r="G138" s="2"/>
       <c r="H138" s="2"/>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B139" s="27">
+      <c r="B139" s="25">
         <v>1.8</v>
       </c>
-      <c r="C139" s="27">
+      <c r="C139" s="25">
         <v>5.4</v>
       </c>
-      <c r="D139" s="27">
+      <c r="D139" s="25">
         <v>2.8</v>
       </c>
-      <c r="E139" s="27">
+      <c r="E139" s="25">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F139" s="27">
+      <c r="F139" s="25">
         <v>2.8</v>
       </c>
-      <c r="G139" s="27">
+      <c r="G139" s="25">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H139" s="27">
+      <c r="H139" s="25">
         <v>0.8</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B140" s="27">
+      <c r="B140" s="25">
         <v>1.8</v>
       </c>
-      <c r="C140" s="27">
+      <c r="C140" s="25">
         <v>5.4</v>
       </c>
-      <c r="D140" s="27">
+      <c r="D140" s="25">
         <v>2.8</v>
       </c>
-      <c r="E140" s="27">
+      <c r="E140" s="25">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F140" s="27">
+      <c r="F140" s="25">
         <v>2.8</v>
       </c>
-      <c r="G140" s="27">
+      <c r="G140" s="25">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H140" s="27">
+      <c r="H140" s="25">
         <v>0.8</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="23.25">
       <c r="A141" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B141" s="2"/>
       <c r="C141" s="2"/>
       <c r="D141" s="2"/>
       <c r="E141" s="2"/>
       <c r="F141" s="2"/>
       <c r="G141" s="2"/>
       <c r="H141" s="2"/>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>6</v>
       </c>
@@ -14824,95 +14853,95 @@
         <v>6</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H143" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="45.75">
       <c r="A144" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B144" s="2"/>
       <c r="C144" s="2"/>
       <c r="D144" s="2"/>
       <c r="E144" s="2"/>
       <c r="F144" s="2"/>
       <c r="G144" s="2"/>
       <c r="H144" s="2"/>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B145" s="29">
+      <c r="B145" s="27">
         <v>3350</v>
       </c>
-      <c r="C145" s="29">
+      <c r="C145" s="27">
         <v>9851</v>
       </c>
-      <c r="D145" s="29">
+      <c r="D145" s="27">
         <v>3409</v>
       </c>
-      <c r="E145" s="29">
+      <c r="E145" s="27">
         <v>9743</v>
       </c>
-      <c r="F145" s="29">
+      <c r="F145" s="27">
         <v>3409</v>
       </c>
-      <c r="G145" s="29">
+      <c r="G145" s="27">
         <v>9743</v>
       </c>
-      <c r="H145" s="29">
+      <c r="H145" s="27">
         <v>1065</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B146" s="29">
+      <c r="B146" s="27">
         <v>1856</v>
       </c>
-      <c r="C146" s="29">
+      <c r="C146" s="27">
         <v>5403</v>
       </c>
-      <c r="D146" s="29">
+      <c r="D146" s="27">
         <v>1915</v>
       </c>
-      <c r="E146" s="29">
+      <c r="E146" s="27">
         <v>5295</v>
       </c>
-      <c r="F146" s="29">
+      <c r="F146" s="27">
         <v>1915</v>
       </c>
-      <c r="G146" s="29">
+      <c r="G146" s="27">
         <v>5295</v>
       </c>
-      <c r="H146" s="29">
+      <c r="H146" s="27">
         <v>1065</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>6</v>
       </c>
@@ -14971,106 +15000,106 @@
       <c r="D150" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H150" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B152" s="29">
+      <c r="B152" s="27">
         <v>14620</v>
       </c>
-      <c r="C152" s="29">
+      <c r="C152" s="27">
         <v>42090</v>
       </c>
-      <c r="D152" s="29">
+      <c r="D152" s="27">
         <v>7831</v>
       </c>
-      <c r="E152" s="29">
+      <c r="E152" s="27">
         <v>19073</v>
       </c>
-      <c r="F152" s="29">
+      <c r="F152" s="27">
         <v>7831</v>
       </c>
-      <c r="G152" s="29">
+      <c r="G152" s="27">
         <v>19073</v>
       </c>
-      <c r="H152" s="28" t="s">
+      <c r="H152" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B153" s="29">
+      <c r="B153" s="27">
         <v>5373</v>
       </c>
-      <c r="C153" s="29">
+      <c r="C153" s="27">
         <v>14432</v>
       </c>
-      <c r="D153" s="29">
+      <c r="D153" s="27">
         <v>3992</v>
       </c>
-      <c r="E153" s="29">
+      <c r="E153" s="27">
         <v>10205</v>
       </c>
-      <c r="F153" s="29">
+      <c r="F153" s="27">
         <v>3992</v>
       </c>
-      <c r="G153" s="29">
+      <c r="G153" s="27">
         <v>10205</v>
       </c>
-      <c r="H153" s="28" t="s">
+      <c r="H153" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B154" s="29">
+      <c r="B154" s="27">
         <v>9247</v>
       </c>
-      <c r="C154" s="29">
+      <c r="C154" s="27">
         <v>27658</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H154" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B155" s="2"/>
       <c r="C155" s="2"/>
       <c r="D155" s="2"/>
@@ -15777,171 +15806,171 @@
         <v>5</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H188" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="34.5">
       <c r="A189" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B189" s="2"/>
       <c r="C189" s="2"/>
       <c r="D189" s="2"/>
       <c r="E189" s="2"/>
       <c r="F189" s="2"/>
       <c r="G189" s="2"/>
       <c r="H189" s="2"/>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B190" s="29">
+      <c r="B190" s="27">
         <v>1</v>
       </c>
-      <c r="C190" s="29">
+      <c r="C190" s="27">
         <v>10</v>
       </c>
-      <c r="D190" s="29">
+      <c r="D190" s="27">
         <v>2</v>
       </c>
-      <c r="E190" s="29">
-[...2 lines deleted...]
-      <c r="F190" s="29">
+      <c r="E190" s="27">
+        <v>5</v>
+      </c>
+      <c r="F190" s="27">
         <v>2</v>
       </c>
-      <c r="G190" s="29">
-[...2 lines deleted...]
-      <c r="H190" s="29">
+      <c r="G190" s="27">
+        <v>5</v>
+      </c>
+      <c r="H190" s="27">
         <v>5</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B191" s="29">
+      <c r="B191" s="27">
         <v>1</v>
       </c>
-      <c r="C191" s="29">
+      <c r="C191" s="27">
         <v>10</v>
       </c>
-      <c r="D191" s="29">
+      <c r="D191" s="27">
         <v>2</v>
       </c>
-      <c r="E191" s="29">
-[...2 lines deleted...]
-      <c r="F191" s="29">
+      <c r="E191" s="27">
+        <v>5</v>
+      </c>
+      <c r="F191" s="27">
         <v>2</v>
       </c>
-      <c r="G191" s="29">
-[...2 lines deleted...]
-      <c r="H191" s="29">
+      <c r="G191" s="27">
+        <v>5</v>
+      </c>
+      <c r="H191" s="27">
         <v>5</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B192" s="2"/>
       <c r="C192" s="2"/>
       <c r="D192" s="2"/>
       <c r="E192" s="2"/>
       <c r="F192" s="2"/>
       <c r="G192" s="2"/>
       <c r="H192" s="2"/>
     </row>
     <row r="193" spans="1:8" ht="23.25">
       <c r="A193" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B193" s="2"/>
       <c r="C193" s="2"/>
       <c r="D193" s="2"/>
       <c r="E193" s="2"/>
       <c r="F193" s="2"/>
       <c r="G193" s="2"/>
       <c r="H193" s="2"/>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B194" s="27">
+      <c r="B194" s="25">
         <v>2143.8000000000002</v>
       </c>
-      <c r="C194" s="27">
+      <c r="C194" s="25">
         <v>6683.9</v>
       </c>
-      <c r="D194" s="27">
+      <c r="D194" s="25">
         <v>2443.6</v>
       </c>
-      <c r="E194" s="27">
+      <c r="E194" s="25">
         <v>6364.1</v>
       </c>
-      <c r="F194" s="27">
+      <c r="F194" s="25">
         <v>2443.6</v>
       </c>
-      <c r="G194" s="27">
+      <c r="G194" s="25">
         <v>6228</v>
       </c>
-      <c r="H194" s="27">
+      <c r="H194" s="25">
         <v>9821</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B195" s="27">
+      <c r="B195" s="25">
         <v>2143.8000000000002</v>
       </c>
-      <c r="C195" s="27">
+      <c r="C195" s="25">
         <v>6683.9</v>
       </c>
-      <c r="D195" s="27">
+      <c r="D195" s="25">
         <v>2443.6</v>
       </c>
-      <c r="E195" s="27">
+      <c r="E195" s="25">
         <v>6364.1</v>
       </c>
-      <c r="F195" s="27">
+      <c r="F195" s="25">
         <v>2443.6</v>
       </c>
-      <c r="G195" s="27">
+      <c r="G195" s="25">
         <v>6228</v>
       </c>
-      <c r="H195" s="27">
+      <c r="H195" s="25">
         <v>9821</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="23.25">
       <c r="A196" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B196" s="2"/>
       <c r="C196" s="2"/>
       <c r="D196" s="2"/>
       <c r="E196" s="2"/>
       <c r="F196" s="2"/>
       <c r="G196" s="2"/>
       <c r="H196" s="2"/>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B197" s="2"/>
       <c r="C197" s="2"/>
       <c r="D197" s="2"/>
       <c r="E197" s="2"/>
       <c r="F197" s="2"/>
       <c r="G197" s="2"/>
@@ -16285,635 +16314,635 @@
       </c>
       <c r="B214" s="2"/>
       <c r="C214" s="11"/>
       <c r="D214" s="2"/>
       <c r="E214" s="11"/>
       <c r="F214" s="2"/>
       <c r="G214" s="11"/>
       <c r="H214" s="2"/>
     </row>
     <row r="215" spans="1:8" ht="34.5">
       <c r="A215" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B215" s="2"/>
       <c r="C215" s="11"/>
       <c r="D215" s="2"/>
       <c r="E215" s="11"/>
       <c r="F215" s="2"/>
       <c r="G215" s="11"/>
       <c r="H215" s="2"/>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B216" s="29">
+      <c r="B216" s="27">
         <v>1172</v>
       </c>
-      <c r="C216" s="29">
+      <c r="C216" s="27">
         <v>5220</v>
       </c>
-      <c r="D216" s="29">
+      <c r="D216" s="27">
         <v>1172</v>
       </c>
-      <c r="E216" s="29">
+      <c r="E216" s="27">
         <v>5220</v>
       </c>
-      <c r="F216" s="29">
+      <c r="F216" s="27">
         <v>294</v>
       </c>
-      <c r="G216" s="29">
+      <c r="G216" s="27">
         <v>482</v>
       </c>
-      <c r="H216" s="28" t="s">
+      <c r="H216" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B217" s="29">
+      <c r="B217" s="27">
         <v>1172</v>
       </c>
-      <c r="C217" s="29">
+      <c r="C217" s="27">
         <v>5220</v>
       </c>
-      <c r="D217" s="29">
+      <c r="D217" s="27">
         <v>1172</v>
       </c>
-      <c r="E217" s="29">
+      <c r="E217" s="27">
         <v>5220</v>
       </c>
-      <c r="F217" s="29">
+      <c r="F217" s="27">
         <v>294</v>
       </c>
-      <c r="G217" s="29">
+      <c r="G217" s="27">
         <v>482</v>
       </c>
-      <c r="H217" s="28" t="s">
+      <c r="H217" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B218" s="2"/>
       <c r="C218" s="11"/>
       <c r="D218" s="2"/>
       <c r="E218" s="11"/>
       <c r="F218" s="2"/>
       <c r="G218" s="11"/>
       <c r="H218" s="2"/>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B219" s="29">
+      <c r="B219" s="27">
         <v>1202</v>
       </c>
-      <c r="C219" s="29">
+      <c r="C219" s="27">
         <v>3653</v>
       </c>
-      <c r="D219" s="29">
+      <c r="D219" s="27">
         <v>1202</v>
       </c>
-      <c r="E219" s="29">
+      <c r="E219" s="27">
         <v>3653</v>
       </c>
-      <c r="F219" s="29">
+      <c r="F219" s="27">
         <v>676</v>
       </c>
-      <c r="G219" s="29">
+      <c r="G219" s="27">
         <v>1158</v>
       </c>
-      <c r="H219" s="28" t="s">
+      <c r="H219" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B220" s="29">
+      <c r="B220" s="27">
         <v>1202</v>
       </c>
-      <c r="C220" s="29">
+      <c r="C220" s="27">
         <v>3653</v>
       </c>
-      <c r="D220" s="29">
+      <c r="D220" s="27">
         <v>1202</v>
       </c>
-      <c r="E220" s="29">
+      <c r="E220" s="27">
         <v>3653</v>
       </c>
-      <c r="F220" s="29">
+      <c r="F220" s="27">
         <v>676</v>
       </c>
-      <c r="G220" s="29">
+      <c r="G220" s="27">
         <v>1158</v>
       </c>
-      <c r="H220" s="28" t="s">
+      <c r="H220" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B221" s="11"/>
       <c r="C221" s="11"/>
       <c r="D221" s="11"/>
       <c r="E221" s="11"/>
       <c r="F221" s="11"/>
       <c r="G221" s="11"/>
       <c r="H221" s="2"/>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B222" s="29">
+      <c r="B222" s="27">
         <v>14</v>
       </c>
-      <c r="C222" s="29">
+      <c r="C222" s="27">
         <v>14</v>
       </c>
-      <c r="D222" s="29">
+      <c r="D222" s="27">
         <v>14</v>
       </c>
-      <c r="E222" s="29">
+      <c r="E222" s="27">
         <v>14</v>
       </c>
-      <c r="F222" s="29">
+      <c r="F222" s="27">
         <v>14</v>
       </c>
-      <c r="G222" s="29">
+      <c r="G222" s="27">
         <v>14</v>
       </c>
-      <c r="H222" s="28" t="s">
+      <c r="H222" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B223" s="29">
+      <c r="B223" s="27">
         <v>14</v>
       </c>
-      <c r="C223" s="29">
+      <c r="C223" s="27">
         <v>14</v>
       </c>
-      <c r="D223" s="29">
+      <c r="D223" s="27">
         <v>14</v>
       </c>
-      <c r="E223" s="29">
+      <c r="E223" s="27">
         <v>14</v>
       </c>
-      <c r="F223" s="29">
+      <c r="F223" s="27">
         <v>14</v>
       </c>
-      <c r="G223" s="29">
+      <c r="G223" s="27">
         <v>14</v>
       </c>
-      <c r="H223" s="28" t="s">
+      <c r="H223" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="23.25">
       <c r="A224" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B224" s="2"/>
       <c r="C224" s="2"/>
       <c r="D224" s="2"/>
       <c r="E224" s="2"/>
       <c r="F224" s="2"/>
       <c r="G224" s="2"/>
       <c r="H224" s="2"/>
     </row>
     <row r="225" spans="1:8" ht="23.25">
       <c r="A225" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B225" s="2"/>
       <c r="C225" s="2"/>
       <c r="D225" s="2"/>
       <c r="E225" s="2"/>
       <c r="F225" s="2"/>
       <c r="G225" s="2"/>
       <c r="H225" s="2"/>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B226" s="12"/>
       <c r="C226" s="12"/>
       <c r="D226" s="12"/>
       <c r="E226" s="12"/>
       <c r="F226" s="12"/>
       <c r="G226" s="12"/>
       <c r="H226" s="2"/>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B227" s="27">
+      <c r="B227" s="25">
         <v>4341742.5999999996</v>
       </c>
-      <c r="C227" s="27">
+      <c r="C227" s="25">
         <v>13798055.300000001</v>
       </c>
-      <c r="D227" s="27">
+      <c r="D227" s="25">
         <v>3988487.8</v>
       </c>
-      <c r="E227" s="27">
+      <c r="E227" s="25">
         <v>12657918.199999999</v>
       </c>
-      <c r="F227" s="27">
+      <c r="F227" s="25">
         <v>3988487.8</v>
       </c>
-      <c r="G227" s="27">
+      <c r="G227" s="25">
         <v>12657918.199999999</v>
       </c>
-      <c r="H227" s="28" t="s">
+      <c r="H227" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B228" s="27">
+      <c r="B228" s="25">
         <v>432834.6</v>
       </c>
-      <c r="C228" s="27">
+      <c r="C228" s="25">
         <v>1320037.8999999999</v>
       </c>
-      <c r="D228" s="27">
+      <c r="D228" s="25">
         <v>270228.5</v>
       </c>
-      <c r="E228" s="27">
+      <c r="E228" s="25">
         <v>816650.5</v>
       </c>
-      <c r="F228" s="27">
+      <c r="F228" s="25">
         <v>270228.5</v>
       </c>
-      <c r="G228" s="27">
+      <c r="G228" s="25">
         <v>816650.5</v>
       </c>
-      <c r="H228" s="28" t="s">
+      <c r="H228" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H229" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B230" s="27">
+      <c r="B230" s="25">
         <v>2783163</v>
       </c>
-      <c r="C230" s="27">
+      <c r="C230" s="25">
         <v>8783947</v>
       </c>
-      <c r="D230" s="27">
+      <c r="D230" s="25">
         <v>2651648</v>
       </c>
-      <c r="E230" s="27">
+      <c r="E230" s="25">
         <v>8334266</v>
       </c>
-      <c r="F230" s="27">
+      <c r="F230" s="25">
         <v>2651648</v>
       </c>
-      <c r="G230" s="27">
+      <c r="G230" s="25">
         <v>8334266</v>
       </c>
-      <c r="H230" s="28" t="s">
+      <c r="H230" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H231" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="23.25">
       <c r="A232" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B232" s="12"/>
       <c r="C232" s="12"/>
       <c r="D232" s="12"/>
       <c r="E232" s="12"/>
       <c r="F232" s="12"/>
       <c r="G232" s="12"/>
       <c r="H232" s="2"/>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B233" s="27">
+      <c r="B233" s="25">
         <v>1538.3</v>
       </c>
-      <c r="C233" s="27">
+      <c r="C233" s="25">
         <v>5062.8999999999996</v>
       </c>
-      <c r="D233" s="27">
+      <c r="D233" s="25">
         <v>1003.6</v>
       </c>
-      <c r="E233" s="27">
+      <c r="E233" s="25">
         <v>3323</v>
       </c>
-      <c r="F233" s="27">
+      <c r="F233" s="25">
         <v>1003.6</v>
       </c>
-      <c r="G233" s="27">
+      <c r="G233" s="25">
         <v>3323</v>
       </c>
-      <c r="H233" s="28" t="s">
+      <c r="H233" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B234" s="27">
+      <c r="B234" s="25">
         <v>1035.4000000000001</v>
       </c>
-      <c r="C234" s="27">
+      <c r="C234" s="25">
         <v>3359.2</v>
       </c>
-      <c r="D234" s="27">
+      <c r="D234" s="25">
         <v>610.9</v>
       </c>
-      <c r="E234" s="27">
+      <c r="E234" s="25">
         <v>2020.8</v>
       </c>
-      <c r="F234" s="27">
+      <c r="F234" s="25">
         <v>610.9</v>
       </c>
-      <c r="G234" s="27">
+      <c r="G234" s="25">
         <v>2020.8</v>
       </c>
-      <c r="H234" s="28" t="s">
+      <c r="H234" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B235" s="27">
+      <c r="B235" s="25">
         <v>153</v>
       </c>
-      <c r="C235" s="27">
+      <c r="C235" s="25">
         <v>482.9</v>
       </c>
-      <c r="D235" s="27">
+      <c r="D235" s="25">
         <v>146.5</v>
       </c>
-      <c r="E235" s="27">
+      <c r="E235" s="25">
         <v>458</v>
       </c>
-      <c r="F235" s="27">
+      <c r="F235" s="25">
         <v>146.5</v>
       </c>
-      <c r="G235" s="27">
+      <c r="G235" s="25">
         <v>458</v>
       </c>
-      <c r="H235" s="28" t="s">
+      <c r="H235" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B236" s="27">
+      <c r="B236" s="25">
         <v>325.3</v>
       </c>
-      <c r="C236" s="27">
+      <c r="C236" s="25">
         <v>1133.0999999999999</v>
       </c>
-      <c r="D236" s="27">
+      <c r="D236" s="25">
         <v>232.1</v>
       </c>
-      <c r="E236" s="27">
+      <c r="E236" s="25">
         <v>795.4</v>
       </c>
-      <c r="F236" s="27">
+      <c r="F236" s="25">
         <v>232.1</v>
       </c>
-      <c r="G236" s="27">
+      <c r="G236" s="25">
         <v>795.4</v>
       </c>
-      <c r="H236" s="28" t="s">
+      <c r="H236" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B237" s="27">
+      <c r="B237" s="25">
         <v>0.6</v>
       </c>
-      <c r="C237" s="27">
+      <c r="C237" s="25">
         <v>2</v>
       </c>
-      <c r="D237" s="27">
+      <c r="D237" s="25">
         <v>0.6</v>
       </c>
-      <c r="E237" s="27">
+      <c r="E237" s="25">
         <v>2</v>
       </c>
-      <c r="F237" s="27">
+      <c r="F237" s="25">
         <v>0.6</v>
       </c>
-      <c r="G237" s="27">
+      <c r="G237" s="25">
         <v>2</v>
       </c>
-      <c r="H237" s="28" t="s">
+      <c r="H237" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B238" s="27">
+      <c r="B238" s="25">
         <v>10.8</v>
       </c>
-      <c r="C238" s="27">
+      <c r="C238" s="25">
         <v>37.1</v>
       </c>
-      <c r="D238" s="27">
+      <c r="D238" s="25">
         <v>3.9</v>
       </c>
-      <c r="E238" s="27">
+      <c r="E238" s="25">
         <v>11.6</v>
       </c>
-      <c r="F238" s="27">
+      <c r="F238" s="25">
         <v>3.9</v>
       </c>
-      <c r="G238" s="27">
+      <c r="G238" s="25">
         <v>11.6</v>
       </c>
-      <c r="H238" s="28" t="s">
+      <c r="H238" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H239" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B240" s="27">
+      <c r="B240" s="25">
         <v>2.5</v>
       </c>
-      <c r="C240" s="27">
+      <c r="C240" s="25">
         <v>10</v>
       </c>
-      <c r="D240" s="27">
+      <c r="D240" s="25">
         <v>2.5</v>
       </c>
-      <c r="E240" s="27">
+      <c r="E240" s="25">
         <v>10</v>
       </c>
-      <c r="F240" s="27">
+      <c r="F240" s="25">
         <v>2.5</v>
       </c>
-      <c r="G240" s="27">
+      <c r="G240" s="25">
         <v>10</v>
       </c>
-      <c r="H240" s="28" t="s">
+      <c r="H240" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B241" s="27">
+      <c r="B241" s="25">
         <v>0.3</v>
       </c>
-      <c r="C241" s="27">
+      <c r="C241" s="25">
         <v>0.9</v>
       </c>
-      <c r="D241" s="28" t="s">
-[...11 lines deleted...]
-      <c r="H241" s="28" t="s">
+      <c r="D241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="F241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H241" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>5</v>
       </c>
@@ -16926,409 +16955,409 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A244" s="32" t="s">
+      <c r="A244" s="35" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="33"/>
-[...5 lines deleted...]
-      <c r="H244" s="33"/>
+      <c r="B244" s="36"/>
+      <c r="C244" s="36"/>
+      <c r="D244" s="36"/>
+      <c r="E244" s="36"/>
+      <c r="F244" s="36"/>
+      <c r="G244" s="36"/>
+      <c r="H244" s="36"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="32" t="s">
+      <c r="A245" s="35" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="32"/>
-[...5 lines deleted...]
-      <c r="H245" s="32"/>
+      <c r="B245" s="35"/>
+      <c r="C245" s="35"/>
+      <c r="D245" s="35"/>
+      <c r="E245" s="35"/>
+      <c r="F245" s="35"/>
+      <c r="G245" s="35"/>
+      <c r="H245" s="35"/>
     </row>
     <row r="246" spans="1:8" ht="17.25" customHeight="1">
-      <c r="A246" s="34" t="s">
+      <c r="A246" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="34"/>
-[...5 lines deleted...]
-      <c r="H246" s="34"/>
+      <c r="B246" s="37"/>
+      <c r="C246" s="37"/>
+      <c r="D246" s="37"/>
+      <c r="E246" s="37"/>
+      <c r="F246" s="37"/>
+      <c r="G246" s="37"/>
+      <c r="H246" s="37"/>
     </row>
     <row r="247" spans="1:8" ht="36.75" customHeight="1">
-      <c r="A247" s="34"/>
-[...6 lines deleted...]
-      <c r="H247" s="34"/>
+      <c r="A247" s="37"/>
+      <c r="B247" s="37"/>
+      <c r="C247" s="37"/>
+      <c r="D247" s="37"/>
+      <c r="E247" s="37"/>
+      <c r="F247" s="37"/>
+      <c r="G247" s="37"/>
+      <c r="H247" s="37"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="34"/>
-[...6 lines deleted...]
-      <c r="H248" s="34"/>
+      <c r="A248" s="37"/>
+      <c r="B248" s="37"/>
+      <c r="C248" s="37"/>
+      <c r="D248" s="37"/>
+      <c r="E248" s="37"/>
+      <c r="F248" s="37"/>
+      <c r="G248" s="37"/>
+      <c r="H248" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J248"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="P12" sqref="P12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="38" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="35"/>
-[...5 lines deleted...]
-      <c r="H1" s="35"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="35" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="35"/>
+      <c r="A2" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="39" t="s">
         <v>115</v>
       </c>
-      <c r="B3" s="36"/>
-[...5 lines deleted...]
-      <c r="H3" s="36"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="37"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="41"/>
-[...2 lines deleted...]
-      <c r="F5" s="41" t="s">
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="41"/>
-      <c r="H5" s="42" t="s">
+      <c r="G5" s="44"/>
+      <c r="H5" s="45" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="38"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="41"/>
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="41"/>
-      <c r="D6" s="41" t="s">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="41"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="45"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="39"/>
-      <c r="B7" s="25" t="s">
+      <c r="A7" s="42"/>
+      <c r="B7" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="26" t="s">
+      <c r="C7" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="26" t="s">
+      <c r="D7" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="26" t="s">
+      <c r="E7" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="26" t="s">
+      <c r="F7" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="G7" s="26" t="s">
+      <c r="G7" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="42"/>
+      <c r="H7" s="45"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:9" ht="23.25">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="27">
+      <c r="B11" s="25">
         <v>4090.6</v>
       </c>
-      <c r="C11" s="27">
+      <c r="C11" s="25">
         <v>20385.599999999999</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="25">
         <v>4530.7</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="25">
         <v>21772.799999999999</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="25">
         <v>3386.6</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="25">
         <v>17360</v>
       </c>
-      <c r="H11" s="27">
+      <c r="H11" s="25">
         <v>3015.6</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="27">
+      <c r="B12" s="25">
         <v>3992.2</v>
       </c>
-      <c r="C12" s="27">
+      <c r="C12" s="25">
         <v>19653.7</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="25">
         <v>4410.5</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="25">
         <v>21027.7</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="25">
         <v>3266.6</v>
       </c>
-      <c r="G12" s="27">
+      <c r="G12" s="25">
         <v>16627.7</v>
       </c>
-      <c r="H12" s="27">
+      <c r="H12" s="25">
         <v>1131.8</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="27">
+      <c r="B13" s="25">
         <v>98.4</v>
       </c>
-      <c r="C13" s="27">
+      <c r="C13" s="25">
         <v>731.9</v>
       </c>
-      <c r="D13" s="27">
+      <c r="D13" s="25">
         <v>120.2</v>
       </c>
-      <c r="E13" s="27">
+      <c r="E13" s="25">
         <v>745.1</v>
       </c>
-      <c r="F13" s="27">
+      <c r="F13" s="25">
         <v>120</v>
       </c>
-      <c r="G13" s="27">
+      <c r="G13" s="25">
         <v>732.3</v>
       </c>
-      <c r="H13" s="27">
+      <c r="H13" s="25">
         <v>1883.8</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="27">
+      <c r="B15" s="25">
         <v>98.4</v>
       </c>
-      <c r="C15" s="27">
+      <c r="C15" s="25">
         <v>731.9</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D15" s="25">
         <v>120.2</v>
       </c>
-      <c r="E15" s="27">
+      <c r="E15" s="25">
         <v>745.1</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="25">
         <v>120</v>
       </c>
-      <c r="G15" s="27">
+      <c r="G15" s="25">
         <v>732.3</v>
       </c>
-      <c r="H15" s="27">
+      <c r="H15" s="25">
         <v>1883.8</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="27">
+      <c r="B16" s="25">
         <v>98.4</v>
       </c>
-      <c r="C16" s="27">
+      <c r="C16" s="25">
         <v>731.9</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D16" s="25">
         <v>120.2</v>
       </c>
-      <c r="E16" s="27">
+      <c r="E16" s="25">
         <v>745.1</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F16" s="25">
         <v>120</v>
       </c>
-      <c r="G16" s="27">
+      <c r="G16" s="25">
         <v>732.3</v>
       </c>
-      <c r="H16" s="27">
+      <c r="H16" s="25">
         <v>1883.8</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
@@ -17650,95 +17679,95 @@
         <v>5</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="23.25">
       <c r="A33" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B34" s="27">
+      <c r="B34" s="25">
         <v>3.7</v>
       </c>
-      <c r="C34" s="27">
+      <c r="C34" s="25">
         <v>3.7</v>
       </c>
-      <c r="D34" s="27">
+      <c r="D34" s="25">
         <v>3.7</v>
       </c>
-      <c r="E34" s="27">
+      <c r="E34" s="25">
         <v>3.7</v>
       </c>
-      <c r="F34" s="27">
+      <c r="F34" s="25">
         <v>3.7</v>
       </c>
-      <c r="G34" s="27">
+      <c r="G34" s="25">
         <v>3.7</v>
       </c>
-      <c r="H34" s="28" t="s">
+      <c r="H34" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B35" s="27">
+      <c r="B35" s="25">
         <v>3.7</v>
       </c>
-      <c r="C35" s="27">
+      <c r="C35" s="25">
         <v>3.7</v>
       </c>
-      <c r="D35" s="27">
+      <c r="D35" s="25">
         <v>3.7</v>
       </c>
-      <c r="E35" s="27">
+      <c r="E35" s="25">
         <v>3.7</v>
       </c>
-      <c r="F35" s="27">
+      <c r="F35" s="25">
         <v>3.7</v>
       </c>
-      <c r="G35" s="27">
+      <c r="G35" s="25">
         <v>3.7</v>
       </c>
-      <c r="H35" s="28" t="s">
+      <c r="H35" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="23.25">
       <c r="A36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8" ht="34.5">
       <c r="A37" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -17783,285 +17812,285 @@
       <c r="D39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B41" s="27">
+      <c r="B41" s="25">
         <v>136</v>
       </c>
-      <c r="C41" s="27">
+      <c r="C41" s="25">
         <v>528</v>
       </c>
-      <c r="D41" s="27">
+      <c r="D41" s="25">
         <v>34.700000000000003</v>
       </c>
-      <c r="E41" s="27">
+      <c r="E41" s="25">
         <v>139.1</v>
       </c>
-      <c r="F41" s="27">
+      <c r="F41" s="25">
         <v>34.700000000000003</v>
       </c>
-      <c r="G41" s="27">
+      <c r="G41" s="25">
         <v>139.1</v>
       </c>
-      <c r="H41" s="27">
+      <c r="H41" s="25">
         <v>83.1</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B42" s="27">
+      <c r="B42" s="25">
         <v>136</v>
       </c>
-      <c r="C42" s="27">
+      <c r="C42" s="25">
         <v>528</v>
       </c>
-      <c r="D42" s="27">
+      <c r="D42" s="25">
         <v>34.700000000000003</v>
       </c>
-      <c r="E42" s="27">
+      <c r="E42" s="25">
         <v>139.1</v>
       </c>
-      <c r="F42" s="27">
+      <c r="F42" s="25">
         <v>34.700000000000003</v>
       </c>
-      <c r="G42" s="27">
+      <c r="G42" s="25">
         <v>139.1</v>
       </c>
-      <c r="H42" s="27">
+      <c r="H42" s="25">
         <v>83.1</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="27">
+      <c r="B44" s="25">
         <v>1.6</v>
       </c>
-      <c r="C44" s="27">
+      <c r="C44" s="25">
         <v>5.8</v>
       </c>
-      <c r="D44" s="27">
+      <c r="D44" s="25">
         <v>1.6</v>
       </c>
-      <c r="E44" s="27">
+      <c r="E44" s="25">
         <v>5.8</v>
       </c>
-      <c r="F44" s="27">
+      <c r="F44" s="25">
         <v>1.6</v>
       </c>
-      <c r="G44" s="27">
+      <c r="G44" s="25">
         <v>5.8</v>
       </c>
-      <c r="H44" s="28" t="s">
+      <c r="H44" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B45" s="27">
+      <c r="B45" s="25">
         <v>1.6</v>
       </c>
-      <c r="C45" s="27">
+      <c r="C45" s="25">
         <v>5.8</v>
       </c>
-      <c r="D45" s="27">
+      <c r="D45" s="25">
         <v>1.6</v>
       </c>
-      <c r="E45" s="27">
+      <c r="E45" s="25">
         <v>5.8</v>
       </c>
-      <c r="F45" s="27">
+      <c r="F45" s="25">
         <v>1.6</v>
       </c>
-      <c r="G45" s="27">
+      <c r="G45" s="25">
         <v>5.8</v>
       </c>
-      <c r="H45" s="28" t="s">
+      <c r="H45" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="34.5">
       <c r="A46" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B47" s="27">
+      <c r="B47" s="25">
         <v>104.7</v>
       </c>
-      <c r="C47" s="27">
+      <c r="C47" s="25">
         <v>328.8</v>
       </c>
-      <c r="D47" s="27">
+      <c r="D47" s="25">
         <v>87.4</v>
       </c>
-      <c r="E47" s="27">
+      <c r="E47" s="25">
         <v>298.7</v>
       </c>
-      <c r="F47" s="27">
+      <c r="F47" s="25">
         <v>87.4</v>
       </c>
-      <c r="G47" s="27">
+      <c r="G47" s="25">
         <v>298.7</v>
       </c>
-      <c r="H47" s="27">
+      <c r="H47" s="25">
         <v>212.8</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B48" s="27">
+      <c r="B48" s="25">
         <v>104.7</v>
       </c>
-      <c r="C48" s="27">
+      <c r="C48" s="25">
         <v>328.8</v>
       </c>
-      <c r="D48" s="27">
+      <c r="D48" s="25">
         <v>87.4</v>
       </c>
-      <c r="E48" s="27">
+      <c r="E48" s="25">
         <v>298.7</v>
       </c>
-      <c r="F48" s="27">
+      <c r="F48" s="25">
         <v>87.4</v>
       </c>
-      <c r="G48" s="27">
+      <c r="G48" s="25">
         <v>298.7</v>
       </c>
-      <c r="H48" s="27">
+      <c r="H48" s="25">
         <v>212.8</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="23.25">
       <c r="A49" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
     </row>
     <row r="51" spans="1:8" ht="45.75">
       <c r="A51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B52" s="29">
+      <c r="B52" s="27">
         <v>857</v>
       </c>
-      <c r="C52" s="29">
+      <c r="C52" s="27">
         <v>2896</v>
       </c>
-      <c r="D52" s="29">
+      <c r="D52" s="27">
         <v>865</v>
       </c>
-      <c r="E52" s="29">
+      <c r="E52" s="27">
         <v>2941</v>
       </c>
-      <c r="F52" s="29">
+      <c r="F52" s="27">
         <v>865</v>
       </c>
-      <c r="G52" s="29">
+      <c r="G52" s="27">
         <v>2941</v>
       </c>
-      <c r="H52" s="29">
+      <c r="H52" s="27">
         <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>6</v>
       </c>
@@ -18153,462 +18182,462 @@
         <v>58</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="23.25">
       <c r="A58" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="2"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="29">
+      <c r="B59" s="27">
         <v>741</v>
       </c>
-      <c r="C59" s="29">
+      <c r="C59" s="27">
         <v>1547</v>
       </c>
-      <c r="D59" s="29">
+      <c r="D59" s="27">
         <v>1226</v>
       </c>
-      <c r="E59" s="29">
+      <c r="E59" s="27">
         <v>1486</v>
       </c>
-      <c r="F59" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H59" s="29">
+      <c r="F59" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G59" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H59" s="27">
         <v>61</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B60" s="29">
+      <c r="B60" s="27">
         <v>741</v>
       </c>
-      <c r="C60" s="29">
+      <c r="C60" s="27">
         <v>1547</v>
       </c>
-      <c r="D60" s="29">
+      <c r="D60" s="27">
         <v>1226</v>
       </c>
-      <c r="E60" s="29">
+      <c r="E60" s="27">
         <v>1486</v>
       </c>
-      <c r="F60" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H60" s="29">
+      <c r="F60" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G60" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H60" s="27">
         <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="23.25">
       <c r="A61" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
       <c r="D61" s="2"/>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
       <c r="G61" s="2"/>
       <c r="H61" s="2"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="29">
+      <c r="B62" s="27">
         <v>2415</v>
       </c>
-      <c r="C62" s="29">
+      <c r="C62" s="27">
         <v>9809</v>
       </c>
-      <c r="D62" s="29">
+      <c r="D62" s="27">
         <v>2449</v>
       </c>
-      <c r="E62" s="29">
+      <c r="E62" s="27">
         <v>9692</v>
       </c>
-      <c r="F62" s="29">
+      <c r="F62" s="27">
         <v>2449</v>
       </c>
-      <c r="G62" s="29">
+      <c r="G62" s="27">
         <v>9692</v>
       </c>
-      <c r="H62" s="29">
+      <c r="H62" s="27">
         <v>289</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B63" s="29">
+      <c r="B63" s="27">
         <v>2415</v>
       </c>
-      <c r="C63" s="29">
+      <c r="C63" s="27">
         <v>9809</v>
       </c>
-      <c r="D63" s="29">
+      <c r="D63" s="27">
         <v>2449</v>
       </c>
-      <c r="E63" s="29">
+      <c r="E63" s="27">
         <v>9692</v>
       </c>
-      <c r="F63" s="29">
+      <c r="F63" s="27">
         <v>2449</v>
       </c>
-      <c r="G63" s="29">
+      <c r="G63" s="27">
         <v>9692</v>
       </c>
-      <c r="H63" s="29">
+      <c r="H63" s="27">
         <v>289</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="23.25">
       <c r="A64" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B65" s="29">
+      <c r="B65" s="27">
         <v>94</v>
       </c>
-      <c r="C65" s="29">
+      <c r="C65" s="27">
         <v>306</v>
       </c>
-      <c r="D65" s="29">
+      <c r="D65" s="27">
         <v>87</v>
       </c>
-      <c r="E65" s="29">
+      <c r="E65" s="27">
         <v>308</v>
       </c>
-      <c r="F65" s="29">
+      <c r="F65" s="27">
         <v>87</v>
       </c>
-      <c r="G65" s="29">
+      <c r="G65" s="27">
         <v>288</v>
       </c>
-      <c r="H65" s="29">
+      <c r="H65" s="27">
         <v>51</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B66" s="29">
+      <c r="B66" s="27">
         <v>94</v>
       </c>
-      <c r="C66" s="29">
+      <c r="C66" s="27">
         <v>306</v>
       </c>
-      <c r="D66" s="29">
+      <c r="D66" s="27">
         <v>87</v>
       </c>
-      <c r="E66" s="29">
+      <c r="E66" s="27">
         <v>308</v>
       </c>
-      <c r="F66" s="29">
+      <c r="F66" s="27">
         <v>87</v>
       </c>
-      <c r="G66" s="29">
+      <c r="G66" s="27">
         <v>288</v>
       </c>
-      <c r="H66" s="29">
+      <c r="H66" s="27">
         <v>51</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="34.5">
       <c r="A67" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B68" s="29">
+      <c r="B68" s="27">
         <v>7254</v>
       </c>
-      <c r="C68" s="29">
+      <c r="C68" s="27">
         <v>37979</v>
       </c>
-      <c r="D68" s="29">
+      <c r="D68" s="27">
         <v>7395</v>
       </c>
-      <c r="E68" s="29">
+      <c r="E68" s="27">
         <v>41014</v>
       </c>
-      <c r="F68" s="29">
+      <c r="F68" s="27">
         <v>1039</v>
       </c>
-      <c r="G68" s="29">
+      <c r="G68" s="27">
         <v>30991</v>
       </c>
-      <c r="H68" s="29">
+      <c r="H68" s="27">
         <v>5114</v>
       </c>
       <c r="J68" s="11"/>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B69" s="29">
+      <c r="B69" s="27">
         <v>7178</v>
       </c>
-      <c r="C69" s="29">
+      <c r="C69" s="27">
         <v>37737</v>
       </c>
-      <c r="D69" s="29">
+      <c r="D69" s="27">
         <v>7350</v>
       </c>
-      <c r="E69" s="29">
+      <c r="E69" s="27">
         <v>40797</v>
       </c>
-      <c r="F69" s="29">
+      <c r="F69" s="27">
         <v>994</v>
       </c>
-      <c r="G69" s="29">
+      <c r="G69" s="27">
         <v>30774</v>
       </c>
-      <c r="H69" s="29">
+      <c r="H69" s="27">
         <v>4820</v>
       </c>
       <c r="J69" s="11"/>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="D70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="J70" s="2"/>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B71" s="29">
+      <c r="B71" s="27">
         <v>76</v>
       </c>
-      <c r="C71" s="29">
+      <c r="C71" s="27">
         <v>242</v>
       </c>
-      <c r="D71" s="29">
+      <c r="D71" s="27">
         <v>45</v>
       </c>
-      <c r="E71" s="29">
+      <c r="E71" s="27">
         <v>217</v>
       </c>
-      <c r="F71" s="29">
+      <c r="F71" s="27">
         <v>45</v>
       </c>
-      <c r="G71" s="29">
+      <c r="G71" s="27">
         <v>217</v>
       </c>
-      <c r="H71" s="29">
+      <c r="H71" s="27">
         <v>294</v>
       </c>
       <c r="J71" s="2"/>
     </row>
     <row r="72" spans="1:10" ht="34.5">
       <c r="A72" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="2"/>
       <c r="C72" s="2"/>
       <c r="D72" s="2"/>
       <c r="E72" s="2"/>
       <c r="F72" s="2"/>
       <c r="G72" s="2"/>
       <c r="H72" s="2"/>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B73" s="29">
+      <c r="B73" s="27">
         <v>913</v>
       </c>
-      <c r="C73" s="29">
+      <c r="C73" s="27">
         <v>3937</v>
       </c>
-      <c r="D73" s="29">
+      <c r="D73" s="27">
         <v>1344</v>
       </c>
-      <c r="E73" s="29">
+      <c r="E73" s="27">
         <v>4615</v>
       </c>
-      <c r="F73" s="29">
+      <c r="F73" s="27">
         <v>572</v>
       </c>
-      <c r="G73" s="29">
+      <c r="G73" s="27">
         <v>2444</v>
       </c>
-      <c r="H73" s="29">
+      <c r="H73" s="27">
         <v>1075</v>
       </c>
       <c r="J73" s="11"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B74" s="29">
+      <c r="B74" s="27">
         <v>25</v>
       </c>
-      <c r="C74" s="29">
+      <c r="C74" s="27">
         <v>50</v>
       </c>
-      <c r="D74" s="29">
+      <c r="D74" s="27">
         <v>168</v>
       </c>
-      <c r="E74" s="29">
+      <c r="E74" s="27">
         <v>193</v>
       </c>
-      <c r="F74" s="29">
+      <c r="F74" s="27">
         <v>143</v>
       </c>
-      <c r="G74" s="29">
+      <c r="G74" s="27">
         <v>168</v>
       </c>
-      <c r="H74" s="28" t="s">
+      <c r="H74" s="26" t="s">
         <v>5</v>
       </c>
       <c r="J74" s="11"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J75" s="2"/>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B76" s="29">
+      <c r="B76" s="27">
         <v>888</v>
       </c>
-      <c r="C76" s="29">
+      <c r="C76" s="27">
         <v>3887</v>
       </c>
-      <c r="D76" s="29">
+      <c r="D76" s="27">
         <v>1176</v>
       </c>
-      <c r="E76" s="29">
+      <c r="E76" s="27">
         <v>4422</v>
       </c>
-      <c r="F76" s="29">
+      <c r="F76" s="27">
         <v>429</v>
       </c>
-      <c r="G76" s="29">
+      <c r="G76" s="27">
         <v>2276</v>
       </c>
-      <c r="H76" s="29">
+      <c r="H76" s="27">
         <v>1075</v>
       </c>
       <c r="J76" s="11"/>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="2"/>
       <c r="C77" s="2"/>
       <c r="D77" s="2"/>
       <c r="E77" s="2"/>
       <c r="F77" s="2"/>
       <c r="G77" s="2"/>
       <c r="H77" s="2"/>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>6</v>
@@ -19081,95 +19110,95 @@
       </c>
       <c r="B101" s="12"/>
       <c r="C101" s="12"/>
       <c r="D101" s="12"/>
       <c r="E101" s="12"/>
       <c r="F101" s="2"/>
       <c r="G101" s="12"/>
       <c r="H101" s="12"/>
     </row>
     <row r="102" spans="1:8" ht="45.75">
       <c r="A102" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="12"/>
       <c r="D102" s="12"/>
       <c r="E102" s="12"/>
       <c r="F102" s="2"/>
       <c r="G102" s="12"/>
       <c r="H102" s="12"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B103" s="27">
+      <c r="B103" s="25">
         <v>978</v>
       </c>
-      <c r="C103" s="27">
+      <c r="C103" s="25">
         <v>3211</v>
       </c>
-      <c r="D103" s="27">
+      <c r="D103" s="25">
         <v>978</v>
       </c>
-      <c r="E103" s="27">
+      <c r="E103" s="25">
         <v>3211</v>
       </c>
-      <c r="F103" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H103" s="28" t="s">
+      <c r="F103" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G103" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H103" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B104" s="27">
+      <c r="B104" s="25">
         <v>978</v>
       </c>
-      <c r="C104" s="27">
+      <c r="C104" s="25">
         <v>3211</v>
       </c>
-      <c r="D104" s="27">
+      <c r="D104" s="25">
         <v>978</v>
       </c>
-      <c r="E104" s="27">
+      <c r="E104" s="25">
         <v>3211</v>
       </c>
-      <c r="F104" s="28" t="s">
-[...5 lines deleted...]
-      <c r="H104" s="28" t="s">
+      <c r="F104" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G104" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H104" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="34.5">
       <c r="A105" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
       <c r="D105" s="2"/>
       <c r="E105" s="2"/>
       <c r="F105" s="2"/>
       <c r="G105" s="2"/>
       <c r="H105" s="2"/>
     </row>
     <row r="106" spans="1:8" ht="84" customHeight="1">
       <c r="A106" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
       <c r="E106" s="2"/>
       <c r="F106" s="2"/>
       <c r="G106" s="2"/>
@@ -19698,69 +19727,69 @@
       </c>
       <c r="B132" s="2"/>
       <c r="C132" s="2"/>
       <c r="D132" s="2"/>
       <c r="E132" s="2"/>
       <c r="F132" s="2"/>
       <c r="G132" s="2"/>
       <c r="H132" s="2"/>
     </row>
     <row r="133" spans="1:8" ht="23.25">
       <c r="A133" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B133" s="2"/>
       <c r="C133" s="2"/>
       <c r="D133" s="2"/>
       <c r="E133" s="2"/>
       <c r="F133" s="2"/>
       <c r="G133" s="2"/>
       <c r="H133" s="2"/>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B134" s="29">
+      <c r="B134" s="27">
         <v>68536</v>
       </c>
-      <c r="C134" s="29">
+      <c r="C134" s="27">
         <v>223364</v>
       </c>
-      <c r="D134" s="29">
+      <c r="D134" s="27">
         <v>68536</v>
       </c>
-      <c r="E134" s="29">
+      <c r="E134" s="27">
         <v>223364</v>
       </c>
-      <c r="F134" s="29">
+      <c r="F134" s="27">
         <v>68536</v>
       </c>
-      <c r="G134" s="29">
+      <c r="G134" s="27">
         <v>223364</v>
       </c>
-      <c r="H134" s="28" t="s">
+      <c r="H134" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>6</v>
       </c>
@@ -19800,95 +19829,95 @@
       </c>
       <c r="B137" s="2"/>
       <c r="C137" s="2"/>
       <c r="D137" s="2"/>
       <c r="E137" s="2"/>
       <c r="F137" s="2"/>
       <c r="G137" s="2"/>
       <c r="H137" s="2"/>
     </row>
     <row r="138" spans="1:8" ht="59.25" customHeight="1">
       <c r="A138" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B138" s="2"/>
       <c r="C138" s="2"/>
       <c r="D138" s="2"/>
       <c r="E138" s="2"/>
       <c r="F138" s="2"/>
       <c r="G138" s="2"/>
       <c r="H138" s="2"/>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B139" s="27">
+      <c r="B139" s="25">
         <v>3.4</v>
       </c>
-      <c r="C139" s="27">
+      <c r="C139" s="25">
         <v>8.8000000000000007</v>
       </c>
-      <c r="D139" s="27">
+      <c r="D139" s="25">
         <v>3.4</v>
       </c>
-      <c r="E139" s="27">
+      <c r="E139" s="25">
         <v>8</v>
       </c>
-      <c r="F139" s="27">
+      <c r="F139" s="25">
         <v>3.4</v>
       </c>
-      <c r="G139" s="27">
+      <c r="G139" s="25">
         <v>8</v>
       </c>
-      <c r="H139" s="27">
+      <c r="H139" s="25">
         <v>0.8</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B140" s="27">
+      <c r="B140" s="25">
         <v>3.4</v>
       </c>
-      <c r="C140" s="27">
+      <c r="C140" s="25">
         <v>8.8000000000000007</v>
       </c>
-      <c r="D140" s="27">
+      <c r="D140" s="25">
         <v>3.4</v>
       </c>
-      <c r="E140" s="27">
+      <c r="E140" s="25">
         <v>8</v>
       </c>
-      <c r="F140" s="27">
+      <c r="F140" s="25">
         <v>3.4</v>
       </c>
-      <c r="G140" s="27">
+      <c r="G140" s="25">
         <v>8</v>
       </c>
-      <c r="H140" s="27">
+      <c r="H140" s="25">
         <v>0.8</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="23.25">
       <c r="A141" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B141" s="2"/>
       <c r="C141" s="2"/>
       <c r="D141" s="2"/>
       <c r="E141" s="2"/>
       <c r="F141" s="2"/>
       <c r="G141" s="2"/>
       <c r="H141" s="2"/>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>6</v>
       </c>
@@ -19928,253 +19957,253 @@
         <v>6</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H143" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="47.25" customHeight="1">
       <c r="A144" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B144" s="2"/>
       <c r="C144" s="2"/>
       <c r="D144" s="2"/>
       <c r="E144" s="2"/>
       <c r="F144" s="2"/>
       <c r="G144" s="2"/>
       <c r="H144" s="2"/>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B145" s="29">
+      <c r="B145" s="27">
         <v>3894</v>
       </c>
-      <c r="C145" s="29">
+      <c r="C145" s="27">
         <v>13745</v>
       </c>
-      <c r="D145" s="29">
+      <c r="D145" s="27">
         <v>3704</v>
       </c>
-      <c r="E145" s="29">
+      <c r="E145" s="27">
         <v>13447</v>
       </c>
-      <c r="F145" s="29">
+      <c r="F145" s="27">
         <v>3704</v>
       </c>
-      <c r="G145" s="29">
+      <c r="G145" s="27">
         <v>13447</v>
       </c>
-      <c r="H145" s="29">
+      <c r="H145" s="27">
         <v>1255</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B146" s="29">
+      <c r="B146" s="27">
         <v>2487</v>
       </c>
-      <c r="C146" s="29">
+      <c r="C146" s="27">
         <v>7890</v>
       </c>
-      <c r="D146" s="29">
+      <c r="D146" s="27">
         <v>2297</v>
       </c>
-      <c r="E146" s="29">
+      <c r="E146" s="27">
         <v>7592</v>
       </c>
-      <c r="F146" s="29">
+      <c r="F146" s="27">
         <v>2297</v>
       </c>
-      <c r="G146" s="29">
+      <c r="G146" s="27">
         <v>7592</v>
       </c>
-      <c r="H146" s="29">
+      <c r="H146" s="27">
         <v>1255</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H147" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="23.25">
       <c r="A148" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B148" s="2"/>
       <c r="C148" s="2"/>
       <c r="D148" s="2"/>
       <c r="E148" s="2"/>
       <c r="F148" s="2"/>
       <c r="G148" s="2"/>
       <c r="H148" s="2"/>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B149" s="29">
+      <c r="B149" s="27">
         <v>47</v>
       </c>
-      <c r="C149" s="29">
+      <c r="C149" s="27">
         <v>47</v>
       </c>
-      <c r="D149" s="28" t="s">
-[...11 lines deleted...]
-      <c r="H149" s="29">
+      <c r="D149" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E149" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="F149" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G149" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H149" s="27">
         <v>47</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B150" s="29">
+      <c r="B150" s="27">
         <v>47</v>
       </c>
-      <c r="C150" s="29">
+      <c r="C150" s="27">
         <v>47</v>
       </c>
-      <c r="D150" s="28" t="s">
-[...11 lines deleted...]
-      <c r="H150" s="29">
+      <c r="D150" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E150" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="F150" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G150" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H150" s="27">
         <v>47</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B152" s="29">
+      <c r="B152" s="27">
         <v>29023</v>
       </c>
-      <c r="C152" s="29">
+      <c r="C152" s="27">
         <v>71113</v>
       </c>
-      <c r="D152" s="29">
+      <c r="D152" s="27">
         <v>19081</v>
       </c>
-      <c r="E152" s="29">
+      <c r="E152" s="27">
         <v>38154</v>
       </c>
-      <c r="F152" s="29">
+      <c r="F152" s="27">
         <v>19081</v>
       </c>
-      <c r="G152" s="29">
+      <c r="G152" s="27">
         <v>38154</v>
       </c>
-      <c r="H152" s="28" t="s">
+      <c r="H152" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B153" s="29">
+      <c r="B153" s="27">
         <v>14787</v>
       </c>
-      <c r="C153" s="29">
+      <c r="C153" s="27">
         <v>29219</v>
       </c>
-      <c r="D153" s="29">
+      <c r="D153" s="27">
         <v>12772</v>
       </c>
-      <c r="E153" s="29">
+      <c r="E153" s="27">
         <v>22977</v>
       </c>
-      <c r="F153" s="29">
+      <c r="F153" s="27">
         <v>12772</v>
       </c>
-      <c r="G153" s="29">
+      <c r="G153" s="27">
         <v>22977</v>
       </c>
-      <c r="H153" s="28" t="s">
+      <c r="H153" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B154" s="29">
+      <c r="B154" s="27">
         <v>14236</v>
       </c>
-      <c r="C154" s="29">
+      <c r="C154" s="27">
         <v>41894</v>
       </c>
       <c r="D154" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G154" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H154" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B155" s="2"/>
       <c r="C155" s="2"/>
       <c r="D155" s="2"/>
@@ -20881,171 +20910,171 @@
         <v>5</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H188" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="34.5">
       <c r="A189" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B189" s="2"/>
       <c r="C189" s="2"/>
       <c r="D189" s="2"/>
       <c r="E189" s="2"/>
       <c r="F189" s="2"/>
       <c r="G189" s="2"/>
       <c r="H189" s="2"/>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B190" s="29">
-[...2 lines deleted...]
-      <c r="C190" s="29">
+      <c r="B190" s="27">
+        <v>5</v>
+      </c>
+      <c r="C190" s="27">
         <v>15</v>
       </c>
-      <c r="D190" s="29">
-[...2 lines deleted...]
-      <c r="E190" s="29">
+      <c r="D190" s="27">
+        <v>5</v>
+      </c>
+      <c r="E190" s="27">
         <v>10</v>
       </c>
-      <c r="F190" s="29">
-[...2 lines deleted...]
-      <c r="G190" s="29">
+      <c r="F190" s="27">
+        <v>5</v>
+      </c>
+      <c r="G190" s="27">
         <v>10</v>
       </c>
-      <c r="H190" s="29">
+      <c r="H190" s="27">
         <v>5</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B191" s="29">
-[...2 lines deleted...]
-      <c r="C191" s="29">
+      <c r="B191" s="27">
+        <v>5</v>
+      </c>
+      <c r="C191" s="27">
         <v>15</v>
       </c>
-      <c r="D191" s="29">
-[...2 lines deleted...]
-      <c r="E191" s="29">
+      <c r="D191" s="27">
+        <v>5</v>
+      </c>
+      <c r="E191" s="27">
         <v>10</v>
       </c>
-      <c r="F191" s="29">
-[...2 lines deleted...]
-      <c r="G191" s="29">
+      <c r="F191" s="27">
+        <v>5</v>
+      </c>
+      <c r="G191" s="27">
         <v>10</v>
       </c>
-      <c r="H191" s="29">
+      <c r="H191" s="27">
         <v>5</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B192" s="2"/>
       <c r="C192" s="2"/>
       <c r="D192" s="2"/>
       <c r="E192" s="2"/>
       <c r="F192" s="2"/>
       <c r="G192" s="2"/>
       <c r="H192" s="2"/>
     </row>
     <row r="193" spans="1:8" ht="23.25">
       <c r="A193" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B193" s="2"/>
       <c r="C193" s="2"/>
       <c r="D193" s="2"/>
       <c r="E193" s="2"/>
       <c r="F193" s="2"/>
       <c r="G193" s="2"/>
       <c r="H193" s="2"/>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B194" s="27">
+      <c r="B194" s="25">
         <v>1005.9</v>
       </c>
-      <c r="C194" s="27">
+      <c r="C194" s="25">
         <v>7689.8</v>
       </c>
-      <c r="D194" s="27">
+      <c r="D194" s="25">
         <v>2141.6999999999998</v>
       </c>
-      <c r="E194" s="27">
+      <c r="E194" s="25">
         <v>8505.7999999999993</v>
       </c>
-      <c r="F194" s="27">
+      <c r="F194" s="25">
         <v>2063.3000000000002</v>
       </c>
-      <c r="G194" s="27">
+      <c r="G194" s="25">
         <v>8291.2999999999993</v>
       </c>
-      <c r="H194" s="27">
+      <c r="H194" s="25">
         <v>8685.2000000000007</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B195" s="27">
+      <c r="B195" s="25">
         <v>1005.9</v>
       </c>
-      <c r="C195" s="27">
+      <c r="C195" s="25">
         <v>7689.8</v>
       </c>
-      <c r="D195" s="27">
+      <c r="D195" s="25">
         <v>2141.6999999999998</v>
       </c>
-      <c r="E195" s="27">
+      <c r="E195" s="25">
         <v>8505.7999999999993</v>
       </c>
-      <c r="F195" s="27">
+      <c r="F195" s="25">
         <v>2063.3000000000002</v>
       </c>
-      <c r="G195" s="27">
+      <c r="G195" s="25">
         <v>8291.2999999999993</v>
       </c>
-      <c r="H195" s="27">
+      <c r="H195" s="25">
         <v>8685.2000000000007</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="23.25">
       <c r="A196" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B196" s="2"/>
       <c r="C196" s="2"/>
       <c r="D196" s="2"/>
       <c r="E196" s="2"/>
       <c r="F196" s="2"/>
       <c r="G196" s="2"/>
       <c r="H196" s="2"/>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B197" s="2"/>
       <c r="C197" s="2"/>
       <c r="D197" s="2"/>
       <c r="E197" s="2"/>
       <c r="F197" s="2"/>
       <c r="G197" s="2"/>
@@ -21389,635 +21418,635 @@
       </c>
       <c r="B214" s="2"/>
       <c r="C214" s="11"/>
       <c r="D214" s="2"/>
       <c r="E214" s="11"/>
       <c r="F214" s="2"/>
       <c r="G214" s="11"/>
       <c r="H214" s="2"/>
     </row>
     <row r="215" spans="1:8" ht="34.5">
       <c r="A215" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B215" s="2"/>
       <c r="C215" s="11"/>
       <c r="D215" s="2"/>
       <c r="E215" s="11"/>
       <c r="F215" s="2"/>
       <c r="G215" s="11"/>
       <c r="H215" s="2"/>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B216" s="29">
+      <c r="B216" s="27">
         <v>1003</v>
       </c>
-      <c r="C216" s="29">
+      <c r="C216" s="27">
         <v>6223</v>
       </c>
-      <c r="D216" s="29">
+      <c r="D216" s="27">
         <v>1003</v>
       </c>
-      <c r="E216" s="29">
+      <c r="E216" s="27">
         <v>6223</v>
       </c>
-      <c r="F216" s="29">
+      <c r="F216" s="27">
         <v>227</v>
       </c>
-      <c r="G216" s="29">
+      <c r="G216" s="27">
         <v>709</v>
       </c>
-      <c r="H216" s="28" t="s">
+      <c r="H216" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B217" s="29">
+      <c r="B217" s="27">
         <v>1003</v>
       </c>
-      <c r="C217" s="29">
+      <c r="C217" s="27">
         <v>6223</v>
       </c>
-      <c r="D217" s="29">
+      <c r="D217" s="27">
         <v>1003</v>
       </c>
-      <c r="E217" s="29">
+      <c r="E217" s="27">
         <v>6223</v>
       </c>
-      <c r="F217" s="29">
+      <c r="F217" s="27">
         <v>227</v>
       </c>
-      <c r="G217" s="29">
+      <c r="G217" s="27">
         <v>709</v>
       </c>
-      <c r="H217" s="28" t="s">
+      <c r="H217" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B218" s="2"/>
       <c r="C218" s="11"/>
       <c r="D218" s="2"/>
       <c r="E218" s="11"/>
       <c r="F218" s="2"/>
       <c r="G218" s="11"/>
       <c r="H218" s="2"/>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B219" s="29">
+      <c r="B219" s="27">
         <v>1433</v>
       </c>
-      <c r="C219" s="29">
+      <c r="C219" s="27">
         <v>5086</v>
       </c>
-      <c r="D219" s="29">
+      <c r="D219" s="27">
         <v>1433</v>
       </c>
-      <c r="E219" s="29">
+      <c r="E219" s="27">
         <v>5086</v>
       </c>
-      <c r="F219" s="29">
+      <c r="F219" s="27">
         <v>872</v>
       </c>
-      <c r="G219" s="29">
+      <c r="G219" s="27">
         <v>2030</v>
       </c>
-      <c r="H219" s="28" t="s">
+      <c r="H219" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B220" s="29">
+      <c r="B220" s="27">
         <v>1433</v>
       </c>
-      <c r="C220" s="29">
+      <c r="C220" s="27">
         <v>5086</v>
       </c>
-      <c r="D220" s="29">
+      <c r="D220" s="27">
         <v>1433</v>
       </c>
-      <c r="E220" s="29">
+      <c r="E220" s="27">
         <v>5086</v>
       </c>
-      <c r="F220" s="29">
+      <c r="F220" s="27">
         <v>872</v>
       </c>
-      <c r="G220" s="29">
+      <c r="G220" s="27">
         <v>2030</v>
       </c>
-      <c r="H220" s="28" t="s">
+      <c r="H220" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B221" s="11"/>
       <c r="C221" s="11"/>
       <c r="D221" s="11"/>
       <c r="E221" s="11"/>
       <c r="F221" s="11"/>
       <c r="G221" s="11"/>
       <c r="H221" s="2"/>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B222" s="28" t="s">
-[...2 lines deleted...]
-      <c r="C222" s="29">
+      <c r="B222" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C222" s="27">
         <v>14</v>
       </c>
-      <c r="D222" s="28" t="s">
-[...2 lines deleted...]
-      <c r="E222" s="29">
+      <c r="D222" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E222" s="27">
         <v>14</v>
       </c>
-      <c r="F222" s="28" t="s">
-[...2 lines deleted...]
-      <c r="G222" s="29">
+      <c r="F222" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G222" s="27">
         <v>14</v>
       </c>
-      <c r="H222" s="28" t="s">
+      <c r="H222" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B223" s="28" t="s">
-[...2 lines deleted...]
-      <c r="C223" s="29">
+      <c r="B223" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C223" s="27">
         <v>14</v>
       </c>
-      <c r="D223" s="28" t="s">
-[...2 lines deleted...]
-      <c r="E223" s="29">
+      <c r="D223" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E223" s="27">
         <v>14</v>
       </c>
-      <c r="F223" s="28" t="s">
-[...2 lines deleted...]
-      <c r="G223" s="29">
+      <c r="F223" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G223" s="27">
         <v>14</v>
       </c>
-      <c r="H223" s="28" t="s">
+      <c r="H223" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="23.25">
       <c r="A224" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B224" s="2"/>
       <c r="C224" s="2"/>
       <c r="D224" s="2"/>
       <c r="E224" s="2"/>
       <c r="F224" s="2"/>
       <c r="G224" s="2"/>
       <c r="H224" s="2"/>
     </row>
     <row r="225" spans="1:8" ht="23.25">
       <c r="A225" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B225" s="2"/>
       <c r="C225" s="2"/>
       <c r="D225" s="2"/>
       <c r="E225" s="2"/>
       <c r="F225" s="2"/>
       <c r="G225" s="2"/>
       <c r="H225" s="2"/>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B226" s="12"/>
       <c r="C226" s="12"/>
       <c r="D226" s="12"/>
       <c r="E226" s="12"/>
       <c r="F226" s="12"/>
       <c r="G226" s="12"/>
       <c r="H226" s="2"/>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B227" s="27">
+      <c r="B227" s="25">
         <v>3655399.2</v>
       </c>
-      <c r="C227" s="27">
+      <c r="C227" s="25">
         <v>17453454.5</v>
       </c>
-      <c r="D227" s="27">
+      <c r="D227" s="25">
         <v>3320883.1</v>
       </c>
-      <c r="E227" s="27">
+      <c r="E227" s="25">
         <v>15978801.300000001</v>
       </c>
-      <c r="F227" s="27">
+      <c r="F227" s="25">
         <v>3320883.1</v>
       </c>
-      <c r="G227" s="27">
+      <c r="G227" s="25">
         <v>15978801.300000001</v>
       </c>
-      <c r="H227" s="28" t="s">
+      <c r="H227" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B228" s="27">
+      <c r="B228" s="25">
         <v>400415.8</v>
       </c>
-      <c r="C228" s="27">
+      <c r="C228" s="25">
         <v>1720453.7</v>
       </c>
-      <c r="D228" s="27">
+      <c r="D228" s="25">
         <v>246536</v>
       </c>
-      <c r="E228" s="27">
+      <c r="E228" s="25">
         <v>1063186.5</v>
       </c>
-      <c r="F228" s="27">
+      <c r="F228" s="25">
         <v>246536</v>
       </c>
-      <c r="G228" s="27">
+      <c r="G228" s="25">
         <v>1063186.5</v>
       </c>
-      <c r="H228" s="28" t="s">
+      <c r="H228" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H229" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B230" s="27">
+      <c r="B230" s="25">
         <v>2184844</v>
       </c>
-      <c r="C230" s="27">
+      <c r="C230" s="25">
         <v>10968791</v>
       </c>
-      <c r="D230" s="27">
+      <c r="D230" s="25">
         <v>2059972</v>
       </c>
-      <c r="E230" s="27">
+      <c r="E230" s="25">
         <v>10394238</v>
       </c>
-      <c r="F230" s="27">
+      <c r="F230" s="25">
         <v>2059972</v>
       </c>
-      <c r="G230" s="27">
+      <c r="G230" s="25">
         <v>10394238</v>
       </c>
-      <c r="H230" s="28" t="s">
+      <c r="H230" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H231" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="23.25">
       <c r="A232" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B232" s="12"/>
       <c r="C232" s="12"/>
       <c r="D232" s="12"/>
       <c r="E232" s="12"/>
       <c r="F232" s="12"/>
       <c r="G232" s="12"/>
       <c r="H232" s="2"/>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B233" s="27">
+      <c r="B233" s="25">
         <v>939.7</v>
       </c>
-      <c r="C233" s="27">
+      <c r="C233" s="25">
         <v>6002.6</v>
       </c>
-      <c r="D233" s="27">
+      <c r="D233" s="25">
         <v>497.4</v>
       </c>
-      <c r="E233" s="27">
+      <c r="E233" s="25">
         <v>3820.4</v>
       </c>
-      <c r="F233" s="27">
+      <c r="F233" s="25">
         <v>497.4</v>
       </c>
-      <c r="G233" s="27">
+      <c r="G233" s="25">
         <v>3820.4</v>
       </c>
-      <c r="H233" s="28" t="s">
+      <c r="H233" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B234" s="27">
+      <c r="B234" s="25">
         <v>686.5</v>
       </c>
-      <c r="C234" s="27">
+      <c r="C234" s="25">
         <v>4045.7</v>
       </c>
-      <c r="D234" s="27">
+      <c r="D234" s="25">
         <v>289</v>
       </c>
-      <c r="E234" s="27">
+      <c r="E234" s="25">
         <v>2309.8000000000002</v>
       </c>
-      <c r="F234" s="27">
+      <c r="F234" s="25">
         <v>289</v>
       </c>
-      <c r="G234" s="27">
+      <c r="G234" s="25">
         <v>2309.8000000000002</v>
       </c>
-      <c r="H234" s="28" t="s">
+      <c r="H234" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B235" s="27">
+      <c r="B235" s="25">
         <v>91.5</v>
       </c>
-      <c r="C235" s="27">
+      <c r="C235" s="25">
         <v>574.4</v>
       </c>
-      <c r="D235" s="27">
+      <c r="D235" s="25">
         <v>87.1</v>
       </c>
-      <c r="E235" s="27">
+      <c r="E235" s="25">
         <v>545.1</v>
       </c>
-      <c r="F235" s="27">
+      <c r="F235" s="25">
         <v>87.1</v>
       </c>
-      <c r="G235" s="27">
+      <c r="G235" s="25">
         <v>545.1</v>
       </c>
-      <c r="H235" s="28" t="s">
+      <c r="H235" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B236" s="27">
+      <c r="B236" s="25">
         <v>148.80000000000001</v>
       </c>
-      <c r="C236" s="27">
+      <c r="C236" s="25">
         <v>1281.9000000000001</v>
       </c>
-      <c r="D236" s="27">
+      <c r="D236" s="25">
         <v>116.2</v>
       </c>
-      <c r="E236" s="27">
+      <c r="E236" s="25">
         <v>911.6</v>
       </c>
-      <c r="F236" s="27">
+      <c r="F236" s="25">
         <v>116.2</v>
       </c>
-      <c r="G236" s="27">
+      <c r="G236" s="25">
         <v>911.6</v>
       </c>
-      <c r="H236" s="28" t="s">
+      <c r="H236" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B237" s="28" t="s">
-[...2 lines deleted...]
-      <c r="C237" s="27">
+      <c r="B237" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C237" s="25">
         <v>2</v>
       </c>
-      <c r="D237" s="28" t="s">
-[...2 lines deleted...]
-      <c r="E237" s="27">
+      <c r="D237" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E237" s="25">
         <v>2</v>
       </c>
-      <c r="F237" s="28" t="s">
-[...2 lines deleted...]
-      <c r="G237" s="27">
+      <c r="F237" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G237" s="25">
         <v>2</v>
       </c>
-      <c r="H237" s="28" t="s">
+      <c r="H237" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B238" s="27">
+      <c r="B238" s="25">
         <v>7.6</v>
       </c>
-      <c r="C238" s="27">
+      <c r="C238" s="25">
         <v>44.7</v>
       </c>
-      <c r="D238" s="28" t="s">
-[...2 lines deleted...]
-      <c r="E238" s="27">
+      <c r="D238" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="E238" s="25">
         <v>13.9</v>
       </c>
-      <c r="F238" s="28" t="s">
-[...2 lines deleted...]
-      <c r="G238" s="27">
+      <c r="F238" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="G238" s="25">
         <v>13.9</v>
       </c>
-      <c r="H238" s="28" t="s">
+      <c r="H238" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H239" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B240" s="27">
+      <c r="B240" s="25">
         <v>1</v>
       </c>
-      <c r="C240" s="27">
+      <c r="C240" s="25">
         <v>11</v>
       </c>
-      <c r="D240" s="27">
+      <c r="D240" s="25">
         <v>1</v>
       </c>
-      <c r="E240" s="27">
+      <c r="E240" s="25">
         <v>11</v>
       </c>
-      <c r="F240" s="27">
+      <c r="F240" s="25">
         <v>1</v>
       </c>
-      <c r="G240" s="27">
+      <c r="G240" s="25">
         <v>11</v>
       </c>
-      <c r="H240" s="28" t="s">
+      <c r="H240" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B241" s="28" t="s">
-[...2 lines deleted...]
-      <c r="C241" s="27">
+      <c r="B241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" s="25">
         <v>0.9</v>
       </c>
-      <c r="D241" s="28" t="s">
-[...11 lines deleted...]
-      <c r="H241" s="28" t="s">
+      <c r="D241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="F241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H241" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>5</v>
       </c>
@@ -22030,409 +22059,409 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="29.25" customHeight="1">
-      <c r="A244" s="43" t="s">
+      <c r="A244" s="46" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="44"/>
-[...5 lines deleted...]
-      <c r="H244" s="44"/>
+      <c r="B244" s="47"/>
+      <c r="C244" s="47"/>
+      <c r="D244" s="47"/>
+      <c r="E244" s="47"/>
+      <c r="F244" s="47"/>
+      <c r="G244" s="47"/>
+      <c r="H244" s="47"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="32" t="s">
+      <c r="A245" s="35" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="32"/>
-[...5 lines deleted...]
-      <c r="H245" s="32"/>
+      <c r="B245" s="35"/>
+      <c r="C245" s="35"/>
+      <c r="D245" s="35"/>
+      <c r="E245" s="35"/>
+      <c r="F245" s="35"/>
+      <c r="G245" s="35"/>
+      <c r="H245" s="35"/>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" s="45" t="s">
+      <c r="A246" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="45"/>
-[...5 lines deleted...]
-      <c r="H246" s="45"/>
+      <c r="B246" s="48"/>
+      <c r="C246" s="48"/>
+      <c r="D246" s="48"/>
+      <c r="E246" s="48"/>
+      <c r="F246" s="48"/>
+      <c r="G246" s="48"/>
+      <c r="H246" s="48"/>
     </row>
     <row r="247" spans="1:8" ht="32.25" customHeight="1">
-      <c r="A247" s="45"/>
-[...6 lines deleted...]
-      <c r="H247" s="45"/>
+      <c r="A247" s="48"/>
+      <c r="B247" s="48"/>
+      <c r="C247" s="48"/>
+      <c r="D247" s="48"/>
+      <c r="E247" s="48"/>
+      <c r="F247" s="48"/>
+      <c r="G247" s="48"/>
+      <c r="H247" s="48"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="34"/>
-[...6 lines deleted...]
-      <c r="H248" s="34"/>
+      <c r="A248" s="37"/>
+      <c r="B248" s="37"/>
+      <c r="C248" s="37"/>
+      <c r="D248" s="37"/>
+      <c r="E248" s="37"/>
+      <c r="F248" s="37"/>
+      <c r="G248" s="37"/>
+      <c r="H248" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J248"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K221" sqref="K221"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="38" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="35"/>
-[...5 lines deleted...]
-      <c r="H1" s="35"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="35" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="35"/>
+      <c r="A2" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="39" t="s">
         <v>116</v>
       </c>
-      <c r="B3" s="36"/>
-[...5 lines deleted...]
-      <c r="H3" s="36"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="37"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="41"/>
-[...2 lines deleted...]
-      <c r="F5" s="41" t="s">
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="41"/>
-      <c r="H5" s="42" t="s">
+      <c r="G5" s="44"/>
+      <c r="H5" s="45" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="38"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="41"/>
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="41"/>
-      <c r="D6" s="41" t="s">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="41"/>
-[...2 lines deleted...]
-      <c r="H6" s="42"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="45"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="39"/>
-      <c r="B7" s="30" t="s">
+      <c r="A7" s="42"/>
+      <c r="B7" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="31" t="s">
+      <c r="C7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="31" t="s">
+      <c r="D7" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="31" t="s">
+      <c r="E7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="31" t="s">
+      <c r="F7" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="G7" s="31" t="s">
+      <c r="G7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="42"/>
+      <c r="H7" s="45"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
     </row>
     <row r="10" spans="1:9" ht="23.25">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="46">
+      <c r="B11" s="32">
         <v>4235.8999999999996</v>
       </c>
-      <c r="C11" s="46">
+      <c r="C11" s="32">
         <v>24621.5</v>
       </c>
-      <c r="D11" s="46">
+      <c r="D11" s="32">
         <v>4131</v>
       </c>
-      <c r="E11" s="46">
+      <c r="E11" s="32">
         <v>25903.8</v>
       </c>
-      <c r="F11" s="46">
+      <c r="F11" s="32">
         <v>2974.8</v>
       </c>
-      <c r="G11" s="46">
+      <c r="G11" s="32">
         <v>20334.8</v>
       </c>
-      <c r="H11" s="46">
+      <c r="H11" s="32">
         <v>3120.5</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="46">
+      <c r="B12" s="32">
         <v>4135.7</v>
       </c>
-      <c r="C12" s="46">
+      <c r="C12" s="32">
         <v>23789.4</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D12" s="32">
         <v>4048.1</v>
       </c>
-      <c r="E12" s="46">
+      <c r="E12" s="32">
         <v>25075.8</v>
       </c>
-      <c r="F12" s="46">
+      <c r="F12" s="32">
         <v>2892.3</v>
       </c>
-      <c r="G12" s="46">
+      <c r="G12" s="32">
         <v>19520</v>
       </c>
-      <c r="H12" s="46">
+      <c r="H12" s="32">
         <v>1219.4000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="46">
+      <c r="B13" s="32">
         <v>100.2</v>
       </c>
-      <c r="C13" s="46">
+      <c r="C13" s="32">
         <v>832.1</v>
       </c>
-      <c r="D13" s="46">
+      <c r="D13" s="32">
         <v>82.9</v>
       </c>
-      <c r="E13" s="46">
+      <c r="E13" s="32">
         <v>828</v>
       </c>
-      <c r="F13" s="46">
+      <c r="F13" s="32">
         <v>82.5</v>
       </c>
-      <c r="G13" s="46">
+      <c r="G13" s="32">
         <v>814.8</v>
       </c>
-      <c r="H13" s="46">
+      <c r="H13" s="32">
         <v>1901.1</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="46">
+      <c r="B15" s="32">
         <v>100.2</v>
       </c>
-      <c r="C15" s="46">
+      <c r="C15" s="32">
         <v>832.1</v>
       </c>
-      <c r="D15" s="46">
+      <c r="D15" s="32">
         <v>82.9</v>
       </c>
-      <c r="E15" s="46">
+      <c r="E15" s="32">
         <v>828</v>
       </c>
-      <c r="F15" s="46">
+      <c r="F15" s="32">
         <v>82.5</v>
       </c>
-      <c r="G15" s="46">
+      <c r="G15" s="32">
         <v>814.8</v>
       </c>
-      <c r="H15" s="46">
+      <c r="H15" s="32">
         <v>1901.1</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="46">
+      <c r="B16" s="32">
         <v>100.2</v>
       </c>
-      <c r="C16" s="46">
+      <c r="C16" s="32">
         <v>832.1</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D16" s="32">
         <v>82.9</v>
       </c>
-      <c r="E16" s="46">
+      <c r="E16" s="32">
         <v>828</v>
       </c>
-      <c r="F16" s="46">
+      <c r="F16" s="32">
         <v>82.5</v>
       </c>
-      <c r="G16" s="46">
+      <c r="G16" s="32">
         <v>814.8</v>
       </c>
-      <c r="H16" s="46">
+      <c r="H16" s="32">
         <v>1901.1</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
@@ -22754,95 +22783,95 @@
         <v>5</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="23.25">
       <c r="A33" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B34" s="46">
+      <c r="B34" s="32">
         <v>6.1</v>
       </c>
-      <c r="C34" s="46">
+      <c r="C34" s="32">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D34" s="46">
+      <c r="D34" s="32">
         <v>6.1</v>
       </c>
-      <c r="E34" s="46">
+      <c r="E34" s="32">
         <v>9.8000000000000007</v>
       </c>
-      <c r="F34" s="46">
+      <c r="F34" s="32">
         <v>6.1</v>
       </c>
-      <c r="G34" s="46">
+      <c r="G34" s="32">
         <v>9.8000000000000007</v>
       </c>
-      <c r="H34" s="47" t="s">
+      <c r="H34" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B35" s="46">
+      <c r="B35" s="32">
         <v>6.1</v>
       </c>
-      <c r="C35" s="46">
+      <c r="C35" s="32">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D35" s="46">
+      <c r="D35" s="32">
         <v>6.1</v>
       </c>
-      <c r="E35" s="46">
+      <c r="E35" s="32">
         <v>9.8000000000000007</v>
       </c>
-      <c r="F35" s="46">
+      <c r="F35" s="32">
         <v>6.1</v>
       </c>
-      <c r="G35" s="46">
+      <c r="G35" s="32">
         <v>9.8000000000000007</v>
       </c>
-      <c r="H35" s="47" t="s">
+      <c r="H35" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="23.25">
       <c r="A36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
     </row>
     <row r="37" spans="1:8" ht="34.5">
       <c r="A37" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
@@ -22887,285 +22916,285 @@
       <c r="D39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B41" s="46">
+      <c r="B41" s="32">
         <v>137.5</v>
       </c>
-      <c r="C41" s="46">
+      <c r="C41" s="32">
         <v>665.5</v>
       </c>
-      <c r="D41" s="46">
+      <c r="D41" s="32">
         <v>36.1</v>
       </c>
-      <c r="E41" s="46">
+      <c r="E41" s="32">
         <v>175.2</v>
       </c>
-      <c r="F41" s="46">
+      <c r="F41" s="32">
         <v>36.1</v>
       </c>
-      <c r="G41" s="46">
+      <c r="G41" s="32">
         <v>175.2</v>
       </c>
-      <c r="H41" s="46">
+      <c r="H41" s="32">
         <v>86.3</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B42" s="46">
+      <c r="B42" s="32">
         <v>137.5</v>
       </c>
-      <c r="C42" s="46">
+      <c r="C42" s="32">
         <v>665.5</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="32">
         <v>36.1</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="32">
         <v>175.2</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="32">
         <v>36.1</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="32">
         <v>175.2</v>
       </c>
-      <c r="H42" s="46">
+      <c r="H42" s="32">
         <v>86.3</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
       <c r="F43" s="12"/>
       <c r="G43" s="12"/>
       <c r="H43" s="12"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="46">
+      <c r="B44" s="32">
         <v>1.8</v>
       </c>
-      <c r="C44" s="46">
+      <c r="C44" s="32">
         <v>7.6</v>
       </c>
-      <c r="D44" s="46">
+      <c r="D44" s="32">
         <v>1.8</v>
       </c>
-      <c r="E44" s="46">
+      <c r="E44" s="32">
         <v>7.6</v>
       </c>
-      <c r="F44" s="46">
+      <c r="F44" s="32">
         <v>1.8</v>
       </c>
-      <c r="G44" s="46">
+      <c r="G44" s="32">
         <v>7.6</v>
       </c>
-      <c r="H44" s="47" t="s">
+      <c r="H44" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B45" s="46">
+      <c r="B45" s="32">
         <v>1.8</v>
       </c>
-      <c r="C45" s="46">
+      <c r="C45" s="32">
         <v>7.6</v>
       </c>
-      <c r="D45" s="46">
+      <c r="D45" s="32">
         <v>1.8</v>
       </c>
-      <c r="E45" s="46">
+      <c r="E45" s="32">
         <v>7.6</v>
       </c>
-      <c r="F45" s="46">
+      <c r="F45" s="32">
         <v>1.8</v>
       </c>
-      <c r="G45" s="46">
+      <c r="G45" s="32">
         <v>7.6</v>
       </c>
-      <c r="H45" s="47" t="s">
+      <c r="H45" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="34.5">
       <c r="A46" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B47" s="46">
+      <c r="B47" s="32">
         <v>87.7</v>
       </c>
-      <c r="C47" s="46">
+      <c r="C47" s="32">
         <v>416.5</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="32">
         <v>90.4</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="32">
         <v>389.1</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="32">
         <v>90.4</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="32">
         <v>389.1</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="32">
         <v>210.1</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B48" s="46">
+      <c r="B48" s="32">
         <v>87.7</v>
       </c>
-      <c r="C48" s="46">
+      <c r="C48" s="32">
         <v>416.5</v>
       </c>
-      <c r="D48" s="46">
+      <c r="D48" s="32">
         <v>90.4</v>
       </c>
-      <c r="E48" s="46">
+      <c r="E48" s="32">
         <v>389.1</v>
       </c>
-      <c r="F48" s="46">
+      <c r="F48" s="32">
         <v>90.4</v>
       </c>
-      <c r="G48" s="46">
+      <c r="G48" s="32">
         <v>389.1</v>
       </c>
-      <c r="H48" s="46">
+      <c r="H48" s="32">
         <v>210.1</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="23.25">
       <c r="A49" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
     </row>
     <row r="51" spans="1:8" ht="45.75">
       <c r="A51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B52" s="48">
+      <c r="B52" s="34">
         <v>906</v>
       </c>
-      <c r="C52" s="48">
+      <c r="C52" s="34">
         <v>3802</v>
       </c>
-      <c r="D52" s="48">
+      <c r="D52" s="34">
         <v>888</v>
       </c>
-      <c r="E52" s="48">
+      <c r="E52" s="34">
         <v>3829</v>
       </c>
-      <c r="F52" s="48">
+      <c r="F52" s="34">
         <v>888</v>
       </c>
-      <c r="G52" s="48">
+      <c r="G52" s="34">
         <v>3829</v>
       </c>
-      <c r="H52" s="48">
+      <c r="H52" s="34">
         <v>51</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>6</v>
       </c>
@@ -23257,462 +23286,462 @@
         <v>58</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>58</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="23.25">
       <c r="A58" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="2"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="C59" s="34">
         <v>1547</v>
       </c>
-      <c r="D59" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E59" s="48">
+      <c r="D59" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="E59" s="34">
         <v>1486</v>
       </c>
-      <c r="F59" s="47" t="s">
-[...5 lines deleted...]
-      <c r="H59" s="48">
+      <c r="F59" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="G59" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="H59" s="34">
         <v>61</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B60" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="34">
         <v>1547</v>
       </c>
-      <c r="D60" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E60" s="48">
+      <c r="D60" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="E60" s="34">
         <v>1486</v>
       </c>
-      <c r="F60" s="47" t="s">
-[...5 lines deleted...]
-      <c r="H60" s="48">
+      <c r="F60" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="G60" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="H60" s="34">
         <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="23.25">
       <c r="A61" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
       <c r="D61" s="2"/>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
       <c r="G61" s="2"/>
       <c r="H61" s="2"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B62" s="48">
+      <c r="B62" s="34">
         <v>1991</v>
       </c>
-      <c r="C62" s="48">
+      <c r="C62" s="34">
         <v>11800</v>
       </c>
-      <c r="D62" s="48">
+      <c r="D62" s="34">
         <v>2098</v>
       </c>
-      <c r="E62" s="48">
+      <c r="E62" s="34">
         <v>11790</v>
       </c>
-      <c r="F62" s="48">
+      <c r="F62" s="34">
         <v>2098</v>
       </c>
-      <c r="G62" s="48">
+      <c r="G62" s="34">
         <v>11790</v>
       </c>
-      <c r="H62" s="48">
+      <c r="H62" s="34">
         <v>177</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B63" s="48">
+      <c r="B63" s="34">
         <v>1991</v>
       </c>
-      <c r="C63" s="48">
+      <c r="C63" s="34">
         <v>11800</v>
       </c>
-      <c r="D63" s="48">
+      <c r="D63" s="34">
         <v>2098</v>
       </c>
-      <c r="E63" s="48">
+      <c r="E63" s="34">
         <v>11790</v>
       </c>
-      <c r="F63" s="48">
+      <c r="F63" s="34">
         <v>2098</v>
       </c>
-      <c r="G63" s="48">
+      <c r="G63" s="34">
         <v>11790</v>
       </c>
-      <c r="H63" s="48">
+      <c r="H63" s="34">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="23.25">
       <c r="A64" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
       <c r="G64" s="2"/>
       <c r="H64" s="2"/>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B65" s="48">
+      <c r="B65" s="34">
         <v>89</v>
       </c>
-      <c r="C65" s="48">
+      <c r="C65" s="34">
         <v>395</v>
       </c>
-      <c r="D65" s="48">
+      <c r="D65" s="34">
         <v>88</v>
       </c>
-      <c r="E65" s="48">
+      <c r="E65" s="34">
         <v>396</v>
       </c>
-      <c r="F65" s="48">
+      <c r="F65" s="34">
         <v>88</v>
       </c>
-      <c r="G65" s="48">
+      <c r="G65" s="34">
         <v>376</v>
       </c>
-      <c r="H65" s="48">
+      <c r="H65" s="34">
         <v>51</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B66" s="48">
+      <c r="B66" s="34">
         <v>89</v>
       </c>
-      <c r="C66" s="48">
+      <c r="C66" s="34">
         <v>395</v>
       </c>
-      <c r="D66" s="48">
+      <c r="D66" s="34">
         <v>88</v>
       </c>
-      <c r="E66" s="48">
+      <c r="E66" s="34">
         <v>396</v>
       </c>
-      <c r="F66" s="48">
+      <c r="F66" s="34">
         <v>88</v>
       </c>
-      <c r="G66" s="48">
+      <c r="G66" s="34">
         <v>376</v>
       </c>
-      <c r="H66" s="48">
+      <c r="H66" s="34">
         <v>51</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="34.5">
       <c r="A67" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="2"/>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B68" s="48">
+      <c r="B68" s="34">
         <v>5991</v>
       </c>
-      <c r="C68" s="48">
+      <c r="C68" s="34">
         <v>43970</v>
       </c>
-      <c r="D68" s="48">
+      <c r="D68" s="34">
         <v>8962</v>
       </c>
-      <c r="E68" s="48">
+      <c r="E68" s="34">
         <v>49976</v>
       </c>
-      <c r="F68" s="48">
+      <c r="F68" s="34">
         <v>895</v>
       </c>
-      <c r="G68" s="48">
+      <c r="G68" s="34">
         <v>31886</v>
       </c>
-      <c r="H68" s="48">
+      <c r="H68" s="34">
         <v>2086</v>
       </c>
       <c r="J68" s="11"/>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B69" s="48">
+      <c r="B69" s="34">
         <v>5906</v>
       </c>
-      <c r="C69" s="48">
+      <c r="C69" s="34">
         <v>43643</v>
       </c>
-      <c r="D69" s="48">
+      <c r="D69" s="34">
         <v>8932</v>
       </c>
-      <c r="E69" s="48">
+      <c r="E69" s="34">
         <v>49729</v>
       </c>
-      <c r="F69" s="48">
+      <c r="F69" s="34">
         <v>865</v>
       </c>
-      <c r="G69" s="48">
+      <c r="G69" s="34">
         <v>31639</v>
       </c>
-      <c r="H69" s="48">
+      <c r="H69" s="34">
         <v>1737</v>
       </c>
       <c r="J69" s="11"/>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="D70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H70" s="16" t="s">
         <v>5</v>
       </c>
       <c r="J70" s="2"/>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B71" s="48">
+      <c r="B71" s="34">
         <v>85</v>
       </c>
-      <c r="C71" s="48">
+      <c r="C71" s="34">
         <v>327</v>
       </c>
-      <c r="D71" s="48">
+      <c r="D71" s="34">
         <v>30</v>
       </c>
-      <c r="E71" s="48">
+      <c r="E71" s="34">
         <v>247</v>
       </c>
-      <c r="F71" s="48">
+      <c r="F71" s="34">
         <v>30</v>
       </c>
-      <c r="G71" s="48">
+      <c r="G71" s="34">
         <v>247</v>
       </c>
-      <c r="H71" s="48">
+      <c r="H71" s="34">
         <v>349</v>
       </c>
       <c r="J71" s="2"/>
     </row>
     <row r="72" spans="1:10" ht="34.5">
       <c r="A72" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B72" s="2"/>
       <c r="C72" s="2"/>
       <c r="D72" s="2"/>
       <c r="E72" s="2"/>
       <c r="F72" s="2"/>
       <c r="G72" s="2"/>
       <c r="H72" s="2"/>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B73" s="48">
+      <c r="B73" s="34">
         <v>918</v>
       </c>
-      <c r="C73" s="48">
+      <c r="C73" s="34">
         <v>4855</v>
       </c>
-      <c r="D73" s="48">
+      <c r="D73" s="34">
         <v>1400</v>
       </c>
-      <c r="E73" s="48">
+      <c r="E73" s="34">
         <v>6015</v>
       </c>
-      <c r="F73" s="48">
+      <c r="F73" s="34">
         <v>331</v>
       </c>
-      <c r="G73" s="48">
+      <c r="G73" s="34">
         <v>2775</v>
       </c>
-      <c r="H73" s="48">
+      <c r="H73" s="34">
         <v>593</v>
       </c>
       <c r="J73" s="11"/>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B74" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="48">
+      <c r="B74" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="C74" s="34">
         <v>50</v>
       </c>
-      <c r="D74" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E74" s="48">
+      <c r="D74" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="E74" s="34">
         <v>193</v>
       </c>
-      <c r="F74" s="47" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="48">
+      <c r="F74" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="G74" s="34">
         <v>168</v>
       </c>
-      <c r="H74" s="47" t="s">
+      <c r="H74" s="33" t="s">
         <v>5</v>
       </c>
       <c r="J74" s="11"/>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J75" s="2"/>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B76" s="48">
+      <c r="B76" s="34">
         <v>918</v>
       </c>
-      <c r="C76" s="48">
+      <c r="C76" s="34">
         <v>4805</v>
       </c>
-      <c r="D76" s="48">
+      <c r="D76" s="34">
         <v>1400</v>
       </c>
-      <c r="E76" s="48">
+      <c r="E76" s="34">
         <v>5822</v>
       </c>
-      <c r="F76" s="48">
+      <c r="F76" s="34">
         <v>331</v>
       </c>
-      <c r="G76" s="48">
+      <c r="G76" s="34">
         <v>2607</v>
       </c>
-      <c r="H76" s="48">
+      <c r="H76" s="34">
         <v>593</v>
       </c>
       <c r="J76" s="11"/>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="2"/>
       <c r="C77" s="2"/>
       <c r="D77" s="2"/>
       <c r="E77" s="2"/>
       <c r="F77" s="2"/>
       <c r="G77" s="2"/>
       <c r="H77" s="2"/>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>6</v>
@@ -24185,95 +24214,95 @@
       </c>
       <c r="B101" s="12"/>
       <c r="C101" s="12"/>
       <c r="D101" s="12"/>
       <c r="E101" s="12"/>
       <c r="F101" s="2"/>
       <c r="G101" s="12"/>
       <c r="H101" s="12"/>
     </row>
     <row r="102" spans="1:8" ht="45.75">
       <c r="A102" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B102" s="12"/>
       <c r="C102" s="12"/>
       <c r="D102" s="12"/>
       <c r="E102" s="12"/>
       <c r="F102" s="2"/>
       <c r="G102" s="12"/>
       <c r="H102" s="12"/>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B103" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="46">
+      <c r="B103" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="C103" s="32">
         <v>3211</v>
       </c>
-      <c r="D103" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E103" s="46">
+      <c r="D103" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="E103" s="32">
         <v>3211</v>
       </c>
-      <c r="F103" s="47" t="s">
-[...5 lines deleted...]
-      <c r="H103" s="47" t="s">
+      <c r="F103" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="G103" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="H103" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B104" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="46">
+      <c r="B104" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="C104" s="32">
         <v>3211</v>
       </c>
-      <c r="D104" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E104" s="46">
+      <c r="D104" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="E104" s="32">
         <v>3211</v>
       </c>
-      <c r="F104" s="47" t="s">
-[...5 lines deleted...]
-      <c r="H104" s="47" t="s">
+      <c r="F104" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="G104" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="H104" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="34.5">
       <c r="A105" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
       <c r="D105" s="2"/>
       <c r="E105" s="2"/>
       <c r="F105" s="2"/>
       <c r="G105" s="2"/>
       <c r="H105" s="2"/>
     </row>
     <row r="106" spans="1:8" ht="79.5">
       <c r="A106" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
       <c r="D106" s="2"/>
       <c r="E106" s="2"/>
       <c r="F106" s="2"/>
       <c r="G106" s="2"/>
@@ -24593,95 +24622,95 @@
         <v>6</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="23.25">
       <c r="A122" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B122" s="2"/>
       <c r="C122" s="2"/>
       <c r="D122" s="2"/>
       <c r="E122" s="2"/>
       <c r="F122" s="2"/>
       <c r="G122" s="2"/>
       <c r="H122" s="2"/>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B123" s="46">
+      <c r="B123" s="32">
         <v>0.6</v>
       </c>
-      <c r="C123" s="46">
+      <c r="C123" s="32">
         <v>0.6</v>
       </c>
-      <c r="D123" s="46">
+      <c r="D123" s="32">
         <v>0.1</v>
       </c>
-      <c r="E123" s="46">
+      <c r="E123" s="32">
         <v>0.1</v>
       </c>
-      <c r="F123" s="46">
+      <c r="F123" s="32">
         <v>0.1</v>
       </c>
-      <c r="G123" s="46">
+      <c r="G123" s="32">
         <v>0.1</v>
       </c>
-      <c r="H123" s="46">
+      <c r="H123" s="32">
         <v>0.5</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B124" s="46">
+      <c r="B124" s="32">
         <v>0.6</v>
       </c>
-      <c r="C124" s="46">
+      <c r="C124" s="32">
         <v>0.6</v>
       </c>
-      <c r="D124" s="46">
+      <c r="D124" s="32">
         <v>0.1</v>
       </c>
-      <c r="E124" s="46">
+      <c r="E124" s="32">
         <v>0.1</v>
       </c>
-      <c r="F124" s="46">
+      <c r="F124" s="32">
         <v>0.1</v>
       </c>
-      <c r="G124" s="46">
+      <c r="G124" s="32">
         <v>0.1</v>
       </c>
-      <c r="H124" s="46">
+      <c r="H124" s="32">
         <v>0.5</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="23.25">
       <c r="A125" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D126" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F126" s="2" t="s">
@@ -24802,69 +24831,69 @@
       </c>
       <c r="B132" s="2"/>
       <c r="C132" s="2"/>
       <c r="D132" s="2"/>
       <c r="E132" s="2"/>
       <c r="F132" s="2"/>
       <c r="G132" s="2"/>
       <c r="H132" s="2"/>
     </row>
     <row r="133" spans="1:8" ht="23.25">
       <c r="A133" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B133" s="2"/>
       <c r="C133" s="2"/>
       <c r="D133" s="2"/>
       <c r="E133" s="2"/>
       <c r="F133" s="2"/>
       <c r="G133" s="2"/>
       <c r="H133" s="2"/>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B134" s="48">
+      <c r="B134" s="34">
         <v>115188</v>
       </c>
-      <c r="C134" s="48">
+      <c r="C134" s="34">
         <v>338552</v>
       </c>
-      <c r="D134" s="48">
+      <c r="D134" s="34">
         <v>115188</v>
       </c>
-      <c r="E134" s="48">
+      <c r="E134" s="34">
         <v>338552</v>
       </c>
-      <c r="F134" s="48">
+      <c r="F134" s="34">
         <v>115188</v>
       </c>
-      <c r="G134" s="48">
+      <c r="G134" s="34">
         <v>338552</v>
       </c>
-      <c r="H134" s="47" t="s">
+      <c r="H134" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>6</v>
       </c>
@@ -24904,95 +24933,95 @@
       </c>
       <c r="B137" s="2"/>
       <c r="C137" s="2"/>
       <c r="D137" s="2"/>
       <c r="E137" s="2"/>
       <c r="F137" s="2"/>
       <c r="G137" s="2"/>
       <c r="H137" s="2"/>
     </row>
     <row r="138" spans="1:8" ht="57">
       <c r="A138" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B138" s="2"/>
       <c r="C138" s="2"/>
       <c r="D138" s="2"/>
       <c r="E138" s="2"/>
       <c r="F138" s="2"/>
       <c r="G138" s="2"/>
       <c r="H138" s="2"/>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B139" s="46">
+      <c r="B139" s="32">
         <v>4.4000000000000004</v>
       </c>
-      <c r="C139" s="46">
+      <c r="C139" s="32">
         <v>13.2</v>
       </c>
-      <c r="D139" s="46">
+      <c r="D139" s="32">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E139" s="46">
+      <c r="E139" s="32">
         <v>12.6</v>
       </c>
-      <c r="F139" s="46">
+      <c r="F139" s="32">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G139" s="46">
+      <c r="G139" s="32">
         <v>12.6</v>
       </c>
-      <c r="H139" s="46">
+      <c r="H139" s="32">
         <v>0.6</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B140" s="46">
+      <c r="B140" s="32">
         <v>4.4000000000000004</v>
       </c>
-      <c r="C140" s="46">
+      <c r="C140" s="32">
         <v>13.2</v>
       </c>
-      <c r="D140" s="46">
+      <c r="D140" s="32">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E140" s="46">
+      <c r="E140" s="32">
         <v>12.6</v>
       </c>
-      <c r="F140" s="46">
+      <c r="F140" s="32">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G140" s="46">
+      <c r="G140" s="32">
         <v>12.6</v>
       </c>
-      <c r="H140" s="46">
+      <c r="H140" s="32">
         <v>0.6</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="23.25">
       <c r="A141" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B141" s="2"/>
       <c r="C141" s="2"/>
       <c r="D141" s="2"/>
       <c r="E141" s="2"/>
       <c r="F141" s="2"/>
       <c r="G141" s="2"/>
       <c r="H141" s="2"/>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>6</v>
       </c>
@@ -25032,268 +25061,268 @@
         <v>6</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H143" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="45.75">
       <c r="A144" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B144" s="2"/>
       <c r="C144" s="2"/>
       <c r="D144" s="2"/>
       <c r="E144" s="2"/>
       <c r="F144" s="2"/>
       <c r="G144" s="2"/>
       <c r="H144" s="2"/>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B145" s="48">
+      <c r="B145" s="34">
         <v>6559</v>
       </c>
-      <c r="C145" s="48">
+      <c r="C145" s="34">
         <v>20304</v>
       </c>
-      <c r="D145" s="48">
+      <c r="D145" s="34">
         <v>6613</v>
       </c>
-      <c r="E145" s="48">
+      <c r="E145" s="34">
         <v>20060</v>
       </c>
-      <c r="F145" s="48">
+      <c r="F145" s="34">
         <v>6613</v>
       </c>
-      <c r="G145" s="48">
+      <c r="G145" s="34">
         <v>20060</v>
       </c>
-      <c r="H145" s="48">
+      <c r="H145" s="34">
         <v>1201</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B146" s="48">
+      <c r="B146" s="34">
         <v>4430</v>
       </c>
-      <c r="C146" s="48">
+      <c r="C146" s="34">
         <v>12320</v>
       </c>
-      <c r="D146" s="48">
+      <c r="D146" s="34">
         <v>4484</v>
       </c>
-      <c r="E146" s="48">
+      <c r="E146" s="34">
         <v>12076</v>
       </c>
-      <c r="F146" s="48">
+      <c r="F146" s="34">
         <v>4484</v>
       </c>
-      <c r="G146" s="48">
+      <c r="G146" s="34">
         <v>12076</v>
       </c>
-      <c r="H146" s="48">
+      <c r="H146" s="34">
         <v>1201</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H147" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="23.25">
       <c r="A148" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B148" s="2"/>
       <c r="C148" s="2"/>
       <c r="D148" s="2"/>
       <c r="E148" s="2"/>
       <c r="F148" s="2"/>
       <c r="G148" s="2"/>
       <c r="H148" s="2"/>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B149" s="48">
+      <c r="B149" s="34">
         <v>19</v>
       </c>
-      <c r="C149" s="48">
+      <c r="C149" s="34">
         <v>66</v>
       </c>
-      <c r="D149" s="48">
+      <c r="D149" s="34">
         <v>66</v>
       </c>
-      <c r="E149" s="48">
+      <c r="E149" s="34">
         <v>66</v>
       </c>
-      <c r="F149" s="48">
+      <c r="F149" s="34">
         <v>66</v>
       </c>
-      <c r="G149" s="48">
+      <c r="G149" s="34">
         <v>66</v>
       </c>
-      <c r="H149" s="47" t="s">
+      <c r="H149" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B150" s="48">
+      <c r="B150" s="34">
         <v>19</v>
       </c>
-      <c r="C150" s="48">
+      <c r="C150" s="34">
         <v>66</v>
       </c>
-      <c r="D150" s="48">
+      <c r="D150" s="34">
         <v>66</v>
       </c>
-      <c r="E150" s="48">
+      <c r="E150" s="34">
         <v>66</v>
       </c>
-      <c r="F150" s="48">
+      <c r="F150" s="34">
         <v>66</v>
       </c>
-      <c r="G150" s="48">
+      <c r="G150" s="34">
         <v>66</v>
       </c>
-      <c r="H150" s="47" t="s">
+      <c r="H150" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B152" s="48">
+      <c r="B152" s="34">
         <v>37558</v>
       </c>
-      <c r="C152" s="48">
+      <c r="C152" s="34">
         <v>108671</v>
       </c>
-      <c r="D152" s="48">
+      <c r="D152" s="34">
         <v>26648</v>
       </c>
-      <c r="E152" s="48">
+      <c r="E152" s="34">
         <v>64802</v>
       </c>
-      <c r="F152" s="48">
+      <c r="F152" s="34">
         <v>26648</v>
       </c>
-      <c r="G152" s="48">
+      <c r="G152" s="34">
         <v>64802</v>
       </c>
-      <c r="H152" s="47" t="s">
+      <c r="H152" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B153" s="48">
+      <c r="B153" s="34">
         <v>22323</v>
       </c>
-      <c r="C153" s="48">
+      <c r="C153" s="34">
         <v>51542</v>
       </c>
-      <c r="D153" s="48">
+      <c r="D153" s="34">
         <v>18716</v>
       </c>
-      <c r="E153" s="48">
+      <c r="E153" s="34">
         <v>41693</v>
       </c>
-      <c r="F153" s="48">
+      <c r="F153" s="34">
         <v>18716</v>
       </c>
-      <c r="G153" s="48">
+      <c r="G153" s="34">
         <v>41693</v>
       </c>
-      <c r="H153" s="47" t="s">
+      <c r="H153" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B154" s="48">
+      <c r="B154" s="34">
         <v>15235</v>
       </c>
-      <c r="C154" s="48">
+      <c r="C154" s="34">
         <v>57129</v>
       </c>
-      <c r="D154" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E154" s="48">
+      <c r="D154" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="E154" s="34">
         <v>23109</v>
       </c>
-      <c r="F154" s="47" t="s">
-[...2 lines deleted...]
-      <c r="G154" s="48">
+      <c r="F154" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="G154" s="34">
         <v>23109</v>
       </c>
-      <c r="H154" s="47" t="s">
+      <c r="H154" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B155" s="2"/>
       <c r="C155" s="2"/>
       <c r="D155" s="2"/>
       <c r="E155" s="2"/>
       <c r="F155" s="2"/>
       <c r="G155" s="2"/>
       <c r="H155" s="2"/>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B156" s="2"/>
       <c r="C156" s="2"/>
       <c r="D156" s="2"/>
       <c r="E156" s="2"/>
       <c r="F156" s="2"/>
       <c r="G156" s="2"/>
@@ -25985,171 +26014,171 @@
         <v>5</v>
       </c>
       <c r="G188" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H188" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="34.5">
       <c r="A189" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B189" s="2"/>
       <c r="C189" s="2"/>
       <c r="D189" s="2"/>
       <c r="E189" s="2"/>
       <c r="F189" s="2"/>
       <c r="G189" s="2"/>
       <c r="H189" s="2"/>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B190" s="48">
+      <c r="B190" s="34">
         <v>1</v>
       </c>
-      <c r="C190" s="48">
+      <c r="C190" s="34">
         <v>16</v>
       </c>
-      <c r="D190" s="48">
+      <c r="D190" s="34">
         <v>4</v>
       </c>
-      <c r="E190" s="48">
+      <c r="E190" s="34">
         <v>14</v>
       </c>
-      <c r="F190" s="48">
+      <c r="F190" s="34">
         <v>4</v>
       </c>
-      <c r="G190" s="48">
+      <c r="G190" s="34">
         <v>14</v>
       </c>
-      <c r="H190" s="48">
+      <c r="H190" s="34">
         <v>2</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B191" s="48">
+      <c r="B191" s="34">
         <v>1</v>
       </c>
-      <c r="C191" s="48">
+      <c r="C191" s="34">
         <v>16</v>
       </c>
-      <c r="D191" s="48">
+      <c r="D191" s="34">
         <v>4</v>
       </c>
-      <c r="E191" s="48">
+      <c r="E191" s="34">
         <v>14</v>
       </c>
-      <c r="F191" s="48">
+      <c r="F191" s="34">
         <v>4</v>
       </c>
-      <c r="G191" s="48">
+      <c r="G191" s="34">
         <v>14</v>
       </c>
-      <c r="H191" s="48">
+      <c r="H191" s="34">
         <v>2</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B192" s="2"/>
       <c r="C192" s="2"/>
       <c r="D192" s="2"/>
       <c r="E192" s="2"/>
       <c r="F192" s="2"/>
       <c r="G192" s="2"/>
       <c r="H192" s="2"/>
     </row>
     <row r="193" spans="1:8" ht="23.25">
       <c r="A193" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B193" s="2"/>
       <c r="C193" s="2"/>
       <c r="D193" s="2"/>
       <c r="E193" s="2"/>
       <c r="F193" s="2"/>
       <c r="G193" s="2"/>
       <c r="H193" s="2"/>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B194" s="46">
+      <c r="B194" s="32">
         <v>1793</v>
       </c>
-      <c r="C194" s="46">
+      <c r="C194" s="32">
         <v>9482.7999999999993</v>
       </c>
-      <c r="D194" s="46">
+      <c r="D194" s="32">
         <v>1944.8</v>
       </c>
-      <c r="E194" s="46">
+      <c r="E194" s="32">
         <v>10450.6</v>
       </c>
-      <c r="F194" s="46">
+      <c r="F194" s="32">
         <v>1944.8</v>
       </c>
-      <c r="G194" s="46">
+      <c r="G194" s="32">
         <v>10236.1</v>
       </c>
-      <c r="H194" s="46">
+      <c r="H194" s="32">
         <v>8533.4</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B195" s="46">
+      <c r="B195" s="32">
         <v>1793</v>
       </c>
-      <c r="C195" s="46">
+      <c r="C195" s="32">
         <v>9482.7999999999993</v>
       </c>
-      <c r="D195" s="46">
+      <c r="D195" s="32">
         <v>1944.8</v>
       </c>
-      <c r="E195" s="46">
+      <c r="E195" s="32">
         <v>10450.6</v>
       </c>
-      <c r="F195" s="46">
+      <c r="F195" s="32">
         <v>1944.8</v>
       </c>
-      <c r="G195" s="46">
+      <c r="G195" s="32">
         <v>10236.1</v>
       </c>
-      <c r="H195" s="46">
+      <c r="H195" s="32">
         <v>8533.4</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="23.25">
       <c r="A196" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B196" s="2"/>
       <c r="C196" s="2"/>
       <c r="D196" s="2"/>
       <c r="E196" s="2"/>
       <c r="F196" s="2"/>
       <c r="G196" s="2"/>
       <c r="H196" s="2"/>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B197" s="2"/>
       <c r="C197" s="2"/>
       <c r="D197" s="2"/>
       <c r="E197" s="2"/>
       <c r="F197" s="2"/>
       <c r="G197" s="2"/>
@@ -26493,781 +26522,5990 @@
       </c>
       <c r="B214" s="2"/>
       <c r="C214" s="11"/>
       <c r="D214" s="2"/>
       <c r="E214" s="11"/>
       <c r="F214" s="2"/>
       <c r="G214" s="11"/>
       <c r="H214" s="2"/>
     </row>
     <row r="215" spans="1:8" ht="34.5">
       <c r="A215" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B215" s="2"/>
       <c r="C215" s="11"/>
       <c r="D215" s="2"/>
       <c r="E215" s="11"/>
       <c r="F215" s="2"/>
       <c r="G215" s="11"/>
       <c r="H215" s="2"/>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B216" s="48">
+      <c r="B216" s="34">
         <v>1101</v>
       </c>
-      <c r="C216" s="48">
+      <c r="C216" s="34">
         <v>7324</v>
       </c>
-      <c r="D216" s="48">
+      <c r="D216" s="34">
         <v>1101</v>
       </c>
-      <c r="E216" s="48">
+      <c r="E216" s="34">
         <v>7324</v>
       </c>
-      <c r="F216" s="48">
+      <c r="F216" s="34">
         <v>618</v>
       </c>
-      <c r="G216" s="48">
+      <c r="G216" s="34">
         <v>1327</v>
       </c>
-      <c r="H216" s="47" t="s">
+      <c r="H216" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B217" s="48">
+      <c r="B217" s="34">
         <v>1101</v>
       </c>
-      <c r="C217" s="48">
+      <c r="C217" s="34">
         <v>7324</v>
       </c>
-      <c r="D217" s="48">
+      <c r="D217" s="34">
         <v>1101</v>
       </c>
-      <c r="E217" s="48">
+      <c r="E217" s="34">
         <v>7324</v>
       </c>
-      <c r="F217" s="48">
+      <c r="F217" s="34">
         <v>618</v>
       </c>
-      <c r="G217" s="48">
+      <c r="G217" s="34">
         <v>1327</v>
       </c>
-      <c r="H217" s="47" t="s">
+      <c r="H217" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B218" s="2"/>
       <c r="C218" s="11"/>
       <c r="D218" s="2"/>
       <c r="E218" s="11"/>
       <c r="F218" s="2"/>
       <c r="G218" s="11"/>
       <c r="H218" s="2"/>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B219" s="48">
+      <c r="B219" s="34">
         <v>1194</v>
       </c>
-      <c r="C219" s="48">
+      <c r="C219" s="34">
         <v>6280</v>
       </c>
-      <c r="D219" s="48">
+      <c r="D219" s="34">
         <v>1194</v>
       </c>
-      <c r="E219" s="48">
+      <c r="E219" s="34">
         <v>6280</v>
       </c>
-      <c r="F219" s="48">
+      <c r="F219" s="34">
         <v>348</v>
       </c>
-      <c r="G219" s="48">
+      <c r="G219" s="34">
         <v>2378</v>
       </c>
-      <c r="H219" s="47" t="s">
+      <c r="H219" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B220" s="48">
+      <c r="B220" s="34">
         <v>1194</v>
       </c>
-      <c r="C220" s="48">
+      <c r="C220" s="34">
         <v>6280</v>
       </c>
-      <c r="D220" s="48">
+      <c r="D220" s="34">
         <v>1194</v>
       </c>
-      <c r="E220" s="48">
+      <c r="E220" s="34">
         <v>6280</v>
       </c>
-      <c r="F220" s="48">
+      <c r="F220" s="34">
         <v>348</v>
       </c>
-      <c r="G220" s="48">
+      <c r="G220" s="34">
         <v>2378</v>
       </c>
-      <c r="H220" s="47" t="s">
+      <c r="H220" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B221" s="11"/>
       <c r="C221" s="11"/>
       <c r="D221" s="11"/>
       <c r="E221" s="11"/>
       <c r="F221" s="11"/>
       <c r="G221" s="11"/>
       <c r="H221" s="2"/>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B222" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C222" s="48">
+      <c r="B222" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="C222" s="34">
         <v>14</v>
       </c>
-      <c r="D222" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E222" s="48">
+      <c r="D222" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="E222" s="34">
         <v>14</v>
       </c>
-      <c r="F222" s="47" t="s">
-[...2 lines deleted...]
-      <c r="G222" s="48">
+      <c r="F222" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="G222" s="34">
         <v>14</v>
       </c>
-      <c r="H222" s="47" t="s">
+      <c r="H222" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B223" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C223" s="48">
+      <c r="B223" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="C223" s="34">
         <v>14</v>
       </c>
-      <c r="D223" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E223" s="48">
+      <c r="D223" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="E223" s="34">
         <v>14</v>
       </c>
-      <c r="F223" s="47" t="s">
-[...2 lines deleted...]
-      <c r="G223" s="48">
+      <c r="F223" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="G223" s="34">
         <v>14</v>
       </c>
-      <c r="H223" s="47" t="s">
+      <c r="H223" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="23.25">
       <c r="A224" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B224" s="2"/>
       <c r="C224" s="2"/>
       <c r="D224" s="2"/>
       <c r="E224" s="2"/>
       <c r="F224" s="2"/>
       <c r="G224" s="2"/>
       <c r="H224" s="2"/>
     </row>
     <row r="225" spans="1:8" ht="23.25">
       <c r="A225" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B225" s="2"/>
       <c r="C225" s="2"/>
       <c r="D225" s="2"/>
       <c r="E225" s="2"/>
       <c r="F225" s="2"/>
       <c r="G225" s="2"/>
       <c r="H225" s="2"/>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B226" s="12"/>
       <c r="C226" s="12"/>
       <c r="D226" s="12"/>
       <c r="E226" s="12"/>
       <c r="F226" s="12"/>
       <c r="G226" s="12"/>
       <c r="H226" s="2"/>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B227" s="46">
+      <c r="B227" s="32">
         <v>3570671.9</v>
       </c>
-      <c r="C227" s="46">
+      <c r="C227" s="32">
         <v>21024126.399999999</v>
       </c>
-      <c r="D227" s="46">
+      <c r="D227" s="32">
         <v>3260307.9</v>
       </c>
-      <c r="E227" s="46">
+      <c r="E227" s="32">
         <v>19239109.199999999</v>
       </c>
-      <c r="F227" s="46">
+      <c r="F227" s="32">
         <v>3260307.9</v>
       </c>
-      <c r="G227" s="46">
+      <c r="G227" s="32">
         <v>19239109.199999999</v>
       </c>
-      <c r="H227" s="47" t="s">
+      <c r="H227" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B228" s="46">
+      <c r="B228" s="32">
         <v>368972.79999999999</v>
       </c>
-      <c r="C228" s="46">
+      <c r="C228" s="32">
         <v>2089426.5</v>
       </c>
-      <c r="D228" s="46">
+      <c r="D228" s="32">
         <v>233593.3</v>
       </c>
-      <c r="E228" s="46">
+      <c r="E228" s="32">
         <v>1296779.8</v>
       </c>
-      <c r="F228" s="46">
+      <c r="F228" s="32">
         <v>233593.3</v>
       </c>
-      <c r="G228" s="46">
+      <c r="G228" s="32">
         <v>1296779.8</v>
       </c>
-      <c r="H228" s="47" t="s">
+      <c r="H228" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H229" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B230" s="46">
+      <c r="B230" s="32">
         <v>2015957</v>
       </c>
-      <c r="C230" s="46">
+      <c r="C230" s="32">
         <v>12984748</v>
       </c>
-      <c r="D230" s="46">
+      <c r="D230" s="32">
         <v>1903538</v>
       </c>
-      <c r="E230" s="46">
+      <c r="E230" s="32">
         <v>12297776</v>
       </c>
-      <c r="F230" s="46">
+      <c r="F230" s="32">
         <v>1903538</v>
       </c>
-      <c r="G230" s="46">
+      <c r="G230" s="32">
         <v>12297776</v>
       </c>
-      <c r="H230" s="47" t="s">
+      <c r="H230" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H231" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="23.25">
       <c r="A232" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B232" s="12"/>
       <c r="C232" s="12"/>
       <c r="D232" s="12"/>
       <c r="E232" s="12"/>
       <c r="F232" s="12"/>
       <c r="G232" s="12"/>
       <c r="H232" s="2"/>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B233" s="46">
+      <c r="B233" s="32">
         <v>593</v>
       </c>
-      <c r="C233" s="46">
+      <c r="C233" s="32">
         <v>6595.6</v>
       </c>
-      <c r="D233" s="46">
+      <c r="D233" s="32">
         <v>184</v>
       </c>
-      <c r="E233" s="46">
+      <c r="E233" s="32">
         <v>4004.4</v>
       </c>
-      <c r="F233" s="46">
+      <c r="F233" s="32">
         <v>184</v>
       </c>
-      <c r="G233" s="46">
+      <c r="G233" s="32">
         <v>4004.4</v>
       </c>
-      <c r="H233" s="47" t="s">
+      <c r="H233" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B234" s="46">
+      <c r="B234" s="32">
         <v>494.2</v>
       </c>
-      <c r="C234" s="46">
+      <c r="C234" s="32">
         <v>4539.8999999999996</v>
       </c>
-      <c r="D234" s="46">
+      <c r="D234" s="32">
         <v>109.3</v>
       </c>
-      <c r="E234" s="46">
+      <c r="E234" s="32">
         <v>2419.1</v>
       </c>
-      <c r="F234" s="46">
+      <c r="F234" s="32">
         <v>109.3</v>
       </c>
-      <c r="G234" s="46">
+      <c r="G234" s="32">
         <v>2419.1</v>
       </c>
-      <c r="H234" s="47" t="s">
+      <c r="H234" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B235" s="46">
+      <c r="B235" s="32">
         <v>44.4</v>
       </c>
-      <c r="C235" s="46">
+      <c r="C235" s="32">
         <v>618.79999999999995</v>
       </c>
-      <c r="D235" s="46">
+      <c r="D235" s="32">
         <v>44.2</v>
       </c>
-      <c r="E235" s="46">
+      <c r="E235" s="32">
         <v>589.29999999999995</v>
       </c>
-      <c r="F235" s="46">
+      <c r="F235" s="32">
         <v>44.2</v>
       </c>
-      <c r="G235" s="46">
+      <c r="G235" s="32">
         <v>589.29999999999995</v>
       </c>
-      <c r="H235" s="47" t="s">
+      <c r="H235" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B236" s="46">
+      <c r="B236" s="32">
         <v>51.4</v>
       </c>
-      <c r="C236" s="46">
+      <c r="C236" s="32">
         <v>1333.3</v>
       </c>
-      <c r="D236" s="46">
+      <c r="D236" s="32">
         <v>29.5</v>
       </c>
-      <c r="E236" s="46">
+      <c r="E236" s="32">
         <v>941.1</v>
       </c>
-      <c r="F236" s="46">
+      <c r="F236" s="32">
         <v>29.5</v>
       </c>
-      <c r="G236" s="46">
+      <c r="G236" s="32">
         <v>941.1</v>
       </c>
-      <c r="H236" s="47" t="s">
+      <c r="H236" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B237" s="46">
+      <c r="B237" s="32">
         <v>0.4</v>
       </c>
-      <c r="C237" s="46">
+      <c r="C237" s="32">
         <v>2.4</v>
       </c>
-      <c r="D237" s="46">
+      <c r="D237" s="32">
         <v>0.4</v>
       </c>
-      <c r="E237" s="46">
+      <c r="E237" s="32">
         <v>2.4</v>
       </c>
-      <c r="F237" s="46">
+      <c r="F237" s="32">
         <v>0.4</v>
       </c>
-      <c r="G237" s="46">
+      <c r="G237" s="32">
         <v>2.4</v>
       </c>
-      <c r="H237" s="47" t="s">
+      <c r="H237" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B238" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C238" s="46">
+      <c r="B238" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" s="32">
         <v>44.7</v>
       </c>
-      <c r="D238" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E238" s="46">
+      <c r="D238" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="E238" s="32">
         <v>13.9</v>
       </c>
-      <c r="F238" s="47" t="s">
-[...2 lines deleted...]
-      <c r="G238" s="46">
+      <c r="F238" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="G238" s="32">
         <v>13.9</v>
       </c>
-      <c r="H238" s="47" t="s">
+      <c r="H238" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D239" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H239" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B240" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C240" s="46">
+      <c r="B240" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="C240" s="32">
         <v>11</v>
       </c>
-      <c r="D240" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E240" s="46">
+      <c r="D240" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="E240" s="32">
         <v>11</v>
       </c>
-      <c r="F240" s="47" t="s">
-[...2 lines deleted...]
-      <c r="G240" s="46">
+      <c r="F240" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="G240" s="32">
         <v>11</v>
       </c>
-      <c r="H240" s="47" t="s">
+      <c r="H240" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B241" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C241" s="46">
+      <c r="B241" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" s="32">
         <v>0.9</v>
       </c>
-      <c r="D241" s="47" t="s">
-[...11 lines deleted...]
-      <c r="H241" s="47" t="s">
+      <c r="D241" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="E241" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="F241" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="G241" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="H241" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D242" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H242" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B243" s="47" t="s">
-[...2 lines deleted...]
-      <c r="C243" s="46">
+      <c r="B243" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="C243" s="32">
         <v>21</v>
       </c>
-      <c r="D243" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E243" s="46">
+      <c r="D243" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="E243" s="32">
         <v>21</v>
       </c>
-      <c r="F243" s="47" t="s">
-[...2 lines deleted...]
-      <c r="G243" s="46">
+      <c r="F243" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="G243" s="32">
         <v>21</v>
       </c>
-      <c r="H243" s="47" t="s">
+      <c r="H243" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8">
-      <c r="A244" s="43" t="s">
+      <c r="A244" s="46" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="44"/>
-[...5 lines deleted...]
-      <c r="H244" s="44"/>
+      <c r="B244" s="47"/>
+      <c r="C244" s="47"/>
+      <c r="D244" s="47"/>
+      <c r="E244" s="47"/>
+      <c r="F244" s="47"/>
+      <c r="G244" s="47"/>
+      <c r="H244" s="47"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="32" t="s">
+      <c r="A245" s="35" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="32"/>
-[...5 lines deleted...]
-      <c r="H245" s="32"/>
+      <c r="B245" s="35"/>
+      <c r="C245" s="35"/>
+      <c r="D245" s="35"/>
+      <c r="E245" s="35"/>
+      <c r="F245" s="35"/>
+      <c r="G245" s="35"/>
+      <c r="H245" s="35"/>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" s="45" t="s">
+      <c r="A246" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="45"/>
-[...5 lines deleted...]
-      <c r="H246" s="45"/>
+      <c r="B246" s="48"/>
+      <c r="C246" s="48"/>
+      <c r="D246" s="48"/>
+      <c r="E246" s="48"/>
+      <c r="F246" s="48"/>
+      <c r="G246" s="48"/>
+      <c r="H246" s="48"/>
     </row>
     <row r="247" spans="1:8">
-      <c r="A247" s="45"/>
-[...6 lines deleted...]
-      <c r="H247" s="45"/>
+      <c r="A247" s="48"/>
+      <c r="B247" s="48"/>
+      <c r="C247" s="48"/>
+      <c r="D247" s="48"/>
+      <c r="E247" s="48"/>
+      <c r="F247" s="48"/>
+      <c r="G247" s="48"/>
+      <c r="H247" s="48"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="34"/>
-[...6 lines deleted...]
-      <c r="H248" s="34"/>
+      <c r="A248" s="37"/>
+      <c r="B248" s="37"/>
+      <c r="C248" s="37"/>
+      <c r="D248" s="37"/>
+      <c r="E248" s="37"/>
+      <c r="F248" s="37"/>
+      <c r="G248" s="37"/>
+      <c r="H248" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J252"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="E11" sqref="E11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="31" style="3" customWidth="1"/>
+    <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
+    <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
+    <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
+    <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
+    <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
+    <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="38" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="10"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="40"/>
+      <c r="B5" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="G5" s="44"/>
+      <c r="H5" s="45" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="6"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="41"/>
+      <c r="B6" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="6"/>
+    </row>
+    <row r="7" spans="1:9" ht="22.5">
+      <c r="A7" s="42"/>
+      <c r="B7" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="45"/>
+      <c r="I7" s="6"/>
+    </row>
+    <row r="8" spans="1:9" ht="23.25">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+    </row>
+    <row r="10" spans="1:9" ht="23.25">
+      <c r="A10" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="25">
+        <v>5366.4</v>
+      </c>
+      <c r="C11" s="25">
+        <v>29987.9</v>
+      </c>
+      <c r="D11" s="25">
+        <v>4901</v>
+      </c>
+      <c r="E11" s="25">
+        <v>30804.799999999999</v>
+      </c>
+      <c r="F11" s="25">
+        <v>3771.1</v>
+      </c>
+      <c r="G11" s="25">
+        <v>24105.9</v>
+      </c>
+      <c r="H11" s="25">
+        <v>3585.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="25">
+        <v>5315.3</v>
+      </c>
+      <c r="C12" s="25">
+        <v>29104.7</v>
+      </c>
+      <c r="D12" s="25">
+        <v>4821.3</v>
+      </c>
+      <c r="E12" s="25">
+        <v>29897.1</v>
+      </c>
+      <c r="F12" s="25">
+        <v>3692.3</v>
+      </c>
+      <c r="G12" s="25">
+        <v>23212.3</v>
+      </c>
+      <c r="H12" s="25">
+        <v>1713.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="25">
+        <v>51.1</v>
+      </c>
+      <c r="C13" s="25">
+        <v>883.2</v>
+      </c>
+      <c r="D13" s="25">
+        <v>79.7</v>
+      </c>
+      <c r="E13" s="25">
+        <v>907.7</v>
+      </c>
+      <c r="F13" s="25">
+        <v>78.8</v>
+      </c>
+      <c r="G13" s="25">
+        <v>893.6</v>
+      </c>
+      <c r="H13" s="25">
+        <v>1872.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="25">
+        <v>51.1</v>
+      </c>
+      <c r="C15" s="25">
+        <v>883.2</v>
+      </c>
+      <c r="D15" s="25">
+        <v>79.7</v>
+      </c>
+      <c r="E15" s="25">
+        <v>907.7</v>
+      </c>
+      <c r="F15" s="25">
+        <v>78.8</v>
+      </c>
+      <c r="G15" s="25">
+        <v>893.6</v>
+      </c>
+      <c r="H15" s="25">
+        <v>1872.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="25">
+        <v>51.1</v>
+      </c>
+      <c r="C16" s="25">
+        <v>883.2</v>
+      </c>
+      <c r="D16" s="25">
+        <v>79.7</v>
+      </c>
+      <c r="E16" s="25">
+        <v>907.7</v>
+      </c>
+      <c r="F16" s="25">
+        <v>78.8</v>
+      </c>
+      <c r="G16" s="25">
+        <v>893.6</v>
+      </c>
+      <c r="H16" s="25">
+        <v>1872.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F28" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F29" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="23.25">
+      <c r="A30" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25">
+      <c r="A33" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="C34" s="25">
+        <v>16.3</v>
+      </c>
+      <c r="D34" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="E34" s="25">
+        <v>16.3</v>
+      </c>
+      <c r="F34" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="G34" s="25">
+        <v>16.3</v>
+      </c>
+      <c r="H34" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="C35" s="25">
+        <v>16.3</v>
+      </c>
+      <c r="D35" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="E35" s="25">
+        <v>16.3</v>
+      </c>
+      <c r="F35" s="25">
+        <v>6.5</v>
+      </c>
+      <c r="G35" s="25">
+        <v>16.3</v>
+      </c>
+      <c r="H35" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25">
+      <c r="A36" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+    </row>
+    <row r="37" spans="1:8" ht="36.75" customHeight="1">
+      <c r="A37" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="25">
+        <v>146.5</v>
+      </c>
+      <c r="C41" s="25">
+        <v>812</v>
+      </c>
+      <c r="D41" s="25">
+        <v>44.1</v>
+      </c>
+      <c r="E41" s="25">
+        <v>219.3</v>
+      </c>
+      <c r="F41" s="25">
+        <v>44.1</v>
+      </c>
+      <c r="G41" s="25">
+        <v>219.3</v>
+      </c>
+      <c r="H41" s="25">
+        <v>76.400000000000006</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="25">
+        <v>146.5</v>
+      </c>
+      <c r="C42" s="25">
+        <v>812</v>
+      </c>
+      <c r="D42" s="25">
+        <v>44.1</v>
+      </c>
+      <c r="E42" s="25">
+        <v>219.3</v>
+      </c>
+      <c r="F42" s="25">
+        <v>44.1</v>
+      </c>
+      <c r="G42" s="25">
+        <v>219.3</v>
+      </c>
+      <c r="H42" s="25">
+        <v>76.400000000000006</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="25">
+        <v>23.2</v>
+      </c>
+      <c r="C44" s="25">
+        <v>30.8</v>
+      </c>
+      <c r="D44" s="25">
+        <v>23.2</v>
+      </c>
+      <c r="E44" s="25">
+        <v>30.8</v>
+      </c>
+      <c r="F44" s="25">
+        <v>23.2</v>
+      </c>
+      <c r="G44" s="25">
+        <v>30.8</v>
+      </c>
+      <c r="H44" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B45" s="25">
+        <v>23.2</v>
+      </c>
+      <c r="C45" s="25">
+        <v>30.8</v>
+      </c>
+      <c r="D45" s="25">
+        <v>23.2</v>
+      </c>
+      <c r="E45" s="25">
+        <v>30.8</v>
+      </c>
+      <c r="F45" s="25">
+        <v>23.2</v>
+      </c>
+      <c r="G45" s="25">
+        <v>30.8</v>
+      </c>
+      <c r="H45" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="37.5" customHeight="1">
+      <c r="A46" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="25">
+        <v>117.7</v>
+      </c>
+      <c r="C47" s="25">
+        <v>534.20000000000005</v>
+      </c>
+      <c r="D47" s="25">
+        <v>115.7</v>
+      </c>
+      <c r="E47" s="25">
+        <v>504.8</v>
+      </c>
+      <c r="F47" s="25">
+        <v>115.7</v>
+      </c>
+      <c r="G47" s="25">
+        <v>504.8</v>
+      </c>
+      <c r="H47" s="25">
+        <v>212.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" s="25">
+        <v>117.7</v>
+      </c>
+      <c r="C48" s="25">
+        <v>534.20000000000005</v>
+      </c>
+      <c r="D48" s="25">
+        <v>115.7</v>
+      </c>
+      <c r="E48" s="25">
+        <v>504.8</v>
+      </c>
+      <c r="F48" s="25">
+        <v>115.7</v>
+      </c>
+      <c r="G48" s="25">
+        <v>504.8</v>
+      </c>
+      <c r="H48" s="25">
+        <v>212.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="49" t="s">
+        <v>118</v>
+      </c>
+      <c r="B49" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="C49" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="D49" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="E49" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="F49" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="G49" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="H49" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="C50" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="D50" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="E50" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="F50" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="G50" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="H50" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="23.25">
+      <c r="A51" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+    </row>
+    <row r="53" spans="1:8" ht="45.75">
+      <c r="A53" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B54" s="27">
+        <v>900</v>
+      </c>
+      <c r="C54" s="27">
+        <v>4702</v>
+      </c>
+      <c r="D54" s="27">
+        <v>908</v>
+      </c>
+      <c r="E54" s="27">
+        <v>4737</v>
+      </c>
+      <c r="F54" s="27">
+        <v>908</v>
+      </c>
+      <c r="G54" s="27">
+        <v>4737</v>
+      </c>
+      <c r="H54" s="27">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="36" customHeight="1">
+      <c r="A57" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="23.25">
+      <c r="A60" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B60" s="4"/>
+      <c r="C60" s="4"/>
+      <c r="D60" s="4"/>
+      <c r="E60" s="4"/>
+      <c r="F60" s="4"/>
+      <c r="G60" s="4"/>
+      <c r="H60" s="2"/>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B61" s="27">
+        <v>1607</v>
+      </c>
+      <c r="C61" s="27">
+        <v>3154</v>
+      </c>
+      <c r="D61" s="27">
+        <v>1657</v>
+      </c>
+      <c r="E61" s="27">
+        <v>3143</v>
+      </c>
+      <c r="F61" s="27">
+        <v>180</v>
+      </c>
+      <c r="G61" s="27">
+        <v>180</v>
+      </c>
+      <c r="H61" s="27">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B62" s="27">
+        <v>1607</v>
+      </c>
+      <c r="C62" s="27">
+        <v>3154</v>
+      </c>
+      <c r="D62" s="27">
+        <v>1657</v>
+      </c>
+      <c r="E62" s="27">
+        <v>3143</v>
+      </c>
+      <c r="F62" s="27">
+        <v>180</v>
+      </c>
+      <c r="G62" s="27">
+        <v>180</v>
+      </c>
+      <c r="H62" s="27">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="23.25">
+      <c r="A63" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B63" s="2"/>
+      <c r="C63" s="2"/>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+      <c r="F63" s="2"/>
+      <c r="G63" s="2"/>
+      <c r="H63" s="2"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="27">
+        <v>2080</v>
+      </c>
+      <c r="C64" s="27">
+        <v>13880</v>
+      </c>
+      <c r="D64" s="27">
+        <v>2227</v>
+      </c>
+      <c r="E64" s="27">
+        <v>14017</v>
+      </c>
+      <c r="F64" s="27">
+        <v>2227</v>
+      </c>
+      <c r="G64" s="27">
+        <v>14017</v>
+      </c>
+      <c r="H64" s="27">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B65" s="27">
+        <v>2080</v>
+      </c>
+      <c r="C65" s="27">
+        <v>13880</v>
+      </c>
+      <c r="D65" s="27">
+        <v>2227</v>
+      </c>
+      <c r="E65" s="27">
+        <v>14017</v>
+      </c>
+      <c r="F65" s="27">
+        <v>2227</v>
+      </c>
+      <c r="G65" s="27">
+        <v>14017</v>
+      </c>
+      <c r="H65" s="27">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="23.25">
+      <c r="A66" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B66" s="2"/>
+      <c r="C66" s="2"/>
+      <c r="D66" s="2"/>
+      <c r="E66" s="2"/>
+      <c r="F66" s="2"/>
+      <c r="G66" s="2"/>
+      <c r="H66" s="2"/>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" s="27">
+        <v>120</v>
+      </c>
+      <c r="C67" s="27">
+        <v>515</v>
+      </c>
+      <c r="D67" s="27">
+        <v>94</v>
+      </c>
+      <c r="E67" s="27">
+        <v>490</v>
+      </c>
+      <c r="F67" s="27">
+        <v>94</v>
+      </c>
+      <c r="G67" s="27">
+        <v>470</v>
+      </c>
+      <c r="H67" s="27">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B68" s="27">
+        <v>120</v>
+      </c>
+      <c r="C68" s="27">
+        <v>515</v>
+      </c>
+      <c r="D68" s="27">
+        <v>94</v>
+      </c>
+      <c r="E68" s="27">
+        <v>490</v>
+      </c>
+      <c r="F68" s="27">
+        <v>94</v>
+      </c>
+      <c r="G68" s="27">
+        <v>470</v>
+      </c>
+      <c r="H68" s="27">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="36.75" customHeight="1">
+      <c r="A69" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B69" s="2"/>
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B70" s="27">
+        <v>7166</v>
+      </c>
+      <c r="C70" s="27">
+        <v>51136</v>
+      </c>
+      <c r="D70" s="27">
+        <v>5042</v>
+      </c>
+      <c r="E70" s="27">
+        <v>55018</v>
+      </c>
+      <c r="F70" s="27">
+        <v>3162</v>
+      </c>
+      <c r="G70" s="27">
+        <v>35048</v>
+      </c>
+      <c r="H70" s="27">
+        <v>4164</v>
+      </c>
+      <c r="J70" s="11"/>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B71" s="27">
+        <v>7166</v>
+      </c>
+      <c r="C71" s="27">
+        <v>50809</v>
+      </c>
+      <c r="D71" s="27">
+        <v>4983</v>
+      </c>
+      <c r="E71" s="27">
+        <v>54712</v>
+      </c>
+      <c r="F71" s="27">
+        <v>3103</v>
+      </c>
+      <c r="G71" s="27">
+        <v>34742</v>
+      </c>
+      <c r="H71" s="27">
+        <v>3874</v>
+      </c>
+      <c r="J71" s="11"/>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="G72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="H72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="J72" s="2"/>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B73" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C73" s="27">
+        <v>327</v>
+      </c>
+      <c r="D73" s="27">
+        <v>59</v>
+      </c>
+      <c r="E73" s="27">
+        <v>306</v>
+      </c>
+      <c r="F73" s="27">
+        <v>59</v>
+      </c>
+      <c r="G73" s="27">
+        <v>306</v>
+      </c>
+      <c r="H73" s="27">
+        <v>290</v>
+      </c>
+      <c r="J73" s="2"/>
+    </row>
+    <row r="74" spans="1:10" ht="37.5" customHeight="1">
+      <c r="A74" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B74" s="2"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="2"/>
+      <c r="E74" s="2"/>
+      <c r="F74" s="2"/>
+      <c r="G74" s="2"/>
+      <c r="H74" s="2"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B75" s="27">
+        <v>526</v>
+      </c>
+      <c r="C75" s="27">
+        <v>5381</v>
+      </c>
+      <c r="D75" s="27">
+        <v>473</v>
+      </c>
+      <c r="E75" s="27">
+        <v>6488</v>
+      </c>
+      <c r="F75" s="27">
+        <v>429</v>
+      </c>
+      <c r="G75" s="27">
+        <v>3204</v>
+      </c>
+      <c r="H75" s="27">
+        <v>646</v>
+      </c>
+      <c r="J75" s="11"/>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B76" s="27">
+        <v>73</v>
+      </c>
+      <c r="C76" s="27">
+        <v>123</v>
+      </c>
+      <c r="D76" s="27">
+        <v>71</v>
+      </c>
+      <c r="E76" s="27">
+        <v>264</v>
+      </c>
+      <c r="F76" s="27">
+        <v>71</v>
+      </c>
+      <c r="G76" s="27">
+        <v>239</v>
+      </c>
+      <c r="H76" s="27">
+        <v>2</v>
+      </c>
+      <c r="J76" s="11"/>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="J77" s="2"/>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B78" s="27">
+        <v>453</v>
+      </c>
+      <c r="C78" s="27">
+        <v>5258</v>
+      </c>
+      <c r="D78" s="27">
+        <v>402</v>
+      </c>
+      <c r="E78" s="27">
+        <v>6224</v>
+      </c>
+      <c r="F78" s="27">
+        <v>358</v>
+      </c>
+      <c r="G78" s="27">
+        <v>2965</v>
+      </c>
+      <c r="H78" s="27">
+        <v>644</v>
+      </c>
+      <c r="J78" s="11"/>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B79" s="2"/>
+      <c r="C79" s="2"/>
+      <c r="D79" s="2"/>
+      <c r="E79" s="2"/>
+      <c r="F79" s="2"/>
+      <c r="G79" s="2"/>
+      <c r="H79" s="2"/>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="26.25" customHeight="1">
+      <c r="A82" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B82" s="2"/>
+      <c r="C82" s="2"/>
+      <c r="D82" s="2"/>
+      <c r="E82" s="2"/>
+      <c r="F82" s="2"/>
+      <c r="G82" s="2"/>
+      <c r="H82" s="2"/>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="23.25">
+      <c r="A85" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B85" s="2"/>
+      <c r="C85" s="2"/>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2"/>
+      <c r="F85" s="2"/>
+      <c r="G85" s="2"/>
+      <c r="H85" s="2"/>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H86" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H87" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B88" s="2"/>
+      <c r="C88" s="2"/>
+      <c r="D88" s="2"/>
+      <c r="E88" s="2"/>
+      <c r="F88" s="2"/>
+      <c r="G88" s="2"/>
+      <c r="H88" s="2"/>
+    </row>
+    <row r="89" spans="1:8" ht="23.25">
+      <c r="A89" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" s="2"/>
+      <c r="C89" s="2"/>
+      <c r="D89" s="2"/>
+      <c r="E89" s="2"/>
+      <c r="F89" s="2"/>
+      <c r="G89" s="2"/>
+      <c r="H89" s="2"/>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H90" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="48" customHeight="1">
+      <c r="A92" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B92" s="2"/>
+      <c r="C92" s="2"/>
+      <c r="D92" s="2"/>
+      <c r="E92" s="2"/>
+      <c r="F92" s="2"/>
+      <c r="G92" s="2"/>
+      <c r="H92" s="2"/>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H93" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="24" customHeight="1">
+      <c r="A95" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B95" s="2"/>
+      <c r="C95" s="2"/>
+      <c r="D95" s="2"/>
+      <c r="E95" s="2"/>
+      <c r="F95" s="2"/>
+      <c r="G95" s="2"/>
+      <c r="H95" s="2"/>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H96" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B98" s="2"/>
+      <c r="C98" s="2"/>
+      <c r="D98" s="2"/>
+      <c r="E98" s="2"/>
+      <c r="F98" s="2"/>
+      <c r="G98" s="2"/>
+      <c r="H98" s="2"/>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B99" s="2"/>
+      <c r="C99" s="2"/>
+      <c r="D99" s="2"/>
+      <c r="E99" s="2"/>
+      <c r="F99" s="2"/>
+      <c r="G99" s="2"/>
+      <c r="H99" s="2"/>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H100" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H101" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B102" s="12"/>
+      <c r="C102" s="12"/>
+      <c r="D102" s="12"/>
+      <c r="E102" s="12"/>
+      <c r="F102" s="2"/>
+      <c r="G102" s="12"/>
+      <c r="H102" s="12"/>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B103" s="12"/>
+      <c r="C103" s="12"/>
+      <c r="D103" s="12"/>
+      <c r="E103" s="12"/>
+      <c r="F103" s="2"/>
+      <c r="G103" s="12"/>
+      <c r="H103" s="12"/>
+    </row>
+    <row r="104" spans="1:8" ht="45.75">
+      <c r="A104" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B104" s="12"/>
+      <c r="C104" s="12"/>
+      <c r="D104" s="12"/>
+      <c r="E104" s="12"/>
+      <c r="F104" s="2"/>
+      <c r="G104" s="12"/>
+      <c r="H104" s="12"/>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="25">
+        <v>1563</v>
+      </c>
+      <c r="C105" s="25">
+        <v>4774</v>
+      </c>
+      <c r="D105" s="25">
+        <v>1563</v>
+      </c>
+      <c r="E105" s="25">
+        <v>4774</v>
+      </c>
+      <c r="F105" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G105" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H105" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B106" s="25">
+        <v>1563</v>
+      </c>
+      <c r="C106" s="25">
+        <v>4774</v>
+      </c>
+      <c r="D106" s="25">
+        <v>1563</v>
+      </c>
+      <c r="E106" s="25">
+        <v>4774</v>
+      </c>
+      <c r="F106" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G106" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H106" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="35.25" customHeight="1">
+      <c r="A107" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B107" s="2"/>
+      <c r="C107" s="2"/>
+      <c r="D107" s="2"/>
+      <c r="E107" s="2"/>
+      <c r="F107" s="2"/>
+      <c r="G107" s="2"/>
+      <c r="H107" s="2"/>
+    </row>
+    <row r="108" spans="1:8" ht="85.5" customHeight="1">
+      <c r="A108" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B108" s="2"/>
+      <c r="C108" s="2"/>
+      <c r="D108" s="2"/>
+      <c r="E108" s="2"/>
+      <c r="F108" s="2"/>
+      <c r="G108" s="2"/>
+      <c r="H108" s="2"/>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H109" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H110" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B111" s="2"/>
+      <c r="C111" s="2"/>
+      <c r="D111" s="2"/>
+      <c r="E111" s="2"/>
+      <c r="F111" s="2"/>
+      <c r="G111" s="2"/>
+      <c r="H111" s="2"/>
+    </row>
+    <row r="112" spans="1:8" ht="36" customHeight="1">
+      <c r="A112" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B112" s="2"/>
+      <c r="C112" s="2"/>
+      <c r="D112" s="2"/>
+      <c r="E112" s="2"/>
+      <c r="F112" s="2"/>
+      <c r="G112" s="2"/>
+      <c r="H112" s="2"/>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H113" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="23.25">
+      <c r="A115" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B115" s="2"/>
+      <c r="C115" s="2"/>
+      <c r="D115" s="2"/>
+      <c r="E115" s="2"/>
+      <c r="F115" s="2"/>
+      <c r="G115" s="2"/>
+      <c r="H115" s="2"/>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H116" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H117" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="23.25">
+      <c r="A118" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B118" s="2"/>
+      <c r="C118" s="2"/>
+      <c r="D118" s="2"/>
+      <c r="E118" s="2"/>
+      <c r="F118" s="2"/>
+      <c r="G118" s="2"/>
+      <c r="H118" s="2"/>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H119" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H120" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B121" s="2"/>
+      <c r="C121" s="2"/>
+      <c r="D121" s="2"/>
+      <c r="E121" s="2"/>
+      <c r="F121" s="2"/>
+      <c r="G121" s="2"/>
+      <c r="H121" s="2"/>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H122" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H123" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="23.25">
+      <c r="A124" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B124" s="2"/>
+      <c r="C124" s="2"/>
+      <c r="D124" s="2"/>
+      <c r="E124" s="2"/>
+      <c r="F124" s="2"/>
+      <c r="G124" s="2"/>
+      <c r="H124" s="2"/>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B125" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="C125" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="D125" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="E125" s="25">
+        <v>0.3</v>
+      </c>
+      <c r="F125" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="G125" s="25">
+        <v>0.3</v>
+      </c>
+      <c r="H125" s="25">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B126" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="C126" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="D126" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="E126" s="25">
+        <v>0.3</v>
+      </c>
+      <c r="F126" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="G126" s="25">
+        <v>0.3</v>
+      </c>
+      <c r="H126" s="25">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="23.25">
+      <c r="A127" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H128" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H129" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="23.25">
+      <c r="A130" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B130" s="2"/>
+      <c r="C130" s="2"/>
+      <c r="D130" s="2"/>
+      <c r="E130" s="2"/>
+      <c r="F130" s="2"/>
+      <c r="G130" s="2"/>
+      <c r="H130" s="2"/>
+    </row>
+    <row r="131" spans="1:8" ht="23.25">
+      <c r="A131" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B131" s="2"/>
+      <c r="C131" s="2"/>
+      <c r="D131" s="2"/>
+      <c r="E131" s="2"/>
+      <c r="F131" s="2"/>
+      <c r="G131" s="2"/>
+      <c r="H131" s="2"/>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H132" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H133" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B134" s="2"/>
+      <c r="C134" s="2"/>
+      <c r="D134" s="2"/>
+      <c r="E134" s="2"/>
+      <c r="F134" s="2"/>
+      <c r="G134" s="2"/>
+      <c r="H134" s="2"/>
+    </row>
+    <row r="135" spans="1:8" ht="28.5" customHeight="1">
+      <c r="A135" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B135" s="2"/>
+      <c r="C135" s="2"/>
+      <c r="D135" s="2"/>
+      <c r="E135" s="2"/>
+      <c r="F135" s="2"/>
+      <c r="G135" s="2"/>
+      <c r="H135" s="2"/>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" s="27">
+        <v>108250</v>
+      </c>
+      <c r="C136" s="27">
+        <v>446802</v>
+      </c>
+      <c r="D136" s="27">
+        <v>108250</v>
+      </c>
+      <c r="E136" s="27">
+        <v>446802</v>
+      </c>
+      <c r="F136" s="27">
+        <v>108250</v>
+      </c>
+      <c r="G136" s="27">
+        <v>446802</v>
+      </c>
+      <c r="H136" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H137" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H138" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="23.25">
+      <c r="A139" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B139" s="2"/>
+      <c r="C139" s="2"/>
+      <c r="D139" s="2"/>
+      <c r="E139" s="2"/>
+      <c r="F139" s="2"/>
+      <c r="G139" s="2"/>
+      <c r="H139" s="2"/>
+    </row>
+    <row r="140" spans="1:8" ht="59.25" customHeight="1">
+      <c r="A140" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B140" s="2"/>
+      <c r="C140" s="2"/>
+      <c r="D140" s="2"/>
+      <c r="E140" s="2"/>
+      <c r="F140" s="2"/>
+      <c r="G140" s="2"/>
+      <c r="H140" s="2"/>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" s="25">
+        <v>3.9</v>
+      </c>
+      <c r="C141" s="25">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="D141" s="25">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E141" s="25">
+        <v>16.7</v>
+      </c>
+      <c r="F141" s="25">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G141" s="25">
+        <v>16.7</v>
+      </c>
+      <c r="H141" s="25">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B142" s="25">
+        <v>3.9</v>
+      </c>
+      <c r="C142" s="25">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="D142" s="25">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E142" s="25">
+        <v>16.7</v>
+      </c>
+      <c r="F142" s="25">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="G142" s="25">
+        <v>16.7</v>
+      </c>
+      <c r="H142" s="25">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="23.25">
+      <c r="A143" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B143" s="2"/>
+      <c r="C143" s="2"/>
+      <c r="D143" s="2"/>
+      <c r="E143" s="2"/>
+      <c r="F143" s="2"/>
+      <c r="G143" s="2"/>
+      <c r="H143" s="2"/>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G144" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H144" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H145" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="50.25" customHeight="1">
+      <c r="A146" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B146" s="2"/>
+      <c r="C146" s="2"/>
+      <c r="D146" s="2"/>
+      <c r="E146" s="2"/>
+      <c r="F146" s="2"/>
+      <c r="G146" s="2"/>
+      <c r="H146" s="2"/>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B147" s="27">
+        <v>8533</v>
+      </c>
+      <c r="C147" s="27">
+        <v>28837</v>
+      </c>
+      <c r="D147" s="27">
+        <v>8576</v>
+      </c>
+      <c r="E147" s="27">
+        <v>28636</v>
+      </c>
+      <c r="F147" s="27">
+        <v>8576</v>
+      </c>
+      <c r="G147" s="27">
+        <v>28636</v>
+      </c>
+      <c r="H147" s="27">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B148" s="27">
+        <v>6373</v>
+      </c>
+      <c r="C148" s="27">
+        <v>18693</v>
+      </c>
+      <c r="D148" s="27">
+        <v>6416</v>
+      </c>
+      <c r="E148" s="27">
+        <v>18492</v>
+      </c>
+      <c r="F148" s="27">
+        <v>6416</v>
+      </c>
+      <c r="G148" s="27">
+        <v>18492</v>
+      </c>
+      <c r="H148" s="27">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H149" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="23.25">
+      <c r="A150" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B150" s="2"/>
+      <c r="C150" s="2"/>
+      <c r="D150" s="2"/>
+      <c r="E150" s="2"/>
+      <c r="F150" s="2"/>
+      <c r="G150" s="2"/>
+      <c r="H150" s="2"/>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B151" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C151" s="27">
+        <v>66</v>
+      </c>
+      <c r="D151" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E151" s="27">
+        <v>66</v>
+      </c>
+      <c r="F151" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G151" s="27">
+        <v>66</v>
+      </c>
+      <c r="H151" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B152" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C152" s="27">
+        <v>66</v>
+      </c>
+      <c r="D152" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E152" s="27">
+        <v>66</v>
+      </c>
+      <c r="F152" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G152" s="27">
+        <v>66</v>
+      </c>
+      <c r="H152" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B154" s="27">
+        <v>41082</v>
+      </c>
+      <c r="C154" s="27">
+        <v>149753</v>
+      </c>
+      <c r="D154" s="27">
+        <v>28250</v>
+      </c>
+      <c r="E154" s="27">
+        <v>93052</v>
+      </c>
+      <c r="F154" s="27">
+        <v>28250</v>
+      </c>
+      <c r="G154" s="27">
+        <v>93052</v>
+      </c>
+      <c r="H154" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B155" s="27">
+        <v>20907</v>
+      </c>
+      <c r="C155" s="27">
+        <v>72449</v>
+      </c>
+      <c r="D155" s="27">
+        <v>15794</v>
+      </c>
+      <c r="E155" s="27">
+        <v>57487</v>
+      </c>
+      <c r="F155" s="27">
+        <v>15794</v>
+      </c>
+      <c r="G155" s="27">
+        <v>57487</v>
+      </c>
+      <c r="H155" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B156" s="27">
+        <v>20175</v>
+      </c>
+      <c r="C156" s="27">
+        <v>77304</v>
+      </c>
+      <c r="D156" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="E156" s="27">
+        <v>35565</v>
+      </c>
+      <c r="F156" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="G156" s="27">
+        <v>35565</v>
+      </c>
+      <c r="H156" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B157" s="2"/>
+      <c r="C157" s="2"/>
+      <c r="D157" s="2"/>
+      <c r="E157" s="2"/>
+      <c r="F157" s="2"/>
+      <c r="G157" s="2"/>
+      <c r="H157" s="2"/>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B158" s="2"/>
+      <c r="C158" s="2"/>
+      <c r="D158" s="2"/>
+      <c r="E158" s="2"/>
+      <c r="F158" s="2"/>
+      <c r="G158" s="2"/>
+      <c r="H158" s="2"/>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G159" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H159" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H160" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B161" s="2"/>
+      <c r="C161" s="2"/>
+      <c r="D161" s="2"/>
+      <c r="E161" s="2"/>
+      <c r="F161" s="2"/>
+      <c r="G161" s="2"/>
+      <c r="H161" s="2"/>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H162" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H163" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G164" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H164" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H165" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B166" s="2"/>
+      <c r="C166" s="2"/>
+      <c r="D166" s="2"/>
+      <c r="E166" s="2"/>
+      <c r="F166" s="2"/>
+      <c r="G166" s="2"/>
+      <c r="H166" s="2"/>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H167" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H168" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B169" s="2"/>
+      <c r="C169" s="2"/>
+      <c r="D169" s="2"/>
+      <c r="E169" s="2"/>
+      <c r="F169" s="2"/>
+      <c r="G169" s="2"/>
+      <c r="H169" s="2"/>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G170" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H170" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H171" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B172" s="2"/>
+      <c r="C172" s="2"/>
+      <c r="D172" s="2"/>
+      <c r="E172" s="2"/>
+      <c r="F172" s="2"/>
+      <c r="G172" s="2"/>
+      <c r="H172" s="2"/>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G173" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H173" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H174" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B175" s="2"/>
+      <c r="C175" s="2"/>
+      <c r="D175" s="2"/>
+      <c r="E175" s="2"/>
+      <c r="F175" s="2"/>
+      <c r="G175" s="2"/>
+      <c r="H175" s="2"/>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G176" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H176" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H177" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B178" s="2"/>
+      <c r="C178" s="2"/>
+      <c r="D178" s="2"/>
+      <c r="E178" s="2"/>
+      <c r="F178" s="2"/>
+      <c r="G178" s="2"/>
+      <c r="H178" s="2"/>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B179" s="27">
+        <v>21487</v>
+      </c>
+      <c r="C179" s="27">
+        <v>130131</v>
+      </c>
+      <c r="D179" s="27">
+        <v>20624</v>
+      </c>
+      <c r="E179" s="27">
+        <v>125233</v>
+      </c>
+      <c r="F179" s="27">
+        <v>6494</v>
+      </c>
+      <c r="G179" s="27">
+        <v>31441</v>
+      </c>
+      <c r="H179" s="27">
+        <v>9861</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B180" s="27">
+        <v>21487</v>
+      </c>
+      <c r="C180" s="27">
+        <v>130131</v>
+      </c>
+      <c r="D180" s="27">
+        <v>20624</v>
+      </c>
+      <c r="E180" s="27">
+        <v>125233</v>
+      </c>
+      <c r="F180" s="27">
+        <v>6494</v>
+      </c>
+      <c r="G180" s="27">
+        <v>31441</v>
+      </c>
+      <c r="H180" s="27">
+        <v>9861</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="23.25">
+      <c r="A181" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B181" s="2"/>
+      <c r="C181" s="2"/>
+      <c r="D181" s="2"/>
+      <c r="E181" s="2"/>
+      <c r="F181" s="2"/>
+      <c r="G181" s="2"/>
+      <c r="H181" s="2"/>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B182" s="27">
+        <v>124900</v>
+      </c>
+      <c r="C182" s="27">
+        <v>630700</v>
+      </c>
+      <c r="D182" s="27">
+        <v>124536</v>
+      </c>
+      <c r="E182" s="27">
+        <v>622099</v>
+      </c>
+      <c r="F182" s="27">
+        <v>43584</v>
+      </c>
+      <c r="G182" s="27">
+        <v>258732</v>
+      </c>
+      <c r="H182" s="27">
+        <v>13263</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B183" s="27">
+        <v>124900</v>
+      </c>
+      <c r="C183" s="27">
+        <v>630700</v>
+      </c>
+      <c r="D183" s="27">
+        <v>124536</v>
+      </c>
+      <c r="E183" s="27">
+        <v>622099</v>
+      </c>
+      <c r="F183" s="27">
+        <v>43584</v>
+      </c>
+      <c r="G183" s="27">
+        <v>258732</v>
+      </c>
+      <c r="H183" s="27">
+        <v>13263</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" s="5" customFormat="1" ht="23.25">
+      <c r="A184" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B184" s="11"/>
+      <c r="C184" s="11"/>
+      <c r="D184" s="11"/>
+      <c r="E184" s="11"/>
+      <c r="F184" s="2"/>
+      <c r="G184" s="2"/>
+      <c r="H184" s="2"/>
+    </row>
+    <row r="185" spans="1:8" s="5" customFormat="1">
+      <c r="A185" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B185" s="27">
+        <v>130</v>
+      </c>
+      <c r="C185" s="27">
+        <v>130</v>
+      </c>
+      <c r="D185" s="27">
+        <v>130</v>
+      </c>
+      <c r="E185" s="27">
+        <v>130</v>
+      </c>
+      <c r="F185" s="27">
+        <v>130</v>
+      </c>
+      <c r="G185" s="27">
+        <v>130</v>
+      </c>
+      <c r="H185" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" s="5" customFormat="1">
+      <c r="A186" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B186" s="27">
+        <v>130</v>
+      </c>
+      <c r="C186" s="27">
+        <v>130</v>
+      </c>
+      <c r="D186" s="27">
+        <v>130</v>
+      </c>
+      <c r="E186" s="27">
+        <v>130</v>
+      </c>
+      <c r="F186" s="27">
+        <v>130</v>
+      </c>
+      <c r="G186" s="27">
+        <v>130</v>
+      </c>
+      <c r="H186" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="23.25">
+      <c r="A187" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B187" s="2"/>
+      <c r="C187" s="2"/>
+      <c r="D187" s="2"/>
+      <c r="E187" s="2"/>
+      <c r="F187" s="2"/>
+      <c r="G187" s="2"/>
+      <c r="H187" s="2"/>
+    </row>
+    <row r="188" spans="1:8" ht="23.25">
+      <c r="A188" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B188" s="4"/>
+      <c r="C188" s="4"/>
+      <c r="D188" s="4"/>
+      <c r="E188" s="4"/>
+      <c r="F188" s="4"/>
+      <c r="G188" s="4"/>
+      <c r="H188" s="4"/>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G189" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H189" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G190" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H190" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" ht="34.5">
+      <c r="A191" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B191" s="2"/>
+      <c r="C191" s="2"/>
+      <c r="D191" s="2"/>
+      <c r="E191" s="2"/>
+      <c r="F191" s="2"/>
+      <c r="G191" s="2"/>
+      <c r="H191" s="2"/>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B192" s="27">
+        <v>2</v>
+      </c>
+      <c r="C192" s="27">
+        <v>18</v>
+      </c>
+      <c r="D192" s="27">
+        <v>4</v>
+      </c>
+      <c r="E192" s="27">
+        <v>18</v>
+      </c>
+      <c r="F192" s="27">
+        <v>4</v>
+      </c>
+      <c r="G192" s="27">
+        <v>18</v>
+      </c>
+      <c r="H192" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B193" s="27">
+        <v>2</v>
+      </c>
+      <c r="C193" s="27">
+        <v>18</v>
+      </c>
+      <c r="D193" s="27">
+        <v>4</v>
+      </c>
+      <c r="E193" s="27">
+        <v>18</v>
+      </c>
+      <c r="F193" s="27">
+        <v>4</v>
+      </c>
+      <c r="G193" s="27">
+        <v>18</v>
+      </c>
+      <c r="H193" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B194" s="2"/>
+      <c r="C194" s="2"/>
+      <c r="D194" s="2"/>
+      <c r="E194" s="2"/>
+      <c r="F194" s="2"/>
+      <c r="G194" s="2"/>
+      <c r="H194" s="2"/>
+    </row>
+    <row r="195" spans="1:8" ht="23.25">
+      <c r="A195" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B195" s="2"/>
+      <c r="C195" s="2"/>
+      <c r="D195" s="2"/>
+      <c r="E195" s="2"/>
+      <c r="F195" s="2"/>
+      <c r="G195" s="2"/>
+      <c r="H195" s="2"/>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B196" s="25">
+        <v>2391.3000000000002</v>
+      </c>
+      <c r="C196" s="25">
+        <v>11874.1</v>
+      </c>
+      <c r="D196" s="25">
+        <v>2674.2</v>
+      </c>
+      <c r="E196" s="25">
+        <v>13124.8</v>
+      </c>
+      <c r="F196" s="25">
+        <v>2660.8</v>
+      </c>
+      <c r="G196" s="25">
+        <v>12896.9</v>
+      </c>
+      <c r="H196" s="25">
+        <v>8250.5</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B197" s="25">
+        <v>2391.3000000000002</v>
+      </c>
+      <c r="C197" s="25">
+        <v>11874.1</v>
+      </c>
+      <c r="D197" s="25">
+        <v>2674.2</v>
+      </c>
+      <c r="E197" s="25">
+        <v>13124.8</v>
+      </c>
+      <c r="F197" s="25">
+        <v>2660.8</v>
+      </c>
+      <c r="G197" s="25">
+        <v>12896.9</v>
+      </c>
+      <c r="H197" s="25">
+        <v>8250.5</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" ht="23.25">
+      <c r="A198" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B198" s="2"/>
+      <c r="C198" s="2"/>
+      <c r="D198" s="2"/>
+      <c r="E198" s="2"/>
+      <c r="F198" s="2"/>
+      <c r="G198" s="2"/>
+      <c r="H198" s="2"/>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B199" s="2"/>
+      <c r="C199" s="2"/>
+      <c r="D199" s="2"/>
+      <c r="E199" s="2"/>
+      <c r="F199" s="2"/>
+      <c r="G199" s="2"/>
+      <c r="H199" s="2"/>
+    </row>
+    <row r="200" spans="1:8" ht="23.25">
+      <c r="A200" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B200" s="2"/>
+      <c r="C200" s="2"/>
+      <c r="D200" s="2"/>
+      <c r="E200" s="2"/>
+      <c r="F200" s="2"/>
+      <c r="G200" s="2"/>
+      <c r="H200" s="2"/>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G201" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H201" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H202" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" s="17" customFormat="1">
+      <c r="A203" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B203" s="15"/>
+      <c r="C203" s="15"/>
+      <c r="D203" s="15"/>
+      <c r="E203" s="15"/>
+      <c r="F203" s="15"/>
+      <c r="G203" s="15"/>
+      <c r="H203" s="15"/>
+    </row>
+    <row r="204" spans="1:8" s="17" customFormat="1">
+      <c r="A204" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G204" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H204" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" s="17" customFormat="1">
+      <c r="A205" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H205" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="23.25">
+      <c r="A206" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B206" s="2"/>
+      <c r="C206" s="2"/>
+      <c r="D206" s="2"/>
+      <c r="E206" s="2"/>
+      <c r="F206" s="2"/>
+      <c r="G206" s="2"/>
+      <c r="H206" s="2"/>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G207" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H207" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H208" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="23.25">
+      <c r="A209" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B209" s="2"/>
+      <c r="C209" s="2"/>
+      <c r="D209" s="2"/>
+      <c r="E209" s="2"/>
+      <c r="F209" s="2"/>
+      <c r="G209" s="2"/>
+      <c r="H209" s="2"/>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G210" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H210" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G211" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H211" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B212" s="2"/>
+      <c r="C212" s="2"/>
+      <c r="D212" s="2"/>
+      <c r="E212" s="2"/>
+      <c r="F212" s="2"/>
+      <c r="G212" s="2"/>
+      <c r="H212" s="2"/>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B213" s="2"/>
+      <c r="C213" s="2"/>
+      <c r="D213" s="2"/>
+      <c r="E213" s="2"/>
+      <c r="F213" s="2"/>
+      <c r="G213" s="2"/>
+      <c r="H213" s="2"/>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G214" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H214" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G215" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H215" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B216" s="2"/>
+      <c r="C216" s="11"/>
+      <c r="D216" s="2"/>
+      <c r="E216" s="11"/>
+      <c r="F216" s="2"/>
+      <c r="G216" s="11"/>
+      <c r="H216" s="2"/>
+    </row>
+    <row r="217" spans="1:8" ht="34.5">
+      <c r="A217" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B217" s="2"/>
+      <c r="C217" s="11"/>
+      <c r="D217" s="2"/>
+      <c r="E217" s="11"/>
+      <c r="F217" s="2"/>
+      <c r="G217" s="11"/>
+      <c r="H217" s="2"/>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B218" s="27">
+        <v>3222</v>
+      </c>
+      <c r="C218" s="27">
+        <v>10546</v>
+      </c>
+      <c r="D218" s="27">
+        <v>3222</v>
+      </c>
+      <c r="E218" s="27">
+        <v>10546</v>
+      </c>
+      <c r="F218" s="27">
+        <v>2061</v>
+      </c>
+      <c r="G218" s="27">
+        <v>3388</v>
+      </c>
+      <c r="H218" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B219" s="27">
+        <v>3222</v>
+      </c>
+      <c r="C219" s="27">
+        <v>10546</v>
+      </c>
+      <c r="D219" s="27">
+        <v>3222</v>
+      </c>
+      <c r="E219" s="27">
+        <v>10546</v>
+      </c>
+      <c r="F219" s="27">
+        <v>2061</v>
+      </c>
+      <c r="G219" s="27">
+        <v>3388</v>
+      </c>
+      <c r="H219" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B220" s="2"/>
+      <c r="C220" s="11"/>
+      <c r="D220" s="2"/>
+      <c r="E220" s="11"/>
+      <c r="F220" s="2"/>
+      <c r="G220" s="11"/>
+      <c r="H220" s="2"/>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B221" s="27">
+        <v>3281</v>
+      </c>
+      <c r="C221" s="27">
+        <v>9561</v>
+      </c>
+      <c r="D221" s="27">
+        <v>3281</v>
+      </c>
+      <c r="E221" s="27">
+        <v>9561</v>
+      </c>
+      <c r="F221" s="27">
+        <v>1455</v>
+      </c>
+      <c r="G221" s="27">
+        <v>3833</v>
+      </c>
+      <c r="H221" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B222" s="27">
+        <v>3281</v>
+      </c>
+      <c r="C222" s="27">
+        <v>9561</v>
+      </c>
+      <c r="D222" s="27">
+        <v>3281</v>
+      </c>
+      <c r="E222" s="27">
+        <v>9561</v>
+      </c>
+      <c r="F222" s="27">
+        <v>1455</v>
+      </c>
+      <c r="G222" s="27">
+        <v>3833</v>
+      </c>
+      <c r="H222" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B223" s="11"/>
+      <c r="C223" s="11"/>
+      <c r="D223" s="11"/>
+      <c r="E223" s="11"/>
+      <c r="F223" s="11"/>
+      <c r="G223" s="11"/>
+      <c r="H223" s="2"/>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B224" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C224" s="27">
+        <v>14</v>
+      </c>
+      <c r="D224" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E224" s="27">
+        <v>14</v>
+      </c>
+      <c r="F224" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G224" s="27">
+        <v>14</v>
+      </c>
+      <c r="H224" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B225" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C225" s="27">
+        <v>14</v>
+      </c>
+      <c r="D225" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E225" s="27">
+        <v>14</v>
+      </c>
+      <c r="F225" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G225" s="27">
+        <v>14</v>
+      </c>
+      <c r="H225" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" s="49" t="s">
+        <v>119</v>
+      </c>
+      <c r="B226" s="27">
+        <v>16</v>
+      </c>
+      <c r="C226" s="27">
+        <v>16</v>
+      </c>
+      <c r="D226" s="27">
+        <v>16</v>
+      </c>
+      <c r="E226" s="27">
+        <v>16</v>
+      </c>
+      <c r="F226" s="27">
+        <v>16</v>
+      </c>
+      <c r="G226" s="27">
+        <v>16</v>
+      </c>
+      <c r="H226" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" s="49" t="s">
+        <v>12</v>
+      </c>
+      <c r="B227" s="27">
+        <v>16</v>
+      </c>
+      <c r="C227" s="27">
+        <v>16</v>
+      </c>
+      <c r="D227" s="27">
+        <v>16</v>
+      </c>
+      <c r="E227" s="27">
+        <v>16</v>
+      </c>
+      <c r="F227" s="27">
+        <v>16</v>
+      </c>
+      <c r="G227" s="27">
+        <v>16</v>
+      </c>
+      <c r="H227" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="23.25">
+      <c r="A228" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B228" s="2"/>
+      <c r="C228" s="2"/>
+      <c r="D228" s="2"/>
+      <c r="E228" s="2"/>
+      <c r="F228" s="2"/>
+      <c r="G228" s="2"/>
+      <c r="H228" s="2"/>
+    </row>
+    <row r="229" spans="1:8" ht="23.25">
+      <c r="A229" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B229" s="2"/>
+      <c r="C229" s="2"/>
+      <c r="D229" s="2"/>
+      <c r="E229" s="2"/>
+      <c r="F229" s="2"/>
+      <c r="G229" s="2"/>
+      <c r="H229" s="2"/>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B230" s="12"/>
+      <c r="C230" s="12"/>
+      <c r="D230" s="12"/>
+      <c r="E230" s="12"/>
+      <c r="F230" s="12"/>
+      <c r="G230" s="12"/>
+      <c r="H230" s="2"/>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B231" s="25">
+        <v>3704819.6</v>
+      </c>
+      <c r="C231" s="25">
+        <v>24728946</v>
+      </c>
+      <c r="D231" s="25">
+        <v>3375964.2</v>
+      </c>
+      <c r="E231" s="25">
+        <v>22615073.399999999</v>
+      </c>
+      <c r="F231" s="25">
+        <v>3375964.2</v>
+      </c>
+      <c r="G231" s="25">
+        <v>22615073.399999999</v>
+      </c>
+      <c r="H231" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B232" s="25">
+        <v>346400.4</v>
+      </c>
+      <c r="C232" s="25">
+        <v>2435826.9</v>
+      </c>
+      <c r="D232" s="25">
+        <v>206111</v>
+      </c>
+      <c r="E232" s="25">
+        <v>1502890.8</v>
+      </c>
+      <c r="F232" s="25">
+        <v>206111</v>
+      </c>
+      <c r="G232" s="25">
+        <v>1502890.8</v>
+      </c>
+      <c r="H232" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B233" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C233" s="25">
+        <v>7177760.2000000002</v>
+      </c>
+      <c r="D233" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="E233" s="25">
+        <v>6808091.7000000002</v>
+      </c>
+      <c r="F233" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="G233" s="25">
+        <v>6808091.7000000002</v>
+      </c>
+      <c r="H233" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B234" s="25">
+        <v>2130606</v>
+      </c>
+      <c r="C234" s="25">
+        <v>15115354</v>
+      </c>
+      <c r="D234" s="25">
+        <v>2006310</v>
+      </c>
+      <c r="E234" s="25">
+        <v>14304086</v>
+      </c>
+      <c r="F234" s="25">
+        <v>2006310</v>
+      </c>
+      <c r="G234" s="25">
+        <v>14304086</v>
+      </c>
+      <c r="H234" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B235" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="C235" s="25">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D235" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="E235" s="25">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F235" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="G235" s="25">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H235" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="23.25">
+      <c r="A236" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B236" s="12"/>
+      <c r="C236" s="12"/>
+      <c r="D236" s="12"/>
+      <c r="E236" s="12"/>
+      <c r="F236" s="12"/>
+      <c r="G236" s="12"/>
+      <c r="H236" s="2"/>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B237" s="25">
+        <v>551.79999999999995</v>
+      </c>
+      <c r="C237" s="25">
+        <v>7147.4</v>
+      </c>
+      <c r="D237" s="25">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="E237" s="25">
+        <v>4159.2</v>
+      </c>
+      <c r="F237" s="25">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="G237" s="25">
+        <v>4159.2</v>
+      </c>
+      <c r="H237" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B238" s="25">
+        <v>485</v>
+      </c>
+      <c r="C238" s="25">
+        <v>5024.8999999999996</v>
+      </c>
+      <c r="D238" s="25">
+        <v>98.5</v>
+      </c>
+      <c r="E238" s="25">
+        <v>2517.6</v>
+      </c>
+      <c r="F238" s="25">
+        <v>98.5</v>
+      </c>
+      <c r="G238" s="25">
+        <v>2517.6</v>
+      </c>
+      <c r="H238" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B239" s="25">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="C239" s="25">
+        <v>655.5</v>
+      </c>
+      <c r="D239" s="25">
+        <v>36.5</v>
+      </c>
+      <c r="E239" s="25">
+        <v>625.79999999999995</v>
+      </c>
+      <c r="F239" s="25">
+        <v>36.5</v>
+      </c>
+      <c r="G239" s="25">
+        <v>625.79999999999995</v>
+      </c>
+      <c r="H239" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B240" s="25">
+        <v>30.1</v>
+      </c>
+      <c r="C240" s="25">
+        <v>1363.4</v>
+      </c>
+      <c r="D240" s="25">
+        <v>19.8</v>
+      </c>
+      <c r="E240" s="25">
+        <v>960.9</v>
+      </c>
+      <c r="F240" s="25">
+        <v>19.8</v>
+      </c>
+      <c r="G240" s="25">
+        <v>960.9</v>
+      </c>
+      <c r="H240" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" s="25">
+        <v>2.4</v>
+      </c>
+      <c r="D241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E241" s="25">
+        <v>2.4</v>
+      </c>
+      <c r="F241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G241" s="25">
+        <v>2.4</v>
+      </c>
+      <c r="H241" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B242" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C242" s="25">
+        <v>44.7</v>
+      </c>
+      <c r="D242" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E242" s="25">
+        <v>13.9</v>
+      </c>
+      <c r="F242" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G242" s="25">
+        <v>13.9</v>
+      </c>
+      <c r="H242" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B243" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C243" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="D243" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E243" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="F243" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G243" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="H243" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B244" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C244" s="25">
+        <v>11</v>
+      </c>
+      <c r="D244" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E244" s="25">
+        <v>11</v>
+      </c>
+      <c r="F244" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G244" s="25">
+        <v>11</v>
+      </c>
+      <c r="H244" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B245" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C245" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="D245" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E245" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="F245" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G245" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H245" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B246" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C246" s="25">
+        <v>17</v>
+      </c>
+      <c r="D246" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E246" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="F246" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G246" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H246" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B247" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C247" s="25">
+        <v>21</v>
+      </c>
+      <c r="D247" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E247" s="25">
+        <v>21</v>
+      </c>
+      <c r="F247" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G247" s="25">
+        <v>21</v>
+      </c>
+      <c r="H247" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" ht="31.5" customHeight="1">
+      <c r="A248" s="46" t="s">
+        <v>108</v>
+      </c>
+      <c r="B248" s="47"/>
+      <c r="C248" s="47"/>
+      <c r="D248" s="47"/>
+      <c r="E248" s="47"/>
+      <c r="F248" s="47"/>
+      <c r="G248" s="47"/>
+      <c r="H248" s="47"/>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="B249" s="35"/>
+      <c r="C249" s="35"/>
+      <c r="D249" s="35"/>
+      <c r="E249" s="35"/>
+      <c r="F249" s="35"/>
+      <c r="G249" s="35"/>
+      <c r="H249" s="35"/>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="B250" s="48"/>
+      <c r="C250" s="48"/>
+      <c r="D250" s="48"/>
+      <c r="E250" s="48"/>
+      <c r="F250" s="48"/>
+      <c r="G250" s="48"/>
+      <c r="H250" s="48"/>
+    </row>
+    <row r="251" spans="1:8" ht="36.75" customHeight="1">
+      <c r="A251" s="48"/>
+      <c r="B251" s="48"/>
+      <c r="C251" s="48"/>
+      <c r="D251" s="48"/>
+      <c r="E251" s="48"/>
+      <c r="F251" s="48"/>
+      <c r="G251" s="48"/>
+      <c r="H251" s="48"/>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" s="37"/>
+      <c r="B252" s="37"/>
+      <c r="C252" s="37"/>
+      <c r="D252" s="37"/>
+      <c r="E252" s="37"/>
+      <c r="F252" s="37"/>
+      <c r="G252" s="37"/>
+      <c r="H252" s="37"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="A248:H248"/>
+    <mergeCell ref="A249:H249"/>
+    <mergeCell ref="A250:H251"/>
+    <mergeCell ref="A252:H252"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>2</vt:lpstr>
       <vt:lpstr>3</vt:lpstr>
       <vt:lpstr>4</vt:lpstr>
       <vt:lpstr>5</vt:lpstr>
+      <vt:lpstr>6</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>