--- v3 (2026-07-21)
+++ v4 (2026-08-23)
@@ -1,71 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="660" yWindow="-165" windowWidth="18330" windowHeight="4830" activeTab="5"/>
+    <workbookView xWindow="660" yWindow="-165" windowWidth="18330" windowHeight="4830" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="46" r:id="rId1"/>
     <sheet name="2" sheetId="47" r:id="rId2"/>
     <sheet name="3" sheetId="48" r:id="rId3"/>
     <sheet name="4" sheetId="49" r:id="rId4"/>
     <sheet name="5" sheetId="50" r:id="rId5"/>
     <sheet name="6" sheetId="51" r:id="rId6"/>
+    <sheet name="7" sheetId="52" r:id="rId7"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5716" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6609" uniqueCount="121">
   <si>
     <t>Объем продукции</t>
   </si>
   <si>
     <t>произведено за</t>
   </si>
   <si>
     <t>отгружено за</t>
   </si>
   <si>
     <t>отчетный месяц</t>
   </si>
   <si>
     <t>отчетный период с начала года</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в республике и/или в областе. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
@@ -502,50 +504,64 @@
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>за январь-июнь  2026 года</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t>Глины и каолин, тыс.тонн</t>
   </si>
   <si>
     <t>Кровати деревянные, штук</t>
+  </si>
+  <si>
+    <r>
+      <t>за январь-июль  2026 года</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1040,51 +1056,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="21" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -1138,94 +1154,100 @@
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="218">
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент4 2" xfId="6"/>
     <cellStyle name="20% - Акцент5 2" xfId="7"/>
     <cellStyle name="20% - Акцент6 2" xfId="8"/>
     <cellStyle name="40% - Акцент1 2" xfId="9"/>
     <cellStyle name="40% - Акцент2 2" xfId="10"/>
     <cellStyle name="40% - Акцент3 2" xfId="11"/>
     <cellStyle name="40% - Акцент4 2" xfId="12"/>
     <cellStyle name="40% - Акцент5 2" xfId="13"/>
     <cellStyle name="40% - Акцент6 2" xfId="14"/>
     <cellStyle name="60% - Акцент1 2" xfId="15"/>
     <cellStyle name="60% - Акцент2 2" xfId="16"/>
     <cellStyle name="60% - Акцент3 2" xfId="17"/>
     <cellStyle name="60% - Акцент4 2" xfId="18"/>
     <cellStyle name="60% - Акцент5 2" xfId="19"/>
     <cellStyle name="60% - Акцент6 2" xfId="20"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="21"/>
     <cellStyle name="Обычный 11" xfId="22"/>
     <cellStyle name="Обычный 12" xfId="2"/>
@@ -1410,51 +1432,51 @@
     <cellStyle name="Обычный 4 6" xfId="200"/>
     <cellStyle name="Обычный 4 7" xfId="201"/>
     <cellStyle name="Обычный 4 8" xfId="202"/>
     <cellStyle name="Обычный 4 9" xfId="203"/>
     <cellStyle name="Обычный 4 9 2" xfId="204"/>
     <cellStyle name="Обычный 4 9 3" xfId="205"/>
     <cellStyle name="Обычный 5" xfId="206"/>
     <cellStyle name="Обычный 5 2" xfId="207"/>
     <cellStyle name="Обычный 5 3" xfId="208"/>
     <cellStyle name="Обычный 5 4" xfId="209"/>
     <cellStyle name="Обычный 5 5" xfId="210"/>
     <cellStyle name="Обычный 6" xfId="211"/>
     <cellStyle name="Обычный 6 2" xfId="212"/>
     <cellStyle name="Обычный 6 3" xfId="213"/>
     <cellStyle name="Обычный 7" xfId="214"/>
     <cellStyle name="Обычный 7 2" xfId="215"/>
     <cellStyle name="Обычный 8" xfId="216"/>
     <cellStyle name="Обычный 9" xfId="217"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1716,163 +1738,167 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J248"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M16" sqref="M16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="38"/>
-[...5 lines deleted...]
-      <c r="H1" s="38"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="38" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="38"/>
+      <c r="A2" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="42" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="39"/>
-[...5 lines deleted...]
-      <c r="H3" s="39"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="40"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="44"/>
-[...2 lines deleted...]
-      <c r="F5" s="44" t="s">
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="44"/>
-      <c r="H5" s="45" t="s">
+      <c r="G5" s="47"/>
+      <c r="H5" s="48" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="41"/>
-      <c r="B6" s="43" t="s">
+      <c r="A6" s="44"/>
+      <c r="B6" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="44"/>
-      <c r="D6" s="44" t="s">
+      <c r="C6" s="47"/>
+      <c r="D6" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="44"/>
-[...2 lines deleted...]
-      <c r="H6" s="45"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="48"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="42"/>
+      <c r="A7" s="45"/>
       <c r="B7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="45"/>
+      <c r="H7" s="48"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -6744,239 +6770,239 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="27.75" customHeight="1">
-      <c r="A244" s="35" t="s">
+      <c r="A244" s="38" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="36"/>
-[...5 lines deleted...]
-      <c r="H244" s="36"/>
+      <c r="B244" s="39"/>
+      <c r="C244" s="39"/>
+      <c r="D244" s="39"/>
+      <c r="E244" s="39"/>
+      <c r="F244" s="39"/>
+      <c r="G244" s="39"/>
+      <c r="H244" s="39"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="35" t="s">
+      <c r="A245" s="38" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="35"/>
-[...5 lines deleted...]
-      <c r="H245" s="35"/>
+      <c r="B245" s="38"/>
+      <c r="C245" s="38"/>
+      <c r="D245" s="38"/>
+      <c r="E245" s="38"/>
+      <c r="F245" s="38"/>
+      <c r="G245" s="38"/>
+      <c r="H245" s="38"/>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" s="37" t="s">
+      <c r="A246" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="37"/>
-[...5 lines deleted...]
-      <c r="H246" s="37"/>
+      <c r="B246" s="40"/>
+      <c r="C246" s="40"/>
+      <c r="D246" s="40"/>
+      <c r="E246" s="40"/>
+      <c r="F246" s="40"/>
+      <c r="G246" s="40"/>
+      <c r="H246" s="40"/>
     </row>
     <row r="247" spans="1:8" ht="23.25" customHeight="1">
-      <c r="A247" s="37"/>
-[...6 lines deleted...]
-      <c r="H247" s="37"/>
+      <c r="A247" s="40"/>
+      <c r="B247" s="40"/>
+      <c r="C247" s="40"/>
+      <c r="D247" s="40"/>
+      <c r="E247" s="40"/>
+      <c r="F247" s="40"/>
+      <c r="G247" s="40"/>
+      <c r="H247" s="40"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="37"/>
-[...6 lines deleted...]
-      <c r="H248" s="37"/>
+      <c r="A248" s="40"/>
+      <c r="B248" s="40"/>
+      <c r="C248" s="40"/>
+      <c r="D248" s="40"/>
+      <c r="E248" s="40"/>
+      <c r="F248" s="40"/>
+      <c r="G248" s="40"/>
+      <c r="H248" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J248"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="38"/>
-[...5 lines deleted...]
-      <c r="H1" s="38"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="38" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="38"/>
+      <c r="A2" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="42" t="s">
         <v>113</v>
       </c>
-      <c r="B3" s="39"/>
-[...5 lines deleted...]
-      <c r="H3" s="39"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="40"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="44"/>
-[...2 lines deleted...]
-      <c r="F5" s="44" t="s">
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="44"/>
-      <c r="H5" s="45" t="s">
+      <c r="G5" s="47"/>
+      <c r="H5" s="48" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="41"/>
-      <c r="B6" s="43" t="s">
+      <c r="A6" s="44"/>
+      <c r="B6" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="44"/>
-      <c r="D6" s="44" t="s">
+      <c r="C6" s="47"/>
+      <c r="D6" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="44"/>
-[...2 lines deleted...]
-      <c r="H6" s="45"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="48"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="42"/>
+      <c r="A7" s="45"/>
       <c r="B7" s="20" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="45"/>
+      <c r="H7" s="48"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -11848,242 +11874,242 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="28.5" customHeight="1">
-      <c r="A244" s="35" t="s">
+      <c r="A244" s="38" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="36"/>
-[...5 lines deleted...]
-      <c r="H244" s="36"/>
+      <c r="B244" s="39"/>
+      <c r="C244" s="39"/>
+      <c r="D244" s="39"/>
+      <c r="E244" s="39"/>
+      <c r="F244" s="39"/>
+      <c r="G244" s="39"/>
+      <c r="H244" s="39"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="35" t="s">
+      <c r="A245" s="38" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="35"/>
-[...5 lines deleted...]
-      <c r="H245" s="35"/>
+      <c r="B245" s="38"/>
+      <c r="C245" s="38"/>
+      <c r="D245" s="38"/>
+      <c r="E245" s="38"/>
+      <c r="F245" s="38"/>
+      <c r="G245" s="38"/>
+      <c r="H245" s="38"/>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" s="37" t="s">
+      <c r="A246" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="37"/>
-[...5 lines deleted...]
-      <c r="H246" s="37"/>
+      <c r="B246" s="40"/>
+      <c r="C246" s="40"/>
+      <c r="D246" s="40"/>
+      <c r="E246" s="40"/>
+      <c r="F246" s="40"/>
+      <c r="G246" s="40"/>
+      <c r="H246" s="40"/>
     </row>
     <row r="247" spans="1:8" ht="30.75" customHeight="1">
-      <c r="A247" s="37"/>
-[...6 lines deleted...]
-      <c r="H247" s="37"/>
+      <c r="A247" s="40"/>
+      <c r="B247" s="40"/>
+      <c r="C247" s="40"/>
+      <c r="D247" s="40"/>
+      <c r="E247" s="40"/>
+      <c r="F247" s="40"/>
+      <c r="G247" s="40"/>
+      <c r="H247" s="40"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="37"/>
-[...6 lines deleted...]
-      <c r="H248" s="37"/>
+      <c r="A248" s="40"/>
+      <c r="B248" s="40"/>
+      <c r="C248" s="40"/>
+      <c r="D248" s="40"/>
+      <c r="E248" s="40"/>
+      <c r="F248" s="40"/>
+      <c r="G248" s="40"/>
+      <c r="H248" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J248"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="38"/>
-[...5 lines deleted...]
-      <c r="H1" s="38"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="38" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="38"/>
+      <c r="A2" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="42" t="s">
         <v>114</v>
       </c>
-      <c r="B3" s="39"/>
-[...5 lines deleted...]
-      <c r="H3" s="39"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="40"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="44"/>
-[...2 lines deleted...]
-      <c r="F5" s="44" t="s">
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="44"/>
-      <c r="H5" s="45" t="s">
+      <c r="G5" s="47"/>
+      <c r="H5" s="48" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="41"/>
-      <c r="B6" s="43" t="s">
+      <c r="A6" s="44"/>
+      <c r="B6" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="44"/>
-      <c r="D6" s="44" t="s">
+      <c r="C6" s="47"/>
+      <c r="D6" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="44"/>
-[...2 lines deleted...]
-      <c r="H6" s="45"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="48"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="42"/>
+      <c r="A7" s="45"/>
       <c r="B7" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="45"/>
+      <c r="H7" s="48"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -16955,239 +16981,239 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="26.25" customHeight="1">
-      <c r="A244" s="35" t="s">
+      <c r="A244" s="38" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="36"/>
-[...5 lines deleted...]
-      <c r="H244" s="36"/>
+      <c r="B244" s="39"/>
+      <c r="C244" s="39"/>
+      <c r="D244" s="39"/>
+      <c r="E244" s="39"/>
+      <c r="F244" s="39"/>
+      <c r="G244" s="39"/>
+      <c r="H244" s="39"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="35" t="s">
+      <c r="A245" s="38" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="35"/>
-[...5 lines deleted...]
-      <c r="H245" s="35"/>
+      <c r="B245" s="38"/>
+      <c r="C245" s="38"/>
+      <c r="D245" s="38"/>
+      <c r="E245" s="38"/>
+      <c r="F245" s="38"/>
+      <c r="G245" s="38"/>
+      <c r="H245" s="38"/>
     </row>
     <row r="246" spans="1:8" ht="17.25" customHeight="1">
-      <c r="A246" s="37" t="s">
+      <c r="A246" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="37"/>
-[...5 lines deleted...]
-      <c r="H246" s="37"/>
+      <c r="B246" s="40"/>
+      <c r="C246" s="40"/>
+      <c r="D246" s="40"/>
+      <c r="E246" s="40"/>
+      <c r="F246" s="40"/>
+      <c r="G246" s="40"/>
+      <c r="H246" s="40"/>
     </row>
     <row r="247" spans="1:8" ht="36.75" customHeight="1">
-      <c r="A247" s="37"/>
-[...6 lines deleted...]
-      <c r="H247" s="37"/>
+      <c r="A247" s="40"/>
+      <c r="B247" s="40"/>
+      <c r="C247" s="40"/>
+      <c r="D247" s="40"/>
+      <c r="E247" s="40"/>
+      <c r="F247" s="40"/>
+      <c r="G247" s="40"/>
+      <c r="H247" s="40"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="37"/>
-[...6 lines deleted...]
-      <c r="H248" s="37"/>
+      <c r="A248" s="40"/>
+      <c r="B248" s="40"/>
+      <c r="C248" s="40"/>
+      <c r="D248" s="40"/>
+      <c r="E248" s="40"/>
+      <c r="F248" s="40"/>
+      <c r="G248" s="40"/>
+      <c r="H248" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J248"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="P12" sqref="P12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="38"/>
-[...5 lines deleted...]
-      <c r="H1" s="38"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="38" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="38"/>
+      <c r="A2" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="42" t="s">
         <v>115</v>
       </c>
-      <c r="B3" s="39"/>
-[...5 lines deleted...]
-      <c r="H3" s="39"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="40"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="44"/>
-[...2 lines deleted...]
-      <c r="F5" s="44" t="s">
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="44"/>
-      <c r="H5" s="45" t="s">
+      <c r="G5" s="47"/>
+      <c r="H5" s="48" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="41"/>
-      <c r="B6" s="43" t="s">
+      <c r="A6" s="44"/>
+      <c r="B6" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="44"/>
-      <c r="D6" s="44" t="s">
+      <c r="C6" s="47"/>
+      <c r="D6" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="44"/>
-[...2 lines deleted...]
-      <c r="H6" s="45"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="48"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="42"/>
+      <c r="A7" s="45"/>
       <c r="B7" s="30" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="45"/>
+      <c r="H7" s="48"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -22059,239 +22085,239 @@
         <v>14</v>
       </c>
       <c r="B243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="F243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G243" s="22" t="s">
         <v>6</v>
       </c>
       <c r="H243" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="29.25" customHeight="1">
-      <c r="A244" s="46" t="s">
+      <c r="A244" s="49" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="47"/>
-[...5 lines deleted...]
-      <c r="H244" s="47"/>
+      <c r="B244" s="50"/>
+      <c r="C244" s="50"/>
+      <c r="D244" s="50"/>
+      <c r="E244" s="50"/>
+      <c r="F244" s="50"/>
+      <c r="G244" s="50"/>
+      <c r="H244" s="50"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="35" t="s">
+      <c r="A245" s="38" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="35"/>
-[...5 lines deleted...]
-      <c r="H245" s="35"/>
+      <c r="B245" s="38"/>
+      <c r="C245" s="38"/>
+      <c r="D245" s="38"/>
+      <c r="E245" s="38"/>
+      <c r="F245" s="38"/>
+      <c r="G245" s="38"/>
+      <c r="H245" s="38"/>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" s="48" t="s">
+      <c r="A246" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="48"/>
-[...5 lines deleted...]
-      <c r="H246" s="48"/>
+      <c r="B246" s="51"/>
+      <c r="C246" s="51"/>
+      <c r="D246" s="51"/>
+      <c r="E246" s="51"/>
+      <c r="F246" s="51"/>
+      <c r="G246" s="51"/>
+      <c r="H246" s="51"/>
     </row>
     <row r="247" spans="1:8" ht="32.25" customHeight="1">
-      <c r="A247" s="48"/>
-[...6 lines deleted...]
-      <c r="H247" s="48"/>
+      <c r="A247" s="51"/>
+      <c r="B247" s="51"/>
+      <c r="C247" s="51"/>
+      <c r="D247" s="51"/>
+      <c r="E247" s="51"/>
+      <c r="F247" s="51"/>
+      <c r="G247" s="51"/>
+      <c r="H247" s="51"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="37"/>
-[...6 lines deleted...]
-      <c r="H248" s="37"/>
+      <c r="A248" s="40"/>
+      <c r="B248" s="40"/>
+      <c r="C248" s="40"/>
+      <c r="D248" s="40"/>
+      <c r="E248" s="40"/>
+      <c r="F248" s="40"/>
+      <c r="G248" s="40"/>
+      <c r="H248" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J248"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="38"/>
-[...5 lines deleted...]
-      <c r="H1" s="38"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="38" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="38"/>
+      <c r="A2" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="42" t="s">
         <v>116</v>
       </c>
-      <c r="B3" s="39"/>
-[...5 lines deleted...]
-      <c r="H3" s="39"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="40"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="44"/>
-[...2 lines deleted...]
-      <c r="F5" s="44" t="s">
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="44"/>
-      <c r="H5" s="45" t="s">
+      <c r="G5" s="47"/>
+      <c r="H5" s="48" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="41"/>
-      <c r="B6" s="43" t="s">
+      <c r="A6" s="44"/>
+      <c r="B6" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="44"/>
-      <c r="D6" s="44" t="s">
+      <c r="C6" s="47"/>
+      <c r="D6" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="44"/>
-[...2 lines deleted...]
-      <c r="H6" s="45"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="48"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="42"/>
+      <c r="A7" s="45"/>
       <c r="B7" s="28" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="45"/>
+      <c r="H7" s="48"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -27163,238 +27189,238 @@
         <v>14</v>
       </c>
       <c r="B243" s="33" t="s">
         <v>5</v>
       </c>
       <c r="C243" s="32">
         <v>21</v>
       </c>
       <c r="D243" s="33" t="s">
         <v>5</v>
       </c>
       <c r="E243" s="32">
         <v>21</v>
       </c>
       <c r="F243" s="33" t="s">
         <v>5</v>
       </c>
       <c r="G243" s="32">
         <v>21</v>
       </c>
       <c r="H243" s="33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244" spans="1:8">
-      <c r="A244" s="46" t="s">
+      <c r="A244" s="49" t="s">
         <v>108</v>
       </c>
-      <c r="B244" s="47"/>
-[...5 lines deleted...]
-      <c r="H244" s="47"/>
+      <c r="B244" s="50"/>
+      <c r="C244" s="50"/>
+      <c r="D244" s="50"/>
+      <c r="E244" s="50"/>
+      <c r="F244" s="50"/>
+      <c r="G244" s="50"/>
+      <c r="H244" s="50"/>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" s="35" t="s">
+      <c r="A245" s="38" t="s">
         <v>94</v>
       </c>
-      <c r="B245" s="35"/>
-[...5 lines deleted...]
-      <c r="H245" s="35"/>
+      <c r="B245" s="38"/>
+      <c r="C245" s="38"/>
+      <c r="D245" s="38"/>
+      <c r="E245" s="38"/>
+      <c r="F245" s="38"/>
+      <c r="G245" s="38"/>
+      <c r="H245" s="38"/>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" s="48" t="s">
+      <c r="A246" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B246" s="48"/>
-[...5 lines deleted...]
-      <c r="H246" s="48"/>
+      <c r="B246" s="51"/>
+      <c r="C246" s="51"/>
+      <c r="D246" s="51"/>
+      <c r="E246" s="51"/>
+      <c r="F246" s="51"/>
+      <c r="G246" s="51"/>
+      <c r="H246" s="51"/>
     </row>
     <row r="247" spans="1:8">
-      <c r="A247" s="48"/>
-[...6 lines deleted...]
-      <c r="H247" s="48"/>
+      <c r="A247" s="51"/>
+      <c r="B247" s="51"/>
+      <c r="C247" s="51"/>
+      <c r="D247" s="51"/>
+      <c r="E247" s="51"/>
+      <c r="F247" s="51"/>
+      <c r="G247" s="51"/>
+      <c r="H247" s="51"/>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" s="37"/>
-[...6 lines deleted...]
-      <c r="H248" s="37"/>
+      <c r="A248" s="40"/>
+      <c r="B248" s="40"/>
+      <c r="C248" s="40"/>
+      <c r="D248" s="40"/>
+      <c r="E248" s="40"/>
+      <c r="F248" s="40"/>
+      <c r="G248" s="40"/>
+      <c r="H248" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A244:H244"/>
     <mergeCell ref="A245:H245"/>
     <mergeCell ref="A246:H247"/>
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J252"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" style="3" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
     <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="38"/>
-[...5 lines deleted...]
-      <c r="H1" s="38"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="38" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="38"/>
+      <c r="A2" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="42" t="s">
         <v>117</v>
       </c>
-      <c r="B3" s="39"/>
-[...5 lines deleted...]
-      <c r="H3" s="39"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="10"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="40"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="44"/>
-[...2 lines deleted...]
-      <c r="F5" s="44" t="s">
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47" t="s">
         <v>81</v>
       </c>
-      <c r="G5" s="44"/>
-      <c r="H5" s="45" t="s">
+      <c r="G5" s="47"/>
+      <c r="H5" s="48" t="s">
         <v>82</v>
       </c>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="41"/>
-      <c r="B6" s="43" t="s">
+      <c r="A6" s="44"/>
+      <c r="B6" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="44"/>
-      <c r="D6" s="44" t="s">
+      <c r="C6" s="47"/>
+      <c r="D6" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="44"/>
-[...2 lines deleted...]
-      <c r="H6" s="45"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="48"/>
       <c r="I6" s="6"/>
     </row>
     <row r="7" spans="1:9" ht="22.5">
-      <c r="A7" s="42"/>
+      <c r="A7" s="45"/>
       <c r="B7" s="30" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="G7" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="45"/>
+      <c r="H7" s="48"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:9" ht="23.25">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
@@ -28196,77 +28222,77 @@
         <v>10</v>
       </c>
       <c r="B48" s="25">
         <v>117.7</v>
       </c>
       <c r="C48" s="25">
         <v>534.20000000000005</v>
       </c>
       <c r="D48" s="25">
         <v>115.7</v>
       </c>
       <c r="E48" s="25">
         <v>504.8</v>
       </c>
       <c r="F48" s="25">
         <v>115.7</v>
       </c>
       <c r="G48" s="25">
         <v>504.8</v>
       </c>
       <c r="H48" s="25">
         <v>212.1</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="49" t="s">
+      <c r="A49" s="37" t="s">
         <v>118</v>
       </c>
       <c r="B49" s="25">
         <v>3.3</v>
       </c>
       <c r="C49" s="25">
         <v>3.3</v>
       </c>
       <c r="D49" s="25">
         <v>3.3</v>
       </c>
       <c r="E49" s="25">
         <v>3.3</v>
       </c>
       <c r="F49" s="25">
         <v>3.3</v>
       </c>
       <c r="G49" s="25">
         <v>3.3</v>
       </c>
       <c r="H49" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="49" t="s">
+      <c r="A50" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="25">
         <v>3.3</v>
       </c>
       <c r="C50" s="25">
         <v>3.3</v>
       </c>
       <c r="D50" s="25">
         <v>3.3</v>
       </c>
       <c r="E50" s="25">
         <v>3.3</v>
       </c>
       <c r="F50" s="25">
         <v>3.3</v>
       </c>
       <c r="G50" s="25">
         <v>3.3</v>
       </c>
       <c r="H50" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="23.25">
@@ -31854,77 +31880,77 @@
         <v>12</v>
       </c>
       <c r="B225" s="26" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="27">
         <v>14</v>
       </c>
       <c r="D225" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E225" s="27">
         <v>14</v>
       </c>
       <c r="F225" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G225" s="27">
         <v>14</v>
       </c>
       <c r="H225" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="226" spans="1:8">
-      <c r="A226" s="49" t="s">
+      <c r="A226" s="37" t="s">
         <v>119</v>
       </c>
       <c r="B226" s="27">
         <v>16</v>
       </c>
       <c r="C226" s="27">
         <v>16</v>
       </c>
       <c r="D226" s="27">
         <v>16</v>
       </c>
       <c r="E226" s="27">
         <v>16</v>
       </c>
       <c r="F226" s="27">
         <v>16</v>
       </c>
       <c r="G226" s="27">
         <v>16</v>
       </c>
       <c r="H226" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="227" spans="1:8">
-      <c r="A227" s="49" t="s">
+      <c r="A227" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B227" s="27">
         <v>16</v>
       </c>
       <c r="C227" s="27">
         <v>16</v>
       </c>
       <c r="D227" s="27">
         <v>16</v>
       </c>
       <c r="E227" s="27">
         <v>16</v>
       </c>
       <c r="F227" s="27">
         <v>16</v>
       </c>
       <c r="G227" s="27">
         <v>16</v>
       </c>
       <c r="H227" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="23.25">
@@ -32370,142 +32396,5351 @@
         <v>14</v>
       </c>
       <c r="B247" s="26" t="s">
         <v>5</v>
       </c>
       <c r="C247" s="25">
         <v>21</v>
       </c>
       <c r="D247" s="26" t="s">
         <v>5</v>
       </c>
       <c r="E247" s="25">
         <v>21</v>
       </c>
       <c r="F247" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G247" s="25">
         <v>21</v>
       </c>
       <c r="H247" s="26" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="31.5" customHeight="1">
-      <c r="A248" s="46" t="s">
+      <c r="A248" s="49" t="s">
         <v>108</v>
       </c>
-      <c r="B248" s="47"/>
-[...5 lines deleted...]
-      <c r="H248" s="47"/>
+      <c r="B248" s="50"/>
+      <c r="C248" s="50"/>
+      <c r="D248" s="50"/>
+      <c r="E248" s="50"/>
+      <c r="F248" s="50"/>
+      <c r="G248" s="50"/>
+      <c r="H248" s="50"/>
     </row>
     <row r="249" spans="1:8">
-      <c r="A249" s="35" t="s">
+      <c r="A249" s="38" t="s">
         <v>94</v>
       </c>
-      <c r="B249" s="35"/>
-[...5 lines deleted...]
-      <c r="H249" s="35"/>
+      <c r="B249" s="38"/>
+      <c r="C249" s="38"/>
+      <c r="D249" s="38"/>
+      <c r="E249" s="38"/>
+      <c r="F249" s="38"/>
+      <c r="G249" s="38"/>
+      <c r="H249" s="38"/>
     </row>
     <row r="250" spans="1:8">
-      <c r="A250" s="48" t="s">
+      <c r="A250" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B250" s="48"/>
-[...5 lines deleted...]
-      <c r="H250" s="48"/>
+      <c r="B250" s="51"/>
+      <c r="C250" s="51"/>
+      <c r="D250" s="51"/>
+      <c r="E250" s="51"/>
+      <c r="F250" s="51"/>
+      <c r="G250" s="51"/>
+      <c r="H250" s="51"/>
     </row>
     <row r="251" spans="1:8" ht="36.75" customHeight="1">
-      <c r="A251" s="48"/>
-[...6 lines deleted...]
-      <c r="H251" s="48"/>
+      <c r="A251" s="51"/>
+      <c r="B251" s="51"/>
+      <c r="C251" s="51"/>
+      <c r="D251" s="51"/>
+      <c r="E251" s="51"/>
+      <c r="F251" s="51"/>
+      <c r="G251" s="51"/>
+      <c r="H251" s="51"/>
     </row>
     <row r="252" spans="1:8">
-      <c r="A252" s="37"/>
-[...6 lines deleted...]
-      <c r="H252" s="37"/>
+      <c r="A252" s="40"/>
+      <c r="B252" s="40"/>
+      <c r="C252" s="40"/>
+      <c r="D252" s="40"/>
+      <c r="E252" s="40"/>
+      <c r="F252" s="40"/>
+      <c r="G252" s="40"/>
+      <c r="H252" s="40"/>
+    </row>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="A248:H248"/>
+    <mergeCell ref="A249:H249"/>
+    <mergeCell ref="A250:H251"/>
+    <mergeCell ref="A252:H252"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J252"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="J8" sqref="J8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="31" style="3" customWidth="1"/>
+    <col min="2" max="2" width="13.85546875" style="10" customWidth="1"/>
+    <col min="3" max="3" width="15.7109375" style="10" customWidth="1"/>
+    <col min="4" max="4" width="12.5703125" style="10" customWidth="1"/>
+    <col min="5" max="5" width="14.42578125" style="10" customWidth="1"/>
+    <col min="6" max="6" width="13.28515625" style="10" customWidth="1"/>
+    <col min="7" max="7" width="14.42578125" style="10" customWidth="1"/>
+    <col min="8" max="8" width="15.28515625" style="10" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="41" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="10"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="43"/>
+      <c r="B5" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47" t="s">
+        <v>81</v>
+      </c>
+      <c r="G5" s="47"/>
+      <c r="H5" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I5" s="6"/>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="44"/>
+      <c r="B6" s="46" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="6"/>
+    </row>
+    <row r="7" spans="1:9" ht="22.5">
+      <c r="A7" s="45"/>
+      <c r="B7" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="E7" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="F7" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="G7" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="48"/>
+      <c r="I7" s="6"/>
+    </row>
+    <row r="8" spans="1:9" ht="23.25">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+    </row>
+    <row r="10" spans="1:9" ht="23.25">
+      <c r="A10" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="25">
+        <v>4887.8999999999996</v>
+      </c>
+      <c r="C11" s="25">
+        <v>34875.800000000003</v>
+      </c>
+      <c r="D11" s="25">
+        <v>4957.5</v>
+      </c>
+      <c r="E11" s="25">
+        <v>35762.300000000003</v>
+      </c>
+      <c r="F11" s="25">
+        <v>3545.3</v>
+      </c>
+      <c r="G11" s="25">
+        <v>27651.200000000001</v>
+      </c>
+      <c r="H11" s="25">
+        <v>3516.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="25">
+        <v>4829.3</v>
+      </c>
+      <c r="C12" s="25">
+        <v>33934</v>
+      </c>
+      <c r="D12" s="25">
+        <v>4887.5</v>
+      </c>
+      <c r="E12" s="25">
+        <v>34784.6</v>
+      </c>
+      <c r="F12" s="25">
+        <v>3479</v>
+      </c>
+      <c r="G12" s="25">
+        <v>26691.3</v>
+      </c>
+      <c r="H12" s="25">
+        <v>1655.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="25">
+        <v>58.6</v>
+      </c>
+      <c r="C13" s="25">
+        <v>941.8</v>
+      </c>
+      <c r="D13" s="25">
+        <v>70</v>
+      </c>
+      <c r="E13" s="25">
+        <v>977.7</v>
+      </c>
+      <c r="F13" s="25">
+        <v>66.3</v>
+      </c>
+      <c r="G13" s="25">
+        <v>959.9</v>
+      </c>
+      <c r="H13" s="25">
+        <v>1861.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="25">
+        <v>58.6</v>
+      </c>
+      <c r="C15" s="25">
+        <v>941.8</v>
+      </c>
+      <c r="D15" s="25">
+        <v>70</v>
+      </c>
+      <c r="E15" s="25">
+        <v>977.7</v>
+      </c>
+      <c r="F15" s="25">
+        <v>66.3</v>
+      </c>
+      <c r="G15" s="25">
+        <v>959.9</v>
+      </c>
+      <c r="H15" s="25">
+        <v>1861.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="25">
+        <v>58.6</v>
+      </c>
+      <c r="C16" s="25">
+        <v>941.8</v>
+      </c>
+      <c r="D16" s="25">
+        <v>70</v>
+      </c>
+      <c r="E16" s="25">
+        <v>977.7</v>
+      </c>
+      <c r="F16" s="25">
+        <v>66.3</v>
+      </c>
+      <c r="G16" s="25">
+        <v>959.9</v>
+      </c>
+      <c r="H16" s="25">
+        <v>1861.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F28" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F29" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="23.25">
+      <c r="A30" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="H31" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25">
+      <c r="A33" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="C34" s="25">
+        <v>21.8</v>
+      </c>
+      <c r="D34" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="E34" s="25">
+        <v>21.8</v>
+      </c>
+      <c r="F34" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="G34" s="25">
+        <v>21.8</v>
+      </c>
+      <c r="H34" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="C35" s="25">
+        <v>21.8</v>
+      </c>
+      <c r="D35" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="E35" s="25">
+        <v>21.8</v>
+      </c>
+      <c r="F35" s="25">
+        <v>5.5</v>
+      </c>
+      <c r="G35" s="25">
+        <v>21.8</v>
+      </c>
+      <c r="H35" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25">
+      <c r="A36" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+    </row>
+    <row r="37" spans="1:8" ht="34.5">
+      <c r="A37" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="25">
+        <v>149</v>
+      </c>
+      <c r="C41" s="25">
+        <v>961</v>
+      </c>
+      <c r="D41" s="25">
+        <v>45.5</v>
+      </c>
+      <c r="E41" s="25">
+        <v>264.8</v>
+      </c>
+      <c r="F41" s="25">
+        <v>45.5</v>
+      </c>
+      <c r="G41" s="25">
+        <v>264.8</v>
+      </c>
+      <c r="H41" s="25">
+        <v>58.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="25">
+        <v>149</v>
+      </c>
+      <c r="C42" s="25">
+        <v>961</v>
+      </c>
+      <c r="D42" s="25">
+        <v>45.5</v>
+      </c>
+      <c r="E42" s="25">
+        <v>264.8</v>
+      </c>
+      <c r="F42" s="25">
+        <v>45.5</v>
+      </c>
+      <c r="G42" s="25">
+        <v>264.8</v>
+      </c>
+      <c r="H42" s="25">
+        <v>58.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="25">
+        <v>23.2</v>
+      </c>
+      <c r="C44" s="25">
+        <v>54</v>
+      </c>
+      <c r="D44" s="25">
+        <v>23.2</v>
+      </c>
+      <c r="E44" s="25">
+        <v>54</v>
+      </c>
+      <c r="F44" s="25">
+        <v>23.2</v>
+      </c>
+      <c r="G44" s="25">
+        <v>54</v>
+      </c>
+      <c r="H44" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B45" s="25">
+        <v>23.2</v>
+      </c>
+      <c r="C45" s="25">
+        <v>54</v>
+      </c>
+      <c r="D45" s="25">
+        <v>23.2</v>
+      </c>
+      <c r="E45" s="25">
+        <v>54</v>
+      </c>
+      <c r="F45" s="25">
+        <v>23.2</v>
+      </c>
+      <c r="G45" s="25">
+        <v>54</v>
+      </c>
+      <c r="H45" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="34.5">
+      <c r="A46" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="25">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="C47" s="25">
+        <v>610.6</v>
+      </c>
+      <c r="D47" s="25">
+        <v>77.3</v>
+      </c>
+      <c r="E47" s="25">
+        <v>582.1</v>
+      </c>
+      <c r="F47" s="25">
+        <v>77.3</v>
+      </c>
+      <c r="G47" s="25">
+        <v>582.1</v>
+      </c>
+      <c r="H47" s="25">
+        <v>211.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B48" s="25">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="C48" s="25">
+        <v>610.6</v>
+      </c>
+      <c r="D48" s="25">
+        <v>77.3</v>
+      </c>
+      <c r="E48" s="25">
+        <v>582.1</v>
+      </c>
+      <c r="F48" s="25">
+        <v>77.3</v>
+      </c>
+      <c r="G48" s="25">
+        <v>582.1</v>
+      </c>
+      <c r="H48" s="25">
+        <v>211.2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="37" t="s">
+        <v>118</v>
+      </c>
+      <c r="B49" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="C49" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="D49" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="E49" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="F49" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="G49" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="H49" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="C50" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="D50" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="E50" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="F50" s="25">
+        <v>3.3</v>
+      </c>
+      <c r="G50" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="H50" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="23.25">
+      <c r="A51" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2"/>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+    </row>
+    <row r="53" spans="1:8" ht="45.75">
+      <c r="A53" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2"/>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B54" s="27">
+        <v>789</v>
+      </c>
+      <c r="C54" s="27">
+        <v>5491</v>
+      </c>
+      <c r="D54" s="27">
+        <v>797</v>
+      </c>
+      <c r="E54" s="27">
+        <v>5534</v>
+      </c>
+      <c r="F54" s="27">
+        <v>797</v>
+      </c>
+      <c r="G54" s="27">
+        <v>5534</v>
+      </c>
+      <c r="H54" s="27">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="34.5">
+      <c r="A57" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2"/>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="23.25">
+      <c r="A60" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B60" s="4"/>
+      <c r="C60" s="4"/>
+      <c r="D60" s="4"/>
+      <c r="E60" s="4"/>
+      <c r="F60" s="4"/>
+      <c r="G60" s="4"/>
+      <c r="H60" s="2"/>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B61" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61" s="27">
+        <v>3154</v>
+      </c>
+      <c r="D61" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E61" s="27">
+        <v>3143</v>
+      </c>
+      <c r="F61" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G61" s="27">
+        <v>180</v>
+      </c>
+      <c r="H61" s="27">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B62" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C62" s="27">
+        <v>3154</v>
+      </c>
+      <c r="D62" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E62" s="27">
+        <v>3143</v>
+      </c>
+      <c r="F62" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G62" s="27">
+        <v>180</v>
+      </c>
+      <c r="H62" s="27">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="23.25">
+      <c r="A63" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B63" s="2"/>
+      <c r="C63" s="2"/>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+      <c r="F63" s="2"/>
+      <c r="G63" s="2"/>
+      <c r="H63" s="2"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="27">
+        <v>2131</v>
+      </c>
+      <c r="C64" s="27">
+        <v>16011</v>
+      </c>
+      <c r="D64" s="27">
+        <v>2056</v>
+      </c>
+      <c r="E64" s="27">
+        <v>16073</v>
+      </c>
+      <c r="F64" s="27">
+        <v>2056</v>
+      </c>
+      <c r="G64" s="27">
+        <v>16073</v>
+      </c>
+      <c r="H64" s="27">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B65" s="27">
+        <v>2131</v>
+      </c>
+      <c r="C65" s="27">
+        <v>16011</v>
+      </c>
+      <c r="D65" s="27">
+        <v>2056</v>
+      </c>
+      <c r="E65" s="27">
+        <v>16073</v>
+      </c>
+      <c r="F65" s="27">
+        <v>2056</v>
+      </c>
+      <c r="G65" s="27">
+        <v>16073</v>
+      </c>
+      <c r="H65" s="27">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="23.25">
+      <c r="A66" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B66" s="2"/>
+      <c r="C66" s="2"/>
+      <c r="D66" s="2"/>
+      <c r="E66" s="2"/>
+      <c r="F66" s="2"/>
+      <c r="G66" s="2"/>
+      <c r="H66" s="2"/>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" s="27">
+        <v>125</v>
+      </c>
+      <c r="C67" s="27">
+        <v>640</v>
+      </c>
+      <c r="D67" s="27">
+        <v>89</v>
+      </c>
+      <c r="E67" s="27">
+        <v>579</v>
+      </c>
+      <c r="F67" s="27">
+        <v>89</v>
+      </c>
+      <c r="G67" s="27">
+        <v>559</v>
+      </c>
+      <c r="H67" s="27">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B68" s="27">
+        <v>125</v>
+      </c>
+      <c r="C68" s="27">
+        <v>640</v>
+      </c>
+      <c r="D68" s="27">
+        <v>89</v>
+      </c>
+      <c r="E68" s="27">
+        <v>579</v>
+      </c>
+      <c r="F68" s="27">
+        <v>89</v>
+      </c>
+      <c r="G68" s="27">
+        <v>559</v>
+      </c>
+      <c r="H68" s="27">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="36.75" customHeight="1">
+      <c r="A69" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B69" s="2"/>
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B70" s="27">
+        <v>7043</v>
+      </c>
+      <c r="C70" s="27">
+        <v>58179</v>
+      </c>
+      <c r="D70" s="27">
+        <v>5408</v>
+      </c>
+      <c r="E70" s="27">
+        <v>60426</v>
+      </c>
+      <c r="F70" s="27">
+        <v>2177</v>
+      </c>
+      <c r="G70" s="27">
+        <v>37225</v>
+      </c>
+      <c r="H70" s="27">
+        <v>5748</v>
+      </c>
+      <c r="J70" s="11"/>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B71" s="27">
+        <v>7043</v>
+      </c>
+      <c r="C71" s="27">
+        <v>57852</v>
+      </c>
+      <c r="D71" s="27">
+        <v>5396</v>
+      </c>
+      <c r="E71" s="27">
+        <v>60108</v>
+      </c>
+      <c r="F71" s="27">
+        <v>2165</v>
+      </c>
+      <c r="G71" s="27">
+        <v>36907</v>
+      </c>
+      <c r="H71" s="27">
+        <v>5470</v>
+      </c>
+      <c r="J71" s="11"/>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="E72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="F72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="G72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="H72" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="J72" s="2"/>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B73" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C73" s="27">
+        <v>327</v>
+      </c>
+      <c r="D73" s="27">
+        <v>12</v>
+      </c>
+      <c r="E73" s="27">
+        <v>318</v>
+      </c>
+      <c r="F73" s="27">
+        <v>12</v>
+      </c>
+      <c r="G73" s="27">
+        <v>318</v>
+      </c>
+      <c r="H73" s="27">
+        <v>278</v>
+      </c>
+      <c r="J73" s="2"/>
+    </row>
+    <row r="74" spans="1:10" ht="37.5" customHeight="1">
+      <c r="A74" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B74" s="2"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="2"/>
+      <c r="E74" s="2"/>
+      <c r="F74" s="2"/>
+      <c r="G74" s="2"/>
+      <c r="H74" s="2"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B75" s="27">
+        <v>806</v>
+      </c>
+      <c r="C75" s="27">
+        <v>6187</v>
+      </c>
+      <c r="D75" s="27">
+        <v>898</v>
+      </c>
+      <c r="E75" s="27">
+        <v>7386</v>
+      </c>
+      <c r="F75" s="27">
+        <v>564</v>
+      </c>
+      <c r="G75" s="27">
+        <v>3768</v>
+      </c>
+      <c r="H75" s="27">
+        <v>554</v>
+      </c>
+      <c r="J75" s="11"/>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B76" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C76" s="27">
+        <v>123</v>
+      </c>
+      <c r="D76" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E76" s="27">
+        <v>264</v>
+      </c>
+      <c r="F76" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G76" s="27">
+        <v>239</v>
+      </c>
+      <c r="H76" s="27">
+        <v>2</v>
+      </c>
+      <c r="J76" s="11"/>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="J77" s="2"/>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B78" s="27">
+        <v>806</v>
+      </c>
+      <c r="C78" s="27">
+        <v>6064</v>
+      </c>
+      <c r="D78" s="27">
+        <v>898</v>
+      </c>
+      <c r="E78" s="27">
+        <v>7122</v>
+      </c>
+      <c r="F78" s="27">
+        <v>564</v>
+      </c>
+      <c r="G78" s="27">
+        <v>3529</v>
+      </c>
+      <c r="H78" s="27">
+        <v>552</v>
+      </c>
+      <c r="J78" s="11"/>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B79" s="2"/>
+      <c r="C79" s="2"/>
+      <c r="D79" s="2"/>
+      <c r="E79" s="2"/>
+      <c r="F79" s="2"/>
+      <c r="G79" s="2"/>
+      <c r="H79" s="2"/>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="23.25">
+      <c r="A82" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B82" s="2"/>
+      <c r="C82" s="2"/>
+      <c r="D82" s="2"/>
+      <c r="E82" s="2"/>
+      <c r="F82" s="2"/>
+      <c r="G82" s="2"/>
+      <c r="H82" s="2"/>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="23.25">
+      <c r="A85" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B85" s="2"/>
+      <c r="C85" s="2"/>
+      <c r="D85" s="2"/>
+      <c r="E85" s="2"/>
+      <c r="F85" s="2"/>
+      <c r="G85" s="2"/>
+      <c r="H85" s="2"/>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H86" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H87" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B88" s="2"/>
+      <c r="C88" s="2"/>
+      <c r="D88" s="2"/>
+      <c r="E88" s="2"/>
+      <c r="F88" s="2"/>
+      <c r="G88" s="2"/>
+      <c r="H88" s="2"/>
+    </row>
+    <row r="89" spans="1:8" ht="23.25">
+      <c r="A89" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" s="2"/>
+      <c r="C89" s="2"/>
+      <c r="D89" s="2"/>
+      <c r="E89" s="2"/>
+      <c r="F89" s="2"/>
+      <c r="G89" s="2"/>
+      <c r="H89" s="2"/>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H90" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="45.75">
+      <c r="A92" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B92" s="2"/>
+      <c r="C92" s="2"/>
+      <c r="D92" s="2"/>
+      <c r="E92" s="2"/>
+      <c r="F92" s="2"/>
+      <c r="G92" s="2"/>
+      <c r="H92" s="2"/>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H93" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="23.25">
+      <c r="A95" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B95" s="2"/>
+      <c r="C95" s="2"/>
+      <c r="D95" s="2"/>
+      <c r="E95" s="2"/>
+      <c r="F95" s="2"/>
+      <c r="G95" s="2"/>
+      <c r="H95" s="2"/>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H96" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B98" s="2"/>
+      <c r="C98" s="2"/>
+      <c r="D98" s="2"/>
+      <c r="E98" s="2"/>
+      <c r="F98" s="2"/>
+      <c r="G98" s="2"/>
+      <c r="H98" s="2"/>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B99" s="2"/>
+      <c r="C99" s="2"/>
+      <c r="D99" s="2"/>
+      <c r="E99" s="2"/>
+      <c r="F99" s="2"/>
+      <c r="G99" s="2"/>
+      <c r="H99" s="2"/>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H100" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H101" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B102" s="12"/>
+      <c r="C102" s="12"/>
+      <c r="D102" s="12"/>
+      <c r="E102" s="12"/>
+      <c r="F102" s="2"/>
+      <c r="G102" s="12"/>
+      <c r="H102" s="12"/>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B103" s="12"/>
+      <c r="C103" s="12"/>
+      <c r="D103" s="12"/>
+      <c r="E103" s="12"/>
+      <c r="F103" s="2"/>
+      <c r="G103" s="12"/>
+      <c r="H103" s="12"/>
+    </row>
+    <row r="104" spans="1:8" ht="45.75">
+      <c r="A104" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B104" s="12"/>
+      <c r="C104" s="12"/>
+      <c r="D104" s="12"/>
+      <c r="E104" s="12"/>
+      <c r="F104" s="2"/>
+      <c r="G104" s="12"/>
+      <c r="H104" s="12"/>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="25">
+        <v>1104</v>
+      </c>
+      <c r="C105" s="25">
+        <v>5878</v>
+      </c>
+      <c r="D105" s="25">
+        <v>1104</v>
+      </c>
+      <c r="E105" s="25">
+        <v>5878</v>
+      </c>
+      <c r="F105" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G105" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H105" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B106" s="25">
+        <v>1104</v>
+      </c>
+      <c r="C106" s="25">
+        <v>5878</v>
+      </c>
+      <c r="D106" s="25">
+        <v>1104</v>
+      </c>
+      <c r="E106" s="25">
+        <v>5878</v>
+      </c>
+      <c r="F106" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G106" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H106" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="34.5">
+      <c r="A107" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B107" s="2"/>
+      <c r="C107" s="2"/>
+      <c r="D107" s="2"/>
+      <c r="E107" s="2"/>
+      <c r="F107" s="2"/>
+      <c r="G107" s="2"/>
+      <c r="H107" s="2"/>
+    </row>
+    <row r="108" spans="1:8" ht="84" customHeight="1">
+      <c r="A108" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B108" s="2"/>
+      <c r="C108" s="2"/>
+      <c r="D108" s="2"/>
+      <c r="E108" s="2"/>
+      <c r="F108" s="2"/>
+      <c r="G108" s="2"/>
+      <c r="H108" s="2"/>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H109" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H110" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B111" s="2"/>
+      <c r="C111" s="2"/>
+      <c r="D111" s="2"/>
+      <c r="E111" s="2"/>
+      <c r="F111" s="2"/>
+      <c r="G111" s="2"/>
+      <c r="H111" s="2"/>
+    </row>
+    <row r="112" spans="1:8" ht="34.5">
+      <c r="A112" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B112" s="2"/>
+      <c r="C112" s="2"/>
+      <c r="D112" s="2"/>
+      <c r="E112" s="2"/>
+      <c r="F112" s="2"/>
+      <c r="G112" s="2"/>
+      <c r="H112" s="2"/>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H113" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="23.25">
+      <c r="A115" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B115" s="2"/>
+      <c r="C115" s="2"/>
+      <c r="D115" s="2"/>
+      <c r="E115" s="2"/>
+      <c r="F115" s="2"/>
+      <c r="G115" s="2"/>
+      <c r="H115" s="2"/>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H116" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H117" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="23.25">
+      <c r="A118" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B118" s="2"/>
+      <c r="C118" s="2"/>
+      <c r="D118" s="2"/>
+      <c r="E118" s="2"/>
+      <c r="F118" s="2"/>
+      <c r="G118" s="2"/>
+      <c r="H118" s="2"/>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H119" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H120" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B121" s="2"/>
+      <c r="C121" s="2"/>
+      <c r="D121" s="2"/>
+      <c r="E121" s="2"/>
+      <c r="F121" s="2"/>
+      <c r="G121" s="2"/>
+      <c r="H121" s="2"/>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H122" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H123" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="23.25">
+      <c r="A124" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B124" s="2"/>
+      <c r="C124" s="2"/>
+      <c r="D124" s="2"/>
+      <c r="E124" s="2"/>
+      <c r="F124" s="2"/>
+      <c r="G124" s="2"/>
+      <c r="H124" s="2"/>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B125" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="C125" s="25">
+        <v>1</v>
+      </c>
+      <c r="D125" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="E125" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="F125" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="G125" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="H125" s="25">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B126" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="C126" s="25">
+        <v>1</v>
+      </c>
+      <c r="D126" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="E126" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="F126" s="25">
+        <v>0.2</v>
+      </c>
+      <c r="G126" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="H126" s="25">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="23.25">
+      <c r="A127" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H128" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H129" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="23.25">
+      <c r="A130" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B130" s="2"/>
+      <c r="C130" s="2"/>
+      <c r="D130" s="2"/>
+      <c r="E130" s="2"/>
+      <c r="F130" s="2"/>
+      <c r="G130" s="2"/>
+      <c r="H130" s="2"/>
+    </row>
+    <row r="131" spans="1:8" ht="23.25">
+      <c r="A131" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B131" s="2"/>
+      <c r="C131" s="2"/>
+      <c r="D131" s="2"/>
+      <c r="E131" s="2"/>
+      <c r="F131" s="2"/>
+      <c r="G131" s="2"/>
+      <c r="H131" s="2"/>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H132" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H133" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B134" s="2"/>
+      <c r="C134" s="2"/>
+      <c r="D134" s="2"/>
+      <c r="E134" s="2"/>
+      <c r="F134" s="2"/>
+      <c r="G134" s="2"/>
+      <c r="H134" s="2"/>
+    </row>
+    <row r="135" spans="1:8" ht="23.25">
+      <c r="A135" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B135" s="2"/>
+      <c r="C135" s="2"/>
+      <c r="D135" s="2"/>
+      <c r="E135" s="2"/>
+      <c r="F135" s="2"/>
+      <c r="G135" s="2"/>
+      <c r="H135" s="2"/>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" s="27">
+        <v>77430</v>
+      </c>
+      <c r="C136" s="27">
+        <v>524232</v>
+      </c>
+      <c r="D136" s="27">
+        <v>77430</v>
+      </c>
+      <c r="E136" s="27">
+        <v>524232</v>
+      </c>
+      <c r="F136" s="27">
+        <v>77430</v>
+      </c>
+      <c r="G136" s="27">
+        <v>524232</v>
+      </c>
+      <c r="H136" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H137" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H138" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="23.25">
+      <c r="A139" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B139" s="2"/>
+      <c r="C139" s="2"/>
+      <c r="D139" s="2"/>
+      <c r="E139" s="2"/>
+      <c r="F139" s="2"/>
+      <c r="G139" s="2"/>
+      <c r="H139" s="2"/>
+    </row>
+    <row r="140" spans="1:8" ht="61.5" customHeight="1">
+      <c r="A140" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B140" s="2"/>
+      <c r="C140" s="2"/>
+      <c r="D140" s="2"/>
+      <c r="E140" s="2"/>
+      <c r="F140" s="2"/>
+      <c r="G140" s="2"/>
+      <c r="H140" s="2"/>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" s="25">
+        <v>3.4</v>
+      </c>
+      <c r="C141" s="25">
+        <v>20.5</v>
+      </c>
+      <c r="D141" s="25">
+        <v>3.8</v>
+      </c>
+      <c r="E141" s="25">
+        <v>20.5</v>
+      </c>
+      <c r="F141" s="25">
+        <v>3.8</v>
+      </c>
+      <c r="G141" s="25">
+        <v>20.5</v>
+      </c>
+      <c r="H141" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B142" s="25">
+        <v>3.4</v>
+      </c>
+      <c r="C142" s="25">
+        <v>20.5</v>
+      </c>
+      <c r="D142" s="25">
+        <v>3.8</v>
+      </c>
+      <c r="E142" s="25">
+        <v>20.5</v>
+      </c>
+      <c r="F142" s="25">
+        <v>3.8</v>
+      </c>
+      <c r="G142" s="25">
+        <v>20.5</v>
+      </c>
+      <c r="H142" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="23.25">
+      <c r="A143" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B143" s="2"/>
+      <c r="C143" s="2"/>
+      <c r="D143" s="2"/>
+      <c r="E143" s="2"/>
+      <c r="F143" s="2"/>
+      <c r="G143" s="2"/>
+      <c r="H143" s="2"/>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G144" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H144" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H145" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="46.5" customHeight="1">
+      <c r="A146" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B146" s="2"/>
+      <c r="C146" s="2"/>
+      <c r="D146" s="2"/>
+      <c r="E146" s="2"/>
+      <c r="F146" s="2"/>
+      <c r="G146" s="2"/>
+      <c r="H146" s="2"/>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B147" s="27">
+        <v>9016</v>
+      </c>
+      <c r="C147" s="27">
+        <v>37853</v>
+      </c>
+      <c r="D147" s="27">
+        <v>8837</v>
+      </c>
+      <c r="E147" s="27">
+        <v>37473</v>
+      </c>
+      <c r="F147" s="27">
+        <v>8837</v>
+      </c>
+      <c r="G147" s="27">
+        <v>37473</v>
+      </c>
+      <c r="H147" s="27">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B148" s="27">
+        <v>4571</v>
+      </c>
+      <c r="C148" s="27">
+        <v>23264</v>
+      </c>
+      <c r="D148" s="27">
+        <v>4392</v>
+      </c>
+      <c r="E148" s="27">
+        <v>22884</v>
+      </c>
+      <c r="F148" s="27">
+        <v>4392</v>
+      </c>
+      <c r="G148" s="27">
+        <v>22884</v>
+      </c>
+      <c r="H148" s="27">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H149" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="23.25">
+      <c r="A150" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B150" s="2"/>
+      <c r="C150" s="2"/>
+      <c r="D150" s="2"/>
+      <c r="E150" s="2"/>
+      <c r="F150" s="2"/>
+      <c r="G150" s="2"/>
+      <c r="H150" s="2"/>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B151" s="27">
+        <v>136</v>
+      </c>
+      <c r="C151" s="27">
+        <v>202</v>
+      </c>
+      <c r="D151" s="27">
+        <v>69</v>
+      </c>
+      <c r="E151" s="27">
+        <v>135</v>
+      </c>
+      <c r="F151" s="27">
+        <v>69</v>
+      </c>
+      <c r="G151" s="27">
+        <v>135</v>
+      </c>
+      <c r="H151" s="27">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B152" s="27">
+        <v>136</v>
+      </c>
+      <c r="C152" s="27">
+        <v>202</v>
+      </c>
+      <c r="D152" s="27">
+        <v>69</v>
+      </c>
+      <c r="E152" s="27">
+        <v>135</v>
+      </c>
+      <c r="F152" s="27">
+        <v>69</v>
+      </c>
+      <c r="G152" s="27">
+        <v>135</v>
+      </c>
+      <c r="H152" s="27">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B154" s="27">
+        <v>36420</v>
+      </c>
+      <c r="C154" s="27">
+        <v>186173</v>
+      </c>
+      <c r="D154" s="27">
+        <v>26386</v>
+      </c>
+      <c r="E154" s="27">
+        <v>119438</v>
+      </c>
+      <c r="F154" s="27">
+        <v>26386</v>
+      </c>
+      <c r="G154" s="27">
+        <v>119438</v>
+      </c>
+      <c r="H154" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B155" s="27">
+        <v>19154</v>
+      </c>
+      <c r="C155" s="27">
+        <v>91603</v>
+      </c>
+      <c r="D155" s="27">
+        <v>15393</v>
+      </c>
+      <c r="E155" s="27">
+        <v>72880</v>
+      </c>
+      <c r="F155" s="27">
+        <v>15393</v>
+      </c>
+      <c r="G155" s="27">
+        <v>72880</v>
+      </c>
+      <c r="H155" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B156" s="27">
+        <v>17266</v>
+      </c>
+      <c r="C156" s="27">
+        <v>94570</v>
+      </c>
+      <c r="D156" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="E156" s="27">
+        <v>46558</v>
+      </c>
+      <c r="F156" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="G156" s="27">
+        <v>46558</v>
+      </c>
+      <c r="H156" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B157" s="2"/>
+      <c r="C157" s="2"/>
+      <c r="D157" s="2"/>
+      <c r="E157" s="2"/>
+      <c r="F157" s="2"/>
+      <c r="G157" s="2"/>
+      <c r="H157" s="2"/>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B158" s="2"/>
+      <c r="C158" s="2"/>
+      <c r="D158" s="2"/>
+      <c r="E158" s="2"/>
+      <c r="F158" s="2"/>
+      <c r="G158" s="2"/>
+      <c r="H158" s="2"/>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G159" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H159" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H160" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B161" s="2"/>
+      <c r="C161" s="2"/>
+      <c r="D161" s="2"/>
+      <c r="E161" s="2"/>
+      <c r="F161" s="2"/>
+      <c r="G161" s="2"/>
+      <c r="H161" s="2"/>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H162" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H163" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G164" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H164" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H165" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B166" s="2"/>
+      <c r="C166" s="2"/>
+      <c r="D166" s="2"/>
+      <c r="E166" s="2"/>
+      <c r="F166" s="2"/>
+      <c r="G166" s="2"/>
+      <c r="H166" s="2"/>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H167" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H168" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B169" s="2"/>
+      <c r="C169" s="2"/>
+      <c r="D169" s="2"/>
+      <c r="E169" s="2"/>
+      <c r="F169" s="2"/>
+      <c r="G169" s="2"/>
+      <c r="H169" s="2"/>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G170" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H170" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H171" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B172" s="2"/>
+      <c r="C172" s="2"/>
+      <c r="D172" s="2"/>
+      <c r="E172" s="2"/>
+      <c r="F172" s="2"/>
+      <c r="G172" s="2"/>
+      <c r="H172" s="2"/>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G173" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H173" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H174" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B175" s="2"/>
+      <c r="C175" s="2"/>
+      <c r="D175" s="2"/>
+      <c r="E175" s="2"/>
+      <c r="F175" s="2"/>
+      <c r="G175" s="2"/>
+      <c r="H175" s="2"/>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G176" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H176" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H177" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B178" s="2"/>
+      <c r="C178" s="2"/>
+      <c r="D178" s="2"/>
+      <c r="E178" s="2"/>
+      <c r="F178" s="2"/>
+      <c r="G178" s="2"/>
+      <c r="H178" s="2"/>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B179" s="27">
+        <v>22170</v>
+      </c>
+      <c r="C179" s="27">
+        <v>152301</v>
+      </c>
+      <c r="D179" s="27">
+        <v>23674</v>
+      </c>
+      <c r="E179" s="27">
+        <v>148907</v>
+      </c>
+      <c r="F179" s="27">
+        <v>7045</v>
+      </c>
+      <c r="G179" s="27">
+        <v>38486</v>
+      </c>
+      <c r="H179" s="27">
+        <v>8357</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B180" s="27">
+        <v>22170</v>
+      </c>
+      <c r="C180" s="27">
+        <v>152301</v>
+      </c>
+      <c r="D180" s="27">
+        <v>23674</v>
+      </c>
+      <c r="E180" s="27">
+        <v>148907</v>
+      </c>
+      <c r="F180" s="27">
+        <v>7045</v>
+      </c>
+      <c r="G180" s="27">
+        <v>38486</v>
+      </c>
+      <c r="H180" s="27">
+        <v>8357</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="23.25">
+      <c r="A181" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B181" s="2"/>
+      <c r="C181" s="2"/>
+      <c r="D181" s="2"/>
+      <c r="E181" s="2"/>
+      <c r="F181" s="2"/>
+      <c r="G181" s="2"/>
+      <c r="H181" s="2"/>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B182" s="27">
+        <v>128400</v>
+      </c>
+      <c r="C182" s="27">
+        <v>759100</v>
+      </c>
+      <c r="D182" s="27">
+        <v>124006</v>
+      </c>
+      <c r="E182" s="27">
+        <v>746105</v>
+      </c>
+      <c r="F182" s="27">
+        <v>44195</v>
+      </c>
+      <c r="G182" s="27">
+        <v>302927</v>
+      </c>
+      <c r="H182" s="27">
+        <v>17657</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B183" s="27">
+        <v>128400</v>
+      </c>
+      <c r="C183" s="27">
+        <v>759100</v>
+      </c>
+      <c r="D183" s="27">
+        <v>124006</v>
+      </c>
+      <c r="E183" s="27">
+        <v>746105</v>
+      </c>
+      <c r="F183" s="27">
+        <v>44195</v>
+      </c>
+      <c r="G183" s="27">
+        <v>302927</v>
+      </c>
+      <c r="H183" s="27">
+        <v>17657</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" s="5" customFormat="1" ht="23.25">
+      <c r="A184" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B184" s="11"/>
+      <c r="C184" s="11"/>
+      <c r="D184" s="11"/>
+      <c r="E184" s="11"/>
+      <c r="F184" s="2"/>
+      <c r="G184" s="2"/>
+      <c r="H184" s="2"/>
+    </row>
+    <row r="185" spans="1:8" s="5" customFormat="1">
+      <c r="A185" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B185" s="27">
+        <v>193</v>
+      </c>
+      <c r="C185" s="27">
+        <v>323</v>
+      </c>
+      <c r="D185" s="27">
+        <v>193</v>
+      </c>
+      <c r="E185" s="27">
+        <v>323</v>
+      </c>
+      <c r="F185" s="27">
+        <v>193</v>
+      </c>
+      <c r="G185" s="27">
+        <v>323</v>
+      </c>
+      <c r="H185" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" s="5" customFormat="1">
+      <c r="A186" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B186" s="27">
+        <v>193</v>
+      </c>
+      <c r="C186" s="27">
+        <v>323</v>
+      </c>
+      <c r="D186" s="27">
+        <v>193</v>
+      </c>
+      <c r="E186" s="27">
+        <v>323</v>
+      </c>
+      <c r="F186" s="27">
+        <v>193</v>
+      </c>
+      <c r="G186" s="27">
+        <v>323</v>
+      </c>
+      <c r="H186" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="23.25">
+      <c r="A187" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B187" s="2"/>
+      <c r="C187" s="2"/>
+      <c r="D187" s="2"/>
+      <c r="E187" s="2"/>
+      <c r="F187" s="2"/>
+      <c r="G187" s="2"/>
+      <c r="H187" s="2"/>
+    </row>
+    <row r="188" spans="1:8" ht="23.25">
+      <c r="A188" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B188" s="4"/>
+      <c r="C188" s="4"/>
+      <c r="D188" s="4"/>
+      <c r="E188" s="4"/>
+      <c r="F188" s="4"/>
+      <c r="G188" s="4"/>
+      <c r="H188" s="4"/>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G189" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H189" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G190" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H190" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" ht="34.5">
+      <c r="A191" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B191" s="2"/>
+      <c r="C191" s="2"/>
+      <c r="D191" s="2"/>
+      <c r="E191" s="2"/>
+      <c r="F191" s="2"/>
+      <c r="G191" s="2"/>
+      <c r="H191" s="2"/>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B192" s="27">
+        <v>6</v>
+      </c>
+      <c r="C192" s="27">
+        <v>24</v>
+      </c>
+      <c r="D192" s="27">
+        <v>3</v>
+      </c>
+      <c r="E192" s="27">
+        <v>21</v>
+      </c>
+      <c r="F192" s="27">
+        <v>3</v>
+      </c>
+      <c r="G192" s="27">
+        <v>21</v>
+      </c>
+      <c r="H192" s="27">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B193" s="27">
+        <v>6</v>
+      </c>
+      <c r="C193" s="27">
+        <v>24</v>
+      </c>
+      <c r="D193" s="27">
+        <v>3</v>
+      </c>
+      <c r="E193" s="27">
+        <v>21</v>
+      </c>
+      <c r="F193" s="27">
+        <v>3</v>
+      </c>
+      <c r="G193" s="27">
+        <v>21</v>
+      </c>
+      <c r="H193" s="27">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B194" s="2"/>
+      <c r="C194" s="2"/>
+      <c r="D194" s="2"/>
+      <c r="E194" s="2"/>
+      <c r="F194" s="2"/>
+      <c r="G194" s="2"/>
+      <c r="H194" s="2"/>
+    </row>
+    <row r="195" spans="1:8" ht="23.25">
+      <c r="A195" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B195" s="2"/>
+      <c r="C195" s="2"/>
+      <c r="D195" s="2"/>
+      <c r="E195" s="2"/>
+      <c r="F195" s="2"/>
+      <c r="G195" s="2"/>
+      <c r="H195" s="2"/>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B196" s="25">
+        <v>2057.5</v>
+      </c>
+      <c r="C196" s="25">
+        <v>13931.6</v>
+      </c>
+      <c r="D196" s="25">
+        <v>2138.9</v>
+      </c>
+      <c r="E196" s="25">
+        <v>15263.7</v>
+      </c>
+      <c r="F196" s="25">
+        <v>2115.3000000000002</v>
+      </c>
+      <c r="G196" s="25">
+        <v>15012.2</v>
+      </c>
+      <c r="H196" s="25">
+        <v>8169.1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B197" s="25">
+        <v>2057.5</v>
+      </c>
+      <c r="C197" s="25">
+        <v>13931.6</v>
+      </c>
+      <c r="D197" s="25">
+        <v>2138.9</v>
+      </c>
+      <c r="E197" s="25">
+        <v>15263.7</v>
+      </c>
+      <c r="F197" s="25">
+        <v>2115.3000000000002</v>
+      </c>
+      <c r="G197" s="25">
+        <v>15012.2</v>
+      </c>
+      <c r="H197" s="25">
+        <v>8169.1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" ht="23.25">
+      <c r="A198" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B198" s="2"/>
+      <c r="C198" s="2"/>
+      <c r="D198" s="2"/>
+      <c r="E198" s="2"/>
+      <c r="F198" s="2"/>
+      <c r="G198" s="2"/>
+      <c r="H198" s="2"/>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B199" s="2"/>
+      <c r="C199" s="2"/>
+      <c r="D199" s="2"/>
+      <c r="E199" s="2"/>
+      <c r="F199" s="2"/>
+      <c r="G199" s="2"/>
+      <c r="H199" s="2"/>
+    </row>
+    <row r="200" spans="1:8" ht="23.25">
+      <c r="A200" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B200" s="2"/>
+      <c r="C200" s="2"/>
+      <c r="D200" s="2"/>
+      <c r="E200" s="2"/>
+      <c r="F200" s="2"/>
+      <c r="G200" s="2"/>
+      <c r="H200" s="2"/>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G201" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H201" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G202" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H202" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" s="17" customFormat="1">
+      <c r="A203" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B203" s="15"/>
+      <c r="C203" s="15"/>
+      <c r="D203" s="15"/>
+      <c r="E203" s="15"/>
+      <c r="F203" s="15"/>
+      <c r="G203" s="15"/>
+      <c r="H203" s="15"/>
+    </row>
+    <row r="204" spans="1:8" s="17" customFormat="1">
+      <c r="A204" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G204" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H204" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" s="17" customFormat="1">
+      <c r="A205" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H205" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="23.25">
+      <c r="A206" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B206" s="2"/>
+      <c r="C206" s="2"/>
+      <c r="D206" s="2"/>
+      <c r="E206" s="2"/>
+      <c r="F206" s="2"/>
+      <c r="G206" s="2"/>
+      <c r="H206" s="2"/>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G207" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H207" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G208" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H208" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="23.25">
+      <c r="A209" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B209" s="2"/>
+      <c r="C209" s="2"/>
+      <c r="D209" s="2"/>
+      <c r="E209" s="2"/>
+      <c r="F209" s="2"/>
+      <c r="G209" s="2"/>
+      <c r="H209" s="2"/>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G210" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H210" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G211" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H211" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B212" s="2"/>
+      <c r="C212" s="2"/>
+      <c r="D212" s="2"/>
+      <c r="E212" s="2"/>
+      <c r="F212" s="2"/>
+      <c r="G212" s="2"/>
+      <c r="H212" s="2"/>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B213" s="2"/>
+      <c r="C213" s="2"/>
+      <c r="D213" s="2"/>
+      <c r="E213" s="2"/>
+      <c r="F213" s="2"/>
+      <c r="G213" s="2"/>
+      <c r="H213" s="2"/>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G214" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H214" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G215" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="H215" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B216" s="2"/>
+      <c r="C216" s="11"/>
+      <c r="D216" s="2"/>
+      <c r="E216" s="11"/>
+      <c r="F216" s="2"/>
+      <c r="G216" s="11"/>
+      <c r="H216" s="2"/>
+    </row>
+    <row r="217" spans="1:8" ht="34.5">
+      <c r="A217" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B217" s="2"/>
+      <c r="C217" s="11"/>
+      <c r="D217" s="2"/>
+      <c r="E217" s="11"/>
+      <c r="F217" s="2"/>
+      <c r="G217" s="11"/>
+      <c r="H217" s="2"/>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B218" s="27">
+        <v>4979</v>
+      </c>
+      <c r="C218" s="27">
+        <v>15525</v>
+      </c>
+      <c r="D218" s="27">
+        <v>4979</v>
+      </c>
+      <c r="E218" s="27">
+        <v>15525</v>
+      </c>
+      <c r="F218" s="27">
+        <v>1696</v>
+      </c>
+      <c r="G218" s="27">
+        <v>5084</v>
+      </c>
+      <c r="H218" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B219" s="27">
+        <v>4979</v>
+      </c>
+      <c r="C219" s="27">
+        <v>15525</v>
+      </c>
+      <c r="D219" s="27">
+        <v>4979</v>
+      </c>
+      <c r="E219" s="27">
+        <v>15525</v>
+      </c>
+      <c r="F219" s="27">
+        <v>1696</v>
+      </c>
+      <c r="G219" s="27">
+        <v>5084</v>
+      </c>
+      <c r="H219" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B220" s="2"/>
+      <c r="C220" s="11"/>
+      <c r="D220" s="2"/>
+      <c r="E220" s="11"/>
+      <c r="F220" s="2"/>
+      <c r="G220" s="11"/>
+      <c r="H220" s="2"/>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B221" s="27">
+        <v>3133</v>
+      </c>
+      <c r="C221" s="27">
+        <v>12694</v>
+      </c>
+      <c r="D221" s="27">
+        <v>3133</v>
+      </c>
+      <c r="E221" s="27">
+        <v>12694</v>
+      </c>
+      <c r="F221" s="27">
+        <v>1659</v>
+      </c>
+      <c r="G221" s="27">
+        <v>5492</v>
+      </c>
+      <c r="H221" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B222" s="27">
+        <v>3133</v>
+      </c>
+      <c r="C222" s="27">
+        <v>12694</v>
+      </c>
+      <c r="D222" s="27">
+        <v>3133</v>
+      </c>
+      <c r="E222" s="27">
+        <v>12694</v>
+      </c>
+      <c r="F222" s="27">
+        <v>1659</v>
+      </c>
+      <c r="G222" s="27">
+        <v>5492</v>
+      </c>
+      <c r="H222" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B223" s="11"/>
+      <c r="C223" s="11"/>
+      <c r="D223" s="11"/>
+      <c r="E223" s="11"/>
+      <c r="F223" s="11"/>
+      <c r="G223" s="11"/>
+      <c r="H223" s="2"/>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B224" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C224" s="27">
+        <v>14</v>
+      </c>
+      <c r="D224" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E224" s="27">
+        <v>14</v>
+      </c>
+      <c r="F224" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G224" s="27">
+        <v>14</v>
+      </c>
+      <c r="H224" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B225" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C225" s="27">
+        <v>14</v>
+      </c>
+      <c r="D225" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E225" s="27">
+        <v>14</v>
+      </c>
+      <c r="F225" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G225" s="27">
+        <v>14</v>
+      </c>
+      <c r="H225" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" s="37" t="s">
+        <v>119</v>
+      </c>
+      <c r="B226" s="27">
+        <v>150</v>
+      </c>
+      <c r="C226" s="27">
+        <v>166</v>
+      </c>
+      <c r="D226" s="27">
+        <v>150</v>
+      </c>
+      <c r="E226" s="27">
+        <v>166</v>
+      </c>
+      <c r="F226" s="27">
+        <v>150</v>
+      </c>
+      <c r="G226" s="27">
+        <v>166</v>
+      </c>
+      <c r="H226" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="B227" s="27">
+        <v>150</v>
+      </c>
+      <c r="C227" s="27">
+        <v>166</v>
+      </c>
+      <c r="D227" s="27">
+        <v>150</v>
+      </c>
+      <c r="E227" s="27">
+        <v>166</v>
+      </c>
+      <c r="F227" s="27">
+        <v>150</v>
+      </c>
+      <c r="G227" s="27">
+        <v>166</v>
+      </c>
+      <c r="H227" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="23.25">
+      <c r="A228" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B228" s="2"/>
+      <c r="C228" s="2"/>
+      <c r="D228" s="2"/>
+      <c r="E228" s="2"/>
+      <c r="F228" s="2"/>
+      <c r="G228" s="2"/>
+      <c r="H228" s="2"/>
+    </row>
+    <row r="229" spans="1:8" ht="23.25">
+      <c r="A229" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B229" s="2"/>
+      <c r="C229" s="2"/>
+      <c r="D229" s="2"/>
+      <c r="E229" s="2"/>
+      <c r="F229" s="2"/>
+      <c r="G229" s="2"/>
+      <c r="H229" s="2"/>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B230" s="12"/>
+      <c r="C230" s="12"/>
+      <c r="D230" s="12"/>
+      <c r="E230" s="12"/>
+      <c r="F230" s="12"/>
+      <c r="G230" s="12"/>
+      <c r="H230" s="2"/>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B231" s="25">
+        <v>3892226.9</v>
+      </c>
+      <c r="C231" s="25">
+        <v>28621172.899999999</v>
+      </c>
+      <c r="D231" s="25">
+        <v>3553787.6</v>
+      </c>
+      <c r="E231" s="25">
+        <v>26168861</v>
+      </c>
+      <c r="F231" s="25">
+        <v>3553787.6</v>
+      </c>
+      <c r="G231" s="25">
+        <v>26168861</v>
+      </c>
+      <c r="H231" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B232" s="25">
+        <v>363380.1</v>
+      </c>
+      <c r="C232" s="25">
+        <v>2799207</v>
+      </c>
+      <c r="D232" s="25">
+        <v>216034.8</v>
+      </c>
+      <c r="E232" s="25">
+        <v>1718925.6</v>
+      </c>
+      <c r="F232" s="25">
+        <v>216034.8</v>
+      </c>
+      <c r="G232" s="25">
+        <v>1718925.6</v>
+      </c>
+      <c r="H232" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B233" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C233" s="25">
+        <v>8254589.2000000002</v>
+      </c>
+      <c r="D233" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="E233" s="25">
+        <v>7823744.7000000002</v>
+      </c>
+      <c r="F233" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="G233" s="25">
+        <v>7823744.7000000002</v>
+      </c>
+      <c r="H233" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B234" s="25">
+        <v>2452017</v>
+      </c>
+      <c r="C234" s="25">
+        <v>17567371</v>
+      </c>
+      <c r="D234" s="25">
+        <v>2322099</v>
+      </c>
+      <c r="E234" s="25">
+        <v>16626185</v>
+      </c>
+      <c r="F234" s="25">
+        <v>2322099</v>
+      </c>
+      <c r="G234" s="25">
+        <v>16626185</v>
+      </c>
+      <c r="H234" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B235" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="C235" s="25">
+        <v>5.7</v>
+      </c>
+      <c r="D235" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="E235" s="25">
+        <v>5.7</v>
+      </c>
+      <c r="F235" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="G235" s="25">
+        <v>5.7</v>
+      </c>
+      <c r="H235" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="23.25">
+      <c r="A236" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B236" s="12"/>
+      <c r="C236" s="12"/>
+      <c r="D236" s="12"/>
+      <c r="E236" s="12"/>
+      <c r="F236" s="12"/>
+      <c r="G236" s="12"/>
+      <c r="H236" s="2"/>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B237" s="25">
+        <v>556.70000000000005</v>
+      </c>
+      <c r="C237" s="25">
+        <v>7704.1</v>
+      </c>
+      <c r="D237" s="25">
+        <v>153.6</v>
+      </c>
+      <c r="E237" s="25">
+        <v>4312.8</v>
+      </c>
+      <c r="F237" s="25">
+        <v>153.6</v>
+      </c>
+      <c r="G237" s="25">
+        <v>4312.8</v>
+      </c>
+      <c r="H237" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B238" s="25">
+        <v>499.2</v>
+      </c>
+      <c r="C238" s="25">
+        <v>5524.1</v>
+      </c>
+      <c r="D238" s="25">
+        <v>105.1</v>
+      </c>
+      <c r="E238" s="25">
+        <v>2622.7</v>
+      </c>
+      <c r="F238" s="25">
+        <v>105.1</v>
+      </c>
+      <c r="G238" s="25">
+        <v>2622.7</v>
+      </c>
+      <c r="H238" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B239" s="25">
+        <v>31.1</v>
+      </c>
+      <c r="C239" s="25">
+        <v>686.6</v>
+      </c>
+      <c r="D239" s="25">
+        <v>30.9</v>
+      </c>
+      <c r="E239" s="25">
+        <v>656.7</v>
+      </c>
+      <c r="F239" s="25">
+        <v>30.9</v>
+      </c>
+      <c r="G239" s="25">
+        <v>656.7</v>
+      </c>
+      <c r="H239" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B240" s="25">
+        <v>26.4</v>
+      </c>
+      <c r="C240" s="25">
+        <v>1389.8</v>
+      </c>
+      <c r="D240" s="25">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="E240" s="25">
+        <v>978.5</v>
+      </c>
+      <c r="F240" s="25">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="G240" s="25">
+        <v>978.5</v>
+      </c>
+      <c r="H240" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C241" s="25">
+        <v>2.4</v>
+      </c>
+      <c r="D241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E241" s="25">
+        <v>2.4</v>
+      </c>
+      <c r="F241" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G241" s="25">
+        <v>2.4</v>
+      </c>
+      <c r="H241" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B242" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C242" s="25">
+        <v>44.7</v>
+      </c>
+      <c r="D242" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E242" s="25">
+        <v>13.9</v>
+      </c>
+      <c r="F242" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G242" s="25">
+        <v>13.9</v>
+      </c>
+      <c r="H242" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B243" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C243" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="D243" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E243" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="F243" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G243" s="25">
+        <v>6.6</v>
+      </c>
+      <c r="H243" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B244" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C244" s="25">
+        <v>11</v>
+      </c>
+      <c r="D244" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E244" s="25">
+        <v>11</v>
+      </c>
+      <c r="F244" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G244" s="25">
+        <v>11</v>
+      </c>
+      <c r="H244" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B245" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C245" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="D245" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E245" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="F245" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G245" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H245" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B246" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C246" s="25">
+        <v>17</v>
+      </c>
+      <c r="D246" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E246" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="F246" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G246" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="H246" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B247" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="C247" s="25">
+        <v>21</v>
+      </c>
+      <c r="D247" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="E247" s="25">
+        <v>21</v>
+      </c>
+      <c r="F247" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="G247" s="25">
+        <v>21</v>
+      </c>
+      <c r="H247" s="26" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" s="49" t="s">
+        <v>108</v>
+      </c>
+      <c r="B248" s="50"/>
+      <c r="C248" s="50"/>
+      <c r="D248" s="50"/>
+      <c r="E248" s="50"/>
+      <c r="F248" s="50"/>
+      <c r="G248" s="50"/>
+      <c r="H248" s="50"/>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="B249" s="38"/>
+      <c r="C249" s="38"/>
+      <c r="D249" s="38"/>
+      <c r="E249" s="38"/>
+      <c r="F249" s="38"/>
+      <c r="G249" s="38"/>
+      <c r="H249" s="38"/>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="B250" s="51"/>
+      <c r="C250" s="51"/>
+      <c r="D250" s="51"/>
+      <c r="E250" s="51"/>
+      <c r="F250" s="51"/>
+      <c r="G250" s="51"/>
+      <c r="H250" s="51"/>
+    </row>
+    <row r="251" spans="1:8" ht="35.25" customHeight="1">
+      <c r="A251" s="51"/>
+      <c r="B251" s="51"/>
+      <c r="C251" s="51"/>
+      <c r="D251" s="51"/>
+      <c r="E251" s="51"/>
+      <c r="F251" s="51"/>
+      <c r="G251" s="51"/>
+      <c r="H251" s="51"/>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" s="40"/>
+      <c r="B252" s="40"/>
+      <c r="C252" s="40"/>
+      <c r="D252" s="40"/>
+      <c r="E252" s="40"/>
+      <c r="F252" s="40"/>
+      <c r="G252" s="40"/>
+      <c r="H252" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A248:H248"/>
     <mergeCell ref="A249:H249"/>
     <mergeCell ref="A250:H251"/>
     <mergeCell ref="A252:H252"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
       <vt:lpstr>2</vt:lpstr>
       <vt:lpstr>3</vt:lpstr>
       <vt:lpstr>4</vt:lpstr>
       <vt:lpstr>5</vt:lpstr>
       <vt:lpstr>6</vt:lpstr>
+      <vt:lpstr>7</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>