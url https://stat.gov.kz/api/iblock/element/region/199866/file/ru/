--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\март\Динамические ряды транспорт 02.2026\рус\месячный\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\апрель\Динамические ряды транспорт 04.2026\рус\месячный\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13185" windowHeight="10935"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24420" windowHeight="8520"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="32">
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
@@ -686,51 +686,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q176"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D176" sqref="D176"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
@@ -999,51 +999,53 @@
       </c>
       <c r="K9" s="5">
         <v>7689.02</v>
       </c>
       <c r="L9" s="5">
         <v>7669.09</v>
       </c>
       <c r="M9" s="7">
         <v>8417.27</v>
       </c>
       <c r="O9" s="23"/>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A10" s="4">
         <v>2026</v>
       </c>
       <c r="B10" s="5">
         <v>7327.8</v>
       </c>
       <c r="C10" s="20">
         <v>6175.23</v>
       </c>
       <c r="D10" s="5">
         <v>5925.8</v>
       </c>
-      <c r="E10" s="5"/>
+      <c r="E10" s="5">
+        <v>6362.52</v>
+      </c>
       <c r="F10" s="45"/>
       <c r="G10" s="5"/>
       <c r="H10" s="20"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="7"/>
       <c r="O10" s="23"/>
     </row>
     <row r="11" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="20"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
@@ -1245,51 +1247,53 @@
         <v>3967.7939000000001</v>
       </c>
       <c r="K16" s="5">
         <v>4222.5681000000004</v>
       </c>
       <c r="L16" s="5">
         <v>4159.3095999999996</v>
       </c>
       <c r="M16" s="7">
         <v>5440.0928999999996</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A17" s="4">
         <v>2026</v>
       </c>
       <c r="B17" s="20">
         <v>3889.82791</v>
       </c>
       <c r="C17" s="21">
         <v>3013.6550400000001</v>
       </c>
       <c r="D17" s="5">
         <v>3291.1200699999999</v>
       </c>
-      <c r="E17" s="5"/>
+      <c r="E17" s="5">
+        <v>3137.6079</v>
+      </c>
       <c r="F17" s="21"/>
       <c r="G17" s="35"/>
       <c r="H17" s="21"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="7"/>
     </row>
     <row r="18" spans="1:15" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="20"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
@@ -1493,51 +1497,53 @@
       </c>
       <c r="K23" s="5">
         <v>7425.15</v>
       </c>
       <c r="L23" s="5">
         <v>7174.1</v>
       </c>
       <c r="M23" s="7">
         <v>7182.77</v>
       </c>
       <c r="O23" s="24"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A24" s="4">
         <v>2026</v>
       </c>
       <c r="B24" s="20">
         <v>6978.92</v>
       </c>
       <c r="C24" s="20">
         <v>6874.92</v>
       </c>
       <c r="D24" s="5">
         <v>7189.07</v>
       </c>
-      <c r="E24" s="5"/>
+      <c r="E24" s="5">
+        <v>7516.91</v>
+      </c>
       <c r="F24" s="20"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="7"/>
       <c r="O24" s="24"/>
     </row>
     <row r="25" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="20"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
@@ -1740,51 +1746,53 @@
         <v>291.15480000000002</v>
       </c>
       <c r="K30" s="9">
         <v>299.81909999999999</v>
       </c>
       <c r="L30" s="9">
         <v>289.7835</v>
       </c>
       <c r="M30" s="41">
         <v>294.99090000000001</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A31" s="4">
         <v>2026</v>
       </c>
       <c r="B31" s="20">
         <v>278.91860000000003</v>
       </c>
       <c r="C31" s="20">
         <v>254.51220000000001</v>
       </c>
       <c r="D31" s="9">
         <v>311.50889999999998</v>
       </c>
-      <c r="E31" s="9"/>
+      <c r="E31" s="9">
+        <v>311.05220000000003</v>
+      </c>
       <c r="F31" s="21"/>
       <c r="G31" s="9"/>
       <c r="H31" s="20"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="9"/>
       <c r="M31" s="41"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A32" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="46"/>
       <c r="C32" s="46"/>
       <c r="D32" s="46"/>
       <c r="E32" s="46"/>
       <c r="F32" s="46"/>
       <c r="G32" s="46"/>
       <c r="H32" s="46"/>
       <c r="I32" s="46"/>
       <c r="J32" s="46"/>
       <c r="K32" s="46"/>
       <c r="L32" s="46"/>
       <c r="M32" s="46"/>
@@ -2036,51 +2044,53 @@
       </c>
       <c r="K40" s="38">
         <v>3742.97</v>
       </c>
       <c r="L40" s="5">
         <v>3660.84</v>
       </c>
       <c r="M40" s="8">
         <v>4217.8599999999997</v>
       </c>
       <c r="O40" s="23"/>
     </row>
     <row r="41" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4">
         <v>2026</v>
       </c>
       <c r="B41" s="21">
         <v>3447.83</v>
       </c>
       <c r="C41" s="20">
         <v>2363.67</v>
       </c>
       <c r="D41" s="20">
         <v>2609.7199999999998</v>
       </c>
-      <c r="E41" s="5"/>
+      <c r="E41" s="5">
+        <v>2514.73</v>
+      </c>
       <c r="F41" s="20"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
       <c r="J41" s="44"/>
       <c r="K41" s="38"/>
       <c r="L41" s="5"/>
       <c r="M41" s="8"/>
       <c r="O41" s="23"/>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="20"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="12"/>
       <c r="J42" s="40"/>
       <c r="K42" s="39"/>
       <c r="L42" s="8"/>
@@ -2284,51 +2294,53 @@
         <v>2965.4501</v>
       </c>
       <c r="K47" s="38">
         <v>3184.6869999999999</v>
       </c>
       <c r="L47" s="5">
         <v>3168.1149</v>
       </c>
       <c r="M47" s="8">
         <v>4319.9264000000003</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A48" s="4">
         <v>2026</v>
       </c>
       <c r="B48" s="21">
         <v>3121.1431299999999</v>
       </c>
       <c r="C48" s="20">
         <v>2291.9522700000002</v>
       </c>
       <c r="D48" s="21">
         <v>2554.3753099999999</v>
       </c>
-      <c r="E48" s="8"/>
+      <c r="E48" s="8">
+        <v>2396.8385699999999</v>
+      </c>
       <c r="F48" s="20"/>
       <c r="G48" s="5"/>
       <c r="H48" s="20"/>
       <c r="I48" s="5"/>
       <c r="J48" s="44"/>
       <c r="K48" s="38"/>
       <c r="L48" s="5"/>
       <c r="M48" s="8"/>
     </row>
     <row r="49" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="12"/>
       <c r="E49" s="12"/>
       <c r="F49" s="20"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="39"/>
       <c r="K49" s="39"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
@@ -2533,51 +2545,53 @@
       </c>
       <c r="K54" s="38">
         <v>144.63999999999999</v>
       </c>
       <c r="L54" s="5">
         <v>135.46</v>
       </c>
       <c r="M54" s="12">
         <v>153.53</v>
       </c>
       <c r="O54" s="23"/>
     </row>
     <row r="55" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="4">
         <v>2026</v>
       </c>
       <c r="B55" s="21">
         <v>154.94</v>
       </c>
       <c r="C55" s="20">
         <v>130.25</v>
       </c>
       <c r="D55" s="5">
         <v>151.52000000000001</v>
       </c>
-      <c r="E55" s="5"/>
+      <c r="E55" s="5">
+        <v>126.35</v>
+      </c>
       <c r="F55" s="20"/>
       <c r="G55" s="5"/>
       <c r="H55" s="20"/>
       <c r="I55" s="5"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
       <c r="L55" s="5"/>
       <c r="M55" s="12"/>
       <c r="O55" s="23"/>
     </row>
     <row r="56" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A56" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="40"/>
       <c r="K56" s="39"/>
       <c r="L56" s="8"/>
@@ -2779,51 +2793,53 @@
         <v>88.018199999999993</v>
       </c>
       <c r="K61" s="38">
         <v>90.747100000000003</v>
       </c>
       <c r="L61" s="5">
         <v>82.898300000000006</v>
       </c>
       <c r="M61" s="8">
         <v>87.458600000000004</v>
       </c>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A62" s="4">
         <v>2026</v>
       </c>
       <c r="B62" s="21">
         <v>97.512799999999999</v>
       </c>
       <c r="C62" s="21">
         <v>67.782200000000003</v>
       </c>
       <c r="D62" s="5">
         <v>93.436400000000006</v>
       </c>
-      <c r="E62" s="5"/>
+      <c r="E62" s="5">
+        <v>79.024600000000007</v>
+      </c>
       <c r="F62" s="21"/>
       <c r="G62" s="5"/>
       <c r="H62" s="20"/>
       <c r="I62" s="5"/>
       <c r="J62" s="44"/>
       <c r="K62" s="38"/>
       <c r="L62" s="5"/>
       <c r="M62" s="8"/>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A63" s="46" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="46"/>
       <c r="C63" s="46"/>
       <c r="D63" s="46"/>
       <c r="E63" s="46"/>
       <c r="F63" s="46"/>
       <c r="G63" s="46"/>
       <c r="H63" s="46"/>
       <c r="I63" s="46"/>
       <c r="J63" s="46"/>
       <c r="K63" s="46"/>
       <c r="L63" s="46"/>
       <c r="M63" s="46"/>
@@ -3085,51 +3101,53 @@
         <v>2777.07</v>
       </c>
       <c r="K71" s="38">
         <v>2627.79</v>
       </c>
       <c r="L71" s="5">
         <v>2760.88</v>
       </c>
       <c r="M71" s="8">
         <v>2767.5</v>
       </c>
     </row>
     <row r="72" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="4">
         <v>2026</v>
       </c>
       <c r="B72" s="20">
         <v>2359.62</v>
       </c>
       <c r="C72" s="20">
         <v>2434.38</v>
       </c>
       <c r="D72" s="5">
         <v>1889.21</v>
       </c>
-      <c r="E72" s="5"/>
+      <c r="E72" s="5">
+        <v>2503.71</v>
+      </c>
       <c r="F72" s="20"/>
       <c r="G72" s="5"/>
       <c r="H72" s="20"/>
       <c r="I72" s="42"/>
       <c r="J72" s="42"/>
       <c r="K72" s="38"/>
       <c r="L72" s="5"/>
       <c r="M72" s="8"/>
     </row>
     <row r="73" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A73" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="8"/>
       <c r="D73" s="12"/>
       <c r="E73" s="8"/>
       <c r="F73" s="8"/>
       <c r="G73" s="8"/>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
       <c r="J73" s="39"/>
       <c r="K73" s="39"/>
       <c r="L73" s="8"/>
       <c r="M73" s="8"/>
@@ -3332,51 +3350,53 @@
         <v>213.21889999999999</v>
       </c>
       <c r="K78" s="38">
         <v>209.7346</v>
       </c>
       <c r="L78" s="5">
         <v>206.66079999999999</v>
       </c>
       <c r="M78" s="8">
         <v>221.28020000000001</v>
       </c>
     </row>
     <row r="79" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A79" s="4">
         <v>2026</v>
       </c>
       <c r="B79" s="20">
         <v>229.91867999999999</v>
       </c>
       <c r="C79" s="20">
         <v>230.14568</v>
       </c>
       <c r="D79" s="5">
         <v>242.65516</v>
       </c>
-      <c r="E79" s="5"/>
+      <c r="E79" s="5">
+        <v>272.17532999999997</v>
+      </c>
       <c r="F79" s="32"/>
       <c r="G79" s="5"/>
       <c r="H79" s="20"/>
       <c r="I79" s="5"/>
       <c r="J79" s="42"/>
       <c r="K79" s="38"/>
       <c r="L79" s="5"/>
       <c r="M79" s="8"/>
     </row>
     <row r="80" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A80" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B80" s="12"/>
       <c r="C80" s="12"/>
       <c r="D80" s="12"/>
       <c r="E80" s="12"/>
       <c r="F80" s="12"/>
       <c r="G80" s="12"/>
       <c r="H80" s="12"/>
       <c r="I80" s="12"/>
       <c r="J80" s="12"/>
       <c r="K80" s="12"/>
       <c r="L80" s="12"/>
       <c r="M80" s="12"/>
@@ -4225,114 +4245,120 @@
       <c r="C107" s="8"/>
       <c r="D107" s="8"/>
       <c r="E107" s="8"/>
       <c r="F107" s="8"/>
       <c r="G107" s="8"/>
       <c r="H107" s="8"/>
       <c r="I107" s="8"/>
       <c r="J107" s="8"/>
       <c r="K107" s="8"/>
       <c r="L107" s="8"/>
       <c r="M107" s="8"/>
     </row>
     <row r="108" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A108" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B108" s="20">
         <v>6783.74</v>
       </c>
       <c r="C108" s="8">
         <v>6713.27</v>
       </c>
       <c r="D108" s="8">
         <v>6998.11</v>
       </c>
-      <c r="E108" s="8"/>
+      <c r="E108" s="8">
+        <v>7355.59</v>
+      </c>
       <c r="F108" s="8"/>
       <c r="G108" s="8"/>
       <c r="H108" s="8"/>
       <c r="I108" s="8"/>
       <c r="J108" s="8"/>
       <c r="K108" s="8"/>
       <c r="L108" s="8"/>
       <c r="M108" s="8"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A109" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B109" s="20"/>
       <c r="C109" s="8"/>
       <c r="D109" s="8"/>
       <c r="E109" s="8"/>
       <c r="F109" s="8"/>
       <c r="G109" s="8"/>
       <c r="H109" s="8"/>
       <c r="I109" s="8"/>
       <c r="J109" s="8"/>
       <c r="K109" s="8"/>
       <c r="L109" s="8"/>
       <c r="M109" s="8"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A110" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B110" s="20">
         <v>5716.14</v>
       </c>
       <c r="C110" s="8">
         <v>5669.41</v>
       </c>
       <c r="D110" s="8">
         <v>6019.62</v>
       </c>
-      <c r="E110" s="8"/>
+      <c r="E110" s="8">
+        <v>6458.33</v>
+      </c>
       <c r="F110" s="8"/>
       <c r="G110" s="8"/>
       <c r="H110" s="8"/>
       <c r="I110" s="8"/>
       <c r="J110" s="8"/>
       <c r="K110" s="8"/>
       <c r="L110" s="8"/>
       <c r="M110" s="8"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A111" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B111" s="20">
         <v>1067.5999999999999</v>
       </c>
       <c r="C111" s="8">
         <v>1043.8499999999999</v>
       </c>
       <c r="D111" s="8">
         <v>978.49</v>
       </c>
-      <c r="E111" s="8"/>
+      <c r="E111" s="8">
+        <v>897.27</v>
+      </c>
       <c r="F111" s="8"/>
       <c r="G111" s="8"/>
       <c r="H111" s="8"/>
       <c r="I111" s="8"/>
       <c r="J111" s="8"/>
       <c r="K111" s="8"/>
       <c r="L111" s="8"/>
       <c r="M111" s="8"/>
     </row>
     <row r="112" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A112" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B112" s="20"/>
       <c r="C112" s="8"/>
       <c r="D112" s="8"/>
       <c r="E112" s="8"/>
       <c r="F112" s="8"/>
       <c r="G112" s="8"/>
       <c r="H112" s="8"/>
       <c r="I112" s="8"/>
       <c r="J112" s="8"/>
       <c r="K112" s="8"/>
       <c r="L112" s="8"/>
       <c r="M112" s="8"/>
@@ -5187,114 +5213,120 @@
       <c r="C139" s="20"/>
       <c r="D139" s="20"/>
       <c r="E139" s="18"/>
       <c r="F139" s="7"/>
       <c r="G139" s="13"/>
       <c r="H139" s="20"/>
       <c r="I139" s="5"/>
       <c r="J139" s="27"/>
       <c r="K139" s="5"/>
       <c r="L139" s="5"/>
       <c r="M139" s="12"/>
     </row>
     <row r="140" spans="1:15" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A140" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B140" s="20">
         <v>117.352</v>
       </c>
       <c r="C140" s="20">
         <v>137.8425</v>
       </c>
       <c r="D140" s="20">
         <v>157.05699999999999</v>
       </c>
-      <c r="E140" s="18"/>
+      <c r="E140" s="18">
+        <v>178.11439999999999</v>
+      </c>
       <c r="F140" s="7"/>
       <c r="G140" s="13"/>
       <c r="H140" s="20"/>
       <c r="I140" s="5"/>
       <c r="J140" s="27"/>
       <c r="K140" s="5"/>
       <c r="L140" s="5"/>
       <c r="M140" s="12"/>
     </row>
     <row r="141" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A141" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B141" s="20"/>
       <c r="C141" s="20"/>
       <c r="D141" s="20"/>
       <c r="E141" s="18"/>
       <c r="F141" s="7"/>
       <c r="G141" s="13"/>
       <c r="H141" s="20"/>
       <c r="I141" s="5"/>
       <c r="J141" s="27"/>
       <c r="K141" s="5"/>
       <c r="L141" s="5"/>
       <c r="M141" s="12"/>
     </row>
     <row r="142" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A142" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B142" s="20">
         <v>95.259600000000006</v>
       </c>
       <c r="C142" s="20">
         <v>115.6211</v>
       </c>
       <c r="D142" s="20">
         <v>136.62090000000001</v>
       </c>
-      <c r="E142" s="18"/>
+      <c r="E142" s="18">
+        <v>158.8562</v>
+      </c>
       <c r="F142" s="7"/>
       <c r="G142" s="13"/>
       <c r="H142" s="20"/>
       <c r="I142" s="5"/>
       <c r="J142" s="27"/>
       <c r="K142" s="5"/>
       <c r="L142" s="5"/>
       <c r="M142" s="12"/>
     </row>
     <row r="143" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A143" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B143" s="20">
         <v>22.092400000000001</v>
       </c>
       <c r="C143" s="20">
         <v>22.221399999999999</v>
       </c>
       <c r="D143" s="20">
         <v>20.4361</v>
       </c>
-      <c r="E143" s="18"/>
+      <c r="E143" s="18">
+        <v>19.258199999999999</v>
+      </c>
       <c r="F143" s="7"/>
       <c r="G143" s="13"/>
       <c r="H143" s="20"/>
       <c r="I143" s="5"/>
       <c r="J143" s="27"/>
       <c r="K143" s="5"/>
       <c r="L143" s="5"/>
       <c r="M143" s="12"/>
     </row>
     <row r="144" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A144" s="17"/>
       <c r="B144" s="20"/>
       <c r="C144" s="20"/>
       <c r="D144" s="26"/>
       <c r="E144" s="18"/>
       <c r="F144" s="7"/>
       <c r="G144" s="13"/>
       <c r="H144" s="20"/>
       <c r="I144" s="5"/>
       <c r="J144" s="36"/>
       <c r="K144" s="5"/>
       <c r="L144" s="5"/>
       <c r="M144" s="12"/>
     </row>
     <row r="145" spans="1:17" x14ac:dyDescent="0.2">
@@ -5567,51 +5599,53 @@
         <v>1306.0999999999999</v>
       </c>
       <c r="K153" s="5">
         <v>1318.26</v>
       </c>
       <c r="L153" s="5">
         <v>1247.3599999999999</v>
       </c>
       <c r="M153" s="8">
         <v>1431.92</v>
       </c>
     </row>
     <row r="154" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A154" s="4">
         <v>2026</v>
       </c>
       <c r="B154" s="20">
         <v>1520.33</v>
       </c>
       <c r="C154" s="20">
         <v>1377.16</v>
       </c>
       <c r="D154" s="5">
         <v>1426.82</v>
       </c>
-      <c r="E154" s="5"/>
+      <c r="E154" s="5">
+        <v>1344.04</v>
+      </c>
       <c r="F154" s="20"/>
       <c r="G154" s="5"/>
       <c r="H154" s="20"/>
       <c r="I154" s="5"/>
       <c r="J154" s="20"/>
       <c r="K154" s="5"/>
       <c r="L154" s="5"/>
       <c r="M154" s="8"/>
     </row>
     <row r="155" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A155" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="12"/>
       <c r="D155" s="8"/>
       <c r="E155" s="8"/>
       <c r="F155" s="8"/>
       <c r="G155" s="8"/>
       <c r="H155" s="8"/>
       <c r="I155" s="8"/>
       <c r="J155" s="8"/>
       <c r="K155" s="8"/>
       <c r="L155" s="8"/>
       <c r="M155" s="8"/>
@@ -5818,51 +5852,53 @@
         <v>789.12480000000005</v>
       </c>
       <c r="K160" s="8">
         <v>828.14649999999995</v>
       </c>
       <c r="L160" s="8">
         <v>784.53390000000002</v>
       </c>
       <c r="M160" s="8">
         <v>898.88630000000001</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="4">
         <v>2026</v>
       </c>
       <c r="B161" s="21">
         <v>538.73320000000001</v>
       </c>
       <c r="C161" s="21">
         <v>491.53219999999999</v>
       </c>
       <c r="D161" s="8">
         <v>494.00639999999999</v>
       </c>
-      <c r="E161" s="8"/>
+      <c r="E161" s="8">
+        <v>468.53149999999999</v>
+      </c>
       <c r="F161" s="21"/>
       <c r="G161" s="8"/>
       <c r="H161" s="20"/>
       <c r="I161" s="8"/>
       <c r="J161" s="20"/>
       <c r="K161" s="8"/>
       <c r="L161" s="8"/>
       <c r="M161" s="8"/>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A162" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B162" s="46"/>
       <c r="C162" s="46"/>
       <c r="D162" s="46"/>
       <c r="E162" s="46"/>
       <c r="F162" s="46"/>
       <c r="G162" s="46"/>
       <c r="H162" s="46"/>
       <c r="I162" s="46"/>
       <c r="J162" s="46"/>
       <c r="K162" s="46"/>
       <c r="L162" s="46"/>
       <c r="M162" s="46"/>
@@ -6075,51 +6111,53 @@
       <c r="K169" s="13">
         <v>40.229999999999997</v>
       </c>
       <c r="L169" s="9">
         <v>40.57</v>
       </c>
       <c r="M169" s="9">
         <v>39.57</v>
       </c>
       <c r="O169" s="9"/>
       <c r="P169" s="28"/>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="4">
         <v>2026</v>
       </c>
       <c r="B170" s="20">
         <v>40.25</v>
       </c>
       <c r="C170" s="20">
         <v>31.4</v>
       </c>
       <c r="D170" s="9">
         <v>39.44</v>
       </c>
-      <c r="E170" s="9"/>
+      <c r="E170" s="9">
+        <v>34.97</v>
+      </c>
       <c r="F170" s="20"/>
       <c r="G170" s="9"/>
       <c r="H170" s="20"/>
       <c r="I170" s="9"/>
       <c r="J170" s="42"/>
       <c r="K170" s="13"/>
       <c r="L170" s="9"/>
       <c r="M170" s="9"/>
       <c r="O170" s="9"/>
       <c r="P170" s="28"/>
     </row>
     <row r="171" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A171" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="9"/>
       <c r="D171" s="9"/>
       <c r="E171" s="9"/>
       <c r="F171" s="9"/>
       <c r="G171" s="9"/>
       <c r="H171" s="9"/>
       <c r="I171" s="9"/>
       <c r="J171" s="13"/>
       <c r="K171" s="13"/>
@@ -6282,50 +6320,53 @@
       <c r="J175" s="42">
         <v>82.783000000000001</v>
       </c>
       <c r="K175" s="13">
         <v>72.130200000000002</v>
       </c>
       <c r="L175" s="9">
         <v>76.608999999999995</v>
       </c>
       <c r="M175" s="9">
         <v>76.5548</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>2026</v>
       </c>
       <c r="B176" s="9">
         <v>64.053799999999995</v>
       </c>
       <c r="C176" s="27">
         <v>48.887500000000003</v>
       </c>
       <c r="D176" s="13">
         <v>61.015500000000003</v>
+      </c>
+      <c r="E176" s="13">
+        <v>53.913200000000003</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A32:M32"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A63:M63"/>
     <mergeCell ref="A145:M145"/>
     <mergeCell ref="A162:M162"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>