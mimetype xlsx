--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\апрель\Динамические ряды транспорт 04.2026\рус\месячный\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\май\Динамические ряды транспорт 05.2026\рус\месячный\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24420" windowHeight="8520"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="32">
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
@@ -248,51 +248,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -325,92 +325,101 @@
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -702,78 +711,78 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q176"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="30"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
-      <c r="K2" s="37"/>
+      <c r="K2" s="35"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
     </row>
     <row r="3" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
@@ -793,1031 +802,1039 @@
       <c r="M3" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A5" s="4">
         <v>2021</v>
       </c>
       <c r="B5" s="5">
         <v>9701.57</v>
       </c>
       <c r="C5" s="5">
         <v>9489.43</v>
       </c>
       <c r="D5" s="5">
         <v>9315.5499999999993</v>
       </c>
       <c r="E5" s="5">
         <v>9657.85</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F5" s="36">
         <v>10344.209999999999</v>
       </c>
       <c r="G5" s="5">
         <v>11256.34</v>
       </c>
       <c r="H5" s="5">
         <v>11082.61</v>
       </c>
       <c r="I5" s="5">
         <v>11577.8</v>
       </c>
       <c r="J5" s="5">
         <v>12062.62</v>
       </c>
       <c r="K5" s="5">
         <v>13228.92</v>
       </c>
       <c r="L5" s="5">
         <v>13229.69</v>
       </c>
       <c r="M5" s="5">
         <v>13243.71</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A6" s="4">
         <v>2022</v>
       </c>
       <c r="B6" s="5">
         <v>6360.4</v>
       </c>
       <c r="C6" s="5">
         <v>5845.4</v>
       </c>
       <c r="D6" s="5">
         <v>6481.8</v>
       </c>
       <c r="E6" s="5">
         <v>5968.5</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F6" s="45">
         <v>5964.73</v>
       </c>
       <c r="G6" s="5">
         <v>6927.3</v>
       </c>
       <c r="H6" s="5">
         <v>7632.8</v>
       </c>
       <c r="I6" s="5">
         <v>8157.9</v>
       </c>
       <c r="J6" s="5">
         <v>7946.8</v>
       </c>
       <c r="K6" s="5">
         <v>8075.3</v>
       </c>
       <c r="L6" s="5">
         <v>7687.9</v>
       </c>
       <c r="M6" s="7">
         <v>7526.8</v>
       </c>
       <c r="O6" s="23"/>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A7" s="4">
         <v>2023</v>
       </c>
       <c r="B7" s="5">
         <v>7802.1</v>
       </c>
       <c r="C7" s="5">
         <v>6822.1</v>
       </c>
       <c r="D7" s="5">
         <v>7168.86</v>
       </c>
       <c r="E7" s="5">
         <v>7363.3</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="36">
         <v>7877.3</v>
       </c>
       <c r="G7" s="5">
         <v>7574.8</v>
       </c>
       <c r="H7" s="5">
         <v>8154.4</v>
       </c>
       <c r="I7" s="5">
         <v>8129.3</v>
       </c>
       <c r="J7" s="5">
         <v>8414.5</v>
       </c>
       <c r="K7" s="5">
         <v>8948.6</v>
       </c>
       <c r="L7" s="5">
         <v>8841.2000000000007</v>
       </c>
       <c r="M7" s="7">
         <v>8725.4</v>
       </c>
       <c r="O7" s="23"/>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A8" s="4">
         <v>2024</v>
       </c>
       <c r="B8" s="5">
         <v>7477.7</v>
       </c>
       <c r="C8" s="5">
         <v>6779.8</v>
       </c>
       <c r="D8" s="5">
         <v>7176.3</v>
       </c>
       <c r="E8" s="5">
         <v>6869.7</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="36">
         <v>6982.66</v>
       </c>
       <c r="G8" s="5">
         <v>7468.1</v>
       </c>
       <c r="H8" s="5">
         <v>7630</v>
       </c>
       <c r="I8" s="5">
         <v>7764.79</v>
       </c>
       <c r="J8" s="5">
         <v>8122</v>
       </c>
       <c r="K8" s="5">
         <v>8259.7999999999993</v>
       </c>
       <c r="L8" s="5">
         <v>7621.6</v>
       </c>
       <c r="M8" s="7">
         <v>7837.3</v>
       </c>
       <c r="O8" s="23"/>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A9" s="4">
         <v>2025</v>
       </c>
       <c r="B9" s="5">
         <v>6714.41</v>
       </c>
       <c r="C9" s="20">
         <v>6825.39</v>
       </c>
       <c r="D9" s="5">
         <v>7164.5</v>
       </c>
       <c r="E9" s="5">
         <v>6905.4</v>
       </c>
-      <c r="F9" s="45">
+      <c r="F9" s="46">
         <v>7246.7</v>
       </c>
       <c r="G9" s="5">
         <v>7160.12</v>
       </c>
       <c r="H9" s="20">
         <v>7636.37</v>
       </c>
       <c r="I9" s="5">
         <v>7570.96</v>
       </c>
       <c r="J9" s="5">
         <v>7629.34</v>
       </c>
       <c r="K9" s="5">
         <v>7689.02</v>
       </c>
       <c r="L9" s="5">
         <v>7669.09</v>
       </c>
       <c r="M9" s="7">
         <v>8417.27</v>
       </c>
       <c r="O9" s="23"/>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A10" s="4">
         <v>2026</v>
       </c>
       <c r="B10" s="5">
         <v>7327.8</v>
       </c>
       <c r="C10" s="20">
         <v>6175.23</v>
       </c>
       <c r="D10" s="5">
         <v>5925.8</v>
       </c>
       <c r="E10" s="5">
         <v>6362.52</v>
       </c>
-      <c r="F10" s="45"/>
+      <c r="F10" s="46">
+        <v>5869.01</v>
+      </c>
       <c r="G10" s="5"/>
       <c r="H10" s="20"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="7"/>
       <c r="O10" s="23"/>
     </row>
     <row r="11" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="20"/>
-      <c r="F11" s="8"/>
+      <c r="F11" s="37"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A12" s="4">
         <v>2021</v>
       </c>
       <c r="B12" s="5">
         <v>3300.59</v>
       </c>
       <c r="C12" s="5">
         <v>3014.67</v>
       </c>
       <c r="D12" s="5">
         <v>3343.13</v>
       </c>
       <c r="E12" s="5">
         <v>3504.5</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F12" s="36">
         <v>3702.23</v>
       </c>
       <c r="G12" s="5">
         <v>3526</v>
       </c>
       <c r="H12" s="5">
         <v>3626.54</v>
       </c>
       <c r="I12" s="5">
         <v>3573.76</v>
       </c>
       <c r="J12" s="5">
         <v>3530.8</v>
       </c>
       <c r="K12" s="5">
         <v>3854.76</v>
       </c>
       <c r="L12" s="5">
         <v>4072.56</v>
       </c>
       <c r="M12" s="5">
         <v>4284.1499999999996</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A13" s="4">
         <v>2022</v>
       </c>
       <c r="B13" s="5">
         <v>3943.4</v>
       </c>
       <c r="C13" s="5">
         <v>3598.3</v>
       </c>
       <c r="D13" s="5">
         <v>3888.1</v>
       </c>
       <c r="E13" s="5">
         <v>3526.6</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="36">
         <v>3730.4</v>
       </c>
       <c r="G13" s="5">
         <v>3488</v>
       </c>
       <c r="H13" s="5">
         <v>3670</v>
       </c>
       <c r="I13" s="5">
         <v>3635</v>
       </c>
       <c r="J13" s="5">
         <v>3309.3</v>
       </c>
       <c r="K13" s="5">
         <v>3603.6</v>
       </c>
       <c r="L13" s="5">
         <v>3572.3</v>
       </c>
       <c r="M13" s="7">
         <v>3659.7</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A14" s="4">
         <v>2023</v>
       </c>
       <c r="B14" s="5">
         <v>3699</v>
       </c>
       <c r="C14" s="5">
         <v>3578.8</v>
       </c>
       <c r="D14" s="5">
         <v>3893.94</v>
       </c>
       <c r="E14" s="5">
         <v>3684.4</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F14" s="36">
         <v>3793.9</v>
       </c>
       <c r="G14" s="5">
         <v>3674.6</v>
       </c>
       <c r="H14" s="5">
         <v>3824.7</v>
       </c>
       <c r="I14" s="5">
         <v>3855.5</v>
       </c>
       <c r="J14" s="5">
         <v>3814.9</v>
       </c>
       <c r="K14" s="5">
         <v>4036.6</v>
       </c>
       <c r="L14" s="5">
         <v>3861.6</v>
       </c>
       <c r="M14" s="7">
         <v>3841.8</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A15" s="4">
         <v>2024</v>
       </c>
       <c r="B15" s="5">
         <v>3596.8</v>
       </c>
       <c r="C15" s="5">
         <v>3190.8</v>
       </c>
       <c r="D15" s="5">
         <v>3524.3</v>
       </c>
       <c r="E15" s="5">
         <v>3274.6</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F15" s="36">
         <v>3503.2</v>
       </c>
       <c r="G15" s="5">
         <v>3426.8</v>
       </c>
       <c r="H15" s="5">
         <v>3578.9</v>
       </c>
       <c r="I15" s="5">
         <v>3635.1</v>
       </c>
       <c r="J15" s="5">
         <v>3539</v>
       </c>
       <c r="K15" s="5">
         <v>3813.1</v>
       </c>
       <c r="L15" s="5">
         <v>3775.7</v>
       </c>
       <c r="M15" s="7">
         <v>3821.4</v>
       </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A16" s="4">
         <v>2025</v>
       </c>
       <c r="B16" s="20">
         <v>3574.9</v>
       </c>
       <c r="C16" s="20">
         <v>3645.74</v>
       </c>
       <c r="D16" s="5">
         <v>3931.18</v>
       </c>
       <c r="E16" s="5">
         <v>3705.7</v>
       </c>
-      <c r="F16" s="21">
+      <c r="F16" s="47">
         <v>3723.1064999999999</v>
       </c>
-      <c r="G16" s="35">
+      <c r="G16" s="33">
         <v>3728.1338000000001</v>
       </c>
       <c r="H16" s="21">
         <v>3934.9155000000001</v>
       </c>
       <c r="I16" s="5">
         <v>3974.5978</v>
       </c>
       <c r="J16" s="5">
         <v>3967.7939000000001</v>
       </c>
       <c r="K16" s="5">
         <v>4222.5681000000004</v>
       </c>
       <c r="L16" s="5">
         <v>4159.3095999999996</v>
       </c>
       <c r="M16" s="7">
         <v>5440.0928999999996</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A17" s="4">
         <v>2026</v>
       </c>
       <c r="B17" s="20">
         <v>3889.82791</v>
       </c>
       <c r="C17" s="21">
         <v>3013.6550400000001</v>
       </c>
       <c r="D17" s="5">
         <v>3291.1200699999999</v>
       </c>
       <c r="E17" s="5">
         <v>3137.6079</v>
       </c>
-      <c r="F17" s="21"/>
-      <c r="G17" s="35"/>
+      <c r="F17" s="47">
+        <v>3170.1718999999998</v>
+      </c>
+      <c r="G17" s="33"/>
       <c r="H17" s="21"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="7"/>
     </row>
     <row r="18" spans="1:15" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="20"/>
-      <c r="F18" s="8"/>
+      <c r="F18" s="37"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A19" s="4">
         <v>2021</v>
       </c>
       <c r="B19" s="5">
         <v>7433.61</v>
       </c>
       <c r="C19" s="5">
         <v>8282.36</v>
       </c>
       <c r="D19" s="5">
         <v>9143.67</v>
       </c>
       <c r="E19" s="5">
         <v>9846.66</v>
       </c>
-      <c r="F19" s="5">
+      <c r="F19" s="36">
         <v>10223.35</v>
       </c>
       <c r="G19" s="5">
         <v>13006.87</v>
       </c>
       <c r="H19" s="5">
         <v>13741.4</v>
       </c>
       <c r="I19" s="5">
         <v>15436.05</v>
       </c>
       <c r="J19" s="5">
         <v>15438.76</v>
       </c>
       <c r="K19" s="5">
         <v>9898.93</v>
       </c>
       <c r="L19" s="5">
         <v>9712.4699999999993</v>
       </c>
       <c r="M19" s="5">
         <v>9888.15</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A20" s="4">
         <v>2022</v>
       </c>
       <c r="B20" s="5">
         <v>3293.6</v>
       </c>
       <c r="C20" s="5">
         <v>4815.5</v>
       </c>
       <c r="D20" s="5">
         <v>4696.1000000000004</v>
       </c>
       <c r="E20" s="5">
         <v>5021.8</v>
       </c>
-      <c r="F20" s="5">
+      <c r="F20" s="36">
         <v>5402.6</v>
       </c>
       <c r="G20" s="5">
         <v>5348.8</v>
       </c>
       <c r="H20" s="5">
         <v>4562.6000000000004</v>
       </c>
       <c r="I20" s="5">
         <v>5090</v>
       </c>
       <c r="J20" s="5">
         <v>5552.4</v>
       </c>
       <c r="K20" s="5">
         <v>5443.4</v>
       </c>
       <c r="L20" s="5">
         <v>5897.5</v>
       </c>
       <c r="M20" s="7">
         <v>5837.5</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A21" s="4">
         <v>2023</v>
       </c>
       <c r="B21" s="5">
         <v>4471.34</v>
       </c>
       <c r="C21" s="5">
         <v>4957.7</v>
       </c>
       <c r="D21" s="5">
         <v>5197.0200000000004</v>
       </c>
       <c r="E21" s="5">
         <v>4896.1000000000004</v>
       </c>
-      <c r="F21" s="5">
+      <c r="F21" s="36">
         <v>5080.5</v>
       </c>
       <c r="G21" s="5">
         <v>4772.8999999999996</v>
       </c>
       <c r="H21" s="5">
         <v>4927.3</v>
       </c>
       <c r="I21" s="5">
         <v>5328</v>
       </c>
       <c r="J21" s="5">
         <v>6007.2</v>
       </c>
       <c r="K21" s="5">
         <v>6120.1</v>
       </c>
       <c r="L21" s="5">
         <v>6256.3</v>
       </c>
       <c r="M21" s="7">
         <v>5954</v>
       </c>
       <c r="O21" s="24"/>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A22" s="4">
         <v>2024</v>
       </c>
       <c r="B22" s="5">
         <v>5566.6</v>
       </c>
       <c r="C22" s="5">
         <v>5664</v>
       </c>
       <c r="D22" s="5">
         <v>5601.8</v>
       </c>
       <c r="E22" s="5">
         <v>6120.5</v>
       </c>
-      <c r="F22" s="5">
+      <c r="F22" s="36">
         <v>5977.4</v>
       </c>
       <c r="G22" s="5">
         <v>5756.1</v>
       </c>
       <c r="H22" s="5">
         <v>6015.8</v>
       </c>
       <c r="I22" s="5">
         <v>6159.1</v>
       </c>
       <c r="J22" s="5">
         <v>6574.9</v>
       </c>
       <c r="K22" s="5">
         <v>6484.2</v>
       </c>
       <c r="L22" s="5">
         <v>6410.3</v>
       </c>
       <c r="M22" s="7">
         <v>6267.7</v>
       </c>
       <c r="O22" s="24"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A23" s="4">
         <v>2025</v>
       </c>
       <c r="B23" s="20">
         <v>6111.77</v>
       </c>
       <c r="C23" s="20">
         <v>6426.32</v>
       </c>
       <c r="D23" s="5">
         <v>6610.22</v>
       </c>
       <c r="E23" s="5">
         <v>6613.79</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F23" s="40">
         <v>6886.95</v>
       </c>
       <c r="G23" s="5">
         <v>6745.2</v>
       </c>
       <c r="H23" s="5">
         <v>6662.55</v>
       </c>
       <c r="I23" s="5">
         <v>6841.47</v>
       </c>
       <c r="J23" s="5">
         <v>7158.93</v>
       </c>
       <c r="K23" s="5">
         <v>7425.15</v>
       </c>
       <c r="L23" s="5">
         <v>7174.1</v>
       </c>
       <c r="M23" s="7">
         <v>7182.77</v>
       </c>
       <c r="O23" s="24"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A24" s="4">
         <v>2026</v>
       </c>
       <c r="B24" s="20">
         <v>6978.92</v>
       </c>
       <c r="C24" s="20">
         <v>6874.92</v>
       </c>
       <c r="D24" s="5">
         <v>7189.07</v>
       </c>
       <c r="E24" s="5">
         <v>7516.91</v>
       </c>
-      <c r="F24" s="20"/>
+      <c r="F24" s="40">
+        <v>6995.07</v>
+      </c>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="7"/>
       <c r="O24" s="24"/>
     </row>
     <row r="25" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
-      <c r="F25" s="8"/>
+      <c r="F25" s="37"/>
       <c r="G25" s="8"/>
       <c r="H25" s="20"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A26" s="4">
         <v>2021</v>
       </c>
       <c r="B26" s="5">
         <v>233</v>
       </c>
       <c r="C26" s="5">
         <v>246.8</v>
       </c>
       <c r="D26" s="5">
         <v>290.5</v>
       </c>
       <c r="E26" s="5">
         <v>268.3</v>
       </c>
-      <c r="F26" s="5">
+      <c r="F26" s="36">
         <v>290.2</v>
       </c>
       <c r="G26" s="5">
         <v>343.5</v>
       </c>
       <c r="H26" s="5">
         <v>394</v>
       </c>
       <c r="I26" s="5">
         <v>441.5</v>
       </c>
       <c r="J26" s="5">
         <v>427.9</v>
       </c>
       <c r="K26" s="5">
         <v>473.7</v>
       </c>
       <c r="L26" s="5">
         <v>499.1</v>
       </c>
       <c r="M26" s="5">
         <v>512.4</v>
       </c>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A27" s="4">
         <v>2022</v>
       </c>
       <c r="B27" s="5">
         <v>196.2</v>
       </c>
       <c r="C27" s="5">
         <v>208.8</v>
       </c>
       <c r="D27" s="5">
         <v>264.39999999999998</v>
       </c>
       <c r="E27" s="5">
         <v>226.5</v>
       </c>
-      <c r="F27" s="5">
+      <c r="F27" s="36">
         <v>284.60000000000002</v>
       </c>
       <c r="G27" s="5">
         <v>329.3</v>
       </c>
       <c r="H27" s="5">
         <v>350</v>
       </c>
       <c r="I27" s="5">
         <v>352</v>
       </c>
       <c r="J27" s="5">
         <v>288.5</v>
       </c>
       <c r="K27" s="5">
         <v>299.10000000000002</v>
       </c>
       <c r="L27" s="5">
         <v>298.60000000000002</v>
       </c>
       <c r="M27" s="5">
         <v>298.60000000000002</v>
       </c>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A28" s="4">
         <v>2023</v>
       </c>
       <c r="B28" s="5">
         <v>293.89999999999998</v>
       </c>
       <c r="C28" s="5">
         <v>270.10000000000002</v>
       </c>
       <c r="D28" s="5">
         <v>278.10000000000002</v>
       </c>
       <c r="E28" s="5">
         <v>231.6</v>
       </c>
-      <c r="F28" s="5">
+      <c r="F28" s="36">
         <v>266</v>
       </c>
       <c r="G28" s="5">
         <v>302.8</v>
       </c>
       <c r="H28" s="5">
         <v>326.5</v>
       </c>
       <c r="I28" s="5">
         <v>330.8</v>
       </c>
       <c r="J28" s="5">
         <v>269.3</v>
       </c>
       <c r="K28" s="5">
         <v>278.7</v>
       </c>
       <c r="L28" s="5">
         <v>287.39999999999998</v>
       </c>
       <c r="M28" s="5">
         <v>276</v>
       </c>
       <c r="O28" s="25"/>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A29" s="4">
         <v>2024</v>
       </c>
       <c r="B29" s="5">
         <v>280.10000000000002</v>
       </c>
       <c r="C29" s="9">
         <v>237.4</v>
       </c>
       <c r="D29" s="9">
         <v>275.10000000000002</v>
       </c>
       <c r="E29" s="9">
         <v>253.3</v>
       </c>
-      <c r="F29" s="9">
+      <c r="F29" s="13">
         <v>275.89999999999998</v>
       </c>
       <c r="G29" s="9">
         <v>303.3</v>
       </c>
       <c r="H29" s="20">
         <v>355.2</v>
       </c>
       <c r="I29" s="9">
         <v>352.7</v>
       </c>
       <c r="J29" s="9">
         <v>297.10000000000002</v>
       </c>
       <c r="K29" s="9">
         <v>286.60000000000002</v>
       </c>
       <c r="L29" s="9">
         <v>288</v>
       </c>
       <c r="M29" s="9">
         <v>281.89999999999998</v>
       </c>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A30" s="4">
         <v>2025</v>
       </c>
       <c r="B30" s="20">
         <v>292.2</v>
       </c>
       <c r="C30" s="20">
         <v>283.3</v>
       </c>
       <c r="D30" s="9">
         <v>283.5</v>
       </c>
       <c r="E30" s="9">
         <v>280.3</v>
       </c>
-      <c r="F30" s="21">
+      <c r="F30" s="47">
         <v>297.02979999999997</v>
       </c>
       <c r="G30" s="9">
         <v>341.88249999999999</v>
       </c>
       <c r="H30" s="20">
         <v>361.43900000000002</v>
       </c>
       <c r="I30" s="9">
         <v>352.23219999999998</v>
       </c>
       <c r="J30" s="9">
         <v>291.15480000000002</v>
       </c>
       <c r="K30" s="9">
         <v>299.81909999999999</v>
       </c>
       <c r="L30" s="9">
         <v>289.7835</v>
       </c>
-      <c r="M30" s="41">
+      <c r="M30" s="39">
         <v>294.99090000000001</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A31" s="4">
         <v>2026</v>
       </c>
       <c r="B31" s="20">
         <v>278.91860000000003</v>
       </c>
       <c r="C31" s="20">
         <v>254.51220000000001</v>
       </c>
       <c r="D31" s="9">
         <v>311.50889999999998</v>
       </c>
       <c r="E31" s="9">
         <v>311.05220000000003</v>
       </c>
-      <c r="F31" s="21"/>
+      <c r="F31" s="47">
+        <v>325.88240000000002</v>
+      </c>
       <c r="G31" s="9"/>
       <c r="H31" s="20"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="9"/>
-      <c r="M31" s="41"/>
+      <c r="M31" s="39"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
+      <c r="A32" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="46"/>
-[...10 lines deleted...]
-      <c r="M32" s="46"/>
+      <c r="B32" s="43"/>
+      <c r="C32" s="43"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
     </row>
     <row r="33" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="10"/>
     </row>
     <row r="34" spans="1:15" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="11"/>
       <c r="B34" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H34" s="3" t="s">
@@ -1838,1033 +1855,1041 @@
       <c r="M34" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A35" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A36" s="4">
         <v>2021</v>
       </c>
       <c r="B36" s="5">
         <v>3594.37</v>
       </c>
       <c r="C36" s="8">
         <v>3253.2</v>
       </c>
       <c r="D36" s="8">
         <v>3628.8</v>
       </c>
       <c r="E36" s="5">
         <v>3858</v>
       </c>
-      <c r="F36" s="8">
+      <c r="F36" s="37">
         <v>3820</v>
       </c>
       <c r="G36" s="8">
         <v>3584.2</v>
       </c>
       <c r="H36" s="8">
         <v>3700.8</v>
       </c>
       <c r="I36" s="8">
         <v>3711.9</v>
       </c>
-      <c r="J36" s="39">
+      <c r="J36" s="37">
         <v>3578.7</v>
       </c>
-      <c r="K36" s="40">
+      <c r="K36" s="38">
         <v>3768.4</v>
       </c>
       <c r="L36" s="8">
         <v>3683.1</v>
       </c>
       <c r="M36" s="8">
         <v>3788.7</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A37" s="4">
         <v>2022</v>
       </c>
       <c r="B37" s="5">
         <v>4027.96</v>
       </c>
       <c r="C37" s="5">
         <v>3650.54</v>
       </c>
       <c r="D37" s="5">
         <v>4020.5</v>
       </c>
       <c r="E37" s="5">
         <v>3424.89</v>
       </c>
-      <c r="F37" s="5">
+      <c r="F37" s="36">
         <v>3555.5</v>
       </c>
       <c r="G37" s="5">
         <v>3364.08</v>
       </c>
       <c r="H37" s="5">
         <v>3517.65</v>
       </c>
       <c r="I37" s="5">
         <v>3578.16</v>
       </c>
-      <c r="J37" s="38">
+      <c r="J37" s="36">
         <v>3218.78</v>
       </c>
-      <c r="K37" s="38">
+      <c r="K37" s="36">
         <v>3400.08</v>
       </c>
       <c r="L37" s="5">
         <v>3163.1</v>
       </c>
       <c r="M37" s="8">
         <v>3174.9</v>
       </c>
       <c r="O37" s="23"/>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A38" s="4">
         <v>2023</v>
       </c>
       <c r="B38" s="5">
         <v>3189.84</v>
       </c>
       <c r="C38" s="9">
         <v>3027.8</v>
       </c>
       <c r="D38" s="20">
         <v>3370.34</v>
       </c>
       <c r="E38" s="5">
         <v>3198.7</v>
       </c>
-      <c r="F38" s="5">
+      <c r="F38" s="36">
         <v>3292.6</v>
       </c>
       <c r="G38" s="5">
         <v>3197.8</v>
       </c>
       <c r="H38" s="5">
         <v>3392.5</v>
       </c>
       <c r="I38" s="5">
         <v>3371.9</v>
       </c>
-      <c r="J38" s="38">
+      <c r="J38" s="36">
         <v>3383.8</v>
       </c>
-      <c r="K38" s="38">
+      <c r="K38" s="36">
         <v>3523.3</v>
       </c>
       <c r="L38" s="5">
         <v>3440.2</v>
       </c>
       <c r="M38" s="8">
         <v>3422.6</v>
       </c>
       <c r="O38" s="23"/>
     </row>
     <row r="39" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4">
         <v>2024</v>
       </c>
       <c r="B39" s="5">
         <v>3076.3</v>
       </c>
       <c r="C39" s="9">
         <v>2642.1</v>
       </c>
       <c r="D39" s="20">
         <v>3071.8</v>
       </c>
       <c r="E39" s="5">
         <v>2785.8</v>
       </c>
-      <c r="F39" s="5">
+      <c r="F39" s="36">
         <v>2923.7</v>
       </c>
       <c r="G39" s="5">
         <v>2921.1</v>
       </c>
       <c r="H39" s="5">
         <v>3037.2</v>
       </c>
       <c r="I39" s="5">
         <v>3039.89</v>
       </c>
-      <c r="J39" s="38">
+      <c r="J39" s="36">
         <v>3108.7</v>
       </c>
-      <c r="K39" s="38">
+      <c r="K39" s="36">
         <v>3767.3</v>
       </c>
       <c r="L39" s="5">
         <v>3178.9</v>
       </c>
       <c r="M39" s="8">
         <v>3601.7</v>
       </c>
       <c r="O39" s="23"/>
     </row>
     <row r="40" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4">
         <v>2025</v>
       </c>
       <c r="B40" s="21">
         <v>2990.23</v>
       </c>
       <c r="C40" s="20">
         <v>3106.76</v>
       </c>
       <c r="D40" s="20">
         <v>3368.25</v>
       </c>
       <c r="E40" s="5">
         <v>3232.19</v>
       </c>
-      <c r="F40" s="20">
+      <c r="F40" s="40">
         <v>3362.55</v>
       </c>
       <c r="G40" s="5">
         <v>3262.69</v>
       </c>
       <c r="H40" s="5">
         <v>3458.81</v>
       </c>
       <c r="I40" s="5">
         <v>3570.67</v>
       </c>
-      <c r="J40" s="44">
+      <c r="J40" s="42">
         <v>3546.17</v>
       </c>
-      <c r="K40" s="38">
+      <c r="K40" s="36">
         <v>3742.97</v>
       </c>
       <c r="L40" s="5">
         <v>3660.84</v>
       </c>
       <c r="M40" s="8">
         <v>4217.8599999999997</v>
       </c>
       <c r="O40" s="23"/>
     </row>
     <row r="41" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4">
         <v>2026</v>
       </c>
       <c r="B41" s="21">
         <v>3447.83</v>
       </c>
       <c r="C41" s="20">
         <v>2363.67</v>
       </c>
       <c r="D41" s="20">
         <v>2609.7199999999998</v>
       </c>
       <c r="E41" s="5">
         <v>2514.73</v>
       </c>
-      <c r="F41" s="20"/>
+      <c r="F41" s="40">
+        <v>2565.2600000000002</v>
+      </c>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
-      <c r="J41" s="44"/>
-      <c r="K41" s="38"/>
+      <c r="J41" s="42"/>
+      <c r="K41" s="36"/>
       <c r="L41" s="5"/>
       <c r="M41" s="8"/>
       <c r="O41" s="23"/>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
-      <c r="F42" s="20"/>
+      <c r="F42" s="40"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="12"/>
-      <c r="J42" s="40"/>
-      <c r="K42" s="39"/>
+      <c r="J42" s="38"/>
+      <c r="K42" s="37"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A43" s="4">
         <v>2021</v>
       </c>
       <c r="B43" s="5">
         <v>2470.42</v>
       </c>
       <c r="C43" s="8">
         <v>2219.9</v>
       </c>
       <c r="D43" s="8">
         <v>2567.9</v>
       </c>
       <c r="E43" s="8">
         <v>2713.7</v>
       </c>
-      <c r="F43" s="8">
+      <c r="F43" s="37">
         <v>2834.6</v>
       </c>
       <c r="G43" s="8">
         <v>2676.6</v>
       </c>
       <c r="H43" s="8">
         <v>2698.2</v>
       </c>
       <c r="I43" s="8">
         <v>2661.1</v>
       </c>
-      <c r="J43" s="39">
+      <c r="J43" s="37">
         <v>2549.6999999999998</v>
       </c>
-      <c r="K43" s="40">
+      <c r="K43" s="38">
         <v>2788.5</v>
       </c>
       <c r="L43" s="8">
         <v>2672</v>
       </c>
       <c r="M43" s="8">
         <v>2864.8</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A44" s="4">
         <v>2022</v>
       </c>
       <c r="B44" s="5">
         <v>3029.7</v>
       </c>
       <c r="C44" s="5">
         <v>2766.9</v>
       </c>
       <c r="D44" s="5">
         <v>2972.9</v>
       </c>
       <c r="E44" s="8">
         <v>2669.9</v>
       </c>
-      <c r="F44" s="5">
+      <c r="F44" s="36">
         <v>2885.87</v>
       </c>
       <c r="G44" s="5">
         <v>2715.65</v>
       </c>
       <c r="H44" s="5">
         <v>2916.75</v>
       </c>
       <c r="I44" s="5">
         <v>2825.16</v>
       </c>
-      <c r="J44" s="38">
+      <c r="J44" s="36">
         <v>2589.42</v>
       </c>
-      <c r="K44" s="38">
+      <c r="K44" s="36">
         <v>2823.84</v>
       </c>
       <c r="L44" s="5">
         <v>2694.58</v>
       </c>
       <c r="M44" s="8">
         <v>2727.4</v>
       </c>
       <c r="O44" s="23"/>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A45" s="4">
         <v>2023</v>
       </c>
       <c r="B45" s="5">
         <v>2740.4</v>
       </c>
       <c r="C45" s="5">
         <v>2661.8</v>
       </c>
       <c r="D45" s="21">
         <v>2953.3</v>
       </c>
       <c r="E45" s="8">
         <v>2793</v>
       </c>
-      <c r="F45" s="5">
+      <c r="F45" s="36">
         <v>2838.5</v>
       </c>
       <c r="G45" s="5">
         <v>2681.9</v>
       </c>
       <c r="H45" s="5">
         <v>2748.5</v>
       </c>
       <c r="I45" s="5">
         <v>2765.2</v>
       </c>
-      <c r="J45" s="38">
+      <c r="J45" s="36">
         <v>2710.6</v>
       </c>
-      <c r="K45" s="38">
+      <c r="K45" s="36">
         <v>2915.2</v>
       </c>
       <c r="L45" s="5">
         <v>2877.6</v>
       </c>
       <c r="M45" s="8">
         <v>2828.5</v>
       </c>
       <c r="O45" s="23"/>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A46" s="4">
         <v>2024</v>
       </c>
       <c r="B46" s="5">
         <v>2581.6</v>
       </c>
       <c r="C46" s="5">
         <v>2207.5</v>
       </c>
       <c r="D46" s="21">
         <v>2516</v>
       </c>
       <c r="E46" s="8">
         <v>2321.6</v>
       </c>
-      <c r="F46" s="5">
+      <c r="F46" s="36">
         <v>2427</v>
       </c>
       <c r="G46" s="5">
         <v>2384.8000000000002</v>
       </c>
       <c r="H46" s="5">
         <v>2538.8000000000002</v>
       </c>
       <c r="I46" s="5">
         <v>2468.0700000000002</v>
       </c>
-      <c r="J46" s="38">
+      <c r="J46" s="36">
         <v>2515.5</v>
       </c>
-      <c r="K46" s="38">
+      <c r="K46" s="36">
         <v>2801.5</v>
       </c>
       <c r="L46" s="5">
         <v>2673</v>
       </c>
       <c r="M46" s="8">
         <v>2771.7</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A47" s="4">
         <v>2025</v>
       </c>
       <c r="B47" s="21">
         <v>2509.29</v>
       </c>
       <c r="C47" s="20">
         <v>2640.7</v>
       </c>
       <c r="D47" s="21">
         <v>2860.3</v>
       </c>
       <c r="E47" s="8">
         <v>2717.3</v>
       </c>
-      <c r="F47" s="20">
+      <c r="F47" s="40">
         <v>2701.5637000000002</v>
       </c>
       <c r="G47" s="5">
         <v>2656.3863000000001</v>
       </c>
       <c r="H47" s="20">
         <v>2890.2953000000002</v>
       </c>
       <c r="I47" s="5">
         <v>2954.7469000000001</v>
       </c>
-      <c r="J47" s="44">
+      <c r="J47" s="42">
         <v>2965.4501</v>
       </c>
-      <c r="K47" s="38">
+      <c r="K47" s="36">
         <v>3184.6869999999999</v>
       </c>
       <c r="L47" s="5">
         <v>3168.1149</v>
       </c>
       <c r="M47" s="8">
         <v>4319.9264000000003</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A48" s="4">
         <v>2026</v>
       </c>
       <c r="B48" s="21">
         <v>3121.1431299999999</v>
       </c>
       <c r="C48" s="20">
         <v>2291.9522700000002</v>
       </c>
       <c r="D48" s="21">
         <v>2554.3753099999999</v>
       </c>
       <c r="E48" s="8">
         <v>2396.8385699999999</v>
       </c>
-      <c r="F48" s="20"/>
+      <c r="F48" s="40">
+        <v>2447.2088699999999</v>
+      </c>
       <c r="G48" s="5"/>
       <c r="H48" s="20"/>
       <c r="I48" s="5"/>
-      <c r="J48" s="44"/>
-      <c r="K48" s="38"/>
+      <c r="J48" s="42"/>
+      <c r="K48" s="36"/>
       <c r="L48" s="5"/>
       <c r="M48" s="8"/>
     </row>
     <row r="49" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="12"/>
       <c r="E49" s="12"/>
-      <c r="F49" s="20"/>
+      <c r="F49" s="40"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
-      <c r="J49" s="39"/>
-      <c r="K49" s="39"/>
+      <c r="J49" s="37"/>
+      <c r="K49" s="37"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A50" s="4">
         <v>2021</v>
       </c>
       <c r="B50" s="5">
         <v>81.61</v>
       </c>
       <c r="C50" s="8">
         <v>61.5</v>
       </c>
       <c r="D50" s="8">
         <v>90.5</v>
       </c>
       <c r="E50" s="8">
         <v>66.099999999999994</v>
       </c>
-      <c r="F50" s="8">
+      <c r="F50" s="37">
         <v>83.2</v>
       </c>
       <c r="G50" s="8">
         <v>123</v>
       </c>
       <c r="H50" s="8">
         <v>147.19999999999999</v>
       </c>
       <c r="I50" s="8">
         <v>144.1</v>
       </c>
-      <c r="J50" s="39">
+      <c r="J50" s="37">
         <v>97.9</v>
       </c>
-      <c r="K50" s="40">
+      <c r="K50" s="38">
         <v>121.3</v>
       </c>
       <c r="L50" s="12">
         <v>142</v>
       </c>
       <c r="M50" s="12">
         <v>212.9</v>
       </c>
     </row>
     <row r="51" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A51" s="4">
         <v>2022</v>
       </c>
       <c r="B51" s="5">
         <v>128.03</v>
       </c>
       <c r="C51" s="5">
         <v>130.02000000000001</v>
       </c>
       <c r="D51" s="5">
         <v>178.29</v>
       </c>
       <c r="E51" s="5">
         <v>134.97</v>
       </c>
-      <c r="F51" s="5">
+      <c r="F51" s="36">
         <v>169.12</v>
       </c>
       <c r="G51" s="5">
         <v>193.75</v>
       </c>
       <c r="H51" s="5">
         <v>215.94</v>
       </c>
       <c r="I51" s="5">
         <v>200.74</v>
       </c>
-      <c r="J51" s="38">
+      <c r="J51" s="36">
         <v>140.88</v>
       </c>
-      <c r="K51" s="38">
+      <c r="K51" s="36">
         <v>157.99</v>
       </c>
       <c r="L51" s="5">
         <v>155.18</v>
       </c>
       <c r="M51" s="12">
         <v>147.9</v>
       </c>
       <c r="O51" s="23"/>
     </row>
     <row r="52" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A52" s="4">
         <v>2023</v>
       </c>
       <c r="B52" s="5">
         <v>163.82</v>
       </c>
       <c r="C52" s="9">
         <v>136.4</v>
       </c>
       <c r="D52" s="5">
         <v>163.9</v>
       </c>
       <c r="E52" s="5">
         <v>135.1</v>
       </c>
-      <c r="F52" s="5">
+      <c r="F52" s="36">
         <v>156.5</v>
       </c>
       <c r="G52" s="5">
         <v>170.2</v>
       </c>
       <c r="H52" s="5">
         <v>187</v>
       </c>
       <c r="I52" s="5">
         <v>179.9</v>
       </c>
-      <c r="J52" s="38">
+      <c r="J52" s="36">
         <v>137.1</v>
       </c>
-      <c r="K52" s="38">
+      <c r="K52" s="36">
         <v>149.69999999999999</v>
       </c>
       <c r="L52" s="5">
         <v>147.1</v>
       </c>
       <c r="M52" s="12">
         <v>152.4</v>
       </c>
       <c r="O52" s="23"/>
     </row>
     <row r="53" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="4">
         <v>2024</v>
       </c>
       <c r="B53" s="5">
         <v>162.6</v>
       </c>
       <c r="C53" s="9">
         <v>146.30000000000001</v>
       </c>
       <c r="D53" s="5">
         <v>155</v>
       </c>
       <c r="E53" s="5">
         <v>142.19999999999999</v>
       </c>
-      <c r="F53" s="5">
+      <c r="F53" s="36">
         <v>131.88999999999999</v>
       </c>
       <c r="G53" s="5">
         <v>163.5</v>
       </c>
       <c r="H53" s="5">
         <v>169.1</v>
       </c>
       <c r="I53" s="5">
         <v>165.99</v>
       </c>
-      <c r="J53" s="38">
+      <c r="J53" s="36">
         <v>119.1</v>
       </c>
-      <c r="K53" s="38">
+      <c r="K53" s="36">
         <v>131.6</v>
       </c>
       <c r="L53" s="5">
         <v>133</v>
       </c>
       <c r="M53" s="12">
         <v>129.30000000000001</v>
       </c>
       <c r="O53" s="23"/>
     </row>
     <row r="54" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="4">
         <v>2025</v>
       </c>
       <c r="B54" s="21">
         <v>140.16</v>
       </c>
       <c r="C54" s="20">
         <v>138.47</v>
       </c>
       <c r="D54" s="5">
         <v>142.34</v>
       </c>
       <c r="E54" s="5">
         <v>148.33000000000001</v>
       </c>
-      <c r="F54" s="20">
+      <c r="F54" s="40">
         <v>144.34</v>
       </c>
       <c r="G54" s="5">
         <v>168.43</v>
       </c>
       <c r="H54" s="20">
         <v>165.53</v>
       </c>
       <c r="I54" s="5">
         <v>176.95</v>
       </c>
-      <c r="J54" s="38">
+      <c r="J54" s="36">
         <v>137.08000000000001</v>
       </c>
-      <c r="K54" s="38">
+      <c r="K54" s="36">
         <v>144.63999999999999</v>
       </c>
       <c r="L54" s="5">
         <v>135.46</v>
       </c>
       <c r="M54" s="12">
         <v>153.53</v>
       </c>
       <c r="O54" s="23"/>
     </row>
     <row r="55" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="4">
         <v>2026</v>
       </c>
       <c r="B55" s="21">
         <v>154.94</v>
       </c>
       <c r="C55" s="20">
         <v>130.25</v>
       </c>
       <c r="D55" s="5">
         <v>151.52000000000001</v>
       </c>
       <c r="E55" s="5">
         <v>126.35</v>
       </c>
-      <c r="F55" s="20"/>
+      <c r="F55" s="40">
+        <v>137.99</v>
+      </c>
       <c r="G55" s="5"/>
       <c r="H55" s="20"/>
       <c r="I55" s="5"/>
-      <c r="J55" s="38"/>
-      <c r="K55" s="38"/>
+      <c r="J55" s="36"/>
+      <c r="K55" s="36"/>
       <c r="L55" s="5"/>
       <c r="M55" s="12"/>
       <c r="O55" s="23"/>
     </row>
     <row r="56" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A56" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
-      <c r="F56" s="8"/>
+      <c r="F56" s="37"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
-      <c r="J56" s="40"/>
-      <c r="K56" s="39"/>
+      <c r="J56" s="38"/>
+      <c r="K56" s="37"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
     </row>
     <row r="57" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A57" s="4">
         <v>2021</v>
       </c>
       <c r="B57" s="5">
         <v>60.8</v>
       </c>
       <c r="C57" s="8">
         <v>53</v>
       </c>
       <c r="D57" s="8">
         <v>76.099999999999994</v>
       </c>
       <c r="E57" s="8">
         <v>48.7</v>
       </c>
-      <c r="F57" s="8">
+      <c r="F57" s="37">
         <v>67.8</v>
       </c>
       <c r="G57" s="8">
         <v>102.1</v>
       </c>
       <c r="H57" s="8">
         <v>116.7</v>
       </c>
       <c r="I57" s="8">
         <v>116.1</v>
       </c>
-      <c r="J57" s="39">
+      <c r="J57" s="37">
         <v>69.5</v>
       </c>
-      <c r="K57" s="40">
+      <c r="K57" s="38">
         <v>86.2</v>
       </c>
       <c r="L57" s="12">
         <v>98.8</v>
       </c>
       <c r="M57" s="8">
         <v>94.8</v>
       </c>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A58" s="4">
         <v>2022</v>
       </c>
       <c r="B58" s="5">
         <v>92.7</v>
       </c>
       <c r="C58" s="5">
         <v>92.5</v>
       </c>
       <c r="D58" s="5">
         <v>130.9</v>
       </c>
       <c r="E58" s="5">
         <v>95.9</v>
       </c>
-      <c r="F58" s="5">
+      <c r="F58" s="36">
         <v>129.6</v>
       </c>
       <c r="G58" s="5">
         <v>150.9</v>
       </c>
       <c r="H58" s="5">
         <v>172.1</v>
       </c>
       <c r="I58" s="5">
         <v>167.5</v>
       </c>
-      <c r="J58" s="38">
+      <c r="J58" s="36">
         <v>105.2</v>
       </c>
-      <c r="K58" s="38">
+      <c r="K58" s="36">
         <v>116.5</v>
       </c>
       <c r="L58" s="5">
         <v>110.7</v>
       </c>
       <c r="M58" s="8">
         <v>103.2</v>
       </c>
     </row>
     <row r="59" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A59" s="4">
         <v>2023</v>
       </c>
       <c r="B59" s="5">
         <v>110.9</v>
       </c>
       <c r="C59" s="9">
         <v>91.3</v>
       </c>
       <c r="D59" s="5">
         <v>116.7</v>
       </c>
       <c r="E59" s="5">
         <v>89.4</v>
       </c>
-      <c r="F59" s="9">
+      <c r="F59" s="13">
         <v>112.6</v>
       </c>
       <c r="G59" s="5">
         <v>129.4</v>
       </c>
       <c r="H59" s="5">
         <v>143.5</v>
       </c>
       <c r="I59" s="5">
         <v>140.4</v>
       </c>
-      <c r="J59" s="38">
+      <c r="J59" s="36">
         <v>95.7</v>
       </c>
-      <c r="K59" s="38">
+      <c r="K59" s="36">
         <v>104.6</v>
       </c>
       <c r="L59" s="5">
         <v>102.4</v>
       </c>
       <c r="M59" s="8">
         <v>98.9</v>
       </c>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A60" s="4">
         <v>2024</v>
       </c>
       <c r="B60" s="5">
         <v>110.5</v>
       </c>
       <c r="C60" s="9">
         <v>81.599999999999994</v>
       </c>
       <c r="D60" s="5">
         <v>99.9</v>
       </c>
       <c r="E60" s="5">
         <v>90</v>
       </c>
-      <c r="F60" s="5">
+      <c r="F60" s="36">
         <v>97.3</v>
       </c>
       <c r="G60" s="5">
         <v>114.2</v>
       </c>
       <c r="H60" s="5">
         <v>134.4</v>
       </c>
       <c r="I60" s="5">
         <v>134.5</v>
       </c>
-      <c r="J60" s="38">
+      <c r="J60" s="36">
         <v>85.8</v>
       </c>
-      <c r="K60" s="38">
+      <c r="K60" s="36">
         <v>96.3</v>
       </c>
       <c r="L60" s="5">
         <v>86.6</v>
       </c>
       <c r="M60" s="8">
         <v>84</v>
       </c>
     </row>
     <row r="61" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A61" s="4">
         <v>2025</v>
       </c>
       <c r="B61" s="21">
         <v>87</v>
       </c>
       <c r="C61" s="21">
         <v>76.099999999999994</v>
       </c>
       <c r="D61" s="5">
         <v>82.3</v>
       </c>
       <c r="E61" s="5">
         <v>85.8</v>
       </c>
-      <c r="F61" s="21">
+      <c r="F61" s="47">
         <v>90.552199999999999</v>
       </c>
       <c r="G61" s="5">
         <v>117.4273</v>
       </c>
       <c r="H61" s="20">
         <v>123.62130000000001</v>
       </c>
       <c r="I61" s="5">
         <v>121.8877</v>
       </c>
-      <c r="J61" s="44">
+      <c r="J61" s="42">
         <v>88.018199999999993</v>
       </c>
-      <c r="K61" s="38">
+      <c r="K61" s="36">
         <v>90.747100000000003</v>
       </c>
       <c r="L61" s="5">
         <v>82.898300000000006</v>
       </c>
       <c r="M61" s="8">
         <v>87.458600000000004</v>
       </c>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A62" s="4">
         <v>2026</v>
       </c>
       <c r="B62" s="21">
         <v>97.512799999999999</v>
       </c>
       <c r="C62" s="21">
         <v>67.782200000000003</v>
       </c>
       <c r="D62" s="5">
         <v>93.436400000000006</v>
       </c>
       <c r="E62" s="5">
         <v>79.024600000000007</v>
       </c>
-      <c r="F62" s="21"/>
+      <c r="F62" s="47">
+        <v>87.995400000000004</v>
+      </c>
       <c r="G62" s="5"/>
       <c r="H62" s="20"/>
       <c r="I62" s="5"/>
-      <c r="J62" s="44"/>
-      <c r="K62" s="38"/>
+      <c r="J62" s="42"/>
+      <c r="K62" s="36"/>
       <c r="L62" s="5"/>
       <c r="M62" s="8"/>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A63" s="46" t="s">
+      <c r="A63" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="B63" s="46"/>
-[...10 lines deleted...]
-      <c r="M63" s="46"/>
+      <c r="B63" s="43"/>
+      <c r="C63" s="43"/>
+      <c r="D63" s="43"/>
+      <c r="E63" s="43"/>
+      <c r="F63" s="43"/>
+      <c r="G63" s="43"/>
+      <c r="H63" s="43"/>
+      <c r="I63" s="43"/>
+      <c r="J63" s="43"/>
+      <c r="K63" s="43"/>
+      <c r="L63" s="43"/>
+      <c r="M63" s="43"/>
     </row>
     <row r="64" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A64" s="10"/>
     </row>
     <row r="65" spans="1:17" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A65" s="2"/>
       <c r="B65" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H65" s="3" t="s">
@@ -2899,510 +2924,514 @@
       <c r="H66" s="13"/>
       <c r="I66" s="13"/>
       <c r="J66" s="13"/>
       <c r="K66" s="13"/>
       <c r="L66" s="13"/>
       <c r="M66" s="13"/>
       <c r="P66" s="23"/>
       <c r="Q66" s="23"/>
     </row>
     <row r="67" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A67" s="4">
         <v>2021</v>
       </c>
       <c r="B67" s="5">
         <v>4907.47</v>
       </c>
       <c r="C67" s="5">
         <v>5133.7700000000004</v>
       </c>
       <c r="D67" s="5">
         <v>4597.8100000000004</v>
       </c>
       <c r="E67" s="5">
         <v>4672.33</v>
       </c>
-      <c r="F67" s="5">
+      <c r="F67" s="36">
         <v>5497.37</v>
       </c>
       <c r="G67" s="5">
         <v>6679.11</v>
       </c>
       <c r="H67" s="5">
         <v>6270.24</v>
       </c>
       <c r="I67" s="5">
         <v>6887.01</v>
       </c>
       <c r="J67" s="5">
         <v>7563.99</v>
       </c>
       <c r="K67" s="5">
         <v>8524.98</v>
       </c>
       <c r="L67" s="5">
         <v>8347.1200000000008</v>
       </c>
       <c r="M67" s="5">
         <v>8217.86</v>
       </c>
     </row>
     <row r="68" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A68" s="4">
         <v>2022</v>
       </c>
       <c r="B68" s="5">
         <v>1029.3</v>
       </c>
       <c r="C68" s="5">
         <v>997.2</v>
       </c>
       <c r="D68" s="5">
         <v>1176</v>
       </c>
       <c r="E68" s="5">
         <v>1280.5</v>
       </c>
-      <c r="F68" s="5">
+      <c r="F68" s="36">
         <v>1200.9000000000001</v>
       </c>
       <c r="G68" s="5">
         <v>2441.6999999999998</v>
       </c>
       <c r="H68" s="5">
         <v>3062.9</v>
       </c>
       <c r="I68" s="5">
         <v>3467</v>
       </c>
       <c r="J68" s="5">
         <v>3735.3</v>
       </c>
       <c r="K68" s="5">
         <v>3558.2</v>
       </c>
       <c r="L68" s="5">
         <v>3357.1</v>
       </c>
       <c r="M68" s="8">
         <v>3059.2</v>
       </c>
     </row>
     <row r="69" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A69" s="4">
         <v>2023</v>
       </c>
       <c r="B69" s="5">
         <v>3319.6</v>
       </c>
       <c r="C69" s="5">
         <v>2558.1999999999998</v>
       </c>
       <c r="D69" s="5">
         <v>2493.5</v>
       </c>
       <c r="E69" s="5">
         <v>2885.4</v>
       </c>
-      <c r="F69" s="20">
+      <c r="F69" s="40">
         <v>3316.1</v>
       </c>
       <c r="G69" s="5">
         <v>3060</v>
       </c>
       <c r="H69" s="5">
         <v>3324.7</v>
       </c>
       <c r="I69" s="5">
         <v>3285.7</v>
       </c>
       <c r="J69" s="5">
         <v>3597.6</v>
       </c>
       <c r="K69" s="5">
         <v>3950.9</v>
       </c>
       <c r="L69" s="5">
         <v>4095.1</v>
       </c>
       <c r="M69" s="8">
         <v>3965.4</v>
       </c>
     </row>
     <row r="70" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="4">
         <v>2024</v>
       </c>
       <c r="B70" s="5">
         <v>3001.2</v>
       </c>
       <c r="C70" s="5">
         <v>2861.9</v>
       </c>
       <c r="D70" s="5">
         <v>2761.7</v>
       </c>
       <c r="E70" s="5">
         <v>2895.3</v>
       </c>
-      <c r="F70" s="20">
+      <c r="F70" s="40">
         <v>2712.8</v>
       </c>
       <c r="G70" s="5">
         <v>3259.3</v>
       </c>
       <c r="H70" s="5">
         <v>3201.9</v>
       </c>
       <c r="I70" s="5">
         <v>3212.94</v>
       </c>
       <c r="J70" s="5">
         <v>3631.9</v>
       </c>
       <c r="K70" s="5">
         <v>3213.9</v>
       </c>
       <c r="L70" s="5">
         <v>2978</v>
       </c>
       <c r="M70" s="8">
         <v>2906.7</v>
       </c>
     </row>
     <row r="71" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="4">
         <v>2025</v>
       </c>
       <c r="B71" s="20">
         <v>2364.37</v>
       </c>
       <c r="C71" s="20">
         <v>2439.65</v>
       </c>
       <c r="D71" s="5">
         <v>2448.2600000000002</v>
       </c>
       <c r="E71" s="5">
         <v>2449.56</v>
       </c>
-      <c r="F71" s="20">
+      <c r="F71" s="40">
         <v>2513.15</v>
       </c>
       <c r="G71" s="5">
         <v>2559.84</v>
       </c>
       <c r="H71" s="20">
         <v>2848.74</v>
       </c>
-      <c r="I71" s="42">
+      <c r="I71" s="40">
         <v>2650.47</v>
       </c>
-      <c r="J71" s="42">
+      <c r="J71" s="40">
         <v>2777.07</v>
       </c>
-      <c r="K71" s="38">
+      <c r="K71" s="36">
         <v>2627.79</v>
       </c>
       <c r="L71" s="5">
         <v>2760.88</v>
       </c>
       <c r="M71" s="8">
         <v>2767.5</v>
       </c>
     </row>
     <row r="72" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="4">
         <v>2026</v>
       </c>
       <c r="B72" s="20">
         <v>2359.62</v>
       </c>
       <c r="C72" s="20">
         <v>2434.38</v>
       </c>
       <c r="D72" s="5">
         <v>1889.21</v>
       </c>
       <c r="E72" s="5">
         <v>2503.71</v>
       </c>
-      <c r="F72" s="20"/>
+      <c r="F72" s="40">
+        <v>1881.24</v>
+      </c>
       <c r="G72" s="5"/>
       <c r="H72" s="20"/>
-      <c r="I72" s="42"/>
-[...1 lines deleted...]
-      <c r="K72" s="38"/>
+      <c r="I72" s="40"/>
+      <c r="J72" s="40"/>
+      <c r="K72" s="36"/>
       <c r="L72" s="5"/>
       <c r="M72" s="8"/>
     </row>
     <row r="73" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A73" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="8"/>
       <c r="D73" s="12"/>
       <c r="E73" s="8"/>
-      <c r="F73" s="8"/>
+      <c r="F73" s="37"/>
       <c r="G73" s="8"/>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
-      <c r="J73" s="39"/>
-      <c r="K73" s="39"/>
+      <c r="J73" s="37"/>
+      <c r="K73" s="37"/>
       <c r="L73" s="8"/>
       <c r="M73" s="8"/>
       <c r="P73" s="23"/>
       <c r="Q73" s="23"/>
     </row>
     <row r="74" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A74" s="4">
         <v>2021</v>
       </c>
       <c r="B74" s="5">
         <v>300.60000000000002</v>
       </c>
       <c r="C74" s="5">
         <v>307.39999999999998</v>
       </c>
       <c r="D74" s="5">
         <v>292.89999999999998</v>
       </c>
       <c r="E74" s="5">
         <v>295.60000000000002</v>
       </c>
-      <c r="F74" s="5">
+      <c r="F74" s="36">
         <v>373.3</v>
       </c>
       <c r="G74" s="5">
         <v>443.3</v>
       </c>
       <c r="H74" s="5">
         <v>423.8</v>
       </c>
       <c r="I74" s="5">
         <v>471.1</v>
       </c>
-      <c r="J74" s="38">
+      <c r="J74" s="36">
         <v>567.1</v>
       </c>
-      <c r="K74" s="38">
+      <c r="K74" s="36">
         <v>649.20000000000005</v>
       </c>
       <c r="L74" s="5">
         <v>695.2</v>
       </c>
       <c r="M74" s="5">
         <v>677</v>
       </c>
     </row>
     <row r="75" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A75" s="4">
         <v>2022</v>
       </c>
       <c r="B75" s="5">
         <v>113.7</v>
       </c>
       <c r="C75" s="5">
         <v>108</v>
       </c>
       <c r="D75" s="5">
         <v>136.6</v>
       </c>
       <c r="E75" s="5">
         <v>112.8</v>
       </c>
-      <c r="F75" s="5">
+      <c r="F75" s="36">
         <v>119.5</v>
       </c>
       <c r="G75" s="5">
         <v>136.4</v>
       </c>
       <c r="H75" s="5">
         <v>152.5</v>
       </c>
       <c r="I75" s="5">
         <v>160.30000000000001</v>
       </c>
-      <c r="J75" s="38">
+      <c r="J75" s="36">
         <v>170.8</v>
       </c>
-      <c r="K75" s="38">
+      <c r="K75" s="36">
         <v>154.5</v>
       </c>
       <c r="L75" s="5">
         <v>141.30000000000001</v>
       </c>
       <c r="M75" s="8">
         <v>141.4</v>
       </c>
     </row>
     <row r="76" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A76" s="4">
         <v>2023</v>
       </c>
       <c r="B76" s="5">
         <v>147.4</v>
       </c>
       <c r="C76" s="5">
         <v>151.4</v>
       </c>
       <c r="D76" s="5">
         <v>144.6</v>
       </c>
       <c r="E76" s="5">
         <v>164.8</v>
       </c>
-      <c r="F76" s="5">
+      <c r="F76" s="36">
         <v>182.9</v>
       </c>
       <c r="G76" s="5">
         <v>190.8</v>
       </c>
       <c r="H76" s="5">
         <v>183.8</v>
       </c>
       <c r="I76" s="5">
         <v>199.3</v>
       </c>
-      <c r="J76" s="38">
+      <c r="J76" s="36">
         <v>247</v>
       </c>
-      <c r="K76" s="38">
+      <c r="K76" s="36">
         <v>247.3</v>
       </c>
       <c r="L76" s="5">
         <v>204.5</v>
       </c>
       <c r="M76" s="8">
         <v>192.1</v>
       </c>
     </row>
     <row r="77" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A77" s="4">
         <v>2024</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C77" s="5">
         <v>172.3</v>
       </c>
       <c r="D77" s="5">
         <v>181.5</v>
       </c>
       <c r="E77" s="5">
         <v>216.4</v>
       </c>
-      <c r="F77" s="5">
+      <c r="F77" s="36">
         <v>213.6</v>
       </c>
       <c r="G77" s="5">
         <v>239.6</v>
       </c>
       <c r="H77" s="5">
         <v>191.6</v>
       </c>
       <c r="I77" s="5">
         <v>199.9</v>
       </c>
-      <c r="J77" s="38">
+      <c r="J77" s="36">
         <v>204.5</v>
       </c>
-      <c r="K77" s="38">
+      <c r="K77" s="36">
         <v>216.5</v>
       </c>
       <c r="L77" s="5">
         <v>205.7</v>
       </c>
       <c r="M77" s="8">
         <v>204.1</v>
       </c>
     </row>
     <row r="78" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A78" s="4">
         <v>2025</v>
       </c>
       <c r="B78" s="20">
         <v>203.81</v>
       </c>
       <c r="C78" s="20">
         <v>204.6</v>
       </c>
       <c r="D78" s="5">
         <v>215.04</v>
       </c>
       <c r="E78" s="5">
         <v>211</v>
       </c>
-      <c r="F78" s="32">
+      <c r="F78" s="48">
         <v>210.25790000000001</v>
       </c>
       <c r="G78" s="5">
         <v>241.11760000000001</v>
       </c>
       <c r="H78" s="20">
         <v>215.9991</v>
       </c>
       <c r="I78" s="5">
         <v>202.37540000000001</v>
       </c>
-      <c r="J78" s="42">
+      <c r="J78" s="40">
         <v>213.21889999999999</v>
       </c>
-      <c r="K78" s="38">
+      <c r="K78" s="36">
         <v>209.7346</v>
       </c>
       <c r="L78" s="5">
         <v>206.66079999999999</v>
       </c>
       <c r="M78" s="8">
         <v>221.28020000000001</v>
       </c>
     </row>
     <row r="79" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A79" s="4">
         <v>2026</v>
       </c>
       <c r="B79" s="20">
         <v>229.91867999999999</v>
       </c>
       <c r="C79" s="20">
         <v>230.14568</v>
       </c>
       <c r="D79" s="5">
         <v>242.65516</v>
       </c>
       <c r="E79" s="5">
         <v>272.17532999999997</v>
       </c>
-      <c r="F79" s="32"/>
+      <c r="F79" s="48">
+        <v>254.85283000000001</v>
+      </c>
       <c r="G79" s="5"/>
       <c r="H79" s="20"/>
       <c r="I79" s="5"/>
-      <c r="J79" s="42"/>
-      <c r="K79" s="38"/>
+      <c r="J79" s="40"/>
+      <c r="K79" s="36"/>
       <c r="L79" s="5"/>
       <c r="M79" s="8"/>
     </row>
     <row r="80" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A80" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B80" s="12"/>
       <c r="C80" s="12"/>
       <c r="D80" s="12"/>
       <c r="E80" s="12"/>
       <c r="F80" s="12"/>
       <c r="G80" s="12"/>
       <c r="H80" s="12"/>
       <c r="I80" s="12"/>
       <c r="J80" s="12"/>
       <c r="K80" s="12"/>
       <c r="L80" s="12"/>
       <c r="M80" s="12"/>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A81" s="4">
         <v>2021</v>
       </c>
       <c r="B81" s="12"/>
@@ -3412,513 +3441,513 @@
       <c r="F81" s="12"/>
       <c r="G81" s="12"/>
       <c r="H81" s="12"/>
       <c r="I81" s="12"/>
       <c r="J81" s="12"/>
       <c r="K81" s="12"/>
       <c r="L81" s="12"/>
       <c r="M81" s="12"/>
     </row>
     <row r="82" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A82" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B82" s="5">
         <v>7352</v>
       </c>
       <c r="C82" s="5">
         <v>8220.82</v>
       </c>
       <c r="D82" s="5">
         <v>9053.25</v>
       </c>
       <c r="E82" s="5">
         <v>9780.52</v>
       </c>
-      <c r="F82" s="5">
+      <c r="F82" s="36">
         <v>10140.15</v>
       </c>
       <c r="G82" s="5">
         <v>12883.82</v>
       </c>
       <c r="H82" s="5">
         <v>13594.25</v>
       </c>
       <c r="I82" s="5">
         <v>15292</v>
       </c>
       <c r="J82" s="5">
         <v>15340.82</v>
       </c>
       <c r="K82" s="5">
         <v>9777.66</v>
       </c>
       <c r="L82" s="5">
         <v>9570.4</v>
       </c>
       <c r="M82" s="5">
         <v>9675.2800000000007</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A83" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="12"/>
       <c r="C83" s="5"/>
       <c r="D83" s="5"/>
       <c r="E83" s="5"/>
-      <c r="F83" s="5"/>
+      <c r="F83" s="36"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
       <c r="J83" s="5"/>
       <c r="K83" s="5"/>
       <c r="L83" s="5"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A84" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="5">
         <v>4437.4399999999996</v>
       </c>
       <c r="C84" s="5">
         <v>4867.47</v>
       </c>
       <c r="D84" s="5">
         <v>5333.18</v>
       </c>
       <c r="E84" s="5">
         <v>6044.59</v>
       </c>
-      <c r="F84" s="5">
+      <c r="F84" s="36">
         <v>6411.93</v>
       </c>
       <c r="G84" s="5">
         <v>9126.2900000000009</v>
       </c>
       <c r="H84" s="5">
         <v>9090.65</v>
       </c>
       <c r="I84" s="5">
         <v>9889.3799999999992</v>
       </c>
       <c r="J84" s="5">
         <v>9940.43</v>
       </c>
       <c r="K84" s="5">
         <v>7079.18</v>
       </c>
       <c r="L84" s="5">
         <v>6871.16</v>
       </c>
       <c r="M84" s="5">
         <v>6841.61</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A85" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="5">
         <v>2908.06</v>
       </c>
       <c r="C85" s="5">
         <v>3348.14</v>
       </c>
       <c r="D85" s="5">
         <v>3713.4</v>
       </c>
       <c r="E85" s="5">
         <v>3728.77</v>
       </c>
-      <c r="F85" s="5">
+      <c r="F85" s="36">
         <v>3722.38</v>
       </c>
       <c r="G85" s="5">
         <v>3751.5</v>
       </c>
       <c r="H85" s="5">
         <v>4497</v>
       </c>
       <c r="I85" s="5">
         <v>5396.35</v>
       </c>
       <c r="J85" s="5">
         <v>5393.07</v>
       </c>
       <c r="K85" s="5">
         <v>2698.48</v>
       </c>
       <c r="L85" s="5">
         <v>2699.25</v>
       </c>
       <c r="M85" s="5">
         <v>2833.67</v>
       </c>
     </row>
     <row r="86" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A86" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B86" s="5">
         <v>6.5</v>
       </c>
       <c r="C86" s="5">
         <v>5.21</v>
       </c>
       <c r="D86" s="5">
         <v>6.67</v>
       </c>
       <c r="E86" s="5">
         <v>7.17</v>
       </c>
-      <c r="F86" s="5">
+      <c r="F86" s="36">
         <v>5.83</v>
       </c>
       <c r="G86" s="5">
         <v>6.03</v>
       </c>
       <c r="H86" s="5">
         <v>6.6</v>
       </c>
       <c r="I86" s="5">
         <v>6.27</v>
       </c>
       <c r="J86" s="5">
         <v>7.32</v>
       </c>
       <c r="K86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="L86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M86" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A87" s="4">
         <v>2022</v>
       </c>
       <c r="B87" s="12"/>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="12"/>
-      <c r="F87" s="12"/>
+      <c r="F87" s="38"/>
       <c r="G87" s="12"/>
       <c r="H87" s="12"/>
       <c r="I87" s="12"/>
       <c r="J87" s="12"/>
       <c r="K87" s="12"/>
       <c r="L87" s="12"/>
       <c r="M87" s="12"/>
       <c r="O87" s="23"/>
       <c r="P87" s="23"/>
     </row>
     <row r="88" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A88" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B88" s="5">
         <v>3143.9</v>
       </c>
       <c r="C88" s="7">
         <v>4659.3999999999996</v>
       </c>
       <c r="D88" s="5">
         <v>4484.5</v>
       </c>
       <c r="E88" s="5">
         <v>4858.5</v>
       </c>
-      <c r="F88" s="7">
+      <c r="F88" s="45">
         <v>5194.5200000000004</v>
       </c>
       <c r="G88" s="5">
         <v>5109.1000000000004</v>
       </c>
       <c r="H88" s="5">
         <v>4298</v>
       </c>
       <c r="I88" s="5">
         <v>4841.2</v>
       </c>
       <c r="J88" s="5">
         <v>5368.1</v>
       </c>
       <c r="K88" s="5">
         <v>5241.2</v>
       </c>
       <c r="L88" s="5">
         <v>5699.4</v>
       </c>
       <c r="M88" s="12">
         <v>5646.3</v>
       </c>
       <c r="O88" s="23"/>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A89" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="9"/>
       <c r="D89" s="5"/>
       <c r="E89" s="5"/>
-      <c r="F89" s="33"/>
+      <c r="F89" s="49"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
       <c r="J89" s="5"/>
       <c r="K89" s="8"/>
       <c r="L89" s="5"/>
       <c r="M89" s="12"/>
       <c r="O89" s="23"/>
       <c r="P89" s="23"/>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A90" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B90" s="5">
         <v>2936.8</v>
       </c>
       <c r="C90" s="7">
         <v>4464.3100000000004</v>
       </c>
       <c r="D90" s="5">
         <v>4288.3999999999996</v>
       </c>
       <c r="E90" s="5">
         <v>4701.3999999999996</v>
       </c>
-      <c r="F90" s="7">
+      <c r="F90" s="45">
         <v>5037.3900000000003</v>
       </c>
       <c r="G90" s="5">
         <v>4952.3</v>
       </c>
       <c r="H90" s="5">
         <v>4184.1000000000004</v>
       </c>
       <c r="I90" s="5">
         <v>4727.2</v>
       </c>
       <c r="J90" s="5">
         <v>5254.1</v>
       </c>
       <c r="K90" s="5">
         <v>5088.6000000000004</v>
       </c>
       <c r="L90" s="5">
         <v>5507.9</v>
       </c>
       <c r="M90" s="12">
         <v>5429.3</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A91" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B91" s="5">
         <v>207.1</v>
       </c>
       <c r="C91" s="7">
         <v>195.09</v>
       </c>
       <c r="D91" s="5">
         <v>196.1</v>
       </c>
       <c r="E91" s="5">
         <v>157.1</v>
       </c>
-      <c r="F91" s="7">
+      <c r="F91" s="45">
         <v>157.13999999999999</v>
       </c>
       <c r="G91" s="5">
         <v>156.80000000000001</v>
       </c>
       <c r="H91" s="5">
         <v>113.9</v>
       </c>
       <c r="I91" s="5">
         <v>114</v>
       </c>
       <c r="J91" s="5">
         <v>114</v>
       </c>
       <c r="K91" s="5">
         <v>152.6</v>
       </c>
       <c r="L91" s="5">
         <v>191.5</v>
       </c>
       <c r="M91" s="12">
         <v>217</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A92" s="4">
         <v>2023</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="5"/>
       <c r="D92" s="5"/>
       <c r="E92" s="5"/>
-      <c r="F92" s="5"/>
+      <c r="F92" s="36"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
       <c r="J92" s="5"/>
       <c r="K92" s="5"/>
       <c r="L92" s="5"/>
       <c r="M92" s="12"/>
       <c r="O92" s="23"/>
     </row>
     <row r="93" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A93" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="5">
         <v>4263.8999999999996</v>
       </c>
       <c r="C93" s="5">
         <v>4783.5</v>
       </c>
       <c r="D93" s="21">
         <v>4996.34</v>
       </c>
       <c r="E93" s="5">
         <v>4728.3999999999996</v>
       </c>
-      <c r="F93" s="20">
+      <c r="F93" s="40">
         <v>4884.62</v>
       </c>
       <c r="G93" s="5">
         <v>4554.8</v>
       </c>
       <c r="H93" s="9">
         <v>4689.8</v>
       </c>
       <c r="I93" s="5">
         <v>5096.3999999999996</v>
       </c>
       <c r="J93" s="5">
         <v>5826.4</v>
       </c>
       <c r="K93" s="5">
         <v>5928.2</v>
       </c>
       <c r="L93" s="5">
         <v>6065.8</v>
       </c>
       <c r="M93" s="12">
         <v>5764</v>
       </c>
       <c r="O93" s="23"/>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A94" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="5"/>
       <c r="D94" s="8"/>
       <c r="E94" s="5"/>
-      <c r="F94" s="9"/>
+      <c r="F94" s="13"/>
       <c r="G94" s="5"/>
       <c r="H94" s="9"/>
       <c r="I94" s="5"/>
       <c r="J94" s="5"/>
       <c r="K94" s="5"/>
       <c r="L94" s="5"/>
       <c r="M94" s="12"/>
       <c r="O94" s="23"/>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A95" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="5">
         <v>3981.7</v>
       </c>
       <c r="C95" s="5">
         <v>4393.3999999999996</v>
       </c>
       <c r="D95" s="21">
         <v>4609.28</v>
       </c>
       <c r="E95" s="5">
         <v>4341.8999999999996</v>
       </c>
-      <c r="F95" s="20">
+      <c r="F95" s="40">
         <v>4541.47</v>
       </c>
       <c r="G95" s="5">
         <v>4215.7</v>
       </c>
       <c r="H95" s="9">
         <v>4354.1000000000004</v>
       </c>
       <c r="I95" s="5">
         <v>4759.1000000000004</v>
       </c>
       <c r="J95" s="5">
         <v>5508.1</v>
       </c>
       <c r="K95" s="5">
         <v>5602.4</v>
       </c>
       <c r="L95" s="5">
         <v>5739.8</v>
       </c>
       <c r="M95" s="12">
         <v>5435.8</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A96" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="5">
         <v>282.2</v>
       </c>
       <c r="C96" s="5">
         <v>390.1</v>
       </c>
       <c r="D96" s="21">
         <v>387.06</v>
       </c>
       <c r="E96" s="5">
         <v>386.5</v>
       </c>
-      <c r="F96" s="20">
+      <c r="F96" s="40">
         <v>343.14</v>
       </c>
       <c r="G96" s="5">
         <v>339.1</v>
       </c>
       <c r="H96" s="9">
         <v>335.7</v>
       </c>
       <c r="I96" s="5">
         <v>337.3</v>
       </c>
       <c r="J96" s="5">
         <v>318.3</v>
       </c>
       <c r="K96" s="5">
         <v>325.8</v>
       </c>
       <c r="L96" s="5">
         <v>326</v>
       </c>
       <c r="M96" s="12">
         <v>328.2</v>
       </c>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.2">
@@ -3932,434 +3961,440 @@
       <c r="F97" s="20"/>
       <c r="G97" s="5"/>
       <c r="H97" s="9"/>
       <c r="I97" s="5"/>
       <c r="J97" s="5"/>
       <c r="K97" s="5"/>
       <c r="L97" s="5"/>
       <c r="M97" s="12"/>
     </row>
     <row r="98" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A98" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B98" s="5">
         <v>5362.3</v>
       </c>
       <c r="C98" s="5">
         <v>5487.1</v>
       </c>
       <c r="D98" s="21">
         <v>5405.2</v>
       </c>
       <c r="E98" s="5">
         <v>5944</v>
       </c>
-      <c r="F98" s="20">
+      <c r="F98" s="40">
         <v>5804.1</v>
       </c>
       <c r="G98" s="5">
         <v>5545.5</v>
       </c>
       <c r="H98" s="20">
         <v>5795</v>
       </c>
       <c r="I98" s="5">
         <v>5940.75</v>
       </c>
       <c r="J98" s="5">
         <v>6413</v>
       </c>
       <c r="K98" s="5">
         <v>6311.9</v>
       </c>
       <c r="L98" s="5">
         <v>6236.8</v>
       </c>
       <c r="M98" s="12">
         <v>6096.5</v>
       </c>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A99" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B99" s="5"/>
       <c r="C99" s="5"/>
       <c r="D99" s="9"/>
       <c r="E99" s="5"/>
-      <c r="F99" s="20"/>
+      <c r="F99" s="40"/>
       <c r="G99" s="5"/>
       <c r="H99" s="20"/>
       <c r="I99" s="5"/>
       <c r="J99" s="5"/>
       <c r="K99" s="5"/>
       <c r="L99" s="5"/>
       <c r="M99" s="12"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A100" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B100" s="20">
         <v>5034.09</v>
       </c>
       <c r="C100" s="5">
         <v>5088.3</v>
       </c>
       <c r="D100" s="21">
         <v>5169.2</v>
       </c>
       <c r="E100" s="5">
         <v>5736.5</v>
       </c>
-      <c r="F100" s="20">
+      <c r="F100" s="40">
         <v>5595.6</v>
       </c>
       <c r="G100" s="5">
         <v>5338.2</v>
       </c>
       <c r="H100" s="20">
         <v>5572.9</v>
       </c>
       <c r="I100" s="5">
         <v>5719.85</v>
       </c>
       <c r="J100" s="5">
         <v>6154.2</v>
       </c>
       <c r="K100" s="5">
         <v>5902.1</v>
       </c>
       <c r="L100" s="5">
         <v>5761.4</v>
       </c>
       <c r="M100" s="12">
         <v>5586.6</v>
       </c>
     </row>
     <row r="101" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B101" s="20">
         <v>328.22</v>
       </c>
       <c r="C101" s="5">
         <v>398.8</v>
       </c>
       <c r="D101" s="21">
         <v>236</v>
       </c>
       <c r="E101" s="5">
         <v>207.5</v>
       </c>
-      <c r="F101" s="20">
+      <c r="F101" s="40">
         <v>208.5</v>
       </c>
       <c r="G101" s="5">
         <v>207.4</v>
       </c>
       <c r="H101" s="20">
         <v>222.1</v>
       </c>
       <c r="I101" s="5">
         <v>220.9</v>
       </c>
       <c r="J101" s="5">
         <v>258.8</v>
       </c>
       <c r="K101" s="5">
         <v>409.8</v>
       </c>
       <c r="L101" s="5">
         <v>475.5</v>
       </c>
       <c r="M101" s="12">
         <v>509.9</v>
       </c>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A102" s="4">
         <v>2025</v>
       </c>
       <c r="B102" s="20"/>
       <c r="C102" s="5"/>
       <c r="D102" s="21"/>
       <c r="E102" s="5"/>
-      <c r="F102" s="20"/>
+      <c r="F102" s="40"/>
       <c r="G102" s="5"/>
       <c r="H102" s="20"/>
       <c r="I102" s="5"/>
       <c r="J102" s="5"/>
       <c r="K102" s="5"/>
       <c r="L102" s="5"/>
       <c r="M102" s="12"/>
     </row>
     <row r="103" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A103" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B103" s="20">
         <v>5931.24</v>
       </c>
       <c r="C103" s="20">
         <v>6251.47</v>
       </c>
       <c r="D103" s="20">
         <v>6428.34</v>
       </c>
       <c r="E103" s="5">
         <v>6428.41</v>
       </c>
-      <c r="F103" s="20">
+      <c r="F103" s="40">
         <v>6698.94</v>
       </c>
       <c r="G103" s="5">
         <v>6525.84</v>
       </c>
       <c r="H103" s="20">
         <v>6439.67</v>
       </c>
       <c r="I103" s="5">
         <v>6608.16</v>
       </c>
-      <c r="J103" s="42">
+      <c r="J103" s="40">
         <v>6978.36</v>
       </c>
-      <c r="K103" s="38">
+      <c r="K103" s="36">
         <v>7240.28</v>
       </c>
       <c r="L103" s="5">
         <v>6998.07</v>
       </c>
       <c r="M103" s="12">
         <v>6989.67</v>
       </c>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A104" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B104" s="20"/>
       <c r="C104" s="5"/>
       <c r="D104" s="21"/>
       <c r="E104" s="5"/>
-      <c r="F104" s="20"/>
+      <c r="F104" s="40"/>
       <c r="G104" s="5"/>
       <c r="H104" s="20"/>
       <c r="I104" s="5"/>
-      <c r="J104" s="38"/>
-      <c r="K104" s="38" t="s">
+      <c r="J104" s="36"/>
+      <c r="K104" s="36" t="s">
         <v>31</v>
       </c>
       <c r="L104" s="5"/>
       <c r="M104" s="12"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A105" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B105" s="20">
         <v>5576.98</v>
       </c>
       <c r="C105" s="20">
         <v>5811.2</v>
       </c>
       <c r="D105" s="20">
         <v>5977.7</v>
       </c>
       <c r="E105" s="5">
         <v>5943.47</v>
       </c>
-      <c r="F105" s="20">
+      <c r="F105" s="40">
         <v>6186.52</v>
       </c>
       <c r="G105" s="5">
         <v>5958.24</v>
       </c>
       <c r="H105" s="20">
         <v>5843.41</v>
       </c>
       <c r="I105" s="5">
         <v>5990.85</v>
       </c>
-      <c r="J105" s="42">
+      <c r="J105" s="40">
         <v>6333.16</v>
       </c>
-      <c r="K105" s="38">
+      <c r="K105" s="36">
         <v>6579.96</v>
       </c>
       <c r="L105" s="5">
         <v>6318.12</v>
       </c>
       <c r="M105" s="12">
         <v>6305.27</v>
       </c>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A106" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B106" s="20">
         <v>354.26</v>
       </c>
       <c r="C106" s="20">
         <v>440.27</v>
       </c>
       <c r="D106" s="20">
         <v>450.64</v>
       </c>
       <c r="E106" s="5">
         <v>484.94</v>
       </c>
-      <c r="F106" s="20">
+      <c r="F106" s="40">
         <v>512.41999999999996</v>
       </c>
       <c r="G106" s="5">
         <v>567.61</v>
       </c>
       <c r="H106" s="20">
         <v>596.26</v>
       </c>
       <c r="I106" s="5">
         <v>617.30999999999995</v>
       </c>
-      <c r="J106" s="42">
+      <c r="J106" s="40">
         <v>645.21</v>
       </c>
-      <c r="K106" s="38">
+      <c r="K106" s="36">
         <v>660.32</v>
       </c>
       <c r="L106" s="5">
         <v>679.95</v>
       </c>
       <c r="M106" s="12">
         <v>684.4</v>
       </c>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A107" s="4">
         <v>2026</v>
       </c>
       <c r="B107" s="20"/>
       <c r="C107" s="8"/>
       <c r="D107" s="8"/>
       <c r="E107" s="8"/>
-      <c r="F107" s="8"/>
+      <c r="F107" s="37"/>
       <c r="G107" s="8"/>
       <c r="H107" s="8"/>
       <c r="I107" s="8"/>
       <c r="J107" s="8"/>
       <c r="K107" s="8"/>
       <c r="L107" s="8"/>
       <c r="M107" s="8"/>
     </row>
     <row r="108" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A108" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B108" s="20">
         <v>6783.74</v>
       </c>
       <c r="C108" s="8">
         <v>6713.27</v>
       </c>
       <c r="D108" s="8">
         <v>6998.11</v>
       </c>
       <c r="E108" s="8">
         <v>7355.59</v>
       </c>
-      <c r="F108" s="8"/>
+      <c r="F108" s="37">
+        <v>6816.28</v>
+      </c>
       <c r="G108" s="8"/>
       <c r="H108" s="8"/>
       <c r="I108" s="8"/>
       <c r="J108" s="8"/>
       <c r="K108" s="8"/>
       <c r="L108" s="8"/>
       <c r="M108" s="8"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A109" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B109" s="20"/>
       <c r="C109" s="8"/>
       <c r="D109" s="8"/>
       <c r="E109" s="8"/>
-      <c r="F109" s="8"/>
+      <c r="F109" s="37"/>
       <c r="G109" s="8"/>
       <c r="H109" s="8"/>
       <c r="I109" s="8"/>
       <c r="J109" s="8"/>
       <c r="K109" s="8"/>
       <c r="L109" s="8"/>
       <c r="M109" s="8"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A110" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B110" s="20">
         <v>5716.14</v>
       </c>
       <c r="C110" s="8">
         <v>5669.41</v>
       </c>
       <c r="D110" s="8">
         <v>6019.62</v>
       </c>
       <c r="E110" s="8">
         <v>6458.33</v>
       </c>
-      <c r="F110" s="8"/>
+      <c r="F110" s="37">
+        <v>6361.29</v>
+      </c>
       <c r="G110" s="8"/>
       <c r="H110" s="8"/>
       <c r="I110" s="8"/>
       <c r="J110" s="8"/>
       <c r="K110" s="8"/>
       <c r="L110" s="8"/>
       <c r="M110" s="8"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A111" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B111" s="20">
         <v>1067.5999999999999</v>
       </c>
       <c r="C111" s="8">
         <v>1043.8499999999999</v>
       </c>
       <c r="D111" s="8">
         <v>978.49</v>
       </c>
       <c r="E111" s="8">
         <v>897.27</v>
       </c>
-      <c r="F111" s="8"/>
+      <c r="F111" s="37">
+        <v>454.98</v>
+      </c>
       <c r="G111" s="8"/>
       <c r="H111" s="8"/>
       <c r="I111" s="8"/>
       <c r="J111" s="8"/>
       <c r="K111" s="8"/>
       <c r="L111" s="8"/>
       <c r="M111" s="8"/>
     </row>
     <row r="112" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A112" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B112" s="20"/>
       <c r="C112" s="8"/>
       <c r="D112" s="8"/>
       <c r="E112" s="8"/>
       <c r="F112" s="8"/>
       <c r="G112" s="8"/>
       <c r="H112" s="8"/>
       <c r="I112" s="8"/>
       <c r="J112" s="8"/>
       <c r="K112" s="8"/>
       <c r="L112" s="8"/>
       <c r="M112" s="8"/>
     </row>
@@ -4374,354 +4409,354 @@
       <c r="F113" s="16"/>
       <c r="G113" s="16"/>
       <c r="H113" s="16"/>
       <c r="I113" s="16"/>
       <c r="J113" s="16"/>
       <c r="K113" s="16"/>
       <c r="L113" s="16"/>
       <c r="M113" s="16"/>
     </row>
     <row r="114" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A114" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B114" s="5">
         <v>172.2</v>
       </c>
       <c r="C114" s="5">
         <v>193.8</v>
       </c>
       <c r="D114" s="5">
         <v>214.4</v>
       </c>
       <c r="E114" s="5">
         <v>219.6</v>
       </c>
-      <c r="F114" s="5">
+      <c r="F114" s="36">
         <v>222.4</v>
       </c>
       <c r="G114" s="5">
         <v>241.3</v>
       </c>
       <c r="H114" s="5">
         <v>277.3</v>
       </c>
       <c r="I114" s="5">
         <v>325.39999999999998</v>
       </c>
       <c r="J114" s="5">
         <v>358.4</v>
       </c>
       <c r="K114" s="5">
         <v>387.4</v>
       </c>
       <c r="L114" s="5">
         <v>400.3</v>
       </c>
       <c r="M114" s="5">
         <v>417.6</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A115" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="5"/>
       <c r="D115" s="8"/>
       <c r="E115" s="5"/>
-      <c r="F115" s="5"/>
+      <c r="F115" s="36"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
       <c r="J115" s="5"/>
       <c r="K115" s="5"/>
       <c r="L115" s="5"/>
       <c r="M115" s="5"/>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A116" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B116" s="5">
         <v>33.9</v>
       </c>
       <c r="C116" s="5">
         <v>35.200000000000003</v>
       </c>
       <c r="D116" s="5">
         <v>38.299999999999997</v>
       </c>
       <c r="E116" s="5">
         <v>43.3</v>
       </c>
-      <c r="F116" s="5">
+      <c r="F116" s="36">
         <v>46.3</v>
       </c>
       <c r="G116" s="5">
         <v>63.5</v>
       </c>
       <c r="H116" s="5">
         <v>64.099999999999994</v>
       </c>
       <c r="I116" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="J116" s="5">
         <v>90.1</v>
       </c>
       <c r="K116" s="5">
         <v>107.2</v>
       </c>
       <c r="L116" s="5">
         <v>120.1</v>
       </c>
       <c r="M116" s="5">
         <v>123.4</v>
       </c>
     </row>
     <row r="117" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B117" s="5">
         <v>137.1</v>
       </c>
       <c r="C117" s="5">
         <v>157.6</v>
       </c>
       <c r="D117" s="5">
         <v>174.9</v>
       </c>
       <c r="E117" s="5">
         <v>175</v>
       </c>
-      <c r="F117" s="5">
+      <c r="F117" s="36">
         <v>174.9</v>
       </c>
       <c r="G117" s="5">
         <v>176.5</v>
       </c>
       <c r="H117" s="5">
         <v>211.9</v>
       </c>
       <c r="I117" s="5">
         <v>254.2</v>
       </c>
       <c r="J117" s="5">
         <v>266.89999999999998</v>
       </c>
       <c r="K117" s="5">
         <v>280.2</v>
       </c>
       <c r="L117" s="5">
         <v>280.2</v>
       </c>
       <c r="M117" s="5">
         <v>294.2</v>
       </c>
     </row>
     <row r="118" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A118" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B118" s="5">
         <v>1.2</v>
       </c>
       <c r="C118" s="5">
         <v>1</v>
       </c>
       <c r="D118" s="5">
         <v>1.2</v>
       </c>
       <c r="E118" s="5">
         <v>1.3</v>
       </c>
-      <c r="F118" s="5">
+      <c r="F118" s="36">
         <v>1.2</v>
       </c>
       <c r="G118" s="5">
         <v>1.3</v>
       </c>
       <c r="H118" s="5">
         <v>1.3</v>
       </c>
       <c r="I118" s="5">
         <v>1.3</v>
       </c>
       <c r="J118" s="5">
         <v>1.4</v>
       </c>
       <c r="K118" s="5" t="s">
         <v>28</v>
       </c>
       <c r="L118" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M118" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A119" s="4">
         <v>2022</v>
       </c>
       <c r="B119" s="16"/>
       <c r="C119" s="16"/>
       <c r="D119" s="16"/>
       <c r="E119" s="16"/>
-      <c r="F119" s="16"/>
+      <c r="F119" s="50"/>
       <c r="G119" s="16"/>
       <c r="H119" s="16"/>
       <c r="I119" s="16"/>
       <c r="J119" s="16"/>
       <c r="K119" s="16"/>
       <c r="L119" s="16"/>
       <c r="M119" s="16"/>
       <c r="O119" s="27"/>
       <c r="P119" s="28"/>
     </row>
     <row r="120" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A120" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B120" s="5">
         <v>69.7</v>
       </c>
       <c r="C120" s="9">
         <v>76.400000000000006</v>
       </c>
       <c r="D120" s="5">
         <v>78.7</v>
       </c>
       <c r="E120" s="5">
         <v>84.1</v>
       </c>
-      <c r="F120" s="7">
+      <c r="F120" s="45">
         <v>87</v>
       </c>
       <c r="G120" s="5">
         <v>88.4</v>
       </c>
       <c r="H120" s="5">
         <v>82.2</v>
       </c>
       <c r="I120" s="5">
         <v>90.4</v>
       </c>
       <c r="J120" s="5">
         <v>101.2</v>
       </c>
       <c r="K120" s="5">
         <v>102.4</v>
       </c>
       <c r="L120" s="5">
         <v>103.3</v>
       </c>
       <c r="M120" s="12">
         <v>103.4</v>
       </c>
       <c r="O120" s="27"/>
       <c r="P120" s="28"/>
     </row>
     <row r="121" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A121" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="9"/>
       <c r="D121" s="5"/>
       <c r="E121" s="5"/>
-      <c r="F121" s="9"/>
+      <c r="F121" s="13"/>
       <c r="G121" s="5"/>
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
       <c r="J121" s="5"/>
       <c r="K121" s="5"/>
       <c r="L121" s="5"/>
       <c r="M121" s="12"/>
       <c r="O121" s="27"/>
       <c r="P121" s="28"/>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A122" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B122" s="5">
         <v>51.5</v>
       </c>
       <c r="C122" s="9">
         <v>58.4</v>
       </c>
       <c r="D122" s="5">
         <v>60.6</v>
       </c>
       <c r="E122" s="5">
         <v>72</v>
       </c>
-      <c r="F122" s="7">
+      <c r="F122" s="45">
         <v>75</v>
       </c>
       <c r="G122" s="5">
         <v>76.3</v>
       </c>
       <c r="H122" s="5">
         <v>72.2</v>
       </c>
       <c r="I122" s="5">
         <v>80.5</v>
       </c>
       <c r="J122" s="5">
         <v>91.3</v>
       </c>
       <c r="K122" s="5">
         <v>89.1</v>
       </c>
       <c r="L122" s="5">
         <v>89.4</v>
       </c>
       <c r="M122" s="12">
         <v>89.1</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A123" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B123" s="5">
         <v>18.2</v>
       </c>
       <c r="C123" s="9">
         <v>18</v>
       </c>
       <c r="D123" s="5">
         <v>18.100000000000001</v>
       </c>
       <c r="E123" s="5">
         <v>12.1</v>
       </c>
-      <c r="F123" s="7">
+      <c r="F123" s="45">
         <v>12</v>
       </c>
       <c r="G123" s="5">
         <v>12.1</v>
       </c>
       <c r="H123" s="5">
         <v>10</v>
       </c>
       <c r="I123" s="5">
         <v>9.9</v>
       </c>
       <c r="J123" s="5">
         <v>9.9</v>
       </c>
       <c r="K123" s="5">
         <v>13.3</v>
       </c>
       <c r="L123" s="5">
         <v>13.9</v>
       </c>
       <c r="M123" s="12">
         <v>14.3</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.2">
@@ -4737,636 +4772,642 @@
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
       <c r="J124" s="5"/>
       <c r="K124" s="6"/>
       <c r="L124" s="5"/>
       <c r="M124" s="12"/>
       <c r="O124" s="28"/>
       <c r="P124" s="28"/>
     </row>
     <row r="125" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A125" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B125" s="5">
         <v>91.6</v>
       </c>
       <c r="C125" s="5">
         <v>98.2</v>
       </c>
       <c r="D125" s="21">
         <v>86.5</v>
       </c>
       <c r="E125" s="5">
         <v>80.5</v>
       </c>
-      <c r="F125" s="5">
+      <c r="F125" s="36">
         <v>77.900000000000006</v>
       </c>
       <c r="G125" s="9">
         <v>76.099999999999994</v>
       </c>
       <c r="H125" s="9">
         <v>79.099999999999994</v>
       </c>
       <c r="I125" s="5">
         <v>86.1</v>
       </c>
       <c r="J125" s="5">
         <v>91.5</v>
       </c>
       <c r="K125" s="5">
         <v>92.7</v>
       </c>
       <c r="L125" s="5">
         <v>100.9</v>
       </c>
       <c r="M125" s="12">
         <v>98</v>
       </c>
       <c r="O125" s="28"/>
       <c r="P125" s="28"/>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A126" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B126" s="9"/>
       <c r="C126" s="5"/>
       <c r="D126" s="8"/>
       <c r="E126" s="5"/>
-      <c r="F126" s="5"/>
+      <c r="F126" s="36"/>
       <c r="G126" s="9"/>
       <c r="H126" s="9"/>
       <c r="I126" s="5"/>
       <c r="J126" s="5"/>
       <c r="K126" s="5"/>
       <c r="L126" s="5"/>
       <c r="M126" s="12"/>
       <c r="O126" s="28"/>
       <c r="P126" s="28"/>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A127" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B127" s="5">
         <v>74.099999999999994</v>
       </c>
       <c r="C127" s="5">
         <v>79.3</v>
       </c>
       <c r="D127" s="21">
         <v>68.099999999999994</v>
       </c>
       <c r="E127" s="5">
         <v>63.9</v>
       </c>
-      <c r="F127" s="5">
+      <c r="F127" s="36">
         <v>65</v>
       </c>
       <c r="G127" s="9">
         <v>62.8</v>
       </c>
       <c r="H127" s="9">
         <v>66.2</v>
       </c>
       <c r="I127" s="5">
         <v>72.900000000000006</v>
       </c>
       <c r="J127" s="5">
         <v>83.5</v>
       </c>
       <c r="K127" s="5">
         <v>84.7</v>
       </c>
       <c r="L127" s="5">
         <v>90.7</v>
       </c>
       <c r="M127" s="12">
         <v>87.5</v>
       </c>
       <c r="O127" s="27"/>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A128" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B128" s="5">
         <v>17.5</v>
       </c>
       <c r="C128" s="12">
         <v>18.899999999999999</v>
       </c>
       <c r="D128" s="21">
         <v>18.399999999999999</v>
       </c>
       <c r="E128" s="18">
         <v>16.600000000000001</v>
       </c>
-      <c r="F128" s="5">
+      <c r="F128" s="36">
         <v>12.9</v>
       </c>
       <c r="G128" s="9">
         <v>13.3</v>
       </c>
       <c r="H128" s="9">
         <v>12.9</v>
       </c>
       <c r="I128" s="5">
         <v>13.2</v>
       </c>
       <c r="J128" s="5">
         <v>8</v>
       </c>
       <c r="K128" s="5">
         <v>8</v>
       </c>
       <c r="L128" s="5">
         <v>10.199999999999999</v>
       </c>
       <c r="M128" s="12">
         <v>10.5</v>
       </c>
       <c r="O128" s="27"/>
     </row>
     <row r="129" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A129" s="4">
         <v>2024</v>
       </c>
       <c r="B129" s="5"/>
       <c r="C129" s="12"/>
       <c r="D129" s="21"/>
       <c r="E129" s="18"/>
-      <c r="F129" s="5"/>
+      <c r="F129" s="36"/>
       <c r="G129" s="9"/>
       <c r="H129" s="9"/>
       <c r="I129" s="5"/>
       <c r="J129" s="5"/>
       <c r="K129" s="5"/>
       <c r="L129" s="5"/>
       <c r="M129" s="12"/>
       <c r="O129" s="27"/>
     </row>
     <row r="130" spans="1:15" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A130" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B130" s="20">
         <v>90.6</v>
       </c>
       <c r="C130" s="12">
         <v>94.3</v>
       </c>
       <c r="D130" s="21">
         <v>95</v>
       </c>
       <c r="E130" s="18">
         <v>104.7</v>
       </c>
-      <c r="F130" s="5">
+      <c r="F130" s="36">
         <v>103.3</v>
       </c>
       <c r="G130" s="9">
         <v>97.8</v>
       </c>
-      <c r="H130" s="34">
+      <c r="H130" s="32">
         <v>114.6</v>
       </c>
       <c r="I130" s="5">
         <v>116.7</v>
       </c>
       <c r="J130" s="5">
         <v>127.1</v>
       </c>
       <c r="K130" s="5">
         <v>120.3</v>
       </c>
       <c r="L130" s="5">
         <v>119.7</v>
       </c>
       <c r="M130" s="12">
         <v>119.8</v>
       </c>
       <c r="O130" s="27"/>
     </row>
     <row r="131" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A131" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B131" s="9"/>
       <c r="C131" s="12"/>
       <c r="D131" s="21"/>
       <c r="E131" s="18"/>
-      <c r="F131" s="5"/>
+      <c r="F131" s="36"/>
       <c r="G131" s="9"/>
       <c r="H131" s="21"/>
       <c r="I131" s="5"/>
       <c r="J131" s="5"/>
       <c r="K131" s="5"/>
       <c r="L131" s="5"/>
       <c r="M131" s="12"/>
       <c r="O131" s="27"/>
     </row>
     <row r="132" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A132" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B132" s="20">
         <v>78.5</v>
       </c>
       <c r="C132" s="12">
         <v>79.5</v>
       </c>
       <c r="D132" s="21">
         <v>80.900000000000006</v>
       </c>
       <c r="E132" s="18">
         <v>97.4</v>
       </c>
-      <c r="F132" s="5">
+      <c r="F132" s="36">
         <v>95.9</v>
       </c>
       <c r="G132" s="9">
         <v>90.5</v>
       </c>
       <c r="H132" s="21">
         <v>103.7</v>
       </c>
       <c r="I132" s="5">
         <v>105.8</v>
       </c>
       <c r="J132" s="5">
         <v>115</v>
       </c>
       <c r="K132" s="5">
         <v>108.6</v>
       </c>
       <c r="L132" s="5">
         <v>106.9</v>
       </c>
       <c r="M132" s="12">
         <v>106.3</v>
       </c>
       <c r="O132" s="27"/>
     </row>
     <row r="133" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A133" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B133" s="20">
         <v>12.1</v>
       </c>
       <c r="C133" s="12">
         <v>14.8</v>
       </c>
       <c r="D133" s="21">
         <v>14.1</v>
       </c>
       <c r="E133" s="18">
         <v>7.3</v>
       </c>
-      <c r="F133" s="5">
+      <c r="F133" s="36">
         <v>7.5</v>
       </c>
       <c r="G133" s="9">
         <v>7.3</v>
       </c>
       <c r="H133" s="21">
         <v>10.9</v>
       </c>
       <c r="I133" s="5">
         <v>10.9</v>
       </c>
       <c r="J133" s="5">
         <v>12.1</v>
       </c>
       <c r="K133" s="5">
         <v>11.7</v>
       </c>
       <c r="L133" s="5">
         <v>12.8</v>
       </c>
       <c r="M133" s="12">
         <v>13.5</v>
       </c>
     </row>
     <row r="134" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A134" s="4">
         <v>2025</v>
       </c>
       <c r="B134" s="27"/>
       <c r="C134" s="15"/>
       <c r="D134" s="22"/>
       <c r="E134" s="18"/>
-      <c r="F134" s="5"/>
+      <c r="F134" s="36"/>
       <c r="H134" s="22"/>
       <c r="I134" s="5"/>
       <c r="J134" s="5"/>
       <c r="K134" s="5"/>
       <c r="L134" s="5"/>
       <c r="M134" s="12"/>
     </row>
     <row r="135" spans="1:15" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A135" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B135" s="20">
         <v>123.4</v>
       </c>
       <c r="C135" s="20">
         <v>136</v>
       </c>
       <c r="D135" s="20">
         <v>124.3</v>
       </c>
-      <c r="E135" s="43">
+      <c r="E135" s="41">
         <v>125</v>
       </c>
-      <c r="F135" s="32">
+      <c r="F135" s="48">
         <v>127.4592</v>
       </c>
       <c r="G135" s="13">
         <v>126.58199999999999</v>
       </c>
       <c r="H135" s="20">
         <v>127.23399999999999</v>
       </c>
       <c r="I135" s="5">
         <v>123.2804</v>
       </c>
       <c r="J135" s="27">
         <v>120.3536</v>
       </c>
       <c r="K135" s="5">
         <v>136.9418</v>
       </c>
       <c r="L135" s="5">
         <v>130.27619999999999</v>
       </c>
       <c r="M135" s="12">
         <v>130.97749999999999</v>
       </c>
     </row>
     <row r="136" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A136" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B136" s="20"/>
       <c r="C136" s="12"/>
       <c r="D136" s="21"/>
       <c r="E136" s="31"/>
-      <c r="F136" s="5"/>
+      <c r="F136" s="36"/>
       <c r="G136" s="13"/>
       <c r="H136" s="22"/>
       <c r="I136" s="5"/>
       <c r="K136" s="5"/>
       <c r="L136" s="5"/>
       <c r="M136" s="12"/>
     </row>
     <row r="137" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A137" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B137" s="20">
         <v>110.4</v>
       </c>
       <c r="C137" s="20">
         <v>105.8</v>
       </c>
       <c r="D137" s="20">
         <v>108.5903</v>
       </c>
-      <c r="E137" s="43">
+      <c r="E137" s="41">
         <v>108.1433</v>
       </c>
-      <c r="F137" s="7">
+      <c r="F137" s="45">
         <v>110.31439999999999</v>
       </c>
       <c r="G137" s="13">
         <v>107.9602</v>
       </c>
       <c r="H137" s="20">
         <v>107.795</v>
       </c>
       <c r="I137" s="5">
         <v>103.1208</v>
       </c>
       <c r="J137" s="27">
         <v>99.364000000000004</v>
       </c>
       <c r="K137" s="5">
         <v>115.4748</v>
       </c>
       <c r="L137" s="5">
         <v>108.5822</v>
       </c>
       <c r="M137" s="12">
         <v>108.77549999999999</v>
       </c>
     </row>
     <row r="138" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A138" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B138" s="20">
         <v>13</v>
       </c>
       <c r="C138" s="20">
         <v>30.1</v>
       </c>
       <c r="D138" s="20">
         <v>15.6988</v>
       </c>
       <c r="E138" s="18">
         <v>16.896000000000001</v>
       </c>
-      <c r="F138" s="7">
+      <c r="F138" s="45">
         <v>17.1448</v>
       </c>
       <c r="G138" s="13">
         <v>18.6218</v>
       </c>
       <c r="H138" s="20">
         <v>19.4389</v>
       </c>
       <c r="I138" s="5">
         <v>20.159600000000001</v>
       </c>
       <c r="J138" s="27">
         <v>20.989599999999999</v>
       </c>
       <c r="K138" s="5">
         <v>21.467099999999999</v>
       </c>
       <c r="L138" s="5">
         <v>21.693999999999999</v>
       </c>
       <c r="M138" s="12">
         <v>22.202000000000002</v>
       </c>
     </row>
     <row r="139" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A139" s="4">
         <v>2026</v>
       </c>
       <c r="B139" s="20"/>
       <c r="C139" s="20"/>
       <c r="D139" s="20"/>
       <c r="E139" s="18"/>
-      <c r="F139" s="7"/>
+      <c r="F139" s="45"/>
       <c r="G139" s="13"/>
       <c r="H139" s="20"/>
       <c r="I139" s="5"/>
       <c r="J139" s="27"/>
       <c r="K139" s="5"/>
       <c r="L139" s="5"/>
       <c r="M139" s="12"/>
     </row>
     <row r="140" spans="1:15" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A140" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B140" s="20">
         <v>117.352</v>
       </c>
       <c r="C140" s="20">
         <v>137.8425</v>
       </c>
       <c r="D140" s="20">
         <v>157.05699999999999</v>
       </c>
       <c r="E140" s="18">
         <v>178.11439999999999</v>
       </c>
-      <c r="F140" s="7"/>
+      <c r="F140" s="45">
+        <v>173.6335</v>
+      </c>
       <c r="G140" s="13"/>
       <c r="H140" s="20"/>
       <c r="I140" s="5"/>
       <c r="J140" s="27"/>
       <c r="K140" s="5"/>
       <c r="L140" s="5"/>
       <c r="M140" s="12"/>
     </row>
     <row r="141" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A141" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B141" s="20"/>
       <c r="C141" s="20"/>
       <c r="D141" s="20"/>
       <c r="E141" s="18"/>
       <c r="F141" s="7"/>
       <c r="G141" s="13"/>
       <c r="H141" s="20"/>
       <c r="I141" s="5"/>
       <c r="J141" s="27"/>
       <c r="K141" s="5"/>
       <c r="L141" s="5"/>
       <c r="M141" s="12"/>
     </row>
     <row r="142" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A142" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B142" s="20">
         <v>95.259600000000006</v>
       </c>
       <c r="C142" s="20">
         <v>115.6211</v>
       </c>
       <c r="D142" s="20">
         <v>136.62090000000001</v>
       </c>
       <c r="E142" s="18">
         <v>158.8562</v>
       </c>
-      <c r="F142" s="7"/>
+      <c r="F142" s="45">
+        <v>163.59690000000001</v>
+      </c>
       <c r="G142" s="13"/>
       <c r="H142" s="20"/>
       <c r="I142" s="5"/>
       <c r="J142" s="27"/>
       <c r="K142" s="5"/>
       <c r="L142" s="5"/>
       <c r="M142" s="12"/>
     </row>
     <row r="143" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A143" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B143" s="20">
         <v>22.092400000000001</v>
       </c>
       <c r="C143" s="20">
         <v>22.221399999999999</v>
       </c>
       <c r="D143" s="20">
         <v>20.4361</v>
       </c>
       <c r="E143" s="18">
         <v>19.258199999999999</v>
       </c>
-      <c r="F143" s="7"/>
+      <c r="F143" s="45">
+        <v>10.0365</v>
+      </c>
       <c r="G143" s="13"/>
       <c r="H143" s="20"/>
       <c r="I143" s="5"/>
       <c r="J143" s="27"/>
       <c r="K143" s="5"/>
       <c r="L143" s="5"/>
       <c r="M143" s="12"/>
     </row>
     <row r="144" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A144" s="17"/>
       <c r="B144" s="20"/>
       <c r="C144" s="20"/>
       <c r="D144" s="26"/>
       <c r="E144" s="18"/>
       <c r="F144" s="7"/>
       <c r="G144" s="13"/>
       <c r="H144" s="20"/>
       <c r="I144" s="5"/>
-      <c r="J144" s="36"/>
+      <c r="J144" s="34"/>
       <c r="K144" s="5"/>
       <c r="L144" s="5"/>
       <c r="M144" s="12"/>
     </row>
     <row r="145" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A145" s="47" t="s">
+      <c r="A145" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="B145" s="47"/>
-[...10 lines deleted...]
-      <c r="M145" s="47"/>
+      <c r="B145" s="44"/>
+      <c r="C145" s="44"/>
+      <c r="D145" s="44"/>
+      <c r="E145" s="44"/>
+      <c r="F145" s="44"/>
+      <c r="G145" s="44"/>
+      <c r="H145" s="44"/>
+      <c r="I145" s="44"/>
+      <c r="J145" s="44"/>
+      <c r="K145" s="44"/>
+      <c r="L145" s="44"/>
+      <c r="M145" s="44"/>
     </row>
     <row r="146" spans="1:17" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="147" spans="1:17" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A147" s="11"/>
       <c r="B147" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E147" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>9</v>
       </c>
@@ -5397,533 +5438,537 @@
       <c r="F148" s="19"/>
       <c r="G148" s="19"/>
       <c r="H148" s="19"/>
       <c r="I148" s="19"/>
       <c r="J148" s="19"/>
       <c r="K148" s="19"/>
       <c r="L148" s="19"/>
       <c r="M148" s="19"/>
     </row>
     <row r="149" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A149" s="4">
         <v>2021</v>
       </c>
       <c r="B149" s="5">
         <v>1199.73</v>
       </c>
       <c r="C149" s="8">
         <v>1102.5</v>
       </c>
       <c r="D149" s="8">
         <v>1088.9000000000001</v>
       </c>
       <c r="E149" s="8">
         <v>1127.5</v>
       </c>
-      <c r="F149" s="8">
+      <c r="F149" s="37">
         <v>1026.8</v>
       </c>
       <c r="G149" s="8">
         <v>993.1</v>
       </c>
       <c r="H149" s="8">
         <v>1111.5999999999999</v>
       </c>
       <c r="I149" s="8">
         <v>978.8</v>
       </c>
       <c r="J149" s="8">
         <v>919.9</v>
       </c>
       <c r="K149" s="12">
         <v>935.6</v>
       </c>
       <c r="L149" s="8">
         <v>1199.4000000000001</v>
       </c>
       <c r="M149" s="8">
         <v>1237.2</v>
       </c>
     </row>
     <row r="150" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A150" s="4">
         <v>2022</v>
       </c>
       <c r="B150" s="5">
         <v>1303.18</v>
       </c>
       <c r="C150" s="5">
         <v>1197.6400000000001</v>
       </c>
       <c r="D150" s="5">
         <v>1285.31</v>
       </c>
       <c r="E150" s="5">
         <v>1263.1099999999999</v>
       </c>
-      <c r="F150" s="5">
+      <c r="F150" s="36">
         <v>1208.3699999999999</v>
       </c>
       <c r="G150" s="5">
         <v>1121.45</v>
       </c>
       <c r="H150" s="5">
         <v>1052.28</v>
       </c>
       <c r="I150" s="5">
         <v>1112.73</v>
       </c>
       <c r="J150" s="5">
         <v>992.67</v>
       </c>
       <c r="K150" s="5">
         <v>1117.03</v>
       </c>
       <c r="L150" s="5">
         <v>1167.6600000000001</v>
       </c>
       <c r="M150" s="8">
         <v>1292.7</v>
       </c>
     </row>
     <row r="151" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A151" s="4">
         <v>2023</v>
       </c>
       <c r="B151" s="5">
         <v>1292.5999999999999</v>
       </c>
       <c r="C151" s="5">
         <v>1236.0999999999999</v>
       </c>
       <c r="D151" s="5">
         <v>1305.0999999999999</v>
       </c>
       <c r="E151" s="5">
         <v>1279.2</v>
       </c>
-      <c r="F151" s="5">
+      <c r="F151" s="36">
         <v>1268.5999999999999</v>
       </c>
       <c r="G151" s="5">
         <v>1317</v>
       </c>
       <c r="H151" s="5">
         <v>1437.3</v>
       </c>
       <c r="I151" s="5">
         <v>1471.7</v>
       </c>
       <c r="J151" s="5">
         <v>1433.1</v>
       </c>
       <c r="K151" s="5">
         <v>1474.4</v>
       </c>
       <c r="L151" s="5">
         <v>1305.9000000000001</v>
       </c>
       <c r="M151" s="8">
         <v>1337.3</v>
       </c>
     </row>
     <row r="152" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A152" s="4">
         <v>2024</v>
       </c>
       <c r="B152" s="20">
         <v>1400.14</v>
       </c>
       <c r="C152" s="5">
         <v>1275.9000000000001</v>
       </c>
       <c r="D152" s="5">
         <v>1342.8</v>
       </c>
       <c r="E152" s="5">
         <v>1188.7</v>
       </c>
-      <c r="F152" s="5">
+      <c r="F152" s="36">
         <v>1346.2</v>
       </c>
       <c r="G152" s="5">
         <v>1287.8</v>
       </c>
       <c r="H152" s="5">
         <v>1390.9</v>
       </c>
       <c r="I152" s="5">
         <v>1511.96</v>
       </c>
       <c r="J152" s="5">
         <v>1381.4</v>
       </c>
       <c r="K152" s="5">
         <v>1278.5999999999999</v>
       </c>
       <c r="L152" s="5">
         <v>1464.7</v>
       </c>
       <c r="M152" s="8">
         <v>1328.8</v>
       </c>
     </row>
     <row r="153" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A153" s="4">
         <v>2025</v>
       </c>
       <c r="B153" s="21">
         <v>1359.81</v>
       </c>
       <c r="C153" s="20">
         <v>1278.98</v>
       </c>
       <c r="D153" s="5">
         <v>1347.99</v>
       </c>
       <c r="E153" s="5">
         <v>1223.6500000000001</v>
       </c>
-      <c r="F153" s="20">
+      <c r="F153" s="40">
         <v>1371</v>
       </c>
       <c r="G153" s="5">
         <v>1337.59</v>
       </c>
       <c r="H153" s="20">
         <v>1328.82</v>
       </c>
       <c r="I153" s="5">
         <v>1349.82</v>
       </c>
       <c r="J153" s="20">
         <v>1306.0999999999999</v>
       </c>
       <c r="K153" s="5">
         <v>1318.26</v>
       </c>
       <c r="L153" s="5">
         <v>1247.3599999999999</v>
       </c>
       <c r="M153" s="8">
         <v>1431.92</v>
       </c>
     </row>
     <row r="154" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A154" s="4">
         <v>2026</v>
       </c>
       <c r="B154" s="20">
         <v>1520.33</v>
       </c>
       <c r="C154" s="20">
         <v>1377.16</v>
       </c>
       <c r="D154" s="5">
         <v>1426.82</v>
       </c>
       <c r="E154" s="5">
         <v>1344.04</v>
       </c>
-      <c r="F154" s="20"/>
+      <c r="F154" s="40">
+        <v>1422.47</v>
+      </c>
       <c r="G154" s="5"/>
       <c r="H154" s="20"/>
       <c r="I154" s="5"/>
       <c r="J154" s="20"/>
       <c r="K154" s="5"/>
       <c r="L154" s="5"/>
       <c r="M154" s="8"/>
     </row>
     <row r="155" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A155" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="12"/>
       <c r="D155" s="8"/>
       <c r="E155" s="8"/>
-      <c r="F155" s="8"/>
+      <c r="F155" s="37"/>
       <c r="G155" s="8"/>
       <c r="H155" s="8"/>
       <c r="I155" s="8"/>
       <c r="J155" s="8"/>
       <c r="K155" s="8"/>
       <c r="L155" s="8"/>
       <c r="M155" s="8"/>
       <c r="P155" s="23"/>
       <c r="Q155" s="23"/>
     </row>
     <row r="156" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A156" s="4">
         <v>2021</v>
       </c>
       <c r="B156" s="5">
         <v>529.6</v>
       </c>
       <c r="C156" s="8">
         <v>487.4</v>
       </c>
       <c r="D156" s="8">
         <v>482.4</v>
       </c>
       <c r="E156" s="8">
         <v>495.1</v>
       </c>
-      <c r="F156" s="8">
+      <c r="F156" s="37">
         <v>494.4</v>
       </c>
       <c r="G156" s="8">
         <v>406.1</v>
       </c>
       <c r="H156" s="8">
         <v>504.5</v>
       </c>
       <c r="I156" s="8">
         <v>441.6</v>
       </c>
       <c r="J156" s="8">
         <v>414.1</v>
       </c>
       <c r="K156" s="12">
         <v>417</v>
       </c>
       <c r="L156" s="8">
         <v>705.3</v>
       </c>
       <c r="M156" s="8">
         <v>742.3</v>
       </c>
       <c r="P156" s="23"/>
       <c r="Q156" s="23"/>
     </row>
     <row r="157" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A157" s="4">
         <v>2022</v>
       </c>
       <c r="B157" s="5">
         <v>800</v>
       </c>
       <c r="C157" s="5">
         <v>723.3</v>
       </c>
       <c r="D157" s="5">
         <v>778.6</v>
       </c>
       <c r="E157" s="5">
         <v>743.86</v>
       </c>
-      <c r="F157" s="5">
+      <c r="F157" s="36">
         <v>724.98</v>
       </c>
       <c r="G157" s="5">
         <v>636</v>
       </c>
       <c r="H157" s="5">
         <v>600.76</v>
       </c>
       <c r="I157" s="5">
         <v>649.55999999999995</v>
       </c>
       <c r="J157" s="5">
         <v>549</v>
       </c>
       <c r="K157" s="5">
         <v>625.26</v>
       </c>
       <c r="L157" s="5">
         <v>736.46</v>
       </c>
       <c r="M157" s="8">
         <v>790.8</v>
       </c>
       <c r="P157" s="29"/>
       <c r="Q157" s="29"/>
     </row>
     <row r="158" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>2023</v>
       </c>
       <c r="B158" s="8">
         <v>811.2</v>
       </c>
       <c r="C158" s="9">
         <v>765.6</v>
       </c>
       <c r="D158" s="8">
         <v>796</v>
       </c>
       <c r="E158" s="8">
         <v>726.5</v>
       </c>
-      <c r="F158" s="8">
+      <c r="F158" s="37">
         <v>772.4</v>
       </c>
       <c r="G158" s="8">
         <v>802</v>
       </c>
       <c r="H158" s="8">
         <v>892.4</v>
       </c>
       <c r="I158" s="8">
         <v>891</v>
       </c>
       <c r="J158" s="8">
         <v>857.2</v>
       </c>
       <c r="K158" s="8">
         <v>874</v>
       </c>
       <c r="L158" s="8">
         <v>779.5</v>
       </c>
       <c r="M158" s="12">
         <v>821.2</v>
       </c>
     </row>
     <row r="159" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A159" s="4">
         <v>2024</v>
       </c>
       <c r="B159" s="20">
         <v>861.4</v>
       </c>
       <c r="C159" s="8">
         <v>810.9</v>
       </c>
       <c r="D159" s="8">
         <v>826.8</v>
       </c>
       <c r="E159" s="8">
         <v>736.6</v>
       </c>
-      <c r="F159" s="8">
+      <c r="F159" s="37">
         <v>862.6</v>
       </c>
       <c r="G159" s="8">
         <v>802.4</v>
       </c>
       <c r="H159" s="8">
         <v>848.6</v>
       </c>
       <c r="I159" s="8">
         <v>948.9</v>
       </c>
       <c r="J159" s="8">
         <v>819</v>
       </c>
       <c r="K159" s="8">
         <v>795.1</v>
       </c>
       <c r="L159" s="8">
         <v>897</v>
       </c>
       <c r="M159" s="8">
         <v>845.7</v>
       </c>
     </row>
     <row r="160" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A160" s="4">
         <v>2025</v>
       </c>
       <c r="B160" s="21">
         <v>861.83</v>
       </c>
       <c r="C160" s="21">
         <v>800.3</v>
       </c>
       <c r="D160" s="8">
         <v>855.8</v>
       </c>
       <c r="E160" s="8">
         <v>777.4</v>
       </c>
-      <c r="F160" s="21">
+      <c r="F160" s="47">
         <v>811.28489999999999</v>
       </c>
       <c r="G160" s="8">
         <v>830.62980000000005</v>
       </c>
       <c r="H160" s="20">
         <v>828.62109999999996</v>
       </c>
       <c r="I160" s="8">
         <v>817.47550000000001</v>
       </c>
       <c r="J160" s="20">
         <v>789.12480000000005</v>
       </c>
       <c r="K160" s="8">
         <v>828.14649999999995</v>
       </c>
       <c r="L160" s="8">
         <v>784.53390000000002</v>
       </c>
       <c r="M160" s="8">
         <v>898.88630000000001</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="4">
         <v>2026</v>
       </c>
       <c r="B161" s="21">
         <v>538.73320000000001</v>
       </c>
       <c r="C161" s="21">
         <v>491.53219999999999</v>
       </c>
       <c r="D161" s="8">
         <v>494.00639999999999</v>
       </c>
       <c r="E161" s="8">
         <v>468.53149999999999</v>
       </c>
-      <c r="F161" s="21"/>
+      <c r="F161" s="47">
+        <v>468.04739999999998</v>
+      </c>
       <c r="G161" s="8"/>
       <c r="H161" s="20"/>
       <c r="I161" s="8"/>
       <c r="J161" s="20"/>
       <c r="K161" s="8"/>
       <c r="L161" s="8"/>
       <c r="M161" s="8"/>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A162" s="46" t="s">
+      <c r="A162" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="B162" s="46"/>
-[...10 lines deleted...]
-      <c r="M162" s="46"/>
+      <c r="B162" s="43"/>
+      <c r="C162" s="43"/>
+      <c r="D162" s="43"/>
+      <c r="E162" s="43"/>
+      <c r="F162" s="43"/>
+      <c r="G162" s="43"/>
+      <c r="H162" s="43"/>
+      <c r="I162" s="43"/>
+      <c r="J162" s="43"/>
+      <c r="K162" s="43"/>
+      <c r="L162" s="43"/>
+      <c r="M162" s="43"/>
     </row>
     <row r="163" spans="1:16" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="164" spans="1:16" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A164" s="2"/>
       <c r="B164" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>9</v>
       </c>
@@ -5942,431 +5987,436 @@
       <c r="M164" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A166" s="4">
         <v>2022</v>
       </c>
       <c r="B166" s="9">
         <v>21.3</v>
       </c>
       <c r="C166" s="9">
         <v>26.1</v>
       </c>
       <c r="D166" s="9">
         <v>33.299999999999997</v>
       </c>
       <c r="E166" s="9">
         <v>28.3</v>
       </c>
-      <c r="F166" s="9">
+      <c r="F166" s="13">
         <v>38.9</v>
       </c>
       <c r="G166" s="9">
         <v>46</v>
       </c>
       <c r="H166" s="9">
         <v>48.7</v>
       </c>
       <c r="I166" s="9">
         <v>48.1</v>
       </c>
       <c r="J166" s="13">
         <v>43.4</v>
       </c>
       <c r="K166" s="13">
         <v>44.2</v>
       </c>
       <c r="L166" s="9">
         <v>42.9</v>
       </c>
       <c r="M166" s="9">
         <v>43.4</v>
       </c>
       <c r="O166" s="9"/>
       <c r="P166" s="23"/>
     </row>
     <row r="167" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A167" s="4">
         <v>2023</v>
       </c>
       <c r="B167" s="7">
         <v>43.6</v>
       </c>
       <c r="C167" s="9">
         <v>37.799999999999997</v>
       </c>
       <c r="D167" s="9">
         <v>36.700000000000003</v>
       </c>
       <c r="E167" s="9">
         <v>32.5</v>
       </c>
-      <c r="F167" s="9">
+      <c r="F167" s="13">
         <v>39.4</v>
       </c>
       <c r="G167" s="9">
         <v>47.9</v>
       </c>
       <c r="H167" s="9">
         <v>50.5</v>
       </c>
       <c r="I167" s="9">
         <v>51.7</v>
       </c>
       <c r="J167" s="13">
         <v>43.8</v>
       </c>
       <c r="K167" s="13">
         <v>42.2</v>
       </c>
       <c r="L167" s="9">
         <v>43.4</v>
       </c>
       <c r="M167" s="9">
         <v>37.6</v>
       </c>
       <c r="O167" s="9"/>
       <c r="P167" s="23"/>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A168" s="4">
         <v>2024</v>
       </c>
       <c r="B168" s="7">
         <v>41.7</v>
       </c>
       <c r="C168" s="9">
         <v>30.5</v>
       </c>
       <c r="D168" s="9">
         <v>41.6</v>
       </c>
       <c r="E168" s="9">
         <v>34.200000000000003</v>
       </c>
-      <c r="F168" s="9">
+      <c r="F168" s="13">
         <v>41.4</v>
       </c>
       <c r="G168" s="9">
         <v>47</v>
       </c>
       <c r="H168" s="9">
         <v>51.7</v>
       </c>
       <c r="I168" s="9">
         <v>52.4</v>
       </c>
       <c r="J168" s="13">
         <v>42.9</v>
       </c>
       <c r="K168" s="13">
         <v>40.700000000000003</v>
       </c>
       <c r="L168" s="9">
         <v>40.5</v>
       </c>
       <c r="M168" s="9">
         <v>42</v>
       </c>
       <c r="O168" s="9"/>
       <c r="P168" s="28"/>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A169" s="4">
         <v>2025</v>
       </c>
       <c r="B169" s="20">
         <v>40.369999999999997</v>
       </c>
       <c r="C169" s="20">
         <v>36.380000000000003</v>
       </c>
       <c r="D169" s="9">
         <v>39.549999999999997</v>
       </c>
       <c r="E169" s="9">
         <v>37.06</v>
       </c>
-      <c r="F169" s="20">
+      <c r="F169" s="40">
         <v>43.67</v>
       </c>
       <c r="G169" s="9">
         <v>50.93</v>
       </c>
       <c r="H169" s="20">
         <v>57.35</v>
       </c>
       <c r="I169" s="9">
         <v>56.36</v>
       </c>
-      <c r="J169" s="42">
+      <c r="J169" s="40">
         <v>43.49</v>
       </c>
       <c r="K169" s="13">
         <v>40.229999999999997</v>
       </c>
       <c r="L169" s="9">
         <v>40.57</v>
       </c>
       <c r="M169" s="9">
         <v>39.57</v>
       </c>
       <c r="O169" s="9"/>
       <c r="P169" s="28"/>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="4">
         <v>2026</v>
       </c>
       <c r="B170" s="20">
         <v>40.25</v>
       </c>
       <c r="C170" s="20">
         <v>31.4</v>
       </c>
       <c r="D170" s="9">
         <v>39.44</v>
       </c>
       <c r="E170" s="9">
         <v>34.97</v>
       </c>
-      <c r="F170" s="20"/>
+      <c r="F170" s="40">
+        <v>40.81</v>
+      </c>
       <c r="G170" s="9"/>
       <c r="H170" s="20"/>
       <c r="I170" s="9"/>
-      <c r="J170" s="42"/>
+      <c r="J170" s="40"/>
       <c r="K170" s="13"/>
       <c r="L170" s="9"/>
       <c r="M170" s="9"/>
       <c r="O170" s="9"/>
       <c r="P170" s="28"/>
     </row>
     <row r="171" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A171" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="9"/>
       <c r="D171" s="9"/>
       <c r="E171" s="9"/>
-      <c r="F171" s="9"/>
+      <c r="F171" s="13"/>
       <c r="G171" s="9"/>
       <c r="H171" s="9"/>
       <c r="I171" s="9"/>
       <c r="J171" s="13"/>
       <c r="K171" s="13"/>
       <c r="L171" s="9"/>
       <c r="M171" s="9"/>
       <c r="O171" s="9"/>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A172" s="4">
         <v>2022</v>
       </c>
       <c r="B172" s="7">
         <v>33.799999999999997</v>
       </c>
       <c r="C172" s="9">
         <v>39.9</v>
       </c>
       <c r="D172" s="9">
         <v>54.8</v>
       </c>
       <c r="E172" s="9">
         <v>46.5</v>
       </c>
-      <c r="F172" s="9">
+      <c r="F172" s="13">
         <v>68</v>
       </c>
       <c r="G172" s="9">
         <v>90</v>
       </c>
       <c r="H172" s="9">
         <v>95.7</v>
       </c>
       <c r="I172" s="9">
         <v>94</v>
       </c>
       <c r="J172" s="13">
         <v>82.1</v>
       </c>
       <c r="K172" s="13">
         <v>80.2</v>
       </c>
       <c r="L172" s="9">
         <v>84.6</v>
       </c>
       <c r="M172" s="9">
         <v>92</v>
       </c>
       <c r="O172" s="9"/>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>2023</v>
       </c>
       <c r="B173" s="9">
         <v>91.4</v>
       </c>
       <c r="C173" s="9">
         <v>80.599999999999994</v>
       </c>
       <c r="D173" s="9">
         <v>74.8</v>
       </c>
       <c r="E173" s="9">
         <v>61.7</v>
       </c>
-      <c r="F173" s="9">
+      <c r="F173" s="13">
         <v>75.5</v>
       </c>
       <c r="G173" s="9">
         <v>97.3</v>
       </c>
       <c r="H173" s="9">
         <v>103.9</v>
       </c>
       <c r="I173" s="9">
         <v>104.3</v>
       </c>
       <c r="J173" s="13">
         <v>82.1</v>
       </c>
       <c r="K173" s="13">
         <v>81.5</v>
       </c>
       <c r="L173" s="9">
         <v>84.1</v>
       </c>
       <c r="M173" s="9">
         <v>79.2</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A174" s="4">
         <v>2024</v>
       </c>
       <c r="B174" s="9">
         <v>79</v>
       </c>
       <c r="C174" s="9">
         <v>61.5</v>
       </c>
       <c r="D174" s="9">
         <v>80.2</v>
       </c>
       <c r="E174" s="9">
         <v>58.6</v>
       </c>
-      <c r="F174" s="9">
+      <c r="F174" s="13">
         <v>75.3</v>
       </c>
       <c r="G174" s="9">
         <v>91.3</v>
       </c>
       <c r="H174" s="9">
         <v>106.2</v>
       </c>
       <c r="I174" s="9">
         <v>101.4</v>
       </c>
       <c r="J174" s="13">
         <v>84.2</v>
       </c>
       <c r="K174" s="13">
         <v>70.099999999999994</v>
       </c>
       <c r="L174" s="9">
         <v>79.7</v>
       </c>
       <c r="M174" s="9">
         <v>78.2</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>2025</v>
       </c>
       <c r="B175" s="20">
         <v>81.8</v>
       </c>
       <c r="C175" s="21">
         <v>71.2</v>
       </c>
       <c r="D175" s="9">
         <v>76.900000000000006</v>
       </c>
       <c r="E175" s="9">
         <v>69.400000000000006</v>
       </c>
-      <c r="F175" s="21">
+      <c r="F175" s="47">
         <v>79.0184</v>
       </c>
       <c r="G175" s="9">
         <v>97.873199999999997</v>
       </c>
       <c r="H175" s="20">
         <v>110.58369999999999</v>
       </c>
       <c r="I175" s="9">
         <v>107.0641</v>
       </c>
-      <c r="J175" s="42">
+      <c r="J175" s="40">
         <v>82.783000000000001</v>
       </c>
       <c r="K175" s="13">
         <v>72.130200000000002</v>
       </c>
       <c r="L175" s="9">
         <v>76.608999999999995</v>
       </c>
       <c r="M175" s="9">
         <v>76.5548</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>2026</v>
       </c>
       <c r="B176" s="9">
         <v>64.053799999999995</v>
       </c>
       <c r="C176" s="27">
         <v>48.887500000000003</v>
       </c>
       <c r="D176" s="13">
         <v>61.015500000000003</v>
       </c>
       <c r="E176" s="13">
         <v>53.913200000000003</v>
+      </c>
+      <c r="F176" s="13">
+        <v>64.253500000000003</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A32:M32"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A63:M63"/>
     <mergeCell ref="A145:M145"/>
     <mergeCell ref="A162:M162"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>