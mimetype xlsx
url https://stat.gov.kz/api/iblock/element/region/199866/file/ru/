--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\май\Динамические ряды транспорт 05.2026\рус\месячный\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\июнь\Динамические ряды транспорт 06.2026\рус\месячный\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24420" windowHeight="8520"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28890" windowHeight="12510"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="32">
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
@@ -118,56 +118,57 @@
     <t>всех видов автомобильного и городского электрического транспорта</t>
   </si>
   <si>
     <t>Пассажирооборот, млн. п-км</t>
   </si>
   <si>
     <t>Грузооборот, млн. т-км</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Воздушный транспорт</t>
   </si>
   <si>
     <t>153.8</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00\ _₽"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -248,51 +249,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -328,99 +329,113 @@
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -711,78 +726,78 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q176"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="44"/>
-[...10 lines deleted...]
-      <c r="M1" s="44"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="30"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
-      <c r="K2" s="35"/>
+      <c r="K2" s="34"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
     </row>
     <row r="3" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
@@ -790,1051 +805,1059 @@
       <c r="I3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A5" s="4">
         <v>2021</v>
       </c>
-      <c r="B5" s="5">
+      <c r="B5" s="48">
         <v>9701.57</v>
       </c>
-      <c r="C5" s="5">
+      <c r="C5" s="48">
         <v>9489.43</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D5" s="48">
         <v>9315.5499999999993</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E5" s="48">
         <v>9657.85</v>
       </c>
-      <c r="F5" s="36">
+      <c r="F5" s="48">
         <v>10344.209999999999</v>
       </c>
-      <c r="G5" s="5">
+      <c r="G5" s="48">
         <v>11256.34</v>
       </c>
-      <c r="H5" s="5">
+      <c r="H5" s="48">
         <v>11082.61</v>
       </c>
-      <c r="I5" s="5">
+      <c r="I5" s="48">
         <v>11577.8</v>
       </c>
-      <c r="J5" s="5">
+      <c r="J5" s="48">
         <v>12062.62</v>
       </c>
-      <c r="K5" s="5">
+      <c r="K5" s="48">
         <v>13228.92</v>
       </c>
-      <c r="L5" s="5">
+      <c r="L5" s="48">
         <v>13229.69</v>
       </c>
-      <c r="M5" s="5">
+      <c r="M5" s="48">
         <v>13243.71</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A6" s="4">
         <v>2022</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B6" s="48">
         <v>6360.4</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C6" s="48">
         <v>5845.4</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D6" s="48">
         <v>6481.8</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="48">
         <v>5968.5</v>
       </c>
-      <c r="F6" s="45">
+      <c r="F6" s="49">
         <v>5964.73</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G6" s="48">
         <v>6927.3</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H6" s="48">
         <v>7632.8</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I6" s="48">
         <v>8157.9</v>
       </c>
-      <c r="J6" s="5">
+      <c r="J6" s="48">
         <v>7946.8</v>
       </c>
-      <c r="K6" s="5">
+      <c r="K6" s="48">
         <v>8075.3</v>
       </c>
-      <c r="L6" s="5">
+      <c r="L6" s="48">
         <v>7687.9</v>
       </c>
-      <c r="M6" s="7">
+      <c r="M6" s="49">
         <v>7526.8</v>
       </c>
       <c r="O6" s="23"/>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A7" s="4">
         <v>2023</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="48">
         <v>7802.1</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C7" s="48">
         <v>6822.1</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D7" s="48">
         <v>7168.86</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="48">
         <v>7363.3</v>
       </c>
-      <c r="F7" s="36">
+      <c r="F7" s="48">
         <v>7877.3</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="48">
         <v>7574.8</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H7" s="48">
         <v>8154.4</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I7" s="48">
         <v>8129.3</v>
       </c>
-      <c r="J7" s="5">
+      <c r="J7" s="48">
         <v>8414.5</v>
       </c>
-      <c r="K7" s="5">
+      <c r="K7" s="48">
         <v>8948.6</v>
       </c>
-      <c r="L7" s="5">
+      <c r="L7" s="48">
         <v>8841.2000000000007</v>
       </c>
-      <c r="M7" s="7">
+      <c r="M7" s="49">
         <v>8725.4</v>
       </c>
       <c r="O7" s="23"/>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A8" s="4">
         <v>2024</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="48">
         <v>7477.7</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="48">
         <v>6779.8</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D8" s="48">
         <v>7176.3</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="48">
         <v>6869.7</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="48">
         <v>6982.66</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="48">
         <v>7468.1</v>
       </c>
-      <c r="H8" s="5">
+      <c r="H8" s="48">
         <v>7630</v>
       </c>
-      <c r="I8" s="5">
+      <c r="I8" s="48">
         <v>7764.79</v>
       </c>
-      <c r="J8" s="5">
+      <c r="J8" s="48">
         <v>8122</v>
       </c>
-      <c r="K8" s="5">
+      <c r="K8" s="48">
         <v>8259.7999999999993</v>
       </c>
-      <c r="L8" s="5">
+      <c r="L8" s="48">
         <v>7621.6</v>
       </c>
-      <c r="M8" s="7">
+      <c r="M8" s="49">
         <v>7837.3</v>
       </c>
       <c r="O8" s="23"/>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A9" s="4">
         <v>2025</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="48">
         <v>6714.41</v>
       </c>
-      <c r="C9" s="20">
+      <c r="C9" s="50">
         <v>6825.39</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="48">
         <v>7164.5</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="48">
         <v>6905.4</v>
       </c>
-      <c r="F9" s="46">
+      <c r="F9" s="51">
         <v>7246.7</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G9" s="48">
         <v>7160.12</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="50">
         <v>7636.37</v>
       </c>
-      <c r="I9" s="5">
+      <c r="I9" s="48">
         <v>7570.96</v>
       </c>
-      <c r="J9" s="5">
+      <c r="J9" s="48">
         <v>7629.34</v>
       </c>
-      <c r="K9" s="5">
+      <c r="K9" s="48">
         <v>7689.02</v>
       </c>
-      <c r="L9" s="5">
+      <c r="L9" s="48">
         <v>7669.09</v>
       </c>
-      <c r="M9" s="7">
+      <c r="M9" s="49">
         <v>8417.27</v>
       </c>
       <c r="O9" s="23"/>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A10" s="4">
         <v>2026</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="48">
         <v>7327.8</v>
       </c>
-      <c r="C10" s="20">
+      <c r="C10" s="50">
         <v>6175.23</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="48">
         <v>5925.8</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="48">
         <v>6362.52</v>
       </c>
-      <c r="F10" s="46">
+      <c r="F10" s="51">
         <v>5869.01</v>
       </c>
-      <c r="G10" s="5"/>
-[...5 lines deleted...]
-      <c r="M10" s="7"/>
+      <c r="G10" s="48">
+        <v>5862.67</v>
+      </c>
+      <c r="H10" s="50"/>
+      <c r="I10" s="48"/>
+      <c r="J10" s="48"/>
+      <c r="K10" s="48"/>
+      <c r="L10" s="48"/>
+      <c r="M10" s="49"/>
       <c r="O10" s="23"/>
     </row>
     <row r="11" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="8"/>
-[...10 lines deleted...]
-      <c r="M11" s="8"/>
+      <c r="B11" s="52"/>
+      <c r="C11" s="52"/>
+      <c r="D11" s="52"/>
+      <c r="E11" s="50"/>
+      <c r="F11" s="52"/>
+      <c r="G11" s="52"/>
+      <c r="H11" s="52"/>
+      <c r="I11" s="52"/>
+      <c r="J11" s="52"/>
+      <c r="K11" s="52"/>
+      <c r="L11" s="52"/>
+      <c r="M11" s="52"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A12" s="4">
         <v>2021</v>
       </c>
-      <c r="B12" s="5">
+      <c r="B12" s="48">
         <v>3300.59</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C12" s="48">
         <v>3014.67</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D12" s="48">
         <v>3343.13</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="48">
         <v>3504.5</v>
       </c>
-      <c r="F12" s="36">
+      <c r="F12" s="48">
         <v>3702.23</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G12" s="48">
         <v>3526</v>
       </c>
-      <c r="H12" s="5">
+      <c r="H12" s="48">
         <v>3626.54</v>
       </c>
-      <c r="I12" s="5">
+      <c r="I12" s="48">
         <v>3573.76</v>
       </c>
-      <c r="J12" s="5">
+      <c r="J12" s="48">
         <v>3530.8</v>
       </c>
-      <c r="K12" s="5">
+      <c r="K12" s="48">
         <v>3854.76</v>
       </c>
-      <c r="L12" s="5">
+      <c r="L12" s="48">
         <v>4072.56</v>
       </c>
-      <c r="M12" s="5">
+      <c r="M12" s="48">
         <v>4284.1499999999996</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A13" s="4">
         <v>2022</v>
       </c>
-      <c r="B13" s="5">
+      <c r="B13" s="48">
         <v>3943.4</v>
       </c>
-      <c r="C13" s="5">
+      <c r="C13" s="48">
         <v>3598.3</v>
       </c>
-      <c r="D13" s="5">
+      <c r="D13" s="48">
         <v>3888.1</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="48">
         <v>3526.6</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F13" s="48">
         <v>3730.4</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="48">
         <v>3488</v>
       </c>
-      <c r="H13" s="5">
+      <c r="H13" s="48">
         <v>3670</v>
       </c>
-      <c r="I13" s="5">
+      <c r="I13" s="48">
         <v>3635</v>
       </c>
-      <c r="J13" s="5">
+      <c r="J13" s="48">
         <v>3309.3</v>
       </c>
-      <c r="K13" s="5">
+      <c r="K13" s="48">
         <v>3603.6</v>
       </c>
-      <c r="L13" s="5">
+      <c r="L13" s="48">
         <v>3572.3</v>
       </c>
-      <c r="M13" s="7">
+      <c r="M13" s="49">
         <v>3659.7</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A14" s="4">
         <v>2023</v>
       </c>
-      <c r="B14" s="5">
+      <c r="B14" s="48">
         <v>3699</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C14" s="48">
         <v>3578.8</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D14" s="48">
         <v>3893.94</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E14" s="48">
         <v>3684.4</v>
       </c>
-      <c r="F14" s="36">
+      <c r="F14" s="48">
         <v>3793.9</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="48">
         <v>3674.6</v>
       </c>
-      <c r="H14" s="5">
+      <c r="H14" s="48">
         <v>3824.7</v>
       </c>
-      <c r="I14" s="5">
+      <c r="I14" s="48">
         <v>3855.5</v>
       </c>
-      <c r="J14" s="5">
+      <c r="J14" s="48">
         <v>3814.9</v>
       </c>
-      <c r="K14" s="5">
+      <c r="K14" s="48">
         <v>4036.6</v>
       </c>
-      <c r="L14" s="5">
+      <c r="L14" s="48">
         <v>3861.6</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="49">
         <v>3841.8</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A15" s="4">
         <v>2024</v>
       </c>
-      <c r="B15" s="5">
+      <c r="B15" s="48">
         <v>3596.8</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C15" s="48">
         <v>3190.8</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D15" s="48">
         <v>3524.3</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E15" s="48">
         <v>3274.6</v>
       </c>
-      <c r="F15" s="36">
+      <c r="F15" s="48">
         <v>3503.2</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G15" s="48">
         <v>3426.8</v>
       </c>
-      <c r="H15" s="5">
+      <c r="H15" s="48">
         <v>3578.9</v>
       </c>
-      <c r="I15" s="5">
+      <c r="I15" s="48">
         <v>3635.1</v>
       </c>
-      <c r="J15" s="5">
+      <c r="J15" s="48">
         <v>3539</v>
       </c>
-      <c r="K15" s="5">
+      <c r="K15" s="48">
         <v>3813.1</v>
       </c>
-      <c r="L15" s="5">
+      <c r="L15" s="48">
         <v>3775.7</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="49">
         <v>3821.4</v>
       </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A16" s="4">
         <v>2025</v>
       </c>
-      <c r="B16" s="20">
+      <c r="B16" s="50">
         <v>3574.9</v>
       </c>
-      <c r="C16" s="20">
+      <c r="C16" s="50">
         <v>3645.74</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D16" s="48">
         <v>3931.18</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E16" s="48">
         <v>3705.7</v>
       </c>
-      <c r="F16" s="47">
+      <c r="F16" s="53">
         <v>3723.1064999999999</v>
       </c>
-      <c r="G16" s="33">
+      <c r="G16" s="54">
         <v>3728.1338000000001</v>
       </c>
-      <c r="H16" s="21">
+      <c r="H16" s="53">
         <v>3934.9155000000001</v>
       </c>
-      <c r="I16" s="5">
+      <c r="I16" s="48">
         <v>3974.5978</v>
       </c>
-      <c r="J16" s="5">
+      <c r="J16" s="48">
         <v>3967.7939000000001</v>
       </c>
-      <c r="K16" s="5">
+      <c r="K16" s="48">
         <v>4222.5681000000004</v>
       </c>
-      <c r="L16" s="5">
+      <c r="L16" s="48">
         <v>4159.3095999999996</v>
       </c>
-      <c r="M16" s="7">
+      <c r="M16" s="49">
         <v>5440.0928999999996</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A17" s="4">
         <v>2026</v>
       </c>
-      <c r="B17" s="20">
+      <c r="B17" s="50">
         <v>3889.82791</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="53">
         <v>3013.6550400000001</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D17" s="48">
         <v>3291.1200699999999</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E17" s="48">
         <v>3137.6079</v>
       </c>
-      <c r="F17" s="47">
+      <c r="F17" s="53">
         <v>3170.1718999999998</v>
       </c>
-      <c r="G17" s="33"/>
-[...5 lines deleted...]
-      <c r="M17" s="7"/>
+      <c r="G17" s="54">
+        <v>3031.3398900000002</v>
+      </c>
+      <c r="H17" s="53"/>
+      <c r="I17" s="48"/>
+      <c r="J17" s="48"/>
+      <c r="K17" s="48"/>
+      <c r="L17" s="48"/>
+      <c r="M17" s="49"/>
     </row>
     <row r="18" spans="1:15" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="8"/>
-[...10 lines deleted...]
-      <c r="M18" s="8"/>
+      <c r="B18" s="52"/>
+      <c r="C18" s="52"/>
+      <c r="D18" s="52"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="52"/>
+      <c r="G18" s="52"/>
+      <c r="H18" s="52"/>
+      <c r="I18" s="52"/>
+      <c r="J18" s="52"/>
+      <c r="K18" s="52"/>
+      <c r="L18" s="52"/>
+      <c r="M18" s="52"/>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A19" s="4">
         <v>2021</v>
       </c>
-      <c r="B19" s="5">
+      <c r="B19" s="48">
         <v>7433.61</v>
       </c>
-      <c r="C19" s="5">
+      <c r="C19" s="48">
         <v>8282.36</v>
       </c>
-      <c r="D19" s="5">
+      <c r="D19" s="48">
         <v>9143.67</v>
       </c>
-      <c r="E19" s="5">
+      <c r="E19" s="48">
         <v>9846.66</v>
       </c>
-      <c r="F19" s="36">
+      <c r="F19" s="48">
         <v>10223.35</v>
       </c>
-      <c r="G19" s="5">
+      <c r="G19" s="48">
         <v>13006.87</v>
       </c>
-      <c r="H19" s="5">
+      <c r="H19" s="48">
         <v>13741.4</v>
       </c>
-      <c r="I19" s="5">
+      <c r="I19" s="48">
         <v>15436.05</v>
       </c>
-      <c r="J19" s="5">
+      <c r="J19" s="48">
         <v>15438.76</v>
       </c>
-      <c r="K19" s="5">
+      <c r="K19" s="48">
         <v>9898.93</v>
       </c>
-      <c r="L19" s="5">
+      <c r="L19" s="48">
         <v>9712.4699999999993</v>
       </c>
-      <c r="M19" s="5">
+      <c r="M19" s="48">
         <v>9888.15</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A20" s="4">
         <v>2022</v>
       </c>
-      <c r="B20" s="5">
+      <c r="B20" s="48">
         <v>3293.6</v>
       </c>
-      <c r="C20" s="5">
+      <c r="C20" s="48">
         <v>4815.5</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D20" s="48">
         <v>4696.1000000000004</v>
       </c>
-      <c r="E20" s="5">
+      <c r="E20" s="48">
         <v>5021.8</v>
       </c>
-      <c r="F20" s="36">
+      <c r="F20" s="48">
         <v>5402.6</v>
       </c>
-      <c r="G20" s="5">
+      <c r="G20" s="48">
         <v>5348.8</v>
       </c>
-      <c r="H20" s="5">
+      <c r="H20" s="48">
         <v>4562.6000000000004</v>
       </c>
-      <c r="I20" s="5">
+      <c r="I20" s="48">
         <v>5090</v>
       </c>
-      <c r="J20" s="5">
+      <c r="J20" s="48">
         <v>5552.4</v>
       </c>
-      <c r="K20" s="5">
+      <c r="K20" s="48">
         <v>5443.4</v>
       </c>
-      <c r="L20" s="5">
+      <c r="L20" s="48">
         <v>5897.5</v>
       </c>
-      <c r="M20" s="7">
+      <c r="M20" s="49">
         <v>5837.5</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A21" s="4">
         <v>2023</v>
       </c>
-      <c r="B21" s="5">
+      <c r="B21" s="48">
         <v>4471.34</v>
       </c>
-      <c r="C21" s="5">
+      <c r="C21" s="48">
         <v>4957.7</v>
       </c>
-      <c r="D21" s="5">
+      <c r="D21" s="48">
         <v>5197.0200000000004</v>
       </c>
-      <c r="E21" s="5">
+      <c r="E21" s="48">
         <v>4896.1000000000004</v>
       </c>
-      <c r="F21" s="36">
+      <c r="F21" s="48">
         <v>5080.5</v>
       </c>
-      <c r="G21" s="5">
+      <c r="G21" s="48">
         <v>4772.8999999999996</v>
       </c>
-      <c r="H21" s="5">
+      <c r="H21" s="48">
         <v>4927.3</v>
       </c>
-      <c r="I21" s="5">
+      <c r="I21" s="48">
         <v>5328</v>
       </c>
-      <c r="J21" s="5">
+      <c r="J21" s="48">
         <v>6007.2</v>
       </c>
-      <c r="K21" s="5">
+      <c r="K21" s="48">
         <v>6120.1</v>
       </c>
-      <c r="L21" s="5">
+      <c r="L21" s="48">
         <v>6256.3</v>
       </c>
-      <c r="M21" s="7">
+      <c r="M21" s="49">
         <v>5954</v>
       </c>
       <c r="O21" s="24"/>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A22" s="4">
         <v>2024</v>
       </c>
-      <c r="B22" s="5">
+      <c r="B22" s="48">
         <v>5566.6</v>
       </c>
-      <c r="C22" s="5">
+      <c r="C22" s="48">
         <v>5664</v>
       </c>
-      <c r="D22" s="5">
+      <c r="D22" s="48">
         <v>5601.8</v>
       </c>
-      <c r="E22" s="5">
+      <c r="E22" s="48">
         <v>6120.5</v>
       </c>
-      <c r="F22" s="36">
+      <c r="F22" s="48">
         <v>5977.4</v>
       </c>
-      <c r="G22" s="5">
+      <c r="G22" s="48">
         <v>5756.1</v>
       </c>
-      <c r="H22" s="5">
+      <c r="H22" s="48">
         <v>6015.8</v>
       </c>
-      <c r="I22" s="5">
+      <c r="I22" s="48">
         <v>6159.1</v>
       </c>
-      <c r="J22" s="5">
+      <c r="J22" s="48">
         <v>6574.9</v>
       </c>
-      <c r="K22" s="5">
+      <c r="K22" s="48">
         <v>6484.2</v>
       </c>
-      <c r="L22" s="5">
+      <c r="L22" s="48">
         <v>6410.3</v>
       </c>
-      <c r="M22" s="7">
+      <c r="M22" s="49">
         <v>6267.7</v>
       </c>
       <c r="O22" s="24"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A23" s="4">
         <v>2025</v>
       </c>
-      <c r="B23" s="20">
+      <c r="B23" s="50">
         <v>6111.77</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="50">
         <v>6426.32</v>
       </c>
-      <c r="D23" s="5">
+      <c r="D23" s="48">
         <v>6610.22</v>
       </c>
-      <c r="E23" s="5">
+      <c r="E23" s="48">
         <v>6613.79</v>
       </c>
-      <c r="F23" s="40">
+      <c r="F23" s="50">
         <v>6886.95</v>
       </c>
-      <c r="G23" s="5">
+      <c r="G23" s="48">
         <v>6745.2</v>
       </c>
-      <c r="H23" s="5">
+      <c r="H23" s="48">
         <v>6662.55</v>
       </c>
-      <c r="I23" s="5">
+      <c r="I23" s="48">
         <v>6841.47</v>
       </c>
-      <c r="J23" s="5">
+      <c r="J23" s="48">
         <v>7158.93</v>
       </c>
-      <c r="K23" s="5">
+      <c r="K23" s="48">
         <v>7425.15</v>
       </c>
-      <c r="L23" s="5">
+      <c r="L23" s="48">
         <v>7174.1</v>
       </c>
-      <c r="M23" s="7">
+      <c r="M23" s="49">
         <v>7182.77</v>
       </c>
       <c r="O23" s="24"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A24" s="4">
         <v>2026</v>
       </c>
-      <c r="B24" s="20">
+      <c r="B24" s="50">
         <v>6978.92</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C24" s="50">
         <v>6874.92</v>
       </c>
-      <c r="D24" s="5">
+      <c r="D24" s="48">
         <v>7189.07</v>
       </c>
-      <c r="E24" s="5">
+      <c r="E24" s="48">
         <v>7516.91</v>
       </c>
-      <c r="F24" s="40">
+      <c r="F24" s="50">
         <v>6995.07</v>
       </c>
-      <c r="G24" s="5"/>
-[...5 lines deleted...]
-      <c r="M24" s="7"/>
+      <c r="G24" s="48">
+        <v>6816.51</v>
+      </c>
+      <c r="H24" s="48"/>
+      <c r="I24" s="48"/>
+      <c r="J24" s="48"/>
+      <c r="K24" s="48"/>
+      <c r="L24" s="48"/>
+      <c r="M24" s="49"/>
       <c r="O24" s="24"/>
     </row>
     <row r="25" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="8"/>
-[...10 lines deleted...]
-      <c r="M25" s="8"/>
+      <c r="B25" s="52"/>
+      <c r="C25" s="52"/>
+      <c r="D25" s="52"/>
+      <c r="E25" s="52"/>
+      <c r="F25" s="52"/>
+      <c r="G25" s="52"/>
+      <c r="H25" s="50"/>
+      <c r="I25" s="52"/>
+      <c r="J25" s="52"/>
+      <c r="K25" s="52"/>
+      <c r="L25" s="52"/>
+      <c r="M25" s="52"/>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A26" s="4">
         <v>2021</v>
       </c>
-      <c r="B26" s="5">
+      <c r="B26" s="48">
         <v>233</v>
       </c>
-      <c r="C26" s="5">
+      <c r="C26" s="48">
         <v>246.8</v>
       </c>
-      <c r="D26" s="5">
+      <c r="D26" s="48">
         <v>290.5</v>
       </c>
-      <c r="E26" s="5">
+      <c r="E26" s="48">
         <v>268.3</v>
       </c>
-      <c r="F26" s="36">
+      <c r="F26" s="48">
         <v>290.2</v>
       </c>
-      <c r="G26" s="5">
+      <c r="G26" s="48">
         <v>343.5</v>
       </c>
-      <c r="H26" s="5">
+      <c r="H26" s="48">
         <v>394</v>
       </c>
-      <c r="I26" s="5">
+      <c r="I26" s="48">
         <v>441.5</v>
       </c>
-      <c r="J26" s="5">
+      <c r="J26" s="48">
         <v>427.9</v>
       </c>
-      <c r="K26" s="5">
+      <c r="K26" s="48">
         <v>473.7</v>
       </c>
-      <c r="L26" s="5">
+      <c r="L26" s="48">
         <v>499.1</v>
       </c>
-      <c r="M26" s="5">
+      <c r="M26" s="48">
         <v>512.4</v>
       </c>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A27" s="4">
         <v>2022</v>
       </c>
-      <c r="B27" s="5">
+      <c r="B27" s="48">
         <v>196.2</v>
       </c>
-      <c r="C27" s="5">
+      <c r="C27" s="48">
         <v>208.8</v>
       </c>
-      <c r="D27" s="5">
+      <c r="D27" s="48">
         <v>264.39999999999998</v>
       </c>
-      <c r="E27" s="5">
+      <c r="E27" s="48">
         <v>226.5</v>
       </c>
-      <c r="F27" s="36">
+      <c r="F27" s="48">
         <v>284.60000000000002</v>
       </c>
-      <c r="G27" s="5">
+      <c r="G27" s="48">
         <v>329.3</v>
       </c>
-      <c r="H27" s="5">
+      <c r="H27" s="48">
         <v>350</v>
       </c>
-      <c r="I27" s="5">
+      <c r="I27" s="48">
         <v>352</v>
       </c>
-      <c r="J27" s="5">
+      <c r="J27" s="48">
         <v>288.5</v>
       </c>
-      <c r="K27" s="5">
+      <c r="K27" s="48">
         <v>299.10000000000002</v>
       </c>
-      <c r="L27" s="5">
+      <c r="L27" s="48">
         <v>298.60000000000002</v>
       </c>
-      <c r="M27" s="5">
+      <c r="M27" s="48">
         <v>298.60000000000002</v>
       </c>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A28" s="4">
         <v>2023</v>
       </c>
-      <c r="B28" s="5">
+      <c r="B28" s="48">
         <v>293.89999999999998</v>
       </c>
-      <c r="C28" s="5">
+      <c r="C28" s="48">
         <v>270.10000000000002</v>
       </c>
-      <c r="D28" s="5">
+      <c r="D28" s="48">
         <v>278.10000000000002</v>
       </c>
-      <c r="E28" s="5">
+      <c r="E28" s="48">
         <v>231.6</v>
       </c>
-      <c r="F28" s="36">
+      <c r="F28" s="48">
         <v>266</v>
       </c>
-      <c r="G28" s="5">
+      <c r="G28" s="48">
         <v>302.8</v>
       </c>
-      <c r="H28" s="5">
+      <c r="H28" s="48">
         <v>326.5</v>
       </c>
-      <c r="I28" s="5">
+      <c r="I28" s="48">
         <v>330.8</v>
       </c>
-      <c r="J28" s="5">
+      <c r="J28" s="48">
         <v>269.3</v>
       </c>
-      <c r="K28" s="5">
+      <c r="K28" s="48">
         <v>278.7</v>
       </c>
-      <c r="L28" s="5">
+      <c r="L28" s="48">
         <v>287.39999999999998</v>
       </c>
-      <c r="M28" s="5">
+      <c r="M28" s="48">
         <v>276</v>
       </c>
       <c r="O28" s="25"/>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A29" s="4">
         <v>2024</v>
       </c>
-      <c r="B29" s="5">
+      <c r="B29" s="48">
         <v>280.10000000000002</v>
       </c>
-      <c r="C29" s="9">
+      <c r="C29" s="55">
         <v>237.4</v>
       </c>
-      <c r="D29" s="9">
+      <c r="D29" s="55">
         <v>275.10000000000002</v>
       </c>
-      <c r="E29" s="9">
+      <c r="E29" s="55">
         <v>253.3</v>
       </c>
-      <c r="F29" s="13">
+      <c r="F29" s="55">
         <v>275.89999999999998</v>
       </c>
-      <c r="G29" s="9">
+      <c r="G29" s="55">
         <v>303.3</v>
       </c>
-      <c r="H29" s="20">
+      <c r="H29" s="50">
         <v>355.2</v>
       </c>
-      <c r="I29" s="9">
+      <c r="I29" s="55">
         <v>352.7</v>
       </c>
-      <c r="J29" s="9">
+      <c r="J29" s="55">
         <v>297.10000000000002</v>
       </c>
-      <c r="K29" s="9">
+      <c r="K29" s="55">
         <v>286.60000000000002</v>
       </c>
-      <c r="L29" s="9">
+      <c r="L29" s="55">
         <v>288</v>
       </c>
-      <c r="M29" s="9">
+      <c r="M29" s="55">
         <v>281.89999999999998</v>
       </c>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A30" s="4">
         <v>2025</v>
       </c>
-      <c r="B30" s="20">
+      <c r="B30" s="50">
         <v>292.2</v>
       </c>
-      <c r="C30" s="20">
+      <c r="C30" s="50">
         <v>283.3</v>
       </c>
-      <c r="D30" s="9">
+      <c r="D30" s="55">
         <v>283.5</v>
       </c>
-      <c r="E30" s="9">
+      <c r="E30" s="55">
         <v>280.3</v>
       </c>
-      <c r="F30" s="47">
+      <c r="F30" s="53">
         <v>297.02979999999997</v>
       </c>
-      <c r="G30" s="9">
+      <c r="G30" s="55">
         <v>341.88249999999999</v>
       </c>
-      <c r="H30" s="20">
+      <c r="H30" s="50">
         <v>361.43900000000002</v>
       </c>
-      <c r="I30" s="9">
+      <c r="I30" s="55">
         <v>352.23219999999998</v>
       </c>
-      <c r="J30" s="9">
+      <c r="J30" s="55">
         <v>291.15480000000002</v>
       </c>
-      <c r="K30" s="9">
+      <c r="K30" s="55">
         <v>299.81909999999999</v>
       </c>
-      <c r="L30" s="9">
+      <c r="L30" s="55">
         <v>289.7835</v>
       </c>
-      <c r="M30" s="39">
+      <c r="M30" s="56">
         <v>294.99090000000001</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A31" s="4">
         <v>2026</v>
       </c>
-      <c r="B31" s="20">
+      <c r="B31" s="50">
         <v>278.91860000000003</v>
       </c>
-      <c r="C31" s="20">
+      <c r="C31" s="50">
         <v>254.51220000000001</v>
       </c>
-      <c r="D31" s="9">
+      <c r="D31" s="55">
         <v>311.50889999999998</v>
       </c>
-      <c r="E31" s="9">
+      <c r="E31" s="55">
         <v>311.05220000000003</v>
       </c>
-      <c r="F31" s="47">
+      <c r="F31" s="53">
         <v>325.88240000000002</v>
       </c>
-      <c r="G31" s="9"/>
-[...5 lines deleted...]
-      <c r="M31" s="39"/>
+      <c r="G31" s="55">
+        <v>377.9855</v>
+      </c>
+      <c r="H31" s="50"/>
+      <c r="I31" s="55"/>
+      <c r="J31" s="55"/>
+      <c r="K31" s="55"/>
+      <c r="L31" s="55"/>
+      <c r="M31" s="56"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A32" s="43" t="s">
+      <c r="A32" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="43"/>
-[...10 lines deleted...]
-      <c r="M32" s="43"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="46"/>
+      <c r="D32" s="46"/>
+      <c r="E32" s="46"/>
+      <c r="F32" s="46"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="46"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="46"/>
+      <c r="K32" s="46"/>
+      <c r="L32" s="46"/>
+      <c r="M32" s="46"/>
     </row>
     <row r="33" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="10"/>
     </row>
     <row r="34" spans="1:15" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="11"/>
       <c r="B34" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H34" s="3" t="s">
@@ -1855,1041 +1878,1049 @@
       <c r="M34" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A35" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A36" s="4">
         <v>2021</v>
       </c>
       <c r="B36" s="5">
         <v>3594.37</v>
       </c>
       <c r="C36" s="8">
         <v>3253.2</v>
       </c>
       <c r="D36" s="8">
         <v>3628.8</v>
       </c>
       <c r="E36" s="5">
         <v>3858</v>
       </c>
-      <c r="F36" s="37">
+      <c r="F36" s="36">
         <v>3820</v>
       </c>
       <c r="G36" s="8">
         <v>3584.2</v>
       </c>
       <c r="H36" s="8">
         <v>3700.8</v>
       </c>
       <c r="I36" s="8">
         <v>3711.9</v>
       </c>
-      <c r="J36" s="37">
+      <c r="J36" s="36">
         <v>3578.7</v>
       </c>
-      <c r="K36" s="38">
+      <c r="K36" s="37">
         <v>3768.4</v>
       </c>
       <c r="L36" s="8">
         <v>3683.1</v>
       </c>
       <c r="M36" s="8">
         <v>3788.7</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A37" s="4">
         <v>2022</v>
       </c>
       <c r="B37" s="5">
         <v>4027.96</v>
       </c>
       <c r="C37" s="5">
         <v>3650.54</v>
       </c>
       <c r="D37" s="5">
         <v>4020.5</v>
       </c>
       <c r="E37" s="5">
         <v>3424.89</v>
       </c>
-      <c r="F37" s="36">
+      <c r="F37" s="35">
         <v>3555.5</v>
       </c>
       <c r="G37" s="5">
         <v>3364.08</v>
       </c>
       <c r="H37" s="5">
         <v>3517.65</v>
       </c>
       <c r="I37" s="5">
         <v>3578.16</v>
       </c>
-      <c r="J37" s="36">
+      <c r="J37" s="35">
         <v>3218.78</v>
       </c>
-      <c r="K37" s="36">
+      <c r="K37" s="35">
         <v>3400.08</v>
       </c>
       <c r="L37" s="5">
         <v>3163.1</v>
       </c>
       <c r="M37" s="8">
         <v>3174.9</v>
       </c>
       <c r="O37" s="23"/>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A38" s="4">
         <v>2023</v>
       </c>
       <c r="B38" s="5">
         <v>3189.84</v>
       </c>
       <c r="C38" s="9">
         <v>3027.8</v>
       </c>
       <c r="D38" s="20">
         <v>3370.34</v>
       </c>
       <c r="E38" s="5">
         <v>3198.7</v>
       </c>
-      <c r="F38" s="36">
+      <c r="F38" s="35">
         <v>3292.6</v>
       </c>
       <c r="G38" s="5">
         <v>3197.8</v>
       </c>
       <c r="H38" s="5">
         <v>3392.5</v>
       </c>
       <c r="I38" s="5">
         <v>3371.9</v>
       </c>
-      <c r="J38" s="36">
+      <c r="J38" s="35">
         <v>3383.8</v>
       </c>
-      <c r="K38" s="36">
+      <c r="K38" s="35">
         <v>3523.3</v>
       </c>
       <c r="L38" s="5">
         <v>3440.2</v>
       </c>
       <c r="M38" s="8">
         <v>3422.6</v>
       </c>
       <c r="O38" s="23"/>
     </row>
     <row r="39" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4">
         <v>2024</v>
       </c>
       <c r="B39" s="5">
         <v>3076.3</v>
       </c>
       <c r="C39" s="9">
         <v>2642.1</v>
       </c>
       <c r="D39" s="20">
         <v>3071.8</v>
       </c>
       <c r="E39" s="5">
         <v>2785.8</v>
       </c>
-      <c r="F39" s="36">
+      <c r="F39" s="35">
         <v>2923.7</v>
       </c>
       <c r="G39" s="5">
         <v>2921.1</v>
       </c>
       <c r="H39" s="5">
         <v>3037.2</v>
       </c>
       <c r="I39" s="5">
         <v>3039.89</v>
       </c>
-      <c r="J39" s="36">
+      <c r="J39" s="35">
         <v>3108.7</v>
       </c>
-      <c r="K39" s="36">
+      <c r="K39" s="35">
         <v>3767.3</v>
       </c>
       <c r="L39" s="5">
         <v>3178.9</v>
       </c>
       <c r="M39" s="8">
         <v>3601.7</v>
       </c>
       <c r="O39" s="23"/>
     </row>
     <row r="40" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4">
         <v>2025</v>
       </c>
       <c r="B40" s="21">
         <v>2990.23</v>
       </c>
       <c r="C40" s="20">
         <v>3106.76</v>
       </c>
       <c r="D40" s="20">
         <v>3368.25</v>
       </c>
       <c r="E40" s="5">
         <v>3232.19</v>
       </c>
-      <c r="F40" s="40">
+      <c r="F40" s="38">
         <v>3362.55</v>
       </c>
       <c r="G40" s="5">
         <v>3262.69</v>
       </c>
       <c r="H40" s="5">
         <v>3458.81</v>
       </c>
       <c r="I40" s="5">
         <v>3570.67</v>
       </c>
-      <c r="J40" s="42">
+      <c r="J40" s="40">
         <v>3546.17</v>
       </c>
-      <c r="K40" s="36">
+      <c r="K40" s="35">
         <v>3742.97</v>
       </c>
       <c r="L40" s="5">
         <v>3660.84</v>
       </c>
       <c r="M40" s="8">
         <v>4217.8599999999997</v>
       </c>
       <c r="O40" s="23"/>
     </row>
     <row r="41" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4">
         <v>2026</v>
       </c>
       <c r="B41" s="21">
         <v>3447.83</v>
       </c>
       <c r="C41" s="20">
         <v>2363.67</v>
       </c>
       <c r="D41" s="20">
         <v>2609.7199999999998</v>
       </c>
       <c r="E41" s="5">
         <v>2514.73</v>
       </c>
-      <c r="F41" s="40">
+      <c r="F41" s="38">
         <v>2565.2600000000002</v>
       </c>
-      <c r="G41" s="5"/>
+      <c r="G41" s="5">
+        <v>2482.9699999999998</v>
+      </c>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
-      <c r="J41" s="42"/>
-      <c r="K41" s="36"/>
+      <c r="J41" s="40"/>
+      <c r="K41" s="35"/>
       <c r="L41" s="5"/>
       <c r="M41" s="8"/>
       <c r="O41" s="23"/>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
-      <c r="F42" s="40"/>
+      <c r="F42" s="38"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="12"/>
-      <c r="J42" s="38"/>
-      <c r="K42" s="37"/>
+      <c r="J42" s="37"/>
+      <c r="K42" s="36"/>
       <c r="L42" s="8"/>
       <c r="M42" s="8"/>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A43" s="4">
         <v>2021</v>
       </c>
       <c r="B43" s="5">
         <v>2470.42</v>
       </c>
       <c r="C43" s="8">
         <v>2219.9</v>
       </c>
       <c r="D43" s="8">
         <v>2567.9</v>
       </c>
       <c r="E43" s="8">
         <v>2713.7</v>
       </c>
-      <c r="F43" s="37">
+      <c r="F43" s="36">
         <v>2834.6</v>
       </c>
       <c r="G43" s="8">
         <v>2676.6</v>
       </c>
       <c r="H43" s="8">
         <v>2698.2</v>
       </c>
       <c r="I43" s="8">
         <v>2661.1</v>
       </c>
-      <c r="J43" s="37">
+      <c r="J43" s="36">
         <v>2549.6999999999998</v>
       </c>
-      <c r="K43" s="38">
+      <c r="K43" s="37">
         <v>2788.5</v>
       </c>
       <c r="L43" s="8">
         <v>2672</v>
       </c>
       <c r="M43" s="8">
         <v>2864.8</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A44" s="4">
         <v>2022</v>
       </c>
       <c r="B44" s="5">
         <v>3029.7</v>
       </c>
       <c r="C44" s="5">
         <v>2766.9</v>
       </c>
       <c r="D44" s="5">
         <v>2972.9</v>
       </c>
       <c r="E44" s="8">
         <v>2669.9</v>
       </c>
-      <c r="F44" s="36">
+      <c r="F44" s="35">
         <v>2885.87</v>
       </c>
       <c r="G44" s="5">
         <v>2715.65</v>
       </c>
       <c r="H44" s="5">
         <v>2916.75</v>
       </c>
       <c r="I44" s="5">
         <v>2825.16</v>
       </c>
-      <c r="J44" s="36">
+      <c r="J44" s="35">
         <v>2589.42</v>
       </c>
-      <c r="K44" s="36">
+      <c r="K44" s="35">
         <v>2823.84</v>
       </c>
       <c r="L44" s="5">
         <v>2694.58</v>
       </c>
       <c r="M44" s="8">
         <v>2727.4</v>
       </c>
       <c r="O44" s="23"/>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A45" s="4">
         <v>2023</v>
       </c>
       <c r="B45" s="5">
         <v>2740.4</v>
       </c>
       <c r="C45" s="5">
         <v>2661.8</v>
       </c>
       <c r="D45" s="21">
         <v>2953.3</v>
       </c>
       <c r="E45" s="8">
         <v>2793</v>
       </c>
-      <c r="F45" s="36">
+      <c r="F45" s="35">
         <v>2838.5</v>
       </c>
       <c r="G45" s="5">
         <v>2681.9</v>
       </c>
       <c r="H45" s="5">
         <v>2748.5</v>
       </c>
       <c r="I45" s="5">
         <v>2765.2</v>
       </c>
-      <c r="J45" s="36">
+      <c r="J45" s="35">
         <v>2710.6</v>
       </c>
-      <c r="K45" s="36">
+      <c r="K45" s="35">
         <v>2915.2</v>
       </c>
       <c r="L45" s="5">
         <v>2877.6</v>
       </c>
       <c r="M45" s="8">
         <v>2828.5</v>
       </c>
       <c r="O45" s="23"/>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A46" s="4">
         <v>2024</v>
       </c>
       <c r="B46" s="5">
         <v>2581.6</v>
       </c>
       <c r="C46" s="5">
         <v>2207.5</v>
       </c>
       <c r="D46" s="21">
         <v>2516</v>
       </c>
       <c r="E46" s="8">
         <v>2321.6</v>
       </c>
-      <c r="F46" s="36">
+      <c r="F46" s="35">
         <v>2427</v>
       </c>
       <c r="G46" s="5">
         <v>2384.8000000000002</v>
       </c>
       <c r="H46" s="5">
         <v>2538.8000000000002</v>
       </c>
       <c r="I46" s="5">
         <v>2468.0700000000002</v>
       </c>
-      <c r="J46" s="36">
+      <c r="J46" s="35">
         <v>2515.5</v>
       </c>
-      <c r="K46" s="36">
+      <c r="K46" s="35">
         <v>2801.5</v>
       </c>
       <c r="L46" s="5">
         <v>2673</v>
       </c>
       <c r="M46" s="8">
         <v>2771.7</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A47" s="4">
         <v>2025</v>
       </c>
       <c r="B47" s="21">
         <v>2509.29</v>
       </c>
       <c r="C47" s="20">
         <v>2640.7</v>
       </c>
       <c r="D47" s="21">
         <v>2860.3</v>
       </c>
       <c r="E47" s="8">
         <v>2717.3</v>
       </c>
-      <c r="F47" s="40">
+      <c r="F47" s="38">
         <v>2701.5637000000002</v>
       </c>
       <c r="G47" s="5">
         <v>2656.3863000000001</v>
       </c>
       <c r="H47" s="20">
         <v>2890.2953000000002</v>
       </c>
       <c r="I47" s="5">
         <v>2954.7469000000001</v>
       </c>
-      <c r="J47" s="42">
+      <c r="J47" s="40">
         <v>2965.4501</v>
       </c>
-      <c r="K47" s="36">
+      <c r="K47" s="35">
         <v>3184.6869999999999</v>
       </c>
       <c r="L47" s="5">
         <v>3168.1149</v>
       </c>
       <c r="M47" s="8">
         <v>4319.9264000000003</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A48" s="4">
         <v>2026</v>
       </c>
       <c r="B48" s="21">
         <v>3121.1431299999999</v>
       </c>
       <c r="C48" s="20">
         <v>2291.9522700000002</v>
       </c>
       <c r="D48" s="21">
         <v>2554.3753099999999</v>
       </c>
       <c r="E48" s="8">
         <v>2396.8385699999999</v>
       </c>
-      <c r="F48" s="40">
+      <c r="F48" s="38">
         <v>2447.2088699999999</v>
       </c>
-      <c r="G48" s="5"/>
+      <c r="G48" s="5">
+        <v>2287.0810700000002</v>
+      </c>
       <c r="H48" s="20"/>
       <c r="I48" s="5"/>
-      <c r="J48" s="42"/>
-      <c r="K48" s="36"/>
+      <c r="J48" s="40"/>
+      <c r="K48" s="35"/>
       <c r="L48" s="5"/>
       <c r="M48" s="8"/>
     </row>
     <row r="49" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="12"/>
       <c r="E49" s="12"/>
-      <c r="F49" s="40"/>
+      <c r="F49" s="38"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
-      <c r="J49" s="37"/>
-      <c r="K49" s="37"/>
+      <c r="J49" s="36"/>
+      <c r="K49" s="36"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A50" s="4">
         <v>2021</v>
       </c>
       <c r="B50" s="5">
         <v>81.61</v>
       </c>
       <c r="C50" s="8">
         <v>61.5</v>
       </c>
       <c r="D50" s="8">
         <v>90.5</v>
       </c>
       <c r="E50" s="8">
         <v>66.099999999999994</v>
       </c>
-      <c r="F50" s="37">
+      <c r="F50" s="36">
         <v>83.2</v>
       </c>
       <c r="G50" s="8">
         <v>123</v>
       </c>
       <c r="H50" s="8">
         <v>147.19999999999999</v>
       </c>
       <c r="I50" s="8">
         <v>144.1</v>
       </c>
-      <c r="J50" s="37">
+      <c r="J50" s="36">
         <v>97.9</v>
       </c>
-      <c r="K50" s="38">
+      <c r="K50" s="37">
         <v>121.3</v>
       </c>
       <c r="L50" s="12">
         <v>142</v>
       </c>
       <c r="M50" s="12">
         <v>212.9</v>
       </c>
     </row>
     <row r="51" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A51" s="4">
         <v>2022</v>
       </c>
       <c r="B51" s="5">
         <v>128.03</v>
       </c>
       <c r="C51" s="5">
         <v>130.02000000000001</v>
       </c>
       <c r="D51" s="5">
         <v>178.29</v>
       </c>
       <c r="E51" s="5">
         <v>134.97</v>
       </c>
-      <c r="F51" s="36">
+      <c r="F51" s="35">
         <v>169.12</v>
       </c>
       <c r="G51" s="5">
         <v>193.75</v>
       </c>
       <c r="H51" s="5">
         <v>215.94</v>
       </c>
       <c r="I51" s="5">
         <v>200.74</v>
       </c>
-      <c r="J51" s="36">
+      <c r="J51" s="35">
         <v>140.88</v>
       </c>
-      <c r="K51" s="36">
+      <c r="K51" s="35">
         <v>157.99</v>
       </c>
       <c r="L51" s="5">
         <v>155.18</v>
       </c>
       <c r="M51" s="12">
         <v>147.9</v>
       </c>
       <c r="O51" s="23"/>
     </row>
     <row r="52" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A52" s="4">
         <v>2023</v>
       </c>
       <c r="B52" s="5">
         <v>163.82</v>
       </c>
       <c r="C52" s="9">
         <v>136.4</v>
       </c>
       <c r="D52" s="5">
         <v>163.9</v>
       </c>
       <c r="E52" s="5">
         <v>135.1</v>
       </c>
-      <c r="F52" s="36">
+      <c r="F52" s="35">
         <v>156.5</v>
       </c>
       <c r="G52" s="5">
         <v>170.2</v>
       </c>
       <c r="H52" s="5">
         <v>187</v>
       </c>
       <c r="I52" s="5">
         <v>179.9</v>
       </c>
-      <c r="J52" s="36">
+      <c r="J52" s="35">
         <v>137.1</v>
       </c>
-      <c r="K52" s="36">
+      <c r="K52" s="35">
         <v>149.69999999999999</v>
       </c>
       <c r="L52" s="5">
         <v>147.1</v>
       </c>
       <c r="M52" s="12">
         <v>152.4</v>
       </c>
       <c r="O52" s="23"/>
     </row>
     <row r="53" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="4">
         <v>2024</v>
       </c>
       <c r="B53" s="5">
         <v>162.6</v>
       </c>
       <c r="C53" s="9">
         <v>146.30000000000001</v>
       </c>
       <c r="D53" s="5">
         <v>155</v>
       </c>
       <c r="E53" s="5">
         <v>142.19999999999999</v>
       </c>
-      <c r="F53" s="36">
+      <c r="F53" s="35">
         <v>131.88999999999999</v>
       </c>
       <c r="G53" s="5">
         <v>163.5</v>
       </c>
       <c r="H53" s="5">
         <v>169.1</v>
       </c>
       <c r="I53" s="5">
         <v>165.99</v>
       </c>
-      <c r="J53" s="36">
+      <c r="J53" s="35">
         <v>119.1</v>
       </c>
-      <c r="K53" s="36">
+      <c r="K53" s="35">
         <v>131.6</v>
       </c>
       <c r="L53" s="5">
         <v>133</v>
       </c>
       <c r="M53" s="12">
         <v>129.30000000000001</v>
       </c>
       <c r="O53" s="23"/>
     </row>
     <row r="54" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="4">
         <v>2025</v>
       </c>
       <c r="B54" s="21">
         <v>140.16</v>
       </c>
       <c r="C54" s="20">
         <v>138.47</v>
       </c>
       <c r="D54" s="5">
         <v>142.34</v>
       </c>
       <c r="E54" s="5">
         <v>148.33000000000001</v>
       </c>
-      <c r="F54" s="40">
+      <c r="F54" s="38">
         <v>144.34</v>
       </c>
       <c r="G54" s="5">
         <v>168.43</v>
       </c>
       <c r="H54" s="20">
         <v>165.53</v>
       </c>
       <c r="I54" s="5">
         <v>176.95</v>
       </c>
-      <c r="J54" s="36">
+      <c r="J54" s="35">
         <v>137.08000000000001</v>
       </c>
-      <c r="K54" s="36">
+      <c r="K54" s="35">
         <v>144.63999999999999</v>
       </c>
       <c r="L54" s="5">
         <v>135.46</v>
       </c>
       <c r="M54" s="12">
         <v>153.53</v>
       </c>
       <c r="O54" s="23"/>
     </row>
     <row r="55" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="4">
         <v>2026</v>
       </c>
       <c r="B55" s="21">
         <v>154.94</v>
       </c>
       <c r="C55" s="20">
         <v>130.25</v>
       </c>
       <c r="D55" s="5">
         <v>151.52000000000001</v>
       </c>
       <c r="E55" s="5">
         <v>126.35</v>
       </c>
-      <c r="F55" s="40">
+      <c r="F55" s="38">
         <v>137.99</v>
       </c>
-      <c r="G55" s="5"/>
+      <c r="G55" s="5">
+        <v>158</v>
+      </c>
       <c r="H55" s="20"/>
       <c r="I55" s="5"/>
-      <c r="J55" s="36"/>
-      <c r="K55" s="36"/>
+      <c r="J55" s="35"/>
+      <c r="K55" s="35"/>
       <c r="L55" s="5"/>
       <c r="M55" s="12"/>
       <c r="O55" s="23"/>
     </row>
     <row r="56" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A56" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
-      <c r="F56" s="37"/>
+      <c r="F56" s="36"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
-      <c r="J56" s="38"/>
-      <c r="K56" s="37"/>
+      <c r="J56" s="37"/>
+      <c r="K56" s="36"/>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
     </row>
     <row r="57" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A57" s="4">
         <v>2021</v>
       </c>
       <c r="B57" s="5">
         <v>60.8</v>
       </c>
       <c r="C57" s="8">
         <v>53</v>
       </c>
       <c r="D57" s="8">
         <v>76.099999999999994</v>
       </c>
       <c r="E57" s="8">
         <v>48.7</v>
       </c>
-      <c r="F57" s="37">
+      <c r="F57" s="36">
         <v>67.8</v>
       </c>
       <c r="G57" s="8">
         <v>102.1</v>
       </c>
       <c r="H57" s="8">
         <v>116.7</v>
       </c>
       <c r="I57" s="8">
         <v>116.1</v>
       </c>
-      <c r="J57" s="37">
+      <c r="J57" s="36">
         <v>69.5</v>
       </c>
-      <c r="K57" s="38">
+      <c r="K57" s="37">
         <v>86.2</v>
       </c>
       <c r="L57" s="12">
         <v>98.8</v>
       </c>
       <c r="M57" s="8">
         <v>94.8</v>
       </c>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A58" s="4">
         <v>2022</v>
       </c>
       <c r="B58" s="5">
         <v>92.7</v>
       </c>
       <c r="C58" s="5">
         <v>92.5</v>
       </c>
       <c r="D58" s="5">
         <v>130.9</v>
       </c>
       <c r="E58" s="5">
         <v>95.9</v>
       </c>
-      <c r="F58" s="36">
+      <c r="F58" s="35">
         <v>129.6</v>
       </c>
       <c r="G58" s="5">
         <v>150.9</v>
       </c>
       <c r="H58" s="5">
         <v>172.1</v>
       </c>
       <c r="I58" s="5">
         <v>167.5</v>
       </c>
-      <c r="J58" s="36">
+      <c r="J58" s="35">
         <v>105.2</v>
       </c>
-      <c r="K58" s="36">
+      <c r="K58" s="35">
         <v>116.5</v>
       </c>
       <c r="L58" s="5">
         <v>110.7</v>
       </c>
       <c r="M58" s="8">
         <v>103.2</v>
       </c>
     </row>
     <row r="59" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A59" s="4">
         <v>2023</v>
       </c>
       <c r="B59" s="5">
         <v>110.9</v>
       </c>
       <c r="C59" s="9">
         <v>91.3</v>
       </c>
       <c r="D59" s="5">
         <v>116.7</v>
       </c>
       <c r="E59" s="5">
         <v>89.4</v>
       </c>
       <c r="F59" s="13">
         <v>112.6</v>
       </c>
       <c r="G59" s="5">
         <v>129.4</v>
       </c>
       <c r="H59" s="5">
         <v>143.5</v>
       </c>
       <c r="I59" s="5">
         <v>140.4</v>
       </c>
-      <c r="J59" s="36">
+      <c r="J59" s="35">
         <v>95.7</v>
       </c>
-      <c r="K59" s="36">
+      <c r="K59" s="35">
         <v>104.6</v>
       </c>
       <c r="L59" s="5">
         <v>102.4</v>
       </c>
       <c r="M59" s="8">
         <v>98.9</v>
       </c>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A60" s="4">
         <v>2024</v>
       </c>
       <c r="B60" s="5">
         <v>110.5</v>
       </c>
       <c r="C60" s="9">
         <v>81.599999999999994</v>
       </c>
       <c r="D60" s="5">
         <v>99.9</v>
       </c>
       <c r="E60" s="5">
         <v>90</v>
       </c>
-      <c r="F60" s="36">
+      <c r="F60" s="35">
         <v>97.3</v>
       </c>
       <c r="G60" s="5">
         <v>114.2</v>
       </c>
       <c r="H60" s="5">
         <v>134.4</v>
       </c>
       <c r="I60" s="5">
         <v>134.5</v>
       </c>
-      <c r="J60" s="36">
+      <c r="J60" s="35">
         <v>85.8</v>
       </c>
-      <c r="K60" s="36">
+      <c r="K60" s="35">
         <v>96.3</v>
       </c>
       <c r="L60" s="5">
         <v>86.6</v>
       </c>
       <c r="M60" s="8">
         <v>84</v>
       </c>
     </row>
     <row r="61" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A61" s="4">
         <v>2025</v>
       </c>
       <c r="B61" s="21">
         <v>87</v>
       </c>
       <c r="C61" s="21">
         <v>76.099999999999994</v>
       </c>
       <c r="D61" s="5">
         <v>82.3</v>
       </c>
       <c r="E61" s="5">
         <v>85.8</v>
       </c>
-      <c r="F61" s="47">
+      <c r="F61" s="42">
         <v>90.552199999999999</v>
       </c>
       <c r="G61" s="5">
         <v>117.4273</v>
       </c>
       <c r="H61" s="20">
         <v>123.62130000000001</v>
       </c>
       <c r="I61" s="5">
         <v>121.8877</v>
       </c>
-      <c r="J61" s="42">
+      <c r="J61" s="40">
         <v>88.018199999999993</v>
       </c>
-      <c r="K61" s="36">
+      <c r="K61" s="35">
         <v>90.747100000000003</v>
       </c>
       <c r="L61" s="5">
         <v>82.898300000000006</v>
       </c>
       <c r="M61" s="8">
         <v>87.458600000000004</v>
       </c>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A62" s="4">
         <v>2026</v>
       </c>
       <c r="B62" s="21">
         <v>97.512799999999999</v>
       </c>
       <c r="C62" s="21">
         <v>67.782200000000003</v>
       </c>
       <c r="D62" s="5">
         <v>93.436400000000006</v>
       </c>
       <c r="E62" s="5">
         <v>79.024600000000007</v>
       </c>
-      <c r="F62" s="47">
+      <c r="F62" s="42">
         <v>87.995400000000004</v>
       </c>
-      <c r="G62" s="5"/>
+      <c r="G62" s="5">
+        <v>118.2586</v>
+      </c>
       <c r="H62" s="20"/>
       <c r="I62" s="5"/>
-      <c r="J62" s="42"/>
-      <c r="K62" s="36"/>
+      <c r="J62" s="40"/>
+      <c r="K62" s="35"/>
       <c r="L62" s="5"/>
       <c r="M62" s="8"/>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A63" s="43" t="s">
+      <c r="A63" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="B63" s="43"/>
-[...10 lines deleted...]
-      <c r="M63" s="43"/>
+      <c r="B63" s="46"/>
+      <c r="C63" s="46"/>
+      <c r="D63" s="46"/>
+      <c r="E63" s="46"/>
+      <c r="F63" s="46"/>
+      <c r="G63" s="46"/>
+      <c r="H63" s="46"/>
+      <c r="I63" s="46"/>
+      <c r="J63" s="46"/>
+      <c r="K63" s="46"/>
+      <c r="L63" s="46"/>
+      <c r="M63" s="46"/>
     </row>
     <row r="64" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A64" s="10"/>
     </row>
     <row r="65" spans="1:17" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A65" s="2"/>
       <c r="B65" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H65" s="3" t="s">
@@ -2924,514 +2955,518 @@
       <c r="H66" s="13"/>
       <c r="I66" s="13"/>
       <c r="J66" s="13"/>
       <c r="K66" s="13"/>
       <c r="L66" s="13"/>
       <c r="M66" s="13"/>
       <c r="P66" s="23"/>
       <c r="Q66" s="23"/>
     </row>
     <row r="67" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A67" s="4">
         <v>2021</v>
       </c>
       <c r="B67" s="5">
         <v>4907.47</v>
       </c>
       <c r="C67" s="5">
         <v>5133.7700000000004</v>
       </c>
       <c r="D67" s="5">
         <v>4597.8100000000004</v>
       </c>
       <c r="E67" s="5">
         <v>4672.33</v>
       </c>
-      <c r="F67" s="36">
+      <c r="F67" s="35">
         <v>5497.37</v>
       </c>
       <c r="G67" s="5">
         <v>6679.11</v>
       </c>
       <c r="H67" s="5">
         <v>6270.24</v>
       </c>
       <c r="I67" s="5">
         <v>6887.01</v>
       </c>
       <c r="J67" s="5">
         <v>7563.99</v>
       </c>
       <c r="K67" s="5">
         <v>8524.98</v>
       </c>
       <c r="L67" s="5">
         <v>8347.1200000000008</v>
       </c>
       <c r="M67" s="5">
         <v>8217.86</v>
       </c>
     </row>
     <row r="68" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A68" s="4">
         <v>2022</v>
       </c>
       <c r="B68" s="5">
         <v>1029.3</v>
       </c>
       <c r="C68" s="5">
         <v>997.2</v>
       </c>
       <c r="D68" s="5">
         <v>1176</v>
       </c>
       <c r="E68" s="5">
         <v>1280.5</v>
       </c>
-      <c r="F68" s="36">
+      <c r="F68" s="35">
         <v>1200.9000000000001</v>
       </c>
       <c r="G68" s="5">
         <v>2441.6999999999998</v>
       </c>
       <c r="H68" s="5">
         <v>3062.9</v>
       </c>
       <c r="I68" s="5">
         <v>3467</v>
       </c>
       <c r="J68" s="5">
         <v>3735.3</v>
       </c>
       <c r="K68" s="5">
         <v>3558.2</v>
       </c>
       <c r="L68" s="5">
         <v>3357.1</v>
       </c>
       <c r="M68" s="8">
         <v>3059.2</v>
       </c>
     </row>
     <row r="69" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A69" s="4">
         <v>2023</v>
       </c>
       <c r="B69" s="5">
         <v>3319.6</v>
       </c>
       <c r="C69" s="5">
         <v>2558.1999999999998</v>
       </c>
       <c r="D69" s="5">
         <v>2493.5</v>
       </c>
       <c r="E69" s="5">
         <v>2885.4</v>
       </c>
-      <c r="F69" s="40">
+      <c r="F69" s="38">
         <v>3316.1</v>
       </c>
       <c r="G69" s="5">
         <v>3060</v>
       </c>
       <c r="H69" s="5">
         <v>3324.7</v>
       </c>
       <c r="I69" s="5">
         <v>3285.7</v>
       </c>
       <c r="J69" s="5">
         <v>3597.6</v>
       </c>
       <c r="K69" s="5">
         <v>3950.9</v>
       </c>
       <c r="L69" s="5">
         <v>4095.1</v>
       </c>
       <c r="M69" s="8">
         <v>3965.4</v>
       </c>
     </row>
     <row r="70" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="4">
         <v>2024</v>
       </c>
       <c r="B70" s="5">
         <v>3001.2</v>
       </c>
       <c r="C70" s="5">
         <v>2861.9</v>
       </c>
       <c r="D70" s="5">
         <v>2761.7</v>
       </c>
       <c r="E70" s="5">
         <v>2895.3</v>
       </c>
-      <c r="F70" s="40">
+      <c r="F70" s="38">
         <v>2712.8</v>
       </c>
       <c r="G70" s="5">
         <v>3259.3</v>
       </c>
       <c r="H70" s="5">
         <v>3201.9</v>
       </c>
       <c r="I70" s="5">
         <v>3212.94</v>
       </c>
       <c r="J70" s="5">
         <v>3631.9</v>
       </c>
       <c r="K70" s="5">
         <v>3213.9</v>
       </c>
       <c r="L70" s="5">
         <v>2978</v>
       </c>
       <c r="M70" s="8">
         <v>2906.7</v>
       </c>
     </row>
     <row r="71" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="4">
         <v>2025</v>
       </c>
       <c r="B71" s="20">
         <v>2364.37</v>
       </c>
       <c r="C71" s="20">
         <v>2439.65</v>
       </c>
       <c r="D71" s="5">
         <v>2448.2600000000002</v>
       </c>
       <c r="E71" s="5">
         <v>2449.56</v>
       </c>
-      <c r="F71" s="40">
+      <c r="F71" s="38">
         <v>2513.15</v>
       </c>
       <c r="G71" s="5">
         <v>2559.84</v>
       </c>
       <c r="H71" s="20">
         <v>2848.74</v>
       </c>
-      <c r="I71" s="40">
+      <c r="I71" s="38">
         <v>2650.47</v>
       </c>
-      <c r="J71" s="40">
+      <c r="J71" s="38">
         <v>2777.07</v>
       </c>
-      <c r="K71" s="36">
+      <c r="K71" s="35">
         <v>2627.79</v>
       </c>
       <c r="L71" s="5">
         <v>2760.88</v>
       </c>
       <c r="M71" s="8">
         <v>2767.5</v>
       </c>
     </row>
     <row r="72" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="4">
         <v>2026</v>
       </c>
       <c r="B72" s="20">
         <v>2359.62</v>
       </c>
       <c r="C72" s="20">
         <v>2434.38</v>
       </c>
       <c r="D72" s="5">
         <v>1889.21</v>
       </c>
       <c r="E72" s="5">
         <v>2503.71</v>
       </c>
-      <c r="F72" s="40">
+      <c r="F72" s="38">
         <v>1881.24</v>
       </c>
-      <c r="G72" s="5"/>
+      <c r="G72" s="5">
+        <v>1893.21</v>
+      </c>
       <c r="H72" s="20"/>
-      <c r="I72" s="40"/>
-[...1 lines deleted...]
-      <c r="K72" s="36"/>
+      <c r="I72" s="38"/>
+      <c r="J72" s="38"/>
+      <c r="K72" s="35"/>
       <c r="L72" s="5"/>
       <c r="M72" s="8"/>
     </row>
     <row r="73" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A73" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="8"/>
       <c r="D73" s="12"/>
       <c r="E73" s="8"/>
-      <c r="F73" s="37"/>
+      <c r="F73" s="36"/>
       <c r="G73" s="8"/>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
-      <c r="J73" s="37"/>
-      <c r="K73" s="37"/>
+      <c r="J73" s="36"/>
+      <c r="K73" s="36"/>
       <c r="L73" s="8"/>
       <c r="M73" s="8"/>
       <c r="P73" s="23"/>
       <c r="Q73" s="23"/>
     </row>
     <row r="74" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A74" s="4">
         <v>2021</v>
       </c>
       <c r="B74" s="5">
         <v>300.60000000000002</v>
       </c>
       <c r="C74" s="5">
         <v>307.39999999999998</v>
       </c>
       <c r="D74" s="5">
         <v>292.89999999999998</v>
       </c>
       <c r="E74" s="5">
         <v>295.60000000000002</v>
       </c>
-      <c r="F74" s="36">
+      <c r="F74" s="35">
         <v>373.3</v>
       </c>
       <c r="G74" s="5">
         <v>443.3</v>
       </c>
       <c r="H74" s="5">
         <v>423.8</v>
       </c>
       <c r="I74" s="5">
         <v>471.1</v>
       </c>
-      <c r="J74" s="36">
+      <c r="J74" s="35">
         <v>567.1</v>
       </c>
-      <c r="K74" s="36">
+      <c r="K74" s="35">
         <v>649.20000000000005</v>
       </c>
       <c r="L74" s="5">
         <v>695.2</v>
       </c>
       <c r="M74" s="5">
         <v>677</v>
       </c>
     </row>
     <row r="75" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A75" s="4">
         <v>2022</v>
       </c>
       <c r="B75" s="5">
         <v>113.7</v>
       </c>
       <c r="C75" s="5">
         <v>108</v>
       </c>
       <c r="D75" s="5">
         <v>136.6</v>
       </c>
       <c r="E75" s="5">
         <v>112.8</v>
       </c>
-      <c r="F75" s="36">
+      <c r="F75" s="35">
         <v>119.5</v>
       </c>
       <c r="G75" s="5">
         <v>136.4</v>
       </c>
       <c r="H75" s="5">
         <v>152.5</v>
       </c>
       <c r="I75" s="5">
         <v>160.30000000000001</v>
       </c>
-      <c r="J75" s="36">
+      <c r="J75" s="35">
         <v>170.8</v>
       </c>
-      <c r="K75" s="36">
+      <c r="K75" s="35">
         <v>154.5</v>
       </c>
       <c r="L75" s="5">
         <v>141.30000000000001</v>
       </c>
       <c r="M75" s="8">
         <v>141.4</v>
       </c>
     </row>
     <row r="76" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A76" s="4">
         <v>2023</v>
       </c>
       <c r="B76" s="5">
         <v>147.4</v>
       </c>
       <c r="C76" s="5">
         <v>151.4</v>
       </c>
       <c r="D76" s="5">
         <v>144.6</v>
       </c>
       <c r="E76" s="5">
         <v>164.8</v>
       </c>
-      <c r="F76" s="36">
+      <c r="F76" s="35">
         <v>182.9</v>
       </c>
       <c r="G76" s="5">
         <v>190.8</v>
       </c>
       <c r="H76" s="5">
         <v>183.8</v>
       </c>
       <c r="I76" s="5">
         <v>199.3</v>
       </c>
-      <c r="J76" s="36">
+      <c r="J76" s="35">
         <v>247</v>
       </c>
-      <c r="K76" s="36">
+      <c r="K76" s="35">
         <v>247.3</v>
       </c>
       <c r="L76" s="5">
         <v>204.5</v>
       </c>
       <c r="M76" s="8">
         <v>192.1</v>
       </c>
     </row>
     <row r="77" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A77" s="4">
         <v>2024</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C77" s="5">
         <v>172.3</v>
       </c>
       <c r="D77" s="5">
         <v>181.5</v>
       </c>
       <c r="E77" s="5">
         <v>216.4</v>
       </c>
-      <c r="F77" s="36">
+      <c r="F77" s="35">
         <v>213.6</v>
       </c>
       <c r="G77" s="5">
         <v>239.6</v>
       </c>
       <c r="H77" s="5">
         <v>191.6</v>
       </c>
       <c r="I77" s="5">
         <v>199.9</v>
       </c>
-      <c r="J77" s="36">
+      <c r="J77" s="35">
         <v>204.5</v>
       </c>
-      <c r="K77" s="36">
+      <c r="K77" s="35">
         <v>216.5</v>
       </c>
       <c r="L77" s="5">
         <v>205.7</v>
       </c>
       <c r="M77" s="8">
         <v>204.1</v>
       </c>
     </row>
     <row r="78" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A78" s="4">
         <v>2025</v>
       </c>
       <c r="B78" s="20">
         <v>203.81</v>
       </c>
       <c r="C78" s="20">
         <v>204.6</v>
       </c>
       <c r="D78" s="5">
         <v>215.04</v>
       </c>
       <c r="E78" s="5">
         <v>211</v>
       </c>
-      <c r="F78" s="48">
+      <c r="F78" s="43">
         <v>210.25790000000001</v>
       </c>
       <c r="G78" s="5">
         <v>241.11760000000001</v>
       </c>
       <c r="H78" s="20">
         <v>215.9991</v>
       </c>
       <c r="I78" s="5">
         <v>202.37540000000001</v>
       </c>
-      <c r="J78" s="40">
+      <c r="J78" s="38">
         <v>213.21889999999999</v>
       </c>
-      <c r="K78" s="36">
+      <c r="K78" s="35">
         <v>209.7346</v>
       </c>
       <c r="L78" s="5">
         <v>206.66079999999999</v>
       </c>
       <c r="M78" s="8">
         <v>221.28020000000001</v>
       </c>
     </row>
     <row r="79" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A79" s="4">
         <v>2026</v>
       </c>
       <c r="B79" s="20">
         <v>229.91867999999999</v>
       </c>
       <c r="C79" s="20">
         <v>230.14568</v>
       </c>
       <c r="D79" s="5">
         <v>242.65516</v>
       </c>
       <c r="E79" s="5">
         <v>272.17532999999997</v>
       </c>
-      <c r="F79" s="48">
+      <c r="F79" s="43">
         <v>254.85283000000001</v>
       </c>
-      <c r="G79" s="5"/>
+      <c r="G79" s="5">
+        <v>244.23212000000001</v>
+      </c>
       <c r="H79" s="20"/>
       <c r="I79" s="5"/>
-      <c r="J79" s="40"/>
-      <c r="K79" s="36"/>
+      <c r="J79" s="38"/>
+      <c r="K79" s="35"/>
       <c r="L79" s="5"/>
       <c r="M79" s="8"/>
     </row>
     <row r="80" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A80" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B80" s="12"/>
       <c r="C80" s="12"/>
       <c r="D80" s="12"/>
       <c r="E80" s="12"/>
       <c r="F80" s="12"/>
       <c r="G80" s="12"/>
       <c r="H80" s="12"/>
       <c r="I80" s="12"/>
       <c r="J80" s="12"/>
       <c r="K80" s="12"/>
       <c r="L80" s="12"/>
       <c r="M80" s="12"/>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A81" s="4">
         <v>2021</v>
       </c>
       <c r="B81" s="12"/>
@@ -3441,412 +3476,412 @@
       <c r="F81" s="12"/>
       <c r="G81" s="12"/>
       <c r="H81" s="12"/>
       <c r="I81" s="12"/>
       <c r="J81" s="12"/>
       <c r="K81" s="12"/>
       <c r="L81" s="12"/>
       <c r="M81" s="12"/>
     </row>
     <row r="82" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A82" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B82" s="5">
         <v>7352</v>
       </c>
       <c r="C82" s="5">
         <v>8220.82</v>
       </c>
       <c r="D82" s="5">
         <v>9053.25</v>
       </c>
       <c r="E82" s="5">
         <v>9780.52</v>
       </c>
-      <c r="F82" s="36">
+      <c r="F82" s="35">
         <v>10140.15</v>
       </c>
       <c r="G82" s="5">
         <v>12883.82</v>
       </c>
       <c r="H82" s="5">
         <v>13594.25</v>
       </c>
       <c r="I82" s="5">
         <v>15292</v>
       </c>
       <c r="J82" s="5">
         <v>15340.82</v>
       </c>
       <c r="K82" s="5">
         <v>9777.66</v>
       </c>
       <c r="L82" s="5">
         <v>9570.4</v>
       </c>
       <c r="M82" s="5">
         <v>9675.2800000000007</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A83" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="12"/>
       <c r="C83" s="5"/>
       <c r="D83" s="5"/>
       <c r="E83" s="5"/>
-      <c r="F83" s="36"/>
+      <c r="F83" s="35"/>
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
       <c r="J83" s="5"/>
       <c r="K83" s="5"/>
       <c r="L83" s="5"/>
       <c r="M83" s="5"/>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A84" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="5">
         <v>4437.4399999999996</v>
       </c>
       <c r="C84" s="5">
         <v>4867.47</v>
       </c>
       <c r="D84" s="5">
         <v>5333.18</v>
       </c>
       <c r="E84" s="5">
         <v>6044.59</v>
       </c>
-      <c r="F84" s="36">
+      <c r="F84" s="35">
         <v>6411.93</v>
       </c>
       <c r="G84" s="5">
         <v>9126.2900000000009</v>
       </c>
       <c r="H84" s="5">
         <v>9090.65</v>
       </c>
       <c r="I84" s="5">
         <v>9889.3799999999992</v>
       </c>
       <c r="J84" s="5">
         <v>9940.43</v>
       </c>
       <c r="K84" s="5">
         <v>7079.18</v>
       </c>
       <c r="L84" s="5">
         <v>6871.16</v>
       </c>
       <c r="M84" s="5">
         <v>6841.61</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A85" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="5">
         <v>2908.06</v>
       </c>
       <c r="C85" s="5">
         <v>3348.14</v>
       </c>
       <c r="D85" s="5">
         <v>3713.4</v>
       </c>
       <c r="E85" s="5">
         <v>3728.77</v>
       </c>
-      <c r="F85" s="36">
+      <c r="F85" s="35">
         <v>3722.38</v>
       </c>
       <c r="G85" s="5">
         <v>3751.5</v>
       </c>
       <c r="H85" s="5">
         <v>4497</v>
       </c>
       <c r="I85" s="5">
         <v>5396.35</v>
       </c>
       <c r="J85" s="5">
         <v>5393.07</v>
       </c>
       <c r="K85" s="5">
         <v>2698.48</v>
       </c>
       <c r="L85" s="5">
         <v>2699.25</v>
       </c>
       <c r="M85" s="5">
         <v>2833.67</v>
       </c>
     </row>
     <row r="86" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A86" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B86" s="5">
         <v>6.5</v>
       </c>
       <c r="C86" s="5">
         <v>5.21</v>
       </c>
       <c r="D86" s="5">
         <v>6.67</v>
       </c>
       <c r="E86" s="5">
         <v>7.17</v>
       </c>
-      <c r="F86" s="36">
+      <c r="F86" s="35">
         <v>5.83</v>
       </c>
       <c r="G86" s="5">
         <v>6.03</v>
       </c>
       <c r="H86" s="5">
         <v>6.6</v>
       </c>
       <c r="I86" s="5">
         <v>6.27</v>
       </c>
       <c r="J86" s="5">
         <v>7.32</v>
       </c>
       <c r="K86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="L86" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M86" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A87" s="4">
         <v>2022</v>
       </c>
       <c r="B87" s="12"/>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="12"/>
-      <c r="F87" s="38"/>
+      <c r="F87" s="37"/>
       <c r="G87" s="12"/>
       <c r="H87" s="12"/>
       <c r="I87" s="12"/>
       <c r="J87" s="12"/>
       <c r="K87" s="12"/>
       <c r="L87" s="12"/>
       <c r="M87" s="12"/>
       <c r="O87" s="23"/>
       <c r="P87" s="23"/>
     </row>
     <row r="88" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A88" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B88" s="5">
         <v>3143.9</v>
       </c>
       <c r="C88" s="7">
         <v>4659.3999999999996</v>
       </c>
       <c r="D88" s="5">
         <v>4484.5</v>
       </c>
       <c r="E88" s="5">
         <v>4858.5</v>
       </c>
-      <c r="F88" s="45">
+      <c r="F88" s="41">
         <v>5194.5200000000004</v>
       </c>
       <c r="G88" s="5">
         <v>5109.1000000000004</v>
       </c>
       <c r="H88" s="5">
         <v>4298</v>
       </c>
       <c r="I88" s="5">
         <v>4841.2</v>
       </c>
       <c r="J88" s="5">
         <v>5368.1</v>
       </c>
       <c r="K88" s="5">
         <v>5241.2</v>
       </c>
       <c r="L88" s="5">
         <v>5699.4</v>
       </c>
       <c r="M88" s="12">
         <v>5646.3</v>
       </c>
       <c r="O88" s="23"/>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A89" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="9"/>
       <c r="D89" s="5"/>
       <c r="E89" s="5"/>
-      <c r="F89" s="49"/>
+      <c r="F89" s="44"/>
       <c r="G89" s="5"/>
       <c r="H89" s="5"/>
       <c r="I89" s="5"/>
       <c r="J89" s="5"/>
       <c r="K89" s="8"/>
       <c r="L89" s="5"/>
       <c r="M89" s="12"/>
       <c r="O89" s="23"/>
       <c r="P89" s="23"/>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A90" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B90" s="5">
         <v>2936.8</v>
       </c>
       <c r="C90" s="7">
         <v>4464.3100000000004</v>
       </c>
       <c r="D90" s="5">
         <v>4288.3999999999996</v>
       </c>
       <c r="E90" s="5">
         <v>4701.3999999999996</v>
       </c>
-      <c r="F90" s="45">
+      <c r="F90" s="41">
         <v>5037.3900000000003</v>
       </c>
       <c r="G90" s="5">
         <v>4952.3</v>
       </c>
       <c r="H90" s="5">
         <v>4184.1000000000004</v>
       </c>
       <c r="I90" s="5">
         <v>4727.2</v>
       </c>
       <c r="J90" s="5">
         <v>5254.1</v>
       </c>
       <c r="K90" s="5">
         <v>5088.6000000000004</v>
       </c>
       <c r="L90" s="5">
         <v>5507.9</v>
       </c>
       <c r="M90" s="12">
         <v>5429.3</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A91" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B91" s="5">
         <v>207.1</v>
       </c>
       <c r="C91" s="7">
         <v>195.09</v>
       </c>
       <c r="D91" s="5">
         <v>196.1</v>
       </c>
       <c r="E91" s="5">
         <v>157.1</v>
       </c>
-      <c r="F91" s="45">
+      <c r="F91" s="41">
         <v>157.13999999999999</v>
       </c>
       <c r="G91" s="5">
         <v>156.80000000000001</v>
       </c>
       <c r="H91" s="5">
         <v>113.9</v>
       </c>
       <c r="I91" s="5">
         <v>114</v>
       </c>
       <c r="J91" s="5">
         <v>114</v>
       </c>
       <c r="K91" s="5">
         <v>152.6</v>
       </c>
       <c r="L91" s="5">
         <v>191.5</v>
       </c>
       <c r="M91" s="12">
         <v>217</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A92" s="4">
         <v>2023</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="5"/>
       <c r="D92" s="5"/>
       <c r="E92" s="5"/>
-      <c r="F92" s="36"/>
+      <c r="F92" s="35"/>
       <c r="G92" s="5"/>
       <c r="H92" s="5"/>
       <c r="I92" s="5"/>
       <c r="J92" s="5"/>
       <c r="K92" s="5"/>
       <c r="L92" s="5"/>
       <c r="M92" s="12"/>
       <c r="O92" s="23"/>
     </row>
     <row r="93" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A93" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B93" s="5">
         <v>4263.8999999999996</v>
       </c>
       <c r="C93" s="5">
         <v>4783.5</v>
       </c>
       <c r="D93" s="21">
         <v>4996.34</v>
       </c>
       <c r="E93" s="5">
         <v>4728.3999999999996</v>
       </c>
-      <c r="F93" s="40">
+      <c r="F93" s="38">
         <v>4884.62</v>
       </c>
       <c r="G93" s="5">
         <v>4554.8</v>
       </c>
       <c r="H93" s="9">
         <v>4689.8</v>
       </c>
       <c r="I93" s="5">
         <v>5096.3999999999996</v>
       </c>
       <c r="J93" s="5">
         <v>5826.4</v>
       </c>
       <c r="K93" s="5">
         <v>5928.2</v>
       </c>
       <c r="L93" s="5">
         <v>6065.8</v>
       </c>
       <c r="M93" s="12">
         <v>5764</v>
       </c>
       <c r="O93" s="23"/>
     </row>
@@ -3862,92 +3897,92 @@
       <c r="G94" s="5"/>
       <c r="H94" s="9"/>
       <c r="I94" s="5"/>
       <c r="J94" s="5"/>
       <c r="K94" s="5"/>
       <c r="L94" s="5"/>
       <c r="M94" s="12"/>
       <c r="O94" s="23"/>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A95" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B95" s="5">
         <v>3981.7</v>
       </c>
       <c r="C95" s="5">
         <v>4393.3999999999996</v>
       </c>
       <c r="D95" s="21">
         <v>4609.28</v>
       </c>
       <c r="E95" s="5">
         <v>4341.8999999999996</v>
       </c>
-      <c r="F95" s="40">
+      <c r="F95" s="38">
         <v>4541.47</v>
       </c>
       <c r="G95" s="5">
         <v>4215.7</v>
       </c>
       <c r="H95" s="9">
         <v>4354.1000000000004</v>
       </c>
       <c r="I95" s="5">
         <v>4759.1000000000004</v>
       </c>
       <c r="J95" s="5">
         <v>5508.1</v>
       </c>
       <c r="K95" s="5">
         <v>5602.4</v>
       </c>
       <c r="L95" s="5">
         <v>5739.8</v>
       </c>
       <c r="M95" s="12">
         <v>5435.8</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A96" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="5">
         <v>282.2</v>
       </c>
       <c r="C96" s="5">
         <v>390.1</v>
       </c>
       <c r="D96" s="21">
         <v>387.06</v>
       </c>
       <c r="E96" s="5">
         <v>386.5</v>
       </c>
-      <c r="F96" s="40">
+      <c r="F96" s="38">
         <v>343.14</v>
       </c>
       <c r="G96" s="5">
         <v>339.1</v>
       </c>
       <c r="H96" s="9">
         <v>335.7</v>
       </c>
       <c r="I96" s="5">
         <v>337.3</v>
       </c>
       <c r="J96" s="5">
         <v>318.3</v>
       </c>
       <c r="K96" s="5">
         <v>325.8</v>
       </c>
       <c r="L96" s="5">
         <v>326</v>
       </c>
       <c r="M96" s="12">
         <v>328.2</v>
       </c>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.2">
@@ -3961,441 +3996,447 @@
       <c r="F97" s="20"/>
       <c r="G97" s="5"/>
       <c r="H97" s="9"/>
       <c r="I97" s="5"/>
       <c r="J97" s="5"/>
       <c r="K97" s="5"/>
       <c r="L97" s="5"/>
       <c r="M97" s="12"/>
     </row>
     <row r="98" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A98" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B98" s="5">
         <v>5362.3</v>
       </c>
       <c r="C98" s="5">
         <v>5487.1</v>
       </c>
       <c r="D98" s="21">
         <v>5405.2</v>
       </c>
       <c r="E98" s="5">
         <v>5944</v>
       </c>
-      <c r="F98" s="40">
+      <c r="F98" s="38">
         <v>5804.1</v>
       </c>
       <c r="G98" s="5">
         <v>5545.5</v>
       </c>
       <c r="H98" s="20">
         <v>5795</v>
       </c>
       <c r="I98" s="5">
         <v>5940.75</v>
       </c>
       <c r="J98" s="5">
         <v>6413</v>
       </c>
       <c r="K98" s="5">
         <v>6311.9</v>
       </c>
       <c r="L98" s="5">
         <v>6236.8</v>
       </c>
       <c r="M98" s="12">
         <v>6096.5</v>
       </c>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A99" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B99" s="5"/>
       <c r="C99" s="5"/>
       <c r="D99" s="9"/>
       <c r="E99" s="5"/>
-      <c r="F99" s="40"/>
+      <c r="F99" s="38"/>
       <c r="G99" s="5"/>
       <c r="H99" s="20"/>
       <c r="I99" s="5"/>
       <c r="J99" s="5"/>
       <c r="K99" s="5"/>
       <c r="L99" s="5"/>
       <c r="M99" s="12"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A100" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B100" s="20">
         <v>5034.09</v>
       </c>
       <c r="C100" s="5">
         <v>5088.3</v>
       </c>
       <c r="D100" s="21">
         <v>5169.2</v>
       </c>
       <c r="E100" s="5">
         <v>5736.5</v>
       </c>
-      <c r="F100" s="40">
+      <c r="F100" s="38">
         <v>5595.6</v>
       </c>
       <c r="G100" s="5">
         <v>5338.2</v>
       </c>
       <c r="H100" s="20">
         <v>5572.9</v>
       </c>
       <c r="I100" s="5">
         <v>5719.85</v>
       </c>
       <c r="J100" s="5">
         <v>6154.2</v>
       </c>
       <c r="K100" s="5">
         <v>5902.1</v>
       </c>
       <c r="L100" s="5">
         <v>5761.4</v>
       </c>
       <c r="M100" s="12">
         <v>5586.6</v>
       </c>
     </row>
     <row r="101" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B101" s="20">
         <v>328.22</v>
       </c>
       <c r="C101" s="5">
         <v>398.8</v>
       </c>
       <c r="D101" s="21">
         <v>236</v>
       </c>
       <c r="E101" s="5">
         <v>207.5</v>
       </c>
-      <c r="F101" s="40">
+      <c r="F101" s="38">
         <v>208.5</v>
       </c>
       <c r="G101" s="5">
         <v>207.4</v>
       </c>
       <c r="H101" s="20">
         <v>222.1</v>
       </c>
       <c r="I101" s="5">
         <v>220.9</v>
       </c>
       <c r="J101" s="5">
         <v>258.8</v>
       </c>
       <c r="K101" s="5">
         <v>409.8</v>
       </c>
       <c r="L101" s="5">
         <v>475.5</v>
       </c>
       <c r="M101" s="12">
         <v>509.9</v>
       </c>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A102" s="4">
         <v>2025</v>
       </c>
       <c r="B102" s="20"/>
       <c r="C102" s="5"/>
       <c r="D102" s="21"/>
       <c r="E102" s="5"/>
-      <c r="F102" s="40"/>
+      <c r="F102" s="38"/>
       <c r="G102" s="5"/>
       <c r="H102" s="20"/>
       <c r="I102" s="5"/>
       <c r="J102" s="5"/>
       <c r="K102" s="5"/>
       <c r="L102" s="5"/>
       <c r="M102" s="12"/>
     </row>
     <row r="103" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A103" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B103" s="20">
         <v>5931.24</v>
       </c>
       <c r="C103" s="20">
         <v>6251.47</v>
       </c>
       <c r="D103" s="20">
         <v>6428.34</v>
       </c>
       <c r="E103" s="5">
         <v>6428.41</v>
       </c>
-      <c r="F103" s="40">
+      <c r="F103" s="38">
         <v>6698.94</v>
       </c>
       <c r="G103" s="5">
         <v>6525.84</v>
       </c>
       <c r="H103" s="20">
         <v>6439.67</v>
       </c>
       <c r="I103" s="5">
         <v>6608.16</v>
       </c>
-      <c r="J103" s="40">
+      <c r="J103" s="38">
         <v>6978.36</v>
       </c>
-      <c r="K103" s="36">
+      <c r="K103" s="35">
         <v>7240.28</v>
       </c>
       <c r="L103" s="5">
         <v>6998.07</v>
       </c>
       <c r="M103" s="12">
         <v>6989.67</v>
       </c>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A104" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B104" s="20"/>
       <c r="C104" s="5"/>
       <c r="D104" s="21"/>
       <c r="E104" s="5"/>
-      <c r="F104" s="40"/>
+      <c r="F104" s="38"/>
       <c r="G104" s="5"/>
       <c r="H104" s="20"/>
       <c r="I104" s="5"/>
-      <c r="J104" s="36"/>
-      <c r="K104" s="36" t="s">
+      <c r="J104" s="35"/>
+      <c r="K104" s="35" t="s">
         <v>31</v>
       </c>
       <c r="L104" s="5"/>
       <c r="M104" s="12"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A105" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B105" s="20">
         <v>5576.98</v>
       </c>
       <c r="C105" s="20">
         <v>5811.2</v>
       </c>
       <c r="D105" s="20">
         <v>5977.7</v>
       </c>
       <c r="E105" s="5">
         <v>5943.47</v>
       </c>
-      <c r="F105" s="40">
+      <c r="F105" s="38">
         <v>6186.52</v>
       </c>
       <c r="G105" s="5">
         <v>5958.24</v>
       </c>
       <c r="H105" s="20">
         <v>5843.41</v>
       </c>
       <c r="I105" s="5">
         <v>5990.85</v>
       </c>
-      <c r="J105" s="40">
+      <c r="J105" s="38">
         <v>6333.16</v>
       </c>
-      <c r="K105" s="36">
+      <c r="K105" s="35">
         <v>6579.96</v>
       </c>
       <c r="L105" s="5">
         <v>6318.12</v>
       </c>
       <c r="M105" s="12">
         <v>6305.27</v>
       </c>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A106" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B106" s="20">
         <v>354.26</v>
       </c>
       <c r="C106" s="20">
         <v>440.27</v>
       </c>
       <c r="D106" s="20">
         <v>450.64</v>
       </c>
       <c r="E106" s="5">
         <v>484.94</v>
       </c>
-      <c r="F106" s="40">
+      <c r="F106" s="38">
         <v>512.41999999999996</v>
       </c>
       <c r="G106" s="5">
         <v>567.61</v>
       </c>
       <c r="H106" s="20">
         <v>596.26</v>
       </c>
       <c r="I106" s="5">
         <v>617.30999999999995</v>
       </c>
-      <c r="J106" s="40">
+      <c r="J106" s="38">
         <v>645.21</v>
       </c>
-      <c r="K106" s="36">
+      <c r="K106" s="35">
         <v>660.32</v>
       </c>
       <c r="L106" s="5">
         <v>679.95</v>
       </c>
       <c r="M106" s="12">
         <v>684.4</v>
       </c>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A107" s="4">
         <v>2026</v>
       </c>
       <c r="B107" s="20"/>
       <c r="C107" s="8"/>
       <c r="D107" s="8"/>
       <c r="E107" s="8"/>
-      <c r="F107" s="37"/>
+      <c r="F107" s="36"/>
       <c r="G107" s="8"/>
       <c r="H107" s="8"/>
       <c r="I107" s="8"/>
       <c r="J107" s="8"/>
       <c r="K107" s="8"/>
       <c r="L107" s="8"/>
       <c r="M107" s="8"/>
     </row>
     <row r="108" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A108" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B108" s="20">
         <v>6783.74</v>
       </c>
       <c r="C108" s="8">
         <v>6713.27</v>
       </c>
       <c r="D108" s="8">
         <v>6998.11</v>
       </c>
       <c r="E108" s="8">
         <v>7355.59</v>
       </c>
-      <c r="F108" s="37">
+      <c r="F108" s="36">
         <v>6816.28</v>
       </c>
-      <c r="G108" s="8"/>
+      <c r="G108" s="8">
+        <v>6604.52</v>
+      </c>
       <c r="H108" s="8"/>
       <c r="I108" s="8"/>
       <c r="J108" s="8"/>
       <c r="K108" s="8"/>
       <c r="L108" s="8"/>
       <c r="M108" s="8"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A109" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B109" s="20"/>
       <c r="C109" s="8"/>
       <c r="D109" s="8"/>
       <c r="E109" s="8"/>
-      <c r="F109" s="37"/>
+      <c r="F109" s="36"/>
       <c r="G109" s="8"/>
       <c r="H109" s="8"/>
       <c r="I109" s="8"/>
       <c r="J109" s="8"/>
       <c r="K109" s="8"/>
       <c r="L109" s="8"/>
       <c r="M109" s="8"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A110" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B110" s="20">
         <v>5716.14</v>
       </c>
       <c r="C110" s="8">
         <v>5669.41</v>
       </c>
       <c r="D110" s="8">
         <v>6019.62</v>
       </c>
       <c r="E110" s="8">
         <v>6458.33</v>
       </c>
-      <c r="F110" s="37">
+      <c r="F110" s="36">
         <v>6361.29</v>
       </c>
-      <c r="G110" s="8"/>
+      <c r="G110" s="8">
+        <v>6173.81</v>
+      </c>
       <c r="H110" s="8"/>
       <c r="I110" s="8"/>
       <c r="J110" s="8"/>
       <c r="K110" s="8"/>
       <c r="L110" s="8"/>
       <c r="M110" s="8"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A111" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B111" s="20">
         <v>1067.5999999999999</v>
       </c>
       <c r="C111" s="8">
         <v>1043.8499999999999</v>
       </c>
       <c r="D111" s="8">
         <v>978.49</v>
       </c>
       <c r="E111" s="8">
         <v>897.27</v>
       </c>
-      <c r="F111" s="37">
+      <c r="F111" s="36">
         <v>454.98</v>
       </c>
-      <c r="G111" s="8"/>
+      <c r="G111" s="8">
+        <v>430.71</v>
+      </c>
       <c r="H111" s="8"/>
       <c r="I111" s="8"/>
       <c r="J111" s="8"/>
       <c r="K111" s="8"/>
       <c r="L111" s="8"/>
       <c r="M111" s="8"/>
     </row>
     <row r="112" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A112" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B112" s="20"/>
       <c r="C112" s="8"/>
       <c r="D112" s="8"/>
       <c r="E112" s="8"/>
       <c r="F112" s="8"/>
       <c r="G112" s="8"/>
       <c r="H112" s="8"/>
       <c r="I112" s="8"/>
       <c r="J112" s="8"/>
       <c r="K112" s="8"/>
       <c r="L112" s="8"/>
       <c r="M112" s="8"/>
     </row>
     <row r="113" spans="1:16" x14ac:dyDescent="0.2">
@@ -4409,251 +4450,251 @@
       <c r="F113" s="16"/>
       <c r="G113" s="16"/>
       <c r="H113" s="16"/>
       <c r="I113" s="16"/>
       <c r="J113" s="16"/>
       <c r="K113" s="16"/>
       <c r="L113" s="16"/>
       <c r="M113" s="16"/>
     </row>
     <row r="114" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A114" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B114" s="5">
         <v>172.2</v>
       </c>
       <c r="C114" s="5">
         <v>193.8</v>
       </c>
       <c r="D114" s="5">
         <v>214.4</v>
       </c>
       <c r="E114" s="5">
         <v>219.6</v>
       </c>
-      <c r="F114" s="36">
+      <c r="F114" s="35">
         <v>222.4</v>
       </c>
       <c r="G114" s="5">
         <v>241.3</v>
       </c>
       <c r="H114" s="5">
         <v>277.3</v>
       </c>
       <c r="I114" s="5">
         <v>325.39999999999998</v>
       </c>
       <c r="J114" s="5">
         <v>358.4</v>
       </c>
       <c r="K114" s="5">
         <v>387.4</v>
       </c>
       <c r="L114" s="5">
         <v>400.3</v>
       </c>
       <c r="M114" s="5">
         <v>417.6</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A115" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="5"/>
       <c r="D115" s="8"/>
       <c r="E115" s="5"/>
-      <c r="F115" s="36"/>
+      <c r="F115" s="35"/>
       <c r="G115" s="5"/>
       <c r="H115" s="5"/>
       <c r="I115" s="5"/>
       <c r="J115" s="5"/>
       <c r="K115" s="5"/>
       <c r="L115" s="5"/>
       <c r="M115" s="5"/>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A116" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B116" s="5">
         <v>33.9</v>
       </c>
       <c r="C116" s="5">
         <v>35.200000000000003</v>
       </c>
       <c r="D116" s="5">
         <v>38.299999999999997</v>
       </c>
       <c r="E116" s="5">
         <v>43.3</v>
       </c>
-      <c r="F116" s="36">
+      <c r="F116" s="35">
         <v>46.3</v>
       </c>
       <c r="G116" s="5">
         <v>63.5</v>
       </c>
       <c r="H116" s="5">
         <v>64.099999999999994</v>
       </c>
       <c r="I116" s="5">
         <v>69.900000000000006</v>
       </c>
       <c r="J116" s="5">
         <v>90.1</v>
       </c>
       <c r="K116" s="5">
         <v>107.2</v>
       </c>
       <c r="L116" s="5">
         <v>120.1</v>
       </c>
       <c r="M116" s="5">
         <v>123.4</v>
       </c>
     </row>
     <row r="117" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B117" s="5">
         <v>137.1</v>
       </c>
       <c r="C117" s="5">
         <v>157.6</v>
       </c>
       <c r="D117" s="5">
         <v>174.9</v>
       </c>
       <c r="E117" s="5">
         <v>175</v>
       </c>
-      <c r="F117" s="36">
+      <c r="F117" s="35">
         <v>174.9</v>
       </c>
       <c r="G117" s="5">
         <v>176.5</v>
       </c>
       <c r="H117" s="5">
         <v>211.9</v>
       </c>
       <c r="I117" s="5">
         <v>254.2</v>
       </c>
       <c r="J117" s="5">
         <v>266.89999999999998</v>
       </c>
       <c r="K117" s="5">
         <v>280.2</v>
       </c>
       <c r="L117" s="5">
         <v>280.2</v>
       </c>
       <c r="M117" s="5">
         <v>294.2</v>
       </c>
     </row>
     <row r="118" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A118" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B118" s="5">
         <v>1.2</v>
       </c>
       <c r="C118" s="5">
         <v>1</v>
       </c>
       <c r="D118" s="5">
         <v>1.2</v>
       </c>
       <c r="E118" s="5">
         <v>1.3</v>
       </c>
-      <c r="F118" s="36">
+      <c r="F118" s="35">
         <v>1.2</v>
       </c>
       <c r="G118" s="5">
         <v>1.3</v>
       </c>
       <c r="H118" s="5">
         <v>1.3</v>
       </c>
       <c r="I118" s="5">
         <v>1.3</v>
       </c>
       <c r="J118" s="5">
         <v>1.4</v>
       </c>
       <c r="K118" s="5" t="s">
         <v>28</v>
       </c>
       <c r="L118" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M118" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A119" s="4">
         <v>2022</v>
       </c>
       <c r="B119" s="16"/>
       <c r="C119" s="16"/>
       <c r="D119" s="16"/>
       <c r="E119" s="16"/>
-      <c r="F119" s="50"/>
+      <c r="F119" s="45"/>
       <c r="G119" s="16"/>
       <c r="H119" s="16"/>
       <c r="I119" s="16"/>
       <c r="J119" s="16"/>
       <c r="K119" s="16"/>
       <c r="L119" s="16"/>
       <c r="M119" s="16"/>
       <c r="O119" s="27"/>
       <c r="P119" s="28"/>
     </row>
     <row r="120" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A120" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B120" s="5">
         <v>69.7</v>
       </c>
       <c r="C120" s="9">
         <v>76.400000000000006</v>
       </c>
       <c r="D120" s="5">
         <v>78.7</v>
       </c>
       <c r="E120" s="5">
         <v>84.1</v>
       </c>
-      <c r="F120" s="45">
+      <c r="F120" s="41">
         <v>87</v>
       </c>
       <c r="G120" s="5">
         <v>88.4</v>
       </c>
       <c r="H120" s="5">
         <v>82.2</v>
       </c>
       <c r="I120" s="5">
         <v>90.4</v>
       </c>
       <c r="J120" s="5">
         <v>101.2</v>
       </c>
       <c r="K120" s="5">
         <v>102.4</v>
       </c>
       <c r="L120" s="5">
         <v>103.3</v>
       </c>
       <c r="M120" s="12">
         <v>103.4</v>
       </c>
       <c r="O120" s="27"/>
       <c r="P120" s="28"/>
@@ -4671,92 +4712,92 @@
       <c r="H121" s="5"/>
       <c r="I121" s="5"/>
       <c r="J121" s="5"/>
       <c r="K121" s="5"/>
       <c r="L121" s="5"/>
       <c r="M121" s="12"/>
       <c r="O121" s="27"/>
       <c r="P121" s="28"/>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A122" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B122" s="5">
         <v>51.5</v>
       </c>
       <c r="C122" s="9">
         <v>58.4</v>
       </c>
       <c r="D122" s="5">
         <v>60.6</v>
       </c>
       <c r="E122" s="5">
         <v>72</v>
       </c>
-      <c r="F122" s="45">
+      <c r="F122" s="41">
         <v>75</v>
       </c>
       <c r="G122" s="5">
         <v>76.3</v>
       </c>
       <c r="H122" s="5">
         <v>72.2</v>
       </c>
       <c r="I122" s="5">
         <v>80.5</v>
       </c>
       <c r="J122" s="5">
         <v>91.3</v>
       </c>
       <c r="K122" s="5">
         <v>89.1</v>
       </c>
       <c r="L122" s="5">
         <v>89.4</v>
       </c>
       <c r="M122" s="12">
         <v>89.1</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A123" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B123" s="5">
         <v>18.2</v>
       </c>
       <c r="C123" s="9">
         <v>18</v>
       </c>
       <c r="D123" s="5">
         <v>18.100000000000001</v>
       </c>
       <c r="E123" s="5">
         <v>12.1</v>
       </c>
-      <c r="F123" s="45">
+      <c r="F123" s="41">
         <v>12</v>
       </c>
       <c r="G123" s="5">
         <v>12.1</v>
       </c>
       <c r="H123" s="5">
         <v>10</v>
       </c>
       <c r="I123" s="5">
         <v>9.9</v>
       </c>
       <c r="J123" s="5">
         <v>9.9</v>
       </c>
       <c r="K123" s="5">
         <v>13.3</v>
       </c>
       <c r="L123" s="5">
         <v>13.9</v>
       </c>
       <c r="M123" s="12">
         <v>14.3</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.2">
@@ -4772,642 +4813,648 @@
       <c r="H124" s="5"/>
       <c r="I124" s="5"/>
       <c r="J124" s="5"/>
       <c r="K124" s="6"/>
       <c r="L124" s="5"/>
       <c r="M124" s="12"/>
       <c r="O124" s="28"/>
       <c r="P124" s="28"/>
     </row>
     <row r="125" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A125" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B125" s="5">
         <v>91.6</v>
       </c>
       <c r="C125" s="5">
         <v>98.2</v>
       </c>
       <c r="D125" s="21">
         <v>86.5</v>
       </c>
       <c r="E125" s="5">
         <v>80.5</v>
       </c>
-      <c r="F125" s="36">
+      <c r="F125" s="35">
         <v>77.900000000000006</v>
       </c>
       <c r="G125" s="9">
         <v>76.099999999999994</v>
       </c>
       <c r="H125" s="9">
         <v>79.099999999999994</v>
       </c>
       <c r="I125" s="5">
         <v>86.1</v>
       </c>
       <c r="J125" s="5">
         <v>91.5</v>
       </c>
       <c r="K125" s="5">
         <v>92.7</v>
       </c>
       <c r="L125" s="5">
         <v>100.9</v>
       </c>
       <c r="M125" s="12">
         <v>98</v>
       </c>
       <c r="O125" s="28"/>
       <c r="P125" s="28"/>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A126" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B126" s="9"/>
       <c r="C126" s="5"/>
       <c r="D126" s="8"/>
       <c r="E126" s="5"/>
-      <c r="F126" s="36"/>
+      <c r="F126" s="35"/>
       <c r="G126" s="9"/>
       <c r="H126" s="9"/>
       <c r="I126" s="5"/>
       <c r="J126" s="5"/>
       <c r="K126" s="5"/>
       <c r="L126" s="5"/>
       <c r="M126" s="12"/>
       <c r="O126" s="28"/>
       <c r="P126" s="28"/>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A127" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B127" s="5">
         <v>74.099999999999994</v>
       </c>
       <c r="C127" s="5">
         <v>79.3</v>
       </c>
       <c r="D127" s="21">
         <v>68.099999999999994</v>
       </c>
       <c r="E127" s="5">
         <v>63.9</v>
       </c>
-      <c r="F127" s="36">
+      <c r="F127" s="35">
         <v>65</v>
       </c>
       <c r="G127" s="9">
         <v>62.8</v>
       </c>
       <c r="H127" s="9">
         <v>66.2</v>
       </c>
       <c r="I127" s="5">
         <v>72.900000000000006</v>
       </c>
       <c r="J127" s="5">
         <v>83.5</v>
       </c>
       <c r="K127" s="5">
         <v>84.7</v>
       </c>
       <c r="L127" s="5">
         <v>90.7</v>
       </c>
       <c r="M127" s="12">
         <v>87.5</v>
       </c>
       <c r="O127" s="27"/>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A128" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B128" s="5">
         <v>17.5</v>
       </c>
       <c r="C128" s="12">
         <v>18.899999999999999</v>
       </c>
       <c r="D128" s="21">
         <v>18.399999999999999</v>
       </c>
       <c r="E128" s="18">
         <v>16.600000000000001</v>
       </c>
-      <c r="F128" s="36">
+      <c r="F128" s="35">
         <v>12.9</v>
       </c>
       <c r="G128" s="9">
         <v>13.3</v>
       </c>
       <c r="H128" s="9">
         <v>12.9</v>
       </c>
       <c r="I128" s="5">
         <v>13.2</v>
       </c>
       <c r="J128" s="5">
         <v>8</v>
       </c>
       <c r="K128" s="5">
         <v>8</v>
       </c>
       <c r="L128" s="5">
         <v>10.199999999999999</v>
       </c>
       <c r="M128" s="12">
         <v>10.5</v>
       </c>
       <c r="O128" s="27"/>
     </row>
     <row r="129" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A129" s="4">
         <v>2024</v>
       </c>
       <c r="B129" s="5"/>
       <c r="C129" s="12"/>
       <c r="D129" s="21"/>
       <c r="E129" s="18"/>
-      <c r="F129" s="36"/>
+      <c r="F129" s="35"/>
       <c r="G129" s="9"/>
       <c r="H129" s="9"/>
       <c r="I129" s="5"/>
       <c r="J129" s="5"/>
       <c r="K129" s="5"/>
       <c r="L129" s="5"/>
       <c r="M129" s="12"/>
       <c r="O129" s="27"/>
     </row>
     <row r="130" spans="1:15" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A130" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B130" s="20">
         <v>90.6</v>
       </c>
       <c r="C130" s="12">
         <v>94.3</v>
       </c>
       <c r="D130" s="21">
         <v>95</v>
       </c>
       <c r="E130" s="18">
         <v>104.7</v>
       </c>
-      <c r="F130" s="36">
+      <c r="F130" s="35">
         <v>103.3</v>
       </c>
       <c r="G130" s="9">
         <v>97.8</v>
       </c>
       <c r="H130" s="32">
         <v>114.6</v>
       </c>
       <c r="I130" s="5">
         <v>116.7</v>
       </c>
       <c r="J130" s="5">
         <v>127.1</v>
       </c>
       <c r="K130" s="5">
         <v>120.3</v>
       </c>
       <c r="L130" s="5">
         <v>119.7</v>
       </c>
       <c r="M130" s="12">
         <v>119.8</v>
       </c>
       <c r="O130" s="27"/>
     </row>
     <row r="131" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A131" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B131" s="9"/>
       <c r="C131" s="12"/>
       <c r="D131" s="21"/>
       <c r="E131" s="18"/>
-      <c r="F131" s="36"/>
+      <c r="F131" s="35"/>
       <c r="G131" s="9"/>
       <c r="H131" s="21"/>
       <c r="I131" s="5"/>
       <c r="J131" s="5"/>
       <c r="K131" s="5"/>
       <c r="L131" s="5"/>
       <c r="M131" s="12"/>
       <c r="O131" s="27"/>
     </row>
     <row r="132" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A132" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B132" s="20">
         <v>78.5</v>
       </c>
       <c r="C132" s="12">
         <v>79.5</v>
       </c>
       <c r="D132" s="21">
         <v>80.900000000000006</v>
       </c>
       <c r="E132" s="18">
         <v>97.4</v>
       </c>
-      <c r="F132" s="36">
+      <c r="F132" s="35">
         <v>95.9</v>
       </c>
       <c r="G132" s="9">
         <v>90.5</v>
       </c>
       <c r="H132" s="21">
         <v>103.7</v>
       </c>
       <c r="I132" s="5">
         <v>105.8</v>
       </c>
       <c r="J132" s="5">
         <v>115</v>
       </c>
       <c r="K132" s="5">
         <v>108.6</v>
       </c>
       <c r="L132" s="5">
         <v>106.9</v>
       </c>
       <c r="M132" s="12">
         <v>106.3</v>
       </c>
       <c r="O132" s="27"/>
     </row>
     <row r="133" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A133" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B133" s="20">
         <v>12.1</v>
       </c>
       <c r="C133" s="12">
         <v>14.8</v>
       </c>
       <c r="D133" s="21">
         <v>14.1</v>
       </c>
       <c r="E133" s="18">
         <v>7.3</v>
       </c>
-      <c r="F133" s="36">
+      <c r="F133" s="35">
         <v>7.5</v>
       </c>
       <c r="G133" s="9">
         <v>7.3</v>
       </c>
       <c r="H133" s="21">
         <v>10.9</v>
       </c>
       <c r="I133" s="5">
         <v>10.9</v>
       </c>
       <c r="J133" s="5">
         <v>12.1</v>
       </c>
       <c r="K133" s="5">
         <v>11.7</v>
       </c>
       <c r="L133" s="5">
         <v>12.8</v>
       </c>
       <c r="M133" s="12">
         <v>13.5</v>
       </c>
     </row>
     <row r="134" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A134" s="4">
         <v>2025</v>
       </c>
       <c r="B134" s="27"/>
       <c r="C134" s="15"/>
       <c r="D134" s="22"/>
       <c r="E134" s="18"/>
-      <c r="F134" s="36"/>
+      <c r="F134" s="35"/>
       <c r="H134" s="22"/>
       <c r="I134" s="5"/>
       <c r="J134" s="5"/>
       <c r="K134" s="5"/>
       <c r="L134" s="5"/>
       <c r="M134" s="12"/>
     </row>
     <row r="135" spans="1:15" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A135" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B135" s="20">
         <v>123.4</v>
       </c>
       <c r="C135" s="20">
         <v>136</v>
       </c>
       <c r="D135" s="20">
         <v>124.3</v>
       </c>
-      <c r="E135" s="41">
+      <c r="E135" s="39">
         <v>125</v>
       </c>
-      <c r="F135" s="48">
+      <c r="F135" s="43">
         <v>127.4592</v>
       </c>
       <c r="G135" s="13">
         <v>126.58199999999999</v>
       </c>
       <c r="H135" s="20">
         <v>127.23399999999999</v>
       </c>
       <c r="I135" s="5">
         <v>123.2804</v>
       </c>
       <c r="J135" s="27">
         <v>120.3536</v>
       </c>
       <c r="K135" s="5">
         <v>136.9418</v>
       </c>
       <c r="L135" s="5">
         <v>130.27619999999999</v>
       </c>
       <c r="M135" s="12">
         <v>130.97749999999999</v>
       </c>
     </row>
     <row r="136" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A136" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B136" s="20"/>
       <c r="C136" s="12"/>
       <c r="D136" s="21"/>
       <c r="E136" s="31"/>
-      <c r="F136" s="36"/>
+      <c r="F136" s="35"/>
       <c r="G136" s="13"/>
       <c r="H136" s="22"/>
       <c r="I136" s="5"/>
       <c r="K136" s="5"/>
       <c r="L136" s="5"/>
       <c r="M136" s="12"/>
     </row>
     <row r="137" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A137" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B137" s="20">
         <v>110.4</v>
       </c>
       <c r="C137" s="20">
         <v>105.8</v>
       </c>
       <c r="D137" s="20">
         <v>108.5903</v>
       </c>
-      <c r="E137" s="41">
+      <c r="E137" s="39">
         <v>108.1433</v>
       </c>
-      <c r="F137" s="45">
+      <c r="F137" s="41">
         <v>110.31439999999999</v>
       </c>
       <c r="G137" s="13">
         <v>107.9602</v>
       </c>
       <c r="H137" s="20">
         <v>107.795</v>
       </c>
       <c r="I137" s="5">
         <v>103.1208</v>
       </c>
       <c r="J137" s="27">
         <v>99.364000000000004</v>
       </c>
       <c r="K137" s="5">
         <v>115.4748</v>
       </c>
       <c r="L137" s="5">
         <v>108.5822</v>
       </c>
       <c r="M137" s="12">
         <v>108.77549999999999</v>
       </c>
     </row>
     <row r="138" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A138" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B138" s="20">
         <v>13</v>
       </c>
       <c r="C138" s="20">
         <v>30.1</v>
       </c>
       <c r="D138" s="20">
         <v>15.6988</v>
       </c>
       <c r="E138" s="18">
         <v>16.896000000000001</v>
       </c>
-      <c r="F138" s="45">
+      <c r="F138" s="41">
         <v>17.1448</v>
       </c>
       <c r="G138" s="13">
         <v>18.6218</v>
       </c>
       <c r="H138" s="20">
         <v>19.4389</v>
       </c>
       <c r="I138" s="5">
         <v>20.159600000000001</v>
       </c>
       <c r="J138" s="27">
         <v>20.989599999999999</v>
       </c>
       <c r="K138" s="5">
         <v>21.467099999999999</v>
       </c>
       <c r="L138" s="5">
         <v>21.693999999999999</v>
       </c>
       <c r="M138" s="12">
         <v>22.202000000000002</v>
       </c>
     </row>
     <row r="139" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A139" s="4">
         <v>2026</v>
       </c>
       <c r="B139" s="20"/>
       <c r="C139" s="20"/>
       <c r="D139" s="20"/>
       <c r="E139" s="18"/>
-      <c r="F139" s="45"/>
+      <c r="F139" s="41"/>
       <c r="G139" s="13"/>
       <c r="H139" s="20"/>
       <c r="I139" s="5"/>
       <c r="J139" s="27"/>
       <c r="K139" s="5"/>
       <c r="L139" s="5"/>
       <c r="M139" s="12"/>
     </row>
     <row r="140" spans="1:15" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A140" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B140" s="20">
         <v>117.352</v>
       </c>
       <c r="C140" s="20">
         <v>137.8425</v>
       </c>
       <c r="D140" s="20">
         <v>157.05699999999999</v>
       </c>
       <c r="E140" s="18">
         <v>178.11439999999999</v>
       </c>
-      <c r="F140" s="45">
+      <c r="F140" s="41">
         <v>173.6335</v>
       </c>
-      <c r="G140" s="13"/>
+      <c r="G140" s="13">
+        <v>165.3716</v>
+      </c>
       <c r="H140" s="20"/>
       <c r="I140" s="5"/>
       <c r="J140" s="27"/>
       <c r="K140" s="5"/>
       <c r="L140" s="5"/>
       <c r="M140" s="12"/>
     </row>
     <row r="141" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A141" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B141" s="20"/>
       <c r="C141" s="20"/>
       <c r="D141" s="20"/>
       <c r="E141" s="18"/>
       <c r="F141" s="7"/>
       <c r="G141" s="13"/>
       <c r="H141" s="20"/>
       <c r="I141" s="5"/>
       <c r="J141" s="27"/>
       <c r="K141" s="5"/>
       <c r="L141" s="5"/>
       <c r="M141" s="12"/>
     </row>
     <row r="142" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A142" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B142" s="20">
         <v>95.259600000000006</v>
       </c>
       <c r="C142" s="20">
         <v>115.6211</v>
       </c>
       <c r="D142" s="20">
         <v>136.62090000000001</v>
       </c>
       <c r="E142" s="18">
         <v>158.8562</v>
       </c>
-      <c r="F142" s="45">
+      <c r="F142" s="41">
         <v>163.59690000000001</v>
       </c>
-      <c r="G142" s="13"/>
+      <c r="G142" s="13">
+        <v>155.78659999999999</v>
+      </c>
       <c r="H142" s="20"/>
       <c r="I142" s="5"/>
       <c r="J142" s="27"/>
       <c r="K142" s="5"/>
       <c r="L142" s="5"/>
       <c r="M142" s="12"/>
     </row>
     <row r="143" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A143" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B143" s="20">
         <v>22.092400000000001</v>
       </c>
       <c r="C143" s="20">
         <v>22.221399999999999</v>
       </c>
       <c r="D143" s="20">
         <v>20.4361</v>
       </c>
       <c r="E143" s="18">
         <v>19.258199999999999</v>
       </c>
-      <c r="F143" s="45">
+      <c r="F143" s="41">
         <v>10.0365</v>
       </c>
-      <c r="G143" s="13"/>
+      <c r="G143" s="13">
+        <v>9.5850000000000009</v>
+      </c>
       <c r="H143" s="20"/>
       <c r="I143" s="5"/>
       <c r="J143" s="27"/>
       <c r="K143" s="5"/>
       <c r="L143" s="5"/>
       <c r="M143" s="12"/>
     </row>
     <row r="144" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A144" s="17"/>
       <c r="B144" s="20"/>
       <c r="C144" s="20"/>
       <c r="D144" s="26"/>
       <c r="E144" s="18"/>
       <c r="F144" s="7"/>
       <c r="G144" s="13"/>
       <c r="H144" s="20"/>
       <c r="I144" s="5"/>
-      <c r="J144" s="34"/>
+      <c r="J144" s="33"/>
       <c r="K144" s="5"/>
       <c r="L144" s="5"/>
       <c r="M144" s="12"/>
     </row>
     <row r="145" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A145" s="44" t="s">
+      <c r="A145" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B145" s="44"/>
-[...10 lines deleted...]
-      <c r="M145" s="44"/>
+      <c r="B145" s="47"/>
+      <c r="C145" s="47"/>
+      <c r="D145" s="47"/>
+      <c r="E145" s="47"/>
+      <c r="F145" s="47"/>
+      <c r="G145" s="47"/>
+      <c r="H145" s="47"/>
+      <c r="I145" s="47"/>
+      <c r="J145" s="47"/>
+      <c r="K145" s="47"/>
+      <c r="L145" s="47"/>
+      <c r="M145" s="47"/>
     </row>
     <row r="146" spans="1:17" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="147" spans="1:17" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A147" s="11"/>
       <c r="B147" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E147" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>9</v>
       </c>
@@ -5438,537 +5485,541 @@
       <c r="F148" s="19"/>
       <c r="G148" s="19"/>
       <c r="H148" s="19"/>
       <c r="I148" s="19"/>
       <c r="J148" s="19"/>
       <c r="K148" s="19"/>
       <c r="L148" s="19"/>
       <c r="M148" s="19"/>
     </row>
     <row r="149" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A149" s="4">
         <v>2021</v>
       </c>
       <c r="B149" s="5">
         <v>1199.73</v>
       </c>
       <c r="C149" s="8">
         <v>1102.5</v>
       </c>
       <c r="D149" s="8">
         <v>1088.9000000000001</v>
       </c>
       <c r="E149" s="8">
         <v>1127.5</v>
       </c>
-      <c r="F149" s="37">
+      <c r="F149" s="36">
         <v>1026.8</v>
       </c>
       <c r="G149" s="8">
         <v>993.1</v>
       </c>
       <c r="H149" s="8">
         <v>1111.5999999999999</v>
       </c>
       <c r="I149" s="8">
         <v>978.8</v>
       </c>
       <c r="J149" s="8">
         <v>919.9</v>
       </c>
       <c r="K149" s="12">
         <v>935.6</v>
       </c>
       <c r="L149" s="8">
         <v>1199.4000000000001</v>
       </c>
       <c r="M149" s="8">
         <v>1237.2</v>
       </c>
     </row>
     <row r="150" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A150" s="4">
         <v>2022</v>
       </c>
       <c r="B150" s="5">
         <v>1303.18</v>
       </c>
       <c r="C150" s="5">
         <v>1197.6400000000001</v>
       </c>
       <c r="D150" s="5">
         <v>1285.31</v>
       </c>
       <c r="E150" s="5">
         <v>1263.1099999999999</v>
       </c>
-      <c r="F150" s="36">
+      <c r="F150" s="35">
         <v>1208.3699999999999</v>
       </c>
       <c r="G150" s="5">
         <v>1121.45</v>
       </c>
       <c r="H150" s="5">
         <v>1052.28</v>
       </c>
       <c r="I150" s="5">
         <v>1112.73</v>
       </c>
       <c r="J150" s="5">
         <v>992.67</v>
       </c>
       <c r="K150" s="5">
         <v>1117.03</v>
       </c>
       <c r="L150" s="5">
         <v>1167.6600000000001</v>
       </c>
       <c r="M150" s="8">
         <v>1292.7</v>
       </c>
     </row>
     <row r="151" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A151" s="4">
         <v>2023</v>
       </c>
       <c r="B151" s="5">
         <v>1292.5999999999999</v>
       </c>
       <c r="C151" s="5">
         <v>1236.0999999999999</v>
       </c>
       <c r="D151" s="5">
         <v>1305.0999999999999</v>
       </c>
       <c r="E151" s="5">
         <v>1279.2</v>
       </c>
-      <c r="F151" s="36">
+      <c r="F151" s="35">
         <v>1268.5999999999999</v>
       </c>
       <c r="G151" s="5">
         <v>1317</v>
       </c>
       <c r="H151" s="5">
         <v>1437.3</v>
       </c>
       <c r="I151" s="5">
         <v>1471.7</v>
       </c>
       <c r="J151" s="5">
         <v>1433.1</v>
       </c>
       <c r="K151" s="5">
         <v>1474.4</v>
       </c>
       <c r="L151" s="5">
         <v>1305.9000000000001</v>
       </c>
       <c r="M151" s="8">
         <v>1337.3</v>
       </c>
     </row>
     <row r="152" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A152" s="4">
         <v>2024</v>
       </c>
       <c r="B152" s="20">
         <v>1400.14</v>
       </c>
       <c r="C152" s="5">
         <v>1275.9000000000001</v>
       </c>
       <c r="D152" s="5">
         <v>1342.8</v>
       </c>
       <c r="E152" s="5">
         <v>1188.7</v>
       </c>
-      <c r="F152" s="36">
+      <c r="F152" s="35">
         <v>1346.2</v>
       </c>
       <c r="G152" s="5">
         <v>1287.8</v>
       </c>
       <c r="H152" s="5">
         <v>1390.9</v>
       </c>
       <c r="I152" s="5">
         <v>1511.96</v>
       </c>
       <c r="J152" s="5">
         <v>1381.4</v>
       </c>
       <c r="K152" s="5">
         <v>1278.5999999999999</v>
       </c>
       <c r="L152" s="5">
         <v>1464.7</v>
       </c>
       <c r="M152" s="8">
         <v>1328.8</v>
       </c>
     </row>
     <row r="153" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A153" s="4">
         <v>2025</v>
       </c>
       <c r="B153" s="21">
         <v>1359.81</v>
       </c>
       <c r="C153" s="20">
         <v>1278.98</v>
       </c>
       <c r="D153" s="5">
         <v>1347.99</v>
       </c>
       <c r="E153" s="5">
         <v>1223.6500000000001</v>
       </c>
-      <c r="F153" s="40">
+      <c r="F153" s="38">
         <v>1371</v>
       </c>
       <c r="G153" s="5">
         <v>1337.59</v>
       </c>
       <c r="H153" s="20">
         <v>1328.82</v>
       </c>
       <c r="I153" s="5">
         <v>1349.82</v>
       </c>
       <c r="J153" s="20">
         <v>1306.0999999999999</v>
       </c>
       <c r="K153" s="5">
         <v>1318.26</v>
       </c>
       <c r="L153" s="5">
         <v>1247.3599999999999</v>
       </c>
       <c r="M153" s="8">
         <v>1431.92</v>
       </c>
     </row>
     <row r="154" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A154" s="4">
         <v>2026</v>
       </c>
       <c r="B154" s="20">
         <v>1520.33</v>
       </c>
       <c r="C154" s="20">
         <v>1377.16</v>
       </c>
       <c r="D154" s="5">
         <v>1426.82</v>
       </c>
       <c r="E154" s="5">
         <v>1344.04</v>
       </c>
-      <c r="F154" s="40">
+      <c r="F154" s="38">
         <v>1422.47</v>
       </c>
-      <c r="G154" s="5"/>
+      <c r="G154" s="5">
+        <v>1486.45</v>
+      </c>
       <c r="H154" s="20"/>
       <c r="I154" s="5"/>
       <c r="J154" s="20"/>
       <c r="K154" s="5"/>
       <c r="L154" s="5"/>
       <c r="M154" s="8"/>
     </row>
     <row r="155" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A155" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="12"/>
       <c r="D155" s="8"/>
       <c r="E155" s="8"/>
-      <c r="F155" s="37"/>
+      <c r="F155" s="36"/>
       <c r="G155" s="8"/>
       <c r="H155" s="8"/>
       <c r="I155" s="8"/>
       <c r="J155" s="8"/>
       <c r="K155" s="8"/>
       <c r="L155" s="8"/>
       <c r="M155" s="8"/>
       <c r="P155" s="23"/>
       <c r="Q155" s="23"/>
     </row>
     <row r="156" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A156" s="4">
         <v>2021</v>
       </c>
       <c r="B156" s="5">
         <v>529.6</v>
       </c>
       <c r="C156" s="8">
         <v>487.4</v>
       </c>
       <c r="D156" s="8">
         <v>482.4</v>
       </c>
       <c r="E156" s="8">
         <v>495.1</v>
       </c>
-      <c r="F156" s="37">
+      <c r="F156" s="36">
         <v>494.4</v>
       </c>
       <c r="G156" s="8">
         <v>406.1</v>
       </c>
       <c r="H156" s="8">
         <v>504.5</v>
       </c>
       <c r="I156" s="8">
         <v>441.6</v>
       </c>
       <c r="J156" s="8">
         <v>414.1</v>
       </c>
       <c r="K156" s="12">
         <v>417</v>
       </c>
       <c r="L156" s="8">
         <v>705.3</v>
       </c>
       <c r="M156" s="8">
         <v>742.3</v>
       </c>
       <c r="P156" s="23"/>
       <c r="Q156" s="23"/>
     </row>
     <row r="157" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A157" s="4">
         <v>2022</v>
       </c>
       <c r="B157" s="5">
         <v>800</v>
       </c>
       <c r="C157" s="5">
         <v>723.3</v>
       </c>
       <c r="D157" s="5">
         <v>778.6</v>
       </c>
       <c r="E157" s="5">
         <v>743.86</v>
       </c>
-      <c r="F157" s="36">
+      <c r="F157" s="35">
         <v>724.98</v>
       </c>
       <c r="G157" s="5">
         <v>636</v>
       </c>
       <c r="H157" s="5">
         <v>600.76</v>
       </c>
       <c r="I157" s="5">
         <v>649.55999999999995</v>
       </c>
       <c r="J157" s="5">
         <v>549</v>
       </c>
       <c r="K157" s="5">
         <v>625.26</v>
       </c>
       <c r="L157" s="5">
         <v>736.46</v>
       </c>
       <c r="M157" s="8">
         <v>790.8</v>
       </c>
       <c r="P157" s="29"/>
       <c r="Q157" s="29"/>
     </row>
     <row r="158" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>2023</v>
       </c>
       <c r="B158" s="8">
         <v>811.2</v>
       </c>
       <c r="C158" s="9">
         <v>765.6</v>
       </c>
       <c r="D158" s="8">
         <v>796</v>
       </c>
       <c r="E158" s="8">
         <v>726.5</v>
       </c>
-      <c r="F158" s="37">
+      <c r="F158" s="36">
         <v>772.4</v>
       </c>
       <c r="G158" s="8">
         <v>802</v>
       </c>
       <c r="H158" s="8">
         <v>892.4</v>
       </c>
       <c r="I158" s="8">
         <v>891</v>
       </c>
       <c r="J158" s="8">
         <v>857.2</v>
       </c>
       <c r="K158" s="8">
         <v>874</v>
       </c>
       <c r="L158" s="8">
         <v>779.5</v>
       </c>
       <c r="M158" s="12">
         <v>821.2</v>
       </c>
     </row>
     <row r="159" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A159" s="4">
         <v>2024</v>
       </c>
       <c r="B159" s="20">
         <v>861.4</v>
       </c>
       <c r="C159" s="8">
         <v>810.9</v>
       </c>
       <c r="D159" s="8">
         <v>826.8</v>
       </c>
       <c r="E159" s="8">
         <v>736.6</v>
       </c>
-      <c r="F159" s="37">
+      <c r="F159" s="36">
         <v>862.6</v>
       </c>
       <c r="G159" s="8">
         <v>802.4</v>
       </c>
       <c r="H159" s="8">
         <v>848.6</v>
       </c>
       <c r="I159" s="8">
         <v>948.9</v>
       </c>
       <c r="J159" s="8">
         <v>819</v>
       </c>
       <c r="K159" s="8">
         <v>795.1</v>
       </c>
       <c r="L159" s="8">
         <v>897</v>
       </c>
       <c r="M159" s="8">
         <v>845.7</v>
       </c>
     </row>
     <row r="160" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A160" s="4">
         <v>2025</v>
       </c>
       <c r="B160" s="21">
         <v>861.83</v>
       </c>
       <c r="C160" s="21">
         <v>800.3</v>
       </c>
       <c r="D160" s="8">
         <v>855.8</v>
       </c>
       <c r="E160" s="8">
         <v>777.4</v>
       </c>
-      <c r="F160" s="47">
+      <c r="F160" s="42">
         <v>811.28489999999999</v>
       </c>
       <c r="G160" s="8">
         <v>830.62980000000005</v>
       </c>
       <c r="H160" s="20">
         <v>828.62109999999996</v>
       </c>
       <c r="I160" s="8">
         <v>817.47550000000001</v>
       </c>
       <c r="J160" s="20">
         <v>789.12480000000005</v>
       </c>
       <c r="K160" s="8">
         <v>828.14649999999995</v>
       </c>
       <c r="L160" s="8">
         <v>784.53390000000002</v>
       </c>
       <c r="M160" s="8">
         <v>898.88630000000001</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="4">
         <v>2026</v>
       </c>
       <c r="B161" s="21">
         <v>538.73320000000001</v>
       </c>
       <c r="C161" s="21">
         <v>491.53219999999999</v>
       </c>
       <c r="D161" s="8">
         <v>494.00639999999999</v>
       </c>
       <c r="E161" s="8">
         <v>468.53149999999999</v>
       </c>
-      <c r="F161" s="47">
+      <c r="F161" s="42">
         <v>468.04739999999998</v>
       </c>
-      <c r="G161" s="8"/>
+      <c r="G161" s="8">
+        <v>499.96370000000002</v>
+      </c>
       <c r="H161" s="20"/>
       <c r="I161" s="8"/>
       <c r="J161" s="20"/>
       <c r="K161" s="8"/>
       <c r="L161" s="8"/>
       <c r="M161" s="8"/>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A162" s="43" t="s">
+      <c r="A162" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="B162" s="43"/>
-[...10 lines deleted...]
-      <c r="M162" s="43"/>
+      <c r="B162" s="46"/>
+      <c r="C162" s="46"/>
+      <c r="D162" s="46"/>
+      <c r="E162" s="46"/>
+      <c r="F162" s="46"/>
+      <c r="G162" s="46"/>
+      <c r="H162" s="46"/>
+      <c r="I162" s="46"/>
+      <c r="J162" s="46"/>
+      <c r="K162" s="46"/>
+      <c r="L162" s="46"/>
+      <c r="M162" s="46"/>
     </row>
     <row r="163" spans="1:16" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="164" spans="1:16" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A164" s="2"/>
       <c r="B164" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>9</v>
       </c>
@@ -6116,100 +6167,102 @@
       <c r="L168" s="9">
         <v>40.5</v>
       </c>
       <c r="M168" s="9">
         <v>42</v>
       </c>
       <c r="O168" s="9"/>
       <c r="P168" s="28"/>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A169" s="4">
         <v>2025</v>
       </c>
       <c r="B169" s="20">
         <v>40.369999999999997</v>
       </c>
       <c r="C169" s="20">
         <v>36.380000000000003</v>
       </c>
       <c r="D169" s="9">
         <v>39.549999999999997</v>
       </c>
       <c r="E169" s="9">
         <v>37.06</v>
       </c>
-      <c r="F169" s="40">
+      <c r="F169" s="38">
         <v>43.67</v>
       </c>
       <c r="G169" s="9">
         <v>50.93</v>
       </c>
       <c r="H169" s="20">
         <v>57.35</v>
       </c>
       <c r="I169" s="9">
         <v>56.36</v>
       </c>
-      <c r="J169" s="40">
+      <c r="J169" s="38">
         <v>43.49</v>
       </c>
       <c r="K169" s="13">
         <v>40.229999999999997</v>
       </c>
       <c r="L169" s="9">
         <v>40.57</v>
       </c>
       <c r="M169" s="9">
         <v>39.57</v>
       </c>
       <c r="O169" s="9"/>
       <c r="P169" s="28"/>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="4">
         <v>2026</v>
       </c>
       <c r="B170" s="20">
         <v>40.25</v>
       </c>
       <c r="C170" s="20">
         <v>31.4</v>
       </c>
       <c r="D170" s="9">
         <v>39.44</v>
       </c>
       <c r="E170" s="9">
         <v>34.97</v>
       </c>
-      <c r="F170" s="40">
+      <c r="F170" s="38">
         <v>40.81</v>
       </c>
-      <c r="G170" s="9"/>
+      <c r="G170" s="9">
+        <v>53.99</v>
+      </c>
       <c r="H170" s="20"/>
       <c r="I170" s="9"/>
-      <c r="J170" s="40"/>
+      <c r="J170" s="38"/>
       <c r="K170" s="13"/>
       <c r="L170" s="9"/>
       <c r="M170" s="9"/>
       <c r="O170" s="9"/>
       <c r="P170" s="28"/>
     </row>
     <row r="171" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A171" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="9"/>
       <c r="D171" s="9"/>
       <c r="E171" s="9"/>
       <c r="F171" s="13"/>
       <c r="G171" s="9"/>
       <c r="H171" s="9"/>
       <c r="I171" s="9"/>
       <c r="J171" s="13"/>
       <c r="K171" s="13"/>
       <c r="L171" s="9"/>
       <c r="M171" s="9"/>
       <c r="O171" s="9"/>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.2">
@@ -6330,93 +6383,96 @@
         <v>70.099999999999994</v>
       </c>
       <c r="L174" s="9">
         <v>79.7</v>
       </c>
       <c r="M174" s="9">
         <v>78.2</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>2025</v>
       </c>
       <c r="B175" s="20">
         <v>81.8</v>
       </c>
       <c r="C175" s="21">
         <v>71.2</v>
       </c>
       <c r="D175" s="9">
         <v>76.900000000000006</v>
       </c>
       <c r="E175" s="9">
         <v>69.400000000000006</v>
       </c>
-      <c r="F175" s="47">
+      <c r="F175" s="42">
         <v>79.0184</v>
       </c>
       <c r="G175" s="9">
         <v>97.873199999999997</v>
       </c>
       <c r="H175" s="20">
         <v>110.58369999999999</v>
       </c>
       <c r="I175" s="9">
         <v>107.0641</v>
       </c>
-      <c r="J175" s="40">
+      <c r="J175" s="38">
         <v>82.783000000000001</v>
       </c>
       <c r="K175" s="13">
         <v>72.130200000000002</v>
       </c>
       <c r="L175" s="9">
         <v>76.608999999999995</v>
       </c>
       <c r="M175" s="9">
         <v>76.5548</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>2026</v>
       </c>
       <c r="B176" s="9">
         <v>64.053799999999995</v>
       </c>
       <c r="C176" s="27">
         <v>48.887500000000003</v>
       </c>
       <c r="D176" s="13">
         <v>61.015500000000003</v>
       </c>
       <c r="E176" s="13">
         <v>53.913200000000003</v>
       </c>
       <c r="F176" s="13">
         <v>64.253500000000003</v>
+      </c>
+      <c r="G176" s="13">
+        <v>94.3553</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A32:M32"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A63:M63"/>
     <mergeCell ref="A145:M145"/>
     <mergeCell ref="A162:M162"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>