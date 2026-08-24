--- v3 (2026-07-15)
+++ v4 (2026-08-24)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\июнь\Динамические ряды транспорт 06.2026\рус\месячный\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\Сводный\Динамические ряды транспорт 07.2026\рус\месячный\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28890" windowHeight="12510"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="22095" windowHeight="6510"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="32">
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
@@ -249,192 +249,185 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...26 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -726,5754 +719,5802 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q176"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
     </row>
     <row r="2" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="30"/>
-[...11 lines deleted...]
-      <c r="M2" s="30"/>
+      <c r="A2" s="24"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A5" s="4">
         <v>2021</v>
       </c>
-      <c r="B5" s="48">
+      <c r="B5" s="28">
         <v>9701.57</v>
       </c>
-      <c r="C5" s="48">
+      <c r="C5" s="28">
         <v>9489.43</v>
       </c>
-      <c r="D5" s="48">
+      <c r="D5" s="28">
         <v>9315.5499999999993</v>
       </c>
-      <c r="E5" s="48">
+      <c r="E5" s="28">
         <v>9657.85</v>
       </c>
-      <c r="F5" s="48">
+      <c r="F5" s="28">
         <v>10344.209999999999</v>
       </c>
-      <c r="G5" s="48">
+      <c r="G5" s="28">
         <v>11256.34</v>
       </c>
-      <c r="H5" s="48">
+      <c r="H5" s="28">
         <v>11082.61</v>
       </c>
-      <c r="I5" s="48">
+      <c r="I5" s="28">
         <v>11577.8</v>
       </c>
-      <c r="J5" s="48">
+      <c r="J5" s="28">
         <v>12062.62</v>
       </c>
-      <c r="K5" s="48">
+      <c r="K5" s="28">
         <v>13228.92</v>
       </c>
-      <c r="L5" s="48">
+      <c r="L5" s="28">
         <v>13229.69</v>
       </c>
-      <c r="M5" s="48">
+      <c r="M5" s="28">
         <v>13243.71</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A6" s="4">
         <v>2022</v>
       </c>
-      <c r="B6" s="48">
+      <c r="B6" s="28">
         <v>6360.4</v>
       </c>
-      <c r="C6" s="48">
+      <c r="C6" s="28">
         <v>5845.4</v>
       </c>
-      <c r="D6" s="48">
+      <c r="D6" s="28">
         <v>6481.8</v>
       </c>
-      <c r="E6" s="48">
+      <c r="E6" s="28">
         <v>5968.5</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="29">
         <v>5964.73</v>
       </c>
-      <c r="G6" s="48">
+      <c r="G6" s="28">
         <v>6927.3</v>
       </c>
-      <c r="H6" s="48">
+      <c r="H6" s="28">
         <v>7632.8</v>
       </c>
-      <c r="I6" s="48">
+      <c r="I6" s="28">
         <v>8157.9</v>
       </c>
-      <c r="J6" s="48">
+      <c r="J6" s="28">
         <v>7946.8</v>
       </c>
-      <c r="K6" s="48">
+      <c r="K6" s="28">
         <v>8075.3</v>
       </c>
-      <c r="L6" s="48">
+      <c r="L6" s="28">
         <v>7687.9</v>
       </c>
-      <c r="M6" s="49">
+      <c r="M6" s="29">
         <v>7526.8</v>
       </c>
-      <c r="O6" s="23"/>
+      <c r="O6" s="17"/>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A7" s="4">
         <v>2023</v>
       </c>
-      <c r="B7" s="48">
+      <c r="B7" s="28">
         <v>7802.1</v>
       </c>
-      <c r="C7" s="48">
+      <c r="C7" s="28">
         <v>6822.1</v>
       </c>
-      <c r="D7" s="48">
+      <c r="D7" s="28">
         <v>7168.86</v>
       </c>
-      <c r="E7" s="48">
+      <c r="E7" s="28">
         <v>7363.3</v>
       </c>
-      <c r="F7" s="48">
+      <c r="F7" s="28">
         <v>7877.3</v>
       </c>
-      <c r="G7" s="48">
+      <c r="G7" s="28">
         <v>7574.8</v>
       </c>
-      <c r="H7" s="48">
+      <c r="H7" s="28">
         <v>8154.4</v>
       </c>
-      <c r="I7" s="48">
+      <c r="I7" s="28">
         <v>8129.3</v>
       </c>
-      <c r="J7" s="48">
+      <c r="J7" s="28">
         <v>8414.5</v>
       </c>
-      <c r="K7" s="48">
+      <c r="K7" s="28">
         <v>8948.6</v>
       </c>
-      <c r="L7" s="48">
+      <c r="L7" s="28">
         <v>8841.2000000000007</v>
       </c>
-      <c r="M7" s="49">
+      <c r="M7" s="29">
         <v>8725.4</v>
       </c>
-      <c r="O7" s="23"/>
+      <c r="O7" s="17"/>
     </row>
     <row r="8" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A8" s="4">
         <v>2024</v>
       </c>
-      <c r="B8" s="48">
+      <c r="B8" s="28">
         <v>7477.7</v>
       </c>
-      <c r="C8" s="48">
+      <c r="C8" s="28">
         <v>6779.8</v>
       </c>
-      <c r="D8" s="48">
+      <c r="D8" s="28">
         <v>7176.3</v>
       </c>
-      <c r="E8" s="48">
+      <c r="E8" s="28">
         <v>6869.7</v>
       </c>
-      <c r="F8" s="48">
+      <c r="F8" s="28">
         <v>6982.66</v>
       </c>
-      <c r="G8" s="48">
+      <c r="G8" s="28">
         <v>7468.1</v>
       </c>
-      <c r="H8" s="48">
+      <c r="H8" s="28">
         <v>7630</v>
       </c>
-      <c r="I8" s="48">
+      <c r="I8" s="28">
         <v>7764.79</v>
       </c>
-      <c r="J8" s="48">
+      <c r="J8" s="28">
         <v>8122</v>
       </c>
-      <c r="K8" s="48">
+      <c r="K8" s="28">
         <v>8259.7999999999993</v>
       </c>
-      <c r="L8" s="48">
+      <c r="L8" s="28">
         <v>7621.6</v>
       </c>
-      <c r="M8" s="49">
+      <c r="M8" s="29">
         <v>7837.3</v>
       </c>
-      <c r="O8" s="23"/>
+      <c r="O8" s="17"/>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A9" s="4">
         <v>2025</v>
       </c>
-      <c r="B9" s="48">
+      <c r="B9" s="28">
         <v>6714.41</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C9" s="30">
         <v>6825.39</v>
       </c>
-      <c r="D9" s="48">
+      <c r="D9" s="28">
         <v>7164.5</v>
       </c>
-      <c r="E9" s="48">
+      <c r="E9" s="28">
         <v>6905.4</v>
       </c>
-      <c r="F9" s="51">
+      <c r="F9" s="31">
         <v>7246.7</v>
       </c>
-      <c r="G9" s="48">
+      <c r="G9" s="28">
         <v>7160.12</v>
       </c>
-      <c r="H9" s="50">
+      <c r="H9" s="30">
         <v>7636.37</v>
       </c>
-      <c r="I9" s="48">
+      <c r="I9" s="28">
         <v>7570.96</v>
       </c>
-      <c r="J9" s="48">
+      <c r="J9" s="28">
         <v>7629.34</v>
       </c>
-      <c r="K9" s="48">
+      <c r="K9" s="28">
         <v>7689.02</v>
       </c>
-      <c r="L9" s="48">
+      <c r="L9" s="28">
         <v>7669.09</v>
       </c>
-      <c r="M9" s="49">
+      <c r="M9" s="29">
         <v>8417.27</v>
       </c>
-      <c r="O9" s="23"/>
+      <c r="O9" s="17"/>
     </row>
     <row r="10" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A10" s="4">
         <v>2026</v>
       </c>
-      <c r="B10" s="48">
+      <c r="B10" s="28">
         <v>7327.8</v>
       </c>
-      <c r="C10" s="50">
+      <c r="C10" s="30">
         <v>6175.23</v>
       </c>
-      <c r="D10" s="48">
+      <c r="D10" s="28">
         <v>5925.8</v>
       </c>
-      <c r="E10" s="48">
+      <c r="E10" s="28">
         <v>6362.52</v>
       </c>
-      <c r="F10" s="51">
+      <c r="F10" s="31">
         <v>5869.01</v>
       </c>
-      <c r="G10" s="48">
+      <c r="G10" s="28">
         <v>5862.67</v>
       </c>
-      <c r="H10" s="50"/>
-[...5 lines deleted...]
-      <c r="O10" s="23"/>
+      <c r="H10" s="30">
+        <v>6295.93</v>
+      </c>
+      <c r="I10" s="28"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="28"/>
+      <c r="L10" s="28"/>
+      <c r="M10" s="29"/>
+      <c r="O10" s="17"/>
     </row>
     <row r="11" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="52"/>
-[...10 lines deleted...]
-      <c r="M11" s="52"/>
+      <c r="B11" s="32"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="32"/>
+      <c r="K11" s="32"/>
+      <c r="L11" s="32"/>
+      <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A12" s="4">
         <v>2021</v>
       </c>
-      <c r="B12" s="48">
+      <c r="B12" s="28">
         <v>3300.59</v>
       </c>
-      <c r="C12" s="48">
+      <c r="C12" s="28">
         <v>3014.67</v>
       </c>
-      <c r="D12" s="48">
+      <c r="D12" s="28">
         <v>3343.13</v>
       </c>
-      <c r="E12" s="48">
+      <c r="E12" s="28">
         <v>3504.5</v>
       </c>
-      <c r="F12" s="48">
+      <c r="F12" s="28">
         <v>3702.23</v>
       </c>
-      <c r="G12" s="48">
+      <c r="G12" s="28">
         <v>3526</v>
       </c>
-      <c r="H12" s="48">
+      <c r="H12" s="28">
         <v>3626.54</v>
       </c>
-      <c r="I12" s="48">
+      <c r="I12" s="28">
         <v>3573.76</v>
       </c>
-      <c r="J12" s="48">
+      <c r="J12" s="28">
         <v>3530.8</v>
       </c>
-      <c r="K12" s="48">
+      <c r="K12" s="28">
         <v>3854.76</v>
       </c>
-      <c r="L12" s="48">
+      <c r="L12" s="28">
         <v>4072.56</v>
       </c>
-      <c r="M12" s="48">
+      <c r="M12" s="28">
         <v>4284.1499999999996</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A13" s="4">
         <v>2022</v>
       </c>
-      <c r="B13" s="48">
+      <c r="B13" s="28">
         <v>3943.4</v>
       </c>
-      <c r="C13" s="48">
+      <c r="C13" s="28">
         <v>3598.3</v>
       </c>
-      <c r="D13" s="48">
+      <c r="D13" s="28">
         <v>3888.1</v>
       </c>
-      <c r="E13" s="48">
+      <c r="E13" s="28">
         <v>3526.6</v>
       </c>
-      <c r="F13" s="48">
+      <c r="F13" s="28">
         <v>3730.4</v>
       </c>
-      <c r="G13" s="48">
+      <c r="G13" s="28">
         <v>3488</v>
       </c>
-      <c r="H13" s="48">
+      <c r="H13" s="28">
         <v>3670</v>
       </c>
-      <c r="I13" s="48">
+      <c r="I13" s="28">
         <v>3635</v>
       </c>
-      <c r="J13" s="48">
+      <c r="J13" s="28">
         <v>3309.3</v>
       </c>
-      <c r="K13" s="48">
+      <c r="K13" s="28">
         <v>3603.6</v>
       </c>
-      <c r="L13" s="48">
+      <c r="L13" s="28">
         <v>3572.3</v>
       </c>
-      <c r="M13" s="49">
+      <c r="M13" s="29">
         <v>3659.7</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A14" s="4">
         <v>2023</v>
       </c>
-      <c r="B14" s="48">
+      <c r="B14" s="28">
         <v>3699</v>
       </c>
-      <c r="C14" s="48">
+      <c r="C14" s="28">
         <v>3578.8</v>
       </c>
-      <c r="D14" s="48">
+      <c r="D14" s="28">
         <v>3893.94</v>
       </c>
-      <c r="E14" s="48">
+      <c r="E14" s="28">
         <v>3684.4</v>
       </c>
-      <c r="F14" s="48">
+      <c r="F14" s="28">
         <v>3793.9</v>
       </c>
-      <c r="G14" s="48">
+      <c r="G14" s="28">
         <v>3674.6</v>
       </c>
-      <c r="H14" s="48">
+      <c r="H14" s="28">
         <v>3824.7</v>
       </c>
-      <c r="I14" s="48">
+      <c r="I14" s="28">
         <v>3855.5</v>
       </c>
-      <c r="J14" s="48">
+      <c r="J14" s="28">
         <v>3814.9</v>
       </c>
-      <c r="K14" s="48">
+      <c r="K14" s="28">
         <v>4036.6</v>
       </c>
-      <c r="L14" s="48">
+      <c r="L14" s="28">
         <v>3861.6</v>
       </c>
-      <c r="M14" s="49">
+      <c r="M14" s="29">
         <v>3841.8</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A15" s="4">
         <v>2024</v>
       </c>
-      <c r="B15" s="48">
+      <c r="B15" s="28">
         <v>3596.8</v>
       </c>
-      <c r="C15" s="48">
+      <c r="C15" s="28">
         <v>3190.8</v>
       </c>
-      <c r="D15" s="48">
+      <c r="D15" s="28">
         <v>3524.3</v>
       </c>
-      <c r="E15" s="48">
+      <c r="E15" s="28">
         <v>3274.6</v>
       </c>
-      <c r="F15" s="48">
+      <c r="F15" s="28">
         <v>3503.2</v>
       </c>
-      <c r="G15" s="48">
+      <c r="G15" s="28">
         <v>3426.8</v>
       </c>
-      <c r="H15" s="48">
+      <c r="H15" s="28">
         <v>3578.9</v>
       </c>
-      <c r="I15" s="48">
+      <c r="I15" s="28">
         <v>3635.1</v>
       </c>
-      <c r="J15" s="48">
+      <c r="J15" s="28">
         <v>3539</v>
       </c>
-      <c r="K15" s="48">
+      <c r="K15" s="28">
         <v>3813.1</v>
       </c>
-      <c r="L15" s="48">
+      <c r="L15" s="28">
         <v>3775.7</v>
       </c>
-      <c r="M15" s="49">
+      <c r="M15" s="29">
         <v>3821.4</v>
       </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A16" s="4">
         <v>2025</v>
       </c>
-      <c r="B16" s="50">
+      <c r="B16" s="30">
         <v>3574.9</v>
       </c>
-      <c r="C16" s="50">
+      <c r="C16" s="30">
         <v>3645.74</v>
       </c>
-      <c r="D16" s="48">
+      <c r="D16" s="28">
         <v>3931.18</v>
       </c>
-      <c r="E16" s="48">
+      <c r="E16" s="28">
         <v>3705.7</v>
       </c>
-      <c r="F16" s="53">
+      <c r="F16" s="33">
         <v>3723.1064999999999</v>
       </c>
-      <c r="G16" s="54">
+      <c r="G16" s="34">
         <v>3728.1338000000001</v>
       </c>
-      <c r="H16" s="53">
+      <c r="H16" s="33">
         <v>3934.9155000000001</v>
       </c>
-      <c r="I16" s="48">
+      <c r="I16" s="28">
         <v>3974.5978</v>
       </c>
-      <c r="J16" s="48">
+      <c r="J16" s="28">
         <v>3967.7939000000001</v>
       </c>
-      <c r="K16" s="48">
+      <c r="K16" s="28">
         <v>4222.5681000000004</v>
       </c>
-      <c r="L16" s="48">
+      <c r="L16" s="28">
         <v>4159.3095999999996</v>
       </c>
-      <c r="M16" s="49">
+      <c r="M16" s="29">
         <v>5440.0928999999996</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A17" s="4">
         <v>2026</v>
       </c>
-      <c r="B17" s="50">
+      <c r="B17" s="30">
         <v>3889.82791</v>
       </c>
-      <c r="C17" s="53">
+      <c r="C17" s="33">
         <v>3013.6550400000001</v>
       </c>
-      <c r="D17" s="48">
+      <c r="D17" s="28">
         <v>3291.1200699999999</v>
       </c>
-      <c r="E17" s="48">
+      <c r="E17" s="28">
         <v>3137.6079</v>
       </c>
-      <c r="F17" s="53">
+      <c r="F17" s="33">
         <v>3170.1718999999998</v>
       </c>
-      <c r="G17" s="54">
+      <c r="G17" s="34">
         <v>3031.3398900000002</v>
       </c>
-      <c r="H17" s="53"/>
-[...4 lines deleted...]
-      <c r="M17" s="49"/>
+      <c r="H17" s="33">
+        <v>3010.3465799999999</v>
+      </c>
+      <c r="I17" s="28"/>
+      <c r="J17" s="28"/>
+      <c r="K17" s="28"/>
+      <c r="L17" s="28"/>
+      <c r="M17" s="29"/>
     </row>
     <row r="18" spans="1:15" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="52"/>
-[...10 lines deleted...]
-      <c r="M18" s="52"/>
+      <c r="B18" s="32"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="32"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="32"/>
+      <c r="K18" s="32"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="32"/>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A19" s="4">
         <v>2021</v>
       </c>
-      <c r="B19" s="48">
+      <c r="B19" s="28">
         <v>7433.61</v>
       </c>
-      <c r="C19" s="48">
+      <c r="C19" s="28">
         <v>8282.36</v>
       </c>
-      <c r="D19" s="48">
+      <c r="D19" s="28">
         <v>9143.67</v>
       </c>
-      <c r="E19" s="48">
+      <c r="E19" s="28">
         <v>9846.66</v>
       </c>
-      <c r="F19" s="48">
+      <c r="F19" s="28">
         <v>10223.35</v>
       </c>
-      <c r="G19" s="48">
+      <c r="G19" s="28">
         <v>13006.87</v>
       </c>
-      <c r="H19" s="48">
+      <c r="H19" s="28">
         <v>13741.4</v>
       </c>
-      <c r="I19" s="48">
+      <c r="I19" s="28">
         <v>15436.05</v>
       </c>
-      <c r="J19" s="48">
+      <c r="J19" s="28">
         <v>15438.76</v>
       </c>
-      <c r="K19" s="48">
+      <c r="K19" s="28">
         <v>9898.93</v>
       </c>
-      <c r="L19" s="48">
+      <c r="L19" s="28">
         <v>9712.4699999999993</v>
       </c>
-      <c r="M19" s="48">
+      <c r="M19" s="28">
         <v>9888.15</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A20" s="4">
         <v>2022</v>
       </c>
-      <c r="B20" s="48">
+      <c r="B20" s="28">
         <v>3293.6</v>
       </c>
-      <c r="C20" s="48">
+      <c r="C20" s="28">
         <v>4815.5</v>
       </c>
-      <c r="D20" s="48">
+      <c r="D20" s="28">
         <v>4696.1000000000004</v>
       </c>
-      <c r="E20" s="48">
+      <c r="E20" s="28">
         <v>5021.8</v>
       </c>
-      <c r="F20" s="48">
+      <c r="F20" s="28">
         <v>5402.6</v>
       </c>
-      <c r="G20" s="48">
+      <c r="G20" s="28">
         <v>5348.8</v>
       </c>
-      <c r="H20" s="48">
+      <c r="H20" s="28">
         <v>4562.6000000000004</v>
       </c>
-      <c r="I20" s="48">
+      <c r="I20" s="28">
         <v>5090</v>
       </c>
-      <c r="J20" s="48">
+      <c r="J20" s="28">
         <v>5552.4</v>
       </c>
-      <c r="K20" s="48">
+      <c r="K20" s="28">
         <v>5443.4</v>
       </c>
-      <c r="L20" s="48">
+      <c r="L20" s="28">
         <v>5897.5</v>
       </c>
-      <c r="M20" s="49">
+      <c r="M20" s="29">
         <v>5837.5</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A21" s="4">
         <v>2023</v>
       </c>
-      <c r="B21" s="48">
+      <c r="B21" s="28">
         <v>4471.34</v>
       </c>
-      <c r="C21" s="48">
+      <c r="C21" s="28">
         <v>4957.7</v>
       </c>
-      <c r="D21" s="48">
+      <c r="D21" s="28">
         <v>5197.0200000000004</v>
       </c>
-      <c r="E21" s="48">
+      <c r="E21" s="28">
         <v>4896.1000000000004</v>
       </c>
-      <c r="F21" s="48">
+      <c r="F21" s="28">
         <v>5080.5</v>
       </c>
-      <c r="G21" s="48">
+      <c r="G21" s="28">
         <v>4772.8999999999996</v>
       </c>
-      <c r="H21" s="48">
+      <c r="H21" s="28">
         <v>4927.3</v>
       </c>
-      <c r="I21" s="48">
+      <c r="I21" s="28">
         <v>5328</v>
       </c>
-      <c r="J21" s="48">
+      <c r="J21" s="28">
         <v>6007.2</v>
       </c>
-      <c r="K21" s="48">
+      <c r="K21" s="28">
         <v>6120.1</v>
       </c>
-      <c r="L21" s="48">
+      <c r="L21" s="28">
         <v>6256.3</v>
       </c>
-      <c r="M21" s="49">
+      <c r="M21" s="29">
         <v>5954</v>
       </c>
-      <c r="O21" s="24"/>
+      <c r="O21" s="18"/>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A22" s="4">
         <v>2024</v>
       </c>
-      <c r="B22" s="48">
+      <c r="B22" s="28">
         <v>5566.6</v>
       </c>
-      <c r="C22" s="48">
+      <c r="C22" s="28">
         <v>5664</v>
       </c>
-      <c r="D22" s="48">
+      <c r="D22" s="28">
         <v>5601.8</v>
       </c>
-      <c r="E22" s="48">
+      <c r="E22" s="28">
         <v>6120.5</v>
       </c>
-      <c r="F22" s="48">
+      <c r="F22" s="28">
         <v>5977.4</v>
       </c>
-      <c r="G22" s="48">
+      <c r="G22" s="28">
         <v>5756.1</v>
       </c>
-      <c r="H22" s="48">
+      <c r="H22" s="28">
         <v>6015.8</v>
       </c>
-      <c r="I22" s="48">
+      <c r="I22" s="28">
         <v>6159.1</v>
       </c>
-      <c r="J22" s="48">
+      <c r="J22" s="28">
         <v>6574.9</v>
       </c>
-      <c r="K22" s="48">
+      <c r="K22" s="28">
         <v>6484.2</v>
       </c>
-      <c r="L22" s="48">
+      <c r="L22" s="28">
         <v>6410.3</v>
       </c>
-      <c r="M22" s="49">
+      <c r="M22" s="29">
         <v>6267.7</v>
       </c>
-      <c r="O22" s="24"/>
+      <c r="O22" s="18"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A23" s="4">
         <v>2025</v>
       </c>
-      <c r="B23" s="50">
+      <c r="B23" s="30">
         <v>6111.77</v>
       </c>
-      <c r="C23" s="50">
+      <c r="C23" s="30">
         <v>6426.32</v>
       </c>
-      <c r="D23" s="48">
+      <c r="D23" s="28">
         <v>6610.22</v>
       </c>
-      <c r="E23" s="48">
+      <c r="E23" s="28">
         <v>6613.79</v>
       </c>
-      <c r="F23" s="50">
+      <c r="F23" s="30">
         <v>6886.95</v>
       </c>
-      <c r="G23" s="48">
+      <c r="G23" s="28">
         <v>6745.2</v>
       </c>
-      <c r="H23" s="48">
+      <c r="H23" s="28">
         <v>6662.55</v>
       </c>
-      <c r="I23" s="48">
+      <c r="I23" s="28">
         <v>6841.47</v>
       </c>
-      <c r="J23" s="48">
+      <c r="J23" s="28">
         <v>7158.93</v>
       </c>
-      <c r="K23" s="48">
+      <c r="K23" s="28">
         <v>7425.15</v>
       </c>
-      <c r="L23" s="48">
+      <c r="L23" s="28">
         <v>7174.1</v>
       </c>
-      <c r="M23" s="49">
+      <c r="M23" s="29">
         <v>7182.77</v>
       </c>
-      <c r="O23" s="24"/>
+      <c r="O23" s="18"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A24" s="4">
         <v>2026</v>
       </c>
-      <c r="B24" s="50">
+      <c r="B24" s="30">
         <v>6978.92</v>
       </c>
-      <c r="C24" s="50">
+      <c r="C24" s="30">
         <v>6874.92</v>
       </c>
-      <c r="D24" s="48">
+      <c r="D24" s="28">
         <v>7189.07</v>
       </c>
-      <c r="E24" s="48">
+      <c r="E24" s="28">
         <v>7516.91</v>
       </c>
-      <c r="F24" s="50">
+      <c r="F24" s="30">
         <v>6995.07</v>
       </c>
-      <c r="G24" s="48">
+      <c r="G24" s="28">
         <v>6816.51</v>
       </c>
-      <c r="H24" s="48"/>
-[...5 lines deleted...]
-      <c r="O24" s="24"/>
+      <c r="H24" s="28">
+        <v>6885.85</v>
+      </c>
+      <c r="I24" s="28"/>
+      <c r="J24" s="28"/>
+      <c r="K24" s="28"/>
+      <c r="L24" s="28"/>
+      <c r="M24" s="29"/>
+      <c r="O24" s="18"/>
     </row>
     <row r="25" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="52"/>
-[...10 lines deleted...]
-      <c r="M25" s="52"/>
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="32"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="32"/>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A26" s="4">
         <v>2021</v>
       </c>
-      <c r="B26" s="48">
+      <c r="B26" s="28">
         <v>233</v>
       </c>
-      <c r="C26" s="48">
+      <c r="C26" s="28">
         <v>246.8</v>
       </c>
-      <c r="D26" s="48">
+      <c r="D26" s="28">
         <v>290.5</v>
       </c>
-      <c r="E26" s="48">
+      <c r="E26" s="28">
         <v>268.3</v>
       </c>
-      <c r="F26" s="48">
+      <c r="F26" s="28">
         <v>290.2</v>
       </c>
-      <c r="G26" s="48">
+      <c r="G26" s="28">
         <v>343.5</v>
       </c>
-      <c r="H26" s="48">
+      <c r="H26" s="28">
         <v>394</v>
       </c>
-      <c r="I26" s="48">
+      <c r="I26" s="28">
         <v>441.5</v>
       </c>
-      <c r="J26" s="48">
+      <c r="J26" s="28">
         <v>427.9</v>
       </c>
-      <c r="K26" s="48">
+      <c r="K26" s="28">
         <v>473.7</v>
       </c>
-      <c r="L26" s="48">
+      <c r="L26" s="28">
         <v>499.1</v>
       </c>
-      <c r="M26" s="48">
+      <c r="M26" s="28">
         <v>512.4</v>
       </c>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A27" s="4">
         <v>2022</v>
       </c>
-      <c r="B27" s="48">
+      <c r="B27" s="28">
         <v>196.2</v>
       </c>
-      <c r="C27" s="48">
+      <c r="C27" s="28">
         <v>208.8</v>
       </c>
-      <c r="D27" s="48">
+      <c r="D27" s="28">
         <v>264.39999999999998</v>
       </c>
-      <c r="E27" s="48">
+      <c r="E27" s="28">
         <v>226.5</v>
       </c>
-      <c r="F27" s="48">
+      <c r="F27" s="28">
         <v>284.60000000000002</v>
       </c>
-      <c r="G27" s="48">
+      <c r="G27" s="28">
         <v>329.3</v>
       </c>
-      <c r="H27" s="48">
+      <c r="H27" s="28">
         <v>350</v>
       </c>
-      <c r="I27" s="48">
+      <c r="I27" s="28">
         <v>352</v>
       </c>
-      <c r="J27" s="48">
+      <c r="J27" s="28">
         <v>288.5</v>
       </c>
-      <c r="K27" s="48">
+      <c r="K27" s="28">
         <v>299.10000000000002</v>
       </c>
-      <c r="L27" s="48">
+      <c r="L27" s="28">
         <v>298.60000000000002</v>
       </c>
-      <c r="M27" s="48">
+      <c r="M27" s="28">
         <v>298.60000000000002</v>
       </c>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A28" s="4">
         <v>2023</v>
       </c>
-      <c r="B28" s="48">
+      <c r="B28" s="28">
         <v>293.89999999999998</v>
       </c>
-      <c r="C28" s="48">
+      <c r="C28" s="28">
         <v>270.10000000000002</v>
       </c>
-      <c r="D28" s="48">
+      <c r="D28" s="28">
         <v>278.10000000000002</v>
       </c>
-      <c r="E28" s="48">
+      <c r="E28" s="28">
         <v>231.6</v>
       </c>
-      <c r="F28" s="48">
+      <c r="F28" s="28">
         <v>266</v>
       </c>
-      <c r="G28" s="48">
+      <c r="G28" s="28">
         <v>302.8</v>
       </c>
-      <c r="H28" s="48">
+      <c r="H28" s="28">
         <v>326.5</v>
       </c>
-      <c r="I28" s="48">
+      <c r="I28" s="28">
         <v>330.8</v>
       </c>
-      <c r="J28" s="48">
+      <c r="J28" s="28">
         <v>269.3</v>
       </c>
-      <c r="K28" s="48">
+      <c r="K28" s="28">
         <v>278.7</v>
       </c>
-      <c r="L28" s="48">
+      <c r="L28" s="28">
         <v>287.39999999999998</v>
       </c>
-      <c r="M28" s="48">
+      <c r="M28" s="28">
         <v>276</v>
       </c>
-      <c r="O28" s="25"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="O28" s="19"/>
+    </row>
+    <row r="29" spans="1:15" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4">
         <v>2024</v>
       </c>
-      <c r="B29" s="48">
+      <c r="B29" s="28">
         <v>280.10000000000002</v>
       </c>
-      <c r="C29" s="55">
+      <c r="C29" s="29">
         <v>237.4</v>
       </c>
-      <c r="D29" s="55">
+      <c r="D29" s="29">
         <v>275.10000000000002</v>
       </c>
-      <c r="E29" s="55">
+      <c r="E29" s="38">
         <v>253.3</v>
       </c>
-      <c r="F29" s="55">
+      <c r="F29" s="29">
         <v>275.89999999999998</v>
       </c>
-      <c r="G29" s="55">
+      <c r="G29" s="29">
         <v>303.3</v>
       </c>
-      <c r="H29" s="50">
+      <c r="H29" s="30">
         <v>355.2</v>
       </c>
-      <c r="I29" s="55">
+      <c r="I29" s="29">
         <v>352.7</v>
       </c>
-      <c r="J29" s="55">
+      <c r="J29" s="29">
         <v>297.10000000000002</v>
       </c>
-      <c r="K29" s="55">
+      <c r="K29" s="29">
         <v>286.60000000000002</v>
       </c>
-      <c r="L29" s="55">
+      <c r="L29" s="29">
         <v>288</v>
       </c>
-      <c r="M29" s="55">
+      <c r="M29" s="29">
         <v>281.89999999999998</v>
       </c>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="4">
         <v>2025</v>
       </c>
-      <c r="B30" s="50">
+      <c r="B30" s="30">
         <v>292.2</v>
       </c>
-      <c r="C30" s="50">
+      <c r="C30" s="30">
         <v>283.3</v>
       </c>
-      <c r="D30" s="55">
+      <c r="D30" s="38">
         <v>283.5</v>
       </c>
-      <c r="E30" s="55">
+      <c r="E30" s="38">
         <v>280.3</v>
       </c>
-      <c r="F30" s="53">
+      <c r="F30" s="33">
         <v>297.02979999999997</v>
       </c>
-      <c r="G30" s="55">
+      <c r="G30" s="38">
         <v>341.88249999999999</v>
       </c>
-      <c r="H30" s="50">
+      <c r="H30" s="30">
         <v>361.43900000000002</v>
       </c>
-      <c r="I30" s="55">
+      <c r="I30" s="38">
         <v>352.23219999999998</v>
       </c>
-      <c r="J30" s="55">
+      <c r="J30" s="38">
         <v>291.15480000000002</v>
       </c>
-      <c r="K30" s="55">
+      <c r="K30" s="38">
         <v>299.81909999999999</v>
       </c>
-      <c r="L30" s="55">
+      <c r="L30" s="38">
         <v>289.7835</v>
       </c>
-      <c r="M30" s="56">
+      <c r="M30" s="35">
         <v>294.99090000000001</v>
       </c>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4">
         <v>2026</v>
       </c>
-      <c r="B31" s="50">
+      <c r="B31" s="30">
         <v>278.91860000000003</v>
       </c>
-      <c r="C31" s="50">
+      <c r="C31" s="30">
         <v>254.51220000000001</v>
       </c>
-      <c r="D31" s="55">
+      <c r="D31" s="38">
         <v>311.50889999999998</v>
       </c>
-      <c r="E31" s="55">
+      <c r="E31" s="38">
         <v>311.05220000000003</v>
       </c>
-      <c r="F31" s="53">
+      <c r="F31" s="33">
         <v>325.88240000000002</v>
       </c>
-      <c r="G31" s="55">
+      <c r="G31" s="38">
         <v>377.9855</v>
       </c>
-      <c r="H31" s="50"/>
-[...4 lines deleted...]
-      <c r="M31" s="56"/>
+      <c r="H31" s="30">
+        <v>403.423</v>
+      </c>
+      <c r="I31" s="38"/>
+      <c r="J31" s="38"/>
+      <c r="K31" s="38"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="35"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A32" s="46" t="s">
+      <c r="A32" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="46"/>
-[...10 lines deleted...]
-      <c r="M32" s="46"/>
+      <c r="B32" s="36"/>
+      <c r="C32" s="36"/>
+      <c r="D32" s="36"/>
+      <c r="E32" s="36"/>
+      <c r="F32" s="36"/>
+      <c r="G32" s="36"/>
+      <c r="H32" s="36"/>
+      <c r="I32" s="36"/>
+      <c r="J32" s="36"/>
+      <c r="K32" s="36"/>
+      <c r="L32" s="36"/>
+      <c r="M32" s="36"/>
     </row>
     <row r="33" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="10"/>
+      <c r="A33" s="8"/>
     </row>
     <row r="34" spans="1:15" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="11"/>
+      <c r="A34" s="9"/>
       <c r="B34" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K34" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M34" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:15" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A35" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A36" s="4">
         <v>2021</v>
       </c>
-      <c r="B36" s="5">
+      <c r="B36" s="39">
         <v>3594.37</v>
       </c>
-      <c r="C36" s="8">
+      <c r="C36" s="40">
         <v>3253.2</v>
       </c>
-      <c r="D36" s="8">
+      <c r="D36" s="40">
         <v>3628.8</v>
       </c>
-      <c r="E36" s="5">
+      <c r="E36" s="39">
         <v>3858</v>
       </c>
-      <c r="F36" s="36">
+      <c r="F36" s="40">
         <v>3820</v>
       </c>
-      <c r="G36" s="8">
+      <c r="G36" s="40">
         <v>3584.2</v>
       </c>
-      <c r="H36" s="8">
+      <c r="H36" s="40">
         <v>3700.8</v>
       </c>
-      <c r="I36" s="8">
+      <c r="I36" s="40">
         <v>3711.9</v>
       </c>
-      <c r="J36" s="36">
+      <c r="J36" s="40">
         <v>3578.7</v>
       </c>
-      <c r="K36" s="37">
+      <c r="K36" s="41">
         <v>3768.4</v>
       </c>
-      <c r="L36" s="8">
+      <c r="L36" s="40">
         <v>3683.1</v>
       </c>
-      <c r="M36" s="8">
+      <c r="M36" s="40">
         <v>3788.7</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A37" s="4">
         <v>2022</v>
       </c>
-      <c r="B37" s="5">
+      <c r="B37" s="39">
         <v>4027.96</v>
       </c>
-      <c r="C37" s="5">
+      <c r="C37" s="39">
         <v>3650.54</v>
       </c>
-      <c r="D37" s="5">
+      <c r="D37" s="39">
         <v>4020.5</v>
       </c>
-      <c r="E37" s="5">
+      <c r="E37" s="39">
         <v>3424.89</v>
       </c>
-      <c r="F37" s="35">
+      <c r="F37" s="39">
         <v>3555.5</v>
       </c>
-      <c r="G37" s="5">
+      <c r="G37" s="39">
         <v>3364.08</v>
       </c>
-      <c r="H37" s="5">
+      <c r="H37" s="39">
         <v>3517.65</v>
       </c>
-      <c r="I37" s="5">
+      <c r="I37" s="39">
         <v>3578.16</v>
       </c>
-      <c r="J37" s="35">
+      <c r="J37" s="39">
         <v>3218.78</v>
       </c>
-      <c r="K37" s="35">
+      <c r="K37" s="39">
         <v>3400.08</v>
       </c>
-      <c r="L37" s="5">
+      <c r="L37" s="39">
         <v>3163.1</v>
       </c>
-      <c r="M37" s="8">
+      <c r="M37" s="40">
         <v>3174.9</v>
       </c>
-      <c r="O37" s="23"/>
+      <c r="O37" s="17"/>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A38" s="4">
         <v>2023</v>
       </c>
-      <c r="B38" s="5">
+      <c r="B38" s="39">
         <v>3189.84</v>
       </c>
-      <c r="C38" s="9">
+      <c r="C38" s="42">
         <v>3027.8</v>
       </c>
-      <c r="D38" s="20">
+      <c r="D38" s="43">
         <v>3370.34</v>
       </c>
-      <c r="E38" s="5">
+      <c r="E38" s="39">
         <v>3198.7</v>
       </c>
-      <c r="F38" s="35">
+      <c r="F38" s="39">
         <v>3292.6</v>
       </c>
-      <c r="G38" s="5">
+      <c r="G38" s="39">
         <v>3197.8</v>
       </c>
-      <c r="H38" s="5">
+      <c r="H38" s="39">
         <v>3392.5</v>
       </c>
-      <c r="I38" s="5">
+      <c r="I38" s="39">
         <v>3371.9</v>
       </c>
-      <c r="J38" s="35">
+      <c r="J38" s="39">
         <v>3383.8</v>
       </c>
-      <c r="K38" s="35">
+      <c r="K38" s="39">
         <v>3523.3</v>
       </c>
-      <c r="L38" s="5">
+      <c r="L38" s="39">
         <v>3440.2</v>
       </c>
-      <c r="M38" s="8">
+      <c r="M38" s="40">
         <v>3422.6</v>
       </c>
-      <c r="O38" s="23"/>
+      <c r="O38" s="17"/>
     </row>
     <row r="39" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="4">
         <v>2024</v>
       </c>
-      <c r="B39" s="5">
+      <c r="B39" s="39">
         <v>3076.3</v>
       </c>
-      <c r="C39" s="9">
+      <c r="C39" s="42">
         <v>2642.1</v>
       </c>
-      <c r="D39" s="20">
+      <c r="D39" s="43">
         <v>3071.8</v>
       </c>
-      <c r="E39" s="5">
+      <c r="E39" s="39">
         <v>2785.8</v>
       </c>
-      <c r="F39" s="35">
+      <c r="F39" s="39">
         <v>2923.7</v>
       </c>
-      <c r="G39" s="5">
+      <c r="G39" s="39">
         <v>2921.1</v>
       </c>
-      <c r="H39" s="5">
+      <c r="H39" s="39">
         <v>3037.2</v>
       </c>
-      <c r="I39" s="5">
+      <c r="I39" s="39">
         <v>3039.89</v>
       </c>
-      <c r="J39" s="35">
+      <c r="J39" s="39">
         <v>3108.7</v>
       </c>
-      <c r="K39" s="35">
+      <c r="K39" s="39">
         <v>3767.3</v>
       </c>
-      <c r="L39" s="5">
+      <c r="L39" s="39">
         <v>3178.9</v>
       </c>
-      <c r="M39" s="8">
+      <c r="M39" s="40">
         <v>3601.7</v>
       </c>
-      <c r="O39" s="23"/>
+      <c r="O39" s="17"/>
     </row>
     <row r="40" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="4">
         <v>2025</v>
       </c>
-      <c r="B40" s="21">
+      <c r="B40" s="44">
         <v>2990.23</v>
       </c>
-      <c r="C40" s="20">
+      <c r="C40" s="43">
         <v>3106.76</v>
       </c>
-      <c r="D40" s="20">
+      <c r="D40" s="43">
         <v>3368.25</v>
       </c>
-      <c r="E40" s="5">
+      <c r="E40" s="39">
         <v>3232.19</v>
       </c>
-      <c r="F40" s="38">
+      <c r="F40" s="43">
         <v>3362.55</v>
       </c>
-      <c r="G40" s="5">
+      <c r="G40" s="39">
         <v>3262.69</v>
       </c>
-      <c r="H40" s="5">
+      <c r="H40" s="39">
         <v>3458.81</v>
       </c>
-      <c r="I40" s="5">
+      <c r="I40" s="39">
         <v>3570.67</v>
       </c>
-      <c r="J40" s="40">
+      <c r="J40" s="45">
         <v>3546.17</v>
       </c>
-      <c r="K40" s="35">
+      <c r="K40" s="39">
         <v>3742.97</v>
       </c>
-      <c r="L40" s="5">
+      <c r="L40" s="39">
         <v>3660.84</v>
       </c>
-      <c r="M40" s="8">
+      <c r="M40" s="40">
         <v>4217.8599999999997</v>
       </c>
-      <c r="O40" s="23"/>
+      <c r="O40" s="17"/>
     </row>
     <row r="41" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="4">
         <v>2026</v>
       </c>
-      <c r="B41" s="21">
+      <c r="B41" s="44">
         <v>3447.83</v>
       </c>
-      <c r="C41" s="20">
+      <c r="C41" s="43">
         <v>2363.67</v>
       </c>
-      <c r="D41" s="20">
+      <c r="D41" s="43">
         <v>2609.7199999999998</v>
       </c>
-      <c r="E41" s="5">
+      <c r="E41" s="39">
         <v>2514.73</v>
       </c>
-      <c r="F41" s="38">
+      <c r="F41" s="43">
         <v>2565.2600000000002</v>
       </c>
-      <c r="G41" s="5">
+      <c r="G41" s="39">
         <v>2482.9699999999998</v>
       </c>
-      <c r="H41" s="5"/>
-[...5 lines deleted...]
-      <c r="O41" s="23"/>
+      <c r="H41" s="39">
+        <v>2572.1</v>
+      </c>
+      <c r="I41" s="39"/>
+      <c r="J41" s="45"/>
+      <c r="K41" s="39"/>
+      <c r="L41" s="39"/>
+      <c r="M41" s="40"/>
+      <c r="O41" s="17"/>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B42" s="8"/>
-[...10 lines deleted...]
-      <c r="M42" s="8"/>
+      <c r="B42" s="40"/>
+      <c r="C42" s="40"/>
+      <c r="D42" s="40"/>
+      <c r="E42" s="40"/>
+      <c r="F42" s="43"/>
+      <c r="G42" s="40"/>
+      <c r="H42" s="40"/>
+      <c r="I42" s="41"/>
+      <c r="J42" s="41"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="40"/>
+      <c r="M42" s="40"/>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A43" s="4">
         <v>2021</v>
       </c>
-      <c r="B43" s="5">
+      <c r="B43" s="39">
         <v>2470.42</v>
       </c>
-      <c r="C43" s="8">
+      <c r="C43" s="40">
         <v>2219.9</v>
       </c>
-      <c r="D43" s="8">
+      <c r="D43" s="40">
         <v>2567.9</v>
       </c>
-      <c r="E43" s="8">
+      <c r="E43" s="40">
         <v>2713.7</v>
       </c>
-      <c r="F43" s="36">
+      <c r="F43" s="40">
         <v>2834.6</v>
       </c>
-      <c r="G43" s="8">
+      <c r="G43" s="40">
         <v>2676.6</v>
       </c>
-      <c r="H43" s="8">
+      <c r="H43" s="40">
         <v>2698.2</v>
       </c>
-      <c r="I43" s="8">
+      <c r="I43" s="40">
         <v>2661.1</v>
       </c>
-      <c r="J43" s="36">
+      <c r="J43" s="40">
         <v>2549.6999999999998</v>
       </c>
-      <c r="K43" s="37">
+      <c r="K43" s="41">
         <v>2788.5</v>
       </c>
-      <c r="L43" s="8">
+      <c r="L43" s="40">
         <v>2672</v>
       </c>
-      <c r="M43" s="8">
+      <c r="M43" s="40">
         <v>2864.8</v>
       </c>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A44" s="4">
         <v>2022</v>
       </c>
-      <c r="B44" s="5">
+      <c r="B44" s="39">
         <v>3029.7</v>
       </c>
-      <c r="C44" s="5">
+      <c r="C44" s="39">
         <v>2766.9</v>
       </c>
-      <c r="D44" s="5">
+      <c r="D44" s="39">
         <v>2972.9</v>
       </c>
-      <c r="E44" s="8">
+      <c r="E44" s="40">
         <v>2669.9</v>
       </c>
-      <c r="F44" s="35">
+      <c r="F44" s="39">
         <v>2885.87</v>
       </c>
-      <c r="G44" s="5">
+      <c r="G44" s="39">
         <v>2715.65</v>
       </c>
-      <c r="H44" s="5">
+      <c r="H44" s="39">
         <v>2916.75</v>
       </c>
-      <c r="I44" s="5">
+      <c r="I44" s="39">
         <v>2825.16</v>
       </c>
-      <c r="J44" s="35">
+      <c r="J44" s="39">
         <v>2589.42</v>
       </c>
-      <c r="K44" s="35">
+      <c r="K44" s="39">
         <v>2823.84</v>
       </c>
-      <c r="L44" s="5">
+      <c r="L44" s="39">
         <v>2694.58</v>
       </c>
-      <c r="M44" s="8">
+      <c r="M44" s="40">
         <v>2727.4</v>
       </c>
-      <c r="O44" s="23"/>
+      <c r="O44" s="17"/>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A45" s="4">
         <v>2023</v>
       </c>
-      <c r="B45" s="5">
+      <c r="B45" s="39">
         <v>2740.4</v>
       </c>
-      <c r="C45" s="5">
+      <c r="C45" s="39">
         <v>2661.8</v>
       </c>
-      <c r="D45" s="21">
+      <c r="D45" s="44">
         <v>2953.3</v>
       </c>
-      <c r="E45" s="8">
+      <c r="E45" s="40">
         <v>2793</v>
       </c>
-      <c r="F45" s="35">
+      <c r="F45" s="39">
         <v>2838.5</v>
       </c>
-      <c r="G45" s="5">
+      <c r="G45" s="39">
         <v>2681.9</v>
       </c>
-      <c r="H45" s="5">
+      <c r="H45" s="39">
         <v>2748.5</v>
       </c>
-      <c r="I45" s="5">
+      <c r="I45" s="39">
         <v>2765.2</v>
       </c>
-      <c r="J45" s="35">
+      <c r="J45" s="39">
         <v>2710.6</v>
       </c>
-      <c r="K45" s="35">
+      <c r="K45" s="39">
         <v>2915.2</v>
       </c>
-      <c r="L45" s="5">
+      <c r="L45" s="39">
         <v>2877.6</v>
       </c>
-      <c r="M45" s="8">
+      <c r="M45" s="40">
         <v>2828.5</v>
       </c>
-      <c r="O45" s="23"/>
+      <c r="O45" s="17"/>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A46" s="4">
         <v>2024</v>
       </c>
-      <c r="B46" s="5">
+      <c r="B46" s="39">
         <v>2581.6</v>
       </c>
-      <c r="C46" s="5">
+      <c r="C46" s="39">
         <v>2207.5</v>
       </c>
-      <c r="D46" s="21">
+      <c r="D46" s="44">
         <v>2516</v>
       </c>
-      <c r="E46" s="8">
+      <c r="E46" s="40">
         <v>2321.6</v>
       </c>
-      <c r="F46" s="35">
+      <c r="F46" s="39">
         <v>2427</v>
       </c>
-      <c r="G46" s="5">
+      <c r="G46" s="39">
         <v>2384.8000000000002</v>
       </c>
-      <c r="H46" s="5">
+      <c r="H46" s="39">
         <v>2538.8000000000002</v>
       </c>
-      <c r="I46" s="5">
+      <c r="I46" s="39">
         <v>2468.0700000000002</v>
       </c>
-      <c r="J46" s="35">
+      <c r="J46" s="39">
         <v>2515.5</v>
       </c>
-      <c r="K46" s="35">
+      <c r="K46" s="39">
         <v>2801.5</v>
       </c>
-      <c r="L46" s="5">
+      <c r="L46" s="39">
         <v>2673</v>
       </c>
-      <c r="M46" s="8">
+      <c r="M46" s="40">
         <v>2771.7</v>
       </c>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A47" s="4">
         <v>2025</v>
       </c>
-      <c r="B47" s="21">
+      <c r="B47" s="44">
         <v>2509.29</v>
       </c>
-      <c r="C47" s="20">
+      <c r="C47" s="43">
         <v>2640.7</v>
       </c>
-      <c r="D47" s="21">
+      <c r="D47" s="44">
         <v>2860.3</v>
       </c>
-      <c r="E47" s="8">
+      <c r="E47" s="40">
         <v>2717.3</v>
       </c>
-      <c r="F47" s="38">
+      <c r="F47" s="43">
         <v>2701.5637000000002</v>
       </c>
-      <c r="G47" s="5">
+      <c r="G47" s="39">
         <v>2656.3863000000001</v>
       </c>
-      <c r="H47" s="20">
+      <c r="H47" s="43">
         <v>2890.2953000000002</v>
       </c>
-      <c r="I47" s="5">
+      <c r="I47" s="39">
         <v>2954.7469000000001</v>
       </c>
-      <c r="J47" s="40">
+      <c r="J47" s="45">
         <v>2965.4501</v>
       </c>
-      <c r="K47" s="35">
+      <c r="K47" s="39">
         <v>3184.6869999999999</v>
       </c>
-      <c r="L47" s="5">
+      <c r="L47" s="39">
         <v>3168.1149</v>
       </c>
-      <c r="M47" s="8">
+      <c r="M47" s="40">
         <v>4319.9264000000003</v>
       </c>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A48" s="4">
         <v>2026</v>
       </c>
-      <c r="B48" s="21">
+      <c r="B48" s="44">
         <v>3121.1431299999999</v>
       </c>
-      <c r="C48" s="20">
+      <c r="C48" s="43">
         <v>2291.9522700000002</v>
       </c>
-      <c r="D48" s="21">
+      <c r="D48" s="44">
         <v>2554.3753099999999</v>
       </c>
-      <c r="E48" s="8">
+      <c r="E48" s="40">
         <v>2396.8385699999999</v>
       </c>
-      <c r="F48" s="38">
+      <c r="F48" s="43">
         <v>2447.2088699999999</v>
       </c>
-      <c r="G48" s="5">
+      <c r="G48" s="39">
         <v>2287.0810700000002</v>
       </c>
-      <c r="H48" s="20"/>
-[...4 lines deleted...]
-      <c r="M48" s="8"/>
+      <c r="H48" s="43">
+        <v>2309.8824399999999</v>
+      </c>
+      <c r="I48" s="39"/>
+      <c r="J48" s="45"/>
+      <c r="K48" s="39"/>
+      <c r="L48" s="39"/>
+      <c r="M48" s="40"/>
     </row>
     <row r="49" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B49" s="8"/>
-[...10 lines deleted...]
-      <c r="M49" s="8"/>
+      <c r="B49" s="40"/>
+      <c r="C49" s="40"/>
+      <c r="D49" s="41"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="40"/>
+      <c r="H49" s="40"/>
+      <c r="I49" s="40"/>
+      <c r="J49" s="40"/>
+      <c r="K49" s="40"/>
+      <c r="L49" s="40"/>
+      <c r="M49" s="40"/>
     </row>
     <row r="50" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A50" s="4">
         <v>2021</v>
       </c>
-      <c r="B50" s="5">
+      <c r="B50" s="39">
         <v>81.61</v>
       </c>
-      <c r="C50" s="8">
+      <c r="C50" s="40">
         <v>61.5</v>
       </c>
-      <c r="D50" s="8">
+      <c r="D50" s="40">
         <v>90.5</v>
       </c>
-      <c r="E50" s="8">
+      <c r="E50" s="40">
         <v>66.099999999999994</v>
       </c>
-      <c r="F50" s="36">
+      <c r="F50" s="40">
         <v>83.2</v>
       </c>
-      <c r="G50" s="8">
+      <c r="G50" s="40">
         <v>123</v>
       </c>
-      <c r="H50" s="8">
+      <c r="H50" s="40">
         <v>147.19999999999999</v>
       </c>
-      <c r="I50" s="8">
+      <c r="I50" s="40">
         <v>144.1</v>
       </c>
-      <c r="J50" s="36">
+      <c r="J50" s="40">
         <v>97.9</v>
       </c>
-      <c r="K50" s="37">
+      <c r="K50" s="41">
         <v>121.3</v>
       </c>
-      <c r="L50" s="12">
+      <c r="L50" s="41">
         <v>142</v>
       </c>
-      <c r="M50" s="12">
+      <c r="M50" s="41">
         <v>212.9</v>
       </c>
     </row>
     <row r="51" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A51" s="4">
         <v>2022</v>
       </c>
-      <c r="B51" s="5">
+      <c r="B51" s="39">
         <v>128.03</v>
       </c>
-      <c r="C51" s="5">
+      <c r="C51" s="39">
         <v>130.02000000000001</v>
       </c>
-      <c r="D51" s="5">
+      <c r="D51" s="39">
         <v>178.29</v>
       </c>
-      <c r="E51" s="5">
+      <c r="E51" s="39">
         <v>134.97</v>
       </c>
-      <c r="F51" s="35">
+      <c r="F51" s="39">
         <v>169.12</v>
       </c>
-      <c r="G51" s="5">
+      <c r="G51" s="39">
         <v>193.75</v>
       </c>
-      <c r="H51" s="5">
+      <c r="H51" s="39">
         <v>215.94</v>
       </c>
-      <c r="I51" s="5">
+      <c r="I51" s="39">
         <v>200.74</v>
       </c>
-      <c r="J51" s="35">
+      <c r="J51" s="39">
         <v>140.88</v>
       </c>
-      <c r="K51" s="35">
+      <c r="K51" s="39">
         <v>157.99</v>
       </c>
-      <c r="L51" s="5">
+      <c r="L51" s="39">
         <v>155.18</v>
       </c>
-      <c r="M51" s="12">
+      <c r="M51" s="41">
         <v>147.9</v>
       </c>
-      <c r="O51" s="23"/>
+      <c r="O51" s="17"/>
     </row>
     <row r="52" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A52" s="4">
         <v>2023</v>
       </c>
-      <c r="B52" s="5">
+      <c r="B52" s="39">
         <v>163.82</v>
       </c>
-      <c r="C52" s="9">
+      <c r="C52" s="42">
         <v>136.4</v>
       </c>
-      <c r="D52" s="5">
+      <c r="D52" s="39">
         <v>163.9</v>
       </c>
-      <c r="E52" s="5">
+      <c r="E52" s="39">
         <v>135.1</v>
       </c>
-      <c r="F52" s="35">
+      <c r="F52" s="39">
         <v>156.5</v>
       </c>
-      <c r="G52" s="5">
+      <c r="G52" s="39">
         <v>170.2</v>
       </c>
-      <c r="H52" s="5">
+      <c r="H52" s="39">
         <v>187</v>
       </c>
-      <c r="I52" s="5">
+      <c r="I52" s="39">
         <v>179.9</v>
       </c>
-      <c r="J52" s="35">
+      <c r="J52" s="39">
         <v>137.1</v>
       </c>
-      <c r="K52" s="35">
+      <c r="K52" s="39">
         <v>149.69999999999999</v>
       </c>
-      <c r="L52" s="5">
+      <c r="L52" s="39">
         <v>147.1</v>
       </c>
-      <c r="M52" s="12">
+      <c r="M52" s="41">
         <v>152.4</v>
       </c>
-      <c r="O52" s="23"/>
+      <c r="O52" s="17"/>
     </row>
     <row r="53" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="4">
         <v>2024</v>
       </c>
-      <c r="B53" s="5">
+      <c r="B53" s="39">
         <v>162.6</v>
       </c>
-      <c r="C53" s="9">
+      <c r="C53" s="42">
         <v>146.30000000000001</v>
       </c>
-      <c r="D53" s="5">
+      <c r="D53" s="39">
         <v>155</v>
       </c>
-      <c r="E53" s="5">
+      <c r="E53" s="39">
         <v>142.19999999999999</v>
       </c>
-      <c r="F53" s="35">
+      <c r="F53" s="39">
         <v>131.88999999999999</v>
       </c>
-      <c r="G53" s="5">
+      <c r="G53" s="39">
         <v>163.5</v>
       </c>
-      <c r="H53" s="5">
+      <c r="H53" s="39">
         <v>169.1</v>
       </c>
-      <c r="I53" s="5">
+      <c r="I53" s="39">
         <v>165.99</v>
       </c>
-      <c r="J53" s="35">
+      <c r="J53" s="39">
         <v>119.1</v>
       </c>
-      <c r="K53" s="35">
+      <c r="K53" s="39">
         <v>131.6</v>
       </c>
-      <c r="L53" s="5">
+      <c r="L53" s="39">
         <v>133</v>
       </c>
-      <c r="M53" s="12">
+      <c r="M53" s="41">
         <v>129.30000000000001</v>
       </c>
-      <c r="O53" s="23"/>
+      <c r="O53" s="17"/>
     </row>
     <row r="54" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="4">
         <v>2025</v>
       </c>
-      <c r="B54" s="21">
+      <c r="B54" s="44">
         <v>140.16</v>
       </c>
-      <c r="C54" s="20">
+      <c r="C54" s="43">
         <v>138.47</v>
       </c>
-      <c r="D54" s="5">
+      <c r="D54" s="39">
         <v>142.34</v>
       </c>
-      <c r="E54" s="5">
+      <c r="E54" s="39">
         <v>148.33000000000001</v>
       </c>
-      <c r="F54" s="38">
+      <c r="F54" s="43">
         <v>144.34</v>
       </c>
-      <c r="G54" s="5">
+      <c r="G54" s="39">
         <v>168.43</v>
       </c>
-      <c r="H54" s="20">
+      <c r="H54" s="43">
         <v>165.53</v>
       </c>
-      <c r="I54" s="5">
+      <c r="I54" s="39">
         <v>176.95</v>
       </c>
-      <c r="J54" s="35">
+      <c r="J54" s="39">
         <v>137.08000000000001</v>
       </c>
-      <c r="K54" s="35">
+      <c r="K54" s="39">
         <v>144.63999999999999</v>
       </c>
-      <c r="L54" s="5">
+      <c r="L54" s="39">
         <v>135.46</v>
       </c>
-      <c r="M54" s="12">
+      <c r="M54" s="41">
         <v>153.53</v>
       </c>
-      <c r="O54" s="23"/>
+      <c r="O54" s="17"/>
     </row>
     <row r="55" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="4">
         <v>2026</v>
       </c>
-      <c r="B55" s="21">
+      <c r="B55" s="44">
         <v>154.94</v>
       </c>
-      <c r="C55" s="20">
+      <c r="C55" s="43">
         <v>130.25</v>
       </c>
-      <c r="D55" s="5">
+      <c r="D55" s="39">
         <v>151.52000000000001</v>
       </c>
-      <c r="E55" s="5">
+      <c r="E55" s="39">
         <v>126.35</v>
       </c>
-      <c r="F55" s="38">
+      <c r="F55" s="43">
         <v>137.99</v>
       </c>
-      <c r="G55" s="5">
+      <c r="G55" s="39">
         <v>158</v>
       </c>
-      <c r="H55" s="20"/>
-[...5 lines deleted...]
-      <c r="O55" s="23"/>
+      <c r="H55" s="43">
+        <v>167.46</v>
+      </c>
+      <c r="I55" s="39"/>
+      <c r="J55" s="39"/>
+      <c r="K55" s="39"/>
+      <c r="L55" s="39"/>
+      <c r="M55" s="41"/>
+      <c r="O55" s="17"/>
     </row>
     <row r="56" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A56" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B56" s="8"/>
-[...10 lines deleted...]
-      <c r="M56" s="8"/>
+      <c r="B56" s="40"/>
+      <c r="C56" s="40"/>
+      <c r="D56" s="40"/>
+      <c r="E56" s="40"/>
+      <c r="F56" s="40"/>
+      <c r="G56" s="40"/>
+      <c r="H56" s="40"/>
+      <c r="I56" s="40"/>
+      <c r="J56" s="41"/>
+      <c r="K56" s="40"/>
+      <c r="L56" s="40"/>
+      <c r="M56" s="40"/>
     </row>
     <row r="57" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A57" s="4">
         <v>2021</v>
       </c>
-      <c r="B57" s="5">
+      <c r="B57" s="39">
         <v>60.8</v>
       </c>
-      <c r="C57" s="8">
+      <c r="C57" s="40">
         <v>53</v>
       </c>
-      <c r="D57" s="8">
+      <c r="D57" s="40">
         <v>76.099999999999994</v>
       </c>
-      <c r="E57" s="8">
+      <c r="E57" s="40">
         <v>48.7</v>
       </c>
-      <c r="F57" s="36">
+      <c r="F57" s="40">
         <v>67.8</v>
       </c>
-      <c r="G57" s="8">
+      <c r="G57" s="40">
         <v>102.1</v>
       </c>
-      <c r="H57" s="8">
+      <c r="H57" s="40">
         <v>116.7</v>
       </c>
-      <c r="I57" s="8">
+      <c r="I57" s="40">
         <v>116.1</v>
       </c>
-      <c r="J57" s="36">
+      <c r="J57" s="40">
         <v>69.5</v>
       </c>
-      <c r="K57" s="37">
+      <c r="K57" s="41">
         <v>86.2</v>
       </c>
-      <c r="L57" s="12">
+      <c r="L57" s="41">
         <v>98.8</v>
       </c>
-      <c r="M57" s="8">
+      <c r="M57" s="40">
         <v>94.8</v>
       </c>
     </row>
     <row r="58" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A58" s="4">
         <v>2022</v>
       </c>
-      <c r="B58" s="5">
+      <c r="B58" s="39">
         <v>92.7</v>
       </c>
-      <c r="C58" s="5">
+      <c r="C58" s="39">
         <v>92.5</v>
       </c>
-      <c r="D58" s="5">
+      <c r="D58" s="39">
         <v>130.9</v>
       </c>
-      <c r="E58" s="5">
+      <c r="E58" s="39">
         <v>95.9</v>
       </c>
-      <c r="F58" s="35">
+      <c r="F58" s="39">
         <v>129.6</v>
       </c>
-      <c r="G58" s="5">
+      <c r="G58" s="39">
         <v>150.9</v>
       </c>
-      <c r="H58" s="5">
+      <c r="H58" s="39">
         <v>172.1</v>
       </c>
-      <c r="I58" s="5">
+      <c r="I58" s="39">
         <v>167.5</v>
       </c>
-      <c r="J58" s="35">
+      <c r="J58" s="39">
         <v>105.2</v>
       </c>
-      <c r="K58" s="35">
+      <c r="K58" s="39">
         <v>116.5</v>
       </c>
-      <c r="L58" s="5">
+      <c r="L58" s="39">
         <v>110.7</v>
       </c>
-      <c r="M58" s="8">
+      <c r="M58" s="40">
         <v>103.2</v>
       </c>
     </row>
     <row r="59" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A59" s="4">
         <v>2023</v>
       </c>
-      <c r="B59" s="5">
+      <c r="B59" s="39">
         <v>110.9</v>
       </c>
-      <c r="C59" s="9">
+      <c r="C59" s="42">
         <v>91.3</v>
       </c>
-      <c r="D59" s="5">
+      <c r="D59" s="39">
         <v>116.7</v>
       </c>
-      <c r="E59" s="5">
+      <c r="E59" s="39">
         <v>89.4</v>
       </c>
-      <c r="F59" s="13">
+      <c r="F59" s="42">
         <v>112.6</v>
       </c>
-      <c r="G59" s="5">
+      <c r="G59" s="39">
         <v>129.4</v>
       </c>
-      <c r="H59" s="5">
+      <c r="H59" s="39">
         <v>143.5</v>
       </c>
-      <c r="I59" s="5">
+      <c r="I59" s="39">
         <v>140.4</v>
       </c>
-      <c r="J59" s="35">
+      <c r="J59" s="39">
         <v>95.7</v>
       </c>
-      <c r="K59" s="35">
+      <c r="K59" s="39">
         <v>104.6</v>
       </c>
-      <c r="L59" s="5">
+      <c r="L59" s="39">
         <v>102.4</v>
       </c>
-      <c r="M59" s="8">
+      <c r="M59" s="40">
         <v>98.9</v>
       </c>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A60" s="4">
         <v>2024</v>
       </c>
-      <c r="B60" s="5">
+      <c r="B60" s="39">
         <v>110.5</v>
       </c>
-      <c r="C60" s="9">
+      <c r="C60" s="42">
         <v>81.599999999999994</v>
       </c>
-      <c r="D60" s="5">
+      <c r="D60" s="39">
         <v>99.9</v>
       </c>
-      <c r="E60" s="5">
+      <c r="E60" s="39">
         <v>90</v>
       </c>
-      <c r="F60" s="35">
+      <c r="F60" s="39">
         <v>97.3</v>
       </c>
-      <c r="G60" s="5">
+      <c r="G60" s="39">
         <v>114.2</v>
       </c>
-      <c r="H60" s="5">
+      <c r="H60" s="39">
         <v>134.4</v>
       </c>
-      <c r="I60" s="5">
+      <c r="I60" s="39">
         <v>134.5</v>
       </c>
-      <c r="J60" s="35">
+      <c r="J60" s="39">
         <v>85.8</v>
       </c>
-      <c r="K60" s="35">
+      <c r="K60" s="39">
         <v>96.3</v>
       </c>
-      <c r="L60" s="5">
+      <c r="L60" s="39">
         <v>86.6</v>
       </c>
-      <c r="M60" s="8">
+      <c r="M60" s="40">
         <v>84</v>
       </c>
     </row>
     <row r="61" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A61" s="4">
         <v>2025</v>
       </c>
-      <c r="B61" s="21">
+      <c r="B61" s="44">
         <v>87</v>
       </c>
-      <c r="C61" s="21">
+      <c r="C61" s="44">
         <v>76.099999999999994</v>
       </c>
-      <c r="D61" s="5">
+      <c r="D61" s="39">
         <v>82.3</v>
       </c>
-      <c r="E61" s="5">
+      <c r="E61" s="39">
         <v>85.8</v>
       </c>
-      <c r="F61" s="42">
+      <c r="F61" s="44">
         <v>90.552199999999999</v>
       </c>
-      <c r="G61" s="5">
+      <c r="G61" s="39">
         <v>117.4273</v>
       </c>
-      <c r="H61" s="20">
+      <c r="H61" s="43">
         <v>123.62130000000001</v>
       </c>
-      <c r="I61" s="5">
+      <c r="I61" s="39">
         <v>121.8877</v>
       </c>
-      <c r="J61" s="40">
+      <c r="J61" s="45">
         <v>88.018199999999993</v>
       </c>
-      <c r="K61" s="35">
+      <c r="K61" s="39">
         <v>90.747100000000003</v>
       </c>
-      <c r="L61" s="5">
+      <c r="L61" s="39">
         <v>82.898300000000006</v>
       </c>
-      <c r="M61" s="8">
+      <c r="M61" s="40">
         <v>87.458600000000004</v>
       </c>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A62" s="4">
         <v>2026</v>
       </c>
-      <c r="B62" s="21">
+      <c r="B62" s="44">
         <v>97.512799999999999</v>
       </c>
-      <c r="C62" s="21">
+      <c r="C62" s="44">
         <v>67.782200000000003</v>
       </c>
-      <c r="D62" s="5">
+      <c r="D62" s="39">
         <v>93.436400000000006</v>
       </c>
-      <c r="E62" s="5">
+      <c r="E62" s="39">
         <v>79.024600000000007</v>
       </c>
-      <c r="F62" s="42">
+      <c r="F62" s="44">
         <v>87.995400000000004</v>
       </c>
-      <c r="G62" s="5">
+      <c r="G62" s="39">
         <v>118.2586</v>
       </c>
-      <c r="H62" s="20"/>
-[...4 lines deleted...]
-      <c r="M62" s="8"/>
+      <c r="H62" s="43">
+        <v>129.00829999999999</v>
+      </c>
+      <c r="I62" s="39"/>
+      <c r="J62" s="45"/>
+      <c r="K62" s="39"/>
+      <c r="L62" s="39"/>
+      <c r="M62" s="40"/>
     </row>
     <row r="63" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A63" s="46" t="s">
+      <c r="A63" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="B63" s="46"/>
-[...10 lines deleted...]
-      <c r="M63" s="46"/>
+      <c r="B63" s="36"/>
+      <c r="C63" s="36"/>
+      <c r="D63" s="36"/>
+      <c r="E63" s="36"/>
+      <c r="F63" s="36"/>
+      <c r="G63" s="36"/>
+      <c r="H63" s="36"/>
+      <c r="I63" s="36"/>
+      <c r="J63" s="36"/>
+      <c r="K63" s="36"/>
+      <c r="L63" s="36"/>
+      <c r="M63" s="36"/>
     </row>
     <row r="64" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="10"/>
+      <c r="A64" s="8"/>
     </row>
     <row r="65" spans="1:17" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A65" s="2"/>
       <c r="B65" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M65" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:17" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A66" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B66" s="13"/>
-[...12 lines deleted...]
-      <c r="Q66" s="23"/>
+      <c r="B66" s="11"/>
+      <c r="C66" s="11"/>
+      <c r="D66" s="11"/>
+      <c r="E66" s="11"/>
+      <c r="F66" s="11"/>
+      <c r="G66" s="11"/>
+      <c r="H66" s="11"/>
+      <c r="I66" s="11"/>
+      <c r="J66" s="11"/>
+      <c r="K66" s="11"/>
+      <c r="L66" s="11"/>
+      <c r="M66" s="11"/>
+      <c r="P66" s="17"/>
+      <c r="Q66" s="17"/>
     </row>
     <row r="67" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A67" s="4">
         <v>2021</v>
       </c>
-      <c r="B67" s="5">
+      <c r="B67" s="39">
         <v>4907.47</v>
       </c>
-      <c r="C67" s="5">
+      <c r="C67" s="39">
         <v>5133.7700000000004</v>
       </c>
-      <c r="D67" s="5">
+      <c r="D67" s="39">
         <v>4597.8100000000004</v>
       </c>
-      <c r="E67" s="5">
+      <c r="E67" s="39">
         <v>4672.33</v>
       </c>
-      <c r="F67" s="35">
+      <c r="F67" s="39">
         <v>5497.37</v>
       </c>
-      <c r="G67" s="5">
+      <c r="G67" s="39">
         <v>6679.11</v>
       </c>
-      <c r="H67" s="5">
+      <c r="H67" s="39">
         <v>6270.24</v>
       </c>
-      <c r="I67" s="5">
+      <c r="I67" s="39">
         <v>6887.01</v>
       </c>
-      <c r="J67" s="5">
+      <c r="J67" s="39">
         <v>7563.99</v>
       </c>
-      <c r="K67" s="5">
+      <c r="K67" s="39">
         <v>8524.98</v>
       </c>
-      <c r="L67" s="5">
+      <c r="L67" s="39">
         <v>8347.1200000000008</v>
       </c>
-      <c r="M67" s="5">
+      <c r="M67" s="39">
         <v>8217.86</v>
       </c>
     </row>
     <row r="68" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A68" s="4">
         <v>2022</v>
       </c>
-      <c r="B68" s="5">
+      <c r="B68" s="39">
         <v>1029.3</v>
       </c>
-      <c r="C68" s="5">
+      <c r="C68" s="39">
         <v>997.2</v>
       </c>
-      <c r="D68" s="5">
+      <c r="D68" s="39">
         <v>1176</v>
       </c>
-      <c r="E68" s="5">
+      <c r="E68" s="39">
         <v>1280.5</v>
       </c>
-      <c r="F68" s="35">
+      <c r="F68" s="39">
         <v>1200.9000000000001</v>
       </c>
-      <c r="G68" s="5">
+      <c r="G68" s="39">
         <v>2441.6999999999998</v>
       </c>
-      <c r="H68" s="5">
+      <c r="H68" s="39">
         <v>3062.9</v>
       </c>
-      <c r="I68" s="5">
+      <c r="I68" s="39">
         <v>3467</v>
       </c>
-      <c r="J68" s="5">
+      <c r="J68" s="39">
         <v>3735.3</v>
       </c>
-      <c r="K68" s="5">
+      <c r="K68" s="39">
         <v>3558.2</v>
       </c>
-      <c r="L68" s="5">
+      <c r="L68" s="39">
         <v>3357.1</v>
       </c>
-      <c r="M68" s="8">
+      <c r="M68" s="40">
         <v>3059.2</v>
       </c>
     </row>
     <row r="69" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A69" s="4">
         <v>2023</v>
       </c>
-      <c r="B69" s="5">
+      <c r="B69" s="39">
         <v>3319.6</v>
       </c>
-      <c r="C69" s="5">
+      <c r="C69" s="39">
         <v>2558.1999999999998</v>
       </c>
-      <c r="D69" s="5">
+      <c r="D69" s="39">
         <v>2493.5</v>
       </c>
-      <c r="E69" s="5">
+      <c r="E69" s="39">
         <v>2885.4</v>
       </c>
-      <c r="F69" s="38">
+      <c r="F69" s="43">
         <v>3316.1</v>
       </c>
-      <c r="G69" s="5">
+      <c r="G69" s="39">
         <v>3060</v>
       </c>
-      <c r="H69" s="5">
+      <c r="H69" s="39">
         <v>3324.7</v>
       </c>
-      <c r="I69" s="5">
+      <c r="I69" s="39">
         <v>3285.7</v>
       </c>
-      <c r="J69" s="5">
+      <c r="J69" s="39">
         <v>3597.6</v>
       </c>
-      <c r="K69" s="5">
+      <c r="K69" s="39">
         <v>3950.9</v>
       </c>
-      <c r="L69" s="5">
+      <c r="L69" s="39">
         <v>4095.1</v>
       </c>
-      <c r="M69" s="8">
+      <c r="M69" s="40">
         <v>3965.4</v>
       </c>
     </row>
     <row r="70" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="4">
         <v>2024</v>
       </c>
-      <c r="B70" s="5">
+      <c r="B70" s="39">
         <v>3001.2</v>
       </c>
-      <c r="C70" s="5">
+      <c r="C70" s="39">
         <v>2861.9</v>
       </c>
-      <c r="D70" s="5">
+      <c r="D70" s="39">
         <v>2761.7</v>
       </c>
-      <c r="E70" s="5">
+      <c r="E70" s="39">
         <v>2895.3</v>
       </c>
-      <c r="F70" s="38">
+      <c r="F70" s="43">
         <v>2712.8</v>
       </c>
-      <c r="G70" s="5">
+      <c r="G70" s="39">
         <v>3259.3</v>
       </c>
-      <c r="H70" s="5">
+      <c r="H70" s="39">
         <v>3201.9</v>
       </c>
-      <c r="I70" s="5">
+      <c r="I70" s="39">
         <v>3212.94</v>
       </c>
-      <c r="J70" s="5">
+      <c r="J70" s="39">
         <v>3631.9</v>
       </c>
-      <c r="K70" s="5">
+      <c r="K70" s="39">
         <v>3213.9</v>
       </c>
-      <c r="L70" s="5">
+      <c r="L70" s="39">
         <v>2978</v>
       </c>
-      <c r="M70" s="8">
+      <c r="M70" s="40">
         <v>2906.7</v>
       </c>
     </row>
     <row r="71" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="4">
         <v>2025</v>
       </c>
-      <c r="B71" s="20">
+      <c r="B71" s="43">
         <v>2364.37</v>
       </c>
-      <c r="C71" s="20">
+      <c r="C71" s="43">
         <v>2439.65</v>
       </c>
-      <c r="D71" s="5">
+      <c r="D71" s="39">
         <v>2448.2600000000002</v>
       </c>
-      <c r="E71" s="5">
+      <c r="E71" s="39">
         <v>2449.56</v>
       </c>
-      <c r="F71" s="38">
+      <c r="F71" s="43">
         <v>2513.15</v>
       </c>
-      <c r="G71" s="5">
+      <c r="G71" s="39">
         <v>2559.84</v>
       </c>
-      <c r="H71" s="20">
+      <c r="H71" s="43">
         <v>2848.74</v>
       </c>
-      <c r="I71" s="38">
+      <c r="I71" s="43">
         <v>2650.47</v>
       </c>
-      <c r="J71" s="38">
+      <c r="J71" s="43">
         <v>2777.07</v>
       </c>
-      <c r="K71" s="35">
+      <c r="K71" s="39">
         <v>2627.79</v>
       </c>
-      <c r="L71" s="5">
+      <c r="L71" s="39">
         <v>2760.88</v>
       </c>
-      <c r="M71" s="8">
+      <c r="M71" s="40">
         <v>2767.5</v>
       </c>
     </row>
     <row r="72" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="4">
         <v>2026</v>
       </c>
-      <c r="B72" s="20">
+      <c r="B72" s="43">
         <v>2359.62</v>
       </c>
-      <c r="C72" s="20">
+      <c r="C72" s="43">
         <v>2434.38</v>
       </c>
-      <c r="D72" s="5">
+      <c r="D72" s="39">
         <v>1889.21</v>
       </c>
-      <c r="E72" s="5">
+      <c r="E72" s="39">
         <v>2503.71</v>
       </c>
-      <c r="F72" s="38">
+      <c r="F72" s="43">
         <v>1881.24</v>
       </c>
-      <c r="G72" s="5">
+      <c r="G72" s="39">
         <v>1893.21</v>
       </c>
-      <c r="H72" s="20"/>
-[...4 lines deleted...]
-      <c r="M72" s="8"/>
+      <c r="H72" s="43">
+        <v>2257.62</v>
+      </c>
+      <c r="I72" s="43"/>
+      <c r="J72" s="43"/>
+      <c r="K72" s="39"/>
+      <c r="L72" s="39"/>
+      <c r="M72" s="40"/>
     </row>
     <row r="73" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A73" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B73" s="8"/>
-[...12 lines deleted...]
-      <c r="Q73" s="23"/>
+      <c r="B73" s="40"/>
+      <c r="C73" s="40"/>
+      <c r="D73" s="41"/>
+      <c r="E73" s="40"/>
+      <c r="F73" s="40"/>
+      <c r="G73" s="40"/>
+      <c r="H73" s="40"/>
+      <c r="I73" s="40"/>
+      <c r="J73" s="40"/>
+      <c r="K73" s="40"/>
+      <c r="L73" s="40"/>
+      <c r="M73" s="40"/>
+      <c r="P73" s="17"/>
+      <c r="Q73" s="17"/>
     </row>
     <row r="74" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A74" s="4">
         <v>2021</v>
       </c>
-      <c r="B74" s="5">
+      <c r="B74" s="39">
         <v>300.60000000000002</v>
       </c>
-      <c r="C74" s="5">
+      <c r="C74" s="39">
         <v>307.39999999999998</v>
       </c>
-      <c r="D74" s="5">
+      <c r="D74" s="39">
         <v>292.89999999999998</v>
       </c>
-      <c r="E74" s="5">
+      <c r="E74" s="39">
         <v>295.60000000000002</v>
       </c>
-      <c r="F74" s="35">
+      <c r="F74" s="39">
         <v>373.3</v>
       </c>
-      <c r="G74" s="5">
+      <c r="G74" s="39">
         <v>443.3</v>
       </c>
-      <c r="H74" s="5">
+      <c r="H74" s="39">
         <v>423.8</v>
       </c>
-      <c r="I74" s="5">
+      <c r="I74" s="39">
         <v>471.1</v>
       </c>
-      <c r="J74" s="35">
+      <c r="J74" s="39">
         <v>567.1</v>
       </c>
-      <c r="K74" s="35">
+      <c r="K74" s="39">
         <v>649.20000000000005</v>
       </c>
-      <c r="L74" s="5">
+      <c r="L74" s="39">
         <v>695.2</v>
       </c>
-      <c r="M74" s="5">
+      <c r="M74" s="39">
         <v>677</v>
       </c>
     </row>
     <row r="75" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A75" s="4">
         <v>2022</v>
       </c>
-      <c r="B75" s="5">
+      <c r="B75" s="39">
         <v>113.7</v>
       </c>
-      <c r="C75" s="5">
+      <c r="C75" s="39">
         <v>108</v>
       </c>
-      <c r="D75" s="5">
+      <c r="D75" s="39">
         <v>136.6</v>
       </c>
-      <c r="E75" s="5">
+      <c r="E75" s="39">
         <v>112.8</v>
       </c>
-      <c r="F75" s="35">
+      <c r="F75" s="39">
         <v>119.5</v>
       </c>
-      <c r="G75" s="5">
+      <c r="G75" s="39">
         <v>136.4</v>
       </c>
-      <c r="H75" s="5">
+      <c r="H75" s="39">
         <v>152.5</v>
       </c>
-      <c r="I75" s="5">
+      <c r="I75" s="39">
         <v>160.30000000000001</v>
       </c>
-      <c r="J75" s="35">
+      <c r="J75" s="39">
         <v>170.8</v>
       </c>
-      <c r="K75" s="35">
+      <c r="K75" s="39">
         <v>154.5</v>
       </c>
-      <c r="L75" s="5">
+      <c r="L75" s="39">
         <v>141.30000000000001</v>
       </c>
-      <c r="M75" s="8">
+      <c r="M75" s="40">
         <v>141.4</v>
       </c>
     </row>
     <row r="76" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A76" s="4">
         <v>2023</v>
       </c>
-      <c r="B76" s="5">
+      <c r="B76" s="39">
         <v>147.4</v>
       </c>
-      <c r="C76" s="5">
+      <c r="C76" s="39">
         <v>151.4</v>
       </c>
-      <c r="D76" s="5">
+      <c r="D76" s="39">
         <v>144.6</v>
       </c>
-      <c r="E76" s="5">
+      <c r="E76" s="39">
         <v>164.8</v>
       </c>
-      <c r="F76" s="35">
+      <c r="F76" s="39">
         <v>182.9</v>
       </c>
-      <c r="G76" s="5">
+      <c r="G76" s="39">
         <v>190.8</v>
       </c>
-      <c r="H76" s="5">
+      <c r="H76" s="39">
         <v>183.8</v>
       </c>
-      <c r="I76" s="5">
+      <c r="I76" s="39">
         <v>199.3</v>
       </c>
-      <c r="J76" s="35">
+      <c r="J76" s="39">
         <v>247</v>
       </c>
-      <c r="K76" s="35">
+      <c r="K76" s="39">
         <v>247.3</v>
       </c>
-      <c r="L76" s="5">
+      <c r="L76" s="39">
         <v>204.5</v>
       </c>
-      <c r="M76" s="8">
+      <c r="M76" s="40">
         <v>192.1</v>
       </c>
     </row>
     <row r="77" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A77" s="4">
         <v>2024</v>
       </c>
-      <c r="B77" s="5" t="s">
+      <c r="B77" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="C77" s="5">
+      <c r="C77" s="39">
         <v>172.3</v>
       </c>
-      <c r="D77" s="5">
+      <c r="D77" s="39">
         <v>181.5</v>
       </c>
-      <c r="E77" s="5">
+      <c r="E77" s="39">
         <v>216.4</v>
       </c>
-      <c r="F77" s="35">
+      <c r="F77" s="39">
         <v>213.6</v>
       </c>
-      <c r="G77" s="5">
+      <c r="G77" s="39">
         <v>239.6</v>
       </c>
-      <c r="H77" s="5">
+      <c r="H77" s="39">
         <v>191.6</v>
       </c>
-      <c r="I77" s="5">
+      <c r="I77" s="39">
         <v>199.9</v>
       </c>
-      <c r="J77" s="35">
+      <c r="J77" s="39">
         <v>204.5</v>
       </c>
-      <c r="K77" s="35">
+      <c r="K77" s="39">
         <v>216.5</v>
       </c>
-      <c r="L77" s="5">
+      <c r="L77" s="39">
         <v>205.7</v>
       </c>
-      <c r="M77" s="8">
+      <c r="M77" s="40">
         <v>204.1</v>
       </c>
     </row>
     <row r="78" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A78" s="4">
         <v>2025</v>
       </c>
-      <c r="B78" s="20">
+      <c r="B78" s="43">
         <v>203.81</v>
       </c>
-      <c r="C78" s="20">
+      <c r="C78" s="43">
         <v>204.6</v>
       </c>
-      <c r="D78" s="5">
+      <c r="D78" s="39">
         <v>215.04</v>
       </c>
-      <c r="E78" s="5">
+      <c r="E78" s="39">
         <v>211</v>
       </c>
-      <c r="F78" s="43">
+      <c r="F78" s="46">
         <v>210.25790000000001</v>
       </c>
-      <c r="G78" s="5">
+      <c r="G78" s="39">
         <v>241.11760000000001</v>
       </c>
-      <c r="H78" s="20">
+      <c r="H78" s="43">
         <v>215.9991</v>
       </c>
-      <c r="I78" s="5">
+      <c r="I78" s="39">
         <v>202.37540000000001</v>
       </c>
-      <c r="J78" s="38">
+      <c r="J78" s="43">
         <v>213.21889999999999</v>
       </c>
-      <c r="K78" s="35">
+      <c r="K78" s="39">
         <v>209.7346</v>
       </c>
-      <c r="L78" s="5">
+      <c r="L78" s="39">
         <v>206.66079999999999</v>
       </c>
-      <c r="M78" s="8">
+      <c r="M78" s="40">
         <v>221.28020000000001</v>
       </c>
     </row>
     <row r="79" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A79" s="4">
         <v>2026</v>
       </c>
-      <c r="B79" s="20">
+      <c r="B79" s="43">
         <v>229.91867999999999</v>
       </c>
-      <c r="C79" s="20">
+      <c r="C79" s="43">
         <v>230.14568</v>
       </c>
-      <c r="D79" s="5">
+      <c r="D79" s="39">
         <v>242.65516</v>
       </c>
-      <c r="E79" s="5">
+      <c r="E79" s="39">
         <v>272.17532999999997</v>
       </c>
-      <c r="F79" s="43">
+      <c r="F79" s="46">
         <v>254.85283000000001</v>
       </c>
-      <c r="G79" s="5">
+      <c r="G79" s="39">
         <v>244.23212000000001</v>
       </c>
-      <c r="H79" s="20"/>
-[...4 lines deleted...]
-      <c r="M79" s="8"/>
+      <c r="H79" s="43">
+        <v>219.75523999999999</v>
+      </c>
+      <c r="I79" s="39"/>
+      <c r="J79" s="43"/>
+      <c r="K79" s="39"/>
+      <c r="L79" s="39"/>
+      <c r="M79" s="40"/>
     </row>
     <row r="80" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A80" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B80" s="12"/>
-[...10 lines deleted...]
-      <c r="M80" s="12"/>
+      <c r="B80" s="10"/>
+      <c r="C80" s="10"/>
+      <c r="D80" s="10"/>
+      <c r="E80" s="10"/>
+      <c r="F80" s="10"/>
+      <c r="G80" s="10"/>
+      <c r="H80" s="10"/>
+      <c r="I80" s="10"/>
+      <c r="J80" s="10"/>
+      <c r="K80" s="10"/>
+      <c r="L80" s="10"/>
+      <c r="M80" s="10"/>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A81" s="4">
         <v>2021</v>
       </c>
-      <c r="B81" s="12"/>
-[...10 lines deleted...]
-      <c r="M81" s="12"/>
+      <c r="B81" s="10"/>
+      <c r="C81" s="10"/>
+      <c r="D81" s="10"/>
+      <c r="E81" s="10"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="10"/>
+      <c r="H81" s="10"/>
+      <c r="I81" s="10"/>
+      <c r="J81" s="10"/>
+      <c r="K81" s="10"/>
+      <c r="L81" s="10"/>
+      <c r="M81" s="10"/>
     </row>
     <row r="82" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A82" s="14" t="s">
+      <c r="A82" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B82" s="5">
+      <c r="B82" s="39">
         <v>7352</v>
       </c>
-      <c r="C82" s="5">
+      <c r="C82" s="39">
         <v>8220.82</v>
       </c>
-      <c r="D82" s="5">
+      <c r="D82" s="39">
         <v>9053.25</v>
       </c>
-      <c r="E82" s="5">
+      <c r="E82" s="39">
         <v>9780.52</v>
       </c>
-      <c r="F82" s="35">
+      <c r="F82" s="39">
         <v>10140.15</v>
       </c>
-      <c r="G82" s="5">
+      <c r="G82" s="39">
         <v>12883.82</v>
       </c>
-      <c r="H82" s="5">
+      <c r="H82" s="39">
         <v>13594.25</v>
       </c>
-      <c r="I82" s="5">
+      <c r="I82" s="39">
         <v>15292</v>
       </c>
-      <c r="J82" s="5">
+      <c r="J82" s="39">
         <v>15340.82</v>
       </c>
-      <c r="K82" s="5">
+      <c r="K82" s="39">
         <v>9777.66</v>
       </c>
-      <c r="L82" s="5">
+      <c r="L82" s="39">
         <v>9570.4</v>
       </c>
-      <c r="M82" s="5">
+      <c r="M82" s="39">
         <v>9675.2800000000007</v>
       </c>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A83" s="14" t="s">
+      <c r="A83" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B83" s="12"/>
-[...10 lines deleted...]
-      <c r="M83" s="5"/>
+      <c r="B83" s="41"/>
+      <c r="C83" s="39"/>
+      <c r="D83" s="39"/>
+      <c r="E83" s="39"/>
+      <c r="F83" s="39"/>
+      <c r="G83" s="39"/>
+      <c r="H83" s="39"/>
+      <c r="I83" s="39"/>
+      <c r="J83" s="39"/>
+      <c r="K83" s="39"/>
+      <c r="L83" s="39"/>
+      <c r="M83" s="39"/>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A84" s="17" t="s">
+      <c r="A84" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B84" s="5">
+      <c r="B84" s="39">
         <v>4437.4399999999996</v>
       </c>
-      <c r="C84" s="5">
+      <c r="C84" s="39">
         <v>4867.47</v>
       </c>
-      <c r="D84" s="5">
+      <c r="D84" s="39">
         <v>5333.18</v>
       </c>
-      <c r="E84" s="5">
+      <c r="E84" s="39">
         <v>6044.59</v>
       </c>
-      <c r="F84" s="35">
+      <c r="F84" s="39">
         <v>6411.93</v>
       </c>
-      <c r="G84" s="5">
+      <c r="G84" s="39">
         <v>9126.2900000000009</v>
       </c>
-      <c r="H84" s="5">
+      <c r="H84" s="39">
         <v>9090.65</v>
       </c>
-      <c r="I84" s="5">
+      <c r="I84" s="39">
         <v>9889.3799999999992</v>
       </c>
-      <c r="J84" s="5">
+      <c r="J84" s="39">
         <v>9940.43</v>
       </c>
-      <c r="K84" s="5">
+      <c r="K84" s="39">
         <v>7079.18</v>
       </c>
-      <c r="L84" s="5">
+      <c r="L84" s="39">
         <v>6871.16</v>
       </c>
-      <c r="M84" s="5">
+      <c r="M84" s="39">
         <v>6841.61</v>
       </c>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A85" s="17" t="s">
+      <c r="A85" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B85" s="5">
+      <c r="B85" s="39">
         <v>2908.06</v>
       </c>
-      <c r="C85" s="5">
+      <c r="C85" s="39">
         <v>3348.14</v>
       </c>
-      <c r="D85" s="5">
+      <c r="D85" s="39">
         <v>3713.4</v>
       </c>
-      <c r="E85" s="5">
+      <c r="E85" s="39">
         <v>3728.77</v>
       </c>
-      <c r="F85" s="35">
+      <c r="F85" s="39">
         <v>3722.38</v>
       </c>
-      <c r="G85" s="5">
+      <c r="G85" s="39">
         <v>3751.5</v>
       </c>
-      <c r="H85" s="5">
+      <c r="H85" s="39">
         <v>4497</v>
       </c>
-      <c r="I85" s="5">
+      <c r="I85" s="39">
         <v>5396.35</v>
       </c>
-      <c r="J85" s="5">
+      <c r="J85" s="39">
         <v>5393.07</v>
       </c>
-      <c r="K85" s="5">
+      <c r="K85" s="39">
         <v>2698.48</v>
       </c>
-      <c r="L85" s="5">
+      <c r="L85" s="39">
         <v>2699.25</v>
       </c>
-      <c r="M85" s="5">
+      <c r="M85" s="39">
         <v>2833.67</v>
       </c>
     </row>
     <row r="86" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A86" s="17" t="s">
+      <c r="A86" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B86" s="5">
+      <c r="B86" s="39">
         <v>6.5</v>
       </c>
-      <c r="C86" s="5">
+      <c r="C86" s="39">
         <v>5.21</v>
       </c>
-      <c r="D86" s="5">
+      <c r="D86" s="39">
         <v>6.67</v>
       </c>
-      <c r="E86" s="5">
+      <c r="E86" s="39">
         <v>7.17</v>
       </c>
-      <c r="F86" s="35">
+      <c r="F86" s="39">
         <v>5.83</v>
       </c>
-      <c r="G86" s="5">
+      <c r="G86" s="39">
         <v>6.03</v>
       </c>
-      <c r="H86" s="5">
+      <c r="H86" s="39">
         <v>6.6</v>
       </c>
-      <c r="I86" s="5">
+      <c r="I86" s="39">
         <v>6.27</v>
       </c>
-      <c r="J86" s="5">
+      <c r="J86" s="39">
         <v>7.32</v>
       </c>
-      <c r="K86" s="5" t="s">
+      <c r="K86" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="L86" s="5" t="s">
+      <c r="L86" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="M86" s="5" t="s">
+      <c r="M86" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A87" s="4">
         <v>2022</v>
       </c>
-      <c r="B87" s="12"/>
-[...12 lines deleted...]
-      <c r="P87" s="23"/>
+      <c r="B87" s="10"/>
+      <c r="C87" s="10"/>
+      <c r="D87" s="10"/>
+      <c r="E87" s="10"/>
+      <c r="F87" s="27"/>
+      <c r="G87" s="10"/>
+      <c r="H87" s="10"/>
+      <c r="I87" s="10"/>
+      <c r="J87" s="10"/>
+      <c r="K87" s="10"/>
+      <c r="L87" s="10"/>
+      <c r="M87" s="10"/>
+      <c r="O87" s="17"/>
+      <c r="P87" s="17"/>
     </row>
     <row r="88" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A88" s="14" t="s">
+      <c r="A88" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B88" s="5">
+      <c r="B88" s="39">
         <v>3143.9</v>
       </c>
-      <c r="C88" s="7">
+      <c r="C88" s="47">
         <v>4659.3999999999996</v>
       </c>
-      <c r="D88" s="5">
+      <c r="D88" s="39">
         <v>4484.5</v>
       </c>
-      <c r="E88" s="5">
+      <c r="E88" s="39">
         <v>4858.5</v>
       </c>
-      <c r="F88" s="41">
+      <c r="F88" s="47">
         <v>5194.5200000000004</v>
       </c>
-      <c r="G88" s="5">
+      <c r="G88" s="39">
         <v>5109.1000000000004</v>
       </c>
-      <c r="H88" s="5">
+      <c r="H88" s="39">
         <v>4298</v>
       </c>
-      <c r="I88" s="5">
+      <c r="I88" s="39">
         <v>4841.2</v>
       </c>
-      <c r="J88" s="5">
+      <c r="J88" s="39">
         <v>5368.1</v>
       </c>
-      <c r="K88" s="5">
+      <c r="K88" s="39">
         <v>5241.2</v>
       </c>
-      <c r="L88" s="5">
+      <c r="L88" s="39">
         <v>5699.4</v>
       </c>
-      <c r="M88" s="12">
+      <c r="M88" s="41">
         <v>5646.3</v>
       </c>
-      <c r="O88" s="23"/>
+      <c r="O88" s="17"/>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A89" s="14" t="s">
+      <c r="A89" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B89" s="5"/>
-[...12 lines deleted...]
-      <c r="P89" s="23"/>
+      <c r="B89" s="39"/>
+      <c r="C89" s="42"/>
+      <c r="D89" s="39"/>
+      <c r="E89" s="39"/>
+      <c r="F89" s="48"/>
+      <c r="G89" s="39"/>
+      <c r="H89" s="39"/>
+      <c r="I89" s="39"/>
+      <c r="J89" s="39"/>
+      <c r="K89" s="40"/>
+      <c r="L89" s="39"/>
+      <c r="M89" s="41"/>
+      <c r="O89" s="17"/>
+      <c r="P89" s="17"/>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A90" s="17" t="s">
+      <c r="A90" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B90" s="5">
+      <c r="B90" s="39">
         <v>2936.8</v>
       </c>
-      <c r="C90" s="7">
+      <c r="C90" s="47">
         <v>4464.3100000000004</v>
       </c>
-      <c r="D90" s="5">
+      <c r="D90" s="39">
         <v>4288.3999999999996</v>
       </c>
-      <c r="E90" s="5">
+      <c r="E90" s="39">
         <v>4701.3999999999996</v>
       </c>
-      <c r="F90" s="41">
+      <c r="F90" s="47">
         <v>5037.3900000000003</v>
       </c>
-      <c r="G90" s="5">
+      <c r="G90" s="39">
         <v>4952.3</v>
       </c>
-      <c r="H90" s="5">
+      <c r="H90" s="39">
         <v>4184.1000000000004</v>
       </c>
-      <c r="I90" s="5">
+      <c r="I90" s="39">
         <v>4727.2</v>
       </c>
-      <c r="J90" s="5">
+      <c r="J90" s="39">
         <v>5254.1</v>
       </c>
-      <c r="K90" s="5">
+      <c r="K90" s="39">
         <v>5088.6000000000004</v>
       </c>
-      <c r="L90" s="5">
+      <c r="L90" s="39">
         <v>5507.9</v>
       </c>
-      <c r="M90" s="12">
+      <c r="M90" s="41">
         <v>5429.3</v>
       </c>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A91" s="17" t="s">
+      <c r="A91" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B91" s="5">
+      <c r="B91" s="39">
         <v>207.1</v>
       </c>
-      <c r="C91" s="7">
+      <c r="C91" s="47">
         <v>195.09</v>
       </c>
-      <c r="D91" s="5">
+      <c r="D91" s="39">
         <v>196.1</v>
       </c>
-      <c r="E91" s="5">
+      <c r="E91" s="39">
         <v>157.1</v>
       </c>
-      <c r="F91" s="41">
+      <c r="F91" s="47">
         <v>157.13999999999999</v>
       </c>
-      <c r="G91" s="5">
+      <c r="G91" s="39">
         <v>156.80000000000001</v>
       </c>
-      <c r="H91" s="5">
+      <c r="H91" s="39">
         <v>113.9</v>
       </c>
-      <c r="I91" s="5">
+      <c r="I91" s="39">
         <v>114</v>
       </c>
-      <c r="J91" s="5">
+      <c r="J91" s="39">
         <v>114</v>
       </c>
-      <c r="K91" s="5">
+      <c r="K91" s="39">
         <v>152.6</v>
       </c>
-      <c r="L91" s="5">
+      <c r="L91" s="39">
         <v>191.5</v>
       </c>
-      <c r="M91" s="12">
+      <c r="M91" s="41">
         <v>217</v>
       </c>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A92" s="4">
         <v>2023</v>
       </c>
-      <c r="B92" s="5"/>
-[...11 lines deleted...]
-      <c r="O92" s="23"/>
+      <c r="B92" s="39"/>
+      <c r="C92" s="39"/>
+      <c r="D92" s="39"/>
+      <c r="E92" s="39"/>
+      <c r="F92" s="39"/>
+      <c r="G92" s="39"/>
+      <c r="H92" s="39"/>
+      <c r="I92" s="39"/>
+      <c r="J92" s="39"/>
+      <c r="K92" s="39"/>
+      <c r="L92" s="39"/>
+      <c r="M92" s="41"/>
+      <c r="O92" s="17"/>
     </row>
     <row r="93" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A93" s="14" t="s">
+      <c r="A93" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B93" s="5">
+      <c r="B93" s="39">
         <v>4263.8999999999996</v>
       </c>
-      <c r="C93" s="5">
+      <c r="C93" s="39">
         <v>4783.5</v>
       </c>
-      <c r="D93" s="21">
+      <c r="D93" s="44">
         <v>4996.34</v>
       </c>
-      <c r="E93" s="5">
+      <c r="E93" s="39">
         <v>4728.3999999999996</v>
       </c>
-      <c r="F93" s="38">
+      <c r="F93" s="43">
         <v>4884.62</v>
       </c>
-      <c r="G93" s="5">
+      <c r="G93" s="39">
         <v>4554.8</v>
       </c>
-      <c r="H93" s="9">
+      <c r="H93" s="42">
         <v>4689.8</v>
       </c>
-      <c r="I93" s="5">
+      <c r="I93" s="39">
         <v>5096.3999999999996</v>
       </c>
-      <c r="J93" s="5">
+      <c r="J93" s="39">
         <v>5826.4</v>
       </c>
-      <c r="K93" s="5">
+      <c r="K93" s="39">
         <v>5928.2</v>
       </c>
-      <c r="L93" s="5">
+      <c r="L93" s="39">
         <v>6065.8</v>
       </c>
-      <c r="M93" s="12">
+      <c r="M93" s="41">
         <v>5764</v>
       </c>
-      <c r="O93" s="23"/>
+      <c r="O93" s="17"/>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A94" s="14" t="s">
+      <c r="A94" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B94" s="5"/>
-[...11 lines deleted...]
-      <c r="O94" s="23"/>
+      <c r="B94" s="39"/>
+      <c r="C94" s="39"/>
+      <c r="D94" s="40"/>
+      <c r="E94" s="39"/>
+      <c r="F94" s="42"/>
+      <c r="G94" s="39"/>
+      <c r="H94" s="42"/>
+      <c r="I94" s="39"/>
+      <c r="J94" s="39"/>
+      <c r="K94" s="39"/>
+      <c r="L94" s="39"/>
+      <c r="M94" s="41"/>
+      <c r="O94" s="17"/>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A95" s="17" t="s">
+      <c r="A95" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B95" s="5">
+      <c r="B95" s="39">
         <v>3981.7</v>
       </c>
-      <c r="C95" s="5">
+      <c r="C95" s="39">
         <v>4393.3999999999996</v>
       </c>
-      <c r="D95" s="21">
+      <c r="D95" s="44">
         <v>4609.28</v>
       </c>
-      <c r="E95" s="5">
+      <c r="E95" s="39">
         <v>4341.8999999999996</v>
       </c>
-      <c r="F95" s="38">
+      <c r="F95" s="43">
         <v>4541.47</v>
       </c>
-      <c r="G95" s="5">
+      <c r="G95" s="39">
         <v>4215.7</v>
       </c>
-      <c r="H95" s="9">
+      <c r="H95" s="42">
         <v>4354.1000000000004</v>
       </c>
-      <c r="I95" s="5">
+      <c r="I95" s="39">
         <v>4759.1000000000004</v>
       </c>
-      <c r="J95" s="5">
+      <c r="J95" s="39">
         <v>5508.1</v>
       </c>
-      <c r="K95" s="5">
+      <c r="K95" s="39">
         <v>5602.4</v>
       </c>
-      <c r="L95" s="5">
+      <c r="L95" s="39">
         <v>5739.8</v>
       </c>
-      <c r="M95" s="12">
+      <c r="M95" s="41">
         <v>5435.8</v>
       </c>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A96" s="17" t="s">
+      <c r="A96" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B96" s="5">
+      <c r="B96" s="39">
         <v>282.2</v>
       </c>
-      <c r="C96" s="5">
+      <c r="C96" s="39">
         <v>390.1</v>
       </c>
-      <c r="D96" s="21">
+      <c r="D96" s="44">
         <v>387.06</v>
       </c>
-      <c r="E96" s="5">
+      <c r="E96" s="39">
         <v>386.5</v>
       </c>
-      <c r="F96" s="38">
+      <c r="F96" s="43">
         <v>343.14</v>
       </c>
-      <c r="G96" s="5">
+      <c r="G96" s="39">
         <v>339.1</v>
       </c>
-      <c r="H96" s="9">
+      <c r="H96" s="42">
         <v>335.7</v>
       </c>
-      <c r="I96" s="5">
+      <c r="I96" s="39">
         <v>337.3</v>
       </c>
-      <c r="J96" s="5">
+      <c r="J96" s="39">
         <v>318.3</v>
       </c>
-      <c r="K96" s="5">
+      <c r="K96" s="39">
         <v>325.8</v>
       </c>
-      <c r="L96" s="5">
+      <c r="L96" s="39">
         <v>326</v>
       </c>
-      <c r="M96" s="12">
+      <c r="M96" s="41">
         <v>328.2</v>
       </c>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A97" s="4">
         <v>2024</v>
       </c>
-      <c r="B97" s="5"/>
-[...10 lines deleted...]
-      <c r="M97" s="12"/>
+      <c r="B97" s="39"/>
+      <c r="C97" s="39"/>
+      <c r="D97" s="44"/>
+      <c r="E97" s="39"/>
+      <c r="F97" s="43"/>
+      <c r="G97" s="39"/>
+      <c r="H97" s="42"/>
+      <c r="I97" s="39"/>
+      <c r="J97" s="39"/>
+      <c r="K97" s="39"/>
+      <c r="L97" s="39"/>
+      <c r="M97" s="41"/>
     </row>
     <row r="98" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A98" s="14" t="s">
+      <c r="A98" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B98" s="5">
+      <c r="B98" s="39">
         <v>5362.3</v>
       </c>
-      <c r="C98" s="5">
+      <c r="C98" s="39">
         <v>5487.1</v>
       </c>
-      <c r="D98" s="21">
+      <c r="D98" s="44">
         <v>5405.2</v>
       </c>
-      <c r="E98" s="5">
+      <c r="E98" s="39">
         <v>5944</v>
       </c>
-      <c r="F98" s="38">
+      <c r="F98" s="43">
         <v>5804.1</v>
       </c>
-      <c r="G98" s="5">
+      <c r="G98" s="39">
         <v>5545.5</v>
       </c>
-      <c r="H98" s="20">
+      <c r="H98" s="43">
         <v>5795</v>
       </c>
-      <c r="I98" s="5">
+      <c r="I98" s="39">
         <v>5940.75</v>
       </c>
-      <c r="J98" s="5">
+      <c r="J98" s="39">
         <v>6413</v>
       </c>
-      <c r="K98" s="5">
+      <c r="K98" s="39">
         <v>6311.9</v>
       </c>
-      <c r="L98" s="5">
+      <c r="L98" s="39">
         <v>6236.8</v>
       </c>
-      <c r="M98" s="12">
+      <c r="M98" s="41">
         <v>6096.5</v>
       </c>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A99" s="14" t="s">
+      <c r="A99" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B99" s="5"/>
-[...10 lines deleted...]
-      <c r="M99" s="12"/>
+      <c r="B99" s="39"/>
+      <c r="C99" s="39"/>
+      <c r="D99" s="42"/>
+      <c r="E99" s="39"/>
+      <c r="F99" s="43"/>
+      <c r="G99" s="39"/>
+      <c r="H99" s="43"/>
+      <c r="I99" s="39"/>
+      <c r="J99" s="39"/>
+      <c r="K99" s="39"/>
+      <c r="L99" s="39"/>
+      <c r="M99" s="41"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A100" s="17" t="s">
+      <c r="A100" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B100" s="20">
+      <c r="B100" s="43">
         <v>5034.09</v>
       </c>
-      <c r="C100" s="5">
+      <c r="C100" s="39">
         <v>5088.3</v>
       </c>
-      <c r="D100" s="21">
+      <c r="D100" s="44">
         <v>5169.2</v>
       </c>
-      <c r="E100" s="5">
+      <c r="E100" s="39">
         <v>5736.5</v>
       </c>
-      <c r="F100" s="38">
+      <c r="F100" s="43">
         <v>5595.6</v>
       </c>
-      <c r="G100" s="5">
+      <c r="G100" s="39">
         <v>5338.2</v>
       </c>
-      <c r="H100" s="20">
+      <c r="H100" s="43">
         <v>5572.9</v>
       </c>
-      <c r="I100" s="5">
+      <c r="I100" s="39">
         <v>5719.85</v>
       </c>
-      <c r="J100" s="5">
+      <c r="J100" s="39">
         <v>6154.2</v>
       </c>
-      <c r="K100" s="5">
+      <c r="K100" s="39">
         <v>5902.1</v>
       </c>
-      <c r="L100" s="5">
+      <c r="L100" s="39">
         <v>5761.4</v>
       </c>
-      <c r="M100" s="12">
+      <c r="M100" s="41">
         <v>5586.6</v>
       </c>
     </row>
     <row r="101" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A101" s="17" t="s">
+      <c r="A101" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B101" s="20">
+      <c r="B101" s="43">
         <v>328.22</v>
       </c>
-      <c r="C101" s="5">
+      <c r="C101" s="39">
         <v>398.8</v>
       </c>
-      <c r="D101" s="21">
+      <c r="D101" s="44">
         <v>236</v>
       </c>
-      <c r="E101" s="5">
+      <c r="E101" s="39">
         <v>207.5</v>
       </c>
-      <c r="F101" s="38">
+      <c r="F101" s="43">
         <v>208.5</v>
       </c>
-      <c r="G101" s="5">
+      <c r="G101" s="39">
         <v>207.4</v>
       </c>
-      <c r="H101" s="20">
+      <c r="H101" s="43">
         <v>222.1</v>
       </c>
-      <c r="I101" s="5">
+      <c r="I101" s="39">
         <v>220.9</v>
       </c>
-      <c r="J101" s="5">
+      <c r="J101" s="39">
         <v>258.8</v>
       </c>
-      <c r="K101" s="5">
+      <c r="K101" s="39">
         <v>409.8</v>
       </c>
-      <c r="L101" s="5">
+      <c r="L101" s="39">
         <v>475.5</v>
       </c>
-      <c r="M101" s="12">
+      <c r="M101" s="41">
         <v>509.9</v>
       </c>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A102" s="4">
         <v>2025</v>
       </c>
-      <c r="B102" s="20"/>
-[...10 lines deleted...]
-      <c r="M102" s="12"/>
+      <c r="B102" s="43"/>
+      <c r="C102" s="39"/>
+      <c r="D102" s="44"/>
+      <c r="E102" s="39"/>
+      <c r="F102" s="43"/>
+      <c r="G102" s="39"/>
+      <c r="H102" s="43"/>
+      <c r="I102" s="39"/>
+      <c r="J102" s="39"/>
+      <c r="K102" s="39"/>
+      <c r="L102" s="39"/>
+      <c r="M102" s="41"/>
     </row>
     <row r="103" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A103" s="14" t="s">
+      <c r="A103" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B103" s="20">
+      <c r="B103" s="43">
         <v>5931.24</v>
       </c>
-      <c r="C103" s="20">
+      <c r="C103" s="43">
         <v>6251.47</v>
       </c>
-      <c r="D103" s="20">
+      <c r="D103" s="43">
         <v>6428.34</v>
       </c>
-      <c r="E103" s="5">
+      <c r="E103" s="39">
         <v>6428.41</v>
       </c>
-      <c r="F103" s="38">
+      <c r="F103" s="43">
         <v>6698.94</v>
       </c>
-      <c r="G103" s="5">
+      <c r="G103" s="39">
         <v>6525.84</v>
       </c>
-      <c r="H103" s="20">
+      <c r="H103" s="43">
         <v>6439.67</v>
       </c>
-      <c r="I103" s="5">
+      <c r="I103" s="39">
         <v>6608.16</v>
       </c>
-      <c r="J103" s="38">
+      <c r="J103" s="43">
         <v>6978.36</v>
       </c>
-      <c r="K103" s="35">
+      <c r="K103" s="39">
         <v>7240.28</v>
       </c>
-      <c r="L103" s="5">
+      <c r="L103" s="39">
         <v>6998.07</v>
       </c>
-      <c r="M103" s="12">
+      <c r="M103" s="41">
         <v>6989.67</v>
       </c>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A104" s="14" t="s">
+      <c r="A104" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B104" s="20"/>
-[...8 lines deleted...]
-      <c r="K104" s="35" t="s">
+      <c r="B104" s="43"/>
+      <c r="C104" s="39"/>
+      <c r="D104" s="44"/>
+      <c r="E104" s="39"/>
+      <c r="F104" s="43"/>
+      <c r="G104" s="39"/>
+      <c r="H104" s="43"/>
+      <c r="I104" s="39"/>
+      <c r="J104" s="39"/>
+      <c r="K104" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="L104" s="5"/>
-      <c r="M104" s="12"/>
+      <c r="L104" s="39"/>
+      <c r="M104" s="41"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A105" s="17" t="s">
+      <c r="A105" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B105" s="20">
+      <c r="B105" s="43">
         <v>5576.98</v>
       </c>
-      <c r="C105" s="20">
+      <c r="C105" s="43">
         <v>5811.2</v>
       </c>
-      <c r="D105" s="20">
+      <c r="D105" s="43">
         <v>5977.7</v>
       </c>
-      <c r="E105" s="5">
+      <c r="E105" s="39">
         <v>5943.47</v>
       </c>
-      <c r="F105" s="38">
+      <c r="F105" s="43">
         <v>6186.52</v>
       </c>
-      <c r="G105" s="5">
+      <c r="G105" s="39">
         <v>5958.24</v>
       </c>
-      <c r="H105" s="20">
+      <c r="H105" s="43">
         <v>5843.41</v>
       </c>
-      <c r="I105" s="5">
+      <c r="I105" s="39">
         <v>5990.85</v>
       </c>
-      <c r="J105" s="38">
+      <c r="J105" s="43">
         <v>6333.16</v>
       </c>
-      <c r="K105" s="35">
+      <c r="K105" s="39">
         <v>6579.96</v>
       </c>
-      <c r="L105" s="5">
+      <c r="L105" s="39">
         <v>6318.12</v>
       </c>
-      <c r="M105" s="12">
+      <c r="M105" s="41">
         <v>6305.27</v>
       </c>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A106" s="17" t="s">
+      <c r="A106" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B106" s="20">
+      <c r="B106" s="43">
         <v>354.26</v>
       </c>
-      <c r="C106" s="20">
+      <c r="C106" s="43">
         <v>440.27</v>
       </c>
-      <c r="D106" s="20">
+      <c r="D106" s="43">
         <v>450.64</v>
       </c>
-      <c r="E106" s="5">
+      <c r="E106" s="39">
         <v>484.94</v>
       </c>
-      <c r="F106" s="38">
+      <c r="F106" s="43">
         <v>512.41999999999996</v>
       </c>
-      <c r="G106" s="5">
+      <c r="G106" s="39">
         <v>567.61</v>
       </c>
-      <c r="H106" s="20">
+      <c r="H106" s="43">
         <v>596.26</v>
       </c>
-      <c r="I106" s="5">
+      <c r="I106" s="39">
         <v>617.30999999999995</v>
       </c>
-      <c r="J106" s="38">
+      <c r="J106" s="43">
         <v>645.21</v>
       </c>
-      <c r="K106" s="35">
+      <c r="K106" s="39">
         <v>660.32</v>
       </c>
-      <c r="L106" s="5">
+      <c r="L106" s="39">
         <v>679.95</v>
       </c>
-      <c r="M106" s="12">
+      <c r="M106" s="41">
         <v>684.4</v>
       </c>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A107" s="4">
         <v>2026</v>
       </c>
-      <c r="B107" s="20"/>
-[...10 lines deleted...]
-      <c r="M107" s="8"/>
+      <c r="B107" s="43"/>
+      <c r="C107" s="40"/>
+      <c r="D107" s="40"/>
+      <c r="E107" s="40"/>
+      <c r="F107" s="40"/>
+      <c r="G107" s="40"/>
+      <c r="H107" s="40"/>
+      <c r="I107" s="40"/>
+      <c r="J107" s="40"/>
+      <c r="K107" s="40"/>
+      <c r="L107" s="40"/>
+      <c r="M107" s="40"/>
     </row>
     <row r="108" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A108" s="14" t="s">
+      <c r="A108" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B108" s="20">
+      <c r="B108" s="43">
         <v>6783.74</v>
       </c>
-      <c r="C108" s="8">
+      <c r="C108" s="40">
         <v>6713.27</v>
       </c>
-      <c r="D108" s="8">
+      <c r="D108" s="40">
         <v>6998.11</v>
       </c>
-      <c r="E108" s="8">
+      <c r="E108" s="40">
         <v>7355.59</v>
       </c>
-      <c r="F108" s="36">
+      <c r="F108" s="40">
         <v>6816.28</v>
       </c>
-      <c r="G108" s="8">
+      <c r="G108" s="40">
         <v>6604.52</v>
       </c>
-      <c r="H108" s="8"/>
-[...4 lines deleted...]
-      <c r="M108" s="8"/>
+      <c r="H108" s="40">
+        <v>6657.39</v>
+      </c>
+      <c r="I108" s="40"/>
+      <c r="J108" s="40"/>
+      <c r="K108" s="40"/>
+      <c r="L108" s="40"/>
+      <c r="M108" s="40"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A109" s="14" t="s">
+      <c r="A109" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B109" s="20"/>
-[...10 lines deleted...]
-      <c r="M109" s="8"/>
+      <c r="B109" s="43"/>
+      <c r="C109" s="40"/>
+      <c r="D109" s="40"/>
+      <c r="E109" s="40"/>
+      <c r="F109" s="40"/>
+      <c r="G109" s="40"/>
+      <c r="H109" s="40"/>
+      <c r="I109" s="40"/>
+      <c r="J109" s="40"/>
+      <c r="K109" s="40"/>
+      <c r="L109" s="40"/>
+      <c r="M109" s="40"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A110" s="17" t="s">
+      <c r="A110" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B110" s="20">
+      <c r="B110" s="43">
         <v>5716.14</v>
       </c>
-      <c r="C110" s="8">
+      <c r="C110" s="40">
         <v>5669.41</v>
       </c>
-      <c r="D110" s="8">
+      <c r="D110" s="40">
         <v>6019.62</v>
       </c>
-      <c r="E110" s="8">
+      <c r="E110" s="40">
         <v>6458.33</v>
       </c>
-      <c r="F110" s="36">
+      <c r="F110" s="40">
         <v>6361.29</v>
       </c>
-      <c r="G110" s="8">
+      <c r="G110" s="40">
         <v>6173.81</v>
       </c>
-      <c r="H110" s="8"/>
-[...4 lines deleted...]
-      <c r="M110" s="8"/>
+      <c r="H110" s="40">
+        <v>6213.08</v>
+      </c>
+      <c r="I110" s="40"/>
+      <c r="J110" s="40"/>
+      <c r="K110" s="40"/>
+      <c r="L110" s="40"/>
+      <c r="M110" s="40"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A111" s="17" t="s">
+      <c r="A111" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B111" s="20">
+      <c r="B111" s="43">
         <v>1067.5999999999999</v>
       </c>
-      <c r="C111" s="8">
+      <c r="C111" s="40">
         <v>1043.8499999999999</v>
       </c>
-      <c r="D111" s="8">
+      <c r="D111" s="40">
         <v>978.49</v>
       </c>
-      <c r="E111" s="8">
+      <c r="E111" s="40">
         <v>897.27</v>
       </c>
-      <c r="F111" s="36">
+      <c r="F111" s="40">
         <v>454.98</v>
       </c>
-      <c r="G111" s="8">
+      <c r="G111" s="40">
         <v>430.71</v>
       </c>
-      <c r="H111" s="8"/>
-[...4 lines deleted...]
-      <c r="M111" s="8"/>
+      <c r="H111" s="40">
+        <v>444.31</v>
+      </c>
+      <c r="I111" s="40"/>
+      <c r="J111" s="40"/>
+      <c r="K111" s="40"/>
+      <c r="L111" s="40"/>
+      <c r="M111" s="40"/>
     </row>
     <row r="112" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A112" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B112" s="20"/>
-[...10 lines deleted...]
-      <c r="M112" s="8"/>
+      <c r="B112" s="43"/>
+      <c r="C112" s="40"/>
+      <c r="D112" s="40"/>
+      <c r="E112" s="40"/>
+      <c r="F112" s="40"/>
+      <c r="G112" s="40"/>
+      <c r="H112" s="40"/>
+      <c r="I112" s="40"/>
+      <c r="J112" s="40"/>
+      <c r="K112" s="40"/>
+      <c r="L112" s="40"/>
+      <c r="M112" s="40"/>
     </row>
     <row r="113" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A113" s="4">
         <v>2021</v>
       </c>
-      <c r="B113" s="16"/>
-[...10 lines deleted...]
-      <c r="M113" s="16"/>
+      <c r="B113" s="49"/>
+      <c r="C113" s="49"/>
+      <c r="D113" s="49"/>
+      <c r="E113" s="49"/>
+      <c r="F113" s="49"/>
+      <c r="G113" s="49"/>
+      <c r="H113" s="49"/>
+      <c r="I113" s="49"/>
+      <c r="J113" s="49"/>
+      <c r="K113" s="49"/>
+      <c r="L113" s="49"/>
+      <c r="M113" s="49"/>
     </row>
     <row r="114" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A114" s="14" t="s">
+      <c r="A114" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B114" s="5">
+      <c r="B114" s="39">
         <v>172.2</v>
       </c>
-      <c r="C114" s="5">
+      <c r="C114" s="39">
         <v>193.8</v>
       </c>
-      <c r="D114" s="5">
+      <c r="D114" s="39">
         <v>214.4</v>
       </c>
-      <c r="E114" s="5">
+      <c r="E114" s="39">
         <v>219.6</v>
       </c>
-      <c r="F114" s="35">
+      <c r="F114" s="39">
         <v>222.4</v>
       </c>
-      <c r="G114" s="5">
+      <c r="G114" s="39">
         <v>241.3</v>
       </c>
-      <c r="H114" s="5">
+      <c r="H114" s="39">
         <v>277.3</v>
       </c>
-      <c r="I114" s="5">
+      <c r="I114" s="39">
         <v>325.39999999999998</v>
       </c>
-      <c r="J114" s="5">
+      <c r="J114" s="39">
         <v>358.4</v>
       </c>
-      <c r="K114" s="5">
+      <c r="K114" s="39">
         <v>387.4</v>
       </c>
-      <c r="L114" s="5">
+      <c r="L114" s="39">
         <v>400.3</v>
       </c>
-      <c r="M114" s="5">
+      <c r="M114" s="39">
         <v>417.6</v>
       </c>
     </row>
     <row r="115" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A115" s="14" t="s">
+      <c r="A115" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B115" s="5"/>
-[...10 lines deleted...]
-      <c r="M115" s="5"/>
+      <c r="B115" s="39"/>
+      <c r="C115" s="39"/>
+      <c r="D115" s="40"/>
+      <c r="E115" s="39"/>
+      <c r="F115" s="39"/>
+      <c r="G115" s="39"/>
+      <c r="H115" s="39"/>
+      <c r="I115" s="39"/>
+      <c r="J115" s="39"/>
+      <c r="K115" s="39"/>
+      <c r="L115" s="39"/>
+      <c r="M115" s="39"/>
     </row>
     <row r="116" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A116" s="17" t="s">
+      <c r="A116" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B116" s="5">
+      <c r="B116" s="39">
         <v>33.9</v>
       </c>
-      <c r="C116" s="5">
+      <c r="C116" s="39">
         <v>35.200000000000003</v>
       </c>
-      <c r="D116" s="5">
+      <c r="D116" s="39">
         <v>38.299999999999997</v>
       </c>
-      <c r="E116" s="5">
+      <c r="E116" s="39">
         <v>43.3</v>
       </c>
-      <c r="F116" s="35">
+      <c r="F116" s="39">
         <v>46.3</v>
       </c>
-      <c r="G116" s="5">
+      <c r="G116" s="39">
         <v>63.5</v>
       </c>
-      <c r="H116" s="5">
+      <c r="H116" s="39">
         <v>64.099999999999994</v>
       </c>
-      <c r="I116" s="5">
+      <c r="I116" s="39">
         <v>69.900000000000006</v>
       </c>
-      <c r="J116" s="5">
+      <c r="J116" s="39">
         <v>90.1</v>
       </c>
-      <c r="K116" s="5">
+      <c r="K116" s="39">
         <v>107.2</v>
       </c>
-      <c r="L116" s="5">
+      <c r="L116" s="39">
         <v>120.1</v>
       </c>
-      <c r="M116" s="5">
+      <c r="M116" s="39">
         <v>123.4</v>
       </c>
     </row>
     <row r="117" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A117" s="17" t="s">
+      <c r="A117" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B117" s="5">
+      <c r="B117" s="39">
         <v>137.1</v>
       </c>
-      <c r="C117" s="5">
+      <c r="C117" s="39">
         <v>157.6</v>
       </c>
-      <c r="D117" s="5">
+      <c r="D117" s="39">
         <v>174.9</v>
       </c>
-      <c r="E117" s="5">
+      <c r="E117" s="39">
         <v>175</v>
       </c>
-      <c r="F117" s="35">
+      <c r="F117" s="39">
         <v>174.9</v>
       </c>
-      <c r="G117" s="5">
+      <c r="G117" s="39">
         <v>176.5</v>
       </c>
-      <c r="H117" s="5">
+      <c r="H117" s="39">
         <v>211.9</v>
       </c>
-      <c r="I117" s="5">
+      <c r="I117" s="39">
         <v>254.2</v>
       </c>
-      <c r="J117" s="5">
+      <c r="J117" s="39">
         <v>266.89999999999998</v>
       </c>
-      <c r="K117" s="5">
+      <c r="K117" s="39">
         <v>280.2</v>
       </c>
-      <c r="L117" s="5">
+      <c r="L117" s="39">
         <v>280.2</v>
       </c>
-      <c r="M117" s="5">
+      <c r="M117" s="39">
         <v>294.2</v>
       </c>
     </row>
     <row r="118" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A118" s="17" t="s">
+      <c r="A118" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B118" s="5">
+      <c r="B118" s="39">
         <v>1.2</v>
       </c>
-      <c r="C118" s="5">
+      <c r="C118" s="39">
         <v>1</v>
       </c>
-      <c r="D118" s="5">
+      <c r="D118" s="39">
         <v>1.2</v>
       </c>
-      <c r="E118" s="5">
+      <c r="E118" s="39">
         <v>1.3</v>
       </c>
-      <c r="F118" s="35">
+      <c r="F118" s="39">
         <v>1.2</v>
       </c>
-      <c r="G118" s="5">
+      <c r="G118" s="39">
         <v>1.3</v>
       </c>
-      <c r="H118" s="5">
+      <c r="H118" s="39">
         <v>1.3</v>
       </c>
-      <c r="I118" s="5">
+      <c r="I118" s="39">
         <v>1.3</v>
       </c>
-      <c r="J118" s="5">
+      <c r="J118" s="39">
         <v>1.4</v>
       </c>
-      <c r="K118" s="5" t="s">
+      <c r="K118" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="L118" s="5" t="s">
+      <c r="L118" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="M118" s="5" t="s">
+      <c r="M118" s="39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A119" s="4">
         <v>2022</v>
       </c>
-      <c r="B119" s="16"/>
-[...12 lines deleted...]
-      <c r="P119" s="28"/>
+      <c r="B119" s="49"/>
+      <c r="C119" s="49"/>
+      <c r="D119" s="49"/>
+      <c r="E119" s="49"/>
+      <c r="F119" s="49"/>
+      <c r="G119" s="49"/>
+      <c r="H119" s="49"/>
+      <c r="I119" s="49"/>
+      <c r="J119" s="49"/>
+      <c r="K119" s="49"/>
+      <c r="L119" s="49"/>
+      <c r="M119" s="49"/>
+      <c r="O119" s="21"/>
+      <c r="P119" s="22"/>
     </row>
     <row r="120" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A120" s="14" t="s">
+      <c r="A120" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B120" s="5">
+      <c r="B120" s="39">
         <v>69.7</v>
       </c>
-      <c r="C120" s="9">
+      <c r="C120" s="42">
         <v>76.400000000000006</v>
       </c>
-      <c r="D120" s="5">
+      <c r="D120" s="39">
         <v>78.7</v>
       </c>
-      <c r="E120" s="5">
+      <c r="E120" s="39">
         <v>84.1</v>
       </c>
-      <c r="F120" s="41">
+      <c r="F120" s="47">
         <v>87</v>
       </c>
-      <c r="G120" s="5">
+      <c r="G120" s="39">
         <v>88.4</v>
       </c>
-      <c r="H120" s="5">
+      <c r="H120" s="39">
         <v>82.2</v>
       </c>
-      <c r="I120" s="5">
+      <c r="I120" s="39">
         <v>90.4</v>
       </c>
-      <c r="J120" s="5">
+      <c r="J120" s="39">
         <v>101.2</v>
       </c>
-      <c r="K120" s="5">
+      <c r="K120" s="39">
         <v>102.4</v>
       </c>
-      <c r="L120" s="5">
+      <c r="L120" s="39">
         <v>103.3</v>
       </c>
-      <c r="M120" s="12">
+      <c r="M120" s="41">
         <v>103.4</v>
       </c>
-      <c r="O120" s="27"/>
-      <c r="P120" s="28"/>
+      <c r="O120" s="21"/>
+      <c r="P120" s="22"/>
     </row>
     <row r="121" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A121" s="14" t="s">
+      <c r="A121" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B121" s="5"/>
-[...12 lines deleted...]
-      <c r="P121" s="28"/>
+      <c r="B121" s="39"/>
+      <c r="C121" s="42"/>
+      <c r="D121" s="39"/>
+      <c r="E121" s="39"/>
+      <c r="F121" s="42"/>
+      <c r="G121" s="39"/>
+      <c r="H121" s="39"/>
+      <c r="I121" s="39"/>
+      <c r="J121" s="39"/>
+      <c r="K121" s="39"/>
+      <c r="L121" s="39"/>
+      <c r="M121" s="41"/>
+      <c r="O121" s="21"/>
+      <c r="P121" s="22"/>
     </row>
     <row r="122" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A122" s="17" t="s">
+      <c r="A122" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B122" s="5">
+      <c r="B122" s="39">
         <v>51.5</v>
       </c>
-      <c r="C122" s="9">
+      <c r="C122" s="42">
         <v>58.4</v>
       </c>
-      <c r="D122" s="5">
+      <c r="D122" s="39">
         <v>60.6</v>
       </c>
-      <c r="E122" s="5">
+      <c r="E122" s="39">
         <v>72</v>
       </c>
-      <c r="F122" s="41">
+      <c r="F122" s="47">
         <v>75</v>
       </c>
-      <c r="G122" s="5">
+      <c r="G122" s="39">
         <v>76.3</v>
       </c>
-      <c r="H122" s="5">
+      <c r="H122" s="39">
         <v>72.2</v>
       </c>
-      <c r="I122" s="5">
+      <c r="I122" s="39">
         <v>80.5</v>
       </c>
-      <c r="J122" s="5">
+      <c r="J122" s="39">
         <v>91.3</v>
       </c>
-      <c r="K122" s="5">
+      <c r="K122" s="39">
         <v>89.1</v>
       </c>
-      <c r="L122" s="5">
+      <c r="L122" s="39">
         <v>89.4</v>
       </c>
-      <c r="M122" s="12">
+      <c r="M122" s="41">
         <v>89.1</v>
       </c>
     </row>
     <row r="123" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A123" s="17" t="s">
+      <c r="A123" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B123" s="5">
+      <c r="B123" s="39">
         <v>18.2</v>
       </c>
-      <c r="C123" s="9">
+      <c r="C123" s="42">
         <v>18</v>
       </c>
-      <c r="D123" s="5">
+      <c r="D123" s="39">
         <v>18.100000000000001</v>
       </c>
-      <c r="E123" s="5">
+      <c r="E123" s="39">
         <v>12.1</v>
       </c>
-      <c r="F123" s="41">
+      <c r="F123" s="47">
         <v>12</v>
       </c>
-      <c r="G123" s="5">
+      <c r="G123" s="39">
         <v>12.1</v>
       </c>
-      <c r="H123" s="5">
+      <c r="H123" s="39">
         <v>10</v>
       </c>
-      <c r="I123" s="5">
+      <c r="I123" s="39">
         <v>9.9</v>
       </c>
-      <c r="J123" s="5">
+      <c r="J123" s="39">
         <v>9.9</v>
       </c>
-      <c r="K123" s="5">
+      <c r="K123" s="39">
         <v>13.3</v>
       </c>
-      <c r="L123" s="5">
+      <c r="L123" s="39">
         <v>13.9</v>
       </c>
-      <c r="M123" s="12">
+      <c r="M123" s="41">
         <v>14.3</v>
       </c>
     </row>
     <row r="124" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A124" s="4">
         <v>2023</v>
       </c>
-      <c r="B124" s="5"/>
-[...12 lines deleted...]
-      <c r="P124" s="28"/>
+      <c r="B124" s="39"/>
+      <c r="C124" s="39"/>
+      <c r="D124" s="39"/>
+      <c r="E124" s="39"/>
+      <c r="F124" s="39"/>
+      <c r="G124" s="39"/>
+      <c r="H124" s="39"/>
+      <c r="I124" s="39"/>
+      <c r="J124" s="39"/>
+      <c r="K124" s="50"/>
+      <c r="L124" s="39"/>
+      <c r="M124" s="41"/>
+      <c r="O124" s="22"/>
+      <c r="P124" s="22"/>
     </row>
     <row r="125" spans="1:16" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A125" s="14" t="s">
+      <c r="A125" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B125" s="5">
+      <c r="B125" s="39">
         <v>91.6</v>
       </c>
-      <c r="C125" s="5">
+      <c r="C125" s="39">
         <v>98.2</v>
       </c>
-      <c r="D125" s="21">
+      <c r="D125" s="44">
         <v>86.5</v>
       </c>
-      <c r="E125" s="5">
+      <c r="E125" s="39">
         <v>80.5</v>
       </c>
-      <c r="F125" s="35">
+      <c r="F125" s="39">
         <v>77.900000000000006</v>
       </c>
-      <c r="G125" s="9">
+      <c r="G125" s="42">
         <v>76.099999999999994</v>
       </c>
-      <c r="H125" s="9">
+      <c r="H125" s="42">
         <v>79.099999999999994</v>
       </c>
-      <c r="I125" s="5">
+      <c r="I125" s="39">
         <v>86.1</v>
       </c>
-      <c r="J125" s="5">
+      <c r="J125" s="39">
         <v>91.5</v>
       </c>
-      <c r="K125" s="5">
+      <c r="K125" s="39">
         <v>92.7</v>
       </c>
-      <c r="L125" s="5">
+      <c r="L125" s="39">
         <v>100.9</v>
       </c>
-      <c r="M125" s="12">
+      <c r="M125" s="41">
         <v>98</v>
       </c>
-      <c r="O125" s="28"/>
-      <c r="P125" s="28"/>
+      <c r="O125" s="22"/>
+      <c r="P125" s="22"/>
     </row>
     <row r="126" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A126" s="14" t="s">
+      <c r="A126" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B126" s="9"/>
-[...12 lines deleted...]
-      <c r="P126" s="28"/>
+      <c r="B126" s="42"/>
+      <c r="C126" s="39"/>
+      <c r="D126" s="40"/>
+      <c r="E126" s="39"/>
+      <c r="F126" s="39"/>
+      <c r="G126" s="42"/>
+      <c r="H126" s="42"/>
+      <c r="I126" s="39"/>
+      <c r="J126" s="39"/>
+      <c r="K126" s="39"/>
+      <c r="L126" s="39"/>
+      <c r="M126" s="41"/>
+      <c r="O126" s="22"/>
+      <c r="P126" s="22"/>
     </row>
     <row r="127" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A127" s="17" t="s">
+      <c r="A127" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B127" s="5">
+      <c r="B127" s="39">
         <v>74.099999999999994</v>
       </c>
-      <c r="C127" s="5">
+      <c r="C127" s="39">
         <v>79.3</v>
       </c>
-      <c r="D127" s="21">
+      <c r="D127" s="44">
         <v>68.099999999999994</v>
       </c>
-      <c r="E127" s="5">
+      <c r="E127" s="39">
         <v>63.9</v>
       </c>
-      <c r="F127" s="35">
+      <c r="F127" s="39">
         <v>65</v>
       </c>
-      <c r="G127" s="9">
+      <c r="G127" s="42">
         <v>62.8</v>
       </c>
-      <c r="H127" s="9">
+      <c r="H127" s="42">
         <v>66.2</v>
       </c>
-      <c r="I127" s="5">
+      <c r="I127" s="39">
         <v>72.900000000000006</v>
       </c>
-      <c r="J127" s="5">
+      <c r="J127" s="39">
         <v>83.5</v>
       </c>
-      <c r="K127" s="5">
+      <c r="K127" s="39">
         <v>84.7</v>
       </c>
-      <c r="L127" s="5">
+      <c r="L127" s="39">
         <v>90.7</v>
       </c>
-      <c r="M127" s="12">
+      <c r="M127" s="41">
         <v>87.5</v>
       </c>
-      <c r="O127" s="27"/>
+      <c r="O127" s="21"/>
     </row>
     <row r="128" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A128" s="17" t="s">
+      <c r="A128" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B128" s="5">
+      <c r="B128" s="39">
         <v>17.5</v>
       </c>
-      <c r="C128" s="12">
+      <c r="C128" s="41">
         <v>18.899999999999999</v>
       </c>
-      <c r="D128" s="21">
+      <c r="D128" s="44">
         <v>18.399999999999999</v>
       </c>
-      <c r="E128" s="18">
+      <c r="E128" s="51">
         <v>16.600000000000001</v>
       </c>
-      <c r="F128" s="35">
+      <c r="F128" s="39">
         <v>12.9</v>
       </c>
-      <c r="G128" s="9">
+      <c r="G128" s="42">
         <v>13.3</v>
       </c>
-      <c r="H128" s="9">
+      <c r="H128" s="42">
         <v>12.9</v>
       </c>
-      <c r="I128" s="5">
+      <c r="I128" s="39">
         <v>13.2</v>
       </c>
-      <c r="J128" s="5">
+      <c r="J128" s="39">
         <v>8</v>
       </c>
-      <c r="K128" s="5">
+      <c r="K128" s="39">
         <v>8</v>
       </c>
-      <c r="L128" s="5">
+      <c r="L128" s="39">
         <v>10.199999999999999</v>
       </c>
-      <c r="M128" s="12">
+      <c r="M128" s="41">
         <v>10.5</v>
       </c>
-      <c r="O128" s="27"/>
+      <c r="O128" s="21"/>
     </row>
     <row r="129" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A129" s="4">
         <v>2024</v>
       </c>
-      <c r="B129" s="5"/>
-[...11 lines deleted...]
-      <c r="O129" s="27"/>
+      <c r="B129" s="39"/>
+      <c r="C129" s="41"/>
+      <c r="D129" s="44"/>
+      <c r="E129" s="51"/>
+      <c r="F129" s="39"/>
+      <c r="G129" s="42"/>
+      <c r="H129" s="42"/>
+      <c r="I129" s="39"/>
+      <c r="J129" s="39"/>
+      <c r="K129" s="39"/>
+      <c r="L129" s="39"/>
+      <c r="M129" s="41"/>
+      <c r="O129" s="21"/>
     </row>
     <row r="130" spans="1:15" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A130" s="14" t="s">
+      <c r="A130" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B130" s="20">
+      <c r="B130" s="43">
         <v>90.6</v>
       </c>
-      <c r="C130" s="12">
+      <c r="C130" s="41">
         <v>94.3</v>
       </c>
-      <c r="D130" s="21">
+      <c r="D130" s="44">
         <v>95</v>
       </c>
-      <c r="E130" s="18">
+      <c r="E130" s="51">
         <v>104.7</v>
       </c>
-      <c r="F130" s="35">
+      <c r="F130" s="39">
         <v>103.3</v>
       </c>
-      <c r="G130" s="9">
+      <c r="G130" s="42">
         <v>97.8</v>
       </c>
-      <c r="H130" s="32">
+      <c r="H130" s="52">
         <v>114.6</v>
       </c>
-      <c r="I130" s="5">
+      <c r="I130" s="39">
         <v>116.7</v>
       </c>
-      <c r="J130" s="5">
+      <c r="J130" s="39">
         <v>127.1</v>
       </c>
-      <c r="K130" s="5">
+      <c r="K130" s="39">
         <v>120.3</v>
       </c>
-      <c r="L130" s="5">
+      <c r="L130" s="39">
         <v>119.7</v>
       </c>
-      <c r="M130" s="12">
+      <c r="M130" s="41">
         <v>119.8</v>
       </c>
-      <c r="O130" s="27"/>
+      <c r="O130" s="21"/>
     </row>
     <row r="131" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A131" s="14" t="s">
+      <c r="A131" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B131" s="9"/>
-[...11 lines deleted...]
-      <c r="O131" s="27"/>
+      <c r="B131" s="42"/>
+      <c r="C131" s="41"/>
+      <c r="D131" s="44"/>
+      <c r="E131" s="51"/>
+      <c r="F131" s="39"/>
+      <c r="G131" s="42"/>
+      <c r="H131" s="44"/>
+      <c r="I131" s="39"/>
+      <c r="J131" s="39"/>
+      <c r="K131" s="39"/>
+      <c r="L131" s="39"/>
+      <c r="M131" s="41"/>
+      <c r="O131" s="21"/>
     </row>
     <row r="132" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A132" s="17" t="s">
+      <c r="A132" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B132" s="20">
+      <c r="B132" s="43">
         <v>78.5</v>
       </c>
-      <c r="C132" s="12">
+      <c r="C132" s="41">
         <v>79.5</v>
       </c>
-      <c r="D132" s="21">
+      <c r="D132" s="44">
         <v>80.900000000000006</v>
       </c>
-      <c r="E132" s="18">
+      <c r="E132" s="51">
         <v>97.4</v>
       </c>
-      <c r="F132" s="35">
+      <c r="F132" s="39">
         <v>95.9</v>
       </c>
-      <c r="G132" s="9">
+      <c r="G132" s="42">
         <v>90.5</v>
       </c>
-      <c r="H132" s="21">
+      <c r="H132" s="44">
         <v>103.7</v>
       </c>
-      <c r="I132" s="5">
+      <c r="I132" s="39">
         <v>105.8</v>
       </c>
-      <c r="J132" s="5">
+      <c r="J132" s="39">
         <v>115</v>
       </c>
-      <c r="K132" s="5">
+      <c r="K132" s="39">
         <v>108.6</v>
       </c>
-      <c r="L132" s="5">
+      <c r="L132" s="39">
         <v>106.9</v>
       </c>
-      <c r="M132" s="12">
+      <c r="M132" s="41">
         <v>106.3</v>
       </c>
-      <c r="O132" s="27"/>
+      <c r="O132" s="21"/>
     </row>
     <row r="133" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A133" s="17" t="s">
+      <c r="A133" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B133" s="20">
+      <c r="B133" s="43">
         <v>12.1</v>
       </c>
-      <c r="C133" s="12">
+      <c r="C133" s="41">
         <v>14.8</v>
       </c>
-      <c r="D133" s="21">
+      <c r="D133" s="44">
         <v>14.1</v>
       </c>
-      <c r="E133" s="18">
+      <c r="E133" s="51">
         <v>7.3</v>
       </c>
-      <c r="F133" s="35">
+      <c r="F133" s="39">
         <v>7.5</v>
       </c>
-      <c r="G133" s="9">
+      <c r="G133" s="42">
         <v>7.3</v>
       </c>
-      <c r="H133" s="21">
+      <c r="H133" s="44">
         <v>10.9</v>
       </c>
-      <c r="I133" s="5">
+      <c r="I133" s="39">
         <v>10.9</v>
       </c>
-      <c r="J133" s="5">
+      <c r="J133" s="39">
         <v>12.1</v>
       </c>
-      <c r="K133" s="5">
+      <c r="K133" s="39">
         <v>11.7</v>
       </c>
-      <c r="L133" s="5">
+      <c r="L133" s="39">
         <v>12.8</v>
       </c>
-      <c r="M133" s="12">
+      <c r="M133" s="41">
         <v>13.5</v>
       </c>
     </row>
     <row r="134" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A134" s="4">
         <v>2025</v>
       </c>
-      <c r="B134" s="27"/>
-[...9 lines deleted...]
-      <c r="M134" s="12"/>
+      <c r="B134" s="43"/>
+      <c r="C134" s="41"/>
+      <c r="D134" s="44"/>
+      <c r="E134" s="51"/>
+      <c r="F134" s="39"/>
+      <c r="G134" s="42"/>
+      <c r="H134" s="44"/>
+      <c r="I134" s="39"/>
+      <c r="J134" s="39"/>
+      <c r="K134" s="39"/>
+      <c r="L134" s="39"/>
+      <c r="M134" s="41"/>
     </row>
     <row r="135" spans="1:15" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A135" s="14" t="s">
+      <c r="A135" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B135" s="20">
+      <c r="B135" s="43">
         <v>123.4</v>
       </c>
-      <c r="C135" s="20">
+      <c r="C135" s="43">
         <v>136</v>
       </c>
-      <c r="D135" s="20">
+      <c r="D135" s="43">
         <v>124.3</v>
       </c>
-      <c r="E135" s="39">
+      <c r="E135" s="45">
         <v>125</v>
       </c>
-      <c r="F135" s="43">
+      <c r="F135" s="46">
         <v>127.4592</v>
       </c>
-      <c r="G135" s="13">
+      <c r="G135" s="42">
         <v>126.58199999999999</v>
       </c>
-      <c r="H135" s="20">
+      <c r="H135" s="43">
         <v>127.23399999999999</v>
       </c>
-      <c r="I135" s="5">
+      <c r="I135" s="39">
         <v>123.2804</v>
       </c>
-      <c r="J135" s="27">
+      <c r="J135" s="43">
         <v>120.3536</v>
       </c>
-      <c r="K135" s="5">
+      <c r="K135" s="39">
         <v>136.9418</v>
       </c>
-      <c r="L135" s="5">
+      <c r="L135" s="39">
         <v>130.27619999999999</v>
       </c>
-      <c r="M135" s="12">
+      <c r="M135" s="41">
         <v>130.97749999999999</v>
       </c>
     </row>
     <row r="136" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A136" s="14" t="s">
+      <c r="A136" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B136" s="20"/>
-[...9 lines deleted...]
-      <c r="M136" s="12"/>
+      <c r="B136" s="43"/>
+      <c r="C136" s="41"/>
+      <c r="D136" s="44"/>
+      <c r="E136" s="53"/>
+      <c r="F136" s="39"/>
+      <c r="G136" s="42"/>
+      <c r="H136" s="44"/>
+      <c r="I136" s="39"/>
+      <c r="J136" s="42"/>
+      <c r="K136" s="39"/>
+      <c r="L136" s="39"/>
+      <c r="M136" s="41"/>
     </row>
     <row r="137" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A137" s="17" t="s">
+      <c r="A137" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B137" s="20">
+      <c r="B137" s="43">
         <v>110.4</v>
       </c>
-      <c r="C137" s="20">
+      <c r="C137" s="43">
         <v>105.8</v>
       </c>
-      <c r="D137" s="20">
+      <c r="D137" s="43">
         <v>108.5903</v>
       </c>
-      <c r="E137" s="39">
+      <c r="E137" s="45">
         <v>108.1433</v>
       </c>
-      <c r="F137" s="41">
+      <c r="F137" s="47">
         <v>110.31439999999999</v>
       </c>
-      <c r="G137" s="13">
+      <c r="G137" s="42">
         <v>107.9602</v>
       </c>
-      <c r="H137" s="20">
+      <c r="H137" s="43">
         <v>107.795</v>
       </c>
-      <c r="I137" s="5">
+      <c r="I137" s="39">
         <v>103.1208</v>
       </c>
-      <c r="J137" s="27">
+      <c r="J137" s="43">
         <v>99.364000000000004</v>
       </c>
-      <c r="K137" s="5">
+      <c r="K137" s="39">
         <v>115.4748</v>
       </c>
-      <c r="L137" s="5">
+      <c r="L137" s="39">
         <v>108.5822</v>
       </c>
-      <c r="M137" s="12">
+      <c r="M137" s="41">
         <v>108.77549999999999</v>
       </c>
     </row>
     <row r="138" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A138" s="17" t="s">
+      <c r="A138" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B138" s="20">
+      <c r="B138" s="43">
         <v>13</v>
       </c>
-      <c r="C138" s="20">
+      <c r="C138" s="43">
         <v>30.1</v>
       </c>
-      <c r="D138" s="20">
+      <c r="D138" s="43">
         <v>15.6988</v>
       </c>
-      <c r="E138" s="18">
+      <c r="E138" s="51">
         <v>16.896000000000001</v>
       </c>
-      <c r="F138" s="41">
+      <c r="F138" s="47">
         <v>17.1448</v>
       </c>
-      <c r="G138" s="13">
+      <c r="G138" s="42">
         <v>18.6218</v>
       </c>
-      <c r="H138" s="20">
+      <c r="H138" s="43">
         <v>19.4389</v>
       </c>
-      <c r="I138" s="5">
+      <c r="I138" s="39">
         <v>20.159600000000001</v>
       </c>
-      <c r="J138" s="27">
+      <c r="J138" s="43">
         <v>20.989599999999999</v>
       </c>
-      <c r="K138" s="5">
+      <c r="K138" s="39">
         <v>21.467099999999999</v>
       </c>
-      <c r="L138" s="5">
+      <c r="L138" s="39">
         <v>21.693999999999999</v>
       </c>
-      <c r="M138" s="12">
+      <c r="M138" s="41">
         <v>22.202000000000002</v>
       </c>
     </row>
     <row r="139" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A139" s="4">
         <v>2026</v>
       </c>
-      <c r="B139" s="20"/>
-[...10 lines deleted...]
-      <c r="M139" s="12"/>
+      <c r="B139" s="43"/>
+      <c r="C139" s="43"/>
+      <c r="D139" s="43"/>
+      <c r="E139" s="51"/>
+      <c r="F139" s="47"/>
+      <c r="G139" s="42"/>
+      <c r="H139" s="43"/>
+      <c r="I139" s="39"/>
+      <c r="J139" s="43"/>
+      <c r="K139" s="39"/>
+      <c r="L139" s="39"/>
+      <c r="M139" s="41"/>
     </row>
     <row r="140" spans="1:15" ht="56.25" x14ac:dyDescent="0.2">
-      <c r="A140" s="14" t="s">
+      <c r="A140" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B140" s="20">
+      <c r="B140" s="43">
         <v>117.352</v>
       </c>
-      <c r="C140" s="20">
+      <c r="C140" s="43">
         <v>137.8425</v>
       </c>
-      <c r="D140" s="20">
+      <c r="D140" s="43">
         <v>157.05699999999999</v>
       </c>
-      <c r="E140" s="18">
+      <c r="E140" s="51">
         <v>178.11439999999999</v>
       </c>
-      <c r="F140" s="41">
+      <c r="F140" s="47">
         <v>173.6335</v>
       </c>
-      <c r="G140" s="13">
+      <c r="G140" s="42">
         <v>165.3716</v>
       </c>
-      <c r="H140" s="20"/>
-[...4 lines deleted...]
-      <c r="M140" s="12"/>
+      <c r="H140" s="43">
+        <v>167.3021</v>
+      </c>
+      <c r="I140" s="39"/>
+      <c r="J140" s="43"/>
+      <c r="K140" s="39"/>
+      <c r="L140" s="39"/>
+      <c r="M140" s="41"/>
     </row>
     <row r="141" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A141" s="14" t="s">
+      <c r="A141" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B141" s="20"/>
-[...10 lines deleted...]
-      <c r="M141" s="12"/>
+      <c r="B141" s="43"/>
+      <c r="C141" s="43"/>
+      <c r="D141" s="43"/>
+      <c r="E141" s="51"/>
+      <c r="F141" s="47"/>
+      <c r="G141" s="42"/>
+      <c r="H141" s="43"/>
+      <c r="I141" s="39"/>
+      <c r="J141" s="43"/>
+      <c r="K141" s="39"/>
+      <c r="L141" s="39"/>
+      <c r="M141" s="41"/>
     </row>
     <row r="142" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A142" s="17" t="s">
+      <c r="A142" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B142" s="20">
+      <c r="B142" s="43">
         <v>95.259600000000006</v>
       </c>
-      <c r="C142" s="20">
+      <c r="C142" s="43">
         <v>115.6211</v>
       </c>
-      <c r="D142" s="20">
+      <c r="D142" s="43">
         <v>136.62090000000001</v>
       </c>
-      <c r="E142" s="18">
+      <c r="E142" s="51">
         <v>158.8562</v>
       </c>
-      <c r="F142" s="41">
+      <c r="F142" s="47">
         <v>163.59690000000001</v>
       </c>
-      <c r="G142" s="13">
+      <c r="G142" s="42">
         <v>155.78659999999999</v>
       </c>
-      <c r="H142" s="20"/>
-[...4 lines deleted...]
-      <c r="M142" s="12"/>
+      <c r="H142" s="43">
+        <v>157.69640000000001</v>
+      </c>
+      <c r="I142" s="39"/>
+      <c r="J142" s="43"/>
+      <c r="K142" s="39"/>
+      <c r="L142" s="39"/>
+      <c r="M142" s="41"/>
     </row>
     <row r="143" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A143" s="17" t="s">
+      <c r="A143" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B143" s="20">
+      <c r="B143" s="43">
         <v>22.092400000000001</v>
       </c>
-      <c r="C143" s="20">
+      <c r="C143" s="43">
         <v>22.221399999999999</v>
       </c>
-      <c r="D143" s="20">
+      <c r="D143" s="43">
         <v>20.4361</v>
       </c>
-      <c r="E143" s="18">
+      <c r="E143" s="51">
         <v>19.258199999999999</v>
       </c>
-      <c r="F143" s="41">
+      <c r="F143" s="47">
         <v>10.0365</v>
       </c>
-      <c r="G143" s="13">
+      <c r="G143" s="42">
         <v>9.5850000000000009</v>
       </c>
-      <c r="H143" s="20"/>
-[...4 lines deleted...]
-      <c r="M143" s="12"/>
+      <c r="H143" s="43">
+        <v>9.6058000000000003</v>
+      </c>
+      <c r="I143" s="39"/>
+      <c r="J143" s="43"/>
+      <c r="K143" s="39"/>
+      <c r="L143" s="39"/>
+      <c r="M143" s="41"/>
     </row>
     <row r="144" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A144" s="17"/>
-[...6 lines deleted...]
-      <c r="H144" s="20"/>
+      <c r="A144" s="13"/>
+      <c r="B144" s="16"/>
+      <c r="C144" s="16"/>
+      <c r="D144" s="20"/>
+      <c r="E144" s="14"/>
+      <c r="F144" s="6"/>
+      <c r="G144" s="11"/>
+      <c r="H144" s="16"/>
       <c r="I144" s="5"/>
-      <c r="J144" s="33"/>
+      <c r="J144" s="25"/>
       <c r="K144" s="5"/>
       <c r="L144" s="5"/>
-      <c r="M144" s="12"/>
+      <c r="M144" s="10"/>
     </row>
     <row r="145" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A145" s="47" t="s">
+      <c r="A145" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B145" s="47"/>
-[...10 lines deleted...]
-      <c r="M145" s="47"/>
+      <c r="B145" s="37"/>
+      <c r="C145" s="37"/>
+      <c r="D145" s="37"/>
+      <c r="E145" s="37"/>
+      <c r="F145" s="37"/>
+      <c r="G145" s="37"/>
+      <c r="H145" s="37"/>
+      <c r="I145" s="37"/>
+      <c r="J145" s="37"/>
+      <c r="K145" s="37"/>
+      <c r="L145" s="37"/>
+      <c r="M145" s="37"/>
     </row>
     <row r="146" spans="1:17" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="147" spans="1:17" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="11"/>
+      <c r="A147" s="9"/>
       <c r="B147" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E147" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F147" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K147" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L147" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M147" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:17" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A148" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B148" s="19"/>
-[...10 lines deleted...]
-      <c r="M148" s="19"/>
+      <c r="B148" s="15"/>
+      <c r="C148" s="15"/>
+      <c r="D148" s="15"/>
+      <c r="E148" s="15"/>
+      <c r="F148" s="15"/>
+      <c r="G148" s="15"/>
+      <c r="H148" s="15"/>
+      <c r="I148" s="15"/>
+      <c r="J148" s="15"/>
+      <c r="K148" s="15"/>
+      <c r="L148" s="15"/>
+      <c r="M148" s="15"/>
     </row>
     <row r="149" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A149" s="4">
         <v>2021</v>
       </c>
-      <c r="B149" s="5">
+      <c r="B149" s="39">
         <v>1199.73</v>
       </c>
-      <c r="C149" s="8">
+      <c r="C149" s="40">
         <v>1102.5</v>
       </c>
-      <c r="D149" s="8">
+      <c r="D149" s="40">
         <v>1088.9000000000001</v>
       </c>
-      <c r="E149" s="8">
+      <c r="E149" s="40">
         <v>1127.5</v>
       </c>
-      <c r="F149" s="36">
+      <c r="F149" s="40">
         <v>1026.8</v>
       </c>
-      <c r="G149" s="8">
+      <c r="G149" s="40">
         <v>993.1</v>
       </c>
-      <c r="H149" s="8">
+      <c r="H149" s="40">
         <v>1111.5999999999999</v>
       </c>
-      <c r="I149" s="8">
+      <c r="I149" s="40">
         <v>978.8</v>
       </c>
-      <c r="J149" s="8">
+      <c r="J149" s="40">
         <v>919.9</v>
       </c>
-      <c r="K149" s="12">
+      <c r="K149" s="41">
         <v>935.6</v>
       </c>
-      <c r="L149" s="8">
+      <c r="L149" s="40">
         <v>1199.4000000000001</v>
       </c>
-      <c r="M149" s="8">
+      <c r="M149" s="40">
         <v>1237.2</v>
       </c>
     </row>
     <row r="150" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A150" s="4">
         <v>2022</v>
       </c>
-      <c r="B150" s="5">
+      <c r="B150" s="39">
         <v>1303.18</v>
       </c>
-      <c r="C150" s="5">
+      <c r="C150" s="39">
         <v>1197.6400000000001</v>
       </c>
-      <c r="D150" s="5">
+      <c r="D150" s="39">
         <v>1285.31</v>
       </c>
-      <c r="E150" s="5">
+      <c r="E150" s="39">
         <v>1263.1099999999999</v>
       </c>
-      <c r="F150" s="35">
+      <c r="F150" s="39">
         <v>1208.3699999999999</v>
       </c>
-      <c r="G150" s="5">
+      <c r="G150" s="39">
         <v>1121.45</v>
       </c>
-      <c r="H150" s="5">
+      <c r="H150" s="39">
         <v>1052.28</v>
       </c>
-      <c r="I150" s="5">
+      <c r="I150" s="39">
         <v>1112.73</v>
       </c>
-      <c r="J150" s="5">
+      <c r="J150" s="39">
         <v>992.67</v>
       </c>
-      <c r="K150" s="5">
+      <c r="K150" s="39">
         <v>1117.03</v>
       </c>
-      <c r="L150" s="5">
+      <c r="L150" s="39">
         <v>1167.6600000000001</v>
       </c>
-      <c r="M150" s="8">
+      <c r="M150" s="40">
         <v>1292.7</v>
       </c>
     </row>
     <row r="151" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A151" s="4">
         <v>2023</v>
       </c>
-      <c r="B151" s="5">
+      <c r="B151" s="39">
         <v>1292.5999999999999</v>
       </c>
-      <c r="C151" s="5">
+      <c r="C151" s="39">
         <v>1236.0999999999999</v>
       </c>
-      <c r="D151" s="5">
+      <c r="D151" s="39">
         <v>1305.0999999999999</v>
       </c>
-      <c r="E151" s="5">
+      <c r="E151" s="39">
         <v>1279.2</v>
       </c>
-      <c r="F151" s="35">
+      <c r="F151" s="39">
         <v>1268.5999999999999</v>
       </c>
-      <c r="G151" s="5">
+      <c r="G151" s="39">
         <v>1317</v>
       </c>
-      <c r="H151" s="5">
+      <c r="H151" s="39">
         <v>1437.3</v>
       </c>
-      <c r="I151" s="5">
+      <c r="I151" s="39">
         <v>1471.7</v>
       </c>
-      <c r="J151" s="5">
+      <c r="J151" s="39">
         <v>1433.1</v>
       </c>
-      <c r="K151" s="5">
+      <c r="K151" s="39">
         <v>1474.4</v>
       </c>
-      <c r="L151" s="5">
+      <c r="L151" s="39">
         <v>1305.9000000000001</v>
       </c>
-      <c r="M151" s="8">
+      <c r="M151" s="40">
         <v>1337.3</v>
       </c>
     </row>
     <row r="152" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A152" s="4">
         <v>2024</v>
       </c>
-      <c r="B152" s="20">
+      <c r="B152" s="43">
         <v>1400.14</v>
       </c>
-      <c r="C152" s="5">
+      <c r="C152" s="39">
         <v>1275.9000000000001</v>
       </c>
-      <c r="D152" s="5">
+      <c r="D152" s="39">
         <v>1342.8</v>
       </c>
-      <c r="E152" s="5">
+      <c r="E152" s="39">
         <v>1188.7</v>
       </c>
-      <c r="F152" s="35">
+      <c r="F152" s="39">
         <v>1346.2</v>
       </c>
-      <c r="G152" s="5">
+      <c r="G152" s="39">
         <v>1287.8</v>
       </c>
-      <c r="H152" s="5">
+      <c r="H152" s="39">
         <v>1390.9</v>
       </c>
-      <c r="I152" s="5">
+      <c r="I152" s="39">
         <v>1511.96</v>
       </c>
-      <c r="J152" s="5">
+      <c r="J152" s="39">
         <v>1381.4</v>
       </c>
-      <c r="K152" s="5">
+      <c r="K152" s="39">
         <v>1278.5999999999999</v>
       </c>
-      <c r="L152" s="5">
+      <c r="L152" s="39">
         <v>1464.7</v>
       </c>
-      <c r="M152" s="8">
+      <c r="M152" s="40">
         <v>1328.8</v>
       </c>
     </row>
     <row r="153" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A153" s="4">
         <v>2025</v>
       </c>
-      <c r="B153" s="21">
+      <c r="B153" s="44">
         <v>1359.81</v>
       </c>
-      <c r="C153" s="20">
+      <c r="C153" s="43">
         <v>1278.98</v>
       </c>
-      <c r="D153" s="5">
+      <c r="D153" s="39">
         <v>1347.99</v>
       </c>
-      <c r="E153" s="5">
+      <c r="E153" s="39">
         <v>1223.6500000000001</v>
       </c>
-      <c r="F153" s="38">
+      <c r="F153" s="43">
         <v>1371</v>
       </c>
-      <c r="G153" s="5">
+      <c r="G153" s="39">
         <v>1337.59</v>
       </c>
-      <c r="H153" s="20">
+      <c r="H153" s="43">
         <v>1328.82</v>
       </c>
-      <c r="I153" s="5">
+      <c r="I153" s="39">
         <v>1349.82</v>
       </c>
-      <c r="J153" s="20">
+      <c r="J153" s="43">
         <v>1306.0999999999999</v>
       </c>
-      <c r="K153" s="5">
+      <c r="K153" s="39">
         <v>1318.26</v>
       </c>
-      <c r="L153" s="5">
+      <c r="L153" s="39">
         <v>1247.3599999999999</v>
       </c>
-      <c r="M153" s="8">
+      <c r="M153" s="40">
         <v>1431.92</v>
       </c>
     </row>
     <row r="154" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A154" s="4">
         <v>2026</v>
       </c>
-      <c r="B154" s="20">
+      <c r="B154" s="43">
         <v>1520.33</v>
       </c>
-      <c r="C154" s="20">
+      <c r="C154" s="43">
         <v>1377.16</v>
       </c>
-      <c r="D154" s="5">
+      <c r="D154" s="39">
         <v>1426.82</v>
       </c>
-      <c r="E154" s="5">
+      <c r="E154" s="39">
         <v>1344.04</v>
       </c>
-      <c r="F154" s="38">
+      <c r="F154" s="43">
         <v>1422.47</v>
       </c>
-      <c r="G154" s="5">
+      <c r="G154" s="39">
         <v>1486.45</v>
       </c>
-      <c r="H154" s="20"/>
-[...4 lines deleted...]
-      <c r="M154" s="8"/>
+      <c r="H154" s="43">
+        <v>1466.17</v>
+      </c>
+      <c r="I154" s="39"/>
+      <c r="J154" s="43"/>
+      <c r="K154" s="39"/>
+      <c r="L154" s="39"/>
+      <c r="M154" s="40"/>
     </row>
     <row r="155" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A155" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B155" s="8"/>
-[...12 lines deleted...]
-      <c r="Q155" s="23"/>
+      <c r="B155" s="40"/>
+      <c r="C155" s="41"/>
+      <c r="D155" s="40"/>
+      <c r="E155" s="40"/>
+      <c r="F155" s="40"/>
+      <c r="G155" s="40"/>
+      <c r="H155" s="40"/>
+      <c r="I155" s="40"/>
+      <c r="J155" s="40"/>
+      <c r="K155" s="40"/>
+      <c r="L155" s="40"/>
+      <c r="M155" s="40"/>
+      <c r="P155" s="17"/>
+      <c r="Q155" s="17"/>
     </row>
     <row r="156" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A156" s="4">
         <v>2021</v>
       </c>
-      <c r="B156" s="5">
+      <c r="B156" s="39">
         <v>529.6</v>
       </c>
-      <c r="C156" s="8">
+      <c r="C156" s="40">
         <v>487.4</v>
       </c>
-      <c r="D156" s="8">
+      <c r="D156" s="40">
         <v>482.4</v>
       </c>
-      <c r="E156" s="8">
+      <c r="E156" s="40">
         <v>495.1</v>
       </c>
-      <c r="F156" s="36">
+      <c r="F156" s="40">
         <v>494.4</v>
       </c>
-      <c r="G156" s="8">
+      <c r="G156" s="40">
         <v>406.1</v>
       </c>
-      <c r="H156" s="8">
+      <c r="H156" s="40">
         <v>504.5</v>
       </c>
-      <c r="I156" s="8">
+      <c r="I156" s="40">
         <v>441.6</v>
       </c>
-      <c r="J156" s="8">
+      <c r="J156" s="40">
         <v>414.1</v>
       </c>
-      <c r="K156" s="12">
+      <c r="K156" s="41">
         <v>417</v>
       </c>
-      <c r="L156" s="8">
+      <c r="L156" s="40">
         <v>705.3</v>
       </c>
-      <c r="M156" s="8">
+      <c r="M156" s="40">
         <v>742.3</v>
       </c>
-      <c r="P156" s="23"/>
-      <c r="Q156" s="23"/>
+      <c r="P156" s="17"/>
+      <c r="Q156" s="17"/>
     </row>
     <row r="157" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A157" s="4">
         <v>2022</v>
       </c>
-      <c r="B157" s="5">
+      <c r="B157" s="39">
         <v>800</v>
       </c>
-      <c r="C157" s="5">
+      <c r="C157" s="39">
         <v>723.3</v>
       </c>
-      <c r="D157" s="5">
+      <c r="D157" s="39">
         <v>778.6</v>
       </c>
-      <c r="E157" s="5">
+      <c r="E157" s="39">
         <v>743.86</v>
       </c>
-      <c r="F157" s="35">
+      <c r="F157" s="39">
         <v>724.98</v>
       </c>
-      <c r="G157" s="5">
+      <c r="G157" s="39">
         <v>636</v>
       </c>
-      <c r="H157" s="5">
+      <c r="H157" s="39">
         <v>600.76</v>
       </c>
-      <c r="I157" s="5">
+      <c r="I157" s="39">
         <v>649.55999999999995</v>
       </c>
-      <c r="J157" s="5">
+      <c r="J157" s="39">
         <v>549</v>
       </c>
-      <c r="K157" s="5">
+      <c r="K157" s="39">
         <v>625.26</v>
       </c>
-      <c r="L157" s="5">
+      <c r="L157" s="39">
         <v>736.46</v>
       </c>
-      <c r="M157" s="8">
+      <c r="M157" s="40">
         <v>790.8</v>
       </c>
-      <c r="P157" s="29"/>
-      <c r="Q157" s="29"/>
+      <c r="P157" s="23"/>
+      <c r="Q157" s="23"/>
     </row>
     <row r="158" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A158" s="1">
         <v>2023</v>
       </c>
-      <c r="B158" s="8">
+      <c r="B158" s="40">
         <v>811.2</v>
       </c>
-      <c r="C158" s="9">
+      <c r="C158" s="42">
         <v>765.6</v>
       </c>
-      <c r="D158" s="8">
+      <c r="D158" s="40">
         <v>796</v>
       </c>
-      <c r="E158" s="8">
+      <c r="E158" s="40">
         <v>726.5</v>
       </c>
-      <c r="F158" s="36">
+      <c r="F158" s="40">
         <v>772.4</v>
       </c>
-      <c r="G158" s="8">
+      <c r="G158" s="40">
         <v>802</v>
       </c>
-      <c r="H158" s="8">
+      <c r="H158" s="40">
         <v>892.4</v>
       </c>
-      <c r="I158" s="8">
+      <c r="I158" s="40">
         <v>891</v>
       </c>
-      <c r="J158" s="8">
+      <c r="J158" s="40">
         <v>857.2</v>
       </c>
-      <c r="K158" s="8">
+      <c r="K158" s="40">
         <v>874</v>
       </c>
-      <c r="L158" s="8">
+      <c r="L158" s="40">
         <v>779.5</v>
       </c>
-      <c r="M158" s="12">
+      <c r="M158" s="41">
         <v>821.2</v>
       </c>
     </row>
     <row r="159" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A159" s="4">
         <v>2024</v>
       </c>
-      <c r="B159" s="20">
+      <c r="B159" s="43">
         <v>861.4</v>
       </c>
-      <c r="C159" s="8">
+      <c r="C159" s="40">
         <v>810.9</v>
       </c>
-      <c r="D159" s="8">
+      <c r="D159" s="40">
         <v>826.8</v>
       </c>
-      <c r="E159" s="8">
+      <c r="E159" s="40">
         <v>736.6</v>
       </c>
-      <c r="F159" s="36">
+      <c r="F159" s="40">
         <v>862.6</v>
       </c>
-      <c r="G159" s="8">
+      <c r="G159" s="40">
         <v>802.4</v>
       </c>
-      <c r="H159" s="8">
+      <c r="H159" s="40">
         <v>848.6</v>
       </c>
-      <c r="I159" s="8">
+      <c r="I159" s="40">
         <v>948.9</v>
       </c>
-      <c r="J159" s="8">
+      <c r="J159" s="40">
         <v>819</v>
       </c>
-      <c r="K159" s="8">
+      <c r="K159" s="40">
         <v>795.1</v>
       </c>
-      <c r="L159" s="8">
+      <c r="L159" s="40">
         <v>897</v>
       </c>
-      <c r="M159" s="8">
+      <c r="M159" s="40">
         <v>845.7</v>
       </c>
     </row>
     <row r="160" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A160" s="4">
         <v>2025</v>
       </c>
-      <c r="B160" s="21">
+      <c r="B160" s="44">
         <v>861.83</v>
       </c>
-      <c r="C160" s="21">
+      <c r="C160" s="44">
         <v>800.3</v>
       </c>
-      <c r="D160" s="8">
+      <c r="D160" s="40">
         <v>855.8</v>
       </c>
-      <c r="E160" s="8">
+      <c r="E160" s="40">
         <v>777.4</v>
       </c>
-      <c r="F160" s="42">
+      <c r="F160" s="44">
         <v>811.28489999999999</v>
       </c>
-      <c r="G160" s="8">
+      <c r="G160" s="40">
         <v>830.62980000000005</v>
       </c>
-      <c r="H160" s="20">
+      <c r="H160" s="43">
         <v>828.62109999999996</v>
       </c>
-      <c r="I160" s="8">
+      <c r="I160" s="40">
         <v>817.47550000000001</v>
       </c>
-      <c r="J160" s="20">
+      <c r="J160" s="43">
         <v>789.12480000000005</v>
       </c>
-      <c r="K160" s="8">
+      <c r="K160" s="40">
         <v>828.14649999999995</v>
       </c>
-      <c r="L160" s="8">
+      <c r="L160" s="40">
         <v>784.53390000000002</v>
       </c>
-      <c r="M160" s="8">
+      <c r="M160" s="40">
         <v>898.88630000000001</v>
       </c>
     </row>
     <row r="161" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A161" s="4">
         <v>2026</v>
       </c>
-      <c r="B161" s="21">
+      <c r="B161" s="44">
         <v>538.73320000000001</v>
       </c>
-      <c r="C161" s="21">
+      <c r="C161" s="44">
         <v>491.53219999999999</v>
       </c>
-      <c r="D161" s="8">
+      <c r="D161" s="40">
         <v>494.00639999999999</v>
       </c>
-      <c r="E161" s="8">
+      <c r="E161" s="40">
         <v>468.53149999999999</v>
       </c>
-      <c r="F161" s="42">
+      <c r="F161" s="44">
         <v>468.04739999999998</v>
       </c>
-      <c r="G161" s="8">
+      <c r="G161" s="40">
         <v>499.96370000000002</v>
       </c>
-      <c r="H161" s="20"/>
-[...4 lines deleted...]
-      <c r="M161" s="8"/>
+      <c r="H161" s="43">
+        <v>480.65359999999998</v>
+      </c>
+      <c r="I161" s="40"/>
+      <c r="J161" s="43"/>
+      <c r="K161" s="40"/>
+      <c r="L161" s="40"/>
+      <c r="M161" s="40"/>
     </row>
     <row r="162" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A162" s="46" t="s">
+      <c r="A162" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="B162" s="46"/>
-[...10 lines deleted...]
-      <c r="M162" s="46"/>
+      <c r="B162" s="36"/>
+      <c r="C162" s="36"/>
+      <c r="D162" s="36"/>
+      <c r="E162" s="36"/>
+      <c r="F162" s="36"/>
+      <c r="G162" s="36"/>
+      <c r="H162" s="36"/>
+      <c r="I162" s="36"/>
+      <c r="J162" s="36"/>
+      <c r="K162" s="36"/>
+      <c r="L162" s="36"/>
+      <c r="M162" s="36"/>
     </row>
     <row r="163" spans="1:16" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="164" spans="1:16" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A164" s="2"/>
       <c r="B164" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E164" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F164" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K164" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M164" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A166" s="4">
         <v>2022</v>
       </c>
-      <c r="B166" s="9">
+      <c r="B166" s="42">
         <v>21.3</v>
       </c>
-      <c r="C166" s="9">
+      <c r="C166" s="42">
         <v>26.1</v>
       </c>
-      <c r="D166" s="9">
+      <c r="D166" s="42">
         <v>33.299999999999997</v>
       </c>
-      <c r="E166" s="9">
+      <c r="E166" s="42">
         <v>28.3</v>
       </c>
-      <c r="F166" s="13">
+      <c r="F166" s="42">
         <v>38.9</v>
       </c>
-      <c r="G166" s="9">
+      <c r="G166" s="42">
         <v>46</v>
       </c>
-      <c r="H166" s="9">
+      <c r="H166" s="42">
         <v>48.7</v>
       </c>
-      <c r="I166" s="9">
+      <c r="I166" s="42">
         <v>48.1</v>
       </c>
-      <c r="J166" s="13">
+      <c r="J166" s="42">
         <v>43.4</v>
       </c>
-      <c r="K166" s="13">
+      <c r="K166" s="42">
         <v>44.2</v>
       </c>
-      <c r="L166" s="9">
+      <c r="L166" s="42">
         <v>42.9</v>
       </c>
-      <c r="M166" s="9">
+      <c r="M166" s="42">
         <v>43.4</v>
       </c>
-      <c r="O166" s="9"/>
-      <c r="P166" s="23"/>
+      <c r="O166" s="7"/>
+      <c r="P166" s="17"/>
     </row>
     <row r="167" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A167" s="4">
         <v>2023</v>
       </c>
-      <c r="B167" s="7">
+      <c r="B167" s="47">
         <v>43.6</v>
       </c>
-      <c r="C167" s="9">
+      <c r="C167" s="42">
         <v>37.799999999999997</v>
       </c>
-      <c r="D167" s="9">
+      <c r="D167" s="42">
         <v>36.700000000000003</v>
       </c>
-      <c r="E167" s="9">
+      <c r="E167" s="42">
         <v>32.5</v>
       </c>
-      <c r="F167" s="13">
+      <c r="F167" s="42">
         <v>39.4</v>
       </c>
-      <c r="G167" s="9">
+      <c r="G167" s="42">
         <v>47.9</v>
       </c>
-      <c r="H167" s="9">
+      <c r="H167" s="42">
         <v>50.5</v>
       </c>
-      <c r="I167" s="9">
+      <c r="I167" s="42">
         <v>51.7</v>
       </c>
-      <c r="J167" s="13">
+      <c r="J167" s="42">
         <v>43.8</v>
       </c>
-      <c r="K167" s="13">
+      <c r="K167" s="42">
         <v>42.2</v>
       </c>
-      <c r="L167" s="9">
+      <c r="L167" s="42">
         <v>43.4</v>
       </c>
-      <c r="M167" s="9">
+      <c r="M167" s="42">
         <v>37.6</v>
       </c>
-      <c r="O167" s="9"/>
-      <c r="P167" s="23"/>
+      <c r="O167" s="7"/>
+      <c r="P167" s="17"/>
     </row>
     <row r="168" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A168" s="4">
         <v>2024</v>
       </c>
-      <c r="B168" s="7">
+      <c r="B168" s="47">
         <v>41.7</v>
       </c>
-      <c r="C168" s="9">
+      <c r="C168" s="42">
         <v>30.5</v>
       </c>
-      <c r="D168" s="9">
+      <c r="D168" s="42">
         <v>41.6</v>
       </c>
-      <c r="E168" s="9">
+      <c r="E168" s="42">
         <v>34.200000000000003</v>
       </c>
-      <c r="F168" s="13">
+      <c r="F168" s="42">
         <v>41.4</v>
       </c>
-      <c r="G168" s="9">
+      <c r="G168" s="42">
         <v>47</v>
       </c>
-      <c r="H168" s="9">
+      <c r="H168" s="42">
         <v>51.7</v>
       </c>
-      <c r="I168" s="9">
+      <c r="I168" s="42">
         <v>52.4</v>
       </c>
-      <c r="J168" s="13">
+      <c r="J168" s="42">
         <v>42.9</v>
       </c>
-      <c r="K168" s="13">
+      <c r="K168" s="42">
         <v>40.700000000000003</v>
       </c>
-      <c r="L168" s="9">
+      <c r="L168" s="42">
         <v>40.5</v>
       </c>
-      <c r="M168" s="9">
+      <c r="M168" s="42">
         <v>42</v>
       </c>
-      <c r="O168" s="9"/>
-      <c r="P168" s="28"/>
+      <c r="O168" s="7"/>
+      <c r="P168" s="22"/>
     </row>
     <row r="169" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A169" s="4">
         <v>2025</v>
       </c>
-      <c r="B169" s="20">
+      <c r="B169" s="43">
         <v>40.369999999999997</v>
       </c>
-      <c r="C169" s="20">
+      <c r="C169" s="43">
         <v>36.380000000000003</v>
       </c>
-      <c r="D169" s="9">
+      <c r="D169" s="42">
         <v>39.549999999999997</v>
       </c>
-      <c r="E169" s="9">
+      <c r="E169" s="42">
         <v>37.06</v>
       </c>
-      <c r="F169" s="38">
+      <c r="F169" s="43">
         <v>43.67</v>
       </c>
-      <c r="G169" s="9">
+      <c r="G169" s="42">
         <v>50.93</v>
       </c>
-      <c r="H169" s="20">
+      <c r="H169" s="43">
         <v>57.35</v>
       </c>
-      <c r="I169" s="9">
+      <c r="I169" s="42">
         <v>56.36</v>
       </c>
-      <c r="J169" s="38">
+      <c r="J169" s="43">
         <v>43.49</v>
       </c>
-      <c r="K169" s="13">
+      <c r="K169" s="42">
         <v>40.229999999999997</v>
       </c>
-      <c r="L169" s="9">
+      <c r="L169" s="42">
         <v>40.57</v>
       </c>
-      <c r="M169" s="9">
+      <c r="M169" s="42">
         <v>39.57</v>
       </c>
-      <c r="O169" s="9"/>
-      <c r="P169" s="28"/>
+      <c r="O169" s="7"/>
+      <c r="P169" s="22"/>
     </row>
     <row r="170" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A170" s="4">
         <v>2026</v>
       </c>
-      <c r="B170" s="20">
+      <c r="B170" s="43">
         <v>40.25</v>
       </c>
-      <c r="C170" s="20">
+      <c r="C170" s="43">
         <v>31.4</v>
       </c>
-      <c r="D170" s="9">
+      <c r="D170" s="42">
         <v>39.44</v>
       </c>
-      <c r="E170" s="9">
+      <c r="E170" s="42">
         <v>34.97</v>
       </c>
-      <c r="F170" s="38">
+      <c r="F170" s="43">
         <v>40.81</v>
       </c>
-      <c r="G170" s="9">
+      <c r="G170" s="42">
         <v>53.99</v>
       </c>
-      <c r="H170" s="20"/>
-[...6 lines deleted...]
-      <c r="P170" s="28"/>
+      <c r="H170" s="43">
+        <v>61</v>
+      </c>
+      <c r="I170" s="42"/>
+      <c r="J170" s="43"/>
+      <c r="K170" s="42"/>
+      <c r="L170" s="42"/>
+      <c r="M170" s="42"/>
+      <c r="O170" s="7"/>
+      <c r="P170" s="22"/>
     </row>
     <row r="171" spans="1:16" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A171" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B171" s="7"/>
-[...11 lines deleted...]
-      <c r="O171" s="9"/>
+      <c r="B171" s="47"/>
+      <c r="C171" s="42"/>
+      <c r="D171" s="42"/>
+      <c r="E171" s="42"/>
+      <c r="F171" s="42"/>
+      <c r="G171" s="42"/>
+      <c r="H171" s="42"/>
+      <c r="I171" s="42"/>
+      <c r="J171" s="42"/>
+      <c r="K171" s="42"/>
+      <c r="L171" s="42"/>
+      <c r="M171" s="42"/>
+      <c r="O171" s="7"/>
     </row>
     <row r="172" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A172" s="4">
         <v>2022</v>
       </c>
-      <c r="B172" s="7">
+      <c r="B172" s="47">
         <v>33.799999999999997</v>
       </c>
-      <c r="C172" s="9">
+      <c r="C172" s="42">
         <v>39.9</v>
       </c>
-      <c r="D172" s="9">
+      <c r="D172" s="42">
         <v>54.8</v>
       </c>
-      <c r="E172" s="9">
+      <c r="E172" s="42">
         <v>46.5</v>
       </c>
-      <c r="F172" s="13">
+      <c r="F172" s="42">
         <v>68</v>
       </c>
-      <c r="G172" s="9">
+      <c r="G172" s="42">
         <v>90</v>
       </c>
-      <c r="H172" s="9">
+      <c r="H172" s="42">
         <v>95.7</v>
       </c>
-      <c r="I172" s="9">
+      <c r="I172" s="42">
         <v>94</v>
       </c>
-      <c r="J172" s="13">
+      <c r="J172" s="42">
         <v>82.1</v>
       </c>
-      <c r="K172" s="13">
+      <c r="K172" s="42">
         <v>80.2</v>
       </c>
-      <c r="L172" s="9">
+      <c r="L172" s="42">
         <v>84.6</v>
       </c>
-      <c r="M172" s="9">
+      <c r="M172" s="42">
         <v>92</v>
       </c>
-      <c r="O172" s="9"/>
+      <c r="O172" s="7"/>
     </row>
     <row r="173" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A173" s="1">
         <v>2023</v>
       </c>
-      <c r="B173" s="9">
+      <c r="B173" s="42">
         <v>91.4</v>
       </c>
-      <c r="C173" s="9">
+      <c r="C173" s="42">
         <v>80.599999999999994</v>
       </c>
-      <c r="D173" s="9">
+      <c r="D173" s="42">
         <v>74.8</v>
       </c>
-      <c r="E173" s="9">
+      <c r="E173" s="42">
         <v>61.7</v>
       </c>
-      <c r="F173" s="13">
+      <c r="F173" s="42">
         <v>75.5</v>
       </c>
-      <c r="G173" s="9">
+      <c r="G173" s="42">
         <v>97.3</v>
       </c>
-      <c r="H173" s="9">
+      <c r="H173" s="42">
         <v>103.9</v>
       </c>
-      <c r="I173" s="9">
+      <c r="I173" s="42">
         <v>104.3</v>
       </c>
-      <c r="J173" s="13">
+      <c r="J173" s="42">
         <v>82.1</v>
       </c>
-      <c r="K173" s="13">
+      <c r="K173" s="42">
         <v>81.5</v>
       </c>
-      <c r="L173" s="9">
+      <c r="L173" s="42">
         <v>84.1</v>
       </c>
-      <c r="M173" s="9">
+      <c r="M173" s="42">
         <v>79.2</v>
       </c>
     </row>
     <row r="174" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A174" s="4">
         <v>2024</v>
       </c>
-      <c r="B174" s="9">
+      <c r="B174" s="42">
         <v>79</v>
       </c>
-      <c r="C174" s="9">
+      <c r="C174" s="42">
         <v>61.5</v>
       </c>
-      <c r="D174" s="9">
+      <c r="D174" s="42">
         <v>80.2</v>
       </c>
-      <c r="E174" s="9">
+      <c r="E174" s="42">
         <v>58.6</v>
       </c>
-      <c r="F174" s="13">
+      <c r="F174" s="42">
         <v>75.3</v>
       </c>
-      <c r="G174" s="9">
+      <c r="G174" s="42">
         <v>91.3</v>
       </c>
-      <c r="H174" s="9">
+      <c r="H174" s="42">
         <v>106.2</v>
       </c>
-      <c r="I174" s="9">
+      <c r="I174" s="42">
         <v>101.4</v>
       </c>
-      <c r="J174" s="13">
+      <c r="J174" s="42">
         <v>84.2</v>
       </c>
-      <c r="K174" s="13">
+      <c r="K174" s="42">
         <v>70.099999999999994</v>
       </c>
-      <c r="L174" s="9">
+      <c r="L174" s="42">
         <v>79.7</v>
       </c>
-      <c r="M174" s="9">
+      <c r="M174" s="42">
         <v>78.2</v>
       </c>
     </row>
     <row r="175" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A175" s="1">
         <v>2025</v>
       </c>
-      <c r="B175" s="20">
+      <c r="B175" s="43">
         <v>81.8</v>
       </c>
-      <c r="C175" s="21">
+      <c r="C175" s="44">
         <v>71.2</v>
       </c>
-      <c r="D175" s="9">
+      <c r="D175" s="42">
         <v>76.900000000000006</v>
       </c>
-      <c r="E175" s="9">
+      <c r="E175" s="42">
         <v>69.400000000000006</v>
       </c>
-      <c r="F175" s="42">
+      <c r="F175" s="44">
         <v>79.0184</v>
       </c>
-      <c r="G175" s="9">
+      <c r="G175" s="42">
         <v>97.873199999999997</v>
       </c>
-      <c r="H175" s="20">
+      <c r="H175" s="43">
         <v>110.58369999999999</v>
       </c>
-      <c r="I175" s="9">
+      <c r="I175" s="42">
         <v>107.0641</v>
       </c>
-      <c r="J175" s="38">
+      <c r="J175" s="43">
         <v>82.783000000000001</v>
       </c>
-      <c r="K175" s="13">
+      <c r="K175" s="42">
         <v>72.130200000000002</v>
       </c>
-      <c r="L175" s="9">
+      <c r="L175" s="42">
         <v>76.608999999999995</v>
       </c>
-      <c r="M175" s="9">
+      <c r="M175" s="42">
         <v>76.5548</v>
       </c>
     </row>
     <row r="176" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>2026</v>
       </c>
-      <c r="B176" s="9">
+      <c r="B176" s="42">
         <v>64.053799999999995</v>
       </c>
-      <c r="C176" s="27">
+      <c r="C176" s="43">
         <v>48.887500000000003</v>
       </c>
-      <c r="D176" s="13">
+      <c r="D176" s="42">
         <v>61.015500000000003</v>
       </c>
-      <c r="E176" s="13">
+      <c r="E176" s="42">
         <v>53.913200000000003</v>
       </c>
-      <c r="F176" s="13">
+      <c r="F176" s="42">
         <v>64.253500000000003</v>
       </c>
-      <c r="G176" s="13">
+      <c r="G176" s="42">
         <v>94.3553</v>
       </c>
+      <c r="H176" s="42">
+        <v>107.1126</v>
+      </c>
+      <c r="I176" s="42"/>
+      <c r="J176" s="42"/>
+      <c r="K176" s="42"/>
+      <c r="L176" s="42"/>
+      <c r="M176" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A32:M32"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A63:M63"/>
     <mergeCell ref="A145:M145"/>
     <mergeCell ref="A162:M162"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>