--- v0 (2026-04-14)
+++ v1 (2026-09-24)
@@ -1,70 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7658F6BE-1CBC-4379-A735-B3432B818A7A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-1644" yWindow="408" windowWidth="22368" windowHeight="8556" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-1650" yWindow="405" windowWidth="22365" windowHeight="8550"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="55">
   <si>
     <t>2 128</t>
   </si>
   <si>
     <t>2 668</t>
   </si>
   <si>
     <t>17 695</t>
   </si>
   <si>
     <t>10 028</t>
   </si>
   <si>
     <t>27 424</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Investments in fixed capital by areas of use*</t>
   </si>
   <si>
     <t>*or 2003-2008, fixed capital investments by types of economic activities to which they were sent were recalculated in accordance with the classifier of the OKED of 2008 TSA 01 rev.2</t>
   </si>
   <si>
@@ -182,61 +176,64 @@
     <t>2017 year</t>
   </si>
   <si>
     <t>2018 year</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>2024 year</t>
+  </si>
+  <si>
+    <t>2025 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -356,51 +353,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -431,67 +428,68 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -509,152 +507,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -790,192 +752,192 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AR33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AT33"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="Q1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="AQ8" sqref="AQ8:AQ11"/>
+      <selection activeCell="AS11" sqref="AS11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="38.21875" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="10.88671875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="38.28515625" style="2" customWidth="1"/>
+    <col min="2" max="3" width="9.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="10" style="2" customWidth="1"/>
-    <col min="7" max="8" width="9.88671875" style="2" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="30" max="30" width="10.6640625" style="2" customWidth="1"/>
+    <col min="7" max="8" width="9.85546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="10.42578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="10.140625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="11.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11.140625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="10.7109375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="11.28515625" style="2" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" style="2" customWidth="1"/>
+    <col min="18" max="18" width="10.5703125" style="2" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="10.140625" style="2" customWidth="1"/>
+    <col min="21" max="21" width="8.85546875" style="2"/>
+    <col min="22" max="22" width="10.28515625" style="2" customWidth="1"/>
+    <col min="23" max="23" width="8.85546875" style="2" customWidth="1"/>
+    <col min="24" max="24" width="10.28515625" style="2" customWidth="1"/>
+    <col min="25" max="25" width="8.28515625" style="2" customWidth="1"/>
+    <col min="26" max="26" width="9.42578125" style="2" customWidth="1"/>
+    <col min="27" max="27" width="8.140625" style="2" customWidth="1"/>
+    <col min="28" max="28" width="10.140625" style="2" customWidth="1"/>
+    <col min="29" max="29" width="7.7109375" style="2" customWidth="1"/>
+    <col min="30" max="30" width="10.7109375" style="2" customWidth="1"/>
     <col min="31" max="31" width="8" style="2" customWidth="1"/>
-    <col min="32" max="32" width="10.6640625" style="2" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="41" max="16384" width="8.88671875" style="2"/>
+    <col min="32" max="32" width="10.7109375" style="2" customWidth="1"/>
+    <col min="33" max="33" width="9.5703125" style="2" customWidth="1"/>
+    <col min="34" max="34" width="10.5703125" style="2" customWidth="1"/>
+    <col min="35" max="35" width="7.7109375" style="2" customWidth="1"/>
+    <col min="36" max="36" width="10.140625" style="2" customWidth="1"/>
+    <col min="37" max="37" width="8.5703125" style="2" customWidth="1"/>
+    <col min="38" max="38" width="10.140625" style="2" customWidth="1"/>
+    <col min="39" max="39" width="8.85546875" style="2"/>
+    <col min="40" max="40" width="10.7109375" style="2" customWidth="1"/>
+    <col min="41" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:46" ht="15" customHeight="1">
+      <c r="A1" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="36"/>
-[...35 lines deleted...]
-      <c r="AL1" s="36"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+      <c r="AF1" s="40"/>
+      <c r="AG1" s="40"/>
+      <c r="AH1" s="40"/>
+      <c r="AI1" s="40"/>
+      <c r="AJ1" s="40"/>
+      <c r="AK1" s="40"/>
+      <c r="AL1" s="40"/>
       <c r="AM1" s="4"/>
       <c r="AN1" s="4"/>
       <c r="AO1" s="4"/>
     </row>
-    <row r="2" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:46" ht="12" customHeight="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="3" spans="1:44" s="3" customFormat="1" ht="46.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:46" s="3" customFormat="1" ht="46.15" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="32" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>32</v>
       </c>
       <c r="D3" s="32" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>33</v>
       </c>
       <c r="F3" s="32" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="32" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="32" t="s">
         <v>35</v>
       </c>
@@ -1062,52 +1024,58 @@
       </c>
       <c r="AK3" s="33" t="s">
         <v>49</v>
       </c>
       <c r="AL3" s="32" t="s">
         <v>30</v>
       </c>
       <c r="AM3" s="33" t="s">
         <v>50</v>
       </c>
       <c r="AN3" s="32" t="s">
         <v>30</v>
       </c>
       <c r="AO3" s="33" t="s">
         <v>51</v>
       </c>
       <c r="AP3" s="32" t="s">
         <v>30</v>
       </c>
       <c r="AQ3" s="33" t="s">
         <v>53</v>
       </c>
       <c r="AR3" s="32" t="s">
         <v>30</v>
       </c>
+      <c r="AS3" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="AT3" s="32" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="4" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:46">
       <c r="A4" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="6">
         <v>15809</v>
       </c>
       <c r="C4" s="6">
         <v>24428</v>
       </c>
       <c r="D4" s="7">
         <v>149</v>
       </c>
       <c r="E4" s="6">
         <v>38189</v>
       </c>
       <c r="F4" s="7">
         <v>146.1</v>
       </c>
       <c r="G4" s="6">
         <v>44059</v>
       </c>
       <c r="H4" s="7">
         <v>109</v>
       </c>
       <c r="I4" s="6">
@@ -1190,108 +1158,120 @@
       </c>
       <c r="AI4" s="6">
         <v>436633</v>
       </c>
       <c r="AJ4" s="8">
         <v>129.5</v>
       </c>
       <c r="AK4" s="6">
         <v>514683</v>
       </c>
       <c r="AL4" s="8">
         <v>113.1</v>
       </c>
       <c r="AM4" s="9">
         <v>579973</v>
       </c>
       <c r="AN4" s="10">
         <v>106.8</v>
       </c>
       <c r="AO4" s="26">
         <v>613526</v>
       </c>
       <c r="AP4" s="8">
         <v>101.7</v>
       </c>
-      <c r="AQ4" s="38">
+      <c r="AQ4" s="36">
         <v>585509</v>
       </c>
       <c r="AR4" s="7">
         <v>95</v>
       </c>
+      <c r="AS4" s="36">
+        <v>957185</v>
+      </c>
+      <c r="AT4" s="7">
+        <v>158.1</v>
+      </c>
     </row>
-    <row r="5" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:46">
       <c r="A5" s="30" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="12"/>
       <c r="E5" s="11"/>
       <c r="F5" s="12"/>
       <c r="G5" s="11"/>
       <c r="H5" s="12"/>
       <c r="I5" s="11"/>
       <c r="J5" s="12"/>
       <c r="K5" s="11"/>
       <c r="L5" s="13"/>
       <c r="M5" s="14"/>
       <c r="N5" s="13"/>
       <c r="O5" s="11"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="14"/>
       <c r="R5" s="13"/>
       <c r="S5" s="14"/>
       <c r="T5" s="13"/>
       <c r="U5" s="11"/>
       <c r="V5" s="13"/>
       <c r="W5" s="14"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="11"/>
       <c r="Z5" s="13"/>
       <c r="AA5" s="11"/>
       <c r="AB5" s="13"/>
       <c r="AC5" s="11"/>
       <c r="AD5" s="13"/>
       <c r="AE5" s="11"/>
       <c r="AF5" s="13"/>
       <c r="AG5" s="11"/>
       <c r="AH5" s="13"/>
       <c r="AI5" s="11"/>
       <c r="AJ5" s="13"/>
       <c r="AK5" s="11"/>
       <c r="AL5" s="13"/>
       <c r="AM5" s="11"/>
       <c r="AN5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="AO5" s="4"/>
       <c r="AP5" s="13"/>
-      <c r="AQ5" s="39"/>
-      <c r="AR5" s="39"/>
+      <c r="AQ5" s="37"/>
+      <c r="AR5" s="37"/>
+      <c r="AS5" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="AT5" s="37" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:46">
       <c r="A6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="11">
         <v>4192</v>
       </c>
       <c r="C6" s="11">
         <v>6913</v>
       </c>
       <c r="D6" s="12">
         <v>159</v>
       </c>
       <c r="E6" s="11">
         <v>9043</v>
       </c>
       <c r="F6" s="12">
         <v>122.3</v>
       </c>
       <c r="G6" s="11">
         <v>3880</v>
       </c>
       <c r="H6" s="12">
         <v>40.6</v>
       </c>
       <c r="I6" s="11">
@@ -1374,58 +1354,64 @@
       </c>
       <c r="AI6" s="11">
         <v>63838</v>
       </c>
       <c r="AJ6" s="13">
         <v>121.6</v>
       </c>
       <c r="AK6" s="11">
         <v>102335</v>
       </c>
       <c r="AL6" s="13">
         <v>153.80000000000001</v>
       </c>
       <c r="AM6" s="14">
         <v>99393</v>
       </c>
       <c r="AN6" s="16">
         <v>92.1</v>
       </c>
       <c r="AO6" s="27">
         <v>79820</v>
       </c>
       <c r="AP6" s="16">
         <v>77.2</v>
       </c>
-      <c r="AQ6" s="40">
+      <c r="AQ6" s="38">
         <v>71832</v>
       </c>
-      <c r="AR6" s="39">
+      <c r="AR6" s="37">
         <v>89.5</v>
       </c>
+      <c r="AS6" s="38">
+        <v>119147</v>
+      </c>
+      <c r="AT6" s="39">
+        <v>160.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:46">
       <c r="A7" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="11">
         <v>2076</v>
       </c>
       <c r="C7" s="11">
         <v>5591</v>
       </c>
       <c r="D7" s="12">
         <v>259.7</v>
       </c>
       <c r="E7" s="11">
         <v>10883</v>
       </c>
       <c r="F7" s="12">
         <v>181.9</v>
       </c>
       <c r="G7" s="11">
         <v>13433</v>
       </c>
       <c r="H7" s="12">
         <v>116.7</v>
       </c>
       <c r="I7" s="11">
@@ -1508,58 +1494,64 @@
       </c>
       <c r="AI7" s="11">
         <v>195536</v>
       </c>
       <c r="AJ7" s="13">
         <v>130.80000000000001</v>
       </c>
       <c r="AK7" s="11">
         <v>232918</v>
       </c>
       <c r="AL7" s="13">
         <v>114.3</v>
       </c>
       <c r="AM7" s="14">
         <v>225387</v>
       </c>
       <c r="AN7" s="16">
         <v>91.7</v>
       </c>
       <c r="AO7" s="27">
         <v>249037</v>
       </c>
       <c r="AP7" s="16">
         <v>106.2</v>
       </c>
-      <c r="AQ7" s="40">
+      <c r="AQ7" s="38">
         <v>160490</v>
       </c>
-      <c r="AR7" s="39">
+      <c r="AR7" s="37">
         <v>64.099999999999994</v>
       </c>
+      <c r="AS7" s="38">
+        <v>334701</v>
+      </c>
+      <c r="AT7" s="39">
+        <v>201.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:46">
       <c r="A8" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="11">
         <v>1050</v>
       </c>
       <c r="C8" s="11">
         <v>2741</v>
       </c>
       <c r="D8" s="12">
         <v>251.7</v>
       </c>
       <c r="E8" s="11">
         <v>6597</v>
       </c>
       <c r="F8" s="12">
         <v>224.9</v>
       </c>
       <c r="G8" s="11">
         <v>5615</v>
       </c>
       <c r="H8" s="12">
         <v>80.400000000000006</v>
       </c>
       <c r="I8" s="11">
@@ -1642,58 +1634,64 @@
       </c>
       <c r="AI8" s="11">
         <v>32384</v>
       </c>
       <c r="AJ8" s="13">
         <v>146.4</v>
       </c>
       <c r="AK8" s="11">
         <v>35268</v>
       </c>
       <c r="AL8" s="13">
         <v>104.5</v>
       </c>
       <c r="AM8" s="14">
         <v>33033</v>
       </c>
       <c r="AN8" s="16">
         <v>88.8</v>
       </c>
       <c r="AO8" s="27">
         <v>34635</v>
       </c>
       <c r="AP8" s="16">
         <v>100.8</v>
       </c>
-      <c r="AQ8" s="40">
+      <c r="AQ8" s="38">
         <v>43691</v>
       </c>
-      <c r="AR8" s="39">
+      <c r="AR8" s="37">
         <v>125.5</v>
       </c>
+      <c r="AS8" s="38">
+        <v>89588</v>
+      </c>
+      <c r="AT8" s="39">
+        <v>198.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:46">
       <c r="A9" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="11">
         <v>609</v>
       </c>
       <c r="C9" s="11">
         <v>1360</v>
       </c>
       <c r="D9" s="12">
         <v>215.3</v>
       </c>
       <c r="E9" s="11">
         <v>2332</v>
       </c>
       <c r="F9" s="12">
         <v>160.30000000000001</v>
       </c>
       <c r="G9" s="11">
         <v>4778</v>
       </c>
       <c r="H9" s="12">
         <v>193.7</v>
       </c>
       <c r="I9" s="11">
@@ -1776,58 +1774,64 @@
       </c>
       <c r="AI9" s="11">
         <v>64853</v>
       </c>
       <c r="AJ9" s="13">
         <v>162.69999999999999</v>
       </c>
       <c r="AK9" s="11">
         <v>124319</v>
       </c>
       <c r="AL9" s="13">
         <v>184</v>
       </c>
       <c r="AM9" s="14">
         <v>132678</v>
       </c>
       <c r="AN9" s="16">
         <v>101.2</v>
       </c>
       <c r="AO9" s="27">
         <v>46972</v>
       </c>
       <c r="AP9" s="16">
         <v>34</v>
       </c>
-      <c r="AQ9" s="40">
+      <c r="AQ9" s="38">
         <v>31568</v>
       </c>
-      <c r="AR9" s="39">
+      <c r="AR9" s="37">
         <v>66.900000000000006</v>
       </c>
+      <c r="AS9" s="38">
+        <v>72967</v>
+      </c>
+      <c r="AT9" s="39">
+        <v>223.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:44" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:46" ht="25.5">
       <c r="A10" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="11">
         <v>309</v>
       </c>
       <c r="C10" s="11">
         <v>904</v>
       </c>
       <c r="D10" s="12">
         <v>282.10000000000002</v>
       </c>
       <c r="E10" s="11">
         <v>1205</v>
       </c>
       <c r="F10" s="12">
         <v>124.6</v>
       </c>
       <c r="G10" s="11">
         <v>1384</v>
       </c>
       <c r="H10" s="12">
         <v>108.6</v>
       </c>
       <c r="I10" s="11">
@@ -1910,58 +1914,64 @@
       </c>
       <c r="AI10" s="11">
         <v>80134</v>
       </c>
       <c r="AJ10" s="13">
         <v>123.9</v>
       </c>
       <c r="AK10" s="11">
         <v>38474</v>
       </c>
       <c r="AL10" s="13">
         <v>46.1</v>
       </c>
       <c r="AM10" s="14">
         <v>25321</v>
       </c>
       <c r="AN10" s="16">
         <v>62.4</v>
       </c>
       <c r="AO10" s="27">
         <v>146866</v>
       </c>
       <c r="AP10" s="16">
         <v>557.70000000000005</v>
       </c>
-      <c r="AQ10" s="40">
+      <c r="AQ10" s="38">
         <v>48389</v>
       </c>
-      <c r="AR10" s="39">
+      <c r="AR10" s="37">
         <v>32.799999999999997</v>
       </c>
+      <c r="AS10" s="38">
+        <v>108058</v>
+      </c>
+      <c r="AT10" s="39">
+        <v>216</v>
+      </c>
     </row>
-    <row r="11" spans="1:44" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:46" ht="38.25">
       <c r="A11" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="11">
         <v>108</v>
       </c>
       <c r="C11" s="11">
         <v>586</v>
       </c>
       <c r="D11" s="12">
         <v>523.20000000000005</v>
       </c>
       <c r="E11" s="11">
         <v>750</v>
       </c>
       <c r="F11" s="12">
         <v>119.6</v>
       </c>
       <c r="G11" s="11">
         <v>1656</v>
       </c>
       <c r="H11" s="12">
         <v>208.7</v>
       </c>
       <c r="I11" s="11">
@@ -2044,58 +2054,64 @@
       </c>
       <c r="AI11" s="11">
         <v>18165</v>
       </c>
       <c r="AJ11" s="13">
         <v>79.400000000000006</v>
       </c>
       <c r="AK11" s="11">
         <v>34857</v>
       </c>
       <c r="AL11" s="13">
         <v>184.1</v>
       </c>
       <c r="AM11" s="14">
         <v>34355</v>
       </c>
       <c r="AN11" s="16">
         <v>93.4</v>
       </c>
       <c r="AO11" s="27">
         <v>20564</v>
       </c>
       <c r="AP11" s="16">
         <v>57.6</v>
       </c>
-      <c r="AQ11" s="40">
+      <c r="AQ11" s="38">
         <v>36842</v>
       </c>
-      <c r="AR11" s="39">
+      <c r="AR11" s="37">
         <v>178.3</v>
       </c>
+      <c r="AS11" s="38">
+        <v>64088</v>
+      </c>
+      <c r="AT11" s="39">
+        <v>168.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:46">
       <c r="A12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="11">
         <v>190</v>
       </c>
       <c r="C12" s="11">
         <v>734</v>
       </c>
       <c r="D12" s="12">
         <v>372.5</v>
       </c>
       <c r="E12" s="11">
         <v>415</v>
       </c>
       <c r="F12" s="12">
         <v>52.8</v>
       </c>
       <c r="G12" s="11">
         <v>234</v>
       </c>
       <c r="H12" s="12">
         <v>53.3</v>
       </c>
       <c r="I12" s="11">
@@ -2178,58 +2194,64 @@
       </c>
       <c r="AI12" s="11">
         <v>503</v>
       </c>
       <c r="AJ12" s="13">
         <v>199.2</v>
       </c>
       <c r="AK12" s="11">
         <v>178</v>
       </c>
       <c r="AL12" s="12">
         <v>34</v>
       </c>
       <c r="AM12" s="14">
         <v>326</v>
       </c>
       <c r="AN12" s="16">
         <v>173.7</v>
       </c>
       <c r="AO12" s="28">
         <v>550</v>
       </c>
       <c r="AP12" s="16">
         <v>162.19999999999999</v>
       </c>
-      <c r="AQ12" s="40">
+      <c r="AQ12" s="38">
         <v>2681</v>
       </c>
-      <c r="AR12" s="39">
+      <c r="AR12" s="37">
         <v>485.1</v>
       </c>
+      <c r="AS12" s="38">
+        <v>6099</v>
+      </c>
+      <c r="AT12" s="39">
+        <v>220</v>
+      </c>
     </row>
-    <row r="13" spans="1:44" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:46" ht="25.5">
       <c r="A13" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="11">
         <v>1135</v>
       </c>
       <c r="C13" s="11">
         <v>1691</v>
       </c>
       <c r="D13" s="12">
         <v>143.69999999999999</v>
       </c>
       <c r="E13" s="11">
         <v>2465</v>
       </c>
       <c r="F13" s="12">
         <v>136.19999999999999</v>
       </c>
       <c r="G13" s="11">
         <v>1908</v>
       </c>
       <c r="H13" s="12">
         <v>73.099999999999994</v>
       </c>
       <c r="I13" s="11">
@@ -2312,58 +2334,64 @@
       </c>
       <c r="AI13" s="11">
         <v>5735</v>
       </c>
       <c r="AJ13" s="13">
         <v>156.4</v>
       </c>
       <c r="AK13" s="11">
         <v>9868</v>
       </c>
       <c r="AL13" s="13">
         <v>165.1</v>
       </c>
       <c r="AM13" s="14">
         <v>8714</v>
       </c>
       <c r="AN13" s="16">
         <v>83.7</v>
       </c>
       <c r="AO13" s="27">
         <v>10207</v>
       </c>
       <c r="AP13" s="16">
         <v>112.6</v>
       </c>
-      <c r="AQ13" s="40">
+      <c r="AQ13" s="38">
         <v>9748</v>
       </c>
-      <c r="AR13" s="39">
+      <c r="AR13" s="37">
         <v>95</v>
       </c>
+      <c r="AS13" s="38">
+        <v>18807</v>
+      </c>
+      <c r="AT13" s="39">
+        <v>186.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:46">
       <c r="A14" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="11">
         <v>3291</v>
       </c>
       <c r="C14" s="11">
         <v>3292</v>
       </c>
       <c r="D14" s="12">
         <v>96.5</v>
       </c>
       <c r="E14" s="11">
         <v>2518</v>
       </c>
       <c r="F14" s="12">
         <v>71.5</v>
       </c>
       <c r="G14" s="11">
         <v>14202</v>
       </c>
       <c r="H14" s="12">
         <v>533.1</v>
       </c>
       <c r="I14" s="11">
@@ -2446,58 +2474,64 @@
       </c>
       <c r="AI14" s="11">
         <v>30817</v>
       </c>
       <c r="AJ14" s="13">
         <v>119.1</v>
       </c>
       <c r="AK14" s="11">
         <v>45815</v>
       </c>
       <c r="AL14" s="13">
         <v>142.69999999999999</v>
       </c>
       <c r="AM14" s="14">
         <v>99327</v>
       </c>
       <c r="AN14" s="16">
         <v>205.5</v>
       </c>
       <c r="AO14" s="27">
         <v>67514</v>
       </c>
       <c r="AP14" s="16">
         <v>65.400000000000006</v>
       </c>
-      <c r="AQ14" s="40">
+      <c r="AQ14" s="38">
         <v>95115</v>
       </c>
-      <c r="AR14" s="39">
+      <c r="AR14" s="37">
         <v>140.19999999999999</v>
       </c>
+      <c r="AS14" s="38">
+        <v>171334</v>
+      </c>
+      <c r="AT14" s="39">
+        <v>174.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:44" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:46" ht="25.5">
       <c r="A15" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="11">
         <v>45</v>
       </c>
       <c r="C15" s="11">
         <v>316</v>
       </c>
       <c r="D15" s="12">
         <v>677.2</v>
       </c>
       <c r="E15" s="11">
         <v>1033</v>
       </c>
       <c r="F15" s="12">
         <v>305.5</v>
       </c>
       <c r="G15" s="11">
         <v>329</v>
       </c>
       <c r="H15" s="12">
         <v>30.1</v>
       </c>
       <c r="I15" s="11">
@@ -2580,58 +2614,64 @@
       </c>
       <c r="AI15" s="11">
         <v>9604</v>
       </c>
       <c r="AJ15" s="13">
         <v>55</v>
       </c>
       <c r="AK15" s="11">
         <v>8503</v>
       </c>
       <c r="AL15" s="13">
         <v>85</v>
       </c>
       <c r="AM15" s="14">
         <v>13665</v>
       </c>
       <c r="AN15" s="16">
         <v>152.30000000000001</v>
       </c>
       <c r="AO15" s="27">
         <v>18034</v>
       </c>
       <c r="AP15" s="16">
         <v>126.9</v>
       </c>
-      <c r="AQ15" s="40">
+      <c r="AQ15" s="38">
         <v>10069</v>
       </c>
-      <c r="AR15" s="39">
+      <c r="AR15" s="37">
         <v>55.6</v>
       </c>
+      <c r="AS15" s="38">
+        <v>13382</v>
+      </c>
+      <c r="AT15" s="39">
+        <v>128.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:46">
       <c r="A16" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11">
         <v>443</v>
       </c>
       <c r="C16" s="11">
         <v>383</v>
       </c>
       <c r="D16" s="12">
         <v>83.4</v>
       </c>
       <c r="E16" s="11">
         <v>1601</v>
       </c>
       <c r="F16" s="12">
         <v>390.7</v>
       </c>
       <c r="G16" s="11">
         <v>1394</v>
       </c>
       <c r="H16" s="12">
         <v>82.3</v>
       </c>
       <c r="I16" s="11">
@@ -2714,58 +2754,64 @@
       </c>
       <c r="AI16" s="11">
         <v>6600</v>
       </c>
       <c r="AJ16" s="13">
         <v>287.3</v>
       </c>
       <c r="AK16" s="11">
         <v>5389</v>
       </c>
       <c r="AL16" s="13">
         <v>78.400000000000006</v>
       </c>
       <c r="AM16" s="14">
         <v>3932</v>
       </c>
       <c r="AN16" s="16">
         <v>69.2</v>
       </c>
       <c r="AO16" s="27">
         <v>2160</v>
       </c>
       <c r="AP16" s="16">
         <v>52.8</v>
       </c>
-      <c r="AQ16" s="40">
+      <c r="AQ16" s="38">
         <v>3714</v>
       </c>
-      <c r="AR16" s="39">
+      <c r="AR16" s="37">
         <v>171.1</v>
       </c>
+      <c r="AS16" s="38">
+        <v>12827</v>
+      </c>
+      <c r="AT16" s="39">
+        <v>334</v>
+      </c>
     </row>
-    <row r="17" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:46">
       <c r="A17" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11">
         <v>153</v>
       </c>
       <c r="C17" s="11">
         <v>258</v>
       </c>
       <c r="D17" s="12">
         <v>162.6</v>
       </c>
       <c r="E17" s="11">
         <v>312</v>
       </c>
       <c r="F17" s="12">
         <v>113</v>
       </c>
       <c r="G17" s="11">
         <v>678</v>
       </c>
       <c r="H17" s="12">
         <v>205.4</v>
       </c>
       <c r="I17" s="11">
@@ -2848,58 +2894,64 @@
       </c>
       <c r="AI17" s="11">
         <v>571</v>
       </c>
       <c r="AJ17" s="13">
         <v>78.400000000000006</v>
       </c>
       <c r="AK17" s="11">
         <v>409</v>
       </c>
       <c r="AL17" s="13">
         <v>68.7</v>
       </c>
       <c r="AM17" s="14">
         <v>487</v>
       </c>
       <c r="AN17" s="16">
         <v>112.9</v>
       </c>
       <c r="AO17" s="28">
         <v>574</v>
       </c>
       <c r="AP17" s="16">
         <v>113.2</v>
       </c>
-      <c r="AQ17" s="40">
+      <c r="AQ17" s="38">
         <v>1293</v>
       </c>
-      <c r="AR17" s="39">
+      <c r="AR17" s="37">
         <v>224.2</v>
       </c>
+      <c r="AS17" s="38">
+        <v>1392</v>
+      </c>
+      <c r="AT17" s="39">
+        <v>104.1</v>
+      </c>
     </row>
-    <row r="18" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:46">
       <c r="A18" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="11">
         <v>345</v>
       </c>
       <c r="C18" s="11">
         <v>1095</v>
       </c>
       <c r="D18" s="12">
         <v>306.10000000000002</v>
       </c>
       <c r="E18" s="11">
         <v>3776</v>
       </c>
       <c r="F18" s="12">
         <v>322.3</v>
       </c>
       <c r="G18" s="11">
         <v>4063</v>
       </c>
       <c r="H18" s="12">
         <v>101.7</v>
       </c>
       <c r="I18" s="11">
@@ -2982,58 +3034,64 @@
       </c>
       <c r="AI18" s="11">
         <v>68741</v>
       </c>
       <c r="AJ18" s="13">
         <v>112.7</v>
       </c>
       <c r="AK18" s="11">
         <v>78989</v>
       </c>
       <c r="AL18" s="13">
         <v>110.3</v>
       </c>
       <c r="AM18" s="14">
         <v>102976</v>
       </c>
       <c r="AN18" s="16">
         <v>123.6</v>
       </c>
       <c r="AO18" s="27">
         <v>118896</v>
       </c>
       <c r="AP18" s="16">
         <v>111</v>
       </c>
-      <c r="AQ18" s="40">
+      <c r="AQ18" s="38">
         <v>111970</v>
       </c>
-      <c r="AR18" s="39">
+      <c r="AR18" s="37">
         <v>93.7</v>
       </c>
+      <c r="AS18" s="38">
+        <v>122787</v>
+      </c>
+      <c r="AT18" s="39">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="19" spans="1:44" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:46" ht="25.5">
       <c r="A19" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="11">
         <v>120</v>
       </c>
       <c r="C19" s="11">
         <v>480</v>
       </c>
       <c r="D19" s="12">
         <v>385.7</v>
       </c>
       <c r="E19" s="11">
         <v>300</v>
       </c>
       <c r="F19" s="12">
         <v>58.4</v>
       </c>
       <c r="G19" s="11">
         <v>469</v>
       </c>
       <c r="H19" s="12">
         <v>147.80000000000001</v>
       </c>
       <c r="I19" s="11">
@@ -3116,58 +3174,64 @@
       </c>
       <c r="AI19" s="11">
         <v>644</v>
       </c>
       <c r="AJ19" s="13">
         <v>44.5</v>
       </c>
       <c r="AK19" s="11">
         <v>361</v>
       </c>
       <c r="AL19" s="13">
         <v>53.8</v>
       </c>
       <c r="AM19" s="14">
         <v>879</v>
       </c>
       <c r="AN19" s="16">
         <v>231</v>
       </c>
       <c r="AO19" s="27">
         <v>3401</v>
       </c>
       <c r="AP19" s="16">
         <v>372</v>
       </c>
-      <c r="AQ19" s="40">
+      <c r="AQ19" s="38">
         <v>4328</v>
       </c>
-      <c r="AR19" s="39">
+      <c r="AR19" s="37">
         <v>126.6</v>
       </c>
+      <c r="AS19" s="38">
+        <v>2411</v>
+      </c>
+      <c r="AT19" s="39">
+        <v>53.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:44" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:46" ht="25.15" customHeight="1">
       <c r="A20" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="11">
         <v>1071</v>
       </c>
       <c r="C20" s="11">
         <v>2639</v>
       </c>
       <c r="D20" s="12">
         <v>237.6</v>
       </c>
       <c r="E20" s="11">
         <v>4185</v>
       </c>
       <c r="F20" s="12">
         <v>148.19999999999999</v>
       </c>
       <c r="G20" s="11">
         <v>64</v>
       </c>
       <c r="H20" s="12">
         <v>1.4</v>
       </c>
       <c r="I20" s="11">
@@ -3250,58 +3314,64 @@
       </c>
       <c r="AI20" s="11">
         <v>9761</v>
       </c>
       <c r="AJ20" s="13">
         <v>527.70000000000005</v>
       </c>
       <c r="AK20" s="11">
         <v>3093</v>
       </c>
       <c r="AL20" s="13">
         <v>30.4</v>
       </c>
       <c r="AM20" s="14">
         <v>821</v>
       </c>
       <c r="AN20" s="16">
         <v>25.2</v>
       </c>
       <c r="AO20" s="27">
         <v>1813</v>
       </c>
       <c r="AP20" s="16">
         <v>212.3</v>
       </c>
-      <c r="AQ20" s="40">
+      <c r="AQ20" s="38">
         <v>2490</v>
       </c>
-      <c r="AR20" s="39">
+      <c r="AR20" s="37">
         <v>136.69999999999999</v>
       </c>
+      <c r="AS20" s="38">
+        <v>9484</v>
+      </c>
+      <c r="AT20" s="39">
+        <v>368.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:44" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:46" ht="25.5">
       <c r="A21" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="11">
         <v>294</v>
       </c>
       <c r="C21" s="11">
         <v>31</v>
       </c>
       <c r="D21" s="12">
         <v>10.199999999999999</v>
       </c>
       <c r="E21" s="11">
         <v>189</v>
       </c>
       <c r="F21" s="12">
         <v>569.79999999999995</v>
       </c>
       <c r="G21" s="11">
         <v>4</v>
       </c>
       <c r="H21" s="12">
         <v>2</v>
       </c>
       <c r="I21" s="11">
@@ -3384,58 +3454,64 @@
       </c>
       <c r="AI21" s="11">
         <v>516</v>
       </c>
       <c r="AJ21" s="13">
         <v>135.69999999999999</v>
       </c>
       <c r="AK21" s="11">
         <v>1540</v>
       </c>
       <c r="AL21" s="13">
         <v>286.5</v>
       </c>
       <c r="AM21" s="14">
         <v>2765</v>
       </c>
       <c r="AN21" s="16">
         <v>170.2</v>
       </c>
       <c r="AO21" s="27">
         <v>18007</v>
       </c>
       <c r="AP21" s="16">
         <v>626.29999999999995</v>
       </c>
-      <c r="AQ21" s="40">
+      <c r="AQ21" s="38">
         <v>11490</v>
       </c>
-      <c r="AR21" s="39">
+      <c r="AR21" s="37">
         <v>63.5</v>
       </c>
+      <c r="AS21" s="38">
+        <v>8727</v>
+      </c>
+      <c r="AT21" s="39">
+        <v>73.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:46">
       <c r="A22" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="11">
         <v>313</v>
       </c>
       <c r="C22" s="11">
         <v>205</v>
       </c>
       <c r="D22" s="12">
         <v>63.2</v>
       </c>
       <c r="E22" s="11">
         <v>784</v>
       </c>
       <c r="F22" s="12">
         <v>357.4</v>
       </c>
       <c r="G22" s="11">
         <v>994</v>
       </c>
       <c r="H22" s="12">
         <v>119.8</v>
       </c>
       <c r="I22" s="11">
@@ -3518,58 +3594,64 @@
       </c>
       <c r="AI22" s="11">
         <v>12767</v>
       </c>
       <c r="AJ22" s="13">
         <v>162.30000000000001</v>
       </c>
       <c r="AK22" s="11">
         <v>14048</v>
       </c>
       <c r="AL22" s="13">
         <v>105.6</v>
       </c>
       <c r="AM22" s="14">
         <v>9553</v>
       </c>
       <c r="AN22" s="16">
         <v>64.5</v>
       </c>
       <c r="AO22" s="27">
         <v>21706</v>
       </c>
       <c r="AP22" s="16">
         <v>218.5</v>
       </c>
-      <c r="AQ22" s="40">
+      <c r="AQ22" s="38">
         <v>55949</v>
       </c>
-      <c r="AR22" s="39">
+      <c r="AR22" s="37">
         <v>256.5</v>
       </c>
+      <c r="AS22" s="38">
+        <v>51969</v>
+      </c>
+      <c r="AT22" s="39">
+        <v>89.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:44" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:46" ht="25.5">
       <c r="A23" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="11">
         <v>728</v>
       </c>
       <c r="C23" s="11">
         <v>295</v>
       </c>
       <c r="D23" s="12">
         <v>39.1</v>
       </c>
       <c r="E23" s="11">
         <v>300</v>
       </c>
       <c r="F23" s="12">
         <v>95</v>
       </c>
       <c r="G23" s="11">
         <v>952</v>
       </c>
       <c r="H23" s="12">
         <v>299.89999999999998</v>
       </c>
       <c r="I23" s="11">
@@ -3652,58 +3734,64 @@
       </c>
       <c r="AI23" s="11">
         <v>21965</v>
       </c>
       <c r="AJ23" s="13">
         <v>289.39999999999998</v>
       </c>
       <c r="AK23" s="11">
         <v>6314</v>
       </c>
       <c r="AL23" s="13">
         <v>27.6</v>
       </c>
       <c r="AM23" s="14">
         <v>6380</v>
       </c>
       <c r="AN23" s="16">
         <v>95.8</v>
       </c>
       <c r="AO23" s="27">
         <v>10430</v>
       </c>
       <c r="AP23" s="16">
         <v>157.19999999999999</v>
       </c>
-      <c r="AQ23" s="40">
+      <c r="AQ23" s="38">
         <v>22863</v>
       </c>
-      <c r="AR23" s="39">
+      <c r="AR23" s="37">
         <v>218.1</v>
       </c>
+      <c r="AS23" s="38">
+        <v>59161</v>
+      </c>
+      <c r="AT23" s="39">
+        <v>250.3</v>
+      </c>
     </row>
-    <row r="24" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:46">
       <c r="A24" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="11">
         <v>1379</v>
       </c>
       <c r="C24" s="11">
         <v>461</v>
       </c>
       <c r="D24" s="12">
         <v>32.200000000000003</v>
       </c>
       <c r="E24" s="11">
         <v>301</v>
       </c>
       <c r="F24" s="12">
         <v>61</v>
       </c>
       <c r="G24" s="11">
         <v>1381</v>
       </c>
       <c r="H24" s="12">
         <v>433.7</v>
       </c>
       <c r="I24" s="11">
@@ -3786,58 +3874,64 @@
       </c>
       <c r="AI24" s="11">
         <v>8419</v>
       </c>
       <c r="AJ24" s="13">
         <v>215.1</v>
       </c>
       <c r="AK24" s="11">
         <v>4539</v>
       </c>
       <c r="AL24" s="13">
         <v>51.7</v>
       </c>
       <c r="AM24" s="14">
         <v>4882</v>
       </c>
       <c r="AN24" s="16">
         <v>101.9</v>
       </c>
       <c r="AO24" s="27">
         <v>10750</v>
       </c>
       <c r="AP24" s="16">
         <v>211.7</v>
       </c>
-      <c r="AQ24" s="40">
+      <c r="AQ24" s="38">
         <v>20975</v>
       </c>
-      <c r="AR24" s="39">
+      <c r="AR24" s="37">
         <v>194.1</v>
       </c>
+      <c r="AS24" s="38">
+        <v>24642</v>
+      </c>
+      <c r="AT24" s="39">
+        <v>113.6</v>
+      </c>
     </row>
-    <row r="25" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:46">
       <c r="A25" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="11">
         <v>34</v>
       </c>
       <c r="C25" s="11">
         <v>44</v>
       </c>
       <c r="D25" s="12">
         <v>124.8</v>
       </c>
       <c r="E25" s="11">
         <v>84</v>
       </c>
       <c r="F25" s="12">
         <v>178.4</v>
       </c>
       <c r="G25" s="13">
         <v>74</v>
       </c>
       <c r="H25" s="12">
         <v>83.3</v>
       </c>
       <c r="I25" s="11">
@@ -3923,178 +4017,181 @@
       </c>
       <c r="AJ25" s="13">
         <v>79.8</v>
       </c>
       <c r="AK25" s="13">
         <v>384</v>
       </c>
       <c r="AL25" s="13">
         <v>59.9</v>
       </c>
       <c r="AM25" s="11">
         <v>486</v>
       </c>
       <c r="AN25" s="16">
         <v>119.9</v>
       </c>
       <c r="AO25" s="25">
         <v>629</v>
       </c>
       <c r="AP25" s="16">
         <v>124.5</v>
       </c>
       <c r="AQ25" s="25">
         <v>502</v>
       </c>
-      <c r="AR25" s="39">
+      <c r="AR25" s="37">
         <v>79.400000000000006</v>
       </c>
+      <c r="AS25" s="25">
+        <v>315</v>
+      </c>
+      <c r="AT25" s="39">
+        <v>60.5</v>
+      </c>
     </row>
-    <row r="26" spans="1:44" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:46">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="20"/>
       <c r="E26" s="19"/>
       <c r="F26" s="20"/>
       <c r="G26" s="21"/>
       <c r="H26" s="20"/>
       <c r="I26" s="19"/>
       <c r="J26" s="20"/>
       <c r="K26" s="19"/>
       <c r="L26" s="20"/>
       <c r="M26" s="22"/>
       <c r="N26" s="20"/>
       <c r="O26" s="21"/>
       <c r="P26" s="20"/>
       <c r="Q26" s="21"/>
       <c r="R26" s="20"/>
       <c r="S26" s="23"/>
       <c r="T26" s="20"/>
       <c r="U26" s="19"/>
       <c r="V26" s="20"/>
       <c r="W26" s="23"/>
       <c r="X26" s="20"/>
       <c r="Y26" s="21"/>
       <c r="Z26" s="20"/>
       <c r="AA26" s="21"/>
       <c r="AB26" s="20"/>
       <c r="AC26" s="21"/>
       <c r="AD26" s="20"/>
       <c r="AE26" s="19"/>
       <c r="AF26" s="20"/>
       <c r="AG26" s="21"/>
       <c r="AH26" s="20"/>
       <c r="AI26" s="21"/>
       <c r="AJ26" s="21"/>
       <c r="AK26" s="21"/>
       <c r="AL26" s="21"/>
       <c r="AM26" s="4"/>
       <c r="AN26" s="4"/>
       <c r="AO26" s="4"/>
     </row>
-    <row r="27" spans="1:44" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="37" t="s">
+    <row r="27" spans="1:46" s="1" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A27" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="B27" s="37"/>
-[...10 lines deleted...]
-      <c r="M27" s="37"/>
+      <c r="B27" s="41"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="41"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="41"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="41"/>
+      <c r="I27" s="41"/>
+      <c r="J27" s="41"/>
+      <c r="K27" s="41"/>
+      <c r="L27" s="41"/>
+      <c r="M27" s="41"/>
       <c r="N27" s="24"/>
       <c r="O27" s="24"/>
       <c r="P27" s="24"/>
       <c r="Q27" s="24"/>
       <c r="R27" s="24"/>
       <c r="S27" s="24"/>
       <c r="T27" s="24"/>
       <c r="U27" s="24"/>
       <c r="V27" s="24"/>
       <c r="W27" s="24"/>
       <c r="X27" s="24"/>
       <c r="Y27" s="24"/>
       <c r="Z27" s="24"/>
       <c r="AA27" s="24"/>
       <c r="AB27" s="24"/>
       <c r="AC27" s="24"/>
       <c r="AD27" s="24"/>
       <c r="AE27" s="24"/>
       <c r="AF27" s="24"/>
       <c r="AG27" s="24"/>
       <c r="AH27" s="24"/>
       <c r="AI27" s="24"/>
       <c r="AJ27" s="24"/>
       <c r="AK27" s="24"/>
       <c r="AL27" s="24"/>
       <c r="AM27" s="24"/>
       <c r="AN27" s="24"/>
       <c r="AO27" s="24"/>
     </row>
-    <row r="28" spans="1:44" ht="38.25" customHeight="1" x14ac:dyDescent="0.25"/>
-[...4 lines deleted...]
-    <row r="33" ht="27.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:46" ht="38.25" customHeight="1"/>
+    <row r="29" spans="1:46" ht="38.25" customHeight="1"/>
+    <row r="30" spans="1:46" ht="38.25" customHeight="1"/>
+    <row r="31" spans="1:46" ht="27.75" customHeight="1"/>
+    <row r="32" spans="1:46" ht="27.75" customHeight="1"/>
+    <row r="33" ht="27.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4103,82 +4200,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{473985DA-C91C-46B2-8718-0247A1328AA0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1D3DBF2-B333-4978-9B73-2A25C7D7963A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{473985DA-C91C-46B2-8718-0247A1328AA0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>