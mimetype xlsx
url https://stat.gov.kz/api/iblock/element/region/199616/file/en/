--- v0 (2026-04-14)
+++ v1 (2026-06-12)
@@ -1,127 +1,287 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="All population" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Womens" sheetId="3" state="hidden" r:id="rId3"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="2024-2025" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="101">
+  <si>
+    <t>All population</t>
+  </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
+  </si>
+  <si>
+    <t>people</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Calculation</t>
+  </si>
+  <si>
+    <t>Population at the beginning of the period</t>
+  </si>
+  <si>
+    <t>The number of people living in a given area at a given time</t>
+  </si>
+  <si>
+    <t>Current estimates at the beginning of the year are calculated based on the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.</t>
+  </si>
+  <si>
+    <t>The main sources of information about the population of the country and its regions are the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.esults of the national census</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0fc/f6tk4a742ooqk3xtv349pasdafxw1es0/Methodology%20for%20calculating%20indicators%20of%20the%20number%20and%20structure%20of%20the%20population.rar</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703831</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/411576/file/en/</t>
+  </si>
+  <si>
+    <t>CATO code</t>
+  </si>
+  <si>
+    <t>Mens</t>
+  </si>
+  <si>
+    <t>Womens</t>
+  </si>
+  <si>
+    <t>January 1</t>
+  </si>
+  <si>
+    <t>February 1</t>
+  </si>
+  <si>
+    <t>March 1</t>
+  </si>
+  <si>
+    <r>
+      <t>April 1</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
   </si>
   <si>
     <t>May 1</t>
   </si>
   <si>
     <t>June 1</t>
   </si>
   <si>
-    <t>July 1</t>
-[...1 lines deleted...]
-  <si>
     <t>August 1</t>
   </si>
   <si>
-    <t>October 1</t>
+    <t>September 1</t>
   </si>
   <si>
-    <t>the beginning of the year</t>
-[...8 lines deleted...]
-    <t>April 1</t>
+    <t>October 1</t>
   </si>
   <si>
     <t>November 1</t>
   </si>
   <si>
     <t>December 1</t>
   </si>
   <si>
-    <t>people</t>
+    <r>
+      <t>March 1</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
   </si>
   <si>
-    <t>* According to the current accounting.</t>
+    <t>April 1</t>
   </si>
   <si>
-    <t>The number of men in the Republic of Kazakhstan*</t>
+    <t>July 1</t>
   </si>
   <si>
-    <t>The number of women in the Republic of Kazakhstan*</t>
-[...8 lines deleted...]
-    <t>The population of Turkistan region*</t>
+    <t xml:space="preserve">No </t>
   </si>
   <si>
     <t>Turkistan region</t>
   </si>
   <si>
     <t>Turkistan city</t>
   </si>
   <si>
     <t>Arys c.a.</t>
   </si>
   <si>
     <t>Kentau c.a.</t>
   </si>
   <si>
     <t xml:space="preserve">Baydibek </t>
   </si>
   <si>
     <t>Zhetisai</t>
   </si>
   <si>
     <t>Keles</t>
   </si>
   <si>
     <t>Kazygurt</t>
   </si>
@@ -133,624 +293,1166 @@
   </si>
   <si>
     <t>Otyrar</t>
   </si>
   <si>
     <t>Sairam</t>
   </si>
   <si>
     <t>Saryagash</t>
   </si>
   <si>
     <t>Sauran</t>
   </si>
   <si>
     <t>Sozaq</t>
   </si>
   <si>
     <t>Tolebi</t>
   </si>
   <si>
     <t>Tulkibas</t>
   </si>
   <si>
     <t>Shardara</t>
   </si>
+  <si>
+    <t>611000000</t>
+  </si>
+  <si>
+    <t>611600000</t>
+  </si>
+  <si>
+    <t>612000000</t>
+  </si>
+  <si>
+    <t>613600000</t>
+  </si>
+  <si>
+    <t>613800000</t>
+  </si>
+  <si>
+    <t>613900000</t>
+  </si>
+  <si>
+    <t>614000000</t>
+  </si>
+  <si>
+    <t>614400000</t>
+  </si>
+  <si>
+    <t>614600000</t>
+  </si>
+  <si>
+    <t>614800000</t>
+  </si>
+  <si>
+    <t>615200000</t>
+  </si>
+  <si>
+    <t>615400000</t>
+  </si>
+  <si>
+    <t>615500000</t>
+  </si>
+  <si>
+    <t>615600000</t>
+  </si>
+  <si>
+    <t>615800000</t>
+  </si>
+  <si>
+    <t>616000000</t>
+  </si>
+  <si>
+    <t>616400000</t>
+  </si>
+  <si>
+    <r>
+      <t>The population of Turkistan region</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1)According to the current records.</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)Considering the revised population figures at the beginning of the year</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>Division social and demographic statistics</t>
+  </si>
+  <si>
+    <t>Zhansaya Sadyrbayeva</t>
+  </si>
+  <si>
+    <t>+7 7252 39-01-68</t>
+  </si>
+  <si>
+    <t>zh.sadirbayeva@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="15">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+  </numFmts>
+  <fonts count="45">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
-      <sz val="11"/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...12 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="33" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="21" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="29" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="21" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="40" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="43" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="23" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...177 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="32">
+    <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
+    <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Название 2" xfId="22"/>
+    <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_ЧислРК2007" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="21"/>
+    <cellStyle name="Обычный 2 2" xfId="26"/>
+    <cellStyle name="Обычный 2 3" xfId="25"/>
+    <cellStyle name="Обычный 2 4" xfId="29"/>
+    <cellStyle name="Обычный 3 2" xfId="28"/>
+    <cellStyle name="Обычный 4" xfId="27"/>
+    <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Пояснение" xfId="13" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Примечание 2" xfId="24"/>
+    <cellStyle name="Связанная ячейка" xfId="10" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения" xfId="12" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Финансовый 2" xfId="31"/>
+    <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...116 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -993,9950 +1695,13654 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.sadirbayeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW60"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:C29"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="V1" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="AQ59" sqref="AQ59"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18:B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="50" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="2" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="2"/>
+    <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="2"/>
+    <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="2"/>
+    <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="2"/>
+    <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="2"/>
+    <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="2"/>
+    <col min="1537" max="1537" width="44.28515625" style="2" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="2" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="2"/>
+    <col min="1793" max="1793" width="44.28515625" style="2" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="2" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="2"/>
+    <col min="2049" max="2049" width="44.28515625" style="2" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="2" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="2"/>
+    <col min="2305" max="2305" width="44.28515625" style="2" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="2" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="2"/>
+    <col min="2561" max="2561" width="44.28515625" style="2" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="2" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="2"/>
+    <col min="2817" max="2817" width="44.28515625" style="2" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="2" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="2"/>
+    <col min="3073" max="3073" width="44.28515625" style="2" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="2" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="2"/>
+    <col min="3329" max="3329" width="44.28515625" style="2" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="2" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="2"/>
+    <col min="3585" max="3585" width="44.28515625" style="2" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="2" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="2"/>
+    <col min="3841" max="3841" width="44.28515625" style="2" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="2" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="2"/>
+    <col min="4097" max="4097" width="44.28515625" style="2" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="2" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="2"/>
+    <col min="4353" max="4353" width="44.28515625" style="2" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="2" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="2"/>
+    <col min="4609" max="4609" width="44.28515625" style="2" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="2" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="2"/>
+    <col min="4865" max="4865" width="44.28515625" style="2" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="2" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="2"/>
+    <col min="5121" max="5121" width="44.28515625" style="2" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="2" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="2"/>
+    <col min="5377" max="5377" width="44.28515625" style="2" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="2" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="2"/>
+    <col min="5633" max="5633" width="44.28515625" style="2" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="2" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="2"/>
+    <col min="5889" max="5889" width="44.28515625" style="2" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="2" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="2"/>
+    <col min="6145" max="6145" width="44.28515625" style="2" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="2" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="2"/>
+    <col min="6401" max="6401" width="44.28515625" style="2" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="2" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="2"/>
+    <col min="6657" max="6657" width="44.28515625" style="2" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="2" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="2"/>
+    <col min="6913" max="6913" width="44.28515625" style="2" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="2" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="2"/>
+    <col min="7169" max="7169" width="44.28515625" style="2" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="2" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="2"/>
+    <col min="7425" max="7425" width="44.28515625" style="2" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="2" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="2"/>
+    <col min="7681" max="7681" width="44.28515625" style="2" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="2" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="2"/>
+    <col min="7937" max="7937" width="44.28515625" style="2" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="2" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="2"/>
+    <col min="8193" max="8193" width="44.28515625" style="2" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="2" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="2"/>
+    <col min="8449" max="8449" width="44.28515625" style="2" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="2" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="2"/>
+    <col min="8705" max="8705" width="44.28515625" style="2" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="2" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="2"/>
+    <col min="8961" max="8961" width="44.28515625" style="2" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="2" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="2"/>
+    <col min="9217" max="9217" width="44.28515625" style="2" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="2" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="2"/>
+    <col min="9473" max="9473" width="44.28515625" style="2" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="2" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="2"/>
+    <col min="9729" max="9729" width="44.28515625" style="2" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="2" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="2"/>
+    <col min="9985" max="9985" width="44.28515625" style="2" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="2" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="2"/>
+    <col min="10241" max="10241" width="44.28515625" style="2" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="2" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="2"/>
+    <col min="10497" max="10497" width="44.28515625" style="2" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="2" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="2"/>
+    <col min="10753" max="10753" width="44.28515625" style="2" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="2" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="2"/>
+    <col min="11009" max="11009" width="44.28515625" style="2" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="2" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="2"/>
+    <col min="11265" max="11265" width="44.28515625" style="2" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="2" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="2"/>
+    <col min="11521" max="11521" width="44.28515625" style="2" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="2" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="2"/>
+    <col min="11777" max="11777" width="44.28515625" style="2" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="2" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="2"/>
+    <col min="12033" max="12033" width="44.28515625" style="2" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="2" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="2"/>
+    <col min="12289" max="12289" width="44.28515625" style="2" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="2" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="2"/>
+    <col min="12545" max="12545" width="44.28515625" style="2" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="2" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="2"/>
+    <col min="12801" max="12801" width="44.28515625" style="2" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="2" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="2"/>
+    <col min="13057" max="13057" width="44.28515625" style="2" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="2" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="2"/>
+    <col min="13313" max="13313" width="44.28515625" style="2" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="2" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="2"/>
+    <col min="13569" max="13569" width="44.28515625" style="2" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="2" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="2"/>
+    <col min="13825" max="13825" width="44.28515625" style="2" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="2" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="2"/>
+    <col min="14081" max="14081" width="44.28515625" style="2" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="2" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="2"/>
+    <col min="14337" max="14337" width="44.28515625" style="2" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="2" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="2"/>
+    <col min="14593" max="14593" width="44.28515625" style="2" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="2" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="2"/>
+    <col min="14849" max="14849" width="44.28515625" style="2" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="2" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="2"/>
+    <col min="15105" max="15105" width="44.28515625" style="2" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="2" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="2"/>
+    <col min="15361" max="15361" width="44.28515625" style="2" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="2" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="2"/>
+    <col min="15617" max="15617" width="44.28515625" style="2" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="2" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="2"/>
+    <col min="15873" max="15873" width="44.28515625" style="2" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="2" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="2"/>
+    <col min="16129" max="16129" width="44.28515625" style="2" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="2" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49">
-      <c r="A2" s="68" t="s">
+    <row r="1" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A1" s="69"/>
+      <c r="B1" s="69"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1">
+      <c r="A2" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="8">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15" customHeight="1">
+      <c r="A3" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15" customHeight="1">
+      <c r="A4" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15" customHeight="1">
+      <c r="A6" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="16">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="20"/>
+    </row>
+    <row r="8" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A8" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="55.5" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="20"/>
+    </row>
+    <row r="10" spans="1:3" ht="54.75" customHeight="1">
+      <c r="A10" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="20"/>
+    </row>
+    <row r="11" spans="1:3" ht="47.25" customHeight="1">
+      <c r="A11" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="68"/>
-[...375 lines deleted...]
-      <c r="A9" s="37" t="s">
+      <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="23">
-[...142 lines deleted...]
-      <c r="A10" s="38" t="s">
+    </row>
+    <row r="13" spans="1:3" ht="32.25" customHeight="1">
+      <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="23">
-[...142 lines deleted...]
-      <c r="A11" s="38" t="s">
+      <c r="B13" s="21" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="23">
-[...142 lines deleted...]
-      <c r="A12" s="38" t="s">
+      <c r="B14" s="22" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A15" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="23">
-[...142 lines deleted...]
-      <c r="A13" s="38" t="s">
+      <c r="B15" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="20"/>
+    </row>
+    <row r="16" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A16" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="23">
-[...142 lines deleted...]
-      <c r="A14" s="38" t="s">
+      <c r="B16" s="48">
+        <v>46001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A17" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="23">
-[...142 lines deleted...]
-      <c r="A15" s="38" t="s">
+      <c r="B17" s="48">
+        <v>46034</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="23">
-[...142 lines deleted...]
-      <c r="A16" s="38" t="s">
+      <c r="B18" s="63" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A19" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="23">
-[...142 lines deleted...]
-      <c r="A17" s="38" t="s">
+      <c r="B19" s="64" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="23">
-[...142 lines deleted...]
-      <c r="A18" s="38" t="s">
+      <c r="B20" s="65" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A21" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="23">
-[...5128 lines deleted...]
-      <c r="G60" s="11"/>
+      <c r="B21" s="66" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="7"/>
+      <c r="B23" s="7"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="7"/>
+      <c r="B27" s="7"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="10"/>
+      <c r="B29" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...8 lines deleted...]
-    <mergeCell ref="Z6:AK6"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:R77"/>
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:D20"/>
   <sheetViews>
-    <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="U67" sqref="U67"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C50" sqref="C50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="2"/>
+    <col min="257" max="257" width="4.42578125" style="2" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="2" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="2" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="2"/>
+    <col min="513" max="513" width="4.42578125" style="2" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="2" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="2" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="2"/>
+    <col min="769" max="769" width="4.42578125" style="2" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="2" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="2" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="2"/>
+    <col min="1025" max="1025" width="4.42578125" style="2" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="2" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="2" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="2"/>
+    <col min="1281" max="1281" width="4.42578125" style="2" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="2" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="2" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="2"/>
+    <col min="1537" max="1537" width="4.42578125" style="2" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="2" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="2" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="2"/>
+    <col min="1793" max="1793" width="4.42578125" style="2" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="2" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="2" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="2"/>
+    <col min="2049" max="2049" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="2" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="2" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="2"/>
+    <col min="2305" max="2305" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="2" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="2" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="2"/>
+    <col min="2561" max="2561" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="2" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="2" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="2"/>
+    <col min="2817" max="2817" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="2" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="2" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="2"/>
+    <col min="3073" max="3073" width="4.42578125" style="2" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="2" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="2" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="2"/>
+    <col min="3329" max="3329" width="4.42578125" style="2" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="2" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="2" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="2"/>
+    <col min="3585" max="3585" width="4.42578125" style="2" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="2" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="2" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="2"/>
+    <col min="3841" max="3841" width="4.42578125" style="2" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="2" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="2" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="2"/>
+    <col min="4097" max="4097" width="4.42578125" style="2" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="2" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="2" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="2"/>
+    <col min="4353" max="4353" width="4.42578125" style="2" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="2" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="2" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="2"/>
+    <col min="4609" max="4609" width="4.42578125" style="2" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="2" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="2" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="2"/>
+    <col min="4865" max="4865" width="4.42578125" style="2" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="2" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="2" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="2"/>
+    <col min="5121" max="5121" width="4.42578125" style="2" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="2" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="2" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="2"/>
+    <col min="5377" max="5377" width="4.42578125" style="2" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="2" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="2" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="2"/>
+    <col min="5633" max="5633" width="4.42578125" style="2" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="2" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="2" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="2"/>
+    <col min="5889" max="5889" width="4.42578125" style="2" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="2" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="2" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="2"/>
+    <col min="6145" max="6145" width="4.42578125" style="2" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="2" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="2" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="2"/>
+    <col min="6401" max="6401" width="4.42578125" style="2" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="2" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="2" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="2"/>
+    <col min="6657" max="6657" width="4.42578125" style="2" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="2" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="2" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="2"/>
+    <col min="6913" max="6913" width="4.42578125" style="2" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="2" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="2" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="2"/>
+    <col min="7169" max="7169" width="4.42578125" style="2" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="2" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="2" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="2"/>
+    <col min="7425" max="7425" width="4.42578125" style="2" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="2" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="2" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="2"/>
+    <col min="7681" max="7681" width="4.42578125" style="2" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="2" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="2" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="2"/>
+    <col min="7937" max="7937" width="4.42578125" style="2" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="2" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="2" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="2"/>
+    <col min="8193" max="8193" width="4.42578125" style="2" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="2" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="2" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="2"/>
+    <col min="8449" max="8449" width="4.42578125" style="2" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="2" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="2" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="2"/>
+    <col min="8705" max="8705" width="4.42578125" style="2" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="2" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="2" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="2"/>
+    <col min="8961" max="8961" width="4.42578125" style="2" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="2" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="2" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="2"/>
+    <col min="9217" max="9217" width="4.42578125" style="2" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="2" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="2" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="2"/>
+    <col min="9473" max="9473" width="4.42578125" style="2" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="2" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="2" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="2"/>
+    <col min="9729" max="9729" width="4.42578125" style="2" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="2" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="2" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="2"/>
+    <col min="9985" max="9985" width="4.42578125" style="2" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="2" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="2" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="2"/>
+    <col min="10241" max="10241" width="4.42578125" style="2" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="2" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="2" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="2"/>
+    <col min="10497" max="10497" width="4.42578125" style="2" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="2" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="2" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="2"/>
+    <col min="10753" max="10753" width="4.42578125" style="2" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="2" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="2" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="2"/>
+    <col min="11009" max="11009" width="4.42578125" style="2" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="2" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="2" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="2"/>
+    <col min="11265" max="11265" width="4.42578125" style="2" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="2" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="2" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="2"/>
+    <col min="11521" max="11521" width="4.42578125" style="2" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="2" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="2" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="2"/>
+    <col min="11777" max="11777" width="4.42578125" style="2" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="2" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="2" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="2"/>
+    <col min="12033" max="12033" width="4.42578125" style="2" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="2" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="2" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="2"/>
+    <col min="12289" max="12289" width="4.42578125" style="2" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="2" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="2" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="2"/>
+    <col min="12545" max="12545" width="4.42578125" style="2" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="2" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="2" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="2"/>
+    <col min="12801" max="12801" width="4.42578125" style="2" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="2" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="2" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="2"/>
+    <col min="13057" max="13057" width="4.42578125" style="2" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="2" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="2" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="2"/>
+    <col min="13313" max="13313" width="4.42578125" style="2" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="2" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="2" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="2"/>
+    <col min="13569" max="13569" width="4.42578125" style="2" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="2" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="2" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="2"/>
+    <col min="13825" max="13825" width="4.42578125" style="2" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="2" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="2" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="2"/>
+    <col min="14081" max="14081" width="4.42578125" style="2" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="2" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="2" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="2"/>
+    <col min="14337" max="14337" width="4.42578125" style="2" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="2" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="2" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="2"/>
+    <col min="14593" max="14593" width="4.42578125" style="2" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="2" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="2" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="2"/>
+    <col min="14849" max="14849" width="4.42578125" style="2" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="2" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="2" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="2"/>
+    <col min="15105" max="15105" width="4.42578125" style="2" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="2" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="2" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="2"/>
+    <col min="15361" max="15361" width="4.42578125" style="2" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="2" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="2" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="2"/>
+    <col min="15617" max="15617" width="4.42578125" style="2" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="2" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="2" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="2"/>
+    <col min="15873" max="15873" width="4.42578125" style="2" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="2" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="2" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="2"/>
+    <col min="16129" max="16129" width="4.42578125" style="2" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="2" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="2" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:18">
-[...89 lines deleted...]
-      <c r="A7" s="75"/>
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="4" t="s">
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D7" s="4" t="s">
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="3"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E7" s="4" t="s">
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="5"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="5"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="F7" s="4" t="s">
-[...1368 lines deleted...]
-      <c r="G77" s="11"/>
+    </row>
+    <row r="20" spans="3:4">
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...9 lines deleted...]
-  <drawing r:id="rId1"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:R77"/>
+  <dimension ref="A1:AE210"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J75" sqref="J75"/>
+    <sheetView tabSelected="1" topLeftCell="Q106" workbookViewId="0">
+      <selection activeCell="AK22" sqref="AK22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="16.85546875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="18.42578125" style="25" customWidth="1"/>
+    <col min="3" max="10" width="9.140625" style="25"/>
+    <col min="11" max="11" width="10.7109375" style="25" customWidth="1"/>
+    <col min="12" max="22" width="9.140625" style="25"/>
+    <col min="23" max="23" width="11.28515625" style="25" customWidth="1"/>
+    <col min="24" max="24" width="10.5703125" style="25" customWidth="1"/>
+    <col min="25" max="25" width="9.42578125" style="25" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:18">
-[...80 lines deleted...]
-      <c r="N6" s="76">
+    <row r="1" spans="1:31" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:31" ht="31.5" customHeight="1">
+      <c r="A2" s="27"/>
+      <c r="B2" s="83" t="s">
+        <v>94</v>
+      </c>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="84"/>
+    </row>
+    <row r="3" spans="1:31" ht="14.25" customHeight="1">
+      <c r="AE3" s="51" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A4" s="70" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="75"/>
+      <c r="C4" s="77">
         <v>2024</v>
       </c>
-      <c r="O6" s="77"/>
-[...18 lines deleted...]
-      <c r="F7" s="4" t="s">
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="78"/>
+      <c r="O4" s="72">
+        <v>2025</v>
+      </c>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="73"/>
+      <c r="AA4" s="72">
+        <v>2026</v>
+      </c>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="73"/>
+    </row>
+    <row r="5" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A5" s="71"/>
+      <c r="B5" s="76"/>
+      <c r="C5" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="F5" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="G5" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="H5" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="J5" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="K5" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="O5" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q5" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="R5" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="S5" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="T5" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="U5" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="V5" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="W5" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="X5" s="50" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y5" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z5" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA5" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC5" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD5" s="47" t="s">
+        <v>56</v>
+      </c>
+      <c r="AE5" s="47" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" ht="15" customHeight="1">
+      <c r="B6" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" s="30">
+        <v>2142005</v>
+      </c>
+      <c r="D7" s="30">
+        <v>2142058</v>
+      </c>
+      <c r="E7" s="30">
+        <v>2143554</v>
+      </c>
+      <c r="F7" s="30">
+        <v>2145213</v>
+      </c>
+      <c r="G7" s="30">
+        <v>2147234</v>
+      </c>
+      <c r="H7" s="31">
+        <v>2149210</v>
+      </c>
+      <c r="I7" s="30">
+        <v>2150796</v>
+      </c>
+      <c r="J7" s="30">
+        <v>2151923</v>
+      </c>
+      <c r="K7" s="30">
+        <v>2152831</v>
+      </c>
+      <c r="L7" s="30">
+        <v>2153616</v>
+      </c>
+      <c r="M7" s="30">
+        <v>2154461</v>
+      </c>
+      <c r="N7" s="30">
+        <v>2154304</v>
+      </c>
+      <c r="O7" s="30">
+        <v>2154334</v>
+      </c>
+      <c r="P7" s="30">
+        <v>2154144</v>
+      </c>
+      <c r="Q7" s="30">
+        <v>2154130</v>
+      </c>
+      <c r="R7" s="30">
+        <v>2154308</v>
+      </c>
+      <c r="S7" s="32">
+        <v>2151581</v>
+      </c>
+      <c r="T7" s="30">
+        <v>2150992</v>
+      </c>
+      <c r="U7" s="30">
+        <v>2150228</v>
+      </c>
+      <c r="V7" s="30">
+        <v>2149276</v>
+      </c>
+      <c r="W7" s="30">
+        <v>2147757</v>
+      </c>
+      <c r="X7" s="30">
+        <v>2148207</v>
+      </c>
+      <c r="Y7" s="57">
+        <v>2147948</v>
+      </c>
+      <c r="Z7" s="57">
+        <v>2148168</v>
+      </c>
+      <c r="AA7" s="30">
+        <v>2148658</v>
+      </c>
+      <c r="AB7" s="30">
+        <v>2146420</v>
+      </c>
+      <c r="AC7" s="57">
+        <v>2146739</v>
+      </c>
+      <c r="AD7" s="57">
+        <v>2146665</v>
+      </c>
+      <c r="AE7" s="57">
+        <v>2146817</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="C8" s="57">
+        <v>228003</v>
+      </c>
+      <c r="D8" s="57">
+        <v>228890</v>
+      </c>
+      <c r="E8" s="57">
+        <v>229627</v>
+      </c>
+      <c r="F8" s="57">
+        <v>230227</v>
+      </c>
+      <c r="G8" s="57">
+        <v>231019</v>
+      </c>
+      <c r="H8" s="57">
+        <v>231776</v>
+      </c>
+      <c r="I8" s="57">
+        <v>232575</v>
+      </c>
+      <c r="J8" s="57">
+        <v>233533</v>
+      </c>
+      <c r="K8" s="57">
+        <v>234555</v>
+      </c>
+      <c r="L8" s="57">
+        <v>235436</v>
+      </c>
+      <c r="M8" s="57">
+        <v>236333</v>
+      </c>
+      <c r="N8" s="57">
+        <v>236954</v>
+      </c>
+      <c r="O8" s="57">
+        <v>237503</v>
+      </c>
+      <c r="P8" s="57">
+        <v>238760</v>
+      </c>
+      <c r="Q8" s="57">
+        <v>239632</v>
+      </c>
+      <c r="R8" s="57">
+        <v>240307</v>
+      </c>
+      <c r="S8" s="57">
+        <v>240422</v>
+      </c>
+      <c r="T8" s="57">
+        <v>241222</v>
+      </c>
+      <c r="U8" s="57">
+        <v>241770</v>
+      </c>
+      <c r="V8" s="57">
+        <v>242444</v>
+      </c>
+      <c r="W8" s="57">
+        <v>243310</v>
+      </c>
+      <c r="X8" s="57">
+        <v>243990</v>
+      </c>
+      <c r="Y8" s="57">
+        <v>244469</v>
+      </c>
+      <c r="Z8" s="57">
+        <v>244946</v>
+      </c>
+      <c r="AA8" s="30">
+        <v>245522</v>
+      </c>
+      <c r="AB8" s="40">
+        <v>245978</v>
+      </c>
+      <c r="AC8" s="57">
+        <v>246365</v>
+      </c>
+      <c r="AD8" s="57">
+        <v>246724</v>
+      </c>
+      <c r="AE8" s="57">
+        <v>247193</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="57">
+        <v>79285</v>
+      </c>
+      <c r="D9" s="57">
+        <v>79127</v>
+      </c>
+      <c r="E9" s="57">
+        <v>79024</v>
+      </c>
+      <c r="F9" s="57">
+        <v>79046</v>
+      </c>
+      <c r="G9" s="57">
+        <v>79058</v>
+      </c>
+      <c r="H9" s="57">
+        <v>79032</v>
+      </c>
+      <c r="I9" s="57">
+        <v>79137</v>
+      </c>
+      <c r="J9" s="57">
+        <v>79026</v>
+      </c>
+      <c r="K9" s="57">
+        <v>79030</v>
+      </c>
+      <c r="L9" s="57">
+        <v>79127</v>
+      </c>
+      <c r="M9" s="57">
+        <v>78882</v>
+      </c>
+      <c r="N9" s="57">
+        <v>78609</v>
+      </c>
+      <c r="O9" s="57">
+        <v>78529</v>
+      </c>
+      <c r="P9" s="57">
+        <v>78347</v>
+      </c>
+      <c r="Q9" s="57">
+        <v>78207</v>
+      </c>
+      <c r="R9" s="57">
+        <v>78136</v>
+      </c>
+      <c r="S9" s="57">
+        <v>77942</v>
+      </c>
+      <c r="T9" s="57">
+        <v>77865</v>
+      </c>
+      <c r="U9" s="57">
+        <v>77758</v>
+      </c>
+      <c r="V9" s="57">
+        <v>77528</v>
+      </c>
+      <c r="W9" s="57">
+        <v>77303</v>
+      </c>
+      <c r="X9" s="57">
+        <v>77125</v>
+      </c>
+      <c r="Y9" s="57">
+        <v>77141</v>
+      </c>
+      <c r="Z9" s="57">
+        <v>77126</v>
+      </c>
+      <c r="AA9" s="30">
+        <v>77104</v>
+      </c>
+      <c r="AB9" s="40">
+        <v>76804</v>
+      </c>
+      <c r="AC9" s="57">
+        <v>76699</v>
+      </c>
+      <c r="AD9" s="57">
+        <v>76477</v>
+      </c>
+      <c r="AE9" s="57">
+        <v>76433</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="57">
+        <v>99774</v>
+      </c>
+      <c r="D10" s="57">
+        <v>99792</v>
+      </c>
+      <c r="E10" s="57">
+        <v>99781</v>
+      </c>
+      <c r="F10" s="57">
+        <v>99769</v>
+      </c>
+      <c r="G10" s="57">
+        <v>99803</v>
+      </c>
+      <c r="H10" s="57">
+        <v>99902</v>
+      </c>
+      <c r="I10" s="57">
+        <v>99903</v>
+      </c>
+      <c r="J10" s="57">
+        <v>99871</v>
+      </c>
+      <c r="K10" s="57">
+        <v>99891</v>
+      </c>
+      <c r="L10" s="57">
+        <v>99817</v>
+      </c>
+      <c r="M10" s="57">
+        <v>99854</v>
+      </c>
+      <c r="N10" s="57">
+        <v>99839</v>
+      </c>
+      <c r="O10" s="57">
+        <v>99846</v>
+      </c>
+      <c r="P10" s="57">
+        <v>99829</v>
+      </c>
+      <c r="Q10" s="57">
+        <v>99780</v>
+      </c>
+      <c r="R10" s="57">
+        <v>99837</v>
+      </c>
+      <c r="S10" s="57">
+        <v>99934</v>
+      </c>
+      <c r="T10" s="57">
+        <v>99791</v>
+      </c>
+      <c r="U10" s="57">
+        <v>99655</v>
+      </c>
+      <c r="V10" s="57">
+        <v>99546</v>
+      </c>
+      <c r="W10" s="57">
+        <v>99305</v>
+      </c>
+      <c r="X10" s="57">
+        <v>99247</v>
+      </c>
+      <c r="Y10" s="57">
+        <v>99274</v>
+      </c>
+      <c r="Z10" s="57">
+        <v>99221</v>
+      </c>
+      <c r="AA10" s="30">
+        <v>99044</v>
+      </c>
+      <c r="AB10" s="40">
+        <v>98956</v>
+      </c>
+      <c r="AC10" s="57">
+        <v>99009</v>
+      </c>
+      <c r="AD10" s="57">
+        <v>99045</v>
+      </c>
+      <c r="AE10" s="57">
+        <v>99127</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="57">
+        <v>48701</v>
+      </c>
+      <c r="D11" s="57">
+        <v>48642</v>
+      </c>
+      <c r="E11" s="57">
+        <v>48643</v>
+      </c>
+      <c r="F11" s="57">
+        <v>48591</v>
+      </c>
+      <c r="G11" s="57">
+        <v>48572</v>
+      </c>
+      <c r="H11" s="57">
+        <v>48580</v>
+      </c>
+      <c r="I11" s="57">
+        <v>48506</v>
+      </c>
+      <c r="J11" s="57">
+        <v>48468</v>
+      </c>
+      <c r="K11" s="57">
+        <v>48443</v>
+      </c>
+      <c r="L11" s="57">
+        <v>48364</v>
+      </c>
+      <c r="M11" s="57">
+        <v>48289</v>
+      </c>
+      <c r="N11" s="57">
+        <v>48255</v>
+      </c>
+      <c r="O11" s="57">
+        <v>48221</v>
+      </c>
+      <c r="P11" s="57">
+        <v>48113</v>
+      </c>
+      <c r="Q11" s="57">
+        <v>48148</v>
+      </c>
+      <c r="R11" s="57">
+        <v>48070</v>
+      </c>
+      <c r="S11" s="57">
+        <v>48007</v>
+      </c>
+      <c r="T11" s="57">
+        <v>47976</v>
+      </c>
+      <c r="U11" s="57">
+        <v>47934</v>
+      </c>
+      <c r="V11" s="57">
+        <v>47828</v>
+      </c>
+      <c r="W11" s="57">
+        <v>47719</v>
+      </c>
+      <c r="X11" s="57">
+        <v>47709</v>
+      </c>
+      <c r="Y11" s="57">
+        <v>47659</v>
+      </c>
+      <c r="Z11" s="57">
+        <v>47645</v>
+      </c>
+      <c r="AA11" s="30">
+        <v>47581</v>
+      </c>
+      <c r="AB11" s="40">
+        <v>47421</v>
+      </c>
+      <c r="AC11" s="57">
+        <v>47444</v>
+      </c>
+      <c r="AD11" s="57">
+        <v>47414</v>
+      </c>
+      <c r="AE11" s="57">
+        <v>47320</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="C12" s="57">
+        <v>187531</v>
+      </c>
+      <c r="D12" s="57">
+        <v>187244</v>
+      </c>
+      <c r="E12" s="57">
+        <v>187128</v>
+      </c>
+      <c r="F12" s="57">
+        <v>187099</v>
+      </c>
+      <c r="G12" s="57">
+        <v>187106</v>
+      </c>
+      <c r="H12" s="57">
+        <v>186927</v>
+      </c>
+      <c r="I12" s="57">
+        <v>186953</v>
+      </c>
+      <c r="J12" s="57">
+        <v>186853</v>
+      </c>
+      <c r="K12" s="57">
+        <v>186819</v>
+      </c>
+      <c r="L12" s="57">
+        <v>186596</v>
+      </c>
+      <c r="M12" s="57">
+        <v>186504</v>
+      </c>
+      <c r="N12" s="57">
+        <v>186164</v>
+      </c>
+      <c r="O12" s="57">
+        <v>185840</v>
+      </c>
+      <c r="P12" s="57">
+        <v>185661</v>
+      </c>
+      <c r="Q12" s="57">
+        <v>185439</v>
+      </c>
+      <c r="R12" s="57">
+        <v>185167</v>
+      </c>
+      <c r="S12" s="57">
+        <v>184809</v>
+      </c>
+      <c r="T12" s="57">
+        <v>184606</v>
+      </c>
+      <c r="U12" s="57">
+        <v>184417</v>
+      </c>
+      <c r="V12" s="57">
+        <v>184224</v>
+      </c>
+      <c r="W12" s="57">
+        <v>183851</v>
+      </c>
+      <c r="X12" s="57">
+        <v>183557</v>
+      </c>
+      <c r="Y12" s="57">
+        <v>183213</v>
+      </c>
+      <c r="Z12" s="57">
+        <v>183017</v>
+      </c>
+      <c r="AA12" s="30">
+        <v>182817</v>
+      </c>
+      <c r="AB12" s="40">
+        <v>182299</v>
+      </c>
+      <c r="AC12" s="57">
+        <v>182174</v>
+      </c>
+      <c r="AD12" s="57">
+        <v>181863</v>
+      </c>
+      <c r="AE12" s="57">
+        <v>181600</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" s="57">
+        <v>134072</v>
+      </c>
+      <c r="D13" s="57">
+        <v>133806</v>
+      </c>
+      <c r="E13" s="57">
+        <v>133774</v>
+      </c>
+      <c r="F13" s="57">
+        <v>133756</v>
+      </c>
+      <c r="G13" s="57">
+        <v>133726</v>
+      </c>
+      <c r="H13" s="57">
+        <v>133754</v>
+      </c>
+      <c r="I13" s="57">
+        <v>133625</v>
+      </c>
+      <c r="J13" s="57">
+        <v>133483</v>
+      </c>
+      <c r="K13" s="57">
+        <v>133364</v>
+      </c>
+      <c r="L13" s="57">
+        <v>133150</v>
+      </c>
+      <c r="M13" s="57">
+        <v>133086</v>
+      </c>
+      <c r="N13" s="57">
+        <v>133073</v>
+      </c>
+      <c r="O13" s="57">
+        <v>132937</v>
+      </c>
+      <c r="P13" s="57">
+        <v>132812</v>
+      </c>
+      <c r="Q13" s="57">
+        <v>132621</v>
+      </c>
+      <c r="R13" s="57">
+        <v>132540</v>
+      </c>
+      <c r="S13" s="57">
+        <v>132398</v>
+      </c>
+      <c r="T13" s="57">
+        <v>132261</v>
+      </c>
+      <c r="U13" s="57">
+        <v>132152</v>
+      </c>
+      <c r="V13" s="57">
+        <v>131862</v>
+      </c>
+      <c r="W13" s="57">
+        <v>131587</v>
+      </c>
+      <c r="X13" s="57">
+        <v>131268</v>
+      </c>
+      <c r="Y13" s="57">
+        <v>131157</v>
+      </c>
+      <c r="Z13" s="57">
+        <v>131147</v>
+      </c>
+      <c r="AA13" s="30">
+        <v>131093</v>
+      </c>
+      <c r="AB13" s="40">
+        <v>130955</v>
+      </c>
+      <c r="AC13" s="57">
+        <v>130845</v>
+      </c>
+      <c r="AD13" s="57">
+        <v>130758</v>
+      </c>
+      <c r="AE13" s="57">
+        <v>130541</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" s="57">
+        <v>117544</v>
+      </c>
+      <c r="D14" s="57">
+        <v>117543</v>
+      </c>
+      <c r="E14" s="57">
+        <v>117700</v>
+      </c>
+      <c r="F14" s="57">
+        <v>117845</v>
+      </c>
+      <c r="G14" s="57">
+        <v>117943</v>
+      </c>
+      <c r="H14" s="57">
+        <v>118118</v>
+      </c>
+      <c r="I14" s="57">
+        <v>118106</v>
+      </c>
+      <c r="J14" s="57">
+        <v>118070</v>
+      </c>
+      <c r="K14" s="57">
+        <v>118165</v>
+      </c>
+      <c r="L14" s="57">
+        <v>118274</v>
+      </c>
+      <c r="M14" s="57">
+        <v>118536</v>
+      </c>
+      <c r="N14" s="57">
+        <v>118705</v>
+      </c>
+      <c r="O14" s="57">
+        <v>118708</v>
+      </c>
+      <c r="P14" s="57">
+        <v>118757</v>
+      </c>
+      <c r="Q14" s="57">
+        <v>118831</v>
+      </c>
+      <c r="R14" s="57">
+        <v>118752</v>
+      </c>
+      <c r="S14" s="57">
+        <v>118410</v>
+      </c>
+      <c r="T14" s="57">
+        <v>118190</v>
+      </c>
+      <c r="U14" s="57">
+        <v>117930</v>
+      </c>
+      <c r="V14" s="57">
+        <v>117870</v>
+      </c>
+      <c r="W14" s="57">
+        <v>117791</v>
+      </c>
+      <c r="X14" s="57">
+        <v>117615</v>
+      </c>
+      <c r="Y14" s="57">
+        <v>117399</v>
+      </c>
+      <c r="Z14" s="57">
+        <v>117319</v>
+      </c>
+      <c r="AA14" s="30">
+        <v>117235</v>
+      </c>
+      <c r="AB14" s="40">
+        <v>117223</v>
+      </c>
+      <c r="AC14" s="57">
+        <v>117194</v>
+      </c>
+      <c r="AD14" s="57">
+        <v>117113</v>
+      </c>
+      <c r="AE14" s="57">
+        <v>116984</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="53" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" s="57">
+        <v>129726</v>
+      </c>
+      <c r="D15" s="57">
+        <v>129558</v>
+      </c>
+      <c r="E15" s="57">
+        <v>129471</v>
+      </c>
+      <c r="F15" s="57">
+        <v>129554</v>
+      </c>
+      <c r="G15" s="57">
+        <v>129643</v>
+      </c>
+      <c r="H15" s="57">
+        <v>129702</v>
+      </c>
+      <c r="I15" s="57">
+        <v>129707</v>
+      </c>
+      <c r="J15" s="57">
+        <v>129595</v>
+      </c>
+      <c r="K15" s="57">
+        <v>129492</v>
+      </c>
+      <c r="L15" s="57">
+        <v>129342</v>
+      </c>
+      <c r="M15" s="57">
+        <v>129165</v>
+      </c>
+      <c r="N15" s="57">
+        <v>129047</v>
+      </c>
+      <c r="O15" s="57">
+        <v>129016</v>
+      </c>
+      <c r="P15" s="57">
+        <v>128797</v>
+      </c>
+      <c r="Q15" s="57">
+        <v>128750</v>
+      </c>
+      <c r="R15" s="57">
+        <v>128678</v>
+      </c>
+      <c r="S15" s="57">
+        <v>128461</v>
+      </c>
+      <c r="T15" s="57">
+        <v>128330</v>
+      </c>
+      <c r="U15" s="57">
+        <v>128239</v>
+      </c>
+      <c r="V15" s="57">
+        <v>128000</v>
+      </c>
+      <c r="W15" s="57">
+        <v>127760</v>
+      </c>
+      <c r="X15" s="57">
+        <v>127547</v>
+      </c>
+      <c r="Y15" s="57">
+        <v>127461</v>
+      </c>
+      <c r="Z15" s="57">
+        <v>127412</v>
+      </c>
+      <c r="AA15" s="30">
+        <v>127359</v>
+      </c>
+      <c r="AB15" s="40">
+        <v>127241</v>
+      </c>
+      <c r="AC15" s="57">
+        <v>127152</v>
+      </c>
+      <c r="AD15" s="57">
+        <v>127021</v>
+      </c>
+      <c r="AE15" s="57">
+        <v>127107</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" s="57">
+        <v>129177</v>
+      </c>
+      <c r="D16" s="57">
+        <v>129151</v>
+      </c>
+      <c r="E16" s="57">
+        <v>129171</v>
+      </c>
+      <c r="F16" s="57">
+        <v>129235</v>
+      </c>
+      <c r="G16" s="57">
+        <v>129302</v>
+      </c>
+      <c r="H16" s="57">
+        <v>129381</v>
+      </c>
+      <c r="I16" s="57">
+        <v>129497</v>
+      </c>
+      <c r="J16" s="57">
+        <v>129602</v>
+      </c>
+      <c r="K16" s="57">
+        <v>129639</v>
+      </c>
+      <c r="L16" s="57">
+        <v>129764</v>
+      </c>
+      <c r="M16" s="57">
+        <v>129813</v>
+      </c>
+      <c r="N16" s="57">
+        <v>129780</v>
+      </c>
+      <c r="O16" s="57">
+        <v>129790</v>
+      </c>
+      <c r="P16" s="57">
+        <v>129699</v>
+      </c>
+      <c r="Q16" s="57">
+        <v>129661</v>
+      </c>
+      <c r="R16" s="57">
+        <v>129632</v>
+      </c>
+      <c r="S16" s="57">
+        <v>129244</v>
+      </c>
+      <c r="T16" s="57">
+        <v>129163</v>
+      </c>
+      <c r="U16" s="57">
+        <v>129215</v>
+      </c>
+      <c r="V16" s="57">
+        <v>129272</v>
+      </c>
+      <c r="W16" s="57">
+        <v>129185</v>
+      </c>
+      <c r="X16" s="57">
+        <v>129990</v>
+      </c>
+      <c r="Y16" s="57">
+        <v>130190</v>
+      </c>
+      <c r="Z16" s="57">
+        <v>130198</v>
+      </c>
+      <c r="AA16" s="30">
+        <v>130212</v>
+      </c>
+      <c r="AB16" s="40">
+        <v>130147</v>
+      </c>
+      <c r="AC16" s="57">
+        <v>130227</v>
+      </c>
+      <c r="AD16" s="57">
+        <v>130291</v>
+      </c>
+      <c r="AE16" s="57">
+        <v>130400</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="53" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="57">
+        <v>51593</v>
+      </c>
+      <c r="D17" s="57">
+        <v>51473</v>
+      </c>
+      <c r="E17" s="57">
+        <v>51485</v>
+      </c>
+      <c r="F17" s="57">
+        <v>51525</v>
+      </c>
+      <c r="G17" s="57">
+        <v>51496</v>
+      </c>
+      <c r="H17" s="57">
+        <v>51476</v>
+      </c>
+      <c r="I17" s="57">
+        <v>51430</v>
+      </c>
+      <c r="J17" s="57">
+        <v>51416</v>
+      </c>
+      <c r="K17" s="57">
+        <v>51405</v>
+      </c>
+      <c r="L17" s="57">
+        <v>51355</v>
+      </c>
+      <c r="M17" s="57">
+        <v>51283</v>
+      </c>
+      <c r="N17" s="57">
+        <v>51217</v>
+      </c>
+      <c r="O17" s="57">
+        <v>51127</v>
+      </c>
+      <c r="P17" s="57">
+        <v>51073</v>
+      </c>
+      <c r="Q17" s="57">
+        <v>50934</v>
+      </c>
+      <c r="R17" s="57">
+        <v>50914</v>
+      </c>
+      <c r="S17" s="57">
+        <v>50773</v>
+      </c>
+      <c r="T17" s="57">
+        <v>50670</v>
+      </c>
+      <c r="U17" s="57">
+        <v>50551</v>
+      </c>
+      <c r="V17" s="57">
+        <v>50394</v>
+      </c>
+      <c r="W17" s="57">
+        <v>50231</v>
+      </c>
+      <c r="X17" s="57">
+        <v>50096</v>
+      </c>
+      <c r="Y17" s="57">
+        <v>50038</v>
+      </c>
+      <c r="Z17" s="57">
+        <v>49946</v>
+      </c>
+      <c r="AA17" s="30">
+        <v>49927</v>
+      </c>
+      <c r="AB17" s="40">
+        <v>49822</v>
+      </c>
+      <c r="AC17" s="57">
+        <v>49778</v>
+      </c>
+      <c r="AD17" s="57">
+        <v>49823</v>
+      </c>
+      <c r="AE17" s="57">
+        <v>49766</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="57">
+        <v>236823</v>
+      </c>
+      <c r="D18" s="57">
+        <v>236999</v>
+      </c>
+      <c r="E18" s="57">
+        <v>237210</v>
+      </c>
+      <c r="F18" s="57">
+        <v>237606</v>
+      </c>
+      <c r="G18" s="57">
+        <v>238016</v>
+      </c>
+      <c r="H18" s="57">
+        <v>238337</v>
+      </c>
+      <c r="I18" s="57">
+        <v>238637</v>
+      </c>
+      <c r="J18" s="57">
+        <v>239077</v>
+      </c>
+      <c r="K18" s="57">
+        <v>239212</v>
+      </c>
+      <c r="L18" s="57">
+        <v>239551</v>
+      </c>
+      <c r="M18" s="57">
+        <v>239927</v>
+      </c>
+      <c r="N18" s="57">
+        <v>240161</v>
+      </c>
+      <c r="O18" s="57">
+        <v>240251</v>
+      </c>
+      <c r="P18" s="57">
+        <v>240736</v>
+      </c>
+      <c r="Q18" s="57">
+        <v>241037</v>
+      </c>
+      <c r="R18" s="57">
+        <v>241267</v>
+      </c>
+      <c r="S18" s="57">
+        <v>241219</v>
+      </c>
+      <c r="T18" s="57">
+        <v>241370</v>
+      </c>
+      <c r="U18" s="57">
+        <v>241588</v>
+      </c>
+      <c r="V18" s="57">
+        <v>241912</v>
+      </c>
+      <c r="W18" s="57">
+        <v>242307</v>
+      </c>
+      <c r="X18" s="57">
+        <v>242638</v>
+      </c>
+      <c r="Y18" s="57">
+        <v>242829</v>
+      </c>
+      <c r="Z18" s="57">
+        <v>243100</v>
+      </c>
+      <c r="AA18" s="30">
+        <v>243394</v>
+      </c>
+      <c r="AB18" s="40">
+        <v>242957</v>
+      </c>
+      <c r="AC18" s="57">
+        <v>243162</v>
+      </c>
+      <c r="AD18" s="57">
+        <v>243521</v>
+      </c>
+      <c r="AE18" s="57">
+        <v>243710</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" s="57">
+        <v>221681</v>
+      </c>
+      <c r="D19" s="57">
+        <v>221877</v>
+      </c>
+      <c r="E19" s="57">
+        <v>222213</v>
+      </c>
+      <c r="F19" s="57">
+        <v>222490</v>
+      </c>
+      <c r="G19" s="57">
+        <v>222803</v>
+      </c>
+      <c r="H19" s="57">
+        <v>223142</v>
+      </c>
+      <c r="I19" s="57">
+        <v>223541</v>
+      </c>
+      <c r="J19" s="57">
+        <v>223729</v>
+      </c>
+      <c r="K19" s="57">
+        <v>223775</v>
+      </c>
+      <c r="L19" s="57">
+        <v>223692</v>
+      </c>
+      <c r="M19" s="57">
+        <v>223746</v>
+      </c>
+      <c r="N19" s="57">
+        <v>223814</v>
+      </c>
+      <c r="O19" s="57">
+        <v>223864</v>
+      </c>
+      <c r="P19" s="57">
+        <v>223738</v>
+      </c>
+      <c r="Q19" s="57">
+        <v>223603</v>
+      </c>
+      <c r="R19" s="57">
+        <v>223658</v>
+      </c>
+      <c r="S19" s="57">
+        <v>223526</v>
+      </c>
+      <c r="T19" s="57">
+        <v>223436</v>
+      </c>
+      <c r="U19" s="57">
+        <v>223192</v>
+      </c>
+      <c r="V19" s="57">
+        <v>223100</v>
+      </c>
+      <c r="W19" s="57">
+        <v>222837</v>
+      </c>
+      <c r="X19" s="57">
+        <v>222977</v>
+      </c>
+      <c r="Y19" s="57">
+        <v>222839</v>
+      </c>
+      <c r="Z19" s="57">
+        <v>222925</v>
+      </c>
+      <c r="AA19" s="30">
+        <v>222953</v>
+      </c>
+      <c r="AB19" s="40">
+        <v>222665</v>
+      </c>
+      <c r="AC19" s="57">
+        <v>222729</v>
+      </c>
+      <c r="AD19" s="57">
+        <v>222753</v>
+      </c>
+      <c r="AE19" s="57">
+        <v>222786</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="53" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" s="57">
+        <v>101981</v>
+      </c>
+      <c r="D20" s="57">
+        <v>102069</v>
+      </c>
+      <c r="E20" s="57">
+        <v>102247</v>
+      </c>
+      <c r="F20" s="57">
+        <v>102430</v>
+      </c>
+      <c r="G20" s="57">
+        <v>102566</v>
+      </c>
+      <c r="H20" s="57">
+        <v>102672</v>
+      </c>
+      <c r="I20" s="57">
+        <v>102790</v>
+      </c>
+      <c r="J20" s="57">
+        <v>102865</v>
+      </c>
+      <c r="K20" s="57">
+        <v>102735</v>
+      </c>
+      <c r="L20" s="57">
+        <v>102984</v>
+      </c>
+      <c r="M20" s="57">
+        <v>103222</v>
+      </c>
+      <c r="N20" s="57">
+        <v>103363</v>
+      </c>
+      <c r="O20" s="57">
+        <v>103521</v>
+      </c>
+      <c r="P20" s="57">
+        <v>103369</v>
+      </c>
+      <c r="Q20" s="57">
+        <v>103388</v>
+      </c>
+      <c r="R20" s="57">
+        <v>103451</v>
+      </c>
+      <c r="S20" s="57">
+        <v>103402</v>
+      </c>
+      <c r="T20" s="57">
+        <v>103375</v>
+      </c>
+      <c r="U20" s="57">
+        <v>103445</v>
+      </c>
+      <c r="V20" s="57">
+        <v>103463</v>
+      </c>
+      <c r="W20" s="57">
+        <v>103457</v>
+      </c>
+      <c r="X20" s="57">
+        <v>103695</v>
+      </c>
+      <c r="Y20" s="57">
+        <v>103969</v>
+      </c>
+      <c r="Z20" s="57">
+        <v>104244</v>
+      </c>
+      <c r="AA20" s="30">
+        <v>104500</v>
+      </c>
+      <c r="AB20" s="40">
+        <v>104668</v>
+      </c>
+      <c r="AC20" s="57">
+        <v>104799</v>
+      </c>
+      <c r="AD20" s="57">
+        <v>104874</v>
+      </c>
+      <c r="AE20" s="57">
+        <v>105059</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" s="57">
+        <v>63187</v>
+      </c>
+      <c r="D21" s="57">
+        <v>63141</v>
+      </c>
+      <c r="E21" s="57">
+        <v>63162</v>
+      </c>
+      <c r="F21" s="57">
+        <v>63158</v>
+      </c>
+      <c r="G21" s="57">
+        <v>63205</v>
+      </c>
+      <c r="H21" s="57">
+        <v>63235</v>
+      </c>
+      <c r="I21" s="57">
+        <v>63194</v>
+      </c>
+      <c r="J21" s="57">
+        <v>63255</v>
+      </c>
+      <c r="K21" s="57">
+        <v>63321</v>
+      </c>
+      <c r="L21" s="57">
+        <v>63279</v>
+      </c>
+      <c r="M21" s="57">
+        <v>63184</v>
+      </c>
+      <c r="N21" s="57">
+        <v>63034</v>
+      </c>
+      <c r="O21" s="57">
+        <v>62951</v>
+      </c>
+      <c r="P21" s="57">
+        <v>62852</v>
+      </c>
+      <c r="Q21" s="57">
+        <v>62789</v>
+      </c>
+      <c r="R21" s="57">
+        <v>62693</v>
+      </c>
+      <c r="S21" s="57">
+        <v>62546</v>
+      </c>
+      <c r="T21" s="57">
+        <v>62496</v>
+      </c>
+      <c r="U21" s="57">
+        <v>62488</v>
+      </c>
+      <c r="V21" s="57">
+        <v>62380</v>
+      </c>
+      <c r="W21" s="57">
+        <v>62276</v>
+      </c>
+      <c r="X21" s="57">
+        <v>62163</v>
+      </c>
+      <c r="Y21" s="57">
+        <v>62153</v>
+      </c>
+      <c r="Z21" s="57">
+        <v>62063</v>
+      </c>
+      <c r="AA21" s="30">
+        <v>62093</v>
+      </c>
+      <c r="AB21" s="40">
+        <v>61924</v>
+      </c>
+      <c r="AC21" s="57">
+        <v>61804</v>
+      </c>
+      <c r="AD21" s="57">
+        <v>61730</v>
+      </c>
+      <c r="AE21" s="57">
+        <v>61689</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" s="57">
+        <v>121899</v>
+      </c>
+      <c r="D22" s="57">
+        <v>121871</v>
+      </c>
+      <c r="E22" s="57">
+        <v>121971</v>
+      </c>
+      <c r="F22" s="57">
+        <v>122038</v>
+      </c>
+      <c r="G22" s="57">
+        <v>122193</v>
+      </c>
+      <c r="H22" s="57">
+        <v>122320</v>
+      </c>
+      <c r="I22" s="57">
+        <v>122403</v>
+      </c>
+      <c r="J22" s="57">
+        <v>122507</v>
+      </c>
+      <c r="K22" s="57">
+        <v>122654</v>
+      </c>
+      <c r="L22" s="57">
+        <v>122783</v>
+      </c>
+      <c r="M22" s="57">
+        <v>122718</v>
+      </c>
+      <c r="N22" s="57">
+        <v>122722</v>
+      </c>
+      <c r="O22" s="57">
+        <v>122812</v>
+      </c>
+      <c r="P22" s="57">
+        <v>122587</v>
+      </c>
+      <c r="Q22" s="57">
+        <v>122551</v>
+      </c>
+      <c r="R22" s="57">
+        <v>122610</v>
+      </c>
+      <c r="S22" s="57">
+        <v>122301</v>
+      </c>
+      <c r="T22" s="57">
+        <v>122254</v>
+      </c>
+      <c r="U22" s="57">
+        <v>122180</v>
+      </c>
+      <c r="V22" s="57">
+        <v>122198</v>
+      </c>
+      <c r="W22" s="57">
+        <v>122019</v>
+      </c>
+      <c r="X22" s="57">
+        <v>122027</v>
+      </c>
+      <c r="Y22" s="57">
+        <v>121986</v>
+      </c>
+      <c r="Z22" s="57">
+        <v>121851</v>
+      </c>
+      <c r="AA22" s="30">
+        <v>121861</v>
+      </c>
+      <c r="AB22" s="40">
+        <v>121771</v>
+      </c>
+      <c r="AC22" s="57">
+        <v>121867</v>
+      </c>
+      <c r="AD22" s="57">
+        <v>121891</v>
+      </c>
+      <c r="AE22" s="57">
+        <v>121815</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" s="57">
+        <v>106339</v>
+      </c>
+      <c r="D23" s="57">
+        <v>106261</v>
+      </c>
+      <c r="E23" s="57">
+        <v>106294</v>
+      </c>
+      <c r="F23" s="57">
+        <v>106229</v>
+      </c>
+      <c r="G23" s="57">
+        <v>106211</v>
+      </c>
+      <c r="H23" s="57">
+        <v>106269</v>
+      </c>
+      <c r="I23" s="57">
+        <v>106241</v>
+      </c>
+      <c r="J23" s="57">
+        <v>106123</v>
+      </c>
+      <c r="K23" s="57">
+        <v>105983</v>
+      </c>
+      <c r="L23" s="57">
+        <v>105843</v>
+      </c>
+      <c r="M23" s="57">
+        <v>105705</v>
+      </c>
+      <c r="N23" s="57">
+        <v>105460</v>
+      </c>
+      <c r="O23" s="57">
+        <v>105421</v>
+      </c>
+      <c r="P23" s="57">
+        <v>105125</v>
+      </c>
+      <c r="Q23" s="57">
+        <v>105080</v>
+      </c>
+      <c r="R23" s="57">
+        <v>105003</v>
+      </c>
+      <c r="S23" s="57">
+        <v>104811</v>
+      </c>
+      <c r="T23" s="57">
+        <v>104647</v>
+      </c>
+      <c r="U23" s="57">
+        <v>104464</v>
+      </c>
+      <c r="V23" s="57">
+        <v>104219</v>
+      </c>
+      <c r="W23" s="57">
+        <v>104078</v>
+      </c>
+      <c r="X23" s="57">
+        <v>104029</v>
+      </c>
+      <c r="Y23" s="57">
+        <v>103849</v>
+      </c>
+      <c r="Z23" s="57">
+        <v>103769</v>
+      </c>
+      <c r="AA23" s="30">
+        <v>103769</v>
+      </c>
+      <c r="AB23" s="40">
+        <v>103577</v>
+      </c>
+      <c r="AC23" s="57">
+        <v>103591</v>
+      </c>
+      <c r="AD23" s="57">
+        <v>103561</v>
+      </c>
+      <c r="AE23" s="57">
+        <v>103552</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="57">
+        <v>84689</v>
+      </c>
+      <c r="D24" s="57">
+        <v>84614</v>
+      </c>
+      <c r="E24" s="57">
+        <v>84653</v>
+      </c>
+      <c r="F24" s="57">
+        <v>84615</v>
+      </c>
+      <c r="G24" s="57">
+        <v>84572</v>
+      </c>
+      <c r="H24" s="57">
+        <v>84587</v>
+      </c>
+      <c r="I24" s="57">
+        <v>84551</v>
+      </c>
+      <c r="J24" s="57">
+        <v>84450</v>
+      </c>
+      <c r="K24" s="57">
+        <v>84348</v>
+      </c>
+      <c r="L24" s="57">
+        <v>84259</v>
+      </c>
+      <c r="M24" s="57">
+        <v>84214</v>
+      </c>
+      <c r="N24" s="57">
+        <v>84107</v>
+      </c>
+      <c r="O24" s="57">
+        <v>83997</v>
+      </c>
+      <c r="P24" s="57">
+        <v>83889</v>
+      </c>
+      <c r="Q24" s="57">
+        <v>83679</v>
+      </c>
+      <c r="R24" s="57">
+        <v>83593</v>
+      </c>
+      <c r="S24" s="57">
+        <v>83376</v>
+      </c>
+      <c r="T24" s="57">
+        <v>83340</v>
+      </c>
+      <c r="U24" s="57">
+        <v>83250</v>
+      </c>
+      <c r="V24" s="57">
+        <v>83036</v>
+      </c>
+      <c r="W24" s="57">
+        <v>82741</v>
+      </c>
+      <c r="X24" s="57">
+        <v>82534</v>
+      </c>
+      <c r="Y24" s="57">
+        <v>82322</v>
+      </c>
+      <c r="Z24" s="57">
+        <v>82239</v>
+      </c>
+      <c r="AA24" s="30">
+        <v>82194</v>
+      </c>
+      <c r="AB24" s="40">
+        <v>82012</v>
+      </c>
+      <c r="AC24" s="57">
+        <v>81900</v>
+      </c>
+      <c r="AD24" s="57">
+        <v>81806</v>
+      </c>
+      <c r="AE24" s="57">
+        <v>81735</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="B25" s="74" t="s">
+        <v>42</v>
+      </c>
+      <c r="C25" s="74"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="74"/>
+      <c r="I25" s="74"/>
+      <c r="J25" s="74"/>
+      <c r="K25" s="74"/>
+      <c r="L25" s="74"/>
+      <c r="M25" s="74"/>
+      <c r="N25" s="74"/>
+      <c r="O25" s="74"/>
+      <c r="P25" s="74"/>
+      <c r="Q25" s="74"/>
+      <c r="R25" s="74"/>
+      <c r="S25" s="74"/>
+      <c r="T25" s="74"/>
+      <c r="U25" s="74"/>
+      <c r="V25" s="74"/>
+      <c r="W25" s="74"/>
+      <c r="X25" s="74"/>
+      <c r="Y25" s="74"/>
+      <c r="Z25" s="74"/>
+      <c r="AA25" s="74"/>
+      <c r="AB25" s="74"/>
+      <c r="AC25" s="74"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" s="33">
+        <v>1091960</v>
+      </c>
+      <c r="D26" s="57">
+        <v>1092192</v>
+      </c>
+      <c r="E26" s="33">
+        <v>1092965</v>
+      </c>
+      <c r="F26" s="33">
+        <v>1093928</v>
+      </c>
+      <c r="G26" s="33">
+        <v>1094974</v>
+      </c>
+      <c r="H26" s="33">
+        <v>1095963</v>
+      </c>
+      <c r="I26" s="57">
+        <v>1096911</v>
+      </c>
+      <c r="J26" s="33">
+        <v>1097581</v>
+      </c>
+      <c r="K26" s="33">
+        <v>1098232</v>
+      </c>
+      <c r="L26" s="33">
+        <v>1098754</v>
+      </c>
+      <c r="M26" s="33">
+        <v>1099327</v>
+      </c>
+      <c r="N26" s="33">
+        <v>1099137</v>
+      </c>
+      <c r="O26" s="34">
+        <v>1099015</v>
+      </c>
+      <c r="P26" s="34">
+        <v>1098878</v>
+      </c>
+      <c r="Q26" s="34">
+        <v>1098888</v>
+      </c>
+      <c r="R26" s="31">
+        <v>1099075</v>
+      </c>
+      <c r="S26" s="35">
+        <v>1098140</v>
+      </c>
+      <c r="T26" s="35">
+        <v>1097841</v>
+      </c>
+      <c r="U26" s="35">
+        <v>1097528</v>
+      </c>
+      <c r="V26" s="35">
+        <v>1097391</v>
+      </c>
+      <c r="W26" s="30">
+        <v>1096986</v>
+      </c>
+      <c r="X26" s="30">
+        <v>1097242</v>
+      </c>
+      <c r="Y26" s="57">
+        <v>1097255</v>
+      </c>
+      <c r="Z26" s="57">
+        <v>1097506</v>
+      </c>
+      <c r="AA26" s="36">
+        <v>1097783</v>
+      </c>
+      <c r="AB26" s="57">
+        <v>1096244</v>
+      </c>
+      <c r="AC26" s="57">
+        <v>1096476</v>
+      </c>
+      <c r="AD26" s="57">
+        <v>1096574</v>
+      </c>
+      <c r="AE26" s="57">
+        <v>1096711</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="57">
+        <v>114061</v>
+      </c>
+      <c r="D27" s="57">
+        <v>114522</v>
+      </c>
+      <c r="E27" s="57">
+        <v>114879</v>
+      </c>
+      <c r="F27" s="57">
+        <v>115196</v>
+      </c>
+      <c r="G27" s="57">
+        <v>115591</v>
+      </c>
+      <c r="H27" s="57">
+        <v>115986</v>
+      </c>
+      <c r="I27" s="57">
+        <v>116384</v>
+      </c>
+      <c r="J27" s="57">
+        <v>116814</v>
+      </c>
+      <c r="K27" s="57">
+        <v>117350</v>
+      </c>
+      <c r="L27" s="57">
+        <v>117760</v>
+      </c>
+      <c r="M27" s="57">
+        <v>118196</v>
+      </c>
+      <c r="N27" s="57">
+        <v>118491</v>
+      </c>
+      <c r="O27" s="57">
+        <v>118756</v>
+      </c>
+      <c r="P27" s="57">
+        <v>119311</v>
+      </c>
+      <c r="Q27" s="57">
+        <v>119695</v>
+      </c>
+      <c r="R27" s="57">
+        <v>120011</v>
+      </c>
+      <c r="S27" s="57">
+        <v>120096</v>
+      </c>
+      <c r="T27" s="57">
+        <v>120445</v>
+      </c>
+      <c r="U27" s="57">
+        <v>120681</v>
+      </c>
+      <c r="V27" s="57">
+        <v>120977</v>
+      </c>
+      <c r="W27" s="57">
+        <v>121373</v>
+      </c>
+      <c r="X27" s="57">
+        <v>121678</v>
+      </c>
+      <c r="Y27" s="57">
+        <v>121904</v>
+      </c>
+      <c r="Z27" s="57">
+        <v>122149</v>
+      </c>
+      <c r="AA27" s="36">
+        <v>122416</v>
+      </c>
+      <c r="AB27" s="57">
+        <v>122571</v>
+      </c>
+      <c r="AC27" s="57">
+        <v>122788</v>
+      </c>
+      <c r="AD27" s="57">
+        <v>122991</v>
+      </c>
+      <c r="AE27" s="57">
+        <v>123204</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="57">
+        <v>40839</v>
+      </c>
+      <c r="D28" s="57">
+        <v>40766</v>
+      </c>
+      <c r="E28" s="57">
+        <v>40707</v>
+      </c>
+      <c r="F28" s="57">
+        <v>40722</v>
+      </c>
+      <c r="G28" s="57">
+        <v>40724</v>
+      </c>
+      <c r="H28" s="57">
+        <v>40710</v>
+      </c>
+      <c r="I28" s="57">
+        <v>40716</v>
+      </c>
+      <c r="J28" s="57">
+        <v>40654</v>
+      </c>
+      <c r="K28" s="57">
+        <v>40667</v>
+      </c>
+      <c r="L28" s="57">
+        <v>40703</v>
+      </c>
+      <c r="M28" s="57">
+        <v>40641</v>
+      </c>
+      <c r="N28" s="57">
+        <v>40496</v>
+      </c>
+      <c r="O28" s="57">
+        <v>40477</v>
+      </c>
+      <c r="P28" s="57">
+        <v>40350</v>
+      </c>
+      <c r="Q28" s="57">
+        <v>40269</v>
+      </c>
+      <c r="R28" s="57">
+        <v>40262</v>
+      </c>
+      <c r="S28" s="57">
+        <v>40190</v>
+      </c>
+      <c r="T28" s="57">
+        <v>40158</v>
+      </c>
+      <c r="U28" s="57">
+        <v>40112</v>
+      </c>
+      <c r="V28" s="57">
+        <v>40005</v>
+      </c>
+      <c r="W28" s="57">
+        <v>39934</v>
+      </c>
+      <c r="X28" s="57">
+        <v>39891</v>
+      </c>
+      <c r="Y28" s="57">
+        <v>39908</v>
+      </c>
+      <c r="Z28" s="57">
+        <v>39919</v>
+      </c>
+      <c r="AA28" s="36">
+        <v>39876</v>
+      </c>
+      <c r="AB28" s="57">
+        <v>39706</v>
+      </c>
+      <c r="AC28" s="57">
+        <v>39637</v>
+      </c>
+      <c r="AD28" s="57">
+        <v>39517</v>
+      </c>
+      <c r="AE28" s="57">
+        <v>39526</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="57">
+        <v>49611</v>
+      </c>
+      <c r="D29" s="57">
+        <v>49638</v>
+      </c>
+      <c r="E29" s="57">
+        <v>49634</v>
+      </c>
+      <c r="F29" s="57">
+        <v>49635</v>
+      </c>
+      <c r="G29" s="57">
+        <v>49643</v>
+      </c>
+      <c r="H29" s="57">
+        <v>49709</v>
+      </c>
+      <c r="I29" s="57">
+        <v>49710</v>
+      </c>
+      <c r="J29" s="57">
+        <v>49703</v>
+      </c>
+      <c r="K29" s="57">
+        <v>49715</v>
+      </c>
+      <c r="L29" s="57">
+        <v>49683</v>
+      </c>
+      <c r="M29" s="57">
+        <v>49699</v>
+      </c>
+      <c r="N29" s="57">
+        <v>49668</v>
+      </c>
+      <c r="O29" s="57">
+        <v>49664</v>
+      </c>
+      <c r="P29" s="57">
+        <v>49667</v>
+      </c>
+      <c r="Q29" s="57">
+        <v>49650</v>
+      </c>
+      <c r="R29" s="57">
+        <v>49700</v>
+      </c>
+      <c r="S29" s="57">
+        <v>49745</v>
+      </c>
+      <c r="T29" s="57">
+        <v>49684</v>
+      </c>
+      <c r="U29" s="57">
+        <v>49607</v>
+      </c>
+      <c r="V29" s="57">
+        <v>49544</v>
+      </c>
+      <c r="W29" s="57">
+        <v>49410</v>
+      </c>
+      <c r="X29" s="57">
+        <v>49390</v>
+      </c>
+      <c r="Y29" s="57">
+        <v>49440</v>
+      </c>
+      <c r="Z29" s="57">
+        <v>49433</v>
+      </c>
+      <c r="AA29" s="36">
+        <v>49334</v>
+      </c>
+      <c r="AB29" s="57">
+        <v>49267</v>
+      </c>
+      <c r="AC29" s="57">
+        <v>49309</v>
+      </c>
+      <c r="AD29" s="57">
+        <v>49320</v>
+      </c>
+      <c r="AE29" s="57">
+        <v>49367</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="C30" s="57">
+        <v>25215</v>
+      </c>
+      <c r="D30" s="57">
+        <v>25191</v>
+      </c>
+      <c r="E30" s="57">
+        <v>25196</v>
+      </c>
+      <c r="F30" s="57">
+        <v>25183</v>
+      </c>
+      <c r="G30" s="57">
+        <v>25184</v>
+      </c>
+      <c r="H30" s="57">
+        <v>25183</v>
+      </c>
+      <c r="I30" s="57">
+        <v>25150</v>
+      </c>
+      <c r="J30" s="57">
+        <v>25152</v>
+      </c>
+      <c r="K30" s="57">
+        <v>25147</v>
+      </c>
+      <c r="L30" s="57">
+        <v>25113</v>
+      </c>
+      <c r="M30" s="57">
+        <v>25091</v>
+      </c>
+      <c r="N30" s="57">
+        <v>25093</v>
+      </c>
+      <c r="O30" s="57">
+        <v>25071</v>
+      </c>
+      <c r="P30" s="57">
+        <v>25033</v>
+      </c>
+      <c r="Q30" s="57">
+        <v>25049</v>
+      </c>
+      <c r="R30" s="57">
+        <v>24994</v>
+      </c>
+      <c r="S30" s="57">
+        <v>24984</v>
+      </c>
+      <c r="T30" s="57">
+        <v>24976</v>
+      </c>
+      <c r="U30" s="57">
+        <v>24960</v>
+      </c>
+      <c r="V30" s="57">
+        <v>24922</v>
+      </c>
+      <c r="W30" s="57">
+        <v>24873</v>
+      </c>
+      <c r="X30" s="57">
+        <v>24867</v>
+      </c>
+      <c r="Y30" s="57">
+        <v>24846</v>
+      </c>
+      <c r="Z30" s="57">
+        <v>24838</v>
+      </c>
+      <c r="AA30" s="36">
+        <v>24819</v>
+      </c>
+      <c r="AB30" s="57">
+        <v>24739</v>
+      </c>
+      <c r="AC30" s="57">
+        <v>24772</v>
+      </c>
+      <c r="AD30" s="57">
+        <v>24770</v>
+      </c>
+      <c r="AE30" s="57">
+        <v>24725</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="57">
+        <v>96305</v>
+      </c>
+      <c r="D31" s="57">
+        <v>96158</v>
+      </c>
+      <c r="E31" s="57">
+        <v>96090</v>
+      </c>
+      <c r="F31" s="57">
+        <v>96099</v>
+      </c>
+      <c r="G31" s="57">
+        <v>96099</v>
+      </c>
+      <c r="H31" s="57">
+        <v>96029</v>
+      </c>
+      <c r="I31" s="57">
+        <v>96040</v>
+      </c>
+      <c r="J31" s="57">
+        <v>96049</v>
+      </c>
+      <c r="K31" s="57">
+        <v>96085</v>
+      </c>
+      <c r="L31" s="57">
+        <v>96011</v>
+      </c>
+      <c r="M31" s="57">
+        <v>95973</v>
+      </c>
+      <c r="N31" s="57">
+        <v>95776</v>
+      </c>
+      <c r="O31" s="57">
+        <v>95619</v>
+      </c>
+      <c r="P31" s="57">
+        <v>95511</v>
+      </c>
+      <c r="Q31" s="57">
+        <v>95378</v>
+      </c>
+      <c r="R31" s="57">
+        <v>95246</v>
+      </c>
+      <c r="S31" s="57">
+        <v>95074</v>
+      </c>
+      <c r="T31" s="57">
+        <v>94946</v>
+      </c>
+      <c r="U31" s="57">
+        <v>94856</v>
+      </c>
+      <c r="V31" s="57">
+        <v>94831</v>
+      </c>
+      <c r="W31" s="57">
+        <v>94679</v>
+      </c>
+      <c r="X31" s="57">
+        <v>94560</v>
+      </c>
+      <c r="Y31" s="57">
+        <v>94396</v>
+      </c>
+      <c r="Z31" s="57">
+        <v>94309</v>
+      </c>
+      <c r="AA31" s="36">
+        <v>94208</v>
+      </c>
+      <c r="AB31" s="57">
+        <v>93956</v>
+      </c>
+      <c r="AC31" s="57">
+        <v>93924</v>
+      </c>
+      <c r="AD31" s="57">
+        <v>93769</v>
+      </c>
+      <c r="AE31" s="57">
+        <v>93662</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B32" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="C32" s="57">
+        <v>69086</v>
+      </c>
+      <c r="D32" s="57">
+        <v>68975</v>
+      </c>
+      <c r="E32" s="57">
+        <v>68964</v>
+      </c>
+      <c r="F32" s="57">
+        <v>68933</v>
+      </c>
+      <c r="G32" s="57">
+        <v>68906</v>
+      </c>
+      <c r="H32" s="57">
+        <v>68914</v>
+      </c>
+      <c r="I32" s="57">
+        <v>68865</v>
+      </c>
+      <c r="J32" s="57">
+        <v>68803</v>
+      </c>
+      <c r="K32" s="57">
+        <v>68770</v>
+      </c>
+      <c r="L32" s="57">
+        <v>68691</v>
+      </c>
+      <c r="M32" s="57">
+        <v>68666</v>
+      </c>
+      <c r="N32" s="57">
+        <v>68679</v>
+      </c>
+      <c r="O32" s="57">
+        <v>68600</v>
+      </c>
+      <c r="P32" s="57">
+        <v>68523</v>
+      </c>
+      <c r="Q32" s="57">
+        <v>68450</v>
+      </c>
+      <c r="R32" s="57">
+        <v>68417</v>
+      </c>
+      <c r="S32" s="57">
+        <v>68389</v>
+      </c>
+      <c r="T32" s="57">
+        <v>68348</v>
+      </c>
+      <c r="U32" s="57">
+        <v>68324</v>
+      </c>
+      <c r="V32" s="57">
+        <v>68194</v>
+      </c>
+      <c r="W32" s="57">
+        <v>68068</v>
+      </c>
+      <c r="X32" s="57">
+        <v>67923</v>
+      </c>
+      <c r="Y32" s="57">
+        <v>67873</v>
+      </c>
+      <c r="Z32" s="57">
+        <v>67911</v>
+      </c>
+      <c r="AA32" s="36">
+        <v>67870</v>
+      </c>
+      <c r="AB32" s="57">
+        <v>67748</v>
+      </c>
+      <c r="AC32" s="57">
+        <v>67654</v>
+      </c>
+      <c r="AD32" s="57">
+        <v>67665</v>
+      </c>
+      <c r="AE32" s="57">
+        <v>67564</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B33" s="53" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" s="57">
+        <v>60749</v>
+      </c>
+      <c r="D33" s="57">
+        <v>60748</v>
+      </c>
+      <c r="E33" s="57">
+        <v>60793</v>
+      </c>
+      <c r="F33" s="57">
+        <v>60887</v>
+      </c>
+      <c r="G33" s="57">
+        <v>60940</v>
+      </c>
+      <c r="H33" s="57">
+        <v>61020</v>
+      </c>
+      <c r="I33" s="57">
+        <v>61048</v>
+      </c>
+      <c r="J33" s="57">
+        <v>61038</v>
+      </c>
+      <c r="K33" s="57">
+        <v>61061</v>
+      </c>
+      <c r="L33" s="57">
+        <v>61123</v>
+      </c>
+      <c r="M33" s="57">
+        <v>61203</v>
+      </c>
+      <c r="N33" s="57">
+        <v>61213</v>
+      </c>
+      <c r="O33" s="57">
+        <v>61179</v>
+      </c>
+      <c r="P33" s="57">
+        <v>61220</v>
+      </c>
+      <c r="Q33" s="57">
+        <v>61250</v>
+      </c>
+      <c r="R33" s="57">
+        <v>61224</v>
+      </c>
+      <c r="S33" s="57">
+        <v>61068</v>
+      </c>
+      <c r="T33" s="57">
+        <v>60992</v>
+      </c>
+      <c r="U33" s="57">
+        <v>60879</v>
+      </c>
+      <c r="V33" s="57">
+        <v>60895</v>
+      </c>
+      <c r="W33" s="57">
+        <v>60903</v>
+      </c>
+      <c r="X33" s="57">
+        <v>60840</v>
+      </c>
+      <c r="Y33" s="57">
+        <v>60761</v>
+      </c>
+      <c r="Z33" s="57">
+        <v>60742</v>
+      </c>
+      <c r="AA33" s="36">
+        <v>60732</v>
+      </c>
+      <c r="AB33" s="57">
+        <v>60712</v>
+      </c>
+      <c r="AC33" s="57">
+        <v>60710</v>
+      </c>
+      <c r="AD33" s="57">
+        <v>60697</v>
+      </c>
+      <c r="AE33" s="57">
+        <v>60652</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B34" s="53" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" s="57">
+        <v>66054</v>
+      </c>
+      <c r="D34" s="57">
+        <v>65987</v>
+      </c>
+      <c r="E34" s="57">
+        <v>65954</v>
+      </c>
+      <c r="F34" s="57">
+        <v>65987</v>
+      </c>
+      <c r="G34" s="57">
+        <v>66026</v>
+      </c>
+      <c r="H34" s="57">
+        <v>66068</v>
+      </c>
+      <c r="I34" s="57">
+        <v>66099</v>
+      </c>
+      <c r="J34" s="57">
+        <v>66051</v>
+      </c>
+      <c r="K34" s="57">
+        <v>66013</v>
+      </c>
+      <c r="L34" s="57">
+        <v>65924</v>
+      </c>
+      <c r="M34" s="57">
+        <v>65825</v>
+      </c>
+      <c r="N34" s="57">
+        <v>65761</v>
+      </c>
+      <c r="O34" s="57">
+        <v>65733</v>
+      </c>
+      <c r="P34" s="57">
+        <v>65629</v>
+      </c>
+      <c r="Q34" s="57">
+        <v>65646</v>
+      </c>
+      <c r="R34" s="57">
+        <v>65635</v>
+      </c>
+      <c r="S34" s="57">
+        <v>65522</v>
+      </c>
+      <c r="T34" s="57">
+        <v>65470</v>
+      </c>
+      <c r="U34" s="57">
+        <v>65403</v>
+      </c>
+      <c r="V34" s="57">
+        <v>65293</v>
+      </c>
+      <c r="W34" s="57">
+        <v>65185</v>
+      </c>
+      <c r="X34" s="57">
+        <v>65060</v>
+      </c>
+      <c r="Y34" s="57">
+        <v>65031</v>
+      </c>
+      <c r="Z34" s="57">
+        <v>64995</v>
+      </c>
+      <c r="AA34" s="36">
+        <v>64991</v>
+      </c>
+      <c r="AB34" s="57">
+        <v>64897</v>
+      </c>
+      <c r="AC34" s="57">
+        <v>64830</v>
+      </c>
+      <c r="AD34" s="57">
+        <v>64777</v>
+      </c>
+      <c r="AE34" s="57">
+        <v>64806</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="B35" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="C35" s="57">
+        <v>66743</v>
+      </c>
+      <c r="D35" s="57">
+        <v>66752</v>
+      </c>
+      <c r="E35" s="57">
+        <v>66819</v>
+      </c>
+      <c r="F35" s="57">
+        <v>66859</v>
+      </c>
+      <c r="G35" s="57">
+        <v>66900</v>
+      </c>
+      <c r="H35" s="57">
+        <v>66932</v>
+      </c>
+      <c r="I35" s="57">
+        <v>67002</v>
+      </c>
+      <c r="J35" s="57">
+        <v>67069</v>
+      </c>
+      <c r="K35" s="57">
+        <v>67115</v>
+      </c>
+      <c r="L35" s="57">
+        <v>67201</v>
+      </c>
+      <c r="M35" s="57">
+        <v>67215</v>
+      </c>
+      <c r="N35" s="57">
+        <v>67176</v>
+      </c>
+      <c r="O35" s="57">
+        <v>67186</v>
+      </c>
+      <c r="P35" s="57">
+        <v>67143</v>
+      </c>
+      <c r="Q35" s="57">
+        <v>67106</v>
+      </c>
+      <c r="R35" s="57">
+        <v>67100</v>
+      </c>
+      <c r="S35" s="57">
+        <v>66928</v>
+      </c>
+      <c r="T35" s="57">
+        <v>66847</v>
+      </c>
+      <c r="U35" s="57">
+        <v>66882</v>
+      </c>
+      <c r="V35" s="57">
+        <v>66951</v>
+      </c>
+      <c r="W35" s="57">
+        <v>66914</v>
+      </c>
+      <c r="X35" s="57">
+        <v>67236</v>
+      </c>
+      <c r="Y35" s="57">
+        <v>67335</v>
+      </c>
+      <c r="Z35" s="57">
+        <v>67335</v>
+      </c>
+      <c r="AA35" s="36">
+        <v>67331</v>
+      </c>
+      <c r="AB35" s="57">
+        <v>67313</v>
+      </c>
+      <c r="AC35" s="57">
+        <v>67369</v>
+      </c>
+      <c r="AD35" s="57">
+        <v>67417</v>
+      </c>
+      <c r="AE35" s="57">
+        <v>67466</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B36" s="53" t="s">
+        <v>69</v>
+      </c>
+      <c r="C36" s="57">
+        <v>26781</v>
+      </c>
+      <c r="D36" s="57">
+        <v>26730</v>
+      </c>
+      <c r="E36" s="57">
+        <v>26723</v>
+      </c>
+      <c r="F36" s="57">
+        <v>26749</v>
+      </c>
+      <c r="G36" s="57">
+        <v>26734</v>
+      </c>
+      <c r="H36" s="57">
+        <v>26733</v>
+      </c>
+      <c r="I36" s="57">
+        <v>26712</v>
+      </c>
+      <c r="J36" s="57">
+        <v>26741</v>
+      </c>
+      <c r="K36" s="57">
+        <v>26722</v>
+      </c>
+      <c r="L36" s="57">
+        <v>26715</v>
+      </c>
+      <c r="M36" s="57">
+        <v>26682</v>
+      </c>
+      <c r="N36" s="57">
+        <v>26629</v>
+      </c>
+      <c r="O36" s="57">
+        <v>26571</v>
+      </c>
+      <c r="P36" s="57">
+        <v>26548</v>
+      </c>
+      <c r="Q36" s="57">
+        <v>26508</v>
+      </c>
+      <c r="R36" s="57">
+        <v>26515</v>
+      </c>
+      <c r="S36" s="57">
+        <v>26458</v>
+      </c>
+      <c r="T36" s="57">
+        <v>26397</v>
+      </c>
+      <c r="U36" s="57">
+        <v>26359</v>
+      </c>
+      <c r="V36" s="57">
+        <v>26303</v>
+      </c>
+      <c r="W36" s="57">
+        <v>26236</v>
+      </c>
+      <c r="X36" s="57">
+        <v>26165</v>
+      </c>
+      <c r="Y36" s="57">
+        <v>26142</v>
+      </c>
+      <c r="Z36" s="57">
+        <v>26100</v>
+      </c>
+      <c r="AA36" s="36">
+        <v>26078</v>
+      </c>
+      <c r="AB36" s="57">
+        <v>26008</v>
+      </c>
+      <c r="AC36" s="57">
+        <v>25981</v>
+      </c>
+      <c r="AD36" s="57">
+        <v>26008</v>
+      </c>
+      <c r="AE36" s="57">
+        <v>25971</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B37" s="53" t="s">
+        <v>70</v>
+      </c>
+      <c r="C37" s="57">
+        <v>119616</v>
+      </c>
+      <c r="D37" s="57">
+        <v>119711</v>
+      </c>
+      <c r="E37" s="57">
+        <v>119817</v>
+      </c>
+      <c r="F37" s="57">
+        <v>120005</v>
+      </c>
+      <c r="G37" s="57">
+        <v>120244</v>
+      </c>
+      <c r="H37" s="57">
+        <v>120394</v>
+      </c>
+      <c r="I37" s="57">
+        <v>120558</v>
+      </c>
+      <c r="J37" s="57">
+        <v>120755</v>
+      </c>
+      <c r="K37" s="57">
+        <v>120847</v>
+      </c>
+      <c r="L37" s="57">
+        <v>121032</v>
+      </c>
+      <c r="M37" s="57">
+        <v>121273</v>
+      </c>
+      <c r="N37" s="57">
+        <v>121388</v>
+      </c>
+      <c r="O37" s="57">
+        <v>121373</v>
+      </c>
+      <c r="P37" s="57">
+        <v>121578</v>
+      </c>
+      <c r="Q37" s="57">
+        <v>121684</v>
+      </c>
+      <c r="R37" s="57">
+        <v>121829</v>
+      </c>
+      <c r="S37" s="57">
+        <v>121912</v>
+      </c>
+      <c r="T37" s="57">
+        <v>122011</v>
+      </c>
+      <c r="U37" s="57">
+        <v>122131</v>
+      </c>
+      <c r="V37" s="57">
+        <v>122313</v>
+      </c>
+      <c r="W37" s="57">
+        <v>122487</v>
+      </c>
+      <c r="X37" s="57">
+        <v>122638</v>
+      </c>
+      <c r="Y37" s="57">
+        <v>122792</v>
+      </c>
+      <c r="Z37" s="57">
+        <v>122940</v>
+      </c>
+      <c r="AA37" s="36">
+        <v>123117</v>
+      </c>
+      <c r="AB37" s="57">
+        <v>122768</v>
+      </c>
+      <c r="AC37" s="57">
+        <v>122916</v>
+      </c>
+      <c r="AD37" s="57">
+        <v>123057</v>
+      </c>
+      <c r="AE37" s="57">
+        <v>123179</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B38" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="C38" s="57">
+        <v>112277</v>
+      </c>
+      <c r="D38" s="57">
+        <v>112391</v>
+      </c>
+      <c r="E38" s="57">
+        <v>112571</v>
+      </c>
+      <c r="F38" s="57">
+        <v>112732</v>
+      </c>
+      <c r="G38" s="57">
+        <v>112887</v>
+      </c>
+      <c r="H38" s="57">
+        <v>113008</v>
+      </c>
+      <c r="I38" s="57">
+        <v>113254</v>
+      </c>
+      <c r="J38" s="57">
+        <v>113317</v>
+      </c>
+      <c r="K38" s="57">
+        <v>113333</v>
+      </c>
+      <c r="L38" s="57">
+        <v>113272</v>
+      </c>
+      <c r="M38" s="57">
+        <v>113297</v>
+      </c>
+      <c r="N38" s="57">
+        <v>113354</v>
+      </c>
+      <c r="O38" s="57">
+        <v>113365</v>
+      </c>
+      <c r="P38" s="57">
+        <v>113347</v>
+      </c>
+      <c r="Q38" s="57">
+        <v>113314</v>
+      </c>
+      <c r="R38" s="57">
+        <v>113347</v>
+      </c>
+      <c r="S38" s="57">
+        <v>113310</v>
+      </c>
+      <c r="T38" s="57">
+        <v>113266</v>
+      </c>
+      <c r="U38" s="57">
+        <v>113139</v>
+      </c>
+      <c r="V38" s="57">
+        <v>113152</v>
+      </c>
+      <c r="W38" s="57">
+        <v>113119</v>
+      </c>
+      <c r="X38" s="57">
+        <v>113181</v>
+      </c>
+      <c r="Y38" s="57">
+        <v>113159</v>
+      </c>
+      <c r="Z38" s="57">
+        <v>113166</v>
+      </c>
+      <c r="AA38" s="36">
+        <v>113202</v>
+      </c>
+      <c r="AB38" s="57">
+        <v>113030</v>
+      </c>
+      <c r="AC38" s="57">
+        <v>113065</v>
+      </c>
+      <c r="AD38" s="57">
+        <v>113075</v>
+      </c>
+      <c r="AE38" s="57">
+        <v>113093</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="53" t="s">
+        <v>72</v>
+      </c>
+      <c r="C39" s="57">
+        <v>51812</v>
+      </c>
+      <c r="D39" s="57">
+        <v>51881</v>
+      </c>
+      <c r="E39" s="57">
+        <v>52011</v>
+      </c>
+      <c r="F39" s="57">
+        <v>52132</v>
+      </c>
+      <c r="G39" s="57">
+        <v>52224</v>
+      </c>
+      <c r="H39" s="57">
+        <v>52281</v>
+      </c>
+      <c r="I39" s="57">
+        <v>52350</v>
+      </c>
+      <c r="J39" s="57">
+        <v>52408</v>
+      </c>
+      <c r="K39" s="57">
+        <v>52337</v>
+      </c>
+      <c r="L39" s="57">
+        <v>52460</v>
+      </c>
+      <c r="M39" s="57">
+        <v>52606</v>
+      </c>
+      <c r="N39" s="57">
+        <v>52678</v>
+      </c>
+      <c r="O39" s="57">
+        <v>52786</v>
+      </c>
+      <c r="P39" s="57">
+        <v>52753</v>
+      </c>
+      <c r="Q39" s="57">
+        <v>52757</v>
+      </c>
+      <c r="R39" s="57">
+        <v>52790</v>
+      </c>
+      <c r="S39" s="57">
+        <v>52790</v>
+      </c>
+      <c r="T39" s="57">
+        <v>52775</v>
+      </c>
+      <c r="U39" s="57">
+        <v>52820</v>
+      </c>
+      <c r="V39" s="57">
+        <v>52859</v>
+      </c>
+      <c r="W39" s="57">
+        <v>52885</v>
+      </c>
+      <c r="X39" s="57">
+        <v>53029</v>
+      </c>
+      <c r="Y39" s="57">
+        <v>53161</v>
+      </c>
+      <c r="Z39" s="57">
+        <v>53304</v>
+      </c>
+      <c r="AA39" s="36">
+        <v>53436</v>
+      </c>
+      <c r="AB39" s="57">
+        <v>53543</v>
+      </c>
+      <c r="AC39" s="57">
+        <v>53601</v>
+      </c>
+      <c r="AD39" s="57">
+        <v>53667</v>
+      </c>
+      <c r="AE39" s="57">
+        <v>53759</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="C40" s="57">
+        <v>32388</v>
+      </c>
+      <c r="D40" s="57">
+        <v>32354</v>
+      </c>
+      <c r="E40" s="57">
+        <v>32343</v>
+      </c>
+      <c r="F40" s="57">
+        <v>32328</v>
+      </c>
+      <c r="G40" s="57">
+        <v>32351</v>
+      </c>
+      <c r="H40" s="57">
+        <v>32378</v>
+      </c>
+      <c r="I40" s="57">
+        <v>32357</v>
+      </c>
+      <c r="J40" s="57">
+        <v>32379</v>
+      </c>
+      <c r="K40" s="57">
+        <v>32410</v>
+      </c>
+      <c r="L40" s="57">
+        <v>32402</v>
+      </c>
+      <c r="M40" s="57">
+        <v>32358</v>
+      </c>
+      <c r="N40" s="57">
+        <v>32278</v>
+      </c>
+      <c r="O40" s="57">
+        <v>32241</v>
+      </c>
+      <c r="P40" s="57">
+        <v>32167</v>
+      </c>
+      <c r="Q40" s="57">
+        <v>32148</v>
+      </c>
+      <c r="R40" s="57">
+        <v>32106</v>
+      </c>
+      <c r="S40" s="57">
+        <v>32041</v>
+      </c>
+      <c r="T40" s="57">
+        <v>32021</v>
+      </c>
+      <c r="U40" s="57">
+        <v>32019</v>
+      </c>
+      <c r="V40" s="57">
+        <v>31983</v>
+      </c>
+      <c r="W40" s="57">
+        <v>31962</v>
+      </c>
+      <c r="X40" s="57">
+        <v>31929</v>
+      </c>
+      <c r="Y40" s="57">
+        <v>31942</v>
+      </c>
+      <c r="Z40" s="57">
+        <v>31884</v>
+      </c>
+      <c r="AA40" s="36">
+        <v>31898</v>
+      </c>
+      <c r="AB40" s="57">
+        <v>31809</v>
+      </c>
+      <c r="AC40" s="57">
+        <v>31752</v>
+      </c>
+      <c r="AD40" s="57">
+        <v>31700</v>
+      </c>
+      <c r="AE40" s="57">
+        <v>31673</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="C41" s="57">
+        <v>62018</v>
+      </c>
+      <c r="D41" s="57">
+        <v>62046</v>
+      </c>
+      <c r="E41" s="57">
+        <v>62087</v>
+      </c>
+      <c r="F41" s="57">
+        <v>62126</v>
+      </c>
+      <c r="G41" s="57">
+        <v>62199</v>
+      </c>
+      <c r="H41" s="57">
+        <v>62262</v>
+      </c>
+      <c r="I41" s="57">
+        <v>62312</v>
+      </c>
+      <c r="J41" s="57">
+        <v>62361</v>
+      </c>
+      <c r="K41" s="57">
+        <v>62442</v>
+      </c>
+      <c r="L41" s="57">
+        <v>62519</v>
+      </c>
+      <c r="M41" s="57">
+        <v>62503</v>
+      </c>
+      <c r="N41" s="57">
+        <v>62528</v>
+      </c>
+      <c r="O41" s="57">
+        <v>62556</v>
+      </c>
+      <c r="P41" s="57">
+        <v>62456</v>
+      </c>
+      <c r="Q41" s="57">
+        <v>62444</v>
+      </c>
+      <c r="R41" s="57">
+        <v>62465</v>
+      </c>
+      <c r="S41" s="57">
+        <v>62340</v>
+      </c>
+      <c r="T41" s="57">
+        <v>62310</v>
+      </c>
+      <c r="U41" s="57">
+        <v>62283</v>
+      </c>
+      <c r="V41" s="57">
+        <v>62302</v>
+      </c>
+      <c r="W41" s="57">
+        <v>62259</v>
+      </c>
+      <c r="X41" s="57">
+        <v>62263</v>
+      </c>
+      <c r="Y41" s="57">
+        <v>62187</v>
+      </c>
+      <c r="Z41" s="57">
+        <v>62145</v>
+      </c>
+      <c r="AA41" s="36">
+        <v>62165</v>
+      </c>
+      <c r="AB41" s="57">
+        <v>62091</v>
+      </c>
+      <c r="AC41" s="57">
+        <v>62134</v>
+      </c>
+      <c r="AD41" s="57">
+        <v>62162</v>
+      </c>
+      <c r="AE41" s="57">
+        <v>62120</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B42" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" s="57">
+        <v>54162</v>
+      </c>
+      <c r="D42" s="57">
+        <v>54124</v>
+      </c>
+      <c r="E42" s="57">
+        <v>54154</v>
+      </c>
+      <c r="F42" s="57">
+        <v>54130</v>
+      </c>
+      <c r="G42" s="57">
+        <v>54120</v>
+      </c>
+      <c r="H42" s="57">
+        <v>54150</v>
+      </c>
+      <c r="I42" s="57">
+        <v>54157</v>
+      </c>
+      <c r="J42" s="57">
+        <v>54127</v>
+      </c>
+      <c r="K42" s="57">
+        <v>54085</v>
+      </c>
+      <c r="L42" s="57">
+        <v>54035</v>
+      </c>
+      <c r="M42" s="57">
+        <v>53994</v>
+      </c>
+      <c r="N42" s="57">
+        <v>53867</v>
+      </c>
+      <c r="O42" s="57">
+        <v>53848</v>
+      </c>
+      <c r="P42" s="57">
+        <v>53699</v>
+      </c>
+      <c r="Q42" s="57">
+        <v>53693</v>
+      </c>
+      <c r="R42" s="57">
+        <v>53646</v>
+      </c>
+      <c r="S42" s="57">
+        <v>53585</v>
+      </c>
+      <c r="T42" s="57">
+        <v>53505</v>
+      </c>
+      <c r="U42" s="57">
+        <v>53431</v>
+      </c>
+      <c r="V42" s="57">
+        <v>53310</v>
+      </c>
+      <c r="W42" s="57">
+        <v>53246</v>
+      </c>
+      <c r="X42" s="57">
+        <v>53235</v>
+      </c>
+      <c r="Y42" s="57">
+        <v>53123</v>
+      </c>
+      <c r="Z42" s="57">
+        <v>53114</v>
+      </c>
+      <c r="AA42" s="36">
+        <v>53106</v>
+      </c>
+      <c r="AB42" s="57">
+        <v>52997</v>
+      </c>
+      <c r="AC42" s="57">
+        <v>52984</v>
+      </c>
+      <c r="AD42" s="57">
+        <v>52987</v>
+      </c>
+      <c r="AE42" s="57">
+        <v>52977</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B43" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="57">
+        <v>44243</v>
+      </c>
+      <c r="D43" s="57">
+        <v>44218</v>
+      </c>
+      <c r="E43" s="57">
+        <v>44223</v>
+      </c>
+      <c r="F43" s="57">
+        <v>44225</v>
+      </c>
+      <c r="G43" s="57">
+        <v>44202</v>
+      </c>
+      <c r="H43" s="57">
+        <v>44206</v>
+      </c>
+      <c r="I43" s="57">
+        <v>44197</v>
+      </c>
+      <c r="J43" s="57">
+        <v>44160</v>
+      </c>
+      <c r="K43" s="57">
+        <v>44133</v>
+      </c>
+      <c r="L43" s="57">
+        <v>44110</v>
+      </c>
+      <c r="M43" s="57">
+        <v>44105</v>
+      </c>
+      <c r="N43" s="57">
+        <v>44062</v>
+      </c>
+      <c r="O43" s="57">
+        <v>43990</v>
+      </c>
+      <c r="P43" s="57">
+        <v>43943</v>
+      </c>
+      <c r="Q43" s="57">
+        <v>43847</v>
+      </c>
+      <c r="R43" s="57">
+        <v>43788</v>
+      </c>
+      <c r="S43" s="57">
+        <v>43708</v>
+      </c>
+      <c r="T43" s="57">
+        <v>43690</v>
+      </c>
+      <c r="U43" s="57">
+        <v>43642</v>
+      </c>
+      <c r="V43" s="57">
+        <v>43557</v>
+      </c>
+      <c r="W43" s="57">
+        <v>43453</v>
+      </c>
+      <c r="X43" s="57">
+        <v>43357</v>
+      </c>
+      <c r="Y43" s="57">
+        <v>43255</v>
+      </c>
+      <c r="Z43" s="57">
+        <v>43222</v>
+      </c>
+      <c r="AA43" s="36">
+        <v>43204</v>
+      </c>
+      <c r="AB43" s="57">
+        <v>43089</v>
+      </c>
+      <c r="AC43" s="57">
+        <v>43050</v>
+      </c>
+      <c r="AD43" s="57">
+        <v>42995</v>
+      </c>
+      <c r="AE43" s="57">
+        <v>42967</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="29" customFormat="1">
+      <c r="A44" s="25"/>
+      <c r="B44" s="74" t="s">
+        <v>43</v>
+      </c>
+      <c r="C44" s="74"/>
+      <c r="D44" s="74"/>
+      <c r="E44" s="74"/>
+      <c r="F44" s="74"/>
+      <c r="G44" s="74"/>
+      <c r="H44" s="74"/>
+      <c r="I44" s="74"/>
+      <c r="J44" s="74"/>
+      <c r="K44" s="74"/>
+      <c r="L44" s="74"/>
+      <c r="M44" s="74"/>
+      <c r="N44" s="74"/>
+      <c r="O44" s="74"/>
+      <c r="P44" s="74"/>
+      <c r="Q44" s="74"/>
+      <c r="R44" s="74"/>
+      <c r="S44" s="74"/>
+      <c r="T44" s="74"/>
+      <c r="U44" s="74"/>
+      <c r="V44" s="74"/>
+      <c r="W44" s="74"/>
+      <c r="X44" s="74"/>
+      <c r="Y44" s="74"/>
+      <c r="Z44" s="74"/>
+      <c r="AA44" s="74"/>
+      <c r="AB44" s="74"/>
+      <c r="AC44" s="74"/>
+      <c r="AD44" s="25"/>
+      <c r="AE44" s="25"/>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="C45" s="33">
+        <v>1050045</v>
+      </c>
+      <c r="D45" s="33">
+        <v>1049866</v>
+      </c>
+      <c r="E45" s="33">
+        <v>1050589</v>
+      </c>
+      <c r="F45" s="36">
+        <v>1051285</v>
+      </c>
+      <c r="G45" s="36">
+        <v>1052260</v>
+      </c>
+      <c r="H45" s="36">
+        <v>1053247</v>
+      </c>
+      <c r="I45" s="57">
+        <v>1053885</v>
+      </c>
+      <c r="J45" s="36">
+        <v>1054342</v>
+      </c>
+      <c r="K45" s="36">
+        <v>1054599</v>
+      </c>
+      <c r="L45" s="36">
+        <v>1054862</v>
+      </c>
+      <c r="M45" s="36">
+        <v>1055134</v>
+      </c>
+      <c r="N45" s="36">
+        <v>1055167</v>
+      </c>
+      <c r="O45" s="37">
+        <v>1055319</v>
+      </c>
+      <c r="P45" s="37">
+        <v>1055266</v>
+      </c>
+      <c r="Q45" s="37">
+        <v>1055242</v>
+      </c>
+      <c r="R45" s="30">
+        <v>1055233</v>
+      </c>
+      <c r="S45" s="38">
+        <v>1053441</v>
+      </c>
+      <c r="T45" s="38">
+        <v>1053151</v>
+      </c>
+      <c r="U45" s="39">
+        <v>1052700</v>
+      </c>
+      <c r="V45" s="39">
+        <v>1051885</v>
+      </c>
+      <c r="W45" s="30">
+        <v>1050771</v>
+      </c>
+      <c r="X45" s="30">
+        <v>1050965</v>
+      </c>
+      <c r="Y45" s="57">
+        <v>1050693</v>
+      </c>
+      <c r="Z45" s="57">
+        <v>1050662</v>
+      </c>
+      <c r="AA45" s="36">
+        <v>1050875</v>
+      </c>
+      <c r="AB45" s="57">
+        <v>1050176</v>
+      </c>
+      <c r="AC45" s="57">
+        <v>1050263</v>
+      </c>
+      <c r="AD45" s="57">
+        <v>1050091</v>
+      </c>
+      <c r="AE45" s="57">
+        <v>1050106</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="C46" s="57">
+        <v>113942</v>
+      </c>
+      <c r="D46" s="57">
+        <v>114368</v>
+      </c>
+      <c r="E46" s="57">
+        <v>114748</v>
+      </c>
+      <c r="F46" s="57">
+        <v>115031</v>
+      </c>
+      <c r="G46" s="57">
+        <v>115428</v>
+      </c>
+      <c r="H46" s="57">
+        <v>115790</v>
+      </c>
+      <c r="I46" s="57">
+        <v>116191</v>
+      </c>
+      <c r="J46" s="57">
+        <v>116719</v>
+      </c>
+      <c r="K46" s="57">
+        <v>117205</v>
+      </c>
+      <c r="L46" s="57">
+        <v>117676</v>
+      </c>
+      <c r="M46" s="57">
+        <v>118137</v>
+      </c>
+      <c r="N46" s="57">
+        <v>118463</v>
+      </c>
+      <c r="O46" s="57">
+        <v>118747</v>
+      </c>
+      <c r="P46" s="57">
+        <v>119449</v>
+      </c>
+      <c r="Q46" s="57">
+        <v>119937</v>
+      </c>
+      <c r="R46" s="57">
+        <v>120296</v>
+      </c>
+      <c r="S46" s="57">
+        <v>120326</v>
+      </c>
+      <c r="T46" s="57">
+        <v>120777</v>
+      </c>
+      <c r="U46" s="57">
+        <v>121089</v>
+      </c>
+      <c r="V46" s="57">
+        <v>121467</v>
+      </c>
+      <c r="W46" s="57">
+        <v>121937</v>
+      </c>
+      <c r="X46" s="57">
+        <v>122312</v>
+      </c>
+      <c r="Y46" s="57">
+        <v>122565</v>
+      </c>
+      <c r="Z46" s="57">
+        <v>122797</v>
+      </c>
+      <c r="AA46" s="36">
+        <v>123106</v>
+      </c>
+      <c r="AB46" s="57">
+        <v>123407</v>
+      </c>
+      <c r="AC46" s="57">
+        <v>123577</v>
+      </c>
+      <c r="AD46" s="57">
+        <v>123733</v>
+      </c>
+      <c r="AE46" s="57">
+        <v>123989</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
+      <c r="A47" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B47" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="C47" s="57">
+        <v>38446</v>
+      </c>
+      <c r="D47" s="57">
+        <v>38361</v>
+      </c>
+      <c r="E47" s="57">
+        <v>38317</v>
+      </c>
+      <c r="F47" s="57">
+        <v>38324</v>
+      </c>
+      <c r="G47" s="57">
+        <v>38334</v>
+      </c>
+      <c r="H47" s="57">
+        <v>38322</v>
+      </c>
+      <c r="I47" s="57">
+        <v>38421</v>
+      </c>
+      <c r="J47" s="57">
+        <v>38372</v>
+      </c>
+      <c r="K47" s="57">
+        <v>38363</v>
+      </c>
+      <c r="L47" s="57">
+        <v>38424</v>
+      </c>
+      <c r="M47" s="57">
+        <v>38241</v>
+      </c>
+      <c r="N47" s="57">
+        <v>38113</v>
+      </c>
+      <c r="O47" s="57">
+        <v>38052</v>
+      </c>
+      <c r="P47" s="57">
+        <v>37997</v>
+      </c>
+      <c r="Q47" s="57">
+        <v>37938</v>
+      </c>
+      <c r="R47" s="57">
+        <v>37874</v>
+      </c>
+      <c r="S47" s="57">
+        <v>37752</v>
+      </c>
+      <c r="T47" s="57">
+        <v>37707</v>
+      </c>
+      <c r="U47" s="57">
+        <v>37646</v>
+      </c>
+      <c r="V47" s="57">
+        <v>37523</v>
+      </c>
+      <c r="W47" s="57">
+        <v>37369</v>
+      </c>
+      <c r="X47" s="57">
+        <v>37234</v>
+      </c>
+      <c r="Y47" s="57">
+        <v>37233</v>
+      </c>
+      <c r="Z47" s="57">
+        <v>37207</v>
+      </c>
+      <c r="AA47" s="36">
+        <v>37228</v>
+      </c>
+      <c r="AB47" s="57">
+        <v>37098</v>
+      </c>
+      <c r="AC47" s="57">
+        <v>37062</v>
+      </c>
+      <c r="AD47" s="57">
+        <v>36960</v>
+      </c>
+      <c r="AE47" s="57">
+        <v>36907</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
+      <c r="A48" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B48" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="C48" s="57">
+        <v>50163</v>
+      </c>
+      <c r="D48" s="57">
+        <v>50154</v>
+      </c>
+      <c r="E48" s="57">
+        <v>50147</v>
+      </c>
+      <c r="F48" s="57">
+        <v>50134</v>
+      </c>
+      <c r="G48" s="57">
+        <v>50160</v>
+      </c>
+      <c r="H48" s="57">
+        <v>50193</v>
+      </c>
+      <c r="I48" s="57">
+        <v>50193</v>
+      </c>
+      <c r="J48" s="57">
+        <v>50168</v>
+      </c>
+      <c r="K48" s="57">
+        <v>50176</v>
+      </c>
+      <c r="L48" s="57">
+        <v>50134</v>
+      </c>
+      <c r="M48" s="57">
+        <v>50155</v>
+      </c>
+      <c r="N48" s="57">
+        <v>50171</v>
+      </c>
+      <c r="O48" s="57">
+        <v>50182</v>
+      </c>
+      <c r="P48" s="57">
+        <v>50162</v>
+      </c>
+      <c r="Q48" s="57">
+        <v>50130</v>
+      </c>
+      <c r="R48" s="57">
+        <v>50137</v>
+      </c>
+      <c r="S48" s="57">
+        <v>50189</v>
+      </c>
+      <c r="T48" s="57">
+        <v>50107</v>
+      </c>
+      <c r="U48" s="57">
+        <v>50048</v>
+      </c>
+      <c r="V48" s="57">
+        <v>50002</v>
+      </c>
+      <c r="W48" s="57">
+        <v>49895</v>
+      </c>
+      <c r="X48" s="57">
+        <v>49857</v>
+      </c>
+      <c r="Y48" s="57">
+        <v>49834</v>
+      </c>
+      <c r="Z48" s="57">
+        <v>49788</v>
+      </c>
+      <c r="AA48" s="36">
+        <v>49710</v>
+      </c>
+      <c r="AB48" s="57">
+        <v>49689</v>
+      </c>
+      <c r="AC48" s="57">
+        <v>49700</v>
+      </c>
+      <c r="AD48" s="57">
+        <v>49725</v>
+      </c>
+      <c r="AE48" s="57">
+        <v>49760</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
+      <c r="A49" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B49" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="C49" s="57">
+        <v>23486</v>
+      </c>
+      <c r="D49" s="57">
+        <v>23451</v>
+      </c>
+      <c r="E49" s="57">
+        <v>23447</v>
+      </c>
+      <c r="F49" s="57">
+        <v>23408</v>
+      </c>
+      <c r="G49" s="57">
+        <v>23388</v>
+      </c>
+      <c r="H49" s="57">
+        <v>23397</v>
+      </c>
+      <c r="I49" s="57">
+        <v>23356</v>
+      </c>
+      <c r="J49" s="57">
+        <v>23316</v>
+      </c>
+      <c r="K49" s="57">
+        <v>23296</v>
+      </c>
+      <c r="L49" s="57">
+        <v>23251</v>
+      </c>
+      <c r="M49" s="57">
+        <v>23198</v>
+      </c>
+      <c r="N49" s="57">
+        <v>23162</v>
+      </c>
+      <c r="O49" s="57">
+        <v>23150</v>
+      </c>
+      <c r="P49" s="57">
+        <v>23080</v>
+      </c>
+      <c r="Q49" s="57">
+        <v>23099</v>
+      </c>
+      <c r="R49" s="57">
+        <v>23076</v>
+      </c>
+      <c r="S49" s="57">
+        <v>23023</v>
+      </c>
+      <c r="T49" s="57">
+        <v>23000</v>
+      </c>
+      <c r="U49" s="57">
+        <v>22974</v>
+      </c>
+      <c r="V49" s="57">
+        <v>22906</v>
+      </c>
+      <c r="W49" s="57">
+        <v>22846</v>
+      </c>
+      <c r="X49" s="57">
+        <v>22842</v>
+      </c>
+      <c r="Y49" s="57">
+        <v>22813</v>
+      </c>
+      <c r="Z49" s="57">
+        <v>22807</v>
+      </c>
+      <c r="AA49" s="36">
+        <v>22762</v>
+      </c>
+      <c r="AB49" s="57">
+        <v>22682</v>
+      </c>
+      <c r="AC49" s="57">
+        <v>22672</v>
+      </c>
+      <c r="AD49" s="57">
+        <v>22644</v>
+      </c>
+      <c r="AE49" s="57">
+        <v>22595</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31">
+      <c r="A50" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B50" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="C50" s="57">
+        <v>91226</v>
+      </c>
+      <c r="D50" s="57">
+        <v>91086</v>
+      </c>
+      <c r="E50" s="57">
+        <v>91038</v>
+      </c>
+      <c r="F50" s="57">
+        <v>91000</v>
+      </c>
+      <c r="G50" s="57">
+        <v>91007</v>
+      </c>
+      <c r="H50" s="57">
+        <v>90898</v>
+      </c>
+      <c r="I50" s="57">
+        <v>90913</v>
+      </c>
+      <c r="J50" s="57">
+        <v>90804</v>
+      </c>
+      <c r="K50" s="57">
+        <v>90734</v>
+      </c>
+      <c r="L50" s="57">
+        <v>90585</v>
+      </c>
+      <c r="M50" s="57">
+        <v>90531</v>
+      </c>
+      <c r="N50" s="57">
+        <v>90388</v>
+      </c>
+      <c r="O50" s="57">
+        <v>90221</v>
+      </c>
+      <c r="P50" s="57">
+        <v>90150</v>
+      </c>
+      <c r="Q50" s="57">
+        <v>90061</v>
+      </c>
+      <c r="R50" s="57">
+        <v>89921</v>
+      </c>
+      <c r="S50" s="57">
+        <v>89735</v>
+      </c>
+      <c r="T50" s="57">
+        <v>89660</v>
+      </c>
+      <c r="U50" s="57">
+        <v>89561</v>
+      </c>
+      <c r="V50" s="57">
+        <v>89393</v>
+      </c>
+      <c r="W50" s="57">
+        <v>89172</v>
+      </c>
+      <c r="X50" s="57">
+        <v>88997</v>
+      </c>
+      <c r="Y50" s="57">
+        <v>88817</v>
+      </c>
+      <c r="Z50" s="57">
+        <v>88708</v>
+      </c>
+      <c r="AA50" s="36">
+        <v>88609</v>
+      </c>
+      <c r="AB50" s="57">
+        <v>88343</v>
+      </c>
+      <c r="AC50" s="57">
+        <v>88250</v>
+      </c>
+      <c r="AD50" s="57">
+        <v>88094</v>
+      </c>
+      <c r="AE50" s="57">
+        <v>87938</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31">
+      <c r="A51" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B51" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="C51" s="57">
+        <v>64986</v>
+      </c>
+      <c r="D51" s="57">
+        <v>64831</v>
+      </c>
+      <c r="E51" s="57">
+        <v>64810</v>
+      </c>
+      <c r="F51" s="57">
+        <v>64823</v>
+      </c>
+      <c r="G51" s="57">
+        <v>64820</v>
+      </c>
+      <c r="H51" s="57">
+        <v>64840</v>
+      </c>
+      <c r="I51" s="57">
+        <v>64760</v>
+      </c>
+      <c r="J51" s="57">
+        <v>64680</v>
+      </c>
+      <c r="K51" s="57">
+        <v>64594</v>
+      </c>
+      <c r="L51" s="57">
+        <v>64459</v>
+      </c>
+      <c r="M51" s="57">
+        <v>64420</v>
+      </c>
+      <c r="N51" s="57">
+        <v>64394</v>
+      </c>
+      <c r="O51" s="57">
+        <v>64337</v>
+      </c>
+      <c r="P51" s="57">
+        <v>64289</v>
+      </c>
+      <c r="Q51" s="57">
+        <v>64171</v>
+      </c>
+      <c r="R51" s="57">
+        <v>64123</v>
+      </c>
+      <c r="S51" s="57">
+        <v>64009</v>
+      </c>
+      <c r="T51" s="57">
+        <v>63913</v>
+      </c>
+      <c r="U51" s="57">
+        <v>63828</v>
+      </c>
+      <c r="V51" s="57">
+        <v>63668</v>
+      </c>
+      <c r="W51" s="57">
+        <v>63519</v>
+      </c>
+      <c r="X51" s="57">
+        <v>63345</v>
+      </c>
+      <c r="Y51" s="57">
+        <v>63284</v>
+      </c>
+      <c r="Z51" s="57">
+        <v>63236</v>
+      </c>
+      <c r="AA51" s="36">
+        <v>63223</v>
+      </c>
+      <c r="AB51" s="57">
+        <v>63207</v>
+      </c>
+      <c r="AC51" s="57">
+        <v>63191</v>
+      </c>
+      <c r="AD51" s="57">
+        <v>63093</v>
+      </c>
+      <c r="AE51" s="57">
+        <v>62977</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
+      <c r="A52" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B52" s="53" t="s">
+        <v>66</v>
+      </c>
+      <c r="C52" s="57">
+        <v>56795</v>
+      </c>
+      <c r="D52" s="57">
+        <v>56795</v>
+      </c>
+      <c r="E52" s="57">
+        <v>56907</v>
+      </c>
+      <c r="F52" s="57">
+        <v>56958</v>
+      </c>
+      <c r="G52" s="57">
+        <v>57003</v>
+      </c>
+      <c r="H52" s="57">
+        <v>57098</v>
+      </c>
+      <c r="I52" s="57">
+        <v>57058</v>
+      </c>
+      <c r="J52" s="57">
+        <v>57032</v>
+      </c>
+      <c r="K52" s="57">
+        <v>57104</v>
+      </c>
+      <c r="L52" s="57">
+        <v>57151</v>
+      </c>
+      <c r="M52" s="57">
+        <v>57333</v>
+      </c>
+      <c r="N52" s="57">
+        <v>57492</v>
+      </c>
+      <c r="O52" s="57">
+        <v>57529</v>
+      </c>
+      <c r="P52" s="57">
+        <v>57537</v>
+      </c>
+      <c r="Q52" s="57">
+        <v>57581</v>
+      </c>
+      <c r="R52" s="57">
+        <v>57528</v>
+      </c>
+      <c r="S52" s="57">
+        <v>57342</v>
+      </c>
+      <c r="T52" s="57">
+        <v>57198</v>
+      </c>
+      <c r="U52" s="57">
+        <v>57051</v>
+      </c>
+      <c r="V52" s="57">
+        <v>56975</v>
+      </c>
+      <c r="W52" s="57">
+        <v>56888</v>
+      </c>
+      <c r="X52" s="57">
+        <v>56775</v>
+      </c>
+      <c r="Y52" s="57">
+        <v>56638</v>
+      </c>
+      <c r="Z52" s="57">
+        <v>56577</v>
+      </c>
+      <c r="AA52" s="36">
+        <v>56503</v>
+      </c>
+      <c r="AB52" s="57">
+        <v>56511</v>
+      </c>
+      <c r="AC52" s="57">
+        <v>56484</v>
+      </c>
+      <c r="AD52" s="57">
+        <v>56416</v>
+      </c>
+      <c r="AE52" s="57">
+        <v>56332</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
+      <c r="A53" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B53" s="53" t="s">
+        <v>67</v>
+      </c>
+      <c r="C53" s="57">
+        <v>63672</v>
+      </c>
+      <c r="D53" s="57">
+        <v>63571</v>
+      </c>
+      <c r="E53" s="57">
+        <v>63517</v>
+      </c>
+      <c r="F53" s="57">
+        <v>63567</v>
+      </c>
+      <c r="G53" s="57">
+        <v>63617</v>
+      </c>
+      <c r="H53" s="57">
+        <v>63634</v>
+      </c>
+      <c r="I53" s="57">
+        <v>63608</v>
+      </c>
+      <c r="J53" s="57">
+        <v>63544</v>
+      </c>
+      <c r="K53" s="57">
+        <v>63479</v>
+      </c>
+      <c r="L53" s="57">
+        <v>63418</v>
+      </c>
+      <c r="M53" s="57">
+        <v>63340</v>
+      </c>
+      <c r="N53" s="57">
+        <v>63286</v>
+      </c>
+      <c r="O53" s="57">
+        <v>63283</v>
+      </c>
+      <c r="P53" s="57">
+        <v>63168</v>
+      </c>
+      <c r="Q53" s="57">
+        <v>63104</v>
+      </c>
+      <c r="R53" s="57">
+        <v>63043</v>
+      </c>
+      <c r="S53" s="57">
+        <v>62939</v>
+      </c>
+      <c r="T53" s="57">
+        <v>62860</v>
+      </c>
+      <c r="U53" s="57">
+        <v>62836</v>
+      </c>
+      <c r="V53" s="57">
+        <v>62707</v>
+      </c>
+      <c r="W53" s="57">
+        <v>62575</v>
+      </c>
+      <c r="X53" s="57">
+        <v>62487</v>
+      </c>
+      <c r="Y53" s="57">
+        <v>62430</v>
+      </c>
+      <c r="Z53" s="57">
+        <v>62417</v>
+      </c>
+      <c r="AA53" s="36">
+        <v>62368</v>
+      </c>
+      <c r="AB53" s="57">
+        <v>62344</v>
+      </c>
+      <c r="AC53" s="57">
+        <v>62322</v>
+      </c>
+      <c r="AD53" s="57">
+        <v>62244</v>
+      </c>
+      <c r="AE53" s="57">
+        <v>62301</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31">
+      <c r="A54" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="B54" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="C54" s="57">
+        <v>62434</v>
+      </c>
+      <c r="D54" s="57">
+        <v>62399</v>
+      </c>
+      <c r="E54" s="57">
+        <v>62352</v>
+      </c>
+      <c r="F54" s="57">
+        <v>62376</v>
+      </c>
+      <c r="G54" s="57">
+        <v>62402</v>
+      </c>
+      <c r="H54" s="57">
+        <v>62449</v>
+      </c>
+      <c r="I54" s="57">
+        <v>62495</v>
+      </c>
+      <c r="J54" s="57">
+        <v>62533</v>
+      </c>
+      <c r="K54" s="57">
+        <v>62524</v>
+      </c>
+      <c r="L54" s="57">
+        <v>62563</v>
+      </c>
+      <c r="M54" s="57">
+        <v>62598</v>
+      </c>
+      <c r="N54" s="57">
+        <v>62604</v>
+      </c>
+      <c r="O54" s="57">
+        <v>62604</v>
+      </c>
+      <c r="P54" s="57">
+        <v>62556</v>
+      </c>
+      <c r="Q54" s="57">
+        <v>62555</v>
+      </c>
+      <c r="R54" s="57">
+        <v>62532</v>
+      </c>
+      <c r="S54" s="57">
+        <v>62316</v>
+      </c>
+      <c r="T54" s="57">
+        <v>62316</v>
+      </c>
+      <c r="U54" s="57">
+        <v>62333</v>
+      </c>
+      <c r="V54" s="57">
+        <v>62321</v>
+      </c>
+      <c r="W54" s="57">
+        <v>62271</v>
+      </c>
+      <c r="X54" s="57">
+        <v>62754</v>
+      </c>
+      <c r="Y54" s="57">
+        <v>62855</v>
+      </c>
+      <c r="Z54" s="57">
+        <v>62863</v>
+      </c>
+      <c r="AA54" s="36">
+        <v>62881</v>
+      </c>
+      <c r="AB54" s="57">
+        <v>62834</v>
+      </c>
+      <c r="AC54" s="57">
+        <v>62858</v>
+      </c>
+      <c r="AD54" s="57">
+        <v>62874</v>
+      </c>
+      <c r="AE54" s="57">
+        <v>62934</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31">
+      <c r="A55" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B55" s="53" t="s">
+        <v>69</v>
+      </c>
+      <c r="C55" s="57">
+        <v>24812</v>
+      </c>
+      <c r="D55" s="57">
+        <v>24743</v>
+      </c>
+      <c r="E55" s="57">
+        <v>24762</v>
+      </c>
+      <c r="F55" s="57">
+        <v>24776</v>
+      </c>
+      <c r="G55" s="57">
+        <v>24762</v>
+      </c>
+      <c r="H55" s="57">
+        <v>24743</v>
+      </c>
+      <c r="I55" s="57">
+        <v>24718</v>
+      </c>
+      <c r="J55" s="57">
+        <v>24675</v>
+      </c>
+      <c r="K55" s="57">
+        <v>24683</v>
+      </c>
+      <c r="L55" s="57">
+        <v>24640</v>
+      </c>
+      <c r="M55" s="57">
+        <v>24601</v>
+      </c>
+      <c r="N55" s="57">
+        <v>24588</v>
+      </c>
+      <c r="O55" s="57">
+        <v>24556</v>
+      </c>
+      <c r="P55" s="57">
+        <v>24525</v>
+      </c>
+      <c r="Q55" s="57">
+        <v>24426</v>
+      </c>
+      <c r="R55" s="57">
+        <v>24399</v>
+      </c>
+      <c r="S55" s="57">
+        <v>24315</v>
+      </c>
+      <c r="T55" s="57">
+        <v>24273</v>
+      </c>
+      <c r="U55" s="57">
+        <v>24192</v>
+      </c>
+      <c r="V55" s="57">
+        <v>24091</v>
+      </c>
+      <c r="W55" s="57">
+        <v>23995</v>
+      </c>
+      <c r="X55" s="57">
+        <v>23931</v>
+      </c>
+      <c r="Y55" s="57">
+        <v>23896</v>
+      </c>
+      <c r="Z55" s="57">
+        <v>23846</v>
+      </c>
+      <c r="AA55" s="36">
+        <v>23849</v>
+      </c>
+      <c r="AB55" s="57">
+        <v>23814</v>
+      </c>
+      <c r="AC55" s="57">
+        <v>23797</v>
+      </c>
+      <c r="AD55" s="57">
+        <v>23815</v>
+      </c>
+      <c r="AE55" s="57">
+        <v>23795</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
+      <c r="A56" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B56" s="53" t="s">
+        <v>70</v>
+      </c>
+      <c r="C56" s="57">
+        <v>117207</v>
+      </c>
+      <c r="D56" s="57">
+        <v>117288</v>
+      </c>
+      <c r="E56" s="57">
+        <v>117393</v>
+      </c>
+      <c r="F56" s="57">
+        <v>117601</v>
+      </c>
+      <c r="G56" s="57">
+        <v>117772</v>
+      </c>
+      <c r="H56" s="57">
+        <v>117943</v>
+      </c>
+      <c r="I56" s="57">
+        <v>118079</v>
+      </c>
+      <c r="J56" s="57">
+        <v>118322</v>
+      </c>
+      <c r="K56" s="57">
+        <v>118365</v>
+      </c>
+      <c r="L56" s="57">
+        <v>118519</v>
+      </c>
+      <c r="M56" s="57">
+        <v>118654</v>
+      </c>
+      <c r="N56" s="57">
+        <v>118773</v>
+      </c>
+      <c r="O56" s="57">
+        <v>118878</v>
+      </c>
+      <c r="P56" s="57">
+        <v>119158</v>
+      </c>
+      <c r="Q56" s="57">
+        <v>119353</v>
+      </c>
+      <c r="R56" s="57">
+        <v>119438</v>
+      </c>
+      <c r="S56" s="57">
+        <v>119307</v>
+      </c>
+      <c r="T56" s="57">
+        <v>119359</v>
+      </c>
+      <c r="U56" s="57">
+        <v>119457</v>
+      </c>
+      <c r="V56" s="57">
+        <v>119599</v>
+      </c>
+      <c r="W56" s="57">
+        <v>119820</v>
+      </c>
+      <c r="X56" s="57">
+        <v>120000</v>
+      </c>
+      <c r="Y56" s="57">
+        <v>120037</v>
+      </c>
+      <c r="Z56" s="57">
+        <v>120160</v>
+      </c>
+      <c r="AA56" s="36">
+        <v>120277</v>
+      </c>
+      <c r="AB56" s="57">
+        <v>120189</v>
+      </c>
+      <c r="AC56" s="57">
+        <v>120246</v>
+      </c>
+      <c r="AD56" s="57">
+        <v>120464</v>
+      </c>
+      <c r="AE56" s="57">
+        <v>120531</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
+      <c r="A57" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B57" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="C57" s="57">
+        <v>109404</v>
+      </c>
+      <c r="D57" s="57">
+        <v>109486</v>
+      </c>
+      <c r="E57" s="57">
+        <v>109642</v>
+      </c>
+      <c r="F57" s="57">
+        <v>109758</v>
+      </c>
+      <c r="G57" s="57">
+        <v>109916</v>
+      </c>
+      <c r="H57" s="57">
+        <v>110134</v>
+      </c>
+      <c r="I57" s="57">
+        <v>110287</v>
+      </c>
+      <c r="J57" s="57">
+        <v>110412</v>
+      </c>
+      <c r="K57" s="57">
+        <v>110442</v>
+      </c>
+      <c r="L57" s="57">
+        <v>110420</v>
+      </c>
+      <c r="M57" s="57">
+        <v>110449</v>
+      </c>
+      <c r="N57" s="57">
+        <v>110460</v>
+      </c>
+      <c r="O57" s="57">
+        <v>110499</v>
+      </c>
+      <c r="P57" s="57">
+        <v>110391</v>
+      </c>
+      <c r="Q57" s="57">
+        <v>110289</v>
+      </c>
+      <c r="R57" s="57">
+        <v>110311</v>
+      </c>
+      <c r="S57" s="57">
+        <v>110216</v>
+      </c>
+      <c r="T57" s="57">
+        <v>110170</v>
+      </c>
+      <c r="U57" s="57">
+        <v>110053</v>
+      </c>
+      <c r="V57" s="57">
+        <v>109948</v>
+      </c>
+      <c r="W57" s="57">
+        <v>109718</v>
+      </c>
+      <c r="X57" s="57">
+        <v>109796</v>
+      </c>
+      <c r="Y57" s="57">
+        <v>109680</v>
+      </c>
+      <c r="Z57" s="57">
+        <v>109759</v>
+      </c>
+      <c r="AA57" s="36">
+        <v>109751</v>
+      </c>
+      <c r="AB57" s="57">
+        <v>109635</v>
+      </c>
+      <c r="AC57" s="57">
+        <v>109664</v>
+      </c>
+      <c r="AD57" s="57">
+        <v>109678</v>
+      </c>
+      <c r="AE57" s="57">
+        <v>109693</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
+      <c r="A58" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B58" s="53" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58" s="57">
+        <v>50169</v>
+      </c>
+      <c r="D58" s="57">
+        <v>50188</v>
+      </c>
+      <c r="E58" s="57">
+        <v>50236</v>
+      </c>
+      <c r="F58" s="57">
+        <v>50298</v>
+      </c>
+      <c r="G58" s="57">
+        <v>50342</v>
+      </c>
+      <c r="H58" s="57">
+        <v>50391</v>
+      </c>
+      <c r="I58" s="57">
+        <v>50440</v>
+      </c>
+      <c r="J58" s="57">
+        <v>50457</v>
+      </c>
+      <c r="K58" s="57">
+        <v>50398</v>
+      </c>
+      <c r="L58" s="57">
+        <v>50524</v>
+      </c>
+      <c r="M58" s="57">
+        <v>50616</v>
+      </c>
+      <c r="N58" s="57">
+        <v>50685</v>
+      </c>
+      <c r="O58" s="57">
+        <v>50735</v>
+      </c>
+      <c r="P58" s="57">
+        <v>50616</v>
+      </c>
+      <c r="Q58" s="57">
+        <v>50631</v>
+      </c>
+      <c r="R58" s="57">
+        <v>50661</v>
+      </c>
+      <c r="S58" s="57">
+        <v>50612</v>
+      </c>
+      <c r="T58" s="57">
+        <v>50600</v>
+      </c>
+      <c r="U58" s="57">
+        <v>50625</v>
+      </c>
+      <c r="V58" s="57">
+        <v>50604</v>
+      </c>
+      <c r="W58" s="57">
+        <v>50572</v>
+      </c>
+      <c r="X58" s="57">
+        <v>50666</v>
+      </c>
+      <c r="Y58" s="57">
+        <v>50808</v>
+      </c>
+      <c r="Z58" s="57">
+        <v>50940</v>
+      </c>
+      <c r="AA58" s="36">
+        <v>51064</v>
+      </c>
+      <c r="AB58" s="57">
+        <v>51125</v>
+      </c>
+      <c r="AC58" s="57">
+        <v>51198</v>
+      </c>
+      <c r="AD58" s="57">
+        <v>51207</v>
+      </c>
+      <c r="AE58" s="57">
+        <v>51300</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
+      <c r="A59" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B59" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="57">
+        <v>30799</v>
+      </c>
+      <c r="D59" s="57">
+        <v>30787</v>
+      </c>
+      <c r="E59" s="57">
+        <v>30819</v>
+      </c>
+      <c r="F59" s="57">
+        <v>30830</v>
+      </c>
+      <c r="G59" s="57">
+        <v>30854</v>
+      </c>
+      <c r="H59" s="57">
+        <v>30857</v>
+      </c>
+      <c r="I59" s="57">
+        <v>30837</v>
+      </c>
+      <c r="J59" s="57">
+        <v>30876</v>
+      </c>
+      <c r="K59" s="57">
+        <v>30911</v>
+      </c>
+      <c r="L59" s="57">
+        <v>30877</v>
+      </c>
+      <c r="M59" s="57">
+        <v>30826</v>
+      </c>
+      <c r="N59" s="57">
+        <v>30756</v>
+      </c>
+      <c r="O59" s="57">
+        <v>30710</v>
+      </c>
+      <c r="P59" s="57">
+        <v>30685</v>
+      </c>
+      <c r="Q59" s="57">
+        <v>30641</v>
+      </c>
+      <c r="R59" s="57">
+        <v>30587</v>
+      </c>
+      <c r="S59" s="57">
+        <v>30505</v>
+      </c>
+      <c r="T59" s="57">
+        <v>30475</v>
+      </c>
+      <c r="U59" s="57">
+        <v>30469</v>
+      </c>
+      <c r="V59" s="57">
+        <v>30397</v>
+      </c>
+      <c r="W59" s="57">
+        <v>30314</v>
+      </c>
+      <c r="X59" s="57">
+        <v>30234</v>
+      </c>
+      <c r="Y59" s="57">
+        <v>30211</v>
+      </c>
+      <c r="Z59" s="57">
+        <v>30179</v>
+      </c>
+      <c r="AA59" s="36">
+        <v>30195</v>
+      </c>
+      <c r="AB59" s="57">
+        <v>30115</v>
+      </c>
+      <c r="AC59" s="57">
+        <v>30052</v>
+      </c>
+      <c r="AD59" s="57">
+        <v>30030</v>
+      </c>
+      <c r="AE59" s="57">
+        <v>30016</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31">
+      <c r="A60" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B60" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="C60" s="57">
+        <v>59881</v>
+      </c>
+      <c r="D60" s="57">
+        <v>59825</v>
+      </c>
+      <c r="E60" s="57">
+        <v>59884</v>
+      </c>
+      <c r="F60" s="57">
+        <v>59912</v>
+      </c>
+      <c r="G60" s="57">
+        <v>59994</v>
+      </c>
+      <c r="H60" s="57">
+        <v>60058</v>
+      </c>
+      <c r="I60" s="57">
+        <v>60091</v>
+      </c>
+      <c r="J60" s="57">
+        <v>60146</v>
+      </c>
+      <c r="K60" s="57">
+        <v>60212</v>
+      </c>
+      <c r="L60" s="57">
+        <v>60264</v>
+      </c>
+      <c r="M60" s="57">
+        <v>60215</v>
+      </c>
+      <c r="N60" s="57">
+        <v>60194</v>
+      </c>
+      <c r="O60" s="57">
+        <v>60256</v>
+      </c>
+      <c r="P60" s="57">
+        <v>60131</v>
+      </c>
+      <c r="Q60" s="57">
+        <v>60107</v>
+      </c>
+      <c r="R60" s="57">
+        <v>60145</v>
+      </c>
+      <c r="S60" s="57">
+        <v>59961</v>
+      </c>
+      <c r="T60" s="57">
+        <v>59944</v>
+      </c>
+      <c r="U60" s="57">
+        <v>59897</v>
+      </c>
+      <c r="V60" s="57">
+        <v>59896</v>
+      </c>
+      <c r="W60" s="57">
+        <v>59760</v>
+      </c>
+      <c r="X60" s="57">
+        <v>59764</v>
+      </c>
+      <c r="Y60" s="57">
+        <v>59799</v>
+      </c>
+      <c r="Z60" s="57">
+        <v>59706</v>
+      </c>
+      <c r="AA60" s="36">
+        <v>59696</v>
+      </c>
+      <c r="AB60" s="57">
+        <v>59680</v>
+      </c>
+      <c r="AC60" s="57">
+        <v>59733</v>
+      </c>
+      <c r="AD60" s="57">
+        <v>59729</v>
+      </c>
+      <c r="AE60" s="57">
+        <v>59695</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
+      <c r="A61" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B61" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="C61" s="57">
+        <v>52177</v>
+      </c>
+      <c r="D61" s="57">
+        <v>52137</v>
+      </c>
+      <c r="E61" s="57">
+        <v>52140</v>
+      </c>
+      <c r="F61" s="57">
+        <v>52099</v>
+      </c>
+      <c r="G61" s="57">
+        <v>52091</v>
+      </c>
+      <c r="H61" s="57">
+        <v>52119</v>
+      </c>
+      <c r="I61" s="57">
+        <v>52084</v>
+      </c>
+      <c r="J61" s="57">
+        <v>51996</v>
+      </c>
+      <c r="K61" s="57">
+        <v>51898</v>
+      </c>
+      <c r="L61" s="57">
+        <v>51808</v>
+      </c>
+      <c r="M61" s="57">
+        <v>51711</v>
+      </c>
+      <c r="N61" s="57">
+        <v>51593</v>
+      </c>
+      <c r="O61" s="57">
+        <v>51573</v>
+      </c>
+      <c r="P61" s="57">
+        <v>51426</v>
+      </c>
+      <c r="Q61" s="57">
+        <v>51387</v>
+      </c>
+      <c r="R61" s="57">
+        <v>51357</v>
+      </c>
+      <c r="S61" s="57">
+        <v>51226</v>
+      </c>
+      <c r="T61" s="57">
+        <v>51142</v>
+      </c>
+      <c r="U61" s="57">
+        <v>51033</v>
+      </c>
+      <c r="V61" s="57">
+        <v>50909</v>
+      </c>
+      <c r="W61" s="57">
+        <v>50832</v>
+      </c>
+      <c r="X61" s="57">
+        <v>50794</v>
+      </c>
+      <c r="Y61" s="57">
+        <v>50726</v>
+      </c>
+      <c r="Z61" s="57">
+        <v>50655</v>
+      </c>
+      <c r="AA61" s="36">
+        <v>50663</v>
+      </c>
+      <c r="AB61" s="57">
+        <v>50580</v>
+      </c>
+      <c r="AC61" s="57">
+        <v>50607</v>
+      </c>
+      <c r="AD61" s="57">
+        <v>50574</v>
+      </c>
+      <c r="AE61" s="57">
+        <v>50575</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31">
+      <c r="A62" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B62" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C62" s="57">
+        <v>40446</v>
+      </c>
+      <c r="D62" s="57">
+        <v>40396</v>
+      </c>
+      <c r="E62" s="57">
+        <v>40430</v>
+      </c>
+      <c r="F62" s="57">
+        <v>40390</v>
+      </c>
+      <c r="G62" s="57">
+        <v>40370</v>
+      </c>
+      <c r="H62" s="57">
+        <v>40381</v>
+      </c>
+      <c r="I62" s="57">
+        <v>40354</v>
+      </c>
+      <c r="J62" s="57">
+        <v>40290</v>
+      </c>
+      <c r="K62" s="57">
+        <v>40215</v>
+      </c>
+      <c r="L62" s="57">
+        <v>40149</v>
+      </c>
+      <c r="M62" s="57">
+        <v>40109</v>
+      </c>
+      <c r="N62" s="57">
+        <v>40045</v>
+      </c>
+      <c r="O62" s="57">
+        <v>40007</v>
+      </c>
+      <c r="P62" s="57">
+        <v>39946</v>
+      </c>
+      <c r="Q62" s="57">
+        <v>39832</v>
+      </c>
+      <c r="R62" s="57">
+        <v>39805</v>
+      </c>
+      <c r="S62" s="57">
+        <v>39668</v>
+      </c>
+      <c r="T62" s="57">
+        <v>39650</v>
+      </c>
+      <c r="U62" s="57">
+        <v>39608</v>
+      </c>
+      <c r="V62" s="57">
+        <v>39479</v>
+      </c>
+      <c r="W62" s="57">
+        <v>39288</v>
+      </c>
+      <c r="X62" s="57">
+        <v>39177</v>
+      </c>
+      <c r="Y62" s="57">
+        <v>39067</v>
+      </c>
+      <c r="Z62" s="57">
+        <v>39017</v>
+      </c>
+      <c r="AA62" s="36">
+        <v>38990</v>
+      </c>
+      <c r="AB62" s="57">
+        <v>38923</v>
+      </c>
+      <c r="AC62" s="57">
+        <v>38850</v>
+      </c>
+      <c r="AD62" s="57">
+        <v>38811</v>
+      </c>
+      <c r="AE62" s="57">
+        <v>38768</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31">
+      <c r="B63" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="C63" s="79"/>
+      <c r="D63" s="79"/>
+      <c r="E63" s="79"/>
+      <c r="F63" s="79"/>
+      <c r="G63" s="79"/>
+      <c r="H63" s="79"/>
+      <c r="I63" s="79"/>
+      <c r="J63" s="79"/>
+      <c r="K63" s="79"/>
+      <c r="L63" s="79"/>
+      <c r="M63" s="79"/>
+      <c r="N63" s="79"/>
+      <c r="O63" s="79"/>
+      <c r="P63" s="79"/>
+      <c r="Q63" s="79"/>
+      <c r="R63" s="79"/>
+      <c r="S63" s="79"/>
+      <c r="T63" s="79"/>
+      <c r="U63" s="79"/>
+      <c r="V63" s="79"/>
+      <c r="W63" s="79"/>
+      <c r="X63" s="79"/>
+      <c r="Y63" s="79"/>
+      <c r="Z63" s="79"/>
+    </row>
+    <row r="64" spans="1:31">
+      <c r="A64" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B64" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="C64" s="30">
+        <v>528055</v>
+      </c>
+      <c r="D64" s="30">
+        <v>528742</v>
+      </c>
+      <c r="E64" s="30">
+        <v>529622</v>
+      </c>
+      <c r="F64" s="30">
+        <v>530292</v>
+      </c>
+      <c r="G64" s="30">
+        <v>531292</v>
+      </c>
+      <c r="H64" s="31">
+        <v>532231</v>
+      </c>
+      <c r="I64" s="60">
+        <v>533284</v>
+      </c>
+      <c r="J64" s="30">
+        <v>538172</v>
+      </c>
+      <c r="K64" s="30">
+        <v>539349</v>
+      </c>
+      <c r="L64" s="30">
+        <v>540295</v>
+      </c>
+      <c r="M64" s="30">
+        <v>540906</v>
+      </c>
+      <c r="N64" s="30">
+        <v>541097</v>
+      </c>
+      <c r="O64" s="30">
+        <v>541482</v>
+      </c>
+      <c r="P64" s="30">
+        <v>542320</v>
+      </c>
+      <c r="Q64" s="30">
+        <v>542866</v>
+      </c>
+      <c r="R64" s="30">
+        <v>543425</v>
+      </c>
+      <c r="S64" s="32">
+        <v>543212</v>
+      </c>
+      <c r="T64" s="30">
+        <v>543500</v>
+      </c>
+      <c r="U64" s="40">
+        <v>543744</v>
+      </c>
+      <c r="V64" s="40">
+        <v>543900</v>
+      </c>
+      <c r="W64" s="30">
+        <v>544057</v>
+      </c>
+      <c r="X64" s="30">
+        <v>544406</v>
+      </c>
+      <c r="Y64" s="57">
+        <v>544659</v>
+      </c>
+      <c r="Z64" s="57">
+        <v>545012</v>
+      </c>
+      <c r="AA64" s="30">
+        <v>545287</v>
+      </c>
+      <c r="AB64" s="30">
+        <v>544983</v>
+      </c>
+      <c r="AC64" s="57">
+        <v>545140</v>
+      </c>
+      <c r="AD64" s="57">
+        <v>545086</v>
+      </c>
+      <c r="AE64" s="57">
+        <v>545354</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31">
+      <c r="A65" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B65" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="C65" s="57">
+        <v>228003</v>
+      </c>
+      <c r="D65" s="57">
+        <v>228890</v>
+      </c>
+      <c r="E65" s="57">
+        <v>229627</v>
+      </c>
+      <c r="F65" s="57">
+        <v>230227</v>
+      </c>
+      <c r="G65" s="57">
+        <v>231019</v>
+      </c>
+      <c r="H65" s="57">
+        <v>231776</v>
+      </c>
+      <c r="I65" s="60">
+        <v>232575</v>
+      </c>
+      <c r="J65" s="57">
+        <v>233533</v>
+      </c>
+      <c r="K65" s="57">
+        <v>234555</v>
+      </c>
+      <c r="L65" s="57">
+        <v>235436</v>
+      </c>
+      <c r="M65" s="57">
+        <v>236333</v>
+      </c>
+      <c r="N65" s="57">
+        <v>236954</v>
+      </c>
+      <c r="O65" s="57">
+        <v>237503</v>
+      </c>
+      <c r="P65" s="57">
+        <v>238760</v>
+      </c>
+      <c r="Q65" s="57">
+        <v>239632</v>
+      </c>
+      <c r="R65" s="57">
+        <v>240307</v>
+      </c>
+      <c r="S65" s="57">
+        <v>240422</v>
+      </c>
+      <c r="T65" s="57">
+        <v>241222</v>
+      </c>
+      <c r="U65" s="57">
+        <v>241770</v>
+      </c>
+      <c r="V65" s="57">
+        <v>242444</v>
+      </c>
+      <c r="W65" s="57">
+        <v>243310</v>
+      </c>
+      <c r="X65" s="57">
+        <v>243990</v>
+      </c>
+      <c r="Y65" s="57">
+        <v>244469</v>
+      </c>
+      <c r="Z65" s="57">
+        <v>244946</v>
+      </c>
+      <c r="AA65" s="30">
+        <v>245522</v>
+      </c>
+      <c r="AB65" s="40">
+        <v>245978</v>
+      </c>
+      <c r="AC65" s="57">
+        <v>246365</v>
+      </c>
+      <c r="AD65" s="57">
+        <v>246724</v>
+      </c>
+      <c r="AE65" s="57">
+        <v>247193</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31">
+      <c r="A66" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B66" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="C66" s="57">
+        <v>52121</v>
+      </c>
+      <c r="D66" s="57">
+        <v>52019</v>
+      </c>
+      <c r="E66" s="57">
+        <v>51960</v>
+      </c>
+      <c r="F66" s="57">
+        <v>51966</v>
+      </c>
+      <c r="G66" s="57">
+        <v>52007</v>
+      </c>
+      <c r="H66" s="57">
+        <v>52015</v>
+      </c>
+      <c r="I66" s="60">
+        <v>52155</v>
+      </c>
+      <c r="J66" s="57">
+        <v>56165</v>
+      </c>
+      <c r="K66" s="57">
+        <v>56196</v>
+      </c>
+      <c r="L66" s="57">
+        <v>56308</v>
+      </c>
+      <c r="M66" s="57">
+        <v>56126</v>
+      </c>
+      <c r="N66" s="57">
+        <v>55925</v>
+      </c>
+      <c r="O66" s="57">
+        <v>55884</v>
+      </c>
+      <c r="P66" s="57">
+        <v>55778</v>
+      </c>
+      <c r="Q66" s="57">
+        <v>55718</v>
+      </c>
+      <c r="R66" s="57">
+        <v>55669</v>
+      </c>
+      <c r="S66" s="57">
+        <v>55620</v>
+      </c>
+      <c r="T66" s="57">
+        <v>55529</v>
+      </c>
+      <c r="U66" s="57">
+        <v>55509</v>
+      </c>
+      <c r="V66" s="57">
+        <v>55343</v>
+      </c>
+      <c r="W66" s="57">
+        <v>55237</v>
+      </c>
+      <c r="X66" s="57">
+        <v>55067</v>
+      </c>
+      <c r="Y66" s="57">
+        <v>55116</v>
+      </c>
+      <c r="Z66" s="57">
+        <v>55112</v>
+      </c>
+      <c r="AA66" s="30">
+        <v>55086</v>
+      </c>
+      <c r="AB66" s="40">
+        <v>54923</v>
+      </c>
+      <c r="AC66" s="57">
+        <v>54883</v>
+      </c>
+      <c r="AD66" s="57">
+        <v>54741</v>
+      </c>
+      <c r="AE66" s="57">
+        <v>54689</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31">
+      <c r="A67" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B67" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="C67" s="57">
+        <v>74659</v>
+      </c>
+      <c r="D67" s="57">
+        <v>74662</v>
+      </c>
+      <c r="E67" s="57">
+        <v>74683</v>
+      </c>
+      <c r="F67" s="57">
+        <v>74685</v>
+      </c>
+      <c r="G67" s="57">
+        <v>74707</v>
+      </c>
+      <c r="H67" s="57">
+        <v>74781</v>
+      </c>
+      <c r="I67" s="60">
+        <v>74798</v>
+      </c>
+      <c r="J67" s="57">
+        <v>74732</v>
+      </c>
+      <c r="K67" s="57">
+        <v>74761</v>
+      </c>
+      <c r="L67" s="57">
+        <v>74679</v>
+      </c>
+      <c r="M67" s="57">
+        <v>74655</v>
+      </c>
+      <c r="N67" s="57">
+        <v>74624</v>
+      </c>
+      <c r="O67" s="57">
+        <v>74593</v>
+      </c>
+      <c r="P67" s="57">
+        <v>74538</v>
+      </c>
+      <c r="Q67" s="57">
+        <v>74506</v>
+      </c>
+      <c r="R67" s="57">
+        <v>74542</v>
+      </c>
+      <c r="S67" s="57">
+        <v>74621</v>
+      </c>
+      <c r="T67" s="57">
+        <v>74504</v>
+      </c>
+      <c r="U67" s="57">
+        <v>74413</v>
+      </c>
+      <c r="V67" s="57">
+        <v>74320</v>
+      </c>
+      <c r="W67" s="57">
+        <v>74087</v>
+      </c>
+      <c r="X67" s="57">
+        <v>73972</v>
+      </c>
+      <c r="Y67" s="57">
+        <v>73987</v>
+      </c>
+      <c r="Z67" s="57">
+        <v>73962</v>
+      </c>
+      <c r="AA67" s="30">
+        <v>73854</v>
+      </c>
+      <c r="AB67" s="40">
+        <v>73783</v>
+      </c>
+      <c r="AC67" s="57">
+        <v>73823</v>
+      </c>
+      <c r="AD67" s="57">
+        <v>73834</v>
+      </c>
+      <c r="AE67" s="57">
+        <v>73903</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31">
+      <c r="A68" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B68" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="C68" s="57">
+        <v>44805</v>
+      </c>
+      <c r="D68" s="57">
+        <v>44670</v>
+      </c>
+      <c r="E68" s="57">
+        <v>44676</v>
+      </c>
+      <c r="F68" s="57">
+        <v>44689</v>
+      </c>
+      <c r="G68" s="57">
+        <v>44651</v>
+      </c>
+      <c r="H68" s="57">
+        <v>44605</v>
+      </c>
+      <c r="I68" s="60">
+        <v>44613</v>
+      </c>
+      <c r="J68" s="57">
+        <v>44526</v>
+      </c>
+      <c r="K68" s="57">
+        <v>44477</v>
+      </c>
+      <c r="L68" s="57">
+        <v>44360</v>
+      </c>
+      <c r="M68" s="57">
+        <v>44255</v>
+      </c>
+      <c r="N68" s="57">
+        <v>44112</v>
+      </c>
+      <c r="O68" s="57">
+        <v>43975</v>
+      </c>
+      <c r="P68" s="57">
+        <v>43914</v>
+      </c>
+      <c r="Q68" s="57">
+        <v>43868</v>
+      </c>
+      <c r="R68" s="57">
+        <v>43764</v>
+      </c>
+      <c r="S68" s="57">
+        <v>43645</v>
+      </c>
+      <c r="T68" s="57">
+        <v>43498</v>
+      </c>
+      <c r="U68" s="57">
+        <v>43414</v>
+      </c>
+      <c r="V68" s="57">
+        <v>43244</v>
+      </c>
+      <c r="W68" s="57">
+        <v>43116</v>
+      </c>
+      <c r="X68" s="57">
+        <v>43056</v>
+      </c>
+      <c r="Y68" s="57">
+        <v>42931</v>
+      </c>
+      <c r="Z68" s="57">
+        <v>42954</v>
+      </c>
+      <c r="AA68" s="30">
+        <v>42857</v>
+      </c>
+      <c r="AB68" s="40">
+        <v>42629</v>
+      </c>
+      <c r="AC68" s="57">
+        <v>42590</v>
+      </c>
+      <c r="AD68" s="57">
+        <v>42398</v>
+      </c>
+      <c r="AE68" s="57">
+        <v>42268</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31">
+      <c r="A69" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B69" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="C69" s="57">
+        <v>62215</v>
+      </c>
+      <c r="D69" s="57">
+        <v>62257</v>
+      </c>
+      <c r="E69" s="57">
+        <v>62356</v>
+      </c>
+      <c r="F69" s="57">
+        <v>62451</v>
+      </c>
+      <c r="G69" s="57">
+        <v>62586</v>
+      </c>
+      <c r="H69" s="57">
+        <v>62699</v>
+      </c>
+      <c r="I69" s="60">
+        <v>62850</v>
+      </c>
+      <c r="J69" s="57">
+        <v>62978</v>
+      </c>
+      <c r="K69" s="57">
+        <v>63110</v>
+      </c>
+      <c r="L69" s="57">
+        <v>63218</v>
+      </c>
+      <c r="M69" s="57">
+        <v>63306</v>
+      </c>
+      <c r="N69" s="57">
+        <v>63302</v>
+      </c>
+      <c r="O69" s="57">
+        <v>63308</v>
+      </c>
+      <c r="P69" s="57">
+        <v>63242</v>
+      </c>
+      <c r="Q69" s="57">
+        <v>63195</v>
+      </c>
+      <c r="R69" s="57">
+        <v>63230</v>
+      </c>
+      <c r="S69" s="57">
+        <v>63182</v>
+      </c>
+      <c r="T69" s="57">
+        <v>63105</v>
+      </c>
+      <c r="U69" s="57">
+        <v>63046</v>
+      </c>
+      <c r="V69" s="57">
+        <v>63022</v>
+      </c>
+      <c r="W69" s="57">
+        <v>62962</v>
+      </c>
+      <c r="X69" s="57">
+        <v>62966</v>
+      </c>
+      <c r="Y69" s="57">
+        <v>62865</v>
+      </c>
+      <c r="Z69" s="57">
+        <v>62801</v>
+      </c>
+      <c r="AA69" s="30">
+        <v>62765</v>
+      </c>
+      <c r="AB69" s="40">
+        <v>62575</v>
+      </c>
+      <c r="AC69" s="57">
+        <v>62490</v>
+      </c>
+      <c r="AD69" s="57">
+        <v>62499</v>
+      </c>
+      <c r="AE69" s="57">
+        <v>62465</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31">
+      <c r="A70" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B70" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="C70" s="57">
+        <v>34145</v>
+      </c>
+      <c r="D70" s="57">
+        <v>34179</v>
+      </c>
+      <c r="E70" s="57">
+        <v>34214</v>
+      </c>
+      <c r="F70" s="57">
+        <v>34210</v>
+      </c>
+      <c r="G70" s="57">
+        <v>34260</v>
+      </c>
+      <c r="H70" s="57">
+        <v>34277</v>
+      </c>
+      <c r="I70" s="60">
+        <v>34257</v>
+      </c>
+      <c r="J70" s="57">
+        <v>34270</v>
+      </c>
+      <c r="K70" s="57">
+        <v>34324</v>
+      </c>
+      <c r="L70" s="57">
+        <v>34411</v>
+      </c>
+      <c r="M70" s="57">
+        <v>34353</v>
+      </c>
+      <c r="N70" s="57">
+        <v>34343</v>
+      </c>
+      <c r="O70" s="57">
+        <v>34378</v>
+      </c>
+      <c r="P70" s="57">
+        <v>34272</v>
+      </c>
+      <c r="Q70" s="57">
+        <v>34249</v>
+      </c>
+      <c r="R70" s="57">
+        <v>34282</v>
+      </c>
+      <c r="S70" s="57">
+        <v>34132</v>
+      </c>
+      <c r="T70" s="57">
+        <v>34079</v>
+      </c>
+      <c r="U70" s="57">
+        <v>34069</v>
+      </c>
+      <c r="V70" s="57">
+        <v>34067</v>
+      </c>
+      <c r="W70" s="57">
+        <v>34011</v>
+      </c>
+      <c r="X70" s="57">
+        <v>34054</v>
+      </c>
+      <c r="Y70" s="57">
+        <v>34053</v>
+      </c>
+      <c r="Z70" s="57">
+        <v>33985</v>
+      </c>
+      <c r="AA70" s="30">
+        <v>33955</v>
+      </c>
+      <c r="AB70" s="40">
+        <v>33935</v>
+      </c>
+      <c r="AC70" s="57">
+        <v>33919</v>
+      </c>
+      <c r="AD70" s="57">
+        <v>33851</v>
+      </c>
+      <c r="AE70" s="57">
+        <v>33800</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31">
+      <c r="A71" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B71" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C71" s="57">
+        <v>32107</v>
+      </c>
+      <c r="D71" s="57">
+        <v>32065</v>
+      </c>
+      <c r="E71" s="57">
+        <v>32106</v>
+      </c>
+      <c r="F71" s="57">
+        <v>32064</v>
+      </c>
+      <c r="G71" s="57">
+        <v>32062</v>
+      </c>
+      <c r="H71" s="57">
+        <v>32078</v>
+      </c>
+      <c r="I71" s="60">
+        <v>32036</v>
+      </c>
+      <c r="J71" s="57">
+        <v>31968</v>
+      </c>
+      <c r="K71" s="57">
+        <v>31926</v>
+      </c>
+      <c r="L71" s="57">
+        <v>31883</v>
+      </c>
+      <c r="M71" s="57">
+        <v>31878</v>
+      </c>
+      <c r="N71" s="57">
+        <v>31837</v>
+      </c>
+      <c r="O71" s="57">
+        <v>31841</v>
+      </c>
+      <c r="P71" s="57">
+        <v>31816</v>
+      </c>
+      <c r="Q71" s="57">
+        <v>31698</v>
+      </c>
+      <c r="R71" s="57">
+        <v>31631</v>
+      </c>
+      <c r="S71" s="57">
+        <v>31590</v>
+      </c>
+      <c r="T71" s="57">
+        <v>31563</v>
+      </c>
+      <c r="U71" s="57">
+        <v>31523</v>
+      </c>
+      <c r="V71" s="57">
+        <v>31460</v>
+      </c>
+      <c r="W71" s="57">
+        <v>31334</v>
+      </c>
+      <c r="X71" s="57">
+        <v>31301</v>
+      </c>
+      <c r="Y71" s="57">
+        <v>31238</v>
+      </c>
+      <c r="Z71" s="57">
+        <v>31252</v>
+      </c>
+      <c r="AA71" s="30">
+        <v>31248</v>
+      </c>
+      <c r="AB71" s="40">
+        <v>31160</v>
+      </c>
+      <c r="AC71" s="57">
+        <v>31070</v>
+      </c>
+      <c r="AD71" s="57">
+        <v>31039</v>
+      </c>
+      <c r="AE71" s="57">
+        <v>31036</v>
+      </c>
+    </row>
+    <row r="72" spans="1:31">
+      <c r="B72" s="74" t="s">
+        <v>42</v>
+      </c>
+      <c r="C72" s="74"/>
+      <c r="D72" s="74"/>
+      <c r="E72" s="74"/>
+      <c r="F72" s="74"/>
+      <c r="G72" s="74"/>
+      <c r="H72" s="74"/>
+      <c r="I72" s="74"/>
+      <c r="J72" s="74"/>
+      <c r="K72" s="74"/>
+      <c r="L72" s="74"/>
+      <c r="M72" s="74"/>
+      <c r="N72" s="74"/>
+      <c r="O72" s="74"/>
+      <c r="P72" s="74"/>
+      <c r="Q72" s="74"/>
+      <c r="R72" s="74"/>
+      <c r="S72" s="74"/>
+      <c r="T72" s="74"/>
+      <c r="U72" s="74"/>
+      <c r="V72" s="74"/>
+      <c r="W72" s="74"/>
+      <c r="X72" s="74"/>
+      <c r="Y72" s="74"/>
+      <c r="Z72" s="74"/>
+    </row>
+    <row r="73" spans="1:31">
+      <c r="A73" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B73" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="C73" s="36">
+        <v>264764</v>
+      </c>
+      <c r="D73" s="36">
+        <v>265189</v>
+      </c>
+      <c r="E73" s="36">
+        <v>265576</v>
+      </c>
+      <c r="F73" s="36">
+        <v>265980</v>
+      </c>
+      <c r="G73" s="36">
+        <v>266444</v>
+      </c>
+      <c r="H73" s="36">
+        <v>266949</v>
+      </c>
+      <c r="I73" s="60">
+        <v>267440</v>
+      </c>
+      <c r="J73" s="36">
+        <v>269927</v>
+      </c>
+      <c r="K73" s="36">
+        <v>270598</v>
+      </c>
+      <c r="L73" s="36">
+        <v>270996</v>
+      </c>
+      <c r="M73" s="36">
+        <v>271345</v>
+      </c>
+      <c r="N73" s="36">
+        <v>271398</v>
+      </c>
+      <c r="O73" s="37">
+        <v>271580</v>
+      </c>
+      <c r="P73" s="37">
+        <v>271900</v>
+      </c>
+      <c r="Q73" s="37">
+        <v>272128</v>
+      </c>
+      <c r="R73" s="30">
+        <v>272445</v>
+      </c>
+      <c r="S73" s="38">
+        <v>272380</v>
+      </c>
+      <c r="T73" s="38">
+        <v>272499</v>
+      </c>
+      <c r="U73" s="38">
+        <v>272593</v>
+      </c>
+      <c r="V73" s="38">
+        <v>272696</v>
+      </c>
+      <c r="W73" s="30">
+        <v>272889</v>
+      </c>
+      <c r="X73" s="30">
+        <v>272994</v>
+      </c>
+      <c r="Y73" s="57">
+        <v>273135</v>
+      </c>
+      <c r="Z73" s="57">
+        <v>273336</v>
+      </c>
+      <c r="AA73" s="36">
+        <v>273438</v>
+      </c>
+      <c r="AB73" s="57">
+        <v>273145</v>
+      </c>
+      <c r="AC73" s="57">
+        <v>273276</v>
+      </c>
+      <c r="AD73" s="57">
+        <v>273278</v>
+      </c>
+      <c r="AE73" s="57">
+        <v>273411</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31">
+      <c r="A74" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B74" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="C74" s="57">
+        <v>114061</v>
+      </c>
+      <c r="D74" s="57">
+        <v>114522</v>
+      </c>
+      <c r="E74" s="57">
+        <v>114879</v>
+      </c>
+      <c r="F74" s="57">
+        <v>115196</v>
+      </c>
+      <c r="G74" s="57">
+        <v>115591</v>
+      </c>
+      <c r="H74" s="57">
+        <v>115986</v>
+      </c>
+      <c r="I74" s="60">
+        <v>116384</v>
+      </c>
+      <c r="J74" s="57">
+        <v>116814</v>
+      </c>
+      <c r="K74" s="57">
+        <v>117350</v>
+      </c>
+      <c r="L74" s="57">
+        <v>117760</v>
+      </c>
+      <c r="M74" s="57">
+        <v>118196</v>
+      </c>
+      <c r="N74" s="57">
+        <v>118491</v>
+      </c>
+      <c r="O74" s="57">
+        <v>118756</v>
+      </c>
+      <c r="P74" s="57">
+        <v>119311</v>
+      </c>
+      <c r="Q74" s="57">
+        <v>119695</v>
+      </c>
+      <c r="R74" s="57">
+        <v>120011</v>
+      </c>
+      <c r="S74" s="57">
+        <v>120096</v>
+      </c>
+      <c r="T74" s="57">
+        <v>120445</v>
+      </c>
+      <c r="U74" s="57">
+        <v>120681</v>
+      </c>
+      <c r="V74" s="57">
+        <v>120977</v>
+      </c>
+      <c r="W74" s="57">
+        <v>121373</v>
+      </c>
+      <c r="X74" s="57">
+        <v>121678</v>
+      </c>
+      <c r="Y74" s="57">
+        <v>121904</v>
+      </c>
+      <c r="Z74" s="57">
+        <v>122149</v>
+      </c>
+      <c r="AA74" s="36">
+        <v>122416</v>
+      </c>
+      <c r="AB74" s="57">
+        <v>122571</v>
+      </c>
+      <c r="AC74" s="57">
+        <v>122788</v>
+      </c>
+      <c r="AD74" s="57">
+        <v>122991</v>
+      </c>
+      <c r="AE74" s="57">
+        <v>123204</v>
+      </c>
+    </row>
+    <row r="75" spans="1:31">
+      <c r="A75" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B75" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="C75" s="57">
+        <v>26720</v>
+      </c>
+      <c r="D75" s="57">
+        <v>26660</v>
+      </c>
+      <c r="E75" s="57">
+        <v>26621</v>
+      </c>
+      <c r="F75" s="57">
+        <v>26640</v>
+      </c>
+      <c r="G75" s="57">
+        <v>26665</v>
+      </c>
+      <c r="H75" s="57">
+        <v>26673</v>
+      </c>
+      <c r="I75" s="60">
+        <v>26698</v>
+      </c>
+      <c r="J75" s="57">
+        <v>28791</v>
+      </c>
+      <c r="K75" s="57">
+        <v>28820</v>
+      </c>
+      <c r="L75" s="57">
+        <v>28871</v>
+      </c>
+      <c r="M75" s="57">
+        <v>28829</v>
+      </c>
+      <c r="N75" s="57">
+        <v>28722</v>
+      </c>
+      <c r="O75" s="57">
+        <v>28716</v>
+      </c>
+      <c r="P75" s="57">
+        <v>28625</v>
+      </c>
+      <c r="Q75" s="57">
+        <v>28598</v>
+      </c>
+      <c r="R75" s="57">
+        <v>28596</v>
+      </c>
+      <c r="S75" s="57">
+        <v>28583</v>
+      </c>
+      <c r="T75" s="57">
+        <v>28544</v>
+      </c>
+      <c r="U75" s="57">
+        <v>28556</v>
+      </c>
+      <c r="V75" s="57">
+        <v>28476</v>
+      </c>
+      <c r="W75" s="57">
+        <v>28462</v>
+      </c>
+      <c r="X75" s="57">
+        <v>28414</v>
+      </c>
+      <c r="Y75" s="57">
+        <v>28447</v>
+      </c>
+      <c r="Z75" s="57">
+        <v>28451</v>
+      </c>
+      <c r="AA75" s="36">
+        <v>28414</v>
+      </c>
+      <c r="AB75" s="57">
+        <v>28327</v>
+      </c>
+      <c r="AC75" s="57">
+        <v>28300</v>
+      </c>
+      <c r="AD75" s="57">
+        <v>28221</v>
+      </c>
+      <c r="AE75" s="57">
+        <v>28218</v>
+      </c>
+    </row>
+    <row r="76" spans="1:31">
+      <c r="A76" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B76" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="C76" s="57">
+        <v>36828</v>
+      </c>
+      <c r="D76" s="57">
+        <v>36863</v>
+      </c>
+      <c r="E76" s="57">
+        <v>36864</v>
+      </c>
+      <c r="F76" s="57">
+        <v>36865</v>
+      </c>
+      <c r="G76" s="57">
+        <v>36865</v>
+      </c>
+      <c r="H76" s="57">
+        <v>36916</v>
+      </c>
+      <c r="I76" s="60">
+        <v>36922</v>
+      </c>
+      <c r="J76" s="57">
+        <v>36885</v>
+      </c>
+      <c r="K76" s="57">
+        <v>36895</v>
+      </c>
+      <c r="L76" s="57">
+        <v>36863</v>
+      </c>
+      <c r="M76" s="57">
+        <v>36853</v>
+      </c>
+      <c r="N76" s="57">
+        <v>36824</v>
+      </c>
+      <c r="O76" s="57">
+        <v>36800</v>
+      </c>
+      <c r="P76" s="57">
+        <v>36781</v>
+      </c>
+      <c r="Q76" s="57">
+        <v>36760</v>
+      </c>
+      <c r="R76" s="57">
+        <v>36806</v>
+      </c>
+      <c r="S76" s="57">
+        <v>36844</v>
+      </c>
+      <c r="T76" s="57">
+        <v>36802</v>
+      </c>
+      <c r="U76" s="57">
+        <v>36746</v>
+      </c>
+      <c r="V76" s="57">
+        <v>36689</v>
+      </c>
+      <c r="W76" s="57">
+        <v>36562</v>
+      </c>
+      <c r="X76" s="57">
+        <v>36495</v>
+      </c>
+      <c r="Y76" s="57">
+        <v>36537</v>
+      </c>
+      <c r="Z76" s="57">
+        <v>36537</v>
+      </c>
+      <c r="AA76" s="36">
+        <v>36476</v>
+      </c>
+      <c r="AB76" s="57">
+        <v>36423</v>
+      </c>
+      <c r="AC76" s="57">
+        <v>36466</v>
+      </c>
+      <c r="AD76" s="57">
+        <v>36455</v>
+      </c>
+      <c r="AE76" s="57">
+        <v>36493</v>
+      </c>
+    </row>
+    <row r="77" spans="1:31">
+      <c r="A77" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B77" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="C77" s="57">
+        <v>22752</v>
+      </c>
+      <c r="D77" s="57">
+        <v>22701</v>
+      </c>
+      <c r="E77" s="57">
+        <v>22705</v>
+      </c>
+      <c r="F77" s="57">
+        <v>22712</v>
+      </c>
+      <c r="G77" s="57">
+        <v>22680</v>
+      </c>
+      <c r="H77" s="57">
+        <v>22666</v>
+      </c>
+      <c r="I77" s="60">
+        <v>22666</v>
+      </c>
+      <c r="J77" s="57">
+        <v>22651</v>
+      </c>
+      <c r="K77" s="57">
+        <v>22660</v>
+      </c>
+      <c r="L77" s="57">
+        <v>22605</v>
+      </c>
+      <c r="M77" s="57">
+        <v>22540</v>
+      </c>
+      <c r="N77" s="57">
+        <v>22447</v>
+      </c>
+      <c r="O77" s="57">
+        <v>22372</v>
+      </c>
+      <c r="P77" s="57">
+        <v>22332</v>
+      </c>
+      <c r="Q77" s="57">
+        <v>22308</v>
+      </c>
+      <c r="R77" s="57">
+        <v>22265</v>
+      </c>
+      <c r="S77" s="57">
+        <v>22183</v>
+      </c>
+      <c r="T77" s="57">
+        <v>22126</v>
+      </c>
+      <c r="U77" s="57">
+        <v>22074</v>
+      </c>
+      <c r="V77" s="57">
+        <v>22023</v>
+      </c>
+      <c r="W77" s="57">
+        <v>21979</v>
+      </c>
+      <c r="X77" s="57">
+        <v>21925</v>
+      </c>
+      <c r="Y77" s="57">
+        <v>21874</v>
+      </c>
+      <c r="Z77" s="57">
+        <v>21882</v>
+      </c>
+      <c r="AA77" s="36">
+        <v>21841</v>
+      </c>
+      <c r="AB77" s="57">
+        <v>21710</v>
+      </c>
+      <c r="AC77" s="57">
+        <v>21706</v>
+      </c>
+      <c r="AD77" s="57">
+        <v>21606</v>
+      </c>
+      <c r="AE77" s="57">
+        <v>21557</v>
+      </c>
+    </row>
+    <row r="78" spans="1:31">
+      <c r="A78" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B78" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="C78" s="57">
+        <v>31033</v>
+      </c>
+      <c r="D78" s="57">
+        <v>31050</v>
+      </c>
+      <c r="E78" s="57">
+        <v>31096</v>
+      </c>
+      <c r="F78" s="57">
+        <v>31156</v>
+      </c>
+      <c r="G78" s="57">
+        <v>31210</v>
+      </c>
+      <c r="H78" s="57">
+        <v>31240</v>
+      </c>
+      <c r="I78" s="60">
+        <v>31320</v>
+      </c>
+      <c r="J78" s="57">
+        <v>31353</v>
+      </c>
+      <c r="K78" s="57">
+        <v>31403</v>
+      </c>
+      <c r="L78" s="57">
+        <v>31419</v>
+      </c>
+      <c r="M78" s="57">
+        <v>31463</v>
+      </c>
+      <c r="N78" s="57">
+        <v>31473</v>
+      </c>
+      <c r="O78" s="57">
+        <v>31486</v>
+      </c>
+      <c r="P78" s="57">
+        <v>31466</v>
+      </c>
+      <c r="Q78" s="57">
+        <v>31437</v>
+      </c>
+      <c r="R78" s="57">
+        <v>31454</v>
+      </c>
+      <c r="S78" s="57">
+        <v>31418</v>
+      </c>
+      <c r="T78" s="57">
+        <v>31362</v>
+      </c>
+      <c r="U78" s="57">
+        <v>31336</v>
+      </c>
+      <c r="V78" s="57">
+        <v>31367</v>
+      </c>
+      <c r="W78" s="57">
+        <v>31394</v>
+      </c>
+      <c r="X78" s="57">
+        <v>31360</v>
+      </c>
+      <c r="Y78" s="57">
+        <v>31313</v>
+      </c>
+      <c r="Z78" s="57">
+        <v>31260</v>
+      </c>
+      <c r="AA78" s="36">
+        <v>31266</v>
+      </c>
+      <c r="AB78" s="57">
+        <v>31167</v>
+      </c>
+      <c r="AC78" s="57">
+        <v>31130</v>
+      </c>
+      <c r="AD78" s="57">
+        <v>31144</v>
+      </c>
+      <c r="AE78" s="57">
+        <v>31126</v>
+      </c>
+    </row>
+    <row r="79" spans="1:31">
+      <c r="A79" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B79" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="C79" s="57">
+        <v>16710</v>
+      </c>
+      <c r="D79" s="57">
+        <v>16735</v>
+      </c>
+      <c r="E79" s="57">
+        <v>16740</v>
+      </c>
+      <c r="F79" s="57">
+        <v>16737</v>
+      </c>
+      <c r="G79" s="57">
+        <v>16760</v>
+      </c>
+      <c r="H79" s="57">
+        <v>16780</v>
+      </c>
+      <c r="I79" s="60">
+        <v>16778</v>
+      </c>
+      <c r="J79" s="57">
+        <v>16800</v>
+      </c>
+      <c r="K79" s="57">
+        <v>16844</v>
+      </c>
+      <c r="L79" s="57">
+        <v>16862</v>
+      </c>
+      <c r="M79" s="57">
+        <v>16843</v>
+      </c>
+      <c r="N79" s="57">
+        <v>16844</v>
+      </c>
+      <c r="O79" s="57">
+        <v>16867</v>
+      </c>
+      <c r="P79" s="57">
+        <v>16821</v>
+      </c>
+      <c r="Q79" s="57">
+        <v>16815</v>
+      </c>
+      <c r="R79" s="57">
+        <v>16842</v>
+      </c>
+      <c r="S79" s="57">
+        <v>16783</v>
+      </c>
+      <c r="T79" s="57">
+        <v>16761</v>
+      </c>
+      <c r="U79" s="57">
+        <v>16755</v>
+      </c>
+      <c r="V79" s="57">
+        <v>16748</v>
+      </c>
+      <c r="W79" s="57">
+        <v>16735</v>
+      </c>
+      <c r="X79" s="57">
+        <v>16749</v>
+      </c>
+      <c r="Y79" s="57">
+        <v>16718</v>
+      </c>
+      <c r="Z79" s="57">
+        <v>16697</v>
+      </c>
+      <c r="AA79" s="36">
+        <v>16665</v>
+      </c>
+      <c r="AB79" s="57">
+        <v>16644</v>
+      </c>
+      <c r="AC79" s="57">
+        <v>16618</v>
+      </c>
+      <c r="AD79" s="57">
+        <v>16600</v>
+      </c>
+      <c r="AE79" s="57">
+        <v>16566</v>
+      </c>
+    </row>
+    <row r="80" spans="1:31">
+      <c r="A80" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B80" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C80" s="57">
+        <v>16660</v>
+      </c>
+      <c r="D80" s="57">
+        <v>16658</v>
+      </c>
+      <c r="E80" s="57">
+        <v>16671</v>
+      </c>
+      <c r="F80" s="57">
+        <v>16674</v>
+      </c>
+      <c r="G80" s="57">
+        <v>16673</v>
+      </c>
+      <c r="H80" s="57">
+        <v>16688</v>
+      </c>
+      <c r="I80" s="60">
+        <v>16672</v>
+      </c>
+      <c r="J80" s="57">
+        <v>16633</v>
+      </c>
+      <c r="K80" s="57">
+        <v>16626</v>
+      </c>
+      <c r="L80" s="57">
+        <v>16616</v>
+      </c>
+      <c r="M80" s="57">
+        <v>16621</v>
+      </c>
+      <c r="N80" s="57">
+        <v>16597</v>
+      </c>
+      <c r="O80" s="57">
+        <v>16583</v>
+      </c>
+      <c r="P80" s="57">
+        <v>16564</v>
+      </c>
+      <c r="Q80" s="57">
+        <v>16515</v>
+      </c>
+      <c r="R80" s="57">
+        <v>16471</v>
+      </c>
+      <c r="S80" s="57">
+        <v>16473</v>
+      </c>
+      <c r="T80" s="57">
+        <v>16459</v>
+      </c>
+      <c r="U80" s="57">
+        <v>16445</v>
+      </c>
+      <c r="V80" s="57">
+        <v>16416</v>
+      </c>
+      <c r="W80" s="57">
+        <v>16384</v>
+      </c>
+      <c r="X80" s="57">
+        <v>16373</v>
+      </c>
+      <c r="Y80" s="57">
+        <v>16342</v>
+      </c>
+      <c r="Z80" s="57">
+        <v>16360</v>
+      </c>
+      <c r="AA80" s="36">
+        <v>16360</v>
+      </c>
+      <c r="AB80" s="57">
+        <v>16303</v>
+      </c>
+      <c r="AC80" s="57">
+        <v>16268</v>
+      </c>
+      <c r="AD80" s="57">
+        <v>16261</v>
+      </c>
+      <c r="AE80" s="57">
+        <v>16247</v>
+      </c>
+    </row>
+    <row r="81" spans="1:31">
+      <c r="B81" s="74" t="s">
+        <v>43</v>
+      </c>
+      <c r="C81" s="74"/>
+      <c r="D81" s="74"/>
+      <c r="E81" s="74"/>
+      <c r="F81" s="74"/>
+      <c r="G81" s="74"/>
+      <c r="H81" s="74"/>
+      <c r="I81" s="74"/>
+      <c r="J81" s="74"/>
+      <c r="K81" s="74"/>
+      <c r="L81" s="74"/>
+      <c r="M81" s="74"/>
+      <c r="N81" s="74"/>
+      <c r="O81" s="74"/>
+      <c r="P81" s="74"/>
+      <c r="Q81" s="74"/>
+      <c r="R81" s="74"/>
+      <c r="S81" s="74"/>
+      <c r="T81" s="74"/>
+      <c r="U81" s="74"/>
+      <c r="V81" s="74"/>
+      <c r="W81" s="74"/>
+      <c r="X81" s="74"/>
+      <c r="Y81" s="74"/>
+      <c r="Z81" s="74"/>
+    </row>
+    <row r="82" spans="1:31">
+      <c r="A82" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B82" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="C82" s="36">
+        <v>263291</v>
+      </c>
+      <c r="D82" s="36">
+        <v>263553</v>
+      </c>
+      <c r="E82" s="36">
+        <v>264046</v>
+      </c>
+      <c r="F82" s="36">
+        <v>264312</v>
+      </c>
+      <c r="G82" s="36">
+        <v>264848</v>
+      </c>
+      <c r="H82" s="36">
+        <v>266949</v>
+      </c>
+      <c r="I82" s="60">
+        <v>265844</v>
+      </c>
+      <c r="J82" s="36">
+        <v>268245</v>
+      </c>
+      <c r="K82" s="36">
+        <v>268751</v>
+      </c>
+      <c r="L82" s="36">
+        <v>269299</v>
+      </c>
+      <c r="M82" s="36">
+        <v>269561</v>
+      </c>
+      <c r="N82" s="36">
+        <v>269699</v>
+      </c>
+      <c r="O82" s="37">
+        <v>269902</v>
+      </c>
+      <c r="P82" s="37">
+        <v>270420</v>
+      </c>
+      <c r="Q82" s="37">
+        <v>270738</v>
+      </c>
+      <c r="R82" s="30">
+        <v>270980</v>
+      </c>
+      <c r="S82" s="38">
+        <v>270832</v>
+      </c>
+      <c r="T82" s="38">
+        <v>271001</v>
+      </c>
+      <c r="U82" s="39">
+        <v>271151</v>
+      </c>
+      <c r="V82" s="39">
+        <v>271204</v>
+      </c>
+      <c r="W82" s="30">
+        <v>271168</v>
+      </c>
+      <c r="X82" s="30">
+        <v>271412</v>
+      </c>
+      <c r="Y82" s="57">
+        <v>271524</v>
+      </c>
+      <c r="Z82" s="57">
+        <v>271676</v>
+      </c>
+      <c r="AA82" s="36">
+        <v>271849</v>
+      </c>
+      <c r="AB82" s="57">
+        <v>271838</v>
+      </c>
+      <c r="AC82" s="57">
+        <v>271864</v>
+      </c>
+      <c r="AD82" s="57">
+        <v>271808</v>
+      </c>
+      <c r="AE82" s="57">
+        <v>271943</v>
+      </c>
+    </row>
+    <row r="83" spans="1:31">
+      <c r="A83" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B83" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="C83" s="57">
+        <v>113942</v>
+      </c>
+      <c r="D83" s="57">
+        <v>114368</v>
+      </c>
+      <c r="E83" s="57">
+        <v>114748</v>
+      </c>
+      <c r="F83" s="57">
+        <v>115031</v>
+      </c>
+      <c r="G83" s="57">
+        <v>115428</v>
+      </c>
+      <c r="H83" s="57">
+        <v>115790</v>
+      </c>
+      <c r="I83" s="60">
+        <v>116191</v>
+      </c>
+      <c r="J83" s="57">
+        <v>116719</v>
+      </c>
+      <c r="K83" s="57">
+        <v>117205</v>
+      </c>
+      <c r="L83" s="57">
+        <v>117676</v>
+      </c>
+      <c r="M83" s="57">
+        <v>118137</v>
+      </c>
+      <c r="N83" s="57">
+        <v>118463</v>
+      </c>
+      <c r="O83" s="57">
+        <v>118747</v>
+      </c>
+      <c r="P83" s="57">
+        <v>119449</v>
+      </c>
+      <c r="Q83" s="57">
+        <v>119937</v>
+      </c>
+      <c r="R83" s="57">
+        <v>120296</v>
+      </c>
+      <c r="S83" s="57">
+        <v>120326</v>
+      </c>
+      <c r="T83" s="57">
+        <v>120777</v>
+      </c>
+      <c r="U83" s="57">
+        <v>121089</v>
+      </c>
+      <c r="V83" s="57">
+        <v>121467</v>
+      </c>
+      <c r="W83" s="57">
+        <v>121937</v>
+      </c>
+      <c r="X83" s="57">
+        <v>122312</v>
+      </c>
+      <c r="Y83" s="57">
+        <v>122565</v>
+      </c>
+      <c r="Z83" s="57">
+        <v>122797</v>
+      </c>
+      <c r="AA83" s="36">
+        <v>123106</v>
+      </c>
+      <c r="AB83" s="57">
+        <v>123407</v>
+      </c>
+      <c r="AC83" s="57">
+        <v>123577</v>
+      </c>
+      <c r="AD83" s="57">
+        <v>123733</v>
+      </c>
+      <c r="AE83" s="57">
+        <v>123989</v>
+      </c>
+    </row>
+    <row r="84" spans="1:31">
+      <c r="A84" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B84" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="C84" s="57">
+        <v>25401</v>
+      </c>
+      <c r="D84" s="57">
+        <v>25359</v>
+      </c>
+      <c r="E84" s="57">
+        <v>25339</v>
+      </c>
+      <c r="F84" s="57">
+        <v>25326</v>
+      </c>
+      <c r="G84" s="57">
+        <v>25342</v>
+      </c>
+      <c r="H84" s="57">
+        <v>25342</v>
+      </c>
+      <c r="I84" s="60">
+        <v>25457</v>
+      </c>
+      <c r="J84" s="57">
+        <v>27374</v>
+      </c>
+      <c r="K84" s="57">
+        <v>27376</v>
+      </c>
+      <c r="L84" s="57">
+        <v>27437</v>
+      </c>
+      <c r="M84" s="57">
+        <v>27297</v>
+      </c>
+      <c r="N84" s="57">
+        <v>27203</v>
+      </c>
+      <c r="O84" s="57">
+        <v>27168</v>
+      </c>
+      <c r="P84" s="57">
+        <v>27153</v>
+      </c>
+      <c r="Q84" s="57">
+        <v>27120</v>
+      </c>
+      <c r="R84" s="57">
+        <v>27073</v>
+      </c>
+      <c r="S84" s="57">
+        <v>27037</v>
+      </c>
+      <c r="T84" s="57">
+        <v>26985</v>
+      </c>
+      <c r="U84" s="57">
+        <v>26953</v>
+      </c>
+      <c r="V84" s="57">
+        <v>26867</v>
+      </c>
+      <c r="W84" s="57">
+        <v>26775</v>
+      </c>
+      <c r="X84" s="57">
+        <v>26653</v>
+      </c>
+      <c r="Y84" s="57">
+        <v>26669</v>
+      </c>
+      <c r="Z84" s="57">
+        <v>26661</v>
+      </c>
+      <c r="AA84" s="36">
+        <v>26672</v>
+      </c>
+      <c r="AB84" s="57">
+        <v>26596</v>
+      </c>
+      <c r="AC84" s="57">
+        <v>26583</v>
+      </c>
+      <c r="AD84" s="57">
+        <v>26520</v>
+      </c>
+      <c r="AE84" s="57">
+        <v>26471</v>
+      </c>
+    </row>
+    <row r="85" spans="1:31">
+      <c r="A85" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B85" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="C85" s="57">
+        <v>37831</v>
+      </c>
+      <c r="D85" s="57">
+        <v>37799</v>
+      </c>
+      <c r="E85" s="57">
+        <v>37819</v>
+      </c>
+      <c r="F85" s="57">
+        <v>37820</v>
+      </c>
+      <c r="G85" s="57">
+        <v>37842</v>
+      </c>
+      <c r="H85" s="57">
+        <v>37865</v>
+      </c>
+      <c r="I85" s="60">
+        <v>37876</v>
+      </c>
+      <c r="J85" s="57">
+        <v>37847</v>
+      </c>
+      <c r="K85" s="57">
+        <v>37866</v>
+      </c>
+      <c r="L85" s="57">
+        <v>37816</v>
+      </c>
+      <c r="M85" s="57">
+        <v>37802</v>
+      </c>
+      <c r="N85" s="57">
+        <v>37800</v>
+      </c>
+      <c r="O85" s="57">
+        <v>37793</v>
+      </c>
+      <c r="P85" s="57">
+        <v>37757</v>
+      </c>
+      <c r="Q85" s="57">
+        <v>37746</v>
+      </c>
+      <c r="R85" s="57">
+        <v>37736</v>
+      </c>
+      <c r="S85" s="57">
+        <v>37777</v>
+      </c>
+      <c r="T85" s="57">
+        <v>37702</v>
+      </c>
+      <c r="U85" s="57">
+        <v>37667</v>
+      </c>
+      <c r="V85" s="57">
+        <v>37631</v>
+      </c>
+      <c r="W85" s="57">
+        <v>37525</v>
+      </c>
+      <c r="X85" s="57">
+        <v>37477</v>
+      </c>
+      <c r="Y85" s="57">
+        <v>37450</v>
+      </c>
+      <c r="Z85" s="57">
+        <v>37425</v>
+      </c>
+      <c r="AA85" s="36">
+        <v>37378</v>
+      </c>
+      <c r="AB85" s="57">
+        <v>37360</v>
+      </c>
+      <c r="AC85" s="57">
+        <v>37357</v>
+      </c>
+      <c r="AD85" s="57">
+        <v>37379</v>
+      </c>
+      <c r="AE85" s="57">
+        <v>37410</v>
+      </c>
+    </row>
+    <row r="86" spans="1:31">
+      <c r="A86" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B86" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="C86" s="57">
+        <v>22053</v>
+      </c>
+      <c r="D86" s="57">
+        <v>21969</v>
+      </c>
+      <c r="E86" s="57">
+        <v>21971</v>
+      </c>
+      <c r="F86" s="57">
+        <v>21977</v>
+      </c>
+      <c r="G86" s="57">
+        <v>21971</v>
+      </c>
+      <c r="H86" s="57">
+        <v>21939</v>
+      </c>
+      <c r="I86" s="60">
+        <v>21947</v>
+      </c>
+      <c r="J86" s="57">
+        <v>21875</v>
+      </c>
+      <c r="K86" s="57">
+        <v>21817</v>
+      </c>
+      <c r="L86" s="57">
+        <v>21755</v>
+      </c>
+      <c r="M86" s="57">
+        <v>21715</v>
+      </c>
+      <c r="N86" s="57">
+        <v>21665</v>
+      </c>
+      <c r="O86" s="57">
+        <v>21603</v>
+      </c>
+      <c r="P86" s="57">
+        <v>21582</v>
+      </c>
+      <c r="Q86" s="57">
+        <v>21560</v>
+      </c>
+      <c r="R86" s="57">
+        <v>21499</v>
+      </c>
+      <c r="S86" s="57">
+        <v>21462</v>
+      </c>
+      <c r="T86" s="57">
+        <v>21372</v>
+      </c>
+      <c r="U86" s="57">
+        <v>21340</v>
+      </c>
+      <c r="V86" s="57">
+        <v>21221</v>
+      </c>
+      <c r="W86" s="57">
+        <v>21137</v>
+      </c>
+      <c r="X86" s="57">
+        <v>21131</v>
+      </c>
+      <c r="Y86" s="57">
+        <v>21057</v>
+      </c>
+      <c r="Z86" s="57">
+        <v>21072</v>
+      </c>
+      <c r="AA86" s="36">
+        <v>21016</v>
+      </c>
+      <c r="AB86" s="57">
+        <v>20919</v>
+      </c>
+      <c r="AC86" s="57">
+        <v>20884</v>
+      </c>
+      <c r="AD86" s="57">
+        <v>20792</v>
+      </c>
+      <c r="AE86" s="57">
+        <v>20711</v>
+      </c>
+    </row>
+    <row r="87" spans="1:31">
+      <c r="A87" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B87" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="C87" s="57">
+        <v>31182</v>
+      </c>
+      <c r="D87" s="57">
+        <v>31207</v>
+      </c>
+      <c r="E87" s="57">
+        <v>31260</v>
+      </c>
+      <c r="F87" s="57">
+        <v>31295</v>
+      </c>
+      <c r="G87" s="57">
+        <v>31376</v>
+      </c>
+      <c r="H87" s="57">
+        <v>31459</v>
+      </c>
+      <c r="I87" s="60">
+        <v>31530</v>
+      </c>
+      <c r="J87" s="57">
+        <v>31625</v>
+      </c>
+      <c r="K87" s="57">
+        <v>31707</v>
+      </c>
+      <c r="L87" s="57">
+        <v>31799</v>
+      </c>
+      <c r="M87" s="57">
+        <v>31843</v>
+      </c>
+      <c r="N87" s="57">
+        <v>31829</v>
+      </c>
+      <c r="O87" s="57">
+        <v>31822</v>
+      </c>
+      <c r="P87" s="57">
+        <v>31776</v>
+      </c>
+      <c r="Q87" s="57">
+        <v>31758</v>
+      </c>
+      <c r="R87" s="57">
+        <v>31776</v>
+      </c>
+      <c r="S87" s="57">
+        <v>31764</v>
+      </c>
+      <c r="T87" s="57">
+        <v>31743</v>
+      </c>
+      <c r="U87" s="57">
+        <v>31710</v>
+      </c>
+      <c r="V87" s="57">
+        <v>31655</v>
+      </c>
+      <c r="W87" s="57">
+        <v>31568</v>
+      </c>
+      <c r="X87" s="57">
+        <v>31606</v>
+      </c>
+      <c r="Y87" s="57">
+        <v>31552</v>
+      </c>
+      <c r="Z87" s="57">
+        <v>31541</v>
+      </c>
+      <c r="AA87" s="36">
+        <v>31499</v>
+      </c>
+      <c r="AB87" s="57">
+        <v>31408</v>
+      </c>
+      <c r="AC87" s="57">
+        <v>31360</v>
+      </c>
+      <c r="AD87" s="57">
+        <v>31355</v>
+      </c>
+      <c r="AE87" s="57">
+        <v>31339</v>
+      </c>
+    </row>
+    <row r="88" spans="1:31">
+      <c r="A88" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B88" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="C88" s="57">
+        <v>17435</v>
+      </c>
+      <c r="D88" s="57">
+        <v>17444</v>
+      </c>
+      <c r="E88" s="57">
+        <v>17474</v>
+      </c>
+      <c r="F88" s="57">
+        <v>17473</v>
+      </c>
+      <c r="G88" s="57">
+        <v>17500</v>
+      </c>
+      <c r="H88" s="57">
+        <v>17497</v>
+      </c>
+      <c r="I88" s="60">
+        <v>17479</v>
+      </c>
+      <c r="J88" s="57">
+        <v>17470</v>
+      </c>
+      <c r="K88" s="57">
+        <v>17480</v>
+      </c>
+      <c r="L88" s="57">
+        <v>17549</v>
+      </c>
+      <c r="M88" s="57">
+        <v>17510</v>
+      </c>
+      <c r="N88" s="57">
+        <v>17499</v>
+      </c>
+      <c r="O88" s="57">
+        <v>17511</v>
+      </c>
+      <c r="P88" s="57">
+        <v>17451</v>
+      </c>
+      <c r="Q88" s="57">
+        <v>17434</v>
+      </c>
+      <c r="R88" s="57">
+        <v>17440</v>
+      </c>
+      <c r="S88" s="57">
+        <v>17349</v>
+      </c>
+      <c r="T88" s="57">
+        <v>17318</v>
+      </c>
+      <c r="U88" s="57">
+        <v>17314</v>
+      </c>
+      <c r="V88" s="57">
+        <v>17319</v>
+      </c>
+      <c r="W88" s="57">
+        <v>17276</v>
+      </c>
+      <c r="X88" s="57">
+        <v>17305</v>
+      </c>
+      <c r="Y88" s="57">
+        <v>17335</v>
+      </c>
+      <c r="Z88" s="57">
+        <v>17288</v>
+      </c>
+      <c r="AA88" s="36">
+        <v>17290</v>
+      </c>
+      <c r="AB88" s="57">
+        <v>17291</v>
+      </c>
+      <c r="AC88" s="57">
+        <v>17301</v>
+      </c>
+      <c r="AD88" s="57">
+        <v>17251</v>
+      </c>
+      <c r="AE88" s="57">
+        <v>17234</v>
+      </c>
+    </row>
+    <row r="89" spans="1:31">
+      <c r="A89" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B89" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C89" s="57">
+        <v>15447</v>
+      </c>
+      <c r="D89" s="57">
+        <v>15407</v>
+      </c>
+      <c r="E89" s="57">
+        <v>15435</v>
+      </c>
+      <c r="F89" s="57">
+        <v>15390</v>
+      </c>
+      <c r="G89" s="57">
+        <v>15389</v>
+      </c>
+      <c r="H89" s="57">
+        <v>15390</v>
+      </c>
+      <c r="I89" s="60">
+        <v>15364</v>
+      </c>
+      <c r="J89" s="57">
+        <v>15335</v>
+      </c>
+      <c r="K89" s="57">
+        <v>15300</v>
+      </c>
+      <c r="L89" s="57">
+        <v>15267</v>
+      </c>
+      <c r="M89" s="57">
+        <v>15257</v>
+      </c>
+      <c r="N89" s="57">
+        <v>15240</v>
+      </c>
+      <c r="O89" s="57">
+        <v>15258</v>
+      </c>
+      <c r="P89" s="57">
+        <v>15252</v>
+      </c>
+      <c r="Q89" s="57">
+        <v>15183</v>
+      </c>
+      <c r="R89" s="57">
+        <v>15160</v>
+      </c>
+      <c r="S89" s="57">
+        <v>15117</v>
+      </c>
+      <c r="T89" s="57">
+        <v>15104</v>
+      </c>
+      <c r="U89" s="57">
+        <v>15078</v>
+      </c>
+      <c r="V89" s="57">
+        <v>15044</v>
+      </c>
+      <c r="W89" s="57">
+        <v>14950</v>
+      </c>
+      <c r="X89" s="57">
+        <v>14928</v>
+      </c>
+      <c r="Y89" s="57">
+        <v>14896</v>
+      </c>
+      <c r="Z89" s="57">
+        <v>14892</v>
+      </c>
+      <c r="AA89" s="36">
+        <v>14888</v>
+      </c>
+      <c r="AB89" s="57">
+        <v>14857</v>
+      </c>
+      <c r="AC89" s="57">
+        <v>14802</v>
+      </c>
+      <c r="AD89" s="57">
+        <v>14778</v>
+      </c>
+      <c r="AE89" s="57">
+        <v>14789</v>
+      </c>
+    </row>
+    <row r="90" spans="1:31">
+      <c r="B90" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="G7" s="4" t="s">
-[...1365 lines deleted...]
-      <c r="G77" s="11"/>
+      <c r="C90" s="79"/>
+      <c r="D90" s="79"/>
+      <c r="E90" s="79"/>
+      <c r="F90" s="79"/>
+      <c r="G90" s="79"/>
+      <c r="H90" s="79"/>
+      <c r="I90" s="79"/>
+      <c r="J90" s="79"/>
+      <c r="K90" s="79"/>
+      <c r="L90" s="79"/>
+      <c r="M90" s="79"/>
+      <c r="N90" s="79"/>
+      <c r="O90" s="79"/>
+      <c r="P90" s="79"/>
+      <c r="Q90" s="79"/>
+      <c r="R90" s="79"/>
+      <c r="S90" s="79"/>
+      <c r="T90" s="79"/>
+      <c r="U90" s="79"/>
+      <c r="V90" s="79"/>
+      <c r="W90" s="79"/>
+      <c r="X90" s="79"/>
+      <c r="Y90" s="79"/>
+      <c r="Z90" s="79"/>
+    </row>
+    <row r="91" spans="1:31">
+      <c r="A91" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B91" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="C91" s="30">
+        <v>1613950</v>
+      </c>
+      <c r="D91" s="30">
+        <v>1613316</v>
+      </c>
+      <c r="E91" s="30">
+        <v>1613932</v>
+      </c>
+      <c r="F91" s="30">
+        <v>1614921</v>
+      </c>
+      <c r="G91" s="30">
+        <v>1615942</v>
+      </c>
+      <c r="H91" s="31">
+        <v>1616979</v>
+      </c>
+      <c r="I91" s="60">
+        <v>1617512</v>
+      </c>
+      <c r="J91" s="30">
+        <v>1613751</v>
+      </c>
+      <c r="K91" s="30">
+        <v>1613482</v>
+      </c>
+      <c r="L91" s="30">
+        <v>1613321</v>
+      </c>
+      <c r="M91" s="30">
+        <v>1613555</v>
+      </c>
+      <c r="N91" s="30">
+        <v>1613207</v>
+      </c>
+      <c r="O91" s="30">
+        <v>1612852</v>
+      </c>
+      <c r="P91" s="30">
+        <v>1611824</v>
+      </c>
+      <c r="Q91" s="30">
+        <v>1611264</v>
+      </c>
+      <c r="R91" s="30">
+        <v>1610883</v>
+      </c>
+      <c r="S91" s="32">
+        <v>1608369</v>
+      </c>
+      <c r="T91" s="30">
+        <v>1607492</v>
+      </c>
+      <c r="U91" s="37">
+        <v>1606484</v>
+      </c>
+      <c r="V91" s="37">
+        <v>1605376</v>
+      </c>
+      <c r="W91" s="30">
+        <v>1603700</v>
+      </c>
+      <c r="X91" s="30">
+        <v>1603801</v>
+      </c>
+      <c r="Y91" s="57">
+        <v>1603289</v>
+      </c>
+      <c r="Z91" s="57">
+        <v>1603156</v>
+      </c>
+      <c r="AA91" s="36">
+        <v>1603371</v>
+      </c>
+      <c r="AB91" s="30">
+        <v>1601437</v>
+      </c>
+      <c r="AC91" s="57">
+        <v>1601599</v>
+      </c>
+      <c r="AD91" s="57">
+        <v>1601579</v>
+      </c>
+      <c r="AE91" s="57">
+        <v>1601463</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31">
+      <c r="A92" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B92" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="C92" s="57">
+        <v>27164</v>
+      </c>
+      <c r="D92" s="57">
+        <v>27108</v>
+      </c>
+      <c r="E92" s="57">
+        <v>27064</v>
+      </c>
+      <c r="F92" s="57">
+        <v>27080</v>
+      </c>
+      <c r="G92" s="57">
+        <v>27051</v>
+      </c>
+      <c r="H92" s="57">
+        <v>27017</v>
+      </c>
+      <c r="I92" s="60">
+        <v>26982</v>
+      </c>
+      <c r="J92" s="57">
+        <v>22861</v>
+      </c>
+      <c r="K92" s="57">
+        <v>22834</v>
+      </c>
+      <c r="L92" s="57">
+        <v>22819</v>
+      </c>
+      <c r="M92" s="57">
+        <v>22756</v>
+      </c>
+      <c r="N92" s="57">
+        <v>22684</v>
+      </c>
+      <c r="O92" s="57">
+        <v>22645</v>
+      </c>
+      <c r="P92" s="57">
+        <v>22569</v>
+      </c>
+      <c r="Q92" s="57">
+        <v>22489</v>
+      </c>
+      <c r="R92" s="57">
+        <v>22467</v>
+      </c>
+      <c r="S92" s="57">
+        <v>22322</v>
+      </c>
+      <c r="T92" s="57">
+        <v>22336</v>
+      </c>
+      <c r="U92" s="57">
+        <v>22249</v>
+      </c>
+      <c r="V92" s="57">
+        <v>22185</v>
+      </c>
+      <c r="W92" s="57">
+        <v>22066</v>
+      </c>
+      <c r="X92" s="57">
+        <v>22058</v>
+      </c>
+      <c r="Y92" s="57">
+        <v>22025</v>
+      </c>
+      <c r="Z92" s="57">
+        <v>22014</v>
+      </c>
+      <c r="AA92" s="36">
+        <v>22018</v>
+      </c>
+      <c r="AB92" s="40">
+        <v>21881</v>
+      </c>
+      <c r="AC92" s="57">
+        <v>21816</v>
+      </c>
+      <c r="AD92" s="57">
+        <v>21736</v>
+      </c>
+      <c r="AE92" s="57">
+        <v>21744</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31">
+      <c r="A93" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B93" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="C93" s="57">
+        <v>25115</v>
+      </c>
+      <c r="D93" s="57">
+        <v>25130</v>
+      </c>
+      <c r="E93" s="57">
+        <v>25098</v>
+      </c>
+      <c r="F93" s="57">
+        <v>25084</v>
+      </c>
+      <c r="G93" s="57">
+        <v>25096</v>
+      </c>
+      <c r="H93" s="57">
+        <v>25121</v>
+      </c>
+      <c r="I93" s="60">
+        <v>25105</v>
+      </c>
+      <c r="J93" s="57">
+        <v>25139</v>
+      </c>
+      <c r="K93" s="57">
+        <v>25130</v>
+      </c>
+      <c r="L93" s="57">
+        <v>25138</v>
+      </c>
+      <c r="M93" s="57">
+        <v>25199</v>
+      </c>
+      <c r="N93" s="57">
+        <v>25215</v>
+      </c>
+      <c r="O93" s="57">
+        <v>25253</v>
+      </c>
+      <c r="P93" s="57">
+        <v>25291</v>
+      </c>
+      <c r="Q93" s="57">
+        <v>25274</v>
+      </c>
+      <c r="R93" s="57">
+        <v>25295</v>
+      </c>
+      <c r="S93" s="57">
+        <v>25313</v>
+      </c>
+      <c r="T93" s="57">
+        <v>25287</v>
+      </c>
+      <c r="U93" s="57">
+        <v>25242</v>
+      </c>
+      <c r="V93" s="57">
+        <v>25226</v>
+      </c>
+      <c r="W93" s="57">
+        <v>25218</v>
+      </c>
+      <c r="X93" s="57">
+        <v>25275</v>
+      </c>
+      <c r="Y93" s="57">
+        <v>25287</v>
+      </c>
+      <c r="Z93" s="57">
+        <v>25259</v>
+      </c>
+      <c r="AA93" s="36">
+        <v>25190</v>
+      </c>
+      <c r="AB93" s="40">
+        <v>25173</v>
+      </c>
+      <c r="AC93" s="57">
+        <v>25186</v>
+      </c>
+      <c r="AD93" s="57">
+        <v>25211</v>
+      </c>
+      <c r="AE93" s="57">
+        <v>25224</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31">
+      <c r="A94" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B94" s="54" t="s">
+        <v>63</v>
+      </c>
+      <c r="C94" s="57">
+        <v>48701</v>
+      </c>
+      <c r="D94" s="57">
+        <v>48642</v>
+      </c>
+      <c r="E94" s="57">
+        <v>48643</v>
+      </c>
+      <c r="F94" s="57">
+        <v>48591</v>
+      </c>
+      <c r="G94" s="57">
+        <v>48572</v>
+      </c>
+      <c r="H94" s="57">
+        <v>48580</v>
+      </c>
+      <c r="I94" s="60">
+        <v>48506</v>
+      </c>
+      <c r="J94" s="57">
+        <v>48468</v>
+      </c>
+      <c r="K94" s="57">
+        <v>48443</v>
+      </c>
+      <c r="L94" s="57">
+        <v>48364</v>
+      </c>
+      <c r="M94" s="57">
+        <v>48289</v>
+      </c>
+      <c r="N94" s="57">
+        <v>48255</v>
+      </c>
+      <c r="O94" s="57">
+        <v>48221</v>
+      </c>
+      <c r="P94" s="57">
+        <v>48113</v>
+      </c>
+      <c r="Q94" s="57">
+        <v>48148</v>
+      </c>
+      <c r="R94" s="57">
+        <v>48070</v>
+      </c>
+      <c r="S94" s="57">
+        <v>48007</v>
+      </c>
+      <c r="T94" s="57">
+        <v>47976</v>
+      </c>
+      <c r="U94" s="57">
+        <v>47934</v>
+      </c>
+      <c r="V94" s="57">
+        <v>47828</v>
+      </c>
+      <c r="W94" s="57">
+        <v>47719</v>
+      </c>
+      <c r="X94" s="57">
+        <v>47709</v>
+      </c>
+      <c r="Y94" s="57">
+        <v>47659</v>
+      </c>
+      <c r="Z94" s="57">
+        <v>47645</v>
+      </c>
+      <c r="AA94" s="36">
+        <v>47581</v>
+      </c>
+      <c r="AB94" s="40">
+        <v>47421</v>
+      </c>
+      <c r="AC94" s="57">
+        <v>47444</v>
+      </c>
+      <c r="AD94" s="57">
+        <v>47414</v>
+      </c>
+      <c r="AE94" s="57">
+        <v>47320</v>
+      </c>
+    </row>
+    <row r="95" spans="1:31">
+      <c r="A95" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B95" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="C95" s="57">
+        <v>142726</v>
+      </c>
+      <c r="D95" s="57">
+        <v>142574</v>
+      </c>
+      <c r="E95" s="57">
+        <v>142452</v>
+      </c>
+      <c r="F95" s="57">
+        <v>142410</v>
+      </c>
+      <c r="G95" s="57">
+        <v>142455</v>
+      </c>
+      <c r="H95" s="57">
+        <v>142322</v>
+      </c>
+      <c r="I95" s="60">
+        <v>142340</v>
+      </c>
+      <c r="J95" s="57">
+        <v>142327</v>
+      </c>
+      <c r="K95" s="57">
+        <v>142342</v>
+      </c>
+      <c r="L95" s="57">
+        <v>142236</v>
+      </c>
+      <c r="M95" s="57">
+        <v>142249</v>
+      </c>
+      <c r="N95" s="57">
+        <v>142052</v>
+      </c>
+      <c r="O95" s="57">
+        <v>141865</v>
+      </c>
+      <c r="P95" s="57">
+        <v>141747</v>
+      </c>
+      <c r="Q95" s="57">
+        <v>141571</v>
+      </c>
+      <c r="R95" s="57">
+        <v>141403</v>
+      </c>
+      <c r="S95" s="57">
+        <v>141164</v>
+      </c>
+      <c r="T95" s="57">
+        <v>141108</v>
+      </c>
+      <c r="U95" s="57">
+        <v>141003</v>
+      </c>
+      <c r="V95" s="57">
+        <v>140980</v>
+      </c>
+      <c r="W95" s="57">
+        <v>140735</v>
+      </c>
+      <c r="X95" s="57">
+        <v>140501</v>
+      </c>
+      <c r="Y95" s="57">
+        <v>140282</v>
+      </c>
+      <c r="Z95" s="57">
+        <v>140063</v>
+      </c>
+      <c r="AA95" s="36">
+        <v>139960</v>
+      </c>
+      <c r="AB95" s="40">
+        <v>139670</v>
+      </c>
+      <c r="AC95" s="57">
+        <v>139584</v>
+      </c>
+      <c r="AD95" s="57">
+        <v>139465</v>
+      </c>
+      <c r="AE95" s="57">
+        <v>139332</v>
+      </c>
+    </row>
+    <row r="96" spans="1:31">
+      <c r="A96" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B96" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="C96" s="57">
+        <v>134072</v>
+      </c>
+      <c r="D96" s="57">
+        <v>133806</v>
+      </c>
+      <c r="E96" s="57">
+        <v>133774</v>
+      </c>
+      <c r="F96" s="57">
+        <v>133756</v>
+      </c>
+      <c r="G96" s="57">
+        <v>133726</v>
+      </c>
+      <c r="H96" s="57">
+        <v>133754</v>
+      </c>
+      <c r="I96" s="60">
+        <v>133625</v>
+      </c>
+      <c r="J96" s="57">
+        <v>133483</v>
+      </c>
+      <c r="K96" s="57">
+        <v>133364</v>
+      </c>
+      <c r="L96" s="57">
+        <v>133150</v>
+      </c>
+      <c r="M96" s="57">
+        <v>133086</v>
+      </c>
+      <c r="N96" s="57">
+        <v>133073</v>
+      </c>
+      <c r="O96" s="57">
+        <v>132937</v>
+      </c>
+      <c r="P96" s="57">
+        <v>132812</v>
+      </c>
+      <c r="Q96" s="57">
+        <v>132621</v>
+      </c>
+      <c r="R96" s="57">
+        <v>132540</v>
+      </c>
+      <c r="S96" s="57">
+        <v>132398</v>
+      </c>
+      <c r="T96" s="57">
+        <v>132261</v>
+      </c>
+      <c r="U96" s="57">
+        <v>132152</v>
+      </c>
+      <c r="V96" s="57">
+        <v>131862</v>
+      </c>
+      <c r="W96" s="57">
+        <v>131587</v>
+      </c>
+      <c r="X96" s="57">
+        <v>131268</v>
+      </c>
+      <c r="Y96" s="57">
+        <v>131157</v>
+      </c>
+      <c r="Z96" s="57">
+        <v>131147</v>
+      </c>
+      <c r="AA96" s="36">
+        <v>131093</v>
+      </c>
+      <c r="AB96" s="40">
+        <v>130955</v>
+      </c>
+      <c r="AC96" s="57">
+        <v>130845</v>
+      </c>
+      <c r="AD96" s="57">
+        <v>130758</v>
+      </c>
+      <c r="AE96" s="57">
+        <v>130541</v>
+      </c>
+    </row>
+    <row r="97" spans="1:31">
+      <c r="A97" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B97" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="C97" s="57">
+        <v>117544</v>
+      </c>
+      <c r="D97" s="57">
+        <v>117543</v>
+      </c>
+      <c r="E97" s="57">
+        <v>117700</v>
+      </c>
+      <c r="F97" s="57">
+        <v>117845</v>
+      </c>
+      <c r="G97" s="57">
+        <v>117943</v>
+      </c>
+      <c r="H97" s="57">
+        <v>118118</v>
+      </c>
+      <c r="I97" s="60">
+        <v>118106</v>
+      </c>
+      <c r="J97" s="57">
+        <v>118070</v>
+      </c>
+      <c r="K97" s="57">
+        <v>118165</v>
+      </c>
+      <c r="L97" s="57">
+        <v>118274</v>
+      </c>
+      <c r="M97" s="57">
+        <v>118536</v>
+      </c>
+      <c r="N97" s="57">
+        <v>118705</v>
+      </c>
+      <c r="O97" s="57">
+        <v>118708</v>
+      </c>
+      <c r="P97" s="57">
+        <v>118757</v>
+      </c>
+      <c r="Q97" s="57">
+        <v>118831</v>
+      </c>
+      <c r="R97" s="57">
+        <v>118752</v>
+      </c>
+      <c r="S97" s="57">
+        <v>118410</v>
+      </c>
+      <c r="T97" s="57">
+        <v>118190</v>
+      </c>
+      <c r="U97" s="57">
+        <v>117930</v>
+      </c>
+      <c r="V97" s="57">
+        <v>117870</v>
+      </c>
+      <c r="W97" s="57">
+        <v>117791</v>
+      </c>
+      <c r="X97" s="57">
+        <v>117615</v>
+      </c>
+      <c r="Y97" s="57">
+        <v>117399</v>
+      </c>
+      <c r="Z97" s="57">
+        <v>117319</v>
+      </c>
+      <c r="AA97" s="36">
+        <v>117235</v>
+      </c>
+      <c r="AB97" s="40">
+        <v>117223</v>
+      </c>
+      <c r="AC97" s="57">
+        <v>117194</v>
+      </c>
+      <c r="AD97" s="57">
+        <v>117113</v>
+      </c>
+      <c r="AE97" s="57">
+        <v>116984</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31">
+      <c r="A98" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B98" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="C98" s="57">
+        <v>129726</v>
+      </c>
+      <c r="D98" s="57">
+        <v>129558</v>
+      </c>
+      <c r="E98" s="57">
+        <v>129471</v>
+      </c>
+      <c r="F98" s="57">
+        <v>129554</v>
+      </c>
+      <c r="G98" s="57">
+        <v>129643</v>
+      </c>
+      <c r="H98" s="57">
+        <v>129702</v>
+      </c>
+      <c r="I98" s="60">
+        <v>129707</v>
+      </c>
+      <c r="J98" s="57">
+        <v>129595</v>
+      </c>
+      <c r="K98" s="57">
+        <v>129492</v>
+      </c>
+      <c r="L98" s="57">
+        <v>129342</v>
+      </c>
+      <c r="M98" s="57">
+        <v>129165</v>
+      </c>
+      <c r="N98" s="57">
+        <v>129047</v>
+      </c>
+      <c r="O98" s="57">
+        <v>129016</v>
+      </c>
+      <c r="P98" s="57">
+        <v>128797</v>
+      </c>
+      <c r="Q98" s="57">
+        <v>128750</v>
+      </c>
+      <c r="R98" s="57">
+        <v>128678</v>
+      </c>
+      <c r="S98" s="57">
+        <v>128461</v>
+      </c>
+      <c r="T98" s="57">
+        <v>128330</v>
+      </c>
+      <c r="U98" s="57">
+        <v>128239</v>
+      </c>
+      <c r="V98" s="57">
+        <v>128000</v>
+      </c>
+      <c r="W98" s="57">
+        <v>127760</v>
+      </c>
+      <c r="X98" s="57">
+        <v>127547</v>
+      </c>
+      <c r="Y98" s="57">
+        <v>127461</v>
+      </c>
+      <c r="Z98" s="57">
+        <v>127412</v>
+      </c>
+      <c r="AA98" s="36">
+        <v>127359</v>
+      </c>
+      <c r="AB98" s="40">
+        <v>127241</v>
+      </c>
+      <c r="AC98" s="57">
+        <v>127152</v>
+      </c>
+      <c r="AD98" s="57">
+        <v>127021</v>
+      </c>
+      <c r="AE98" s="57">
+        <v>127107</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31">
+      <c r="A99" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B99" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="C99" s="57">
+        <v>129177</v>
+      </c>
+      <c r="D99" s="57">
+        <v>129151</v>
+      </c>
+      <c r="E99" s="57">
+        <v>129171</v>
+      </c>
+      <c r="F99" s="57">
+        <v>129235</v>
+      </c>
+      <c r="G99" s="57">
+        <v>129302</v>
+      </c>
+      <c r="H99" s="57">
+        <v>129381</v>
+      </c>
+      <c r="I99" s="60">
+        <v>129497</v>
+      </c>
+      <c r="J99" s="57">
+        <v>129602</v>
+      </c>
+      <c r="K99" s="57">
+        <v>129639</v>
+      </c>
+      <c r="L99" s="57">
+        <v>129764</v>
+      </c>
+      <c r="M99" s="57">
+        <v>129813</v>
+      </c>
+      <c r="N99" s="57">
+        <v>129780</v>
+      </c>
+      <c r="O99" s="57">
+        <v>129790</v>
+      </c>
+      <c r="P99" s="57">
+        <v>129699</v>
+      </c>
+      <c r="Q99" s="57">
+        <v>129661</v>
+      </c>
+      <c r="R99" s="57">
+        <v>129632</v>
+      </c>
+      <c r="S99" s="57">
+        <v>129244</v>
+      </c>
+      <c r="T99" s="57">
+        <v>129163</v>
+      </c>
+      <c r="U99" s="57">
+        <v>129215</v>
+      </c>
+      <c r="V99" s="57">
+        <v>129272</v>
+      </c>
+      <c r="W99" s="57">
+        <v>129185</v>
+      </c>
+      <c r="X99" s="57">
+        <v>129990</v>
+      </c>
+      <c r="Y99" s="57">
+        <v>130190</v>
+      </c>
+      <c r="Z99" s="57">
+        <v>130198</v>
+      </c>
+      <c r="AA99" s="36">
+        <v>130212</v>
+      </c>
+      <c r="AB99" s="40">
+        <v>130147</v>
+      </c>
+      <c r="AC99" s="57">
+        <v>130227</v>
+      </c>
+      <c r="AD99" s="57">
+        <v>130291</v>
+      </c>
+      <c r="AE99" s="57">
+        <v>130400</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31">
+      <c r="A100" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B100" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="C100" s="57">
+        <v>51593</v>
+      </c>
+      <c r="D100" s="57">
+        <v>51473</v>
+      </c>
+      <c r="E100" s="57">
+        <v>51485</v>
+      </c>
+      <c r="F100" s="57">
+        <v>51525</v>
+      </c>
+      <c r="G100" s="57">
+        <v>51496</v>
+      </c>
+      <c r="H100" s="57">
+        <v>51476</v>
+      </c>
+      <c r="I100" s="60">
+        <v>51430</v>
+      </c>
+      <c r="J100" s="57">
+        <v>51416</v>
+      </c>
+      <c r="K100" s="57">
+        <v>51405</v>
+      </c>
+      <c r="L100" s="57">
+        <v>51355</v>
+      </c>
+      <c r="M100" s="57">
+        <v>51283</v>
+      </c>
+      <c r="N100" s="57">
+        <v>51217</v>
+      </c>
+      <c r="O100" s="57">
+        <v>51127</v>
+      </c>
+      <c r="P100" s="57">
+        <v>51073</v>
+      </c>
+      <c r="Q100" s="57">
+        <v>50934</v>
+      </c>
+      <c r="R100" s="57">
+        <v>50914</v>
+      </c>
+      <c r="S100" s="57">
+        <v>50773</v>
+      </c>
+      <c r="T100" s="57">
+        <v>50670</v>
+      </c>
+      <c r="U100" s="57">
+        <v>50551</v>
+      </c>
+      <c r="V100" s="57">
+        <v>50394</v>
+      </c>
+      <c r="W100" s="57">
+        <v>50231</v>
+      </c>
+      <c r="X100" s="57">
+        <v>50096</v>
+      </c>
+      <c r="Y100" s="57">
+        <v>50038</v>
+      </c>
+      <c r="Z100" s="57">
+        <v>49946</v>
+      </c>
+      <c r="AA100" s="36">
+        <v>49927</v>
+      </c>
+      <c r="AB100" s="40">
+        <v>49822</v>
+      </c>
+      <c r="AC100" s="57">
+        <v>49778</v>
+      </c>
+      <c r="AD100" s="57">
+        <v>49823</v>
+      </c>
+      <c r="AE100" s="57">
+        <v>49766</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31">
+      <c r="A101" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B101" s="54" t="s">
+        <v>70</v>
+      </c>
+      <c r="C101" s="57">
+        <v>236823</v>
+      </c>
+      <c r="D101" s="57">
+        <v>236999</v>
+      </c>
+      <c r="E101" s="57">
+        <v>237210</v>
+      </c>
+      <c r="F101" s="57">
+        <v>237606</v>
+      </c>
+      <c r="G101" s="57">
+        <v>238016</v>
+      </c>
+      <c r="H101" s="57">
+        <v>238337</v>
+      </c>
+      <c r="I101" s="60">
+        <v>238637</v>
+      </c>
+      <c r="J101" s="57">
+        <v>239077</v>
+      </c>
+      <c r="K101" s="57">
+        <v>239212</v>
+      </c>
+      <c r="L101" s="57">
+        <v>239551</v>
+      </c>
+      <c r="M101" s="57">
+        <v>239927</v>
+      </c>
+      <c r="N101" s="57">
+        <v>240161</v>
+      </c>
+      <c r="O101" s="57">
+        <v>240251</v>
+      </c>
+      <c r="P101" s="57">
+        <v>240736</v>
+      </c>
+      <c r="Q101" s="57">
+        <v>241037</v>
+      </c>
+      <c r="R101" s="57">
+        <v>241267</v>
+      </c>
+      <c r="S101" s="57">
+        <v>241219</v>
+      </c>
+      <c r="T101" s="57">
+        <v>241370</v>
+      </c>
+      <c r="U101" s="57">
+        <v>241588</v>
+      </c>
+      <c r="V101" s="57">
+        <v>241912</v>
+      </c>
+      <c r="W101" s="57">
+        <v>242307</v>
+      </c>
+      <c r="X101" s="57">
+        <v>242638</v>
+      </c>
+      <c r="Y101" s="57">
+        <v>242829</v>
+      </c>
+      <c r="Z101" s="57">
+        <v>243100</v>
+      </c>
+      <c r="AA101" s="36">
+        <v>243394</v>
+      </c>
+      <c r="AB101" s="40">
+        <v>242957</v>
+      </c>
+      <c r="AC101" s="57">
+        <v>243162</v>
+      </c>
+      <c r="AD101" s="57">
+        <v>243521</v>
+      </c>
+      <c r="AE101" s="57">
+        <v>243710</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31">
+      <c r="A102" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B102" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C102" s="57">
+        <v>159466</v>
+      </c>
+      <c r="D102" s="57">
+        <v>159620</v>
+      </c>
+      <c r="E102" s="57">
+        <v>159857</v>
+      </c>
+      <c r="F102" s="57">
+        <v>160039</v>
+      </c>
+      <c r="G102" s="57">
+        <v>160217</v>
+      </c>
+      <c r="H102" s="57">
+        <v>160443</v>
+      </c>
+      <c r="I102" s="60">
+        <v>160691</v>
+      </c>
+      <c r="J102" s="57">
+        <v>160751</v>
+      </c>
+      <c r="K102" s="57">
+        <v>160665</v>
+      </c>
+      <c r="L102" s="57">
+        <v>160474</v>
+      </c>
+      <c r="M102" s="57">
+        <v>160440</v>
+      </c>
+      <c r="N102" s="57">
+        <v>160512</v>
+      </c>
+      <c r="O102" s="57">
+        <v>160556</v>
+      </c>
+      <c r="P102" s="57">
+        <v>160496</v>
+      </c>
+      <c r="Q102" s="57">
+        <v>160408</v>
+      </c>
+      <c r="R102" s="57">
+        <v>160428</v>
+      </c>
+      <c r="S102" s="57">
+        <v>160344</v>
+      </c>
+      <c r="T102" s="57">
+        <v>160331</v>
+      </c>
+      <c r="U102" s="57">
+        <v>160146</v>
+      </c>
+      <c r="V102" s="57">
+        <v>160078</v>
+      </c>
+      <c r="W102" s="57">
+        <v>159875</v>
+      </c>
+      <c r="X102" s="57">
+        <v>160011</v>
+      </c>
+      <c r="Y102" s="57">
+        <v>159974</v>
+      </c>
+      <c r="Z102" s="57">
+        <v>160124</v>
+      </c>
+      <c r="AA102" s="36">
+        <v>160188</v>
+      </c>
+      <c r="AB102" s="40">
+        <v>160090</v>
+      </c>
+      <c r="AC102" s="57">
+        <v>160239</v>
+      </c>
+      <c r="AD102" s="57">
+        <v>160254</v>
+      </c>
+      <c r="AE102" s="57">
+        <v>160321</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31">
+      <c r="A103" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B103" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C103" s="57">
+        <v>101981</v>
+      </c>
+      <c r="D103" s="57">
+        <v>102069</v>
+      </c>
+      <c r="E103" s="57">
+        <v>102247</v>
+      </c>
+      <c r="F103" s="57">
+        <v>102430</v>
+      </c>
+      <c r="G103" s="57">
+        <v>102566</v>
+      </c>
+      <c r="H103" s="57">
+        <v>102672</v>
+      </c>
+      <c r="I103" s="60">
+        <v>102790</v>
+      </c>
+      <c r="J103" s="57">
+        <v>102865</v>
+      </c>
+      <c r="K103" s="57">
+        <v>102735</v>
+      </c>
+      <c r="L103" s="57">
+        <v>102984</v>
+      </c>
+      <c r="M103" s="57">
+        <v>103222</v>
+      </c>
+      <c r="N103" s="57">
+        <v>103363</v>
+      </c>
+      <c r="O103" s="57">
+        <v>103521</v>
+      </c>
+      <c r="P103" s="57">
+        <v>103369</v>
+      </c>
+      <c r="Q103" s="57">
+        <v>103388</v>
+      </c>
+      <c r="R103" s="57">
+        <v>103451</v>
+      </c>
+      <c r="S103" s="57">
+        <v>103402</v>
+      </c>
+      <c r="T103" s="57">
+        <v>103375</v>
+      </c>
+      <c r="U103" s="57">
+        <v>103445</v>
+      </c>
+      <c r="V103" s="57">
+        <v>103463</v>
+      </c>
+      <c r="W103" s="57">
+        <v>103457</v>
+      </c>
+      <c r="X103" s="57">
+        <v>103695</v>
+      </c>
+      <c r="Y103" s="57">
+        <v>103969</v>
+      </c>
+      <c r="Z103" s="57">
+        <v>104244</v>
+      </c>
+      <c r="AA103" s="36">
+        <v>104500</v>
+      </c>
+      <c r="AB103" s="40">
+        <v>104668</v>
+      </c>
+      <c r="AC103" s="57">
+        <v>104799</v>
+      </c>
+      <c r="AD103" s="57">
+        <v>104874</v>
+      </c>
+      <c r="AE103" s="57">
+        <v>105059</v>
+      </c>
+    </row>
+    <row r="104" spans="1:31">
+      <c r="A104" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B104" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C104" s="57">
+        <v>63187</v>
+      </c>
+      <c r="D104" s="57">
+        <v>63141</v>
+      </c>
+      <c r="E104" s="57">
+        <v>63162</v>
+      </c>
+      <c r="F104" s="57">
+        <v>63158</v>
+      </c>
+      <c r="G104" s="57">
+        <v>63205</v>
+      </c>
+      <c r="H104" s="57">
+        <v>63235</v>
+      </c>
+      <c r="I104" s="60">
+        <v>63194</v>
+      </c>
+      <c r="J104" s="57">
+        <v>63255</v>
+      </c>
+      <c r="K104" s="57">
+        <v>63321</v>
+      </c>
+      <c r="L104" s="57">
+        <v>63279</v>
+      </c>
+      <c r="M104" s="57">
+        <v>63184</v>
+      </c>
+      <c r="N104" s="57">
+        <v>63034</v>
+      </c>
+      <c r="O104" s="57">
+        <v>62951</v>
+      </c>
+      <c r="P104" s="57">
+        <v>62852</v>
+      </c>
+      <c r="Q104" s="57">
+        <v>62789</v>
+      </c>
+      <c r="R104" s="57">
+        <v>62693</v>
+      </c>
+      <c r="S104" s="57">
+        <v>62546</v>
+      </c>
+      <c r="T104" s="57">
+        <v>62496</v>
+      </c>
+      <c r="U104" s="57">
+        <v>62488</v>
+      </c>
+      <c r="V104" s="57">
+        <v>62380</v>
+      </c>
+      <c r="W104" s="57">
+        <v>62276</v>
+      </c>
+      <c r="X104" s="57">
+        <v>62163</v>
+      </c>
+      <c r="Y104" s="57">
+        <v>62153</v>
+      </c>
+      <c r="Z104" s="57">
+        <v>62063</v>
+      </c>
+      <c r="AA104" s="36">
+        <v>62093</v>
+      </c>
+      <c r="AB104" s="40">
+        <v>61924</v>
+      </c>
+      <c r="AC104" s="57">
+        <v>61804</v>
+      </c>
+      <c r="AD104" s="57">
+        <v>61730</v>
+      </c>
+      <c r="AE104" s="57">
+        <v>61689</v>
+      </c>
+    </row>
+    <row r="105" spans="1:31">
+      <c r="A105" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B105" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="C105" s="57">
+        <v>87754</v>
+      </c>
+      <c r="D105" s="57">
+        <v>87692</v>
+      </c>
+      <c r="E105" s="57">
+        <v>87757</v>
+      </c>
+      <c r="F105" s="57">
+        <v>87828</v>
+      </c>
+      <c r="G105" s="57">
+        <v>87933</v>
+      </c>
+      <c r="H105" s="57">
+        <v>88043</v>
+      </c>
+      <c r="I105" s="60">
+        <v>88146</v>
+      </c>
+      <c r="J105" s="57">
+        <v>88237</v>
+      </c>
+      <c r="K105" s="57">
+        <v>88330</v>
+      </c>
+      <c r="L105" s="57">
+        <v>88372</v>
+      </c>
+      <c r="M105" s="57">
+        <v>88365</v>
+      </c>
+      <c r="N105" s="57">
+        <v>88379</v>
+      </c>
+      <c r="O105" s="57">
+        <v>88434</v>
+      </c>
+      <c r="P105" s="57">
+        <v>88315</v>
+      </c>
+      <c r="Q105" s="57">
+        <v>88302</v>
+      </c>
+      <c r="R105" s="57">
+        <v>88328</v>
+      </c>
+      <c r="S105" s="57">
+        <v>88169</v>
+      </c>
+      <c r="T105" s="57">
+        <v>88175</v>
+      </c>
+      <c r="U105" s="57">
+        <v>88111</v>
+      </c>
+      <c r="V105" s="57">
+        <v>88131</v>
+      </c>
+      <c r="W105" s="57">
+        <v>88008</v>
+      </c>
+      <c r="X105" s="57">
+        <v>87973</v>
+      </c>
+      <c r="Y105" s="57">
+        <v>87933</v>
+      </c>
+      <c r="Z105" s="57">
+        <v>87866</v>
+      </c>
+      <c r="AA105" s="36">
+        <v>87906</v>
+      </c>
+      <c r="AB105" s="40">
+        <v>87836</v>
+      </c>
+      <c r="AC105" s="57">
+        <v>87948</v>
+      </c>
+      <c r="AD105" s="57">
+        <v>88040</v>
+      </c>
+      <c r="AE105" s="57">
+        <v>88015</v>
+      </c>
+    </row>
+    <row r="106" spans="1:31">
+      <c r="A106" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B106" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="C106" s="57">
+        <v>106339</v>
+      </c>
+      <c r="D106" s="57">
+        <v>106261</v>
+      </c>
+      <c r="E106" s="57">
+        <v>106294</v>
+      </c>
+      <c r="F106" s="57">
+        <v>106229</v>
+      </c>
+      <c r="G106" s="57">
+        <v>106211</v>
+      </c>
+      <c r="H106" s="57">
+        <v>106269</v>
+      </c>
+      <c r="I106" s="60">
+        <v>106241</v>
+      </c>
+      <c r="J106" s="57">
+        <v>106123</v>
+      </c>
+      <c r="K106" s="57">
+        <v>105983</v>
+      </c>
+      <c r="L106" s="57">
+        <v>105843</v>
+      </c>
+      <c r="M106" s="57">
+        <v>105705</v>
+      </c>
+      <c r="N106" s="57">
+        <v>105460</v>
+      </c>
+      <c r="O106" s="57">
+        <v>105421</v>
+      </c>
+      <c r="P106" s="57">
+        <v>105125</v>
+      </c>
+      <c r="Q106" s="57">
+        <v>105080</v>
+      </c>
+      <c r="R106" s="57">
+        <v>105003</v>
+      </c>
+      <c r="S106" s="57">
+        <v>104811</v>
+      </c>
+      <c r="T106" s="57">
+        <v>104647</v>
+      </c>
+      <c r="U106" s="57">
+        <v>104464</v>
+      </c>
+      <c r="V106" s="57">
+        <v>104219</v>
+      </c>
+      <c r="W106" s="57">
+        <v>104078</v>
+      </c>
+      <c r="X106" s="57">
+        <v>104029</v>
+      </c>
+      <c r="Y106" s="57">
+        <v>103849</v>
+      </c>
+      <c r="Z106" s="57">
+        <v>103769</v>
+      </c>
+      <c r="AA106" s="36">
+        <v>103769</v>
+      </c>
+      <c r="AB106" s="40">
+        <v>103577</v>
+      </c>
+      <c r="AC106" s="57">
+        <v>103591</v>
+      </c>
+      <c r="AD106" s="57">
+        <v>103561</v>
+      </c>
+      <c r="AE106" s="57">
+        <v>103552</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31">
+      <c r="A107" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B107" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C107" s="57">
+        <v>52582</v>
+      </c>
+      <c r="D107" s="57">
+        <v>52549</v>
+      </c>
+      <c r="E107" s="57">
+        <v>52547</v>
+      </c>
+      <c r="F107" s="57">
+        <v>52551</v>
+      </c>
+      <c r="G107" s="57">
+        <v>52510</v>
+      </c>
+      <c r="H107" s="57">
+        <v>52509</v>
+      </c>
+      <c r="I107" s="60">
+        <v>52515</v>
+      </c>
+      <c r="J107" s="57">
+        <v>52482</v>
+      </c>
+      <c r="K107" s="57">
+        <v>52422</v>
+      </c>
+      <c r="L107" s="57">
+        <v>52376</v>
+      </c>
+      <c r="M107" s="57">
+        <v>52336</v>
+      </c>
+      <c r="N107" s="57">
+        <v>52270</v>
+      </c>
+      <c r="O107" s="57">
+        <v>52156</v>
+      </c>
+      <c r="P107" s="57">
+        <v>52073</v>
+      </c>
+      <c r="Q107" s="57">
+        <v>51981</v>
+      </c>
+      <c r="R107" s="57">
+        <v>51962</v>
+      </c>
+      <c r="S107" s="57">
+        <v>51786</v>
+      </c>
+      <c r="T107" s="57">
+        <v>51777</v>
+      </c>
+      <c r="U107" s="57">
+        <v>51727</v>
+      </c>
+      <c r="V107" s="57">
+        <v>51576</v>
+      </c>
+      <c r="W107" s="57">
+        <v>51407</v>
+      </c>
+      <c r="X107" s="57">
+        <v>51233</v>
+      </c>
+      <c r="Y107" s="57">
+        <v>51084</v>
+      </c>
+      <c r="Z107" s="57">
+        <v>50987</v>
+      </c>
+      <c r="AA107" s="36">
+        <v>50946</v>
+      </c>
+      <c r="AB107" s="68">
+        <v>50852</v>
+      </c>
+      <c r="AC107" s="57">
+        <v>50830</v>
+      </c>
+      <c r="AD107" s="57">
+        <v>50767</v>
+      </c>
+      <c r="AE107" s="57">
+        <v>50699</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31" s="29" customFormat="1">
+      <c r="A108" s="25"/>
+      <c r="B108" s="74" t="s">
+        <v>42</v>
+      </c>
+      <c r="C108" s="74"/>
+      <c r="D108" s="74"/>
+      <c r="E108" s="74"/>
+      <c r="F108" s="74"/>
+      <c r="G108" s="74"/>
+      <c r="H108" s="74"/>
+      <c r="I108" s="74"/>
+      <c r="J108" s="74"/>
+      <c r="K108" s="74"/>
+      <c r="L108" s="74"/>
+      <c r="M108" s="74"/>
+      <c r="N108" s="74"/>
+      <c r="O108" s="74"/>
+      <c r="P108" s="74"/>
+      <c r="Q108" s="74"/>
+      <c r="R108" s="74"/>
+      <c r="S108" s="74"/>
+      <c r="T108" s="74"/>
+      <c r="U108" s="74"/>
+      <c r="V108" s="74"/>
+      <c r="W108" s="74"/>
+      <c r="X108" s="74"/>
+      <c r="Y108" s="74"/>
+      <c r="Z108" s="74"/>
+      <c r="AB108" s="25"/>
+      <c r="AC108" s="25"/>
+      <c r="AD108" s="25"/>
+      <c r="AE108" s="25"/>
+    </row>
+    <row r="109" spans="1:31">
+      <c r="A109" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B109" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="C109" s="33">
+        <v>827196</v>
+      </c>
+      <c r="D109" s="33">
+        <v>827003</v>
+      </c>
+      <c r="E109" s="33">
+        <v>827389</v>
+      </c>
+      <c r="F109" s="36">
+        <v>827948</v>
+      </c>
+      <c r="G109" s="36">
+        <v>828530</v>
+      </c>
+      <c r="H109" s="36">
+        <v>829014</v>
+      </c>
+      <c r="I109" s="60">
+        <v>829471</v>
+      </c>
+      <c r="J109" s="36">
+        <v>827654</v>
+      </c>
+      <c r="K109" s="36">
+        <v>827634</v>
+      </c>
+      <c r="L109" s="36">
+        <v>827758</v>
+      </c>
+      <c r="M109" s="36">
+        <v>827982</v>
+      </c>
+      <c r="N109" s="36">
+        <v>827739</v>
+      </c>
+      <c r="O109" s="37">
+        <v>827435</v>
+      </c>
+      <c r="P109" s="37">
+        <v>826978</v>
+      </c>
+      <c r="Q109" s="37">
+        <v>826760</v>
+      </c>
+      <c r="R109" s="30">
+        <v>826630</v>
+      </c>
+      <c r="S109" s="38">
+        <v>825760</v>
+      </c>
+      <c r="T109" s="38">
+        <v>825342</v>
+      </c>
+      <c r="U109" s="38">
+        <v>824935</v>
+      </c>
+      <c r="V109" s="38">
+        <v>824695</v>
+      </c>
+      <c r="W109" s="30">
+        <v>824097</v>
+      </c>
+      <c r="X109" s="30">
+        <v>824248</v>
+      </c>
+      <c r="Y109" s="57">
+        <v>824120</v>
+      </c>
+      <c r="Z109" s="57">
+        <v>824170</v>
+      </c>
+      <c r="AA109" s="36">
+        <v>824345</v>
+      </c>
+      <c r="AB109" s="57">
+        <v>823099</v>
+      </c>
+      <c r="AC109" s="57">
+        <v>823200</v>
+      </c>
+      <c r="AD109" s="57">
+        <v>823296</v>
+      </c>
+      <c r="AE109" s="57">
+        <v>823300</v>
+      </c>
+    </row>
+    <row r="110" spans="1:31">
+      <c r="A110" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B110" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="C110" s="57">
+        <v>14119</v>
+      </c>
+      <c r="D110" s="57">
+        <v>14106</v>
+      </c>
+      <c r="E110" s="57">
+        <v>14086</v>
+      </c>
+      <c r="F110" s="57">
+        <v>14082</v>
+      </c>
+      <c r="G110" s="57">
+        <v>14059</v>
+      </c>
+      <c r="H110" s="57">
+        <v>14037</v>
+      </c>
+      <c r="I110" s="60">
+        <v>14018</v>
+      </c>
+      <c r="J110" s="57">
+        <v>11863</v>
+      </c>
+      <c r="K110" s="57">
+        <v>11847</v>
+      </c>
+      <c r="L110" s="57">
+        <v>11832</v>
+      </c>
+      <c r="M110" s="57">
+        <v>11812</v>
+      </c>
+      <c r="N110" s="57">
+        <v>11774</v>
+      </c>
+      <c r="O110" s="57">
+        <v>11761</v>
+      </c>
+      <c r="P110" s="57">
+        <v>11725</v>
+      </c>
+      <c r="Q110" s="57">
+        <v>11671</v>
+      </c>
+      <c r="R110" s="57">
+        <v>11666</v>
+      </c>
+      <c r="S110" s="57">
+        <v>11607</v>
+      </c>
+      <c r="T110" s="57">
+        <v>11614</v>
+      </c>
+      <c r="U110" s="57">
+        <v>11556</v>
+      </c>
+      <c r="V110" s="57">
+        <v>11529</v>
+      </c>
+      <c r="W110" s="57">
+        <v>11472</v>
+      </c>
+      <c r="X110" s="57">
+        <v>11477</v>
+      </c>
+      <c r="Y110" s="57">
+        <v>11461</v>
+      </c>
+      <c r="Z110" s="57">
+        <v>11468</v>
+      </c>
+      <c r="AA110" s="36">
+        <v>11462</v>
+      </c>
+      <c r="AB110" s="57">
+        <v>11379</v>
+      </c>
+      <c r="AC110" s="57">
+        <v>11337</v>
+      </c>
+      <c r="AD110" s="57">
+        <v>11296</v>
+      </c>
+      <c r="AE110" s="57">
+        <v>11308</v>
+      </c>
+    </row>
+    <row r="111" spans="1:31">
+      <c r="A111" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B111" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="C111" s="57">
+        <v>12783</v>
+      </c>
+      <c r="D111" s="57">
+        <v>12775</v>
+      </c>
+      <c r="E111" s="57">
+        <v>12770</v>
+      </c>
+      <c r="F111" s="57">
+        <v>12770</v>
+      </c>
+      <c r="G111" s="57">
+        <v>12778</v>
+      </c>
+      <c r="H111" s="57">
+        <v>12793</v>
+      </c>
+      <c r="I111" s="60">
+        <v>12788</v>
+      </c>
+      <c r="J111" s="57">
+        <v>12818</v>
+      </c>
+      <c r="K111" s="57">
+        <v>12820</v>
+      </c>
+      <c r="L111" s="57">
+        <v>12820</v>
+      </c>
+      <c r="M111" s="57">
+        <v>12846</v>
+      </c>
+      <c r="N111" s="57">
+        <v>12844</v>
+      </c>
+      <c r="O111" s="57">
+        <v>12864</v>
+      </c>
+      <c r="P111" s="57">
+        <v>12886</v>
+      </c>
+      <c r="Q111" s="57">
+        <v>12890</v>
+      </c>
+      <c r="R111" s="57">
+        <v>12894</v>
+      </c>
+      <c r="S111" s="57">
+        <v>12901</v>
+      </c>
+      <c r="T111" s="57">
+        <v>12882</v>
+      </c>
+      <c r="U111" s="57">
+        <v>12861</v>
+      </c>
+      <c r="V111" s="57">
+        <v>12855</v>
+      </c>
+      <c r="W111" s="57">
+        <v>12848</v>
+      </c>
+      <c r="X111" s="57">
+        <v>12895</v>
+      </c>
+      <c r="Y111" s="57">
+        <v>12903</v>
+      </c>
+      <c r="Z111" s="57">
+        <v>12896</v>
+      </c>
+      <c r="AA111" s="36">
+        <v>12858</v>
+      </c>
+      <c r="AB111" s="57">
+        <v>12844</v>
+      </c>
+      <c r="AC111" s="57">
+        <v>12843</v>
+      </c>
+      <c r="AD111" s="57">
+        <v>12865</v>
+      </c>
+      <c r="AE111" s="57">
+        <v>12874</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31">
+      <c r="A112" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B112" s="54" t="s">
+        <v>63</v>
+      </c>
+      <c r="C112" s="57">
+        <v>25215</v>
+      </c>
+      <c r="D112" s="57">
+        <v>25191</v>
+      </c>
+      <c r="E112" s="57">
+        <v>25196</v>
+      </c>
+      <c r="F112" s="57">
+        <v>25183</v>
+      </c>
+      <c r="G112" s="57">
+        <v>25184</v>
+      </c>
+      <c r="H112" s="57">
+        <v>25183</v>
+      </c>
+      <c r="I112" s="60">
+        <v>25150</v>
+      </c>
+      <c r="J112" s="57">
+        <v>25152</v>
+      </c>
+      <c r="K112" s="57">
+        <v>25147</v>
+      </c>
+      <c r="L112" s="57">
+        <v>25113</v>
+      </c>
+      <c r="M112" s="57">
+        <v>25091</v>
+      </c>
+      <c r="N112" s="57">
+        <v>25093</v>
+      </c>
+      <c r="O112" s="57">
+        <v>25071</v>
+      </c>
+      <c r="P112" s="57">
+        <v>25033</v>
+      </c>
+      <c r="Q112" s="57">
+        <v>25049</v>
+      </c>
+      <c r="R112" s="57">
+        <v>24994</v>
+      </c>
+      <c r="S112" s="57">
+        <v>24984</v>
+      </c>
+      <c r="T112" s="57">
+        <v>24976</v>
+      </c>
+      <c r="U112" s="57">
+        <v>24960</v>
+      </c>
+      <c r="V112" s="57">
+        <v>24922</v>
+      </c>
+      <c r="W112" s="57">
+        <v>24873</v>
+      </c>
+      <c r="X112" s="57">
+        <v>24867</v>
+      </c>
+      <c r="Y112" s="57">
+        <v>24846</v>
+      </c>
+      <c r="Z112" s="57">
+        <v>24838</v>
+      </c>
+      <c r="AA112" s="36">
+        <v>24819</v>
+      </c>
+      <c r="AB112" s="57">
+        <v>24739</v>
+      </c>
+      <c r="AC112" s="57">
+        <v>24772</v>
+      </c>
+      <c r="AD112" s="57">
+        <v>24770</v>
+      </c>
+      <c r="AE112" s="57">
+        <v>24725</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31">
+      <c r="A113" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B113" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="C113" s="57">
+        <v>73553</v>
+      </c>
+      <c r="D113" s="57">
+        <v>73457</v>
+      </c>
+      <c r="E113" s="57">
+        <v>73385</v>
+      </c>
+      <c r="F113" s="57">
+        <v>73387</v>
+      </c>
+      <c r="G113" s="57">
+        <v>73419</v>
+      </c>
+      <c r="H113" s="57">
+        <v>73363</v>
+      </c>
+      <c r="I113" s="60">
+        <v>73374</v>
+      </c>
+      <c r="J113" s="57">
+        <v>73398</v>
+      </c>
+      <c r="K113" s="57">
+        <v>73425</v>
+      </c>
+      <c r="L113" s="57">
+        <v>73406</v>
+      </c>
+      <c r="M113" s="57">
+        <v>73433</v>
+      </c>
+      <c r="N113" s="57">
+        <v>73329</v>
+      </c>
+      <c r="O113" s="57">
+        <v>73247</v>
+      </c>
+      <c r="P113" s="57">
+        <v>73179</v>
+      </c>
+      <c r="Q113" s="57">
+        <v>73070</v>
+      </c>
+      <c r="R113" s="57">
+        <v>72981</v>
+      </c>
+      <c r="S113" s="57">
+        <v>72891</v>
+      </c>
+      <c r="T113" s="57">
+        <v>72820</v>
+      </c>
+      <c r="U113" s="57">
+        <v>72782</v>
+      </c>
+      <c r="V113" s="57">
+        <v>72808</v>
+      </c>
+      <c r="W113" s="57">
+        <v>72700</v>
+      </c>
+      <c r="X113" s="57">
+        <v>72635</v>
+      </c>
+      <c r="Y113" s="57">
+        <v>72522</v>
+      </c>
+      <c r="Z113" s="57">
+        <v>72427</v>
+      </c>
+      <c r="AA113" s="36">
+        <v>72367</v>
+      </c>
+      <c r="AB113" s="57">
+        <v>72246</v>
+      </c>
+      <c r="AC113" s="57">
+        <v>72218</v>
+      </c>
+      <c r="AD113" s="57">
+        <v>72163</v>
+      </c>
+      <c r="AE113" s="57">
+        <v>72105</v>
+      </c>
+    </row>
+    <row r="114" spans="1:31">
+      <c r="A114" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B114" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="C114" s="57">
+        <v>69086</v>
+      </c>
+      <c r="D114" s="57">
+        <v>68975</v>
+      </c>
+      <c r="E114" s="57">
+        <v>68964</v>
+      </c>
+      <c r="F114" s="57">
+        <v>68933</v>
+      </c>
+      <c r="G114" s="57">
+        <v>68906</v>
+      </c>
+      <c r="H114" s="57">
+        <v>68914</v>
+      </c>
+      <c r="I114" s="60">
+        <v>68865</v>
+      </c>
+      <c r="J114" s="57">
+        <v>68803</v>
+      </c>
+      <c r="K114" s="57">
+        <v>68770</v>
+      </c>
+      <c r="L114" s="57">
+        <v>68691</v>
+      </c>
+      <c r="M114" s="57">
+        <v>68666</v>
+      </c>
+      <c r="N114" s="57">
+        <v>68679</v>
+      </c>
+      <c r="O114" s="57">
+        <v>68600</v>
+      </c>
+      <c r="P114" s="57">
+        <v>68523</v>
+      </c>
+      <c r="Q114" s="57">
+        <v>68450</v>
+      </c>
+      <c r="R114" s="57">
+        <v>68417</v>
+      </c>
+      <c r="S114" s="57">
+        <v>68389</v>
+      </c>
+      <c r="T114" s="57">
+        <v>68348</v>
+      </c>
+      <c r="U114" s="57">
+        <v>68324</v>
+      </c>
+      <c r="V114" s="57">
+        <v>68194</v>
+      </c>
+      <c r="W114" s="57">
+        <v>68068</v>
+      </c>
+      <c r="X114" s="57">
+        <v>67923</v>
+      </c>
+      <c r="Y114" s="57">
+        <v>67873</v>
+      </c>
+      <c r="Z114" s="57">
+        <v>67911</v>
+      </c>
+      <c r="AA114" s="36">
+        <v>67870</v>
+      </c>
+      <c r="AB114" s="57">
+        <v>67748</v>
+      </c>
+      <c r="AC114" s="57">
+        <v>67654</v>
+      </c>
+      <c r="AD114" s="57">
+        <v>67665</v>
+      </c>
+      <c r="AE114" s="57">
+        <v>67564</v>
+      </c>
+    </row>
+    <row r="115" spans="1:31">
+      <c r="A115" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B115" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="C115" s="57">
+        <v>60749</v>
+      </c>
+      <c r="D115" s="57">
+        <v>60748</v>
+      </c>
+      <c r="E115" s="57">
+        <v>60793</v>
+      </c>
+      <c r="F115" s="57">
+        <v>60887</v>
+      </c>
+      <c r="G115" s="57">
+        <v>60940</v>
+      </c>
+      <c r="H115" s="57">
+        <v>61020</v>
+      </c>
+      <c r="I115" s="60">
+        <v>61048</v>
+      </c>
+      <c r="J115" s="57">
+        <v>61038</v>
+      </c>
+      <c r="K115" s="57">
+        <v>61061</v>
+      </c>
+      <c r="L115" s="57">
+        <v>61123</v>
+      </c>
+      <c r="M115" s="57">
+        <v>61203</v>
+      </c>
+      <c r="N115" s="57">
+        <v>61213</v>
+      </c>
+      <c r="O115" s="57">
+        <v>61179</v>
+      </c>
+      <c r="P115" s="57">
+        <v>61220</v>
+      </c>
+      <c r="Q115" s="57">
+        <v>61250</v>
+      </c>
+      <c r="R115" s="57">
+        <v>61224</v>
+      </c>
+      <c r="S115" s="57">
+        <v>61068</v>
+      </c>
+      <c r="T115" s="57">
+        <v>60992</v>
+      </c>
+      <c r="U115" s="57">
+        <v>60879</v>
+      </c>
+      <c r="V115" s="57">
+        <v>60895</v>
+      </c>
+      <c r="W115" s="57">
+        <v>60903</v>
+      </c>
+      <c r="X115" s="57">
+        <v>60840</v>
+      </c>
+      <c r="Y115" s="57">
+        <v>60761</v>
+      </c>
+      <c r="Z115" s="57">
+        <v>60742</v>
+      </c>
+      <c r="AA115" s="36">
+        <v>60732</v>
+      </c>
+      <c r="AB115" s="57">
+        <v>60712</v>
+      </c>
+      <c r="AC115" s="57">
+        <v>60710</v>
+      </c>
+      <c r="AD115" s="57">
+        <v>60697</v>
+      </c>
+      <c r="AE115" s="57">
+        <v>60652</v>
+      </c>
+    </row>
+    <row r="116" spans="1:31">
+      <c r="A116" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B116" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="C116" s="57">
+        <v>66054</v>
+      </c>
+      <c r="D116" s="57">
+        <v>65987</v>
+      </c>
+      <c r="E116" s="57">
+        <v>65954</v>
+      </c>
+      <c r="F116" s="57">
+        <v>65987</v>
+      </c>
+      <c r="G116" s="57">
+        <v>66026</v>
+      </c>
+      <c r="H116" s="57">
+        <v>66068</v>
+      </c>
+      <c r="I116" s="60">
+        <v>66099</v>
+      </c>
+      <c r="J116" s="57">
+        <v>66051</v>
+      </c>
+      <c r="K116" s="57">
+        <v>66013</v>
+      </c>
+      <c r="L116" s="57">
+        <v>65924</v>
+      </c>
+      <c r="M116" s="57">
+        <v>65825</v>
+      </c>
+      <c r="N116" s="57">
+        <v>65761</v>
+      </c>
+      <c r="O116" s="57">
+        <v>65733</v>
+      </c>
+      <c r="P116" s="57">
+        <v>65629</v>
+      </c>
+      <c r="Q116" s="57">
+        <v>65646</v>
+      </c>
+      <c r="R116" s="57">
+        <v>65635</v>
+      </c>
+      <c r="S116" s="57">
+        <v>65522</v>
+      </c>
+      <c r="T116" s="57">
+        <v>65470</v>
+      </c>
+      <c r="U116" s="57">
+        <v>65403</v>
+      </c>
+      <c r="V116" s="57">
+        <v>65293</v>
+      </c>
+      <c r="W116" s="57">
+        <v>65185</v>
+      </c>
+      <c r="X116" s="57">
+        <v>65060</v>
+      </c>
+      <c r="Y116" s="57">
+        <v>65031</v>
+      </c>
+      <c r="Z116" s="57">
+        <v>64995</v>
+      </c>
+      <c r="AA116" s="36">
+        <v>64991</v>
+      </c>
+      <c r="AB116" s="57">
+        <v>64897</v>
+      </c>
+      <c r="AC116" s="57">
+        <v>64830</v>
+      </c>
+      <c r="AD116" s="57">
+        <v>64777</v>
+      </c>
+      <c r="AE116" s="57">
+        <v>64806</v>
+      </c>
+    </row>
+    <row r="117" spans="1:31">
+      <c r="A117" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B117" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="C117" s="57">
+        <v>66743</v>
+      </c>
+      <c r="D117" s="57">
+        <v>66752</v>
+      </c>
+      <c r="E117" s="57">
+        <v>66819</v>
+      </c>
+      <c r="F117" s="57">
+        <v>66859</v>
+      </c>
+      <c r="G117" s="57">
+        <v>66900</v>
+      </c>
+      <c r="H117" s="57">
+        <v>66932</v>
+      </c>
+      <c r="I117" s="60">
+        <v>67002</v>
+      </c>
+      <c r="J117" s="57">
+        <v>67069</v>
+      </c>
+      <c r="K117" s="57">
+        <v>67115</v>
+      </c>
+      <c r="L117" s="57">
+        <v>67201</v>
+      </c>
+      <c r="M117" s="57">
+        <v>67215</v>
+      </c>
+      <c r="N117" s="57">
+        <v>67176</v>
+      </c>
+      <c r="O117" s="57">
+        <v>67186</v>
+      </c>
+      <c r="P117" s="57">
+        <v>67143</v>
+      </c>
+      <c r="Q117" s="57">
+        <v>67106</v>
+      </c>
+      <c r="R117" s="57">
+        <v>67100</v>
+      </c>
+      <c r="S117" s="57">
+        <v>66928</v>
+      </c>
+      <c r="T117" s="57">
+        <v>66847</v>
+      </c>
+      <c r="U117" s="57">
+        <v>66882</v>
+      </c>
+      <c r="V117" s="57">
+        <v>66951</v>
+      </c>
+      <c r="W117" s="57">
+        <v>66914</v>
+      </c>
+      <c r="X117" s="57">
+        <v>67236</v>
+      </c>
+      <c r="Y117" s="57">
+        <v>67335</v>
+      </c>
+      <c r="Z117" s="57">
+        <v>67335</v>
+      </c>
+      <c r="AA117" s="36">
+        <v>67331</v>
+      </c>
+      <c r="AB117" s="57">
+        <v>67313</v>
+      </c>
+      <c r="AC117" s="57">
+        <v>67369</v>
+      </c>
+      <c r="AD117" s="57">
+        <v>67417</v>
+      </c>
+      <c r="AE117" s="57">
+        <v>67466</v>
+      </c>
+    </row>
+    <row r="118" spans="1:31">
+      <c r="A118" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B118" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="C118" s="57">
+        <v>26781</v>
+      </c>
+      <c r="D118" s="57">
+        <v>26730</v>
+      </c>
+      <c r="E118" s="57">
+        <v>26723</v>
+      </c>
+      <c r="F118" s="57">
+        <v>26749</v>
+      </c>
+      <c r="G118" s="57">
+        <v>26734</v>
+      </c>
+      <c r="H118" s="57">
+        <v>26733</v>
+      </c>
+      <c r="I118" s="60">
+        <v>26712</v>
+      </c>
+      <c r="J118" s="57">
+        <v>26741</v>
+      </c>
+      <c r="K118" s="57">
+        <v>26722</v>
+      </c>
+      <c r="L118" s="57">
+        <v>26715</v>
+      </c>
+      <c r="M118" s="57">
+        <v>26682</v>
+      </c>
+      <c r="N118" s="57">
+        <v>26629</v>
+      </c>
+      <c r="O118" s="57">
+        <v>26571</v>
+      </c>
+      <c r="P118" s="57">
+        <v>26548</v>
+      </c>
+      <c r="Q118" s="57">
+        <v>26508</v>
+      </c>
+      <c r="R118" s="57">
+        <v>26515</v>
+      </c>
+      <c r="S118" s="57">
+        <v>26458</v>
+      </c>
+      <c r="T118" s="57">
+        <v>26397</v>
+      </c>
+      <c r="U118" s="57">
+        <v>26359</v>
+      </c>
+      <c r="V118" s="57">
+        <v>26303</v>
+      </c>
+      <c r="W118" s="57">
+        <v>26236</v>
+      </c>
+      <c r="X118" s="57">
+        <v>26165</v>
+      </c>
+      <c r="Y118" s="57">
+        <v>26142</v>
+      </c>
+      <c r="Z118" s="57">
+        <v>26100</v>
+      </c>
+      <c r="AA118" s="36">
+        <v>26078</v>
+      </c>
+      <c r="AB118" s="57">
+        <v>26008</v>
+      </c>
+      <c r="AC118" s="57">
+        <v>25981</v>
+      </c>
+      <c r="AD118" s="57">
+        <v>26008</v>
+      </c>
+      <c r="AE118" s="57">
+        <v>25971</v>
+      </c>
+    </row>
+    <row r="119" spans="1:31">
+      <c r="A119" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B119" s="54" t="s">
+        <v>70</v>
+      </c>
+      <c r="C119" s="57">
+        <v>119616</v>
+      </c>
+      <c r="D119" s="57">
+        <v>119711</v>
+      </c>
+      <c r="E119" s="57">
+        <v>119817</v>
+      </c>
+      <c r="F119" s="57">
+        <v>120005</v>
+      </c>
+      <c r="G119" s="57">
+        <v>120244</v>
+      </c>
+      <c r="H119" s="57">
+        <v>120394</v>
+      </c>
+      <c r="I119" s="60">
+        <v>120558</v>
+      </c>
+      <c r="J119" s="57">
+        <v>120755</v>
+      </c>
+      <c r="K119" s="57">
+        <v>120847</v>
+      </c>
+      <c r="L119" s="57">
+        <v>121032</v>
+      </c>
+      <c r="M119" s="57">
+        <v>121273</v>
+      </c>
+      <c r="N119" s="57">
+        <v>121388</v>
+      </c>
+      <c r="O119" s="57">
+        <v>121373</v>
+      </c>
+      <c r="P119" s="57">
+        <v>121578</v>
+      </c>
+      <c r="Q119" s="57">
+        <v>121684</v>
+      </c>
+      <c r="R119" s="57">
+        <v>121829</v>
+      </c>
+      <c r="S119" s="57">
+        <v>121912</v>
+      </c>
+      <c r="T119" s="57">
+        <v>122011</v>
+      </c>
+      <c r="U119" s="57">
+        <v>122131</v>
+      </c>
+      <c r="V119" s="57">
+        <v>122313</v>
+      </c>
+      <c r="W119" s="57">
+        <v>122487</v>
+      </c>
+      <c r="X119" s="57">
+        <v>122638</v>
+      </c>
+      <c r="Y119" s="57">
+        <v>122792</v>
+      </c>
+      <c r="Z119" s="57">
+        <v>122940</v>
+      </c>
+      <c r="AA119" s="36">
+        <v>123117</v>
+      </c>
+      <c r="AB119" s="57">
+        <v>122768</v>
+      </c>
+      <c r="AC119" s="57">
+        <v>122916</v>
+      </c>
+      <c r="AD119" s="57">
+        <v>123057</v>
+      </c>
+      <c r="AE119" s="57">
+        <v>123179</v>
+      </c>
+    </row>
+    <row r="120" spans="1:31">
+      <c r="A120" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B120" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C120" s="57">
+        <v>81244</v>
+      </c>
+      <c r="D120" s="57">
+        <v>81341</v>
+      </c>
+      <c r="E120" s="57">
+        <v>81475</v>
+      </c>
+      <c r="F120" s="57">
+        <v>81576</v>
+      </c>
+      <c r="G120" s="57">
+        <v>81677</v>
+      </c>
+      <c r="H120" s="57">
+        <v>81768</v>
+      </c>
+      <c r="I120" s="60">
+        <v>81934</v>
+      </c>
+      <c r="J120" s="57">
+        <v>81964</v>
+      </c>
+      <c r="K120" s="57">
+        <v>81930</v>
+      </c>
+      <c r="L120" s="57">
+        <v>81853</v>
+      </c>
+      <c r="M120" s="57">
+        <v>81834</v>
+      </c>
+      <c r="N120" s="57">
+        <v>81881</v>
+      </c>
+      <c r="O120" s="57">
+        <v>81879</v>
+      </c>
+      <c r="P120" s="57">
+        <v>81881</v>
+      </c>
+      <c r="Q120" s="57">
+        <v>81877</v>
+      </c>
+      <c r="R120" s="57">
+        <v>81893</v>
+      </c>
+      <c r="S120" s="57">
+        <v>81892</v>
+      </c>
+      <c r="T120" s="57">
+        <v>81904</v>
+      </c>
+      <c r="U120" s="57">
+        <v>81803</v>
+      </c>
+      <c r="V120" s="57">
+        <v>81785</v>
+      </c>
+      <c r="W120" s="57">
+        <v>81725</v>
+      </c>
+      <c r="X120" s="57">
+        <v>81821</v>
+      </c>
+      <c r="Y120" s="57">
+        <v>81846</v>
+      </c>
+      <c r="Z120" s="57">
+        <v>81906</v>
+      </c>
+      <c r="AA120" s="36">
+        <v>81936</v>
+      </c>
+      <c r="AB120" s="57">
+        <v>81863</v>
+      </c>
+      <c r="AC120" s="57">
+        <v>81935</v>
+      </c>
+      <c r="AD120" s="57">
+        <v>81931</v>
+      </c>
+      <c r="AE120" s="57">
+        <v>81967</v>
+      </c>
+    </row>
+    <row r="121" spans="1:31">
+      <c r="A121" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B121" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C121" s="57">
+        <v>51812</v>
+      </c>
+      <c r="D121" s="57">
+        <v>51881</v>
+      </c>
+      <c r="E121" s="57">
+        <v>52011</v>
+      </c>
+      <c r="F121" s="57">
+        <v>52132</v>
+      </c>
+      <c r="G121" s="57">
+        <v>52224</v>
+      </c>
+      <c r="H121" s="57">
+        <v>52281</v>
+      </c>
+      <c r="I121" s="60">
+        <v>52350</v>
+      </c>
+      <c r="J121" s="57">
+        <v>52408</v>
+      </c>
+      <c r="K121" s="57">
+        <v>52337</v>
+      </c>
+      <c r="L121" s="57">
+        <v>52460</v>
+      </c>
+      <c r="M121" s="57">
+        <v>52606</v>
+      </c>
+      <c r="N121" s="57">
+        <v>52678</v>
+      </c>
+      <c r="O121" s="57">
+        <v>52786</v>
+      </c>
+      <c r="P121" s="57">
+        <v>52753</v>
+      </c>
+      <c r="Q121" s="57">
+        <v>52757</v>
+      </c>
+      <c r="R121" s="57">
+        <v>52790</v>
+      </c>
+      <c r="S121" s="57">
+        <v>52790</v>
+      </c>
+      <c r="T121" s="57">
+        <v>52775</v>
+      </c>
+      <c r="U121" s="57">
+        <v>52820</v>
+      </c>
+      <c r="V121" s="57">
+        <v>52859</v>
+      </c>
+      <c r="W121" s="57">
+        <v>52885</v>
+      </c>
+      <c r="X121" s="57">
+        <v>53029</v>
+      </c>
+      <c r="Y121" s="57">
+        <v>53161</v>
+      </c>
+      <c r="Z121" s="57">
+        <v>53304</v>
+      </c>
+      <c r="AA121" s="36">
+        <v>53436</v>
+      </c>
+      <c r="AB121" s="57">
+        <v>53543</v>
+      </c>
+      <c r="AC121" s="57">
+        <v>53601</v>
+      </c>
+      <c r="AD121" s="57">
+        <v>53667</v>
+      </c>
+      <c r="AE121" s="57">
+        <v>53759</v>
+      </c>
+    </row>
+    <row r="122" spans="1:31">
+      <c r="A122" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B122" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C122" s="57">
+        <v>32388</v>
+      </c>
+      <c r="D122" s="57">
+        <v>32354</v>
+      </c>
+      <c r="E122" s="57">
+        <v>32343</v>
+      </c>
+      <c r="F122" s="57">
+        <v>32328</v>
+      </c>
+      <c r="G122" s="57">
+        <v>32351</v>
+      </c>
+      <c r="H122" s="57">
+        <v>32378</v>
+      </c>
+      <c r="I122" s="60">
+        <v>32357</v>
+      </c>
+      <c r="J122" s="57">
+        <v>32379</v>
+      </c>
+      <c r="K122" s="57">
+        <v>32410</v>
+      </c>
+      <c r="L122" s="57">
+        <v>32402</v>
+      </c>
+      <c r="M122" s="57">
+        <v>32358</v>
+      </c>
+      <c r="N122" s="57">
+        <v>32278</v>
+      </c>
+      <c r="O122" s="57">
+        <v>32241</v>
+      </c>
+      <c r="P122" s="57">
+        <v>32167</v>
+      </c>
+      <c r="Q122" s="57">
+        <v>32148</v>
+      </c>
+      <c r="R122" s="57">
+        <v>32106</v>
+      </c>
+      <c r="S122" s="57">
+        <v>32041</v>
+      </c>
+      <c r="T122" s="57">
+        <v>32021</v>
+      </c>
+      <c r="U122" s="57">
+        <v>32019</v>
+      </c>
+      <c r="V122" s="57">
+        <v>31983</v>
+      </c>
+      <c r="W122" s="57">
+        <v>31962</v>
+      </c>
+      <c r="X122" s="57">
+        <v>31929</v>
+      </c>
+      <c r="Y122" s="57">
+        <v>31942</v>
+      </c>
+      <c r="Z122" s="57">
+        <v>31884</v>
+      </c>
+      <c r="AA122" s="36">
+        <v>31898</v>
+      </c>
+      <c r="AB122" s="57">
+        <v>31809</v>
+      </c>
+      <c r="AC122" s="57">
+        <v>31752</v>
+      </c>
+      <c r="AD122" s="57">
+        <v>31700</v>
+      </c>
+      <c r="AE122" s="57">
+        <v>31673</v>
+      </c>
+    </row>
+    <row r="123" spans="1:31">
+      <c r="A123" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B123" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="C123" s="57">
+        <v>45308</v>
+      </c>
+      <c r="D123" s="57">
+        <v>45311</v>
+      </c>
+      <c r="E123" s="57">
+        <v>45347</v>
+      </c>
+      <c r="F123" s="57">
+        <v>45389</v>
+      </c>
+      <c r="G123" s="57">
+        <v>45439</v>
+      </c>
+      <c r="H123" s="57">
+        <v>45482</v>
+      </c>
+      <c r="I123" s="60">
+        <v>45534</v>
+      </c>
+      <c r="J123" s="57">
+        <v>45561</v>
+      </c>
+      <c r="K123" s="57">
+        <v>45598</v>
+      </c>
+      <c r="L123" s="57">
+        <v>45657</v>
+      </c>
+      <c r="M123" s="57">
+        <v>45660</v>
+      </c>
+      <c r="N123" s="57">
+        <v>45684</v>
+      </c>
+      <c r="O123" s="57">
+        <v>45689</v>
+      </c>
+      <c r="P123" s="57">
+        <v>45635</v>
+      </c>
+      <c r="Q123" s="57">
+        <v>45629</v>
+      </c>
+      <c r="R123" s="57">
+        <v>45623</v>
+      </c>
+      <c r="S123" s="57">
+        <v>45557</v>
+      </c>
+      <c r="T123" s="57">
+        <v>45549</v>
+      </c>
+      <c r="U123" s="57">
+        <v>45528</v>
+      </c>
+      <c r="V123" s="57">
+        <v>45554</v>
+      </c>
+      <c r="W123" s="57">
+        <v>45524</v>
+      </c>
+      <c r="X123" s="57">
+        <v>45514</v>
+      </c>
+      <c r="Y123" s="57">
+        <v>45469</v>
+      </c>
+      <c r="Z123" s="57">
+        <v>45448</v>
+      </c>
+      <c r="AA123" s="36">
+        <v>45500</v>
+      </c>
+      <c r="AB123" s="57">
+        <v>45447</v>
+      </c>
+      <c r="AC123" s="57">
+        <v>45516</v>
+      </c>
+      <c r="AD123" s="57">
+        <v>45562</v>
+      </c>
+      <c r="AE123" s="57">
+        <v>45554</v>
+      </c>
+    </row>
+    <row r="124" spans="1:31">
+      <c r="A124" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B124" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="C124" s="57">
+        <v>54162</v>
+      </c>
+      <c r="D124" s="57">
+        <v>54124</v>
+      </c>
+      <c r="E124" s="57">
+        <v>54154</v>
+      </c>
+      <c r="F124" s="57">
+        <v>54130</v>
+      </c>
+      <c r="G124" s="57">
+        <v>54120</v>
+      </c>
+      <c r="H124" s="57">
+        <v>54150</v>
+      </c>
+      <c r="I124" s="60">
+        <v>54157</v>
+      </c>
+      <c r="J124" s="57">
+        <v>54127</v>
+      </c>
+      <c r="K124" s="57">
+        <v>54085</v>
+      </c>
+      <c r="L124" s="57">
+        <v>54035</v>
+      </c>
+      <c r="M124" s="57">
+        <v>53994</v>
+      </c>
+      <c r="N124" s="57">
+        <v>53867</v>
+      </c>
+      <c r="O124" s="57">
+        <v>53848</v>
+      </c>
+      <c r="P124" s="57">
+        <v>53699</v>
+      </c>
+      <c r="Q124" s="57">
+        <v>53693</v>
+      </c>
+      <c r="R124" s="57">
+        <v>53646</v>
+      </c>
+      <c r="S124" s="57">
+        <v>53585</v>
+      </c>
+      <c r="T124" s="57">
+        <v>53505</v>
+      </c>
+      <c r="U124" s="57">
+        <v>53431</v>
+      </c>
+      <c r="V124" s="57">
+        <v>53310</v>
+      </c>
+      <c r="W124" s="57">
+        <v>53246</v>
+      </c>
+      <c r="X124" s="57">
+        <v>53235</v>
+      </c>
+      <c r="Y124" s="57">
+        <v>53123</v>
+      </c>
+      <c r="Z124" s="57">
+        <v>53114</v>
+      </c>
+      <c r="AA124" s="36">
+        <v>53106</v>
+      </c>
+      <c r="AB124" s="57">
+        <v>52997</v>
+      </c>
+      <c r="AC124" s="57">
+        <v>52984</v>
+      </c>
+      <c r="AD124" s="57">
+        <v>52987</v>
+      </c>
+      <c r="AE124" s="57">
+        <v>52977</v>
+      </c>
+    </row>
+    <row r="125" spans="1:31">
+      <c r="A125" s="26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B125" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="C125" s="57">
+        <v>27583</v>
+      </c>
+      <c r="D125" s="57">
+        <v>27560</v>
+      </c>
+      <c r="E125" s="57">
+        <v>27552</v>
+      </c>
+      <c r="F125" s="57">
+        <v>27551</v>
+      </c>
+      <c r="G125" s="57">
+        <v>27529</v>
+      </c>
+      <c r="H125" s="57">
+        <v>27518</v>
+      </c>
+      <c r="I125" s="60">
+        <v>27525</v>
+      </c>
+      <c r="J125" s="57">
+        <v>27527</v>
+      </c>
+      <c r="K125" s="57">
+        <v>27507</v>
+      </c>
+      <c r="L125" s="57">
+        <v>27494</v>
+      </c>
+      <c r="M125" s="57">
+        <v>27484</v>
+      </c>
+      <c r="N125" s="57">
+        <v>27465</v>
+      </c>
+      <c r="O125" s="57">
+        <v>27407</v>
+      </c>
+      <c r="P125" s="57">
+        <v>27379</v>
+      </c>
+      <c r="Q125" s="57">
+        <v>27332</v>
+      </c>
+      <c r="R125" s="57">
+        <v>27317</v>
+      </c>
+      <c r="S125" s="57">
+        <v>27235</v>
+      </c>
+      <c r="T125" s="57">
+        <v>27231</v>
+      </c>
+      <c r="U125" s="57">
+        <v>27197</v>
+      </c>
+      <c r="V125" s="57">
+        <v>27141</v>
+      </c>
+      <c r="W125" s="57">
+        <v>27069</v>
+      </c>
+      <c r="X125" s="57">
+        <v>26984</v>
+      </c>
+      <c r="Y125" s="57">
+        <v>26913</v>
+      </c>
+      <c r="Z125" s="57">
+        <v>26862</v>
+      </c>
+      <c r="AA125" s="36">
+        <v>26844</v>
+      </c>
+      <c r="AB125" s="57">
+        <v>26786</v>
+      </c>
+      <c r="AC125" s="57">
+        <v>26782</v>
+      </c>
+      <c r="AD125" s="57">
+        <v>26734</v>
+      </c>
+      <c r="AE125" s="57">
+        <v>26720</v>
+      </c>
+    </row>
+    <row r="126" spans="1:31" s="29" customFormat="1">
+      <c r="A126" s="25"/>
+      <c r="B126" s="74" t="s">
+        <v>43</v>
+      </c>
+      <c r="C126" s="74"/>
+      <c r="D126" s="74"/>
+      <c r="E126" s="74"/>
+      <c r="F126" s="74"/>
+      <c r="G126" s="74"/>
+      <c r="H126" s="74"/>
+      <c r="I126" s="74"/>
+      <c r="J126" s="74"/>
+      <c r="K126" s="74"/>
+      <c r="L126" s="74"/>
+      <c r="M126" s="74"/>
+      <c r="N126" s="74"/>
+      <c r="O126" s="74"/>
+      <c r="P126" s="74"/>
+      <c r="Q126" s="74"/>
+      <c r="R126" s="74"/>
+      <c r="S126" s="74"/>
+      <c r="T126" s="74"/>
+      <c r="U126" s="74"/>
+      <c r="V126" s="74"/>
+      <c r="W126" s="74"/>
+      <c r="X126" s="74"/>
+      <c r="Y126" s="74"/>
+      <c r="Z126" s="74"/>
+      <c r="AB126" s="25"/>
+      <c r="AC126" s="25"/>
+      <c r="AD126" s="25"/>
+      <c r="AE126" s="25"/>
+    </row>
+    <row r="127" spans="1:31">
+      <c r="A127" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B127" s="55" t="s">
+        <v>59</v>
+      </c>
+      <c r="C127" s="36">
+        <v>786754</v>
+      </c>
+      <c r="D127" s="36">
+        <v>786313</v>
+      </c>
+      <c r="E127" s="36">
+        <v>786543</v>
+      </c>
+      <c r="F127" s="36">
+        <v>786973</v>
+      </c>
+      <c r="G127" s="36">
+        <v>787412</v>
+      </c>
+      <c r="H127" s="36">
+        <v>787965</v>
+      </c>
+      <c r="I127" s="61">
+        <v>788041</v>
+      </c>
+      <c r="J127" s="36">
+        <v>786097</v>
+      </c>
+      <c r="K127" s="36">
+        <v>785848</v>
+      </c>
+      <c r="L127" s="36">
+        <v>785563</v>
+      </c>
+      <c r="M127" s="36">
+        <v>785573</v>
+      </c>
+      <c r="N127" s="36">
+        <v>785468</v>
+      </c>
+      <c r="O127" s="37">
+        <v>785417</v>
+      </c>
+      <c r="P127" s="37">
+        <v>784846</v>
+      </c>
+      <c r="Q127" s="37">
+        <v>784504</v>
+      </c>
+      <c r="R127" s="30">
+        <v>784253</v>
+      </c>
+      <c r="S127" s="38">
+        <v>782609</v>
+      </c>
+      <c r="T127" s="38">
+        <v>782150</v>
+      </c>
+      <c r="U127" s="39">
+        <v>781549</v>
+      </c>
+      <c r="V127" s="39">
+        <v>780681</v>
+      </c>
+      <c r="W127" s="30">
+        <v>779603</v>
+      </c>
+      <c r="X127" s="30">
+        <v>779553</v>
+      </c>
+      <c r="Y127" s="57">
+        <v>779169</v>
+      </c>
+      <c r="Z127" s="57">
+        <v>778986</v>
+      </c>
+      <c r="AA127" s="33">
+        <v>779026</v>
+      </c>
+      <c r="AB127" s="57">
+        <v>778338</v>
+      </c>
+      <c r="AC127" s="57">
+        <v>778399</v>
+      </c>
+      <c r="AD127" s="58">
+        <v>778283</v>
+      </c>
+      <c r="AE127" s="57">
+        <v>778163</v>
+      </c>
+    </row>
+    <row r="128" spans="1:31">
+      <c r="A128" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B128" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="C128" s="57">
+        <v>13045</v>
+      </c>
+      <c r="D128" s="57">
+        <v>13002</v>
+      </c>
+      <c r="E128" s="57">
+        <v>12978</v>
+      </c>
+      <c r="F128" s="57">
+        <v>12998</v>
+      </c>
+      <c r="G128" s="57">
+        <v>12992</v>
+      </c>
+      <c r="H128" s="57">
+        <v>12980</v>
+      </c>
+      <c r="I128" s="61">
+        <v>12964</v>
+      </c>
+      <c r="J128" s="57">
+        <v>10998</v>
+      </c>
+      <c r="K128" s="57">
+        <v>10987</v>
+      </c>
+      <c r="L128" s="58">
+        <v>10987</v>
+      </c>
+      <c r="M128" s="58">
+        <v>10944</v>
+      </c>
+      <c r="N128" s="58">
+        <v>10910</v>
+      </c>
+      <c r="O128" s="58">
+        <v>10884</v>
+      </c>
+      <c r="P128" s="58">
+        <v>10844</v>
+      </c>
+      <c r="Q128" s="57">
+        <v>10818</v>
+      </c>
+      <c r="R128" s="58">
+        <v>10801</v>
+      </c>
+      <c r="S128" s="58">
+        <v>10715</v>
+      </c>
+      <c r="T128" s="58">
+        <v>10722</v>
+      </c>
+      <c r="U128" s="58">
+        <v>10693</v>
+      </c>
+      <c r="V128" s="58">
+        <v>10656</v>
+      </c>
+      <c r="W128" s="58">
+        <v>10594</v>
+      </c>
+      <c r="X128" s="58">
+        <v>10581</v>
+      </c>
+      <c r="Y128" s="57">
+        <v>10564</v>
+      </c>
+      <c r="Z128" s="57">
+        <v>10546</v>
+      </c>
+      <c r="AA128" s="33">
+        <v>10556</v>
+      </c>
+      <c r="AB128" s="58">
+        <v>10502</v>
+      </c>
+      <c r="AC128" s="57">
+        <v>10479</v>
+      </c>
+      <c r="AD128" s="58">
+        <v>10440</v>
+      </c>
+      <c r="AE128" s="57">
+        <v>10436</v>
+      </c>
+    </row>
+    <row r="129" spans="1:31">
+      <c r="A129" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B129" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="C129" s="57">
+        <v>12332</v>
+      </c>
+      <c r="D129" s="57">
+        <v>12355</v>
+      </c>
+      <c r="E129" s="57">
+        <v>12328</v>
+      </c>
+      <c r="F129" s="57">
+        <v>12314</v>
+      </c>
+      <c r="G129" s="57">
+        <v>12318</v>
+      </c>
+      <c r="H129" s="57">
+        <v>12328</v>
+      </c>
+      <c r="I129" s="61">
+        <v>12317</v>
+      </c>
+      <c r="J129" s="57">
+        <v>12321</v>
+      </c>
+      <c r="K129" s="57">
+        <v>12310</v>
+      </c>
+      <c r="L129" s="58">
+        <v>12318</v>
+      </c>
+      <c r="M129" s="58">
+        <v>12353</v>
+      </c>
+      <c r="N129" s="58">
+        <v>12371</v>
+      </c>
+      <c r="O129" s="58">
+        <v>12389</v>
+      </c>
+      <c r="P129" s="58">
+        <v>12405</v>
+      </c>
+      <c r="Q129" s="57">
+        <v>12384</v>
+      </c>
+      <c r="R129" s="58">
+        <v>12401</v>
+      </c>
+      <c r="S129" s="58">
+        <v>12412</v>
+      </c>
+      <c r="T129" s="58">
+        <v>12405</v>
+      </c>
+      <c r="U129" s="58">
+        <v>12381</v>
+      </c>
+      <c r="V129" s="58">
+        <v>12371</v>
+      </c>
+      <c r="W129" s="58">
+        <v>12370</v>
+      </c>
+      <c r="X129" s="58">
+        <v>12380</v>
+      </c>
+      <c r="Y129" s="57">
+        <v>12384</v>
+      </c>
+      <c r="Z129" s="57">
+        <v>12363</v>
+      </c>
+      <c r="AA129" s="33">
+        <v>12332</v>
+      </c>
+      <c r="AB129" s="58">
+        <v>12329</v>
+      </c>
+      <c r="AC129" s="57">
+        <v>12343</v>
+      </c>
+      <c r="AD129" s="58">
+        <v>12346</v>
+      </c>
+      <c r="AE129" s="57">
+        <v>12350</v>
+      </c>
+    </row>
+    <row r="130" spans="1:31">
+      <c r="A130" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B130" s="54" t="s">
+        <v>63</v>
+      </c>
+      <c r="C130" s="57">
+        <v>23486</v>
+      </c>
+      <c r="D130" s="57">
+        <v>23451</v>
+      </c>
+      <c r="E130" s="57">
+        <v>23447</v>
+      </c>
+      <c r="F130" s="57">
+        <v>23408</v>
+      </c>
+      <c r="G130" s="57">
+        <v>23388</v>
+      </c>
+      <c r="H130" s="57">
+        <v>23397</v>
+      </c>
+      <c r="I130" s="61">
+        <v>23356</v>
+      </c>
+      <c r="J130" s="57">
+        <v>23316</v>
+      </c>
+      <c r="K130" s="57">
+        <v>23296</v>
+      </c>
+      <c r="L130" s="58">
+        <v>23251</v>
+      </c>
+      <c r="M130" s="58">
+        <v>23198</v>
+      </c>
+      <c r="N130" s="58">
+        <v>23162</v>
+      </c>
+      <c r="O130" s="58">
+        <v>23150</v>
+      </c>
+      <c r="P130" s="58">
+        <v>23080</v>
+      </c>
+      <c r="Q130" s="57">
+        <v>23099</v>
+      </c>
+      <c r="R130" s="58">
+        <v>23076</v>
+      </c>
+      <c r="S130" s="58">
+        <v>23023</v>
+      </c>
+      <c r="T130" s="58">
+        <v>23000</v>
+      </c>
+      <c r="U130" s="58">
+        <v>22974</v>
+      </c>
+      <c r="V130" s="58">
+        <v>22906</v>
+      </c>
+      <c r="W130" s="58">
+        <v>22846</v>
+      </c>
+      <c r="X130" s="58">
+        <v>22842</v>
+      </c>
+      <c r="Y130" s="57">
+        <v>22813</v>
+      </c>
+      <c r="Z130" s="57">
+        <v>22807</v>
+      </c>
+      <c r="AA130" s="33">
+        <v>22762</v>
+      </c>
+      <c r="AB130" s="58">
+        <v>22682</v>
+      </c>
+      <c r="AC130" s="57">
+        <v>22672</v>
+      </c>
+      <c r="AD130" s="58">
+        <v>22644</v>
+      </c>
+      <c r="AE130" s="57">
+        <v>22595</v>
+      </c>
+    </row>
+    <row r="131" spans="1:31">
+      <c r="A131" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B131" s="54" t="s">
+        <v>64</v>
+      </c>
+      <c r="C131" s="57">
+        <v>69173</v>
+      </c>
+      <c r="D131" s="57">
+        <v>69117</v>
+      </c>
+      <c r="E131" s="57">
+        <v>69067</v>
+      </c>
+      <c r="F131" s="57">
+        <v>69023</v>
+      </c>
+      <c r="G131" s="57">
+        <v>69036</v>
+      </c>
+      <c r="H131" s="57">
+        <v>68959</v>
+      </c>
+      <c r="I131" s="61">
+        <v>68966</v>
+      </c>
+      <c r="J131" s="57">
+        <v>68929</v>
+      </c>
+      <c r="K131" s="57">
+        <v>68917</v>
+      </c>
+      <c r="L131" s="58">
+        <v>68830</v>
+      </c>
+      <c r="M131" s="58">
+        <v>68816</v>
+      </c>
+      <c r="N131" s="58">
+        <v>68723</v>
+      </c>
+      <c r="O131" s="58">
+        <v>68618</v>
+      </c>
+      <c r="P131" s="58">
+        <v>68568</v>
+      </c>
+      <c r="Q131" s="57">
+        <v>68501</v>
+      </c>
+      <c r="R131" s="58">
+        <v>68422</v>
+      </c>
+      <c r="S131" s="58">
+        <v>68273</v>
+      </c>
+      <c r="T131" s="58">
+        <v>68288</v>
+      </c>
+      <c r="U131" s="58">
+        <v>68221</v>
+      </c>
+      <c r="V131" s="58">
+        <v>68172</v>
+      </c>
+      <c r="W131" s="58">
+        <v>68035</v>
+      </c>
+      <c r="X131" s="58">
+        <v>67866</v>
+      </c>
+      <c r="Y131" s="57">
+        <v>67760</v>
+      </c>
+      <c r="Z131" s="57">
+        <v>67636</v>
+      </c>
+      <c r="AA131" s="33">
+        <v>67593</v>
+      </c>
+      <c r="AB131" s="58">
+        <v>67424</v>
+      </c>
+      <c r="AC131" s="57">
+        <v>67366</v>
+      </c>
+      <c r="AD131" s="58">
+        <v>67302</v>
+      </c>
+      <c r="AE131" s="57">
+        <v>67227</v>
+      </c>
+    </row>
+    <row r="132" spans="1:31">
+      <c r="A132" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B132" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="C132" s="57">
+        <v>64986</v>
+      </c>
+      <c r="D132" s="57">
+        <v>64831</v>
+      </c>
+      <c r="E132" s="57">
+        <v>64810</v>
+      </c>
+      <c r="F132" s="57">
+        <v>64823</v>
+      </c>
+      <c r="G132" s="57">
+        <v>64820</v>
+      </c>
+      <c r="H132" s="57">
+        <v>64840</v>
+      </c>
+      <c r="I132" s="61">
+        <v>64760</v>
+      </c>
+      <c r="J132" s="57">
+        <v>64680</v>
+      </c>
+      <c r="K132" s="57">
+        <v>64594</v>
+      </c>
+      <c r="L132" s="58">
+        <v>64459</v>
+      </c>
+      <c r="M132" s="58">
+        <v>64420</v>
+      </c>
+      <c r="N132" s="58">
+        <v>64394</v>
+      </c>
+      <c r="O132" s="58">
+        <v>64337</v>
+      </c>
+      <c r="P132" s="58">
+        <v>64289</v>
+      </c>
+      <c r="Q132" s="57">
+        <v>64171</v>
+      </c>
+      <c r="R132" s="58">
+        <v>64123</v>
+      </c>
+      <c r="S132" s="58">
+        <v>64009</v>
+      </c>
+      <c r="T132" s="58">
+        <v>63913</v>
+      </c>
+      <c r="U132" s="58">
+        <v>63828</v>
+      </c>
+      <c r="V132" s="58">
+        <v>63668</v>
+      </c>
+      <c r="W132" s="58">
+        <v>63519</v>
+      </c>
+      <c r="X132" s="58">
+        <v>63345</v>
+      </c>
+      <c r="Y132" s="57">
+        <v>63284</v>
+      </c>
+      <c r="Z132" s="57">
+        <v>63236</v>
+      </c>
+      <c r="AA132" s="33">
+        <v>63223</v>
+      </c>
+      <c r="AB132" s="58">
+        <v>63207</v>
+      </c>
+      <c r="AC132" s="57">
+        <v>63191</v>
+      </c>
+      <c r="AD132" s="58">
+        <v>63093</v>
+      </c>
+      <c r="AE132" s="57">
+        <v>62977</v>
+      </c>
+    </row>
+    <row r="133" spans="1:31">
+      <c r="A133" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B133" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="C133" s="57">
+        <v>56795</v>
+      </c>
+      <c r="D133" s="57">
+        <v>56795</v>
+      </c>
+      <c r="E133" s="57">
+        <v>56907</v>
+      </c>
+      <c r="F133" s="57">
+        <v>56958</v>
+      </c>
+      <c r="G133" s="57">
+        <v>57003</v>
+      </c>
+      <c r="H133" s="57">
+        <v>57098</v>
+      </c>
+      <c r="I133" s="61">
+        <v>57058</v>
+      </c>
+      <c r="J133" s="57">
+        <v>57032</v>
+      </c>
+      <c r="K133" s="57">
+        <v>57104</v>
+      </c>
+      <c r="L133" s="58">
+        <v>57151</v>
+      </c>
+      <c r="M133" s="58">
+        <v>57333</v>
+      </c>
+      <c r="N133" s="58">
+        <v>57492</v>
+      </c>
+      <c r="O133" s="58">
+        <v>57529</v>
+      </c>
+      <c r="P133" s="58">
+        <v>57537</v>
+      </c>
+      <c r="Q133" s="57">
+        <v>57581</v>
+      </c>
+      <c r="R133" s="58">
+        <v>57528</v>
+      </c>
+      <c r="S133" s="58">
+        <v>57342</v>
+      </c>
+      <c r="T133" s="58">
+        <v>57198</v>
+      </c>
+      <c r="U133" s="58">
+        <v>57051</v>
+      </c>
+      <c r="V133" s="58">
+        <v>56975</v>
+      </c>
+      <c r="W133" s="58">
+        <v>56888</v>
+      </c>
+      <c r="X133" s="58">
+        <v>56775</v>
+      </c>
+      <c r="Y133" s="57">
+        <v>56638</v>
+      </c>
+      <c r="Z133" s="57">
+        <v>56577</v>
+      </c>
+      <c r="AA133" s="33">
+        <v>56503</v>
+      </c>
+      <c r="AB133" s="58">
+        <v>56511</v>
+      </c>
+      <c r="AC133" s="57">
+        <v>56484</v>
+      </c>
+      <c r="AD133" s="58">
+        <v>56416</v>
+      </c>
+      <c r="AE133" s="57">
+        <v>56332</v>
+      </c>
+    </row>
+    <row r="134" spans="1:31">
+      <c r="A134" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B134" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="C134" s="57">
+        <v>63672</v>
+      </c>
+      <c r="D134" s="57">
+        <v>63571</v>
+      </c>
+      <c r="E134" s="57">
+        <v>63517</v>
+      </c>
+      <c r="F134" s="57">
+        <v>63567</v>
+      </c>
+      <c r="G134" s="57">
+        <v>63617</v>
+      </c>
+      <c r="H134" s="57">
+        <v>63634</v>
+      </c>
+      <c r="I134" s="61">
+        <v>63608</v>
+      </c>
+      <c r="J134" s="57">
+        <v>63544</v>
+      </c>
+      <c r="K134" s="57">
+        <v>63479</v>
+      </c>
+      <c r="L134" s="58">
+        <v>63418</v>
+      </c>
+      <c r="M134" s="58">
+        <v>63340</v>
+      </c>
+      <c r="N134" s="58">
+        <v>63286</v>
+      </c>
+      <c r="O134" s="58">
+        <v>63283</v>
+      </c>
+      <c r="P134" s="58">
+        <v>63168</v>
+      </c>
+      <c r="Q134" s="57">
+        <v>63104</v>
+      </c>
+      <c r="R134" s="58">
+        <v>63043</v>
+      </c>
+      <c r="S134" s="58">
+        <v>62939</v>
+      </c>
+      <c r="T134" s="58">
+        <v>62860</v>
+      </c>
+      <c r="U134" s="58">
+        <v>62836</v>
+      </c>
+      <c r="V134" s="58">
+        <v>62707</v>
+      </c>
+      <c r="W134" s="58">
+        <v>62575</v>
+      </c>
+      <c r="X134" s="58">
+        <v>62487</v>
+      </c>
+      <c r="Y134" s="57">
+        <v>62430</v>
+      </c>
+      <c r="Z134" s="57">
+        <v>62417</v>
+      </c>
+      <c r="AA134" s="33">
+        <v>62368</v>
+      </c>
+      <c r="AB134" s="58">
+        <v>62344</v>
+      </c>
+      <c r="AC134" s="57">
+        <v>62322</v>
+      </c>
+      <c r="AD134" s="58">
+        <v>62244</v>
+      </c>
+      <c r="AE134" s="57">
+        <v>62301</v>
+      </c>
+    </row>
+    <row r="135" spans="1:31">
+      <c r="A135" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B135" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="C135" s="57">
+        <v>62434</v>
+      </c>
+      <c r="D135" s="57">
+        <v>62399</v>
+      </c>
+      <c r="E135" s="57">
+        <v>62352</v>
+      </c>
+      <c r="F135" s="57">
+        <v>62376</v>
+      </c>
+      <c r="G135" s="57">
+        <v>62402</v>
+      </c>
+      <c r="H135" s="57">
+        <v>62449</v>
+      </c>
+      <c r="I135" s="61">
+        <v>62495</v>
+      </c>
+      <c r="J135" s="57">
+        <v>62533</v>
+      </c>
+      <c r="K135" s="57">
+        <v>62524</v>
+      </c>
+      <c r="L135" s="58">
+        <v>62563</v>
+      </c>
+      <c r="M135" s="58">
+        <v>62598</v>
+      </c>
+      <c r="N135" s="58">
+        <v>62604</v>
+      </c>
+      <c r="O135" s="58">
+        <v>62604</v>
+      </c>
+      <c r="P135" s="58">
+        <v>62556</v>
+      </c>
+      <c r="Q135" s="57">
+        <v>62555</v>
+      </c>
+      <c r="R135" s="58">
+        <v>62532</v>
+      </c>
+      <c r="S135" s="58">
+        <v>62316</v>
+      </c>
+      <c r="T135" s="58">
+        <v>62316</v>
+      </c>
+      <c r="U135" s="58">
+        <v>62333</v>
+      </c>
+      <c r="V135" s="58">
+        <v>62321</v>
+      </c>
+      <c r="W135" s="58">
+        <v>62271</v>
+      </c>
+      <c r="X135" s="58">
+        <v>62754</v>
+      </c>
+      <c r="Y135" s="57">
+        <v>62855</v>
+      </c>
+      <c r="Z135" s="57">
+        <v>62863</v>
+      </c>
+      <c r="AA135" s="33">
+        <v>62881</v>
+      </c>
+      <c r="AB135" s="58">
+        <v>62834</v>
+      </c>
+      <c r="AC135" s="57">
+        <v>62858</v>
+      </c>
+      <c r="AD135" s="58">
+        <v>62874</v>
+      </c>
+      <c r="AE135" s="57">
+        <v>62934</v>
+      </c>
+    </row>
+    <row r="136" spans="1:31">
+      <c r="A136" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B136" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="C136" s="57">
+        <v>24812</v>
+      </c>
+      <c r="D136" s="57">
+        <v>24743</v>
+      </c>
+      <c r="E136" s="57">
+        <v>24762</v>
+      </c>
+      <c r="F136" s="57">
+        <v>24776</v>
+      </c>
+      <c r="G136" s="57">
+        <v>24762</v>
+      </c>
+      <c r="H136" s="57">
+        <v>24743</v>
+      </c>
+      <c r="I136" s="61">
+        <v>24718</v>
+      </c>
+      <c r="J136" s="57">
+        <v>24675</v>
+      </c>
+      <c r="K136" s="57">
+        <v>24683</v>
+      </c>
+      <c r="L136" s="58">
+        <v>24640</v>
+      </c>
+      <c r="M136" s="58">
+        <v>24601</v>
+      </c>
+      <c r="N136" s="58">
+        <v>24588</v>
+      </c>
+      <c r="O136" s="58">
+        <v>24556</v>
+      </c>
+      <c r="P136" s="58">
+        <v>24525</v>
+      </c>
+      <c r="Q136" s="57">
+        <v>24426</v>
+      </c>
+      <c r="R136" s="58">
+        <v>24399</v>
+      </c>
+      <c r="S136" s="58">
+        <v>24315</v>
+      </c>
+      <c r="T136" s="58">
+        <v>24273</v>
+      </c>
+      <c r="U136" s="58">
+        <v>24192</v>
+      </c>
+      <c r="V136" s="58">
+        <v>24091</v>
+      </c>
+      <c r="W136" s="58">
+        <v>23995</v>
+      </c>
+      <c r="X136" s="58">
+        <v>23931</v>
+      </c>
+      <c r="Y136" s="57">
+        <v>23896</v>
+      </c>
+      <c r="Z136" s="57">
+        <v>23846</v>
+      </c>
+      <c r="AA136" s="33">
+        <v>23849</v>
+      </c>
+      <c r="AB136" s="58">
+        <v>23814</v>
+      </c>
+      <c r="AC136" s="57">
+        <v>23797</v>
+      </c>
+      <c r="AD136" s="58">
+        <v>23815</v>
+      </c>
+      <c r="AE136" s="57">
+        <v>23795</v>
+      </c>
+    </row>
+    <row r="137" spans="1:31">
+      <c r="A137" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B137" s="54" t="s">
+        <v>70</v>
+      </c>
+      <c r="C137" s="57">
+        <v>117207</v>
+      </c>
+      <c r="D137" s="57">
+        <v>117288</v>
+      </c>
+      <c r="E137" s="57">
+        <v>117393</v>
+      </c>
+      <c r="F137" s="57">
+        <v>117601</v>
+      </c>
+      <c r="G137" s="57">
+        <v>117772</v>
+      </c>
+      <c r="H137" s="57">
+        <v>117943</v>
+      </c>
+      <c r="I137" s="61">
+        <v>118079</v>
+      </c>
+      <c r="J137" s="57">
+        <v>118322</v>
+      </c>
+      <c r="K137" s="57">
+        <v>118365</v>
+      </c>
+      <c r="L137" s="58">
+        <v>118519</v>
+      </c>
+      <c r="M137" s="58">
+        <v>118654</v>
+      </c>
+      <c r="N137" s="58">
+        <v>118773</v>
+      </c>
+      <c r="O137" s="58">
+        <v>118878</v>
+      </c>
+      <c r="P137" s="58">
+        <v>119158</v>
+      </c>
+      <c r="Q137" s="57">
+        <v>119353</v>
+      </c>
+      <c r="R137" s="58">
+        <v>119438</v>
+      </c>
+      <c r="S137" s="58">
+        <v>119307</v>
+      </c>
+      <c r="T137" s="58">
+        <v>119359</v>
+      </c>
+      <c r="U137" s="58">
+        <v>119457</v>
+      </c>
+      <c r="V137" s="58">
+        <v>119599</v>
+      </c>
+      <c r="W137" s="58">
+        <v>119820</v>
+      </c>
+      <c r="X137" s="58">
+        <v>120000</v>
+      </c>
+      <c r="Y137" s="57">
+        <v>120037</v>
+      </c>
+      <c r="Z137" s="57">
+        <v>120160</v>
+      </c>
+      <c r="AA137" s="33">
+        <v>120277</v>
+      </c>
+      <c r="AB137" s="58">
+        <v>120189</v>
+      </c>
+      <c r="AC137" s="57">
+        <v>120246</v>
+      </c>
+      <c r="AD137" s="58">
+        <v>120464</v>
+      </c>
+      <c r="AE137" s="57">
+        <v>120531</v>
+      </c>
+    </row>
+    <row r="138" spans="1:31">
+      <c r="A138" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B138" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C138" s="57">
+        <v>78222</v>
+      </c>
+      <c r="D138" s="57">
+        <v>78279</v>
+      </c>
+      <c r="E138" s="57">
+        <v>78382</v>
+      </c>
+      <c r="F138" s="57">
+        <v>78463</v>
+      </c>
+      <c r="G138" s="57">
+        <v>78540</v>
+      </c>
+      <c r="H138" s="57">
+        <v>78675</v>
+      </c>
+      <c r="I138" s="61">
+        <v>78757</v>
+      </c>
+      <c r="J138" s="57">
+        <v>78787</v>
+      </c>
+      <c r="K138" s="57">
+        <v>78735</v>
+      </c>
+      <c r="L138" s="58">
+        <v>78621</v>
+      </c>
+      <c r="M138" s="58">
+        <v>78606</v>
+      </c>
+      <c r="N138" s="58">
+        <v>78631</v>
+      </c>
+      <c r="O138" s="58">
+        <v>78677</v>
+      </c>
+      <c r="P138" s="58">
+        <v>78615</v>
+      </c>
+      <c r="Q138" s="57">
+        <v>78531</v>
+      </c>
+      <c r="R138" s="58">
+        <v>78535</v>
+      </c>
+      <c r="S138" s="58">
+        <v>78452</v>
+      </c>
+      <c r="T138" s="58">
+        <v>78427</v>
+      </c>
+      <c r="U138" s="58">
+        <v>78343</v>
+      </c>
+      <c r="V138" s="58">
+        <v>78293</v>
+      </c>
+      <c r="W138" s="58">
+        <v>78150</v>
+      </c>
+      <c r="X138" s="58">
+        <v>78190</v>
+      </c>
+      <c r="Y138" s="57">
+        <v>78128</v>
+      </c>
+      <c r="Z138" s="57">
+        <v>78218</v>
+      </c>
+      <c r="AA138" s="33">
+        <v>78252</v>
+      </c>
+      <c r="AB138" s="58">
+        <v>78227</v>
+      </c>
+      <c r="AC138" s="57">
+        <v>78304</v>
+      </c>
+      <c r="AD138" s="58">
+        <v>78323</v>
+      </c>
+      <c r="AE138" s="57">
+        <v>78354</v>
+      </c>
+    </row>
+    <row r="139" spans="1:31">
+      <c r="A139" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B139" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="C139" s="57">
+        <v>50169</v>
+      </c>
+      <c r="D139" s="57">
+        <v>50188</v>
+      </c>
+      <c r="E139" s="57">
+        <v>50236</v>
+      </c>
+      <c r="F139" s="57">
+        <v>50298</v>
+      </c>
+      <c r="G139" s="57">
+        <v>50342</v>
+      </c>
+      <c r="H139" s="57">
+        <v>50391</v>
+      </c>
+      <c r="I139" s="61">
+        <v>50440</v>
+      </c>
+      <c r="J139" s="57">
+        <v>50457</v>
+      </c>
+      <c r="K139" s="57">
+        <v>50398</v>
+      </c>
+      <c r="L139" s="58">
+        <v>50524</v>
+      </c>
+      <c r="M139" s="58">
+        <v>50616</v>
+      </c>
+      <c r="N139" s="58">
+        <v>50685</v>
+      </c>
+      <c r="O139" s="58">
+        <v>50735</v>
+      </c>
+      <c r="P139" s="58">
+        <v>50616</v>
+      </c>
+      <c r="Q139" s="57">
+        <v>50631</v>
+      </c>
+      <c r="R139" s="58">
+        <v>50661</v>
+      </c>
+      <c r="S139" s="58">
+        <v>50612</v>
+      </c>
+      <c r="T139" s="58">
+        <v>50600</v>
+      </c>
+      <c r="U139" s="58">
+        <v>50625</v>
+      </c>
+      <c r="V139" s="58">
+        <v>50604</v>
+      </c>
+      <c r="W139" s="58">
+        <v>50572</v>
+      </c>
+      <c r="X139" s="58">
+        <v>50666</v>
+      </c>
+      <c r="Y139" s="57">
+        <v>50808</v>
+      </c>
+      <c r="Z139" s="57">
+        <v>50940</v>
+      </c>
+      <c r="AA139" s="33">
+        <v>51064</v>
+      </c>
+      <c r="AB139" s="58">
+        <v>51125</v>
+      </c>
+      <c r="AC139" s="57">
+        <v>51198</v>
+      </c>
+      <c r="AD139" s="58">
+        <v>51207</v>
+      </c>
+      <c r="AE139" s="57">
+        <v>51300</v>
+      </c>
+    </row>
+    <row r="140" spans="1:31">
+      <c r="A140" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B140" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="C140" s="57">
+        <v>30799</v>
+      </c>
+      <c r="D140" s="57">
+        <v>30787</v>
+      </c>
+      <c r="E140" s="57">
+        <v>30819</v>
+      </c>
+      <c r="F140" s="57">
+        <v>30830</v>
+      </c>
+      <c r="G140" s="57">
+        <v>30854</v>
+      </c>
+      <c r="H140" s="57">
+        <v>30857</v>
+      </c>
+      <c r="I140" s="61">
+        <v>30837</v>
+      </c>
+      <c r="J140" s="57">
+        <v>30876</v>
+      </c>
+      <c r="K140" s="57">
+        <v>30911</v>
+      </c>
+      <c r="L140" s="58">
+        <v>30877</v>
+      </c>
+      <c r="M140" s="58">
+        <v>30826</v>
+      </c>
+      <c r="N140" s="58">
+        <v>30756</v>
+      </c>
+      <c r="O140" s="58">
+        <v>30710</v>
+      </c>
+      <c r="P140" s="58">
+        <v>30685</v>
+      </c>
+      <c r="Q140" s="57">
+        <v>30641</v>
+      </c>
+      <c r="R140" s="58">
+        <v>30587</v>
+      </c>
+      <c r="S140" s="58">
+        <v>30505</v>
+      </c>
+      <c r="T140" s="58">
+        <v>30475</v>
+      </c>
+      <c r="U140" s="58">
+        <v>30469</v>
+      </c>
+      <c r="V140" s="58">
+        <v>30397</v>
+      </c>
+      <c r="W140" s="58">
+        <v>30314</v>
+      </c>
+      <c r="X140" s="58">
+        <v>30234</v>
+      </c>
+      <c r="Y140" s="57">
+        <v>30211</v>
+      </c>
+      <c r="Z140" s="57">
+        <v>30179</v>
+      </c>
+      <c r="AA140" s="33">
+        <v>30195</v>
+      </c>
+      <c r="AB140" s="58">
+        <v>30115</v>
+      </c>
+      <c r="AC140" s="57">
+        <v>30052</v>
+      </c>
+      <c r="AD140" s="58">
+        <v>30030</v>
+      </c>
+      <c r="AE140" s="57">
+        <v>30016</v>
+      </c>
+    </row>
+    <row r="141" spans="1:31">
+      <c r="A141" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B141" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="C141" s="57">
+        <v>42446</v>
+      </c>
+      <c r="D141" s="57">
+        <v>42381</v>
+      </c>
+      <c r="E141" s="57">
+        <v>42410</v>
+      </c>
+      <c r="F141" s="57">
+        <v>42439</v>
+      </c>
+      <c r="G141" s="57">
+        <v>42494</v>
+      </c>
+      <c r="H141" s="57">
+        <v>42561</v>
+      </c>
+      <c r="I141" s="61">
+        <v>42612</v>
+      </c>
+      <c r="J141" s="57">
+        <v>42676</v>
+      </c>
+      <c r="K141" s="57">
+        <v>42732</v>
+      </c>
+      <c r="L141" s="58">
+        <v>42715</v>
+      </c>
+      <c r="M141" s="58">
+        <v>42705</v>
+      </c>
+      <c r="N141" s="58">
+        <v>42695</v>
+      </c>
+      <c r="O141" s="58">
+        <v>42745</v>
+      </c>
+      <c r="P141" s="58">
+        <v>42680</v>
+      </c>
+      <c r="Q141" s="57">
+        <v>42673</v>
+      </c>
+      <c r="R141" s="58">
+        <v>42705</v>
+      </c>
+      <c r="S141" s="58">
+        <v>42612</v>
+      </c>
+      <c r="T141" s="58">
+        <v>42626</v>
+      </c>
+      <c r="U141" s="58">
+        <v>42583</v>
+      </c>
+      <c r="V141" s="58">
+        <v>42577</v>
+      </c>
+      <c r="W141" s="58">
+        <v>42484</v>
+      </c>
+      <c r="X141" s="58">
+        <v>42459</v>
+      </c>
+      <c r="Y141" s="57">
+        <v>42464</v>
+      </c>
+      <c r="Z141" s="57">
+        <v>42418</v>
+      </c>
+      <c r="AA141" s="33">
+        <v>42406</v>
+      </c>
+      <c r="AB141" s="58">
+        <v>42389</v>
+      </c>
+      <c r="AC141" s="57">
+        <v>42432</v>
+      </c>
+      <c r="AD141" s="58">
+        <v>42478</v>
+      </c>
+      <c r="AE141" s="57">
+        <v>42461</v>
+      </c>
+    </row>
+    <row r="142" spans="1:31">
+      <c r="A142" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B142" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="C142" s="57">
+        <v>52177</v>
+      </c>
+      <c r="D142" s="57">
+        <v>52137</v>
+      </c>
+      <c r="E142" s="57">
+        <v>52140</v>
+      </c>
+      <c r="F142" s="57">
+        <v>52099</v>
+      </c>
+      <c r="G142" s="57">
+        <v>52091</v>
+      </c>
+      <c r="H142" s="57">
+        <v>52119</v>
+      </c>
+      <c r="I142" s="61">
+        <v>52084</v>
+      </c>
+      <c r="J142" s="57">
+        <v>51996</v>
+      </c>
+      <c r="K142" s="57">
+        <v>51898</v>
+      </c>
+      <c r="L142" s="58">
+        <v>51808</v>
+      </c>
+      <c r="M142" s="58">
+        <v>51711</v>
+      </c>
+      <c r="N142" s="58">
+        <v>51593</v>
+      </c>
+      <c r="O142" s="58">
+        <v>51573</v>
+      </c>
+      <c r="P142" s="58">
+        <v>51426</v>
+      </c>
+      <c r="Q142" s="57">
+        <v>51387</v>
+      </c>
+      <c r="R142" s="58">
+        <v>51357</v>
+      </c>
+      <c r="S142" s="58">
+        <v>51226</v>
+      </c>
+      <c r="T142" s="58">
+        <v>51142</v>
+      </c>
+      <c r="U142" s="58">
+        <v>51033</v>
+      </c>
+      <c r="V142" s="58">
+        <v>50909</v>
+      </c>
+      <c r="W142" s="58">
+        <v>50832</v>
+      </c>
+      <c r="X142" s="58">
+        <v>50794</v>
+      </c>
+      <c r="Y142" s="57">
+        <v>50726</v>
+      </c>
+      <c r="Z142" s="57">
+        <v>50655</v>
+      </c>
+      <c r="AA142" s="33">
+        <v>50663</v>
+      </c>
+      <c r="AB142" s="58">
+        <v>50580</v>
+      </c>
+      <c r="AC142" s="57">
+        <v>50607</v>
+      </c>
+      <c r="AD142" s="58">
+        <v>50574</v>
+      </c>
+      <c r="AE142" s="58">
+        <v>50575</v>
+      </c>
+    </row>
+    <row r="143" spans="1:31">
+      <c r="A143" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="B143" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="C143" s="59">
+        <v>24999</v>
+      </c>
+      <c r="D143" s="59">
+        <v>24989</v>
+      </c>
+      <c r="E143" s="59">
+        <v>24995</v>
+      </c>
+      <c r="F143" s="59">
+        <v>25000</v>
+      </c>
+      <c r="G143" s="59">
+        <v>24981</v>
+      </c>
+      <c r="H143" s="59">
+        <v>24991</v>
+      </c>
+      <c r="I143" s="62">
+        <v>24990</v>
+      </c>
+      <c r="J143" s="59">
+        <v>24955</v>
+      </c>
+      <c r="K143" s="59">
+        <v>24915</v>
+      </c>
+      <c r="L143" s="59">
+        <v>24882</v>
+      </c>
+      <c r="M143" s="59">
+        <v>24852</v>
+      </c>
+      <c r="N143" s="59">
+        <v>24805</v>
+      </c>
+      <c r="O143" s="59">
+        <v>24749</v>
+      </c>
+      <c r="P143" s="59">
+        <v>24694</v>
+      </c>
+      <c r="Q143" s="59">
+        <v>24649</v>
+      </c>
+      <c r="R143" s="59">
+        <v>24645</v>
+      </c>
+      <c r="S143" s="59">
+        <v>24551</v>
+      </c>
+      <c r="T143" s="59">
+        <v>24546</v>
+      </c>
+      <c r="U143" s="59">
+        <v>24530</v>
+      </c>
+      <c r="V143" s="59">
+        <v>24435</v>
+      </c>
+      <c r="W143" s="59">
+        <v>24338</v>
+      </c>
+      <c r="X143" s="59">
+        <v>24249</v>
+      </c>
+      <c r="Y143" s="59">
+        <v>24171</v>
+      </c>
+      <c r="Z143" s="59">
+        <v>24125</v>
+      </c>
+      <c r="AA143" s="67">
+        <v>24102</v>
+      </c>
+      <c r="AB143" s="59">
+        <v>24066</v>
+      </c>
+      <c r="AC143" s="59">
+        <v>24048</v>
+      </c>
+      <c r="AD143" s="59">
+        <v>24033</v>
+      </c>
+      <c r="AE143" s="59">
+        <v>23979</v>
+      </c>
+    </row>
+    <row r="144" spans="1:31" ht="17.25">
+      <c r="B144" s="81" t="s">
+        <v>95</v>
+      </c>
+      <c r="C144" s="81"/>
+      <c r="D144" s="81"/>
+      <c r="E144" s="81"/>
+      <c r="F144" s="81"/>
+      <c r="G144" s="81"/>
+      <c r="H144" s="81"/>
+      <c r="I144" s="81"/>
+    </row>
+    <row r="145" spans="2:11" ht="16.5" customHeight="1">
+      <c r="B145" s="82" t="s">
+        <v>96</v>
+      </c>
+      <c r="C145" s="82"/>
+      <c r="D145" s="82"/>
+      <c r="E145" s="82"/>
+      <c r="F145" s="82"/>
+      <c r="G145" s="82"/>
+      <c r="H145" s="82"/>
+      <c r="I145" s="82"/>
+      <c r="J145" s="29"/>
+      <c r="K145" s="29"/>
+    </row>
+    <row r="146" spans="2:11">
+      <c r="C146" s="41"/>
+      <c r="D146" s="42"/>
+      <c r="E146" s="42"/>
+      <c r="F146" s="42"/>
+    </row>
+    <row r="147" spans="2:11" ht="18" customHeight="1"/>
+    <row r="191" spans="2:23">
+      <c r="B191" s="29"/>
+      <c r="C191" s="29"/>
+      <c r="D191" s="29"/>
+      <c r="E191" s="29"/>
+      <c r="F191" s="29"/>
+      <c r="G191" s="29"/>
+      <c r="H191" s="29"/>
+      <c r="I191" s="29"/>
+      <c r="J191" s="29"/>
+      <c r="K191" s="29"/>
+      <c r="L191" s="29"/>
+      <c r="M191" s="29"/>
+      <c r="N191" s="29"/>
+      <c r="O191" s="29"/>
+      <c r="P191" s="29"/>
+      <c r="Q191" s="29"/>
+      <c r="R191" s="29"/>
+      <c r="S191" s="29"/>
+      <c r="T191" s="29"/>
+      <c r="U191" s="29"/>
+      <c r="V191" s="29"/>
+      <c r="W191" s="29"/>
+    </row>
+    <row r="210" spans="2:23">
+      <c r="B210" s="29"/>
+      <c r="C210" s="29"/>
+      <c r="D210" s="29"/>
+      <c r="E210" s="29"/>
+      <c r="F210" s="29"/>
+      <c r="G210" s="29"/>
+      <c r="H210" s="29"/>
+      <c r="I210" s="29"/>
+      <c r="J210" s="29"/>
+      <c r="K210" s="29"/>
+      <c r="L210" s="29"/>
+      <c r="M210" s="29"/>
+      <c r="N210" s="29"/>
+      <c r="O210" s="29"/>
+      <c r="P210" s="29"/>
+      <c r="Q210" s="29"/>
+      <c r="R210" s="29"/>
+      <c r="S210" s="29"/>
+      <c r="T210" s="29"/>
+      <c r="U210" s="29"/>
+      <c r="V210" s="29"/>
+      <c r="W210" s="29"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="B6:M6"/>
+  <mergeCells count="17">
+    <mergeCell ref="B144:I144"/>
+    <mergeCell ref="B145:I145"/>
+    <mergeCell ref="B2:Y2"/>
+    <mergeCell ref="AA4:AE4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="B126:Z126"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="B63:Z63"/>
+    <mergeCell ref="B72:Z72"/>
+    <mergeCell ref="B81:Z81"/>
+    <mergeCell ref="B90:Z90"/>
+    <mergeCell ref="B6:AC6"/>
+    <mergeCell ref="B25:AC25"/>
+    <mergeCell ref="B44:AC44"/>
+    <mergeCell ref="B108:Z108"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>All population</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Womens</vt:lpstr>
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>2024-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>g.aigozina</dc:creator>
+  <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>