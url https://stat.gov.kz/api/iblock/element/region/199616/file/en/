--- v1 (2026-06-12)
+++ v2 (2026-07-02)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="2024-2025" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="101">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
@@ -1316,93 +1316,93 @@
     </xf>
     <xf numFmtId="3" fontId="40" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="43" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="23" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="36" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
     <cellStyle name="Обычный 2 4" xfId="29"/>
@@ -1711,52 +1711,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.sadirbayeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C29"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18:B21"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="2" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="44.28515625" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="2" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="2"/>
@@ -2036,59 +2036,59 @@
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="14.25" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="14.25" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="20"/>
     </row>
     <row r="16" spans="1:3" ht="14.25" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="48">
-        <v>46001</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="48">
-        <v>46034</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="63" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="64" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="14.25" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="65" t="s">
         <v>99</v>
       </c>
@@ -2458,146 +2458,146 @@
     <row r="12" spans="2:2">
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AE210"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Q106" workbookViewId="0">
+    <sheetView topLeftCell="Q106" workbookViewId="0">
       <selection activeCell="AK22" sqref="AK22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="25" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="25" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="25"/>
     <col min="11" max="11" width="10.7109375" style="25" customWidth="1"/>
     <col min="12" max="22" width="9.140625" style="25"/>
     <col min="23" max="23" width="11.28515625" style="25" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="25" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="25" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:31" ht="31.5" customHeight="1">
       <c r="A2" s="27"/>
-      <c r="B2" s="83" t="s">
+      <c r="B2" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="C2" s="83"/>
-[...21 lines deleted...]
-      <c r="Y2" s="84"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
+      <c r="T2" s="73"/>
+      <c r="U2" s="73"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="74"/>
     </row>
     <row r="3" spans="1:31" ht="14.25" customHeight="1">
       <c r="AE3" s="51" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:31" ht="14.25" customHeight="1">
-      <c r="A4" s="70" t="s">
+      <c r="A4" s="77" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="75"/>
-      <c r="C4" s="77">
+      <c r="B4" s="79"/>
+      <c r="C4" s="81">
         <v>2024</v>
       </c>
-      <c r="D4" s="78"/>
-[...10 lines deleted...]
-      <c r="O4" s="72">
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="82"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82"/>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82"/>
+      <c r="M4" s="82"/>
+      <c r="N4" s="82"/>
+      <c r="O4" s="75">
         <v>2025</v>
       </c>
-      <c r="P4" s="73"/>
-[...10 lines deleted...]
-      <c r="AA4" s="72">
+      <c r="P4" s="76"/>
+      <c r="Q4" s="76"/>
+      <c r="R4" s="76"/>
+      <c r="S4" s="76"/>
+      <c r="T4" s="76"/>
+      <c r="U4" s="76"/>
+      <c r="V4" s="76"/>
+      <c r="W4" s="76"/>
+      <c r="X4" s="76"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="76"/>
+      <c r="AA4" s="75">
         <v>2026</v>
       </c>
-      <c r="AB4" s="73"/>
-[...2 lines deleted...]
-      <c r="AE4" s="73"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="76"/>
+      <c r="AD4" s="76"/>
+      <c r="AE4" s="76"/>
     </row>
     <row r="5" spans="1:31" ht="14.25" customHeight="1">
-      <c r="A5" s="71"/>
-      <c r="B5" s="76"/>
+      <c r="A5" s="78"/>
+      <c r="B5" s="80"/>
       <c r="C5" s="43" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="44" t="s">
         <v>46</v>
       </c>
       <c r="F5" s="44" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="44" t="s">
         <v>48</v>
       </c>
       <c r="H5" s="44" t="s">
         <v>49</v>
       </c>
       <c r="I5" s="44" t="s">
         <v>57</v>
       </c>
       <c r="J5" s="44" t="s">
         <v>50</v>
       </c>
       <c r="K5" s="44" t="s">
@@ -2643,80 +2643,80 @@
         <v>52</v>
       </c>
       <c r="Y5" s="49" t="s">
         <v>53</v>
       </c>
       <c r="Z5" s="44" t="s">
         <v>54</v>
       </c>
       <c r="AA5" s="45" t="s">
         <v>44</v>
       </c>
       <c r="AB5" s="46" t="s">
         <v>45</v>
       </c>
       <c r="AC5" s="47" t="s">
         <v>46</v>
       </c>
       <c r="AD5" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AE5" s="47" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:31" ht="15" customHeight="1">
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="80"/>
-[...25 lines deleted...]
-      <c r="AC6" s="80"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="84"/>
+      <c r="K6" s="84"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="84"/>
+      <c r="P6" s="84"/>
+      <c r="Q6" s="84"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="84"/>
+      <c r="V6" s="84"/>
+      <c r="W6" s="84"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="84"/>
+      <c r="AB6" s="84"/>
+      <c r="AC6" s="84"/>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="30">
         <v>2142005</v>
       </c>
       <c r="D7" s="30">
         <v>2142058</v>
       </c>
       <c r="E7" s="30">
         <v>2143554</v>
       </c>
       <c r="F7" s="30">
         <v>2145213</v>
       </c>
       <c r="G7" s="30">
         <v>2147234</v>
       </c>
       <c r="H7" s="31">
         <v>2149210</v>
@@ -4385,80 +4385,80 @@
         <v>82534</v>
       </c>
       <c r="Y24" s="57">
         <v>82322</v>
       </c>
       <c r="Z24" s="57">
         <v>82239</v>
       </c>
       <c r="AA24" s="30">
         <v>82194</v>
       </c>
       <c r="AB24" s="40">
         <v>82012</v>
       </c>
       <c r="AC24" s="57">
         <v>81900</v>
       </c>
       <c r="AD24" s="57">
         <v>81806</v>
       </c>
       <c r="AE24" s="57">
         <v>81735</v>
       </c>
     </row>
     <row r="25" spans="1:31">
-      <c r="B25" s="74" t="s">
+      <c r="B25" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="C25" s="74"/>
-[...25 lines deleted...]
-      <c r="AC25" s="74"/>
+      <c r="C25" s="70"/>
+      <c r="D25" s="70"/>
+      <c r="E25" s="70"/>
+      <c r="F25" s="70"/>
+      <c r="G25" s="70"/>
+      <c r="H25" s="70"/>
+      <c r="I25" s="70"/>
+      <c r="J25" s="70"/>
+      <c r="K25" s="70"/>
+      <c r="L25" s="70"/>
+      <c r="M25" s="70"/>
+      <c r="N25" s="70"/>
+      <c r="O25" s="70"/>
+      <c r="P25" s="70"/>
+      <c r="Q25" s="70"/>
+      <c r="R25" s="70"/>
+      <c r="S25" s="70"/>
+      <c r="T25" s="70"/>
+      <c r="U25" s="70"/>
+      <c r="V25" s="70"/>
+      <c r="W25" s="70"/>
+      <c r="X25" s="70"/>
+      <c r="Y25" s="70"/>
+      <c r="Z25" s="70"/>
+      <c r="AA25" s="70"/>
+      <c r="AB25" s="70"/>
+      <c r="AC25" s="70"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="33">
         <v>1091960</v>
       </c>
       <c r="D26" s="57">
         <v>1092192</v>
       </c>
       <c r="E26" s="33">
         <v>1092965</v>
       </c>
       <c r="F26" s="33">
         <v>1093928</v>
       </c>
       <c r="G26" s="33">
         <v>1094974</v>
       </c>
       <c r="H26" s="33">
         <v>1095963</v>
@@ -6128,80 +6128,80 @@
       </c>
       <c r="Y43" s="57">
         <v>43255</v>
       </c>
       <c r="Z43" s="57">
         <v>43222</v>
       </c>
       <c r="AA43" s="36">
         <v>43204</v>
       </c>
       <c r="AB43" s="57">
         <v>43089</v>
       </c>
       <c r="AC43" s="57">
         <v>43050</v>
       </c>
       <c r="AD43" s="57">
         <v>42995</v>
       </c>
       <c r="AE43" s="57">
         <v>42967</v>
       </c>
     </row>
     <row r="44" spans="1:31" s="29" customFormat="1">
       <c r="A44" s="25"/>
-      <c r="B44" s="74" t="s">
+      <c r="B44" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="C44" s="74"/>
-[...25 lines deleted...]
-      <c r="AC44" s="74"/>
+      <c r="C44" s="70"/>
+      <c r="D44" s="70"/>
+      <c r="E44" s="70"/>
+      <c r="F44" s="70"/>
+      <c r="G44" s="70"/>
+      <c r="H44" s="70"/>
+      <c r="I44" s="70"/>
+      <c r="J44" s="70"/>
+      <c r="K44" s="70"/>
+      <c r="L44" s="70"/>
+      <c r="M44" s="70"/>
+      <c r="N44" s="70"/>
+      <c r="O44" s="70"/>
+      <c r="P44" s="70"/>
+      <c r="Q44" s="70"/>
+      <c r="R44" s="70"/>
+      <c r="S44" s="70"/>
+      <c r="T44" s="70"/>
+      <c r="U44" s="70"/>
+      <c r="V44" s="70"/>
+      <c r="W44" s="70"/>
+      <c r="X44" s="70"/>
+      <c r="Y44" s="70"/>
+      <c r="Z44" s="70"/>
+      <c r="AA44" s="70"/>
+      <c r="AB44" s="70"/>
+      <c r="AC44" s="70"/>
       <c r="AD44" s="25"/>
       <c r="AE44" s="25"/>
     </row>
     <row r="45" spans="1:31">
       <c r="A45" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C45" s="33">
         <v>1050045</v>
       </c>
       <c r="D45" s="33">
         <v>1049866</v>
       </c>
       <c r="E45" s="33">
         <v>1050589</v>
       </c>
       <c r="F45" s="36">
         <v>1051285</v>
       </c>
       <c r="G45" s="36">
         <v>1052260</v>
       </c>
@@ -7872,77 +7872,77 @@
         <v>39177</v>
       </c>
       <c r="Y62" s="57">
         <v>39067</v>
       </c>
       <c r="Z62" s="57">
         <v>39017</v>
       </c>
       <c r="AA62" s="36">
         <v>38990</v>
       </c>
       <c r="AB62" s="57">
         <v>38923</v>
       </c>
       <c r="AC62" s="57">
         <v>38850</v>
       </c>
       <c r="AD62" s="57">
         <v>38811</v>
       </c>
       <c r="AE62" s="57">
         <v>38768</v>
       </c>
     </row>
     <row r="63" spans="1:31">
-      <c r="B63" s="79" t="s">
+      <c r="B63" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="C63" s="79"/>
-[...22 lines deleted...]
-      <c r="Z63" s="79"/>
+      <c r="C63" s="83"/>
+      <c r="D63" s="83"/>
+      <c r="E63" s="83"/>
+      <c r="F63" s="83"/>
+      <c r="G63" s="83"/>
+      <c r="H63" s="83"/>
+      <c r="I63" s="83"/>
+      <c r="J63" s="83"/>
+      <c r="K63" s="83"/>
+      <c r="L63" s="83"/>
+      <c r="M63" s="83"/>
+      <c r="N63" s="83"/>
+      <c r="O63" s="83"/>
+      <c r="P63" s="83"/>
+      <c r="Q63" s="83"/>
+      <c r="R63" s="83"/>
+      <c r="S63" s="83"/>
+      <c r="T63" s="83"/>
+      <c r="U63" s="83"/>
+      <c r="V63" s="83"/>
+      <c r="W63" s="83"/>
+      <c r="X63" s="83"/>
+      <c r="Y63" s="83"/>
+      <c r="Z63" s="83"/>
     </row>
     <row r="64" spans="1:31">
       <c r="A64" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B64" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C64" s="30">
         <v>528055</v>
       </c>
       <c r="D64" s="30">
         <v>528742</v>
       </c>
       <c r="E64" s="30">
         <v>529622</v>
       </c>
       <c r="F64" s="30">
         <v>530292</v>
       </c>
       <c r="G64" s="30">
         <v>531292</v>
       </c>
       <c r="H64" s="31">
         <v>532231</v>
@@ -8661,77 +8661,77 @@
         <v>31301</v>
       </c>
       <c r="Y71" s="57">
         <v>31238</v>
       </c>
       <c r="Z71" s="57">
         <v>31252</v>
       </c>
       <c r="AA71" s="30">
         <v>31248</v>
       </c>
       <c r="AB71" s="40">
         <v>31160</v>
       </c>
       <c r="AC71" s="57">
         <v>31070</v>
       </c>
       <c r="AD71" s="57">
         <v>31039</v>
       </c>
       <c r="AE71" s="57">
         <v>31036</v>
       </c>
     </row>
     <row r="72" spans="1:31">
-      <c r="B72" s="74" t="s">
+      <c r="B72" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="C72" s="74"/>
-[...22 lines deleted...]
-      <c r="Z72" s="74"/>
+      <c r="C72" s="70"/>
+      <c r="D72" s="70"/>
+      <c r="E72" s="70"/>
+      <c r="F72" s="70"/>
+      <c r="G72" s="70"/>
+      <c r="H72" s="70"/>
+      <c r="I72" s="70"/>
+      <c r="J72" s="70"/>
+      <c r="K72" s="70"/>
+      <c r="L72" s="70"/>
+      <c r="M72" s="70"/>
+      <c r="N72" s="70"/>
+      <c r="O72" s="70"/>
+      <c r="P72" s="70"/>
+      <c r="Q72" s="70"/>
+      <c r="R72" s="70"/>
+      <c r="S72" s="70"/>
+      <c r="T72" s="70"/>
+      <c r="U72" s="70"/>
+      <c r="V72" s="70"/>
+      <c r="W72" s="70"/>
+      <c r="X72" s="70"/>
+      <c r="Y72" s="70"/>
+      <c r="Z72" s="70"/>
     </row>
     <row r="73" spans="1:31">
       <c r="A73" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B73" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C73" s="36">
         <v>264764</v>
       </c>
       <c r="D73" s="36">
         <v>265189</v>
       </c>
       <c r="E73" s="36">
         <v>265576</v>
       </c>
       <c r="F73" s="36">
         <v>265980</v>
       </c>
       <c r="G73" s="36">
         <v>266444</v>
       </c>
       <c r="H73" s="36">
         <v>266949</v>
@@ -9450,77 +9450,77 @@
         <v>16373</v>
       </c>
       <c r="Y80" s="57">
         <v>16342</v>
       </c>
       <c r="Z80" s="57">
         <v>16360</v>
       </c>
       <c r="AA80" s="36">
         <v>16360</v>
       </c>
       <c r="AB80" s="57">
         <v>16303</v>
       </c>
       <c r="AC80" s="57">
         <v>16268</v>
       </c>
       <c r="AD80" s="57">
         <v>16261</v>
       </c>
       <c r="AE80" s="57">
         <v>16247</v>
       </c>
     </row>
     <row r="81" spans="1:31">
-      <c r="B81" s="74" t="s">
+      <c r="B81" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="C81" s="74"/>
-[...22 lines deleted...]
-      <c r="Z81" s="74"/>
+      <c r="C81" s="70"/>
+      <c r="D81" s="70"/>
+      <c r="E81" s="70"/>
+      <c r="F81" s="70"/>
+      <c r="G81" s="70"/>
+      <c r="H81" s="70"/>
+      <c r="I81" s="70"/>
+      <c r="J81" s="70"/>
+      <c r="K81" s="70"/>
+      <c r="L81" s="70"/>
+      <c r="M81" s="70"/>
+      <c r="N81" s="70"/>
+      <c r="O81" s="70"/>
+      <c r="P81" s="70"/>
+      <c r="Q81" s="70"/>
+      <c r="R81" s="70"/>
+      <c r="S81" s="70"/>
+      <c r="T81" s="70"/>
+      <c r="U81" s="70"/>
+      <c r="V81" s="70"/>
+      <c r="W81" s="70"/>
+      <c r="X81" s="70"/>
+      <c r="Y81" s="70"/>
+      <c r="Z81" s="70"/>
     </row>
     <row r="82" spans="1:31">
       <c r="A82" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B82" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C82" s="36">
         <v>263291</v>
       </c>
       <c r="D82" s="36">
         <v>263553</v>
       </c>
       <c r="E82" s="36">
         <v>264046</v>
       </c>
       <c r="F82" s="36">
         <v>264312</v>
       </c>
       <c r="G82" s="36">
         <v>264848</v>
       </c>
       <c r="H82" s="36">
         <v>266949</v>
@@ -10239,77 +10239,77 @@
         <v>14928</v>
       </c>
       <c r="Y89" s="57">
         <v>14896</v>
       </c>
       <c r="Z89" s="57">
         <v>14892</v>
       </c>
       <c r="AA89" s="36">
         <v>14888</v>
       </c>
       <c r="AB89" s="57">
         <v>14857</v>
       </c>
       <c r="AC89" s="57">
         <v>14802</v>
       </c>
       <c r="AD89" s="57">
         <v>14778</v>
       </c>
       <c r="AE89" s="57">
         <v>14789</v>
       </c>
     </row>
     <row r="90" spans="1:31">
-      <c r="B90" s="79" t="s">
+      <c r="B90" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="C90" s="79"/>
-[...22 lines deleted...]
-      <c r="Z90" s="79"/>
+      <c r="C90" s="83"/>
+      <c r="D90" s="83"/>
+      <c r="E90" s="83"/>
+      <c r="F90" s="83"/>
+      <c r="G90" s="83"/>
+      <c r="H90" s="83"/>
+      <c r="I90" s="83"/>
+      <c r="J90" s="83"/>
+      <c r="K90" s="83"/>
+      <c r="L90" s="83"/>
+      <c r="M90" s="83"/>
+      <c r="N90" s="83"/>
+      <c r="O90" s="83"/>
+      <c r="P90" s="83"/>
+      <c r="Q90" s="83"/>
+      <c r="R90" s="83"/>
+      <c r="S90" s="83"/>
+      <c r="T90" s="83"/>
+      <c r="U90" s="83"/>
+      <c r="V90" s="83"/>
+      <c r="W90" s="83"/>
+      <c r="X90" s="83"/>
+      <c r="Y90" s="83"/>
+      <c r="Z90" s="83"/>
     </row>
     <row r="91" spans="1:31">
       <c r="A91" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B91" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C91" s="30">
         <v>1613950</v>
       </c>
       <c r="D91" s="30">
         <v>1613316</v>
       </c>
       <c r="E91" s="30">
         <v>1613932</v>
       </c>
       <c r="F91" s="30">
         <v>1614921</v>
       </c>
       <c r="G91" s="30">
         <v>1615942</v>
       </c>
       <c r="H91" s="31">
         <v>1616979</v>
@@ -11884,77 +11884,77 @@
       </c>
       <c r="Y107" s="57">
         <v>51084</v>
       </c>
       <c r="Z107" s="57">
         <v>50987</v>
       </c>
       <c r="AA107" s="36">
         <v>50946</v>
       </c>
       <c r="AB107" s="68">
         <v>50852</v>
       </c>
       <c r="AC107" s="57">
         <v>50830</v>
       </c>
       <c r="AD107" s="57">
         <v>50767</v>
       </c>
       <c r="AE107" s="57">
         <v>50699</v>
       </c>
     </row>
     <row r="108" spans="1:31" s="29" customFormat="1">
       <c r="A108" s="25"/>
-      <c r="B108" s="74" t="s">
+      <c r="B108" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="C108" s="74"/>
-[...22 lines deleted...]
-      <c r="Z108" s="74"/>
+      <c r="C108" s="70"/>
+      <c r="D108" s="70"/>
+      <c r="E108" s="70"/>
+      <c r="F108" s="70"/>
+      <c r="G108" s="70"/>
+      <c r="H108" s="70"/>
+      <c r="I108" s="70"/>
+      <c r="J108" s="70"/>
+      <c r="K108" s="70"/>
+      <c r="L108" s="70"/>
+      <c r="M108" s="70"/>
+      <c r="N108" s="70"/>
+      <c r="O108" s="70"/>
+      <c r="P108" s="70"/>
+      <c r="Q108" s="70"/>
+      <c r="R108" s="70"/>
+      <c r="S108" s="70"/>
+      <c r="T108" s="70"/>
+      <c r="U108" s="70"/>
+      <c r="V108" s="70"/>
+      <c r="W108" s="70"/>
+      <c r="X108" s="70"/>
+      <c r="Y108" s="70"/>
+      <c r="Z108" s="70"/>
       <c r="AB108" s="25"/>
       <c r="AC108" s="25"/>
       <c r="AD108" s="25"/>
       <c r="AE108" s="25"/>
     </row>
     <row r="109" spans="1:31">
       <c r="A109" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B109" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C109" s="33">
         <v>827196</v>
       </c>
       <c r="D109" s="33">
         <v>827003</v>
       </c>
       <c r="E109" s="33">
         <v>827389</v>
       </c>
       <c r="F109" s="36">
         <v>827948</v>
       </c>
       <c r="G109" s="36">
@@ -13533,77 +13533,77 @@
       </c>
       <c r="Y125" s="57">
         <v>26913</v>
       </c>
       <c r="Z125" s="57">
         <v>26862</v>
       </c>
       <c r="AA125" s="36">
         <v>26844</v>
       </c>
       <c r="AB125" s="57">
         <v>26786</v>
       </c>
       <c r="AC125" s="57">
         <v>26782</v>
       </c>
       <c r="AD125" s="57">
         <v>26734</v>
       </c>
       <c r="AE125" s="57">
         <v>26720</v>
       </c>
     </row>
     <row r="126" spans="1:31" s="29" customFormat="1">
       <c r="A126" s="25"/>
-      <c r="B126" s="74" t="s">
+      <c r="B126" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="C126" s="74"/>
-[...22 lines deleted...]
-      <c r="Z126" s="74"/>
+      <c r="C126" s="70"/>
+      <c r="D126" s="70"/>
+      <c r="E126" s="70"/>
+      <c r="F126" s="70"/>
+      <c r="G126" s="70"/>
+      <c r="H126" s="70"/>
+      <c r="I126" s="70"/>
+      <c r="J126" s="70"/>
+      <c r="K126" s="70"/>
+      <c r="L126" s="70"/>
+      <c r="M126" s="70"/>
+      <c r="N126" s="70"/>
+      <c r="O126" s="70"/>
+      <c r="P126" s="70"/>
+      <c r="Q126" s="70"/>
+      <c r="R126" s="70"/>
+      <c r="S126" s="70"/>
+      <c r="T126" s="70"/>
+      <c r="U126" s="70"/>
+      <c r="V126" s="70"/>
+      <c r="W126" s="70"/>
+      <c r="X126" s="70"/>
+      <c r="Y126" s="70"/>
+      <c r="Z126" s="70"/>
       <c r="AB126" s="25"/>
       <c r="AC126" s="25"/>
       <c r="AD126" s="25"/>
       <c r="AE126" s="25"/>
     </row>
     <row r="127" spans="1:31">
       <c r="A127" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B127" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C127" s="36">
         <v>786754</v>
       </c>
       <c r="D127" s="36">
         <v>786313</v>
       </c>
       <c r="E127" s="36">
         <v>786543</v>
       </c>
       <c r="F127" s="36">
         <v>786973</v>
       </c>
       <c r="G127" s="36">
@@ -15181,72 +15181,72 @@
         <v>24249</v>
       </c>
       <c r="Y143" s="59">
         <v>24171</v>
       </c>
       <c r="Z143" s="59">
         <v>24125</v>
       </c>
       <c r="AA143" s="67">
         <v>24102</v>
       </c>
       <c r="AB143" s="59">
         <v>24066</v>
       </c>
       <c r="AC143" s="59">
         <v>24048</v>
       </c>
       <c r="AD143" s="59">
         <v>24033</v>
       </c>
       <c r="AE143" s="59">
         <v>23979</v>
       </c>
     </row>
     <row r="144" spans="1:31" ht="17.25">
-      <c r="B144" s="81" t="s">
+      <c r="B144" s="71" t="s">
         <v>95</v>
       </c>
-      <c r="C144" s="81"/>
-[...5 lines deleted...]
-      <c r="I144" s="81"/>
+      <c r="C144" s="71"/>
+      <c r="D144" s="71"/>
+      <c r="E144" s="71"/>
+      <c r="F144" s="71"/>
+      <c r="G144" s="71"/>
+      <c r="H144" s="71"/>
+      <c r="I144" s="71"/>
     </row>
     <row r="145" spans="2:11" ht="16.5" customHeight="1">
-      <c r="B145" s="82" t="s">
+      <c r="B145" s="72" t="s">
         <v>96</v>
       </c>
-      <c r="C145" s="82"/>
-[...5 lines deleted...]
-      <c r="I145" s="82"/>
+      <c r="C145" s="72"/>
+      <c r="D145" s="72"/>
+      <c r="E145" s="72"/>
+      <c r="F145" s="72"/>
+      <c r="G145" s="72"/>
+      <c r="H145" s="72"/>
+      <c r="I145" s="72"/>
       <c r="J145" s="29"/>
       <c r="K145" s="29"/>
     </row>
     <row r="146" spans="2:11">
       <c r="C146" s="41"/>
       <c r="D146" s="42"/>
       <c r="E146" s="42"/>
       <c r="F146" s="42"/>
     </row>
     <row r="147" spans="2:11" ht="18" customHeight="1"/>
     <row r="191" spans="2:23">
       <c r="B191" s="29"/>
       <c r="C191" s="29"/>
       <c r="D191" s="29"/>
       <c r="E191" s="29"/>
       <c r="F191" s="29"/>
       <c r="G191" s="29"/>
       <c r="H191" s="29"/>
       <c r="I191" s="29"/>
       <c r="J191" s="29"/>
       <c r="K191" s="29"/>
       <c r="L191" s="29"/>
       <c r="M191" s="29"/>
       <c r="N191" s="29"/>
       <c r="O191" s="29"/>
@@ -15263,67 +15263,67 @@
       <c r="B210" s="29"/>
       <c r="C210" s="29"/>
       <c r="D210" s="29"/>
       <c r="E210" s="29"/>
       <c r="F210" s="29"/>
       <c r="G210" s="29"/>
       <c r="H210" s="29"/>
       <c r="I210" s="29"/>
       <c r="J210" s="29"/>
       <c r="K210" s="29"/>
       <c r="L210" s="29"/>
       <c r="M210" s="29"/>
       <c r="N210" s="29"/>
       <c r="O210" s="29"/>
       <c r="P210" s="29"/>
       <c r="Q210" s="29"/>
       <c r="R210" s="29"/>
       <c r="S210" s="29"/>
       <c r="T210" s="29"/>
       <c r="U210" s="29"/>
       <c r="V210" s="29"/>
       <c r="W210" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B144:I144"/>
-[...2 lines deleted...]
-    <mergeCell ref="AA4:AE4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="B126:Z126"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B63:Z63"/>
     <mergeCell ref="B72:Z72"/>
     <mergeCell ref="B81:Z81"/>
     <mergeCell ref="B90:Z90"/>
     <mergeCell ref="B6:AC6"/>
     <mergeCell ref="B25:AC25"/>
     <mergeCell ref="B44:AC44"/>
     <mergeCell ref="B108:Z108"/>
+    <mergeCell ref="B144:I144"/>
+    <mergeCell ref="B145:I145"/>
+    <mergeCell ref="B2:Y2"/>
+    <mergeCell ref="AA4:AE4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>