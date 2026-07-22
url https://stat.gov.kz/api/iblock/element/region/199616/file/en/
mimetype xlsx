--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="2024-2025" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="101">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
@@ -419,51 +419,51 @@
         <charset val="204"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>Division social and demographic statistics</t>
   </si>
   <si>
     <t>Zhansaya Sadyrbayeva</t>
   </si>
   <si>
     <t>+7 7252 39-01-68</t>
   </si>
   <si>
     <t>zh.sadirbayeva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="45">
+  <fonts count="46">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
@@ -743,50 +743,55 @@
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Rob"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -1141,51 +1146,51 @@
     <xf numFmtId="0" fontId="15" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="21" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="21" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1316,92 +1321,95 @@
     </xf>
     <xf numFmtId="3" fontId="40" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="43" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="23" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="36" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
@@ -1711,52 +1719,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.sadirbayeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="2" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="44.28515625" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="2" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="2"/>
@@ -2036,59 +2044,59 @@
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="14.25" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="14.25" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="20"/>
     </row>
     <row r="16" spans="1:3" ht="14.25" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="48">
-        <v>46177</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="48">
-        <v>46210</v>
+        <v>46239</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="63" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="64" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="14.25" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="65" t="s">
         <v>99</v>
       </c>
@@ -2456,148 +2464,149 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE210"/>
+  <dimension ref="A1:AF210"/>
   <sheetViews>
-    <sheetView topLeftCell="Q106" workbookViewId="0">
-      <selection activeCell="AK22" sqref="AK22"/>
+    <sheetView tabSelected="1" topLeftCell="Q1" workbookViewId="0">
+      <selection activeCell="AL21" sqref="AL21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="25" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="25" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="25"/>
     <col min="11" max="11" width="10.7109375" style="25" customWidth="1"/>
     <col min="12" max="22" width="9.140625" style="25"/>
     <col min="23" max="23" width="11.28515625" style="25" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="25" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="25" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="14.25" customHeight="1"/>
-    <row r="2" spans="1:31" ht="31.5" customHeight="1">
+    <row r="1" spans="1:32" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:32" ht="31.5" customHeight="1">
       <c r="A2" s="27"/>
-      <c r="B2" s="73" t="s">
+      <c r="B2" s="83" t="s">
         <v>94</v>
       </c>
-      <c r="C2" s="73"/>
-[...24 lines deleted...]
-      <c r="AE3" s="51" t="s">
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="84"/>
+    </row>
+    <row r="3" spans="1:32" ht="14.25" customHeight="1">
+      <c r="AF3" s="51" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:31" ht="14.25" customHeight="1">
-      <c r="A4" s="77" t="s">
+    <row r="4" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A4" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="79"/>
-      <c r="C4" s="81">
+      <c r="B4" s="75"/>
+      <c r="C4" s="77">
         <v>2024</v>
       </c>
-      <c r="D4" s="82"/>
-[...10 lines deleted...]
-      <c r="O4" s="75">
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="78"/>
+      <c r="O4" s="72">
         <v>2025</v>
       </c>
-      <c r="P4" s="76"/>
-[...10 lines deleted...]
-      <c r="AA4" s="75">
+      <c r="P4" s="73"/>
+      <c r="Q4" s="73"/>
+      <c r="R4" s="73"/>
+      <c r="S4" s="73"/>
+      <c r="T4" s="73"/>
+      <c r="U4" s="73"/>
+      <c r="V4" s="73"/>
+      <c r="W4" s="73"/>
+      <c r="X4" s="73"/>
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="73"/>
+      <c r="AA4" s="72">
         <v>2026</v>
       </c>
-      <c r="AB4" s="76"/>
-[...6 lines deleted...]
-      <c r="B5" s="80"/>
+      <c r="AB4" s="73"/>
+      <c r="AC4" s="73"/>
+      <c r="AD4" s="73"/>
+      <c r="AE4" s="73"/>
+      <c r="AF4" s="73"/>
+    </row>
+    <row r="5" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A5" s="71"/>
+      <c r="B5" s="76"/>
       <c r="C5" s="43" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="44" t="s">
         <v>46</v>
       </c>
       <c r="F5" s="44" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="44" t="s">
         <v>48</v>
       </c>
       <c r="H5" s="44" t="s">
         <v>49</v>
       </c>
       <c r="I5" s="44" t="s">
         <v>57</v>
       </c>
       <c r="J5" s="44" t="s">
         <v>50</v>
       </c>
       <c r="K5" s="44" t="s">
@@ -2641,84 +2650,87 @@
       </c>
       <c r="X5" s="50" t="s">
         <v>52</v>
       </c>
       <c r="Y5" s="49" t="s">
         <v>53</v>
       </c>
       <c r="Z5" s="44" t="s">
         <v>54</v>
       </c>
       <c r="AA5" s="45" t="s">
         <v>44</v>
       </c>
       <c r="AB5" s="46" t="s">
         <v>45</v>
       </c>
       <c r="AC5" s="47" t="s">
         <v>46</v>
       </c>
       <c r="AD5" s="47" t="s">
         <v>56</v>
       </c>
       <c r="AE5" s="47" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="84" t="s">
+      <c r="AF5" s="47" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" ht="15" customHeight="1">
+      <c r="B6" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="84"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:31">
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="30">
         <v>2142005</v>
       </c>
       <c r="D7" s="30">
         <v>2142058</v>
       </c>
       <c r="E7" s="30">
         <v>2143554</v>
       </c>
       <c r="F7" s="30">
         <v>2145213</v>
       </c>
       <c r="G7" s="30">
         <v>2147234</v>
       </c>
       <c r="H7" s="31">
         <v>2149210</v>
       </c>
       <c r="I7" s="30">
@@ -2768,52 +2780,55 @@
       </c>
       <c r="X7" s="30">
         <v>2148207</v>
       </c>
       <c r="Y7" s="57">
         <v>2147948</v>
       </c>
       <c r="Z7" s="57">
         <v>2148168</v>
       </c>
       <c r="AA7" s="30">
         <v>2148658</v>
       </c>
       <c r="AB7" s="30">
         <v>2146420</v>
       </c>
       <c r="AC7" s="57">
         <v>2146739</v>
       </c>
       <c r="AD7" s="57">
         <v>2146665</v>
       </c>
       <c r="AE7" s="57">
         <v>2146817</v>
       </c>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7" s="57">
+        <v>2146670</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B8" s="53" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="57">
         <v>228003</v>
       </c>
       <c r="D8" s="57">
         <v>228890</v>
       </c>
       <c r="E8" s="57">
         <v>229627</v>
       </c>
       <c r="F8" s="57">
         <v>230227</v>
       </c>
       <c r="G8" s="57">
         <v>231019</v>
       </c>
       <c r="H8" s="57">
         <v>231776</v>
       </c>
       <c r="I8" s="57">
@@ -2863,52 +2878,55 @@
       </c>
       <c r="X8" s="57">
         <v>243990</v>
       </c>
       <c r="Y8" s="57">
         <v>244469</v>
       </c>
       <c r="Z8" s="57">
         <v>244946</v>
       </c>
       <c r="AA8" s="30">
         <v>245522</v>
       </c>
       <c r="AB8" s="40">
         <v>245978</v>
       </c>
       <c r="AC8" s="57">
         <v>246365</v>
       </c>
       <c r="AD8" s="57">
         <v>246724</v>
       </c>
       <c r="AE8" s="57">
         <v>247193</v>
       </c>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8" s="57">
+        <v>247536</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="57">
         <v>79285</v>
       </c>
       <c r="D9" s="57">
         <v>79127</v>
       </c>
       <c r="E9" s="57">
         <v>79024</v>
       </c>
       <c r="F9" s="57">
         <v>79046</v>
       </c>
       <c r="G9" s="57">
         <v>79058</v>
       </c>
       <c r="H9" s="57">
         <v>79032</v>
       </c>
       <c r="I9" s="57">
@@ -2958,52 +2976,55 @@
       </c>
       <c r="X9" s="57">
         <v>77125</v>
       </c>
       <c r="Y9" s="57">
         <v>77141</v>
       </c>
       <c r="Z9" s="57">
         <v>77126</v>
       </c>
       <c r="AA9" s="30">
         <v>77104</v>
       </c>
       <c r="AB9" s="40">
         <v>76804</v>
       </c>
       <c r="AC9" s="57">
         <v>76699</v>
       </c>
       <c r="AD9" s="57">
         <v>76477</v>
       </c>
       <c r="AE9" s="57">
         <v>76433</v>
       </c>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9" s="57">
+        <v>76372</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="57">
         <v>99774</v>
       </c>
       <c r="D10" s="57">
         <v>99792</v>
       </c>
       <c r="E10" s="57">
         <v>99781</v>
       </c>
       <c r="F10" s="57">
         <v>99769</v>
       </c>
       <c r="G10" s="57">
         <v>99803</v>
       </c>
       <c r="H10" s="57">
         <v>99902</v>
       </c>
       <c r="I10" s="57">
@@ -3053,52 +3074,55 @@
       </c>
       <c r="X10" s="57">
         <v>99247</v>
       </c>
       <c r="Y10" s="57">
         <v>99274</v>
       </c>
       <c r="Z10" s="57">
         <v>99221</v>
       </c>
       <c r="AA10" s="30">
         <v>99044</v>
       </c>
       <c r="AB10" s="40">
         <v>98956</v>
       </c>
       <c r="AC10" s="57">
         <v>99009</v>
       </c>
       <c r="AD10" s="57">
         <v>99045</v>
       </c>
       <c r="AE10" s="57">
         <v>99127</v>
       </c>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10" s="57">
+        <v>99146</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B11" s="53" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="57">
         <v>48701</v>
       </c>
       <c r="D11" s="57">
         <v>48642</v>
       </c>
       <c r="E11" s="57">
         <v>48643</v>
       </c>
       <c r="F11" s="57">
         <v>48591</v>
       </c>
       <c r="G11" s="57">
         <v>48572</v>
       </c>
       <c r="H11" s="57">
         <v>48580</v>
       </c>
       <c r="I11" s="57">
@@ -3148,52 +3172,55 @@
       </c>
       <c r="X11" s="57">
         <v>47709</v>
       </c>
       <c r="Y11" s="57">
         <v>47659</v>
       </c>
       <c r="Z11" s="57">
         <v>47645</v>
       </c>
       <c r="AA11" s="30">
         <v>47581</v>
       </c>
       <c r="AB11" s="40">
         <v>47421</v>
       </c>
       <c r="AC11" s="57">
         <v>47444</v>
       </c>
       <c r="AD11" s="57">
         <v>47414</v>
       </c>
       <c r="AE11" s="57">
         <v>47320</v>
       </c>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11" s="57">
+        <v>47287</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="57">
         <v>187531</v>
       </c>
       <c r="D12" s="57">
         <v>187244</v>
       </c>
       <c r="E12" s="57">
         <v>187128</v>
       </c>
       <c r="F12" s="57">
         <v>187099</v>
       </c>
       <c r="G12" s="57">
         <v>187106</v>
       </c>
       <c r="H12" s="57">
         <v>186927</v>
       </c>
       <c r="I12" s="57">
@@ -3243,52 +3270,55 @@
       </c>
       <c r="X12" s="57">
         <v>183557</v>
       </c>
       <c r="Y12" s="57">
         <v>183213</v>
       </c>
       <c r="Z12" s="57">
         <v>183017</v>
       </c>
       <c r="AA12" s="30">
         <v>182817</v>
       </c>
       <c r="AB12" s="40">
         <v>182299</v>
       </c>
       <c r="AC12" s="57">
         <v>182174</v>
       </c>
       <c r="AD12" s="57">
         <v>181863</v>
       </c>
       <c r="AE12" s="57">
         <v>181600</v>
       </c>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12" s="57">
+        <v>181341</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="57">
         <v>134072</v>
       </c>
       <c r="D13" s="57">
         <v>133806</v>
       </c>
       <c r="E13" s="57">
         <v>133774</v>
       </c>
       <c r="F13" s="57">
         <v>133756</v>
       </c>
       <c r="G13" s="57">
         <v>133726</v>
       </c>
       <c r="H13" s="57">
         <v>133754</v>
       </c>
       <c r="I13" s="57">
@@ -3338,52 +3368,55 @@
       </c>
       <c r="X13" s="57">
         <v>131268</v>
       </c>
       <c r="Y13" s="57">
         <v>131157</v>
       </c>
       <c r="Z13" s="57">
         <v>131147</v>
       </c>
       <c r="AA13" s="30">
         <v>131093</v>
       </c>
       <c r="AB13" s="40">
         <v>130955</v>
       </c>
       <c r="AC13" s="57">
         <v>130845</v>
       </c>
       <c r="AD13" s="57">
         <v>130758</v>
       </c>
       <c r="AE13" s="57">
         <v>130541</v>
       </c>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13" s="57">
+        <v>130414</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B14" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="57">
         <v>117544</v>
       </c>
       <c r="D14" s="57">
         <v>117543</v>
       </c>
       <c r="E14" s="57">
         <v>117700</v>
       </c>
       <c r="F14" s="57">
         <v>117845</v>
       </c>
       <c r="G14" s="57">
         <v>117943</v>
       </c>
       <c r="H14" s="57">
         <v>118118</v>
       </c>
       <c r="I14" s="57">
@@ -3433,52 +3466,55 @@
       </c>
       <c r="X14" s="57">
         <v>117615</v>
       </c>
       <c r="Y14" s="57">
         <v>117399</v>
       </c>
       <c r="Z14" s="57">
         <v>117319</v>
       </c>
       <c r="AA14" s="30">
         <v>117235</v>
       </c>
       <c r="AB14" s="40">
         <v>117223</v>
       </c>
       <c r="AC14" s="57">
         <v>117194</v>
       </c>
       <c r="AD14" s="57">
         <v>117113</v>
       </c>
       <c r="AE14" s="57">
         <v>116984</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14" s="57">
+        <v>116944</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="53" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="57">
         <v>129726</v>
       </c>
       <c r="D15" s="57">
         <v>129558</v>
       </c>
       <c r="E15" s="57">
         <v>129471</v>
       </c>
       <c r="F15" s="57">
         <v>129554</v>
       </c>
       <c r="G15" s="57">
         <v>129643</v>
       </c>
       <c r="H15" s="57">
         <v>129702</v>
       </c>
       <c r="I15" s="57">
@@ -3528,52 +3564,55 @@
       </c>
       <c r="X15" s="57">
         <v>127547</v>
       </c>
       <c r="Y15" s="57">
         <v>127461</v>
       </c>
       <c r="Z15" s="57">
         <v>127412</v>
       </c>
       <c r="AA15" s="30">
         <v>127359</v>
       </c>
       <c r="AB15" s="40">
         <v>127241</v>
       </c>
       <c r="AC15" s="57">
         <v>127152</v>
       </c>
       <c r="AD15" s="57">
         <v>127021</v>
       </c>
       <c r="AE15" s="57">
         <v>127107</v>
       </c>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15" s="57">
+        <v>126965</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B16" s="53" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="57">
         <v>129177</v>
       </c>
       <c r="D16" s="57">
         <v>129151</v>
       </c>
       <c r="E16" s="57">
         <v>129171</v>
       </c>
       <c r="F16" s="57">
         <v>129235</v>
       </c>
       <c r="G16" s="57">
         <v>129302</v>
       </c>
       <c r="H16" s="57">
         <v>129381</v>
       </c>
       <c r="I16" s="57">
@@ -3623,52 +3662,55 @@
       </c>
       <c r="X16" s="57">
         <v>129990</v>
       </c>
       <c r="Y16" s="57">
         <v>130190</v>
       </c>
       <c r="Z16" s="57">
         <v>130198</v>
       </c>
       <c r="AA16" s="30">
         <v>130212</v>
       </c>
       <c r="AB16" s="40">
         <v>130147</v>
       </c>
       <c r="AC16" s="57">
         <v>130227</v>
       </c>
       <c r="AD16" s="57">
         <v>130291</v>
       </c>
       <c r="AE16" s="57">
         <v>130400</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="57">
+        <v>130398</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="53" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="57">
         <v>51593</v>
       </c>
       <c r="D17" s="57">
         <v>51473</v>
       </c>
       <c r="E17" s="57">
         <v>51485</v>
       </c>
       <c r="F17" s="57">
         <v>51525</v>
       </c>
       <c r="G17" s="57">
         <v>51496</v>
       </c>
       <c r="H17" s="57">
         <v>51476</v>
       </c>
       <c r="I17" s="57">
@@ -3718,52 +3760,55 @@
       </c>
       <c r="X17" s="57">
         <v>50096</v>
       </c>
       <c r="Y17" s="57">
         <v>50038</v>
       </c>
       <c r="Z17" s="57">
         <v>49946</v>
       </c>
       <c r="AA17" s="30">
         <v>49927</v>
       </c>
       <c r="AB17" s="40">
         <v>49822</v>
       </c>
       <c r="AC17" s="57">
         <v>49778</v>
       </c>
       <c r="AD17" s="57">
         <v>49823</v>
       </c>
       <c r="AE17" s="57">
         <v>49766</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="57">
+        <v>49680</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B18" s="53" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="57">
         <v>236823</v>
       </c>
       <c r="D18" s="57">
         <v>236999</v>
       </c>
       <c r="E18" s="57">
         <v>237210</v>
       </c>
       <c r="F18" s="57">
         <v>237606</v>
       </c>
       <c r="G18" s="57">
         <v>238016</v>
       </c>
       <c r="H18" s="57">
         <v>238337</v>
       </c>
       <c r="I18" s="57">
@@ -3813,52 +3858,55 @@
       </c>
       <c r="X18" s="57">
         <v>242638</v>
       </c>
       <c r="Y18" s="57">
         <v>242829</v>
       </c>
       <c r="Z18" s="57">
         <v>243100</v>
       </c>
       <c r="AA18" s="30">
         <v>243394</v>
       </c>
       <c r="AB18" s="40">
         <v>242957</v>
       </c>
       <c r="AC18" s="57">
         <v>243162</v>
       </c>
       <c r="AD18" s="57">
         <v>243521</v>
       </c>
       <c r="AE18" s="57">
         <v>243710</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="57">
+        <v>243877</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B19" s="53" t="s">
         <v>71</v>
       </c>
       <c r="C19" s="57">
         <v>221681</v>
       </c>
       <c r="D19" s="57">
         <v>221877</v>
       </c>
       <c r="E19" s="57">
         <v>222213</v>
       </c>
       <c r="F19" s="57">
         <v>222490</v>
       </c>
       <c r="G19" s="57">
         <v>222803</v>
       </c>
       <c r="H19" s="57">
         <v>223142</v>
       </c>
       <c r="I19" s="57">
@@ -3908,52 +3956,55 @@
       </c>
       <c r="X19" s="57">
         <v>222977</v>
       </c>
       <c r="Y19" s="57">
         <v>222839</v>
       </c>
       <c r="Z19" s="57">
         <v>222925</v>
       </c>
       <c r="AA19" s="30">
         <v>222953</v>
       </c>
       <c r="AB19" s="40">
         <v>222665</v>
       </c>
       <c r="AC19" s="57">
         <v>222729</v>
       </c>
       <c r="AD19" s="57">
         <v>222753</v>
       </c>
       <c r="AE19" s="57">
         <v>222786</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="57">
+        <v>222754</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="53" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="57">
         <v>101981</v>
       </c>
       <c r="D20" s="57">
         <v>102069</v>
       </c>
       <c r="E20" s="57">
         <v>102247</v>
       </c>
       <c r="F20" s="57">
         <v>102430</v>
       </c>
       <c r="G20" s="57">
         <v>102566</v>
       </c>
       <c r="H20" s="57">
         <v>102672</v>
       </c>
       <c r="I20" s="57">
@@ -4003,52 +4054,55 @@
       </c>
       <c r="X20" s="57">
         <v>103695</v>
       </c>
       <c r="Y20" s="57">
         <v>103969</v>
       </c>
       <c r="Z20" s="57">
         <v>104244</v>
       </c>
       <c r="AA20" s="30">
         <v>104500</v>
       </c>
       <c r="AB20" s="40">
         <v>104668</v>
       </c>
       <c r="AC20" s="57">
         <v>104799</v>
       </c>
       <c r="AD20" s="57">
         <v>104874</v>
       </c>
       <c r="AE20" s="57">
         <v>105059</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="57">
+        <v>105237</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B21" s="53" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="57">
         <v>63187</v>
       </c>
       <c r="D21" s="57">
         <v>63141</v>
       </c>
       <c r="E21" s="57">
         <v>63162</v>
       </c>
       <c r="F21" s="57">
         <v>63158</v>
       </c>
       <c r="G21" s="57">
         <v>63205</v>
       </c>
       <c r="H21" s="57">
         <v>63235</v>
       </c>
       <c r="I21" s="57">
@@ -4098,52 +4152,55 @@
       </c>
       <c r="X21" s="57">
         <v>62163</v>
       </c>
       <c r="Y21" s="57">
         <v>62153</v>
       </c>
       <c r="Z21" s="57">
         <v>62063</v>
       </c>
       <c r="AA21" s="30">
         <v>62093</v>
       </c>
       <c r="AB21" s="40">
         <v>61924</v>
       </c>
       <c r="AC21" s="57">
         <v>61804</v>
       </c>
       <c r="AD21" s="57">
         <v>61730</v>
       </c>
       <c r="AE21" s="57">
         <v>61689</v>
       </c>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21" s="57">
+        <v>61687</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B22" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="57">
         <v>121899</v>
       </c>
       <c r="D22" s="57">
         <v>121871</v>
       </c>
       <c r="E22" s="57">
         <v>121971</v>
       </c>
       <c r="F22" s="57">
         <v>122038</v>
       </c>
       <c r="G22" s="57">
         <v>122193</v>
       </c>
       <c r="H22" s="57">
         <v>122320</v>
       </c>
       <c r="I22" s="57">
@@ -4193,52 +4250,55 @@
       </c>
       <c r="X22" s="57">
         <v>122027</v>
       </c>
       <c r="Y22" s="57">
         <v>121986</v>
       </c>
       <c r="Z22" s="57">
         <v>121851</v>
       </c>
       <c r="AA22" s="30">
         <v>121861</v>
       </c>
       <c r="AB22" s="40">
         <v>121771</v>
       </c>
       <c r="AC22" s="57">
         <v>121867</v>
       </c>
       <c r="AD22" s="57">
         <v>121891</v>
       </c>
       <c r="AE22" s="57">
         <v>121815</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22" s="57">
+        <v>121845</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B23" s="53" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="57">
         <v>106339</v>
       </c>
       <c r="D23" s="57">
         <v>106261</v>
       </c>
       <c r="E23" s="57">
         <v>106294</v>
       </c>
       <c r="F23" s="57">
         <v>106229</v>
       </c>
       <c r="G23" s="57">
         <v>106211</v>
       </c>
       <c r="H23" s="57">
         <v>106269</v>
       </c>
       <c r="I23" s="57">
@@ -4288,52 +4348,55 @@
       </c>
       <c r="X23" s="57">
         <v>104029</v>
       </c>
       <c r="Y23" s="57">
         <v>103849</v>
       </c>
       <c r="Z23" s="57">
         <v>103769</v>
       </c>
       <c r="AA23" s="30">
         <v>103769</v>
       </c>
       <c r="AB23" s="40">
         <v>103577</v>
       </c>
       <c r="AC23" s="57">
         <v>103591</v>
       </c>
       <c r="AD23" s="57">
         <v>103561</v>
       </c>
       <c r="AE23" s="57">
         <v>103552</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="57">
+        <v>103586</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B24" s="54" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="57">
         <v>84689</v>
       </c>
       <c r="D24" s="57">
         <v>84614</v>
       </c>
       <c r="E24" s="57">
         <v>84653</v>
       </c>
       <c r="F24" s="57">
         <v>84615</v>
       </c>
       <c r="G24" s="57">
         <v>84572</v>
       </c>
       <c r="H24" s="57">
         <v>84587</v>
       </c>
       <c r="I24" s="57">
@@ -4383,84 +4446,87 @@
       </c>
       <c r="X24" s="57">
         <v>82534</v>
       </c>
       <c r="Y24" s="57">
         <v>82322</v>
       </c>
       <c r="Z24" s="57">
         <v>82239</v>
       </c>
       <c r="AA24" s="30">
         <v>82194</v>
       </c>
       <c r="AB24" s="40">
         <v>82012</v>
       </c>
       <c r="AC24" s="57">
         <v>81900</v>
       </c>
       <c r="AD24" s="57">
         <v>81806</v>
       </c>
       <c r="AE24" s="57">
         <v>81735</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B25" s="70" t="s">
+      <c r="AF24" s="57">
+        <v>81601</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="B25" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="C25" s="70"/>
-[...27 lines deleted...]
-    <row r="26" spans="1:31">
+      <c r="C25" s="74"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="74"/>
+      <c r="I25" s="74"/>
+      <c r="J25" s="74"/>
+      <c r="K25" s="74"/>
+      <c r="L25" s="74"/>
+      <c r="M25" s="74"/>
+      <c r="N25" s="74"/>
+      <c r="O25" s="74"/>
+      <c r="P25" s="74"/>
+      <c r="Q25" s="74"/>
+      <c r="R25" s="74"/>
+      <c r="S25" s="74"/>
+      <c r="T25" s="74"/>
+      <c r="U25" s="74"/>
+      <c r="V25" s="74"/>
+      <c r="W25" s="74"/>
+      <c r="X25" s="74"/>
+      <c r="Y25" s="74"/>
+      <c r="Z25" s="74"/>
+      <c r="AA25" s="74"/>
+      <c r="AB25" s="74"/>
+      <c r="AC25" s="74"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="33">
         <v>1091960</v>
       </c>
       <c r="D26" s="57">
         <v>1092192</v>
       </c>
       <c r="E26" s="33">
         <v>1092965</v>
       </c>
       <c r="F26" s="33">
         <v>1093928</v>
       </c>
       <c r="G26" s="33">
         <v>1094974</v>
       </c>
       <c r="H26" s="33">
         <v>1095963</v>
       </c>
       <c r="I26" s="57">
@@ -4510,52 +4576,55 @@
       </c>
       <c r="X26" s="30">
         <v>1097242</v>
       </c>
       <c r="Y26" s="57">
         <v>1097255</v>
       </c>
       <c r="Z26" s="57">
         <v>1097506</v>
       </c>
       <c r="AA26" s="36">
         <v>1097783</v>
       </c>
       <c r="AB26" s="57">
         <v>1096244</v>
       </c>
       <c r="AC26" s="57">
         <v>1096476</v>
       </c>
       <c r="AD26" s="57">
         <v>1096574</v>
       </c>
       <c r="AE26" s="57">
         <v>1096711</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="57">
+        <v>1096805</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="53" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="57">
         <v>114061</v>
       </c>
       <c r="D27" s="57">
         <v>114522</v>
       </c>
       <c r="E27" s="57">
         <v>114879</v>
       </c>
       <c r="F27" s="57">
         <v>115196</v>
       </c>
       <c r="G27" s="57">
         <v>115591</v>
       </c>
       <c r="H27" s="57">
         <v>115986</v>
       </c>
       <c r="I27" s="57">
@@ -4605,52 +4674,55 @@
       </c>
       <c r="X27" s="57">
         <v>121678</v>
       </c>
       <c r="Y27" s="57">
         <v>121904</v>
       </c>
       <c r="Z27" s="57">
         <v>122149</v>
       </c>
       <c r="AA27" s="36">
         <v>122416</v>
       </c>
       <c r="AB27" s="57">
         <v>122571</v>
       </c>
       <c r="AC27" s="57">
         <v>122788</v>
       </c>
       <c r="AD27" s="57">
         <v>122991</v>
       </c>
       <c r="AE27" s="57">
         <v>123204</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="57">
+        <v>123358</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B28" s="53" t="s">
         <v>61</v>
       </c>
       <c r="C28" s="57">
         <v>40839</v>
       </c>
       <c r="D28" s="57">
         <v>40766</v>
       </c>
       <c r="E28" s="57">
         <v>40707</v>
       </c>
       <c r="F28" s="57">
         <v>40722</v>
       </c>
       <c r="G28" s="57">
         <v>40724</v>
       </c>
       <c r="H28" s="57">
         <v>40710</v>
       </c>
       <c r="I28" s="57">
@@ -4700,52 +4772,55 @@
       </c>
       <c r="X28" s="57">
         <v>39891</v>
       </c>
       <c r="Y28" s="57">
         <v>39908</v>
       </c>
       <c r="Z28" s="57">
         <v>39919</v>
       </c>
       <c r="AA28" s="36">
         <v>39876</v>
       </c>
       <c r="AB28" s="57">
         <v>39706</v>
       </c>
       <c r="AC28" s="57">
         <v>39637</v>
       </c>
       <c r="AD28" s="57">
         <v>39517</v>
       </c>
       <c r="AE28" s="57">
         <v>39526</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="57">
+        <v>39506</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B29" s="53" t="s">
         <v>62</v>
       </c>
       <c r="C29" s="57">
         <v>49611</v>
       </c>
       <c r="D29" s="57">
         <v>49638</v>
       </c>
       <c r="E29" s="57">
         <v>49634</v>
       </c>
       <c r="F29" s="57">
         <v>49635</v>
       </c>
       <c r="G29" s="57">
         <v>49643</v>
       </c>
       <c r="H29" s="57">
         <v>49709</v>
       </c>
       <c r="I29" s="57">
@@ -4795,52 +4870,55 @@
       </c>
       <c r="X29" s="57">
         <v>49390</v>
       </c>
       <c r="Y29" s="57">
         <v>49440</v>
       </c>
       <c r="Z29" s="57">
         <v>49433</v>
       </c>
       <c r="AA29" s="36">
         <v>49334</v>
       </c>
       <c r="AB29" s="57">
         <v>49267</v>
       </c>
       <c r="AC29" s="57">
         <v>49309</v>
       </c>
       <c r="AD29" s="57">
         <v>49320</v>
       </c>
       <c r="AE29" s="57">
         <v>49367</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="57">
+        <v>49376</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B30" s="53" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="57">
         <v>25215</v>
       </c>
       <c r="D30" s="57">
         <v>25191</v>
       </c>
       <c r="E30" s="57">
         <v>25196</v>
       </c>
       <c r="F30" s="57">
         <v>25183</v>
       </c>
       <c r="G30" s="57">
         <v>25184</v>
       </c>
       <c r="H30" s="57">
         <v>25183</v>
       </c>
       <c r="I30" s="57">
@@ -4890,52 +4968,55 @@
       </c>
       <c r="X30" s="57">
         <v>24867</v>
       </c>
       <c r="Y30" s="57">
         <v>24846</v>
       </c>
       <c r="Z30" s="57">
         <v>24838</v>
       </c>
       <c r="AA30" s="36">
         <v>24819</v>
       </c>
       <c r="AB30" s="57">
         <v>24739</v>
       </c>
       <c r="AC30" s="57">
         <v>24772</v>
       </c>
       <c r="AD30" s="57">
         <v>24770</v>
       </c>
       <c r="AE30" s="57">
         <v>24725</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="57">
+        <v>24712</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B31" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C31" s="57">
         <v>96305</v>
       </c>
       <c r="D31" s="57">
         <v>96158</v>
       </c>
       <c r="E31" s="57">
         <v>96090</v>
       </c>
       <c r="F31" s="57">
         <v>96099</v>
       </c>
       <c r="G31" s="57">
         <v>96099</v>
       </c>
       <c r="H31" s="57">
         <v>96029</v>
       </c>
       <c r="I31" s="57">
@@ -4985,52 +5066,55 @@
       </c>
       <c r="X31" s="57">
         <v>94560</v>
       </c>
       <c r="Y31" s="57">
         <v>94396</v>
       </c>
       <c r="Z31" s="57">
         <v>94309</v>
       </c>
       <c r="AA31" s="36">
         <v>94208</v>
       </c>
       <c r="AB31" s="57">
         <v>93956</v>
       </c>
       <c r="AC31" s="57">
         <v>93924</v>
       </c>
       <c r="AD31" s="57">
         <v>93769</v>
       </c>
       <c r="AE31" s="57">
         <v>93662</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="57">
+        <v>93579</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B32" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="57">
         <v>69086</v>
       </c>
       <c r="D32" s="57">
         <v>68975</v>
       </c>
       <c r="E32" s="57">
         <v>68964</v>
       </c>
       <c r="F32" s="57">
         <v>68933</v>
       </c>
       <c r="G32" s="57">
         <v>68906</v>
       </c>
       <c r="H32" s="57">
         <v>68914</v>
       </c>
       <c r="I32" s="57">
@@ -5080,52 +5164,55 @@
       </c>
       <c r="X32" s="57">
         <v>67923</v>
       </c>
       <c r="Y32" s="57">
         <v>67873</v>
       </c>
       <c r="Z32" s="57">
         <v>67911</v>
       </c>
       <c r="AA32" s="36">
         <v>67870</v>
       </c>
       <c r="AB32" s="57">
         <v>67748</v>
       </c>
       <c r="AC32" s="57">
         <v>67654</v>
       </c>
       <c r="AD32" s="57">
         <v>67665</v>
       </c>
       <c r="AE32" s="57">
         <v>67564</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="57">
+        <v>67477</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="57">
         <v>60749</v>
       </c>
       <c r="D33" s="57">
         <v>60748</v>
       </c>
       <c r="E33" s="57">
         <v>60793</v>
       </c>
       <c r="F33" s="57">
         <v>60887</v>
       </c>
       <c r="G33" s="57">
         <v>60940</v>
       </c>
       <c r="H33" s="57">
         <v>61020</v>
       </c>
       <c r="I33" s="57">
@@ -5175,52 +5262,55 @@
       </c>
       <c r="X33" s="57">
         <v>60840</v>
       </c>
       <c r="Y33" s="57">
         <v>60761</v>
       </c>
       <c r="Z33" s="57">
         <v>60742</v>
       </c>
       <c r="AA33" s="36">
         <v>60732</v>
       </c>
       <c r="AB33" s="57">
         <v>60712</v>
       </c>
       <c r="AC33" s="57">
         <v>60710</v>
       </c>
       <c r="AD33" s="57">
         <v>60697</v>
       </c>
       <c r="AE33" s="57">
         <v>60652</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="57">
+        <v>60662</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B34" s="53" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="57">
         <v>66054</v>
       </c>
       <c r="D34" s="57">
         <v>65987</v>
       </c>
       <c r="E34" s="57">
         <v>65954</v>
       </c>
       <c r="F34" s="57">
         <v>65987</v>
       </c>
       <c r="G34" s="57">
         <v>66026</v>
       </c>
       <c r="H34" s="57">
         <v>66068</v>
       </c>
       <c r="I34" s="57">
@@ -5270,52 +5360,55 @@
       </c>
       <c r="X34" s="57">
         <v>65060</v>
       </c>
       <c r="Y34" s="57">
         <v>65031</v>
       </c>
       <c r="Z34" s="57">
         <v>64995</v>
       </c>
       <c r="AA34" s="36">
         <v>64991</v>
       </c>
       <c r="AB34" s="57">
         <v>64897</v>
       </c>
       <c r="AC34" s="57">
         <v>64830</v>
       </c>
       <c r="AD34" s="57">
         <v>64777</v>
       </c>
       <c r="AE34" s="57">
         <v>64806</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="57">
+        <v>64745</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="53" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="57">
         <v>66743</v>
       </c>
       <c r="D35" s="57">
         <v>66752</v>
       </c>
       <c r="E35" s="57">
         <v>66819</v>
       </c>
       <c r="F35" s="57">
         <v>66859</v>
       </c>
       <c r="G35" s="57">
         <v>66900</v>
       </c>
       <c r="H35" s="57">
         <v>66932</v>
       </c>
       <c r="I35" s="57">
@@ -5365,52 +5458,55 @@
       </c>
       <c r="X35" s="57">
         <v>67236</v>
       </c>
       <c r="Y35" s="57">
         <v>67335</v>
       </c>
       <c r="Z35" s="57">
         <v>67335</v>
       </c>
       <c r="AA35" s="36">
         <v>67331</v>
       </c>
       <c r="AB35" s="57">
         <v>67313</v>
       </c>
       <c r="AC35" s="57">
         <v>67369</v>
       </c>
       <c r="AD35" s="57">
         <v>67417</v>
       </c>
       <c r="AE35" s="57">
         <v>67466</v>
       </c>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35" s="57">
+        <v>67460</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B36" s="53" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="57">
         <v>26781</v>
       </c>
       <c r="D36" s="57">
         <v>26730</v>
       </c>
       <c r="E36" s="57">
         <v>26723</v>
       </c>
       <c r="F36" s="57">
         <v>26749</v>
       </c>
       <c r="G36" s="57">
         <v>26734</v>
       </c>
       <c r="H36" s="57">
         <v>26733</v>
       </c>
       <c r="I36" s="57">
@@ -5460,52 +5556,55 @@
       </c>
       <c r="X36" s="57">
         <v>26165</v>
       </c>
       <c r="Y36" s="57">
         <v>26142</v>
       </c>
       <c r="Z36" s="57">
         <v>26100</v>
       </c>
       <c r="AA36" s="36">
         <v>26078</v>
       </c>
       <c r="AB36" s="57">
         <v>26008</v>
       </c>
       <c r="AC36" s="57">
         <v>25981</v>
       </c>
       <c r="AD36" s="57">
         <v>26008</v>
       </c>
       <c r="AE36" s="57">
         <v>25971</v>
       </c>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36" s="57">
+        <v>25932</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B37" s="53" t="s">
         <v>70</v>
       </c>
       <c r="C37" s="57">
         <v>119616</v>
       </c>
       <c r="D37" s="57">
         <v>119711</v>
       </c>
       <c r="E37" s="57">
         <v>119817</v>
       </c>
       <c r="F37" s="57">
         <v>120005</v>
       </c>
       <c r="G37" s="57">
         <v>120244</v>
       </c>
       <c r="H37" s="57">
         <v>120394</v>
       </c>
       <c r="I37" s="57">
@@ -5555,52 +5654,55 @@
       </c>
       <c r="X37" s="57">
         <v>122638</v>
       </c>
       <c r="Y37" s="57">
         <v>122792</v>
       </c>
       <c r="Z37" s="57">
         <v>122940</v>
       </c>
       <c r="AA37" s="36">
         <v>123117</v>
       </c>
       <c r="AB37" s="57">
         <v>122768</v>
       </c>
       <c r="AC37" s="57">
         <v>122916</v>
       </c>
       <c r="AD37" s="57">
         <v>123057</v>
       </c>
       <c r="AE37" s="57">
         <v>123179</v>
       </c>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37" s="57">
+        <v>123248</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B38" s="53" t="s">
         <v>71</v>
       </c>
       <c r="C38" s="57">
         <v>112277</v>
       </c>
       <c r="D38" s="57">
         <v>112391</v>
       </c>
       <c r="E38" s="57">
         <v>112571</v>
       </c>
       <c r="F38" s="57">
         <v>112732</v>
       </c>
       <c r="G38" s="57">
         <v>112887</v>
       </c>
       <c r="H38" s="57">
         <v>113008</v>
       </c>
       <c r="I38" s="57">
@@ -5650,52 +5752,55 @@
       </c>
       <c r="X38" s="57">
         <v>113181</v>
       </c>
       <c r="Y38" s="57">
         <v>113159</v>
       </c>
       <c r="Z38" s="57">
         <v>113166</v>
       </c>
       <c r="AA38" s="36">
         <v>113202</v>
       </c>
       <c r="AB38" s="57">
         <v>113030</v>
       </c>
       <c r="AC38" s="57">
         <v>113065</v>
       </c>
       <c r="AD38" s="57">
         <v>113075</v>
       </c>
       <c r="AE38" s="57">
         <v>113093</v>
       </c>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38" s="57">
+        <v>113089</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B39" s="53" t="s">
         <v>72</v>
       </c>
       <c r="C39" s="57">
         <v>51812</v>
       </c>
       <c r="D39" s="57">
         <v>51881</v>
       </c>
       <c r="E39" s="57">
         <v>52011</v>
       </c>
       <c r="F39" s="57">
         <v>52132</v>
       </c>
       <c r="G39" s="57">
         <v>52224</v>
       </c>
       <c r="H39" s="57">
         <v>52281</v>
       </c>
       <c r="I39" s="57">
@@ -5745,52 +5850,55 @@
       </c>
       <c r="X39" s="57">
         <v>53029</v>
       </c>
       <c r="Y39" s="57">
         <v>53161</v>
       </c>
       <c r="Z39" s="57">
         <v>53304</v>
       </c>
       <c r="AA39" s="36">
         <v>53436</v>
       </c>
       <c r="AB39" s="57">
         <v>53543</v>
       </c>
       <c r="AC39" s="57">
         <v>53601</v>
       </c>
       <c r="AD39" s="57">
         <v>53667</v>
       </c>
       <c r="AE39" s="57">
         <v>53759</v>
       </c>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39" s="57">
+        <v>53856</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B40" s="53" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="57">
         <v>32388</v>
       </c>
       <c r="D40" s="57">
         <v>32354</v>
       </c>
       <c r="E40" s="57">
         <v>32343</v>
       </c>
       <c r="F40" s="57">
         <v>32328</v>
       </c>
       <c r="G40" s="57">
         <v>32351</v>
       </c>
       <c r="H40" s="57">
         <v>32378</v>
       </c>
       <c r="I40" s="57">
@@ -5840,52 +5948,55 @@
       </c>
       <c r="X40" s="57">
         <v>31929</v>
       </c>
       <c r="Y40" s="57">
         <v>31942</v>
       </c>
       <c r="Z40" s="57">
         <v>31884</v>
       </c>
       <c r="AA40" s="36">
         <v>31898</v>
       </c>
       <c r="AB40" s="57">
         <v>31809</v>
       </c>
       <c r="AC40" s="57">
         <v>31752</v>
       </c>
       <c r="AD40" s="57">
         <v>31700</v>
       </c>
       <c r="AE40" s="57">
         <v>31673</v>
       </c>
-    </row>
-    <row r="41" spans="1:31">
+      <c r="AF40" s="57">
+        <v>31692</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B41" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C41" s="57">
         <v>62018</v>
       </c>
       <c r="D41" s="57">
         <v>62046</v>
       </c>
       <c r="E41" s="57">
         <v>62087</v>
       </c>
       <c r="F41" s="57">
         <v>62126</v>
       </c>
       <c r="G41" s="57">
         <v>62199</v>
       </c>
       <c r="H41" s="57">
         <v>62262</v>
       </c>
       <c r="I41" s="57">
@@ -5935,52 +6046,55 @@
       </c>
       <c r="X41" s="57">
         <v>62263</v>
       </c>
       <c r="Y41" s="57">
         <v>62187</v>
       </c>
       <c r="Z41" s="57">
         <v>62145</v>
       </c>
       <c r="AA41" s="36">
         <v>62165</v>
       </c>
       <c r="AB41" s="57">
         <v>62091</v>
       </c>
       <c r="AC41" s="57">
         <v>62134</v>
       </c>
       <c r="AD41" s="57">
         <v>62162</v>
       </c>
       <c r="AE41" s="57">
         <v>62120</v>
       </c>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41" s="57">
+        <v>62179</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B42" s="53" t="s">
         <v>75</v>
       </c>
       <c r="C42" s="57">
         <v>54162</v>
       </c>
       <c r="D42" s="57">
         <v>54124</v>
       </c>
       <c r="E42" s="57">
         <v>54154</v>
       </c>
       <c r="F42" s="57">
         <v>54130</v>
       </c>
       <c r="G42" s="57">
         <v>54120</v>
       </c>
       <c r="H42" s="57">
         <v>54150</v>
       </c>
       <c r="I42" s="57">
@@ -6030,52 +6144,55 @@
       </c>
       <c r="X42" s="57">
         <v>53235</v>
       </c>
       <c r="Y42" s="57">
         <v>53123</v>
       </c>
       <c r="Z42" s="57">
         <v>53114</v>
       </c>
       <c r="AA42" s="36">
         <v>53106</v>
       </c>
       <c r="AB42" s="57">
         <v>52997</v>
       </c>
       <c r="AC42" s="57">
         <v>52984</v>
       </c>
       <c r="AD42" s="57">
         <v>52987</v>
       </c>
       <c r="AE42" s="57">
         <v>52977</v>
       </c>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42" s="57">
+        <v>53033</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B43" s="54" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="57">
         <v>44243</v>
       </c>
       <c r="D43" s="57">
         <v>44218</v>
       </c>
       <c r="E43" s="57">
         <v>44223</v>
       </c>
       <c r="F43" s="57">
         <v>44225</v>
       </c>
       <c r="G43" s="57">
         <v>44202</v>
       </c>
       <c r="H43" s="57">
         <v>44206</v>
       </c>
       <c r="I43" s="57">
@@ -6125,87 +6242,91 @@
       </c>
       <c r="X43" s="57">
         <v>43357</v>
       </c>
       <c r="Y43" s="57">
         <v>43255</v>
       </c>
       <c r="Z43" s="57">
         <v>43222</v>
       </c>
       <c r="AA43" s="36">
         <v>43204</v>
       </c>
       <c r="AB43" s="57">
         <v>43089</v>
       </c>
       <c r="AC43" s="57">
         <v>43050</v>
       </c>
       <c r="AD43" s="57">
         <v>42995</v>
       </c>
       <c r="AE43" s="57">
         <v>42967</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" s="29" customFormat="1">
+      <c r="AF43" s="57">
+        <v>42901</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" s="29" customFormat="1">
       <c r="A44" s="25"/>
-      <c r="B44" s="70" t="s">
+      <c r="B44" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="C44" s="70"/>
-[...25 lines deleted...]
-      <c r="AC44" s="70"/>
+      <c r="C44" s="74"/>
+      <c r="D44" s="74"/>
+      <c r="E44" s="74"/>
+      <c r="F44" s="74"/>
+      <c r="G44" s="74"/>
+      <c r="H44" s="74"/>
+      <c r="I44" s="74"/>
+      <c r="J44" s="74"/>
+      <c r="K44" s="74"/>
+      <c r="L44" s="74"/>
+      <c r="M44" s="74"/>
+      <c r="N44" s="74"/>
+      <c r="O44" s="74"/>
+      <c r="P44" s="74"/>
+      <c r="Q44" s="74"/>
+      <c r="R44" s="74"/>
+      <c r="S44" s="74"/>
+      <c r="T44" s="74"/>
+      <c r="U44" s="74"/>
+      <c r="V44" s="74"/>
+      <c r="W44" s="74"/>
+      <c r="X44" s="74"/>
+      <c r="Y44" s="74"/>
+      <c r="Z44" s="74"/>
+      <c r="AA44" s="74"/>
+      <c r="AB44" s="74"/>
+      <c r="AC44" s="74"/>
       <c r="AD44" s="25"/>
       <c r="AE44" s="25"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44" s="25"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C45" s="33">
         <v>1050045</v>
       </c>
       <c r="D45" s="33">
         <v>1049866</v>
       </c>
       <c r="E45" s="33">
         <v>1050589</v>
       </c>
       <c r="F45" s="36">
         <v>1051285</v>
       </c>
       <c r="G45" s="36">
         <v>1052260</v>
       </c>
       <c r="H45" s="36">
         <v>1053247</v>
       </c>
       <c r="I45" s="57">
@@ -6255,52 +6376,55 @@
       </c>
       <c r="X45" s="30">
         <v>1050965</v>
       </c>
       <c r="Y45" s="57">
         <v>1050693</v>
       </c>
       <c r="Z45" s="57">
         <v>1050662</v>
       </c>
       <c r="AA45" s="36">
         <v>1050875</v>
       </c>
       <c r="AB45" s="57">
         <v>1050176</v>
       </c>
       <c r="AC45" s="57">
         <v>1050263</v>
       </c>
       <c r="AD45" s="57">
         <v>1050091</v>
       </c>
       <c r="AE45" s="57">
         <v>1050106</v>
       </c>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45" s="57">
+        <v>1049865</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B46" s="53" t="s">
         <v>60</v>
       </c>
       <c r="C46" s="57">
         <v>113942</v>
       </c>
       <c r="D46" s="57">
         <v>114368</v>
       </c>
       <c r="E46" s="57">
         <v>114748</v>
       </c>
       <c r="F46" s="57">
         <v>115031</v>
       </c>
       <c r="G46" s="57">
         <v>115428</v>
       </c>
       <c r="H46" s="57">
         <v>115790</v>
       </c>
       <c r="I46" s="57">
@@ -6350,52 +6474,55 @@
       </c>
       <c r="X46" s="57">
         <v>122312</v>
       </c>
       <c r="Y46" s="57">
         <v>122565</v>
       </c>
       <c r="Z46" s="57">
         <v>122797</v>
       </c>
       <c r="AA46" s="36">
         <v>123106</v>
       </c>
       <c r="AB46" s="57">
         <v>123407</v>
       </c>
       <c r="AC46" s="57">
         <v>123577</v>
       </c>
       <c r="AD46" s="57">
         <v>123733</v>
       </c>
       <c r="AE46" s="57">
         <v>123989</v>
       </c>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46" s="57">
+        <v>124178</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B47" s="53" t="s">
         <v>61</v>
       </c>
       <c r="C47" s="57">
         <v>38446</v>
       </c>
       <c r="D47" s="57">
         <v>38361</v>
       </c>
       <c r="E47" s="57">
         <v>38317</v>
       </c>
       <c r="F47" s="57">
         <v>38324</v>
       </c>
       <c r="G47" s="57">
         <v>38334</v>
       </c>
       <c r="H47" s="57">
         <v>38322</v>
       </c>
       <c r="I47" s="57">
@@ -6445,52 +6572,55 @@
       </c>
       <c r="X47" s="57">
         <v>37234</v>
       </c>
       <c r="Y47" s="57">
         <v>37233</v>
       </c>
       <c r="Z47" s="57">
         <v>37207</v>
       </c>
       <c r="AA47" s="36">
         <v>37228</v>
       </c>
       <c r="AB47" s="57">
         <v>37098</v>
       </c>
       <c r="AC47" s="57">
         <v>37062</v>
       </c>
       <c r="AD47" s="57">
         <v>36960</v>
       </c>
       <c r="AE47" s="57">
         <v>36907</v>
       </c>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47" s="57">
+        <v>36866</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B48" s="53" t="s">
         <v>62</v>
       </c>
       <c r="C48" s="57">
         <v>50163</v>
       </c>
       <c r="D48" s="57">
         <v>50154</v>
       </c>
       <c r="E48" s="57">
         <v>50147</v>
       </c>
       <c r="F48" s="57">
         <v>50134</v>
       </c>
       <c r="G48" s="57">
         <v>50160</v>
       </c>
       <c r="H48" s="57">
         <v>50193</v>
       </c>
       <c r="I48" s="57">
@@ -6540,52 +6670,55 @@
       </c>
       <c r="X48" s="57">
         <v>49857</v>
       </c>
       <c r="Y48" s="57">
         <v>49834</v>
       </c>
       <c r="Z48" s="57">
         <v>49788</v>
       </c>
       <c r="AA48" s="36">
         <v>49710</v>
       </c>
       <c r="AB48" s="57">
         <v>49689</v>
       </c>
       <c r="AC48" s="57">
         <v>49700</v>
       </c>
       <c r="AD48" s="57">
         <v>49725</v>
       </c>
       <c r="AE48" s="57">
         <v>49760</v>
       </c>
-    </row>
-    <row r="49" spans="1:31">
+      <c r="AF48" s="57">
+        <v>49770</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32">
       <c r="A49" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B49" s="53" t="s">
         <v>63</v>
       </c>
       <c r="C49" s="57">
         <v>23486</v>
       </c>
       <c r="D49" s="57">
         <v>23451</v>
       </c>
       <c r="E49" s="57">
         <v>23447</v>
       </c>
       <c r="F49" s="57">
         <v>23408</v>
       </c>
       <c r="G49" s="57">
         <v>23388</v>
       </c>
       <c r="H49" s="57">
         <v>23397</v>
       </c>
       <c r="I49" s="57">
@@ -6635,52 +6768,55 @@
       </c>
       <c r="X49" s="57">
         <v>22842</v>
       </c>
       <c r="Y49" s="57">
         <v>22813</v>
       </c>
       <c r="Z49" s="57">
         <v>22807</v>
       </c>
       <c r="AA49" s="36">
         <v>22762</v>
       </c>
       <c r="AB49" s="57">
         <v>22682</v>
       </c>
       <c r="AC49" s="57">
         <v>22672</v>
       </c>
       <c r="AD49" s="57">
         <v>22644</v>
       </c>
       <c r="AE49" s="57">
         <v>22595</v>
       </c>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49" s="57">
+        <v>22575</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B50" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C50" s="57">
         <v>91226</v>
       </c>
       <c r="D50" s="57">
         <v>91086</v>
       </c>
       <c r="E50" s="57">
         <v>91038</v>
       </c>
       <c r="F50" s="57">
         <v>91000</v>
       </c>
       <c r="G50" s="57">
         <v>91007</v>
       </c>
       <c r="H50" s="57">
         <v>90898</v>
       </c>
       <c r="I50" s="57">
@@ -6730,52 +6866,55 @@
       </c>
       <c r="X50" s="57">
         <v>88997</v>
       </c>
       <c r="Y50" s="57">
         <v>88817</v>
       </c>
       <c r="Z50" s="57">
         <v>88708</v>
       </c>
       <c r="AA50" s="36">
         <v>88609</v>
       </c>
       <c r="AB50" s="57">
         <v>88343</v>
       </c>
       <c r="AC50" s="57">
         <v>88250</v>
       </c>
       <c r="AD50" s="57">
         <v>88094</v>
       </c>
       <c r="AE50" s="57">
         <v>87938</v>
       </c>
-    </row>
-    <row r="51" spans="1:31">
+      <c r="AF50" s="57">
+        <v>87762</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B51" s="53" t="s">
         <v>65</v>
       </c>
       <c r="C51" s="57">
         <v>64986</v>
       </c>
       <c r="D51" s="57">
         <v>64831</v>
       </c>
       <c r="E51" s="57">
         <v>64810</v>
       </c>
       <c r="F51" s="57">
         <v>64823</v>
       </c>
       <c r="G51" s="57">
         <v>64820</v>
       </c>
       <c r="H51" s="57">
         <v>64840</v>
       </c>
       <c r="I51" s="57">
@@ -6825,52 +6964,55 @@
       </c>
       <c r="X51" s="57">
         <v>63345</v>
       </c>
       <c r="Y51" s="57">
         <v>63284</v>
       </c>
       <c r="Z51" s="57">
         <v>63236</v>
       </c>
       <c r="AA51" s="36">
         <v>63223</v>
       </c>
       <c r="AB51" s="57">
         <v>63207</v>
       </c>
       <c r="AC51" s="57">
         <v>63191</v>
       </c>
       <c r="AD51" s="57">
         <v>63093</v>
       </c>
       <c r="AE51" s="57">
         <v>62977</v>
       </c>
-    </row>
-    <row r="52" spans="1:31">
+      <c r="AF51" s="57">
+        <v>62937</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B52" s="53" t="s">
         <v>66</v>
       </c>
       <c r="C52" s="57">
         <v>56795</v>
       </c>
       <c r="D52" s="57">
         <v>56795</v>
       </c>
       <c r="E52" s="57">
         <v>56907</v>
       </c>
       <c r="F52" s="57">
         <v>56958</v>
       </c>
       <c r="G52" s="57">
         <v>57003</v>
       </c>
       <c r="H52" s="57">
         <v>57098</v>
       </c>
       <c r="I52" s="57">
@@ -6920,52 +7062,55 @@
       </c>
       <c r="X52" s="57">
         <v>56775</v>
       </c>
       <c r="Y52" s="57">
         <v>56638</v>
       </c>
       <c r="Z52" s="57">
         <v>56577</v>
       </c>
       <c r="AA52" s="36">
         <v>56503</v>
       </c>
       <c r="AB52" s="57">
         <v>56511</v>
       </c>
       <c r="AC52" s="57">
         <v>56484</v>
       </c>
       <c r="AD52" s="57">
         <v>56416</v>
       </c>
       <c r="AE52" s="57">
         <v>56332</v>
       </c>
-    </row>
-    <row r="53" spans="1:31">
+      <c r="AF52" s="57">
+        <v>56282</v>
+      </c>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B53" s="53" t="s">
         <v>67</v>
       </c>
       <c r="C53" s="57">
         <v>63672</v>
       </c>
       <c r="D53" s="57">
         <v>63571</v>
       </c>
       <c r="E53" s="57">
         <v>63517</v>
       </c>
       <c r="F53" s="57">
         <v>63567</v>
       </c>
       <c r="G53" s="57">
         <v>63617</v>
       </c>
       <c r="H53" s="57">
         <v>63634</v>
       </c>
       <c r="I53" s="57">
@@ -7015,52 +7160,55 @@
       </c>
       <c r="X53" s="57">
         <v>62487</v>
       </c>
       <c r="Y53" s="57">
         <v>62430</v>
       </c>
       <c r="Z53" s="57">
         <v>62417</v>
       </c>
       <c r="AA53" s="36">
         <v>62368</v>
       </c>
       <c r="AB53" s="57">
         <v>62344</v>
       </c>
       <c r="AC53" s="57">
         <v>62322</v>
       </c>
       <c r="AD53" s="57">
         <v>62244</v>
       </c>
       <c r="AE53" s="57">
         <v>62301</v>
       </c>
-    </row>
-    <row r="54" spans="1:31">
+      <c r="AF53" s="57">
+        <v>62220</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B54" s="53" t="s">
         <v>68</v>
       </c>
       <c r="C54" s="57">
         <v>62434</v>
       </c>
       <c r="D54" s="57">
         <v>62399</v>
       </c>
       <c r="E54" s="57">
         <v>62352</v>
       </c>
       <c r="F54" s="57">
         <v>62376</v>
       </c>
       <c r="G54" s="57">
         <v>62402</v>
       </c>
       <c r="H54" s="57">
         <v>62449</v>
       </c>
       <c r="I54" s="57">
@@ -7110,52 +7258,55 @@
       </c>
       <c r="X54" s="57">
         <v>62754</v>
       </c>
       <c r="Y54" s="57">
         <v>62855</v>
       </c>
       <c r="Z54" s="57">
         <v>62863</v>
       </c>
       <c r="AA54" s="36">
         <v>62881</v>
       </c>
       <c r="AB54" s="57">
         <v>62834</v>
       </c>
       <c r="AC54" s="57">
         <v>62858</v>
       </c>
       <c r="AD54" s="57">
         <v>62874</v>
       </c>
       <c r="AE54" s="57">
         <v>62934</v>
       </c>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54" s="57">
+        <v>62938</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B55" s="53" t="s">
         <v>69</v>
       </c>
       <c r="C55" s="57">
         <v>24812</v>
       </c>
       <c r="D55" s="57">
         <v>24743</v>
       </c>
       <c r="E55" s="57">
         <v>24762</v>
       </c>
       <c r="F55" s="57">
         <v>24776</v>
       </c>
       <c r="G55" s="57">
         <v>24762</v>
       </c>
       <c r="H55" s="57">
         <v>24743</v>
       </c>
       <c r="I55" s="57">
@@ -7205,52 +7356,55 @@
       </c>
       <c r="X55" s="57">
         <v>23931</v>
       </c>
       <c r="Y55" s="57">
         <v>23896</v>
       </c>
       <c r="Z55" s="57">
         <v>23846</v>
       </c>
       <c r="AA55" s="36">
         <v>23849</v>
       </c>
       <c r="AB55" s="57">
         <v>23814</v>
       </c>
       <c r="AC55" s="57">
         <v>23797</v>
       </c>
       <c r="AD55" s="57">
         <v>23815</v>
       </c>
       <c r="AE55" s="57">
         <v>23795</v>
       </c>
-    </row>
-    <row r="56" spans="1:31">
+      <c r="AF55" s="57">
+        <v>23748</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32">
       <c r="A56" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B56" s="53" t="s">
         <v>70</v>
       </c>
       <c r="C56" s="57">
         <v>117207</v>
       </c>
       <c r="D56" s="57">
         <v>117288</v>
       </c>
       <c r="E56" s="57">
         <v>117393</v>
       </c>
       <c r="F56" s="57">
         <v>117601</v>
       </c>
       <c r="G56" s="57">
         <v>117772</v>
       </c>
       <c r="H56" s="57">
         <v>117943</v>
       </c>
       <c r="I56" s="57">
@@ -7300,52 +7454,55 @@
       </c>
       <c r="X56" s="57">
         <v>120000</v>
       </c>
       <c r="Y56" s="57">
         <v>120037</v>
       </c>
       <c r="Z56" s="57">
         <v>120160</v>
       </c>
       <c r="AA56" s="36">
         <v>120277</v>
       </c>
       <c r="AB56" s="57">
         <v>120189</v>
       </c>
       <c r="AC56" s="57">
         <v>120246</v>
       </c>
       <c r="AD56" s="57">
         <v>120464</v>
       </c>
       <c r="AE56" s="57">
         <v>120531</v>
       </c>
-    </row>
-    <row r="57" spans="1:31">
+      <c r="AF56" s="57">
+        <v>120629</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32">
       <c r="A57" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B57" s="53" t="s">
         <v>71</v>
       </c>
       <c r="C57" s="57">
         <v>109404</v>
       </c>
       <c r="D57" s="57">
         <v>109486</v>
       </c>
       <c r="E57" s="57">
         <v>109642</v>
       </c>
       <c r="F57" s="57">
         <v>109758</v>
       </c>
       <c r="G57" s="57">
         <v>109916</v>
       </c>
       <c r="H57" s="57">
         <v>110134</v>
       </c>
       <c r="I57" s="57">
@@ -7395,52 +7552,55 @@
       </c>
       <c r="X57" s="57">
         <v>109796</v>
       </c>
       <c r="Y57" s="57">
         <v>109680</v>
       </c>
       <c r="Z57" s="57">
         <v>109759</v>
       </c>
       <c r="AA57" s="36">
         <v>109751</v>
       </c>
       <c r="AB57" s="57">
         <v>109635</v>
       </c>
       <c r="AC57" s="57">
         <v>109664</v>
       </c>
       <c r="AD57" s="57">
         <v>109678</v>
       </c>
       <c r="AE57" s="57">
         <v>109693</v>
       </c>
-    </row>
-    <row r="58" spans="1:31">
+      <c r="AF57" s="57">
+        <v>109665</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32">
       <c r="A58" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B58" s="53" t="s">
         <v>72</v>
       </c>
       <c r="C58" s="57">
         <v>50169</v>
       </c>
       <c r="D58" s="57">
         <v>50188</v>
       </c>
       <c r="E58" s="57">
         <v>50236</v>
       </c>
       <c r="F58" s="57">
         <v>50298</v>
       </c>
       <c r="G58" s="57">
         <v>50342</v>
       </c>
       <c r="H58" s="57">
         <v>50391</v>
       </c>
       <c r="I58" s="57">
@@ -7490,52 +7650,55 @@
       </c>
       <c r="X58" s="57">
         <v>50666</v>
       </c>
       <c r="Y58" s="57">
         <v>50808</v>
       </c>
       <c r="Z58" s="57">
         <v>50940</v>
       </c>
       <c r="AA58" s="36">
         <v>51064</v>
       </c>
       <c r="AB58" s="57">
         <v>51125</v>
       </c>
       <c r="AC58" s="57">
         <v>51198</v>
       </c>
       <c r="AD58" s="57">
         <v>51207</v>
       </c>
       <c r="AE58" s="57">
         <v>51300</v>
       </c>
-    </row>
-    <row r="59" spans="1:31">
+      <c r="AF58" s="57">
+        <v>51381</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32">
       <c r="A59" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B59" s="53" t="s">
         <v>73</v>
       </c>
       <c r="C59" s="57">
         <v>30799</v>
       </c>
       <c r="D59" s="57">
         <v>30787</v>
       </c>
       <c r="E59" s="57">
         <v>30819</v>
       </c>
       <c r="F59" s="57">
         <v>30830</v>
       </c>
       <c r="G59" s="57">
         <v>30854</v>
       </c>
       <c r="H59" s="57">
         <v>30857</v>
       </c>
       <c r="I59" s="57">
@@ -7585,52 +7748,55 @@
       </c>
       <c r="X59" s="57">
         <v>30234</v>
       </c>
       <c r="Y59" s="57">
         <v>30211</v>
       </c>
       <c r="Z59" s="57">
         <v>30179</v>
       </c>
       <c r="AA59" s="36">
         <v>30195</v>
       </c>
       <c r="AB59" s="57">
         <v>30115</v>
       </c>
       <c r="AC59" s="57">
         <v>30052</v>
       </c>
       <c r="AD59" s="57">
         <v>30030</v>
       </c>
       <c r="AE59" s="57">
         <v>30016</v>
       </c>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59" s="57">
+        <v>29995</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B60" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C60" s="57">
         <v>59881</v>
       </c>
       <c r="D60" s="57">
         <v>59825</v>
       </c>
       <c r="E60" s="57">
         <v>59884</v>
       </c>
       <c r="F60" s="57">
         <v>59912</v>
       </c>
       <c r="G60" s="57">
         <v>59994</v>
       </c>
       <c r="H60" s="57">
         <v>60058</v>
       </c>
       <c r="I60" s="57">
@@ -7680,52 +7846,55 @@
       </c>
       <c r="X60" s="57">
         <v>59764</v>
       </c>
       <c r="Y60" s="57">
         <v>59799</v>
       </c>
       <c r="Z60" s="57">
         <v>59706</v>
       </c>
       <c r="AA60" s="36">
         <v>59696</v>
       </c>
       <c r="AB60" s="57">
         <v>59680</v>
       </c>
       <c r="AC60" s="57">
         <v>59733</v>
       </c>
       <c r="AD60" s="57">
         <v>59729</v>
       </c>
       <c r="AE60" s="57">
         <v>59695</v>
       </c>
-    </row>
-    <row r="61" spans="1:31">
+      <c r="AF60" s="57">
+        <v>59666</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B61" s="53" t="s">
         <v>75</v>
       </c>
       <c r="C61" s="57">
         <v>52177</v>
       </c>
       <c r="D61" s="57">
         <v>52137</v>
       </c>
       <c r="E61" s="57">
         <v>52140</v>
       </c>
       <c r="F61" s="57">
         <v>52099</v>
       </c>
       <c r="G61" s="57">
         <v>52091</v>
       </c>
       <c r="H61" s="57">
         <v>52119</v>
       </c>
       <c r="I61" s="57">
@@ -7775,52 +7944,55 @@
       </c>
       <c r="X61" s="57">
         <v>50794</v>
       </c>
       <c r="Y61" s="57">
         <v>50726</v>
       </c>
       <c r="Z61" s="57">
         <v>50655</v>
       </c>
       <c r="AA61" s="36">
         <v>50663</v>
       </c>
       <c r="AB61" s="57">
         <v>50580</v>
       </c>
       <c r="AC61" s="57">
         <v>50607</v>
       </c>
       <c r="AD61" s="57">
         <v>50574</v>
       </c>
       <c r="AE61" s="57">
         <v>50575</v>
       </c>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61" s="57">
+        <v>50553</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B62" s="54" t="s">
         <v>76</v>
       </c>
       <c r="C62" s="57">
         <v>40446</v>
       </c>
       <c r="D62" s="57">
         <v>40396</v>
       </c>
       <c r="E62" s="57">
         <v>40430</v>
       </c>
       <c r="F62" s="57">
         <v>40390</v>
       </c>
       <c r="G62" s="57">
         <v>40370</v>
       </c>
       <c r="H62" s="57">
         <v>40381</v>
       </c>
       <c r="I62" s="57">
@@ -7870,81 +8042,84 @@
       </c>
       <c r="X62" s="57">
         <v>39177</v>
       </c>
       <c r="Y62" s="57">
         <v>39067</v>
       </c>
       <c r="Z62" s="57">
         <v>39017</v>
       </c>
       <c r="AA62" s="36">
         <v>38990</v>
       </c>
       <c r="AB62" s="57">
         <v>38923</v>
       </c>
       <c r="AC62" s="57">
         <v>38850</v>
       </c>
       <c r="AD62" s="57">
         <v>38811</v>
       </c>
       <c r="AE62" s="57">
         <v>38768</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B63" s="83" t="s">
+      <c r="AF62" s="57">
+        <v>38700</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32">
+      <c r="B63" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="C63" s="83"/>
-[...24 lines deleted...]
-    <row r="64" spans="1:31">
+      <c r="C63" s="79"/>
+      <c r="D63" s="79"/>
+      <c r="E63" s="79"/>
+      <c r="F63" s="79"/>
+      <c r="G63" s="79"/>
+      <c r="H63" s="79"/>
+      <c r="I63" s="79"/>
+      <c r="J63" s="79"/>
+      <c r="K63" s="79"/>
+      <c r="L63" s="79"/>
+      <c r="M63" s="79"/>
+      <c r="N63" s="79"/>
+      <c r="O63" s="79"/>
+      <c r="P63" s="79"/>
+      <c r="Q63" s="79"/>
+      <c r="R63" s="79"/>
+      <c r="S63" s="79"/>
+      <c r="T63" s="79"/>
+      <c r="U63" s="79"/>
+      <c r="V63" s="79"/>
+      <c r="W63" s="79"/>
+      <c r="X63" s="79"/>
+      <c r="Y63" s="79"/>
+      <c r="Z63" s="79"/>
+    </row>
+    <row r="64" spans="1:32">
       <c r="A64" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B64" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C64" s="30">
         <v>528055</v>
       </c>
       <c r="D64" s="30">
         <v>528742</v>
       </c>
       <c r="E64" s="30">
         <v>529622</v>
       </c>
       <c r="F64" s="30">
         <v>530292</v>
       </c>
       <c r="G64" s="30">
         <v>531292</v>
       </c>
       <c r="H64" s="31">
         <v>532231</v>
       </c>
       <c r="I64" s="60">
@@ -7994,52 +8169,55 @@
       </c>
       <c r="X64" s="30">
         <v>544406</v>
       </c>
       <c r="Y64" s="57">
         <v>544659</v>
       </c>
       <c r="Z64" s="57">
         <v>545012</v>
       </c>
       <c r="AA64" s="30">
         <v>545287</v>
       </c>
       <c r="AB64" s="30">
         <v>544983</v>
       </c>
       <c r="AC64" s="57">
         <v>545140</v>
       </c>
       <c r="AD64" s="57">
         <v>545086</v>
       </c>
       <c r="AE64" s="57">
         <v>545354</v>
       </c>
-    </row>
-    <row r="65" spans="1:31">
+      <c r="AF64" s="57">
+        <v>545548</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32">
       <c r="A65" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B65" s="53" t="s">
         <v>60</v>
       </c>
       <c r="C65" s="57">
         <v>228003</v>
       </c>
       <c r="D65" s="57">
         <v>228890</v>
       </c>
       <c r="E65" s="57">
         <v>229627</v>
       </c>
       <c r="F65" s="57">
         <v>230227</v>
       </c>
       <c r="G65" s="57">
         <v>231019</v>
       </c>
       <c r="H65" s="57">
         <v>231776</v>
       </c>
       <c r="I65" s="60">
@@ -8089,52 +8267,55 @@
       </c>
       <c r="X65" s="57">
         <v>243990</v>
       </c>
       <c r="Y65" s="57">
         <v>244469</v>
       </c>
       <c r="Z65" s="57">
         <v>244946</v>
       </c>
       <c r="AA65" s="30">
         <v>245522</v>
       </c>
       <c r="AB65" s="40">
         <v>245978</v>
       </c>
       <c r="AC65" s="57">
         <v>246365</v>
       </c>
       <c r="AD65" s="57">
         <v>246724</v>
       </c>
       <c r="AE65" s="57">
         <v>247193</v>
       </c>
-    </row>
-    <row r="66" spans="1:31">
+      <c r="AF65" s="57">
+        <v>247536</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32">
       <c r="A66" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B66" s="53" t="s">
         <v>61</v>
       </c>
       <c r="C66" s="57">
         <v>52121</v>
       </c>
       <c r="D66" s="57">
         <v>52019</v>
       </c>
       <c r="E66" s="57">
         <v>51960</v>
       </c>
       <c r="F66" s="57">
         <v>51966</v>
       </c>
       <c r="G66" s="57">
         <v>52007</v>
       </c>
       <c r="H66" s="57">
         <v>52015</v>
       </c>
       <c r="I66" s="60">
@@ -8184,52 +8365,55 @@
       </c>
       <c r="X66" s="57">
         <v>55067</v>
       </c>
       <c r="Y66" s="57">
         <v>55116</v>
       </c>
       <c r="Z66" s="57">
         <v>55112</v>
       </c>
       <c r="AA66" s="30">
         <v>55086</v>
       </c>
       <c r="AB66" s="40">
         <v>54923</v>
       </c>
       <c r="AC66" s="57">
         <v>54883</v>
       </c>
       <c r="AD66" s="57">
         <v>54741</v>
       </c>
       <c r="AE66" s="57">
         <v>54689</v>
       </c>
-    </row>
-    <row r="67" spans="1:31">
+      <c r="AF66" s="57">
+        <v>54649</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32">
       <c r="A67" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B67" s="53" t="s">
         <v>62</v>
       </c>
       <c r="C67" s="57">
         <v>74659</v>
       </c>
       <c r="D67" s="57">
         <v>74662</v>
       </c>
       <c r="E67" s="57">
         <v>74683</v>
       </c>
       <c r="F67" s="57">
         <v>74685</v>
       </c>
       <c r="G67" s="57">
         <v>74707</v>
       </c>
       <c r="H67" s="57">
         <v>74781</v>
       </c>
       <c r="I67" s="60">
@@ -8279,52 +8463,55 @@
       </c>
       <c r="X67" s="57">
         <v>73972</v>
       </c>
       <c r="Y67" s="57">
         <v>73987</v>
       </c>
       <c r="Z67" s="57">
         <v>73962</v>
       </c>
       <c r="AA67" s="30">
         <v>73854</v>
       </c>
       <c r="AB67" s="40">
         <v>73783</v>
       </c>
       <c r="AC67" s="57">
         <v>73823</v>
       </c>
       <c r="AD67" s="57">
         <v>73834</v>
       </c>
       <c r="AE67" s="57">
         <v>73903</v>
       </c>
-    </row>
-    <row r="68" spans="1:31">
+      <c r="AF67" s="57">
+        <v>73942</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32">
       <c r="A68" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C68" s="57">
         <v>44805</v>
       </c>
       <c r="D68" s="57">
         <v>44670</v>
       </c>
       <c r="E68" s="57">
         <v>44676</v>
       </c>
       <c r="F68" s="57">
         <v>44689</v>
       </c>
       <c r="G68" s="57">
         <v>44651</v>
       </c>
       <c r="H68" s="57">
         <v>44605</v>
       </c>
       <c r="I68" s="60">
@@ -8374,52 +8561,55 @@
       </c>
       <c r="X68" s="57">
         <v>43056</v>
       </c>
       <c r="Y68" s="57">
         <v>42931</v>
       </c>
       <c r="Z68" s="57">
         <v>42954</v>
       </c>
       <c r="AA68" s="30">
         <v>42857</v>
       </c>
       <c r="AB68" s="40">
         <v>42629</v>
       </c>
       <c r="AC68" s="57">
         <v>42590</v>
       </c>
       <c r="AD68" s="57">
         <v>42398</v>
       </c>
       <c r="AE68" s="57">
         <v>42268</v>
       </c>
-    </row>
-    <row r="69" spans="1:31">
+      <c r="AF68" s="57">
+        <v>42207</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32">
       <c r="A69" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B69" s="53" t="s">
         <v>71</v>
       </c>
       <c r="C69" s="57">
         <v>62215</v>
       </c>
       <c r="D69" s="57">
         <v>62257</v>
       </c>
       <c r="E69" s="57">
         <v>62356</v>
       </c>
       <c r="F69" s="57">
         <v>62451</v>
       </c>
       <c r="G69" s="57">
         <v>62586</v>
       </c>
       <c r="H69" s="57">
         <v>62699</v>
       </c>
       <c r="I69" s="60">
@@ -8469,52 +8659,55 @@
       </c>
       <c r="X69" s="57">
         <v>62966</v>
       </c>
       <c r="Y69" s="57">
         <v>62865</v>
       </c>
       <c r="Z69" s="57">
         <v>62801</v>
       </c>
       <c r="AA69" s="30">
         <v>62765</v>
       </c>
       <c r="AB69" s="40">
         <v>62575</v>
       </c>
       <c r="AC69" s="57">
         <v>62490</v>
       </c>
       <c r="AD69" s="57">
         <v>62499</v>
       </c>
       <c r="AE69" s="57">
         <v>62465</v>
       </c>
-    </row>
-    <row r="70" spans="1:31">
+      <c r="AF69" s="57">
+        <v>62442</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32">
       <c r="A70" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="57">
         <v>34145</v>
       </c>
       <c r="D70" s="57">
         <v>34179</v>
       </c>
       <c r="E70" s="57">
         <v>34214</v>
       </c>
       <c r="F70" s="57">
         <v>34210</v>
       </c>
       <c r="G70" s="57">
         <v>34260</v>
       </c>
       <c r="H70" s="57">
         <v>34277</v>
       </c>
       <c r="I70" s="60">
@@ -8564,52 +8757,55 @@
       </c>
       <c r="X70" s="57">
         <v>34054</v>
       </c>
       <c r="Y70" s="57">
         <v>34053</v>
       </c>
       <c r="Z70" s="57">
         <v>33985</v>
       </c>
       <c r="AA70" s="30">
         <v>33955</v>
       </c>
       <c r="AB70" s="40">
         <v>33935</v>
       </c>
       <c r="AC70" s="57">
         <v>33919</v>
       </c>
       <c r="AD70" s="57">
         <v>33851</v>
       </c>
       <c r="AE70" s="57">
         <v>33800</v>
       </c>
-    </row>
-    <row r="71" spans="1:31">
+      <c r="AF70" s="57">
+        <v>33838</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32">
       <c r="A71" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B71" s="54" t="s">
         <v>76</v>
       </c>
       <c r="C71" s="57">
         <v>32107</v>
       </c>
       <c r="D71" s="57">
         <v>32065</v>
       </c>
       <c r="E71" s="57">
         <v>32106</v>
       </c>
       <c r="F71" s="57">
         <v>32064</v>
       </c>
       <c r="G71" s="57">
         <v>32062</v>
       </c>
       <c r="H71" s="57">
         <v>32078</v>
       </c>
       <c r="I71" s="60">
@@ -8659,81 +8855,84 @@
       </c>
       <c r="X71" s="57">
         <v>31301</v>
       </c>
       <c r="Y71" s="57">
         <v>31238</v>
       </c>
       <c r="Z71" s="57">
         <v>31252</v>
       </c>
       <c r="AA71" s="30">
         <v>31248</v>
       </c>
       <c r="AB71" s="40">
         <v>31160</v>
       </c>
       <c r="AC71" s="57">
         <v>31070</v>
       </c>
       <c r="AD71" s="57">
         <v>31039</v>
       </c>
       <c r="AE71" s="57">
         <v>31036</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B72" s="70" t="s">
+      <c r="AF71" s="57">
+        <v>30934</v>
+      </c>
+    </row>
+    <row r="72" spans="1:32">
+      <c r="B72" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="C72" s="70"/>
-[...24 lines deleted...]
-    <row r="73" spans="1:31">
+      <c r="C72" s="74"/>
+      <c r="D72" s="74"/>
+      <c r="E72" s="74"/>
+      <c r="F72" s="74"/>
+      <c r="G72" s="74"/>
+      <c r="H72" s="74"/>
+      <c r="I72" s="74"/>
+      <c r="J72" s="74"/>
+      <c r="K72" s="74"/>
+      <c r="L72" s="74"/>
+      <c r="M72" s="74"/>
+      <c r="N72" s="74"/>
+      <c r="O72" s="74"/>
+      <c r="P72" s="74"/>
+      <c r="Q72" s="74"/>
+      <c r="R72" s="74"/>
+      <c r="S72" s="74"/>
+      <c r="T72" s="74"/>
+      <c r="U72" s="74"/>
+      <c r="V72" s="74"/>
+      <c r="W72" s="74"/>
+      <c r="X72" s="74"/>
+      <c r="Y72" s="74"/>
+      <c r="Z72" s="74"/>
+    </row>
+    <row r="73" spans="1:32">
       <c r="A73" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B73" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C73" s="36">
         <v>264764</v>
       </c>
       <c r="D73" s="36">
         <v>265189</v>
       </c>
       <c r="E73" s="36">
         <v>265576</v>
       </c>
       <c r="F73" s="36">
         <v>265980</v>
       </c>
       <c r="G73" s="36">
         <v>266444</v>
       </c>
       <c r="H73" s="36">
         <v>266949</v>
       </c>
       <c r="I73" s="60">
@@ -8783,52 +8982,55 @@
       </c>
       <c r="X73" s="30">
         <v>272994</v>
       </c>
       <c r="Y73" s="57">
         <v>273135</v>
       </c>
       <c r="Z73" s="57">
         <v>273336</v>
       </c>
       <c r="AA73" s="36">
         <v>273438</v>
       </c>
       <c r="AB73" s="57">
         <v>273145</v>
       </c>
       <c r="AC73" s="57">
         <v>273276</v>
       </c>
       <c r="AD73" s="57">
         <v>273278</v>
       </c>
       <c r="AE73" s="57">
         <v>273411</v>
       </c>
-    </row>
-    <row r="74" spans="1:31">
+      <c r="AF73" s="57">
+        <v>273544</v>
+      </c>
+    </row>
+    <row r="74" spans="1:32">
       <c r="A74" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B74" s="53" t="s">
         <v>60</v>
       </c>
       <c r="C74" s="57">
         <v>114061</v>
       </c>
       <c r="D74" s="57">
         <v>114522</v>
       </c>
       <c r="E74" s="57">
         <v>114879</v>
       </c>
       <c r="F74" s="57">
         <v>115196</v>
       </c>
       <c r="G74" s="57">
         <v>115591</v>
       </c>
       <c r="H74" s="57">
         <v>115986</v>
       </c>
       <c r="I74" s="60">
@@ -8878,52 +9080,55 @@
       </c>
       <c r="X74" s="57">
         <v>121678</v>
       </c>
       <c r="Y74" s="57">
         <v>121904</v>
       </c>
       <c r="Z74" s="57">
         <v>122149</v>
       </c>
       <c r="AA74" s="36">
         <v>122416</v>
       </c>
       <c r="AB74" s="57">
         <v>122571</v>
       </c>
       <c r="AC74" s="57">
         <v>122788</v>
       </c>
       <c r="AD74" s="57">
         <v>122991</v>
       </c>
       <c r="AE74" s="57">
         <v>123204</v>
       </c>
-    </row>
-    <row r="75" spans="1:31">
+      <c r="AF74" s="57">
+        <v>123358</v>
+      </c>
+    </row>
+    <row r="75" spans="1:32">
       <c r="A75" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B75" s="53" t="s">
         <v>61</v>
       </c>
       <c r="C75" s="57">
         <v>26720</v>
       </c>
       <c r="D75" s="57">
         <v>26660</v>
       </c>
       <c r="E75" s="57">
         <v>26621</v>
       </c>
       <c r="F75" s="57">
         <v>26640</v>
       </c>
       <c r="G75" s="57">
         <v>26665</v>
       </c>
       <c r="H75" s="57">
         <v>26673</v>
       </c>
       <c r="I75" s="60">
@@ -8973,52 +9178,55 @@
       </c>
       <c r="X75" s="57">
         <v>28414</v>
       </c>
       <c r="Y75" s="57">
         <v>28447</v>
       </c>
       <c r="Z75" s="57">
         <v>28451</v>
       </c>
       <c r="AA75" s="36">
         <v>28414</v>
       </c>
       <c r="AB75" s="57">
         <v>28327</v>
       </c>
       <c r="AC75" s="57">
         <v>28300</v>
       </c>
       <c r="AD75" s="57">
         <v>28221</v>
       </c>
       <c r="AE75" s="57">
         <v>28218</v>
       </c>
-    </row>
-    <row r="76" spans="1:31">
+      <c r="AF75" s="57">
+        <v>28203</v>
+      </c>
+    </row>
+    <row r="76" spans="1:32">
       <c r="A76" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B76" s="53" t="s">
         <v>62</v>
       </c>
       <c r="C76" s="57">
         <v>36828</v>
       </c>
       <c r="D76" s="57">
         <v>36863</v>
       </c>
       <c r="E76" s="57">
         <v>36864</v>
       </c>
       <c r="F76" s="57">
         <v>36865</v>
       </c>
       <c r="G76" s="57">
         <v>36865</v>
       </c>
       <c r="H76" s="57">
         <v>36916</v>
       </c>
       <c r="I76" s="60">
@@ -9068,52 +9276,55 @@
       </c>
       <c r="X76" s="57">
         <v>36495</v>
       </c>
       <c r="Y76" s="57">
         <v>36537</v>
       </c>
       <c r="Z76" s="57">
         <v>36537</v>
       </c>
       <c r="AA76" s="36">
         <v>36476</v>
       </c>
       <c r="AB76" s="57">
         <v>36423</v>
       </c>
       <c r="AC76" s="57">
         <v>36466</v>
       </c>
       <c r="AD76" s="57">
         <v>36455</v>
       </c>
       <c r="AE76" s="57">
         <v>36493</v>
       </c>
-    </row>
-    <row r="77" spans="1:31">
+      <c r="AF76" s="57">
+        <v>36514</v>
+      </c>
+    </row>
+    <row r="77" spans="1:32">
       <c r="A77" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B77" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C77" s="57">
         <v>22752</v>
       </c>
       <c r="D77" s="57">
         <v>22701</v>
       </c>
       <c r="E77" s="57">
         <v>22705</v>
       </c>
       <c r="F77" s="57">
         <v>22712</v>
       </c>
       <c r="G77" s="57">
         <v>22680</v>
       </c>
       <c r="H77" s="57">
         <v>22666</v>
       </c>
       <c r="I77" s="60">
@@ -9163,52 +9374,55 @@
       </c>
       <c r="X77" s="57">
         <v>21925</v>
       </c>
       <c r="Y77" s="57">
         <v>21874</v>
       </c>
       <c r="Z77" s="57">
         <v>21882</v>
       </c>
       <c r="AA77" s="36">
         <v>21841</v>
       </c>
       <c r="AB77" s="57">
         <v>21710</v>
       </c>
       <c r="AC77" s="57">
         <v>21706</v>
       </c>
       <c r="AD77" s="57">
         <v>21606</v>
       </c>
       <c r="AE77" s="57">
         <v>21557</v>
       </c>
-    </row>
-    <row r="78" spans="1:31">
+      <c r="AF77" s="57">
+        <v>21537</v>
+      </c>
+    </row>
+    <row r="78" spans="1:32">
       <c r="A78" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B78" s="53" t="s">
         <v>71</v>
       </c>
       <c r="C78" s="57">
         <v>31033</v>
       </c>
       <c r="D78" s="57">
         <v>31050</v>
       </c>
       <c r="E78" s="57">
         <v>31096</v>
       </c>
       <c r="F78" s="57">
         <v>31156</v>
       </c>
       <c r="G78" s="57">
         <v>31210</v>
       </c>
       <c r="H78" s="57">
         <v>31240</v>
       </c>
       <c r="I78" s="60">
@@ -9258,52 +9472,55 @@
       </c>
       <c r="X78" s="57">
         <v>31360</v>
       </c>
       <c r="Y78" s="57">
         <v>31313</v>
       </c>
       <c r="Z78" s="57">
         <v>31260</v>
       </c>
       <c r="AA78" s="36">
         <v>31266</v>
       </c>
       <c r="AB78" s="57">
         <v>31167</v>
       </c>
       <c r="AC78" s="57">
         <v>31130</v>
       </c>
       <c r="AD78" s="57">
         <v>31144</v>
       </c>
       <c r="AE78" s="57">
         <v>31126</v>
       </c>
-    </row>
-    <row r="79" spans="1:31">
+      <c r="AF78" s="57">
+        <v>31135</v>
+      </c>
+    </row>
+    <row r="79" spans="1:32">
       <c r="A79" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B79" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C79" s="57">
         <v>16710</v>
       </c>
       <c r="D79" s="57">
         <v>16735</v>
       </c>
       <c r="E79" s="57">
         <v>16740</v>
       </c>
       <c r="F79" s="57">
         <v>16737</v>
       </c>
       <c r="G79" s="57">
         <v>16760</v>
       </c>
       <c r="H79" s="57">
         <v>16780</v>
       </c>
       <c r="I79" s="60">
@@ -9353,52 +9570,55 @@
       </c>
       <c r="X79" s="57">
         <v>16749</v>
       </c>
       <c r="Y79" s="57">
         <v>16718</v>
       </c>
       <c r="Z79" s="57">
         <v>16697</v>
       </c>
       <c r="AA79" s="36">
         <v>16665</v>
       </c>
       <c r="AB79" s="57">
         <v>16644</v>
       </c>
       <c r="AC79" s="57">
         <v>16618</v>
       </c>
       <c r="AD79" s="57">
         <v>16600</v>
       </c>
       <c r="AE79" s="57">
         <v>16566</v>
       </c>
-    </row>
-    <row r="80" spans="1:31">
+      <c r="AF79" s="57">
+        <v>16602</v>
+      </c>
+    </row>
+    <row r="80" spans="1:32">
       <c r="A80" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B80" s="54" t="s">
         <v>76</v>
       </c>
       <c r="C80" s="57">
         <v>16660</v>
       </c>
       <c r="D80" s="57">
         <v>16658</v>
       </c>
       <c r="E80" s="57">
         <v>16671</v>
       </c>
       <c r="F80" s="57">
         <v>16674</v>
       </c>
       <c r="G80" s="57">
         <v>16673</v>
       </c>
       <c r="H80" s="57">
         <v>16688</v>
       </c>
       <c r="I80" s="60">
@@ -9448,81 +9668,84 @@
       </c>
       <c r="X80" s="57">
         <v>16373</v>
       </c>
       <c r="Y80" s="57">
         <v>16342</v>
       </c>
       <c r="Z80" s="57">
         <v>16360</v>
       </c>
       <c r="AA80" s="36">
         <v>16360</v>
       </c>
       <c r="AB80" s="57">
         <v>16303</v>
       </c>
       <c r="AC80" s="57">
         <v>16268</v>
       </c>
       <c r="AD80" s="57">
         <v>16261</v>
       </c>
       <c r="AE80" s="57">
         <v>16247</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B81" s="70" t="s">
+      <c r="AF80" s="57">
+        <v>16195</v>
+      </c>
+    </row>
+    <row r="81" spans="1:32">
+      <c r="B81" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="C81" s="70"/>
-[...24 lines deleted...]
-    <row r="82" spans="1:31">
+      <c r="C81" s="74"/>
+      <c r="D81" s="74"/>
+      <c r="E81" s="74"/>
+      <c r="F81" s="74"/>
+      <c r="G81" s="74"/>
+      <c r="H81" s="74"/>
+      <c r="I81" s="74"/>
+      <c r="J81" s="74"/>
+      <c r="K81" s="74"/>
+      <c r="L81" s="74"/>
+      <c r="M81" s="74"/>
+      <c r="N81" s="74"/>
+      <c r="O81" s="74"/>
+      <c r="P81" s="74"/>
+      <c r="Q81" s="74"/>
+      <c r="R81" s="74"/>
+      <c r="S81" s="74"/>
+      <c r="T81" s="74"/>
+      <c r="U81" s="74"/>
+      <c r="V81" s="74"/>
+      <c r="W81" s="74"/>
+      <c r="X81" s="74"/>
+      <c r="Y81" s="74"/>
+      <c r="Z81" s="74"/>
+    </row>
+    <row r="82" spans="1:32">
       <c r="A82" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B82" s="52" t="s">
         <v>59</v>
       </c>
       <c r="C82" s="36">
         <v>263291</v>
       </c>
       <c r="D82" s="36">
         <v>263553</v>
       </c>
       <c r="E82" s="36">
         <v>264046</v>
       </c>
       <c r="F82" s="36">
         <v>264312</v>
       </c>
       <c r="G82" s="36">
         <v>264848</v>
       </c>
       <c r="H82" s="36">
         <v>266949</v>
       </c>
       <c r="I82" s="60">
@@ -9572,52 +9795,55 @@
       </c>
       <c r="X82" s="30">
         <v>271412</v>
       </c>
       <c r="Y82" s="57">
         <v>271524</v>
       </c>
       <c r="Z82" s="57">
         <v>271676</v>
       </c>
       <c r="AA82" s="36">
         <v>271849</v>
       </c>
       <c r="AB82" s="57">
         <v>271838</v>
       </c>
       <c r="AC82" s="57">
         <v>271864</v>
       </c>
       <c r="AD82" s="57">
         <v>271808</v>
       </c>
       <c r="AE82" s="57">
         <v>271943</v>
       </c>
-    </row>
-    <row r="83" spans="1:31">
+      <c r="AF82" s="57">
+        <v>272004</v>
+      </c>
+    </row>
+    <row r="83" spans="1:32">
       <c r="A83" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B83" s="53" t="s">
         <v>60</v>
       </c>
       <c r="C83" s="57">
         <v>113942</v>
       </c>
       <c r="D83" s="57">
         <v>114368</v>
       </c>
       <c r="E83" s="57">
         <v>114748</v>
       </c>
       <c r="F83" s="57">
         <v>115031</v>
       </c>
       <c r="G83" s="57">
         <v>115428</v>
       </c>
       <c r="H83" s="57">
         <v>115790</v>
       </c>
       <c r="I83" s="60">
@@ -9667,52 +9893,55 @@
       </c>
       <c r="X83" s="57">
         <v>122312</v>
       </c>
       <c r="Y83" s="57">
         <v>122565</v>
       </c>
       <c r="Z83" s="57">
         <v>122797</v>
       </c>
       <c r="AA83" s="36">
         <v>123106</v>
       </c>
       <c r="AB83" s="57">
         <v>123407</v>
       </c>
       <c r="AC83" s="57">
         <v>123577</v>
       </c>
       <c r="AD83" s="57">
         <v>123733</v>
       </c>
       <c r="AE83" s="57">
         <v>123989</v>
       </c>
-    </row>
-    <row r="84" spans="1:31">
+      <c r="AF83" s="57">
+        <v>124178</v>
+      </c>
+    </row>
+    <row r="84" spans="1:32">
       <c r="A84" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B84" s="53" t="s">
         <v>61</v>
       </c>
       <c r="C84" s="57">
         <v>25401</v>
       </c>
       <c r="D84" s="57">
         <v>25359</v>
       </c>
       <c r="E84" s="57">
         <v>25339</v>
       </c>
       <c r="F84" s="57">
         <v>25326</v>
       </c>
       <c r="G84" s="57">
         <v>25342</v>
       </c>
       <c r="H84" s="57">
         <v>25342</v>
       </c>
       <c r="I84" s="60">
@@ -9762,52 +9991,55 @@
       </c>
       <c r="X84" s="57">
         <v>26653</v>
       </c>
       <c r="Y84" s="57">
         <v>26669</v>
       </c>
       <c r="Z84" s="57">
         <v>26661</v>
       </c>
       <c r="AA84" s="36">
         <v>26672</v>
       </c>
       <c r="AB84" s="57">
         <v>26596</v>
       </c>
       <c r="AC84" s="57">
         <v>26583</v>
       </c>
       <c r="AD84" s="57">
         <v>26520</v>
       </c>
       <c r="AE84" s="57">
         <v>26471</v>
       </c>
-    </row>
-    <row r="85" spans="1:31">
+      <c r="AF84" s="57">
+        <v>26446</v>
+      </c>
+    </row>
+    <row r="85" spans="1:32">
       <c r="A85" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B85" s="53" t="s">
         <v>62</v>
       </c>
       <c r="C85" s="57">
         <v>37831</v>
       </c>
       <c r="D85" s="57">
         <v>37799</v>
       </c>
       <c r="E85" s="57">
         <v>37819</v>
       </c>
       <c r="F85" s="57">
         <v>37820</v>
       </c>
       <c r="G85" s="57">
         <v>37842</v>
       </c>
       <c r="H85" s="57">
         <v>37865</v>
       </c>
       <c r="I85" s="60">
@@ -9857,52 +10089,55 @@
       </c>
       <c r="X85" s="57">
         <v>37477</v>
       </c>
       <c r="Y85" s="57">
         <v>37450</v>
       </c>
       <c r="Z85" s="57">
         <v>37425</v>
       </c>
       <c r="AA85" s="36">
         <v>37378</v>
       </c>
       <c r="AB85" s="57">
         <v>37360</v>
       </c>
       <c r="AC85" s="57">
         <v>37357</v>
       </c>
       <c r="AD85" s="57">
         <v>37379</v>
       </c>
       <c r="AE85" s="57">
         <v>37410</v>
       </c>
-    </row>
-    <row r="86" spans="1:31">
+      <c r="AF85" s="57">
+        <v>37428</v>
+      </c>
+    </row>
+    <row r="86" spans="1:32">
       <c r="A86" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B86" s="53" t="s">
         <v>64</v>
       </c>
       <c r="C86" s="57">
         <v>22053</v>
       </c>
       <c r="D86" s="57">
         <v>21969</v>
       </c>
       <c r="E86" s="57">
         <v>21971</v>
       </c>
       <c r="F86" s="57">
         <v>21977</v>
       </c>
       <c r="G86" s="57">
         <v>21971</v>
       </c>
       <c r="H86" s="57">
         <v>21939</v>
       </c>
       <c r="I86" s="60">
@@ -9952,52 +10187,55 @@
       </c>
       <c r="X86" s="57">
         <v>21131</v>
       </c>
       <c r="Y86" s="57">
         <v>21057</v>
       </c>
       <c r="Z86" s="57">
         <v>21072</v>
       </c>
       <c r="AA86" s="36">
         <v>21016</v>
       </c>
       <c r="AB86" s="57">
         <v>20919</v>
       </c>
       <c r="AC86" s="57">
         <v>20884</v>
       </c>
       <c r="AD86" s="57">
         <v>20792</v>
       </c>
       <c r="AE86" s="57">
         <v>20711</v>
       </c>
-    </row>
-    <row r="87" spans="1:31">
+      <c r="AF86" s="57">
+        <v>20670</v>
+      </c>
+    </row>
+    <row r="87" spans="1:32">
       <c r="A87" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B87" s="53" t="s">
         <v>71</v>
       </c>
       <c r="C87" s="57">
         <v>31182</v>
       </c>
       <c r="D87" s="57">
         <v>31207</v>
       </c>
       <c r="E87" s="57">
         <v>31260</v>
       </c>
       <c r="F87" s="57">
         <v>31295</v>
       </c>
       <c r="G87" s="57">
         <v>31376</v>
       </c>
       <c r="H87" s="57">
         <v>31459</v>
       </c>
       <c r="I87" s="60">
@@ -10047,52 +10285,55 @@
       </c>
       <c r="X87" s="57">
         <v>31606</v>
       </c>
       <c r="Y87" s="57">
         <v>31552</v>
       </c>
       <c r="Z87" s="57">
         <v>31541</v>
       </c>
       <c r="AA87" s="36">
         <v>31499</v>
       </c>
       <c r="AB87" s="57">
         <v>31408</v>
       </c>
       <c r="AC87" s="57">
         <v>31360</v>
       </c>
       <c r="AD87" s="57">
         <v>31355</v>
       </c>
       <c r="AE87" s="57">
         <v>31339</v>
       </c>
-    </row>
-    <row r="88" spans="1:31">
+      <c r="AF87" s="57">
+        <v>31307</v>
+      </c>
+    </row>
+    <row r="88" spans="1:32">
       <c r="A88" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B88" s="53" t="s">
         <v>74</v>
       </c>
       <c r="C88" s="57">
         <v>17435</v>
       </c>
       <c r="D88" s="57">
         <v>17444</v>
       </c>
       <c r="E88" s="57">
         <v>17474</v>
       </c>
       <c r="F88" s="57">
         <v>17473</v>
       </c>
       <c r="G88" s="57">
         <v>17500</v>
       </c>
       <c r="H88" s="57">
         <v>17497</v>
       </c>
       <c r="I88" s="60">
@@ -10142,52 +10383,55 @@
       </c>
       <c r="X88" s="57">
         <v>17305</v>
       </c>
       <c r="Y88" s="57">
         <v>17335</v>
       </c>
       <c r="Z88" s="57">
         <v>17288</v>
       </c>
       <c r="AA88" s="36">
         <v>17290</v>
       </c>
       <c r="AB88" s="57">
         <v>17291</v>
       </c>
       <c r="AC88" s="57">
         <v>17301</v>
       </c>
       <c r="AD88" s="57">
         <v>17251</v>
       </c>
       <c r="AE88" s="57">
         <v>17234</v>
       </c>
-    </row>
-    <row r="89" spans="1:31">
+      <c r="AF88" s="57">
+        <v>17236</v>
+      </c>
+    </row>
+    <row r="89" spans="1:32">
       <c r="A89" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B89" s="54" t="s">
         <v>76</v>
       </c>
       <c r="C89" s="57">
         <v>15447</v>
       </c>
       <c r="D89" s="57">
         <v>15407</v>
       </c>
       <c r="E89" s="57">
         <v>15435</v>
       </c>
       <c r="F89" s="57">
         <v>15390</v>
       </c>
       <c r="G89" s="57">
         <v>15389</v>
       </c>
       <c r="H89" s="57">
         <v>15390</v>
       </c>
       <c r="I89" s="60">
@@ -10237,81 +10481,84 @@
       </c>
       <c r="X89" s="57">
         <v>14928</v>
       </c>
       <c r="Y89" s="57">
         <v>14896</v>
       </c>
       <c r="Z89" s="57">
         <v>14892</v>
       </c>
       <c r="AA89" s="36">
         <v>14888</v>
       </c>
       <c r="AB89" s="57">
         <v>14857</v>
       </c>
       <c r="AC89" s="57">
         <v>14802</v>
       </c>
       <c r="AD89" s="57">
         <v>14778</v>
       </c>
       <c r="AE89" s="57">
         <v>14789</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B90" s="83" t="s">
+      <c r="AF89" s="57">
+        <v>14739</v>
+      </c>
+    </row>
+    <row r="90" spans="1:32">
+      <c r="B90" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="C90" s="83"/>
-[...24 lines deleted...]
-    <row r="91" spans="1:31">
+      <c r="C90" s="79"/>
+      <c r="D90" s="79"/>
+      <c r="E90" s="79"/>
+      <c r="F90" s="79"/>
+      <c r="G90" s="79"/>
+      <c r="H90" s="79"/>
+      <c r="I90" s="79"/>
+      <c r="J90" s="79"/>
+      <c r="K90" s="79"/>
+      <c r="L90" s="79"/>
+      <c r="M90" s="79"/>
+      <c r="N90" s="79"/>
+      <c r="O90" s="79"/>
+      <c r="P90" s="79"/>
+      <c r="Q90" s="79"/>
+      <c r="R90" s="79"/>
+      <c r="S90" s="79"/>
+      <c r="T90" s="79"/>
+      <c r="U90" s="79"/>
+      <c r="V90" s="79"/>
+      <c r="W90" s="79"/>
+      <c r="X90" s="79"/>
+      <c r="Y90" s="79"/>
+      <c r="Z90" s="79"/>
+    </row>
+    <row r="91" spans="1:32">
       <c r="A91" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B91" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C91" s="30">
         <v>1613950</v>
       </c>
       <c r="D91" s="30">
         <v>1613316</v>
       </c>
       <c r="E91" s="30">
         <v>1613932</v>
       </c>
       <c r="F91" s="30">
         <v>1614921</v>
       </c>
       <c r="G91" s="30">
         <v>1615942</v>
       </c>
       <c r="H91" s="31">
         <v>1616979</v>
       </c>
       <c r="I91" s="60">
@@ -10361,52 +10608,55 @@
       </c>
       <c r="X91" s="30">
         <v>1603801</v>
       </c>
       <c r="Y91" s="57">
         <v>1603289</v>
       </c>
       <c r="Z91" s="57">
         <v>1603156</v>
       </c>
       <c r="AA91" s="36">
         <v>1603371</v>
       </c>
       <c r="AB91" s="30">
         <v>1601437</v>
       </c>
       <c r="AC91" s="57">
         <v>1601599</v>
       </c>
       <c r="AD91" s="57">
         <v>1601579</v>
       </c>
       <c r="AE91" s="57">
         <v>1601463</v>
       </c>
-    </row>
-    <row r="92" spans="1:31">
+      <c r="AF91" s="85">
+        <v>1601122</v>
+      </c>
+    </row>
+    <row r="92" spans="1:32">
       <c r="A92" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B92" s="54" t="s">
         <v>61</v>
       </c>
       <c r="C92" s="57">
         <v>27164</v>
       </c>
       <c r="D92" s="57">
         <v>27108</v>
       </c>
       <c r="E92" s="57">
         <v>27064</v>
       </c>
       <c r="F92" s="57">
         <v>27080</v>
       </c>
       <c r="G92" s="57">
         <v>27051</v>
       </c>
       <c r="H92" s="57">
         <v>27017</v>
       </c>
       <c r="I92" s="60">
@@ -10456,52 +10706,55 @@
       </c>
       <c r="X92" s="57">
         <v>22058</v>
       </c>
       <c r="Y92" s="57">
         <v>22025</v>
       </c>
       <c r="Z92" s="57">
         <v>22014</v>
       </c>
       <c r="AA92" s="36">
         <v>22018</v>
       </c>
       <c r="AB92" s="40">
         <v>21881</v>
       </c>
       <c r="AC92" s="57">
         <v>21816</v>
       </c>
       <c r="AD92" s="57">
         <v>21736</v>
       </c>
       <c r="AE92" s="57">
         <v>21744</v>
       </c>
-    </row>
-    <row r="93" spans="1:31">
+      <c r="AF92" s="85">
+        <v>21723</v>
+      </c>
+    </row>
+    <row r="93" spans="1:32">
       <c r="A93" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B93" s="54" t="s">
         <v>62</v>
       </c>
       <c r="C93" s="57">
         <v>25115</v>
       </c>
       <c r="D93" s="57">
         <v>25130</v>
       </c>
       <c r="E93" s="57">
         <v>25098</v>
       </c>
       <c r="F93" s="57">
         <v>25084</v>
       </c>
       <c r="G93" s="57">
         <v>25096</v>
       </c>
       <c r="H93" s="57">
         <v>25121</v>
       </c>
       <c r="I93" s="60">
@@ -10551,52 +10804,55 @@
       </c>
       <c r="X93" s="57">
         <v>25275</v>
       </c>
       <c r="Y93" s="57">
         <v>25287</v>
       </c>
       <c r="Z93" s="57">
         <v>25259</v>
       </c>
       <c r="AA93" s="36">
         <v>25190</v>
       </c>
       <c r="AB93" s="40">
         <v>25173</v>
       </c>
       <c r="AC93" s="57">
         <v>25186</v>
       </c>
       <c r="AD93" s="57">
         <v>25211</v>
       </c>
       <c r="AE93" s="57">
         <v>25224</v>
       </c>
-    </row>
-    <row r="94" spans="1:31">
+      <c r="AF93" s="85">
+        <v>25204</v>
+      </c>
+    </row>
+    <row r="94" spans="1:32">
       <c r="A94" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B94" s="54" t="s">
         <v>63</v>
       </c>
       <c r="C94" s="57">
         <v>48701</v>
       </c>
       <c r="D94" s="57">
         <v>48642</v>
       </c>
       <c r="E94" s="57">
         <v>48643</v>
       </c>
       <c r="F94" s="57">
         <v>48591</v>
       </c>
       <c r="G94" s="57">
         <v>48572</v>
       </c>
       <c r="H94" s="57">
         <v>48580</v>
       </c>
       <c r="I94" s="60">
@@ -10646,52 +10902,55 @@
       </c>
       <c r="X94" s="57">
         <v>47709</v>
       </c>
       <c r="Y94" s="57">
         <v>47659</v>
       </c>
       <c r="Z94" s="57">
         <v>47645</v>
       </c>
       <c r="AA94" s="36">
         <v>47581</v>
       </c>
       <c r="AB94" s="40">
         <v>47421</v>
       </c>
       <c r="AC94" s="57">
         <v>47444</v>
       </c>
       <c r="AD94" s="57">
         <v>47414</v>
       </c>
       <c r="AE94" s="57">
         <v>47320</v>
       </c>
-    </row>
-    <row r="95" spans="1:31">
+      <c r="AF94" s="85">
+        <v>47287</v>
+      </c>
+    </row>
+    <row r="95" spans="1:32">
       <c r="A95" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B95" s="54" t="s">
         <v>64</v>
       </c>
       <c r="C95" s="57">
         <v>142726</v>
       </c>
       <c r="D95" s="57">
         <v>142574</v>
       </c>
       <c r="E95" s="57">
         <v>142452</v>
       </c>
       <c r="F95" s="57">
         <v>142410</v>
       </c>
       <c r="G95" s="57">
         <v>142455</v>
       </c>
       <c r="H95" s="57">
         <v>142322</v>
       </c>
       <c r="I95" s="60">
@@ -10741,52 +11000,55 @@
       </c>
       <c r="X95" s="57">
         <v>140501</v>
       </c>
       <c r="Y95" s="57">
         <v>140282</v>
       </c>
       <c r="Z95" s="57">
         <v>140063</v>
       </c>
       <c r="AA95" s="36">
         <v>139960</v>
       </c>
       <c r="AB95" s="40">
         <v>139670</v>
       </c>
       <c r="AC95" s="57">
         <v>139584</v>
       </c>
       <c r="AD95" s="57">
         <v>139465</v>
       </c>
       <c r="AE95" s="57">
         <v>139332</v>
       </c>
-    </row>
-    <row r="96" spans="1:31">
+      <c r="AF95" s="85">
+        <v>139134</v>
+      </c>
+    </row>
+    <row r="96" spans="1:32">
       <c r="A96" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B96" s="54" t="s">
         <v>65</v>
       </c>
       <c r="C96" s="57">
         <v>134072</v>
       </c>
       <c r="D96" s="57">
         <v>133806</v>
       </c>
       <c r="E96" s="57">
         <v>133774</v>
       </c>
       <c r="F96" s="57">
         <v>133756</v>
       </c>
       <c r="G96" s="57">
         <v>133726</v>
       </c>
       <c r="H96" s="57">
         <v>133754</v>
       </c>
       <c r="I96" s="60">
@@ -10836,52 +11098,55 @@
       </c>
       <c r="X96" s="57">
         <v>131268</v>
       </c>
       <c r="Y96" s="57">
         <v>131157</v>
       </c>
       <c r="Z96" s="57">
         <v>131147</v>
       </c>
       <c r="AA96" s="36">
         <v>131093</v>
       </c>
       <c r="AB96" s="40">
         <v>130955</v>
       </c>
       <c r="AC96" s="57">
         <v>130845</v>
       </c>
       <c r="AD96" s="57">
         <v>130758</v>
       </c>
       <c r="AE96" s="57">
         <v>130541</v>
       </c>
-    </row>
-    <row r="97" spans="1:31">
+      <c r="AF96" s="85">
+        <v>130414</v>
+      </c>
+    </row>
+    <row r="97" spans="1:32">
       <c r="A97" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B97" s="54" t="s">
         <v>66</v>
       </c>
       <c r="C97" s="57">
         <v>117544</v>
       </c>
       <c r="D97" s="57">
         <v>117543</v>
       </c>
       <c r="E97" s="57">
         <v>117700</v>
       </c>
       <c r="F97" s="57">
         <v>117845</v>
       </c>
       <c r="G97" s="57">
         <v>117943</v>
       </c>
       <c r="H97" s="57">
         <v>118118</v>
       </c>
       <c r="I97" s="60">
@@ -10931,52 +11196,55 @@
       </c>
       <c r="X97" s="57">
         <v>117615</v>
       </c>
       <c r="Y97" s="57">
         <v>117399</v>
       </c>
       <c r="Z97" s="57">
         <v>117319</v>
       </c>
       <c r="AA97" s="36">
         <v>117235</v>
       </c>
       <c r="AB97" s="40">
         <v>117223</v>
       </c>
       <c r="AC97" s="57">
         <v>117194</v>
       </c>
       <c r="AD97" s="57">
         <v>117113</v>
       </c>
       <c r="AE97" s="57">
         <v>116984</v>
       </c>
-    </row>
-    <row r="98" spans="1:31">
+      <c r="AF97" s="85">
+        <v>116944</v>
+      </c>
+    </row>
+    <row r="98" spans="1:32">
       <c r="A98" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B98" s="54" t="s">
         <v>67</v>
       </c>
       <c r="C98" s="57">
         <v>129726</v>
       </c>
       <c r="D98" s="57">
         <v>129558</v>
       </c>
       <c r="E98" s="57">
         <v>129471</v>
       </c>
       <c r="F98" s="57">
         <v>129554</v>
       </c>
       <c r="G98" s="57">
         <v>129643</v>
       </c>
       <c r="H98" s="57">
         <v>129702</v>
       </c>
       <c r="I98" s="60">
@@ -11026,52 +11294,55 @@
       </c>
       <c r="X98" s="57">
         <v>127547</v>
       </c>
       <c r="Y98" s="57">
         <v>127461</v>
       </c>
       <c r="Z98" s="57">
         <v>127412</v>
       </c>
       <c r="AA98" s="36">
         <v>127359</v>
       </c>
       <c r="AB98" s="40">
         <v>127241</v>
       </c>
       <c r="AC98" s="57">
         <v>127152</v>
       </c>
       <c r="AD98" s="57">
         <v>127021</v>
       </c>
       <c r="AE98" s="57">
         <v>127107</v>
       </c>
-    </row>
-    <row r="99" spans="1:31">
+      <c r="AF98" s="85">
+        <v>126965</v>
+      </c>
+    </row>
+    <row r="99" spans="1:32">
       <c r="A99" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B99" s="54" t="s">
         <v>68</v>
       </c>
       <c r="C99" s="57">
         <v>129177</v>
       </c>
       <c r="D99" s="57">
         <v>129151</v>
       </c>
       <c r="E99" s="57">
         <v>129171</v>
       </c>
       <c r="F99" s="57">
         <v>129235</v>
       </c>
       <c r="G99" s="57">
         <v>129302</v>
       </c>
       <c r="H99" s="57">
         <v>129381</v>
       </c>
       <c r="I99" s="60">
@@ -11121,52 +11392,55 @@
       </c>
       <c r="X99" s="57">
         <v>129990</v>
       </c>
       <c r="Y99" s="57">
         <v>130190</v>
       </c>
       <c r="Z99" s="57">
         <v>130198</v>
       </c>
       <c r="AA99" s="36">
         <v>130212</v>
       </c>
       <c r="AB99" s="40">
         <v>130147</v>
       </c>
       <c r="AC99" s="57">
         <v>130227</v>
       </c>
       <c r="AD99" s="57">
         <v>130291</v>
       </c>
       <c r="AE99" s="57">
         <v>130400</v>
       </c>
-    </row>
-    <row r="100" spans="1:31">
+      <c r="AF99" s="85">
+        <v>130398</v>
+      </c>
+    </row>
+    <row r="100" spans="1:32">
       <c r="A100" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B100" s="54" t="s">
         <v>69</v>
       </c>
       <c r="C100" s="57">
         <v>51593</v>
       </c>
       <c r="D100" s="57">
         <v>51473</v>
       </c>
       <c r="E100" s="57">
         <v>51485</v>
       </c>
       <c r="F100" s="57">
         <v>51525</v>
       </c>
       <c r="G100" s="57">
         <v>51496</v>
       </c>
       <c r="H100" s="57">
         <v>51476</v>
       </c>
       <c r="I100" s="60">
@@ -11216,52 +11490,55 @@
       </c>
       <c r="X100" s="57">
         <v>50096</v>
       </c>
       <c r="Y100" s="57">
         <v>50038</v>
       </c>
       <c r="Z100" s="57">
         <v>49946</v>
       </c>
       <c r="AA100" s="36">
         <v>49927</v>
       </c>
       <c r="AB100" s="40">
         <v>49822</v>
       </c>
       <c r="AC100" s="57">
         <v>49778</v>
       </c>
       <c r="AD100" s="57">
         <v>49823</v>
       </c>
       <c r="AE100" s="57">
         <v>49766</v>
       </c>
-    </row>
-    <row r="101" spans="1:31">
+      <c r="AF100" s="85">
+        <v>49680</v>
+      </c>
+    </row>
+    <row r="101" spans="1:32">
       <c r="A101" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B101" s="54" t="s">
         <v>70</v>
       </c>
       <c r="C101" s="57">
         <v>236823</v>
       </c>
       <c r="D101" s="57">
         <v>236999</v>
       </c>
       <c r="E101" s="57">
         <v>237210</v>
       </c>
       <c r="F101" s="57">
         <v>237606</v>
       </c>
       <c r="G101" s="57">
         <v>238016</v>
       </c>
       <c r="H101" s="57">
         <v>238337</v>
       </c>
       <c r="I101" s="60">
@@ -11311,52 +11588,55 @@
       </c>
       <c r="X101" s="57">
         <v>242638</v>
       </c>
       <c r="Y101" s="57">
         <v>242829</v>
       </c>
       <c r="Z101" s="57">
         <v>243100</v>
       </c>
       <c r="AA101" s="36">
         <v>243394</v>
       </c>
       <c r="AB101" s="40">
         <v>242957</v>
       </c>
       <c r="AC101" s="57">
         <v>243162</v>
       </c>
       <c r="AD101" s="57">
         <v>243521</v>
       </c>
       <c r="AE101" s="57">
         <v>243710</v>
       </c>
-    </row>
-    <row r="102" spans="1:31">
+      <c r="AF101" s="85">
+        <v>243877</v>
+      </c>
+    </row>
+    <row r="102" spans="1:32">
       <c r="A102" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B102" s="54" t="s">
         <v>71</v>
       </c>
       <c r="C102" s="57">
         <v>159466</v>
       </c>
       <c r="D102" s="57">
         <v>159620</v>
       </c>
       <c r="E102" s="57">
         <v>159857</v>
       </c>
       <c r="F102" s="57">
         <v>160039</v>
       </c>
       <c r="G102" s="57">
         <v>160217</v>
       </c>
       <c r="H102" s="57">
         <v>160443</v>
       </c>
       <c r="I102" s="60">
@@ -11406,52 +11686,55 @@
       </c>
       <c r="X102" s="57">
         <v>160011</v>
       </c>
       <c r="Y102" s="57">
         <v>159974</v>
       </c>
       <c r="Z102" s="57">
         <v>160124</v>
       </c>
       <c r="AA102" s="36">
         <v>160188</v>
       </c>
       <c r="AB102" s="40">
         <v>160090</v>
       </c>
       <c r="AC102" s="57">
         <v>160239</v>
       </c>
       <c r="AD102" s="57">
         <v>160254</v>
       </c>
       <c r="AE102" s="57">
         <v>160321</v>
       </c>
-    </row>
-    <row r="103" spans="1:31">
+      <c r="AF102" s="85">
+        <v>160312</v>
+      </c>
+    </row>
+    <row r="103" spans="1:32">
       <c r="A103" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B103" s="54" t="s">
         <v>72</v>
       </c>
       <c r="C103" s="57">
         <v>101981</v>
       </c>
       <c r="D103" s="57">
         <v>102069</v>
       </c>
       <c r="E103" s="57">
         <v>102247</v>
       </c>
       <c r="F103" s="57">
         <v>102430</v>
       </c>
       <c r="G103" s="57">
         <v>102566</v>
       </c>
       <c r="H103" s="57">
         <v>102672</v>
       </c>
       <c r="I103" s="60">
@@ -11501,52 +11784,55 @@
       </c>
       <c r="X103" s="57">
         <v>103695</v>
       </c>
       <c r="Y103" s="57">
         <v>103969</v>
       </c>
       <c r="Z103" s="57">
         <v>104244</v>
       </c>
       <c r="AA103" s="36">
         <v>104500</v>
       </c>
       <c r="AB103" s="40">
         <v>104668</v>
       </c>
       <c r="AC103" s="57">
         <v>104799</v>
       </c>
       <c r="AD103" s="57">
         <v>104874</v>
       </c>
       <c r="AE103" s="57">
         <v>105059</v>
       </c>
-    </row>
-    <row r="104" spans="1:31">
+      <c r="AF103" s="85">
+        <v>105237</v>
+      </c>
+    </row>
+    <row r="104" spans="1:32">
       <c r="A104" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B104" s="54" t="s">
         <v>73</v>
       </c>
       <c r="C104" s="57">
         <v>63187</v>
       </c>
       <c r="D104" s="57">
         <v>63141</v>
       </c>
       <c r="E104" s="57">
         <v>63162</v>
       </c>
       <c r="F104" s="57">
         <v>63158</v>
       </c>
       <c r="G104" s="57">
         <v>63205</v>
       </c>
       <c r="H104" s="57">
         <v>63235</v>
       </c>
       <c r="I104" s="60">
@@ -11596,52 +11882,55 @@
       </c>
       <c r="X104" s="57">
         <v>62163</v>
       </c>
       <c r="Y104" s="57">
         <v>62153</v>
       </c>
       <c r="Z104" s="57">
         <v>62063</v>
       </c>
       <c r="AA104" s="36">
         <v>62093</v>
       </c>
       <c r="AB104" s="40">
         <v>61924</v>
       </c>
       <c r="AC104" s="57">
         <v>61804</v>
       </c>
       <c r="AD104" s="57">
         <v>61730</v>
       </c>
       <c r="AE104" s="57">
         <v>61689</v>
       </c>
-    </row>
-    <row r="105" spans="1:31">
+      <c r="AF104" s="85">
+        <v>61687</v>
+      </c>
+    </row>
+    <row r="105" spans="1:32">
       <c r="A105" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B105" s="54" t="s">
         <v>74</v>
       </c>
       <c r="C105" s="57">
         <v>87754</v>
       </c>
       <c r="D105" s="57">
         <v>87692</v>
       </c>
       <c r="E105" s="57">
         <v>87757</v>
       </c>
       <c r="F105" s="57">
         <v>87828</v>
       </c>
       <c r="G105" s="57">
         <v>87933</v>
       </c>
       <c r="H105" s="57">
         <v>88043</v>
       </c>
       <c r="I105" s="60">
@@ -11691,52 +11980,55 @@
       </c>
       <c r="X105" s="57">
         <v>87973</v>
       </c>
       <c r="Y105" s="57">
         <v>87933</v>
       </c>
       <c r="Z105" s="57">
         <v>87866</v>
       </c>
       <c r="AA105" s="36">
         <v>87906</v>
       </c>
       <c r="AB105" s="40">
         <v>87836</v>
       </c>
       <c r="AC105" s="57">
         <v>87948</v>
       </c>
       <c r="AD105" s="57">
         <v>88040</v>
       </c>
       <c r="AE105" s="57">
         <v>88015</v>
       </c>
-    </row>
-    <row r="106" spans="1:31">
+      <c r="AF105" s="85">
+        <v>88007</v>
+      </c>
+    </row>
+    <row r="106" spans="1:32">
       <c r="A106" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B106" s="54" t="s">
         <v>75</v>
       </c>
       <c r="C106" s="57">
         <v>106339</v>
       </c>
       <c r="D106" s="57">
         <v>106261</v>
       </c>
       <c r="E106" s="57">
         <v>106294</v>
       </c>
       <c r="F106" s="57">
         <v>106229</v>
       </c>
       <c r="G106" s="57">
         <v>106211</v>
       </c>
       <c r="H106" s="57">
         <v>106269</v>
       </c>
       <c r="I106" s="60">
@@ -11786,52 +12078,55 @@
       </c>
       <c r="X106" s="57">
         <v>104029</v>
       </c>
       <c r="Y106" s="57">
         <v>103849</v>
       </c>
       <c r="Z106" s="57">
         <v>103769</v>
       </c>
       <c r="AA106" s="36">
         <v>103769</v>
       </c>
       <c r="AB106" s="40">
         <v>103577</v>
       </c>
       <c r="AC106" s="57">
         <v>103591</v>
       </c>
       <c r="AD106" s="57">
         <v>103561</v>
       </c>
       <c r="AE106" s="57">
         <v>103552</v>
       </c>
-    </row>
-    <row r="107" spans="1:31">
+      <c r="AF106" s="85">
+        <v>103586</v>
+      </c>
+    </row>
+    <row r="107" spans="1:32">
       <c r="A107" s="26" t="s">
         <v>93</v>
       </c>
       <c r="B107" s="54" t="s">
         <v>76</v>
       </c>
       <c r="C107" s="57">
         <v>52582</v>
       </c>
       <c r="D107" s="57">
         <v>52549</v>
       </c>
       <c r="E107" s="57">
         <v>52547</v>
       </c>
       <c r="F107" s="57">
         <v>52551</v>
       </c>
       <c r="G107" s="57">
         <v>52510</v>
       </c>
       <c r="H107" s="57">
         <v>52509</v>
       </c>
       <c r="I107" s="60">
@@ -11881,86 +12176,90 @@
       </c>
       <c r="X107" s="57">
         <v>51233</v>
       </c>
       <c r="Y107" s="57">
         <v>51084</v>
       </c>
       <c r="Z107" s="57">
         <v>50987</v>
       </c>
       <c r="AA107" s="36">
         <v>50946</v>
       </c>
       <c r="AB107" s="68">
         <v>50852</v>
       </c>
       <c r="AC107" s="57">
         <v>50830</v>
       </c>
       <c r="AD107" s="57">
         <v>50767</v>
       </c>
       <c r="AE107" s="57">
         <v>50699</v>
       </c>
-    </row>
-    <row r="108" spans="1:31" s="29" customFormat="1">
+      <c r="AF107" s="85">
+        <v>50667</v>
+      </c>
+    </row>
+    <row r="108" spans="1:32" s="29" customFormat="1">
       <c r="A108" s="25"/>
-      <c r="B108" s="70" t="s">
+      <c r="B108" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="C108" s="70"/>
-[...22 lines deleted...]
-      <c r="Z108" s="70"/>
+      <c r="C108" s="74"/>
+      <c r="D108" s="74"/>
+      <c r="E108" s="74"/>
+      <c r="F108" s="74"/>
+      <c r="G108" s="74"/>
+      <c r="H108" s="74"/>
+      <c r="I108" s="74"/>
+      <c r="J108" s="74"/>
+      <c r="K108" s="74"/>
+      <c r="L108" s="74"/>
+      <c r="M108" s="74"/>
+      <c r="N108" s="74"/>
+      <c r="O108" s="74"/>
+      <c r="P108" s="74"/>
+      <c r="Q108" s="74"/>
+      <c r="R108" s="74"/>
+      <c r="S108" s="74"/>
+      <c r="T108" s="74"/>
+      <c r="U108" s="74"/>
+      <c r="V108" s="74"/>
+      <c r="W108" s="74"/>
+      <c r="X108" s="74"/>
+      <c r="Y108" s="74"/>
+      <c r="Z108" s="74"/>
       <c r="AB108" s="25"/>
       <c r="AC108" s="25"/>
       <c r="AD108" s="25"/>
       <c r="AE108" s="25"/>
-    </row>
-    <row r="109" spans="1:31">
+      <c r="AF108" s="25"/>
+    </row>
+    <row r="109" spans="1:32">
       <c r="A109" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B109" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C109" s="33">
         <v>827196</v>
       </c>
       <c r="D109" s="33">
         <v>827003</v>
       </c>
       <c r="E109" s="33">
         <v>827389</v>
       </c>
       <c r="F109" s="36">
         <v>827948</v>
       </c>
       <c r="G109" s="36">
         <v>828530</v>
       </c>
       <c r="H109" s="36">
         <v>829014</v>
       </c>
       <c r="I109" s="60">
@@ -12010,52 +12309,55 @@
       </c>
       <c r="X109" s="30">
         <v>824248</v>
       </c>
       <c r="Y109" s="57">
         <v>824120</v>
       </c>
       <c r="Z109" s="57">
         <v>824170</v>
       </c>
       <c r="AA109" s="36">
         <v>824345</v>
       </c>
       <c r="AB109" s="57">
         <v>823099</v>
       </c>
       <c r="AC109" s="57">
         <v>823200</v>
       </c>
       <c r="AD109" s="57">
         <v>823296</v>
       </c>
       <c r="AE109" s="57">
         <v>823300</v>
       </c>
-    </row>
-    <row r="110" spans="1:31">
+      <c r="AF109" s="57">
+        <v>823261</v>
+      </c>
+    </row>
+    <row r="110" spans="1:32">
       <c r="A110" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B110" s="54" t="s">
         <v>61</v>
       </c>
       <c r="C110" s="57">
         <v>14119</v>
       </c>
       <c r="D110" s="57">
         <v>14106</v>
       </c>
       <c r="E110" s="57">
         <v>14086</v>
       </c>
       <c r="F110" s="57">
         <v>14082</v>
       </c>
       <c r="G110" s="57">
         <v>14059</v>
       </c>
       <c r="H110" s="57">
         <v>14037</v>
       </c>
       <c r="I110" s="60">
@@ -12105,52 +12407,55 @@
       </c>
       <c r="X110" s="57">
         <v>11477</v>
       </c>
       <c r="Y110" s="57">
         <v>11461</v>
       </c>
       <c r="Z110" s="57">
         <v>11468</v>
       </c>
       <c r="AA110" s="36">
         <v>11462</v>
       </c>
       <c r="AB110" s="57">
         <v>11379</v>
       </c>
       <c r="AC110" s="57">
         <v>11337</v>
       </c>
       <c r="AD110" s="57">
         <v>11296</v>
       </c>
       <c r="AE110" s="57">
         <v>11308</v>
       </c>
-    </row>
-    <row r="111" spans="1:31">
+      <c r="AF110" s="57">
+        <v>11303</v>
+      </c>
+    </row>
+    <row r="111" spans="1:32">
       <c r="A111" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B111" s="54" t="s">
         <v>62</v>
       </c>
       <c r="C111" s="57">
         <v>12783</v>
       </c>
       <c r="D111" s="57">
         <v>12775</v>
       </c>
       <c r="E111" s="57">
         <v>12770</v>
       </c>
       <c r="F111" s="57">
         <v>12770</v>
       </c>
       <c r="G111" s="57">
         <v>12778</v>
       </c>
       <c r="H111" s="57">
         <v>12793</v>
       </c>
       <c r="I111" s="60">
@@ -12200,52 +12505,55 @@
       </c>
       <c r="X111" s="57">
         <v>12895</v>
       </c>
       <c r="Y111" s="57">
         <v>12903</v>
       </c>
       <c r="Z111" s="57">
         <v>12896</v>
       </c>
       <c r="AA111" s="36">
         <v>12858</v>
       </c>
       <c r="AB111" s="57">
         <v>12844</v>
       </c>
       <c r="AC111" s="57">
         <v>12843</v>
       </c>
       <c r="AD111" s="57">
         <v>12865</v>
       </c>
       <c r="AE111" s="57">
         <v>12874</v>
       </c>
-    </row>
-    <row r="112" spans="1:31">
+      <c r="AF111" s="57">
+        <v>12862</v>
+      </c>
+    </row>
+    <row r="112" spans="1:32">
       <c r="A112" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B112" s="54" t="s">
         <v>63</v>
       </c>
       <c r="C112" s="57">
         <v>25215</v>
       </c>
       <c r="D112" s="57">
         <v>25191</v>
       </c>
       <c r="E112" s="57">
         <v>25196</v>
       </c>
       <c r="F112" s="57">
         <v>25183</v>
       </c>
       <c r="G112" s="57">
         <v>25184</v>
       </c>
       <c r="H112" s="57">
         <v>25183</v>
       </c>
       <c r="I112" s="60">
@@ -12295,52 +12603,55 @@
       </c>
       <c r="X112" s="57">
         <v>24867</v>
       </c>
       <c r="Y112" s="57">
         <v>24846</v>
       </c>
       <c r="Z112" s="57">
         <v>24838</v>
       </c>
       <c r="AA112" s="36">
         <v>24819</v>
       </c>
       <c r="AB112" s="57">
         <v>24739</v>
       </c>
       <c r="AC112" s="57">
         <v>24772</v>
       </c>
       <c r="AD112" s="57">
         <v>24770</v>
       </c>
       <c r="AE112" s="57">
         <v>24725</v>
       </c>
-    </row>
-    <row r="113" spans="1:31">
+      <c r="AF112" s="57">
+        <v>24712</v>
+      </c>
+    </row>
+    <row r="113" spans="1:32">
       <c r="A113" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B113" s="54" t="s">
         <v>64</v>
       </c>
       <c r="C113" s="57">
         <v>73553</v>
       </c>
       <c r="D113" s="57">
         <v>73457</v>
       </c>
       <c r="E113" s="57">
         <v>73385</v>
       </c>
       <c r="F113" s="57">
         <v>73387</v>
       </c>
       <c r="G113" s="57">
         <v>73419</v>
       </c>
       <c r="H113" s="57">
         <v>73363</v>
       </c>
       <c r="I113" s="60">
@@ -12390,52 +12701,55 @@
       </c>
       <c r="X113" s="57">
         <v>72635</v>
       </c>
       <c r="Y113" s="57">
         <v>72522</v>
       </c>
       <c r="Z113" s="57">
         <v>72427</v>
       </c>
       <c r="AA113" s="36">
         <v>72367</v>
       </c>
       <c r="AB113" s="57">
         <v>72246</v>
       </c>
       <c r="AC113" s="57">
         <v>72218</v>
       </c>
       <c r="AD113" s="57">
         <v>72163</v>
       </c>
       <c r="AE113" s="57">
         <v>72105</v>
       </c>
-    </row>
-    <row r="114" spans="1:31">
+      <c r="AF113" s="57">
+        <v>72042</v>
+      </c>
+    </row>
+    <row r="114" spans="1:32">
       <c r="A114" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B114" s="54" t="s">
         <v>65</v>
       </c>
       <c r="C114" s="57">
         <v>69086</v>
       </c>
       <c r="D114" s="57">
         <v>68975</v>
       </c>
       <c r="E114" s="57">
         <v>68964</v>
       </c>
       <c r="F114" s="57">
         <v>68933</v>
       </c>
       <c r="G114" s="57">
         <v>68906</v>
       </c>
       <c r="H114" s="57">
         <v>68914</v>
       </c>
       <c r="I114" s="60">
@@ -12485,52 +12799,55 @@
       </c>
       <c r="X114" s="57">
         <v>67923</v>
       </c>
       <c r="Y114" s="57">
         <v>67873</v>
       </c>
       <c r="Z114" s="57">
         <v>67911</v>
       </c>
       <c r="AA114" s="36">
         <v>67870</v>
       </c>
       <c r="AB114" s="57">
         <v>67748</v>
       </c>
       <c r="AC114" s="57">
         <v>67654</v>
       </c>
       <c r="AD114" s="57">
         <v>67665</v>
       </c>
       <c r="AE114" s="57">
         <v>67564</v>
       </c>
-    </row>
-    <row r="115" spans="1:31">
+      <c r="AF114" s="57">
+        <v>67477</v>
+      </c>
+    </row>
+    <row r="115" spans="1:32">
       <c r="A115" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B115" s="54" t="s">
         <v>66</v>
       </c>
       <c r="C115" s="57">
         <v>60749</v>
       </c>
       <c r="D115" s="57">
         <v>60748</v>
       </c>
       <c r="E115" s="57">
         <v>60793</v>
       </c>
       <c r="F115" s="57">
         <v>60887</v>
       </c>
       <c r="G115" s="57">
         <v>60940</v>
       </c>
       <c r="H115" s="57">
         <v>61020</v>
       </c>
       <c r="I115" s="60">
@@ -12580,52 +12897,55 @@
       </c>
       <c r="X115" s="57">
         <v>60840</v>
       </c>
       <c r="Y115" s="57">
         <v>60761</v>
       </c>
       <c r="Z115" s="57">
         <v>60742</v>
       </c>
       <c r="AA115" s="36">
         <v>60732</v>
       </c>
       <c r="AB115" s="57">
         <v>60712</v>
       </c>
       <c r="AC115" s="57">
         <v>60710</v>
       </c>
       <c r="AD115" s="57">
         <v>60697</v>
       </c>
       <c r="AE115" s="57">
         <v>60652</v>
       </c>
-    </row>
-    <row r="116" spans="1:31">
+      <c r="AF115" s="57">
+        <v>60662</v>
+      </c>
+    </row>
+    <row r="116" spans="1:32">
       <c r="A116" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B116" s="54" t="s">
         <v>67</v>
       </c>
       <c r="C116" s="57">
         <v>66054</v>
       </c>
       <c r="D116" s="57">
         <v>65987</v>
       </c>
       <c r="E116" s="57">
         <v>65954</v>
       </c>
       <c r="F116" s="57">
         <v>65987</v>
       </c>
       <c r="G116" s="57">
         <v>66026</v>
       </c>
       <c r="H116" s="57">
         <v>66068</v>
       </c>
       <c r="I116" s="60">
@@ -12675,52 +12995,55 @@
       </c>
       <c r="X116" s="57">
         <v>65060</v>
       </c>
       <c r="Y116" s="57">
         <v>65031</v>
       </c>
       <c r="Z116" s="57">
         <v>64995</v>
       </c>
       <c r="AA116" s="36">
         <v>64991</v>
       </c>
       <c r="AB116" s="57">
         <v>64897</v>
       </c>
       <c r="AC116" s="57">
         <v>64830</v>
       </c>
       <c r="AD116" s="57">
         <v>64777</v>
       </c>
       <c r="AE116" s="57">
         <v>64806</v>
       </c>
-    </row>
-    <row r="117" spans="1:31">
+      <c r="AF116" s="57">
+        <v>64745</v>
+      </c>
+    </row>
+    <row r="117" spans="1:32">
       <c r="A117" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B117" s="54" t="s">
         <v>68</v>
       </c>
       <c r="C117" s="57">
         <v>66743</v>
       </c>
       <c r="D117" s="57">
         <v>66752</v>
       </c>
       <c r="E117" s="57">
         <v>66819</v>
       </c>
       <c r="F117" s="57">
         <v>66859</v>
       </c>
       <c r="G117" s="57">
         <v>66900</v>
       </c>
       <c r="H117" s="57">
         <v>66932</v>
       </c>
       <c r="I117" s="60">
@@ -12770,52 +13093,55 @@
       </c>
       <c r="X117" s="57">
         <v>67236</v>
       </c>
       <c r="Y117" s="57">
         <v>67335</v>
       </c>
       <c r="Z117" s="57">
         <v>67335</v>
       </c>
       <c r="AA117" s="36">
         <v>67331</v>
       </c>
       <c r="AB117" s="57">
         <v>67313</v>
       </c>
       <c r="AC117" s="57">
         <v>67369</v>
       </c>
       <c r="AD117" s="57">
         <v>67417</v>
       </c>
       <c r="AE117" s="57">
         <v>67466</v>
       </c>
-    </row>
-    <row r="118" spans="1:31">
+      <c r="AF117" s="57">
+        <v>67460</v>
+      </c>
+    </row>
+    <row r="118" spans="1:32">
       <c r="A118" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B118" s="54" t="s">
         <v>69</v>
       </c>
       <c r="C118" s="57">
         <v>26781</v>
       </c>
       <c r="D118" s="57">
         <v>26730</v>
       </c>
       <c r="E118" s="57">
         <v>26723</v>
       </c>
       <c r="F118" s="57">
         <v>26749</v>
       </c>
       <c r="G118" s="57">
         <v>26734</v>
       </c>
       <c r="H118" s="57">
         <v>26733</v>
       </c>
       <c r="I118" s="60">
@@ -12865,52 +13191,55 @@
       </c>
       <c r="X118" s="57">
         <v>26165</v>
       </c>
       <c r="Y118" s="57">
         <v>26142</v>
       </c>
       <c r="Z118" s="57">
         <v>26100</v>
       </c>
       <c r="AA118" s="36">
         <v>26078</v>
       </c>
       <c r="AB118" s="57">
         <v>26008</v>
       </c>
       <c r="AC118" s="57">
         <v>25981</v>
       </c>
       <c r="AD118" s="57">
         <v>26008</v>
       </c>
       <c r="AE118" s="57">
         <v>25971</v>
       </c>
-    </row>
-    <row r="119" spans="1:31">
+      <c r="AF118" s="57">
+        <v>25932</v>
+      </c>
+    </row>
+    <row r="119" spans="1:32">
       <c r="A119" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B119" s="54" t="s">
         <v>70</v>
       </c>
       <c r="C119" s="57">
         <v>119616</v>
       </c>
       <c r="D119" s="57">
         <v>119711</v>
       </c>
       <c r="E119" s="57">
         <v>119817</v>
       </c>
       <c r="F119" s="57">
         <v>120005</v>
       </c>
       <c r="G119" s="57">
         <v>120244</v>
       </c>
       <c r="H119" s="57">
         <v>120394</v>
       </c>
       <c r="I119" s="60">
@@ -12960,52 +13289,55 @@
       </c>
       <c r="X119" s="57">
         <v>122638</v>
       </c>
       <c r="Y119" s="57">
         <v>122792</v>
       </c>
       <c r="Z119" s="57">
         <v>122940</v>
       </c>
       <c r="AA119" s="36">
         <v>123117</v>
       </c>
       <c r="AB119" s="57">
         <v>122768</v>
       </c>
       <c r="AC119" s="57">
         <v>122916</v>
       </c>
       <c r="AD119" s="57">
         <v>123057</v>
       </c>
       <c r="AE119" s="57">
         <v>123179</v>
       </c>
-    </row>
-    <row r="120" spans="1:31">
+      <c r="AF119" s="57">
+        <v>123248</v>
+      </c>
+    </row>
+    <row r="120" spans="1:32">
       <c r="A120" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B120" s="54" t="s">
         <v>71</v>
       </c>
       <c r="C120" s="57">
         <v>81244</v>
       </c>
       <c r="D120" s="57">
         <v>81341</v>
       </c>
       <c r="E120" s="57">
         <v>81475</v>
       </c>
       <c r="F120" s="57">
         <v>81576</v>
       </c>
       <c r="G120" s="57">
         <v>81677</v>
       </c>
       <c r="H120" s="57">
         <v>81768</v>
       </c>
       <c r="I120" s="60">
@@ -13055,52 +13387,55 @@
       </c>
       <c r="X120" s="57">
         <v>81821</v>
       </c>
       <c r="Y120" s="57">
         <v>81846</v>
       </c>
       <c r="Z120" s="57">
         <v>81906</v>
       </c>
       <c r="AA120" s="36">
         <v>81936</v>
       </c>
       <c r="AB120" s="57">
         <v>81863</v>
       </c>
       <c r="AC120" s="57">
         <v>81935</v>
       </c>
       <c r="AD120" s="57">
         <v>81931</v>
       </c>
       <c r="AE120" s="57">
         <v>81967</v>
       </c>
-    </row>
-    <row r="121" spans="1:31">
+      <c r="AF120" s="57">
+        <v>81954</v>
+      </c>
+    </row>
+    <row r="121" spans="1:32">
       <c r="A121" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B121" s="54" t="s">
         <v>72</v>
       </c>
       <c r="C121" s="57">
         <v>51812</v>
       </c>
       <c r="D121" s="57">
         <v>51881</v>
       </c>
       <c r="E121" s="57">
         <v>52011</v>
       </c>
       <c r="F121" s="57">
         <v>52132</v>
       </c>
       <c r="G121" s="57">
         <v>52224</v>
       </c>
       <c r="H121" s="57">
         <v>52281</v>
       </c>
       <c r="I121" s="60">
@@ -13150,52 +13485,55 @@
       </c>
       <c r="X121" s="57">
         <v>53029</v>
       </c>
       <c r="Y121" s="57">
         <v>53161</v>
       </c>
       <c r="Z121" s="57">
         <v>53304</v>
       </c>
       <c r="AA121" s="36">
         <v>53436</v>
       </c>
       <c r="AB121" s="57">
         <v>53543</v>
       </c>
       <c r="AC121" s="57">
         <v>53601</v>
       </c>
       <c r="AD121" s="57">
         <v>53667</v>
       </c>
       <c r="AE121" s="57">
         <v>53759</v>
       </c>
-    </row>
-    <row r="122" spans="1:31">
+      <c r="AF121" s="57">
+        <v>53856</v>
+      </c>
+    </row>
+    <row r="122" spans="1:32">
       <c r="A122" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B122" s="54" t="s">
         <v>73</v>
       </c>
       <c r="C122" s="57">
         <v>32388</v>
       </c>
       <c r="D122" s="57">
         <v>32354</v>
       </c>
       <c r="E122" s="57">
         <v>32343</v>
       </c>
       <c r="F122" s="57">
         <v>32328</v>
       </c>
       <c r="G122" s="57">
         <v>32351</v>
       </c>
       <c r="H122" s="57">
         <v>32378</v>
       </c>
       <c r="I122" s="60">
@@ -13245,52 +13583,55 @@
       </c>
       <c r="X122" s="57">
         <v>31929</v>
       </c>
       <c r="Y122" s="57">
         <v>31942</v>
       </c>
       <c r="Z122" s="57">
         <v>31884</v>
       </c>
       <c r="AA122" s="36">
         <v>31898</v>
       </c>
       <c r="AB122" s="57">
         <v>31809</v>
       </c>
       <c r="AC122" s="57">
         <v>31752</v>
       </c>
       <c r="AD122" s="57">
         <v>31700</v>
       </c>
       <c r="AE122" s="57">
         <v>31673</v>
       </c>
-    </row>
-    <row r="123" spans="1:31">
+      <c r="AF122" s="57">
+        <v>31692</v>
+      </c>
+    </row>
+    <row r="123" spans="1:32">
       <c r="A123" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B123" s="54" t="s">
         <v>74</v>
       </c>
       <c r="C123" s="57">
         <v>45308</v>
       </c>
       <c r="D123" s="57">
         <v>45311</v>
       </c>
       <c r="E123" s="57">
         <v>45347</v>
       </c>
       <c r="F123" s="57">
         <v>45389</v>
       </c>
       <c r="G123" s="57">
         <v>45439</v>
       </c>
       <c r="H123" s="57">
         <v>45482</v>
       </c>
       <c r="I123" s="60">
@@ -13340,52 +13681,55 @@
       </c>
       <c r="X123" s="57">
         <v>45514</v>
       </c>
       <c r="Y123" s="57">
         <v>45469</v>
       </c>
       <c r="Z123" s="57">
         <v>45448</v>
       </c>
       <c r="AA123" s="36">
         <v>45500</v>
       </c>
       <c r="AB123" s="57">
         <v>45447</v>
       </c>
       <c r="AC123" s="57">
         <v>45516</v>
       </c>
       <c r="AD123" s="57">
         <v>45562</v>
       </c>
       <c r="AE123" s="57">
         <v>45554</v>
       </c>
-    </row>
-    <row r="124" spans="1:31">
+      <c r="AF123" s="57">
+        <v>45577</v>
+      </c>
+    </row>
+    <row r="124" spans="1:32">
       <c r="A124" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B124" s="54" t="s">
         <v>75</v>
       </c>
       <c r="C124" s="57">
         <v>54162</v>
       </c>
       <c r="D124" s="57">
         <v>54124</v>
       </c>
       <c r="E124" s="57">
         <v>54154</v>
       </c>
       <c r="F124" s="57">
         <v>54130</v>
       </c>
       <c r="G124" s="57">
         <v>54120</v>
       </c>
       <c r="H124" s="57">
         <v>54150</v>
       </c>
       <c r="I124" s="60">
@@ -13435,52 +13779,55 @@
       </c>
       <c r="X124" s="57">
         <v>53235</v>
       </c>
       <c r="Y124" s="57">
         <v>53123</v>
       </c>
       <c r="Z124" s="57">
         <v>53114</v>
       </c>
       <c r="AA124" s="36">
         <v>53106</v>
       </c>
       <c r="AB124" s="57">
         <v>52997</v>
       </c>
       <c r="AC124" s="57">
         <v>52984</v>
       </c>
       <c r="AD124" s="57">
         <v>52987</v>
       </c>
       <c r="AE124" s="57">
         <v>52977</v>
       </c>
-    </row>
-    <row r="125" spans="1:31">
+      <c r="AF124" s="57">
+        <v>53033</v>
+      </c>
+    </row>
+    <row r="125" spans="1:32">
       <c r="A125" s="26" t="s">
         <v>93</v>
       </c>
       <c r="B125" s="54" t="s">
         <v>76</v>
       </c>
       <c r="C125" s="57">
         <v>27583</v>
       </c>
       <c r="D125" s="57">
         <v>27560</v>
       </c>
       <c r="E125" s="57">
         <v>27552</v>
       </c>
       <c r="F125" s="57">
         <v>27551</v>
       </c>
       <c r="G125" s="57">
         <v>27529</v>
       </c>
       <c r="H125" s="57">
         <v>27518</v>
       </c>
       <c r="I125" s="60">
@@ -13530,86 +13877,90 @@
       </c>
       <c r="X125" s="57">
         <v>26984</v>
       </c>
       <c r="Y125" s="57">
         <v>26913</v>
       </c>
       <c r="Z125" s="57">
         <v>26862</v>
       </c>
       <c r="AA125" s="36">
         <v>26844</v>
       </c>
       <c r="AB125" s="57">
         <v>26786</v>
       </c>
       <c r="AC125" s="57">
         <v>26782</v>
       </c>
       <c r="AD125" s="57">
         <v>26734</v>
       </c>
       <c r="AE125" s="57">
         <v>26720</v>
       </c>
-    </row>
-    <row r="126" spans="1:31" s="29" customFormat="1">
+      <c r="AF125" s="57">
+        <v>26706</v>
+      </c>
+    </row>
+    <row r="126" spans="1:32" s="29" customFormat="1">
       <c r="A126" s="25"/>
-      <c r="B126" s="70" t="s">
+      <c r="B126" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="C126" s="70"/>
-[...22 lines deleted...]
-      <c r="Z126" s="70"/>
+      <c r="C126" s="74"/>
+      <c r="D126" s="74"/>
+      <c r="E126" s="74"/>
+      <c r="F126" s="74"/>
+      <c r="G126" s="74"/>
+      <c r="H126" s="74"/>
+      <c r="I126" s="74"/>
+      <c r="J126" s="74"/>
+      <c r="K126" s="74"/>
+      <c r="L126" s="74"/>
+      <c r="M126" s="74"/>
+      <c r="N126" s="74"/>
+      <c r="O126" s="74"/>
+      <c r="P126" s="74"/>
+      <c r="Q126" s="74"/>
+      <c r="R126" s="74"/>
+      <c r="S126" s="74"/>
+      <c r="T126" s="74"/>
+      <c r="U126" s="74"/>
+      <c r="V126" s="74"/>
+      <c r="W126" s="74"/>
+      <c r="X126" s="74"/>
+      <c r="Y126" s="74"/>
+      <c r="Z126" s="74"/>
       <c r="AB126" s="25"/>
       <c r="AC126" s="25"/>
       <c r="AD126" s="25"/>
       <c r="AE126" s="25"/>
-    </row>
-    <row r="127" spans="1:31">
+      <c r="AF126" s="25"/>
+    </row>
+    <row r="127" spans="1:32">
       <c r="A127" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B127" s="55" t="s">
         <v>59</v>
       </c>
       <c r="C127" s="36">
         <v>786754</v>
       </c>
       <c r="D127" s="36">
         <v>786313</v>
       </c>
       <c r="E127" s="36">
         <v>786543</v>
       </c>
       <c r="F127" s="36">
         <v>786973</v>
       </c>
       <c r="G127" s="36">
         <v>787412</v>
       </c>
       <c r="H127" s="36">
         <v>787965</v>
       </c>
       <c r="I127" s="61">
@@ -13659,52 +14010,55 @@
       </c>
       <c r="X127" s="30">
         <v>779553</v>
       </c>
       <c r="Y127" s="57">
         <v>779169</v>
       </c>
       <c r="Z127" s="57">
         <v>778986</v>
       </c>
       <c r="AA127" s="33">
         <v>779026</v>
       </c>
       <c r="AB127" s="57">
         <v>778338</v>
       </c>
       <c r="AC127" s="57">
         <v>778399</v>
       </c>
       <c r="AD127" s="58">
         <v>778283</v>
       </c>
       <c r="AE127" s="57">
         <v>778163</v>
       </c>
-    </row>
-    <row r="128" spans="1:31">
+      <c r="AF127" s="58">
+        <v>777861</v>
+      </c>
+    </row>
+    <row r="128" spans="1:32">
       <c r="A128" s="26" t="s">
         <v>78</v>
       </c>
       <c r="B128" s="54" t="s">
         <v>61</v>
       </c>
       <c r="C128" s="57">
         <v>13045</v>
       </c>
       <c r="D128" s="57">
         <v>13002</v>
       </c>
       <c r="E128" s="57">
         <v>12978</v>
       </c>
       <c r="F128" s="57">
         <v>12998</v>
       </c>
       <c r="G128" s="57">
         <v>12992</v>
       </c>
       <c r="H128" s="57">
         <v>12980</v>
       </c>
       <c r="I128" s="61">
@@ -13754,52 +14108,55 @@
       </c>
       <c r="X128" s="58">
         <v>10581</v>
       </c>
       <c r="Y128" s="57">
         <v>10564</v>
       </c>
       <c r="Z128" s="57">
         <v>10546</v>
       </c>
       <c r="AA128" s="33">
         <v>10556</v>
       </c>
       <c r="AB128" s="58">
         <v>10502</v>
       </c>
       <c r="AC128" s="57">
         <v>10479</v>
       </c>
       <c r="AD128" s="58">
         <v>10440</v>
       </c>
       <c r="AE128" s="57">
         <v>10436</v>
       </c>
-    </row>
-    <row r="129" spans="1:31">
+      <c r="AF128" s="58">
+        <v>10420</v>
+      </c>
+    </row>
+    <row r="129" spans="1:32">
       <c r="A129" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B129" s="54" t="s">
         <v>62</v>
       </c>
       <c r="C129" s="57">
         <v>12332</v>
       </c>
       <c r="D129" s="57">
         <v>12355</v>
       </c>
       <c r="E129" s="57">
         <v>12328</v>
       </c>
       <c r="F129" s="57">
         <v>12314</v>
       </c>
       <c r="G129" s="57">
         <v>12318</v>
       </c>
       <c r="H129" s="57">
         <v>12328</v>
       </c>
       <c r="I129" s="61">
@@ -13849,52 +14206,55 @@
       </c>
       <c r="X129" s="58">
         <v>12380</v>
       </c>
       <c r="Y129" s="57">
         <v>12384</v>
       </c>
       <c r="Z129" s="57">
         <v>12363</v>
       </c>
       <c r="AA129" s="33">
         <v>12332</v>
       </c>
       <c r="AB129" s="58">
         <v>12329</v>
       </c>
       <c r="AC129" s="57">
         <v>12343</v>
       </c>
       <c r="AD129" s="58">
         <v>12346</v>
       </c>
       <c r="AE129" s="57">
         <v>12350</v>
       </c>
-    </row>
-    <row r="130" spans="1:31">
+      <c r="AF129" s="58">
+        <v>12342</v>
+      </c>
+    </row>
+    <row r="130" spans="1:32">
       <c r="A130" s="26" t="s">
         <v>80</v>
       </c>
       <c r="B130" s="54" t="s">
         <v>63</v>
       </c>
       <c r="C130" s="57">
         <v>23486</v>
       </c>
       <c r="D130" s="57">
         <v>23451</v>
       </c>
       <c r="E130" s="57">
         <v>23447</v>
       </c>
       <c r="F130" s="57">
         <v>23408</v>
       </c>
       <c r="G130" s="57">
         <v>23388</v>
       </c>
       <c r="H130" s="57">
         <v>23397</v>
       </c>
       <c r="I130" s="61">
@@ -13944,52 +14304,55 @@
       </c>
       <c r="X130" s="58">
         <v>22842</v>
       </c>
       <c r="Y130" s="57">
         <v>22813</v>
       </c>
       <c r="Z130" s="57">
         <v>22807</v>
       </c>
       <c r="AA130" s="33">
         <v>22762</v>
       </c>
       <c r="AB130" s="58">
         <v>22682</v>
       </c>
       <c r="AC130" s="57">
         <v>22672</v>
       </c>
       <c r="AD130" s="58">
         <v>22644</v>
       </c>
       <c r="AE130" s="57">
         <v>22595</v>
       </c>
-    </row>
-    <row r="131" spans="1:31">
+      <c r="AF130" s="58">
+        <v>22575</v>
+      </c>
+    </row>
+    <row r="131" spans="1:32">
       <c r="A131" s="26" t="s">
         <v>81</v>
       </c>
       <c r="B131" s="54" t="s">
         <v>64</v>
       </c>
       <c r="C131" s="57">
         <v>69173</v>
       </c>
       <c r="D131" s="57">
         <v>69117</v>
       </c>
       <c r="E131" s="57">
         <v>69067</v>
       </c>
       <c r="F131" s="57">
         <v>69023</v>
       </c>
       <c r="G131" s="57">
         <v>69036</v>
       </c>
       <c r="H131" s="57">
         <v>68959</v>
       </c>
       <c r="I131" s="61">
@@ -14039,52 +14402,55 @@
       </c>
       <c r="X131" s="58">
         <v>67866</v>
       </c>
       <c r="Y131" s="57">
         <v>67760</v>
       </c>
       <c r="Z131" s="57">
         <v>67636</v>
       </c>
       <c r="AA131" s="33">
         <v>67593</v>
       </c>
       <c r="AB131" s="58">
         <v>67424</v>
       </c>
       <c r="AC131" s="57">
         <v>67366</v>
       </c>
       <c r="AD131" s="58">
         <v>67302</v>
       </c>
       <c r="AE131" s="57">
         <v>67227</v>
       </c>
-    </row>
-    <row r="132" spans="1:31">
+      <c r="AF131" s="58">
+        <v>67092</v>
+      </c>
+    </row>
+    <row r="132" spans="1:32">
       <c r="A132" s="26" t="s">
         <v>82</v>
       </c>
       <c r="B132" s="54" t="s">
         <v>65</v>
       </c>
       <c r="C132" s="57">
         <v>64986</v>
       </c>
       <c r="D132" s="57">
         <v>64831</v>
       </c>
       <c r="E132" s="57">
         <v>64810</v>
       </c>
       <c r="F132" s="57">
         <v>64823</v>
       </c>
       <c r="G132" s="57">
         <v>64820</v>
       </c>
       <c r="H132" s="57">
         <v>64840</v>
       </c>
       <c r="I132" s="61">
@@ -14134,52 +14500,55 @@
       </c>
       <c r="X132" s="58">
         <v>63345</v>
       </c>
       <c r="Y132" s="57">
         <v>63284</v>
       </c>
       <c r="Z132" s="57">
         <v>63236</v>
       </c>
       <c r="AA132" s="33">
         <v>63223</v>
       </c>
       <c r="AB132" s="58">
         <v>63207</v>
       </c>
       <c r="AC132" s="57">
         <v>63191</v>
       </c>
       <c r="AD132" s="58">
         <v>63093</v>
       </c>
       <c r="AE132" s="57">
         <v>62977</v>
       </c>
-    </row>
-    <row r="133" spans="1:31">
+      <c r="AF132" s="58">
+        <v>62937</v>
+      </c>
+    </row>
+    <row r="133" spans="1:32">
       <c r="A133" s="26" t="s">
         <v>83</v>
       </c>
       <c r="B133" s="54" t="s">
         <v>66</v>
       </c>
       <c r="C133" s="57">
         <v>56795</v>
       </c>
       <c r="D133" s="57">
         <v>56795</v>
       </c>
       <c r="E133" s="57">
         <v>56907</v>
       </c>
       <c r="F133" s="57">
         <v>56958</v>
       </c>
       <c r="G133" s="57">
         <v>57003</v>
       </c>
       <c r="H133" s="57">
         <v>57098</v>
       </c>
       <c r="I133" s="61">
@@ -14229,52 +14598,55 @@
       </c>
       <c r="X133" s="58">
         <v>56775</v>
       </c>
       <c r="Y133" s="57">
         <v>56638</v>
       </c>
       <c r="Z133" s="57">
         <v>56577</v>
       </c>
       <c r="AA133" s="33">
         <v>56503</v>
       </c>
       <c r="AB133" s="58">
         <v>56511</v>
       </c>
       <c r="AC133" s="57">
         <v>56484</v>
       </c>
       <c r="AD133" s="58">
         <v>56416</v>
       </c>
       <c r="AE133" s="57">
         <v>56332</v>
       </c>
-    </row>
-    <row r="134" spans="1:31">
+      <c r="AF133" s="58">
+        <v>56282</v>
+      </c>
+    </row>
+    <row r="134" spans="1:32">
       <c r="A134" s="26" t="s">
         <v>84</v>
       </c>
       <c r="B134" s="54" t="s">
         <v>67</v>
       </c>
       <c r="C134" s="57">
         <v>63672</v>
       </c>
       <c r="D134" s="57">
         <v>63571</v>
       </c>
       <c r="E134" s="57">
         <v>63517</v>
       </c>
       <c r="F134" s="57">
         <v>63567</v>
       </c>
       <c r="G134" s="57">
         <v>63617</v>
       </c>
       <c r="H134" s="57">
         <v>63634</v>
       </c>
       <c r="I134" s="61">
@@ -14324,52 +14696,55 @@
       </c>
       <c r="X134" s="58">
         <v>62487</v>
       </c>
       <c r="Y134" s="57">
         <v>62430</v>
       </c>
       <c r="Z134" s="57">
         <v>62417</v>
       </c>
       <c r="AA134" s="33">
         <v>62368</v>
       </c>
       <c r="AB134" s="58">
         <v>62344</v>
       </c>
       <c r="AC134" s="57">
         <v>62322</v>
       </c>
       <c r="AD134" s="58">
         <v>62244</v>
       </c>
       <c r="AE134" s="57">
         <v>62301</v>
       </c>
-    </row>
-    <row r="135" spans="1:31">
+      <c r="AF134" s="58">
+        <v>62220</v>
+      </c>
+    </row>
+    <row r="135" spans="1:32">
       <c r="A135" s="26" t="s">
         <v>85</v>
       </c>
       <c r="B135" s="54" t="s">
         <v>68</v>
       </c>
       <c r="C135" s="57">
         <v>62434</v>
       </c>
       <c r="D135" s="57">
         <v>62399</v>
       </c>
       <c r="E135" s="57">
         <v>62352</v>
       </c>
       <c r="F135" s="57">
         <v>62376</v>
       </c>
       <c r="G135" s="57">
         <v>62402</v>
       </c>
       <c r="H135" s="57">
         <v>62449</v>
       </c>
       <c r="I135" s="61">
@@ -14419,52 +14794,55 @@
       </c>
       <c r="X135" s="58">
         <v>62754</v>
       </c>
       <c r="Y135" s="57">
         <v>62855</v>
       </c>
       <c r="Z135" s="57">
         <v>62863</v>
       </c>
       <c r="AA135" s="33">
         <v>62881</v>
       </c>
       <c r="AB135" s="58">
         <v>62834</v>
       </c>
       <c r="AC135" s="57">
         <v>62858</v>
       </c>
       <c r="AD135" s="58">
         <v>62874</v>
       </c>
       <c r="AE135" s="57">
         <v>62934</v>
       </c>
-    </row>
-    <row r="136" spans="1:31">
+      <c r="AF135" s="58">
+        <v>62938</v>
+      </c>
+    </row>
+    <row r="136" spans="1:32">
       <c r="A136" s="26" t="s">
         <v>86</v>
       </c>
       <c r="B136" s="54" t="s">
         <v>69</v>
       </c>
       <c r="C136" s="57">
         <v>24812</v>
       </c>
       <c r="D136" s="57">
         <v>24743</v>
       </c>
       <c r="E136" s="57">
         <v>24762</v>
       </c>
       <c r="F136" s="57">
         <v>24776</v>
       </c>
       <c r="G136" s="57">
         <v>24762</v>
       </c>
       <c r="H136" s="57">
         <v>24743</v>
       </c>
       <c r="I136" s="61">
@@ -14514,52 +14892,55 @@
       </c>
       <c r="X136" s="58">
         <v>23931</v>
       </c>
       <c r="Y136" s="57">
         <v>23896</v>
       </c>
       <c r="Z136" s="57">
         <v>23846</v>
       </c>
       <c r="AA136" s="33">
         <v>23849</v>
       </c>
       <c r="AB136" s="58">
         <v>23814</v>
       </c>
       <c r="AC136" s="57">
         <v>23797</v>
       </c>
       <c r="AD136" s="58">
         <v>23815</v>
       </c>
       <c r="AE136" s="57">
         <v>23795</v>
       </c>
-    </row>
-    <row r="137" spans="1:31">
+      <c r="AF136" s="58">
+        <v>23748</v>
+      </c>
+    </row>
+    <row r="137" spans="1:32">
       <c r="A137" s="26" t="s">
         <v>87</v>
       </c>
       <c r="B137" s="54" t="s">
         <v>70</v>
       </c>
       <c r="C137" s="57">
         <v>117207</v>
       </c>
       <c r="D137" s="57">
         <v>117288</v>
       </c>
       <c r="E137" s="57">
         <v>117393</v>
       </c>
       <c r="F137" s="57">
         <v>117601</v>
       </c>
       <c r="G137" s="57">
         <v>117772</v>
       </c>
       <c r="H137" s="57">
         <v>117943</v>
       </c>
       <c r="I137" s="61">
@@ -14609,52 +14990,55 @@
       </c>
       <c r="X137" s="58">
         <v>120000</v>
       </c>
       <c r="Y137" s="57">
         <v>120037</v>
       </c>
       <c r="Z137" s="57">
         <v>120160</v>
       </c>
       <c r="AA137" s="33">
         <v>120277</v>
       </c>
       <c r="AB137" s="58">
         <v>120189</v>
       </c>
       <c r="AC137" s="57">
         <v>120246</v>
       </c>
       <c r="AD137" s="58">
         <v>120464</v>
       </c>
       <c r="AE137" s="57">
         <v>120531</v>
       </c>
-    </row>
-    <row r="138" spans="1:31">
+      <c r="AF137" s="58">
+        <v>120629</v>
+      </c>
+    </row>
+    <row r="138" spans="1:32">
       <c r="A138" s="26" t="s">
         <v>88</v>
       </c>
       <c r="B138" s="54" t="s">
         <v>71</v>
       </c>
       <c r="C138" s="57">
         <v>78222</v>
       </c>
       <c r="D138" s="57">
         <v>78279</v>
       </c>
       <c r="E138" s="57">
         <v>78382</v>
       </c>
       <c r="F138" s="57">
         <v>78463</v>
       </c>
       <c r="G138" s="57">
         <v>78540</v>
       </c>
       <c r="H138" s="57">
         <v>78675</v>
       </c>
       <c r="I138" s="61">
@@ -14704,52 +15088,55 @@
       </c>
       <c r="X138" s="58">
         <v>78190</v>
       </c>
       <c r="Y138" s="57">
         <v>78128</v>
       </c>
       <c r="Z138" s="57">
         <v>78218</v>
       </c>
       <c r="AA138" s="33">
         <v>78252</v>
       </c>
       <c r="AB138" s="58">
         <v>78227</v>
       </c>
       <c r="AC138" s="57">
         <v>78304</v>
       </c>
       <c r="AD138" s="58">
         <v>78323</v>
       </c>
       <c r="AE138" s="57">
         <v>78354</v>
       </c>
-    </row>
-    <row r="139" spans="1:31">
+      <c r="AF138" s="58">
+        <v>78358</v>
+      </c>
+    </row>
+    <row r="139" spans="1:32">
       <c r="A139" s="26" t="s">
         <v>89</v>
       </c>
       <c r="B139" s="54" t="s">
         <v>72</v>
       </c>
       <c r="C139" s="57">
         <v>50169</v>
       </c>
       <c r="D139" s="57">
         <v>50188</v>
       </c>
       <c r="E139" s="57">
         <v>50236</v>
       </c>
       <c r="F139" s="57">
         <v>50298</v>
       </c>
       <c r="G139" s="57">
         <v>50342</v>
       </c>
       <c r="H139" s="57">
         <v>50391</v>
       </c>
       <c r="I139" s="61">
@@ -14799,52 +15186,55 @@
       </c>
       <c r="X139" s="58">
         <v>50666</v>
       </c>
       <c r="Y139" s="57">
         <v>50808</v>
       </c>
       <c r="Z139" s="57">
         <v>50940</v>
       </c>
       <c r="AA139" s="33">
         <v>51064</v>
       </c>
       <c r="AB139" s="58">
         <v>51125</v>
       </c>
       <c r="AC139" s="57">
         <v>51198</v>
       </c>
       <c r="AD139" s="58">
         <v>51207</v>
       </c>
       <c r="AE139" s="57">
         <v>51300</v>
       </c>
-    </row>
-    <row r="140" spans="1:31">
+      <c r="AF139" s="58">
+        <v>51381</v>
+      </c>
+    </row>
+    <row r="140" spans="1:32">
       <c r="A140" s="26" t="s">
         <v>90</v>
       </c>
       <c r="B140" s="54" t="s">
         <v>73</v>
       </c>
       <c r="C140" s="57">
         <v>30799</v>
       </c>
       <c r="D140" s="57">
         <v>30787</v>
       </c>
       <c r="E140" s="57">
         <v>30819</v>
       </c>
       <c r="F140" s="57">
         <v>30830</v>
       </c>
       <c r="G140" s="57">
         <v>30854</v>
       </c>
       <c r="H140" s="57">
         <v>30857</v>
       </c>
       <c r="I140" s="61">
@@ -14894,52 +15284,55 @@
       </c>
       <c r="X140" s="58">
         <v>30234</v>
       </c>
       <c r="Y140" s="57">
         <v>30211</v>
       </c>
       <c r="Z140" s="57">
         <v>30179</v>
       </c>
       <c r="AA140" s="33">
         <v>30195</v>
       </c>
       <c r="AB140" s="58">
         <v>30115</v>
       </c>
       <c r="AC140" s="57">
         <v>30052</v>
       </c>
       <c r="AD140" s="58">
         <v>30030</v>
       </c>
       <c r="AE140" s="57">
         <v>30016</v>
       </c>
-    </row>
-    <row r="141" spans="1:31">
+      <c r="AF140" s="58">
+        <v>29995</v>
+      </c>
+    </row>
+    <row r="141" spans="1:32">
       <c r="A141" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B141" s="54" t="s">
         <v>74</v>
       </c>
       <c r="C141" s="57">
         <v>42446</v>
       </c>
       <c r="D141" s="57">
         <v>42381</v>
       </c>
       <c r="E141" s="57">
         <v>42410</v>
       </c>
       <c r="F141" s="57">
         <v>42439</v>
       </c>
       <c r="G141" s="57">
         <v>42494</v>
       </c>
       <c r="H141" s="57">
         <v>42561</v>
       </c>
       <c r="I141" s="61">
@@ -14989,52 +15382,55 @@
       </c>
       <c r="X141" s="58">
         <v>42459</v>
       </c>
       <c r="Y141" s="57">
         <v>42464</v>
       </c>
       <c r="Z141" s="57">
         <v>42418</v>
       </c>
       <c r="AA141" s="33">
         <v>42406</v>
       </c>
       <c r="AB141" s="58">
         <v>42389</v>
       </c>
       <c r="AC141" s="57">
         <v>42432</v>
       </c>
       <c r="AD141" s="58">
         <v>42478</v>
       </c>
       <c r="AE141" s="57">
         <v>42461</v>
       </c>
-    </row>
-    <row r="142" spans="1:31">
+      <c r="AF141" s="58">
+        <v>42430</v>
+      </c>
+    </row>
+    <row r="142" spans="1:32">
       <c r="A142" s="26" t="s">
         <v>92</v>
       </c>
       <c r="B142" s="54" t="s">
         <v>75</v>
       </c>
       <c r="C142" s="57">
         <v>52177</v>
       </c>
       <c r="D142" s="57">
         <v>52137</v>
       </c>
       <c r="E142" s="57">
         <v>52140</v>
       </c>
       <c r="F142" s="57">
         <v>52099</v>
       </c>
       <c r="G142" s="57">
         <v>52091</v>
       </c>
       <c r="H142" s="57">
         <v>52119</v>
       </c>
       <c r="I142" s="61">
@@ -15084,52 +15480,55 @@
       </c>
       <c r="X142" s="58">
         <v>50794</v>
       </c>
       <c r="Y142" s="57">
         <v>50726</v>
       </c>
       <c r="Z142" s="57">
         <v>50655</v>
       </c>
       <c r="AA142" s="33">
         <v>50663</v>
       </c>
       <c r="AB142" s="58">
         <v>50580</v>
       </c>
       <c r="AC142" s="57">
         <v>50607</v>
       </c>
       <c r="AD142" s="58">
         <v>50574</v>
       </c>
       <c r="AE142" s="58">
         <v>50575</v>
       </c>
-    </row>
-    <row r="143" spans="1:31">
+      <c r="AF142" s="58">
+        <v>50553</v>
+      </c>
+    </row>
+    <row r="143" spans="1:32">
       <c r="A143" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B143" s="56" t="s">
         <v>76</v>
       </c>
       <c r="C143" s="59">
         <v>24999</v>
       </c>
       <c r="D143" s="59">
         <v>24989</v>
       </c>
       <c r="E143" s="59">
         <v>24995</v>
       </c>
       <c r="F143" s="59">
         <v>25000</v>
       </c>
       <c r="G143" s="59">
         <v>24981</v>
       </c>
       <c r="H143" s="59">
         <v>24991</v>
       </c>
       <c r="I143" s="62">
@@ -15179,74 +15578,77 @@
       </c>
       <c r="X143" s="59">
         <v>24249</v>
       </c>
       <c r="Y143" s="59">
         <v>24171</v>
       </c>
       <c r="Z143" s="59">
         <v>24125</v>
       </c>
       <c r="AA143" s="67">
         <v>24102</v>
       </c>
       <c r="AB143" s="59">
         <v>24066</v>
       </c>
       <c r="AC143" s="59">
         <v>24048</v>
       </c>
       <c r="AD143" s="59">
         <v>24033</v>
       </c>
       <c r="AE143" s="59">
         <v>23979</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B144" s="71" t="s">
+      <c r="AF143" s="59">
+        <v>23961</v>
+      </c>
+    </row>
+    <row r="144" spans="1:32" ht="17.25">
+      <c r="B144" s="81" t="s">
         <v>95</v>
       </c>
-      <c r="C144" s="71"/>
-[...5 lines deleted...]
-      <c r="I144" s="71"/>
+      <c r="C144" s="81"/>
+      <c r="D144" s="81"/>
+      <c r="E144" s="81"/>
+      <c r="F144" s="81"/>
+      <c r="G144" s="81"/>
+      <c r="H144" s="81"/>
+      <c r="I144" s="81"/>
     </row>
     <row r="145" spans="2:11" ht="16.5" customHeight="1">
-      <c r="B145" s="72" t="s">
+      <c r="B145" s="82" t="s">
         <v>96</v>
       </c>
-      <c r="C145" s="72"/>
-[...5 lines deleted...]
-      <c r="I145" s="72"/>
+      <c r="C145" s="82"/>
+      <c r="D145" s="82"/>
+      <c r="E145" s="82"/>
+      <c r="F145" s="82"/>
+      <c r="G145" s="82"/>
+      <c r="H145" s="82"/>
+      <c r="I145" s="82"/>
       <c r="J145" s="29"/>
       <c r="K145" s="29"/>
     </row>
     <row r="146" spans="2:11">
       <c r="C146" s="41"/>
       <c r="D146" s="42"/>
       <c r="E146" s="42"/>
       <c r="F146" s="42"/>
     </row>
     <row r="147" spans="2:11" ht="18" customHeight="1"/>
     <row r="191" spans="2:23">
       <c r="B191" s="29"/>
       <c r="C191" s="29"/>
       <c r="D191" s="29"/>
       <c r="E191" s="29"/>
       <c r="F191" s="29"/>
       <c r="G191" s="29"/>
       <c r="H191" s="29"/>
       <c r="I191" s="29"/>
       <c r="J191" s="29"/>
       <c r="K191" s="29"/>
       <c r="L191" s="29"/>
       <c r="M191" s="29"/>
       <c r="N191" s="29"/>
       <c r="O191" s="29"/>
@@ -15263,67 +15665,67 @@
       <c r="B210" s="29"/>
       <c r="C210" s="29"/>
       <c r="D210" s="29"/>
       <c r="E210" s="29"/>
       <c r="F210" s="29"/>
       <c r="G210" s="29"/>
       <c r="H210" s="29"/>
       <c r="I210" s="29"/>
       <c r="J210" s="29"/>
       <c r="K210" s="29"/>
       <c r="L210" s="29"/>
       <c r="M210" s="29"/>
       <c r="N210" s="29"/>
       <c r="O210" s="29"/>
       <c r="P210" s="29"/>
       <c r="Q210" s="29"/>
       <c r="R210" s="29"/>
       <c r="S210" s="29"/>
       <c r="T210" s="29"/>
       <c r="U210" s="29"/>
       <c r="V210" s="29"/>
       <c r="W210" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="B144:I144"/>
+    <mergeCell ref="B145:I145"/>
+    <mergeCell ref="B2:Y2"/>
+    <mergeCell ref="AA4:AF4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="B126:Z126"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B63:Z63"/>
     <mergeCell ref="B72:Z72"/>
     <mergeCell ref="B81:Z81"/>
     <mergeCell ref="B90:Z90"/>
     <mergeCell ref="B6:AC6"/>
     <mergeCell ref="B25:AC25"/>
     <mergeCell ref="B44:AC44"/>
     <mergeCell ref="B108:Z108"/>
-    <mergeCell ref="B144:I144"/>
-[...2 lines deleted...]
-    <mergeCell ref="AA4:AE4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>