--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="2024-2025" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="101">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
@@ -157,53 +157,50 @@
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Calculation</t>
   </si>
   <si>
     <t>Population at the beginning of the period</t>
   </si>
   <si>
     <t>The number of people living in a given area at a given time</t>
   </si>
   <si>
     <t>Current estimates at the beginning of the year are calculated based on the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.</t>
   </si>
   <si>
     <t>The main sources of information about the population of the country and its regions are the results of the last populationcensus, which are added annually to the number of births and arrivals for permanent residence in the given territory and the numbers of deceased and departed for permanent residences from this territory are deducted.esults of the national census</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/0fc/f6tk4a742ooqk3xtv349pasdafxw1es0/Methodology%20for%20calculating%20indicators%20of%20the%20number%20and%20structure%20of%20the%20population.rar</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703831</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://stat.gov.kz/api/iblock/element/411576/file/en/</t>
   </si>
   <si>
     <t>CATO code</t>
   </si>
   <si>
     <t>Mens</t>
   </si>
   <si>
     <t>Womens</t>
   </si>
   <si>
     <t>January 1</t>
   </si>
   <si>
     <t>February 1</t>
   </si>
   <si>
     <t>March 1</t>
   </si>
   <si>
     <r>
       <t>April 1</t>
     </r>
     <r>
       <rPr>
@@ -403,67 +400,70 @@
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)Considering the revised population figures at the beginning of the year</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>Division social and demographic statistics</t>
   </si>
   <si>
-    <t>Zhansaya Sadyrbayeva</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7252 39-01-68</t>
   </si>
   <si>
-    <t>zh.sadirbayeva@aspire.gov.kz</t>
+    <t>Kuandyk Beksultan</t>
+  </si>
+  <si>
+    <t>b.kuandyk@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/turkestan/dynamic-tables/38/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="46">
+  <fonts count="44">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
@@ -728,65 +728,50 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...13 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Rob"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
@@ -1300,116 +1285,116 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="40" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="43" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="21" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="36" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="23" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="32">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
@@ -1494,84 +1479,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1703,68 +1690,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.sadirbayeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/411576/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C29"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="2" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="44.28515625" style="2" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="2" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="44.28515625" style="2" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="2" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="44.28515625" style="2" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="2" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="44.28515625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="44.28515625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="44.28515625" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="2" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="2"/>
@@ -1920,52 +1907,52 @@
     <col min="14339" max="14592" width="9.140625" style="2"/>
     <col min="14593" max="14593" width="44.28515625" style="2" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="2" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="2"/>
     <col min="14849" max="14849" width="44.28515625" style="2" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="2" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="2"/>
     <col min="15105" max="15105" width="44.28515625" style="2" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="2" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="2"/>
     <col min="15361" max="15361" width="44.28515625" style="2" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="2" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="2"/>
     <col min="15617" max="15617" width="44.28515625" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="2" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="2"/>
     <col min="15873" max="15873" width="44.28515625" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="2" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16129" width="44.28515625" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="2" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A1" s="69"/>
-      <c r="B1" s="69"/>
+      <c r="A1" s="66"/>
+      <c r="B1" s="66"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
       <c r="A2" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="8">
         <v>611101</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="15" customHeight="1">
       <c r="A3" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2003,185 +1990,184 @@
       </c>
     </row>
     <row r="9" spans="1:3" ht="55.5" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="20"/>
     </row>
     <row r="10" spans="1:3" ht="54.75" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="20"/>
     </row>
     <row r="11" spans="1:3" ht="47.25" customHeight="1">
       <c r="A11" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="17" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="14.25" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="32.25" customHeight="1">
       <c r="A13" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="14.25" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="22" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="14.25" customHeight="1">
       <c r="A15" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="20"/>
     </row>
     <row r="16" spans="1:3" ht="14.25" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="48">
-        <v>46210</v>
+        <v>46239</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="14.25" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="48">
-        <v>46239</v>
+        <v>46272</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="14.25" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="63" t="s">
-        <v>97</v>
+      <c r="B18" s="82" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="14.25" customHeight="1">
       <c r="A19" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="64" t="s">
+      <c r="B19" s="83" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="14.25" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="65" t="s">
-        <v>99</v>
+      <c r="B20" s="84" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="14.25" customHeight="1">
       <c r="A21" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="66" t="s">
-        <v>100</v>
+      <c r="B21" s="85" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="7"/>
       <c r="B23" s="7"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="7"/>
       <c r="B27" s="7"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="7"/>
       <c r="B28" s="7"/>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="10"/>
       <c r="B29" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
-    <hyperlink ref="B14" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="C50" sqref="C50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="4.42578125" style="2" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="2" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="2" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="4.42578125" style="2" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="2" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="2" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="4.42578125" style="2" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="2" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="2" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="2"/>
@@ -2463,279 +2449,283 @@
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="5"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="5"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF210"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AG210"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Q1" workbookViewId="0">
-      <selection activeCell="AL21" sqref="AL21"/>
+    <sheetView topLeftCell="Q1" workbookViewId="0">
+      <selection activeCell="AI121" sqref="AI121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="25" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="25" customWidth="1"/>
     <col min="3" max="10" width="9.140625" style="25"/>
     <col min="11" max="11" width="10.7109375" style="25" customWidth="1"/>
     <col min="12" max="22" width="9.140625" style="25"/>
     <col min="23" max="23" width="11.28515625" style="25" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="25" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="25" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="14.25" customHeight="1"/>
-    <row r="2" spans="1:32" ht="31.5" customHeight="1">
+    <row r="1" spans="1:33" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:33" ht="31.5" customHeight="1">
       <c r="A2" s="27"/>
-      <c r="B2" s="83" t="s">
-[...27 lines deleted...]
-      <c r="AF3" s="51" t="s">
+      <c r="B2" s="80" t="s">
+        <v>93</v>
+      </c>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="80"/>
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="80"/>
+      <c r="S2" s="80"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="80"/>
+      <c r="V2" s="80"/>
+      <c r="W2" s="80"/>
+      <c r="X2" s="80"/>
+      <c r="Y2" s="81"/>
+    </row>
+    <row r="3" spans="1:33" ht="14.25" customHeight="1">
+      <c r="AG3" s="51" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:32" ht="14.25" customHeight="1">
-[...4 lines deleted...]
-      <c r="C4" s="77">
+    <row r="4" spans="1:33" ht="14.25" customHeight="1">
+      <c r="A4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="72"/>
+      <c r="C4" s="74">
         <v>2024</v>
       </c>
-      <c r="D4" s="78"/>
-[...10 lines deleted...]
-      <c r="O4" s="72">
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
+      <c r="N4" s="75"/>
+      <c r="O4" s="69">
         <v>2025</v>
       </c>
-      <c r="P4" s="73"/>
-[...10 lines deleted...]
-      <c r="AA4" s="72">
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="70"/>
+      <c r="AA4" s="69">
         <v>2026</v>
       </c>
-      <c r="AB4" s="73"/>
-[...7 lines deleted...]
-      <c r="B5" s="76"/>
+      <c r="AB4" s="70"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="70"/>
+      <c r="AF4" s="70"/>
+      <c r="AG4" s="70"/>
+    </row>
+    <row r="5" spans="1:33" ht="14.25" customHeight="1">
+      <c r="A5" s="68"/>
+      <c r="B5" s="73"/>
       <c r="C5" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="D5" s="44" t="s">
+      <c r="E5" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="E5" s="44" t="s">
+      <c r="F5" s="44" t="s">
         <v>46</v>
       </c>
-      <c r="F5" s="44" t="s">
+      <c r="G5" s="44" t="s">
         <v>47</v>
       </c>
-      <c r="G5" s="44" t="s">
+      <c r="H5" s="44" t="s">
         <v>48</v>
       </c>
-      <c r="H5" s="44" t="s">
+      <c r="I5" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="I5" s="44" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="44" t="s">
+      <c r="K5" s="44" t="s">
         <v>50</v>
       </c>
-      <c r="K5" s="44" t="s">
+      <c r="L5" s="44" t="s">
         <v>51</v>
       </c>
-      <c r="L5" s="44" t="s">
+      <c r="M5" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="M5" s="44" t="s">
+      <c r="N5" s="44" t="s">
         <v>53</v>
       </c>
-      <c r="N5" s="44" t="s">
+      <c r="O5" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="P5" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q5" s="46" t="s">
         <v>54</v>
       </c>
-      <c r="O5" s="45" t="s">
+      <c r="R5" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="S5" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="T5" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" s="47" t="s">
+        <v>56</v>
+      </c>
+      <c r="V5" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="W5" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="X5" s="50" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y5" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z5" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA5" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB5" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="P5" s="46" t="s">
+      <c r="AC5" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="Q5" s="46" t="s">
+      <c r="AD5" s="47" t="s">
         <v>55</v>
       </c>
-      <c r="R5" s="46" t="s">
+      <c r="AE5" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="AF5" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="AG5" s="50" t="s">
         <v>56</v>
       </c>
-      <c r="S5" s="47" t="s">
-[...43 lines deleted...]
-      <c r="B6" s="80" t="s">
+    </row>
+    <row r="6" spans="1:33" ht="15" customHeight="1">
+      <c r="B6" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="80"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:32">
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="77"/>
+      <c r="O6" s="77"/>
+      <c r="P6" s="77"/>
+      <c r="Q6" s="77"/>
+      <c r="R6" s="77"/>
+      <c r="S6" s="77"/>
+      <c r="T6" s="77"/>
+      <c r="U6" s="77"/>
+      <c r="V6" s="77"/>
+      <c r="W6" s="77"/>
+      <c r="X6" s="77"/>
+      <c r="Y6" s="77"/>
+      <c r="Z6" s="77"/>
+      <c r="AA6" s="77"/>
+      <c r="AB6" s="77"/>
+      <c r="AC6" s="77"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="52" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C7" s="30">
         <v>2142005</v>
       </c>
       <c r="D7" s="30">
         <v>2142058</v>
       </c>
       <c r="E7" s="30">
         <v>2143554</v>
       </c>
       <c r="F7" s="30">
         <v>2145213</v>
       </c>
       <c r="G7" s="30">
         <v>2147234</v>
       </c>
       <c r="H7" s="31">
         <v>2149210</v>
       </c>
       <c r="I7" s="30">
         <v>2150796</v>
       </c>
       <c r="J7" s="30">
         <v>2151923</v>
       </c>
@@ -2783,57 +2773,60 @@
       </c>
       <c r="Y7" s="57">
         <v>2147948</v>
       </c>
       <c r="Z7" s="57">
         <v>2148168</v>
       </c>
       <c r="AA7" s="30">
         <v>2148658</v>
       </c>
       <c r="AB7" s="30">
         <v>2146420</v>
       </c>
       <c r="AC7" s="57">
         <v>2146739</v>
       </c>
       <c r="AD7" s="57">
         <v>2146665</v>
       </c>
       <c r="AE7" s="57">
         <v>2146817</v>
       </c>
       <c r="AF7" s="57">
         <v>2146670</v>
       </c>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7" s="57">
+        <v>2145680</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B8" s="53" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C8" s="57">
         <v>228003</v>
       </c>
       <c r="D8" s="57">
         <v>228890</v>
       </c>
       <c r="E8" s="57">
         <v>229627</v>
       </c>
       <c r="F8" s="57">
         <v>230227</v>
       </c>
       <c r="G8" s="57">
         <v>231019</v>
       </c>
       <c r="H8" s="57">
         <v>231776</v>
       </c>
       <c r="I8" s="57">
         <v>232575</v>
       </c>
       <c r="J8" s="57">
         <v>233533</v>
       </c>
@@ -2881,57 +2874,60 @@
       </c>
       <c r="Y8" s="57">
         <v>244469</v>
       </c>
       <c r="Z8" s="57">
         <v>244946</v>
       </c>
       <c r="AA8" s="30">
         <v>245522</v>
       </c>
       <c r="AB8" s="40">
         <v>245978</v>
       </c>
       <c r="AC8" s="57">
         <v>246365</v>
       </c>
       <c r="AD8" s="57">
         <v>246724</v>
       </c>
       <c r="AE8" s="57">
         <v>247193</v>
       </c>
       <c r="AF8" s="57">
         <v>247536</v>
       </c>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8" s="57">
+        <v>248160</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" s="24" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B9" s="53" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C9" s="57">
         <v>79285</v>
       </c>
       <c r="D9" s="57">
         <v>79127</v>
       </c>
       <c r="E9" s="57">
         <v>79024</v>
       </c>
       <c r="F9" s="57">
         <v>79046</v>
       </c>
       <c r="G9" s="57">
         <v>79058</v>
       </c>
       <c r="H9" s="57">
         <v>79032</v>
       </c>
       <c r="I9" s="57">
         <v>79137</v>
       </c>
       <c r="J9" s="57">
         <v>79026</v>
       </c>
@@ -2979,57 +2975,60 @@
       </c>
       <c r="Y9" s="57">
         <v>77141</v>
       </c>
       <c r="Z9" s="57">
         <v>77126</v>
       </c>
       <c r="AA9" s="30">
         <v>77104</v>
       </c>
       <c r="AB9" s="40">
         <v>76804</v>
       </c>
       <c r="AC9" s="57">
         <v>76699</v>
       </c>
       <c r="AD9" s="57">
         <v>76477</v>
       </c>
       <c r="AE9" s="57">
         <v>76433</v>
       </c>
       <c r="AF9" s="57">
         <v>76372</v>
       </c>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9" s="57">
+        <v>76218</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" s="24" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B10" s="53" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C10" s="57">
         <v>99774</v>
       </c>
       <c r="D10" s="57">
         <v>99792</v>
       </c>
       <c r="E10" s="57">
         <v>99781</v>
       </c>
       <c r="F10" s="57">
         <v>99769</v>
       </c>
       <c r="G10" s="57">
         <v>99803</v>
       </c>
       <c r="H10" s="57">
         <v>99902</v>
       </c>
       <c r="I10" s="57">
         <v>99903</v>
       </c>
       <c r="J10" s="57">
         <v>99871</v>
       </c>
@@ -3077,57 +3076,60 @@
       </c>
       <c r="Y10" s="57">
         <v>99274</v>
       </c>
       <c r="Z10" s="57">
         <v>99221</v>
       </c>
       <c r="AA10" s="30">
         <v>99044</v>
       </c>
       <c r="AB10" s="40">
         <v>98956</v>
       </c>
       <c r="AC10" s="57">
         <v>99009</v>
       </c>
       <c r="AD10" s="57">
         <v>99045</v>
       </c>
       <c r="AE10" s="57">
         <v>99127</v>
       </c>
       <c r="AF10" s="57">
         <v>99146</v>
       </c>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10" s="57">
+        <v>98953</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" s="24" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B11" s="53" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C11" s="57">
         <v>48701</v>
       </c>
       <c r="D11" s="57">
         <v>48642</v>
       </c>
       <c r="E11" s="57">
         <v>48643</v>
       </c>
       <c r="F11" s="57">
         <v>48591</v>
       </c>
       <c r="G11" s="57">
         <v>48572</v>
       </c>
       <c r="H11" s="57">
         <v>48580</v>
       </c>
       <c r="I11" s="57">
         <v>48506</v>
       </c>
       <c r="J11" s="57">
         <v>48468</v>
       </c>
@@ -3175,57 +3177,60 @@
       </c>
       <c r="Y11" s="57">
         <v>47659</v>
       </c>
       <c r="Z11" s="57">
         <v>47645</v>
       </c>
       <c r="AA11" s="30">
         <v>47581</v>
       </c>
       <c r="AB11" s="40">
         <v>47421</v>
       </c>
       <c r="AC11" s="57">
         <v>47444</v>
       </c>
       <c r="AD11" s="57">
         <v>47414</v>
       </c>
       <c r="AE11" s="57">
         <v>47320</v>
       </c>
       <c r="AF11" s="57">
         <v>47287</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11" s="57">
+        <v>47252</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33">
       <c r="A12" s="24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B12" s="53" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C12" s="57">
         <v>187531</v>
       </c>
       <c r="D12" s="57">
         <v>187244</v>
       </c>
       <c r="E12" s="57">
         <v>187128</v>
       </c>
       <c r="F12" s="57">
         <v>187099</v>
       </c>
       <c r="G12" s="57">
         <v>187106</v>
       </c>
       <c r="H12" s="57">
         <v>186927</v>
       </c>
       <c r="I12" s="57">
         <v>186953</v>
       </c>
       <c r="J12" s="57">
         <v>186853</v>
       </c>
@@ -3273,57 +3278,60 @@
       </c>
       <c r="Y12" s="57">
         <v>183213</v>
       </c>
       <c r="Z12" s="57">
         <v>183017</v>
       </c>
       <c r="AA12" s="30">
         <v>182817</v>
       </c>
       <c r="AB12" s="40">
         <v>182299</v>
       </c>
       <c r="AC12" s="57">
         <v>182174</v>
       </c>
       <c r="AD12" s="57">
         <v>181863</v>
       </c>
       <c r="AE12" s="57">
         <v>181600</v>
       </c>
       <c r="AF12" s="57">
         <v>181341</v>
       </c>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12" s="57">
+        <v>180930</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" s="24" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B13" s="53" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C13" s="57">
         <v>134072</v>
       </c>
       <c r="D13" s="57">
         <v>133806</v>
       </c>
       <c r="E13" s="57">
         <v>133774</v>
       </c>
       <c r="F13" s="57">
         <v>133756</v>
       </c>
       <c r="G13" s="57">
         <v>133726</v>
       </c>
       <c r="H13" s="57">
         <v>133754</v>
       </c>
       <c r="I13" s="57">
         <v>133625</v>
       </c>
       <c r="J13" s="57">
         <v>133483</v>
       </c>
@@ -3371,57 +3379,60 @@
       </c>
       <c r="Y13" s="57">
         <v>131157</v>
       </c>
       <c r="Z13" s="57">
         <v>131147</v>
       </c>
       <c r="AA13" s="30">
         <v>131093</v>
       </c>
       <c r="AB13" s="40">
         <v>130955</v>
       </c>
       <c r="AC13" s="57">
         <v>130845</v>
       </c>
       <c r="AD13" s="57">
         <v>130758</v>
       </c>
       <c r="AE13" s="57">
         <v>130541</v>
       </c>
       <c r="AF13" s="57">
         <v>130414</v>
       </c>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13" s="57">
+        <v>130003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" s="24" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B14" s="53" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C14" s="57">
         <v>117544</v>
       </c>
       <c r="D14" s="57">
         <v>117543</v>
       </c>
       <c r="E14" s="57">
         <v>117700</v>
       </c>
       <c r="F14" s="57">
         <v>117845</v>
       </c>
       <c r="G14" s="57">
         <v>117943</v>
       </c>
       <c r="H14" s="57">
         <v>118118</v>
       </c>
       <c r="I14" s="57">
         <v>118106</v>
       </c>
       <c r="J14" s="57">
         <v>118070</v>
       </c>
@@ -3469,57 +3480,60 @@
       </c>
       <c r="Y14" s="57">
         <v>117399</v>
       </c>
       <c r="Z14" s="57">
         <v>117319</v>
       </c>
       <c r="AA14" s="30">
         <v>117235</v>
       </c>
       <c r="AB14" s="40">
         <v>117223</v>
       </c>
       <c r="AC14" s="57">
         <v>117194</v>
       </c>
       <c r="AD14" s="57">
         <v>117113</v>
       </c>
       <c r="AE14" s="57">
         <v>116984</v>
       </c>
       <c r="AF14" s="57">
         <v>116944</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14" s="57">
+        <v>116848</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" s="24" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B15" s="53" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C15" s="57">
         <v>129726</v>
       </c>
       <c r="D15" s="57">
         <v>129558</v>
       </c>
       <c r="E15" s="57">
         <v>129471</v>
       </c>
       <c r="F15" s="57">
         <v>129554</v>
       </c>
       <c r="G15" s="57">
         <v>129643</v>
       </c>
       <c r="H15" s="57">
         <v>129702</v>
       </c>
       <c r="I15" s="57">
         <v>129707</v>
       </c>
       <c r="J15" s="57">
         <v>129595</v>
       </c>
@@ -3567,57 +3581,60 @@
       </c>
       <c r="Y15" s="57">
         <v>127461</v>
       </c>
       <c r="Z15" s="57">
         <v>127412</v>
       </c>
       <c r="AA15" s="30">
         <v>127359</v>
       </c>
       <c r="AB15" s="40">
         <v>127241</v>
       </c>
       <c r="AC15" s="57">
         <v>127152</v>
       </c>
       <c r="AD15" s="57">
         <v>127021</v>
       </c>
       <c r="AE15" s="57">
         <v>127107</v>
       </c>
       <c r="AF15" s="57">
         <v>126965</v>
       </c>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15" s="57">
+        <v>126846</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" s="24" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B16" s="53" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C16" s="57">
         <v>129177</v>
       </c>
       <c r="D16" s="57">
         <v>129151</v>
       </c>
       <c r="E16" s="57">
         <v>129171</v>
       </c>
       <c r="F16" s="57">
         <v>129235</v>
       </c>
       <c r="G16" s="57">
         <v>129302</v>
       </c>
       <c r="H16" s="57">
         <v>129381</v>
       </c>
       <c r="I16" s="57">
         <v>129497</v>
       </c>
       <c r="J16" s="57">
         <v>129602</v>
       </c>
@@ -3665,57 +3682,60 @@
       </c>
       <c r="Y16" s="57">
         <v>130190</v>
       </c>
       <c r="Z16" s="57">
         <v>130198</v>
       </c>
       <c r="AA16" s="30">
         <v>130212</v>
       </c>
       <c r="AB16" s="40">
         <v>130147</v>
       </c>
       <c r="AC16" s="57">
         <v>130227</v>
       </c>
       <c r="AD16" s="57">
         <v>130291</v>
       </c>
       <c r="AE16" s="57">
         <v>130400</v>
       </c>
       <c r="AF16" s="57">
         <v>130398</v>
       </c>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16" s="57">
+        <v>130518</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="24" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B17" s="53" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C17" s="57">
         <v>51593</v>
       </c>
       <c r="D17" s="57">
         <v>51473</v>
       </c>
       <c r="E17" s="57">
         <v>51485</v>
       </c>
       <c r="F17" s="57">
         <v>51525</v>
       </c>
       <c r="G17" s="57">
         <v>51496</v>
       </c>
       <c r="H17" s="57">
         <v>51476</v>
       </c>
       <c r="I17" s="57">
         <v>51430</v>
       </c>
       <c r="J17" s="57">
         <v>51416</v>
       </c>
@@ -3763,57 +3783,60 @@
       </c>
       <c r="Y17" s="57">
         <v>50038</v>
       </c>
       <c r="Z17" s="57">
         <v>49946</v>
       </c>
       <c r="AA17" s="30">
         <v>49927</v>
       </c>
       <c r="AB17" s="40">
         <v>49822</v>
       </c>
       <c r="AC17" s="57">
         <v>49778</v>
       </c>
       <c r="AD17" s="57">
         <v>49823</v>
       </c>
       <c r="AE17" s="57">
         <v>49766</v>
       </c>
       <c r="AF17" s="57">
         <v>49680</v>
       </c>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17" s="57">
+        <v>49556</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="24" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B18" s="53" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C18" s="57">
         <v>236823</v>
       </c>
       <c r="D18" s="57">
         <v>236999</v>
       </c>
       <c r="E18" s="57">
         <v>237210</v>
       </c>
       <c r="F18" s="57">
         <v>237606</v>
       </c>
       <c r="G18" s="57">
         <v>238016</v>
       </c>
       <c r="H18" s="57">
         <v>238337</v>
       </c>
       <c r="I18" s="57">
         <v>238637</v>
       </c>
       <c r="J18" s="57">
         <v>239077</v>
       </c>
@@ -3861,57 +3884,60 @@
       </c>
       <c r="Y18" s="57">
         <v>242829</v>
       </c>
       <c r="Z18" s="57">
         <v>243100</v>
       </c>
       <c r="AA18" s="30">
         <v>243394</v>
       </c>
       <c r="AB18" s="40">
         <v>242957</v>
       </c>
       <c r="AC18" s="57">
         <v>243162</v>
       </c>
       <c r="AD18" s="57">
         <v>243521</v>
       </c>
       <c r="AE18" s="57">
         <v>243710</v>
       </c>
       <c r="AF18" s="57">
         <v>243877</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="57">
+        <v>244205</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="24" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B19" s="53" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C19" s="57">
         <v>221681</v>
       </c>
       <c r="D19" s="57">
         <v>221877</v>
       </c>
       <c r="E19" s="57">
         <v>222213</v>
       </c>
       <c r="F19" s="57">
         <v>222490</v>
       </c>
       <c r="G19" s="57">
         <v>222803</v>
       </c>
       <c r="H19" s="57">
         <v>223142</v>
       </c>
       <c r="I19" s="57">
         <v>223541</v>
       </c>
       <c r="J19" s="57">
         <v>223729</v>
       </c>
@@ -3959,57 +3985,60 @@
       </c>
       <c r="Y19" s="57">
         <v>222839</v>
       </c>
       <c r="Z19" s="57">
         <v>222925</v>
       </c>
       <c r="AA19" s="30">
         <v>222953</v>
       </c>
       <c r="AB19" s="40">
         <v>222665</v>
       </c>
       <c r="AC19" s="57">
         <v>222729</v>
       </c>
       <c r="AD19" s="57">
         <v>222753</v>
       </c>
       <c r="AE19" s="57">
         <v>222786</v>
       </c>
       <c r="AF19" s="57">
         <v>222754</v>
       </c>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19" s="57">
+        <v>222523</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" s="24" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B20" s="53" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C20" s="57">
         <v>101981</v>
       </c>
       <c r="D20" s="57">
         <v>102069</v>
       </c>
       <c r="E20" s="57">
         <v>102247</v>
       </c>
       <c r="F20" s="57">
         <v>102430</v>
       </c>
       <c r="G20" s="57">
         <v>102566</v>
       </c>
       <c r="H20" s="57">
         <v>102672</v>
       </c>
       <c r="I20" s="57">
         <v>102790</v>
       </c>
       <c r="J20" s="57">
         <v>102865</v>
       </c>
@@ -4057,57 +4086,60 @@
       </c>
       <c r="Y20" s="57">
         <v>103969</v>
       </c>
       <c r="Z20" s="57">
         <v>104244</v>
       </c>
       <c r="AA20" s="30">
         <v>104500</v>
       </c>
       <c r="AB20" s="40">
         <v>104668</v>
       </c>
       <c r="AC20" s="57">
         <v>104799</v>
       </c>
       <c r="AD20" s="57">
         <v>104874</v>
       </c>
       <c r="AE20" s="57">
         <v>105059</v>
       </c>
       <c r="AF20" s="57">
         <v>105237</v>
       </c>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20" s="57">
+        <v>105363</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="24" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B21" s="53" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C21" s="57">
         <v>63187</v>
       </c>
       <c r="D21" s="57">
         <v>63141</v>
       </c>
       <c r="E21" s="57">
         <v>63162</v>
       </c>
       <c r="F21" s="57">
         <v>63158</v>
       </c>
       <c r="G21" s="57">
         <v>63205</v>
       </c>
       <c r="H21" s="57">
         <v>63235</v>
       </c>
       <c r="I21" s="57">
         <v>63194</v>
       </c>
       <c r="J21" s="57">
         <v>63255</v>
       </c>
@@ -4155,57 +4187,60 @@
       </c>
       <c r="Y21" s="57">
         <v>62153</v>
       </c>
       <c r="Z21" s="57">
         <v>62063</v>
       </c>
       <c r="AA21" s="30">
         <v>62093</v>
       </c>
       <c r="AB21" s="40">
         <v>61924</v>
       </c>
       <c r="AC21" s="57">
         <v>61804</v>
       </c>
       <c r="AD21" s="57">
         <v>61730</v>
       </c>
       <c r="AE21" s="57">
         <v>61689</v>
       </c>
       <c r="AF21" s="57">
         <v>61687</v>
       </c>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21" s="57">
+        <v>61659</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B22" s="53" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C22" s="57">
         <v>121899</v>
       </c>
       <c r="D22" s="57">
         <v>121871</v>
       </c>
       <c r="E22" s="57">
         <v>121971</v>
       </c>
       <c r="F22" s="57">
         <v>122038</v>
       </c>
       <c r="G22" s="57">
         <v>122193</v>
       </c>
       <c r="H22" s="57">
         <v>122320</v>
       </c>
       <c r="I22" s="57">
         <v>122403</v>
       </c>
       <c r="J22" s="57">
         <v>122507</v>
       </c>
@@ -4253,57 +4288,60 @@
       </c>
       <c r="Y22" s="57">
         <v>121986</v>
       </c>
       <c r="Z22" s="57">
         <v>121851</v>
       </c>
       <c r="AA22" s="30">
         <v>121861</v>
       </c>
       <c r="AB22" s="40">
         <v>121771</v>
       </c>
       <c r="AC22" s="57">
         <v>121867</v>
       </c>
       <c r="AD22" s="57">
         <v>121891</v>
       </c>
       <c r="AE22" s="57">
         <v>121815</v>
       </c>
       <c r="AF22" s="57">
         <v>121845</v>
       </c>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22" s="57">
+        <v>121805</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B23" s="53" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C23" s="57">
         <v>106339</v>
       </c>
       <c r="D23" s="57">
         <v>106261</v>
       </c>
       <c r="E23" s="57">
         <v>106294</v>
       </c>
       <c r="F23" s="57">
         <v>106229</v>
       </c>
       <c r="G23" s="57">
         <v>106211</v>
       </c>
       <c r="H23" s="57">
         <v>106269</v>
       </c>
       <c r="I23" s="57">
         <v>106241</v>
       </c>
       <c r="J23" s="57">
         <v>106123</v>
       </c>
@@ -4351,57 +4389,60 @@
       </c>
       <c r="Y23" s="57">
         <v>103849</v>
       </c>
       <c r="Z23" s="57">
         <v>103769</v>
       </c>
       <c r="AA23" s="30">
         <v>103769</v>
       </c>
       <c r="AB23" s="40">
         <v>103577</v>
       </c>
       <c r="AC23" s="57">
         <v>103591</v>
       </c>
       <c r="AD23" s="57">
         <v>103561</v>
       </c>
       <c r="AE23" s="57">
         <v>103552</v>
       </c>
       <c r="AF23" s="57">
         <v>103586</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="57">
+        <v>103423</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B24" s="54" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C24" s="57">
         <v>84689</v>
       </c>
       <c r="D24" s="57">
         <v>84614</v>
       </c>
       <c r="E24" s="57">
         <v>84653</v>
       </c>
       <c r="F24" s="57">
         <v>84615</v>
       </c>
       <c r="G24" s="57">
         <v>84572</v>
       </c>
       <c r="H24" s="57">
         <v>84587</v>
       </c>
       <c r="I24" s="57">
         <v>84551</v>
       </c>
       <c r="J24" s="57">
         <v>84450</v>
       </c>
@@ -4449,89 +4490,93 @@
       </c>
       <c r="Y24" s="57">
         <v>82322</v>
       </c>
       <c r="Z24" s="57">
         <v>82239</v>
       </c>
       <c r="AA24" s="30">
         <v>82194</v>
       </c>
       <c r="AB24" s="40">
         <v>82012</v>
       </c>
       <c r="AC24" s="57">
         <v>81900</v>
       </c>
       <c r="AD24" s="57">
         <v>81806</v>
       </c>
       <c r="AE24" s="57">
         <v>81735</v>
       </c>
       <c r="AF24" s="57">
         <v>81601</v>
       </c>
-    </row>
-[...32 lines deleted...]
-    <row r="26" spans="1:32">
+      <c r="AG24" s="57">
+        <v>81418</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
+      <c r="B25" s="71" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="71"/>
+      <c r="O25" s="71"/>
+      <c r="P25" s="71"/>
+      <c r="Q25" s="71"/>
+      <c r="R25" s="71"/>
+      <c r="S25" s="71"/>
+      <c r="T25" s="71"/>
+      <c r="U25" s="71"/>
+      <c r="V25" s="71"/>
+      <c r="W25" s="71"/>
+      <c r="X25" s="71"/>
+      <c r="Y25" s="71"/>
+      <c r="Z25" s="71"/>
+      <c r="AA25" s="71"/>
+      <c r="AB25" s="71"/>
+      <c r="AC25" s="71"/>
+      <c r="AG25" s="57"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="52" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C26" s="33">
         <v>1091960</v>
       </c>
       <c r="D26" s="57">
         <v>1092192</v>
       </c>
       <c r="E26" s="33">
         <v>1092965</v>
       </c>
       <c r="F26" s="33">
         <v>1093928</v>
       </c>
       <c r="G26" s="33">
         <v>1094974</v>
       </c>
       <c r="H26" s="33">
         <v>1095963</v>
       </c>
       <c r="I26" s="57">
         <v>1096911</v>
       </c>
       <c r="J26" s="33">
         <v>1097581</v>
       </c>
@@ -4579,57 +4624,60 @@
       </c>
       <c r="Y26" s="57">
         <v>1097255</v>
       </c>
       <c r="Z26" s="57">
         <v>1097506</v>
       </c>
       <c r="AA26" s="36">
         <v>1097783</v>
       </c>
       <c r="AB26" s="57">
         <v>1096244</v>
       </c>
       <c r="AC26" s="57">
         <v>1096476</v>
       </c>
       <c r="AD26" s="57">
         <v>1096574</v>
       </c>
       <c r="AE26" s="57">
         <v>1096711</v>
       </c>
       <c r="AF26" s="57">
         <v>1096805</v>
       </c>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26" s="57">
+        <v>1096567</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B27" s="53" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C27" s="57">
         <v>114061</v>
       </c>
       <c r="D27" s="57">
         <v>114522</v>
       </c>
       <c r="E27" s="57">
         <v>114879</v>
       </c>
       <c r="F27" s="57">
         <v>115196</v>
       </c>
       <c r="G27" s="57">
         <v>115591</v>
       </c>
       <c r="H27" s="57">
         <v>115986</v>
       </c>
       <c r="I27" s="57">
         <v>116384</v>
       </c>
       <c r="J27" s="57">
         <v>116814</v>
       </c>
@@ -4677,57 +4725,60 @@
       </c>
       <c r="Y27" s="57">
         <v>121904</v>
       </c>
       <c r="Z27" s="57">
         <v>122149</v>
       </c>
       <c r="AA27" s="36">
         <v>122416</v>
       </c>
       <c r="AB27" s="57">
         <v>122571</v>
       </c>
       <c r="AC27" s="57">
         <v>122788</v>
       </c>
       <c r="AD27" s="57">
         <v>122991</v>
       </c>
       <c r="AE27" s="57">
         <v>123204</v>
       </c>
       <c r="AF27" s="57">
         <v>123358</v>
       </c>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27" s="57">
+        <v>123666</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="24" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B28" s="53" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C28" s="57">
         <v>40839</v>
       </c>
       <c r="D28" s="57">
         <v>40766</v>
       </c>
       <c r="E28" s="57">
         <v>40707</v>
       </c>
       <c r="F28" s="57">
         <v>40722</v>
       </c>
       <c r="G28" s="57">
         <v>40724</v>
       </c>
       <c r="H28" s="57">
         <v>40710</v>
       </c>
       <c r="I28" s="57">
         <v>40716</v>
       </c>
       <c r="J28" s="57">
         <v>40654</v>
       </c>
@@ -4775,57 +4826,60 @@
       </c>
       <c r="Y28" s="57">
         <v>39908</v>
       </c>
       <c r="Z28" s="57">
         <v>39919</v>
       </c>
       <c r="AA28" s="36">
         <v>39876</v>
       </c>
       <c r="AB28" s="57">
         <v>39706</v>
       </c>
       <c r="AC28" s="57">
         <v>39637</v>
       </c>
       <c r="AD28" s="57">
         <v>39517</v>
       </c>
       <c r="AE28" s="57">
         <v>39526</v>
       </c>
       <c r="AF28" s="57">
         <v>39506</v>
       </c>
-    </row>
-    <row r="29" spans="1:32">
+      <c r="AG28" s="57">
+        <v>39448</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" s="24" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B29" s="53" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C29" s="57">
         <v>49611</v>
       </c>
       <c r="D29" s="57">
         <v>49638</v>
       </c>
       <c r="E29" s="57">
         <v>49634</v>
       </c>
       <c r="F29" s="57">
         <v>49635</v>
       </c>
       <c r="G29" s="57">
         <v>49643</v>
       </c>
       <c r="H29" s="57">
         <v>49709</v>
       </c>
       <c r="I29" s="57">
         <v>49710</v>
       </c>
       <c r="J29" s="57">
         <v>49703</v>
       </c>
@@ -4873,57 +4927,60 @@
       </c>
       <c r="Y29" s="57">
         <v>49440</v>
       </c>
       <c r="Z29" s="57">
         <v>49433</v>
       </c>
       <c r="AA29" s="36">
         <v>49334</v>
       </c>
       <c r="AB29" s="57">
         <v>49267</v>
       </c>
       <c r="AC29" s="57">
         <v>49309</v>
       </c>
       <c r="AD29" s="57">
         <v>49320</v>
       </c>
       <c r="AE29" s="57">
         <v>49367</v>
       </c>
       <c r="AF29" s="57">
         <v>49376</v>
       </c>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29" s="57">
+        <v>49322</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" s="24" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B30" s="53" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C30" s="57">
         <v>25215</v>
       </c>
       <c r="D30" s="57">
         <v>25191</v>
       </c>
       <c r="E30" s="57">
         <v>25196</v>
       </c>
       <c r="F30" s="57">
         <v>25183</v>
       </c>
       <c r="G30" s="57">
         <v>25184</v>
       </c>
       <c r="H30" s="57">
         <v>25183</v>
       </c>
       <c r="I30" s="57">
         <v>25150</v>
       </c>
       <c r="J30" s="57">
         <v>25152</v>
       </c>
@@ -4971,57 +5028,60 @@
       </c>
       <c r="Y30" s="57">
         <v>24846</v>
       </c>
       <c r="Z30" s="57">
         <v>24838</v>
       </c>
       <c r="AA30" s="36">
         <v>24819</v>
       </c>
       <c r="AB30" s="57">
         <v>24739</v>
       </c>
       <c r="AC30" s="57">
         <v>24772</v>
       </c>
       <c r="AD30" s="57">
         <v>24770</v>
       </c>
       <c r="AE30" s="57">
         <v>24725</v>
       </c>
       <c r="AF30" s="57">
         <v>24712</v>
       </c>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30" s="57">
+        <v>24714</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B31" s="53" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C31" s="57">
         <v>96305</v>
       </c>
       <c r="D31" s="57">
         <v>96158</v>
       </c>
       <c r="E31" s="57">
         <v>96090</v>
       </c>
       <c r="F31" s="57">
         <v>96099</v>
       </c>
       <c r="G31" s="57">
         <v>96099</v>
       </c>
       <c r="H31" s="57">
         <v>96029</v>
       </c>
       <c r="I31" s="57">
         <v>96040</v>
       </c>
       <c r="J31" s="57">
         <v>96049</v>
       </c>
@@ -5069,57 +5129,60 @@
       </c>
       <c r="Y31" s="57">
         <v>94396</v>
       </c>
       <c r="Z31" s="57">
         <v>94309</v>
       </c>
       <c r="AA31" s="36">
         <v>94208</v>
       </c>
       <c r="AB31" s="57">
         <v>93956</v>
       </c>
       <c r="AC31" s="57">
         <v>93924</v>
       </c>
       <c r="AD31" s="57">
         <v>93769</v>
       </c>
       <c r="AE31" s="57">
         <v>93662</v>
       </c>
       <c r="AF31" s="57">
         <v>93579</v>
       </c>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31" s="57">
+        <v>93447</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="24" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B32" s="53" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C32" s="57">
         <v>69086</v>
       </c>
       <c r="D32" s="57">
         <v>68975</v>
       </c>
       <c r="E32" s="57">
         <v>68964</v>
       </c>
       <c r="F32" s="57">
         <v>68933</v>
       </c>
       <c r="G32" s="57">
         <v>68906</v>
       </c>
       <c r="H32" s="57">
         <v>68914</v>
       </c>
       <c r="I32" s="57">
         <v>68865</v>
       </c>
       <c r="J32" s="57">
         <v>68803</v>
       </c>
@@ -5167,57 +5230,60 @@
       </c>
       <c r="Y32" s="57">
         <v>67873</v>
       </c>
       <c r="Z32" s="57">
         <v>67911</v>
       </c>
       <c r="AA32" s="36">
         <v>67870</v>
       </c>
       <c r="AB32" s="57">
         <v>67748</v>
       </c>
       <c r="AC32" s="57">
         <v>67654</v>
       </c>
       <c r="AD32" s="57">
         <v>67665</v>
       </c>
       <c r="AE32" s="57">
         <v>67564</v>
       </c>
       <c r="AF32" s="57">
         <v>67477</v>
       </c>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32" s="57">
+        <v>67302</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" s="24" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B33" s="53" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C33" s="57">
         <v>60749</v>
       </c>
       <c r="D33" s="57">
         <v>60748</v>
       </c>
       <c r="E33" s="57">
         <v>60793</v>
       </c>
       <c r="F33" s="57">
         <v>60887</v>
       </c>
       <c r="G33" s="57">
         <v>60940</v>
       </c>
       <c r="H33" s="57">
         <v>61020</v>
       </c>
       <c r="I33" s="57">
         <v>61048</v>
       </c>
       <c r="J33" s="57">
         <v>61038</v>
       </c>
@@ -5265,57 +5331,60 @@
       </c>
       <c r="Y33" s="57">
         <v>60761</v>
       </c>
       <c r="Z33" s="57">
         <v>60742</v>
       </c>
       <c r="AA33" s="36">
         <v>60732</v>
       </c>
       <c r="AB33" s="57">
         <v>60712</v>
       </c>
       <c r="AC33" s="57">
         <v>60710</v>
       </c>
       <c r="AD33" s="57">
         <v>60697</v>
       </c>
       <c r="AE33" s="57">
         <v>60652</v>
       </c>
       <c r="AF33" s="57">
         <v>60662</v>
       </c>
-    </row>
-    <row r="34" spans="1:32">
+      <c r="AG33" s="57">
+        <v>60633</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" s="24" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B34" s="53" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C34" s="57">
         <v>66054</v>
       </c>
       <c r="D34" s="57">
         <v>65987</v>
       </c>
       <c r="E34" s="57">
         <v>65954</v>
       </c>
       <c r="F34" s="57">
         <v>65987</v>
       </c>
       <c r="G34" s="57">
         <v>66026</v>
       </c>
       <c r="H34" s="57">
         <v>66068</v>
       </c>
       <c r="I34" s="57">
         <v>66099</v>
       </c>
       <c r="J34" s="57">
         <v>66051</v>
       </c>
@@ -5363,57 +5432,60 @@
       </c>
       <c r="Y34" s="57">
         <v>65031</v>
       </c>
       <c r="Z34" s="57">
         <v>64995</v>
       </c>
       <c r="AA34" s="36">
         <v>64991</v>
       </c>
       <c r="AB34" s="57">
         <v>64897</v>
       </c>
       <c r="AC34" s="57">
         <v>64830</v>
       </c>
       <c r="AD34" s="57">
         <v>64777</v>
       </c>
       <c r="AE34" s="57">
         <v>64806</v>
       </c>
       <c r="AF34" s="57">
         <v>64745</v>
       </c>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34" s="57">
+        <v>64675</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" s="24" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B35" s="53" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C35" s="57">
         <v>66743</v>
       </c>
       <c r="D35" s="57">
         <v>66752</v>
       </c>
       <c r="E35" s="57">
         <v>66819</v>
       </c>
       <c r="F35" s="57">
         <v>66859</v>
       </c>
       <c r="G35" s="57">
         <v>66900</v>
       </c>
       <c r="H35" s="57">
         <v>66932</v>
       </c>
       <c r="I35" s="57">
         <v>67002</v>
       </c>
       <c r="J35" s="57">
         <v>67069</v>
       </c>
@@ -5461,57 +5533,60 @@
       </c>
       <c r="Y35" s="57">
         <v>67335</v>
       </c>
       <c r="Z35" s="57">
         <v>67335</v>
       </c>
       <c r="AA35" s="36">
         <v>67331</v>
       </c>
       <c r="AB35" s="57">
         <v>67313</v>
       </c>
       <c r="AC35" s="57">
         <v>67369</v>
       </c>
       <c r="AD35" s="57">
         <v>67417</v>
       </c>
       <c r="AE35" s="57">
         <v>67466</v>
       </c>
       <c r="AF35" s="57">
         <v>67460</v>
       </c>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35" s="57">
+        <v>67509</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" s="24" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B36" s="53" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C36" s="57">
         <v>26781</v>
       </c>
       <c r="D36" s="57">
         <v>26730</v>
       </c>
       <c r="E36" s="57">
         <v>26723</v>
       </c>
       <c r="F36" s="57">
         <v>26749</v>
       </c>
       <c r="G36" s="57">
         <v>26734</v>
       </c>
       <c r="H36" s="57">
         <v>26733</v>
       </c>
       <c r="I36" s="57">
         <v>26712</v>
       </c>
       <c r="J36" s="57">
         <v>26741</v>
       </c>
@@ -5559,57 +5634,60 @@
       </c>
       <c r="Y36" s="57">
         <v>26142</v>
       </c>
       <c r="Z36" s="57">
         <v>26100</v>
       </c>
       <c r="AA36" s="36">
         <v>26078</v>
       </c>
       <c r="AB36" s="57">
         <v>26008</v>
       </c>
       <c r="AC36" s="57">
         <v>25981</v>
       </c>
       <c r="AD36" s="57">
         <v>26008</v>
       </c>
       <c r="AE36" s="57">
         <v>25971</v>
       </c>
       <c r="AF36" s="57">
         <v>25932</v>
       </c>
-    </row>
-    <row r="37" spans="1:32">
+      <c r="AG36" s="57">
+        <v>25894</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" s="24" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B37" s="53" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C37" s="57">
         <v>119616</v>
       </c>
       <c r="D37" s="57">
         <v>119711</v>
       </c>
       <c r="E37" s="57">
         <v>119817</v>
       </c>
       <c r="F37" s="57">
         <v>120005</v>
       </c>
       <c r="G37" s="57">
         <v>120244</v>
       </c>
       <c r="H37" s="57">
         <v>120394</v>
       </c>
       <c r="I37" s="57">
         <v>120558</v>
       </c>
       <c r="J37" s="57">
         <v>120755</v>
       </c>
@@ -5657,57 +5735,60 @@
       </c>
       <c r="Y37" s="57">
         <v>122792</v>
       </c>
       <c r="Z37" s="57">
         <v>122940</v>
       </c>
       <c r="AA37" s="36">
         <v>123117</v>
       </c>
       <c r="AB37" s="57">
         <v>122768</v>
       </c>
       <c r="AC37" s="57">
         <v>122916</v>
       </c>
       <c r="AD37" s="57">
         <v>123057</v>
       </c>
       <c r="AE37" s="57">
         <v>123179</v>
       </c>
       <c r="AF37" s="57">
         <v>123248</v>
       </c>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37" s="57">
+        <v>123402</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33">
       <c r="A38" s="24" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B38" s="53" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C38" s="57">
         <v>112277</v>
       </c>
       <c r="D38" s="57">
         <v>112391</v>
       </c>
       <c r="E38" s="57">
         <v>112571</v>
       </c>
       <c r="F38" s="57">
         <v>112732</v>
       </c>
       <c r="G38" s="57">
         <v>112887</v>
       </c>
       <c r="H38" s="57">
         <v>113008</v>
       </c>
       <c r="I38" s="57">
         <v>113254</v>
       </c>
       <c r="J38" s="57">
         <v>113317</v>
       </c>
@@ -5755,57 +5836,60 @@
       </c>
       <c r="Y38" s="57">
         <v>113159</v>
       </c>
       <c r="Z38" s="57">
         <v>113166</v>
       </c>
       <c r="AA38" s="36">
         <v>113202</v>
       </c>
       <c r="AB38" s="57">
         <v>113030</v>
       </c>
       <c r="AC38" s="57">
         <v>113065</v>
       </c>
       <c r="AD38" s="57">
         <v>113075</v>
       </c>
       <c r="AE38" s="57">
         <v>113093</v>
       </c>
       <c r="AF38" s="57">
         <v>113089</v>
       </c>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38" s="57">
+        <v>113020</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33">
       <c r="A39" s="24" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B39" s="53" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C39" s="57">
         <v>51812</v>
       </c>
       <c r="D39" s="57">
         <v>51881</v>
       </c>
       <c r="E39" s="57">
         <v>52011</v>
       </c>
       <c r="F39" s="57">
         <v>52132</v>
       </c>
       <c r="G39" s="57">
         <v>52224</v>
       </c>
       <c r="H39" s="57">
         <v>52281</v>
       </c>
       <c r="I39" s="57">
         <v>52350</v>
       </c>
       <c r="J39" s="57">
         <v>52408</v>
       </c>
@@ -5853,57 +5937,60 @@
       </c>
       <c r="Y39" s="57">
         <v>53161</v>
       </c>
       <c r="Z39" s="57">
         <v>53304</v>
       </c>
       <c r="AA39" s="36">
         <v>53436</v>
       </c>
       <c r="AB39" s="57">
         <v>53543</v>
       </c>
       <c r="AC39" s="57">
         <v>53601</v>
       </c>
       <c r="AD39" s="57">
         <v>53667</v>
       </c>
       <c r="AE39" s="57">
         <v>53759</v>
       </c>
       <c r="AF39" s="57">
         <v>53856</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39" s="57">
+        <v>53926</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" s="24" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B40" s="53" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C40" s="57">
         <v>32388</v>
       </c>
       <c r="D40" s="57">
         <v>32354</v>
       </c>
       <c r="E40" s="57">
         <v>32343</v>
       </c>
       <c r="F40" s="57">
         <v>32328</v>
       </c>
       <c r="G40" s="57">
         <v>32351</v>
       </c>
       <c r="H40" s="57">
         <v>32378</v>
       </c>
       <c r="I40" s="57">
         <v>32357</v>
       </c>
       <c r="J40" s="57">
         <v>32379</v>
       </c>
@@ -5951,57 +6038,60 @@
       </c>
       <c r="Y40" s="57">
         <v>31942</v>
       </c>
       <c r="Z40" s="57">
         <v>31884</v>
       </c>
       <c r="AA40" s="36">
         <v>31898</v>
       </c>
       <c r="AB40" s="57">
         <v>31809</v>
       </c>
       <c r="AC40" s="57">
         <v>31752</v>
       </c>
       <c r="AD40" s="57">
         <v>31700</v>
       </c>
       <c r="AE40" s="57">
         <v>31673</v>
       </c>
       <c r="AF40" s="57">
         <v>31692</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40" s="57">
+        <v>31698</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B41" s="53" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C41" s="57">
         <v>62018</v>
       </c>
       <c r="D41" s="57">
         <v>62046</v>
       </c>
       <c r="E41" s="57">
         <v>62087</v>
       </c>
       <c r="F41" s="57">
         <v>62126</v>
       </c>
       <c r="G41" s="57">
         <v>62199</v>
       </c>
       <c r="H41" s="57">
         <v>62262</v>
       </c>
       <c r="I41" s="57">
         <v>62312</v>
       </c>
       <c r="J41" s="57">
         <v>62361</v>
       </c>
@@ -6049,57 +6139,60 @@
       </c>
       <c r="Y41" s="57">
         <v>62187</v>
       </c>
       <c r="Z41" s="57">
         <v>62145</v>
       </c>
       <c r="AA41" s="36">
         <v>62165</v>
       </c>
       <c r="AB41" s="57">
         <v>62091</v>
       </c>
       <c r="AC41" s="57">
         <v>62134</v>
       </c>
       <c r="AD41" s="57">
         <v>62162</v>
       </c>
       <c r="AE41" s="57">
         <v>62120</v>
       </c>
       <c r="AF41" s="57">
         <v>62179</v>
       </c>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41" s="57">
+        <v>62166</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B42" s="53" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C42" s="57">
         <v>54162</v>
       </c>
       <c r="D42" s="57">
         <v>54124</v>
       </c>
       <c r="E42" s="57">
         <v>54154</v>
       </c>
       <c r="F42" s="57">
         <v>54130</v>
       </c>
       <c r="G42" s="57">
         <v>54120</v>
       </c>
       <c r="H42" s="57">
         <v>54150</v>
       </c>
       <c r="I42" s="57">
         <v>54157</v>
       </c>
       <c r="J42" s="57">
         <v>54127</v>
       </c>
@@ -6147,57 +6240,60 @@
       </c>
       <c r="Y42" s="57">
         <v>53123</v>
       </c>
       <c r="Z42" s="57">
         <v>53114</v>
       </c>
       <c r="AA42" s="36">
         <v>53106</v>
       </c>
       <c r="AB42" s="57">
         <v>52997</v>
       </c>
       <c r="AC42" s="57">
         <v>52984</v>
       </c>
       <c r="AD42" s="57">
         <v>52987</v>
       </c>
       <c r="AE42" s="57">
         <v>52977</v>
       </c>
       <c r="AF42" s="57">
         <v>53033</v>
       </c>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42" s="57">
+        <v>52939</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B43" s="54" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C43" s="57">
         <v>44243</v>
       </c>
       <c r="D43" s="57">
         <v>44218</v>
       </c>
       <c r="E43" s="57">
         <v>44223</v>
       </c>
       <c r="F43" s="57">
         <v>44225</v>
       </c>
       <c r="G43" s="57">
         <v>44202</v>
       </c>
       <c r="H43" s="57">
         <v>44206</v>
       </c>
       <c r="I43" s="57">
         <v>44197</v>
       </c>
       <c r="J43" s="57">
         <v>44160</v>
       </c>
@@ -6245,93 +6341,97 @@
       </c>
       <c r="Y43" s="57">
         <v>43255</v>
       </c>
       <c r="Z43" s="57">
         <v>43222</v>
       </c>
       <c r="AA43" s="36">
         <v>43204</v>
       </c>
       <c r="AB43" s="57">
         <v>43089</v>
       </c>
       <c r="AC43" s="57">
         <v>43050</v>
       </c>
       <c r="AD43" s="57">
         <v>42995</v>
       </c>
       <c r="AE43" s="57">
         <v>42967</v>
       </c>
       <c r="AF43" s="57">
         <v>42901</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" s="29" customFormat="1">
+      <c r="AG43" s="57">
+        <v>42806</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" s="29" customFormat="1">
       <c r="A44" s="25"/>
-      <c r="B44" s="74" t="s">
-[...28 lines deleted...]
-      <c r="AC44" s="74"/>
+      <c r="B44" s="71" t="s">
+        <v>42</v>
+      </c>
+      <c r="C44" s="71"/>
+      <c r="D44" s="71"/>
+      <c r="E44" s="71"/>
+      <c r="F44" s="71"/>
+      <c r="G44" s="71"/>
+      <c r="H44" s="71"/>
+      <c r="I44" s="71"/>
+      <c r="J44" s="71"/>
+      <c r="K44" s="71"/>
+      <c r="L44" s="71"/>
+      <c r="M44" s="71"/>
+      <c r="N44" s="71"/>
+      <c r="O44" s="71"/>
+      <c r="P44" s="71"/>
+      <c r="Q44" s="71"/>
+      <c r="R44" s="71"/>
+      <c r="S44" s="71"/>
+      <c r="T44" s="71"/>
+      <c r="U44" s="71"/>
+      <c r="V44" s="71"/>
+      <c r="W44" s="71"/>
+      <c r="X44" s="71"/>
+      <c r="Y44" s="71"/>
+      <c r="Z44" s="71"/>
+      <c r="AA44" s="71"/>
+      <c r="AB44" s="71"/>
+      <c r="AC44" s="71"/>
       <c r="AD44" s="25"/>
       <c r="AE44" s="25"/>
       <c r="AF44" s="25"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44" s="57"/>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B45" s="52" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C45" s="33">
         <v>1050045</v>
       </c>
       <c r="D45" s="33">
         <v>1049866</v>
       </c>
       <c r="E45" s="33">
         <v>1050589</v>
       </c>
       <c r="F45" s="36">
         <v>1051285</v>
       </c>
       <c r="G45" s="36">
         <v>1052260</v>
       </c>
       <c r="H45" s="36">
         <v>1053247</v>
       </c>
       <c r="I45" s="57">
         <v>1053885</v>
       </c>
       <c r="J45" s="36">
         <v>1054342</v>
       </c>
@@ -6379,57 +6479,60 @@
       </c>
       <c r="Y45" s="57">
         <v>1050693</v>
       </c>
       <c r="Z45" s="57">
         <v>1050662</v>
       </c>
       <c r="AA45" s="36">
         <v>1050875</v>
       </c>
       <c r="AB45" s="57">
         <v>1050176</v>
       </c>
       <c r="AC45" s="57">
         <v>1050263</v>
       </c>
       <c r="AD45" s="57">
         <v>1050091</v>
       </c>
       <c r="AE45" s="57">
         <v>1050106</v>
       </c>
       <c r="AF45" s="57">
         <v>1049865</v>
       </c>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45" s="57">
+        <v>1049113</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B46" s="53" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C46" s="57">
         <v>113942</v>
       </c>
       <c r="D46" s="57">
         <v>114368</v>
       </c>
       <c r="E46" s="57">
         <v>114748</v>
       </c>
       <c r="F46" s="57">
         <v>115031</v>
       </c>
       <c r="G46" s="57">
         <v>115428</v>
       </c>
       <c r="H46" s="57">
         <v>115790</v>
       </c>
       <c r="I46" s="57">
         <v>116191</v>
       </c>
       <c r="J46" s="57">
         <v>116719</v>
       </c>
@@ -6477,57 +6580,60 @@
       </c>
       <c r="Y46" s="57">
         <v>122565</v>
       </c>
       <c r="Z46" s="57">
         <v>122797</v>
       </c>
       <c r="AA46" s="36">
         <v>123106</v>
       </c>
       <c r="AB46" s="57">
         <v>123407</v>
       </c>
       <c r="AC46" s="57">
         <v>123577</v>
       </c>
       <c r="AD46" s="57">
         <v>123733</v>
       </c>
       <c r="AE46" s="57">
         <v>123989</v>
       </c>
       <c r="AF46" s="57">
         <v>124178</v>
       </c>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46" s="57">
+        <v>124494</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" s="24" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B47" s="53" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C47" s="57">
         <v>38446</v>
       </c>
       <c r="D47" s="57">
         <v>38361</v>
       </c>
       <c r="E47" s="57">
         <v>38317</v>
       </c>
       <c r="F47" s="57">
         <v>38324</v>
       </c>
       <c r="G47" s="57">
         <v>38334</v>
       </c>
       <c r="H47" s="57">
         <v>38322</v>
       </c>
       <c r="I47" s="57">
         <v>38421</v>
       </c>
       <c r="J47" s="57">
         <v>38372</v>
       </c>
@@ -6575,57 +6681,60 @@
       </c>
       <c r="Y47" s="57">
         <v>37233</v>
       </c>
       <c r="Z47" s="57">
         <v>37207</v>
       </c>
       <c r="AA47" s="36">
         <v>37228</v>
       </c>
       <c r="AB47" s="57">
         <v>37098</v>
       </c>
       <c r="AC47" s="57">
         <v>37062</v>
       </c>
       <c r="AD47" s="57">
         <v>36960</v>
       </c>
       <c r="AE47" s="57">
         <v>36907</v>
       </c>
       <c r="AF47" s="57">
         <v>36866</v>
       </c>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47" s="57">
+        <v>36770</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" s="24" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B48" s="53" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C48" s="57">
         <v>50163</v>
       </c>
       <c r="D48" s="57">
         <v>50154</v>
       </c>
       <c r="E48" s="57">
         <v>50147</v>
       </c>
       <c r="F48" s="57">
         <v>50134</v>
       </c>
       <c r="G48" s="57">
         <v>50160</v>
       </c>
       <c r="H48" s="57">
         <v>50193</v>
       </c>
       <c r="I48" s="57">
         <v>50193</v>
       </c>
       <c r="J48" s="57">
         <v>50168</v>
       </c>
@@ -6673,57 +6782,60 @@
       </c>
       <c r="Y48" s="57">
         <v>49834</v>
       </c>
       <c r="Z48" s="57">
         <v>49788</v>
       </c>
       <c r="AA48" s="36">
         <v>49710</v>
       </c>
       <c r="AB48" s="57">
         <v>49689</v>
       </c>
       <c r="AC48" s="57">
         <v>49700</v>
       </c>
       <c r="AD48" s="57">
         <v>49725</v>
       </c>
       <c r="AE48" s="57">
         <v>49760</v>
       </c>
       <c r="AF48" s="57">
         <v>49770</v>
       </c>
-    </row>
-    <row r="49" spans="1:32">
+      <c r="AG48" s="57">
+        <v>49631</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33">
       <c r="A49" s="24" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B49" s="53" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C49" s="57">
         <v>23486</v>
       </c>
       <c r="D49" s="57">
         <v>23451</v>
       </c>
       <c r="E49" s="57">
         <v>23447</v>
       </c>
       <c r="F49" s="57">
         <v>23408</v>
       </c>
       <c r="G49" s="57">
         <v>23388</v>
       </c>
       <c r="H49" s="57">
         <v>23397</v>
       </c>
       <c r="I49" s="57">
         <v>23356</v>
       </c>
       <c r="J49" s="57">
         <v>23316</v>
       </c>
@@ -6771,57 +6883,60 @@
       </c>
       <c r="Y49" s="57">
         <v>22813</v>
       </c>
       <c r="Z49" s="57">
         <v>22807</v>
       </c>
       <c r="AA49" s="36">
         <v>22762</v>
       </c>
       <c r="AB49" s="57">
         <v>22682</v>
       </c>
       <c r="AC49" s="57">
         <v>22672</v>
       </c>
       <c r="AD49" s="57">
         <v>22644</v>
       </c>
       <c r="AE49" s="57">
         <v>22595</v>
       </c>
       <c r="AF49" s="57">
         <v>22575</v>
       </c>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49" s="57">
+        <v>22538</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" s="24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B50" s="53" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C50" s="57">
         <v>91226</v>
       </c>
       <c r="D50" s="57">
         <v>91086</v>
       </c>
       <c r="E50" s="57">
         <v>91038</v>
       </c>
       <c r="F50" s="57">
         <v>91000</v>
       </c>
       <c r="G50" s="57">
         <v>91007</v>
       </c>
       <c r="H50" s="57">
         <v>90898</v>
       </c>
       <c r="I50" s="57">
         <v>90913</v>
       </c>
       <c r="J50" s="57">
         <v>90804</v>
       </c>
@@ -6869,57 +6984,60 @@
       </c>
       <c r="Y50" s="57">
         <v>88817</v>
       </c>
       <c r="Z50" s="57">
         <v>88708</v>
       </c>
       <c r="AA50" s="36">
         <v>88609</v>
       </c>
       <c r="AB50" s="57">
         <v>88343</v>
       </c>
       <c r="AC50" s="57">
         <v>88250</v>
       </c>
       <c r="AD50" s="57">
         <v>88094</v>
       </c>
       <c r="AE50" s="57">
         <v>87938</v>
       </c>
       <c r="AF50" s="57">
         <v>87762</v>
       </c>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50" s="57">
+        <v>87483</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" s="24" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B51" s="53" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C51" s="57">
         <v>64986</v>
       </c>
       <c r="D51" s="57">
         <v>64831</v>
       </c>
       <c r="E51" s="57">
         <v>64810</v>
       </c>
       <c r="F51" s="57">
         <v>64823</v>
       </c>
       <c r="G51" s="57">
         <v>64820</v>
       </c>
       <c r="H51" s="57">
         <v>64840</v>
       </c>
       <c r="I51" s="57">
         <v>64760</v>
       </c>
       <c r="J51" s="57">
         <v>64680</v>
       </c>
@@ -6967,57 +7085,60 @@
       </c>
       <c r="Y51" s="57">
         <v>63284</v>
       </c>
       <c r="Z51" s="57">
         <v>63236</v>
       </c>
       <c r="AA51" s="36">
         <v>63223</v>
       </c>
       <c r="AB51" s="57">
         <v>63207</v>
       </c>
       <c r="AC51" s="57">
         <v>63191</v>
       </c>
       <c r="AD51" s="57">
         <v>63093</v>
       </c>
       <c r="AE51" s="57">
         <v>62977</v>
       </c>
       <c r="AF51" s="57">
         <v>62937</v>
       </c>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51" s="57">
+        <v>62701</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33">
       <c r="A52" s="24" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B52" s="53" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C52" s="57">
         <v>56795</v>
       </c>
       <c r="D52" s="57">
         <v>56795</v>
       </c>
       <c r="E52" s="57">
         <v>56907</v>
       </c>
       <c r="F52" s="57">
         <v>56958</v>
       </c>
       <c r="G52" s="57">
         <v>57003</v>
       </c>
       <c r="H52" s="57">
         <v>57098</v>
       </c>
       <c r="I52" s="57">
         <v>57058</v>
       </c>
       <c r="J52" s="57">
         <v>57032</v>
       </c>
@@ -7065,57 +7186,60 @@
       </c>
       <c r="Y52" s="57">
         <v>56638</v>
       </c>
       <c r="Z52" s="57">
         <v>56577</v>
       </c>
       <c r="AA52" s="36">
         <v>56503</v>
       </c>
       <c r="AB52" s="57">
         <v>56511</v>
       </c>
       <c r="AC52" s="57">
         <v>56484</v>
       </c>
       <c r="AD52" s="57">
         <v>56416</v>
       </c>
       <c r="AE52" s="57">
         <v>56332</v>
       </c>
       <c r="AF52" s="57">
         <v>56282</v>
       </c>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52" s="57">
+        <v>56215</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33">
       <c r="A53" s="24" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B53" s="53" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C53" s="57">
         <v>63672</v>
       </c>
       <c r="D53" s="57">
         <v>63571</v>
       </c>
       <c r="E53" s="57">
         <v>63517</v>
       </c>
       <c r="F53" s="57">
         <v>63567</v>
       </c>
       <c r="G53" s="57">
         <v>63617</v>
       </c>
       <c r="H53" s="57">
         <v>63634</v>
       </c>
       <c r="I53" s="57">
         <v>63608</v>
       </c>
       <c r="J53" s="57">
         <v>63544</v>
       </c>
@@ -7163,57 +7287,60 @@
       </c>
       <c r="Y53" s="57">
         <v>62430</v>
       </c>
       <c r="Z53" s="57">
         <v>62417</v>
       </c>
       <c r="AA53" s="36">
         <v>62368</v>
       </c>
       <c r="AB53" s="57">
         <v>62344</v>
       </c>
       <c r="AC53" s="57">
         <v>62322</v>
       </c>
       <c r="AD53" s="57">
         <v>62244</v>
       </c>
       <c r="AE53" s="57">
         <v>62301</v>
       </c>
       <c r="AF53" s="57">
         <v>62220</v>
       </c>
-    </row>
-    <row r="54" spans="1:32">
+      <c r="AG53" s="57">
+        <v>62171</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" s="24" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B54" s="53" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C54" s="57">
         <v>62434</v>
       </c>
       <c r="D54" s="57">
         <v>62399</v>
       </c>
       <c r="E54" s="57">
         <v>62352</v>
       </c>
       <c r="F54" s="57">
         <v>62376</v>
       </c>
       <c r="G54" s="57">
         <v>62402</v>
       </c>
       <c r="H54" s="57">
         <v>62449</v>
       </c>
       <c r="I54" s="57">
         <v>62495</v>
       </c>
       <c r="J54" s="57">
         <v>62533</v>
       </c>
@@ -7261,57 +7388,60 @@
       </c>
       <c r="Y54" s="57">
         <v>62855</v>
       </c>
       <c r="Z54" s="57">
         <v>62863</v>
       </c>
       <c r="AA54" s="36">
         <v>62881</v>
       </c>
       <c r="AB54" s="57">
         <v>62834</v>
       </c>
       <c r="AC54" s="57">
         <v>62858</v>
       </c>
       <c r="AD54" s="57">
         <v>62874</v>
       </c>
       <c r="AE54" s="57">
         <v>62934</v>
       </c>
       <c r="AF54" s="57">
         <v>62938</v>
       </c>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54" s="57">
+        <v>63009</v>
+      </c>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" s="24" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B55" s="53" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C55" s="57">
         <v>24812</v>
       </c>
       <c r="D55" s="57">
         <v>24743</v>
       </c>
       <c r="E55" s="57">
         <v>24762</v>
       </c>
       <c r="F55" s="57">
         <v>24776</v>
       </c>
       <c r="G55" s="57">
         <v>24762</v>
       </c>
       <c r="H55" s="57">
         <v>24743</v>
       </c>
       <c r="I55" s="57">
         <v>24718</v>
       </c>
       <c r="J55" s="57">
         <v>24675</v>
       </c>
@@ -7359,57 +7489,60 @@
       </c>
       <c r="Y55" s="57">
         <v>23896</v>
       </c>
       <c r="Z55" s="57">
         <v>23846</v>
       </c>
       <c r="AA55" s="36">
         <v>23849</v>
       </c>
       <c r="AB55" s="57">
         <v>23814</v>
       </c>
       <c r="AC55" s="57">
         <v>23797</v>
       </c>
       <c r="AD55" s="57">
         <v>23815</v>
       </c>
       <c r="AE55" s="57">
         <v>23795</v>
       </c>
       <c r="AF55" s="57">
         <v>23748</v>
       </c>
-    </row>
-    <row r="56" spans="1:32">
+      <c r="AG55" s="57">
+        <v>23662</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33">
       <c r="A56" s="24" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B56" s="53" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C56" s="57">
         <v>117207</v>
       </c>
       <c r="D56" s="57">
         <v>117288</v>
       </c>
       <c r="E56" s="57">
         <v>117393</v>
       </c>
       <c r="F56" s="57">
         <v>117601</v>
       </c>
       <c r="G56" s="57">
         <v>117772</v>
       </c>
       <c r="H56" s="57">
         <v>117943</v>
       </c>
       <c r="I56" s="57">
         <v>118079</v>
       </c>
       <c r="J56" s="57">
         <v>118322</v>
       </c>
@@ -7457,57 +7590,60 @@
       </c>
       <c r="Y56" s="57">
         <v>120037</v>
       </c>
       <c r="Z56" s="57">
         <v>120160</v>
       </c>
       <c r="AA56" s="36">
         <v>120277</v>
       </c>
       <c r="AB56" s="57">
         <v>120189</v>
       </c>
       <c r="AC56" s="57">
         <v>120246</v>
       </c>
       <c r="AD56" s="57">
         <v>120464</v>
       </c>
       <c r="AE56" s="57">
         <v>120531</v>
       </c>
       <c r="AF56" s="57">
         <v>120629</v>
       </c>
-    </row>
-    <row r="57" spans="1:32">
+      <c r="AG56" s="57">
+        <v>120803</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33">
       <c r="A57" s="24" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B57" s="53" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C57" s="57">
         <v>109404</v>
       </c>
       <c r="D57" s="57">
         <v>109486</v>
       </c>
       <c r="E57" s="57">
         <v>109642</v>
       </c>
       <c r="F57" s="57">
         <v>109758</v>
       </c>
       <c r="G57" s="57">
         <v>109916</v>
       </c>
       <c r="H57" s="57">
         <v>110134</v>
       </c>
       <c r="I57" s="57">
         <v>110287</v>
       </c>
       <c r="J57" s="57">
         <v>110412</v>
       </c>
@@ -7555,57 +7691,60 @@
       </c>
       <c r="Y57" s="57">
         <v>109680</v>
       </c>
       <c r="Z57" s="57">
         <v>109759</v>
       </c>
       <c r="AA57" s="36">
         <v>109751</v>
       </c>
       <c r="AB57" s="57">
         <v>109635</v>
       </c>
       <c r="AC57" s="57">
         <v>109664</v>
       </c>
       <c r="AD57" s="57">
         <v>109678</v>
       </c>
       <c r="AE57" s="57">
         <v>109693</v>
       </c>
       <c r="AF57" s="57">
         <v>109665</v>
       </c>
-    </row>
-    <row r="58" spans="1:32">
+      <c r="AG57" s="57">
+        <v>109503</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33">
       <c r="A58" s="24" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B58" s="53" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C58" s="57">
         <v>50169</v>
       </c>
       <c r="D58" s="57">
         <v>50188</v>
       </c>
       <c r="E58" s="57">
         <v>50236</v>
       </c>
       <c r="F58" s="57">
         <v>50298</v>
       </c>
       <c r="G58" s="57">
         <v>50342</v>
       </c>
       <c r="H58" s="57">
         <v>50391</v>
       </c>
       <c r="I58" s="57">
         <v>50440</v>
       </c>
       <c r="J58" s="57">
         <v>50457</v>
       </c>
@@ -7653,57 +7792,60 @@
       </c>
       <c r="Y58" s="57">
         <v>50808</v>
       </c>
       <c r="Z58" s="57">
         <v>50940</v>
       </c>
       <c r="AA58" s="36">
         <v>51064</v>
       </c>
       <c r="AB58" s="57">
         <v>51125</v>
       </c>
       <c r="AC58" s="57">
         <v>51198</v>
       </c>
       <c r="AD58" s="57">
         <v>51207</v>
       </c>
       <c r="AE58" s="57">
         <v>51300</v>
       </c>
       <c r="AF58" s="57">
         <v>51381</v>
       </c>
-    </row>
-    <row r="59" spans="1:32">
+      <c r="AG58" s="57">
+        <v>51437</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33">
       <c r="A59" s="24" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B59" s="53" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C59" s="57">
         <v>30799</v>
       </c>
       <c r="D59" s="57">
         <v>30787</v>
       </c>
       <c r="E59" s="57">
         <v>30819</v>
       </c>
       <c r="F59" s="57">
         <v>30830</v>
       </c>
       <c r="G59" s="57">
         <v>30854</v>
       </c>
       <c r="H59" s="57">
         <v>30857</v>
       </c>
       <c r="I59" s="57">
         <v>30837</v>
       </c>
       <c r="J59" s="57">
         <v>30876</v>
       </c>
@@ -7751,57 +7893,60 @@
       </c>
       <c r="Y59" s="57">
         <v>30211</v>
       </c>
       <c r="Z59" s="57">
         <v>30179</v>
       </c>
       <c r="AA59" s="36">
         <v>30195</v>
       </c>
       <c r="AB59" s="57">
         <v>30115</v>
       </c>
       <c r="AC59" s="57">
         <v>30052</v>
       </c>
       <c r="AD59" s="57">
         <v>30030</v>
       </c>
       <c r="AE59" s="57">
         <v>30016</v>
       </c>
       <c r="AF59" s="57">
         <v>29995</v>
       </c>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59" s="57">
+        <v>29961</v>
+      </c>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B60" s="53" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C60" s="57">
         <v>59881</v>
       </c>
       <c r="D60" s="57">
         <v>59825</v>
       </c>
       <c r="E60" s="57">
         <v>59884</v>
       </c>
       <c r="F60" s="57">
         <v>59912</v>
       </c>
       <c r="G60" s="57">
         <v>59994</v>
       </c>
       <c r="H60" s="57">
         <v>60058</v>
       </c>
       <c r="I60" s="57">
         <v>60091</v>
       </c>
       <c r="J60" s="57">
         <v>60146</v>
       </c>
@@ -7849,57 +7994,60 @@
       </c>
       <c r="Y60" s="57">
         <v>59799</v>
       </c>
       <c r="Z60" s="57">
         <v>59706</v>
       </c>
       <c r="AA60" s="36">
         <v>59696</v>
       </c>
       <c r="AB60" s="57">
         <v>59680</v>
       </c>
       <c r="AC60" s="57">
         <v>59733</v>
       </c>
       <c r="AD60" s="57">
         <v>59729</v>
       </c>
       <c r="AE60" s="57">
         <v>59695</v>
       </c>
       <c r="AF60" s="57">
         <v>59666</v>
       </c>
-    </row>
-    <row r="61" spans="1:32">
+      <c r="AG60" s="57">
+        <v>59639</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B61" s="53" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C61" s="57">
         <v>52177</v>
       </c>
       <c r="D61" s="57">
         <v>52137</v>
       </c>
       <c r="E61" s="57">
         <v>52140</v>
       </c>
       <c r="F61" s="57">
         <v>52099</v>
       </c>
       <c r="G61" s="57">
         <v>52091</v>
       </c>
       <c r="H61" s="57">
         <v>52119</v>
       </c>
       <c r="I61" s="57">
         <v>52084</v>
       </c>
       <c r="J61" s="57">
         <v>51996</v>
       </c>
@@ -7947,57 +8095,60 @@
       </c>
       <c r="Y61" s="57">
         <v>50726</v>
       </c>
       <c r="Z61" s="57">
         <v>50655</v>
       </c>
       <c r="AA61" s="36">
         <v>50663</v>
       </c>
       <c r="AB61" s="57">
         <v>50580</v>
       </c>
       <c r="AC61" s="57">
         <v>50607</v>
       </c>
       <c r="AD61" s="57">
         <v>50574</v>
       </c>
       <c r="AE61" s="57">
         <v>50575</v>
       </c>
       <c r="AF61" s="57">
         <v>50553</v>
       </c>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61" s="57">
+        <v>50484</v>
+      </c>
+    </row>
+    <row r="62" spans="1:33">
       <c r="A62" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B62" s="54" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C62" s="57">
         <v>40446</v>
       </c>
       <c r="D62" s="57">
         <v>40396</v>
       </c>
       <c r="E62" s="57">
         <v>40430</v>
       </c>
       <c r="F62" s="57">
         <v>40390</v>
       </c>
       <c r="G62" s="57">
         <v>40370</v>
       </c>
       <c r="H62" s="57">
         <v>40381</v>
       </c>
       <c r="I62" s="57">
         <v>40354</v>
       </c>
       <c r="J62" s="57">
         <v>40290</v>
       </c>
@@ -8045,86 +8196,90 @@
       </c>
       <c r="Y62" s="57">
         <v>39067</v>
       </c>
       <c r="Z62" s="57">
         <v>39017</v>
       </c>
       <c r="AA62" s="36">
         <v>38990</v>
       </c>
       <c r="AB62" s="57">
         <v>38923</v>
       </c>
       <c r="AC62" s="57">
         <v>38850</v>
       </c>
       <c r="AD62" s="57">
         <v>38811</v>
       </c>
       <c r="AE62" s="57">
         <v>38768</v>
       </c>
       <c r="AF62" s="57">
         <v>38700</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B63" s="79" t="s">
+      <c r="AG62" s="57">
+        <v>38612</v>
+      </c>
+    </row>
+    <row r="63" spans="1:33">
+      <c r="B63" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="C63" s="79"/>
-[...24 lines deleted...]
-    <row r="64" spans="1:32">
+      <c r="C63" s="76"/>
+      <c r="D63" s="76"/>
+      <c r="E63" s="76"/>
+      <c r="F63" s="76"/>
+      <c r="G63" s="76"/>
+      <c r="H63" s="76"/>
+      <c r="I63" s="76"/>
+      <c r="J63" s="76"/>
+      <c r="K63" s="76"/>
+      <c r="L63" s="76"/>
+      <c r="M63" s="76"/>
+      <c r="N63" s="76"/>
+      <c r="O63" s="76"/>
+      <c r="P63" s="76"/>
+      <c r="Q63" s="76"/>
+      <c r="R63" s="76"/>
+      <c r="S63" s="76"/>
+      <c r="T63" s="76"/>
+      <c r="U63" s="76"/>
+      <c r="V63" s="76"/>
+      <c r="W63" s="76"/>
+      <c r="X63" s="76"/>
+      <c r="Y63" s="76"/>
+      <c r="Z63" s="76"/>
+      <c r="AG63" s="57"/>
+    </row>
+    <row r="64" spans="1:33">
       <c r="A64" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B64" s="52" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C64" s="30">
         <v>528055</v>
       </c>
       <c r="D64" s="30">
         <v>528742</v>
       </c>
       <c r="E64" s="30">
         <v>529622</v>
       </c>
       <c r="F64" s="30">
         <v>530292</v>
       </c>
       <c r="G64" s="30">
         <v>531292</v>
       </c>
       <c r="H64" s="31">
         <v>532231</v>
       </c>
       <c r="I64" s="60">
         <v>533284</v>
       </c>
       <c r="J64" s="30">
         <v>538172</v>
       </c>
@@ -8172,57 +8327,60 @@
       </c>
       <c r="Y64" s="57">
         <v>544659</v>
       </c>
       <c r="Z64" s="57">
         <v>545012</v>
       </c>
       <c r="AA64" s="30">
         <v>545287</v>
       </c>
       <c r="AB64" s="30">
         <v>544983</v>
       </c>
       <c r="AC64" s="57">
         <v>545140</v>
       </c>
       <c r="AD64" s="57">
         <v>545086</v>
       </c>
       <c r="AE64" s="57">
         <v>545354</v>
       </c>
       <c r="AF64" s="57">
         <v>545548</v>
       </c>
-    </row>
-    <row r="65" spans="1:32">
+      <c r="AG64" s="57">
+        <v>545455</v>
+      </c>
+    </row>
+    <row r="65" spans="1:33">
       <c r="A65" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B65" s="53" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C65" s="57">
         <v>228003</v>
       </c>
       <c r="D65" s="57">
         <v>228890</v>
       </c>
       <c r="E65" s="57">
         <v>229627</v>
       </c>
       <c r="F65" s="57">
         <v>230227</v>
       </c>
       <c r="G65" s="57">
         <v>231019</v>
       </c>
       <c r="H65" s="57">
         <v>231776</v>
       </c>
       <c r="I65" s="60">
         <v>232575</v>
       </c>
       <c r="J65" s="57">
         <v>233533</v>
       </c>
@@ -8270,57 +8428,60 @@
       </c>
       <c r="Y65" s="57">
         <v>244469</v>
       </c>
       <c r="Z65" s="57">
         <v>244946</v>
       </c>
       <c r="AA65" s="30">
         <v>245522</v>
       </c>
       <c r="AB65" s="40">
         <v>245978</v>
       </c>
       <c r="AC65" s="57">
         <v>246365</v>
       </c>
       <c r="AD65" s="57">
         <v>246724</v>
       </c>
       <c r="AE65" s="57">
         <v>247193</v>
       </c>
       <c r="AF65" s="57">
         <v>247536</v>
       </c>
-    </row>
-    <row r="66" spans="1:32">
+      <c r="AG65" s="57">
+        <v>248160</v>
+      </c>
+    </row>
+    <row r="66" spans="1:33">
       <c r="A66" s="24" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B66" s="53" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C66" s="57">
         <v>52121</v>
       </c>
       <c r="D66" s="57">
         <v>52019</v>
       </c>
       <c r="E66" s="57">
         <v>51960</v>
       </c>
       <c r="F66" s="57">
         <v>51966</v>
       </c>
       <c r="G66" s="57">
         <v>52007</v>
       </c>
       <c r="H66" s="57">
         <v>52015</v>
       </c>
       <c r="I66" s="60">
         <v>52155</v>
       </c>
       <c r="J66" s="57">
         <v>56165</v>
       </c>
@@ -8368,57 +8529,60 @@
       </c>
       <c r="Y66" s="57">
         <v>55116</v>
       </c>
       <c r="Z66" s="57">
         <v>55112</v>
       </c>
       <c r="AA66" s="30">
         <v>55086</v>
       </c>
       <c r="AB66" s="40">
         <v>54923</v>
       </c>
       <c r="AC66" s="57">
         <v>54883</v>
       </c>
       <c r="AD66" s="57">
         <v>54741</v>
       </c>
       <c r="AE66" s="57">
         <v>54689</v>
       </c>
       <c r="AF66" s="57">
         <v>54649</v>
       </c>
-    </row>
-    <row r="67" spans="1:32">
+      <c r="AG66" s="57">
+        <v>54515</v>
+      </c>
+    </row>
+    <row r="67" spans="1:33">
       <c r="A67" s="24" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B67" s="53" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C67" s="57">
         <v>74659</v>
       </c>
       <c r="D67" s="57">
         <v>74662</v>
       </c>
       <c r="E67" s="57">
         <v>74683</v>
       </c>
       <c r="F67" s="57">
         <v>74685</v>
       </c>
       <c r="G67" s="57">
         <v>74707</v>
       </c>
       <c r="H67" s="57">
         <v>74781</v>
       </c>
       <c r="I67" s="60">
         <v>74798</v>
       </c>
       <c r="J67" s="57">
         <v>74732</v>
       </c>
@@ -8466,57 +8630,60 @@
       </c>
       <c r="Y67" s="57">
         <v>73987</v>
       </c>
       <c r="Z67" s="57">
         <v>73962</v>
       </c>
       <c r="AA67" s="30">
         <v>73854</v>
       </c>
       <c r="AB67" s="40">
         <v>73783</v>
       </c>
       <c r="AC67" s="57">
         <v>73823</v>
       </c>
       <c r="AD67" s="57">
         <v>73834</v>
       </c>
       <c r="AE67" s="57">
         <v>73903</v>
       </c>
       <c r="AF67" s="57">
         <v>73942</v>
       </c>
-    </row>
-    <row r="68" spans="1:32">
+      <c r="AG67" s="57">
+        <v>73764</v>
+      </c>
+    </row>
+    <row r="68" spans="1:33">
       <c r="A68" s="24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B68" s="53" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C68" s="57">
         <v>44805</v>
       </c>
       <c r="D68" s="57">
         <v>44670</v>
       </c>
       <c r="E68" s="57">
         <v>44676</v>
       </c>
       <c r="F68" s="57">
         <v>44689</v>
       </c>
       <c r="G68" s="57">
         <v>44651</v>
       </c>
       <c r="H68" s="57">
         <v>44605</v>
       </c>
       <c r="I68" s="60">
         <v>44613</v>
       </c>
       <c r="J68" s="57">
         <v>44526</v>
       </c>
@@ -8564,57 +8731,60 @@
       </c>
       <c r="Y68" s="57">
         <v>42931</v>
       </c>
       <c r="Z68" s="57">
         <v>42954</v>
       </c>
       <c r="AA68" s="30">
         <v>42857</v>
       </c>
       <c r="AB68" s="40">
         <v>42629</v>
       </c>
       <c r="AC68" s="57">
         <v>42590</v>
       </c>
       <c r="AD68" s="57">
         <v>42398</v>
       </c>
       <c r="AE68" s="57">
         <v>42268</v>
       </c>
       <c r="AF68" s="57">
         <v>42207</v>
       </c>
-    </row>
-    <row r="69" spans="1:32">
+      <c r="AG68" s="57">
+        <v>42052</v>
+      </c>
+    </row>
+    <row r="69" spans="1:33">
       <c r="A69" s="24" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B69" s="53" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C69" s="57">
         <v>62215</v>
       </c>
       <c r="D69" s="57">
         <v>62257</v>
       </c>
       <c r="E69" s="57">
         <v>62356</v>
       </c>
       <c r="F69" s="57">
         <v>62451</v>
       </c>
       <c r="G69" s="57">
         <v>62586</v>
       </c>
       <c r="H69" s="57">
         <v>62699</v>
       </c>
       <c r="I69" s="60">
         <v>62850</v>
       </c>
       <c r="J69" s="57">
         <v>62978</v>
       </c>
@@ -8662,57 +8832,60 @@
       </c>
       <c r="Y69" s="57">
         <v>62865</v>
       </c>
       <c r="Z69" s="57">
         <v>62801</v>
       </c>
       <c r="AA69" s="30">
         <v>62765</v>
       </c>
       <c r="AB69" s="40">
         <v>62575</v>
       </c>
       <c r="AC69" s="57">
         <v>62490</v>
       </c>
       <c r="AD69" s="57">
         <v>62499</v>
       </c>
       <c r="AE69" s="57">
         <v>62465</v>
       </c>
       <c r="AF69" s="57">
         <v>62442</v>
       </c>
-    </row>
-    <row r="70" spans="1:32">
+      <c r="AG69" s="57">
+        <v>62286</v>
+      </c>
+    </row>
+    <row r="70" spans="1:33">
       <c r="A70" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B70" s="53" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C70" s="57">
         <v>34145</v>
       </c>
       <c r="D70" s="57">
         <v>34179</v>
       </c>
       <c r="E70" s="57">
         <v>34214</v>
       </c>
       <c r="F70" s="57">
         <v>34210</v>
       </c>
       <c r="G70" s="57">
         <v>34260</v>
       </c>
       <c r="H70" s="57">
         <v>34277</v>
       </c>
       <c r="I70" s="60">
         <v>34257</v>
       </c>
       <c r="J70" s="57">
         <v>34270</v>
       </c>
@@ -8760,57 +8933,60 @@
       </c>
       <c r="Y70" s="57">
         <v>34053</v>
       </c>
       <c r="Z70" s="57">
         <v>33985</v>
       </c>
       <c r="AA70" s="30">
         <v>33955</v>
       </c>
       <c r="AB70" s="40">
         <v>33935</v>
       </c>
       <c r="AC70" s="57">
         <v>33919</v>
       </c>
       <c r="AD70" s="57">
         <v>33851</v>
       </c>
       <c r="AE70" s="57">
         <v>33800</v>
       </c>
       <c r="AF70" s="57">
         <v>33838</v>
       </c>
-    </row>
-    <row r="71" spans="1:32">
+      <c r="AG70" s="57">
+        <v>33848</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33">
       <c r="A71" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B71" s="54" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C71" s="57">
         <v>32107</v>
       </c>
       <c r="D71" s="57">
         <v>32065</v>
       </c>
       <c r="E71" s="57">
         <v>32106</v>
       </c>
       <c r="F71" s="57">
         <v>32064</v>
       </c>
       <c r="G71" s="57">
         <v>32062</v>
       </c>
       <c r="H71" s="57">
         <v>32078</v>
       </c>
       <c r="I71" s="60">
         <v>32036</v>
       </c>
       <c r="J71" s="57">
         <v>31968</v>
       </c>
@@ -8858,86 +9034,90 @@
       </c>
       <c r="Y71" s="57">
         <v>31238</v>
       </c>
       <c r="Z71" s="57">
         <v>31252</v>
       </c>
       <c r="AA71" s="30">
         <v>31248</v>
       </c>
       <c r="AB71" s="40">
         <v>31160</v>
       </c>
       <c r="AC71" s="57">
         <v>31070</v>
       </c>
       <c r="AD71" s="57">
         <v>31039</v>
       </c>
       <c r="AE71" s="57">
         <v>31036</v>
       </c>
       <c r="AF71" s="57">
         <v>30934</v>
       </c>
-    </row>
-[...29 lines deleted...]
-    <row r="73" spans="1:32">
+      <c r="AG71" s="57">
+        <v>30830</v>
+      </c>
+    </row>
+    <row r="72" spans="1:33">
+      <c r="B72" s="71" t="s">
+        <v>41</v>
+      </c>
+      <c r="C72" s="71"/>
+      <c r="D72" s="71"/>
+      <c r="E72" s="71"/>
+      <c r="F72" s="71"/>
+      <c r="G72" s="71"/>
+      <c r="H72" s="71"/>
+      <c r="I72" s="71"/>
+      <c r="J72" s="71"/>
+      <c r="K72" s="71"/>
+      <c r="L72" s="71"/>
+      <c r="M72" s="71"/>
+      <c r="N72" s="71"/>
+      <c r="O72" s="71"/>
+      <c r="P72" s="71"/>
+      <c r="Q72" s="71"/>
+      <c r="R72" s="71"/>
+      <c r="S72" s="71"/>
+      <c r="T72" s="71"/>
+      <c r="U72" s="71"/>
+      <c r="V72" s="71"/>
+      <c r="W72" s="71"/>
+      <c r="X72" s="71"/>
+      <c r="Y72" s="71"/>
+      <c r="Z72" s="71"/>
+      <c r="AG72" s="57"/>
+    </row>
+    <row r="73" spans="1:33">
       <c r="A73" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B73" s="52" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C73" s="36">
         <v>264764</v>
       </c>
       <c r="D73" s="36">
         <v>265189</v>
       </c>
       <c r="E73" s="36">
         <v>265576</v>
       </c>
       <c r="F73" s="36">
         <v>265980</v>
       </c>
       <c r="G73" s="36">
         <v>266444</v>
       </c>
       <c r="H73" s="36">
         <v>266949</v>
       </c>
       <c r="I73" s="60">
         <v>267440</v>
       </c>
       <c r="J73" s="36">
         <v>269927</v>
       </c>
@@ -8985,57 +9165,60 @@
       </c>
       <c r="Y73" s="57">
         <v>273135</v>
       </c>
       <c r="Z73" s="57">
         <v>273336</v>
       </c>
       <c r="AA73" s="36">
         <v>273438</v>
       </c>
       <c r="AB73" s="57">
         <v>273145</v>
       </c>
       <c r="AC73" s="57">
         <v>273276</v>
       </c>
       <c r="AD73" s="57">
         <v>273278</v>
       </c>
       <c r="AE73" s="57">
         <v>273411</v>
       </c>
       <c r="AF73" s="57">
         <v>273544</v>
       </c>
-    </row>
-    <row r="74" spans="1:32">
+      <c r="AG73" s="57">
+        <v>273607</v>
+      </c>
+    </row>
+    <row r="74" spans="1:33">
       <c r="A74" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B74" s="53" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C74" s="57">
         <v>114061</v>
       </c>
       <c r="D74" s="57">
         <v>114522</v>
       </c>
       <c r="E74" s="57">
         <v>114879</v>
       </c>
       <c r="F74" s="57">
         <v>115196</v>
       </c>
       <c r="G74" s="57">
         <v>115591</v>
       </c>
       <c r="H74" s="57">
         <v>115986</v>
       </c>
       <c r="I74" s="60">
         <v>116384</v>
       </c>
       <c r="J74" s="57">
         <v>116814</v>
       </c>
@@ -9083,57 +9266,60 @@
       </c>
       <c r="Y74" s="57">
         <v>121904</v>
       </c>
       <c r="Z74" s="57">
         <v>122149</v>
       </c>
       <c r="AA74" s="36">
         <v>122416</v>
       </c>
       <c r="AB74" s="57">
         <v>122571</v>
       </c>
       <c r="AC74" s="57">
         <v>122788</v>
       </c>
       <c r="AD74" s="57">
         <v>122991</v>
       </c>
       <c r="AE74" s="57">
         <v>123204</v>
       </c>
       <c r="AF74" s="57">
         <v>123358</v>
       </c>
-    </row>
-    <row r="75" spans="1:32">
+      <c r="AG74" s="57">
+        <v>123666</v>
+      </c>
+    </row>
+    <row r="75" spans="1:33">
       <c r="A75" s="24" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B75" s="53" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C75" s="57">
         <v>26720</v>
       </c>
       <c r="D75" s="57">
         <v>26660</v>
       </c>
       <c r="E75" s="57">
         <v>26621</v>
       </c>
       <c r="F75" s="57">
         <v>26640</v>
       </c>
       <c r="G75" s="57">
         <v>26665</v>
       </c>
       <c r="H75" s="57">
         <v>26673</v>
       </c>
       <c r="I75" s="60">
         <v>26698</v>
       </c>
       <c r="J75" s="57">
         <v>28791</v>
       </c>
@@ -9181,57 +9367,60 @@
       </c>
       <c r="Y75" s="57">
         <v>28447</v>
       </c>
       <c r="Z75" s="57">
         <v>28451</v>
       </c>
       <c r="AA75" s="36">
         <v>28414</v>
       </c>
       <c r="AB75" s="57">
         <v>28327</v>
       </c>
       <c r="AC75" s="57">
         <v>28300</v>
       </c>
       <c r="AD75" s="57">
         <v>28221</v>
       </c>
       <c r="AE75" s="57">
         <v>28218</v>
       </c>
       <c r="AF75" s="57">
         <v>28203</v>
       </c>
-    </row>
-    <row r="76" spans="1:32">
+      <c r="AG75" s="57">
+        <v>28175</v>
+      </c>
+    </row>
+    <row r="76" spans="1:33">
       <c r="A76" s="24" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B76" s="53" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C76" s="57">
         <v>36828</v>
       </c>
       <c r="D76" s="57">
         <v>36863</v>
       </c>
       <c r="E76" s="57">
         <v>36864</v>
       </c>
       <c r="F76" s="57">
         <v>36865</v>
       </c>
       <c r="G76" s="57">
         <v>36865</v>
       </c>
       <c r="H76" s="57">
         <v>36916</v>
       </c>
       <c r="I76" s="60">
         <v>36922</v>
       </c>
       <c r="J76" s="57">
         <v>36885</v>
       </c>
@@ -9279,57 +9468,60 @@
       </c>
       <c r="Y76" s="57">
         <v>36537</v>
       </c>
       <c r="Z76" s="57">
         <v>36537</v>
       </c>
       <c r="AA76" s="36">
         <v>36476</v>
       </c>
       <c r="AB76" s="57">
         <v>36423</v>
       </c>
       <c r="AC76" s="57">
         <v>36466</v>
       </c>
       <c r="AD76" s="57">
         <v>36455</v>
       </c>
       <c r="AE76" s="57">
         <v>36493</v>
       </c>
       <c r="AF76" s="57">
         <v>36514</v>
       </c>
-    </row>
-    <row r="77" spans="1:32">
+      <c r="AG76" s="57">
+        <v>36456</v>
+      </c>
+    </row>
+    <row r="77" spans="1:33">
       <c r="A77" s="24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B77" s="53" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C77" s="57">
         <v>22752</v>
       </c>
       <c r="D77" s="57">
         <v>22701</v>
       </c>
       <c r="E77" s="57">
         <v>22705</v>
       </c>
       <c r="F77" s="57">
         <v>22712</v>
       </c>
       <c r="G77" s="57">
         <v>22680</v>
       </c>
       <c r="H77" s="57">
         <v>22666</v>
       </c>
       <c r="I77" s="60">
         <v>22666</v>
       </c>
       <c r="J77" s="57">
         <v>22651</v>
       </c>
@@ -9377,57 +9569,60 @@
       </c>
       <c r="Y77" s="57">
         <v>21874</v>
       </c>
       <c r="Z77" s="57">
         <v>21882</v>
       </c>
       <c r="AA77" s="36">
         <v>21841</v>
       </c>
       <c r="AB77" s="57">
         <v>21710</v>
       </c>
       <c r="AC77" s="57">
         <v>21706</v>
       </c>
       <c r="AD77" s="57">
         <v>21606</v>
       </c>
       <c r="AE77" s="57">
         <v>21557</v>
       </c>
       <c r="AF77" s="57">
         <v>21537</v>
       </c>
-    </row>
-    <row r="78" spans="1:32">
+      <c r="AG77" s="57">
+        <v>21476</v>
+      </c>
+    </row>
+    <row r="78" spans="1:33">
       <c r="A78" s="24" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B78" s="53" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C78" s="57">
         <v>31033</v>
       </c>
       <c r="D78" s="57">
         <v>31050</v>
       </c>
       <c r="E78" s="57">
         <v>31096</v>
       </c>
       <c r="F78" s="57">
         <v>31156</v>
       </c>
       <c r="G78" s="57">
         <v>31210</v>
       </c>
       <c r="H78" s="57">
         <v>31240</v>
       </c>
       <c r="I78" s="60">
         <v>31320</v>
       </c>
       <c r="J78" s="57">
         <v>31353</v>
       </c>
@@ -9475,57 +9670,60 @@
       </c>
       <c r="Y78" s="57">
         <v>31313</v>
       </c>
       <c r="Z78" s="57">
         <v>31260</v>
       </c>
       <c r="AA78" s="36">
         <v>31266</v>
       </c>
       <c r="AB78" s="57">
         <v>31167</v>
       </c>
       <c r="AC78" s="57">
         <v>31130</v>
       </c>
       <c r="AD78" s="57">
         <v>31144</v>
       </c>
       <c r="AE78" s="57">
         <v>31126</v>
       </c>
       <c r="AF78" s="57">
         <v>31135</v>
       </c>
-    </row>
-    <row r="79" spans="1:32">
+      <c r="AG78" s="57">
+        <v>31074</v>
+      </c>
+    </row>
+    <row r="79" spans="1:33">
       <c r="A79" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B79" s="53" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C79" s="57">
         <v>16710</v>
       </c>
       <c r="D79" s="57">
         <v>16735</v>
       </c>
       <c r="E79" s="57">
         <v>16740</v>
       </c>
       <c r="F79" s="57">
         <v>16737</v>
       </c>
       <c r="G79" s="57">
         <v>16760</v>
       </c>
       <c r="H79" s="57">
         <v>16780</v>
       </c>
       <c r="I79" s="60">
         <v>16778</v>
       </c>
       <c r="J79" s="57">
         <v>16800</v>
       </c>
@@ -9573,57 +9771,60 @@
       </c>
       <c r="Y79" s="57">
         <v>16718</v>
       </c>
       <c r="Z79" s="57">
         <v>16697</v>
       </c>
       <c r="AA79" s="36">
         <v>16665</v>
       </c>
       <c r="AB79" s="57">
         <v>16644</v>
       </c>
       <c r="AC79" s="57">
         <v>16618</v>
       </c>
       <c r="AD79" s="57">
         <v>16600</v>
       </c>
       <c r="AE79" s="57">
         <v>16566</v>
       </c>
       <c r="AF79" s="57">
         <v>16602</v>
       </c>
-    </row>
-    <row r="80" spans="1:32">
+      <c r="AG79" s="57">
+        <v>16618</v>
+      </c>
+    </row>
+    <row r="80" spans="1:33">
       <c r="A80" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B80" s="54" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C80" s="57">
         <v>16660</v>
       </c>
       <c r="D80" s="57">
         <v>16658</v>
       </c>
       <c r="E80" s="57">
         <v>16671</v>
       </c>
       <c r="F80" s="57">
         <v>16674</v>
       </c>
       <c r="G80" s="57">
         <v>16673</v>
       </c>
       <c r="H80" s="57">
         <v>16688</v>
       </c>
       <c r="I80" s="60">
         <v>16672</v>
       </c>
       <c r="J80" s="57">
         <v>16633</v>
       </c>
@@ -9671,86 +9872,90 @@
       </c>
       <c r="Y80" s="57">
         <v>16342</v>
       </c>
       <c r="Z80" s="57">
         <v>16360</v>
       </c>
       <c r="AA80" s="36">
         <v>16360</v>
       </c>
       <c r="AB80" s="57">
         <v>16303</v>
       </c>
       <c r="AC80" s="57">
         <v>16268</v>
       </c>
       <c r="AD80" s="57">
         <v>16261</v>
       </c>
       <c r="AE80" s="57">
         <v>16247</v>
       </c>
       <c r="AF80" s="57">
         <v>16195</v>
       </c>
-    </row>
-[...29 lines deleted...]
-    <row r="82" spans="1:32">
+      <c r="AG80" s="57">
+        <v>16142</v>
+      </c>
+    </row>
+    <row r="81" spans="1:33">
+      <c r="B81" s="71" t="s">
+        <v>42</v>
+      </c>
+      <c r="C81" s="71"/>
+      <c r="D81" s="71"/>
+      <c r="E81" s="71"/>
+      <c r="F81" s="71"/>
+      <c r="G81" s="71"/>
+      <c r="H81" s="71"/>
+      <c r="I81" s="71"/>
+      <c r="J81" s="71"/>
+      <c r="K81" s="71"/>
+      <c r="L81" s="71"/>
+      <c r="M81" s="71"/>
+      <c r="N81" s="71"/>
+      <c r="O81" s="71"/>
+      <c r="P81" s="71"/>
+      <c r="Q81" s="71"/>
+      <c r="R81" s="71"/>
+      <c r="S81" s="71"/>
+      <c r="T81" s="71"/>
+      <c r="U81" s="71"/>
+      <c r="V81" s="71"/>
+      <c r="W81" s="71"/>
+      <c r="X81" s="71"/>
+      <c r="Y81" s="71"/>
+      <c r="Z81" s="71"/>
+      <c r="AG81" s="57"/>
+    </row>
+    <row r="82" spans="1:33">
       <c r="A82" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B82" s="52" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C82" s="36">
         <v>263291</v>
       </c>
       <c r="D82" s="36">
         <v>263553</v>
       </c>
       <c r="E82" s="36">
         <v>264046</v>
       </c>
       <c r="F82" s="36">
         <v>264312</v>
       </c>
       <c r="G82" s="36">
         <v>264848</v>
       </c>
       <c r="H82" s="36">
         <v>266949</v>
       </c>
       <c r="I82" s="60">
         <v>265844</v>
       </c>
       <c r="J82" s="36">
         <v>268245</v>
       </c>
@@ -9798,57 +10003,60 @@
       </c>
       <c r="Y82" s="57">
         <v>271524</v>
       </c>
       <c r="Z82" s="57">
         <v>271676</v>
       </c>
       <c r="AA82" s="36">
         <v>271849</v>
       </c>
       <c r="AB82" s="57">
         <v>271838</v>
       </c>
       <c r="AC82" s="57">
         <v>271864</v>
       </c>
       <c r="AD82" s="57">
         <v>271808</v>
       </c>
       <c r="AE82" s="57">
         <v>271943</v>
       </c>
       <c r="AF82" s="57">
         <v>272004</v>
       </c>
-    </row>
-    <row r="83" spans="1:32">
+      <c r="AG82" s="57">
+        <v>271848</v>
+      </c>
+    </row>
+    <row r="83" spans="1:33">
       <c r="A83" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B83" s="53" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C83" s="57">
         <v>113942</v>
       </c>
       <c r="D83" s="57">
         <v>114368</v>
       </c>
       <c r="E83" s="57">
         <v>114748</v>
       </c>
       <c r="F83" s="57">
         <v>115031</v>
       </c>
       <c r="G83" s="57">
         <v>115428</v>
       </c>
       <c r="H83" s="57">
         <v>115790</v>
       </c>
       <c r="I83" s="60">
         <v>116191</v>
       </c>
       <c r="J83" s="57">
         <v>116719</v>
       </c>
@@ -9896,57 +10104,60 @@
       </c>
       <c r="Y83" s="57">
         <v>122565</v>
       </c>
       <c r="Z83" s="57">
         <v>122797</v>
       </c>
       <c r="AA83" s="36">
         <v>123106</v>
       </c>
       <c r="AB83" s="57">
         <v>123407</v>
       </c>
       <c r="AC83" s="57">
         <v>123577</v>
       </c>
       <c r="AD83" s="57">
         <v>123733</v>
       </c>
       <c r="AE83" s="57">
         <v>123989</v>
       </c>
       <c r="AF83" s="57">
         <v>124178</v>
       </c>
-    </row>
-    <row r="84" spans="1:32">
+      <c r="AG83" s="57">
+        <v>124494</v>
+      </c>
+    </row>
+    <row r="84" spans="1:33">
       <c r="A84" s="24" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B84" s="53" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C84" s="57">
         <v>25401</v>
       </c>
       <c r="D84" s="57">
         <v>25359</v>
       </c>
       <c r="E84" s="57">
         <v>25339</v>
       </c>
       <c r="F84" s="57">
         <v>25326</v>
       </c>
       <c r="G84" s="57">
         <v>25342</v>
       </c>
       <c r="H84" s="57">
         <v>25342</v>
       </c>
       <c r="I84" s="60">
         <v>25457</v>
       </c>
       <c r="J84" s="57">
         <v>27374</v>
       </c>
@@ -9994,57 +10205,60 @@
       </c>
       <c r="Y84" s="57">
         <v>26669</v>
       </c>
       <c r="Z84" s="57">
         <v>26661</v>
       </c>
       <c r="AA84" s="36">
         <v>26672</v>
       </c>
       <c r="AB84" s="57">
         <v>26596</v>
       </c>
       <c r="AC84" s="57">
         <v>26583</v>
       </c>
       <c r="AD84" s="57">
         <v>26520</v>
       </c>
       <c r="AE84" s="57">
         <v>26471</v>
       </c>
       <c r="AF84" s="57">
         <v>26446</v>
       </c>
-    </row>
-    <row r="85" spans="1:32">
+      <c r="AG84" s="57">
+        <v>26340</v>
+      </c>
+    </row>
+    <row r="85" spans="1:33">
       <c r="A85" s="24" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B85" s="53" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C85" s="57">
         <v>37831</v>
       </c>
       <c r="D85" s="57">
         <v>37799</v>
       </c>
       <c r="E85" s="57">
         <v>37819</v>
       </c>
       <c r="F85" s="57">
         <v>37820</v>
       </c>
       <c r="G85" s="57">
         <v>37842</v>
       </c>
       <c r="H85" s="57">
         <v>37865</v>
       </c>
       <c r="I85" s="60">
         <v>37876</v>
       </c>
       <c r="J85" s="57">
         <v>37847</v>
       </c>
@@ -10092,57 +10306,60 @@
       </c>
       <c r="Y85" s="57">
         <v>37450</v>
       </c>
       <c r="Z85" s="57">
         <v>37425</v>
       </c>
       <c r="AA85" s="36">
         <v>37378</v>
       </c>
       <c r="AB85" s="57">
         <v>37360</v>
       </c>
       <c r="AC85" s="57">
         <v>37357</v>
       </c>
       <c r="AD85" s="57">
         <v>37379</v>
       </c>
       <c r="AE85" s="57">
         <v>37410</v>
       </c>
       <c r="AF85" s="57">
         <v>37428</v>
       </c>
-    </row>
-    <row r="86" spans="1:32">
+      <c r="AG85" s="57">
+        <v>37308</v>
+      </c>
+    </row>
+    <row r="86" spans="1:33">
       <c r="A86" s="24" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B86" s="53" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C86" s="57">
         <v>22053</v>
       </c>
       <c r="D86" s="57">
         <v>21969</v>
       </c>
       <c r="E86" s="57">
         <v>21971</v>
       </c>
       <c r="F86" s="57">
         <v>21977</v>
       </c>
       <c r="G86" s="57">
         <v>21971</v>
       </c>
       <c r="H86" s="57">
         <v>21939</v>
       </c>
       <c r="I86" s="60">
         <v>21947</v>
       </c>
       <c r="J86" s="57">
         <v>21875</v>
       </c>
@@ -10190,57 +10407,60 @@
       </c>
       <c r="Y86" s="57">
         <v>21057</v>
       </c>
       <c r="Z86" s="57">
         <v>21072</v>
       </c>
       <c r="AA86" s="36">
         <v>21016</v>
       </c>
       <c r="AB86" s="57">
         <v>20919</v>
       </c>
       <c r="AC86" s="57">
         <v>20884</v>
       </c>
       <c r="AD86" s="57">
         <v>20792</v>
       </c>
       <c r="AE86" s="57">
         <v>20711</v>
       </c>
       <c r="AF86" s="57">
         <v>20670</v>
       </c>
-    </row>
-    <row r="87" spans="1:32">
+      <c r="AG86" s="57">
+        <v>20576</v>
+      </c>
+    </row>
+    <row r="87" spans="1:33">
       <c r="A87" s="24" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B87" s="53" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C87" s="57">
         <v>31182</v>
       </c>
       <c r="D87" s="57">
         <v>31207</v>
       </c>
       <c r="E87" s="57">
         <v>31260</v>
       </c>
       <c r="F87" s="57">
         <v>31295</v>
       </c>
       <c r="G87" s="57">
         <v>31376</v>
       </c>
       <c r="H87" s="57">
         <v>31459</v>
       </c>
       <c r="I87" s="60">
         <v>31530</v>
       </c>
       <c r="J87" s="57">
         <v>31625</v>
       </c>
@@ -10288,57 +10508,60 @@
       </c>
       <c r="Y87" s="57">
         <v>31552</v>
       </c>
       <c r="Z87" s="57">
         <v>31541</v>
       </c>
       <c r="AA87" s="36">
         <v>31499</v>
       </c>
       <c r="AB87" s="57">
         <v>31408</v>
       </c>
       <c r="AC87" s="57">
         <v>31360</v>
       </c>
       <c r="AD87" s="57">
         <v>31355</v>
       </c>
       <c r="AE87" s="57">
         <v>31339</v>
       </c>
       <c r="AF87" s="57">
         <v>31307</v>
       </c>
-    </row>
-    <row r="88" spans="1:32">
+      <c r="AG87" s="57">
+        <v>31212</v>
+      </c>
+    </row>
+    <row r="88" spans="1:33">
       <c r="A88" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B88" s="53" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C88" s="57">
         <v>17435</v>
       </c>
       <c r="D88" s="57">
         <v>17444</v>
       </c>
       <c r="E88" s="57">
         <v>17474</v>
       </c>
       <c r="F88" s="57">
         <v>17473</v>
       </c>
       <c r="G88" s="57">
         <v>17500</v>
       </c>
       <c r="H88" s="57">
         <v>17497</v>
       </c>
       <c r="I88" s="60">
         <v>17479</v>
       </c>
       <c r="J88" s="57">
         <v>17470</v>
       </c>
@@ -10386,57 +10609,60 @@
       </c>
       <c r="Y88" s="57">
         <v>17335</v>
       </c>
       <c r="Z88" s="57">
         <v>17288</v>
       </c>
       <c r="AA88" s="36">
         <v>17290</v>
       </c>
       <c r="AB88" s="57">
         <v>17291</v>
       </c>
       <c r="AC88" s="57">
         <v>17301</v>
       </c>
       <c r="AD88" s="57">
         <v>17251</v>
       </c>
       <c r="AE88" s="57">
         <v>17234</v>
       </c>
       <c r="AF88" s="57">
         <v>17236</v>
       </c>
-    </row>
-    <row r="89" spans="1:32">
+      <c r="AG88" s="57">
+        <v>17230</v>
+      </c>
+    </row>
+    <row r="89" spans="1:33">
       <c r="A89" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B89" s="54" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C89" s="57">
         <v>15447</v>
       </c>
       <c r="D89" s="57">
         <v>15407</v>
       </c>
       <c r="E89" s="57">
         <v>15435</v>
       </c>
       <c r="F89" s="57">
         <v>15390</v>
       </c>
       <c r="G89" s="57">
         <v>15389</v>
       </c>
       <c r="H89" s="57">
         <v>15390</v>
       </c>
       <c r="I89" s="60">
         <v>15364</v>
       </c>
       <c r="J89" s="57">
         <v>15335</v>
       </c>
@@ -10484,86 +10710,90 @@
       </c>
       <c r="Y89" s="57">
         <v>14896</v>
       </c>
       <c r="Z89" s="57">
         <v>14892</v>
       </c>
       <c r="AA89" s="36">
         <v>14888</v>
       </c>
       <c r="AB89" s="57">
         <v>14857</v>
       </c>
       <c r="AC89" s="57">
         <v>14802</v>
       </c>
       <c r="AD89" s="57">
         <v>14778</v>
       </c>
       <c r="AE89" s="57">
         <v>14789</v>
       </c>
       <c r="AF89" s="57">
         <v>14739</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B90" s="79" t="s">
+      <c r="AG89" s="57">
+        <v>14688</v>
+      </c>
+    </row>
+    <row r="90" spans="1:33">
+      <c r="B90" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="C90" s="79"/>
-[...24 lines deleted...]
-    <row r="91" spans="1:32">
+      <c r="C90" s="76"/>
+      <c r="D90" s="76"/>
+      <c r="E90" s="76"/>
+      <c r="F90" s="76"/>
+      <c r="G90" s="76"/>
+      <c r="H90" s="76"/>
+      <c r="I90" s="76"/>
+      <c r="J90" s="76"/>
+      <c r="K90" s="76"/>
+      <c r="L90" s="76"/>
+      <c r="M90" s="76"/>
+      <c r="N90" s="76"/>
+      <c r="O90" s="76"/>
+      <c r="P90" s="76"/>
+      <c r="Q90" s="76"/>
+      <c r="R90" s="76"/>
+      <c r="S90" s="76"/>
+      <c r="T90" s="76"/>
+      <c r="U90" s="76"/>
+      <c r="V90" s="76"/>
+      <c r="W90" s="76"/>
+      <c r="X90" s="76"/>
+      <c r="Y90" s="76"/>
+      <c r="Z90" s="76"/>
+      <c r="AG90" s="57"/>
+    </row>
+    <row r="91" spans="1:33">
       <c r="A91" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B91" s="55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C91" s="30">
         <v>1613950</v>
       </c>
       <c r="D91" s="30">
         <v>1613316</v>
       </c>
       <c r="E91" s="30">
         <v>1613932</v>
       </c>
       <c r="F91" s="30">
         <v>1614921</v>
       </c>
       <c r="G91" s="30">
         <v>1615942</v>
       </c>
       <c r="H91" s="31">
         <v>1616979</v>
       </c>
       <c r="I91" s="60">
         <v>1617512</v>
       </c>
       <c r="J91" s="30">
         <v>1613751</v>
       </c>
@@ -10608,60 +10838,63 @@
       </c>
       <c r="X91" s="30">
         <v>1603801</v>
       </c>
       <c r="Y91" s="57">
         <v>1603289</v>
       </c>
       <c r="Z91" s="57">
         <v>1603156</v>
       </c>
       <c r="AA91" s="36">
         <v>1603371</v>
       </c>
       <c r="AB91" s="30">
         <v>1601437</v>
       </c>
       <c r="AC91" s="57">
         <v>1601599</v>
       </c>
       <c r="AD91" s="57">
         <v>1601579</v>
       </c>
       <c r="AE91" s="57">
         <v>1601463</v>
       </c>
-      <c r="AF91" s="85">
+      <c r="AF91" s="65">
         <v>1601122</v>
       </c>
-    </row>
-    <row r="92" spans="1:32">
+      <c r="AG91" s="57">
+        <v>1600225</v>
+      </c>
+    </row>
+    <row r="92" spans="1:33">
       <c r="A92" s="26" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B92" s="54" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C92" s="57">
         <v>27164</v>
       </c>
       <c r="D92" s="57">
         <v>27108</v>
       </c>
       <c r="E92" s="57">
         <v>27064</v>
       </c>
       <c r="F92" s="57">
         <v>27080</v>
       </c>
       <c r="G92" s="57">
         <v>27051</v>
       </c>
       <c r="H92" s="57">
         <v>27017</v>
       </c>
       <c r="I92" s="60">
         <v>26982</v>
       </c>
       <c r="J92" s="57">
         <v>22861</v>
       </c>
@@ -10706,60 +10939,63 @@
       </c>
       <c r="X92" s="57">
         <v>22058</v>
       </c>
       <c r="Y92" s="57">
         <v>22025</v>
       </c>
       <c r="Z92" s="57">
         <v>22014</v>
       </c>
       <c r="AA92" s="36">
         <v>22018</v>
       </c>
       <c r="AB92" s="40">
         <v>21881</v>
       </c>
       <c r="AC92" s="57">
         <v>21816</v>
       </c>
       <c r="AD92" s="57">
         <v>21736</v>
       </c>
       <c r="AE92" s="57">
         <v>21744</v>
       </c>
-      <c r="AF92" s="85">
+      <c r="AF92" s="65">
         <v>21723</v>
       </c>
-    </row>
-    <row r="93" spans="1:32">
+      <c r="AG92" s="57">
+        <v>21703</v>
+      </c>
+    </row>
+    <row r="93" spans="1:33">
       <c r="A93" s="26" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B93" s="54" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C93" s="57">
         <v>25115</v>
       </c>
       <c r="D93" s="57">
         <v>25130</v>
       </c>
       <c r="E93" s="57">
         <v>25098</v>
       </c>
       <c r="F93" s="57">
         <v>25084</v>
       </c>
       <c r="G93" s="57">
         <v>25096</v>
       </c>
       <c r="H93" s="57">
         <v>25121</v>
       </c>
       <c r="I93" s="60">
         <v>25105</v>
       </c>
       <c r="J93" s="57">
         <v>25139</v>
       </c>
@@ -10804,60 +11040,63 @@
       </c>
       <c r="X93" s="57">
         <v>25275</v>
       </c>
       <c r="Y93" s="57">
         <v>25287</v>
       </c>
       <c r="Z93" s="57">
         <v>25259</v>
       </c>
       <c r="AA93" s="36">
         <v>25190</v>
       </c>
       <c r="AB93" s="40">
         <v>25173</v>
       </c>
       <c r="AC93" s="57">
         <v>25186</v>
       </c>
       <c r="AD93" s="57">
         <v>25211</v>
       </c>
       <c r="AE93" s="57">
         <v>25224</v>
       </c>
-      <c r="AF93" s="85">
+      <c r="AF93" s="65">
         <v>25204</v>
       </c>
-    </row>
-    <row r="94" spans="1:32">
+      <c r="AG93" s="57">
+        <v>25189</v>
+      </c>
+    </row>
+    <row r="94" spans="1:33">
       <c r="A94" s="26" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B94" s="54" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C94" s="57">
         <v>48701</v>
       </c>
       <c r="D94" s="57">
         <v>48642</v>
       </c>
       <c r="E94" s="57">
         <v>48643</v>
       </c>
       <c r="F94" s="57">
         <v>48591</v>
       </c>
       <c r="G94" s="57">
         <v>48572</v>
       </c>
       <c r="H94" s="57">
         <v>48580</v>
       </c>
       <c r="I94" s="60">
         <v>48506</v>
       </c>
       <c r="J94" s="57">
         <v>48468</v>
       </c>
@@ -10902,60 +11141,63 @@
       </c>
       <c r="X94" s="57">
         <v>47709</v>
       </c>
       <c r="Y94" s="57">
         <v>47659</v>
       </c>
       <c r="Z94" s="57">
         <v>47645</v>
       </c>
       <c r="AA94" s="36">
         <v>47581</v>
       </c>
       <c r="AB94" s="40">
         <v>47421</v>
       </c>
       <c r="AC94" s="57">
         <v>47444</v>
       </c>
       <c r="AD94" s="57">
         <v>47414</v>
       </c>
       <c r="AE94" s="57">
         <v>47320</v>
       </c>
-      <c r="AF94" s="85">
+      <c r="AF94" s="65">
         <v>47287</v>
       </c>
-    </row>
-    <row r="95" spans="1:32">
+      <c r="AG94" s="57">
+        <v>47252</v>
+      </c>
+    </row>
+    <row r="95" spans="1:33">
       <c r="A95" s="26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B95" s="54" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C95" s="57">
         <v>142726</v>
       </c>
       <c r="D95" s="57">
         <v>142574</v>
       </c>
       <c r="E95" s="57">
         <v>142452</v>
       </c>
       <c r="F95" s="57">
         <v>142410</v>
       </c>
       <c r="G95" s="57">
         <v>142455</v>
       </c>
       <c r="H95" s="57">
         <v>142322</v>
       </c>
       <c r="I95" s="60">
         <v>142340</v>
       </c>
       <c r="J95" s="57">
         <v>142327</v>
       </c>
@@ -11000,60 +11242,63 @@
       </c>
       <c r="X95" s="57">
         <v>140501</v>
       </c>
       <c r="Y95" s="57">
         <v>140282</v>
       </c>
       <c r="Z95" s="57">
         <v>140063</v>
       </c>
       <c r="AA95" s="36">
         <v>139960</v>
       </c>
       <c r="AB95" s="40">
         <v>139670</v>
       </c>
       <c r="AC95" s="57">
         <v>139584</v>
       </c>
       <c r="AD95" s="57">
         <v>139465</v>
       </c>
       <c r="AE95" s="57">
         <v>139332</v>
       </c>
-      <c r="AF95" s="85">
+      <c r="AF95" s="65">
         <v>139134</v>
       </c>
-    </row>
-    <row r="96" spans="1:32">
+      <c r="AG95" s="57">
+        <v>138878</v>
+      </c>
+    </row>
+    <row r="96" spans="1:33">
       <c r="A96" s="26" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B96" s="54" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C96" s="57">
         <v>134072</v>
       </c>
       <c r="D96" s="57">
         <v>133806</v>
       </c>
       <c r="E96" s="57">
         <v>133774</v>
       </c>
       <c r="F96" s="57">
         <v>133756</v>
       </c>
       <c r="G96" s="57">
         <v>133726</v>
       </c>
       <c r="H96" s="57">
         <v>133754</v>
       </c>
       <c r="I96" s="60">
         <v>133625</v>
       </c>
       <c r="J96" s="57">
         <v>133483</v>
       </c>
@@ -11098,60 +11343,63 @@
       </c>
       <c r="X96" s="57">
         <v>131268</v>
       </c>
       <c r="Y96" s="57">
         <v>131157</v>
       </c>
       <c r="Z96" s="57">
         <v>131147</v>
       </c>
       <c r="AA96" s="36">
         <v>131093</v>
       </c>
       <c r="AB96" s="40">
         <v>130955</v>
       </c>
       <c r="AC96" s="57">
         <v>130845</v>
       </c>
       <c r="AD96" s="57">
         <v>130758</v>
       </c>
       <c r="AE96" s="57">
         <v>130541</v>
       </c>
-      <c r="AF96" s="85">
+      <c r="AF96" s="65">
         <v>130414</v>
       </c>
-    </row>
-    <row r="97" spans="1:32">
+      <c r="AG96" s="57">
+        <v>130003</v>
+      </c>
+    </row>
+    <row r="97" spans="1:33">
       <c r="A97" s="26" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B97" s="54" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C97" s="57">
         <v>117544</v>
       </c>
       <c r="D97" s="57">
         <v>117543</v>
       </c>
       <c r="E97" s="57">
         <v>117700</v>
       </c>
       <c r="F97" s="57">
         <v>117845</v>
       </c>
       <c r="G97" s="57">
         <v>117943</v>
       </c>
       <c r="H97" s="57">
         <v>118118</v>
       </c>
       <c r="I97" s="60">
         <v>118106</v>
       </c>
       <c r="J97" s="57">
         <v>118070</v>
       </c>
@@ -11196,60 +11444,63 @@
       </c>
       <c r="X97" s="57">
         <v>117615</v>
       </c>
       <c r="Y97" s="57">
         <v>117399</v>
       </c>
       <c r="Z97" s="57">
         <v>117319</v>
       </c>
       <c r="AA97" s="36">
         <v>117235</v>
       </c>
       <c r="AB97" s="40">
         <v>117223</v>
       </c>
       <c r="AC97" s="57">
         <v>117194</v>
       </c>
       <c r="AD97" s="57">
         <v>117113</v>
       </c>
       <c r="AE97" s="57">
         <v>116984</v>
       </c>
-      <c r="AF97" s="85">
+      <c r="AF97" s="65">
         <v>116944</v>
       </c>
-    </row>
-    <row r="98" spans="1:32">
+      <c r="AG97" s="57">
+        <v>116848</v>
+      </c>
+    </row>
+    <row r="98" spans="1:33">
       <c r="A98" s="26" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B98" s="54" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C98" s="57">
         <v>129726</v>
       </c>
       <c r="D98" s="57">
         <v>129558</v>
       </c>
       <c r="E98" s="57">
         <v>129471</v>
       </c>
       <c r="F98" s="57">
         <v>129554</v>
       </c>
       <c r="G98" s="57">
         <v>129643</v>
       </c>
       <c r="H98" s="57">
         <v>129702</v>
       </c>
       <c r="I98" s="60">
         <v>129707</v>
       </c>
       <c r="J98" s="57">
         <v>129595</v>
       </c>
@@ -11294,60 +11545,63 @@
       </c>
       <c r="X98" s="57">
         <v>127547</v>
       </c>
       <c r="Y98" s="57">
         <v>127461</v>
       </c>
       <c r="Z98" s="57">
         <v>127412</v>
       </c>
       <c r="AA98" s="36">
         <v>127359</v>
       </c>
       <c r="AB98" s="40">
         <v>127241</v>
       </c>
       <c r="AC98" s="57">
         <v>127152</v>
       </c>
       <c r="AD98" s="57">
         <v>127021</v>
       </c>
       <c r="AE98" s="57">
         <v>127107</v>
       </c>
-      <c r="AF98" s="85">
+      <c r="AF98" s="65">
         <v>126965</v>
       </c>
-    </row>
-    <row r="99" spans="1:32">
+      <c r="AG98" s="57">
+        <v>126846</v>
+      </c>
+    </row>
+    <row r="99" spans="1:33">
       <c r="A99" s="26" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B99" s="54" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C99" s="57">
         <v>129177</v>
       </c>
       <c r="D99" s="57">
         <v>129151</v>
       </c>
       <c r="E99" s="57">
         <v>129171</v>
       </c>
       <c r="F99" s="57">
         <v>129235</v>
       </c>
       <c r="G99" s="57">
         <v>129302</v>
       </c>
       <c r="H99" s="57">
         <v>129381</v>
       </c>
       <c r="I99" s="60">
         <v>129497</v>
       </c>
       <c r="J99" s="57">
         <v>129602</v>
       </c>
@@ -11392,60 +11646,63 @@
       </c>
       <c r="X99" s="57">
         <v>129990</v>
       </c>
       <c r="Y99" s="57">
         <v>130190</v>
       </c>
       <c r="Z99" s="57">
         <v>130198</v>
       </c>
       <c r="AA99" s="36">
         <v>130212</v>
       </c>
       <c r="AB99" s="40">
         <v>130147</v>
       </c>
       <c r="AC99" s="57">
         <v>130227</v>
       </c>
       <c r="AD99" s="57">
         <v>130291</v>
       </c>
       <c r="AE99" s="57">
         <v>130400</v>
       </c>
-      <c r="AF99" s="85">
+      <c r="AF99" s="65">
         <v>130398</v>
       </c>
-    </row>
-    <row r="100" spans="1:32">
+      <c r="AG99" s="57">
+        <v>130518</v>
+      </c>
+    </row>
+    <row r="100" spans="1:33">
       <c r="A100" s="26" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B100" s="54" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C100" s="57">
         <v>51593</v>
       </c>
       <c r="D100" s="57">
         <v>51473</v>
       </c>
       <c r="E100" s="57">
         <v>51485</v>
       </c>
       <c r="F100" s="57">
         <v>51525</v>
       </c>
       <c r="G100" s="57">
         <v>51496</v>
       </c>
       <c r="H100" s="57">
         <v>51476</v>
       </c>
       <c r="I100" s="60">
         <v>51430</v>
       </c>
       <c r="J100" s="57">
         <v>51416</v>
       </c>
@@ -11490,60 +11747,63 @@
       </c>
       <c r="X100" s="57">
         <v>50096</v>
       </c>
       <c r="Y100" s="57">
         <v>50038</v>
       </c>
       <c r="Z100" s="57">
         <v>49946</v>
       </c>
       <c r="AA100" s="36">
         <v>49927</v>
       </c>
       <c r="AB100" s="40">
         <v>49822</v>
       </c>
       <c r="AC100" s="57">
         <v>49778</v>
       </c>
       <c r="AD100" s="57">
         <v>49823</v>
       </c>
       <c r="AE100" s="57">
         <v>49766</v>
       </c>
-      <c r="AF100" s="85">
+      <c r="AF100" s="65">
         <v>49680</v>
       </c>
-    </row>
-    <row r="101" spans="1:32">
+      <c r="AG100" s="57">
+        <v>49556</v>
+      </c>
+    </row>
+    <row r="101" spans="1:33">
       <c r="A101" s="26" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B101" s="54" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C101" s="57">
         <v>236823</v>
       </c>
       <c r="D101" s="57">
         <v>236999</v>
       </c>
       <c r="E101" s="57">
         <v>237210</v>
       </c>
       <c r="F101" s="57">
         <v>237606</v>
       </c>
       <c r="G101" s="57">
         <v>238016</v>
       </c>
       <c r="H101" s="57">
         <v>238337</v>
       </c>
       <c r="I101" s="60">
         <v>238637</v>
       </c>
       <c r="J101" s="57">
         <v>239077</v>
       </c>
@@ -11588,60 +11848,63 @@
       </c>
       <c r="X101" s="57">
         <v>242638</v>
       </c>
       <c r="Y101" s="57">
         <v>242829</v>
       </c>
       <c r="Z101" s="57">
         <v>243100</v>
       </c>
       <c r="AA101" s="36">
         <v>243394</v>
       </c>
       <c r="AB101" s="40">
         <v>242957</v>
       </c>
       <c r="AC101" s="57">
         <v>243162</v>
       </c>
       <c r="AD101" s="57">
         <v>243521</v>
       </c>
       <c r="AE101" s="57">
         <v>243710</v>
       </c>
-      <c r="AF101" s="85">
+      <c r="AF101" s="65">
         <v>243877</v>
       </c>
-    </row>
-    <row r="102" spans="1:32">
+      <c r="AG101" s="57">
+        <v>244205</v>
+      </c>
+    </row>
+    <row r="102" spans="1:33">
       <c r="A102" s="26" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B102" s="54" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C102" s="57">
         <v>159466</v>
       </c>
       <c r="D102" s="57">
         <v>159620</v>
       </c>
       <c r="E102" s="57">
         <v>159857</v>
       </c>
       <c r="F102" s="57">
         <v>160039</v>
       </c>
       <c r="G102" s="57">
         <v>160217</v>
       </c>
       <c r="H102" s="57">
         <v>160443</v>
       </c>
       <c r="I102" s="60">
         <v>160691</v>
       </c>
       <c r="J102" s="57">
         <v>160751</v>
       </c>
@@ -11686,60 +11949,63 @@
       </c>
       <c r="X102" s="57">
         <v>160011</v>
       </c>
       <c r="Y102" s="57">
         <v>159974</v>
       </c>
       <c r="Z102" s="57">
         <v>160124</v>
       </c>
       <c r="AA102" s="36">
         <v>160188</v>
       </c>
       <c r="AB102" s="40">
         <v>160090</v>
       </c>
       <c r="AC102" s="57">
         <v>160239</v>
       </c>
       <c r="AD102" s="57">
         <v>160254</v>
       </c>
       <c r="AE102" s="57">
         <v>160321</v>
       </c>
-      <c r="AF102" s="85">
+      <c r="AF102" s="65">
         <v>160312</v>
       </c>
-    </row>
-    <row r="103" spans="1:32">
+      <c r="AG102" s="57">
+        <v>160237</v>
+      </c>
+    </row>
+    <row r="103" spans="1:33">
       <c r="A103" s="26" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B103" s="54" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C103" s="57">
         <v>101981</v>
       </c>
       <c r="D103" s="57">
         <v>102069</v>
       </c>
       <c r="E103" s="57">
         <v>102247</v>
       </c>
       <c r="F103" s="57">
         <v>102430</v>
       </c>
       <c r="G103" s="57">
         <v>102566</v>
       </c>
       <c r="H103" s="57">
         <v>102672</v>
       </c>
       <c r="I103" s="60">
         <v>102790</v>
       </c>
       <c r="J103" s="57">
         <v>102865</v>
       </c>
@@ -11784,60 +12050,63 @@
       </c>
       <c r="X103" s="57">
         <v>103695</v>
       </c>
       <c r="Y103" s="57">
         <v>103969</v>
       </c>
       <c r="Z103" s="57">
         <v>104244</v>
       </c>
       <c r="AA103" s="36">
         <v>104500</v>
       </c>
       <c r="AB103" s="40">
         <v>104668</v>
       </c>
       <c r="AC103" s="57">
         <v>104799</v>
       </c>
       <c r="AD103" s="57">
         <v>104874</v>
       </c>
       <c r="AE103" s="57">
         <v>105059</v>
       </c>
-      <c r="AF103" s="85">
+      <c r="AF103" s="65">
         <v>105237</v>
       </c>
-    </row>
-    <row r="104" spans="1:32">
+      <c r="AG103" s="57">
+        <v>105363</v>
+      </c>
+    </row>
+    <row r="104" spans="1:33">
       <c r="A104" s="26" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B104" s="54" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C104" s="57">
         <v>63187</v>
       </c>
       <c r="D104" s="57">
         <v>63141</v>
       </c>
       <c r="E104" s="57">
         <v>63162</v>
       </c>
       <c r="F104" s="57">
         <v>63158</v>
       </c>
       <c r="G104" s="57">
         <v>63205</v>
       </c>
       <c r="H104" s="57">
         <v>63235</v>
       </c>
       <c r="I104" s="60">
         <v>63194</v>
       </c>
       <c r="J104" s="57">
         <v>63255</v>
       </c>
@@ -11882,60 +12151,63 @@
       </c>
       <c r="X104" s="57">
         <v>62163</v>
       </c>
       <c r="Y104" s="57">
         <v>62153</v>
       </c>
       <c r="Z104" s="57">
         <v>62063</v>
       </c>
       <c r="AA104" s="36">
         <v>62093</v>
       </c>
       <c r="AB104" s="40">
         <v>61924</v>
       </c>
       <c r="AC104" s="57">
         <v>61804</v>
       </c>
       <c r="AD104" s="57">
         <v>61730</v>
       </c>
       <c r="AE104" s="57">
         <v>61689</v>
       </c>
-      <c r="AF104" s="85">
+      <c r="AF104" s="65">
         <v>61687</v>
       </c>
-    </row>
-    <row r="105" spans="1:32">
+      <c r="AG104" s="57">
+        <v>61659</v>
+      </c>
+    </row>
+    <row r="105" spans="1:33">
       <c r="A105" s="26" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B105" s="54" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C105" s="57">
         <v>87754</v>
       </c>
       <c r="D105" s="57">
         <v>87692</v>
       </c>
       <c r="E105" s="57">
         <v>87757</v>
       </c>
       <c r="F105" s="57">
         <v>87828</v>
       </c>
       <c r="G105" s="57">
         <v>87933</v>
       </c>
       <c r="H105" s="57">
         <v>88043</v>
       </c>
       <c r="I105" s="60">
         <v>88146</v>
       </c>
       <c r="J105" s="57">
         <v>88237</v>
       </c>
@@ -11980,60 +12252,63 @@
       </c>
       <c r="X105" s="57">
         <v>87973</v>
       </c>
       <c r="Y105" s="57">
         <v>87933</v>
       </c>
       <c r="Z105" s="57">
         <v>87866</v>
       </c>
       <c r="AA105" s="36">
         <v>87906</v>
       </c>
       <c r="AB105" s="40">
         <v>87836</v>
       </c>
       <c r="AC105" s="57">
         <v>87948</v>
       </c>
       <c r="AD105" s="57">
         <v>88040</v>
       </c>
       <c r="AE105" s="57">
         <v>88015</v>
       </c>
-      <c r="AF105" s="85">
+      <c r="AF105" s="65">
         <v>88007</v>
       </c>
-    </row>
-    <row r="106" spans="1:32">
+      <c r="AG105" s="57">
+        <v>87957</v>
+      </c>
+    </row>
+    <row r="106" spans="1:33">
       <c r="A106" s="26" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B106" s="54" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C106" s="57">
         <v>106339</v>
       </c>
       <c r="D106" s="57">
         <v>106261</v>
       </c>
       <c r="E106" s="57">
         <v>106294</v>
       </c>
       <c r="F106" s="57">
         <v>106229</v>
       </c>
       <c r="G106" s="57">
         <v>106211</v>
       </c>
       <c r="H106" s="57">
         <v>106269</v>
       </c>
       <c r="I106" s="60">
         <v>106241</v>
       </c>
       <c r="J106" s="57">
         <v>106123</v>
       </c>
@@ -12078,60 +12353,63 @@
       </c>
       <c r="X106" s="57">
         <v>104029</v>
       </c>
       <c r="Y106" s="57">
         <v>103849</v>
       </c>
       <c r="Z106" s="57">
         <v>103769</v>
       </c>
       <c r="AA106" s="36">
         <v>103769</v>
       </c>
       <c r="AB106" s="40">
         <v>103577</v>
       </c>
       <c r="AC106" s="57">
         <v>103591</v>
       </c>
       <c r="AD106" s="57">
         <v>103561</v>
       </c>
       <c r="AE106" s="57">
         <v>103552</v>
       </c>
-      <c r="AF106" s="85">
+      <c r="AF106" s="65">
         <v>103586</v>
       </c>
-    </row>
-    <row r="107" spans="1:32">
+      <c r="AG106" s="57">
+        <v>103423</v>
+      </c>
+    </row>
+    <row r="107" spans="1:33">
       <c r="A107" s="26" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B107" s="54" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C107" s="57">
         <v>52582</v>
       </c>
       <c r="D107" s="57">
         <v>52549</v>
       </c>
       <c r="E107" s="57">
         <v>52547</v>
       </c>
       <c r="F107" s="57">
         <v>52551</v>
       </c>
       <c r="G107" s="57">
         <v>52510</v>
       </c>
       <c r="H107" s="57">
         <v>52509</v>
       </c>
       <c r="I107" s="60">
         <v>52515</v>
       </c>
       <c r="J107" s="57">
         <v>52482</v>
       </c>
@@ -12164,107 +12442,111 @@
       </c>
       <c r="T107" s="57">
         <v>51777</v>
       </c>
       <c r="U107" s="57">
         <v>51727</v>
       </c>
       <c r="V107" s="57">
         <v>51576</v>
       </c>
       <c r="W107" s="57">
         <v>51407</v>
       </c>
       <c r="X107" s="57">
         <v>51233</v>
       </c>
       <c r="Y107" s="57">
         <v>51084</v>
       </c>
       <c r="Z107" s="57">
         <v>50987</v>
       </c>
       <c r="AA107" s="36">
         <v>50946</v>
       </c>
-      <c r="AB107" s="68">
+      <c r="AB107" s="64">
         <v>50852</v>
       </c>
       <c r="AC107" s="57">
         <v>50830</v>
       </c>
       <c r="AD107" s="57">
         <v>50767</v>
       </c>
       <c r="AE107" s="57">
         <v>50699</v>
       </c>
-      <c r="AF107" s="85">
+      <c r="AF107" s="65">
         <v>50667</v>
       </c>
-    </row>
-    <row r="108" spans="1:32" s="29" customFormat="1">
+      <c r="AG107" s="57">
+        <v>50588</v>
+      </c>
+    </row>
+    <row r="108" spans="1:33" s="29" customFormat="1">
       <c r="A108" s="25"/>
-      <c r="B108" s="74" t="s">
-[...25 lines deleted...]
-      <c r="Z108" s="74"/>
+      <c r="B108" s="71" t="s">
+        <v>41</v>
+      </c>
+      <c r="C108" s="71"/>
+      <c r="D108" s="71"/>
+      <c r="E108" s="71"/>
+      <c r="F108" s="71"/>
+      <c r="G108" s="71"/>
+      <c r="H108" s="71"/>
+      <c r="I108" s="71"/>
+      <c r="J108" s="71"/>
+      <c r="K108" s="71"/>
+      <c r="L108" s="71"/>
+      <c r="M108" s="71"/>
+      <c r="N108" s="71"/>
+      <c r="O108" s="71"/>
+      <c r="P108" s="71"/>
+      <c r="Q108" s="71"/>
+      <c r="R108" s="71"/>
+      <c r="S108" s="71"/>
+      <c r="T108" s="71"/>
+      <c r="U108" s="71"/>
+      <c r="V108" s="71"/>
+      <c r="W108" s="71"/>
+      <c r="X108" s="71"/>
+      <c r="Y108" s="71"/>
+      <c r="Z108" s="71"/>
       <c r="AB108" s="25"/>
       <c r="AC108" s="25"/>
       <c r="AD108" s="25"/>
       <c r="AE108" s="25"/>
       <c r="AF108" s="25"/>
-    </row>
-    <row r="109" spans="1:32">
+      <c r="AG108" s="57"/>
+    </row>
+    <row r="109" spans="1:33">
       <c r="A109" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B109" s="55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C109" s="33">
         <v>827196</v>
       </c>
       <c r="D109" s="33">
         <v>827003</v>
       </c>
       <c r="E109" s="33">
         <v>827389</v>
       </c>
       <c r="F109" s="36">
         <v>827948</v>
       </c>
       <c r="G109" s="36">
         <v>828530</v>
       </c>
       <c r="H109" s="36">
         <v>829014</v>
       </c>
       <c r="I109" s="60">
         <v>829471</v>
       </c>
       <c r="J109" s="36">
         <v>827654</v>
       </c>
@@ -12312,57 +12594,60 @@
       </c>
       <c r="Y109" s="57">
         <v>824120</v>
       </c>
       <c r="Z109" s="57">
         <v>824170</v>
       </c>
       <c r="AA109" s="36">
         <v>824345</v>
       </c>
       <c r="AB109" s="57">
         <v>823099</v>
       </c>
       <c r="AC109" s="57">
         <v>823200</v>
       </c>
       <c r="AD109" s="57">
         <v>823296</v>
       </c>
       <c r="AE109" s="57">
         <v>823300</v>
       </c>
       <c r="AF109" s="57">
         <v>823261</v>
       </c>
-    </row>
-    <row r="110" spans="1:32">
+      <c r="AG109" s="57">
+        <v>822960</v>
+      </c>
+    </row>
+    <row r="110" spans="1:33">
       <c r="A110" s="26" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B110" s="54" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C110" s="57">
         <v>14119</v>
       </c>
       <c r="D110" s="57">
         <v>14106</v>
       </c>
       <c r="E110" s="57">
         <v>14086</v>
       </c>
       <c r="F110" s="57">
         <v>14082</v>
       </c>
       <c r="G110" s="57">
         <v>14059</v>
       </c>
       <c r="H110" s="57">
         <v>14037</v>
       </c>
       <c r="I110" s="60">
         <v>14018</v>
       </c>
       <c r="J110" s="57">
         <v>11863</v>
       </c>
@@ -12410,57 +12695,60 @@
       </c>
       <c r="Y110" s="57">
         <v>11461</v>
       </c>
       <c r="Z110" s="57">
         <v>11468</v>
       </c>
       <c r="AA110" s="36">
         <v>11462</v>
       </c>
       <c r="AB110" s="57">
         <v>11379</v>
       </c>
       <c r="AC110" s="57">
         <v>11337</v>
       </c>
       <c r="AD110" s="57">
         <v>11296</v>
       </c>
       <c r="AE110" s="57">
         <v>11308</v>
       </c>
       <c r="AF110" s="57">
         <v>11303</v>
       </c>
-    </row>
-    <row r="111" spans="1:32">
+      <c r="AG110" s="57">
+        <v>11273</v>
+      </c>
+    </row>
+    <row r="111" spans="1:33">
       <c r="A111" s="26" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B111" s="54" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C111" s="57">
         <v>12783</v>
       </c>
       <c r="D111" s="57">
         <v>12775</v>
       </c>
       <c r="E111" s="57">
         <v>12770</v>
       </c>
       <c r="F111" s="57">
         <v>12770</v>
       </c>
       <c r="G111" s="57">
         <v>12778</v>
       </c>
       <c r="H111" s="57">
         <v>12793</v>
       </c>
       <c r="I111" s="60">
         <v>12788</v>
       </c>
       <c r="J111" s="57">
         <v>12818</v>
       </c>
@@ -12508,57 +12796,60 @@
       </c>
       <c r="Y111" s="57">
         <v>12903</v>
       </c>
       <c r="Z111" s="57">
         <v>12896</v>
       </c>
       <c r="AA111" s="36">
         <v>12858</v>
       </c>
       <c r="AB111" s="57">
         <v>12844</v>
       </c>
       <c r="AC111" s="57">
         <v>12843</v>
       </c>
       <c r="AD111" s="57">
         <v>12865</v>
       </c>
       <c r="AE111" s="57">
         <v>12874</v>
       </c>
       <c r="AF111" s="57">
         <v>12862</v>
       </c>
-    </row>
-    <row r="112" spans="1:32">
+      <c r="AG111" s="57">
+        <v>12866</v>
+      </c>
+    </row>
+    <row r="112" spans="1:33">
       <c r="A112" s="26" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B112" s="54" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C112" s="57">
         <v>25215</v>
       </c>
       <c r="D112" s="57">
         <v>25191</v>
       </c>
       <c r="E112" s="57">
         <v>25196</v>
       </c>
       <c r="F112" s="57">
         <v>25183</v>
       </c>
       <c r="G112" s="57">
         <v>25184</v>
       </c>
       <c r="H112" s="57">
         <v>25183</v>
       </c>
       <c r="I112" s="60">
         <v>25150</v>
       </c>
       <c r="J112" s="57">
         <v>25152</v>
       </c>
@@ -12606,57 +12897,60 @@
       </c>
       <c r="Y112" s="57">
         <v>24846</v>
       </c>
       <c r="Z112" s="57">
         <v>24838</v>
       </c>
       <c r="AA112" s="36">
         <v>24819</v>
       </c>
       <c r="AB112" s="57">
         <v>24739</v>
       </c>
       <c r="AC112" s="57">
         <v>24772</v>
       </c>
       <c r="AD112" s="57">
         <v>24770</v>
       </c>
       <c r="AE112" s="57">
         <v>24725</v>
       </c>
       <c r="AF112" s="57">
         <v>24712</v>
       </c>
-    </row>
-    <row r="113" spans="1:32">
+      <c r="AG112" s="57">
+        <v>24714</v>
+      </c>
+    </row>
+    <row r="113" spans="1:33">
       <c r="A113" s="26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B113" s="54" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C113" s="57">
         <v>73553</v>
       </c>
       <c r="D113" s="57">
         <v>73457</v>
       </c>
       <c r="E113" s="57">
         <v>73385</v>
       </c>
       <c r="F113" s="57">
         <v>73387</v>
       </c>
       <c r="G113" s="57">
         <v>73419</v>
       </c>
       <c r="H113" s="57">
         <v>73363</v>
       </c>
       <c r="I113" s="60">
         <v>73374</v>
       </c>
       <c r="J113" s="57">
         <v>73398</v>
       </c>
@@ -12704,57 +12998,60 @@
       </c>
       <c r="Y113" s="57">
         <v>72522</v>
       </c>
       <c r="Z113" s="57">
         <v>72427</v>
       </c>
       <c r="AA113" s="36">
         <v>72367</v>
       </c>
       <c r="AB113" s="57">
         <v>72246</v>
       </c>
       <c r="AC113" s="57">
         <v>72218</v>
       </c>
       <c r="AD113" s="57">
         <v>72163</v>
       </c>
       <c r="AE113" s="57">
         <v>72105</v>
       </c>
       <c r="AF113" s="57">
         <v>72042</v>
       </c>
-    </row>
-    <row r="114" spans="1:32">
+      <c r="AG113" s="57">
+        <v>71971</v>
+      </c>
+    </row>
+    <row r="114" spans="1:33">
       <c r="A114" s="26" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B114" s="54" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C114" s="57">
         <v>69086</v>
       </c>
       <c r="D114" s="57">
         <v>68975</v>
       </c>
       <c r="E114" s="57">
         <v>68964</v>
       </c>
       <c r="F114" s="57">
         <v>68933</v>
       </c>
       <c r="G114" s="57">
         <v>68906</v>
       </c>
       <c r="H114" s="57">
         <v>68914</v>
       </c>
       <c r="I114" s="60">
         <v>68865</v>
       </c>
       <c r="J114" s="57">
         <v>68803</v>
       </c>
@@ -12802,57 +13099,60 @@
       </c>
       <c r="Y114" s="57">
         <v>67873</v>
       </c>
       <c r="Z114" s="57">
         <v>67911</v>
       </c>
       <c r="AA114" s="36">
         <v>67870</v>
       </c>
       <c r="AB114" s="57">
         <v>67748</v>
       </c>
       <c r="AC114" s="57">
         <v>67654</v>
       </c>
       <c r="AD114" s="57">
         <v>67665</v>
       </c>
       <c r="AE114" s="57">
         <v>67564</v>
       </c>
       <c r="AF114" s="57">
         <v>67477</v>
       </c>
-    </row>
-    <row r="115" spans="1:32">
+      <c r="AG114" s="57">
+        <v>67302</v>
+      </c>
+    </row>
+    <row r="115" spans="1:33">
       <c r="A115" s="26" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B115" s="54" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C115" s="57">
         <v>60749</v>
       </c>
       <c r="D115" s="57">
         <v>60748</v>
       </c>
       <c r="E115" s="57">
         <v>60793</v>
       </c>
       <c r="F115" s="57">
         <v>60887</v>
       </c>
       <c r="G115" s="57">
         <v>60940</v>
       </c>
       <c r="H115" s="57">
         <v>61020</v>
       </c>
       <c r="I115" s="60">
         <v>61048</v>
       </c>
       <c r="J115" s="57">
         <v>61038</v>
       </c>
@@ -12900,57 +13200,60 @@
       </c>
       <c r="Y115" s="57">
         <v>60761</v>
       </c>
       <c r="Z115" s="57">
         <v>60742</v>
       </c>
       <c r="AA115" s="36">
         <v>60732</v>
       </c>
       <c r="AB115" s="57">
         <v>60712</v>
       </c>
       <c r="AC115" s="57">
         <v>60710</v>
       </c>
       <c r="AD115" s="57">
         <v>60697</v>
       </c>
       <c r="AE115" s="57">
         <v>60652</v>
       </c>
       <c r="AF115" s="57">
         <v>60662</v>
       </c>
-    </row>
-    <row r="116" spans="1:32">
+      <c r="AG115" s="57">
+        <v>60633</v>
+      </c>
+    </row>
+    <row r="116" spans="1:33">
       <c r="A116" s="26" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B116" s="54" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C116" s="57">
         <v>66054</v>
       </c>
       <c r="D116" s="57">
         <v>65987</v>
       </c>
       <c r="E116" s="57">
         <v>65954</v>
       </c>
       <c r="F116" s="57">
         <v>65987</v>
       </c>
       <c r="G116" s="57">
         <v>66026</v>
       </c>
       <c r="H116" s="57">
         <v>66068</v>
       </c>
       <c r="I116" s="60">
         <v>66099</v>
       </c>
       <c r="J116" s="57">
         <v>66051</v>
       </c>
@@ -12998,57 +13301,60 @@
       </c>
       <c r="Y116" s="57">
         <v>65031</v>
       </c>
       <c r="Z116" s="57">
         <v>64995</v>
       </c>
       <c r="AA116" s="36">
         <v>64991</v>
       </c>
       <c r="AB116" s="57">
         <v>64897</v>
       </c>
       <c r="AC116" s="57">
         <v>64830</v>
       </c>
       <c r="AD116" s="57">
         <v>64777</v>
       </c>
       <c r="AE116" s="57">
         <v>64806</v>
       </c>
       <c r="AF116" s="57">
         <v>64745</v>
       </c>
-    </row>
-    <row r="117" spans="1:32">
+      <c r="AG116" s="57">
+        <v>64675</v>
+      </c>
+    </row>
+    <row r="117" spans="1:33">
       <c r="A117" s="26" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B117" s="54" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C117" s="57">
         <v>66743</v>
       </c>
       <c r="D117" s="57">
         <v>66752</v>
       </c>
       <c r="E117" s="57">
         <v>66819</v>
       </c>
       <c r="F117" s="57">
         <v>66859</v>
       </c>
       <c r="G117" s="57">
         <v>66900</v>
       </c>
       <c r="H117" s="57">
         <v>66932</v>
       </c>
       <c r="I117" s="60">
         <v>67002</v>
       </c>
       <c r="J117" s="57">
         <v>67069</v>
       </c>
@@ -13096,57 +13402,60 @@
       </c>
       <c r="Y117" s="57">
         <v>67335</v>
       </c>
       <c r="Z117" s="57">
         <v>67335</v>
       </c>
       <c r="AA117" s="36">
         <v>67331</v>
       </c>
       <c r="AB117" s="57">
         <v>67313</v>
       </c>
       <c r="AC117" s="57">
         <v>67369</v>
       </c>
       <c r="AD117" s="57">
         <v>67417</v>
       </c>
       <c r="AE117" s="57">
         <v>67466</v>
       </c>
       <c r="AF117" s="57">
         <v>67460</v>
       </c>
-    </row>
-    <row r="118" spans="1:32">
+      <c r="AG117" s="57">
+        <v>67509</v>
+      </c>
+    </row>
+    <row r="118" spans="1:33">
       <c r="A118" s="26" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B118" s="54" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C118" s="57">
         <v>26781</v>
       </c>
       <c r="D118" s="57">
         <v>26730</v>
       </c>
       <c r="E118" s="57">
         <v>26723</v>
       </c>
       <c r="F118" s="57">
         <v>26749</v>
       </c>
       <c r="G118" s="57">
         <v>26734</v>
       </c>
       <c r="H118" s="57">
         <v>26733</v>
       </c>
       <c r="I118" s="60">
         <v>26712</v>
       </c>
       <c r="J118" s="57">
         <v>26741</v>
       </c>
@@ -13194,57 +13503,60 @@
       </c>
       <c r="Y118" s="57">
         <v>26142</v>
       </c>
       <c r="Z118" s="57">
         <v>26100</v>
       </c>
       <c r="AA118" s="36">
         <v>26078</v>
       </c>
       <c r="AB118" s="57">
         <v>26008</v>
       </c>
       <c r="AC118" s="57">
         <v>25981</v>
       </c>
       <c r="AD118" s="57">
         <v>26008</v>
       </c>
       <c r="AE118" s="57">
         <v>25971</v>
       </c>
       <c r="AF118" s="57">
         <v>25932</v>
       </c>
-    </row>
-    <row r="119" spans="1:32">
+      <c r="AG118" s="57">
+        <v>25894</v>
+      </c>
+    </row>
+    <row r="119" spans="1:33">
       <c r="A119" s="26" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B119" s="54" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C119" s="57">
         <v>119616</v>
       </c>
       <c r="D119" s="57">
         <v>119711</v>
       </c>
       <c r="E119" s="57">
         <v>119817</v>
       </c>
       <c r="F119" s="57">
         <v>120005</v>
       </c>
       <c r="G119" s="57">
         <v>120244</v>
       </c>
       <c r="H119" s="57">
         <v>120394</v>
       </c>
       <c r="I119" s="60">
         <v>120558</v>
       </c>
       <c r="J119" s="57">
         <v>120755</v>
       </c>
@@ -13292,57 +13604,60 @@
       </c>
       <c r="Y119" s="57">
         <v>122792</v>
       </c>
       <c r="Z119" s="57">
         <v>122940</v>
       </c>
       <c r="AA119" s="36">
         <v>123117</v>
       </c>
       <c r="AB119" s="57">
         <v>122768</v>
       </c>
       <c r="AC119" s="57">
         <v>122916</v>
       </c>
       <c r="AD119" s="57">
         <v>123057</v>
       </c>
       <c r="AE119" s="57">
         <v>123179</v>
       </c>
       <c r="AF119" s="57">
         <v>123248</v>
       </c>
-    </row>
-    <row r="120" spans="1:32">
+      <c r="AG119" s="57">
+        <v>123402</v>
+      </c>
+    </row>
+    <row r="120" spans="1:33">
       <c r="A120" s="26" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B120" s="54" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C120" s="57">
         <v>81244</v>
       </c>
       <c r="D120" s="57">
         <v>81341</v>
       </c>
       <c r="E120" s="57">
         <v>81475</v>
       </c>
       <c r="F120" s="57">
         <v>81576</v>
       </c>
       <c r="G120" s="57">
         <v>81677</v>
       </c>
       <c r="H120" s="57">
         <v>81768</v>
       </c>
       <c r="I120" s="60">
         <v>81934</v>
       </c>
       <c r="J120" s="57">
         <v>81964</v>
       </c>
@@ -13390,57 +13705,60 @@
       </c>
       <c r="Y120" s="57">
         <v>81846</v>
       </c>
       <c r="Z120" s="57">
         <v>81906</v>
       </c>
       <c r="AA120" s="36">
         <v>81936</v>
       </c>
       <c r="AB120" s="57">
         <v>81863</v>
       </c>
       <c r="AC120" s="57">
         <v>81935</v>
       </c>
       <c r="AD120" s="57">
         <v>81931</v>
       </c>
       <c r="AE120" s="57">
         <v>81967</v>
       </c>
       <c r="AF120" s="57">
         <v>81954</v>
       </c>
-    </row>
-    <row r="121" spans="1:32">
+      <c r="AG120" s="57">
+        <v>81946</v>
+      </c>
+    </row>
+    <row r="121" spans="1:33">
       <c r="A121" s="26" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B121" s="54" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C121" s="57">
         <v>51812</v>
       </c>
       <c r="D121" s="57">
         <v>51881</v>
       </c>
       <c r="E121" s="57">
         <v>52011</v>
       </c>
       <c r="F121" s="57">
         <v>52132</v>
       </c>
       <c r="G121" s="57">
         <v>52224</v>
       </c>
       <c r="H121" s="57">
         <v>52281</v>
       </c>
       <c r="I121" s="60">
         <v>52350</v>
       </c>
       <c r="J121" s="57">
         <v>52408</v>
       </c>
@@ -13488,57 +13806,60 @@
       </c>
       <c r="Y121" s="57">
         <v>53161</v>
       </c>
       <c r="Z121" s="57">
         <v>53304</v>
       </c>
       <c r="AA121" s="36">
         <v>53436</v>
       </c>
       <c r="AB121" s="57">
         <v>53543</v>
       </c>
       <c r="AC121" s="57">
         <v>53601</v>
       </c>
       <c r="AD121" s="57">
         <v>53667</v>
       </c>
       <c r="AE121" s="57">
         <v>53759</v>
       </c>
       <c r="AF121" s="57">
         <v>53856</v>
       </c>
-    </row>
-    <row r="122" spans="1:32">
+      <c r="AG121" s="57">
+        <v>53926</v>
+      </c>
+    </row>
+    <row r="122" spans="1:33">
       <c r="A122" s="26" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B122" s="54" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C122" s="57">
         <v>32388</v>
       </c>
       <c r="D122" s="57">
         <v>32354</v>
       </c>
       <c r="E122" s="57">
         <v>32343</v>
       </c>
       <c r="F122" s="57">
         <v>32328</v>
       </c>
       <c r="G122" s="57">
         <v>32351</v>
       </c>
       <c r="H122" s="57">
         <v>32378</v>
       </c>
       <c r="I122" s="60">
         <v>32357</v>
       </c>
       <c r="J122" s="57">
         <v>32379</v>
       </c>
@@ -13586,57 +13907,60 @@
       </c>
       <c r="Y122" s="57">
         <v>31942</v>
       </c>
       <c r="Z122" s="57">
         <v>31884</v>
       </c>
       <c r="AA122" s="36">
         <v>31898</v>
       </c>
       <c r="AB122" s="57">
         <v>31809</v>
       </c>
       <c r="AC122" s="57">
         <v>31752</v>
       </c>
       <c r="AD122" s="57">
         <v>31700</v>
       </c>
       <c r="AE122" s="57">
         <v>31673</v>
       </c>
       <c r="AF122" s="57">
         <v>31692</v>
       </c>
-    </row>
-    <row r="123" spans="1:32">
+      <c r="AG122" s="57">
+        <v>31698</v>
+      </c>
+    </row>
+    <row r="123" spans="1:33">
       <c r="A123" s="26" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B123" s="54" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C123" s="57">
         <v>45308</v>
       </c>
       <c r="D123" s="57">
         <v>45311</v>
       </c>
       <c r="E123" s="57">
         <v>45347</v>
       </c>
       <c r="F123" s="57">
         <v>45389</v>
       </c>
       <c r="G123" s="57">
         <v>45439</v>
       </c>
       <c r="H123" s="57">
         <v>45482</v>
       </c>
       <c r="I123" s="60">
         <v>45534</v>
       </c>
       <c r="J123" s="57">
         <v>45561</v>
       </c>
@@ -13684,57 +14008,60 @@
       </c>
       <c r="Y123" s="57">
         <v>45469</v>
       </c>
       <c r="Z123" s="57">
         <v>45448</v>
       </c>
       <c r="AA123" s="36">
         <v>45500</v>
       </c>
       <c r="AB123" s="57">
         <v>45447</v>
       </c>
       <c r="AC123" s="57">
         <v>45516</v>
       </c>
       <c r="AD123" s="57">
         <v>45562</v>
       </c>
       <c r="AE123" s="57">
         <v>45554</v>
       </c>
       <c r="AF123" s="57">
         <v>45577</v>
       </c>
-    </row>
-    <row r="124" spans="1:32">
+      <c r="AG123" s="57">
+        <v>45548</v>
+      </c>
+    </row>
+    <row r="124" spans="1:33">
       <c r="A124" s="26" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B124" s="54" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C124" s="57">
         <v>54162</v>
       </c>
       <c r="D124" s="57">
         <v>54124</v>
       </c>
       <c r="E124" s="57">
         <v>54154</v>
       </c>
       <c r="F124" s="57">
         <v>54130</v>
       </c>
       <c r="G124" s="57">
         <v>54120</v>
       </c>
       <c r="H124" s="57">
         <v>54150</v>
       </c>
       <c r="I124" s="60">
         <v>54157</v>
       </c>
       <c r="J124" s="57">
         <v>54127</v>
       </c>
@@ -13782,57 +14109,60 @@
       </c>
       <c r="Y124" s="57">
         <v>53123</v>
       </c>
       <c r="Z124" s="57">
         <v>53114</v>
       </c>
       <c r="AA124" s="36">
         <v>53106</v>
       </c>
       <c r="AB124" s="57">
         <v>52997</v>
       </c>
       <c r="AC124" s="57">
         <v>52984</v>
       </c>
       <c r="AD124" s="57">
         <v>52987</v>
       </c>
       <c r="AE124" s="57">
         <v>52977</v>
       </c>
       <c r="AF124" s="57">
         <v>53033</v>
       </c>
-    </row>
-    <row r="125" spans="1:32">
+      <c r="AG124" s="57">
+        <v>52939</v>
+      </c>
+    </row>
+    <row r="125" spans="1:33">
       <c r="A125" s="26" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B125" s="54" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C125" s="57">
         <v>27583</v>
       </c>
       <c r="D125" s="57">
         <v>27560</v>
       </c>
       <c r="E125" s="57">
         <v>27552</v>
       </c>
       <c r="F125" s="57">
         <v>27551</v>
       </c>
       <c r="G125" s="57">
         <v>27529</v>
       </c>
       <c r="H125" s="57">
         <v>27518</v>
       </c>
       <c r="I125" s="60">
         <v>27525</v>
       </c>
       <c r="J125" s="57">
         <v>27527</v>
       </c>
@@ -13880,92 +14210,96 @@
       </c>
       <c r="Y125" s="57">
         <v>26913</v>
       </c>
       <c r="Z125" s="57">
         <v>26862</v>
       </c>
       <c r="AA125" s="36">
         <v>26844</v>
       </c>
       <c r="AB125" s="57">
         <v>26786</v>
       </c>
       <c r="AC125" s="57">
         <v>26782</v>
       </c>
       <c r="AD125" s="57">
         <v>26734</v>
       </c>
       <c r="AE125" s="57">
         <v>26720</v>
       </c>
       <c r="AF125" s="57">
         <v>26706</v>
       </c>
-    </row>
-    <row r="126" spans="1:32" s="29" customFormat="1">
+      <c r="AG125" s="57">
+        <v>26664</v>
+      </c>
+    </row>
+    <row r="126" spans="1:33" s="29" customFormat="1">
       <c r="A126" s="25"/>
-      <c r="B126" s="74" t="s">
-[...25 lines deleted...]
-      <c r="Z126" s="74"/>
+      <c r="B126" s="71" t="s">
+        <v>42</v>
+      </c>
+      <c r="C126" s="71"/>
+      <c r="D126" s="71"/>
+      <c r="E126" s="71"/>
+      <c r="F126" s="71"/>
+      <c r="G126" s="71"/>
+      <c r="H126" s="71"/>
+      <c r="I126" s="71"/>
+      <c r="J126" s="71"/>
+      <c r="K126" s="71"/>
+      <c r="L126" s="71"/>
+      <c r="M126" s="71"/>
+      <c r="N126" s="71"/>
+      <c r="O126" s="71"/>
+      <c r="P126" s="71"/>
+      <c r="Q126" s="71"/>
+      <c r="R126" s="71"/>
+      <c r="S126" s="71"/>
+      <c r="T126" s="71"/>
+      <c r="U126" s="71"/>
+      <c r="V126" s="71"/>
+      <c r="W126" s="71"/>
+      <c r="X126" s="71"/>
+      <c r="Y126" s="71"/>
+      <c r="Z126" s="71"/>
       <c r="AB126" s="25"/>
       <c r="AC126" s="25"/>
       <c r="AD126" s="25"/>
       <c r="AE126" s="25"/>
       <c r="AF126" s="25"/>
-    </row>
-    <row r="127" spans="1:32">
+      <c r="AG126" s="57"/>
+    </row>
+    <row r="127" spans="1:33">
       <c r="A127" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B127" s="55" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C127" s="36">
         <v>786754</v>
       </c>
       <c r="D127" s="36">
         <v>786313</v>
       </c>
       <c r="E127" s="36">
         <v>786543</v>
       </c>
       <c r="F127" s="36">
         <v>786973</v>
       </c>
       <c r="G127" s="36">
         <v>787412</v>
       </c>
       <c r="H127" s="36">
         <v>787965</v>
       </c>
       <c r="I127" s="61">
         <v>788041</v>
       </c>
       <c r="J127" s="36">
         <v>786097</v>
       </c>
@@ -14013,57 +14347,60 @@
       </c>
       <c r="Y127" s="57">
         <v>779169</v>
       </c>
       <c r="Z127" s="57">
         <v>778986</v>
       </c>
       <c r="AA127" s="33">
         <v>779026</v>
       </c>
       <c r="AB127" s="57">
         <v>778338</v>
       </c>
       <c r="AC127" s="57">
         <v>778399</v>
       </c>
       <c r="AD127" s="58">
         <v>778283</v>
       </c>
       <c r="AE127" s="57">
         <v>778163</v>
       </c>
       <c r="AF127" s="58">
         <v>777861</v>
       </c>
-    </row>
-    <row r="128" spans="1:32">
+      <c r="AG127" s="57">
+        <v>777265</v>
+      </c>
+    </row>
+    <row r="128" spans="1:33">
       <c r="A128" s="26" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B128" s="54" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C128" s="57">
         <v>13045</v>
       </c>
       <c r="D128" s="57">
         <v>13002</v>
       </c>
       <c r="E128" s="57">
         <v>12978</v>
       </c>
       <c r="F128" s="57">
         <v>12998</v>
       </c>
       <c r="G128" s="57">
         <v>12992</v>
       </c>
       <c r="H128" s="57">
         <v>12980</v>
       </c>
       <c r="I128" s="61">
         <v>12964</v>
       </c>
       <c r="J128" s="57">
         <v>10998</v>
       </c>
@@ -14111,57 +14448,60 @@
       </c>
       <c r="Y128" s="57">
         <v>10564</v>
       </c>
       <c r="Z128" s="57">
         <v>10546</v>
       </c>
       <c r="AA128" s="33">
         <v>10556</v>
       </c>
       <c r="AB128" s="58">
         <v>10502</v>
       </c>
       <c r="AC128" s="57">
         <v>10479</v>
       </c>
       <c r="AD128" s="58">
         <v>10440</v>
       </c>
       <c r="AE128" s="57">
         <v>10436</v>
       </c>
       <c r="AF128" s="58">
         <v>10420</v>
       </c>
-    </row>
-    <row r="129" spans="1:32">
+      <c r="AG128" s="57">
+        <v>10430</v>
+      </c>
+    </row>
+    <row r="129" spans="1:33">
       <c r="A129" s="26" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B129" s="54" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C129" s="57">
         <v>12332</v>
       </c>
       <c r="D129" s="57">
         <v>12355</v>
       </c>
       <c r="E129" s="57">
         <v>12328</v>
       </c>
       <c r="F129" s="57">
         <v>12314</v>
       </c>
       <c r="G129" s="57">
         <v>12318</v>
       </c>
       <c r="H129" s="57">
         <v>12328</v>
       </c>
       <c r="I129" s="61">
         <v>12317</v>
       </c>
       <c r="J129" s="57">
         <v>12321</v>
       </c>
@@ -14209,57 +14549,60 @@
       </c>
       <c r="Y129" s="57">
         <v>12384</v>
       </c>
       <c r="Z129" s="57">
         <v>12363</v>
       </c>
       <c r="AA129" s="33">
         <v>12332</v>
       </c>
       <c r="AB129" s="58">
         <v>12329</v>
       </c>
       <c r="AC129" s="57">
         <v>12343</v>
       </c>
       <c r="AD129" s="58">
         <v>12346</v>
       </c>
       <c r="AE129" s="57">
         <v>12350</v>
       </c>
       <c r="AF129" s="58">
         <v>12342</v>
       </c>
-    </row>
-    <row r="130" spans="1:32">
+      <c r="AG129" s="57">
+        <v>12323</v>
+      </c>
+    </row>
+    <row r="130" spans="1:33">
       <c r="A130" s="26" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B130" s="54" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C130" s="57">
         <v>23486</v>
       </c>
       <c r="D130" s="57">
         <v>23451</v>
       </c>
       <c r="E130" s="57">
         <v>23447</v>
       </c>
       <c r="F130" s="57">
         <v>23408</v>
       </c>
       <c r="G130" s="57">
         <v>23388</v>
       </c>
       <c r="H130" s="57">
         <v>23397</v>
       </c>
       <c r="I130" s="61">
         <v>23356</v>
       </c>
       <c r="J130" s="57">
         <v>23316</v>
       </c>
@@ -14307,57 +14650,60 @@
       </c>
       <c r="Y130" s="57">
         <v>22813</v>
       </c>
       <c r="Z130" s="57">
         <v>22807</v>
       </c>
       <c r="AA130" s="33">
         <v>22762</v>
       </c>
       <c r="AB130" s="58">
         <v>22682</v>
       </c>
       <c r="AC130" s="57">
         <v>22672</v>
       </c>
       <c r="AD130" s="58">
         <v>22644</v>
       </c>
       <c r="AE130" s="57">
         <v>22595</v>
       </c>
       <c r="AF130" s="58">
         <v>22575</v>
       </c>
-    </row>
-    <row r="131" spans="1:32">
+      <c r="AG130" s="57">
+        <v>22538</v>
+      </c>
+    </row>
+    <row r="131" spans="1:33">
       <c r="A131" s="26" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B131" s="54" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C131" s="57">
         <v>69173</v>
       </c>
       <c r="D131" s="57">
         <v>69117</v>
       </c>
       <c r="E131" s="57">
         <v>69067</v>
       </c>
       <c r="F131" s="57">
         <v>69023</v>
       </c>
       <c r="G131" s="57">
         <v>69036</v>
       </c>
       <c r="H131" s="57">
         <v>68959</v>
       </c>
       <c r="I131" s="61">
         <v>68966</v>
       </c>
       <c r="J131" s="57">
         <v>68929</v>
       </c>
@@ -14405,57 +14751,60 @@
       </c>
       <c r="Y131" s="57">
         <v>67760</v>
       </c>
       <c r="Z131" s="57">
         <v>67636</v>
       </c>
       <c r="AA131" s="33">
         <v>67593</v>
       </c>
       <c r="AB131" s="58">
         <v>67424</v>
       </c>
       <c r="AC131" s="57">
         <v>67366</v>
       </c>
       <c r="AD131" s="58">
         <v>67302</v>
       </c>
       <c r="AE131" s="57">
         <v>67227</v>
       </c>
       <c r="AF131" s="58">
         <v>67092</v>
       </c>
-    </row>
-    <row r="132" spans="1:32">
+      <c r="AG131" s="57">
+        <v>66907</v>
+      </c>
+    </row>
+    <row r="132" spans="1:33">
       <c r="A132" s="26" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B132" s="54" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C132" s="57">
         <v>64986</v>
       </c>
       <c r="D132" s="57">
         <v>64831</v>
       </c>
       <c r="E132" s="57">
         <v>64810</v>
       </c>
       <c r="F132" s="57">
         <v>64823</v>
       </c>
       <c r="G132" s="57">
         <v>64820</v>
       </c>
       <c r="H132" s="57">
         <v>64840</v>
       </c>
       <c r="I132" s="61">
         <v>64760</v>
       </c>
       <c r="J132" s="57">
         <v>64680</v>
       </c>
@@ -14503,57 +14852,60 @@
       </c>
       <c r="Y132" s="57">
         <v>63284</v>
       </c>
       <c r="Z132" s="57">
         <v>63236</v>
       </c>
       <c r="AA132" s="33">
         <v>63223</v>
       </c>
       <c r="AB132" s="58">
         <v>63207</v>
       </c>
       <c r="AC132" s="57">
         <v>63191</v>
       </c>
       <c r="AD132" s="58">
         <v>63093</v>
       </c>
       <c r="AE132" s="57">
         <v>62977</v>
       </c>
       <c r="AF132" s="58">
         <v>62937</v>
       </c>
-    </row>
-    <row r="133" spans="1:32">
+      <c r="AG132" s="57">
+        <v>62701</v>
+      </c>
+    </row>
+    <row r="133" spans="1:33">
       <c r="A133" s="26" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B133" s="54" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C133" s="57">
         <v>56795</v>
       </c>
       <c r="D133" s="57">
         <v>56795</v>
       </c>
       <c r="E133" s="57">
         <v>56907</v>
       </c>
       <c r="F133" s="57">
         <v>56958</v>
       </c>
       <c r="G133" s="57">
         <v>57003</v>
       </c>
       <c r="H133" s="57">
         <v>57098</v>
       </c>
       <c r="I133" s="61">
         <v>57058</v>
       </c>
       <c r="J133" s="57">
         <v>57032</v>
       </c>
@@ -14601,57 +14953,60 @@
       </c>
       <c r="Y133" s="57">
         <v>56638</v>
       </c>
       <c r="Z133" s="57">
         <v>56577</v>
       </c>
       <c r="AA133" s="33">
         <v>56503</v>
       </c>
       <c r="AB133" s="58">
         <v>56511</v>
       </c>
       <c r="AC133" s="57">
         <v>56484</v>
       </c>
       <c r="AD133" s="58">
         <v>56416</v>
       </c>
       <c r="AE133" s="57">
         <v>56332</v>
       </c>
       <c r="AF133" s="58">
         <v>56282</v>
       </c>
-    </row>
-    <row r="134" spans="1:32">
+      <c r="AG133" s="57">
+        <v>56215</v>
+      </c>
+    </row>
+    <row r="134" spans="1:33">
       <c r="A134" s="26" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B134" s="54" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C134" s="57">
         <v>63672</v>
       </c>
       <c r="D134" s="57">
         <v>63571</v>
       </c>
       <c r="E134" s="57">
         <v>63517</v>
       </c>
       <c r="F134" s="57">
         <v>63567</v>
       </c>
       <c r="G134" s="57">
         <v>63617</v>
       </c>
       <c r="H134" s="57">
         <v>63634</v>
       </c>
       <c r="I134" s="61">
         <v>63608</v>
       </c>
       <c r="J134" s="57">
         <v>63544</v>
       </c>
@@ -14699,57 +15054,60 @@
       </c>
       <c r="Y134" s="57">
         <v>62430</v>
       </c>
       <c r="Z134" s="57">
         <v>62417</v>
       </c>
       <c r="AA134" s="33">
         <v>62368</v>
       </c>
       <c r="AB134" s="58">
         <v>62344</v>
       </c>
       <c r="AC134" s="57">
         <v>62322</v>
       </c>
       <c r="AD134" s="58">
         <v>62244</v>
       </c>
       <c r="AE134" s="57">
         <v>62301</v>
       </c>
       <c r="AF134" s="58">
         <v>62220</v>
       </c>
-    </row>
-    <row r="135" spans="1:32">
+      <c r="AG134" s="57">
+        <v>62171</v>
+      </c>
+    </row>
+    <row r="135" spans="1:33">
       <c r="A135" s="26" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B135" s="54" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C135" s="57">
         <v>62434</v>
       </c>
       <c r="D135" s="57">
         <v>62399</v>
       </c>
       <c r="E135" s="57">
         <v>62352</v>
       </c>
       <c r="F135" s="57">
         <v>62376</v>
       </c>
       <c r="G135" s="57">
         <v>62402</v>
       </c>
       <c r="H135" s="57">
         <v>62449</v>
       </c>
       <c r="I135" s="61">
         <v>62495</v>
       </c>
       <c r="J135" s="57">
         <v>62533</v>
       </c>
@@ -14797,57 +15155,60 @@
       </c>
       <c r="Y135" s="57">
         <v>62855</v>
       </c>
       <c r="Z135" s="57">
         <v>62863</v>
       </c>
       <c r="AA135" s="33">
         <v>62881</v>
       </c>
       <c r="AB135" s="58">
         <v>62834</v>
       </c>
       <c r="AC135" s="57">
         <v>62858</v>
       </c>
       <c r="AD135" s="58">
         <v>62874</v>
       </c>
       <c r="AE135" s="57">
         <v>62934</v>
       </c>
       <c r="AF135" s="58">
         <v>62938</v>
       </c>
-    </row>
-    <row r="136" spans="1:32">
+      <c r="AG135" s="57">
+        <v>63009</v>
+      </c>
+    </row>
+    <row r="136" spans="1:33">
       <c r="A136" s="26" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B136" s="54" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C136" s="57">
         <v>24812</v>
       </c>
       <c r="D136" s="57">
         <v>24743</v>
       </c>
       <c r="E136" s="57">
         <v>24762</v>
       </c>
       <c r="F136" s="57">
         <v>24776</v>
       </c>
       <c r="G136" s="57">
         <v>24762</v>
       </c>
       <c r="H136" s="57">
         <v>24743</v>
       </c>
       <c r="I136" s="61">
         <v>24718</v>
       </c>
       <c r="J136" s="57">
         <v>24675</v>
       </c>
@@ -14895,57 +15256,60 @@
       </c>
       <c r="Y136" s="57">
         <v>23896</v>
       </c>
       <c r="Z136" s="57">
         <v>23846</v>
       </c>
       <c r="AA136" s="33">
         <v>23849</v>
       </c>
       <c r="AB136" s="58">
         <v>23814</v>
       </c>
       <c r="AC136" s="57">
         <v>23797</v>
       </c>
       <c r="AD136" s="58">
         <v>23815</v>
       </c>
       <c r="AE136" s="57">
         <v>23795</v>
       </c>
       <c r="AF136" s="58">
         <v>23748</v>
       </c>
-    </row>
-    <row r="137" spans="1:32">
+      <c r="AG136" s="57">
+        <v>23662</v>
+      </c>
+    </row>
+    <row r="137" spans="1:33">
       <c r="A137" s="26" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B137" s="54" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C137" s="57">
         <v>117207</v>
       </c>
       <c r="D137" s="57">
         <v>117288</v>
       </c>
       <c r="E137" s="57">
         <v>117393</v>
       </c>
       <c r="F137" s="57">
         <v>117601</v>
       </c>
       <c r="G137" s="57">
         <v>117772</v>
       </c>
       <c r="H137" s="57">
         <v>117943</v>
       </c>
       <c r="I137" s="61">
         <v>118079</v>
       </c>
       <c r="J137" s="57">
         <v>118322</v>
       </c>
@@ -14993,57 +15357,60 @@
       </c>
       <c r="Y137" s="57">
         <v>120037</v>
       </c>
       <c r="Z137" s="57">
         <v>120160</v>
       </c>
       <c r="AA137" s="33">
         <v>120277</v>
       </c>
       <c r="AB137" s="58">
         <v>120189</v>
       </c>
       <c r="AC137" s="57">
         <v>120246</v>
       </c>
       <c r="AD137" s="58">
         <v>120464</v>
       </c>
       <c r="AE137" s="57">
         <v>120531</v>
       </c>
       <c r="AF137" s="58">
         <v>120629</v>
       </c>
-    </row>
-    <row r="138" spans="1:32">
+      <c r="AG137" s="57">
+        <v>120803</v>
+      </c>
+    </row>
+    <row r="138" spans="1:33">
       <c r="A138" s="26" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B138" s="54" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C138" s="57">
         <v>78222</v>
       </c>
       <c r="D138" s="57">
         <v>78279</v>
       </c>
       <c r="E138" s="57">
         <v>78382</v>
       </c>
       <c r="F138" s="57">
         <v>78463</v>
       </c>
       <c r="G138" s="57">
         <v>78540</v>
       </c>
       <c r="H138" s="57">
         <v>78675</v>
       </c>
       <c r="I138" s="61">
         <v>78757</v>
       </c>
       <c r="J138" s="57">
         <v>78787</v>
       </c>
@@ -15091,57 +15458,60 @@
       </c>
       <c r="Y138" s="57">
         <v>78128</v>
       </c>
       <c r="Z138" s="57">
         <v>78218</v>
       </c>
       <c r="AA138" s="33">
         <v>78252</v>
       </c>
       <c r="AB138" s="58">
         <v>78227</v>
       </c>
       <c r="AC138" s="57">
         <v>78304</v>
       </c>
       <c r="AD138" s="58">
         <v>78323</v>
       </c>
       <c r="AE138" s="57">
         <v>78354</v>
       </c>
       <c r="AF138" s="58">
         <v>78358</v>
       </c>
-    </row>
-    <row r="139" spans="1:32">
+      <c r="AG138" s="57">
+        <v>78291</v>
+      </c>
+    </row>
+    <row r="139" spans="1:33">
       <c r="A139" s="26" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B139" s="54" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C139" s="57">
         <v>50169</v>
       </c>
       <c r="D139" s="57">
         <v>50188</v>
       </c>
       <c r="E139" s="57">
         <v>50236</v>
       </c>
       <c r="F139" s="57">
         <v>50298</v>
       </c>
       <c r="G139" s="57">
         <v>50342</v>
       </c>
       <c r="H139" s="57">
         <v>50391</v>
       </c>
       <c r="I139" s="61">
         <v>50440</v>
       </c>
       <c r="J139" s="57">
         <v>50457</v>
       </c>
@@ -15189,57 +15559,60 @@
       </c>
       <c r="Y139" s="57">
         <v>50808</v>
       </c>
       <c r="Z139" s="57">
         <v>50940</v>
       </c>
       <c r="AA139" s="33">
         <v>51064</v>
       </c>
       <c r="AB139" s="58">
         <v>51125</v>
       </c>
       <c r="AC139" s="57">
         <v>51198</v>
       </c>
       <c r="AD139" s="58">
         <v>51207</v>
       </c>
       <c r="AE139" s="57">
         <v>51300</v>
       </c>
       <c r="AF139" s="58">
         <v>51381</v>
       </c>
-    </row>
-    <row r="140" spans="1:32">
+      <c r="AG139" s="57">
+        <v>51437</v>
+      </c>
+    </row>
+    <row r="140" spans="1:33">
       <c r="A140" s="26" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B140" s="54" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C140" s="57">
         <v>30799</v>
       </c>
       <c r="D140" s="57">
         <v>30787</v>
       </c>
       <c r="E140" s="57">
         <v>30819</v>
       </c>
       <c r="F140" s="57">
         <v>30830</v>
       </c>
       <c r="G140" s="57">
         <v>30854</v>
       </c>
       <c r="H140" s="57">
         <v>30857</v>
       </c>
       <c r="I140" s="61">
         <v>30837</v>
       </c>
       <c r="J140" s="57">
         <v>30876</v>
       </c>
@@ -15287,57 +15660,60 @@
       </c>
       <c r="Y140" s="57">
         <v>30211</v>
       </c>
       <c r="Z140" s="57">
         <v>30179</v>
       </c>
       <c r="AA140" s="33">
         <v>30195</v>
       </c>
       <c r="AB140" s="58">
         <v>30115</v>
       </c>
       <c r="AC140" s="57">
         <v>30052</v>
       </c>
       <c r="AD140" s="58">
         <v>30030</v>
       </c>
       <c r="AE140" s="57">
         <v>30016</v>
       </c>
       <c r="AF140" s="58">
         <v>29995</v>
       </c>
-    </row>
-    <row r="141" spans="1:32">
+      <c r="AG140" s="57">
+        <v>29961</v>
+      </c>
+    </row>
+    <row r="141" spans="1:33">
       <c r="A141" s="26" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B141" s="54" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C141" s="57">
         <v>42446</v>
       </c>
       <c r="D141" s="57">
         <v>42381</v>
       </c>
       <c r="E141" s="57">
         <v>42410</v>
       </c>
       <c r="F141" s="57">
         <v>42439</v>
       </c>
       <c r="G141" s="57">
         <v>42494</v>
       </c>
       <c r="H141" s="57">
         <v>42561</v>
       </c>
       <c r="I141" s="61">
         <v>42612</v>
       </c>
       <c r="J141" s="57">
         <v>42676</v>
       </c>
@@ -15385,57 +15761,60 @@
       </c>
       <c r="Y141" s="57">
         <v>42464</v>
       </c>
       <c r="Z141" s="57">
         <v>42418</v>
       </c>
       <c r="AA141" s="33">
         <v>42406</v>
       </c>
       <c r="AB141" s="58">
         <v>42389</v>
       </c>
       <c r="AC141" s="57">
         <v>42432</v>
       </c>
       <c r="AD141" s="58">
         <v>42478</v>
       </c>
       <c r="AE141" s="57">
         <v>42461</v>
       </c>
       <c r="AF141" s="58">
         <v>42430</v>
       </c>
-    </row>
-    <row r="142" spans="1:32">
+      <c r="AG141" s="57">
+        <v>42409</v>
+      </c>
+    </row>
+    <row r="142" spans="1:33">
       <c r="A142" s="26" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B142" s="54" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C142" s="57">
         <v>52177</v>
       </c>
       <c r="D142" s="57">
         <v>52137</v>
       </c>
       <c r="E142" s="57">
         <v>52140</v>
       </c>
       <c r="F142" s="57">
         <v>52099</v>
       </c>
       <c r="G142" s="57">
         <v>52091</v>
       </c>
       <c r="H142" s="57">
         <v>52119</v>
       </c>
       <c r="I142" s="61">
         <v>52084</v>
       </c>
       <c r="J142" s="57">
         <v>51996</v>
       </c>
@@ -15483,57 +15862,60 @@
       </c>
       <c r="Y142" s="57">
         <v>50726</v>
       </c>
       <c r="Z142" s="57">
         <v>50655</v>
       </c>
       <c r="AA142" s="33">
         <v>50663</v>
       </c>
       <c r="AB142" s="58">
         <v>50580</v>
       </c>
       <c r="AC142" s="57">
         <v>50607</v>
       </c>
       <c r="AD142" s="58">
         <v>50574</v>
       </c>
       <c r="AE142" s="58">
         <v>50575</v>
       </c>
       <c r="AF142" s="58">
         <v>50553</v>
       </c>
-    </row>
-    <row r="143" spans="1:32">
+      <c r="AG142" s="57">
+        <v>50484</v>
+      </c>
+    </row>
+    <row r="143" spans="1:33">
       <c r="A143" s="28" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B143" s="56" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C143" s="59">
         <v>24999</v>
       </c>
       <c r="D143" s="59">
         <v>24989</v>
       </c>
       <c r="E143" s="59">
         <v>24995</v>
       </c>
       <c r="F143" s="59">
         <v>25000</v>
       </c>
       <c r="G143" s="59">
         <v>24981</v>
       </c>
       <c r="H143" s="59">
         <v>24991</v>
       </c>
       <c r="I143" s="62">
         <v>24990</v>
       </c>
       <c r="J143" s="59">
         <v>24955</v>
       </c>
@@ -15563,92 +15945,95 @@
       </c>
       <c r="S143" s="59">
         <v>24551</v>
       </c>
       <c r="T143" s="59">
         <v>24546</v>
       </c>
       <c r="U143" s="59">
         <v>24530</v>
       </c>
       <c r="V143" s="59">
         <v>24435</v>
       </c>
       <c r="W143" s="59">
         <v>24338</v>
       </c>
       <c r="X143" s="59">
         <v>24249</v>
       </c>
       <c r="Y143" s="59">
         <v>24171</v>
       </c>
       <c r="Z143" s="59">
         <v>24125</v>
       </c>
-      <c r="AA143" s="67">
+      <c r="AA143" s="63">
         <v>24102</v>
       </c>
       <c r="AB143" s="59">
         <v>24066</v>
       </c>
       <c r="AC143" s="59">
         <v>24048</v>
       </c>
       <c r="AD143" s="59">
         <v>24033</v>
       </c>
       <c r="AE143" s="59">
         <v>23979</v>
       </c>
       <c r="AF143" s="59">
         <v>23961</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B144" s="81" t="s">
+      <c r="AG143" s="59">
+        <v>23924</v>
+      </c>
+    </row>
+    <row r="144" spans="1:33" ht="17.25">
+      <c r="B144" s="78" t="s">
+        <v>94</v>
+      </c>
+      <c r="C144" s="78"/>
+      <c r="D144" s="78"/>
+      <c r="E144" s="78"/>
+      <c r="F144" s="78"/>
+      <c r="G144" s="78"/>
+      <c r="H144" s="78"/>
+      <c r="I144" s="78"/>
+    </row>
+    <row r="145" spans="2:11" ht="16.5" customHeight="1">
+      <c r="B145" s="79" t="s">
         <v>95</v>
       </c>
-      <c r="C144" s="81"/>
-[...17 lines deleted...]
-      <c r="I145" s="82"/>
+      <c r="C145" s="79"/>
+      <c r="D145" s="79"/>
+      <c r="E145" s="79"/>
+      <c r="F145" s="79"/>
+      <c r="G145" s="79"/>
+      <c r="H145" s="79"/>
+      <c r="I145" s="79"/>
       <c r="J145" s="29"/>
       <c r="K145" s="29"/>
     </row>
     <row r="146" spans="2:11">
       <c r="C146" s="41"/>
       <c r="D146" s="42"/>
       <c r="E146" s="42"/>
       <c r="F146" s="42"/>
     </row>
     <row r="147" spans="2:11" ht="18" customHeight="1"/>
     <row r="191" spans="2:23">
       <c r="B191" s="29"/>
       <c r="C191" s="29"/>
       <c r="D191" s="29"/>
       <c r="E191" s="29"/>
       <c r="F191" s="29"/>
       <c r="G191" s="29"/>
       <c r="H191" s="29"/>
       <c r="I191" s="29"/>
       <c r="J191" s="29"/>
       <c r="K191" s="29"/>
       <c r="L191" s="29"/>
       <c r="M191" s="29"/>
       <c r="N191" s="29"/>
       <c r="O191" s="29"/>
@@ -15668,64 +16053,64 @@
       <c r="E210" s="29"/>
       <c r="F210" s="29"/>
       <c r="G210" s="29"/>
       <c r="H210" s="29"/>
       <c r="I210" s="29"/>
       <c r="J210" s="29"/>
       <c r="K210" s="29"/>
       <c r="L210" s="29"/>
       <c r="M210" s="29"/>
       <c r="N210" s="29"/>
       <c r="O210" s="29"/>
       <c r="P210" s="29"/>
       <c r="Q210" s="29"/>
       <c r="R210" s="29"/>
       <c r="S210" s="29"/>
       <c r="T210" s="29"/>
       <c r="U210" s="29"/>
       <c r="V210" s="29"/>
       <c r="W210" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="B144:I144"/>
     <mergeCell ref="B145:I145"/>
     <mergeCell ref="B2:Y2"/>
-    <mergeCell ref="AA4:AF4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="B126:Z126"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B63:Z63"/>
     <mergeCell ref="B72:Z72"/>
     <mergeCell ref="B81:Z81"/>
     <mergeCell ref="B90:Z90"/>
     <mergeCell ref="B6:AC6"/>
     <mergeCell ref="B25:AC25"/>
     <mergeCell ref="B44:AC44"/>
     <mergeCell ref="B108:Z108"/>
+    <mergeCell ref="AA4:AG4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>