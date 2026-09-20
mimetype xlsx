--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -20,51 +20,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="1" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="4YIuj5BArxCm/x2rGfpA34TbSmvsAfh51FY7cV0vl8A="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="94">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t>From January 1, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
@@ -761,103 +761,103 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1051,459 +1051,461 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:B20"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="61.28515625" style="16" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="41" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="41" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="17" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="57" t="s">
+      <c r="A5" s="41" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="57" t="s">
+      <c r="A6" s="41" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="57" t="s">
+      <c r="A7" s="41" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="57" t="s">
+      <c r="A8" s="41" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="57" t="s">
+      <c r="A9" s="41" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="57" t="s">
+      <c r="A10" s="41" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="57" t="s">
+      <c r="A11" s="41" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="57" t="s">
+      <c r="A12" s="41" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="41" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="57" t="s">
+      <c r="A14" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="19">
-        <v>46239</v>
+        <v>46272</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="19">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="57" t="s">
+      <c r="A17" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="57" t="s">
+      <c r="A18" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="58" t="s">
+      <c r="B18" s="42" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="57" t="s">
+      <c r="A19" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="59" t="s">
+      <c r="B19" s="43" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="57" t="s">
+      <c r="A20" s="41" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="60" t="s">
+      <c r="B20" s="44" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="43.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="218.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="10" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF1021"/>
+  <dimension ref="A1:AG1021"/>
   <sheetViews>
     <sheetView topLeftCell="I1" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A65" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AF69" sqref="AF69"/>
+      <pane ySplit="7" topLeftCell="A77" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AH85" sqref="AH85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="28" width="10" customWidth="1"/>
     <col min="29" max="30" width="9.5703125" customWidth="1"/>
     <col min="31" max="31" width="10.28515625" customWidth="1"/>
-    <col min="32" max="32" width="12.28515625" customWidth="1"/>
+    <col min="32" max="32" width="7" customWidth="1"/>
+    <col min="33" max="33" width="8.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:32" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
-      <c r="B2" s="42" t="s">
+      <c r="B2" s="46" t="s">
         <v>88</v>
       </c>
-      <c r="C2" s="42"/>
-[...20 lines deleted...]
-      <c r="X2" s="43"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="47"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
-      <c r="AF5" s="37" t="s">
+      <c r="AG5" s="37" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44" t="s">
+    <row r="6" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="48" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="46"/>
-      <c r="C6" s="48">
+      <c r="B6" s="50"/>
+      <c r="C6" s="52">
         <v>2024</v>
       </c>
-      <c r="D6" s="49"/>
-[...10 lines deleted...]
-      <c r="O6" s="50">
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="54">
         <v>2025</v>
       </c>
-      <c r="P6" s="51"/>
-[...10 lines deleted...]
-      <c r="AA6" s="56">
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
+      <c r="Z6" s="55"/>
+      <c r="AA6" s="60">
         <v>2026</v>
       </c>
-      <c r="AB6" s="51"/>
-[...7 lines deleted...]
-      <c r="B7" s="47"/>
+      <c r="AB6" s="55"/>
+      <c r="AC6" s="55"/>
+      <c r="AD6" s="55"/>
+      <c r="AE6" s="55"/>
+      <c r="AF6" s="55"/>
+      <c r="AG6" s="55"/>
+    </row>
+    <row r="7" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="49"/>
+      <c r="B7" s="51"/>
       <c r="C7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1550,85 +1552,88 @@
       </c>
       <c r="Y7" s="20" t="s">
         <v>39</v>
       </c>
       <c r="Z7" s="20" t="s">
         <v>40</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AB7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AD7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="AE7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AF7" s="4" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="52" t="s">
+      <c r="AG7" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="52"/>
-[...28 lines deleted...]
-    <row r="9" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="56"/>
+      <c r="J8" s="56"/>
+      <c r="K8" s="56"/>
+      <c r="L8" s="56"/>
+      <c r="M8" s="56"/>
+      <c r="N8" s="56"/>
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="56"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="56"/>
+      <c r="T8" s="56"/>
+      <c r="U8" s="56"/>
+      <c r="V8" s="56"/>
+      <c r="W8" s="56"/>
+      <c r="X8" s="56"/>
+      <c r="Y8" s="56"/>
+      <c r="Z8" s="56"/>
+      <c r="AA8" s="56"/>
+      <c r="AB8" s="56"/>
+      <c r="AC8" s="56"/>
+      <c r="AD8" s="56"/>
+    </row>
+    <row r="9" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="21">
         <v>4848</v>
       </c>
       <c r="D9" s="21">
         <v>4289</v>
       </c>
       <c r="E9" s="21">
         <v>4060</v>
       </c>
       <c r="F9" s="21">
         <v>4619</v>
       </c>
       <c r="G9" s="21">
         <v>4519</v>
       </c>
       <c r="H9" s="21">
         <v>4164</v>
       </c>
       <c r="I9" s="21">
@@ -1681,52 +1686,55 @@
       </c>
       <c r="Y9" s="21">
         <v>3504</v>
       </c>
       <c r="Z9" s="21">
         <v>3831</v>
       </c>
       <c r="AA9" s="23">
         <v>3688</v>
       </c>
       <c r="AB9" s="21">
         <v>3195</v>
       </c>
       <c r="AC9" s="21">
         <v>3559</v>
       </c>
       <c r="AD9" s="21">
         <v>3487</v>
       </c>
       <c r="AE9" s="21">
         <v>3259</v>
       </c>
       <c r="AF9" s="23">
         <v>3643</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG9" s="23">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="21">
         <v>581</v>
       </c>
       <c r="D10" s="21">
         <v>524</v>
       </c>
       <c r="E10" s="21">
         <v>468</v>
       </c>
       <c r="F10" s="21">
         <v>529</v>
       </c>
       <c r="G10" s="21">
         <v>486</v>
       </c>
       <c r="H10" s="21">
         <v>479</v>
       </c>
       <c r="I10" s="21">
@@ -1779,52 +1787,55 @@
       </c>
       <c r="Y10" s="21">
         <v>467</v>
       </c>
       <c r="Z10" s="21">
         <v>490</v>
       </c>
       <c r="AA10" s="23">
         <v>480</v>
       </c>
       <c r="AB10" s="21">
         <v>393</v>
       </c>
       <c r="AC10" s="21">
         <v>456</v>
       </c>
       <c r="AD10" s="21">
         <v>441</v>
       </c>
       <c r="AE10" s="21">
         <v>374</v>
       </c>
       <c r="AF10" s="23">
         <v>486</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG10" s="23">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="21">
         <v>173</v>
       </c>
       <c r="D11" s="21">
         <v>156</v>
       </c>
       <c r="E11" s="21">
         <v>162</v>
       </c>
       <c r="F11" s="21">
         <v>166</v>
       </c>
       <c r="G11" s="21">
         <v>177</v>
       </c>
       <c r="H11" s="21">
         <v>165</v>
       </c>
       <c r="I11" s="21">
@@ -1877,52 +1888,55 @@
       </c>
       <c r="Y11" s="21">
         <v>116</v>
       </c>
       <c r="Z11" s="21">
         <v>120</v>
       </c>
       <c r="AA11" s="23">
         <v>142</v>
       </c>
       <c r="AB11" s="21">
         <v>92</v>
       </c>
       <c r="AC11" s="21">
         <v>114</v>
       </c>
       <c r="AD11" s="21">
         <v>119</v>
       </c>
       <c r="AE11" s="21">
         <v>95</v>
       </c>
       <c r="AF11" s="23">
         <v>118</v>
       </c>
-    </row>
-    <row r="12" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG11" s="23">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="34" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="21">
         <v>190</v>
       </c>
       <c r="D12" s="21">
         <v>170</v>
       </c>
       <c r="E12" s="21">
         <v>152</v>
       </c>
       <c r="F12" s="21">
         <v>168</v>
       </c>
       <c r="G12" s="21">
         <v>207</v>
       </c>
       <c r="H12" s="21">
         <v>168</v>
       </c>
       <c r="I12" s="21">
@@ -1975,52 +1989,55 @@
       </c>
       <c r="Y12" s="21">
         <v>133</v>
       </c>
       <c r="Z12" s="21">
         <v>146</v>
       </c>
       <c r="AA12" s="23">
         <v>138</v>
       </c>
       <c r="AB12" s="21">
         <v>145</v>
       </c>
       <c r="AC12" s="21">
         <v>143</v>
       </c>
       <c r="AD12" s="21">
         <v>144</v>
       </c>
       <c r="AE12" s="21">
         <v>147</v>
       </c>
       <c r="AF12" s="23">
         <v>125</v>
       </c>
-    </row>
-    <row r="13" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG12" s="23">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="34" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="21">
         <v>86</v>
       </c>
       <c r="D13" s="21">
         <v>80</v>
       </c>
       <c r="E13" s="21">
         <v>87</v>
       </c>
       <c r="F13" s="21">
         <v>76</v>
       </c>
       <c r="G13" s="21">
         <v>81</v>
       </c>
       <c r="H13" s="21">
         <v>69</v>
       </c>
       <c r="I13" s="21">
@@ -2073,52 +2090,55 @@
       </c>
       <c r="Y13" s="21">
         <v>63</v>
       </c>
       <c r="Z13" s="21">
         <v>79</v>
       </c>
       <c r="AA13" s="23">
         <v>66</v>
       </c>
       <c r="AB13" s="21">
         <v>53</v>
       </c>
       <c r="AC13" s="21">
         <v>64</v>
       </c>
       <c r="AD13" s="21">
         <v>50</v>
       </c>
       <c r="AE13" s="21">
         <v>49</v>
       </c>
       <c r="AF13" s="23">
         <v>65</v>
       </c>
-    </row>
-    <row r="14" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG13" s="23">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="21">
         <v>433</v>
       </c>
       <c r="D14" s="21">
         <v>356</v>
       </c>
       <c r="E14" s="21">
         <v>296</v>
       </c>
       <c r="F14" s="21">
         <v>392</v>
       </c>
       <c r="G14" s="21">
         <v>383</v>
       </c>
       <c r="H14" s="21">
         <v>381</v>
       </c>
       <c r="I14" s="21">
@@ -2171,52 +2191,55 @@
       </c>
       <c r="Y14" s="21">
         <v>297</v>
       </c>
       <c r="Z14" s="21">
         <v>336</v>
       </c>
       <c r="AA14" s="23">
         <v>302</v>
       </c>
       <c r="AB14" s="21">
         <v>278</v>
       </c>
       <c r="AC14" s="21">
         <v>302</v>
       </c>
       <c r="AD14" s="21">
         <v>275</v>
       </c>
       <c r="AE14" s="21">
         <v>283</v>
       </c>
       <c r="AF14" s="23">
         <v>285</v>
       </c>
-    </row>
-    <row r="15" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG14" s="23">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="34" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="21">
         <v>330</v>
       </c>
       <c r="D15" s="21">
         <v>266</v>
       </c>
       <c r="E15" s="21">
         <v>287</v>
       </c>
       <c r="F15" s="21">
         <v>283</v>
       </c>
       <c r="G15" s="21">
         <v>263</v>
       </c>
       <c r="H15" s="21">
         <v>241</v>
       </c>
       <c r="I15" s="21">
@@ -2269,52 +2292,55 @@
       </c>
       <c r="Y15" s="21">
         <v>243</v>
       </c>
       <c r="Z15" s="21">
         <v>236</v>
       </c>
       <c r="AA15" s="23">
         <v>204</v>
       </c>
       <c r="AB15" s="21">
         <v>195</v>
       </c>
       <c r="AC15" s="21">
         <v>225</v>
       </c>
       <c r="AD15" s="21">
         <v>226</v>
       </c>
       <c r="AE15" s="21">
         <v>201</v>
       </c>
       <c r="AF15" s="23">
         <v>206</v>
       </c>
-    </row>
-    <row r="16" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG15" s="23">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="34" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="21">
         <v>311</v>
       </c>
       <c r="D16" s="21">
         <v>262</v>
       </c>
       <c r="E16" s="21">
         <v>269</v>
       </c>
       <c r="F16" s="21">
         <v>296</v>
       </c>
       <c r="G16" s="21">
         <v>294</v>
       </c>
       <c r="H16" s="21">
         <v>262</v>
       </c>
       <c r="I16" s="21">
@@ -2367,52 +2393,55 @@
       </c>
       <c r="Y16" s="21">
         <v>238</v>
       </c>
       <c r="Z16" s="21">
         <v>219</v>
       </c>
       <c r="AA16" s="23">
         <v>209</v>
       </c>
       <c r="AB16" s="21">
         <v>178</v>
       </c>
       <c r="AC16" s="21">
         <v>193</v>
       </c>
       <c r="AD16" s="21">
         <v>189</v>
       </c>
       <c r="AE16" s="21">
         <v>191</v>
       </c>
       <c r="AF16" s="23">
         <v>178</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG16" s="23">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="34" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="21">
         <v>280</v>
       </c>
       <c r="D17" s="21">
         <v>291</v>
       </c>
       <c r="E17" s="21">
         <v>231</v>
       </c>
       <c r="F17" s="21">
         <v>319</v>
       </c>
       <c r="G17" s="21">
         <v>270</v>
       </c>
       <c r="H17" s="21">
         <v>268</v>
       </c>
       <c r="I17" s="21">
@@ -2465,52 +2494,55 @@
       </c>
       <c r="Y17" s="21">
         <v>201</v>
       </c>
       <c r="Z17" s="21">
         <v>219</v>
       </c>
       <c r="AA17" s="23">
         <v>231</v>
       </c>
       <c r="AB17" s="21">
         <v>192</v>
       </c>
       <c r="AC17" s="21">
         <v>231</v>
       </c>
       <c r="AD17" s="21">
         <v>203</v>
       </c>
       <c r="AE17" s="21">
         <v>191</v>
       </c>
       <c r="AF17" s="23">
         <v>257</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG17" s="23">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="21">
         <v>297</v>
       </c>
       <c r="D18" s="21">
         <v>273</v>
       </c>
       <c r="E18" s="21">
         <v>231</v>
       </c>
       <c r="F18" s="21">
         <v>242</v>
       </c>
       <c r="G18" s="21">
         <v>249</v>
       </c>
       <c r="H18" s="21">
         <v>204</v>
       </c>
       <c r="I18" s="21">
@@ -2563,52 +2595,55 @@
       </c>
       <c r="Y18" s="21">
         <v>188</v>
       </c>
       <c r="Z18" s="21">
         <v>218</v>
       </c>
       <c r="AA18" s="23">
         <v>234</v>
       </c>
       <c r="AB18" s="21">
         <v>163</v>
       </c>
       <c r="AC18" s="21">
         <v>213</v>
       </c>
       <c r="AD18" s="21">
         <v>201</v>
       </c>
       <c r="AE18" s="21">
         <v>185</v>
       </c>
       <c r="AF18" s="23">
         <v>202</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG18" s="23">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="34" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="21">
         <v>99</v>
       </c>
       <c r="D19" s="21">
         <v>95</v>
       </c>
       <c r="E19" s="21">
         <v>92</v>
       </c>
       <c r="F19" s="21">
         <v>87</v>
       </c>
       <c r="G19" s="21">
         <v>85</v>
       </c>
       <c r="H19" s="21">
         <v>67</v>
       </c>
       <c r="I19" s="21">
@@ -2661,52 +2696,55 @@
       </c>
       <c r="Y19" s="21">
         <v>61</v>
       </c>
       <c r="Z19" s="21">
         <v>69</v>
       </c>
       <c r="AA19" s="23">
         <v>74</v>
       </c>
       <c r="AB19" s="21">
         <v>67</v>
       </c>
       <c r="AC19" s="21">
         <v>58</v>
       </c>
       <c r="AD19" s="21">
         <v>60</v>
       </c>
       <c r="AE19" s="21">
         <v>63</v>
       </c>
       <c r="AF19" s="23">
         <v>79</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG19" s="23">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="21">
         <v>552</v>
       </c>
       <c r="D20" s="21">
         <v>471</v>
       </c>
       <c r="E20" s="21">
         <v>509</v>
       </c>
       <c r="F20" s="21">
         <v>611</v>
       </c>
       <c r="G20" s="21">
         <v>608</v>
       </c>
       <c r="H20" s="21">
         <v>593</v>
       </c>
       <c r="I20" s="21">
@@ -2759,52 +2797,55 @@
       </c>
       <c r="Y20" s="21">
         <v>454</v>
       </c>
       <c r="Z20" s="21">
         <v>501</v>
       </c>
       <c r="AA20" s="23">
         <v>504</v>
       </c>
       <c r="AB20" s="21">
         <v>454</v>
       </c>
       <c r="AC20" s="21">
         <v>469</v>
       </c>
       <c r="AD20" s="21">
         <v>501</v>
       </c>
       <c r="AE20" s="21">
         <v>452</v>
       </c>
       <c r="AF20" s="23">
         <v>548</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG20" s="23">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="21">
         <v>559</v>
       </c>
       <c r="D21" s="21">
         <v>507</v>
       </c>
       <c r="E21" s="21">
         <v>480</v>
       </c>
       <c r="F21" s="21">
         <v>554</v>
       </c>
       <c r="G21" s="21">
         <v>481</v>
       </c>
       <c r="H21" s="21">
         <v>467</v>
       </c>
       <c r="I21" s="21">
@@ -2857,52 +2898,55 @@
       </c>
       <c r="Y21" s="21">
         <v>395</v>
       </c>
       <c r="Z21" s="21">
         <v>414</v>
       </c>
       <c r="AA21" s="23">
         <v>404</v>
       </c>
       <c r="AB21" s="21">
         <v>366</v>
       </c>
       <c r="AC21" s="21">
         <v>388</v>
       </c>
       <c r="AD21" s="21">
         <v>365</v>
       </c>
       <c r="AE21" s="21">
         <v>358</v>
       </c>
       <c r="AF21" s="23">
         <v>364</v>
       </c>
-    </row>
-    <row r="22" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG21" s="23">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="21">
         <v>228</v>
       </c>
       <c r="D22" s="21">
         <v>164</v>
       </c>
       <c r="E22" s="21">
         <v>193</v>
       </c>
       <c r="F22" s="21">
         <v>191</v>
       </c>
       <c r="G22" s="21">
         <v>187</v>
       </c>
       <c r="H22" s="21">
         <v>164</v>
       </c>
       <c r="I22" s="21">
@@ -2955,52 +2999,55 @@
       </c>
       <c r="Y22" s="21">
         <v>136</v>
       </c>
       <c r="Z22" s="21">
         <v>182</v>
       </c>
       <c r="AA22" s="23">
         <v>185</v>
       </c>
       <c r="AB22" s="21">
         <v>168</v>
       </c>
       <c r="AC22" s="21">
         <v>194</v>
       </c>
       <c r="AD22" s="21">
         <v>168</v>
       </c>
       <c r="AE22" s="21">
         <v>144</v>
       </c>
       <c r="AF22" s="23">
         <v>167</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG22" s="23">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="21">
         <v>135</v>
       </c>
       <c r="D23" s="21">
         <v>120</v>
       </c>
       <c r="E23" s="21">
         <v>115</v>
       </c>
       <c r="F23" s="21">
         <v>130</v>
       </c>
       <c r="G23" s="21">
         <v>141</v>
       </c>
       <c r="H23" s="21">
         <v>104</v>
       </c>
       <c r="I23" s="21">
@@ -3053,52 +3100,55 @@
       </c>
       <c r="Y23" s="21">
         <v>98</v>
       </c>
       <c r="Z23" s="21">
         <v>117</v>
       </c>
       <c r="AA23" s="23">
         <v>111</v>
       </c>
       <c r="AB23" s="21">
         <v>75</v>
       </c>
       <c r="AC23" s="21">
         <v>87</v>
       </c>
       <c r="AD23" s="21">
         <v>112</v>
       </c>
       <c r="AE23" s="21">
         <v>94</v>
       </c>
       <c r="AF23" s="23">
         <v>100</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG23" s="23">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="21">
         <v>240</v>
       </c>
       <c r="D24" s="21">
         <v>212</v>
       </c>
       <c r="E24" s="21">
         <v>210</v>
       </c>
       <c r="F24" s="21">
         <v>236</v>
       </c>
       <c r="G24" s="21">
         <v>276</v>
       </c>
       <c r="H24" s="21">
         <v>253</v>
       </c>
       <c r="I24" s="21">
@@ -3151,52 +3201,55 @@
       </c>
       <c r="Y24" s="21">
         <v>168</v>
       </c>
       <c r="Z24" s="21">
         <v>204</v>
       </c>
       <c r="AA24" s="23">
         <v>178</v>
       </c>
       <c r="AB24" s="21">
         <v>165</v>
       </c>
       <c r="AC24" s="21">
         <v>189</v>
       </c>
       <c r="AD24" s="21">
         <v>173</v>
       </c>
       <c r="AE24" s="21">
         <v>208</v>
       </c>
       <c r="AF24" s="23">
         <v>207</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG24" s="23">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C25" s="21">
         <v>183</v>
       </c>
       <c r="D25" s="21">
         <v>187</v>
       </c>
       <c r="E25" s="21">
         <v>139</v>
       </c>
       <c r="F25" s="21">
         <v>203</v>
       </c>
       <c r="G25" s="21">
         <v>188</v>
       </c>
       <c r="H25" s="21">
         <v>149</v>
       </c>
       <c r="I25" s="21">
@@ -3249,52 +3302,55 @@
       </c>
       <c r="Y25" s="21">
         <v>126</v>
       </c>
       <c r="Z25" s="21">
         <v>147</v>
       </c>
       <c r="AA25" s="23">
         <v>127</v>
       </c>
       <c r="AB25" s="21">
         <v>131</v>
       </c>
       <c r="AC25" s="21">
         <v>105</v>
       </c>
       <c r="AD25" s="21">
         <v>149</v>
       </c>
       <c r="AE25" s="21">
         <v>130</v>
       </c>
       <c r="AF25" s="23">
         <v>135</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG25" s="23">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C26" s="21">
         <v>171</v>
       </c>
       <c r="D26" s="21">
         <v>155</v>
       </c>
       <c r="E26" s="21">
         <v>139</v>
       </c>
       <c r="F26" s="21">
         <v>136</v>
       </c>
       <c r="G26" s="21">
         <v>143</v>
       </c>
       <c r="H26" s="21">
         <v>130</v>
       </c>
       <c r="I26" s="21">
@@ -3347,88 +3403,92 @@
       </c>
       <c r="Y26" s="21">
         <v>120</v>
       </c>
       <c r="Z26" s="21">
         <v>134</v>
       </c>
       <c r="AA26" s="23">
         <v>99</v>
       </c>
       <c r="AB26" s="21">
         <v>80</v>
       </c>
       <c r="AC26" s="21">
         <v>128</v>
       </c>
       <c r="AD26" s="21">
         <v>111</v>
       </c>
       <c r="AE26" s="21">
         <v>94</v>
       </c>
       <c r="AF26" s="23">
         <v>121</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG26" s="23">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="11"/>
-      <c r="B27" s="53" t="s">
+      <c r="B27" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="C27" s="53"/>
-[...26 lines deleted...]
-      <c r="AD27" s="53"/>
+      <c r="C27" s="57"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="57"/>
+      <c r="F27" s="57"/>
+      <c r="G27" s="57"/>
+      <c r="H27" s="57"/>
+      <c r="I27" s="57"/>
+      <c r="J27" s="57"/>
+      <c r="K27" s="57"/>
+      <c r="L27" s="57"/>
+      <c r="M27" s="57"/>
+      <c r="N27" s="57"/>
+      <c r="O27" s="57"/>
+      <c r="P27" s="57"/>
+      <c r="Q27" s="57"/>
+      <c r="R27" s="57"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="57"/>
+      <c r="U27" s="57"/>
+      <c r="V27" s="57"/>
+      <c r="W27" s="57"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
       <c r="AE27" s="40"/>
       <c r="AF27" s="23"/>
-    </row>
-    <row r="28" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG27" s="23"/>
+    </row>
+    <row r="28" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="22">
         <v>2530</v>
       </c>
       <c r="D28" s="23">
         <v>2231</v>
       </c>
       <c r="E28" s="23">
         <v>2136</v>
       </c>
       <c r="F28" s="23">
         <v>2407</v>
       </c>
       <c r="G28" s="23">
         <v>2329</v>
       </c>
       <c r="H28" s="21">
         <v>2222</v>
       </c>
       <c r="I28" s="21">
@@ -3481,52 +3541,55 @@
       </c>
       <c r="Y28" s="23">
         <v>1842</v>
       </c>
       <c r="Z28" s="21">
         <v>1982</v>
       </c>
       <c r="AA28" s="23">
         <v>1947</v>
       </c>
       <c r="AB28" s="23">
         <v>1636</v>
       </c>
       <c r="AC28" s="23">
         <v>1812</v>
       </c>
       <c r="AD28" s="23">
         <v>1799</v>
       </c>
       <c r="AE28" s="23">
         <v>1717</v>
       </c>
       <c r="AF28" s="23">
         <v>1896</v>
       </c>
-    </row>
-    <row r="29" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG28" s="23">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="34" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C29" s="22">
         <v>299</v>
       </c>
       <c r="D29" s="23">
         <v>273</v>
       </c>
       <c r="E29" s="23">
         <v>249</v>
       </c>
       <c r="F29" s="23">
         <v>273</v>
       </c>
       <c r="G29" s="23">
         <v>250</v>
       </c>
       <c r="H29" s="21">
         <v>258</v>
       </c>
       <c r="I29" s="21">
@@ -3579,52 +3642,55 @@
       </c>
       <c r="Y29" s="23">
         <v>255</v>
       </c>
       <c r="Z29" s="21">
         <v>272</v>
       </c>
       <c r="AA29" s="23">
         <v>243</v>
       </c>
       <c r="AB29" s="23">
         <v>200</v>
       </c>
       <c r="AC29" s="23">
         <v>225</v>
       </c>
       <c r="AD29" s="23">
         <v>228</v>
       </c>
       <c r="AE29" s="23">
         <v>208</v>
       </c>
       <c r="AF29" s="23">
         <v>259</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG29" s="23">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B30" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="22">
         <v>85</v>
       </c>
       <c r="D30" s="23">
         <v>82</v>
       </c>
       <c r="E30" s="23">
         <v>90</v>
       </c>
       <c r="F30" s="23">
         <v>86</v>
       </c>
       <c r="G30" s="23">
         <v>90</v>
       </c>
       <c r="H30" s="21">
         <v>86</v>
       </c>
       <c r="I30" s="21">
@@ -3677,52 +3743,55 @@
       </c>
       <c r="Y30" s="23">
         <v>65</v>
       </c>
       <c r="Z30" s="21">
         <v>64</v>
       </c>
       <c r="AA30" s="23">
         <v>74</v>
       </c>
       <c r="AB30" s="23">
         <v>43</v>
       </c>
       <c r="AC30" s="23">
         <v>51</v>
       </c>
       <c r="AD30" s="23">
         <v>64</v>
       </c>
       <c r="AE30" s="23">
         <v>53</v>
       </c>
       <c r="AF30" s="23">
         <v>62</v>
       </c>
-    </row>
-    <row r="31" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG30" s="23">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="34" t="s">
         <v>73</v>
       </c>
       <c r="B31" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="22">
         <v>94</v>
       </c>
       <c r="D31" s="23">
         <v>94</v>
       </c>
       <c r="E31" s="23">
         <v>81</v>
       </c>
       <c r="F31" s="23">
         <v>92</v>
       </c>
       <c r="G31" s="23">
         <v>118</v>
       </c>
       <c r="H31" s="21">
         <v>95</v>
       </c>
       <c r="I31" s="21">
@@ -3775,52 +3844,55 @@
       </c>
       <c r="Y31" s="23">
         <v>77</v>
       </c>
       <c r="Z31" s="21">
         <v>74</v>
       </c>
       <c r="AA31" s="23">
         <v>67</v>
       </c>
       <c r="AB31" s="23">
         <v>66</v>
       </c>
       <c r="AC31" s="23">
         <v>69</v>
       </c>
       <c r="AD31" s="23">
         <v>69</v>
       </c>
       <c r="AE31" s="23">
         <v>65</v>
       </c>
       <c r="AF31" s="23">
         <v>68</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG31" s="23">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="34" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="22">
         <v>43</v>
       </c>
       <c r="D32" s="23">
         <v>47</v>
       </c>
       <c r="E32" s="23">
         <v>43</v>
       </c>
       <c r="F32" s="23">
         <v>41</v>
       </c>
       <c r="G32" s="23">
         <v>39</v>
       </c>
       <c r="H32" s="21">
         <v>36</v>
       </c>
       <c r="I32" s="21">
@@ -3873,52 +3945,55 @@
       </c>
       <c r="Y32" s="23">
         <v>32</v>
       </c>
       <c r="Z32" s="21">
         <v>47</v>
       </c>
       <c r="AA32" s="23">
         <v>36</v>
       </c>
       <c r="AB32" s="23">
         <v>31</v>
       </c>
       <c r="AC32" s="23">
         <v>37</v>
       </c>
       <c r="AD32" s="23">
         <v>25</v>
       </c>
       <c r="AE32" s="23">
         <v>33</v>
       </c>
       <c r="AF32" s="23">
         <v>35</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG32" s="23">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="30" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="22">
         <v>222</v>
       </c>
       <c r="D33" s="23">
         <v>184</v>
       </c>
       <c r="E33" s="23">
         <v>162</v>
       </c>
       <c r="F33" s="23">
         <v>194</v>
       </c>
       <c r="G33" s="23">
         <v>201</v>
       </c>
       <c r="H33" s="21">
         <v>191</v>
       </c>
       <c r="I33" s="21">
@@ -3971,52 +4046,55 @@
       </c>
       <c r="Y33" s="23">
         <v>163</v>
       </c>
       <c r="Z33" s="21">
         <v>169</v>
       </c>
       <c r="AA33" s="23">
         <v>167</v>
       </c>
       <c r="AB33" s="23">
         <v>145</v>
       </c>
       <c r="AC33" s="23">
         <v>149</v>
       </c>
       <c r="AD33" s="23">
         <v>141</v>
       </c>
       <c r="AE33" s="23">
         <v>154</v>
       </c>
       <c r="AF33" s="23">
         <v>134</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG33" s="23">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="34" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="22">
         <v>188</v>
       </c>
       <c r="D34" s="23">
         <v>142</v>
       </c>
       <c r="E34" s="23">
         <v>146</v>
       </c>
       <c r="F34" s="23">
         <v>150</v>
       </c>
       <c r="G34" s="23">
         <v>143</v>
       </c>
       <c r="H34" s="21">
         <v>123</v>
       </c>
       <c r="I34" s="21">
@@ -4069,52 +4147,55 @@
       </c>
       <c r="Y34" s="23">
         <v>131</v>
       </c>
       <c r="Z34" s="21">
         <v>116</v>
       </c>
       <c r="AA34" s="23">
         <v>98</v>
       </c>
       <c r="AB34" s="23">
         <v>93</v>
       </c>
       <c r="AC34" s="23">
         <v>109</v>
       </c>
       <c r="AD34" s="23">
         <v>119</v>
       </c>
       <c r="AE34" s="23">
         <v>94</v>
       </c>
       <c r="AF34" s="23">
         <v>110</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG34" s="23">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="34" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="22">
         <v>178</v>
       </c>
       <c r="D35" s="23">
         <v>140</v>
       </c>
       <c r="E35" s="23">
         <v>152</v>
       </c>
       <c r="F35" s="23">
         <v>136</v>
       </c>
       <c r="G35" s="23">
         <v>146</v>
       </c>
       <c r="H35" s="21">
         <v>144</v>
       </c>
       <c r="I35" s="21">
@@ -4167,52 +4248,55 @@
       </c>
       <c r="Y35" s="23">
         <v>120</v>
       </c>
       <c r="Z35" s="21">
         <v>107</v>
       </c>
       <c r="AA35" s="23">
         <v>98</v>
       </c>
       <c r="AB35" s="23">
         <v>85</v>
       </c>
       <c r="AC35" s="23">
         <v>98</v>
       </c>
       <c r="AD35" s="23">
         <v>103</v>
       </c>
       <c r="AE35" s="23">
         <v>114</v>
       </c>
       <c r="AF35" s="23">
         <v>94</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG35" s="23">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="34" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="22">
         <v>143</v>
       </c>
       <c r="D36" s="23">
         <v>153</v>
       </c>
       <c r="E36" s="23">
         <v>107</v>
       </c>
       <c r="F36" s="23">
         <v>164</v>
       </c>
       <c r="G36" s="23">
         <v>143</v>
       </c>
       <c r="H36" s="21">
         <v>140</v>
       </c>
       <c r="I36" s="21">
@@ -4265,52 +4349,55 @@
       </c>
       <c r="Y36" s="23">
         <v>90</v>
       </c>
       <c r="Z36" s="21">
         <v>119</v>
       </c>
       <c r="AA36" s="23">
         <v>129</v>
       </c>
       <c r="AB36" s="23">
         <v>101</v>
       </c>
       <c r="AC36" s="23">
         <v>119</v>
       </c>
       <c r="AD36" s="23">
         <v>114</v>
       </c>
       <c r="AE36" s="23">
         <v>87</v>
       </c>
       <c r="AF36" s="23">
         <v>135</v>
       </c>
-    </row>
-    <row r="37" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG36" s="23">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="22">
         <v>154</v>
       </c>
       <c r="D37" s="23">
         <v>143</v>
       </c>
       <c r="E37" s="23">
         <v>126</v>
       </c>
       <c r="F37" s="23">
         <v>124</v>
       </c>
       <c r="G37" s="23">
         <v>117</v>
       </c>
       <c r="H37" s="21">
         <v>104</v>
       </c>
       <c r="I37" s="21">
@@ -4363,52 +4450,55 @@
       </c>
       <c r="Y37" s="23">
         <v>97</v>
       </c>
       <c r="Z37" s="21">
         <v>107</v>
       </c>
       <c r="AA37" s="23">
         <v>117</v>
       </c>
       <c r="AB37" s="23">
         <v>74</v>
       </c>
       <c r="AC37" s="23">
         <v>115</v>
       </c>
       <c r="AD37" s="23">
         <v>103</v>
       </c>
       <c r="AE37" s="23">
         <v>101</v>
       </c>
       <c r="AF37" s="23">
         <v>105</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG37" s="23">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="34" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="22">
         <v>50</v>
       </c>
       <c r="D38" s="23">
         <v>40</v>
       </c>
       <c r="E38" s="23">
         <v>41</v>
       </c>
       <c r="F38" s="23">
         <v>41</v>
       </c>
       <c r="G38" s="23">
         <v>47</v>
       </c>
       <c r="H38" s="21">
         <v>37</v>
       </c>
       <c r="I38" s="21">
@@ -4461,52 +4551,55 @@
       </c>
       <c r="Y38" s="23">
         <v>33</v>
       </c>
       <c r="Z38" s="21">
         <v>35</v>
       </c>
       <c r="AA38" s="23">
         <v>43</v>
       </c>
       <c r="AB38" s="23">
         <v>39</v>
       </c>
       <c r="AC38" s="23">
         <v>27</v>
       </c>
       <c r="AD38" s="23">
         <v>29</v>
       </c>
       <c r="AE38" s="23">
         <v>33</v>
       </c>
       <c r="AF38" s="23">
         <v>42</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG38" s="23">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="22">
         <v>261</v>
       </c>
       <c r="D39" s="23">
         <v>229</v>
       </c>
       <c r="E39" s="23">
         <v>265</v>
       </c>
       <c r="F39" s="23">
         <v>335</v>
       </c>
       <c r="G39" s="23">
         <v>320</v>
       </c>
       <c r="H39" s="21">
         <v>314</v>
       </c>
       <c r="I39" s="21">
@@ -4559,52 +4652,55 @@
       </c>
       <c r="Y39" s="23">
         <v>247</v>
       </c>
       <c r="Z39" s="21">
         <v>252</v>
       </c>
       <c r="AA39" s="23">
         <v>273</v>
       </c>
       <c r="AB39" s="23">
         <v>239</v>
       </c>
       <c r="AC39" s="23">
         <v>252</v>
       </c>
       <c r="AD39" s="23">
         <v>260</v>
       </c>
       <c r="AE39" s="23">
         <v>230</v>
       </c>
       <c r="AF39" s="23">
         <v>282</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG39" s="23">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="22">
         <v>296</v>
       </c>
       <c r="D40" s="23">
         <v>260</v>
       </c>
       <c r="E40" s="23">
         <v>247</v>
       </c>
       <c r="F40" s="23">
         <v>308</v>
       </c>
       <c r="G40" s="23">
         <v>222</v>
       </c>
       <c r="H40" s="21">
         <v>268</v>
       </c>
       <c r="I40" s="21">
@@ -4657,52 +4753,55 @@
       </c>
       <c r="Y40" s="23">
         <v>173</v>
       </c>
       <c r="Z40" s="21">
         <v>215</v>
       </c>
       <c r="AA40" s="23">
         <v>231</v>
       </c>
       <c r="AB40" s="23">
         <v>201</v>
       </c>
       <c r="AC40" s="23">
         <v>201</v>
       </c>
       <c r="AD40" s="23">
         <v>180</v>
       </c>
       <c r="AE40" s="23">
         <v>190</v>
       </c>
       <c r="AF40" s="23">
         <v>190</v>
       </c>
-    </row>
-    <row r="41" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG40" s="23">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="30" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="22">
         <v>136</v>
       </c>
       <c r="D41" s="23">
         <v>88</v>
       </c>
       <c r="E41" s="23">
         <v>113</v>
       </c>
       <c r="F41" s="23">
         <v>95</v>
       </c>
       <c r="G41" s="23">
         <v>94</v>
       </c>
       <c r="H41" s="21">
         <v>85</v>
       </c>
       <c r="I41" s="21">
@@ -4755,52 +4854,55 @@
       </c>
       <c r="Y41" s="23">
         <v>77</v>
       </c>
       <c r="Z41" s="21">
         <v>90</v>
       </c>
       <c r="AA41" s="23">
         <v>99</v>
       </c>
       <c r="AB41" s="23">
         <v>85</v>
       </c>
       <c r="AC41" s="23">
         <v>105</v>
       </c>
       <c r="AD41" s="23">
         <v>79</v>
       </c>
       <c r="AE41" s="23">
         <v>69</v>
       </c>
       <c r="AF41" s="23">
         <v>94</v>
       </c>
-    </row>
-    <row r="42" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG41" s="23">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="22">
         <v>66</v>
       </c>
       <c r="D42" s="23">
         <v>58</v>
       </c>
       <c r="E42" s="23">
         <v>56</v>
       </c>
       <c r="F42" s="23">
         <v>74</v>
       </c>
       <c r="G42" s="23">
         <v>70</v>
       </c>
       <c r="H42" s="21">
         <v>49</v>
       </c>
       <c r="I42" s="21">
@@ -4853,52 +4955,55 @@
       </c>
       <c r="Y42" s="23">
         <v>51</v>
       </c>
       <c r="Z42" s="21">
         <v>60</v>
       </c>
       <c r="AA42" s="23">
         <v>58</v>
       </c>
       <c r="AB42" s="23">
         <v>44</v>
       </c>
       <c r="AC42" s="23">
         <v>50</v>
       </c>
       <c r="AD42" s="23">
         <v>59</v>
       </c>
       <c r="AE42" s="23">
         <v>51</v>
       </c>
       <c r="AF42" s="23">
         <v>47</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG42" s="23">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C43" s="22">
         <v>122</v>
       </c>
       <c r="D43" s="23">
         <v>120</v>
       </c>
       <c r="E43" s="23">
         <v>111</v>
       </c>
       <c r="F43" s="23">
         <v>124</v>
       </c>
       <c r="G43" s="23">
         <v>152</v>
       </c>
       <c r="H43" s="21">
         <v>145</v>
       </c>
       <c r="I43" s="21">
@@ -4951,52 +5056,55 @@
       </c>
       <c r="Y43" s="23">
         <v>86</v>
       </c>
       <c r="Z43" s="21">
         <v>109</v>
       </c>
       <c r="AA43" s="23">
         <v>87</v>
       </c>
       <c r="AB43" s="23">
         <v>84</v>
       </c>
       <c r="AC43" s="23">
         <v>90</v>
       </c>
       <c r="AD43" s="23">
         <v>90</v>
       </c>
       <c r="AE43" s="23">
         <v>113</v>
       </c>
       <c r="AF43" s="23">
         <v>106</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG43" s="23">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C44" s="22">
         <v>101</v>
       </c>
       <c r="D44" s="23">
         <v>104</v>
       </c>
       <c r="E44" s="23">
         <v>75</v>
       </c>
       <c r="F44" s="23">
         <v>96</v>
       </c>
       <c r="G44" s="23">
         <v>99</v>
       </c>
       <c r="H44" s="21">
         <v>82</v>
       </c>
       <c r="I44" s="21">
@@ -5049,52 +5157,55 @@
       </c>
       <c r="Y44" s="23">
         <v>73</v>
       </c>
       <c r="Z44" s="21">
         <v>72</v>
       </c>
       <c r="AA44" s="23">
         <v>73</v>
       </c>
       <c r="AB44" s="23">
         <v>70</v>
       </c>
       <c r="AC44" s="23">
         <v>53</v>
       </c>
       <c r="AD44" s="23">
         <v>81</v>
       </c>
       <c r="AE44" s="23">
         <v>74</v>
       </c>
       <c r="AF44" s="23">
         <v>71</v>
       </c>
-    </row>
-    <row r="45" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG44" s="23">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C45" s="22">
         <v>92</v>
       </c>
       <c r="D45" s="23">
         <v>74</v>
       </c>
       <c r="E45" s="23">
         <v>72</v>
       </c>
       <c r="F45" s="23">
         <v>74</v>
       </c>
       <c r="G45" s="23">
         <v>78</v>
       </c>
       <c r="H45" s="21">
         <v>65</v>
       </c>
       <c r="I45" s="21">
@@ -5147,88 +5258,92 @@
       </c>
       <c r="Y45" s="23">
         <v>72</v>
       </c>
       <c r="Z45" s="21">
         <v>74</v>
       </c>
       <c r="AA45" s="23">
         <v>54</v>
       </c>
       <c r="AB45" s="23">
         <v>36</v>
       </c>
       <c r="AC45" s="23">
         <v>62</v>
       </c>
       <c r="AD45" s="23">
         <v>55</v>
       </c>
       <c r="AE45" s="23">
         <v>48</v>
       </c>
       <c r="AF45" s="23">
         <v>62</v>
       </c>
-    </row>
-    <row r="46" spans="1:32" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG45" s="23">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="11"/>
-      <c r="B46" s="54" t="s">
+      <c r="B46" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="C46" s="54"/>
-[...26 lines deleted...]
-      <c r="AD46" s="54"/>
+      <c r="C46" s="58"/>
+      <c r="D46" s="58"/>
+      <c r="E46" s="58"/>
+      <c r="F46" s="58"/>
+      <c r="G46" s="58"/>
+      <c r="H46" s="58"/>
+      <c r="I46" s="58"/>
+      <c r="J46" s="58"/>
+      <c r="K46" s="58"/>
+      <c r="L46" s="58"/>
+      <c r="M46" s="58"/>
+      <c r="N46" s="58"/>
+      <c r="O46" s="58"/>
+      <c r="P46" s="58"/>
+      <c r="Q46" s="58"/>
+      <c r="R46" s="58"/>
+      <c r="S46" s="58"/>
+      <c r="T46" s="58"/>
+      <c r="U46" s="58"/>
+      <c r="V46" s="58"/>
+      <c r="W46" s="58"/>
+      <c r="X46" s="58"/>
+      <c r="Y46" s="58"/>
+      <c r="Z46" s="58"/>
+      <c r="AA46" s="58"/>
+      <c r="AB46" s="58"/>
+      <c r="AC46" s="58"/>
+      <c r="AD46" s="58"/>
       <c r="AE46" s="40"/>
       <c r="AF46" s="23"/>
-    </row>
-    <row r="47" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG46" s="23"/>
+    </row>
+    <row r="47" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B47" s="29" t="s">
         <v>53</v>
       </c>
       <c r="C47" s="22">
         <v>2318</v>
       </c>
       <c r="D47" s="22">
         <v>2058</v>
       </c>
       <c r="E47" s="22">
         <v>1924</v>
       </c>
       <c r="F47" s="22">
         <v>2212</v>
       </c>
       <c r="G47" s="24">
         <v>2190</v>
       </c>
       <c r="H47" s="25">
         <v>1942</v>
       </c>
       <c r="I47" s="25">
@@ -5281,52 +5396,55 @@
       </c>
       <c r="Y47" s="24">
         <v>1662</v>
       </c>
       <c r="Z47" s="21">
         <v>1849</v>
       </c>
       <c r="AA47" s="23">
         <v>1741</v>
       </c>
       <c r="AB47" s="23">
         <v>1559</v>
       </c>
       <c r="AC47" s="23">
         <v>1747</v>
       </c>
       <c r="AD47" s="23">
         <v>1688</v>
       </c>
       <c r="AE47" s="23">
         <v>1542</v>
       </c>
       <c r="AF47" s="23">
         <v>1747</v>
       </c>
-    </row>
-    <row r="48" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG47" s="23">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="34" t="s">
         <v>71</v>
       </c>
       <c r="B48" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C48" s="22">
         <v>282</v>
       </c>
       <c r="D48" s="22">
         <v>251</v>
       </c>
       <c r="E48" s="22">
         <v>219</v>
       </c>
       <c r="F48" s="22">
         <v>256</v>
       </c>
       <c r="G48" s="24">
         <v>236</v>
       </c>
       <c r="H48" s="25">
         <v>221</v>
       </c>
       <c r="I48" s="25">
@@ -5379,52 +5497,55 @@
       </c>
       <c r="Y48" s="24">
         <v>212</v>
       </c>
       <c r="Z48" s="21">
         <v>218</v>
       </c>
       <c r="AA48" s="23">
         <v>237</v>
       </c>
       <c r="AB48" s="23">
         <v>193</v>
       </c>
       <c r="AC48" s="23">
         <v>231</v>
       </c>
       <c r="AD48" s="23">
         <v>213</v>
       </c>
       <c r="AE48" s="23">
         <v>166</v>
       </c>
       <c r="AF48" s="23">
         <v>227</v>
       </c>
-    </row>
-    <row r="49" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG48" s="23">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B49" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C49" s="22">
         <v>88</v>
       </c>
       <c r="D49" s="22">
         <v>74</v>
       </c>
       <c r="E49" s="22">
         <v>72</v>
       </c>
       <c r="F49" s="22">
         <v>80</v>
       </c>
       <c r="G49" s="24">
         <v>87</v>
       </c>
       <c r="H49" s="25">
         <v>79</v>
       </c>
       <c r="I49" s="25">
@@ -5477,52 +5598,55 @@
       </c>
       <c r="Y49" s="24">
         <v>51</v>
       </c>
       <c r="Z49" s="21">
         <v>56</v>
       </c>
       <c r="AA49" s="23">
         <v>68</v>
       </c>
       <c r="AB49" s="23">
         <v>49</v>
       </c>
       <c r="AC49" s="23">
         <v>63</v>
       </c>
       <c r="AD49" s="23">
         <v>55</v>
       </c>
       <c r="AE49" s="23">
         <v>42</v>
       </c>
       <c r="AF49" s="23">
         <v>56</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG49" s="23">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="34" t="s">
         <v>73</v>
       </c>
       <c r="B50" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C50" s="22">
         <v>96</v>
       </c>
       <c r="D50" s="22">
         <v>76</v>
       </c>
       <c r="E50" s="22">
         <v>71</v>
       </c>
       <c r="F50" s="22">
         <v>76</v>
       </c>
       <c r="G50" s="24">
         <v>89</v>
       </c>
       <c r="H50" s="25">
         <v>73</v>
       </c>
       <c r="I50" s="25">
@@ -5575,52 +5699,55 @@
       </c>
       <c r="Y50" s="24">
         <v>56</v>
       </c>
       <c r="Z50" s="21">
         <v>72</v>
       </c>
       <c r="AA50" s="23">
         <v>71</v>
       </c>
       <c r="AB50" s="23">
         <v>79</v>
       </c>
       <c r="AC50" s="23">
         <v>74</v>
       </c>
       <c r="AD50" s="23">
         <v>75</v>
       </c>
       <c r="AE50" s="23">
         <v>82</v>
       </c>
       <c r="AF50" s="23">
         <v>57</v>
       </c>
-    </row>
-    <row r="51" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG50" s="23">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="34" t="s">
         <v>74</v>
       </c>
       <c r="B51" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C51" s="22">
         <v>43</v>
       </c>
       <c r="D51" s="22">
         <v>33</v>
       </c>
       <c r="E51" s="22">
         <v>44</v>
       </c>
       <c r="F51" s="22">
         <v>35</v>
       </c>
       <c r="G51" s="24">
         <v>42</v>
       </c>
       <c r="H51" s="25">
         <v>33</v>
       </c>
       <c r="I51" s="25">
@@ -5673,52 +5800,55 @@
       </c>
       <c r="Y51" s="24">
         <v>31</v>
       </c>
       <c r="Z51" s="21">
         <v>32</v>
       </c>
       <c r="AA51" s="23">
         <v>30</v>
       </c>
       <c r="AB51" s="23">
         <v>22</v>
       </c>
       <c r="AC51" s="23">
         <v>27</v>
       </c>
       <c r="AD51" s="23">
         <v>25</v>
       </c>
       <c r="AE51" s="23">
         <v>16</v>
       </c>
       <c r="AF51" s="23">
         <v>30</v>
       </c>
-    </row>
-    <row r="52" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG51" s="23">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B52" s="30" t="s">
         <v>58</v>
       </c>
       <c r="C52" s="22">
         <v>211</v>
       </c>
       <c r="D52" s="22">
         <v>172</v>
       </c>
       <c r="E52" s="22">
         <v>134</v>
       </c>
       <c r="F52" s="22">
         <v>198</v>
       </c>
       <c r="G52" s="24">
         <v>182</v>
       </c>
       <c r="H52" s="25">
         <v>190</v>
       </c>
       <c r="I52" s="25">
@@ -5771,52 +5901,55 @@
       </c>
       <c r="Y52" s="24">
         <v>134</v>
       </c>
       <c r="Z52" s="21">
         <v>167</v>
       </c>
       <c r="AA52" s="23">
         <v>135</v>
       </c>
       <c r="AB52" s="23">
         <v>133</v>
       </c>
       <c r="AC52" s="23">
         <v>153</v>
       </c>
       <c r="AD52" s="23">
         <v>134</v>
       </c>
       <c r="AE52" s="23">
         <v>129</v>
       </c>
       <c r="AF52" s="23">
         <v>151</v>
       </c>
-    </row>
-    <row r="53" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG52" s="23">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="53" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="34" t="s">
         <v>76</v>
       </c>
       <c r="B53" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C53" s="22">
         <v>142</v>
       </c>
       <c r="D53" s="22">
         <v>124</v>
       </c>
       <c r="E53" s="22">
         <v>141</v>
       </c>
       <c r="F53" s="22">
         <v>133</v>
       </c>
       <c r="G53" s="24">
         <v>120</v>
       </c>
       <c r="H53" s="25">
         <v>118</v>
       </c>
       <c r="I53" s="25">
@@ -5869,52 +6002,55 @@
       </c>
       <c r="Y53" s="24">
         <v>112</v>
       </c>
       <c r="Z53" s="21">
         <v>120</v>
       </c>
       <c r="AA53" s="23">
         <v>106</v>
       </c>
       <c r="AB53" s="23">
         <v>102</v>
       </c>
       <c r="AC53" s="23">
         <v>116</v>
       </c>
       <c r="AD53" s="23">
         <v>107</v>
       </c>
       <c r="AE53" s="23">
         <v>107</v>
       </c>
       <c r="AF53" s="23">
         <v>96</v>
       </c>
-    </row>
-    <row r="54" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG53" s="23">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="34" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C54" s="22">
         <v>133</v>
       </c>
       <c r="D54" s="22">
         <v>122</v>
       </c>
       <c r="E54" s="22">
         <v>117</v>
       </c>
       <c r="F54" s="22">
         <v>160</v>
       </c>
       <c r="G54" s="24">
         <v>148</v>
       </c>
       <c r="H54" s="25">
         <v>118</v>
       </c>
       <c r="I54" s="25">
@@ -5967,52 +6103,55 @@
       </c>
       <c r="Y54" s="24">
         <v>118</v>
       </c>
       <c r="Z54" s="21">
         <v>112</v>
       </c>
       <c r="AA54" s="23">
         <v>111</v>
       </c>
       <c r="AB54" s="23">
         <v>93</v>
       </c>
       <c r="AC54" s="23">
         <v>95</v>
       </c>
       <c r="AD54" s="23">
         <v>86</v>
       </c>
       <c r="AE54" s="23">
         <v>77</v>
       </c>
       <c r="AF54" s="23">
         <v>84</v>
       </c>
-    </row>
-    <row r="55" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG54" s="23">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="55" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="34" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="22">
         <v>137</v>
       </c>
       <c r="D55" s="22">
         <v>138</v>
       </c>
       <c r="E55" s="22">
         <v>124</v>
       </c>
       <c r="F55" s="22">
         <v>155</v>
       </c>
       <c r="G55" s="24">
         <v>127</v>
       </c>
       <c r="H55" s="25">
         <v>128</v>
       </c>
       <c r="I55" s="25">
@@ -6065,52 +6204,55 @@
       </c>
       <c r="Y55" s="24">
         <v>111</v>
       </c>
       <c r="Z55" s="21">
         <v>100</v>
       </c>
       <c r="AA55" s="23">
         <v>102</v>
       </c>
       <c r="AB55" s="23">
         <v>91</v>
       </c>
       <c r="AC55" s="23">
         <v>112</v>
       </c>
       <c r="AD55" s="23">
         <v>89</v>
       </c>
       <c r="AE55" s="23">
         <v>104</v>
       </c>
       <c r="AF55" s="23">
         <v>122</v>
       </c>
-    </row>
-    <row r="56" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG55" s="23">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B56" s="30" t="s">
         <v>62</v>
       </c>
       <c r="C56" s="22">
         <v>143</v>
       </c>
       <c r="D56" s="22">
         <v>130</v>
       </c>
       <c r="E56" s="22">
         <v>105</v>
       </c>
       <c r="F56" s="22">
         <v>118</v>
       </c>
       <c r="G56" s="24">
         <v>132</v>
       </c>
       <c r="H56" s="25">
         <v>100</v>
       </c>
       <c r="I56" s="25">
@@ -6163,52 +6305,55 @@
       </c>
       <c r="Y56" s="24">
         <v>91</v>
       </c>
       <c r="Z56" s="21">
         <v>111</v>
       </c>
       <c r="AA56" s="23">
         <v>117</v>
       </c>
       <c r="AB56" s="23">
         <v>89</v>
       </c>
       <c r="AC56" s="23">
         <v>98</v>
       </c>
       <c r="AD56" s="23">
         <v>98</v>
       </c>
       <c r="AE56" s="23">
         <v>84</v>
       </c>
       <c r="AF56" s="23">
         <v>97</v>
       </c>
-    </row>
-    <row r="57" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG56" s="23">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="34" t="s">
         <v>80</v>
       </c>
       <c r="B57" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C57" s="22">
         <v>49</v>
       </c>
       <c r="D57" s="22">
         <v>55</v>
       </c>
       <c r="E57" s="22">
         <v>51</v>
       </c>
       <c r="F57" s="22">
         <v>46</v>
       </c>
       <c r="G57" s="24">
         <v>38</v>
       </c>
       <c r="H57" s="25">
         <v>30</v>
       </c>
       <c r="I57" s="25">
@@ -6261,52 +6406,55 @@
       </c>
       <c r="Y57" s="24">
         <v>28</v>
       </c>
       <c r="Z57" s="21">
         <v>34</v>
       </c>
       <c r="AA57" s="23">
         <v>31</v>
       </c>
       <c r="AB57" s="23">
         <v>28</v>
       </c>
       <c r="AC57" s="23">
         <v>31</v>
       </c>
       <c r="AD57" s="23">
         <v>31</v>
       </c>
       <c r="AE57" s="23">
         <v>30</v>
       </c>
       <c r="AF57" s="23">
         <v>37</v>
       </c>
-    </row>
-    <row r="58" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG57" s="23">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B58" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C58" s="22">
         <v>291</v>
       </c>
       <c r="D58" s="22">
         <v>242</v>
       </c>
       <c r="E58" s="22">
         <v>244</v>
       </c>
       <c r="F58" s="22">
         <v>276</v>
       </c>
       <c r="G58" s="24">
         <v>288</v>
       </c>
       <c r="H58" s="25">
         <v>279</v>
       </c>
       <c r="I58" s="25">
@@ -6359,52 +6507,55 @@
       </c>
       <c r="Y58" s="24">
         <v>207</v>
       </c>
       <c r="Z58" s="21">
         <v>249</v>
       </c>
       <c r="AA58" s="23">
         <v>231</v>
       </c>
       <c r="AB58" s="23">
         <v>215</v>
       </c>
       <c r="AC58" s="23">
         <v>217</v>
       </c>
       <c r="AD58" s="23">
         <v>241</v>
       </c>
       <c r="AE58" s="23">
         <v>222</v>
       </c>
       <c r="AF58" s="23">
         <v>266</v>
       </c>
-    </row>
-    <row r="59" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG58" s="23">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B59" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C59" s="22">
         <v>263</v>
       </c>
       <c r="D59" s="22">
         <v>247</v>
       </c>
       <c r="E59" s="22">
         <v>233</v>
       </c>
       <c r="F59" s="22">
         <v>246</v>
       </c>
       <c r="G59" s="24">
         <v>259</v>
       </c>
       <c r="H59" s="25">
         <v>199</v>
       </c>
       <c r="I59" s="25">
@@ -6457,52 +6608,55 @@
       </c>
       <c r="Y59" s="24">
         <v>222</v>
       </c>
       <c r="Z59" s="21">
         <v>199</v>
       </c>
       <c r="AA59" s="23">
         <v>173</v>
       </c>
       <c r="AB59" s="23">
         <v>165</v>
       </c>
       <c r="AC59" s="23">
         <v>187</v>
       </c>
       <c r="AD59" s="23">
         <v>185</v>
       </c>
       <c r="AE59" s="23">
         <v>168</v>
       </c>
       <c r="AF59" s="23">
         <v>174</v>
       </c>
-    </row>
-    <row r="60" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG59" s="23">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="60" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B60" s="30" t="s">
         <v>66</v>
       </c>
       <c r="C60" s="22">
         <v>92</v>
       </c>
       <c r="D60" s="22">
         <v>76</v>
       </c>
       <c r="E60" s="22">
         <v>80</v>
       </c>
       <c r="F60" s="22">
         <v>96</v>
       </c>
       <c r="G60" s="24">
         <v>93</v>
       </c>
       <c r="H60" s="25">
         <v>79</v>
       </c>
       <c r="I60" s="25">
@@ -6555,52 +6709,55 @@
       </c>
       <c r="Y60" s="24">
         <v>59</v>
       </c>
       <c r="Z60" s="21">
         <v>92</v>
       </c>
       <c r="AA60" s="23">
         <v>86</v>
       </c>
       <c r="AB60" s="23">
         <v>83</v>
       </c>
       <c r="AC60" s="23">
         <v>89</v>
       </c>
       <c r="AD60" s="23">
         <v>89</v>
       </c>
       <c r="AE60" s="23">
         <v>75</v>
       </c>
       <c r="AF60" s="23">
         <v>73</v>
       </c>
-    </row>
-    <row r="61" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG60" s="23">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B61" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C61" s="22">
         <v>69</v>
       </c>
       <c r="D61" s="22">
         <v>62</v>
       </c>
       <c r="E61" s="22">
         <v>59</v>
       </c>
       <c r="F61" s="22">
         <v>56</v>
       </c>
       <c r="G61" s="24">
         <v>71</v>
       </c>
       <c r="H61" s="25">
         <v>55</v>
       </c>
       <c r="I61" s="25">
@@ -6653,52 +6810,55 @@
       </c>
       <c r="Y61" s="24">
         <v>47</v>
       </c>
       <c r="Z61" s="21">
         <v>57</v>
       </c>
       <c r="AA61" s="23">
         <v>53</v>
       </c>
       <c r="AB61" s="23">
         <v>31</v>
       </c>
       <c r="AC61" s="23">
         <v>37</v>
       </c>
       <c r="AD61" s="23">
         <v>53</v>
       </c>
       <c r="AE61" s="23">
         <v>43</v>
       </c>
       <c r="AF61" s="23">
         <v>53</v>
       </c>
-    </row>
-    <row r="62" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG61" s="23">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="62" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B62" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C62" s="22">
         <v>118</v>
       </c>
       <c r="D62" s="22">
         <v>92</v>
       </c>
       <c r="E62" s="22">
         <v>99</v>
       </c>
       <c r="F62" s="22">
         <v>112</v>
       </c>
       <c r="G62" s="24">
         <v>124</v>
       </c>
       <c r="H62" s="25">
         <v>108</v>
       </c>
       <c r="I62" s="25">
@@ -6751,52 +6911,55 @@
       </c>
       <c r="Y62" s="24">
         <v>82</v>
       </c>
       <c r="Z62" s="21">
         <v>95</v>
       </c>
       <c r="AA62" s="23">
         <v>91</v>
       </c>
       <c r="AB62" s="23">
         <v>81</v>
       </c>
       <c r="AC62" s="23">
         <v>99</v>
       </c>
       <c r="AD62" s="23">
         <v>83</v>
       </c>
       <c r="AE62" s="23">
         <v>95</v>
       </c>
       <c r="AF62" s="23">
         <v>101</v>
       </c>
-    </row>
-    <row r="63" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG62" s="23">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="63" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B63" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C63" s="24">
         <v>82</v>
       </c>
       <c r="D63" s="24">
         <v>83</v>
       </c>
       <c r="E63" s="24">
         <v>64</v>
       </c>
       <c r="F63" s="24">
         <v>107</v>
       </c>
       <c r="G63" s="24">
         <v>89</v>
       </c>
       <c r="H63" s="26">
         <v>67</v>
       </c>
       <c r="I63" s="26">
@@ -6849,52 +7012,55 @@
       </c>
       <c r="Y63" s="24">
         <v>53</v>
       </c>
       <c r="Z63" s="21">
         <v>75</v>
       </c>
       <c r="AA63" s="23">
         <v>54</v>
       </c>
       <c r="AB63" s="23">
         <v>61</v>
       </c>
       <c r="AC63" s="23">
         <v>52</v>
       </c>
       <c r="AD63" s="23">
         <v>68</v>
       </c>
       <c r="AE63" s="23">
         <v>56</v>
       </c>
       <c r="AF63" s="23">
         <v>64</v>
       </c>
-    </row>
-    <row r="64" spans="1:32" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG63" s="23">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="64" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B64" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C64" s="24">
         <v>79</v>
       </c>
       <c r="D64" s="24">
         <v>81</v>
       </c>
       <c r="E64" s="24">
         <v>67</v>
       </c>
       <c r="F64" s="24">
         <v>62</v>
       </c>
       <c r="G64" s="24">
         <v>65</v>
       </c>
       <c r="H64" s="26">
         <v>65</v>
       </c>
       <c r="I64" s="26">
@@ -6947,87 +7113,91 @@
       </c>
       <c r="Y64" s="24">
         <v>48</v>
       </c>
       <c r="Z64" s="21">
         <v>60</v>
       </c>
       <c r="AA64" s="23">
         <v>45</v>
       </c>
       <c r="AB64" s="23">
         <v>44</v>
       </c>
       <c r="AC64" s="23">
         <v>66</v>
       </c>
       <c r="AD64" s="23">
         <v>56</v>
       </c>
       <c r="AE64" s="23">
         <v>46</v>
       </c>
       <c r="AF64" s="23">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B65" s="55" t="s">
+      <c r="AG64" s="23">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="65" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="C65" s="55"/>
-[...26 lines deleted...]
-      <c r="AD65" s="55"/>
+      <c r="C65" s="59"/>
+      <c r="D65" s="59"/>
+      <c r="E65" s="59"/>
+      <c r="F65" s="59"/>
+      <c r="G65" s="59"/>
+      <c r="H65" s="59"/>
+      <c r="I65" s="59"/>
+      <c r="J65" s="59"/>
+      <c r="K65" s="59"/>
+      <c r="L65" s="59"/>
+      <c r="M65" s="59"/>
+      <c r="N65" s="59"/>
+      <c r="O65" s="59"/>
+      <c r="P65" s="59"/>
+      <c r="Q65" s="59"/>
+      <c r="R65" s="59"/>
+      <c r="S65" s="59"/>
+      <c r="T65" s="59"/>
+      <c r="U65" s="59"/>
+      <c r="V65" s="59"/>
+      <c r="W65" s="59"/>
+      <c r="X65" s="59"/>
+      <c r="Y65" s="59"/>
+      <c r="Z65" s="59"/>
+      <c r="AA65" s="59"/>
+      <c r="AB65" s="59"/>
+      <c r="AC65" s="59"/>
+      <c r="AD65" s="59"/>
       <c r="AE65" s="40"/>
       <c r="AF65" s="23"/>
-    </row>
-    <row r="66" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG65" s="23"/>
+    </row>
+    <row r="66" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B66" s="29" t="s">
         <v>53</v>
       </c>
       <c r="C66" s="21">
         <v>1253</v>
       </c>
       <c r="D66" s="21">
         <v>1122</v>
       </c>
       <c r="E66" s="21">
         <v>1049</v>
       </c>
       <c r="F66" s="21">
         <v>1187</v>
       </c>
       <c r="G66" s="21">
         <v>1170</v>
       </c>
       <c r="H66" s="21">
         <v>1103</v>
       </c>
       <c r="I66" s="21">
@@ -7080,52 +7250,55 @@
       </c>
       <c r="Y66" s="21">
         <v>934</v>
       </c>
       <c r="Z66" s="21">
         <v>1023</v>
       </c>
       <c r="AA66" s="21">
         <v>972</v>
       </c>
       <c r="AB66" s="21">
         <v>792</v>
       </c>
       <c r="AC66" s="23">
         <v>946</v>
       </c>
       <c r="AD66" s="23">
         <v>895</v>
       </c>
       <c r="AE66" s="21">
         <v>829</v>
       </c>
       <c r="AF66" s="23">
         <v>926</v>
       </c>
-    </row>
-    <row r="67" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG66" s="23">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="67" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="34" t="s">
         <v>71</v>
       </c>
       <c r="B67" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C67" s="21">
         <v>581</v>
       </c>
       <c r="D67" s="21">
         <v>524</v>
       </c>
       <c r="E67" s="21">
         <v>468</v>
       </c>
       <c r="F67" s="21">
         <v>529</v>
       </c>
       <c r="G67" s="21">
         <v>486</v>
       </c>
       <c r="H67" s="21">
         <v>479</v>
       </c>
       <c r="I67" s="21">
@@ -7178,52 +7351,55 @@
       </c>
       <c r="Y67" s="21">
         <v>467</v>
       </c>
       <c r="Z67" s="21">
         <v>490</v>
       </c>
       <c r="AA67" s="21">
         <v>480</v>
       </c>
       <c r="AB67" s="21">
         <v>393</v>
       </c>
       <c r="AC67" s="23">
         <v>456</v>
       </c>
       <c r="AD67" s="23">
         <v>441</v>
       </c>
       <c r="AE67" s="21">
         <v>374</v>
       </c>
       <c r="AF67" s="23">
         <v>486</v>
       </c>
-    </row>
-    <row r="68" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG67" s="23">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="68" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B68" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C68" s="21">
         <v>127</v>
       </c>
       <c r="D68" s="21">
         <v>110</v>
       </c>
       <c r="E68" s="21">
         <v>111</v>
       </c>
       <c r="F68" s="21">
         <v>131</v>
       </c>
       <c r="G68" s="21">
         <v>132</v>
       </c>
       <c r="H68" s="21">
         <v>129</v>
       </c>
       <c r="I68" s="21">
@@ -7276,52 +7452,55 @@
       </c>
       <c r="Y68" s="21">
         <v>90</v>
       </c>
       <c r="Z68" s="21">
         <v>92</v>
       </c>
       <c r="AA68" s="21">
         <v>114</v>
       </c>
       <c r="AB68" s="21">
         <v>76</v>
       </c>
       <c r="AC68" s="23">
         <v>88</v>
       </c>
       <c r="AD68" s="23">
         <v>81</v>
       </c>
       <c r="AE68" s="21">
         <v>77</v>
       </c>
       <c r="AF68" s="23">
         <v>83</v>
       </c>
-    </row>
-    <row r="69" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG68" s="23">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="69" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="34" t="s">
         <v>73</v>
       </c>
       <c r="B69" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C69" s="21">
         <v>142</v>
       </c>
       <c r="D69" s="21">
         <v>133</v>
       </c>
       <c r="E69" s="21">
         <v>111</v>
       </c>
       <c r="F69" s="21">
         <v>127</v>
       </c>
       <c r="G69" s="21">
         <v>156</v>
       </c>
       <c r="H69" s="21">
         <v>125</v>
       </c>
       <c r="I69" s="21">
@@ -7374,52 +7553,55 @@
       </c>
       <c r="Y69" s="21">
         <v>98</v>
       </c>
       <c r="Z69" s="21">
         <v>111</v>
       </c>
       <c r="AA69" s="21">
         <v>98</v>
       </c>
       <c r="AB69" s="21">
         <v>103</v>
       </c>
       <c r="AC69" s="23">
         <v>114</v>
       </c>
       <c r="AD69" s="23">
         <v>110</v>
       </c>
       <c r="AE69" s="21">
         <v>108</v>
       </c>
       <c r="AF69" s="23">
         <v>90</v>
       </c>
-    </row>
-    <row r="70" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG69" s="23">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="70" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B70" s="30" t="s">
         <v>58</v>
       </c>
       <c r="C70" s="21">
         <v>100</v>
       </c>
       <c r="D70" s="21">
         <v>85</v>
       </c>
       <c r="E70" s="21">
         <v>77</v>
       </c>
       <c r="F70" s="21">
         <v>96</v>
       </c>
       <c r="G70" s="21">
         <v>90</v>
       </c>
       <c r="H70" s="21">
         <v>100</v>
       </c>
       <c r="I70" s="21">
@@ -7472,52 +7654,55 @@
       </c>
       <c r="Y70" s="21">
         <v>69</v>
       </c>
       <c r="Z70" s="21">
         <v>72</v>
       </c>
       <c r="AA70" s="21">
         <v>62</v>
       </c>
       <c r="AB70" s="21">
         <v>56</v>
       </c>
       <c r="AC70" s="23">
         <v>72</v>
       </c>
       <c r="AD70" s="23">
         <v>67</v>
       </c>
       <c r="AE70" s="21">
         <v>62</v>
       </c>
       <c r="AF70" s="23">
         <v>61</v>
       </c>
-    </row>
-    <row r="71" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG70" s="23">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B71" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C71" s="21">
         <v>140</v>
       </c>
       <c r="D71" s="21">
         <v>133</v>
       </c>
       <c r="E71" s="21">
         <v>149</v>
       </c>
       <c r="F71" s="21">
         <v>161</v>
       </c>
       <c r="G71" s="21">
         <v>165</v>
       </c>
       <c r="H71" s="21">
         <v>131</v>
       </c>
       <c r="I71" s="21">
@@ -7570,52 +7755,55 @@
       </c>
       <c r="Y71" s="21">
         <v>102</v>
       </c>
       <c r="Z71" s="21">
         <v>123</v>
       </c>
       <c r="AA71" s="21">
         <v>128</v>
       </c>
       <c r="AB71" s="21">
         <v>84</v>
       </c>
       <c r="AC71" s="23">
         <v>106</v>
       </c>
       <c r="AD71" s="23">
         <v>99</v>
       </c>
       <c r="AE71" s="21">
         <v>107</v>
       </c>
       <c r="AF71" s="23">
         <v>89</v>
       </c>
-    </row>
-    <row r="72" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG71" s="23">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="72" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B72" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C72" s="21">
         <v>78</v>
       </c>
       <c r="D72" s="21">
         <v>61</v>
       </c>
       <c r="E72" s="21">
         <v>69</v>
       </c>
       <c r="F72" s="21">
         <v>81</v>
       </c>
       <c r="G72" s="21">
         <v>79</v>
       </c>
       <c r="H72" s="21">
         <v>85</v>
       </c>
       <c r="I72" s="21">
@@ -7668,52 +7856,55 @@
       </c>
       <c r="Y72" s="21">
         <v>44</v>
       </c>
       <c r="Z72" s="21">
         <v>71</v>
       </c>
       <c r="AA72" s="21">
         <v>44</v>
       </c>
       <c r="AB72" s="21">
         <v>48</v>
       </c>
       <c r="AC72" s="23">
         <v>43</v>
       </c>
       <c r="AD72" s="23">
         <v>44</v>
       </c>
       <c r="AE72" s="21">
         <v>58</v>
       </c>
       <c r="AF72" s="23">
         <v>58</v>
       </c>
-    </row>
-    <row r="73" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG72" s="23">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="73" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B73" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C73" s="21">
         <v>85</v>
       </c>
       <c r="D73" s="21">
         <v>76</v>
       </c>
       <c r="E73" s="21">
         <v>64</v>
       </c>
       <c r="F73" s="21">
         <v>62</v>
       </c>
       <c r="G73" s="21">
         <v>62</v>
       </c>
       <c r="H73" s="21">
         <v>54</v>
       </c>
       <c r="I73" s="21">
@@ -7766,87 +7957,91 @@
       </c>
       <c r="Y73" s="21">
         <v>64</v>
       </c>
       <c r="Z73" s="21">
         <v>64</v>
       </c>
       <c r="AA73" s="21">
         <v>46</v>
       </c>
       <c r="AB73" s="21">
         <v>32</v>
       </c>
       <c r="AC73" s="23">
         <v>67</v>
       </c>
       <c r="AD73" s="23">
         <v>53</v>
       </c>
       <c r="AE73" s="21">
         <v>43</v>
       </c>
       <c r="AF73" s="23">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B74" s="41" t="s">
+      <c r="AG73" s="23">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="74" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="C74" s="41"/>
-[...26 lines deleted...]
-      <c r="AD74" s="41"/>
+      <c r="C74" s="45"/>
+      <c r="D74" s="45"/>
+      <c r="E74" s="45"/>
+      <c r="F74" s="45"/>
+      <c r="G74" s="45"/>
+      <c r="H74" s="45"/>
+      <c r="I74" s="45"/>
+      <c r="J74" s="45"/>
+      <c r="K74" s="45"/>
+      <c r="L74" s="45"/>
+      <c r="M74" s="45"/>
+      <c r="N74" s="45"/>
+      <c r="O74" s="45"/>
+      <c r="P74" s="45"/>
+      <c r="Q74" s="45"/>
+      <c r="R74" s="45"/>
+      <c r="S74" s="45"/>
+      <c r="T74" s="45"/>
+      <c r="U74" s="45"/>
+      <c r="V74" s="45"/>
+      <c r="W74" s="45"/>
+      <c r="X74" s="45"/>
+      <c r="Y74" s="45"/>
+      <c r="Z74" s="45"/>
+      <c r="AA74" s="45"/>
+      <c r="AB74" s="45"/>
+      <c r="AC74" s="45"/>
+      <c r="AD74" s="45"/>
       <c r="AE74" s="40"/>
       <c r="AF74" s="23"/>
-    </row>
-    <row r="75" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG74" s="23"/>
+    </row>
+    <row r="75" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="35" t="s">
         <v>48</v>
       </c>
       <c r="B75" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C75" s="21">
         <v>3595</v>
       </c>
       <c r="D75" s="21">
         <v>3167</v>
       </c>
       <c r="E75" s="21">
         <v>3011</v>
       </c>
       <c r="F75" s="21">
         <v>3432</v>
       </c>
       <c r="G75" s="21">
         <v>3349</v>
       </c>
       <c r="H75" s="21">
         <v>3061</v>
       </c>
       <c r="I75" s="21">
@@ -7899,52 +8094,55 @@
       </c>
       <c r="Y75" s="27">
         <v>2570</v>
       </c>
       <c r="Z75" s="27">
         <v>2808</v>
       </c>
       <c r="AA75" s="27">
         <v>2716</v>
       </c>
       <c r="AB75" s="21">
         <v>2403</v>
       </c>
       <c r="AC75" s="38">
         <v>2613</v>
       </c>
       <c r="AD75" s="38">
         <v>2592</v>
       </c>
       <c r="AE75" s="21">
         <v>2430</v>
       </c>
       <c r="AF75" s="23">
         <v>2717</v>
       </c>
-    </row>
-    <row r="76" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG75" s="23">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="76" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="35" t="s">
         <v>72</v>
       </c>
       <c r="B76" s="31" t="s">
         <v>55</v>
       </c>
       <c r="C76" s="21">
         <v>46</v>
       </c>
       <c r="D76" s="21">
         <v>46</v>
       </c>
       <c r="E76" s="21">
         <v>51</v>
       </c>
       <c r="F76" s="21">
         <v>35</v>
       </c>
       <c r="G76" s="21">
         <v>45</v>
       </c>
       <c r="H76" s="21">
         <v>36</v>
       </c>
       <c r="I76" s="21">
@@ -7997,52 +8195,55 @@
       </c>
       <c r="Y76" s="27">
         <v>26</v>
       </c>
       <c r="Z76" s="27">
         <v>28</v>
       </c>
       <c r="AA76" s="27">
         <v>28</v>
       </c>
       <c r="AB76" s="21">
         <v>16</v>
       </c>
       <c r="AC76" s="38">
         <v>26</v>
       </c>
       <c r="AD76" s="38">
         <v>38</v>
       </c>
       <c r="AE76" s="21">
         <v>18</v>
       </c>
       <c r="AF76" s="23">
         <v>35</v>
       </c>
-    </row>
-    <row r="77" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG76" s="23">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="77" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="35" t="s">
         <v>73</v>
       </c>
       <c r="B77" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C77" s="21">
         <v>48</v>
       </c>
       <c r="D77" s="21">
         <v>37</v>
       </c>
       <c r="E77" s="21">
         <v>41</v>
       </c>
       <c r="F77" s="21">
         <v>41</v>
       </c>
       <c r="G77" s="21">
         <v>51</v>
       </c>
       <c r="H77" s="21">
         <v>43</v>
       </c>
       <c r="I77" s="21">
@@ -8095,52 +8296,55 @@
       </c>
       <c r="Y77" s="27">
         <v>35</v>
       </c>
       <c r="Z77" s="27">
         <v>35</v>
       </c>
       <c r="AA77" s="27">
         <v>40</v>
       </c>
       <c r="AB77" s="21">
         <v>42</v>
       </c>
       <c r="AC77" s="38">
         <v>29</v>
       </c>
       <c r="AD77" s="38">
         <v>34</v>
       </c>
       <c r="AE77" s="21">
         <v>39</v>
       </c>
       <c r="AF77" s="23">
         <v>35</v>
       </c>
-    </row>
-    <row r="78" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG77" s="23">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="78" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="35" t="s">
         <v>74</v>
       </c>
       <c r="B78" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C78" s="21">
         <v>86</v>
       </c>
       <c r="D78" s="21">
         <v>80</v>
       </c>
       <c r="E78" s="21">
         <v>87</v>
       </c>
       <c r="F78" s="21">
         <v>76</v>
       </c>
       <c r="G78" s="21">
         <v>81</v>
       </c>
       <c r="H78" s="21">
         <v>69</v>
       </c>
       <c r="I78" s="21">
@@ -8193,52 +8397,55 @@
       </c>
       <c r="Y78" s="27">
         <v>63</v>
       </c>
       <c r="Z78" s="27">
         <v>79</v>
       </c>
       <c r="AA78" s="27">
         <v>66</v>
       </c>
       <c r="AB78" s="21">
         <v>53</v>
       </c>
       <c r="AC78" s="38">
         <v>64</v>
       </c>
       <c r="AD78" s="38">
         <v>50</v>
       </c>
       <c r="AE78" s="21">
         <v>49</v>
       </c>
       <c r="AF78" s="23">
         <v>65</v>
       </c>
-    </row>
-    <row r="79" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG78" s="23">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="79" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="35" t="s">
         <v>75</v>
       </c>
       <c r="B79" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C79" s="21">
         <v>333</v>
       </c>
       <c r="D79" s="21">
         <v>271</v>
       </c>
       <c r="E79" s="21">
         <v>219</v>
       </c>
       <c r="F79" s="21">
         <v>296</v>
       </c>
       <c r="G79" s="21">
         <v>293</v>
       </c>
       <c r="H79" s="21">
         <v>281</v>
       </c>
       <c r="I79" s="21">
@@ -8291,52 +8498,55 @@
       </c>
       <c r="Y79" s="27">
         <v>228</v>
       </c>
       <c r="Z79" s="27">
         <v>264</v>
       </c>
       <c r="AA79" s="27">
         <v>240</v>
       </c>
       <c r="AB79" s="21">
         <v>222</v>
       </c>
       <c r="AC79" s="38">
         <v>230</v>
       </c>
       <c r="AD79" s="38">
         <v>208</v>
       </c>
       <c r="AE79" s="21">
         <v>221</v>
       </c>
       <c r="AF79" s="23">
         <v>224</v>
       </c>
-    </row>
-    <row r="80" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG79" s="23">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="80" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="35" t="s">
         <v>76</v>
       </c>
       <c r="B80" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C80" s="21">
         <v>330</v>
       </c>
       <c r="D80" s="21">
         <v>266</v>
       </c>
       <c r="E80" s="21">
         <v>287</v>
       </c>
       <c r="F80" s="21">
         <v>283</v>
       </c>
       <c r="G80" s="21">
         <v>263</v>
       </c>
       <c r="H80" s="21">
         <v>241</v>
       </c>
       <c r="I80" s="21">
@@ -8389,52 +8599,55 @@
       </c>
       <c r="Y80" s="27">
         <v>243</v>
       </c>
       <c r="Z80" s="27">
         <v>236</v>
       </c>
       <c r="AA80" s="27">
         <v>204</v>
       </c>
       <c r="AB80" s="21">
         <v>195</v>
       </c>
       <c r="AC80" s="38">
         <v>225</v>
       </c>
       <c r="AD80" s="38">
         <v>226</v>
       </c>
       <c r="AE80" s="21">
         <v>201</v>
       </c>
       <c r="AF80" s="23">
         <v>206</v>
       </c>
-    </row>
-    <row r="81" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG80" s="23">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="81" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="35" t="s">
         <v>77</v>
       </c>
       <c r="B81" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C81" s="21">
         <v>311</v>
       </c>
       <c r="D81" s="21">
         <v>262</v>
       </c>
       <c r="E81" s="21">
         <v>269</v>
       </c>
       <c r="F81" s="21">
         <v>296</v>
       </c>
       <c r="G81" s="21">
         <v>294</v>
       </c>
       <c r="H81" s="21">
         <v>262</v>
       </c>
       <c r="I81" s="21">
@@ -8487,52 +8700,55 @@
       </c>
       <c r="Y81" s="27">
         <v>238</v>
       </c>
       <c r="Z81" s="27">
         <v>219</v>
       </c>
       <c r="AA81" s="27">
         <v>209</v>
       </c>
       <c r="AB81" s="21">
         <v>178</v>
       </c>
       <c r="AC81" s="38">
         <v>193</v>
       </c>
       <c r="AD81" s="38">
         <v>189</v>
       </c>
       <c r="AE81" s="21">
         <v>191</v>
       </c>
       <c r="AF81" s="23">
         <v>178</v>
       </c>
-    </row>
-    <row r="82" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG81" s="23">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="82" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="35" t="s">
         <v>78</v>
       </c>
       <c r="B82" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C82" s="21">
         <v>280</v>
       </c>
       <c r="D82" s="21">
         <v>291</v>
       </c>
       <c r="E82" s="21">
         <v>231</v>
       </c>
       <c r="F82" s="21">
         <v>319</v>
       </c>
       <c r="G82" s="21">
         <v>270</v>
       </c>
       <c r="H82" s="21">
         <v>268</v>
       </c>
       <c r="I82" s="21">
@@ -8585,52 +8801,55 @@
       </c>
       <c r="Y82" s="27">
         <v>201</v>
       </c>
       <c r="Z82" s="27">
         <v>219</v>
       </c>
       <c r="AA82" s="27">
         <v>231</v>
       </c>
       <c r="AB82" s="21">
         <v>192</v>
       </c>
       <c r="AC82" s="38">
         <v>231</v>
       </c>
       <c r="AD82" s="38">
         <v>203</v>
       </c>
       <c r="AE82" s="21">
         <v>191</v>
       </c>
       <c r="AF82" s="23">
         <v>257</v>
       </c>
-    </row>
-    <row r="83" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG82" s="23">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="83" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="35" t="s">
         <v>79</v>
       </c>
       <c r="B83" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C83" s="21">
         <v>297</v>
       </c>
       <c r="D83" s="21">
         <v>273</v>
       </c>
       <c r="E83" s="21">
         <v>231</v>
       </c>
       <c r="F83" s="21">
         <v>242</v>
       </c>
       <c r="G83" s="21">
         <v>249</v>
       </c>
       <c r="H83" s="21">
         <v>204</v>
       </c>
       <c r="I83" s="21">
@@ -8683,52 +8902,55 @@
       </c>
       <c r="Y83" s="27">
         <v>188</v>
       </c>
       <c r="Z83" s="27">
         <v>218</v>
       </c>
       <c r="AA83" s="27">
         <v>234</v>
       </c>
       <c r="AB83" s="21">
         <v>163</v>
       </c>
       <c r="AC83" s="38">
         <v>213</v>
       </c>
       <c r="AD83" s="38">
         <v>201</v>
       </c>
       <c r="AE83" s="21">
         <v>185</v>
       </c>
       <c r="AF83" s="23">
         <v>202</v>
       </c>
-    </row>
-    <row r="84" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG83" s="23">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="84" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="35" t="s">
         <v>80</v>
       </c>
       <c r="B84" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C84" s="21">
         <v>99</v>
       </c>
       <c r="D84" s="21">
         <v>95</v>
       </c>
       <c r="E84" s="21">
         <v>92</v>
       </c>
       <c r="F84" s="21">
         <v>87</v>
       </c>
       <c r="G84" s="21">
         <v>85</v>
       </c>
       <c r="H84" s="21">
         <v>67</v>
       </c>
       <c r="I84" s="21">
@@ -8781,52 +9003,55 @@
       </c>
       <c r="Y84" s="27">
         <v>61</v>
       </c>
       <c r="Z84" s="27">
         <v>69</v>
       </c>
       <c r="AA84" s="27">
         <v>74</v>
       </c>
       <c r="AB84" s="21">
         <v>67</v>
       </c>
       <c r="AC84" s="38">
         <v>58</v>
       </c>
       <c r="AD84" s="38">
         <v>60</v>
       </c>
       <c r="AE84" s="21">
         <v>63</v>
       </c>
       <c r="AF84" s="23">
         <v>79</v>
       </c>
-    </row>
-    <row r="85" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG84" s="23">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="85" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="35" t="s">
         <v>81</v>
       </c>
       <c r="B85" s="31" t="s">
         <v>64</v>
       </c>
       <c r="C85" s="21">
         <v>552</v>
       </c>
       <c r="D85" s="21">
         <v>471</v>
       </c>
       <c r="E85" s="21">
         <v>509</v>
       </c>
       <c r="F85" s="21">
         <v>611</v>
       </c>
       <c r="G85" s="21">
         <v>608</v>
       </c>
       <c r="H85" s="21">
         <v>593</v>
       </c>
       <c r="I85" s="21">
@@ -8879,52 +9104,55 @@
       </c>
       <c r="Y85" s="27">
         <v>454</v>
       </c>
       <c r="Z85" s="27">
         <v>501</v>
       </c>
       <c r="AA85" s="27">
         <v>504</v>
       </c>
       <c r="AB85" s="21">
         <v>454</v>
       </c>
       <c r="AC85" s="38">
         <v>469</v>
       </c>
       <c r="AD85" s="38">
         <v>501</v>
       </c>
       <c r="AE85" s="21">
         <v>452</v>
       </c>
       <c r="AF85" s="23">
         <v>548</v>
       </c>
-    </row>
-    <row r="86" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG85" s="23">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="86" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="35" t="s">
         <v>82</v>
       </c>
       <c r="B86" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C86" s="21">
         <v>419</v>
       </c>
       <c r="D86" s="21">
         <v>374</v>
       </c>
       <c r="E86" s="21">
         <v>331</v>
       </c>
       <c r="F86" s="21">
         <v>393</v>
       </c>
       <c r="G86" s="21">
         <v>316</v>
       </c>
       <c r="H86" s="21">
         <v>336</v>
       </c>
       <c r="I86" s="21">
@@ -8977,52 +9205,55 @@
       </c>
       <c r="Y86" s="27">
         <v>293</v>
       </c>
       <c r="Z86" s="27">
         <v>291</v>
       </c>
       <c r="AA86" s="27">
         <v>276</v>
       </c>
       <c r="AB86" s="21">
         <v>282</v>
       </c>
       <c r="AC86" s="38">
         <v>282</v>
       </c>
       <c r="AD86" s="38">
         <v>266</v>
       </c>
       <c r="AE86" s="21">
         <v>251</v>
       </c>
       <c r="AF86" s="23">
         <v>275</v>
       </c>
-    </row>
-    <row r="87" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG86" s="23">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="87" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="35" t="s">
         <v>83</v>
       </c>
       <c r="B87" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C87" s="21">
         <v>228</v>
       </c>
       <c r="D87" s="21">
         <v>164</v>
       </c>
       <c r="E87" s="21">
         <v>193</v>
       </c>
       <c r="F87" s="21">
         <v>191</v>
       </c>
       <c r="G87" s="21">
         <v>187</v>
       </c>
       <c r="H87" s="21">
         <v>164</v>
       </c>
       <c r="I87" s="21">
@@ -9075,52 +9306,55 @@
       </c>
       <c r="Y87" s="27">
         <v>136</v>
       </c>
       <c r="Z87" s="27">
         <v>182</v>
       </c>
       <c r="AA87" s="27">
         <v>185</v>
       </c>
       <c r="AB87" s="21">
         <v>168</v>
       </c>
       <c r="AC87" s="38">
         <v>194</v>
       </c>
       <c r="AD87" s="38">
         <v>168</v>
       </c>
       <c r="AE87" s="21">
         <v>144</v>
       </c>
       <c r="AF87" s="23">
         <v>167</v>
       </c>
-    </row>
-    <row r="88" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG87" s="23">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="88" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="35" t="s">
         <v>84</v>
       </c>
       <c r="B88" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C88" s="21">
         <v>135</v>
       </c>
       <c r="D88" s="21">
         <v>120</v>
       </c>
       <c r="E88" s="21">
         <v>115</v>
       </c>
       <c r="F88" s="21">
         <v>130</v>
       </c>
       <c r="G88" s="21">
         <v>141</v>
       </c>
       <c r="H88" s="21">
         <v>104</v>
       </c>
       <c r="I88" s="21">
@@ -9173,52 +9407,55 @@
       </c>
       <c r="Y88" s="27">
         <v>98</v>
       </c>
       <c r="Z88" s="27">
         <v>117</v>
       </c>
       <c r="AA88" s="27">
         <v>111</v>
       </c>
       <c r="AB88" s="21">
         <v>75</v>
       </c>
       <c r="AC88" s="38">
         <v>87</v>
       </c>
       <c r="AD88" s="38">
         <v>112</v>
       </c>
       <c r="AE88" s="21">
         <v>94</v>
       </c>
       <c r="AF88" s="23">
         <v>100</v>
       </c>
-    </row>
-    <row r="89" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG88" s="23">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="89" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="35" t="s">
         <v>85</v>
       </c>
       <c r="B89" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C89" s="21">
         <v>162</v>
       </c>
       <c r="D89" s="21">
         <v>151</v>
       </c>
       <c r="E89" s="21">
         <v>141</v>
       </c>
       <c r="F89" s="21">
         <v>155</v>
       </c>
       <c r="G89" s="21">
         <v>197</v>
       </c>
       <c r="H89" s="21">
         <v>168</v>
       </c>
       <c r="I89" s="21">
@@ -9271,52 +9508,55 @@
       </c>
       <c r="Y89" s="27">
         <v>124</v>
       </c>
       <c r="Z89" s="27">
         <v>133</v>
       </c>
       <c r="AA89" s="27">
         <v>134</v>
       </c>
       <c r="AB89" s="21">
         <v>117</v>
       </c>
       <c r="AC89" s="38">
         <v>146</v>
       </c>
       <c r="AD89" s="38">
         <v>129</v>
       </c>
       <c r="AE89" s="21">
         <v>150</v>
       </c>
       <c r="AF89" s="23">
         <v>149</v>
       </c>
-    </row>
-    <row r="90" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG89" s="23">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="90" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="35" t="s">
         <v>86</v>
       </c>
       <c r="B90" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C90" s="21">
         <v>183</v>
       </c>
       <c r="D90" s="21">
         <v>187</v>
       </c>
       <c r="E90" s="21">
         <v>139</v>
       </c>
       <c r="F90" s="21">
         <v>203</v>
       </c>
       <c r="G90" s="21">
         <v>188</v>
       </c>
       <c r="H90" s="21">
         <v>149</v>
       </c>
       <c r="I90" s="21">
@@ -9369,52 +9609,55 @@
       </c>
       <c r="Y90" s="27">
         <v>126</v>
       </c>
       <c r="Z90" s="27">
         <v>147</v>
       </c>
       <c r="AA90" s="27">
         <v>127</v>
       </c>
       <c r="AB90" s="21">
         <v>131</v>
       </c>
       <c r="AC90" s="38">
         <v>105</v>
       </c>
       <c r="AD90" s="38">
         <v>149</v>
       </c>
       <c r="AE90" s="21">
         <v>130</v>
       </c>
       <c r="AF90" s="23">
         <v>135</v>
       </c>
-    </row>
-    <row r="91" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG90" s="23">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="91" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="36" t="s">
         <v>87</v>
       </c>
       <c r="B91" s="33" t="s">
         <v>70</v>
       </c>
       <c r="C91" s="28">
         <v>86</v>
       </c>
       <c r="D91" s="28">
         <v>79</v>
       </c>
       <c r="E91" s="28">
         <v>75</v>
       </c>
       <c r="F91" s="28">
         <v>74</v>
       </c>
       <c r="G91" s="28">
         <v>81</v>
       </c>
       <c r="H91" s="28">
         <v>76</v>
       </c>
       <c r="I91" s="28">
@@ -9467,165 +9710,168 @@
       </c>
       <c r="Y91" s="28">
         <v>56</v>
       </c>
       <c r="Z91" s="28">
         <v>70</v>
       </c>
       <c r="AA91" s="28">
         <v>53</v>
       </c>
       <c r="AB91" s="28">
         <v>48</v>
       </c>
       <c r="AC91" s="39">
         <v>61</v>
       </c>
       <c r="AD91" s="39">
         <v>58</v>
       </c>
       <c r="AE91" s="28">
         <v>51</v>
       </c>
       <c r="AF91" s="39">
         <v>62</v>
       </c>
-    </row>
-    <row r="92" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG91" s="39">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="92" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="13"/>
       <c r="B92" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C92" s="1"/>
       <c r="D92" s="1"/>
       <c r="E92" s="1"/>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="K92" s="1"/>
       <c r="L92" s="1"/>
       <c r="M92" s="1"/>
       <c r="N92" s="1"/>
       <c r="O92" s="1"/>
       <c r="P92" s="1"/>
       <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
       <c r="S92" s="6"/>
       <c r="T92" s="1"/>
       <c r="U92" s="7"/>
       <c r="V92" s="1"/>
       <c r="X92" s="1"/>
       <c r="Y92" s="1"/>
       <c r="Z92" s="1"/>
       <c r="AA92" s="1"/>
     </row>
-    <row r="93" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="14"/>
       <c r="B93" s="1"/>
       <c r="C93" s="1"/>
       <c r="D93" s="1"/>
       <c r="E93" s="1"/>
       <c r="F93" s="1"/>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
       <c r="I93" s="1"/>
       <c r="J93" s="1"/>
       <c r="K93" s="1"/>
       <c r="L93" s="1"/>
       <c r="M93" s="1"/>
       <c r="N93" s="1"/>
       <c r="O93" s="1"/>
       <c r="P93" s="1"/>
       <c r="Q93" s="1"/>
       <c r="R93" s="1"/>
       <c r="S93" s="6"/>
       <c r="T93" s="1"/>
       <c r="U93" s="7"/>
       <c r="V93" s="1"/>
       <c r="X93" s="1"/>
       <c r="Y93" s="1"/>
       <c r="Z93" s="1"/>
       <c r="AA93" s="1"/>
     </row>
-    <row r="94" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="14"/>
       <c r="B94" s="1"/>
       <c r="C94" s="1"/>
       <c r="D94" s="1"/>
       <c r="E94" s="1"/>
       <c r="F94" s="1"/>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
       <c r="I94" s="1"/>
       <c r="J94" s="1"/>
       <c r="K94" s="1"/>
       <c r="L94" s="1"/>
       <c r="M94" s="1"/>
       <c r="N94" s="1"/>
       <c r="O94" s="1"/>
       <c r="P94" s="1"/>
       <c r="Q94" s="1"/>
       <c r="R94" s="1"/>
       <c r="S94" s="6"/>
       <c r="T94" s="1"/>
       <c r="U94" s="7"/>
       <c r="V94" s="1"/>
       <c r="X94" s="1"/>
       <c r="Y94" s="1"/>
       <c r="Z94" s="1"/>
       <c r="AA94" s="1"/>
     </row>
-    <row r="95" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B95" s="1"/>
       <c r="C95" s="1"/>
       <c r="D95" s="1"/>
       <c r="E95" s="1"/>
       <c r="F95" s="1"/>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
       <c r="I95" s="1"/>
       <c r="J95" s="1"/>
       <c r="K95" s="1"/>
       <c r="L95" s="1"/>
       <c r="M95" s="1"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
       <c r="R95" s="1"/>
       <c r="S95" s="1"/>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="X95" s="1"/>
       <c r="Y95" s="1"/>
       <c r="Z95" s="1"/>
       <c r="AA95" s="1"/>
     </row>
-    <row r="96" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="1"/>
       <c r="C96" s="1"/>
       <c r="D96" s="1"/>
       <c r="E96" s="1"/>
       <c r="F96" s="1"/>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
       <c r="I96" s="1"/>
       <c r="J96" s="1"/>
       <c r="K96" s="1"/>
       <c r="L96" s="1"/>
       <c r="M96" s="1"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
       <c r="R96" s="1"/>
       <c r="S96" s="1"/>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="X96" s="1"/>
       <c r="Y96" s="1"/>
       <c r="Z96" s="1"/>
       <c r="AA96" s="1"/>
@@ -34595,51 +34841,51 @@
       <c r="O1021" s="1"/>
       <c r="P1021" s="1"/>
       <c r="Q1021" s="1"/>
       <c r="R1021" s="1"/>
       <c r="S1021" s="1"/>
       <c r="T1021" s="1"/>
       <c r="U1021" s="1"/>
       <c r="V1021" s="1"/>
       <c r="X1021" s="1"/>
       <c r="Y1021" s="1"/>
       <c r="Z1021" s="1"/>
       <c r="AA1021" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B74:AD74"/>
     <mergeCell ref="B2:X2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:AD8"/>
     <mergeCell ref="B27:AD27"/>
     <mergeCell ref="B46:AD46"/>
     <mergeCell ref="B65:AD65"/>
-    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="AA6:AG6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>