--- v5 (2026-09-20)
+++ v6 (2026-10-13)
@@ -3,68 +3,68 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="1" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="4YIuj5BArxCm/x2rGfpA34TbSmvsAfh51FY7cV0vl8A="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="94">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t>From January 1, 2024</t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
@@ -1050,51 +1050,51 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="33.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="61.28515625" style="16" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="41" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>52</v>
       </c>
@@ -1178,59 +1178,59 @@
       <c r="B12" s="15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="41" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="19">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="19">
-        <v>46300</v>
+        <v>46332</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="41" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="41" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>90</v>
       </c>
@@ -1260,250 +1260,252 @@
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="43.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="218.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="10" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AG1021"/>
+  <dimension ref="A1:AH1021"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="AH85" sqref="AH85"/>
+    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AI14" sqref="AI14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="28" width="10" customWidth="1"/>
     <col min="29" max="30" width="9.5703125" customWidth="1"/>
     <col min="31" max="31" width="10.28515625" customWidth="1"/>
     <col min="32" max="32" width="7" customWidth="1"/>
     <col min="33" max="33" width="8.140625" customWidth="1"/>
+    <col min="34" max="34" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:33" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:34" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="12"/>
       <c r="B2" s="46" t="s">
         <v>88</v>
       </c>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="46"/>
       <c r="J2" s="46"/>
       <c r="K2" s="46"/>
       <c r="L2" s="46"/>
       <c r="M2" s="46"/>
       <c r="N2" s="46"/>
       <c r="O2" s="46"/>
       <c r="P2" s="46"/>
       <c r="Q2" s="46"/>
       <c r="R2" s="46"/>
       <c r="S2" s="46"/>
       <c r="T2" s="46"/>
       <c r="U2" s="46"/>
       <c r="V2" s="46"/>
       <c r="W2" s="46"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
-      <c r="AG5" s="37" t="s">
+      <c r="AH5" s="37" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="48" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="50"/>
       <c r="C6" s="52">
         <v>2024</v>
       </c>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="53"/>
       <c r="G6" s="53"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="53"/>
       <c r="K6" s="53"/>
       <c r="L6" s="53"/>
       <c r="M6" s="53"/>
       <c r="N6" s="53"/>
       <c r="O6" s="54">
         <v>2025</v>
       </c>
       <c r="P6" s="55"/>
       <c r="Q6" s="55"/>
       <c r="R6" s="55"/>
       <c r="S6" s="55"/>
       <c r="T6" s="55"/>
       <c r="U6" s="55"/>
       <c r="V6" s="55"/>
       <c r="W6" s="55"/>
       <c r="X6" s="55"/>
       <c r="Y6" s="55"/>
       <c r="Z6" s="55"/>
       <c r="AA6" s="60">
         <v>2026</v>
       </c>
       <c r="AB6" s="55"/>
       <c r="AC6" s="55"/>
       <c r="AD6" s="55"/>
       <c r="AE6" s="55"/>
       <c r="AF6" s="55"/>
       <c r="AG6" s="55"/>
-    </row>
-    <row r="7" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH6" s="55"/>
+    </row>
+    <row r="7" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="49"/>
       <c r="B7" s="51"/>
       <c r="C7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>36</v>
@@ -1555,85 +1557,88 @@
       </c>
       <c r="Z7" s="20" t="s">
         <v>40</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AB7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AD7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="AE7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AF7" s="4" t="s">
         <v>34</v>
       </c>
       <c r="AG7" s="4" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="8" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH7" s="4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="56" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="56"/>
       <c r="D8" s="56"/>
       <c r="E8" s="56"/>
       <c r="F8" s="56"/>
       <c r="G8" s="56"/>
       <c r="H8" s="56"/>
       <c r="I8" s="56"/>
       <c r="J8" s="56"/>
       <c r="K8" s="56"/>
       <c r="L8" s="56"/>
       <c r="M8" s="56"/>
       <c r="N8" s="56"/>
       <c r="O8" s="56"/>
       <c r="P8" s="56"/>
       <c r="Q8" s="56"/>
       <c r="R8" s="56"/>
       <c r="S8" s="56"/>
       <c r="T8" s="56"/>
       <c r="U8" s="56"/>
       <c r="V8" s="56"/>
       <c r="W8" s="56"/>
       <c r="X8" s="56"/>
       <c r="Y8" s="56"/>
       <c r="Z8" s="56"/>
       <c r="AA8" s="56"/>
       <c r="AB8" s="56"/>
       <c r="AC8" s="56"/>
       <c r="AD8" s="56"/>
     </row>
-    <row r="9" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="21">
         <v>4848</v>
       </c>
       <c r="D9" s="21">
         <v>4289</v>
       </c>
       <c r="E9" s="21">
         <v>4060</v>
       </c>
       <c r="F9" s="21">
         <v>4619</v>
       </c>
       <c r="G9" s="21">
         <v>4519</v>
       </c>
       <c r="H9" s="21">
         <v>4164</v>
       </c>
       <c r="I9" s="21">
@@ -1689,52 +1694,55 @@
       </c>
       <c r="Z9" s="21">
         <v>3831</v>
       </c>
       <c r="AA9" s="23">
         <v>3688</v>
       </c>
       <c r="AB9" s="21">
         <v>3195</v>
       </c>
       <c r="AC9" s="21">
         <v>3559</v>
       </c>
       <c r="AD9" s="21">
         <v>3487</v>
       </c>
       <c r="AE9" s="21">
         <v>3259</v>
       </c>
       <c r="AF9" s="23">
         <v>3643</v>
       </c>
       <c r="AG9" s="23">
         <v>3842</v>
       </c>
-    </row>
-    <row r="10" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH9" s="23">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="34" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="21">
         <v>581</v>
       </c>
       <c r="D10" s="21">
         <v>524</v>
       </c>
       <c r="E10" s="21">
         <v>468</v>
       </c>
       <c r="F10" s="21">
         <v>529</v>
       </c>
       <c r="G10" s="21">
         <v>486</v>
       </c>
       <c r="H10" s="21">
         <v>479</v>
       </c>
       <c r="I10" s="21">
@@ -1790,52 +1798,55 @@
       </c>
       <c r="Z10" s="21">
         <v>490</v>
       </c>
       <c r="AA10" s="23">
         <v>480</v>
       </c>
       <c r="AB10" s="21">
         <v>393</v>
       </c>
       <c r="AC10" s="21">
         <v>456</v>
       </c>
       <c r="AD10" s="21">
         <v>441</v>
       </c>
       <c r="AE10" s="21">
         <v>374</v>
       </c>
       <c r="AF10" s="23">
         <v>486</v>
       </c>
       <c r="AG10" s="23">
         <v>530</v>
       </c>
-    </row>
-    <row r="11" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH10" s="23">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="21">
         <v>173</v>
       </c>
       <c r="D11" s="21">
         <v>156</v>
       </c>
       <c r="E11" s="21">
         <v>162</v>
       </c>
       <c r="F11" s="21">
         <v>166</v>
       </c>
       <c r="G11" s="21">
         <v>177</v>
       </c>
       <c r="H11" s="21">
         <v>165</v>
       </c>
       <c r="I11" s="21">
@@ -1891,52 +1902,55 @@
       </c>
       <c r="Z11" s="21">
         <v>120</v>
       </c>
       <c r="AA11" s="23">
         <v>142</v>
       </c>
       <c r="AB11" s="21">
         <v>92</v>
       </c>
       <c r="AC11" s="21">
         <v>114</v>
       </c>
       <c r="AD11" s="21">
         <v>119</v>
       </c>
       <c r="AE11" s="21">
         <v>95</v>
       </c>
       <c r="AF11" s="23">
         <v>118</v>
       </c>
       <c r="AG11" s="23">
         <v>139</v>
       </c>
-    </row>
-    <row r="12" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH11" s="23">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="34" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="21">
         <v>190</v>
       </c>
       <c r="D12" s="21">
         <v>170</v>
       </c>
       <c r="E12" s="21">
         <v>152</v>
       </c>
       <c r="F12" s="21">
         <v>168</v>
       </c>
       <c r="G12" s="21">
         <v>207</v>
       </c>
       <c r="H12" s="21">
         <v>168</v>
       </c>
       <c r="I12" s="21">
@@ -1992,52 +2006,55 @@
       </c>
       <c r="Z12" s="21">
         <v>146</v>
       </c>
       <c r="AA12" s="23">
         <v>138</v>
       </c>
       <c r="AB12" s="21">
         <v>145</v>
       </c>
       <c r="AC12" s="21">
         <v>143</v>
       </c>
       <c r="AD12" s="21">
         <v>144</v>
       </c>
       <c r="AE12" s="21">
         <v>147</v>
       </c>
       <c r="AF12" s="23">
         <v>125</v>
       </c>
       <c r="AG12" s="23">
         <v>142</v>
       </c>
-    </row>
-    <row r="13" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH12" s="23">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="34" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="21">
         <v>86</v>
       </c>
       <c r="D13" s="21">
         <v>80</v>
       </c>
       <c r="E13" s="21">
         <v>87</v>
       </c>
       <c r="F13" s="21">
         <v>76</v>
       </c>
       <c r="G13" s="21">
         <v>81</v>
       </c>
       <c r="H13" s="21">
         <v>69</v>
       </c>
       <c r="I13" s="21">
@@ -2093,52 +2110,55 @@
       </c>
       <c r="Z13" s="21">
         <v>79</v>
       </c>
       <c r="AA13" s="23">
         <v>66</v>
       </c>
       <c r="AB13" s="21">
         <v>53</v>
       </c>
       <c r="AC13" s="21">
         <v>64</v>
       </c>
       <c r="AD13" s="21">
         <v>50</v>
       </c>
       <c r="AE13" s="21">
         <v>49</v>
       </c>
       <c r="AF13" s="23">
         <v>65</v>
       </c>
       <c r="AG13" s="23">
         <v>57</v>
       </c>
-    </row>
-    <row r="14" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH13" s="23">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="21">
         <v>433</v>
       </c>
       <c r="D14" s="21">
         <v>356</v>
       </c>
       <c r="E14" s="21">
         <v>296</v>
       </c>
       <c r="F14" s="21">
         <v>392</v>
       </c>
       <c r="G14" s="21">
         <v>383</v>
       </c>
       <c r="H14" s="21">
         <v>381</v>
       </c>
       <c r="I14" s="21">
@@ -2194,52 +2214,55 @@
       </c>
       <c r="Z14" s="21">
         <v>336</v>
       </c>
       <c r="AA14" s="23">
         <v>302</v>
       </c>
       <c r="AB14" s="21">
         <v>278</v>
       </c>
       <c r="AC14" s="21">
         <v>302</v>
       </c>
       <c r="AD14" s="21">
         <v>275</v>
       </c>
       <c r="AE14" s="21">
         <v>283</v>
       </c>
       <c r="AF14" s="23">
         <v>285</v>
       </c>
       <c r="AG14" s="23">
         <v>298</v>
       </c>
-    </row>
-    <row r="15" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH14" s="23">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="34" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="21">
         <v>330</v>
       </c>
       <c r="D15" s="21">
         <v>266</v>
       </c>
       <c r="E15" s="21">
         <v>287</v>
       </c>
       <c r="F15" s="21">
         <v>283</v>
       </c>
       <c r="G15" s="21">
         <v>263</v>
       </c>
       <c r="H15" s="21">
         <v>241</v>
       </c>
       <c r="I15" s="21">
@@ -2295,52 +2318,55 @@
       </c>
       <c r="Z15" s="21">
         <v>236</v>
       </c>
       <c r="AA15" s="23">
         <v>204</v>
       </c>
       <c r="AB15" s="21">
         <v>195</v>
       </c>
       <c r="AC15" s="21">
         <v>225</v>
       </c>
       <c r="AD15" s="21">
         <v>226</v>
       </c>
       <c r="AE15" s="21">
         <v>201</v>
       </c>
       <c r="AF15" s="23">
         <v>206</v>
       </c>
       <c r="AG15" s="23">
         <v>221</v>
       </c>
-    </row>
-    <row r="16" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH15" s="23">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="34" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="21">
         <v>311</v>
       </c>
       <c r="D16" s="21">
         <v>262</v>
       </c>
       <c r="E16" s="21">
         <v>269</v>
       </c>
       <c r="F16" s="21">
         <v>296</v>
       </c>
       <c r="G16" s="21">
         <v>294</v>
       </c>
       <c r="H16" s="21">
         <v>262</v>
       </c>
       <c r="I16" s="21">
@@ -2396,52 +2422,55 @@
       </c>
       <c r="Z16" s="21">
         <v>219</v>
       </c>
       <c r="AA16" s="23">
         <v>209</v>
       </c>
       <c r="AB16" s="21">
         <v>178</v>
       </c>
       <c r="AC16" s="21">
         <v>193</v>
       </c>
       <c r="AD16" s="21">
         <v>189</v>
       </c>
       <c r="AE16" s="21">
         <v>191</v>
       </c>
       <c r="AF16" s="23">
         <v>178</v>
       </c>
       <c r="AG16" s="23">
         <v>204</v>
       </c>
-    </row>
-    <row r="17" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH16" s="23">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="34" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="21">
         <v>280</v>
       </c>
       <c r="D17" s="21">
         <v>291</v>
       </c>
       <c r="E17" s="21">
         <v>231</v>
       </c>
       <c r="F17" s="21">
         <v>319</v>
       </c>
       <c r="G17" s="21">
         <v>270</v>
       </c>
       <c r="H17" s="21">
         <v>268</v>
       </c>
       <c r="I17" s="21">
@@ -2497,52 +2526,55 @@
       </c>
       <c r="Z17" s="21">
         <v>219</v>
       </c>
       <c r="AA17" s="23">
         <v>231</v>
       </c>
       <c r="AB17" s="21">
         <v>192</v>
       </c>
       <c r="AC17" s="21">
         <v>231</v>
       </c>
       <c r="AD17" s="21">
         <v>203</v>
       </c>
       <c r="AE17" s="21">
         <v>191</v>
       </c>
       <c r="AF17" s="23">
         <v>257</v>
       </c>
       <c r="AG17" s="23">
         <v>241</v>
       </c>
-    </row>
-    <row r="18" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH17" s="23">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="21">
         <v>297</v>
       </c>
       <c r="D18" s="21">
         <v>273</v>
       </c>
       <c r="E18" s="21">
         <v>231</v>
       </c>
       <c r="F18" s="21">
         <v>242</v>
       </c>
       <c r="G18" s="21">
         <v>249</v>
       </c>
       <c r="H18" s="21">
         <v>204</v>
       </c>
       <c r="I18" s="21">
@@ -2598,52 +2630,55 @@
       </c>
       <c r="Z18" s="21">
         <v>218</v>
       </c>
       <c r="AA18" s="23">
         <v>234</v>
       </c>
       <c r="AB18" s="21">
         <v>163</v>
       </c>
       <c r="AC18" s="21">
         <v>213</v>
       </c>
       <c r="AD18" s="21">
         <v>201</v>
       </c>
       <c r="AE18" s="21">
         <v>185</v>
       </c>
       <c r="AF18" s="23">
         <v>202</v>
       </c>
       <c r="AG18" s="23">
         <v>218</v>
       </c>
-    </row>
-    <row r="19" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH18" s="23">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="34" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="21">
         <v>99</v>
       </c>
       <c r="D19" s="21">
         <v>95</v>
       </c>
       <c r="E19" s="21">
         <v>92</v>
       </c>
       <c r="F19" s="21">
         <v>87</v>
       </c>
       <c r="G19" s="21">
         <v>85</v>
       </c>
       <c r="H19" s="21">
         <v>67</v>
       </c>
       <c r="I19" s="21">
@@ -2699,52 +2734,55 @@
       </c>
       <c r="Z19" s="21">
         <v>69</v>
       </c>
       <c r="AA19" s="23">
         <v>74</v>
       </c>
       <c r="AB19" s="21">
         <v>67</v>
       </c>
       <c r="AC19" s="21">
         <v>58</v>
       </c>
       <c r="AD19" s="21">
         <v>60</v>
       </c>
       <c r="AE19" s="21">
         <v>63</v>
       </c>
       <c r="AF19" s="23">
         <v>79</v>
       </c>
       <c r="AG19" s="23">
         <v>77</v>
       </c>
-    </row>
-    <row r="20" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH19" s="23">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="21">
         <v>552</v>
       </c>
       <c r="D20" s="21">
         <v>471</v>
       </c>
       <c r="E20" s="21">
         <v>509</v>
       </c>
       <c r="F20" s="21">
         <v>611</v>
       </c>
       <c r="G20" s="21">
         <v>608</v>
       </c>
       <c r="H20" s="21">
         <v>593</v>
       </c>
       <c r="I20" s="21">
@@ -2800,52 +2838,55 @@
       </c>
       <c r="Z20" s="21">
         <v>501</v>
       </c>
       <c r="AA20" s="23">
         <v>504</v>
       </c>
       <c r="AB20" s="21">
         <v>454</v>
       </c>
       <c r="AC20" s="21">
         <v>469</v>
       </c>
       <c r="AD20" s="21">
         <v>501</v>
       </c>
       <c r="AE20" s="21">
         <v>452</v>
       </c>
       <c r="AF20" s="23">
         <v>548</v>
       </c>
       <c r="AG20" s="23">
         <v>579</v>
       </c>
-    </row>
-    <row r="21" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH20" s="23">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="21">
         <v>559</v>
       </c>
       <c r="D21" s="21">
         <v>507</v>
       </c>
       <c r="E21" s="21">
         <v>480</v>
       </c>
       <c r="F21" s="21">
         <v>554</v>
       </c>
       <c r="G21" s="21">
         <v>481</v>
       </c>
       <c r="H21" s="21">
         <v>467</v>
       </c>
       <c r="I21" s="21">
@@ -2901,52 +2942,55 @@
       </c>
       <c r="Z21" s="21">
         <v>414</v>
       </c>
       <c r="AA21" s="23">
         <v>404</v>
       </c>
       <c r="AB21" s="21">
         <v>366</v>
       </c>
       <c r="AC21" s="21">
         <v>388</v>
       </c>
       <c r="AD21" s="21">
         <v>365</v>
       </c>
       <c r="AE21" s="21">
         <v>358</v>
       </c>
       <c r="AF21" s="23">
         <v>364</v>
       </c>
       <c r="AG21" s="23">
         <v>382</v>
       </c>
-    </row>
-    <row r="22" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH21" s="23">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="21">
         <v>228</v>
       </c>
       <c r="D22" s="21">
         <v>164</v>
       </c>
       <c r="E22" s="21">
         <v>193</v>
       </c>
       <c r="F22" s="21">
         <v>191</v>
       </c>
       <c r="G22" s="21">
         <v>187</v>
       </c>
       <c r="H22" s="21">
         <v>164</v>
       </c>
       <c r="I22" s="21">
@@ -3002,52 +3046,55 @@
       </c>
       <c r="Z22" s="21">
         <v>182</v>
       </c>
       <c r="AA22" s="23">
         <v>185</v>
       </c>
       <c r="AB22" s="21">
         <v>168</v>
       </c>
       <c r="AC22" s="21">
         <v>194</v>
       </c>
       <c r="AD22" s="21">
         <v>168</v>
       </c>
       <c r="AE22" s="21">
         <v>144</v>
       </c>
       <c r="AF22" s="23">
         <v>167</v>
       </c>
       <c r="AG22" s="23">
         <v>195</v>
       </c>
-    </row>
-    <row r="23" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH22" s="23">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="21">
         <v>135</v>
       </c>
       <c r="D23" s="21">
         <v>120</v>
       </c>
       <c r="E23" s="21">
         <v>115</v>
       </c>
       <c r="F23" s="21">
         <v>130</v>
       </c>
       <c r="G23" s="21">
         <v>141</v>
       </c>
       <c r="H23" s="21">
         <v>104</v>
       </c>
       <c r="I23" s="21">
@@ -3103,52 +3150,55 @@
       </c>
       <c r="Z23" s="21">
         <v>117</v>
       </c>
       <c r="AA23" s="23">
         <v>111</v>
       </c>
       <c r="AB23" s="21">
         <v>75</v>
       </c>
       <c r="AC23" s="21">
         <v>87</v>
       </c>
       <c r="AD23" s="21">
         <v>112</v>
       </c>
       <c r="AE23" s="21">
         <v>94</v>
       </c>
       <c r="AF23" s="23">
         <v>100</v>
       </c>
       <c r="AG23" s="23">
         <v>90</v>
       </c>
-    </row>
-    <row r="24" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH23" s="23">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C24" s="21">
         <v>240</v>
       </c>
       <c r="D24" s="21">
         <v>212</v>
       </c>
       <c r="E24" s="21">
         <v>210</v>
       </c>
       <c r="F24" s="21">
         <v>236</v>
       </c>
       <c r="G24" s="21">
         <v>276</v>
       </c>
       <c r="H24" s="21">
         <v>253</v>
       </c>
       <c r="I24" s="21">
@@ -3204,52 +3254,55 @@
       </c>
       <c r="Z24" s="21">
         <v>204</v>
       </c>
       <c r="AA24" s="23">
         <v>178</v>
       </c>
       <c r="AB24" s="21">
         <v>165</v>
       </c>
       <c r="AC24" s="21">
         <v>189</v>
       </c>
       <c r="AD24" s="21">
         <v>173</v>
       </c>
       <c r="AE24" s="21">
         <v>208</v>
       </c>
       <c r="AF24" s="23">
         <v>207</v>
       </c>
       <c r="AG24" s="23">
         <v>216</v>
       </c>
-    </row>
-    <row r="25" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH24" s="23">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C25" s="21">
         <v>183</v>
       </c>
       <c r="D25" s="21">
         <v>187</v>
       </c>
       <c r="E25" s="21">
         <v>139</v>
       </c>
       <c r="F25" s="21">
         <v>203</v>
       </c>
       <c r="G25" s="21">
         <v>188</v>
       </c>
       <c r="H25" s="21">
         <v>149</v>
       </c>
       <c r="I25" s="21">
@@ -3305,52 +3358,55 @@
       </c>
       <c r="Z25" s="21">
         <v>147</v>
       </c>
       <c r="AA25" s="23">
         <v>127</v>
       </c>
       <c r="AB25" s="21">
         <v>131</v>
       </c>
       <c r="AC25" s="21">
         <v>105</v>
       </c>
       <c r="AD25" s="21">
         <v>149</v>
       </c>
       <c r="AE25" s="21">
         <v>130</v>
       </c>
       <c r="AF25" s="23">
         <v>135</v>
       </c>
       <c r="AG25" s="23">
         <v>144</v>
       </c>
-    </row>
-    <row r="26" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH25" s="23">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C26" s="21">
         <v>171</v>
       </c>
       <c r="D26" s="21">
         <v>155</v>
       </c>
       <c r="E26" s="21">
         <v>139</v>
       </c>
       <c r="F26" s="21">
         <v>136</v>
       </c>
       <c r="G26" s="21">
         <v>143</v>
       </c>
       <c r="H26" s="21">
         <v>130</v>
       </c>
       <c r="I26" s="21">
@@ -3406,89 +3462,93 @@
       </c>
       <c r="Z26" s="21">
         <v>134</v>
       </c>
       <c r="AA26" s="23">
         <v>99</v>
       </c>
       <c r="AB26" s="21">
         <v>80</v>
       </c>
       <c r="AC26" s="21">
         <v>128</v>
       </c>
       <c r="AD26" s="21">
         <v>111</v>
       </c>
       <c r="AE26" s="21">
         <v>94</v>
       </c>
       <c r="AF26" s="23">
         <v>121</v>
       </c>
       <c r="AG26" s="23">
         <v>109</v>
       </c>
-    </row>
-    <row r="27" spans="1:33" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH26" s="23">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="11"/>
       <c r="B27" s="57" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
       <c r="E27" s="57"/>
       <c r="F27" s="57"/>
       <c r="G27" s="57"/>
       <c r="H27" s="57"/>
       <c r="I27" s="57"/>
       <c r="J27" s="57"/>
       <c r="K27" s="57"/>
       <c r="L27" s="57"/>
       <c r="M27" s="57"/>
       <c r="N27" s="57"/>
       <c r="O27" s="57"/>
       <c r="P27" s="57"/>
       <c r="Q27" s="57"/>
       <c r="R27" s="57"/>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="57"/>
       <c r="V27" s="57"/>
       <c r="W27" s="57"/>
       <c r="X27" s="57"/>
       <c r="Y27" s="57"/>
       <c r="Z27" s="57"/>
       <c r="AA27" s="57"/>
       <c r="AB27" s="57"/>
       <c r="AC27" s="57"/>
       <c r="AD27" s="57"/>
       <c r="AE27" s="40"/>
       <c r="AF27" s="23"/>
       <c r="AG27" s="23"/>
-    </row>
-    <row r="28" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH27" s="23"/>
+    </row>
+    <row r="28" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>53</v>
       </c>
       <c r="C28" s="22">
         <v>2530</v>
       </c>
       <c r="D28" s="23">
         <v>2231</v>
       </c>
       <c r="E28" s="23">
         <v>2136</v>
       </c>
       <c r="F28" s="23">
         <v>2407</v>
       </c>
       <c r="G28" s="23">
         <v>2329</v>
       </c>
       <c r="H28" s="21">
         <v>2222</v>
       </c>
       <c r="I28" s="21">
@@ -3544,52 +3604,55 @@
       </c>
       <c r="Z28" s="21">
         <v>1982</v>
       </c>
       <c r="AA28" s="23">
         <v>1947</v>
       </c>
       <c r="AB28" s="23">
         <v>1636</v>
       </c>
       <c r="AC28" s="23">
         <v>1812</v>
       </c>
       <c r="AD28" s="23">
         <v>1799</v>
       </c>
       <c r="AE28" s="23">
         <v>1717</v>
       </c>
       <c r="AF28" s="23">
         <v>1896</v>
       </c>
       <c r="AG28" s="23">
         <v>1978</v>
       </c>
-    </row>
-    <row r="29" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH28" s="23">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="34" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C29" s="22">
         <v>299</v>
       </c>
       <c r="D29" s="23">
         <v>273</v>
       </c>
       <c r="E29" s="23">
         <v>249</v>
       </c>
       <c r="F29" s="23">
         <v>273</v>
       </c>
       <c r="G29" s="23">
         <v>250</v>
       </c>
       <c r="H29" s="21">
         <v>258</v>
       </c>
       <c r="I29" s="21">
@@ -3645,52 +3708,55 @@
       </c>
       <c r="Z29" s="21">
         <v>272</v>
       </c>
       <c r="AA29" s="23">
         <v>243</v>
       </c>
       <c r="AB29" s="23">
         <v>200</v>
       </c>
       <c r="AC29" s="23">
         <v>225</v>
       </c>
       <c r="AD29" s="23">
         <v>228</v>
       </c>
       <c r="AE29" s="23">
         <v>208</v>
       </c>
       <c r="AF29" s="23">
         <v>259</v>
       </c>
       <c r="AG29" s="23">
         <v>287</v>
       </c>
-    </row>
-    <row r="30" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH29" s="23">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B30" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="22">
         <v>85</v>
       </c>
       <c r="D30" s="23">
         <v>82</v>
       </c>
       <c r="E30" s="23">
         <v>90</v>
       </c>
       <c r="F30" s="23">
         <v>86</v>
       </c>
       <c r="G30" s="23">
         <v>90</v>
       </c>
       <c r="H30" s="21">
         <v>86</v>
       </c>
       <c r="I30" s="21">
@@ -3746,52 +3812,55 @@
       </c>
       <c r="Z30" s="21">
         <v>64</v>
       </c>
       <c r="AA30" s="23">
         <v>74</v>
       </c>
       <c r="AB30" s="23">
         <v>43</v>
       </c>
       <c r="AC30" s="23">
         <v>51</v>
       </c>
       <c r="AD30" s="23">
         <v>64</v>
       </c>
       <c r="AE30" s="23">
         <v>53</v>
       </c>
       <c r="AF30" s="23">
         <v>62</v>
       </c>
       <c r="AG30" s="23">
         <v>63</v>
       </c>
-    </row>
-    <row r="31" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH30" s="23">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="34" t="s">
         <v>73</v>
       </c>
       <c r="B31" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="22">
         <v>94</v>
       </c>
       <c r="D31" s="23">
         <v>94</v>
       </c>
       <c r="E31" s="23">
         <v>81</v>
       </c>
       <c r="F31" s="23">
         <v>92</v>
       </c>
       <c r="G31" s="23">
         <v>118</v>
       </c>
       <c r="H31" s="21">
         <v>95</v>
       </c>
       <c r="I31" s="21">
@@ -3847,52 +3916,55 @@
       </c>
       <c r="Z31" s="21">
         <v>74</v>
       </c>
       <c r="AA31" s="23">
         <v>67</v>
       </c>
       <c r="AB31" s="23">
         <v>66</v>
       </c>
       <c r="AC31" s="23">
         <v>69</v>
       </c>
       <c r="AD31" s="23">
         <v>69</v>
       </c>
       <c r="AE31" s="23">
         <v>65</v>
       </c>
       <c r="AF31" s="23">
         <v>68</v>
       </c>
       <c r="AG31" s="23">
         <v>78</v>
       </c>
-    </row>
-    <row r="32" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH31" s="23">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="34" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="22">
         <v>43</v>
       </c>
       <c r="D32" s="23">
         <v>47</v>
       </c>
       <c r="E32" s="23">
         <v>43</v>
       </c>
       <c r="F32" s="23">
         <v>41</v>
       </c>
       <c r="G32" s="23">
         <v>39</v>
       </c>
       <c r="H32" s="21">
         <v>36</v>
       </c>
       <c r="I32" s="21">
@@ -3948,52 +4020,55 @@
       </c>
       <c r="Z32" s="21">
         <v>47</v>
       </c>
       <c r="AA32" s="23">
         <v>36</v>
       </c>
       <c r="AB32" s="23">
         <v>31</v>
       </c>
       <c r="AC32" s="23">
         <v>37</v>
       </c>
       <c r="AD32" s="23">
         <v>25</v>
       </c>
       <c r="AE32" s="23">
         <v>33</v>
       </c>
       <c r="AF32" s="23">
         <v>35</v>
       </c>
       <c r="AG32" s="23">
         <v>29</v>
       </c>
-    </row>
-    <row r="33" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH32" s="23">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B33" s="30" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="22">
         <v>222</v>
       </c>
       <c r="D33" s="23">
         <v>184</v>
       </c>
       <c r="E33" s="23">
         <v>162</v>
       </c>
       <c r="F33" s="23">
         <v>194</v>
       </c>
       <c r="G33" s="23">
         <v>201</v>
       </c>
       <c r="H33" s="21">
         <v>191</v>
       </c>
       <c r="I33" s="21">
@@ -4049,52 +4124,55 @@
       </c>
       <c r="Z33" s="21">
         <v>169</v>
       </c>
       <c r="AA33" s="23">
         <v>167</v>
       </c>
       <c r="AB33" s="23">
         <v>145</v>
       </c>
       <c r="AC33" s="23">
         <v>149</v>
       </c>
       <c r="AD33" s="23">
         <v>141</v>
       </c>
       <c r="AE33" s="23">
         <v>154</v>
       </c>
       <c r="AF33" s="23">
         <v>134</v>
       </c>
       <c r="AG33" s="23">
         <v>137</v>
       </c>
-    </row>
-    <row r="34" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH33" s="23">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="34" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="22">
         <v>188</v>
       </c>
       <c r="D34" s="23">
         <v>142</v>
       </c>
       <c r="E34" s="23">
         <v>146</v>
       </c>
       <c r="F34" s="23">
         <v>150</v>
       </c>
       <c r="G34" s="23">
         <v>143</v>
       </c>
       <c r="H34" s="21">
         <v>123</v>
       </c>
       <c r="I34" s="21">
@@ -4150,52 +4228,55 @@
       </c>
       <c r="Z34" s="21">
         <v>116</v>
       </c>
       <c r="AA34" s="23">
         <v>98</v>
       </c>
       <c r="AB34" s="23">
         <v>93</v>
       </c>
       <c r="AC34" s="23">
         <v>109</v>
       </c>
       <c r="AD34" s="23">
         <v>119</v>
       </c>
       <c r="AE34" s="23">
         <v>94</v>
       </c>
       <c r="AF34" s="23">
         <v>110</v>
       </c>
       <c r="AG34" s="23">
         <v>107</v>
       </c>
-    </row>
-    <row r="35" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH34" s="23">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="34" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="22">
         <v>178</v>
       </c>
       <c r="D35" s="23">
         <v>140</v>
       </c>
       <c r="E35" s="23">
         <v>152</v>
       </c>
       <c r="F35" s="23">
         <v>136</v>
       </c>
       <c r="G35" s="23">
         <v>146</v>
       </c>
       <c r="H35" s="21">
         <v>144</v>
       </c>
       <c r="I35" s="21">
@@ -4251,52 +4332,55 @@
       </c>
       <c r="Z35" s="21">
         <v>107</v>
       </c>
       <c r="AA35" s="23">
         <v>98</v>
       </c>
       <c r="AB35" s="23">
         <v>85</v>
       </c>
       <c r="AC35" s="23">
         <v>98</v>
       </c>
       <c r="AD35" s="23">
         <v>103</v>
       </c>
       <c r="AE35" s="23">
         <v>114</v>
       </c>
       <c r="AF35" s="23">
         <v>94</v>
       </c>
       <c r="AG35" s="23">
         <v>110</v>
       </c>
-    </row>
-    <row r="36" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH35" s="23">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="34" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="22">
         <v>143</v>
       </c>
       <c r="D36" s="23">
         <v>153</v>
       </c>
       <c r="E36" s="23">
         <v>107</v>
       </c>
       <c r="F36" s="23">
         <v>164</v>
       </c>
       <c r="G36" s="23">
         <v>143</v>
       </c>
       <c r="H36" s="21">
         <v>140</v>
       </c>
       <c r="I36" s="21">
@@ -4352,52 +4436,55 @@
       </c>
       <c r="Z36" s="21">
         <v>119</v>
       </c>
       <c r="AA36" s="23">
         <v>129</v>
       </c>
       <c r="AB36" s="23">
         <v>101</v>
       </c>
       <c r="AC36" s="23">
         <v>119</v>
       </c>
       <c r="AD36" s="23">
         <v>114</v>
       </c>
       <c r="AE36" s="23">
         <v>87</v>
       </c>
       <c r="AF36" s="23">
         <v>135</v>
       </c>
       <c r="AG36" s="23">
         <v>124</v>
       </c>
-    </row>
-    <row r="37" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH36" s="23">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="30" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="22">
         <v>154</v>
       </c>
       <c r="D37" s="23">
         <v>143</v>
       </c>
       <c r="E37" s="23">
         <v>126</v>
       </c>
       <c r="F37" s="23">
         <v>124</v>
       </c>
       <c r="G37" s="23">
         <v>117</v>
       </c>
       <c r="H37" s="21">
         <v>104</v>
       </c>
       <c r="I37" s="21">
@@ -4453,52 +4540,55 @@
       </c>
       <c r="Z37" s="21">
         <v>107</v>
       </c>
       <c r="AA37" s="23">
         <v>117</v>
       </c>
       <c r="AB37" s="23">
         <v>74</v>
       </c>
       <c r="AC37" s="23">
         <v>115</v>
       </c>
       <c r="AD37" s="23">
         <v>103</v>
       </c>
       <c r="AE37" s="23">
         <v>101</v>
       </c>
       <c r="AF37" s="23">
         <v>105</v>
       </c>
       <c r="AG37" s="23">
         <v>115</v>
       </c>
-    </row>
-    <row r="38" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH37" s="23">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="34" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="22">
         <v>50</v>
       </c>
       <c r="D38" s="23">
         <v>40</v>
       </c>
       <c r="E38" s="23">
         <v>41</v>
       </c>
       <c r="F38" s="23">
         <v>41</v>
       </c>
       <c r="G38" s="23">
         <v>47</v>
       </c>
       <c r="H38" s="21">
         <v>37</v>
       </c>
       <c r="I38" s="21">
@@ -4554,52 +4644,55 @@
       </c>
       <c r="Z38" s="21">
         <v>35</v>
       </c>
       <c r="AA38" s="23">
         <v>43</v>
       </c>
       <c r="AB38" s="23">
         <v>39</v>
       </c>
       <c r="AC38" s="23">
         <v>27</v>
       </c>
       <c r="AD38" s="23">
         <v>29</v>
       </c>
       <c r="AE38" s="23">
         <v>33</v>
       </c>
       <c r="AF38" s="23">
         <v>42</v>
       </c>
       <c r="AG38" s="23">
         <v>48</v>
       </c>
-    </row>
-    <row r="39" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH38" s="23">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="22">
         <v>261</v>
       </c>
       <c r="D39" s="23">
         <v>229</v>
       </c>
       <c r="E39" s="23">
         <v>265</v>
       </c>
       <c r="F39" s="23">
         <v>335</v>
       </c>
       <c r="G39" s="23">
         <v>320</v>
       </c>
       <c r="H39" s="21">
         <v>314</v>
       </c>
       <c r="I39" s="21">
@@ -4655,52 +4748,55 @@
       </c>
       <c r="Z39" s="21">
         <v>252</v>
       </c>
       <c r="AA39" s="23">
         <v>273</v>
       </c>
       <c r="AB39" s="23">
         <v>239</v>
       </c>
       <c r="AC39" s="23">
         <v>252</v>
       </c>
       <c r="AD39" s="23">
         <v>260</v>
       </c>
       <c r="AE39" s="23">
         <v>230</v>
       </c>
       <c r="AF39" s="23">
         <v>282</v>
       </c>
       <c r="AG39" s="23">
         <v>307</v>
       </c>
-    </row>
-    <row r="40" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH39" s="23">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B40" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="22">
         <v>296</v>
       </c>
       <c r="D40" s="23">
         <v>260</v>
       </c>
       <c r="E40" s="23">
         <v>247</v>
       </c>
       <c r="F40" s="23">
         <v>308</v>
       </c>
       <c r="G40" s="23">
         <v>222</v>
       </c>
       <c r="H40" s="21">
         <v>268</v>
       </c>
       <c r="I40" s="21">
@@ -4756,52 +4852,55 @@
       </c>
       <c r="Z40" s="21">
         <v>215</v>
       </c>
       <c r="AA40" s="23">
         <v>231</v>
       </c>
       <c r="AB40" s="23">
         <v>201</v>
       </c>
       <c r="AC40" s="23">
         <v>201</v>
       </c>
       <c r="AD40" s="23">
         <v>180</v>
       </c>
       <c r="AE40" s="23">
         <v>190</v>
       </c>
       <c r="AF40" s="23">
         <v>190</v>
       </c>
       <c r="AG40" s="23">
         <v>192</v>
       </c>
-    </row>
-    <row r="41" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH40" s="23">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B41" s="30" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="22">
         <v>136</v>
       </c>
       <c r="D41" s="23">
         <v>88</v>
       </c>
       <c r="E41" s="23">
         <v>113</v>
       </c>
       <c r="F41" s="23">
         <v>95</v>
       </c>
       <c r="G41" s="23">
         <v>94</v>
       </c>
       <c r="H41" s="21">
         <v>85</v>
       </c>
       <c r="I41" s="21">
@@ -4857,52 +4956,55 @@
       </c>
       <c r="Z41" s="21">
         <v>90</v>
       </c>
       <c r="AA41" s="23">
         <v>99</v>
       </c>
       <c r="AB41" s="23">
         <v>85</v>
       </c>
       <c r="AC41" s="23">
         <v>105</v>
       </c>
       <c r="AD41" s="23">
         <v>79</v>
       </c>
       <c r="AE41" s="23">
         <v>69</v>
       </c>
       <c r="AF41" s="23">
         <v>94</v>
       </c>
       <c r="AG41" s="23">
         <v>100</v>
       </c>
-    </row>
-    <row r="42" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH41" s="23">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B42" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="22">
         <v>66</v>
       </c>
       <c r="D42" s="23">
         <v>58</v>
       </c>
       <c r="E42" s="23">
         <v>56</v>
       </c>
       <c r="F42" s="23">
         <v>74</v>
       </c>
       <c r="G42" s="23">
         <v>70</v>
       </c>
       <c r="H42" s="21">
         <v>49</v>
       </c>
       <c r="I42" s="21">
@@ -4958,52 +5060,55 @@
       </c>
       <c r="Z42" s="21">
         <v>60</v>
       </c>
       <c r="AA42" s="23">
         <v>58</v>
       </c>
       <c r="AB42" s="23">
         <v>44</v>
       </c>
       <c r="AC42" s="23">
         <v>50</v>
       </c>
       <c r="AD42" s="23">
         <v>59</v>
       </c>
       <c r="AE42" s="23">
         <v>51</v>
       </c>
       <c r="AF42" s="23">
         <v>47</v>
       </c>
       <c r="AG42" s="23">
         <v>45</v>
       </c>
-    </row>
-    <row r="43" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH42" s="23">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C43" s="22">
         <v>122</v>
       </c>
       <c r="D43" s="23">
         <v>120</v>
       </c>
       <c r="E43" s="23">
         <v>111</v>
       </c>
       <c r="F43" s="23">
         <v>124</v>
       </c>
       <c r="G43" s="23">
         <v>152</v>
       </c>
       <c r="H43" s="21">
         <v>145</v>
       </c>
       <c r="I43" s="21">
@@ -5059,52 +5164,55 @@
       </c>
       <c r="Z43" s="21">
         <v>109</v>
       </c>
       <c r="AA43" s="23">
         <v>87</v>
       </c>
       <c r="AB43" s="23">
         <v>84</v>
       </c>
       <c r="AC43" s="23">
         <v>90</v>
       </c>
       <c r="AD43" s="23">
         <v>90</v>
       </c>
       <c r="AE43" s="23">
         <v>113</v>
       </c>
       <c r="AF43" s="23">
         <v>106</v>
       </c>
       <c r="AG43" s="23">
         <v>103</v>
       </c>
-    </row>
-    <row r="44" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH43" s="23">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B44" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C44" s="22">
         <v>101</v>
       </c>
       <c r="D44" s="23">
         <v>104</v>
       </c>
       <c r="E44" s="23">
         <v>75</v>
       </c>
       <c r="F44" s="23">
         <v>96</v>
       </c>
       <c r="G44" s="23">
         <v>99</v>
       </c>
       <c r="H44" s="21">
         <v>82</v>
       </c>
       <c r="I44" s="21">
@@ -5160,52 +5268,55 @@
       </c>
       <c r="Z44" s="21">
         <v>72</v>
       </c>
       <c r="AA44" s="23">
         <v>73</v>
       </c>
       <c r="AB44" s="23">
         <v>70</v>
       </c>
       <c r="AC44" s="23">
         <v>53</v>
       </c>
       <c r="AD44" s="23">
         <v>81</v>
       </c>
       <c r="AE44" s="23">
         <v>74</v>
       </c>
       <c r="AF44" s="23">
         <v>71</v>
       </c>
       <c r="AG44" s="23">
         <v>75</v>
       </c>
-    </row>
-    <row r="45" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH44" s="23">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B45" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C45" s="22">
         <v>92</v>
       </c>
       <c r="D45" s="23">
         <v>74</v>
       </c>
       <c r="E45" s="23">
         <v>72</v>
       </c>
       <c r="F45" s="23">
         <v>74</v>
       </c>
       <c r="G45" s="23">
         <v>78</v>
       </c>
       <c r="H45" s="21">
         <v>65</v>
       </c>
       <c r="I45" s="21">
@@ -5261,89 +5372,93 @@
       </c>
       <c r="Z45" s="21">
         <v>74</v>
       </c>
       <c r="AA45" s="23">
         <v>54</v>
       </c>
       <c r="AB45" s="23">
         <v>36</v>
       </c>
       <c r="AC45" s="23">
         <v>62</v>
       </c>
       <c r="AD45" s="23">
         <v>55</v>
       </c>
       <c r="AE45" s="23">
         <v>48</v>
       </c>
       <c r="AF45" s="23">
         <v>62</v>
       </c>
       <c r="AG45" s="23">
         <v>58</v>
       </c>
-    </row>
-    <row r="46" spans="1:33" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH45" s="23">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="11"/>
       <c r="B46" s="58" t="s">
         <v>46</v>
       </c>
       <c r="C46" s="58"/>
       <c r="D46" s="58"/>
       <c r="E46" s="58"/>
       <c r="F46" s="58"/>
       <c r="G46" s="58"/>
       <c r="H46" s="58"/>
       <c r="I46" s="58"/>
       <c r="J46" s="58"/>
       <c r="K46" s="58"/>
       <c r="L46" s="58"/>
       <c r="M46" s="58"/>
       <c r="N46" s="58"/>
       <c r="O46" s="58"/>
       <c r="P46" s="58"/>
       <c r="Q46" s="58"/>
       <c r="R46" s="58"/>
       <c r="S46" s="58"/>
       <c r="T46" s="58"/>
       <c r="U46" s="58"/>
       <c r="V46" s="58"/>
       <c r="W46" s="58"/>
       <c r="X46" s="58"/>
       <c r="Y46" s="58"/>
       <c r="Z46" s="58"/>
       <c r="AA46" s="58"/>
       <c r="AB46" s="58"/>
       <c r="AC46" s="58"/>
       <c r="AD46" s="58"/>
       <c r="AE46" s="40"/>
       <c r="AF46" s="23"/>
       <c r="AG46" s="23"/>
-    </row>
-    <row r="47" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH46" s="23"/>
+    </row>
+    <row r="47" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B47" s="29" t="s">
         <v>53</v>
       </c>
       <c r="C47" s="22">
         <v>2318</v>
       </c>
       <c r="D47" s="22">
         <v>2058</v>
       </c>
       <c r="E47" s="22">
         <v>1924</v>
       </c>
       <c r="F47" s="22">
         <v>2212</v>
       </c>
       <c r="G47" s="24">
         <v>2190</v>
       </c>
       <c r="H47" s="25">
         <v>1942</v>
       </c>
       <c r="I47" s="25">
@@ -5399,52 +5514,55 @@
       </c>
       <c r="Z47" s="21">
         <v>1849</v>
       </c>
       <c r="AA47" s="23">
         <v>1741</v>
       </c>
       <c r="AB47" s="23">
         <v>1559</v>
       </c>
       <c r="AC47" s="23">
         <v>1747</v>
       </c>
       <c r="AD47" s="23">
         <v>1688</v>
       </c>
       <c r="AE47" s="23">
         <v>1542</v>
       </c>
       <c r="AF47" s="23">
         <v>1747</v>
       </c>
       <c r="AG47" s="23">
         <v>1864</v>
       </c>
-    </row>
-    <row r="48" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH47" s="23">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="34" t="s">
         <v>71</v>
       </c>
       <c r="B48" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C48" s="22">
         <v>282</v>
       </c>
       <c r="D48" s="22">
         <v>251</v>
       </c>
       <c r="E48" s="22">
         <v>219</v>
       </c>
       <c r="F48" s="22">
         <v>256</v>
       </c>
       <c r="G48" s="24">
         <v>236</v>
       </c>
       <c r="H48" s="25">
         <v>221</v>
       </c>
       <c r="I48" s="25">
@@ -5500,52 +5618,55 @@
       </c>
       <c r="Z48" s="21">
         <v>218</v>
       </c>
       <c r="AA48" s="23">
         <v>237</v>
       </c>
       <c r="AB48" s="23">
         <v>193</v>
       </c>
       <c r="AC48" s="23">
         <v>231</v>
       </c>
       <c r="AD48" s="23">
         <v>213</v>
       </c>
       <c r="AE48" s="23">
         <v>166</v>
       </c>
       <c r="AF48" s="23">
         <v>227</v>
       </c>
       <c r="AG48" s="23">
         <v>243</v>
       </c>
-    </row>
-    <row r="49" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH48" s="23">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B49" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C49" s="22">
         <v>88</v>
       </c>
       <c r="D49" s="22">
         <v>74</v>
       </c>
       <c r="E49" s="22">
         <v>72</v>
       </c>
       <c r="F49" s="22">
         <v>80</v>
       </c>
       <c r="G49" s="24">
         <v>87</v>
       </c>
       <c r="H49" s="25">
         <v>79</v>
       </c>
       <c r="I49" s="25">
@@ -5601,52 +5722,55 @@
       </c>
       <c r="Z49" s="21">
         <v>56</v>
       </c>
       <c r="AA49" s="23">
         <v>68</v>
       </c>
       <c r="AB49" s="23">
         <v>49</v>
       </c>
       <c r="AC49" s="23">
         <v>63</v>
       </c>
       <c r="AD49" s="23">
         <v>55</v>
       </c>
       <c r="AE49" s="23">
         <v>42</v>
       </c>
       <c r="AF49" s="23">
         <v>56</v>
       </c>
       <c r="AG49" s="23">
         <v>76</v>
       </c>
-    </row>
-    <row r="50" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH49" s="23">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="50" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="34" t="s">
         <v>73</v>
       </c>
       <c r="B50" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C50" s="22">
         <v>96</v>
       </c>
       <c r="D50" s="22">
         <v>76</v>
       </c>
       <c r="E50" s="22">
         <v>71</v>
       </c>
       <c r="F50" s="22">
         <v>76</v>
       </c>
       <c r="G50" s="24">
         <v>89</v>
       </c>
       <c r="H50" s="25">
         <v>73</v>
       </c>
       <c r="I50" s="25">
@@ -5702,52 +5826,55 @@
       </c>
       <c r="Z50" s="21">
         <v>72</v>
       </c>
       <c r="AA50" s="23">
         <v>71</v>
       </c>
       <c r="AB50" s="23">
         <v>79</v>
       </c>
       <c r="AC50" s="23">
         <v>74</v>
       </c>
       <c r="AD50" s="23">
         <v>75</v>
       </c>
       <c r="AE50" s="23">
         <v>82</v>
       </c>
       <c r="AF50" s="23">
         <v>57</v>
       </c>
       <c r="AG50" s="23">
         <v>64</v>
       </c>
-    </row>
-    <row r="51" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH50" s="23">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="34" t="s">
         <v>74</v>
       </c>
       <c r="B51" s="30" t="s">
         <v>57</v>
       </c>
       <c r="C51" s="22">
         <v>43</v>
       </c>
       <c r="D51" s="22">
         <v>33</v>
       </c>
       <c r="E51" s="22">
         <v>44</v>
       </c>
       <c r="F51" s="22">
         <v>35</v>
       </c>
       <c r="G51" s="24">
         <v>42</v>
       </c>
       <c r="H51" s="25">
         <v>33</v>
       </c>
       <c r="I51" s="25">
@@ -5803,52 +5930,55 @@
       </c>
       <c r="Z51" s="21">
         <v>32</v>
       </c>
       <c r="AA51" s="23">
         <v>30</v>
       </c>
       <c r="AB51" s="23">
         <v>22</v>
       </c>
       <c r="AC51" s="23">
         <v>27</v>
       </c>
       <c r="AD51" s="23">
         <v>25</v>
       </c>
       <c r="AE51" s="23">
         <v>16</v>
       </c>
       <c r="AF51" s="23">
         <v>30</v>
       </c>
       <c r="AG51" s="23">
         <v>28</v>
       </c>
-    </row>
-    <row r="52" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH51" s="23">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="52" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B52" s="30" t="s">
         <v>58</v>
       </c>
       <c r="C52" s="22">
         <v>211</v>
       </c>
       <c r="D52" s="22">
         <v>172</v>
       </c>
       <c r="E52" s="22">
         <v>134</v>
       </c>
       <c r="F52" s="22">
         <v>198</v>
       </c>
       <c r="G52" s="24">
         <v>182</v>
       </c>
       <c r="H52" s="25">
         <v>190</v>
       </c>
       <c r="I52" s="25">
@@ -5904,52 +6034,55 @@
       </c>
       <c r="Z52" s="21">
         <v>167</v>
       </c>
       <c r="AA52" s="23">
         <v>135</v>
       </c>
       <c r="AB52" s="23">
         <v>133</v>
       </c>
       <c r="AC52" s="23">
         <v>153</v>
       </c>
       <c r="AD52" s="23">
         <v>134</v>
       </c>
       <c r="AE52" s="23">
         <v>129</v>
       </c>
       <c r="AF52" s="23">
         <v>151</v>
       </c>
       <c r="AG52" s="23">
         <v>161</v>
       </c>
-    </row>
-    <row r="53" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH52" s="23">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="34" t="s">
         <v>76</v>
       </c>
       <c r="B53" s="30" t="s">
         <v>59</v>
       </c>
       <c r="C53" s="22">
         <v>142</v>
       </c>
       <c r="D53" s="22">
         <v>124</v>
       </c>
       <c r="E53" s="22">
         <v>141</v>
       </c>
       <c r="F53" s="22">
         <v>133</v>
       </c>
       <c r="G53" s="24">
         <v>120</v>
       </c>
       <c r="H53" s="25">
         <v>118</v>
       </c>
       <c r="I53" s="25">
@@ -6005,52 +6138,55 @@
       </c>
       <c r="Z53" s="21">
         <v>120</v>
       </c>
       <c r="AA53" s="23">
         <v>106</v>
       </c>
       <c r="AB53" s="23">
         <v>102</v>
       </c>
       <c r="AC53" s="23">
         <v>116</v>
       </c>
       <c r="AD53" s="23">
         <v>107</v>
       </c>
       <c r="AE53" s="23">
         <v>107</v>
       </c>
       <c r="AF53" s="23">
         <v>96</v>
       </c>
       <c r="AG53" s="23">
         <v>114</v>
       </c>
-    </row>
-    <row r="54" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH53" s="23">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="34" t="s">
         <v>77</v>
       </c>
       <c r="B54" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C54" s="22">
         <v>133</v>
       </c>
       <c r="D54" s="22">
         <v>122</v>
       </c>
       <c r="E54" s="22">
         <v>117</v>
       </c>
       <c r="F54" s="22">
         <v>160</v>
       </c>
       <c r="G54" s="24">
         <v>148</v>
       </c>
       <c r="H54" s="25">
         <v>118</v>
       </c>
       <c r="I54" s="25">
@@ -6106,52 +6242,55 @@
       </c>
       <c r="Z54" s="21">
         <v>112</v>
       </c>
       <c r="AA54" s="23">
         <v>111</v>
       </c>
       <c r="AB54" s="23">
         <v>93</v>
       </c>
       <c r="AC54" s="23">
         <v>95</v>
       </c>
       <c r="AD54" s="23">
         <v>86</v>
       </c>
       <c r="AE54" s="23">
         <v>77</v>
       </c>
       <c r="AF54" s="23">
         <v>84</v>
       </c>
       <c r="AG54" s="23">
         <v>94</v>
       </c>
-    </row>
-    <row r="55" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH54" s="23">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="55" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="34" t="s">
         <v>78</v>
       </c>
       <c r="B55" s="30" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="22">
         <v>137</v>
       </c>
       <c r="D55" s="22">
         <v>138</v>
       </c>
       <c r="E55" s="22">
         <v>124</v>
       </c>
       <c r="F55" s="22">
         <v>155</v>
       </c>
       <c r="G55" s="24">
         <v>127</v>
       </c>
       <c r="H55" s="25">
         <v>128</v>
       </c>
       <c r="I55" s="25">
@@ -6207,52 +6346,55 @@
       </c>
       <c r="Z55" s="21">
         <v>100</v>
       </c>
       <c r="AA55" s="23">
         <v>102</v>
       </c>
       <c r="AB55" s="23">
         <v>91</v>
       </c>
       <c r="AC55" s="23">
         <v>112</v>
       </c>
       <c r="AD55" s="23">
         <v>89</v>
       </c>
       <c r="AE55" s="23">
         <v>104</v>
       </c>
       <c r="AF55" s="23">
         <v>122</v>
       </c>
       <c r="AG55" s="23">
         <v>117</v>
       </c>
-    </row>
-    <row r="56" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH55" s="23">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B56" s="30" t="s">
         <v>62</v>
       </c>
       <c r="C56" s="22">
         <v>143</v>
       </c>
       <c r="D56" s="22">
         <v>130</v>
       </c>
       <c r="E56" s="22">
         <v>105</v>
       </c>
       <c r="F56" s="22">
         <v>118</v>
       </c>
       <c r="G56" s="24">
         <v>132</v>
       </c>
       <c r="H56" s="25">
         <v>100</v>
       </c>
       <c r="I56" s="25">
@@ -6308,52 +6450,55 @@
       </c>
       <c r="Z56" s="21">
         <v>111</v>
       </c>
       <c r="AA56" s="23">
         <v>117</v>
       </c>
       <c r="AB56" s="23">
         <v>89</v>
       </c>
       <c r="AC56" s="23">
         <v>98</v>
       </c>
       <c r="AD56" s="23">
         <v>98</v>
       </c>
       <c r="AE56" s="23">
         <v>84</v>
       </c>
       <c r="AF56" s="23">
         <v>97</v>
       </c>
       <c r="AG56" s="23">
         <v>103</v>
       </c>
-    </row>
-    <row r="57" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH56" s="23">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="34" t="s">
         <v>80</v>
       </c>
       <c r="B57" s="30" t="s">
         <v>63</v>
       </c>
       <c r="C57" s="22">
         <v>49</v>
       </c>
       <c r="D57" s="22">
         <v>55</v>
       </c>
       <c r="E57" s="22">
         <v>51</v>
       </c>
       <c r="F57" s="22">
         <v>46</v>
       </c>
       <c r="G57" s="24">
         <v>38</v>
       </c>
       <c r="H57" s="25">
         <v>30</v>
       </c>
       <c r="I57" s="25">
@@ -6409,52 +6554,55 @@
       </c>
       <c r="Z57" s="21">
         <v>34</v>
       </c>
       <c r="AA57" s="23">
         <v>31</v>
       </c>
       <c r="AB57" s="23">
         <v>28</v>
       </c>
       <c r="AC57" s="23">
         <v>31</v>
       </c>
       <c r="AD57" s="23">
         <v>31</v>
       </c>
       <c r="AE57" s="23">
         <v>30</v>
       </c>
       <c r="AF57" s="23">
         <v>37</v>
       </c>
       <c r="AG57" s="23">
         <v>29</v>
       </c>
-    </row>
-    <row r="58" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH57" s="23">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="58" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="34" t="s">
         <v>81</v>
       </c>
       <c r="B58" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C58" s="22">
         <v>291</v>
       </c>
       <c r="D58" s="22">
         <v>242</v>
       </c>
       <c r="E58" s="22">
         <v>244</v>
       </c>
       <c r="F58" s="22">
         <v>276</v>
       </c>
       <c r="G58" s="24">
         <v>288</v>
       </c>
       <c r="H58" s="25">
         <v>279</v>
       </c>
       <c r="I58" s="25">
@@ -6510,52 +6658,55 @@
       </c>
       <c r="Z58" s="21">
         <v>249</v>
       </c>
       <c r="AA58" s="23">
         <v>231</v>
       </c>
       <c r="AB58" s="23">
         <v>215</v>
       </c>
       <c r="AC58" s="23">
         <v>217</v>
       </c>
       <c r="AD58" s="23">
         <v>241</v>
       </c>
       <c r="AE58" s="23">
         <v>222</v>
       </c>
       <c r="AF58" s="23">
         <v>266</v>
       </c>
       <c r="AG58" s="23">
         <v>272</v>
       </c>
-    </row>
-    <row r="59" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH58" s="23">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B59" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C59" s="22">
         <v>263</v>
       </c>
       <c r="D59" s="22">
         <v>247</v>
       </c>
       <c r="E59" s="22">
         <v>233</v>
       </c>
       <c r="F59" s="22">
         <v>246</v>
       </c>
       <c r="G59" s="24">
         <v>259</v>
       </c>
       <c r="H59" s="25">
         <v>199</v>
       </c>
       <c r="I59" s="25">
@@ -6611,52 +6762,55 @@
       </c>
       <c r="Z59" s="21">
         <v>199</v>
       </c>
       <c r="AA59" s="23">
         <v>173</v>
       </c>
       <c r="AB59" s="23">
         <v>165</v>
       </c>
       <c r="AC59" s="23">
         <v>187</v>
       </c>
       <c r="AD59" s="23">
         <v>185</v>
       </c>
       <c r="AE59" s="23">
         <v>168</v>
       </c>
       <c r="AF59" s="23">
         <v>174</v>
       </c>
       <c r="AG59" s="23">
         <v>190</v>
       </c>
-    </row>
-    <row r="60" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH59" s="23">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="60" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="34" t="s">
         <v>83</v>
       </c>
       <c r="B60" s="30" t="s">
         <v>66</v>
       </c>
       <c r="C60" s="22">
         <v>92</v>
       </c>
       <c r="D60" s="22">
         <v>76</v>
       </c>
       <c r="E60" s="22">
         <v>80</v>
       </c>
       <c r="F60" s="22">
         <v>96</v>
       </c>
       <c r="G60" s="24">
         <v>93</v>
       </c>
       <c r="H60" s="25">
         <v>79</v>
       </c>
       <c r="I60" s="25">
@@ -6712,52 +6866,55 @@
       </c>
       <c r="Z60" s="21">
         <v>92</v>
       </c>
       <c r="AA60" s="23">
         <v>86</v>
       </c>
       <c r="AB60" s="23">
         <v>83</v>
       </c>
       <c r="AC60" s="23">
         <v>89</v>
       </c>
       <c r="AD60" s="23">
         <v>89</v>
       </c>
       <c r="AE60" s="23">
         <v>75</v>
       </c>
       <c r="AF60" s="23">
         <v>73</v>
       </c>
       <c r="AG60" s="23">
         <v>95</v>
       </c>
-    </row>
-    <row r="61" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH60" s="23">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="34" t="s">
         <v>84</v>
       </c>
       <c r="B61" s="30" t="s">
         <v>67</v>
       </c>
       <c r="C61" s="22">
         <v>69</v>
       </c>
       <c r="D61" s="22">
         <v>62</v>
       </c>
       <c r="E61" s="22">
         <v>59</v>
       </c>
       <c r="F61" s="22">
         <v>56</v>
       </c>
       <c r="G61" s="24">
         <v>71</v>
       </c>
       <c r="H61" s="25">
         <v>55</v>
       </c>
       <c r="I61" s="25">
@@ -6813,52 +6970,55 @@
       </c>
       <c r="Z61" s="21">
         <v>57</v>
       </c>
       <c r="AA61" s="23">
         <v>53</v>
       </c>
       <c r="AB61" s="23">
         <v>31</v>
       </c>
       <c r="AC61" s="23">
         <v>37</v>
       </c>
       <c r="AD61" s="23">
         <v>53</v>
       </c>
       <c r="AE61" s="23">
         <v>43</v>
       </c>
       <c r="AF61" s="23">
         <v>53</v>
       </c>
       <c r="AG61" s="23">
         <v>45</v>
       </c>
-    </row>
-    <row r="62" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH61" s="23">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="62" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B62" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C62" s="22">
         <v>118</v>
       </c>
       <c r="D62" s="22">
         <v>92</v>
       </c>
       <c r="E62" s="22">
         <v>99</v>
       </c>
       <c r="F62" s="22">
         <v>112</v>
       </c>
       <c r="G62" s="24">
         <v>124</v>
       </c>
       <c r="H62" s="25">
         <v>108</v>
       </c>
       <c r="I62" s="25">
@@ -6914,52 +7074,55 @@
       </c>
       <c r="Z62" s="21">
         <v>95</v>
       </c>
       <c r="AA62" s="23">
         <v>91</v>
       </c>
       <c r="AB62" s="23">
         <v>81</v>
       </c>
       <c r="AC62" s="23">
         <v>99</v>
       </c>
       <c r="AD62" s="23">
         <v>83</v>
       </c>
       <c r="AE62" s="23">
         <v>95</v>
       </c>
       <c r="AF62" s="23">
         <v>101</v>
       </c>
       <c r="AG62" s="23">
         <v>113</v>
       </c>
-    </row>
-    <row r="63" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH62" s="23">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="63" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="34" t="s">
         <v>86</v>
       </c>
       <c r="B63" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C63" s="24">
         <v>82</v>
       </c>
       <c r="D63" s="24">
         <v>83</v>
       </c>
       <c r="E63" s="24">
         <v>64</v>
       </c>
       <c r="F63" s="24">
         <v>107</v>
       </c>
       <c r="G63" s="24">
         <v>89</v>
       </c>
       <c r="H63" s="26">
         <v>67</v>
       </c>
       <c r="I63" s="26">
@@ -7015,52 +7178,55 @@
       </c>
       <c r="Z63" s="21">
         <v>75</v>
       </c>
       <c r="AA63" s="23">
         <v>54</v>
       </c>
       <c r="AB63" s="23">
         <v>61</v>
       </c>
       <c r="AC63" s="23">
         <v>52</v>
       </c>
       <c r="AD63" s="23">
         <v>68</v>
       </c>
       <c r="AE63" s="23">
         <v>56</v>
       </c>
       <c r="AF63" s="23">
         <v>64</v>
       </c>
       <c r="AG63" s="23">
         <v>69</v>
       </c>
-    </row>
-    <row r="64" spans="1:33" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH63" s="23">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="64" spans="1:34" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B64" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C64" s="24">
         <v>79</v>
       </c>
       <c r="D64" s="24">
         <v>81</v>
       </c>
       <c r="E64" s="24">
         <v>67</v>
       </c>
       <c r="F64" s="24">
         <v>62</v>
       </c>
       <c r="G64" s="24">
         <v>65</v>
       </c>
       <c r="H64" s="26">
         <v>65</v>
       </c>
       <c r="I64" s="26">
@@ -7116,88 +7282,92 @@
       </c>
       <c r="Z64" s="21">
         <v>60</v>
       </c>
       <c r="AA64" s="23">
         <v>45</v>
       </c>
       <c r="AB64" s="23">
         <v>44</v>
       </c>
       <c r="AC64" s="23">
         <v>66</v>
       </c>
       <c r="AD64" s="23">
         <v>56</v>
       </c>
       <c r="AE64" s="23">
         <v>46</v>
       </c>
       <c r="AF64" s="23">
         <v>59</v>
       </c>
       <c r="AG64" s="23">
         <v>51</v>
       </c>
-    </row>
-    <row r="65" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH64" s="23">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="65" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="59" t="s">
         <v>42</v>
       </c>
       <c r="C65" s="59"/>
       <c r="D65" s="59"/>
       <c r="E65" s="59"/>
       <c r="F65" s="59"/>
       <c r="G65" s="59"/>
       <c r="H65" s="59"/>
       <c r="I65" s="59"/>
       <c r="J65" s="59"/>
       <c r="K65" s="59"/>
       <c r="L65" s="59"/>
       <c r="M65" s="59"/>
       <c r="N65" s="59"/>
       <c r="O65" s="59"/>
       <c r="P65" s="59"/>
       <c r="Q65" s="59"/>
       <c r="R65" s="59"/>
       <c r="S65" s="59"/>
       <c r="T65" s="59"/>
       <c r="U65" s="59"/>
       <c r="V65" s="59"/>
       <c r="W65" s="59"/>
       <c r="X65" s="59"/>
       <c r="Y65" s="59"/>
       <c r="Z65" s="59"/>
       <c r="AA65" s="59"/>
       <c r="AB65" s="59"/>
       <c r="AC65" s="59"/>
       <c r="AD65" s="59"/>
       <c r="AE65" s="40"/>
       <c r="AF65" s="23"/>
       <c r="AG65" s="23"/>
-    </row>
-    <row r="66" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH65" s="23"/>
+    </row>
+    <row r="66" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B66" s="29" t="s">
         <v>53</v>
       </c>
       <c r="C66" s="21">
         <v>1253</v>
       </c>
       <c r="D66" s="21">
         <v>1122</v>
       </c>
       <c r="E66" s="21">
         <v>1049</v>
       </c>
       <c r="F66" s="21">
         <v>1187</v>
       </c>
       <c r="G66" s="21">
         <v>1170</v>
       </c>
       <c r="H66" s="21">
         <v>1103</v>
       </c>
       <c r="I66" s="21">
@@ -7253,52 +7423,55 @@
       </c>
       <c r="Z66" s="21">
         <v>1023</v>
       </c>
       <c r="AA66" s="21">
         <v>972</v>
       </c>
       <c r="AB66" s="21">
         <v>792</v>
       </c>
       <c r="AC66" s="23">
         <v>946</v>
       </c>
       <c r="AD66" s="23">
         <v>895</v>
       </c>
       <c r="AE66" s="21">
         <v>829</v>
       </c>
       <c r="AF66" s="23">
         <v>926</v>
       </c>
       <c r="AG66" s="23">
         <v>997</v>
       </c>
-    </row>
-    <row r="67" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH66" s="23">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="67" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="34" t="s">
         <v>71</v>
       </c>
       <c r="B67" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C67" s="21">
         <v>581</v>
       </c>
       <c r="D67" s="21">
         <v>524</v>
       </c>
       <c r="E67" s="21">
         <v>468</v>
       </c>
       <c r="F67" s="21">
         <v>529</v>
       </c>
       <c r="G67" s="21">
         <v>486</v>
       </c>
       <c r="H67" s="21">
         <v>479</v>
       </c>
       <c r="I67" s="21">
@@ -7354,52 +7527,55 @@
       </c>
       <c r="Z67" s="21">
         <v>490</v>
       </c>
       <c r="AA67" s="21">
         <v>480</v>
       </c>
       <c r="AB67" s="21">
         <v>393</v>
       </c>
       <c r="AC67" s="23">
         <v>456</v>
       </c>
       <c r="AD67" s="23">
         <v>441</v>
       </c>
       <c r="AE67" s="21">
         <v>374</v>
       </c>
       <c r="AF67" s="23">
         <v>486</v>
       </c>
       <c r="AG67" s="23">
         <v>530</v>
       </c>
-    </row>
-    <row r="68" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH67" s="23">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="68" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="34" t="s">
         <v>72</v>
       </c>
       <c r="B68" s="30" t="s">
         <v>55</v>
       </c>
       <c r="C68" s="21">
         <v>127</v>
       </c>
       <c r="D68" s="21">
         <v>110</v>
       </c>
       <c r="E68" s="21">
         <v>111</v>
       </c>
       <c r="F68" s="21">
         <v>131</v>
       </c>
       <c r="G68" s="21">
         <v>132</v>
       </c>
       <c r="H68" s="21">
         <v>129</v>
       </c>
       <c r="I68" s="21">
@@ -7455,52 +7631,55 @@
       </c>
       <c r="Z68" s="21">
         <v>92</v>
       </c>
       <c r="AA68" s="21">
         <v>114</v>
       </c>
       <c r="AB68" s="21">
         <v>76</v>
       </c>
       <c r="AC68" s="23">
         <v>88</v>
       </c>
       <c r="AD68" s="23">
         <v>81</v>
       </c>
       <c r="AE68" s="21">
         <v>77</v>
       </c>
       <c r="AF68" s="23">
         <v>83</v>
       </c>
       <c r="AG68" s="23">
         <v>105</v>
       </c>
-    </row>
-    <row r="69" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH68" s="23">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="69" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="34" t="s">
         <v>73</v>
       </c>
       <c r="B69" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C69" s="21">
         <v>142</v>
       </c>
       <c r="D69" s="21">
         <v>133</v>
       </c>
       <c r="E69" s="21">
         <v>111</v>
       </c>
       <c r="F69" s="21">
         <v>127</v>
       </c>
       <c r="G69" s="21">
         <v>156</v>
       </c>
       <c r="H69" s="21">
         <v>125</v>
       </c>
       <c r="I69" s="21">
@@ -7556,52 +7735,55 @@
       </c>
       <c r="Z69" s="21">
         <v>111</v>
       </c>
       <c r="AA69" s="21">
         <v>98</v>
       </c>
       <c r="AB69" s="21">
         <v>103</v>
       </c>
       <c r="AC69" s="23">
         <v>114</v>
       </c>
       <c r="AD69" s="23">
         <v>110</v>
       </c>
       <c r="AE69" s="21">
         <v>108</v>
       </c>
       <c r="AF69" s="23">
         <v>90</v>
       </c>
       <c r="AG69" s="23">
         <v>100</v>
       </c>
-    </row>
-    <row r="70" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH69" s="23">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="70" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B70" s="30" t="s">
         <v>58</v>
       </c>
       <c r="C70" s="21">
         <v>100</v>
       </c>
       <c r="D70" s="21">
         <v>85</v>
       </c>
       <c r="E70" s="21">
         <v>77</v>
       </c>
       <c r="F70" s="21">
         <v>96</v>
       </c>
       <c r="G70" s="21">
         <v>90</v>
       </c>
       <c r="H70" s="21">
         <v>100</v>
       </c>
       <c r="I70" s="21">
@@ -7657,52 +7839,55 @@
       </c>
       <c r="Z70" s="21">
         <v>72</v>
       </c>
       <c r="AA70" s="21">
         <v>62</v>
       </c>
       <c r="AB70" s="21">
         <v>56</v>
       </c>
       <c r="AC70" s="23">
         <v>72</v>
       </c>
       <c r="AD70" s="23">
         <v>67</v>
       </c>
       <c r="AE70" s="21">
         <v>62</v>
       </c>
       <c r="AF70" s="23">
         <v>61</v>
       </c>
       <c r="AG70" s="23">
         <v>61</v>
       </c>
-    </row>
-    <row r="71" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH70" s="23">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="71" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="34" t="s">
         <v>82</v>
       </c>
       <c r="B71" s="30" t="s">
         <v>65</v>
       </c>
       <c r="C71" s="21">
         <v>140</v>
       </c>
       <c r="D71" s="21">
         <v>133</v>
       </c>
       <c r="E71" s="21">
         <v>149</v>
       </c>
       <c r="F71" s="21">
         <v>161</v>
       </c>
       <c r="G71" s="21">
         <v>165</v>
       </c>
       <c r="H71" s="21">
         <v>131</v>
       </c>
       <c r="I71" s="21">
@@ -7758,52 +7943,55 @@
       </c>
       <c r="Z71" s="21">
         <v>123</v>
       </c>
       <c r="AA71" s="21">
         <v>128</v>
       </c>
       <c r="AB71" s="21">
         <v>84</v>
       </c>
       <c r="AC71" s="23">
         <v>106</v>
       </c>
       <c r="AD71" s="23">
         <v>99</v>
       </c>
       <c r="AE71" s="21">
         <v>107</v>
       </c>
       <c r="AF71" s="23">
         <v>89</v>
       </c>
       <c r="AG71" s="23">
         <v>96</v>
       </c>
-    </row>
-    <row r="72" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH71" s="23">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="72" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="34" t="s">
         <v>85</v>
       </c>
       <c r="B72" s="30" t="s">
         <v>68</v>
       </c>
       <c r="C72" s="21">
         <v>78</v>
       </c>
       <c r="D72" s="21">
         <v>61</v>
       </c>
       <c r="E72" s="21">
         <v>69</v>
       </c>
       <c r="F72" s="21">
         <v>81</v>
       </c>
       <c r="G72" s="21">
         <v>79</v>
       </c>
       <c r="H72" s="21">
         <v>85</v>
       </c>
       <c r="I72" s="21">
@@ -7859,52 +8047,55 @@
       </c>
       <c r="Z72" s="21">
         <v>71</v>
       </c>
       <c r="AA72" s="21">
         <v>44</v>
       </c>
       <c r="AB72" s="21">
         <v>48</v>
       </c>
       <c r="AC72" s="23">
         <v>43</v>
       </c>
       <c r="AD72" s="23">
         <v>44</v>
       </c>
       <c r="AE72" s="21">
         <v>58</v>
       </c>
       <c r="AF72" s="23">
         <v>58</v>
       </c>
       <c r="AG72" s="23">
         <v>64</v>
       </c>
-    </row>
-    <row r="73" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH72" s="23">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="73" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="34" t="s">
         <v>87</v>
       </c>
       <c r="B73" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C73" s="21">
         <v>85</v>
       </c>
       <c r="D73" s="21">
         <v>76</v>
       </c>
       <c r="E73" s="21">
         <v>64</v>
       </c>
       <c r="F73" s="21">
         <v>62</v>
       </c>
       <c r="G73" s="21">
         <v>62</v>
       </c>
       <c r="H73" s="21">
         <v>54</v>
       </c>
       <c r="I73" s="21">
@@ -7960,88 +8151,92 @@
       </c>
       <c r="Z73" s="21">
         <v>64</v>
       </c>
       <c r="AA73" s="21">
         <v>46</v>
       </c>
       <c r="AB73" s="21">
         <v>32</v>
       </c>
       <c r="AC73" s="23">
         <v>67</v>
       </c>
       <c r="AD73" s="23">
         <v>53</v>
       </c>
       <c r="AE73" s="21">
         <v>43</v>
       </c>
       <c r="AF73" s="23">
         <v>59</v>
       </c>
       <c r="AG73" s="23">
         <v>41</v>
       </c>
-    </row>
-    <row r="74" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH73" s="23">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="74" spans="1:34" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="45" t="s">
         <v>43</v>
       </c>
       <c r="C74" s="45"/>
       <c r="D74" s="45"/>
       <c r="E74" s="45"/>
       <c r="F74" s="45"/>
       <c r="G74" s="45"/>
       <c r="H74" s="45"/>
       <c r="I74" s="45"/>
       <c r="J74" s="45"/>
       <c r="K74" s="45"/>
       <c r="L74" s="45"/>
       <c r="M74" s="45"/>
       <c r="N74" s="45"/>
       <c r="O74" s="45"/>
       <c r="P74" s="45"/>
       <c r="Q74" s="45"/>
       <c r="R74" s="45"/>
       <c r="S74" s="45"/>
       <c r="T74" s="45"/>
       <c r="U74" s="45"/>
       <c r="V74" s="45"/>
       <c r="W74" s="45"/>
       <c r="X74" s="45"/>
       <c r="Y74" s="45"/>
       <c r="Z74" s="45"/>
       <c r="AA74" s="45"/>
       <c r="AB74" s="45"/>
       <c r="AC74" s="45"/>
       <c r="AD74" s="45"/>
       <c r="AE74" s="40"/>
       <c r="AF74" s="23"/>
       <c r="AG74" s="23"/>
-    </row>
-    <row r="75" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH74" s="23"/>
+    </row>
+    <row r="75" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="35" t="s">
         <v>48</v>
       </c>
       <c r="B75" s="32" t="s">
         <v>53</v>
       </c>
       <c r="C75" s="21">
         <v>3595</v>
       </c>
       <c r="D75" s="21">
         <v>3167</v>
       </c>
       <c r="E75" s="21">
         <v>3011</v>
       </c>
       <c r="F75" s="21">
         <v>3432</v>
       </c>
       <c r="G75" s="21">
         <v>3349</v>
       </c>
       <c r="H75" s="21">
         <v>3061</v>
       </c>
       <c r="I75" s="21">
@@ -8097,52 +8292,55 @@
       </c>
       <c r="Z75" s="27">
         <v>2808</v>
       </c>
       <c r="AA75" s="27">
         <v>2716</v>
       </c>
       <c r="AB75" s="21">
         <v>2403</v>
       </c>
       <c r="AC75" s="38">
         <v>2613</v>
       </c>
       <c r="AD75" s="38">
         <v>2592</v>
       </c>
       <c r="AE75" s="21">
         <v>2430</v>
       </c>
       <c r="AF75" s="23">
         <v>2717</v>
       </c>
       <c r="AG75" s="23">
         <v>2845</v>
       </c>
-    </row>
-    <row r="76" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH75" s="23">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="76" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="35" t="s">
         <v>72</v>
       </c>
       <c r="B76" s="31" t="s">
         <v>55</v>
       </c>
       <c r="C76" s="21">
         <v>46</v>
       </c>
       <c r="D76" s="21">
         <v>46</v>
       </c>
       <c r="E76" s="21">
         <v>51</v>
       </c>
       <c r="F76" s="21">
         <v>35</v>
       </c>
       <c r="G76" s="21">
         <v>45</v>
       </c>
       <c r="H76" s="21">
         <v>36</v>
       </c>
       <c r="I76" s="21">
@@ -8198,52 +8396,55 @@
       </c>
       <c r="Z76" s="27">
         <v>28</v>
       </c>
       <c r="AA76" s="27">
         <v>28</v>
       </c>
       <c r="AB76" s="21">
         <v>16</v>
       </c>
       <c r="AC76" s="38">
         <v>26</v>
       </c>
       <c r="AD76" s="38">
         <v>38</v>
       </c>
       <c r="AE76" s="21">
         <v>18</v>
       </c>
       <c r="AF76" s="23">
         <v>35</v>
       </c>
       <c r="AG76" s="23">
         <v>34</v>
       </c>
-    </row>
-    <row r="77" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH76" s="23">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="77" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="35" t="s">
         <v>73</v>
       </c>
       <c r="B77" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C77" s="21">
         <v>48</v>
       </c>
       <c r="D77" s="21">
         <v>37</v>
       </c>
       <c r="E77" s="21">
         <v>41</v>
       </c>
       <c r="F77" s="21">
         <v>41</v>
       </c>
       <c r="G77" s="21">
         <v>51</v>
       </c>
       <c r="H77" s="21">
         <v>43</v>
       </c>
       <c r="I77" s="21">
@@ -8299,52 +8500,55 @@
       </c>
       <c r="Z77" s="27">
         <v>35</v>
       </c>
       <c r="AA77" s="27">
         <v>40</v>
       </c>
       <c r="AB77" s="21">
         <v>42</v>
       </c>
       <c r="AC77" s="38">
         <v>29</v>
       </c>
       <c r="AD77" s="38">
         <v>34</v>
       </c>
       <c r="AE77" s="21">
         <v>39</v>
       </c>
       <c r="AF77" s="23">
         <v>35</v>
       </c>
       <c r="AG77" s="23">
         <v>42</v>
       </c>
-    </row>
-    <row r="78" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH77" s="23">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="78" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="35" t="s">
         <v>74</v>
       </c>
       <c r="B78" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C78" s="21">
         <v>86</v>
       </c>
       <c r="D78" s="21">
         <v>80</v>
       </c>
       <c r="E78" s="21">
         <v>87</v>
       </c>
       <c r="F78" s="21">
         <v>76</v>
       </c>
       <c r="G78" s="21">
         <v>81</v>
       </c>
       <c r="H78" s="21">
         <v>69</v>
       </c>
       <c r="I78" s="21">
@@ -8400,52 +8604,55 @@
       </c>
       <c r="Z78" s="27">
         <v>79</v>
       </c>
       <c r="AA78" s="27">
         <v>66</v>
       </c>
       <c r="AB78" s="21">
         <v>53</v>
       </c>
       <c r="AC78" s="38">
         <v>64</v>
       </c>
       <c r="AD78" s="38">
         <v>50</v>
       </c>
       <c r="AE78" s="21">
         <v>49</v>
       </c>
       <c r="AF78" s="23">
         <v>65</v>
       </c>
       <c r="AG78" s="23">
         <v>57</v>
       </c>
-    </row>
-    <row r="79" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH78" s="23">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="79" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="35" t="s">
         <v>75</v>
       </c>
       <c r="B79" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C79" s="21">
         <v>333</v>
       </c>
       <c r="D79" s="21">
         <v>271</v>
       </c>
       <c r="E79" s="21">
         <v>219</v>
       </c>
       <c r="F79" s="21">
         <v>296</v>
       </c>
       <c r="G79" s="21">
         <v>293</v>
       </c>
       <c r="H79" s="21">
         <v>281</v>
       </c>
       <c r="I79" s="21">
@@ -8501,52 +8708,55 @@
       </c>
       <c r="Z79" s="27">
         <v>264</v>
       </c>
       <c r="AA79" s="27">
         <v>240</v>
       </c>
       <c r="AB79" s="21">
         <v>222</v>
       </c>
       <c r="AC79" s="38">
         <v>230</v>
       </c>
       <c r="AD79" s="38">
         <v>208</v>
       </c>
       <c r="AE79" s="21">
         <v>221</v>
       </c>
       <c r="AF79" s="23">
         <v>224</v>
       </c>
       <c r="AG79" s="23">
         <v>237</v>
       </c>
-    </row>
-    <row r="80" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH79" s="23">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="80" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="35" t="s">
         <v>76</v>
       </c>
       <c r="B80" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C80" s="21">
         <v>330</v>
       </c>
       <c r="D80" s="21">
         <v>266</v>
       </c>
       <c r="E80" s="21">
         <v>287</v>
       </c>
       <c r="F80" s="21">
         <v>283</v>
       </c>
       <c r="G80" s="21">
         <v>263</v>
       </c>
       <c r="H80" s="21">
         <v>241</v>
       </c>
       <c r="I80" s="21">
@@ -8602,52 +8812,55 @@
       </c>
       <c r="Z80" s="27">
         <v>236</v>
       </c>
       <c r="AA80" s="27">
         <v>204</v>
       </c>
       <c r="AB80" s="21">
         <v>195</v>
       </c>
       <c r="AC80" s="38">
         <v>225</v>
       </c>
       <c r="AD80" s="38">
         <v>226</v>
       </c>
       <c r="AE80" s="21">
         <v>201</v>
       </c>
       <c r="AF80" s="23">
         <v>206</v>
       </c>
       <c r="AG80" s="23">
         <v>221</v>
       </c>
-    </row>
-    <row r="81" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH80" s="23">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="81" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="35" t="s">
         <v>77</v>
       </c>
       <c r="B81" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C81" s="21">
         <v>311</v>
       </c>
       <c r="D81" s="21">
         <v>262</v>
       </c>
       <c r="E81" s="21">
         <v>269</v>
       </c>
       <c r="F81" s="21">
         <v>296</v>
       </c>
       <c r="G81" s="21">
         <v>294</v>
       </c>
       <c r="H81" s="21">
         <v>262</v>
       </c>
       <c r="I81" s="21">
@@ -8703,52 +8916,55 @@
       </c>
       <c r="Z81" s="27">
         <v>219</v>
       </c>
       <c r="AA81" s="27">
         <v>209</v>
       </c>
       <c r="AB81" s="21">
         <v>178</v>
       </c>
       <c r="AC81" s="38">
         <v>193</v>
       </c>
       <c r="AD81" s="38">
         <v>189</v>
       </c>
       <c r="AE81" s="21">
         <v>191</v>
       </c>
       <c r="AF81" s="23">
         <v>178</v>
       </c>
       <c r="AG81" s="23">
         <v>204</v>
       </c>
-    </row>
-    <row r="82" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH81" s="23">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="82" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="35" t="s">
         <v>78</v>
       </c>
       <c r="B82" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C82" s="21">
         <v>280</v>
       </c>
       <c r="D82" s="21">
         <v>291</v>
       </c>
       <c r="E82" s="21">
         <v>231</v>
       </c>
       <c r="F82" s="21">
         <v>319</v>
       </c>
       <c r="G82" s="21">
         <v>270</v>
       </c>
       <c r="H82" s="21">
         <v>268</v>
       </c>
       <c r="I82" s="21">
@@ -8804,52 +9020,55 @@
       </c>
       <c r="Z82" s="27">
         <v>219</v>
       </c>
       <c r="AA82" s="27">
         <v>231</v>
       </c>
       <c r="AB82" s="21">
         <v>192</v>
       </c>
       <c r="AC82" s="38">
         <v>231</v>
       </c>
       <c r="AD82" s="38">
         <v>203</v>
       </c>
       <c r="AE82" s="21">
         <v>191</v>
       </c>
       <c r="AF82" s="23">
         <v>257</v>
       </c>
       <c r="AG82" s="23">
         <v>241</v>
       </c>
-    </row>
-    <row r="83" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH82" s="23">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="83" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="35" t="s">
         <v>79</v>
       </c>
       <c r="B83" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C83" s="21">
         <v>297</v>
       </c>
       <c r="D83" s="21">
         <v>273</v>
       </c>
       <c r="E83" s="21">
         <v>231</v>
       </c>
       <c r="F83" s="21">
         <v>242</v>
       </c>
       <c r="G83" s="21">
         <v>249</v>
       </c>
       <c r="H83" s="21">
         <v>204</v>
       </c>
       <c r="I83" s="21">
@@ -8905,52 +9124,55 @@
       </c>
       <c r="Z83" s="27">
         <v>218</v>
       </c>
       <c r="AA83" s="27">
         <v>234</v>
       </c>
       <c r="AB83" s="21">
         <v>163</v>
       </c>
       <c r="AC83" s="38">
         <v>213</v>
       </c>
       <c r="AD83" s="38">
         <v>201</v>
       </c>
       <c r="AE83" s="21">
         <v>185</v>
       </c>
       <c r="AF83" s="23">
         <v>202</v>
       </c>
       <c r="AG83" s="23">
         <v>218</v>
       </c>
-    </row>
-    <row r="84" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH83" s="23">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="84" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="35" t="s">
         <v>80</v>
       </c>
       <c r="B84" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C84" s="21">
         <v>99</v>
       </c>
       <c r="D84" s="21">
         <v>95</v>
       </c>
       <c r="E84" s="21">
         <v>92</v>
       </c>
       <c r="F84" s="21">
         <v>87</v>
       </c>
       <c r="G84" s="21">
         <v>85</v>
       </c>
       <c r="H84" s="21">
         <v>67</v>
       </c>
       <c r="I84" s="21">
@@ -9006,52 +9228,55 @@
       </c>
       <c r="Z84" s="27">
         <v>69</v>
       </c>
       <c r="AA84" s="27">
         <v>74</v>
       </c>
       <c r="AB84" s="21">
         <v>67</v>
       </c>
       <c r="AC84" s="38">
         <v>58</v>
       </c>
       <c r="AD84" s="38">
         <v>60</v>
       </c>
       <c r="AE84" s="21">
         <v>63</v>
       </c>
       <c r="AF84" s="23">
         <v>79</v>
       </c>
       <c r="AG84" s="23">
         <v>77</v>
       </c>
-    </row>
-    <row r="85" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH84" s="23">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="85" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="35" t="s">
         <v>81</v>
       </c>
       <c r="B85" s="31" t="s">
         <v>64</v>
       </c>
       <c r="C85" s="21">
         <v>552</v>
       </c>
       <c r="D85" s="21">
         <v>471</v>
       </c>
       <c r="E85" s="21">
         <v>509</v>
       </c>
       <c r="F85" s="21">
         <v>611</v>
       </c>
       <c r="G85" s="21">
         <v>608</v>
       </c>
       <c r="H85" s="21">
         <v>593</v>
       </c>
       <c r="I85" s="21">
@@ -9107,52 +9332,55 @@
       </c>
       <c r="Z85" s="27">
         <v>501</v>
       </c>
       <c r="AA85" s="27">
         <v>504</v>
       </c>
       <c r="AB85" s="21">
         <v>454</v>
       </c>
       <c r="AC85" s="38">
         <v>469</v>
       </c>
       <c r="AD85" s="38">
         <v>501</v>
       </c>
       <c r="AE85" s="21">
         <v>452</v>
       </c>
       <c r="AF85" s="23">
         <v>548</v>
       </c>
       <c r="AG85" s="23">
         <v>579</v>
       </c>
-    </row>
-    <row r="86" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH85" s="23">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="86" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="35" t="s">
         <v>82</v>
       </c>
       <c r="B86" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C86" s="21">
         <v>419</v>
       </c>
       <c r="D86" s="21">
         <v>374</v>
       </c>
       <c r="E86" s="21">
         <v>331</v>
       </c>
       <c r="F86" s="21">
         <v>393</v>
       </c>
       <c r="G86" s="21">
         <v>316</v>
       </c>
       <c r="H86" s="21">
         <v>336</v>
       </c>
       <c r="I86" s="21">
@@ -9208,52 +9436,55 @@
       </c>
       <c r="Z86" s="27">
         <v>291</v>
       </c>
       <c r="AA86" s="27">
         <v>276</v>
       </c>
       <c r="AB86" s="21">
         <v>282</v>
       </c>
       <c r="AC86" s="38">
         <v>282</v>
       </c>
       <c r="AD86" s="38">
         <v>266</v>
       </c>
       <c r="AE86" s="21">
         <v>251</v>
       </c>
       <c r="AF86" s="23">
         <v>275</v>
       </c>
       <c r="AG86" s="23">
         <v>286</v>
       </c>
-    </row>
-    <row r="87" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH86" s="23">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="87" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="35" t="s">
         <v>83</v>
       </c>
       <c r="B87" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C87" s="21">
         <v>228</v>
       </c>
       <c r="D87" s="21">
         <v>164</v>
       </c>
       <c r="E87" s="21">
         <v>193</v>
       </c>
       <c r="F87" s="21">
         <v>191</v>
       </c>
       <c r="G87" s="21">
         <v>187</v>
       </c>
       <c r="H87" s="21">
         <v>164</v>
       </c>
       <c r="I87" s="21">
@@ -9309,52 +9540,55 @@
       </c>
       <c r="Z87" s="27">
         <v>182</v>
       </c>
       <c r="AA87" s="27">
         <v>185</v>
       </c>
       <c r="AB87" s="21">
         <v>168</v>
       </c>
       <c r="AC87" s="38">
         <v>194</v>
       </c>
       <c r="AD87" s="38">
         <v>168</v>
       </c>
       <c r="AE87" s="21">
         <v>144</v>
       </c>
       <c r="AF87" s="23">
         <v>167</v>
       </c>
       <c r="AG87" s="23">
         <v>195</v>
       </c>
-    </row>
-    <row r="88" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH87" s="23">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="88" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="35" t="s">
         <v>84</v>
       </c>
       <c r="B88" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C88" s="21">
         <v>135</v>
       </c>
       <c r="D88" s="21">
         <v>120</v>
       </c>
       <c r="E88" s="21">
         <v>115</v>
       </c>
       <c r="F88" s="21">
         <v>130</v>
       </c>
       <c r="G88" s="21">
         <v>141</v>
       </c>
       <c r="H88" s="21">
         <v>104</v>
       </c>
       <c r="I88" s="21">
@@ -9410,52 +9644,55 @@
       </c>
       <c r="Z88" s="27">
         <v>117</v>
       </c>
       <c r="AA88" s="27">
         <v>111</v>
       </c>
       <c r="AB88" s="21">
         <v>75</v>
       </c>
       <c r="AC88" s="38">
         <v>87</v>
       </c>
       <c r="AD88" s="38">
         <v>112</v>
       </c>
       <c r="AE88" s="21">
         <v>94</v>
       </c>
       <c r="AF88" s="23">
         <v>100</v>
       </c>
       <c r="AG88" s="23">
         <v>90</v>
       </c>
-    </row>
-    <row r="89" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH88" s="23">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="89" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="35" t="s">
         <v>85</v>
       </c>
       <c r="B89" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C89" s="21">
         <v>162</v>
       </c>
       <c r="D89" s="21">
         <v>151</v>
       </c>
       <c r="E89" s="21">
         <v>141</v>
       </c>
       <c r="F89" s="21">
         <v>155</v>
       </c>
       <c r="G89" s="21">
         <v>197</v>
       </c>
       <c r="H89" s="21">
         <v>168</v>
       </c>
       <c r="I89" s="21">
@@ -9511,52 +9748,55 @@
       </c>
       <c r="Z89" s="27">
         <v>133</v>
       </c>
       <c r="AA89" s="27">
         <v>134</v>
       </c>
       <c r="AB89" s="21">
         <v>117</v>
       </c>
       <c r="AC89" s="38">
         <v>146</v>
       </c>
       <c r="AD89" s="38">
         <v>129</v>
       </c>
       <c r="AE89" s="21">
         <v>150</v>
       </c>
       <c r="AF89" s="23">
         <v>149</v>
       </c>
       <c r="AG89" s="23">
         <v>152</v>
       </c>
-    </row>
-    <row r="90" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH89" s="23">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="90" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="35" t="s">
         <v>86</v>
       </c>
       <c r="B90" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C90" s="21">
         <v>183</v>
       </c>
       <c r="D90" s="21">
         <v>187</v>
       </c>
       <c r="E90" s="21">
         <v>139</v>
       </c>
       <c r="F90" s="21">
         <v>203</v>
       </c>
       <c r="G90" s="21">
         <v>188</v>
       </c>
       <c r="H90" s="21">
         <v>149</v>
       </c>
       <c r="I90" s="21">
@@ -9612,52 +9852,55 @@
       </c>
       <c r="Z90" s="27">
         <v>147</v>
       </c>
       <c r="AA90" s="27">
         <v>127</v>
       </c>
       <c r="AB90" s="21">
         <v>131</v>
       </c>
       <c r="AC90" s="38">
         <v>105</v>
       </c>
       <c r="AD90" s="38">
         <v>149</v>
       </c>
       <c r="AE90" s="21">
         <v>130</v>
       </c>
       <c r="AF90" s="23">
         <v>135</v>
       </c>
       <c r="AG90" s="23">
         <v>144</v>
       </c>
-    </row>
-    <row r="91" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH90" s="23">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="91" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="36" t="s">
         <v>87</v>
       </c>
       <c r="B91" s="33" t="s">
         <v>70</v>
       </c>
       <c r="C91" s="28">
         <v>86</v>
       </c>
       <c r="D91" s="28">
         <v>79</v>
       </c>
       <c r="E91" s="28">
         <v>75</v>
       </c>
       <c r="F91" s="28">
         <v>74</v>
       </c>
       <c r="G91" s="28">
         <v>81</v>
       </c>
       <c r="H91" s="28">
         <v>76</v>
       </c>
       <c r="I91" s="28">
@@ -9713,165 +9956,168 @@
       </c>
       <c r="Z91" s="28">
         <v>70</v>
       </c>
       <c r="AA91" s="28">
         <v>53</v>
       </c>
       <c r="AB91" s="28">
         <v>48</v>
       </c>
       <c r="AC91" s="39">
         <v>61</v>
       </c>
       <c r="AD91" s="39">
         <v>58</v>
       </c>
       <c r="AE91" s="28">
         <v>51</v>
       </c>
       <c r="AF91" s="39">
         <v>62</v>
       </c>
       <c r="AG91" s="39">
         <v>68</v>
       </c>
-    </row>
-    <row r="92" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AH91" s="39">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="92" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="13"/>
       <c r="B92" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C92" s="1"/>
       <c r="D92" s="1"/>
       <c r="E92" s="1"/>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="K92" s="1"/>
       <c r="L92" s="1"/>
       <c r="M92" s="1"/>
       <c r="N92" s="1"/>
       <c r="O92" s="1"/>
       <c r="P92" s="1"/>
       <c r="Q92" s="1"/>
       <c r="R92" s="1"/>
       <c r="S92" s="6"/>
       <c r="T92" s="1"/>
       <c r="U92" s="7"/>
       <c r="V92" s="1"/>
       <c r="X92" s="1"/>
       <c r="Y92" s="1"/>
       <c r="Z92" s="1"/>
       <c r="AA92" s="1"/>
     </row>
-    <row r="93" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="14"/>
       <c r="B93" s="1"/>
       <c r="C93" s="1"/>
       <c r="D93" s="1"/>
       <c r="E93" s="1"/>
       <c r="F93" s="1"/>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
       <c r="I93" s="1"/>
       <c r="J93" s="1"/>
       <c r="K93" s="1"/>
       <c r="L93" s="1"/>
       <c r="M93" s="1"/>
       <c r="N93" s="1"/>
       <c r="O93" s="1"/>
       <c r="P93" s="1"/>
       <c r="Q93" s="1"/>
       <c r="R93" s="1"/>
       <c r="S93" s="6"/>
       <c r="T93" s="1"/>
       <c r="U93" s="7"/>
       <c r="V93" s="1"/>
       <c r="X93" s="1"/>
       <c r="Y93" s="1"/>
       <c r="Z93" s="1"/>
       <c r="AA93" s="1"/>
     </row>
-    <row r="94" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="14"/>
       <c r="B94" s="1"/>
       <c r="C94" s="1"/>
       <c r="D94" s="1"/>
       <c r="E94" s="1"/>
       <c r="F94" s="1"/>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
       <c r="I94" s="1"/>
       <c r="J94" s="1"/>
       <c r="K94" s="1"/>
       <c r="L94" s="1"/>
       <c r="M94" s="1"/>
       <c r="N94" s="1"/>
       <c r="O94" s="1"/>
       <c r="P94" s="1"/>
       <c r="Q94" s="1"/>
       <c r="R94" s="1"/>
       <c r="S94" s="6"/>
       <c r="T94" s="1"/>
       <c r="U94" s="7"/>
       <c r="V94" s="1"/>
       <c r="X94" s="1"/>
       <c r="Y94" s="1"/>
       <c r="Z94" s="1"/>
       <c r="AA94" s="1"/>
     </row>
-    <row r="95" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B95" s="1"/>
       <c r="C95" s="1"/>
       <c r="D95" s="1"/>
       <c r="E95" s="1"/>
       <c r="F95" s="1"/>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
       <c r="I95" s="1"/>
       <c r="J95" s="1"/>
       <c r="K95" s="1"/>
       <c r="L95" s="1"/>
       <c r="M95" s="1"/>
       <c r="N95" s="1"/>
       <c r="O95" s="1"/>
       <c r="P95" s="1"/>
       <c r="Q95" s="1"/>
       <c r="R95" s="1"/>
       <c r="S95" s="1"/>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1"/>
       <c r="X95" s="1"/>
       <c r="Y95" s="1"/>
       <c r="Z95" s="1"/>
       <c r="AA95" s="1"/>
     </row>
-    <row r="96" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:34" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="1"/>
       <c r="C96" s="1"/>
       <c r="D96" s="1"/>
       <c r="E96" s="1"/>
       <c r="F96" s="1"/>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
       <c r="I96" s="1"/>
       <c r="J96" s="1"/>
       <c r="K96" s="1"/>
       <c r="L96" s="1"/>
       <c r="M96" s="1"/>
       <c r="N96" s="1"/>
       <c r="O96" s="1"/>
       <c r="P96" s="1"/>
       <c r="Q96" s="1"/>
       <c r="R96" s="1"/>
       <c r="S96" s="1"/>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1"/>
       <c r="X96" s="1"/>
       <c r="Y96" s="1"/>
       <c r="Z96" s="1"/>
       <c r="AA96" s="1"/>
@@ -34841,51 +35087,51 @@
       <c r="O1021" s="1"/>
       <c r="P1021" s="1"/>
       <c r="Q1021" s="1"/>
       <c r="R1021" s="1"/>
       <c r="S1021" s="1"/>
       <c r="T1021" s="1"/>
       <c r="U1021" s="1"/>
       <c r="V1021" s="1"/>
       <c r="X1021" s="1"/>
       <c r="Y1021" s="1"/>
       <c r="Z1021" s="1"/>
       <c r="AA1021" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B74:AD74"/>
     <mergeCell ref="B2:X2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:AD8"/>
     <mergeCell ref="B27:AD27"/>
     <mergeCell ref="B46:AD46"/>
     <mergeCell ref="B65:AD65"/>
-    <mergeCell ref="AA6:AG6"/>
+    <mergeCell ref="AA6:AH6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>