--- v0 (2026-05-19)
+++ v1 (2026-06-29)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2295" yWindow="3225" windowWidth="14880" windowHeight="5775" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура_пер" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">натура_пер!$A$1:$M$37</definedName>
   </definedNames>
-  <calcPr calcId="125725" refMode="R1C1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="32">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
@@ -212,50 +212,51 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
@@ -431,87 +432,87 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный 6" xfId="3"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -777,98 +778,98 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA49"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O21" sqref="O21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F2" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="43" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="22" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="44" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="15.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="9.140625" style="1"/>
     <col min="21" max="21" width="14.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="23.25" customHeight="1">
-      <c r="A1" s="74" t="s">
+      <c r="A1" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="74"/>
-[...11 lines deleted...]
-      <c r="N1" s="70"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="69"/>
     </row>
     <row r="2" spans="1:27" ht="43.5" customHeight="1">
       <c r="A2" s="45"/>
       <c r="B2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="11" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="10" t="s">
@@ -884,801 +885,840 @@
         <v>10</v>
       </c>
       <c r="M2" s="13" t="s">
         <v>11</v>
       </c>
       <c r="N2" s="46"/>
       <c r="O2" s="47"/>
     </row>
     <row r="3" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A3" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="16"/>
       <c r="J3" s="17"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
-      <c r="O3" s="65"/>
+      <c r="O3" s="64"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="35"/>
       <c r="AA3" s="48"/>
     </row>
     <row r="4" spans="1:27" s="53" customFormat="1" ht="12" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="49">
         <v>5085.6000000000004</v>
       </c>
       <c r="C4" s="49">
         <v>9457.2000000000007</v>
       </c>
       <c r="D4" s="60">
         <v>13799.4</v>
       </c>
-      <c r="E4" s="65">
+      <c r="E4" s="64">
         <v>17455.099999999999</v>
       </c>
-      <c r="F4" s="66"/>
-[...1 lines deleted...]
-      <c r="H4" s="65"/>
+      <c r="F4" s="49">
+        <v>21026.2</v>
+      </c>
+      <c r="G4" s="65"/>
+      <c r="H4" s="64"/>
       <c r="I4" s="49"/>
-      <c r="J4" s="71"/>
+      <c r="J4" s="70"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="32"/>
-      <c r="O4" s="65"/>
+      <c r="O4" s="64"/>
       <c r="P4" s="34"/>
       <c r="Q4" s="35"/>
       <c r="R4" s="50"/>
       <c r="S4" s="33"/>
       <c r="T4" s="51"/>
       <c r="U4" s="52"/>
       <c r="V4" s="33"/>
     </row>
     <row r="5" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="49">
         <v>469.2</v>
       </c>
       <c r="C5" s="49">
         <v>887.2</v>
       </c>
       <c r="D5" s="60">
         <v>1320</v>
       </c>
-      <c r="E5" s="65">
+      <c r="E5" s="64">
         <v>1720.4</v>
       </c>
-      <c r="F5" s="66"/>
-[...3 lines deleted...]
-      <c r="J5" s="71"/>
+      <c r="F5" s="49">
+        <v>2089.4</v>
+      </c>
+      <c r="G5" s="65"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="70"/>
       <c r="K5" s="49"/>
       <c r="L5" s="49"/>
       <c r="M5" s="49"/>
       <c r="N5" s="23"/>
-      <c r="O5" s="65"/>
+      <c r="O5" s="64"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="35"/>
       <c r="R5" s="48"/>
     </row>
     <row r="6" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="49">
         <v>1411.1</v>
       </c>
       <c r="C6" s="49">
         <v>2568.3000000000002</v>
       </c>
       <c r="D6" s="59">
         <v>3694.1</v>
       </c>
-      <c r="E6" s="65">
+      <c r="E6" s="64">
         <v>4764.2</v>
       </c>
-      <c r="F6" s="66"/>
-[...3 lines deleted...]
-      <c r="J6" s="71"/>
+      <c r="F6" s="49">
+        <v>5949.9</v>
+      </c>
+      <c r="G6" s="65"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="70"/>
       <c r="K6" s="49"/>
       <c r="L6" s="49"/>
       <c r="M6" s="49"/>
       <c r="N6" s="15"/>
-      <c r="O6" s="65"/>
+      <c r="O6" s="64"/>
       <c r="P6" s="34"/>
       <c r="Q6" s="35"/>
       <c r="U6" s="30"/>
     </row>
     <row r="7" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="49">
         <v>3204.7</v>
       </c>
       <c r="C7" s="49">
         <v>6000.7</v>
       </c>
       <c r="D7" s="60">
         <v>8783.9</v>
       </c>
-      <c r="E7" s="65">
+      <c r="E7" s="64">
         <v>10968.8</v>
       </c>
-      <c r="F7" s="66"/>
-[...3 lines deleted...]
-      <c r="J7" s="71"/>
+      <c r="F7" s="49">
+        <v>12984.7</v>
+      </c>
+      <c r="G7" s="65"/>
+      <c r="H7" s="64"/>
+      <c r="I7" s="71"/>
+      <c r="J7" s="70"/>
       <c r="K7" s="49"/>
       <c r="L7" s="49"/>
       <c r="M7" s="49"/>
       <c r="N7" s="23"/>
-      <c r="O7" s="65"/>
+      <c r="O7" s="64"/>
       <c r="Q7" s="35"/>
       <c r="R7" s="28"/>
     </row>
     <row r="8" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="60"/>
-      <c r="E8" s="65"/>
-      <c r="F8" s="66"/>
+      <c r="E8" s="64"/>
       <c r="G8" s="35"/>
-      <c r="H8" s="65"/>
-      <c r="I8" s="72"/>
+      <c r="H8" s="64"/>
+      <c r="I8" s="71"/>
       <c r="J8" s="15"/>
       <c r="K8" s="28"/>
       <c r="N8" s="15"/>
-      <c r="O8" s="65"/>
+      <c r="O8" s="64"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="35"/>
     </row>
     <row r="9" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="49">
         <v>0</v>
       </c>
       <c r="C9" s="49">
         <v>0.1</v>
       </c>
       <c r="D9" s="60">
         <v>0.1</v>
       </c>
-      <c r="E9" s="65">
+      <c r="E9" s="64">
         <v>0.1</v>
       </c>
-      <c r="F9" s="66"/>
+      <c r="F9" s="49">
+        <v>0</v>
+      </c>
       <c r="G9" s="49"/>
       <c r="H9" s="49"/>
       <c r="I9" s="49"/>
-      <c r="J9" s="71"/>
+      <c r="J9" s="70"/>
       <c r="K9" s="49"/>
       <c r="L9" s="49"/>
       <c r="M9" s="49"/>
       <c r="N9" s="15"/>
       <c r="P9" s="34"/>
       <c r="Q9" s="35"/>
       <c r="R9" s="22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="49">
         <v>0.6</v>
       </c>
       <c r="C10" s="49">
         <v>0.9</v>
       </c>
-      <c r="D10" s="71">
+      <c r="D10" s="70">
         <v>1.3</v>
       </c>
-      <c r="E10" s="71">
+      <c r="E10" s="70">
         <v>1.6</v>
       </c>
-      <c r="F10" s="49"/>
+      <c r="F10" s="49">
+        <v>2.1</v>
+      </c>
       <c r="G10" s="49"/>
       <c r="H10" s="59"/>
-      <c r="I10" s="72"/>
-      <c r="J10" s="71"/>
+      <c r="I10" s="71"/>
+      <c r="J10" s="70"/>
       <c r="K10" s="49"/>
       <c r="L10" s="49"/>
       <c r="M10" s="49"/>
       <c r="N10" s="15"/>
       <c r="P10" s="28"/>
       <c r="Q10" s="28"/>
       <c r="U10" s="30"/>
     </row>
     <row r="11" spans="1:27" s="22" customFormat="1" ht="33.75">
       <c r="A11" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="39"/>
       <c r="D11" s="40"/>
       <c r="E11" s="41"/>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="42"/>
       <c r="M11" s="42"/>
       <c r="N11" s="15"/>
       <c r="O11" s="28"/>
       <c r="P11" s="28"/>
     </row>
     <row r="12" spans="1:27" s="53" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="65">
+      <c r="B12" s="64">
         <v>1915.1</v>
       </c>
-      <c r="C12" s="65">
+      <c r="C12" s="64">
         <v>3576.5</v>
       </c>
-      <c r="D12" s="65">
+      <c r="D12" s="64">
         <v>5135.1000000000004</v>
       </c>
-      <c r="E12" s="65">
+      <c r="E12" s="64">
         <v>6095.1</v>
       </c>
-      <c r="F12" s="60"/>
-[...6 lines deleted...]
-      <c r="M12" s="65"/>
+      <c r="F12" s="60">
+        <v>6719.8</v>
+      </c>
+      <c r="G12" s="67"/>
+      <c r="H12" s="64"/>
+      <c r="I12" s="67"/>
+      <c r="J12" s="64"/>
+      <c r="K12" s="64"/>
+      <c r="L12" s="64"/>
+      <c r="M12" s="64"/>
       <c r="N12" s="32"/>
       <c r="O12" s="51"/>
       <c r="P12" s="50"/>
       <c r="Q12" s="50"/>
       <c r="U12" s="33"/>
     </row>
     <row r="13" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="65">
+      <c r="B13" s="64">
         <v>1237.5999999999999</v>
       </c>
-      <c r="C13" s="65">
+      <c r="C13" s="64">
         <v>2328.1999999999998</v>
       </c>
-      <c r="D13" s="65">
+      <c r="D13" s="64">
         <v>3365.6</v>
       </c>
-      <c r="E13" s="65">
+      <c r="E13" s="64">
         <v>4054</v>
       </c>
-      <c r="F13" s="60"/>
-[...6 lines deleted...]
-      <c r="M13" s="65"/>
+      <c r="F13" s="60">
+        <v>4550.6000000000004</v>
+      </c>
+      <c r="G13" s="67"/>
+      <c r="H13" s="64"/>
+      <c r="I13" s="67"/>
+      <c r="J13" s="64"/>
+      <c r="K13" s="64"/>
+      <c r="L13" s="64"/>
+      <c r="M13" s="64"/>
       <c r="N13" s="15"/>
       <c r="P13" s="28"/>
       <c r="Q13" s="28"/>
       <c r="U13" s="30"/>
     </row>
     <row r="14" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="65">
+      <c r="B14" s="64">
         <v>180.1</v>
       </c>
-      <c r="C14" s="65">
+      <c r="C14" s="64">
         <v>330.1</v>
       </c>
-      <c r="D14" s="65">
+      <c r="D14" s="64">
         <v>483.2</v>
       </c>
-      <c r="E14" s="65">
+      <c r="E14" s="64">
         <v>574.70000000000005</v>
       </c>
-      <c r="F14" s="60"/>
-[...6 lines deleted...]
-      <c r="M14" s="65"/>
+      <c r="F14" s="60">
+        <v>619.20000000000005</v>
+      </c>
+      <c r="G14" s="67"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="67"/>
+      <c r="J14" s="64"/>
+      <c r="K14" s="64"/>
+      <c r="L14" s="64"/>
+      <c r="M14" s="64"/>
       <c r="N14" s="15"/>
       <c r="P14" s="28"/>
       <c r="Q14" s="28"/>
       <c r="U14" s="30"/>
     </row>
     <row r="15" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="65">
+      <c r="B15" s="64">
         <v>435.5</v>
       </c>
-      <c r="C15" s="65">
+      <c r="C15" s="64">
         <v>808.8</v>
       </c>
-      <c r="D15" s="65">
+      <c r="D15" s="64">
         <v>1134.5</v>
       </c>
-      <c r="E15" s="65">
+      <c r="E15" s="64">
         <v>1283.7</v>
       </c>
-      <c r="F15" s="60"/>
-[...6 lines deleted...]
-      <c r="M15" s="65"/>
+      <c r="F15" s="60">
+        <v>1341.9</v>
+      </c>
+      <c r="G15" s="67"/>
+      <c r="H15" s="64"/>
+      <c r="I15" s="67"/>
+      <c r="J15" s="64"/>
+      <c r="K15" s="64"/>
+      <c r="L15" s="64"/>
+      <c r="M15" s="64"/>
       <c r="N15" s="15"/>
       <c r="P15" s="28"/>
       <c r="Q15" s="28"/>
       <c r="U15" s="30"/>
     </row>
     <row r="16" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
-      <c r="G16" s="67"/>
+      <c r="G16" s="66"/>
       <c r="H16" s="38"/>
-      <c r="I16" s="67"/>
+      <c r="I16" s="66"/>
       <c r="J16" s="37"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="15"/>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="U16" s="30"/>
     </row>
     <row r="17" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="65">
+      <c r="B17" s="64">
         <v>0.9</v>
       </c>
-      <c r="C17" s="65">
+      <c r="C17" s="64">
         <v>2.1</v>
       </c>
-      <c r="D17" s="65">
+      <c r="D17" s="64">
         <v>3.1</v>
       </c>
-      <c r="E17" s="65">
+      <c r="E17" s="64">
         <v>3.5</v>
       </c>
-      <c r="F17" s="60"/>
-[...6 lines deleted...]
-      <c r="M17" s="65"/>
+      <c r="F17" s="60">
+        <v>4.5</v>
+      </c>
+      <c r="G17" s="67"/>
+      <c r="H17" s="64"/>
+      <c r="I17" s="67"/>
+      <c r="J17" s="64"/>
+      <c r="K17" s="64"/>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
       <c r="N17" s="15"/>
       <c r="P17" s="28"/>
       <c r="Q17" s="28"/>
       <c r="U17" s="30"/>
     </row>
     <row r="18" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="65">
+      <c r="B18" s="64">
         <v>14.4</v>
       </c>
-      <c r="C18" s="65">
+      <c r="C18" s="64">
         <v>26.3</v>
       </c>
-      <c r="D18" s="65">
+      <c r="D18" s="64">
         <v>37.1</v>
       </c>
-      <c r="E18" s="65">
+      <c r="E18" s="64">
         <v>44.7</v>
       </c>
-      <c r="F18" s="60"/>
-[...6 lines deleted...]
-      <c r="M18" s="65"/>
+      <c r="F18" s="60">
+        <v>44.7</v>
+      </c>
+      <c r="G18" s="67"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="67"/>
+      <c r="J18" s="64"/>
+      <c r="K18" s="64"/>
+      <c r="L18" s="64"/>
+      <c r="M18" s="64"/>
       <c r="N18" s="15"/>
       <c r="P18" s="28"/>
       <c r="Q18" s="28"/>
       <c r="U18" s="30"/>
     </row>
     <row r="19" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="65">
+      <c r="B19" s="64">
         <v>7.7</v>
       </c>
-      <c r="C19" s="65">
+      <c r="C19" s="64">
         <v>13.5</v>
       </c>
-      <c r="D19" s="65">
+      <c r="D19" s="64">
         <v>19.100000000000001</v>
       </c>
-      <c r="E19" s="65">
+      <c r="E19" s="64">
         <v>22.9</v>
       </c>
-      <c r="F19" s="60"/>
-[...6 lines deleted...]
-      <c r="M19" s="65"/>
+      <c r="F19" s="60">
+        <v>28.9</v>
+      </c>
+      <c r="G19" s="67"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="67"/>
+      <c r="J19" s="64"/>
+      <c r="K19" s="64"/>
+      <c r="L19" s="64"/>
+      <c r="M19" s="64"/>
       <c r="N19" s="15"/>
       <c r="P19" s="28"/>
       <c r="Q19" s="28"/>
       <c r="U19" s="30"/>
     </row>
     <row r="20" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="65">
+      <c r="B20" s="64">
         <v>12.1</v>
       </c>
-      <c r="C20" s="65">
+      <c r="C20" s="64">
         <v>15.7</v>
       </c>
-      <c r="D20" s="65">
+      <c r="D20" s="64">
         <v>18.3</v>
       </c>
-      <c r="E20" s="65">
+      <c r="E20" s="64">
         <v>19.399999999999999</v>
       </c>
-      <c r="F20" s="60"/>
-[...6 lines deleted...]
-      <c r="M20" s="65"/>
+      <c r="F20" s="60">
+        <v>19.7</v>
+      </c>
+      <c r="G20" s="67"/>
+      <c r="H20" s="64"/>
+      <c r="I20" s="67"/>
+      <c r="J20" s="64"/>
+      <c r="K20" s="64"/>
+      <c r="L20" s="64"/>
+      <c r="M20" s="64"/>
       <c r="N20" s="15"/>
       <c r="P20" s="28"/>
       <c r="Q20" s="28"/>
       <c r="U20" s="30"/>
     </row>
     <row r="21" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="65">
+      <c r="B21" s="64">
         <v>2.8</v>
       </c>
-      <c r="C21" s="65">
+      <c r="C21" s="64">
         <v>5.6</v>
       </c>
-      <c r="D21" s="65">
+      <c r="D21" s="64">
         <v>8.4</v>
       </c>
-      <c r="E21" s="65">
+      <c r="E21" s="64">
         <v>10.9</v>
       </c>
-      <c r="F21" s="60"/>
-[...6 lines deleted...]
-      <c r="M21" s="65"/>
+      <c r="F21" s="60">
+        <v>13.5</v>
+      </c>
+      <c r="G21" s="67"/>
+      <c r="H21" s="64"/>
+      <c r="I21" s="67"/>
+      <c r="J21" s="64"/>
+      <c r="K21" s="64"/>
+      <c r="L21" s="64"/>
+      <c r="M21" s="64"/>
       <c r="N21" s="15"/>
       <c r="P21" s="28"/>
       <c r="Q21" s="28"/>
       <c r="U21" s="30"/>
     </row>
     <row r="22" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="65">
+      <c r="B22" s="64">
         <v>1.6</v>
       </c>
-      <c r="C22" s="65">
+      <c r="C22" s="64">
         <v>3</v>
       </c>
-      <c r="D22" s="65">
+      <c r="D22" s="64">
         <v>4.4000000000000004</v>
       </c>
-      <c r="E22" s="65">
+      <c r="E22" s="64">
         <v>5.9</v>
       </c>
-      <c r="F22" s="60"/>
-[...6 lines deleted...]
-      <c r="M22" s="65"/>
+      <c r="F22" s="60">
+        <v>7.3</v>
+      </c>
+      <c r="G22" s="67"/>
+      <c r="H22" s="64"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
       <c r="N22" s="15"/>
       <c r="P22" s="28"/>
       <c r="Q22" s="28"/>
       <c r="U22" s="30"/>
     </row>
     <row r="23" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="65">
+      <c r="B23" s="64">
         <v>1.8</v>
       </c>
-      <c r="C23" s="65">
+      <c r="C23" s="64">
         <v>3.5</v>
       </c>
-      <c r="D23" s="65">
+      <c r="D23" s="64">
         <v>5.2</v>
       </c>
-      <c r="E23" s="65">
+      <c r="E23" s="64">
         <v>6.9</v>
       </c>
-      <c r="F23" s="60"/>
-[...6 lines deleted...]
-      <c r="M23" s="65"/>
+      <c r="F23" s="60">
+        <v>8.9</v>
+      </c>
+      <c r="G23" s="67"/>
+      <c r="H23" s="64"/>
+      <c r="I23" s="67"/>
+      <c r="J23" s="64"/>
+      <c r="K23" s="64"/>
+      <c r="L23" s="64"/>
+      <c r="M23" s="64"/>
       <c r="N23" s="15"/>
       <c r="P23" s="28"/>
       <c r="Q23" s="28"/>
       <c r="U23" s="30"/>
     </row>
     <row r="24" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="65">
+      <c r="B24" s="64">
         <v>8.4</v>
       </c>
-      <c r="C24" s="65">
+      <c r="C24" s="64">
         <v>15.5</v>
       </c>
-      <c r="D24" s="65">
+      <c r="D24" s="64">
         <v>21.8</v>
       </c>
-      <c r="E24" s="65">
+      <c r="E24" s="64">
         <v>27.2</v>
       </c>
-      <c r="F24" s="60"/>
-[...6 lines deleted...]
-      <c r="M24" s="65"/>
+      <c r="F24" s="60">
+        <v>34.1</v>
+      </c>
+      <c r="G24" s="67"/>
+      <c r="H24" s="64"/>
+      <c r="I24" s="67"/>
+      <c r="J24" s="64"/>
+      <c r="K24" s="64"/>
+      <c r="L24" s="64"/>
+      <c r="M24" s="64"/>
       <c r="N24" s="15"/>
       <c r="P24" s="28"/>
       <c r="Q24" s="28"/>
       <c r="U24" s="30"/>
     </row>
     <row r="25" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="65">
+      <c r="B25" s="64">
         <v>3.7</v>
       </c>
-      <c r="C25" s="65">
+      <c r="C25" s="64">
         <v>6.7</v>
       </c>
-      <c r="D25" s="65">
+      <c r="D25" s="64">
         <v>9.6999999999999993</v>
       </c>
-      <c r="E25" s="65">
+      <c r="E25" s="64">
         <v>12.7</v>
       </c>
-      <c r="F25" s="60"/>
-[...6 lines deleted...]
-      <c r="M25" s="65"/>
+      <c r="F25" s="60">
+        <v>16.3</v>
+      </c>
+      <c r="G25" s="67"/>
+      <c r="H25" s="64"/>
+      <c r="I25" s="67"/>
+      <c r="J25" s="64"/>
+      <c r="K25" s="64"/>
+      <c r="L25" s="64"/>
+      <c r="M25" s="64"/>
       <c r="N25" s="15"/>
       <c r="P25" s="28"/>
       <c r="Q25" s="28"/>
       <c r="U25" s="30"/>
     </row>
     <row r="26" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="64">
+      <c r="B26" s="63">
         <v>8.4</v>
       </c>
-      <c r="C26" s="64">
+      <c r="C26" s="63">
         <v>17.399999999999999</v>
       </c>
-      <c r="D26" s="64">
+      <c r="D26" s="63">
         <v>24.7</v>
       </c>
-      <c r="E26" s="64">
+      <c r="E26" s="63">
         <v>28.4</v>
       </c>
-      <c r="F26" s="61"/>
-[...6 lines deleted...]
-      <c r="M26" s="64"/>
+      <c r="F26" s="74">
+        <v>30.1</v>
+      </c>
+      <c r="G26" s="68"/>
+      <c r="H26" s="63"/>
+      <c r="I26" s="68"/>
+      <c r="J26" s="63"/>
+      <c r="K26" s="63"/>
+      <c r="L26" s="63"/>
+      <c r="M26" s="63"/>
       <c r="N26" s="15"/>
       <c r="P26" s="28"/>
       <c r="Q26" s="28"/>
       <c r="U26" s="30"/>
     </row>
     <row r="27" spans="1:21" s="47" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="25"/>
       <c r="B27" s="15"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="23"/>
       <c r="I27" s="26"/>
       <c r="J27" s="19"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="27"/>
       <c r="Q27" s="54"/>
       <c r="U27" s="4"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="55" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="22"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="28"/>
       <c r="I28" s="29"/>
       <c r="J28" s="30"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="56"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="55"/>
       <c r="B29" s="22"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
-      <c r="G29" s="66"/>
-      <c r="H29" s="66"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
       <c r="I29" s="31"/>
       <c r="J29" s="30"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="56"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="57"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
-      <c r="G30" s="66"/>
-      <c r="H30" s="66"/>
+      <c r="G30" s="65"/>
+      <c r="H30" s="65"/>
       <c r="I30" s="8"/>
       <c r="J30" s="6"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="58"/>
     </row>
     <row r="31" spans="1:21">
-      <c r="E31" s="63"/>
-      <c r="G31" s="66"/>
+      <c r="E31" s="62"/>
+      <c r="G31" s="65"/>
       <c r="J31" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:21">
-      <c r="E32" s="63"/>
-      <c r="G32" s="66"/>
+      <c r="E32" s="62"/>
+      <c r="G32" s="65"/>
       <c r="I32" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="5:11">
-      <c r="E33" s="63"/>
+      <c r="E33" s="62"/>
     </row>
     <row r="34" spans="5:11">
-      <c r="E34" s="63"/>
+      <c r="E34" s="62"/>
       <c r="K34" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="5:11">
-      <c r="E35" s="63"/>
+      <c r="E35" s="62"/>
     </row>
     <row r="36" spans="5:11">
-      <c r="E36" s="63"/>
+      <c r="E36" s="62"/>
     </row>
     <row r="37" spans="5:11">
-      <c r="E37" s="62"/>
+      <c r="E37" s="61"/>
       <c r="I37" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="2:4">
       <c r="B49" s="6"/>
-      <c r="C49" s="73"/>
+      <c r="C49" s="72"/>
       <c r="D49" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 