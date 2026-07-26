--- v1 (2026-06-29)
+++ v2 (2026-07-26)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2295" yWindow="3225" windowWidth="14880" windowHeight="5775" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура_пер" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">натура_пер!$A$1:$M$37</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="32">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
@@ -127,51 +127,51 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>* Оперативные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">Пар и горячая вода (тепловая энергия), тыс. Гкал                                                                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>Производство промышленной продукции в cнабжении электроэнергией, газом, паром, горячей водой и  кондиционированным воздухом в Павлодарской области за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -227,50 +227,55 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -302,51 +307,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -464,54 +469,57 @@
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный 6" xfId="3"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -779,96 +787,96 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F2" sqref="F1:F1048576"/>
+      <selection activeCell="Q10" sqref="Q10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="43" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="22" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="44" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="15.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="9.140625" style="1"/>
     <col min="21" max="21" width="14.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="23.25" customHeight="1">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="74" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="73"/>
-[...10 lines deleted...]
-      <c r="M1" s="73"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
       <c r="N1" s="69"/>
     </row>
     <row r="2" spans="1:27" ht="43.5" customHeight="1">
       <c r="A2" s="45"/>
       <c r="B2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="11" t="s">
         <v>6</v>
       </c>
@@ -909,704 +917,744 @@
       <c r="N3" s="15"/>
       <c r="O3" s="64"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="35"/>
       <c r="AA3" s="48"/>
     </row>
     <row r="4" spans="1:27" s="53" customFormat="1" ht="12" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="49">
         <v>5085.6000000000004</v>
       </c>
       <c r="C4" s="49">
         <v>9457.2000000000007</v>
       </c>
       <c r="D4" s="60">
         <v>13799.4</v>
       </c>
       <c r="E4" s="64">
         <v>17455.099999999999</v>
       </c>
       <c r="F4" s="49">
         <v>21026.2</v>
       </c>
-      <c r="G4" s="65"/>
-      <c r="H4" s="64"/>
+      <c r="G4" s="64">
+        <v>24731.5</v>
+      </c>
+      <c r="H4" s="75"/>
       <c r="I4" s="49"/>
       <c r="J4" s="70"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="32"/>
       <c r="O4" s="64"/>
       <c r="P4" s="34"/>
       <c r="Q4" s="35"/>
       <c r="R4" s="50"/>
       <c r="S4" s="33"/>
       <c r="T4" s="51"/>
       <c r="U4" s="52"/>
       <c r="V4" s="33"/>
     </row>
     <row r="5" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="49">
         <v>469.2</v>
       </c>
       <c r="C5" s="49">
         <v>887.2</v>
       </c>
       <c r="D5" s="60">
         <v>1320</v>
       </c>
       <c r="E5" s="64">
         <v>1720.4</v>
       </c>
       <c r="F5" s="49">
         <v>2089.4</v>
       </c>
-      <c r="G5" s="65"/>
-      <c r="H5" s="64"/>
+      <c r="G5" s="64">
+        <v>2435.8000000000002</v>
+      </c>
+      <c r="H5" s="75"/>
       <c r="I5" s="71"/>
       <c r="J5" s="70"/>
       <c r="K5" s="49"/>
       <c r="L5" s="49"/>
       <c r="M5" s="49"/>
       <c r="N5" s="23"/>
       <c r="O5" s="64"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="35"/>
       <c r="R5" s="48"/>
     </row>
     <row r="6" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="49">
         <v>1411.1</v>
       </c>
       <c r="C6" s="49">
         <v>2568.3000000000002</v>
       </c>
       <c r="D6" s="59">
         <v>3694.1</v>
       </c>
       <c r="E6" s="64">
         <v>4764.2</v>
       </c>
       <c r="F6" s="49">
         <v>5949.9</v>
       </c>
-      <c r="G6" s="65"/>
-      <c r="H6" s="64"/>
+      <c r="G6" s="64">
+        <v>7177.7</v>
+      </c>
+      <c r="H6" s="75"/>
       <c r="I6" s="71"/>
       <c r="J6" s="70"/>
       <c r="K6" s="49"/>
       <c r="L6" s="49"/>
       <c r="M6" s="49"/>
       <c r="N6" s="15"/>
       <c r="O6" s="64"/>
       <c r="P6" s="34"/>
       <c r="Q6" s="35"/>
       <c r="U6" s="30"/>
     </row>
     <row r="7" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="49">
         <v>3204.7</v>
       </c>
       <c r="C7" s="49">
         <v>6000.7</v>
       </c>
       <c r="D7" s="60">
         <v>8783.9</v>
       </c>
       <c r="E7" s="64">
         <v>10968.8</v>
       </c>
       <c r="F7" s="49">
         <v>12984.7</v>
       </c>
-      <c r="G7" s="65"/>
-      <c r="H7" s="64"/>
+      <c r="G7" s="64">
+        <v>15115.3</v>
+      </c>
+      <c r="H7" s="75"/>
       <c r="I7" s="71"/>
       <c r="J7" s="70"/>
       <c r="K7" s="49"/>
       <c r="L7" s="49"/>
       <c r="M7" s="49"/>
       <c r="N7" s="23"/>
       <c r="O7" s="64"/>
       <c r="Q7" s="35"/>
       <c r="R7" s="28"/>
     </row>
     <row r="8" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="60"/>
       <c r="E8" s="64"/>
       <c r="G8" s="35"/>
       <c r="H8" s="64"/>
       <c r="I8" s="71"/>
       <c r="J8" s="15"/>
       <c r="K8" s="28"/>
       <c r="N8" s="15"/>
       <c r="O8" s="64"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="35"/>
     </row>
     <row r="9" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="49">
         <v>0</v>
       </c>
       <c r="C9" s="49">
         <v>0.1</v>
       </c>
       <c r="D9" s="60">
         <v>0.1</v>
       </c>
       <c r="E9" s="64">
         <v>0.1</v>
       </c>
-      <c r="F9" s="49">
-[...3 lines deleted...]
-      <c r="H9" s="49"/>
+      <c r="F9" s="64">
+        <v>0.1</v>
+      </c>
+      <c r="G9" s="49">
+        <v>0.2</v>
+      </c>
+      <c r="H9" s="75"/>
       <c r="I9" s="49"/>
       <c r="J9" s="70"/>
       <c r="K9" s="49"/>
       <c r="L9" s="49"/>
       <c r="M9" s="49"/>
       <c r="N9" s="15"/>
       <c r="P9" s="34"/>
       <c r="Q9" s="35"/>
       <c r="R9" s="22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="49">
         <v>0.6</v>
       </c>
       <c r="C10" s="49">
         <v>0.9</v>
       </c>
       <c r="D10" s="70">
         <v>1.3</v>
       </c>
       <c r="E10" s="70">
         <v>1.6</v>
       </c>
       <c r="F10" s="49">
         <v>2.1</v>
       </c>
-      <c r="G10" s="49"/>
-      <c r="H10" s="59"/>
+      <c r="G10" s="49">
+        <v>2.5</v>
+      </c>
+      <c r="H10" s="75"/>
       <c r="I10" s="71"/>
       <c r="J10" s="70"/>
       <c r="K10" s="49"/>
       <c r="L10" s="49"/>
       <c r="M10" s="49"/>
       <c r="N10" s="15"/>
       <c r="P10" s="28"/>
       <c r="Q10" s="28"/>
       <c r="U10" s="30"/>
     </row>
     <row r="11" spans="1:27" s="22" customFormat="1" ht="33.75">
       <c r="A11" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="39"/>
       <c r="D11" s="40"/>
       <c r="E11" s="41"/>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="42"/>
       <c r="M11" s="42"/>
       <c r="N11" s="15"/>
       <c r="O11" s="28"/>
       <c r="P11" s="28"/>
     </row>
     <row r="12" spans="1:27" s="53" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="64">
         <v>1915.1</v>
       </c>
       <c r="C12" s="64">
         <v>3576.5</v>
       </c>
       <c r="D12" s="64">
         <v>5135.1000000000004</v>
       </c>
       <c r="E12" s="64">
         <v>6095.1</v>
       </c>
       <c r="F12" s="60">
         <v>6719.8</v>
       </c>
-      <c r="G12" s="67"/>
+      <c r="G12" s="64">
+        <v>7303.3</v>
+      </c>
       <c r="H12" s="64"/>
       <c r="I12" s="67"/>
       <c r="J12" s="64"/>
       <c r="K12" s="64"/>
       <c r="L12" s="64"/>
       <c r="M12" s="64"/>
       <c r="N12" s="32"/>
       <c r="O12" s="51"/>
       <c r="P12" s="50"/>
       <c r="Q12" s="50"/>
       <c r="U12" s="33"/>
     </row>
     <row r="13" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="64">
         <v>1237.5999999999999</v>
       </c>
       <c r="C13" s="64">
         <v>2328.1999999999998</v>
       </c>
       <c r="D13" s="64">
         <v>3365.6</v>
       </c>
       <c r="E13" s="64">
         <v>4054</v>
       </c>
       <c r="F13" s="60">
         <v>4550.6000000000004</v>
       </c>
-      <c r="G13" s="67"/>
+      <c r="G13" s="64">
+        <v>5038</v>
+      </c>
       <c r="H13" s="64"/>
       <c r="I13" s="67"/>
       <c r="J13" s="64"/>
       <c r="K13" s="64"/>
       <c r="L13" s="64"/>
       <c r="M13" s="64"/>
       <c r="N13" s="15"/>
       <c r="P13" s="28"/>
       <c r="Q13" s="28"/>
       <c r="U13" s="30"/>
     </row>
     <row r="14" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="64">
         <v>180.1</v>
       </c>
       <c r="C14" s="64">
         <v>330.1</v>
       </c>
       <c r="D14" s="64">
         <v>483.2</v>
       </c>
       <c r="E14" s="64">
         <v>574.70000000000005</v>
       </c>
       <c r="F14" s="60">
         <v>619.20000000000005</v>
       </c>
-      <c r="G14" s="67"/>
+      <c r="G14" s="64">
+        <v>656</v>
+      </c>
       <c r="H14" s="64"/>
       <c r="I14" s="67"/>
       <c r="J14" s="64"/>
       <c r="K14" s="64"/>
       <c r="L14" s="64"/>
       <c r="M14" s="64"/>
       <c r="N14" s="15"/>
       <c r="P14" s="28"/>
       <c r="Q14" s="28"/>
       <c r="U14" s="30"/>
     </row>
     <row r="15" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="64">
         <v>435.5</v>
       </c>
       <c r="C15" s="64">
         <v>808.8</v>
       </c>
       <c r="D15" s="64">
         <v>1134.5</v>
       </c>
       <c r="E15" s="64">
         <v>1283.7</v>
       </c>
       <c r="F15" s="60">
         <v>1341.9</v>
       </c>
-      <c r="G15" s="67"/>
+      <c r="G15" s="64">
+        <v>1378.8</v>
+      </c>
       <c r="H15" s="64"/>
       <c r="I15" s="67"/>
       <c r="J15" s="64"/>
       <c r="K15" s="64"/>
       <c r="L15" s="64"/>
       <c r="M15" s="64"/>
       <c r="N15" s="15"/>
       <c r="P15" s="28"/>
       <c r="Q15" s="28"/>
       <c r="U15" s="30"/>
     </row>
     <row r="16" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="G16" s="66"/>
       <c r="H16" s="38"/>
       <c r="I16" s="66"/>
       <c r="J16" s="37"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="15"/>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="U16" s="30"/>
     </row>
     <row r="17" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="64">
         <v>0.9</v>
       </c>
       <c r="C17" s="64">
         <v>2.1</v>
       </c>
       <c r="D17" s="64">
         <v>3.1</v>
       </c>
       <c r="E17" s="64">
         <v>3.5</v>
       </c>
       <c r="F17" s="60">
         <v>4.5</v>
       </c>
-      <c r="G17" s="67"/>
+      <c r="G17" s="64">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="H17" s="64"/>
       <c r="I17" s="67"/>
       <c r="J17" s="64"/>
       <c r="K17" s="64"/>
       <c r="L17" s="64"/>
       <c r="M17" s="64"/>
       <c r="N17" s="15"/>
       <c r="P17" s="28"/>
       <c r="Q17" s="28"/>
       <c r="U17" s="30"/>
     </row>
     <row r="18" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="64">
         <v>14.4</v>
       </c>
       <c r="C18" s="64">
         <v>26.3</v>
       </c>
       <c r="D18" s="64">
         <v>37.1</v>
       </c>
       <c r="E18" s="64">
         <v>44.7</v>
       </c>
       <c r="F18" s="60">
         <v>44.7</v>
       </c>
-      <c r="G18" s="67"/>
+      <c r="G18" s="64">
+        <v>44.7</v>
+      </c>
       <c r="H18" s="64"/>
       <c r="I18" s="67"/>
       <c r="J18" s="64"/>
       <c r="K18" s="64"/>
       <c r="L18" s="64"/>
       <c r="M18" s="64"/>
       <c r="N18" s="15"/>
       <c r="P18" s="28"/>
       <c r="Q18" s="28"/>
       <c r="U18" s="30"/>
     </row>
     <row r="19" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="64">
         <v>7.7</v>
       </c>
       <c r="C19" s="64">
         <v>13.5</v>
       </c>
       <c r="D19" s="64">
         <v>19.100000000000001</v>
       </c>
       <c r="E19" s="64">
         <v>22.9</v>
       </c>
       <c r="F19" s="60">
         <v>28.9</v>
       </c>
-      <c r="G19" s="67"/>
+      <c r="G19" s="64">
+        <v>34.299999999999997</v>
+      </c>
       <c r="H19" s="64"/>
       <c r="I19" s="67"/>
       <c r="J19" s="64"/>
       <c r="K19" s="64"/>
       <c r="L19" s="64"/>
       <c r="M19" s="64"/>
       <c r="N19" s="15"/>
       <c r="P19" s="28"/>
       <c r="Q19" s="28"/>
       <c r="U19" s="30"/>
     </row>
     <row r="20" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="64">
         <v>12.1</v>
       </c>
       <c r="C20" s="64">
         <v>15.7</v>
       </c>
       <c r="D20" s="64">
         <v>18.3</v>
       </c>
       <c r="E20" s="64">
         <v>19.399999999999999</v>
       </c>
       <c r="F20" s="60">
         <v>19.7</v>
       </c>
-      <c r="G20" s="67"/>
+      <c r="G20" s="64">
+        <v>19.899999999999999</v>
+      </c>
       <c r="H20" s="64"/>
       <c r="I20" s="67"/>
       <c r="J20" s="64"/>
       <c r="K20" s="64"/>
       <c r="L20" s="64"/>
       <c r="M20" s="64"/>
       <c r="N20" s="15"/>
       <c r="P20" s="28"/>
       <c r="Q20" s="28"/>
       <c r="U20" s="30"/>
     </row>
     <row r="21" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="64">
         <v>2.8</v>
       </c>
       <c r="C21" s="64">
         <v>5.6</v>
       </c>
       <c r="D21" s="64">
         <v>8.4</v>
       </c>
       <c r="E21" s="64">
         <v>10.9</v>
       </c>
       <c r="F21" s="60">
         <v>13.5</v>
       </c>
-      <c r="G21" s="67"/>
+      <c r="G21" s="64">
+        <v>16.100000000000001</v>
+      </c>
       <c r="H21" s="64"/>
       <c r="I21" s="67"/>
       <c r="J21" s="64"/>
       <c r="K21" s="64"/>
       <c r="L21" s="64"/>
       <c r="M21" s="64"/>
       <c r="N21" s="15"/>
       <c r="P21" s="28"/>
       <c r="Q21" s="28"/>
       <c r="U21" s="30"/>
     </row>
     <row r="22" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="64">
         <v>1.6</v>
       </c>
       <c r="C22" s="64">
         <v>3</v>
       </c>
       <c r="D22" s="64">
         <v>4.4000000000000004</v>
       </c>
       <c r="E22" s="64">
         <v>5.9</v>
       </c>
       <c r="F22" s="60">
         <v>7.3</v>
       </c>
-      <c r="G22" s="67"/>
+      <c r="G22" s="64">
+        <v>8.8000000000000007</v>
+      </c>
       <c r="H22" s="64"/>
       <c r="I22" s="67"/>
       <c r="J22" s="64"/>
       <c r="K22" s="64"/>
       <c r="L22" s="64"/>
       <c r="M22" s="64"/>
       <c r="N22" s="15"/>
       <c r="P22" s="28"/>
       <c r="Q22" s="28"/>
       <c r="U22" s="30"/>
     </row>
     <row r="23" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="64">
         <v>1.8</v>
       </c>
       <c r="C23" s="64">
         <v>3.5</v>
       </c>
       <c r="D23" s="64">
         <v>5.2</v>
       </c>
       <c r="E23" s="64">
         <v>6.9</v>
       </c>
       <c r="F23" s="60">
         <v>8.9</v>
       </c>
-      <c r="G23" s="67"/>
+      <c r="G23" s="64">
+        <v>10.9</v>
+      </c>
       <c r="H23" s="64"/>
       <c r="I23" s="67"/>
       <c r="J23" s="64"/>
       <c r="K23" s="64"/>
       <c r="L23" s="64"/>
       <c r="M23" s="64"/>
       <c r="N23" s="15"/>
       <c r="P23" s="28"/>
       <c r="Q23" s="28"/>
       <c r="U23" s="30"/>
     </row>
     <row r="24" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="64">
         <v>8.4</v>
       </c>
       <c r="C24" s="64">
         <v>15.5</v>
       </c>
       <c r="D24" s="64">
         <v>21.8</v>
       </c>
       <c r="E24" s="64">
         <v>27.2</v>
       </c>
       <c r="F24" s="60">
         <v>34.1</v>
       </c>
-      <c r="G24" s="67"/>
+      <c r="G24" s="64">
+        <v>38.9</v>
+      </c>
       <c r="H24" s="64"/>
       <c r="I24" s="67"/>
       <c r="J24" s="64"/>
       <c r="K24" s="64"/>
       <c r="L24" s="64"/>
       <c r="M24" s="64"/>
       <c r="N24" s="15"/>
       <c r="P24" s="28"/>
       <c r="Q24" s="28"/>
       <c r="U24" s="30"/>
     </row>
     <row r="25" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="64">
         <v>3.7</v>
       </c>
       <c r="C25" s="64">
         <v>6.7</v>
       </c>
       <c r="D25" s="64">
         <v>9.6999999999999993</v>
       </c>
       <c r="E25" s="64">
         <v>12.7</v>
       </c>
       <c r="F25" s="60">
         <v>16.3</v>
       </c>
-      <c r="G25" s="67"/>
+      <c r="G25" s="64">
+        <v>20</v>
+      </c>
       <c r="H25" s="64"/>
       <c r="I25" s="67"/>
       <c r="J25" s="64"/>
       <c r="K25" s="64"/>
       <c r="L25" s="64"/>
       <c r="M25" s="64"/>
       <c r="N25" s="15"/>
       <c r="P25" s="28"/>
       <c r="Q25" s="28"/>
       <c r="U25" s="30"/>
     </row>
     <row r="26" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="63">
         <v>8.4</v>
       </c>
       <c r="C26" s="63">
         <v>17.399999999999999</v>
       </c>
       <c r="D26" s="63">
         <v>24.7</v>
       </c>
       <c r="E26" s="63">
         <v>28.4</v>
       </c>
-      <c r="F26" s="74">
+      <c r="F26" s="73">
         <v>30.1</v>
       </c>
-      <c r="G26" s="68"/>
+      <c r="G26" s="63">
+        <v>31.8</v>
+      </c>
       <c r="H26" s="63"/>
       <c r="I26" s="68"/>
       <c r="J26" s="63"/>
       <c r="K26" s="63"/>
       <c r="L26" s="63"/>
       <c r="M26" s="63"/>
       <c r="N26" s="15"/>
       <c r="P26" s="28"/>
       <c r="Q26" s="28"/>
       <c r="U26" s="30"/>
     </row>
     <row r="27" spans="1:21" s="47" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="25"/>
       <c r="B27" s="15"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="23"/>
       <c r="I27" s="26"/>
       <c r="J27" s="19"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
@@ -1701,53 +1749,56 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1756,85 +1807,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5600BC25-4D93-4518-B37D-59B49E2404EE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F5A99F2-5185-4338-ADBB-65D50D1A86C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5600BC25-4D93-4518-B37D-59B49E2404EE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>