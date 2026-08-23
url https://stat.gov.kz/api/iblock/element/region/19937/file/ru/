--- v2 (2026-07-26)
+++ v3 (2026-08-23)
@@ -1,67 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2295" yWindow="3225" windowWidth="14880" windowHeight="5775" tabRatio="768"/>
   </bookViews>
   <sheets>
-    <sheet name="натура_пер" sheetId="6" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
+    <sheet name="2026" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">натура_пер!$A$1:$M$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2026'!$A$1:$M$37</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="74">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -113,65 +117,191 @@
     <t>Успенский</t>
   </si>
   <si>
     <t>Щербактинский</t>
   </si>
   <si>
     <t xml:space="preserve">Электроэнергия, млн. кВт. ч                                                                                                                                                                                                                                     </t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>* Оперативные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">Пар и горячая вода (тепловая энергия), тыс. Гкал                                                                                                                                                                                                                                        </t>
   </si>
   <si>
     <t>Производство промышленной продукции в cнабжении электроэнергией, газом, паром, горячей водой и  кондиционированным воздухом в Павлодарской области за 2026 год*</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>тонн</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Произведено продукции в натуральном выражении</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>выпуск с учетом продукции, израсходованной на промышленно-производственные нужды внутри данного предприятия (внутризаводского оборота) и выработанной из давальческого сырья</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика по формированию показателей и расчета валового выпуска промышленной продукции (товаров, услуг) Утвержден приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «20» декабря 2017 года № 202</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Формы статистического наблюдения</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Снабжение электроэнергией газом паром горячей водой и кондиционированным воздухом в ПО</t>
+  </si>
+  <si>
+    <t>Управление статистики производства и окружающей среды</t>
+  </si>
+  <si>
+    <t>Войцеховская Людмила Юрьевна</t>
+  </si>
+  <si>
+    <t>+7 7182 533088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">l.voitsekhovskaya@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" Нет производства</t>
+  </si>
+  <si>
+    <t>"*" - Оперативные данные</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -228,53 +358,116 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -300,58 +493,65 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -472,71 +672,145 @@
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="17" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="8"/>
+    <cellStyle name="Обычный 3 3" xfId="5"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный 6" xfId="3"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -779,104 +1053,668 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="52.140625" customWidth="1"/>
+    <col min="2" max="2" width="115.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="15">
+      <c r="A1" s="75"/>
+      <c r="B1" s="75"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="76" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="77">
+        <v>151102</v>
+      </c>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="76" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="77" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="76" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="79" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="80" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="77" t="s">
+        <v>37</v>
+      </c>
+      <c r="C5" s="78"/>
+      <c r="D5" s="78"/>
+      <c r="E5" s="78"/>
+      <c r="F5" s="78"/>
+      <c r="G5" s="78"/>
+      <c r="H5" s="78"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="78"/>
+      <c r="L5" s="78"/>
+      <c r="M5" s="78"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="80" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="77" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="78"/>
+      <c r="M6" s="78"/>
+    </row>
+    <row r="7" spans="1:13" ht="25.5">
+      <c r="A7" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="81" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="78"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="78"/>
+      <c r="H7" s="78"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="78"/>
+      <c r="K7" s="78"/>
+      <c r="L7" s="78"/>
+      <c r="M7" s="78"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="79" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="78"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="78"/>
+      <c r="L8" s="78"/>
+      <c r="M8" s="78"/>
+    </row>
+    <row r="9" spans="1:13" ht="38.25">
+      <c r="A9" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="81" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
+      <c r="G9" s="78"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="78"/>
+      <c r="L9" s="78"/>
+      <c r="M9" s="78"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="76" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="81" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" s="78"/>
+      <c r="D10" s="78"/>
+      <c r="E10" s="78"/>
+      <c r="F10" s="78"/>
+      <c r="G10" s="78"/>
+      <c r="H10" s="78"/>
+      <c r="I10" s="78"/>
+      <c r="J10" s="78"/>
+      <c r="K10" s="78"/>
+      <c r="L10" s="78"/>
+      <c r="M10" s="78"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="76" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="82"/>
+      <c r="C11" s="78"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="78"/>
+      <c r="G11" s="78"/>
+      <c r="H11" s="78"/>
+      <c r="I11" s="78"/>
+      <c r="J11" s="78"/>
+      <c r="K11" s="78"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="83"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="76" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="84" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="78"/>
+      <c r="D12" s="78"/>
+      <c r="E12" s="78"/>
+      <c r="F12" s="78"/>
+      <c r="G12" s="78"/>
+      <c r="H12" s="78"/>
+      <c r="I12" s="78"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="78"/>
+      <c r="L12" s="78"/>
+      <c r="M12" s="83"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="85" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="86" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="78"/>
+      <c r="D13" s="78"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="78"/>
+      <c r="G13" s="78"/>
+      <c r="H13" s="78"/>
+      <c r="I13" s="78"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="78"/>
+      <c r="L13" s="78"/>
+      <c r="M13" s="83"/>
+    </row>
+    <row r="14" spans="1:13" ht="25.5">
+      <c r="A14" s="85" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="86" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="78"/>
+      <c r="D14" s="78"/>
+      <c r="E14" s="78"/>
+      <c r="F14" s="78"/>
+      <c r="G14" s="78"/>
+      <c r="H14" s="78"/>
+      <c r="I14" s="78"/>
+      <c r="J14" s="78"/>
+      <c r="K14" s="78"/>
+      <c r="L14" s="78"/>
+      <c r="M14" s="83"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="85" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="87" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="78"/>
+      <c r="D15" s="78"/>
+      <c r="E15" s="78"/>
+      <c r="F15" s="78"/>
+      <c r="G15" s="78"/>
+      <c r="H15" s="78"/>
+      <c r="I15" s="78"/>
+      <c r="J15" s="78"/>
+      <c r="K15" s="78"/>
+      <c r="L15" s="78"/>
+      <c r="M15" s="83"/>
+    </row>
+    <row r="16" spans="1:13" ht="15">
+      <c r="A16" s="76" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="88">
+        <v>46251</v>
+      </c>
+      <c r="C16" s="74"/>
+      <c r="D16" s="74"/>
+      <c r="E16" s="74"/>
+      <c r="F16" s="74"/>
+      <c r="G16" s="74"/>
+      <c r="H16" s="74"/>
+      <c r="I16" s="74"/>
+      <c r="J16" s="74"/>
+      <c r="K16" s="74"/>
+      <c r="L16" s="74"/>
+      <c r="M16" s="89"/>
+    </row>
+    <row r="17" spans="1:13" ht="15">
+      <c r="A17" s="76" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="88">
+        <v>46280</v>
+      </c>
+      <c r="C17" s="74"/>
+      <c r="D17" s="74"/>
+      <c r="E17" s="74"/>
+      <c r="F17" s="74"/>
+      <c r="G17" s="74"/>
+      <c r="H17" s="74"/>
+      <c r="I17" s="74"/>
+      <c r="J17" s="74"/>
+      <c r="K17" s="74"/>
+      <c r="L17" s="74"/>
+      <c r="M17" s="90"/>
+    </row>
+    <row r="18" spans="1:13" ht="15">
+      <c r="A18" s="76" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="79" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" s="74"/>
+      <c r="D18" s="74"/>
+      <c r="E18" s="74"/>
+      <c r="F18" s="74"/>
+      <c r="G18" s="74"/>
+      <c r="H18" s="74"/>
+      <c r="I18" s="74"/>
+      <c r="J18" s="74"/>
+      <c r="K18" s="74"/>
+      <c r="L18" s="74"/>
+      <c r="M18" s="89"/>
+    </row>
+    <row r="19" spans="1:13" ht="15">
+      <c r="A19" s="76" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="74"/>
+      <c r="G19" s="74"/>
+      <c r="H19" s="74"/>
+      <c r="I19" s="74"/>
+      <c r="J19" s="74"/>
+      <c r="K19" s="74"/>
+      <c r="L19" s="74"/>
+      <c r="M19" s="90"/>
+    </row>
+    <row r="20" spans="1:13" ht="15">
+      <c r="A20" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="91" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="74"/>
+      <c r="G20" s="74"/>
+      <c r="H20" s="74"/>
+      <c r="I20" s="74"/>
+      <c r="J20" s="74"/>
+      <c r="K20" s="74"/>
+      <c r="L20" s="74"/>
+      <c r="M20" s="89"/>
+    </row>
+    <row r="21" spans="1:13" ht="15">
+      <c r="A21" s="76" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="92" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" s="74"/>
+      <c r="D21" s="74"/>
+      <c r="E21" s="74"/>
+      <c r="F21" s="74"/>
+      <c r="G21" s="74"/>
+      <c r="H21" s="74"/>
+      <c r="I21" s="74"/>
+      <c r="J21" s="74"/>
+      <c r="K21" s="74"/>
+      <c r="L21" s="74"/>
+      <c r="M21" s="90"/>
+    </row>
+    <row r="22" spans="1:13" ht="15">
+      <c r="A22" s="93"/>
+      <c r="B22" s="94"/>
+      <c r="C22" s="74"/>
+      <c r="D22" s="74"/>
+      <c r="E22" s="74"/>
+      <c r="F22" s="74"/>
+      <c r="G22" s="74"/>
+      <c r="H22" s="74"/>
+      <c r="I22" s="74"/>
+      <c r="J22" s="74"/>
+      <c r="K22" s="74"/>
+      <c r="L22" s="74"/>
+      <c r="M22" s="74"/>
+    </row>
+    <row r="23" spans="1:13" ht="15">
+      <c r="A23" s="74"/>
+      <c r="B23" s="95"/>
+      <c r="C23" s="74"/>
+      <c r="D23" s="74"/>
+      <c r="E23" s="74"/>
+      <c r="F23" s="74"/>
+      <c r="G23" s="74"/>
+      <c r="H23" s="74"/>
+      <c r="I23" s="74"/>
+      <c r="J23" s="74"/>
+      <c r="K23" s="74"/>
+      <c r="L23" s="74"/>
+      <c r="M23" s="90"/>
+    </row>
+    <row r="24" spans="1:13" ht="15">
+      <c r="A24" s="74"/>
+      <c r="B24" s="74"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="74"/>
+      <c r="F24" s="74"/>
+      <c r="G24" s="74"/>
+      <c r="H24" s="74"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="74"/>
+      <c r="K24" s="74"/>
+      <c r="L24" s="74"/>
+      <c r="M24" s="89"/>
+    </row>
+    <row r="25" spans="1:13" ht="15">
+      <c r="A25" s="74"/>
+      <c r="B25" s="74"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="74"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="74"/>
+      <c r="I25" s="74"/>
+      <c r="J25" s="74"/>
+      <c r="K25" s="74"/>
+      <c r="L25" s="74"/>
+      <c r="M25" s="90"/>
+    </row>
+    <row r="26" spans="1:13" ht="15">
+      <c r="A26" s="74"/>
+      <c r="B26" s="74"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
+      <c r="I26" s="74"/>
+      <c r="J26" s="74"/>
+      <c r="K26" s="74"/>
+      <c r="L26" s="74"/>
+      <c r="M26" s="89"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F11" sqref="F11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.140625" customWidth="1"/>
+    <col min="2" max="2" width="127.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="96"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="97" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="98" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="98" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="98" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="98"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="99" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="100" t="s">
+        <v>73</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA49"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q10" sqref="Q10"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="43" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="22" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="7" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="44" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="15.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="9.140625" style="1"/>
     <col min="21" max="21" width="14.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="23.25" customHeight="1">
-      <c r="A1" s="74" t="s">
+      <c r="A1" s="101" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="74"/>
-[...10 lines deleted...]
-      <c r="M1" s="74"/>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
       <c r="N1" s="69"/>
     </row>
     <row r="2" spans="1:27" ht="43.5" customHeight="1">
       <c r="A2" s="45"/>
       <c r="B2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="11" t="s">
         <v>6</v>
       </c>
@@ -920,241 +1758,253 @@
       <c r="Q3" s="35"/>
       <c r="AA3" s="48"/>
     </row>
     <row r="4" spans="1:27" s="53" customFormat="1" ht="12" customHeight="1">
       <c r="A4" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="49">
         <v>5085.6000000000004</v>
       </c>
       <c r="C4" s="49">
         <v>9457.2000000000007</v>
       </c>
       <c r="D4" s="60">
         <v>13799.4</v>
       </c>
       <c r="E4" s="64">
         <v>17455.099999999999</v>
       </c>
       <c r="F4" s="49">
         <v>21026.2</v>
       </c>
       <c r="G4" s="64">
         <v>24731.5</v>
       </c>
-      <c r="H4" s="75"/>
+      <c r="H4" s="64">
+        <v>28624.1</v>
+      </c>
       <c r="I4" s="49"/>
       <c r="J4" s="70"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="32"/>
       <c r="O4" s="64"/>
       <c r="P4" s="34"/>
       <c r="Q4" s="35"/>
       <c r="R4" s="50"/>
       <c r="S4" s="33"/>
       <c r="T4" s="51"/>
       <c r="U4" s="52"/>
       <c r="V4" s="33"/>
     </row>
     <row r="5" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="49">
         <v>469.2</v>
       </c>
       <c r="C5" s="49">
         <v>887.2</v>
       </c>
       <c r="D5" s="60">
         <v>1320</v>
       </c>
       <c r="E5" s="64">
         <v>1720.4</v>
       </c>
       <c r="F5" s="49">
         <v>2089.4</v>
       </c>
       <c r="G5" s="64">
         <v>2435.8000000000002</v>
       </c>
-      <c r="H5" s="75"/>
+      <c r="H5" s="64">
+        <v>2799.2</v>
+      </c>
       <c r="I5" s="71"/>
       <c r="J5" s="70"/>
       <c r="K5" s="49"/>
       <c r="L5" s="49"/>
       <c r="M5" s="49"/>
       <c r="N5" s="23"/>
       <c r="O5" s="64"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="35"/>
       <c r="R5" s="48"/>
     </row>
     <row r="6" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="49">
         <v>1411.1</v>
       </c>
       <c r="C6" s="49">
         <v>2568.3000000000002</v>
       </c>
       <c r="D6" s="59">
         <v>3694.1</v>
       </c>
       <c r="E6" s="64">
         <v>4764.2</v>
       </c>
       <c r="F6" s="49">
         <v>5949.9</v>
       </c>
       <c r="G6" s="64">
         <v>7177.7</v>
       </c>
-      <c r="H6" s="75"/>
+      <c r="H6" s="64">
+        <v>8254.5</v>
+      </c>
       <c r="I6" s="71"/>
       <c r="J6" s="70"/>
       <c r="K6" s="49"/>
       <c r="L6" s="49"/>
       <c r="M6" s="49"/>
       <c r="N6" s="15"/>
       <c r="O6" s="64"/>
       <c r="P6" s="34"/>
       <c r="Q6" s="35"/>
       <c r="U6" s="30"/>
     </row>
     <row r="7" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="49">
         <v>3204.7</v>
       </c>
       <c r="C7" s="49">
         <v>6000.7</v>
       </c>
       <c r="D7" s="60">
         <v>8783.9</v>
       </c>
       <c r="E7" s="64">
         <v>10968.8</v>
       </c>
       <c r="F7" s="49">
         <v>12984.7</v>
       </c>
       <c r="G7" s="64">
         <v>15115.3</v>
       </c>
-      <c r="H7" s="75"/>
+      <c r="H7" s="64">
+        <v>17567.3</v>
+      </c>
       <c r="I7" s="71"/>
       <c r="J7" s="70"/>
       <c r="K7" s="49"/>
       <c r="L7" s="49"/>
       <c r="M7" s="49"/>
       <c r="N7" s="23"/>
       <c r="O7" s="64"/>
       <c r="Q7" s="35"/>
       <c r="R7" s="28"/>
     </row>
     <row r="8" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="21" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="60"/>
       <c r="E8" s="64"/>
       <c r="G8" s="35"/>
       <c r="H8" s="64"/>
       <c r="I8" s="71"/>
       <c r="J8" s="15"/>
       <c r="K8" s="28"/>
       <c r="N8" s="15"/>
       <c r="O8" s="64"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="35"/>
     </row>
     <row r="9" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="49">
         <v>0</v>
       </c>
       <c r="C9" s="49">
         <v>0.1</v>
       </c>
       <c r="D9" s="60">
         <v>0.1</v>
       </c>
       <c r="E9" s="64">
         <v>0.1</v>
       </c>
       <c r="F9" s="64">
         <v>0.1</v>
       </c>
       <c r="G9" s="49">
         <v>0.2</v>
       </c>
-      <c r="H9" s="75"/>
+      <c r="H9" s="64">
+        <v>0.2</v>
+      </c>
       <c r="I9" s="49"/>
       <c r="J9" s="70"/>
       <c r="K9" s="49"/>
       <c r="L9" s="49"/>
       <c r="M9" s="49"/>
       <c r="N9" s="15"/>
       <c r="P9" s="34"/>
       <c r="Q9" s="35"/>
       <c r="R9" s="22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="49">
         <v>0.6</v>
       </c>
       <c r="C10" s="49">
         <v>0.9</v>
       </c>
       <c r="D10" s="70">
         <v>1.3</v>
       </c>
       <c r="E10" s="70">
         <v>1.6</v>
       </c>
       <c r="F10" s="49">
         <v>2.1</v>
       </c>
       <c r="G10" s="49">
         <v>2.5</v>
       </c>
-      <c r="H10" s="75"/>
+      <c r="H10" s="64">
+        <v>2.9</v>
+      </c>
       <c r="I10" s="71"/>
       <c r="J10" s="70"/>
       <c r="K10" s="49"/>
       <c r="L10" s="49"/>
       <c r="M10" s="49"/>
       <c r="N10" s="15"/>
       <c r="P10" s="28"/>
       <c r="Q10" s="28"/>
       <c r="U10" s="30"/>
     </row>
     <row r="11" spans="1:27" s="22" customFormat="1" ht="33.75">
       <c r="A11" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="39"/>
       <c r="D11" s="40"/>
       <c r="E11" s="41"/>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="42"/>
@@ -1163,499 +2013,527 @@
       <c r="O11" s="28"/>
       <c r="P11" s="28"/>
     </row>
     <row r="12" spans="1:27" s="53" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="64">
         <v>1915.1</v>
       </c>
       <c r="C12" s="64">
         <v>3576.5</v>
       </c>
       <c r="D12" s="64">
         <v>5135.1000000000004</v>
       </c>
       <c r="E12" s="64">
         <v>6095.1</v>
       </c>
       <c r="F12" s="60">
         <v>6719.8</v>
       </c>
       <c r="G12" s="64">
         <v>7303.3</v>
       </c>
-      <c r="H12" s="64"/>
+      <c r="H12" s="64">
+        <v>7891.6</v>
+      </c>
       <c r="I12" s="67"/>
       <c r="J12" s="64"/>
       <c r="K12" s="64"/>
       <c r="L12" s="64"/>
       <c r="M12" s="64"/>
       <c r="N12" s="32"/>
       <c r="O12" s="51"/>
       <c r="P12" s="50"/>
       <c r="Q12" s="50"/>
       <c r="U12" s="33"/>
     </row>
     <row r="13" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="64">
         <v>1237.5999999999999</v>
       </c>
       <c r="C13" s="64">
         <v>2328.1999999999998</v>
       </c>
       <c r="D13" s="64">
         <v>3365.6</v>
       </c>
       <c r="E13" s="64">
         <v>4054</v>
       </c>
       <c r="F13" s="60">
         <v>4550.6000000000004</v>
       </c>
       <c r="G13" s="64">
         <v>5038</v>
       </c>
-      <c r="H13" s="64"/>
+      <c r="H13" s="64">
+        <v>5539.6</v>
+      </c>
       <c r="I13" s="67"/>
       <c r="J13" s="64"/>
       <c r="K13" s="64"/>
       <c r="L13" s="64"/>
       <c r="M13" s="64"/>
       <c r="N13" s="15"/>
       <c r="P13" s="28"/>
       <c r="Q13" s="28"/>
       <c r="U13" s="30"/>
     </row>
     <row r="14" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="64">
         <v>180.1</v>
       </c>
       <c r="C14" s="64">
         <v>330.1</v>
       </c>
       <c r="D14" s="64">
         <v>483.2</v>
       </c>
       <c r="E14" s="64">
         <v>574.70000000000005</v>
       </c>
       <c r="F14" s="60">
         <v>619.20000000000005</v>
       </c>
       <c r="G14" s="64">
         <v>656</v>
       </c>
-      <c r="H14" s="64"/>
+      <c r="H14" s="64">
+        <v>687.2</v>
+      </c>
       <c r="I14" s="67"/>
       <c r="J14" s="64"/>
       <c r="K14" s="64"/>
       <c r="L14" s="64"/>
       <c r="M14" s="64"/>
       <c r="N14" s="15"/>
       <c r="P14" s="28"/>
       <c r="Q14" s="28"/>
       <c r="U14" s="30"/>
     </row>
     <row r="15" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="64">
         <v>435.5</v>
       </c>
       <c r="C15" s="64">
         <v>808.8</v>
       </c>
       <c r="D15" s="64">
         <v>1134.5</v>
       </c>
       <c r="E15" s="64">
         <v>1283.7</v>
       </c>
       <c r="F15" s="60">
         <v>1341.9</v>
       </c>
       <c r="G15" s="64">
         <v>1378.8</v>
       </c>
-      <c r="H15" s="64"/>
+      <c r="H15" s="64">
+        <v>1412</v>
+      </c>
       <c r="I15" s="67"/>
       <c r="J15" s="64"/>
       <c r="K15" s="64"/>
       <c r="L15" s="64"/>
       <c r="M15" s="64"/>
       <c r="N15" s="15"/>
       <c r="P15" s="28"/>
       <c r="Q15" s="28"/>
       <c r="U15" s="30"/>
     </row>
     <row r="16" spans="1:27" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="G16" s="66"/>
       <c r="H16" s="38"/>
       <c r="I16" s="66"/>
       <c r="J16" s="37"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="15"/>
       <c r="P16" s="28"/>
       <c r="Q16" s="28"/>
       <c r="U16" s="30"/>
     </row>
     <row r="17" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="64">
         <v>0.9</v>
       </c>
       <c r="C17" s="64">
         <v>2.1</v>
       </c>
       <c r="D17" s="64">
         <v>3.1</v>
       </c>
       <c r="E17" s="64">
         <v>3.5</v>
       </c>
       <c r="F17" s="60">
         <v>4.5</v>
       </c>
       <c r="G17" s="64">
         <v>5.0999999999999996</v>
       </c>
-      <c r="H17" s="64"/>
+      <c r="H17" s="64">
+        <v>5.7</v>
+      </c>
       <c r="I17" s="67"/>
       <c r="J17" s="64"/>
       <c r="K17" s="64"/>
       <c r="L17" s="64"/>
       <c r="M17" s="64"/>
       <c r="N17" s="15"/>
       <c r="P17" s="28"/>
       <c r="Q17" s="28"/>
       <c r="U17" s="30"/>
     </row>
     <row r="18" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="64">
         <v>14.4</v>
       </c>
       <c r="C18" s="64">
         <v>26.3</v>
       </c>
       <c r="D18" s="64">
         <v>37.1</v>
       </c>
       <c r="E18" s="64">
         <v>44.7</v>
       </c>
       <c r="F18" s="60">
         <v>44.7</v>
       </c>
       <c r="G18" s="64">
         <v>44.7</v>
       </c>
-      <c r="H18" s="64"/>
+      <c r="H18" s="64">
+        <v>44.7</v>
+      </c>
       <c r="I18" s="67"/>
       <c r="J18" s="64"/>
       <c r="K18" s="64"/>
       <c r="L18" s="64"/>
       <c r="M18" s="64"/>
       <c r="N18" s="15"/>
       <c r="P18" s="28"/>
       <c r="Q18" s="28"/>
       <c r="U18" s="30"/>
     </row>
     <row r="19" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="64">
         <v>7.7</v>
       </c>
       <c r="C19" s="64">
         <v>13.5</v>
       </c>
       <c r="D19" s="64">
         <v>19.100000000000001</v>
       </c>
       <c r="E19" s="64">
         <v>22.9</v>
       </c>
       <c r="F19" s="60">
         <v>28.9</v>
       </c>
       <c r="G19" s="64">
         <v>34.299999999999997</v>
       </c>
-      <c r="H19" s="64"/>
+      <c r="H19" s="64">
+        <v>39.700000000000003</v>
+      </c>
       <c r="I19" s="67"/>
       <c r="J19" s="64"/>
       <c r="K19" s="64"/>
       <c r="L19" s="64"/>
       <c r="M19" s="64"/>
       <c r="N19" s="15"/>
       <c r="P19" s="28"/>
       <c r="Q19" s="28"/>
       <c r="U19" s="30"/>
     </row>
     <row r="20" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="64">
         <v>12.1</v>
       </c>
       <c r="C20" s="64">
         <v>15.7</v>
       </c>
       <c r="D20" s="64">
         <v>18.3</v>
       </c>
       <c r="E20" s="64">
         <v>19.399999999999999</v>
       </c>
       <c r="F20" s="60">
         <v>19.7</v>
       </c>
       <c r="G20" s="64">
         <v>19.899999999999999</v>
       </c>
-      <c r="H20" s="64"/>
+      <c r="H20" s="64">
+        <v>20.100000000000001</v>
+      </c>
       <c r="I20" s="67"/>
       <c r="J20" s="64"/>
       <c r="K20" s="64"/>
       <c r="L20" s="64"/>
       <c r="M20" s="64"/>
       <c r="N20" s="15"/>
       <c r="P20" s="28"/>
       <c r="Q20" s="28"/>
       <c r="U20" s="30"/>
     </row>
     <row r="21" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="64">
         <v>2.8</v>
       </c>
       <c r="C21" s="64">
         <v>5.6</v>
       </c>
       <c r="D21" s="64">
         <v>8.4</v>
       </c>
       <c r="E21" s="64">
         <v>10.9</v>
       </c>
       <c r="F21" s="60">
         <v>13.5</v>
       </c>
       <c r="G21" s="64">
         <v>16.100000000000001</v>
       </c>
-      <c r="H21" s="64"/>
+      <c r="H21" s="64">
+        <v>18.600000000000001</v>
+      </c>
       <c r="I21" s="67"/>
       <c r="J21" s="64"/>
       <c r="K21" s="64"/>
       <c r="L21" s="64"/>
       <c r="M21" s="64"/>
       <c r="N21" s="15"/>
       <c r="P21" s="28"/>
       <c r="Q21" s="28"/>
       <c r="U21" s="30"/>
     </row>
     <row r="22" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="64">
         <v>1.6</v>
       </c>
       <c r="C22" s="64">
         <v>3</v>
       </c>
       <c r="D22" s="64">
         <v>4.4000000000000004</v>
       </c>
       <c r="E22" s="64">
         <v>5.9</v>
       </c>
       <c r="F22" s="60">
         <v>7.3</v>
       </c>
       <c r="G22" s="64">
         <v>8.8000000000000007</v>
       </c>
-      <c r="H22" s="64"/>
+      <c r="H22" s="64">
+        <v>10.3</v>
+      </c>
       <c r="I22" s="67"/>
       <c r="J22" s="64"/>
       <c r="K22" s="64"/>
       <c r="L22" s="64"/>
       <c r="M22" s="64"/>
       <c r="N22" s="15"/>
       <c r="P22" s="28"/>
       <c r="Q22" s="28"/>
       <c r="U22" s="30"/>
     </row>
     <row r="23" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="64">
         <v>1.8</v>
       </c>
       <c r="C23" s="64">
         <v>3.5</v>
       </c>
       <c r="D23" s="64">
         <v>5.2</v>
       </c>
       <c r="E23" s="64">
         <v>6.9</v>
       </c>
       <c r="F23" s="60">
         <v>8.9</v>
       </c>
       <c r="G23" s="64">
         <v>10.9</v>
       </c>
-      <c r="H23" s="64"/>
+      <c r="H23" s="64">
+        <v>12.8</v>
+      </c>
       <c r="I23" s="67"/>
       <c r="J23" s="64"/>
       <c r="K23" s="64"/>
       <c r="L23" s="64"/>
       <c r="M23" s="64"/>
       <c r="N23" s="15"/>
       <c r="P23" s="28"/>
       <c r="Q23" s="28"/>
       <c r="U23" s="30"/>
     </row>
     <row r="24" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="64">
         <v>8.4</v>
       </c>
       <c r="C24" s="64">
         <v>15.5</v>
       </c>
       <c r="D24" s="64">
         <v>21.8</v>
       </c>
       <c r="E24" s="64">
         <v>27.2</v>
       </c>
       <c r="F24" s="60">
         <v>34.1</v>
       </c>
       <c r="G24" s="64">
         <v>38.9</v>
       </c>
-      <c r="H24" s="64"/>
+      <c r="H24" s="64">
+        <v>43.7</v>
+      </c>
       <c r="I24" s="67"/>
       <c r="J24" s="64"/>
       <c r="K24" s="64"/>
       <c r="L24" s="64"/>
       <c r="M24" s="64"/>
       <c r="N24" s="15"/>
       <c r="P24" s="28"/>
       <c r="Q24" s="28"/>
       <c r="U24" s="30"/>
     </row>
     <row r="25" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="64">
         <v>3.7</v>
       </c>
       <c r="C25" s="64">
         <v>6.7</v>
       </c>
       <c r="D25" s="64">
         <v>9.6999999999999993</v>
       </c>
       <c r="E25" s="64">
         <v>12.7</v>
       </c>
       <c r="F25" s="60">
         <v>16.3</v>
       </c>
       <c r="G25" s="64">
         <v>20</v>
       </c>
-      <c r="H25" s="64"/>
+      <c r="H25" s="64">
+        <v>23.7</v>
+      </c>
       <c r="I25" s="67"/>
       <c r="J25" s="64"/>
       <c r="K25" s="64"/>
       <c r="L25" s="64"/>
       <c r="M25" s="64"/>
       <c r="N25" s="15"/>
       <c r="P25" s="28"/>
       <c r="Q25" s="28"/>
       <c r="U25" s="30"/>
     </row>
     <row r="26" spans="1:21" s="22" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="63">
         <v>8.4</v>
       </c>
       <c r="C26" s="63">
         <v>17.399999999999999</v>
       </c>
       <c r="D26" s="63">
         <v>24.7</v>
       </c>
       <c r="E26" s="63">
         <v>28.4</v>
       </c>
       <c r="F26" s="73">
         <v>30.1</v>
       </c>
       <c r="G26" s="63">
         <v>31.8</v>
       </c>
-      <c r="H26" s="63"/>
+      <c r="H26" s="63">
+        <v>33.299999999999997</v>
+      </c>
       <c r="I26" s="68"/>
       <c r="J26" s="63"/>
       <c r="K26" s="63"/>
       <c r="L26" s="63"/>
       <c r="M26" s="63"/>
       <c r="N26" s="15"/>
       <c r="P26" s="28"/>
       <c r="Q26" s="28"/>
       <c r="U26" s="30"/>
     </row>
     <row r="27" spans="1:21" s="47" customFormat="1" ht="14.25" customHeight="1">
       <c r="A27" s="25"/>
       <c r="B27" s="15"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="23"/>
       <c r="I27" s="26"/>
       <c r="J27" s="19"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="27"/>
@@ -1749,162 +2627,164 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F5A99F2-5185-4338-ADBB-65D50D1A86C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15377CAF-79B0-47B2-95E3-47E250EBA8D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5600BC25-4D93-4518-B37D-59B49E2404EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>натура_пер!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>'2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>aerzhanova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>