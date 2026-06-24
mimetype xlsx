--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="5370" yWindow="825" windowWidth="12075" windowHeight="8625" tabRatio="769"/>
   </bookViews>
   <sheets>
     <sheet name="натура_пер" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">натура_пер!$2:$2</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">натура_пер!$A$1:$M$429</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">натура_пер!$A$1:$M$428</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="758" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="845" uniqueCount="108">
   <si>
     <t>бидай мен меслиннің (бидай мен қара бидайдың қоспасы) ұсақ тартылған ұны, тонна</t>
   </si>
   <si>
     <t>өзге де дақылдар ұны (бидай немесе бидай-қара бидайдың ұнынан басқа), тонна</t>
   </si>
   <si>
     <t>нан-тоқаш өнімдерін дайындауға арналған қоспалар, тонна</t>
   </si>
   <si>
     <t>бидайдың ірі тартылған ұны мен жармасы, тонна</t>
   </si>
   <si>
     <t>таңертеңгі ас үшін астық дақылдары және астық дақылдарының өзге де өнімдері, тонна</t>
   </si>
   <si>
     <t>үсті былғарыдан жасалған аяқ киім, спорттық аяқ киімнен, металды қорғаныс тұмсығы бар аяқ киімнен және әртүрлі арнайы аяқ киімнен басқа, мың жүп</t>
   </si>
   <si>
     <t>отындық мазут, мың тонна</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
@@ -612,51 +612,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="171">
+  <cellXfs count="174">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -823,53 +823,50 @@
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -949,120 +946,130 @@
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="12"/>
     <cellStyle name="Обычный 10 2" xfId="1"/>
     <cellStyle name="Обычный 13" xfId="13"/>
     <cellStyle name="Обычный 13 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 3 2" xfId="4"/>
     <cellStyle name="Обычный 38" xfId="5"/>
     <cellStyle name="Обычный 38 2" xfId="6"/>
     <cellStyle name="Обычный 39" xfId="7"/>
     <cellStyle name="Обычный 40" xfId="8"/>
     <cellStyle name="Обычный 41" xfId="9"/>
     <cellStyle name="Обычный 6" xfId="11"/>
     <cellStyle name="Обычный 6 2" xfId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1335,96 +1342,96 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V829"/>
+  <dimension ref="A1:V828"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="S18" sqref="S18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="76" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="77" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="53" customWidth="1"/>
     <col min="4" max="4" width="11" style="54" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="54" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="54" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="54" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="54" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="66" customWidth="1"/>
     <col min="10" max="10" width="14.140625" style="55" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="53" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="54" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" style="78" customWidth="1"/>
     <col min="14" max="14" width="11.28515625" style="61" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="10" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="3" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A1" s="147" t="s">
+      <c r="A1" s="166" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="147"/>
-[...11 lines deleted...]
-      <c r="N1" s="147"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
+      <c r="D1" s="166"/>
+      <c r="E1" s="166"/>
+      <c r="F1" s="166"/>
+      <c r="G1" s="166"/>
+      <c r="H1" s="166"/>
+      <c r="I1" s="166"/>
+      <c r="J1" s="166"/>
+      <c r="K1" s="166"/>
+      <c r="L1" s="166"/>
+      <c r="M1" s="166"/>
+      <c r="N1" s="166"/>
     </row>
     <row r="2" spans="1:18" s="3" customFormat="1" ht="33.75" customHeight="1">
       <c r="A2" s="30"/>
       <c r="B2" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="32" t="s">
         <v>34</v>
       </c>
       <c r="D2" s="32" t="s">
         <v>35</v>
       </c>
       <c r="E2" s="32" t="s">
         <v>36</v>
       </c>
       <c r="F2" s="32" t="s">
         <v>37</v>
       </c>
       <c r="G2" s="32" t="s">
         <v>38</v>
       </c>
       <c r="H2" s="32" t="s">
         <v>39</v>
       </c>
       <c r="I2" s="32" t="s">
@@ -1463,1303 +1470,1379 @@
       <c r="O3" s="13"/>
     </row>
     <row r="4" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A4" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="43"/>
       <c r="C4" s="44"/>
       <c r="D4" s="44"/>
       <c r="E4" s="45"/>
       <c r="F4" s="44"/>
       <c r="G4" s="44"/>
       <c r="H4" s="44"/>
       <c r="I4" s="47"/>
       <c r="J4" s="47"/>
       <c r="K4" s="44"/>
       <c r="L4" s="44"/>
       <c r="M4" s="48"/>
       <c r="N4" s="49"/>
       <c r="O4" s="14"/>
     </row>
     <row r="5" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="133">
+      <c r="B5" s="132">
         <v>829</v>
       </c>
-      <c r="C5" s="133">
+      <c r="C5" s="132">
         <v>1761</v>
       </c>
-      <c r="D5" s="133">
+      <c r="D5" s="132">
         <v>2745</v>
       </c>
-      <c r="E5" s="165">
+      <c r="E5" s="158">
         <v>3913</v>
       </c>
-      <c r="F5" s="82"/>
-[...6 lines deleted...]
-      <c r="M5" s="133"/>
+      <c r="F5" s="169">
+        <v>5097</v>
+      </c>
+      <c r="G5" s="129"/>
+      <c r="H5" s="132"/>
+      <c r="I5" s="132"/>
+      <c r="J5" s="132"/>
+      <c r="K5" s="132"/>
+      <c r="L5" s="132"/>
+      <c r="M5" s="132"/>
       <c r="N5" s="50"/>
       <c r="O5" s="21"/>
       <c r="R5" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A6" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B6" s="133">
+      <c r="B6" s="132">
         <v>682</v>
       </c>
-      <c r="C6" s="133">
+      <c r="C6" s="132">
         <v>1373</v>
       </c>
-      <c r="D6" s="133">
+      <c r="D6" s="132">
         <v>2122</v>
       </c>
-      <c r="E6" s="165">
+      <c r="E6" s="158">
         <v>3047</v>
       </c>
-      <c r="F6" s="82"/>
-[...6 lines deleted...]
-      <c r="M6" s="133"/>
+      <c r="F6" s="169">
+        <v>3951</v>
+      </c>
+      <c r="G6" s="129"/>
+      <c r="H6" s="132"/>
+      <c r="I6" s="132"/>
+      <c r="J6" s="132"/>
+      <c r="K6" s="132"/>
+      <c r="L6" s="132"/>
+      <c r="M6" s="132"/>
       <c r="N6" s="50"/>
       <c r="O6" s="19"/>
       <c r="R6" s="4"/>
     </row>
     <row r="7" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="C7" s="100" t="s">
-[...15 lines deleted...]
-      <c r="M7" s="126"/>
+      <c r="C7" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="D7" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="E7" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="F7" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G7" s="125"/>
+      <c r="H7" s="125"/>
+      <c r="I7" s="125"/>
+      <c r="J7" s="125"/>
+      <c r="K7" s="125"/>
+      <c r="L7" s="125"/>
+      <c r="M7" s="125"/>
       <c r="N7" s="50"/>
       <c r="O7" s="19"/>
       <c r="R7" s="4"/>
     </row>
     <row r="8" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="C8" s="100" t="s">
-[...15 lines deleted...]
-      <c r="M8" s="133"/>
+      <c r="C8" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="D8" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="E8" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="F8" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G8" s="129"/>
+      <c r="H8" s="129"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="132"/>
+      <c r="K8" s="132"/>
+      <c r="L8" s="132"/>
+      <c r="M8" s="132"/>
       <c r="N8" s="50"/>
       <c r="O8" s="19"/>
       <c r="R8" s="4"/>
     </row>
     <row r="9" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="77"/>
       <c r="C9" s="53"/>
-      <c r="D9" s="111"/>
-      <c r="E9" s="154"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="148"/>
       <c r="F9" s="53"/>
-      <c r="G9" s="124"/>
-[...7 lines deleted...]
-      <c r="O9" s="149"/>
+      <c r="G9" s="123"/>
+      <c r="H9" s="110"/>
+      <c r="I9" s="135"/>
+      <c r="J9" s="102"/>
+      <c r="K9" s="135"/>
+      <c r="L9" s="110"/>
+      <c r="M9" s="112"/>
+      <c r="N9" s="168"/>
+      <c r="O9" s="168"/>
       <c r="R9" s="4"/>
     </row>
     <row r="10" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="99">
+      <c r="B10" s="98">
         <v>0</v>
       </c>
-      <c r="C10" s="133">
+      <c r="C10" s="132">
         <v>1</v>
       </c>
-      <c r="D10" s="133">
+      <c r="D10" s="132">
         <v>1</v>
       </c>
-      <c r="E10" s="165">
+      <c r="E10" s="158">
         <v>1</v>
       </c>
-      <c r="F10" s="82"/>
-[...6 lines deleted...]
-      <c r="M10" s="133"/>
+      <c r="F10" s="169">
+        <v>1</v>
+      </c>
+      <c r="G10" s="129"/>
+      <c r="H10" s="129"/>
+      <c r="I10" s="132"/>
+      <c r="J10" s="132"/>
+      <c r="K10" s="132"/>
+      <c r="L10" s="132"/>
+      <c r="M10" s="132"/>
       <c r="N10" s="50"/>
       <c r="O10" s="19"/>
       <c r="R10" s="4"/>
     </row>
     <row r="11" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="50" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="100" t="s">
-[...18 lines deleted...]
-      <c r="M11" s="126"/>
+      <c r="B11" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="C11" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="D11" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="E11" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="F11" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G11" s="125"/>
+      <c r="H11" s="125"/>
+      <c r="I11" s="125"/>
+      <c r="J11" s="125"/>
+      <c r="K11" s="125"/>
+      <c r="L11" s="125"/>
+      <c r="M11" s="125"/>
       <c r="N11" s="50"/>
       <c r="O11" s="19"/>
       <c r="R11" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="50" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="99">
+      <c r="B12" s="98">
         <v>0</v>
       </c>
-      <c r="C12" s="133">
+      <c r="C12" s="132">
         <v>1</v>
       </c>
-      <c r="D12" s="133">
+      <c r="D12" s="132">
         <v>1</v>
       </c>
-      <c r="E12" s="165">
+      <c r="E12" s="158">
         <v>1</v>
       </c>
-      <c r="F12" s="82"/>
-[...6 lines deleted...]
-      <c r="M12" s="133"/>
+      <c r="F12" s="169">
+        <v>1</v>
+      </c>
+      <c r="G12" s="129"/>
+      <c r="H12" s="129"/>
+      <c r="I12" s="132"/>
+      <c r="J12" s="132"/>
+      <c r="K12" s="132"/>
+      <c r="L12" s="132"/>
+      <c r="M12" s="132"/>
       <c r="N12" s="50"/>
       <c r="O12" s="19"/>
       <c r="R12" s="4"/>
     </row>
     <row r="13" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="B13" s="100" t="s">
-[...18 lines deleted...]
-      <c r="M13" s="126"/>
+      <c r="B13" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="C13" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="D13" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="E13" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="F13" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G13" s="125"/>
+      <c r="H13" s="125"/>
+      <c r="I13" s="125"/>
+      <c r="J13" s="125"/>
+      <c r="K13" s="125"/>
+      <c r="L13" s="125"/>
+      <c r="M13" s="125"/>
       <c r="N13" s="50"/>
       <c r="O13" s="19"/>
       <c r="R13" s="4"/>
     </row>
     <row r="14" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="133">
+      <c r="B14" s="132">
         <v>8</v>
       </c>
-      <c r="C14" s="133">
+      <c r="C14" s="132">
         <v>19</v>
       </c>
-      <c r="D14" s="133">
+      <c r="D14" s="132">
         <v>25</v>
       </c>
-      <c r="E14" s="165">
+      <c r="E14" s="158">
         <v>38</v>
       </c>
-      <c r="F14" s="82"/>
-[...6 lines deleted...]
-      <c r="M14" s="133"/>
+      <c r="F14" s="169">
+        <v>91</v>
+      </c>
+      <c r="G14" s="129"/>
+      <c r="H14" s="132"/>
+      <c r="I14" s="132"/>
+      <c r="J14" s="132"/>
+      <c r="K14" s="132"/>
+      <c r="L14" s="132"/>
+      <c r="M14" s="132"/>
       <c r="N14" s="50"/>
       <c r="O14" s="19"/>
       <c r="R14" s="4"/>
     </row>
     <row r="15" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="50" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="100" t="s">
-[...18 lines deleted...]
-      <c r="M15" s="126"/>
+      <c r="B15" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="C15" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="D15" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="F15" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G15" s="125"/>
+      <c r="H15" s="125"/>
+      <c r="I15" s="125"/>
+      <c r="J15" s="125"/>
+      <c r="K15" s="125"/>
+      <c r="L15" s="125"/>
+      <c r="M15" s="125"/>
       <c r="N15" s="50"/>
       <c r="O15" s="19"/>
       <c r="R15" s="4"/>
     </row>
     <row r="16" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="50" t="s">
         <v>71</v>
       </c>
-      <c r="B16" s="99">
+      <c r="B16" s="98">
         <v>1</v>
       </c>
-      <c r="C16" s="133">
+      <c r="C16" s="132">
         <v>2</v>
       </c>
-      <c r="D16" s="133">
+      <c r="D16" s="132">
         <v>3</v>
       </c>
-      <c r="E16" s="165">
+      <c r="E16" s="158">
         <v>4</v>
       </c>
-      <c r="F16" s="82"/>
-[...6 lines deleted...]
-      <c r="M16" s="133"/>
+      <c r="F16" s="169">
+        <v>5</v>
+      </c>
+      <c r="G16" s="129"/>
+      <c r="H16" s="132"/>
+      <c r="I16" s="132"/>
+      <c r="J16" s="132"/>
+      <c r="K16" s="132"/>
+      <c r="L16" s="132"/>
+      <c r="M16" s="132"/>
       <c r="N16" s="50"/>
       <c r="O16" s="19"/>
       <c r="R16" s="4"/>
     </row>
     <row r="17" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="133">
+      <c r="B17" s="132">
         <v>52</v>
       </c>
-      <c r="C17" s="133">
+      <c r="C17" s="132">
         <v>103</v>
       </c>
-      <c r="D17" s="133">
+      <c r="D17" s="132">
         <v>154</v>
       </c>
-      <c r="E17" s="165">
+      <c r="E17" s="158">
         <v>205</v>
       </c>
-      <c r="F17" s="82"/>
-[...6 lines deleted...]
-      <c r="M17" s="133"/>
+      <c r="F17" s="169">
+        <v>268</v>
+      </c>
+      <c r="G17" s="129"/>
+      <c r="H17" s="132"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="132"/>
+      <c r="K17" s="132"/>
+      <c r="L17" s="132"/>
+      <c r="M17" s="132"/>
       <c r="N17" s="50"/>
       <c r="O17" s="19"/>
       <c r="R17" s="4"/>
     </row>
     <row r="18" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="133">
+      <c r="B18" s="132">
         <v>9</v>
       </c>
-      <c r="C18" s="133">
+      <c r="C18" s="132">
         <v>16</v>
       </c>
-      <c r="D18" s="133">
+      <c r="D18" s="132">
         <v>23</v>
       </c>
-      <c r="E18" s="165">
+      <c r="E18" s="158">
         <v>30</v>
       </c>
-      <c r="F18" s="82"/>
-[...6 lines deleted...]
-      <c r="M18" s="133"/>
+      <c r="F18" s="169">
+        <v>61</v>
+      </c>
+      <c r="G18" s="129"/>
+      <c r="H18" s="132"/>
+      <c r="I18" s="132"/>
+      <c r="J18" s="132"/>
+      <c r="K18" s="132"/>
+      <c r="L18" s="132"/>
+      <c r="M18" s="132"/>
       <c r="N18" s="50"/>
       <c r="O18" s="19"/>
       <c r="R18" s="4"/>
     </row>
     <row r="19" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="B19" s="133">
+      <c r="B19" s="132">
         <v>76</v>
       </c>
-      <c r="C19" s="133">
+      <c r="C19" s="132">
         <v>246</v>
       </c>
-      <c r="D19" s="133">
+      <c r="D19" s="132">
         <v>416</v>
       </c>
-      <c r="E19" s="165">
+      <c r="E19" s="158">
         <v>587</v>
       </c>
-      <c r="F19" s="82"/>
-[...6 lines deleted...]
-      <c r="M19" s="133"/>
+      <c r="F19" s="169">
+        <v>718</v>
+      </c>
+      <c r="G19" s="129"/>
+      <c r="H19" s="132"/>
+      <c r="I19" s="132"/>
+      <c r="J19" s="132"/>
+      <c r="K19" s="132"/>
+      <c r="L19" s="132"/>
+      <c r="M19" s="132"/>
       <c r="N19" s="50"/>
       <c r="O19" s="19"/>
       <c r="R19" s="4"/>
     </row>
     <row r="20" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="42"/>
       <c r="B20" s="43"/>
       <c r="C20" s="56"/>
-      <c r="D20" s="114"/>
+      <c r="D20" s="113"/>
       <c r="E20" s="85"/>
       <c r="F20" s="85"/>
       <c r="G20" s="48"/>
       <c r="H20" s="48"/>
       <c r="I20" s="56"/>
       <c r="J20" s="44"/>
       <c r="K20" s="56"/>
       <c r="L20" s="82"/>
       <c r="M20" s="43"/>
       <c r="N20" s="50"/>
       <c r="O20" s="15"/>
       <c r="R20" s="4"/>
     </row>
     <row r="21" spans="1:18" s="3" customFormat="1" ht="57.75" customHeight="1">
       <c r="A21" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="43"/>
       <c r="C21" s="56"/>
       <c r="D21" s="56"/>
       <c r="E21" s="85"/>
       <c r="F21" s="85"/>
       <c r="G21" s="82"/>
       <c r="H21" s="53"/>
       <c r="I21" s="44"/>
       <c r="J21" s="56"/>
       <c r="K21" s="56"/>
       <c r="L21" s="82"/>
       <c r="M21" s="43"/>
       <c r="N21" s="57"/>
       <c r="O21" s="14"/>
       <c r="R21" s="4"/>
     </row>
     <row r="22" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B22" s="133">
+      <c r="B22" s="132">
         <v>750</v>
       </c>
-      <c r="C22" s="133">
+      <c r="C22" s="132">
         <v>1599</v>
       </c>
-      <c r="D22" s="133">
+      <c r="D22" s="132">
         <v>2516</v>
       </c>
-      <c r="E22" s="165">
+      <c r="E22" s="158">
         <v>3562</v>
       </c>
-      <c r="F22" s="82"/>
-[...6 lines deleted...]
-      <c r="M22" s="133"/>
+      <c r="F22" s="169">
+        <v>4655</v>
+      </c>
+      <c r="G22" s="129"/>
+      <c r="H22" s="132"/>
+      <c r="I22" s="132"/>
+      <c r="J22" s="132"/>
+      <c r="K22" s="132"/>
+      <c r="L22" s="132"/>
+      <c r="M22" s="132"/>
       <c r="N22" s="51"/>
       <c r="O22" s="22"/>
       <c r="R22" s="6"/>
     </row>
     <row r="23" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B23" s="110">
+      <c r="B23" s="109">
         <v>643</v>
       </c>
-      <c r="C23" s="133">
+      <c r="C23" s="132">
         <v>1292</v>
       </c>
-      <c r="D23" s="133">
+      <c r="D23" s="132">
         <v>2014</v>
       </c>
-      <c r="E23" s="165">
+      <c r="E23" s="158">
         <v>2858</v>
       </c>
-      <c r="F23" s="82"/>
-[...6 lines deleted...]
-      <c r="M23" s="133"/>
+      <c r="F23" s="169">
+        <v>3711</v>
+      </c>
+      <c r="G23" s="129"/>
+      <c r="H23" s="132"/>
+      <c r="I23" s="132"/>
+      <c r="J23" s="132"/>
+      <c r="K23" s="132"/>
+      <c r="L23" s="132"/>
+      <c r="M23" s="132"/>
       <c r="N23" s="51"/>
       <c r="O23" s="23"/>
       <c r="R23" s="4"/>
     </row>
     <row r="24" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="C24" s="101" t="s">
-[...15 lines deleted...]
-      <c r="M24" s="122"/>
+      <c r="C24" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="E24" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="F24" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G24" s="121"/>
+      <c r="H24" s="121"/>
+      <c r="I24" s="121"/>
+      <c r="J24" s="121"/>
+      <c r="K24" s="121"/>
+      <c r="L24" s="121"/>
+      <c r="M24" s="121"/>
       <c r="N24" s="72"/>
       <c r="O24" s="20"/>
       <c r="R24" s="4"/>
     </row>
     <row r="25" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="51" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="C25" s="101" t="s">
-[...15 lines deleted...]
-      <c r="M25" s="133"/>
+      <c r="C25" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="E25" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="F25" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G25" s="129"/>
+      <c r="H25" s="129"/>
+      <c r="I25" s="132"/>
+      <c r="J25" s="132"/>
+      <c r="K25" s="132"/>
+      <c r="L25" s="132"/>
+      <c r="M25" s="132"/>
       <c r="N25" s="51"/>
       <c r="O25" s="20"/>
       <c r="R25" s="4"/>
     </row>
     <row r="26" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="77"/>
       <c r="C26" s="53"/>
-      <c r="D26" s="111"/>
-      <c r="E26" s="151"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="145"/>
       <c r="F26" s="53"/>
-      <c r="G26" s="124"/>
-[...7 lines deleted...]
-      <c r="O26" s="148"/>
+      <c r="G26" s="123"/>
+      <c r="H26" s="110"/>
+      <c r="I26" s="135"/>
+      <c r="J26" s="102"/>
+      <c r="K26" s="135"/>
+      <c r="L26" s="110"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="167"/>
+      <c r="O26" s="167"/>
       <c r="R26" s="4"/>
     </row>
     <row r="27" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="B27" s="99">
+      <c r="B27" s="98">
         <v>0</v>
       </c>
-      <c r="C27" s="133">
+      <c r="C27" s="132">
         <v>1</v>
       </c>
-      <c r="D27" s="133">
+      <c r="D27" s="132">
         <v>1</v>
       </c>
-      <c r="E27" s="165">
+      <c r="E27" s="158">
         <v>1</v>
       </c>
-      <c r="F27" s="82"/>
-[...6 lines deleted...]
-      <c r="M27" s="133"/>
+      <c r="F27" s="169">
+        <v>1</v>
+      </c>
+      <c r="G27" s="129"/>
+      <c r="H27" s="129"/>
+      <c r="I27" s="132"/>
+      <c r="J27" s="132"/>
+      <c r="K27" s="132"/>
+      <c r="L27" s="132"/>
+      <c r="M27" s="132"/>
       <c r="N27" s="51"/>
       <c r="O27" s="20"/>
       <c r="R27" s="4"/>
     </row>
     <row r="28" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="51" t="s">
         <v>70</v>
       </c>
-      <c r="B28" s="101" t="s">
-[...18 lines deleted...]
-      <c r="M28" s="122"/>
+      <c r="B28" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G28" s="121"/>
+      <c r="H28" s="121"/>
+      <c r="I28" s="121"/>
+      <c r="J28" s="121"/>
+      <c r="K28" s="121"/>
+      <c r="L28" s="121"/>
+      <c r="M28" s="121"/>
       <c r="N28" s="51"/>
       <c r="O28" s="20"/>
       <c r="R28" s="4"/>
     </row>
     <row r="29" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="51" t="s">
         <v>59</v>
       </c>
-      <c r="B29" s="100" t="s">
-[...18 lines deleted...]
-      <c r="M29" s="133"/>
+      <c r="B29" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="C29" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="D29" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="F29" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G29" s="121"/>
+      <c r="H29" s="121"/>
+      <c r="I29" s="121"/>
+      <c r="J29" s="121"/>
+      <c r="K29" s="132"/>
+      <c r="L29" s="132"/>
+      <c r="M29" s="132"/>
       <c r="N29" s="51"/>
       <c r="O29" s="20"/>
       <c r="R29" s="4"/>
     </row>
     <row r="30" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="51" t="s">
         <v>65</v>
       </c>
-      <c r="B30" s="101" t="s">
-[...18 lines deleted...]
-      <c r="M30" s="122"/>
+      <c r="B30" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="D30" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="E30" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="F30" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G30" s="121"/>
+      <c r="H30" s="121"/>
+      <c r="I30" s="121"/>
+      <c r="J30" s="121"/>
+      <c r="K30" s="121"/>
+      <c r="L30" s="121"/>
+      <c r="M30" s="121"/>
       <c r="N30" s="51"/>
       <c r="O30" s="20"/>
       <c r="R30" s="4"/>
     </row>
     <row r="31" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="B31" s="133">
+      <c r="B31" s="132">
         <v>8</v>
       </c>
-      <c r="C31" s="133">
+      <c r="C31" s="132">
         <v>19</v>
       </c>
-      <c r="D31" s="133">
+      <c r="D31" s="132">
         <v>25</v>
       </c>
-      <c r="E31" s="165">
+      <c r="E31" s="158">
         <v>38</v>
       </c>
-      <c r="F31" s="82"/>
-[...6 lines deleted...]
-      <c r="M31" s="133"/>
+      <c r="F31" s="169">
+        <v>91</v>
+      </c>
+      <c r="G31" s="129"/>
+      <c r="H31" s="132"/>
+      <c r="I31" s="132"/>
+      <c r="J31" s="132"/>
+      <c r="K31" s="132"/>
+      <c r="L31" s="132"/>
+      <c r="M31" s="132"/>
       <c r="N31" s="51"/>
       <c r="O31" s="20"/>
       <c r="R31" s="4"/>
     </row>
     <row r="32" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>80</v>
       </c>
-      <c r="B32" s="100" t="s">
-[...18 lines deleted...]
-      <c r="M32" s="122"/>
+      <c r="B32" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="C32" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="D32" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="E32" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="F32" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G32" s="121"/>
+      <c r="H32" s="121"/>
+      <c r="I32" s="121"/>
+      <c r="J32" s="121"/>
+      <c r="K32" s="121"/>
+      <c r="L32" s="121"/>
+      <c r="M32" s="121"/>
       <c r="N32" s="51"/>
       <c r="O32" s="20"/>
       <c r="R32" s="4"/>
     </row>
     <row r="33" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="133">
+      <c r="B33" s="132">
         <v>1</v>
       </c>
-      <c r="C33" s="133">
+      <c r="C33" s="132">
         <v>1</v>
       </c>
-      <c r="D33" s="133">
+      <c r="D33" s="132">
         <v>2</v>
       </c>
-      <c r="E33" s="165">
+      <c r="E33" s="158">
         <v>2</v>
       </c>
-      <c r="F33" s="82"/>
-[...6 lines deleted...]
-      <c r="M33" s="133"/>
+      <c r="F33" s="169">
+        <v>3</v>
+      </c>
+      <c r="G33" s="129"/>
+      <c r="H33" s="132"/>
+      <c r="I33" s="132"/>
+      <c r="J33" s="132"/>
+      <c r="K33" s="132"/>
+      <c r="L33" s="132"/>
+      <c r="M33" s="132"/>
       <c r="N33" s="51"/>
       <c r="O33" s="20"/>
       <c r="R33" s="4"/>
     </row>
     <row r="34" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B34" s="133">
+      <c r="B34" s="132">
         <v>13</v>
       </c>
-      <c r="C34" s="133">
+      <c r="C34" s="132">
         <v>24</v>
       </c>
-      <c r="D34" s="133">
+      <c r="D34" s="132">
         <v>35</v>
       </c>
-      <c r="E34" s="165">
+      <c r="E34" s="158">
         <v>46</v>
       </c>
-      <c r="F34" s="82"/>
-[...6 lines deleted...]
-      <c r="M34" s="133"/>
+      <c r="F34" s="169">
+        <v>70</v>
+      </c>
+      <c r="G34" s="129"/>
+      <c r="H34" s="132"/>
+      <c r="I34" s="132"/>
+      <c r="J34" s="132"/>
+      <c r="K34" s="132"/>
+      <c r="L34" s="132"/>
+      <c r="M34" s="132"/>
       <c r="N34" s="51"/>
       <c r="O34" s="20"/>
       <c r="R34" s="4"/>
     </row>
     <row r="35" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="B35" s="133">
+      <c r="B35" s="132">
         <v>9</v>
       </c>
-      <c r="C35" s="133">
+      <c r="C35" s="132">
         <v>16</v>
       </c>
-      <c r="D35" s="133">
+      <c r="D35" s="132">
         <v>23</v>
       </c>
-      <c r="E35" s="165">
+      <c r="E35" s="158">
         <v>30</v>
       </c>
-      <c r="F35" s="82"/>
-[...6 lines deleted...]
-      <c r="M35" s="133"/>
+      <c r="F35" s="169">
+        <v>61</v>
+      </c>
+      <c r="G35" s="129"/>
+      <c r="H35" s="132"/>
+      <c r="I35" s="132"/>
+      <c r="J35" s="132"/>
+      <c r="K35" s="132"/>
+      <c r="L35" s="132"/>
+      <c r="M35" s="132"/>
       <c r="N35" s="51"/>
       <c r="O35" s="20"/>
       <c r="R35" s="4"/>
     </row>
     <row r="36" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="B36" s="133">
+      <c r="B36" s="132">
         <v>76</v>
       </c>
-      <c r="C36" s="133">
+      <c r="C36" s="132">
         <v>246</v>
       </c>
-      <c r="D36" s="133">
+      <c r="D36" s="132">
         <v>416</v>
       </c>
-      <c r="E36" s="165">
+      <c r="E36" s="158">
         <v>587</v>
       </c>
-      <c r="F36" s="82"/>
-[...6 lines deleted...]
-      <c r="M36" s="133"/>
+      <c r="F36" s="169">
+        <v>718</v>
+      </c>
+      <c r="G36" s="129"/>
+      <c r="H36" s="132"/>
+      <c r="I36" s="132"/>
+      <c r="J36" s="132"/>
+      <c r="K36" s="132"/>
+      <c r="L36" s="132"/>
+      <c r="M36" s="132"/>
       <c r="N36" s="51"/>
       <c r="O36" s="20"/>
       <c r="R36" s="4"/>
     </row>
     <row r="37" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="42"/>
       <c r="B37" s="82"/>
       <c r="C37" s="85"/>
       <c r="D37" s="85"/>
       <c r="E37" s="85"/>
       <c r="F37" s="85"/>
       <c r="G37" s="48"/>
       <c r="H37" s="48"/>
-      <c r="I37" s="115"/>
+      <c r="I37" s="114"/>
       <c r="J37" s="85"/>
       <c r="K37" s="88"/>
       <c r="L37" s="82"/>
       <c r="M37" s="43"/>
       <c r="N37" s="50"/>
       <c r="O37" s="15"/>
       <c r="R37" s="4"/>
     </row>
     <row r="38" spans="1:18" s="3" customFormat="1" ht="67.5">
       <c r="A38" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="43"/>
       <c r="C38" s="59"/>
       <c r="D38" s="56"/>
       <c r="E38" s="85"/>
       <c r="F38" s="85"/>
       <c r="G38" s="48"/>
       <c r="H38" s="48"/>
       <c r="I38" s="56"/>
       <c r="J38" s="56"/>
       <c r="K38" s="88"/>
       <c r="L38" s="82"/>
       <c r="M38" s="43"/>
       <c r="N38" s="57"/>
       <c r="O38" s="14"/>
       <c r="R38" s="4"/>
     </row>
     <row r="39" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B39" s="110">
+      <c r="B39" s="109">
         <v>34</v>
       </c>
-      <c r="C39" s="133">
+      <c r="C39" s="132">
         <v>70</v>
       </c>
-      <c r="D39" s="133">
-[...2 lines deleted...]
-      <c r="E39" s="165">
+      <c r="D39" s="132">
+        <v>90</v>
+      </c>
+      <c r="E39" s="158">
         <v>162</v>
       </c>
-      <c r="F39" s="82"/>
-[...6 lines deleted...]
-      <c r="M39" s="133"/>
+      <c r="F39" s="169">
+        <v>204</v>
+      </c>
+      <c r="G39" s="129"/>
+      <c r="H39" s="132"/>
+      <c r="I39" s="132"/>
+      <c r="J39" s="132"/>
+      <c r="K39" s="132"/>
+      <c r="L39" s="132"/>
+      <c r="M39" s="132"/>
       <c r="N39" s="51"/>
       <c r="O39" s="14"/>
       <c r="R39" s="6"/>
     </row>
     <row r="40" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B40" s="110">
+      <c r="B40" s="109">
         <v>34</v>
       </c>
-      <c r="C40" s="133">
+      <c r="C40" s="132">
         <v>70</v>
       </c>
-      <c r="D40" s="133">
-[...2 lines deleted...]
-      <c r="E40" s="165">
+      <c r="D40" s="132">
+        <v>90</v>
+      </c>
+      <c r="E40" s="158">
         <v>162</v>
       </c>
-      <c r="F40" s="82"/>
-[...6 lines deleted...]
-      <c r="M40" s="133"/>
+      <c r="F40" s="169">
+        <v>204</v>
+      </c>
+      <c r="G40" s="129"/>
+      <c r="H40" s="132"/>
+      <c r="I40" s="132"/>
+      <c r="J40" s="132"/>
+      <c r="K40" s="132"/>
+      <c r="L40" s="132"/>
+      <c r="M40" s="132"/>
       <c r="N40" s="51"/>
       <c r="O40" s="15"/>
       <c r="R40" s="4"/>
     </row>
     <row r="41" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="84"/>
-      <c r="C41" s="142"/>
+      <c r="C41" s="141"/>
       <c r="D41" s="44"/>
-      <c r="E41" s="159"/>
+      <c r="E41" s="153"/>
       <c r="F41" s="44"/>
-      <c r="G41" s="112"/>
-      <c r="H41" s="123"/>
+      <c r="G41" s="111"/>
+      <c r="H41" s="122"/>
       <c r="I41" s="82"/>
-      <c r="J41" s="99"/>
+      <c r="J41" s="98"/>
       <c r="K41" s="88"/>
       <c r="L41" s="82"/>
       <c r="M41" s="82"/>
       <c r="N41" s="58"/>
       <c r="O41" s="14"/>
       <c r="R41" s="4"/>
     </row>
     <row r="42" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="51" t="s">
         <v>60</v>
       </c>
       <c r="B42" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="C42" s="100" t="s">
-[...15 lines deleted...]
-      <c r="M42" s="100"/>
+      <c r="C42" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="D42" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="E42" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="F42" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G42" s="99"/>
+      <c r="H42" s="99"/>
+      <c r="I42" s="99"/>
+      <c r="J42" s="99"/>
+      <c r="K42" s="99"/>
+      <c r="L42" s="99"/>
+      <c r="M42" s="99"/>
       <c r="N42" s="51"/>
       <c r="O42" s="15"/>
       <c r="R42" s="4"/>
     </row>
     <row r="43" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="42"/>
       <c r="B43" s="43"/>
       <c r="C43" s="85"/>
       <c r="D43" s="85"/>
       <c r="E43" s="85"/>
       <c r="F43" s="85"/>
       <c r="G43" s="48"/>
       <c r="H43" s="48"/>
       <c r="I43" s="85"/>
       <c r="J43" s="85"/>
       <c r="K43" s="85"/>
       <c r="L43" s="82"/>
       <c r="M43" s="43"/>
       <c r="N43" s="50"/>
       <c r="O43" s="15"/>
       <c r="R43" s="4"/>
     </row>
     <row r="44" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A44" s="50" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="43"/>
       <c r="C44" s="56"/>
       <c r="D44" s="56"/>
       <c r="E44" s="85"/>
       <c r="F44" s="85"/>
       <c r="G44" s="48"/>
       <c r="H44" s="48"/>
       <c r="I44" s="56"/>
       <c r="J44" s="45"/>
       <c r="K44" s="56"/>
       <c r="L44" s="82"/>
       <c r="M44" s="43"/>
       <c r="N44" s="57"/>
       <c r="O44" s="14"/>
       <c r="R44" s="4"/>
     </row>
     <row r="45" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B45" s="133">
+      <c r="B45" s="132">
         <v>26</v>
       </c>
-      <c r="C45" s="133">
+      <c r="C45" s="132">
         <v>54</v>
       </c>
-      <c r="D45" s="133">
+      <c r="D45" s="132">
         <v>81</v>
       </c>
-      <c r="E45" s="165">
+      <c r="E45" s="158">
         <v>108</v>
       </c>
-      <c r="F45" s="82"/>
-[...6 lines deleted...]
-      <c r="M45" s="133"/>
+      <c r="F45" s="169">
+        <v>138</v>
+      </c>
+      <c r="G45" s="129"/>
+      <c r="H45" s="132"/>
+      <c r="I45" s="132"/>
+      <c r="J45" s="132"/>
+      <c r="K45" s="132"/>
+      <c r="L45" s="132"/>
+      <c r="M45" s="132"/>
       <c r="N45" s="51"/>
       <c r="O45" s="14"/>
       <c r="R45" s="6"/>
     </row>
     <row r="46" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B46" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C46" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D46" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E46" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="F46" s="83"/>
-[...6 lines deleted...]
-      <c r="M46" s="126"/>
+      <c r="F46" s="169">
+        <v>3</v>
+      </c>
+      <c r="G46" s="125"/>
+      <c r="H46" s="125"/>
+      <c r="I46" s="125"/>
+      <c r="J46" s="125"/>
+      <c r="K46" s="125"/>
+      <c r="L46" s="125"/>
+      <c r="M46" s="125"/>
       <c r="N46" s="51"/>
       <c r="O46" s="14"/>
       <c r="R46" s="6"/>
     </row>
     <row r="47" spans="1:18" ht="12" customHeight="1">
       <c r="A47" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B47" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C47" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D47" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E47" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="F47" s="83"/>
-[...6 lines deleted...]
-      <c r="M47" s="126"/>
+      <c r="F47" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G47" s="125"/>
+      <c r="H47" s="125"/>
+      <c r="I47" s="125"/>
+      <c r="J47" s="125"/>
+      <c r="K47" s="125"/>
+      <c r="L47" s="125"/>
+      <c r="M47" s="125"/>
       <c r="N47" s="72"/>
       <c r="O47" s="25"/>
     </row>
     <row r="48" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A48" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="43"/>
       <c r="C48" s="43"/>
       <c r="D48" s="43"/>
-      <c r="E48" s="153"/>
+      <c r="E48" s="147"/>
       <c r="F48" s="43"/>
-      <c r="G48" s="102"/>
-      <c r="H48" s="102"/>
+      <c r="G48" s="101"/>
+      <c r="H48" s="101"/>
       <c r="I48" s="53"/>
-      <c r="J48" s="111"/>
-[...2 lines deleted...]
-      <c r="M48" s="111"/>
+      <c r="J48" s="110"/>
+      <c r="K48" s="110"/>
+      <c r="L48" s="110"/>
+      <c r="M48" s="110"/>
       <c r="N48" s="58"/>
       <c r="O48" s="14"/>
       <c r="R48" s="4"/>
     </row>
     <row r="49" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A49" s="51" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C49" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D49" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E49" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="F49" s="43"/>
-[...6 lines deleted...]
-      <c r="M49" s="102"/>
+      <c r="F49" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G49" s="101"/>
+      <c r="H49" s="101"/>
+      <c r="I49" s="101"/>
+      <c r="J49" s="101"/>
+      <c r="K49" s="101"/>
+      <c r="L49" s="101"/>
+      <c r="M49" s="101"/>
       <c r="N49" s="51"/>
       <c r="O49" s="14"/>
       <c r="R49" s="4"/>
     </row>
     <row r="50" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A50" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B50" s="133">
+      <c r="B50" s="132">
         <v>26</v>
       </c>
-      <c r="C50" s="133">
+      <c r="C50" s="132">
         <v>54</v>
       </c>
-      <c r="D50" s="133">
+      <c r="D50" s="132">
         <v>81</v>
       </c>
-      <c r="E50" s="165">
+      <c r="E50" s="158">
         <v>108</v>
       </c>
-      <c r="F50" s="82"/>
-[...6 lines deleted...]
-      <c r="M50" s="133"/>
+      <c r="F50" s="169">
+        <v>135</v>
+      </c>
+      <c r="G50" s="129"/>
+      <c r="H50" s="132"/>
+      <c r="I50" s="132"/>
+      <c r="J50" s="132"/>
+      <c r="K50" s="132"/>
+      <c r="L50" s="132"/>
+      <c r="M50" s="132"/>
       <c r="N50" s="51"/>
       <c r="O50" s="14"/>
       <c r="R50" s="4"/>
     </row>
     <row r="51" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A51" s="51" t="s">
         <v>60</v>
       </c>
       <c r="B51" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D51" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E51" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="F51" s="43"/>
-[...6 lines deleted...]
-      <c r="M51" s="102"/>
+      <c r="F51" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G51" s="101"/>
+      <c r="H51" s="101"/>
+      <c r="I51" s="101"/>
+      <c r="J51" s="101"/>
+      <c r="K51" s="101"/>
+      <c r="L51" s="101"/>
+      <c r="M51" s="101"/>
       <c r="N51" s="51"/>
       <c r="O51" s="14"/>
       <c r="R51" s="4"/>
     </row>
     <row r="52" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A52" s="51" t="s">
         <v>61</v>
       </c>
       <c r="B52" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D52" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E52" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="F52" s="83"/>
-[...6 lines deleted...]
-      <c r="M52" s="126"/>
+      <c r="F52" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G52" s="125"/>
+      <c r="H52" s="125"/>
+      <c r="I52" s="125"/>
+      <c r="J52" s="125"/>
+      <c r="K52" s="125"/>
+      <c r="L52" s="125"/>
+      <c r="M52" s="125"/>
       <c r="N52" s="51"/>
       <c r="O52" s="14"/>
       <c r="R52" s="4"/>
     </row>
     <row r="53" spans="1:19" ht="12" customHeight="1">
       <c r="A53" s="42"/>
       <c r="B53" s="43"/>
       <c r="C53" s="44"/>
       <c r="D53" s="44"/>
       <c r="E53" s="85"/>
       <c r="F53" s="85"/>
       <c r="G53" s="48"/>
       <c r="H53" s="48"/>
       <c r="I53" s="43"/>
       <c r="J53" s="45"/>
       <c r="K53" s="44"/>
       <c r="L53" s="82"/>
       <c r="M53" s="48"/>
       <c r="O53" s="25"/>
     </row>
     <row r="54" spans="1:19" s="3" customFormat="1" ht="22.5">
       <c r="A54" s="50" t="s">
         <v>48</v>
       </c>
       <c r="B54" s="43"/>
@@ -2772,79 +2855,83 @@
       <c r="I54" s="85"/>
       <c r="J54" s="85"/>
       <c r="K54" s="85"/>
       <c r="L54" s="82"/>
       <c r="M54" s="43"/>
       <c r="N54" s="57"/>
       <c r="O54" s="14"/>
       <c r="R54" s="4"/>
     </row>
     <row r="55" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A55" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B55" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C55" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D55" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E55" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="F55" s="83"/>
+      <c r="F55" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="G55" s="83"/>
       <c r="H55" s="83"/>
       <c r="I55" s="83"/>
       <c r="J55" s="83"/>
       <c r="K55" s="83"/>
       <c r="L55" s="83"/>
       <c r="M55" s="83"/>
       <c r="N55" s="51"/>
       <c r="O55" s="14"/>
       <c r="R55" s="6"/>
     </row>
     <row r="56" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A56" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B56" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C56" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D56" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E56" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="F56" s="83"/>
+      <c r="F56" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="G56" s="83"/>
       <c r="H56" s="83"/>
       <c r="I56" s="83"/>
       <c r="J56" s="83"/>
       <c r="K56" s="83"/>
       <c r="L56" s="83"/>
       <c r="M56" s="83"/>
       <c r="N56" s="72"/>
       <c r="O56" s="14"/>
       <c r="R56" s="4"/>
     </row>
     <row r="57" spans="1:19" ht="12" customHeight="1">
       <c r="A57" s="42"/>
       <c r="B57" s="43"/>
       <c r="C57" s="44"/>
       <c r="D57" s="44"/>
       <c r="E57" s="85"/>
       <c r="F57" s="85"/>
       <c r="G57" s="48"/>
       <c r="H57" s="48"/>
       <c r="I57" s="45"/>
       <c r="J57" s="45"/>
       <c r="K57" s="44"/>
       <c r="L57" s="82"/>
       <c r="M57" s="48"/>
@@ -2852,146 +2939,152 @@
     </row>
     <row r="58" spans="1:19" s="3" customFormat="1" ht="22.5">
       <c r="A58" s="50" t="s">
         <v>49</v>
       </c>
       <c r="B58" s="43"/>
       <c r="C58" s="56"/>
       <c r="D58" s="56"/>
       <c r="E58" s="85"/>
       <c r="F58" s="85"/>
       <c r="G58" s="48"/>
       <c r="H58" s="48"/>
       <c r="I58" s="85"/>
       <c r="J58" s="85"/>
       <c r="K58" s="85"/>
       <c r="L58" s="82"/>
       <c r="M58" s="43"/>
       <c r="N58" s="57"/>
       <c r="O58" s="14"/>
       <c r="R58" s="4"/>
     </row>
     <row r="59" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A59" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B59" s="133">
+      <c r="B59" s="132">
         <v>12</v>
       </c>
-      <c r="C59" s="133">
+      <c r="C59" s="132">
         <v>25</v>
       </c>
-      <c r="D59" s="133">
+      <c r="D59" s="132">
         <v>38</v>
       </c>
-      <c r="E59" s="165">
+      <c r="E59" s="158">
         <v>50</v>
       </c>
-      <c r="F59" s="82"/>
-[...6 lines deleted...]
-      <c r="M59" s="133"/>
+      <c r="F59" s="169">
+        <v>62</v>
+      </c>
+      <c r="G59" s="129"/>
+      <c r="H59" s="132"/>
+      <c r="I59" s="132"/>
+      <c r="J59" s="132"/>
+      <c r="K59" s="132"/>
+      <c r="L59" s="132"/>
+      <c r="M59" s="132"/>
       <c r="N59" s="51"/>
       <c r="O59" s="14"/>
       <c r="R59" s="6"/>
     </row>
     <row r="60" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A60" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B60" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C60" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D60" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E60" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="F60" s="83"/>
-[...6 lines deleted...]
-      <c r="M60" s="126"/>
+      <c r="F60" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G60" s="125"/>
+      <c r="H60" s="125"/>
+      <c r="I60" s="125"/>
+      <c r="J60" s="125"/>
+      <c r="K60" s="125"/>
+      <c r="L60" s="125"/>
+      <c r="M60" s="125"/>
       <c r="N60" s="72"/>
       <c r="O60" s="14"/>
       <c r="R60" s="4"/>
     </row>
     <row r="61" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A61" s="50" t="s">
         <v>101</v>
       </c>
       <c r="B61" s="53"/>
       <c r="C61" s="53"/>
-      <c r="D61" s="103"/>
-[...3 lines deleted...]
-      <c r="H61" s="111"/>
+      <c r="D61" s="102"/>
+      <c r="E61" s="151"/>
+      <c r="F61" s="169"/>
+      <c r="G61" s="121"/>
+      <c r="H61" s="110"/>
       <c r="I61" s="53"/>
-      <c r="J61" s="103"/>
+      <c r="J61" s="102"/>
       <c r="K61" s="53"/>
-      <c r="L61" s="99"/>
+      <c r="L61" s="98"/>
       <c r="M61" s="53"/>
       <c r="N61" s="51"/>
       <c r="O61" s="14"/>
       <c r="R61" s="4"/>
     </row>
     <row r="62" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A62" s="50" t="s">
         <v>100</v>
       </c>
-      <c r="B62" s="133">
+      <c r="B62" s="132">
         <v>12</v>
       </c>
-      <c r="C62" s="133">
+      <c r="C62" s="132">
         <v>25</v>
       </c>
-      <c r="D62" s="133">
+      <c r="D62" s="132">
         <v>38</v>
       </c>
-      <c r="E62" s="165">
+      <c r="E62" s="158">
         <v>50</v>
       </c>
-      <c r="F62" s="82"/>
-[...6 lines deleted...]
-      <c r="M62" s="133"/>
+      <c r="F62" s="169">
+        <v>62</v>
+      </c>
+      <c r="G62" s="129"/>
+      <c r="H62" s="132"/>
+      <c r="I62" s="132"/>
+      <c r="J62" s="132"/>
+      <c r="K62" s="132"/>
+      <c r="L62" s="132"/>
+      <c r="M62" s="132"/>
       <c r="N62" s="50"/>
       <c r="O62" s="14"/>
       <c r="R62" s="4"/>
     </row>
     <row r="63" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A63" s="50"/>
       <c r="B63" s="88"/>
       <c r="C63" s="43"/>
       <c r="D63" s="88"/>
       <c r="E63" s="88"/>
       <c r="F63" s="88"/>
       <c r="G63" s="88"/>
       <c r="H63" s="88"/>
       <c r="I63" s="43"/>
       <c r="J63" s="43"/>
       <c r="K63" s="43"/>
       <c r="L63" s="82"/>
       <c r="M63" s="88"/>
       <c r="N63" s="50"/>
       <c r="O63" s="19"/>
       <c r="R63" s="4"/>
     </row>
     <row r="64" spans="1:19" s="3" customFormat="1" ht="22.5">
       <c r="A64" s="42" t="s">
         <v>85</v>
@@ -2999,9547 +3092,9986 @@
       <c r="B64" s="43"/>
       <c r="C64" s="44"/>
       <c r="D64" s="45"/>
       <c r="E64" s="85"/>
       <c r="F64" s="85"/>
       <c r="G64" s="48"/>
       <c r="H64" s="48"/>
       <c r="I64" s="47"/>
       <c r="J64" s="47"/>
       <c r="K64" s="47"/>
       <c r="L64" s="82"/>
       <c r="M64" s="48"/>
       <c r="N64" s="49"/>
       <c r="O64" s="14"/>
       <c r="P64" s="4"/>
       <c r="R64" s="4"/>
       <c r="S64" s="4"/>
     </row>
     <row r="65" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A65" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B65" s="82">
         <v>3</v>
       </c>
-      <c r="C65" s="133">
+      <c r="C65" s="132">
         <v>9</v>
       </c>
-      <c r="D65" s="133">
+      <c r="D65" s="132">
         <v>16</v>
       </c>
-      <c r="E65" s="165">
+      <c r="E65" s="158">
         <v>23</v>
       </c>
-      <c r="F65" s="82"/>
-[...6 lines deleted...]
-      <c r="M65" s="133"/>
+      <c r="F65" s="169">
+        <v>24</v>
+      </c>
+      <c r="G65" s="129"/>
+      <c r="H65" s="132"/>
+      <c r="I65" s="132"/>
+      <c r="J65" s="132"/>
+      <c r="K65" s="132"/>
+      <c r="L65" s="132"/>
+      <c r="M65" s="132"/>
       <c r="N65" s="50"/>
       <c r="O65" s="14"/>
       <c r="P65" s="6"/>
       <c r="Q65" s="6"/>
       <c r="R65" s="6"/>
     </row>
     <row r="66" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A66" s="50" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="77"/>
       <c r="C66" s="53"/>
-      <c r="D66" s="111"/>
-      <c r="E66" s="151"/>
+      <c r="D66" s="110"/>
+      <c r="E66" s="145"/>
       <c r="F66" s="53"/>
-      <c r="G66" s="124"/>
-      <c r="H66" s="111"/>
+      <c r="G66" s="123"/>
+      <c r="H66" s="110"/>
       <c r="I66" s="66"/>
-      <c r="J66" s="116"/>
+      <c r="J66" s="115"/>
       <c r="K66" s="53"/>
-      <c r="L66" s="111"/>
-      <c r="M66" s="113"/>
+      <c r="L66" s="110"/>
+      <c r="M66" s="112"/>
       <c r="N66" s="51"/>
       <c r="O66" s="14"/>
       <c r="P66" s="4"/>
       <c r="Q66" s="4"/>
       <c r="R66" s="4"/>
     </row>
     <row r="67" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A67" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B67" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="C67" s="100" t="s">
-[...15 lines deleted...]
-      <c r="M67" s="126"/>
+      <c r="C67" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="D67" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="E67" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="F67" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G67" s="125"/>
+      <c r="H67" s="125"/>
+      <c r="I67" s="125"/>
+      <c r="J67" s="125"/>
+      <c r="K67" s="125"/>
+      <c r="L67" s="125"/>
+      <c r="M67" s="125"/>
       <c r="N67" s="50"/>
       <c r="O67" s="14"/>
       <c r="P67" s="4"/>
       <c r="R67" s="4"/>
     </row>
     <row r="68" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A68" s="50" t="s">
         <v>71</v>
       </c>
       <c r="B68" s="82">
         <v>2</v>
       </c>
-      <c r="C68" s="133">
+      <c r="C68" s="132">
         <v>7</v>
       </c>
-      <c r="D68" s="133">
+      <c r="D68" s="132">
         <v>12</v>
       </c>
-      <c r="E68" s="165">
+      <c r="E68" s="158">
         <v>18</v>
       </c>
-      <c r="F68" s="82"/>
-[...6 lines deleted...]
-      <c r="M68" s="133"/>
+      <c r="F68" s="169">
+        <v>18</v>
+      </c>
+      <c r="G68" s="129"/>
+      <c r="H68" s="132"/>
+      <c r="I68" s="132"/>
+      <c r="J68" s="132"/>
+      <c r="K68" s="132"/>
+      <c r="L68" s="132"/>
+      <c r="M68" s="132"/>
       <c r="N68" s="50"/>
       <c r="O68" s="14"/>
       <c r="P68" s="4"/>
       <c r="R68" s="4"/>
     </row>
     <row r="69" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A69" s="50" t="s">
         <v>60</v>
       </c>
       <c r="B69" s="82">
         <v>1</v>
       </c>
-      <c r="C69" s="110">
+      <c r="C69" s="109">
         <v>1</v>
       </c>
-      <c r="D69" s="133">
+      <c r="D69" s="132">
         <v>2</v>
       </c>
-      <c r="E69" s="165">
+      <c r="E69" s="158">
         <v>3</v>
       </c>
-      <c r="F69" s="82"/>
-[...6 lines deleted...]
-      <c r="M69" s="133"/>
+      <c r="F69" s="169">
+        <v>3</v>
+      </c>
+      <c r="G69" s="129"/>
+      <c r="H69" s="132"/>
+      <c r="I69" s="132"/>
+      <c r="J69" s="132"/>
+      <c r="K69" s="132"/>
+      <c r="L69" s="132"/>
+      <c r="M69" s="132"/>
       <c r="N69" s="50"/>
       <c r="O69" s="14"/>
       <c r="R69" s="4"/>
     </row>
     <row r="70" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A70" s="50" t="s">
         <v>61</v>
       </c>
       <c r="B70" s="82">
         <v>0</v>
       </c>
-      <c r="C70" s="110">
+      <c r="C70" s="109">
         <v>1</v>
       </c>
-      <c r="D70" s="133">
+      <c r="D70" s="132">
         <v>2</v>
       </c>
-      <c r="E70" s="165">
+      <c r="E70" s="158">
         <v>2</v>
       </c>
-      <c r="F70" s="82"/>
-[...6 lines deleted...]
-      <c r="M70" s="133"/>
+      <c r="F70" s="169">
+        <v>3</v>
+      </c>
+      <c r="G70" s="129"/>
+      <c r="H70" s="132"/>
+      <c r="I70" s="132"/>
+      <c r="J70" s="132"/>
+      <c r="K70" s="132"/>
+      <c r="L70" s="132"/>
+      <c r="M70" s="132"/>
       <c r="N70" s="50"/>
       <c r="O70" s="14"/>
       <c r="R70" s="4"/>
     </row>
     <row r="71" spans="1:20" s="3" customFormat="1" ht="56.25">
       <c r="A71" s="42" t="s">
         <v>50</v>
       </c>
       <c r="B71" s="43"/>
       <c r="C71" s="44"/>
       <c r="D71" s="56"/>
       <c r="E71" s="85"/>
       <c r="F71" s="85"/>
       <c r="G71" s="48"/>
       <c r="H71" s="48"/>
       <c r="I71" s="47"/>
       <c r="J71" s="45"/>
       <c r="K71" s="44"/>
       <c r="L71" s="82"/>
       <c r="M71" s="48"/>
       <c r="N71" s="62"/>
       <c r="O71" s="14"/>
       <c r="P71" s="4"/>
       <c r="R71" s="4"/>
       <c r="S71" s="4"/>
       <c r="T71" s="4"/>
     </row>
     <row r="72" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A72" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B72" s="133">
+      <c r="B72" s="132">
         <v>690</v>
       </c>
-      <c r="C72" s="133">
+      <c r="C72" s="132">
         <v>1369</v>
       </c>
-      <c r="D72" s="133">
+      <c r="D72" s="132">
         <v>2425</v>
       </c>
-      <c r="E72" s="165">
+      <c r="E72" s="158">
         <v>3633</v>
       </c>
-      <c r="F72" s="82"/>
-[...6 lines deleted...]
-      <c r="M72" s="133"/>
+      <c r="F72" s="169">
+        <v>4598</v>
+      </c>
+      <c r="G72" s="129"/>
+      <c r="H72" s="132"/>
+      <c r="I72" s="132"/>
+      <c r="J72" s="132"/>
+      <c r="K72" s="132"/>
+      <c r="L72" s="132"/>
+      <c r="M72" s="132"/>
       <c r="N72" s="50"/>
       <c r="O72" s="21"/>
       <c r="R72" s="6"/>
     </row>
     <row r="73" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A73" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B73" s="133">
+      <c r="B73" s="132">
         <v>667</v>
       </c>
-      <c r="C73" s="133">
+      <c r="C73" s="132">
         <v>1320</v>
       </c>
-      <c r="D73" s="133">
+      <c r="D73" s="132">
         <v>2351</v>
       </c>
-      <c r="E73" s="165">
+      <c r="E73" s="158">
         <v>3533</v>
       </c>
-      <c r="F73" s="82"/>
-[...6 lines deleted...]
-      <c r="M73" s="133"/>
+      <c r="F73" s="169">
+        <v>4473</v>
+      </c>
+      <c r="G73" s="129"/>
+      <c r="H73" s="132"/>
+      <c r="I73" s="132"/>
+      <c r="J73" s="132"/>
+      <c r="K73" s="132"/>
+      <c r="L73" s="132"/>
+      <c r="M73" s="132"/>
       <c r="N73" s="50"/>
       <c r="O73" s="19"/>
       <c r="R73" s="4"/>
     </row>
     <row r="74" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A74" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B74" s="100" t="s">
-[...18 lines deleted...]
-      <c r="M74" s="126"/>
+      <c r="B74" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="C74" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="D74" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="E74" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="F74" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G74" s="125"/>
+      <c r="H74" s="125"/>
+      <c r="I74" s="125"/>
+      <c r="J74" s="125"/>
+      <c r="K74" s="125"/>
+      <c r="L74" s="125"/>
+      <c r="M74" s="125"/>
       <c r="N74" s="50"/>
       <c r="O74" s="19"/>
       <c r="R74" s="4"/>
     </row>
     <row r="75" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A75" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B75" s="133">
+      <c r="B75" s="132">
         <v>1</v>
       </c>
-      <c r="C75" s="133">
+      <c r="C75" s="132">
         <v>3</v>
       </c>
-      <c r="D75" s="133">
+      <c r="D75" s="132">
         <v>4</v>
       </c>
-      <c r="E75" s="165">
+      <c r="E75" s="158">
         <v>5</v>
       </c>
-      <c r="F75" s="82"/>
-[...6 lines deleted...]
-      <c r="M75" s="133"/>
+      <c r="F75" s="169">
+        <v>7</v>
+      </c>
+      <c r="G75" s="129"/>
+      <c r="H75" s="132"/>
+      <c r="I75" s="132"/>
+      <c r="J75" s="132"/>
+      <c r="K75" s="132"/>
+      <c r="L75" s="132"/>
+      <c r="M75" s="132"/>
       <c r="N75" s="50"/>
       <c r="O75" s="19"/>
       <c r="R75" s="4"/>
     </row>
     <row r="76" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A76" s="50" t="s">
         <v>72</v>
       </c>
       <c r="B76" s="77"/>
       <c r="C76" s="53"/>
-      <c r="D76" s="111"/>
-      <c r="E76" s="151"/>
+      <c r="D76" s="110"/>
+      <c r="E76" s="145"/>
       <c r="F76" s="53"/>
-      <c r="G76" s="124"/>
-      <c r="H76" s="111"/>
+      <c r="G76" s="123"/>
+      <c r="H76" s="110"/>
       <c r="I76" s="66"/>
-      <c r="J76" s="116"/>
-[...4 lines deleted...]
-      <c r="O76" s="146"/>
+      <c r="J76" s="115"/>
+      <c r="K76" s="135"/>
+      <c r="L76" s="110"/>
+      <c r="M76" s="112"/>
+      <c r="N76" s="165"/>
+      <c r="O76" s="165"/>
       <c r="R76" s="4"/>
     </row>
     <row r="77" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A77" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B77" s="82">
         <v>3</v>
       </c>
-      <c r="C77" s="133">
+      <c r="C77" s="132">
         <v>7</v>
       </c>
-      <c r="D77" s="133">
+      <c r="D77" s="132">
         <v>10</v>
       </c>
-      <c r="E77" s="165">
+      <c r="E77" s="158">
         <v>14</v>
       </c>
-      <c r="F77" s="82"/>
-[...6 lines deleted...]
-      <c r="M77" s="133"/>
+      <c r="F77" s="169">
+        <v>17</v>
+      </c>
+      <c r="G77" s="129"/>
+      <c r="H77" s="132"/>
+      <c r="I77" s="132"/>
+      <c r="J77" s="132"/>
+      <c r="K77" s="132"/>
+      <c r="L77" s="132"/>
+      <c r="M77" s="132"/>
       <c r="N77" s="50"/>
       <c r="O77" s="19"/>
       <c r="R77" s="4"/>
     </row>
     <row r="78" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A78" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B78" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="C78" s="100" t="s">
-[...15 lines deleted...]
-      <c r="M78" s="126"/>
+      <c r="C78" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="D78" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="E78" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="F78" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G78" s="125"/>
+      <c r="H78" s="125"/>
+      <c r="I78" s="125"/>
+      <c r="J78" s="125"/>
+      <c r="K78" s="125"/>
+      <c r="L78" s="125"/>
+      <c r="M78" s="125"/>
       <c r="N78" s="50"/>
       <c r="O78" s="19"/>
       <c r="R78" s="4"/>
     </row>
     <row r="79" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A79" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B79" s="133">
+      <c r="B79" s="132">
         <v>0</v>
       </c>
-      <c r="C79" s="133">
+      <c r="C79" s="132">
         <v>1</v>
       </c>
-      <c r="D79" s="133">
+      <c r="D79" s="132">
         <v>1</v>
       </c>
-      <c r="E79" s="165">
+      <c r="E79" s="158">
         <v>1</v>
       </c>
-      <c r="F79" s="82"/>
-[...6 lines deleted...]
-      <c r="M79" s="133"/>
+      <c r="F79" s="169">
+        <v>2</v>
+      </c>
+      <c r="G79" s="129"/>
+      <c r="H79" s="132"/>
+      <c r="I79" s="132"/>
+      <c r="J79" s="132"/>
+      <c r="K79" s="132"/>
+      <c r="L79" s="132"/>
+      <c r="M79" s="132"/>
       <c r="N79" s="50"/>
       <c r="O79" s="19"/>
       <c r="R79" s="4"/>
     </row>
     <row r="80" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A80" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B80" s="133">
+      <c r="B80" s="132">
         <v>18</v>
       </c>
-      <c r="C80" s="133">
+      <c r="C80" s="132">
         <v>39</v>
       </c>
-      <c r="D80" s="133">
+      <c r="D80" s="132">
         <v>59</v>
       </c>
-      <c r="E80" s="165">
+      <c r="E80" s="158">
         <v>79</v>
       </c>
-      <c r="F80" s="82"/>
-[...6 lines deleted...]
-      <c r="M80" s="133"/>
+      <c r="F80" s="169">
+        <v>99</v>
+      </c>
+      <c r="G80" s="129"/>
+      <c r="H80" s="132"/>
+      <c r="I80" s="132"/>
+      <c r="J80" s="132"/>
+      <c r="K80" s="132"/>
+      <c r="L80" s="132"/>
+      <c r="M80" s="132"/>
       <c r="N80" s="50"/>
       <c r="O80" s="19"/>
       <c r="R80" s="4"/>
     </row>
     <row r="81" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A81" s="50" t="s">
         <v>60</v>
       </c>
       <c r="B81" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="C81" s="100" t="s">
-[...15 lines deleted...]
-      <c r="M81" s="126"/>
+      <c r="C81" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="D81" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="E81" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="F81" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G81" s="125"/>
+      <c r="H81" s="125"/>
+      <c r="I81" s="125"/>
+      <c r="J81" s="125"/>
+      <c r="K81" s="125"/>
+      <c r="L81" s="125"/>
+      <c r="M81" s="125"/>
       <c r="N81" s="50"/>
       <c r="O81" s="19"/>
       <c r="R81" s="4"/>
     </row>
     <row r="82" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A82" s="50" t="s">
         <v>61</v>
       </c>
       <c r="B82" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="C82" s="102" t="s">
-[...15 lines deleted...]
-      <c r="M82" s="102"/>
+      <c r="C82" s="101" t="s">
+        <v>90</v>
+      </c>
+      <c r="D82" s="101" t="s">
+        <v>90</v>
+      </c>
+      <c r="E82" s="147" t="s">
+        <v>90</v>
+      </c>
+      <c r="F82" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G82" s="101"/>
+      <c r="H82" s="101"/>
+      <c r="I82" s="101"/>
+      <c r="J82" s="101"/>
+      <c r="K82" s="101"/>
+      <c r="L82" s="101"/>
+      <c r="M82" s="101"/>
       <c r="N82" s="50"/>
       <c r="O82" s="19"/>
       <c r="R82" s="4"/>
     </row>
     <row r="83" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A83" s="50"/>
       <c r="B83" s="43"/>
       <c r="C83" s="86"/>
       <c r="D83" s="85"/>
       <c r="E83" s="85"/>
       <c r="F83" s="85"/>
       <c r="G83" s="48"/>
       <c r="H83" s="48"/>
       <c r="I83" s="56"/>
       <c r="J83" s="56"/>
       <c r="K83" s="56"/>
       <c r="L83" s="82"/>
       <c r="M83" s="43"/>
       <c r="N83" s="50"/>
       <c r="O83" s="15"/>
       <c r="R83" s="4"/>
     </row>
     <row r="84" spans="1:18" s="3" customFormat="1" ht="48.75" customHeight="1">
       <c r="A84" s="42" t="s">
         <v>51</v>
       </c>
       <c r="B84" s="43"/>
       <c r="C84" s="44"/>
       <c r="D84" s="48"/>
       <c r="E84" s="85"/>
       <c r="F84" s="85"/>
       <c r="G84" s="48"/>
       <c r="H84" s="48"/>
       <c r="I84" s="47"/>
       <c r="J84" s="47"/>
       <c r="K84" s="47"/>
       <c r="L84" s="82"/>
       <c r="M84" s="48"/>
       <c r="N84" s="62"/>
       <c r="O84" s="14"/>
       <c r="R84" s="4"/>
     </row>
     <row r="85" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A85" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B85" s="133">
+      <c r="B85" s="132">
         <v>37</v>
       </c>
-      <c r="C85" s="133">
+      <c r="C85" s="132">
         <v>76</v>
       </c>
-      <c r="D85" s="133">
+      <c r="D85" s="132">
         <v>115</v>
       </c>
-      <c r="E85" s="165">
+      <c r="E85" s="158">
         <v>154</v>
       </c>
-      <c r="F85" s="82"/>
-[...6 lines deleted...]
-      <c r="M85" s="133"/>
+      <c r="F85" s="169">
+        <v>188</v>
+      </c>
+      <c r="G85" s="129"/>
+      <c r="H85" s="132"/>
+      <c r="I85" s="132"/>
+      <c r="J85" s="132"/>
+      <c r="K85" s="132"/>
+      <c r="L85" s="132"/>
+      <c r="M85" s="132"/>
       <c r="N85" s="50"/>
       <c r="O85" s="14"/>
       <c r="R85" s="6"/>
     </row>
     <row r="86" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A86" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="B86" s="133">
+      <c r="B86" s="132">
         <v>35</v>
       </c>
-      <c r="C86" s="133">
+      <c r="C86" s="132">
         <v>72</v>
       </c>
-      <c r="D86" s="133">
+      <c r="D86" s="132">
         <v>108</v>
       </c>
-      <c r="E86" s="165">
+      <c r="E86" s="158">
         <v>145</v>
       </c>
-      <c r="F86" s="82"/>
-[...6 lines deleted...]
-      <c r="M86" s="133"/>
+      <c r="F86" s="169">
+        <v>176</v>
+      </c>
+      <c r="G86" s="129"/>
+      <c r="H86" s="132"/>
+      <c r="I86" s="132"/>
+      <c r="J86" s="132"/>
+      <c r="K86" s="132"/>
+      <c r="L86" s="132"/>
+      <c r="M86" s="132"/>
       <c r="N86" s="63"/>
       <c r="O86" s="14"/>
       <c r="R86" s="4"/>
     </row>
     <row r="87" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A87" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B87" s="133">
+      <c r="B87" s="132">
         <v>2</v>
       </c>
-      <c r="C87" s="133">
+      <c r="C87" s="132">
         <v>5</v>
       </c>
-      <c r="D87" s="133">
+      <c r="D87" s="132">
         <v>7</v>
       </c>
-      <c r="E87" s="165">
+      <c r="E87" s="158">
         <v>9</v>
       </c>
-      <c r="F87" s="82"/>
-[...6 lines deleted...]
-      <c r="M87" s="133"/>
+      <c r="F87" s="169">
+        <v>12</v>
+      </c>
+      <c r="G87" s="129"/>
+      <c r="H87" s="132"/>
+      <c r="I87" s="132"/>
+      <c r="J87" s="132"/>
+      <c r="K87" s="132"/>
+      <c r="L87" s="132"/>
+      <c r="M87" s="132"/>
       <c r="N87" s="50"/>
       <c r="O87" s="14"/>
       <c r="R87" s="4"/>
     </row>
     <row r="88" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A88" s="65"/>
       <c r="B88" s="43"/>
       <c r="C88" s="44"/>
       <c r="D88" s="56"/>
       <c r="E88" s="85"/>
       <c r="F88" s="85"/>
       <c r="G88" s="48"/>
       <c r="H88" s="48"/>
       <c r="I88" s="44"/>
       <c r="J88" s="85"/>
       <c r="K88" s="85"/>
       <c r="L88" s="82"/>
       <c r="M88" s="43"/>
       <c r="N88" s="65"/>
       <c r="O88" s="14"/>
       <c r="R88" s="4"/>
     </row>
     <row r="89" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A89" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B89" s="43"/>
       <c r="C89" s="87"/>
       <c r="D89" s="44"/>
       <c r="E89" s="85"/>
       <c r="F89" s="85"/>
       <c r="G89" s="48"/>
       <c r="H89" s="48"/>
       <c r="I89" s="45"/>
       <c r="J89" s="94"/>
       <c r="K89" s="44"/>
       <c r="L89" s="82"/>
       <c r="M89" s="43"/>
       <c r="N89" s="62"/>
       <c r="O89" s="14"/>
       <c r="R89" s="4"/>
     </row>
     <row r="90" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A90" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B90" s="133">
+      <c r="B90" s="132">
         <v>555</v>
       </c>
-      <c r="C90" s="133">
+      <c r="C90" s="132">
         <v>1047</v>
       </c>
-      <c r="D90" s="133">
+      <c r="D90" s="132">
         <v>1359</v>
       </c>
-      <c r="E90" s="165">
+      <c r="E90" s="158">
         <v>2292</v>
       </c>
-      <c r="F90" s="82"/>
-[...6 lines deleted...]
-      <c r="M90" s="133"/>
+      <c r="F90" s="169">
+        <v>2714</v>
+      </c>
+      <c r="G90" s="129"/>
+      <c r="H90" s="132"/>
+      <c r="I90" s="132"/>
+      <c r="J90" s="132"/>
+      <c r="K90" s="132"/>
+      <c r="L90" s="132"/>
+      <c r="M90" s="132"/>
       <c r="N90" s="50"/>
       <c r="O90" s="14"/>
       <c r="R90" s="6"/>
     </row>
     <row r="91" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A91" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B91" s="133">
+      <c r="B91" s="132">
         <v>499</v>
       </c>
-      <c r="C91" s="133">
+      <c r="C91" s="132">
         <v>848</v>
       </c>
-      <c r="D91" s="133">
+      <c r="D91" s="132">
         <v>1019</v>
       </c>
-      <c r="E91" s="165">
+      <c r="E91" s="158">
         <v>1809</v>
       </c>
-      <c r="F91" s="82"/>
-[...6 lines deleted...]
-      <c r="M91" s="133"/>
+      <c r="F91" s="169">
+        <v>2148</v>
+      </c>
+      <c r="G91" s="129"/>
+      <c r="H91" s="132"/>
+      <c r="I91" s="132"/>
+      <c r="J91" s="132"/>
+      <c r="K91" s="132"/>
+      <c r="L91" s="132"/>
+      <c r="M91" s="132"/>
       <c r="N91" s="50"/>
       <c r="O91" s="14"/>
       <c r="R91" s="4"/>
     </row>
     <row r="92" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A92" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B92" s="77"/>
       <c r="C92" s="53"/>
       <c r="D92" s="53"/>
-      <c r="E92" s="151"/>
+      <c r="E92" s="145"/>
       <c r="F92" s="53"/>
-      <c r="G92" s="124"/>
-      <c r="H92" s="111"/>
+      <c r="G92" s="123"/>
+      <c r="H92" s="110"/>
       <c r="I92" s="66"/>
-      <c r="J92" s="112"/>
+      <c r="J92" s="111"/>
       <c r="K92" s="53"/>
-      <c r="L92" s="111"/>
-      <c r="M92" s="113"/>
+      <c r="L92" s="110"/>
+      <c r="M92" s="112"/>
       <c r="N92" s="51"/>
       <c r="O92" s="14"/>
       <c r="R92" s="4"/>
     </row>
     <row r="93" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A93" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B93" s="133">
+      <c r="B93" s="132">
         <v>15</v>
       </c>
-      <c r="C93" s="133">
+      <c r="C93" s="132">
         <v>30</v>
       </c>
-      <c r="D93" s="133">
+      <c r="D93" s="132">
         <v>45</v>
       </c>
-      <c r="E93" s="165">
+      <c r="E93" s="158">
         <v>60</v>
       </c>
-      <c r="F93" s="82"/>
-[...6 lines deleted...]
-      <c r="M93" s="133"/>
+      <c r="F93" s="169">
+        <v>75</v>
+      </c>
+      <c r="G93" s="129"/>
+      <c r="H93" s="132"/>
+      <c r="I93" s="132"/>
+      <c r="J93" s="132"/>
+      <c r="K93" s="132"/>
+      <c r="L93" s="132"/>
+      <c r="M93" s="132"/>
       <c r="N93" s="50"/>
       <c r="O93" s="14"/>
       <c r="R93" s="4"/>
     </row>
     <row r="94" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A94" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B94" s="133">
+      <c r="B94" s="132">
         <v>9</v>
       </c>
-      <c r="C94" s="133">
+      <c r="C94" s="132">
         <v>18</v>
       </c>
-      <c r="D94" s="133">
+      <c r="D94" s="132">
         <v>28</v>
       </c>
-      <c r="E94" s="165">
+      <c r="E94" s="158">
         <v>37</v>
       </c>
-      <c r="F94" s="82"/>
-[...6 lines deleted...]
-      <c r="M94" s="133"/>
+      <c r="F94" s="169">
+        <v>46</v>
+      </c>
+      <c r="G94" s="129"/>
+      <c r="H94" s="132"/>
+      <c r="I94" s="132"/>
+      <c r="J94" s="132"/>
+      <c r="K94" s="132"/>
+      <c r="L94" s="132"/>
+      <c r="M94" s="132"/>
       <c r="N94" s="50"/>
       <c r="O94" s="14"/>
       <c r="R94" s="4"/>
     </row>
     <row r="95" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A95" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="B95" s="133">
+      <c r="B95" s="132">
         <v>32</v>
       </c>
-      <c r="C95" s="133">
+      <c r="C95" s="132">
         <v>150</v>
       </c>
-      <c r="D95" s="133">
+      <c r="D95" s="132">
         <v>269</v>
       </c>
-      <c r="E95" s="165">
+      <c r="E95" s="158">
         <v>387</v>
       </c>
-      <c r="F95" s="82"/>
-[...6 lines deleted...]
-      <c r="M95" s="133"/>
+      <c r="F95" s="169">
+        <v>445</v>
+      </c>
+      <c r="G95" s="129"/>
+      <c r="H95" s="132"/>
+      <c r="I95" s="132"/>
+      <c r="J95" s="132"/>
+      <c r="K95" s="132"/>
+      <c r="L95" s="132"/>
+      <c r="M95" s="132"/>
       <c r="N95" s="50"/>
       <c r="O95" s="14"/>
       <c r="R95" s="4"/>
     </row>
     <row r="96" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A96" s="50" t="s">
         <v>67</v>
       </c>
       <c r="B96" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="C96" s="101" t="s">
-[...15 lines deleted...]
-      <c r="M96" s="122"/>
+      <c r="C96" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="D96" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="E96" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="F96" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G96" s="121"/>
+      <c r="H96" s="121"/>
+      <c r="I96" s="121"/>
+      <c r="J96" s="121"/>
+      <c r="K96" s="121"/>
+      <c r="L96" s="121"/>
+      <c r="M96" s="121"/>
       <c r="N96" s="50"/>
       <c r="O96" s="14"/>
       <c r="R96" s="4"/>
     </row>
     <row r="97" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A97" s="42"/>
       <c r="B97" s="43"/>
       <c r="C97" s="56"/>
       <c r="D97" s="56"/>
       <c r="E97" s="85"/>
       <c r="F97" s="85"/>
       <c r="G97" s="43"/>
       <c r="H97" s="43"/>
       <c r="I97" s="85"/>
       <c r="J97" s="85"/>
       <c r="K97" s="85"/>
       <c r="L97" s="82"/>
       <c r="M97" s="43"/>
       <c r="N97" s="49"/>
       <c r="O97" s="14"/>
       <c r="P97" s="4"/>
       <c r="Q97" s="4"/>
       <c r="R97" s="4"/>
     </row>
     <row r="98" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A98" s="50" t="s">
         <v>75</v>
       </c>
       <c r="B98" s="43"/>
       <c r="C98" s="44"/>
       <c r="D98" s="45"/>
       <c r="E98" s="85"/>
       <c r="F98" s="85"/>
       <c r="G98" s="48"/>
       <c r="H98" s="48"/>
       <c r="I98" s="87"/>
       <c r="J98" s="56"/>
       <c r="K98" s="56"/>
       <c r="L98" s="82"/>
       <c r="M98" s="48"/>
       <c r="N98" s="64"/>
       <c r="O98" s="14"/>
       <c r="R98" s="4"/>
     </row>
     <row r="99" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A99" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B99" s="133">
+      <c r="B99" s="132">
         <v>555</v>
       </c>
-      <c r="C99" s="133">
+      <c r="C99" s="132">
         <v>1047</v>
       </c>
-      <c r="D99" s="133">
+      <c r="D99" s="132">
         <v>1359</v>
       </c>
-      <c r="E99" s="165">
+      <c r="E99" s="158">
         <v>2292</v>
       </c>
-      <c r="F99" s="82"/>
-[...6 lines deleted...]
-      <c r="M99" s="133"/>
+      <c r="F99" s="169">
+        <v>2714</v>
+      </c>
+      <c r="G99" s="129"/>
+      <c r="H99" s="132"/>
+      <c r="I99" s="132"/>
+      <c r="J99" s="132"/>
+      <c r="K99" s="132"/>
+      <c r="L99" s="132"/>
+      <c r="M99" s="132"/>
       <c r="N99" s="51"/>
       <c r="O99" s="14"/>
       <c r="R99" s="6"/>
     </row>
     <row r="100" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A100" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B100" s="133">
+      <c r="B100" s="132">
         <v>499</v>
       </c>
-      <c r="C100" s="133">
+      <c r="C100" s="132">
         <v>848</v>
       </c>
-      <c r="D100" s="133">
+      <c r="D100" s="132">
         <v>1019</v>
       </c>
-      <c r="E100" s="165">
+      <c r="E100" s="158">
         <v>1809</v>
       </c>
-      <c r="F100" s="82"/>
-[...6 lines deleted...]
-      <c r="M100" s="133"/>
+      <c r="F100" s="169">
+        <v>2148</v>
+      </c>
+      <c r="G100" s="129"/>
+      <c r="H100" s="132"/>
+      <c r="I100" s="132"/>
+      <c r="J100" s="132"/>
+      <c r="K100" s="132"/>
+      <c r="L100" s="132"/>
+      <c r="M100" s="132"/>
       <c r="N100" s="51"/>
       <c r="O100" s="14"/>
       <c r="R100" s="4"/>
     </row>
     <row r="101" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A101" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B101" s="77"/>
       <c r="C101" s="53"/>
-      <c r="D101" s="111"/>
-      <c r="E101" s="151"/>
+      <c r="D101" s="110"/>
+      <c r="E101" s="145"/>
       <c r="F101" s="53"/>
-      <c r="G101" s="124"/>
-      <c r="H101" s="111"/>
+      <c r="G101" s="123"/>
+      <c r="H101" s="110"/>
       <c r="I101" s="66"/>
-      <c r="J101" s="112"/>
+      <c r="J101" s="111"/>
       <c r="K101" s="53"/>
-      <c r="L101" s="111"/>
-      <c r="M101" s="113"/>
+      <c r="L101" s="110"/>
+      <c r="M101" s="112"/>
       <c r="N101" s="58"/>
       <c r="O101" s="14"/>
       <c r="R101" s="4"/>
     </row>
     <row r="102" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A102" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="B102" s="133">
+      <c r="B102" s="132">
         <v>15</v>
       </c>
-      <c r="C102" s="133">
+      <c r="C102" s="132">
         <v>30</v>
       </c>
-      <c r="D102" s="133">
+      <c r="D102" s="132">
         <v>45</v>
       </c>
-      <c r="E102" s="165">
+      <c r="E102" s="158">
         <v>60</v>
       </c>
-      <c r="F102" s="82"/>
-[...6 lines deleted...]
-      <c r="M102" s="133"/>
+      <c r="F102" s="169">
+        <v>75</v>
+      </c>
+      <c r="G102" s="129"/>
+      <c r="H102" s="132"/>
+      <c r="I102" s="132"/>
+      <c r="J102" s="132"/>
+      <c r="K102" s="132"/>
+      <c r="L102" s="132"/>
+      <c r="M102" s="132"/>
       <c r="N102" s="51"/>
       <c r="O102" s="14"/>
       <c r="R102" s="4"/>
     </row>
     <row r="103" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A103" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B103" s="133">
+      <c r="B103" s="132">
         <v>9</v>
       </c>
-      <c r="C103" s="133">
+      <c r="C103" s="132">
         <v>18</v>
       </c>
-      <c r="D103" s="133">
+      <c r="D103" s="132">
         <v>28</v>
       </c>
-      <c r="E103" s="165">
+      <c r="E103" s="158">
         <v>37</v>
       </c>
-      <c r="F103" s="82"/>
-[...6 lines deleted...]
-      <c r="M103" s="133"/>
+      <c r="F103" s="169">
+        <v>46</v>
+      </c>
+      <c r="G103" s="129"/>
+      <c r="H103" s="132"/>
+      <c r="I103" s="132"/>
+      <c r="J103" s="132"/>
+      <c r="K103" s="132"/>
+      <c r="L103" s="132"/>
+      <c r="M103" s="132"/>
       <c r="N103" s="51"/>
       <c r="O103" s="14"/>
       <c r="R103" s="4"/>
     </row>
     <row r="104" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A104" s="51" t="s">
         <v>66</v>
       </c>
-      <c r="B104" s="133">
+      <c r="B104" s="132">
         <v>32</v>
       </c>
-      <c r="C104" s="133">
+      <c r="C104" s="132">
         <v>150</v>
       </c>
-      <c r="D104" s="133">
+      <c r="D104" s="132">
         <v>269</v>
       </c>
-      <c r="E104" s="165">
+      <c r="E104" s="158">
         <v>387</v>
       </c>
-      <c r="F104" s="82"/>
-[...6 lines deleted...]
-      <c r="M104" s="133"/>
+      <c r="F104" s="169">
+        <v>445</v>
+      </c>
+      <c r="G104" s="129"/>
+      <c r="H104" s="132"/>
+      <c r="I104" s="132"/>
+      <c r="J104" s="132"/>
+      <c r="K104" s="132"/>
+      <c r="L104" s="132"/>
+      <c r="M104" s="132"/>
       <c r="N104" s="51"/>
       <c r="O104" s="14"/>
       <c r="R104" s="4"/>
     </row>
     <row r="105" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A105" s="51" t="s">
         <v>67</v>
       </c>
       <c r="B105" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="C105" s="102" t="s">
-[...15 lines deleted...]
-      <c r="M105" s="122"/>
+      <c r="C105" s="101" t="s">
+        <v>90</v>
+      </c>
+      <c r="D105" s="101" t="s">
+        <v>90</v>
+      </c>
+      <c r="E105" s="147" t="s">
+        <v>90</v>
+      </c>
+      <c r="F105" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G105" s="100"/>
+      <c r="H105" s="121"/>
+      <c r="I105" s="121"/>
+      <c r="J105" s="121"/>
+      <c r="K105" s="121"/>
+      <c r="L105" s="121"/>
+      <c r="M105" s="121"/>
       <c r="N105" s="51"/>
       <c r="O105" s="14"/>
       <c r="R105" s="4"/>
     </row>
     <row r="106" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A106" s="42"/>
       <c r="B106" s="43"/>
       <c r="C106" s="44"/>
       <c r="D106" s="85"/>
       <c r="E106" s="85"/>
       <c r="F106" s="85"/>
       <c r="G106" s="43"/>
       <c r="H106" s="43"/>
       <c r="I106" s="85"/>
       <c r="J106" s="85"/>
       <c r="K106" s="85"/>
       <c r="L106" s="82"/>
       <c r="M106" s="43"/>
       <c r="N106" s="49"/>
       <c r="O106" s="14"/>
       <c r="R106" s="4"/>
     </row>
     <row r="107" spans="1:18" s="3" customFormat="1" ht="55.5" customHeight="1">
       <c r="A107" s="50" t="s">
         <v>76</v>
       </c>
       <c r="B107" s="43"/>
       <c r="C107" s="85"/>
       <c r="D107" s="44"/>
       <c r="E107" s="85"/>
       <c r="F107" s="85"/>
       <c r="G107" s="43"/>
       <c r="H107" s="43"/>
       <c r="I107" s="45"/>
       <c r="J107" s="84"/>
       <c r="K107" s="84"/>
       <c r="L107" s="82"/>
       <c r="M107" s="43"/>
       <c r="N107" s="57"/>
       <c r="O107" s="14"/>
       <c r="R107" s="4"/>
     </row>
     <row r="108" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A108" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B108" s="140" t="s">
-[...11 lines deleted...]
-      <c r="F108" s="82"/>
+      <c r="B108" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="C108" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="D108" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="E108" s="160" t="s">
+        <v>90</v>
+      </c>
+      <c r="F108" s="162" t="s">
+        <v>90</v>
+      </c>
       <c r="G108" s="82"/>
       <c r="H108" s="82"/>
       <c r="I108" s="82"/>
       <c r="J108" s="82"/>
-      <c r="K108" s="133"/>
-[...1 lines deleted...]
-      <c r="M108" s="133"/>
+      <c r="K108" s="132"/>
+      <c r="L108" s="132"/>
+      <c r="M108" s="132"/>
       <c r="N108" s="51"/>
       <c r="O108" s="14"/>
       <c r="Q108" s="6"/>
       <c r="R108" s="6"/>
     </row>
     <row r="109" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A109" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B109" s="140" t="s">
-[...11 lines deleted...]
-      <c r="F109" s="82"/>
+      <c r="B109" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="C109" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="D109" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="E109" s="160" t="s">
+        <v>90</v>
+      </c>
+      <c r="F109" s="162" t="s">
+        <v>90</v>
+      </c>
       <c r="G109" s="82"/>
       <c r="H109" s="82"/>
       <c r="I109" s="82"/>
       <c r="J109" s="82"/>
-      <c r="K109" s="133"/>
-[...1 lines deleted...]
-      <c r="M109" s="133"/>
+      <c r="K109" s="132"/>
+      <c r="L109" s="132"/>
+      <c r="M109" s="132"/>
       <c r="N109" s="51"/>
       <c r="O109" s="14"/>
       <c r="R109" s="4"/>
     </row>
     <row r="110" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A110" s="69"/>
       <c r="B110" s="43"/>
       <c r="C110" s="84"/>
       <c r="D110" s="85"/>
       <c r="E110" s="85"/>
       <c r="F110" s="85"/>
       <c r="G110" s="48"/>
       <c r="H110" s="48"/>
       <c r="I110" s="85"/>
       <c r="J110" s="84"/>
       <c r="K110" s="85"/>
       <c r="L110" s="82"/>
       <c r="M110" s="43"/>
       <c r="N110" s="42"/>
       <c r="O110" s="14"/>
       <c r="R110" s="4"/>
     </row>
     <row r="111" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A111" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B111" s="43"/>
       <c r="C111" s="56"/>
       <c r="D111" s="56"/>
       <c r="E111" s="85"/>
       <c r="F111" s="85"/>
       <c r="G111" s="48"/>
       <c r="H111" s="48"/>
       <c r="I111" s="56"/>
       <c r="J111" s="84"/>
       <c r="K111" s="56"/>
       <c r="L111" s="82"/>
       <c r="M111" s="43"/>
       <c r="N111" s="49"/>
       <c r="O111" s="14"/>
       <c r="R111" s="4"/>
     </row>
     <row r="112" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A112" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B112" s="133">
+      <c r="B112" s="132">
         <v>2660</v>
       </c>
-      <c r="C112" s="133">
+      <c r="C112" s="132">
         <v>4881</v>
       </c>
-      <c r="D112" s="133">
+      <c r="D112" s="132">
         <v>7435</v>
       </c>
-      <c r="E112" s="165">
+      <c r="E112" s="158">
         <v>9867</v>
       </c>
-      <c r="F112" s="82"/>
-[...6 lines deleted...]
-      <c r="M112" s="133"/>
+      <c r="F112" s="169">
+        <v>11878</v>
+      </c>
+      <c r="G112" s="129"/>
+      <c r="H112" s="132"/>
+      <c r="I112" s="132"/>
+      <c r="J112" s="132"/>
+      <c r="K112" s="132"/>
+      <c r="L112" s="132"/>
+      <c r="M112" s="132"/>
       <c r="N112" s="50"/>
       <c r="O112" s="14"/>
       <c r="R112" s="6"/>
     </row>
     <row r="113" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A113" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B113" s="133">
+      <c r="B113" s="132">
         <v>2660</v>
       </c>
-      <c r="C113" s="133">
+      <c r="C113" s="132">
         <v>4881</v>
       </c>
-      <c r="D113" s="133">
+      <c r="D113" s="132">
         <v>7435</v>
       </c>
-      <c r="E113" s="165">
+      <c r="E113" s="158">
         <v>9867</v>
       </c>
-      <c r="F113" s="82"/>
-[...6 lines deleted...]
-      <c r="M113" s="133"/>
+      <c r="F113" s="169">
+        <v>11878</v>
+      </c>
+      <c r="G113" s="129"/>
+      <c r="H113" s="132"/>
+      <c r="I113" s="132"/>
+      <c r="J113" s="132"/>
+      <c r="K113" s="132"/>
+      <c r="L113" s="132"/>
+      <c r="M113" s="132"/>
       <c r="N113" s="50"/>
       <c r="O113" s="14"/>
       <c r="R113" s="4"/>
     </row>
     <row r="114" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A114" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B114" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C114" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D114" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E114" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="F114" s="84"/>
-[...6 lines deleted...]
-      <c r="M114" s="101"/>
+      <c r="F114" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G114" s="100"/>
+      <c r="H114" s="100"/>
+      <c r="I114" s="100"/>
+      <c r="J114" s="100"/>
+      <c r="K114" s="100"/>
+      <c r="L114" s="100"/>
+      <c r="M114" s="100"/>
       <c r="N114" s="50"/>
       <c r="O114" s="14"/>
       <c r="R114" s="4"/>
     </row>
     <row r="115" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A115" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B115" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C115" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D115" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E115" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="F115" s="43"/>
-[...6 lines deleted...]
-      <c r="M115" s="102"/>
+      <c r="F115" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G115" s="101"/>
+      <c r="H115" s="101"/>
+      <c r="I115" s="101"/>
+      <c r="J115" s="101"/>
+      <c r="K115" s="101"/>
+      <c r="L115" s="101"/>
+      <c r="M115" s="101"/>
       <c r="N115" s="50"/>
       <c r="O115" s="14"/>
       <c r="R115" s="4"/>
       <c r="S115" s="4"/>
       <c r="T115" s="4"/>
       <c r="U115" s="4"/>
     </row>
     <row r="116" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A116" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B116" s="43"/>
       <c r="C116" s="43"/>
       <c r="D116" s="43"/>
       <c r="E116" s="43"/>
       <c r="F116" s="43"/>
-      <c r="G116" s="102"/>
-[...5 lines deleted...]
-      <c r="M116" s="116"/>
+      <c r="G116" s="101"/>
+      <c r="H116" s="101"/>
+      <c r="I116" s="101"/>
+      <c r="J116" s="101"/>
+      <c r="K116" s="101"/>
+      <c r="L116" s="115"/>
+      <c r="M116" s="115"/>
       <c r="N116" s="51"/>
       <c r="O116" s="14"/>
       <c r="R116" s="4"/>
     </row>
     <row r="117" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A117" s="50" t="s">
         <v>79</v>
       </c>
       <c r="B117" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C117" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D117" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E117" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="F117" s="43"/>
-[...6 lines deleted...]
-      <c r="M117" s="102"/>
+      <c r="F117" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G117" s="101"/>
+      <c r="H117" s="101"/>
+      <c r="I117" s="101"/>
+      <c r="J117" s="101"/>
+      <c r="K117" s="101"/>
+      <c r="L117" s="101"/>
+      <c r="M117" s="101"/>
       <c r="N117" s="50"/>
       <c r="O117" s="14"/>
       <c r="R117" s="4"/>
     </row>
     <row r="118" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A118" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B118" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C118" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D118" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E118" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="F118" s="43"/>
-[...6 lines deleted...]
-      <c r="M118" s="102"/>
+      <c r="F118" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G118" s="101"/>
+      <c r="H118" s="101"/>
+      <c r="I118" s="101"/>
+      <c r="J118" s="101"/>
+      <c r="K118" s="101"/>
+      <c r="L118" s="101"/>
+      <c r="M118" s="101"/>
       <c r="N118" s="50"/>
       <c r="O118" s="14"/>
       <c r="R118" s="4"/>
     </row>
     <row r="119" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A119" s="42"/>
       <c r="B119" s="43"/>
       <c r="C119" s="56"/>
       <c r="D119" s="56"/>
       <c r="E119" s="85"/>
       <c r="F119" s="85"/>
       <c r="G119" s="48"/>
       <c r="H119" s="48"/>
       <c r="I119" s="85"/>
       <c r="J119" s="85"/>
       <c r="K119" s="43"/>
       <c r="L119" s="82"/>
       <c r="M119" s="43"/>
       <c r="N119" s="42"/>
       <c r="O119" s="14"/>
       <c r="R119" s="4"/>
     </row>
     <row r="120" spans="1:21" s="3" customFormat="1" ht="22.5">
       <c r="A120" s="42" t="s">
         <v>57</v>
       </c>
       <c r="B120" s="43"/>
       <c r="C120" s="44"/>
       <c r="D120" s="44"/>
       <c r="E120" s="85"/>
       <c r="F120" s="85"/>
       <c r="G120" s="48"/>
       <c r="H120" s="48"/>
       <c r="I120" s="45"/>
       <c r="J120" s="45"/>
       <c r="K120" s="44"/>
       <c r="L120" s="82"/>
       <c r="M120" s="43"/>
       <c r="N120" s="49"/>
       <c r="O120" s="14"/>
       <c r="R120" s="4"/>
     </row>
     <row r="121" spans="1:21" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A121" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B121" s="133">
+      <c r="B121" s="132">
         <v>102</v>
       </c>
-      <c r="C121" s="133">
+      <c r="C121" s="132">
         <v>186</v>
       </c>
-      <c r="D121" s="133">
+      <c r="D121" s="132">
         <v>287</v>
       </c>
-      <c r="E121" s="165">
+      <c r="E121" s="158">
         <v>412</v>
       </c>
-      <c r="F121" s="82"/>
-[...6 lines deleted...]
-      <c r="M121" s="133"/>
+      <c r="F121" s="169">
+        <v>515</v>
+      </c>
+      <c r="G121" s="129"/>
+      <c r="H121" s="132"/>
+      <c r="I121" s="132"/>
+      <c r="J121" s="132"/>
+      <c r="K121" s="132"/>
+      <c r="L121" s="132"/>
+      <c r="M121" s="132"/>
       <c r="N121" s="50"/>
       <c r="O121" s="14"/>
       <c r="R121" s="6"/>
     </row>
     <row r="122" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A122" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B122" s="133">
+      <c r="B122" s="132">
         <v>93</v>
       </c>
-      <c r="C122" s="133">
+      <c r="C122" s="132">
         <v>152</v>
       </c>
-      <c r="D122" s="133">
+      <c r="D122" s="132">
         <v>227</v>
       </c>
-      <c r="E122" s="165">
+      <c r="E122" s="158">
         <v>326</v>
       </c>
-      <c r="F122" s="82"/>
-[...6 lines deleted...]
-      <c r="M122" s="133"/>
+      <c r="F122" s="169">
+        <v>420</v>
+      </c>
+      <c r="G122" s="129"/>
+      <c r="H122" s="132"/>
+      <c r="I122" s="132"/>
+      <c r="J122" s="132"/>
+      <c r="K122" s="132"/>
+      <c r="L122" s="132"/>
+      <c r="M122" s="132"/>
       <c r="N122" s="50"/>
       <c r="O122" s="14"/>
       <c r="Q122" s="4"/>
       <c r="R122" s="4"/>
     </row>
     <row r="123" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A123" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B123" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C123" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D123" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E123" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="F123" s="84"/>
-[...6 lines deleted...]
-      <c r="M123" s="122"/>
+      <c r="F123" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="G123" s="121"/>
+      <c r="H123" s="121"/>
+      <c r="I123" s="121"/>
+      <c r="J123" s="121"/>
+      <c r="K123" s="121"/>
+      <c r="L123" s="121"/>
+      <c r="M123" s="121"/>
       <c r="N123" s="50"/>
       <c r="O123" s="14"/>
       <c r="Q123" s="4"/>
       <c r="R123" s="4"/>
     </row>
     <row r="124" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A124" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B124" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C124" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D124" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E124" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="F124" s="45"/>
-[...6 lines deleted...]
-      <c r="M124" s="102"/>
+      <c r="F124" s="162" t="s">
+        <v>90</v>
+      </c>
+      <c r="G124" s="101"/>
+      <c r="H124" s="101"/>
+      <c r="I124" s="101"/>
+      <c r="J124" s="101"/>
+      <c r="K124" s="101"/>
+      <c r="L124" s="101"/>
+      <c r="M124" s="101"/>
       <c r="N124" s="50"/>
       <c r="O124" s="14"/>
       <c r="Q124" s="4"/>
       <c r="R124" s="4"/>
     </row>
     <row r="125" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A125" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B125" s="77"/>
       <c r="C125" s="53"/>
       <c r="D125" s="53"/>
-      <c r="E125" s="151"/>
+      <c r="E125" s="145"/>
       <c r="F125" s="53"/>
-      <c r="G125" s="124"/>
+      <c r="G125" s="123"/>
       <c r="H125" s="53"/>
       <c r="I125" s="66"/>
-      <c r="J125" s="103"/>
+      <c r="J125" s="102"/>
       <c r="K125" s="53"/>
-      <c r="L125" s="111"/>
-      <c r="M125" s="113"/>
+      <c r="L125" s="110"/>
+      <c r="M125" s="112"/>
       <c r="N125" s="51"/>
       <c r="O125" s="14"/>
       <c r="R125" s="4"/>
     </row>
     <row r="126" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A126" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="B126" s="133">
+      <c r="B126" s="132">
         <v>9</v>
       </c>
-      <c r="C126" s="133">
+      <c r="C126" s="132">
         <v>34</v>
       </c>
-      <c r="D126" s="133">
+      <c r="D126" s="132">
         <v>60</v>
       </c>
-      <c r="E126" s="165">
+      <c r="E126" s="158">
         <v>86</v>
       </c>
-      <c r="F126" s="82"/>
-[...6 lines deleted...]
-      <c r="M126" s="133"/>
+      <c r="F126" s="169">
+        <v>94</v>
+      </c>
+      <c r="G126" s="129"/>
+      <c r="H126" s="132"/>
+      <c r="I126" s="132"/>
+      <c r="J126" s="132"/>
+      <c r="K126" s="132"/>
+      <c r="L126" s="132"/>
+      <c r="M126" s="132"/>
       <c r="N126" s="50"/>
       <c r="O126" s="14"/>
       <c r="R126" s="4"/>
     </row>
     <row r="127" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A127" s="50" t="s">
         <v>79</v>
       </c>
       <c r="B127" s="88" t="s">
         <v>90</v>
       </c>
-      <c r="C127" s="103" t="s">
-[...15 lines deleted...]
-      <c r="M127" s="122"/>
+      <c r="C127" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="D127" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="E127" s="151" t="s">
+        <v>90</v>
+      </c>
+      <c r="F127" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="G127" s="121"/>
+      <c r="H127" s="121"/>
+      <c r="I127" s="121"/>
+      <c r="J127" s="121"/>
+      <c r="K127" s="121"/>
+      <c r="L127" s="121"/>
+      <c r="M127" s="121"/>
       <c r="N127" s="50"/>
       <c r="O127" s="14"/>
       <c r="R127" s="4"/>
     </row>
     <row r="128" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A128" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B128" s="140" t="s">
-[...18 lines deleted...]
-      <c r="M128" s="133"/>
+      <c r="B128" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="C128" s="143" t="s">
+        <v>90</v>
+      </c>
+      <c r="D128" s="143" t="s">
+        <v>90</v>
+      </c>
+      <c r="E128" s="162" t="s">
+        <v>90</v>
+      </c>
+      <c r="F128" s="162" t="s">
+        <v>90</v>
+      </c>
+      <c r="G128" s="125"/>
+      <c r="H128" s="132"/>
+      <c r="I128" s="132"/>
+      <c r="J128" s="132"/>
+      <c r="K128" s="132"/>
+      <c r="L128" s="132"/>
+      <c r="M128" s="132"/>
       <c r="N128" s="50"/>
       <c r="O128" s="14"/>
       <c r="R128" s="4"/>
     </row>
     <row r="129" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A129" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="B129" s="133">
+      <c r="B129" s="132">
         <v>0</v>
       </c>
-      <c r="C129" s="99">
+      <c r="C129" s="98">
         <v>0</v>
       </c>
-      <c r="D129" s="133">
+      <c r="D129" s="132">
         <v>0</v>
       </c>
-      <c r="E129" s="165">
+      <c r="E129" s="158">
         <v>0</v>
       </c>
-      <c r="F129" s="82"/>
-[...6 lines deleted...]
-      <c r="M129" s="133"/>
+      <c r="F129" s="169">
+        <v>0</v>
+      </c>
+      <c r="G129" s="125"/>
+      <c r="H129" s="132"/>
+      <c r="I129" s="132"/>
+      <c r="J129" s="132"/>
+      <c r="K129" s="132"/>
+      <c r="L129" s="132"/>
+      <c r="M129" s="132"/>
       <c r="N129" s="50"/>
       <c r="O129" s="14"/>
       <c r="R129" s="4"/>
     </row>
     <row r="130" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A130" s="42"/>
       <c r="B130" s="43"/>
       <c r="C130" s="59"/>
       <c r="D130" s="56"/>
       <c r="E130" s="85"/>
       <c r="F130" s="85"/>
       <c r="G130" s="48"/>
       <c r="H130" s="48"/>
       <c r="I130" s="85"/>
       <c r="J130" s="85"/>
       <c r="K130" s="85"/>
       <c r="L130" s="82"/>
       <c r="M130" s="43"/>
       <c r="N130" s="65"/>
       <c r="O130" s="14"/>
       <c r="R130" s="4"/>
     </row>
     <row r="131" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A131" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B131" s="43"/>
       <c r="C131" s="89"/>
       <c r="D131" s="44"/>
       <c r="E131" s="85"/>
       <c r="F131" s="85"/>
       <c r="G131" s="48"/>
       <c r="H131" s="48"/>
       <c r="I131" s="56"/>
       <c r="J131" s="56"/>
       <c r="K131" s="56"/>
       <c r="L131" s="82"/>
       <c r="M131" s="48"/>
       <c r="N131" s="49"/>
       <c r="O131" s="14"/>
       <c r="R131" s="4"/>
     </row>
     <row r="132" spans="1:22" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A132" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B132" s="133">
+      <c r="B132" s="132">
         <v>110</v>
       </c>
-      <c r="C132" s="133">
+      <c r="C132" s="132">
         <v>265</v>
       </c>
-      <c r="D132" s="133">
+      <c r="D132" s="132">
         <v>405</v>
       </c>
-      <c r="E132" s="165">
+      <c r="E132" s="158">
         <v>560</v>
       </c>
-      <c r="F132" s="82"/>
-[...6 lines deleted...]
-      <c r="M132" s="133"/>
+      <c r="F132" s="169">
+        <v>700</v>
+      </c>
+      <c r="G132" s="129"/>
+      <c r="H132" s="132"/>
+      <c r="I132" s="132"/>
+      <c r="J132" s="132"/>
+      <c r="K132" s="132"/>
+      <c r="L132" s="132"/>
+      <c r="M132" s="132"/>
       <c r="N132" s="50"/>
       <c r="O132" s="14"/>
       <c r="Q132" s="6"/>
       <c r="R132" s="6"/>
     </row>
     <row r="133" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A133" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B133" s="133">
+      <c r="B133" s="132">
         <v>102</v>
       </c>
-      <c r="C133" s="133">
+      <c r="C133" s="132">
         <v>227</v>
       </c>
-      <c r="D133" s="133">
+      <c r="D133" s="132">
         <v>337</v>
       </c>
-      <c r="E133" s="165">
+      <c r="E133" s="158">
         <v>462</v>
       </c>
-      <c r="F133" s="82"/>
-[...6 lines deleted...]
-      <c r="M133" s="133"/>
+      <c r="F133" s="169">
+        <v>594</v>
+      </c>
+      <c r="G133" s="129"/>
+      <c r="H133" s="132"/>
+      <c r="I133" s="132"/>
+      <c r="J133" s="132"/>
+      <c r="K133" s="132"/>
+      <c r="L133" s="132"/>
+      <c r="M133" s="132"/>
       <c r="N133" s="50"/>
       <c r="O133" s="14"/>
       <c r="Q133" s="4"/>
       <c r="R133" s="4"/>
     </row>
     <row r="134" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A134" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B134" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C134" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D134" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E134" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="F134" s="84"/>
-[...6 lines deleted...]
-      <c r="M134" s="122"/>
+      <c r="F134" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G134" s="121"/>
+      <c r="H134" s="121"/>
+      <c r="I134" s="121"/>
+      <c r="J134" s="121"/>
+      <c r="K134" s="121"/>
+      <c r="L134" s="121"/>
+      <c r="M134" s="121"/>
       <c r="N134" s="50"/>
       <c r="O134" s="14"/>
       <c r="R134" s="4"/>
       <c r="V134" s="3" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="135" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A135" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B135" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C135" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D135" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E135" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="F135" s="84"/>
-[...6 lines deleted...]
-      <c r="M135" s="122"/>
+      <c r="F135" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G135" s="121"/>
+      <c r="H135" s="121"/>
+      <c r="I135" s="121"/>
+      <c r="J135" s="121"/>
+      <c r="K135" s="121"/>
+      <c r="L135" s="121"/>
+      <c r="M135" s="121"/>
       <c r="N135" s="50"/>
       <c r="O135" s="14"/>
       <c r="R135" s="4"/>
     </row>
     <row r="136" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A136" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B136" s="77"/>
       <c r="C136" s="53"/>
       <c r="D136" s="53"/>
-      <c r="E136" s="151"/>
+      <c r="E136" s="145"/>
       <c r="F136" s="53"/>
-      <c r="G136" s="124"/>
+      <c r="G136" s="123"/>
       <c r="H136" s="53"/>
       <c r="I136" s="66"/>
-      <c r="J136" s="101"/>
+      <c r="J136" s="100"/>
       <c r="K136" s="53"/>
-      <c r="L136" s="111"/>
-      <c r="M136" s="113"/>
+      <c r="L136" s="110"/>
+      <c r="M136" s="112"/>
       <c r="N136" s="51"/>
       <c r="O136" s="14"/>
       <c r="R136" s="4"/>
     </row>
     <row r="137" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A137" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B137" s="82">
         <v>7</v>
       </c>
-      <c r="C137" s="133">
+      <c r="C137" s="132">
         <v>37</v>
       </c>
-      <c r="D137" s="133">
+      <c r="D137" s="132">
         <v>66</v>
       </c>
-      <c r="E137" s="165">
+      <c r="E137" s="158">
         <v>95</v>
       </c>
-      <c r="F137" s="82"/>
-[...6 lines deleted...]
-      <c r="M137" s="133"/>
+      <c r="F137" s="169">
+        <v>103</v>
+      </c>
+      <c r="G137" s="129"/>
+      <c r="H137" s="132"/>
+      <c r="I137" s="132"/>
+      <c r="J137" s="132"/>
+      <c r="K137" s="132"/>
+      <c r="L137" s="132"/>
+      <c r="M137" s="132"/>
       <c r="N137" s="50"/>
       <c r="O137" s="14"/>
       <c r="R137" s="4"/>
     </row>
     <row r="138" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A138" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B138" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="C138" s="101" t="s">
-[...15 lines deleted...]
-      <c r="M138" s="122"/>
+      <c r="C138" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="D138" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="E138" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="F138" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G138" s="121"/>
+      <c r="H138" s="121"/>
+      <c r="I138" s="121"/>
+      <c r="J138" s="121"/>
+      <c r="K138" s="121"/>
+      <c r="L138" s="121"/>
+      <c r="M138" s="121"/>
       <c r="N138" s="50"/>
       <c r="O138" s="14"/>
       <c r="R138" s="4"/>
     </row>
     <row r="139" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A139" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B139" s="133">
+      <c r="B139" s="132">
         <v>0</v>
       </c>
-      <c r="C139" s="110">
+      <c r="C139" s="109">
         <v>0</v>
       </c>
-      <c r="D139" s="133">
+      <c r="D139" s="132">
         <v>0</v>
       </c>
-      <c r="E139" s="165">
+      <c r="E139" s="158">
         <v>0</v>
       </c>
-      <c r="F139" s="82"/>
-[...6 lines deleted...]
-      <c r="M139" s="133"/>
+      <c r="F139" s="169">
+        <v>0</v>
+      </c>
+      <c r="G139" s="129"/>
+      <c r="H139" s="132"/>
+      <c r="I139" s="132"/>
+      <c r="J139" s="132"/>
+      <c r="K139" s="132"/>
+      <c r="L139" s="132"/>
+      <c r="M139" s="132"/>
       <c r="N139" s="50"/>
       <c r="O139" s="14"/>
       <c r="R139" s="4"/>
     </row>
     <row r="140" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A140" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="B140" s="133">
+      <c r="B140" s="132">
         <v>1</v>
       </c>
-      <c r="C140" s="110">
+      <c r="C140" s="109">
         <v>1</v>
       </c>
-      <c r="D140" s="133">
+      <c r="D140" s="132">
         <v>2</v>
       </c>
-      <c r="E140" s="163">
+      <c r="E140" s="157">
         <v>2</v>
       </c>
-      <c r="F140" s="82"/>
-[...6 lines deleted...]
-      <c r="M140" s="133"/>
+      <c r="F140" s="169">
+        <v>3</v>
+      </c>
+      <c r="G140" s="129"/>
+      <c r="H140" s="132"/>
+      <c r="I140" s="132"/>
+      <c r="J140" s="132"/>
+      <c r="K140" s="132"/>
+      <c r="L140" s="132"/>
+      <c r="M140" s="132"/>
       <c r="N140" s="50"/>
       <c r="O140" s="14"/>
       <c r="R140" s="4"/>
     </row>
     <row r="141" spans="1:22" s="3" customFormat="1" ht="56.25">
       <c r="A141" s="50" t="s">
         <v>52</v>
       </c>
       <c r="B141" s="43"/>
       <c r="C141" s="59"/>
       <c r="D141" s="56"/>
       <c r="E141" s="85"/>
       <c r="F141" s="85"/>
       <c r="G141" s="48"/>
       <c r="H141" s="48"/>
       <c r="I141" s="53"/>
       <c r="J141" s="45"/>
       <c r="K141" s="44"/>
-      <c r="L141" s="99"/>
+      <c r="L141" s="98"/>
       <c r="M141" s="43"/>
       <c r="N141" s="57"/>
       <c r="O141" s="14"/>
       <c r="R141" s="4"/>
     </row>
     <row r="142" spans="1:22" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A142" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B142" s="133">
+      <c r="B142" s="132">
         <v>85</v>
       </c>
-      <c r="C142" s="133">
+      <c r="C142" s="132">
         <v>196</v>
       </c>
-      <c r="D142" s="133">
+      <c r="D142" s="132">
         <v>283</v>
       </c>
-      <c r="E142" s="165">
+      <c r="E142" s="158">
         <v>378</v>
       </c>
-      <c r="F142" s="82"/>
-[...6 lines deleted...]
-      <c r="M142" s="133"/>
+      <c r="F142" s="169">
+        <v>485</v>
+      </c>
+      <c r="G142" s="129"/>
+      <c r="H142" s="132"/>
+      <c r="I142" s="132"/>
+      <c r="J142" s="132"/>
+      <c r="K142" s="132"/>
+      <c r="L142" s="132"/>
+      <c r="M142" s="132"/>
       <c r="N142" s="51"/>
       <c r="O142" s="14"/>
       <c r="R142" s="6"/>
     </row>
     <row r="143" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A143" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B143" s="133">
+      <c r="B143" s="132">
         <v>85</v>
       </c>
-      <c r="C143" s="133">
+      <c r="C143" s="132">
         <v>196</v>
       </c>
-      <c r="D143" s="133">
+      <c r="D143" s="132">
         <v>283</v>
       </c>
-      <c r="E143" s="165">
+      <c r="E143" s="158">
         <v>378</v>
       </c>
-      <c r="F143" s="82"/>
-[...6 lines deleted...]
-      <c r="M143" s="133"/>
+      <c r="F143" s="169">
+        <v>485</v>
+      </c>
+      <c r="G143" s="129"/>
+      <c r="H143" s="132"/>
+      <c r="I143" s="132"/>
+      <c r="J143" s="132"/>
+      <c r="K143" s="132"/>
+      <c r="L143" s="132"/>
+      <c r="M143" s="132"/>
       <c r="N143" s="51"/>
       <c r="O143" s="14"/>
       <c r="R143" s="4"/>
     </row>
     <row r="144" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A144" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B144" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C144" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D144" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E144" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="F144" s="45"/>
-[...6 lines deleted...]
-      <c r="M144" s="102"/>
+      <c r="F144" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="G144" s="101"/>
+      <c r="H144" s="101"/>
+      <c r="I144" s="101"/>
+      <c r="J144" s="101"/>
+      <c r="K144" s="101"/>
+      <c r="L144" s="101"/>
+      <c r="M144" s="101"/>
       <c r="N144" s="51"/>
       <c r="O144" s="14"/>
       <c r="R144" s="4"/>
     </row>
     <row r="145" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A145" s="51" t="s">
         <v>64</v>
       </c>
       <c r="B145" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C145" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D145" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E145" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="F145" s="45"/>
-[...6 lines deleted...]
-      <c r="M145" s="102"/>
+      <c r="F145" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="G145" s="101"/>
+      <c r="H145" s="101"/>
+      <c r="I145" s="101"/>
+      <c r="J145" s="101"/>
+      <c r="K145" s="101"/>
+      <c r="L145" s="101"/>
+      <c r="M145" s="101"/>
       <c r="N145" s="51"/>
       <c r="O145" s="14"/>
       <c r="R145" s="4"/>
     </row>
     <row r="146" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A146" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B146" s="45"/>
       <c r="C146" s="45"/>
       <c r="D146" s="45"/>
       <c r="E146" s="45"/>
       <c r="F146" s="85"/>
-      <c r="G146" s="123"/>
-[...5 lines deleted...]
-      <c r="M146" s="112"/>
+      <c r="G146" s="122"/>
+      <c r="H146" s="122"/>
+      <c r="I146" s="122"/>
+      <c r="J146" s="111"/>
+      <c r="K146" s="111"/>
+      <c r="L146" s="111"/>
+      <c r="M146" s="111"/>
       <c r="N146" s="58"/>
       <c r="O146" s="14"/>
       <c r="R146" s="4"/>
     </row>
     <row r="147" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A147" s="51" t="s">
         <v>65</v>
       </c>
       <c r="B147" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C147" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D147" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E147" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="F147" s="83"/>
-[...6 lines deleted...]
-      <c r="M147" s="126"/>
+      <c r="F147" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G147" s="125"/>
+      <c r="H147" s="125"/>
+      <c r="I147" s="125"/>
+      <c r="J147" s="125"/>
+      <c r="K147" s="125"/>
+      <c r="L147" s="125"/>
+      <c r="M147" s="125"/>
       <c r="N147" s="51"/>
       <c r="O147" s="14"/>
       <c r="R147" s="4"/>
     </row>
     <row r="148" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A148" s="51" t="s">
         <v>7</v>
       </c>
       <c r="B148" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C148" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D148" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E148" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="F148" s="82"/>
-[...6 lines deleted...]
-      <c r="M148" s="133"/>
+      <c r="F148" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G148" s="125"/>
+      <c r="H148" s="125"/>
+      <c r="I148" s="132"/>
+      <c r="J148" s="132"/>
+      <c r="K148" s="132"/>
+      <c r="L148" s="132"/>
+      <c r="M148" s="132"/>
       <c r="N148" s="51"/>
       <c r="O148" s="14"/>
       <c r="R148" s="4"/>
     </row>
     <row r="149" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A149" s="42"/>
       <c r="B149" s="43"/>
       <c r="C149" s="90"/>
       <c r="D149" s="56"/>
       <c r="E149" s="85"/>
       <c r="F149" s="85"/>
       <c r="G149" s="48"/>
       <c r="H149" s="48"/>
       <c r="I149" s="90"/>
       <c r="J149" s="85"/>
       <c r="K149" s="85"/>
       <c r="L149" s="82"/>
       <c r="M149" s="43"/>
       <c r="N149" s="64"/>
       <c r="O149" s="14"/>
       <c r="R149" s="4"/>
     </row>
     <row r="150" spans="1:18" s="3" customFormat="1" ht="67.5">
       <c r="A150" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B150" s="43"/>
       <c r="C150" s="56"/>
       <c r="D150" s="56"/>
       <c r="E150" s="85"/>
       <c r="F150" s="85"/>
       <c r="G150" s="48"/>
       <c r="H150" s="48"/>
       <c r="I150" s="45"/>
       <c r="J150" s="45"/>
       <c r="K150" s="88"/>
       <c r="L150" s="82"/>
       <c r="M150" s="43"/>
       <c r="N150" s="57"/>
       <c r="O150" s="14"/>
       <c r="R150" s="4"/>
     </row>
     <row r="151" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A151" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B151" s="133">
+      <c r="B151" s="132">
         <v>21</v>
       </c>
-      <c r="C151" s="133">
+      <c r="C151" s="132">
         <v>61</v>
       </c>
-      <c r="D151" s="133">
+      <c r="D151" s="132">
         <v>111</v>
       </c>
-      <c r="E151" s="165">
+      <c r="E151" s="158">
         <v>160</v>
       </c>
-      <c r="F151" s="82"/>
-[...6 lines deleted...]
-      <c r="M151" s="133"/>
+      <c r="F151" s="169">
+        <v>185</v>
+      </c>
+      <c r="G151" s="129"/>
+      <c r="H151" s="132"/>
+      <c r="I151" s="132"/>
+      <c r="J151" s="132"/>
+      <c r="K151" s="132"/>
+      <c r="L151" s="132"/>
+      <c r="M151" s="132"/>
       <c r="N151" s="51"/>
       <c r="O151" s="14"/>
       <c r="R151" s="6"/>
     </row>
     <row r="152" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A152" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B152" s="133">
+      <c r="B152" s="132">
         <v>13</v>
       </c>
-      <c r="C152" s="133">
+      <c r="C152" s="132">
         <v>23</v>
       </c>
-      <c r="D152" s="133">
+      <c r="D152" s="132">
         <v>43</v>
       </c>
-      <c r="E152" s="165">
+      <c r="E152" s="158">
         <v>62</v>
       </c>
-      <c r="F152" s="82"/>
-[...6 lines deleted...]
-      <c r="M152" s="133"/>
+      <c r="F152" s="169">
+        <v>79</v>
+      </c>
+      <c r="G152" s="129"/>
+      <c r="H152" s="132"/>
+      <c r="I152" s="132"/>
+      <c r="J152" s="132"/>
+      <c r="K152" s="132"/>
+      <c r="L152" s="132"/>
+      <c r="M152" s="132"/>
       <c r="N152" s="51"/>
       <c r="O152" s="14"/>
       <c r="Q152" s="4"/>
       <c r="R152" s="4"/>
     </row>
     <row r="153" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A153" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B153" s="77"/>
       <c r="C153" s="53"/>
-      <c r="D153" s="111"/>
-      <c r="E153" s="151"/>
+      <c r="D153" s="110"/>
+      <c r="E153" s="145"/>
       <c r="F153" s="53"/>
-      <c r="G153" s="124"/>
-      <c r="H153" s="111"/>
+      <c r="G153" s="123"/>
+      <c r="H153" s="110"/>
       <c r="I153" s="66"/>
-      <c r="J153" s="103"/>
+      <c r="J153" s="102"/>
       <c r="K153" s="53"/>
-      <c r="L153" s="111"/>
-      <c r="M153" s="113"/>
+      <c r="L153" s="110"/>
+      <c r="M153" s="112"/>
       <c r="N153" s="58"/>
       <c r="O153" s="14"/>
       <c r="R153" s="4"/>
     </row>
     <row r="154" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A154" s="51" t="s">
         <v>65</v>
       </c>
       <c r="B154" s="82">
         <v>7</v>
       </c>
-      <c r="C154" s="133">
+      <c r="C154" s="132">
         <v>37</v>
       </c>
-      <c r="D154" s="133">
+      <c r="D154" s="132">
         <v>66</v>
       </c>
-      <c r="E154" s="165">
+      <c r="E154" s="158">
         <v>95</v>
       </c>
-      <c r="F154" s="82"/>
-[...6 lines deleted...]
-      <c r="M154" s="133"/>
+      <c r="F154" s="169">
+        <v>103</v>
+      </c>
+      <c r="G154" s="129"/>
+      <c r="H154" s="132"/>
+      <c r="I154" s="132"/>
+      <c r="J154" s="132"/>
+      <c r="K154" s="132"/>
+      <c r="L154" s="132"/>
+      <c r="M154" s="132"/>
       <c r="N154" s="51"/>
       <c r="O154" s="14"/>
       <c r="R154" s="4"/>
     </row>
     <row r="155" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A155" s="51" t="s">
         <v>79</v>
       </c>
       <c r="B155" s="91" t="s">
         <v>90</v>
       </c>
-      <c r="C155" s="104" t="s">
-[...15 lines deleted...]
-      <c r="M155" s="122"/>
+      <c r="C155" s="103" t="s">
+        <v>90</v>
+      </c>
+      <c r="D155" s="103" t="s">
+        <v>90</v>
+      </c>
+      <c r="E155" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="F155" s="91" t="s">
+        <v>90</v>
+      </c>
+      <c r="G155" s="121"/>
+      <c r="H155" s="121"/>
+      <c r="I155" s="121"/>
+      <c r="J155" s="121"/>
+      <c r="K155" s="121"/>
+      <c r="L155" s="121"/>
+      <c r="M155" s="121"/>
       <c r="N155" s="51"/>
       <c r="O155" s="14"/>
       <c r="R155" s="4"/>
     </row>
     <row r="156" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A156" s="51" t="s">
         <v>7</v>
       </c>
       <c r="B156" s="82">
         <v>0</v>
       </c>
-      <c r="C156" s="99">
+      <c r="C156" s="98">
         <v>0</v>
       </c>
-      <c r="D156" s="133">
+      <c r="D156" s="132">
         <v>0</v>
       </c>
-      <c r="E156" s="165">
+      <c r="E156" s="158">
         <v>0</v>
       </c>
-      <c r="F156" s="82"/>
-[...6 lines deleted...]
-      <c r="M156" s="133"/>
+      <c r="F156" s="169">
+        <v>0</v>
+      </c>
+      <c r="G156" s="125"/>
+      <c r="H156" s="132"/>
+      <c r="I156" s="132"/>
+      <c r="J156" s="132"/>
+      <c r="K156" s="132"/>
+      <c r="L156" s="132"/>
+      <c r="M156" s="132"/>
       <c r="N156" s="51"/>
       <c r="O156" s="14"/>
       <c r="R156" s="4"/>
     </row>
     <row r="157" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A157" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B157" s="82">
         <v>1</v>
       </c>
-      <c r="C157" s="99">
+      <c r="C157" s="98">
         <v>1</v>
       </c>
-      <c r="D157" s="133">
+      <c r="D157" s="132">
         <v>2</v>
       </c>
-      <c r="E157" s="163">
+      <c r="E157" s="157">
         <v>2</v>
       </c>
-      <c r="F157" s="82"/>
-[...6 lines deleted...]
-      <c r="M157" s="133"/>
+      <c r="F157" s="169">
+        <v>3</v>
+      </c>
+      <c r="G157" s="129"/>
+      <c r="H157" s="132"/>
+      <c r="I157" s="132"/>
+      <c r="J157" s="132"/>
+      <c r="K157" s="132"/>
+      <c r="L157" s="132"/>
+      <c r="M157" s="132"/>
       <c r="N157" s="51"/>
       <c r="O157" s="14"/>
       <c r="R157" s="4"/>
     </row>
-    <row r="158" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-[...13 lines deleted...]
-      <c r="N158" s="51"/>
+    <row r="158" spans="1:18" s="3" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A158" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="B158" s="43"/>
+      <c r="C158" s="56"/>
+      <c r="D158" s="56"/>
+      <c r="E158" s="85"/>
+      <c r="F158" s="85"/>
+      <c r="G158" s="48"/>
+      <c r="H158" s="88"/>
+      <c r="I158" s="43"/>
+      <c r="J158" s="45"/>
+      <c r="K158" s="44"/>
+      <c r="L158" s="82"/>
+      <c r="M158" s="43"/>
+      <c r="N158" s="57"/>
       <c r="O158" s="14"/>
       <c r="R158" s="4"/>
     </row>
-    <row r="159" spans="1:18" s="3" customFormat="1" ht="23.25" customHeight="1">
-[...15 lines deleted...]
-      <c r="N159" s="57"/>
+    <row r="159" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A159" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B159" s="109">
+        <v>4</v>
+      </c>
+      <c r="C159" s="132">
+        <v>7</v>
+      </c>
+      <c r="D159" s="132">
+        <v>12</v>
+      </c>
+      <c r="E159" s="158">
+        <v>22</v>
+      </c>
+      <c r="F159" s="169">
+        <v>30</v>
+      </c>
+      <c r="G159" s="129"/>
+      <c r="H159" s="132"/>
+      <c r="I159" s="132"/>
+      <c r="J159" s="132"/>
+      <c r="K159" s="132"/>
+      <c r="L159" s="132"/>
+      <c r="M159" s="132"/>
+      <c r="N159" s="51"/>
       <c r="O159" s="14"/>
-      <c r="R159" s="4"/>
-[...1 lines deleted...]
-    <row r="160" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="R159" s="6"/>
+    </row>
+    <row r="160" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A160" s="51" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B160" s="110">
+        <v>63</v>
+      </c>
+      <c r="B160" s="109">
         <v>4</v>
       </c>
-      <c r="C160" s="133">
+      <c r="C160" s="132">
         <v>7</v>
       </c>
-      <c r="D160" s="133">
+      <c r="D160" s="132">
         <v>12</v>
       </c>
-      <c r="E160" s="165">
+      <c r="E160" s="158">
         <v>22</v>
       </c>
-      <c r="F160" s="82"/>
-[...6 lines deleted...]
-      <c r="M160" s="133"/>
+      <c r="F160" s="169">
+        <v>30</v>
+      </c>
+      <c r="G160" s="129"/>
+      <c r="H160" s="132"/>
+      <c r="I160" s="132"/>
+      <c r="J160" s="132"/>
+      <c r="K160" s="132"/>
+      <c r="L160" s="132"/>
+      <c r="M160" s="132"/>
       <c r="N160" s="51"/>
       <c r="O160" s="14"/>
-      <c r="R160" s="6"/>
+      <c r="Q160" s="4"/>
+      <c r="R160" s="4"/>
     </row>
     <row r="161" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A161" s="51" t="s">
-[...8 lines deleted...]
-      <c r="D161" s="133">
+      <c r="A161" s="42"/>
+      <c r="B161" s="43"/>
+      <c r="C161" s="44"/>
+      <c r="D161" s="85"/>
+      <c r="E161" s="44"/>
+      <c r="F161" s="85"/>
+      <c r="G161" s="48"/>
+      <c r="H161" s="48"/>
+      <c r="I161" s="45"/>
+      <c r="J161" s="44"/>
+      <c r="K161" s="44"/>
+      <c r="L161" s="82"/>
+      <c r="M161" s="48"/>
+      <c r="N161" s="65"/>
+      <c r="O161" s="14"/>
+      <c r="R161" s="4"/>
+    </row>
+    <row r="162" spans="1:18" s="3" customFormat="1" ht="45">
+      <c r="A162" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="E161" s="165">
-[...16 lines deleted...]
-      <c r="A162" s="42"/>
       <c r="B162" s="43"/>
-      <c r="C162" s="44"/>
-[...1 lines deleted...]
-      <c r="E162" s="44"/>
+      <c r="C162" s="89"/>
+      <c r="D162" s="44"/>
+      <c r="E162" s="85"/>
       <c r="F162" s="85"/>
       <c r="G162" s="48"/>
       <c r="H162" s="48"/>
       <c r="I162" s="45"/>
       <c r="J162" s="44"/>
-      <c r="K162" s="44"/>
+      <c r="K162" s="56"/>
       <c r="L162" s="82"/>
-      <c r="M162" s="48"/>
-      <c r="N162" s="65"/>
+      <c r="M162" s="43"/>
+      <c r="N162" s="42"/>
       <c r="O162" s="14"/>
       <c r="R162" s="4"/>
     </row>
-    <row r="163" spans="1:18" s="3" customFormat="1" ht="45">
-[...15 lines deleted...]
-      <c r="N163" s="42"/>
+    <row r="163" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A163" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B163" s="132">
+        <v>16547</v>
+      </c>
+      <c r="C163" s="132">
+        <v>29980</v>
+      </c>
+      <c r="D163" s="132">
+        <v>41986</v>
+      </c>
+      <c r="E163" s="158">
+        <v>53123</v>
+      </c>
+      <c r="F163" s="169">
+        <v>63465</v>
+      </c>
+      <c r="G163" s="129"/>
+      <c r="H163" s="132"/>
+      <c r="I163" s="132"/>
+      <c r="J163" s="132"/>
+      <c r="K163" s="132"/>
+      <c r="L163" s="132"/>
+      <c r="M163" s="132"/>
+      <c r="N163" s="50"/>
       <c r="O163" s="14"/>
-      <c r="R163" s="4"/>
-[...1 lines deleted...]
-    <row r="164" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="Q163" s="6"/>
+      <c r="R163" s="6"/>
+    </row>
+    <row r="164" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A164" s="50" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M164" s="133"/>
+        <v>63</v>
+      </c>
+      <c r="B164" s="132">
+        <v>16082</v>
+      </c>
+      <c r="C164" s="132">
+        <v>29178</v>
+      </c>
+      <c r="D164" s="132">
+        <v>40825</v>
+      </c>
+      <c r="E164" s="158">
+        <v>51596</v>
+      </c>
+      <c r="F164" s="169">
+        <v>61412</v>
+      </c>
+      <c r="G164" s="129"/>
+      <c r="H164" s="132"/>
+      <c r="I164" s="132"/>
+      <c r="J164" s="132"/>
+      <c r="K164" s="132"/>
+      <c r="L164" s="132"/>
+      <c r="M164" s="132"/>
       <c r="N164" s="50"/>
       <c r="O164" s="14"/>
-      <c r="Q164" s="6"/>
-      <c r="R164" s="6"/>
+      <c r="Q164" s="4"/>
+      <c r="R164" s="4"/>
     </row>
     <row r="165" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A165" s="50" t="s">
-        <v>63</v>
-[...20 lines deleted...]
-      <c r="M165" s="133"/>
+        <v>64</v>
+      </c>
+      <c r="B165" s="132">
+        <v>159</v>
+      </c>
+      <c r="C165" s="132">
+        <v>271</v>
+      </c>
+      <c r="D165" s="132">
+        <v>383</v>
+      </c>
+      <c r="E165" s="158">
+        <v>496</v>
+      </c>
+      <c r="F165" s="169">
+        <v>633</v>
+      </c>
+      <c r="G165" s="129"/>
+      <c r="H165" s="132"/>
+      <c r="I165" s="132"/>
+      <c r="J165" s="132"/>
+      <c r="K165" s="132"/>
+      <c r="L165" s="132"/>
+      <c r="M165" s="132"/>
       <c r="N165" s="50"/>
       <c r="O165" s="14"/>
-      <c r="Q165" s="4"/>
       <c r="R165" s="4"/>
     </row>
     <row r="166" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A166" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N166" s="50"/>
+      <c r="A166" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B166" s="77"/>
+      <c r="C166" s="53"/>
+      <c r="D166" s="110"/>
+      <c r="E166" s="145"/>
+      <c r="F166" s="53"/>
+      <c r="G166" s="123"/>
+      <c r="H166" s="110"/>
+      <c r="I166" s="66"/>
+      <c r="J166" s="102"/>
+      <c r="K166" s="53"/>
+      <c r="L166" s="110"/>
+      <c r="M166" s="112"/>
+      <c r="N166" s="51"/>
       <c r="O166" s="14"/>
       <c r="R166" s="4"/>
     </row>
     <row r="167" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A167" s="51" t="s">
-[...13 lines deleted...]
-      <c r="M167" s="113"/>
+      <c r="A167" s="50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B167" s="132">
+        <v>10</v>
+      </c>
+      <c r="C167" s="132">
+        <v>21</v>
+      </c>
+      <c r="D167" s="132">
+        <v>32</v>
+      </c>
+      <c r="E167" s="158">
+        <v>44</v>
+      </c>
+      <c r="F167" s="169">
+        <v>54</v>
+      </c>
+      <c r="G167" s="129"/>
+      <c r="H167" s="132"/>
+      <c r="I167" s="132"/>
+      <c r="J167" s="132"/>
+      <c r="K167" s="132"/>
+      <c r="L167" s="132"/>
+      <c r="M167" s="132"/>
       <c r="N167" s="51"/>
       <c r="O167" s="14"/>
       <c r="R167" s="4"/>
     </row>
     <row r="168" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A168" s="50" t="s">
-        <v>69</v>
-[...21 lines deleted...]
-      <c r="N168" s="51"/>
+        <v>68</v>
+      </c>
+      <c r="B168" s="132">
+        <v>11</v>
+      </c>
+      <c r="C168" s="132">
+        <v>30</v>
+      </c>
+      <c r="D168" s="132">
+        <v>49</v>
+      </c>
+      <c r="E168" s="158">
+        <v>68</v>
+      </c>
+      <c r="F168" s="169">
+        <v>84</v>
+      </c>
+      <c r="G168" s="129"/>
+      <c r="H168" s="132"/>
+      <c r="I168" s="132"/>
+      <c r="J168" s="132"/>
+      <c r="K168" s="132"/>
+      <c r="L168" s="132"/>
+      <c r="M168" s="132"/>
+      <c r="N168" s="50"/>
       <c r="O168" s="14"/>
       <c r="R168" s="4"/>
     </row>
     <row r="169" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A169" s="50" t="s">
-        <v>68</v>
-[...20 lines deleted...]
-      <c r="M169" s="133"/>
+        <v>59</v>
+      </c>
+      <c r="B169" s="66" t="s">
+        <v>90</v>
+      </c>
+      <c r="C169" s="104" t="s">
+        <v>90</v>
+      </c>
+      <c r="D169" s="104" t="s">
+        <v>90</v>
+      </c>
+      <c r="E169" s="146" t="s">
+        <v>90</v>
+      </c>
+      <c r="F169" s="66" t="s">
+        <v>90</v>
+      </c>
+      <c r="G169" s="126"/>
+      <c r="H169" s="126"/>
+      <c r="I169" s="126"/>
+      <c r="J169" s="126"/>
+      <c r="K169" s="126"/>
+      <c r="L169" s="126"/>
+      <c r="M169" s="126"/>
       <c r="N169" s="50"/>
       <c r="O169" s="14"/>
       <c r="R169" s="4"/>
     </row>
     <row r="170" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A170" s="50" t="s">
-        <v>59</v>
-[...20 lines deleted...]
-      <c r="M170" s="127"/>
+        <v>65</v>
+      </c>
+      <c r="B170" s="132">
+        <v>105</v>
+      </c>
+      <c r="C170" s="132">
+        <v>110</v>
+      </c>
+      <c r="D170" s="132">
+        <v>115</v>
+      </c>
+      <c r="E170" s="158">
+        <v>120</v>
+      </c>
+      <c r="F170" s="169">
+        <v>124</v>
+      </c>
+      <c r="G170" s="129"/>
+      <c r="H170" s="132"/>
+      <c r="I170" s="132"/>
+      <c r="J170" s="132"/>
+      <c r="K170" s="132"/>
+      <c r="L170" s="132"/>
+      <c r="M170" s="132"/>
       <c r="N170" s="50"/>
       <c r="O170" s="14"/>
       <c r="R170" s="4"/>
     </row>
     <row r="171" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A171" s="50" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B171" s="133">
+        <v>79</v>
+      </c>
+      <c r="B171" s="132">
         <v>105</v>
       </c>
-      <c r="C171" s="133">
-[...15 lines deleted...]
-      <c r="M171" s="133"/>
+      <c r="C171" s="132">
+        <v>219</v>
+      </c>
+      <c r="D171" s="132">
+        <v>333</v>
+      </c>
+      <c r="E171" s="158">
+        <v>447</v>
+      </c>
+      <c r="F171" s="169">
+        <v>696</v>
+      </c>
+      <c r="G171" s="129"/>
+      <c r="H171" s="132"/>
+      <c r="I171" s="132"/>
+      <c r="J171" s="132"/>
+      <c r="K171" s="132"/>
+      <c r="L171" s="132"/>
+      <c r="M171" s="132"/>
       <c r="N171" s="50"/>
       <c r="O171" s="14"/>
       <c r="R171" s="4"/>
     </row>
     <row r="172" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A172" s="50" t="s">
-        <v>79</v>
-[...20 lines deleted...]
-      <c r="M172" s="133"/>
+        <v>7</v>
+      </c>
+      <c r="B172" s="132">
+        <v>5</v>
+      </c>
+      <c r="C172" s="132">
+        <v>8</v>
+      </c>
+      <c r="D172" s="132">
+        <v>11</v>
+      </c>
+      <c r="E172" s="158">
+        <v>15</v>
+      </c>
+      <c r="F172" s="169">
+        <v>19</v>
+      </c>
+      <c r="G172" s="129"/>
+      <c r="H172" s="132"/>
+      <c r="I172" s="132"/>
+      <c r="J172" s="132"/>
+      <c r="K172" s="132"/>
+      <c r="L172" s="132"/>
+      <c r="M172" s="132"/>
       <c r="N172" s="50"/>
       <c r="O172" s="14"/>
       <c r="R172" s="4"/>
     </row>
     <row r="173" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A173" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B173" s="132">
         <v>7</v>
       </c>
-      <c r="B173" s="133">
-[...18 lines deleted...]
-      <c r="M173" s="133"/>
+      <c r="C173" s="132">
+        <v>14</v>
+      </c>
+      <c r="D173" s="132">
+        <v>21</v>
+      </c>
+      <c r="E173" s="158">
+        <v>28</v>
+      </c>
+      <c r="F173" s="169">
+        <v>34</v>
+      </c>
+      <c r="G173" s="129"/>
+      <c r="H173" s="132"/>
+      <c r="I173" s="132"/>
+      <c r="J173" s="132"/>
+      <c r="K173" s="132"/>
+      <c r="L173" s="132"/>
+      <c r="M173" s="132"/>
       <c r="N173" s="50"/>
       <c r="O173" s="14"/>
       <c r="R173" s="4"/>
     </row>
     <row r="174" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A174" s="50" t="s">
-        <v>60</v>
-[...20 lines deleted...]
-      <c r="M174" s="133"/>
+        <v>61</v>
+      </c>
+      <c r="B174" s="132">
+        <v>64</v>
+      </c>
+      <c r="C174" s="132">
+        <v>130</v>
+      </c>
+      <c r="D174" s="132">
+        <v>217</v>
+      </c>
+      <c r="E174" s="158">
+        <v>310</v>
+      </c>
+      <c r="F174" s="169">
+        <v>409</v>
+      </c>
+      <c r="G174" s="129"/>
+      <c r="H174" s="132"/>
+      <c r="I174" s="132"/>
+      <c r="J174" s="132"/>
+      <c r="K174" s="132"/>
+      <c r="L174" s="132"/>
+      <c r="M174" s="132"/>
       <c r="N174" s="50"/>
       <c r="O174" s="14"/>
       <c r="R174" s="4"/>
     </row>
     <row r="175" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A175" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N175" s="50"/>
+      <c r="A175" s="42"/>
+      <c r="B175" s="43"/>
+      <c r="C175" s="56"/>
+      <c r="D175" s="56"/>
+      <c r="E175" s="85"/>
+      <c r="F175" s="85"/>
+      <c r="G175" s="48"/>
+      <c r="H175" s="48"/>
+      <c r="I175" s="85"/>
+      <c r="J175" s="85"/>
+      <c r="K175" s="85"/>
+      <c r="L175" s="82"/>
+      <c r="M175" s="43"/>
+      <c r="N175" s="65"/>
       <c r="O175" s="14"/>
       <c r="R175" s="4"/>
     </row>
-    <row r="176" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A176" s="42"/>
+    <row r="176" spans="1:18" s="3" customFormat="1" ht="45">
+      <c r="A176" s="50" t="s">
+        <v>0</v>
+      </c>
       <c r="B176" s="43"/>
-      <c r="C176" s="56"/>
-      <c r="D176" s="56"/>
+      <c r="C176" s="89"/>
+      <c r="D176" s="44"/>
       <c r="E176" s="85"/>
       <c r="F176" s="85"/>
       <c r="G176" s="48"/>
       <c r="H176" s="48"/>
-      <c r="I176" s="85"/>
-[...1 lines deleted...]
-      <c r="K176" s="85"/>
+      <c r="I176" s="56"/>
+      <c r="J176" s="56"/>
+      <c r="K176" s="56"/>
       <c r="L176" s="82"/>
       <c r="M176" s="43"/>
-      <c r="N176" s="65"/>
+      <c r="N176" s="57"/>
       <c r="O176" s="14"/>
       <c r="R176" s="4"/>
     </row>
-    <row r="177" spans="1:18" s="3" customFormat="1" ht="45">
-[...15 lines deleted...]
-      <c r="N177" s="57"/>
+    <row r="177" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A177" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B177" s="132">
+        <v>15646</v>
+      </c>
+      <c r="C177" s="132">
+        <v>28232</v>
+      </c>
+      <c r="D177" s="132">
+        <v>39351</v>
+      </c>
+      <c r="E177" s="158">
+        <v>49609</v>
+      </c>
+      <c r="F177" s="169">
+        <v>59127</v>
+      </c>
+      <c r="G177" s="129"/>
+      <c r="H177" s="132"/>
+      <c r="I177" s="132"/>
+      <c r="J177" s="132"/>
+      <c r="K177" s="132"/>
+      <c r="L177" s="132"/>
+      <c r="M177" s="132"/>
+      <c r="N177" s="51"/>
       <c r="O177" s="14"/>
-      <c r="R177" s="4"/>
-[...1 lines deleted...]
-    <row r="178" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="R177" s="6"/>
+    </row>
+    <row r="178" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A178" s="51" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M178" s="133"/>
+        <v>63</v>
+      </c>
+      <c r="B178" s="132">
+        <v>15435</v>
+      </c>
+      <c r="C178" s="132">
+        <v>27903</v>
+      </c>
+      <c r="D178" s="132">
+        <v>38903</v>
+      </c>
+      <c r="E178" s="158">
+        <v>49044</v>
+      </c>
+      <c r="F178" s="169">
+        <v>58311</v>
+      </c>
+      <c r="G178" s="129"/>
+      <c r="H178" s="132"/>
+      <c r="I178" s="132"/>
+      <c r="J178" s="132"/>
+      <c r="K178" s="132"/>
+      <c r="L178" s="132"/>
+      <c r="M178" s="132"/>
       <c r="N178" s="51"/>
       <c r="O178" s="14"/>
-      <c r="R178" s="6"/>
+      <c r="R178" s="4"/>
     </row>
     <row r="179" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A179" s="51" t="s">
-        <v>63</v>
-[...20 lines deleted...]
-      <c r="M179" s="133"/>
+        <v>64</v>
+      </c>
+      <c r="B179" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C179" s="143" t="s">
+        <v>90</v>
+      </c>
+      <c r="D179" s="143" t="s">
+        <v>90</v>
+      </c>
+      <c r="E179" s="162" t="s">
+        <v>90</v>
+      </c>
+      <c r="F179" s="162" t="s">
+        <v>90</v>
+      </c>
+      <c r="G179" s="125"/>
+      <c r="H179" s="125"/>
+      <c r="I179" s="125"/>
+      <c r="J179" s="125"/>
+      <c r="K179" s="125"/>
+      <c r="L179" s="125"/>
+      <c r="M179" s="125"/>
       <c r="N179" s="51"/>
       <c r="O179" s="14"/>
       <c r="R179" s="4"/>
     </row>
     <row r="180" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A180" s="51" t="s">
-[...22 lines deleted...]
-      <c r="N180" s="51"/>
+      <c r="A180" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B180" s="77"/>
+      <c r="C180" s="77"/>
+      <c r="D180" s="77"/>
+      <c r="E180" s="77"/>
+      <c r="F180" s="53"/>
+      <c r="G180" s="123"/>
+      <c r="H180" s="110"/>
+      <c r="I180" s="83"/>
+      <c r="J180" s="99"/>
+      <c r="K180" s="99"/>
+      <c r="L180" s="99"/>
+      <c r="M180" s="99"/>
+      <c r="N180" s="58"/>
       <c r="O180" s="14"/>
       <c r="R180" s="4"/>
     </row>
     <row r="181" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A181" s="58" t="s">
-[...14 lines deleted...]
-      <c r="N181" s="58"/>
+      <c r="A181" s="51" t="s">
+        <v>68</v>
+      </c>
+      <c r="B181" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="C181" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="D181" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="E181" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="F181" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G181" s="121"/>
+      <c r="H181" s="121"/>
+      <c r="I181" s="121"/>
+      <c r="J181" s="121"/>
+      <c r="K181" s="121"/>
+      <c r="L181" s="121"/>
+      <c r="M181" s="121"/>
+      <c r="N181" s="51"/>
       <c r="O181" s="14"/>
       <c r="R181" s="4"/>
     </row>
     <row r="182" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A182" s="51" t="s">
-[...21 lines deleted...]
-      <c r="M182" s="122"/>
+      <c r="A182" s="50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B182" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C182" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="D182" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="E182" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="F182" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G182" s="125"/>
+      <c r="H182" s="125"/>
+      <c r="I182" s="125"/>
+      <c r="J182" s="125"/>
+      <c r="K182" s="125"/>
+      <c r="L182" s="125"/>
+      <c r="M182" s="125"/>
       <c r="N182" s="51"/>
       <c r="O182" s="14"/>
       <c r="R182" s="4"/>
     </row>
     <row r="183" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A183" s="50" t="s">
-[...21 lines deleted...]
-      <c r="M183" s="126"/>
+      <c r="A183" s="51" t="s">
+        <v>65</v>
+      </c>
+      <c r="B183" s="132">
+        <v>100</v>
+      </c>
+      <c r="C183" s="132">
+        <v>100</v>
+      </c>
+      <c r="D183" s="132">
+        <v>100</v>
+      </c>
+      <c r="E183" s="158">
+        <v>100</v>
+      </c>
+      <c r="F183" s="169">
+        <v>100</v>
+      </c>
+      <c r="G183" s="129"/>
+      <c r="H183" s="132"/>
+      <c r="I183" s="132"/>
+      <c r="J183" s="132"/>
+      <c r="K183" s="132"/>
+      <c r="L183" s="132"/>
+      <c r="M183" s="132"/>
       <c r="N183" s="51"/>
       <c r="O183" s="14"/>
       <c r="R183" s="4"/>
     </row>
     <row r="184" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A184" s="51" t="s">
-        <v>65</v>
-[...20 lines deleted...]
-      <c r="M184" s="133"/>
+        <v>79</v>
+      </c>
+      <c r="B184" s="132">
+        <v>101</v>
+      </c>
+      <c r="C184" s="132">
+        <v>209</v>
+      </c>
+      <c r="D184" s="132">
+        <v>317</v>
+      </c>
+      <c r="E184" s="158">
+        <v>425</v>
+      </c>
+      <c r="F184" s="169">
+        <v>668</v>
+      </c>
+      <c r="G184" s="129"/>
+      <c r="H184" s="132"/>
+      <c r="I184" s="132"/>
+      <c r="J184" s="132"/>
+      <c r="K184" s="132"/>
+      <c r="L184" s="132"/>
+      <c r="M184" s="132"/>
       <c r="N184" s="51"/>
       <c r="O184" s="14"/>
       <c r="R184" s="4"/>
     </row>
     <row r="185" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A185" s="51" t="s">
-        <v>79</v>
-[...20 lines deleted...]
-      <c r="M185" s="133"/>
+        <v>7</v>
+      </c>
+      <c r="B185" s="132">
+        <v>5</v>
+      </c>
+      <c r="C185" s="132">
+        <v>8</v>
+      </c>
+      <c r="D185" s="132">
+        <v>11</v>
+      </c>
+      <c r="E185" s="158">
+        <v>15</v>
+      </c>
+      <c r="F185" s="169">
+        <v>19</v>
+      </c>
+      <c r="G185" s="129"/>
+      <c r="H185" s="132"/>
+      <c r="I185" s="132"/>
+      <c r="J185" s="132"/>
+      <c r="K185" s="132"/>
+      <c r="L185" s="132"/>
+      <c r="M185" s="132"/>
       <c r="N185" s="51"/>
       <c r="O185" s="14"/>
       <c r="R185" s="4"/>
     </row>
     <row r="186" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A186" s="51" t="s">
-        <v>7</v>
-[...20 lines deleted...]
-      <c r="M186" s="133"/>
+        <v>60</v>
+      </c>
+      <c r="B186" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C186" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="D186" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="E186" s="149" t="s">
+        <v>90</v>
+      </c>
+      <c r="F186" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G186" s="125"/>
+      <c r="H186" s="125"/>
+      <c r="I186" s="125"/>
+      <c r="J186" s="125"/>
+      <c r="K186" s="125"/>
+      <c r="L186" s="125"/>
+      <c r="M186" s="125"/>
       <c r="N186" s="51"/>
       <c r="O186" s="14"/>
       <c r="R186" s="4"/>
     </row>
     <row r="187" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A187" s="51" t="s">
-        <v>60</v>
-[...20 lines deleted...]
-      <c r="M187" s="126"/>
+        <v>61</v>
+      </c>
+      <c r="B187" s="132">
+        <v>5</v>
+      </c>
+      <c r="C187" s="132">
+        <v>12</v>
+      </c>
+      <c r="D187" s="132">
+        <v>19</v>
+      </c>
+      <c r="E187" s="158">
+        <v>25</v>
+      </c>
+      <c r="F187" s="169">
+        <v>29</v>
+      </c>
+      <c r="G187" s="129"/>
+      <c r="H187" s="132"/>
+      <c r="I187" s="132"/>
+      <c r="J187" s="132"/>
+      <c r="K187" s="132"/>
+      <c r="L187" s="132"/>
+      <c r="M187" s="132"/>
       <c r="N187" s="51"/>
       <c r="O187" s="14"/>
       <c r="R187" s="4"/>
     </row>
     <row r="188" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A188" s="51" t="s">
-[...22 lines deleted...]
-      <c r="N188" s="51"/>
+      <c r="A188" s="50"/>
+      <c r="B188" s="43"/>
+      <c r="C188" s="85"/>
+      <c r="D188" s="85"/>
+      <c r="E188" s="85"/>
+      <c r="F188" s="85"/>
+      <c r="G188" s="48"/>
+      <c r="H188" s="48"/>
+      <c r="I188" s="85"/>
+      <c r="J188" s="85"/>
+      <c r="K188" s="85"/>
+      <c r="L188" s="82"/>
+      <c r="M188" s="43"/>
+      <c r="N188" s="67"/>
       <c r="O188" s="14"/>
       <c r="R188" s="4"/>
     </row>
-    <row r="189" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A189" s="50"/>
+    <row r="189" spans="1:18" s="3" customFormat="1" ht="45">
+      <c r="A189" s="50" t="s">
+        <v>1</v>
+      </c>
       <c r="B189" s="43"/>
-      <c r="C189" s="85"/>
-      <c r="D189" s="85"/>
+      <c r="C189" s="89"/>
+      <c r="D189" s="44"/>
       <c r="E189" s="85"/>
       <c r="F189" s="85"/>
       <c r="G189" s="48"/>
       <c r="H189" s="48"/>
-      <c r="I189" s="85"/>
-[...1 lines deleted...]
-      <c r="K189" s="85"/>
+      <c r="I189" s="56"/>
+      <c r="J189" s="56"/>
+      <c r="K189" s="56"/>
       <c r="L189" s="82"/>
       <c r="M189" s="43"/>
-      <c r="N189" s="67"/>
+      <c r="N189" s="57"/>
       <c r="O189" s="14"/>
       <c r="R189" s="4"/>
     </row>
-    <row r="190" spans="1:18" s="3" customFormat="1" ht="45">
-[...15 lines deleted...]
-      <c r="N190" s="57"/>
+    <row r="190" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A190" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B190" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C190" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D190" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="E190" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="F190" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G190" s="83"/>
+      <c r="H190" s="83"/>
+      <c r="I190" s="83"/>
+      <c r="J190" s="83"/>
+      <c r="K190" s="83"/>
+      <c r="L190" s="83"/>
+      <c r="M190" s="83"/>
+      <c r="N190" s="51"/>
       <c r="O190" s="14"/>
-      <c r="R190" s="4"/>
-[...1 lines deleted...]
-    <row r="191" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="R190" s="6"/>
+    </row>
+    <row r="191" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A191" s="51" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="B191" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C191" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D191" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E191" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="F191" s="83"/>
+      <c r="F191" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="G191" s="83"/>
       <c r="H191" s="83"/>
       <c r="I191" s="83"/>
       <c r="J191" s="83"/>
       <c r="K191" s="83"/>
       <c r="L191" s="83"/>
       <c r="M191" s="83"/>
       <c r="N191" s="51"/>
       <c r="O191" s="14"/>
-      <c r="R191" s="6"/>
+      <c r="R191" s="4"/>
     </row>
     <row r="192" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A192" s="51" t="s">
-[...22 lines deleted...]
-      <c r="N192" s="51"/>
+      <c r="A192" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B192" s="77"/>
+      <c r="C192" s="77"/>
+      <c r="D192" s="77"/>
+      <c r="E192" s="77"/>
+      <c r="F192" s="77"/>
+      <c r="G192" s="53"/>
+      <c r="H192" s="53"/>
+      <c r="I192" s="53"/>
+      <c r="J192" s="53"/>
+      <c r="K192" s="53"/>
+      <c r="L192" s="53"/>
+      <c r="M192" s="53"/>
+      <c r="N192" s="58"/>
       <c r="O192" s="14"/>
       <c r="R192" s="4"/>
     </row>
     <row r="193" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A193" s="58" t="s">
-[...14 lines deleted...]
-      <c r="N193" s="58"/>
+      <c r="A193" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="B193" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C193" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D193" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="E193" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="F193" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G193" s="83"/>
+      <c r="H193" s="83"/>
+      <c r="I193" s="83"/>
+      <c r="J193" s="83"/>
+      <c r="K193" s="83"/>
+      <c r="L193" s="83"/>
+      <c r="M193" s="83"/>
+      <c r="N193" s="51"/>
       <c r="O193" s="14"/>
       <c r="R193" s="4"/>
     </row>
     <row r="194" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A194" s="51" t="s">
-[...22 lines deleted...]
-      <c r="N194" s="51"/>
+      <c r="A194" s="42"/>
+      <c r="B194" s="43"/>
+      <c r="C194" s="44"/>
+      <c r="D194" s="85"/>
+      <c r="E194" s="85"/>
+      <c r="F194" s="85"/>
+      <c r="G194" s="48"/>
+      <c r="H194" s="48"/>
+      <c r="I194" s="56"/>
+      <c r="J194" s="56"/>
+      <c r="K194" s="56"/>
+      <c r="L194" s="82"/>
+      <c r="M194" s="43"/>
+      <c r="N194" s="63"/>
       <c r="O194" s="14"/>
       <c r="R194" s="4"/>
     </row>
-    <row r="195" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A195" s="42"/>
+    <row r="195" spans="1:18" s="3" customFormat="1" ht="33.75">
+      <c r="A195" s="50" t="s">
+        <v>2</v>
+      </c>
       <c r="B195" s="43"/>
-      <c r="C195" s="44"/>
-      <c r="D195" s="85"/>
+      <c r="C195" s="89"/>
+      <c r="D195" s="44"/>
       <c r="E195" s="85"/>
       <c r="F195" s="85"/>
       <c r="G195" s="48"/>
       <c r="H195" s="48"/>
       <c r="I195" s="56"/>
       <c r="J195" s="56"/>
       <c r="K195" s="56"/>
       <c r="L195" s="82"/>
       <c r="M195" s="43"/>
-      <c r="N195" s="63"/>
+      <c r="N195" s="57"/>
       <c r="O195" s="14"/>
       <c r="R195" s="4"/>
     </row>
-    <row r="196" spans="1:18" s="3" customFormat="1" ht="33.75">
-[...15 lines deleted...]
-      <c r="N196" s="57"/>
+    <row r="196" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A196" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B196" s="132">
+        <v>852</v>
+      </c>
+      <c r="C196" s="132">
+        <v>1652</v>
+      </c>
+      <c r="D196" s="132">
+        <v>2470</v>
+      </c>
+      <c r="E196" s="158">
+        <v>3271</v>
+      </c>
+      <c r="F196" s="169">
+        <v>4011</v>
+      </c>
+      <c r="G196" s="129"/>
+      <c r="H196" s="132"/>
+      <c r="I196" s="132"/>
+      <c r="J196" s="132"/>
+      <c r="K196" s="132"/>
+      <c r="L196" s="132"/>
+      <c r="M196" s="132"/>
+      <c r="N196" s="51"/>
       <c r="O196" s="14"/>
-      <c r="R196" s="4"/>
-[...1 lines deleted...]
-    <row r="197" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="R196" s="6"/>
+    </row>
+    <row r="197" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A197" s="51" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M197" s="133"/>
+        <v>63</v>
+      </c>
+      <c r="B197" s="132">
+        <v>647</v>
+      </c>
+      <c r="C197" s="132">
+        <v>1275</v>
+      </c>
+      <c r="D197" s="132">
+        <v>1921</v>
+      </c>
+      <c r="E197" s="158">
+        <v>2552</v>
+      </c>
+      <c r="F197" s="169">
+        <v>3101</v>
+      </c>
+      <c r="G197" s="129"/>
+      <c r="H197" s="132"/>
+      <c r="I197" s="132"/>
+      <c r="J197" s="132"/>
+      <c r="K197" s="132"/>
+      <c r="L197" s="132"/>
+      <c r="M197" s="132"/>
       <c r="N197" s="51"/>
       <c r="O197" s="14"/>
-      <c r="R197" s="6"/>
+      <c r="R197" s="4"/>
     </row>
     <row r="198" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A198" s="51" t="s">
-        <v>63</v>
-[...20 lines deleted...]
-      <c r="M198" s="133"/>
+        <v>64</v>
+      </c>
+      <c r="B198" s="132">
+        <v>159</v>
+      </c>
+      <c r="C198" s="132">
+        <v>271</v>
+      </c>
+      <c r="D198" s="132">
+        <v>383</v>
+      </c>
+      <c r="E198" s="158">
+        <v>496</v>
+      </c>
+      <c r="F198" s="169">
+        <v>633</v>
+      </c>
+      <c r="G198" s="129"/>
+      <c r="H198" s="132"/>
+      <c r="I198" s="132"/>
+      <c r="J198" s="132"/>
+      <c r="K198" s="132"/>
+      <c r="L198" s="132"/>
+      <c r="M198" s="132"/>
       <c r="N198" s="51"/>
       <c r="O198" s="14"/>
       <c r="R198" s="4"/>
     </row>
     <row r="199" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A199" s="51" t="s">
-[...22 lines deleted...]
-      <c r="N199" s="51"/>
+      <c r="A199" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B199" s="77"/>
+      <c r="C199" s="53"/>
+      <c r="D199" s="110"/>
+      <c r="E199" s="145"/>
+      <c r="F199" s="53"/>
+      <c r="G199" s="123"/>
+      <c r="H199" s="110"/>
+      <c r="I199" s="66"/>
+      <c r="J199" s="111"/>
+      <c r="K199" s="53"/>
+      <c r="L199" s="110"/>
+      <c r="M199" s="112"/>
+      <c r="N199" s="58"/>
       <c r="O199" s="14"/>
       <c r="R199" s="4"/>
     </row>
     <row r="200" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A200" s="58" t="s">
-[...13 lines deleted...]
-      <c r="M200" s="113"/>
+      <c r="A200" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B200" s="132">
+        <v>10</v>
+      </c>
+      <c r="C200" s="132">
+        <v>21</v>
+      </c>
+      <c r="D200" s="132">
+        <v>32</v>
+      </c>
+      <c r="E200" s="158">
+        <v>44</v>
+      </c>
+      <c r="F200" s="169">
+        <v>54</v>
+      </c>
+      <c r="G200" s="129"/>
+      <c r="H200" s="132"/>
+      <c r="I200" s="132"/>
+      <c r="J200" s="132"/>
+      <c r="K200" s="132"/>
+      <c r="L200" s="132"/>
+      <c r="M200" s="132"/>
       <c r="N200" s="58"/>
       <c r="O200" s="14"/>
       <c r="R200" s="4"/>
     </row>
     <row r="201" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A201" s="51" t="s">
-        <v>69</v>
-[...21 lines deleted...]
-      <c r="N201" s="58"/>
+        <v>68</v>
+      </c>
+      <c r="B201" s="132">
+        <v>11</v>
+      </c>
+      <c r="C201" s="132">
+        <v>30</v>
+      </c>
+      <c r="D201" s="132">
+        <v>49</v>
+      </c>
+      <c r="E201" s="158">
+        <v>68</v>
+      </c>
+      <c r="F201" s="169">
+        <v>84</v>
+      </c>
+      <c r="G201" s="129"/>
+      <c r="H201" s="132"/>
+      <c r="I201" s="132"/>
+      <c r="J201" s="132"/>
+      <c r="K201" s="132"/>
+      <c r="L201" s="132"/>
+      <c r="M201" s="132"/>
+      <c r="N201" s="51"/>
       <c r="O201" s="14"/>
       <c r="R201" s="4"/>
     </row>
     <row r="202" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A202" s="51" t="s">
-        <v>68</v>
-[...21 lines deleted...]
-      <c r="N202" s="51"/>
+        <v>65</v>
+      </c>
+      <c r="B202" s="132">
+        <v>5</v>
+      </c>
+      <c r="C202" s="132">
+        <v>10</v>
+      </c>
+      <c r="D202" s="132">
+        <v>15</v>
+      </c>
+      <c r="E202" s="158">
+        <v>20</v>
+      </c>
+      <c r="F202" s="169">
+        <v>24</v>
+      </c>
+      <c r="G202" s="129"/>
+      <c r="H202" s="132"/>
+      <c r="I202" s="132"/>
+      <c r="J202" s="132"/>
+      <c r="K202" s="132"/>
+      <c r="L202" s="132"/>
+      <c r="M202" s="132"/>
+      <c r="N202" s="50"/>
       <c r="O202" s="14"/>
       <c r="R202" s="4"/>
     </row>
     <row r="203" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A203" s="51" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-      <c r="C203" s="133">
+        <v>79</v>
+      </c>
+      <c r="B203" s="132">
+        <v>4</v>
+      </c>
+      <c r="C203" s="132">
         <v>10</v>
       </c>
-      <c r="D203" s="133">
-[...13 lines deleted...]
-      <c r="N203" s="50"/>
+      <c r="D203" s="132">
+        <v>16</v>
+      </c>
+      <c r="E203" s="158">
+        <v>22</v>
+      </c>
+      <c r="F203" s="169">
+        <v>28</v>
+      </c>
+      <c r="G203" s="129"/>
+      <c r="H203" s="132"/>
+      <c r="I203" s="132"/>
+      <c r="J203" s="132"/>
+      <c r="K203" s="132"/>
+      <c r="L203" s="132"/>
+      <c r="M203" s="132"/>
+      <c r="N203" s="51"/>
       <c r="O203" s="14"/>
       <c r="R203" s="4"/>
     </row>
     <row r="204" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A204" s="51" t="s">
-        <v>79</v>
-[...20 lines deleted...]
-      <c r="M204" s="133"/>
+        <v>7</v>
+      </c>
+      <c r="B204" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="C204" s="143" t="s">
+        <v>90</v>
+      </c>
+      <c r="D204" s="143" t="s">
+        <v>90</v>
+      </c>
+      <c r="E204" s="162" t="s">
+        <v>90</v>
+      </c>
+      <c r="F204" s="162" t="s">
+        <v>90</v>
+      </c>
+      <c r="G204" s="129"/>
+      <c r="H204" s="132"/>
+      <c r="I204" s="132"/>
+      <c r="J204" s="132"/>
+      <c r="K204" s="132"/>
+      <c r="L204" s="132"/>
+      <c r="M204" s="132"/>
       <c r="N204" s="51"/>
       <c r="O204" s="14"/>
       <c r="R204" s="4"/>
     </row>
     <row r="205" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A205" s="51" t="s">
+        <v>60</v>
+      </c>
+      <c r="B205" s="132">
         <v>7</v>
       </c>
-      <c r="B205" s="140" t="s">
-[...18 lines deleted...]
-      <c r="M205" s="133"/>
+      <c r="C205" s="132">
+        <v>14</v>
+      </c>
+      <c r="D205" s="132">
+        <v>21</v>
+      </c>
+      <c r="E205" s="158">
+        <v>28</v>
+      </c>
+      <c r="F205" s="169">
+        <v>34</v>
+      </c>
+      <c r="G205" s="129"/>
+      <c r="H205" s="132"/>
+      <c r="I205" s="132"/>
+      <c r="J205" s="132"/>
+      <c r="K205" s="132"/>
+      <c r="L205" s="132"/>
+      <c r="M205" s="132"/>
       <c r="N205" s="51"/>
       <c r="O205" s="14"/>
       <c r="R205" s="4"/>
     </row>
     <row r="206" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A206" s="51" t="s">
-[...22 lines deleted...]
-      <c r="N206" s="51"/>
+      <c r="A206" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="B206" s="132">
+        <v>11</v>
+      </c>
+      <c r="C206" s="132">
+        <v>22</v>
+      </c>
+      <c r="D206" s="132">
+        <v>32</v>
+      </c>
+      <c r="E206" s="158">
+        <v>43</v>
+      </c>
+      <c r="F206" s="169">
+        <v>54</v>
+      </c>
+      <c r="G206" s="129"/>
+      <c r="H206" s="132"/>
+      <c r="I206" s="132"/>
+      <c r="J206" s="132"/>
+      <c r="K206" s="132"/>
+      <c r="L206" s="132"/>
+      <c r="M206" s="132"/>
+      <c r="N206" s="50"/>
       <c r="O206" s="14"/>
       <c r="R206" s="4"/>
     </row>
     <row r="207" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A207" s="42" t="s">
-[...22 lines deleted...]
-      <c r="N207" s="50"/>
+      <c r="A207" s="50"/>
+      <c r="B207" s="43"/>
+      <c r="C207" s="85"/>
+      <c r="D207" s="85"/>
+      <c r="E207" s="85"/>
+      <c r="F207" s="85"/>
+      <c r="G207" s="48"/>
+      <c r="H207" s="48"/>
+      <c r="I207" s="85"/>
+      <c r="J207" s="85"/>
+      <c r="K207" s="85"/>
+      <c r="L207" s="53"/>
+      <c r="M207" s="43"/>
+      <c r="N207" s="64"/>
       <c r="O207" s="14"/>
       <c r="R207" s="4"/>
     </row>
-    <row r="208" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A208" s="50"/>
+    <row r="208" spans="1:18" s="3" customFormat="1" ht="45" customHeight="1">
+      <c r="A208" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="B208" s="43"/>
-      <c r="C208" s="85"/>
-      <c r="D208" s="85"/>
+      <c r="C208" s="89"/>
+      <c r="D208" s="44"/>
       <c r="E208" s="85"/>
       <c r="F208" s="85"/>
       <c r="G208" s="48"/>
       <c r="H208" s="48"/>
-      <c r="I208" s="85"/>
-[...1 lines deleted...]
-      <c r="K208" s="85"/>
+      <c r="I208" s="56"/>
+      <c r="J208" s="56"/>
+      <c r="K208" s="56"/>
       <c r="L208" s="53"/>
       <c r="M208" s="43"/>
-      <c r="N208" s="64"/>
+      <c r="N208" s="62"/>
       <c r="O208" s="14"/>
       <c r="R208" s="4"/>
     </row>
-    <row r="209" spans="1:18" s="3" customFormat="1" ht="45" customHeight="1">
-[...15 lines deleted...]
-      <c r="N209" s="62"/>
+    <row r="209" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A209" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B209" s="132">
+        <v>1454</v>
+      </c>
+      <c r="C209" s="132">
+        <v>2905</v>
+      </c>
+      <c r="D209" s="132">
+        <v>4190</v>
+      </c>
+      <c r="E209" s="158">
+        <v>5480</v>
+      </c>
+      <c r="F209" s="169">
+        <v>7255</v>
+      </c>
+      <c r="G209" s="129"/>
+      <c r="H209" s="132"/>
+      <c r="I209" s="132"/>
+      <c r="J209" s="132"/>
+      <c r="K209" s="132"/>
+      <c r="L209" s="132"/>
+      <c r="M209" s="132"/>
+      <c r="N209" s="50"/>
       <c r="O209" s="14"/>
-      <c r="R209" s="4"/>
-[...1 lines deleted...]
-    <row r="210" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="Q209" s="6"/>
+      <c r="R209" s="6"/>
+    </row>
+    <row r="210" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A210" s="50" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M210" s="133"/>
+        <v>63</v>
+      </c>
+      <c r="B210" s="132">
+        <v>401</v>
+      </c>
+      <c r="C210" s="132">
+        <v>779</v>
+      </c>
+      <c r="D210" s="132">
+        <v>1179</v>
+      </c>
+      <c r="E210" s="158">
+        <v>1581</v>
+      </c>
+      <c r="F210" s="169">
+        <v>2067</v>
+      </c>
+      <c r="G210" s="129"/>
+      <c r="H210" s="132"/>
+      <c r="I210" s="132"/>
+      <c r="J210" s="132"/>
+      <c r="K210" s="132"/>
+      <c r="L210" s="132"/>
+      <c r="M210" s="132"/>
       <c r="N210" s="50"/>
       <c r="O210" s="14"/>
-      <c r="Q210" s="6"/>
-      <c r="R210" s="6"/>
+      <c r="Q210" s="4"/>
+      <c r="R210" s="4"/>
     </row>
     <row r="211" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A211" s="50" t="s">
-        <v>63</v>
-[...20 lines deleted...]
-      <c r="M211" s="133"/>
+        <v>62</v>
+      </c>
+      <c r="B211" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="C211" s="143" t="s">
+        <v>90</v>
+      </c>
+      <c r="D211" s="143" t="s">
+        <v>90</v>
+      </c>
+      <c r="E211" s="162" t="s">
+        <v>90</v>
+      </c>
+      <c r="F211" s="162" t="s">
+        <v>90</v>
+      </c>
+      <c r="G211" s="121"/>
+      <c r="H211" s="121"/>
+      <c r="I211" s="121"/>
+      <c r="J211" s="121"/>
+      <c r="K211" s="121"/>
+      <c r="L211" s="121"/>
+      <c r="M211" s="121"/>
       <c r="N211" s="50"/>
       <c r="O211" s="14"/>
       <c r="Q211" s="4"/>
       <c r="R211" s="4"/>
     </row>
     <row r="212" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A212" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N212" s="50"/>
+      <c r="A212" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B212" s="44"/>
+      <c r="C212" s="53"/>
+      <c r="D212" s="53"/>
+      <c r="E212" s="53"/>
+      <c r="F212" s="53"/>
+      <c r="G212" s="123"/>
+      <c r="H212" s="123"/>
+      <c r="I212" s="44"/>
+      <c r="J212" s="111"/>
+      <c r="K212" s="111"/>
+      <c r="L212" s="111"/>
+      <c r="M212" s="111"/>
+      <c r="N212" s="51"/>
       <c r="O212" s="14"/>
       <c r="Q212" s="4"/>
       <c r="R212" s="4"/>
     </row>
     <row r="213" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A213" s="51" t="s">
-[...16 lines deleted...]
-      <c r="Q213" s="4"/>
+      <c r="A213" s="50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B213" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="C213" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="D213" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="E213" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="F213" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="G213" s="121"/>
+      <c r="H213" s="121"/>
+      <c r="I213" s="121"/>
+      <c r="J213" s="121"/>
+      <c r="K213" s="121"/>
+      <c r="L213" s="121"/>
+      <c r="M213" s="121"/>
+      <c r="N213" s="50"/>
+      <c r="O213" s="20"/>
       <c r="R213" s="4"/>
     </row>
     <row r="214" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A214" s="50" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="B214" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C214" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D214" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E214" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="F214" s="84"/>
-[...6 lines deleted...]
-      <c r="M214" s="122"/>
+      <c r="F214" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="G214" s="129"/>
+      <c r="H214" s="132"/>
+      <c r="I214" s="132"/>
+      <c r="J214" s="132"/>
+      <c r="K214" s="132"/>
+      <c r="L214" s="132"/>
+      <c r="M214" s="132"/>
       <c r="N214" s="50"/>
-      <c r="O214" s="20"/>
+      <c r="O214" s="14"/>
+      <c r="Q214" s="4"/>
       <c r="R214" s="4"/>
     </row>
     <row r="215" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A215" s="50" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B215" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C215" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D215" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E215" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="F215" s="82"/>
-[...6 lines deleted...]
-      <c r="M215" s="133"/>
+      <c r="F215" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="G215" s="121"/>
+      <c r="H215" s="121"/>
+      <c r="I215" s="121"/>
+      <c r="J215" s="121"/>
+      <c r="K215" s="121"/>
+      <c r="L215" s="121"/>
+      <c r="M215" s="121"/>
       <c r="N215" s="50"/>
       <c r="O215" s="14"/>
       <c r="Q215" s="4"/>
       <c r="R215" s="4"/>
     </row>
     <row r="216" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A216" s="50" t="s">
-        <v>65</v>
+        <v>7</v>
       </c>
       <c r="B216" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C216" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D216" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E216" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="F216" s="84"/>
-[...6 lines deleted...]
-      <c r="M216" s="122"/>
+      <c r="F216" s="169">
+        <v>371</v>
+      </c>
+      <c r="G216" s="129"/>
+      <c r="H216" s="132"/>
+      <c r="I216" s="132"/>
+      <c r="J216" s="132"/>
+      <c r="K216" s="132"/>
+      <c r="L216" s="132"/>
+      <c r="M216" s="132"/>
       <c r="N216" s="50"/>
       <c r="O216" s="14"/>
       <c r="Q216" s="4"/>
       <c r="R216" s="4"/>
     </row>
     <row r="217" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A217" s="50" t="s">
-        <v>7</v>
-[...20 lines deleted...]
-      <c r="M217" s="133"/>
+        <v>60</v>
+      </c>
+      <c r="B217" s="132">
+        <v>12</v>
+      </c>
+      <c r="C217" s="132">
+        <v>12</v>
+      </c>
+      <c r="D217" s="132">
+        <v>12</v>
+      </c>
+      <c r="E217" s="158">
+        <v>12</v>
+      </c>
+      <c r="F217" s="169">
+        <v>12</v>
+      </c>
+      <c r="G217" s="129"/>
+      <c r="H217" s="132"/>
+      <c r="I217" s="132"/>
+      <c r="J217" s="132"/>
+      <c r="K217" s="132"/>
+      <c r="L217" s="132"/>
+      <c r="M217" s="132"/>
       <c r="N217" s="50"/>
       <c r="O217" s="14"/>
       <c r="Q217" s="4"/>
       <c r="R217" s="4"/>
     </row>
     <row r="218" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A218" s="50" t="s">
-        <v>60</v>
-[...20 lines deleted...]
-      <c r="M218" s="133"/>
+        <v>61</v>
+      </c>
+      <c r="B218" s="132">
+        <v>1041</v>
+      </c>
+      <c r="C218" s="132">
+        <v>2114</v>
+      </c>
+      <c r="D218" s="132">
+        <v>2999</v>
+      </c>
+      <c r="E218" s="158">
+        <v>3887</v>
+      </c>
+      <c r="F218" s="169">
+        <v>4805</v>
+      </c>
+      <c r="G218" s="129"/>
+      <c r="H218" s="132"/>
+      <c r="I218" s="132"/>
+      <c r="J218" s="132"/>
+      <c r="K218" s="132"/>
+      <c r="L218" s="132"/>
+      <c r="M218" s="132"/>
       <c r="N218" s="50"/>
       <c r="O218" s="14"/>
       <c r="Q218" s="4"/>
       <c r="R218" s="4"/>
     </row>
     <row r="219" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A219" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N219" s="50"/>
+      <c r="A219" s="42"/>
+      <c r="B219" s="43"/>
+      <c r="C219" s="90"/>
+      <c r="D219" s="44"/>
+      <c r="E219" s="85"/>
+      <c r="F219" s="85"/>
+      <c r="G219" s="48"/>
+      <c r="H219" s="48"/>
+      <c r="I219" s="97"/>
+      <c r="J219" s="43"/>
+      <c r="K219" s="44"/>
+      <c r="L219" s="82"/>
+      <c r="M219" s="48"/>
+      <c r="N219" s="49"/>
       <c r="O219" s="14"/>
       <c r="Q219" s="4"/>
       <c r="R219" s="4"/>
     </row>
-    <row r="220" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A220" s="42"/>
+    <row r="220" spans="1:18" s="3" customFormat="1" ht="22.5">
+      <c r="A220" s="50" t="s">
+        <v>3</v>
+      </c>
       <c r="B220" s="43"/>
-      <c r="C220" s="90"/>
+      <c r="C220" s="44"/>
       <c r="D220" s="44"/>
       <c r="E220" s="85"/>
       <c r="F220" s="85"/>
       <c r="G220" s="48"/>
       <c r="H220" s="48"/>
-      <c r="I220" s="97"/>
-      <c r="J220" s="43"/>
+      <c r="I220" s="45"/>
+      <c r="J220" s="45"/>
       <c r="K220" s="44"/>
       <c r="L220" s="82"/>
-      <c r="M220" s="48"/>
-      <c r="N220" s="49"/>
+      <c r="M220" s="43"/>
+      <c r="N220" s="57"/>
       <c r="O220" s="14"/>
       <c r="Q220" s="4"/>
       <c r="R220" s="4"/>
     </row>
-    <row r="221" spans="1:18" s="3" customFormat="1" ht="22.5">
-[...15 lines deleted...]
-      <c r="N221" s="57"/>
+    <row r="221" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A221" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B221" s="132">
+        <v>8</v>
+      </c>
+      <c r="C221" s="132">
+        <v>22</v>
+      </c>
+      <c r="D221" s="132">
+        <v>37</v>
+      </c>
+      <c r="E221" s="158">
+        <v>51</v>
+      </c>
+      <c r="F221" s="169">
+        <v>71</v>
+      </c>
+      <c r="G221" s="129"/>
+      <c r="H221" s="132"/>
+      <c r="I221" s="132"/>
+      <c r="J221" s="132"/>
+      <c r="K221" s="132"/>
+      <c r="L221" s="132"/>
+      <c r="M221" s="132"/>
+      <c r="N221" s="51"/>
       <c r="O221" s="14"/>
-      <c r="Q221" s="4"/>
-[...2 lines deleted...]
-    <row r="222" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="Q221" s="6"/>
+      <c r="R221" s="6"/>
+    </row>
+    <row r="222" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A222" s="51" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M222" s="133"/>
+        <v>63</v>
+      </c>
+      <c r="B222" s="132">
+        <v>4</v>
+      </c>
+      <c r="C222" s="132">
+        <v>19</v>
+      </c>
+      <c r="D222" s="132">
+        <v>34</v>
+      </c>
+      <c r="E222" s="158">
+        <v>47</v>
+      </c>
+      <c r="F222" s="169">
+        <v>67</v>
+      </c>
+      <c r="G222" s="129"/>
+      <c r="H222" s="132"/>
+      <c r="I222" s="132"/>
+      <c r="J222" s="132"/>
+      <c r="K222" s="132"/>
+      <c r="L222" s="132"/>
+      <c r="M222" s="132"/>
       <c r="N222" s="51"/>
       <c r="O222" s="14"/>
-      <c r="Q222" s="6"/>
-      <c r="R222" s="6"/>
+      <c r="Q222" s="4"/>
+      <c r="R222" s="4"/>
     </row>
     <row r="223" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A223" s="51" t="s">
-[...22 lines deleted...]
-      <c r="N223" s="51"/>
+      <c r="A223" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B223" s="43"/>
+      <c r="C223" s="44"/>
+      <c r="D223" s="84"/>
+      <c r="E223" s="153"/>
+      <c r="F223" s="53"/>
+      <c r="G223" s="122"/>
+      <c r="H223" s="122"/>
+      <c r="I223" s="44"/>
+      <c r="J223" s="100"/>
+      <c r="K223" s="97"/>
+      <c r="L223" s="98"/>
+      <c r="M223" s="43"/>
+      <c r="N223" s="58"/>
       <c r="O223" s="14"/>
       <c r="Q223" s="4"/>
       <c r="R223" s="4"/>
     </row>
     <row r="224" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A224" s="58" t="s">
-[...9 lines deleted...]
-      <c r="I224" s="44"/>
+      <c r="A224" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B224" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C224" s="101" t="s">
+        <v>90</v>
+      </c>
+      <c r="D224" s="101" t="s">
+        <v>90</v>
+      </c>
+      <c r="E224" s="147" t="s">
+        <v>90</v>
+      </c>
+      <c r="F224" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G224" s="101"/>
+      <c r="H224" s="101"/>
+      <c r="I224" s="101"/>
       <c r="J224" s="101"/>
-      <c r="K224" s="97"/>
-[...4 lines deleted...]
-      <c r="Q224" s="4"/>
+      <c r="K224" s="101"/>
+      <c r="L224" s="101"/>
+      <c r="M224" s="101"/>
+      <c r="N224" s="51"/>
+      <c r="O224" s="20"/>
       <c r="R224" s="4"/>
     </row>
     <row r="225" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A225" s="51" t="s">
-        <v>69</v>
-[...20 lines deleted...]
-      <c r="M225" s="102"/>
+        <v>60</v>
+      </c>
+      <c r="B225" s="132">
+        <v>3</v>
+      </c>
+      <c r="C225" s="132">
+        <v>3</v>
+      </c>
+      <c r="D225" s="132">
+        <v>3</v>
+      </c>
+      <c r="E225" s="158">
+        <v>3</v>
+      </c>
+      <c r="F225" s="169">
+        <v>3</v>
+      </c>
+      <c r="G225" s="129"/>
+      <c r="H225" s="132"/>
+      <c r="I225" s="132"/>
+      <c r="J225" s="132"/>
+      <c r="K225" s="132"/>
+      <c r="L225" s="132"/>
+      <c r="M225" s="132"/>
       <c r="N225" s="51"/>
       <c r="O225" s="20"/>
       <c r="R225" s="4"/>
     </row>
     <row r="226" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A226" s="51" t="s">
-        <v>60</v>
-[...20 lines deleted...]
-      <c r="M226" s="133"/>
+        <v>61</v>
+      </c>
+      <c r="B226" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C226" s="101" t="s">
+        <v>90</v>
+      </c>
+      <c r="D226" s="101" t="s">
+        <v>90</v>
+      </c>
+      <c r="E226" s="147" t="s">
+        <v>90</v>
+      </c>
+      <c r="F226" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G226" s="101"/>
+      <c r="H226" s="101"/>
+      <c r="I226" s="101"/>
+      <c r="J226" s="101"/>
+      <c r="K226" s="101"/>
+      <c r="L226" s="101"/>
+      <c r="M226" s="101"/>
       <c r="N226" s="51"/>
       <c r="O226" s="20"/>
       <c r="R226" s="4"/>
     </row>
     <row r="227" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A227" s="51" t="s">
-[...22 lines deleted...]
-      <c r="N227" s="51"/>
+      <c r="A227" s="50"/>
+      <c r="B227" s="85"/>
+      <c r="C227" s="59"/>
+      <c r="D227" s="59"/>
+      <c r="E227" s="85"/>
+      <c r="F227" s="85"/>
+      <c r="G227" s="48"/>
+      <c r="H227" s="48"/>
+      <c r="I227" s="59"/>
+      <c r="J227" s="59"/>
+      <c r="K227" s="59"/>
+      <c r="L227" s="82"/>
+      <c r="M227" s="85"/>
+      <c r="N227" s="50"/>
       <c r="O227" s="20"/>
+      <c r="P227" s="3" t="s">
+        <v>89</v>
+      </c>
       <c r="R227" s="4"/>
     </row>
-    <row r="228" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D228" s="59"/>
+    <row r="228" spans="1:19" s="3" customFormat="1" ht="45">
+      <c r="A228" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="B228" s="43"/>
+      <c r="C228" s="44"/>
+      <c r="D228" s="44"/>
       <c r="E228" s="85"/>
       <c r="F228" s="85"/>
       <c r="G228" s="48"/>
       <c r="H228" s="48"/>
-      <c r="I228" s="59"/>
-[...1 lines deleted...]
-      <c r="K228" s="59"/>
+      <c r="I228" s="45"/>
+      <c r="J228" s="45"/>
+      <c r="K228" s="44"/>
       <c r="L228" s="82"/>
-      <c r="M228" s="85"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M228" s="43"/>
+      <c r="N228" s="57"/>
+      <c r="O228" s="14"/>
+      <c r="Q228" s="4"/>
       <c r="R228" s="4"/>
     </row>
-    <row r="229" spans="1:19" s="3" customFormat="1" ht="45">
-[...15 lines deleted...]
-      <c r="N229" s="57"/>
+    <row r="229" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A229" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B229" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C229" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D229" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="E229" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="F229" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G229" s="83"/>
+      <c r="H229" s="83"/>
+      <c r="I229" s="83"/>
+      <c r="J229" s="83"/>
+      <c r="K229" s="83"/>
+      <c r="L229" s="83"/>
+      <c r="M229" s="83"/>
+      <c r="N229" s="51"/>
       <c r="O229" s="14"/>
-      <c r="Q229" s="4"/>
-[...2 lines deleted...]
-    <row r="230" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="Q229" s="6"/>
+      <c r="R229" s="6"/>
+    </row>
+    <row r="230" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A230" s="51" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="B230" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C230" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D230" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E230" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="F230" s="83"/>
+      <c r="F230" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="G230" s="83"/>
       <c r="H230" s="83"/>
       <c r="I230" s="83"/>
       <c r="J230" s="83"/>
       <c r="K230" s="83"/>
       <c r="L230" s="83"/>
       <c r="M230" s="83"/>
       <c r="N230" s="51"/>
       <c r="O230" s="14"/>
-      <c r="Q230" s="6"/>
-      <c r="R230" s="6"/>
+      <c r="Q230" s="4"/>
+      <c r="R230" s="4"/>
     </row>
     <row r="231" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A231" s="51" t="s">
-[...22 lines deleted...]
-      <c r="N231" s="51"/>
+      <c r="A231" s="50"/>
+      <c r="B231" s="43"/>
+      <c r="C231" s="85"/>
+      <c r="D231" s="85"/>
+      <c r="E231" s="85"/>
+      <c r="F231" s="85"/>
+      <c r="G231" s="48"/>
+      <c r="H231" s="48"/>
+      <c r="I231" s="85"/>
+      <c r="J231" s="85"/>
+      <c r="K231" s="85"/>
+      <c r="L231" s="82"/>
+      <c r="M231" s="43"/>
+      <c r="N231" s="67"/>
       <c r="O231" s="14"/>
       <c r="Q231" s="4"/>
       <c r="R231" s="4"/>
     </row>
     <row r="232" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A232" s="50"/>
+      <c r="A232" s="42" t="s">
+        <v>14</v>
+      </c>
       <c r="B232" s="43"/>
-      <c r="C232" s="85"/>
-      <c r="D232" s="85"/>
+      <c r="C232" s="44"/>
+      <c r="D232" s="44"/>
       <c r="E232" s="85"/>
       <c r="F232" s="85"/>
       <c r="G232" s="48"/>
       <c r="H232" s="48"/>
-      <c r="I232" s="85"/>
-[...1 lines deleted...]
-      <c r="K232" s="85"/>
+      <c r="I232" s="47"/>
+      <c r="J232" s="47"/>
+      <c r="K232" s="47"/>
       <c r="L232" s="82"/>
-      <c r="M232" s="43"/>
-      <c r="N232" s="67"/>
+      <c r="M232" s="48"/>
+      <c r="N232" s="42"/>
       <c r="O232" s="14"/>
-      <c r="Q232" s="4"/>
       <c r="R232" s="4"/>
     </row>
-    <row r="233" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-[...17 lines deleted...]
-      <c r="R233" s="4"/>
+    <row r="233" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A233" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B233" s="132">
+        <v>1380</v>
+      </c>
+      <c r="C233" s="132">
+        <v>2823</v>
+      </c>
+      <c r="D233" s="132">
+        <v>4265</v>
+      </c>
+      <c r="E233" s="158">
+        <v>5707</v>
+      </c>
+      <c r="F233" s="169">
+        <v>7644</v>
+      </c>
+      <c r="G233" s="129"/>
+      <c r="H233" s="132"/>
+      <c r="I233" s="132"/>
+      <c r="J233" s="132"/>
+      <c r="K233" s="132"/>
+      <c r="L233" s="132"/>
+      <c r="M233" s="132"/>
+      <c r="N233" s="50"/>
+      <c r="O233" s="21"/>
+      <c r="R233" s="6"/>
     </row>
     <row r="234" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A234" s="50" t="s">
-[...21 lines deleted...]
-      <c r="M234" s="133"/>
+      <c r="A234" s="50"/>
+      <c r="B234" s="88"/>
+      <c r="C234" s="88"/>
+      <c r="D234" s="88"/>
+      <c r="E234" s="88"/>
+      <c r="F234" s="88"/>
+      <c r="G234" s="88"/>
+      <c r="H234" s="88"/>
+      <c r="I234" s="88"/>
+      <c r="J234" s="88"/>
+      <c r="K234" s="48"/>
+      <c r="L234" s="82"/>
+      <c r="M234" s="88"/>
       <c r="N234" s="50"/>
       <c r="O234" s="21"/>
       <c r="R234" s="6"/>
     </row>
-    <row r="235" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="K235" s="48"/>
+    <row r="235" spans="1:19" s="3" customFormat="1" ht="33.75">
+      <c r="A235" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="B235" s="43"/>
+      <c r="C235" s="44"/>
+      <c r="D235" s="45"/>
+      <c r="E235" s="85"/>
+      <c r="F235" s="85"/>
+      <c r="G235" s="48"/>
+      <c r="H235" s="48"/>
+      <c r="I235" s="56"/>
+      <c r="J235" s="56"/>
+      <c r="K235" s="56"/>
       <c r="L235" s="82"/>
-      <c r="M235" s="88"/>
-[...20 lines deleted...]
-      <c r="N236" s="49"/>
+      <c r="M235" s="43"/>
+      <c r="N235" s="49"/>
+      <c r="O235" s="14"/>
+      <c r="R235" s="4"/>
+    </row>
+    <row r="236" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A236" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B236" s="132">
+        <v>12</v>
+      </c>
+      <c r="C236" s="132">
+        <v>24</v>
+      </c>
+      <c r="D236" s="132">
+        <v>36</v>
+      </c>
+      <c r="E236" s="158">
+        <v>48</v>
+      </c>
+      <c r="F236" s="169">
+        <v>62</v>
+      </c>
+      <c r="G236" s="129"/>
+      <c r="H236" s="132"/>
+      <c r="I236" s="132"/>
+      <c r="J236" s="132"/>
+      <c r="K236" s="132"/>
+      <c r="L236" s="132"/>
+      <c r="M236" s="132"/>
+      <c r="N236" s="50"/>
       <c r="O236" s="14"/>
-      <c r="R236" s="4"/>
-[...5 lines deleted...]
-      <c r="B237" s="133">
+      <c r="R236" s="6"/>
+    </row>
+    <row r="237" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A237" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B237" s="132">
         <v>12</v>
       </c>
-      <c r="C237" s="133">
+      <c r="C237" s="132">
         <v>24</v>
       </c>
-      <c r="D237" s="133">
+      <c r="D237" s="132">
         <v>36</v>
       </c>
-      <c r="E237" s="165">
+      <c r="E237" s="158">
         <v>48</v>
       </c>
-      <c r="F237" s="82"/>
-[...7 lines deleted...]
-      <c r="N237" s="50"/>
+      <c r="F237" s="169">
+        <v>62</v>
+      </c>
+      <c r="G237" s="129"/>
+      <c r="H237" s="132"/>
+      <c r="I237" s="132"/>
+      <c r="J237" s="132"/>
+      <c r="K237" s="132"/>
+      <c r="L237" s="132"/>
+      <c r="M237" s="132"/>
+      <c r="N237" s="63"/>
       <c r="O237" s="14"/>
-      <c r="R237" s="6"/>
+      <c r="Q237" s="4"/>
+      <c r="R237" s="4"/>
+      <c r="S237" s="4"/>
     </row>
     <row r="238" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A238" s="63" t="s">
-[...22 lines deleted...]
-      <c r="N238" s="63"/>
+      <c r="A238" s="42"/>
+      <c r="B238" s="43"/>
+      <c r="C238" s="85"/>
+      <c r="D238" s="85"/>
+      <c r="E238" s="85"/>
+      <c r="F238" s="85"/>
+      <c r="G238" s="48"/>
+      <c r="H238" s="48"/>
+      <c r="I238" s="85"/>
+      <c r="J238" s="85"/>
+      <c r="K238" s="85"/>
+      <c r="L238" s="82"/>
+      <c r="M238" s="43"/>
+      <c r="N238" s="49"/>
       <c r="O238" s="14"/>
       <c r="Q238" s="4"/>
       <c r="R238" s="4"/>
       <c r="S238" s="4"/>
     </row>
-    <row r="239" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A239" s="42"/>
+    <row r="239" spans="1:19" s="3" customFormat="1" ht="33.75">
+      <c r="A239" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="B239" s="43"/>
-      <c r="C239" s="85"/>
-      <c r="D239" s="85"/>
+      <c r="C239" s="89"/>
+      <c r="D239" s="44"/>
       <c r="E239" s="85"/>
       <c r="F239" s="85"/>
       <c r="G239" s="48"/>
       <c r="H239" s="48"/>
-      <c r="I239" s="85"/>
-[...1 lines deleted...]
-      <c r="K239" s="85"/>
+      <c r="I239" s="44"/>
+      <c r="J239" s="56"/>
+      <c r="K239" s="56"/>
       <c r="L239" s="82"/>
       <c r="M239" s="43"/>
       <c r="N239" s="49"/>
       <c r="O239" s="14"/>
-      <c r="Q239" s="4"/>
       <c r="R239" s="4"/>
-      <c r="S239" s="4"/>
-[...17 lines deleted...]
-      <c r="N240" s="49"/>
+    </row>
+    <row r="240" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A240" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B240" s="132">
+        <v>939</v>
+      </c>
+      <c r="C240" s="132">
+        <v>2147</v>
+      </c>
+      <c r="D240" s="132">
+        <v>2912</v>
+      </c>
+      <c r="E240" s="158">
+        <v>4111</v>
+      </c>
+      <c r="F240" s="169">
+        <v>4547</v>
+      </c>
+      <c r="G240" s="129"/>
+      <c r="H240" s="132"/>
+      <c r="I240" s="132"/>
+      <c r="J240" s="132"/>
+      <c r="K240" s="132"/>
+      <c r="L240" s="132"/>
+      <c r="M240" s="132"/>
+      <c r="N240" s="50"/>
       <c r="O240" s="14"/>
-      <c r="R240" s="4"/>
-[...1 lines deleted...]
-    <row r="241" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="R240" s="6"/>
+    </row>
+    <row r="241" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A241" s="50" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B241" s="133">
+        <v>63</v>
+      </c>
+      <c r="B241" s="132">
         <v>939</v>
       </c>
-      <c r="C241" s="133">
+      <c r="C241" s="132">
         <v>2147</v>
       </c>
-      <c r="D241" s="133">
+      <c r="D241" s="132">
         <v>2912</v>
       </c>
-      <c r="E241" s="165">
+      <c r="E241" s="158">
         <v>4111</v>
       </c>
-      <c r="F241" s="82"/>
-[...6 lines deleted...]
-      <c r="M241" s="133"/>
+      <c r="F241" s="169">
+        <v>4547</v>
+      </c>
+      <c r="G241" s="129"/>
+      <c r="H241" s="132"/>
+      <c r="I241" s="132"/>
+      <c r="J241" s="132"/>
+      <c r="K241" s="132"/>
+      <c r="L241" s="132"/>
+      <c r="M241" s="132"/>
       <c r="N241" s="50"/>
       <c r="O241" s="14"/>
-      <c r="R241" s="6"/>
+      <c r="Q241" s="4"/>
+      <c r="R241" s="4"/>
+      <c r="S241" s="4"/>
     </row>
     <row r="242" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A242" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N242" s="50"/>
+      <c r="A242" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B242" s="84"/>
+      <c r="C242" s="43"/>
+      <c r="D242" s="84"/>
+      <c r="E242" s="153"/>
+      <c r="F242" s="85"/>
+      <c r="G242" s="122"/>
+      <c r="H242" s="48"/>
+      <c r="I242" s="44"/>
+      <c r="J242" s="100"/>
+      <c r="K242" s="97"/>
+      <c r="L242" s="98"/>
+      <c r="M242" s="43"/>
+      <c r="N242" s="51"/>
       <c r="O242" s="14"/>
       <c r="Q242" s="4"/>
       <c r="R242" s="4"/>
       <c r="S242" s="4"/>
     </row>
     <row r="243" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A243" s="51" t="s">
-[...9 lines deleted...]
-      <c r="I243" s="44"/>
+      <c r="A243" s="50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B243" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C243" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D243" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E243" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F243" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G243" s="101"/>
+      <c r="H243" s="101"/>
+      <c r="I243" s="101"/>
       <c r="J243" s="101"/>
-      <c r="K243" s="97"/>
-[...2 lines deleted...]
-      <c r="N243" s="51"/>
+      <c r="K243" s="101"/>
+      <c r="L243" s="101"/>
+      <c r="M243" s="101"/>
+      <c r="N243" s="50"/>
       <c r="O243" s="14"/>
       <c r="Q243" s="4"/>
       <c r="R243" s="4"/>
       <c r="S243" s="4"/>
     </row>
     <row r="244" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A244" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N244" s="50"/>
+      <c r="A244" s="42"/>
+      <c r="B244" s="43"/>
+      <c r="C244" s="43"/>
+      <c r="D244" s="43"/>
+      <c r="E244" s="85"/>
+      <c r="F244" s="85"/>
+      <c r="G244" s="85"/>
+      <c r="H244" s="85"/>
+      <c r="I244" s="85"/>
+      <c r="J244" s="85"/>
+      <c r="K244" s="85"/>
+      <c r="L244" s="115"/>
+      <c r="M244" s="115"/>
+      <c r="N244" s="49"/>
       <c r="O244" s="14"/>
-      <c r="Q244" s="4"/>
       <c r="R244" s="4"/>
-      <c r="S244" s="4"/>
     </row>
     <row r="245" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A245" s="42"/>
+      <c r="A245" s="42" t="s">
+        <v>17</v>
+      </c>
       <c r="B245" s="43"/>
       <c r="C245" s="43"/>
       <c r="D245" s="43"/>
       <c r="E245" s="85"/>
       <c r="F245" s="85"/>
       <c r="G245" s="85"/>
       <c r="H245" s="85"/>
       <c r="I245" s="85"/>
-      <c r="J245" s="85"/>
-[...3 lines deleted...]
-      <c r="N245" s="49"/>
+      <c r="J245" s="56"/>
+      <c r="K245" s="56"/>
+      <c r="L245" s="136"/>
+      <c r="M245" s="136"/>
+      <c r="N245" s="62"/>
       <c r="O245" s="14"/>
       <c r="R245" s="4"/>
     </row>
-    <row r="246" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-[...15 lines deleted...]
-      <c r="N246" s="62"/>
+    <row r="246" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A246" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B246" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C246" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D246" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E246" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F246" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G246" s="43"/>
+      <c r="H246" s="43"/>
+      <c r="I246" s="43"/>
+      <c r="J246" s="43"/>
+      <c r="K246" s="43"/>
+      <c r="L246" s="101"/>
+      <c r="M246" s="101"/>
+      <c r="N246" s="50"/>
       <c r="O246" s="14"/>
-      <c r="R246" s="4"/>
-[...1 lines deleted...]
-    <row r="247" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="P246" s="6"/>
+      <c r="R246" s="6"/>
+    </row>
+    <row r="247" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A247" s="50" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M247" s="102"/>
+        <v>62</v>
+      </c>
+      <c r="B247" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="C247" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="D247" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="E247" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="F247" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G247" s="84"/>
+      <c r="H247" s="84"/>
+      <c r="I247" s="84"/>
+      <c r="J247" s="84"/>
+      <c r="K247" s="84"/>
+      <c r="L247" s="100"/>
+      <c r="M247" s="100"/>
       <c r="N247" s="50"/>
       <c r="O247" s="14"/>
-      <c r="P247" s="6"/>
-      <c r="R247" s="6"/>
+      <c r="Q247" s="4"/>
+      <c r="R247" s="4"/>
     </row>
     <row r="248" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A248" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N248" s="50"/>
+      <c r="A248" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B248" s="85"/>
+      <c r="C248" s="85"/>
+      <c r="D248" s="85"/>
+      <c r="E248" s="85"/>
+      <c r="F248" s="85"/>
+      <c r="G248" s="85"/>
+      <c r="H248" s="85"/>
+      <c r="I248" s="85"/>
+      <c r="J248" s="85"/>
+      <c r="K248" s="85"/>
+      <c r="L248" s="115"/>
+      <c r="M248" s="115"/>
+      <c r="N248" s="51"/>
       <c r="O248" s="14"/>
-      <c r="Q248" s="4"/>
       <c r="R248" s="4"/>
     </row>
     <row r="249" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A249" s="51" t="s">
-[...14 lines deleted...]
-      <c r="N249" s="51"/>
+      <c r="A249" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B249" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C249" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D249" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E249" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F249" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G249" s="43"/>
+      <c r="H249" s="43"/>
+      <c r="I249" s="43"/>
+      <c r="J249" s="43"/>
+      <c r="K249" s="43"/>
+      <c r="L249" s="101"/>
+      <c r="M249" s="101"/>
+      <c r="N249" s="50"/>
       <c r="O249" s="14"/>
       <c r="R249" s="4"/>
     </row>
     <row r="250" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A250" s="50" t="s">
-[...14 lines deleted...]
-      <c r="F250" s="43"/>
+      <c r="A250" s="42"/>
+      <c r="B250" s="43"/>
+      <c r="C250" s="85"/>
+      <c r="D250" s="85"/>
+      <c r="E250" s="85"/>
+      <c r="F250" s="85"/>
       <c r="G250" s="43"/>
       <c r="H250" s="43"/>
-      <c r="I250" s="43"/>
-[...4 lines deleted...]
-      <c r="N250" s="50"/>
+      <c r="I250" s="85"/>
+      <c r="J250" s="85"/>
+      <c r="K250" s="85"/>
+      <c r="L250" s="82"/>
+      <c r="M250" s="43"/>
+      <c r="N250" s="42"/>
       <c r="O250" s="14"/>
       <c r="R250" s="4"/>
     </row>
-    <row r="251" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A251" s="42"/>
+    <row r="251" spans="1:19" s="3" customFormat="1" ht="56.25">
+      <c r="A251" s="68" t="s">
+        <v>18</v>
+      </c>
       <c r="B251" s="43"/>
-      <c r="C251" s="85"/>
-      <c r="D251" s="85"/>
+      <c r="C251" s="44"/>
+      <c r="D251" s="44"/>
       <c r="E251" s="85"/>
       <c r="F251" s="85"/>
-      <c r="G251" s="43"/>
-[...3 lines deleted...]
-      <c r="K251" s="85"/>
+      <c r="G251" s="48"/>
+      <c r="H251" s="48"/>
+      <c r="I251" s="45"/>
+      <c r="J251" s="45"/>
+      <c r="K251" s="44"/>
       <c r="L251" s="82"/>
-      <c r="M251" s="43"/>
+      <c r="M251" s="48"/>
       <c r="N251" s="42"/>
       <c r="O251" s="14"/>
-      <c r="R251" s="4"/>
-[...17 lines deleted...]
-      <c r="N252" s="42"/>
+    </row>
+    <row r="252" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A252" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B252" s="132">
+        <v>11136</v>
+      </c>
+      <c r="C252" s="132">
+        <v>22414</v>
+      </c>
+      <c r="D252" s="132">
+        <v>32061</v>
+      </c>
+      <c r="E252" s="158">
+        <v>42519</v>
+      </c>
+      <c r="F252" s="169">
+        <v>52109</v>
+      </c>
+      <c r="G252" s="129"/>
+      <c r="H252" s="132"/>
+      <c r="I252" s="132"/>
+      <c r="J252" s="132"/>
+      <c r="K252" s="132"/>
+      <c r="L252" s="132"/>
+      <c r="M252" s="132"/>
+      <c r="N252" s="50"/>
       <c r="O252" s="14"/>
     </row>
     <row r="253" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A253" s="50" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M253" s="133"/>
+        <v>63</v>
+      </c>
+      <c r="B253" s="132">
+        <v>8339</v>
+      </c>
+      <c r="C253" s="132">
+        <v>17343</v>
+      </c>
+      <c r="D253" s="132">
+        <v>24717</v>
+      </c>
+      <c r="E253" s="158">
+        <v>32902</v>
+      </c>
+      <c r="F253" s="169">
+        <v>39801</v>
+      </c>
+      <c r="G253" s="129"/>
+      <c r="H253" s="132"/>
+      <c r="I253" s="132"/>
+      <c r="J253" s="132"/>
+      <c r="K253" s="132"/>
+      <c r="L253" s="132"/>
+      <c r="M253" s="132"/>
       <c r="N253" s="50"/>
       <c r="O253" s="14"/>
     </row>
     <row r="254" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A254" s="50" t="s">
-        <v>63</v>
-[...20 lines deleted...]
-      <c r="M254" s="133"/>
+        <v>64</v>
+      </c>
+      <c r="B254" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="C254" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="D254" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="E254" s="150" t="s">
+        <v>90</v>
+      </c>
+      <c r="F254" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G254" s="121"/>
+      <c r="H254" s="121"/>
+      <c r="I254" s="121"/>
+      <c r="J254" s="121"/>
+      <c r="K254" s="121"/>
+      <c r="L254" s="121"/>
+      <c r="M254" s="121"/>
       <c r="N254" s="50"/>
       <c r="O254" s="14"/>
     </row>
     <row r="255" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A255" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N255" s="50"/>
+      <c r="A255" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B255" s="77"/>
+      <c r="C255" s="53"/>
+      <c r="D255" s="53"/>
+      <c r="E255" s="145"/>
+      <c r="F255" s="53"/>
+      <c r="G255" s="123"/>
+      <c r="H255" s="110"/>
+      <c r="I255" s="66"/>
+      <c r="J255" s="111"/>
+      <c r="K255" s="53"/>
+      <c r="L255" s="110"/>
+      <c r="M255" s="112"/>
+      <c r="N255" s="51"/>
       <c r="O255" s="14"/>
     </row>
     <row r="256" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A256" s="51" t="s">
-[...13 lines deleted...]
-      <c r="M256" s="113"/>
+      <c r="A256" s="50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B256" s="132">
+        <v>707</v>
+      </c>
+      <c r="C256" s="132">
+        <v>987</v>
+      </c>
+      <c r="D256" s="132">
+        <v>1267</v>
+      </c>
+      <c r="E256" s="158">
+        <v>1547</v>
+      </c>
+      <c r="F256" s="169">
+        <v>2127</v>
+      </c>
+      <c r="G256" s="129"/>
+      <c r="H256" s="132"/>
+      <c r="I256" s="132"/>
+      <c r="J256" s="132"/>
+      <c r="K256" s="132"/>
+      <c r="L256" s="132"/>
+      <c r="M256" s="132"/>
       <c r="N256" s="51"/>
       <c r="O256" s="14"/>
     </row>
     <row r="257" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A257" s="50" t="s">
-        <v>59</v>
-[...21 lines deleted...]
-      <c r="N257" s="51"/>
+        <v>7</v>
+      </c>
+      <c r="B257" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="C257" s="132">
+        <v>153</v>
+      </c>
+      <c r="D257" s="132">
+        <v>307</v>
+      </c>
+      <c r="E257" s="158">
+        <v>460</v>
+      </c>
+      <c r="F257" s="169">
+        <v>460</v>
+      </c>
+      <c r="G257" s="121"/>
+      <c r="H257" s="121"/>
+      <c r="I257" s="121"/>
+      <c r="J257" s="121"/>
+      <c r="K257" s="121"/>
+      <c r="L257" s="132"/>
+      <c r="M257" s="132"/>
+      <c r="N257" s="50"/>
       <c r="O257" s="14"/>
+      <c r="R257" s="4"/>
     </row>
     <row r="258" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A258" s="50" t="s">
-        <v>7</v>
-[...20 lines deleted...]
-      <c r="M258" s="133"/>
+        <v>60</v>
+      </c>
+      <c r="B258" s="132">
+        <v>784</v>
+      </c>
+      <c r="C258" s="132">
+        <v>1602</v>
+      </c>
+      <c r="D258" s="132">
+        <v>2419</v>
+      </c>
+      <c r="E258" s="158">
+        <v>3237</v>
+      </c>
+      <c r="F258" s="169">
+        <v>4040</v>
+      </c>
+      <c r="G258" s="129"/>
+      <c r="H258" s="132"/>
+      <c r="I258" s="132"/>
+      <c r="J258" s="132"/>
+      <c r="K258" s="132"/>
+      <c r="L258" s="132"/>
+      <c r="M258" s="132"/>
       <c r="N258" s="50"/>
       <c r="O258" s="14"/>
       <c r="R258" s="4"/>
     </row>
     <row r="259" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A259" s="50" t="s">
-        <v>60</v>
-[...20 lines deleted...]
-      <c r="M259" s="133"/>
+        <v>61</v>
+      </c>
+      <c r="B259" s="132">
+        <v>1307</v>
+      </c>
+      <c r="C259" s="132">
+        <v>2329</v>
+      </c>
+      <c r="D259" s="132">
+        <v>3351</v>
+      </c>
+      <c r="E259" s="158">
+        <v>4373</v>
+      </c>
+      <c r="F259" s="169">
+        <v>5681</v>
+      </c>
+      <c r="G259" s="129"/>
+      <c r="H259" s="132"/>
+      <c r="I259" s="132"/>
+      <c r="J259" s="132"/>
+      <c r="K259" s="132"/>
+      <c r="L259" s="132"/>
+      <c r="M259" s="132"/>
       <c r="N259" s="50"/>
       <c r="O259" s="14"/>
-      <c r="R259" s="4"/>
     </row>
     <row r="260" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A260" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N260" s="50"/>
+      <c r="A260" s="42"/>
+      <c r="B260" s="43"/>
+      <c r="C260" s="85"/>
+      <c r="D260" s="85"/>
+      <c r="E260" s="85"/>
+      <c r="F260" s="85"/>
+      <c r="G260" s="48"/>
+      <c r="H260" s="48"/>
+      <c r="I260" s="85"/>
+      <c r="J260" s="85"/>
+      <c r="K260" s="85"/>
+      <c r="L260" s="82"/>
+      <c r="M260" s="43"/>
+      <c r="N260" s="49"/>
       <c r="O260" s="14"/>
     </row>
-    <row r="261" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A261" s="42"/>
+    <row r="261" spans="1:18" s="3" customFormat="1" ht="45">
+      <c r="A261" s="42" t="s">
+        <v>86</v>
+      </c>
       <c r="B261" s="43"/>
-      <c r="C261" s="85"/>
-      <c r="D261" s="85"/>
+      <c r="C261" s="89"/>
+      <c r="D261" s="44"/>
       <c r="E261" s="85"/>
       <c r="F261" s="85"/>
       <c r="G261" s="48"/>
       <c r="H261" s="48"/>
-      <c r="I261" s="85"/>
-[...1 lines deleted...]
-      <c r="K261" s="85"/>
+      <c r="I261" s="47"/>
+      <c r="J261" s="47"/>
+      <c r="K261" s="44"/>
       <c r="L261" s="82"/>
-      <c r="M261" s="43"/>
-      <c r="N261" s="49"/>
+      <c r="M261" s="48"/>
+      <c r="N261" s="42"/>
       <c r="O261" s="14"/>
-    </row>
-[...16 lines deleted...]
-      <c r="N262" s="42"/>
+      <c r="P261" s="4"/>
+      <c r="R261" s="4"/>
+    </row>
+    <row r="262" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A262" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B262" s="133">
+        <v>1114.5999999999999</v>
+      </c>
+      <c r="C262" s="133">
+        <v>1516.8</v>
+      </c>
+      <c r="D262" s="133">
+        <v>2264.4</v>
+      </c>
+      <c r="E262" s="159">
+        <v>3174</v>
+      </c>
+      <c r="F262" s="170">
+        <v>4203</v>
+      </c>
+      <c r="G262" s="130"/>
+      <c r="H262" s="133"/>
+      <c r="I262" s="133"/>
+      <c r="J262" s="133"/>
+      <c r="K262" s="133"/>
+      <c r="L262" s="133"/>
+      <c r="M262" s="133"/>
+      <c r="N262" s="50"/>
       <c r="O262" s="14"/>
-      <c r="P262" s="4"/>
-[...2 lines deleted...]
-    <row r="263" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="R262" s="6"/>
+    </row>
+    <row r="263" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A263" s="50" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B263" s="134">
+        <v>63</v>
+      </c>
+      <c r="B263" s="133">
         <v>1114.5999999999999</v>
       </c>
-      <c r="C263" s="134">
+      <c r="C263" s="133">
         <v>1516.8</v>
       </c>
-      <c r="D263" s="134">
+      <c r="D263" s="133">
         <v>2264.4</v>
       </c>
-      <c r="E263" s="166">
+      <c r="E263" s="159">
         <v>3174</v>
       </c>
-      <c r="F263" s="92"/>
-[...6 lines deleted...]
-      <c r="M263" s="134"/>
+      <c r="F263" s="170">
+        <v>4203</v>
+      </c>
+      <c r="G263" s="130"/>
+      <c r="H263" s="133"/>
+      <c r="I263" s="133"/>
+      <c r="J263" s="133"/>
+      <c r="K263" s="133"/>
+      <c r="L263" s="133"/>
+      <c r="M263" s="133"/>
       <c r="N263" s="50"/>
-      <c r="O263" s="14"/>
-      <c r="R263" s="6"/>
+      <c r="O263" s="15"/>
+      <c r="R263" s="4"/>
     </row>
     <row r="264" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A264" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N264" s="50"/>
+      <c r="A264" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B264" s="96"/>
+      <c r="C264" s="44"/>
+      <c r="D264" s="44"/>
+      <c r="E264" s="148"/>
+      <c r="F264" s="44"/>
+      <c r="G264" s="106"/>
+      <c r="H264" s="96"/>
+      <c r="I264" s="44"/>
+      <c r="J264" s="111"/>
+      <c r="K264" s="44"/>
+      <c r="L264" s="98"/>
+      <c r="M264" s="43"/>
+      <c r="N264" s="51"/>
       <c r="O264" s="15"/>
       <c r="R264" s="4"/>
     </row>
     <row r="265" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A265" s="51" t="s">
-[...14 lines deleted...]
-      <c r="N265" s="51"/>
+      <c r="A265" s="50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B265" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="C265" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="D265" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="E265" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="F265" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="G265" s="108"/>
+      <c r="H265" s="108"/>
+      <c r="I265" s="108"/>
+      <c r="J265" s="108"/>
+      <c r="K265" s="108"/>
+      <c r="L265" s="108"/>
+      <c r="M265" s="108"/>
+      <c r="N265" s="50"/>
       <c r="O265" s="15"/>
       <c r="R265" s="4"/>
     </row>
     <row r="266" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A266" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N266" s="50"/>
+      <c r="A266" s="42"/>
+      <c r="B266" s="43"/>
+      <c r="C266" s="56"/>
+      <c r="D266" s="56"/>
+      <c r="E266" s="85"/>
+      <c r="F266" s="85"/>
+      <c r="G266" s="118"/>
+      <c r="H266" s="118"/>
+      <c r="I266" s="94"/>
+      <c r="J266" s="94"/>
+      <c r="K266" s="94"/>
+      <c r="L266" s="82"/>
+      <c r="M266" s="43"/>
+      <c r="N266" s="42"/>
       <c r="O266" s="15"/>
       <c r="R266" s="4"/>
     </row>
     <row r="267" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A267" s="42"/>
+      <c r="A267" s="42" t="s">
+        <v>19</v>
+      </c>
       <c r="B267" s="43"/>
-      <c r="C267" s="56"/>
-      <c r="D267" s="56"/>
+      <c r="C267" s="44"/>
+      <c r="D267" s="44"/>
       <c r="E267" s="85"/>
       <c r="F267" s="85"/>
-      <c r="G267" s="119"/>
-[...3 lines deleted...]
-      <c r="K267" s="94"/>
+      <c r="G267" s="118"/>
+      <c r="H267" s="118"/>
+      <c r="I267" s="45"/>
+      <c r="J267" s="47"/>
+      <c r="K267" s="47"/>
       <c r="L267" s="82"/>
-      <c r="M267" s="43"/>
-[...1 lines deleted...]
-      <c r="O267" s="15"/>
+      <c r="M267" s="48"/>
+      <c r="N267" s="69"/>
+      <c r="O267" s="14"/>
       <c r="R267" s="4"/>
     </row>
     <row r="268" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A268" s="42" t="s">
-[...14 lines deleted...]
-      <c r="N268" s="69"/>
+      <c r="A268" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B268" s="133">
+        <v>2618.6999999999998</v>
+      </c>
+      <c r="C268" s="133">
+        <v>4562.3</v>
+      </c>
+      <c r="D268" s="133">
+        <v>7720</v>
+      </c>
+      <c r="E268" s="159">
+        <v>10397.700000000001</v>
+      </c>
+      <c r="F268" s="170">
+        <v>12632.7</v>
+      </c>
+      <c r="G268" s="130"/>
+      <c r="H268" s="133"/>
+      <c r="I268" s="133"/>
+      <c r="J268" s="133"/>
+      <c r="K268" s="133"/>
+      <c r="L268" s="133"/>
+      <c r="M268" s="133"/>
+      <c r="N268" s="50"/>
       <c r="O268" s="14"/>
       <c r="R268" s="4"/>
     </row>
     <row r="269" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A269" s="50" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B269" s="134">
+        <v>63</v>
+      </c>
+      <c r="B269" s="133">
         <v>2618.6999999999998</v>
       </c>
-      <c r="C269" s="134">
+      <c r="C269" s="133">
         <v>4562.3</v>
       </c>
-      <c r="D269" s="134">
+      <c r="D269" s="133">
         <v>7720</v>
       </c>
-      <c r="E269" s="166">
+      <c r="E269" s="159">
         <v>10397.700000000001</v>
       </c>
-      <c r="F269" s="92"/>
-[...6 lines deleted...]
-      <c r="M269" s="134"/>
+      <c r="F269" s="170">
+        <v>12632.7</v>
+      </c>
+      <c r="G269" s="130"/>
+      <c r="H269" s="133"/>
+      <c r="I269" s="133"/>
+      <c r="J269" s="133"/>
+      <c r="K269" s="133"/>
+      <c r="L269" s="133"/>
+      <c r="M269" s="133"/>
       <c r="N269" s="50"/>
-      <c r="O269" s="14"/>
+      <c r="O269" s="15"/>
       <c r="R269" s="4"/>
     </row>
     <row r="270" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A270" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N270" s="50"/>
+      <c r="A270" s="42"/>
+      <c r="B270" s="43"/>
+      <c r="C270" s="94"/>
+      <c r="D270" s="94"/>
+      <c r="E270" s="93"/>
+      <c r="F270" s="93"/>
+      <c r="G270" s="48"/>
+      <c r="H270" s="48"/>
+      <c r="I270" s="94"/>
+      <c r="J270" s="94"/>
+      <c r="K270" s="94"/>
+      <c r="L270" s="82"/>
+      <c r="M270" s="43"/>
+      <c r="N270" s="42"/>
       <c r="O270" s="15"/>
       <c r="R270" s="4"/>
     </row>
-    <row r="271" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A271" s="42"/>
+    <row r="271" spans="1:18" s="3" customFormat="1" ht="56.25">
+      <c r="A271" s="42" t="s">
+        <v>104</v>
+      </c>
       <c r="B271" s="43"/>
-      <c r="C271" s="94"/>
-      <c r="D271" s="94"/>
+      <c r="C271" s="44"/>
+      <c r="D271" s="56"/>
       <c r="E271" s="93"/>
       <c r="F271" s="93"/>
       <c r="G271" s="48"/>
       <c r="H271" s="48"/>
       <c r="I271" s="94"/>
-      <c r="J271" s="94"/>
-      <c r="K271" s="94"/>
+      <c r="J271" s="45"/>
+      <c r="K271" s="47"/>
       <c r="L271" s="82"/>
-      <c r="M271" s="43"/>
-[...1 lines deleted...]
-      <c r="O271" s="15"/>
+      <c r="M271" s="48"/>
+      <c r="N271" s="49"/>
+      <c r="O271" s="14"/>
+      <c r="P271" s="4"/>
       <c r="R271" s="4"/>
     </row>
-    <row r="272" spans="1:18" s="3" customFormat="1" ht="56.25">
-[...15 lines deleted...]
-      <c r="N272" s="49"/>
+    <row r="272" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A272" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B272" s="133">
+        <v>1022</v>
+      </c>
+      <c r="C272" s="133">
+        <v>1022</v>
+      </c>
+      <c r="D272" s="133">
+        <v>2233</v>
+      </c>
+      <c r="E272" s="159">
+        <v>3211</v>
+      </c>
+      <c r="F272" s="170">
+        <v>3211</v>
+      </c>
+      <c r="G272" s="130"/>
+      <c r="H272" s="133"/>
+      <c r="I272" s="133"/>
+      <c r="J272" s="133"/>
+      <c r="K272" s="133"/>
+      <c r="L272" s="133"/>
+      <c r="M272" s="133"/>
+      <c r="N272" s="50"/>
       <c r="O272" s="14"/>
-      <c r="P272" s="4"/>
-      <c r="R272" s="4"/>
+      <c r="R272" s="6"/>
     </row>
     <row r="273" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A273" s="50" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B273" s="134">
+        <v>64</v>
+      </c>
+      <c r="B273" s="133">
         <v>1022</v>
       </c>
-      <c r="C273" s="134">
+      <c r="C273" s="133">
         <v>1022</v>
       </c>
-      <c r="D273" s="134">
+      <c r="D273" s="133">
         <v>2233</v>
       </c>
-      <c r="E273" s="166">
+      <c r="E273" s="159">
         <v>3211</v>
       </c>
-      <c r="F273" s="92"/>
-[...6 lines deleted...]
-      <c r="M273" s="134"/>
+      <c r="F273" s="170">
+        <v>3211</v>
+      </c>
+      <c r="G273" s="130"/>
+      <c r="H273" s="133"/>
+      <c r="I273" s="133"/>
+      <c r="J273" s="133"/>
+      <c r="K273" s="133"/>
+      <c r="L273" s="133"/>
+      <c r="M273" s="133"/>
       <c r="N273" s="50"/>
       <c r="O273" s="14"/>
       <c r="R273" s="6"/>
     </row>
-    <row r="274" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-[...23 lines deleted...]
-      <c r="N274" s="50"/>
+    <row r="274" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A274" s="51"/>
+      <c r="B274" s="97"/>
+      <c r="C274" s="84"/>
+      <c r="D274" s="84"/>
+      <c r="E274" s="85"/>
+      <c r="F274" s="85"/>
+      <c r="G274" s="48"/>
+      <c r="H274" s="48"/>
+      <c r="I274" s="84"/>
+      <c r="J274" s="84"/>
+      <c r="K274" s="84"/>
+      <c r="L274" s="82"/>
+      <c r="M274" s="97"/>
+      <c r="N274" s="51"/>
       <c r="O274" s="14"/>
-      <c r="R274" s="6"/>
-[...5 lines deleted...]
-      <c r="D275" s="84"/>
+      <c r="R274" s="4"/>
+    </row>
+    <row r="275" spans="1:18" s="3" customFormat="1" ht="45">
+      <c r="A275" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="B275" s="43"/>
+      <c r="C275" s="44"/>
+      <c r="D275" s="44"/>
       <c r="E275" s="85"/>
       <c r="F275" s="85"/>
       <c r="G275" s="48"/>
       <c r="H275" s="48"/>
-      <c r="I275" s="84"/>
-[...1 lines deleted...]
-      <c r="K275" s="84"/>
+      <c r="I275" s="45"/>
+      <c r="J275" s="45"/>
+      <c r="K275" s="44"/>
       <c r="L275" s="82"/>
-      <c r="M275" s="97"/>
-      <c r="N275" s="51"/>
+      <c r="M275" s="43"/>
+      <c r="N275" s="62"/>
       <c r="O275" s="14"/>
       <c r="R275" s="4"/>
     </row>
-    <row r="276" spans="1:18" s="3" customFormat="1" ht="45">
-[...15 lines deleted...]
-      <c r="N276" s="62"/>
+    <row r="276" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A276" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B276" s="92">
+        <v>0</v>
+      </c>
+      <c r="C276" s="92">
+        <v>0</v>
+      </c>
+      <c r="D276" s="133">
+        <v>0</v>
+      </c>
+      <c r="E276" s="159">
+        <v>0</v>
+      </c>
+      <c r="F276" s="170">
+        <v>0</v>
+      </c>
+      <c r="G276" s="92"/>
+      <c r="H276" s="133"/>
+      <c r="I276" s="133"/>
+      <c r="J276" s="133"/>
+      <c r="K276" s="133"/>
+      <c r="L276" s="133"/>
+      <c r="M276" s="133"/>
+      <c r="N276" s="50"/>
       <c r="O276" s="14"/>
-      <c r="R276" s="4"/>
+      <c r="R276" s="6"/>
     </row>
     <row r="277" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A277" s="50" t="s">
-[...21 lines deleted...]
-      <c r="M277" s="134"/>
+      <c r="A277" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B277" s="95"/>
+      <c r="C277" s="95"/>
+      <c r="D277" s="95"/>
+      <c r="E277" s="95"/>
+      <c r="F277" s="163"/>
+      <c r="G277" s="95"/>
+      <c r="H277" s="108"/>
+      <c r="I277" s="93"/>
+      <c r="J277" s="108"/>
+      <c r="K277" s="105"/>
+      <c r="L277" s="105"/>
+      <c r="M277" s="138"/>
       <c r="N277" s="50"/>
       <c r="O277" s="14"/>
       <c r="R277" s="6"/>
     </row>
-    <row r="278" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-[...14 lines deleted...]
-      <c r="M278" s="139"/>
+    <row r="278" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A278" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B278" s="92">
+        <v>0</v>
+      </c>
+      <c r="C278" s="92">
+        <v>0</v>
+      </c>
+      <c r="D278" s="133">
+        <v>0</v>
+      </c>
+      <c r="E278" s="159">
+        <v>0</v>
+      </c>
+      <c r="F278" s="170">
+        <v>0</v>
+      </c>
+      <c r="G278" s="92"/>
+      <c r="H278" s="133"/>
+      <c r="I278" s="133"/>
+      <c r="J278" s="133"/>
+      <c r="K278" s="133"/>
+      <c r="L278" s="133"/>
+      <c r="M278" s="133"/>
       <c r="N278" s="50"/>
       <c r="O278" s="14"/>
-      <c r="R278" s="6"/>
+      <c r="R278" s="4"/>
     </row>
     <row r="279" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A279" s="50" t="s">
-[...21 lines deleted...]
-      <c r="M279" s="134"/>
+      <c r="A279" s="50"/>
+      <c r="B279" s="45"/>
+      <c r="C279" s="45"/>
+      <c r="D279" s="44"/>
+      <c r="E279" s="85"/>
+      <c r="F279" s="85"/>
+      <c r="G279" s="85"/>
+      <c r="H279" s="85"/>
+      <c r="I279" s="45"/>
+      <c r="J279" s="45"/>
+      <c r="K279" s="45"/>
+      <c r="L279" s="82"/>
+      <c r="M279" s="44"/>
       <c r="N279" s="50"/>
       <c r="O279" s="14"/>
       <c r="R279" s="4"/>
     </row>
-    <row r="280" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A280" s="50"/>
+    <row r="280" spans="1:18" s="3" customFormat="1" ht="78.75">
+      <c r="A280" s="50" t="s">
+        <v>5</v>
+      </c>
       <c r="B280" s="45"/>
       <c r="C280" s="45"/>
       <c r="D280" s="44"/>
       <c r="E280" s="85"/>
       <c r="F280" s="85"/>
       <c r="G280" s="85"/>
       <c r="H280" s="85"/>
-      <c r="I280" s="45"/>
-[...1 lines deleted...]
-      <c r="K280" s="45"/>
+      <c r="I280" s="44"/>
+      <c r="J280" s="44"/>
+      <c r="K280" s="44"/>
       <c r="L280" s="82"/>
       <c r="M280" s="44"/>
-      <c r="N280" s="50"/>
+      <c r="N280" s="57"/>
       <c r="O280" s="14"/>
       <c r="R280" s="4"/>
     </row>
-    <row r="281" spans="1:18" s="3" customFormat="1" ht="78.75">
-[...15 lines deleted...]
-      <c r="N281" s="57"/>
+    <row r="281" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A281" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B281" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C281" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D281" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E281" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F281" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G281" s="43"/>
+      <c r="H281" s="43"/>
+      <c r="I281" s="43"/>
+      <c r="J281" s="43"/>
+      <c r="K281" s="43"/>
+      <c r="L281" s="43"/>
+      <c r="M281" s="43"/>
+      <c r="N281" s="51"/>
       <c r="O281" s="14"/>
-      <c r="R281" s="4"/>
-[...17 lines deleted...]
-      <c r="F282" s="43"/>
+      <c r="R281" s="6"/>
+    </row>
+    <row r="282" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A282" s="42"/>
+      <c r="B282" s="43"/>
+      <c r="C282" s="44"/>
+      <c r="D282" s="44"/>
+      <c r="E282" s="85"/>
+      <c r="F282" s="85"/>
       <c r="G282" s="43"/>
-      <c r="H282" s="43"/>
-[...5 lines deleted...]
-      <c r="N282" s="51"/>
+      <c r="H282" s="85"/>
+      <c r="I282" s="45"/>
+      <c r="J282" s="45"/>
+      <c r="K282" s="44"/>
+      <c r="L282" s="82"/>
+      <c r="M282" s="48"/>
+      <c r="N282" s="65"/>
       <c r="O282" s="14"/>
-      <c r="R282" s="6"/>
-[...2 lines deleted...]
-      <c r="A283" s="42"/>
+      <c r="R282" s="4"/>
+    </row>
+    <row r="283" spans="1:18" s="3" customFormat="1" ht="22.5">
+      <c r="A283" s="42" t="s">
+        <v>20</v>
+      </c>
       <c r="B283" s="43"/>
       <c r="C283" s="44"/>
       <c r="D283" s="44"/>
       <c r="E283" s="85"/>
       <c r="F283" s="85"/>
       <c r="G283" s="43"/>
-      <c r="H283" s="85"/>
-      <c r="I283" s="45"/>
+      <c r="H283" s="43"/>
+      <c r="I283" s="44"/>
       <c r="J283" s="45"/>
-      <c r="K283" s="44"/>
+      <c r="K283" s="56"/>
       <c r="L283" s="82"/>
-      <c r="M283" s="48"/>
+      <c r="M283" s="43"/>
       <c r="N283" s="65"/>
       <c r="O283" s="14"/>
       <c r="R283" s="4"/>
     </row>
-    <row r="284" spans="1:18" s="3" customFormat="1" ht="22.5">
-[...15 lines deleted...]
-      <c r="N284" s="65"/>
+    <row r="284" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A284" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B284" s="92">
+        <v>0.2</v>
+      </c>
+      <c r="C284" s="133">
+        <v>0.4</v>
+      </c>
+      <c r="D284" s="133">
+        <v>0.6</v>
+      </c>
+      <c r="E284" s="159">
+        <v>0.8</v>
+      </c>
+      <c r="F284" s="170">
+        <v>1</v>
+      </c>
+      <c r="G284" s="130"/>
+      <c r="H284" s="133"/>
+      <c r="I284" s="133"/>
+      <c r="J284" s="133"/>
+      <c r="K284" s="133"/>
+      <c r="L284" s="133"/>
+      <c r="M284" s="133"/>
+      <c r="N284" s="50"/>
       <c r="O284" s="14"/>
-      <c r="R284" s="4"/>
-[...1 lines deleted...]
-    <row r="285" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="R284" s="6"/>
+    </row>
+    <row r="285" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A285" s="50" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="B285" s="92">
         <v>0.2</v>
       </c>
-      <c r="C285" s="134">
+      <c r="C285" s="133">
         <v>0.4</v>
       </c>
-      <c r="D285" s="134">
+      <c r="D285" s="133">
         <v>0.6</v>
       </c>
-      <c r="E285" s="166">
+      <c r="E285" s="159">
         <v>0.8</v>
       </c>
-      <c r="F285" s="92"/>
-[...6 lines deleted...]
-      <c r="M285" s="134"/>
+      <c r="F285" s="170">
+        <v>1</v>
+      </c>
+      <c r="G285" s="130"/>
+      <c r="H285" s="133"/>
+      <c r="I285" s="133"/>
+      <c r="J285" s="133"/>
+      <c r="K285" s="133"/>
+      <c r="L285" s="133"/>
+      <c r="M285" s="133"/>
       <c r="N285" s="50"/>
-      <c r="O285" s="14"/>
-      <c r="R285" s="6"/>
+      <c r="O285" s="15"/>
+      <c r="R285" s="4"/>
     </row>
     <row r="286" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A286" s="50" t="s">
-[...23 lines deleted...]
-      <c r="O286" s="15"/>
+      <c r="A286" s="42"/>
+      <c r="B286" s="43"/>
+      <c r="C286" s="94"/>
+      <c r="D286" s="94"/>
+      <c r="E286" s="85"/>
+      <c r="F286" s="85"/>
+      <c r="G286" s="118"/>
+      <c r="H286" s="118"/>
+      <c r="I286" s="94"/>
+      <c r="J286" s="94"/>
+      <c r="K286" s="94"/>
+      <c r="L286" s="82"/>
+      <c r="M286" s="43"/>
+      <c r="N286" s="49"/>
+      <c r="O286" s="14"/>
+      <c r="P286" s="4"/>
       <c r="R286" s="4"/>
     </row>
-    <row r="287" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A287" s="42"/>
+    <row r="287" spans="1:18" s="3" customFormat="1" ht="78.75">
+      <c r="A287" s="42" t="s">
+        <v>87</v>
+      </c>
       <c r="B287" s="43"/>
-      <c r="C287" s="94"/>
-      <c r="D287" s="94"/>
+      <c r="C287" s="44"/>
+      <c r="D287" s="44"/>
       <c r="E287" s="85"/>
       <c r="F287" s="85"/>
-      <c r="G287" s="119"/>
-[...3 lines deleted...]
-      <c r="K287" s="94"/>
+      <c r="G287" s="118"/>
+      <c r="H287" s="118"/>
+      <c r="I287" s="56"/>
+      <c r="J287" s="56"/>
+      <c r="K287" s="56"/>
       <c r="L287" s="82"/>
       <c r="M287" s="43"/>
-      <c r="N287" s="49"/>
+      <c r="N287" s="62"/>
       <c r="O287" s="14"/>
-      <c r="P287" s="4"/>
       <c r="R287" s="4"/>
     </row>
-    <row r="288" spans="1:18" s="3" customFormat="1" ht="78.75">
-[...15 lines deleted...]
-      <c r="N288" s="62"/>
+    <row r="288" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A288" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B288" s="92">
+        <v>0.1</v>
+      </c>
+      <c r="C288" s="133">
+        <v>0.3</v>
+      </c>
+      <c r="D288" s="133">
+        <v>0.4</v>
+      </c>
+      <c r="E288" s="159">
+        <v>0.6</v>
+      </c>
+      <c r="F288" s="170">
+        <v>0.7</v>
+      </c>
+      <c r="G288" s="130"/>
+      <c r="H288" s="133"/>
+      <c r="I288" s="133"/>
+      <c r="J288" s="133"/>
+      <c r="K288" s="133"/>
+      <c r="L288" s="133"/>
+      <c r="M288" s="133"/>
+      <c r="N288" s="50"/>
       <c r="O288" s="14"/>
-      <c r="R288" s="4"/>
-[...1 lines deleted...]
-    <row r="289" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="R288" s="6"/>
+    </row>
+    <row r="289" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A289" s="50" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="B289" s="92">
-        <v>0.1</v>
-[...17 lines deleted...]
-      <c r="M289" s="134"/>
+        <v>0</v>
+      </c>
+      <c r="C289" s="117">
+        <v>0</v>
+      </c>
+      <c r="D289" s="133">
+        <v>0</v>
+      </c>
+      <c r="E289" s="159">
+        <v>0</v>
+      </c>
+      <c r="F289" s="170">
+        <v>0</v>
+      </c>
+      <c r="G289" s="127"/>
+      <c r="H289" s="133"/>
+      <c r="I289" s="133"/>
+      <c r="J289" s="133"/>
+      <c r="K289" s="133"/>
+      <c r="L289" s="133"/>
+      <c r="M289" s="133"/>
       <c r="N289" s="50"/>
       <c r="O289" s="14"/>
-      <c r="R289" s="6"/>
+      <c r="R289" s="4"/>
     </row>
     <row r="290" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A290" s="50" t="s">
-        <v>63</v>
-[...13 lines deleted...]
-      <c r="F290" s="92"/>
+        <v>64</v>
+      </c>
+      <c r="B290" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="C290" s="106" t="s">
+        <v>90</v>
+      </c>
+      <c r="D290" s="106" t="s">
+        <v>90</v>
+      </c>
+      <c r="E290" s="154" t="s">
+        <v>90</v>
+      </c>
+      <c r="F290" s="96" t="s">
+        <v>90</v>
+      </c>
       <c r="G290" s="128"/>
-      <c r="H290" s="134"/>
-[...4 lines deleted...]
-      <c r="M290" s="134"/>
+      <c r="H290" s="128"/>
+      <c r="I290" s="128"/>
+      <c r="J290" s="128"/>
+      <c r="K290" s="128"/>
+      <c r="L290" s="128"/>
+      <c r="M290" s="128"/>
       <c r="N290" s="50"/>
       <c r="O290" s="14"/>
       <c r="R290" s="4"/>
     </row>
     <row r="291" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A291" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N291" s="50"/>
+      <c r="A291" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B291" s="43"/>
+      <c r="C291" s="142"/>
+      <c r="D291" s="119"/>
+      <c r="E291" s="155"/>
+      <c r="F291" s="93"/>
+      <c r="G291" s="124"/>
+      <c r="H291" s="124"/>
+      <c r="I291" s="94"/>
+      <c r="J291" s="119"/>
+      <c r="K291" s="94"/>
+      <c r="L291" s="137"/>
+      <c r="M291" s="43"/>
+      <c r="N291" s="51"/>
       <c r="O291" s="14"/>
       <c r="R291" s="4"/>
     </row>
     <row r="292" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A292" s="51" t="s">
-[...14 lines deleted...]
-      <c r="N292" s="51"/>
+      <c r="A292" s="50" t="s">
+        <v>61</v>
+      </c>
+      <c r="B292" s="92">
+        <v>0.1</v>
+      </c>
+      <c r="C292" s="133">
+        <v>0.3</v>
+      </c>
+      <c r="D292" s="133">
+        <v>0.4</v>
+      </c>
+      <c r="E292" s="159">
+        <v>0.5</v>
+      </c>
+      <c r="F292" s="170">
+        <v>0.7</v>
+      </c>
+      <c r="G292" s="130"/>
+      <c r="H292" s="133"/>
+      <c r="I292" s="133"/>
+      <c r="J292" s="133"/>
+      <c r="K292" s="133"/>
+      <c r="L292" s="133"/>
+      <c r="M292" s="133"/>
+      <c r="N292" s="50"/>
       <c r="O292" s="14"/>
       <c r="R292" s="4"/>
     </row>
     <row r="293" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A293" s="50" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A293" s="42"/>
+      <c r="B293" s="92"/>
+      <c r="C293" s="92"/>
+      <c r="D293" s="92"/>
+      <c r="E293" s="92"/>
       <c r="F293" s="92"/>
-      <c r="G293" s="131"/>
-[...6 lines deleted...]
-      <c r="N293" s="50"/>
+      <c r="G293" s="92"/>
+      <c r="H293" s="48"/>
+      <c r="I293" s="92"/>
+      <c r="J293" s="92"/>
+      <c r="K293" s="92"/>
+      <c r="L293" s="92"/>
+      <c r="M293" s="92"/>
+      <c r="N293" s="65"/>
       <c r="O293" s="14"/>
       <c r="R293" s="4"/>
     </row>
-    <row r="294" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-[...6 lines deleted...]
-      <c r="G294" s="92"/>
+    <row r="294" spans="1:18" s="3" customFormat="1" ht="45">
+      <c r="A294" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="B294" s="43"/>
+      <c r="C294" s="44"/>
+      <c r="D294" s="44"/>
+      <c r="E294" s="85"/>
+      <c r="F294" s="85"/>
+      <c r="G294" s="48"/>
       <c r="H294" s="48"/>
-      <c r="I294" s="92"/>
-[...4 lines deleted...]
-      <c r="N294" s="65"/>
+      <c r="I294" s="44"/>
+      <c r="J294" s="45"/>
+      <c r="K294" s="44"/>
+      <c r="L294" s="82"/>
+      <c r="M294" s="48"/>
+      <c r="N294" s="62"/>
       <c r="O294" s="14"/>
       <c r="R294" s="4"/>
     </row>
-    <row r="295" spans="1:18" s="3" customFormat="1" ht="45">
-[...15 lines deleted...]
-      <c r="N295" s="62"/>
+    <row r="295" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A295" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B295" s="132">
+        <v>435</v>
+      </c>
+      <c r="C295" s="132">
+        <v>872</v>
+      </c>
+      <c r="D295" s="132">
+        <v>1311</v>
+      </c>
+      <c r="E295" s="158">
+        <v>1697</v>
+      </c>
+      <c r="F295" s="169">
+        <v>2143</v>
+      </c>
+      <c r="G295" s="129"/>
+      <c r="H295" s="132"/>
+      <c r="I295" s="132"/>
+      <c r="J295" s="132"/>
+      <c r="K295" s="132"/>
+      <c r="L295" s="132"/>
+      <c r="M295" s="132"/>
+      <c r="N295" s="50"/>
       <c r="O295" s="14"/>
-      <c r="R295" s="4"/>
-[...1 lines deleted...]
-    <row r="296" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="R295" s="6"/>
+    </row>
+    <row r="296" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A296" s="50" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B296" s="133">
+        <v>63</v>
+      </c>
+      <c r="B296" s="132">
         <v>435</v>
       </c>
-      <c r="C296" s="133">
+      <c r="C296" s="132">
         <v>872</v>
       </c>
-      <c r="D296" s="133">
+      <c r="D296" s="132">
         <v>1311</v>
       </c>
-      <c r="E296" s="165">
+      <c r="E296" s="158">
         <v>1697</v>
       </c>
-      <c r="F296" s="82"/>
-[...6 lines deleted...]
-      <c r="M296" s="133"/>
+      <c r="F296" s="169">
+        <v>2143</v>
+      </c>
+      <c r="G296" s="129"/>
+      <c r="H296" s="132"/>
+      <c r="I296" s="132"/>
+      <c r="J296" s="132"/>
+      <c r="K296" s="132"/>
+      <c r="L296" s="132"/>
+      <c r="M296" s="132"/>
       <c r="N296" s="50"/>
       <c r="O296" s="14"/>
-      <c r="R296" s="6"/>
+      <c r="R296" s="4"/>
     </row>
     <row r="297" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A297" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N297" s="50"/>
+      <c r="A297" s="42"/>
+      <c r="B297" s="85"/>
+      <c r="C297" s="85"/>
+      <c r="D297" s="43"/>
+      <c r="E297" s="85"/>
+      <c r="F297" s="85"/>
+      <c r="G297" s="85"/>
+      <c r="H297" s="85"/>
+      <c r="I297" s="85"/>
+      <c r="J297" s="85"/>
+      <c r="K297" s="85"/>
+      <c r="L297" s="82"/>
+      <c r="M297" s="85"/>
+      <c r="N297" s="49"/>
       <c r="O297" s="14"/>
       <c r="R297" s="4"/>
     </row>
-    <row r="298" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D298" s="43"/>
+    <row r="298" spans="1:18" s="3" customFormat="1" ht="45">
+      <c r="A298" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="B298" s="45"/>
+      <c r="C298" s="44"/>
+      <c r="D298" s="44"/>
       <c r="E298" s="85"/>
       <c r="F298" s="85"/>
       <c r="G298" s="85"/>
       <c r="H298" s="85"/>
-      <c r="I298" s="85"/>
-[...1 lines deleted...]
-      <c r="K298" s="85"/>
+      <c r="I298" s="44"/>
+      <c r="J298" s="44"/>
+      <c r="K298" s="44"/>
       <c r="L298" s="82"/>
-      <c r="M298" s="85"/>
-      <c r="N298" s="49"/>
+      <c r="M298" s="44"/>
+      <c r="N298" s="62"/>
       <c r="O298" s="14"/>
       <c r="R298" s="4"/>
     </row>
-    <row r="299" spans="1:18" s="3" customFormat="1" ht="45">
-[...15 lines deleted...]
-      <c r="N299" s="62"/>
+    <row r="299" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A299" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B299" s="132">
+        <v>434857</v>
+      </c>
+      <c r="C299" s="132">
+        <v>871953</v>
+      </c>
+      <c r="D299" s="132">
+        <v>1310548</v>
+      </c>
+      <c r="E299" s="158">
+        <v>1696950</v>
+      </c>
+      <c r="F299" s="169">
+        <v>2142611</v>
+      </c>
+      <c r="G299" s="129"/>
+      <c r="H299" s="132"/>
+      <c r="I299" s="132"/>
+      <c r="J299" s="132"/>
+      <c r="K299" s="132"/>
+      <c r="L299" s="132"/>
+      <c r="M299" s="132"/>
+      <c r="N299" s="50"/>
       <c r="O299" s="14"/>
-      <c r="R299" s="4"/>
-[...1 lines deleted...]
-    <row r="300" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="P299" s="6"/>
+      <c r="Q299" s="6"/>
+      <c r="R299" s="6"/>
+    </row>
+    <row r="300" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A300" s="50" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B300" s="133">
+        <v>63</v>
+      </c>
+      <c r="B300" s="132">
         <v>434857</v>
       </c>
-      <c r="C300" s="133">
+      <c r="C300" s="132">
         <v>871953</v>
       </c>
-      <c r="D300" s="133">
+      <c r="D300" s="132">
         <v>1310548</v>
       </c>
-      <c r="E300" s="165">
+      <c r="E300" s="158">
         <v>1696950</v>
       </c>
-      <c r="F300" s="82"/>
-[...6 lines deleted...]
-      <c r="M300" s="133"/>
+      <c r="F300" s="169">
+        <v>2142611</v>
+      </c>
+      <c r="G300" s="129"/>
+      <c r="H300" s="132"/>
+      <c r="I300" s="132"/>
+      <c r="J300" s="132"/>
+      <c r="K300" s="132"/>
+      <c r="L300" s="132"/>
+      <c r="M300" s="132"/>
       <c r="N300" s="50"/>
       <c r="O300" s="14"/>
-      <c r="P300" s="6"/>
-[...1 lines deleted...]
-      <c r="R300" s="6"/>
+      <c r="R300" s="4"/>
     </row>
     <row r="301" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A301" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N301" s="50"/>
+      <c r="A301" s="42"/>
+      <c r="B301" s="43"/>
+      <c r="C301" s="85"/>
+      <c r="D301" s="85"/>
+      <c r="E301" s="85"/>
+      <c r="F301" s="85"/>
+      <c r="G301" s="48"/>
+      <c r="H301" s="48"/>
+      <c r="I301" s="85"/>
+      <c r="J301" s="85"/>
+      <c r="K301" s="85"/>
+      <c r="L301" s="82"/>
+      <c r="M301" s="43"/>
+      <c r="N301" s="49"/>
       <c r="O301" s="14"/>
       <c r="R301" s="4"/>
     </row>
-    <row r="302" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A302" s="42"/>
+    <row r="302" spans="1:18" s="3" customFormat="1" ht="22.5">
+      <c r="A302" s="42" t="s">
+        <v>55</v>
+      </c>
       <c r="B302" s="43"/>
-      <c r="C302" s="85"/>
-      <c r="D302" s="85"/>
+      <c r="C302" s="56"/>
+      <c r="D302" s="56"/>
       <c r="E302" s="85"/>
       <c r="F302" s="85"/>
       <c r="G302" s="48"/>
       <c r="H302" s="48"/>
-      <c r="I302" s="85"/>
-[...1 lines deleted...]
-      <c r="K302" s="85"/>
+      <c r="I302" s="56"/>
+      <c r="J302" s="56"/>
+      <c r="K302" s="56"/>
       <c r="L302" s="82"/>
       <c r="M302" s="43"/>
-      <c r="N302" s="49"/>
+      <c r="N302" s="62"/>
       <c r="O302" s="14"/>
       <c r="R302" s="4"/>
     </row>
-    <row r="303" spans="1:18" s="3" customFormat="1" ht="22.5">
-[...15 lines deleted...]
-      <c r="N303" s="62"/>
+    <row r="303" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A303" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B303" s="133">
+        <v>516.4</v>
+      </c>
+      <c r="C303" s="133">
+        <v>1017.2</v>
+      </c>
+      <c r="D303" s="133">
+        <v>1584.3</v>
+      </c>
+      <c r="E303" s="159">
+        <v>2197.3000000000002</v>
+      </c>
+      <c r="F303" s="170">
+        <v>2760.8</v>
+      </c>
+      <c r="G303" s="130"/>
+      <c r="H303" s="133"/>
+      <c r="I303" s="133"/>
+      <c r="J303" s="133"/>
+      <c r="K303" s="133"/>
+      <c r="L303" s="133"/>
+      <c r="M303" s="133"/>
+      <c r="N303" s="50"/>
       <c r="O303" s="14"/>
-      <c r="R303" s="4"/>
-[...1 lines deleted...]
-    <row r="304" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="R303" s="6"/>
+    </row>
+    <row r="304" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A304" s="50" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M304" s="134"/>
+        <v>63</v>
+      </c>
+      <c r="B304" s="133">
+        <v>516.20000000000005</v>
+      </c>
+      <c r="C304" s="133">
+        <v>1015.7</v>
+      </c>
+      <c r="D304" s="133">
+        <v>1581.5</v>
+      </c>
+      <c r="E304" s="159">
+        <v>2193.3000000000002</v>
+      </c>
+      <c r="F304" s="170">
+        <v>2755.8</v>
+      </c>
+      <c r="G304" s="130"/>
+      <c r="H304" s="133"/>
+      <c r="I304" s="133"/>
+      <c r="J304" s="133"/>
+      <c r="K304" s="133"/>
+      <c r="L304" s="133"/>
+      <c r="M304" s="133"/>
       <c r="N304" s="50"/>
       <c r="O304" s="14"/>
-      <c r="R304" s="6"/>
-[...1 lines deleted...]
-    <row r="305" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="P304" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R304" s="4"/>
+    </row>
+    <row r="305" spans="1:19" s="54" customFormat="1" ht="12" customHeight="1">
       <c r="A305" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="B305" s="133">
+        <v>0.2</v>
+      </c>
+      <c r="C305" s="133">
+        <v>1.5</v>
+      </c>
+      <c r="D305" s="133">
+        <v>2.8</v>
+      </c>
+      <c r="E305" s="159">
+        <v>4</v>
+      </c>
+      <c r="F305" s="170">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G305" s="130"/>
+      <c r="H305" s="133"/>
+      <c r="I305" s="133"/>
+      <c r="J305" s="133"/>
+      <c r="K305" s="133"/>
+      <c r="L305" s="133"/>
+      <c r="M305" s="133"/>
+      <c r="N305" s="65"/>
+      <c r="O305" s="44"/>
+      <c r="Q305" s="81"/>
+      <c r="R305" s="81"/>
+      <c r="S305" s="81"/>
+    </row>
+    <row r="306" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A306" s="65"/>
+      <c r="B306" s="43"/>
+      <c r="C306" s="94"/>
+      <c r="D306" s="94"/>
+      <c r="E306" s="93"/>
+      <c r="F306" s="92"/>
+      <c r="G306" s="118"/>
+      <c r="H306" s="118"/>
+      <c r="I306" s="94"/>
+      <c r="J306" s="94"/>
+      <c r="K306" s="94"/>
+      <c r="L306" s="116"/>
+      <c r="M306" s="43"/>
+      <c r="N306" s="65"/>
+      <c r="O306" s="14"/>
+      <c r="Q306" s="4"/>
+      <c r="R306" s="4"/>
+      <c r="S306" s="4"/>
+    </row>
+    <row r="307" spans="1:19" s="3" customFormat="1" ht="33.75">
+      <c r="A307" s="42" t="s">
+        <v>98</v>
+      </c>
+      <c r="B307" s="43"/>
+      <c r="C307" s="44"/>
+      <c r="D307" s="44"/>
+      <c r="E307" s="93"/>
+      <c r="F307" s="93"/>
+      <c r="G307" s="118"/>
+      <c r="H307" s="118"/>
+      <c r="I307" s="56"/>
+      <c r="J307" s="56"/>
+      <c r="K307" s="56"/>
+      <c r="L307" s="116"/>
+      <c r="M307" s="43"/>
+      <c r="N307" s="62"/>
+      <c r="O307" s="14"/>
+      <c r="R307" s="4"/>
+    </row>
+    <row r="308" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A308" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B308" s="117">
+        <v>165.5</v>
+      </c>
+      <c r="C308" s="133">
+        <v>307.2</v>
+      </c>
+      <c r="D308" s="133">
+        <v>467.9</v>
+      </c>
+      <c r="E308" s="159">
+        <v>625.1</v>
+      </c>
+      <c r="F308" s="170">
+        <v>770.6</v>
+      </c>
+      <c r="G308" s="130"/>
+      <c r="H308" s="133"/>
+      <c r="I308" s="133"/>
+      <c r="J308" s="133"/>
+      <c r="K308" s="133"/>
+      <c r="L308" s="133"/>
+      <c r="M308" s="133"/>
+      <c r="N308" s="50"/>
+      <c r="O308" s="14"/>
+      <c r="P308" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="R308" s="6"/>
+    </row>
+    <row r="309" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A309" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="B305" s="134">
-[...100 lines deleted...]
-      <c r="B309" s="118">
+      <c r="B309" s="117">
         <v>165.5</v>
       </c>
-      <c r="C309" s="134">
+      <c r="C309" s="133">
         <v>307.2</v>
       </c>
-      <c r="D309" s="134">
+      <c r="D309" s="133">
         <v>467.9</v>
       </c>
-      <c r="E309" s="166">
+      <c r="E309" s="159">
         <v>625.1</v>
       </c>
-      <c r="F309" s="92"/>
-[...7 lines deleted...]
-      <c r="N309" s="50"/>
+      <c r="F309" s="170">
+        <v>770.6</v>
+      </c>
+      <c r="G309" s="130"/>
+      <c r="H309" s="133"/>
+      <c r="I309" s="133"/>
+      <c r="J309" s="133"/>
+      <c r="K309" s="133"/>
+      <c r="L309" s="133"/>
+      <c r="M309" s="133"/>
+      <c r="N309" s="63"/>
       <c r="O309" s="14"/>
-      <c r="P309" s="5" t="s">
-[...2 lines deleted...]
-      <c r="R309" s="6"/>
+      <c r="R309" s="4"/>
     </row>
     <row r="310" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A310" s="63" t="s">
-[...22 lines deleted...]
-      <c r="N310" s="63"/>
+      <c r="A310" s="65"/>
+      <c r="B310" s="43"/>
+      <c r="C310" s="56"/>
+      <c r="D310" s="56"/>
+      <c r="E310" s="93"/>
+      <c r="F310" s="93"/>
+      <c r="G310" s="118"/>
+      <c r="H310" s="118"/>
+      <c r="I310" s="94"/>
+      <c r="J310" s="94"/>
+      <c r="K310" s="94"/>
+      <c r="L310" s="120"/>
+      <c r="M310" s="43"/>
+      <c r="N310" s="65"/>
       <c r="O310" s="14"/>
       <c r="R310" s="4"/>
     </row>
-    <row r="311" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A311" s="65"/>
+    <row r="311" spans="1:19" s="7" customFormat="1" ht="22.5">
+      <c r="A311" s="42" t="s">
+        <v>88</v>
+      </c>
       <c r="B311" s="43"/>
-      <c r="C311" s="56"/>
-      <c r="D311" s="56"/>
+      <c r="C311" s="44"/>
+      <c r="D311" s="44"/>
       <c r="E311" s="93"/>
       <c r="F311" s="93"/>
-      <c r="G311" s="119"/>
-[...4 lines deleted...]
-      <c r="L311" s="121"/>
+      <c r="G311" s="118"/>
+      <c r="H311" s="118"/>
+      <c r="I311" s="56"/>
+      <c r="J311" s="56"/>
+      <c r="K311" s="56"/>
+      <c r="L311" s="82"/>
       <c r="M311" s="43"/>
-      <c r="N311" s="65"/>
+      <c r="N311" s="62"/>
       <c r="O311" s="14"/>
-      <c r="R311" s="4"/>
-[...17 lines deleted...]
-      <c r="N312" s="62"/>
+      <c r="R311" s="8"/>
+    </row>
+    <row r="312" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A312" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B312" s="133">
+        <v>168.6</v>
+      </c>
+      <c r="C312" s="133">
+        <v>341.8</v>
+      </c>
+      <c r="D312" s="133">
+        <v>538</v>
+      </c>
+      <c r="E312" s="159">
+        <v>783.9</v>
+      </c>
+      <c r="F312" s="170">
+        <v>991.3</v>
+      </c>
+      <c r="G312" s="130"/>
+      <c r="H312" s="133"/>
+      <c r="I312" s="133"/>
+      <c r="J312" s="133"/>
+      <c r="K312" s="133"/>
+      <c r="L312" s="133"/>
+      <c r="M312" s="133"/>
+      <c r="N312" s="50"/>
       <c r="O312" s="14"/>
-      <c r="R312" s="8"/>
-[...32 lines deleted...]
-      <c r="A314" s="79" t="s">
+      <c r="P312" s="6"/>
+      <c r="Q312" s="6"/>
+      <c r="R312" s="6"/>
+    </row>
+    <row r="313" spans="1:19" s="9" customFormat="1" ht="12" customHeight="1">
+      <c r="A313" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="B314" s="134">
+      <c r="B313" s="133">
         <v>168.4</v>
       </c>
-      <c r="C314" s="134">
+      <c r="C313" s="133">
         <v>340.3</v>
       </c>
-      <c r="D314" s="134">
+      <c r="D313" s="133">
         <v>535.20000000000005</v>
       </c>
-      <c r="E314" s="166">
+      <c r="E313" s="159">
         <v>779.9</v>
       </c>
-      <c r="F314" s="92"/>
-[...11 lines deleted...]
-      <c r="A315" s="50" t="s">
+      <c r="F313" s="170">
+        <v>986.2</v>
+      </c>
+      <c r="G313" s="130"/>
+      <c r="H313" s="133"/>
+      <c r="I313" s="133"/>
+      <c r="J313" s="133"/>
+      <c r="K313" s="133"/>
+      <c r="L313" s="133"/>
+      <c r="M313" s="133"/>
+      <c r="N313" s="79"/>
+      <c r="O313" s="24"/>
+    </row>
+    <row r="314" spans="1:19" s="54" customFormat="1" ht="12" customHeight="1">
+      <c r="A314" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B315" s="134">
+      <c r="B314" s="133">
         <v>0.2</v>
       </c>
-      <c r="C315" s="134">
+      <c r="C314" s="133">
         <v>1.5</v>
       </c>
-      <c r="D315" s="134">
+      <c r="D314" s="133">
         <v>2.8</v>
       </c>
-      <c r="E315" s="166">
+      <c r="E314" s="159">
         <v>4</v>
       </c>
+      <c r="F314" s="170">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="G314" s="130"/>
+      <c r="H314" s="133"/>
+      <c r="I314" s="133"/>
+      <c r="J314" s="133"/>
+      <c r="K314" s="133"/>
+      <c r="L314" s="133"/>
+      <c r="M314" s="133"/>
+      <c r="N314" s="65"/>
+      <c r="O314" s="44"/>
+      <c r="R314" s="81"/>
+    </row>
+    <row r="315" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A315" s="42"/>
+      <c r="B315" s="43"/>
+      <c r="C315" s="56"/>
+      <c r="D315" s="56"/>
+      <c r="E315" s="93"/>
       <c r="F315" s="92"/>
-      <c r="G315" s="131"/>
-[...5 lines deleted...]
-      <c r="M315" s="134"/>
+      <c r="G315" s="118"/>
+      <c r="H315" s="118"/>
+      <c r="I315" s="94"/>
+      <c r="J315" s="94"/>
+      <c r="K315" s="94"/>
+      <c r="L315" s="82"/>
+      <c r="M315" s="43"/>
       <c r="N315" s="65"/>
-      <c r="O315" s="44"/>
-      <c r="R315" s="81"/>
+      <c r="O315" s="14"/>
+      <c r="R315" s="4"/>
     </row>
     <row r="316" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A316" s="42"/>
+      <c r="A316" s="42" t="s">
+        <v>6</v>
+      </c>
       <c r="B316" s="43"/>
-      <c r="C316" s="56"/>
-      <c r="D316" s="56"/>
+      <c r="C316" s="44"/>
+      <c r="D316" s="44"/>
       <c r="E316" s="93"/>
-      <c r="F316" s="92"/>
-[...4 lines deleted...]
-      <c r="K316" s="94"/>
+      <c r="F316" s="93"/>
+      <c r="G316" s="118"/>
+      <c r="H316" s="118"/>
+      <c r="I316" s="87"/>
+      <c r="J316" s="56"/>
+      <c r="K316" s="56"/>
       <c r="L316" s="82"/>
       <c r="M316" s="43"/>
-      <c r="N316" s="65"/>
+      <c r="N316" s="62"/>
       <c r="O316" s="14"/>
       <c r="R316" s="4"/>
     </row>
-    <row r="317" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-[...15 lines deleted...]
-      <c r="N317" s="62"/>
+    <row r="317" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A317" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B317" s="117">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="C317" s="133">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="D317" s="133">
+        <v>106.9</v>
+      </c>
+      <c r="E317" s="159">
+        <v>122</v>
+      </c>
+      <c r="F317" s="170">
+        <v>144</v>
+      </c>
+      <c r="G317" s="130"/>
+      <c r="H317" s="133"/>
+      <c r="I317" s="133"/>
+      <c r="J317" s="133"/>
+      <c r="K317" s="133"/>
+      <c r="L317" s="133"/>
+      <c r="M317" s="133"/>
+      <c r="N317" s="50"/>
       <c r="O317" s="14"/>
-      <c r="R317" s="4"/>
-[...5 lines deleted...]
-      <c r="B318" s="118">
+      <c r="R317" s="6"/>
+    </row>
+    <row r="318" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A318" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B318" s="117">
         <v>39.700000000000003</v>
       </c>
-      <c r="C318" s="134">
+      <c r="C318" s="133">
         <v>76.599999999999994</v>
       </c>
-      <c r="D318" s="134">
+      <c r="D318" s="133">
         <v>106.9</v>
       </c>
-      <c r="E318" s="166">
+      <c r="E318" s="159">
         <v>122</v>
       </c>
-      <c r="F318" s="92"/>
-[...7 lines deleted...]
-      <c r="N318" s="50"/>
+      <c r="F318" s="170">
+        <v>144</v>
+      </c>
+      <c r="G318" s="130"/>
+      <c r="H318" s="133"/>
+      <c r="I318" s="133"/>
+      <c r="J318" s="133"/>
+      <c r="K318" s="133"/>
+      <c r="L318" s="133"/>
+      <c r="M318" s="133"/>
+      <c r="N318" s="63"/>
       <c r="O318" s="14"/>
-      <c r="R318" s="6"/>
+      <c r="R318" s="4"/>
     </row>
     <row r="319" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A319" s="63" t="s">
-[...22 lines deleted...]
-      <c r="N319" s="63"/>
+      <c r="A319" s="65"/>
+      <c r="B319" s="43"/>
+      <c r="C319" s="56"/>
+      <c r="D319" s="56"/>
+      <c r="E319" s="93"/>
+      <c r="F319" s="93"/>
+      <c r="G319" s="118"/>
+      <c r="H319" s="118"/>
+      <c r="I319" s="94"/>
+      <c r="J319" s="94"/>
+      <c r="K319" s="94"/>
+      <c r="L319" s="82"/>
+      <c r="M319" s="43"/>
+      <c r="N319" s="65"/>
       <c r="O319" s="14"/>
       <c r="R319" s="4"/>
     </row>
-    <row r="320" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A320" s="65"/>
+    <row r="320" spans="1:19" s="3" customFormat="1" ht="22.5">
+      <c r="A320" s="42" t="s">
+        <v>105</v>
+      </c>
       <c r="B320" s="43"/>
-      <c r="C320" s="56"/>
-      <c r="D320" s="56"/>
+      <c r="C320" s="44"/>
+      <c r="D320" s="45"/>
       <c r="E320" s="93"/>
       <c r="F320" s="93"/>
-      <c r="G320" s="119"/>
-[...3 lines deleted...]
-      <c r="K320" s="94"/>
+      <c r="G320" s="118"/>
+      <c r="H320" s="118"/>
+      <c r="I320" s="45"/>
+      <c r="J320" s="47"/>
+      <c r="K320" s="44"/>
       <c r="L320" s="82"/>
-      <c r="M320" s="43"/>
-      <c r="N320" s="65"/>
+      <c r="M320" s="48"/>
+      <c r="N320" s="62"/>
       <c r="O320" s="14"/>
+      <c r="Q320" s="4"/>
       <c r="R320" s="4"/>
     </row>
-    <row r="321" spans="1:20" s="3" customFormat="1" ht="22.5">
-[...15 lines deleted...]
-      <c r="N321" s="62"/>
+    <row r="321" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A321" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B321" s="133">
+        <v>18.5</v>
+      </c>
+      <c r="C321" s="133">
+        <v>36.6</v>
+      </c>
+      <c r="D321" s="133">
+        <v>57.1</v>
+      </c>
+      <c r="E321" s="159">
+        <v>77.7</v>
+      </c>
+      <c r="F321" s="170">
+        <v>98.8</v>
+      </c>
+      <c r="G321" s="130"/>
+      <c r="H321" s="133"/>
+      <c r="I321" s="133"/>
+      <c r="J321" s="133"/>
+      <c r="K321" s="133"/>
+      <c r="L321" s="133"/>
+      <c r="M321" s="133"/>
+      <c r="N321" s="50"/>
       <c r="O321" s="14"/>
-      <c r="Q321" s="4"/>
-[...6 lines deleted...]
-      <c r="B322" s="134">
+      <c r="R321" s="6"/>
+    </row>
+    <row r="322" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A322" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B322" s="133">
         <v>18.5</v>
       </c>
-      <c r="C322" s="134">
+      <c r="C322" s="133">
         <v>36.6</v>
       </c>
-      <c r="D322" s="134">
+      <c r="D322" s="133">
         <v>57.1</v>
       </c>
-      <c r="E322" s="166">
+      <c r="E322" s="159">
         <v>77.7</v>
       </c>
-      <c r="F322" s="92"/>
-[...7 lines deleted...]
-      <c r="N322" s="50"/>
+      <c r="F322" s="170">
+        <v>98.8</v>
+      </c>
+      <c r="G322" s="130"/>
+      <c r="H322" s="133"/>
+      <c r="I322" s="133"/>
+      <c r="J322" s="133"/>
+      <c r="K322" s="133"/>
+      <c r="L322" s="133"/>
+      <c r="M322" s="133"/>
+      <c r="N322" s="63"/>
       <c r="O322" s="14"/>
-      <c r="R322" s="6"/>
+      <c r="R322" s="4"/>
     </row>
     <row r="323" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A323" s="63" t="s">
-[...22 lines deleted...]
-      <c r="N323" s="63"/>
+      <c r="A323" s="42"/>
+      <c r="B323" s="43"/>
+      <c r="C323" s="44"/>
+      <c r="D323" s="44"/>
+      <c r="E323" s="85"/>
+      <c r="F323" s="85"/>
+      <c r="G323" s="48"/>
+      <c r="H323" s="48"/>
+      <c r="I323" s="94"/>
+      <c r="J323" s="94"/>
+      <c r="K323" s="94"/>
+      <c r="L323" s="82"/>
+      <c r="M323" s="43"/>
+      <c r="N323" s="65"/>
       <c r="O323" s="14"/>
       <c r="R323" s="4"/>
     </row>
     <row r="324" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A324" s="42"/>
+      <c r="A324" s="42" t="s">
+        <v>95</v>
+      </c>
       <c r="B324" s="43"/>
       <c r="C324" s="44"/>
       <c r="D324" s="44"/>
       <c r="E324" s="85"/>
       <c r="F324" s="85"/>
       <c r="G324" s="48"/>
       <c r="H324" s="48"/>
-      <c r="I324" s="94"/>
-[...1 lines deleted...]
-      <c r="K324" s="94"/>
+      <c r="I324" s="56"/>
+      <c r="J324" s="56"/>
+      <c r="K324" s="56"/>
       <c r="L324" s="82"/>
       <c r="M324" s="43"/>
-      <c r="N324" s="65"/>
+      <c r="N324" s="49"/>
       <c r="O324" s="14"/>
       <c r="R324" s="4"/>
     </row>
-    <row r="325" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-[...13 lines deleted...]
-      <c r="L325" s="82"/>
+    <row r="325" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A325" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B325" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C325" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D325" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E325" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F325" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G325" s="43"/>
+      <c r="H325" s="43"/>
+      <c r="I325" s="43"/>
+      <c r="J325" s="43"/>
+      <c r="K325" s="43"/>
+      <c r="L325" s="43"/>
       <c r="M325" s="43"/>
-      <c r="N325" s="49"/>
+      <c r="N325" s="50"/>
       <c r="O325" s="14"/>
-      <c r="R325" s="4"/>
-[...23 lines deleted...]
-      <c r="L326" s="43"/>
+      <c r="R325" s="6"/>
+    </row>
+    <row r="326" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A326" s="42"/>
+      <c r="B326" s="43"/>
+      <c r="C326" s="94"/>
+      <c r="D326" s="94"/>
+      <c r="E326" s="85"/>
+      <c r="F326" s="85"/>
+      <c r="G326" s="48"/>
+      <c r="H326" s="48"/>
+      <c r="I326" s="94"/>
+      <c r="J326" s="94"/>
+      <c r="K326" s="96"/>
+      <c r="L326" s="82"/>
       <c r="M326" s="43"/>
-      <c r="N326" s="50"/>
+      <c r="N326" s="49"/>
       <c r="O326" s="14"/>
-      <c r="R326" s="6"/>
+      <c r="R326" s="4"/>
     </row>
     <row r="327" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A327" s="42"/>
+      <c r="A327" s="42" t="s">
+        <v>78</v>
+      </c>
       <c r="B327" s="43"/>
-      <c r="C327" s="94"/>
-      <c r="D327" s="94"/>
+      <c r="C327" s="56"/>
+      <c r="D327" s="56"/>
       <c r="E327" s="85"/>
       <c r="F327" s="85"/>
       <c r="G327" s="48"/>
       <c r="H327" s="48"/>
-      <c r="I327" s="94"/>
-[...1 lines deleted...]
-      <c r="K327" s="96"/>
+      <c r="I327" s="85"/>
+      <c r="J327" s="56"/>
+      <c r="K327" s="56"/>
       <c r="L327" s="82"/>
       <c r="M327" s="43"/>
-      <c r="N327" s="49"/>
-      <c r="O327" s="14"/>
+      <c r="N327" s="70"/>
+      <c r="O327" s="27"/>
+      <c r="P327" s="4"/>
       <c r="R327" s="4"/>
-    </row>
-[...16 lines deleted...]
-      <c r="N328" s="70"/>
+      <c r="T327" s="4"/>
+    </row>
+    <row r="328" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A328" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B328" s="132">
+        <v>3775</v>
+      </c>
+      <c r="C328" s="132">
+        <v>17782</v>
+      </c>
+      <c r="D328" s="132">
+        <v>31788</v>
+      </c>
+      <c r="E328" s="158">
+        <v>45795</v>
+      </c>
+      <c r="F328" s="169">
+        <v>52019</v>
+      </c>
+      <c r="G328" s="129"/>
+      <c r="H328" s="132"/>
+      <c r="I328" s="132"/>
+      <c r="J328" s="132"/>
+      <c r="K328" s="132"/>
+      <c r="L328" s="132"/>
+      <c r="M328" s="132"/>
+      <c r="N328" s="50"/>
       <c r="O328" s="27"/>
-      <c r="P328" s="4"/>
-[...7 lines deleted...]
-      <c r="B329" s="133">
+      <c r="P328" s="6"/>
+      <c r="R328" s="6"/>
+      <c r="T328" s="6"/>
+    </row>
+    <row r="329" spans="1:20" s="10" customFormat="1" ht="12" customHeight="1">
+      <c r="A329" s="80" t="s">
+        <v>63</v>
+      </c>
+      <c r="B329" s="132">
         <v>3775</v>
       </c>
-      <c r="C329" s="133">
+      <c r="C329" s="132">
         <v>17782</v>
       </c>
-      <c r="D329" s="133">
+      <c r="D329" s="132">
         <v>31788</v>
       </c>
-      <c r="E329" s="165">
+      <c r="E329" s="158">
         <v>45795</v>
       </c>
-      <c r="F329" s="82"/>
-[...44 lines deleted...]
-      <c r="D331" s="85"/>
+      <c r="F329" s="169">
+        <v>52019</v>
+      </c>
+      <c r="G329" s="129"/>
+      <c r="H329" s="132"/>
+      <c r="I329" s="132"/>
+      <c r="J329" s="132"/>
+      <c r="K329" s="132"/>
+      <c r="L329" s="132"/>
+      <c r="M329" s="132"/>
+      <c r="N329" s="80"/>
+      <c r="O329" s="29"/>
+    </row>
+    <row r="330" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A330" s="42"/>
+      <c r="B330" s="43"/>
+      <c r="C330" s="85"/>
+      <c r="D330" s="85"/>
+      <c r="E330" s="85"/>
+      <c r="F330" s="85"/>
+      <c r="G330" s="48"/>
+      <c r="H330" s="48"/>
+      <c r="I330" s="85"/>
+      <c r="J330" s="85"/>
+      <c r="K330" s="85"/>
+      <c r="L330" s="82"/>
+      <c r="M330" s="43"/>
+      <c r="N330" s="49"/>
+      <c r="O330" s="27"/>
+      <c r="P330" s="4"/>
+      <c r="R330" s="4"/>
+      <c r="T330" s="4"/>
+    </row>
+    <row r="331" spans="1:20" s="3" customFormat="1" ht="22.5">
+      <c r="A331" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="B331" s="93"/>
+      <c r="C331" s="56"/>
+      <c r="D331" s="44"/>
       <c r="E331" s="85"/>
       <c r="F331" s="85"/>
       <c r="G331" s="48"/>
       <c r="H331" s="48"/>
-      <c r="I331" s="85"/>
-[...1 lines deleted...]
-      <c r="K331" s="85"/>
+      <c r="I331" s="56"/>
+      <c r="J331" s="45"/>
+      <c r="K331" s="44"/>
       <c r="L331" s="82"/>
-      <c r="M331" s="43"/>
-      <c r="N331" s="49"/>
+      <c r="M331" s="93"/>
+      <c r="N331" s="62"/>
       <c r="O331" s="27"/>
       <c r="P331" s="4"/>
       <c r="R331" s="4"/>
       <c r="T331" s="4"/>
     </row>
-    <row r="332" spans="1:20" s="3" customFormat="1" ht="22.5">
-[...15 lines deleted...]
-      <c r="N332" s="62"/>
+    <row r="332" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A332" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B332" s="132">
+        <v>166</v>
+      </c>
+      <c r="C332" s="132">
+        <v>427</v>
+      </c>
+      <c r="D332" s="132">
+        <v>701</v>
+      </c>
+      <c r="E332" s="158">
+        <v>1668</v>
+      </c>
+      <c r="F332" s="169">
+        <v>2880</v>
+      </c>
+      <c r="G332" s="129"/>
+      <c r="H332" s="132"/>
+      <c r="I332" s="132"/>
+      <c r="J332" s="132"/>
+      <c r="K332" s="132"/>
+      <c r="L332" s="132"/>
+      <c r="M332" s="132"/>
+      <c r="N332" s="50"/>
       <c r="O332" s="27"/>
-      <c r="P332" s="4"/>
-[...31 lines deleted...]
-      <c r="T333" s="6"/>
+      <c r="P332" s="6"/>
+      <c r="R332" s="6"/>
+      <c r="T332" s="6"/>
+    </row>
+    <row r="333" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1">
+      <c r="A333" s="71" t="s">
+        <v>63</v>
+      </c>
+      <c r="B333" s="132">
+        <v>165</v>
+      </c>
+      <c r="C333" s="132">
+        <v>426</v>
+      </c>
+      <c r="D333" s="132">
+        <v>700</v>
+      </c>
+      <c r="E333" s="158">
+        <v>1667</v>
+      </c>
+      <c r="F333" s="169">
+        <v>2879</v>
+      </c>
+      <c r="G333" s="129"/>
+      <c r="H333" s="132"/>
+      <c r="I333" s="132"/>
+      <c r="J333" s="132"/>
+      <c r="K333" s="132"/>
+      <c r="L333" s="132"/>
+      <c r="M333" s="132"/>
+      <c r="N333" s="71"/>
+      <c r="O333" s="26"/>
     </row>
     <row r="334" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1">
-      <c r="A334" s="71" t="s">
-[...21 lines deleted...]
-      <c r="M334" s="133"/>
+      <c r="A334" s="50" t="s">
+        <v>106</v>
+      </c>
+      <c r="B334" s="132">
+        <v>1</v>
+      </c>
+      <c r="C334" s="132">
+        <v>1</v>
+      </c>
+      <c r="D334" s="132">
+        <v>1</v>
+      </c>
+      <c r="E334" s="158">
+        <v>1</v>
+      </c>
+      <c r="F334" s="169">
+        <v>1</v>
+      </c>
+      <c r="G334" s="129"/>
+      <c r="H334" s="132"/>
+      <c r="I334" s="132"/>
+      <c r="J334" s="132"/>
+      <c r="K334" s="132"/>
+      <c r="L334" s="132"/>
+      <c r="M334" s="132"/>
       <c r="N334" s="71"/>
       <c r="O334" s="26"/>
     </row>
-    <row r="335" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1">
-[...14 lines deleted...]
-      </c>
+    <row r="335" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A335" s="42"/>
+      <c r="B335" s="43"/>
+      <c r="C335" s="85"/>
+      <c r="D335" s="85"/>
+      <c r="E335" s="85"/>
       <c r="F335" s="82"/>
-      <c r="G335" s="130"/>
-[...10 lines deleted...]
-      <c r="A336" s="42"/>
+      <c r="G335" s="48"/>
+      <c r="H335" s="48"/>
+      <c r="I335" s="85"/>
+      <c r="J335" s="85"/>
+      <c r="K335" s="85"/>
+      <c r="L335" s="82"/>
+      <c r="M335" s="43"/>
+      <c r="N335" s="49"/>
+      <c r="O335" s="27"/>
+      <c r="P335" s="4"/>
+      <c r="R335" s="4"/>
+      <c r="T335" s="4"/>
+    </row>
+    <row r="336" spans="1:20" s="3" customFormat="1" ht="56.25">
+      <c r="A336" s="42" t="s">
+        <v>24</v>
+      </c>
       <c r="B336" s="43"/>
-      <c r="C336" s="85"/>
-      <c r="D336" s="85"/>
+      <c r="C336" s="56"/>
+      <c r="D336" s="56"/>
       <c r="E336" s="85"/>
-      <c r="F336" s="82"/>
+      <c r="F336" s="85"/>
       <c r="G336" s="48"/>
       <c r="H336" s="48"/>
-      <c r="I336" s="85"/>
-[...1 lines deleted...]
-      <c r="K336" s="85"/>
+      <c r="I336" s="44"/>
+      <c r="J336" s="56"/>
+      <c r="K336" s="56"/>
       <c r="L336" s="82"/>
       <c r="M336" s="43"/>
-      <c r="N336" s="49"/>
+      <c r="N336" s="62"/>
       <c r="O336" s="27"/>
       <c r="P336" s="4"/>
       <c r="R336" s="4"/>
       <c r="T336" s="4"/>
     </row>
-    <row r="337" spans="1:20" s="3" customFormat="1" ht="56.25">
-[...15 lines deleted...]
-      <c r="N337" s="62"/>
+    <row r="337" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A337" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B337" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="C337" s="109">
+        <v>1</v>
+      </c>
+      <c r="D337" s="132">
+        <v>3</v>
+      </c>
+      <c r="E337" s="158">
+        <v>13</v>
+      </c>
+      <c r="F337" s="169">
+        <v>30</v>
+      </c>
+      <c r="G337" s="129"/>
+      <c r="H337" s="132"/>
+      <c r="I337" s="132"/>
+      <c r="J337" s="132"/>
+      <c r="K337" s="132"/>
+      <c r="L337" s="132"/>
+      <c r="M337" s="132"/>
+      <c r="N337" s="50"/>
       <c r="O337" s="27"/>
-      <c r="P337" s="4"/>
-[...10 lines deleted...]
-      <c r="C338" s="110">
+      <c r="P337" s="6"/>
+      <c r="R337" s="6"/>
+      <c r="T337" s="6"/>
+    </row>
+    <row r="338" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1">
+      <c r="A338" s="71" t="s">
+        <v>63</v>
+      </c>
+      <c r="B338" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="C338" s="109">
         <v>1</v>
       </c>
-      <c r="D338" s="133">
+      <c r="D338" s="132">
         <v>3</v>
       </c>
-      <c r="E338" s="165">
+      <c r="E338" s="158">
         <v>13</v>
       </c>
-      <c r="F338" s="82"/>
-[...41 lines deleted...]
-      <c r="A340" s="42"/>
+      <c r="F338" s="169">
+        <v>30</v>
+      </c>
+      <c r="G338" s="129"/>
+      <c r="H338" s="132"/>
+      <c r="I338" s="132"/>
+      <c r="J338" s="132"/>
+      <c r="K338" s="132"/>
+      <c r="L338" s="132"/>
+      <c r="M338" s="132"/>
+      <c r="N338" s="71"/>
+      <c r="O338" s="26"/>
+    </row>
+    <row r="339" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A339" s="42"/>
+      <c r="B339" s="43"/>
+      <c r="C339" s="44"/>
+      <c r="D339" s="56"/>
+      <c r="E339" s="85"/>
+      <c r="F339" s="85"/>
+      <c r="G339" s="48"/>
+      <c r="H339" s="48"/>
+      <c r="I339" s="45"/>
+      <c r="J339" s="45"/>
+      <c r="K339" s="44"/>
+      <c r="L339" s="82"/>
+      <c r="M339" s="48"/>
+      <c r="N339" s="49"/>
+      <c r="O339" s="27"/>
+      <c r="P339" s="4"/>
+      <c r="R339" s="4"/>
+      <c r="T339" s="4"/>
+    </row>
+    <row r="340" spans="1:20" s="3" customFormat="1" ht="68.25" customHeight="1">
+      <c r="A340" s="42" t="s">
+        <v>84</v>
+      </c>
       <c r="B340" s="43"/>
       <c r="C340" s="44"/>
-      <c r="D340" s="56"/>
+      <c r="D340" s="44"/>
       <c r="E340" s="85"/>
       <c r="F340" s="85"/>
       <c r="G340" s="48"/>
       <c r="H340" s="48"/>
-      <c r="I340" s="45"/>
-[...1 lines deleted...]
-      <c r="K340" s="44"/>
+      <c r="I340" s="56"/>
+      <c r="J340" s="56"/>
+      <c r="K340" s="56"/>
       <c r="L340" s="82"/>
-      <c r="M340" s="48"/>
-[...2 lines deleted...]
-      <c r="P340" s="4"/>
+      <c r="M340" s="43"/>
+      <c r="N340" s="62"/>
+      <c r="O340" s="14"/>
       <c r="R340" s="4"/>
-      <c r="T340" s="4"/>
-[...17 lines deleted...]
-      <c r="N341" s="62"/>
+    </row>
+    <row r="341" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A341" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="B341" s="133">
+        <v>1.8</v>
+      </c>
+      <c r="C341" s="133">
+        <v>5.9</v>
+      </c>
+      <c r="D341" s="133">
+        <v>10.1</v>
+      </c>
+      <c r="E341" s="159">
+        <v>15.8</v>
+      </c>
+      <c r="F341" s="170">
+        <v>20.2</v>
+      </c>
+      <c r="G341" s="130"/>
+      <c r="H341" s="133"/>
+      <c r="I341" s="133"/>
+      <c r="J341" s="133"/>
+      <c r="K341" s="133"/>
+      <c r="L341" s="133"/>
+      <c r="M341" s="133"/>
+      <c r="N341" s="50"/>
       <c r="O341" s="14"/>
-      <c r="R341" s="4"/>
-[...5 lines deleted...]
-      <c r="B342" s="134">
+      <c r="R341" s="6"/>
+    </row>
+    <row r="342" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1">
+      <c r="A342" s="71" t="s">
+        <v>93</v>
+      </c>
+      <c r="B342" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="C342" s="133">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D342" s="133">
+        <v>4.7</v>
+      </c>
+      <c r="E342" s="159">
+        <v>7</v>
+      </c>
+      <c r="F342" s="170">
+        <v>7</v>
+      </c>
+      <c r="G342" s="130"/>
+      <c r="H342" s="133"/>
+      <c r="I342" s="133"/>
+      <c r="J342" s="133"/>
+      <c r="K342" s="133"/>
+      <c r="L342" s="133"/>
+      <c r="M342" s="133"/>
+      <c r="N342" s="71"/>
+      <c r="O342" s="26"/>
+    </row>
+    <row r="343" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A343" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="B343" s="133">
         <v>1.8</v>
       </c>
-      <c r="C342" s="134">
-[...45 lines deleted...]
-      <c r="O343" s="26"/>
+      <c r="C343" s="133">
+        <v>3.6</v>
+      </c>
+      <c r="D343" s="133">
+        <v>5.4</v>
+      </c>
+      <c r="E343" s="159">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="F343" s="170">
+        <v>13.2</v>
+      </c>
+      <c r="G343" s="130"/>
+      <c r="H343" s="133"/>
+      <c r="I343" s="133"/>
+      <c r="J343" s="133"/>
+      <c r="K343" s="133"/>
+      <c r="L343" s="133"/>
+      <c r="M343" s="133"/>
+      <c r="N343" s="50"/>
+      <c r="O343" s="14"/>
+      <c r="P343" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q343" s="4"/>
+      <c r="R343" s="4"/>
     </row>
     <row r="344" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A344" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N344" s="50"/>
+      <c r="A344" s="42"/>
+      <c r="B344" s="94"/>
+      <c r="C344" s="94"/>
+      <c r="D344" s="94"/>
+      <c r="E344" s="85"/>
+      <c r="F344" s="85"/>
+      <c r="G344" s="43"/>
+      <c r="H344" s="43"/>
+      <c r="I344" s="94"/>
+      <c r="J344" s="94"/>
+      <c r="K344" s="94"/>
+      <c r="L344" s="82"/>
+      <c r="M344" s="94"/>
+      <c r="N344" s="49"/>
       <c r="O344" s="14"/>
-      <c r="P344" s="3" t="s">
-[...2 lines deleted...]
-      <c r="Q344" s="4"/>
       <c r="R344" s="4"/>
     </row>
-    <row r="345" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D345" s="94"/>
+    <row r="345" spans="1:20" s="3" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A345" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B345" s="45"/>
+      <c r="C345" s="44"/>
+      <c r="D345" s="45"/>
       <c r="E345" s="85"/>
       <c r="F345" s="85"/>
       <c r="G345" s="43"/>
       <c r="H345" s="43"/>
-      <c r="I345" s="94"/>
-[...1 lines deleted...]
-      <c r="K345" s="94"/>
+      <c r="I345" s="45"/>
+      <c r="J345" s="45"/>
+      <c r="K345" s="45"/>
       <c r="L345" s="82"/>
-      <c r="M345" s="94"/>
-      <c r="N345" s="49"/>
+      <c r="M345" s="45"/>
+      <c r="N345" s="62"/>
       <c r="O345" s="14"/>
       <c r="R345" s="4"/>
     </row>
-    <row r="346" spans="1:20" s="3" customFormat="1" ht="21.75" customHeight="1">
-[...15 lines deleted...]
-      <c r="N346" s="62"/>
+    <row r="346" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A346" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B346" s="109">
+        <v>6722</v>
+      </c>
+      <c r="C346" s="132">
+        <v>12826</v>
+      </c>
+      <c r="D346" s="132">
+        <v>20694</v>
+      </c>
+      <c r="E346" s="158">
+        <v>28553</v>
+      </c>
+      <c r="F346" s="169">
+        <v>37872</v>
+      </c>
+      <c r="G346" s="129"/>
+      <c r="H346" s="132"/>
+      <c r="I346" s="132"/>
+      <c r="J346" s="132"/>
+      <c r="K346" s="132"/>
+      <c r="L346" s="132"/>
+      <c r="M346" s="132"/>
+      <c r="N346" s="50"/>
       <c r="O346" s="14"/>
       <c r="R346" s="4"/>
     </row>
     <row r="347" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A347" s="50" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M347" s="133"/>
+        <v>63</v>
+      </c>
+      <c r="B347" s="144" t="s">
+        <v>90</v>
+      </c>
+      <c r="C347" s="144" t="s">
+        <v>90</v>
+      </c>
+      <c r="D347" s="132">
+        <v>1</v>
+      </c>
+      <c r="E347" s="158">
+        <v>1</v>
+      </c>
+      <c r="F347" s="169">
+        <v>1</v>
+      </c>
+      <c r="G347" s="129"/>
+      <c r="H347" s="132"/>
+      <c r="I347" s="132"/>
+      <c r="J347" s="132"/>
+      <c r="K347" s="132"/>
+      <c r="L347" s="132"/>
+      <c r="M347" s="132"/>
       <c r="N347" s="50"/>
       <c r="O347" s="14"/>
       <c r="R347" s="4"/>
     </row>
     <row r="348" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A348" s="50" t="s">
-        <v>63</v>
-[...20 lines deleted...]
-      <c r="M348" s="133"/>
+        <v>64</v>
+      </c>
+      <c r="B348" s="144" t="s">
+        <v>90</v>
+      </c>
+      <c r="C348" s="82" t="s">
+        <v>90</v>
+      </c>
+      <c r="D348" s="82" t="s">
+        <v>90</v>
+      </c>
+      <c r="E348" s="82" t="s">
+        <v>90</v>
+      </c>
+      <c r="F348" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G348" s="100"/>
+      <c r="H348" s="100"/>
+      <c r="I348" s="100"/>
+      <c r="J348" s="100"/>
+      <c r="K348" s="100"/>
+      <c r="L348" s="100"/>
+      <c r="M348" s="100"/>
       <c r="N348" s="50"/>
       <c r="O348" s="14"/>
       <c r="R348" s="4"/>
     </row>
     <row r="349" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A349" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N349" s="50"/>
+      <c r="A349" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B349" s="44"/>
+      <c r="C349" s="84"/>
+      <c r="D349" s="121"/>
+      <c r="E349" s="156"/>
+      <c r="F349" s="97"/>
+      <c r="G349" s="121"/>
+      <c r="H349" s="121"/>
+      <c r="I349" s="102"/>
+      <c r="J349" s="102"/>
+      <c r="K349" s="107"/>
+      <c r="L349" s="98"/>
+      <c r="M349" s="107"/>
+      <c r="N349" s="51"/>
       <c r="O349" s="14"/>
       <c r="R349" s="4"/>
     </row>
     <row r="350" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A350" s="51" t="s">
-[...14 lines deleted...]
-      <c r="N350" s="51"/>
+      <c r="A350" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B350" s="109">
+        <v>6722</v>
+      </c>
+      <c r="C350" s="132">
+        <v>12826</v>
+      </c>
+      <c r="D350" s="132">
+        <v>20693</v>
+      </c>
+      <c r="E350" s="158">
+        <v>28552</v>
+      </c>
+      <c r="F350" s="169">
+        <v>37871</v>
+      </c>
+      <c r="G350" s="129"/>
+      <c r="H350" s="132"/>
+      <c r="I350" s="132"/>
+      <c r="J350" s="132"/>
+      <c r="K350" s="132"/>
+      <c r="L350" s="132"/>
+      <c r="M350" s="132"/>
+      <c r="N350" s="50"/>
       <c r="O350" s="14"/>
       <c r="R350" s="4"/>
     </row>
     <row r="351" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A351" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N351" s="50"/>
+      <c r="A351" s="42"/>
+      <c r="B351" s="43"/>
+      <c r="C351" s="44"/>
+      <c r="D351" s="44"/>
+      <c r="E351" s="85"/>
+      <c r="F351" s="85"/>
+      <c r="G351" s="48"/>
+      <c r="H351" s="48"/>
+      <c r="I351" s="45"/>
+      <c r="J351" s="45"/>
+      <c r="K351" s="44"/>
+      <c r="L351" s="82"/>
+      <c r="M351" s="48"/>
+      <c r="N351" s="65"/>
       <c r="O351" s="14"/>
       <c r="R351" s="4"/>
     </row>
-    <row r="352" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A352" s="42"/>
+    <row r="352" spans="1:20" s="3" customFormat="1" ht="33.75">
+      <c r="A352" s="42" t="s">
+        <v>26</v>
+      </c>
       <c r="B352" s="43"/>
       <c r="C352" s="44"/>
       <c r="D352" s="44"/>
       <c r="E352" s="85"/>
       <c r="F352" s="85"/>
       <c r="G352" s="48"/>
       <c r="H352" s="48"/>
-      <c r="I352" s="45"/>
+      <c r="I352" s="56"/>
       <c r="J352" s="45"/>
       <c r="K352" s="44"/>
       <c r="L352" s="82"/>
-      <c r="M352" s="48"/>
-      <c r="N352" s="65"/>
+      <c r="M352" s="43"/>
+      <c r="N352" s="62"/>
       <c r="O352" s="14"/>
+      <c r="Q352" s="4"/>
       <c r="R352" s="4"/>
     </row>
-    <row r="353" spans="1:18" s="3" customFormat="1" ht="33.75">
-[...15 lines deleted...]
-      <c r="N353" s="62"/>
+    <row r="353" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A353" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B353" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C353" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D353" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="E353" s="158">
+        <v>47</v>
+      </c>
+      <c r="F353" s="169">
+        <v>66</v>
+      </c>
+      <c r="G353" s="83"/>
+      <c r="H353" s="83"/>
+      <c r="I353" s="83"/>
+      <c r="J353" s="83"/>
+      <c r="K353" s="83"/>
+      <c r="L353" s="83"/>
+      <c r="M353" s="83"/>
+      <c r="N353" s="50"/>
       <c r="O353" s="14"/>
-      <c r="Q353" s="4"/>
-      <c r="R353" s="4"/>
+      <c r="Q353" s="6"/>
+      <c r="R353" s="6"/>
     </row>
     <row r="354" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A354" s="50" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="B354" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C354" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D354" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="E354" s="165">
+      <c r="E354" s="158">
         <v>47</v>
       </c>
-      <c r="F354" s="83"/>
+      <c r="F354" s="169">
+        <v>66</v>
+      </c>
       <c r="G354" s="83"/>
       <c r="H354" s="83"/>
       <c r="I354" s="83"/>
       <c r="J354" s="83"/>
       <c r="K354" s="83"/>
       <c r="L354" s="83"/>
       <c r="M354" s="83"/>
       <c r="N354" s="50"/>
       <c r="O354" s="14"/>
       <c r="Q354" s="6"/>
       <c r="R354" s="6"/>
     </row>
-    <row r="355" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+    <row r="355" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A355" s="50" t="s">
-        <v>63</v>
-[...20 lines deleted...]
-      <c r="M355" s="83"/>
+        <v>62</v>
+      </c>
+      <c r="B355" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="C355" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="D355" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="E355" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="F355" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="G355" s="88"/>
+      <c r="H355" s="88"/>
+      <c r="I355" s="88"/>
+      <c r="J355" s="88"/>
+      <c r="K355" s="88"/>
+      <c r="L355" s="88"/>
+      <c r="M355" s="88"/>
       <c r="N355" s="50"/>
       <c r="O355" s="14"/>
-      <c r="Q355" s="6"/>
-      <c r="R355" s="6"/>
+      <c r="Q355" s="4"/>
+      <c r="R355" s="4"/>
     </row>
     <row r="356" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A356" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N356" s="50"/>
+      <c r="A356" s="42"/>
+      <c r="B356" s="43"/>
+      <c r="C356" s="85"/>
+      <c r="D356" s="85"/>
+      <c r="E356" s="85"/>
+      <c r="F356" s="85"/>
+      <c r="G356" s="48"/>
+      <c r="H356" s="48"/>
+      <c r="I356" s="44"/>
+      <c r="J356" s="85"/>
+      <c r="K356" s="85"/>
+      <c r="L356" s="82"/>
+      <c r="M356" s="43"/>
+      <c r="N356" s="49"/>
       <c r="O356" s="14"/>
       <c r="Q356" s="4"/>
       <c r="R356" s="4"/>
     </row>
     <row r="357" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A357" s="42"/>
+      <c r="A357" s="42" t="s">
+        <v>56</v>
+      </c>
       <c r="B357" s="43"/>
-      <c r="C357" s="85"/>
-      <c r="D357" s="85"/>
+      <c r="C357" s="56"/>
+      <c r="D357" s="44"/>
       <c r="E357" s="85"/>
       <c r="F357" s="85"/>
       <c r="G357" s="48"/>
       <c r="H357" s="48"/>
-      <c r="I357" s="44"/>
-[...1 lines deleted...]
-      <c r="K357" s="85"/>
+      <c r="I357" s="45"/>
+      <c r="J357" s="45"/>
+      <c r="K357" s="44"/>
       <c r="L357" s="82"/>
       <c r="M357" s="43"/>
-      <c r="N357" s="49"/>
+      <c r="N357" s="62"/>
       <c r="O357" s="14"/>
       <c r="Q357" s="4"/>
       <c r="R357" s="4"/>
     </row>
-    <row r="358" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-[...15 lines deleted...]
-      <c r="N358" s="62"/>
+    <row r="358" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A358" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B358" s="132">
+        <v>20826</v>
+      </c>
+      <c r="C358" s="132">
+        <v>50737</v>
+      </c>
+      <c r="D358" s="132">
+        <v>80461</v>
+      </c>
+      <c r="E358" s="158">
+        <v>124589</v>
+      </c>
+      <c r="F358" s="169">
+        <v>164332</v>
+      </c>
+      <c r="G358" s="129"/>
+      <c r="H358" s="132"/>
+      <c r="I358" s="132"/>
+      <c r="J358" s="132"/>
+      <c r="K358" s="132"/>
+      <c r="L358" s="132"/>
+      <c r="M358" s="132"/>
+      <c r="N358" s="50"/>
       <c r="O358" s="14"/>
-      <c r="Q358" s="4"/>
-[...2 lines deleted...]
-    <row r="359" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="Q358" s="6"/>
+      <c r="R358" s="6"/>
+    </row>
+    <row r="359" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A359" s="50" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M359" s="133"/>
+        <v>63</v>
+      </c>
+      <c r="B359" s="132">
+        <v>6649</v>
+      </c>
+      <c r="C359" s="132">
+        <v>20254</v>
+      </c>
+      <c r="D359" s="132">
+        <v>34239</v>
+      </c>
+      <c r="E359" s="158">
+        <v>57638</v>
+      </c>
+      <c r="F359" s="169">
+        <v>80660</v>
+      </c>
+      <c r="G359" s="129"/>
+      <c r="H359" s="132"/>
+      <c r="I359" s="132"/>
+      <c r="J359" s="132"/>
+      <c r="K359" s="132"/>
+      <c r="L359" s="132"/>
+      <c r="M359" s="132"/>
       <c r="N359" s="50"/>
       <c r="O359" s="14"/>
-      <c r="Q359" s="6"/>
-      <c r="R359" s="6"/>
+      <c r="Q359" s="4"/>
+      <c r="R359" s="4"/>
     </row>
     <row r="360" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A360" s="50" t="s">
-        <v>63</v>
-[...20 lines deleted...]
-      <c r="M360" s="133"/>
+        <v>62</v>
+      </c>
+      <c r="B360" s="132">
+        <v>773</v>
+      </c>
+      <c r="C360" s="132">
+        <v>5776</v>
+      </c>
+      <c r="D360" s="132">
+        <v>10778</v>
+      </c>
+      <c r="E360" s="158">
+        <v>15781</v>
+      </c>
+      <c r="F360" s="169">
+        <v>15937</v>
+      </c>
+      <c r="G360" s="129"/>
+      <c r="H360" s="132"/>
+      <c r="I360" s="132"/>
+      <c r="J360" s="132"/>
+      <c r="K360" s="132"/>
+      <c r="L360" s="132"/>
+      <c r="M360" s="132"/>
       <c r="N360" s="50"/>
       <c r="O360" s="14"/>
       <c r="Q360" s="4"/>
       <c r="R360" s="4"/>
     </row>
     <row r="361" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A361" s="50" t="s">
-        <v>62</v>
-[...20 lines deleted...]
-      <c r="M361" s="133"/>
+        <v>64</v>
+      </c>
+      <c r="B361" s="132">
+        <v>13404</v>
+      </c>
+      <c r="C361" s="132">
+        <v>24707</v>
+      </c>
+      <c r="D361" s="132">
+        <v>35444</v>
+      </c>
+      <c r="E361" s="158">
+        <v>51169</v>
+      </c>
+      <c r="F361" s="169">
+        <v>67735</v>
+      </c>
+      <c r="G361" s="129"/>
+      <c r="H361" s="132"/>
+      <c r="I361" s="132"/>
+      <c r="J361" s="132"/>
+      <c r="K361" s="132"/>
+      <c r="L361" s="132"/>
+      <c r="M361" s="132"/>
       <c r="N361" s="50"/>
       <c r="O361" s="14"/>
       <c r="Q361" s="4"/>
       <c r="R361" s="4"/>
     </row>
     <row r="362" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A362" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N362" s="50"/>
+      <c r="A362" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B362" s="44"/>
+      <c r="C362" s="44"/>
+      <c r="D362" s="44"/>
+      <c r="E362" s="149"/>
+      <c r="F362" s="83"/>
+      <c r="G362" s="99"/>
+      <c r="H362" s="53"/>
+      <c r="I362" s="83"/>
+      <c r="J362" s="44"/>
+      <c r="K362" s="83"/>
+      <c r="L362" s="99"/>
+      <c r="M362" s="83"/>
+      <c r="N362" s="51"/>
       <c r="O362" s="14"/>
       <c r="Q362" s="4"/>
       <c r="R362" s="4"/>
     </row>
     <row r="363" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A363" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F363" s="83"/>
+      <c r="A363" s="50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B363" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="C363" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="D363" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="E363" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="F363" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="G363" s="100"/>
-      <c r="H363" s="53"/>
-[...2 lines deleted...]
-      <c r="K363" s="83"/>
+      <c r="H363" s="100"/>
+      <c r="I363" s="100"/>
+      <c r="J363" s="100"/>
+      <c r="K363" s="100"/>
       <c r="L363" s="100"/>
-      <c r="M363" s="83"/>
-      <c r="N363" s="51"/>
+      <c r="M363" s="100"/>
+      <c r="N363" s="50"/>
       <c r="O363" s="14"/>
       <c r="Q363" s="4"/>
       <c r="R363" s="4"/>
     </row>
     <row r="364" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A364" s="50" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="B364" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C364" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D364" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E364" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="F364" s="84"/>
-[...6 lines deleted...]
-      <c r="M364" s="101"/>
+      <c r="F364" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G364" s="100"/>
+      <c r="H364" s="100"/>
+      <c r="I364" s="100"/>
+      <c r="J364" s="100"/>
+      <c r="K364" s="100"/>
+      <c r="L364" s="100"/>
+      <c r="M364" s="100"/>
       <c r="N364" s="50"/>
       <c r="O364" s="14"/>
       <c r="Q364" s="4"/>
       <c r="R364" s="4"/>
     </row>
     <row r="365" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A365" s="50" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B365" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C365" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D365" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E365" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="F365" s="84"/>
-[...6 lines deleted...]
-      <c r="M365" s="101"/>
+      <c r="F365" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G365" s="100"/>
+      <c r="H365" s="100"/>
+      <c r="I365" s="100"/>
+      <c r="J365" s="100"/>
+      <c r="K365" s="100"/>
+      <c r="L365" s="100"/>
+      <c r="M365" s="100"/>
       <c r="N365" s="50"/>
       <c r="O365" s="14"/>
       <c r="Q365" s="4"/>
       <c r="R365" s="4"/>
     </row>
     <row r="366" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A366" s="50" t="s">
-        <v>81</v>
-[...20 lines deleted...]
-      <c r="M366" s="101"/>
+        <v>71</v>
+      </c>
+      <c r="B366" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C366" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D366" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="E366" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="F366" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G366" s="99"/>
+      <c r="H366" s="99"/>
+      <c r="I366" s="99"/>
+      <c r="J366" s="99"/>
+      <c r="K366" s="99"/>
+      <c r="L366" s="99"/>
+      <c r="M366" s="99"/>
       <c r="N366" s="50"/>
       <c r="O366" s="14"/>
       <c r="Q366" s="4"/>
       <c r="R366" s="4"/>
     </row>
     <row r="367" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A367" s="50" t="s">
-        <v>71</v>
-[...20 lines deleted...]
-      <c r="M367" s="100"/>
+        <v>7</v>
+      </c>
+      <c r="B367" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C367" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D367" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E367" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F367" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G367" s="101"/>
+      <c r="H367" s="101"/>
+      <c r="I367" s="101"/>
+      <c r="J367" s="101"/>
+      <c r="K367" s="101"/>
+      <c r="L367" s="101"/>
+      <c r="M367" s="101"/>
       <c r="N367" s="50"/>
       <c r="O367" s="14"/>
-      <c r="Q367" s="4"/>
       <c r="R367" s="4"/>
     </row>
     <row r="368" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A368" s="50" t="s">
-        <v>7</v>
-[...20 lines deleted...]
-      <c r="M368" s="102"/>
+        <v>61</v>
+      </c>
+      <c r="B368" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C368" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D368" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="E368" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="F368" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G368" s="99"/>
+      <c r="H368" s="99"/>
+      <c r="I368" s="99"/>
+      <c r="J368" s="99"/>
+      <c r="K368" s="99"/>
+      <c r="L368" s="99"/>
+      <c r="M368" s="99"/>
       <c r="N368" s="50"/>
       <c r="O368" s="14"/>
-      <c r="R368" s="4"/>
     </row>
     <row r="369" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A369" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N369" s="50"/>
+      <c r="A369" s="42"/>
+      <c r="B369" s="43"/>
+      <c r="C369" s="97"/>
+      <c r="D369" s="85"/>
+      <c r="E369" s="85"/>
+      <c r="F369" s="85"/>
+      <c r="G369" s="43"/>
+      <c r="H369" s="43"/>
+      <c r="I369" s="85"/>
+      <c r="J369" s="85"/>
+      <c r="K369" s="85"/>
+      <c r="L369" s="82"/>
+      <c r="M369" s="43"/>
+      <c r="N369" s="49"/>
       <c r="O369" s="14"/>
+      <c r="Q369" s="4"/>
+      <c r="R369" s="4"/>
     </row>
     <row r="370" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A370" s="42"/>
+      <c r="A370" s="42" t="s">
+        <v>77</v>
+      </c>
       <c r="B370" s="43"/>
-      <c r="C370" s="97"/>
-      <c r="D370" s="85"/>
+      <c r="C370" s="56"/>
+      <c r="D370" s="56"/>
       <c r="E370" s="85"/>
       <c r="F370" s="85"/>
-      <c r="G370" s="43"/>
-[...3 lines deleted...]
-      <c r="K370" s="85"/>
+      <c r="G370" s="48"/>
+      <c r="H370" s="48"/>
+      <c r="I370" s="56"/>
+      <c r="J370" s="56"/>
+      <c r="K370" s="56"/>
       <c r="L370" s="82"/>
       <c r="M370" s="43"/>
-      <c r="N370" s="49"/>
+      <c r="N370" s="62"/>
       <c r="O370" s="14"/>
       <c r="Q370" s="4"/>
       <c r="R370" s="4"/>
     </row>
-    <row r="371" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-[...15 lines deleted...]
-      <c r="N371" s="62"/>
+    <row r="371" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A371" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B371" s="132">
+        <v>6610</v>
+      </c>
+      <c r="C371" s="132">
+        <v>17156</v>
+      </c>
+      <c r="D371" s="132">
+        <v>35653</v>
+      </c>
+      <c r="E371" s="158">
+        <v>49513</v>
+      </c>
+      <c r="F371" s="169">
+        <v>62957</v>
+      </c>
+      <c r="G371" s="129"/>
+      <c r="H371" s="132"/>
+      <c r="I371" s="132"/>
+      <c r="J371" s="132"/>
+      <c r="K371" s="132"/>
+      <c r="L371" s="132"/>
+      <c r="M371" s="132"/>
+      <c r="N371" s="50"/>
       <c r="O371" s="14"/>
-      <c r="Q371" s="4"/>
-[...2 lines deleted...]
-    <row r="372" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="R371" s="6"/>
+    </row>
+    <row r="372" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A372" s="50" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M372" s="133"/>
+        <v>63</v>
+      </c>
+      <c r="B372" s="109">
+        <v>6583</v>
+      </c>
+      <c r="C372" s="132">
+        <v>17066</v>
+      </c>
+      <c r="D372" s="132">
+        <v>35494</v>
+      </c>
+      <c r="E372" s="158">
+        <v>49280</v>
+      </c>
+      <c r="F372" s="169">
+        <v>62661</v>
+      </c>
+      <c r="G372" s="129"/>
+      <c r="H372" s="132"/>
+      <c r="I372" s="132"/>
+      <c r="J372" s="132"/>
+      <c r="K372" s="132"/>
+      <c r="L372" s="132"/>
+      <c r="M372" s="132"/>
       <c r="N372" s="50"/>
       <c r="O372" s="14"/>
-      <c r="R372" s="6"/>
+      <c r="R372" s="4"/>
     </row>
     <row r="373" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A373" s="50" t="s">
-        <v>63</v>
-[...20 lines deleted...]
-      <c r="M373" s="133"/>
+        <v>62</v>
+      </c>
+      <c r="B373" s="109">
+        <v>27</v>
+      </c>
+      <c r="C373" s="132">
+        <v>90</v>
+      </c>
+      <c r="D373" s="132">
+        <v>159</v>
+      </c>
+      <c r="E373" s="158">
+        <v>233</v>
+      </c>
+      <c r="F373" s="169">
+        <v>296</v>
+      </c>
+      <c r="G373" s="129"/>
+      <c r="H373" s="132"/>
+      <c r="I373" s="132"/>
+      <c r="J373" s="132"/>
+      <c r="K373" s="132"/>
+      <c r="L373" s="132"/>
+      <c r="M373" s="132"/>
       <c r="N373" s="50"/>
       <c r="O373" s="14"/>
+      <c r="Q373" s="4"/>
       <c r="R373" s="4"/>
     </row>
     <row r="374" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A374" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B374" s="110">
+      <c r="A374" s="42"/>
+      <c r="B374" s="43"/>
+      <c r="C374" s="44"/>
+      <c r="D374" s="44"/>
+      <c r="E374" s="85"/>
+      <c r="F374" s="85"/>
+      <c r="G374" s="43"/>
+      <c r="H374" s="43"/>
+      <c r="I374" s="45"/>
+      <c r="J374" s="45"/>
+      <c r="K374" s="45"/>
+      <c r="L374" s="82"/>
+      <c r="M374" s="48"/>
+      <c r="N374" s="49"/>
+      <c r="O374" s="14"/>
+      <c r="R374" s="4"/>
+    </row>
+    <row r="375" spans="1:18" s="3" customFormat="1" ht="78.75">
+      <c r="A375" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="C374" s="133">
-[...22 lines deleted...]
-      <c r="A375" s="42"/>
       <c r="B375" s="43"/>
-      <c r="C375" s="44"/>
+      <c r="C375" s="85"/>
       <c r="D375" s="44"/>
       <c r="E375" s="85"/>
       <c r="F375" s="85"/>
       <c r="G375" s="43"/>
       <c r="H375" s="43"/>
       <c r="I375" s="45"/>
-      <c r="J375" s="45"/>
-      <c r="K375" s="45"/>
+      <c r="J375" s="47"/>
+      <c r="K375" s="47"/>
       <c r="L375" s="82"/>
       <c r="M375" s="48"/>
-      <c r="N375" s="49"/>
+      <c r="N375" s="57"/>
       <c r="O375" s="14"/>
       <c r="R375" s="4"/>
     </row>
-    <row r="376" spans="1:18" s="3" customFormat="1" ht="78.75">
-[...15 lines deleted...]
-      <c r="N376" s="57"/>
+    <row r="376" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A376" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B376" s="132">
+        <v>6610</v>
+      </c>
+      <c r="C376" s="132">
+        <v>17156</v>
+      </c>
+      <c r="D376" s="132">
+        <v>35653</v>
+      </c>
+      <c r="E376" s="158">
+        <v>49513</v>
+      </c>
+      <c r="F376" s="169">
+        <v>62957</v>
+      </c>
+      <c r="G376" s="129"/>
+      <c r="H376" s="132"/>
+      <c r="I376" s="132"/>
+      <c r="J376" s="132"/>
+      <c r="K376" s="132"/>
+      <c r="L376" s="132"/>
+      <c r="M376" s="132"/>
+      <c r="N376" s="51"/>
       <c r="O376" s="14"/>
-      <c r="R376" s="4"/>
-[...24 lines deleted...]
-      <c r="M377" s="133"/>
+      <c r="R376" s="6"/>
+    </row>
+    <row r="377" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A377" s="72" t="s">
+        <v>63</v>
+      </c>
+      <c r="B377" s="109">
+        <v>6583</v>
+      </c>
+      <c r="C377" s="132">
+        <v>17066</v>
+      </c>
+      <c r="D377" s="132">
+        <v>35494</v>
+      </c>
+      <c r="E377" s="158">
+        <v>49280</v>
+      </c>
+      <c r="F377" s="169">
+        <v>62661</v>
+      </c>
+      <c r="G377" s="129"/>
+      <c r="H377" s="132"/>
+      <c r="I377" s="132"/>
+      <c r="J377" s="132"/>
+      <c r="K377" s="132"/>
+      <c r="L377" s="132"/>
+      <c r="M377" s="132"/>
       <c r="N377" s="51"/>
       <c r="O377" s="14"/>
-      <c r="R377" s="6"/>
+      <c r="R377" s="4"/>
     </row>
     <row r="378" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A378" s="72" t="s">
-[...21 lines deleted...]
-      <c r="M378" s="133"/>
+      <c r="A378" s="51" t="s">
+        <v>62</v>
+      </c>
+      <c r="B378" s="109">
+        <v>27</v>
+      </c>
+      <c r="C378" s="132">
+        <v>90</v>
+      </c>
+      <c r="D378" s="132">
+        <v>159</v>
+      </c>
+      <c r="E378" s="158">
+        <v>233</v>
+      </c>
+      <c r="F378" s="169">
+        <v>296</v>
+      </c>
+      <c r="G378" s="129"/>
+      <c r="H378" s="132"/>
+      <c r="I378" s="132"/>
+      <c r="J378" s="132"/>
+      <c r="K378" s="132"/>
+      <c r="L378" s="132"/>
+      <c r="M378" s="132"/>
       <c r="N378" s="51"/>
       <c r="O378" s="14"/>
+      <c r="Q378" s="4"/>
       <c r="R378" s="4"/>
     </row>
     <row r="379" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A379" s="51" t="s">
-[...22 lines deleted...]
-      <c r="N379" s="51"/>
+      <c r="A379" s="42"/>
+      <c r="B379" s="43"/>
+      <c r="C379" s="44"/>
+      <c r="D379" s="44"/>
+      <c r="E379" s="85"/>
+      <c r="F379" s="85"/>
+      <c r="G379" s="43"/>
+      <c r="H379" s="43"/>
+      <c r="I379" s="85"/>
+      <c r="J379" s="85"/>
+      <c r="K379" s="85"/>
+      <c r="L379" s="82"/>
+      <c r="M379" s="43"/>
+      <c r="N379" s="49"/>
       <c r="O379" s="14"/>
       <c r="Q379" s="4"/>
       <c r="R379" s="4"/>
     </row>
     <row r="380" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A380" s="42"/>
+      <c r="A380" s="42" t="s">
+        <v>28</v>
+      </c>
       <c r="B380" s="43"/>
       <c r="C380" s="44"/>
       <c r="D380" s="44"/>
       <c r="E380" s="85"/>
       <c r="F380" s="85"/>
-      <c r="G380" s="43"/>
-[...3 lines deleted...]
-      <c r="K380" s="85"/>
+      <c r="G380" s="48"/>
+      <c r="H380" s="48"/>
+      <c r="I380" s="56"/>
+      <c r="J380" s="56"/>
+      <c r="K380" s="56"/>
       <c r="L380" s="82"/>
       <c r="M380" s="43"/>
-      <c r="N380" s="49"/>
+      <c r="N380" s="62"/>
       <c r="O380" s="14"/>
-      <c r="Q380" s="4"/>
       <c r="R380" s="4"/>
     </row>
-    <row r="381" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-[...15 lines deleted...]
-      <c r="N381" s="62"/>
+    <row r="381" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A381" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B381" s="132">
+        <v>119498</v>
+      </c>
+      <c r="C381" s="132">
+        <v>214458</v>
+      </c>
+      <c r="D381" s="132">
+        <v>318705</v>
+      </c>
+      <c r="E381" s="158">
+        <v>421008</v>
+      </c>
+      <c r="F381" s="169">
+        <v>532501</v>
+      </c>
+      <c r="G381" s="129"/>
+      <c r="H381" s="132"/>
+      <c r="I381" s="132"/>
+      <c r="J381" s="132"/>
+      <c r="K381" s="132"/>
+      <c r="L381" s="132"/>
+      <c r="M381" s="132"/>
+      <c r="N381" s="50"/>
       <c r="O381" s="14"/>
-      <c r="R381" s="4"/>
-[...1 lines deleted...]
-    <row r="382" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="P381" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q381" s="6"/>
+      <c r="R381" s="6"/>
+    </row>
+    <row r="382" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A382" s="50" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M382" s="133"/>
+        <v>63</v>
+      </c>
+      <c r="B382" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="C382" s="143" t="s">
+        <v>90</v>
+      </c>
+      <c r="D382" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="E382" s="160" t="s">
+        <v>90</v>
+      </c>
+      <c r="F382" s="160" t="s">
+        <v>90</v>
+      </c>
+      <c r="G382" s="102"/>
+      <c r="H382" s="102"/>
+      <c r="I382" s="102"/>
+      <c r="J382" s="102"/>
+      <c r="K382" s="102"/>
+      <c r="L382" s="102"/>
+      <c r="M382" s="102"/>
       <c r="N382" s="50"/>
       <c r="O382" s="14"/>
-      <c r="P382" s="5" t="s">
-[...3 lines deleted...]
-      <c r="R382" s="6"/>
+      <c r="Q382" s="4"/>
+      <c r="R382" s="4"/>
     </row>
     <row r="383" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A383" s="50" t="s">
-        <v>63</v>
-[...20 lines deleted...]
-      <c r="M383" s="103"/>
+        <v>62</v>
+      </c>
+      <c r="B383" s="102" t="s">
+        <v>94</v>
+      </c>
+      <c r="C383" s="102" t="s">
+        <v>94</v>
+      </c>
+      <c r="D383" s="102" t="s">
+        <v>94</v>
+      </c>
+      <c r="E383" s="151" t="s">
+        <v>94</v>
+      </c>
+      <c r="F383" s="88" t="s">
+        <v>94</v>
+      </c>
+      <c r="G383" s="102"/>
+      <c r="H383" s="102"/>
+      <c r="I383" s="102"/>
+      <c r="J383" s="102"/>
+      <c r="K383" s="102"/>
+      <c r="L383" s="102"/>
+      <c r="M383" s="102"/>
       <c r="N383" s="50"/>
       <c r="O383" s="14"/>
       <c r="Q383" s="4"/>
       <c r="R383" s="4"/>
     </row>
     <row r="384" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A384" s="50" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B384" s="103" t="s">
+        <v>64</v>
+      </c>
+      <c r="B384" s="102" t="s">
         <v>94</v>
       </c>
-      <c r="C384" s="103" t="s">
+      <c r="C384" s="102" t="s">
         <v>94</v>
       </c>
-      <c r="D384" s="103" t="s">
+      <c r="D384" s="102" t="s">
         <v>94</v>
       </c>
-      <c r="E384" s="157" t="s">
+      <c r="E384" s="151" t="s">
         <v>94</v>
       </c>
-      <c r="F384" s="88"/>
-[...6 lines deleted...]
-      <c r="M384" s="103"/>
+      <c r="F384" s="88" t="s">
+        <v>94</v>
+      </c>
+      <c r="G384" s="102"/>
+      <c r="H384" s="102"/>
+      <c r="I384" s="102"/>
+      <c r="J384" s="102"/>
+      <c r="K384" s="102"/>
+      <c r="L384" s="102"/>
+      <c r="M384" s="102"/>
       <c r="N384" s="50"/>
       <c r="O384" s="14"/>
       <c r="Q384" s="4"/>
       <c r="R384" s="4"/>
     </row>
     <row r="385" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A385" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N385" s="50"/>
+      <c r="A385" s="42"/>
+      <c r="B385" s="85"/>
+      <c r="C385" s="56"/>
+      <c r="D385" s="56"/>
+      <c r="E385" s="85"/>
+      <c r="F385" s="85"/>
+      <c r="G385" s="43"/>
+      <c r="H385" s="43"/>
+      <c r="I385" s="85"/>
+      <c r="J385" s="85"/>
+      <c r="K385" s="85"/>
+      <c r="L385" s="82"/>
+      <c r="M385" s="85"/>
+      <c r="N385" s="69"/>
       <c r="O385" s="14"/>
-      <c r="Q385" s="4"/>
       <c r="R385" s="4"/>
     </row>
-    <row r="386" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D386" s="56"/>
+    <row r="386" spans="1:19" s="3" customFormat="1" ht="33.75">
+      <c r="A386" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B386" s="56"/>
+      <c r="C386" s="44"/>
+      <c r="D386" s="44"/>
       <c r="E386" s="85"/>
       <c r="F386" s="85"/>
       <c r="G386" s="43"/>
       <c r="H386" s="43"/>
-      <c r="I386" s="85"/>
-[...1 lines deleted...]
-      <c r="K386" s="85"/>
+      <c r="I386" s="56"/>
+      <c r="J386" s="56"/>
+      <c r="K386" s="56"/>
       <c r="L386" s="82"/>
-      <c r="M386" s="85"/>
-      <c r="N386" s="69"/>
+      <c r="M386" s="56"/>
+      <c r="N386" s="62"/>
       <c r="O386" s="14"/>
+      <c r="Q386" s="4"/>
       <c r="R386" s="4"/>
     </row>
-    <row r="387" spans="1:19" s="3" customFormat="1" ht="33.75">
-[...15 lines deleted...]
-      <c r="N387" s="62"/>
+    <row r="387" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A387" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B387" s="109">
+        <v>447</v>
+      </c>
+      <c r="C387" s="132">
+        <v>1027</v>
+      </c>
+      <c r="D387" s="132">
+        <v>1507</v>
+      </c>
+      <c r="E387" s="158">
+        <v>1945</v>
+      </c>
+      <c r="F387" s="169">
+        <v>2585</v>
+      </c>
+      <c r="G387" s="129"/>
+      <c r="H387" s="132"/>
+      <c r="I387" s="132"/>
+      <c r="J387" s="132"/>
+      <c r="K387" s="132"/>
+      <c r="L387" s="132"/>
+      <c r="M387" s="132"/>
+      <c r="N387" s="50"/>
       <c r="O387" s="14"/>
-      <c r="Q387" s="4"/>
-[...6 lines deleted...]
-      <c r="B388" s="110">
+      <c r="R387" s="6"/>
+    </row>
+    <row r="388" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A388" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B388" s="77"/>
+      <c r="C388" s="53"/>
+      <c r="D388" s="110"/>
+      <c r="E388" s="145"/>
+      <c r="F388" s="53"/>
+      <c r="G388" s="123"/>
+      <c r="H388" s="101"/>
+      <c r="I388" s="66"/>
+      <c r="J388" s="98"/>
+      <c r="K388" s="53"/>
+      <c r="L388" s="110"/>
+      <c r="M388" s="135"/>
+      <c r="N388" s="51"/>
+      <c r="O388" s="14"/>
+      <c r="Q388" s="4"/>
+      <c r="R388" s="4"/>
+    </row>
+    <row r="389" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A389" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B389" s="109">
         <v>447</v>
       </c>
-      <c r="C388" s="133">
+      <c r="C389" s="132">
         <v>1027</v>
       </c>
-      <c r="D388" s="133">
+      <c r="D389" s="132">
         <v>1507</v>
       </c>
-      <c r="E388" s="165">
+      <c r="E389" s="158">
         <v>1945</v>
       </c>
-      <c r="F388" s="82"/>
-[...27 lines deleted...]
-      <c r="N389" s="51"/>
+      <c r="F389" s="169">
+        <v>2585</v>
+      </c>
+      <c r="G389" s="129"/>
+      <c r="H389" s="132"/>
+      <c r="I389" s="132"/>
+      <c r="J389" s="132"/>
+      <c r="K389" s="132"/>
+      <c r="L389" s="132"/>
+      <c r="M389" s="132"/>
+      <c r="N389" s="50"/>
       <c r="O389" s="14"/>
-      <c r="Q389" s="4"/>
       <c r="R389" s="4"/>
     </row>
     <row r="390" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A390" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N390" s="50"/>
+      <c r="A390" s="42"/>
+      <c r="B390" s="43"/>
+      <c r="C390" s="43"/>
+      <c r="D390" s="56"/>
+      <c r="E390" s="85"/>
+      <c r="F390" s="85"/>
+      <c r="G390" s="43"/>
+      <c r="H390" s="43"/>
+      <c r="I390" s="85"/>
+      <c r="J390" s="85"/>
+      <c r="K390" s="85"/>
+      <c r="L390" s="82"/>
+      <c r="M390" s="85"/>
+      <c r="N390" s="65"/>
       <c r="O390" s="14"/>
+      <c r="Q390" s="4"/>
       <c r="R390" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A391" s="42"/>
+      <c r="S390" s="4"/>
+    </row>
+    <row r="391" spans="1:19" s="3" customFormat="1" ht="33.75">
+      <c r="A391" s="42" t="s">
+        <v>30</v>
+      </c>
       <c r="B391" s="43"/>
       <c r="C391" s="43"/>
-      <c r="D391" s="56"/>
+      <c r="D391" s="45"/>
       <c r="E391" s="85"/>
       <c r="F391" s="85"/>
-      <c r="G391" s="43"/>
+      <c r="G391" s="85"/>
       <c r="H391" s="43"/>
-      <c r="I391" s="85"/>
-[...1 lines deleted...]
-      <c r="K391" s="85"/>
+      <c r="I391" s="56"/>
+      <c r="J391" s="56"/>
+      <c r="K391" s="56"/>
       <c r="L391" s="82"/>
-      <c r="M391" s="85"/>
-      <c r="N391" s="65"/>
+      <c r="M391" s="56"/>
+      <c r="N391" s="62"/>
       <c r="O391" s="14"/>
-      <c r="Q391" s="4"/>
       <c r="R391" s="4"/>
-      <c r="S391" s="4"/>
-[...17 lines deleted...]
-      <c r="N392" s="62"/>
+    </row>
+    <row r="392" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A392" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B392" s="109">
+        <v>32</v>
+      </c>
+      <c r="C392" s="132">
+        <v>86</v>
+      </c>
+      <c r="D392" s="132">
+        <v>143</v>
+      </c>
+      <c r="E392" s="158">
+        <v>195</v>
+      </c>
+      <c r="F392" s="169">
+        <v>247</v>
+      </c>
+      <c r="G392" s="129"/>
+      <c r="H392" s="132"/>
+      <c r="I392" s="132"/>
+      <c r="J392" s="132"/>
+      <c r="K392" s="132"/>
+      <c r="L392" s="132"/>
+      <c r="M392" s="132"/>
+      <c r="N392" s="50"/>
       <c r="O392" s="14"/>
-      <c r="R392" s="4"/>
-[...1 lines deleted...]
-    <row r="393" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="R392" s="6"/>
+    </row>
+    <row r="393" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A393" s="50" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M393" s="133"/>
+        <v>64</v>
+      </c>
+      <c r="B393" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C393" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D393" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E393" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F393" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G393" s="101"/>
+      <c r="H393" s="101"/>
+      <c r="I393" s="101"/>
+      <c r="J393" s="101"/>
+      <c r="K393" s="101"/>
+      <c r="L393" s="101"/>
+      <c r="M393" s="101"/>
       <c r="N393" s="50"/>
       <c r="O393" s="14"/>
-      <c r="R393" s="6"/>
+      <c r="P393" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R393" s="4"/>
     </row>
     <row r="394" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A394" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N394" s="50"/>
+      <c r="A394" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B394" s="43"/>
+      <c r="C394" s="43"/>
+      <c r="D394" s="115"/>
+      <c r="E394" s="153"/>
+      <c r="F394" s="85"/>
+      <c r="G394" s="101"/>
+      <c r="H394" s="115"/>
+      <c r="I394" s="43"/>
+      <c r="J394" s="101"/>
+      <c r="K394" s="43"/>
+      <c r="L394" s="98"/>
+      <c r="M394" s="43"/>
+      <c r="N394" s="51"/>
       <c r="O394" s="14"/>
-      <c r="P394" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R394" s="4"/>
     </row>
     <row r="395" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A395" s="51" t="s">
-[...14 lines deleted...]
-      <c r="N395" s="51"/>
+      <c r="A395" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B395" s="109">
+        <v>32</v>
+      </c>
+      <c r="C395" s="132">
+        <v>86</v>
+      </c>
+      <c r="D395" s="132">
+        <v>143</v>
+      </c>
+      <c r="E395" s="158">
+        <v>195</v>
+      </c>
+      <c r="F395" s="169">
+        <v>247</v>
+      </c>
+      <c r="G395" s="129"/>
+      <c r="H395" s="132"/>
+      <c r="I395" s="132"/>
+      <c r="J395" s="132"/>
+      <c r="K395" s="132"/>
+      <c r="L395" s="132"/>
+      <c r="M395" s="132"/>
+      <c r="N395" s="50"/>
       <c r="O395" s="14"/>
       <c r="R395" s="4"/>
     </row>
     <row r="396" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A396" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N396" s="50"/>
+      <c r="A396" s="42"/>
+      <c r="B396" s="45"/>
+      <c r="C396" s="85"/>
+      <c r="D396" s="44"/>
+      <c r="E396" s="85"/>
+      <c r="F396" s="85"/>
+      <c r="G396" s="85"/>
+      <c r="H396" s="48"/>
+      <c r="I396" s="45"/>
+      <c r="J396" s="45"/>
+      <c r="K396" s="44"/>
+      <c r="L396" s="82"/>
+      <c r="M396" s="44"/>
+      <c r="N396" s="49"/>
       <c r="O396" s="14"/>
       <c r="R396" s="4"/>
     </row>
-    <row r="397" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-[...3 lines deleted...]
-      <c r="D397" s="44"/>
+    <row r="397" spans="1:19" s="3" customFormat="1" ht="22.5">
+      <c r="A397" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B397" s="43"/>
+      <c r="C397" s="56"/>
+      <c r="D397" s="56"/>
       <c r="E397" s="85"/>
       <c r="F397" s="85"/>
-      <c r="G397" s="85"/>
+      <c r="G397" s="48"/>
       <c r="H397" s="48"/>
-      <c r="I397" s="45"/>
-[...1 lines deleted...]
-      <c r="K397" s="44"/>
+      <c r="I397" s="85"/>
+      <c r="J397" s="85"/>
+      <c r="K397" s="85"/>
       <c r="L397" s="82"/>
-      <c r="M397" s="44"/>
-      <c r="N397" s="49"/>
+      <c r="M397" s="43"/>
+      <c r="N397" s="62"/>
       <c r="O397" s="14"/>
       <c r="R397" s="4"/>
     </row>
-    <row r="398" spans="1:19" s="3" customFormat="1" ht="22.5">
-[...15 lines deleted...]
-      <c r="N398" s="62"/>
+    <row r="398" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A398" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B398" s="132">
+        <v>139536</v>
+      </c>
+      <c r="C398" s="132">
+        <v>247191</v>
+      </c>
+      <c r="D398" s="132">
+        <v>372201</v>
+      </c>
+      <c r="E398" s="158">
+        <v>472799</v>
+      </c>
+      <c r="F398" s="169">
+        <v>614834</v>
+      </c>
+      <c r="G398" s="129"/>
+      <c r="H398" s="132"/>
+      <c r="I398" s="132"/>
+      <c r="J398" s="132"/>
+      <c r="K398" s="132"/>
+      <c r="L398" s="132"/>
+      <c r="M398" s="132"/>
+      <c r="N398" s="50"/>
       <c r="O398" s="14"/>
-      <c r="R398" s="4"/>
-[...1 lines deleted...]
-    <row r="399" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="R398" s="6"/>
+    </row>
+    <row r="399" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A399" s="50" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B399" s="133">
+        <v>63</v>
+      </c>
+      <c r="B399" s="132">
         <v>139536</v>
       </c>
-      <c r="C399" s="133">
+      <c r="C399" s="132">
         <v>247191</v>
       </c>
-      <c r="D399" s="133">
+      <c r="D399" s="132">
         <v>372201</v>
       </c>
-      <c r="E399" s="165">
+      <c r="E399" s="158">
         <v>472799</v>
       </c>
-      <c r="F399" s="82"/>
-[...6 lines deleted...]
-      <c r="M399" s="133"/>
+      <c r="F399" s="169">
+        <v>614834</v>
+      </c>
+      <c r="G399" s="129"/>
+      <c r="H399" s="132"/>
+      <c r="I399" s="132"/>
+      <c r="J399" s="132"/>
+      <c r="K399" s="132"/>
+      <c r="L399" s="132"/>
+      <c r="M399" s="132"/>
       <c r="N399" s="50"/>
       <c r="O399" s="14"/>
-      <c r="R399" s="6"/>
+      <c r="Q399" s="4"/>
+      <c r="R399" s="4"/>
     </row>
     <row r="400" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A400" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N400" s="50"/>
+      <c r="A400" s="42"/>
+      <c r="B400" s="43"/>
+      <c r="C400" s="44"/>
+      <c r="D400" s="44"/>
+      <c r="E400" s="85"/>
+      <c r="F400" s="85"/>
+      <c r="G400" s="48"/>
+      <c r="H400" s="48"/>
+      <c r="I400" s="85"/>
+      <c r="J400" s="85"/>
+      <c r="K400" s="85"/>
+      <c r="L400" s="82"/>
+      <c r="M400" s="43"/>
+      <c r="N400" s="49"/>
       <c r="O400" s="14"/>
-      <c r="Q400" s="4"/>
       <c r="R400" s="4"/>
     </row>
-    <row r="401" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A401" s="42"/>
+    <row r="401" spans="1:20" s="3" customFormat="1" ht="45">
+      <c r="A401" s="42" t="s">
+        <v>83</v>
+      </c>
       <c r="B401" s="43"/>
-      <c r="C401" s="44"/>
-      <c r="D401" s="44"/>
+      <c r="C401" s="56"/>
+      <c r="D401" s="56"/>
       <c r="E401" s="85"/>
       <c r="F401" s="85"/>
-      <c r="G401" s="48"/>
-      <c r="H401" s="48"/>
+      <c r="G401" s="43"/>
+      <c r="H401" s="43"/>
       <c r="I401" s="85"/>
       <c r="J401" s="85"/>
       <c r="K401" s="85"/>
       <c r="L401" s="82"/>
       <c r="M401" s="43"/>
-      <c r="N401" s="49"/>
+      <c r="N401" s="62"/>
       <c r="O401" s="14"/>
       <c r="R401" s="4"/>
     </row>
-    <row r="402" spans="1:20" s="3" customFormat="1" ht="45">
-[...15 lines deleted...]
-      <c r="N402" s="62"/>
+    <row r="402" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A402" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B402" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="C402" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="D402" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="E402" s="160" t="s">
+        <v>90</v>
+      </c>
+      <c r="F402" s="171" t="s">
+        <v>90</v>
+      </c>
+      <c r="G402" s="129"/>
+      <c r="H402" s="129"/>
+      <c r="I402" s="132"/>
+      <c r="J402" s="132"/>
+      <c r="K402" s="132"/>
+      <c r="L402" s="132"/>
+      <c r="M402" s="132"/>
+      <c r="N402" s="50"/>
       <c r="O402" s="14"/>
+      <c r="Q402" s="4"/>
       <c r="R402" s="4"/>
     </row>
     <row r="403" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A403" s="50" t="s">
-        <v>74</v>
-[...20 lines deleted...]
-      <c r="M403" s="133"/>
+        <v>64</v>
+      </c>
+      <c r="B403" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="C403" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="D403" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="E403" s="160" t="s">
+        <v>90</v>
+      </c>
+      <c r="F403" s="171" t="s">
+        <v>90</v>
+      </c>
+      <c r="G403" s="129"/>
+      <c r="H403" s="129"/>
+      <c r="I403" s="132"/>
+      <c r="J403" s="132"/>
+      <c r="K403" s="132"/>
+      <c r="L403" s="132"/>
+      <c r="M403" s="132"/>
       <c r="N403" s="50"/>
       <c r="O403" s="14"/>
       <c r="Q403" s="4"/>
       <c r="R403" s="4"/>
     </row>
     <row r="404" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A404" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N404" s="50"/>
+      <c r="A404" s="42"/>
+      <c r="B404" s="43"/>
+      <c r="C404" s="85"/>
+      <c r="D404" s="85"/>
+      <c r="E404" s="85"/>
+      <c r="F404" s="85"/>
+      <c r="G404" s="43"/>
+      <c r="H404" s="43"/>
+      <c r="I404" s="85"/>
+      <c r="J404" s="85"/>
+      <c r="K404" s="85"/>
+      <c r="L404" s="82"/>
+      <c r="M404" s="43"/>
+      <c r="N404" s="49"/>
       <c r="O404" s="14"/>
+      <c r="P404" s="4"/>
       <c r="Q404" s="4"/>
       <c r="R404" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A405" s="42"/>
+      <c r="T404" s="4"/>
+    </row>
+    <row r="405" spans="1:20" s="3" customFormat="1" ht="56.25">
+      <c r="A405" s="68" t="s">
+        <v>31</v>
+      </c>
       <c r="B405" s="43"/>
-      <c r="C405" s="85"/>
-      <c r="D405" s="85"/>
+      <c r="C405" s="56"/>
+      <c r="D405" s="56"/>
       <c r="E405" s="85"/>
       <c r="F405" s="85"/>
       <c r="G405" s="43"/>
       <c r="H405" s="43"/>
-      <c r="I405" s="85"/>
-[...1 lines deleted...]
-      <c r="K405" s="85"/>
+      <c r="I405" s="56"/>
+      <c r="J405" s="56"/>
+      <c r="K405" s="56"/>
       <c r="L405" s="82"/>
       <c r="M405" s="43"/>
-      <c r="N405" s="49"/>
+      <c r="N405" s="62"/>
       <c r="O405" s="14"/>
-      <c r="P405" s="4"/>
-      <c r="Q405" s="4"/>
       <c r="R405" s="4"/>
-      <c r="T405" s="4"/>
-[...17 lines deleted...]
-      <c r="N406" s="62"/>
+    </row>
+    <row r="406" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A406" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B406" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C406" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D406" s="132">
+        <v>1</v>
+      </c>
+      <c r="E406" s="158">
+        <v>1</v>
+      </c>
+      <c r="F406" s="169">
+        <v>1</v>
+      </c>
+      <c r="G406" s="83"/>
+      <c r="H406" s="83"/>
+      <c r="I406" s="83"/>
+      <c r="J406" s="83"/>
+      <c r="K406" s="83"/>
+      <c r="L406" s="83"/>
+      <c r="M406" s="83"/>
+      <c r="N406" s="50"/>
       <c r="O406" s="14"/>
       <c r="R406" s="4"/>
     </row>
     <row r="407" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A407" s="50" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="B407" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C407" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="D407" s="133">
+      <c r="D407" s="132">
         <v>1</v>
       </c>
-      <c r="E407" s="165">
+      <c r="E407" s="158">
         <v>1</v>
       </c>
-      <c r="F407" s="83"/>
+      <c r="F407" s="169">
+        <v>1</v>
+      </c>
       <c r="G407" s="83"/>
       <c r="H407" s="83"/>
       <c r="I407" s="83"/>
       <c r="J407" s="83"/>
       <c r="K407" s="83"/>
       <c r="L407" s="83"/>
       <c r="M407" s="83"/>
       <c r="N407" s="50"/>
       <c r="O407" s="14"/>
+      <c r="Q407" s="4"/>
       <c r="R407" s="4"/>
     </row>
     <row r="408" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A408" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N408" s="50"/>
+      <c r="A408" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B408" s="43"/>
+      <c r="C408" s="43"/>
+      <c r="D408" s="43"/>
+      <c r="E408" s="43"/>
+      <c r="F408" s="43"/>
+      <c r="G408" s="43"/>
+      <c r="H408" s="43"/>
+      <c r="I408" s="43"/>
+      <c r="J408" s="43"/>
+      <c r="K408" s="43"/>
+      <c r="L408" s="43"/>
+      <c r="M408" s="43"/>
+      <c r="N408" s="51"/>
       <c r="O408" s="14"/>
-      <c r="Q408" s="4"/>
       <c r="R408" s="4"/>
     </row>
     <row r="409" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A409" s="51" t="s">
-[...6 lines deleted...]
-      <c r="F409" s="43"/>
+      <c r="A409" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B409" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C409" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D409" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E409" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F409" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="G409" s="43"/>
       <c r="H409" s="43"/>
       <c r="I409" s="43"/>
       <c r="J409" s="43"/>
       <c r="K409" s="43"/>
       <c r="L409" s="43"/>
       <c r="M409" s="43"/>
-      <c r="N409" s="51"/>
+      <c r="N409" s="50"/>
       <c r="O409" s="14"/>
       <c r="R409" s="4"/>
     </row>
     <row r="410" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A410" s="50" t="s">
-[...14 lines deleted...]
-      <c r="F410" s="43"/>
+      <c r="A410" s="42"/>
+      <c r="B410" s="43"/>
+      <c r="C410" s="85"/>
+      <c r="D410" s="85"/>
+      <c r="E410" s="85"/>
+      <c r="F410" s="85"/>
       <c r="G410" s="43"/>
       <c r="H410" s="43"/>
-      <c r="I410" s="43"/>
-[...2 lines deleted...]
-      <c r="L410" s="43"/>
+      <c r="I410" s="45"/>
+      <c r="J410" s="45"/>
+      <c r="K410" s="44"/>
+      <c r="L410" s="82"/>
       <c r="M410" s="43"/>
-      <c r="N410" s="50"/>
+      <c r="N410" s="49"/>
       <c r="O410" s="14"/>
       <c r="R410" s="4"/>
     </row>
-    <row r="411" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A411" s="42"/>
+    <row r="411" spans="1:20" s="3" customFormat="1" ht="80.25" customHeight="1">
+      <c r="A411" s="42" t="s">
+        <v>99</v>
+      </c>
       <c r="B411" s="43"/>
-      <c r="C411" s="85"/>
-      <c r="D411" s="85"/>
+      <c r="C411" s="56"/>
+      <c r="D411" s="44"/>
       <c r="E411" s="85"/>
       <c r="F411" s="85"/>
-      <c r="G411" s="43"/>
-      <c r="H411" s="43"/>
+      <c r="G411" s="48"/>
+      <c r="H411" s="48"/>
       <c r="I411" s="45"/>
       <c r="J411" s="45"/>
       <c r="K411" s="44"/>
       <c r="L411" s="82"/>
-      <c r="M411" s="43"/>
-      <c r="N411" s="49"/>
+      <c r="M411" s="48"/>
+      <c r="N411" s="62"/>
       <c r="O411" s="14"/>
       <c r="R411" s="4"/>
     </row>
-    <row r="412" spans="1:20" s="3" customFormat="1" ht="80.25" customHeight="1">
-[...15 lines deleted...]
-      <c r="N412" s="62"/>
+    <row r="412" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A412" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B412" s="132">
+        <v>28210</v>
+      </c>
+      <c r="C412" s="132">
+        <v>47219</v>
+      </c>
+      <c r="D412" s="132">
+        <v>68400</v>
+      </c>
+      <c r="E412" s="158">
+        <v>90198</v>
+      </c>
+      <c r="F412" s="169">
+        <v>109297</v>
+      </c>
+      <c r="G412" s="129"/>
+      <c r="H412" s="132"/>
+      <c r="I412" s="132"/>
+      <c r="J412" s="132"/>
+      <c r="K412" s="132"/>
+      <c r="L412" s="132"/>
+      <c r="M412" s="132"/>
+      <c r="N412" s="50"/>
       <c r="O412" s="14"/>
       <c r="R412" s="4"/>
     </row>
     <row r="413" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A413" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N413" s="50"/>
+      <c r="A413" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B413" s="77"/>
+      <c r="C413" s="53"/>
+      <c r="D413" s="110"/>
+      <c r="E413" s="145"/>
+      <c r="F413" s="53"/>
+      <c r="G413" s="123"/>
+      <c r="H413" s="110"/>
+      <c r="I413" s="66"/>
+      <c r="J413" s="111"/>
+      <c r="K413" s="53"/>
+      <c r="L413" s="110"/>
+      <c r="M413" s="112"/>
+      <c r="N413" s="51"/>
       <c r="O413" s="14"/>
       <c r="R413" s="4"/>
     </row>
     <row r="414" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A414" s="51" t="s">
-[...14 lines deleted...]
-      <c r="N414" s="51"/>
+      <c r="A414" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B414" s="132">
+        <v>28210</v>
+      </c>
+      <c r="C414" s="132">
+        <v>47219</v>
+      </c>
+      <c r="D414" s="132">
+        <v>68400</v>
+      </c>
+      <c r="E414" s="158">
+        <v>90198</v>
+      </c>
+      <c r="F414" s="169">
+        <v>109297</v>
+      </c>
+      <c r="G414" s="129"/>
+      <c r="H414" s="132"/>
+      <c r="I414" s="132"/>
+      <c r="J414" s="132"/>
+      <c r="K414" s="132"/>
+      <c r="L414" s="132"/>
+      <c r="M414" s="132"/>
+      <c r="N414" s="50"/>
       <c r="O414" s="14"/>
       <c r="R414" s="4"/>
     </row>
     <row r="415" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A415" s="50" t="s">
-[...22 lines deleted...]
-      <c r="N415" s="50"/>
+      <c r="A415" s="42"/>
+      <c r="B415" s="43"/>
+      <c r="C415" s="44"/>
+      <c r="D415" s="44"/>
+      <c r="E415" s="85"/>
+      <c r="F415" s="85"/>
+      <c r="G415" s="48"/>
+      <c r="H415" s="48"/>
+      <c r="I415" s="45"/>
+      <c r="J415" s="85"/>
+      <c r="K415" s="85"/>
+      <c r="L415" s="82"/>
+      <c r="M415" s="43"/>
+      <c r="N415" s="65"/>
       <c r="O415" s="14"/>
+      <c r="Q415" s="3" t="s">
+        <v>89</v>
+      </c>
       <c r="R415" s="4"/>
     </row>
-    <row r="416" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A416" s="42"/>
+    <row r="416" spans="1:20" s="2" customFormat="1" ht="22.5">
+      <c r="A416" s="42" t="s">
+        <v>32</v>
+      </c>
       <c r="B416" s="43"/>
-      <c r="C416" s="44"/>
-      <c r="D416" s="44"/>
+      <c r="C416" s="43"/>
+      <c r="D416" s="56"/>
       <c r="E416" s="85"/>
       <c r="F416" s="85"/>
       <c r="G416" s="48"/>
       <c r="H416" s="48"/>
-      <c r="I416" s="45"/>
+      <c r="I416" s="85"/>
       <c r="J416" s="85"/>
       <c r="K416" s="85"/>
       <c r="L416" s="82"/>
       <c r="M416" s="43"/>
-      <c r="N416" s="65"/>
+      <c r="N416" s="62"/>
       <c r="O416" s="14"/>
-      <c r="Q416" s="3" t="s">
-[...20 lines deleted...]
-      <c r="N417" s="62"/>
+      <c r="R416" s="17"/>
+    </row>
+    <row r="417" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A417" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B417" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="C417" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="D417" s="139" t="s">
+        <v>90</v>
+      </c>
+      <c r="E417" s="160" t="s">
+        <v>90</v>
+      </c>
+      <c r="F417" s="172" t="s">
+        <v>90</v>
+      </c>
+      <c r="G417" s="129"/>
+      <c r="H417" s="132"/>
+      <c r="I417" s="132"/>
+      <c r="J417" s="132"/>
+      <c r="K417" s="132"/>
+      <c r="L417" s="132"/>
+      <c r="M417" s="132"/>
+      <c r="N417" s="50"/>
       <c r="O417" s="14"/>
-      <c r="R417" s="17"/>
+      <c r="R417" s="6"/>
     </row>
     <row r="418" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A418" s="50" t="s">
-        <v>74</v>
+      <c r="A418" s="73" t="s">
+        <v>64</v>
       </c>
       <c r="B418" s="140" t="s">
         <v>90</v>
       </c>
       <c r="C418" s="140" t="s">
         <v>90</v>
       </c>
       <c r="D418" s="140" t="s">
         <v>90</v>
       </c>
-      <c r="E418" s="167" t="s">
-[...9 lines deleted...]
-      <c r="M418" s="133"/>
+      <c r="E418" s="161" t="s">
+        <v>90</v>
+      </c>
+      <c r="F418" s="173" t="s">
+        <v>90</v>
+      </c>
+      <c r="G418" s="131"/>
+      <c r="H418" s="134"/>
+      <c r="I418" s="134"/>
+      <c r="J418" s="134"/>
+      <c r="K418" s="134"/>
+      <c r="L418" s="134"/>
+      <c r="M418" s="134"/>
       <c r="N418" s="50"/>
       <c r="O418" s="14"/>
       <c r="R418" s="6"/>
     </row>
-    <row r="419" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
-[...28 lines deleted...]
-      <c r="A420" s="42"/>
+    <row r="419" spans="1:19" ht="12" customHeight="1">
+      <c r="A419" s="42"/>
+      <c r="B419" s="59"/>
+      <c r="D419" s="56"/>
+      <c r="E419" s="56"/>
+      <c r="F419" s="56"/>
+      <c r="G419" s="56"/>
+      <c r="H419" s="44"/>
+      <c r="I419" s="45"/>
+      <c r="J419" s="45"/>
+      <c r="K419" s="44"/>
+      <c r="L419" s="1"/>
+      <c r="M419" s="48"/>
+      <c r="N419" s="65"/>
+      <c r="O419" s="16"/>
+      <c r="R419" s="12"/>
+    </row>
+    <row r="420" spans="1:19" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A420" s="74" t="s">
+        <v>102</v>
+      </c>
       <c r="B420" s="59"/>
-      <c r="D420" s="56"/>
-[...2 lines deleted...]
-      <c r="G420" s="56"/>
+      <c r="C420" s="44"/>
+      <c r="D420" s="44"/>
+      <c r="E420" s="44"/>
+      <c r="F420" s="44"/>
+      <c r="G420" s="44"/>
       <c r="H420" s="44"/>
       <c r="I420" s="45"/>
-      <c r="J420" s="45"/>
+      <c r="J420" s="44"/>
       <c r="K420" s="44"/>
-      <c r="L420" s="1"/>
+      <c r="L420" s="44"/>
       <c r="M420" s="48"/>
       <c r="N420" s="65"/>
-      <c r="O420" s="16"/>
-[...17 lines deleted...]
-      <c r="M421" s="48"/>
+      <c r="O420" s="28"/>
+    </row>
+    <row r="421" spans="1:19" ht="39" customHeight="1">
+      <c r="A421" s="164" t="s">
+        <v>96</v>
+      </c>
+      <c r="B421" s="164"/>
+      <c r="C421" s="164"/>
+      <c r="D421" s="164"/>
+      <c r="E421" s="164"/>
+      <c r="F421" s="164"/>
+      <c r="G421" s="164"/>
+      <c r="H421" s="164"/>
+      <c r="I421" s="164"/>
+      <c r="J421" s="164"/>
+      <c r="K421" s="164"/>
+      <c r="L421" s="164"/>
+      <c r="M421" s="164"/>
       <c r="N421" s="65"/>
-      <c r="O421" s="28"/>
-[...17 lines deleted...]
-      <c r="N422" s="65"/>
+      <c r="O421" s="16"/>
+      <c r="R421" s="12"/>
+    </row>
+    <row r="422" spans="1:19">
+      <c r="A422" s="42"/>
+      <c r="B422" s="59"/>
+      <c r="C422" s="44"/>
+      <c r="D422" s="44"/>
+      <c r="E422" s="44"/>
+      <c r="F422" s="44"/>
+      <c r="G422" s="56"/>
+      <c r="H422" s="44"/>
+      <c r="I422" s="56"/>
+      <c r="J422" s="56"/>
+      <c r="K422" s="56"/>
+      <c r="L422" s="56" t="s">
+        <v>89</v>
+      </c>
+      <c r="M422" s="43"/>
+      <c r="N422" s="56"/>
       <c r="O422" s="16"/>
+      <c r="Q422" s="12"/>
       <c r="R422" s="12"/>
     </row>
     <row r="423" spans="1:19">
       <c r="A423" s="42"/>
       <c r="B423" s="59"/>
       <c r="C423" s="44"/>
       <c r="D423" s="44"/>
       <c r="E423" s="44"/>
       <c r="F423" s="44"/>
-      <c r="G423" s="56"/>
+      <c r="G423" s="44"/>
       <c r="H423" s="44"/>
       <c r="I423" s="56"/>
       <c r="J423" s="56"/>
       <c r="K423" s="56"/>
-      <c r="L423" s="56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L423" s="56"/>
       <c r="M423" s="43"/>
       <c r="N423" s="56"/>
       <c r="O423" s="16"/>
       <c r="Q423" s="12"/>
       <c r="R423" s="12"/>
     </row>
     <row r="424" spans="1:19">
       <c r="A424" s="42"/>
       <c r="B424" s="59"/>
       <c r="C424" s="44"/>
       <c r="D424" s="44"/>
       <c r="E424" s="44"/>
-      <c r="F424" s="44"/>
+      <c r="F424" s="56"/>
       <c r="G424" s="44"/>
-      <c r="H424" s="44"/>
+      <c r="H424" s="56"/>
       <c r="I424" s="56"/>
       <c r="J424" s="56"/>
       <c r="K424" s="56"/>
       <c r="L424" s="56"/>
       <c r="M424" s="43"/>
-      <c r="N424" s="56"/>
+      <c r="N424" s="65"/>
       <c r="O424" s="16"/>
-      <c r="Q424" s="12"/>
       <c r="R424" s="12"/>
     </row>
     <row r="425" spans="1:19">
       <c r="A425" s="42"/>
       <c r="B425" s="59"/>
       <c r="C425" s="44"/>
       <c r="D425" s="44"/>
-      <c r="E425" s="44"/>
+      <c r="E425" s="44" t="s">
+        <v>89</v>
+      </c>
       <c r="F425" s="56"/>
-      <c r="G425" s="44"/>
+      <c r="G425" s="56"/>
       <c r="H425" s="56"/>
-      <c r="I425" s="56"/>
-[...4 lines deleted...]
-      <c r="N425" s="65"/>
+      <c r="I425" s="45"/>
+      <c r="J425" s="47"/>
+      <c r="K425" s="47"/>
+      <c r="L425" s="47"/>
+      <c r="M425" s="48"/>
+      <c r="N425" s="65" t="s">
+        <v>89</v>
+      </c>
       <c r="O425" s="16"/>
       <c r="R425" s="12"/>
     </row>
     <row r="426" spans="1:19">
       <c r="A426" s="42"/>
       <c r="B426" s="59"/>
       <c r="C426" s="44"/>
       <c r="D426" s="44"/>
-      <c r="E426" s="44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E426" s="44"/>
       <c r="F426" s="56"/>
       <c r="G426" s="56"/>
       <c r="H426" s="56"/>
       <c r="I426" s="45"/>
       <c r="J426" s="47"/>
-      <c r="K426" s="47"/>
-      <c r="L426" s="47"/>
+      <c r="K426" s="44"/>
+      <c r="L426" s="44"/>
       <c r="M426" s="48"/>
-      <c r="N426" s="65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N426" s="56"/>
       <c r="O426" s="16"/>
       <c r="R426" s="12"/>
     </row>
     <row r="427" spans="1:19">
       <c r="A427" s="42"/>
       <c r="B427" s="59"/>
       <c r="C427" s="44"/>
       <c r="D427" s="44"/>
       <c r="E427" s="44"/>
       <c r="F427" s="56"/>
       <c r="G427" s="56"/>
       <c r="H427" s="56"/>
-      <c r="I427" s="45"/>
-[...3 lines deleted...]
-      <c r="M427" s="48"/>
+      <c r="I427" s="56"/>
+      <c r="J427" s="56"/>
+      <c r="K427" s="56"/>
+      <c r="L427" s="56"/>
+      <c r="M427" s="43"/>
       <c r="N427" s="56"/>
       <c r="O427" s="16"/>
       <c r="R427" s="12"/>
     </row>
     <row r="428" spans="1:19">
       <c r="A428" s="42"/>
       <c r="B428" s="59"/>
       <c r="C428" s="44"/>
       <c r="D428" s="44"/>
       <c r="E428" s="44"/>
-      <c r="F428" s="56"/>
+      <c r="F428" s="44" t="s">
+        <v>89</v>
+      </c>
       <c r="G428" s="56"/>
-      <c r="H428" s="56"/>
+      <c r="H428" s="47"/>
       <c r="I428" s="56"/>
       <c r="J428" s="56"/>
       <c r="K428" s="56"/>
       <c r="L428" s="56"/>
       <c r="M428" s="43"/>
-      <c r="N428" s="56"/>
+      <c r="N428" s="65"/>
       <c r="O428" s="16"/>
       <c r="R428" s="12"/>
     </row>
     <row r="429" spans="1:19">
       <c r="A429" s="42"/>
       <c r="B429" s="59"/>
       <c r="C429" s="44"/>
       <c r="D429" s="44"/>
       <c r="E429" s="44"/>
-      <c r="F429" s="44" t="s">
-[...2 lines deleted...]
-      <c r="G429" s="56"/>
+      <c r="F429" s="47"/>
+      <c r="G429" s="47"/>
       <c r="H429" s="47"/>
       <c r="I429" s="56"/>
       <c r="J429" s="56"/>
       <c r="K429" s="56"/>
       <c r="L429" s="56"/>
       <c r="M429" s="43"/>
-      <c r="N429" s="65"/>
+      <c r="N429" s="56"/>
       <c r="O429" s="16"/>
       <c r="R429" s="12"/>
     </row>
     <row r="430" spans="1:19">
       <c r="A430" s="42"/>
       <c r="B430" s="59"/>
       <c r="C430" s="44"/>
       <c r="D430" s="44"/>
-      <c r="E430" s="44"/>
-      <c r="F430" s="47"/>
+      <c r="E430" s="56"/>
+      <c r="F430" s="56"/>
       <c r="G430" s="47"/>
-      <c r="H430" s="47"/>
+      <c r="H430" s="56"/>
       <c r="I430" s="56"/>
       <c r="J430" s="56"/>
       <c r="K430" s="56"/>
       <c r="L430" s="56"/>
       <c r="M430" s="43"/>
       <c r="N430" s="56"/>
       <c r="O430" s="16"/>
       <c r="R430" s="12"/>
     </row>
     <row r="431" spans="1:19">
       <c r="A431" s="42"/>
       <c r="B431" s="59"/>
       <c r="C431" s="44"/>
       <c r="D431" s="44"/>
       <c r="E431" s="56"/>
       <c r="F431" s="56"/>
-      <c r="G431" s="47"/>
+      <c r="G431" s="56"/>
       <c r="H431" s="56"/>
       <c r="I431" s="56"/>
       <c r="J431" s="56"/>
       <c r="K431" s="56"/>
       <c r="L431" s="56"/>
       <c r="M431" s="43"/>
       <c r="N431" s="56"/>
       <c r="O431" s="16"/>
+      <c r="Q431" s="12"/>
       <c r="R431" s="12"/>
+      <c r="S431" s="12"/>
     </row>
     <row r="432" spans="1:19">
       <c r="A432" s="42"/>
       <c r="B432" s="59"/>
       <c r="C432" s="44"/>
       <c r="D432" s="44"/>
-      <c r="E432" s="56"/>
-      <c r="F432" s="56"/>
+      <c r="E432" s="44"/>
+      <c r="F432" s="44"/>
       <c r="G432" s="56"/>
-      <c r="H432" s="56"/>
+      <c r="H432" s="44"/>
       <c r="I432" s="56"/>
       <c r="J432" s="56"/>
       <c r="K432" s="56"/>
       <c r="L432" s="56"/>
       <c r="M432" s="43"/>
       <c r="N432" s="56"/>
       <c r="O432" s="16"/>
-      <c r="Q432" s="12"/>
       <c r="R432" s="12"/>
-      <c r="S432" s="12"/>
     </row>
     <row r="433" spans="1:18">
-      <c r="A433" s="42"/>
+      <c r="A433" s="65"/>
       <c r="B433" s="59"/>
       <c r="C433" s="44"/>
       <c r="D433" s="44"/>
-      <c r="E433" s="44"/>
+      <c r="E433" s="56"/>
       <c r="F433" s="44"/>
-      <c r="G433" s="56"/>
-[...6 lines deleted...]
-      <c r="N433" s="56"/>
+      <c r="G433" s="44"/>
+      <c r="H433" s="47"/>
+      <c r="I433" s="45"/>
+      <c r="J433" s="47"/>
+      <c r="K433" s="47"/>
+      <c r="L433" s="47"/>
+      <c r="M433" s="48"/>
+      <c r="N433" s="65"/>
       <c r="O433" s="16"/>
       <c r="R433" s="12"/>
     </row>
     <row r="434" spans="1:18">
       <c r="A434" s="65"/>
       <c r="B434" s="59"/>
       <c r="C434" s="44"/>
       <c r="D434" s="44"/>
       <c r="E434" s="56"/>
-      <c r="F434" s="44"/>
-[...1 lines deleted...]
-      <c r="H434" s="47"/>
+      <c r="F434" s="56"/>
+      <c r="G434" s="47"/>
+      <c r="H434" s="56"/>
       <c r="I434" s="45"/>
       <c r="J434" s="47"/>
-      <c r="K434" s="47"/>
-      <c r="L434" s="47"/>
+      <c r="K434" s="44"/>
+      <c r="L434" s="44"/>
       <c r="M434" s="48"/>
       <c r="N434" s="65"/>
       <c r="O434" s="16"/>
       <c r="R434" s="12"/>
     </row>
     <row r="435" spans="1:18">
       <c r="A435" s="65"/>
       <c r="B435" s="59"/>
       <c r="C435" s="44"/>
       <c r="D435" s="44"/>
       <c r="E435" s="56"/>
       <c r="F435" s="56"/>
-      <c r="G435" s="47"/>
+      <c r="G435" s="56"/>
       <c r="H435" s="56"/>
-      <c r="I435" s="45"/>
-[...4 lines deleted...]
-      <c r="N435" s="65"/>
+      <c r="I435" s="56"/>
+      <c r="J435" s="56"/>
+      <c r="K435" s="56"/>
+      <c r="L435" s="56"/>
+      <c r="M435" s="43"/>
+      <c r="N435" s="56"/>
       <c r="O435" s="16"/>
       <c r="R435" s="12"/>
     </row>
     <row r="436" spans="1:18">
       <c r="A436" s="65"/>
       <c r="B436" s="59"/>
       <c r="C436" s="44"/>
       <c r="D436" s="44"/>
       <c r="E436" s="56"/>
       <c r="F436" s="56"/>
       <c r="G436" s="56"/>
       <c r="H436" s="56"/>
       <c r="I436" s="56"/>
       <c r="J436" s="56"/>
       <c r="K436" s="56"/>
       <c r="L436" s="56"/>
       <c r="M436" s="43"/>
       <c r="N436" s="56"/>
       <c r="O436" s="16"/>
       <c r="R436" s="12"/>
     </row>
     <row r="437" spans="1:18">
       <c r="A437" s="65"/>
       <c r="B437" s="59"/>
       <c r="C437" s="44"/>
       <c r="D437" s="44"/>
-      <c r="E437" s="56"/>
-      <c r="F437" s="56"/>
+      <c r="E437" s="44"/>
+      <c r="F437" s="44"/>
       <c r="G437" s="56"/>
-      <c r="H437" s="56"/>
+      <c r="H437" s="47"/>
       <c r="I437" s="56"/>
       <c r="J437" s="56"/>
       <c r="K437" s="56"/>
       <c r="L437" s="56"/>
       <c r="M437" s="43"/>
       <c r="N437" s="56"/>
       <c r="O437" s="16"/>
       <c r="R437" s="12"/>
     </row>
     <row r="438" spans="1:18">
-      <c r="A438" s="65"/>
+      <c r="A438" s="42"/>
       <c r="B438" s="59"/>
       <c r="C438" s="44"/>
       <c r="D438" s="44"/>
       <c r="E438" s="44"/>
-      <c r="F438" s="44"/>
-      <c r="G438" s="56"/>
+      <c r="F438" s="47"/>
+      <c r="G438" s="47"/>
       <c r="H438" s="47"/>
       <c r="I438" s="56"/>
       <c r="J438" s="56"/>
       <c r="K438" s="56"/>
       <c r="L438" s="56"/>
       <c r="M438" s="43"/>
       <c r="N438" s="56"/>
       <c r="O438" s="16"/>
       <c r="R438" s="12"/>
     </row>
     <row r="439" spans="1:18">
       <c r="A439" s="42"/>
       <c r="B439" s="59"/>
       <c r="C439" s="44"/>
       <c r="D439" s="44"/>
-      <c r="E439" s="44"/>
-      <c r="F439" s="47"/>
+      <c r="E439" s="56"/>
+      <c r="F439" s="56"/>
       <c r="G439" s="47"/>
-      <c r="H439" s="47"/>
-[...5 lines deleted...]
-      <c r="N439" s="56"/>
+      <c r="H439" s="56"/>
+      <c r="I439" s="45"/>
+      <c r="J439" s="47"/>
+      <c r="K439" s="47"/>
+      <c r="L439" s="47"/>
+      <c r="M439" s="48"/>
+      <c r="N439" s="65"/>
       <c r="O439" s="16"/>
       <c r="R439" s="12"/>
     </row>
-    <row r="440" spans="1:18">
+    <row r="440" spans="1:18" ht="44.25" customHeight="1">
       <c r="A440" s="42"/>
       <c r="B440" s="59"/>
       <c r="C440" s="44"/>
       <c r="D440" s="44"/>
       <c r="E440" s="56"/>
       <c r="F440" s="56"/>
-      <c r="G440" s="47"/>
+      <c r="G440" s="56"/>
       <c r="H440" s="56"/>
       <c r="I440" s="45"/>
       <c r="J440" s="47"/>
-      <c r="K440" s="47"/>
-      <c r="L440" s="47"/>
+      <c r="K440" s="44"/>
+      <c r="L440" s="44"/>
       <c r="M440" s="48"/>
       <c r="N440" s="65"/>
       <c r="O440" s="16"/>
       <c r="R440" s="12"/>
     </row>
-    <row r="441" spans="1:18" ht="44.25" customHeight="1">
+    <row r="441" spans="1:18">
       <c r="A441" s="42"/>
       <c r="B441" s="59"/>
       <c r="C441" s="44"/>
       <c r="D441" s="44"/>
-      <c r="E441" s="56"/>
-      <c r="F441" s="56"/>
+      <c r="E441" s="44"/>
+      <c r="F441" s="44"/>
       <c r="G441" s="56"/>
-      <c r="H441" s="56"/>
-[...5 lines deleted...]
-      <c r="N441" s="65"/>
+      <c r="H441" s="44"/>
+      <c r="I441" s="56"/>
+      <c r="J441" s="56"/>
+      <c r="K441" s="56"/>
+      <c r="L441" s="56"/>
+      <c r="M441" s="43"/>
+      <c r="N441" s="56"/>
       <c r="O441" s="16"/>
       <c r="R441" s="12"/>
     </row>
     <row r="442" spans="1:18">
       <c r="A442" s="42"/>
       <c r="B442" s="59"/>
       <c r="C442" s="44"/>
       <c r="D442" s="44"/>
       <c r="E442" s="44"/>
       <c r="F442" s="44"/>
-      <c r="G442" s="56"/>
+      <c r="G442" s="44"/>
       <c r="H442" s="44"/>
       <c r="I442" s="56"/>
       <c r="J442" s="56"/>
       <c r="K442" s="56"/>
       <c r="L442" s="56"/>
       <c r="M442" s="43"/>
       <c r="N442" s="56"/>
       <c r="O442" s="16"/>
       <c r="R442" s="12"/>
     </row>
     <row r="443" spans="1:18">
       <c r="A443" s="42"/>
       <c r="B443" s="59"/>
       <c r="C443" s="44"/>
       <c r="D443" s="44"/>
       <c r="E443" s="44"/>
       <c r="F443" s="44"/>
       <c r="G443" s="44"/>
       <c r="H443" s="44"/>
-      <c r="I443" s="56"/>
-[...4 lines deleted...]
-      <c r="N443" s="56"/>
+      <c r="I443" s="45"/>
+      <c r="J443" s="47"/>
+      <c r="K443" s="47"/>
+      <c r="L443" s="47"/>
+      <c r="M443" s="48"/>
+      <c r="N443" s="65"/>
       <c r="O443" s="16"/>
       <c r="R443" s="12"/>
     </row>
-    <row r="444" spans="1:18">
-      <c r="A444" s="42"/>
+    <row r="444" spans="1:18" ht="81" customHeight="1">
+      <c r="A444" s="65"/>
       <c r="B444" s="59"/>
       <c r="C444" s="44"/>
       <c r="D444" s="44"/>
       <c r="E444" s="44"/>
       <c r="F444" s="44"/>
       <c r="G444" s="44"/>
       <c r="H444" s="44"/>
       <c r="I444" s="45"/>
       <c r="J444" s="47"/>
-      <c r="K444" s="47"/>
-      <c r="L444" s="47"/>
+      <c r="K444" s="44"/>
+      <c r="L444" s="44"/>
       <c r="M444" s="48"/>
       <c r="N444" s="65"/>
       <c r="O444" s="16"/>
       <c r="R444" s="12"/>
     </row>
-    <row r="445" spans="1:18" ht="81" customHeight="1">
-      <c r="A445" s="65"/>
+    <row r="445" spans="1:18">
+      <c r="A445" s="42"/>
       <c r="B445" s="59"/>
       <c r="C445" s="44"/>
       <c r="D445" s="44"/>
       <c r="E445" s="44"/>
       <c r="F445" s="44"/>
       <c r="G445" s="44"/>
       <c r="H445" s="44"/>
-      <c r="I445" s="45"/>
-[...4 lines deleted...]
-      <c r="N445" s="65"/>
+      <c r="I445" s="56"/>
+      <c r="J445" s="56"/>
+      <c r="K445" s="56"/>
+      <c r="L445" s="56"/>
+      <c r="M445" s="43"/>
+      <c r="N445" s="56"/>
       <c r="O445" s="16"/>
       <c r="R445" s="12"/>
     </row>
     <row r="446" spans="1:18">
       <c r="A446" s="42"/>
       <c r="B446" s="59"/>
       <c r="C446" s="44"/>
       <c r="D446" s="44"/>
       <c r="E446" s="44"/>
       <c r="F446" s="44"/>
       <c r="G446" s="44"/>
       <c r="H446" s="44"/>
       <c r="I446" s="56"/>
       <c r="J446" s="56"/>
       <c r="K446" s="56"/>
       <c r="L446" s="56"/>
       <c r="M446" s="43"/>
       <c r="N446" s="56"/>
       <c r="O446" s="16"/>
       <c r="R446" s="12"/>
     </row>
     <row r="447" spans="1:18">
       <c r="A447" s="42"/>
       <c r="B447" s="59"/>
       <c r="C447" s="44"/>
       <c r="D447" s="44"/>
       <c r="E447" s="44"/>
       <c r="F447" s="44"/>
       <c r="G447" s="44"/>
       <c r="H447" s="44"/>
       <c r="I447" s="56"/>
       <c r="J447" s="56"/>
       <c r="K447" s="56"/>
       <c r="L447" s="56"/>
       <c r="M447" s="43"/>
-      <c r="N447" s="56"/>
+      <c r="N447" s="65"/>
       <c r="O447" s="16"/>
       <c r="R447" s="12"/>
     </row>
     <row r="448" spans="1:18">
       <c r="A448" s="42"/>
       <c r="B448" s="59"/>
       <c r="C448" s="44"/>
       <c r="D448" s="44"/>
       <c r="E448" s="44"/>
       <c r="F448" s="44"/>
       <c r="G448" s="44"/>
       <c r="H448" s="44"/>
-      <c r="I448" s="56"/>
-[...3 lines deleted...]
-      <c r="M448" s="43"/>
+      <c r="I448" s="45"/>
+      <c r="J448" s="47"/>
+      <c r="K448" s="47"/>
+      <c r="L448" s="47"/>
+      <c r="M448" s="48"/>
       <c r="N448" s="65"/>
       <c r="O448" s="16"/>
       <c r="R448" s="12"/>
     </row>
     <row r="449" spans="1:18">
       <c r="A449" s="42"/>
       <c r="B449" s="59"/>
       <c r="C449" s="44"/>
       <c r="D449" s="44"/>
       <c r="E449" s="44"/>
       <c r="F449" s="44"/>
       <c r="G449" s="44"/>
       <c r="H449" s="44"/>
       <c r="I449" s="45"/>
       <c r="J449" s="47"/>
-      <c r="K449" s="47"/>
-      <c r="L449" s="47"/>
+      <c r="K449" s="44"/>
+      <c r="L449" s="44"/>
       <c r="M449" s="48"/>
-      <c r="N449" s="65"/>
+      <c r="N449" s="56"/>
       <c r="O449" s="16"/>
       <c r="R449" s="12"/>
     </row>
     <row r="450" spans="1:18">
       <c r="A450" s="42"/>
       <c r="B450" s="59"/>
       <c r="C450" s="44"/>
       <c r="D450" s="44"/>
       <c r="E450" s="44"/>
       <c r="F450" s="44"/>
       <c r="G450" s="44"/>
       <c r="H450" s="44"/>
-      <c r="I450" s="45"/>
-[...4 lines deleted...]
-      <c r="N450" s="56"/>
+      <c r="I450" s="56"/>
+      <c r="J450" s="56"/>
+      <c r="K450" s="56"/>
+      <c r="L450" s="56"/>
+      <c r="M450" s="43"/>
+      <c r="N450" s="65"/>
       <c r="O450" s="16"/>
       <c r="R450" s="12"/>
     </row>
     <row r="451" spans="1:18">
       <c r="A451" s="42"/>
       <c r="B451" s="59"/>
       <c r="C451" s="44"/>
       <c r="D451" s="44"/>
       <c r="E451" s="44"/>
       <c r="F451" s="44"/>
       <c r="G451" s="44"/>
       <c r="H451" s="44"/>
       <c r="I451" s="56"/>
       <c r="J451" s="56"/>
       <c r="K451" s="56"/>
       <c r="L451" s="56"/>
       <c r="M451" s="43"/>
-      <c r="N451" s="65"/>
+      <c r="N451" s="56"/>
       <c r="O451" s="16"/>
       <c r="R451" s="12"/>
     </row>
     <row r="452" spans="1:18">
       <c r="A452" s="42"/>
       <c r="B452" s="59"/>
       <c r="C452" s="44"/>
       <c r="D452" s="44"/>
       <c r="E452" s="44"/>
       <c r="F452" s="44"/>
       <c r="G452" s="44"/>
       <c r="H452" s="44"/>
-      <c r="I452" s="56"/>
-[...4 lines deleted...]
-      <c r="N452" s="56"/>
+      <c r="I452" s="45"/>
+      <c r="J452" s="47"/>
+      <c r="K452" s="47"/>
+      <c r="L452" s="47"/>
+      <c r="M452" s="48"/>
+      <c r="N452" s="65"/>
       <c r="O452" s="16"/>
-      <c r="R452" s="12"/>
     </row>
     <row r="453" spans="1:18">
       <c r="A453" s="42"/>
       <c r="B453" s="59"/>
       <c r="C453" s="44"/>
       <c r="D453" s="44"/>
       <c r="E453" s="44"/>
       <c r="F453" s="44"/>
       <c r="G453" s="44"/>
       <c r="H453" s="44"/>
       <c r="I453" s="45"/>
-      <c r="J453" s="47"/>
-[...1 lines deleted...]
-      <c r="L453" s="47"/>
+      <c r="J453" s="45"/>
+      <c r="K453" s="44"/>
+      <c r="L453" s="44"/>
       <c r="M453" s="48"/>
       <c r="N453" s="65"/>
       <c r="O453" s="16"/>
     </row>
     <row r="454" spans="1:18">
       <c r="A454" s="42"/>
       <c r="B454" s="59"/>
       <c r="C454" s="44"/>
       <c r="D454" s="44"/>
       <c r="E454" s="44"/>
       <c r="F454" s="44"/>
       <c r="G454" s="44"/>
       <c r="H454" s="44"/>
       <c r="I454" s="45"/>
       <c r="J454" s="45"/>
       <c r="K454" s="44"/>
       <c r="L454" s="44"/>
       <c r="M454" s="48"/>
       <c r="N454" s="65"/>
       <c r="O454" s="16"/>
     </row>
     <row r="455" spans="1:18">
       <c r="A455" s="42"/>
       <c r="B455" s="59"/>
       <c r="C455" s="44"/>
@@ -16581,65 +17113,64 @@
       <c r="J692" s="45"/>
       <c r="K692" s="44"/>
       <c r="L692" s="44"/>
       <c r="M692" s="48"/>
       <c r="N692" s="65"/>
       <c r="O692" s="16"/>
     </row>
     <row r="693" spans="1:15">
       <c r="A693" s="42"/>
       <c r="B693" s="59"/>
       <c r="C693" s="44"/>
       <c r="D693" s="44"/>
       <c r="E693" s="44"/>
       <c r="F693" s="44"/>
       <c r="G693" s="44"/>
       <c r="H693" s="44"/>
       <c r="I693" s="45"/>
       <c r="J693" s="45"/>
       <c r="K693" s="44"/>
       <c r="L693" s="44"/>
       <c r="M693" s="48"/>
       <c r="N693" s="65"/>
       <c r="O693" s="16"/>
     </row>
     <row r="694" spans="1:15">
-      <c r="A694" s="42"/>
+      <c r="A694" s="60"/>
       <c r="B694" s="59"/>
       <c r="C694" s="44"/>
-      <c r="D694" s="44"/>
-[...3 lines deleted...]
-      <c r="H694" s="44"/>
+      <c r="D694" s="46"/>
+      <c r="E694" s="46"/>
+      <c r="F694" s="46"/>
+      <c r="G694" s="46"/>
+      <c r="H694" s="46"/>
       <c r="I694" s="45"/>
-      <c r="J694" s="45"/>
+      <c r="J694" s="52"/>
       <c r="K694" s="44"/>
-      <c r="L694" s="44"/>
-[...2 lines deleted...]
-      <c r="O694" s="16"/>
+      <c r="L694" s="46"/>
+      <c r="M694" s="75"/>
+      <c r="O694" s="25"/>
     </row>
     <row r="695" spans="1:15">
       <c r="A695" s="60"/>
       <c r="B695" s="59"/>
       <c r="C695" s="44"/>
       <c r="D695" s="46"/>
       <c r="E695" s="46"/>
       <c r="F695" s="46"/>
       <c r="G695" s="46"/>
       <c r="H695" s="46"/>
       <c r="I695" s="45"/>
       <c r="J695" s="52"/>
       <c r="K695" s="44"/>
       <c r="L695" s="46"/>
       <c r="M695" s="75"/>
       <c r="O695" s="25"/>
     </row>
     <row r="696" spans="1:15">
       <c r="A696" s="60"/>
       <c r="B696" s="59"/>
       <c r="C696" s="44"/>
       <c r="D696" s="46"/>
       <c r="E696" s="46"/>
       <c r="F696" s="46"/>
       <c r="G696" s="46"/>
@@ -18741,69 +19272,53 @@
       <c r="G827" s="46"/>
       <c r="H827" s="46"/>
       <c r="I827" s="45"/>
       <c r="J827" s="52"/>
       <c r="K827" s="44"/>
       <c r="L827" s="46"/>
       <c r="M827" s="75"/>
       <c r="O827" s="25"/>
     </row>
     <row r="828" spans="1:15">
       <c r="A828" s="60"/>
       <c r="B828" s="59"/>
       <c r="C828" s="44"/>
       <c r="D828" s="46"/>
       <c r="E828" s="46"/>
       <c r="F828" s="46"/>
       <c r="G828" s="46"/>
       <c r="H828" s="46"/>
       <c r="I828" s="45"/>
       <c r="J828" s="52"/>
       <c r="K828" s="44"/>
       <c r="L828" s="46"/>
       <c r="M828" s="75"/>
       <c r="O828" s="25"/>
     </row>
-    <row r="829" spans="1:15">
-[...14 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A422:M422"/>
+    <mergeCell ref="A421:M421"/>
     <mergeCell ref="N76:O76"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="N26:O26"/>
     <mergeCell ref="N9:O9"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>