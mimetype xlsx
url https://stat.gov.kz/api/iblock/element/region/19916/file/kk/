--- v1 (2026-06-24)
+++ v2 (2026-08-03)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="5370" yWindow="825" windowWidth="12075" windowHeight="8625" tabRatio="769"/>
   </bookViews>
   <sheets>
     <sheet name="натура_пер" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">натура_пер!$2:$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">натура_пер!$A$1:$M$428</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="845" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="930" uniqueCount="108">
   <si>
     <t>бидай мен меслиннің (бидай мен қара бидайдың қоспасы) ұсақ тартылған ұны, тонна</t>
   </si>
   <si>
     <t>өзге де дақылдар ұны (бидай немесе бидай-қара бидайдың ұнынан басқа), тонна</t>
   </si>
   <si>
     <t>нан-тоқаш өнімдерін дайындауға арналған қоспалар, тонна</t>
   </si>
   <si>
     <t>бидайдың ірі тартылған ұны мен жармасы, тонна</t>
   </si>
   <si>
     <t>таңертеңгі ас үшін астық дақылдары және астық дақылдарының өзге де өнімдері, тонна</t>
   </si>
   <si>
     <t>үсті былғарыдан жасалған аяқ киім, спорттық аяқ киімнен, металды қорғаныс тұмсығы бар аяқ киімнен және әртүрлі арнайы аяқ киімнен басқа, мың жүп</t>
   </si>
   <si>
     <t>отындық мазут, мың тонна</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
@@ -612,51 +612,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="174">
+  <cellXfs count="183">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -896,63 +896,54 @@
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -997,78 +988,106 @@
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="12"/>
     <cellStyle name="Обычный 10 2" xfId="1"/>
     <cellStyle name="Обычный 13" xfId="13"/>
     <cellStyle name="Обычный 13 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 3 2" xfId="4"/>
     <cellStyle name="Обычный 38" xfId="5"/>
     <cellStyle name="Обычный 38 2" xfId="6"/>
     <cellStyle name="Обычный 39" xfId="7"/>
     <cellStyle name="Обычный 40" xfId="8"/>
     <cellStyle name="Обычный 41" xfId="9"/>
     <cellStyle name="Обычный 6" xfId="11"/>
     <cellStyle name="Обычный 6 2" xfId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1345,93 +1364,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V828"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I8" sqref="I8"/>
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="76" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="77" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="53" customWidth="1"/>
     <col min="4" max="4" width="11" style="54" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="54" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="54" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="54" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="54" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="66" customWidth="1"/>
     <col min="10" max="10" width="14.140625" style="55" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="53" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="54" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" style="78" customWidth="1"/>
     <col min="14" max="14" width="11.28515625" style="61" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="10" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="3" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A1" s="166" t="s">
+      <c r="A1" s="168" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="166"/>
-[...11 lines deleted...]
-      <c r="N1" s="166"/>
+      <c r="B1" s="168"/>
+      <c r="C1" s="168"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="168"/>
+      <c r="K1" s="168"/>
+      <c r="L1" s="168"/>
+      <c r="M1" s="168"/>
+      <c r="N1" s="168"/>
     </row>
     <row r="2" spans="1:18" s="3" customFormat="1" ht="33.75" customHeight="1">
       <c r="A2" s="30"/>
       <c r="B2" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="32" t="s">
         <v>34</v>
       </c>
       <c r="D2" s="32" t="s">
         <v>35</v>
       </c>
       <c r="E2" s="32" t="s">
         <v>36</v>
       </c>
       <c r="F2" s="32" t="s">
         <v>37</v>
       </c>
       <c r="G2" s="32" t="s">
         <v>38</v>
       </c>
       <c r="H2" s="32" t="s">
         <v>39</v>
       </c>
       <c r="I2" s="32" t="s">
@@ -1470,1106 +1489,1168 @@
       <c r="O3" s="13"/>
     </row>
     <row r="4" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A4" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="43"/>
       <c r="C4" s="44"/>
       <c r="D4" s="44"/>
       <c r="E4" s="45"/>
       <c r="F4" s="44"/>
       <c r="G4" s="44"/>
       <c r="H4" s="44"/>
       <c r="I4" s="47"/>
       <c r="J4" s="47"/>
       <c r="K4" s="44"/>
       <c r="L4" s="44"/>
       <c r="M4" s="48"/>
       <c r="N4" s="49"/>
       <c r="O4" s="14"/>
     </row>
     <row r="5" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="132">
+      <c r="B5" s="129">
         <v>829</v>
       </c>
-      <c r="C5" s="132">
+      <c r="C5" s="129">
         <v>1761</v>
       </c>
-      <c r="D5" s="132">
+      <c r="D5" s="129">
         <v>2745</v>
       </c>
-      <c r="E5" s="158">
+      <c r="E5" s="155">
         <v>3913</v>
       </c>
-      <c r="F5" s="169">
+      <c r="F5" s="161">
         <v>5097</v>
       </c>
-      <c r="G5" s="129"/>
-[...5 lines deleted...]
-      <c r="M5" s="132"/>
+      <c r="G5" s="179">
+        <v>6268</v>
+      </c>
+      <c r="H5" s="129"/>
+      <c r="I5" s="129"/>
+      <c r="J5" s="129"/>
+      <c r="K5" s="129"/>
+      <c r="L5" s="129"/>
+      <c r="M5" s="129"/>
       <c r="N5" s="50"/>
       <c r="O5" s="21"/>
       <c r="R5" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A6" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B6" s="132">
+      <c r="B6" s="129">
         <v>682</v>
       </c>
-      <c r="C6" s="132">
+      <c r="C6" s="129">
         <v>1373</v>
       </c>
-      <c r="D6" s="132">
+      <c r="D6" s="129">
         <v>2122</v>
       </c>
-      <c r="E6" s="158">
+      <c r="E6" s="155">
         <v>3047</v>
       </c>
-      <c r="F6" s="169">
+      <c r="F6" s="161">
         <v>3951</v>
       </c>
-      <c r="G6" s="129"/>
-[...5 lines deleted...]
-      <c r="M6" s="132"/>
+      <c r="G6" s="179">
+        <v>4867</v>
+      </c>
+      <c r="H6" s="129"/>
+      <c r="I6" s="129"/>
+      <c r="J6" s="129"/>
+      <c r="K6" s="129"/>
+      <c r="L6" s="129"/>
+      <c r="M6" s="129"/>
       <c r="N6" s="50"/>
       <c r="O6" s="19"/>
       <c r="R6" s="4"/>
     </row>
     <row r="7" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C7" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D7" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E7" s="149" t="s">
+      <c r="E7" s="146" t="s">
         <v>90</v>
       </c>
       <c r="F7" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G7" s="125"/>
+      <c r="G7" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H7" s="125"/>
       <c r="I7" s="125"/>
       <c r="J7" s="125"/>
       <c r="K7" s="125"/>
       <c r="L7" s="125"/>
       <c r="M7" s="125"/>
       <c r="N7" s="50"/>
       <c r="O7" s="19"/>
       <c r="R7" s="4"/>
     </row>
     <row r="8" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C8" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D8" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E8" s="149" t="s">
+      <c r="E8" s="146" t="s">
         <v>90</v>
       </c>
       <c r="F8" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G8" s="129"/>
-[...5 lines deleted...]
-      <c r="M8" s="132"/>
+      <c r="G8" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="H8" s="128"/>
+      <c r="I8" s="129"/>
+      <c r="J8" s="129"/>
+      <c r="K8" s="129"/>
+      <c r="L8" s="129"/>
+      <c r="M8" s="129"/>
       <c r="N8" s="50"/>
       <c r="O8" s="19"/>
       <c r="R8" s="4"/>
     </row>
     <row r="9" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="77"/>
       <c r="C9" s="53"/>
       <c r="D9" s="110"/>
-      <c r="E9" s="148"/>
+      <c r="E9" s="145"/>
       <c r="F9" s="53"/>
-      <c r="G9" s="123"/>
+      <c r="G9" s="174"/>
       <c r="H9" s="110"/>
-      <c r="I9" s="135"/>
+      <c r="I9" s="132"/>
       <c r="J9" s="102"/>
-      <c r="K9" s="135"/>
+      <c r="K9" s="132"/>
       <c r="L9" s="110"/>
       <c r="M9" s="112"/>
-      <c r="N9" s="168"/>
-      <c r="O9" s="168"/>
+      <c r="N9" s="170"/>
+      <c r="O9" s="170"/>
       <c r="R9" s="4"/>
     </row>
     <row r="10" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="98">
         <v>0</v>
       </c>
-      <c r="C10" s="132">
+      <c r="C10" s="129">
         <v>1</v>
       </c>
-      <c r="D10" s="132">
+      <c r="D10" s="129">
         <v>1</v>
       </c>
-      <c r="E10" s="158">
+      <c r="E10" s="155">
         <v>1</v>
       </c>
-      <c r="F10" s="169">
+      <c r="F10" s="161">
         <v>1</v>
       </c>
-      <c r="G10" s="129"/>
-[...5 lines deleted...]
-      <c r="M10" s="132"/>
+      <c r="G10" s="179">
+        <v>2</v>
+      </c>
+      <c r="H10" s="128"/>
+      <c r="I10" s="129"/>
+      <c r="J10" s="129"/>
+      <c r="K10" s="129"/>
+      <c r="L10" s="129"/>
+      <c r="M10" s="129"/>
       <c r="N10" s="50"/>
       <c r="O10" s="19"/>
       <c r="R10" s="4"/>
     </row>
     <row r="11" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="99" t="s">
         <v>90</v>
       </c>
       <c r="C11" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D11" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E11" s="149" t="s">
+      <c r="E11" s="146" t="s">
         <v>90</v>
       </c>
       <c r="F11" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G11" s="125"/>
+      <c r="G11" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H11" s="125"/>
       <c r="I11" s="125"/>
       <c r="J11" s="125"/>
       <c r="K11" s="125"/>
       <c r="L11" s="125"/>
       <c r="M11" s="125"/>
       <c r="N11" s="50"/>
       <c r="O11" s="19"/>
       <c r="R11" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="98">
         <v>0</v>
       </c>
-      <c r="C12" s="132">
+      <c r="C12" s="129">
         <v>1</v>
       </c>
-      <c r="D12" s="132">
+      <c r="D12" s="129">
         <v>1</v>
       </c>
-      <c r="E12" s="158">
+      <c r="E12" s="155">
         <v>1</v>
       </c>
-      <c r="F12" s="169">
+      <c r="F12" s="161">
         <v>1</v>
       </c>
-      <c r="G12" s="129"/>
-[...5 lines deleted...]
-      <c r="M12" s="132"/>
+      <c r="G12" s="179">
+        <v>2</v>
+      </c>
+      <c r="H12" s="128"/>
+      <c r="I12" s="129"/>
+      <c r="J12" s="129"/>
+      <c r="K12" s="129"/>
+      <c r="L12" s="129"/>
+      <c r="M12" s="129"/>
       <c r="N12" s="50"/>
       <c r="O12" s="19"/>
       <c r="R12" s="4"/>
     </row>
     <row r="13" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="99" t="s">
         <v>90</v>
       </c>
       <c r="C13" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D13" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E13" s="149" t="s">
+      <c r="E13" s="146" t="s">
         <v>90</v>
       </c>
       <c r="F13" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G13" s="125"/>
+      <c r="G13" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H13" s="125"/>
       <c r="I13" s="125"/>
       <c r="J13" s="125"/>
       <c r="K13" s="125"/>
       <c r="L13" s="125"/>
       <c r="M13" s="125"/>
       <c r="N13" s="50"/>
       <c r="O13" s="19"/>
       <c r="R13" s="4"/>
     </row>
     <row r="14" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="132">
+      <c r="B14" s="129">
         <v>8</v>
       </c>
-      <c r="C14" s="132">
+      <c r="C14" s="129">
         <v>19</v>
       </c>
-      <c r="D14" s="132">
+      <c r="D14" s="129">
         <v>25</v>
       </c>
-      <c r="E14" s="158">
+      <c r="E14" s="155">
         <v>38</v>
       </c>
-      <c r="F14" s="169">
+      <c r="F14" s="161">
         <v>91</v>
       </c>
-      <c r="G14" s="129"/>
-[...5 lines deleted...]
-      <c r="M14" s="132"/>
+      <c r="G14" s="179">
+        <v>119</v>
+      </c>
+      <c r="H14" s="129"/>
+      <c r="I14" s="129"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="129"/>
+      <c r="L14" s="129"/>
+      <c r="M14" s="129"/>
       <c r="N14" s="50"/>
       <c r="O14" s="19"/>
       <c r="R14" s="4"/>
     </row>
     <row r="15" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="50" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="99" t="s">
         <v>90</v>
       </c>
       <c r="C15" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D15" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E15" s="149" t="s">
+      <c r="E15" s="146" t="s">
         <v>90</v>
       </c>
       <c r="F15" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G15" s="125"/>
+      <c r="G15" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H15" s="125"/>
       <c r="I15" s="125"/>
       <c r="J15" s="125"/>
       <c r="K15" s="125"/>
       <c r="L15" s="125"/>
       <c r="M15" s="125"/>
       <c r="N15" s="50"/>
       <c r="O15" s="19"/>
       <c r="R15" s="4"/>
     </row>
     <row r="16" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="50" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="98">
         <v>1</v>
       </c>
-      <c r="C16" s="132">
+      <c r="C16" s="129">
         <v>2</v>
       </c>
-      <c r="D16" s="132">
+      <c r="D16" s="129">
         <v>3</v>
       </c>
-      <c r="E16" s="158">
+      <c r="E16" s="155">
         <v>4</v>
       </c>
-      <c r="F16" s="169">
+      <c r="F16" s="161">
         <v>5</v>
       </c>
-      <c r="G16" s="129"/>
-[...5 lines deleted...]
-      <c r="M16" s="132"/>
+      <c r="G16" s="179">
+        <v>7</v>
+      </c>
+      <c r="H16" s="129"/>
+      <c r="I16" s="129"/>
+      <c r="J16" s="129"/>
+      <c r="K16" s="129"/>
+      <c r="L16" s="129"/>
+      <c r="M16" s="129"/>
       <c r="N16" s="50"/>
       <c r="O16" s="19"/>
       <c r="R16" s="4"/>
     </row>
     <row r="17" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="132">
+      <c r="B17" s="129">
         <v>52</v>
       </c>
-      <c r="C17" s="132">
+      <c r="C17" s="129">
         <v>103</v>
       </c>
-      <c r="D17" s="132">
+      <c r="D17" s="129">
         <v>154</v>
       </c>
-      <c r="E17" s="158">
+      <c r="E17" s="155">
         <v>205</v>
       </c>
-      <c r="F17" s="169">
+      <c r="F17" s="161">
         <v>268</v>
       </c>
-      <c r="G17" s="129"/>
-[...5 lines deleted...]
-      <c r="M17" s="132"/>
+      <c r="G17" s="179">
+        <v>330</v>
+      </c>
+      <c r="H17" s="129"/>
+      <c r="I17" s="129"/>
+      <c r="J17" s="129"/>
+      <c r="K17" s="129"/>
+      <c r="L17" s="129"/>
+      <c r="M17" s="129"/>
       <c r="N17" s="50"/>
       <c r="O17" s="19"/>
       <c r="R17" s="4"/>
     </row>
     <row r="18" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="132">
+      <c r="B18" s="129">
         <v>9</v>
       </c>
-      <c r="C18" s="132">
+      <c r="C18" s="129">
         <v>16</v>
       </c>
-      <c r="D18" s="132">
+      <c r="D18" s="129">
         <v>23</v>
       </c>
-      <c r="E18" s="158">
+      <c r="E18" s="155">
         <v>30</v>
       </c>
-      <c r="F18" s="169">
+      <c r="F18" s="161">
         <v>61</v>
       </c>
-      <c r="G18" s="129"/>
-[...5 lines deleted...]
-      <c r="M18" s="132"/>
+      <c r="G18" s="179">
+        <v>92</v>
+      </c>
+      <c r="H18" s="129"/>
+      <c r="I18" s="129"/>
+      <c r="J18" s="129"/>
+      <c r="K18" s="129"/>
+      <c r="L18" s="129"/>
+      <c r="M18" s="129"/>
       <c r="N18" s="50"/>
       <c r="O18" s="19"/>
       <c r="R18" s="4"/>
     </row>
     <row r="19" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="B19" s="132">
+      <c r="B19" s="129">
         <v>76</v>
       </c>
-      <c r="C19" s="132">
+      <c r="C19" s="129">
         <v>246</v>
       </c>
-      <c r="D19" s="132">
+      <c r="D19" s="129">
         <v>416</v>
       </c>
-      <c r="E19" s="158">
+      <c r="E19" s="155">
         <v>587</v>
       </c>
-      <c r="F19" s="169">
+      <c r="F19" s="161">
         <v>718</v>
       </c>
-      <c r="G19" s="129"/>
-[...5 lines deleted...]
-      <c r="M19" s="132"/>
+      <c r="G19" s="179">
+        <v>849</v>
+      </c>
+      <c r="H19" s="129"/>
+      <c r="I19" s="129"/>
+      <c r="J19" s="129"/>
+      <c r="K19" s="129"/>
+      <c r="L19" s="129"/>
+      <c r="M19" s="129"/>
       <c r="N19" s="50"/>
       <c r="O19" s="19"/>
       <c r="R19" s="4"/>
     </row>
     <row r="20" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="42"/>
       <c r="B20" s="43"/>
       <c r="C20" s="56"/>
       <c r="D20" s="113"/>
       <c r="E20" s="85"/>
       <c r="F20" s="85"/>
       <c r="G20" s="48"/>
       <c r="H20" s="48"/>
       <c r="I20" s="56"/>
       <c r="J20" s="44"/>
       <c r="K20" s="56"/>
       <c r="L20" s="82"/>
       <c r="M20" s="43"/>
       <c r="N20" s="50"/>
       <c r="O20" s="15"/>
       <c r="R20" s="4"/>
     </row>
     <row r="21" spans="1:18" s="3" customFormat="1" ht="57.75" customHeight="1">
       <c r="A21" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="43"/>
       <c r="C21" s="56"/>
       <c r="D21" s="56"/>
       <c r="E21" s="85"/>
       <c r="F21" s="85"/>
       <c r="G21" s="82"/>
       <c r="H21" s="53"/>
       <c r="I21" s="44"/>
       <c r="J21" s="56"/>
       <c r="K21" s="56"/>
       <c r="L21" s="82"/>
       <c r="M21" s="43"/>
       <c r="N21" s="57"/>
       <c r="O21" s="14"/>
       <c r="R21" s="4"/>
     </row>
     <row r="22" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B22" s="132">
+      <c r="B22" s="129">
         <v>750</v>
       </c>
-      <c r="C22" s="132">
+      <c r="C22" s="129">
         <v>1599</v>
       </c>
-      <c r="D22" s="132">
+      <c r="D22" s="129">
         <v>2516</v>
       </c>
-      <c r="E22" s="158">
+      <c r="E22" s="155">
         <v>3562</v>
       </c>
-      <c r="F22" s="169">
+      <c r="F22" s="161">
         <v>4655</v>
       </c>
-      <c r="G22" s="129"/>
-[...5 lines deleted...]
-      <c r="M22" s="132"/>
+      <c r="G22" s="179">
+        <v>5743</v>
+      </c>
+      <c r="H22" s="129"/>
+      <c r="I22" s="129"/>
+      <c r="J22" s="129"/>
+      <c r="K22" s="129"/>
+      <c r="L22" s="129"/>
+      <c r="M22" s="129"/>
       <c r="N22" s="51"/>
       <c r="O22" s="22"/>
       <c r="R22" s="6"/>
     </row>
     <row r="23" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="109">
         <v>643</v>
       </c>
-      <c r="C23" s="132">
+      <c r="C23" s="129">
         <v>1292</v>
       </c>
-      <c r="D23" s="132">
+      <c r="D23" s="129">
         <v>2014</v>
       </c>
-      <c r="E23" s="158">
+      <c r="E23" s="155">
         <v>2858</v>
       </c>
-      <c r="F23" s="169">
+      <c r="F23" s="161">
         <v>3711</v>
       </c>
-      <c r="G23" s="129"/>
-[...5 lines deleted...]
-      <c r="M23" s="132"/>
+      <c r="G23" s="179">
+        <v>4583</v>
+      </c>
+      <c r="H23" s="129"/>
+      <c r="I23" s="129"/>
+      <c r="J23" s="129"/>
+      <c r="K23" s="129"/>
+      <c r="L23" s="129"/>
+      <c r="M23" s="129"/>
       <c r="N23" s="51"/>
       <c r="O23" s="23"/>
       <c r="R23" s="4"/>
     </row>
     <row r="24" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C24" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D24" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E24" s="150" t="s">
+      <c r="E24" s="147" t="s">
         <v>90</v>
       </c>
       <c r="F24" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G24" s="121"/>
+      <c r="G24" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H24" s="121"/>
       <c r="I24" s="121"/>
       <c r="J24" s="121"/>
       <c r="K24" s="121"/>
       <c r="L24" s="121"/>
       <c r="M24" s="121"/>
       <c r="N24" s="72"/>
       <c r="O24" s="20"/>
       <c r="R24" s="4"/>
     </row>
     <row r="25" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="51" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D25" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E25" s="150" t="s">
+      <c r="E25" s="147" t="s">
         <v>90</v>
       </c>
       <c r="F25" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G25" s="129"/>
-[...5 lines deleted...]
-      <c r="M25" s="132"/>
+      <c r="G25" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="H25" s="128"/>
+      <c r="I25" s="129"/>
+      <c r="J25" s="129"/>
+      <c r="K25" s="129"/>
+      <c r="L25" s="129"/>
+      <c r="M25" s="129"/>
       <c r="N25" s="51"/>
       <c r="O25" s="20"/>
       <c r="R25" s="4"/>
     </row>
     <row r="26" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="77"/>
       <c r="C26" s="53"/>
       <c r="D26" s="110"/>
-      <c r="E26" s="145"/>
+      <c r="E26" s="142"/>
       <c r="F26" s="53"/>
-      <c r="G26" s="123"/>
+      <c r="G26" s="174"/>
       <c r="H26" s="110"/>
-      <c r="I26" s="135"/>
+      <c r="I26" s="132"/>
       <c r="J26" s="102"/>
-      <c r="K26" s="135"/>
+      <c r="K26" s="132"/>
       <c r="L26" s="110"/>
       <c r="M26" s="112"/>
-      <c r="N26" s="167"/>
-      <c r="O26" s="167"/>
+      <c r="N26" s="169"/>
+      <c r="O26" s="169"/>
       <c r="R26" s="4"/>
     </row>
     <row r="27" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="51" t="s">
         <v>69</v>
       </c>
       <c r="B27" s="98">
         <v>0</v>
       </c>
-      <c r="C27" s="132">
+      <c r="C27" s="129">
         <v>1</v>
       </c>
-      <c r="D27" s="132">
+      <c r="D27" s="129">
         <v>1</v>
       </c>
-      <c r="E27" s="158">
+      <c r="E27" s="155">
         <v>1</v>
       </c>
-      <c r="F27" s="169">
+      <c r="F27" s="161">
         <v>1</v>
       </c>
-      <c r="G27" s="129"/>
-[...5 lines deleted...]
-      <c r="M27" s="132"/>
+      <c r="G27" s="179">
+        <v>2</v>
+      </c>
+      <c r="H27" s="128"/>
+      <c r="I27" s="129"/>
+      <c r="J27" s="129"/>
+      <c r="K27" s="129"/>
+      <c r="L27" s="129"/>
+      <c r="M27" s="129"/>
       <c r="N27" s="51"/>
       <c r="O27" s="20"/>
       <c r="R27" s="4"/>
     </row>
     <row r="28" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="51" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="100" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="150" t="s">
+      <c r="E28" s="147" t="s">
         <v>90</v>
       </c>
       <c r="F28" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G28" s="121"/>
+      <c r="G28" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H28" s="121"/>
       <c r="I28" s="121"/>
       <c r="J28" s="121"/>
       <c r="K28" s="121"/>
       <c r="L28" s="121"/>
       <c r="M28" s="121"/>
       <c r="N28" s="51"/>
       <c r="O28" s="20"/>
       <c r="R28" s="4"/>
     </row>
     <row r="29" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="51" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="99" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E29" s="150" t="s">
+      <c r="E29" s="147" t="s">
         <v>90</v>
       </c>
       <c r="F29" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G29" s="121"/>
+      <c r="G29" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H29" s="121"/>
       <c r="I29" s="121"/>
       <c r="J29" s="121"/>
-      <c r="K29" s="132"/>
-[...1 lines deleted...]
-      <c r="M29" s="132"/>
+      <c r="K29" s="129"/>
+      <c r="L29" s="129"/>
+      <c r="M29" s="129"/>
       <c r="N29" s="51"/>
       <c r="O29" s="20"/>
       <c r="R29" s="4"/>
     </row>
     <row r="30" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="51" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="100" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D30" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E30" s="150" t="s">
+      <c r="E30" s="147" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G30" s="121"/>
+      <c r="G30" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H30" s="121"/>
       <c r="I30" s="121"/>
       <c r="J30" s="121"/>
       <c r="K30" s="121"/>
       <c r="L30" s="121"/>
       <c r="M30" s="121"/>
       <c r="N30" s="51"/>
       <c r="O30" s="20"/>
       <c r="R30" s="4"/>
     </row>
     <row r="31" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="B31" s="132">
+      <c r="B31" s="129">
         <v>8</v>
       </c>
-      <c r="C31" s="132">
+      <c r="C31" s="129">
         <v>19</v>
       </c>
-      <c r="D31" s="132">
+      <c r="D31" s="129">
         <v>25</v>
       </c>
-      <c r="E31" s="158">
+      <c r="E31" s="155">
         <v>38</v>
       </c>
-      <c r="F31" s="169">
+      <c r="F31" s="161">
         <v>91</v>
       </c>
-      <c r="G31" s="129"/>
-[...5 lines deleted...]
-      <c r="M31" s="132"/>
+      <c r="G31" s="179">
+        <v>119</v>
+      </c>
+      <c r="H31" s="129"/>
+      <c r="I31" s="129"/>
+      <c r="J31" s="129"/>
+      <c r="K31" s="129"/>
+      <c r="L31" s="129"/>
+      <c r="M31" s="129"/>
       <c r="N31" s="51"/>
       <c r="O31" s="20"/>
       <c r="R31" s="4"/>
     </row>
     <row r="32" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>80</v>
       </c>
       <c r="B32" s="99" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D32" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E32" s="150" t="s">
+      <c r="E32" s="147" t="s">
         <v>90</v>
       </c>
       <c r="F32" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G32" s="121"/>
+      <c r="G32" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H32" s="121"/>
       <c r="I32" s="121"/>
       <c r="J32" s="121"/>
       <c r="K32" s="121"/>
       <c r="L32" s="121"/>
       <c r="M32" s="121"/>
       <c r="N32" s="51"/>
       <c r="O32" s="20"/>
       <c r="R32" s="4"/>
     </row>
     <row r="33" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="132">
+      <c r="B33" s="129">
         <v>1</v>
       </c>
-      <c r="C33" s="132">
+      <c r="C33" s="129">
         <v>1</v>
       </c>
-      <c r="D33" s="132">
+      <c r="D33" s="129">
         <v>2</v>
       </c>
-      <c r="E33" s="158">
+      <c r="E33" s="155">
         <v>2</v>
       </c>
-      <c r="F33" s="169">
+      <c r="F33" s="161">
         <v>3</v>
       </c>
-      <c r="G33" s="129"/>
-[...5 lines deleted...]
-      <c r="M33" s="132"/>
+      <c r="G33" s="179">
+        <v>3</v>
+      </c>
+      <c r="H33" s="129"/>
+      <c r="I33" s="129"/>
+      <c r="J33" s="129"/>
+      <c r="K33" s="129"/>
+      <c r="L33" s="129"/>
+      <c r="M33" s="129"/>
       <c r="N33" s="51"/>
       <c r="O33" s="20"/>
       <c r="R33" s="4"/>
     </row>
     <row r="34" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B34" s="132">
+      <c r="B34" s="129">
         <v>13</v>
       </c>
-      <c r="C34" s="132">
+      <c r="C34" s="129">
         <v>24</v>
       </c>
-      <c r="D34" s="132">
+      <c r="D34" s="129">
         <v>35</v>
       </c>
-      <c r="E34" s="158">
+      <c r="E34" s="155">
         <v>46</v>
       </c>
-      <c r="F34" s="169">
+      <c r="F34" s="161">
         <v>70</v>
       </c>
-      <c r="G34" s="129"/>
-[...5 lines deleted...]
-      <c r="M34" s="132"/>
+      <c r="G34" s="179">
+        <v>94</v>
+      </c>
+      <c r="H34" s="129"/>
+      <c r="I34" s="129"/>
+      <c r="J34" s="129"/>
+      <c r="K34" s="129"/>
+      <c r="L34" s="129"/>
+      <c r="M34" s="129"/>
       <c r="N34" s="51"/>
       <c r="O34" s="20"/>
       <c r="R34" s="4"/>
     </row>
     <row r="35" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="B35" s="132">
+      <c r="B35" s="129">
         <v>9</v>
       </c>
-      <c r="C35" s="132">
+      <c r="C35" s="129">
         <v>16</v>
       </c>
-      <c r="D35" s="132">
+      <c r="D35" s="129">
         <v>23</v>
       </c>
-      <c r="E35" s="158">
+      <c r="E35" s="155">
         <v>30</v>
       </c>
-      <c r="F35" s="169">
+      <c r="F35" s="161">
         <v>61</v>
       </c>
-      <c r="G35" s="129"/>
-[...5 lines deleted...]
-      <c r="M35" s="132"/>
+      <c r="G35" s="179">
+        <v>92</v>
+      </c>
+      <c r="H35" s="129"/>
+      <c r="I35" s="129"/>
+      <c r="J35" s="129"/>
+      <c r="K35" s="129"/>
+      <c r="L35" s="129"/>
+      <c r="M35" s="129"/>
       <c r="N35" s="51"/>
       <c r="O35" s="20"/>
       <c r="R35" s="4"/>
     </row>
     <row r="36" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="B36" s="132">
+      <c r="B36" s="129">
         <v>76</v>
       </c>
-      <c r="C36" s="132">
+      <c r="C36" s="129">
         <v>246</v>
       </c>
-      <c r="D36" s="132">
+      <c r="D36" s="129">
         <v>416</v>
       </c>
-      <c r="E36" s="158">
+      <c r="E36" s="155">
         <v>587</v>
       </c>
-      <c r="F36" s="169">
+      <c r="F36" s="161">
         <v>718</v>
       </c>
-      <c r="G36" s="129"/>
-[...5 lines deleted...]
-      <c r="M36" s="132"/>
+      <c r="G36" s="179">
+        <v>849</v>
+      </c>
+      <c r="H36" s="129"/>
+      <c r="I36" s="129"/>
+      <c r="J36" s="129"/>
+      <c r="K36" s="129"/>
+      <c r="L36" s="129"/>
+      <c r="M36" s="129"/>
       <c r="N36" s="51"/>
       <c r="O36" s="20"/>
       <c r="R36" s="4"/>
     </row>
     <row r="37" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="42"/>
       <c r="B37" s="82"/>
       <c r="C37" s="85"/>
       <c r="D37" s="85"/>
       <c r="E37" s="85"/>
       <c r="F37" s="85"/>
       <c r="G37" s="48"/>
       <c r="H37" s="48"/>
       <c r="I37" s="114"/>
       <c r="J37" s="85"/>
       <c r="K37" s="88"/>
       <c r="L37" s="82"/>
       <c r="M37" s="43"/>
       <c r="N37" s="50"/>
       <c r="O37" s="15"/>
       <c r="R37" s="4"/>
     </row>
     <row r="38" spans="1:18" s="3" customFormat="1" ht="67.5">
       <c r="A38" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="43"/>
       <c r="C38" s="59"/>
       <c r="D38" s="56"/>
       <c r="E38" s="85"/>
       <c r="F38" s="85"/>
       <c r="G38" s="48"/>
       <c r="H38" s="48"/>
       <c r="I38" s="56"/>
       <c r="J38" s="56"/>
       <c r="K38" s="88"/>
       <c r="L38" s="82"/>
       <c r="M38" s="43"/>
       <c r="N38" s="57"/>
       <c r="O38" s="14"/>
       <c r="R38" s="4"/>
     </row>
     <row r="39" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B39" s="109">
         <v>34</v>
       </c>
-      <c r="C39" s="132">
+      <c r="C39" s="129">
         <v>70</v>
       </c>
-      <c r="D39" s="132">
-[...2 lines deleted...]
-      <c r="E39" s="158">
+      <c r="D39" s="129">
+        <v>90</v>
+      </c>
+      <c r="E39" s="155">
         <v>162</v>
       </c>
-      <c r="F39" s="169">
+      <c r="F39" s="161">
         <v>204</v>
       </c>
-      <c r="G39" s="129"/>
-[...5 lines deleted...]
-      <c r="M39" s="132"/>
+      <c r="G39" s="179">
+        <v>236</v>
+      </c>
+      <c r="H39" s="129"/>
+      <c r="I39" s="129"/>
+      <c r="J39" s="129"/>
+      <c r="K39" s="129"/>
+      <c r="L39" s="129"/>
+      <c r="M39" s="129"/>
       <c r="N39" s="51"/>
       <c r="O39" s="14"/>
       <c r="R39" s="6"/>
     </row>
     <row r="40" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B40" s="109">
         <v>34</v>
       </c>
-      <c r="C40" s="132">
+      <c r="C40" s="129">
         <v>70</v>
       </c>
-      <c r="D40" s="132">
-[...2 lines deleted...]
-      <c r="E40" s="158">
+      <c r="D40" s="129">
+        <v>90</v>
+      </c>
+      <c r="E40" s="155">
         <v>162</v>
       </c>
-      <c r="F40" s="169">
+      <c r="F40" s="161">
         <v>204</v>
       </c>
-      <c r="G40" s="129"/>
-[...5 lines deleted...]
-      <c r="M40" s="132"/>
+      <c r="G40" s="179">
+        <v>236</v>
+      </c>
+      <c r="H40" s="129"/>
+      <c r="I40" s="129"/>
+      <c r="J40" s="129"/>
+      <c r="K40" s="129"/>
+      <c r="L40" s="129"/>
+      <c r="M40" s="129"/>
       <c r="N40" s="51"/>
       <c r="O40" s="15"/>
       <c r="R40" s="4"/>
     </row>
     <row r="41" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="84"/>
-      <c r="C41" s="141"/>
+      <c r="C41" s="138"/>
       <c r="D41" s="44"/>
-      <c r="E41" s="153"/>
+      <c r="E41" s="150"/>
       <c r="F41" s="44"/>
-      <c r="G41" s="111"/>
+      <c r="G41" s="172"/>
       <c r="H41" s="122"/>
       <c r="I41" s="82"/>
       <c r="J41" s="98"/>
       <c r="K41" s="88"/>
       <c r="L41" s="82"/>
       <c r="M41" s="82"/>
       <c r="N41" s="58"/>
       <c r="O41" s="14"/>
       <c r="R41" s="4"/>
     </row>
     <row r="42" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="51" t="s">
         <v>60</v>
       </c>
       <c r="B42" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D42" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E42" s="149" t="s">
+      <c r="E42" s="146" t="s">
         <v>90</v>
       </c>
       <c r="F42" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G42" s="99"/>
+      <c r="G42" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H42" s="99"/>
       <c r="I42" s="99"/>
       <c r="J42" s="99"/>
       <c r="K42" s="99"/>
       <c r="L42" s="99"/>
       <c r="M42" s="99"/>
       <c r="N42" s="51"/>
       <c r="O42" s="15"/>
       <c r="R42" s="4"/>
     </row>
     <row r="43" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="42"/>
       <c r="B43" s="43"/>
       <c r="C43" s="85"/>
       <c r="D43" s="85"/>
       <c r="E43" s="85"/>
       <c r="F43" s="85"/>
       <c r="G43" s="48"/>
       <c r="H43" s="48"/>
       <c r="I43" s="85"/>
       <c r="J43" s="85"/>
       <c r="K43" s="85"/>
       <c r="L43" s="82"/>
       <c r="M43" s="43"/>
       <c r="N43" s="50"/>
@@ -2578,265 +2659,279 @@
     </row>
     <row r="44" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A44" s="50" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="43"/>
       <c r="C44" s="56"/>
       <c r="D44" s="56"/>
       <c r="E44" s="85"/>
       <c r="F44" s="85"/>
       <c r="G44" s="48"/>
       <c r="H44" s="48"/>
       <c r="I44" s="56"/>
       <c r="J44" s="45"/>
       <c r="K44" s="56"/>
       <c r="L44" s="82"/>
       <c r="M44" s="43"/>
       <c r="N44" s="57"/>
       <c r="O44" s="14"/>
       <c r="R44" s="4"/>
     </row>
     <row r="45" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B45" s="132">
+      <c r="B45" s="129">
         <v>26</v>
       </c>
-      <c r="C45" s="132">
+      <c r="C45" s="129">
         <v>54</v>
       </c>
-      <c r="D45" s="132">
+      <c r="D45" s="129">
         <v>81</v>
       </c>
-      <c r="E45" s="158">
+      <c r="E45" s="155">
         <v>108</v>
       </c>
-      <c r="F45" s="169">
+      <c r="F45" s="161">
         <v>138</v>
       </c>
-      <c r="G45" s="129"/>
-[...5 lines deleted...]
-      <c r="M45" s="132"/>
+      <c r="G45" s="179">
+        <v>168</v>
+      </c>
+      <c r="H45" s="129"/>
+      <c r="I45" s="129"/>
+      <c r="J45" s="129"/>
+      <c r="K45" s="129"/>
+      <c r="L45" s="129"/>
+      <c r="M45" s="129"/>
       <c r="N45" s="51"/>
       <c r="O45" s="14"/>
       <c r="R45" s="6"/>
     </row>
     <row r="46" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B46" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C46" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D46" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E46" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="F46" s="169">
+      <c r="F46" s="161">
         <v>3</v>
       </c>
-      <c r="G46" s="125"/>
+      <c r="G46" s="179">
+        <v>6</v>
+      </c>
       <c r="H46" s="125"/>
       <c r="I46" s="125"/>
       <c r="J46" s="125"/>
       <c r="K46" s="125"/>
       <c r="L46" s="125"/>
       <c r="M46" s="125"/>
       <c r="N46" s="51"/>
       <c r="O46" s="14"/>
       <c r="R46" s="6"/>
     </row>
     <row r="47" spans="1:18" ht="12" customHeight="1">
       <c r="A47" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B47" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C47" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D47" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E47" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F47" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G47" s="125"/>
+      <c r="G47" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H47" s="125"/>
       <c r="I47" s="125"/>
       <c r="J47" s="125"/>
       <c r="K47" s="125"/>
       <c r="L47" s="125"/>
       <c r="M47" s="125"/>
       <c r="N47" s="72"/>
       <c r="O47" s="25"/>
     </row>
     <row r="48" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A48" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="43"/>
       <c r="C48" s="43"/>
       <c r="D48" s="43"/>
-      <c r="E48" s="147"/>
+      <c r="E48" s="144"/>
       <c r="F48" s="43"/>
-      <c r="G48" s="101"/>
+      <c r="G48" s="171"/>
       <c r="H48" s="101"/>
       <c r="I48" s="53"/>
       <c r="J48" s="110"/>
       <c r="K48" s="110"/>
       <c r="L48" s="110"/>
       <c r="M48" s="110"/>
       <c r="N48" s="58"/>
       <c r="O48" s="14"/>
       <c r="R48" s="4"/>
     </row>
     <row r="49" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A49" s="51" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C49" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D49" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E49" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F49" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G49" s="101"/>
+      <c r="G49" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H49" s="101"/>
       <c r="I49" s="101"/>
       <c r="J49" s="101"/>
       <c r="K49" s="101"/>
       <c r="L49" s="101"/>
       <c r="M49" s="101"/>
       <c r="N49" s="51"/>
       <c r="O49" s="14"/>
       <c r="R49" s="4"/>
     </row>
     <row r="50" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A50" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B50" s="132">
+      <c r="B50" s="129">
         <v>26</v>
       </c>
-      <c r="C50" s="132">
+      <c r="C50" s="129">
         <v>54</v>
       </c>
-      <c r="D50" s="132">
+      <c r="D50" s="129">
         <v>81</v>
       </c>
-      <c r="E50" s="158">
+      <c r="E50" s="155">
         <v>108</v>
       </c>
-      <c r="F50" s="169">
+      <c r="F50" s="161">
         <v>135</v>
       </c>
-      <c r="G50" s="129"/>
-[...5 lines deleted...]
-      <c r="M50" s="132"/>
+      <c r="G50" s="179">
+        <v>162</v>
+      </c>
+      <c r="H50" s="129"/>
+      <c r="I50" s="129"/>
+      <c r="J50" s="129"/>
+      <c r="K50" s="129"/>
+      <c r="L50" s="129"/>
+      <c r="M50" s="129"/>
       <c r="N50" s="51"/>
       <c r="O50" s="14"/>
       <c r="R50" s="4"/>
     </row>
     <row r="51" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A51" s="51" t="s">
         <v>60</v>
       </c>
       <c r="B51" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D51" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E51" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F51" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G51" s="101"/>
+      <c r="G51" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H51" s="101"/>
       <c r="I51" s="101"/>
       <c r="J51" s="101"/>
       <c r="K51" s="101"/>
       <c r="L51" s="101"/>
       <c r="M51" s="101"/>
       <c r="N51" s="51"/>
       <c r="O51" s="14"/>
       <c r="R51" s="4"/>
     </row>
     <row r="52" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A52" s="51" t="s">
         <v>61</v>
       </c>
       <c r="B52" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D52" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E52" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F52" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G52" s="125"/>
+      <c r="G52" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H52" s="125"/>
       <c r="I52" s="125"/>
       <c r="J52" s="125"/>
       <c r="K52" s="125"/>
       <c r="L52" s="125"/>
       <c r="M52" s="125"/>
       <c r="N52" s="51"/>
       <c r="O52" s="14"/>
       <c r="R52" s="4"/>
     </row>
     <row r="53" spans="1:19" ht="12" customHeight="1">
       <c r="A53" s="42"/>
       <c r="B53" s="43"/>
       <c r="C53" s="44"/>
       <c r="D53" s="44"/>
       <c r="E53" s="85"/>
       <c r="F53" s="85"/>
       <c r="G53" s="48"/>
       <c r="H53" s="48"/>
       <c r="I53" s="43"/>
       <c r="J53" s="45"/>
       <c r="K53" s="44"/>
       <c r="L53" s="82"/>
       <c r="M53" s="48"/>
       <c r="O53" s="25"/>
@@ -2858,233 +2953,243 @@
       <c r="L54" s="82"/>
       <c r="M54" s="43"/>
       <c r="N54" s="57"/>
       <c r="O54" s="14"/>
       <c r="R54" s="4"/>
     </row>
     <row r="55" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A55" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B55" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C55" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D55" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E55" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F55" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G55" s="83"/>
+      <c r="G55" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H55" s="83"/>
       <c r="I55" s="83"/>
       <c r="J55" s="83"/>
       <c r="K55" s="83"/>
       <c r="L55" s="83"/>
       <c r="M55" s="83"/>
       <c r="N55" s="51"/>
       <c r="O55" s="14"/>
       <c r="R55" s="6"/>
     </row>
     <row r="56" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A56" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B56" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C56" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D56" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E56" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F56" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G56" s="83"/>
+      <c r="G56" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H56" s="83"/>
       <c r="I56" s="83"/>
       <c r="J56" s="83"/>
       <c r="K56" s="83"/>
       <c r="L56" s="83"/>
       <c r="M56" s="83"/>
       <c r="N56" s="72"/>
       <c r="O56" s="14"/>
       <c r="R56" s="4"/>
     </row>
     <row r="57" spans="1:19" ht="12" customHeight="1">
       <c r="A57" s="42"/>
       <c r="B57" s="43"/>
       <c r="C57" s="44"/>
       <c r="D57" s="44"/>
       <c r="E57" s="85"/>
       <c r="F57" s="85"/>
       <c r="G57" s="48"/>
       <c r="H57" s="48"/>
       <c r="I57" s="45"/>
       <c r="J57" s="45"/>
       <c r="K57" s="44"/>
       <c r="L57" s="82"/>
       <c r="M57" s="48"/>
       <c r="O57" s="25"/>
     </row>
     <row r="58" spans="1:19" s="3" customFormat="1" ht="22.5">
       <c r="A58" s="50" t="s">
         <v>49</v>
       </c>
       <c r="B58" s="43"/>
       <c r="C58" s="56"/>
       <c r="D58" s="56"/>
       <c r="E58" s="85"/>
       <c r="F58" s="85"/>
       <c r="G58" s="48"/>
       <c r="H58" s="48"/>
       <c r="I58" s="85"/>
       <c r="J58" s="85"/>
       <c r="K58" s="85"/>
       <c r="L58" s="82"/>
       <c r="M58" s="43"/>
       <c r="N58" s="57"/>
       <c r="O58" s="14"/>
       <c r="R58" s="4"/>
     </row>
     <row r="59" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A59" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B59" s="132">
+      <c r="B59" s="129">
         <v>12</v>
       </c>
-      <c r="C59" s="132">
+      <c r="C59" s="129">
         <v>25</v>
       </c>
-      <c r="D59" s="132">
+      <c r="D59" s="129">
         <v>38</v>
       </c>
-      <c r="E59" s="158">
+      <c r="E59" s="155">
         <v>50</v>
       </c>
-      <c r="F59" s="169">
+      <c r="F59" s="161">
         <v>62</v>
       </c>
-      <c r="G59" s="129"/>
-[...5 lines deleted...]
-      <c r="M59" s="132"/>
+      <c r="G59" s="179">
+        <v>74</v>
+      </c>
+      <c r="H59" s="129"/>
+      <c r="I59" s="129"/>
+      <c r="J59" s="129"/>
+      <c r="K59" s="129"/>
+      <c r="L59" s="129"/>
+      <c r="M59" s="129"/>
       <c r="N59" s="51"/>
       <c r="O59" s="14"/>
       <c r="R59" s="6"/>
     </row>
     <row r="60" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A60" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B60" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C60" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D60" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E60" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F60" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G60" s="125"/>
+      <c r="G60" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H60" s="125"/>
       <c r="I60" s="125"/>
       <c r="J60" s="125"/>
       <c r="K60" s="125"/>
       <c r="L60" s="125"/>
       <c r="M60" s="125"/>
       <c r="N60" s="72"/>
       <c r="O60" s="14"/>
       <c r="R60" s="4"/>
     </row>
     <row r="61" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A61" s="50" t="s">
         <v>101</v>
       </c>
       <c r="B61" s="53"/>
       <c r="C61" s="53"/>
       <c r="D61" s="102"/>
-      <c r="E61" s="151"/>
-[...1 lines deleted...]
-      <c r="G61" s="121"/>
+      <c r="E61" s="148"/>
+      <c r="F61" s="161"/>
+      <c r="G61" s="177"/>
       <c r="H61" s="110"/>
       <c r="I61" s="53"/>
       <c r="J61" s="102"/>
       <c r="K61" s="53"/>
       <c r="L61" s="98"/>
       <c r="M61" s="53"/>
       <c r="N61" s="51"/>
       <c r="O61" s="14"/>
       <c r="R61" s="4"/>
     </row>
     <row r="62" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A62" s="50" t="s">
         <v>100</v>
       </c>
-      <c r="B62" s="132">
+      <c r="B62" s="129">
         <v>12</v>
       </c>
-      <c r="C62" s="132">
+      <c r="C62" s="129">
         <v>25</v>
       </c>
-      <c r="D62" s="132">
+      <c r="D62" s="129">
         <v>38</v>
       </c>
-      <c r="E62" s="158">
+      <c r="E62" s="155">
         <v>50</v>
       </c>
-      <c r="F62" s="169">
+      <c r="F62" s="161">
         <v>62</v>
       </c>
-      <c r="G62" s="129"/>
-[...5 lines deleted...]
-      <c r="M62" s="132"/>
+      <c r="G62" s="179">
+        <v>74</v>
+      </c>
+      <c r="H62" s="129"/>
+      <c r="I62" s="129"/>
+      <c r="J62" s="129"/>
+      <c r="K62" s="129"/>
+      <c r="L62" s="129"/>
+      <c r="M62" s="129"/>
       <c r="N62" s="50"/>
       <c r="O62" s="14"/>
       <c r="R62" s="4"/>
     </row>
     <row r="63" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A63" s="50"/>
       <c r="B63" s="88"/>
       <c r="C63" s="43"/>
       <c r="D63" s="88"/>
       <c r="E63" s="88"/>
       <c r="F63" s="88"/>
       <c r="G63" s="88"/>
       <c r="H63" s="88"/>
       <c r="I63" s="43"/>
       <c r="J63" s="43"/>
       <c r="K63" s="43"/>
       <c r="L63" s="82"/>
       <c r="M63" s="88"/>
       <c r="N63" s="50"/>
       <c r="O63" s="19"/>
       <c r="R63" s="4"/>
     </row>
     <row r="64" spans="1:19" s="3" customFormat="1" ht="22.5">
       <c r="A64" s="42" t="s">
         <v>85</v>
@@ -3092,552 +3197,582 @@
       <c r="B64" s="43"/>
       <c r="C64" s="44"/>
       <c r="D64" s="45"/>
       <c r="E64" s="85"/>
       <c r="F64" s="85"/>
       <c r="G64" s="48"/>
       <c r="H64" s="48"/>
       <c r="I64" s="47"/>
       <c r="J64" s="47"/>
       <c r="K64" s="47"/>
       <c r="L64" s="82"/>
       <c r="M64" s="48"/>
       <c r="N64" s="49"/>
       <c r="O64" s="14"/>
       <c r="P64" s="4"/>
       <c r="R64" s="4"/>
       <c r="S64" s="4"/>
     </row>
     <row r="65" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A65" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B65" s="82">
         <v>3</v>
       </c>
-      <c r="C65" s="132">
+      <c r="C65" s="129">
         <v>9</v>
       </c>
-      <c r="D65" s="132">
+      <c r="D65" s="129">
         <v>16</v>
       </c>
-      <c r="E65" s="158">
+      <c r="E65" s="155">
         <v>23</v>
       </c>
-      <c r="F65" s="169">
+      <c r="F65" s="161">
         <v>24</v>
       </c>
-      <c r="G65" s="129"/>
-[...5 lines deleted...]
-      <c r="M65" s="132"/>
+      <c r="G65" s="179">
+        <v>25</v>
+      </c>
+      <c r="H65" s="129"/>
+      <c r="I65" s="129"/>
+      <c r="J65" s="129"/>
+      <c r="K65" s="129"/>
+      <c r="L65" s="129"/>
+      <c r="M65" s="129"/>
       <c r="N65" s="50"/>
       <c r="O65" s="14"/>
       <c r="P65" s="6"/>
       <c r="Q65" s="6"/>
       <c r="R65" s="6"/>
     </row>
     <row r="66" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A66" s="50" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="77"/>
       <c r="C66" s="53"/>
       <c r="D66" s="110"/>
-      <c r="E66" s="145"/>
+      <c r="E66" s="142"/>
       <c r="F66" s="53"/>
-      <c r="G66" s="123"/>
+      <c r="G66" s="174"/>
       <c r="H66" s="110"/>
       <c r="I66" s="66"/>
       <c r="J66" s="115"/>
       <c r="K66" s="53"/>
       <c r="L66" s="110"/>
       <c r="M66" s="112"/>
       <c r="N66" s="51"/>
       <c r="O66" s="14"/>
       <c r="P66" s="4"/>
       <c r="Q66" s="4"/>
       <c r="R66" s="4"/>
     </row>
     <row r="67" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A67" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B67" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C67" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D67" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E67" s="149" t="s">
+      <c r="E67" s="146" t="s">
         <v>90</v>
       </c>
       <c r="F67" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G67" s="125"/>
+      <c r="G67" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H67" s="125"/>
       <c r="I67" s="125"/>
       <c r="J67" s="125"/>
       <c r="K67" s="125"/>
       <c r="L67" s="125"/>
       <c r="M67" s="125"/>
       <c r="N67" s="50"/>
       <c r="O67" s="14"/>
       <c r="P67" s="4"/>
       <c r="R67" s="4"/>
     </row>
     <row r="68" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A68" s="50" t="s">
         <v>71</v>
       </c>
       <c r="B68" s="82">
         <v>2</v>
       </c>
-      <c r="C68" s="132">
+      <c r="C68" s="129">
         <v>7</v>
       </c>
-      <c r="D68" s="132">
+      <c r="D68" s="129">
         <v>12</v>
       </c>
-      <c r="E68" s="158">
+      <c r="E68" s="155">
         <v>18</v>
       </c>
-      <c r="F68" s="169">
+      <c r="F68" s="161">
         <v>18</v>
       </c>
-      <c r="G68" s="129"/>
-[...5 lines deleted...]
-      <c r="M68" s="132"/>
+      <c r="G68" s="179">
+        <v>18</v>
+      </c>
+      <c r="H68" s="129"/>
+      <c r="I68" s="129"/>
+      <c r="J68" s="129"/>
+      <c r="K68" s="129"/>
+      <c r="L68" s="129"/>
+      <c r="M68" s="129"/>
       <c r="N68" s="50"/>
       <c r="O68" s="14"/>
       <c r="P68" s="4"/>
       <c r="R68" s="4"/>
     </row>
     <row r="69" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A69" s="50" t="s">
         <v>60</v>
       </c>
       <c r="B69" s="82">
         <v>1</v>
       </c>
       <c r="C69" s="109">
         <v>1</v>
       </c>
-      <c r="D69" s="132">
+      <c r="D69" s="129">
         <v>2</v>
       </c>
-      <c r="E69" s="158">
+      <c r="E69" s="155">
         <v>3</v>
       </c>
-      <c r="F69" s="169">
+      <c r="F69" s="161">
         <v>3</v>
       </c>
-      <c r="G69" s="129"/>
-[...5 lines deleted...]
-      <c r="M69" s="132"/>
+      <c r="G69" s="179">
+        <v>4</v>
+      </c>
+      <c r="H69" s="129"/>
+      <c r="I69" s="129"/>
+      <c r="J69" s="129"/>
+      <c r="K69" s="129"/>
+      <c r="L69" s="129"/>
+      <c r="M69" s="129"/>
       <c r="N69" s="50"/>
       <c r="O69" s="14"/>
       <c r="R69" s="4"/>
     </row>
     <row r="70" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A70" s="50" t="s">
         <v>61</v>
       </c>
       <c r="B70" s="82">
         <v>0</v>
       </c>
       <c r="C70" s="109">
         <v>1</v>
       </c>
-      <c r="D70" s="132">
+      <c r="D70" s="129">
         <v>2</v>
       </c>
-      <c r="E70" s="158">
+      <c r="E70" s="155">
         <v>2</v>
       </c>
-      <c r="F70" s="169">
+      <c r="F70" s="161">
         <v>3</v>
       </c>
-      <c r="G70" s="129"/>
-[...5 lines deleted...]
-      <c r="M70" s="132"/>
+      <c r="G70" s="179">
+        <v>3</v>
+      </c>
+      <c r="H70" s="129"/>
+      <c r="I70" s="129"/>
+      <c r="J70" s="129"/>
+      <c r="K70" s="129"/>
+      <c r="L70" s="129"/>
+      <c r="M70" s="129"/>
       <c r="N70" s="50"/>
       <c r="O70" s="14"/>
       <c r="R70" s="4"/>
     </row>
     <row r="71" spans="1:20" s="3" customFormat="1" ht="56.25">
       <c r="A71" s="42" t="s">
         <v>50</v>
       </c>
       <c r="B71" s="43"/>
       <c r="C71" s="44"/>
       <c r="D71" s="56"/>
       <c r="E71" s="85"/>
       <c r="F71" s="85"/>
       <c r="G71" s="48"/>
       <c r="H71" s="48"/>
       <c r="I71" s="47"/>
       <c r="J71" s="45"/>
       <c r="K71" s="44"/>
       <c r="L71" s="82"/>
       <c r="M71" s="48"/>
       <c r="N71" s="62"/>
       <c r="O71" s="14"/>
       <c r="P71" s="4"/>
       <c r="R71" s="4"/>
       <c r="S71" s="4"/>
       <c r="T71" s="4"/>
     </row>
     <row r="72" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A72" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B72" s="132">
+      <c r="B72" s="129">
         <v>690</v>
       </c>
-      <c r="C72" s="132">
+      <c r="C72" s="129">
         <v>1369</v>
       </c>
-      <c r="D72" s="132">
+      <c r="D72" s="129">
         <v>2425</v>
       </c>
-      <c r="E72" s="158">
+      <c r="E72" s="155">
         <v>3633</v>
       </c>
-      <c r="F72" s="169">
+      <c r="F72" s="161">
         <v>4598</v>
       </c>
-      <c r="G72" s="129"/>
-[...5 lines deleted...]
-      <c r="M72" s="132"/>
+      <c r="G72" s="179">
+        <v>5149</v>
+      </c>
+      <c r="H72" s="129"/>
+      <c r="I72" s="129"/>
+      <c r="J72" s="129"/>
+      <c r="K72" s="129"/>
+      <c r="L72" s="129"/>
+      <c r="M72" s="129"/>
       <c r="N72" s="50"/>
       <c r="O72" s="21"/>
       <c r="R72" s="6"/>
     </row>
     <row r="73" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A73" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B73" s="132">
+      <c r="B73" s="129">
         <v>667</v>
       </c>
-      <c r="C73" s="132">
+      <c r="C73" s="129">
         <v>1320</v>
       </c>
-      <c r="D73" s="132">
+      <c r="D73" s="129">
         <v>2351</v>
       </c>
-      <c r="E73" s="158">
+      <c r="E73" s="155">
         <v>3533</v>
       </c>
-      <c r="F73" s="169">
+      <c r="F73" s="161">
         <v>4473</v>
       </c>
-      <c r="G73" s="129"/>
-[...5 lines deleted...]
-      <c r="M73" s="132"/>
+      <c r="G73" s="179">
+        <v>5000</v>
+      </c>
+      <c r="H73" s="129"/>
+      <c r="I73" s="129"/>
+      <c r="J73" s="129"/>
+      <c r="K73" s="129"/>
+      <c r="L73" s="129"/>
+      <c r="M73" s="129"/>
       <c r="N73" s="50"/>
       <c r="O73" s="19"/>
       <c r="R73" s="4"/>
     </row>
     <row r="74" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A74" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="99" t="s">
         <v>90</v>
       </c>
       <c r="C74" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D74" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E74" s="149" t="s">
+      <c r="E74" s="146" t="s">
         <v>90</v>
       </c>
       <c r="F74" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G74" s="125"/>
+      <c r="G74" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H74" s="125"/>
       <c r="I74" s="125"/>
       <c r="J74" s="125"/>
       <c r="K74" s="125"/>
       <c r="L74" s="125"/>
       <c r="M74" s="125"/>
       <c r="N74" s="50"/>
       <c r="O74" s="19"/>
       <c r="R74" s="4"/>
     </row>
     <row r="75" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A75" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B75" s="132">
+      <c r="B75" s="129">
         <v>1</v>
       </c>
-      <c r="C75" s="132">
+      <c r="C75" s="129">
         <v>3</v>
       </c>
-      <c r="D75" s="132">
+      <c r="D75" s="129">
         <v>4</v>
       </c>
-      <c r="E75" s="158">
+      <c r="E75" s="155">
         <v>5</v>
       </c>
-      <c r="F75" s="169">
+      <c r="F75" s="161">
         <v>7</v>
       </c>
-      <c r="G75" s="129"/>
-[...5 lines deleted...]
-      <c r="M75" s="132"/>
+      <c r="G75" s="179">
+        <v>8</v>
+      </c>
+      <c r="H75" s="129"/>
+      <c r="I75" s="129"/>
+      <c r="J75" s="129"/>
+      <c r="K75" s="129"/>
+      <c r="L75" s="129"/>
+      <c r="M75" s="129"/>
       <c r="N75" s="50"/>
       <c r="O75" s="19"/>
       <c r="R75" s="4"/>
     </row>
     <row r="76" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A76" s="50" t="s">
         <v>72</v>
       </c>
       <c r="B76" s="77"/>
       <c r="C76" s="53"/>
       <c r="D76" s="110"/>
-      <c r="E76" s="145"/>
+      <c r="E76" s="142"/>
       <c r="F76" s="53"/>
-      <c r="G76" s="123"/>
+      <c r="G76" s="174"/>
       <c r="H76" s="110"/>
       <c r="I76" s="66"/>
       <c r="J76" s="115"/>
-      <c r="K76" s="135"/>
+      <c r="K76" s="132"/>
       <c r="L76" s="110"/>
       <c r="M76" s="112"/>
-      <c r="N76" s="165"/>
-      <c r="O76" s="165"/>
+      <c r="N76" s="167"/>
+      <c r="O76" s="167"/>
       <c r="R76" s="4"/>
     </row>
     <row r="77" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A77" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B77" s="82">
         <v>3</v>
       </c>
-      <c r="C77" s="132">
+      <c r="C77" s="129">
         <v>7</v>
       </c>
-      <c r="D77" s="132">
+      <c r="D77" s="129">
         <v>10</v>
       </c>
-      <c r="E77" s="158">
+      <c r="E77" s="155">
         <v>14</v>
       </c>
-      <c r="F77" s="169">
+      <c r="F77" s="161">
         <v>17</v>
       </c>
-      <c r="G77" s="129"/>
-[...5 lines deleted...]
-      <c r="M77" s="132"/>
+      <c r="G77" s="179">
+        <v>21</v>
+      </c>
+      <c r="H77" s="129"/>
+      <c r="I77" s="129"/>
+      <c r="J77" s="129"/>
+      <c r="K77" s="129"/>
+      <c r="L77" s="129"/>
+      <c r="M77" s="129"/>
       <c r="N77" s="50"/>
       <c r="O77" s="19"/>
       <c r="R77" s="4"/>
     </row>
     <row r="78" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A78" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B78" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C78" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D78" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E78" s="149" t="s">
+      <c r="E78" s="146" t="s">
         <v>90</v>
       </c>
       <c r="F78" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G78" s="125"/>
+      <c r="G78" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H78" s="125"/>
       <c r="I78" s="125"/>
       <c r="J78" s="125"/>
       <c r="K78" s="125"/>
       <c r="L78" s="125"/>
       <c r="M78" s="125"/>
       <c r="N78" s="50"/>
       <c r="O78" s="19"/>
       <c r="R78" s="4"/>
     </row>
     <row r="79" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A79" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B79" s="132">
+      <c r="B79" s="129">
         <v>0</v>
       </c>
-      <c r="C79" s="132">
+      <c r="C79" s="129">
         <v>1</v>
       </c>
-      <c r="D79" s="132">
+      <c r="D79" s="129">
         <v>1</v>
       </c>
-      <c r="E79" s="158">
+      <c r="E79" s="155">
         <v>1</v>
       </c>
-      <c r="F79" s="169">
+      <c r="F79" s="161">
         <v>2</v>
       </c>
-      <c r="G79" s="129"/>
-[...5 lines deleted...]
-      <c r="M79" s="132"/>
+      <c r="G79" s="179">
+        <v>2</v>
+      </c>
+      <c r="H79" s="129"/>
+      <c r="I79" s="129"/>
+      <c r="J79" s="129"/>
+      <c r="K79" s="129"/>
+      <c r="L79" s="129"/>
+      <c r="M79" s="129"/>
       <c r="N79" s="50"/>
       <c r="O79" s="19"/>
       <c r="R79" s="4"/>
     </row>
     <row r="80" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A80" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B80" s="132">
+      <c r="B80" s="129">
         <v>18</v>
       </c>
-      <c r="C80" s="132">
+      <c r="C80" s="129">
         <v>39</v>
       </c>
-      <c r="D80" s="132">
+      <c r="D80" s="129">
         <v>59</v>
       </c>
-      <c r="E80" s="158">
+      <c r="E80" s="155">
         <v>79</v>
       </c>
-      <c r="F80" s="169">
+      <c r="F80" s="161">
         <v>99</v>
       </c>
-      <c r="G80" s="129"/>
-[...5 lines deleted...]
-      <c r="M80" s="132"/>
+      <c r="G80" s="179">
+        <v>119</v>
+      </c>
+      <c r="H80" s="129"/>
+      <c r="I80" s="129"/>
+      <c r="J80" s="129"/>
+      <c r="K80" s="129"/>
+      <c r="L80" s="129"/>
+      <c r="M80" s="129"/>
       <c r="N80" s="50"/>
       <c r="O80" s="19"/>
       <c r="R80" s="4"/>
     </row>
     <row r="81" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A81" s="50" t="s">
         <v>60</v>
       </c>
       <c r="B81" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C81" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D81" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E81" s="149" t="s">
+      <c r="E81" s="146" t="s">
         <v>90</v>
       </c>
       <c r="F81" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G81" s="125"/>
+      <c r="G81" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H81" s="125"/>
       <c r="I81" s="125"/>
       <c r="J81" s="125"/>
       <c r="K81" s="125"/>
       <c r="L81" s="125"/>
       <c r="M81" s="125"/>
       <c r="N81" s="50"/>
       <c r="O81" s="19"/>
       <c r="R81" s="4"/>
     </row>
     <row r="82" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A82" s="50" t="s">
         <v>61</v>
       </c>
       <c r="B82" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C82" s="101" t="s">
         <v>90</v>
       </c>
       <c r="D82" s="101" t="s">
         <v>90</v>
       </c>
-      <c r="E82" s="147" t="s">
+      <c r="E82" s="144" t="s">
         <v>90</v>
       </c>
       <c r="F82" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G82" s="101"/>
+      <c r="G82" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H82" s="101"/>
       <c r="I82" s="101"/>
       <c r="J82" s="101"/>
       <c r="K82" s="101"/>
       <c r="L82" s="101"/>
       <c r="M82" s="101"/>
       <c r="N82" s="50"/>
       <c r="O82" s="19"/>
       <c r="R82" s="4"/>
     </row>
     <row r="83" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A83" s="50"/>
       <c r="B83" s="43"/>
       <c r="C83" s="86"/>
       <c r="D83" s="85"/>
       <c r="E83" s="85"/>
       <c r="F83" s="85"/>
       <c r="G83" s="48"/>
       <c r="H83" s="48"/>
       <c r="I83" s="56"/>
       <c r="J83" s="56"/>
       <c r="K83" s="56"/>
       <c r="L83" s="82"/>
       <c r="M83" s="43"/>
       <c r="N83" s="50"/>
@@ -3646,364 +3781,382 @@
     </row>
     <row r="84" spans="1:18" s="3" customFormat="1" ht="48.75" customHeight="1">
       <c r="A84" s="42" t="s">
         <v>51</v>
       </c>
       <c r="B84" s="43"/>
       <c r="C84" s="44"/>
       <c r="D84" s="48"/>
       <c r="E84" s="85"/>
       <c r="F84" s="85"/>
       <c r="G84" s="48"/>
       <c r="H84" s="48"/>
       <c r="I84" s="47"/>
       <c r="J84" s="47"/>
       <c r="K84" s="47"/>
       <c r="L84" s="82"/>
       <c r="M84" s="48"/>
       <c r="N84" s="62"/>
       <c r="O84" s="14"/>
       <c r="R84" s="4"/>
     </row>
     <row r="85" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A85" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B85" s="132">
+      <c r="B85" s="129">
         <v>37</v>
       </c>
-      <c r="C85" s="132">
+      <c r="C85" s="129">
         <v>76</v>
       </c>
-      <c r="D85" s="132">
+      <c r="D85" s="129">
         <v>115</v>
       </c>
-      <c r="E85" s="158">
+      <c r="E85" s="155">
         <v>154</v>
       </c>
-      <c r="F85" s="169">
+      <c r="F85" s="161">
         <v>188</v>
       </c>
-      <c r="G85" s="129"/>
-[...5 lines deleted...]
-      <c r="M85" s="132"/>
+      <c r="G85" s="179">
+        <v>222</v>
+      </c>
+      <c r="H85" s="129"/>
+      <c r="I85" s="129"/>
+      <c r="J85" s="129"/>
+      <c r="K85" s="129"/>
+      <c r="L85" s="129"/>
+      <c r="M85" s="129"/>
       <c r="N85" s="50"/>
       <c r="O85" s="14"/>
       <c r="R85" s="6"/>
     </row>
     <row r="86" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A86" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="B86" s="132">
+      <c r="B86" s="129">
         <v>35</v>
       </c>
-      <c r="C86" s="132">
+      <c r="C86" s="129">
         <v>72</v>
       </c>
-      <c r="D86" s="132">
+      <c r="D86" s="129">
         <v>108</v>
       </c>
-      <c r="E86" s="158">
+      <c r="E86" s="155">
         <v>145</v>
       </c>
-      <c r="F86" s="169">
+      <c r="F86" s="161">
         <v>176</v>
       </c>
-      <c r="G86" s="129"/>
-[...5 lines deleted...]
-      <c r="M86" s="132"/>
+      <c r="G86" s="179">
+        <v>208</v>
+      </c>
+      <c r="H86" s="129"/>
+      <c r="I86" s="129"/>
+      <c r="J86" s="129"/>
+      <c r="K86" s="129"/>
+      <c r="L86" s="129"/>
+      <c r="M86" s="129"/>
       <c r="N86" s="63"/>
       <c r="O86" s="14"/>
       <c r="R86" s="4"/>
     </row>
     <row r="87" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A87" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B87" s="132">
+      <c r="B87" s="129">
         <v>2</v>
       </c>
-      <c r="C87" s="132">
+      <c r="C87" s="129">
         <v>5</v>
       </c>
-      <c r="D87" s="132">
+      <c r="D87" s="129">
         <v>7</v>
       </c>
-      <c r="E87" s="158">
+      <c r="E87" s="155">
         <v>9</v>
       </c>
-      <c r="F87" s="169">
+      <c r="F87" s="161">
         <v>12</v>
       </c>
-      <c r="G87" s="129"/>
-[...5 lines deleted...]
-      <c r="M87" s="132"/>
+      <c r="G87" s="179">
+        <v>14</v>
+      </c>
+      <c r="H87" s="129"/>
+      <c r="I87" s="129"/>
+      <c r="J87" s="129"/>
+      <c r="K87" s="129"/>
+      <c r="L87" s="129"/>
+      <c r="M87" s="129"/>
       <c r="N87" s="50"/>
       <c r="O87" s="14"/>
       <c r="R87" s="4"/>
     </row>
     <row r="88" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A88" s="65"/>
       <c r="B88" s="43"/>
       <c r="C88" s="44"/>
       <c r="D88" s="56"/>
       <c r="E88" s="85"/>
       <c r="F88" s="85"/>
       <c r="G88" s="48"/>
       <c r="H88" s="48"/>
       <c r="I88" s="44"/>
       <c r="J88" s="85"/>
       <c r="K88" s="85"/>
       <c r="L88" s="82"/>
       <c r="M88" s="43"/>
       <c r="N88" s="65"/>
       <c r="O88" s="14"/>
       <c r="R88" s="4"/>
     </row>
     <row r="89" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A89" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B89" s="43"/>
       <c r="C89" s="87"/>
       <c r="D89" s="44"/>
       <c r="E89" s="85"/>
       <c r="F89" s="85"/>
       <c r="G89" s="48"/>
       <c r="H89" s="48"/>
       <c r="I89" s="45"/>
       <c r="J89" s="94"/>
       <c r="K89" s="44"/>
       <c r="L89" s="82"/>
       <c r="M89" s="43"/>
       <c r="N89" s="62"/>
       <c r="O89" s="14"/>
       <c r="R89" s="4"/>
     </row>
     <row r="90" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A90" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B90" s="132">
+      <c r="B90" s="129">
         <v>555</v>
       </c>
-      <c r="C90" s="132">
+      <c r="C90" s="129">
         <v>1047</v>
       </c>
-      <c r="D90" s="132">
+      <c r="D90" s="129">
         <v>1359</v>
       </c>
-      <c r="E90" s="158">
+      <c r="E90" s="155">
         <v>2292</v>
       </c>
-      <c r="F90" s="169">
+      <c r="F90" s="161">
         <v>2714</v>
       </c>
-      <c r="G90" s="129"/>
-[...5 lines deleted...]
-      <c r="M90" s="132"/>
+      <c r="G90" s="179">
+        <v>4742</v>
+      </c>
+      <c r="H90" s="129"/>
+      <c r="I90" s="129"/>
+      <c r="J90" s="129"/>
+      <c r="K90" s="129"/>
+      <c r="L90" s="129"/>
+      <c r="M90" s="129"/>
       <c r="N90" s="50"/>
       <c r="O90" s="14"/>
       <c r="R90" s="6"/>
     </row>
     <row r="91" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A91" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B91" s="132">
+      <c r="B91" s="129">
         <v>499</v>
       </c>
-      <c r="C91" s="132">
+      <c r="C91" s="129">
         <v>848</v>
       </c>
-      <c r="D91" s="132">
+      <c r="D91" s="129">
         <v>1019</v>
       </c>
-      <c r="E91" s="158">
+      <c r="E91" s="155">
         <v>1809</v>
       </c>
-      <c r="F91" s="169">
+      <c r="F91" s="161">
         <v>2148</v>
       </c>
-      <c r="G91" s="129"/>
-[...5 lines deleted...]
-      <c r="M91" s="132"/>
+      <c r="G91" s="179">
+        <v>4094</v>
+      </c>
+      <c r="H91" s="129"/>
+      <c r="I91" s="129"/>
+      <c r="J91" s="129"/>
+      <c r="K91" s="129"/>
+      <c r="L91" s="129"/>
+      <c r="M91" s="129"/>
       <c r="N91" s="50"/>
       <c r="O91" s="14"/>
       <c r="R91" s="4"/>
     </row>
     <row r="92" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A92" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B92" s="77"/>
       <c r="C92" s="53"/>
       <c r="D92" s="53"/>
-      <c r="E92" s="145"/>
+      <c r="E92" s="142"/>
       <c r="F92" s="53"/>
-      <c r="G92" s="123"/>
+      <c r="G92" s="174"/>
       <c r="H92" s="110"/>
       <c r="I92" s="66"/>
       <c r="J92" s="111"/>
       <c r="K92" s="53"/>
       <c r="L92" s="110"/>
       <c r="M92" s="112"/>
       <c r="N92" s="51"/>
       <c r="O92" s="14"/>
       <c r="R92" s="4"/>
     </row>
     <row r="93" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A93" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B93" s="132">
+      <c r="B93" s="129">
         <v>15</v>
       </c>
-      <c r="C93" s="132">
+      <c r="C93" s="129">
         <v>30</v>
       </c>
-      <c r="D93" s="132">
+      <c r="D93" s="129">
         <v>45</v>
       </c>
-      <c r="E93" s="158">
+      <c r="E93" s="155">
         <v>60</v>
       </c>
-      <c r="F93" s="169">
+      <c r="F93" s="161">
         <v>75</v>
       </c>
-      <c r="G93" s="129"/>
-[...5 lines deleted...]
-      <c r="M93" s="132"/>
+      <c r="G93" s="179">
+        <v>90</v>
+      </c>
+      <c r="H93" s="129"/>
+      <c r="I93" s="129"/>
+      <c r="J93" s="129"/>
+      <c r="K93" s="129"/>
+      <c r="L93" s="129"/>
+      <c r="M93" s="129"/>
       <c r="N93" s="50"/>
       <c r="O93" s="14"/>
       <c r="R93" s="4"/>
     </row>
     <row r="94" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A94" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B94" s="132">
+      <c r="B94" s="129">
         <v>9</v>
       </c>
-      <c r="C94" s="132">
+      <c r="C94" s="129">
         <v>18</v>
       </c>
-      <c r="D94" s="132">
+      <c r="D94" s="129">
         <v>28</v>
       </c>
-      <c r="E94" s="158">
+      <c r="E94" s="155">
         <v>37</v>
       </c>
-      <c r="F94" s="169">
+      <c r="F94" s="161">
         <v>46</v>
       </c>
-      <c r="G94" s="129"/>
-[...5 lines deleted...]
-      <c r="M94" s="132"/>
+      <c r="G94" s="179">
+        <v>55</v>
+      </c>
+      <c r="H94" s="129"/>
+      <c r="I94" s="129"/>
+      <c r="J94" s="129"/>
+      <c r="K94" s="129"/>
+      <c r="L94" s="129"/>
+      <c r="M94" s="129"/>
       <c r="N94" s="50"/>
       <c r="O94" s="14"/>
       <c r="R94" s="4"/>
     </row>
     <row r="95" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A95" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="B95" s="132">
+      <c r="B95" s="129">
         <v>32</v>
       </c>
-      <c r="C95" s="132">
+      <c r="C95" s="129">
         <v>150</v>
       </c>
-      <c r="D95" s="132">
+      <c r="D95" s="129">
         <v>269</v>
       </c>
-      <c r="E95" s="158">
+      <c r="E95" s="155">
         <v>387</v>
       </c>
-      <c r="F95" s="169">
+      <c r="F95" s="161">
         <v>445</v>
       </c>
-      <c r="G95" s="129"/>
-[...5 lines deleted...]
-      <c r="M95" s="132"/>
+      <c r="G95" s="179">
+        <v>503</v>
+      </c>
+      <c r="H95" s="129"/>
+      <c r="I95" s="129"/>
+      <c r="J95" s="129"/>
+      <c r="K95" s="129"/>
+      <c r="L95" s="129"/>
+      <c r="M95" s="129"/>
       <c r="N95" s="50"/>
       <c r="O95" s="14"/>
       <c r="R95" s="4"/>
     </row>
     <row r="96" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A96" s="50" t="s">
         <v>67</v>
       </c>
       <c r="B96" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C96" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D96" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E96" s="150" t="s">
+      <c r="E96" s="147" t="s">
         <v>90</v>
       </c>
       <c r="F96" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G96" s="121"/>
+      <c r="G96" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H96" s="121"/>
       <c r="I96" s="121"/>
       <c r="J96" s="121"/>
       <c r="K96" s="121"/>
       <c r="L96" s="121"/>
       <c r="M96" s="121"/>
       <c r="N96" s="50"/>
       <c r="O96" s="14"/>
       <c r="R96" s="4"/>
     </row>
     <row r="97" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A97" s="42"/>
       <c r="B97" s="43"/>
       <c r="C97" s="56"/>
       <c r="D97" s="56"/>
       <c r="E97" s="85"/>
       <c r="F97" s="85"/>
       <c r="G97" s="43"/>
       <c r="H97" s="43"/>
       <c r="I97" s="85"/>
       <c r="J97" s="85"/>
       <c r="K97" s="85"/>
       <c r="L97" s="82"/>
       <c r="M97" s="43"/>
       <c r="N97" s="49"/>
@@ -4014,236 +4167,248 @@
     </row>
     <row r="98" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A98" s="50" t="s">
         <v>75</v>
       </c>
       <c r="B98" s="43"/>
       <c r="C98" s="44"/>
       <c r="D98" s="45"/>
       <c r="E98" s="85"/>
       <c r="F98" s="85"/>
       <c r="G98" s="48"/>
       <c r="H98" s="48"/>
       <c r="I98" s="87"/>
       <c r="J98" s="56"/>
       <c r="K98" s="56"/>
       <c r="L98" s="82"/>
       <c r="M98" s="48"/>
       <c r="N98" s="64"/>
       <c r="O98" s="14"/>
       <c r="R98" s="4"/>
     </row>
     <row r="99" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A99" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B99" s="132">
+      <c r="B99" s="129">
         <v>555</v>
       </c>
-      <c r="C99" s="132">
+      <c r="C99" s="129">
         <v>1047</v>
       </c>
-      <c r="D99" s="132">
+      <c r="D99" s="129">
         <v>1359</v>
       </c>
-      <c r="E99" s="158">
+      <c r="E99" s="155">
         <v>2292</v>
       </c>
-      <c r="F99" s="169">
+      <c r="F99" s="161">
         <v>2714</v>
       </c>
-      <c r="G99" s="129"/>
-[...5 lines deleted...]
-      <c r="M99" s="132"/>
+      <c r="G99" s="179">
+        <v>4742</v>
+      </c>
+      <c r="H99" s="129"/>
+      <c r="I99" s="129"/>
+      <c r="J99" s="129"/>
+      <c r="K99" s="129"/>
+      <c r="L99" s="129"/>
+      <c r="M99" s="129"/>
       <c r="N99" s="51"/>
       <c r="O99" s="14"/>
       <c r="R99" s="6"/>
     </row>
     <row r="100" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A100" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B100" s="132">
+      <c r="B100" s="129">
         <v>499</v>
       </c>
-      <c r="C100" s="132">
+      <c r="C100" s="129">
         <v>848</v>
       </c>
-      <c r="D100" s="132">
+      <c r="D100" s="129">
         <v>1019</v>
       </c>
-      <c r="E100" s="158">
+      <c r="E100" s="155">
         <v>1809</v>
       </c>
-      <c r="F100" s="169">
+      <c r="F100" s="161">
         <v>2148</v>
       </c>
-      <c r="G100" s="129"/>
-[...5 lines deleted...]
-      <c r="M100" s="132"/>
+      <c r="G100" s="179">
+        <v>4094</v>
+      </c>
+      <c r="H100" s="129"/>
+      <c r="I100" s="129"/>
+      <c r="J100" s="129"/>
+      <c r="K100" s="129"/>
+      <c r="L100" s="129"/>
+      <c r="M100" s="129"/>
       <c r="N100" s="51"/>
       <c r="O100" s="14"/>
       <c r="R100" s="4"/>
     </row>
     <row r="101" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A101" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B101" s="77"/>
       <c r="C101" s="53"/>
       <c r="D101" s="110"/>
-      <c r="E101" s="145"/>
+      <c r="E101" s="142"/>
       <c r="F101" s="53"/>
-      <c r="G101" s="123"/>
+      <c r="G101" s="174"/>
       <c r="H101" s="110"/>
       <c r="I101" s="66"/>
       <c r="J101" s="111"/>
       <c r="K101" s="53"/>
       <c r="L101" s="110"/>
       <c r="M101" s="112"/>
       <c r="N101" s="58"/>
       <c r="O101" s="14"/>
       <c r="R101" s="4"/>
     </row>
     <row r="102" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A102" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="B102" s="132">
+      <c r="B102" s="129">
         <v>15</v>
       </c>
-      <c r="C102" s="132">
+      <c r="C102" s="129">
         <v>30</v>
       </c>
-      <c r="D102" s="132">
+      <c r="D102" s="129">
         <v>45</v>
       </c>
-      <c r="E102" s="158">
+      <c r="E102" s="155">
         <v>60</v>
       </c>
-      <c r="F102" s="169">
+      <c r="F102" s="161">
         <v>75</v>
       </c>
-      <c r="G102" s="129"/>
-[...5 lines deleted...]
-      <c r="M102" s="132"/>
+      <c r="G102" s="179">
+        <v>90</v>
+      </c>
+      <c r="H102" s="129"/>
+      <c r="I102" s="129"/>
+      <c r="J102" s="129"/>
+      <c r="K102" s="129"/>
+      <c r="L102" s="129"/>
+      <c r="M102" s="129"/>
       <c r="N102" s="51"/>
       <c r="O102" s="14"/>
       <c r="R102" s="4"/>
     </row>
     <row r="103" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A103" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B103" s="132">
+      <c r="B103" s="129">
         <v>9</v>
       </c>
-      <c r="C103" s="132">
+      <c r="C103" s="129">
         <v>18</v>
       </c>
-      <c r="D103" s="132">
+      <c r="D103" s="129">
         <v>28</v>
       </c>
-      <c r="E103" s="158">
+      <c r="E103" s="155">
         <v>37</v>
       </c>
-      <c r="F103" s="169">
+      <c r="F103" s="161">
         <v>46</v>
       </c>
-      <c r="G103" s="129"/>
-[...5 lines deleted...]
-      <c r="M103" s="132"/>
+      <c r="G103" s="179">
+        <v>55</v>
+      </c>
+      <c r="H103" s="129"/>
+      <c r="I103" s="129"/>
+      <c r="J103" s="129"/>
+      <c r="K103" s="129"/>
+      <c r="L103" s="129"/>
+      <c r="M103" s="129"/>
       <c r="N103" s="51"/>
       <c r="O103" s="14"/>
       <c r="R103" s="4"/>
     </row>
     <row r="104" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A104" s="51" t="s">
         <v>66</v>
       </c>
-      <c r="B104" s="132">
+      <c r="B104" s="129">
         <v>32</v>
       </c>
-      <c r="C104" s="132">
+      <c r="C104" s="129">
         <v>150</v>
       </c>
-      <c r="D104" s="132">
+      <c r="D104" s="129">
         <v>269</v>
       </c>
-      <c r="E104" s="158">
+      <c r="E104" s="155">
         <v>387</v>
       </c>
-      <c r="F104" s="169">
+      <c r="F104" s="161">
         <v>445</v>
       </c>
-      <c r="G104" s="129"/>
-[...5 lines deleted...]
-      <c r="M104" s="132"/>
+      <c r="G104" s="179">
+        <v>503</v>
+      </c>
+      <c r="H104" s="129"/>
+      <c r="I104" s="129"/>
+      <c r="J104" s="129"/>
+      <c r="K104" s="129"/>
+      <c r="L104" s="129"/>
+      <c r="M104" s="129"/>
       <c r="N104" s="51"/>
       <c r="O104" s="14"/>
       <c r="R104" s="4"/>
     </row>
     <row r="105" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A105" s="51" t="s">
         <v>67</v>
       </c>
       <c r="B105" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C105" s="101" t="s">
         <v>90</v>
       </c>
       <c r="D105" s="101" t="s">
         <v>90</v>
       </c>
-      <c r="E105" s="147" t="s">
+      <c r="E105" s="144" t="s">
         <v>90</v>
       </c>
       <c r="F105" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G105" s="100"/>
+      <c r="G105" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H105" s="121"/>
       <c r="I105" s="121"/>
       <c r="J105" s="121"/>
       <c r="K105" s="121"/>
       <c r="L105" s="121"/>
       <c r="M105" s="121"/>
       <c r="N105" s="51"/>
       <c r="O105" s="14"/>
       <c r="R105" s="4"/>
     </row>
     <row r="106" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A106" s="42"/>
       <c r="B106" s="43"/>
       <c r="C106" s="44"/>
       <c r="D106" s="85"/>
       <c r="E106" s="85"/>
       <c r="F106" s="85"/>
       <c r="G106" s="43"/>
       <c r="H106" s="43"/>
       <c r="I106" s="85"/>
       <c r="J106" s="85"/>
       <c r="K106" s="85"/>
       <c r="L106" s="82"/>
       <c r="M106" s="43"/>
       <c r="N106" s="49"/>
@@ -4252,338 +4417,354 @@
     </row>
     <row r="107" spans="1:18" s="3" customFormat="1" ht="55.5" customHeight="1">
       <c r="A107" s="50" t="s">
         <v>76</v>
       </c>
       <c r="B107" s="43"/>
       <c r="C107" s="85"/>
       <c r="D107" s="44"/>
       <c r="E107" s="85"/>
       <c r="F107" s="85"/>
       <c r="G107" s="43"/>
       <c r="H107" s="43"/>
       <c r="I107" s="45"/>
       <c r="J107" s="84"/>
       <c r="K107" s="84"/>
       <c r="L107" s="82"/>
       <c r="M107" s="43"/>
       <c r="N107" s="57"/>
       <c r="O107" s="14"/>
       <c r="R107" s="4"/>
     </row>
     <row r="108" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A108" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B108" s="139" t="s">
-[...14 lines deleted...]
-      <c r="G108" s="82"/>
+      <c r="B108" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="C108" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="D108" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="E108" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="F108" s="159" t="s">
+        <v>90</v>
+      </c>
+      <c r="G108" s="182" t="s">
+        <v>90</v>
+      </c>
       <c r="H108" s="82"/>
       <c r="I108" s="82"/>
       <c r="J108" s="82"/>
-      <c r="K108" s="132"/>
-[...1 lines deleted...]
-      <c r="M108" s="132"/>
+      <c r="K108" s="129"/>
+      <c r="L108" s="129"/>
+      <c r="M108" s="129"/>
       <c r="N108" s="51"/>
       <c r="O108" s="14"/>
       <c r="Q108" s="6"/>
       <c r="R108" s="6"/>
     </row>
     <row r="109" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A109" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B109" s="139" t="s">
-[...14 lines deleted...]
-      <c r="G109" s="82"/>
+      <c r="B109" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="C109" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="D109" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="E109" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="F109" s="159" t="s">
+        <v>90</v>
+      </c>
+      <c r="G109" s="182" t="s">
+        <v>90</v>
+      </c>
       <c r="H109" s="82"/>
       <c r="I109" s="82"/>
       <c r="J109" s="82"/>
-      <c r="K109" s="132"/>
-[...1 lines deleted...]
-      <c r="M109" s="132"/>
+      <c r="K109" s="129"/>
+      <c r="L109" s="129"/>
+      <c r="M109" s="129"/>
       <c r="N109" s="51"/>
       <c r="O109" s="14"/>
       <c r="R109" s="4"/>
     </row>
     <row r="110" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A110" s="69"/>
       <c r="B110" s="43"/>
       <c r="C110" s="84"/>
       <c r="D110" s="85"/>
       <c r="E110" s="85"/>
       <c r="F110" s="85"/>
       <c r="G110" s="48"/>
       <c r="H110" s="48"/>
       <c r="I110" s="85"/>
       <c r="J110" s="84"/>
       <c r="K110" s="85"/>
       <c r="L110" s="82"/>
       <c r="M110" s="43"/>
       <c r="N110" s="42"/>
       <c r="O110" s="14"/>
       <c r="R110" s="4"/>
     </row>
     <row r="111" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A111" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B111" s="43"/>
       <c r="C111" s="56"/>
       <c r="D111" s="56"/>
       <c r="E111" s="85"/>
       <c r="F111" s="85"/>
       <c r="G111" s="48"/>
       <c r="H111" s="48"/>
       <c r="I111" s="56"/>
       <c r="J111" s="84"/>
       <c r="K111" s="56"/>
       <c r="L111" s="82"/>
       <c r="M111" s="43"/>
       <c r="N111" s="49"/>
       <c r="O111" s="14"/>
       <c r="R111" s="4"/>
     </row>
     <row r="112" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A112" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B112" s="132">
+      <c r="B112" s="129">
         <v>2660</v>
       </c>
-      <c r="C112" s="132">
+      <c r="C112" s="129">
         <v>4881</v>
       </c>
-      <c r="D112" s="132">
+      <c r="D112" s="129">
         <v>7435</v>
       </c>
-      <c r="E112" s="158">
+      <c r="E112" s="155">
         <v>9867</v>
       </c>
-      <c r="F112" s="169">
+      <c r="F112" s="161">
         <v>11878</v>
       </c>
-      <c r="G112" s="129"/>
-[...5 lines deleted...]
-      <c r="M112" s="132"/>
+      <c r="G112" s="179">
+        <v>13977</v>
+      </c>
+      <c r="H112" s="129"/>
+      <c r="I112" s="129"/>
+      <c r="J112" s="129"/>
+      <c r="K112" s="129"/>
+      <c r="L112" s="129"/>
+      <c r="M112" s="129"/>
       <c r="N112" s="50"/>
       <c r="O112" s="14"/>
       <c r="R112" s="6"/>
     </row>
     <row r="113" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A113" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B113" s="132">
+      <c r="B113" s="129">
         <v>2660</v>
       </c>
-      <c r="C113" s="132">
+      <c r="C113" s="129">
         <v>4881</v>
       </c>
-      <c r="D113" s="132">
+      <c r="D113" s="129">
         <v>7435</v>
       </c>
-      <c r="E113" s="158">
+      <c r="E113" s="155">
         <v>9867</v>
       </c>
-      <c r="F113" s="169">
+      <c r="F113" s="161">
         <v>11878</v>
       </c>
-      <c r="G113" s="129"/>
-[...5 lines deleted...]
-      <c r="M113" s="132"/>
+      <c r="G113" s="179">
+        <v>13977</v>
+      </c>
+      <c r="H113" s="129"/>
+      <c r="I113" s="129"/>
+      <c r="J113" s="129"/>
+      <c r="K113" s="129"/>
+      <c r="L113" s="129"/>
+      <c r="M113" s="129"/>
       <c r="N113" s="50"/>
       <c r="O113" s="14"/>
       <c r="R113" s="4"/>
     </row>
     <row r="114" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A114" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B114" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C114" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D114" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E114" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F114" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G114" s="100"/>
+      <c r="G114" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H114" s="100"/>
       <c r="I114" s="100"/>
       <c r="J114" s="100"/>
       <c r="K114" s="100"/>
       <c r="L114" s="100"/>
       <c r="M114" s="100"/>
       <c r="N114" s="50"/>
       <c r="O114" s="14"/>
       <c r="R114" s="4"/>
     </row>
     <row r="115" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A115" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B115" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C115" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D115" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E115" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F115" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G115" s="101"/>
+      <c r="G115" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H115" s="101"/>
       <c r="I115" s="101"/>
       <c r="J115" s="101"/>
       <c r="K115" s="101"/>
       <c r="L115" s="101"/>
       <c r="M115" s="101"/>
       <c r="N115" s="50"/>
       <c r="O115" s="14"/>
       <c r="R115" s="4"/>
       <c r="S115" s="4"/>
       <c r="T115" s="4"/>
       <c r="U115" s="4"/>
     </row>
     <row r="116" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A116" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B116" s="43"/>
       <c r="C116" s="43"/>
       <c r="D116" s="43"/>
       <c r="E116" s="43"/>
       <c r="F116" s="43"/>
-      <c r="G116" s="101"/>
+      <c r="G116" s="171"/>
       <c r="H116" s="101"/>
       <c r="I116" s="101"/>
       <c r="J116" s="101"/>
       <c r="K116" s="101"/>
       <c r="L116" s="115"/>
       <c r="M116" s="115"/>
       <c r="N116" s="51"/>
       <c r="O116" s="14"/>
       <c r="R116" s="4"/>
     </row>
     <row r="117" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A117" s="50" t="s">
         <v>79</v>
       </c>
       <c r="B117" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C117" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D117" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E117" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F117" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G117" s="101"/>
+      <c r="G117" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H117" s="101"/>
       <c r="I117" s="101"/>
       <c r="J117" s="101"/>
       <c r="K117" s="101"/>
       <c r="L117" s="101"/>
       <c r="M117" s="101"/>
       <c r="N117" s="50"/>
       <c r="O117" s="14"/>
       <c r="R117" s="4"/>
     </row>
     <row r="118" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A118" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B118" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C118" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D118" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E118" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F118" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G118" s="101"/>
+      <c r="G118" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H118" s="101"/>
       <c r="I118" s="101"/>
       <c r="J118" s="101"/>
       <c r="K118" s="101"/>
       <c r="L118" s="101"/>
       <c r="M118" s="101"/>
       <c r="N118" s="50"/>
       <c r="O118" s="14"/>
       <c r="R118" s="4"/>
     </row>
     <row r="119" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A119" s="42"/>
       <c r="B119" s="43"/>
       <c r="C119" s="56"/>
       <c r="D119" s="56"/>
       <c r="E119" s="85"/>
       <c r="F119" s="85"/>
       <c r="G119" s="48"/>
       <c r="H119" s="48"/>
       <c r="I119" s="85"/>
       <c r="J119" s="85"/>
       <c r="K119" s="43"/>
       <c r="L119" s="82"/>
       <c r="M119" s="43"/>
       <c r="N119" s="42"/>
@@ -4592,1896 +4773,1998 @@
     </row>
     <row r="120" spans="1:21" s="3" customFormat="1" ht="22.5">
       <c r="A120" s="42" t="s">
         <v>57</v>
       </c>
       <c r="B120" s="43"/>
       <c r="C120" s="44"/>
       <c r="D120" s="44"/>
       <c r="E120" s="85"/>
       <c r="F120" s="85"/>
       <c r="G120" s="48"/>
       <c r="H120" s="48"/>
       <c r="I120" s="45"/>
       <c r="J120" s="45"/>
       <c r="K120" s="44"/>
       <c r="L120" s="82"/>
       <c r="M120" s="43"/>
       <c r="N120" s="49"/>
       <c r="O120" s="14"/>
       <c r="R120" s="4"/>
     </row>
     <row r="121" spans="1:21" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A121" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B121" s="132">
+      <c r="B121" s="129">
         <v>102</v>
       </c>
-      <c r="C121" s="132">
+      <c r="C121" s="129">
         <v>186</v>
       </c>
-      <c r="D121" s="132">
+      <c r="D121" s="129">
         <v>287</v>
       </c>
-      <c r="E121" s="158">
+      <c r="E121" s="155">
         <v>412</v>
       </c>
-      <c r="F121" s="169">
+      <c r="F121" s="161">
         <v>515</v>
       </c>
-      <c r="G121" s="129"/>
-[...5 lines deleted...]
-      <c r="M121" s="132"/>
+      <c r="G121" s="179">
+        <v>649</v>
+      </c>
+      <c r="H121" s="129"/>
+      <c r="I121" s="129"/>
+      <c r="J121" s="129"/>
+      <c r="K121" s="129"/>
+      <c r="L121" s="129"/>
+      <c r="M121" s="129"/>
       <c r="N121" s="50"/>
       <c r="O121" s="14"/>
       <c r="R121" s="6"/>
     </row>
     <row r="122" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A122" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B122" s="132">
+      <c r="B122" s="129">
         <v>93</v>
       </c>
-      <c r="C122" s="132">
+      <c r="C122" s="129">
         <v>152</v>
       </c>
-      <c r="D122" s="132">
+      <c r="D122" s="129">
         <v>227</v>
       </c>
-      <c r="E122" s="158">
+      <c r="E122" s="155">
         <v>326</v>
       </c>
-      <c r="F122" s="169">
+      <c r="F122" s="161">
         <v>420</v>
       </c>
-      <c r="G122" s="129"/>
-[...5 lines deleted...]
-      <c r="M122" s="132"/>
+      <c r="G122" s="179">
+        <v>545</v>
+      </c>
+      <c r="H122" s="129"/>
+      <c r="I122" s="129"/>
+      <c r="J122" s="129"/>
+      <c r="K122" s="129"/>
+      <c r="L122" s="129"/>
+      <c r="M122" s="129"/>
       <c r="N122" s="50"/>
       <c r="O122" s="14"/>
       <c r="Q122" s="4"/>
       <c r="R122" s="4"/>
     </row>
     <row r="123" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A123" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B123" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C123" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D123" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E123" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F123" s="88" t="s">
         <v>90</v>
       </c>
-      <c r="G123" s="121"/>
+      <c r="G123" s="88" t="s">
+        <v>90</v>
+      </c>
       <c r="H123" s="121"/>
       <c r="I123" s="121"/>
       <c r="J123" s="121"/>
       <c r="K123" s="121"/>
       <c r="L123" s="121"/>
       <c r="M123" s="121"/>
       <c r="N123" s="50"/>
       <c r="O123" s="14"/>
       <c r="Q123" s="4"/>
       <c r="R123" s="4"/>
     </row>
     <row r="124" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A124" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B124" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C124" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D124" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E124" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="F124" s="162" t="s">
-[...2 lines deleted...]
-      <c r="G124" s="101"/>
+      <c r="F124" s="159" t="s">
+        <v>90</v>
+      </c>
+      <c r="G124" s="182" t="s">
+        <v>90</v>
+      </c>
       <c r="H124" s="101"/>
       <c r="I124" s="101"/>
       <c r="J124" s="101"/>
       <c r="K124" s="101"/>
       <c r="L124" s="101"/>
       <c r="M124" s="101"/>
       <c r="N124" s="50"/>
       <c r="O124" s="14"/>
       <c r="Q124" s="4"/>
       <c r="R124" s="4"/>
     </row>
     <row r="125" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A125" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B125" s="77"/>
       <c r="C125" s="53"/>
       <c r="D125" s="53"/>
-      <c r="E125" s="145"/>
+      <c r="E125" s="142"/>
       <c r="F125" s="53"/>
-      <c r="G125" s="123"/>
+      <c r="G125" s="174"/>
       <c r="H125" s="53"/>
       <c r="I125" s="66"/>
       <c r="J125" s="102"/>
       <c r="K125" s="53"/>
       <c r="L125" s="110"/>
       <c r="M125" s="112"/>
       <c r="N125" s="51"/>
       <c r="O125" s="14"/>
       <c r="R125" s="4"/>
     </row>
     <row r="126" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A126" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="B126" s="132">
+      <c r="B126" s="129">
         <v>9</v>
       </c>
-      <c r="C126" s="132">
+      <c r="C126" s="129">
         <v>34</v>
       </c>
-      <c r="D126" s="132">
+      <c r="D126" s="129">
         <v>60</v>
       </c>
-      <c r="E126" s="158">
+      <c r="E126" s="155">
         <v>86</v>
       </c>
-      <c r="F126" s="169">
+      <c r="F126" s="161">
         <v>94</v>
       </c>
-      <c r="G126" s="129"/>
-[...5 lines deleted...]
-      <c r="M126" s="132"/>
+      <c r="G126" s="179">
+        <v>103</v>
+      </c>
+      <c r="H126" s="129"/>
+      <c r="I126" s="129"/>
+      <c r="J126" s="129"/>
+      <c r="K126" s="129"/>
+      <c r="L126" s="129"/>
+      <c r="M126" s="129"/>
       <c r="N126" s="50"/>
       <c r="O126" s="14"/>
       <c r="R126" s="4"/>
     </row>
     <row r="127" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A127" s="50" t="s">
         <v>79</v>
       </c>
       <c r="B127" s="88" t="s">
         <v>90</v>
       </c>
       <c r="C127" s="102" t="s">
         <v>90</v>
       </c>
       <c r="D127" s="102" t="s">
         <v>90</v>
       </c>
-      <c r="E127" s="151" t="s">
+      <c r="E127" s="148" t="s">
         <v>90</v>
       </c>
       <c r="F127" s="88" t="s">
         <v>90</v>
       </c>
-      <c r="G127" s="121"/>
+      <c r="G127" s="88" t="s">
+        <v>90</v>
+      </c>
       <c r="H127" s="121"/>
       <c r="I127" s="121"/>
       <c r="J127" s="121"/>
       <c r="K127" s="121"/>
       <c r="L127" s="121"/>
       <c r="M127" s="121"/>
       <c r="N127" s="50"/>
       <c r="O127" s="14"/>
       <c r="R127" s="4"/>
     </row>
     <row r="128" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A128" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B128" s="139" t="s">
-[...20 lines deleted...]
-      <c r="M128" s="132"/>
+      <c r="B128" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="C128" s="140" t="s">
+        <v>90</v>
+      </c>
+      <c r="D128" s="140" t="s">
+        <v>90</v>
+      </c>
+      <c r="E128" s="159" t="s">
+        <v>90</v>
+      </c>
+      <c r="F128" s="159" t="s">
+        <v>90</v>
+      </c>
+      <c r="G128" s="182" t="s">
+        <v>90</v>
+      </c>
+      <c r="H128" s="129"/>
+      <c r="I128" s="129"/>
+      <c r="J128" s="129"/>
+      <c r="K128" s="129"/>
+      <c r="L128" s="129"/>
+      <c r="M128" s="129"/>
       <c r="N128" s="50"/>
       <c r="O128" s="14"/>
       <c r="R128" s="4"/>
     </row>
     <row r="129" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A129" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="B129" s="132">
+      <c r="B129" s="129">
         <v>0</v>
       </c>
       <c r="C129" s="98">
         <v>0</v>
       </c>
-      <c r="D129" s="132">
+      <c r="D129" s="129">
         <v>0</v>
       </c>
-      <c r="E129" s="158">
+      <c r="E129" s="155">
         <v>0</v>
       </c>
-      <c r="F129" s="169">
+      <c r="F129" s="161">
         <v>0</v>
       </c>
-      <c r="G129" s="125"/>
-[...5 lines deleted...]
-      <c r="M129" s="132"/>
+      <c r="G129" s="179">
+        <v>1</v>
+      </c>
+      <c r="H129" s="129"/>
+      <c r="I129" s="129"/>
+      <c r="J129" s="129"/>
+      <c r="K129" s="129"/>
+      <c r="L129" s="129"/>
+      <c r="M129" s="129"/>
       <c r="N129" s="50"/>
       <c r="O129" s="14"/>
       <c r="R129" s="4"/>
     </row>
     <row r="130" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A130" s="42"/>
       <c r="B130" s="43"/>
       <c r="C130" s="59"/>
       <c r="D130" s="56"/>
       <c r="E130" s="85"/>
       <c r="F130" s="85"/>
       <c r="G130" s="48"/>
       <c r="H130" s="48"/>
       <c r="I130" s="85"/>
       <c r="J130" s="85"/>
       <c r="K130" s="85"/>
       <c r="L130" s="82"/>
       <c r="M130" s="43"/>
       <c r="N130" s="65"/>
       <c r="O130" s="14"/>
       <c r="R130" s="4"/>
     </row>
     <row r="131" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A131" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B131" s="43"/>
       <c r="C131" s="89"/>
       <c r="D131" s="44"/>
       <c r="E131" s="85"/>
       <c r="F131" s="85"/>
       <c r="G131" s="48"/>
       <c r="H131" s="48"/>
       <c r="I131" s="56"/>
       <c r="J131" s="56"/>
       <c r="K131" s="56"/>
       <c r="L131" s="82"/>
       <c r="M131" s="48"/>
       <c r="N131" s="49"/>
       <c r="O131" s="14"/>
       <c r="R131" s="4"/>
     </row>
     <row r="132" spans="1:22" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A132" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B132" s="132">
+      <c r="B132" s="129">
         <v>110</v>
       </c>
-      <c r="C132" s="132">
+      <c r="C132" s="129">
         <v>265</v>
       </c>
-      <c r="D132" s="132">
+      <c r="D132" s="129">
         <v>405</v>
       </c>
-      <c r="E132" s="158">
+      <c r="E132" s="155">
         <v>560</v>
       </c>
-      <c r="F132" s="169">
+      <c r="F132" s="161">
         <v>700</v>
       </c>
-      <c r="G132" s="129"/>
-[...5 lines deleted...]
-      <c r="M132" s="132"/>
+      <c r="G132" s="179">
+        <v>833</v>
+      </c>
+      <c r="H132" s="129"/>
+      <c r="I132" s="129"/>
+      <c r="J132" s="129"/>
+      <c r="K132" s="129"/>
+      <c r="L132" s="129"/>
+      <c r="M132" s="129"/>
       <c r="N132" s="50"/>
       <c r="O132" s="14"/>
       <c r="Q132" s="6"/>
       <c r="R132" s="6"/>
     </row>
     <row r="133" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A133" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B133" s="132">
+      <c r="B133" s="129">
         <v>102</v>
       </c>
-      <c r="C133" s="132">
+      <c r="C133" s="129">
         <v>227</v>
       </c>
-      <c r="D133" s="132">
+      <c r="D133" s="129">
         <v>337</v>
       </c>
-      <c r="E133" s="158">
+      <c r="E133" s="155">
         <v>462</v>
       </c>
-      <c r="F133" s="169">
+      <c r="F133" s="161">
         <v>594</v>
       </c>
-      <c r="G133" s="129"/>
-[...5 lines deleted...]
-      <c r="M133" s="132"/>
+      <c r="G133" s="179">
+        <v>719</v>
+      </c>
+      <c r="H133" s="129"/>
+      <c r="I133" s="129"/>
+      <c r="J133" s="129"/>
+      <c r="K133" s="129"/>
+      <c r="L133" s="129"/>
+      <c r="M133" s="129"/>
       <c r="N133" s="50"/>
       <c r="O133" s="14"/>
       <c r="Q133" s="4"/>
       <c r="R133" s="4"/>
     </row>
     <row r="134" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A134" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B134" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C134" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D134" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E134" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F134" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G134" s="121"/>
+      <c r="G134" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H134" s="121"/>
       <c r="I134" s="121"/>
       <c r="J134" s="121"/>
       <c r="K134" s="121"/>
       <c r="L134" s="121"/>
       <c r="M134" s="121"/>
       <c r="N134" s="50"/>
       <c r="O134" s="14"/>
       <c r="R134" s="4"/>
       <c r="V134" s="3" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="135" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A135" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B135" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C135" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D135" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E135" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F135" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G135" s="121"/>
+      <c r="G135" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H135" s="121"/>
       <c r="I135" s="121"/>
       <c r="J135" s="121"/>
       <c r="K135" s="121"/>
       <c r="L135" s="121"/>
       <c r="M135" s="121"/>
       <c r="N135" s="50"/>
       <c r="O135" s="14"/>
       <c r="R135" s="4"/>
     </row>
     <row r="136" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A136" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B136" s="77"/>
       <c r="C136" s="53"/>
       <c r="D136" s="53"/>
-      <c r="E136" s="145"/>
+      <c r="E136" s="142"/>
       <c r="F136" s="53"/>
-      <c r="G136" s="123"/>
+      <c r="G136" s="174"/>
       <c r="H136" s="53"/>
       <c r="I136" s="66"/>
       <c r="J136" s="100"/>
       <c r="K136" s="53"/>
       <c r="L136" s="110"/>
       <c r="M136" s="112"/>
       <c r="N136" s="51"/>
       <c r="O136" s="14"/>
       <c r="R136" s="4"/>
     </row>
     <row r="137" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A137" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B137" s="82">
         <v>7</v>
       </c>
-      <c r="C137" s="132">
+      <c r="C137" s="129">
         <v>37</v>
       </c>
-      <c r="D137" s="132">
+      <c r="D137" s="129">
         <v>66</v>
       </c>
-      <c r="E137" s="158">
+      <c r="E137" s="155">
         <v>95</v>
       </c>
-      <c r="F137" s="169">
+      <c r="F137" s="161">
         <v>103</v>
       </c>
-      <c r="G137" s="129"/>
-[...5 lines deleted...]
-      <c r="M137" s="132"/>
+      <c r="G137" s="179">
+        <v>110</v>
+      </c>
+      <c r="H137" s="129"/>
+      <c r="I137" s="129"/>
+      <c r="J137" s="129"/>
+      <c r="K137" s="129"/>
+      <c r="L137" s="129"/>
+      <c r="M137" s="129"/>
       <c r="N137" s="50"/>
       <c r="O137" s="14"/>
       <c r="R137" s="4"/>
     </row>
     <row r="138" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A138" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B138" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C138" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D138" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E138" s="150" t="s">
+      <c r="E138" s="147" t="s">
         <v>90</v>
       </c>
       <c r="F138" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G138" s="121"/>
+      <c r="G138" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H138" s="121"/>
       <c r="I138" s="121"/>
       <c r="J138" s="121"/>
       <c r="K138" s="121"/>
       <c r="L138" s="121"/>
       <c r="M138" s="121"/>
       <c r="N138" s="50"/>
       <c r="O138" s="14"/>
       <c r="R138" s="4"/>
     </row>
     <row r="139" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A139" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B139" s="132">
+      <c r="B139" s="129">
         <v>0</v>
       </c>
       <c r="C139" s="109">
         <v>0</v>
       </c>
-      <c r="D139" s="132">
+      <c r="D139" s="129">
         <v>0</v>
       </c>
-      <c r="E139" s="158">
+      <c r="E139" s="155">
         <v>0</v>
       </c>
-      <c r="F139" s="169">
+      <c r="F139" s="161">
         <v>0</v>
       </c>
-      <c r="G139" s="129"/>
-[...5 lines deleted...]
-      <c r="M139" s="132"/>
+      <c r="G139" s="179">
+        <v>1</v>
+      </c>
+      <c r="H139" s="129"/>
+      <c r="I139" s="129"/>
+      <c r="J139" s="129"/>
+      <c r="K139" s="129"/>
+      <c r="L139" s="129"/>
+      <c r="M139" s="129"/>
       <c r="N139" s="50"/>
       <c r="O139" s="14"/>
       <c r="R139" s="4"/>
     </row>
     <row r="140" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A140" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="B140" s="132">
+      <c r="B140" s="129">
         <v>1</v>
       </c>
       <c r="C140" s="109">
         <v>1</v>
       </c>
-      <c r="D140" s="132">
+      <c r="D140" s="129">
         <v>2</v>
       </c>
-      <c r="E140" s="157">
+      <c r="E140" s="154">
         <v>2</v>
       </c>
-      <c r="F140" s="169">
+      <c r="F140" s="161">
         <v>3</v>
       </c>
-      <c r="G140" s="129"/>
-[...5 lines deleted...]
-      <c r="M140" s="132"/>
+      <c r="G140" s="179">
+        <v>4</v>
+      </c>
+      <c r="H140" s="129"/>
+      <c r="I140" s="129"/>
+      <c r="J140" s="129"/>
+      <c r="K140" s="129"/>
+      <c r="L140" s="129"/>
+      <c r="M140" s="129"/>
       <c r="N140" s="50"/>
       <c r="O140" s="14"/>
       <c r="R140" s="4"/>
     </row>
     <row r="141" spans="1:22" s="3" customFormat="1" ht="56.25">
       <c r="A141" s="50" t="s">
         <v>52</v>
       </c>
       <c r="B141" s="43"/>
       <c r="C141" s="59"/>
       <c r="D141" s="56"/>
       <c r="E141" s="85"/>
       <c r="F141" s="85"/>
       <c r="G141" s="48"/>
       <c r="H141" s="48"/>
       <c r="I141" s="53"/>
       <c r="J141" s="45"/>
       <c r="K141" s="44"/>
       <c r="L141" s="98"/>
       <c r="M141" s="43"/>
       <c r="N141" s="57"/>
       <c r="O141" s="14"/>
       <c r="R141" s="4"/>
     </row>
     <row r="142" spans="1:22" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A142" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B142" s="132">
+      <c r="B142" s="129">
         <v>85</v>
       </c>
-      <c r="C142" s="132">
+      <c r="C142" s="129">
         <v>196</v>
       </c>
-      <c r="D142" s="132">
+      <c r="D142" s="129">
         <v>283</v>
       </c>
-      <c r="E142" s="158">
+      <c r="E142" s="155">
         <v>378</v>
       </c>
-      <c r="F142" s="169">
+      <c r="F142" s="161">
         <v>485</v>
       </c>
-      <c r="G142" s="129"/>
-[...5 lines deleted...]
-      <c r="M142" s="132"/>
+      <c r="G142" s="179">
+        <v>589</v>
+      </c>
+      <c r="H142" s="129"/>
+      <c r="I142" s="129"/>
+      <c r="J142" s="129"/>
+      <c r="K142" s="129"/>
+      <c r="L142" s="129"/>
+      <c r="M142" s="129"/>
       <c r="N142" s="51"/>
       <c r="O142" s="14"/>
       <c r="R142" s="6"/>
     </row>
     <row r="143" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A143" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B143" s="132">
+      <c r="B143" s="129">
         <v>85</v>
       </c>
-      <c r="C143" s="132">
+      <c r="C143" s="129">
         <v>196</v>
       </c>
-      <c r="D143" s="132">
+      <c r="D143" s="129">
         <v>283</v>
       </c>
-      <c r="E143" s="158">
+      <c r="E143" s="155">
         <v>378</v>
       </c>
-      <c r="F143" s="169">
+      <c r="F143" s="161">
         <v>485</v>
       </c>
-      <c r="G143" s="129"/>
-[...5 lines deleted...]
-      <c r="M143" s="132"/>
+      <c r="G143" s="179">
+        <v>589</v>
+      </c>
+      <c r="H143" s="129"/>
+      <c r="I143" s="129"/>
+      <c r="J143" s="129"/>
+      <c r="K143" s="129"/>
+      <c r="L143" s="129"/>
+      <c r="M143" s="129"/>
       <c r="N143" s="51"/>
       <c r="O143" s="14"/>
       <c r="R143" s="4"/>
     </row>
     <row r="144" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A144" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B144" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C144" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D144" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E144" s="45" t="s">
         <v>90</v>
       </c>
       <c r="F144" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="G144" s="101"/>
+      <c r="G144" s="45" t="s">
+        <v>90</v>
+      </c>
       <c r="H144" s="101"/>
       <c r="I144" s="101"/>
       <c r="J144" s="101"/>
       <c r="K144" s="101"/>
       <c r="L144" s="101"/>
       <c r="M144" s="101"/>
       <c r="N144" s="51"/>
       <c r="O144" s="14"/>
       <c r="R144" s="4"/>
     </row>
     <row r="145" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A145" s="51" t="s">
         <v>64</v>
       </c>
       <c r="B145" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C145" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D145" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E145" s="45" t="s">
         <v>90</v>
       </c>
       <c r="F145" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="G145" s="101"/>
+      <c r="G145" s="45" t="s">
+        <v>90</v>
+      </c>
       <c r="H145" s="101"/>
       <c r="I145" s="101"/>
       <c r="J145" s="101"/>
       <c r="K145" s="101"/>
       <c r="L145" s="101"/>
       <c r="M145" s="101"/>
       <c r="N145" s="51"/>
       <c r="O145" s="14"/>
       <c r="R145" s="4"/>
     </row>
     <row r="146" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A146" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B146" s="45"/>
       <c r="C146" s="45"/>
       <c r="D146" s="45"/>
       <c r="E146" s="45"/>
       <c r="F146" s="85"/>
-      <c r="G146" s="122"/>
+      <c r="G146" s="173"/>
       <c r="H146" s="122"/>
       <c r="I146" s="122"/>
       <c r="J146" s="111"/>
       <c r="K146" s="111"/>
       <c r="L146" s="111"/>
       <c r="M146" s="111"/>
       <c r="N146" s="58"/>
       <c r="O146" s="14"/>
       <c r="R146" s="4"/>
     </row>
     <row r="147" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A147" s="51" t="s">
         <v>65</v>
       </c>
       <c r="B147" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C147" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D147" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E147" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F147" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G147" s="125"/>
+      <c r="G147" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H147" s="125"/>
       <c r="I147" s="125"/>
       <c r="J147" s="125"/>
       <c r="K147" s="125"/>
       <c r="L147" s="125"/>
       <c r="M147" s="125"/>
       <c r="N147" s="51"/>
       <c r="O147" s="14"/>
       <c r="R147" s="4"/>
     </row>
     <row r="148" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A148" s="51" t="s">
         <v>7</v>
       </c>
       <c r="B148" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C148" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D148" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E148" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F148" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G148" s="125"/>
+      <c r="G148" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H148" s="125"/>
-      <c r="I148" s="132"/>
-[...3 lines deleted...]
-      <c r="M148" s="132"/>
+      <c r="I148" s="129"/>
+      <c r="J148" s="129"/>
+      <c r="K148" s="129"/>
+      <c r="L148" s="129"/>
+      <c r="M148" s="129"/>
       <c r="N148" s="51"/>
       <c r="O148" s="14"/>
       <c r="R148" s="4"/>
     </row>
     <row r="149" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A149" s="42"/>
       <c r="B149" s="43"/>
       <c r="C149" s="90"/>
       <c r="D149" s="56"/>
       <c r="E149" s="85"/>
       <c r="F149" s="85"/>
       <c r="G149" s="48"/>
       <c r="H149" s="48"/>
       <c r="I149" s="90"/>
       <c r="J149" s="85"/>
       <c r="K149" s="85"/>
       <c r="L149" s="82"/>
       <c r="M149" s="43"/>
       <c r="N149" s="64"/>
       <c r="O149" s="14"/>
       <c r="R149" s="4"/>
     </row>
     <row r="150" spans="1:18" s="3" customFormat="1" ht="67.5">
       <c r="A150" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B150" s="43"/>
       <c r="C150" s="56"/>
       <c r="D150" s="56"/>
       <c r="E150" s="85"/>
       <c r="F150" s="85"/>
       <c r="G150" s="48"/>
       <c r="H150" s="48"/>
       <c r="I150" s="45"/>
       <c r="J150" s="45"/>
       <c r="K150" s="88"/>
       <c r="L150" s="82"/>
       <c r="M150" s="43"/>
       <c r="N150" s="57"/>
       <c r="O150" s="14"/>
       <c r="R150" s="4"/>
     </row>
     <row r="151" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A151" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B151" s="132">
+      <c r="B151" s="129">
         <v>21</v>
       </c>
-      <c r="C151" s="132">
+      <c r="C151" s="129">
         <v>61</v>
       </c>
-      <c r="D151" s="132">
+      <c r="D151" s="129">
         <v>111</v>
       </c>
-      <c r="E151" s="158">
+      <c r="E151" s="155">
         <v>160</v>
       </c>
-      <c r="F151" s="169">
+      <c r="F151" s="161">
         <v>185</v>
       </c>
-      <c r="G151" s="129"/>
-[...5 lines deleted...]
-      <c r="M151" s="132"/>
+      <c r="G151" s="179">
+        <v>205</v>
+      </c>
+      <c r="H151" s="129"/>
+      <c r="I151" s="129"/>
+      <c r="J151" s="129"/>
+      <c r="K151" s="129"/>
+      <c r="L151" s="129"/>
+      <c r="M151" s="129"/>
       <c r="N151" s="51"/>
       <c r="O151" s="14"/>
       <c r="R151" s="6"/>
     </row>
     <row r="152" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A152" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B152" s="132">
+      <c r="B152" s="129">
         <v>13</v>
       </c>
-      <c r="C152" s="132">
+      <c r="C152" s="129">
         <v>23</v>
       </c>
-      <c r="D152" s="132">
+      <c r="D152" s="129">
         <v>43</v>
       </c>
-      <c r="E152" s="158">
+      <c r="E152" s="155">
         <v>62</v>
       </c>
-      <c r="F152" s="169">
+      <c r="F152" s="161">
         <v>79</v>
       </c>
-      <c r="G152" s="129"/>
-[...5 lines deleted...]
-      <c r="M152" s="132"/>
+      <c r="G152" s="179">
+        <v>91</v>
+      </c>
+      <c r="H152" s="129"/>
+      <c r="I152" s="129"/>
+      <c r="J152" s="129"/>
+      <c r="K152" s="129"/>
+      <c r="L152" s="129"/>
+      <c r="M152" s="129"/>
       <c r="N152" s="51"/>
       <c r="O152" s="14"/>
       <c r="Q152" s="4"/>
       <c r="R152" s="4"/>
     </row>
     <row r="153" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A153" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B153" s="77"/>
       <c r="C153" s="53"/>
       <c r="D153" s="110"/>
-      <c r="E153" s="145"/>
+      <c r="E153" s="142"/>
       <c r="F153" s="53"/>
-      <c r="G153" s="123"/>
+      <c r="G153" s="174"/>
       <c r="H153" s="110"/>
       <c r="I153" s="66"/>
       <c r="J153" s="102"/>
       <c r="K153" s="53"/>
       <c r="L153" s="110"/>
       <c r="M153" s="112"/>
       <c r="N153" s="58"/>
       <c r="O153" s="14"/>
       <c r="R153" s="4"/>
     </row>
     <row r="154" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A154" s="51" t="s">
         <v>65</v>
       </c>
       <c r="B154" s="82">
         <v>7</v>
       </c>
-      <c r="C154" s="132">
+      <c r="C154" s="129">
         <v>37</v>
       </c>
-      <c r="D154" s="132">
+      <c r="D154" s="129">
         <v>66</v>
       </c>
-      <c r="E154" s="158">
+      <c r="E154" s="155">
         <v>95</v>
       </c>
-      <c r="F154" s="169">
+      <c r="F154" s="161">
         <v>103</v>
       </c>
-      <c r="G154" s="129"/>
-[...5 lines deleted...]
-      <c r="M154" s="132"/>
+      <c r="G154" s="179">
+        <v>110</v>
+      </c>
+      <c r="H154" s="129"/>
+      <c r="I154" s="129"/>
+      <c r="J154" s="129"/>
+      <c r="K154" s="129"/>
+      <c r="L154" s="129"/>
+      <c r="M154" s="129"/>
       <c r="N154" s="51"/>
       <c r="O154" s="14"/>
       <c r="R154" s="4"/>
     </row>
     <row r="155" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A155" s="51" t="s">
         <v>79</v>
       </c>
       <c r="B155" s="91" t="s">
         <v>90</v>
       </c>
       <c r="C155" s="103" t="s">
         <v>90</v>
       </c>
       <c r="D155" s="103" t="s">
         <v>90</v>
       </c>
-      <c r="E155" s="152" t="s">
+      <c r="E155" s="149" t="s">
         <v>90</v>
       </c>
       <c r="F155" s="91" t="s">
         <v>90</v>
       </c>
-      <c r="G155" s="121"/>
+      <c r="G155" s="91" t="s">
+        <v>90</v>
+      </c>
       <c r="H155" s="121"/>
       <c r="I155" s="121"/>
       <c r="J155" s="121"/>
       <c r="K155" s="121"/>
       <c r="L155" s="121"/>
       <c r="M155" s="121"/>
       <c r="N155" s="51"/>
       <c r="O155" s="14"/>
       <c r="R155" s="4"/>
     </row>
     <row r="156" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A156" s="51" t="s">
         <v>7</v>
       </c>
       <c r="B156" s="82">
         <v>0</v>
       </c>
       <c r="C156" s="98">
         <v>0</v>
       </c>
-      <c r="D156" s="132">
+      <c r="D156" s="129">
         <v>0</v>
       </c>
-      <c r="E156" s="158">
+      <c r="E156" s="155">
         <v>0</v>
       </c>
-      <c r="F156" s="169">
+      <c r="F156" s="161">
         <v>0</v>
       </c>
-      <c r="G156" s="125"/>
-[...5 lines deleted...]
-      <c r="M156" s="132"/>
+      <c r="G156" s="179">
+        <v>1</v>
+      </c>
+      <c r="H156" s="129"/>
+      <c r="I156" s="129"/>
+      <c r="J156" s="129"/>
+      <c r="K156" s="129"/>
+      <c r="L156" s="129"/>
+      <c r="M156" s="129"/>
       <c r="N156" s="51"/>
       <c r="O156" s="14"/>
       <c r="R156" s="4"/>
     </row>
     <row r="157" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A157" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B157" s="82">
         <v>1</v>
       </c>
       <c r="C157" s="98">
         <v>1</v>
       </c>
-      <c r="D157" s="132">
+      <c r="D157" s="129">
         <v>2</v>
       </c>
-      <c r="E157" s="157">
+      <c r="E157" s="154">
         <v>2</v>
       </c>
-      <c r="F157" s="169">
+      <c r="F157" s="161">
         <v>3</v>
       </c>
-      <c r="G157" s="129"/>
-[...5 lines deleted...]
-      <c r="M157" s="132"/>
+      <c r="G157" s="179">
+        <v>4</v>
+      </c>
+      <c r="H157" s="129"/>
+      <c r="I157" s="129"/>
+      <c r="J157" s="129"/>
+      <c r="K157" s="129"/>
+      <c r="L157" s="129"/>
+      <c r="M157" s="129"/>
       <c r="N157" s="51"/>
       <c r="O157" s="14"/>
       <c r="R157" s="4"/>
     </row>
     <row r="158" spans="1:18" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A158" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B158" s="43"/>
       <c r="C158" s="56"/>
       <c r="D158" s="56"/>
       <c r="E158" s="85"/>
       <c r="F158" s="85"/>
       <c r="G158" s="48"/>
       <c r="H158" s="88"/>
       <c r="I158" s="43"/>
       <c r="J158" s="45"/>
       <c r="K158" s="44"/>
       <c r="L158" s="82"/>
       <c r="M158" s="43"/>
       <c r="N158" s="57"/>
       <c r="O158" s="14"/>
       <c r="R158" s="4"/>
     </row>
     <row r="159" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A159" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B159" s="109">
         <v>4</v>
       </c>
-      <c r="C159" s="132">
+      <c r="C159" s="129">
         <v>7</v>
       </c>
-      <c r="D159" s="132">
+      <c r="D159" s="129">
         <v>12</v>
       </c>
-      <c r="E159" s="158">
+      <c r="E159" s="155">
         <v>22</v>
       </c>
-      <c r="F159" s="169">
+      <c r="F159" s="161">
         <v>30</v>
       </c>
-      <c r="G159" s="129"/>
-[...5 lines deleted...]
-      <c r="M159" s="132"/>
+      <c r="G159" s="179">
+        <v>39</v>
+      </c>
+      <c r="H159" s="129"/>
+      <c r="I159" s="129"/>
+      <c r="J159" s="129"/>
+      <c r="K159" s="129"/>
+      <c r="L159" s="129"/>
+      <c r="M159" s="129"/>
       <c r="N159" s="51"/>
       <c r="O159" s="14"/>
       <c r="R159" s="6"/>
     </row>
     <row r="160" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A160" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B160" s="109">
         <v>4</v>
       </c>
-      <c r="C160" s="132">
+      <c r="C160" s="129">
         <v>7</v>
       </c>
-      <c r="D160" s="132">
+      <c r="D160" s="129">
         <v>12</v>
       </c>
-      <c r="E160" s="158">
+      <c r="E160" s="155">
         <v>22</v>
       </c>
-      <c r="F160" s="169">
+      <c r="F160" s="161">
         <v>30</v>
       </c>
-      <c r="G160" s="129"/>
-[...5 lines deleted...]
-      <c r="M160" s="132"/>
+      <c r="G160" s="179">
+        <v>39</v>
+      </c>
+      <c r="H160" s="129"/>
+      <c r="I160" s="129"/>
+      <c r="J160" s="129"/>
+      <c r="K160" s="129"/>
+      <c r="L160" s="129"/>
+      <c r="M160" s="129"/>
       <c r="N160" s="51"/>
       <c r="O160" s="14"/>
       <c r="Q160" s="4"/>
       <c r="R160" s="4"/>
     </row>
     <row r="161" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A161" s="42"/>
       <c r="B161" s="43"/>
       <c r="C161" s="44"/>
       <c r="D161" s="85"/>
       <c r="E161" s="44"/>
       <c r="F161" s="85"/>
       <c r="G161" s="48"/>
       <c r="H161" s="48"/>
       <c r="I161" s="45"/>
       <c r="J161" s="44"/>
       <c r="K161" s="44"/>
       <c r="L161" s="82"/>
       <c r="M161" s="48"/>
       <c r="N161" s="65"/>
       <c r="O161" s="14"/>
       <c r="R161" s="4"/>
     </row>
     <row r="162" spans="1:18" s="3" customFormat="1" ht="45">
       <c r="A162" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B162" s="43"/>
       <c r="C162" s="89"/>
       <c r="D162" s="44"/>
       <c r="E162" s="85"/>
       <c r="F162" s="85"/>
       <c r="G162" s="48"/>
       <c r="H162" s="48"/>
       <c r="I162" s="45"/>
       <c r="J162" s="44"/>
       <c r="K162" s="56"/>
       <c r="L162" s="82"/>
       <c r="M162" s="43"/>
       <c r="N162" s="42"/>
       <c r="O162" s="14"/>
       <c r="R162" s="4"/>
     </row>
     <row r="163" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A163" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B163" s="132">
+      <c r="B163" s="129">
         <v>16547</v>
       </c>
-      <c r="C163" s="132">
+      <c r="C163" s="129">
         <v>29980</v>
       </c>
-      <c r="D163" s="132">
+      <c r="D163" s="129">
         <v>41986</v>
       </c>
-      <c r="E163" s="158">
+      <c r="E163" s="155">
         <v>53123</v>
       </c>
-      <c r="F163" s="169">
+      <c r="F163" s="161">
         <v>63465</v>
       </c>
-      <c r="G163" s="129"/>
-[...5 lines deleted...]
-      <c r="M163" s="132"/>
+      <c r="G163" s="179">
+        <v>74982</v>
+      </c>
+      <c r="H163" s="129"/>
+      <c r="I163" s="129"/>
+      <c r="J163" s="129"/>
+      <c r="K163" s="129"/>
+      <c r="L163" s="129"/>
+      <c r="M163" s="129"/>
       <c r="N163" s="50"/>
       <c r="O163" s="14"/>
       <c r="Q163" s="6"/>
       <c r="R163" s="6"/>
     </row>
     <row r="164" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A164" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B164" s="132">
+      <c r="B164" s="129">
         <v>16082</v>
       </c>
-      <c r="C164" s="132">
+      <c r="C164" s="129">
         <v>29178</v>
       </c>
-      <c r="D164" s="132">
+      <c r="D164" s="129">
         <v>40825</v>
       </c>
-      <c r="E164" s="158">
+      <c r="E164" s="155">
         <v>51596</v>
       </c>
-      <c r="F164" s="169">
+      <c r="F164" s="161">
         <v>61412</v>
       </c>
-      <c r="G164" s="129"/>
-[...5 lines deleted...]
-      <c r="M164" s="132"/>
+      <c r="G164" s="179">
+        <v>72489</v>
+      </c>
+      <c r="H164" s="129"/>
+      <c r="I164" s="129"/>
+      <c r="J164" s="129"/>
+      <c r="K164" s="129"/>
+      <c r="L164" s="129"/>
+      <c r="M164" s="129"/>
       <c r="N164" s="50"/>
       <c r="O164" s="14"/>
       <c r="Q164" s="4"/>
       <c r="R164" s="4"/>
     </row>
     <row r="165" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A165" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B165" s="132">
+      <c r="B165" s="129">
         <v>159</v>
       </c>
-      <c r="C165" s="132">
+      <c r="C165" s="129">
         <v>271</v>
       </c>
-      <c r="D165" s="132">
+      <c r="D165" s="129">
         <v>383</v>
       </c>
-      <c r="E165" s="158">
+      <c r="E165" s="155">
         <v>496</v>
       </c>
-      <c r="F165" s="169">
+      <c r="F165" s="161">
         <v>633</v>
       </c>
-      <c r="G165" s="129"/>
-[...5 lines deleted...]
-      <c r="M165" s="132"/>
+      <c r="G165" s="179">
+        <v>770</v>
+      </c>
+      <c r="H165" s="129"/>
+      <c r="I165" s="129"/>
+      <c r="J165" s="129"/>
+      <c r="K165" s="129"/>
+      <c r="L165" s="129"/>
+      <c r="M165" s="129"/>
       <c r="N165" s="50"/>
       <c r="O165" s="14"/>
       <c r="R165" s="4"/>
     </row>
     <row r="166" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A166" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B166" s="77"/>
       <c r="C166" s="53"/>
       <c r="D166" s="110"/>
-      <c r="E166" s="145"/>
+      <c r="E166" s="142"/>
       <c r="F166" s="53"/>
-      <c r="G166" s="123"/>
+      <c r="G166" s="174"/>
       <c r="H166" s="110"/>
       <c r="I166" s="66"/>
       <c r="J166" s="102"/>
       <c r="K166" s="53"/>
       <c r="L166" s="110"/>
       <c r="M166" s="112"/>
       <c r="N166" s="51"/>
       <c r="O166" s="14"/>
       <c r="R166" s="4"/>
     </row>
     <row r="167" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A167" s="50" t="s">
         <v>69</v>
       </c>
-      <c r="B167" s="132">
+      <c r="B167" s="129">
         <v>10</v>
       </c>
-      <c r="C167" s="132">
+      <c r="C167" s="129">
         <v>21</v>
       </c>
-      <c r="D167" s="132">
+      <c r="D167" s="129">
         <v>32</v>
       </c>
-      <c r="E167" s="158">
+      <c r="E167" s="155">
         <v>44</v>
       </c>
-      <c r="F167" s="169">
+      <c r="F167" s="161">
         <v>54</v>
       </c>
-      <c r="G167" s="129"/>
-[...5 lines deleted...]
-      <c r="M167" s="132"/>
+      <c r="G167" s="179">
+        <v>64</v>
+      </c>
+      <c r="H167" s="129"/>
+      <c r="I167" s="129"/>
+      <c r="J167" s="129"/>
+      <c r="K167" s="129"/>
+      <c r="L167" s="129"/>
+      <c r="M167" s="129"/>
       <c r="N167" s="51"/>
       <c r="O167" s="14"/>
       <c r="R167" s="4"/>
     </row>
     <row r="168" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A168" s="50" t="s">
         <v>68</v>
       </c>
-      <c r="B168" s="132">
+      <c r="B168" s="129">
         <v>11</v>
       </c>
-      <c r="C168" s="132">
+      <c r="C168" s="129">
         <v>30</v>
       </c>
-      <c r="D168" s="132">
+      <c r="D168" s="129">
         <v>49</v>
       </c>
-      <c r="E168" s="158">
+      <c r="E168" s="155">
         <v>68</v>
       </c>
-      <c r="F168" s="169">
+      <c r="F168" s="161">
         <v>84</v>
       </c>
-      <c r="G168" s="129"/>
-[...5 lines deleted...]
-      <c r="M168" s="132"/>
+      <c r="G168" s="179">
+        <v>101</v>
+      </c>
+      <c r="H168" s="129"/>
+      <c r="I168" s="129"/>
+      <c r="J168" s="129"/>
+      <c r="K168" s="129"/>
+      <c r="L168" s="129"/>
+      <c r="M168" s="129"/>
       <c r="N168" s="50"/>
       <c r="O168" s="14"/>
       <c r="R168" s="4"/>
     </row>
     <row r="169" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A169" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B169" s="66" t="s">
         <v>90</v>
       </c>
       <c r="C169" s="104" t="s">
         <v>90</v>
       </c>
       <c r="D169" s="104" t="s">
         <v>90</v>
       </c>
-      <c r="E169" s="146" t="s">
+      <c r="E169" s="143" t="s">
         <v>90</v>
       </c>
       <c r="F169" s="66" t="s">
         <v>90</v>
       </c>
-      <c r="G169" s="126"/>
+      <c r="G169" s="66" t="s">
+        <v>90</v>
+      </c>
       <c r="H169" s="126"/>
       <c r="I169" s="126"/>
       <c r="J169" s="126"/>
       <c r="K169" s="126"/>
       <c r="L169" s="126"/>
       <c r="M169" s="126"/>
       <c r="N169" s="50"/>
       <c r="O169" s="14"/>
       <c r="R169" s="4"/>
     </row>
     <row r="170" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A170" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="B170" s="132">
+      <c r="B170" s="129">
         <v>105</v>
       </c>
-      <c r="C170" s="132">
+      <c r="C170" s="129">
         <v>110</v>
       </c>
-      <c r="D170" s="132">
+      <c r="D170" s="129">
         <v>115</v>
       </c>
-      <c r="E170" s="158">
+      <c r="E170" s="155">
         <v>120</v>
       </c>
-      <c r="F170" s="169">
+      <c r="F170" s="161">
         <v>124</v>
       </c>
-      <c r="G170" s="129"/>
-[...5 lines deleted...]
-      <c r="M170" s="132"/>
+      <c r="G170" s="179">
+        <v>128</v>
+      </c>
+      <c r="H170" s="129"/>
+      <c r="I170" s="129"/>
+      <c r="J170" s="129"/>
+      <c r="K170" s="129"/>
+      <c r="L170" s="129"/>
+      <c r="M170" s="129"/>
       <c r="N170" s="50"/>
       <c r="O170" s="14"/>
       <c r="R170" s="4"/>
     </row>
     <row r="171" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A171" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B171" s="132">
+      <c r="B171" s="129">
         <v>105</v>
       </c>
-      <c r="C171" s="132">
+      <c r="C171" s="129">
         <v>219</v>
       </c>
-      <c r="D171" s="132">
+      <c r="D171" s="129">
         <v>333</v>
       </c>
-      <c r="E171" s="158">
+      <c r="E171" s="155">
         <v>447</v>
       </c>
-      <c r="F171" s="169">
+      <c r="F171" s="161">
         <v>696</v>
       </c>
-      <c r="G171" s="129"/>
-[...5 lines deleted...]
-      <c r="M171" s="132"/>
+      <c r="G171" s="179">
+        <v>945</v>
+      </c>
+      <c r="H171" s="129"/>
+      <c r="I171" s="129"/>
+      <c r="J171" s="129"/>
+      <c r="K171" s="129"/>
+      <c r="L171" s="129"/>
+      <c r="M171" s="129"/>
       <c r="N171" s="50"/>
       <c r="O171" s="14"/>
       <c r="R171" s="4"/>
     </row>
     <row r="172" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A172" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B172" s="132">
+      <c r="B172" s="129">
         <v>5</v>
       </c>
-      <c r="C172" s="132">
+      <c r="C172" s="129">
         <v>8</v>
       </c>
-      <c r="D172" s="132">
+      <c r="D172" s="129">
         <v>11</v>
       </c>
-      <c r="E172" s="158">
+      <c r="E172" s="155">
         <v>15</v>
       </c>
-      <c r="F172" s="169">
+      <c r="F172" s="161">
         <v>19</v>
       </c>
-      <c r="G172" s="129"/>
-[...5 lines deleted...]
-      <c r="M172" s="132"/>
+      <c r="G172" s="179">
+        <v>23</v>
+      </c>
+      <c r="H172" s="129"/>
+      <c r="I172" s="129"/>
+      <c r="J172" s="129"/>
+      <c r="K172" s="129"/>
+      <c r="L172" s="129"/>
+      <c r="M172" s="129"/>
       <c r="N172" s="50"/>
       <c r="O172" s="14"/>
       <c r="R172" s="4"/>
     </row>
     <row r="173" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A173" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B173" s="132">
+      <c r="B173" s="129">
         <v>7</v>
       </c>
-      <c r="C173" s="132">
+      <c r="C173" s="129">
         <v>14</v>
       </c>
-      <c r="D173" s="132">
+      <c r="D173" s="129">
         <v>21</v>
       </c>
-      <c r="E173" s="158">
+      <c r="E173" s="155">
         <v>28</v>
       </c>
-      <c r="F173" s="169">
+      <c r="F173" s="161">
         <v>34</v>
       </c>
-      <c r="G173" s="129"/>
-[...5 lines deleted...]
-      <c r="M173" s="132"/>
+      <c r="G173" s="179">
+        <v>40</v>
+      </c>
+      <c r="H173" s="129"/>
+      <c r="I173" s="129"/>
+      <c r="J173" s="129"/>
+      <c r="K173" s="129"/>
+      <c r="L173" s="129"/>
+      <c r="M173" s="129"/>
       <c r="N173" s="50"/>
       <c r="O173" s="14"/>
       <c r="R173" s="4"/>
     </row>
     <row r="174" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A174" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="B174" s="132">
+      <c r="B174" s="129">
         <v>64</v>
       </c>
-      <c r="C174" s="132">
+      <c r="C174" s="129">
         <v>130</v>
       </c>
-      <c r="D174" s="132">
+      <c r="D174" s="129">
         <v>217</v>
       </c>
-      <c r="E174" s="158">
+      <c r="E174" s="155">
         <v>310</v>
       </c>
-      <c r="F174" s="169">
+      <c r="F174" s="161">
         <v>409</v>
       </c>
-      <c r="G174" s="129"/>
-[...5 lines deleted...]
-      <c r="M174" s="132"/>
+      <c r="G174" s="179">
+        <v>423</v>
+      </c>
+      <c r="H174" s="129"/>
+      <c r="I174" s="129"/>
+      <c r="J174" s="129"/>
+      <c r="K174" s="129"/>
+      <c r="L174" s="129"/>
+      <c r="M174" s="129"/>
       <c r="N174" s="50"/>
       <c r="O174" s="14"/>
       <c r="R174" s="4"/>
     </row>
     <row r="175" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A175" s="42"/>
       <c r="B175" s="43"/>
       <c r="C175" s="56"/>
       <c r="D175" s="56"/>
       <c r="E175" s="85"/>
       <c r="F175" s="85"/>
       <c r="G175" s="48"/>
       <c r="H175" s="48"/>
       <c r="I175" s="85"/>
       <c r="J175" s="85"/>
       <c r="K175" s="85"/>
       <c r="L175" s="82"/>
       <c r="M175" s="43"/>
       <c r="N175" s="65"/>
       <c r="O175" s="14"/>
       <c r="R175" s="4"/>
     </row>
     <row r="176" spans="1:18" s="3" customFormat="1" ht="45">
       <c r="A176" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B176" s="43"/>
       <c r="C176" s="89"/>
       <c r="D176" s="44"/>
       <c r="E176" s="85"/>
       <c r="F176" s="85"/>
       <c r="G176" s="48"/>
       <c r="H176" s="48"/>
       <c r="I176" s="56"/>
       <c r="J176" s="56"/>
       <c r="K176" s="56"/>
       <c r="L176" s="82"/>
       <c r="M176" s="43"/>
       <c r="N176" s="57"/>
       <c r="O176" s="14"/>
       <c r="R176" s="4"/>
     </row>
     <row r="177" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A177" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B177" s="132">
+      <c r="B177" s="129">
         <v>15646</v>
       </c>
-      <c r="C177" s="132">
+      <c r="C177" s="129">
         <v>28232</v>
       </c>
-      <c r="D177" s="132">
+      <c r="D177" s="129">
         <v>39351</v>
       </c>
-      <c r="E177" s="158">
+      <c r="E177" s="155">
         <v>49609</v>
       </c>
-      <c r="F177" s="169">
+      <c r="F177" s="161">
         <v>59127</v>
       </c>
-      <c r="G177" s="129"/>
-[...5 lines deleted...]
-      <c r="M177" s="132"/>
+      <c r="G177" s="179">
+        <v>69927</v>
+      </c>
+      <c r="H177" s="129"/>
+      <c r="I177" s="129"/>
+      <c r="J177" s="129"/>
+      <c r="K177" s="129"/>
+      <c r="L177" s="129"/>
+      <c r="M177" s="129"/>
       <c r="N177" s="51"/>
       <c r="O177" s="14"/>
       <c r="R177" s="6"/>
     </row>
     <row r="178" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A178" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B178" s="132">
+      <c r="B178" s="129">
         <v>15435</v>
       </c>
-      <c r="C178" s="132">
+      <c r="C178" s="129">
         <v>27903</v>
       </c>
-      <c r="D178" s="132">
+      <c r="D178" s="129">
         <v>38903</v>
       </c>
-      <c r="E178" s="158">
+      <c r="E178" s="155">
         <v>49044</v>
       </c>
-      <c r="F178" s="169">
+      <c r="F178" s="161">
         <v>58311</v>
       </c>
-      <c r="G178" s="129"/>
-[...5 lines deleted...]
-      <c r="M178" s="132"/>
+      <c r="G178" s="179">
+        <v>68861</v>
+      </c>
+      <c r="H178" s="129"/>
+      <c r="I178" s="129"/>
+      <c r="J178" s="129"/>
+      <c r="K178" s="129"/>
+      <c r="L178" s="129"/>
+      <c r="M178" s="129"/>
       <c r="N178" s="51"/>
       <c r="O178" s="14"/>
       <c r="R178" s="4"/>
     </row>
     <row r="179" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A179" s="51" t="s">
         <v>64</v>
       </c>
       <c r="B179" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="C179" s="143" t="s">
-[...11 lines deleted...]
-      <c r="G179" s="125"/>
+      <c r="C179" s="140" t="s">
+        <v>90</v>
+      </c>
+      <c r="D179" s="140" t="s">
+        <v>90</v>
+      </c>
+      <c r="E179" s="159" t="s">
+        <v>90</v>
+      </c>
+      <c r="F179" s="159" t="s">
+        <v>90</v>
+      </c>
+      <c r="G179" s="182" t="s">
+        <v>90</v>
+      </c>
       <c r="H179" s="125"/>
       <c r="I179" s="125"/>
       <c r="J179" s="125"/>
       <c r="K179" s="125"/>
       <c r="L179" s="125"/>
       <c r="M179" s="125"/>
       <c r="N179" s="51"/>
       <c r="O179" s="14"/>
       <c r="R179" s="4"/>
     </row>
     <row r="180" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A180" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B180" s="77"/>
       <c r="C180" s="77"/>
       <c r="D180" s="77"/>
       <c r="E180" s="77"/>
       <c r="F180" s="53"/>
-      <c r="G180" s="123"/>
+      <c r="G180" s="174"/>
       <c r="H180" s="110"/>
       <c r="I180" s="83"/>
       <c r="J180" s="99"/>
       <c r="K180" s="99"/>
       <c r="L180" s="99"/>
       <c r="M180" s="99"/>
       <c r="N180" s="58"/>
       <c r="O180" s="14"/>
       <c r="R180" s="4"/>
     </row>
     <row r="181" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A181" s="51" t="s">
         <v>68</v>
       </c>
       <c r="B181" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C181" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D181" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E181" s="150" t="s">
+      <c r="E181" s="147" t="s">
         <v>90</v>
       </c>
       <c r="F181" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G181" s="121"/>
+      <c r="G181" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H181" s="121"/>
       <c r="I181" s="121"/>
       <c r="J181" s="121"/>
       <c r="K181" s="121"/>
       <c r="L181" s="121"/>
       <c r="M181" s="121"/>
       <c r="N181" s="51"/>
       <c r="O181" s="14"/>
       <c r="R181" s="4"/>
     </row>
     <row r="182" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A182" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B182" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C182" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D182" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E182" s="149" t="s">
+      <c r="E182" s="146" t="s">
         <v>90</v>
       </c>
       <c r="F182" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G182" s="125"/>
+      <c r="G182" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H182" s="125"/>
       <c r="I182" s="125"/>
       <c r="J182" s="125"/>
       <c r="K182" s="125"/>
       <c r="L182" s="125"/>
       <c r="M182" s="125"/>
       <c r="N182" s="51"/>
       <c r="O182" s="14"/>
       <c r="R182" s="4"/>
     </row>
     <row r="183" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A183" s="51" t="s">
         <v>65</v>
       </c>
-      <c r="B183" s="132">
+      <c r="B183" s="129">
         <v>100</v>
       </c>
-      <c r="C183" s="132">
+      <c r="C183" s="129">
         <v>100</v>
       </c>
-      <c r="D183" s="132">
+      <c r="D183" s="129">
         <v>100</v>
       </c>
-      <c r="E183" s="158">
+      <c r="E183" s="155">
         <v>100</v>
       </c>
-      <c r="F183" s="169">
+      <c r="F183" s="161">
         <v>100</v>
       </c>
-      <c r="G183" s="129"/>
-[...5 lines deleted...]
-      <c r="M183" s="132"/>
+      <c r="G183" s="179">
+        <v>100</v>
+      </c>
+      <c r="H183" s="129"/>
+      <c r="I183" s="129"/>
+      <c r="J183" s="129"/>
+      <c r="K183" s="129"/>
+      <c r="L183" s="129"/>
+      <c r="M183" s="129"/>
       <c r="N183" s="51"/>
       <c r="O183" s="14"/>
       <c r="R183" s="4"/>
     </row>
     <row r="184" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A184" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="B184" s="132">
+      <c r="B184" s="129">
         <v>101</v>
       </c>
-      <c r="C184" s="132">
+      <c r="C184" s="129">
         <v>209</v>
       </c>
-      <c r="D184" s="132">
+      <c r="D184" s="129">
         <v>317</v>
       </c>
-      <c r="E184" s="158">
+      <c r="E184" s="155">
         <v>425</v>
       </c>
-      <c r="F184" s="169">
+      <c r="F184" s="161">
         <v>668</v>
       </c>
-      <c r="G184" s="129"/>
-[...5 lines deleted...]
-      <c r="M184" s="132"/>
+      <c r="G184" s="179">
+        <v>911</v>
+      </c>
+      <c r="H184" s="129"/>
+      <c r="I184" s="129"/>
+      <c r="J184" s="129"/>
+      <c r="K184" s="129"/>
+      <c r="L184" s="129"/>
+      <c r="M184" s="129"/>
       <c r="N184" s="51"/>
       <c r="O184" s="14"/>
       <c r="R184" s="4"/>
     </row>
     <row r="185" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A185" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B185" s="132">
+      <c r="B185" s="129">
         <v>5</v>
       </c>
-      <c r="C185" s="132">
+      <c r="C185" s="129">
         <v>8</v>
       </c>
-      <c r="D185" s="132">
+      <c r="D185" s="129">
         <v>11</v>
       </c>
-      <c r="E185" s="158">
+      <c r="E185" s="155">
         <v>15</v>
       </c>
-      <c r="F185" s="169">
+      <c r="F185" s="161">
         <v>19</v>
       </c>
-      <c r="G185" s="129"/>
-[...5 lines deleted...]
-      <c r="M185" s="132"/>
+      <c r="G185" s="179">
+        <v>23</v>
+      </c>
+      <c r="H185" s="129"/>
+      <c r="I185" s="129"/>
+      <c r="J185" s="129"/>
+      <c r="K185" s="129"/>
+      <c r="L185" s="129"/>
+      <c r="M185" s="129"/>
       <c r="N185" s="51"/>
       <c r="O185" s="14"/>
       <c r="R185" s="4"/>
     </row>
     <row r="186" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A186" s="51" t="s">
         <v>60</v>
       </c>
       <c r="B186" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C186" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D186" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E186" s="149" t="s">
+      <c r="E186" s="146" t="s">
         <v>90</v>
       </c>
       <c r="F186" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G186" s="125"/>
+      <c r="G186" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H186" s="125"/>
       <c r="I186" s="125"/>
       <c r="J186" s="125"/>
       <c r="K186" s="125"/>
       <c r="L186" s="125"/>
       <c r="M186" s="125"/>
       <c r="N186" s="51"/>
       <c r="O186" s="14"/>
       <c r="R186" s="4"/>
     </row>
     <row r="187" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A187" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="B187" s="132">
+      <c r="B187" s="129">
         <v>5</v>
       </c>
-      <c r="C187" s="132">
+      <c r="C187" s="129">
         <v>12</v>
       </c>
-      <c r="D187" s="132">
+      <c r="D187" s="129">
         <v>19</v>
       </c>
-      <c r="E187" s="158">
+      <c r="E187" s="155">
         <v>25</v>
       </c>
-      <c r="F187" s="169">
+      <c r="F187" s="161">
         <v>29</v>
       </c>
-      <c r="G187" s="129"/>
-[...5 lines deleted...]
-      <c r="M187" s="132"/>
+      <c r="G187" s="179">
+        <v>32</v>
+      </c>
+      <c r="H187" s="129"/>
+      <c r="I187" s="129"/>
+      <c r="J187" s="129"/>
+      <c r="K187" s="129"/>
+      <c r="L187" s="129"/>
+      <c r="M187" s="129"/>
       <c r="N187" s="51"/>
       <c r="O187" s="14"/>
       <c r="R187" s="4"/>
     </row>
     <row r="188" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A188" s="50"/>
       <c r="B188" s="43"/>
       <c r="C188" s="85"/>
       <c r="D188" s="85"/>
       <c r="E188" s="85"/>
       <c r="F188" s="85"/>
       <c r="G188" s="48"/>
       <c r="H188" s="48"/>
       <c r="I188" s="85"/>
       <c r="J188" s="85"/>
       <c r="K188" s="85"/>
       <c r="L188" s="82"/>
       <c r="M188" s="43"/>
       <c r="N188" s="67"/>
       <c r="O188" s="14"/>
       <c r="R188" s="4"/>
     </row>
     <row r="189" spans="1:18" s="3" customFormat="1" ht="45">
       <c r="A189" s="50" t="s">
         <v>1</v>
@@ -6499,131 +6782,137 @@
       <c r="L189" s="82"/>
       <c r="M189" s="43"/>
       <c r="N189" s="57"/>
       <c r="O189" s="14"/>
       <c r="R189" s="4"/>
     </row>
     <row r="190" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A190" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B190" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C190" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D190" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E190" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F190" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G190" s="83"/>
+      <c r="G190" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H190" s="83"/>
       <c r="I190" s="83"/>
       <c r="J190" s="83"/>
       <c r="K190" s="83"/>
       <c r="L190" s="83"/>
       <c r="M190" s="83"/>
       <c r="N190" s="51"/>
       <c r="O190" s="14"/>
       <c r="R190" s="6"/>
     </row>
     <row r="191" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A191" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B191" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C191" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D191" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E191" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F191" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G191" s="83"/>
+      <c r="G191" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H191" s="83"/>
       <c r="I191" s="83"/>
       <c r="J191" s="83"/>
       <c r="K191" s="83"/>
       <c r="L191" s="83"/>
       <c r="M191" s="83"/>
       <c r="N191" s="51"/>
       <c r="O191" s="14"/>
       <c r="R191" s="4"/>
     </row>
     <row r="192" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A192" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B192" s="77"/>
       <c r="C192" s="77"/>
       <c r="D192" s="77"/>
       <c r="E192" s="77"/>
       <c r="F192" s="77"/>
       <c r="G192" s="53"/>
       <c r="H192" s="53"/>
       <c r="I192" s="53"/>
       <c r="J192" s="53"/>
       <c r="K192" s="53"/>
       <c r="L192" s="53"/>
       <c r="M192" s="53"/>
       <c r="N192" s="58"/>
       <c r="O192" s="14"/>
       <c r="R192" s="4"/>
     </row>
     <row r="193" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A193" s="51" t="s">
         <v>7</v>
       </c>
       <c r="B193" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C193" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D193" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E193" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F193" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G193" s="83"/>
+      <c r="G193" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H193" s="83"/>
       <c r="I193" s="83"/>
       <c r="J193" s="83"/>
       <c r="K193" s="83"/>
       <c r="L193" s="83"/>
       <c r="M193" s="83"/>
       <c r="N193" s="51"/>
       <c r="O193" s="14"/>
       <c r="R193" s="4"/>
     </row>
     <row r="194" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A194" s="42"/>
       <c r="B194" s="43"/>
       <c r="C194" s="44"/>
       <c r="D194" s="85"/>
       <c r="E194" s="85"/>
       <c r="F194" s="85"/>
       <c r="G194" s="48"/>
       <c r="H194" s="48"/>
       <c r="I194" s="56"/>
       <c r="J194" s="56"/>
       <c r="K194" s="56"/>
       <c r="L194" s="82"/>
       <c r="M194" s="43"/>
       <c r="N194" s="63"/>
@@ -6632,906 +6921,954 @@
     </row>
     <row r="195" spans="1:18" s="3" customFormat="1" ht="33.75">
       <c r="A195" s="50" t="s">
         <v>2</v>
       </c>
       <c r="B195" s="43"/>
       <c r="C195" s="89"/>
       <c r="D195" s="44"/>
       <c r="E195" s="85"/>
       <c r="F195" s="85"/>
       <c r="G195" s="48"/>
       <c r="H195" s="48"/>
       <c r="I195" s="56"/>
       <c r="J195" s="56"/>
       <c r="K195" s="56"/>
       <c r="L195" s="82"/>
       <c r="M195" s="43"/>
       <c r="N195" s="57"/>
       <c r="O195" s="14"/>
       <c r="R195" s="4"/>
     </row>
     <row r="196" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A196" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B196" s="132">
+      <c r="B196" s="129">
         <v>852</v>
       </c>
-      <c r="C196" s="132">
+      <c r="C196" s="129">
         <v>1652</v>
       </c>
-      <c r="D196" s="132">
+      <c r="D196" s="129">
         <v>2470</v>
       </c>
-      <c r="E196" s="158">
+      <c r="E196" s="155">
         <v>3271</v>
       </c>
-      <c r="F196" s="169">
+      <c r="F196" s="161">
         <v>4011</v>
       </c>
-      <c r="G196" s="129"/>
-[...5 lines deleted...]
-      <c r="M196" s="132"/>
+      <c r="G196" s="179">
+        <v>4729</v>
+      </c>
+      <c r="H196" s="129"/>
+      <c r="I196" s="129"/>
+      <c r="J196" s="129"/>
+      <c r="K196" s="129"/>
+      <c r="L196" s="129"/>
+      <c r="M196" s="129"/>
       <c r="N196" s="51"/>
       <c r="O196" s="14"/>
       <c r="R196" s="6"/>
     </row>
     <row r="197" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A197" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B197" s="132">
+      <c r="B197" s="129">
         <v>647</v>
       </c>
-      <c r="C197" s="132">
+      <c r="C197" s="129">
         <v>1275</v>
       </c>
-      <c r="D197" s="132">
+      <c r="D197" s="129">
         <v>1921</v>
       </c>
-      <c r="E197" s="158">
+      <c r="E197" s="155">
         <v>2552</v>
       </c>
-      <c r="F197" s="169">
+      <c r="F197" s="161">
         <v>3101</v>
       </c>
-      <c r="G197" s="129"/>
-[...5 lines deleted...]
-      <c r="M197" s="132"/>
+      <c r="G197" s="179">
+        <v>3628</v>
+      </c>
+      <c r="H197" s="129"/>
+      <c r="I197" s="129"/>
+      <c r="J197" s="129"/>
+      <c r="K197" s="129"/>
+      <c r="L197" s="129"/>
+      <c r="M197" s="129"/>
       <c r="N197" s="51"/>
       <c r="O197" s="14"/>
       <c r="R197" s="4"/>
     </row>
     <row r="198" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A198" s="51" t="s">
         <v>64</v>
       </c>
-      <c r="B198" s="132">
+      <c r="B198" s="129">
         <v>159</v>
       </c>
-      <c r="C198" s="132">
+      <c r="C198" s="129">
         <v>271</v>
       </c>
-      <c r="D198" s="132">
+      <c r="D198" s="129">
         <v>383</v>
       </c>
-      <c r="E198" s="158">
+      <c r="E198" s="155">
         <v>496</v>
       </c>
-      <c r="F198" s="169">
+      <c r="F198" s="161">
         <v>633</v>
       </c>
-      <c r="G198" s="129"/>
-[...5 lines deleted...]
-      <c r="M198" s="132"/>
+      <c r="G198" s="179">
+        <v>770</v>
+      </c>
+      <c r="H198" s="129"/>
+      <c r="I198" s="129"/>
+      <c r="J198" s="129"/>
+      <c r="K198" s="129"/>
+      <c r="L198" s="129"/>
+      <c r="M198" s="129"/>
       <c r="N198" s="51"/>
       <c r="O198" s="14"/>
       <c r="R198" s="4"/>
     </row>
     <row r="199" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A199" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B199" s="77"/>
       <c r="C199" s="53"/>
       <c r="D199" s="110"/>
-      <c r="E199" s="145"/>
+      <c r="E199" s="142"/>
       <c r="F199" s="53"/>
-      <c r="G199" s="123"/>
+      <c r="G199" s="174"/>
       <c r="H199" s="110"/>
       <c r="I199" s="66"/>
       <c r="J199" s="111"/>
       <c r="K199" s="53"/>
       <c r="L199" s="110"/>
       <c r="M199" s="112"/>
       <c r="N199" s="58"/>
       <c r="O199" s="14"/>
       <c r="R199" s="4"/>
     </row>
     <row r="200" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A200" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="B200" s="132">
+      <c r="B200" s="129">
         <v>10</v>
       </c>
-      <c r="C200" s="132">
+      <c r="C200" s="129">
         <v>21</v>
       </c>
-      <c r="D200" s="132">
+      <c r="D200" s="129">
         <v>32</v>
       </c>
-      <c r="E200" s="158">
+      <c r="E200" s="155">
         <v>44</v>
       </c>
-      <c r="F200" s="169">
+      <c r="F200" s="161">
         <v>54</v>
       </c>
-      <c r="G200" s="129"/>
-[...5 lines deleted...]
-      <c r="M200" s="132"/>
+      <c r="G200" s="179">
+        <v>64</v>
+      </c>
+      <c r="H200" s="129"/>
+      <c r="I200" s="129"/>
+      <c r="J200" s="129"/>
+      <c r="K200" s="129"/>
+      <c r="L200" s="129"/>
+      <c r="M200" s="129"/>
       <c r="N200" s="58"/>
       <c r="O200" s="14"/>
       <c r="R200" s="4"/>
     </row>
     <row r="201" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A201" s="51" t="s">
         <v>68</v>
       </c>
-      <c r="B201" s="132">
+      <c r="B201" s="129">
         <v>11</v>
       </c>
-      <c r="C201" s="132">
+      <c r="C201" s="129">
         <v>30</v>
       </c>
-      <c r="D201" s="132">
+      <c r="D201" s="129">
         <v>49</v>
       </c>
-      <c r="E201" s="158">
+      <c r="E201" s="155">
         <v>68</v>
       </c>
-      <c r="F201" s="169">
+      <c r="F201" s="161">
         <v>84</v>
       </c>
-      <c r="G201" s="129"/>
-[...5 lines deleted...]
-      <c r="M201" s="132"/>
+      <c r="G201" s="179">
+        <v>101</v>
+      </c>
+      <c r="H201" s="129"/>
+      <c r="I201" s="129"/>
+      <c r="J201" s="129"/>
+      <c r="K201" s="129"/>
+      <c r="L201" s="129"/>
+      <c r="M201" s="129"/>
       <c r="N201" s="51"/>
       <c r="O201" s="14"/>
       <c r="R201" s="4"/>
     </row>
     <row r="202" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A202" s="51" t="s">
         <v>65</v>
       </c>
-      <c r="B202" s="132">
+      <c r="B202" s="129">
         <v>5</v>
       </c>
-      <c r="C202" s="132">
+      <c r="C202" s="129">
         <v>10</v>
       </c>
-      <c r="D202" s="132">
+      <c r="D202" s="129">
         <v>15</v>
       </c>
-      <c r="E202" s="158">
+      <c r="E202" s="155">
         <v>20</v>
       </c>
-      <c r="F202" s="169">
+      <c r="F202" s="161">
         <v>24</v>
       </c>
-      <c r="G202" s="129"/>
-[...5 lines deleted...]
-      <c r="M202" s="132"/>
+      <c r="G202" s="179">
+        <v>28</v>
+      </c>
+      <c r="H202" s="129"/>
+      <c r="I202" s="129"/>
+      <c r="J202" s="129"/>
+      <c r="K202" s="129"/>
+      <c r="L202" s="129"/>
+      <c r="M202" s="129"/>
       <c r="N202" s="50"/>
       <c r="O202" s="14"/>
       <c r="R202" s="4"/>
     </row>
     <row r="203" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A203" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="B203" s="132">
+      <c r="B203" s="129">
         <v>4</v>
       </c>
-      <c r="C203" s="132">
+      <c r="C203" s="129">
         <v>10</v>
       </c>
-      <c r="D203" s="132">
+      <c r="D203" s="129">
         <v>16</v>
       </c>
-      <c r="E203" s="158">
+      <c r="E203" s="155">
         <v>22</v>
       </c>
-      <c r="F203" s="169">
+      <c r="F203" s="161">
         <v>28</v>
       </c>
-      <c r="G203" s="129"/>
-[...5 lines deleted...]
-      <c r="M203" s="132"/>
+      <c r="G203" s="179">
+        <v>34</v>
+      </c>
+      <c r="H203" s="129"/>
+      <c r="I203" s="129"/>
+      <c r="J203" s="129"/>
+      <c r="K203" s="129"/>
+      <c r="L203" s="129"/>
+      <c r="M203" s="129"/>
       <c r="N203" s="51"/>
       <c r="O203" s="14"/>
       <c r="R203" s="4"/>
     </row>
     <row r="204" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A204" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B204" s="139" t="s">
-[...20 lines deleted...]
-      <c r="M204" s="132"/>
+      <c r="B204" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="C204" s="140" t="s">
+        <v>90</v>
+      </c>
+      <c r="D204" s="140" t="s">
+        <v>90</v>
+      </c>
+      <c r="E204" s="159" t="s">
+        <v>90</v>
+      </c>
+      <c r="F204" s="159" t="s">
+        <v>90</v>
+      </c>
+      <c r="G204" s="182" t="s">
+        <v>90</v>
+      </c>
+      <c r="H204" s="129"/>
+      <c r="I204" s="129"/>
+      <c r="J204" s="129"/>
+      <c r="K204" s="129"/>
+      <c r="L204" s="129"/>
+      <c r="M204" s="129"/>
       <c r="N204" s="51"/>
       <c r="O204" s="14"/>
       <c r="R204" s="4"/>
     </row>
     <row r="205" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A205" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="B205" s="132">
+      <c r="B205" s="129">
         <v>7</v>
       </c>
-      <c r="C205" s="132">
+      <c r="C205" s="129">
         <v>14</v>
       </c>
-      <c r="D205" s="132">
+      <c r="D205" s="129">
         <v>21</v>
       </c>
-      <c r="E205" s="158">
+      <c r="E205" s="155">
         <v>28</v>
       </c>
-      <c r="F205" s="169">
+      <c r="F205" s="161">
         <v>34</v>
       </c>
-      <c r="G205" s="129"/>
-[...5 lines deleted...]
-      <c r="M205" s="132"/>
+      <c r="G205" s="179">
+        <v>40</v>
+      </c>
+      <c r="H205" s="129"/>
+      <c r="I205" s="129"/>
+      <c r="J205" s="129"/>
+      <c r="K205" s="129"/>
+      <c r="L205" s="129"/>
+      <c r="M205" s="129"/>
       <c r="N205" s="51"/>
       <c r="O205" s="14"/>
       <c r="R205" s="4"/>
     </row>
     <row r="206" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A206" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="B206" s="132">
+      <c r="B206" s="129">
         <v>11</v>
       </c>
-      <c r="C206" s="132">
+      <c r="C206" s="129">
         <v>22</v>
       </c>
-      <c r="D206" s="132">
+      <c r="D206" s="129">
         <v>32</v>
       </c>
-      <c r="E206" s="158">
+      <c r="E206" s="155">
         <v>43</v>
       </c>
-      <c r="F206" s="169">
+      <c r="F206" s="161">
         <v>54</v>
       </c>
-      <c r="G206" s="129"/>
-[...5 lines deleted...]
-      <c r="M206" s="132"/>
+      <c r="G206" s="179">
+        <v>64</v>
+      </c>
+      <c r="H206" s="129"/>
+      <c r="I206" s="129"/>
+      <c r="J206" s="129"/>
+      <c r="K206" s="129"/>
+      <c r="L206" s="129"/>
+      <c r="M206" s="129"/>
       <c r="N206" s="50"/>
       <c r="O206" s="14"/>
       <c r="R206" s="4"/>
     </row>
     <row r="207" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A207" s="50"/>
       <c r="B207" s="43"/>
       <c r="C207" s="85"/>
       <c r="D207" s="85"/>
       <c r="E207" s="85"/>
       <c r="F207" s="85"/>
       <c r="G207" s="48"/>
       <c r="H207" s="48"/>
       <c r="I207" s="85"/>
       <c r="J207" s="85"/>
       <c r="K207" s="85"/>
       <c r="L207" s="53"/>
       <c r="M207" s="43"/>
       <c r="N207" s="64"/>
       <c r="O207" s="14"/>
       <c r="R207" s="4"/>
     </row>
     <row r="208" spans="1:18" s="3" customFormat="1" ht="45" customHeight="1">
       <c r="A208" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B208" s="43"/>
       <c r="C208" s="89"/>
       <c r="D208" s="44"/>
       <c r="E208" s="85"/>
       <c r="F208" s="85"/>
       <c r="G208" s="48"/>
       <c r="H208" s="48"/>
       <c r="I208" s="56"/>
       <c r="J208" s="56"/>
       <c r="K208" s="56"/>
       <c r="L208" s="53"/>
       <c r="M208" s="43"/>
       <c r="N208" s="62"/>
       <c r="O208" s="14"/>
       <c r="R208" s="4"/>
     </row>
     <row r="209" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A209" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B209" s="132">
+      <c r="B209" s="129">
         <v>1454</v>
       </c>
-      <c r="C209" s="132">
+      <c r="C209" s="129">
         <v>2905</v>
       </c>
-      <c r="D209" s="132">
+      <c r="D209" s="129">
         <v>4190</v>
       </c>
-      <c r="E209" s="158">
+      <c r="E209" s="155">
         <v>5480</v>
       </c>
-      <c r="F209" s="169">
+      <c r="F209" s="161">
         <v>7255</v>
       </c>
-      <c r="G209" s="129"/>
-[...5 lines deleted...]
-      <c r="M209" s="132"/>
+      <c r="G209" s="179">
+        <v>8639</v>
+      </c>
+      <c r="H209" s="129"/>
+      <c r="I209" s="129"/>
+      <c r="J209" s="129"/>
+      <c r="K209" s="129"/>
+      <c r="L209" s="129"/>
+      <c r="M209" s="129"/>
       <c r="N209" s="50"/>
       <c r="O209" s="14"/>
       <c r="Q209" s="6"/>
       <c r="R209" s="6"/>
     </row>
     <row r="210" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A210" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B210" s="132">
+      <c r="B210" s="129">
         <v>401</v>
       </c>
-      <c r="C210" s="132">
+      <c r="C210" s="129">
         <v>779</v>
       </c>
-      <c r="D210" s="132">
+      <c r="D210" s="129">
         <v>1179</v>
       </c>
-      <c r="E210" s="158">
+      <c r="E210" s="155">
         <v>1581</v>
       </c>
-      <c r="F210" s="169">
+      <c r="F210" s="161">
         <v>2067</v>
       </c>
-      <c r="G210" s="129"/>
-[...5 lines deleted...]
-      <c r="M210" s="132"/>
+      <c r="G210" s="179">
+        <v>2626</v>
+      </c>
+      <c r="H210" s="129"/>
+      <c r="I210" s="129"/>
+      <c r="J210" s="129"/>
+      <c r="K210" s="129"/>
+      <c r="L210" s="129"/>
+      <c r="M210" s="129"/>
       <c r="N210" s="50"/>
       <c r="O210" s="14"/>
       <c r="Q210" s="4"/>
       <c r="R210" s="4"/>
     </row>
     <row r="211" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A211" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B211" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="C211" s="143" t="s">
-[...11 lines deleted...]
-      <c r="G211" s="121"/>
+      <c r="C211" s="140" t="s">
+        <v>90</v>
+      </c>
+      <c r="D211" s="140" t="s">
+        <v>90</v>
+      </c>
+      <c r="E211" s="159" t="s">
+        <v>90</v>
+      </c>
+      <c r="F211" s="159" t="s">
+        <v>90</v>
+      </c>
+      <c r="G211" s="182" t="s">
+        <v>90</v>
+      </c>
       <c r="H211" s="121"/>
       <c r="I211" s="121"/>
       <c r="J211" s="121"/>
       <c r="K211" s="121"/>
       <c r="L211" s="121"/>
       <c r="M211" s="121"/>
       <c r="N211" s="50"/>
       <c r="O211" s="14"/>
       <c r="Q211" s="4"/>
       <c r="R211" s="4"/>
     </row>
     <row r="212" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A212" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B212" s="44"/>
       <c r="C212" s="53"/>
       <c r="D212" s="53"/>
       <c r="E212" s="53"/>
       <c r="F212" s="53"/>
-      <c r="G212" s="123"/>
+      <c r="G212" s="174"/>
       <c r="H212" s="123"/>
       <c r="I212" s="44"/>
       <c r="J212" s="111"/>
       <c r="K212" s="111"/>
       <c r="L212" s="111"/>
       <c r="M212" s="111"/>
       <c r="N212" s="51"/>
       <c r="O212" s="14"/>
       <c r="Q212" s="4"/>
       <c r="R212" s="4"/>
     </row>
     <row r="213" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A213" s="50" t="s">
         <v>69</v>
       </c>
       <c r="B213" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C213" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D213" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E213" s="45" t="s">
         <v>90</v>
       </c>
       <c r="F213" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="G213" s="121"/>
+      <c r="G213" s="45" t="s">
+        <v>90</v>
+      </c>
       <c r="H213" s="121"/>
       <c r="I213" s="121"/>
       <c r="J213" s="121"/>
       <c r="K213" s="121"/>
       <c r="L213" s="121"/>
       <c r="M213" s="121"/>
       <c r="N213" s="50"/>
       <c r="O213" s="20"/>
       <c r="R213" s="4"/>
     </row>
     <row r="214" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A214" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B214" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C214" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D214" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E214" s="45" t="s">
         <v>90</v>
       </c>
       <c r="F214" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="G214" s="129"/>
-[...5 lines deleted...]
-      <c r="M214" s="132"/>
+      <c r="G214" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="H214" s="129"/>
+      <c r="I214" s="129"/>
+      <c r="J214" s="129"/>
+      <c r="K214" s="129"/>
+      <c r="L214" s="129"/>
+      <c r="M214" s="129"/>
       <c r="N214" s="50"/>
       <c r="O214" s="14"/>
       <c r="Q214" s="4"/>
       <c r="R214" s="4"/>
     </row>
     <row r="215" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A215" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B215" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C215" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D215" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E215" s="45" t="s">
         <v>90</v>
       </c>
       <c r="F215" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="G215" s="121"/>
+      <c r="G215" s="45" t="s">
+        <v>90</v>
+      </c>
       <c r="H215" s="121"/>
       <c r="I215" s="121"/>
       <c r="J215" s="121"/>
       <c r="K215" s="121"/>
       <c r="L215" s="121"/>
       <c r="M215" s="121"/>
       <c r="N215" s="50"/>
       <c r="O215" s="14"/>
       <c r="Q215" s="4"/>
       <c r="R215" s="4"/>
     </row>
     <row r="216" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A216" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B216" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C216" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D216" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E216" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="F216" s="169">
+      <c r="F216" s="161">
         <v>371</v>
       </c>
-      <c r="G216" s="129"/>
-[...5 lines deleted...]
-      <c r="M216" s="132"/>
+      <c r="G216" s="179">
+        <v>743</v>
+      </c>
+      <c r="H216" s="129"/>
+      <c r="I216" s="129"/>
+      <c r="J216" s="129"/>
+      <c r="K216" s="129"/>
+      <c r="L216" s="129"/>
+      <c r="M216" s="129"/>
       <c r="N216" s="50"/>
       <c r="O216" s="14"/>
       <c r="Q216" s="4"/>
       <c r="R216" s="4"/>
     </row>
     <row r="217" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A217" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B217" s="132">
+      <c r="B217" s="129">
         <v>12</v>
       </c>
-      <c r="C217" s="132">
+      <c r="C217" s="129">
         <v>12</v>
       </c>
-      <c r="D217" s="132">
+      <c r="D217" s="129">
         <v>12</v>
       </c>
-      <c r="E217" s="158">
+      <c r="E217" s="155">
         <v>12</v>
       </c>
-      <c r="F217" s="169">
+      <c r="F217" s="161">
         <v>12</v>
       </c>
-      <c r="G217" s="129"/>
-[...5 lines deleted...]
-      <c r="M217" s="132"/>
+      <c r="G217" s="179">
+        <v>12</v>
+      </c>
+      <c r="H217" s="129"/>
+      <c r="I217" s="129"/>
+      <c r="J217" s="129"/>
+      <c r="K217" s="129"/>
+      <c r="L217" s="129"/>
+      <c r="M217" s="129"/>
       <c r="N217" s="50"/>
       <c r="O217" s="14"/>
       <c r="Q217" s="4"/>
       <c r="R217" s="4"/>
     </row>
     <row r="218" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A218" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="B218" s="132">
+      <c r="B218" s="129">
         <v>1041</v>
       </c>
-      <c r="C218" s="132">
+      <c r="C218" s="129">
         <v>2114</v>
       </c>
-      <c r="D218" s="132">
+      <c r="D218" s="129">
         <v>2999</v>
       </c>
-      <c r="E218" s="158">
+      <c r="E218" s="155">
         <v>3887</v>
       </c>
-      <c r="F218" s="169">
+      <c r="F218" s="161">
         <v>4805</v>
       </c>
-      <c r="G218" s="129"/>
-[...5 lines deleted...]
-      <c r="M218" s="132"/>
+      <c r="G218" s="179">
+        <v>5258</v>
+      </c>
+      <c r="H218" s="129"/>
+      <c r="I218" s="129"/>
+      <c r="J218" s="129"/>
+      <c r="K218" s="129"/>
+      <c r="L218" s="129"/>
+      <c r="M218" s="129"/>
       <c r="N218" s="50"/>
       <c r="O218" s="14"/>
       <c r="Q218" s="4"/>
       <c r="R218" s="4"/>
     </row>
     <row r="219" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A219" s="42"/>
       <c r="B219" s="43"/>
       <c r="C219" s="90"/>
       <c r="D219" s="44"/>
       <c r="E219" s="85"/>
       <c r="F219" s="85"/>
       <c r="G219" s="48"/>
       <c r="H219" s="48"/>
       <c r="I219" s="97"/>
       <c r="J219" s="43"/>
       <c r="K219" s="44"/>
       <c r="L219" s="82"/>
       <c r="M219" s="48"/>
       <c r="N219" s="49"/>
       <c r="O219" s="14"/>
       <c r="Q219" s="4"/>
       <c r="R219" s="4"/>
     </row>
     <row r="220" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A220" s="50" t="s">
         <v>3</v>
       </c>
       <c r="B220" s="43"/>
       <c r="C220" s="44"/>
       <c r="D220" s="44"/>
       <c r="E220" s="85"/>
       <c r="F220" s="85"/>
       <c r="G220" s="48"/>
       <c r="H220" s="48"/>
       <c r="I220" s="45"/>
       <c r="J220" s="45"/>
       <c r="K220" s="44"/>
       <c r="L220" s="82"/>
       <c r="M220" s="43"/>
       <c r="N220" s="57"/>
       <c r="O220" s="14"/>
       <c r="Q220" s="4"/>
       <c r="R220" s="4"/>
     </row>
     <row r="221" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A221" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B221" s="132">
+      <c r="B221" s="129">
         <v>8</v>
       </c>
-      <c r="C221" s="132">
+      <c r="C221" s="129">
         <v>22</v>
       </c>
-      <c r="D221" s="132">
+      <c r="D221" s="129">
         <v>37</v>
       </c>
-      <c r="E221" s="158">
+      <c r="E221" s="155">
         <v>51</v>
       </c>
-      <c r="F221" s="169">
+      <c r="F221" s="161">
         <v>71</v>
       </c>
-      <c r="G221" s="129"/>
-[...5 lines deleted...]
-      <c r="M221" s="132"/>
+      <c r="G221" s="179">
+        <v>91</v>
+      </c>
+      <c r="H221" s="129"/>
+      <c r="I221" s="129"/>
+      <c r="J221" s="129"/>
+      <c r="K221" s="129"/>
+      <c r="L221" s="129"/>
+      <c r="M221" s="129"/>
       <c r="N221" s="51"/>
       <c r="O221" s="14"/>
       <c r="Q221" s="6"/>
       <c r="R221" s="6"/>
     </row>
     <row r="222" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A222" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B222" s="132">
+      <c r="B222" s="129">
         <v>4</v>
       </c>
-      <c r="C222" s="132">
+      <c r="C222" s="129">
         <v>19</v>
       </c>
-      <c r="D222" s="132">
+      <c r="D222" s="129">
         <v>34</v>
       </c>
-      <c r="E222" s="158">
+      <c r="E222" s="155">
         <v>47</v>
       </c>
-      <c r="F222" s="169">
+      <c r="F222" s="161">
         <v>67</v>
       </c>
-      <c r="G222" s="129"/>
-[...5 lines deleted...]
-      <c r="M222" s="132"/>
+      <c r="G222" s="179">
+        <v>87</v>
+      </c>
+      <c r="H222" s="129"/>
+      <c r="I222" s="129"/>
+      <c r="J222" s="129"/>
+      <c r="K222" s="129"/>
+      <c r="L222" s="129"/>
+      <c r="M222" s="129"/>
       <c r="N222" s="51"/>
       <c r="O222" s="14"/>
       <c r="Q222" s="4"/>
       <c r="R222" s="4"/>
     </row>
     <row r="223" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A223" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B223" s="43"/>
       <c r="C223" s="44"/>
       <c r="D223" s="84"/>
-      <c r="E223" s="153"/>
+      <c r="E223" s="150"/>
       <c r="F223" s="53"/>
-      <c r="G223" s="122"/>
+      <c r="G223" s="173"/>
       <c r="H223" s="122"/>
       <c r="I223" s="44"/>
       <c r="J223" s="100"/>
       <c r="K223" s="97"/>
       <c r="L223" s="98"/>
       <c r="M223" s="43"/>
       <c r="N223" s="58"/>
       <c r="O223" s="14"/>
       <c r="Q223" s="4"/>
       <c r="R223" s="4"/>
     </row>
     <row r="224" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A224" s="51" t="s">
         <v>69</v>
       </c>
       <c r="B224" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C224" s="101" t="s">
         <v>90</v>
       </c>
       <c r="D224" s="101" t="s">
         <v>90</v>
       </c>
-      <c r="E224" s="147" t="s">
+      <c r="E224" s="144" t="s">
         <v>90</v>
       </c>
       <c r="F224" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G224" s="101"/>
+      <c r="G224" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H224" s="101"/>
       <c r="I224" s="101"/>
       <c r="J224" s="101"/>
       <c r="K224" s="101"/>
       <c r="L224" s="101"/>
       <c r="M224" s="101"/>
       <c r="N224" s="51"/>
       <c r="O224" s="20"/>
       <c r="R224" s="4"/>
     </row>
     <row r="225" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A225" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="B225" s="132">
+      <c r="B225" s="129">
         <v>3</v>
       </c>
-      <c r="C225" s="132">
+      <c r="C225" s="129">
         <v>3</v>
       </c>
-      <c r="D225" s="132">
+      <c r="D225" s="129">
         <v>3</v>
       </c>
-      <c r="E225" s="158">
+      <c r="E225" s="155">
         <v>3</v>
       </c>
-      <c r="F225" s="169">
+      <c r="F225" s="161">
         <v>3</v>
       </c>
-      <c r="G225" s="129"/>
-[...5 lines deleted...]
-      <c r="M225" s="132"/>
+      <c r="G225" s="179">
+        <v>3</v>
+      </c>
+      <c r="H225" s="129"/>
+      <c r="I225" s="129"/>
+      <c r="J225" s="129"/>
+      <c r="K225" s="129"/>
+      <c r="L225" s="129"/>
+      <c r="M225" s="129"/>
       <c r="N225" s="51"/>
       <c r="O225" s="20"/>
       <c r="R225" s="4"/>
     </row>
     <row r="226" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A226" s="51" t="s">
         <v>61</v>
       </c>
       <c r="B226" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C226" s="101" t="s">
         <v>90</v>
       </c>
       <c r="D226" s="101" t="s">
         <v>90</v>
       </c>
-      <c r="E226" s="147" t="s">
+      <c r="E226" s="144" t="s">
         <v>90</v>
       </c>
       <c r="F226" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G226" s="101"/>
+      <c r="G226" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H226" s="101"/>
       <c r="I226" s="101"/>
       <c r="J226" s="101"/>
       <c r="K226" s="101"/>
       <c r="L226" s="101"/>
       <c r="M226" s="101"/>
       <c r="N226" s="51"/>
       <c r="O226" s="20"/>
       <c r="R226" s="4"/>
     </row>
     <row r="227" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A227" s="50"/>
       <c r="B227" s="85"/>
       <c r="C227" s="59"/>
       <c r="D227" s="59"/>
       <c r="E227" s="85"/>
       <c r="F227" s="85"/>
       <c r="G227" s="48"/>
       <c r="H227" s="48"/>
       <c r="I227" s="59"/>
       <c r="J227" s="59"/>
       <c r="K227" s="59"/>
       <c r="L227" s="82"/>
       <c r="M227" s="85"/>
       <c r="N227" s="50"/>
@@ -7559,82 +7896,86 @@
       <c r="M228" s="43"/>
       <c r="N228" s="57"/>
       <c r="O228" s="14"/>
       <c r="Q228" s="4"/>
       <c r="R228" s="4"/>
     </row>
     <row r="229" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A229" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B229" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C229" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D229" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E229" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F229" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G229" s="83"/>
+      <c r="G229" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H229" s="83"/>
       <c r="I229" s="83"/>
       <c r="J229" s="83"/>
       <c r="K229" s="83"/>
       <c r="L229" s="83"/>
       <c r="M229" s="83"/>
       <c r="N229" s="51"/>
       <c r="O229" s="14"/>
       <c r="Q229" s="6"/>
       <c r="R229" s="6"/>
     </row>
     <row r="230" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A230" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B230" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C230" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D230" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E230" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F230" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G230" s="83"/>
+      <c r="G230" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H230" s="83"/>
       <c r="I230" s="83"/>
       <c r="J230" s="83"/>
       <c r="K230" s="83"/>
       <c r="L230" s="83"/>
       <c r="M230" s="83"/>
       <c r="N230" s="51"/>
       <c r="O230" s="14"/>
       <c r="Q230" s="4"/>
       <c r="R230" s="4"/>
     </row>
     <row r="231" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A231" s="50"/>
       <c r="B231" s="43"/>
       <c r="C231" s="85"/>
       <c r="D231" s="85"/>
       <c r="E231" s="85"/>
       <c r="F231" s="85"/>
       <c r="G231" s="48"/>
       <c r="H231" s="48"/>
       <c r="I231" s="85"/>
       <c r="J231" s="85"/>
       <c r="K231" s="85"/>
       <c r="L231" s="82"/>
       <c r="M231" s="43"/>
@@ -7645,472 +7986,490 @@
     </row>
     <row r="232" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A232" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B232" s="43"/>
       <c r="C232" s="44"/>
       <c r="D232" s="44"/>
       <c r="E232" s="85"/>
       <c r="F232" s="85"/>
       <c r="G232" s="48"/>
       <c r="H232" s="48"/>
       <c r="I232" s="47"/>
       <c r="J232" s="47"/>
       <c r="K232" s="47"/>
       <c r="L232" s="82"/>
       <c r="M232" s="48"/>
       <c r="N232" s="42"/>
       <c r="O232" s="14"/>
       <c r="R232" s="4"/>
     </row>
     <row r="233" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A233" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B233" s="132">
+      <c r="B233" s="129">
         <v>1380</v>
       </c>
-      <c r="C233" s="132">
+      <c r="C233" s="129">
         <v>2823</v>
       </c>
-      <c r="D233" s="132">
+      <c r="D233" s="129">
         <v>4265</v>
       </c>
-      <c r="E233" s="158">
+      <c r="E233" s="155">
         <v>5707</v>
       </c>
-      <c r="F233" s="169">
+      <c r="F233" s="161">
         <v>7644</v>
       </c>
-      <c r="G233" s="129"/>
-[...5 lines deleted...]
-      <c r="M233" s="132"/>
+      <c r="G233" s="179">
+        <v>9108</v>
+      </c>
+      <c r="H233" s="129"/>
+      <c r="I233" s="129"/>
+      <c r="J233" s="129"/>
+      <c r="K233" s="129"/>
+      <c r="L233" s="129"/>
+      <c r="M233" s="129"/>
       <c r="N233" s="50"/>
       <c r="O233" s="21"/>
       <c r="R233" s="6"/>
     </row>
     <row r="234" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A234" s="50"/>
       <c r="B234" s="88"/>
       <c r="C234" s="88"/>
       <c r="D234" s="88"/>
       <c r="E234" s="88"/>
       <c r="F234" s="88"/>
       <c r="G234" s="88"/>
       <c r="H234" s="88"/>
       <c r="I234" s="88"/>
       <c r="J234" s="88"/>
       <c r="K234" s="48"/>
       <c r="L234" s="82"/>
       <c r="M234" s="88"/>
       <c r="N234" s="50"/>
       <c r="O234" s="21"/>
       <c r="R234" s="6"/>
     </row>
     <row r="235" spans="1:19" s="3" customFormat="1" ht="33.75">
       <c r="A235" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B235" s="43"/>
       <c r="C235" s="44"/>
       <c r="D235" s="45"/>
       <c r="E235" s="85"/>
       <c r="F235" s="85"/>
       <c r="G235" s="48"/>
       <c r="H235" s="48"/>
       <c r="I235" s="56"/>
       <c r="J235" s="56"/>
       <c r="K235" s="56"/>
       <c r="L235" s="82"/>
       <c r="M235" s="43"/>
       <c r="N235" s="49"/>
       <c r="O235" s="14"/>
       <c r="R235" s="4"/>
     </row>
     <row r="236" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A236" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B236" s="132">
+      <c r="B236" s="129">
         <v>12</v>
       </c>
-      <c r="C236" s="132">
+      <c r="C236" s="129">
         <v>24</v>
       </c>
-      <c r="D236" s="132">
+      <c r="D236" s="129">
         <v>36</v>
       </c>
-      <c r="E236" s="158">
+      <c r="E236" s="155">
         <v>48</v>
       </c>
-      <c r="F236" s="169">
+      <c r="F236" s="161">
         <v>62</v>
       </c>
-      <c r="G236" s="129"/>
-[...5 lines deleted...]
-      <c r="M236" s="132"/>
+      <c r="G236" s="179">
+        <v>75</v>
+      </c>
+      <c r="H236" s="129"/>
+      <c r="I236" s="129"/>
+      <c r="J236" s="129"/>
+      <c r="K236" s="129"/>
+      <c r="L236" s="129"/>
+      <c r="M236" s="129"/>
       <c r="N236" s="50"/>
       <c r="O236" s="14"/>
       <c r="R236" s="6"/>
     </row>
     <row r="237" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A237" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="B237" s="132">
+      <c r="B237" s="129">
         <v>12</v>
       </c>
-      <c r="C237" s="132">
+      <c r="C237" s="129">
         <v>24</v>
       </c>
-      <c r="D237" s="132">
+      <c r="D237" s="129">
         <v>36</v>
       </c>
-      <c r="E237" s="158">
+      <c r="E237" s="155">
         <v>48</v>
       </c>
-      <c r="F237" s="169">
+      <c r="F237" s="161">
         <v>62</v>
       </c>
-      <c r="G237" s="129"/>
-[...5 lines deleted...]
-      <c r="M237" s="132"/>
+      <c r="G237" s="179">
+        <v>75</v>
+      </c>
+      <c r="H237" s="129"/>
+      <c r="I237" s="129"/>
+      <c r="J237" s="129"/>
+      <c r="K237" s="129"/>
+      <c r="L237" s="129"/>
+      <c r="M237" s="129"/>
       <c r="N237" s="63"/>
       <c r="O237" s="14"/>
       <c r="Q237" s="4"/>
       <c r="R237" s="4"/>
       <c r="S237" s="4"/>
     </row>
     <row r="238" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A238" s="42"/>
       <c r="B238" s="43"/>
       <c r="C238" s="85"/>
       <c r="D238" s="85"/>
       <c r="E238" s="85"/>
       <c r="F238" s="85"/>
       <c r="G238" s="48"/>
       <c r="H238" s="48"/>
       <c r="I238" s="85"/>
       <c r="J238" s="85"/>
       <c r="K238" s="85"/>
       <c r="L238" s="82"/>
       <c r="M238" s="43"/>
       <c r="N238" s="49"/>
       <c r="O238" s="14"/>
       <c r="Q238" s="4"/>
       <c r="R238" s="4"/>
       <c r="S238" s="4"/>
     </row>
     <row r="239" spans="1:19" s="3" customFormat="1" ht="33.75">
       <c r="A239" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B239" s="43"/>
       <c r="C239" s="89"/>
       <c r="D239" s="44"/>
       <c r="E239" s="85"/>
       <c r="F239" s="85"/>
       <c r="G239" s="48"/>
       <c r="H239" s="48"/>
       <c r="I239" s="44"/>
       <c r="J239" s="56"/>
       <c r="K239" s="56"/>
       <c r="L239" s="82"/>
       <c r="M239" s="43"/>
       <c r="N239" s="49"/>
       <c r="O239" s="14"/>
       <c r="R239" s="4"/>
     </row>
     <row r="240" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A240" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B240" s="132">
+      <c r="B240" s="129">
         <v>939</v>
       </c>
-      <c r="C240" s="132">
+      <c r="C240" s="129">
         <v>2147</v>
       </c>
-      <c r="D240" s="132">
+      <c r="D240" s="129">
         <v>2912</v>
       </c>
-      <c r="E240" s="158">
+      <c r="E240" s="155">
         <v>4111</v>
       </c>
-      <c r="F240" s="169">
+      <c r="F240" s="161">
         <v>4547</v>
       </c>
-      <c r="G240" s="129"/>
-[...5 lines deleted...]
-      <c r="M240" s="132"/>
+      <c r="G240" s="179">
+        <v>5597</v>
+      </c>
+      <c r="H240" s="129"/>
+      <c r="I240" s="129"/>
+      <c r="J240" s="129"/>
+      <c r="K240" s="129"/>
+      <c r="L240" s="129"/>
+      <c r="M240" s="129"/>
       <c r="N240" s="50"/>
       <c r="O240" s="14"/>
       <c r="R240" s="6"/>
     </row>
     <row r="241" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A241" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B241" s="132">
+      <c r="B241" s="129">
         <v>939</v>
       </c>
-      <c r="C241" s="132">
+      <c r="C241" s="129">
         <v>2147</v>
       </c>
-      <c r="D241" s="132">
+      <c r="D241" s="129">
         <v>2912</v>
       </c>
-      <c r="E241" s="158">
+      <c r="E241" s="155">
         <v>4111</v>
       </c>
-      <c r="F241" s="169">
+      <c r="F241" s="161">
         <v>4547</v>
       </c>
-      <c r="G241" s="129"/>
-[...5 lines deleted...]
-      <c r="M241" s="132"/>
+      <c r="G241" s="179">
+        <v>5597</v>
+      </c>
+      <c r="H241" s="129"/>
+      <c r="I241" s="129"/>
+      <c r="J241" s="129"/>
+      <c r="K241" s="129"/>
+      <c r="L241" s="129"/>
+      <c r="M241" s="129"/>
       <c r="N241" s="50"/>
       <c r="O241" s="14"/>
       <c r="Q241" s="4"/>
       <c r="R241" s="4"/>
       <c r="S241" s="4"/>
     </row>
     <row r="242" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A242" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B242" s="84"/>
       <c r="C242" s="43"/>
       <c r="D242" s="84"/>
-      <c r="E242" s="153"/>
+      <c r="E242" s="150"/>
       <c r="F242" s="85"/>
-      <c r="G242" s="122"/>
+      <c r="G242" s="173"/>
       <c r="H242" s="48"/>
       <c r="I242" s="44"/>
       <c r="J242" s="100"/>
       <c r="K242" s="97"/>
       <c r="L242" s="98"/>
       <c r="M242" s="43"/>
       <c r="N242" s="51"/>
       <c r="O242" s="14"/>
       <c r="Q242" s="4"/>
       <c r="R242" s="4"/>
       <c r="S242" s="4"/>
     </row>
     <row r="243" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A243" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B243" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C243" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D243" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E243" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F243" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G243" s="101"/>
+      <c r="G243" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H243" s="101"/>
       <c r="I243" s="101"/>
       <c r="J243" s="101"/>
       <c r="K243" s="101"/>
       <c r="L243" s="101"/>
       <c r="M243" s="101"/>
       <c r="N243" s="50"/>
       <c r="O243" s="14"/>
       <c r="Q243" s="4"/>
       <c r="R243" s="4"/>
       <c r="S243" s="4"/>
     </row>
     <row r="244" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A244" s="42"/>
       <c r="B244" s="43"/>
       <c r="C244" s="43"/>
       <c r="D244" s="43"/>
       <c r="E244" s="85"/>
       <c r="F244" s="85"/>
       <c r="G244" s="85"/>
       <c r="H244" s="85"/>
       <c r="I244" s="85"/>
       <c r="J244" s="85"/>
       <c r="K244" s="85"/>
       <c r="L244" s="115"/>
       <c r="M244" s="115"/>
       <c r="N244" s="49"/>
       <c r="O244" s="14"/>
       <c r="R244" s="4"/>
     </row>
     <row r="245" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A245" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B245" s="43"/>
       <c r="C245" s="43"/>
       <c r="D245" s="43"/>
       <c r="E245" s="85"/>
       <c r="F245" s="85"/>
       <c r="G245" s="85"/>
       <c r="H245" s="85"/>
       <c r="I245" s="85"/>
       <c r="J245" s="56"/>
       <c r="K245" s="56"/>
-      <c r="L245" s="136"/>
-      <c r="M245" s="136"/>
+      <c r="L245" s="133"/>
+      <c r="M245" s="133"/>
       <c r="N245" s="62"/>
       <c r="O245" s="14"/>
       <c r="R245" s="4"/>
     </row>
     <row r="246" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A246" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B246" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C246" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D246" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E246" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F246" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G246" s="43"/>
+      <c r="G246" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H246" s="43"/>
       <c r="I246" s="43"/>
       <c r="J246" s="43"/>
       <c r="K246" s="43"/>
       <c r="L246" s="101"/>
       <c r="M246" s="101"/>
       <c r="N246" s="50"/>
       <c r="O246" s="14"/>
       <c r="P246" s="6"/>
       <c r="R246" s="6"/>
     </row>
     <row r="247" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A247" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B247" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C247" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D247" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E247" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F247" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G247" s="84"/>
+      <c r="G247" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H247" s="84"/>
       <c r="I247" s="84"/>
       <c r="J247" s="84"/>
       <c r="K247" s="84"/>
       <c r="L247" s="100"/>
       <c r="M247" s="100"/>
       <c r="N247" s="50"/>
       <c r="O247" s="14"/>
       <c r="Q247" s="4"/>
       <c r="R247" s="4"/>
     </row>
     <row r="248" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A248" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B248" s="85"/>
       <c r="C248" s="85"/>
       <c r="D248" s="85"/>
       <c r="E248" s="85"/>
       <c r="F248" s="85"/>
       <c r="G248" s="85"/>
       <c r="H248" s="85"/>
       <c r="I248" s="85"/>
       <c r="J248" s="85"/>
       <c r="K248" s="85"/>
       <c r="L248" s="115"/>
       <c r="M248" s="115"/>
       <c r="N248" s="51"/>
       <c r="O248" s="14"/>
       <c r="R248" s="4"/>
     </row>
     <row r="249" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A249" s="50" t="s">
         <v>60</v>
       </c>
       <c r="B249" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C249" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D249" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E249" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F249" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G249" s="43"/>
+      <c r="G249" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H249" s="43"/>
       <c r="I249" s="43"/>
       <c r="J249" s="43"/>
       <c r="K249" s="43"/>
       <c r="L249" s="101"/>
       <c r="M249" s="101"/>
       <c r="N249" s="50"/>
       <c r="O249" s="14"/>
       <c r="R249" s="4"/>
     </row>
     <row r="250" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A250" s="42"/>
       <c r="B250" s="43"/>
       <c r="C250" s="85"/>
       <c r="D250" s="85"/>
       <c r="E250" s="85"/>
       <c r="F250" s="85"/>
       <c r="G250" s="43"/>
       <c r="H250" s="43"/>
       <c r="I250" s="85"/>
       <c r="J250" s="85"/>
       <c r="K250" s="85"/>
       <c r="L250" s="82"/>
       <c r="M250" s="43"/>
       <c r="N250" s="42"/>
@@ -8118,408 +8477,428 @@
       <c r="R250" s="4"/>
     </row>
     <row r="251" spans="1:19" s="3" customFormat="1" ht="56.25">
       <c r="A251" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B251" s="43"/>
       <c r="C251" s="44"/>
       <c r="D251" s="44"/>
       <c r="E251" s="85"/>
       <c r="F251" s="85"/>
       <c r="G251" s="48"/>
       <c r="H251" s="48"/>
       <c r="I251" s="45"/>
       <c r="J251" s="45"/>
       <c r="K251" s="44"/>
       <c r="L251" s="82"/>
       <c r="M251" s="48"/>
       <c r="N251" s="42"/>
       <c r="O251" s="14"/>
     </row>
     <row r="252" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A252" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B252" s="132">
+      <c r="B252" s="129">
         <v>11136</v>
       </c>
-      <c r="C252" s="132">
+      <c r="C252" s="129">
         <v>22414</v>
       </c>
-      <c r="D252" s="132">
+      <c r="D252" s="129">
         <v>32061</v>
       </c>
-      <c r="E252" s="158">
+      <c r="E252" s="155">
         <v>42519</v>
       </c>
-      <c r="F252" s="169">
+      <c r="F252" s="161">
         <v>52109</v>
       </c>
-      <c r="G252" s="129"/>
-[...5 lines deleted...]
-      <c r="M252" s="132"/>
+      <c r="G252" s="179">
+        <v>63762</v>
+      </c>
+      <c r="H252" s="129"/>
+      <c r="I252" s="129"/>
+      <c r="J252" s="129"/>
+      <c r="K252" s="129"/>
+      <c r="L252" s="129"/>
+      <c r="M252" s="129"/>
       <c r="N252" s="50"/>
       <c r="O252" s="14"/>
     </row>
     <row r="253" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A253" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B253" s="132">
+      <c r="B253" s="129">
         <v>8339</v>
       </c>
-      <c r="C253" s="132">
+      <c r="C253" s="129">
         <v>17343</v>
       </c>
-      <c r="D253" s="132">
+      <c r="D253" s="129">
         <v>24717</v>
       </c>
-      <c r="E253" s="158">
+      <c r="E253" s="155">
         <v>32902</v>
       </c>
-      <c r="F253" s="169">
+      <c r="F253" s="161">
         <v>39801</v>
       </c>
-      <c r="G253" s="129"/>
-[...5 lines deleted...]
-      <c r="M253" s="132"/>
+      <c r="G253" s="179">
+        <v>48763</v>
+      </c>
+      <c r="H253" s="129"/>
+      <c r="I253" s="129"/>
+      <c r="J253" s="129"/>
+      <c r="K253" s="129"/>
+      <c r="L253" s="129"/>
+      <c r="M253" s="129"/>
       <c r="N253" s="50"/>
       <c r="O253" s="14"/>
     </row>
     <row r="254" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A254" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B254" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C254" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D254" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E254" s="150" t="s">
+      <c r="E254" s="147" t="s">
         <v>90</v>
       </c>
       <c r="F254" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G254" s="121"/>
+      <c r="G254" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H254" s="121"/>
       <c r="I254" s="121"/>
       <c r="J254" s="121"/>
       <c r="K254" s="121"/>
       <c r="L254" s="121"/>
       <c r="M254" s="121"/>
       <c r="N254" s="50"/>
       <c r="O254" s="14"/>
     </row>
     <row r="255" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A255" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B255" s="77"/>
       <c r="C255" s="53"/>
       <c r="D255" s="53"/>
-      <c r="E255" s="145"/>
+      <c r="E255" s="142"/>
       <c r="F255" s="53"/>
-      <c r="G255" s="123"/>
+      <c r="G255" s="174"/>
       <c r="H255" s="110"/>
       <c r="I255" s="66"/>
       <c r="J255" s="111"/>
       <c r="K255" s="53"/>
       <c r="L255" s="110"/>
       <c r="M255" s="112"/>
       <c r="N255" s="51"/>
       <c r="O255" s="14"/>
     </row>
     <row r="256" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A256" s="50" t="s">
         <v>59</v>
       </c>
-      <c r="B256" s="132">
+      <c r="B256" s="129">
         <v>707</v>
       </c>
-      <c r="C256" s="132">
+      <c r="C256" s="129">
         <v>987</v>
       </c>
-      <c r="D256" s="132">
+      <c r="D256" s="129">
         <v>1267</v>
       </c>
-      <c r="E256" s="158">
+      <c r="E256" s="155">
         <v>1547</v>
       </c>
-      <c r="F256" s="169">
+      <c r="F256" s="161">
         <v>2127</v>
       </c>
-      <c r="G256" s="129"/>
-[...5 lines deleted...]
-      <c r="M256" s="132"/>
+      <c r="G256" s="179">
+        <v>2707</v>
+      </c>
+      <c r="H256" s="129"/>
+      <c r="I256" s="129"/>
+      <c r="J256" s="129"/>
+      <c r="K256" s="129"/>
+      <c r="L256" s="129"/>
+      <c r="M256" s="129"/>
       <c r="N256" s="51"/>
       <c r="O256" s="14"/>
     </row>
     <row r="257" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A257" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B257" s="139" t="s">
-[...2 lines deleted...]
-      <c r="C257" s="132">
+      <c r="B257" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="C257" s="129">
         <v>153</v>
       </c>
-      <c r="D257" s="132">
+      <c r="D257" s="129">
         <v>307</v>
       </c>
-      <c r="E257" s="158">
+      <c r="E257" s="155">
         <v>460</v>
       </c>
-      <c r="F257" s="169">
+      <c r="F257" s="161">
         <v>460</v>
       </c>
-      <c r="G257" s="121"/>
+      <c r="G257" s="179">
+        <v>460</v>
+      </c>
       <c r="H257" s="121"/>
       <c r="I257" s="121"/>
       <c r="J257" s="121"/>
       <c r="K257" s="121"/>
-      <c r="L257" s="132"/>
-      <c r="M257" s="132"/>
+      <c r="L257" s="129"/>
+      <c r="M257" s="129"/>
       <c r="N257" s="50"/>
       <c r="O257" s="14"/>
       <c r="R257" s="4"/>
     </row>
     <row r="258" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A258" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B258" s="132">
+      <c r="B258" s="129">
         <v>784</v>
       </c>
-      <c r="C258" s="132">
+      <c r="C258" s="129">
         <v>1602</v>
       </c>
-      <c r="D258" s="132">
+      <c r="D258" s="129">
         <v>2419</v>
       </c>
-      <c r="E258" s="158">
+      <c r="E258" s="155">
         <v>3237</v>
       </c>
-      <c r="F258" s="169">
+      <c r="F258" s="161">
         <v>4040</v>
       </c>
-      <c r="G258" s="129"/>
-[...5 lines deleted...]
-      <c r="M258" s="132"/>
+      <c r="G258" s="179">
+        <v>4843</v>
+      </c>
+      <c r="H258" s="129"/>
+      <c r="I258" s="129"/>
+      <c r="J258" s="129"/>
+      <c r="K258" s="129"/>
+      <c r="L258" s="129"/>
+      <c r="M258" s="129"/>
       <c r="N258" s="50"/>
       <c r="O258" s="14"/>
       <c r="R258" s="4"/>
     </row>
     <row r="259" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A259" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="B259" s="132">
+      <c r="B259" s="129">
         <v>1307</v>
       </c>
-      <c r="C259" s="132">
+      <c r="C259" s="129">
         <v>2329</v>
       </c>
-      <c r="D259" s="132">
+      <c r="D259" s="129">
         <v>3351</v>
       </c>
-      <c r="E259" s="158">
+      <c r="E259" s="155">
         <v>4373</v>
       </c>
-      <c r="F259" s="169">
+      <c r="F259" s="161">
         <v>5681</v>
       </c>
-      <c r="G259" s="129"/>
-[...5 lines deleted...]
-      <c r="M259" s="132"/>
+      <c r="G259" s="179">
+        <v>6990</v>
+      </c>
+      <c r="H259" s="129"/>
+      <c r="I259" s="129"/>
+      <c r="J259" s="129"/>
+      <c r="K259" s="129"/>
+      <c r="L259" s="129"/>
+      <c r="M259" s="129"/>
       <c r="N259" s="50"/>
       <c r="O259" s="14"/>
     </row>
     <row r="260" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A260" s="42"/>
       <c r="B260" s="43"/>
       <c r="C260" s="85"/>
       <c r="D260" s="85"/>
       <c r="E260" s="85"/>
       <c r="F260" s="85"/>
       <c r="G260" s="48"/>
       <c r="H260" s="48"/>
       <c r="I260" s="85"/>
       <c r="J260" s="85"/>
       <c r="K260" s="85"/>
       <c r="L260" s="82"/>
       <c r="M260" s="43"/>
       <c r="N260" s="49"/>
       <c r="O260" s="14"/>
     </row>
     <row r="261" spans="1:18" s="3" customFormat="1" ht="45">
       <c r="A261" s="42" t="s">
         <v>86</v>
       </c>
       <c r="B261" s="43"/>
       <c r="C261" s="89"/>
       <c r="D261" s="44"/>
       <c r="E261" s="85"/>
       <c r="F261" s="85"/>
       <c r="G261" s="48"/>
       <c r="H261" s="48"/>
       <c r="I261" s="47"/>
       <c r="J261" s="47"/>
       <c r="K261" s="44"/>
       <c r="L261" s="82"/>
       <c r="M261" s="48"/>
       <c r="N261" s="42"/>
       <c r="O261" s="14"/>
       <c r="P261" s="4"/>
       <c r="R261" s="4"/>
     </row>
     <row r="262" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A262" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B262" s="133">
+      <c r="B262" s="130">
         <v>1114.5999999999999</v>
       </c>
-      <c r="C262" s="133">
+      <c r="C262" s="130">
         <v>1516.8</v>
       </c>
-      <c r="D262" s="133">
+      <c r="D262" s="130">
         <v>2264.4</v>
       </c>
-      <c r="E262" s="159">
+      <c r="E262" s="156">
         <v>3174</v>
       </c>
-      <c r="F262" s="170">
+      <c r="F262" s="162">
         <v>4203</v>
       </c>
-      <c r="G262" s="130"/>
-[...5 lines deleted...]
-      <c r="M262" s="133"/>
+      <c r="G262" s="180">
+        <v>5632.8</v>
+      </c>
+      <c r="H262" s="130"/>
+      <c r="I262" s="130"/>
+      <c r="J262" s="130"/>
+      <c r="K262" s="130"/>
+      <c r="L262" s="130"/>
+      <c r="M262" s="130"/>
       <c r="N262" s="50"/>
       <c r="O262" s="14"/>
       <c r="R262" s="6"/>
     </row>
     <row r="263" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A263" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B263" s="133">
+      <c r="B263" s="130">
         <v>1114.5999999999999</v>
       </c>
-      <c r="C263" s="133">
+      <c r="C263" s="130">
         <v>1516.8</v>
       </c>
-      <c r="D263" s="133">
+      <c r="D263" s="130">
         <v>2264.4</v>
       </c>
-      <c r="E263" s="159">
+      <c r="E263" s="156">
         <v>3174</v>
       </c>
-      <c r="F263" s="170">
+      <c r="F263" s="162">
         <v>4203</v>
       </c>
-      <c r="G263" s="130"/>
-[...5 lines deleted...]
-      <c r="M263" s="133"/>
+      <c r="G263" s="180">
+        <v>5632.8</v>
+      </c>
+      <c r="H263" s="130"/>
+      <c r="I263" s="130"/>
+      <c r="J263" s="130"/>
+      <c r="K263" s="130"/>
+      <c r="L263" s="130"/>
+      <c r="M263" s="130"/>
       <c r="N263" s="50"/>
       <c r="O263" s="15"/>
       <c r="R263" s="4"/>
     </row>
     <row r="264" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A264" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B264" s="96"/>
       <c r="C264" s="44"/>
       <c r="D264" s="44"/>
-      <c r="E264" s="148"/>
+      <c r="E264" s="145"/>
       <c r="F264" s="44"/>
-      <c r="G264" s="106"/>
+      <c r="G264" s="176"/>
       <c r="H264" s="96"/>
       <c r="I264" s="44"/>
       <c r="J264" s="111"/>
       <c r="K264" s="44"/>
       <c r="L264" s="98"/>
       <c r="M264" s="43"/>
       <c r="N264" s="51"/>
       <c r="O264" s="15"/>
       <c r="R264" s="4"/>
     </row>
     <row r="265" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A265" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B265" s="93" t="s">
         <v>90</v>
       </c>
       <c r="C265" s="93" t="s">
         <v>90</v>
       </c>
       <c r="D265" s="93" t="s">
         <v>90</v>
       </c>
       <c r="E265" s="93" t="s">
         <v>90</v>
       </c>
       <c r="F265" s="93" t="s">
         <v>90</v>
       </c>
-      <c r="G265" s="108"/>
+      <c r="G265" s="93" t="s">
+        <v>90</v>
+      </c>
       <c r="H265" s="108"/>
       <c r="I265" s="108"/>
       <c r="J265" s="108"/>
       <c r="K265" s="108"/>
       <c r="L265" s="108"/>
       <c r="M265" s="108"/>
       <c r="N265" s="50"/>
       <c r="O265" s="15"/>
       <c r="R265" s="4"/>
     </row>
     <row r="266" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A266" s="42"/>
       <c r="B266" s="43"/>
       <c r="C266" s="56"/>
       <c r="D266" s="56"/>
       <c r="E266" s="85"/>
       <c r="F266" s="85"/>
       <c r="G266" s="118"/>
       <c r="H266" s="118"/>
       <c r="I266" s="94"/>
       <c r="J266" s="94"/>
       <c r="K266" s="94"/>
       <c r="L266" s="82"/>
       <c r="M266" s="43"/>
       <c r="N266" s="42"/>
@@ -8528,201 +8907,209 @@
     </row>
     <row r="267" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A267" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B267" s="43"/>
       <c r="C267" s="44"/>
       <c r="D267" s="44"/>
       <c r="E267" s="85"/>
       <c r="F267" s="85"/>
       <c r="G267" s="118"/>
       <c r="H267" s="118"/>
       <c r="I267" s="45"/>
       <c r="J267" s="47"/>
       <c r="K267" s="47"/>
       <c r="L267" s="82"/>
       <c r="M267" s="48"/>
       <c r="N267" s="69"/>
       <c r="O267" s="14"/>
       <c r="R267" s="4"/>
     </row>
     <row r="268" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A268" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B268" s="133">
+      <c r="B268" s="130">
         <v>2618.6999999999998</v>
       </c>
-      <c r="C268" s="133">
+      <c r="C268" s="130">
         <v>4562.3</v>
       </c>
-      <c r="D268" s="133">
+      <c r="D268" s="130">
         <v>7720</v>
       </c>
-      <c r="E268" s="159">
+      <c r="E268" s="156">
         <v>10397.700000000001</v>
       </c>
-      <c r="F268" s="170">
+      <c r="F268" s="162">
         <v>12632.7</v>
       </c>
-      <c r="G268" s="130"/>
-[...5 lines deleted...]
-      <c r="M268" s="133"/>
+      <c r="G268" s="180">
+        <v>14753.7</v>
+      </c>
+      <c r="H268" s="130"/>
+      <c r="I268" s="130"/>
+      <c r="J268" s="130"/>
+      <c r="K268" s="130"/>
+      <c r="L268" s="130"/>
+      <c r="M268" s="130"/>
       <c r="N268" s="50"/>
       <c r="O268" s="14"/>
       <c r="R268" s="4"/>
     </row>
     <row r="269" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A269" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B269" s="133">
+      <c r="B269" s="130">
         <v>2618.6999999999998</v>
       </c>
-      <c r="C269" s="133">
+      <c r="C269" s="130">
         <v>4562.3</v>
       </c>
-      <c r="D269" s="133">
+      <c r="D269" s="130">
         <v>7720</v>
       </c>
-      <c r="E269" s="159">
+      <c r="E269" s="156">
         <v>10397.700000000001</v>
       </c>
-      <c r="F269" s="170">
+      <c r="F269" s="162">
         <v>12632.7</v>
       </c>
-      <c r="G269" s="130"/>
-[...5 lines deleted...]
-      <c r="M269" s="133"/>
+      <c r="G269" s="180">
+        <v>14753.7</v>
+      </c>
+      <c r="H269" s="130"/>
+      <c r="I269" s="130"/>
+      <c r="J269" s="130"/>
+      <c r="K269" s="130"/>
+      <c r="L269" s="130"/>
+      <c r="M269" s="130"/>
       <c r="N269" s="50"/>
       <c r="O269" s="15"/>
       <c r="R269" s="4"/>
     </row>
     <row r="270" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A270" s="42"/>
       <c r="B270" s="43"/>
       <c r="C270" s="94"/>
       <c r="D270" s="94"/>
       <c r="E270" s="93"/>
       <c r="F270" s="93"/>
       <c r="G270" s="48"/>
       <c r="H270" s="48"/>
       <c r="I270" s="94"/>
       <c r="J270" s="94"/>
       <c r="K270" s="94"/>
       <c r="L270" s="82"/>
       <c r="M270" s="43"/>
       <c r="N270" s="42"/>
       <c r="O270" s="15"/>
       <c r="R270" s="4"/>
     </row>
     <row r="271" spans="1:18" s="3" customFormat="1" ht="56.25">
       <c r="A271" s="42" t="s">
         <v>104</v>
       </c>
       <c r="B271" s="43"/>
       <c r="C271" s="44"/>
       <c r="D271" s="56"/>
       <c r="E271" s="93"/>
       <c r="F271" s="93"/>
       <c r="G271" s="48"/>
       <c r="H271" s="48"/>
       <c r="I271" s="94"/>
       <c r="J271" s="45"/>
       <c r="K271" s="47"/>
       <c r="L271" s="82"/>
       <c r="M271" s="48"/>
       <c r="N271" s="49"/>
       <c r="O271" s="14"/>
       <c r="P271" s="4"/>
       <c r="R271" s="4"/>
     </row>
     <row r="272" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A272" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B272" s="133">
+      <c r="B272" s="130">
         <v>1022</v>
       </c>
-      <c r="C272" s="133">
+      <c r="C272" s="130">
         <v>1022</v>
       </c>
-      <c r="D272" s="133">
+      <c r="D272" s="130">
         <v>2233</v>
       </c>
-      <c r="E272" s="159">
+      <c r="E272" s="156">
         <v>3211</v>
       </c>
-      <c r="F272" s="170">
+      <c r="F272" s="162">
         <v>3211</v>
       </c>
-      <c r="G272" s="130"/>
-[...5 lines deleted...]
-      <c r="M272" s="133"/>
+      <c r="G272" s="180">
+        <v>4774</v>
+      </c>
+      <c r="H272" s="130"/>
+      <c r="I272" s="130"/>
+      <c r="J272" s="130"/>
+      <c r="K272" s="130"/>
+      <c r="L272" s="130"/>
+      <c r="M272" s="130"/>
       <c r="N272" s="50"/>
       <c r="O272" s="14"/>
       <c r="R272" s="6"/>
     </row>
     <row r="273" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A273" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B273" s="133">
+      <c r="B273" s="130">
         <v>1022</v>
       </c>
-      <c r="C273" s="133">
+      <c r="C273" s="130">
         <v>1022</v>
       </c>
-      <c r="D273" s="133">
+      <c r="D273" s="130">
         <v>2233</v>
       </c>
-      <c r="E273" s="159">
+      <c r="E273" s="156">
         <v>3211</v>
       </c>
-      <c r="F273" s="170">
+      <c r="F273" s="162">
         <v>3211</v>
       </c>
-      <c r="G273" s="130"/>
-[...5 lines deleted...]
-      <c r="M273" s="133"/>
+      <c r="G273" s="180">
+        <v>4774</v>
+      </c>
+      <c r="H273" s="130"/>
+      <c r="I273" s="130"/>
+      <c r="J273" s="130"/>
+      <c r="K273" s="130"/>
+      <c r="L273" s="130"/>
+      <c r="M273" s="130"/>
       <c r="N273" s="50"/>
       <c r="O273" s="14"/>
       <c r="R273" s="6"/>
     </row>
     <row r="274" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A274" s="51"/>
       <c r="B274" s="97"/>
       <c r="C274" s="84"/>
       <c r="D274" s="84"/>
       <c r="E274" s="85"/>
       <c r="F274" s="85"/>
       <c r="G274" s="48"/>
       <c r="H274" s="48"/>
       <c r="I274" s="84"/>
       <c r="J274" s="84"/>
       <c r="K274" s="84"/>
       <c r="L274" s="82"/>
       <c r="M274" s="97"/>
       <c r="N274" s="51"/>
       <c r="O274" s="14"/>
       <c r="R274" s="4"/>
     </row>
     <row r="275" spans="1:18" s="3" customFormat="1" ht="45">
       <c r="A275" s="42" t="s">
         <v>97</v>
@@ -8731,116 +9118,120 @@
       <c r="C275" s="44"/>
       <c r="D275" s="44"/>
       <c r="E275" s="85"/>
       <c r="F275" s="85"/>
       <c r="G275" s="48"/>
       <c r="H275" s="48"/>
       <c r="I275" s="45"/>
       <c r="J275" s="45"/>
       <c r="K275" s="44"/>
       <c r="L275" s="82"/>
       <c r="M275" s="43"/>
       <c r="N275" s="62"/>
       <c r="O275" s="14"/>
       <c r="R275" s="4"/>
     </row>
     <row r="276" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A276" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B276" s="92">
         <v>0</v>
       </c>
       <c r="C276" s="92">
         <v>0</v>
       </c>
-      <c r="D276" s="133">
+      <c r="D276" s="130">
         <v>0</v>
       </c>
-      <c r="E276" s="159">
+      <c r="E276" s="156">
         <v>0</v>
       </c>
-      <c r="F276" s="170">
+      <c r="F276" s="162">
         <v>0</v>
       </c>
-      <c r="G276" s="92"/>
-[...5 lines deleted...]
-      <c r="M276" s="133"/>
+      <c r="G276" s="180">
+        <v>0.1</v>
+      </c>
+      <c r="H276" s="130"/>
+      <c r="I276" s="130"/>
+      <c r="J276" s="130"/>
+      <c r="K276" s="130"/>
+      <c r="L276" s="130"/>
+      <c r="M276" s="130"/>
       <c r="N276" s="50"/>
       <c r="O276" s="14"/>
       <c r="R276" s="6"/>
     </row>
     <row r="277" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A277" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B277" s="95"/>
       <c r="C277" s="95"/>
       <c r="D277" s="95"/>
       <c r="E277" s="95"/>
-      <c r="F277" s="163"/>
+      <c r="F277" s="160"/>
       <c r="G277" s="95"/>
       <c r="H277" s="108"/>
       <c r="I277" s="93"/>
       <c r="J277" s="108"/>
       <c r="K277" s="105"/>
       <c r="L277" s="105"/>
-      <c r="M277" s="138"/>
+      <c r="M277" s="135"/>
       <c r="N277" s="50"/>
       <c r="O277" s="14"/>
       <c r="R277" s="6"/>
     </row>
     <row r="278" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A278" s="50" t="s">
         <v>68</v>
       </c>
       <c r="B278" s="92">
         <v>0</v>
       </c>
       <c r="C278" s="92">
         <v>0</v>
       </c>
-      <c r="D278" s="133">
+      <c r="D278" s="130">
         <v>0</v>
       </c>
-      <c r="E278" s="159">
+      <c r="E278" s="156">
         <v>0</v>
       </c>
-      <c r="F278" s="170">
+      <c r="F278" s="162">
         <v>0</v>
       </c>
-      <c r="G278" s="92"/>
-[...5 lines deleted...]
-      <c r="M278" s="133"/>
+      <c r="G278" s="180">
+        <v>0.1</v>
+      </c>
+      <c r="H278" s="130"/>
+      <c r="I278" s="130"/>
+      <c r="J278" s="130"/>
+      <c r="K278" s="130"/>
+      <c r="L278" s="130"/>
+      <c r="M278" s="130"/>
       <c r="N278" s="50"/>
       <c r="O278" s="14"/>
       <c r="R278" s="4"/>
     </row>
     <row r="279" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A279" s="50"/>
       <c r="B279" s="45"/>
       <c r="C279" s="45"/>
       <c r="D279" s="44"/>
       <c r="E279" s="85"/>
       <c r="F279" s="85"/>
       <c r="G279" s="85"/>
       <c r="H279" s="85"/>
       <c r="I279" s="45"/>
       <c r="J279" s="45"/>
       <c r="K279" s="45"/>
       <c r="L279" s="82"/>
       <c r="M279" s="44"/>
       <c r="N279" s="50"/>
       <c r="O279" s="14"/>
       <c r="R279" s="4"/>
     </row>
     <row r="280" spans="1:18" s="3" customFormat="1" ht="78.75">
       <c r="A280" s="50" t="s">
         <v>5</v>
@@ -8858,51 +9249,53 @@
       <c r="L280" s="82"/>
       <c r="M280" s="44"/>
       <c r="N280" s="57"/>
       <c r="O280" s="14"/>
       <c r="R280" s="4"/>
     </row>
     <row r="281" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A281" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B281" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C281" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D281" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E281" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F281" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G281" s="43"/>
+      <c r="G281" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H281" s="43"/>
       <c r="I281" s="43"/>
       <c r="J281" s="43"/>
       <c r="K281" s="43"/>
       <c r="L281" s="43"/>
       <c r="M281" s="43"/>
       <c r="N281" s="51"/>
       <c r="O281" s="14"/>
       <c r="R281" s="6"/>
     </row>
     <row r="282" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A282" s="42"/>
       <c r="B282" s="43"/>
       <c r="C282" s="44"/>
       <c r="D282" s="44"/>
       <c r="E282" s="85"/>
       <c r="F282" s="85"/>
       <c r="G282" s="43"/>
       <c r="H282" s="85"/>
       <c r="I282" s="45"/>
       <c r="J282" s="45"/>
       <c r="K282" s="44"/>
       <c r="L282" s="82"/>
       <c r="M282" s="48"/>
       <c r="N282" s="65"/>
@@ -8914,607 +9307,633 @@
         <v>20</v>
       </c>
       <c r="B283" s="43"/>
       <c r="C283" s="44"/>
       <c r="D283" s="44"/>
       <c r="E283" s="85"/>
       <c r="F283" s="85"/>
       <c r="G283" s="43"/>
       <c r="H283" s="43"/>
       <c r="I283" s="44"/>
       <c r="J283" s="45"/>
       <c r="K283" s="56"/>
       <c r="L283" s="82"/>
       <c r="M283" s="43"/>
       <c r="N283" s="65"/>
       <c r="O283" s="14"/>
       <c r="R283" s="4"/>
     </row>
     <row r="284" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A284" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B284" s="92">
         <v>0.2</v>
       </c>
-      <c r="C284" s="133">
+      <c r="C284" s="130">
         <v>0.4</v>
       </c>
-      <c r="D284" s="133">
+      <c r="D284" s="130">
         <v>0.6</v>
       </c>
-      <c r="E284" s="159">
+      <c r="E284" s="156">
         <v>0.8</v>
       </c>
-      <c r="F284" s="170">
+      <c r="F284" s="162">
         <v>1</v>
       </c>
-      <c r="G284" s="130"/>
-[...5 lines deleted...]
-      <c r="M284" s="133"/>
+      <c r="G284" s="180">
+        <v>1.3</v>
+      </c>
+      <c r="H284" s="130"/>
+      <c r="I284" s="130"/>
+      <c r="J284" s="130"/>
+      <c r="K284" s="130"/>
+      <c r="L284" s="130"/>
+      <c r="M284" s="130"/>
       <c r="N284" s="50"/>
       <c r="O284" s="14"/>
       <c r="R284" s="6"/>
     </row>
     <row r="285" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A285" s="50" t="s">
         <v>63</v>
       </c>
       <c r="B285" s="92">
         <v>0.2</v>
       </c>
-      <c r="C285" s="133">
+      <c r="C285" s="130">
         <v>0.4</v>
       </c>
-      <c r="D285" s="133">
+      <c r="D285" s="130">
         <v>0.6</v>
       </c>
-      <c r="E285" s="159">
+      <c r="E285" s="156">
         <v>0.8</v>
       </c>
-      <c r="F285" s="170">
+      <c r="F285" s="162">
         <v>1</v>
       </c>
-      <c r="G285" s="130"/>
-[...5 lines deleted...]
-      <c r="M285" s="133"/>
+      <c r="G285" s="180">
+        <v>1.3</v>
+      </c>
+      <c r="H285" s="130"/>
+      <c r="I285" s="130"/>
+      <c r="J285" s="130"/>
+      <c r="K285" s="130"/>
+      <c r="L285" s="130"/>
+      <c r="M285" s="130"/>
       <c r="N285" s="50"/>
       <c r="O285" s="15"/>
       <c r="R285" s="4"/>
     </row>
     <row r="286" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A286" s="42"/>
       <c r="B286" s="43"/>
       <c r="C286" s="94"/>
       <c r="D286" s="94"/>
       <c r="E286" s="85"/>
       <c r="F286" s="85"/>
       <c r="G286" s="118"/>
       <c r="H286" s="118"/>
       <c r="I286" s="94"/>
       <c r="J286" s="94"/>
       <c r="K286" s="94"/>
       <c r="L286" s="82"/>
       <c r="M286" s="43"/>
       <c r="N286" s="49"/>
       <c r="O286" s="14"/>
       <c r="P286" s="4"/>
       <c r="R286" s="4"/>
     </row>
     <row r="287" spans="1:18" s="3" customFormat="1" ht="78.75">
       <c r="A287" s="42" t="s">
         <v>87</v>
       </c>
       <c r="B287" s="43"/>
       <c r="C287" s="44"/>
       <c r="D287" s="44"/>
       <c r="E287" s="85"/>
       <c r="F287" s="85"/>
       <c r="G287" s="118"/>
       <c r="H287" s="118"/>
       <c r="I287" s="56"/>
       <c r="J287" s="56"/>
       <c r="K287" s="56"/>
       <c r="L287" s="82"/>
       <c r="M287" s="43"/>
       <c r="N287" s="62"/>
       <c r="O287" s="14"/>
       <c r="R287" s="4"/>
     </row>
     <row r="288" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A288" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B288" s="92">
         <v>0.1</v>
       </c>
-      <c r="C288" s="133">
+      <c r="C288" s="130">
         <v>0.3</v>
       </c>
-      <c r="D288" s="133">
+      <c r="D288" s="130">
         <v>0.4</v>
       </c>
-      <c r="E288" s="159">
+      <c r="E288" s="156">
         <v>0.6</v>
       </c>
-      <c r="F288" s="170">
+      <c r="F288" s="162">
         <v>0.7</v>
       </c>
-      <c r="G288" s="130"/>
-[...5 lines deleted...]
-      <c r="M288" s="133"/>
+      <c r="G288" s="180">
+        <v>0.9</v>
+      </c>
+      <c r="H288" s="130"/>
+      <c r="I288" s="130"/>
+      <c r="J288" s="130"/>
+      <c r="K288" s="130"/>
+      <c r="L288" s="130"/>
+      <c r="M288" s="130"/>
       <c r="N288" s="50"/>
       <c r="O288" s="14"/>
       <c r="R288" s="6"/>
     </row>
     <row r="289" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A289" s="50" t="s">
         <v>63</v>
       </c>
       <c r="B289" s="92">
         <v>0</v>
       </c>
       <c r="C289" s="117">
         <v>0</v>
       </c>
-      <c r="D289" s="133">
+      <c r="D289" s="130">
         <v>0</v>
       </c>
-      <c r="E289" s="159">
+      <c r="E289" s="156">
         <v>0</v>
       </c>
-      <c r="F289" s="170">
+      <c r="F289" s="162">
         <v>0</v>
       </c>
-      <c r="G289" s="127"/>
-[...5 lines deleted...]
-      <c r="M289" s="133"/>
+      <c r="G289" s="180">
+        <v>0.1</v>
+      </c>
+      <c r="H289" s="130"/>
+      <c r="I289" s="130"/>
+      <c r="J289" s="130"/>
+      <c r="K289" s="130"/>
+      <c r="L289" s="130"/>
+      <c r="M289" s="130"/>
       <c r="N289" s="50"/>
       <c r="O289" s="14"/>
       <c r="R289" s="4"/>
     </row>
     <row r="290" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A290" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B290" s="96" t="s">
         <v>90</v>
       </c>
       <c r="C290" s="106" t="s">
         <v>90</v>
       </c>
       <c r="D290" s="106" t="s">
         <v>90</v>
       </c>
-      <c r="E290" s="154" t="s">
+      <c r="E290" s="151" t="s">
         <v>90</v>
       </c>
       <c r="F290" s="96" t="s">
         <v>90</v>
       </c>
-      <c r="G290" s="128"/>
-[...5 lines deleted...]
-      <c r="M290" s="128"/>
+      <c r="G290" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="H290" s="127"/>
+      <c r="I290" s="127"/>
+      <c r="J290" s="127"/>
+      <c r="K290" s="127"/>
+      <c r="L290" s="127"/>
+      <c r="M290" s="127"/>
       <c r="N290" s="50"/>
       <c r="O290" s="14"/>
       <c r="R290" s="4"/>
     </row>
     <row r="291" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A291" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B291" s="43"/>
-      <c r="C291" s="142"/>
+      <c r="C291" s="139"/>
       <c r="D291" s="119"/>
-      <c r="E291" s="155"/>
+      <c r="E291" s="152"/>
       <c r="F291" s="93"/>
-      <c r="G291" s="124"/>
+      <c r="G291" s="178"/>
       <c r="H291" s="124"/>
       <c r="I291" s="94"/>
       <c r="J291" s="119"/>
       <c r="K291" s="94"/>
-      <c r="L291" s="137"/>
+      <c r="L291" s="134"/>
       <c r="M291" s="43"/>
       <c r="N291" s="51"/>
       <c r="O291" s="14"/>
       <c r="R291" s="4"/>
     </row>
     <row r="292" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A292" s="50" t="s">
         <v>61</v>
       </c>
       <c r="B292" s="92">
         <v>0.1</v>
       </c>
-      <c r="C292" s="133">
+      <c r="C292" s="130">
         <v>0.3</v>
       </c>
-      <c r="D292" s="133">
+      <c r="D292" s="130">
         <v>0.4</v>
       </c>
-      <c r="E292" s="159">
+      <c r="E292" s="156">
         <v>0.5</v>
       </c>
-      <c r="F292" s="170">
+      <c r="F292" s="162">
         <v>0.7</v>
       </c>
-      <c r="G292" s="130"/>
-[...5 lines deleted...]
-      <c r="M292" s="133"/>
+      <c r="G292" s="180">
+        <v>0.8</v>
+      </c>
+      <c r="H292" s="130"/>
+      <c r="I292" s="130"/>
+      <c r="J292" s="130"/>
+      <c r="K292" s="130"/>
+      <c r="L292" s="130"/>
+      <c r="M292" s="130"/>
       <c r="N292" s="50"/>
       <c r="O292" s="14"/>
       <c r="R292" s="4"/>
     </row>
     <row r="293" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A293" s="42"/>
       <c r="B293" s="92"/>
       <c r="C293" s="92"/>
       <c r="D293" s="92"/>
       <c r="E293" s="92"/>
       <c r="F293" s="92"/>
       <c r="G293" s="92"/>
       <c r="H293" s="48"/>
       <c r="I293" s="92"/>
       <c r="J293" s="92"/>
       <c r="K293" s="92"/>
       <c r="L293" s="92"/>
       <c r="M293" s="92"/>
       <c r="N293" s="65"/>
       <c r="O293" s="14"/>
       <c r="R293" s="4"/>
     </row>
     <row r="294" spans="1:18" s="3" customFormat="1" ht="45">
       <c r="A294" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B294" s="43"/>
       <c r="C294" s="44"/>
       <c r="D294" s="44"/>
       <c r="E294" s="85"/>
       <c r="F294" s="85"/>
       <c r="G294" s="48"/>
       <c r="H294" s="48"/>
       <c r="I294" s="44"/>
       <c r="J294" s="45"/>
       <c r="K294" s="44"/>
       <c r="L294" s="82"/>
       <c r="M294" s="48"/>
       <c r="N294" s="62"/>
       <c r="O294" s="14"/>
       <c r="R294" s="4"/>
     </row>
     <row r="295" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A295" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B295" s="132">
+      <c r="B295" s="129">
         <v>435</v>
       </c>
-      <c r="C295" s="132">
+      <c r="C295" s="129">
         <v>872</v>
       </c>
-      <c r="D295" s="132">
+      <c r="D295" s="129">
         <v>1311</v>
       </c>
-      <c r="E295" s="158">
+      <c r="E295" s="155">
         <v>1697</v>
       </c>
-      <c r="F295" s="169">
+      <c r="F295" s="161">
         <v>2143</v>
       </c>
-      <c r="G295" s="129"/>
-[...5 lines deleted...]
-      <c r="M295" s="132"/>
+      <c r="G295" s="179">
+        <v>2557</v>
+      </c>
+      <c r="H295" s="129"/>
+      <c r="I295" s="129"/>
+      <c r="J295" s="129"/>
+      <c r="K295" s="129"/>
+      <c r="L295" s="129"/>
+      <c r="M295" s="129"/>
       <c r="N295" s="50"/>
       <c r="O295" s="14"/>
       <c r="R295" s="6"/>
     </row>
     <row r="296" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A296" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B296" s="132">
+      <c r="B296" s="129">
         <v>435</v>
       </c>
-      <c r="C296" s="132">
+      <c r="C296" s="129">
         <v>872</v>
       </c>
-      <c r="D296" s="132">
+      <c r="D296" s="129">
         <v>1311</v>
       </c>
-      <c r="E296" s="158">
+      <c r="E296" s="155">
         <v>1697</v>
       </c>
-      <c r="F296" s="169">
+      <c r="F296" s="161">
         <v>2143</v>
       </c>
-      <c r="G296" s="129"/>
-[...5 lines deleted...]
-      <c r="M296" s="132"/>
+      <c r="G296" s="179">
+        <v>2557</v>
+      </c>
+      <c r="H296" s="129"/>
+      <c r="I296" s="129"/>
+      <c r="J296" s="129"/>
+      <c r="K296" s="129"/>
+      <c r="L296" s="129"/>
+      <c r="M296" s="129"/>
       <c r="N296" s="50"/>
       <c r="O296" s="14"/>
       <c r="R296" s="4"/>
     </row>
     <row r="297" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A297" s="42"/>
       <c r="B297" s="85"/>
       <c r="C297" s="85"/>
       <c r="D297" s="43"/>
       <c r="E297" s="85"/>
       <c r="F297" s="85"/>
       <c r="G297" s="85"/>
       <c r="H297" s="85"/>
       <c r="I297" s="85"/>
       <c r="J297" s="85"/>
       <c r="K297" s="85"/>
       <c r="L297" s="82"/>
       <c r="M297" s="85"/>
       <c r="N297" s="49"/>
       <c r="O297" s="14"/>
       <c r="R297" s="4"/>
     </row>
     <row r="298" spans="1:18" s="3" customFormat="1" ht="45">
       <c r="A298" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B298" s="45"/>
       <c r="C298" s="44"/>
       <c r="D298" s="44"/>
       <c r="E298" s="85"/>
       <c r="F298" s="85"/>
       <c r="G298" s="85"/>
       <c r="H298" s="85"/>
       <c r="I298" s="44"/>
       <c r="J298" s="44"/>
       <c r="K298" s="44"/>
       <c r="L298" s="82"/>
       <c r="M298" s="44"/>
       <c r="N298" s="62"/>
       <c r="O298" s="14"/>
       <c r="R298" s="4"/>
     </row>
     <row r="299" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A299" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B299" s="132">
+      <c r="B299" s="129">
         <v>434857</v>
       </c>
-      <c r="C299" s="132">
+      <c r="C299" s="129">
         <v>871953</v>
       </c>
-      <c r="D299" s="132">
+      <c r="D299" s="129">
         <v>1310548</v>
       </c>
-      <c r="E299" s="158">
+      <c r="E299" s="155">
         <v>1696950</v>
       </c>
-      <c r="F299" s="169">
+      <c r="F299" s="161">
         <v>2142611</v>
       </c>
-      <c r="G299" s="129"/>
-[...5 lines deleted...]
-      <c r="M299" s="132"/>
+      <c r="G299" s="179">
+        <v>2556997</v>
+      </c>
+      <c r="H299" s="129"/>
+      <c r="I299" s="129"/>
+      <c r="J299" s="129"/>
+      <c r="K299" s="129"/>
+      <c r="L299" s="129"/>
+      <c r="M299" s="129"/>
       <c r="N299" s="50"/>
       <c r="O299" s="14"/>
       <c r="P299" s="6"/>
       <c r="Q299" s="6"/>
       <c r="R299" s="6"/>
     </row>
     <row r="300" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A300" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B300" s="132">
+      <c r="B300" s="129">
         <v>434857</v>
       </c>
-      <c r="C300" s="132">
+      <c r="C300" s="129">
         <v>871953</v>
       </c>
-      <c r="D300" s="132">
+      <c r="D300" s="129">
         <v>1310548</v>
       </c>
-      <c r="E300" s="158">
+      <c r="E300" s="155">
         <v>1696950</v>
       </c>
-      <c r="F300" s="169">
+      <c r="F300" s="161">
         <v>2142611</v>
       </c>
-      <c r="G300" s="129"/>
-[...5 lines deleted...]
-      <c r="M300" s="132"/>
+      <c r="G300" s="179">
+        <v>2556997</v>
+      </c>
+      <c r="H300" s="129"/>
+      <c r="I300" s="129"/>
+      <c r="J300" s="129"/>
+      <c r="K300" s="129"/>
+      <c r="L300" s="129"/>
+      <c r="M300" s="129"/>
       <c r="N300" s="50"/>
       <c r="O300" s="14"/>
       <c r="R300" s="4"/>
     </row>
     <row r="301" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A301" s="42"/>
       <c r="B301" s="43"/>
       <c r="C301" s="85"/>
       <c r="D301" s="85"/>
       <c r="E301" s="85"/>
       <c r="F301" s="85"/>
       <c r="G301" s="48"/>
       <c r="H301" s="48"/>
       <c r="I301" s="85"/>
       <c r="J301" s="85"/>
       <c r="K301" s="85"/>
       <c r="L301" s="82"/>
       <c r="M301" s="43"/>
       <c r="N301" s="49"/>
       <c r="O301" s="14"/>
       <c r="R301" s="4"/>
     </row>
     <row r="302" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A302" s="42" t="s">
         <v>55</v>
       </c>
       <c r="B302" s="43"/>
       <c r="C302" s="56"/>
       <c r="D302" s="56"/>
       <c r="E302" s="85"/>
       <c r="F302" s="85"/>
       <c r="G302" s="48"/>
       <c r="H302" s="48"/>
       <c r="I302" s="56"/>
       <c r="J302" s="56"/>
       <c r="K302" s="56"/>
       <c r="L302" s="82"/>
       <c r="M302" s="43"/>
       <c r="N302" s="62"/>
       <c r="O302" s="14"/>
       <c r="R302" s="4"/>
     </row>
     <row r="303" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A303" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B303" s="133">
+      <c r="B303" s="130">
         <v>516.4</v>
       </c>
-      <c r="C303" s="133">
+      <c r="C303" s="130">
         <v>1017.2</v>
       </c>
-      <c r="D303" s="133">
+      <c r="D303" s="130">
         <v>1584.3</v>
       </c>
-      <c r="E303" s="159">
+      <c r="E303" s="156">
         <v>2197.3000000000002</v>
       </c>
-      <c r="F303" s="170">
+      <c r="F303" s="162">
         <v>2760.8</v>
       </c>
-      <c r="G303" s="130"/>
-[...5 lines deleted...]
-      <c r="M303" s="133"/>
+      <c r="G303" s="180">
+        <v>3298.7</v>
+      </c>
+      <c r="H303" s="130"/>
+      <c r="I303" s="130"/>
+      <c r="J303" s="130"/>
+      <c r="K303" s="130"/>
+      <c r="L303" s="130"/>
+      <c r="M303" s="130"/>
       <c r="N303" s="50"/>
       <c r="O303" s="14"/>
       <c r="R303" s="6"/>
     </row>
     <row r="304" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A304" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B304" s="133">
+      <c r="B304" s="130">
         <v>516.20000000000005</v>
       </c>
-      <c r="C304" s="133">
+      <c r="C304" s="130">
         <v>1015.7</v>
       </c>
-      <c r="D304" s="133">
+      <c r="D304" s="130">
         <v>1581.5</v>
       </c>
-      <c r="E304" s="159">
+      <c r="E304" s="156">
         <v>2193.3000000000002</v>
       </c>
-      <c r="F304" s="170">
+      <c r="F304" s="162">
         <v>2755.8</v>
       </c>
-      <c r="G304" s="130"/>
-[...5 lines deleted...]
-      <c r="M304" s="133"/>
+      <c r="G304" s="180">
+        <v>3292.6</v>
+      </c>
+      <c r="H304" s="130"/>
+      <c r="I304" s="130"/>
+      <c r="J304" s="130"/>
+      <c r="K304" s="130"/>
+      <c r="L304" s="130"/>
+      <c r="M304" s="130"/>
       <c r="N304" s="50"/>
       <c r="O304" s="14"/>
       <c r="P304" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R304" s="4"/>
     </row>
     <row r="305" spans="1:19" s="54" customFormat="1" ht="12" customHeight="1">
       <c r="A305" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B305" s="133">
+      <c r="B305" s="130">
         <v>0.2</v>
       </c>
-      <c r="C305" s="133">
+      <c r="C305" s="130">
         <v>1.5</v>
       </c>
-      <c r="D305" s="133">
+      <c r="D305" s="130">
         <v>2.8</v>
       </c>
-      <c r="E305" s="159">
+      <c r="E305" s="156">
         <v>4</v>
       </c>
-      <c r="F305" s="170">
+      <c r="F305" s="162">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G305" s="130"/>
-[...5 lines deleted...]
-      <c r="M305" s="133"/>
+      <c r="G305" s="180">
+        <v>6.1</v>
+      </c>
+      <c r="H305" s="130"/>
+      <c r="I305" s="130"/>
+      <c r="J305" s="130"/>
+      <c r="K305" s="130"/>
+      <c r="L305" s="130"/>
+      <c r="M305" s="130"/>
       <c r="N305" s="65"/>
       <c r="O305" s="44"/>
       <c r="Q305" s="81"/>
       <c r="R305" s="81"/>
       <c r="S305" s="81"/>
     </row>
     <row r="306" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A306" s="65"/>
       <c r="B306" s="43"/>
       <c r="C306" s="94"/>
       <c r="D306" s="94"/>
       <c r="E306" s="93"/>
       <c r="F306" s="92"/>
       <c r="G306" s="118"/>
       <c r="H306" s="118"/>
       <c r="I306" s="94"/>
       <c r="J306" s="94"/>
       <c r="K306" s="94"/>
       <c r="L306" s="116"/>
       <c r="M306" s="43"/>
       <c r="N306" s="65"/>
       <c r="O306" s="14"/>
       <c r="Q306" s="4"/>
       <c r="R306" s="4"/>
       <c r="S306" s="4"/>
@@ -9524,428 +9943,446 @@
         <v>98</v>
       </c>
       <c r="B307" s="43"/>
       <c r="C307" s="44"/>
       <c r="D307" s="44"/>
       <c r="E307" s="93"/>
       <c r="F307" s="93"/>
       <c r="G307" s="118"/>
       <c r="H307" s="118"/>
       <c r="I307" s="56"/>
       <c r="J307" s="56"/>
       <c r="K307" s="56"/>
       <c r="L307" s="116"/>
       <c r="M307" s="43"/>
       <c r="N307" s="62"/>
       <c r="O307" s="14"/>
       <c r="R307" s="4"/>
     </row>
     <row r="308" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A308" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B308" s="117">
         <v>165.5</v>
       </c>
-      <c r="C308" s="133">
+      <c r="C308" s="130">
         <v>307.2</v>
       </c>
-      <c r="D308" s="133">
+      <c r="D308" s="130">
         <v>467.9</v>
       </c>
-      <c r="E308" s="159">
+      <c r="E308" s="156">
         <v>625.1</v>
       </c>
-      <c r="F308" s="170">
+      <c r="F308" s="162">
         <v>770.6</v>
       </c>
-      <c r="G308" s="130"/>
-[...5 lines deleted...]
-      <c r="M308" s="133"/>
+      <c r="G308" s="180">
+        <v>920.4</v>
+      </c>
+      <c r="H308" s="130"/>
+      <c r="I308" s="130"/>
+      <c r="J308" s="130"/>
+      <c r="K308" s="130"/>
+      <c r="L308" s="130"/>
+      <c r="M308" s="130"/>
       <c r="N308" s="50"/>
       <c r="O308" s="14"/>
       <c r="P308" s="5" t="s">
         <v>89</v>
       </c>
       <c r="R308" s="6"/>
     </row>
     <row r="309" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A309" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B309" s="117">
         <v>165.5</v>
       </c>
-      <c r="C309" s="133">
+      <c r="C309" s="130">
         <v>307.2</v>
       </c>
-      <c r="D309" s="133">
+      <c r="D309" s="130">
         <v>467.9</v>
       </c>
-      <c r="E309" s="159">
+      <c r="E309" s="156">
         <v>625.1</v>
       </c>
-      <c r="F309" s="170">
+      <c r="F309" s="162">
         <v>770.6</v>
       </c>
-      <c r="G309" s="130"/>
-[...5 lines deleted...]
-      <c r="M309" s="133"/>
+      <c r="G309" s="180">
+        <v>920.4</v>
+      </c>
+      <c r="H309" s="130"/>
+      <c r="I309" s="130"/>
+      <c r="J309" s="130"/>
+      <c r="K309" s="130"/>
+      <c r="L309" s="130"/>
+      <c r="M309" s="130"/>
       <c r="N309" s="63"/>
       <c r="O309" s="14"/>
       <c r="R309" s="4"/>
     </row>
     <row r="310" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A310" s="65"/>
       <c r="B310" s="43"/>
       <c r="C310" s="56"/>
       <c r="D310" s="56"/>
       <c r="E310" s="93"/>
       <c r="F310" s="93"/>
       <c r="G310" s="118"/>
       <c r="H310" s="118"/>
       <c r="I310" s="94"/>
       <c r="J310" s="94"/>
       <c r="K310" s="94"/>
       <c r="L310" s="120"/>
       <c r="M310" s="43"/>
       <c r="N310" s="65"/>
       <c r="O310" s="14"/>
       <c r="R310" s="4"/>
     </row>
     <row r="311" spans="1:19" s="7" customFormat="1" ht="22.5">
       <c r="A311" s="42" t="s">
         <v>88</v>
       </c>
       <c r="B311" s="43"/>
       <c r="C311" s="44"/>
       <c r="D311" s="44"/>
       <c r="E311" s="93"/>
       <c r="F311" s="93"/>
       <c r="G311" s="118"/>
       <c r="H311" s="118"/>
       <c r="I311" s="56"/>
       <c r="J311" s="56"/>
       <c r="K311" s="56"/>
       <c r="L311" s="82"/>
       <c r="M311" s="43"/>
       <c r="N311" s="62"/>
       <c r="O311" s="14"/>
       <c r="R311" s="8"/>
     </row>
     <row r="312" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A312" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B312" s="133">
+      <c r="B312" s="130">
         <v>168.6</v>
       </c>
-      <c r="C312" s="133">
+      <c r="C312" s="130">
         <v>341.8</v>
       </c>
-      <c r="D312" s="133">
+      <c r="D312" s="130">
         <v>538</v>
       </c>
-      <c r="E312" s="159">
+      <c r="E312" s="156">
         <v>783.9</v>
       </c>
-      <c r="F312" s="170">
+      <c r="F312" s="162">
         <v>991.3</v>
       </c>
-      <c r="G312" s="130"/>
-[...5 lines deleted...]
-      <c r="M312" s="133"/>
+      <c r="G312" s="180">
+        <v>1185.4000000000001</v>
+      </c>
+      <c r="H312" s="130"/>
+      <c r="I312" s="130"/>
+      <c r="J312" s="130"/>
+      <c r="K312" s="130"/>
+      <c r="L312" s="130"/>
+      <c r="M312" s="130"/>
       <c r="N312" s="50"/>
       <c r="O312" s="14"/>
       <c r="P312" s="6"/>
       <c r="Q312" s="6"/>
       <c r="R312" s="6"/>
     </row>
     <row r="313" spans="1:19" s="9" customFormat="1" ht="12" customHeight="1">
       <c r="A313" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="B313" s="133">
+      <c r="B313" s="130">
         <v>168.4</v>
       </c>
-      <c r="C313" s="133">
+      <c r="C313" s="130">
         <v>340.3</v>
       </c>
-      <c r="D313" s="133">
+      <c r="D313" s="130">
         <v>535.20000000000005</v>
       </c>
-      <c r="E313" s="159">
+      <c r="E313" s="156">
         <v>779.9</v>
       </c>
-      <c r="F313" s="170">
+      <c r="F313" s="162">
         <v>986.2</v>
       </c>
-      <c r="G313" s="130"/>
-[...5 lines deleted...]
-      <c r="M313" s="133"/>
+      <c r="G313" s="180">
+        <v>1179.3</v>
+      </c>
+      <c r="H313" s="130"/>
+      <c r="I313" s="130"/>
+      <c r="J313" s="130"/>
+      <c r="K313" s="130"/>
+      <c r="L313" s="130"/>
+      <c r="M313" s="130"/>
       <c r="N313" s="79"/>
       <c r="O313" s="24"/>
     </row>
     <row r="314" spans="1:19" s="54" customFormat="1" ht="12" customHeight="1">
       <c r="A314" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B314" s="133">
+      <c r="B314" s="130">
         <v>0.2</v>
       </c>
-      <c r="C314" s="133">
+      <c r="C314" s="130">
         <v>1.5</v>
       </c>
-      <c r="D314" s="133">
+      <c r="D314" s="130">
         <v>2.8</v>
       </c>
-      <c r="E314" s="159">
+      <c r="E314" s="156">
         <v>4</v>
       </c>
-      <c r="F314" s="170">
+      <c r="F314" s="162">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G314" s="130"/>
-[...5 lines deleted...]
-      <c r="M314" s="133"/>
+      <c r="G314" s="180">
+        <v>6.1</v>
+      </c>
+      <c r="H314" s="130"/>
+      <c r="I314" s="130"/>
+      <c r="J314" s="130"/>
+      <c r="K314" s="130"/>
+      <c r="L314" s="130"/>
+      <c r="M314" s="130"/>
       <c r="N314" s="65"/>
       <c r="O314" s="44"/>
       <c r="R314" s="81"/>
     </row>
     <row r="315" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A315" s="42"/>
       <c r="B315" s="43"/>
       <c r="C315" s="56"/>
       <c r="D315" s="56"/>
       <c r="E315" s="93"/>
       <c r="F315" s="92"/>
       <c r="G315" s="118"/>
       <c r="H315" s="118"/>
       <c r="I315" s="94"/>
       <c r="J315" s="94"/>
       <c r="K315" s="94"/>
       <c r="L315" s="82"/>
       <c r="M315" s="43"/>
       <c r="N315" s="65"/>
       <c r="O315" s="14"/>
       <c r="R315" s="4"/>
     </row>
     <row r="316" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A316" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B316" s="43"/>
       <c r="C316" s="44"/>
       <c r="D316" s="44"/>
       <c r="E316" s="93"/>
       <c r="F316" s="93"/>
       <c r="G316" s="118"/>
       <c r="H316" s="118"/>
       <c r="I316" s="87"/>
       <c r="J316" s="56"/>
       <c r="K316" s="56"/>
       <c r="L316" s="82"/>
       <c r="M316" s="43"/>
       <c r="N316" s="62"/>
       <c r="O316" s="14"/>
       <c r="R316" s="4"/>
     </row>
     <row r="317" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A317" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B317" s="117">
         <v>39.700000000000003</v>
       </c>
-      <c r="C317" s="133">
+      <c r="C317" s="130">
         <v>76.599999999999994</v>
       </c>
-      <c r="D317" s="133">
+      <c r="D317" s="130">
         <v>106.9</v>
       </c>
-      <c r="E317" s="159">
+      <c r="E317" s="156">
         <v>122</v>
       </c>
-      <c r="F317" s="170">
+      <c r="F317" s="162">
         <v>144</v>
       </c>
-      <c r="G317" s="130"/>
-[...5 lines deleted...]
-      <c r="M317" s="133"/>
+      <c r="G317" s="180">
+        <v>164</v>
+      </c>
+      <c r="H317" s="130"/>
+      <c r="I317" s="130"/>
+      <c r="J317" s="130"/>
+      <c r="K317" s="130"/>
+      <c r="L317" s="130"/>
+      <c r="M317" s="130"/>
       <c r="N317" s="50"/>
       <c r="O317" s="14"/>
       <c r="R317" s="6"/>
     </row>
     <row r="318" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A318" s="63" t="s">
         <v>63</v>
       </c>
       <c r="B318" s="117">
         <v>39.700000000000003</v>
       </c>
-      <c r="C318" s="133">
+      <c r="C318" s="130">
         <v>76.599999999999994</v>
       </c>
-      <c r="D318" s="133">
+      <c r="D318" s="130">
         <v>106.9</v>
       </c>
-      <c r="E318" s="159">
+      <c r="E318" s="156">
         <v>122</v>
       </c>
-      <c r="F318" s="170">
+      <c r="F318" s="162">
         <v>144</v>
       </c>
-      <c r="G318" s="130"/>
-[...5 lines deleted...]
-      <c r="M318" s="133"/>
+      <c r="G318" s="180">
+        <v>164</v>
+      </c>
+      <c r="H318" s="130"/>
+      <c r="I318" s="130"/>
+      <c r="J318" s="130"/>
+      <c r="K318" s="130"/>
+      <c r="L318" s="130"/>
+      <c r="M318" s="130"/>
       <c r="N318" s="63"/>
       <c r="O318" s="14"/>
       <c r="R318" s="4"/>
     </row>
     <row r="319" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A319" s="65"/>
       <c r="B319" s="43"/>
       <c r="C319" s="56"/>
       <c r="D319" s="56"/>
       <c r="E319" s="93"/>
       <c r="F319" s="93"/>
       <c r="G319" s="118"/>
       <c r="H319" s="118"/>
       <c r="I319" s="94"/>
       <c r="J319" s="94"/>
       <c r="K319" s="94"/>
       <c r="L319" s="82"/>
       <c r="M319" s="43"/>
       <c r="N319" s="65"/>
       <c r="O319" s="14"/>
       <c r="R319" s="4"/>
     </row>
     <row r="320" spans="1:19" s="3" customFormat="1" ht="22.5">
       <c r="A320" s="42" t="s">
         <v>105</v>
       </c>
       <c r="B320" s="43"/>
       <c r="C320" s="44"/>
       <c r="D320" s="45"/>
       <c r="E320" s="93"/>
       <c r="F320" s="93"/>
       <c r="G320" s="118"/>
       <c r="H320" s="118"/>
       <c r="I320" s="45"/>
       <c r="J320" s="47"/>
       <c r="K320" s="44"/>
       <c r="L320" s="82"/>
       <c r="M320" s="48"/>
       <c r="N320" s="62"/>
       <c r="O320" s="14"/>
       <c r="Q320" s="4"/>
       <c r="R320" s="4"/>
     </row>
     <row r="321" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A321" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B321" s="133">
+      <c r="B321" s="130">
         <v>18.5</v>
       </c>
-      <c r="C321" s="133">
+      <c r="C321" s="130">
         <v>36.6</v>
       </c>
-      <c r="D321" s="133">
+      <c r="D321" s="130">
         <v>57.1</v>
       </c>
-      <c r="E321" s="159">
+      <c r="E321" s="156">
         <v>77.7</v>
       </c>
-      <c r="F321" s="170">
+      <c r="F321" s="162">
         <v>98.8</v>
       </c>
-      <c r="G321" s="130"/>
-[...5 lines deleted...]
-      <c r="M321" s="133"/>
+      <c r="G321" s="180">
+        <v>118.6</v>
+      </c>
+      <c r="H321" s="130"/>
+      <c r="I321" s="130"/>
+      <c r="J321" s="130"/>
+      <c r="K321" s="130"/>
+      <c r="L321" s="130"/>
+      <c r="M321" s="130"/>
       <c r="N321" s="50"/>
       <c r="O321" s="14"/>
       <c r="R321" s="6"/>
     </row>
     <row r="322" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A322" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="B322" s="133">
+      <c r="B322" s="130">
         <v>18.5</v>
       </c>
-      <c r="C322" s="133">
+      <c r="C322" s="130">
         <v>36.6</v>
       </c>
-      <c r="D322" s="133">
+      <c r="D322" s="130">
         <v>57.1</v>
       </c>
-      <c r="E322" s="159">
+      <c r="E322" s="156">
         <v>77.7</v>
       </c>
-      <c r="F322" s="170">
+      <c r="F322" s="162">
         <v>98.8</v>
       </c>
-      <c r="G322" s="130"/>
-[...5 lines deleted...]
-      <c r="M322" s="133"/>
+      <c r="G322" s="180">
+        <v>118.6</v>
+      </c>
+      <c r="H322" s="130"/>
+      <c r="I322" s="130"/>
+      <c r="J322" s="130"/>
+      <c r="K322" s="130"/>
+      <c r="L322" s="130"/>
+      <c r="M322" s="130"/>
       <c r="N322" s="63"/>
       <c r="O322" s="14"/>
       <c r="R322" s="4"/>
     </row>
     <row r="323" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A323" s="42"/>
       <c r="B323" s="43"/>
       <c r="C323" s="44"/>
       <c r="D323" s="44"/>
       <c r="E323" s="85"/>
       <c r="F323" s="85"/>
       <c r="G323" s="48"/>
       <c r="H323" s="48"/>
       <c r="I323" s="94"/>
       <c r="J323" s="94"/>
       <c r="K323" s="94"/>
       <c r="L323" s="82"/>
       <c r="M323" s="43"/>
       <c r="N323" s="65"/>
       <c r="O323" s="14"/>
       <c r="R323" s="4"/>
     </row>
     <row r="324" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A324" s="42" t="s">
         <v>95</v>
@@ -9963,51 +10400,53 @@
       <c r="L324" s="82"/>
       <c r="M324" s="43"/>
       <c r="N324" s="49"/>
       <c r="O324" s="14"/>
       <c r="R324" s="4"/>
     </row>
     <row r="325" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A325" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B325" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C325" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D325" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E325" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F325" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G325" s="43"/>
+      <c r="G325" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H325" s="43"/>
       <c r="I325" s="43"/>
       <c r="J325" s="43"/>
       <c r="K325" s="43"/>
       <c r="L325" s="43"/>
       <c r="M325" s="43"/>
       <c r="N325" s="50"/>
       <c r="O325" s="14"/>
       <c r="R325" s="6"/>
     </row>
     <row r="326" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A326" s="42"/>
       <c r="B326" s="43"/>
       <c r="C326" s="94"/>
       <c r="D326" s="94"/>
       <c r="E326" s="85"/>
       <c r="F326" s="85"/>
       <c r="G326" s="48"/>
       <c r="H326" s="48"/>
       <c r="I326" s="94"/>
       <c r="J326" s="94"/>
       <c r="K326" s="96"/>
       <c r="L326" s="82"/>
       <c r="M326" s="43"/>
       <c r="N326" s="49"/>
@@ -10018,467 +10457,487 @@
       <c r="A327" s="42" t="s">
         <v>78</v>
       </c>
       <c r="B327" s="43"/>
       <c r="C327" s="56"/>
       <c r="D327" s="56"/>
       <c r="E327" s="85"/>
       <c r="F327" s="85"/>
       <c r="G327" s="48"/>
       <c r="H327" s="48"/>
       <c r="I327" s="85"/>
       <c r="J327" s="56"/>
       <c r="K327" s="56"/>
       <c r="L327" s="82"/>
       <c r="M327" s="43"/>
       <c r="N327" s="70"/>
       <c r="O327" s="27"/>
       <c r="P327" s="4"/>
       <c r="R327" s="4"/>
       <c r="T327" s="4"/>
     </row>
     <row r="328" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A328" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B328" s="132">
+      <c r="B328" s="129">
         <v>3775</v>
       </c>
-      <c r="C328" s="132">
+      <c r="C328" s="129">
         <v>17782</v>
       </c>
-      <c r="D328" s="132">
+      <c r="D328" s="129">
         <v>31788</v>
       </c>
-      <c r="E328" s="158">
+      <c r="E328" s="155">
         <v>45795</v>
       </c>
-      <c r="F328" s="169">
+      <c r="F328" s="161">
         <v>52019</v>
       </c>
-      <c r="G328" s="129"/>
-[...5 lines deleted...]
-      <c r="M328" s="132"/>
+      <c r="G328" s="179">
+        <v>58244</v>
+      </c>
+      <c r="H328" s="129"/>
+      <c r="I328" s="129"/>
+      <c r="J328" s="129"/>
+      <c r="K328" s="129"/>
+      <c r="L328" s="129"/>
+      <c r="M328" s="129"/>
       <c r="N328" s="50"/>
       <c r="O328" s="27"/>
       <c r="P328" s="6"/>
       <c r="R328" s="6"/>
       <c r="T328" s="6"/>
     </row>
     <row r="329" spans="1:20" s="10" customFormat="1" ht="12" customHeight="1">
       <c r="A329" s="80" t="s">
         <v>63</v>
       </c>
-      <c r="B329" s="132">
+      <c r="B329" s="129">
         <v>3775</v>
       </c>
-      <c r="C329" s="132">
+      <c r="C329" s="129">
         <v>17782</v>
       </c>
-      <c r="D329" s="132">
+      <c r="D329" s="129">
         <v>31788</v>
       </c>
-      <c r="E329" s="158">
+      <c r="E329" s="155">
         <v>45795</v>
       </c>
-      <c r="F329" s="169">
+      <c r="F329" s="161">
         <v>52019</v>
       </c>
-      <c r="G329" s="129"/>
-[...5 lines deleted...]
-      <c r="M329" s="132"/>
+      <c r="G329" s="179">
+        <v>58244</v>
+      </c>
+      <c r="H329" s="129"/>
+      <c r="I329" s="129"/>
+      <c r="J329" s="129"/>
+      <c r="K329" s="129"/>
+      <c r="L329" s="129"/>
+      <c r="M329" s="129"/>
       <c r="N329" s="80"/>
       <c r="O329" s="29"/>
     </row>
     <row r="330" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A330" s="42"/>
       <c r="B330" s="43"/>
       <c r="C330" s="85"/>
       <c r="D330" s="85"/>
       <c r="E330" s="85"/>
       <c r="F330" s="85"/>
       <c r="G330" s="48"/>
       <c r="H330" s="48"/>
       <c r="I330" s="85"/>
       <c r="J330" s="85"/>
       <c r="K330" s="85"/>
       <c r="L330" s="82"/>
       <c r="M330" s="43"/>
       <c r="N330" s="49"/>
       <c r="O330" s="27"/>
       <c r="P330" s="4"/>
       <c r="R330" s="4"/>
       <c r="T330" s="4"/>
     </row>
     <row r="331" spans="1:20" s="3" customFormat="1" ht="22.5">
       <c r="A331" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B331" s="93"/>
       <c r="C331" s="56"/>
       <c r="D331" s="44"/>
       <c r="E331" s="85"/>
       <c r="F331" s="85"/>
       <c r="G331" s="48"/>
       <c r="H331" s="48"/>
       <c r="I331" s="56"/>
       <c r="J331" s="45"/>
       <c r="K331" s="44"/>
       <c r="L331" s="82"/>
       <c r="M331" s="93"/>
       <c r="N331" s="62"/>
       <c r="O331" s="27"/>
       <c r="P331" s="4"/>
       <c r="R331" s="4"/>
       <c r="T331" s="4"/>
     </row>
     <row r="332" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A332" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B332" s="132">
+      <c r="B332" s="129">
         <v>166</v>
       </c>
-      <c r="C332" s="132">
+      <c r="C332" s="129">
         <v>427</v>
       </c>
-      <c r="D332" s="132">
+      <c r="D332" s="129">
         <v>701</v>
       </c>
-      <c r="E332" s="158">
+      <c r="E332" s="155">
         <v>1668</v>
       </c>
-      <c r="F332" s="169">
+      <c r="F332" s="161">
         <v>2880</v>
       </c>
-      <c r="G332" s="129"/>
-[...5 lines deleted...]
-      <c r="M332" s="132"/>
+      <c r="G332" s="179">
+        <v>4393</v>
+      </c>
+      <c r="H332" s="129"/>
+      <c r="I332" s="129"/>
+      <c r="J332" s="129"/>
+      <c r="K332" s="129"/>
+      <c r="L332" s="129"/>
+      <c r="M332" s="129"/>
       <c r="N332" s="50"/>
       <c r="O332" s="27"/>
       <c r="P332" s="6"/>
       <c r="R332" s="6"/>
       <c r="T332" s="6"/>
     </row>
     <row r="333" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1">
       <c r="A333" s="71" t="s">
         <v>63</v>
       </c>
-      <c r="B333" s="132">
+      <c r="B333" s="129">
         <v>165</v>
       </c>
-      <c r="C333" s="132">
+      <c r="C333" s="129">
         <v>426</v>
       </c>
-      <c r="D333" s="132">
+      <c r="D333" s="129">
         <v>700</v>
       </c>
-      <c r="E333" s="158">
+      <c r="E333" s="155">
         <v>1667</v>
       </c>
-      <c r="F333" s="169">
+      <c r="F333" s="161">
         <v>2879</v>
       </c>
-      <c r="G333" s="129"/>
-[...5 lines deleted...]
-      <c r="M333" s="132"/>
+      <c r="G333" s="179">
+        <v>4392</v>
+      </c>
+      <c r="H333" s="129"/>
+      <c r="I333" s="129"/>
+      <c r="J333" s="129"/>
+      <c r="K333" s="129"/>
+      <c r="L333" s="129"/>
+      <c r="M333" s="129"/>
       <c r="N333" s="71"/>
       <c r="O333" s="26"/>
     </row>
     <row r="334" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1">
       <c r="A334" s="50" t="s">
         <v>106</v>
       </c>
-      <c r="B334" s="132">
+      <c r="B334" s="129">
         <v>1</v>
       </c>
-      <c r="C334" s="132">
+      <c r="C334" s="129">
         <v>1</v>
       </c>
-      <c r="D334" s="132">
+      <c r="D334" s="129">
         <v>1</v>
       </c>
-      <c r="E334" s="158">
+      <c r="E334" s="155">
         <v>1</v>
       </c>
-      <c r="F334" s="169">
+      <c r="F334" s="161">
         <v>1</v>
       </c>
-      <c r="G334" s="129"/>
-[...5 lines deleted...]
-      <c r="M334" s="132"/>
+      <c r="G334" s="179">
+        <v>1</v>
+      </c>
+      <c r="H334" s="129"/>
+      <c r="I334" s="129"/>
+      <c r="J334" s="129"/>
+      <c r="K334" s="129"/>
+      <c r="L334" s="129"/>
+      <c r="M334" s="129"/>
       <c r="N334" s="71"/>
       <c r="O334" s="26"/>
     </row>
     <row r="335" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A335" s="42"/>
       <c r="B335" s="43"/>
       <c r="C335" s="85"/>
       <c r="D335" s="85"/>
       <c r="E335" s="85"/>
       <c r="F335" s="82"/>
       <c r="G335" s="48"/>
       <c r="H335" s="48"/>
       <c r="I335" s="85"/>
       <c r="J335" s="85"/>
       <c r="K335" s="85"/>
       <c r="L335" s="82"/>
       <c r="M335" s="43"/>
       <c r="N335" s="49"/>
       <c r="O335" s="27"/>
       <c r="P335" s="4"/>
       <c r="R335" s="4"/>
       <c r="T335" s="4"/>
     </row>
     <row r="336" spans="1:20" s="3" customFormat="1" ht="56.25">
       <c r="A336" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B336" s="43"/>
       <c r="C336" s="56"/>
       <c r="D336" s="56"/>
       <c r="E336" s="85"/>
       <c r="F336" s="85"/>
       <c r="G336" s="48"/>
       <c r="H336" s="48"/>
       <c r="I336" s="44"/>
       <c r="J336" s="56"/>
       <c r="K336" s="56"/>
       <c r="L336" s="82"/>
       <c r="M336" s="43"/>
       <c r="N336" s="62"/>
       <c r="O336" s="27"/>
       <c r="P336" s="4"/>
       <c r="R336" s="4"/>
       <c r="T336" s="4"/>
     </row>
     <row r="337" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A337" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B337" s="139" t="s">
+      <c r="B337" s="136" t="s">
         <v>90</v>
       </c>
       <c r="C337" s="109">
         <v>1</v>
       </c>
-      <c r="D337" s="132">
+      <c r="D337" s="129">
         <v>3</v>
       </c>
-      <c r="E337" s="158">
+      <c r="E337" s="155">
         <v>13</v>
       </c>
-      <c r="F337" s="169">
+      <c r="F337" s="161">
         <v>30</v>
       </c>
-      <c r="G337" s="129"/>
-[...5 lines deleted...]
-      <c r="M337" s="132"/>
+      <c r="G337" s="179">
+        <v>51</v>
+      </c>
+      <c r="H337" s="129"/>
+      <c r="I337" s="129"/>
+      <c r="J337" s="129"/>
+      <c r="K337" s="129"/>
+      <c r="L337" s="129"/>
+      <c r="M337" s="129"/>
       <c r="N337" s="50"/>
       <c r="O337" s="27"/>
       <c r="P337" s="6"/>
       <c r="R337" s="6"/>
       <c r="T337" s="6"/>
     </row>
     <row r="338" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1">
       <c r="A338" s="71" t="s">
         <v>63</v>
       </c>
-      <c r="B338" s="139" t="s">
+      <c r="B338" s="136" t="s">
         <v>90</v>
       </c>
       <c r="C338" s="109">
         <v>1</v>
       </c>
-      <c r="D338" s="132">
+      <c r="D338" s="129">
         <v>3</v>
       </c>
-      <c r="E338" s="158">
+      <c r="E338" s="155">
         <v>13</v>
       </c>
-      <c r="F338" s="169">
+      <c r="F338" s="161">
         <v>30</v>
       </c>
-      <c r="G338" s="129"/>
-[...5 lines deleted...]
-      <c r="M338" s="132"/>
+      <c r="G338" s="179">
+        <v>51</v>
+      </c>
+      <c r="H338" s="129"/>
+      <c r="I338" s="129"/>
+      <c r="J338" s="129"/>
+      <c r="K338" s="129"/>
+      <c r="L338" s="129"/>
+      <c r="M338" s="129"/>
       <c r="N338" s="71"/>
       <c r="O338" s="26"/>
     </row>
     <row r="339" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A339" s="42"/>
       <c r="B339" s="43"/>
       <c r="C339" s="44"/>
       <c r="D339" s="56"/>
       <c r="E339" s="85"/>
       <c r="F339" s="85"/>
       <c r="G339" s="48"/>
       <c r="H339" s="48"/>
       <c r="I339" s="45"/>
       <c r="J339" s="45"/>
       <c r="K339" s="44"/>
       <c r="L339" s="82"/>
       <c r="M339" s="48"/>
       <c r="N339" s="49"/>
       <c r="O339" s="27"/>
       <c r="P339" s="4"/>
       <c r="R339" s="4"/>
       <c r="T339" s="4"/>
     </row>
     <row r="340" spans="1:20" s="3" customFormat="1" ht="68.25" customHeight="1">
       <c r="A340" s="42" t="s">
         <v>84</v>
       </c>
       <c r="B340" s="43"/>
       <c r="C340" s="44"/>
       <c r="D340" s="44"/>
       <c r="E340" s="85"/>
       <c r="F340" s="85"/>
       <c r="G340" s="48"/>
       <c r="H340" s="48"/>
       <c r="I340" s="56"/>
       <c r="J340" s="56"/>
       <c r="K340" s="56"/>
       <c r="L340" s="82"/>
       <c r="M340" s="43"/>
       <c r="N340" s="62"/>
       <c r="O340" s="14"/>
       <c r="R340" s="4"/>
     </row>
     <row r="341" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A341" s="50" t="s">
         <v>92</v>
       </c>
-      <c r="B341" s="133">
+      <c r="B341" s="130">
         <v>1.8</v>
       </c>
-      <c r="C341" s="133">
+      <c r="C341" s="130">
         <v>5.9</v>
       </c>
-      <c r="D341" s="133">
+      <c r="D341" s="130">
         <v>10.1</v>
       </c>
-      <c r="E341" s="159">
+      <c r="E341" s="156">
         <v>15.8</v>
       </c>
-      <c r="F341" s="170">
+      <c r="F341" s="162">
         <v>20.2</v>
       </c>
-      <c r="G341" s="130"/>
-[...5 lines deleted...]
-      <c r="M341" s="133"/>
+      <c r="G341" s="180">
+        <v>24.1</v>
+      </c>
+      <c r="H341" s="130"/>
+      <c r="I341" s="130"/>
+      <c r="J341" s="130"/>
+      <c r="K341" s="130"/>
+      <c r="L341" s="130"/>
+      <c r="M341" s="130"/>
       <c r="N341" s="50"/>
       <c r="O341" s="14"/>
       <c r="R341" s="6"/>
     </row>
     <row r="342" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1">
       <c r="A342" s="71" t="s">
         <v>93</v>
       </c>
-      <c r="B342" s="139" t="s">
-[...2 lines deleted...]
-      <c r="C342" s="133">
+      <c r="B342" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="C342" s="130">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D342" s="133">
+      <c r="D342" s="130">
         <v>4.7</v>
       </c>
-      <c r="E342" s="159">
+      <c r="E342" s="156">
         <v>7</v>
       </c>
-      <c r="F342" s="170">
+      <c r="F342" s="162">
         <v>7</v>
       </c>
-      <c r="G342" s="130"/>
-[...5 lines deleted...]
-      <c r="M342" s="133"/>
+      <c r="G342" s="180">
+        <v>7</v>
+      </c>
+      <c r="H342" s="130"/>
+      <c r="I342" s="130"/>
+      <c r="J342" s="130"/>
+      <c r="K342" s="130"/>
+      <c r="L342" s="130"/>
+      <c r="M342" s="130"/>
       <c r="N342" s="71"/>
       <c r="O342" s="26"/>
     </row>
     <row r="343" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A343" s="50" t="s">
         <v>91</v>
       </c>
-      <c r="B343" s="133">
+      <c r="B343" s="130">
         <v>1.8</v>
       </c>
-      <c r="C343" s="133">
+      <c r="C343" s="130">
         <v>3.6</v>
       </c>
-      <c r="D343" s="133">
+      <c r="D343" s="130">
         <v>5.4</v>
       </c>
-      <c r="E343" s="159">
+      <c r="E343" s="156">
         <v>8.8000000000000007</v>
       </c>
-      <c r="F343" s="170">
+      <c r="F343" s="162">
         <v>13.2</v>
       </c>
-      <c r="G343" s="130"/>
-[...5 lines deleted...]
-      <c r="M343" s="133"/>
+      <c r="G343" s="180">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="H343" s="130"/>
+      <c r="I343" s="130"/>
+      <c r="J343" s="130"/>
+      <c r="K343" s="130"/>
+      <c r="L343" s="130"/>
+      <c r="M343" s="130"/>
       <c r="N343" s="50"/>
       <c r="O343" s="14"/>
       <c r="P343" s="3" t="s">
         <v>89</v>
       </c>
       <c r="Q343" s="4"/>
       <c r="R343" s="4"/>
     </row>
     <row r="344" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A344" s="42"/>
       <c r="B344" s="94"/>
       <c r="C344" s="94"/>
       <c r="D344" s="94"/>
       <c r="E344" s="85"/>
       <c r="F344" s="85"/>
       <c r="G344" s="43"/>
       <c r="H344" s="43"/>
       <c r="I344" s="94"/>
       <c r="J344" s="94"/>
       <c r="K344" s="94"/>
       <c r="L344" s="82"/>
       <c r="M344" s="94"/>
       <c r="N344" s="49"/>
       <c r="O344" s="14"/>
       <c r="R344" s="4"/>
@@ -10488,179 +10947,187 @@
         <v>25</v>
       </c>
       <c r="B345" s="45"/>
       <c r="C345" s="44"/>
       <c r="D345" s="45"/>
       <c r="E345" s="85"/>
       <c r="F345" s="85"/>
       <c r="G345" s="43"/>
       <c r="H345" s="43"/>
       <c r="I345" s="45"/>
       <c r="J345" s="45"/>
       <c r="K345" s="45"/>
       <c r="L345" s="82"/>
       <c r="M345" s="45"/>
       <c r="N345" s="62"/>
       <c r="O345" s="14"/>
       <c r="R345" s="4"/>
     </row>
     <row r="346" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A346" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B346" s="109">
         <v>6722</v>
       </c>
-      <c r="C346" s="132">
+      <c r="C346" s="129">
         <v>12826</v>
       </c>
-      <c r="D346" s="132">
+      <c r="D346" s="129">
         <v>20694</v>
       </c>
-      <c r="E346" s="158">
+      <c r="E346" s="155">
         <v>28553</v>
       </c>
-      <c r="F346" s="169">
+      <c r="F346" s="161">
         <v>37872</v>
       </c>
-      <c r="G346" s="129"/>
-[...5 lines deleted...]
-      <c r="M346" s="132"/>
+      <c r="G346" s="179">
+        <v>47353</v>
+      </c>
+      <c r="H346" s="129"/>
+      <c r="I346" s="129"/>
+      <c r="J346" s="129"/>
+      <c r="K346" s="129"/>
+      <c r="L346" s="129"/>
+      <c r="M346" s="129"/>
       <c r="N346" s="50"/>
       <c r="O346" s="14"/>
       <c r="R346" s="4"/>
     </row>
     <row r="347" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A347" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B347" s="144" t="s">
-[...5 lines deleted...]
-      <c r="D347" s="132">
+      <c r="B347" s="141" t="s">
+        <v>90</v>
+      </c>
+      <c r="C347" s="141" t="s">
+        <v>90</v>
+      </c>
+      <c r="D347" s="129">
         <v>1</v>
       </c>
-      <c r="E347" s="158">
+      <c r="E347" s="155">
         <v>1</v>
       </c>
-      <c r="F347" s="169">
+      <c r="F347" s="161">
         <v>1</v>
       </c>
-      <c r="G347" s="129"/>
-[...5 lines deleted...]
-      <c r="M347" s="132"/>
+      <c r="G347" s="179">
+        <v>1</v>
+      </c>
+      <c r="H347" s="129"/>
+      <c r="I347" s="129"/>
+      <c r="J347" s="129"/>
+      <c r="K347" s="129"/>
+      <c r="L347" s="129"/>
+      <c r="M347" s="129"/>
       <c r="N347" s="50"/>
       <c r="O347" s="14"/>
       <c r="R347" s="4"/>
     </row>
     <row r="348" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A348" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B348" s="144" t="s">
+      <c r="B348" s="141" t="s">
         <v>90</v>
       </c>
       <c r="C348" s="82" t="s">
         <v>90</v>
       </c>
       <c r="D348" s="82" t="s">
         <v>90</v>
       </c>
       <c r="E348" s="82" t="s">
         <v>90</v>
       </c>
       <c r="F348" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G348" s="100"/>
+      <c r="G348" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H348" s="100"/>
       <c r="I348" s="100"/>
       <c r="J348" s="100"/>
       <c r="K348" s="100"/>
       <c r="L348" s="100"/>
       <c r="M348" s="100"/>
       <c r="N348" s="50"/>
       <c r="O348" s="14"/>
       <c r="R348" s="4"/>
     </row>
     <row r="349" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A349" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B349" s="44"/>
       <c r="C349" s="84"/>
       <c r="D349" s="121"/>
-      <c r="E349" s="156"/>
+      <c r="E349" s="153"/>
       <c r="F349" s="97"/>
-      <c r="G349" s="121"/>
+      <c r="G349" s="177"/>
       <c r="H349" s="121"/>
       <c r="I349" s="102"/>
       <c r="J349" s="102"/>
       <c r="K349" s="107"/>
       <c r="L349" s="98"/>
       <c r="M349" s="107"/>
       <c r="N349" s="51"/>
       <c r="O349" s="14"/>
       <c r="R349" s="4"/>
     </row>
     <row r="350" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A350" s="50" t="s">
         <v>68</v>
       </c>
       <c r="B350" s="109">
         <v>6722</v>
       </c>
-      <c r="C350" s="132">
+      <c r="C350" s="129">
         <v>12826</v>
       </c>
-      <c r="D350" s="132">
+      <c r="D350" s="129">
         <v>20693</v>
       </c>
-      <c r="E350" s="158">
+      <c r="E350" s="155">
         <v>28552</v>
       </c>
-      <c r="F350" s="169">
+      <c r="F350" s="161">
         <v>37871</v>
       </c>
-      <c r="G350" s="129"/>
-[...5 lines deleted...]
-      <c r="M350" s="132"/>
+      <c r="G350" s="179">
+        <v>47352</v>
+      </c>
+      <c r="H350" s="129"/>
+      <c r="I350" s="129"/>
+      <c r="J350" s="129"/>
+      <c r="K350" s="129"/>
+      <c r="L350" s="129"/>
+      <c r="M350" s="129"/>
       <c r="N350" s="50"/>
       <c r="O350" s="14"/>
       <c r="R350" s="4"/>
     </row>
     <row r="351" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A351" s="42"/>
       <c r="B351" s="43"/>
       <c r="C351" s="44"/>
       <c r="D351" s="44"/>
       <c r="E351" s="85"/>
       <c r="F351" s="85"/>
       <c r="G351" s="48"/>
       <c r="H351" s="48"/>
       <c r="I351" s="45"/>
       <c r="J351" s="45"/>
       <c r="K351" s="44"/>
       <c r="L351" s="82"/>
       <c r="M351" s="48"/>
       <c r="N351" s="65"/>
       <c r="O351" s="14"/>
       <c r="R351" s="4"/>
     </row>
     <row r="352" spans="1:20" s="3" customFormat="1" ht="33.75">
       <c r="A352" s="42" t="s">
         <v>26</v>
@@ -10673,119 +11140,125 @@
       <c r="G352" s="48"/>
       <c r="H352" s="48"/>
       <c r="I352" s="56"/>
       <c r="J352" s="45"/>
       <c r="K352" s="44"/>
       <c r="L352" s="82"/>
       <c r="M352" s="43"/>
       <c r="N352" s="62"/>
       <c r="O352" s="14"/>
       <c r="Q352" s="4"/>
       <c r="R352" s="4"/>
     </row>
     <row r="353" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A353" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B353" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C353" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D353" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="E353" s="158">
+      <c r="E353" s="155">
         <v>47</v>
       </c>
-      <c r="F353" s="169">
+      <c r="F353" s="161">
         <v>66</v>
       </c>
-      <c r="G353" s="83"/>
+      <c r="G353" s="179">
+        <v>66</v>
+      </c>
       <c r="H353" s="83"/>
       <c r="I353" s="83"/>
       <c r="J353" s="83"/>
       <c r="K353" s="83"/>
       <c r="L353" s="83"/>
       <c r="M353" s="83"/>
       <c r="N353" s="50"/>
       <c r="O353" s="14"/>
       <c r="Q353" s="6"/>
       <c r="R353" s="6"/>
     </row>
     <row r="354" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A354" s="50" t="s">
         <v>63</v>
       </c>
       <c r="B354" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C354" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D354" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="E354" s="158">
+      <c r="E354" s="155">
         <v>47</v>
       </c>
-      <c r="F354" s="169">
+      <c r="F354" s="161">
         <v>66</v>
       </c>
-      <c r="G354" s="83"/>
+      <c r="G354" s="179">
+        <v>66</v>
+      </c>
       <c r="H354" s="83"/>
       <c r="I354" s="83"/>
       <c r="J354" s="83"/>
       <c r="K354" s="83"/>
       <c r="L354" s="83"/>
       <c r="M354" s="83"/>
       <c r="N354" s="50"/>
       <c r="O354" s="14"/>
       <c r="Q354" s="6"/>
       <c r="R354" s="6"/>
     </row>
     <row r="355" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A355" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B355" s="88" t="s">
         <v>90</v>
       </c>
       <c r="C355" s="88" t="s">
         <v>90</v>
       </c>
       <c r="D355" s="88" t="s">
         <v>90</v>
       </c>
       <c r="E355" s="88" t="s">
         <v>90</v>
       </c>
       <c r="F355" s="88" t="s">
         <v>90</v>
       </c>
-      <c r="G355" s="88"/>
+      <c r="G355" s="88" t="s">
+        <v>90</v>
+      </c>
       <c r="H355" s="88"/>
       <c r="I355" s="88"/>
       <c r="J355" s="88"/>
       <c r="K355" s="88"/>
       <c r="L355" s="88"/>
       <c r="M355" s="88"/>
       <c r="N355" s="50"/>
       <c r="O355" s="14"/>
       <c r="Q355" s="4"/>
       <c r="R355" s="4"/>
     </row>
     <row r="356" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A356" s="42"/>
       <c r="B356" s="43"/>
       <c r="C356" s="85"/>
       <c r="D356" s="85"/>
       <c r="E356" s="85"/>
       <c r="F356" s="85"/>
       <c r="G356" s="48"/>
       <c r="H356" s="48"/>
       <c r="I356" s="44"/>
       <c r="J356" s="85"/>
       <c r="K356" s="85"/>
       <c r="L356" s="82"/>
       <c r="M356" s="43"/>
@@ -10797,365 +11270,385 @@
     <row r="357" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A357" s="42" t="s">
         <v>56</v>
       </c>
       <c r="B357" s="43"/>
       <c r="C357" s="56"/>
       <c r="D357" s="44"/>
       <c r="E357" s="85"/>
       <c r="F357" s="85"/>
       <c r="G357" s="48"/>
       <c r="H357" s="48"/>
       <c r="I357" s="45"/>
       <c r="J357" s="45"/>
       <c r="K357" s="44"/>
       <c r="L357" s="82"/>
       <c r="M357" s="43"/>
       <c r="N357" s="62"/>
       <c r="O357" s="14"/>
       <c r="Q357" s="4"/>
       <c r="R357" s="4"/>
     </row>
     <row r="358" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A358" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B358" s="132">
+      <c r="B358" s="129">
         <v>20826</v>
       </c>
-      <c r="C358" s="132">
+      <c r="C358" s="129">
         <v>50737</v>
       </c>
-      <c r="D358" s="132">
+      <c r="D358" s="129">
         <v>80461</v>
       </c>
-      <c r="E358" s="158">
+      <c r="E358" s="155">
         <v>124589</v>
       </c>
-      <c r="F358" s="169">
+      <c r="F358" s="161">
         <v>164332</v>
       </c>
-      <c r="G358" s="129"/>
-[...5 lines deleted...]
-      <c r="M358" s="132"/>
+      <c r="G358" s="179">
+        <v>207599</v>
+      </c>
+      <c r="H358" s="129"/>
+      <c r="I358" s="129"/>
+      <c r="J358" s="129"/>
+      <c r="K358" s="129"/>
+      <c r="L358" s="129"/>
+      <c r="M358" s="129"/>
       <c r="N358" s="50"/>
       <c r="O358" s="14"/>
       <c r="Q358" s="6"/>
       <c r="R358" s="6"/>
     </row>
     <row r="359" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A359" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B359" s="132">
+      <c r="B359" s="129">
         <v>6649</v>
       </c>
-      <c r="C359" s="132">
+      <c r="C359" s="129">
         <v>20254</v>
       </c>
-      <c r="D359" s="132">
+      <c r="D359" s="129">
         <v>34239</v>
       </c>
-      <c r="E359" s="158">
+      <c r="E359" s="155">
         <v>57638</v>
       </c>
-      <c r="F359" s="169">
+      <c r="F359" s="161">
         <v>80660</v>
       </c>
-      <c r="G359" s="129"/>
-[...5 lines deleted...]
-      <c r="M359" s="132"/>
+      <c r="G359" s="179">
+        <v>102266</v>
+      </c>
+      <c r="H359" s="129"/>
+      <c r="I359" s="129"/>
+      <c r="J359" s="129"/>
+      <c r="K359" s="129"/>
+      <c r="L359" s="129"/>
+      <c r="M359" s="129"/>
       <c r="N359" s="50"/>
       <c r="O359" s="14"/>
       <c r="Q359" s="4"/>
       <c r="R359" s="4"/>
     </row>
     <row r="360" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A360" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="B360" s="132">
+      <c r="B360" s="129">
         <v>773</v>
       </c>
-      <c r="C360" s="132">
+      <c r="C360" s="129">
         <v>5776</v>
       </c>
-      <c r="D360" s="132">
+      <c r="D360" s="129">
         <v>10778</v>
       </c>
-      <c r="E360" s="158">
+      <c r="E360" s="155">
         <v>15781</v>
       </c>
-      <c r="F360" s="169">
+      <c r="F360" s="161">
         <v>15937</v>
       </c>
-      <c r="G360" s="129"/>
-[...5 lines deleted...]
-      <c r="M360" s="132"/>
+      <c r="G360" s="179">
+        <v>16094</v>
+      </c>
+      <c r="H360" s="129"/>
+      <c r="I360" s="129"/>
+      <c r="J360" s="129"/>
+      <c r="K360" s="129"/>
+      <c r="L360" s="129"/>
+      <c r="M360" s="129"/>
       <c r="N360" s="50"/>
       <c r="O360" s="14"/>
       <c r="Q360" s="4"/>
       <c r="R360" s="4"/>
     </row>
     <row r="361" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A361" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B361" s="132">
+      <c r="B361" s="129">
         <v>13404</v>
       </c>
-      <c r="C361" s="132">
+      <c r="C361" s="129">
         <v>24707</v>
       </c>
-      <c r="D361" s="132">
+      <c r="D361" s="129">
         <v>35444</v>
       </c>
-      <c r="E361" s="158">
+      <c r="E361" s="155">
         <v>51169</v>
       </c>
-      <c r="F361" s="169">
+      <c r="F361" s="161">
         <v>67735</v>
       </c>
-      <c r="G361" s="129"/>
-[...5 lines deleted...]
-      <c r="M361" s="132"/>
+      <c r="G361" s="179">
+        <v>89240</v>
+      </c>
+      <c r="H361" s="129"/>
+      <c r="I361" s="129"/>
+      <c r="J361" s="129"/>
+      <c r="K361" s="129"/>
+      <c r="L361" s="129"/>
+      <c r="M361" s="129"/>
       <c r="N361" s="50"/>
       <c r="O361" s="14"/>
       <c r="Q361" s="4"/>
       <c r="R361" s="4"/>
     </row>
     <row r="362" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A362" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B362" s="44"/>
       <c r="C362" s="44"/>
       <c r="D362" s="44"/>
-      <c r="E362" s="149"/>
+      <c r="E362" s="146"/>
       <c r="F362" s="83"/>
-      <c r="G362" s="99"/>
+      <c r="G362" s="175"/>
       <c r="H362" s="53"/>
       <c r="I362" s="83"/>
       <c r="J362" s="44"/>
       <c r="K362" s="83"/>
       <c r="L362" s="99"/>
       <c r="M362" s="83"/>
       <c r="N362" s="51"/>
       <c r="O362" s="14"/>
       <c r="Q362" s="4"/>
       <c r="R362" s="4"/>
     </row>
     <row r="363" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A363" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B363" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C363" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D363" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E363" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F363" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G363" s="100"/>
+      <c r="G363" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H363" s="100"/>
       <c r="I363" s="100"/>
       <c r="J363" s="100"/>
       <c r="K363" s="100"/>
       <c r="L363" s="100"/>
       <c r="M363" s="100"/>
       <c r="N363" s="50"/>
       <c r="O363" s="14"/>
       <c r="Q363" s="4"/>
       <c r="R363" s="4"/>
     </row>
     <row r="364" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A364" s="50" t="s">
         <v>79</v>
       </c>
       <c r="B364" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C364" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D364" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E364" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F364" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G364" s="100"/>
+      <c r="G364" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H364" s="100"/>
       <c r="I364" s="100"/>
       <c r="J364" s="100"/>
       <c r="K364" s="100"/>
       <c r="L364" s="100"/>
       <c r="M364" s="100"/>
       <c r="N364" s="50"/>
       <c r="O364" s="14"/>
       <c r="Q364" s="4"/>
       <c r="R364" s="4"/>
     </row>
     <row r="365" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A365" s="50" t="s">
         <v>81</v>
       </c>
       <c r="B365" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C365" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D365" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E365" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F365" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="G365" s="100"/>
+      <c r="G365" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="H365" s="100"/>
       <c r="I365" s="100"/>
       <c r="J365" s="100"/>
       <c r="K365" s="100"/>
       <c r="L365" s="100"/>
       <c r="M365" s="100"/>
       <c r="N365" s="50"/>
       <c r="O365" s="14"/>
       <c r="Q365" s="4"/>
       <c r="R365" s="4"/>
     </row>
     <row r="366" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A366" s="50" t="s">
         <v>71</v>
       </c>
       <c r="B366" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C366" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D366" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E366" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F366" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G366" s="99"/>
+      <c r="G366" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H366" s="99"/>
       <c r="I366" s="99"/>
       <c r="J366" s="99"/>
       <c r="K366" s="99"/>
       <c r="L366" s="99"/>
       <c r="M366" s="99"/>
       <c r="N366" s="50"/>
       <c r="O366" s="14"/>
       <c r="Q366" s="4"/>
       <c r="R366" s="4"/>
     </row>
     <row r="367" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A367" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B367" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C367" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D367" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E367" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F367" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G367" s="101"/>
+      <c r="G367" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H367" s="101"/>
       <c r="I367" s="101"/>
       <c r="J367" s="101"/>
       <c r="K367" s="101"/>
       <c r="L367" s="101"/>
       <c r="M367" s="101"/>
       <c r="N367" s="50"/>
       <c r="O367" s="14"/>
       <c r="R367" s="4"/>
     </row>
     <row r="368" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A368" s="50" t="s">
         <v>61</v>
       </c>
       <c r="B368" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C368" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D368" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E368" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F368" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="G368" s="99"/>
+      <c r="G368" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="H368" s="99"/>
       <c r="I368" s="99"/>
       <c r="J368" s="99"/>
       <c r="K368" s="99"/>
       <c r="L368" s="99"/>
       <c r="M368" s="99"/>
       <c r="N368" s="50"/>
       <c r="O368" s="14"/>
     </row>
     <row r="369" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A369" s="42"/>
       <c r="B369" s="43"/>
       <c r="C369" s="97"/>
       <c r="D369" s="85"/>
       <c r="E369" s="85"/>
       <c r="F369" s="85"/>
       <c r="G369" s="43"/>
       <c r="H369" s="43"/>
       <c r="I369" s="85"/>
       <c r="J369" s="85"/>
       <c r="K369" s="85"/>
       <c r="L369" s="82"/>
       <c r="M369" s="43"/>
       <c r="N369" s="49"/>
       <c r="O369" s="14"/>
@@ -11165,421 +11658,441 @@
     <row r="370" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A370" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B370" s="43"/>
       <c r="C370" s="56"/>
       <c r="D370" s="56"/>
       <c r="E370" s="85"/>
       <c r="F370" s="85"/>
       <c r="G370" s="48"/>
       <c r="H370" s="48"/>
       <c r="I370" s="56"/>
       <c r="J370" s="56"/>
       <c r="K370" s="56"/>
       <c r="L370" s="82"/>
       <c r="M370" s="43"/>
       <c r="N370" s="62"/>
       <c r="O370" s="14"/>
       <c r="Q370" s="4"/>
       <c r="R370" s="4"/>
     </row>
     <row r="371" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A371" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B371" s="132">
+      <c r="B371" s="129">
         <v>6610</v>
       </c>
-      <c r="C371" s="132">
+      <c r="C371" s="129">
         <v>17156</v>
       </c>
-      <c r="D371" s="132">
+      <c r="D371" s="129">
         <v>35653</v>
       </c>
-      <c r="E371" s="158">
+      <c r="E371" s="155">
         <v>49513</v>
       </c>
-      <c r="F371" s="169">
+      <c r="F371" s="161">
         <v>62957</v>
       </c>
-      <c r="G371" s="129"/>
-[...5 lines deleted...]
-      <c r="M371" s="132"/>
+      <c r="G371" s="179">
+        <v>75784</v>
+      </c>
+      <c r="H371" s="129"/>
+      <c r="I371" s="129"/>
+      <c r="J371" s="129"/>
+      <c r="K371" s="129"/>
+      <c r="L371" s="129"/>
+      <c r="M371" s="129"/>
       <c r="N371" s="50"/>
       <c r="O371" s="14"/>
       <c r="R371" s="6"/>
     </row>
     <row r="372" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A372" s="50" t="s">
         <v>63</v>
       </c>
       <c r="B372" s="109">
         <v>6583</v>
       </c>
-      <c r="C372" s="132">
+      <c r="C372" s="129">
         <v>17066</v>
       </c>
-      <c r="D372" s="132">
+      <c r="D372" s="129">
         <v>35494</v>
       </c>
-      <c r="E372" s="158">
+      <c r="E372" s="155">
         <v>49280</v>
       </c>
-      <c r="F372" s="169">
+      <c r="F372" s="161">
         <v>62661</v>
       </c>
-      <c r="G372" s="129"/>
-[...5 lines deleted...]
-      <c r="M372" s="132"/>
+      <c r="G372" s="179">
+        <v>75432</v>
+      </c>
+      <c r="H372" s="129"/>
+      <c r="I372" s="129"/>
+      <c r="J372" s="129"/>
+      <c r="K372" s="129"/>
+      <c r="L372" s="129"/>
+      <c r="M372" s="129"/>
       <c r="N372" s="50"/>
       <c r="O372" s="14"/>
       <c r="R372" s="4"/>
     </row>
     <row r="373" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A373" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B373" s="109">
         <v>27</v>
       </c>
-      <c r="C373" s="132">
-[...2 lines deleted...]
-      <c r="D373" s="132">
+      <c r="C373" s="129">
+        <v>90</v>
+      </c>
+      <c r="D373" s="129">
         <v>159</v>
       </c>
-      <c r="E373" s="158">
+      <c r="E373" s="155">
         <v>233</v>
       </c>
-      <c r="F373" s="169">
+      <c r="F373" s="161">
         <v>296</v>
       </c>
-      <c r="G373" s="129"/>
-[...5 lines deleted...]
-      <c r="M373" s="132"/>
+      <c r="G373" s="179">
+        <v>352</v>
+      </c>
+      <c r="H373" s="129"/>
+      <c r="I373" s="129"/>
+      <c r="J373" s="129"/>
+      <c r="K373" s="129"/>
+      <c r="L373" s="129"/>
+      <c r="M373" s="129"/>
       <c r="N373" s="50"/>
       <c r="O373" s="14"/>
       <c r="Q373" s="4"/>
       <c r="R373" s="4"/>
     </row>
     <row r="374" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A374" s="42"/>
       <c r="B374" s="43"/>
       <c r="C374" s="44"/>
       <c r="D374" s="44"/>
       <c r="E374" s="85"/>
       <c r="F374" s="85"/>
       <c r="G374" s="43"/>
       <c r="H374" s="43"/>
       <c r="I374" s="45"/>
       <c r="J374" s="45"/>
       <c r="K374" s="45"/>
       <c r="L374" s="82"/>
       <c r="M374" s="48"/>
       <c r="N374" s="49"/>
       <c r="O374" s="14"/>
       <c r="R374" s="4"/>
     </row>
     <row r="375" spans="1:18" s="3" customFormat="1" ht="78.75">
       <c r="A375" s="50" t="s">
         <v>27</v>
       </c>
       <c r="B375" s="43"/>
       <c r="C375" s="85"/>
       <c r="D375" s="44"/>
       <c r="E375" s="85"/>
       <c r="F375" s="85"/>
       <c r="G375" s="43"/>
       <c r="H375" s="43"/>
       <c r="I375" s="45"/>
       <c r="J375" s="47"/>
       <c r="K375" s="47"/>
       <c r="L375" s="82"/>
       <c r="M375" s="48"/>
       <c r="N375" s="57"/>
       <c r="O375" s="14"/>
       <c r="R375" s="4"/>
     </row>
     <row r="376" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A376" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B376" s="132">
+      <c r="B376" s="129">
         <v>6610</v>
       </c>
-      <c r="C376" s="132">
+      <c r="C376" s="129">
         <v>17156</v>
       </c>
-      <c r="D376" s="132">
+      <c r="D376" s="129">
         <v>35653</v>
       </c>
-      <c r="E376" s="158">
+      <c r="E376" s="155">
         <v>49513</v>
       </c>
-      <c r="F376" s="169">
+      <c r="F376" s="161">
         <v>62957</v>
       </c>
-      <c r="G376" s="129"/>
-[...5 lines deleted...]
-      <c r="M376" s="132"/>
+      <c r="G376" s="179">
+        <v>75784</v>
+      </c>
+      <c r="H376" s="129"/>
+      <c r="I376" s="129"/>
+      <c r="J376" s="129"/>
+      <c r="K376" s="129"/>
+      <c r="L376" s="129"/>
+      <c r="M376" s="129"/>
       <c r="N376" s="51"/>
       <c r="O376" s="14"/>
       <c r="R376" s="6"/>
     </row>
     <row r="377" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A377" s="72" t="s">
         <v>63</v>
       </c>
       <c r="B377" s="109">
         <v>6583</v>
       </c>
-      <c r="C377" s="132">
+      <c r="C377" s="129">
         <v>17066</v>
       </c>
-      <c r="D377" s="132">
+      <c r="D377" s="129">
         <v>35494</v>
       </c>
-      <c r="E377" s="158">
+      <c r="E377" s="155">
         <v>49280</v>
       </c>
-      <c r="F377" s="169">
+      <c r="F377" s="161">
         <v>62661</v>
       </c>
-      <c r="G377" s="129"/>
-[...5 lines deleted...]
-      <c r="M377" s="132"/>
+      <c r="G377" s="179">
+        <v>75432</v>
+      </c>
+      <c r="H377" s="129"/>
+      <c r="I377" s="129"/>
+      <c r="J377" s="129"/>
+      <c r="K377" s="129"/>
+      <c r="L377" s="129"/>
+      <c r="M377" s="129"/>
       <c r="N377" s="51"/>
       <c r="O377" s="14"/>
       <c r="R377" s="4"/>
     </row>
     <row r="378" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A378" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B378" s="109">
         <v>27</v>
       </c>
-      <c r="C378" s="132">
-[...2 lines deleted...]
-      <c r="D378" s="132">
+      <c r="C378" s="129">
+        <v>90</v>
+      </c>
+      <c r="D378" s="129">
         <v>159</v>
       </c>
-      <c r="E378" s="158">
+      <c r="E378" s="155">
         <v>233</v>
       </c>
-      <c r="F378" s="169">
+      <c r="F378" s="161">
         <v>296</v>
       </c>
-      <c r="G378" s="129"/>
-[...5 lines deleted...]
-      <c r="M378" s="132"/>
+      <c r="G378" s="179">
+        <v>352</v>
+      </c>
+      <c r="H378" s="129"/>
+      <c r="I378" s="129"/>
+      <c r="J378" s="129"/>
+      <c r="K378" s="129"/>
+      <c r="L378" s="129"/>
+      <c r="M378" s="129"/>
       <c r="N378" s="51"/>
       <c r="O378" s="14"/>
       <c r="Q378" s="4"/>
       <c r="R378" s="4"/>
     </row>
     <row r="379" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A379" s="42"/>
       <c r="B379" s="43"/>
       <c r="C379" s="44"/>
       <c r="D379" s="44"/>
       <c r="E379" s="85"/>
       <c r="F379" s="85"/>
       <c r="G379" s="43"/>
       <c r="H379" s="43"/>
       <c r="I379" s="85"/>
       <c r="J379" s="85"/>
       <c r="K379" s="85"/>
       <c r="L379" s="82"/>
       <c r="M379" s="43"/>
       <c r="N379" s="49"/>
       <c r="O379" s="14"/>
       <c r="Q379" s="4"/>
       <c r="R379" s="4"/>
     </row>
     <row r="380" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A380" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B380" s="43"/>
       <c r="C380" s="44"/>
       <c r="D380" s="44"/>
       <c r="E380" s="85"/>
       <c r="F380" s="85"/>
       <c r="G380" s="48"/>
       <c r="H380" s="48"/>
       <c r="I380" s="56"/>
       <c r="J380" s="56"/>
       <c r="K380" s="56"/>
       <c r="L380" s="82"/>
       <c r="M380" s="43"/>
       <c r="N380" s="62"/>
       <c r="O380" s="14"/>
       <c r="R380" s="4"/>
     </row>
     <row r="381" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A381" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B381" s="132">
+      <c r="B381" s="129">
         <v>119498</v>
       </c>
-      <c r="C381" s="132">
+      <c r="C381" s="129">
         <v>214458</v>
       </c>
-      <c r="D381" s="132">
+      <c r="D381" s="129">
         <v>318705</v>
       </c>
-      <c r="E381" s="158">
+      <c r="E381" s="155">
         <v>421008</v>
       </c>
-      <c r="F381" s="169">
+      <c r="F381" s="161">
         <v>532501</v>
       </c>
-      <c r="G381" s="129"/>
-[...5 lines deleted...]
-      <c r="M381" s="132"/>
+      <c r="G381" s="179">
+        <v>627356</v>
+      </c>
+      <c r="H381" s="129"/>
+      <c r="I381" s="129"/>
+      <c r="J381" s="129"/>
+      <c r="K381" s="129"/>
+      <c r="L381" s="129"/>
+      <c r="M381" s="129"/>
       <c r="N381" s="50"/>
       <c r="O381" s="14"/>
       <c r="P381" s="5" t="s">
         <v>89</v>
       </c>
       <c r="Q381" s="6"/>
       <c r="R381" s="6"/>
     </row>
     <row r="382" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A382" s="50" t="s">
         <v>63</v>
       </c>
       <c r="B382" s="102" t="s">
         <v>90</v>
       </c>
-      <c r="C382" s="143" t="s">
-[...11 lines deleted...]
-      <c r="G382" s="102"/>
+      <c r="C382" s="140" t="s">
+        <v>90</v>
+      </c>
+      <c r="D382" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="E382" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="F382" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="G382" s="181" t="s">
+        <v>90</v>
+      </c>
       <c r="H382" s="102"/>
       <c r="I382" s="102"/>
       <c r="J382" s="102"/>
       <c r="K382" s="102"/>
       <c r="L382" s="102"/>
       <c r="M382" s="102"/>
       <c r="N382" s="50"/>
       <c r="O382" s="14"/>
       <c r="Q382" s="4"/>
       <c r="R382" s="4"/>
     </row>
     <row r="383" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A383" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B383" s="102" t="s">
         <v>94</v>
       </c>
       <c r="C383" s="102" t="s">
         <v>94</v>
       </c>
       <c r="D383" s="102" t="s">
         <v>94</v>
       </c>
-      <c r="E383" s="151" t="s">
+      <c r="E383" s="148" t="s">
         <v>94</v>
       </c>
       <c r="F383" s="88" t="s">
         <v>94</v>
       </c>
-      <c r="G383" s="102"/>
+      <c r="G383" s="88" t="s">
+        <v>94</v>
+      </c>
       <c r="H383" s="102"/>
       <c r="I383" s="102"/>
       <c r="J383" s="102"/>
       <c r="K383" s="102"/>
       <c r="L383" s="102"/>
       <c r="M383" s="102"/>
       <c r="N383" s="50"/>
       <c r="O383" s="14"/>
       <c r="Q383" s="4"/>
       <c r="R383" s="4"/>
     </row>
     <row r="384" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A384" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B384" s="102" t="s">
         <v>94</v>
       </c>
       <c r="C384" s="102" t="s">
         <v>94</v>
       </c>
       <c r="D384" s="102" t="s">
         <v>94</v>
       </c>
-      <c r="E384" s="151" t="s">
+      <c r="E384" s="148" t="s">
         <v>94</v>
       </c>
       <c r="F384" s="88" t="s">
         <v>94</v>
       </c>
-      <c r="G384" s="102"/>
+      <c r="G384" s="88" t="s">
+        <v>94</v>
+      </c>
       <c r="H384" s="102"/>
       <c r="I384" s="102"/>
       <c r="J384" s="102"/>
       <c r="K384" s="102"/>
       <c r="L384" s="102"/>
       <c r="M384" s="102"/>
       <c r="N384" s="50"/>
       <c r="O384" s="14"/>
       <c r="Q384" s="4"/>
       <c r="R384" s="4"/>
     </row>
     <row r="385" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A385" s="42"/>
       <c r="B385" s="85"/>
       <c r="C385" s="56"/>
       <c r="D385" s="56"/>
       <c r="E385" s="85"/>
       <c r="F385" s="85"/>
       <c r="G385" s="43"/>
       <c r="H385" s="43"/>
       <c r="I385" s="85"/>
       <c r="J385" s="85"/>
       <c r="K385" s="85"/>
       <c r="L385" s="82"/>
       <c r="M385" s="85"/>
@@ -11593,120 +12106,124 @@
       </c>
       <c r="B386" s="56"/>
       <c r="C386" s="44"/>
       <c r="D386" s="44"/>
       <c r="E386" s="85"/>
       <c r="F386" s="85"/>
       <c r="G386" s="43"/>
       <c r="H386" s="43"/>
       <c r="I386" s="56"/>
       <c r="J386" s="56"/>
       <c r="K386" s="56"/>
       <c r="L386" s="82"/>
       <c r="M386" s="56"/>
       <c r="N386" s="62"/>
       <c r="O386" s="14"/>
       <c r="Q386" s="4"/>
       <c r="R386" s="4"/>
     </row>
     <row r="387" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A387" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B387" s="109">
         <v>447</v>
       </c>
-      <c r="C387" s="132">
+      <c r="C387" s="129">
         <v>1027</v>
       </c>
-      <c r="D387" s="132">
+      <c r="D387" s="129">
         <v>1507</v>
       </c>
-      <c r="E387" s="158">
+      <c r="E387" s="155">
         <v>1945</v>
       </c>
-      <c r="F387" s="169">
+      <c r="F387" s="161">
         <v>2585</v>
       </c>
-      <c r="G387" s="129"/>
-[...5 lines deleted...]
-      <c r="M387" s="132"/>
+      <c r="G387" s="179">
+        <v>3332</v>
+      </c>
+      <c r="H387" s="129"/>
+      <c r="I387" s="129"/>
+      <c r="J387" s="129"/>
+      <c r="K387" s="129"/>
+      <c r="L387" s="129"/>
+      <c r="M387" s="129"/>
       <c r="N387" s="50"/>
       <c r="O387" s="14"/>
       <c r="R387" s="6"/>
     </row>
     <row r="388" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A388" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B388" s="77"/>
       <c r="C388" s="53"/>
       <c r="D388" s="110"/>
-      <c r="E388" s="145"/>
+      <c r="E388" s="142"/>
       <c r="F388" s="53"/>
-      <c r="G388" s="123"/>
+      <c r="G388" s="174"/>
       <c r="H388" s="101"/>
       <c r="I388" s="66"/>
       <c r="J388" s="98"/>
       <c r="K388" s="53"/>
       <c r="L388" s="110"/>
-      <c r="M388" s="135"/>
+      <c r="M388" s="132"/>
       <c r="N388" s="51"/>
       <c r="O388" s="14"/>
       <c r="Q388" s="4"/>
       <c r="R388" s="4"/>
     </row>
     <row r="389" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A389" s="50" t="s">
         <v>68</v>
       </c>
       <c r="B389" s="109">
         <v>447</v>
       </c>
-      <c r="C389" s="132">
+      <c r="C389" s="129">
         <v>1027</v>
       </c>
-      <c r="D389" s="132">
+      <c r="D389" s="129">
         <v>1507</v>
       </c>
-      <c r="E389" s="158">
+      <c r="E389" s="155">
         <v>1945</v>
       </c>
-      <c r="F389" s="169">
+      <c r="F389" s="161">
         <v>2585</v>
       </c>
-      <c r="G389" s="129"/>
-[...5 lines deleted...]
-      <c r="M389" s="132"/>
+      <c r="G389" s="179">
+        <v>3332</v>
+      </c>
+      <c r="H389" s="129"/>
+      <c r="I389" s="129"/>
+      <c r="J389" s="129"/>
+      <c r="K389" s="129"/>
+      <c r="L389" s="129"/>
+      <c r="M389" s="129"/>
       <c r="N389" s="50"/>
       <c r="O389" s="14"/>
       <c r="R389" s="4"/>
     </row>
     <row r="390" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A390" s="42"/>
       <c r="B390" s="43"/>
       <c r="C390" s="43"/>
       <c r="D390" s="56"/>
       <c r="E390" s="85"/>
       <c r="F390" s="85"/>
       <c r="G390" s="43"/>
       <c r="H390" s="43"/>
       <c r="I390" s="85"/>
       <c r="J390" s="85"/>
       <c r="K390" s="85"/>
       <c r="L390" s="82"/>
       <c r="M390" s="85"/>
       <c r="N390" s="65"/>
       <c r="O390" s="14"/>
       <c r="Q390" s="4"/>
       <c r="R390" s="4"/>
       <c r="S390" s="4"/>
     </row>
     <row r="391" spans="1:19" s="3" customFormat="1" ht="33.75">
@@ -11714,350 +12231,364 @@
         <v>30</v>
       </c>
       <c r="B391" s="43"/>
       <c r="C391" s="43"/>
       <c r="D391" s="45"/>
       <c r="E391" s="85"/>
       <c r="F391" s="85"/>
       <c r="G391" s="85"/>
       <c r="H391" s="43"/>
       <c r="I391" s="56"/>
       <c r="J391" s="56"/>
       <c r="K391" s="56"/>
       <c r="L391" s="82"/>
       <c r="M391" s="56"/>
       <c r="N391" s="62"/>
       <c r="O391" s="14"/>
       <c r="R391" s="4"/>
     </row>
     <row r="392" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A392" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B392" s="109">
         <v>32</v>
       </c>
-      <c r="C392" s="132">
+      <c r="C392" s="129">
         <v>86</v>
       </c>
-      <c r="D392" s="132">
+      <c r="D392" s="129">
         <v>143</v>
       </c>
-      <c r="E392" s="158">
+      <c r="E392" s="155">
         <v>195</v>
       </c>
-      <c r="F392" s="169">
+      <c r="F392" s="161">
         <v>247</v>
       </c>
-      <c r="G392" s="129"/>
-[...5 lines deleted...]
-      <c r="M392" s="132"/>
+      <c r="G392" s="179">
+        <v>331</v>
+      </c>
+      <c r="H392" s="129"/>
+      <c r="I392" s="129"/>
+      <c r="J392" s="129"/>
+      <c r="K392" s="129"/>
+      <c r="L392" s="129"/>
+      <c r="M392" s="129"/>
       <c r="N392" s="50"/>
       <c r="O392" s="14"/>
       <c r="R392" s="6"/>
     </row>
     <row r="393" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A393" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B393" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C393" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D393" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E393" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F393" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G393" s="101"/>
+      <c r="G393" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H393" s="101"/>
       <c r="I393" s="101"/>
       <c r="J393" s="101"/>
       <c r="K393" s="101"/>
       <c r="L393" s="101"/>
       <c r="M393" s="101"/>
       <c r="N393" s="50"/>
       <c r="O393" s="14"/>
       <c r="P393" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R393" s="4"/>
     </row>
     <row r="394" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A394" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B394" s="43"/>
       <c r="C394" s="43"/>
       <c r="D394" s="115"/>
-      <c r="E394" s="153"/>
+      <c r="E394" s="150"/>
       <c r="F394" s="85"/>
-      <c r="G394" s="101"/>
+      <c r="G394" s="171"/>
       <c r="H394" s="115"/>
       <c r="I394" s="43"/>
       <c r="J394" s="101"/>
       <c r="K394" s="43"/>
       <c r="L394" s="98"/>
       <c r="M394" s="43"/>
       <c r="N394" s="51"/>
       <c r="O394" s="14"/>
       <c r="R394" s="4"/>
     </row>
     <row r="395" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A395" s="50" t="s">
         <v>68</v>
       </c>
       <c r="B395" s="109">
         <v>32</v>
       </c>
-      <c r="C395" s="132">
+      <c r="C395" s="129">
         <v>86</v>
       </c>
-      <c r="D395" s="132">
+      <c r="D395" s="129">
         <v>143</v>
       </c>
-      <c r="E395" s="158">
+      <c r="E395" s="155">
         <v>195</v>
       </c>
-      <c r="F395" s="169">
+      <c r="F395" s="161">
         <v>247</v>
       </c>
-      <c r="G395" s="129"/>
-[...5 lines deleted...]
-      <c r="M395" s="132"/>
+      <c r="G395" s="179">
+        <v>331</v>
+      </c>
+      <c r="H395" s="129"/>
+      <c r="I395" s="129"/>
+      <c r="J395" s="129"/>
+      <c r="K395" s="129"/>
+      <c r="L395" s="129"/>
+      <c r="M395" s="129"/>
       <c r="N395" s="50"/>
       <c r="O395" s="14"/>
       <c r="R395" s="4"/>
     </row>
     <row r="396" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A396" s="42"/>
       <c r="B396" s="45"/>
       <c r="C396" s="85"/>
       <c r="D396" s="44"/>
       <c r="E396" s="85"/>
       <c r="F396" s="85"/>
       <c r="G396" s="85"/>
       <c r="H396" s="48"/>
       <c r="I396" s="45"/>
       <c r="J396" s="45"/>
       <c r="K396" s="44"/>
       <c r="L396" s="82"/>
       <c r="M396" s="44"/>
       <c r="N396" s="49"/>
       <c r="O396" s="14"/>
       <c r="R396" s="4"/>
     </row>
     <row r="397" spans="1:19" s="3" customFormat="1" ht="22.5">
       <c r="A397" s="42" t="s">
         <v>82</v>
       </c>
       <c r="B397" s="43"/>
       <c r="C397" s="56"/>
       <c r="D397" s="56"/>
       <c r="E397" s="85"/>
       <c r="F397" s="85"/>
       <c r="G397" s="48"/>
       <c r="H397" s="48"/>
       <c r="I397" s="85"/>
       <c r="J397" s="85"/>
       <c r="K397" s="85"/>
       <c r="L397" s="82"/>
       <c r="M397" s="43"/>
       <c r="N397" s="62"/>
       <c r="O397" s="14"/>
       <c r="R397" s="4"/>
     </row>
     <row r="398" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A398" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B398" s="132">
+      <c r="B398" s="129">
         <v>139536</v>
       </c>
-      <c r="C398" s="132">
+      <c r="C398" s="129">
         <v>247191</v>
       </c>
-      <c r="D398" s="132">
+      <c r="D398" s="129">
         <v>372201</v>
       </c>
-      <c r="E398" s="158">
+      <c r="E398" s="155">
         <v>472799</v>
       </c>
-      <c r="F398" s="169">
+      <c r="F398" s="161">
         <v>614834</v>
       </c>
-      <c r="G398" s="129"/>
-[...5 lines deleted...]
-      <c r="M398" s="132"/>
+      <c r="G398" s="179">
+        <v>761324</v>
+      </c>
+      <c r="H398" s="129"/>
+      <c r="I398" s="129"/>
+      <c r="J398" s="129"/>
+      <c r="K398" s="129"/>
+      <c r="L398" s="129"/>
+      <c r="M398" s="129"/>
       <c r="N398" s="50"/>
       <c r="O398" s="14"/>
       <c r="R398" s="6"/>
     </row>
     <row r="399" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A399" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B399" s="132">
+      <c r="B399" s="129">
         <v>139536</v>
       </c>
-      <c r="C399" s="132">
+      <c r="C399" s="129">
         <v>247191</v>
       </c>
-      <c r="D399" s="132">
+      <c r="D399" s="129">
         <v>372201</v>
       </c>
-      <c r="E399" s="158">
+      <c r="E399" s="155">
         <v>472799</v>
       </c>
-      <c r="F399" s="169">
+      <c r="F399" s="161">
         <v>614834</v>
       </c>
-      <c r="G399" s="129"/>
-[...5 lines deleted...]
-      <c r="M399" s="132"/>
+      <c r="G399" s="179">
+        <v>761324</v>
+      </c>
+      <c r="H399" s="129"/>
+      <c r="I399" s="129"/>
+      <c r="J399" s="129"/>
+      <c r="K399" s="129"/>
+      <c r="L399" s="129"/>
+      <c r="M399" s="129"/>
       <c r="N399" s="50"/>
       <c r="O399" s="14"/>
       <c r="Q399" s="4"/>
       <c r="R399" s="4"/>
     </row>
     <row r="400" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A400" s="42"/>
       <c r="B400" s="43"/>
       <c r="C400" s="44"/>
       <c r="D400" s="44"/>
       <c r="E400" s="85"/>
       <c r="F400" s="85"/>
       <c r="G400" s="48"/>
       <c r="H400" s="48"/>
       <c r="I400" s="85"/>
       <c r="J400" s="85"/>
       <c r="K400" s="85"/>
       <c r="L400" s="82"/>
       <c r="M400" s="43"/>
       <c r="N400" s="49"/>
       <c r="O400" s="14"/>
       <c r="R400" s="4"/>
     </row>
     <row r="401" spans="1:20" s="3" customFormat="1" ht="45">
       <c r="A401" s="42" t="s">
         <v>83</v>
       </c>
       <c r="B401" s="43"/>
       <c r="C401" s="56"/>
       <c r="D401" s="56"/>
       <c r="E401" s="85"/>
       <c r="F401" s="85"/>
       <c r="G401" s="43"/>
       <c r="H401" s="43"/>
       <c r="I401" s="85"/>
       <c r="J401" s="85"/>
       <c r="K401" s="85"/>
       <c r="L401" s="82"/>
       <c r="M401" s="43"/>
       <c r="N401" s="62"/>
       <c r="O401" s="14"/>
       <c r="R401" s="4"/>
     </row>
     <row r="402" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A402" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B402" s="139" t="s">
-[...20 lines deleted...]
-      <c r="M402" s="132"/>
+      <c r="B402" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="C402" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="D402" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="E402" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="F402" s="163" t="s">
+        <v>90</v>
+      </c>
+      <c r="G402" s="179">
+        <v>130</v>
+      </c>
+      <c r="H402" s="128"/>
+      <c r="I402" s="129"/>
+      <c r="J402" s="129"/>
+      <c r="K402" s="129"/>
+      <c r="L402" s="129"/>
+      <c r="M402" s="129"/>
       <c r="N402" s="50"/>
       <c r="O402" s="14"/>
       <c r="Q402" s="4"/>
       <c r="R402" s="4"/>
     </row>
     <row r="403" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A403" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B403" s="139" t="s">
-[...20 lines deleted...]
-      <c r="M403" s="132"/>
+      <c r="B403" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="C403" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="D403" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="E403" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="F403" s="163" t="s">
+        <v>90</v>
+      </c>
+      <c r="G403" s="179">
+        <v>130</v>
+      </c>
+      <c r="H403" s="128"/>
+      <c r="I403" s="129"/>
+      <c r="J403" s="129"/>
+      <c r="K403" s="129"/>
+      <c r="L403" s="129"/>
+      <c r="M403" s="129"/>
       <c r="N403" s="50"/>
       <c r="O403" s="14"/>
       <c r="Q403" s="4"/>
       <c r="R403" s="4"/>
     </row>
     <row r="404" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A404" s="42"/>
       <c r="B404" s="43"/>
       <c r="C404" s="85"/>
       <c r="D404" s="85"/>
       <c r="E404" s="85"/>
       <c r="F404" s="85"/>
       <c r="G404" s="43"/>
       <c r="H404" s="43"/>
       <c r="I404" s="85"/>
       <c r="J404" s="85"/>
       <c r="K404" s="85"/>
       <c r="L404" s="82"/>
       <c r="M404" s="43"/>
       <c r="N404" s="49"/>
       <c r="O404" s="14"/>
       <c r="P404" s="4"/>
       <c r="Q404" s="4"/>
       <c r="R404" s="4"/>
       <c r="T404" s="4"/>
@@ -12070,141 +12601,147 @@
       <c r="C405" s="56"/>
       <c r="D405" s="56"/>
       <c r="E405" s="85"/>
       <c r="F405" s="85"/>
       <c r="G405" s="43"/>
       <c r="H405" s="43"/>
       <c r="I405" s="56"/>
       <c r="J405" s="56"/>
       <c r="K405" s="56"/>
       <c r="L405" s="82"/>
       <c r="M405" s="43"/>
       <c r="N405" s="62"/>
       <c r="O405" s="14"/>
       <c r="R405" s="4"/>
     </row>
     <row r="406" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A406" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B406" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C406" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="D406" s="132">
+      <c r="D406" s="129">
         <v>1</v>
       </c>
-      <c r="E406" s="158">
+      <c r="E406" s="155">
         <v>1</v>
       </c>
-      <c r="F406" s="169">
+      <c r="F406" s="161">
         <v>1</v>
       </c>
-      <c r="G406" s="83"/>
+      <c r="G406" s="179">
+        <v>1</v>
+      </c>
       <c r="H406" s="83"/>
       <c r="I406" s="83"/>
       <c r="J406" s="83"/>
       <c r="K406" s="83"/>
       <c r="L406" s="83"/>
       <c r="M406" s="83"/>
       <c r="N406" s="50"/>
       <c r="O406" s="14"/>
       <c r="R406" s="4"/>
     </row>
     <row r="407" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A407" s="50" t="s">
         <v>63</v>
       </c>
       <c r="B407" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C407" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="D407" s="132">
+      <c r="D407" s="129">
         <v>1</v>
       </c>
-      <c r="E407" s="158">
+      <c r="E407" s="155">
         <v>1</v>
       </c>
-      <c r="F407" s="169">
+      <c r="F407" s="161">
         <v>1</v>
       </c>
-      <c r="G407" s="83"/>
+      <c r="G407" s="179">
+        <v>1</v>
+      </c>
       <c r="H407" s="83"/>
       <c r="I407" s="83"/>
       <c r="J407" s="83"/>
       <c r="K407" s="83"/>
       <c r="L407" s="83"/>
       <c r="M407" s="83"/>
       <c r="N407" s="50"/>
       <c r="O407" s="14"/>
       <c r="Q407" s="4"/>
       <c r="R407" s="4"/>
     </row>
     <row r="408" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A408" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B408" s="43"/>
       <c r="C408" s="43"/>
       <c r="D408" s="43"/>
       <c r="E408" s="43"/>
       <c r="F408" s="43"/>
       <c r="G408" s="43"/>
       <c r="H408" s="43"/>
       <c r="I408" s="43"/>
       <c r="J408" s="43"/>
       <c r="K408" s="43"/>
       <c r="L408" s="43"/>
       <c r="M408" s="43"/>
       <c r="N408" s="51"/>
       <c r="O408" s="14"/>
       <c r="R408" s="4"/>
     </row>
     <row r="409" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A409" s="50" t="s">
         <v>79</v>
       </c>
       <c r="B409" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C409" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D409" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E409" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F409" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="G409" s="43"/>
+      <c r="G409" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="H409" s="43"/>
       <c r="I409" s="43"/>
       <c r="J409" s="43"/>
       <c r="K409" s="43"/>
       <c r="L409" s="43"/>
       <c r="M409" s="43"/>
       <c r="N409" s="50"/>
       <c r="O409" s="14"/>
       <c r="R409" s="4"/>
     </row>
     <row r="410" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A410" s="42"/>
       <c r="B410" s="43"/>
       <c r="C410" s="85"/>
       <c r="D410" s="85"/>
       <c r="E410" s="85"/>
       <c r="F410" s="85"/>
       <c r="G410" s="43"/>
       <c r="H410" s="43"/>
       <c r="I410" s="45"/>
       <c r="J410" s="45"/>
       <c r="K410" s="44"/>
       <c r="L410" s="82"/>
       <c r="M410" s="43"/>
       <c r="N410" s="49"/>
@@ -12213,279 +12750,287 @@
     </row>
     <row r="411" spans="1:20" s="3" customFormat="1" ht="80.25" customHeight="1">
       <c r="A411" s="42" t="s">
         <v>99</v>
       </c>
       <c r="B411" s="43"/>
       <c r="C411" s="56"/>
       <c r="D411" s="44"/>
       <c r="E411" s="85"/>
       <c r="F411" s="85"/>
       <c r="G411" s="48"/>
       <c r="H411" s="48"/>
       <c r="I411" s="45"/>
       <c r="J411" s="45"/>
       <c r="K411" s="44"/>
       <c r="L411" s="82"/>
       <c r="M411" s="48"/>
       <c r="N411" s="62"/>
       <c r="O411" s="14"/>
       <c r="R411" s="4"/>
     </row>
     <row r="412" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A412" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B412" s="132">
+      <c r="B412" s="129">
         <v>28210</v>
       </c>
-      <c r="C412" s="132">
+      <c r="C412" s="129">
         <v>47219</v>
       </c>
-      <c r="D412" s="132">
+      <c r="D412" s="129">
         <v>68400</v>
       </c>
-      <c r="E412" s="158">
+      <c r="E412" s="155">
         <v>90198</v>
       </c>
-      <c r="F412" s="169">
+      <c r="F412" s="161">
         <v>109297</v>
       </c>
-      <c r="G412" s="129"/>
-[...5 lines deleted...]
-      <c r="M412" s="132"/>
+      <c r="G412" s="179">
+        <v>114362</v>
+      </c>
+      <c r="H412" s="129"/>
+      <c r="I412" s="129"/>
+      <c r="J412" s="129"/>
+      <c r="K412" s="129"/>
+      <c r="L412" s="129"/>
+      <c r="M412" s="129"/>
       <c r="N412" s="50"/>
       <c r="O412" s="14"/>
       <c r="R412" s="4"/>
     </row>
     <row r="413" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A413" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B413" s="77"/>
       <c r="C413" s="53"/>
       <c r="D413" s="110"/>
-      <c r="E413" s="145"/>
+      <c r="E413" s="142"/>
       <c r="F413" s="53"/>
-      <c r="G413" s="123"/>
+      <c r="G413" s="174"/>
       <c r="H413" s="110"/>
       <c r="I413" s="66"/>
       <c r="J413" s="111"/>
       <c r="K413" s="53"/>
       <c r="L413" s="110"/>
       <c r="M413" s="112"/>
       <c r="N413" s="51"/>
       <c r="O413" s="14"/>
       <c r="R413" s="4"/>
     </row>
     <row r="414" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A414" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B414" s="132">
+      <c r="B414" s="129">
         <v>28210</v>
       </c>
-      <c r="C414" s="132">
+      <c r="C414" s="129">
         <v>47219</v>
       </c>
-      <c r="D414" s="132">
+      <c r="D414" s="129">
         <v>68400</v>
       </c>
-      <c r="E414" s="158">
+      <c r="E414" s="155">
         <v>90198</v>
       </c>
-      <c r="F414" s="169">
+      <c r="F414" s="161">
         <v>109297</v>
       </c>
-      <c r="G414" s="129"/>
-[...5 lines deleted...]
-      <c r="M414" s="132"/>
+      <c r="G414" s="179">
+        <v>114362</v>
+      </c>
+      <c r="H414" s="129"/>
+      <c r="I414" s="129"/>
+      <c r="J414" s="129"/>
+      <c r="K414" s="129"/>
+      <c r="L414" s="129"/>
+      <c r="M414" s="129"/>
       <c r="N414" s="50"/>
       <c r="O414" s="14"/>
       <c r="R414" s="4"/>
     </row>
     <row r="415" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A415" s="42"/>
       <c r="B415" s="43"/>
       <c r="C415" s="44"/>
       <c r="D415" s="44"/>
       <c r="E415" s="85"/>
       <c r="F415" s="85"/>
       <c r="G415" s="48"/>
       <c r="H415" s="48"/>
       <c r="I415" s="45"/>
       <c r="J415" s="85"/>
       <c r="K415" s="85"/>
       <c r="L415" s="82"/>
       <c r="M415" s="43"/>
       <c r="N415" s="65"/>
       <c r="O415" s="14"/>
       <c r="Q415" s="3" t="s">
         <v>89</v>
       </c>
       <c r="R415" s="4"/>
     </row>
     <row r="416" spans="1:20" s="2" customFormat="1" ht="22.5">
       <c r="A416" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B416" s="43"/>
       <c r="C416" s="43"/>
       <c r="D416" s="56"/>
       <c r="E416" s="85"/>
       <c r="F416" s="85"/>
       <c r="G416" s="48"/>
       <c r="H416" s="48"/>
       <c r="I416" s="85"/>
       <c r="J416" s="85"/>
       <c r="K416" s="85"/>
       <c r="L416" s="82"/>
       <c r="M416" s="43"/>
       <c r="N416" s="62"/>
       <c r="O416" s="14"/>
       <c r="R416" s="17"/>
     </row>
     <row r="417" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A417" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B417" s="139" t="s">
-[...20 lines deleted...]
-      <c r="M417" s="132"/>
+      <c r="B417" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="C417" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="D417" s="136" t="s">
+        <v>90</v>
+      </c>
+      <c r="E417" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="F417" s="164" t="s">
+        <v>90</v>
+      </c>
+      <c r="G417" s="164" t="s">
+        <v>90</v>
+      </c>
+      <c r="H417" s="129"/>
+      <c r="I417" s="129"/>
+      <c r="J417" s="129"/>
+      <c r="K417" s="129"/>
+      <c r="L417" s="129"/>
+      <c r="M417" s="129"/>
       <c r="N417" s="50"/>
       <c r="O417" s="14"/>
       <c r="R417" s="6"/>
     </row>
     <row r="418" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A418" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="B418" s="140" t="s">
-[...20 lines deleted...]
-      <c r="M418" s="134"/>
+      <c r="B418" s="137" t="s">
+        <v>90</v>
+      </c>
+      <c r="C418" s="137" t="s">
+        <v>90</v>
+      </c>
+      <c r="D418" s="137" t="s">
+        <v>90</v>
+      </c>
+      <c r="E418" s="158" t="s">
+        <v>90</v>
+      </c>
+      <c r="F418" s="165" t="s">
+        <v>90</v>
+      </c>
+      <c r="G418" s="165" t="s">
+        <v>90</v>
+      </c>
+      <c r="H418" s="131"/>
+      <c r="I418" s="131"/>
+      <c r="J418" s="131"/>
+      <c r="K418" s="131"/>
+      <c r="L418" s="131"/>
+      <c r="M418" s="131"/>
       <c r="N418" s="50"/>
       <c r="O418" s="14"/>
       <c r="R418" s="6"/>
     </row>
     <row r="419" spans="1:19" ht="12" customHeight="1">
       <c r="A419" s="42"/>
       <c r="B419" s="59"/>
       <c r="D419" s="56"/>
       <c r="E419" s="56"/>
       <c r="F419" s="56"/>
       <c r="G419" s="56"/>
       <c r="H419" s="44"/>
       <c r="I419" s="45"/>
       <c r="J419" s="45"/>
       <c r="K419" s="44"/>
       <c r="L419" s="1"/>
       <c r="M419" s="48"/>
       <c r="N419" s="65"/>
       <c r="O419" s="16"/>
       <c r="R419" s="12"/>
     </row>
     <row r="420" spans="1:19" s="18" customFormat="1" ht="12" customHeight="1">
       <c r="A420" s="74" t="s">
         <v>102</v>
       </c>
       <c r="B420" s="59"/>
       <c r="C420" s="44"/>
       <c r="D420" s="44"/>
       <c r="E420" s="44"/>
       <c r="F420" s="44"/>
       <c r="G420" s="44"/>
       <c r="H420" s="44"/>
       <c r="I420" s="45"/>
       <c r="J420" s="44"/>
       <c r="K420" s="44"/>
       <c r="L420" s="44"/>
       <c r="M420" s="48"/>
       <c r="N420" s="65"/>
       <c r="O420" s="28"/>
     </row>
     <row r="421" spans="1:19" ht="39" customHeight="1">
-      <c r="A421" s="164" t="s">
+      <c r="A421" s="166" t="s">
         <v>96</v>
       </c>
-      <c r="B421" s="164"/>
-[...10 lines deleted...]
-      <c r="M421" s="164"/>
+      <c r="B421" s="166"/>
+      <c r="C421" s="166"/>
+      <c r="D421" s="166"/>
+      <c r="E421" s="166"/>
+      <c r="F421" s="166"/>
+      <c r="G421" s="166"/>
+      <c r="H421" s="166"/>
+      <c r="I421" s="166"/>
+      <c r="J421" s="166"/>
+      <c r="K421" s="166"/>
+      <c r="L421" s="166"/>
+      <c r="M421" s="166"/>
       <c r="N421" s="65"/>
       <c r="O421" s="16"/>
       <c r="R421" s="12"/>
     </row>
     <row r="422" spans="1:19">
       <c r="A422" s="42"/>
       <c r="B422" s="59"/>
       <c r="C422" s="44"/>
       <c r="D422" s="44"/>
       <c r="E422" s="44"/>
       <c r="F422" s="44"/>
       <c r="G422" s="56"/>
       <c r="H422" s="44"/>
       <c r="I422" s="56"/>
       <c r="J422" s="56"/>
       <c r="K422" s="56"/>
       <c r="L422" s="56" t="s">
         <v>89</v>
       </c>
       <c r="M422" s="43"/>
       <c r="N422" s="56"/>
       <c r="O422" s="16"/>
       <c r="Q422" s="12"/>
       <c r="R422" s="12"/>
     </row>