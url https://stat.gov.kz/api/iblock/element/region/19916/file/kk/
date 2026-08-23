--- v2 (2026-08-03)
+++ v3 (2026-08-23)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="5370" yWindow="825" windowWidth="12075" windowHeight="8625" tabRatio="769"/>
   </bookViews>
   <sheets>
-    <sheet name="натура_пер" sheetId="6" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="7" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
+    <sheet name="2026" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">натура_пер!$2:$2</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">натура_пер!$A$1:$M$428</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!$2:$2</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2026'!$A$1:$M$429</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="930" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1060" uniqueCount="150">
   <si>
     <t>бидай мен меслиннің (бидай мен қара бидайдың қоспасы) ұсақ тартылған ұны, тонна</t>
   </si>
   <si>
     <t>өзге де дақылдар ұны (бидай немесе бидай-қара бидайдың ұнынан басқа), тонна</t>
   </si>
   <si>
     <t>нан-тоқаш өнімдерін дайындауға арналған қоспалар, тонна</t>
   </si>
   <si>
     <t>бидайдың ірі тартылған ұны мен жармасы, тонна</t>
   </si>
   <si>
     <t>таңертеңгі ас үшін астық дақылдары және астық дақылдарының өзге де өнімдері, тонна</t>
   </si>
   <si>
     <t>үсті былғарыдан жасалған аяқ киім, спорттық аяқ киімнен, металды қорғаныс тұмсығы бар аяқ киімнен және әртүрлі арнайы аяқ киімнен басқа, мың жүп</t>
   </si>
   <si>
     <t>отындық мазут, мың тонна</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
@@ -369,64 +373,191 @@
   <si>
     <t>Түгі жоқ ірі қара малдың немесе жылқы тектес малдардың терісінен дайындалған былғары,  
 мың шаршы дм</t>
   </si>
   <si>
     <t>сұйытылған пропан және бутан,  мың тонна</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
     <r>
       <t>2026 жылғы  Павлодар облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>тонна</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Павлодар облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Людмила Юрьевна Войцеховская</t>
+  </si>
+  <si>
+    <t>+7 7182 533088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">l.voitsekhovskaya@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="6">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="35">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
@@ -528,50 +659,119 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -596,67 +796,74 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="14">
+  <cellStyleXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="170" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="183">
+  <cellXfs count="223">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -888,62 +1095,57 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1003,117 +1205,234 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="8"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="14" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="15" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="15" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="15" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="27" fillId="0" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="14" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="15" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="15" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="14" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="14" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="14">
+  <cellStyles count="18">
+    <cellStyle name="Гиперссылка" xfId="15" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="12"/>
     <cellStyle name="Обычный 10 2" xfId="1"/>
     <cellStyle name="Обычный 13" xfId="13"/>
     <cellStyle name="Обычный 13 2" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="16"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 3 2" xfId="4"/>
+    <cellStyle name="Обычный 3 3" xfId="14"/>
     <cellStyle name="Обычный 38" xfId="5"/>
     <cellStyle name="Обычный 38 2" xfId="6"/>
     <cellStyle name="Обычный 39" xfId="7"/>
     <cellStyle name="Обычный 40" xfId="8"/>
     <cellStyle name="Обычный 41" xfId="9"/>
     <cellStyle name="Обычный 6" xfId="11"/>
     <cellStyle name="Обычный 6 2" xfId="10"/>
+    <cellStyle name="Финансовый 2" xfId="17"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1356,101 +1675,668 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V828"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J16" sqref="J16"/>
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="45.28515625" customWidth="1"/>
+    <col min="2" max="2" width="102.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="15">
+      <c r="A1" s="190"/>
+      <c r="B1" s="190"/>
+      <c r="C1" s="189"/>
+      <c r="D1" s="189"/>
+      <c r="E1" s="189"/>
+      <c r="F1" s="189"/>
+      <c r="G1" s="189"/>
+      <c r="H1" s="189"/>
+      <c r="I1" s="189"/>
+      <c r="J1" s="189"/>
+      <c r="K1" s="189"/>
+      <c r="L1" s="189"/>
+      <c r="M1" s="189"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="191" t="s">
+        <v>108</v>
+      </c>
+      <c r="B2" s="192">
+        <v>151102</v>
+      </c>
+      <c r="C2" s="193"/>
+      <c r="D2" s="193"/>
+      <c r="E2" s="193"/>
+      <c r="F2" s="193"/>
+      <c r="G2" s="193"/>
+      <c r="H2" s="193"/>
+      <c r="I2" s="193"/>
+      <c r="J2" s="193"/>
+      <c r="K2" s="193"/>
+      <c r="L2" s="193"/>
+      <c r="M2" s="193"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="191" t="s">
+        <v>109</v>
+      </c>
+      <c r="B3" s="194" t="s">
+        <v>139</v>
+      </c>
+      <c r="C3" s="193"/>
+      <c r="D3" s="193"/>
+      <c r="E3" s="193"/>
+      <c r="F3" s="193"/>
+      <c r="G3" s="193"/>
+      <c r="H3" s="193"/>
+      <c r="I3" s="193"/>
+      <c r="J3" s="193"/>
+      <c r="K3" s="193"/>
+      <c r="L3" s="193"/>
+      <c r="M3" s="193"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="191" t="s">
+        <v>110</v>
+      </c>
+      <c r="B4" s="195" t="s">
+        <v>111</v>
+      </c>
+      <c r="C4" s="193"/>
+      <c r="D4" s="193"/>
+      <c r="E4" s="193"/>
+      <c r="F4" s="193"/>
+      <c r="G4" s="193"/>
+      <c r="H4" s="193"/>
+      <c r="I4" s="193"/>
+      <c r="J4" s="193"/>
+      <c r="K4" s="193"/>
+      <c r="L4" s="193"/>
+      <c r="M4" s="193"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="196" t="s">
+        <v>112</v>
+      </c>
+      <c r="B5" s="192" t="s">
+        <v>113</v>
+      </c>
+      <c r="C5" s="193"/>
+      <c r="D5" s="193"/>
+      <c r="E5" s="193"/>
+      <c r="F5" s="193"/>
+      <c r="G5" s="193"/>
+      <c r="H5" s="193"/>
+      <c r="I5" s="193"/>
+      <c r="J5" s="193"/>
+      <c r="K5" s="193"/>
+      <c r="L5" s="193"/>
+      <c r="M5" s="193"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="196" t="s">
+        <v>114</v>
+      </c>
+      <c r="B6" s="192" t="s">
+        <v>115</v>
+      </c>
+      <c r="C6" s="193"/>
+      <c r="D6" s="193"/>
+      <c r="E6" s="193"/>
+      <c r="F6" s="193"/>
+      <c r="G6" s="193"/>
+      <c r="H6" s="193"/>
+      <c r="I6" s="193"/>
+      <c r="J6" s="193"/>
+      <c r="K6" s="193"/>
+      <c r="L6" s="193"/>
+      <c r="M6" s="193"/>
+    </row>
+    <row r="7" spans="1:13" ht="25.5">
+      <c r="A7" s="191" t="s">
+        <v>116</v>
+      </c>
+      <c r="B7" s="197" t="s">
+        <v>117</v>
+      </c>
+      <c r="C7" s="193"/>
+      <c r="D7" s="193"/>
+      <c r="E7" s="193"/>
+      <c r="F7" s="193"/>
+      <c r="G7" s="193"/>
+      <c r="H7" s="193"/>
+      <c r="I7" s="193"/>
+      <c r="J7" s="193"/>
+      <c r="K7" s="193"/>
+      <c r="L7" s="193"/>
+      <c r="M7" s="193"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="191" t="s">
+        <v>118</v>
+      </c>
+      <c r="B8" s="195" t="s">
+        <v>119</v>
+      </c>
+      <c r="C8" s="193"/>
+      <c r="D8" s="193"/>
+      <c r="E8" s="193"/>
+      <c r="F8" s="193"/>
+      <c r="G8" s="193"/>
+      <c r="H8" s="193"/>
+      <c r="I8" s="193"/>
+      <c r="J8" s="193"/>
+      <c r="K8" s="193"/>
+      <c r="L8" s="193"/>
+      <c r="M8" s="193"/>
+    </row>
+    <row r="9" spans="1:13" ht="38.25">
+      <c r="A9" s="191" t="s">
+        <v>120</v>
+      </c>
+      <c r="B9" s="197" t="s">
+        <v>121</v>
+      </c>
+      <c r="C9" s="193"/>
+      <c r="D9" s="193"/>
+      <c r="E9" s="193"/>
+      <c r="F9" s="193"/>
+      <c r="G9" s="193"/>
+      <c r="H9" s="193"/>
+      <c r="I9" s="193"/>
+      <c r="J9" s="193"/>
+      <c r="K9" s="193"/>
+      <c r="L9" s="193"/>
+      <c r="M9" s="193"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="191" t="s">
+        <v>122</v>
+      </c>
+      <c r="B10" s="197" t="s">
+        <v>123</v>
+      </c>
+      <c r="C10" s="193"/>
+      <c r="D10" s="193"/>
+      <c r="E10" s="193"/>
+      <c r="F10" s="193"/>
+      <c r="G10" s="193"/>
+      <c r="H10" s="193"/>
+      <c r="I10" s="193"/>
+      <c r="J10" s="193"/>
+      <c r="K10" s="193"/>
+      <c r="L10" s="193"/>
+      <c r="M10" s="193"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="191" t="s">
+        <v>124</v>
+      </c>
+      <c r="B11" s="194"/>
+      <c r="C11" s="193"/>
+      <c r="D11" s="193"/>
+      <c r="E11" s="193"/>
+      <c r="F11" s="193"/>
+      <c r="G11" s="193"/>
+      <c r="H11" s="193"/>
+      <c r="I11" s="193"/>
+      <c r="J11" s="193"/>
+      <c r="K11" s="193"/>
+      <c r="L11" s="193"/>
+      <c r="M11" s="198"/>
+    </row>
+    <row r="12" spans="1:13" ht="15.75" customHeight="1">
+      <c r="A12" s="212" t="s">
+        <v>125</v>
+      </c>
+      <c r="B12" s="199" t="s">
+        <v>126</v>
+      </c>
+      <c r="C12" s="193"/>
+      <c r="D12" s="193"/>
+      <c r="E12" s="193"/>
+      <c r="F12" s="193"/>
+      <c r="G12" s="193"/>
+      <c r="H12" s="193"/>
+      <c r="I12" s="193"/>
+      <c r="J12" s="193"/>
+      <c r="K12" s="193"/>
+      <c r="L12" s="193"/>
+      <c r="M12" s="198"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="200" t="s">
+        <v>127</v>
+      </c>
+      <c r="B13" s="201" t="s">
+        <v>128</v>
+      </c>
+      <c r="C13" s="193"/>
+      <c r="D13" s="193"/>
+      <c r="E13" s="193"/>
+      <c r="F13" s="193"/>
+      <c r="G13" s="193"/>
+      <c r="H13" s="193"/>
+      <c r="I13" s="193"/>
+      <c r="J13" s="193"/>
+      <c r="K13" s="193"/>
+      <c r="L13" s="193"/>
+      <c r="M13" s="198"/>
+    </row>
+    <row r="14" spans="1:13" ht="25.5">
+      <c r="A14" s="200" t="s">
+        <v>129</v>
+      </c>
+      <c r="B14" s="201" t="s">
+        <v>130</v>
+      </c>
+      <c r="C14" s="193"/>
+      <c r="D14" s="193"/>
+      <c r="E14" s="193"/>
+      <c r="F14" s="193"/>
+      <c r="G14" s="193"/>
+      <c r="H14" s="193"/>
+      <c r="I14" s="193"/>
+      <c r="J14" s="193"/>
+      <c r="K14" s="193"/>
+      <c r="L14" s="193"/>
+      <c r="M14" s="198"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="200" t="s">
+        <v>131</v>
+      </c>
+      <c r="B15" s="202" t="s">
+        <v>132</v>
+      </c>
+      <c r="C15" s="193"/>
+      <c r="D15" s="193"/>
+      <c r="E15" s="193"/>
+      <c r="F15" s="193"/>
+      <c r="G15" s="193"/>
+      <c r="H15" s="193"/>
+      <c r="I15" s="193"/>
+      <c r="J15" s="193"/>
+      <c r="K15" s="193"/>
+      <c r="L15" s="193"/>
+      <c r="M15" s="198"/>
+    </row>
+    <row r="16" spans="1:13" ht="15">
+      <c r="A16" s="191" t="s">
+        <v>133</v>
+      </c>
+      <c r="B16" s="203">
+        <v>46251</v>
+      </c>
+      <c r="C16" s="189"/>
+      <c r="D16" s="189"/>
+      <c r="E16" s="189"/>
+      <c r="F16" s="189"/>
+      <c r="G16" s="189"/>
+      <c r="H16" s="189"/>
+      <c r="I16" s="189"/>
+      <c r="J16" s="189"/>
+      <c r="K16" s="189"/>
+      <c r="L16" s="189"/>
+      <c r="M16" s="204"/>
+    </row>
+    <row r="17" spans="1:13" ht="15">
+      <c r="A17" s="191" t="s">
+        <v>134</v>
+      </c>
+      <c r="B17" s="203">
+        <v>46280</v>
+      </c>
+      <c r="C17" s="189"/>
+      <c r="D17" s="189"/>
+      <c r="E17" s="189"/>
+      <c r="F17" s="189"/>
+      <c r="G17" s="189"/>
+      <c r="H17" s="189"/>
+      <c r="I17" s="189"/>
+      <c r="J17" s="189"/>
+      <c r="K17" s="189"/>
+      <c r="L17" s="189"/>
+      <c r="M17" s="205"/>
+    </row>
+    <row r="18" spans="1:13" ht="15">
+      <c r="A18" s="191" t="s">
+        <v>135</v>
+      </c>
+      <c r="B18" s="211" t="s">
+        <v>140</v>
+      </c>
+      <c r="C18" s="189"/>
+      <c r="D18" s="189"/>
+      <c r="E18" s="189"/>
+      <c r="F18" s="189"/>
+      <c r="G18" s="189"/>
+      <c r="H18" s="189"/>
+      <c r="I18" s="189"/>
+      <c r="J18" s="189"/>
+      <c r="K18" s="189"/>
+      <c r="L18" s="189"/>
+      <c r="M18" s="204"/>
+    </row>
+    <row r="19" spans="1:13" ht="15">
+      <c r="A19" s="191" t="s">
+        <v>136</v>
+      </c>
+      <c r="B19" s="195" t="s">
+        <v>141</v>
+      </c>
+      <c r="C19" s="189"/>
+      <c r="D19" s="189"/>
+      <c r="E19" s="189"/>
+      <c r="F19" s="189"/>
+      <c r="G19" s="189"/>
+      <c r="H19" s="189"/>
+      <c r="I19" s="189"/>
+      <c r="J19" s="189"/>
+      <c r="K19" s="189"/>
+      <c r="L19" s="189"/>
+      <c r="M19" s="205"/>
+    </row>
+    <row r="20" spans="1:13" ht="15">
+      <c r="A20" s="191" t="s">
+        <v>137</v>
+      </c>
+      <c r="B20" s="206" t="s">
+        <v>142</v>
+      </c>
+      <c r="C20" s="189"/>
+      <c r="D20" s="189"/>
+      <c r="E20" s="189"/>
+      <c r="F20" s="189"/>
+      <c r="G20" s="189"/>
+      <c r="H20" s="189"/>
+      <c r="I20" s="189"/>
+      <c r="J20" s="189"/>
+      <c r="K20" s="189"/>
+      <c r="L20" s="189"/>
+      <c r="M20" s="204"/>
+    </row>
+    <row r="21" spans="1:13" ht="15">
+      <c r="A21" s="191" t="s">
+        <v>138</v>
+      </c>
+      <c r="B21" s="207" t="s">
+        <v>143</v>
+      </c>
+      <c r="C21" s="189"/>
+      <c r="D21" s="189"/>
+      <c r="E21" s="189"/>
+      <c r="F21" s="189"/>
+      <c r="G21" s="189"/>
+      <c r="H21" s="189"/>
+      <c r="I21" s="189"/>
+      <c r="J21" s="189"/>
+      <c r="K21" s="189"/>
+      <c r="L21" s="189"/>
+      <c r="M21" s="205"/>
+    </row>
+    <row r="22" spans="1:13" ht="15">
+      <c r="A22" s="208"/>
+      <c r="B22" s="209"/>
+      <c r="C22" s="189"/>
+      <c r="D22" s="189"/>
+      <c r="E22" s="189"/>
+      <c r="F22" s="189"/>
+      <c r="G22" s="189"/>
+      <c r="H22" s="189"/>
+      <c r="I22" s="189"/>
+      <c r="J22" s="189"/>
+      <c r="K22" s="189"/>
+      <c r="L22" s="189"/>
+      <c r="M22" s="189"/>
+    </row>
+    <row r="23" spans="1:13" ht="15">
+      <c r="A23" s="189"/>
+      <c r="B23" s="210"/>
+      <c r="C23" s="189"/>
+      <c r="D23" s="189"/>
+      <c r="E23" s="189"/>
+      <c r="F23" s="189"/>
+      <c r="G23" s="189"/>
+      <c r="H23" s="189"/>
+      <c r="I23" s="189"/>
+      <c r="J23" s="189"/>
+      <c r="K23" s="189"/>
+      <c r="L23" s="189"/>
+      <c r="M23" s="205"/>
+    </row>
+    <row r="24" spans="1:13" ht="15">
+      <c r="A24" s="189"/>
+      <c r="B24" s="189"/>
+      <c r="C24" s="189"/>
+      <c r="D24" s="189"/>
+      <c r="E24" s="189"/>
+      <c r="F24" s="189"/>
+      <c r="G24" s="189"/>
+      <c r="H24" s="189"/>
+      <c r="I24" s="189"/>
+      <c r="J24" s="189"/>
+      <c r="K24" s="189"/>
+      <c r="L24" s="189"/>
+      <c r="M24" s="204"/>
+    </row>
+    <row r="25" spans="1:13" ht="15">
+      <c r="A25" s="189"/>
+      <c r="B25" s="189"/>
+      <c r="C25" s="189"/>
+      <c r="D25" s="189"/>
+      <c r="E25" s="189"/>
+      <c r="F25" s="189"/>
+      <c r="G25" s="189"/>
+      <c r="H25" s="189"/>
+      <c r="I25" s="189"/>
+      <c r="J25" s="189"/>
+      <c r="K25" s="189"/>
+      <c r="L25" s="189"/>
+      <c r="M25" s="205"/>
+    </row>
+    <row r="26" spans="1:13" ht="15">
+      <c r="A26" s="189"/>
+      <c r="B26" s="189"/>
+      <c r="C26" s="189"/>
+      <c r="D26" s="189"/>
+      <c r="E26" s="189"/>
+      <c r="F26" s="189"/>
+      <c r="G26" s="189"/>
+      <c r="H26" s="189"/>
+      <c r="I26" s="189"/>
+      <c r="J26" s="189"/>
+      <c r="K26" s="189"/>
+      <c r="L26" s="189"/>
+      <c r="M26" s="204"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.5703125" customWidth="1"/>
+    <col min="2" max="2" width="120.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="213"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="215" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="215" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="214" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="215" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="215"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="216" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="215"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="217" t="s">
+        <v>149</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:V829"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="76" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="77" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="53" customWidth="1"/>
     <col min="4" max="4" width="11" style="54" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="54" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="54" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="54" customWidth="1"/>
-    <col min="8" max="8" width="10.42578125" style="54" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" style="53" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="66" customWidth="1"/>
     <col min="10" max="10" width="14.140625" style="55" customWidth="1"/>
     <col min="11" max="11" width="11.140625" style="53" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="54" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" style="78" customWidth="1"/>
     <col min="14" max="14" width="11.28515625" style="61" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.5703125" style="1" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="10" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="3" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A1" s="168" t="s">
+      <c r="A1" s="220" t="s">
         <v>107</v>
       </c>
-      <c r="B1" s="168"/>
-[...11 lines deleted...]
-      <c r="N1" s="168"/>
+      <c r="B1" s="220"/>
+      <c r="C1" s="220"/>
+      <c r="D1" s="220"/>
+      <c r="E1" s="220"/>
+      <c r="F1" s="220"/>
+      <c r="G1" s="220"/>
+      <c r="H1" s="220"/>
+      <c r="I1" s="220"/>
+      <c r="J1" s="220"/>
+      <c r="K1" s="220"/>
+      <c r="L1" s="220"/>
+      <c r="M1" s="220"/>
+      <c r="N1" s="220"/>
     </row>
     <row r="2" spans="1:18" s="3" customFormat="1" ht="33.75" customHeight="1">
       <c r="A2" s="30"/>
       <c r="B2" s="31" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="32" t="s">
         <v>34</v>
       </c>
       <c r="D2" s="32" t="s">
         <v>35</v>
       </c>
       <c r="E2" s="32" t="s">
         <v>36</v>
       </c>
       <c r="F2" s="32" t="s">
         <v>37</v>
       </c>
       <c r="G2" s="32" t="s">
         <v>38</v>
       </c>
       <c r="H2" s="32" t="s">
         <v>39</v>
       </c>
       <c r="I2" s="32" t="s">
@@ -1489,1169 +2375,1231 @@
       <c r="O3" s="13"/>
     </row>
     <row r="4" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A4" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="43"/>
       <c r="C4" s="44"/>
       <c r="D4" s="44"/>
       <c r="E4" s="45"/>
       <c r="F4" s="44"/>
       <c r="G4" s="44"/>
       <c r="H4" s="44"/>
       <c r="I4" s="47"/>
       <c r="J4" s="47"/>
       <c r="K4" s="44"/>
       <c r="L4" s="44"/>
       <c r="M4" s="48"/>
       <c r="N4" s="49"/>
       <c r="O4" s="14"/>
     </row>
     <row r="5" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="129">
+      <c r="B5" s="126">
         <v>829</v>
       </c>
-      <c r="C5" s="129">
+      <c r="C5" s="126">
         <v>1761</v>
       </c>
-      <c r="D5" s="129">
+      <c r="D5" s="126">
         <v>2745</v>
       </c>
-      <c r="E5" s="155">
+      <c r="E5" s="152">
         <v>3913</v>
       </c>
-      <c r="F5" s="161">
+      <c r="F5" s="158">
         <v>5097</v>
       </c>
-      <c r="G5" s="179">
+      <c r="G5" s="171">
         <v>6268</v>
       </c>
-      <c r="H5" s="129"/>
-[...4 lines deleted...]
-      <c r="M5" s="129"/>
+      <c r="H5" s="185">
+        <v>7337</v>
+      </c>
+      <c r="I5" s="126"/>
+      <c r="J5" s="126"/>
+      <c r="K5" s="126"/>
+      <c r="L5" s="126"/>
+      <c r="M5" s="126"/>
       <c r="N5" s="50"/>
       <c r="O5" s="21"/>
       <c r="R5" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A6" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B6" s="129">
+      <c r="B6" s="126">
         <v>682</v>
       </c>
-      <c r="C6" s="129">
+      <c r="C6" s="126">
         <v>1373</v>
       </c>
-      <c r="D6" s="129">
+      <c r="D6" s="126">
         <v>2122</v>
       </c>
-      <c r="E6" s="155">
+      <c r="E6" s="152">
         <v>3047</v>
       </c>
-      <c r="F6" s="161">
+      <c r="F6" s="158">
         <v>3951</v>
       </c>
-      <c r="G6" s="179">
+      <c r="G6" s="171">
         <v>4867</v>
       </c>
-      <c r="H6" s="129"/>
-[...4 lines deleted...]
-      <c r="M6" s="129"/>
+      <c r="H6" s="185">
+        <v>5678</v>
+      </c>
+      <c r="I6" s="126"/>
+      <c r="J6" s="126"/>
+      <c r="K6" s="126"/>
+      <c r="L6" s="126"/>
+      <c r="M6" s="126"/>
       <c r="N6" s="50"/>
       <c r="O6" s="19"/>
       <c r="R6" s="4"/>
     </row>
     <row r="7" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A7" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C7" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D7" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E7" s="146" t="s">
+      <c r="E7" s="143" t="s">
         <v>90</v>
       </c>
       <c r="F7" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G7" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H7" s="125"/>
-[...4 lines deleted...]
-      <c r="M7" s="125"/>
+      <c r="H7" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I7" s="123"/>
+      <c r="J7" s="123"/>
+      <c r="K7" s="123"/>
+      <c r="L7" s="123"/>
+      <c r="M7" s="123"/>
       <c r="N7" s="50"/>
       <c r="O7" s="19"/>
       <c r="R7" s="4"/>
     </row>
     <row r="8" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A8" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C8" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D8" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E8" s="146" t="s">
+      <c r="E8" s="143" t="s">
         <v>90</v>
       </c>
       <c r="F8" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G8" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H8" s="128"/>
-[...4 lines deleted...]
-      <c r="M8" s="129"/>
+      <c r="H8" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I8" s="126"/>
+      <c r="J8" s="126"/>
+      <c r="K8" s="126"/>
+      <c r="L8" s="126"/>
+      <c r="M8" s="126"/>
       <c r="N8" s="50"/>
       <c r="O8" s="19"/>
       <c r="R8" s="4"/>
     </row>
     <row r="9" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A9" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="77"/>
       <c r="C9" s="53"/>
       <c r="D9" s="110"/>
-      <c r="E9" s="145"/>
+      <c r="E9" s="142"/>
       <c r="F9" s="53"/>
-      <c r="G9" s="174"/>
-[...1 lines deleted...]
-      <c r="I9" s="132"/>
+      <c r="G9" s="166"/>
+      <c r="H9" s="176"/>
+      <c r="I9" s="129"/>
       <c r="J9" s="102"/>
-      <c r="K9" s="132"/>
+      <c r="K9" s="129"/>
       <c r="L9" s="110"/>
       <c r="M9" s="112"/>
-      <c r="N9" s="170"/>
-      <c r="O9" s="170"/>
+      <c r="N9" s="222"/>
+      <c r="O9" s="222"/>
       <c r="R9" s="4"/>
     </row>
     <row r="10" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A10" s="50" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="98">
         <v>0</v>
       </c>
-      <c r="C10" s="129">
+      <c r="C10" s="126">
         <v>1</v>
       </c>
-      <c r="D10" s="129">
+      <c r="D10" s="126">
         <v>1</v>
       </c>
-      <c r="E10" s="155">
+      <c r="E10" s="152">
         <v>1</v>
       </c>
-      <c r="F10" s="161">
+      <c r="F10" s="158">
         <v>1</v>
       </c>
-      <c r="G10" s="179">
+      <c r="G10" s="171">
         <v>2</v>
       </c>
-      <c r="H10" s="128"/>
-[...4 lines deleted...]
-      <c r="M10" s="129"/>
+      <c r="H10" s="185">
+        <v>2</v>
+      </c>
+      <c r="I10" s="126"/>
+      <c r="J10" s="126"/>
+      <c r="K10" s="126"/>
+      <c r="L10" s="126"/>
+      <c r="M10" s="126"/>
       <c r="N10" s="50"/>
       <c r="O10" s="19"/>
       <c r="R10" s="4"/>
     </row>
     <row r="11" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A11" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="99" t="s">
         <v>90</v>
       </c>
       <c r="C11" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D11" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E11" s="146" t="s">
+      <c r="E11" s="143" t="s">
         <v>90</v>
       </c>
       <c r="F11" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G11" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H11" s="125"/>
-[...4 lines deleted...]
-      <c r="M11" s="125"/>
+      <c r="H11" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I11" s="123"/>
+      <c r="J11" s="123"/>
+      <c r="K11" s="123"/>
+      <c r="L11" s="123"/>
+      <c r="M11" s="123"/>
       <c r="N11" s="50"/>
       <c r="O11" s="19"/>
       <c r="R11" s="4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="98">
         <v>0</v>
       </c>
-      <c r="C12" s="129">
+      <c r="C12" s="126">
         <v>1</v>
       </c>
-      <c r="D12" s="129">
+      <c r="D12" s="126">
         <v>1</v>
       </c>
-      <c r="E12" s="155">
+      <c r="E12" s="152">
         <v>1</v>
       </c>
-      <c r="F12" s="161">
+      <c r="F12" s="158">
         <v>1</v>
       </c>
-      <c r="G12" s="179">
+      <c r="G12" s="171">
         <v>2</v>
       </c>
-      <c r="H12" s="128"/>
-[...4 lines deleted...]
-      <c r="M12" s="129"/>
+      <c r="H12" s="185">
+        <v>2</v>
+      </c>
+      <c r="I12" s="126"/>
+      <c r="J12" s="126"/>
+      <c r="K12" s="126"/>
+      <c r="L12" s="126"/>
+      <c r="M12" s="126"/>
       <c r="N12" s="50"/>
       <c r="O12" s="19"/>
       <c r="R12" s="4"/>
     </row>
     <row r="13" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="99" t="s">
         <v>90</v>
       </c>
       <c r="C13" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D13" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E13" s="146" t="s">
+      <c r="E13" s="143" t="s">
         <v>90</v>
       </c>
       <c r="F13" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G13" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H13" s="125"/>
-[...4 lines deleted...]
-      <c r="M13" s="125"/>
+      <c r="H13" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I13" s="123"/>
+      <c r="J13" s="123"/>
+      <c r="K13" s="123"/>
+      <c r="L13" s="123"/>
+      <c r="M13" s="123"/>
       <c r="N13" s="50"/>
       <c r="O13" s="19"/>
       <c r="R13" s="4"/>
     </row>
     <row r="14" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B14" s="129">
+      <c r="B14" s="126">
         <v>8</v>
       </c>
-      <c r="C14" s="129">
+      <c r="C14" s="126">
         <v>19</v>
       </c>
-      <c r="D14" s="129">
+      <c r="D14" s="126">
         <v>25</v>
       </c>
-      <c r="E14" s="155">
+      <c r="E14" s="152">
         <v>38</v>
       </c>
-      <c r="F14" s="161">
+      <c r="F14" s="158">
         <v>91</v>
       </c>
-      <c r="G14" s="179">
+      <c r="G14" s="171">
         <v>119</v>
       </c>
-      <c r="H14" s="129"/>
-[...4 lines deleted...]
-      <c r="M14" s="129"/>
+      <c r="H14" s="185">
+        <v>152</v>
+      </c>
+      <c r="I14" s="126"/>
+      <c r="J14" s="126"/>
+      <c r="K14" s="126"/>
+      <c r="L14" s="126"/>
+      <c r="M14" s="126"/>
       <c r="N14" s="50"/>
       <c r="O14" s="19"/>
       <c r="R14" s="4"/>
     </row>
     <row r="15" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A15" s="50" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="99" t="s">
         <v>90</v>
       </c>
       <c r="C15" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D15" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E15" s="146" t="s">
+      <c r="E15" s="143" t="s">
         <v>90</v>
       </c>
       <c r="F15" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G15" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H15" s="125"/>
-[...4 lines deleted...]
-      <c r="M15" s="125"/>
+      <c r="H15" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="123"/>
+      <c r="J15" s="123"/>
+      <c r="K15" s="123"/>
+      <c r="L15" s="123"/>
+      <c r="M15" s="123"/>
       <c r="N15" s="50"/>
       <c r="O15" s="19"/>
       <c r="R15" s="4"/>
     </row>
     <row r="16" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A16" s="50" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="98">
         <v>1</v>
       </c>
-      <c r="C16" s="129">
+      <c r="C16" s="126">
         <v>2</v>
       </c>
-      <c r="D16" s="129">
+      <c r="D16" s="126">
         <v>3</v>
       </c>
-      <c r="E16" s="155">
+      <c r="E16" s="152">
         <v>4</v>
       </c>
-      <c r="F16" s="161">
+      <c r="F16" s="158">
         <v>5</v>
       </c>
-      <c r="G16" s="179">
+      <c r="G16" s="171">
         <v>7</v>
       </c>
-      <c r="H16" s="129"/>
-[...4 lines deleted...]
-      <c r="M16" s="129"/>
+      <c r="H16" s="185">
+        <v>7</v>
+      </c>
+      <c r="I16" s="126"/>
+      <c r="J16" s="126"/>
+      <c r="K16" s="126"/>
+      <c r="L16" s="126"/>
+      <c r="M16" s="126"/>
       <c r="N16" s="50"/>
       <c r="O16" s="19"/>
       <c r="R16" s="4"/>
     </row>
     <row r="17" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="129">
+      <c r="B17" s="126">
         <v>52</v>
       </c>
-      <c r="C17" s="129">
+      <c r="C17" s="126">
         <v>103</v>
       </c>
-      <c r="D17" s="129">
+      <c r="D17" s="126">
         <v>154</v>
       </c>
-      <c r="E17" s="155">
+      <c r="E17" s="152">
         <v>205</v>
       </c>
-      <c r="F17" s="161">
+      <c r="F17" s="158">
         <v>268</v>
       </c>
-      <c r="G17" s="179">
+      <c r="G17" s="171">
         <v>330</v>
       </c>
-      <c r="H17" s="129"/>
-[...4 lines deleted...]
-      <c r="M17" s="129"/>
+      <c r="H17" s="185">
+        <v>393</v>
+      </c>
+      <c r="I17" s="126"/>
+      <c r="J17" s="126"/>
+      <c r="K17" s="126"/>
+      <c r="L17" s="126"/>
+      <c r="M17" s="126"/>
       <c r="N17" s="50"/>
       <c r="O17" s="19"/>
       <c r="R17" s="4"/>
     </row>
     <row r="18" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A18" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="129">
+      <c r="B18" s="126">
         <v>9</v>
       </c>
-      <c r="C18" s="129">
+      <c r="C18" s="126">
         <v>16</v>
       </c>
-      <c r="D18" s="129">
+      <c r="D18" s="126">
         <v>23</v>
       </c>
-      <c r="E18" s="155">
+      <c r="E18" s="152">
         <v>30</v>
       </c>
-      <c r="F18" s="161">
+      <c r="F18" s="158">
         <v>61</v>
       </c>
-      <c r="G18" s="179">
+      <c r="G18" s="171">
         <v>92</v>
       </c>
-      <c r="H18" s="129"/>
-[...4 lines deleted...]
-      <c r="M18" s="129"/>
+      <c r="H18" s="185">
+        <v>123</v>
+      </c>
+      <c r="I18" s="126"/>
+      <c r="J18" s="126"/>
+      <c r="K18" s="126"/>
+      <c r="L18" s="126"/>
+      <c r="M18" s="126"/>
       <c r="N18" s="50"/>
       <c r="O18" s="19"/>
       <c r="R18" s="4"/>
     </row>
     <row r="19" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A19" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="B19" s="129">
+      <c r="B19" s="126">
         <v>76</v>
       </c>
-      <c r="C19" s="129">
+      <c r="C19" s="126">
         <v>246</v>
       </c>
-      <c r="D19" s="129">
+      <c r="D19" s="126">
         <v>416</v>
       </c>
-      <c r="E19" s="155">
+      <c r="E19" s="152">
         <v>587</v>
       </c>
-      <c r="F19" s="161">
+      <c r="F19" s="158">
         <v>718</v>
       </c>
-      <c r="G19" s="179">
+      <c r="G19" s="171">
         <v>849</v>
       </c>
-      <c r="H19" s="129"/>
-[...4 lines deleted...]
-      <c r="M19" s="129"/>
+      <c r="H19" s="185">
+        <v>981</v>
+      </c>
+      <c r="I19" s="126"/>
+      <c r="J19" s="126"/>
+      <c r="K19" s="126"/>
+      <c r="L19" s="126"/>
+      <c r="M19" s="126"/>
       <c r="N19" s="50"/>
       <c r="O19" s="19"/>
       <c r="R19" s="4"/>
     </row>
     <row r="20" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A20" s="42"/>
       <c r="B20" s="43"/>
       <c r="C20" s="56"/>
       <c r="D20" s="113"/>
       <c r="E20" s="85"/>
       <c r="F20" s="85"/>
       <c r="G20" s="48"/>
       <c r="H20" s="48"/>
       <c r="I20" s="56"/>
       <c r="J20" s="44"/>
       <c r="K20" s="56"/>
       <c r="L20" s="82"/>
       <c r="M20" s="43"/>
       <c r="N20" s="50"/>
       <c r="O20" s="15"/>
       <c r="R20" s="4"/>
     </row>
     <row r="21" spans="1:18" s="3" customFormat="1" ht="57.75" customHeight="1">
       <c r="A21" s="50" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="43"/>
       <c r="C21" s="56"/>
       <c r="D21" s="56"/>
       <c r="E21" s="85"/>
       <c r="F21" s="85"/>
       <c r="G21" s="82"/>
       <c r="H21" s="53"/>
       <c r="I21" s="44"/>
       <c r="J21" s="56"/>
       <c r="K21" s="56"/>
       <c r="L21" s="82"/>
       <c r="M21" s="43"/>
       <c r="N21" s="57"/>
       <c r="O21" s="14"/>
       <c r="R21" s="4"/>
     </row>
     <row r="22" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A22" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B22" s="129">
+      <c r="B22" s="126">
         <v>750</v>
       </c>
-      <c r="C22" s="129">
+      <c r="C22" s="126">
         <v>1599</v>
       </c>
-      <c r="D22" s="129">
+      <c r="D22" s="126">
         <v>2516</v>
       </c>
-      <c r="E22" s="155">
+      <c r="E22" s="152">
         <v>3562</v>
       </c>
-      <c r="F22" s="161">
+      <c r="F22" s="158">
         <v>4655</v>
       </c>
-      <c r="G22" s="179">
+      <c r="G22" s="171">
         <v>5743</v>
       </c>
-      <c r="H22" s="129"/>
-[...4 lines deleted...]
-      <c r="M22" s="129"/>
+      <c r="H22" s="185">
+        <v>6721</v>
+      </c>
+      <c r="I22" s="126"/>
+      <c r="J22" s="126"/>
+      <c r="K22" s="126"/>
+      <c r="L22" s="126"/>
+      <c r="M22" s="126"/>
       <c r="N22" s="51"/>
       <c r="O22" s="22"/>
       <c r="R22" s="6"/>
     </row>
     <row r="23" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A23" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="109">
         <v>643</v>
       </c>
-      <c r="C23" s="129">
+      <c r="C23" s="126">
         <v>1292</v>
       </c>
-      <c r="D23" s="129">
+      <c r="D23" s="126">
         <v>2014</v>
       </c>
-      <c r="E23" s="155">
+      <c r="E23" s="152">
         <v>2858</v>
       </c>
-      <c r="F23" s="161">
+      <c r="F23" s="158">
         <v>3711</v>
       </c>
-      <c r="G23" s="179">
+      <c r="G23" s="171">
         <v>4583</v>
       </c>
-      <c r="H23" s="129"/>
-[...4 lines deleted...]
-      <c r="M23" s="129"/>
+      <c r="H23" s="185">
+        <v>5342</v>
+      </c>
+      <c r="I23" s="126"/>
+      <c r="J23" s="126"/>
+      <c r="K23" s="126"/>
+      <c r="L23" s="126"/>
+      <c r="M23" s="126"/>
       <c r="N23" s="51"/>
       <c r="O23" s="23"/>
       <c r="R23" s="4"/>
     </row>
     <row r="24" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A24" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C24" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D24" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E24" s="147" t="s">
+      <c r="E24" s="144" t="s">
         <v>90</v>
       </c>
       <c r="F24" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G24" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H24" s="121"/>
+      <c r="H24" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I24" s="121"/>
       <c r="J24" s="121"/>
       <c r="K24" s="121"/>
       <c r="L24" s="121"/>
       <c r="M24" s="121"/>
       <c r="N24" s="72"/>
       <c r="O24" s="20"/>
       <c r="R24" s="4"/>
     </row>
     <row r="25" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="51" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C25" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D25" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E25" s="147" t="s">
+      <c r="E25" s="144" t="s">
         <v>90</v>
       </c>
       <c r="F25" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G25" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H25" s="128"/>
-[...4 lines deleted...]
-      <c r="M25" s="129"/>
+      <c r="H25" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="I25" s="126"/>
+      <c r="J25" s="126"/>
+      <c r="K25" s="126"/>
+      <c r="L25" s="126"/>
+      <c r="M25" s="126"/>
       <c r="N25" s="51"/>
       <c r="O25" s="20"/>
       <c r="R25" s="4"/>
     </row>
     <row r="26" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A26" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="77"/>
       <c r="C26" s="53"/>
       <c r="D26" s="110"/>
-      <c r="E26" s="142"/>
+      <c r="E26" s="139"/>
       <c r="F26" s="53"/>
-      <c r="G26" s="174"/>
-[...1 lines deleted...]
-      <c r="I26" s="132"/>
+      <c r="G26" s="166"/>
+      <c r="H26" s="176"/>
+      <c r="I26" s="129"/>
       <c r="J26" s="102"/>
-      <c r="K26" s="132"/>
+      <c r="K26" s="129"/>
       <c r="L26" s="110"/>
       <c r="M26" s="112"/>
-      <c r="N26" s="169"/>
-      <c r="O26" s="169"/>
+      <c r="N26" s="221"/>
+      <c r="O26" s="221"/>
       <c r="R26" s="4"/>
     </row>
     <row r="27" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A27" s="51" t="s">
         <v>69</v>
       </c>
       <c r="B27" s="98">
         <v>0</v>
       </c>
-      <c r="C27" s="129">
+      <c r="C27" s="126">
         <v>1</v>
       </c>
-      <c r="D27" s="129">
+      <c r="D27" s="126">
         <v>1</v>
       </c>
-      <c r="E27" s="155">
+      <c r="E27" s="152">
         <v>1</v>
       </c>
-      <c r="F27" s="161">
+      <c r="F27" s="158">
         <v>1</v>
       </c>
-      <c r="G27" s="179">
+      <c r="G27" s="171">
         <v>2</v>
       </c>
-      <c r="H27" s="128"/>
-[...4 lines deleted...]
-      <c r="M27" s="129"/>
+      <c r="H27" s="185">
+        <v>2</v>
+      </c>
+      <c r="I27" s="126"/>
+      <c r="J27" s="126"/>
+      <c r="K27" s="126"/>
+      <c r="L27" s="126"/>
+      <c r="M27" s="126"/>
       <c r="N27" s="51"/>
       <c r="O27" s="20"/>
       <c r="R27" s="4"/>
     </row>
     <row r="28" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A28" s="51" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="100" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="147" t="s">
+      <c r="E28" s="144" t="s">
         <v>90</v>
       </c>
       <c r="F28" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G28" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H28" s="121"/>
+      <c r="H28" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I28" s="121"/>
       <c r="J28" s="121"/>
       <c r="K28" s="121"/>
       <c r="L28" s="121"/>
       <c r="M28" s="121"/>
       <c r="N28" s="51"/>
       <c r="O28" s="20"/>
       <c r="R28" s="4"/>
     </row>
     <row r="29" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A29" s="51" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="99" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E29" s="147" t="s">
+      <c r="E29" s="144" t="s">
         <v>90</v>
       </c>
       <c r="F29" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G29" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H29" s="121"/>
+      <c r="H29" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I29" s="121"/>
       <c r="J29" s="121"/>
-      <c r="K29" s="129"/>
-[...1 lines deleted...]
-      <c r="M29" s="129"/>
+      <c r="K29" s="126"/>
+      <c r="L29" s="126"/>
+      <c r="M29" s="126"/>
       <c r="N29" s="51"/>
       <c r="O29" s="20"/>
       <c r="R29" s="4"/>
     </row>
     <row r="30" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A30" s="51" t="s">
         <v>65</v>
       </c>
       <c r="B30" s="100" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D30" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E30" s="147" t="s">
+      <c r="E30" s="144" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G30" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H30" s="121"/>
+      <c r="H30" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I30" s="121"/>
       <c r="J30" s="121"/>
       <c r="K30" s="121"/>
       <c r="L30" s="121"/>
       <c r="M30" s="121"/>
       <c r="N30" s="51"/>
       <c r="O30" s="20"/>
       <c r="R30" s="4"/>
     </row>
     <row r="31" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A31" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="B31" s="129">
+      <c r="B31" s="126">
         <v>8</v>
       </c>
-      <c r="C31" s="129">
+      <c r="C31" s="126">
         <v>19</v>
       </c>
-      <c r="D31" s="129">
+      <c r="D31" s="126">
         <v>25</v>
       </c>
-      <c r="E31" s="155">
+      <c r="E31" s="152">
         <v>38</v>
       </c>
-      <c r="F31" s="161">
+      <c r="F31" s="158">
         <v>91</v>
       </c>
-      <c r="G31" s="179">
+      <c r="G31" s="171">
         <v>119</v>
       </c>
-      <c r="H31" s="129"/>
-[...4 lines deleted...]
-      <c r="M31" s="129"/>
+      <c r="H31" s="185">
+        <v>152</v>
+      </c>
+      <c r="I31" s="126"/>
+      <c r="J31" s="126"/>
+      <c r="K31" s="126"/>
+      <c r="L31" s="126"/>
+      <c r="M31" s="126"/>
       <c r="N31" s="51"/>
       <c r="O31" s="20"/>
       <c r="R31" s="4"/>
     </row>
     <row r="32" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>80</v>
       </c>
       <c r="B32" s="99" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D32" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E32" s="147" t="s">
+      <c r="E32" s="144" t="s">
         <v>90</v>
       </c>
       <c r="F32" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G32" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H32" s="121"/>
+      <c r="H32" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I32" s="121"/>
       <c r="J32" s="121"/>
       <c r="K32" s="121"/>
       <c r="L32" s="121"/>
       <c r="M32" s="121"/>
       <c r="N32" s="51"/>
       <c r="O32" s="20"/>
       <c r="R32" s="4"/>
     </row>
     <row r="33" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A33" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="129">
+      <c r="B33" s="126">
         <v>1</v>
       </c>
-      <c r="C33" s="129">
+      <c r="C33" s="126">
         <v>1</v>
       </c>
-      <c r="D33" s="129">
+      <c r="D33" s="126">
         <v>2</v>
       </c>
-      <c r="E33" s="155">
+      <c r="E33" s="152">
         <v>2</v>
       </c>
-      <c r="F33" s="161">
+      <c r="F33" s="158">
         <v>3</v>
       </c>
-      <c r="G33" s="179">
+      <c r="G33" s="171">
         <v>3</v>
       </c>
-      <c r="H33" s="129"/>
-[...4 lines deleted...]
-      <c r="M33" s="129"/>
+      <c r="H33" s="185">
+        <v>3</v>
+      </c>
+      <c r="I33" s="126"/>
+      <c r="J33" s="126"/>
+      <c r="K33" s="126"/>
+      <c r="L33" s="126"/>
+      <c r="M33" s="126"/>
       <c r="N33" s="51"/>
       <c r="O33" s="20"/>
       <c r="R33" s="4"/>
     </row>
     <row r="34" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A34" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B34" s="129">
+      <c r="B34" s="126">
         <v>13</v>
       </c>
-      <c r="C34" s="129">
+      <c r="C34" s="126">
         <v>24</v>
       </c>
-      <c r="D34" s="129">
+      <c r="D34" s="126">
         <v>35</v>
       </c>
-      <c r="E34" s="155">
+      <c r="E34" s="152">
         <v>46</v>
       </c>
-      <c r="F34" s="161">
+      <c r="F34" s="158">
         <v>70</v>
       </c>
-      <c r="G34" s="179">
+      <c r="G34" s="171">
         <v>94</v>
       </c>
-      <c r="H34" s="129"/>
-[...4 lines deleted...]
-      <c r="M34" s="129"/>
+      <c r="H34" s="185">
+        <v>118</v>
+      </c>
+      <c r="I34" s="126"/>
+      <c r="J34" s="126"/>
+      <c r="K34" s="126"/>
+      <c r="L34" s="126"/>
+      <c r="M34" s="126"/>
       <c r="N34" s="51"/>
       <c r="O34" s="20"/>
       <c r="R34" s="4"/>
     </row>
     <row r="35" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A35" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="B35" s="129">
+      <c r="B35" s="126">
         <v>9</v>
       </c>
-      <c r="C35" s="129">
+      <c r="C35" s="126">
         <v>16</v>
       </c>
-      <c r="D35" s="129">
+      <c r="D35" s="126">
         <v>23</v>
       </c>
-      <c r="E35" s="155">
+      <c r="E35" s="152">
         <v>30</v>
       </c>
-      <c r="F35" s="161">
+      <c r="F35" s="158">
         <v>61</v>
       </c>
-      <c r="G35" s="179">
+      <c r="G35" s="171">
         <v>92</v>
       </c>
-      <c r="H35" s="129"/>
-[...4 lines deleted...]
-      <c r="M35" s="129"/>
+      <c r="H35" s="185">
+        <v>123</v>
+      </c>
+      <c r="I35" s="126"/>
+      <c r="J35" s="126"/>
+      <c r="K35" s="126"/>
+      <c r="L35" s="126"/>
+      <c r="M35" s="126"/>
       <c r="N35" s="51"/>
       <c r="O35" s="20"/>
       <c r="R35" s="4"/>
     </row>
     <row r="36" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A36" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="B36" s="129">
+      <c r="B36" s="126">
         <v>76</v>
       </c>
-      <c r="C36" s="129">
+      <c r="C36" s="126">
         <v>246</v>
       </c>
-      <c r="D36" s="129">
+      <c r="D36" s="126">
         <v>416</v>
       </c>
-      <c r="E36" s="155">
+      <c r="E36" s="152">
         <v>587</v>
       </c>
-      <c r="F36" s="161">
+      <c r="F36" s="158">
         <v>718</v>
       </c>
-      <c r="G36" s="179">
+      <c r="G36" s="171">
         <v>849</v>
       </c>
-      <c r="H36" s="129"/>
-[...4 lines deleted...]
-      <c r="M36" s="129"/>
+      <c r="H36" s="185">
+        <v>981</v>
+      </c>
+      <c r="I36" s="126"/>
+      <c r="J36" s="126"/>
+      <c r="K36" s="126"/>
+      <c r="L36" s="126"/>
+      <c r="M36" s="126"/>
       <c r="N36" s="51"/>
       <c r="O36" s="20"/>
       <c r="R36" s="4"/>
     </row>
     <row r="37" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A37" s="42"/>
       <c r="B37" s="82"/>
       <c r="C37" s="85"/>
       <c r="D37" s="85"/>
       <c r="E37" s="85"/>
       <c r="F37" s="85"/>
       <c r="G37" s="48"/>
       <c r="H37" s="48"/>
       <c r="I37" s="114"/>
       <c r="J37" s="85"/>
       <c r="K37" s="88"/>
       <c r="L37" s="82"/>
       <c r="M37" s="43"/>
       <c r="N37" s="50"/>
       <c r="O37" s="15"/>
       <c r="R37" s="4"/>
     </row>
     <row r="38" spans="1:18" s="3" customFormat="1" ht="67.5">
       <c r="A38" s="50" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="43"/>
       <c r="C38" s="59"/>
       <c r="D38" s="56"/>
       <c r="E38" s="85"/>
       <c r="F38" s="85"/>
       <c r="G38" s="48"/>
       <c r="H38" s="48"/>
       <c r="I38" s="56"/>
       <c r="J38" s="56"/>
       <c r="K38" s="88"/>
       <c r="L38" s="82"/>
       <c r="M38" s="43"/>
       <c r="N38" s="57"/>
       <c r="O38" s="14"/>
       <c r="R38" s="4"/>
     </row>
     <row r="39" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A39" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B39" s="109">
         <v>34</v>
       </c>
-      <c r="C39" s="129">
+      <c r="C39" s="126">
         <v>70</v>
       </c>
-      <c r="D39" s="129">
-[...2 lines deleted...]
-      <c r="E39" s="155">
+      <c r="D39" s="126">
+        <v>90</v>
+      </c>
+      <c r="E39" s="152">
         <v>162</v>
       </c>
-      <c r="F39" s="161">
+      <c r="F39" s="158">
         <v>204</v>
       </c>
-      <c r="G39" s="179">
+      <c r="G39" s="171">
         <v>236</v>
       </c>
-      <c r="H39" s="129"/>
-[...4 lines deleted...]
-      <c r="M39" s="129"/>
+      <c r="H39" s="185">
+        <v>274</v>
+      </c>
+      <c r="I39" s="126"/>
+      <c r="J39" s="126"/>
+      <c r="K39" s="126"/>
+      <c r="L39" s="126"/>
+      <c r="M39" s="126"/>
       <c r="N39" s="51"/>
       <c r="O39" s="14"/>
       <c r="R39" s="6"/>
     </row>
     <row r="40" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B40" s="109">
         <v>34</v>
       </c>
-      <c r="C40" s="129">
+      <c r="C40" s="126">
         <v>70</v>
       </c>
-      <c r="D40" s="129">
-[...2 lines deleted...]
-      <c r="E40" s="155">
+      <c r="D40" s="126">
+        <v>90</v>
+      </c>
+      <c r="E40" s="152">
         <v>162</v>
       </c>
-      <c r="F40" s="161">
+      <c r="F40" s="158">
         <v>204</v>
       </c>
-      <c r="G40" s="179">
+      <c r="G40" s="171">
         <v>236</v>
       </c>
-      <c r="H40" s="129"/>
-[...4 lines deleted...]
-      <c r="M40" s="129"/>
+      <c r="H40" s="185">
+        <v>274</v>
+      </c>
+      <c r="I40" s="126"/>
+      <c r="J40" s="126"/>
+      <c r="K40" s="126"/>
+      <c r="L40" s="126"/>
+      <c r="M40" s="126"/>
       <c r="N40" s="51"/>
       <c r="O40" s="15"/>
       <c r="R40" s="4"/>
     </row>
     <row r="41" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B41" s="84"/>
-      <c r="C41" s="138"/>
+      <c r="C41" s="135"/>
       <c r="D41" s="44"/>
-      <c r="E41" s="150"/>
+      <c r="E41" s="147"/>
       <c r="F41" s="44"/>
-      <c r="G41" s="172"/>
-      <c r="H41" s="122"/>
+      <c r="G41" s="164"/>
+      <c r="H41" s="178"/>
       <c r="I41" s="82"/>
       <c r="J41" s="98"/>
       <c r="K41" s="88"/>
       <c r="L41" s="82"/>
       <c r="M41" s="82"/>
       <c r="N41" s="58"/>
       <c r="O41" s="14"/>
       <c r="R41" s="4"/>
     </row>
     <row r="42" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="51" t="s">
         <v>60</v>
       </c>
       <c r="B42" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D42" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E42" s="146" t="s">
+      <c r="E42" s="143" t="s">
         <v>90</v>
       </c>
       <c r="F42" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G42" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H42" s="99"/>
+      <c r="H42" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="I42" s="99"/>
       <c r="J42" s="99"/>
       <c r="K42" s="99"/>
       <c r="L42" s="99"/>
       <c r="M42" s="99"/>
       <c r="N42" s="51"/>
       <c r="O42" s="15"/>
       <c r="R42" s="4"/>
     </row>
     <row r="43" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="42"/>
       <c r="B43" s="43"/>
       <c r="C43" s="85"/>
       <c r="D43" s="85"/>
       <c r="E43" s="85"/>
       <c r="F43" s="85"/>
       <c r="G43" s="48"/>
       <c r="H43" s="48"/>
       <c r="I43" s="85"/>
       <c r="J43" s="85"/>
       <c r="K43" s="85"/>
       <c r="L43" s="82"/>
       <c r="M43" s="43"/>
       <c r="N43" s="50"/>
       <c r="O43" s="15"/>
@@ -2659,285 +3607,299 @@
     </row>
     <row r="44" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A44" s="50" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="43"/>
       <c r="C44" s="56"/>
       <c r="D44" s="56"/>
       <c r="E44" s="85"/>
       <c r="F44" s="85"/>
       <c r="G44" s="48"/>
       <c r="H44" s="48"/>
       <c r="I44" s="56"/>
       <c r="J44" s="45"/>
       <c r="K44" s="56"/>
       <c r="L44" s="82"/>
       <c r="M44" s="43"/>
       <c r="N44" s="57"/>
       <c r="O44" s="14"/>
       <c r="R44" s="4"/>
     </row>
     <row r="45" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A45" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B45" s="129">
+      <c r="B45" s="126">
         <v>26</v>
       </c>
-      <c r="C45" s="129">
+      <c r="C45" s="126">
         <v>54</v>
       </c>
-      <c r="D45" s="129">
+      <c r="D45" s="126">
         <v>81</v>
       </c>
-      <c r="E45" s="155">
+      <c r="E45" s="152">
         <v>108</v>
       </c>
-      <c r="F45" s="161">
+      <c r="F45" s="158">
         <v>138</v>
       </c>
-      <c r="G45" s="179">
+      <c r="G45" s="171">
         <v>168</v>
       </c>
-      <c r="H45" s="129"/>
-[...4 lines deleted...]
-      <c r="M45" s="129"/>
+      <c r="H45" s="185">
+        <v>197</v>
+      </c>
+      <c r="I45" s="126"/>
+      <c r="J45" s="126"/>
+      <c r="K45" s="126"/>
+      <c r="L45" s="126"/>
+      <c r="M45" s="126"/>
       <c r="N45" s="51"/>
       <c r="O45" s="14"/>
       <c r="R45" s="6"/>
     </row>
     <row r="46" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B46" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C46" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D46" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E46" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="F46" s="161">
+      <c r="F46" s="158">
         <v>3</v>
       </c>
-      <c r="G46" s="179">
+      <c r="G46" s="171">
         <v>6</v>
       </c>
-      <c r="H46" s="125"/>
-[...4 lines deleted...]
-      <c r="M46" s="125"/>
+      <c r="H46" s="185">
+        <v>9</v>
+      </c>
+      <c r="I46" s="123"/>
+      <c r="J46" s="123"/>
+      <c r="K46" s="123"/>
+      <c r="L46" s="123"/>
+      <c r="M46" s="123"/>
       <c r="N46" s="51"/>
       <c r="O46" s="14"/>
       <c r="R46" s="6"/>
     </row>
     <row r="47" spans="1:18" ht="12" customHeight="1">
       <c r="A47" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B47" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C47" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D47" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E47" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F47" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G47" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H47" s="125"/>
-[...4 lines deleted...]
-      <c r="M47" s="125"/>
+      <c r="H47" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I47" s="123"/>
+      <c r="J47" s="123"/>
+      <c r="K47" s="123"/>
+      <c r="L47" s="123"/>
+      <c r="M47" s="123"/>
       <c r="N47" s="72"/>
       <c r="O47" s="25"/>
     </row>
     <row r="48" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A48" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="43"/>
       <c r="C48" s="43"/>
       <c r="D48" s="43"/>
-      <c r="E48" s="144"/>
+      <c r="E48" s="141"/>
       <c r="F48" s="43"/>
-      <c r="G48" s="171"/>
-      <c r="H48" s="101"/>
+      <c r="G48" s="163"/>
+      <c r="H48" s="177"/>
       <c r="I48" s="53"/>
       <c r="J48" s="110"/>
       <c r="K48" s="110"/>
       <c r="L48" s="110"/>
       <c r="M48" s="110"/>
       <c r="N48" s="58"/>
       <c r="O48" s="14"/>
       <c r="R48" s="4"/>
     </row>
     <row r="49" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A49" s="51" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C49" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D49" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E49" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F49" s="43" t="s">
         <v>90</v>
       </c>
       <c r="G49" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="H49" s="101"/>
+      <c r="H49" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="I49" s="101"/>
       <c r="J49" s="101"/>
       <c r="K49" s="101"/>
       <c r="L49" s="101"/>
       <c r="M49" s="101"/>
       <c r="N49" s="51"/>
       <c r="O49" s="14"/>
       <c r="R49" s="4"/>
     </row>
     <row r="50" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A50" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B50" s="129">
+      <c r="B50" s="126">
         <v>26</v>
       </c>
-      <c r="C50" s="129">
+      <c r="C50" s="126">
         <v>54</v>
       </c>
-      <c r="D50" s="129">
+      <c r="D50" s="126">
         <v>81</v>
       </c>
-      <c r="E50" s="155">
+      <c r="E50" s="152">
         <v>108</v>
       </c>
-      <c r="F50" s="161">
+      <c r="F50" s="158">
         <v>135</v>
       </c>
-      <c r="G50" s="179">
+      <c r="G50" s="171">
         <v>162</v>
       </c>
-      <c r="H50" s="129"/>
-[...4 lines deleted...]
-      <c r="M50" s="129"/>
+      <c r="H50" s="185">
+        <v>188</v>
+      </c>
+      <c r="I50" s="126"/>
+      <c r="J50" s="126"/>
+      <c r="K50" s="126"/>
+      <c r="L50" s="126"/>
+      <c r="M50" s="126"/>
       <c r="N50" s="51"/>
       <c r="O50" s="14"/>
       <c r="R50" s="4"/>
     </row>
     <row r="51" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A51" s="51" t="s">
         <v>60</v>
       </c>
       <c r="B51" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D51" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E51" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F51" s="43" t="s">
         <v>90</v>
       </c>
       <c r="G51" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="H51" s="101"/>
+      <c r="H51" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="I51" s="101"/>
       <c r="J51" s="101"/>
       <c r="K51" s="101"/>
       <c r="L51" s="101"/>
       <c r="M51" s="101"/>
       <c r="N51" s="51"/>
       <c r="O51" s="14"/>
       <c r="R51" s="4"/>
     </row>
     <row r="52" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A52" s="51" t="s">
         <v>61</v>
       </c>
       <c r="B52" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C52" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D52" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E52" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F52" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G52" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H52" s="125"/>
-[...4 lines deleted...]
-      <c r="M52" s="125"/>
+      <c r="H52" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I52" s="123"/>
+      <c r="J52" s="123"/>
+      <c r="K52" s="123"/>
+      <c r="L52" s="123"/>
+      <c r="M52" s="123"/>
       <c r="N52" s="51"/>
       <c r="O52" s="14"/>
       <c r="R52" s="4"/>
     </row>
     <row r="53" spans="1:19" ht="12" customHeight="1">
       <c r="A53" s="42"/>
       <c r="B53" s="43"/>
       <c r="C53" s="44"/>
       <c r="D53" s="44"/>
       <c r="E53" s="85"/>
       <c r="F53" s="85"/>
       <c r="G53" s="48"/>
       <c r="H53" s="48"/>
       <c r="I53" s="43"/>
       <c r="J53" s="45"/>
       <c r="K53" s="44"/>
       <c r="L53" s="82"/>
       <c r="M53" s="48"/>
       <c r="O53" s="25"/>
     </row>
     <row r="54" spans="1:19" s="3" customFormat="1" ht="22.5">
       <c r="A54" s="50" t="s">
         <v>48</v>
       </c>
       <c r="B54" s="43"/>
@@ -2956,240 +3918,250 @@
       <c r="O54" s="14"/>
       <c r="R54" s="4"/>
     </row>
     <row r="55" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A55" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B55" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C55" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D55" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E55" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F55" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G55" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H55" s="83"/>
+      <c r="H55" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="I55" s="83"/>
       <c r="J55" s="83"/>
       <c r="K55" s="83"/>
       <c r="L55" s="83"/>
       <c r="M55" s="83"/>
       <c r="N55" s="51"/>
       <c r="O55" s="14"/>
       <c r="R55" s="6"/>
     </row>
     <row r="56" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A56" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B56" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C56" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D56" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E56" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F56" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G56" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H56" s="83"/>
+      <c r="H56" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="I56" s="83"/>
       <c r="J56" s="83"/>
       <c r="K56" s="83"/>
       <c r="L56" s="83"/>
       <c r="M56" s="83"/>
       <c r="N56" s="72"/>
       <c r="O56" s="14"/>
       <c r="R56" s="4"/>
     </row>
     <row r="57" spans="1:19" ht="12" customHeight="1">
       <c r="A57" s="42"/>
       <c r="B57" s="43"/>
       <c r="C57" s="44"/>
       <c r="D57" s="44"/>
       <c r="E57" s="85"/>
       <c r="F57" s="85"/>
       <c r="G57" s="48"/>
       <c r="H57" s="48"/>
       <c r="I57" s="45"/>
       <c r="J57" s="45"/>
       <c r="K57" s="44"/>
       <c r="L57" s="82"/>
       <c r="M57" s="48"/>
       <c r="O57" s="25"/>
     </row>
     <row r="58" spans="1:19" s="3" customFormat="1" ht="22.5">
       <c r="A58" s="50" t="s">
         <v>49</v>
       </c>
       <c r="B58" s="43"/>
       <c r="C58" s="56"/>
       <c r="D58" s="56"/>
       <c r="E58" s="85"/>
       <c r="F58" s="85"/>
       <c r="G58" s="48"/>
       <c r="H58" s="48"/>
       <c r="I58" s="85"/>
       <c r="J58" s="85"/>
       <c r="K58" s="85"/>
       <c r="L58" s="82"/>
       <c r="M58" s="43"/>
       <c r="N58" s="57"/>
       <c r="O58" s="14"/>
       <c r="R58" s="4"/>
     </row>
     <row r="59" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A59" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B59" s="129">
+      <c r="B59" s="126">
         <v>12</v>
       </c>
-      <c r="C59" s="129">
+      <c r="C59" s="126">
         <v>25</v>
       </c>
-      <c r="D59" s="129">
+      <c r="D59" s="126">
         <v>38</v>
       </c>
-      <c r="E59" s="155">
+      <c r="E59" s="152">
         <v>50</v>
       </c>
-      <c r="F59" s="161">
+      <c r="F59" s="158">
         <v>62</v>
       </c>
-      <c r="G59" s="179">
+      <c r="G59" s="171">
         <v>74</v>
       </c>
-      <c r="H59" s="129"/>
-[...4 lines deleted...]
-      <c r="M59" s="129"/>
+      <c r="H59" s="185">
+        <v>86</v>
+      </c>
+      <c r="I59" s="126"/>
+      <c r="J59" s="126"/>
+      <c r="K59" s="126"/>
+      <c r="L59" s="126"/>
+      <c r="M59" s="126"/>
       <c r="N59" s="51"/>
       <c r="O59" s="14"/>
       <c r="R59" s="6"/>
     </row>
     <row r="60" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A60" s="72" t="s">
         <v>62</v>
       </c>
       <c r="B60" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C60" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D60" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E60" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F60" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G60" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H60" s="125"/>
-[...4 lines deleted...]
-      <c r="M60" s="125"/>
+      <c r="H60" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I60" s="123"/>
+      <c r="J60" s="123"/>
+      <c r="K60" s="123"/>
+      <c r="L60" s="123"/>
+      <c r="M60" s="123"/>
       <c r="N60" s="72"/>
       <c r="O60" s="14"/>
       <c r="R60" s="4"/>
     </row>
     <row r="61" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A61" s="50" t="s">
         <v>101</v>
       </c>
       <c r="B61" s="53"/>
       <c r="C61" s="53"/>
       <c r="D61" s="102"/>
-      <c r="E61" s="148"/>
-[...2 lines deleted...]
-      <c r="H61" s="110"/>
+      <c r="E61" s="145"/>
+      <c r="F61" s="158"/>
+      <c r="G61" s="169"/>
+      <c r="H61" s="176"/>
       <c r="I61" s="53"/>
       <c r="J61" s="102"/>
       <c r="K61" s="53"/>
       <c r="L61" s="98"/>
       <c r="M61" s="53"/>
       <c r="N61" s="51"/>
       <c r="O61" s="14"/>
       <c r="R61" s="4"/>
     </row>
     <row r="62" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A62" s="50" t="s">
         <v>100</v>
       </c>
-      <c r="B62" s="129">
+      <c r="B62" s="126">
         <v>12</v>
       </c>
-      <c r="C62" s="129">
+      <c r="C62" s="126">
         <v>25</v>
       </c>
-      <c r="D62" s="129">
+      <c r="D62" s="126">
         <v>38</v>
       </c>
-      <c r="E62" s="155">
+      <c r="E62" s="152">
         <v>50</v>
       </c>
-      <c r="F62" s="161">
+      <c r="F62" s="158">
         <v>62</v>
       </c>
-      <c r="G62" s="179">
+      <c r="G62" s="171">
         <v>74</v>
       </c>
-      <c r="H62" s="129"/>
-[...4 lines deleted...]
-      <c r="M62" s="129"/>
+      <c r="H62" s="185">
+        <v>86</v>
+      </c>
+      <c r="I62" s="126"/>
+      <c r="J62" s="126"/>
+      <c r="K62" s="126"/>
+      <c r="L62" s="126"/>
+      <c r="M62" s="126"/>
       <c r="N62" s="50"/>
       <c r="O62" s="14"/>
       <c r="R62" s="4"/>
     </row>
     <row r="63" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A63" s="50"/>
       <c r="B63" s="88"/>
       <c r="C63" s="43"/>
       <c r="D63" s="88"/>
       <c r="E63" s="88"/>
       <c r="F63" s="88"/>
       <c r="G63" s="88"/>
       <c r="H63" s="88"/>
       <c r="I63" s="43"/>
       <c r="J63" s="43"/>
       <c r="K63" s="43"/>
       <c r="L63" s="82"/>
       <c r="M63" s="88"/>
       <c r="N63" s="50"/>
       <c r="O63" s="19"/>
       <c r="R63" s="4"/>
     </row>
     <row r="64" spans="1:19" s="3" customFormat="1" ht="22.5">
       <c r="A64" s="42" t="s">
         <v>85</v>
@@ -3197,583 +4169,613 @@
       <c r="B64" s="43"/>
       <c r="C64" s="44"/>
       <c r="D64" s="45"/>
       <c r="E64" s="85"/>
       <c r="F64" s="85"/>
       <c r="G64" s="48"/>
       <c r="H64" s="48"/>
       <c r="I64" s="47"/>
       <c r="J64" s="47"/>
       <c r="K64" s="47"/>
       <c r="L64" s="82"/>
       <c r="M64" s="48"/>
       <c r="N64" s="49"/>
       <c r="O64" s="14"/>
       <c r="P64" s="4"/>
       <c r="R64" s="4"/>
       <c r="S64" s="4"/>
     </row>
     <row r="65" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A65" s="50" t="s">
         <v>74</v>
       </c>
       <c r="B65" s="82">
         <v>3</v>
       </c>
-      <c r="C65" s="129">
+      <c r="C65" s="126">
         <v>9</v>
       </c>
-      <c r="D65" s="129">
+      <c r="D65" s="126">
         <v>16</v>
       </c>
-      <c r="E65" s="155">
+      <c r="E65" s="152">
         <v>23</v>
       </c>
-      <c r="F65" s="161">
+      <c r="F65" s="158">
         <v>24</v>
       </c>
-      <c r="G65" s="179">
+      <c r="G65" s="171">
         <v>25</v>
       </c>
-      <c r="H65" s="129"/>
-[...4 lines deleted...]
-      <c r="M65" s="129"/>
+      <c r="H65" s="185">
+        <v>27</v>
+      </c>
+      <c r="I65" s="126"/>
+      <c r="J65" s="126"/>
+      <c r="K65" s="126"/>
+      <c r="L65" s="126"/>
+      <c r="M65" s="126"/>
       <c r="N65" s="50"/>
       <c r="O65" s="14"/>
       <c r="P65" s="6"/>
       <c r="Q65" s="6"/>
       <c r="R65" s="6"/>
     </row>
     <row r="66" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A66" s="50" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="77"/>
       <c r="C66" s="53"/>
       <c r="D66" s="110"/>
-      <c r="E66" s="142"/>
+      <c r="E66" s="139"/>
       <c r="F66" s="53"/>
-      <c r="G66" s="174"/>
-      <c r="H66" s="110"/>
+      <c r="G66" s="166"/>
+      <c r="H66" s="176"/>
       <c r="I66" s="66"/>
       <c r="J66" s="115"/>
       <c r="K66" s="53"/>
       <c r="L66" s="110"/>
       <c r="M66" s="112"/>
       <c r="N66" s="51"/>
       <c r="O66" s="14"/>
       <c r="P66" s="4"/>
       <c r="Q66" s="4"/>
       <c r="R66" s="4"/>
     </row>
     <row r="67" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A67" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B67" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C67" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D67" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E67" s="146" t="s">
+      <c r="E67" s="143" t="s">
         <v>90</v>
       </c>
       <c r="F67" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G67" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H67" s="125"/>
-[...4 lines deleted...]
-      <c r="M67" s="125"/>
+      <c r="H67" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I67" s="123"/>
+      <c r="J67" s="123"/>
+      <c r="K67" s="123"/>
+      <c r="L67" s="123"/>
+      <c r="M67" s="123"/>
       <c r="N67" s="50"/>
       <c r="O67" s="14"/>
       <c r="P67" s="4"/>
       <c r="R67" s="4"/>
     </row>
     <row r="68" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A68" s="50" t="s">
         <v>71</v>
       </c>
       <c r="B68" s="82">
         <v>2</v>
       </c>
-      <c r="C68" s="129">
+      <c r="C68" s="126">
         <v>7</v>
       </c>
-      <c r="D68" s="129">
+      <c r="D68" s="126">
         <v>12</v>
       </c>
-      <c r="E68" s="155">
+      <c r="E68" s="152">
         <v>18</v>
       </c>
-      <c r="F68" s="161">
+      <c r="F68" s="158">
         <v>18</v>
       </c>
-      <c r="G68" s="179">
+      <c r="G68" s="171">
         <v>18</v>
       </c>
-      <c r="H68" s="129"/>
-[...4 lines deleted...]
-      <c r="M68" s="129"/>
+      <c r="H68" s="185">
+        <v>19</v>
+      </c>
+      <c r="I68" s="126"/>
+      <c r="J68" s="126"/>
+      <c r="K68" s="126"/>
+      <c r="L68" s="126"/>
+      <c r="M68" s="126"/>
       <c r="N68" s="50"/>
       <c r="O68" s="14"/>
       <c r="P68" s="4"/>
       <c r="R68" s="4"/>
     </row>
     <row r="69" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A69" s="50" t="s">
         <v>60</v>
       </c>
       <c r="B69" s="82">
         <v>1</v>
       </c>
       <c r="C69" s="109">
         <v>1</v>
       </c>
-      <c r="D69" s="129">
+      <c r="D69" s="126">
         <v>2</v>
       </c>
-      <c r="E69" s="155">
+      <c r="E69" s="152">
         <v>3</v>
       </c>
-      <c r="F69" s="161">
+      <c r="F69" s="158">
         <v>3</v>
       </c>
-      <c r="G69" s="179">
+      <c r="G69" s="171">
         <v>4</v>
       </c>
-      <c r="H69" s="129"/>
-[...4 lines deleted...]
-      <c r="M69" s="129"/>
+      <c r="H69" s="185">
+        <v>5</v>
+      </c>
+      <c r="I69" s="126"/>
+      <c r="J69" s="126"/>
+      <c r="K69" s="126"/>
+      <c r="L69" s="126"/>
+      <c r="M69" s="126"/>
       <c r="N69" s="50"/>
       <c r="O69" s="14"/>
       <c r="R69" s="4"/>
     </row>
     <row r="70" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A70" s="50" t="s">
         <v>61</v>
       </c>
       <c r="B70" s="82">
         <v>0</v>
       </c>
       <c r="C70" s="109">
         <v>1</v>
       </c>
-      <c r="D70" s="129">
+      <c r="D70" s="126">
         <v>2</v>
       </c>
-      <c r="E70" s="155">
+      <c r="E70" s="152">
         <v>2</v>
       </c>
-      <c r="F70" s="161">
+      <c r="F70" s="158">
         <v>3</v>
       </c>
-      <c r="G70" s="179">
+      <c r="G70" s="171">
         <v>3</v>
       </c>
-      <c r="H70" s="129"/>
-[...4 lines deleted...]
-      <c r="M70" s="129"/>
+      <c r="H70" s="185">
+        <v>3</v>
+      </c>
+      <c r="I70" s="126"/>
+      <c r="J70" s="126"/>
+      <c r="K70" s="126"/>
+      <c r="L70" s="126"/>
+      <c r="M70" s="126"/>
       <c r="N70" s="50"/>
       <c r="O70" s="14"/>
       <c r="R70" s="4"/>
     </row>
     <row r="71" spans="1:20" s="3" customFormat="1" ht="56.25">
       <c r="A71" s="42" t="s">
         <v>50</v>
       </c>
       <c r="B71" s="43"/>
       <c r="C71" s="44"/>
       <c r="D71" s="56"/>
       <c r="E71" s="85"/>
       <c r="F71" s="85"/>
       <c r="G71" s="48"/>
       <c r="H71" s="48"/>
       <c r="I71" s="47"/>
       <c r="J71" s="45"/>
       <c r="K71" s="44"/>
       <c r="L71" s="82"/>
       <c r="M71" s="48"/>
       <c r="N71" s="62"/>
       <c r="O71" s="14"/>
       <c r="P71" s="4"/>
       <c r="R71" s="4"/>
       <c r="S71" s="4"/>
       <c r="T71" s="4"/>
     </row>
     <row r="72" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A72" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B72" s="129">
+      <c r="B72" s="126">
         <v>690</v>
       </c>
-      <c r="C72" s="129">
+      <c r="C72" s="126">
         <v>1369</v>
       </c>
-      <c r="D72" s="129">
+      <c r="D72" s="126">
         <v>2425</v>
       </c>
-      <c r="E72" s="155">
+      <c r="E72" s="152">
         <v>3633</v>
       </c>
-      <c r="F72" s="161">
+      <c r="F72" s="158">
         <v>4598</v>
       </c>
-      <c r="G72" s="179">
+      <c r="G72" s="171">
         <v>5149</v>
       </c>
-      <c r="H72" s="129"/>
-[...4 lines deleted...]
-      <c r="M72" s="129"/>
+      <c r="H72" s="185">
+        <v>5758</v>
+      </c>
+      <c r="I72" s="126"/>
+      <c r="J72" s="126"/>
+      <c r="K72" s="126"/>
+      <c r="L72" s="126"/>
+      <c r="M72" s="126"/>
       <c r="N72" s="50"/>
       <c r="O72" s="21"/>
       <c r="R72" s="6"/>
     </row>
     <row r="73" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A73" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B73" s="129">
+      <c r="B73" s="126">
         <v>667</v>
       </c>
-      <c r="C73" s="129">
+      <c r="C73" s="126">
         <v>1320</v>
       </c>
-      <c r="D73" s="129">
+      <c r="D73" s="126">
         <v>2351</v>
       </c>
-      <c r="E73" s="155">
+      <c r="E73" s="152">
         <v>3533</v>
       </c>
-      <c r="F73" s="161">
+      <c r="F73" s="158">
         <v>4473</v>
       </c>
-      <c r="G73" s="179">
+      <c r="G73" s="171">
         <v>5000</v>
       </c>
-      <c r="H73" s="129"/>
-[...4 lines deleted...]
-      <c r="M73" s="129"/>
+      <c r="H73" s="185">
+        <v>5586</v>
+      </c>
+      <c r="I73" s="126"/>
+      <c r="J73" s="126"/>
+      <c r="K73" s="126"/>
+      <c r="L73" s="126"/>
+      <c r="M73" s="126"/>
       <c r="N73" s="50"/>
       <c r="O73" s="19"/>
       <c r="R73" s="4"/>
     </row>
     <row r="74" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A74" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="99" t="s">
         <v>90</v>
       </c>
       <c r="C74" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D74" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E74" s="146" t="s">
+      <c r="E74" s="143" t="s">
         <v>90</v>
       </c>
       <c r="F74" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G74" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H74" s="125"/>
-[...4 lines deleted...]
-      <c r="M74" s="125"/>
+      <c r="H74" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I74" s="123"/>
+      <c r="J74" s="123"/>
+      <c r="K74" s="123"/>
+      <c r="L74" s="123"/>
+      <c r="M74" s="123"/>
       <c r="N74" s="50"/>
       <c r="O74" s="19"/>
       <c r="R74" s="4"/>
     </row>
     <row r="75" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A75" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B75" s="129">
+      <c r="B75" s="126">
         <v>1</v>
       </c>
-      <c r="C75" s="129">
+      <c r="C75" s="126">
         <v>3</v>
       </c>
-      <c r="D75" s="129">
+      <c r="D75" s="126">
         <v>4</v>
       </c>
-      <c r="E75" s="155">
+      <c r="E75" s="152">
         <v>5</v>
       </c>
-      <c r="F75" s="161">
+      <c r="F75" s="158">
         <v>7</v>
       </c>
-      <c r="G75" s="179">
+      <c r="G75" s="171">
         <v>8</v>
       </c>
-      <c r="H75" s="129"/>
-[...4 lines deleted...]
-      <c r="M75" s="129"/>
+      <c r="H75" s="185">
+        <v>9</v>
+      </c>
+      <c r="I75" s="126"/>
+      <c r="J75" s="126"/>
+      <c r="K75" s="126"/>
+      <c r="L75" s="126"/>
+      <c r="M75" s="126"/>
       <c r="N75" s="50"/>
       <c r="O75" s="19"/>
       <c r="R75" s="4"/>
     </row>
     <row r="76" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A76" s="50" t="s">
         <v>72</v>
       </c>
       <c r="B76" s="77"/>
       <c r="C76" s="53"/>
       <c r="D76" s="110"/>
-      <c r="E76" s="142"/>
+      <c r="E76" s="139"/>
       <c r="F76" s="53"/>
-      <c r="G76" s="174"/>
-      <c r="H76" s="110"/>
+      <c r="G76" s="166"/>
+      <c r="H76" s="176"/>
       <c r="I76" s="66"/>
       <c r="J76" s="115"/>
-      <c r="K76" s="132"/>
+      <c r="K76" s="129"/>
       <c r="L76" s="110"/>
       <c r="M76" s="112"/>
-      <c r="N76" s="167"/>
-      <c r="O76" s="167"/>
+      <c r="N76" s="219"/>
+      <c r="O76" s="219"/>
       <c r="R76" s="4"/>
     </row>
     <row r="77" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A77" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B77" s="82">
         <v>3</v>
       </c>
-      <c r="C77" s="129">
+      <c r="C77" s="126">
         <v>7</v>
       </c>
-      <c r="D77" s="129">
+      <c r="D77" s="126">
         <v>10</v>
       </c>
-      <c r="E77" s="155">
+      <c r="E77" s="152">
         <v>14</v>
       </c>
-      <c r="F77" s="161">
+      <c r="F77" s="158">
         <v>17</v>
       </c>
-      <c r="G77" s="179">
+      <c r="G77" s="171">
         <v>21</v>
       </c>
-      <c r="H77" s="129"/>
-[...4 lines deleted...]
-      <c r="M77" s="129"/>
+      <c r="H77" s="185">
+        <v>21</v>
+      </c>
+      <c r="I77" s="126"/>
+      <c r="J77" s="126"/>
+      <c r="K77" s="126"/>
+      <c r="L77" s="126"/>
+      <c r="M77" s="126"/>
       <c r="N77" s="50"/>
       <c r="O77" s="19"/>
       <c r="R77" s="4"/>
     </row>
     <row r="78" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A78" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B78" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C78" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D78" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E78" s="146" t="s">
+      <c r="E78" s="143" t="s">
         <v>90</v>
       </c>
       <c r="F78" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G78" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H78" s="125"/>
-[...4 lines deleted...]
-      <c r="M78" s="125"/>
+      <c r="H78" s="185">
+        <v>0</v>
+      </c>
+      <c r="I78" s="123"/>
+      <c r="J78" s="123"/>
+      <c r="K78" s="123"/>
+      <c r="L78" s="123"/>
+      <c r="M78" s="123"/>
       <c r="N78" s="50"/>
       <c r="O78" s="19"/>
       <c r="R78" s="4"/>
     </row>
     <row r="79" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A79" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B79" s="129">
+      <c r="B79" s="126">
         <v>0</v>
       </c>
-      <c r="C79" s="129">
+      <c r="C79" s="126">
         <v>1</v>
       </c>
-      <c r="D79" s="129">
+      <c r="D79" s="126">
         <v>1</v>
       </c>
-      <c r="E79" s="155">
+      <c r="E79" s="152">
         <v>1</v>
       </c>
-      <c r="F79" s="161">
+      <c r="F79" s="158">
         <v>2</v>
       </c>
-      <c r="G79" s="179">
+      <c r="G79" s="171">
         <v>2</v>
       </c>
-      <c r="H79" s="129"/>
-[...4 lines deleted...]
-      <c r="M79" s="129"/>
+      <c r="H79" s="185">
+        <v>3</v>
+      </c>
+      <c r="I79" s="126"/>
+      <c r="J79" s="126"/>
+      <c r="K79" s="126"/>
+      <c r="L79" s="126"/>
+      <c r="M79" s="126"/>
       <c r="N79" s="50"/>
       <c r="O79" s="19"/>
       <c r="R79" s="4"/>
     </row>
     <row r="80" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A80" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B80" s="129">
+      <c r="B80" s="126">
         <v>18</v>
       </c>
-      <c r="C80" s="129">
+      <c r="C80" s="126">
         <v>39</v>
       </c>
-      <c r="D80" s="129">
+      <c r="D80" s="126">
         <v>59</v>
       </c>
-      <c r="E80" s="155">
+      <c r="E80" s="152">
         <v>79</v>
       </c>
-      <c r="F80" s="161">
+      <c r="F80" s="158">
         <v>99</v>
       </c>
-      <c r="G80" s="179">
+      <c r="G80" s="171">
         <v>119</v>
       </c>
-      <c r="H80" s="129"/>
-[...4 lines deleted...]
-      <c r="M80" s="129"/>
+      <c r="H80" s="185">
+        <v>138</v>
+      </c>
+      <c r="I80" s="126"/>
+      <c r="J80" s="126"/>
+      <c r="K80" s="126"/>
+      <c r="L80" s="126"/>
+      <c r="M80" s="126"/>
       <c r="N80" s="50"/>
       <c r="O80" s="19"/>
       <c r="R80" s="4"/>
     </row>
     <row r="81" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A81" s="50" t="s">
         <v>60</v>
       </c>
       <c r="B81" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C81" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D81" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E81" s="146" t="s">
+      <c r="E81" s="143" t="s">
         <v>90</v>
       </c>
       <c r="F81" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G81" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H81" s="125"/>
-[...4 lines deleted...]
-      <c r="M81" s="125"/>
+      <c r="H81" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I81" s="123"/>
+      <c r="J81" s="123"/>
+      <c r="K81" s="123"/>
+      <c r="L81" s="123"/>
+      <c r="M81" s="123"/>
       <c r="N81" s="50"/>
       <c r="O81" s="19"/>
       <c r="R81" s="4"/>
     </row>
     <row r="82" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A82" s="50" t="s">
         <v>61</v>
       </c>
       <c r="B82" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C82" s="101" t="s">
         <v>90</v>
       </c>
       <c r="D82" s="101" t="s">
         <v>90</v>
       </c>
-      <c r="E82" s="144" t="s">
+      <c r="E82" s="141" t="s">
         <v>90</v>
       </c>
       <c r="F82" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G82" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H82" s="101"/>
+      <c r="H82" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="I82" s="101"/>
       <c r="J82" s="101"/>
       <c r="K82" s="101"/>
       <c r="L82" s="101"/>
       <c r="M82" s="101"/>
       <c r="N82" s="50"/>
       <c r="O82" s="19"/>
       <c r="R82" s="4"/>
     </row>
     <row r="83" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A83" s="50"/>
       <c r="B83" s="43"/>
       <c r="C83" s="86"/>
       <c r="D83" s="85"/>
       <c r="E83" s="85"/>
       <c r="F83" s="85"/>
       <c r="G83" s="48"/>
       <c r="H83" s="48"/>
       <c r="I83" s="56"/>
       <c r="J83" s="56"/>
       <c r="K83" s="56"/>
       <c r="L83" s="82"/>
       <c r="M83" s="43"/>
       <c r="N83" s="50"/>
       <c r="O83" s="15"/>
@@ -3781,383 +4783,401 @@
     </row>
     <row r="84" spans="1:18" s="3" customFormat="1" ht="48.75" customHeight="1">
       <c r="A84" s="42" t="s">
         <v>51</v>
       </c>
       <c r="B84" s="43"/>
       <c r="C84" s="44"/>
       <c r="D84" s="48"/>
       <c r="E84" s="85"/>
       <c r="F84" s="85"/>
       <c r="G84" s="48"/>
       <c r="H84" s="48"/>
       <c r="I84" s="47"/>
       <c r="J84" s="47"/>
       <c r="K84" s="47"/>
       <c r="L84" s="82"/>
       <c r="M84" s="48"/>
       <c r="N84" s="62"/>
       <c r="O84" s="14"/>
       <c r="R84" s="4"/>
     </row>
     <row r="85" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A85" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B85" s="129">
+      <c r="B85" s="126">
         <v>37</v>
       </c>
-      <c r="C85" s="129">
+      <c r="C85" s="126">
         <v>76</v>
       </c>
-      <c r="D85" s="129">
+      <c r="D85" s="126">
         <v>115</v>
       </c>
-      <c r="E85" s="155">
+      <c r="E85" s="152">
         <v>154</v>
       </c>
-      <c r="F85" s="161">
+      <c r="F85" s="158">
         <v>188</v>
       </c>
-      <c r="G85" s="179">
+      <c r="G85" s="171">
         <v>222</v>
       </c>
-      <c r="H85" s="129"/>
-[...4 lines deleted...]
-      <c r="M85" s="129"/>
+      <c r="H85" s="185">
+        <v>258</v>
+      </c>
+      <c r="I85" s="126"/>
+      <c r="J85" s="126"/>
+      <c r="K85" s="126"/>
+      <c r="L85" s="126"/>
+      <c r="M85" s="126"/>
       <c r="N85" s="50"/>
       <c r="O85" s="14"/>
       <c r="R85" s="6"/>
     </row>
     <row r="86" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A86" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="B86" s="129">
+      <c r="B86" s="126">
         <v>35</v>
       </c>
-      <c r="C86" s="129">
+      <c r="C86" s="126">
         <v>72</v>
       </c>
-      <c r="D86" s="129">
+      <c r="D86" s="126">
         <v>108</v>
       </c>
-      <c r="E86" s="155">
+      <c r="E86" s="152">
         <v>145</v>
       </c>
-      <c r="F86" s="161">
+      <c r="F86" s="158">
         <v>176</v>
       </c>
-      <c r="G86" s="179">
+      <c r="G86" s="171">
         <v>208</v>
       </c>
-      <c r="H86" s="129"/>
-[...4 lines deleted...]
-      <c r="M86" s="129"/>
+      <c r="H86" s="185">
+        <v>243</v>
+      </c>
+      <c r="I86" s="126"/>
+      <c r="J86" s="126"/>
+      <c r="K86" s="126"/>
+      <c r="L86" s="126"/>
+      <c r="M86" s="126"/>
       <c r="N86" s="63"/>
       <c r="O86" s="14"/>
       <c r="R86" s="4"/>
     </row>
     <row r="87" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A87" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B87" s="129">
+      <c r="B87" s="126">
         <v>2</v>
       </c>
-      <c r="C87" s="129">
+      <c r="C87" s="126">
         <v>5</v>
       </c>
-      <c r="D87" s="129">
+      <c r="D87" s="126">
         <v>7</v>
       </c>
-      <c r="E87" s="155">
+      <c r="E87" s="152">
         <v>9</v>
       </c>
-      <c r="F87" s="161">
+      <c r="F87" s="158">
         <v>12</v>
       </c>
-      <c r="G87" s="179">
+      <c r="G87" s="171">
         <v>14</v>
       </c>
-      <c r="H87" s="129"/>
-[...4 lines deleted...]
-      <c r="M87" s="129"/>
+      <c r="H87" s="185">
+        <v>15</v>
+      </c>
+      <c r="I87" s="126"/>
+      <c r="J87" s="126"/>
+      <c r="K87" s="126"/>
+      <c r="L87" s="126"/>
+      <c r="M87" s="126"/>
       <c r="N87" s="50"/>
       <c r="O87" s="14"/>
       <c r="R87" s="4"/>
     </row>
     <row r="88" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A88" s="65"/>
       <c r="B88" s="43"/>
       <c r="C88" s="44"/>
       <c r="D88" s="56"/>
       <c r="E88" s="85"/>
       <c r="F88" s="85"/>
       <c r="G88" s="48"/>
       <c r="H88" s="48"/>
       <c r="I88" s="44"/>
       <c r="J88" s="85"/>
       <c r="K88" s="85"/>
       <c r="L88" s="82"/>
       <c r="M88" s="43"/>
       <c r="N88" s="65"/>
       <c r="O88" s="14"/>
       <c r="R88" s="4"/>
     </row>
     <row r="89" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A89" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B89" s="43"/>
       <c r="C89" s="87"/>
       <c r="D89" s="44"/>
       <c r="E89" s="85"/>
       <c r="F89" s="85"/>
       <c r="G89" s="48"/>
       <c r="H89" s="48"/>
       <c r="I89" s="45"/>
       <c r="J89" s="94"/>
       <c r="K89" s="44"/>
       <c r="L89" s="82"/>
       <c r="M89" s="43"/>
       <c r="N89" s="62"/>
       <c r="O89" s="14"/>
       <c r="R89" s="4"/>
     </row>
     <row r="90" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A90" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B90" s="129">
+      <c r="B90" s="126">
         <v>555</v>
       </c>
-      <c r="C90" s="129">
+      <c r="C90" s="126">
         <v>1047</v>
       </c>
-      <c r="D90" s="129">
+      <c r="D90" s="126">
         <v>1359</v>
       </c>
-      <c r="E90" s="155">
+      <c r="E90" s="152">
         <v>2292</v>
       </c>
-      <c r="F90" s="161">
+      <c r="F90" s="158">
         <v>2714</v>
       </c>
-      <c r="G90" s="179">
+      <c r="G90" s="171">
         <v>4742</v>
       </c>
-      <c r="H90" s="129"/>
-[...4 lines deleted...]
-      <c r="M90" s="129"/>
+      <c r="H90" s="185">
+        <v>5188</v>
+      </c>
+      <c r="I90" s="126"/>
+      <c r="J90" s="126"/>
+      <c r="K90" s="126"/>
+      <c r="L90" s="126"/>
+      <c r="M90" s="126"/>
       <c r="N90" s="50"/>
       <c r="O90" s="14"/>
       <c r="R90" s="6"/>
     </row>
     <row r="91" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A91" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B91" s="129">
+      <c r="B91" s="126">
         <v>499</v>
       </c>
-      <c r="C91" s="129">
+      <c r="C91" s="126">
         <v>848</v>
       </c>
-      <c r="D91" s="129">
+      <c r="D91" s="126">
         <v>1019</v>
       </c>
-      <c r="E91" s="155">
+      <c r="E91" s="152">
         <v>1809</v>
       </c>
-      <c r="F91" s="161">
+      <c r="F91" s="158">
         <v>2148</v>
       </c>
-      <c r="G91" s="179">
+      <c r="G91" s="171">
         <v>4094</v>
       </c>
-      <c r="H91" s="129"/>
-[...4 lines deleted...]
-      <c r="M91" s="129"/>
+      <c r="H91" s="185">
+        <v>4452</v>
+      </c>
+      <c r="I91" s="126"/>
+      <c r="J91" s="126"/>
+      <c r="K91" s="126"/>
+      <c r="L91" s="126"/>
+      <c r="M91" s="126"/>
       <c r="N91" s="50"/>
       <c r="O91" s="14"/>
       <c r="R91" s="4"/>
     </row>
     <row r="92" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A92" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B92" s="77"/>
       <c r="C92" s="53"/>
       <c r="D92" s="53"/>
-      <c r="E92" s="142"/>
+      <c r="E92" s="139"/>
       <c r="F92" s="53"/>
-      <c r="G92" s="174"/>
-      <c r="H92" s="110"/>
+      <c r="G92" s="166"/>
+      <c r="H92" s="176"/>
       <c r="I92" s="66"/>
       <c r="J92" s="111"/>
       <c r="K92" s="53"/>
       <c r="L92" s="110"/>
       <c r="M92" s="112"/>
       <c r="N92" s="51"/>
       <c r="O92" s="14"/>
       <c r="R92" s="4"/>
     </row>
     <row r="93" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A93" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B93" s="129">
+      <c r="B93" s="126">
         <v>15</v>
       </c>
-      <c r="C93" s="129">
+      <c r="C93" s="126">
         <v>30</v>
       </c>
-      <c r="D93" s="129">
+      <c r="D93" s="126">
         <v>45</v>
       </c>
-      <c r="E93" s="155">
+      <c r="E93" s="152">
         <v>60</v>
       </c>
-      <c r="F93" s="161">
+      <c r="F93" s="158">
         <v>75</v>
       </c>
-      <c r="G93" s="179">
-[...7 lines deleted...]
-      <c r="M93" s="129"/>
+      <c r="G93" s="171">
+        <v>90</v>
+      </c>
+      <c r="H93" s="185">
+        <v>97</v>
+      </c>
+      <c r="I93" s="126"/>
+      <c r="J93" s="126"/>
+      <c r="K93" s="126"/>
+      <c r="L93" s="126"/>
+      <c r="M93" s="126"/>
       <c r="N93" s="50"/>
       <c r="O93" s="14"/>
       <c r="R93" s="4"/>
     </row>
     <row r="94" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A94" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B94" s="129">
+      <c r="B94" s="126">
         <v>9</v>
       </c>
-      <c r="C94" s="129">
+      <c r="C94" s="126">
         <v>18</v>
       </c>
-      <c r="D94" s="129">
+      <c r="D94" s="126">
         <v>28</v>
       </c>
-      <c r="E94" s="155">
+      <c r="E94" s="152">
         <v>37</v>
       </c>
-      <c r="F94" s="161">
+      <c r="F94" s="158">
         <v>46</v>
       </c>
-      <c r="G94" s="179">
+      <c r="G94" s="171">
         <v>55</v>
       </c>
-      <c r="H94" s="129"/>
-[...4 lines deleted...]
-      <c r="M94" s="129"/>
+      <c r="H94" s="185">
+        <v>79</v>
+      </c>
+      <c r="I94" s="126"/>
+      <c r="J94" s="126"/>
+      <c r="K94" s="126"/>
+      <c r="L94" s="126"/>
+      <c r="M94" s="126"/>
       <c r="N94" s="50"/>
       <c r="O94" s="14"/>
       <c r="R94" s="4"/>
     </row>
     <row r="95" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A95" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="B95" s="129">
+      <c r="B95" s="126">
         <v>32</v>
       </c>
-      <c r="C95" s="129">
+      <c r="C95" s="126">
         <v>150</v>
       </c>
-      <c r="D95" s="129">
+      <c r="D95" s="126">
         <v>269</v>
       </c>
-      <c r="E95" s="155">
+      <c r="E95" s="152">
         <v>387</v>
       </c>
-      <c r="F95" s="161">
+      <c r="F95" s="158">
         <v>445</v>
       </c>
-      <c r="G95" s="179">
+      <c r="G95" s="171">
         <v>503</v>
       </c>
-      <c r="H95" s="129"/>
-[...4 lines deleted...]
-      <c r="M95" s="129"/>
+      <c r="H95" s="185">
+        <v>561</v>
+      </c>
+      <c r="I95" s="126"/>
+      <c r="J95" s="126"/>
+      <c r="K95" s="126"/>
+      <c r="L95" s="126"/>
+      <c r="M95" s="126"/>
       <c r="N95" s="50"/>
       <c r="O95" s="14"/>
       <c r="R95" s="4"/>
     </row>
     <row r="96" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A96" s="50" t="s">
         <v>67</v>
       </c>
       <c r="B96" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C96" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D96" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E96" s="147" t="s">
+      <c r="E96" s="144" t="s">
         <v>90</v>
       </c>
       <c r="F96" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G96" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H96" s="121"/>
+      <c r="H96" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I96" s="121"/>
       <c r="J96" s="121"/>
       <c r="K96" s="121"/>
       <c r="L96" s="121"/>
       <c r="M96" s="121"/>
       <c r="N96" s="50"/>
       <c r="O96" s="14"/>
       <c r="R96" s="4"/>
     </row>
     <row r="97" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A97" s="42"/>
       <c r="B97" s="43"/>
       <c r="C97" s="56"/>
       <c r="D97" s="56"/>
       <c r="E97" s="85"/>
       <c r="F97" s="85"/>
       <c r="G97" s="43"/>
       <c r="H97" s="43"/>
       <c r="I97" s="85"/>
       <c r="J97" s="85"/>
       <c r="K97" s="85"/>
       <c r="L97" s="82"/>
       <c r="M97" s="43"/>
       <c r="N97" s="49"/>
       <c r="O97" s="14"/>
@@ -4167,249 +5187,261 @@
     </row>
     <row r="98" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A98" s="50" t="s">
         <v>75</v>
       </c>
       <c r="B98" s="43"/>
       <c r="C98" s="44"/>
       <c r="D98" s="45"/>
       <c r="E98" s="85"/>
       <c r="F98" s="85"/>
       <c r="G98" s="48"/>
       <c r="H98" s="48"/>
       <c r="I98" s="87"/>
       <c r="J98" s="56"/>
       <c r="K98" s="56"/>
       <c r="L98" s="82"/>
       <c r="M98" s="48"/>
       <c r="N98" s="64"/>
       <c r="O98" s="14"/>
       <c r="R98" s="4"/>
     </row>
     <row r="99" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A99" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B99" s="129">
+      <c r="B99" s="126">
         <v>555</v>
       </c>
-      <c r="C99" s="129">
+      <c r="C99" s="126">
         <v>1047</v>
       </c>
-      <c r="D99" s="129">
+      <c r="D99" s="126">
         <v>1359</v>
       </c>
-      <c r="E99" s="155">
+      <c r="E99" s="152">
         <v>2292</v>
       </c>
-      <c r="F99" s="161">
+      <c r="F99" s="158">
         <v>2714</v>
       </c>
-      <c r="G99" s="179">
+      <c r="G99" s="171">
         <v>4742</v>
       </c>
-      <c r="H99" s="129"/>
-[...4 lines deleted...]
-      <c r="M99" s="129"/>
+      <c r="H99" s="185">
+        <v>5188</v>
+      </c>
+      <c r="I99" s="126"/>
+      <c r="J99" s="126"/>
+      <c r="K99" s="126"/>
+      <c r="L99" s="126"/>
+      <c r="M99" s="126"/>
       <c r="N99" s="51"/>
       <c r="O99" s="14"/>
       <c r="R99" s="6"/>
     </row>
     <row r="100" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A100" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B100" s="129">
+      <c r="B100" s="126">
         <v>499</v>
       </c>
-      <c r="C100" s="129">
+      <c r="C100" s="126">
         <v>848</v>
       </c>
-      <c r="D100" s="129">
+      <c r="D100" s="126">
         <v>1019</v>
       </c>
-      <c r="E100" s="155">
+      <c r="E100" s="152">
         <v>1809</v>
       </c>
-      <c r="F100" s="161">
+      <c r="F100" s="158">
         <v>2148</v>
       </c>
-      <c r="G100" s="179">
+      <c r="G100" s="171">
         <v>4094</v>
       </c>
-      <c r="H100" s="129"/>
-[...4 lines deleted...]
-      <c r="M100" s="129"/>
+      <c r="H100" s="185">
+        <v>4452</v>
+      </c>
+      <c r="I100" s="126"/>
+      <c r="J100" s="126"/>
+      <c r="K100" s="126"/>
+      <c r="L100" s="126"/>
+      <c r="M100" s="126"/>
       <c r="N100" s="51"/>
       <c r="O100" s="14"/>
       <c r="R100" s="4"/>
     </row>
     <row r="101" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A101" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B101" s="77"/>
       <c r="C101" s="53"/>
       <c r="D101" s="110"/>
-      <c r="E101" s="142"/>
+      <c r="E101" s="139"/>
       <c r="F101" s="53"/>
-      <c r="G101" s="174"/>
-      <c r="H101" s="110"/>
+      <c r="G101" s="166"/>
+      <c r="H101" s="176"/>
       <c r="I101" s="66"/>
       <c r="J101" s="111"/>
       <c r="K101" s="53"/>
       <c r="L101" s="110"/>
       <c r="M101" s="112"/>
       <c r="N101" s="58"/>
       <c r="O101" s="14"/>
       <c r="R101" s="4"/>
     </row>
     <row r="102" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A102" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="B102" s="129">
+      <c r="B102" s="126">
         <v>15</v>
       </c>
-      <c r="C102" s="129">
+      <c r="C102" s="126">
         <v>30</v>
       </c>
-      <c r="D102" s="129">
+      <c r="D102" s="126">
         <v>45</v>
       </c>
-      <c r="E102" s="155">
+      <c r="E102" s="152">
         <v>60</v>
       </c>
-      <c r="F102" s="161">
+      <c r="F102" s="158">
         <v>75</v>
       </c>
-      <c r="G102" s="179">
-[...7 lines deleted...]
-      <c r="M102" s="129"/>
+      <c r="G102" s="171">
+        <v>90</v>
+      </c>
+      <c r="H102" s="185">
+        <v>97</v>
+      </c>
+      <c r="I102" s="126"/>
+      <c r="J102" s="126"/>
+      <c r="K102" s="126"/>
+      <c r="L102" s="126"/>
+      <c r="M102" s="126"/>
       <c r="N102" s="51"/>
       <c r="O102" s="14"/>
       <c r="R102" s="4"/>
     </row>
     <row r="103" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A103" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B103" s="129">
+      <c r="B103" s="126">
         <v>9</v>
       </c>
-      <c r="C103" s="129">
+      <c r="C103" s="126">
         <v>18</v>
       </c>
-      <c r="D103" s="129">
+      <c r="D103" s="126">
         <v>28</v>
       </c>
-      <c r="E103" s="155">
+      <c r="E103" s="152">
         <v>37</v>
       </c>
-      <c r="F103" s="161">
+      <c r="F103" s="158">
         <v>46</v>
       </c>
-      <c r="G103" s="179">
+      <c r="G103" s="171">
         <v>55</v>
       </c>
-      <c r="H103" s="129"/>
-[...4 lines deleted...]
-      <c r="M103" s="129"/>
+      <c r="H103" s="185">
+        <v>79</v>
+      </c>
+      <c r="I103" s="126"/>
+      <c r="J103" s="126"/>
+      <c r="K103" s="126"/>
+      <c r="L103" s="126"/>
+      <c r="M103" s="126"/>
       <c r="N103" s="51"/>
       <c r="O103" s="14"/>
       <c r="R103" s="4"/>
     </row>
     <row r="104" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A104" s="51" t="s">
         <v>66</v>
       </c>
-      <c r="B104" s="129">
+      <c r="B104" s="126">
         <v>32</v>
       </c>
-      <c r="C104" s="129">
+      <c r="C104" s="126">
         <v>150</v>
       </c>
-      <c r="D104" s="129">
+      <c r="D104" s="126">
         <v>269</v>
       </c>
-      <c r="E104" s="155">
+      <c r="E104" s="152">
         <v>387</v>
       </c>
-      <c r="F104" s="161">
+      <c r="F104" s="158">
         <v>445</v>
       </c>
-      <c r="G104" s="179">
+      <c r="G104" s="171">
         <v>503</v>
       </c>
-      <c r="H104" s="129"/>
-[...4 lines deleted...]
-      <c r="M104" s="129"/>
+      <c r="H104" s="185">
+        <v>561</v>
+      </c>
+      <c r="I104" s="126"/>
+      <c r="J104" s="126"/>
+      <c r="K104" s="126"/>
+      <c r="L104" s="126"/>
+      <c r="M104" s="126"/>
       <c r="N104" s="51"/>
       <c r="O104" s="14"/>
       <c r="R104" s="4"/>
     </row>
     <row r="105" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A105" s="51" t="s">
         <v>67</v>
       </c>
       <c r="B105" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C105" s="101" t="s">
         <v>90</v>
       </c>
       <c r="D105" s="101" t="s">
         <v>90</v>
       </c>
-      <c r="E105" s="144" t="s">
+      <c r="E105" s="141" t="s">
         <v>90</v>
       </c>
       <c r="F105" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G105" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H105" s="121"/>
+      <c r="H105" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I105" s="121"/>
       <c r="J105" s="121"/>
       <c r="K105" s="121"/>
       <c r="L105" s="121"/>
       <c r="M105" s="121"/>
       <c r="N105" s="51"/>
       <c r="O105" s="14"/>
       <c r="R105" s="4"/>
     </row>
     <row r="106" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A106" s="42"/>
       <c r="B106" s="43"/>
       <c r="C106" s="44"/>
       <c r="D106" s="85"/>
       <c r="E106" s="85"/>
       <c r="F106" s="85"/>
       <c r="G106" s="43"/>
       <c r="H106" s="43"/>
       <c r="I106" s="85"/>
       <c r="J106" s="85"/>
       <c r="K106" s="85"/>
       <c r="L106" s="82"/>
       <c r="M106" s="43"/>
       <c r="N106" s="49"/>
       <c r="O106" s="14"/>
@@ -4417,355 +5449,371 @@
     </row>
     <row r="107" spans="1:18" s="3" customFormat="1" ht="55.5" customHeight="1">
       <c r="A107" s="50" t="s">
         <v>76</v>
       </c>
       <c r="B107" s="43"/>
       <c r="C107" s="85"/>
       <c r="D107" s="44"/>
       <c r="E107" s="85"/>
       <c r="F107" s="85"/>
       <c r="G107" s="43"/>
       <c r="H107" s="43"/>
       <c r="I107" s="45"/>
       <c r="J107" s="84"/>
       <c r="K107" s="84"/>
       <c r="L107" s="82"/>
       <c r="M107" s="43"/>
       <c r="N107" s="57"/>
       <c r="O107" s="14"/>
       <c r="R107" s="4"/>
     </row>
     <row r="108" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A108" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B108" s="136" t="s">
-[...17 lines deleted...]
-      <c r="H108" s="82"/>
+      <c r="B108" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="C108" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="D108" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="E108" s="154" t="s">
+        <v>90</v>
+      </c>
+      <c r="F108" s="156" t="s">
+        <v>90</v>
+      </c>
+      <c r="G108" s="174" t="s">
+        <v>90</v>
+      </c>
+      <c r="H108" s="188" t="s">
+        <v>90</v>
+      </c>
       <c r="I108" s="82"/>
       <c r="J108" s="82"/>
-      <c r="K108" s="129"/>
-[...1 lines deleted...]
-      <c r="M108" s="129"/>
+      <c r="K108" s="126"/>
+      <c r="L108" s="126"/>
+      <c r="M108" s="126"/>
       <c r="N108" s="51"/>
       <c r="O108" s="14"/>
       <c r="Q108" s="6"/>
       <c r="R108" s="6"/>
     </row>
     <row r="109" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A109" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B109" s="136" t="s">
-[...17 lines deleted...]
-      <c r="H109" s="82"/>
+      <c r="B109" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="C109" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="D109" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="E109" s="154" t="s">
+        <v>90</v>
+      </c>
+      <c r="F109" s="156" t="s">
+        <v>90</v>
+      </c>
+      <c r="G109" s="174" t="s">
+        <v>90</v>
+      </c>
+      <c r="H109" s="188" t="s">
+        <v>90</v>
+      </c>
       <c r="I109" s="82"/>
       <c r="J109" s="82"/>
-      <c r="K109" s="129"/>
-[...1 lines deleted...]
-      <c r="M109" s="129"/>
+      <c r="K109" s="126"/>
+      <c r="L109" s="126"/>
+      <c r="M109" s="126"/>
       <c r="N109" s="51"/>
       <c r="O109" s="14"/>
       <c r="R109" s="4"/>
     </row>
     <row r="110" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A110" s="69"/>
       <c r="B110" s="43"/>
       <c r="C110" s="84"/>
       <c r="D110" s="85"/>
       <c r="E110" s="85"/>
       <c r="F110" s="85"/>
       <c r="G110" s="48"/>
       <c r="H110" s="48"/>
       <c r="I110" s="85"/>
       <c r="J110" s="84"/>
       <c r="K110" s="85"/>
       <c r="L110" s="82"/>
       <c r="M110" s="43"/>
       <c r="N110" s="42"/>
       <c r="O110" s="14"/>
       <c r="R110" s="4"/>
     </row>
     <row r="111" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A111" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B111" s="43"/>
       <c r="C111" s="56"/>
       <c r="D111" s="56"/>
       <c r="E111" s="85"/>
       <c r="F111" s="85"/>
       <c r="G111" s="48"/>
       <c r="H111" s="48"/>
       <c r="I111" s="56"/>
       <c r="J111" s="84"/>
       <c r="K111" s="56"/>
       <c r="L111" s="82"/>
       <c r="M111" s="43"/>
       <c r="N111" s="49"/>
       <c r="O111" s="14"/>
       <c r="R111" s="4"/>
     </row>
     <row r="112" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A112" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B112" s="129">
+      <c r="B112" s="126">
         <v>2660</v>
       </c>
-      <c r="C112" s="129">
+      <c r="C112" s="126">
         <v>4881</v>
       </c>
-      <c r="D112" s="129">
+      <c r="D112" s="126">
         <v>7435</v>
       </c>
-      <c r="E112" s="155">
+      <c r="E112" s="152">
         <v>9867</v>
       </c>
-      <c r="F112" s="161">
+      <c r="F112" s="158">
         <v>11878</v>
       </c>
-      <c r="G112" s="179">
+      <c r="G112" s="171">
         <v>13977</v>
       </c>
-      <c r="H112" s="129"/>
-[...4 lines deleted...]
-      <c r="M112" s="129"/>
+      <c r="H112" s="185">
+        <v>16128</v>
+      </c>
+      <c r="I112" s="126"/>
+      <c r="J112" s="126"/>
+      <c r="K112" s="126"/>
+      <c r="L112" s="126"/>
+      <c r="M112" s="126"/>
       <c r="N112" s="50"/>
       <c r="O112" s="14"/>
       <c r="R112" s="6"/>
     </row>
     <row r="113" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A113" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B113" s="129">
+      <c r="B113" s="126">
         <v>2660</v>
       </c>
-      <c r="C113" s="129">
+      <c r="C113" s="126">
         <v>4881</v>
       </c>
-      <c r="D113" s="129">
+      <c r="D113" s="126">
         <v>7435</v>
       </c>
-      <c r="E113" s="155">
+      <c r="E113" s="152">
         <v>9867</v>
       </c>
-      <c r="F113" s="161">
+      <c r="F113" s="158">
         <v>11878</v>
       </c>
-      <c r="G113" s="179">
+      <c r="G113" s="171">
         <v>13977</v>
       </c>
-      <c r="H113" s="129"/>
-[...4 lines deleted...]
-      <c r="M113" s="129"/>
+      <c r="H113" s="185">
+        <v>16128</v>
+      </c>
+      <c r="I113" s="126"/>
+      <c r="J113" s="126"/>
+      <c r="K113" s="126"/>
+      <c r="L113" s="126"/>
+      <c r="M113" s="126"/>
       <c r="N113" s="50"/>
       <c r="O113" s="14"/>
       <c r="R113" s="4"/>
     </row>
     <row r="114" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A114" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B114" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C114" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D114" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E114" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F114" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G114" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H114" s="100"/>
+      <c r="H114" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I114" s="100"/>
       <c r="J114" s="100"/>
       <c r="K114" s="100"/>
       <c r="L114" s="100"/>
       <c r="M114" s="100"/>
       <c r="N114" s="50"/>
       <c r="O114" s="14"/>
       <c r="R114" s="4"/>
     </row>
     <row r="115" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A115" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B115" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C115" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D115" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E115" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F115" s="43" t="s">
         <v>90</v>
       </c>
       <c r="G115" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="H115" s="101"/>
+      <c r="H115" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="I115" s="101"/>
       <c r="J115" s="101"/>
       <c r="K115" s="101"/>
       <c r="L115" s="101"/>
       <c r="M115" s="101"/>
       <c r="N115" s="50"/>
       <c r="O115" s="14"/>
       <c r="R115" s="4"/>
       <c r="S115" s="4"/>
       <c r="T115" s="4"/>
       <c r="U115" s="4"/>
     </row>
     <row r="116" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A116" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B116" s="43"/>
       <c r="C116" s="43"/>
       <c r="D116" s="43"/>
       <c r="E116" s="43"/>
       <c r="F116" s="43"/>
-      <c r="G116" s="171"/>
-      <c r="H116" s="101"/>
+      <c r="G116" s="163"/>
+      <c r="H116" s="177"/>
       <c r="I116" s="101"/>
       <c r="J116" s="101"/>
       <c r="K116" s="101"/>
       <c r="L116" s="115"/>
       <c r="M116" s="115"/>
       <c r="N116" s="51"/>
       <c r="O116" s="14"/>
       <c r="R116" s="4"/>
     </row>
     <row r="117" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A117" s="50" t="s">
         <v>79</v>
       </c>
       <c r="B117" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C117" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D117" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E117" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F117" s="43" t="s">
         <v>90</v>
       </c>
       <c r="G117" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="H117" s="101"/>
+      <c r="H117" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="I117" s="101"/>
       <c r="J117" s="101"/>
       <c r="K117" s="101"/>
       <c r="L117" s="101"/>
       <c r="M117" s="101"/>
       <c r="N117" s="50"/>
       <c r="O117" s="14"/>
       <c r="R117" s="4"/>
     </row>
     <row r="118" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A118" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B118" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C118" s="43" t="s">
         <v>90</v>
       </c>
       <c r="D118" s="43" t="s">
         <v>90</v>
       </c>
       <c r="E118" s="43" t="s">
         <v>90</v>
       </c>
       <c r="F118" s="43" t="s">
         <v>90</v>
       </c>
       <c r="G118" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="H118" s="101"/>
+      <c r="H118" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="I118" s="101"/>
       <c r="J118" s="101"/>
       <c r="K118" s="101"/>
       <c r="L118" s="101"/>
       <c r="M118" s="101"/>
       <c r="N118" s="50"/>
       <c r="O118" s="14"/>
       <c r="R118" s="4"/>
     </row>
     <row r="119" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A119" s="42"/>
       <c r="B119" s="43"/>
       <c r="C119" s="56"/>
       <c r="D119" s="56"/>
       <c r="E119" s="85"/>
       <c r="F119" s="85"/>
       <c r="G119" s="48"/>
       <c r="H119" s="48"/>
       <c r="I119" s="85"/>
       <c r="J119" s="85"/>
       <c r="K119" s="43"/>
       <c r="L119" s="82"/>
       <c r="M119" s="43"/>
       <c r="N119" s="42"/>
       <c r="O119" s="14"/>
@@ -4773,1998 +5821,2100 @@
     </row>
     <row r="120" spans="1:21" s="3" customFormat="1" ht="22.5">
       <c r="A120" s="42" t="s">
         <v>57</v>
       </c>
       <c r="B120" s="43"/>
       <c r="C120" s="44"/>
       <c r="D120" s="44"/>
       <c r="E120" s="85"/>
       <c r="F120" s="85"/>
       <c r="G120" s="48"/>
       <c r="H120" s="48"/>
       <c r="I120" s="45"/>
       <c r="J120" s="45"/>
       <c r="K120" s="44"/>
       <c r="L120" s="82"/>
       <c r="M120" s="43"/>
       <c r="N120" s="49"/>
       <c r="O120" s="14"/>
       <c r="R120" s="4"/>
     </row>
     <row r="121" spans="1:21" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A121" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B121" s="129">
+      <c r="B121" s="126">
         <v>102</v>
       </c>
-      <c r="C121" s="129">
+      <c r="C121" s="126">
         <v>186</v>
       </c>
-      <c r="D121" s="129">
+      <c r="D121" s="126">
         <v>287</v>
       </c>
-      <c r="E121" s="155">
+      <c r="E121" s="152">
         <v>412</v>
       </c>
-      <c r="F121" s="161">
+      <c r="F121" s="158">
         <v>515</v>
       </c>
-      <c r="G121" s="179">
+      <c r="G121" s="171">
         <v>649</v>
       </c>
-      <c r="H121" s="129"/>
-[...4 lines deleted...]
-      <c r="M121" s="129"/>
+      <c r="H121" s="185">
+        <v>789</v>
+      </c>
+      <c r="I121" s="126"/>
+      <c r="J121" s="126"/>
+      <c r="K121" s="126"/>
+      <c r="L121" s="126"/>
+      <c r="M121" s="126"/>
       <c r="N121" s="50"/>
       <c r="O121" s="14"/>
       <c r="R121" s="6"/>
     </row>
     <row r="122" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A122" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B122" s="129">
+      <c r="B122" s="126">
         <v>93</v>
       </c>
-      <c r="C122" s="129">
+      <c r="C122" s="126">
         <v>152</v>
       </c>
-      <c r="D122" s="129">
+      <c r="D122" s="126">
         <v>227</v>
       </c>
-      <c r="E122" s="155">
+      <c r="E122" s="152">
         <v>326</v>
       </c>
-      <c r="F122" s="161">
+      <c r="F122" s="158">
         <v>420</v>
       </c>
-      <c r="G122" s="179">
+      <c r="G122" s="171">
         <v>545</v>
       </c>
-      <c r="H122" s="129"/>
-[...4 lines deleted...]
-      <c r="M122" s="129"/>
+      <c r="H122" s="185">
+        <v>675</v>
+      </c>
+      <c r="I122" s="126"/>
+      <c r="J122" s="126"/>
+      <c r="K122" s="126"/>
+      <c r="L122" s="126"/>
+      <c r="M122" s="126"/>
       <c r="N122" s="50"/>
       <c r="O122" s="14"/>
       <c r="Q122" s="4"/>
       <c r="R122" s="4"/>
     </row>
     <row r="123" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A123" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B123" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C123" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D123" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E123" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F123" s="88" t="s">
         <v>90</v>
       </c>
       <c r="G123" s="88" t="s">
         <v>90</v>
       </c>
-      <c r="H123" s="121"/>
+      <c r="H123" s="185">
+        <v>0</v>
+      </c>
       <c r="I123" s="121"/>
       <c r="J123" s="121"/>
       <c r="K123" s="121"/>
       <c r="L123" s="121"/>
       <c r="M123" s="121"/>
       <c r="N123" s="50"/>
       <c r="O123" s="14"/>
       <c r="Q123" s="4"/>
       <c r="R123" s="4"/>
     </row>
     <row r="124" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A124" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B124" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C124" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D124" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E124" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="F124" s="159" t="s">
-[...5 lines deleted...]
-      <c r="H124" s="101"/>
+      <c r="F124" s="156" t="s">
+        <v>90</v>
+      </c>
+      <c r="G124" s="174" t="s">
+        <v>90</v>
+      </c>
+      <c r="H124" s="188" t="s">
+        <v>90</v>
+      </c>
       <c r="I124" s="101"/>
       <c r="J124" s="101"/>
       <c r="K124" s="101"/>
       <c r="L124" s="101"/>
       <c r="M124" s="101"/>
       <c r="N124" s="50"/>
       <c r="O124" s="14"/>
       <c r="Q124" s="4"/>
       <c r="R124" s="4"/>
     </row>
     <row r="125" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A125" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B125" s="77"/>
       <c r="C125" s="53"/>
       <c r="D125" s="53"/>
-      <c r="E125" s="142"/>
+      <c r="E125" s="139"/>
       <c r="F125" s="53"/>
-      <c r="G125" s="174"/>
+      <c r="G125" s="166"/>
       <c r="H125" s="53"/>
       <c r="I125" s="66"/>
       <c r="J125" s="102"/>
       <c r="K125" s="53"/>
       <c r="L125" s="110"/>
       <c r="M125" s="112"/>
       <c r="N125" s="51"/>
       <c r="O125" s="14"/>
       <c r="R125" s="4"/>
     </row>
     <row r="126" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A126" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="B126" s="129">
+      <c r="B126" s="126">
         <v>9</v>
       </c>
-      <c r="C126" s="129">
+      <c r="C126" s="126">
         <v>34</v>
       </c>
-      <c r="D126" s="129">
+      <c r="D126" s="126">
         <v>60</v>
       </c>
-      <c r="E126" s="155">
+      <c r="E126" s="152">
         <v>86</v>
       </c>
-      <c r="F126" s="161">
+      <c r="F126" s="158">
         <v>94</v>
       </c>
-      <c r="G126" s="179">
+      <c r="G126" s="171">
         <v>103</v>
       </c>
-      <c r="H126" s="129"/>
-[...4 lines deleted...]
-      <c r="M126" s="129"/>
+      <c r="H126" s="185">
+        <v>112</v>
+      </c>
+      <c r="I126" s="126"/>
+      <c r="J126" s="126"/>
+      <c r="K126" s="126"/>
+      <c r="L126" s="126"/>
+      <c r="M126" s="126"/>
       <c r="N126" s="50"/>
       <c r="O126" s="14"/>
       <c r="R126" s="4"/>
     </row>
     <row r="127" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A127" s="50" t="s">
         <v>79</v>
       </c>
       <c r="B127" s="88" t="s">
         <v>90</v>
       </c>
       <c r="C127" s="102" t="s">
         <v>90</v>
       </c>
       <c r="D127" s="102" t="s">
         <v>90</v>
       </c>
-      <c r="E127" s="148" t="s">
+      <c r="E127" s="145" t="s">
         <v>90</v>
       </c>
       <c r="F127" s="88" t="s">
         <v>90</v>
       </c>
       <c r="G127" s="88" t="s">
         <v>90</v>
       </c>
-      <c r="H127" s="121"/>
+      <c r="H127" s="88" t="s">
+        <v>90</v>
+      </c>
       <c r="I127" s="121"/>
       <c r="J127" s="121"/>
       <c r="K127" s="121"/>
       <c r="L127" s="121"/>
       <c r="M127" s="121"/>
       <c r="N127" s="50"/>
       <c r="O127" s="14"/>
       <c r="R127" s="4"/>
     </row>
     <row r="128" spans="1:21" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A128" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B128" s="136" t="s">
-[...22 lines deleted...]
-      <c r="M128" s="129"/>
+      <c r="B128" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="C128" s="137" t="s">
+        <v>90</v>
+      </c>
+      <c r="D128" s="137" t="s">
+        <v>90</v>
+      </c>
+      <c r="E128" s="156" t="s">
+        <v>90</v>
+      </c>
+      <c r="F128" s="156" t="s">
+        <v>90</v>
+      </c>
+      <c r="G128" s="174" t="s">
+        <v>90</v>
+      </c>
+      <c r="H128" s="185">
+        <v>1</v>
+      </c>
+      <c r="I128" s="126"/>
+      <c r="J128" s="126"/>
+      <c r="K128" s="126"/>
+      <c r="L128" s="126"/>
+      <c r="M128" s="126"/>
       <c r="N128" s="50"/>
       <c r="O128" s="14"/>
       <c r="R128" s="4"/>
     </row>
     <row r="129" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A129" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="B129" s="129">
+      <c r="B129" s="126">
         <v>0</v>
       </c>
       <c r="C129" s="98">
         <v>0</v>
       </c>
-      <c r="D129" s="129">
+      <c r="D129" s="126">
         <v>0</v>
       </c>
-      <c r="E129" s="155">
+      <c r="E129" s="152">
         <v>0</v>
       </c>
-      <c r="F129" s="161">
+      <c r="F129" s="158">
         <v>0</v>
       </c>
-      <c r="G129" s="179">
+      <c r="G129" s="171">
         <v>1</v>
       </c>
-      <c r="H129" s="129"/>
-[...4 lines deleted...]
-      <c r="M129" s="129"/>
+      <c r="H129" s="185">
+        <v>1</v>
+      </c>
+      <c r="I129" s="126"/>
+      <c r="J129" s="126"/>
+      <c r="K129" s="126"/>
+      <c r="L129" s="126"/>
+      <c r="M129" s="126"/>
       <c r="N129" s="50"/>
       <c r="O129" s="14"/>
       <c r="R129" s="4"/>
     </row>
     <row r="130" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A130" s="42"/>
       <c r="B130" s="43"/>
       <c r="C130" s="59"/>
       <c r="D130" s="56"/>
       <c r="E130" s="85"/>
       <c r="F130" s="85"/>
       <c r="G130" s="48"/>
       <c r="H130" s="48"/>
       <c r="I130" s="85"/>
       <c r="J130" s="85"/>
       <c r="K130" s="85"/>
       <c r="L130" s="82"/>
       <c r="M130" s="43"/>
       <c r="N130" s="65"/>
       <c r="O130" s="14"/>
       <c r="R130" s="4"/>
     </row>
     <row r="131" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A131" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B131" s="43"/>
       <c r="C131" s="89"/>
       <c r="D131" s="44"/>
       <c r="E131" s="85"/>
       <c r="F131" s="85"/>
       <c r="G131" s="48"/>
       <c r="H131" s="48"/>
       <c r="I131" s="56"/>
       <c r="J131" s="56"/>
       <c r="K131" s="56"/>
       <c r="L131" s="82"/>
       <c r="M131" s="48"/>
       <c r="N131" s="49"/>
       <c r="O131" s="14"/>
       <c r="R131" s="4"/>
     </row>
     <row r="132" spans="1:22" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A132" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B132" s="129">
+      <c r="B132" s="126">
         <v>110</v>
       </c>
-      <c r="C132" s="129">
+      <c r="C132" s="126">
         <v>265</v>
       </c>
-      <c r="D132" s="129">
+      <c r="D132" s="126">
         <v>405</v>
       </c>
-      <c r="E132" s="155">
+      <c r="E132" s="152">
         <v>560</v>
       </c>
-      <c r="F132" s="161">
+      <c r="F132" s="158">
         <v>700</v>
       </c>
-      <c r="G132" s="179">
+      <c r="G132" s="171">
         <v>833</v>
       </c>
-      <c r="H132" s="129"/>
-[...4 lines deleted...]
-      <c r="M132" s="129"/>
+      <c r="H132" s="185">
+        <v>975</v>
+      </c>
+      <c r="I132" s="126"/>
+      <c r="J132" s="126"/>
+      <c r="K132" s="126"/>
+      <c r="L132" s="126"/>
+      <c r="M132" s="126"/>
       <c r="N132" s="50"/>
       <c r="O132" s="14"/>
       <c r="Q132" s="6"/>
       <c r="R132" s="6"/>
     </row>
     <row r="133" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A133" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B133" s="129">
+      <c r="B133" s="126">
         <v>102</v>
       </c>
-      <c r="C133" s="129">
+      <c r="C133" s="126">
         <v>227</v>
       </c>
-      <c r="D133" s="129">
+      <c r="D133" s="126">
         <v>337</v>
       </c>
-      <c r="E133" s="155">
+      <c r="E133" s="152">
         <v>462</v>
       </c>
-      <c r="F133" s="161">
+      <c r="F133" s="158">
         <v>594</v>
       </c>
-      <c r="G133" s="179">
+      <c r="G133" s="171">
         <v>719</v>
       </c>
-      <c r="H133" s="129"/>
-[...4 lines deleted...]
-      <c r="M133" s="129"/>
+      <c r="H133" s="185">
+        <v>852</v>
+      </c>
+      <c r="I133" s="126"/>
+      <c r="J133" s="126"/>
+      <c r="K133" s="126"/>
+      <c r="L133" s="126"/>
+      <c r="M133" s="126"/>
       <c r="N133" s="50"/>
       <c r="O133" s="14"/>
       <c r="Q133" s="4"/>
       <c r="R133" s="4"/>
     </row>
     <row r="134" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A134" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B134" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C134" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D134" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E134" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F134" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G134" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H134" s="121"/>
+      <c r="H134" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I134" s="121"/>
       <c r="J134" s="121"/>
       <c r="K134" s="121"/>
       <c r="L134" s="121"/>
       <c r="M134" s="121"/>
       <c r="N134" s="50"/>
       <c r="O134" s="14"/>
       <c r="R134" s="4"/>
       <c r="V134" s="3" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="135" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A135" s="50" t="s">
         <v>64</v>
       </c>
       <c r="B135" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C135" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D135" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E135" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F135" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G135" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H135" s="121"/>
+      <c r="H135" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I135" s="121"/>
       <c r="J135" s="121"/>
       <c r="K135" s="121"/>
       <c r="L135" s="121"/>
       <c r="M135" s="121"/>
       <c r="N135" s="50"/>
       <c r="O135" s="14"/>
       <c r="R135" s="4"/>
     </row>
     <row r="136" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A136" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B136" s="77"/>
       <c r="C136" s="53"/>
       <c r="D136" s="53"/>
-      <c r="E136" s="142"/>
+      <c r="E136" s="139"/>
       <c r="F136" s="53"/>
-      <c r="G136" s="174"/>
+      <c r="G136" s="166"/>
       <c r="H136" s="53"/>
       <c r="I136" s="66"/>
       <c r="J136" s="100"/>
       <c r="K136" s="53"/>
       <c r="L136" s="110"/>
       <c r="M136" s="112"/>
       <c r="N136" s="51"/>
       <c r="O136" s="14"/>
       <c r="R136" s="4"/>
     </row>
     <row r="137" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A137" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B137" s="82">
         <v>7</v>
       </c>
-      <c r="C137" s="129">
+      <c r="C137" s="126">
         <v>37</v>
       </c>
-      <c r="D137" s="129">
+      <c r="D137" s="126">
         <v>66</v>
       </c>
-      <c r="E137" s="155">
+      <c r="E137" s="152">
         <v>95</v>
       </c>
-      <c r="F137" s="161">
+      <c r="F137" s="158">
         <v>103</v>
       </c>
-      <c r="G137" s="179">
+      <c r="G137" s="171">
         <v>110</v>
       </c>
-      <c r="H137" s="129"/>
-[...4 lines deleted...]
-      <c r="M137" s="129"/>
+      <c r="H137" s="185">
+        <v>117</v>
+      </c>
+      <c r="I137" s="126"/>
+      <c r="J137" s="126"/>
+      <c r="K137" s="126"/>
+      <c r="L137" s="126"/>
+      <c r="M137" s="126"/>
       <c r="N137" s="50"/>
       <c r="O137" s="14"/>
       <c r="R137" s="4"/>
     </row>
     <row r="138" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A138" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B138" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C138" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D138" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E138" s="147" t="s">
+      <c r="E138" s="144" t="s">
         <v>90</v>
       </c>
       <c r="F138" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G138" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H138" s="121"/>
+      <c r="H138" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I138" s="121"/>
       <c r="J138" s="121"/>
       <c r="K138" s="121"/>
       <c r="L138" s="121"/>
       <c r="M138" s="121"/>
       <c r="N138" s="50"/>
       <c r="O138" s="14"/>
       <c r="R138" s="4"/>
     </row>
     <row r="139" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A139" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B139" s="129">
+      <c r="B139" s="126">
         <v>0</v>
       </c>
       <c r="C139" s="109">
         <v>0</v>
       </c>
-      <c r="D139" s="129">
+      <c r="D139" s="126">
         <v>0</v>
       </c>
-      <c r="E139" s="155">
+      <c r="E139" s="152">
         <v>0</v>
       </c>
-      <c r="F139" s="161">
+      <c r="F139" s="158">
         <v>0</v>
       </c>
-      <c r="G139" s="179">
+      <c r="G139" s="171">
         <v>1</v>
       </c>
-      <c r="H139" s="129"/>
-[...4 lines deleted...]
-      <c r="M139" s="129"/>
+      <c r="H139" s="185">
+        <v>1</v>
+      </c>
+      <c r="I139" s="126"/>
+      <c r="J139" s="126"/>
+      <c r="K139" s="126"/>
+      <c r="L139" s="126"/>
+      <c r="M139" s="126"/>
       <c r="N139" s="50"/>
       <c r="O139" s="14"/>
       <c r="R139" s="4"/>
     </row>
     <row r="140" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A140" s="50" t="s">
         <v>66</v>
       </c>
-      <c r="B140" s="129">
+      <c r="B140" s="126">
         <v>1</v>
       </c>
       <c r="C140" s="109">
         <v>1</v>
       </c>
-      <c r="D140" s="129">
+      <c r="D140" s="126">
         <v>2</v>
       </c>
-      <c r="E140" s="154">
+      <c r="E140" s="151">
         <v>2</v>
       </c>
-      <c r="F140" s="161">
+      <c r="F140" s="158">
         <v>3</v>
       </c>
-      <c r="G140" s="179">
+      <c r="G140" s="171">
         <v>4</v>
       </c>
-      <c r="H140" s="129"/>
-[...4 lines deleted...]
-      <c r="M140" s="129"/>
+      <c r="H140" s="185">
+        <v>4</v>
+      </c>
+      <c r="I140" s="126"/>
+      <c r="J140" s="126"/>
+      <c r="K140" s="126"/>
+      <c r="L140" s="126"/>
+      <c r="M140" s="126"/>
       <c r="N140" s="50"/>
       <c r="O140" s="14"/>
       <c r="R140" s="4"/>
     </row>
     <row r="141" spans="1:22" s="3" customFormat="1" ht="56.25">
       <c r="A141" s="50" t="s">
         <v>52</v>
       </c>
       <c r="B141" s="43"/>
       <c r="C141" s="59"/>
       <c r="D141" s="56"/>
       <c r="E141" s="85"/>
       <c r="F141" s="85"/>
       <c r="G141" s="48"/>
       <c r="H141" s="48"/>
       <c r="I141" s="53"/>
       <c r="J141" s="45"/>
       <c r="K141" s="44"/>
       <c r="L141" s="98"/>
       <c r="M141" s="43"/>
       <c r="N141" s="57"/>
       <c r="O141" s="14"/>
       <c r="R141" s="4"/>
     </row>
     <row r="142" spans="1:22" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A142" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B142" s="129">
+      <c r="B142" s="126">
         <v>85</v>
       </c>
-      <c r="C142" s="129">
+      <c r="C142" s="126">
         <v>196</v>
       </c>
-      <c r="D142" s="129">
+      <c r="D142" s="126">
         <v>283</v>
       </c>
-      <c r="E142" s="155">
+      <c r="E142" s="152">
         <v>378</v>
       </c>
-      <c r="F142" s="161">
+      <c r="F142" s="158">
         <v>485</v>
       </c>
-      <c r="G142" s="179">
+      <c r="G142" s="171">
         <v>589</v>
       </c>
-      <c r="H142" s="129"/>
-[...4 lines deleted...]
-      <c r="M142" s="129"/>
+      <c r="H142" s="185">
+        <v>699</v>
+      </c>
+      <c r="I142" s="126"/>
+      <c r="J142" s="126"/>
+      <c r="K142" s="126"/>
+      <c r="L142" s="126"/>
+      <c r="M142" s="126"/>
       <c r="N142" s="51"/>
       <c r="O142" s="14"/>
       <c r="R142" s="6"/>
     </row>
     <row r="143" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A143" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B143" s="129">
+      <c r="B143" s="126">
         <v>85</v>
       </c>
-      <c r="C143" s="129">
+      <c r="C143" s="126">
         <v>196</v>
       </c>
-      <c r="D143" s="129">
+      <c r="D143" s="126">
         <v>283</v>
       </c>
-      <c r="E143" s="155">
+      <c r="E143" s="152">
         <v>378</v>
       </c>
-      <c r="F143" s="161">
+      <c r="F143" s="158">
         <v>485</v>
       </c>
-      <c r="G143" s="179">
+      <c r="G143" s="171">
         <v>589</v>
       </c>
-      <c r="H143" s="129"/>
-[...4 lines deleted...]
-      <c r="M143" s="129"/>
+      <c r="H143" s="185">
+        <v>698</v>
+      </c>
+      <c r="I143" s="126"/>
+      <c r="J143" s="126"/>
+      <c r="K143" s="126"/>
+      <c r="L143" s="126"/>
+      <c r="M143" s="126"/>
       <c r="N143" s="51"/>
       <c r="O143" s="14"/>
       <c r="R143" s="4"/>
     </row>
     <row r="144" spans="1:22" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A144" s="51" t="s">
         <v>62</v>
       </c>
       <c r="B144" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C144" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D144" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E144" s="45" t="s">
         <v>90</v>
       </c>
       <c r="F144" s="45" t="s">
         <v>90</v>
       </c>
       <c r="G144" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="H144" s="101"/>
+      <c r="H144" s="45" t="s">
+        <v>90</v>
+      </c>
       <c r="I144" s="101"/>
       <c r="J144" s="101"/>
       <c r="K144" s="101"/>
       <c r="L144" s="101"/>
       <c r="M144" s="101"/>
       <c r="N144" s="51"/>
       <c r="O144" s="14"/>
       <c r="R144" s="4"/>
     </row>
     <row r="145" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A145" s="51" t="s">
         <v>64</v>
       </c>
       <c r="B145" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C145" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D145" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E145" s="45" t="s">
         <v>90</v>
       </c>
       <c r="F145" s="45" t="s">
         <v>90</v>
       </c>
       <c r="G145" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="H145" s="101"/>
+      <c r="H145" s="45" t="s">
+        <v>90</v>
+      </c>
       <c r="I145" s="101"/>
       <c r="J145" s="101"/>
       <c r="K145" s="101"/>
       <c r="L145" s="101"/>
       <c r="M145" s="101"/>
       <c r="N145" s="51"/>
       <c r="O145" s="14"/>
       <c r="R145" s="4"/>
     </row>
     <row r="146" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A146" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B146" s="45"/>
       <c r="C146" s="45"/>
       <c r="D146" s="45"/>
       <c r="E146" s="45"/>
       <c r="F146" s="85"/>
-      <c r="G146" s="173"/>
-      <c r="H146" s="122"/>
+      <c r="G146" s="165"/>
+      <c r="H146" s="178"/>
       <c r="I146" s="122"/>
       <c r="J146" s="111"/>
       <c r="K146" s="111"/>
       <c r="L146" s="111"/>
       <c r="M146" s="111"/>
       <c r="N146" s="58"/>
       <c r="O146" s="14"/>
       <c r="R146" s="4"/>
     </row>
     <row r="147" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A147" s="51" t="s">
         <v>65</v>
       </c>
       <c r="B147" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C147" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D147" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E147" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F147" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G147" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H147" s="125"/>
-[...4 lines deleted...]
-      <c r="M147" s="125"/>
+      <c r="H147" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I147" s="123"/>
+      <c r="J147" s="123"/>
+      <c r="K147" s="123"/>
+      <c r="L147" s="123"/>
+      <c r="M147" s="123"/>
       <c r="N147" s="51"/>
       <c r="O147" s="14"/>
       <c r="R147" s="4"/>
     </row>
     <row r="148" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A148" s="51" t="s">
         <v>7</v>
       </c>
       <c r="B148" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C148" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D148" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E148" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F148" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G148" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H148" s="125"/>
-[...4 lines deleted...]
-      <c r="M148" s="129"/>
+      <c r="H148" s="185">
+        <v>1</v>
+      </c>
+      <c r="I148" s="126"/>
+      <c r="J148" s="126"/>
+      <c r="K148" s="126"/>
+      <c r="L148" s="126"/>
+      <c r="M148" s="126"/>
       <c r="N148" s="51"/>
       <c r="O148" s="14"/>
       <c r="R148" s="4"/>
     </row>
     <row r="149" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A149" s="42"/>
       <c r="B149" s="43"/>
       <c r="C149" s="90"/>
       <c r="D149" s="56"/>
       <c r="E149" s="85"/>
       <c r="F149" s="85"/>
       <c r="G149" s="48"/>
       <c r="H149" s="48"/>
       <c r="I149" s="90"/>
       <c r="J149" s="85"/>
       <c r="K149" s="85"/>
       <c r="L149" s="82"/>
       <c r="M149" s="43"/>
       <c r="N149" s="64"/>
       <c r="O149" s="14"/>
       <c r="R149" s="4"/>
     </row>
     <row r="150" spans="1:18" s="3" customFormat="1" ht="67.5">
       <c r="A150" s="50" t="s">
         <v>53</v>
       </c>
       <c r="B150" s="43"/>
       <c r="C150" s="56"/>
       <c r="D150" s="56"/>
       <c r="E150" s="85"/>
       <c r="F150" s="85"/>
       <c r="G150" s="48"/>
       <c r="H150" s="48"/>
       <c r="I150" s="45"/>
       <c r="J150" s="45"/>
       <c r="K150" s="88"/>
       <c r="L150" s="82"/>
       <c r="M150" s="43"/>
       <c r="N150" s="57"/>
       <c r="O150" s="14"/>
       <c r="R150" s="4"/>
     </row>
     <row r="151" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A151" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B151" s="129">
+      <c r="B151" s="126">
         <v>21</v>
       </c>
-      <c r="C151" s="129">
+      <c r="C151" s="126">
         <v>61</v>
       </c>
-      <c r="D151" s="129">
+      <c r="D151" s="126">
         <v>111</v>
       </c>
-      <c r="E151" s="155">
+      <c r="E151" s="152">
         <v>160</v>
       </c>
-      <c r="F151" s="161">
+      <c r="F151" s="158">
         <v>185</v>
       </c>
-      <c r="G151" s="179">
+      <c r="G151" s="171">
         <v>205</v>
       </c>
-      <c r="H151" s="129"/>
-[...4 lines deleted...]
-      <c r="M151" s="129"/>
+      <c r="H151" s="185">
+        <v>224</v>
+      </c>
+      <c r="I151" s="126"/>
+      <c r="J151" s="126"/>
+      <c r="K151" s="126"/>
+      <c r="L151" s="126"/>
+      <c r="M151" s="126"/>
       <c r="N151" s="51"/>
       <c r="O151" s="14"/>
       <c r="R151" s="6"/>
     </row>
     <row r="152" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A152" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B152" s="129">
+      <c r="B152" s="126">
         <v>13</v>
       </c>
-      <c r="C152" s="129">
+      <c r="C152" s="126">
         <v>23</v>
       </c>
-      <c r="D152" s="129">
+      <c r="D152" s="126">
         <v>43</v>
       </c>
-      <c r="E152" s="155">
+      <c r="E152" s="152">
         <v>62</v>
       </c>
-      <c r="F152" s="161">
+      <c r="F152" s="158">
         <v>79</v>
       </c>
-      <c r="G152" s="179">
+      <c r="G152" s="171">
         <v>91</v>
       </c>
-      <c r="H152" s="129"/>
-[...4 lines deleted...]
-      <c r="M152" s="129"/>
+      <c r="H152" s="185">
+        <v>102</v>
+      </c>
+      <c r="I152" s="126"/>
+      <c r="J152" s="126"/>
+      <c r="K152" s="126"/>
+      <c r="L152" s="126"/>
+      <c r="M152" s="126"/>
       <c r="N152" s="51"/>
       <c r="O152" s="14"/>
       <c r="Q152" s="4"/>
       <c r="R152" s="4"/>
     </row>
     <row r="153" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A153" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B153" s="77"/>
       <c r="C153" s="53"/>
       <c r="D153" s="110"/>
-      <c r="E153" s="142"/>
+      <c r="E153" s="139"/>
       <c r="F153" s="53"/>
-      <c r="G153" s="174"/>
-      <c r="H153" s="110"/>
+      <c r="G153" s="166"/>
+      <c r="H153" s="176"/>
       <c r="I153" s="66"/>
       <c r="J153" s="102"/>
       <c r="K153" s="53"/>
       <c r="L153" s="110"/>
       <c r="M153" s="112"/>
       <c r="N153" s="58"/>
       <c r="O153" s="14"/>
       <c r="R153" s="4"/>
     </row>
     <row r="154" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A154" s="51" t="s">
         <v>65</v>
       </c>
       <c r="B154" s="82">
         <v>7</v>
       </c>
-      <c r="C154" s="129">
+      <c r="C154" s="126">
         <v>37</v>
       </c>
-      <c r="D154" s="129">
+      <c r="D154" s="126">
         <v>66</v>
       </c>
-      <c r="E154" s="155">
+      <c r="E154" s="152">
         <v>95</v>
       </c>
-      <c r="F154" s="161">
+      <c r="F154" s="158">
         <v>103</v>
       </c>
-      <c r="G154" s="179">
+      <c r="G154" s="171">
         <v>110</v>
       </c>
-      <c r="H154" s="129"/>
-[...4 lines deleted...]
-      <c r="M154" s="129"/>
+      <c r="H154" s="185">
+        <v>117</v>
+      </c>
+      <c r="I154" s="126"/>
+      <c r="J154" s="126"/>
+      <c r="K154" s="126"/>
+      <c r="L154" s="126"/>
+      <c r="M154" s="126"/>
       <c r="N154" s="51"/>
       <c r="O154" s="14"/>
       <c r="R154" s="4"/>
     </row>
     <row r="155" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A155" s="51" t="s">
         <v>79</v>
       </c>
       <c r="B155" s="91" t="s">
         <v>90</v>
       </c>
       <c r="C155" s="103" t="s">
         <v>90</v>
       </c>
       <c r="D155" s="103" t="s">
         <v>90</v>
       </c>
-      <c r="E155" s="149" t="s">
+      <c r="E155" s="146" t="s">
         <v>90</v>
       </c>
       <c r="F155" s="91" t="s">
         <v>90</v>
       </c>
       <c r="G155" s="91" t="s">
         <v>90</v>
       </c>
-      <c r="H155" s="121"/>
+      <c r="H155" s="91" t="s">
+        <v>90</v>
+      </c>
       <c r="I155" s="121"/>
       <c r="J155" s="121"/>
       <c r="K155" s="121"/>
       <c r="L155" s="121"/>
       <c r="M155" s="121"/>
       <c r="N155" s="51"/>
       <c r="O155" s="14"/>
       <c r="R155" s="4"/>
     </row>
     <row r="156" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A156" s="51" t="s">
         <v>7</v>
       </c>
       <c r="B156" s="82">
         <v>0</v>
       </c>
       <c r="C156" s="98">
         <v>0</v>
       </c>
-      <c r="D156" s="129">
+      <c r="D156" s="126">
         <v>0</v>
       </c>
-      <c r="E156" s="155">
+      <c r="E156" s="152">
         <v>0</v>
       </c>
-      <c r="F156" s="161">
+      <c r="F156" s="158">
         <v>0</v>
       </c>
-      <c r="G156" s="179">
+      <c r="G156" s="171">
         <v>1</v>
       </c>
-      <c r="H156" s="129"/>
-[...4 lines deleted...]
-      <c r="M156" s="129"/>
+      <c r="H156" s="185">
+        <v>1</v>
+      </c>
+      <c r="I156" s="126"/>
+      <c r="J156" s="126"/>
+      <c r="K156" s="126"/>
+      <c r="L156" s="126"/>
+      <c r="M156" s="126"/>
       <c r="N156" s="51"/>
       <c r="O156" s="14"/>
       <c r="R156" s="4"/>
     </row>
     <row r="157" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A157" s="51" t="s">
         <v>66</v>
       </c>
       <c r="B157" s="82">
         <v>1</v>
       </c>
       <c r="C157" s="98">
         <v>1</v>
       </c>
-      <c r="D157" s="129">
+      <c r="D157" s="126">
         <v>2</v>
       </c>
-      <c r="E157" s="154">
+      <c r="E157" s="151">
         <v>2</v>
       </c>
-      <c r="F157" s="161">
+      <c r="F157" s="158">
         <v>3</v>
       </c>
-      <c r="G157" s="179">
+      <c r="G157" s="171">
         <v>4</v>
       </c>
-      <c r="H157" s="129"/>
-[...4 lines deleted...]
-      <c r="M157" s="129"/>
+      <c r="H157" s="185">
+        <v>4</v>
+      </c>
+      <c r="I157" s="126"/>
+      <c r="J157" s="126"/>
+      <c r="K157" s="126"/>
+      <c r="L157" s="126"/>
+      <c r="M157" s="126"/>
       <c r="N157" s="51"/>
       <c r="O157" s="14"/>
       <c r="R157" s="4"/>
     </row>
     <row r="158" spans="1:18" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A158" s="50" t="s">
         <v>54</v>
       </c>
       <c r="B158" s="43"/>
       <c r="C158" s="56"/>
       <c r="D158" s="56"/>
       <c r="E158" s="85"/>
       <c r="F158" s="85"/>
       <c r="G158" s="48"/>
       <c r="H158" s="88"/>
       <c r="I158" s="43"/>
       <c r="J158" s="45"/>
       <c r="K158" s="44"/>
       <c r="L158" s="82"/>
       <c r="M158" s="43"/>
       <c r="N158" s="57"/>
       <c r="O158" s="14"/>
       <c r="R158" s="4"/>
     </row>
     <row r="159" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A159" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B159" s="109">
         <v>4</v>
       </c>
-      <c r="C159" s="129">
+      <c r="C159" s="126">
         <v>7</v>
       </c>
-      <c r="D159" s="129">
+      <c r="D159" s="126">
         <v>12</v>
       </c>
-      <c r="E159" s="155">
+      <c r="E159" s="152">
         <v>22</v>
       </c>
-      <c r="F159" s="161">
+      <c r="F159" s="158">
         <v>30</v>
       </c>
-      <c r="G159" s="179">
+      <c r="G159" s="171">
         <v>39</v>
       </c>
-      <c r="H159" s="129"/>
-[...4 lines deleted...]
-      <c r="M159" s="129"/>
+      <c r="H159" s="185">
+        <v>52</v>
+      </c>
+      <c r="I159" s="126"/>
+      <c r="J159" s="126"/>
+      <c r="K159" s="126"/>
+      <c r="L159" s="126"/>
+      <c r="M159" s="126"/>
       <c r="N159" s="51"/>
       <c r="O159" s="14"/>
       <c r="R159" s="6"/>
     </row>
     <row r="160" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A160" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B160" s="109">
         <v>4</v>
       </c>
-      <c r="C160" s="129">
+      <c r="C160" s="126">
         <v>7</v>
       </c>
-      <c r="D160" s="129">
+      <c r="D160" s="126">
         <v>12</v>
       </c>
-      <c r="E160" s="155">
+      <c r="E160" s="152">
         <v>22</v>
       </c>
-      <c r="F160" s="161">
+      <c r="F160" s="158">
         <v>30</v>
       </c>
-      <c r="G160" s="179">
+      <c r="G160" s="171">
         <v>39</v>
       </c>
-      <c r="H160" s="129"/>
-[...4 lines deleted...]
-      <c r="M160" s="129"/>
+      <c r="H160" s="185">
+        <v>52</v>
+      </c>
+      <c r="I160" s="126"/>
+      <c r="J160" s="126"/>
+      <c r="K160" s="126"/>
+      <c r="L160" s="126"/>
+      <c r="M160" s="126"/>
       <c r="N160" s="51"/>
       <c r="O160" s="14"/>
       <c r="Q160" s="4"/>
       <c r="R160" s="4"/>
     </row>
     <row r="161" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A161" s="42"/>
       <c r="B161" s="43"/>
       <c r="C161" s="44"/>
       <c r="D161" s="85"/>
       <c r="E161" s="44"/>
       <c r="F161" s="85"/>
       <c r="G161" s="48"/>
       <c r="H161" s="48"/>
       <c r="I161" s="45"/>
       <c r="J161" s="44"/>
       <c r="K161" s="44"/>
       <c r="L161" s="82"/>
       <c r="M161" s="48"/>
       <c r="N161" s="65"/>
       <c r="O161" s="14"/>
       <c r="R161" s="4"/>
     </row>
     <row r="162" spans="1:18" s="3" customFormat="1" ht="45">
       <c r="A162" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B162" s="43"/>
       <c r="C162" s="89"/>
       <c r="D162" s="44"/>
       <c r="E162" s="85"/>
       <c r="F162" s="85"/>
       <c r="G162" s="48"/>
       <c r="H162" s="48"/>
       <c r="I162" s="45"/>
       <c r="J162" s="44"/>
       <c r="K162" s="56"/>
       <c r="L162" s="82"/>
       <c r="M162" s="43"/>
       <c r="N162" s="42"/>
       <c r="O162" s="14"/>
       <c r="R162" s="4"/>
     </row>
     <row r="163" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A163" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B163" s="129">
+      <c r="B163" s="126">
         <v>16547</v>
       </c>
-      <c r="C163" s="129">
+      <c r="C163" s="126">
         <v>29980</v>
       </c>
-      <c r="D163" s="129">
+      <c r="D163" s="126">
         <v>41986</v>
       </c>
-      <c r="E163" s="155">
+      <c r="E163" s="152">
         <v>53123</v>
       </c>
-      <c r="F163" s="161">
+      <c r="F163" s="158">
         <v>63465</v>
       </c>
-      <c r="G163" s="179">
+      <c r="G163" s="171">
         <v>74982</v>
       </c>
-      <c r="H163" s="129"/>
-[...4 lines deleted...]
-      <c r="M163" s="129"/>
+      <c r="H163" s="185">
+        <v>86377</v>
+      </c>
+      <c r="I163" s="126"/>
+      <c r="J163" s="126"/>
+      <c r="K163" s="126"/>
+      <c r="L163" s="126"/>
+      <c r="M163" s="126"/>
       <c r="N163" s="50"/>
       <c r="O163" s="14"/>
       <c r="Q163" s="6"/>
       <c r="R163" s="6"/>
     </row>
     <row r="164" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A164" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B164" s="129">
+      <c r="B164" s="126">
         <v>16082</v>
       </c>
-      <c r="C164" s="129">
+      <c r="C164" s="126">
         <v>29178</v>
       </c>
-      <c r="D164" s="129">
+      <c r="D164" s="126">
         <v>40825</v>
       </c>
-      <c r="E164" s="155">
+      <c r="E164" s="152">
         <v>51596</v>
       </c>
-      <c r="F164" s="161">
+      <c r="F164" s="158">
         <v>61412</v>
       </c>
-      <c r="G164" s="179">
+      <c r="G164" s="171">
         <v>72489</v>
       </c>
-      <c r="H164" s="129"/>
-[...4 lines deleted...]
-      <c r="M164" s="129"/>
+      <c r="H164" s="185">
+        <v>83443</v>
+      </c>
+      <c r="I164" s="126"/>
+      <c r="J164" s="126"/>
+      <c r="K164" s="126"/>
+      <c r="L164" s="126"/>
+      <c r="M164" s="126"/>
       <c r="N164" s="50"/>
       <c r="O164" s="14"/>
       <c r="Q164" s="4"/>
       <c r="R164" s="4"/>
     </row>
     <row r="165" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A165" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B165" s="129">
+      <c r="B165" s="126">
         <v>159</v>
       </c>
-      <c r="C165" s="129">
+      <c r="C165" s="126">
         <v>271</v>
       </c>
-      <c r="D165" s="129">
+      <c r="D165" s="126">
         <v>383</v>
       </c>
-      <c r="E165" s="155">
+      <c r="E165" s="152">
         <v>496</v>
       </c>
-      <c r="F165" s="161">
+      <c r="F165" s="158">
         <v>633</v>
       </c>
-      <c r="G165" s="179">
+      <c r="G165" s="171">
         <v>770</v>
       </c>
-      <c r="H165" s="129"/>
-[...4 lines deleted...]
-      <c r="M165" s="129"/>
+      <c r="H165" s="185">
+        <v>907</v>
+      </c>
+      <c r="I165" s="126"/>
+      <c r="J165" s="126"/>
+      <c r="K165" s="126"/>
+      <c r="L165" s="126"/>
+      <c r="M165" s="126"/>
       <c r="N165" s="50"/>
       <c r="O165" s="14"/>
       <c r="R165" s="4"/>
     </row>
     <row r="166" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A166" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B166" s="77"/>
       <c r="C166" s="53"/>
       <c r="D166" s="110"/>
-      <c r="E166" s="142"/>
+      <c r="E166" s="139"/>
       <c r="F166" s="53"/>
-      <c r="G166" s="174"/>
-      <c r="H166" s="110"/>
+      <c r="G166" s="166"/>
+      <c r="H166" s="176"/>
       <c r="I166" s="66"/>
       <c r="J166" s="102"/>
       <c r="K166" s="53"/>
       <c r="L166" s="110"/>
       <c r="M166" s="112"/>
       <c r="N166" s="51"/>
       <c r="O166" s="14"/>
       <c r="R166" s="4"/>
     </row>
     <row r="167" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A167" s="50" t="s">
         <v>69</v>
       </c>
-      <c r="B167" s="129">
+      <c r="B167" s="126">
         <v>10</v>
       </c>
-      <c r="C167" s="129">
+      <c r="C167" s="126">
         <v>21</v>
       </c>
-      <c r="D167" s="129">
+      <c r="D167" s="126">
         <v>32</v>
       </c>
-      <c r="E167" s="155">
+      <c r="E167" s="152">
         <v>44</v>
       </c>
-      <c r="F167" s="161">
+      <c r="F167" s="158">
         <v>54</v>
       </c>
-      <c r="G167" s="179">
+      <c r="G167" s="171">
         <v>64</v>
       </c>
-      <c r="H167" s="129"/>
-[...4 lines deleted...]
-      <c r="M167" s="129"/>
+      <c r="H167" s="185">
+        <v>74</v>
+      </c>
+      <c r="I167" s="126"/>
+      <c r="J167" s="126"/>
+      <c r="K167" s="126"/>
+      <c r="L167" s="126"/>
+      <c r="M167" s="126"/>
       <c r="N167" s="51"/>
       <c r="O167" s="14"/>
       <c r="R167" s="4"/>
     </row>
     <row r="168" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A168" s="50" t="s">
         <v>68</v>
       </c>
-      <c r="B168" s="129">
+      <c r="B168" s="126">
         <v>11</v>
       </c>
-      <c r="C168" s="129">
+      <c r="C168" s="126">
         <v>30</v>
       </c>
-      <c r="D168" s="129">
+      <c r="D168" s="126">
         <v>49</v>
       </c>
-      <c r="E168" s="155">
+      <c r="E168" s="152">
         <v>68</v>
       </c>
-      <c r="F168" s="161">
+      <c r="F168" s="158">
         <v>84</v>
       </c>
-      <c r="G168" s="179">
+      <c r="G168" s="171">
         <v>101</v>
       </c>
-      <c r="H168" s="129"/>
-[...4 lines deleted...]
-      <c r="M168" s="129"/>
+      <c r="H168" s="185">
+        <v>118</v>
+      </c>
+      <c r="I168" s="126"/>
+      <c r="J168" s="126"/>
+      <c r="K168" s="126"/>
+      <c r="L168" s="126"/>
+      <c r="M168" s="126"/>
       <c r="N168" s="50"/>
       <c r="O168" s="14"/>
       <c r="R168" s="4"/>
     </row>
     <row r="169" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A169" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B169" s="66" t="s">
         <v>90</v>
       </c>
       <c r="C169" s="104" t="s">
         <v>90</v>
       </c>
       <c r="D169" s="104" t="s">
         <v>90</v>
       </c>
-      <c r="E169" s="143" t="s">
+      <c r="E169" s="140" t="s">
         <v>90</v>
       </c>
       <c r="F169" s="66" t="s">
         <v>90</v>
       </c>
       <c r="G169" s="66" t="s">
         <v>90</v>
       </c>
-      <c r="H169" s="126"/>
-[...4 lines deleted...]
-      <c r="M169" s="126"/>
+      <c r="H169" s="66" t="s">
+        <v>90</v>
+      </c>
+      <c r="I169" s="124"/>
+      <c r="J169" s="124"/>
+      <c r="K169" s="124"/>
+      <c r="L169" s="124"/>
+      <c r="M169" s="124"/>
       <c r="N169" s="50"/>
       <c r="O169" s="14"/>
       <c r="R169" s="4"/>
     </row>
     <row r="170" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A170" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="B170" s="129">
+      <c r="B170" s="126">
         <v>105</v>
       </c>
-      <c r="C170" s="129">
+      <c r="C170" s="126">
         <v>110</v>
       </c>
-      <c r="D170" s="129">
+      <c r="D170" s="126">
         <v>115</v>
       </c>
-      <c r="E170" s="155">
+      <c r="E170" s="152">
         <v>120</v>
       </c>
-      <c r="F170" s="161">
+      <c r="F170" s="158">
         <v>124</v>
       </c>
-      <c r="G170" s="179">
+      <c r="G170" s="171">
         <v>128</v>
       </c>
-      <c r="H170" s="129"/>
-[...4 lines deleted...]
-      <c r="M170" s="129"/>
+      <c r="H170" s="185">
+        <v>132</v>
+      </c>
+      <c r="I170" s="126"/>
+      <c r="J170" s="126"/>
+      <c r="K170" s="126"/>
+      <c r="L170" s="126"/>
+      <c r="M170" s="126"/>
       <c r="N170" s="50"/>
       <c r="O170" s="14"/>
       <c r="R170" s="4"/>
     </row>
     <row r="171" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A171" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B171" s="129">
+      <c r="B171" s="126">
         <v>105</v>
       </c>
-      <c r="C171" s="129">
+      <c r="C171" s="126">
         <v>219</v>
       </c>
-      <c r="D171" s="129">
+      <c r="D171" s="126">
         <v>333</v>
       </c>
-      <c r="E171" s="155">
+      <c r="E171" s="152">
         <v>447</v>
       </c>
-      <c r="F171" s="161">
+      <c r="F171" s="158">
         <v>696</v>
       </c>
-      <c r="G171" s="179">
+      <c r="G171" s="171">
         <v>945</v>
       </c>
-      <c r="H171" s="129"/>
-[...4 lines deleted...]
-      <c r="M171" s="129"/>
+      <c r="H171" s="185">
+        <v>1193</v>
+      </c>
+      <c r="I171" s="126"/>
+      <c r="J171" s="126"/>
+      <c r="K171" s="126"/>
+      <c r="L171" s="126"/>
+      <c r="M171" s="126"/>
       <c r="N171" s="50"/>
       <c r="O171" s="14"/>
       <c r="R171" s="4"/>
     </row>
     <row r="172" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A172" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B172" s="129">
+      <c r="B172" s="126">
         <v>5</v>
       </c>
-      <c r="C172" s="129">
+      <c r="C172" s="126">
         <v>8</v>
       </c>
-      <c r="D172" s="129">
+      <c r="D172" s="126">
         <v>11</v>
       </c>
-      <c r="E172" s="155">
+      <c r="E172" s="152">
         <v>15</v>
       </c>
-      <c r="F172" s="161">
+      <c r="F172" s="158">
         <v>19</v>
       </c>
-      <c r="G172" s="179">
+      <c r="G172" s="171">
         <v>23</v>
       </c>
-      <c r="H172" s="129"/>
-[...4 lines deleted...]
-      <c r="M172" s="129"/>
+      <c r="H172" s="185">
+        <v>28</v>
+      </c>
+      <c r="I172" s="126"/>
+      <c r="J172" s="126"/>
+      <c r="K172" s="126"/>
+      <c r="L172" s="126"/>
+      <c r="M172" s="126"/>
       <c r="N172" s="50"/>
       <c r="O172" s="14"/>
       <c r="R172" s="4"/>
     </row>
     <row r="173" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A173" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B173" s="129">
+      <c r="B173" s="126">
         <v>7</v>
       </c>
-      <c r="C173" s="129">
+      <c r="C173" s="126">
         <v>14</v>
       </c>
-      <c r="D173" s="129">
+      <c r="D173" s="126">
         <v>21</v>
       </c>
-      <c r="E173" s="155">
+      <c r="E173" s="152">
         <v>28</v>
       </c>
-      <c r="F173" s="161">
+      <c r="F173" s="158">
         <v>34</v>
       </c>
-      <c r="G173" s="179">
+      <c r="G173" s="171">
         <v>40</v>
       </c>
-      <c r="H173" s="129"/>
-[...4 lines deleted...]
-      <c r="M173" s="129"/>
+      <c r="H173" s="185">
+        <v>46</v>
+      </c>
+      <c r="I173" s="126"/>
+      <c r="J173" s="126"/>
+      <c r="K173" s="126"/>
+      <c r="L173" s="126"/>
+      <c r="M173" s="126"/>
       <c r="N173" s="50"/>
       <c r="O173" s="14"/>
       <c r="R173" s="4"/>
     </row>
     <row r="174" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A174" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="B174" s="129">
+      <c r="B174" s="126">
         <v>64</v>
       </c>
-      <c r="C174" s="129">
+      <c r="C174" s="126">
         <v>130</v>
       </c>
-      <c r="D174" s="129">
+      <c r="D174" s="126">
         <v>217</v>
       </c>
-      <c r="E174" s="155">
+      <c r="E174" s="152">
         <v>310</v>
       </c>
-      <c r="F174" s="161">
+      <c r="F174" s="158">
         <v>409</v>
       </c>
-      <c r="G174" s="179">
+      <c r="G174" s="171">
         <v>423</v>
       </c>
-      <c r="H174" s="129"/>
-[...4 lines deleted...]
-      <c r="M174" s="129"/>
+      <c r="H174" s="185">
+        <v>437</v>
+      </c>
+      <c r="I174" s="126"/>
+      <c r="J174" s="126"/>
+      <c r="K174" s="126"/>
+      <c r="L174" s="126"/>
+      <c r="M174" s="126"/>
       <c r="N174" s="50"/>
       <c r="O174" s="14"/>
       <c r="R174" s="4"/>
     </row>
     <row r="175" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A175" s="42"/>
       <c r="B175" s="43"/>
       <c r="C175" s="56"/>
       <c r="D175" s="56"/>
       <c r="E175" s="85"/>
       <c r="F175" s="85"/>
       <c r="G175" s="48"/>
       <c r="H175" s="48"/>
       <c r="I175" s="85"/>
       <c r="J175" s="85"/>
       <c r="K175" s="85"/>
       <c r="L175" s="82"/>
       <c r="M175" s="43"/>
       <c r="N175" s="65"/>
       <c r="O175" s="14"/>
       <c r="R175" s="4"/>
     </row>
     <row r="176" spans="1:18" s="3" customFormat="1" ht="45">
       <c r="A176" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B176" s="43"/>
       <c r="C176" s="89"/>
       <c r="D176" s="44"/>
       <c r="E176" s="85"/>
       <c r="F176" s="85"/>
       <c r="G176" s="48"/>
       <c r="H176" s="48"/>
       <c r="I176" s="56"/>
       <c r="J176" s="56"/>
       <c r="K176" s="56"/>
       <c r="L176" s="82"/>
       <c r="M176" s="43"/>
       <c r="N176" s="57"/>
       <c r="O176" s="14"/>
       <c r="R176" s="4"/>
     </row>
     <row r="177" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A177" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B177" s="129">
+      <c r="B177" s="126">
         <v>15646</v>
       </c>
-      <c r="C177" s="129">
+      <c r="C177" s="126">
         <v>28232</v>
       </c>
-      <c r="D177" s="129">
+      <c r="D177" s="126">
         <v>39351</v>
       </c>
-      <c r="E177" s="155">
+      <c r="E177" s="152">
         <v>49609</v>
       </c>
-      <c r="F177" s="161">
+      <c r="F177" s="158">
         <v>59127</v>
       </c>
-      <c r="G177" s="179">
+      <c r="G177" s="171">
         <v>69927</v>
       </c>
-      <c r="H177" s="129"/>
-[...4 lines deleted...]
-      <c r="M177" s="129"/>
+      <c r="H177" s="185">
+        <v>80593</v>
+      </c>
+      <c r="I177" s="126"/>
+      <c r="J177" s="126"/>
+      <c r="K177" s="126"/>
+      <c r="L177" s="126"/>
+      <c r="M177" s="126"/>
       <c r="N177" s="51"/>
       <c r="O177" s="14"/>
       <c r="R177" s="6"/>
     </row>
     <row r="178" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A178" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B178" s="129">
+      <c r="B178" s="126">
         <v>15435</v>
       </c>
-      <c r="C178" s="129">
+      <c r="C178" s="126">
         <v>27903</v>
       </c>
-      <c r="D178" s="129">
+      <c r="D178" s="126">
         <v>38903</v>
       </c>
-      <c r="E178" s="155">
+      <c r="E178" s="152">
         <v>49044</v>
       </c>
-      <c r="F178" s="161">
+      <c r="F178" s="158">
         <v>58311</v>
       </c>
-      <c r="G178" s="179">
+      <c r="G178" s="171">
         <v>68861</v>
       </c>
-      <c r="H178" s="129"/>
-[...4 lines deleted...]
-      <c r="M178" s="129"/>
+      <c r="H178" s="185">
+        <v>79277</v>
+      </c>
+      <c r="I178" s="126"/>
+      <c r="J178" s="126"/>
+      <c r="K178" s="126"/>
+      <c r="L178" s="126"/>
+      <c r="M178" s="126"/>
       <c r="N178" s="51"/>
       <c r="O178" s="14"/>
       <c r="R178" s="4"/>
     </row>
     <row r="179" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A179" s="51" t="s">
         <v>64</v>
       </c>
       <c r="B179" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="C179" s="140" t="s">
-[...19 lines deleted...]
-      <c r="M179" s="125"/>
+      <c r="C179" s="137" t="s">
+        <v>90</v>
+      </c>
+      <c r="D179" s="137" t="s">
+        <v>90</v>
+      </c>
+      <c r="E179" s="156" t="s">
+        <v>90</v>
+      </c>
+      <c r="F179" s="156" t="s">
+        <v>90</v>
+      </c>
+      <c r="G179" s="174" t="s">
+        <v>90</v>
+      </c>
+      <c r="H179" s="188" t="s">
+        <v>90</v>
+      </c>
+      <c r="I179" s="123"/>
+      <c r="J179" s="123"/>
+      <c r="K179" s="123"/>
+      <c r="L179" s="123"/>
+      <c r="M179" s="123"/>
       <c r="N179" s="51"/>
       <c r="O179" s="14"/>
       <c r="R179" s="4"/>
     </row>
     <row r="180" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A180" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B180" s="77"/>
       <c r="C180" s="77"/>
       <c r="D180" s="77"/>
       <c r="E180" s="77"/>
       <c r="F180" s="53"/>
-      <c r="G180" s="174"/>
-      <c r="H180" s="110"/>
+      <c r="G180" s="166"/>
+      <c r="H180" s="176"/>
       <c r="I180" s="83"/>
       <c r="J180" s="99"/>
       <c r="K180" s="99"/>
       <c r="L180" s="99"/>
       <c r="M180" s="99"/>
       <c r="N180" s="58"/>
       <c r="O180" s="14"/>
       <c r="R180" s="4"/>
     </row>
     <row r="181" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A181" s="51" t="s">
         <v>68</v>
       </c>
       <c r="B181" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C181" s="100" t="s">
         <v>90</v>
       </c>
       <c r="D181" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="E181" s="147" t="s">
+      <c r="E181" s="144" t="s">
         <v>90</v>
       </c>
       <c r="F181" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G181" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H181" s="121"/>
+      <c r="H181" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I181" s="121"/>
       <c r="J181" s="121"/>
       <c r="K181" s="121"/>
       <c r="L181" s="121"/>
       <c r="M181" s="121"/>
       <c r="N181" s="51"/>
       <c r="O181" s="14"/>
       <c r="R181" s="4"/>
     </row>
     <row r="182" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A182" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B182" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C182" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D182" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E182" s="146" t="s">
+      <c r="E182" s="143" t="s">
         <v>90</v>
       </c>
       <c r="F182" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G182" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H182" s="125"/>
-[...4 lines deleted...]
-      <c r="M182" s="125"/>
+      <c r="H182" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I182" s="123"/>
+      <c r="J182" s="123"/>
+      <c r="K182" s="123"/>
+      <c r="L182" s="123"/>
+      <c r="M182" s="123"/>
       <c r="N182" s="51"/>
       <c r="O182" s="14"/>
       <c r="R182" s="4"/>
     </row>
     <row r="183" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A183" s="51" t="s">
         <v>65</v>
       </c>
-      <c r="B183" s="129">
+      <c r="B183" s="126">
         <v>100</v>
       </c>
-      <c r="C183" s="129">
+      <c r="C183" s="126">
         <v>100</v>
       </c>
-      <c r="D183" s="129">
+      <c r="D183" s="126">
         <v>100</v>
       </c>
-      <c r="E183" s="155">
+      <c r="E183" s="152">
         <v>100</v>
       </c>
-      <c r="F183" s="161">
+      <c r="F183" s="158">
         <v>100</v>
       </c>
-      <c r="G183" s="179">
+      <c r="G183" s="171">
         <v>100</v>
       </c>
-      <c r="H183" s="129"/>
-[...4 lines deleted...]
-      <c r="M183" s="129"/>
+      <c r="H183" s="185">
+        <v>100</v>
+      </c>
+      <c r="I183" s="126"/>
+      <c r="J183" s="126"/>
+      <c r="K183" s="126"/>
+      <c r="L183" s="126"/>
+      <c r="M183" s="126"/>
       <c r="N183" s="51"/>
       <c r="O183" s="14"/>
       <c r="R183" s="4"/>
     </row>
     <row r="184" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A184" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="B184" s="129">
+      <c r="B184" s="126">
         <v>101</v>
       </c>
-      <c r="C184" s="129">
+      <c r="C184" s="126">
         <v>209</v>
       </c>
-      <c r="D184" s="129">
+      <c r="D184" s="126">
         <v>317</v>
       </c>
-      <c r="E184" s="155">
+      <c r="E184" s="152">
         <v>425</v>
       </c>
-      <c r="F184" s="161">
+      <c r="F184" s="158">
         <v>668</v>
       </c>
-      <c r="G184" s="179">
+      <c r="G184" s="171">
         <v>911</v>
       </c>
-      <c r="H184" s="129"/>
-[...4 lines deleted...]
-      <c r="M184" s="129"/>
+      <c r="H184" s="185">
+        <v>1153</v>
+      </c>
+      <c r="I184" s="126"/>
+      <c r="J184" s="126"/>
+      <c r="K184" s="126"/>
+      <c r="L184" s="126"/>
+      <c r="M184" s="126"/>
       <c r="N184" s="51"/>
       <c r="O184" s="14"/>
       <c r="R184" s="4"/>
     </row>
     <row r="185" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A185" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B185" s="129">
+      <c r="B185" s="126">
         <v>5</v>
       </c>
-      <c r="C185" s="129">
+      <c r="C185" s="126">
         <v>8</v>
       </c>
-      <c r="D185" s="129">
+      <c r="D185" s="126">
         <v>11</v>
       </c>
-      <c r="E185" s="155">
+      <c r="E185" s="152">
         <v>15</v>
       </c>
-      <c r="F185" s="161">
+      <c r="F185" s="158">
         <v>19</v>
       </c>
-      <c r="G185" s="179">
+      <c r="G185" s="171">
         <v>23</v>
       </c>
-      <c r="H185" s="129"/>
-[...4 lines deleted...]
-      <c r="M185" s="129"/>
+      <c r="H185" s="185">
+        <v>28</v>
+      </c>
+      <c r="I185" s="126"/>
+      <c r="J185" s="126"/>
+      <c r="K185" s="126"/>
+      <c r="L185" s="126"/>
+      <c r="M185" s="126"/>
       <c r="N185" s="51"/>
       <c r="O185" s="14"/>
       <c r="R185" s="4"/>
     </row>
     <row r="186" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A186" s="51" t="s">
         <v>60</v>
       </c>
       <c r="B186" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C186" s="99" t="s">
         <v>90</v>
       </c>
       <c r="D186" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="E186" s="146" t="s">
+      <c r="E186" s="143" t="s">
         <v>90</v>
       </c>
       <c r="F186" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G186" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H186" s="125"/>
-[...4 lines deleted...]
-      <c r="M186" s="125"/>
+      <c r="H186" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I186" s="123"/>
+      <c r="J186" s="123"/>
+      <c r="K186" s="123"/>
+      <c r="L186" s="123"/>
+      <c r="M186" s="123"/>
       <c r="N186" s="51"/>
       <c r="O186" s="14"/>
       <c r="R186" s="4"/>
     </row>
     <row r="187" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A187" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="B187" s="129">
+      <c r="B187" s="126">
         <v>5</v>
       </c>
-      <c r="C187" s="129">
+      <c r="C187" s="126">
         <v>12</v>
       </c>
-      <c r="D187" s="129">
+      <c r="D187" s="126">
         <v>19</v>
       </c>
-      <c r="E187" s="155">
+      <c r="E187" s="152">
         <v>25</v>
       </c>
-      <c r="F187" s="161">
+      <c r="F187" s="158">
         <v>29</v>
       </c>
-      <c r="G187" s="179">
+      <c r="G187" s="171">
         <v>32</v>
       </c>
-      <c r="H187" s="129"/>
-[...4 lines deleted...]
-      <c r="M187" s="129"/>
+      <c r="H187" s="185">
+        <v>35</v>
+      </c>
+      <c r="I187" s="126"/>
+      <c r="J187" s="126"/>
+      <c r="K187" s="126"/>
+      <c r="L187" s="126"/>
+      <c r="M187" s="126"/>
       <c r="N187" s="51"/>
       <c r="O187" s="14"/>
       <c r="R187" s="4"/>
     </row>
     <row r="188" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A188" s="50"/>
       <c r="B188" s="43"/>
       <c r="C188" s="85"/>
       <c r="D188" s="85"/>
       <c r="E188" s="85"/>
       <c r="F188" s="85"/>
       <c r="G188" s="48"/>
       <c r="H188" s="48"/>
       <c r="I188" s="85"/>
       <c r="J188" s="85"/>
       <c r="K188" s="85"/>
       <c r="L188" s="82"/>
       <c r="M188" s="43"/>
       <c r="N188" s="67"/>
       <c r="O188" s="14"/>
       <c r="R188" s="4"/>
     </row>
     <row r="189" spans="1:18" s="3" customFormat="1" ht="45">
       <c r="A189" s="50" t="s">
         <v>1</v>
@@ -6785,83 +7935,87 @@
       <c r="O189" s="14"/>
       <c r="R189" s="4"/>
     </row>
     <row r="190" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A190" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B190" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C190" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D190" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E190" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F190" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G190" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H190" s="83"/>
+      <c r="H190" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="I190" s="83"/>
       <c r="J190" s="83"/>
       <c r="K190" s="83"/>
       <c r="L190" s="83"/>
       <c r="M190" s="83"/>
       <c r="N190" s="51"/>
       <c r="O190" s="14"/>
       <c r="R190" s="6"/>
     </row>
     <row r="191" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A191" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B191" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C191" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D191" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E191" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F191" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G191" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H191" s="83"/>
+      <c r="H191" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="I191" s="83"/>
       <c r="J191" s="83"/>
       <c r="K191" s="83"/>
       <c r="L191" s="83"/>
       <c r="M191" s="83"/>
       <c r="N191" s="51"/>
       <c r="O191" s="14"/>
       <c r="R191" s="4"/>
     </row>
     <row r="192" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A192" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B192" s="77"/>
       <c r="C192" s="77"/>
       <c r="D192" s="77"/>
       <c r="E192" s="77"/>
       <c r="F192" s="77"/>
       <c r="G192" s="53"/>
       <c r="H192" s="53"/>
       <c r="I192" s="53"/>
       <c r="J192" s="53"/>
       <c r="K192" s="53"/>
       <c r="L192" s="53"/>
       <c r="M192" s="53"/>
@@ -6869,51 +8023,53 @@
       <c r="O192" s="14"/>
       <c r="R192" s="4"/>
     </row>
     <row r="193" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A193" s="51" t="s">
         <v>7</v>
       </c>
       <c r="B193" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C193" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D193" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E193" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F193" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G193" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H193" s="83"/>
+      <c r="H193" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="I193" s="83"/>
       <c r="J193" s="83"/>
       <c r="K193" s="83"/>
       <c r="L193" s="83"/>
       <c r="M193" s="83"/>
       <c r="N193" s="51"/>
       <c r="O193" s="14"/>
       <c r="R193" s="4"/>
     </row>
     <row r="194" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A194" s="42"/>
       <c r="B194" s="43"/>
       <c r="C194" s="44"/>
       <c r="D194" s="85"/>
       <c r="E194" s="85"/>
       <c r="F194" s="85"/>
       <c r="G194" s="48"/>
       <c r="H194" s="48"/>
       <c r="I194" s="56"/>
       <c r="J194" s="56"/>
       <c r="K194" s="56"/>
       <c r="L194" s="82"/>
       <c r="M194" s="43"/>
       <c r="N194" s="63"/>
       <c r="O194" s="14"/>
@@ -6921,955 +8077,1003 @@
     </row>
     <row r="195" spans="1:18" s="3" customFormat="1" ht="33.75">
       <c r="A195" s="50" t="s">
         <v>2</v>
       </c>
       <c r="B195" s="43"/>
       <c r="C195" s="89"/>
       <c r="D195" s="44"/>
       <c r="E195" s="85"/>
       <c r="F195" s="85"/>
       <c r="G195" s="48"/>
       <c r="H195" s="48"/>
       <c r="I195" s="56"/>
       <c r="J195" s="56"/>
       <c r="K195" s="56"/>
       <c r="L195" s="82"/>
       <c r="M195" s="43"/>
       <c r="N195" s="57"/>
       <c r="O195" s="14"/>
       <c r="R195" s="4"/>
     </row>
     <row r="196" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A196" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B196" s="129">
+      <c r="B196" s="126">
         <v>852</v>
       </c>
-      <c r="C196" s="129">
+      <c r="C196" s="126">
         <v>1652</v>
       </c>
-      <c r="D196" s="129">
+      <c r="D196" s="126">
         <v>2470</v>
       </c>
-      <c r="E196" s="155">
+      <c r="E196" s="152">
         <v>3271</v>
       </c>
-      <c r="F196" s="161">
+      <c r="F196" s="158">
         <v>4011</v>
       </c>
-      <c r="G196" s="179">
+      <c r="G196" s="171">
         <v>4729</v>
       </c>
-      <c r="H196" s="129"/>
-[...4 lines deleted...]
-      <c r="M196" s="129"/>
+      <c r="H196" s="185">
+        <v>5457</v>
+      </c>
+      <c r="I196" s="126"/>
+      <c r="J196" s="126"/>
+      <c r="K196" s="126"/>
+      <c r="L196" s="126"/>
+      <c r="M196" s="126"/>
       <c r="N196" s="51"/>
       <c r="O196" s="14"/>
       <c r="R196" s="6"/>
     </row>
     <row r="197" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A197" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B197" s="129">
+      <c r="B197" s="126">
         <v>647</v>
       </c>
-      <c r="C197" s="129">
+      <c r="C197" s="126">
         <v>1275</v>
       </c>
-      <c r="D197" s="129">
+      <c r="D197" s="126">
         <v>1921</v>
       </c>
-      <c r="E197" s="155">
+      <c r="E197" s="152">
         <v>2552</v>
       </c>
-      <c r="F197" s="161">
+      <c r="F197" s="158">
         <v>3101</v>
       </c>
-      <c r="G197" s="179">
+      <c r="G197" s="171">
         <v>3628</v>
       </c>
-      <c r="H197" s="129"/>
-[...4 lines deleted...]
-      <c r="M197" s="129"/>
+      <c r="H197" s="185">
+        <v>4166</v>
+      </c>
+      <c r="I197" s="126"/>
+      <c r="J197" s="126"/>
+      <c r="K197" s="126"/>
+      <c r="L197" s="126"/>
+      <c r="M197" s="126"/>
       <c r="N197" s="51"/>
       <c r="O197" s="14"/>
       <c r="R197" s="4"/>
     </row>
     <row r="198" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A198" s="51" t="s">
         <v>64</v>
       </c>
-      <c r="B198" s="129">
+      <c r="B198" s="126">
         <v>159</v>
       </c>
-      <c r="C198" s="129">
+      <c r="C198" s="126">
         <v>271</v>
       </c>
-      <c r="D198" s="129">
+      <c r="D198" s="126">
         <v>383</v>
       </c>
-      <c r="E198" s="155">
+      <c r="E198" s="152">
         <v>496</v>
       </c>
-      <c r="F198" s="161">
+      <c r="F198" s="158">
         <v>633</v>
       </c>
-      <c r="G198" s="179">
+      <c r="G198" s="171">
         <v>770</v>
       </c>
-      <c r="H198" s="129"/>
-[...4 lines deleted...]
-      <c r="M198" s="129"/>
+      <c r="H198" s="185">
+        <v>907</v>
+      </c>
+      <c r="I198" s="126"/>
+      <c r="J198" s="126"/>
+      <c r="K198" s="126"/>
+      <c r="L198" s="126"/>
+      <c r="M198" s="126"/>
       <c r="N198" s="51"/>
       <c r="O198" s="14"/>
       <c r="R198" s="4"/>
     </row>
     <row r="199" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A199" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B199" s="77"/>
       <c r="C199" s="53"/>
       <c r="D199" s="110"/>
-      <c r="E199" s="142"/>
+      <c r="E199" s="139"/>
       <c r="F199" s="53"/>
-      <c r="G199" s="174"/>
-      <c r="H199" s="110"/>
+      <c r="G199" s="166"/>
+      <c r="H199" s="176"/>
       <c r="I199" s="66"/>
       <c r="J199" s="111"/>
       <c r="K199" s="53"/>
       <c r="L199" s="110"/>
       <c r="M199" s="112"/>
       <c r="N199" s="58"/>
       <c r="O199" s="14"/>
       <c r="R199" s="4"/>
     </row>
     <row r="200" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A200" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="B200" s="129">
+      <c r="B200" s="126">
         <v>10</v>
       </c>
-      <c r="C200" s="129">
+      <c r="C200" s="126">
         <v>21</v>
       </c>
-      <c r="D200" s="129">
+      <c r="D200" s="126">
         <v>32</v>
       </c>
-      <c r="E200" s="155">
+      <c r="E200" s="152">
         <v>44</v>
       </c>
-      <c r="F200" s="161">
+      <c r="F200" s="158">
         <v>54</v>
       </c>
-      <c r="G200" s="179">
+      <c r="G200" s="171">
         <v>64</v>
       </c>
-      <c r="H200" s="129"/>
-[...4 lines deleted...]
-      <c r="M200" s="129"/>
+      <c r="H200" s="185">
+        <v>74</v>
+      </c>
+      <c r="I200" s="126"/>
+      <c r="J200" s="126"/>
+      <c r="K200" s="126"/>
+      <c r="L200" s="126"/>
+      <c r="M200" s="126"/>
       <c r="N200" s="58"/>
       <c r="O200" s="14"/>
       <c r="R200" s="4"/>
     </row>
     <row r="201" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A201" s="51" t="s">
         <v>68</v>
       </c>
-      <c r="B201" s="129">
+      <c r="B201" s="126">
         <v>11</v>
       </c>
-      <c r="C201" s="129">
+      <c r="C201" s="126">
         <v>30</v>
       </c>
-      <c r="D201" s="129">
+      <c r="D201" s="126">
         <v>49</v>
       </c>
-      <c r="E201" s="155">
+      <c r="E201" s="152">
         <v>68</v>
       </c>
-      <c r="F201" s="161">
+      <c r="F201" s="158">
         <v>84</v>
       </c>
-      <c r="G201" s="179">
+      <c r="G201" s="171">
         <v>101</v>
       </c>
-      <c r="H201" s="129"/>
-[...4 lines deleted...]
-      <c r="M201" s="129"/>
+      <c r="H201" s="185">
+        <v>118</v>
+      </c>
+      <c r="I201" s="126"/>
+      <c r="J201" s="126"/>
+      <c r="K201" s="126"/>
+      <c r="L201" s="126"/>
+      <c r="M201" s="126"/>
       <c r="N201" s="51"/>
       <c r="O201" s="14"/>
       <c r="R201" s="4"/>
     </row>
     <row r="202" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A202" s="51" t="s">
         <v>65</v>
       </c>
-      <c r="B202" s="129">
+      <c r="B202" s="126">
         <v>5</v>
       </c>
-      <c r="C202" s="129">
+      <c r="C202" s="126">
         <v>10</v>
       </c>
-      <c r="D202" s="129">
+      <c r="D202" s="126">
         <v>15</v>
       </c>
-      <c r="E202" s="155">
+      <c r="E202" s="152">
         <v>20</v>
       </c>
-      <c r="F202" s="161">
+      <c r="F202" s="158">
         <v>24</v>
       </c>
-      <c r="G202" s="179">
+      <c r="G202" s="171">
         <v>28</v>
       </c>
-      <c r="H202" s="129"/>
-[...4 lines deleted...]
-      <c r="M202" s="129"/>
+      <c r="H202" s="185">
+        <v>32</v>
+      </c>
+      <c r="I202" s="126"/>
+      <c r="J202" s="126"/>
+      <c r="K202" s="126"/>
+      <c r="L202" s="126"/>
+      <c r="M202" s="126"/>
       <c r="N202" s="50"/>
       <c r="O202" s="14"/>
       <c r="R202" s="4"/>
     </row>
     <row r="203" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A203" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="B203" s="129">
+      <c r="B203" s="126">
         <v>4</v>
       </c>
-      <c r="C203" s="129">
+      <c r="C203" s="126">
         <v>10</v>
       </c>
-      <c r="D203" s="129">
+      <c r="D203" s="126">
         <v>16</v>
       </c>
-      <c r="E203" s="155">
+      <c r="E203" s="152">
         <v>22</v>
       </c>
-      <c r="F203" s="161">
+      <c r="F203" s="158">
         <v>28</v>
       </c>
-      <c r="G203" s="179">
+      <c r="G203" s="171">
         <v>34</v>
       </c>
-      <c r="H203" s="129"/>
-[...4 lines deleted...]
-      <c r="M203" s="129"/>
+      <c r="H203" s="185">
+        <v>40</v>
+      </c>
+      <c r="I203" s="126"/>
+      <c r="J203" s="126"/>
+      <c r="K203" s="126"/>
+      <c r="L203" s="126"/>
+      <c r="M203" s="126"/>
       <c r="N203" s="51"/>
       <c r="O203" s="14"/>
       <c r="R203" s="4"/>
     </row>
     <row r="204" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A204" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="B204" s="136" t="s">
-[...22 lines deleted...]
-      <c r="M204" s="129"/>
+      <c r="B204" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="C204" s="137" t="s">
+        <v>90</v>
+      </c>
+      <c r="D204" s="137" t="s">
+        <v>90</v>
+      </c>
+      <c r="E204" s="156" t="s">
+        <v>90</v>
+      </c>
+      <c r="F204" s="156" t="s">
+        <v>90</v>
+      </c>
+      <c r="G204" s="174" t="s">
+        <v>90</v>
+      </c>
+      <c r="H204" s="187" t="s">
+        <v>90</v>
+      </c>
+      <c r="I204" s="126"/>
+      <c r="J204" s="126"/>
+      <c r="K204" s="126"/>
+      <c r="L204" s="126"/>
+      <c r="M204" s="126"/>
       <c r="N204" s="51"/>
       <c r="O204" s="14"/>
       <c r="R204" s="4"/>
     </row>
     <row r="205" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A205" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="B205" s="129">
+      <c r="B205" s="126">
         <v>7</v>
       </c>
-      <c r="C205" s="129">
+      <c r="C205" s="126">
         <v>14</v>
       </c>
-      <c r="D205" s="129">
+      <c r="D205" s="126">
         <v>21</v>
       </c>
-      <c r="E205" s="155">
+      <c r="E205" s="152">
         <v>28</v>
       </c>
-      <c r="F205" s="161">
+      <c r="F205" s="158">
         <v>34</v>
       </c>
-      <c r="G205" s="179">
+      <c r="G205" s="171">
         <v>40</v>
       </c>
-      <c r="H205" s="129"/>
-[...4 lines deleted...]
-      <c r="M205" s="129"/>
+      <c r="H205" s="185">
+        <v>46</v>
+      </c>
+      <c r="I205" s="126"/>
+      <c r="J205" s="126"/>
+      <c r="K205" s="126"/>
+      <c r="L205" s="126"/>
+      <c r="M205" s="126"/>
       <c r="N205" s="51"/>
       <c r="O205" s="14"/>
       <c r="R205" s="4"/>
     </row>
     <row r="206" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A206" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="B206" s="129">
+      <c r="B206" s="126">
         <v>11</v>
       </c>
-      <c r="C206" s="129">
+      <c r="C206" s="126">
         <v>22</v>
       </c>
-      <c r="D206" s="129">
+      <c r="D206" s="126">
         <v>32</v>
       </c>
-      <c r="E206" s="155">
+      <c r="E206" s="152">
         <v>43</v>
       </c>
-      <c r="F206" s="161">
+      <c r="F206" s="158">
         <v>54</v>
       </c>
-      <c r="G206" s="179">
+      <c r="G206" s="171">
         <v>64</v>
       </c>
-      <c r="H206" s="129"/>
-[...4 lines deleted...]
-      <c r="M206" s="129"/>
+      <c r="H206" s="185">
+        <v>75</v>
+      </c>
+      <c r="I206" s="126"/>
+      <c r="J206" s="126"/>
+      <c r="K206" s="126"/>
+      <c r="L206" s="126"/>
+      <c r="M206" s="126"/>
       <c r="N206" s="50"/>
       <c r="O206" s="14"/>
       <c r="R206" s="4"/>
     </row>
     <row r="207" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A207" s="50"/>
       <c r="B207" s="43"/>
       <c r="C207" s="85"/>
       <c r="D207" s="85"/>
       <c r="E207" s="85"/>
       <c r="F207" s="85"/>
       <c r="G207" s="48"/>
       <c r="H207" s="48"/>
       <c r="I207" s="85"/>
       <c r="J207" s="85"/>
       <c r="K207" s="85"/>
       <c r="L207" s="53"/>
       <c r="M207" s="43"/>
       <c r="N207" s="64"/>
       <c r="O207" s="14"/>
       <c r="R207" s="4"/>
     </row>
     <row r="208" spans="1:18" s="3" customFormat="1" ht="45" customHeight="1">
       <c r="A208" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B208" s="43"/>
       <c r="C208" s="89"/>
       <c r="D208" s="44"/>
       <c r="E208" s="85"/>
       <c r="F208" s="85"/>
       <c r="G208" s="48"/>
       <c r="H208" s="48"/>
       <c r="I208" s="56"/>
       <c r="J208" s="56"/>
       <c r="K208" s="56"/>
       <c r="L208" s="53"/>
       <c r="M208" s="43"/>
       <c r="N208" s="62"/>
       <c r="O208" s="14"/>
       <c r="R208" s="4"/>
     </row>
     <row r="209" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A209" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B209" s="129">
+      <c r="B209" s="126">
         <v>1454</v>
       </c>
-      <c r="C209" s="129">
+      <c r="C209" s="126">
         <v>2905</v>
       </c>
-      <c r="D209" s="129">
+      <c r="D209" s="126">
         <v>4190</v>
       </c>
-      <c r="E209" s="155">
+      <c r="E209" s="152">
         <v>5480</v>
       </c>
-      <c r="F209" s="161">
+      <c r="F209" s="158">
         <v>7255</v>
       </c>
-      <c r="G209" s="179">
+      <c r="G209" s="171">
         <v>8639</v>
       </c>
-      <c r="H209" s="129"/>
-[...4 lines deleted...]
-      <c r="M209" s="129"/>
+      <c r="H209" s="185">
+        <v>10302</v>
+      </c>
+      <c r="I209" s="126"/>
+      <c r="J209" s="126"/>
+      <c r="K209" s="126"/>
+      <c r="L209" s="126"/>
+      <c r="M209" s="126"/>
       <c r="N209" s="50"/>
       <c r="O209" s="14"/>
       <c r="Q209" s="6"/>
       <c r="R209" s="6"/>
     </row>
     <row r="210" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A210" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B210" s="129">
+      <c r="B210" s="126">
         <v>401</v>
       </c>
-      <c r="C210" s="129">
+      <c r="C210" s="126">
         <v>779</v>
       </c>
-      <c r="D210" s="129">
+      <c r="D210" s="126">
         <v>1179</v>
       </c>
-      <c r="E210" s="155">
+      <c r="E210" s="152">
         <v>1581</v>
       </c>
-      <c r="F210" s="161">
+      <c r="F210" s="158">
         <v>2067</v>
       </c>
-      <c r="G210" s="179">
+      <c r="G210" s="171">
         <v>2626</v>
       </c>
-      <c r="H210" s="129"/>
-[...4 lines deleted...]
-      <c r="M210" s="129"/>
+      <c r="H210" s="185">
+        <v>3112</v>
+      </c>
+      <c r="I210" s="126"/>
+      <c r="J210" s="126"/>
+      <c r="K210" s="126"/>
+      <c r="L210" s="126"/>
+      <c r="M210" s="126"/>
       <c r="N210" s="50"/>
       <c r="O210" s="14"/>
       <c r="Q210" s="4"/>
       <c r="R210" s="4"/>
     </row>
     <row r="211" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A211" s="50" t="s">
         <v>62</v>
       </c>
       <c r="B211" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="C211" s="140" t="s">
-[...14 lines deleted...]
-      <c r="H211" s="121"/>
+      <c r="C211" s="137" t="s">
+        <v>90</v>
+      </c>
+      <c r="D211" s="137" t="s">
+        <v>90</v>
+      </c>
+      <c r="E211" s="156" t="s">
+        <v>90</v>
+      </c>
+      <c r="F211" s="156" t="s">
+        <v>90</v>
+      </c>
+      <c r="G211" s="174" t="s">
+        <v>90</v>
+      </c>
+      <c r="H211" s="188" t="s">
+        <v>90</v>
+      </c>
       <c r="I211" s="121"/>
       <c r="J211" s="121"/>
       <c r="K211" s="121"/>
       <c r="L211" s="121"/>
       <c r="M211" s="121"/>
       <c r="N211" s="50"/>
       <c r="O211" s="14"/>
       <c r="Q211" s="4"/>
       <c r="R211" s="4"/>
     </row>
     <row r="212" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A212" s="51" t="s">
         <v>58</v>
       </c>
       <c r="B212" s="44"/>
       <c r="C212" s="53"/>
       <c r="D212" s="53"/>
       <c r="E212" s="53"/>
       <c r="F212" s="53"/>
-      <c r="G212" s="174"/>
-      <c r="H212" s="123"/>
+      <c r="G212" s="166"/>
+      <c r="H212" s="179"/>
       <c r="I212" s="44"/>
       <c r="J212" s="111"/>
       <c r="K212" s="111"/>
       <c r="L212" s="111"/>
       <c r="M212" s="111"/>
       <c r="N212" s="51"/>
       <c r="O212" s="14"/>
       <c r="Q212" s="4"/>
       <c r="R212" s="4"/>
     </row>
     <row r="213" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A213" s="50" t="s">
         <v>69</v>
       </c>
       <c r="B213" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C213" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D213" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E213" s="45" t="s">
         <v>90</v>
       </c>
       <c r="F213" s="45" t="s">
         <v>90</v>
       </c>
       <c r="G213" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="H213" s="121"/>
+      <c r="H213" s="45" t="s">
+        <v>90</v>
+      </c>
       <c r="I213" s="121"/>
       <c r="J213" s="121"/>
       <c r="K213" s="121"/>
       <c r="L213" s="121"/>
       <c r="M213" s="121"/>
       <c r="N213" s="50"/>
       <c r="O213" s="20"/>
       <c r="R213" s="4"/>
     </row>
     <row r="214" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A214" s="50" t="s">
         <v>59</v>
       </c>
       <c r="B214" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C214" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D214" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E214" s="45" t="s">
         <v>90</v>
       </c>
       <c r="F214" s="45" t="s">
         <v>90</v>
       </c>
       <c r="G214" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="H214" s="129"/>
-[...4 lines deleted...]
-      <c r="M214" s="129"/>
+      <c r="H214" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="I214" s="126"/>
+      <c r="J214" s="126"/>
+      <c r="K214" s="126"/>
+      <c r="L214" s="126"/>
+      <c r="M214" s="126"/>
       <c r="N214" s="50"/>
       <c r="O214" s="14"/>
       <c r="Q214" s="4"/>
       <c r="R214" s="4"/>
     </row>
     <row r="215" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A215" s="50" t="s">
         <v>65</v>
       </c>
       <c r="B215" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C215" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D215" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E215" s="45" t="s">
         <v>90</v>
       </c>
       <c r="F215" s="45" t="s">
         <v>90</v>
       </c>
       <c r="G215" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="H215" s="121"/>
+      <c r="H215" s="45" t="s">
+        <v>90</v>
+      </c>
       <c r="I215" s="121"/>
       <c r="J215" s="121"/>
       <c r="K215" s="121"/>
       <c r="L215" s="121"/>
       <c r="M215" s="121"/>
       <c r="N215" s="50"/>
       <c r="O215" s="14"/>
       <c r="Q215" s="4"/>
       <c r="R215" s="4"/>
     </row>
     <row r="216" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A216" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B216" s="45" t="s">
         <v>90</v>
       </c>
       <c r="C216" s="45" t="s">
         <v>90</v>
       </c>
       <c r="D216" s="45" t="s">
         <v>90</v>
       </c>
       <c r="E216" s="45" t="s">
         <v>90</v>
       </c>
-      <c r="F216" s="161">
+      <c r="F216" s="158">
         <v>371</v>
       </c>
-      <c r="G216" s="179">
+      <c r="G216" s="171">
         <v>743</v>
       </c>
-      <c r="H216" s="129"/>
-[...4 lines deleted...]
-      <c r="M216" s="129"/>
+      <c r="H216" s="185">
+        <v>1114</v>
+      </c>
+      <c r="I216" s="126"/>
+      <c r="J216" s="126"/>
+      <c r="K216" s="126"/>
+      <c r="L216" s="126"/>
+      <c r="M216" s="126"/>
       <c r="N216" s="50"/>
       <c r="O216" s="14"/>
       <c r="Q216" s="4"/>
       <c r="R216" s="4"/>
     </row>
     <row r="217" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A217" s="50" t="s">
         <v>60</v>
       </c>
-      <c r="B217" s="129">
+      <c r="B217" s="126">
         <v>12</v>
       </c>
-      <c r="C217" s="129">
+      <c r="C217" s="126">
         <v>12</v>
       </c>
-      <c r="D217" s="129">
+      <c r="D217" s="126">
         <v>12</v>
       </c>
-      <c r="E217" s="155">
+      <c r="E217" s="152">
         <v>12</v>
       </c>
-      <c r="F217" s="161">
+      <c r="F217" s="158">
         <v>12</v>
       </c>
-      <c r="G217" s="179">
+      <c r="G217" s="171">
         <v>12</v>
       </c>
-      <c r="H217" s="129"/>
-[...4 lines deleted...]
-      <c r="M217" s="129"/>
+      <c r="H217" s="185">
+        <v>12</v>
+      </c>
+      <c r="I217" s="126"/>
+      <c r="J217" s="126"/>
+      <c r="K217" s="126"/>
+      <c r="L217" s="126"/>
+      <c r="M217" s="126"/>
       <c r="N217" s="50"/>
       <c r="O217" s="14"/>
       <c r="Q217" s="4"/>
       <c r="R217" s="4"/>
     </row>
     <row r="218" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A218" s="50" t="s">
         <v>61</v>
       </c>
-      <c r="B218" s="129">
+      <c r="B218" s="126">
         <v>1041</v>
       </c>
-      <c r="C218" s="129">
+      <c r="C218" s="126">
         <v>2114</v>
       </c>
-      <c r="D218" s="129">
+      <c r="D218" s="126">
         <v>2999</v>
       </c>
-      <c r="E218" s="155">
+      <c r="E218" s="152">
         <v>3887</v>
       </c>
-      <c r="F218" s="161">
+      <c r="F218" s="158">
         <v>4805</v>
       </c>
-      <c r="G218" s="179">
+      <c r="G218" s="171">
         <v>5258</v>
       </c>
-      <c r="H218" s="129"/>
-[...4 lines deleted...]
-      <c r="M218" s="129"/>
+      <c r="H218" s="185">
+        <v>6064</v>
+      </c>
+      <c r="I218" s="126"/>
+      <c r="J218" s="126"/>
+      <c r="K218" s="126"/>
+      <c r="L218" s="126"/>
+      <c r="M218" s="126"/>
       <c r="N218" s="50"/>
       <c r="O218" s="14"/>
       <c r="Q218" s="4"/>
       <c r="R218" s="4"/>
     </row>
     <row r="219" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A219" s="42"/>
       <c r="B219" s="43"/>
       <c r="C219" s="90"/>
       <c r="D219" s="44"/>
       <c r="E219" s="85"/>
       <c r="F219" s="85"/>
       <c r="G219" s="48"/>
       <c r="H219" s="48"/>
       <c r="I219" s="97"/>
       <c r="J219" s="43"/>
       <c r="K219" s="44"/>
       <c r="L219" s="82"/>
       <c r="M219" s="48"/>
       <c r="N219" s="49"/>
       <c r="O219" s="14"/>
       <c r="Q219" s="4"/>
       <c r="R219" s="4"/>
     </row>
     <row r="220" spans="1:18" s="3" customFormat="1" ht="22.5">
       <c r="A220" s="50" t="s">
         <v>3</v>
       </c>
       <c r="B220" s="43"/>
       <c r="C220" s="44"/>
       <c r="D220" s="44"/>
       <c r="E220" s="85"/>
       <c r="F220" s="85"/>
       <c r="G220" s="48"/>
       <c r="H220" s="48"/>
       <c r="I220" s="45"/>
       <c r="J220" s="45"/>
       <c r="K220" s="44"/>
       <c r="L220" s="82"/>
       <c r="M220" s="43"/>
       <c r="N220" s="57"/>
       <c r="O220" s="14"/>
       <c r="Q220" s="4"/>
       <c r="R220" s="4"/>
     </row>
     <row r="221" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A221" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B221" s="129">
+      <c r="B221" s="126">
         <v>8</v>
       </c>
-      <c r="C221" s="129">
+      <c r="C221" s="126">
         <v>22</v>
       </c>
-      <c r="D221" s="129">
+      <c r="D221" s="126">
         <v>37</v>
       </c>
-      <c r="E221" s="155">
+      <c r="E221" s="152">
         <v>51</v>
       </c>
-      <c r="F221" s="161">
+      <c r="F221" s="158">
         <v>71</v>
       </c>
-      <c r="G221" s="179">
+      <c r="G221" s="171">
         <v>91</v>
       </c>
-      <c r="H221" s="129"/>
-[...4 lines deleted...]
-      <c r="M221" s="129"/>
+      <c r="H221" s="185">
+        <v>111</v>
+      </c>
+      <c r="I221" s="126"/>
+      <c r="J221" s="126"/>
+      <c r="K221" s="126"/>
+      <c r="L221" s="126"/>
+      <c r="M221" s="126"/>
       <c r="N221" s="51"/>
       <c r="O221" s="14"/>
       <c r="Q221" s="6"/>
       <c r="R221" s="6"/>
     </row>
     <row r="222" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A222" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B222" s="129">
+      <c r="B222" s="126">
         <v>4</v>
       </c>
-      <c r="C222" s="129">
+      <c r="C222" s="126">
         <v>19</v>
       </c>
-      <c r="D222" s="129">
+      <c r="D222" s="126">
         <v>34</v>
       </c>
-      <c r="E222" s="155">
+      <c r="E222" s="152">
         <v>47</v>
       </c>
-      <c r="F222" s="161">
+      <c r="F222" s="158">
         <v>67</v>
       </c>
-      <c r="G222" s="179">
+      <c r="G222" s="171">
         <v>87</v>
       </c>
-      <c r="H222" s="129"/>
-[...4 lines deleted...]
-      <c r="M222" s="129"/>
+      <c r="H222" s="185">
+        <v>107</v>
+      </c>
+      <c r="I222" s="126"/>
+      <c r="J222" s="126"/>
+      <c r="K222" s="126"/>
+      <c r="L222" s="126"/>
+      <c r="M222" s="126"/>
       <c r="N222" s="51"/>
       <c r="O222" s="14"/>
       <c r="Q222" s="4"/>
       <c r="R222" s="4"/>
     </row>
     <row r="223" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A223" s="58" t="s">
         <v>58</v>
       </c>
       <c r="B223" s="43"/>
       <c r="C223" s="44"/>
       <c r="D223" s="84"/>
-      <c r="E223" s="150"/>
+      <c r="E223" s="147"/>
       <c r="F223" s="53"/>
-      <c r="G223" s="173"/>
-      <c r="H223" s="122"/>
+      <c r="G223" s="165"/>
+      <c r="H223" s="178"/>
       <c r="I223" s="44"/>
       <c r="J223" s="100"/>
       <c r="K223" s="97"/>
       <c r="L223" s="98"/>
       <c r="M223" s="43"/>
       <c r="N223" s="58"/>
       <c r="O223" s="14"/>
       <c r="Q223" s="4"/>
       <c r="R223" s="4"/>
     </row>
     <row r="224" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A224" s="51" t="s">
         <v>69</v>
       </c>
       <c r="B224" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C224" s="101" t="s">
         <v>90</v>
       </c>
       <c r="D224" s="101" t="s">
         <v>90</v>
       </c>
-      <c r="E224" s="144" t="s">
+      <c r="E224" s="141" t="s">
         <v>90</v>
       </c>
       <c r="F224" s="43" t="s">
         <v>90</v>
       </c>
       <c r="G224" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="H224" s="101"/>
+      <c r="H224" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="I224" s="101"/>
       <c r="J224" s="101"/>
       <c r="K224" s="101"/>
       <c r="L224" s="101"/>
       <c r="M224" s="101"/>
       <c r="N224" s="51"/>
       <c r="O224" s="20"/>
       <c r="R224" s="4"/>
     </row>
     <row r="225" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A225" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="B225" s="129">
+      <c r="B225" s="126">
         <v>3</v>
       </c>
-      <c r="C225" s="129">
+      <c r="C225" s="126">
         <v>3</v>
       </c>
-      <c r="D225" s="129">
+      <c r="D225" s="126">
         <v>3</v>
       </c>
-      <c r="E225" s="155">
+      <c r="E225" s="152">
         <v>3</v>
       </c>
-      <c r="F225" s="161">
+      <c r="F225" s="158">
         <v>3</v>
       </c>
-      <c r="G225" s="179">
+      <c r="G225" s="171">
         <v>3</v>
       </c>
-      <c r="H225" s="129"/>
-[...4 lines deleted...]
-      <c r="M225" s="129"/>
+      <c r="H225" s="185">
+        <v>3</v>
+      </c>
+      <c r="I225" s="126"/>
+      <c r="J225" s="126"/>
+      <c r="K225" s="126"/>
+      <c r="L225" s="126"/>
+      <c r="M225" s="126"/>
       <c r="N225" s="51"/>
       <c r="O225" s="20"/>
       <c r="R225" s="4"/>
     </row>
     <row r="226" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A226" s="51" t="s">
         <v>61</v>
       </c>
       <c r="B226" s="43" t="s">
         <v>90</v>
       </c>
       <c r="C226" s="101" t="s">
         <v>90</v>
       </c>
       <c r="D226" s="101" t="s">
         <v>90</v>
       </c>
-      <c r="E226" s="144" t="s">
+      <c r="E226" s="141" t="s">
         <v>90</v>
       </c>
       <c r="F226" s="43" t="s">
         <v>90</v>
       </c>
       <c r="G226" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="H226" s="101"/>
+      <c r="H226" s="43" t="s">
+        <v>90</v>
+      </c>
       <c r="I226" s="101"/>
       <c r="J226" s="101"/>
       <c r="K226" s="101"/>
       <c r="L226" s="101"/>
       <c r="M226" s="101"/>
       <c r="N226" s="51"/>
       <c r="O226" s="20"/>
       <c r="R226" s="4"/>
     </row>
     <row r="227" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A227" s="50"/>
       <c r="B227" s="85"/>
       <c r="C227" s="59"/>
       <c r="D227" s="59"/>
       <c r="E227" s="85"/>
       <c r="F227" s="85"/>
       <c r="G227" s="48"/>
       <c r="H227" s="48"/>
       <c r="I227" s="59"/>
       <c r="J227" s="59"/>
       <c r="K227" s="59"/>
       <c r="L227" s="82"/>
       <c r="M227" s="85"/>
       <c r="N227" s="50"/>
       <c r="O227" s="20"/>
@@ -7899,84 +9103,88 @@
       <c r="Q228" s="4"/>
       <c r="R228" s="4"/>
     </row>
     <row r="229" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A229" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B229" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C229" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D229" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E229" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F229" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G229" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H229" s="83"/>
+      <c r="H229" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="I229" s="83"/>
       <c r="J229" s="83"/>
       <c r="K229" s="83"/>
       <c r="L229" s="83"/>
       <c r="M229" s="83"/>
       <c r="N229" s="51"/>
       <c r="O229" s="14"/>
       <c r="Q229" s="6"/>
       <c r="R229" s="6"/>
     </row>
     <row r="230" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A230" s="51" t="s">
         <v>63</v>
       </c>
       <c r="B230" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C230" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D230" s="83" t="s">
         <v>90</v>
       </c>
       <c r="E230" s="83" t="s">
         <v>90</v>
       </c>
       <c r="F230" s="83" t="s">
         <v>90</v>
       </c>
       <c r="G230" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="H230" s="83"/>
+      <c r="H230" s="83" t="s">
+        <v>90</v>
+      </c>
       <c r="I230" s="83"/>
       <c r="J230" s="83"/>
       <c r="K230" s="83"/>
       <c r="L230" s="83"/>
       <c r="M230" s="83"/>
       <c r="N230" s="51"/>
       <c r="O230" s="14"/>
       <c r="Q230" s="4"/>
       <c r="R230" s="4"/>
     </row>
     <row r="231" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A231" s="50"/>
       <c r="B231" s="43"/>
       <c r="C231" s="85"/>
       <c r="D231" s="85"/>
       <c r="E231" s="85"/>
       <c r="F231" s="85"/>
       <c r="G231" s="48"/>
       <c r="H231" s="48"/>
       <c r="I231" s="85"/>
       <c r="J231" s="85"/>
       <c r="K231" s="85"/>
       <c r="L231" s="82"/>
       <c r="M231" s="43"/>
       <c r="N231" s="67"/>
@@ -7986,5637 +9194,5860 @@
     </row>
     <row r="232" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A232" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B232" s="43"/>
       <c r="C232" s="44"/>
       <c r="D232" s="44"/>
       <c r="E232" s="85"/>
       <c r="F232" s="85"/>
       <c r="G232" s="48"/>
       <c r="H232" s="48"/>
       <c r="I232" s="47"/>
       <c r="J232" s="47"/>
       <c r="K232" s="47"/>
       <c r="L232" s="82"/>
       <c r="M232" s="48"/>
       <c r="N232" s="42"/>
       <c r="O232" s="14"/>
       <c r="R232" s="4"/>
     </row>
     <row r="233" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A233" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B233" s="129">
+      <c r="B233" s="126">
         <v>1380</v>
       </c>
-      <c r="C233" s="129">
+      <c r="C233" s="126">
         <v>2823</v>
       </c>
-      <c r="D233" s="129">
+      <c r="D233" s="126">
         <v>4265</v>
       </c>
-      <c r="E233" s="155">
+      <c r="E233" s="152">
         <v>5707</v>
       </c>
-      <c r="F233" s="161">
+      <c r="F233" s="158">
         <v>7644</v>
       </c>
-      <c r="G233" s="179">
+      <c r="G233" s="171">
         <v>9108</v>
       </c>
-      <c r="H233" s="129"/>
-[...4 lines deleted...]
-      <c r="M233" s="129"/>
+      <c r="H233" s="185">
+        <v>9391</v>
+      </c>
+      <c r="I233" s="126"/>
+      <c r="J233" s="126"/>
+      <c r="K233" s="126"/>
+      <c r="L233" s="126"/>
+      <c r="M233" s="126"/>
       <c r="N233" s="50"/>
       <c r="O233" s="21"/>
       <c r="R233" s="6"/>
     </row>
     <row r="234" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A234" s="50"/>
       <c r="B234" s="88"/>
       <c r="C234" s="88"/>
       <c r="D234" s="88"/>
       <c r="E234" s="88"/>
       <c r="F234" s="88"/>
       <c r="G234" s="88"/>
       <c r="H234" s="88"/>
       <c r="I234" s="88"/>
       <c r="J234" s="88"/>
       <c r="K234" s="48"/>
       <c r="L234" s="82"/>
       <c r="M234" s="88"/>
       <c r="N234" s="50"/>
       <c r="O234" s="21"/>
       <c r="R234" s="6"/>
     </row>
     <row r="235" spans="1:19" s="3" customFormat="1" ht="33.75">
       <c r="A235" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B235" s="43"/>
       <c r="C235" s="44"/>
       <c r="D235" s="45"/>
       <c r="E235" s="85"/>
       <c r="F235" s="85"/>
       <c r="G235" s="48"/>
       <c r="H235" s="48"/>
       <c r="I235" s="56"/>
       <c r="J235" s="56"/>
       <c r="K235" s="56"/>
       <c r="L235" s="82"/>
       <c r="M235" s="43"/>
       <c r="N235" s="49"/>
       <c r="O235" s="14"/>
       <c r="R235" s="4"/>
     </row>
     <row r="236" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A236" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B236" s="129">
+      <c r="B236" s="126">
         <v>12</v>
       </c>
-      <c r="C236" s="129">
+      <c r="C236" s="126">
         <v>24</v>
       </c>
-      <c r="D236" s="129">
+      <c r="D236" s="126">
         <v>36</v>
       </c>
-      <c r="E236" s="155">
+      <c r="E236" s="152">
         <v>48</v>
       </c>
-      <c r="F236" s="161">
+      <c r="F236" s="158">
         <v>62</v>
       </c>
-      <c r="G236" s="179">
+      <c r="G236" s="171">
         <v>75</v>
       </c>
-      <c r="H236" s="129"/>
-[...4 lines deleted...]
-      <c r="M236" s="129"/>
+      <c r="H236" s="185">
+        <v>87</v>
+      </c>
+      <c r="I236" s="126"/>
+      <c r="J236" s="126"/>
+      <c r="K236" s="126"/>
+      <c r="L236" s="126"/>
+      <c r="M236" s="126"/>
       <c r="N236" s="50"/>
       <c r="O236" s="14"/>
       <c r="R236" s="6"/>
     </row>
     <row r="237" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A237" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="B237" s="129">
+      <c r="B237" s="126">
         <v>12</v>
       </c>
-      <c r="C237" s="129">
+      <c r="C237" s="126">
         <v>24</v>
       </c>
-      <c r="D237" s="129">
+      <c r="D237" s="126">
         <v>36</v>
       </c>
-      <c r="E237" s="155">
+      <c r="E237" s="152">
         <v>48</v>
       </c>
-      <c r="F237" s="161">
+      <c r="F237" s="158">
         <v>62</v>
       </c>
-      <c r="G237" s="179">
+      <c r="G237" s="171">
         <v>75</v>
       </c>
-      <c r="H237" s="129"/>
-[...4 lines deleted...]
-      <c r="M237" s="129"/>
+      <c r="H237" s="185">
+        <v>87</v>
+      </c>
+      <c r="I237" s="126"/>
+      <c r="J237" s="126"/>
+      <c r="K237" s="126"/>
+      <c r="L237" s="126"/>
+      <c r="M237" s="126"/>
       <c r="N237" s="63"/>
       <c r="O237" s="14"/>
       <c r="Q237" s="4"/>
       <c r="R237" s="4"/>
       <c r="S237" s="4"/>
     </row>
     <row r="238" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A238" s="42"/>
       <c r="B238" s="43"/>
       <c r="C238" s="85"/>
       <c r="D238" s="85"/>
       <c r="E238" s="85"/>
       <c r="F238" s="85"/>
       <c r="G238" s="48"/>
       <c r="H238" s="48"/>
       <c r="I238" s="85"/>
       <c r="J238" s="85"/>
       <c r="K238" s="85"/>
       <c r="L238" s="82"/>
       <c r="M238" s="43"/>
       <c r="N238" s="49"/>
       <c r="O238" s="14"/>
       <c r="Q238" s="4"/>
       <c r="R238" s="4"/>
       <c r="S238" s="4"/>
     </row>
     <row r="239" spans="1:19" s="3" customFormat="1" ht="33.75">
       <c r="A239" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B239" s="43"/>
       <c r="C239" s="89"/>
       <c r="D239" s="44"/>
       <c r="E239" s="85"/>
       <c r="F239" s="85"/>
       <c r="G239" s="48"/>
       <c r="H239" s="48"/>
       <c r="I239" s="44"/>
       <c r="J239" s="56"/>
       <c r="K239" s="56"/>
       <c r="L239" s="82"/>
       <c r="M239" s="43"/>
       <c r="N239" s="49"/>
       <c r="O239" s="14"/>
       <c r="R239" s="4"/>
     </row>
     <row r="240" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A240" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B240" s="129">
+      <c r="B240" s="126">
         <v>939</v>
       </c>
-      <c r="C240" s="129">
+      <c r="C240" s="126">
         <v>2147</v>
       </c>
-      <c r="D240" s="129">
+      <c r="D240" s="126">
         <v>2912</v>
       </c>
-      <c r="E240" s="155">
+      <c r="E240" s="152">
         <v>4111</v>
       </c>
-      <c r="F240" s="161">
+      <c r="F240" s="158">
         <v>4547</v>
       </c>
-      <c r="G240" s="179">
+      <c r="G240" s="171">
         <v>5597</v>
       </c>
-      <c r="H240" s="129"/>
-[...4 lines deleted...]
-      <c r="M240" s="129"/>
+      <c r="H240" s="185">
+        <v>6425</v>
+      </c>
+      <c r="I240" s="126"/>
+      <c r="J240" s="126"/>
+      <c r="K240" s="126"/>
+      <c r="L240" s="126"/>
+      <c r="M240" s="126"/>
       <c r="N240" s="50"/>
       <c r="O240" s="14"/>
       <c r="R240" s="6"/>
     </row>
     <row r="241" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A241" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B241" s="129">
+      <c r="B241" s="126">
         <v>939</v>
       </c>
-      <c r="C241" s="129">
+      <c r="C241" s="126">
         <v>2147</v>
       </c>
-      <c r="D241" s="129">
+      <c r="D241" s="126">
         <v>2912</v>
       </c>
-      <c r="E241" s="155">
+      <c r="E241" s="152">
         <v>4111</v>
       </c>
-      <c r="F241" s="161">
+      <c r="F241" s="158">
         <v>4547</v>
       </c>
-      <c r="G241" s="179">
+      <c r="G241" s="171">
         <v>5597</v>
       </c>
-      <c r="H241" s="129"/>
-[...4 lines deleted...]
-      <c r="M241" s="129"/>
+      <c r="H241" s="185">
+        <v>6425</v>
+      </c>
+      <c r="I241" s="126"/>
+      <c r="J241" s="126"/>
+      <c r="K241" s="126"/>
+      <c r="L241" s="126"/>
+      <c r="M241" s="126"/>
       <c r="N241" s="50"/>
       <c r="O241" s="14"/>
       <c r="Q241" s="4"/>
       <c r="R241" s="4"/>
       <c r="S241" s="4"/>
     </row>
     <row r="242" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A242" s="51" t="s">
-[...14 lines deleted...]
-      <c r="N242" s="51"/>
+      <c r="A242" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B242" s="175" t="s">
+        <v>90</v>
+      </c>
+      <c r="C242" s="175" t="s">
+        <v>90</v>
+      </c>
+      <c r="D242" s="175" t="s">
+        <v>90</v>
+      </c>
+      <c r="E242" s="175" t="s">
+        <v>90</v>
+      </c>
+      <c r="F242" s="175" t="s">
+        <v>90</v>
+      </c>
+      <c r="G242" s="175" t="s">
+        <v>90</v>
+      </c>
+      <c r="H242" s="185">
+        <v>0</v>
+      </c>
+      <c r="I242" s="175"/>
+      <c r="J242" s="175"/>
+      <c r="K242" s="175"/>
+      <c r="L242" s="175"/>
+      <c r="M242" s="175"/>
+      <c r="N242" s="50"/>
       <c r="O242" s="14"/>
       <c r="Q242" s="4"/>
       <c r="R242" s="4"/>
       <c r="S242" s="4"/>
     </row>
     <row r="243" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A243" s="50" t="s">
-[...26 lines deleted...]
-      <c r="N243" s="50"/>
+      <c r="A243" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B243" s="84"/>
+      <c r="C243" s="43"/>
+      <c r="D243" s="84"/>
+      <c r="E243" s="147"/>
+      <c r="F243" s="85"/>
+      <c r="G243" s="165"/>
+      <c r="H243" s="48"/>
+      <c r="I243" s="44"/>
+      <c r="J243" s="100"/>
+      <c r="K243" s="97"/>
+      <c r="L243" s="98"/>
+      <c r="M243" s="43"/>
+      <c r="N243" s="51"/>
       <c r="O243" s="14"/>
       <c r="Q243" s="4"/>
       <c r="R243" s="4"/>
       <c r="S243" s="4"/>
     </row>
     <row r="244" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A244" s="42"/>
-[...12 lines deleted...]
-      <c r="N244" s="49"/>
+      <c r="A244" s="50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B244" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C244" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D244" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E244" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F244" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G244" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="H244" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="I244" s="101"/>
+      <c r="J244" s="101"/>
+      <c r="K244" s="101"/>
+      <c r="L244" s="101"/>
+      <c r="M244" s="101"/>
+      <c r="N244" s="50"/>
       <c r="O244" s="14"/>
+      <c r="Q244" s="4"/>
       <c r="R244" s="4"/>
+      <c r="S244" s="4"/>
     </row>
     <row r="245" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A245" s="42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A245" s="42"/>
       <c r="B245" s="43"/>
       <c r="C245" s="43"/>
       <c r="D245" s="43"/>
       <c r="E245" s="85"/>
       <c r="F245" s="85"/>
       <c r="G245" s="85"/>
       <c r="H245" s="85"/>
       <c r="I245" s="85"/>
-      <c r="J245" s="56"/>
-[...3 lines deleted...]
-      <c r="N245" s="62"/>
+      <c r="J245" s="85"/>
+      <c r="K245" s="85"/>
+      <c r="L245" s="115"/>
+      <c r="M245" s="115"/>
+      <c r="N245" s="49"/>
       <c r="O245" s="14"/>
       <c r="R245" s="4"/>
     </row>
-    <row r="246" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A246" s="50" t="s">
+    <row r="246" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A246" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B246" s="43"/>
+      <c r="C246" s="43"/>
+      <c r="D246" s="43"/>
+      <c r="E246" s="85"/>
+      <c r="F246" s="85"/>
+      <c r="G246" s="85"/>
+      <c r="H246" s="85"/>
+      <c r="I246" s="85"/>
+      <c r="J246" s="56"/>
+      <c r="K246" s="56"/>
+      <c r="L246" s="130"/>
+      <c r="M246" s="130"/>
+      <c r="N246" s="62"/>
+      <c r="O246" s="14"/>
+      <c r="R246" s="4"/>
+    </row>
+    <row r="247" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A247" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B246" s="43" t="s">
-[...55 lines deleted...]
-      <c r="M247" s="100"/>
+      <c r="B247" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C247" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D247" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E247" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F247" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G247" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="H247" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="I247" s="43"/>
+      <c r="J247" s="43"/>
+      <c r="K247" s="43"/>
+      <c r="L247" s="101"/>
+      <c r="M247" s="101"/>
       <c r="N247" s="50"/>
       <c r="O247" s="14"/>
-      <c r="Q247" s="4"/>
-      <c r="R247" s="4"/>
+      <c r="P247" s="6"/>
+      <c r="R247" s="6"/>
     </row>
     <row r="248" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A248" s="51" t="s">
+      <c r="A248" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B248" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="C248" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="D248" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="E248" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="F248" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G248" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="H248" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="I248" s="84"/>
+      <c r="J248" s="84"/>
+      <c r="K248" s="84"/>
+      <c r="L248" s="100"/>
+      <c r="M248" s="100"/>
+      <c r="N248" s="50"/>
+      <c r="O248" s="14"/>
+      <c r="Q248" s="4"/>
+      <c r="R248" s="4"/>
+    </row>
+    <row r="249" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A249" s="51" t="s">
         <v>58</v>
       </c>
-      <c r="B248" s="85"/>
-[...43 lines deleted...]
-      <c r="N249" s="50"/>
+      <c r="B249" s="85"/>
+      <c r="C249" s="85"/>
+      <c r="D249" s="85"/>
+      <c r="E249" s="85"/>
+      <c r="F249" s="85"/>
+      <c r="G249" s="85"/>
+      <c r="H249" s="85"/>
+      <c r="I249" s="85"/>
+      <c r="J249" s="85"/>
+      <c r="K249" s="85"/>
+      <c r="L249" s="115"/>
+      <c r="M249" s="115"/>
+      <c r="N249" s="51"/>
       <c r="O249" s="14"/>
       <c r="R249" s="4"/>
     </row>
     <row r="250" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A250" s="42"/>
-[...12 lines deleted...]
-      <c r="N250" s="42"/>
+      <c r="A250" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B250" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C250" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D250" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E250" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F250" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G250" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="H250" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="I250" s="43"/>
+      <c r="J250" s="43"/>
+      <c r="K250" s="43"/>
+      <c r="L250" s="101"/>
+      <c r="M250" s="101"/>
+      <c r="N250" s="50"/>
       <c r="O250" s="14"/>
       <c r="R250" s="4"/>
     </row>
-    <row r="251" spans="1:19" s="3" customFormat="1" ht="56.25">
-[...2 lines deleted...]
-      </c>
+    <row r="251" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A251" s="42"/>
       <c r="B251" s="43"/>
-      <c r="C251" s="44"/>
-      <c r="D251" s="44"/>
+      <c r="C251" s="85"/>
+      <c r="D251" s="85"/>
       <c r="E251" s="85"/>
       <c r="F251" s="85"/>
-      <c r="G251" s="48"/>
-[...3 lines deleted...]
-      <c r="K251" s="44"/>
+      <c r="G251" s="43"/>
+      <c r="H251" s="43"/>
+      <c r="I251" s="85"/>
+      <c r="J251" s="85"/>
+      <c r="K251" s="85"/>
       <c r="L251" s="82"/>
-      <c r="M251" s="48"/>
+      <c r="M251" s="43"/>
       <c r="N251" s="42"/>
       <c r="O251" s="14"/>
-    </row>
-[...28 lines deleted...]
-      <c r="N252" s="50"/>
+      <c r="R251" s="4"/>
+    </row>
+    <row r="252" spans="1:19" s="3" customFormat="1" ht="56.25">
+      <c r="A252" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="B252" s="43"/>
+      <c r="C252" s="44"/>
+      <c r="D252" s="44"/>
+      <c r="E252" s="85"/>
+      <c r="F252" s="85"/>
+      <c r="G252" s="48"/>
+      <c r="H252" s="48"/>
+      <c r="I252" s="45"/>
+      <c r="J252" s="45"/>
+      <c r="K252" s="44"/>
+      <c r="L252" s="82"/>
+      <c r="M252" s="48"/>
+      <c r="N252" s="42"/>
       <c r="O252" s="14"/>
     </row>
     <row r="253" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A253" s="50" t="s">
-        <v>63</v>
-[...24 lines deleted...]
-      <c r="M253" s="129"/>
+        <v>74</v>
+      </c>
+      <c r="B253" s="126">
+        <v>11136</v>
+      </c>
+      <c r="C253" s="126">
+        <v>22414</v>
+      </c>
+      <c r="D253" s="126">
+        <v>32061</v>
+      </c>
+      <c r="E253" s="152">
+        <v>42519</v>
+      </c>
+      <c r="F253" s="158">
+        <v>52109</v>
+      </c>
+      <c r="G253" s="171">
+        <v>63762</v>
+      </c>
+      <c r="H253" s="185">
+        <v>73707</v>
+      </c>
+      <c r="I253" s="126"/>
+      <c r="J253" s="126"/>
+      <c r="K253" s="126"/>
+      <c r="L253" s="126"/>
+      <c r="M253" s="126"/>
       <c r="N253" s="50"/>
       <c r="O253" s="14"/>
     </row>
     <row r="254" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A254" s="50" t="s">
-        <v>64</v>
-[...24 lines deleted...]
-      <c r="M254" s="121"/>
+        <v>63</v>
+      </c>
+      <c r="B254" s="126">
+        <v>8339</v>
+      </c>
+      <c r="C254" s="126">
+        <v>17343</v>
+      </c>
+      <c r="D254" s="126">
+        <v>24717</v>
+      </c>
+      <c r="E254" s="152">
+        <v>32902</v>
+      </c>
+      <c r="F254" s="158">
+        <v>39801</v>
+      </c>
+      <c r="G254" s="171">
+        <v>48763</v>
+      </c>
+      <c r="H254" s="185">
+        <v>56018</v>
+      </c>
+      <c r="I254" s="126"/>
+      <c r="J254" s="126"/>
+      <c r="K254" s="126"/>
+      <c r="L254" s="126"/>
+      <c r="M254" s="126"/>
       <c r="N254" s="50"/>
       <c r="O254" s="14"/>
     </row>
     <row r="255" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A255" s="51" t="s">
+      <c r="A255" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="B255" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="C255" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="D255" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="E255" s="144" t="s">
+        <v>90</v>
+      </c>
+      <c r="F255" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G255" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="H255" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="I255" s="121"/>
+      <c r="J255" s="121"/>
+      <c r="K255" s="121"/>
+      <c r="L255" s="121"/>
+      <c r="M255" s="121"/>
+      <c r="N255" s="50"/>
+      <c r="O255" s="14"/>
+    </row>
+    <row r="256" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A256" s="51" t="s">
         <v>58</v>
       </c>
-      <c r="B255" s="77"/>
-[...41 lines deleted...]
-      <c r="M256" s="129"/>
+      <c r="B256" s="77"/>
+      <c r="C256" s="53"/>
+      <c r="D256" s="53"/>
+      <c r="E256" s="139"/>
+      <c r="F256" s="53"/>
+      <c r="G256" s="166"/>
+      <c r="H256" s="176"/>
+      <c r="I256" s="66"/>
+      <c r="J256" s="111"/>
+      <c r="K256" s="53"/>
+      <c r="L256" s="110"/>
+      <c r="M256" s="112"/>
       <c r="N256" s="51"/>
       <c r="O256" s="14"/>
     </row>
     <row r="257" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A257" s="50" t="s">
-        <v>7</v>
-[...25 lines deleted...]
-      <c r="N257" s="50"/>
+        <v>59</v>
+      </c>
+      <c r="B257" s="126">
+        <v>707</v>
+      </c>
+      <c r="C257" s="126">
+        <v>987</v>
+      </c>
+      <c r="D257" s="126">
+        <v>1267</v>
+      </c>
+      <c r="E257" s="152">
+        <v>1547</v>
+      </c>
+      <c r="F257" s="158">
+        <v>2127</v>
+      </c>
+      <c r="G257" s="171">
+        <v>2707</v>
+      </c>
+      <c r="H257" s="185">
+        <v>3287</v>
+      </c>
+      <c r="I257" s="126"/>
+      <c r="J257" s="126"/>
+      <c r="K257" s="126"/>
+      <c r="L257" s="126"/>
+      <c r="M257" s="126"/>
+      <c r="N257" s="51"/>
       <c r="O257" s="14"/>
-      <c r="R257" s="4"/>
     </row>
     <row r="258" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A258" s="50" t="s">
-        <v>60</v>
-[...24 lines deleted...]
-      <c r="M258" s="129"/>
+        <v>7</v>
+      </c>
+      <c r="B258" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="C258" s="126">
+        <v>153</v>
+      </c>
+      <c r="D258" s="126">
+        <v>307</v>
+      </c>
+      <c r="E258" s="152">
+        <v>460</v>
+      </c>
+      <c r="F258" s="158">
+        <v>460</v>
+      </c>
+      <c r="G258" s="171">
+        <v>460</v>
+      </c>
+      <c r="H258" s="185">
+        <v>461</v>
+      </c>
+      <c r="I258" s="121"/>
+      <c r="J258" s="121"/>
+      <c r="K258" s="121"/>
+      <c r="L258" s="126"/>
+      <c r="M258" s="126"/>
       <c r="N258" s="50"/>
       <c r="O258" s="14"/>
       <c r="R258" s="4"/>
     </row>
     <row r="259" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A259" s="50" t="s">
-        <v>61</v>
-[...24 lines deleted...]
-      <c r="M259" s="129"/>
+        <v>60</v>
+      </c>
+      <c r="B259" s="126">
+        <v>784</v>
+      </c>
+      <c r="C259" s="126">
+        <v>1602</v>
+      </c>
+      <c r="D259" s="126">
+        <v>2419</v>
+      </c>
+      <c r="E259" s="152">
+        <v>3237</v>
+      </c>
+      <c r="F259" s="158">
+        <v>4040</v>
+      </c>
+      <c r="G259" s="171">
+        <v>4843</v>
+      </c>
+      <c r="H259" s="185">
+        <v>5643</v>
+      </c>
+      <c r="I259" s="126"/>
+      <c r="J259" s="126"/>
+      <c r="K259" s="126"/>
+      <c r="L259" s="126"/>
+      <c r="M259" s="126"/>
       <c r="N259" s="50"/>
       <c r="O259" s="14"/>
+      <c r="R259" s="4"/>
     </row>
     <row r="260" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A260" s="42"/>
-[...12 lines deleted...]
-      <c r="N260" s="49"/>
+      <c r="A260" s="50" t="s">
+        <v>61</v>
+      </c>
+      <c r="B260" s="126">
+        <v>1307</v>
+      </c>
+      <c r="C260" s="126">
+        <v>2329</v>
+      </c>
+      <c r="D260" s="126">
+        <v>3351</v>
+      </c>
+      <c r="E260" s="152">
+        <v>4373</v>
+      </c>
+      <c r="F260" s="158">
+        <v>5681</v>
+      </c>
+      <c r="G260" s="171">
+        <v>6990</v>
+      </c>
+      <c r="H260" s="185">
+        <v>8298</v>
+      </c>
+      <c r="I260" s="126"/>
+      <c r="J260" s="126"/>
+      <c r="K260" s="126"/>
+      <c r="L260" s="126"/>
+      <c r="M260" s="126"/>
+      <c r="N260" s="50"/>
       <c r="O260" s="14"/>
     </row>
-    <row r="261" spans="1:18" s="3" customFormat="1" ht="45">
-[...2 lines deleted...]
-      </c>
+    <row r="261" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A261" s="42"/>
       <c r="B261" s="43"/>
-      <c r="C261" s="89"/>
-      <c r="D261" s="44"/>
+      <c r="C261" s="85"/>
+      <c r="D261" s="85"/>
       <c r="E261" s="85"/>
       <c r="F261" s="85"/>
       <c r="G261" s="48"/>
       <c r="H261" s="48"/>
-      <c r="I261" s="47"/>
-[...1 lines deleted...]
-      <c r="K261" s="44"/>
+      <c r="I261" s="85"/>
+      <c r="J261" s="85"/>
+      <c r="K261" s="85"/>
       <c r="L261" s="82"/>
-      <c r="M261" s="48"/>
-      <c r="N261" s="42"/>
+      <c r="M261" s="43"/>
+      <c r="N261" s="49"/>
       <c r="O261" s="14"/>
-      <c r="P261" s="4"/>
-[...3 lines deleted...]
-      <c r="A262" s="50" t="s">
+    </row>
+    <row r="262" spans="1:18" s="3" customFormat="1" ht="45">
+      <c r="A262" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B262" s="43"/>
+      <c r="C262" s="89"/>
+      <c r="D262" s="44"/>
+      <c r="E262" s="85"/>
+      <c r="F262" s="85"/>
+      <c r="G262" s="48"/>
+      <c r="H262" s="48"/>
+      <c r="I262" s="47"/>
+      <c r="J262" s="47"/>
+      <c r="K262" s="44"/>
+      <c r="L262" s="82"/>
+      <c r="M262" s="48"/>
+      <c r="N262" s="42"/>
+      <c r="O262" s="14"/>
+      <c r="P262" s="4"/>
+      <c r="R262" s="4"/>
+    </row>
+    <row r="263" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A263" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B262" s="130">
+      <c r="B263" s="127">
         <v>1114.5999999999999</v>
       </c>
-      <c r="C262" s="130">
+      <c r="C263" s="127">
         <v>1516.8</v>
       </c>
-      <c r="D262" s="130">
+      <c r="D263" s="127">
         <v>2264.4</v>
       </c>
-      <c r="E262" s="156">
+      <c r="E263" s="153">
         <v>3174</v>
       </c>
-      <c r="F262" s="162">
+      <c r="F263" s="159">
         <v>4203</v>
       </c>
-      <c r="G262" s="180">
+      <c r="G263" s="172">
         <v>5632.8</v>
       </c>
-      <c r="H262" s="130"/>
-[...10 lines deleted...]
-      <c r="A263" s="50" t="s">
+      <c r="H263" s="186">
+        <v>7166.6</v>
+      </c>
+      <c r="I263" s="127"/>
+      <c r="J263" s="127"/>
+      <c r="K263" s="127"/>
+      <c r="L263" s="127"/>
+      <c r="M263" s="127"/>
+      <c r="N263" s="50"/>
+      <c r="O263" s="14"/>
+      <c r="R263" s="6"/>
+    </row>
+    <row r="264" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A264" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B263" s="130">
+      <c r="B264" s="127">
         <v>1114.5999999999999</v>
       </c>
-      <c r="C263" s="130">
+      <c r="C264" s="127">
         <v>1516.8</v>
       </c>
-      <c r="D263" s="130">
+      <c r="D264" s="127">
         <v>2264.4</v>
       </c>
-      <c r="E263" s="156">
+      <c r="E264" s="153">
         <v>3174</v>
       </c>
-      <c r="F263" s="162">
+      <c r="F264" s="159">
         <v>4203</v>
       </c>
-      <c r="G263" s="180">
+      <c r="G264" s="172">
         <v>5632.8</v>
       </c>
-      <c r="H263" s="130"/>
-[...25 lines deleted...]
-      <c r="N264" s="51"/>
+      <c r="H264" s="186">
+        <v>7166.6</v>
+      </c>
+      <c r="I264" s="127"/>
+      <c r="J264" s="127"/>
+      <c r="K264" s="127"/>
+      <c r="L264" s="127"/>
+      <c r="M264" s="127"/>
+      <c r="N264" s="50"/>
       <c r="O264" s="15"/>
       <c r="R264" s="4"/>
     </row>
     <row r="265" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A265" s="50" t="s">
-[...26 lines deleted...]
-      <c r="N265" s="50"/>
+      <c r="A265" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B265" s="96"/>
+      <c r="C265" s="44"/>
+      <c r="D265" s="44"/>
+      <c r="E265" s="142"/>
+      <c r="F265" s="44"/>
+      <c r="G265" s="168"/>
+      <c r="H265" s="96"/>
+      <c r="I265" s="44"/>
+      <c r="J265" s="111"/>
+      <c r="K265" s="44"/>
+      <c r="L265" s="98"/>
+      <c r="M265" s="43"/>
+      <c r="N265" s="51"/>
       <c r="O265" s="15"/>
       <c r="R265" s="4"/>
     </row>
     <row r="266" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A266" s="42"/>
-[...12 lines deleted...]
-      <c r="N266" s="42"/>
+      <c r="A266" s="50" t="s">
+        <v>65</v>
+      </c>
+      <c r="B266" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="C266" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="D266" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="E266" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="F266" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="G266" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="H266" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I266" s="108"/>
+      <c r="J266" s="108"/>
+      <c r="K266" s="108"/>
+      <c r="L266" s="108"/>
+      <c r="M266" s="108"/>
+      <c r="N266" s="50"/>
       <c r="O266" s="15"/>
       <c r="R266" s="4"/>
     </row>
     <row r="267" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A267" s="42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A267" s="42"/>
       <c r="B267" s="43"/>
-      <c r="C267" s="44"/>
-      <c r="D267" s="44"/>
+      <c r="C267" s="56"/>
+      <c r="D267" s="56"/>
       <c r="E267" s="85"/>
       <c r="F267" s="85"/>
       <c r="G267" s="118"/>
       <c r="H267" s="118"/>
-      <c r="I267" s="45"/>
-[...1 lines deleted...]
-      <c r="K267" s="47"/>
+      <c r="I267" s="94"/>
+      <c r="J267" s="94"/>
+      <c r="K267" s="94"/>
       <c r="L267" s="82"/>
-      <c r="M267" s="48"/>
-[...1 lines deleted...]
-      <c r="O267" s="14"/>
+      <c r="M267" s="43"/>
+      <c r="N267" s="42"/>
+      <c r="O267" s="15"/>
       <c r="R267" s="4"/>
     </row>
     <row r="268" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A268" s="50" t="s">
-[...26 lines deleted...]
-      <c r="N268" s="50"/>
+      <c r="A268" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="B268" s="43"/>
+      <c r="C268" s="44"/>
+      <c r="D268" s="44"/>
+      <c r="E268" s="85"/>
+      <c r="F268" s="85"/>
+      <c r="G268" s="118"/>
+      <c r="H268" s="118"/>
+      <c r="I268" s="45"/>
+      <c r="J268" s="47"/>
+      <c r="K268" s="47"/>
+      <c r="L268" s="82"/>
+      <c r="M268" s="48"/>
+      <c r="N268" s="69"/>
       <c r="O268" s="14"/>
       <c r="R268" s="4"/>
     </row>
     <row r="269" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A269" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B269" s="127">
+        <v>2618.6999999999998</v>
+      </c>
+      <c r="C269" s="127">
+        <v>4562.3</v>
+      </c>
+      <c r="D269" s="127">
+        <v>7720</v>
+      </c>
+      <c r="E269" s="153">
+        <v>10397.700000000001</v>
+      </c>
+      <c r="F269" s="159">
+        <v>12632.7</v>
+      </c>
+      <c r="G269" s="172">
+        <v>14753.7</v>
+      </c>
+      <c r="H269" s="186">
+        <v>17251.7</v>
+      </c>
+      <c r="I269" s="127"/>
+      <c r="J269" s="127"/>
+      <c r="K269" s="127"/>
+      <c r="L269" s="127"/>
+      <c r="M269" s="127"/>
+      <c r="N269" s="50"/>
+      <c r="O269" s="14"/>
+      <c r="R269" s="4"/>
+    </row>
+    <row r="270" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A270" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="B269" s="130">
+      <c r="B270" s="127">
         <v>2618.6999999999998</v>
       </c>
-      <c r="C269" s="130">
+      <c r="C270" s="127">
         <v>4562.3</v>
       </c>
-      <c r="D269" s="130">
+      <c r="D270" s="127">
         <v>7720</v>
       </c>
-      <c r="E269" s="156">
+      <c r="E270" s="153">
         <v>10397.700000000001</v>
       </c>
-      <c r="F269" s="162">
+      <c r="F270" s="159">
         <v>12632.7</v>
       </c>
-      <c r="G269" s="180">
+      <c r="G270" s="172">
         <v>14753.7</v>
       </c>
-      <c r="H269" s="130"/>
-[...23 lines deleted...]
-      <c r="N270" s="42"/>
+      <c r="H270" s="186">
+        <v>17251.7</v>
+      </c>
+      <c r="I270" s="127"/>
+      <c r="J270" s="127"/>
+      <c r="K270" s="127"/>
+      <c r="L270" s="127"/>
+      <c r="M270" s="127"/>
+      <c r="N270" s="50"/>
       <c r="O270" s="15"/>
       <c r="R270" s="4"/>
     </row>
-    <row r="271" spans="1:18" s="3" customFormat="1" ht="56.25">
-[...2 lines deleted...]
-      </c>
+    <row r="271" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A271" s="42"/>
       <c r="B271" s="43"/>
-      <c r="C271" s="44"/>
-      <c r="D271" s="56"/>
+      <c r="C271" s="94"/>
+      <c r="D271" s="94"/>
       <c r="E271" s="93"/>
       <c r="F271" s="93"/>
       <c r="G271" s="48"/>
       <c r="H271" s="48"/>
       <c r="I271" s="94"/>
-      <c r="J271" s="45"/>
-      <c r="K271" s="47"/>
+      <c r="J271" s="94"/>
+      <c r="K271" s="94"/>
       <c r="L271" s="82"/>
-      <c r="M271" s="48"/>
-[...2 lines deleted...]
-      <c r="P271" s="4"/>
+      <c r="M271" s="43"/>
+      <c r="N271" s="42"/>
+      <c r="O271" s="15"/>
       <c r="R271" s="4"/>
     </row>
-    <row r="272" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-[...27 lines deleted...]
-      <c r="N272" s="50"/>
+    <row r="272" spans="1:18" s="3" customFormat="1" ht="56.25">
+      <c r="A272" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B272" s="43"/>
+      <c r="C272" s="44"/>
+      <c r="D272" s="56"/>
+      <c r="E272" s="93"/>
+      <c r="F272" s="93"/>
+      <c r="G272" s="48"/>
+      <c r="H272" s="48"/>
+      <c r="I272" s="94"/>
+      <c r="J272" s="45"/>
+      <c r="K272" s="47"/>
+      <c r="L272" s="82"/>
+      <c r="M272" s="48"/>
+      <c r="N272" s="49"/>
       <c r="O272" s="14"/>
-      <c r="R272" s="6"/>
+      <c r="P272" s="4"/>
+      <c r="R272" s="4"/>
     </row>
     <row r="273" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A273" s="50" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B273" s="130">
+        <v>74</v>
+      </c>
+      <c r="B273" s="127">
         <v>1022</v>
       </c>
-      <c r="C273" s="130">
+      <c r="C273" s="127">
         <v>1022</v>
       </c>
-      <c r="D273" s="130">
+      <c r="D273" s="127">
         <v>2233</v>
       </c>
-      <c r="E273" s="156">
+      <c r="E273" s="153">
         <v>3211</v>
       </c>
-      <c r="F273" s="162">
+      <c r="F273" s="159">
         <v>3211</v>
       </c>
-      <c r="G273" s="180">
+      <c r="G273" s="172">
         <v>4774</v>
       </c>
-      <c r="H273" s="130"/>
-[...4 lines deleted...]
-      <c r="M273" s="130"/>
+      <c r="H273" s="186">
+        <v>5878</v>
+      </c>
+      <c r="I273" s="127"/>
+      <c r="J273" s="127"/>
+      <c r="K273" s="127"/>
+      <c r="L273" s="127"/>
+      <c r="M273" s="127"/>
       <c r="N273" s="50"/>
       <c r="O273" s="14"/>
       <c r="R273" s="6"/>
     </row>
-    <row r="274" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-[...13 lines deleted...]
-      <c r="N274" s="51"/>
+    <row r="274" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A274" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="B274" s="127">
+        <v>1022</v>
+      </c>
+      <c r="C274" s="127">
+        <v>1022</v>
+      </c>
+      <c r="D274" s="127">
+        <v>2233</v>
+      </c>
+      <c r="E274" s="153">
+        <v>3211</v>
+      </c>
+      <c r="F274" s="159">
+        <v>3211</v>
+      </c>
+      <c r="G274" s="172">
+        <v>4774</v>
+      </c>
+      <c r="H274" s="186">
+        <v>5878</v>
+      </c>
+      <c r="I274" s="127"/>
+      <c r="J274" s="127"/>
+      <c r="K274" s="127"/>
+      <c r="L274" s="127"/>
+      <c r="M274" s="127"/>
+      <c r="N274" s="50"/>
       <c r="O274" s="14"/>
-      <c r="R274" s="4"/>
-[...7 lines deleted...]
-      <c r="D275" s="44"/>
+      <c r="R274" s="6"/>
+    </row>
+    <row r="275" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A275" s="51"/>
+      <c r="B275" s="97"/>
+      <c r="C275" s="84"/>
+      <c r="D275" s="84"/>
       <c r="E275" s="85"/>
       <c r="F275" s="85"/>
       <c r="G275" s="48"/>
       <c r="H275" s="48"/>
-      <c r="I275" s="45"/>
-[...1 lines deleted...]
-      <c r="K275" s="44"/>
+      <c r="I275" s="84"/>
+      <c r="J275" s="84"/>
+      <c r="K275" s="84"/>
       <c r="L275" s="82"/>
-      <c r="M275" s="43"/>
-      <c r="N275" s="62"/>
+      <c r="M275" s="97"/>
+      <c r="N275" s="51"/>
       <c r="O275" s="14"/>
       <c r="R275" s="4"/>
     </row>
-    <row r="276" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A276" s="50" t="s">
+    <row r="276" spans="1:18" s="3" customFormat="1" ht="45">
+      <c r="A276" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="B276" s="43"/>
+      <c r="C276" s="44"/>
+      <c r="D276" s="44"/>
+      <c r="E276" s="85"/>
+      <c r="F276" s="85"/>
+      <c r="G276" s="48"/>
+      <c r="H276" s="48"/>
+      <c r="I276" s="45"/>
+      <c r="J276" s="45"/>
+      <c r="K276" s="44"/>
+      <c r="L276" s="82"/>
+      <c r="M276" s="43"/>
+      <c r="N276" s="62"/>
+      <c r="O276" s="14"/>
+      <c r="R276" s="4"/>
+    </row>
+    <row r="277" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A277" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B276" s="92">
+      <c r="B277" s="92">
         <v>0</v>
       </c>
-      <c r="C276" s="92">
+      <c r="C277" s="92">
         <v>0</v>
       </c>
-      <c r="D276" s="130">
+      <c r="D277" s="127">
         <v>0</v>
       </c>
-      <c r="E276" s="156">
+      <c r="E277" s="153">
         <v>0</v>
       </c>
-      <c r="F276" s="162">
+      <c r="F277" s="159">
         <v>0</v>
       </c>
-      <c r="G276" s="180">
+      <c r="G277" s="172">
         <v>0.1</v>
       </c>
-      <c r="H276" s="130"/>
-[...24 lines deleted...]
-      <c r="M277" s="135"/>
+      <c r="H277" s="186">
+        <v>0.1</v>
+      </c>
+      <c r="I277" s="127"/>
+      <c r="J277" s="127"/>
+      <c r="K277" s="127"/>
+      <c r="L277" s="127"/>
+      <c r="M277" s="127"/>
       <c r="N277" s="50"/>
       <c r="O277" s="14"/>
       <c r="R277" s="6"/>
     </row>
-    <row r="278" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-[...26 lines deleted...]
-      <c r="M278" s="130"/>
+    <row r="278" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A278" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B278" s="95"/>
+      <c r="C278" s="95"/>
+      <c r="D278" s="95"/>
+      <c r="E278" s="95"/>
+      <c r="F278" s="157"/>
+      <c r="G278" s="95"/>
+      <c r="H278" s="182"/>
+      <c r="I278" s="93"/>
+      <c r="J278" s="108"/>
+      <c r="K278" s="105"/>
+      <c r="L278" s="105"/>
+      <c r="M278" s="132"/>
       <c r="N278" s="50"/>
       <c r="O278" s="14"/>
-      <c r="R278" s="4"/>
+      <c r="R278" s="6"/>
     </row>
     <row r="279" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A279" s="50"/>
-[...11 lines deleted...]
-      <c r="M279" s="44"/>
+      <c r="A279" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B279" s="92">
+        <v>0</v>
+      </c>
+      <c r="C279" s="92">
+        <v>0</v>
+      </c>
+      <c r="D279" s="127">
+        <v>0</v>
+      </c>
+      <c r="E279" s="153">
+        <v>0</v>
+      </c>
+      <c r="F279" s="159">
+        <v>0</v>
+      </c>
+      <c r="G279" s="172">
+        <v>0.1</v>
+      </c>
+      <c r="H279" s="186">
+        <v>0.1</v>
+      </c>
+      <c r="I279" s="127"/>
+      <c r="J279" s="127"/>
+      <c r="K279" s="127"/>
+      <c r="L279" s="127"/>
+      <c r="M279" s="127"/>
       <c r="N279" s="50"/>
       <c r="O279" s="14"/>
       <c r="R279" s="4"/>
     </row>
-    <row r="280" spans="1:18" s="3" customFormat="1" ht="78.75">
-[...2 lines deleted...]
-      </c>
+    <row r="280" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A280" s="50"/>
       <c r="B280" s="45"/>
       <c r="C280" s="45"/>
       <c r="D280" s="44"/>
       <c r="E280" s="85"/>
       <c r="F280" s="85"/>
       <c r="G280" s="85"/>
       <c r="H280" s="85"/>
-      <c r="I280" s="44"/>
-[...1 lines deleted...]
-      <c r="K280" s="44"/>
+      <c r="I280" s="45"/>
+      <c r="J280" s="45"/>
+      <c r="K280" s="45"/>
       <c r="L280" s="82"/>
       <c r="M280" s="44"/>
-      <c r="N280" s="57"/>
+      <c r="N280" s="50"/>
       <c r="O280" s="14"/>
       <c r="R280" s="4"/>
     </row>
-    <row r="281" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A281" s="51" t="s">
+    <row r="281" spans="1:18" s="3" customFormat="1" ht="78.75">
+      <c r="A281" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="B281" s="45"/>
+      <c r="C281" s="45"/>
+      <c r="D281" s="44"/>
+      <c r="E281" s="85"/>
+      <c r="F281" s="85"/>
+      <c r="G281" s="85"/>
+      <c r="H281" s="85"/>
+      <c r="I281" s="44"/>
+      <c r="J281" s="44"/>
+      <c r="K281" s="44"/>
+      <c r="L281" s="82"/>
+      <c r="M281" s="44"/>
+      <c r="N281" s="57"/>
+      <c r="O281" s="14"/>
+      <c r="R281" s="4"/>
+    </row>
+    <row r="282" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A282" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B281" s="43" t="s">
-[...41 lines deleted...]
-      <c r="N282" s="65"/>
+      <c r="B282" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C282" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D282" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E282" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F282" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G282" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="H282" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="I282" s="43"/>
+      <c r="J282" s="43"/>
+      <c r="K282" s="43"/>
+      <c r="L282" s="43"/>
+      <c r="M282" s="43"/>
+      <c r="N282" s="51"/>
       <c r="O282" s="14"/>
-      <c r="R282" s="4"/>
-[...4 lines deleted...]
-      </c>
+      <c r="R282" s="6"/>
+    </row>
+    <row r="283" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A283" s="42"/>
       <c r="B283" s="43"/>
       <c r="C283" s="44"/>
       <c r="D283" s="44"/>
       <c r="E283" s="85"/>
       <c r="F283" s="85"/>
       <c r="G283" s="43"/>
-      <c r="H283" s="43"/>
-      <c r="I283" s="44"/>
+      <c r="H283" s="85"/>
+      <c r="I283" s="45"/>
       <c r="J283" s="45"/>
-      <c r="K283" s="56"/>
+      <c r="K283" s="44"/>
       <c r="L283" s="82"/>
-      <c r="M283" s="43"/>
+      <c r="M283" s="48"/>
       <c r="N283" s="65"/>
       <c r="O283" s="14"/>
       <c r="R283" s="4"/>
     </row>
-    <row r="284" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A284" s="50" t="s">
+    <row r="284" spans="1:18" s="3" customFormat="1" ht="22.5">
+      <c r="A284" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="B284" s="43"/>
+      <c r="C284" s="44"/>
+      <c r="D284" s="44"/>
+      <c r="E284" s="85"/>
+      <c r="F284" s="85"/>
+      <c r="G284" s="43"/>
+      <c r="H284" s="43"/>
+      <c r="I284" s="44"/>
+      <c r="J284" s="45"/>
+      <c r="K284" s="56"/>
+      <c r="L284" s="82"/>
+      <c r="M284" s="43"/>
+      <c r="N284" s="65"/>
+      <c r="O284" s="14"/>
+      <c r="R284" s="4"/>
+    </row>
+    <row r="285" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A285" s="50" t="s">
         <v>74</v>
-      </c>
-[...30 lines deleted...]
-        <v>63</v>
       </c>
       <c r="B285" s="92">
         <v>0.2</v>
       </c>
-      <c r="C285" s="130">
+      <c r="C285" s="127">
         <v>0.4</v>
       </c>
-      <c r="D285" s="130">
+      <c r="D285" s="127">
         <v>0.6</v>
       </c>
-      <c r="E285" s="156">
+      <c r="E285" s="153">
         <v>0.8</v>
       </c>
-      <c r="F285" s="162">
+      <c r="F285" s="159">
         <v>1</v>
       </c>
-      <c r="G285" s="180">
+      <c r="G285" s="172">
         <v>1.3</v>
       </c>
-      <c r="H285" s="130"/>
-[...4 lines deleted...]
-      <c r="M285" s="130"/>
+      <c r="H285" s="186">
+        <v>1.3</v>
+      </c>
+      <c r="I285" s="127"/>
+      <c r="J285" s="127"/>
+      <c r="K285" s="127"/>
+      <c r="L285" s="127"/>
+      <c r="M285" s="127"/>
       <c r="N285" s="50"/>
-      <c r="O285" s="15"/>
-      <c r="R285" s="4"/>
+      <c r="O285" s="14"/>
+      <c r="R285" s="6"/>
     </row>
     <row r="286" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A286" s="42"/>
-[...14 lines deleted...]
-      <c r="P286" s="4"/>
+      <c r="A286" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B286" s="92">
+        <v>0.2</v>
+      </c>
+      <c r="C286" s="127">
+        <v>0.4</v>
+      </c>
+      <c r="D286" s="127">
+        <v>0.6</v>
+      </c>
+      <c r="E286" s="153">
+        <v>0.8</v>
+      </c>
+      <c r="F286" s="159">
+        <v>1</v>
+      </c>
+      <c r="G286" s="172">
+        <v>1.3</v>
+      </c>
+      <c r="H286" s="186">
+        <v>1.3</v>
+      </c>
+      <c r="I286" s="127"/>
+      <c r="J286" s="127"/>
+      <c r="K286" s="127"/>
+      <c r="L286" s="127"/>
+      <c r="M286" s="127"/>
+      <c r="N286" s="50"/>
+      <c r="O286" s="15"/>
       <c r="R286" s="4"/>
     </row>
-    <row r="287" spans="1:18" s="3" customFormat="1" ht="78.75">
-[...2 lines deleted...]
-      </c>
+    <row r="287" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A287" s="42"/>
       <c r="B287" s="43"/>
-      <c r="C287" s="44"/>
-      <c r="D287" s="44"/>
+      <c r="C287" s="94"/>
+      <c r="D287" s="94"/>
       <c r="E287" s="85"/>
       <c r="F287" s="85"/>
       <c r="G287" s="118"/>
       <c r="H287" s="118"/>
-      <c r="I287" s="56"/>
-[...1 lines deleted...]
-      <c r="K287" s="56"/>
+      <c r="I287" s="94"/>
+      <c r="J287" s="94"/>
+      <c r="K287" s="94"/>
       <c r="L287" s="82"/>
       <c r="M287" s="43"/>
-      <c r="N287" s="62"/>
+      <c r="N287" s="49"/>
       <c r="O287" s="14"/>
+      <c r="P287" s="4"/>
       <c r="R287" s="4"/>
     </row>
-    <row r="288" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A288" s="50" t="s">
+    <row r="288" spans="1:18" s="3" customFormat="1" ht="78.75">
+      <c r="A288" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="B288" s="43"/>
+      <c r="C288" s="44"/>
+      <c r="D288" s="44"/>
+      <c r="E288" s="85"/>
+      <c r="F288" s="85"/>
+      <c r="G288" s="118"/>
+      <c r="H288" s="118"/>
+      <c r="I288" s="56"/>
+      <c r="J288" s="56"/>
+      <c r="K288" s="56"/>
+      <c r="L288" s="82"/>
+      <c r="M288" s="43"/>
+      <c r="N288" s="62"/>
+      <c r="O288" s="14"/>
+      <c r="R288" s="4"/>
+    </row>
+    <row r="289" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A289" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B288" s="92">
+      <c r="B289" s="92">
         <v>0.1</v>
       </c>
-      <c r="C288" s="130">
+      <c r="C289" s="127">
         <v>0.3</v>
       </c>
-      <c r="D288" s="130">
+      <c r="D289" s="127">
         <v>0.4</v>
       </c>
-      <c r="E288" s="156">
+      <c r="E289" s="153">
         <v>0.6</v>
       </c>
-      <c r="F288" s="162">
+      <c r="F289" s="159">
         <v>0.7</v>
       </c>
-      <c r="G288" s="180">
+      <c r="G289" s="172">
         <v>0.9</v>
       </c>
-      <c r="H288" s="130"/>
-[...36 lines deleted...]
-      <c r="M289" s="130"/>
+      <c r="H289" s="186">
+        <v>1</v>
+      </c>
+      <c r="I289" s="127"/>
+      <c r="J289" s="127"/>
+      <c r="K289" s="127"/>
+      <c r="L289" s="127"/>
+      <c r="M289" s="127"/>
       <c r="N289" s="50"/>
       <c r="O289" s="14"/>
-      <c r="R289" s="4"/>
+      <c r="R289" s="6"/>
     </row>
     <row r="290" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A290" s="50" t="s">
-        <v>64</v>
-[...19 lines deleted...]
-      <c r="H290" s="127"/>
+        <v>63</v>
+      </c>
+      <c r="B290" s="92">
+        <v>0</v>
+      </c>
+      <c r="C290" s="117">
+        <v>0</v>
+      </c>
+      <c r="D290" s="127">
+        <v>0</v>
+      </c>
+      <c r="E290" s="153">
+        <v>0</v>
+      </c>
+      <c r="F290" s="159">
+        <v>0</v>
+      </c>
+      <c r="G290" s="172">
+        <v>0.1</v>
+      </c>
+      <c r="H290" s="186">
+        <v>0.1</v>
+      </c>
       <c r="I290" s="127"/>
       <c r="J290" s="127"/>
       <c r="K290" s="127"/>
       <c r="L290" s="127"/>
       <c r="M290" s="127"/>
       <c r="N290" s="50"/>
       <c r="O290" s="14"/>
       <c r="R290" s="4"/>
     </row>
     <row r="291" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A291" s="51" t="s">
-[...14 lines deleted...]
-      <c r="N291" s="51"/>
+      <c r="A291" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="B291" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="C291" s="106" t="s">
+        <v>90</v>
+      </c>
+      <c r="D291" s="106" t="s">
+        <v>90</v>
+      </c>
+      <c r="E291" s="148" t="s">
+        <v>90</v>
+      </c>
+      <c r="F291" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="G291" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="H291" s="96" t="s">
+        <v>90</v>
+      </c>
+      <c r="I291" s="125"/>
+      <c r="J291" s="125"/>
+      <c r="K291" s="125"/>
+      <c r="L291" s="125"/>
+      <c r="M291" s="125"/>
+      <c r="N291" s="50"/>
       <c r="O291" s="14"/>
       <c r="R291" s="4"/>
     </row>
     <row r="292" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A292" s="50" t="s">
-[...26 lines deleted...]
-      <c r="N292" s="50"/>
+      <c r="A292" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B292" s="43"/>
+      <c r="C292" s="136"/>
+      <c r="D292" s="119"/>
+      <c r="E292" s="149"/>
+      <c r="F292" s="93"/>
+      <c r="G292" s="170"/>
+      <c r="H292" s="184"/>
+      <c r="I292" s="94"/>
+      <c r="J292" s="119"/>
+      <c r="K292" s="94"/>
+      <c r="L292" s="131"/>
+      <c r="M292" s="43"/>
+      <c r="N292" s="51"/>
       <c r="O292" s="14"/>
       <c r="R292" s="4"/>
     </row>
     <row r="293" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A293" s="42"/>
-[...12 lines deleted...]
-      <c r="N293" s="65"/>
+      <c r="A293" s="50" t="s">
+        <v>61</v>
+      </c>
+      <c r="B293" s="92">
+        <v>0.1</v>
+      </c>
+      <c r="C293" s="127">
+        <v>0.3</v>
+      </c>
+      <c r="D293" s="127">
+        <v>0.4</v>
+      </c>
+      <c r="E293" s="153">
+        <v>0.5</v>
+      </c>
+      <c r="F293" s="159">
+        <v>0.7</v>
+      </c>
+      <c r="G293" s="172">
+        <v>0.8</v>
+      </c>
+      <c r="H293" s="186">
+        <v>0.9</v>
+      </c>
+      <c r="I293" s="127"/>
+      <c r="J293" s="127"/>
+      <c r="K293" s="127"/>
+      <c r="L293" s="127"/>
+      <c r="M293" s="127"/>
+      <c r="N293" s="50"/>
       <c r="O293" s="14"/>
       <c r="R293" s="4"/>
     </row>
-    <row r="294" spans="1:18" s="3" customFormat="1" ht="45">
-[...8 lines deleted...]
-      <c r="G294" s="48"/>
+    <row r="294" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A294" s="42"/>
+      <c r="B294" s="92"/>
+      <c r="C294" s="92"/>
+      <c r="D294" s="92"/>
+      <c r="E294" s="92"/>
+      <c r="F294" s="92"/>
+      <c r="G294" s="92"/>
       <c r="H294" s="48"/>
-      <c r="I294" s="44"/>
-[...4 lines deleted...]
-      <c r="N294" s="62"/>
+      <c r="I294" s="92"/>
+      <c r="J294" s="92"/>
+      <c r="K294" s="92"/>
+      <c r="L294" s="92"/>
+      <c r="M294" s="92"/>
+      <c r="N294" s="65"/>
       <c r="O294" s="14"/>
       <c r="R294" s="4"/>
     </row>
-    <row r="295" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A295" s="50" t="s">
+    <row r="295" spans="1:18" s="3" customFormat="1" ht="45">
+      <c r="A295" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="B295" s="43"/>
+      <c r="C295" s="44"/>
+      <c r="D295" s="44"/>
+      <c r="E295" s="85"/>
+      <c r="F295" s="85"/>
+      <c r="G295" s="48"/>
+      <c r="H295" s="48"/>
+      <c r="I295" s="44"/>
+      <c r="J295" s="45"/>
+      <c r="K295" s="44"/>
+      <c r="L295" s="82"/>
+      <c r="M295" s="48"/>
+      <c r="N295" s="62"/>
+      <c r="O295" s="14"/>
+      <c r="R295" s="4"/>
+    </row>
+    <row r="296" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A296" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B295" s="129">
+      <c r="B296" s="126">
         <v>435</v>
       </c>
-      <c r="C295" s="129">
+      <c r="C296" s="126">
         <v>872</v>
       </c>
-      <c r="D295" s="129">
+      <c r="D296" s="126">
         <v>1311</v>
       </c>
-      <c r="E295" s="155">
+      <c r="E296" s="152">
         <v>1697</v>
       </c>
-      <c r="F295" s="161">
+      <c r="F296" s="158">
         <v>2143</v>
       </c>
-      <c r="G295" s="179">
+      <c r="G296" s="171">
         <v>2557</v>
       </c>
-      <c r="H295" s="129"/>
-[...36 lines deleted...]
-      <c r="M296" s="129"/>
+      <c r="H296" s="185">
+        <v>2999</v>
+      </c>
+      <c r="I296" s="126"/>
+      <c r="J296" s="126"/>
+      <c r="K296" s="126"/>
+      <c r="L296" s="126"/>
+      <c r="M296" s="126"/>
       <c r="N296" s="50"/>
       <c r="O296" s="14"/>
-      <c r="R296" s="4"/>
+      <c r="R296" s="6"/>
     </row>
     <row r="297" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A297" s="42"/>
-[...12 lines deleted...]
-      <c r="N297" s="49"/>
+      <c r="A297" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B297" s="126">
+        <v>435</v>
+      </c>
+      <c r="C297" s="126">
+        <v>872</v>
+      </c>
+      <c r="D297" s="126">
+        <v>1311</v>
+      </c>
+      <c r="E297" s="152">
+        <v>1697</v>
+      </c>
+      <c r="F297" s="158">
+        <v>2143</v>
+      </c>
+      <c r="G297" s="171">
+        <v>2557</v>
+      </c>
+      <c r="H297" s="185">
+        <v>2999</v>
+      </c>
+      <c r="I297" s="126"/>
+      <c r="J297" s="126"/>
+      <c r="K297" s="126"/>
+      <c r="L297" s="126"/>
+      <c r="M297" s="126"/>
+      <c r="N297" s="50"/>
       <c r="O297" s="14"/>
       <c r="R297" s="4"/>
     </row>
-    <row r="298" spans="1:18" s="3" customFormat="1" ht="45">
-[...5 lines deleted...]
-      <c r="D298" s="44"/>
+    <row r="298" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A298" s="42"/>
+      <c r="B298" s="85"/>
+      <c r="C298" s="85"/>
+      <c r="D298" s="43"/>
       <c r="E298" s="85"/>
       <c r="F298" s="85"/>
       <c r="G298" s="85"/>
       <c r="H298" s="85"/>
-      <c r="I298" s="44"/>
-[...1 lines deleted...]
-      <c r="K298" s="44"/>
+      <c r="I298" s="85"/>
+      <c r="J298" s="85"/>
+      <c r="K298" s="85"/>
       <c r="L298" s="82"/>
-      <c r="M298" s="44"/>
-      <c r="N298" s="62"/>
+      <c r="M298" s="85"/>
+      <c r="N298" s="49"/>
       <c r="O298" s="14"/>
       <c r="R298" s="4"/>
     </row>
-    <row r="299" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A299" s="50" t="s">
+    <row r="299" spans="1:18" s="3" customFormat="1" ht="45">
+      <c r="A299" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="B299" s="45"/>
+      <c r="C299" s="44"/>
+      <c r="D299" s="44"/>
+      <c r="E299" s="85"/>
+      <c r="F299" s="85"/>
+      <c r="G299" s="85"/>
+      <c r="H299" s="85"/>
+      <c r="I299" s="44"/>
+      <c r="J299" s="44"/>
+      <c r="K299" s="44"/>
+      <c r="L299" s="82"/>
+      <c r="M299" s="44"/>
+      <c r="N299" s="62"/>
+      <c r="O299" s="14"/>
+      <c r="R299" s="4"/>
+    </row>
+    <row r="300" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A300" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B299" s="129">
+      <c r="B300" s="126">
         <v>434857</v>
       </c>
-      <c r="C299" s="129">
+      <c r="C300" s="126">
         <v>871953</v>
       </c>
-      <c r="D299" s="129">
+      <c r="D300" s="126">
         <v>1310548</v>
       </c>
-      <c r="E299" s="155">
+      <c r="E300" s="152">
         <v>1696950</v>
       </c>
-      <c r="F299" s="161">
+      <c r="F300" s="158">
         <v>2142611</v>
       </c>
-      <c r="G299" s="179">
+      <c r="G300" s="171">
         <v>2556997</v>
       </c>
-      <c r="H299" s="129"/>
-[...38 lines deleted...]
-      <c r="M300" s="129"/>
+      <c r="H300" s="185">
+        <v>2999371</v>
+      </c>
+      <c r="I300" s="126"/>
+      <c r="J300" s="126"/>
+      <c r="K300" s="126"/>
+      <c r="L300" s="126"/>
+      <c r="M300" s="126"/>
       <c r="N300" s="50"/>
       <c r="O300" s="14"/>
-      <c r="R300" s="4"/>
+      <c r="P300" s="6"/>
+      <c r="Q300" s="6"/>
+      <c r="R300" s="6"/>
     </row>
     <row r="301" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A301" s="42"/>
-[...12 lines deleted...]
-      <c r="N301" s="49"/>
+      <c r="A301" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B301" s="126">
+        <v>434857</v>
+      </c>
+      <c r="C301" s="126">
+        <v>871953</v>
+      </c>
+      <c r="D301" s="126">
+        <v>1310548</v>
+      </c>
+      <c r="E301" s="152">
+        <v>1696950</v>
+      </c>
+      <c r="F301" s="158">
+        <v>2142611</v>
+      </c>
+      <c r="G301" s="171">
+        <v>2556997</v>
+      </c>
+      <c r="H301" s="185">
+        <v>2999371</v>
+      </c>
+      <c r="I301" s="126"/>
+      <c r="J301" s="126"/>
+      <c r="K301" s="126"/>
+      <c r="L301" s="126"/>
+      <c r="M301" s="126"/>
+      <c r="N301" s="50"/>
       <c r="O301" s="14"/>
       <c r="R301" s="4"/>
     </row>
-    <row r="302" spans="1:18" s="3" customFormat="1" ht="22.5">
-[...2 lines deleted...]
-      </c>
+    <row r="302" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A302" s="42"/>
       <c r="B302" s="43"/>
-      <c r="C302" s="56"/>
-      <c r="D302" s="56"/>
+      <c r="C302" s="85"/>
+      <c r="D302" s="85"/>
       <c r="E302" s="85"/>
       <c r="F302" s="85"/>
       <c r="G302" s="48"/>
       <c r="H302" s="48"/>
-      <c r="I302" s="56"/>
-[...1 lines deleted...]
-      <c r="K302" s="56"/>
+      <c r="I302" s="85"/>
+      <c r="J302" s="85"/>
+      <c r="K302" s="85"/>
       <c r="L302" s="82"/>
       <c r="M302" s="43"/>
-      <c r="N302" s="62"/>
+      <c r="N302" s="49"/>
       <c r="O302" s="14"/>
       <c r="R302" s="4"/>
     </row>
-    <row r="303" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A303" s="50" t="s">
+    <row r="303" spans="1:18" s="3" customFormat="1" ht="22.5">
+      <c r="A303" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B303" s="43"/>
+      <c r="C303" s="56"/>
+      <c r="D303" s="56"/>
+      <c r="E303" s="85"/>
+      <c r="F303" s="85"/>
+      <c r="G303" s="48"/>
+      <c r="H303" s="48"/>
+      <c r="I303" s="56"/>
+      <c r="J303" s="56"/>
+      <c r="K303" s="56"/>
+      <c r="L303" s="82"/>
+      <c r="M303" s="43"/>
+      <c r="N303" s="62"/>
+      <c r="O303" s="14"/>
+      <c r="R303" s="4"/>
+    </row>
+    <row r="304" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A304" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B303" s="130">
+      <c r="B304" s="127">
         <v>516.4</v>
       </c>
-      <c r="C303" s="130">
+      <c r="C304" s="127">
         <v>1017.2</v>
       </c>
-      <c r="D303" s="130">
+      <c r="D304" s="127">
         <v>1584.3</v>
       </c>
-      <c r="E303" s="156">
+      <c r="E304" s="153">
         <v>2197.3000000000002</v>
       </c>
-      <c r="F303" s="162">
+      <c r="F304" s="159">
         <v>2760.8</v>
       </c>
-      <c r="G303" s="180">
+      <c r="G304" s="172">
         <v>3298.7</v>
       </c>
-      <c r="H303" s="130"/>
-[...36 lines deleted...]
-      <c r="M304" s="130"/>
+      <c r="H304" s="186">
+        <v>3869.9</v>
+      </c>
+      <c r="I304" s="127"/>
+      <c r="J304" s="127"/>
+      <c r="K304" s="127"/>
+      <c r="L304" s="127"/>
+      <c r="M304" s="127"/>
       <c r="N304" s="50"/>
       <c r="O304" s="14"/>
-      <c r="P304" s="3" t="s">
+      <c r="R304" s="6"/>
+    </row>
+    <row r="305" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A305" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B305" s="127">
+        <v>516.20000000000005</v>
+      </c>
+      <c r="C305" s="127">
+        <v>1015.7</v>
+      </c>
+      <c r="D305" s="127">
+        <v>1581.5</v>
+      </c>
+      <c r="E305" s="153">
+        <v>2193.3000000000002</v>
+      </c>
+      <c r="F305" s="159">
+        <v>2755.8</v>
+      </c>
+      <c r="G305" s="172">
+        <v>3292.6</v>
+      </c>
+      <c r="H305" s="186">
+        <v>3862.8</v>
+      </c>
+      <c r="I305" s="127"/>
+      <c r="J305" s="127"/>
+      <c r="K305" s="127"/>
+      <c r="L305" s="127"/>
+      <c r="M305" s="127"/>
+      <c r="N305" s="50"/>
+      <c r="O305" s="14"/>
+      <c r="P305" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="R304" s="4"/>
-[...2 lines deleted...]
-      <c r="A305" s="50" t="s">
+      <c r="R305" s="4"/>
+    </row>
+    <row r="306" spans="1:19" s="54" customFormat="1" ht="12" customHeight="1">
+      <c r="A306" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B305" s="130">
+      <c r="B306" s="127">
         <v>0.2</v>
       </c>
-      <c r="C305" s="130">
+      <c r="C306" s="127">
         <v>1.5</v>
       </c>
-      <c r="D305" s="130">
+      <c r="D306" s="127">
         <v>2.8</v>
       </c>
-      <c r="E305" s="156">
+      <c r="E306" s="153">
         <v>4</v>
       </c>
-      <c r="F305" s="162">
+      <c r="F306" s="159">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G305" s="180">
+      <c r="G306" s="172">
         <v>6.1</v>
       </c>
-      <c r="H305" s="130"/>
-[...24 lines deleted...]
-      <c r="M306" s="43"/>
+      <c r="H306" s="186">
+        <v>7.1</v>
+      </c>
+      <c r="I306" s="127"/>
+      <c r="J306" s="127"/>
+      <c r="K306" s="127"/>
+      <c r="L306" s="127"/>
+      <c r="M306" s="127"/>
       <c r="N306" s="65"/>
-      <c r="O306" s="14"/>
-[...7 lines deleted...]
-      </c>
+      <c r="O306" s="44"/>
+      <c r="Q306" s="81"/>
+      <c r="R306" s="81"/>
+      <c r="S306" s="81"/>
+    </row>
+    <row r="307" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A307" s="65"/>
       <c r="B307" s="43"/>
-      <c r="C307" s="44"/>
-      <c r="D307" s="44"/>
+      <c r="C307" s="94"/>
+      <c r="D307" s="94"/>
       <c r="E307" s="93"/>
-      <c r="F307" s="93"/>
+      <c r="F307" s="92"/>
       <c r="G307" s="118"/>
       <c r="H307" s="118"/>
-      <c r="I307" s="56"/>
-[...1 lines deleted...]
-      <c r="K307" s="56"/>
+      <c r="I307" s="94"/>
+      <c r="J307" s="94"/>
+      <c r="K307" s="94"/>
       <c r="L307" s="116"/>
       <c r="M307" s="43"/>
-      <c r="N307" s="62"/>
+      <c r="N307" s="65"/>
       <c r="O307" s="14"/>
+      <c r="Q307" s="4"/>
       <c r="R307" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A308" s="50" t="s">
+      <c r="S307" s="4"/>
+    </row>
+    <row r="308" spans="1:19" s="3" customFormat="1" ht="33.75">
+      <c r="A308" s="42" t="s">
+        <v>98</v>
+      </c>
+      <c r="B308" s="43"/>
+      <c r="C308" s="44"/>
+      <c r="D308" s="44"/>
+      <c r="E308" s="93"/>
+      <c r="F308" s="93"/>
+      <c r="G308" s="118"/>
+      <c r="H308" s="118"/>
+      <c r="I308" s="56"/>
+      <c r="J308" s="56"/>
+      <c r="K308" s="56"/>
+      <c r="L308" s="116"/>
+      <c r="M308" s="43"/>
+      <c r="N308" s="62"/>
+      <c r="O308" s="14"/>
+      <c r="R308" s="4"/>
+    </row>
+    <row r="309" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A309" s="50" t="s">
         <v>74</v>
-      </c>
-[...33 lines deleted...]
-        <v>63</v>
       </c>
       <c r="B309" s="117">
         <v>165.5</v>
       </c>
-      <c r="C309" s="130">
+      <c r="C309" s="127">
         <v>307.2</v>
       </c>
-      <c r="D309" s="130">
+      <c r="D309" s="127">
         <v>467.9</v>
       </c>
-      <c r="E309" s="156">
+      <c r="E309" s="153">
         <v>625.1</v>
       </c>
-      <c r="F309" s="162">
+      <c r="F309" s="159">
         <v>770.6</v>
       </c>
-      <c r="G309" s="180">
+      <c r="G309" s="172">
         <v>920.4</v>
       </c>
-      <c r="H309" s="130"/>
-[...5 lines deleted...]
-      <c r="N309" s="63"/>
+      <c r="H309" s="186">
+        <v>1078.7</v>
+      </c>
+      <c r="I309" s="127"/>
+      <c r="J309" s="127"/>
+      <c r="K309" s="127"/>
+      <c r="L309" s="127"/>
+      <c r="M309" s="127"/>
+      <c r="N309" s="50"/>
       <c r="O309" s="14"/>
-      <c r="R309" s="4"/>
+      <c r="P309" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="R309" s="6"/>
     </row>
     <row r="310" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A310" s="65"/>
-[...12 lines deleted...]
-      <c r="N310" s="65"/>
+      <c r="A310" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B310" s="117">
+        <v>165.5</v>
+      </c>
+      <c r="C310" s="127">
+        <v>307.2</v>
+      </c>
+      <c r="D310" s="127">
+        <v>467.9</v>
+      </c>
+      <c r="E310" s="153">
+        <v>625.1</v>
+      </c>
+      <c r="F310" s="159">
+        <v>770.6</v>
+      </c>
+      <c r="G310" s="172">
+        <v>920.4</v>
+      </c>
+      <c r="H310" s="186">
+        <v>1078.7</v>
+      </c>
+      <c r="I310" s="127"/>
+      <c r="J310" s="127"/>
+      <c r="K310" s="127"/>
+      <c r="L310" s="127"/>
+      <c r="M310" s="127"/>
+      <c r="N310" s="63"/>
       <c r="O310" s="14"/>
       <c r="R310" s="4"/>
     </row>
-    <row r="311" spans="1:19" s="7" customFormat="1" ht="22.5">
-[...2 lines deleted...]
-      </c>
+    <row r="311" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A311" s="65"/>
       <c r="B311" s="43"/>
-      <c r="C311" s="44"/>
-      <c r="D311" s="44"/>
+      <c r="C311" s="56"/>
+      <c r="D311" s="56"/>
       <c r="E311" s="93"/>
       <c r="F311" s="93"/>
       <c r="G311" s="118"/>
       <c r="H311" s="118"/>
-      <c r="I311" s="56"/>
-[...2 lines deleted...]
-      <c r="L311" s="82"/>
+      <c r="I311" s="94"/>
+      <c r="J311" s="94"/>
+      <c r="K311" s="94"/>
+      <c r="L311" s="120"/>
       <c r="M311" s="43"/>
-      <c r="N311" s="62"/>
+      <c r="N311" s="65"/>
       <c r="O311" s="14"/>
-      <c r="R311" s="8"/>
-[...2 lines deleted...]
-      <c r="A312" s="50" t="s">
+      <c r="R311" s="4"/>
+    </row>
+    <row r="312" spans="1:19" s="7" customFormat="1" ht="22.5">
+      <c r="A312" s="42" t="s">
+        <v>88</v>
+      </c>
+      <c r="B312" s="43"/>
+      <c r="C312" s="44"/>
+      <c r="D312" s="44"/>
+      <c r="E312" s="93"/>
+      <c r="F312" s="93"/>
+      <c r="G312" s="118"/>
+      <c r="H312" s="118"/>
+      <c r="I312" s="56"/>
+      <c r="J312" s="56"/>
+      <c r="K312" s="56"/>
+      <c r="L312" s="82"/>
+      <c r="M312" s="43"/>
+      <c r="N312" s="62"/>
+      <c r="O312" s="14"/>
+      <c r="R312" s="8"/>
+    </row>
+    <row r="313" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A313" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B312" s="130">
+      <c r="B313" s="127">
         <v>168.6</v>
       </c>
-      <c r="C312" s="130">
+      <c r="C313" s="127">
         <v>341.8</v>
       </c>
-      <c r="D312" s="130">
+      <c r="D313" s="127">
         <v>538</v>
       </c>
-      <c r="E312" s="156">
+      <c r="E313" s="153">
         <v>783.9</v>
       </c>
-      <c r="F312" s="162">
+      <c r="F313" s="159">
         <v>991.3</v>
       </c>
-      <c r="G312" s="180">
+      <c r="G313" s="172">
         <v>1185.4000000000001</v>
       </c>
-      <c r="H312" s="130"/>
-[...12 lines deleted...]
-      <c r="A313" s="79" t="s">
+      <c r="H313" s="186">
+        <v>1389.5</v>
+      </c>
+      <c r="I313" s="127"/>
+      <c r="J313" s="127"/>
+      <c r="K313" s="127"/>
+      <c r="L313" s="127"/>
+      <c r="M313" s="127"/>
+      <c r="N313" s="50"/>
+      <c r="O313" s="14"/>
+      <c r="P313" s="6"/>
+      <c r="Q313" s="6"/>
+      <c r="R313" s="6"/>
+    </row>
+    <row r="314" spans="1:19" s="9" customFormat="1" ht="12" customHeight="1">
+      <c r="A314" s="79" t="s">
         <v>63</v>
       </c>
-      <c r="B313" s="130">
+      <c r="B314" s="127">
         <v>168.4</v>
       </c>
-      <c r="C313" s="130">
+      <c r="C314" s="127">
         <v>340.3</v>
       </c>
-      <c r="D313" s="130">
+      <c r="D314" s="127">
         <v>535.20000000000005</v>
       </c>
-      <c r="E313" s="156">
+      <c r="E314" s="153">
         <v>779.9</v>
       </c>
-      <c r="F313" s="162">
+      <c r="F314" s="159">
         <v>986.2</v>
       </c>
-      <c r="G313" s="180">
+      <c r="G314" s="172">
         <v>1179.3</v>
       </c>
-      <c r="H313" s="130"/>
-[...9 lines deleted...]
-      <c r="A314" s="50" t="s">
+      <c r="H314" s="186">
+        <v>1382.4</v>
+      </c>
+      <c r="I314" s="127"/>
+      <c r="J314" s="127"/>
+      <c r="K314" s="127"/>
+      <c r="L314" s="127"/>
+      <c r="M314" s="127"/>
+      <c r="N314" s="79"/>
+      <c r="O314" s="24"/>
+    </row>
+    <row r="315" spans="1:19" s="54" customFormat="1" ht="12" customHeight="1">
+      <c r="A315" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="B314" s="130">
+      <c r="B315" s="127">
         <v>0.2</v>
       </c>
-      <c r="C314" s="130">
+      <c r="C315" s="127">
         <v>1.5</v>
       </c>
-      <c r="D314" s="130">
+      <c r="D315" s="127">
         <v>2.8</v>
       </c>
-      <c r="E314" s="156">
+      <c r="E315" s="153">
         <v>4</v>
       </c>
-      <c r="F314" s="162">
+      <c r="F315" s="159">
         <v>5.0999999999999996</v>
       </c>
-      <c r="G314" s="180">
+      <c r="G315" s="172">
         <v>6.1</v>
       </c>
-      <c r="H314" s="130"/>
-[...22 lines deleted...]
-      <c r="M315" s="43"/>
+      <c r="H315" s="186">
+        <v>7.1</v>
+      </c>
+      <c r="I315" s="127"/>
+      <c r="J315" s="127"/>
+      <c r="K315" s="127"/>
+      <c r="L315" s="127"/>
+      <c r="M315" s="127"/>
       <c r="N315" s="65"/>
-      <c r="O315" s="14"/>
-      <c r="R315" s="4"/>
+      <c r="O315" s="44"/>
+      <c r="R315" s="81"/>
     </row>
     <row r="316" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A316" s="42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A316" s="42"/>
       <c r="B316" s="43"/>
-      <c r="C316" s="44"/>
-      <c r="D316" s="44"/>
+      <c r="C316" s="56"/>
+      <c r="D316" s="56"/>
       <c r="E316" s="93"/>
-      <c r="F316" s="93"/>
+      <c r="F316" s="92"/>
       <c r="G316" s="118"/>
       <c r="H316" s="118"/>
-      <c r="I316" s="87"/>
-[...1 lines deleted...]
-      <c r="K316" s="56"/>
+      <c r="I316" s="94"/>
+      <c r="J316" s="94"/>
+      <c r="K316" s="94"/>
       <c r="L316" s="82"/>
       <c r="M316" s="43"/>
-      <c r="N316" s="62"/>
+      <c r="N316" s="65"/>
       <c r="O316" s="14"/>
       <c r="R316" s="4"/>
     </row>
-    <row r="317" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A317" s="50" t="s">
+    <row r="317" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A317" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="B317" s="43"/>
+      <c r="C317" s="44"/>
+      <c r="D317" s="44"/>
+      <c r="E317" s="93"/>
+      <c r="F317" s="93"/>
+      <c r="G317" s="118"/>
+      <c r="H317" s="118"/>
+      <c r="I317" s="87"/>
+      <c r="J317" s="56"/>
+      <c r="K317" s="56"/>
+      <c r="L317" s="82"/>
+      <c r="M317" s="43"/>
+      <c r="N317" s="62"/>
+      <c r="O317" s="14"/>
+      <c r="R317" s="4"/>
+    </row>
+    <row r="318" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A318" s="50" t="s">
         <v>74</v>
-      </c>
-[...30 lines deleted...]
-        <v>63</v>
       </c>
       <c r="B318" s="117">
         <v>39.700000000000003</v>
       </c>
-      <c r="C318" s="130">
+      <c r="C318" s="127">
         <v>76.599999999999994</v>
       </c>
-      <c r="D318" s="130">
+      <c r="D318" s="127">
         <v>106.9</v>
       </c>
-      <c r="E318" s="156">
+      <c r="E318" s="153">
         <v>122</v>
       </c>
-      <c r="F318" s="162">
+      <c r="F318" s="159">
         <v>144</v>
       </c>
-      <c r="G318" s="180">
+      <c r="G318" s="172">
         <v>164</v>
       </c>
-      <c r="H318" s="130"/>
-[...5 lines deleted...]
-      <c r="N318" s="63"/>
+      <c r="H318" s="186">
+        <v>184.3</v>
+      </c>
+      <c r="I318" s="127"/>
+      <c r="J318" s="127"/>
+      <c r="K318" s="127"/>
+      <c r="L318" s="127"/>
+      <c r="M318" s="127"/>
+      <c r="N318" s="50"/>
       <c r="O318" s="14"/>
-      <c r="R318" s="4"/>
+      <c r="R318" s="6"/>
     </row>
     <row r="319" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A319" s="65"/>
-[...12 lines deleted...]
-      <c r="N319" s="65"/>
+      <c r="A319" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="B319" s="117">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="C319" s="127">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="D319" s="127">
+        <v>106.9</v>
+      </c>
+      <c r="E319" s="153">
+        <v>122</v>
+      </c>
+      <c r="F319" s="159">
+        <v>144</v>
+      </c>
+      <c r="G319" s="172">
+        <v>164</v>
+      </c>
+      <c r="H319" s="186">
+        <v>184.3</v>
+      </c>
+      <c r="I319" s="127"/>
+      <c r="J319" s="127"/>
+      <c r="K319" s="127"/>
+      <c r="L319" s="127"/>
+      <c r="M319" s="127"/>
+      <c r="N319" s="63"/>
       <c r="O319" s="14"/>
       <c r="R319" s="4"/>
     </row>
-    <row r="320" spans="1:19" s="3" customFormat="1" ht="22.5">
-[...2 lines deleted...]
-      </c>
+    <row r="320" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A320" s="65"/>
       <c r="B320" s="43"/>
-      <c r="C320" s="44"/>
-      <c r="D320" s="45"/>
+      <c r="C320" s="56"/>
+      <c r="D320" s="56"/>
       <c r="E320" s="93"/>
       <c r="F320" s="93"/>
       <c r="G320" s="118"/>
       <c r="H320" s="118"/>
-      <c r="I320" s="45"/>
-[...1 lines deleted...]
-      <c r="K320" s="44"/>
+      <c r="I320" s="94"/>
+      <c r="J320" s="94"/>
+      <c r="K320" s="94"/>
       <c r="L320" s="82"/>
-      <c r="M320" s="48"/>
-      <c r="N320" s="62"/>
+      <c r="M320" s="43"/>
+      <c r="N320" s="65"/>
       <c r="O320" s="14"/>
-      <c r="Q320" s="4"/>
       <c r="R320" s="4"/>
     </row>
-    <row r="321" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A321" s="50" t="s">
+    <row r="321" spans="1:20" s="3" customFormat="1" ht="22.5">
+      <c r="A321" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="B321" s="43"/>
+      <c r="C321" s="44"/>
+      <c r="D321" s="45"/>
+      <c r="E321" s="93"/>
+      <c r="F321" s="93"/>
+      <c r="G321" s="118"/>
+      <c r="H321" s="118"/>
+      <c r="I321" s="45"/>
+      <c r="J321" s="47"/>
+      <c r="K321" s="44"/>
+      <c r="L321" s="82"/>
+      <c r="M321" s="48"/>
+      <c r="N321" s="62"/>
+      <c r="O321" s="14"/>
+      <c r="Q321" s="4"/>
+      <c r="R321" s="4"/>
+    </row>
+    <row r="322" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A322" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B321" s="130">
+      <c r="B322" s="127">
         <v>18.5</v>
       </c>
-      <c r="C321" s="130">
+      <c r="C322" s="127">
         <v>36.6</v>
       </c>
-      <c r="D321" s="130">
+      <c r="D322" s="127">
         <v>57.1</v>
       </c>
-      <c r="E321" s="156">
+      <c r="E322" s="153">
         <v>77.7</v>
       </c>
-      <c r="F321" s="162">
+      <c r="F322" s="159">
         <v>98.8</v>
       </c>
-      <c r="G321" s="180">
+      <c r="G322" s="172">
         <v>118.6</v>
       </c>
-      <c r="H321" s="130"/>
-[...10 lines deleted...]
-      <c r="A322" s="63" t="s">
+      <c r="H322" s="186">
+        <v>139.4</v>
+      </c>
+      <c r="I322" s="127"/>
+      <c r="J322" s="127"/>
+      <c r="K322" s="127"/>
+      <c r="L322" s="127"/>
+      <c r="M322" s="127"/>
+      <c r="N322" s="50"/>
+      <c r="O322" s="14"/>
+      <c r="R322" s="6"/>
+    </row>
+    <row r="323" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A323" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="B322" s="130">
+      <c r="B323" s="127">
         <v>18.5</v>
       </c>
-      <c r="C322" s="130">
+      <c r="C323" s="127">
         <v>36.6</v>
       </c>
-      <c r="D322" s="130">
+      <c r="D323" s="127">
         <v>57.1</v>
       </c>
-      <c r="E322" s="156">
+      <c r="E323" s="153">
         <v>77.7</v>
       </c>
-      <c r="F322" s="162">
+      <c r="F323" s="159">
         <v>98.8</v>
       </c>
-      <c r="G322" s="180">
+      <c r="G323" s="172">
         <v>118.6</v>
       </c>
-      <c r="H322" s="130"/>
-[...23 lines deleted...]
-      <c r="N323" s="65"/>
+      <c r="H323" s="186">
+        <v>139.4</v>
+      </c>
+      <c r="I323" s="127"/>
+      <c r="J323" s="127"/>
+      <c r="K323" s="127"/>
+      <c r="L323" s="127"/>
+      <c r="M323" s="127"/>
+      <c r="N323" s="63"/>
       <c r="O323" s="14"/>
       <c r="R323" s="4"/>
     </row>
     <row r="324" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A324" s="42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A324" s="42"/>
       <c r="B324" s="43"/>
       <c r="C324" s="44"/>
       <c r="D324" s="44"/>
       <c r="E324" s="85"/>
       <c r="F324" s="85"/>
       <c r="G324" s="48"/>
       <c r="H324" s="48"/>
-      <c r="I324" s="56"/>
-[...1 lines deleted...]
-      <c r="K324" s="56"/>
+      <c r="I324" s="94"/>
+      <c r="J324" s="94"/>
+      <c r="K324" s="94"/>
       <c r="L324" s="82"/>
       <c r="M324" s="43"/>
-      <c r="N324" s="49"/>
+      <c r="N324" s="65"/>
       <c r="O324" s="14"/>
       <c r="R324" s="4"/>
     </row>
-    <row r="325" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A325" s="50" t="s">
+    <row r="325" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A325" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="B325" s="43"/>
+      <c r="C325" s="44"/>
+      <c r="D325" s="44"/>
+      <c r="E325" s="85"/>
+      <c r="F325" s="85"/>
+      <c r="G325" s="48"/>
+      <c r="H325" s="48"/>
+      <c r="I325" s="56"/>
+      <c r="J325" s="56"/>
+      <c r="K325" s="56"/>
+      <c r="L325" s="82"/>
+      <c r="M325" s="43"/>
+      <c r="N325" s="49"/>
+      <c r="O325" s="14"/>
+      <c r="R325" s="4"/>
+    </row>
+    <row r="326" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A326" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B325" s="43" t="s">
-[...39 lines deleted...]
-      <c r="L326" s="82"/>
+      <c r="B326" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C326" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D326" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E326" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F326" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G326" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="H326" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="I326" s="43"/>
+      <c r="J326" s="43"/>
+      <c r="K326" s="43"/>
+      <c r="L326" s="43"/>
       <c r="M326" s="43"/>
-      <c r="N326" s="49"/>
+      <c r="N326" s="50"/>
       <c r="O326" s="14"/>
-      <c r="R326" s="4"/>
+      <c r="R326" s="6"/>
     </row>
     <row r="327" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A327" s="42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A327" s="42"/>
       <c r="B327" s="43"/>
-      <c r="C327" s="56"/>
-      <c r="D327" s="56"/>
+      <c r="C327" s="94"/>
+      <c r="D327" s="94"/>
       <c r="E327" s="85"/>
       <c r="F327" s="85"/>
       <c r="G327" s="48"/>
       <c r="H327" s="48"/>
-      <c r="I327" s="85"/>
-[...1 lines deleted...]
-      <c r="K327" s="56"/>
+      <c r="I327" s="94"/>
+      <c r="J327" s="94"/>
+      <c r="K327" s="96"/>
       <c r="L327" s="82"/>
       <c r="M327" s="43"/>
-      <c r="N327" s="70"/>
-[...1 lines deleted...]
-      <c r="P327" s="4"/>
+      <c r="N327" s="49"/>
+      <c r="O327" s="14"/>
       <c r="R327" s="4"/>
-      <c r="T327" s="4"/>
-[...2 lines deleted...]
-      <c r="A328" s="50" t="s">
+    </row>
+    <row r="328" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A328" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B328" s="43"/>
+      <c r="C328" s="56"/>
+      <c r="D328" s="56"/>
+      <c r="E328" s="85"/>
+      <c r="F328" s="85"/>
+      <c r="G328" s="48"/>
+      <c r="H328" s="48"/>
+      <c r="I328" s="85"/>
+      <c r="J328" s="56"/>
+      <c r="K328" s="56"/>
+      <c r="L328" s="82"/>
+      <c r="M328" s="43"/>
+      <c r="N328" s="70"/>
+      <c r="O328" s="27"/>
+      <c r="P328" s="4"/>
+      <c r="R328" s="4"/>
+      <c r="T328" s="4"/>
+    </row>
+    <row r="329" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A329" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B328" s="129">
+      <c r="B329" s="126">
         <v>3775</v>
       </c>
-      <c r="C328" s="129">
+      <c r="C329" s="126">
         <v>17782</v>
       </c>
-      <c r="D328" s="129">
+      <c r="D329" s="126">
         <v>31788</v>
       </c>
-      <c r="E328" s="155">
+      <c r="E329" s="152">
         <v>45795</v>
       </c>
-      <c r="F328" s="161">
+      <c r="F329" s="158">
         <v>52019</v>
       </c>
-      <c r="G328" s="179">
+      <c r="G329" s="171">
         <v>58244</v>
       </c>
-      <c r="H328" s="129"/>
-[...12 lines deleted...]
-      <c r="A329" s="80" t="s">
+      <c r="H329" s="185">
+        <v>64468</v>
+      </c>
+      <c r="I329" s="126"/>
+      <c r="J329" s="126"/>
+      <c r="K329" s="126"/>
+      <c r="L329" s="126"/>
+      <c r="M329" s="126"/>
+      <c r="N329" s="50"/>
+      <c r="O329" s="27"/>
+      <c r="P329" s="6"/>
+      <c r="R329" s="6"/>
+      <c r="T329" s="6"/>
+    </row>
+    <row r="330" spans="1:20" s="10" customFormat="1" ht="12" customHeight="1">
+      <c r="A330" s="80" t="s">
         <v>63</v>
       </c>
-      <c r="B329" s="129">
+      <c r="B330" s="126">
         <v>3775</v>
       </c>
-      <c r="C329" s="129">
+      <c r="C330" s="126">
         <v>17782</v>
       </c>
-      <c r="D329" s="129">
+      <c r="D330" s="126">
         <v>31788</v>
       </c>
-      <c r="E329" s="155">
+      <c r="E330" s="152">
         <v>45795</v>
       </c>
-      <c r="F329" s="161">
+      <c r="F330" s="158">
         <v>52019</v>
       </c>
-      <c r="G329" s="179">
+      <c r="G330" s="171">
         <v>58244</v>
       </c>
-      <c r="H329" s="129"/>
-[...34 lines deleted...]
-      <c r="D331" s="44"/>
+      <c r="H330" s="185">
+        <v>64468</v>
+      </c>
+      <c r="I330" s="126"/>
+      <c r="J330" s="126"/>
+      <c r="K330" s="126"/>
+      <c r="L330" s="126"/>
+      <c r="M330" s="126"/>
+      <c r="N330" s="80"/>
+      <c r="O330" s="29"/>
+    </row>
+    <row r="331" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A331" s="42"/>
+      <c r="B331" s="43"/>
+      <c r="C331" s="85"/>
+      <c r="D331" s="85"/>
       <c r="E331" s="85"/>
       <c r="F331" s="85"/>
       <c r="G331" s="48"/>
       <c r="H331" s="48"/>
-      <c r="I331" s="56"/>
-[...1 lines deleted...]
-      <c r="K331" s="44"/>
+      <c r="I331" s="85"/>
+      <c r="J331" s="85"/>
+      <c r="K331" s="85"/>
       <c r="L331" s="82"/>
-      <c r="M331" s="93"/>
-      <c r="N331" s="62"/>
+      <c r="M331" s="43"/>
+      <c r="N331" s="49"/>
       <c r="O331" s="27"/>
       <c r="P331" s="4"/>
       <c r="R331" s="4"/>
       <c r="T331" s="4"/>
     </row>
-    <row r="332" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A332" s="50" t="s">
+    <row r="332" spans="1:20" s="3" customFormat="1" ht="22.5">
+      <c r="A332" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="B332" s="93"/>
+      <c r="C332" s="56"/>
+      <c r="D332" s="44"/>
+      <c r="E332" s="85"/>
+      <c r="F332" s="85"/>
+      <c r="G332" s="48"/>
+      <c r="H332" s="48"/>
+      <c r="I332" s="56"/>
+      <c r="J332" s="45"/>
+      <c r="K332" s="44"/>
+      <c r="L332" s="82"/>
+      <c r="M332" s="93"/>
+      <c r="N332" s="62"/>
+      <c r="O332" s="27"/>
+      <c r="P332" s="4"/>
+      <c r="R332" s="4"/>
+      <c r="T332" s="4"/>
+    </row>
+    <row r="333" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A333" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B332" s="129">
+      <c r="B333" s="126">
         <v>166</v>
       </c>
-      <c r="C332" s="129">
+      <c r="C333" s="126">
         <v>427</v>
       </c>
-      <c r="D332" s="129">
+      <c r="D333" s="126">
         <v>701</v>
       </c>
-      <c r="E332" s="155">
+      <c r="E333" s="152">
         <v>1668</v>
       </c>
-      <c r="F332" s="161">
+      <c r="F333" s="158">
         <v>2880</v>
       </c>
-      <c r="G332" s="179">
+      <c r="G333" s="171">
         <v>4393</v>
       </c>
-      <c r="H332" s="129"/>
-[...12 lines deleted...]
-      <c r="A333" s="71" t="s">
+      <c r="H333" s="185">
+        <v>5482</v>
+      </c>
+      <c r="I333" s="126"/>
+      <c r="J333" s="126"/>
+      <c r="K333" s="126"/>
+      <c r="L333" s="126"/>
+      <c r="M333" s="126"/>
+      <c r="N333" s="50"/>
+      <c r="O333" s="27"/>
+      <c r="P333" s="6"/>
+      <c r="R333" s="6"/>
+      <c r="T333" s="6"/>
+    </row>
+    <row r="334" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1">
+      <c r="A334" s="71" t="s">
         <v>63</v>
       </c>
-      <c r="B333" s="129">
+      <c r="B334" s="126">
         <v>165</v>
       </c>
-      <c r="C333" s="129">
+      <c r="C334" s="126">
         <v>426</v>
       </c>
-      <c r="D333" s="129">
+      <c r="D334" s="126">
         <v>700</v>
       </c>
-      <c r="E333" s="155">
+      <c r="E334" s="152">
         <v>1667</v>
       </c>
-      <c r="F333" s="161">
+      <c r="F334" s="158">
         <v>2879</v>
       </c>
-      <c r="G333" s="179">
+      <c r="G334" s="171">
         <v>4392</v>
       </c>
-      <c r="H333" s="129"/>
-[...35 lines deleted...]
-      <c r="M334" s="129"/>
+      <c r="H334" s="185">
+        <v>5481</v>
+      </c>
+      <c r="I334" s="126"/>
+      <c r="J334" s="126"/>
+      <c r="K334" s="126"/>
+      <c r="L334" s="126"/>
+      <c r="M334" s="126"/>
       <c r="N334" s="71"/>
       <c r="O334" s="26"/>
     </row>
-    <row r="335" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-[...22 lines deleted...]
-      </c>
+    <row r="335" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1">
+      <c r="A335" s="50" t="s">
+        <v>106</v>
+      </c>
+      <c r="B335" s="126">
+        <v>1</v>
+      </c>
+      <c r="C335" s="126">
+        <v>1</v>
+      </c>
+      <c r="D335" s="126">
+        <v>1</v>
+      </c>
+      <c r="E335" s="152">
+        <v>1</v>
+      </c>
+      <c r="F335" s="158">
+        <v>1</v>
+      </c>
+      <c r="G335" s="171">
+        <v>1</v>
+      </c>
+      <c r="H335" s="185">
+        <v>1</v>
+      </c>
+      <c r="I335" s="126"/>
+      <c r="J335" s="126"/>
+      <c r="K335" s="126"/>
+      <c r="L335" s="126"/>
+      <c r="M335" s="126"/>
+      <c r="N335" s="71"/>
+      <c r="O335" s="26"/>
+    </row>
+    <row r="336" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A336" s="42"/>
       <c r="B336" s="43"/>
-      <c r="C336" s="56"/>
-      <c r="D336" s="56"/>
+      <c r="C336" s="85"/>
+      <c r="D336" s="85"/>
       <c r="E336" s="85"/>
-      <c r="F336" s="85"/>
+      <c r="F336" s="82"/>
       <c r="G336" s="48"/>
       <c r="H336" s="48"/>
-      <c r="I336" s="44"/>
-[...1 lines deleted...]
-      <c r="K336" s="56"/>
+      <c r="I336" s="85"/>
+      <c r="J336" s="85"/>
+      <c r="K336" s="85"/>
       <c r="L336" s="82"/>
       <c r="M336" s="43"/>
-      <c r="N336" s="62"/>
+      <c r="N336" s="49"/>
       <c r="O336" s="27"/>
       <c r="P336" s="4"/>
       <c r="R336" s="4"/>
       <c r="T336" s="4"/>
     </row>
-    <row r="337" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A337" s="50" t="s">
+    <row r="337" spans="1:20" s="3" customFormat="1" ht="56.25">
+      <c r="A337" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="B337" s="43"/>
+      <c r="C337" s="56"/>
+      <c r="D337" s="56"/>
+      <c r="E337" s="85"/>
+      <c r="F337" s="85"/>
+      <c r="G337" s="48"/>
+      <c r="H337" s="48"/>
+      <c r="I337" s="44"/>
+      <c r="J337" s="56"/>
+      <c r="K337" s="56"/>
+      <c r="L337" s="82"/>
+      <c r="M337" s="43"/>
+      <c r="N337" s="62"/>
+      <c r="O337" s="27"/>
+      <c r="P337" s="4"/>
+      <c r="R337" s="4"/>
+      <c r="T337" s="4"/>
+    </row>
+    <row r="338" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A338" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B337" s="136" t="s">
-[...33 lines deleted...]
-      <c r="B338" s="136" t="s">
+      <c r="B338" s="133" t="s">
         <v>90</v>
       </c>
       <c r="C338" s="109">
         <v>1</v>
       </c>
-      <c r="D338" s="129">
+      <c r="D338" s="126">
         <v>3</v>
       </c>
-      <c r="E338" s="155">
+      <c r="E338" s="152">
         <v>13</v>
       </c>
-      <c r="F338" s="161">
+      <c r="F338" s="158">
         <v>30</v>
       </c>
-      <c r="G338" s="179">
+      <c r="G338" s="171">
         <v>51</v>
       </c>
-      <c r="H338" s="129"/>
-[...31 lines deleted...]
-      </c>
+      <c r="H338" s="185">
+        <v>63</v>
+      </c>
+      <c r="I338" s="126"/>
+      <c r="J338" s="126"/>
+      <c r="K338" s="126"/>
+      <c r="L338" s="126"/>
+      <c r="M338" s="126"/>
+      <c r="N338" s="50"/>
+      <c r="O338" s="27"/>
+      <c r="P338" s="6"/>
+      <c r="R338" s="6"/>
+      <c r="T338" s="6"/>
+    </row>
+    <row r="339" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1">
+      <c r="A339" s="71" t="s">
+        <v>63</v>
+      </c>
+      <c r="B339" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="C339" s="109">
+        <v>1</v>
+      </c>
+      <c r="D339" s="126">
+        <v>3</v>
+      </c>
+      <c r="E339" s="152">
+        <v>13</v>
+      </c>
+      <c r="F339" s="158">
+        <v>30</v>
+      </c>
+      <c r="G339" s="171">
+        <v>51</v>
+      </c>
+      <c r="H339" s="185">
+        <v>63</v>
+      </c>
+      <c r="I339" s="126"/>
+      <c r="J339" s="126"/>
+      <c r="K339" s="126"/>
+      <c r="L339" s="126"/>
+      <c r="M339" s="126"/>
+      <c r="N339" s="71"/>
+      <c r="O339" s="26"/>
+    </row>
+    <row r="340" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A340" s="42"/>
       <c r="B340" s="43"/>
       <c r="C340" s="44"/>
-      <c r="D340" s="44"/>
+      <c r="D340" s="56"/>
       <c r="E340" s="85"/>
       <c r="F340" s="85"/>
       <c r="G340" s="48"/>
       <c r="H340" s="48"/>
-      <c r="I340" s="56"/>
-[...1 lines deleted...]
-      <c r="K340" s="56"/>
+      <c r="I340" s="45"/>
+      <c r="J340" s="45"/>
+      <c r="K340" s="44"/>
       <c r="L340" s="82"/>
-      <c r="M340" s="43"/>
-[...1 lines deleted...]
-      <c r="O340" s="14"/>
+      <c r="M340" s="48"/>
+      <c r="N340" s="49"/>
+      <c r="O340" s="27"/>
+      <c r="P340" s="4"/>
       <c r="R340" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A341" s="50" t="s">
+      <c r="T340" s="4"/>
+    </row>
+    <row r="341" spans="1:20" s="3" customFormat="1" ht="68.25" customHeight="1">
+      <c r="A341" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="B341" s="43"/>
+      <c r="C341" s="44"/>
+      <c r="D341" s="44"/>
+      <c r="E341" s="85"/>
+      <c r="F341" s="85"/>
+      <c r="G341" s="48"/>
+      <c r="H341" s="48"/>
+      <c r="I341" s="56"/>
+      <c r="J341" s="56"/>
+      <c r="K341" s="56"/>
+      <c r="L341" s="82"/>
+      <c r="M341" s="43"/>
+      <c r="N341" s="62"/>
+      <c r="O341" s="14"/>
+      <c r="R341" s="4"/>
+    </row>
+    <row r="342" spans="1:20" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A342" s="50" t="s">
         <v>92</v>
       </c>
-      <c r="B341" s="130">
+      <c r="B342" s="127">
         <v>1.8</v>
       </c>
-      <c r="C341" s="130">
+      <c r="C342" s="127">
         <v>5.9</v>
       </c>
-      <c r="D341" s="130">
+      <c r="D342" s="127">
         <v>10.1</v>
       </c>
-      <c r="E341" s="156">
+      <c r="E342" s="153">
         <v>15.8</v>
       </c>
-      <c r="F341" s="162">
+      <c r="F342" s="159">
         <v>20.2</v>
       </c>
-      <c r="G341" s="180">
+      <c r="G342" s="172">
         <v>24.1</v>
       </c>
-      <c r="H341" s="130"/>
-[...10 lines deleted...]
-      <c r="A342" s="71" t="s">
+      <c r="H342" s="186">
+        <v>27.5</v>
+      </c>
+      <c r="I342" s="127"/>
+      <c r="J342" s="127"/>
+      <c r="K342" s="127"/>
+      <c r="L342" s="127"/>
+      <c r="M342" s="127"/>
+      <c r="N342" s="50"/>
+      <c r="O342" s="14"/>
+      <c r="R342" s="6"/>
+    </row>
+    <row r="343" spans="1:20" s="11" customFormat="1" ht="12" customHeight="1">
+      <c r="A343" s="71" t="s">
         <v>93</v>
       </c>
-      <c r="B342" s="136" t="s">
-[...2 lines deleted...]
-      <c r="C342" s="130">
+      <c r="B343" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="C343" s="127">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D342" s="130">
+      <c r="D343" s="127">
         <v>4.7</v>
       </c>
-      <c r="E342" s="156">
+      <c r="E343" s="153">
         <v>7</v>
       </c>
-      <c r="F342" s="162">
+      <c r="F343" s="159">
         <v>7</v>
       </c>
-      <c r="G342" s="180">
+      <c r="G343" s="172">
         <v>7</v>
       </c>
-      <c r="H342" s="130"/>
-[...9 lines deleted...]
-      <c r="A343" s="50" t="s">
+      <c r="H343" s="186">
+        <v>7</v>
+      </c>
+      <c r="I343" s="127"/>
+      <c r="J343" s="127"/>
+      <c r="K343" s="127"/>
+      <c r="L343" s="127"/>
+      <c r="M343" s="127"/>
+      <c r="N343" s="71"/>
+      <c r="O343" s="26"/>
+    </row>
+    <row r="344" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A344" s="50" t="s">
         <v>91</v>
       </c>
-      <c r="B343" s="130">
+      <c r="B344" s="127">
         <v>1.8</v>
       </c>
-      <c r="C343" s="130">
+      <c r="C344" s="127">
         <v>3.6</v>
       </c>
-      <c r="D343" s="130">
+      <c r="D344" s="127">
         <v>5.4</v>
       </c>
-      <c r="E343" s="156">
+      <c r="E344" s="153">
         <v>8.8000000000000007</v>
       </c>
-      <c r="F343" s="162">
+      <c r="F344" s="159">
         <v>13.2</v>
       </c>
-      <c r="G343" s="180">
+      <c r="G344" s="172">
         <v>17.100000000000001</v>
       </c>
-      <c r="H343" s="130"/>
-[...7 lines deleted...]
-      <c r="P343" s="3" t="s">
+      <c r="H344" s="186">
+        <v>20.5</v>
+      </c>
+      <c r="I344" s="127"/>
+      <c r="J344" s="127"/>
+      <c r="K344" s="127"/>
+      <c r="L344" s="127"/>
+      <c r="M344" s="127"/>
+      <c r="N344" s="50"/>
+      <c r="O344" s="14"/>
+      <c r="P344" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="Q343" s="4"/>
-[...17 lines deleted...]
-      <c r="O344" s="14"/>
+      <c r="Q344" s="4"/>
       <c r="R344" s="4"/>
     </row>
-    <row r="345" spans="1:20" s="3" customFormat="1" ht="21.75" customHeight="1">
-[...5 lines deleted...]
-      <c r="D345" s="45"/>
+    <row r="345" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A345" s="42"/>
+      <c r="B345" s="94"/>
+      <c r="C345" s="94"/>
+      <c r="D345" s="94"/>
       <c r="E345" s="85"/>
       <c r="F345" s="85"/>
       <c r="G345" s="43"/>
       <c r="H345" s="43"/>
-      <c r="I345" s="45"/>
-[...1 lines deleted...]
-      <c r="K345" s="45"/>
+      <c r="I345" s="94"/>
+      <c r="J345" s="94"/>
+      <c r="K345" s="94"/>
       <c r="L345" s="82"/>
-      <c r="M345" s="45"/>
-      <c r="N345" s="62"/>
+      <c r="M345" s="94"/>
+      <c r="N345" s="49"/>
       <c r="O345" s="14"/>
       <c r="R345" s="4"/>
     </row>
-    <row r="346" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-[...27 lines deleted...]
-      <c r="N346" s="50"/>
+    <row r="346" spans="1:20" s="3" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A346" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B346" s="45"/>
+      <c r="C346" s="44"/>
+      <c r="D346" s="45"/>
+      <c r="E346" s="85"/>
+      <c r="F346" s="85"/>
+      <c r="G346" s="43"/>
+      <c r="H346" s="43"/>
+      <c r="I346" s="45"/>
+      <c r="J346" s="45"/>
+      <c r="K346" s="45"/>
+      <c r="L346" s="82"/>
+      <c r="M346" s="45"/>
+      <c r="N346" s="62"/>
       <c r="O346" s="14"/>
       <c r="R346" s="4"/>
     </row>
     <row r="347" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A347" s="50" t="s">
-        <v>63</v>
-[...24 lines deleted...]
-      <c r="M347" s="129"/>
+        <v>74</v>
+      </c>
+      <c r="B347" s="109">
+        <v>6722</v>
+      </c>
+      <c r="C347" s="126">
+        <v>12826</v>
+      </c>
+      <c r="D347" s="126">
+        <v>20694</v>
+      </c>
+      <c r="E347" s="152">
+        <v>28553</v>
+      </c>
+      <c r="F347" s="158">
+        <v>37872</v>
+      </c>
+      <c r="G347" s="171">
+        <v>47353</v>
+      </c>
+      <c r="H347" s="185">
+        <v>57799</v>
+      </c>
+      <c r="I347" s="126"/>
+      <c r="J347" s="126"/>
+      <c r="K347" s="126"/>
+      <c r="L347" s="126"/>
+      <c r="M347" s="126"/>
       <c r="N347" s="50"/>
       <c r="O347" s="14"/>
       <c r="R347" s="4"/>
     </row>
     <row r="348" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A348" s="50" t="s">
-        <v>64</v>
-[...24 lines deleted...]
-      <c r="M348" s="100"/>
+        <v>63</v>
+      </c>
+      <c r="B348" s="138" t="s">
+        <v>90</v>
+      </c>
+      <c r="C348" s="138" t="s">
+        <v>90</v>
+      </c>
+      <c r="D348" s="126">
+        <v>1</v>
+      </c>
+      <c r="E348" s="152">
+        <v>1</v>
+      </c>
+      <c r="F348" s="158">
+        <v>1</v>
+      </c>
+      <c r="G348" s="171">
+        <v>1</v>
+      </c>
+      <c r="H348" s="185">
+        <v>1</v>
+      </c>
+      <c r="I348" s="126"/>
+      <c r="J348" s="126"/>
+      <c r="K348" s="126"/>
+      <c r="L348" s="126"/>
+      <c r="M348" s="126"/>
       <c r="N348" s="50"/>
       <c r="O348" s="14"/>
       <c r="R348" s="4"/>
     </row>
     <row r="349" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A349" s="51" t="s">
-[...14 lines deleted...]
-      <c r="N349" s="51"/>
+      <c r="A349" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="B349" s="138" t="s">
+        <v>90</v>
+      </c>
+      <c r="C349" s="82" t="s">
+        <v>90</v>
+      </c>
+      <c r="D349" s="82" t="s">
+        <v>90</v>
+      </c>
+      <c r="E349" s="82" t="s">
+        <v>90</v>
+      </c>
+      <c r="F349" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G349" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="H349" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="I349" s="100"/>
+      <c r="J349" s="100"/>
+      <c r="K349" s="100"/>
+      <c r="L349" s="100"/>
+      <c r="M349" s="100"/>
+      <c r="N349" s="50"/>
       <c r="O349" s="14"/>
       <c r="R349" s="4"/>
     </row>
     <row r="350" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A350" s="50" t="s">
-[...26 lines deleted...]
-      <c r="N350" s="50"/>
+      <c r="A350" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B350" s="44"/>
+      <c r="C350" s="84"/>
+      <c r="D350" s="121"/>
+      <c r="E350" s="150"/>
+      <c r="F350" s="97"/>
+      <c r="G350" s="169"/>
+      <c r="H350" s="183"/>
+      <c r="I350" s="102"/>
+      <c r="J350" s="102"/>
+      <c r="K350" s="107"/>
+      <c r="L350" s="98"/>
+      <c r="M350" s="107"/>
+      <c r="N350" s="51"/>
       <c r="O350" s="14"/>
       <c r="R350" s="4"/>
     </row>
     <row r="351" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A351" s="42"/>
-[...12 lines deleted...]
-      <c r="N351" s="65"/>
+      <c r="A351" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B351" s="109">
+        <v>6722</v>
+      </c>
+      <c r="C351" s="126">
+        <v>12826</v>
+      </c>
+      <c r="D351" s="126">
+        <v>20693</v>
+      </c>
+      <c r="E351" s="152">
+        <v>28552</v>
+      </c>
+      <c r="F351" s="158">
+        <v>37871</v>
+      </c>
+      <c r="G351" s="171">
+        <v>47352</v>
+      </c>
+      <c r="H351" s="185">
+        <v>57798</v>
+      </c>
+      <c r="I351" s="126"/>
+      <c r="J351" s="126"/>
+      <c r="K351" s="126"/>
+      <c r="L351" s="126"/>
+      <c r="M351" s="126"/>
+      <c r="N351" s="50"/>
       <c r="O351" s="14"/>
       <c r="R351" s="4"/>
     </row>
-    <row r="352" spans="1:20" s="3" customFormat="1" ht="33.75">
-[...2 lines deleted...]
-      </c>
+    <row r="352" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A352" s="42"/>
       <c r="B352" s="43"/>
       <c r="C352" s="44"/>
       <c r="D352" s="44"/>
       <c r="E352" s="85"/>
       <c r="F352" s="85"/>
       <c r="G352" s="48"/>
       <c r="H352" s="48"/>
-      <c r="I352" s="56"/>
+      <c r="I352" s="45"/>
       <c r="J352" s="45"/>
       <c r="K352" s="44"/>
       <c r="L352" s="82"/>
-      <c r="M352" s="43"/>
-      <c r="N352" s="62"/>
+      <c r="M352" s="48"/>
+      <c r="N352" s="65"/>
       <c r="O352" s="14"/>
-      <c r="Q352" s="4"/>
       <c r="R352" s="4"/>
     </row>
-    <row r="353" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-[...27 lines deleted...]
-      <c r="N353" s="50"/>
+    <row r="353" spans="1:18" s="3" customFormat="1" ht="33.75">
+      <c r="A353" s="42" t="s">
+        <v>26</v>
+      </c>
+      <c r="B353" s="43"/>
+      <c r="C353" s="44"/>
+      <c r="D353" s="44"/>
+      <c r="E353" s="85"/>
+      <c r="F353" s="85"/>
+      <c r="G353" s="48"/>
+      <c r="H353" s="48"/>
+      <c r="I353" s="56"/>
+      <c r="J353" s="45"/>
+      <c r="K353" s="44"/>
+      <c r="L353" s="82"/>
+      <c r="M353" s="43"/>
+      <c r="N353" s="62"/>
       <c r="O353" s="14"/>
-      <c r="Q353" s="6"/>
-      <c r="R353" s="6"/>
+      <c r="Q353" s="4"/>
+      <c r="R353" s="4"/>
     </row>
     <row r="354" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A354" s="50" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="B354" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C354" s="83" t="s">
         <v>90</v>
       </c>
       <c r="D354" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="E354" s="155">
+      <c r="E354" s="152">
         <v>47</v>
       </c>
-      <c r="F354" s="161">
+      <c r="F354" s="158">
         <v>66</v>
       </c>
-      <c r="G354" s="179">
+      <c r="G354" s="171">
         <v>66</v>
       </c>
-      <c r="H354" s="83"/>
+      <c r="H354" s="185">
+        <v>202</v>
+      </c>
       <c r="I354" s="83"/>
       <c r="J354" s="83"/>
       <c r="K354" s="83"/>
       <c r="L354" s="83"/>
       <c r="M354" s="83"/>
       <c r="N354" s="50"/>
       <c r="O354" s="14"/>
       <c r="Q354" s="6"/>
       <c r="R354" s="6"/>
     </row>
-    <row r="355" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+    <row r="355" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
       <c r="A355" s="50" t="s">
-        <v>62</v>
-[...24 lines deleted...]
-      <c r="M355" s="88"/>
+        <v>63</v>
+      </c>
+      <c r="B355" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C355" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D355" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="E355" s="152">
+        <v>47</v>
+      </c>
+      <c r="F355" s="158">
+        <v>66</v>
+      </c>
+      <c r="G355" s="171">
+        <v>66</v>
+      </c>
+      <c r="H355" s="185">
+        <v>202</v>
+      </c>
+      <c r="I355" s="83"/>
+      <c r="J355" s="83"/>
+      <c r="K355" s="83"/>
+      <c r="L355" s="83"/>
+      <c r="M355" s="83"/>
       <c r="N355" s="50"/>
       <c r="O355" s="14"/>
-      <c r="Q355" s="4"/>
-      <c r="R355" s="4"/>
+      <c r="Q355" s="6"/>
+      <c r="R355" s="6"/>
     </row>
     <row r="356" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A356" s="42"/>
-[...12 lines deleted...]
-      <c r="N356" s="49"/>
+      <c r="A356" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B356" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="C356" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="D356" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="E356" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="F356" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="G356" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="H356" s="88" t="s">
+        <v>90</v>
+      </c>
+      <c r="I356" s="88"/>
+      <c r="J356" s="88"/>
+      <c r="K356" s="88"/>
+      <c r="L356" s="88"/>
+      <c r="M356" s="88"/>
+      <c r="N356" s="50"/>
       <c r="O356" s="14"/>
       <c r="Q356" s="4"/>
       <c r="R356" s="4"/>
     </row>
     <row r="357" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A357" s="42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A357" s="42"/>
       <c r="B357" s="43"/>
-      <c r="C357" s="56"/>
-      <c r="D357" s="44"/>
+      <c r="C357" s="85"/>
+      <c r="D357" s="85"/>
       <c r="E357" s="85"/>
       <c r="F357" s="85"/>
       <c r="G357" s="48"/>
       <c r="H357" s="48"/>
-      <c r="I357" s="45"/>
-[...1 lines deleted...]
-      <c r="K357" s="44"/>
+      <c r="I357" s="44"/>
+      <c r="J357" s="85"/>
+      <c r="K357" s="85"/>
       <c r="L357" s="82"/>
       <c r="M357" s="43"/>
-      <c r="N357" s="62"/>
+      <c r="N357" s="49"/>
       <c r="O357" s="14"/>
       <c r="Q357" s="4"/>
       <c r="R357" s="4"/>
     </row>
-    <row r="358" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A358" s="50" t="s">
+    <row r="358" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A358" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B358" s="43"/>
+      <c r="C358" s="56"/>
+      <c r="D358" s="44"/>
+      <c r="E358" s="85"/>
+      <c r="F358" s="85"/>
+      <c r="G358" s="48"/>
+      <c r="H358" s="48"/>
+      <c r="I358" s="45"/>
+      <c r="J358" s="45"/>
+      <c r="K358" s="44"/>
+      <c r="L358" s="82"/>
+      <c r="M358" s="43"/>
+      <c r="N358" s="62"/>
+      <c r="O358" s="14"/>
+      <c r="Q358" s="4"/>
+      <c r="R358" s="4"/>
+    </row>
+    <row r="359" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A359" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B358" s="129">
+      <c r="B359" s="126">
         <v>20826</v>
       </c>
-      <c r="C358" s="129">
+      <c r="C359" s="126">
         <v>50737</v>
       </c>
-      <c r="D358" s="129">
+      <c r="D359" s="126">
         <v>80461</v>
       </c>
-      <c r="E358" s="155">
+      <c r="E359" s="152">
         <v>124589</v>
       </c>
-      <c r="F358" s="161">
+      <c r="F359" s="158">
         <v>164332</v>
       </c>
-      <c r="G358" s="179">
+      <c r="G359" s="171">
         <v>207599</v>
       </c>
-      <c r="H358" s="129"/>
-[...37 lines deleted...]
-      <c r="M359" s="129"/>
+      <c r="H359" s="185">
+        <v>245834</v>
+      </c>
+      <c r="I359" s="126"/>
+      <c r="J359" s="126"/>
+      <c r="K359" s="126"/>
+      <c r="L359" s="126"/>
+      <c r="M359" s="126"/>
       <c r="N359" s="50"/>
       <c r="O359" s="14"/>
-      <c r="Q359" s="4"/>
-      <c r="R359" s="4"/>
+      <c r="Q359" s="6"/>
+      <c r="R359" s="6"/>
     </row>
     <row r="360" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A360" s="50" t="s">
-        <v>62</v>
-[...24 lines deleted...]
-      <c r="M360" s="129"/>
+        <v>63</v>
+      </c>
+      <c r="B360" s="126">
+        <v>6649</v>
+      </c>
+      <c r="C360" s="126">
+        <v>20254</v>
+      </c>
+      <c r="D360" s="126">
+        <v>34239</v>
+      </c>
+      <c r="E360" s="152">
+        <v>57638</v>
+      </c>
+      <c r="F360" s="158">
+        <v>80660</v>
+      </c>
+      <c r="G360" s="171">
+        <v>102266</v>
+      </c>
+      <c r="H360" s="185">
+        <v>121748</v>
+      </c>
+      <c r="I360" s="126"/>
+      <c r="J360" s="126"/>
+      <c r="K360" s="126"/>
+      <c r="L360" s="126"/>
+      <c r="M360" s="126"/>
       <c r="N360" s="50"/>
       <c r="O360" s="14"/>
       <c r="Q360" s="4"/>
       <c r="R360" s="4"/>
     </row>
     <row r="361" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A361" s="50" t="s">
-        <v>64</v>
-[...24 lines deleted...]
-      <c r="M361" s="129"/>
+        <v>62</v>
+      </c>
+      <c r="B361" s="126">
+        <v>773</v>
+      </c>
+      <c r="C361" s="126">
+        <v>5776</v>
+      </c>
+      <c r="D361" s="126">
+        <v>10778</v>
+      </c>
+      <c r="E361" s="152">
+        <v>15781</v>
+      </c>
+      <c r="F361" s="158">
+        <v>15937</v>
+      </c>
+      <c r="G361" s="171">
+        <v>16094</v>
+      </c>
+      <c r="H361" s="185">
+        <v>16250</v>
+      </c>
+      <c r="I361" s="126"/>
+      <c r="J361" s="126"/>
+      <c r="K361" s="126"/>
+      <c r="L361" s="126"/>
+      <c r="M361" s="126"/>
       <c r="N361" s="50"/>
       <c r="O361" s="14"/>
       <c r="Q361" s="4"/>
       <c r="R361" s="4"/>
     </row>
     <row r="362" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A362" s="51" t="s">
-[...14 lines deleted...]
-      <c r="N362" s="51"/>
+      <c r="A362" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="B362" s="126">
+        <v>13404</v>
+      </c>
+      <c r="C362" s="126">
+        <v>24707</v>
+      </c>
+      <c r="D362" s="126">
+        <v>35444</v>
+      </c>
+      <c r="E362" s="152">
+        <v>51169</v>
+      </c>
+      <c r="F362" s="158">
+        <v>67735</v>
+      </c>
+      <c r="G362" s="171">
+        <v>89240</v>
+      </c>
+      <c r="H362" s="185">
+        <v>107836</v>
+      </c>
+      <c r="I362" s="126"/>
+      <c r="J362" s="126"/>
+      <c r="K362" s="126"/>
+      <c r="L362" s="126"/>
+      <c r="M362" s="126"/>
+      <c r="N362" s="50"/>
       <c r="O362" s="14"/>
       <c r="Q362" s="4"/>
       <c r="R362" s="4"/>
     </row>
     <row r="363" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A363" s="50" t="s">
-[...26 lines deleted...]
-      <c r="N363" s="50"/>
+      <c r="A363" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B363" s="44"/>
+      <c r="C363" s="44"/>
+      <c r="D363" s="44"/>
+      <c r="E363" s="143"/>
+      <c r="F363" s="83"/>
+      <c r="G363" s="167"/>
+      <c r="H363" s="53"/>
+      <c r="I363" s="83"/>
+      <c r="J363" s="44"/>
+      <c r="K363" s="83"/>
+      <c r="L363" s="99"/>
+      <c r="M363" s="83"/>
+      <c r="N363" s="51"/>
       <c r="O363" s="14"/>
       <c r="Q363" s="4"/>
       <c r="R363" s="4"/>
     </row>
     <row r="364" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A364" s="50" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="B364" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C364" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D364" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E364" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F364" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G364" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H364" s="100"/>
+      <c r="H364" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I364" s="100"/>
       <c r="J364" s="100"/>
       <c r="K364" s="100"/>
       <c r="L364" s="100"/>
       <c r="M364" s="100"/>
       <c r="N364" s="50"/>
       <c r="O364" s="14"/>
       <c r="Q364" s="4"/>
       <c r="R364" s="4"/>
     </row>
     <row r="365" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A365" s="50" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B365" s="84" t="s">
         <v>90</v>
       </c>
       <c r="C365" s="84" t="s">
         <v>90</v>
       </c>
       <c r="D365" s="84" t="s">
         <v>90</v>
       </c>
       <c r="E365" s="84" t="s">
         <v>90</v>
       </c>
       <c r="F365" s="84" t="s">
         <v>90</v>
       </c>
       <c r="G365" s="84" t="s">
         <v>90</v>
       </c>
-      <c r="H365" s="100"/>
+      <c r="H365" s="84" t="s">
+        <v>90</v>
+      </c>
       <c r="I365" s="100"/>
       <c r="J365" s="100"/>
       <c r="K365" s="100"/>
       <c r="L365" s="100"/>
       <c r="M365" s="100"/>
       <c r="N365" s="50"/>
       <c r="O365" s="14"/>
       <c r="Q365" s="4"/>
       <c r="R365" s="4"/>
     </row>
     <row r="366" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A366" s="50" t="s">
-        <v>71</v>
-[...24 lines deleted...]
-      <c r="M366" s="99"/>
+        <v>81</v>
+      </c>
+      <c r="B366" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="C366" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="D366" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="E366" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="F366" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="G366" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="H366" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="I366" s="100"/>
+      <c r="J366" s="100"/>
+      <c r="K366" s="100"/>
+      <c r="L366" s="100"/>
+      <c r="M366" s="100"/>
       <c r="N366" s="50"/>
       <c r="O366" s="14"/>
       <c r="Q366" s="4"/>
       <c r="R366" s="4"/>
     </row>
     <row r="367" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A367" s="50" t="s">
-        <v>7</v>
-[...24 lines deleted...]
-      <c r="M367" s="101"/>
+        <v>71</v>
+      </c>
+      <c r="B367" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C367" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D367" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="E367" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="F367" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G367" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="H367" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I367" s="99"/>
+      <c r="J367" s="99"/>
+      <c r="K367" s="99"/>
+      <c r="L367" s="99"/>
+      <c r="M367" s="99"/>
       <c r="N367" s="50"/>
       <c r="O367" s="14"/>
+      <c r="Q367" s="4"/>
       <c r="R367" s="4"/>
     </row>
     <row r="368" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A368" s="50" t="s">
-        <v>61</v>
-[...24 lines deleted...]
-      <c r="M368" s="99"/>
+        <v>7</v>
+      </c>
+      <c r="B368" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C368" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D368" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E368" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F368" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G368" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="H368" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="I368" s="101"/>
+      <c r="J368" s="101"/>
+      <c r="K368" s="101"/>
+      <c r="L368" s="101"/>
+      <c r="M368" s="101"/>
       <c r="N368" s="50"/>
       <c r="O368" s="14"/>
+      <c r="R368" s="4"/>
     </row>
     <row r="369" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A369" s="42"/>
-[...12 lines deleted...]
-      <c r="N369" s="49"/>
+      <c r="A369" s="50" t="s">
+        <v>61</v>
+      </c>
+      <c r="B369" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C369" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D369" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="E369" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="F369" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="G369" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="H369" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I369" s="99"/>
+      <c r="J369" s="99"/>
+      <c r="K369" s="99"/>
+      <c r="L369" s="99"/>
+      <c r="M369" s="99"/>
+      <c r="N369" s="50"/>
       <c r="O369" s="14"/>
-      <c r="Q369" s="4"/>
-      <c r="R369" s="4"/>
     </row>
     <row r="370" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A370" s="42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A370" s="42"/>
       <c r="B370" s="43"/>
-      <c r="C370" s="56"/>
-      <c r="D370" s="56"/>
+      <c r="C370" s="97"/>
+      <c r="D370" s="85"/>
       <c r="E370" s="85"/>
       <c r="F370" s="85"/>
-      <c r="G370" s="48"/>
-[...3 lines deleted...]
-      <c r="K370" s="56"/>
+      <c r="G370" s="43"/>
+      <c r="H370" s="43"/>
+      <c r="I370" s="85"/>
+      <c r="J370" s="85"/>
+      <c r="K370" s="85"/>
       <c r="L370" s="82"/>
       <c r="M370" s="43"/>
-      <c r="N370" s="62"/>
+      <c r="N370" s="49"/>
       <c r="O370" s="14"/>
       <c r="Q370" s="4"/>
       <c r="R370" s="4"/>
     </row>
-    <row r="371" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A371" s="50" t="s">
+    <row r="371" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A371" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B371" s="43"/>
+      <c r="C371" s="56"/>
+      <c r="D371" s="56"/>
+      <c r="E371" s="85"/>
+      <c r="F371" s="85"/>
+      <c r="G371" s="48"/>
+      <c r="H371" s="48"/>
+      <c r="I371" s="56"/>
+      <c r="J371" s="56"/>
+      <c r="K371" s="56"/>
+      <c r="L371" s="82"/>
+      <c r="M371" s="43"/>
+      <c r="N371" s="62"/>
+      <c r="O371" s="14"/>
+      <c r="Q371" s="4"/>
+      <c r="R371" s="4"/>
+    </row>
+    <row r="372" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A372" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B371" s="129">
+      <c r="B372" s="126">
         <v>6610</v>
       </c>
-      <c r="C371" s="129">
+      <c r="C372" s="126">
         <v>17156</v>
       </c>
-      <c r="D371" s="129">
+      <c r="D372" s="126">
         <v>35653</v>
       </c>
-      <c r="E371" s="155">
+      <c r="E372" s="152">
         <v>49513</v>
       </c>
-      <c r="F371" s="161">
+      <c r="F372" s="158">
         <v>62957</v>
       </c>
-      <c r="G371" s="179">
+      <c r="G372" s="171">
         <v>75784</v>
       </c>
-      <c r="H371" s="129"/>
-[...36 lines deleted...]
-      <c r="M372" s="129"/>
+      <c r="H372" s="185">
+        <v>88606</v>
+      </c>
+      <c r="I372" s="126"/>
+      <c r="J372" s="126"/>
+      <c r="K372" s="126"/>
+      <c r="L372" s="126"/>
+      <c r="M372" s="126"/>
       <c r="N372" s="50"/>
       <c r="O372" s="14"/>
-      <c r="R372" s="4"/>
+      <c r="R372" s="6"/>
     </row>
     <row r="373" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A373" s="50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B373" s="109">
-        <v>27</v>
-[...21 lines deleted...]
-      <c r="M373" s="129"/>
+        <v>6583</v>
+      </c>
+      <c r="C373" s="126">
+        <v>17066</v>
+      </c>
+      <c r="D373" s="126">
+        <v>35494</v>
+      </c>
+      <c r="E373" s="152">
+        <v>49280</v>
+      </c>
+      <c r="F373" s="158">
+        <v>62661</v>
+      </c>
+      <c r="G373" s="171">
+        <v>75432</v>
+      </c>
+      <c r="H373" s="185">
+        <v>88192</v>
+      </c>
+      <c r="I373" s="126"/>
+      <c r="J373" s="126"/>
+      <c r="K373" s="126"/>
+      <c r="L373" s="126"/>
+      <c r="M373" s="126"/>
       <c r="N373" s="50"/>
       <c r="O373" s="14"/>
-      <c r="Q373" s="4"/>
       <c r="R373" s="4"/>
     </row>
     <row r="374" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A374" s="42"/>
-[...12 lines deleted...]
-      <c r="N374" s="49"/>
+      <c r="A374" s="50" t="s">
+        <v>62</v>
+      </c>
+      <c r="B374" s="109">
+        <v>27</v>
+      </c>
+      <c r="C374" s="126">
+        <v>90</v>
+      </c>
+      <c r="D374" s="126">
+        <v>159</v>
+      </c>
+      <c r="E374" s="152">
+        <v>233</v>
+      </c>
+      <c r="F374" s="158">
+        <v>296</v>
+      </c>
+      <c r="G374" s="171">
+        <v>352</v>
+      </c>
+      <c r="H374" s="185">
+        <v>414</v>
+      </c>
+      <c r="I374" s="126"/>
+      <c r="J374" s="126"/>
+      <c r="K374" s="126"/>
+      <c r="L374" s="126"/>
+      <c r="M374" s="126"/>
+      <c r="N374" s="50"/>
       <c r="O374" s="14"/>
+      <c r="Q374" s="4"/>
       <c r="R374" s="4"/>
     </row>
-    <row r="375" spans="1:18" s="3" customFormat="1" ht="78.75">
-[...2 lines deleted...]
-      </c>
+    <row r="375" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A375" s="42"/>
       <c r="B375" s="43"/>
-      <c r="C375" s="85"/>
+      <c r="C375" s="44"/>
       <c r="D375" s="44"/>
       <c r="E375" s="85"/>
       <c r="F375" s="85"/>
       <c r="G375" s="43"/>
       <c r="H375" s="43"/>
       <c r="I375" s="45"/>
-      <c r="J375" s="47"/>
-      <c r="K375" s="47"/>
+      <c r="J375" s="45"/>
+      <c r="K375" s="45"/>
       <c r="L375" s="82"/>
       <c r="M375" s="48"/>
-      <c r="N375" s="57"/>
+      <c r="N375" s="49"/>
       <c r="O375" s="14"/>
       <c r="R375" s="4"/>
     </row>
-    <row r="376" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A376" s="51" t="s">
+    <row r="376" spans="1:18" s="3" customFormat="1" ht="78.75">
+      <c r="A376" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="B376" s="43"/>
+      <c r="C376" s="85"/>
+      <c r="D376" s="44"/>
+      <c r="E376" s="85"/>
+      <c r="F376" s="85"/>
+      <c r="G376" s="43"/>
+      <c r="H376" s="43"/>
+      <c r="I376" s="45"/>
+      <c r="J376" s="47"/>
+      <c r="K376" s="47"/>
+      <c r="L376" s="82"/>
+      <c r="M376" s="48"/>
+      <c r="N376" s="57"/>
+      <c r="O376" s="14"/>
+      <c r="R376" s="4"/>
+    </row>
+    <row r="377" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A377" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B376" s="129">
+      <c r="B377" s="126">
         <v>6610</v>
       </c>
-      <c r="C376" s="129">
+      <c r="C377" s="126">
         <v>17156</v>
       </c>
-      <c r="D376" s="129">
+      <c r="D377" s="126">
         <v>35653</v>
       </c>
-      <c r="E376" s="155">
+      <c r="E377" s="152">
         <v>49513</v>
       </c>
-      <c r="F376" s="161">
+      <c r="F377" s="158">
         <v>62957</v>
       </c>
-      <c r="G376" s="179">
+      <c r="G377" s="171">
         <v>75784</v>
       </c>
-      <c r="H376" s="129"/>
-[...36 lines deleted...]
-      <c r="M377" s="129"/>
+      <c r="H377" s="185">
+        <v>88606</v>
+      </c>
+      <c r="I377" s="126"/>
+      <c r="J377" s="126"/>
+      <c r="K377" s="126"/>
+      <c r="L377" s="126"/>
+      <c r="M377" s="126"/>
       <c r="N377" s="51"/>
       <c r="O377" s="14"/>
-      <c r="R377" s="4"/>
+      <c r="R377" s="6"/>
     </row>
     <row r="378" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A378" s="51" t="s">
-        <v>62</v>
+      <c r="A378" s="72" t="s">
+        <v>63</v>
       </c>
       <c r="B378" s="109">
-        <v>27</v>
-[...21 lines deleted...]
-      <c r="M378" s="129"/>
+        <v>6583</v>
+      </c>
+      <c r="C378" s="126">
+        <v>17066</v>
+      </c>
+      <c r="D378" s="126">
+        <v>35494</v>
+      </c>
+      <c r="E378" s="152">
+        <v>49280</v>
+      </c>
+      <c r="F378" s="158">
+        <v>62661</v>
+      </c>
+      <c r="G378" s="171">
+        <v>75432</v>
+      </c>
+      <c r="H378" s="185">
+        <v>88192</v>
+      </c>
+      <c r="I378" s="126"/>
+      <c r="J378" s="126"/>
+      <c r="K378" s="126"/>
+      <c r="L378" s="126"/>
+      <c r="M378" s="126"/>
       <c r="N378" s="51"/>
       <c r="O378" s="14"/>
-      <c r="Q378" s="4"/>
       <c r="R378" s="4"/>
     </row>
     <row r="379" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A379" s="42"/>
-[...12 lines deleted...]
-      <c r="N379" s="49"/>
+      <c r="A379" s="51" t="s">
+        <v>62</v>
+      </c>
+      <c r="B379" s="109">
+        <v>27</v>
+      </c>
+      <c r="C379" s="126">
+        <v>90</v>
+      </c>
+      <c r="D379" s="126">
+        <v>159</v>
+      </c>
+      <c r="E379" s="152">
+        <v>233</v>
+      </c>
+      <c r="F379" s="158">
+        <v>296</v>
+      </c>
+      <c r="G379" s="171">
+        <v>352</v>
+      </c>
+      <c r="H379" s="185">
+        <v>414</v>
+      </c>
+      <c r="I379" s="126"/>
+      <c r="J379" s="126"/>
+      <c r="K379" s="126"/>
+      <c r="L379" s="126"/>
+      <c r="M379" s="126"/>
+      <c r="N379" s="51"/>
       <c r="O379" s="14"/>
       <c r="Q379" s="4"/>
       <c r="R379" s="4"/>
     </row>
     <row r="380" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A380" s="42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A380" s="42"/>
       <c r="B380" s="43"/>
       <c r="C380" s="44"/>
       <c r="D380" s="44"/>
       <c r="E380" s="85"/>
       <c r="F380" s="85"/>
-      <c r="G380" s="48"/>
-[...3 lines deleted...]
-      <c r="K380" s="56"/>
+      <c r="G380" s="43"/>
+      <c r="H380" s="43"/>
+      <c r="I380" s="85"/>
+      <c r="J380" s="85"/>
+      <c r="K380" s="85"/>
       <c r="L380" s="82"/>
       <c r="M380" s="43"/>
-      <c r="N380" s="62"/>
+      <c r="N380" s="49"/>
       <c r="O380" s="14"/>
+      <c r="Q380" s="4"/>
       <c r="R380" s="4"/>
     </row>
-    <row r="381" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A381" s="50" t="s">
+    <row r="381" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A381" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="B381" s="43"/>
+      <c r="C381" s="44"/>
+      <c r="D381" s="44"/>
+      <c r="E381" s="85"/>
+      <c r="F381" s="85"/>
+      <c r="G381" s="48"/>
+      <c r="H381" s="48"/>
+      <c r="I381" s="56"/>
+      <c r="J381" s="56"/>
+      <c r="K381" s="56"/>
+      <c r="L381" s="82"/>
+      <c r="M381" s="43"/>
+      <c r="N381" s="62"/>
+      <c r="O381" s="14"/>
+      <c r="R381" s="4"/>
+    </row>
+    <row r="382" spans="1:18" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A382" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B381" s="129">
+      <c r="B382" s="126">
         <v>119498</v>
       </c>
-      <c r="C381" s="129">
+      <c r="C382" s="126">
         <v>214458</v>
       </c>
-      <c r="D381" s="129">
+      <c r="D382" s="126">
         <v>318705</v>
       </c>
-      <c r="E381" s="155">
+      <c r="E382" s="152">
         <v>421008</v>
       </c>
-      <c r="F381" s="161">
+      <c r="F382" s="158">
         <v>532501</v>
       </c>
-      <c r="G381" s="179">
+      <c r="G382" s="171">
         <v>627356</v>
       </c>
-      <c r="H381" s="129"/>
-[...40 lines deleted...]
-      <c r="M382" s="102"/>
+      <c r="H382" s="185">
+        <v>714464</v>
+      </c>
+      <c r="I382" s="126"/>
+      <c r="J382" s="126"/>
+      <c r="K382" s="126"/>
+      <c r="L382" s="126"/>
+      <c r="M382" s="126"/>
       <c r="N382" s="50"/>
       <c r="O382" s="14"/>
-      <c r="Q382" s="4"/>
-      <c r="R382" s="4"/>
+      <c r="P382" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q382" s="6"/>
+      <c r="R382" s="6"/>
     </row>
     <row r="383" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A383" s="50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B383" s="102" t="s">
+        <v>90</v>
+      </c>
+      <c r="C383" s="137" t="s">
+        <v>90</v>
+      </c>
+      <c r="D383" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="E383" s="154" t="s">
+        <v>90</v>
+      </c>
+      <c r="F383" s="154" t="s">
+        <v>90</v>
+      </c>
+      <c r="G383" s="173" t="s">
+        <v>90</v>
+      </c>
+      <c r="H383" s="180" t="s">
         <v>94</v>
       </c>
-      <c r="C383" s="102" t="s">
-[...14 lines deleted...]
-      <c r="H383" s="102"/>
       <c r="I383" s="102"/>
       <c r="J383" s="102"/>
       <c r="K383" s="102"/>
       <c r="L383" s="102"/>
       <c r="M383" s="102"/>
       <c r="N383" s="50"/>
       <c r="O383" s="14"/>
       <c r="Q383" s="4"/>
       <c r="R383" s="4"/>
     </row>
     <row r="384" spans="1:18" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A384" s="50" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B384" s="102" t="s">
         <v>94</v>
       </c>
       <c r="C384" s="102" t="s">
         <v>94</v>
       </c>
       <c r="D384" s="102" t="s">
         <v>94</v>
       </c>
-      <c r="E384" s="148" t="s">
+      <c r="E384" s="145" t="s">
         <v>94</v>
       </c>
       <c r="F384" s="88" t="s">
         <v>94</v>
       </c>
       <c r="G384" s="88" t="s">
         <v>94</v>
       </c>
-      <c r="H384" s="102"/>
+      <c r="H384" s="180" t="s">
+        <v>94</v>
+      </c>
       <c r="I384" s="102"/>
       <c r="J384" s="102"/>
       <c r="K384" s="102"/>
       <c r="L384" s="102"/>
       <c r="M384" s="102"/>
       <c r="N384" s="50"/>
       <c r="O384" s="14"/>
       <c r="Q384" s="4"/>
       <c r="R384" s="4"/>
     </row>
     <row r="385" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A385" s="42"/>
-[...12 lines deleted...]
-      <c r="N385" s="69"/>
+      <c r="A385" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="B385" s="102" t="s">
+        <v>94</v>
+      </c>
+      <c r="C385" s="102" t="s">
+        <v>94</v>
+      </c>
+      <c r="D385" s="102" t="s">
+        <v>94</v>
+      </c>
+      <c r="E385" s="145" t="s">
+        <v>94</v>
+      </c>
+      <c r="F385" s="88" t="s">
+        <v>94</v>
+      </c>
+      <c r="G385" s="88" t="s">
+        <v>94</v>
+      </c>
+      <c r="H385" s="180" t="s">
+        <v>94</v>
+      </c>
+      <c r="I385" s="102"/>
+      <c r="J385" s="102"/>
+      <c r="K385" s="102"/>
+      <c r="L385" s="102"/>
+      <c r="M385" s="102"/>
+      <c r="N385" s="50"/>
       <c r="O385" s="14"/>
+      <c r="Q385" s="4"/>
       <c r="R385" s="4"/>
     </row>
-    <row r="386" spans="1:19" s="3" customFormat="1" ht="33.75">
-[...5 lines deleted...]
-      <c r="D386" s="44"/>
+    <row r="386" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A386" s="42"/>
+      <c r="B386" s="85"/>
+      <c r="C386" s="56"/>
+      <c r="D386" s="56"/>
       <c r="E386" s="85"/>
       <c r="F386" s="85"/>
       <c r="G386" s="43"/>
       <c r="H386" s="43"/>
-      <c r="I386" s="56"/>
-[...1 lines deleted...]
-      <c r="K386" s="56"/>
+      <c r="I386" s="85"/>
+      <c r="J386" s="85"/>
+      <c r="K386" s="85"/>
       <c r="L386" s="82"/>
-      <c r="M386" s="56"/>
-      <c r="N386" s="62"/>
+      <c r="M386" s="85"/>
+      <c r="N386" s="69"/>
       <c r="O386" s="14"/>
-      <c r="Q386" s="4"/>
       <c r="R386" s="4"/>
     </row>
-    <row r="387" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A387" s="50" t="s">
+    <row r="387" spans="1:19" s="3" customFormat="1" ht="33.75">
+      <c r="A387" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B387" s="56"/>
+      <c r="C387" s="44"/>
+      <c r="D387" s="44"/>
+      <c r="E387" s="85"/>
+      <c r="F387" s="85"/>
+      <c r="G387" s="43"/>
+      <c r="H387" s="43"/>
+      <c r="I387" s="56"/>
+      <c r="J387" s="56"/>
+      <c r="K387" s="56"/>
+      <c r="L387" s="82"/>
+      <c r="M387" s="56"/>
+      <c r="N387" s="62"/>
+      <c r="O387" s="14"/>
+      <c r="Q387" s="4"/>
+      <c r="R387" s="4"/>
+    </row>
+    <row r="388" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A388" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B387" s="109">
+      <c r="B388" s="109">
         <v>447</v>
       </c>
-      <c r="C387" s="129">
+      <c r="C388" s="126">
         <v>1027</v>
       </c>
-      <c r="D387" s="129">
+      <c r="D388" s="126">
         <v>1507</v>
       </c>
-      <c r="E387" s="155">
+      <c r="E388" s="152">
         <v>1945</v>
       </c>
-      <c r="F387" s="161">
+      <c r="F388" s="158">
         <v>2585</v>
       </c>
-      <c r="G387" s="179">
+      <c r="G388" s="171">
         <v>3332</v>
       </c>
-      <c r="H387" s="129"/>
-[...10 lines deleted...]
-      <c r="A388" s="51" t="s">
+      <c r="H388" s="185">
+        <v>4072</v>
+      </c>
+      <c r="I388" s="126"/>
+      <c r="J388" s="126"/>
+      <c r="K388" s="126"/>
+      <c r="L388" s="126"/>
+      <c r="M388" s="126"/>
+      <c r="N388" s="50"/>
+      <c r="O388" s="14"/>
+      <c r="R388" s="6"/>
+    </row>
+    <row r="389" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A389" s="51" t="s">
         <v>58</v>
       </c>
-      <c r="B388" s="77"/>
-[...17 lines deleted...]
-      <c r="A389" s="50" t="s">
+      <c r="B389" s="77"/>
+      <c r="C389" s="53"/>
+      <c r="D389" s="110"/>
+      <c r="E389" s="139"/>
+      <c r="F389" s="53"/>
+      <c r="G389" s="166"/>
+      <c r="H389" s="177"/>
+      <c r="I389" s="66"/>
+      <c r="J389" s="98"/>
+      <c r="K389" s="53"/>
+      <c r="L389" s="110"/>
+      <c r="M389" s="129"/>
+      <c r="N389" s="51"/>
+      <c r="O389" s="14"/>
+      <c r="Q389" s="4"/>
+      <c r="R389" s="4"/>
+    </row>
+    <row r="390" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A390" s="50" t="s">
         <v>68</v>
       </c>
-      <c r="B389" s="109">
+      <c r="B390" s="109">
         <v>447</v>
       </c>
-      <c r="C389" s="129">
+      <c r="C390" s="126">
         <v>1027</v>
       </c>
-      <c r="D389" s="129">
+      <c r="D390" s="126">
         <v>1507</v>
       </c>
-      <c r="E389" s="155">
+      <c r="E390" s="152">
         <v>1945</v>
       </c>
-      <c r="F389" s="161">
+      <c r="F390" s="158">
         <v>2585</v>
       </c>
-      <c r="G389" s="179">
+      <c r="G390" s="171">
         <v>3332</v>
       </c>
-      <c r="H389" s="129"/>
-[...23 lines deleted...]
-      <c r="N390" s="65"/>
+      <c r="H390" s="185">
+        <v>4072</v>
+      </c>
+      <c r="I390" s="126"/>
+      <c r="J390" s="126"/>
+      <c r="K390" s="126"/>
+      <c r="L390" s="126"/>
+      <c r="M390" s="126"/>
+      <c r="N390" s="50"/>
       <c r="O390" s="14"/>
-      <c r="Q390" s="4"/>
       <c r="R390" s="4"/>
-      <c r="S390" s="4"/>
-[...4 lines deleted...]
-      </c>
+    </row>
+    <row r="391" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A391" s="42"/>
       <c r="B391" s="43"/>
       <c r="C391" s="43"/>
-      <c r="D391" s="45"/>
+      <c r="D391" s="56"/>
       <c r="E391" s="85"/>
       <c r="F391" s="85"/>
-      <c r="G391" s="85"/>
+      <c r="G391" s="43"/>
       <c r="H391" s="43"/>
-      <c r="I391" s="56"/>
-[...1 lines deleted...]
-      <c r="K391" s="56"/>
+      <c r="I391" s="85"/>
+      <c r="J391" s="85"/>
+      <c r="K391" s="85"/>
       <c r="L391" s="82"/>
-      <c r="M391" s="56"/>
-      <c r="N391" s="62"/>
+      <c r="M391" s="85"/>
+      <c r="N391" s="65"/>
       <c r="O391" s="14"/>
+      <c r="Q391" s="4"/>
       <c r="R391" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A392" s="50" t="s">
+      <c r="S391" s="4"/>
+    </row>
+    <row r="392" spans="1:19" s="3" customFormat="1" ht="33.75">
+      <c r="A392" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B392" s="43"/>
+      <c r="C392" s="43"/>
+      <c r="D392" s="45"/>
+      <c r="E392" s="85"/>
+      <c r="F392" s="85"/>
+      <c r="G392" s="85"/>
+      <c r="H392" s="43"/>
+      <c r="I392" s="56"/>
+      <c r="J392" s="56"/>
+      <c r="K392" s="56"/>
+      <c r="L392" s="82"/>
+      <c r="M392" s="56"/>
+      <c r="N392" s="62"/>
+      <c r="O392" s="14"/>
+      <c r="R392" s="4"/>
+    </row>
+    <row r="393" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A393" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B392" s="109">
+      <c r="B393" s="109">
         <v>32</v>
       </c>
-      <c r="C392" s="129">
+      <c r="C393" s="126">
         <v>86</v>
       </c>
-      <c r="D392" s="129">
+      <c r="D393" s="126">
         <v>143</v>
       </c>
-      <c r="E392" s="155">
+      <c r="E393" s="152">
         <v>195</v>
       </c>
-      <c r="F392" s="161">
+      <c r="F393" s="158">
         <v>247</v>
       </c>
-      <c r="G392" s="179">
+      <c r="G393" s="171">
         <v>331</v>
       </c>
-      <c r="H392" s="129"/>
-[...36 lines deleted...]
-      <c r="M393" s="101"/>
+      <c r="H393" s="185">
+        <v>393</v>
+      </c>
+      <c r="I393" s="126"/>
+      <c r="J393" s="126"/>
+      <c r="K393" s="126"/>
+      <c r="L393" s="126"/>
+      <c r="M393" s="126"/>
       <c r="N393" s="50"/>
       <c r="O393" s="14"/>
-      <c r="P393" s="3" t="s">
+      <c r="R393" s="6"/>
+    </row>
+    <row r="394" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A394" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="B394" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C394" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D394" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E394" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F394" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G394" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="H394" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="I394" s="101"/>
+      <c r="J394" s="101"/>
+      <c r="K394" s="101"/>
+      <c r="L394" s="101"/>
+      <c r="M394" s="101"/>
+      <c r="N394" s="50"/>
+      <c r="O394" s="14"/>
+      <c r="P394" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="R393" s="4"/>
-[...2 lines deleted...]
-      <c r="A394" s="51" t="s">
+      <c r="R394" s="4"/>
+    </row>
+    <row r="395" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A395" s="51" t="s">
         <v>58</v>
       </c>
-      <c r="B394" s="43"/>
-[...43 lines deleted...]
-      <c r="N395" s="50"/>
+      <c r="B395" s="43"/>
+      <c r="C395" s="43"/>
+      <c r="D395" s="115"/>
+      <c r="E395" s="147"/>
+      <c r="F395" s="85"/>
+      <c r="G395" s="163"/>
+      <c r="H395" s="181"/>
+      <c r="I395" s="43"/>
+      <c r="J395" s="101"/>
+      <c r="K395" s="43"/>
+      <c r="L395" s="98"/>
+      <c r="M395" s="43"/>
+      <c r="N395" s="51"/>
       <c r="O395" s="14"/>
       <c r="R395" s="4"/>
     </row>
     <row r="396" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A396" s="42"/>
-[...12 lines deleted...]
-      <c r="N396" s="49"/>
+      <c r="A396" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B396" s="109">
+        <v>32</v>
+      </c>
+      <c r="C396" s="126">
+        <v>86</v>
+      </c>
+      <c r="D396" s="126">
+        <v>143</v>
+      </c>
+      <c r="E396" s="152">
+        <v>195</v>
+      </c>
+      <c r="F396" s="158">
+        <v>247</v>
+      </c>
+      <c r="G396" s="171">
+        <v>331</v>
+      </c>
+      <c r="H396" s="185">
+        <v>393</v>
+      </c>
+      <c r="I396" s="126"/>
+      <c r="J396" s="126"/>
+      <c r="K396" s="126"/>
+      <c r="L396" s="126"/>
+      <c r="M396" s="126"/>
+      <c r="N396" s="50"/>
       <c r="O396" s="14"/>
       <c r="R396" s="4"/>
     </row>
-    <row r="397" spans="1:19" s="3" customFormat="1" ht="22.5">
-[...5 lines deleted...]
-      <c r="D397" s="56"/>
+    <row r="397" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A397" s="42"/>
+      <c r="B397" s="45"/>
+      <c r="C397" s="85"/>
+      <c r="D397" s="44"/>
       <c r="E397" s="85"/>
       <c r="F397" s="85"/>
-      <c r="G397" s="48"/>
+      <c r="G397" s="85"/>
       <c r="H397" s="48"/>
-      <c r="I397" s="85"/>
-[...1 lines deleted...]
-      <c r="K397" s="85"/>
+      <c r="I397" s="45"/>
+      <c r="J397" s="45"/>
+      <c r="K397" s="44"/>
       <c r="L397" s="82"/>
-      <c r="M397" s="43"/>
-      <c r="N397" s="62"/>
+      <c r="M397" s="44"/>
+      <c r="N397" s="49"/>
       <c r="O397" s="14"/>
       <c r="R397" s="4"/>
     </row>
-    <row r="398" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
-      <c r="A398" s="50" t="s">
+    <row r="398" spans="1:19" s="3" customFormat="1" ht="22.5">
+      <c r="A398" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B398" s="43"/>
+      <c r="C398" s="56"/>
+      <c r="D398" s="56"/>
+      <c r="E398" s="85"/>
+      <c r="F398" s="85"/>
+      <c r="G398" s="48"/>
+      <c r="H398" s="48"/>
+      <c r="I398" s="85"/>
+      <c r="J398" s="85"/>
+      <c r="K398" s="85"/>
+      <c r="L398" s="82"/>
+      <c r="M398" s="43"/>
+      <c r="N398" s="62"/>
+      <c r="O398" s="14"/>
+      <c r="R398" s="4"/>
+    </row>
+    <row r="399" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A399" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B398" s="129">
+      <c r="B399" s="126">
         <v>139536</v>
       </c>
-      <c r="C398" s="129">
+      <c r="C399" s="126">
         <v>247191</v>
       </c>
-      <c r="D398" s="129">
+      <c r="D399" s="126">
         <v>372201</v>
       </c>
-      <c r="E398" s="155">
+      <c r="E399" s="152">
         <v>472799</v>
       </c>
-      <c r="F398" s="161">
+      <c r="F399" s="158">
         <v>614834</v>
       </c>
-      <c r="G398" s="179">
+      <c r="G399" s="171">
         <v>761324</v>
       </c>
-      <c r="H398" s="129"/>
-[...36 lines deleted...]
-      <c r="M399" s="129"/>
+      <c r="H399" s="185">
+        <v>911996</v>
+      </c>
+      <c r="I399" s="126"/>
+      <c r="J399" s="126"/>
+      <c r="K399" s="126"/>
+      <c r="L399" s="126"/>
+      <c r="M399" s="126"/>
       <c r="N399" s="50"/>
       <c r="O399" s="14"/>
-      <c r="Q399" s="4"/>
-      <c r="R399" s="4"/>
+      <c r="R399" s="6"/>
     </row>
     <row r="400" spans="1:19" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A400" s="42"/>
-[...12 lines deleted...]
-      <c r="N400" s="49"/>
+      <c r="A400" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B400" s="126">
+        <v>139536</v>
+      </c>
+      <c r="C400" s="126">
+        <v>247191</v>
+      </c>
+      <c r="D400" s="126">
+        <v>372201</v>
+      </c>
+      <c r="E400" s="152">
+        <v>472799</v>
+      </c>
+      <c r="F400" s="158">
+        <v>614834</v>
+      </c>
+      <c r="G400" s="171">
+        <v>761324</v>
+      </c>
+      <c r="H400" s="185">
+        <v>911996</v>
+      </c>
+      <c r="I400" s="126"/>
+      <c r="J400" s="126"/>
+      <c r="K400" s="126"/>
+      <c r="L400" s="126"/>
+      <c r="M400" s="126"/>
+      <c r="N400" s="50"/>
       <c r="O400" s="14"/>
+      <c r="Q400" s="4"/>
       <c r="R400" s="4"/>
     </row>
-    <row r="401" spans="1:20" s="3" customFormat="1" ht="45">
-[...2 lines deleted...]
-      </c>
+    <row r="401" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A401" s="42"/>
       <c r="B401" s="43"/>
-      <c r="C401" s="56"/>
-      <c r="D401" s="56"/>
+      <c r="C401" s="44"/>
+      <c r="D401" s="44"/>
       <c r="E401" s="85"/>
       <c r="F401" s="85"/>
-      <c r="G401" s="43"/>
-      <c r="H401" s="43"/>
+      <c r="G401" s="48"/>
+      <c r="H401" s="48"/>
       <c r="I401" s="85"/>
       <c r="J401" s="85"/>
       <c r="K401" s="85"/>
       <c r="L401" s="82"/>
       <c r="M401" s="43"/>
-      <c r="N401" s="62"/>
+      <c r="N401" s="49"/>
       <c r="O401" s="14"/>
       <c r="R401" s="4"/>
     </row>
-    <row r="402" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-[...27 lines deleted...]
-      <c r="N402" s="50"/>
+    <row r="402" spans="1:20" s="3" customFormat="1" ht="45">
+      <c r="A402" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="B402" s="43"/>
+      <c r="C402" s="56"/>
+      <c r="D402" s="56"/>
+      <c r="E402" s="85"/>
+      <c r="F402" s="85"/>
+      <c r="G402" s="43"/>
+      <c r="H402" s="43"/>
+      <c r="I402" s="85"/>
+      <c r="J402" s="85"/>
+      <c r="K402" s="85"/>
+      <c r="L402" s="82"/>
+      <c r="M402" s="43"/>
+      <c r="N402" s="62"/>
       <c r="O402" s="14"/>
-      <c r="Q402" s="4"/>
       <c r="R402" s="4"/>
     </row>
     <row r="403" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A403" s="50" t="s">
-        <v>64</v>
-[...16 lines deleted...]
-      <c r="G403" s="179">
+        <v>74</v>
+      </c>
+      <c r="B403" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="C403" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="D403" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="E403" s="154" t="s">
+        <v>90</v>
+      </c>
+      <c r="F403" s="160" t="s">
+        <v>90</v>
+      </c>
+      <c r="G403" s="171">
         <v>130</v>
       </c>
-      <c r="H403" s="128"/>
-[...4 lines deleted...]
-      <c r="M403" s="129"/>
+      <c r="H403" s="185">
+        <v>323</v>
+      </c>
+      <c r="I403" s="126"/>
+      <c r="J403" s="126"/>
+      <c r="K403" s="126"/>
+      <c r="L403" s="126"/>
+      <c r="M403" s="126"/>
       <c r="N403" s="50"/>
       <c r="O403" s="14"/>
       <c r="Q403" s="4"/>
       <c r="R403" s="4"/>
     </row>
     <row r="404" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A404" s="42"/>
-[...12 lines deleted...]
-      <c r="N404" s="49"/>
+      <c r="A404" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="B404" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="C404" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="D404" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="E404" s="154" t="s">
+        <v>90</v>
+      </c>
+      <c r="F404" s="160" t="s">
+        <v>90</v>
+      </c>
+      <c r="G404" s="171">
+        <v>130</v>
+      </c>
+      <c r="H404" s="185">
+        <v>323</v>
+      </c>
+      <c r="I404" s="126"/>
+      <c r="J404" s="126"/>
+      <c r="K404" s="126"/>
+      <c r="L404" s="126"/>
+      <c r="M404" s="126"/>
+      <c r="N404" s="50"/>
       <c r="O404" s="14"/>
-      <c r="P404" s="4"/>
       <c r="Q404" s="4"/>
       <c r="R404" s="4"/>
-      <c r="T404" s="4"/>
-[...4 lines deleted...]
-      </c>
+    </row>
+    <row r="405" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A405" s="42"/>
       <c r="B405" s="43"/>
-      <c r="C405" s="56"/>
-      <c r="D405" s="56"/>
+      <c r="C405" s="85"/>
+      <c r="D405" s="85"/>
       <c r="E405" s="85"/>
       <c r="F405" s="85"/>
       <c r="G405" s="43"/>
       <c r="H405" s="43"/>
-      <c r="I405" s="56"/>
-[...1 lines deleted...]
-      <c r="K405" s="56"/>
+      <c r="I405" s="85"/>
+      <c r="J405" s="85"/>
+      <c r="K405" s="85"/>
       <c r="L405" s="82"/>
       <c r="M405" s="43"/>
-      <c r="N405" s="62"/>
+      <c r="N405" s="49"/>
       <c r="O405" s="14"/>
+      <c r="P405" s="4"/>
+      <c r="Q405" s="4"/>
       <c r="R405" s="4"/>
-    </row>
-[...28 lines deleted...]
-      <c r="N406" s="50"/>
+      <c r="T405" s="4"/>
+    </row>
+    <row r="406" spans="1:20" s="3" customFormat="1" ht="56.25">
+      <c r="A406" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B406" s="43"/>
+      <c r="C406" s="56"/>
+      <c r="D406" s="56"/>
+      <c r="E406" s="85"/>
+      <c r="F406" s="85"/>
+      <c r="G406" s="43"/>
+      <c r="H406" s="43"/>
+      <c r="I406" s="56"/>
+      <c r="J406" s="56"/>
+      <c r="K406" s="56"/>
+      <c r="L406" s="82"/>
+      <c r="M406" s="43"/>
+      <c r="N406" s="62"/>
       <c r="O406" s="14"/>
       <c r="R406" s="4"/>
     </row>
     <row r="407" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A407" s="50" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="B407" s="83" t="s">
         <v>90</v>
       </c>
       <c r="C407" s="83" t="s">
         <v>90</v>
       </c>
-      <c r="D407" s="129">
+      <c r="D407" s="126">
         <v>1</v>
       </c>
-      <c r="E407" s="155">
+      <c r="E407" s="152">
         <v>1</v>
       </c>
-      <c r="F407" s="161">
+      <c r="F407" s="158">
         <v>1</v>
       </c>
-      <c r="G407" s="179">
+      <c r="G407" s="171">
         <v>1</v>
       </c>
-      <c r="H407" s="83"/>
+      <c r="H407" s="185">
+        <v>1</v>
+      </c>
       <c r="I407" s="83"/>
       <c r="J407" s="83"/>
       <c r="K407" s="83"/>
       <c r="L407" s="83"/>
       <c r="M407" s="83"/>
       <c r="N407" s="50"/>
       <c r="O407" s="14"/>
-      <c r="Q407" s="4"/>
       <c r="R407" s="4"/>
     </row>
     <row r="408" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A408" s="51" t="s">
+      <c r="A408" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B408" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="C408" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D408" s="126">
+        <v>1</v>
+      </c>
+      <c r="E408" s="152">
+        <v>1</v>
+      </c>
+      <c r="F408" s="158">
+        <v>1</v>
+      </c>
+      <c r="G408" s="171">
+        <v>1</v>
+      </c>
+      <c r="H408" s="185">
+        <v>1</v>
+      </c>
+      <c r="I408" s="83"/>
+      <c r="J408" s="83"/>
+      <c r="K408" s="83"/>
+      <c r="L408" s="83"/>
+      <c r="M408" s="83"/>
+      <c r="N408" s="50"/>
+      <c r="O408" s="14"/>
+      <c r="Q408" s="4"/>
+      <c r="R408" s="4"/>
+    </row>
+    <row r="409" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A409" s="51" t="s">
         <v>58</v>
       </c>
-      <c r="B408" s="43"/>
-[...36 lines deleted...]
-      </c>
+      <c r="B409" s="43"/>
+      <c r="C409" s="43"/>
+      <c r="D409" s="43"/>
+      <c r="E409" s="43"/>
+      <c r="F409" s="43"/>
+      <c r="G409" s="43"/>
       <c r="H409" s="43"/>
       <c r="I409" s="43"/>
       <c r="J409" s="43"/>
       <c r="K409" s="43"/>
       <c r="L409" s="43"/>
       <c r="M409" s="43"/>
-      <c r="N409" s="50"/>
+      <c r="N409" s="51"/>
       <c r="O409" s="14"/>
       <c r="R409" s="4"/>
     </row>
     <row r="410" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A410" s="42"/>
-[...10 lines deleted...]
-      <c r="L410" s="82"/>
+      <c r="A410" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B410" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="C410" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D410" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E410" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F410" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="G410" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="H410" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="I410" s="43"/>
+      <c r="J410" s="43"/>
+      <c r="K410" s="43"/>
+      <c r="L410" s="43"/>
       <c r="M410" s="43"/>
-      <c r="N410" s="49"/>
+      <c r="N410" s="50"/>
       <c r="O410" s="14"/>
       <c r="R410" s="4"/>
     </row>
-    <row r="411" spans="1:20" s="3" customFormat="1" ht="80.25" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="411" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A411" s="42"/>
       <c r="B411" s="43"/>
-      <c r="C411" s="56"/>
-      <c r="D411" s="44"/>
+      <c r="C411" s="85"/>
+      <c r="D411" s="85"/>
       <c r="E411" s="85"/>
       <c r="F411" s="85"/>
-      <c r="G411" s="48"/>
-      <c r="H411" s="48"/>
+      <c r="G411" s="43"/>
+      <c r="H411" s="43"/>
       <c r="I411" s="45"/>
       <c r="J411" s="45"/>
       <c r="K411" s="44"/>
       <c r="L411" s="82"/>
-      <c r="M411" s="48"/>
-      <c r="N411" s="62"/>
+      <c r="M411" s="43"/>
+      <c r="N411" s="49"/>
       <c r="O411" s="14"/>
       <c r="R411" s="4"/>
     </row>
-    <row r="412" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-[...27 lines deleted...]
-      <c r="N412" s="50"/>
+    <row r="412" spans="1:20" s="3" customFormat="1" ht="80.25" customHeight="1">
+      <c r="A412" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="B412" s="43"/>
+      <c r="C412" s="56"/>
+      <c r="D412" s="44"/>
+      <c r="E412" s="85"/>
+      <c r="F412" s="85"/>
+      <c r="G412" s="48"/>
+      <c r="H412" s="48"/>
+      <c r="I412" s="45"/>
+      <c r="J412" s="45"/>
+      <c r="K412" s="44"/>
+      <c r="L412" s="82"/>
+      <c r="M412" s="48"/>
+      <c r="N412" s="62"/>
       <c r="O412" s="14"/>
       <c r="R412" s="4"/>
     </row>
     <row r="413" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A413" s="51" t="s">
-[...14 lines deleted...]
-      <c r="N413" s="51"/>
+      <c r="A413" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B413" s="126">
+        <v>28210</v>
+      </c>
+      <c r="C413" s="126">
+        <v>47219</v>
+      </c>
+      <c r="D413" s="126">
+        <v>68400</v>
+      </c>
+      <c r="E413" s="152">
+        <v>90198</v>
+      </c>
+      <c r="F413" s="158">
+        <v>109297</v>
+      </c>
+      <c r="G413" s="171">
+        <v>114362</v>
+      </c>
+      <c r="H413" s="185">
+        <v>118887</v>
+      </c>
+      <c r="I413" s="126"/>
+      <c r="J413" s="126"/>
+      <c r="K413" s="126"/>
+      <c r="L413" s="126"/>
+      <c r="M413" s="126"/>
+      <c r="N413" s="50"/>
       <c r="O413" s="14"/>
       <c r="R413" s="4"/>
     </row>
     <row r="414" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A414" s="50" t="s">
-[...26 lines deleted...]
-      <c r="N414" s="50"/>
+      <c r="A414" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B414" s="77"/>
+      <c r="C414" s="53"/>
+      <c r="D414" s="110"/>
+      <c r="E414" s="139"/>
+      <c r="F414" s="53"/>
+      <c r="G414" s="166"/>
+      <c r="H414" s="176"/>
+      <c r="I414" s="66"/>
+      <c r="J414" s="111"/>
+      <c r="K414" s="53"/>
+      <c r="L414" s="110"/>
+      <c r="M414" s="112"/>
+      <c r="N414" s="51"/>
       <c r="O414" s="14"/>
       <c r="R414" s="4"/>
     </row>
     <row r="415" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
-      <c r="A415" s="42"/>
-[...12 lines deleted...]
-      <c r="N415" s="65"/>
+      <c r="A415" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B415" s="126">
+        <v>28210</v>
+      </c>
+      <c r="C415" s="126">
+        <v>47219</v>
+      </c>
+      <c r="D415" s="126">
+        <v>68400</v>
+      </c>
+      <c r="E415" s="152">
+        <v>90198</v>
+      </c>
+      <c r="F415" s="158">
+        <v>109297</v>
+      </c>
+      <c r="G415" s="171">
+        <v>114362</v>
+      </c>
+      <c r="H415" s="185">
+        <v>118887</v>
+      </c>
+      <c r="I415" s="126"/>
+      <c r="J415" s="126"/>
+      <c r="K415" s="126"/>
+      <c r="L415" s="126"/>
+      <c r="M415" s="126"/>
+      <c r="N415" s="50"/>
       <c r="O415" s="14"/>
-      <c r="Q415" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R415" s="4"/>
     </row>
-    <row r="416" spans="1:20" s="2" customFormat="1" ht="22.5">
-[...2 lines deleted...]
-      </c>
+    <row r="416" spans="1:20" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A416" s="42"/>
       <c r="B416" s="43"/>
-      <c r="C416" s="43"/>
-      <c r="D416" s="56"/>
+      <c r="C416" s="44"/>
+      <c r="D416" s="44"/>
       <c r="E416" s="85"/>
       <c r="F416" s="85"/>
       <c r="G416" s="48"/>
       <c r="H416" s="48"/>
-      <c r="I416" s="85"/>
+      <c r="I416" s="45"/>
       <c r="J416" s="85"/>
       <c r="K416" s="85"/>
       <c r="L416" s="82"/>
       <c r="M416" s="43"/>
-      <c r="N416" s="62"/>
+      <c r="N416" s="65"/>
       <c r="O416" s="14"/>
-      <c r="R416" s="17"/>
-[...2 lines deleted...]
-      <c r="A417" s="50" t="s">
+      <c r="Q416" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="R416" s="4"/>
+    </row>
+    <row r="417" spans="1:19" s="2" customFormat="1" ht="22.5">
+      <c r="A417" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B417" s="43"/>
+      <c r="C417" s="43"/>
+      <c r="D417" s="56"/>
+      <c r="E417" s="85"/>
+      <c r="F417" s="85"/>
+      <c r="G417" s="48"/>
+      <c r="H417" s="48"/>
+      <c r="I417" s="85"/>
+      <c r="J417" s="85"/>
+      <c r="K417" s="85"/>
+      <c r="L417" s="82"/>
+      <c r="M417" s="43"/>
+      <c r="N417" s="62"/>
+      <c r="O417" s="14"/>
+      <c r="R417" s="17"/>
+    </row>
+    <row r="418" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A418" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="B417" s="136" t="s">
-[...54 lines deleted...]
-      <c r="M418" s="131"/>
+      <c r="B418" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="C418" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="D418" s="133" t="s">
+        <v>90</v>
+      </c>
+      <c r="E418" s="154" t="s">
+        <v>90</v>
+      </c>
+      <c r="F418" s="161" t="s">
+        <v>90</v>
+      </c>
+      <c r="G418" s="161" t="s">
+        <v>90</v>
+      </c>
+      <c r="H418" s="161" t="s">
+        <v>90</v>
+      </c>
+      <c r="I418" s="126"/>
+      <c r="J418" s="126"/>
+      <c r="K418" s="126"/>
+      <c r="L418" s="126"/>
+      <c r="M418" s="126"/>
       <c r="N418" s="50"/>
       <c r="O418" s="14"/>
       <c r="R418" s="6"/>
     </row>
-    <row r="419" spans="1:19" ht="12" customHeight="1">
-[...19 lines deleted...]
-      </c>
+    <row r="419" spans="1:19" s="5" customFormat="1" ht="12" customHeight="1">
+      <c r="A419" s="73" t="s">
+        <v>64</v>
+      </c>
+      <c r="B419" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="C419" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="D419" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="E419" s="155" t="s">
+        <v>90</v>
+      </c>
+      <c r="F419" s="162" t="s">
+        <v>90</v>
+      </c>
+      <c r="G419" s="162" t="s">
+        <v>90</v>
+      </c>
+      <c r="H419" s="162" t="s">
+        <v>90</v>
+      </c>
+      <c r="I419" s="128"/>
+      <c r="J419" s="128"/>
+      <c r="K419" s="128"/>
+      <c r="L419" s="128"/>
+      <c r="M419" s="128"/>
+      <c r="N419" s="50"/>
+      <c r="O419" s="14"/>
+      <c r="R419" s="6"/>
+    </row>
+    <row r="420" spans="1:19" ht="12" customHeight="1">
+      <c r="A420" s="42"/>
       <c r="B420" s="59"/>
-      <c r="C420" s="44"/>
-[...3 lines deleted...]
-      <c r="G420" s="44"/>
+      <c r="D420" s="56"/>
+      <c r="E420" s="56"/>
+      <c r="F420" s="56"/>
+      <c r="G420" s="56"/>
       <c r="H420" s="44"/>
       <c r="I420" s="45"/>
-      <c r="J420" s="44"/>
+      <c r="J420" s="45"/>
       <c r="K420" s="44"/>
-      <c r="L420" s="44"/>
+      <c r="L420" s="1"/>
       <c r="M420" s="48"/>
       <c r="N420" s="65"/>
-      <c r="O420" s="28"/>
-[...2 lines deleted...]
-      <c r="A421" s="166" t="s">
+      <c r="O420" s="16"/>
+      <c r="R420" s="12"/>
+    </row>
+    <row r="421" spans="1:19" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A421" s="74" t="s">
+        <v>102</v>
+      </c>
+      <c r="B421" s="59"/>
+      <c r="C421" s="44"/>
+      <c r="D421" s="44"/>
+      <c r="E421" s="44"/>
+      <c r="F421" s="44"/>
+      <c r="G421" s="44"/>
+      <c r="H421" s="44"/>
+      <c r="I421" s="45"/>
+      <c r="J421" s="44"/>
+      <c r="K421" s="44"/>
+      <c r="L421" s="44"/>
+      <c r="M421" s="48"/>
+      <c r="N421" s="65"/>
+      <c r="O421" s="28"/>
+    </row>
+    <row r="422" spans="1:19" ht="39" customHeight="1">
+      <c r="A422" s="218" t="s">
         <v>96</v>
       </c>
-      <c r="B421" s="166"/>
-[...31 lines deleted...]
-      <c r="N422" s="56"/>
+      <c r="B422" s="218"/>
+      <c r="C422" s="218"/>
+      <c r="D422" s="218"/>
+      <c r="E422" s="218"/>
+      <c r="F422" s="218"/>
+      <c r="G422" s="218"/>
+      <c r="H422" s="218"/>
+      <c r="I422" s="218"/>
+      <c r="J422" s="218"/>
+      <c r="K422" s="218"/>
+      <c r="L422" s="218"/>
+      <c r="M422" s="218"/>
+      <c r="N422" s="65"/>
       <c r="O422" s="16"/>
-      <c r="Q422" s="12"/>
       <c r="R422" s="12"/>
     </row>
     <row r="423" spans="1:19">
       <c r="A423" s="42"/>
       <c r="B423" s="59"/>
       <c r="C423" s="44"/>
       <c r="D423" s="44"/>
       <c r="E423" s="44"/>
       <c r="F423" s="44"/>
-      <c r="G423" s="44"/>
+      <c r="G423" s="56"/>
       <c r="H423" s="44"/>
       <c r="I423" s="56"/>
       <c r="J423" s="56"/>
       <c r="K423" s="56"/>
-      <c r="L423" s="56"/>
+      <c r="L423" s="56" t="s">
+        <v>89</v>
+      </c>
       <c r="M423" s="43"/>
       <c r="N423" s="56"/>
       <c r="O423" s="16"/>
       <c r="Q423" s="12"/>
       <c r="R423" s="12"/>
     </row>
     <row r="424" spans="1:19">
       <c r="A424" s="42"/>
       <c r="B424" s="59"/>
       <c r="C424" s="44"/>
       <c r="D424" s="44"/>
       <c r="E424" s="44"/>
-      <c r="F424" s="56"/>
+      <c r="F424" s="44"/>
       <c r="G424" s="44"/>
-      <c r="H424" s="56"/>
+      <c r="H424" s="44"/>
       <c r="I424" s="56"/>
       <c r="J424" s="56"/>
       <c r="K424" s="56"/>
       <c r="L424" s="56"/>
       <c r="M424" s="43"/>
-      <c r="N424" s="65"/>
+      <c r="N424" s="56"/>
       <c r="O424" s="16"/>
+      <c r="Q424" s="12"/>
       <c r="R424" s="12"/>
     </row>
     <row r="425" spans="1:19">
       <c r="A425" s="42"/>
       <c r="B425" s="59"/>
       <c r="C425" s="44"/>
       <c r="D425" s="44"/>
-      <c r="E425" s="44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E425" s="44"/>
       <c r="F425" s="56"/>
-      <c r="G425" s="56"/>
+      <c r="G425" s="44"/>
       <c r="H425" s="56"/>
-      <c r="I425" s="45"/>
-[...6 lines deleted...]
-      </c>
+      <c r="I425" s="56"/>
+      <c r="J425" s="56"/>
+      <c r="K425" s="56"/>
+      <c r="L425" s="56"/>
+      <c r="M425" s="43"/>
+      <c r="N425" s="65"/>
       <c r="O425" s="16"/>
       <c r="R425" s="12"/>
     </row>
     <row r="426" spans="1:19">
       <c r="A426" s="42"/>
       <c r="B426" s="59"/>
       <c r="C426" s="44"/>
       <c r="D426" s="44"/>
-      <c r="E426" s="44"/>
+      <c r="E426" s="44" t="s">
+        <v>89</v>
+      </c>
       <c r="F426" s="56"/>
       <c r="G426" s="56"/>
       <c r="H426" s="56"/>
       <c r="I426" s="45"/>
       <c r="J426" s="47"/>
-      <c r="K426" s="44"/>
-      <c r="L426" s="44"/>
+      <c r="K426" s="47"/>
+      <c r="L426" s="47"/>
       <c r="M426" s="48"/>
-      <c r="N426" s="56"/>
+      <c r="N426" s="65" t="s">
+        <v>89</v>
+      </c>
       <c r="O426" s="16"/>
       <c r="R426" s="12"/>
     </row>
     <row r="427" spans="1:19">
       <c r="A427" s="42"/>
       <c r="B427" s="59"/>
       <c r="C427" s="44"/>
       <c r="D427" s="44"/>
       <c r="E427" s="44"/>
       <c r="F427" s="56"/>
       <c r="G427" s="56"/>
       <c r="H427" s="56"/>
-      <c r="I427" s="56"/>
-[...3 lines deleted...]
-      <c r="M427" s="43"/>
+      <c r="I427" s="45"/>
+      <c r="J427" s="47"/>
+      <c r="K427" s="44"/>
+      <c r="L427" s="44"/>
+      <c r="M427" s="48"/>
       <c r="N427" s="56"/>
       <c r="O427" s="16"/>
       <c r="R427" s="12"/>
     </row>
     <row r="428" spans="1:19">
       <c r="A428" s="42"/>
       <c r="B428" s="59"/>
       <c r="C428" s="44"/>
       <c r="D428" s="44"/>
       <c r="E428" s="44"/>
-      <c r="F428" s="44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="56"/>
       <c r="G428" s="56"/>
-      <c r="H428" s="47"/>
+      <c r="H428" s="56"/>
       <c r="I428" s="56"/>
       <c r="J428" s="56"/>
       <c r="K428" s="56"/>
       <c r="L428" s="56"/>
       <c r="M428" s="43"/>
-      <c r="N428" s="65"/>
+      <c r="N428" s="56"/>
       <c r="O428" s="16"/>
       <c r="R428" s="12"/>
     </row>
     <row r="429" spans="1:19">
       <c r="A429" s="42"/>
       <c r="B429" s="59"/>
       <c r="C429" s="44"/>
       <c r="D429" s="44"/>
       <c r="E429" s="44"/>
-      <c r="F429" s="47"/>
-      <c r="G429" s="47"/>
+      <c r="F429" s="44" t="s">
+        <v>89</v>
+      </c>
+      <c r="G429" s="56"/>
       <c r="H429" s="47"/>
       <c r="I429" s="56"/>
       <c r="J429" s="56"/>
       <c r="K429" s="56"/>
       <c r="L429" s="56"/>
       <c r="M429" s="43"/>
-      <c r="N429" s="56"/>
+      <c r="N429" s="65"/>
       <c r="O429" s="16"/>
       <c r="R429" s="12"/>
     </row>
     <row r="430" spans="1:19">
       <c r="A430" s="42"/>
       <c r="B430" s="59"/>
       <c r="C430" s="44"/>
       <c r="D430" s="44"/>
-      <c r="E430" s="56"/>
-      <c r="F430" s="56"/>
+      <c r="E430" s="44"/>
+      <c r="F430" s="47"/>
       <c r="G430" s="47"/>
-      <c r="H430" s="56"/>
+      <c r="H430" s="47"/>
       <c r="I430" s="56"/>
       <c r="J430" s="56"/>
       <c r="K430" s="56"/>
       <c r="L430" s="56"/>
       <c r="M430" s="43"/>
       <c r="N430" s="56"/>
       <c r="O430" s="16"/>
       <c r="R430" s="12"/>
     </row>
     <row r="431" spans="1:19">
       <c r="A431" s="42"/>
       <c r="B431" s="59"/>
       <c r="C431" s="44"/>
       <c r="D431" s="44"/>
       <c r="E431" s="56"/>
       <c r="F431" s="56"/>
-      <c r="G431" s="56"/>
+      <c r="G431" s="47"/>
       <c r="H431" s="56"/>
       <c r="I431" s="56"/>
       <c r="J431" s="56"/>
       <c r="K431" s="56"/>
       <c r="L431" s="56"/>
       <c r="M431" s="43"/>
       <c r="N431" s="56"/>
       <c r="O431" s="16"/>
-      <c r="Q431" s="12"/>
       <c r="R431" s="12"/>
-      <c r="S431" s="12"/>
     </row>
     <row r="432" spans="1:19">
       <c r="A432" s="42"/>
       <c r="B432" s="59"/>
       <c r="C432" s="44"/>
       <c r="D432" s="44"/>
-      <c r="E432" s="44"/>
-      <c r="F432" s="44"/>
+      <c r="E432" s="56"/>
+      <c r="F432" s="56"/>
       <c r="G432" s="56"/>
-      <c r="H432" s="44"/>
+      <c r="H432" s="56"/>
       <c r="I432" s="56"/>
       <c r="J432" s="56"/>
       <c r="K432" s="56"/>
       <c r="L432" s="56"/>
       <c r="M432" s="43"/>
       <c r="N432" s="56"/>
       <c r="O432" s="16"/>
+      <c r="Q432" s="12"/>
       <c r="R432" s="12"/>
+      <c r="S432" s="12"/>
     </row>
     <row r="433" spans="1:18">
-      <c r="A433" s="65"/>
+      <c r="A433" s="42"/>
       <c r="B433" s="59"/>
       <c r="C433" s="44"/>
       <c r="D433" s="44"/>
-      <c r="E433" s="56"/>
+      <c r="E433" s="44"/>
       <c r="F433" s="44"/>
-      <c r="G433" s="44"/>
-[...6 lines deleted...]
-      <c r="N433" s="65"/>
+      <c r="G433" s="56"/>
+      <c r="H433" s="44"/>
+      <c r="I433" s="56"/>
+      <c r="J433" s="56"/>
+      <c r="K433" s="56"/>
+      <c r="L433" s="56"/>
+      <c r="M433" s="43"/>
+      <c r="N433" s="56"/>
       <c r="O433" s="16"/>
       <c r="R433" s="12"/>
     </row>
     <row r="434" spans="1:18">
       <c r="A434" s="65"/>
       <c r="B434" s="59"/>
       <c r="C434" s="44"/>
       <c r="D434" s="44"/>
       <c r="E434" s="56"/>
-      <c r="F434" s="56"/>
-[...1 lines deleted...]
-      <c r="H434" s="56"/>
+      <c r="F434" s="44"/>
+      <c r="G434" s="44"/>
+      <c r="H434" s="47"/>
       <c r="I434" s="45"/>
       <c r="J434" s="47"/>
-      <c r="K434" s="44"/>
-      <c r="L434" s="44"/>
+      <c r="K434" s="47"/>
+      <c r="L434" s="47"/>
       <c r="M434" s="48"/>
       <c r="N434" s="65"/>
       <c r="O434" s="16"/>
       <c r="R434" s="12"/>
     </row>
     <row r="435" spans="1:18">
       <c r="A435" s="65"/>
       <c r="B435" s="59"/>
       <c r="C435" s="44"/>
       <c r="D435" s="44"/>
       <c r="E435" s="56"/>
       <c r="F435" s="56"/>
-      <c r="G435" s="56"/>
+      <c r="G435" s="47"/>
       <c r="H435" s="56"/>
-      <c r="I435" s="56"/>
-[...4 lines deleted...]
-      <c r="N435" s="56"/>
+      <c r="I435" s="45"/>
+      <c r="J435" s="47"/>
+      <c r="K435" s="44"/>
+      <c r="L435" s="44"/>
+      <c r="M435" s="48"/>
+      <c r="N435" s="65"/>
       <c r="O435" s="16"/>
       <c r="R435" s="12"/>
     </row>
     <row r="436" spans="1:18">
       <c r="A436" s="65"/>
       <c r="B436" s="59"/>
       <c r="C436" s="44"/>
       <c r="D436" s="44"/>
       <c r="E436" s="56"/>
       <c r="F436" s="56"/>
       <c r="G436" s="56"/>
       <c r="H436" s="56"/>
       <c r="I436" s="56"/>
       <c r="J436" s="56"/>
       <c r="K436" s="56"/>
       <c r="L436" s="56"/>
       <c r="M436" s="43"/>
       <c r="N436" s="56"/>
       <c r="O436" s="16"/>
       <c r="R436" s="12"/>
     </row>
     <row r="437" spans="1:18">
       <c r="A437" s="65"/>
       <c r="B437" s="59"/>
       <c r="C437" s="44"/>
       <c r="D437" s="44"/>
-      <c r="E437" s="44"/>
-      <c r="F437" s="44"/>
+      <c r="E437" s="56"/>
+      <c r="F437" s="56"/>
       <c r="G437" s="56"/>
-      <c r="H437" s="47"/>
+      <c r="H437" s="56"/>
       <c r="I437" s="56"/>
       <c r="J437" s="56"/>
       <c r="K437" s="56"/>
       <c r="L437" s="56"/>
       <c r="M437" s="43"/>
       <c r="N437" s="56"/>
       <c r="O437" s="16"/>
       <c r="R437" s="12"/>
     </row>
     <row r="438" spans="1:18">
-      <c r="A438" s="42"/>
+      <c r="A438" s="65"/>
       <c r="B438" s="59"/>
       <c r="C438" s="44"/>
       <c r="D438" s="44"/>
       <c r="E438" s="44"/>
-      <c r="F438" s="47"/>
-      <c r="G438" s="47"/>
+      <c r="F438" s="44"/>
+      <c r="G438" s="56"/>
       <c r="H438" s="47"/>
       <c r="I438" s="56"/>
       <c r="J438" s="56"/>
       <c r="K438" s="56"/>
       <c r="L438" s="56"/>
       <c r="M438" s="43"/>
       <c r="N438" s="56"/>
       <c r="O438" s="16"/>
       <c r="R438" s="12"/>
     </row>
     <row r="439" spans="1:18">
       <c r="A439" s="42"/>
       <c r="B439" s="59"/>
       <c r="C439" s="44"/>
       <c r="D439" s="44"/>
-      <c r="E439" s="56"/>
-      <c r="F439" s="56"/>
+      <c r="E439" s="44"/>
+      <c r="F439" s="47"/>
       <c r="G439" s="47"/>
-      <c r="H439" s="56"/>
-[...5 lines deleted...]
-      <c r="N439" s="65"/>
+      <c r="H439" s="47"/>
+      <c r="I439" s="56"/>
+      <c r="J439" s="56"/>
+      <c r="K439" s="56"/>
+      <c r="L439" s="56"/>
+      <c r="M439" s="43"/>
+      <c r="N439" s="56"/>
       <c r="O439" s="16"/>
       <c r="R439" s="12"/>
     </row>
-    <row r="440" spans="1:18" ht="44.25" customHeight="1">
+    <row r="440" spans="1:18">
       <c r="A440" s="42"/>
       <c r="B440" s="59"/>
       <c r="C440" s="44"/>
       <c r="D440" s="44"/>
       <c r="E440" s="56"/>
       <c r="F440" s="56"/>
-      <c r="G440" s="56"/>
+      <c r="G440" s="47"/>
       <c r="H440" s="56"/>
       <c r="I440" s="45"/>
       <c r="J440" s="47"/>
-      <c r="K440" s="44"/>
-      <c r="L440" s="44"/>
+      <c r="K440" s="47"/>
+      <c r="L440" s="47"/>
       <c r="M440" s="48"/>
       <c r="N440" s="65"/>
       <c r="O440" s="16"/>
       <c r="R440" s="12"/>
     </row>
-    <row r="441" spans="1:18">
+    <row r="441" spans="1:18" ht="44.25" customHeight="1">
       <c r="A441" s="42"/>
       <c r="B441" s="59"/>
       <c r="C441" s="44"/>
       <c r="D441" s="44"/>
-      <c r="E441" s="44"/>
-      <c r="F441" s="44"/>
+      <c r="E441" s="56"/>
+      <c r="F441" s="56"/>
       <c r="G441" s="56"/>
-      <c r="H441" s="44"/>
-[...5 lines deleted...]
-      <c r="N441" s="56"/>
+      <c r="H441" s="56"/>
+      <c r="I441" s="45"/>
+      <c r="J441" s="47"/>
+      <c r="K441" s="44"/>
+      <c r="L441" s="44"/>
+      <c r="M441" s="48"/>
+      <c r="N441" s="65"/>
       <c r="O441" s="16"/>
       <c r="R441" s="12"/>
     </row>
     <row r="442" spans="1:18">
       <c r="A442" s="42"/>
       <c r="B442" s="59"/>
       <c r="C442" s="44"/>
       <c r="D442" s="44"/>
       <c r="E442" s="44"/>
       <c r="F442" s="44"/>
-      <c r="G442" s="44"/>
+      <c r="G442" s="56"/>
       <c r="H442" s="44"/>
       <c r="I442" s="56"/>
       <c r="J442" s="56"/>
       <c r="K442" s="56"/>
       <c r="L442" s="56"/>
       <c r="M442" s="43"/>
       <c r="N442" s="56"/>
       <c r="O442" s="16"/>
       <c r="R442" s="12"/>
     </row>
     <row r="443" spans="1:18">
       <c r="A443" s="42"/>
       <c r="B443" s="59"/>
       <c r="C443" s="44"/>
       <c r="D443" s="44"/>
       <c r="E443" s="44"/>
       <c r="F443" s="44"/>
       <c r="G443" s="44"/>
       <c r="H443" s="44"/>
-      <c r="I443" s="45"/>
-[...4 lines deleted...]
-      <c r="N443" s="65"/>
+      <c r="I443" s="56"/>
+      <c r="J443" s="56"/>
+      <c r="K443" s="56"/>
+      <c r="L443" s="56"/>
+      <c r="M443" s="43"/>
+      <c r="N443" s="56"/>
       <c r="O443" s="16"/>
       <c r="R443" s="12"/>
     </row>
-    <row r="444" spans="1:18" ht="81" customHeight="1">
-      <c r="A444" s="65"/>
+    <row r="444" spans="1:18">
+      <c r="A444" s="42"/>
       <c r="B444" s="59"/>
       <c r="C444" s="44"/>
       <c r="D444" s="44"/>
       <c r="E444" s="44"/>
       <c r="F444" s="44"/>
       <c r="G444" s="44"/>
       <c r="H444" s="44"/>
       <c r="I444" s="45"/>
       <c r="J444" s="47"/>
-      <c r="K444" s="44"/>
-      <c r="L444" s="44"/>
+      <c r="K444" s="47"/>
+      <c r="L444" s="47"/>
       <c r="M444" s="48"/>
       <c r="N444" s="65"/>
       <c r="O444" s="16"/>
       <c r="R444" s="12"/>
     </row>
-    <row r="445" spans="1:18">
-      <c r="A445" s="42"/>
+    <row r="445" spans="1:18" ht="81" customHeight="1">
+      <c r="A445" s="65"/>
       <c r="B445" s="59"/>
       <c r="C445" s="44"/>
       <c r="D445" s="44"/>
       <c r="E445" s="44"/>
       <c r="F445" s="44"/>
       <c r="G445" s="44"/>
       <c r="H445" s="44"/>
-      <c r="I445" s="56"/>
-[...4 lines deleted...]
-      <c r="N445" s="56"/>
+      <c r="I445" s="45"/>
+      <c r="J445" s="47"/>
+      <c r="K445" s="44"/>
+      <c r="L445" s="44"/>
+      <c r="M445" s="48"/>
+      <c r="N445" s="65"/>
       <c r="O445" s="16"/>
       <c r="R445" s="12"/>
     </row>
     <row r="446" spans="1:18">
       <c r="A446" s="42"/>
       <c r="B446" s="59"/>
       <c r="C446" s="44"/>
       <c r="D446" s="44"/>
       <c r="E446" s="44"/>
       <c r="F446" s="44"/>
       <c r="G446" s="44"/>
       <c r="H446" s="44"/>
       <c r="I446" s="56"/>
       <c r="J446" s="56"/>
       <c r="K446" s="56"/>
       <c r="L446" s="56"/>
       <c r="M446" s="43"/>
       <c r="N446" s="56"/>
       <c r="O446" s="16"/>
       <c r="R446" s="12"/>
     </row>
     <row r="447" spans="1:18">
       <c r="A447" s="42"/>
       <c r="B447" s="59"/>
       <c r="C447" s="44"/>
       <c r="D447" s="44"/>
       <c r="E447" s="44"/>
       <c r="F447" s="44"/>
       <c r="G447" s="44"/>
       <c r="H447" s="44"/>
       <c r="I447" s="56"/>
       <c r="J447" s="56"/>
       <c r="K447" s="56"/>
       <c r="L447" s="56"/>
       <c r="M447" s="43"/>
-      <c r="N447" s="65"/>
+      <c r="N447" s="56"/>
       <c r="O447" s="16"/>
       <c r="R447" s="12"/>
     </row>
     <row r="448" spans="1:18">
       <c r="A448" s="42"/>
       <c r="B448" s="59"/>
       <c r="C448" s="44"/>
       <c r="D448" s="44"/>
       <c r="E448" s="44"/>
       <c r="F448" s="44"/>
       <c r="G448" s="44"/>
       <c r="H448" s="44"/>
-      <c r="I448" s="45"/>
-[...3 lines deleted...]
-      <c r="M448" s="48"/>
+      <c r="I448" s="56"/>
+      <c r="J448" s="56"/>
+      <c r="K448" s="56"/>
+      <c r="L448" s="56"/>
+      <c r="M448" s="43"/>
       <c r="N448" s="65"/>
       <c r="O448" s="16"/>
       <c r="R448" s="12"/>
     </row>
     <row r="449" spans="1:18">
       <c r="A449" s="42"/>
       <c r="B449" s="59"/>
       <c r="C449" s="44"/>
       <c r="D449" s="44"/>
       <c r="E449" s="44"/>
       <c r="F449" s="44"/>
       <c r="G449" s="44"/>
       <c r="H449" s="44"/>
       <c r="I449" s="45"/>
       <c r="J449" s="47"/>
-      <c r="K449" s="44"/>
-      <c r="L449" s="44"/>
+      <c r="K449" s="47"/>
+      <c r="L449" s="47"/>
       <c r="M449" s="48"/>
-      <c r="N449" s="56"/>
+      <c r="N449" s="65"/>
       <c r="O449" s="16"/>
       <c r="R449" s="12"/>
     </row>
     <row r="450" spans="1:18">
       <c r="A450" s="42"/>
       <c r="B450" s="59"/>
       <c r="C450" s="44"/>
       <c r="D450" s="44"/>
       <c r="E450" s="44"/>
       <c r="F450" s="44"/>
       <c r="G450" s="44"/>
       <c r="H450" s="44"/>
-      <c r="I450" s="56"/>
-[...4 lines deleted...]
-      <c r="N450" s="65"/>
+      <c r="I450" s="45"/>
+      <c r="J450" s="47"/>
+      <c r="K450" s="44"/>
+      <c r="L450" s="44"/>
+      <c r="M450" s="48"/>
+      <c r="N450" s="56"/>
       <c r="O450" s="16"/>
       <c r="R450" s="12"/>
     </row>
     <row r="451" spans="1:18">
       <c r="A451" s="42"/>
       <c r="B451" s="59"/>
       <c r="C451" s="44"/>
       <c r="D451" s="44"/>
       <c r="E451" s="44"/>
       <c r="F451" s="44"/>
       <c r="G451" s="44"/>
       <c r="H451" s="44"/>
       <c r="I451" s="56"/>
       <c r="J451" s="56"/>
       <c r="K451" s="56"/>
       <c r="L451" s="56"/>
       <c r="M451" s="43"/>
-      <c r="N451" s="56"/>
+      <c r="N451" s="65"/>
       <c r="O451" s="16"/>
       <c r="R451" s="12"/>
     </row>
     <row r="452" spans="1:18">
       <c r="A452" s="42"/>
       <c r="B452" s="59"/>
       <c r="C452" s="44"/>
       <c r="D452" s="44"/>
       <c r="E452" s="44"/>
       <c r="F452" s="44"/>
       <c r="G452" s="44"/>
       <c r="H452" s="44"/>
-      <c r="I452" s="45"/>
-[...4 lines deleted...]
-      <c r="N452" s="65"/>
+      <c r="I452" s="56"/>
+      <c r="J452" s="56"/>
+      <c r="K452" s="56"/>
+      <c r="L452" s="56"/>
+      <c r="M452" s="43"/>
+      <c r="N452" s="56"/>
       <c r="O452" s="16"/>
+      <c r="R452" s="12"/>
     </row>
     <row r="453" spans="1:18">
       <c r="A453" s="42"/>
       <c r="B453" s="59"/>
       <c r="C453" s="44"/>
       <c r="D453" s="44"/>
       <c r="E453" s="44"/>
       <c r="F453" s="44"/>
       <c r="G453" s="44"/>
       <c r="H453" s="44"/>
       <c r="I453" s="45"/>
-      <c r="J453" s="45"/>
-[...1 lines deleted...]
-      <c r="L453" s="44"/>
+      <c r="J453" s="47"/>
+      <c r="K453" s="47"/>
+      <c r="L453" s="47"/>
       <c r="M453" s="48"/>
       <c r="N453" s="65"/>
       <c r="O453" s="16"/>
     </row>
     <row r="454" spans="1:18">
       <c r="A454" s="42"/>
       <c r="B454" s="59"/>
       <c r="C454" s="44"/>
       <c r="D454" s="44"/>
       <c r="E454" s="44"/>
       <c r="F454" s="44"/>
       <c r="G454" s="44"/>
       <c r="H454" s="44"/>
       <c r="I454" s="45"/>
       <c r="J454" s="45"/>
       <c r="K454" s="44"/>
       <c r="L454" s="44"/>
       <c r="M454" s="48"/>
       <c r="N454" s="65"/>
       <c r="O454" s="16"/>
     </row>
     <row r="455" spans="1:18">
       <c r="A455" s="42"/>
       <c r="B455" s="59"/>
       <c r="C455" s="44"/>
@@ -17658,2243 +19089,2262 @@
       <c r="J692" s="45"/>
       <c r="K692" s="44"/>
       <c r="L692" s="44"/>
       <c r="M692" s="48"/>
       <c r="N692" s="65"/>
       <c r="O692" s="16"/>
     </row>
     <row r="693" spans="1:15">
       <c r="A693" s="42"/>
       <c r="B693" s="59"/>
       <c r="C693" s="44"/>
       <c r="D693" s="44"/>
       <c r="E693" s="44"/>
       <c r="F693" s="44"/>
       <c r="G693" s="44"/>
       <c r="H693" s="44"/>
       <c r="I693" s="45"/>
       <c r="J693" s="45"/>
       <c r="K693" s="44"/>
       <c r="L693" s="44"/>
       <c r="M693" s="48"/>
       <c r="N693" s="65"/>
       <c r="O693" s="16"/>
     </row>
     <row r="694" spans="1:15">
-      <c r="A694" s="60"/>
+      <c r="A694" s="42"/>
       <c r="B694" s="59"/>
       <c r="C694" s="44"/>
-      <c r="D694" s="46"/>
-[...3 lines deleted...]
-      <c r="H694" s="46"/>
+      <c r="D694" s="44"/>
+      <c r="E694" s="44"/>
+      <c r="F694" s="44"/>
+      <c r="G694" s="44"/>
+      <c r="H694" s="44"/>
       <c r="I694" s="45"/>
-      <c r="J694" s="52"/>
+      <c r="J694" s="45"/>
       <c r="K694" s="44"/>
-      <c r="L694" s="46"/>
-[...1 lines deleted...]
-      <c r="O694" s="25"/>
+      <c r="L694" s="44"/>
+      <c r="M694" s="48"/>
+      <c r="N694" s="65"/>
+      <c r="O694" s="16"/>
     </row>
     <row r="695" spans="1:15">
       <c r="A695" s="60"/>
       <c r="B695" s="59"/>
       <c r="C695" s="44"/>
       <c r="D695" s="46"/>
       <c r="E695" s="46"/>
       <c r="F695" s="46"/>
       <c r="G695" s="46"/>
-      <c r="H695" s="46"/>
+      <c r="H695" s="44"/>
       <c r="I695" s="45"/>
       <c r="J695" s="52"/>
       <c r="K695" s="44"/>
       <c r="L695" s="46"/>
       <c r="M695" s="75"/>
       <c r="O695" s="25"/>
     </row>
     <row r="696" spans="1:15">
       <c r="A696" s="60"/>
       <c r="B696" s="59"/>
       <c r="C696" s="44"/>
       <c r="D696" s="46"/>
       <c r="E696" s="46"/>
       <c r="F696" s="46"/>
       <c r="G696" s="46"/>
-      <c r="H696" s="46"/>
+      <c r="H696" s="44"/>
       <c r="I696" s="45"/>
       <c r="J696" s="52"/>
       <c r="K696" s="44"/>
       <c r="L696" s="46"/>
       <c r="M696" s="75"/>
       <c r="O696" s="25"/>
     </row>
     <row r="697" spans="1:15">
       <c r="A697" s="60"/>
       <c r="B697" s="59"/>
       <c r="C697" s="44"/>
       <c r="D697" s="46"/>
       <c r="E697" s="46"/>
       <c r="F697" s="46"/>
       <c r="G697" s="46"/>
-      <c r="H697" s="46"/>
+      <c r="H697" s="44"/>
       <c r="I697" s="45"/>
       <c r="J697" s="52"/>
       <c r="K697" s="44"/>
       <c r="L697" s="46"/>
       <c r="M697" s="75"/>
       <c r="O697" s="25"/>
     </row>
     <row r="698" spans="1:15">
       <c r="A698" s="60"/>
       <c r="B698" s="59"/>
       <c r="C698" s="44"/>
       <c r="D698" s="46"/>
       <c r="E698" s="46"/>
       <c r="F698" s="46"/>
       <c r="G698" s="46"/>
-      <c r="H698" s="46"/>
+      <c r="H698" s="44"/>
       <c r="I698" s="45"/>
       <c r="J698" s="52"/>
       <c r="K698" s="44"/>
       <c r="L698" s="46"/>
       <c r="M698" s="75"/>
       <c r="O698" s="25"/>
     </row>
     <row r="699" spans="1:15">
       <c r="A699" s="60"/>
       <c r="B699" s="59"/>
       <c r="C699" s="44"/>
       <c r="D699" s="46"/>
       <c r="E699" s="46"/>
       <c r="F699" s="46"/>
       <c r="G699" s="46"/>
-      <c r="H699" s="46"/>
+      <c r="H699" s="44"/>
       <c r="I699" s="45"/>
       <c r="J699" s="52"/>
       <c r="K699" s="44"/>
       <c r="L699" s="46"/>
       <c r="M699" s="75"/>
       <c r="O699" s="25"/>
     </row>
     <row r="700" spans="1:15">
       <c r="A700" s="60"/>
       <c r="B700" s="59"/>
       <c r="C700" s="44"/>
       <c r="D700" s="46"/>
       <c r="E700" s="46"/>
       <c r="F700" s="46"/>
       <c r="G700" s="46"/>
-      <c r="H700" s="46"/>
+      <c r="H700" s="44"/>
       <c r="I700" s="45"/>
       <c r="J700" s="52"/>
       <c r="K700" s="44"/>
       <c r="L700" s="46"/>
       <c r="M700" s="75"/>
       <c r="O700" s="25"/>
     </row>
     <row r="701" spans="1:15">
       <c r="A701" s="60"/>
       <c r="B701" s="59"/>
       <c r="C701" s="44"/>
       <c r="D701" s="46"/>
       <c r="E701" s="46"/>
       <c r="F701" s="46"/>
       <c r="G701" s="46"/>
-      <c r="H701" s="46"/>
+      <c r="H701" s="44"/>
       <c r="I701" s="45"/>
       <c r="J701" s="52"/>
       <c r="K701" s="44"/>
       <c r="L701" s="46"/>
       <c r="M701" s="75"/>
       <c r="O701" s="25"/>
     </row>
     <row r="702" spans="1:15">
       <c r="A702" s="60"/>
       <c r="B702" s="59"/>
       <c r="C702" s="44"/>
       <c r="D702" s="46"/>
       <c r="E702" s="46"/>
       <c r="F702" s="46"/>
       <c r="G702" s="46"/>
-      <c r="H702" s="46"/>
+      <c r="H702" s="44"/>
       <c r="I702" s="45"/>
       <c r="J702" s="52"/>
       <c r="K702" s="44"/>
       <c r="L702" s="46"/>
       <c r="M702" s="75"/>
       <c r="O702" s="25"/>
     </row>
     <row r="703" spans="1:15">
       <c r="A703" s="60"/>
       <c r="B703" s="59"/>
       <c r="C703" s="44"/>
       <c r="D703" s="46"/>
       <c r="E703" s="46"/>
       <c r="F703" s="46"/>
       <c r="G703" s="46"/>
-      <c r="H703" s="46"/>
+      <c r="H703" s="44"/>
       <c r="I703" s="45"/>
       <c r="J703" s="52"/>
       <c r="K703" s="44"/>
       <c r="L703" s="46"/>
       <c r="M703" s="75"/>
       <c r="O703" s="25"/>
     </row>
     <row r="704" spans="1:15">
       <c r="A704" s="60"/>
       <c r="B704" s="59"/>
       <c r="C704" s="44"/>
       <c r="D704" s="46"/>
       <c r="E704" s="46"/>
       <c r="F704" s="46"/>
       <c r="G704" s="46"/>
-      <c r="H704" s="46"/>
+      <c r="H704" s="44"/>
       <c r="I704" s="45"/>
       <c r="J704" s="52"/>
       <c r="K704" s="44"/>
       <c r="L704" s="46"/>
       <c r="M704" s="75"/>
       <c r="O704" s="25"/>
     </row>
     <row r="705" spans="1:15">
       <c r="A705" s="60"/>
       <c r="B705" s="59"/>
       <c r="C705" s="44"/>
       <c r="D705" s="46"/>
       <c r="E705" s="46"/>
       <c r="F705" s="46"/>
       <c r="G705" s="46"/>
-      <c r="H705" s="46"/>
+      <c r="H705" s="44"/>
       <c r="I705" s="45"/>
       <c r="J705" s="52"/>
       <c r="K705" s="44"/>
       <c r="L705" s="46"/>
       <c r="M705" s="75"/>
       <c r="O705" s="25"/>
     </row>
     <row r="706" spans="1:15">
       <c r="A706" s="60"/>
       <c r="B706" s="59"/>
       <c r="C706" s="44"/>
       <c r="D706" s="46"/>
       <c r="E706" s="46"/>
       <c r="F706" s="46"/>
       <c r="G706" s="46"/>
-      <c r="H706" s="46"/>
+      <c r="H706" s="44"/>
       <c r="I706" s="45"/>
       <c r="J706" s="52"/>
       <c r="K706" s="44"/>
       <c r="L706" s="46"/>
       <c r="M706" s="75"/>
       <c r="O706" s="25"/>
     </row>
     <row r="707" spans="1:15">
       <c r="A707" s="60"/>
       <c r="B707" s="59"/>
       <c r="C707" s="44"/>
       <c r="D707" s="46"/>
       <c r="E707" s="46"/>
       <c r="F707" s="46"/>
       <c r="G707" s="46"/>
-      <c r="H707" s="46"/>
+      <c r="H707" s="44"/>
       <c r="I707" s="45"/>
       <c r="J707" s="52"/>
       <c r="K707" s="44"/>
       <c r="L707" s="46"/>
       <c r="M707" s="75"/>
       <c r="O707" s="25"/>
     </row>
     <row r="708" spans="1:15">
       <c r="A708" s="60"/>
       <c r="B708" s="59"/>
       <c r="C708" s="44"/>
       <c r="D708" s="46"/>
       <c r="E708" s="46"/>
       <c r="F708" s="46"/>
       <c r="G708" s="46"/>
-      <c r="H708" s="46"/>
+      <c r="H708" s="44"/>
       <c r="I708" s="45"/>
       <c r="J708" s="52"/>
       <c r="K708" s="44"/>
       <c r="L708" s="46"/>
       <c r="M708" s="75"/>
       <c r="O708" s="25"/>
     </row>
     <row r="709" spans="1:15">
       <c r="A709" s="60"/>
       <c r="B709" s="59"/>
       <c r="C709" s="44"/>
       <c r="D709" s="46"/>
       <c r="E709" s="46"/>
       <c r="F709" s="46"/>
       <c r="G709" s="46"/>
-      <c r="H709" s="46"/>
+      <c r="H709" s="44"/>
       <c r="I709" s="45"/>
       <c r="J709" s="52"/>
       <c r="K709" s="44"/>
       <c r="L709" s="46"/>
       <c r="M709" s="75"/>
       <c r="O709" s="25"/>
     </row>
     <row r="710" spans="1:15">
       <c r="A710" s="60"/>
       <c r="B710" s="59"/>
       <c r="C710" s="44"/>
       <c r="D710" s="46"/>
       <c r="E710" s="46"/>
       <c r="F710" s="46"/>
       <c r="G710" s="46"/>
-      <c r="H710" s="46"/>
+      <c r="H710" s="44"/>
       <c r="I710" s="45"/>
       <c r="J710" s="52"/>
       <c r="K710" s="44"/>
       <c r="L710" s="46"/>
       <c r="M710" s="75"/>
       <c r="O710" s="25"/>
     </row>
     <row r="711" spans="1:15">
       <c r="A711" s="60"/>
       <c r="B711" s="59"/>
       <c r="C711" s="44"/>
       <c r="D711" s="46"/>
       <c r="E711" s="46"/>
       <c r="F711" s="46"/>
       <c r="G711" s="46"/>
-      <c r="H711" s="46"/>
+      <c r="H711" s="44"/>
       <c r="I711" s="45"/>
       <c r="J711" s="52"/>
       <c r="K711" s="44"/>
       <c r="L711" s="46"/>
       <c r="M711" s="75"/>
       <c r="O711" s="25"/>
     </row>
     <row r="712" spans="1:15">
       <c r="A712" s="60"/>
       <c r="B712" s="59"/>
       <c r="C712" s="44"/>
       <c r="D712" s="46"/>
       <c r="E712" s="46"/>
       <c r="F712" s="46"/>
       <c r="G712" s="46"/>
-      <c r="H712" s="46"/>
+      <c r="H712" s="44"/>
       <c r="I712" s="45"/>
       <c r="J712" s="52"/>
       <c r="K712" s="44"/>
       <c r="L712" s="46"/>
       <c r="M712" s="75"/>
       <c r="O712" s="25"/>
     </row>
     <row r="713" spans="1:15">
       <c r="A713" s="60"/>
       <c r="B713" s="59"/>
       <c r="C713" s="44"/>
       <c r="D713" s="46"/>
       <c r="E713" s="46"/>
       <c r="F713" s="46"/>
       <c r="G713" s="46"/>
-      <c r="H713" s="46"/>
+      <c r="H713" s="44"/>
       <c r="I713" s="45"/>
       <c r="J713" s="52"/>
       <c r="K713" s="44"/>
       <c r="L713" s="46"/>
       <c r="M713" s="75"/>
       <c r="O713" s="25"/>
     </row>
     <row r="714" spans="1:15">
       <c r="A714" s="60"/>
       <c r="B714" s="59"/>
       <c r="C714" s="44"/>
       <c r="D714" s="46"/>
       <c r="E714" s="46"/>
       <c r="F714" s="46"/>
       <c r="G714" s="46"/>
-      <c r="H714" s="46"/>
+      <c r="H714" s="44"/>
       <c r="I714" s="45"/>
       <c r="J714" s="52"/>
       <c r="K714" s="44"/>
       <c r="L714" s="46"/>
       <c r="M714" s="75"/>
       <c r="O714" s="25"/>
     </row>
     <row r="715" spans="1:15">
       <c r="A715" s="60"/>
       <c r="B715" s="59"/>
       <c r="C715" s="44"/>
       <c r="D715" s="46"/>
       <c r="E715" s="46"/>
       <c r="F715" s="46"/>
       <c r="G715" s="46"/>
-      <c r="H715" s="46"/>
+      <c r="H715" s="44"/>
       <c r="I715" s="45"/>
       <c r="J715" s="52"/>
       <c r="K715" s="44"/>
       <c r="L715" s="46"/>
       <c r="M715" s="75"/>
       <c r="O715" s="25"/>
     </row>
     <row r="716" spans="1:15">
       <c r="A716" s="60"/>
       <c r="B716" s="59"/>
       <c r="C716" s="44"/>
       <c r="D716" s="46"/>
       <c r="E716" s="46"/>
       <c r="F716" s="46"/>
       <c r="G716" s="46"/>
-      <c r="H716" s="46"/>
+      <c r="H716" s="44"/>
       <c r="I716" s="45"/>
       <c r="J716" s="52"/>
       <c r="K716" s="44"/>
       <c r="L716" s="46"/>
       <c r="M716" s="75"/>
       <c r="O716" s="25"/>
     </row>
     <row r="717" spans="1:15">
       <c r="A717" s="60"/>
       <c r="B717" s="59"/>
       <c r="C717" s="44"/>
       <c r="D717" s="46"/>
       <c r="E717" s="46"/>
       <c r="F717" s="46"/>
       <c r="G717" s="46"/>
-      <c r="H717" s="46"/>
+      <c r="H717" s="44"/>
       <c r="I717" s="45"/>
       <c r="J717" s="52"/>
       <c r="K717" s="44"/>
       <c r="L717" s="46"/>
       <c r="M717" s="75"/>
       <c r="O717" s="25"/>
     </row>
     <row r="718" spans="1:15">
       <c r="A718" s="60"/>
       <c r="B718" s="59"/>
       <c r="C718" s="44"/>
       <c r="D718" s="46"/>
       <c r="E718" s="46"/>
       <c r="F718" s="46"/>
       <c r="G718" s="46"/>
-      <c r="H718" s="46"/>
+      <c r="H718" s="44"/>
       <c r="I718" s="45"/>
       <c r="J718" s="52"/>
       <c r="K718" s="44"/>
       <c r="L718" s="46"/>
       <c r="M718" s="75"/>
       <c r="O718" s="25"/>
     </row>
     <row r="719" spans="1:15">
       <c r="A719" s="60"/>
       <c r="B719" s="59"/>
       <c r="C719" s="44"/>
       <c r="D719" s="46"/>
       <c r="E719" s="46"/>
       <c r="F719" s="46"/>
       <c r="G719" s="46"/>
-      <c r="H719" s="46"/>
+      <c r="H719" s="44"/>
       <c r="I719" s="45"/>
       <c r="J719" s="52"/>
       <c r="K719" s="44"/>
       <c r="L719" s="46"/>
       <c r="M719" s="75"/>
       <c r="O719" s="25"/>
     </row>
     <row r="720" spans="1:15">
       <c r="A720" s="60"/>
       <c r="B720" s="59"/>
       <c r="C720" s="44"/>
       <c r="D720" s="46"/>
       <c r="E720" s="46"/>
       <c r="F720" s="46"/>
       <c r="G720" s="46"/>
-      <c r="H720" s="46"/>
+      <c r="H720" s="44"/>
       <c r="I720" s="45"/>
       <c r="J720" s="52"/>
       <c r="K720" s="44"/>
       <c r="L720" s="46"/>
       <c r="M720" s="75"/>
       <c r="O720" s="25"/>
     </row>
     <row r="721" spans="1:15">
       <c r="A721" s="60"/>
       <c r="B721" s="59"/>
       <c r="C721" s="44"/>
       <c r="D721" s="46"/>
       <c r="E721" s="46"/>
       <c r="F721" s="46"/>
       <c r="G721" s="46"/>
-      <c r="H721" s="46"/>
+      <c r="H721" s="44"/>
       <c r="I721" s="45"/>
       <c r="J721" s="52"/>
       <c r="K721" s="44"/>
       <c r="L721" s="46"/>
       <c r="M721" s="75"/>
       <c r="O721" s="25"/>
     </row>
     <row r="722" spans="1:15">
       <c r="A722" s="60"/>
       <c r="B722" s="59"/>
       <c r="C722" s="44"/>
       <c r="D722" s="46"/>
       <c r="E722" s="46"/>
       <c r="F722" s="46"/>
       <c r="G722" s="46"/>
-      <c r="H722" s="46"/>
+      <c r="H722" s="44"/>
       <c r="I722" s="45"/>
       <c r="J722" s="52"/>
       <c r="K722" s="44"/>
       <c r="L722" s="46"/>
       <c r="M722" s="75"/>
       <c r="O722" s="25"/>
     </row>
     <row r="723" spans="1:15">
       <c r="A723" s="60"/>
       <c r="B723" s="59"/>
       <c r="C723" s="44"/>
       <c r="D723" s="46"/>
       <c r="E723" s="46"/>
       <c r="F723" s="46"/>
       <c r="G723" s="46"/>
-      <c r="H723" s="46"/>
+      <c r="H723" s="44"/>
       <c r="I723" s="45"/>
       <c r="J723" s="52"/>
       <c r="K723" s="44"/>
       <c r="L723" s="46"/>
       <c r="M723" s="75"/>
       <c r="O723" s="25"/>
     </row>
     <row r="724" spans="1:15">
       <c r="A724" s="60"/>
       <c r="B724" s="59"/>
       <c r="C724" s="44"/>
       <c r="D724" s="46"/>
       <c r="E724" s="46"/>
       <c r="F724" s="46"/>
       <c r="G724" s="46"/>
-      <c r="H724" s="46"/>
+      <c r="H724" s="44"/>
       <c r="I724" s="45"/>
       <c r="J724" s="52"/>
       <c r="K724" s="44"/>
       <c r="L724" s="46"/>
       <c r="M724" s="75"/>
       <c r="O724" s="25"/>
     </row>
     <row r="725" spans="1:15">
       <c r="A725" s="60"/>
       <c r="B725" s="59"/>
       <c r="C725" s="44"/>
       <c r="D725" s="46"/>
       <c r="E725" s="46"/>
       <c r="F725" s="46"/>
       <c r="G725" s="46"/>
-      <c r="H725" s="46"/>
+      <c r="H725" s="44"/>
       <c r="I725" s="45"/>
       <c r="J725" s="52"/>
       <c r="K725" s="44"/>
       <c r="L725" s="46"/>
       <c r="M725" s="75"/>
       <c r="O725" s="25"/>
     </row>
     <row r="726" spans="1:15">
       <c r="A726" s="60"/>
       <c r="B726" s="59"/>
       <c r="C726" s="44"/>
       <c r="D726" s="46"/>
       <c r="E726" s="46"/>
       <c r="F726" s="46"/>
       <c r="G726" s="46"/>
-      <c r="H726" s="46"/>
+      <c r="H726" s="44"/>
       <c r="I726" s="45"/>
       <c r="J726" s="52"/>
       <c r="K726" s="44"/>
       <c r="L726" s="46"/>
       <c r="M726" s="75"/>
       <c r="O726" s="25"/>
     </row>
     <row r="727" spans="1:15">
       <c r="A727" s="60"/>
       <c r="B727" s="59"/>
       <c r="C727" s="44"/>
       <c r="D727" s="46"/>
       <c r="E727" s="46"/>
       <c r="F727" s="46"/>
       <c r="G727" s="46"/>
-      <c r="H727" s="46"/>
+      <c r="H727" s="44"/>
       <c r="I727" s="45"/>
       <c r="J727" s="52"/>
       <c r="K727" s="44"/>
       <c r="L727" s="46"/>
       <c r="M727" s="75"/>
       <c r="O727" s="25"/>
     </row>
     <row r="728" spans="1:15">
       <c r="A728" s="60"/>
       <c r="B728" s="59"/>
       <c r="C728" s="44"/>
       <c r="D728" s="46"/>
       <c r="E728" s="46"/>
       <c r="F728" s="46"/>
       <c r="G728" s="46"/>
-      <c r="H728" s="46"/>
+      <c r="H728" s="44"/>
       <c r="I728" s="45"/>
       <c r="J728" s="52"/>
       <c r="K728" s="44"/>
       <c r="L728" s="46"/>
       <c r="M728" s="75"/>
       <c r="O728" s="25"/>
     </row>
     <row r="729" spans="1:15">
       <c r="A729" s="60"/>
       <c r="B729" s="59"/>
       <c r="C729" s="44"/>
       <c r="D729" s="46"/>
       <c r="E729" s="46"/>
       <c r="F729" s="46"/>
       <c r="G729" s="46"/>
-      <c r="H729" s="46"/>
+      <c r="H729" s="44"/>
       <c r="I729" s="45"/>
       <c r="J729" s="52"/>
       <c r="K729" s="44"/>
       <c r="L729" s="46"/>
       <c r="M729" s="75"/>
       <c r="O729" s="25"/>
     </row>
     <row r="730" spans="1:15">
       <c r="A730" s="60"/>
       <c r="B730" s="59"/>
       <c r="C730" s="44"/>
       <c r="D730" s="46"/>
       <c r="E730" s="46"/>
       <c r="F730" s="46"/>
       <c r="G730" s="46"/>
-      <c r="H730" s="46"/>
+      <c r="H730" s="44"/>
       <c r="I730" s="45"/>
       <c r="J730" s="52"/>
       <c r="K730" s="44"/>
       <c r="L730" s="46"/>
       <c r="M730" s="75"/>
       <c r="O730" s="25"/>
     </row>
     <row r="731" spans="1:15">
       <c r="A731" s="60"/>
       <c r="B731" s="59"/>
       <c r="C731" s="44"/>
       <c r="D731" s="46"/>
       <c r="E731" s="46"/>
       <c r="F731" s="46"/>
       <c r="G731" s="46"/>
-      <c r="H731" s="46"/>
+      <c r="H731" s="44"/>
       <c r="I731" s="45"/>
       <c r="J731" s="52"/>
       <c r="K731" s="44"/>
       <c r="L731" s="46"/>
       <c r="M731" s="75"/>
       <c r="O731" s="25"/>
     </row>
     <row r="732" spans="1:15">
       <c r="A732" s="60"/>
       <c r="B732" s="59"/>
       <c r="C732" s="44"/>
       <c r="D732" s="46"/>
       <c r="E732" s="46"/>
       <c r="F732" s="46"/>
       <c r="G732" s="46"/>
-      <c r="H732" s="46"/>
+      <c r="H732" s="44"/>
       <c r="I732" s="45"/>
       <c r="J732" s="52"/>
       <c r="K732" s="44"/>
       <c r="L732" s="46"/>
       <c r="M732" s="75"/>
       <c r="O732" s="25"/>
     </row>
     <row r="733" spans="1:15">
       <c r="A733" s="60"/>
       <c r="B733" s="59"/>
       <c r="C733" s="44"/>
       <c r="D733" s="46"/>
       <c r="E733" s="46"/>
       <c r="F733" s="46"/>
       <c r="G733" s="46"/>
-      <c r="H733" s="46"/>
+      <c r="H733" s="44"/>
       <c r="I733" s="45"/>
       <c r="J733" s="52"/>
       <c r="K733" s="44"/>
       <c r="L733" s="46"/>
       <c r="M733" s="75"/>
       <c r="O733" s="25"/>
     </row>
     <row r="734" spans="1:15">
       <c r="A734" s="60"/>
       <c r="B734" s="59"/>
       <c r="C734" s="44"/>
       <c r="D734" s="46"/>
       <c r="E734" s="46"/>
       <c r="F734" s="46"/>
       <c r="G734" s="46"/>
-      <c r="H734" s="46"/>
+      <c r="H734" s="44"/>
       <c r="I734" s="45"/>
       <c r="J734" s="52"/>
       <c r="K734" s="44"/>
       <c r="L734" s="46"/>
       <c r="M734" s="75"/>
       <c r="O734" s="25"/>
     </row>
     <row r="735" spans="1:15">
       <c r="A735" s="60"/>
       <c r="B735" s="59"/>
       <c r="C735" s="44"/>
       <c r="D735" s="46"/>
       <c r="E735" s="46"/>
       <c r="F735" s="46"/>
       <c r="G735" s="46"/>
-      <c r="H735" s="46"/>
+      <c r="H735" s="44"/>
       <c r="I735" s="45"/>
       <c r="J735" s="52"/>
       <c r="K735" s="44"/>
       <c r="L735" s="46"/>
       <c r="M735" s="75"/>
       <c r="O735" s="25"/>
     </row>
     <row r="736" spans="1:15">
       <c r="A736" s="60"/>
       <c r="B736" s="59"/>
       <c r="C736" s="44"/>
       <c r="D736" s="46"/>
       <c r="E736" s="46"/>
       <c r="F736" s="46"/>
       <c r="G736" s="46"/>
-      <c r="H736" s="46"/>
+      <c r="H736" s="44"/>
       <c r="I736" s="45"/>
       <c r="J736" s="52"/>
       <c r="K736" s="44"/>
       <c r="L736" s="46"/>
       <c r="M736" s="75"/>
       <c r="O736" s="25"/>
     </row>
     <row r="737" spans="1:15">
       <c r="A737" s="60"/>
       <c r="B737" s="59"/>
       <c r="C737" s="44"/>
       <c r="D737" s="46"/>
       <c r="E737" s="46"/>
       <c r="F737" s="46"/>
       <c r="G737" s="46"/>
-      <c r="H737" s="46"/>
+      <c r="H737" s="44"/>
       <c r="I737" s="45"/>
       <c r="J737" s="52"/>
       <c r="K737" s="44"/>
       <c r="L737" s="46"/>
       <c r="M737" s="75"/>
       <c r="O737" s="25"/>
     </row>
     <row r="738" spans="1:15">
       <c r="A738" s="60"/>
       <c r="B738" s="59"/>
       <c r="C738" s="44"/>
       <c r="D738" s="46"/>
       <c r="E738" s="46"/>
       <c r="F738" s="46"/>
       <c r="G738" s="46"/>
-      <c r="H738" s="46"/>
+      <c r="H738" s="44"/>
       <c r="I738" s="45"/>
       <c r="J738" s="52"/>
       <c r="K738" s="44"/>
       <c r="L738" s="46"/>
       <c r="M738" s="75"/>
       <c r="O738" s="25"/>
     </row>
     <row r="739" spans="1:15">
       <c r="A739" s="60"/>
       <c r="B739" s="59"/>
       <c r="C739" s="44"/>
       <c r="D739" s="46"/>
       <c r="E739" s="46"/>
       <c r="F739" s="46"/>
       <c r="G739" s="46"/>
-      <c r="H739" s="46"/>
+      <c r="H739" s="44"/>
       <c r="I739" s="45"/>
       <c r="J739" s="52"/>
       <c r="K739" s="44"/>
       <c r="L739" s="46"/>
       <c r="M739" s="75"/>
       <c r="O739" s="25"/>
     </row>
     <row r="740" spans="1:15">
       <c r="A740" s="60"/>
       <c r="B740" s="59"/>
       <c r="C740" s="44"/>
       <c r="D740" s="46"/>
       <c r="E740" s="46"/>
       <c r="F740" s="46"/>
       <c r="G740" s="46"/>
-      <c r="H740" s="46"/>
+      <c r="H740" s="44"/>
       <c r="I740" s="45"/>
       <c r="J740" s="52"/>
       <c r="K740" s="44"/>
       <c r="L740" s="46"/>
       <c r="M740" s="75"/>
       <c r="O740" s="25"/>
     </row>
     <row r="741" spans="1:15">
       <c r="A741" s="60"/>
       <c r="B741" s="59"/>
       <c r="C741" s="44"/>
       <c r="D741" s="46"/>
       <c r="E741" s="46"/>
       <c r="F741" s="46"/>
       <c r="G741" s="46"/>
-      <c r="H741" s="46"/>
+      <c r="H741" s="44"/>
       <c r="I741" s="45"/>
       <c r="J741" s="52"/>
       <c r="K741" s="44"/>
       <c r="L741" s="46"/>
       <c r="M741" s="75"/>
       <c r="O741" s="25"/>
     </row>
     <row r="742" spans="1:15">
       <c r="A742" s="60"/>
       <c r="B742" s="59"/>
       <c r="C742" s="44"/>
       <c r="D742" s="46"/>
       <c r="E742" s="46"/>
       <c r="F742" s="46"/>
       <c r="G742" s="46"/>
-      <c r="H742" s="46"/>
+      <c r="H742" s="44"/>
       <c r="I742" s="45"/>
       <c r="J742" s="52"/>
       <c r="K742" s="44"/>
       <c r="L742" s="46"/>
       <c r="M742" s="75"/>
       <c r="O742" s="25"/>
     </row>
     <row r="743" spans="1:15">
       <c r="A743" s="60"/>
       <c r="B743" s="59"/>
       <c r="C743" s="44"/>
       <c r="D743" s="46"/>
       <c r="E743" s="46"/>
       <c r="F743" s="46"/>
       <c r="G743" s="46"/>
-      <c r="H743" s="46"/>
+      <c r="H743" s="44"/>
       <c r="I743" s="45"/>
       <c r="J743" s="52"/>
       <c r="K743" s="44"/>
       <c r="L743" s="46"/>
       <c r="M743" s="75"/>
       <c r="O743" s="25"/>
     </row>
     <row r="744" spans="1:15">
       <c r="A744" s="60"/>
       <c r="B744" s="59"/>
       <c r="C744" s="44"/>
       <c r="D744" s="46"/>
       <c r="E744" s="46"/>
       <c r="F744" s="46"/>
       <c r="G744" s="46"/>
-      <c r="H744" s="46"/>
+      <c r="H744" s="44"/>
       <c r="I744" s="45"/>
       <c r="J744" s="52"/>
       <c r="K744" s="44"/>
       <c r="L744" s="46"/>
       <c r="M744" s="75"/>
       <c r="O744" s="25"/>
     </row>
     <row r="745" spans="1:15">
       <c r="A745" s="60"/>
       <c r="B745" s="59"/>
       <c r="C745" s="44"/>
       <c r="D745" s="46"/>
       <c r="E745" s="46"/>
       <c r="F745" s="46"/>
       <c r="G745" s="46"/>
-      <c r="H745" s="46"/>
+      <c r="H745" s="44"/>
       <c r="I745" s="45"/>
       <c r="J745" s="52"/>
       <c r="K745" s="44"/>
       <c r="L745" s="46"/>
       <c r="M745" s="75"/>
       <c r="O745" s="25"/>
     </row>
     <row r="746" spans="1:15">
       <c r="A746" s="60"/>
       <c r="B746" s="59"/>
       <c r="C746" s="44"/>
       <c r="D746" s="46"/>
       <c r="E746" s="46"/>
       <c r="F746" s="46"/>
       <c r="G746" s="46"/>
-      <c r="H746" s="46"/>
+      <c r="H746" s="44"/>
       <c r="I746" s="45"/>
       <c r="J746" s="52"/>
       <c r="K746" s="44"/>
       <c r="L746" s="46"/>
       <c r="M746" s="75"/>
       <c r="O746" s="25"/>
     </row>
     <row r="747" spans="1:15">
       <c r="A747" s="60"/>
       <c r="B747" s="59"/>
       <c r="C747" s="44"/>
       <c r="D747" s="46"/>
       <c r="E747" s="46"/>
       <c r="F747" s="46"/>
       <c r="G747" s="46"/>
-      <c r="H747" s="46"/>
+      <c r="H747" s="44"/>
       <c r="I747" s="45"/>
       <c r="J747" s="52"/>
       <c r="K747" s="44"/>
       <c r="L747" s="46"/>
       <c r="M747" s="75"/>
       <c r="O747" s="25"/>
     </row>
     <row r="748" spans="1:15">
       <c r="A748" s="60"/>
       <c r="B748" s="59"/>
       <c r="C748" s="44"/>
       <c r="D748" s="46"/>
       <c r="E748" s="46"/>
       <c r="F748" s="46"/>
       <c r="G748" s="46"/>
-      <c r="H748" s="46"/>
+      <c r="H748" s="44"/>
       <c r="I748" s="45"/>
       <c r="J748" s="52"/>
       <c r="K748" s="44"/>
       <c r="L748" s="46"/>
       <c r="M748" s="75"/>
       <c r="O748" s="25"/>
     </row>
     <row r="749" spans="1:15">
       <c r="A749" s="60"/>
       <c r="B749" s="59"/>
       <c r="C749" s="44"/>
       <c r="D749" s="46"/>
       <c r="E749" s="46"/>
       <c r="F749" s="46"/>
       <c r="G749" s="46"/>
-      <c r="H749" s="46"/>
+      <c r="H749" s="44"/>
       <c r="I749" s="45"/>
       <c r="J749" s="52"/>
       <c r="K749" s="44"/>
       <c r="L749" s="46"/>
       <c r="M749" s="75"/>
       <c r="O749" s="25"/>
     </row>
     <row r="750" spans="1:15">
       <c r="A750" s="60"/>
       <c r="B750" s="59"/>
       <c r="C750" s="44"/>
       <c r="D750" s="46"/>
       <c r="E750" s="46"/>
       <c r="F750" s="46"/>
       <c r="G750" s="46"/>
-      <c r="H750" s="46"/>
+      <c r="H750" s="44"/>
       <c r="I750" s="45"/>
       <c r="J750" s="52"/>
       <c r="K750" s="44"/>
       <c r="L750" s="46"/>
       <c r="M750" s="75"/>
       <c r="O750" s="25"/>
     </row>
     <row r="751" spans="1:15">
       <c r="A751" s="60"/>
       <c r="B751" s="59"/>
       <c r="C751" s="44"/>
       <c r="D751" s="46"/>
       <c r="E751" s="46"/>
       <c r="F751" s="46"/>
       <c r="G751" s="46"/>
-      <c r="H751" s="46"/>
+      <c r="H751" s="44"/>
       <c r="I751" s="45"/>
       <c r="J751" s="52"/>
       <c r="K751" s="44"/>
       <c r="L751" s="46"/>
       <c r="M751" s="75"/>
       <c r="O751" s="25"/>
     </row>
     <row r="752" spans="1:15">
       <c r="A752" s="60"/>
       <c r="B752" s="59"/>
       <c r="C752" s="44"/>
       <c r="D752" s="46"/>
       <c r="E752" s="46"/>
       <c r="F752" s="46"/>
       <c r="G752" s="46"/>
-      <c r="H752" s="46"/>
+      <c r="H752" s="44"/>
       <c r="I752" s="45"/>
       <c r="J752" s="52"/>
       <c r="K752" s="44"/>
       <c r="L752" s="46"/>
       <c r="M752" s="75"/>
       <c r="O752" s="25"/>
     </row>
     <row r="753" spans="1:15">
       <c r="A753" s="60"/>
       <c r="B753" s="59"/>
       <c r="C753" s="44"/>
       <c r="D753" s="46"/>
       <c r="E753" s="46"/>
       <c r="F753" s="46"/>
       <c r="G753" s="46"/>
-      <c r="H753" s="46"/>
+      <c r="H753" s="44"/>
       <c r="I753" s="45"/>
       <c r="J753" s="52"/>
       <c r="K753" s="44"/>
       <c r="L753" s="46"/>
       <c r="M753" s="75"/>
       <c r="O753" s="25"/>
     </row>
     <row r="754" spans="1:15">
       <c r="A754" s="60"/>
       <c r="B754" s="59"/>
       <c r="C754" s="44"/>
       <c r="D754" s="46"/>
       <c r="E754" s="46"/>
       <c r="F754" s="46"/>
       <c r="G754" s="46"/>
-      <c r="H754" s="46"/>
+      <c r="H754" s="44"/>
       <c r="I754" s="45"/>
       <c r="J754" s="52"/>
       <c r="K754" s="44"/>
       <c r="L754" s="46"/>
       <c r="M754" s="75"/>
       <c r="O754" s="25"/>
     </row>
     <row r="755" spans="1:15">
       <c r="A755" s="60"/>
       <c r="B755" s="59"/>
       <c r="C755" s="44"/>
       <c r="D755" s="46"/>
       <c r="E755" s="46"/>
       <c r="F755" s="46"/>
       <c r="G755" s="46"/>
-      <c r="H755" s="46"/>
+      <c r="H755" s="44"/>
       <c r="I755" s="45"/>
       <c r="J755" s="52"/>
       <c r="K755" s="44"/>
       <c r="L755" s="46"/>
       <c r="M755" s="75"/>
       <c r="O755" s="25"/>
     </row>
     <row r="756" spans="1:15">
       <c r="A756" s="60"/>
       <c r="B756" s="59"/>
       <c r="C756" s="44"/>
       <c r="D756" s="46"/>
       <c r="E756" s="46"/>
       <c r="F756" s="46"/>
       <c r="G756" s="46"/>
-      <c r="H756" s="46"/>
+      <c r="H756" s="44"/>
       <c r="I756" s="45"/>
       <c r="J756" s="52"/>
       <c r="K756" s="44"/>
       <c r="L756" s="46"/>
       <c r="M756" s="75"/>
       <c r="O756" s="25"/>
     </row>
     <row r="757" spans="1:15">
       <c r="A757" s="60"/>
       <c r="B757" s="59"/>
       <c r="C757" s="44"/>
       <c r="D757" s="46"/>
       <c r="E757" s="46"/>
       <c r="F757" s="46"/>
       <c r="G757" s="46"/>
-      <c r="H757" s="46"/>
+      <c r="H757" s="44"/>
       <c r="I757" s="45"/>
       <c r="J757" s="52"/>
       <c r="K757" s="44"/>
       <c r="L757" s="46"/>
       <c r="M757" s="75"/>
       <c r="O757" s="25"/>
     </row>
     <row r="758" spans="1:15">
       <c r="A758" s="60"/>
       <c r="B758" s="59"/>
       <c r="C758" s="44"/>
       <c r="D758" s="46"/>
       <c r="E758" s="46"/>
       <c r="F758" s="46"/>
       <c r="G758" s="46"/>
-      <c r="H758" s="46"/>
+      <c r="H758" s="44"/>
       <c r="I758" s="45"/>
       <c r="J758" s="52"/>
       <c r="K758" s="44"/>
       <c r="L758" s="46"/>
       <c r="M758" s="75"/>
       <c r="O758" s="25"/>
     </row>
     <row r="759" spans="1:15">
       <c r="A759" s="60"/>
       <c r="B759" s="59"/>
       <c r="C759" s="44"/>
       <c r="D759" s="46"/>
       <c r="E759" s="46"/>
       <c r="F759" s="46"/>
       <c r="G759" s="46"/>
-      <c r="H759" s="46"/>
+      <c r="H759" s="44"/>
       <c r="I759" s="45"/>
       <c r="J759" s="52"/>
       <c r="K759" s="44"/>
       <c r="L759" s="46"/>
       <c r="M759" s="75"/>
       <c r="O759" s="25"/>
     </row>
     <row r="760" spans="1:15">
       <c r="A760" s="60"/>
       <c r="B760" s="59"/>
       <c r="C760" s="44"/>
       <c r="D760" s="46"/>
       <c r="E760" s="46"/>
       <c r="F760" s="46"/>
       <c r="G760" s="46"/>
-      <c r="H760" s="46"/>
+      <c r="H760" s="44"/>
       <c r="I760" s="45"/>
       <c r="J760" s="52"/>
       <c r="K760" s="44"/>
       <c r="L760" s="46"/>
       <c r="M760" s="75"/>
       <c r="O760" s="25"/>
     </row>
     <row r="761" spans="1:15">
       <c r="A761" s="60"/>
       <c r="B761" s="59"/>
       <c r="C761" s="44"/>
       <c r="D761" s="46"/>
       <c r="E761" s="46"/>
       <c r="F761" s="46"/>
       <c r="G761" s="46"/>
-      <c r="H761" s="46"/>
+      <c r="H761" s="44"/>
       <c r="I761" s="45"/>
       <c r="J761" s="52"/>
       <c r="K761" s="44"/>
       <c r="L761" s="46"/>
       <c r="M761" s="75"/>
       <c r="O761" s="25"/>
     </row>
     <row r="762" spans="1:15">
       <c r="A762" s="60"/>
       <c r="B762" s="59"/>
       <c r="C762" s="44"/>
       <c r="D762" s="46"/>
       <c r="E762" s="46"/>
       <c r="F762" s="46"/>
       <c r="G762" s="46"/>
-      <c r="H762" s="46"/>
+      <c r="H762" s="44"/>
       <c r="I762" s="45"/>
       <c r="J762" s="52"/>
       <c r="K762" s="44"/>
       <c r="L762" s="46"/>
       <c r="M762" s="75"/>
       <c r="O762" s="25"/>
     </row>
     <row r="763" spans="1:15">
       <c r="A763" s="60"/>
       <c r="B763" s="59"/>
       <c r="C763" s="44"/>
       <c r="D763" s="46"/>
       <c r="E763" s="46"/>
       <c r="F763" s="46"/>
       <c r="G763" s="46"/>
-      <c r="H763" s="46"/>
+      <c r="H763" s="44"/>
       <c r="I763" s="45"/>
       <c r="J763" s="52"/>
       <c r="K763" s="44"/>
       <c r="L763" s="46"/>
       <c r="M763" s="75"/>
       <c r="O763" s="25"/>
     </row>
     <row r="764" spans="1:15">
       <c r="A764" s="60"/>
       <c r="B764" s="59"/>
       <c r="C764" s="44"/>
       <c r="D764" s="46"/>
       <c r="E764" s="46"/>
       <c r="F764" s="46"/>
       <c r="G764" s="46"/>
-      <c r="H764" s="46"/>
+      <c r="H764" s="44"/>
       <c r="I764" s="45"/>
       <c r="J764" s="52"/>
       <c r="K764" s="44"/>
       <c r="L764" s="46"/>
       <c r="M764" s="75"/>
       <c r="O764" s="25"/>
     </row>
     <row r="765" spans="1:15">
       <c r="A765" s="60"/>
       <c r="B765" s="59"/>
       <c r="C765" s="44"/>
       <c r="D765" s="46"/>
       <c r="E765" s="46"/>
       <c r="F765" s="46"/>
       <c r="G765" s="46"/>
-      <c r="H765" s="46"/>
+      <c r="H765" s="44"/>
       <c r="I765" s="45"/>
       <c r="J765" s="52"/>
       <c r="K765" s="44"/>
       <c r="L765" s="46"/>
       <c r="M765" s="75"/>
       <c r="O765" s="25"/>
     </row>
     <row r="766" spans="1:15">
       <c r="A766" s="60"/>
       <c r="B766" s="59"/>
       <c r="C766" s="44"/>
       <c r="D766" s="46"/>
       <c r="E766" s="46"/>
       <c r="F766" s="46"/>
       <c r="G766" s="46"/>
-      <c r="H766" s="46"/>
+      <c r="H766" s="44"/>
       <c r="I766" s="45"/>
       <c r="J766" s="52"/>
       <c r="K766" s="44"/>
       <c r="L766" s="46"/>
       <c r="M766" s="75"/>
       <c r="O766" s="25"/>
     </row>
     <row r="767" spans="1:15">
       <c r="A767" s="60"/>
       <c r="B767" s="59"/>
       <c r="C767" s="44"/>
       <c r="D767" s="46"/>
       <c r="E767" s="46"/>
       <c r="F767" s="46"/>
       <c r="G767" s="46"/>
-      <c r="H767" s="46"/>
+      <c r="H767" s="44"/>
       <c r="I767" s="45"/>
       <c r="J767" s="52"/>
       <c r="K767" s="44"/>
       <c r="L767" s="46"/>
       <c r="M767" s="75"/>
       <c r="O767" s="25"/>
     </row>
     <row r="768" spans="1:15">
       <c r="A768" s="60"/>
       <c r="B768" s="59"/>
       <c r="C768" s="44"/>
       <c r="D768" s="46"/>
       <c r="E768" s="46"/>
       <c r="F768" s="46"/>
       <c r="G768" s="46"/>
-      <c r="H768" s="46"/>
+      <c r="H768" s="44"/>
       <c r="I768" s="45"/>
       <c r="J768" s="52"/>
       <c r="K768" s="44"/>
       <c r="L768" s="46"/>
       <c r="M768" s="75"/>
       <c r="O768" s="25"/>
     </row>
     <row r="769" spans="1:15">
       <c r="A769" s="60"/>
       <c r="B769" s="59"/>
       <c r="C769" s="44"/>
       <c r="D769" s="46"/>
       <c r="E769" s="46"/>
       <c r="F769" s="46"/>
       <c r="G769" s="46"/>
-      <c r="H769" s="46"/>
+      <c r="H769" s="44"/>
       <c r="I769" s="45"/>
       <c r="J769" s="52"/>
       <c r="K769" s="44"/>
       <c r="L769" s="46"/>
       <c r="M769" s="75"/>
       <c r="O769" s="25"/>
     </row>
     <row r="770" spans="1:15">
       <c r="A770" s="60"/>
       <c r="B770" s="59"/>
       <c r="C770" s="44"/>
       <c r="D770" s="46"/>
       <c r="E770" s="46"/>
       <c r="F770" s="46"/>
       <c r="G770" s="46"/>
-      <c r="H770" s="46"/>
+      <c r="H770" s="44"/>
       <c r="I770" s="45"/>
       <c r="J770" s="52"/>
       <c r="K770" s="44"/>
       <c r="L770" s="46"/>
       <c r="M770" s="75"/>
       <c r="O770" s="25"/>
     </row>
     <row r="771" spans="1:15">
       <c r="A771" s="60"/>
       <c r="B771" s="59"/>
       <c r="C771" s="44"/>
       <c r="D771" s="46"/>
       <c r="E771" s="46"/>
       <c r="F771" s="46"/>
       <c r="G771" s="46"/>
-      <c r="H771" s="46"/>
+      <c r="H771" s="44"/>
       <c r="I771" s="45"/>
       <c r="J771" s="52"/>
       <c r="K771" s="44"/>
       <c r="L771" s="46"/>
       <c r="M771" s="75"/>
       <c r="O771" s="25"/>
     </row>
     <row r="772" spans="1:15">
       <c r="A772" s="60"/>
       <c r="B772" s="59"/>
       <c r="C772" s="44"/>
       <c r="D772" s="46"/>
       <c r="E772" s="46"/>
       <c r="F772" s="46"/>
       <c r="G772" s="46"/>
-      <c r="H772" s="46"/>
+      <c r="H772" s="44"/>
       <c r="I772" s="45"/>
       <c r="J772" s="52"/>
       <c r="K772" s="44"/>
       <c r="L772" s="46"/>
       <c r="M772" s="75"/>
       <c r="O772" s="25"/>
     </row>
     <row r="773" spans="1:15">
       <c r="A773" s="60"/>
       <c r="B773" s="59"/>
       <c r="C773" s="44"/>
       <c r="D773" s="46"/>
       <c r="E773" s="46"/>
       <c r="F773" s="46"/>
       <c r="G773" s="46"/>
-      <c r="H773" s="46"/>
+      <c r="H773" s="44"/>
       <c r="I773" s="45"/>
       <c r="J773" s="52"/>
       <c r="K773" s="44"/>
       <c r="L773" s="46"/>
       <c r="M773" s="75"/>
       <c r="O773" s="25"/>
     </row>
     <row r="774" spans="1:15">
       <c r="A774" s="60"/>
       <c r="B774" s="59"/>
       <c r="C774" s="44"/>
       <c r="D774" s="46"/>
       <c r="E774" s="46"/>
       <c r="F774" s="46"/>
       <c r="G774" s="46"/>
-      <c r="H774" s="46"/>
+      <c r="H774" s="44"/>
       <c r="I774" s="45"/>
       <c r="J774" s="52"/>
       <c r="K774" s="44"/>
       <c r="L774" s="46"/>
       <c r="M774" s="75"/>
       <c r="O774" s="25"/>
     </row>
     <row r="775" spans="1:15">
       <c r="A775" s="60"/>
       <c r="B775" s="59"/>
       <c r="C775" s="44"/>
       <c r="D775" s="46"/>
       <c r="E775" s="46"/>
       <c r="F775" s="46"/>
       <c r="G775" s="46"/>
-      <c r="H775" s="46"/>
+      <c r="H775" s="44"/>
       <c r="I775" s="45"/>
       <c r="J775" s="52"/>
       <c r="K775" s="44"/>
       <c r="L775" s="46"/>
       <c r="M775" s="75"/>
       <c r="O775" s="25"/>
     </row>
     <row r="776" spans="1:15">
       <c r="A776" s="60"/>
       <c r="B776" s="59"/>
       <c r="C776" s="44"/>
       <c r="D776" s="46"/>
       <c r="E776" s="46"/>
       <c r="F776" s="46"/>
       <c r="G776" s="46"/>
-      <c r="H776" s="46"/>
+      <c r="H776" s="44"/>
       <c r="I776" s="45"/>
       <c r="J776" s="52"/>
       <c r="K776" s="44"/>
       <c r="L776" s="46"/>
       <c r="M776" s="75"/>
       <c r="O776" s="25"/>
     </row>
     <row r="777" spans="1:15">
       <c r="A777" s="60"/>
       <c r="B777" s="59"/>
       <c r="C777" s="44"/>
       <c r="D777" s="46"/>
       <c r="E777" s="46"/>
       <c r="F777" s="46"/>
       <c r="G777" s="46"/>
-      <c r="H777" s="46"/>
+      <c r="H777" s="44"/>
       <c r="I777" s="45"/>
       <c r="J777" s="52"/>
       <c r="K777" s="44"/>
       <c r="L777" s="46"/>
       <c r="M777" s="75"/>
       <c r="O777" s="25"/>
     </row>
     <row r="778" spans="1:15">
       <c r="A778" s="60"/>
       <c r="B778" s="59"/>
       <c r="C778" s="44"/>
       <c r="D778" s="46"/>
       <c r="E778" s="46"/>
       <c r="F778" s="46"/>
       <c r="G778" s="46"/>
-      <c r="H778" s="46"/>
+      <c r="H778" s="44"/>
       <c r="I778" s="45"/>
       <c r="J778" s="52"/>
       <c r="K778" s="44"/>
       <c r="L778" s="46"/>
       <c r="M778" s="75"/>
       <c r="O778" s="25"/>
     </row>
     <row r="779" spans="1:15">
       <c r="A779" s="60"/>
       <c r="B779" s="59"/>
       <c r="C779" s="44"/>
       <c r="D779" s="46"/>
       <c r="E779" s="46"/>
       <c r="F779" s="46"/>
       <c r="G779" s="46"/>
-      <c r="H779" s="46"/>
+      <c r="H779" s="44"/>
       <c r="I779" s="45"/>
       <c r="J779" s="52"/>
       <c r="K779" s="44"/>
       <c r="L779" s="46"/>
       <c r="M779" s="75"/>
       <c r="O779" s="25"/>
     </row>
     <row r="780" spans="1:15">
       <c r="A780" s="60"/>
       <c r="B780" s="59"/>
       <c r="C780" s="44"/>
       <c r="D780" s="46"/>
       <c r="E780" s="46"/>
       <c r="F780" s="46"/>
       <c r="G780" s="46"/>
-      <c r="H780" s="46"/>
+      <c r="H780" s="44"/>
       <c r="I780" s="45"/>
       <c r="J780" s="52"/>
       <c r="K780" s="44"/>
       <c r="L780" s="46"/>
       <c r="M780" s="75"/>
       <c r="O780" s="25"/>
     </row>
     <row r="781" spans="1:15">
       <c r="A781" s="60"/>
       <c r="B781" s="59"/>
       <c r="C781" s="44"/>
       <c r="D781" s="46"/>
       <c r="E781" s="46"/>
       <c r="F781" s="46"/>
       <c r="G781" s="46"/>
-      <c r="H781" s="46"/>
+      <c r="H781" s="44"/>
       <c r="I781" s="45"/>
       <c r="J781" s="52"/>
       <c r="K781" s="44"/>
       <c r="L781" s="46"/>
       <c r="M781" s="75"/>
       <c r="O781" s="25"/>
     </row>
     <row r="782" spans="1:15">
       <c r="A782" s="60"/>
       <c r="B782" s="59"/>
       <c r="C782" s="44"/>
       <c r="D782" s="46"/>
       <c r="E782" s="46"/>
       <c r="F782" s="46"/>
       <c r="G782" s="46"/>
-      <c r="H782" s="46"/>
+      <c r="H782" s="44"/>
       <c r="I782" s="45"/>
       <c r="J782" s="52"/>
       <c r="K782" s="44"/>
       <c r="L782" s="46"/>
       <c r="M782" s="75"/>
       <c r="O782" s="25"/>
     </row>
     <row r="783" spans="1:15">
       <c r="A783" s="60"/>
       <c r="B783" s="59"/>
       <c r="C783" s="44"/>
       <c r="D783" s="46"/>
       <c r="E783" s="46"/>
       <c r="F783" s="46"/>
       <c r="G783" s="46"/>
-      <c r="H783" s="46"/>
+      <c r="H783" s="44"/>
       <c r="I783" s="45"/>
       <c r="J783" s="52"/>
       <c r="K783" s="44"/>
       <c r="L783" s="46"/>
       <c r="M783" s="75"/>
       <c r="O783" s="25"/>
     </row>
     <row r="784" spans="1:15">
       <c r="A784" s="60"/>
       <c r="B784" s="59"/>
       <c r="C784" s="44"/>
       <c r="D784" s="46"/>
       <c r="E784" s="46"/>
       <c r="F784" s="46"/>
       <c r="G784" s="46"/>
-      <c r="H784" s="46"/>
+      <c r="H784" s="44"/>
       <c r="I784" s="45"/>
       <c r="J784" s="52"/>
       <c r="K784" s="44"/>
       <c r="L784" s="46"/>
       <c r="M784" s="75"/>
       <c r="O784" s="25"/>
     </row>
     <row r="785" spans="1:15">
       <c r="A785" s="60"/>
       <c r="B785" s="59"/>
       <c r="C785" s="44"/>
       <c r="D785" s="46"/>
       <c r="E785" s="46"/>
       <c r="F785" s="46"/>
       <c r="G785" s="46"/>
-      <c r="H785" s="46"/>
+      <c r="H785" s="44"/>
       <c r="I785" s="45"/>
       <c r="J785" s="52"/>
       <c r="K785" s="44"/>
       <c r="L785" s="46"/>
       <c r="M785" s="75"/>
       <c r="O785" s="25"/>
     </row>
     <row r="786" spans="1:15">
       <c r="A786" s="60"/>
       <c r="B786" s="59"/>
       <c r="C786" s="44"/>
       <c r="D786" s="46"/>
       <c r="E786" s="46"/>
       <c r="F786" s="46"/>
       <c r="G786" s="46"/>
-      <c r="H786" s="46"/>
+      <c r="H786" s="44"/>
       <c r="I786" s="45"/>
       <c r="J786" s="52"/>
       <c r="K786" s="44"/>
       <c r="L786" s="46"/>
       <c r="M786" s="75"/>
       <c r="O786" s="25"/>
     </row>
     <row r="787" spans="1:15">
       <c r="A787" s="60"/>
       <c r="B787" s="59"/>
       <c r="C787" s="44"/>
       <c r="D787" s="46"/>
       <c r="E787" s="46"/>
       <c r="F787" s="46"/>
       <c r="G787" s="46"/>
-      <c r="H787" s="46"/>
+      <c r="H787" s="44"/>
       <c r="I787" s="45"/>
       <c r="J787" s="52"/>
       <c r="K787" s="44"/>
       <c r="L787" s="46"/>
       <c r="M787" s="75"/>
       <c r="O787" s="25"/>
     </row>
     <row r="788" spans="1:15">
       <c r="A788" s="60"/>
       <c r="B788" s="59"/>
       <c r="C788" s="44"/>
       <c r="D788" s="46"/>
       <c r="E788" s="46"/>
       <c r="F788" s="46"/>
       <c r="G788" s="46"/>
-      <c r="H788" s="46"/>
+      <c r="H788" s="44"/>
       <c r="I788" s="45"/>
       <c r="J788" s="52"/>
       <c r="K788" s="44"/>
       <c r="L788" s="46"/>
       <c r="M788" s="75"/>
       <c r="O788" s="25"/>
     </row>
     <row r="789" spans="1:15">
       <c r="A789" s="60"/>
       <c r="B789" s="59"/>
       <c r="C789" s="44"/>
       <c r="D789" s="46"/>
       <c r="E789" s="46"/>
       <c r="F789" s="46"/>
       <c r="G789" s="46"/>
-      <c r="H789" s="46"/>
+      <c r="H789" s="44"/>
       <c r="I789" s="45"/>
       <c r="J789" s="52"/>
       <c r="K789" s="44"/>
       <c r="L789" s="46"/>
       <c r="M789" s="75"/>
       <c r="O789" s="25"/>
     </row>
     <row r="790" spans="1:15">
       <c r="A790" s="60"/>
       <c r="B790" s="59"/>
       <c r="C790" s="44"/>
       <c r="D790" s="46"/>
       <c r="E790" s="46"/>
       <c r="F790" s="46"/>
       <c r="G790" s="46"/>
-      <c r="H790" s="46"/>
+      <c r="H790" s="44"/>
       <c r="I790" s="45"/>
       <c r="J790" s="52"/>
       <c r="K790" s="44"/>
       <c r="L790" s="46"/>
       <c r="M790" s="75"/>
       <c r="O790" s="25"/>
     </row>
     <row r="791" spans="1:15">
       <c r="A791" s="60"/>
       <c r="B791" s="59"/>
       <c r="C791" s="44"/>
       <c r="D791" s="46"/>
       <c r="E791" s="46"/>
       <c r="F791" s="46"/>
       <c r="G791" s="46"/>
-      <c r="H791" s="46"/>
+      <c r="H791" s="44"/>
       <c r="I791" s="45"/>
       <c r="J791" s="52"/>
       <c r="K791" s="44"/>
       <c r="L791" s="46"/>
       <c r="M791" s="75"/>
       <c r="O791" s="25"/>
     </row>
     <row r="792" spans="1:15">
       <c r="A792" s="60"/>
       <c r="B792" s="59"/>
       <c r="C792" s="44"/>
       <c r="D792" s="46"/>
       <c r="E792" s="46"/>
       <c r="F792" s="46"/>
       <c r="G792" s="46"/>
-      <c r="H792" s="46"/>
+      <c r="H792" s="44"/>
       <c r="I792" s="45"/>
       <c r="J792" s="52"/>
       <c r="K792" s="44"/>
       <c r="L792" s="46"/>
       <c r="M792" s="75"/>
       <c r="O792" s="25"/>
     </row>
     <row r="793" spans="1:15">
       <c r="A793" s="60"/>
       <c r="B793" s="59"/>
       <c r="C793" s="44"/>
       <c r="D793" s="46"/>
       <c r="E793" s="46"/>
       <c r="F793" s="46"/>
       <c r="G793" s="46"/>
-      <c r="H793" s="46"/>
+      <c r="H793" s="44"/>
       <c r="I793" s="45"/>
       <c r="J793" s="52"/>
       <c r="K793" s="44"/>
       <c r="L793" s="46"/>
       <c r="M793" s="75"/>
       <c r="O793" s="25"/>
     </row>
     <row r="794" spans="1:15">
       <c r="A794" s="60"/>
       <c r="B794" s="59"/>
       <c r="C794" s="44"/>
       <c r="D794" s="46"/>
       <c r="E794" s="46"/>
       <c r="F794" s="46"/>
       <c r="G794" s="46"/>
-      <c r="H794" s="46"/>
+      <c r="H794" s="44"/>
       <c r="I794" s="45"/>
       <c r="J794" s="52"/>
       <c r="K794" s="44"/>
       <c r="L794" s="46"/>
       <c r="M794" s="75"/>
       <c r="O794" s="25"/>
     </row>
     <row r="795" spans="1:15">
       <c r="A795" s="60"/>
       <c r="B795" s="59"/>
       <c r="C795" s="44"/>
       <c r="D795" s="46"/>
       <c r="E795" s="46"/>
       <c r="F795" s="46"/>
       <c r="G795" s="46"/>
-      <c r="H795" s="46"/>
+      <c r="H795" s="44"/>
       <c r="I795" s="45"/>
       <c r="J795" s="52"/>
       <c r="K795" s="44"/>
       <c r="L795" s="46"/>
       <c r="M795" s="75"/>
       <c r="O795" s="25"/>
     </row>
     <row r="796" spans="1:15">
       <c r="A796" s="60"/>
       <c r="B796" s="59"/>
       <c r="C796" s="44"/>
       <c r="D796" s="46"/>
       <c r="E796" s="46"/>
       <c r="F796" s="46"/>
       <c r="G796" s="46"/>
-      <c r="H796" s="46"/>
+      <c r="H796" s="44"/>
       <c r="I796" s="45"/>
       <c r="J796" s="52"/>
       <c r="K796" s="44"/>
       <c r="L796" s="46"/>
       <c r="M796" s="75"/>
       <c r="O796" s="25"/>
     </row>
     <row r="797" spans="1:15">
       <c r="A797" s="60"/>
       <c r="B797" s="59"/>
       <c r="C797" s="44"/>
       <c r="D797" s="46"/>
       <c r="E797" s="46"/>
       <c r="F797" s="46"/>
       <c r="G797" s="46"/>
-      <c r="H797" s="46"/>
+      <c r="H797" s="44"/>
       <c r="I797" s="45"/>
       <c r="J797" s="52"/>
       <c r="K797" s="44"/>
       <c r="L797" s="46"/>
       <c r="M797" s="75"/>
       <c r="O797" s="25"/>
     </row>
     <row r="798" spans="1:15">
       <c r="A798" s="60"/>
       <c r="B798" s="59"/>
       <c r="C798" s="44"/>
       <c r="D798" s="46"/>
       <c r="E798" s="46"/>
       <c r="F798" s="46"/>
       <c r="G798" s="46"/>
-      <c r="H798" s="46"/>
+      <c r="H798" s="44"/>
       <c r="I798" s="45"/>
       <c r="J798" s="52"/>
       <c r="K798" s="44"/>
       <c r="L798" s="46"/>
       <c r="M798" s="75"/>
       <c r="O798" s="25"/>
     </row>
     <row r="799" spans="1:15">
       <c r="A799" s="60"/>
       <c r="B799" s="59"/>
       <c r="C799" s="44"/>
       <c r="D799" s="46"/>
       <c r="E799" s="46"/>
       <c r="F799" s="46"/>
       <c r="G799" s="46"/>
-      <c r="H799" s="46"/>
+      <c r="H799" s="44"/>
       <c r="I799" s="45"/>
       <c r="J799" s="52"/>
       <c r="K799" s="44"/>
       <c r="L799" s="46"/>
       <c r="M799" s="75"/>
       <c r="O799" s="25"/>
     </row>
     <row r="800" spans="1:15">
       <c r="A800" s="60"/>
       <c r="B800" s="59"/>
       <c r="C800" s="44"/>
       <c r="D800" s="46"/>
       <c r="E800" s="46"/>
       <c r="F800" s="46"/>
       <c r="G800" s="46"/>
-      <c r="H800" s="46"/>
+      <c r="H800" s="44"/>
       <c r="I800" s="45"/>
       <c r="J800" s="52"/>
       <c r="K800" s="44"/>
       <c r="L800" s="46"/>
       <c r="M800" s="75"/>
       <c r="O800" s="25"/>
     </row>
     <row r="801" spans="1:15">
       <c r="A801" s="60"/>
       <c r="B801" s="59"/>
       <c r="C801" s="44"/>
       <c r="D801" s="46"/>
       <c r="E801" s="46"/>
       <c r="F801" s="46"/>
       <c r="G801" s="46"/>
-      <c r="H801" s="46"/>
+      <c r="H801" s="44"/>
       <c r="I801" s="45"/>
       <c r="J801" s="52"/>
       <c r="K801" s="44"/>
       <c r="L801" s="46"/>
       <c r="M801" s="75"/>
       <c r="O801" s="25"/>
     </row>
     <row r="802" spans="1:15">
       <c r="A802" s="60"/>
       <c r="B802" s="59"/>
       <c r="C802" s="44"/>
       <c r="D802" s="46"/>
       <c r="E802" s="46"/>
       <c r="F802" s="46"/>
       <c r="G802" s="46"/>
-      <c r="H802" s="46"/>
+      <c r="H802" s="44"/>
       <c r="I802" s="45"/>
       <c r="J802" s="52"/>
       <c r="K802" s="44"/>
       <c r="L802" s="46"/>
       <c r="M802" s="75"/>
       <c r="O802" s="25"/>
     </row>
     <row r="803" spans="1:15">
       <c r="A803" s="60"/>
       <c r="B803" s="59"/>
       <c r="C803" s="44"/>
       <c r="D803" s="46"/>
       <c r="E803" s="46"/>
       <c r="F803" s="46"/>
       <c r="G803" s="46"/>
-      <c r="H803" s="46"/>
+      <c r="H803" s="44"/>
       <c r="I803" s="45"/>
       <c r="J803" s="52"/>
       <c r="K803" s="44"/>
       <c r="L803" s="46"/>
       <c r="M803" s="75"/>
       <c r="O803" s="25"/>
     </row>
     <row r="804" spans="1:15">
       <c r="A804" s="60"/>
       <c r="B804" s="59"/>
       <c r="C804" s="44"/>
       <c r="D804" s="46"/>
       <c r="E804" s="46"/>
       <c r="F804" s="46"/>
       <c r="G804" s="46"/>
-      <c r="H804" s="46"/>
+      <c r="H804" s="44"/>
       <c r="I804" s="45"/>
       <c r="J804" s="52"/>
       <c r="K804" s="44"/>
       <c r="L804" s="46"/>
       <c r="M804" s="75"/>
       <c r="O804" s="25"/>
     </row>
     <row r="805" spans="1:15">
       <c r="A805" s="60"/>
       <c r="B805" s="59"/>
       <c r="C805" s="44"/>
       <c r="D805" s="46"/>
       <c r="E805" s="46"/>
       <c r="F805" s="46"/>
       <c r="G805" s="46"/>
-      <c r="H805" s="46"/>
+      <c r="H805" s="44"/>
       <c r="I805" s="45"/>
       <c r="J805" s="52"/>
       <c r="K805" s="44"/>
       <c r="L805" s="46"/>
       <c r="M805" s="75"/>
       <c r="O805" s="25"/>
     </row>
     <row r="806" spans="1:15">
       <c r="A806" s="60"/>
       <c r="B806" s="59"/>
       <c r="C806" s="44"/>
       <c r="D806" s="46"/>
       <c r="E806" s="46"/>
       <c r="F806" s="46"/>
       <c r="G806" s="46"/>
-      <c r="H806" s="46"/>
+      <c r="H806" s="44"/>
       <c r="I806" s="45"/>
       <c r="J806" s="52"/>
       <c r="K806" s="44"/>
       <c r="L806" s="46"/>
       <c r="M806" s="75"/>
       <c r="O806" s="25"/>
     </row>
     <row r="807" spans="1:15">
       <c r="A807" s="60"/>
       <c r="B807" s="59"/>
       <c r="C807" s="44"/>
       <c r="D807" s="46"/>
       <c r="E807" s="46"/>
       <c r="F807" s="46"/>
       <c r="G807" s="46"/>
-      <c r="H807" s="46"/>
+      <c r="H807" s="44"/>
       <c r="I807" s="45"/>
       <c r="J807" s="52"/>
       <c r="K807" s="44"/>
       <c r="L807" s="46"/>
       <c r="M807" s="75"/>
       <c r="O807" s="25"/>
     </row>
     <row r="808" spans="1:15">
       <c r="A808" s="60"/>
       <c r="B808" s="59"/>
       <c r="C808" s="44"/>
       <c r="D808" s="46"/>
       <c r="E808" s="46"/>
       <c r="F808" s="46"/>
       <c r="G808" s="46"/>
-      <c r="H808" s="46"/>
+      <c r="H808" s="44"/>
       <c r="I808" s="45"/>
       <c r="J808" s="52"/>
       <c r="K808" s="44"/>
       <c r="L808" s="46"/>
       <c r="M808" s="75"/>
       <c r="O808" s="25"/>
     </row>
     <row r="809" spans="1:15">
       <c r="A809" s="60"/>
       <c r="B809" s="59"/>
       <c r="C809" s="44"/>
       <c r="D809" s="46"/>
       <c r="E809" s="46"/>
       <c r="F809" s="46"/>
       <c r="G809" s="46"/>
-      <c r="H809" s="46"/>
+      <c r="H809" s="44"/>
       <c r="I809" s="45"/>
       <c r="J809" s="52"/>
       <c r="K809" s="44"/>
       <c r="L809" s="46"/>
       <c r="M809" s="75"/>
       <c r="O809" s="25"/>
     </row>
     <row r="810" spans="1:15">
       <c r="A810" s="60"/>
       <c r="B810" s="59"/>
       <c r="C810" s="44"/>
       <c r="D810" s="46"/>
       <c r="E810" s="46"/>
       <c r="F810" s="46"/>
       <c r="G810" s="46"/>
-      <c r="H810" s="46"/>
+      <c r="H810" s="44"/>
       <c r="I810" s="45"/>
       <c r="J810" s="52"/>
       <c r="K810" s="44"/>
       <c r="L810" s="46"/>
       <c r="M810" s="75"/>
       <c r="O810" s="25"/>
     </row>
     <row r="811" spans="1:15">
       <c r="A811" s="60"/>
       <c r="B811" s="59"/>
       <c r="C811" s="44"/>
       <c r="D811" s="46"/>
       <c r="E811" s="46"/>
       <c r="F811" s="46"/>
       <c r="G811" s="46"/>
-      <c r="H811" s="46"/>
+      <c r="H811" s="44"/>
       <c r="I811" s="45"/>
       <c r="J811" s="52"/>
       <c r="K811" s="44"/>
       <c r="L811" s="46"/>
       <c r="M811" s="75"/>
       <c r="O811" s="25"/>
     </row>
     <row r="812" spans="1:15">
       <c r="A812" s="60"/>
       <c r="B812" s="59"/>
       <c r="C812" s="44"/>
       <c r="D812" s="46"/>
       <c r="E812" s="46"/>
       <c r="F812" s="46"/>
       <c r="G812" s="46"/>
-      <c r="H812" s="46"/>
+      <c r="H812" s="44"/>
       <c r="I812" s="45"/>
       <c r="J812" s="52"/>
       <c r="K812" s="44"/>
       <c r="L812" s="46"/>
       <c r="M812" s="75"/>
       <c r="O812" s="25"/>
     </row>
     <row r="813" spans="1:15">
       <c r="A813" s="60"/>
       <c r="B813" s="59"/>
       <c r="C813" s="44"/>
       <c r="D813" s="46"/>
       <c r="E813" s="46"/>
       <c r="F813" s="46"/>
       <c r="G813" s="46"/>
-      <c r="H813" s="46"/>
+      <c r="H813" s="44"/>
       <c r="I813" s="45"/>
       <c r="J813" s="52"/>
       <c r="K813" s="44"/>
       <c r="L813" s="46"/>
       <c r="M813" s="75"/>
       <c r="O813" s="25"/>
     </row>
     <row r="814" spans="1:15">
       <c r="A814" s="60"/>
       <c r="B814" s="59"/>
       <c r="C814" s="44"/>
       <c r="D814" s="46"/>
       <c r="E814" s="46"/>
       <c r="F814" s="46"/>
       <c r="G814" s="46"/>
-      <c r="H814" s="46"/>
+      <c r="H814" s="44"/>
       <c r="I814" s="45"/>
       <c r="J814" s="52"/>
       <c r="K814" s="44"/>
       <c r="L814" s="46"/>
       <c r="M814" s="75"/>
       <c r="O814" s="25"/>
     </row>
     <row r="815" spans="1:15">
       <c r="A815" s="60"/>
       <c r="B815" s="59"/>
       <c r="C815" s="44"/>
       <c r="D815" s="46"/>
       <c r="E815" s="46"/>
       <c r="F815" s="46"/>
       <c r="G815" s="46"/>
-      <c r="H815" s="46"/>
+      <c r="H815" s="44"/>
       <c r="I815" s="45"/>
       <c r="J815" s="52"/>
       <c r="K815" s="44"/>
       <c r="L815" s="46"/>
       <c r="M815" s="75"/>
       <c r="O815" s="25"/>
     </row>
     <row r="816" spans="1:15">
       <c r="A816" s="60"/>
       <c r="B816" s="59"/>
       <c r="C816" s="44"/>
       <c r="D816" s="46"/>
       <c r="E816" s="46"/>
       <c r="F816" s="46"/>
       <c r="G816" s="46"/>
-      <c r="H816" s="46"/>
+      <c r="H816" s="44"/>
       <c r="I816" s="45"/>
       <c r="J816" s="52"/>
       <c r="K816" s="44"/>
       <c r="L816" s="46"/>
       <c r="M816" s="75"/>
       <c r="O816" s="25"/>
     </row>
     <row r="817" spans="1:15">
       <c r="A817" s="60"/>
       <c r="B817" s="59"/>
       <c r="C817" s="44"/>
       <c r="D817" s="46"/>
       <c r="E817" s="46"/>
       <c r="F817" s="46"/>
       <c r="G817" s="46"/>
-      <c r="H817" s="46"/>
+      <c r="H817" s="44"/>
       <c r="I817" s="45"/>
       <c r="J817" s="52"/>
       <c r="K817" s="44"/>
       <c r="L817" s="46"/>
       <c r="M817" s="75"/>
       <c r="O817" s="25"/>
     </row>
     <row r="818" spans="1:15">
       <c r="A818" s="60"/>
       <c r="B818" s="59"/>
       <c r="C818" s="44"/>
       <c r="D818" s="46"/>
       <c r="E818" s="46"/>
       <c r="F818" s="46"/>
       <c r="G818" s="46"/>
-      <c r="H818" s="46"/>
+      <c r="H818" s="44"/>
       <c r="I818" s="45"/>
       <c r="J818" s="52"/>
       <c r="K818" s="44"/>
       <c r="L818" s="46"/>
       <c r="M818" s="75"/>
       <c r="O818" s="25"/>
     </row>
     <row r="819" spans="1:15">
       <c r="A819" s="60"/>
       <c r="B819" s="59"/>
       <c r="C819" s="44"/>
       <c r="D819" s="46"/>
       <c r="E819" s="46"/>
       <c r="F819" s="46"/>
       <c r="G819" s="46"/>
-      <c r="H819" s="46"/>
+      <c r="H819" s="44"/>
       <c r="I819" s="45"/>
       <c r="J819" s="52"/>
       <c r="K819" s="44"/>
       <c r="L819" s="46"/>
       <c r="M819" s="75"/>
       <c r="O819" s="25"/>
     </row>
     <row r="820" spans="1:15">
       <c r="A820" s="60"/>
       <c r="B820" s="59"/>
       <c r="C820" s="44"/>
       <c r="D820" s="46"/>
       <c r="E820" s="46"/>
       <c r="F820" s="46"/>
       <c r="G820" s="46"/>
-      <c r="H820" s="46"/>
+      <c r="H820" s="44"/>
       <c r="I820" s="45"/>
       <c r="J820" s="52"/>
       <c r="K820" s="44"/>
       <c r="L820" s="46"/>
       <c r="M820" s="75"/>
       <c r="O820" s="25"/>
     </row>
     <row r="821" spans="1:15">
       <c r="A821" s="60"/>
       <c r="B821" s="59"/>
       <c r="C821" s="44"/>
       <c r="D821" s="46"/>
       <c r="E821" s="46"/>
       <c r="F821" s="46"/>
       <c r="G821" s="46"/>
-      <c r="H821" s="46"/>
+      <c r="H821" s="44"/>
       <c r="I821" s="45"/>
       <c r="J821" s="52"/>
       <c r="K821" s="44"/>
       <c r="L821" s="46"/>
       <c r="M821" s="75"/>
       <c r="O821" s="25"/>
     </row>
     <row r="822" spans="1:15">
       <c r="A822" s="60"/>
       <c r="B822" s="59"/>
       <c r="C822" s="44"/>
       <c r="D822" s="46"/>
       <c r="E822" s="46"/>
       <c r="F822" s="46"/>
       <c r="G822" s="46"/>
-      <c r="H822" s="46"/>
+      <c r="H822" s="44"/>
       <c r="I822" s="45"/>
       <c r="J822" s="52"/>
       <c r="K822" s="44"/>
       <c r="L822" s="46"/>
       <c r="M822" s="75"/>
       <c r="O822" s="25"/>
     </row>
     <row r="823" spans="1:15">
       <c r="A823" s="60"/>
       <c r="B823" s="59"/>
       <c r="C823" s="44"/>
       <c r="D823" s="46"/>
       <c r="E823" s="46"/>
       <c r="F823" s="46"/>
       <c r="G823" s="46"/>
-      <c r="H823" s="46"/>
+      <c r="H823" s="44"/>
       <c r="I823" s="45"/>
       <c r="J823" s="52"/>
       <c r="K823" s="44"/>
       <c r="L823" s="46"/>
       <c r="M823" s="75"/>
       <c r="O823" s="25"/>
     </row>
     <row r="824" spans="1:15">
       <c r="A824" s="60"/>
       <c r="B824" s="59"/>
       <c r="C824" s="44"/>
       <c r="D824" s="46"/>
       <c r="E824" s="46"/>
       <c r="F824" s="46"/>
       <c r="G824" s="46"/>
-      <c r="H824" s="46"/>
+      <c r="H824" s="44"/>
       <c r="I824" s="45"/>
       <c r="J824" s="52"/>
       <c r="K824" s="44"/>
       <c r="L824" s="46"/>
       <c r="M824" s="75"/>
       <c r="O824" s="25"/>
     </row>
     <row r="825" spans="1:15">
       <c r="A825" s="60"/>
       <c r="B825" s="59"/>
       <c r="C825" s="44"/>
       <c r="D825" s="46"/>
       <c r="E825" s="46"/>
       <c r="F825" s="46"/>
       <c r="G825" s="46"/>
-      <c r="H825" s="46"/>
+      <c r="H825" s="44"/>
       <c r="I825" s="45"/>
       <c r="J825" s="52"/>
       <c r="K825" s="44"/>
       <c r="L825" s="46"/>
       <c r="M825" s="75"/>
       <c r="O825" s="25"/>
     </row>
     <row r="826" spans="1:15">
       <c r="A826" s="60"/>
       <c r="B826" s="59"/>
       <c r="C826" s="44"/>
       <c r="D826" s="46"/>
       <c r="E826" s="46"/>
       <c r="F826" s="46"/>
       <c r="G826" s="46"/>
-      <c r="H826" s="46"/>
+      <c r="H826" s="44"/>
       <c r="I826" s="45"/>
       <c r="J826" s="52"/>
       <c r="K826" s="44"/>
       <c r="L826" s="46"/>
       <c r="M826" s="75"/>
       <c r="O826" s="25"/>
     </row>
     <row r="827" spans="1:15">
       <c r="A827" s="60"/>
       <c r="B827" s="59"/>
       <c r="C827" s="44"/>
       <c r="D827" s="46"/>
       <c r="E827" s="46"/>
       <c r="F827" s="46"/>
       <c r="G827" s="46"/>
-      <c r="H827" s="46"/>
+      <c r="H827" s="44"/>
       <c r="I827" s="45"/>
       <c r="J827" s="52"/>
       <c r="K827" s="44"/>
       <c r="L827" s="46"/>
       <c r="M827" s="75"/>
       <c r="O827" s="25"/>
     </row>
     <row r="828" spans="1:15">
       <c r="A828" s="60"/>
       <c r="B828" s="59"/>
       <c r="C828" s="44"/>
       <c r="D828" s="46"/>
       <c r="E828" s="46"/>
       <c r="F828" s="46"/>
       <c r="G828" s="46"/>
-      <c r="H828" s="46"/>
+      <c r="H828" s="44"/>
       <c r="I828" s="45"/>
       <c r="J828" s="52"/>
       <c r="K828" s="44"/>
       <c r="L828" s="46"/>
       <c r="M828" s="75"/>
       <c r="O828" s="25"/>
     </row>
+    <row r="829" spans="1:15">
+      <c r="A829" s="60"/>
+      <c r="B829" s="59"/>
+      <c r="C829" s="44"/>
+      <c r="D829" s="46"/>
+      <c r="E829" s="46"/>
+      <c r="F829" s="46"/>
+      <c r="G829" s="46"/>
+      <c r="H829" s="44"/>
+      <c r="I829" s="45"/>
+      <c r="J829" s="52"/>
+      <c r="K829" s="44"/>
+      <c r="L829" s="46"/>
+      <c r="M829" s="75"/>
+      <c r="O829" s="25"/>
+    </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A421:M421"/>
+    <mergeCell ref="A422:M422"/>
     <mergeCell ref="N76:O76"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="N26:O26"/>
     <mergeCell ref="N9:O9"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>натура_пер!Область_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>'2026'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>aerzhanova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>