--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1965" yWindow="945" windowWidth="13230" windowHeight="4095" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура_пер" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">натура_пер!$2:$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">натура_пер!$A$1:$M$35</definedName>
   </definedNames>
-  <calcPr calcId="125725" refMode="R1C1"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="31">
   <si>
     <t>Мыс кендері, мың тонна</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -131,50 +131,53 @@
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Жедел деректер.</t>
     </r>
   </si>
   <si>
     <r>
       <t>2026 жылғы Павлодар облысындағы тау-кен өндіру өнеркәсібінде және карьерлерлерді қазуда өнеркәсіп өнімдерін өндіру</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>x</t>
+  </si>
+  <si>
+    <t xml:space="preserve">х </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -325,51 +328,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="128">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -456,75 +459,66 @@
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -597,83 +591,89 @@
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 6" xfId="3"/>
     <cellStyle name="Обычный_натура_пер" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -940,697 +940,723 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V37"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O24" sqref="O24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29" style="42" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="46" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="46" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="39" customWidth="1"/>
     <col min="5" max="5" width="11" style="39" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="39" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="39" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="39" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="48" customWidth="1"/>
     <col min="10" max="10" width="14" style="30" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="39" customWidth="1"/>
     <col min="12" max="12" width="13" style="39" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" style="39" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="42" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="88" customFormat="1" ht="21" customHeight="1">
-      <c r="A1" s="116" t="s">
+    <row r="1" spans="1:22" s="85" customFormat="1" ht="21" customHeight="1">
+      <c r="A1" s="122" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="117"/>
-[...11 lines deleted...]
-      <c r="N1" s="117"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
+      <c r="I1" s="123"/>
+      <c r="J1" s="123"/>
+      <c r="K1" s="123"/>
+      <c r="L1" s="123"/>
+      <c r="M1" s="123"/>
+      <c r="N1" s="123"/>
     </row>
     <row r="2" spans="1:22" ht="31.5" customHeight="1">
       <c r="A2" s="14"/>
       <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="17" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="17" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="17" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="16" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="18" t="s">
         <v>12</v>
       </c>
       <c r="N2" s="19"/>
       <c r="O2" s="8"/>
     </row>
     <row r="3" spans="1:22" s="2" customFormat="1">
       <c r="A3" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="21"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
-      <c r="E3" s="119"/>
-      <c r="F3" s="22"/>
+      <c r="E3" s="112"/>
+      <c r="F3" s="112"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="24"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="25"/>
       <c r="M3" s="22"/>
       <c r="N3" s="26"/>
       <c r="O3" s="8"/>
     </row>
     <row r="4" spans="1:22" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="103">
+      <c r="B4" s="100">
         <v>5451.8</v>
       </c>
       <c r="C4" s="56">
         <v>10210.799999999999</v>
       </c>
       <c r="D4" s="56">
         <v>15661.5</v>
       </c>
-      <c r="E4" s="124">
+      <c r="E4" s="117">
         <v>19653.7</v>
       </c>
-      <c r="F4" s="60"/>
+      <c r="F4" s="125">
+        <v>23789.4</v>
+      </c>
       <c r="G4" s="59"/>
-      <c r="H4" s="70"/>
-      <c r="I4" s="75"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="72"/>
       <c r="J4" s="56"/>
       <c r="K4" s="56"/>
       <c r="L4" s="56"/>
       <c r="M4" s="56"/>
       <c r="N4" s="28"/>
       <c r="O4" s="11"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="V4" s="6"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="103">
+      <c r="B5" s="100">
         <v>5451.8</v>
       </c>
       <c r="C5" s="56">
         <v>10210.799999999999</v>
       </c>
       <c r="D5" s="56">
         <v>15661.5</v>
       </c>
-      <c r="E5" s="124">
+      <c r="E5" s="117">
         <v>19653.7</v>
       </c>
-      <c r="F5" s="60"/>
+      <c r="F5" s="125">
+        <v>23789.4</v>
+      </c>
       <c r="G5" s="59"/>
-      <c r="H5" s="70"/>
-      <c r="I5" s="75"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="72"/>
       <c r="J5" s="56"/>
       <c r="K5" s="56"/>
       <c r="L5" s="56"/>
       <c r="M5" s="56"/>
       <c r="N5" s="28"/>
       <c r="O5" s="8"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="53"/>
       <c r="C6" s="51"/>
-      <c r="D6" s="112"/>
-[...1 lines deleted...]
-      <c r="F6" s="22"/>
+      <c r="D6" s="109"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="112"/>
       <c r="G6" s="22"/>
       <c r="H6" s="50"/>
-      <c r="I6" s="76"/>
-[...3 lines deleted...]
-      <c r="M6" s="98"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="82"/>
+      <c r="K6" s="87"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="95"/>
       <c r="N6" s="31"/>
       <c r="O6" s="8"/>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="55" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="55" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="55" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="F7" s="58"/>
+      <c r="F7" s="58" t="s">
+        <v>24</v>
+      </c>
       <c r="G7" s="58"/>
       <c r="H7" s="58"/>
-      <c r="I7" s="77"/>
-[...2 lines deleted...]
-      <c r="L7" s="77"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="74"/>
+      <c r="L7" s="74"/>
       <c r="M7" s="58"/>
       <c r="N7" s="33"/>
       <c r="O7" s="8"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="53" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="53" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="53" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="F8" s="58"/>
+      <c r="F8" s="50" t="s">
+        <v>24</v>
+      </c>
       <c r="G8" s="58"/>
       <c r="H8" s="58"/>
-      <c r="I8" s="77"/>
-[...2 lines deleted...]
-      <c r="L8" s="77"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="74"/>
       <c r="M8" s="58"/>
       <c r="N8" s="33"/>
       <c r="O8" s="8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" s="27"/>
-      <c r="B9" s="101"/>
-[...5 lines deleted...]
-      <c r="H9" s="62"/>
+      <c r="B9" s="98"/>
+      <c r="C9" s="104"/>
+      <c r="D9" s="109"/>
+      <c r="E9" s="113"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="61"/>
       <c r="I9" s="52"/>
-      <c r="J9" s="86"/>
-[...2 lines deleted...]
-      <c r="M9" s="96"/>
+      <c r="J9" s="83"/>
+      <c r="K9" s="88"/>
+      <c r="L9" s="90"/>
+      <c r="M9" s="93"/>
       <c r="N9" s="28"/>
       <c r="O9" s="11"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
     </row>
     <row r="10" spans="1:22" s="4" customFormat="1">
       <c r="A10" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="102"/>
-[...4 lines deleted...]
-      <c r="G10" s="61"/>
+      <c r="B10" s="99"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="110"/>
+      <c r="E10" s="113"/>
+      <c r="F10" s="60"/>
+      <c r="G10" s="60"/>
       <c r="H10" s="22"/>
-      <c r="I10" s="74"/>
-[...3 lines deleted...]
-      <c r="M10" s="97"/>
+      <c r="I10" s="71"/>
+      <c r="J10" s="81"/>
+      <c r="K10" s="87"/>
+      <c r="L10" s="90"/>
+      <c r="M10" s="94"/>
       <c r="N10" s="26"/>
       <c r="O10" s="8"/>
       <c r="P10" s="5"/>
     </row>
     <row r="11" spans="1:22" s="7" customFormat="1">
       <c r="A11" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="104" t="s">
+      <c r="B11" s="101" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="56" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="E11" s="124" t="s">
+      <c r="E11" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="F11" s="63"/>
-[...6 lines deleted...]
-      <c r="M11" s="63"/>
+      <c r="F11" s="120" t="s">
+        <v>30</v>
+      </c>
+      <c r="G11" s="62"/>
+      <c r="H11" s="62"/>
+      <c r="I11" s="62"/>
+      <c r="J11" s="62"/>
+      <c r="K11" s="62"/>
+      <c r="L11" s="62"/>
+      <c r="M11" s="62"/>
       <c r="N11" s="28"/>
       <c r="O11" s="8"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="63" t="s">
+      <c r="B12" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="63" t="s">
+      <c r="C12" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="D12" s="63" t="s">
+      <c r="D12" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="E12" s="122" t="s">
+      <c r="E12" s="115" t="s">
         <v>29</v>
       </c>
-      <c r="F12" s="63"/>
-[...6 lines deleted...]
-      <c r="M12" s="63"/>
+      <c r="F12" s="120" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" s="62"/>
+      <c r="H12" s="62"/>
+      <c r="I12" s="62"/>
+      <c r="J12" s="62"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="62"/>
+      <c r="M12" s="62"/>
       <c r="N12" s="33"/>
       <c r="O12" s="8"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="64"/>
-[...10 lines deleted...]
-      <c r="M13" s="64"/>
+      <c r="B13" s="63"/>
+      <c r="C13" s="63"/>
+      <c r="D13" s="63"/>
+      <c r="E13" s="116"/>
+      <c r="F13" s="116"/>
+      <c r="G13" s="63"/>
+      <c r="H13" s="63"/>
+      <c r="I13" s="63"/>
+      <c r="J13" s="63"/>
+      <c r="K13" s="63"/>
+      <c r="L13" s="63"/>
+      <c r="M13" s="63"/>
       <c r="N13" s="31"/>
       <c r="O13" s="8"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="105" t="s">
+      <c r="B14" s="102" t="s">
         <v>29</v>
       </c>
-      <c r="C14" s="105" t="s">
+      <c r="C14" s="102" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="105" t="s">
+      <c r="D14" s="102" t="s">
         <v>29</v>
       </c>
-      <c r="E14" s="127" t="s">
+      <c r="E14" s="120" t="s">
         <v>29</v>
       </c>
-      <c r="F14" s="63"/>
-[...6 lines deleted...]
-      <c r="M14" s="63"/>
+      <c r="F14" s="120" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" s="62"/>
+      <c r="H14" s="62"/>
+      <c r="I14" s="62"/>
+      <c r="J14" s="62"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="62"/>
+      <c r="M14" s="62"/>
       <c r="N14" s="33"/>
       <c r="O14" s="8"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" s="34"/>
-      <c r="B15" s="100"/>
-[...10 lines deleted...]
-      <c r="M15" s="95"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="104"/>
+      <c r="D15" s="109"/>
+      <c r="E15" s="113"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="70"/>
+      <c r="J15" s="80"/>
+      <c r="K15" s="86"/>
+      <c r="L15" s="90"/>
+      <c r="M15" s="92"/>
       <c r="N15" s="35"/>
       <c r="O15" s="8"/>
     </row>
     <row r="16" spans="1:22" ht="24.75" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="102"/>
-[...10 lines deleted...]
-      <c r="M16" s="97"/>
+      <c r="B16" s="99"/>
+      <c r="C16" s="103"/>
+      <c r="D16" s="108"/>
+      <c r="E16" s="113"/>
+      <c r="F16" s="112"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="69"/>
+      <c r="J16" s="84"/>
+      <c r="K16" s="87"/>
+      <c r="L16" s="90"/>
+      <c r="M16" s="94"/>
       <c r="N16" s="26"/>
       <c r="O16" s="8"/>
       <c r="P16" s="3"/>
     </row>
     <row r="17" spans="1:21" s="7" customFormat="1">
       <c r="A17" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="54">
         <v>1000</v>
       </c>
       <c r="C17" s="57">
         <v>15493</v>
       </c>
       <c r="D17" s="57">
         <v>29987</v>
       </c>
-      <c r="E17" s="125">
+      <c r="E17" s="118">
         <v>44480</v>
       </c>
-      <c r="F17" s="65"/>
-[...2 lines deleted...]
-      <c r="I17" s="78"/>
+      <c r="F17" s="54">
+        <v>44747</v>
+      </c>
+      <c r="G17" s="64"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="75"/>
       <c r="J17" s="57"/>
       <c r="K17" s="57"/>
       <c r="L17" s="57"/>
       <c r="M17" s="57"/>
       <c r="N17" s="36"/>
       <c r="O17" s="9"/>
       <c r="P17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="Q17" s="6"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="53" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="53" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="53" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="F18" s="65"/>
-[...2 lines deleted...]
-      <c r="I18" s="78"/>
+      <c r="F18" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="64"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="75"/>
       <c r="J18" s="57"/>
       <c r="K18" s="57"/>
       <c r="L18" s="57"/>
       <c r="M18" s="57"/>
       <c r="N18" s="28"/>
       <c r="O18" s="9"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="53" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="53" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="53" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="F19" s="50"/>
-[...2 lines deleted...]
-      <c r="I19" s="78"/>
+      <c r="F19" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="75"/>
       <c r="J19" s="57"/>
       <c r="K19" s="57"/>
       <c r="L19" s="57"/>
       <c r="M19" s="57"/>
       <c r="N19" s="28"/>
       <c r="O19" s="9"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="109"/>
-[...1 lines deleted...]
-      <c r="E20" s="121"/>
+      <c r="C20" s="106"/>
+      <c r="D20" s="111"/>
+      <c r="E20" s="114"/>
       <c r="F20" s="46"/>
       <c r="G20" s="49"/>
       <c r="H20" s="46"/>
-      <c r="I20" s="79"/>
-[...5 lines deleted...]
-      <c r="O20" s="115"/>
+      <c r="I20" s="76"/>
+      <c r="J20" s="82"/>
+      <c r="K20" s="89"/>
+      <c r="L20" s="91"/>
+      <c r="M20" s="95"/>
+      <c r="N20" s="121"/>
+      <c r="O20" s="121"/>
     </row>
     <row r="21" spans="1:21" s="4" customFormat="1">
       <c r="A21" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="54">
         <v>1000</v>
       </c>
       <c r="C21" s="57">
         <v>4050</v>
       </c>
       <c r="D21" s="57">
         <v>7101</v>
       </c>
-      <c r="E21" s="125">
+      <c r="E21" s="118">
         <v>10151</v>
       </c>
-      <c r="F21" s="65"/>
-[...2 lines deleted...]
-      <c r="I21" s="78"/>
+      <c r="F21" s="54">
+        <v>10151</v>
+      </c>
+      <c r="G21" s="64"/>
+      <c r="H21" s="68"/>
+      <c r="I21" s="75"/>
       <c r="J21" s="57"/>
       <c r="K21" s="57"/>
       <c r="L21" s="57"/>
       <c r="M21" s="57"/>
       <c r="N21" s="36"/>
       <c r="O21" s="9"/>
     </row>
     <row r="22" spans="1:21" s="10" customFormat="1">
       <c r="A22" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="53" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="57">
         <v>10776</v>
       </c>
       <c r="D22" s="57">
         <v>21553</v>
       </c>
-      <c r="E22" s="125">
+      <c r="E22" s="118">
         <v>32329</v>
       </c>
-      <c r="F22" s="65"/>
-[...4 lines deleted...]
-      <c r="K22" s="81"/>
+      <c r="F22" s="54">
+        <v>32329</v>
+      </c>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="75"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="78"/>
       <c r="L22" s="57"/>
       <c r="M22" s="57"/>
       <c r="N22" s="36"/>
       <c r="P22" s="12"/>
       <c r="Q22" s="12"/>
       <c r="U22" s="13"/>
     </row>
     <row r="23" spans="1:21" s="10" customFormat="1">
       <c r="A23" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="99" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="82">
+      <c r="B23" s="96" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="79">
         <v>667</v>
       </c>
-      <c r="D23" s="82">
+      <c r="D23" s="79">
         <v>1333</v>
       </c>
-      <c r="E23" s="126">
+      <c r="E23" s="119">
         <v>2000</v>
       </c>
-      <c r="F23" s="68"/>
-[...6 lines deleted...]
-      <c r="M23" s="82"/>
+      <c r="F23" s="126">
+        <v>2267</v>
+      </c>
+      <c r="G23" s="66"/>
+      <c r="H23" s="66"/>
+      <c r="I23" s="77"/>
+      <c r="J23" s="79"/>
+      <c r="K23" s="79"/>
+      <c r="L23" s="79"/>
+      <c r="M23" s="79"/>
       <c r="N23" s="36"/>
       <c r="O23" s="9"/>
     </row>
     <row r="26" spans="1:21">
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="43"/>
       <c r="I26" s="44"/>
       <c r="J26" s="39"/>
       <c r="R26" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="45" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="47"/>
       <c r="J27" s="39"/>
     </row>
     <row r="28" spans="1:21" ht="36" customHeight="1">
-      <c r="A28" s="118" t="s">
+      <c r="A28" s="124" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="118"/>
-[...10 lines deleted...]
-      <c r="M28" s="118"/>
+      <c r="B28" s="124"/>
+      <c r="C28" s="124"/>
+      <c r="D28" s="124"/>
+      <c r="E28" s="124"/>
+      <c r="F28" s="124"/>
+      <c r="G28" s="124"/>
+      <c r="H28" s="124"/>
+      <c r="I28" s="124"/>
+      <c r="J28" s="124"/>
+      <c r="K28" s="124"/>
+      <c r="L28" s="124"/>
+      <c r="M28" s="124"/>
       <c r="R28" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="B30" s="49"/>
     </row>
     <row r="31" spans="1:21">
       <c r="G31" s="50"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" s="42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="2:4">
-      <c r="C33" s="110"/>
+      <c r="C33" s="107"/>
     </row>
     <row r="35" spans="2:4">
       <c r="B35" s="49"/>
       <c r="D35" s="39" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="2:4">
       <c r="B37" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="N20:O20"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>