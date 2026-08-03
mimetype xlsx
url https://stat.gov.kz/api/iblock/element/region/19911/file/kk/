--- v1 (2026-06-24)
+++ v2 (2026-08-03)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1965" yWindow="945" windowWidth="13230" windowHeight="4095" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура_пер" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">натура_пер!$2:$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">натура_пер!$A$1:$M$35</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="31">
   <si>
     <t>Мыс кендері, мың тонна</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -328,51 +328,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="127">
+  <cellXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -456,53 +456,50 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -614,66 +611,91 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 6" xfId="3"/>
     <cellStyle name="Обычный_натура_пер" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -941,848 +963,874 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H7" sqref="H7"/>
+      <selection activeCell="P20" sqref="P20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29" style="42" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="46" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="46" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="39" customWidth="1"/>
     <col min="5" max="5" width="11" style="39" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="39" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="39" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="39" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="48" customWidth="1"/>
     <col min="10" max="10" width="14" style="30" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="39" customWidth="1"/>
     <col min="12" max="12" width="13" style="39" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" style="39" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="42" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="85" customFormat="1" ht="21" customHeight="1">
-      <c r="A1" s="122" t="s">
+    <row r="1" spans="1:22" s="84" customFormat="1" ht="21" customHeight="1">
+      <c r="A1" s="123" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="123"/>
-[...11 lines deleted...]
-      <c r="N1" s="123"/>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="124"/>
+      <c r="I1" s="124"/>
+      <c r="J1" s="124"/>
+      <c r="K1" s="124"/>
+      <c r="L1" s="124"/>
+      <c r="M1" s="124"/>
+      <c r="N1" s="124"/>
     </row>
     <row r="2" spans="1:22" ht="31.5" customHeight="1">
       <c r="A2" s="14"/>
       <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="17" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="17" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="17" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="16" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="18" t="s">
         <v>12</v>
       </c>
       <c r="N2" s="19"/>
       <c r="O2" s="8"/>
     </row>
     <row r="3" spans="1:22" s="2" customFormat="1">
       <c r="A3" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="21"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
-      <c r="E3" s="112"/>
-      <c r="F3" s="112"/>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="24"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="25"/>
       <c r="M3" s="22"/>
       <c r="N3" s="26"/>
       <c r="O3" s="8"/>
     </row>
     <row r="4" spans="1:22" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="100">
+      <c r="B4" s="99">
         <v>5451.8</v>
       </c>
       <c r="C4" s="56">
         <v>10210.799999999999</v>
       </c>
       <c r="D4" s="56">
         <v>15661.5</v>
       </c>
-      <c r="E4" s="117">
+      <c r="E4" s="116">
         <v>19653.7</v>
       </c>
-      <c r="F4" s="125">
+      <c r="F4" s="120">
         <v>23789.4</v>
       </c>
-      <c r="G4" s="59"/>
-[...1 lines deleted...]
-      <c r="I4" s="72"/>
+      <c r="G4" s="131">
+        <v>29104.7</v>
+      </c>
+      <c r="H4" s="66"/>
+      <c r="I4" s="71"/>
       <c r="J4" s="56"/>
       <c r="K4" s="56"/>
       <c r="L4" s="56"/>
       <c r="M4" s="56"/>
       <c r="N4" s="28"/>
       <c r="O4" s="11"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="V4" s="6"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="100">
+      <c r="B5" s="99">
         <v>5451.8</v>
       </c>
       <c r="C5" s="56">
         <v>10210.799999999999</v>
       </c>
       <c r="D5" s="56">
         <v>15661.5</v>
       </c>
-      <c r="E5" s="117">
+      <c r="E5" s="116">
         <v>19653.7</v>
       </c>
-      <c r="F5" s="125">
+      <c r="F5" s="120">
         <v>23789.4</v>
       </c>
-      <c r="G5" s="59"/>
-[...1 lines deleted...]
-      <c r="I5" s="72"/>
+      <c r="G5" s="131">
+        <v>29104.7</v>
+      </c>
+      <c r="H5" s="66"/>
+      <c r="I5" s="71"/>
       <c r="J5" s="56"/>
       <c r="K5" s="56"/>
       <c r="L5" s="56"/>
       <c r="M5" s="56"/>
       <c r="N5" s="28"/>
       <c r="O5" s="8"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="53"/>
       <c r="C6" s="51"/>
-      <c r="D6" s="109"/>
-[...2 lines deleted...]
-      <c r="G6" s="22"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="112"/>
+      <c r="F6" s="111"/>
+      <c r="G6" s="126"/>
       <c r="H6" s="50"/>
-      <c r="I6" s="73"/>
-[...3 lines deleted...]
-      <c r="M6" s="95"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="86"/>
+      <c r="L6" s="90"/>
+      <c r="M6" s="94"/>
       <c r="N6" s="31"/>
       <c r="O6" s="8"/>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="55" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="55" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="55" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="55" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="58"/>
+      <c r="G7" s="129" t="s">
+        <v>24</v>
+      </c>
       <c r="H7" s="58"/>
-      <c r="I7" s="74"/>
-[...2 lines deleted...]
-      <c r="L7" s="74"/>
+      <c r="I7" s="73"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="73"/>
+      <c r="L7" s="73"/>
       <c r="M7" s="58"/>
       <c r="N7" s="33"/>
       <c r="O7" s="8"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="53" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="53" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="53" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="53" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G8" s="58"/>
+      <c r="G8" s="127" t="s">
+        <v>24</v>
+      </c>
       <c r="H8" s="58"/>
-      <c r="I8" s="74"/>
-[...2 lines deleted...]
-      <c r="L8" s="74"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
       <c r="M8" s="58"/>
       <c r="N8" s="33"/>
       <c r="O8" s="8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" s="27"/>
-      <c r="B9" s="98"/>
-[...5 lines deleted...]
-      <c r="H9" s="61"/>
+      <c r="B9" s="97"/>
+      <c r="C9" s="103"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="112"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="128"/>
+      <c r="H9" s="60"/>
       <c r="I9" s="52"/>
-      <c r="J9" s="83"/>
-[...2 lines deleted...]
-      <c r="M9" s="93"/>
+      <c r="J9" s="82"/>
+      <c r="K9" s="87"/>
+      <c r="L9" s="89"/>
+      <c r="M9" s="92"/>
       <c r="N9" s="28"/>
       <c r="O9" s="11"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
     </row>
     <row r="10" spans="1:22" s="4" customFormat="1">
       <c r="A10" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="99"/>
-[...4 lines deleted...]
-      <c r="G10" s="60"/>
+      <c r="B10" s="98"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="109"/>
+      <c r="E10" s="112"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="128"/>
       <c r="H10" s="22"/>
-      <c r="I10" s="71"/>
-[...3 lines deleted...]
-      <c r="M10" s="94"/>
+      <c r="I10" s="70"/>
+      <c r="J10" s="80"/>
+      <c r="K10" s="86"/>
+      <c r="L10" s="89"/>
+      <c r="M10" s="93"/>
       <c r="N10" s="26"/>
       <c r="O10" s="8"/>
       <c r="P10" s="5"/>
     </row>
     <row r="11" spans="1:22" s="7" customFormat="1">
       <c r="A11" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="101" t="s">
+      <c r="B11" s="100" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="56" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="E11" s="117" t="s">
+      <c r="E11" s="116" t="s">
         <v>29</v>
       </c>
-      <c r="F11" s="120" t="s">
+      <c r="F11" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="G11" s="62"/>
-[...5 lines deleted...]
-      <c r="M11" s="62"/>
+      <c r="G11" s="134" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11" s="61"/>
+      <c r="I11" s="61"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="61"/>
+      <c r="L11" s="61"/>
+      <c r="M11" s="61"/>
       <c r="N11" s="28"/>
       <c r="O11" s="8"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="62" t="s">
+      <c r="B12" s="61" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="62" t="s">
+      <c r="C12" s="61" t="s">
         <v>29</v>
       </c>
-      <c r="D12" s="62" t="s">
+      <c r="D12" s="61" t="s">
         <v>29</v>
       </c>
-      <c r="E12" s="115" t="s">
+      <c r="E12" s="114" t="s">
         <v>29</v>
       </c>
-      <c r="F12" s="120" t="s">
+      <c r="F12" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="G12" s="62"/>
-[...5 lines deleted...]
-      <c r="M12" s="62"/>
+      <c r="G12" s="134" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" s="61"/>
+      <c r="I12" s="61"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="61"/>
+      <c r="L12" s="61"/>
+      <c r="M12" s="61"/>
       <c r="N12" s="33"/>
       <c r="O12" s="8"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="63"/>
-[...10 lines deleted...]
-      <c r="M13" s="63"/>
+      <c r="B13" s="62"/>
+      <c r="C13" s="62"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="115"/>
+      <c r="F13" s="115"/>
+      <c r="G13" s="130"/>
+      <c r="H13" s="62"/>
+      <c r="I13" s="62"/>
+      <c r="J13" s="62"/>
+      <c r="K13" s="62"/>
+      <c r="L13" s="62"/>
+      <c r="M13" s="62"/>
       <c r="N13" s="31"/>
       <c r="O13" s="8"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="102" t="s">
+      <c r="B14" s="101" t="s">
         <v>29</v>
       </c>
-      <c r="C14" s="102" t="s">
+      <c r="C14" s="101" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="102" t="s">
+      <c r="D14" s="101" t="s">
         <v>29</v>
       </c>
-      <c r="E14" s="120" t="s">
+      <c r="E14" s="119" t="s">
         <v>29</v>
       </c>
-      <c r="F14" s="120" t="s">
+      <c r="F14" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="G14" s="62"/>
-[...5 lines deleted...]
-      <c r="M14" s="62"/>
+      <c r="G14" s="134" t="s">
+        <v>30</v>
+      </c>
+      <c r="H14" s="61"/>
+      <c r="I14" s="61"/>
+      <c r="J14" s="61"/>
+      <c r="K14" s="61"/>
+      <c r="L14" s="61"/>
+      <c r="M14" s="61"/>
       <c r="N14" s="33"/>
       <c r="O14" s="8"/>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" s="34"/>
-      <c r="B15" s="97"/>
-[...10 lines deleted...]
-      <c r="M15" s="92"/>
+      <c r="B15" s="96"/>
+      <c r="C15" s="103"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="112"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="128"/>
+      <c r="H15" s="59"/>
+      <c r="I15" s="69"/>
+      <c r="J15" s="79"/>
+      <c r="K15" s="85"/>
+      <c r="L15" s="89"/>
+      <c r="M15" s="91"/>
       <c r="N15" s="35"/>
       <c r="O15" s="8"/>
     </row>
     <row r="16" spans="1:22" ht="24.75" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="99"/>
-[...10 lines deleted...]
-      <c r="M16" s="94"/>
+      <c r="B16" s="98"/>
+      <c r="C16" s="102"/>
+      <c r="D16" s="107"/>
+      <c r="E16" s="112"/>
+      <c r="F16" s="111"/>
+      <c r="G16" s="128"/>
+      <c r="H16" s="59"/>
+      <c r="I16" s="68"/>
+      <c r="J16" s="83"/>
+      <c r="K16" s="86"/>
+      <c r="L16" s="89"/>
+      <c r="M16" s="93"/>
       <c r="N16" s="26"/>
       <c r="O16" s="8"/>
       <c r="P16" s="3"/>
     </row>
     <row r="17" spans="1:21" s="7" customFormat="1">
       <c r="A17" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="54">
         <v>1000</v>
       </c>
       <c r="C17" s="57">
         <v>15493</v>
       </c>
       <c r="D17" s="57">
         <v>29987</v>
       </c>
-      <c r="E17" s="118">
+      <c r="E17" s="117">
         <v>44480</v>
       </c>
       <c r="F17" s="54">
         <v>44747</v>
       </c>
-      <c r="G17" s="64"/>
-[...1 lines deleted...]
-      <c r="I17" s="75"/>
+      <c r="G17" s="132">
+        <v>83486</v>
+      </c>
+      <c r="H17" s="67"/>
+      <c r="I17" s="74"/>
       <c r="J17" s="57"/>
       <c r="K17" s="57"/>
       <c r="L17" s="57"/>
       <c r="M17" s="57"/>
       <c r="N17" s="36"/>
       <c r="O17" s="9"/>
       <c r="P17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="Q17" s="6"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="53" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="53" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="53" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="53" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="G18" s="64"/>
-[...1 lines deleted...]
-      <c r="I18" s="75"/>
+      <c r="G18" s="132">
+        <v>35973</v>
+      </c>
+      <c r="H18" s="67"/>
+      <c r="I18" s="74"/>
       <c r="J18" s="57"/>
       <c r="K18" s="57"/>
       <c r="L18" s="57"/>
       <c r="M18" s="57"/>
       <c r="N18" s="28"/>
       <c r="O18" s="9"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="53" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="53" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="53" t="s">
         <v>24</v>
       </c>
       <c r="E19" s="53" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="G19" s="64"/>
-[...1 lines deleted...]
-      <c r="I19" s="75"/>
+      <c r="G19" s="132">
+        <v>2500</v>
+      </c>
+      <c r="H19" s="63"/>
+      <c r="I19" s="74"/>
       <c r="J19" s="57"/>
       <c r="K19" s="57"/>
       <c r="L19" s="57"/>
       <c r="M19" s="57"/>
       <c r="N19" s="28"/>
       <c r="O19" s="9"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="106"/>
-[...1 lines deleted...]
-      <c r="E20" s="114"/>
+      <c r="C20" s="105"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="113"/>
       <c r="F20" s="46"/>
       <c r="G20" s="49"/>
       <c r="H20" s="46"/>
-      <c r="I20" s="76"/>
-[...5 lines deleted...]
-      <c r="O20" s="121"/>
+      <c r="I20" s="75"/>
+      <c r="J20" s="81"/>
+      <c r="K20" s="88"/>
+      <c r="L20" s="90"/>
+      <c r="M20" s="94"/>
+      <c r="N20" s="122"/>
+      <c r="O20" s="122"/>
     </row>
     <row r="21" spans="1:21" s="4" customFormat="1">
       <c r="A21" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="54">
         <v>1000</v>
       </c>
       <c r="C21" s="57">
         <v>4050</v>
       </c>
       <c r="D21" s="57">
         <v>7101</v>
       </c>
-      <c r="E21" s="118">
+      <c r="E21" s="117">
         <v>10151</v>
       </c>
       <c r="F21" s="54">
         <v>10151</v>
       </c>
-      <c r="G21" s="64"/>
-[...1 lines deleted...]
-      <c r="I21" s="75"/>
+      <c r="G21" s="132">
+        <v>10151</v>
+      </c>
+      <c r="H21" s="67"/>
+      <c r="I21" s="74"/>
       <c r="J21" s="57"/>
       <c r="K21" s="57"/>
       <c r="L21" s="57"/>
       <c r="M21" s="57"/>
       <c r="N21" s="36"/>
       <c r="O21" s="9"/>
     </row>
     <row r="22" spans="1:21" s="10" customFormat="1">
       <c r="A22" s="40" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="53" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="57">
         <v>10776</v>
       </c>
       <c r="D22" s="57">
         <v>21553</v>
       </c>
-      <c r="E22" s="118">
+      <c r="E22" s="117">
         <v>32329</v>
       </c>
       <c r="F22" s="54">
         <v>32329</v>
       </c>
-      <c r="G22" s="65"/>
-[...3 lines deleted...]
-      <c r="K22" s="78"/>
+      <c r="G22" s="132">
+        <v>32329</v>
+      </c>
+      <c r="H22" s="64"/>
+      <c r="I22" s="74"/>
+      <c r="J22" s="77"/>
+      <c r="K22" s="77"/>
       <c r="L22" s="57"/>
       <c r="M22" s="57"/>
       <c r="N22" s="36"/>
       <c r="P22" s="12"/>
       <c r="Q22" s="12"/>
       <c r="U22" s="13"/>
     </row>
     <row r="23" spans="1:21" s="10" customFormat="1">
       <c r="A23" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="96" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="79">
+      <c r="B23" s="95" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="78">
         <v>667</v>
       </c>
-      <c r="D23" s="79">
+      <c r="D23" s="78">
         <v>1333</v>
       </c>
-      <c r="E23" s="119">
+      <c r="E23" s="118">
         <v>2000</v>
       </c>
-      <c r="F23" s="126">
+      <c r="F23" s="121">
         <v>2267</v>
       </c>
-      <c r="G23" s="66"/>
-[...5 lines deleted...]
-      <c r="M23" s="79"/>
+      <c r="G23" s="133">
+        <v>2533</v>
+      </c>
+      <c r="H23" s="65"/>
+      <c r="I23" s="76"/>
+      <c r="J23" s="78"/>
+      <c r="K23" s="78"/>
+      <c r="L23" s="78"/>
+      <c r="M23" s="78"/>
       <c r="N23" s="36"/>
       <c r="O23" s="9"/>
     </row>
     <row r="26" spans="1:21">
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="43"/>
       <c r="I26" s="44"/>
       <c r="J26" s="39"/>
       <c r="R26" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="45" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="47"/>
       <c r="J27" s="39"/>
     </row>
     <row r="28" spans="1:21" ht="36" customHeight="1">
-      <c r="A28" s="124" t="s">
+      <c r="A28" s="125" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="124"/>
-[...10 lines deleted...]
-      <c r="M28" s="124"/>
+      <c r="B28" s="125"/>
+      <c r="C28" s="125"/>
+      <c r="D28" s="125"/>
+      <c r="E28" s="125"/>
+      <c r="F28" s="125"/>
+      <c r="G28" s="125"/>
+      <c r="H28" s="125"/>
+      <c r="I28" s="125"/>
+      <c r="J28" s="125"/>
+      <c r="K28" s="125"/>
+      <c r="L28" s="125"/>
+      <c r="M28" s="125"/>
       <c r="R28" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="B30" s="49"/>
     </row>
     <row r="31" spans="1:21">
       <c r="G31" s="50"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" s="42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="2:4">
-      <c r="C33" s="107"/>
+      <c r="C33" s="106"/>
     </row>
     <row r="35" spans="2:4">
       <c r="B35" s="49"/>
       <c r="D35" s="39" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="2:4">
       <c r="B37" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="N20:O20"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53042AD8-5BB9-4ABD-9B49-0F644CB1B83A}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555896D0-E06A-4FE0-8632-D8C7D2617F21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33AA30F0-7FD9-47D0-B678-D11A6B023D74}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53042AD8-5BB9-4ABD-9B49-0F644CB1B83A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>