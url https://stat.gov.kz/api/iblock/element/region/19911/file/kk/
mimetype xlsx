--- v2 (2026-08-03)
+++ v3 (2026-08-23)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1965" yWindow="945" windowWidth="13230" windowHeight="4095" tabRatio="768"/>
   </bookViews>
   <sheets>
-    <sheet name="натура_пер" sheetId="2" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="2026" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">натура_пер!$2:$2</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">натура_пер!$A$1:$M$35</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!$2:$2</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2026'!$A$1:$M$45</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="75">
   <si>
     <t>Мыс кендері, мың тонна</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
@@ -135,63 +139,195 @@
       </rPr>
       <t xml:space="preserve"> Жедел деректер.</t>
     </r>
   </si>
   <si>
     <r>
       <t>2026 жылғы Павлодар облысындағы тау-кен өндіру өнеркәсібінде және карьерлерлерді қазуда өнеркәсіп өнімдерін өндіру</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve">х </t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>тонна</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы:</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Павлодар облысындағы тау-кен өндіру өнеркәсібінде және карьерлерлерді қазуда өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Людмила Юрьевна Войцеховская</t>
+  </si>
+  <si>
+    <t>+7 7182 533088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">l.voitsekhovskaya@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Тас көмір, лигнитті қоса, көмір қойыртпаларынан басқа,  мың тонна</t>
+  </si>
+  <si>
+    <t>Хром қойыртпалары , мың тонна</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -253,50 +389,125 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -321,58 +532,66 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="135">
+  <cellXfs count="183">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -459,72 +678,54 @@
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -617,102 +818,255 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="26" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="7" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="5" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...23 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="10">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="8"/>
+    <cellStyle name="Обычный 2 3" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="9"/>
+    <cellStyle name="Обычный 3 3" xfId="7"/>
     <cellStyle name="Обычный 6" xfId="3"/>
     <cellStyle name="Обычный_натура_пер" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -955,905 +1309,1768 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V37"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P20" sqref="P20"/>
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.140625" customWidth="1"/>
+    <col min="2" max="2" width="99.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="15">
+      <c r="A1" s="138"/>
+      <c r="B1" s="138"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+      <c r="F1" s="137"/>
+      <c r="G1" s="137"/>
+      <c r="H1" s="137"/>
+      <c r="I1" s="137"/>
+      <c r="J1" s="137"/>
+      <c r="K1" s="137"/>
+      <c r="L1" s="137"/>
+      <c r="M1" s="137"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="139" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="140">
+        <v>151102</v>
+      </c>
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
+      <c r="H2" s="141"/>
+      <c r="I2" s="141"/>
+      <c r="J2" s="141"/>
+      <c r="K2" s="141"/>
+      <c r="L2" s="141"/>
+      <c r="M2" s="141"/>
+    </row>
+    <row r="3" spans="1:13" ht="20.25" customHeight="1">
+      <c r="A3" s="160" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="136" t="s">
+        <v>62</v>
+      </c>
+      <c r="C3" s="141"/>
+      <c r="D3" s="141"/>
+      <c r="E3" s="141"/>
+      <c r="F3" s="141"/>
+      <c r="G3" s="141"/>
+      <c r="H3" s="141"/>
+      <c r="I3" s="141"/>
+      <c r="J3" s="141"/>
+      <c r="K3" s="141"/>
+      <c r="L3" s="141"/>
+      <c r="M3" s="141"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="139" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="143" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="141"/>
+      <c r="D4" s="141"/>
+      <c r="E4" s="141"/>
+      <c r="F4" s="141"/>
+      <c r="G4" s="141"/>
+      <c r="H4" s="141"/>
+      <c r="I4" s="141"/>
+      <c r="J4" s="141"/>
+      <c r="K4" s="141"/>
+      <c r="L4" s="141"/>
+      <c r="M4" s="141"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="144" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="140" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="141"/>
+      <c r="D5" s="141"/>
+      <c r="E5" s="141"/>
+      <c r="F5" s="141"/>
+      <c r="G5" s="141"/>
+      <c r="H5" s="141"/>
+      <c r="I5" s="141"/>
+      <c r="J5" s="141"/>
+      <c r="K5" s="141"/>
+      <c r="L5" s="141"/>
+      <c r="M5" s="141"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="144" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="140" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="141"/>
+      <c r="D6" s="141"/>
+      <c r="E6" s="141"/>
+      <c r="F6" s="141"/>
+      <c r="G6" s="141"/>
+      <c r="H6" s="141"/>
+      <c r="I6" s="141"/>
+      <c r="J6" s="141"/>
+      <c r="K6" s="141"/>
+      <c r="L6" s="141"/>
+      <c r="M6" s="141"/>
+    </row>
+    <row r="7" spans="1:13" ht="25.5">
+      <c r="A7" s="139" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="161" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="141"/>
+      <c r="D7" s="141"/>
+      <c r="E7" s="141"/>
+      <c r="F7" s="141"/>
+      <c r="G7" s="141"/>
+      <c r="H7" s="141"/>
+      <c r="I7" s="141"/>
+      <c r="J7" s="141"/>
+      <c r="K7" s="141"/>
+      <c r="L7" s="141"/>
+      <c r="M7" s="141"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="139" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="143" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="141"/>
+      <c r="D8" s="141"/>
+      <c r="E8" s="141"/>
+      <c r="F8" s="141"/>
+      <c r="G8" s="141"/>
+      <c r="H8" s="141"/>
+      <c r="I8" s="141"/>
+      <c r="J8" s="141"/>
+      <c r="K8" s="141"/>
+      <c r="L8" s="141"/>
+      <c r="M8" s="141"/>
+    </row>
+    <row r="9" spans="1:13" ht="51">
+      <c r="A9" s="139" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="145" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="141"/>
+      <c r="D9" s="141"/>
+      <c r="E9" s="141"/>
+      <c r="F9" s="141"/>
+      <c r="G9" s="141"/>
+      <c r="H9" s="141"/>
+      <c r="I9" s="141"/>
+      <c r="J9" s="141"/>
+      <c r="K9" s="141"/>
+      <c r="L9" s="141"/>
+      <c r="M9" s="141"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="139" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="145" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="141"/>
+      <c r="D10" s="141"/>
+      <c r="E10" s="141"/>
+      <c r="F10" s="141"/>
+      <c r="G10" s="141"/>
+      <c r="H10" s="141"/>
+      <c r="I10" s="141"/>
+      <c r="J10" s="141"/>
+      <c r="K10" s="141"/>
+      <c r="L10" s="141"/>
+      <c r="M10" s="141"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="139" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="142"/>
+      <c r="C11" s="141"/>
+      <c r="D11" s="141"/>
+      <c r="E11" s="141"/>
+      <c r="F11" s="141"/>
+      <c r="G11" s="141"/>
+      <c r="H11" s="141"/>
+      <c r="I11" s="141"/>
+      <c r="J11" s="141"/>
+      <c r="K11" s="141"/>
+      <c r="L11" s="141"/>
+      <c r="M11" s="146"/>
+    </row>
+    <row r="12" spans="1:13" ht="25.5">
+      <c r="A12" s="139" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="147" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="141"/>
+      <c r="D12" s="141"/>
+      <c r="E12" s="141"/>
+      <c r="F12" s="141"/>
+      <c r="G12" s="141"/>
+      <c r="H12" s="141"/>
+      <c r="I12" s="141"/>
+      <c r="J12" s="141"/>
+      <c r="K12" s="141"/>
+      <c r="L12" s="141"/>
+      <c r="M12" s="146"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="148" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="149" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" s="141"/>
+      <c r="D13" s="141"/>
+      <c r="E13" s="141"/>
+      <c r="F13" s="141"/>
+      <c r="G13" s="141"/>
+      <c r="H13" s="141"/>
+      <c r="I13" s="141"/>
+      <c r="J13" s="141"/>
+      <c r="K13" s="141"/>
+      <c r="L13" s="141"/>
+      <c r="M13" s="146"/>
+    </row>
+    <row r="14" spans="1:13" ht="25.5">
+      <c r="A14" s="148" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="149" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="141"/>
+      <c r="D14" s="141"/>
+      <c r="E14" s="141"/>
+      <c r="F14" s="141"/>
+      <c r="G14" s="141"/>
+      <c r="H14" s="141"/>
+      <c r="I14" s="141"/>
+      <c r="J14" s="141"/>
+      <c r="K14" s="141"/>
+      <c r="L14" s="141"/>
+      <c r="M14" s="146"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="148" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="150" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="141"/>
+      <c r="D15" s="141"/>
+      <c r="E15" s="141"/>
+      <c r="F15" s="141"/>
+      <c r="G15" s="141"/>
+      <c r="H15" s="141"/>
+      <c r="I15" s="141"/>
+      <c r="J15" s="141"/>
+      <c r="K15" s="141"/>
+      <c r="L15" s="141"/>
+      <c r="M15" s="146"/>
+    </row>
+    <row r="16" spans="1:13" ht="15">
+      <c r="A16" s="139" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="151">
+        <v>46251</v>
+      </c>
+      <c r="C16" s="137"/>
+      <c r="D16" s="137"/>
+      <c r="E16" s="137"/>
+      <c r="F16" s="137"/>
+      <c r="G16" s="137"/>
+      <c r="H16" s="137"/>
+      <c r="I16" s="137"/>
+      <c r="J16" s="137"/>
+      <c r="K16" s="137"/>
+      <c r="L16" s="137"/>
+      <c r="M16" s="152"/>
+    </row>
+    <row r="17" spans="1:13" ht="15">
+      <c r="A17" s="139" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="151">
+        <v>46280</v>
+      </c>
+      <c r="C17" s="137"/>
+      <c r="D17" s="137"/>
+      <c r="E17" s="137"/>
+      <c r="F17" s="137"/>
+      <c r="G17" s="137"/>
+      <c r="H17" s="137"/>
+      <c r="I17" s="137"/>
+      <c r="J17" s="137"/>
+      <c r="K17" s="137"/>
+      <c r="L17" s="137"/>
+      <c r="M17" s="153"/>
+    </row>
+    <row r="18" spans="1:13" ht="15">
+      <c r="A18" s="139" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="159" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="137"/>
+      <c r="D18" s="137"/>
+      <c r="E18" s="137"/>
+      <c r="F18" s="137"/>
+      <c r="G18" s="137"/>
+      <c r="H18" s="137"/>
+      <c r="I18" s="137"/>
+      <c r="J18" s="137"/>
+      <c r="K18" s="137"/>
+      <c r="L18" s="137"/>
+      <c r="M18" s="152"/>
+    </row>
+    <row r="19" spans="1:13" ht="15">
+      <c r="A19" s="139" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="143" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="137"/>
+      <c r="D19" s="137"/>
+      <c r="E19" s="137"/>
+      <c r="F19" s="137"/>
+      <c r="G19" s="137"/>
+      <c r="H19" s="137"/>
+      <c r="I19" s="137"/>
+      <c r="J19" s="137"/>
+      <c r="K19" s="137"/>
+      <c r="L19" s="137"/>
+      <c r="M19" s="153"/>
+    </row>
+    <row r="20" spans="1:13" ht="15">
+      <c r="A20" s="139" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="154" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="137"/>
+      <c r="D20" s="137"/>
+      <c r="E20" s="137"/>
+      <c r="F20" s="137"/>
+      <c r="G20" s="137"/>
+      <c r="H20" s="137"/>
+      <c r="I20" s="137"/>
+      <c r="J20" s="137"/>
+      <c r="K20" s="137"/>
+      <c r="L20" s="137"/>
+      <c r="M20" s="152"/>
+    </row>
+    <row r="21" spans="1:13" ht="15">
+      <c r="A21" s="139" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="155" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="137"/>
+      <c r="D21" s="137"/>
+      <c r="E21" s="137"/>
+      <c r="F21" s="137"/>
+      <c r="G21" s="137"/>
+      <c r="H21" s="137"/>
+      <c r="I21" s="137"/>
+      <c r="J21" s="137"/>
+      <c r="K21" s="137"/>
+      <c r="L21" s="137"/>
+      <c r="M21" s="153"/>
+    </row>
+    <row r="22" spans="1:13" ht="15">
+      <c r="A22" s="156"/>
+      <c r="B22" s="157"/>
+      <c r="C22" s="137"/>
+      <c r="D22" s="137"/>
+      <c r="E22" s="137"/>
+      <c r="F22" s="137"/>
+      <c r="G22" s="137"/>
+      <c r="H22" s="137"/>
+      <c r="I22" s="137"/>
+      <c r="J22" s="137"/>
+      <c r="K22" s="137"/>
+      <c r="L22" s="137"/>
+      <c r="M22" s="137"/>
+    </row>
+    <row r="23" spans="1:13" ht="15">
+      <c r="A23" s="137"/>
+      <c r="B23" s="158"/>
+      <c r="C23" s="137"/>
+      <c r="D23" s="137"/>
+      <c r="E23" s="137"/>
+      <c r="F23" s="137"/>
+      <c r="G23" s="137"/>
+      <c r="H23" s="137"/>
+      <c r="I23" s="137"/>
+      <c r="J23" s="137"/>
+      <c r="K23" s="137"/>
+      <c r="L23" s="137"/>
+      <c r="M23" s="153"/>
+    </row>
+    <row r="24" spans="1:13" ht="15">
+      <c r="A24" s="137"/>
+      <c r="B24" s="137"/>
+      <c r="C24" s="137"/>
+      <c r="D24" s="137"/>
+      <c r="E24" s="137"/>
+      <c r="F24" s="137"/>
+      <c r="G24" s="137"/>
+      <c r="H24" s="137"/>
+      <c r="I24" s="137"/>
+      <c r="J24" s="137"/>
+      <c r="K24" s="137"/>
+      <c r="L24" s="137"/>
+      <c r="M24" s="152"/>
+    </row>
+    <row r="25" spans="1:13" ht="15">
+      <c r="A25" s="137"/>
+      <c r="B25" s="137"/>
+      <c r="C25" s="137"/>
+      <c r="D25" s="137"/>
+      <c r="E25" s="137"/>
+      <c r="F25" s="137"/>
+      <c r="G25" s="137"/>
+      <c r="H25" s="137"/>
+      <c r="I25" s="137"/>
+      <c r="J25" s="137"/>
+      <c r="K25" s="137"/>
+      <c r="L25" s="137"/>
+      <c r="M25" s="153"/>
+    </row>
+    <row r="26" spans="1:13" ht="15">
+      <c r="A26" s="137"/>
+      <c r="B26" s="137"/>
+      <c r="C26" s="137"/>
+      <c r="D26" s="137"/>
+      <c r="E26" s="137"/>
+      <c r="F26" s="137"/>
+      <c r="G26" s="137"/>
+      <c r="H26" s="137"/>
+      <c r="I26" s="137"/>
+      <c r="J26" s="137"/>
+      <c r="K26" s="137"/>
+      <c r="L26" s="137"/>
+      <c r="M26" s="152"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D11" sqref="D11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.5703125" customWidth="1"/>
+    <col min="2" max="2" width="122.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="163"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="165" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="165" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="164" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="165" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="165"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="166" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="165"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="167" t="s">
+        <v>72</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:V47"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I31" sqref="I31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29" style="42" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="46" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="46" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="39" customWidth="1"/>
     <col min="5" max="5" width="11" style="39" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="39" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="39" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="39" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="48" customWidth="1"/>
     <col min="10" max="10" width="14" style="30" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="39" customWidth="1"/>
     <col min="12" max="12" width="13" style="39" customWidth="1"/>
     <col min="13" max="13" width="13.5703125" style="39" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="42" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="84" customFormat="1" ht="21" customHeight="1">
-      <c r="A1" s="123" t="s">
+    <row r="1" spans="1:22" s="78" customFormat="1" ht="21" customHeight="1">
+      <c r="A1" s="180" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="124"/>
-[...11 lines deleted...]
-      <c r="N1" s="124"/>
+      <c r="B1" s="181"/>
+      <c r="C1" s="181"/>
+      <c r="D1" s="181"/>
+      <c r="E1" s="181"/>
+      <c r="F1" s="181"/>
+      <c r="G1" s="181"/>
+      <c r="H1" s="181"/>
+      <c r="I1" s="181"/>
+      <c r="J1" s="181"/>
+      <c r="K1" s="181"/>
+      <c r="L1" s="181"/>
+      <c r="M1" s="181"/>
+      <c r="N1" s="181"/>
     </row>
     <row r="2" spans="1:22" ht="31.5" customHeight="1">
       <c r="A2" s="14"/>
       <c r="B2" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="16" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="17" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="17" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="17" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="16" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="18" t="s">
         <v>12</v>
       </c>
       <c r="N2" s="19"/>
       <c r="O2" s="8"/>
     </row>
     <row r="3" spans="1:22" s="2" customFormat="1">
       <c r="A3" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="21"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
-      <c r="E3" s="111"/>
-      <c r="F3" s="111"/>
+      <c r="E3" s="105"/>
+      <c r="F3" s="105"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
       <c r="I3" s="24"/>
       <c r="J3" s="22"/>
       <c r="K3" s="22"/>
       <c r="L3" s="25"/>
       <c r="M3" s="22"/>
       <c r="N3" s="26"/>
       <c r="O3" s="8"/>
     </row>
     <row r="4" spans="1:22" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="99">
+      <c r="B4" s="93">
         <v>5451.8</v>
       </c>
       <c r="C4" s="56">
         <v>10210.799999999999</v>
       </c>
       <c r="D4" s="56">
         <v>15661.5</v>
       </c>
-      <c r="E4" s="116">
+      <c r="E4" s="110">
         <v>19653.7</v>
       </c>
-      <c r="F4" s="120">
+      <c r="F4" s="114">
         <v>23789.4</v>
       </c>
-      <c r="G4" s="131">
+      <c r="G4" s="121">
         <v>29104.7</v>
       </c>
-      <c r="H4" s="66"/>
-      <c r="I4" s="71"/>
+      <c r="H4" s="132">
+        <v>33934</v>
+      </c>
+      <c r="I4" s="65"/>
       <c r="J4" s="56"/>
       <c r="K4" s="56"/>
       <c r="L4" s="56"/>
       <c r="M4" s="56"/>
       <c r="N4" s="28"/>
       <c r="O4" s="11"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="V4" s="6"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="99">
+      <c r="B5" s="93">
         <v>5451.8</v>
       </c>
       <c r="C5" s="56">
         <v>10210.799999999999</v>
       </c>
       <c r="D5" s="56">
         <v>15661.5</v>
       </c>
-      <c r="E5" s="116">
+      <c r="E5" s="110">
         <v>19653.7</v>
       </c>
-      <c r="F5" s="120">
+      <c r="F5" s="114">
         <v>23789.4</v>
       </c>
-      <c r="G5" s="131">
+      <c r="G5" s="121">
         <v>29104.7</v>
       </c>
-      <c r="H5" s="66"/>
-      <c r="I5" s="71"/>
+      <c r="H5" s="132">
+        <v>33934</v>
+      </c>
+      <c r="I5" s="65"/>
       <c r="J5" s="56"/>
       <c r="K5" s="56"/>
       <c r="L5" s="56"/>
       <c r="M5" s="56"/>
       <c r="N5" s="28"/>
       <c r="O5" s="8"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="53"/>
       <c r="C6" s="51"/>
-      <c r="D6" s="108"/>
-[...8 lines deleted...]
-      <c r="M6" s="94"/>
+      <c r="D6" s="102"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="116"/>
+      <c r="H6" s="127"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="88"/>
       <c r="N6" s="31"/>
       <c r="O6" s="8"/>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="55" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="55" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="55" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="55" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="G7" s="129" t="s">
-[...6 lines deleted...]
-      <c r="L7" s="73"/>
+      <c r="G7" s="119" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="129" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" s="67"/>
+      <c r="J7" s="67"/>
+      <c r="K7" s="67"/>
+      <c r="L7" s="67"/>
       <c r="M7" s="58"/>
       <c r="N7" s="33"/>
       <c r="O7" s="8"/>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="53" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="53" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="53" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="53" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="G8" s="127" t="s">
-[...6 lines deleted...]
-      <c r="L8" s="73"/>
+      <c r="G8" s="117" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="127" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" s="67"/>
+      <c r="J8" s="67"/>
+      <c r="K8" s="67"/>
+      <c r="L8" s="67"/>
       <c r="M8" s="58"/>
       <c r="N8" s="33"/>
       <c r="O8" s="8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" s="27"/>
-      <c r="B9" s="97"/>
-[...2 lines deleted...]
-      <c r="E9" s="112"/>
+      <c r="B9" s="91"/>
+      <c r="C9" s="97"/>
+      <c r="D9" s="102"/>
+      <c r="E9" s="106"/>
       <c r="F9" s="59"/>
-      <c r="G9" s="128"/>
-      <c r="H9" s="60"/>
+      <c r="G9" s="118"/>
+      <c r="H9" s="130"/>
       <c r="I9" s="52"/>
-      <c r="J9" s="82"/>
-[...2 lines deleted...]
-      <c r="M9" s="92"/>
+      <c r="J9" s="76"/>
+      <c r="K9" s="81"/>
+      <c r="L9" s="83"/>
+      <c r="M9" s="86"/>
       <c r="N9" s="28"/>
       <c r="O9" s="11"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
     </row>
-    <row r="10" spans="1:22" s="4" customFormat="1">
-[...7 lines deleted...]
-      <c r="F10" s="59"/>
+    <row r="10" spans="1:22" ht="22.5">
+      <c r="A10" s="162" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="102"/>
+      <c r="C10" s="102"/>
+      <c r="D10" s="102"/>
+      <c r="E10" s="106"/>
+      <c r="F10" s="128"/>
       <c r="G10" s="128"/>
-      <c r="H10" s="22"/>
-[...9 lines deleted...]
-    <row r="11" spans="1:22" s="7" customFormat="1">
+      <c r="H10" s="130"/>
+      <c r="I10" s="52"/>
+      <c r="J10" s="81"/>
+      <c r="K10" s="81"/>
+      <c r="L10" s="83"/>
+      <c r="M10" s="102"/>
+      <c r="N10" s="28"/>
+      <c r="O10" s="11"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="100" t="s">
-[...22 lines deleted...]
-      <c r="M11" s="61"/>
+      <c r="B11" s="168">
+        <v>5696</v>
+      </c>
+      <c r="C11" s="168">
+        <v>10689.6</v>
+      </c>
+      <c r="D11" s="168">
+        <v>16295</v>
+      </c>
+      <c r="E11" s="168">
+        <v>20385.599999999999</v>
+      </c>
+      <c r="F11" s="168">
+        <v>24621.5</v>
+      </c>
+      <c r="G11" s="168">
+        <v>29987.9</v>
+      </c>
+      <c r="H11" s="168">
+        <v>34875.800000000003</v>
+      </c>
+      <c r="I11" s="52"/>
+      <c r="J11" s="81"/>
+      <c r="K11" s="81"/>
+      <c r="L11" s="83"/>
+      <c r="M11" s="102"/>
       <c r="N11" s="28"/>
-      <c r="O11" s="8"/>
+      <c r="O11" s="11"/>
+      <c r="P11" s="3"/>
+      <c r="Q11" s="3"/>
     </row>
     <row r="12" spans="1:22">
-      <c r="A12" s="32" t="s">
+      <c r="A12" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="61" t="s">
-[...24 lines deleted...]
-      <c r="O12" s="8"/>
+      <c r="B12" s="168">
+        <v>5451.8</v>
+      </c>
+      <c r="C12" s="168">
+        <v>10210.799999999999</v>
+      </c>
+      <c r="D12" s="168">
+        <v>15661.5</v>
+      </c>
+      <c r="E12" s="168">
+        <v>19653.7</v>
+      </c>
+      <c r="F12" s="168">
+        <v>23789.4</v>
+      </c>
+      <c r="G12" s="168">
+        <v>29104.7</v>
+      </c>
+      <c r="H12" s="168">
+        <v>33934</v>
+      </c>
+      <c r="I12" s="52"/>
+      <c r="J12" s="81"/>
+      <c r="K12" s="81"/>
+      <c r="L12" s="83"/>
+      <c r="M12" s="102"/>
+      <c r="N12" s="28"/>
+      <c r="O12" s="11"/>
+      <c r="P12" s="3"/>
+      <c r="Q12" s="3"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="62"/>
-[...12 lines deleted...]
-      <c r="O13" s="8"/>
+      <c r="B13" s="102"/>
+      <c r="C13" s="102"/>
+      <c r="D13" s="102"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="128"/>
+      <c r="G13" s="128"/>
+      <c r="H13" s="130"/>
+      <c r="I13" s="52"/>
+      <c r="J13" s="81"/>
+      <c r="K13" s="81"/>
+      <c r="L13" s="83"/>
+      <c r="M13" s="102"/>
+      <c r="N13" s="28"/>
+      <c r="O13" s="11"/>
+      <c r="P13" s="3"/>
+      <c r="Q13" s="3"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="101" t="s">
-[...24 lines deleted...]
-      <c r="O14" s="8"/>
+      <c r="B14" s="175">
+        <v>244.2</v>
+      </c>
+      <c r="C14" s="175">
+        <v>478.8</v>
+      </c>
+      <c r="D14" s="175">
+        <v>633.5</v>
+      </c>
+      <c r="E14" s="175">
+        <v>731.9</v>
+      </c>
+      <c r="F14" s="175">
+        <v>832.1</v>
+      </c>
+      <c r="G14" s="175">
+        <v>883.2</v>
+      </c>
+      <c r="H14" s="175">
+        <v>941.8</v>
+      </c>
+      <c r="I14" s="52"/>
+      <c r="J14" s="81"/>
+      <c r="K14" s="81"/>
+      <c r="L14" s="83"/>
+      <c r="M14" s="102"/>
+      <c r="N14" s="28"/>
+      <c r="O14" s="11"/>
+      <c r="P14" s="3"/>
+      <c r="Q14" s="3"/>
     </row>
     <row r="15" spans="1:22">
-      <c r="A15" s="34"/>
-[...4 lines deleted...]
-      <c r="F15" s="59"/>
+      <c r="A15" s="32"/>
+      <c r="B15" s="102"/>
+      <c r="C15" s="102"/>
+      <c r="D15" s="102"/>
+      <c r="E15" s="106"/>
+      <c r="F15" s="128"/>
       <c r="G15" s="128"/>
-      <c r="H15" s="59"/>
-[...8 lines deleted...]
-    <row r="16" spans="1:22" ht="24.75" customHeight="1">
+      <c r="H15" s="130"/>
+      <c r="I15" s="52"/>
+      <c r="J15" s="81"/>
+      <c r="K15" s="81"/>
+      <c r="L15" s="83"/>
+      <c r="M15" s="102"/>
+      <c r="N15" s="28"/>
+      <c r="O15" s="11"/>
+      <c r="P15" s="3"/>
+      <c r="Q15" s="3"/>
+    </row>
+    <row r="16" spans="1:22" s="4" customFormat="1">
       <c r="A16" s="20" t="s">
-        <v>13</v>
-[...12 lines deleted...]
-      <c r="M16" s="93"/>
+        <v>0</v>
+      </c>
+      <c r="B16" s="92"/>
+      <c r="C16" s="98"/>
+      <c r="D16" s="103"/>
+      <c r="E16" s="106"/>
+      <c r="F16" s="59"/>
+      <c r="G16" s="118"/>
+      <c r="H16" s="125"/>
+      <c r="I16" s="64"/>
+      <c r="J16" s="74"/>
+      <c r="K16" s="80"/>
+      <c r="L16" s="83"/>
+      <c r="M16" s="87"/>
       <c r="N16" s="26"/>
       <c r="O16" s="8"/>
-      <c r="P16" s="3"/>
+      <c r="P16" s="5"/>
     </row>
     <row r="17" spans="1:21" s="7" customFormat="1">
       <c r="A17" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="54">
+      <c r="B17" s="94" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="56" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" s="110" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" s="113" t="s">
+        <v>30</v>
+      </c>
+      <c r="G17" s="124" t="s">
+        <v>30</v>
+      </c>
+      <c r="H17" s="135" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="28"/>
+      <c r="O17" s="8"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="108" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" s="113" t="s">
+        <v>30</v>
+      </c>
+      <c r="G18" s="124" t="s">
+        <v>30</v>
+      </c>
+      <c r="H18" s="135" t="s">
+        <v>30</v>
+      </c>
+      <c r="I18" s="60"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="60"/>
+      <c r="L18" s="60"/>
+      <c r="M18" s="60"/>
+      <c r="N18" s="33"/>
+      <c r="O18" s="8"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="109"/>
+      <c r="F19" s="109"/>
+      <c r="G19" s="120"/>
+      <c r="H19" s="131"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
+      <c r="N19" s="31"/>
+      <c r="O19" s="8"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="95" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="95" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="95" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" s="113" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" s="113" t="s">
+        <v>30</v>
+      </c>
+      <c r="G20" s="124" t="s">
+        <v>30</v>
+      </c>
+      <c r="H20" s="135" t="s">
+        <v>30</v>
+      </c>
+      <c r="I20" s="60"/>
+      <c r="J20" s="60"/>
+      <c r="K20" s="60"/>
+      <c r="L20" s="60"/>
+      <c r="M20" s="60"/>
+      <c r="N20" s="33"/>
+      <c r="O20" s="8"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" s="34"/>
+      <c r="B21" s="90"/>
+      <c r="C21" s="97"/>
+      <c r="D21" s="102"/>
+      <c r="E21" s="106"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="118"/>
+      <c r="H21" s="128"/>
+      <c r="I21" s="63"/>
+      <c r="J21" s="73"/>
+      <c r="K21" s="79"/>
+      <c r="L21" s="83"/>
+      <c r="M21" s="85"/>
+      <c r="N21" s="35"/>
+      <c r="O21" s="8"/>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" s="169" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="172"/>
+      <c r="C22" s="173"/>
+      <c r="D22" s="173"/>
+      <c r="E22" s="172"/>
+      <c r="F22" s="174"/>
+      <c r="G22" s="174"/>
+      <c r="H22" s="174"/>
+      <c r="I22" s="173"/>
+      <c r="J22" s="172"/>
+      <c r="K22" s="172"/>
+      <c r="L22" s="171"/>
+      <c r="M22" s="172"/>
+      <c r="N22" s="35"/>
+      <c r="O22" s="8"/>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" s="170" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="177" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="176" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="176" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" s="178">
+        <v>3.7</v>
+      </c>
+      <c r="F23" s="178">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="G23" s="178">
+        <v>16.3</v>
+      </c>
+      <c r="H23" s="178">
+        <v>21.8</v>
+      </c>
+      <c r="I23" s="173"/>
+      <c r="J23" s="172"/>
+      <c r="K23" s="172"/>
+      <c r="L23" s="171"/>
+      <c r="M23" s="172"/>
+      <c r="N23" s="35"/>
+      <c r="O23" s="8"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="177" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="176" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="176" t="s">
+        <v>24</v>
+      </c>
+      <c r="E24" s="178">
+        <v>3.7</v>
+      </c>
+      <c r="F24" s="178">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="G24" s="178">
+        <v>16.3</v>
+      </c>
+      <c r="H24" s="178">
+        <v>21.8</v>
+      </c>
+      <c r="I24" s="173"/>
+      <c r="J24" s="172"/>
+      <c r="K24" s="172"/>
+      <c r="L24" s="171"/>
+      <c r="M24" s="172"/>
+      <c r="N24" s="35"/>
+      <c r="O24" s="8"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" s="169"/>
+      <c r="B25" s="172"/>
+      <c r="C25" s="173"/>
+      <c r="D25" s="173"/>
+      <c r="E25" s="172"/>
+      <c r="F25" s="174"/>
+      <c r="G25" s="174"/>
+      <c r="H25" s="174"/>
+      <c r="I25" s="173"/>
+      <c r="J25" s="172"/>
+      <c r="K25" s="172"/>
+      <c r="L25" s="171"/>
+      <c r="M25" s="172"/>
+      <c r="N25" s="35"/>
+      <c r="O25" s="8"/>
+    </row>
+    <row r="26" spans="1:21" ht="24.75" customHeight="1">
+      <c r="A26" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="92"/>
+      <c r="C26" s="96"/>
+      <c r="D26" s="101"/>
+      <c r="E26" s="106"/>
+      <c r="F26" s="105"/>
+      <c r="G26" s="118"/>
+      <c r="H26" s="128"/>
+      <c r="I26" s="62"/>
+      <c r="J26" s="77"/>
+      <c r="K26" s="80"/>
+      <c r="L26" s="83"/>
+      <c r="M26" s="87"/>
+      <c r="N26" s="26"/>
+      <c r="O26" s="8"/>
+      <c r="P26" s="3"/>
+    </row>
+    <row r="27" spans="1:21" s="7" customFormat="1">
+      <c r="A27" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="54">
         <v>1000</v>
       </c>
-      <c r="C17" s="57">
+      <c r="C27" s="57">
         <v>15493</v>
       </c>
-      <c r="D17" s="57">
+      <c r="D27" s="57">
         <v>29987</v>
       </c>
-      <c r="E17" s="117">
+      <c r="E27" s="111">
         <v>44480</v>
       </c>
-      <c r="F17" s="54">
+      <c r="F27" s="54">
         <v>44747</v>
       </c>
-      <c r="G17" s="132">
+      <c r="G27" s="122">
         <v>83486</v>
       </c>
-      <c r="H17" s="67"/>
-[...7 lines deleted...]
-      <c r="P17" s="6" t="s">
+      <c r="H27" s="133">
+        <v>120160</v>
+      </c>
+      <c r="I27" s="68"/>
+      <c r="J27" s="57"/>
+      <c r="K27" s="57"/>
+      <c r="L27" s="57"/>
+      <c r="M27" s="57"/>
+      <c r="N27" s="36"/>
+      <c r="O27" s="9"/>
+      <c r="P27" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="Q17" s="6"/>
-[...2 lines deleted...]
-      <c r="A18" s="37" t="s">
+      <c r="Q27" s="6"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="53" t="s">
-[...14 lines deleted...]
-      <c r="G18" s="132">
+      <c r="B28" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="E28" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="122">
         <v>35973</v>
       </c>
-      <c r="H18" s="67"/>
-[...9 lines deleted...]
-      <c r="A19" s="37" t="s">
+      <c r="H28" s="133">
+        <v>63176</v>
+      </c>
+      <c r="I28" s="68"/>
+      <c r="J28" s="57"/>
+      <c r="K28" s="57"/>
+      <c r="L28" s="57"/>
+      <c r="M28" s="57"/>
+      <c r="N28" s="28"/>
+      <c r="O28" s="9"/>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="53" t="s">
-[...14 lines deleted...]
-      <c r="G19" s="132">
+      <c r="B29" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="E29" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="122">
         <v>2500</v>
       </c>
-      <c r="H19" s="63"/>
-[...9 lines deleted...]
-      <c r="A20" s="38" t="s">
+      <c r="H29" s="133">
+        <v>11704</v>
+      </c>
+      <c r="I29" s="68"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="57"/>
+      <c r="N29" s="28"/>
+      <c r="O29" s="9"/>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="105"/>
-[...14 lines deleted...]
-      <c r="A21" s="27" t="s">
+      <c r="C30" s="99"/>
+      <c r="D30" s="104"/>
+      <c r="E30" s="107"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="126"/>
+      <c r="I30" s="69"/>
+      <c r="J30" s="75"/>
+      <c r="K30" s="82"/>
+      <c r="L30" s="84"/>
+      <c r="M30" s="88"/>
+      <c r="N30" s="179"/>
+      <c r="O30" s="179"/>
+    </row>
+    <row r="31" spans="1:21" s="4" customFormat="1">
+      <c r="A31" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="54">
+      <c r="B31" s="54">
         <v>1000</v>
       </c>
-      <c r="C21" s="57">
+      <c r="C31" s="57">
         <v>4050</v>
       </c>
-      <c r="D21" s="57">
+      <c r="D31" s="57">
         <v>7101</v>
       </c>
-      <c r="E21" s="117">
+      <c r="E31" s="111">
         <v>10151</v>
       </c>
-      <c r="F21" s="54">
+      <c r="F31" s="54">
         <v>10151</v>
       </c>
-      <c r="G21" s="132">
+      <c r="G31" s="122">
         <v>10151</v>
       </c>
-      <c r="H21" s="67"/>
-[...9 lines deleted...]
-      <c r="A22" s="40" t="s">
+      <c r="H31" s="133">
+        <v>10151</v>
+      </c>
+      <c r="I31" s="68"/>
+      <c r="J31" s="57"/>
+      <c r="K31" s="57"/>
+      <c r="L31" s="57"/>
+      <c r="M31" s="57"/>
+      <c r="N31" s="36"/>
+      <c r="O31" s="9"/>
+    </row>
+    <row r="32" spans="1:21" s="10" customFormat="1">
+      <c r="A32" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="53" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="57">
+      <c r="B32" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="57">
         <v>10776</v>
       </c>
-      <c r="D22" s="57">
+      <c r="D32" s="57">
         <v>21553</v>
       </c>
-      <c r="E22" s="117">
+      <c r="E32" s="111">
         <v>32329</v>
       </c>
-      <c r="F22" s="54">
+      <c r="F32" s="54">
         <v>32329</v>
       </c>
-      <c r="G22" s="132">
+      <c r="G32" s="122">
         <v>32329</v>
       </c>
-      <c r="H22" s="64"/>
-[...11 lines deleted...]
-      <c r="A23" s="41" t="s">
+      <c r="H32" s="133">
+        <v>32329</v>
+      </c>
+      <c r="I32" s="68"/>
+      <c r="J32" s="71"/>
+      <c r="K32" s="71"/>
+      <c r="L32" s="57"/>
+      <c r="M32" s="57"/>
+      <c r="N32" s="36"/>
+      <c r="P32" s="12"/>
+      <c r="Q32" s="12"/>
+      <c r="U32" s="13"/>
+    </row>
+    <row r="33" spans="1:18" s="10" customFormat="1">
+      <c r="A33" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="95" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="78">
+      <c r="B33" s="89" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" s="72">
         <v>667</v>
       </c>
-      <c r="D23" s="78">
+      <c r="D33" s="72">
         <v>1333</v>
       </c>
-      <c r="E23" s="118">
+      <c r="E33" s="112">
         <v>2000</v>
       </c>
-      <c r="F23" s="121">
+      <c r="F33" s="115">
         <v>2267</v>
       </c>
-      <c r="G23" s="133">
+      <c r="G33" s="123">
         <v>2533</v>
       </c>
-      <c r="H23" s="65"/>
-[...18 lines deleted...]
-      <c r="R26" s="1" t="s">
+      <c r="H33" s="134">
+        <v>2800</v>
+      </c>
+      <c r="I33" s="70"/>
+      <c r="J33" s="72"/>
+      <c r="K33" s="72"/>
+      <c r="L33" s="72"/>
+      <c r="M33" s="72"/>
+      <c r="N33" s="36"/>
+      <c r="O33" s="9"/>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="B36" s="22"/>
+      <c r="C36" s="22"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="43"/>
+      <c r="I36" s="44"/>
+      <c r="J36" s="39"/>
+      <c r="R36" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="27" spans="1:21">
-      <c r="A27" s="45" t="s">
+    <row r="37" spans="1:18">
+      <c r="A37" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="D27" s="47"/>
-[...3 lines deleted...]
-      <c r="A28" s="125" t="s">
+      <c r="D37" s="47"/>
+      <c r="J37" s="39"/>
+    </row>
+    <row r="38" spans="1:18" ht="36" customHeight="1">
+      <c r="A38" s="182" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="125"/>
-[...11 lines deleted...]
-      <c r="R28" s="1" t="s">
+      <c r="B38" s="182"/>
+      <c r="C38" s="182"/>
+      <c r="D38" s="182"/>
+      <c r="E38" s="182"/>
+      <c r="F38" s="182"/>
+      <c r="G38" s="182"/>
+      <c r="H38" s="182"/>
+      <c r="I38" s="182"/>
+      <c r="J38" s="182"/>
+      <c r="K38" s="182"/>
+      <c r="L38" s="182"/>
+      <c r="M38" s="182"/>
+      <c r="R38" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:21">
-[...6 lines deleted...]
-      <c r="A32" s="42" t="s">
+    <row r="40" spans="1:18">
+      <c r="B40" s="49"/>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="G41" s="50"/>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="A42" s="42" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="33" spans="2:4">
-[...4 lines deleted...]
-      <c r="D35" s="39" t="s">
+    <row r="43" spans="1:18">
+      <c r="C43" s="100"/>
+    </row>
+    <row r="45" spans="1:18">
+      <c r="B45" s="49"/>
+      <c r="D45" s="39" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="37" spans="2:4">
-      <c r="B37" s="49"/>
+    <row r="47" spans="1:18">
+      <c r="B47" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="N30:O30"/>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="A38:M38"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33AA30F0-7FD9-47D0-B678-D11A6B023D74}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555896D0-E06A-4FE0-8632-D8C7D2617F21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53042AD8-5BB9-4ABD-9B49-0F644CB1B83A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>натура_пер!Область_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>'2026'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>aerzhanova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>