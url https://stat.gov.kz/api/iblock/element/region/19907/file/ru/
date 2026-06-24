--- v0 (2026-06-03)
+++ v1 (2026-06-24)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3000" yWindow="5145" windowWidth="12990" windowHeight="4980" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура_пер" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">натура_пер!$1:$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">натура_пер!$A$1:$M$36</definedName>
   </definedNames>
-  <calcPr calcId="125725" refMode="R1C1"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="30">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -318,51 +318,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -434,145 +434,151 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 6" xfId="2"/>
     <cellStyle name="Обычный_натура_пер" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -837,90 +843,90 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:W38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E32" sqref="E32"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F4" sqref="F4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="27" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="27" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="80" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="84" t="s">
+    <row r="1" spans="1:23" s="78" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="82" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="84"/>
-[...11 lines deleted...]
-      <c r="N1" s="85"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
+      <c r="N1" s="83"/>
     </row>
     <row r="2" spans="1:23" ht="31.5" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="7" t="s">
@@ -952,531 +958,557 @@
       <c r="W2" s="32"/>
     </row>
     <row r="3" spans="1:23" s="32" customFormat="1">
       <c r="A3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="13"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="14"/>
       <c r="M3" s="11"/>
       <c r="N3" s="10"/>
       <c r="O3" s="31"/>
     </row>
     <row r="4" spans="1:23" s="35" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="74">
         <v>5451.8</v>
       </c>
-      <c r="C4" s="76">
+      <c r="C4" s="74">
         <v>10210.799999999999</v>
       </c>
-      <c r="D4" s="76">
+      <c r="D4" s="74">
         <v>15661.5</v>
       </c>
-      <c r="E4" s="76">
+      <c r="E4" s="74">
         <v>19653.7</v>
       </c>
-      <c r="F4" s="55"/>
-[...6 lines deleted...]
-      <c r="M4" s="76"/>
+      <c r="F4" s="85">
+        <v>23789.4</v>
+      </c>
+      <c r="G4" s="56"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
       <c r="N4" s="15"/>
       <c r="O4" s="33"/>
       <c r="P4" s="34"/>
       <c r="Q4" s="34"/>
       <c r="V4" s="34"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="76">
+      <c r="B5" s="74">
         <v>5451.8</v>
       </c>
-      <c r="C5" s="76">
+      <c r="C5" s="74">
         <v>10210.799999999999</v>
       </c>
-      <c r="D5" s="76">
+      <c r="D5" s="74">
         <v>15661.5</v>
       </c>
-      <c r="E5" s="76">
+      <c r="E5" s="74">
         <v>19653.7</v>
       </c>
-      <c r="F5" s="55"/>
-[...6 lines deleted...]
-      <c r="M5" s="76"/>
+      <c r="F5" s="85">
+        <v>23789.4</v>
+      </c>
+      <c r="G5" s="56"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
       <c r="N5" s="15"/>
       <c r="O5" s="3"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="58"/>
-[...2 lines deleted...]
-      <c r="E6" s="61"/>
+      <c r="B6" s="57"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="60"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
-      <c r="H6" s="58"/>
+      <c r="H6" s="57"/>
       <c r="I6" s="49"/>
       <c r="J6" s="50"/>
       <c r="K6" s="48"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="16"/>
       <c r="O6" s="3"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="62" t="s">
-[...18 lines deleted...]
-      <c r="M7" s="62"/>
+      <c r="B7" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+      <c r="M7" s="61"/>
       <c r="N7" s="44"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="58" t="s">
-[...18 lines deleted...]
-      <c r="M8" s="62"/>
+      <c r="B8" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="61"/>
+      <c r="H8" s="61"/>
+      <c r="I8" s="61"/>
+      <c r="J8" s="61"/>
+      <c r="K8" s="61"/>
+      <c r="L8" s="61"/>
+      <c r="M8" s="61"/>
       <c r="N8" s="44"/>
       <c r="O8" s="3"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="15"/>
-      <c r="B9" s="60"/>
-[...5 lines deleted...]
-      <c r="H9" s="63"/>
+      <c r="B9" s="59"/>
+      <c r="C9" s="59"/>
+      <c r="D9" s="59"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="62"/>
       <c r="I9" s="52"/>
       <c r="J9" s="51"/>
       <c r="K9" s="51"/>
       <c r="L9" s="45"/>
       <c r="M9" s="47"/>
       <c r="N9" s="15"/>
       <c r="O9" s="33"/>
       <c r="P9" s="36"/>
       <c r="Q9" s="36"/>
     </row>
     <row r="10" spans="1:23" s="38" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
-      <c r="E10" s="61"/>
-[...1 lines deleted...]
-      <c r="G10" s="61"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
+      <c r="G10" s="60"/>
       <c r="H10" s="11"/>
       <c r="I10" s="48"/>
       <c r="J10" s="48"/>
       <c r="K10" s="48"/>
       <c r="L10" s="45"/>
       <c r="M10" s="48"/>
       <c r="N10" s="10"/>
       <c r="O10" s="3"/>
       <c r="P10" s="37"/>
     </row>
     <row r="11" spans="1:23" s="35" customFormat="1">
       <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="82" t="s">
+      <c r="B11" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="C11" s="82" t="s">
+      <c r="C11" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="D11" s="82" t="s">
+      <c r="D11" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="E11" s="82" t="s">
+      <c r="E11" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="F11" s="64"/>
-[...6 lines deleted...]
-      <c r="M11" s="64"/>
+      <c r="F11" s="80" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="63"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="63"/>
+      <c r="J11" s="63"/>
+      <c r="K11" s="63"/>
+      <c r="L11" s="63"/>
+      <c r="M11" s="63"/>
       <c r="N11" s="15"/>
       <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="82" t="s">
+      <c r="B12" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="82" t="s">
+      <c r="C12" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="D12" s="82" t="s">
+      <c r="D12" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="E12" s="82" t="s">
+      <c r="E12" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="F12" s="64"/>
-[...6 lines deleted...]
-      <c r="M12" s="64"/>
+      <c r="F12" s="80" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="63"/>
+      <c r="H12" s="63"/>
+      <c r="I12" s="63"/>
+      <c r="J12" s="63"/>
+      <c r="K12" s="63"/>
+      <c r="L12" s="63"/>
+      <c r="M12" s="63"/>
       <c r="N12" s="18"/>
       <c r="O12" s="3"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="65"/>
-[...10 lines deleted...]
-      <c r="M13" s="65"/>
+      <c r="B13" s="64"/>
+      <c r="C13" s="64"/>
+      <c r="D13" s="64"/>
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="64"/>
+      <c r="H13" s="64"/>
+      <c r="I13" s="64"/>
+      <c r="J13" s="64"/>
+      <c r="K13" s="64"/>
+      <c r="L13" s="64"/>
+      <c r="M13" s="64"/>
       <c r="N13" s="16"/>
       <c r="O13" s="3"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="82" t="s">
+      <c r="B14" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="C14" s="82" t="s">
+      <c r="C14" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="82" t="s">
+      <c r="D14" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="E14" s="82" t="s">
+      <c r="E14" s="80" t="s">
         <v>29</v>
       </c>
-      <c r="F14" s="64"/>
-[...6 lines deleted...]
-      <c r="M14" s="64"/>
+      <c r="F14" s="80" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="63"/>
+      <c r="H14" s="63"/>
+      <c r="I14" s="63"/>
+      <c r="J14" s="63"/>
+      <c r="K14" s="63"/>
+      <c r="L14" s="63"/>
+      <c r="M14" s="63"/>
       <c r="N14" s="18"/>
       <c r="O14" s="3"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="19"/>
-      <c r="B15" s="61"/>
-[...5 lines deleted...]
-      <c r="H15" s="61"/>
+      <c r="B15" s="60"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="60"/>
       <c r="I15" s="47"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="45"/>
       <c r="M15" s="46"/>
       <c r="N15" s="19"/>
       <c r="O15" s="3"/>
     </row>
     <row r="16" spans="1:23" ht="24.75" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11"/>
-      <c r="C16" s="61"/>
-[...1 lines deleted...]
-      <c r="E16" s="61"/>
+      <c r="C16" s="60"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="60"/>
       <c r="F16" s="11"/>
-      <c r="G16" s="61"/>
-      <c r="H16" s="61"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="60"/>
       <c r="I16" s="46"/>
       <c r="J16" s="53"/>
       <c r="K16" s="48"/>
       <c r="L16" s="45"/>
       <c r="M16" s="48"/>
       <c r="N16" s="10"/>
       <c r="O16" s="3"/>
       <c r="P16" s="36"/>
     </row>
     <row r="17" spans="1:18" s="35" customFormat="1">
       <c r="A17" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="77">
+      <c r="B17" s="75">
         <v>1000</v>
       </c>
-      <c r="C17" s="77">
+      <c r="C17" s="75">
         <v>15493</v>
       </c>
-      <c r="D17" s="77">
+      <c r="D17" s="75">
         <v>29987</v>
       </c>
-      <c r="E17" s="77">
+      <c r="E17" s="75">
         <v>44480</v>
       </c>
-      <c r="F17" s="66"/>
-[...6 lines deleted...]
-      <c r="M17" s="77"/>
+      <c r="F17" s="86">
+        <v>44747</v>
+      </c>
+      <c r="G17" s="67"/>
+      <c r="H17" s="66"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="75"/>
+      <c r="K17" s="75"/>
+      <c r="L17" s="75"/>
+      <c r="M17" s="75"/>
       <c r="N17" s="20"/>
       <c r="O17" s="39"/>
       <c r="P17" s="34" t="s">
         <v>23</v>
       </c>
       <c r="Q17" s="34"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="58" t="s">
-[...18 lines deleted...]
-      <c r="M18" s="77"/>
+      <c r="B18" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="87" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="67"/>
+      <c r="H18" s="66"/>
+      <c r="I18" s="71"/>
+      <c r="J18" s="75"/>
+      <c r="K18" s="75"/>
+      <c r="L18" s="75"/>
+      <c r="M18" s="75"/>
       <c r="N18" s="15"/>
       <c r="O18" s="39"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="58" t="s">
-[...18 lines deleted...]
-      <c r="M19" s="77"/>
+      <c r="B19" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="87" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="67"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="75"/>
+      <c r="K19" s="75"/>
+      <c r="L19" s="75"/>
+      <c r="M19" s="75"/>
       <c r="N19" s="15"/>
       <c r="O19" s="39"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="11"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
-      <c r="I20" s="74"/>
+      <c r="I20" s="72"/>
       <c r="J20" s="50"/>
       <c r="K20" s="54"/>
       <c r="L20" s="54"/>
       <c r="M20" s="54"/>
       <c r="N20" s="16"/>
       <c r="O20" s="40"/>
     </row>
     <row r="21" spans="1:18" s="38" customFormat="1">
       <c r="A21" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="77">
+      <c r="B21" s="75">
         <v>1000</v>
       </c>
-      <c r="C21" s="77">
+      <c r="C21" s="75">
         <v>4050</v>
       </c>
-      <c r="D21" s="77">
+      <c r="D21" s="75">
         <v>7101</v>
       </c>
-      <c r="E21" s="77">
+      <c r="E21" s="75">
         <v>10151</v>
       </c>
-      <c r="F21" s="66"/>
-[...6 lines deleted...]
-      <c r="M21" s="77"/>
+      <c r="F21" s="86">
+        <v>10151</v>
+      </c>
+      <c r="G21" s="67"/>
+      <c r="H21" s="66"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="75"/>
+      <c r="K21" s="75"/>
+      <c r="L21" s="75"/>
+      <c r="M21" s="75"/>
       <c r="N21" s="20"/>
       <c r="O21" s="39"/>
     </row>
     <row r="22" spans="1:18" s="32" customFormat="1">
       <c r="A22" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="58" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="77">
+      <c r="B22" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="75">
         <v>10776</v>
       </c>
-      <c r="D22" s="77">
+      <c r="D22" s="75">
         <v>21553</v>
       </c>
-      <c r="E22" s="77">
+      <c r="E22" s="75">
         <v>32329</v>
       </c>
-      <c r="F22" s="66"/>
-[...6 lines deleted...]
-      <c r="M22" s="77"/>
+      <c r="F22" s="86">
+        <v>32329</v>
+      </c>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="71"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="76"/>
+      <c r="L22" s="75"/>
+      <c r="M22" s="75"/>
       <c r="N22" s="12"/>
     </row>
     <row r="23" spans="1:18" s="42" customFormat="1">
       <c r="A23" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="81" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="79">
+      <c r="B23" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="77">
         <v>667</v>
       </c>
-      <c r="D23" s="79">
+      <c r="D23" s="77">
         <v>1333</v>
       </c>
-      <c r="E23" s="79">
+      <c r="E23" s="77">
         <v>2000</v>
       </c>
-      <c r="F23" s="69"/>
-[...6 lines deleted...]
-      <c r="M23" s="79"/>
+      <c r="F23" s="88">
+        <v>2267</v>
+      </c>
+      <c r="G23" s="68"/>
+      <c r="H23" s="69"/>
+      <c r="I23" s="73"/>
+      <c r="J23" s="77"/>
+      <c r="K23" s="77"/>
+      <c r="L23" s="77"/>
+      <c r="M23" s="77"/>
       <c r="N23" s="20"/>
       <c r="O23" s="41"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="12"/>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="11"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="21"/>
       <c r="J24" s="23"/>
       <c r="K24" s="12"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="12"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="21"/>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
@@ -1488,114 +1520,114 @@
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="21"/>
       <c r="N25" s="21"/>
       <c r="R25" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="27"/>
       <c r="D26" s="28"/>
       <c r="E26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="17"/>
       <c r="J26" s="21"/>
       <c r="K26" s="21"/>
       <c r="L26" s="21"/>
       <c r="M26" s="21"/>
       <c r="N26" s="21"/>
     </row>
     <row r="27" spans="1:18" ht="41.25" customHeight="1">
-      <c r="A27" s="86" t="s">
+      <c r="A27" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="86"/>
-[...10 lines deleted...]
-      <c r="M27" s="86"/>
+      <c r="B27" s="84"/>
+      <c r="C27" s="84"/>
+      <c r="D27" s="84"/>
+      <c r="E27" s="84"/>
+      <c r="F27" s="84"/>
+      <c r="G27" s="84"/>
+      <c r="H27" s="84"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="84"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="84"/>
+      <c r="M27" s="84"/>
       <c r="N27" s="21"/>
       <c r="Q27" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="43"/>
       <c r="B28" s="27"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="21"/>
       <c r="I28" s="17"/>
       <c r="J28" s="21"/>
       <c r="K28" s="21"/>
       <c r="L28" s="21"/>
       <c r="M28" s="21"/>
       <c r="N28" s="21"/>
       <c r="R28" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="43"/>
       <c r="B29" s="27"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="21"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="4"/>
     </row>
     <row r="32" spans="1:18">
       <c r="G32" s="5"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:4">
-      <c r="C34" s="83"/>
+      <c r="C34" s="81"/>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="4"/>
       <c r="D36" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>