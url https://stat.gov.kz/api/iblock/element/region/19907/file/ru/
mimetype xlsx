--- v1 (2026-06-24)
+++ v2 (2026-08-03)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3000" yWindow="5145" windowWidth="12990" windowHeight="4980" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="натура_пер" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">натура_пер!$1:$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">натура_пер!$A$1:$M$36</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="30">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -318,51 +318,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -437,148 +437,142 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 6" xfId="2"/>
     <cellStyle name="Обычный_натура_пер" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -844,89 +838,89 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F4" sqref="F4"/>
+      <selection activeCell="R18" sqref="R18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="27" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="27" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="78" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="82" t="s">
+    <row r="1" spans="1:23" s="76" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="84" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="82"/>
-[...11 lines deleted...]
-      <c r="N1" s="83"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
+      <c r="I1" s="84"/>
+      <c r="J1" s="84"/>
+      <c r="K1" s="84"/>
+      <c r="L1" s="84"/>
+      <c r="M1" s="84"/>
+      <c r="N1" s="85"/>
     </row>
     <row r="2" spans="1:23" ht="31.5" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="7" t="s">
@@ -958,557 +952,583 @@
       <c r="W2" s="32"/>
     </row>
     <row r="3" spans="1:23" s="32" customFormat="1">
       <c r="A3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="13"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="14"/>
       <c r="M3" s="11"/>
       <c r="N3" s="10"/>
       <c r="O3" s="31"/>
     </row>
     <row r="4" spans="1:23" s="35" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="74">
+      <c r="B4" s="72">
         <v>5451.8</v>
       </c>
-      <c r="C4" s="74">
+      <c r="C4" s="72">
         <v>10210.799999999999</v>
       </c>
-      <c r="D4" s="74">
+      <c r="D4" s="72">
         <v>15661.5</v>
       </c>
-      <c r="E4" s="74">
+      <c r="E4" s="72">
         <v>19653.7</v>
       </c>
-      <c r="F4" s="85">
+      <c r="F4" s="80">
         <v>23789.4</v>
       </c>
-      <c r="G4" s="56"/>
+      <c r="G4" s="72">
+        <v>29104.7</v>
+      </c>
       <c r="H4" s="55"/>
-      <c r="I4" s="70"/>
-[...3 lines deleted...]
-      <c r="M4" s="74"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
       <c r="N4" s="15"/>
       <c r="O4" s="33"/>
       <c r="P4" s="34"/>
       <c r="Q4" s="34"/>
       <c r="V4" s="34"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="74">
+      <c r="B5" s="72">
         <v>5451.8</v>
       </c>
-      <c r="C5" s="74">
+      <c r="C5" s="72">
         <v>10210.799999999999</v>
       </c>
-      <c r="D5" s="74">
+      <c r="D5" s="72">
         <v>15661.5</v>
       </c>
-      <c r="E5" s="74">
+      <c r="E5" s="72">
         <v>19653.7</v>
       </c>
-      <c r="F5" s="85">
+      <c r="F5" s="80">
         <v>23789.4</v>
       </c>
-      <c r="G5" s="56"/>
+      <c r="G5" s="72">
+        <v>29104.7</v>
+      </c>
       <c r="H5" s="55"/>
-      <c r="I5" s="70"/>
-[...3 lines deleted...]
-      <c r="M5" s="74"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
       <c r="N5" s="15"/>
       <c r="O5" s="3"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="57"/>
-[...2 lines deleted...]
-      <c r="E6" s="60"/>
+      <c r="B6" s="56"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="59"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
-      <c r="H6" s="57"/>
+      <c r="H6" s="56"/>
       <c r="I6" s="49"/>
       <c r="J6" s="50"/>
       <c r="K6" s="48"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="16"/>
       <c r="O6" s="3"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="61" t="s">
-[...20 lines deleted...]
-      <c r="M7" s="61"/>
+      <c r="B7" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
       <c r="N7" s="44"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="57" t="s">
-[...20 lines deleted...]
-      <c r="M8" s="61"/>
+      <c r="B8" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="60"/>
       <c r="N8" s="44"/>
       <c r="O8" s="3"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="15"/>
-      <c r="B9" s="59"/>
-[...5 lines deleted...]
-      <c r="H9" s="62"/>
+      <c r="B9" s="58"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="59"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="59"/>
+      <c r="H9" s="61"/>
       <c r="I9" s="52"/>
       <c r="J9" s="51"/>
       <c r="K9" s="51"/>
       <c r="L9" s="45"/>
       <c r="M9" s="47"/>
       <c r="N9" s="15"/>
       <c r="O9" s="33"/>
       <c r="P9" s="36"/>
       <c r="Q9" s="36"/>
     </row>
     <row r="10" spans="1:23" s="38" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
-      <c r="E10" s="60"/>
-[...1 lines deleted...]
-      <c r="G10" s="60"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="59"/>
       <c r="H10" s="11"/>
       <c r="I10" s="48"/>
       <c r="J10" s="48"/>
       <c r="K10" s="48"/>
       <c r="L10" s="45"/>
       <c r="M10" s="48"/>
       <c r="N10" s="10"/>
       <c r="O10" s="3"/>
       <c r="P10" s="37"/>
     </row>
     <row r="11" spans="1:23" s="35" customFormat="1">
       <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="80" t="s">
+      <c r="B11" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="C11" s="80" t="s">
+      <c r="C11" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="D11" s="80" t="s">
+      <c r="D11" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="E11" s="80" t="s">
+      <c r="E11" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="F11" s="80" t="s">
+      <c r="F11" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="G11" s="63"/>
-[...5 lines deleted...]
-      <c r="M11" s="63"/>
+      <c r="G11" s="78" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="62"/>
+      <c r="I11" s="62"/>
+      <c r="J11" s="62"/>
+      <c r="K11" s="62"/>
+      <c r="L11" s="62"/>
+      <c r="M11" s="62"/>
       <c r="N11" s="15"/>
       <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="80" t="s">
+      <c r="B12" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="80" t="s">
+      <c r="C12" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="D12" s="80" t="s">
+      <c r="D12" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="E12" s="80" t="s">
+      <c r="E12" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="F12" s="80" t="s">
+      <c r="F12" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="G12" s="63"/>
-[...5 lines deleted...]
-      <c r="M12" s="63"/>
+      <c r="G12" s="78" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="62"/>
+      <c r="I12" s="62"/>
+      <c r="J12" s="62"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="62"/>
+      <c r="M12" s="62"/>
       <c r="N12" s="18"/>
       <c r="O12" s="3"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="64"/>
-[...10 lines deleted...]
-      <c r="M13" s="64"/>
+      <c r="B13" s="63"/>
+      <c r="C13" s="63"/>
+      <c r="D13" s="63"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="63"/>
+      <c r="G13" s="63"/>
+      <c r="H13" s="63"/>
+      <c r="I13" s="63"/>
+      <c r="J13" s="63"/>
+      <c r="K13" s="63"/>
+      <c r="L13" s="63"/>
+      <c r="M13" s="63"/>
       <c r="N13" s="16"/>
       <c r="O13" s="3"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="80" t="s">
+      <c r="B14" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="C14" s="80" t="s">
+      <c r="C14" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="80" t="s">
+      <c r="D14" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="E14" s="80" t="s">
+      <c r="E14" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="F14" s="80" t="s">
+      <c r="F14" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="G14" s="63"/>
-[...5 lines deleted...]
-      <c r="M14" s="63"/>
+      <c r="G14" s="78" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="62"/>
+      <c r="I14" s="62"/>
+      <c r="J14" s="62"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="62"/>
+      <c r="M14" s="62"/>
       <c r="N14" s="18"/>
       <c r="O14" s="3"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="19"/>
-      <c r="B15" s="60"/>
-[...5 lines deleted...]
-      <c r="H15" s="60"/>
+      <c r="B15" s="59"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="58"/>
+      <c r="E15" s="59"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="59"/>
+      <c r="H15" s="59"/>
       <c r="I15" s="47"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="45"/>
       <c r="M15" s="46"/>
       <c r="N15" s="19"/>
       <c r="O15" s="3"/>
     </row>
     <row r="16" spans="1:23" ht="24.75" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="11"/>
-      <c r="C16" s="60"/>
-[...1 lines deleted...]
-      <c r="E16" s="60"/>
+      <c r="C16" s="59"/>
+      <c r="D16" s="59"/>
+      <c r="E16" s="59"/>
       <c r="F16" s="11"/>
-      <c r="G16" s="60"/>
-      <c r="H16" s="60"/>
+      <c r="G16" s="59"/>
+      <c r="H16" s="59"/>
       <c r="I16" s="46"/>
       <c r="J16" s="53"/>
       <c r="K16" s="48"/>
       <c r="L16" s="45"/>
       <c r="M16" s="48"/>
       <c r="N16" s="10"/>
       <c r="O16" s="3"/>
       <c r="P16" s="36"/>
     </row>
     <row r="17" spans="1:18" s="35" customFormat="1">
       <c r="A17" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="75">
+      <c r="B17" s="73">
         <v>1000</v>
       </c>
-      <c r="C17" s="75">
+      <c r="C17" s="73">
         <v>15493</v>
       </c>
-      <c r="D17" s="75">
+      <c r="D17" s="73">
         <v>29987</v>
       </c>
-      <c r="E17" s="75">
+      <c r="E17" s="73">
         <v>44480</v>
       </c>
-      <c r="F17" s="86">
+      <c r="F17" s="81">
         <v>44747</v>
       </c>
-      <c r="G17" s="67"/>
-[...5 lines deleted...]
-      <c r="M17" s="75"/>
+      <c r="G17" s="73">
+        <v>83486</v>
+      </c>
+      <c r="H17" s="65"/>
+      <c r="I17" s="69"/>
+      <c r="J17" s="73"/>
+      <c r="K17" s="73"/>
+      <c r="L17" s="73"/>
+      <c r="M17" s="73"/>
       <c r="N17" s="20"/>
       <c r="O17" s="39"/>
       <c r="P17" s="34" t="s">
         <v>23</v>
       </c>
       <c r="Q17" s="34"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="57" t="s">
-[...20 lines deleted...]
-      <c r="M18" s="75"/>
+      <c r="B18" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="73">
+        <v>35973</v>
+      </c>
+      <c r="H18" s="65"/>
+      <c r="I18" s="69"/>
+      <c r="J18" s="73"/>
+      <c r="K18" s="73"/>
+      <c r="L18" s="73"/>
+      <c r="M18" s="73"/>
       <c r="N18" s="15"/>
       <c r="O18" s="39"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="57" t="s">
-[...20 lines deleted...]
-      <c r="M19" s="75"/>
+      <c r="B19" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" s="82" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="73">
+        <v>2500</v>
+      </c>
+      <c r="H19" s="66"/>
+      <c r="I19" s="69"/>
+      <c r="J19" s="73"/>
+      <c r="K19" s="73"/>
+      <c r="L19" s="73"/>
+      <c r="M19" s="73"/>
       <c r="N19" s="15"/>
       <c r="O19" s="39"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="11"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
-      <c r="I20" s="72"/>
+      <c r="I20" s="70"/>
       <c r="J20" s="50"/>
       <c r="K20" s="54"/>
       <c r="L20" s="54"/>
       <c r="M20" s="54"/>
       <c r="N20" s="16"/>
       <c r="O20" s="40"/>
     </row>
     <row r="21" spans="1:18" s="38" customFormat="1">
       <c r="A21" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="75">
+      <c r="B21" s="73">
         <v>1000</v>
       </c>
-      <c r="C21" s="75">
+      <c r="C21" s="73">
         <v>4050</v>
       </c>
-      <c r="D21" s="75">
+      <c r="D21" s="73">
         <v>7101</v>
       </c>
-      <c r="E21" s="75">
+      <c r="E21" s="73">
         <v>10151</v>
       </c>
-      <c r="F21" s="86">
+      <c r="F21" s="81">
         <v>10151</v>
       </c>
-      <c r="G21" s="67"/>
-[...5 lines deleted...]
-      <c r="M21" s="75"/>
+      <c r="G21" s="73">
+        <v>10151</v>
+      </c>
+      <c r="H21" s="65"/>
+      <c r="I21" s="69"/>
+      <c r="J21" s="73"/>
+      <c r="K21" s="73"/>
+      <c r="L21" s="73"/>
+      <c r="M21" s="73"/>
       <c r="N21" s="20"/>
       <c r="O21" s="39"/>
     </row>
     <row r="22" spans="1:18" s="32" customFormat="1">
       <c r="A22" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="75">
+      <c r="B22" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="73">
         <v>10776</v>
       </c>
-      <c r="D22" s="75">
+      <c r="D22" s="73">
         <v>21553</v>
       </c>
-      <c r="E22" s="75">
+      <c r="E22" s="73">
         <v>32329</v>
       </c>
-      <c r="F22" s="86">
+      <c r="F22" s="81">
         <v>32329</v>
       </c>
-      <c r="G22" s="65"/>
-[...5 lines deleted...]
-      <c r="M22" s="75"/>
+      <c r="G22" s="73">
+        <v>32329</v>
+      </c>
+      <c r="H22" s="64"/>
+      <c r="I22" s="69"/>
+      <c r="J22" s="74"/>
+      <c r="K22" s="74"/>
+      <c r="L22" s="73"/>
+      <c r="M22" s="73"/>
       <c r="N22" s="12"/>
     </row>
     <row r="23" spans="1:18" s="42" customFormat="1">
       <c r="A23" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="79" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="77">
+      <c r="B23" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="75">
         <v>667</v>
       </c>
-      <c r="D23" s="77">
+      <c r="D23" s="75">
         <v>1333</v>
       </c>
-      <c r="E23" s="77">
+      <c r="E23" s="75">
         <v>2000</v>
       </c>
-      <c r="F23" s="88">
+      <c r="F23" s="83">
         <v>2267</v>
       </c>
-      <c r="G23" s="68"/>
-[...5 lines deleted...]
-      <c r="M23" s="77"/>
+      <c r="G23" s="75">
+        <v>2533</v>
+      </c>
+      <c r="H23" s="67"/>
+      <c r="I23" s="71"/>
+      <c r="J23" s="75"/>
+      <c r="K23" s="75"/>
+      <c r="L23" s="75"/>
+      <c r="M23" s="75"/>
       <c r="N23" s="20"/>
       <c r="O23" s="41"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="12"/>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="11"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="21"/>
       <c r="J24" s="23"/>
       <c r="K24" s="12"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="12"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="21"/>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
@@ -1520,114 +1540,114 @@
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="21"/>
       <c r="N25" s="21"/>
       <c r="R25" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="27"/>
       <c r="D26" s="28"/>
       <c r="E26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="17"/>
       <c r="J26" s="21"/>
       <c r="K26" s="21"/>
       <c r="L26" s="21"/>
       <c r="M26" s="21"/>
       <c r="N26" s="21"/>
     </row>
     <row r="27" spans="1:18" ht="41.25" customHeight="1">
-      <c r="A27" s="84" t="s">
+      <c r="A27" s="86" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="84"/>
-[...10 lines deleted...]
-      <c r="M27" s="84"/>
+      <c r="B27" s="86"/>
+      <c r="C27" s="86"/>
+      <c r="D27" s="86"/>
+      <c r="E27" s="86"/>
+      <c r="F27" s="86"/>
+      <c r="G27" s="86"/>
+      <c r="H27" s="86"/>
+      <c r="I27" s="86"/>
+      <c r="J27" s="86"/>
+      <c r="K27" s="86"/>
+      <c r="L27" s="86"/>
+      <c r="M27" s="86"/>
       <c r="N27" s="21"/>
       <c r="Q27" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" s="43"/>
       <c r="B28" s="27"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="21"/>
       <c r="I28" s="17"/>
       <c r="J28" s="21"/>
       <c r="K28" s="21"/>
       <c r="L28" s="21"/>
       <c r="M28" s="21"/>
       <c r="N28" s="21"/>
       <c r="R28" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" s="43"/>
       <c r="B29" s="27"/>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="21"/>
     </row>
     <row r="31" spans="1:18">
       <c r="B31" s="4"/>
     </row>
     <row r="32" spans="1:18">
       <c r="G32" s="5"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:4">
-      <c r="C34" s="81"/>
+      <c r="C34" s="79"/>
     </row>
     <row r="36" spans="1:4">
       <c r="B36" s="4"/>
       <c r="D36" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="B38" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>