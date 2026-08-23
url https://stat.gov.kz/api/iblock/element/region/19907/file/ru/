--- v2 (2026-08-03)
+++ v3 (2026-08-23)
@@ -1,68 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3000" yWindow="5145" windowWidth="12990" windowHeight="4980" tabRatio="768"/>
   </bookViews>
   <sheets>
-    <sheet name="натура_пер" sheetId="2" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="2026" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">натура_пер!$1:$2</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">натура_пер!$A$1:$M$36</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2026'!$A$1:$M$46</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="74">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -132,62 +136,194 @@
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Оперативные данные.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Производство промышленной продукции в горнодобывающей промышленности и разработке карьеров в Павлодарской области за 2026 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">х </t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>тонн</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Произведено продукции в натуральном выражении</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>выпуск с учетом продукции, израсходованной на промышленно-производственные нужды внутри данного предприятия (внутризаводского оборота) и выработанной из давальческого сырья</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика по формированию показателей и расчета валового выпуска промышленной продукции (товаров, услуг) Утвержден приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «20» декабря 2017 года № 202</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Формы статистического наблюдения</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Производство промышленной продукции в горнодобывающей промышленности и разработке карьеров в ПО</t>
+  </si>
+  <si>
+    <t>Управление статистики производства и окружающей среды</t>
+  </si>
+  <si>
+    <t>Войцеховская Людмила Юрьевна</t>
+  </si>
+  <si>
+    <t>+7 7182 533088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">l.voitsekhovskaya@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" Нет производства</t>
+  </si>
+  <si>
+    <t>"*" - Оперативные данные</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Уголь каменный, включая лигнит, кроме концентрата угольного, тыс.тонн</t>
+  </si>
+  <si>
+    <t>Концентраты хромовые, тыс.тонн</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -244,50 +380,123 @@
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -312,57 +521,64 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -434,160 +650,228 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="5" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="7"/>
+    <cellStyle name="Обычный 3 3" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="2"/>
     <cellStyle name="Обычный_натура_пер" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -830,97 +1114,661 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W38"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R18" sqref="R18"/>
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="53.42578125" customWidth="1"/>
+    <col min="2" max="2" width="113.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="15">
+      <c r="A1" s="80"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="82">
+        <v>151102</v>
+      </c>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="82" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83"/>
+      <c r="G3" s="83"/>
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83"/>
+      <c r="K3" s="83"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="83"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="81" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="84" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="85" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="82" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="83"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="82" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="83"/>
+      <c r="M6" s="83"/>
+    </row>
+    <row r="7" spans="1:13" ht="25.5">
+      <c r="A7" s="81" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="83"/>
+      <c r="D7" s="83"/>
+      <c r="E7" s="83"/>
+      <c r="F7" s="83"/>
+      <c r="G7" s="83"/>
+      <c r="H7" s="83"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="83"/>
+      <c r="K7" s="83"/>
+      <c r="L7" s="83"/>
+      <c r="M7" s="83"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="81" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="84" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="83"/>
+      <c r="H8" s="83"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="83"/>
+    </row>
+    <row r="9" spans="1:13" ht="38.25">
+      <c r="A9" s="81" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="86" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="83"/>
+      <c r="D9" s="83"/>
+      <c r="E9" s="83"/>
+      <c r="F9" s="83"/>
+      <c r="G9" s="83"/>
+      <c r="H9" s="83"/>
+      <c r="I9" s="83"/>
+      <c r="J9" s="83"/>
+      <c r="K9" s="83"/>
+      <c r="L9" s="83"/>
+      <c r="M9" s="83"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="81" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="86" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="83"/>
+      <c r="D10" s="83"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="83"/>
+      <c r="H10" s="83"/>
+      <c r="I10" s="83"/>
+      <c r="J10" s="83"/>
+      <c r="K10" s="83"/>
+      <c r="L10" s="83"/>
+      <c r="M10" s="83"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="81" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="87"/>
+      <c r="C11" s="83"/>
+      <c r="D11" s="83"/>
+      <c r="E11" s="83"/>
+      <c r="F11" s="83"/>
+      <c r="G11" s="83"/>
+      <c r="H11" s="83"/>
+      <c r="I11" s="83"/>
+      <c r="J11" s="83"/>
+      <c r="K11" s="83"/>
+      <c r="L11" s="83"/>
+      <c r="M11" s="88"/>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="81" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="89" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="83"/>
+      <c r="D12" s="83"/>
+      <c r="E12" s="83"/>
+      <c r="F12" s="83"/>
+      <c r="G12" s="83"/>
+      <c r="H12" s="83"/>
+      <c r="I12" s="83"/>
+      <c r="J12" s="83"/>
+      <c r="K12" s="83"/>
+      <c r="L12" s="83"/>
+      <c r="M12" s="88"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="90" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="91" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="83"/>
+      <c r="D13" s="83"/>
+      <c r="E13" s="83"/>
+      <c r="F13" s="83"/>
+      <c r="G13" s="83"/>
+      <c r="H13" s="83"/>
+      <c r="I13" s="83"/>
+      <c r="J13" s="83"/>
+      <c r="K13" s="83"/>
+      <c r="L13" s="83"/>
+      <c r="M13" s="88"/>
+    </row>
+    <row r="14" spans="1:13" ht="25.5">
+      <c r="A14" s="90" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="91" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="83"/>
+      <c r="D14" s="83"/>
+      <c r="E14" s="83"/>
+      <c r="F14" s="83"/>
+      <c r="G14" s="83"/>
+      <c r="H14" s="83"/>
+      <c r="I14" s="83"/>
+      <c r="J14" s="83"/>
+      <c r="K14" s="83"/>
+      <c r="L14" s="83"/>
+      <c r="M14" s="88"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="90" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="92" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" s="83"/>
+      <c r="D15" s="83"/>
+      <c r="E15" s="83"/>
+      <c r="F15" s="83"/>
+      <c r="G15" s="83"/>
+      <c r="H15" s="83"/>
+      <c r="I15" s="83"/>
+      <c r="J15" s="83"/>
+      <c r="K15" s="83"/>
+      <c r="L15" s="83"/>
+      <c r="M15" s="88"/>
+    </row>
+    <row r="16" spans="1:13" ht="15">
+      <c r="A16" s="81" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="93">
+        <v>46251</v>
+      </c>
+      <c r="C16" s="79"/>
+      <c r="D16" s="79"/>
+      <c r="E16" s="79"/>
+      <c r="F16" s="79"/>
+      <c r="G16" s="79"/>
+      <c r="H16" s="79"/>
+      <c r="I16" s="79"/>
+      <c r="J16" s="79"/>
+      <c r="K16" s="79"/>
+      <c r="L16" s="79"/>
+      <c r="M16" s="94"/>
+    </row>
+    <row r="17" spans="1:13" ht="15">
+      <c r="A17" s="81" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="93">
+        <v>46280</v>
+      </c>
+      <c r="C17" s="79"/>
+      <c r="D17" s="79"/>
+      <c r="E17" s="79"/>
+      <c r="F17" s="79"/>
+      <c r="G17" s="79"/>
+      <c r="H17" s="79"/>
+      <c r="I17" s="79"/>
+      <c r="J17" s="79"/>
+      <c r="K17" s="79"/>
+      <c r="L17" s="79"/>
+      <c r="M17" s="95"/>
+    </row>
+    <row r="18" spans="1:13" ht="15">
+      <c r="A18" s="81" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="84" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" s="79"/>
+      <c r="D18" s="79"/>
+      <c r="E18" s="79"/>
+      <c r="F18" s="79"/>
+      <c r="G18" s="79"/>
+      <c r="H18" s="79"/>
+      <c r="I18" s="79"/>
+      <c r="J18" s="79"/>
+      <c r="K18" s="79"/>
+      <c r="L18" s="79"/>
+      <c r="M18" s="94"/>
+    </row>
+    <row r="19" spans="1:13" ht="15">
+      <c r="A19" s="81" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="84" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" s="79"/>
+      <c r="D19" s="79"/>
+      <c r="E19" s="79"/>
+      <c r="F19" s="79"/>
+      <c r="G19" s="79"/>
+      <c r="H19" s="79"/>
+      <c r="I19" s="79"/>
+      <c r="J19" s="79"/>
+      <c r="K19" s="79"/>
+      <c r="L19" s="79"/>
+      <c r="M19" s="95"/>
+    </row>
+    <row r="20" spans="1:13" ht="15">
+      <c r="A20" s="81" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="96" t="s">
+        <v>64</v>
+      </c>
+      <c r="C20" s="79"/>
+      <c r="D20" s="79"/>
+      <c r="E20" s="79"/>
+      <c r="F20" s="79"/>
+      <c r="G20" s="79"/>
+      <c r="H20" s="79"/>
+      <c r="I20" s="79"/>
+      <c r="J20" s="79"/>
+      <c r="K20" s="79"/>
+      <c r="L20" s="79"/>
+      <c r="M20" s="94"/>
+    </row>
+    <row r="21" spans="1:13" ht="15">
+      <c r="A21" s="81" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="97" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" s="79"/>
+      <c r="D21" s="79"/>
+      <c r="E21" s="79"/>
+      <c r="F21" s="79"/>
+      <c r="G21" s="79"/>
+      <c r="H21" s="79"/>
+      <c r="I21" s="79"/>
+      <c r="J21" s="79"/>
+      <c r="K21" s="79"/>
+      <c r="L21" s="79"/>
+      <c r="M21" s="95"/>
+    </row>
+    <row r="22" spans="1:13" ht="15">
+      <c r="A22" s="98"/>
+      <c r="B22" s="99"/>
+      <c r="C22" s="79"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="79"/>
+      <c r="F22" s="79"/>
+      <c r="G22" s="79"/>
+      <c r="H22" s="79"/>
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79"/>
+      <c r="L22" s="79"/>
+      <c r="M22" s="79"/>
+    </row>
+    <row r="23" spans="1:13" ht="15">
+      <c r="A23" s="79"/>
+      <c r="B23" s="100"/>
+      <c r="C23" s="79"/>
+      <c r="D23" s="79"/>
+      <c r="E23" s="79"/>
+      <c r="F23" s="79"/>
+      <c r="G23" s="79"/>
+      <c r="H23" s="79"/>
+      <c r="I23" s="79"/>
+      <c r="J23" s="79"/>
+      <c r="K23" s="79"/>
+      <c r="L23" s="79"/>
+      <c r="M23" s="95"/>
+    </row>
+    <row r="24" spans="1:13" ht="15">
+      <c r="A24" s="79"/>
+      <c r="B24" s="79"/>
+      <c r="C24" s="79"/>
+      <c r="D24" s="79"/>
+      <c r="E24" s="79"/>
+      <c r="F24" s="79"/>
+      <c r="G24" s="79"/>
+      <c r="H24" s="79"/>
+      <c r="I24" s="79"/>
+      <c r="J24" s="79"/>
+      <c r="K24" s="79"/>
+      <c r="L24" s="79"/>
+      <c r="M24" s="94"/>
+    </row>
+    <row r="25" spans="1:13" ht="15">
+      <c r="A25" s="79"/>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
+      <c r="D25" s="79"/>
+      <c r="E25" s="79"/>
+      <c r="F25" s="79"/>
+      <c r="G25" s="79"/>
+      <c r="H25" s="79"/>
+      <c r="I25" s="79"/>
+      <c r="J25" s="79"/>
+      <c r="K25" s="79"/>
+      <c r="L25" s="79"/>
+      <c r="M25" s="95"/>
+    </row>
+    <row r="26" spans="1:13" ht="15">
+      <c r="A26" s="79"/>
+      <c r="B26" s="79"/>
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="79"/>
+      <c r="F26" s="79"/>
+      <c r="G26" s="79"/>
+      <c r="H26" s="79"/>
+      <c r="I26" s="79"/>
+      <c r="J26" s="79"/>
+      <c r="K26" s="79"/>
+      <c r="L26" s="79"/>
+      <c r="M26" s="94"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5" customWidth="1"/>
+    <col min="2" max="2" width="119.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="101"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="102" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="103" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="103" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="103" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="103"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="104" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="105" t="s">
+        <v>71</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:W48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="O18" sqref="O18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="27" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="27" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="76" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="84" t="s">
+    <row r="1" spans="1:23" s="71" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="108" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="84"/>
-[...11 lines deleted...]
-      <c r="N1" s="85"/>
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="108"/>
+      <c r="G1" s="108"/>
+      <c r="H1" s="108"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="108"/>
+      <c r="K1" s="108"/>
+      <c r="L1" s="108"/>
+      <c r="M1" s="108"/>
+      <c r="N1" s="109"/>
     </row>
     <row r="2" spans="1:23" ht="31.5" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="7" t="s">
@@ -952,716 +1800,1010 @@
       <c r="W2" s="32"/>
     </row>
     <row r="3" spans="1:23" s="32" customFormat="1">
       <c r="A3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="13"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="14"/>
       <c r="M3" s="11"/>
       <c r="N3" s="10"/>
       <c r="O3" s="31"/>
     </row>
     <row r="4" spans="1:23" s="35" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="72">
+      <c r="B4" s="67">
         <v>5451.8</v>
       </c>
-      <c r="C4" s="72">
+      <c r="C4" s="67">
         <v>10210.799999999999</v>
       </c>
-      <c r="D4" s="72">
+      <c r="D4" s="67">
         <v>15661.5</v>
       </c>
-      <c r="E4" s="72">
+      <c r="E4" s="67">
         <v>19653.7</v>
       </c>
-      <c r="F4" s="80">
+      <c r="F4" s="75">
         <v>23789.4</v>
       </c>
-      <c r="G4" s="72">
+      <c r="G4" s="67">
         <v>29104.7</v>
       </c>
-      <c r="H4" s="55"/>
-[...4 lines deleted...]
-      <c r="M4" s="72"/>
+      <c r="H4" s="67">
+        <v>33934</v>
+      </c>
+      <c r="I4" s="63"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
       <c r="N4" s="15"/>
       <c r="O4" s="33"/>
       <c r="P4" s="34"/>
       <c r="Q4" s="34"/>
       <c r="V4" s="34"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="72">
+      <c r="B5" s="67">
         <v>5451.8</v>
       </c>
-      <c r="C5" s="72">
+      <c r="C5" s="67">
         <v>10210.799999999999</v>
       </c>
-      <c r="D5" s="72">
+      <c r="D5" s="67">
         <v>15661.5</v>
       </c>
-      <c r="E5" s="72">
+      <c r="E5" s="67">
         <v>19653.7</v>
       </c>
-      <c r="F5" s="80">
+      <c r="F5" s="75">
         <v>23789.4</v>
       </c>
-      <c r="G5" s="72">
+      <c r="G5" s="67">
         <v>29104.7</v>
       </c>
-      <c r="H5" s="55"/>
-[...4 lines deleted...]
-      <c r="M5" s="72"/>
+      <c r="H5" s="67">
+        <v>33934</v>
+      </c>
+      <c r="I5" s="63"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
       <c r="N5" s="15"/>
       <c r="O5" s="3"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="56"/>
-[...2 lines deleted...]
-      <c r="E6" s="59"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="58"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
-      <c r="H6" s="56"/>
+      <c r="H6" s="55"/>
       <c r="I6" s="49"/>
       <c r="J6" s="50"/>
       <c r="K6" s="48"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="16"/>
       <c r="O6" s="3"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="60" t="s">
-[...22 lines deleted...]
-      <c r="M7" s="60"/>
+      <c r="B7" s="59" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="59" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="59" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="59" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="59" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="59" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="59" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" s="59"/>
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="59"/>
       <c r="N7" s="44"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="56" t="s">
-[...22 lines deleted...]
-      <c r="M8" s="60"/>
+      <c r="B8" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
       <c r="N8" s="44"/>
       <c r="O8" s="3"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="15"/>
-      <c r="B9" s="58"/>
-[...5 lines deleted...]
-      <c r="H9" s="61"/>
+      <c r="B9" s="57"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="57"/>
+      <c r="E9" s="58"/>
+      <c r="F9" s="58"/>
+      <c r="G9" s="58"/>
+      <c r="H9" s="60"/>
       <c r="I9" s="52"/>
       <c r="J9" s="51"/>
       <c r="K9" s="51"/>
       <c r="L9" s="45"/>
       <c r="M9" s="47"/>
       <c r="N9" s="15"/>
       <c r="O9" s="33"/>
       <c r="P9" s="36"/>
       <c r="Q9" s="36"/>
     </row>
-    <row r="10" spans="1:23" s="38" customFormat="1">
-[...12 lines deleted...]
-      <c r="K10" s="48"/>
+    <row r="10" spans="1:23" ht="33.75">
+      <c r="A10" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="57"/>
+      <c r="C10" s="57"/>
+      <c r="D10" s="57"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="58"/>
+      <c r="H10" s="60"/>
+      <c r="I10" s="52"/>
+      <c r="J10" s="51"/>
+      <c r="K10" s="51"/>
       <c r="L10" s="45"/>
-      <c r="M10" s="48"/>
-[...4 lines deleted...]
-    <row r="11" spans="1:23" s="35" customFormat="1">
+      <c r="M10" s="47"/>
+      <c r="N10" s="15"/>
+      <c r="O10" s="33"/>
+      <c r="P10" s="36"/>
+      <c r="Q10" s="36"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="78" t="s">
-[...22 lines deleted...]
-      <c r="M11" s="62"/>
+      <c r="B11" s="106">
+        <v>5696</v>
+      </c>
+      <c r="C11" s="107">
+        <v>10689.6</v>
+      </c>
+      <c r="D11" s="106">
+        <v>16295</v>
+      </c>
+      <c r="E11" s="106">
+        <v>20385.599999999999</v>
+      </c>
+      <c r="F11" s="107">
+        <v>24621.5</v>
+      </c>
+      <c r="G11" s="106">
+        <v>29987.9</v>
+      </c>
+      <c r="H11" s="106">
+        <v>34875.800000000003</v>
+      </c>
+      <c r="I11" s="52"/>
+      <c r="J11" s="51"/>
+      <c r="K11" s="51"/>
+      <c r="L11" s="45"/>
+      <c r="M11" s="47"/>
       <c r="N11" s="15"/>
-      <c r="O11" s="3"/>
+      <c r="O11" s="33"/>
+      <c r="P11" s="36"/>
+      <c r="Q11" s="36"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="18" t="s">
+      <c r="A12" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="78" t="s">
-[...24 lines deleted...]
-      <c r="O12" s="3"/>
+      <c r="B12" s="106">
+        <v>5451.8</v>
+      </c>
+      <c r="C12" s="107">
+        <v>10210.799999999999</v>
+      </c>
+      <c r="D12" s="106">
+        <v>15661.5</v>
+      </c>
+      <c r="E12" s="106">
+        <v>19653.7</v>
+      </c>
+      <c r="F12" s="107">
+        <v>23789.4</v>
+      </c>
+      <c r="G12" s="106">
+        <v>29104.7</v>
+      </c>
+      <c r="H12" s="106">
+        <v>33934</v>
+      </c>
+      <c r="I12" s="52"/>
+      <c r="J12" s="51"/>
+      <c r="K12" s="51"/>
+      <c r="L12" s="45"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="15"/>
+      <c r="O12" s="33"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="36"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="63"/>
-[...12 lines deleted...]
-      <c r="O13" s="3"/>
+      <c r="B13" s="57"/>
+      <c r="C13" s="57"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
+      <c r="G13" s="58"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="52"/>
+      <c r="J13" s="51"/>
+      <c r="K13" s="51"/>
+      <c r="L13" s="45"/>
+      <c r="M13" s="47"/>
+      <c r="N13" s="15"/>
+      <c r="O13" s="33"/>
+      <c r="P13" s="36"/>
+      <c r="Q13" s="36"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="18" t="s">
+      <c r="A14" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="78" t="s">
-[...24 lines deleted...]
-      <c r="O14" s="3"/>
+      <c r="B14" s="106">
+        <v>244.2</v>
+      </c>
+      <c r="C14" s="107">
+        <v>478.8</v>
+      </c>
+      <c r="D14" s="106">
+        <v>633.5</v>
+      </c>
+      <c r="E14" s="106">
+        <v>731.9</v>
+      </c>
+      <c r="F14" s="107">
+        <v>832.1</v>
+      </c>
+      <c r="G14" s="106">
+        <v>883.2</v>
+      </c>
+      <c r="H14" s="106">
+        <v>941.8</v>
+      </c>
+      <c r="I14" s="52"/>
+      <c r="J14" s="51"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="15"/>
+      <c r="O14" s="33"/>
+      <c r="P14" s="36"/>
+      <c r="Q14" s="36"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="19"/>
-[...9 lines deleted...]
-      <c r="K15" s="46"/>
+      <c r="A15" s="15"/>
+      <c r="B15" s="57"/>
+      <c r="C15" s="57"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
+      <c r="G15" s="58"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="52"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
       <c r="L15" s="45"/>
-      <c r="M15" s="46"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:23" ht="24.75" customHeight="1">
+      <c r="M15" s="47"/>
+      <c r="N15" s="15"/>
+      <c r="O15" s="33"/>
+      <c r="P15" s="36"/>
+      <c r="Q15" s="36"/>
+    </row>
+    <row r="16" spans="1:23" s="38" customFormat="1">
       <c r="A16" s="10" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="B16" s="11"/>
-      <c r="C16" s="59"/>
-[...6 lines deleted...]
-      <c r="J16" s="53"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
       <c r="K16" s="48"/>
       <c r="L16" s="45"/>
       <c r="M16" s="48"/>
       <c r="N16" s="10"/>
       <c r="O16" s="3"/>
-      <c r="P16" s="36"/>
-[...2 lines deleted...]
-      <c r="A17" s="20" t="s">
+      <c r="P16" s="37"/>
+    </row>
+    <row r="17" spans="1:17" s="35" customFormat="1">
+      <c r="A17" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="73">
+      <c r="B17" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="F17" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I17" s="61"/>
+      <c r="J17" s="61"/>
+      <c r="K17" s="61"/>
+      <c r="L17" s="61"/>
+      <c r="M17" s="61"/>
+      <c r="N17" s="15"/>
+      <c r="O17" s="3"/>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I18" s="61"/>
+      <c r="J18" s="61"/>
+      <c r="K18" s="61"/>
+      <c r="L18" s="61"/>
+      <c r="M18" s="61"/>
+      <c r="N18" s="18"/>
+      <c r="O18" s="3"/>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="62"/>
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="62"/>
+      <c r="F19" s="62"/>
+      <c r="G19" s="62"/>
+      <c r="H19" s="62"/>
+      <c r="I19" s="62"/>
+      <c r="J19" s="62"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="62"/>
+      <c r="N19" s="16"/>
+      <c r="O19" s="3"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20" s="73" t="s">
+        <v>29</v>
+      </c>
+      <c r="I20" s="61"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61"/>
+      <c r="L20" s="61"/>
+      <c r="M20" s="61"/>
+      <c r="N20" s="18"/>
+      <c r="O20" s="3"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" s="19"/>
+      <c r="B21" s="58"/>
+      <c r="C21" s="57"/>
+      <c r="D21" s="57"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
+      <c r="G21" s="58"/>
+      <c r="H21" s="58"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="46"/>
+      <c r="N21" s="19"/>
+      <c r="O21" s="3"/>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="58"/>
+      <c r="C22" s="57"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="58"/>
+      <c r="G22" s="58"/>
+      <c r="H22" s="58"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="19"/>
+      <c r="O22" s="3"/>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" s="106">
+        <v>3.7</v>
+      </c>
+      <c r="F23" s="107">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="G23" s="106">
+        <v>16.3</v>
+      </c>
+      <c r="H23" s="106">
+        <v>21.8</v>
+      </c>
+      <c r="I23" s="47"/>
+      <c r="J23" s="46"/>
+      <c r="K23" s="46"/>
+      <c r="L23" s="45"/>
+      <c r="M23" s="46"/>
+      <c r="N23" s="19"/>
+      <c r="O23" s="3"/>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="57" t="s">
+        <v>24</v>
+      </c>
+      <c r="E24" s="106">
+        <v>3.7</v>
+      </c>
+      <c r="F24" s="107">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="G24" s="106">
+        <v>16.3</v>
+      </c>
+      <c r="H24" s="106">
+        <v>21.8</v>
+      </c>
+      <c r="I24" s="47"/>
+      <c r="J24" s="46"/>
+      <c r="K24" s="46"/>
+      <c r="L24" s="45"/>
+      <c r="M24" s="46"/>
+      <c r="N24" s="19"/>
+      <c r="O24" s="3"/>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" s="19"/>
+      <c r="B25" s="58"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="58"/>
+      <c r="F25" s="58"/>
+      <c r="G25" s="58"/>
+      <c r="H25" s="58"/>
+      <c r="I25" s="47"/>
+      <c r="J25" s="46"/>
+      <c r="K25" s="46"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="46"/>
+      <c r="N25" s="19"/>
+      <c r="O25" s="3"/>
+    </row>
+    <row r="26" spans="1:17" ht="24.75" customHeight="1">
+      <c r="A26" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="11"/>
+      <c r="C26" s="58"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="58"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="58"/>
+      <c r="H26" s="58"/>
+      <c r="I26" s="46"/>
+      <c r="J26" s="53"/>
+      <c r="K26" s="48"/>
+      <c r="L26" s="45"/>
+      <c r="M26" s="48"/>
+      <c r="N26" s="10"/>
+      <c r="O26" s="3"/>
+      <c r="P26" s="36"/>
+    </row>
+    <row r="27" spans="1:17" s="35" customFormat="1">
+      <c r="A27" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="68">
         <v>1000</v>
       </c>
-      <c r="C17" s="73">
+      <c r="C27" s="68">
         <v>15493</v>
       </c>
-      <c r="D17" s="73">
+      <c r="D27" s="68">
         <v>29987</v>
       </c>
-      <c r="E17" s="73">
+      <c r="E27" s="68">
         <v>44480</v>
       </c>
-      <c r="F17" s="81">
+      <c r="F27" s="76">
         <v>44747</v>
       </c>
-      <c r="G17" s="73">
+      <c r="G27" s="68">
         <v>83486</v>
       </c>
-      <c r="H17" s="65"/>
-[...7 lines deleted...]
-      <c r="P17" s="34" t="s">
+      <c r="H27" s="68">
+        <v>120160</v>
+      </c>
+      <c r="I27" s="64"/>
+      <c r="J27" s="68"/>
+      <c r="K27" s="68"/>
+      <c r="L27" s="68"/>
+      <c r="M27" s="68"/>
+      <c r="N27" s="20"/>
+      <c r="O27" s="39"/>
+      <c r="P27" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="Q17" s="34"/>
-[...2 lines deleted...]
-      <c r="A18" s="15" t="s">
+      <c r="Q27" s="34"/>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="56" t="s">
-[...14 lines deleted...]
-      <c r="G18" s="73">
+      <c r="B28" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="E28" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="68">
         <v>35973</v>
       </c>
-      <c r="H18" s="65"/>
-[...9 lines deleted...]
-      <c r="A19" s="18" t="s">
+      <c r="H28" s="68">
+        <v>63176</v>
+      </c>
+      <c r="I28" s="64"/>
+      <c r="J28" s="68"/>
+      <c r="K28" s="68"/>
+      <c r="L28" s="68"/>
+      <c r="M28" s="68"/>
+      <c r="N28" s="15"/>
+      <c r="O28" s="39"/>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="56" t="s">
-[...14 lines deleted...]
-      <c r="G19" s="73">
+      <c r="B29" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="E29" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="68">
         <v>2500</v>
       </c>
-      <c r="H19" s="66"/>
-[...9 lines deleted...]
-      <c r="A20" s="16" t="s">
+      <c r="H29" s="68">
+        <v>11704</v>
+      </c>
+      <c r="I29" s="64"/>
+      <c r="J29" s="68"/>
+      <c r="K29" s="68"/>
+      <c r="L29" s="68"/>
+      <c r="M29" s="68"/>
+      <c r="N29" s="15"/>
+      <c r="O29" s="39"/>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="27"/>
-[...13 lines deleted...]
-      <c r="A21" s="20" t="s">
+      <c r="B30" s="27"/>
+      <c r="D30" s="27"/>
+      <c r="E30" s="11"/>
+      <c r="G30" s="27"/>
+      <c r="H30" s="27"/>
+      <c r="I30" s="65"/>
+      <c r="J30" s="50"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="54"/>
+      <c r="M30" s="54"/>
+      <c r="N30" s="16"/>
+      <c r="O30" s="40"/>
+    </row>
+    <row r="31" spans="1:17" s="38" customFormat="1">
+      <c r="A31" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="73">
+      <c r="B31" s="68">
         <v>1000</v>
       </c>
-      <c r="C21" s="73">
+      <c r="C31" s="68">
         <v>4050</v>
       </c>
-      <c r="D21" s="73">
+      <c r="D31" s="68">
         <v>7101</v>
       </c>
-      <c r="E21" s="73">
+      <c r="E31" s="68">
         <v>10151</v>
       </c>
-      <c r="F21" s="81">
+      <c r="F31" s="76">
         <v>10151</v>
       </c>
-      <c r="G21" s="73">
+      <c r="G31" s="68">
         <v>10151</v>
       </c>
-      <c r="H21" s="65"/>
-[...9 lines deleted...]
-      <c r="A22" s="20" t="s">
+      <c r="H31" s="68">
+        <v>10151</v>
+      </c>
+      <c r="I31" s="64"/>
+      <c r="J31" s="68"/>
+      <c r="K31" s="68"/>
+      <c r="L31" s="68"/>
+      <c r="M31" s="68"/>
+      <c r="N31" s="20"/>
+      <c r="O31" s="39"/>
+    </row>
+    <row r="32" spans="1:17" s="32" customFormat="1">
+      <c r="A32" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="73">
+      <c r="B32" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="68">
         <v>10776</v>
       </c>
-      <c r="D22" s="73">
+      <c r="D32" s="68">
         <v>21553</v>
       </c>
-      <c r="E22" s="73">
+      <c r="E32" s="68">
         <v>32329</v>
       </c>
-      <c r="F22" s="81">
+      <c r="F32" s="76">
         <v>32329</v>
       </c>
-      <c r="G22" s="73">
+      <c r="G32" s="68">
         <v>32329</v>
       </c>
-      <c r="H22" s="64"/>
-[...8 lines deleted...]
-      <c r="A23" s="22" t="s">
+      <c r="H32" s="68">
+        <v>32329</v>
+      </c>
+      <c r="I32" s="64"/>
+      <c r="J32" s="69"/>
+      <c r="K32" s="69"/>
+      <c r="L32" s="68"/>
+      <c r="M32" s="68"/>
+      <c r="N32" s="12"/>
+    </row>
+    <row r="33" spans="1:18" s="42" customFormat="1">
+      <c r="A33" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="77" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="75">
+      <c r="B33" s="72" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" s="70">
         <v>667</v>
       </c>
-      <c r="D23" s="75">
+      <c r="D33" s="70">
         <v>1333</v>
       </c>
-      <c r="E23" s="75">
+      <c r="E33" s="70">
         <v>2000</v>
       </c>
-      <c r="F23" s="83">
+      <c r="F33" s="78">
         <v>2267</v>
       </c>
-      <c r="G23" s="75">
+      <c r="G33" s="70">
         <v>2533</v>
       </c>
-      <c r="H23" s="67"/>
-[...39 lines deleted...]
-      <c r="R25" s="1" t="s">
+      <c r="H33" s="70">
+        <v>2800</v>
+      </c>
+      <c r="I33" s="66"/>
+      <c r="J33" s="70"/>
+      <c r="K33" s="70"/>
+      <c r="L33" s="70"/>
+      <c r="M33" s="70"/>
+      <c r="N33" s="20"/>
+      <c r="O33" s="41"/>
+    </row>
+    <row r="34" spans="1:18">
+      <c r="A34" s="12"/>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="12"/>
+      <c r="I34" s="21"/>
+      <c r="J34" s="23"/>
+      <c r="K34" s="12"/>
+      <c r="L34" s="12"/>
+      <c r="M34" s="12"/>
+      <c r="N34" s="12"/>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="A35" s="21"/>
+      <c r="B35" s="11"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="24"/>
+      <c r="I35" s="25"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="21"/>
+      <c r="N35" s="21"/>
+      <c r="R35" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
-      <c r="A26" s="26" t="s">
+    <row r="36" spans="1:18">
+      <c r="A36" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="27"/>
-[...12 lines deleted...]
-      <c r="A27" s="86" t="s">
+      <c r="B36" s="27"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="21"/>
+      <c r="G36" s="21"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="17"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="21"/>
+      <c r="N36" s="21"/>
+    </row>
+    <row r="37" spans="1:18" ht="41.25" customHeight="1">
+      <c r="A37" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="86"/>
-[...12 lines deleted...]
-      <c r="Q27" s="1" t="s">
+      <c r="B37" s="110"/>
+      <c r="C37" s="110"/>
+      <c r="D37" s="110"/>
+      <c r="E37" s="110"/>
+      <c r="F37" s="110"/>
+      <c r="G37" s="110"/>
+      <c r="H37" s="110"/>
+      <c r="I37" s="110"/>
+      <c r="J37" s="110"/>
+      <c r="K37" s="110"/>
+      <c r="L37" s="110"/>
+      <c r="M37" s="110"/>
+      <c r="N37" s="21"/>
+      <c r="Q37" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="28" spans="1:18">
-[...12 lines deleted...]
-      <c r="R28" s="1" t="s">
+    <row r="38" spans="1:18">
+      <c r="A38" s="43"/>
+      <c r="B38" s="27"/>
+      <c r="D38" s="21"/>
+      <c r="E38" s="21"/>
+      <c r="G38" s="21"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="17"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="21"/>
+      <c r="M38" s="21"/>
+      <c r="N38" s="21"/>
+      <c r="R38" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
-[...20 lines deleted...]
-      <c r="A33" s="1" t="s">
+    <row r="39" spans="1:18">
+      <c r="A39" s="43"/>
+      <c r="B39" s="27"/>
+      <c r="D39" s="21"/>
+      <c r="E39" s="21"/>
+      <c r="G39" s="21"/>
+      <c r="H39" s="21"/>
+      <c r="I39" s="17"/>
+      <c r="J39" s="17"/>
+      <c r="K39" s="21"/>
+      <c r="L39" s="21"/>
+      <c r="M39" s="21"/>
+      <c r="N39" s="21"/>
+    </row>
+    <row r="41" spans="1:18">
+      <c r="B41" s="4"/>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="G42" s="5"/>
+    </row>
+    <row r="43" spans="1:18">
+      <c r="A43" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="34" spans="1:4">
-[...4 lines deleted...]
-      <c r="D36" s="1" t="s">
+    <row r="44" spans="1:18">
+      <c r="C44" s="74"/>
+    </row>
+    <row r="46" spans="1:18">
+      <c r="B46" s="4"/>
+      <c r="D46" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="38" spans="1:4">
-      <c r="B38" s="4"/>
+    <row r="48" spans="1:18">
+      <c r="B48" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A37:M37"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
@@ -1744,58 +2886,60 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555896D0-E06A-4FE0-8632-D8C7D2617F21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>натура_пер!Область_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>'2026'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>aerzhanova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>