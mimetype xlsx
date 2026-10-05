--- v3 (2026-08-23)
+++ v4 (2026-10-05)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3000" yWindow="5145" windowWidth="12990" windowHeight="4980" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="2026" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2026'!$A$1:$M$46</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="74">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -534,51 +534,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="111">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -674,61 +674,52 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -809,50 +800,56 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="2"/>
     <cellStyle name="Обычный_натура_пер" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1133,642 +1130,642 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="53.42578125" customWidth="1"/>
     <col min="2" max="2" width="113.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15">
-      <c r="A1" s="80"/>
-[...11 lines deleted...]
-      <c r="M1" s="79"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="78" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="82">
+      <c r="B2" s="79">
         <v>151102</v>
       </c>
-      <c r="C2" s="83"/>
-[...9 lines deleted...]
-      <c r="M2" s="83"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="81" t="s">
+      <c r="A3" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="82" t="s">
+      <c r="B3" s="79" t="s">
         <v>61</v>
       </c>
-      <c r="C3" s="83"/>
-[...9 lines deleted...]
-      <c r="M3" s="83"/>
+      <c r="C3" s="80"/>
+      <c r="D3" s="80"/>
+      <c r="E3" s="80"/>
+      <c r="F3" s="80"/>
+      <c r="G3" s="80"/>
+      <c r="H3" s="80"/>
+      <c r="I3" s="80"/>
+      <c r="J3" s="80"/>
+      <c r="K3" s="80"/>
+      <c r="L3" s="80"/>
+      <c r="M3" s="80"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="81" t="s">
+      <c r="A4" s="78" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="84" t="s">
+      <c r="B4" s="81" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="83"/>
-[...9 lines deleted...]
-      <c r="M4" s="83"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="85" t="s">
+      <c r="A5" s="82" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="82" t="s">
+      <c r="B5" s="79" t="s">
         <v>35</v>
       </c>
-      <c r="C5" s="83"/>
-[...9 lines deleted...]
-      <c r="M5" s="83"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="80"/>
+      <c r="K5" s="80"/>
+      <c r="L5" s="80"/>
+      <c r="M5" s="80"/>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="85" t="s">
+      <c r="A6" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B6" s="82" t="s">
+      <c r="B6" s="79" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="83"/>
-[...9 lines deleted...]
-      <c r="M6" s="83"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
     </row>
     <row r="7" spans="1:13" ht="25.5">
-      <c r="A7" s="81" t="s">
+      <c r="A7" s="78" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="86" t="s">
+      <c r="B7" s="83" t="s">
         <v>39</v>
       </c>
-      <c r="C7" s="83"/>
-[...9 lines deleted...]
-      <c r="M7" s="83"/>
+      <c r="C7" s="80"/>
+      <c r="D7" s="80"/>
+      <c r="E7" s="80"/>
+      <c r="F7" s="80"/>
+      <c r="G7" s="80"/>
+      <c r="H7" s="80"/>
+      <c r="I7" s="80"/>
+      <c r="J7" s="80"/>
+      <c r="K7" s="80"/>
+      <c r="L7" s="80"/>
+      <c r="M7" s="80"/>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="81" t="s">
+      <c r="A8" s="78" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="84" t="s">
+      <c r="B8" s="81" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="83"/>
-[...9 lines deleted...]
-      <c r="M8" s="83"/>
+      <c r="C8" s="80"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="80"/>
+      <c r="F8" s="80"/>
+      <c r="G8" s="80"/>
+      <c r="H8" s="80"/>
+      <c r="I8" s="80"/>
+      <c r="J8" s="80"/>
+      <c r="K8" s="80"/>
+      <c r="L8" s="80"/>
+      <c r="M8" s="80"/>
     </row>
     <row r="9" spans="1:13" ht="38.25">
-      <c r="A9" s="81" t="s">
+      <c r="A9" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="B9" s="86" t="s">
+      <c r="B9" s="83" t="s">
         <v>43</v>
       </c>
-      <c r="C9" s="83"/>
-[...9 lines deleted...]
-      <c r="M9" s="83"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="80"/>
+      <c r="G9" s="80"/>
+      <c r="H9" s="80"/>
+      <c r="I9" s="80"/>
+      <c r="J9" s="80"/>
+      <c r="K9" s="80"/>
+      <c r="L9" s="80"/>
+      <c r="M9" s="80"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="81" t="s">
+      <c r="A10" s="78" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="86" t="s">
+      <c r="B10" s="83" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="83"/>
-[...9 lines deleted...]
-      <c r="M10" s="83"/>
+      <c r="C10" s="80"/>
+      <c r="D10" s="80"/>
+      <c r="E10" s="80"/>
+      <c r="F10" s="80"/>
+      <c r="G10" s="80"/>
+      <c r="H10" s="80"/>
+      <c r="I10" s="80"/>
+      <c r="J10" s="80"/>
+      <c r="K10" s="80"/>
+      <c r="L10" s="80"/>
+      <c r="M10" s="80"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="81" t="s">
+      <c r="A11" s="78" t="s">
         <v>46</v>
       </c>
-      <c r="B11" s="87"/>
-[...10 lines deleted...]
-      <c r="M11" s="88"/>
+      <c r="B11" s="84"/>
+      <c r="C11" s="80"/>
+      <c r="D11" s="80"/>
+      <c r="E11" s="80"/>
+      <c r="F11" s="80"/>
+      <c r="G11" s="80"/>
+      <c r="H11" s="80"/>
+      <c r="I11" s="80"/>
+      <c r="J11" s="80"/>
+      <c r="K11" s="80"/>
+      <c r="L11" s="80"/>
+      <c r="M11" s="85"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="81" t="s">
+      <c r="A12" s="78" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="89" t="s">
+      <c r="B12" s="86" t="s">
         <v>48</v>
       </c>
-      <c r="C12" s="83"/>
-[...9 lines deleted...]
-      <c r="M12" s="88"/>
+      <c r="C12" s="80"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="80"/>
+      <c r="F12" s="80"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="80"/>
+      <c r="I12" s="80"/>
+      <c r="J12" s="80"/>
+      <c r="K12" s="80"/>
+      <c r="L12" s="80"/>
+      <c r="M12" s="85"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="90" t="s">
+      <c r="A13" s="87" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="91" t="s">
+      <c r="B13" s="88" t="s">
         <v>50</v>
       </c>
-      <c r="C13" s="83"/>
-[...9 lines deleted...]
-      <c r="M13" s="88"/>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
+      <c r="I13" s="80"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="80"/>
+      <c r="L13" s="80"/>
+      <c r="M13" s="85"/>
     </row>
     <row r="14" spans="1:13" ht="25.5">
-      <c r="A14" s="90" t="s">
+      <c r="A14" s="87" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="91" t="s">
+      <c r="B14" s="88" t="s">
         <v>52</v>
       </c>
-      <c r="C14" s="83"/>
-[...9 lines deleted...]
-      <c r="M14" s="88"/>
+      <c r="C14" s="80"/>
+      <c r="D14" s="80"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="80"/>
+      <c r="G14" s="80"/>
+      <c r="H14" s="80"/>
+      <c r="I14" s="80"/>
+      <c r="J14" s="80"/>
+      <c r="K14" s="80"/>
+      <c r="L14" s="80"/>
+      <c r="M14" s="85"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="90" t="s">
+      <c r="A15" s="87" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="92" t="s">
+      <c r="B15" s="89" t="s">
         <v>54</v>
       </c>
-      <c r="C15" s="83"/>
-[...9 lines deleted...]
-      <c r="M15" s="88"/>
+      <c r="C15" s="80"/>
+      <c r="D15" s="80"/>
+      <c r="E15" s="80"/>
+      <c r="F15" s="80"/>
+      <c r="G15" s="80"/>
+      <c r="H15" s="80"/>
+      <c r="I15" s="80"/>
+      <c r="J15" s="80"/>
+      <c r="K15" s="80"/>
+      <c r="L15" s="80"/>
+      <c r="M15" s="85"/>
     </row>
     <row r="16" spans="1:13" ht="15">
-      <c r="A16" s="81" t="s">
+      <c r="A16" s="78" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="93">
-[...12 lines deleted...]
-      <c r="M16" s="94"/>
+      <c r="B16" s="90">
+        <v>46280</v>
+      </c>
+      <c r="C16" s="76"/>
+      <c r="D16" s="76"/>
+      <c r="E16" s="76"/>
+      <c r="F16" s="76"/>
+      <c r="G16" s="76"/>
+      <c r="H16" s="76"/>
+      <c r="I16" s="76"/>
+      <c r="J16" s="76"/>
+      <c r="K16" s="76"/>
+      <c r="L16" s="76"/>
+      <c r="M16" s="91"/>
     </row>
     <row r="17" spans="1:13" ht="15">
-      <c r="A17" s="81" t="s">
+      <c r="A17" s="78" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="93">
-[...12 lines deleted...]
-      <c r="M17" s="95"/>
+      <c r="B17" s="90">
+        <v>46310</v>
+      </c>
+      <c r="C17" s="76"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="76"/>
+      <c r="F17" s="76"/>
+      <c r="G17" s="76"/>
+      <c r="H17" s="76"/>
+      <c r="I17" s="76"/>
+      <c r="J17" s="76"/>
+      <c r="K17" s="76"/>
+      <c r="L17" s="76"/>
+      <c r="M17" s="92"/>
     </row>
     <row r="18" spans="1:13" ht="15">
-      <c r="A18" s="81" t="s">
+      <c r="A18" s="78" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="84" t="s">
+      <c r="B18" s="81" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="79"/>
-[...9 lines deleted...]
-      <c r="M18" s="94"/>
+      <c r="C18" s="76"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="76"/>
+      <c r="F18" s="76"/>
+      <c r="G18" s="76"/>
+      <c r="H18" s="76"/>
+      <c r="I18" s="76"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="76"/>
+      <c r="L18" s="76"/>
+      <c r="M18" s="91"/>
     </row>
     <row r="19" spans="1:13" ht="15">
-      <c r="A19" s="81" t="s">
+      <c r="A19" s="78" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="84" t="s">
+      <c r="B19" s="81" t="s">
         <v>63</v>
       </c>
-      <c r="C19" s="79"/>
-[...9 lines deleted...]
-      <c r="M19" s="95"/>
+      <c r="C19" s="76"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="76"/>
+      <c r="F19" s="76"/>
+      <c r="G19" s="76"/>
+      <c r="H19" s="76"/>
+      <c r="I19" s="76"/>
+      <c r="J19" s="76"/>
+      <c r="K19" s="76"/>
+      <c r="L19" s="76"/>
+      <c r="M19" s="92"/>
     </row>
     <row r="20" spans="1:13" ht="15">
-      <c r="A20" s="81" t="s">
+      <c r="A20" s="78" t="s">
         <v>59</v>
       </c>
-      <c r="B20" s="96" t="s">
+      <c r="B20" s="93" t="s">
         <v>64</v>
       </c>
-      <c r="C20" s="79"/>
-[...9 lines deleted...]
-      <c r="M20" s="94"/>
+      <c r="C20" s="76"/>
+      <c r="D20" s="76"/>
+      <c r="E20" s="76"/>
+      <c r="F20" s="76"/>
+      <c r="G20" s="76"/>
+      <c r="H20" s="76"/>
+      <c r="I20" s="76"/>
+      <c r="J20" s="76"/>
+      <c r="K20" s="76"/>
+      <c r="L20" s="76"/>
+      <c r="M20" s="91"/>
     </row>
     <row r="21" spans="1:13" ht="15">
-      <c r="A21" s="81" t="s">
+      <c r="A21" s="78" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="97" t="s">
+      <c r="B21" s="94" t="s">
         <v>65</v>
       </c>
-      <c r="C21" s="79"/>
-[...9 lines deleted...]
-      <c r="M21" s="95"/>
+      <c r="C21" s="76"/>
+      <c r="D21" s="76"/>
+      <c r="E21" s="76"/>
+      <c r="F21" s="76"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="76"/>
+      <c r="I21" s="76"/>
+      <c r="J21" s="76"/>
+      <c r="K21" s="76"/>
+      <c r="L21" s="76"/>
+      <c r="M21" s="92"/>
     </row>
     <row r="22" spans="1:13" ht="15">
-      <c r="A22" s="98"/>
-[...11 lines deleted...]
-      <c r="M22" s="79"/>
+      <c r="A22" s="95"/>
+      <c r="B22" s="96"/>
+      <c r="C22" s="76"/>
+      <c r="D22" s="76"/>
+      <c r="E22" s="76"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="76"/>
+      <c r="H22" s="76"/>
+      <c r="I22" s="76"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="76"/>
+      <c r="L22" s="76"/>
+      <c r="M22" s="76"/>
     </row>
     <row r="23" spans="1:13" ht="15">
-      <c r="A23" s="79"/>
-[...11 lines deleted...]
-      <c r="M23" s="95"/>
+      <c r="A23" s="76"/>
+      <c r="B23" s="97"/>
+      <c r="C23" s="76"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="76"/>
+      <c r="F23" s="76"/>
+      <c r="G23" s="76"/>
+      <c r="H23" s="76"/>
+      <c r="I23" s="76"/>
+      <c r="J23" s="76"/>
+      <c r="K23" s="76"/>
+      <c r="L23" s="76"/>
+      <c r="M23" s="92"/>
     </row>
     <row r="24" spans="1:13" ht="15">
-      <c r="A24" s="79"/>
-[...11 lines deleted...]
-      <c r="M24" s="94"/>
+      <c r="A24" s="76"/>
+      <c r="B24" s="76"/>
+      <c r="C24" s="76"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="76"/>
+      <c r="F24" s="76"/>
+      <c r="G24" s="76"/>
+      <c r="H24" s="76"/>
+      <c r="I24" s="76"/>
+      <c r="J24" s="76"/>
+      <c r="K24" s="76"/>
+      <c r="L24" s="76"/>
+      <c r="M24" s="91"/>
     </row>
     <row r="25" spans="1:13" ht="15">
-      <c r="A25" s="79"/>
-[...11 lines deleted...]
-      <c r="M25" s="95"/>
+      <c r="A25" s="76"/>
+      <c r="B25" s="76"/>
+      <c r="C25" s="76"/>
+      <c r="D25" s="76"/>
+      <c r="E25" s="76"/>
+      <c r="F25" s="76"/>
+      <c r="G25" s="76"/>
+      <c r="H25" s="76"/>
+      <c r="I25" s="76"/>
+      <c r="J25" s="76"/>
+      <c r="K25" s="76"/>
+      <c r="L25" s="76"/>
+      <c r="M25" s="92"/>
     </row>
     <row r="26" spans="1:13" ht="15">
-      <c r="A26" s="79"/>
-[...11 lines deleted...]
-      <c r="M26" s="94"/>
+      <c r="A26" s="76"/>
+      <c r="B26" s="76"/>
+      <c r="C26" s="76"/>
+      <c r="D26" s="76"/>
+      <c r="E26" s="76"/>
+      <c r="F26" s="76"/>
+      <c r="G26" s="76"/>
+      <c r="H26" s="76"/>
+      <c r="I26" s="76"/>
+      <c r="J26" s="76"/>
+      <c r="K26" s="76"/>
+      <c r="L26" s="76"/>
+      <c r="M26" s="91"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="119.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="101"/>
+      <c r="B2" s="98"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="102" t="s">
+      <c r="B6" s="99" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="103" t="s">
+      <c r="B7" s="100" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="103" t="s">
+      <c r="B8" s="100" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="103" t="s">
+      <c r="B9" s="100" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="103"/>
+      <c r="B10" s="100"/>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="104" t="s">
+      <c r="B11" s="101" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="105" t="s">
+      <c r="B14" s="102" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:W48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O18" sqref="O18"/>
+      <selection activeCell="L14" sqref="L14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="27" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="27" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="71" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="108" t="s">
+    <row r="1" spans="1:23" s="68" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A1" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="108"/>
-[...11 lines deleted...]
-      <c r="N1" s="109"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="106"/>
     </row>
     <row r="2" spans="1:23" ht="31.5" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="7" t="s">
@@ -1800,193 +1797,201 @@
       <c r="W2" s="32"/>
     </row>
     <row r="3" spans="1:23" s="32" customFormat="1">
       <c r="A3" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="13"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="14"/>
       <c r="M3" s="11"/>
       <c r="N3" s="10"/>
       <c r="O3" s="31"/>
     </row>
     <row r="4" spans="1:23" s="35" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="67">
+      <c r="B4" s="64">
         <v>5451.8</v>
       </c>
-      <c r="C4" s="67">
+      <c r="C4" s="64">
         <v>10210.799999999999</v>
       </c>
-      <c r="D4" s="67">
+      <c r="D4" s="64">
         <v>15661.5</v>
       </c>
-      <c r="E4" s="67">
+      <c r="E4" s="64">
         <v>19653.7</v>
       </c>
-      <c r="F4" s="75">
+      <c r="F4" s="72">
         <v>23789.4</v>
       </c>
-      <c r="G4" s="67">
+      <c r="G4" s="64">
         <v>29104.7</v>
       </c>
-      <c r="H4" s="67">
+      <c r="H4" s="64">
         <v>33934</v>
       </c>
-      <c r="I4" s="63"/>
-[...3 lines deleted...]
-      <c r="M4" s="67"/>
+      <c r="I4" s="104">
+        <v>39074.5</v>
+      </c>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
       <c r="N4" s="15"/>
       <c r="O4" s="33"/>
       <c r="P4" s="34"/>
       <c r="Q4" s="34"/>
       <c r="V4" s="34"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="67">
+      <c r="B5" s="64">
         <v>5451.8</v>
       </c>
-      <c r="C5" s="67">
+      <c r="C5" s="64">
         <v>10210.799999999999</v>
       </c>
-      <c r="D5" s="67">
+      <c r="D5" s="64">
         <v>15661.5</v>
       </c>
-      <c r="E5" s="67">
+      <c r="E5" s="64">
         <v>19653.7</v>
       </c>
-      <c r="F5" s="75">
+      <c r="F5" s="72">
         <v>23789.4</v>
       </c>
-      <c r="G5" s="67">
+      <c r="G5" s="64">
         <v>29104.7</v>
       </c>
-      <c r="H5" s="67">
+      <c r="H5" s="64">
         <v>33934</v>
       </c>
-      <c r="I5" s="63"/>
-[...3 lines deleted...]
-      <c r="M5" s="67"/>
+      <c r="I5" s="104">
+        <v>39074.5</v>
+      </c>
+      <c r="J5" s="64"/>
+      <c r="K5" s="64"/>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
       <c r="N5" s="15"/>
       <c r="O5" s="3"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="55"/>
       <c r="C6" s="56"/>
       <c r="D6" s="57"/>
       <c r="E6" s="58"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="55"/>
       <c r="I6" s="49"/>
       <c r="J6" s="50"/>
       <c r="K6" s="48"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="16"/>
       <c r="O6" s="3"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="59" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="59" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="59" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="59" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="59" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="59" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="I7" s="59"/>
+      <c r="I7" s="59" t="s">
+        <v>24</v>
+      </c>
       <c r="J7" s="59"/>
       <c r="K7" s="59"/>
       <c r="L7" s="59"/>
       <c r="M7" s="59"/>
       <c r="N7" s="44"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="I8" s="59"/>
+      <c r="I8" s="55" t="s">
+        <v>24</v>
+      </c>
       <c r="J8" s="59"/>
       <c r="K8" s="59"/>
       <c r="L8" s="59"/>
       <c r="M8" s="59"/>
       <c r="N8" s="44"/>
       <c r="O8" s="3"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="15"/>
       <c r="B9" s="57"/>
       <c r="C9" s="57"/>
       <c r="D9" s="57"/>
       <c r="E9" s="58"/>
       <c r="F9" s="58"/>
       <c r="G9" s="58"/>
       <c r="H9" s="60"/>
       <c r="I9" s="52"/>
       <c r="J9" s="51"/>
       <c r="K9" s="51"/>
       <c r="L9" s="45"/>
       <c r="M9" s="47"/>
       <c r="N9" s="15"/>
       <c r="O9" s="33"/>
       <c r="P9" s="36"/>
       <c r="Q9" s="36"/>
@@ -1994,163 +1999,169 @@
     <row r="10" spans="1:23" ht="33.75">
       <c r="A10" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B10" s="57"/>
       <c r="C10" s="57"/>
       <c r="D10" s="57"/>
       <c r="E10" s="58"/>
       <c r="F10" s="58"/>
       <c r="G10" s="58"/>
       <c r="H10" s="60"/>
       <c r="I10" s="52"/>
       <c r="J10" s="51"/>
       <c r="K10" s="51"/>
       <c r="L10" s="45"/>
       <c r="M10" s="47"/>
       <c r="N10" s="15"/>
       <c r="O10" s="33"/>
       <c r="P10" s="36"/>
       <c r="Q10" s="36"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="106">
+      <c r="B11" s="103">
         <v>5696</v>
       </c>
-      <c r="C11" s="107">
+      <c r="C11" s="104">
         <v>10689.6</v>
       </c>
-      <c r="D11" s="106">
+      <c r="D11" s="103">
         <v>16295</v>
       </c>
-      <c r="E11" s="106">
+      <c r="E11" s="103">
         <v>20385.599999999999</v>
       </c>
-      <c r="F11" s="107">
+      <c r="F11" s="104">
         <v>24621.5</v>
       </c>
-      <c r="G11" s="106">
+      <c r="G11" s="103">
         <v>29987.9</v>
       </c>
-      <c r="H11" s="106">
+      <c r="H11" s="103">
         <v>34875.800000000003</v>
       </c>
-      <c r="I11" s="52"/>
+      <c r="I11" s="104">
+        <v>40116.6</v>
+      </c>
       <c r="J11" s="51"/>
       <c r="K11" s="51"/>
       <c r="L11" s="45"/>
       <c r="M11" s="47"/>
       <c r="N11" s="15"/>
       <c r="O11" s="33"/>
       <c r="P11" s="36"/>
       <c r="Q11" s="36"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="106">
+      <c r="B12" s="103">
         <v>5451.8</v>
       </c>
-      <c r="C12" s="107">
+      <c r="C12" s="104">
         <v>10210.799999999999</v>
       </c>
-      <c r="D12" s="106">
+      <c r="D12" s="103">
         <v>15661.5</v>
       </c>
-      <c r="E12" s="106">
+      <c r="E12" s="103">
         <v>19653.7</v>
       </c>
-      <c r="F12" s="107">
+      <c r="F12" s="104">
         <v>23789.4</v>
       </c>
-      <c r="G12" s="106">
+      <c r="G12" s="103">
         <v>29104.7</v>
       </c>
-      <c r="H12" s="106">
+      <c r="H12" s="103">
         <v>33934</v>
       </c>
-      <c r="I12" s="52"/>
+      <c r="I12" s="104">
+        <v>39074.5</v>
+      </c>
       <c r="J12" s="51"/>
       <c r="K12" s="51"/>
       <c r="L12" s="45"/>
       <c r="M12" s="47"/>
       <c r="N12" s="15"/>
       <c r="O12" s="33"/>
       <c r="P12" s="36"/>
       <c r="Q12" s="36"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="57"/>
       <c r="C13" s="57"/>
       <c r="D13" s="57"/>
       <c r="E13" s="58"/>
       <c r="F13" s="58"/>
       <c r="G13" s="58"/>
       <c r="H13" s="60"/>
       <c r="I13" s="52"/>
       <c r="J13" s="51"/>
       <c r="K13" s="51"/>
       <c r="L13" s="45"/>
       <c r="M13" s="47"/>
       <c r="N13" s="15"/>
       <c r="O13" s="33"/>
       <c r="P13" s="36"/>
       <c r="Q13" s="36"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="106">
+      <c r="B14" s="103">
         <v>244.2</v>
       </c>
-      <c r="C14" s="107">
+      <c r="C14" s="104">
         <v>478.8</v>
       </c>
-      <c r="D14" s="106">
+      <c r="D14" s="103">
         <v>633.5</v>
       </c>
-      <c r="E14" s="106">
+      <c r="E14" s="103">
         <v>731.9</v>
       </c>
-      <c r="F14" s="107">
+      <c r="F14" s="104">
         <v>832.1</v>
       </c>
-      <c r="G14" s="106">
+      <c r="G14" s="103">
         <v>883.2</v>
       </c>
-      <c r="H14" s="106">
+      <c r="H14" s="103">
         <v>941.8</v>
       </c>
-      <c r="I14" s="52"/>
+      <c r="I14" s="104">
+        <v>1042.0999999999999</v>
+      </c>
       <c r="J14" s="51"/>
       <c r="K14" s="51"/>
       <c r="L14" s="45"/>
       <c r="M14" s="47"/>
       <c r="N14" s="15"/>
       <c r="O14" s="33"/>
       <c r="P14" s="36"/>
       <c r="Q14" s="36"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="15"/>
       <c r="B15" s="57"/>
       <c r="C15" s="57"/>
       <c r="D15" s="57"/>
       <c r="E15" s="58"/>
       <c r="F15" s="58"/>
       <c r="G15" s="58"/>
       <c r="H15" s="60"/>
       <c r="I15" s="52"/>
       <c r="J15" s="51"/>
       <c r="K15" s="51"/>
       <c r="L15" s="45"/>
       <c r="M15" s="47"/>
       <c r="N15" s="15"/>
       <c r="O15" s="33"/>
@@ -2159,157 +2170,163 @@
     </row>
     <row r="16" spans="1:23" s="38" customFormat="1">
       <c r="A16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="11"/>
       <c r="I16" s="48"/>
       <c r="J16" s="48"/>
       <c r="K16" s="48"/>
       <c r="L16" s="45"/>
       <c r="M16" s="48"/>
       <c r="N16" s="10"/>
       <c r="O16" s="3"/>
       <c r="P16" s="37"/>
     </row>
     <row r="17" spans="1:17" s="35" customFormat="1">
       <c r="A17" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="73" t="s">
+      <c r="B17" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="C17" s="73" t="s">
+      <c r="C17" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="D17" s="73" t="s">
+      <c r="D17" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="E17" s="73" t="s">
+      <c r="E17" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="F17" s="73" t="s">
+      <c r="F17" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="G17" s="73" t="s">
+      <c r="G17" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="H17" s="73" t="s">
+      <c r="H17" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="I17" s="61"/>
+      <c r="I17" s="70" t="s">
+        <v>29</v>
+      </c>
       <c r="J17" s="61"/>
       <c r="K17" s="61"/>
       <c r="L17" s="61"/>
       <c r="M17" s="61"/>
       <c r="N17" s="15"/>
       <c r="O17" s="3"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="73" t="s">
+      <c r="B18" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="C18" s="73" t="s">
+      <c r="C18" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="D18" s="73" t="s">
+      <c r="D18" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="E18" s="73" t="s">
+      <c r="E18" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="F18" s="73" t="s">
+      <c r="F18" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="G18" s="73" t="s">
+      <c r="G18" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="H18" s="73" t="s">
+      <c r="H18" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="I18" s="61"/>
+      <c r="I18" s="70" t="s">
+        <v>29</v>
+      </c>
       <c r="J18" s="61"/>
       <c r="K18" s="61"/>
       <c r="L18" s="61"/>
       <c r="M18" s="61"/>
       <c r="N18" s="18"/>
       <c r="O18" s="3"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="62"/>
       <c r="C19" s="62"/>
       <c r="D19" s="62"/>
       <c r="E19" s="62"/>
       <c r="F19" s="62"/>
       <c r="G19" s="62"/>
       <c r="H19" s="62"/>
       <c r="I19" s="62"/>
       <c r="J19" s="62"/>
       <c r="K19" s="62"/>
       <c r="L19" s="62"/>
       <c r="M19" s="62"/>
       <c r="N19" s="16"/>
       <c r="O19" s="3"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="73" t="s">
+      <c r="B20" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="73" t="s">
+      <c r="C20" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="D20" s="73" t="s">
+      <c r="D20" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="E20" s="73" t="s">
+      <c r="E20" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="F20" s="73" t="s">
+      <c r="F20" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="G20" s="73" t="s">
+      <c r="G20" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="H20" s="73" t="s">
+      <c r="H20" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="I20" s="61"/>
+      <c r="I20" s="70" t="s">
+        <v>29</v>
+      </c>
       <c r="J20" s="61"/>
       <c r="K20" s="61"/>
       <c r="L20" s="61"/>
       <c r="M20" s="61"/>
       <c r="N20" s="18"/>
       <c r="O20" s="3"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="19"/>
       <c r="B21" s="58"/>
       <c r="C21" s="57"/>
       <c r="D21" s="57"/>
       <c r="E21" s="58"/>
       <c r="F21" s="58"/>
       <c r="G21" s="58"/>
       <c r="H21" s="58"/>
       <c r="I21" s="47"/>
       <c r="J21" s="46"/>
       <c r="K21" s="46"/>
       <c r="L21" s="45"/>
       <c r="M21" s="46"/>
       <c r="N21" s="19"/>
       <c r="O21" s="3"/>
     </row>
     <row r="22" spans="1:17">
@@ -2322,355 +2339,371 @@
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="47"/>
       <c r="J22" s="46"/>
       <c r="K22" s="46"/>
       <c r="L22" s="45"/>
       <c r="M22" s="46"/>
       <c r="N22" s="19"/>
       <c r="O22" s="3"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="57" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="E23" s="106">
+      <c r="E23" s="103">
         <v>3.7</v>
       </c>
-      <c r="F23" s="107">
+      <c r="F23" s="104">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G23" s="106">
+      <c r="G23" s="103">
         <v>16.3</v>
       </c>
-      <c r="H23" s="106">
+      <c r="H23" s="103">
         <v>21.8</v>
       </c>
-      <c r="I23" s="47"/>
+      <c r="I23" s="104">
+        <v>27.8</v>
+      </c>
       <c r="J23" s="46"/>
       <c r="K23" s="46"/>
       <c r="L23" s="45"/>
       <c r="M23" s="46"/>
       <c r="N23" s="19"/>
       <c r="O23" s="3"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="58" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="57" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="E24" s="106">
+      <c r="E24" s="103">
         <v>3.7</v>
       </c>
-      <c r="F24" s="107">
+      <c r="F24" s="104">
         <v>9.8000000000000007</v>
       </c>
-      <c r="G24" s="106">
+      <c r="G24" s="103">
         <v>16.3</v>
       </c>
-      <c r="H24" s="106">
+      <c r="H24" s="103">
         <v>21.8</v>
       </c>
-      <c r="I24" s="47"/>
+      <c r="I24" s="104">
+        <v>27.8</v>
+      </c>
       <c r="J24" s="46"/>
       <c r="K24" s="46"/>
       <c r="L24" s="45"/>
       <c r="M24" s="46"/>
       <c r="N24" s="19"/>
       <c r="O24" s="3"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="19"/>
       <c r="B25" s="58"/>
       <c r="C25" s="57"/>
       <c r="D25" s="57"/>
       <c r="E25" s="58"/>
       <c r="F25" s="58"/>
       <c r="G25" s="58"/>
       <c r="H25" s="58"/>
       <c r="I25" s="47"/>
       <c r="J25" s="46"/>
       <c r="K25" s="46"/>
       <c r="L25" s="45"/>
       <c r="M25" s="46"/>
       <c r="N25" s="19"/>
       <c r="O25" s="3"/>
     </row>
     <row r="26" spans="1:17" ht="24.75" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="11"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="46"/>
       <c r="J26" s="53"/>
       <c r="K26" s="48"/>
       <c r="L26" s="45"/>
       <c r="M26" s="48"/>
       <c r="N26" s="10"/>
       <c r="O26" s="3"/>
       <c r="P26" s="36"/>
     </row>
     <row r="27" spans="1:17" s="35" customFormat="1">
       <c r="A27" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="68">
+      <c r="B27" s="65">
         <v>1000</v>
       </c>
-      <c r="C27" s="68">
+      <c r="C27" s="65">
         <v>15493</v>
       </c>
-      <c r="D27" s="68">
+      <c r="D27" s="65">
         <v>29987</v>
       </c>
-      <c r="E27" s="68">
+      <c r="E27" s="65">
         <v>44480</v>
       </c>
-      <c r="F27" s="76">
+      <c r="F27" s="73">
         <v>44747</v>
       </c>
-      <c r="G27" s="68">
+      <c r="G27" s="65">
         <v>83486</v>
       </c>
-      <c r="H27" s="68">
+      <c r="H27" s="65">
         <v>120160</v>
       </c>
-      <c r="I27" s="64"/>
-[...3 lines deleted...]
-      <c r="M27" s="68"/>
+      <c r="I27" s="108">
+        <v>159064</v>
+      </c>
+      <c r="J27" s="65"/>
+      <c r="K27" s="65"/>
+      <c r="L27" s="65"/>
+      <c r="M27" s="65"/>
       <c r="N27" s="20"/>
       <c r="O27" s="39"/>
       <c r="P27" s="34" t="s">
         <v>23</v>
       </c>
       <c r="Q27" s="34"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="55" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="55" t="s">
         <v>24</v>
       </c>
       <c r="D28" s="55" t="s">
         <v>24</v>
       </c>
       <c r="E28" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="F28" s="77" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="68">
+      <c r="F28" s="74" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="65">
         <v>35973</v>
       </c>
-      <c r="H28" s="68">
+      <c r="H28" s="65">
         <v>63176</v>
       </c>
-      <c r="I28" s="64"/>
-[...3 lines deleted...]
-      <c r="M28" s="68"/>
+      <c r="I28" s="108">
+        <v>88740</v>
+      </c>
+      <c r="J28" s="65"/>
+      <c r="K28" s="65"/>
+      <c r="L28" s="65"/>
+      <c r="M28" s="65"/>
       <c r="N28" s="15"/>
       <c r="O28" s="39"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="55" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="55" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="55" t="s">
         <v>24</v>
       </c>
       <c r="E29" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="F29" s="77" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="68">
+      <c r="F29" s="74" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" s="65">
         <v>2500</v>
       </c>
-      <c r="H29" s="68">
+      <c r="H29" s="65">
         <v>11704</v>
       </c>
-      <c r="I29" s="64"/>
-[...3 lines deleted...]
-      <c r="M29" s="68"/>
+      <c r="I29" s="108">
+        <v>19704</v>
+      </c>
+      <c r="J29" s="65"/>
+      <c r="K29" s="65"/>
+      <c r="L29" s="65"/>
+      <c r="M29" s="65"/>
       <c r="N29" s="15"/>
       <c r="O29" s="39"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="11"/>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
-      <c r="I30" s="65"/>
+      <c r="I30" s="63"/>
       <c r="J30" s="50"/>
       <c r="K30" s="54"/>
       <c r="L30" s="54"/>
       <c r="M30" s="54"/>
       <c r="N30" s="16"/>
       <c r="O30" s="40"/>
     </row>
     <row r="31" spans="1:17" s="38" customFormat="1">
       <c r="A31" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B31" s="68">
+      <c r="B31" s="65">
         <v>1000</v>
       </c>
-      <c r="C31" s="68">
+      <c r="C31" s="65">
         <v>4050</v>
       </c>
-      <c r="D31" s="68">
+      <c r="D31" s="65">
         <v>7101</v>
       </c>
-      <c r="E31" s="68">
+      <c r="E31" s="65">
         <v>10151</v>
       </c>
-      <c r="F31" s="76">
+      <c r="F31" s="73">
         <v>10151</v>
       </c>
-      <c r="G31" s="68">
+      <c r="G31" s="65">
         <v>10151</v>
       </c>
-      <c r="H31" s="68">
+      <c r="H31" s="65">
         <v>10151</v>
       </c>
-      <c r="I31" s="64"/>
-[...3 lines deleted...]
-      <c r="M31" s="68"/>
+      <c r="I31" s="108">
+        <v>12157</v>
+      </c>
+      <c r="J31" s="65"/>
+      <c r="K31" s="65"/>
+      <c r="L31" s="65"/>
+      <c r="M31" s="65"/>
       <c r="N31" s="20"/>
       <c r="O31" s="39"/>
     </row>
     <row r="32" spans="1:17" s="32" customFormat="1">
       <c r="A32" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="C32" s="68">
+      <c r="C32" s="65">
         <v>10776</v>
       </c>
-      <c r="D32" s="68">
+      <c r="D32" s="65">
         <v>21553</v>
       </c>
-      <c r="E32" s="68">
+      <c r="E32" s="65">
         <v>32329</v>
       </c>
-      <c r="F32" s="76">
+      <c r="F32" s="73">
         <v>32329</v>
       </c>
-      <c r="G32" s="68">
+      <c r="G32" s="65">
         <v>32329</v>
       </c>
-      <c r="H32" s="68">
+      <c r="H32" s="65">
         <v>32329</v>
       </c>
-      <c r="I32" s="64"/>
-[...3 lines deleted...]
-      <c r="M32" s="68"/>
+      <c r="I32" s="108">
+        <v>32329</v>
+      </c>
+      <c r="J32" s="66"/>
+      <c r="K32" s="66"/>
+      <c r="L32" s="65"/>
+      <c r="M32" s="65"/>
       <c r="N32" s="12"/>
     </row>
     <row r="33" spans="1:18" s="42" customFormat="1">
       <c r="A33" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B33" s="72" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="70">
+      <c r="B33" s="69" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" s="67">
         <v>667</v>
       </c>
-      <c r="D33" s="70">
+      <c r="D33" s="67">
         <v>1333</v>
       </c>
-      <c r="E33" s="70">
+      <c r="E33" s="67">
         <v>2000</v>
       </c>
-      <c r="F33" s="78">
+      <c r="F33" s="75">
         <v>2267</v>
       </c>
-      <c r="G33" s="70">
+      <c r="G33" s="67">
         <v>2533</v>
       </c>
-      <c r="H33" s="70">
+      <c r="H33" s="67">
         <v>2800</v>
       </c>
-      <c r="I33" s="66"/>
-[...3 lines deleted...]
-      <c r="M33" s="70"/>
+      <c r="I33" s="109">
+        <v>6133</v>
+      </c>
+      <c r="J33" s="67"/>
+      <c r="K33" s="67"/>
+      <c r="L33" s="67"/>
+      <c r="M33" s="67"/>
       <c r="N33" s="20"/>
       <c r="O33" s="41"/>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="12"/>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="11"/>
       <c r="G34" s="12"/>
       <c r="H34" s="12"/>
       <c r="I34" s="21"/>
       <c r="J34" s="23"/>
       <c r="K34" s="12"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="12"/>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" s="21"/>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
@@ -2682,161 +2715,161 @@
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="21"/>
       <c r="R35" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="27"/>
       <c r="D36" s="28"/>
       <c r="E36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
       <c r="I36" s="17"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
       <c r="N36" s="21"/>
     </row>
     <row r="37" spans="1:18" ht="41.25" customHeight="1">
-      <c r="A37" s="110" t="s">
+      <c r="A37" s="107" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="110"/>
-[...10 lines deleted...]
-      <c r="M37" s="110"/>
+      <c r="B37" s="107"/>
+      <c r="C37" s="107"/>
+      <c r="D37" s="107"/>
+      <c r="E37" s="107"/>
+      <c r="F37" s="107"/>
+      <c r="G37" s="107"/>
+      <c r="H37" s="107"/>
+      <c r="I37" s="107"/>
+      <c r="J37" s="107"/>
+      <c r="K37" s="107"/>
+      <c r="L37" s="107"/>
+      <c r="M37" s="107"/>
       <c r="N37" s="21"/>
       <c r="Q37" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" s="43"/>
       <c r="B38" s="27"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="17"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
       <c r="N38" s="21"/>
       <c r="R38" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" s="43"/>
       <c r="B39" s="27"/>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="21"/>
     </row>
     <row r="41" spans="1:18">
       <c r="B41" s="4"/>
     </row>
     <row r="42" spans="1:18">
       <c r="G42" s="5"/>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:18">
-      <c r="C44" s="74"/>
+      <c r="C44" s="71"/>
     </row>
     <row r="46" spans="1:18">
       <c r="B46" s="4"/>
       <c r="D46" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="B48" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A37:M37"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2845,61 +2878,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C4F6A2A-94C1-4B26-957D-65B55CC0DFF5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33AA30F0-7FD9-47D0-B678-D11A6B023D74}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33AA30F0-7FD9-47D0-B678-D11A6B023D74}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C4F6A2A-94C1-4B26-957D-65B55CC0DFF5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555896D0-E06A-4FE0-8632-D8C7D2617F21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>