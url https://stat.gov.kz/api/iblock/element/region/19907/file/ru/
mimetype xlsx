--- v4 (2026-10-05)
+++ v5 (2026-10-25)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3000" yWindow="5145" windowWidth="12990" windowHeight="4980" tabRatio="768"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="2026" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!$1:$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2026'!$A$1:$M$46</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="74">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -792,64 +792,64 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="5" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="2"/>
     <cellStyle name="Обычный_натура_пер" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1130,51 +1130,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B35" sqref="B35"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="53.42578125" customWidth="1"/>
     <col min="2" max="2" width="113.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15">
       <c r="A1" s="77"/>
       <c r="B1" s="77"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
       <c r="K1" s="76"/>
       <c r="L1" s="76"/>
       <c r="M1" s="76"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="78" t="s">
@@ -1423,70 +1423,70 @@
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="87" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="89" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="80"/>
       <c r="D15" s="80"/>
       <c r="E15" s="80"/>
       <c r="F15" s="80"/>
       <c r="G15" s="80"/>
       <c r="H15" s="80"/>
       <c r="I15" s="80"/>
       <c r="J15" s="80"/>
       <c r="K15" s="80"/>
       <c r="L15" s="80"/>
       <c r="M15" s="85"/>
     </row>
     <row r="16" spans="1:13" ht="15">
       <c r="A16" s="78" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="90">
-        <v>46280</v>
+        <v>46309</v>
       </c>
       <c r="C16" s="76"/>
       <c r="D16" s="76"/>
       <c r="E16" s="76"/>
       <c r="F16" s="76"/>
       <c r="G16" s="76"/>
       <c r="H16" s="76"/>
       <c r="I16" s="76"/>
       <c r="J16" s="76"/>
       <c r="K16" s="76"/>
       <c r="L16" s="76"/>
       <c r="M16" s="91"/>
     </row>
     <row r="17" spans="1:13" ht="15">
       <c r="A17" s="78" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="90">
-        <v>46310</v>
+        <v>46339</v>
       </c>
       <c r="C17" s="76"/>
       <c r="D17" s="76"/>
       <c r="E17" s="76"/>
       <c r="F17" s="76"/>
       <c r="G17" s="76"/>
       <c r="H17" s="76"/>
       <c r="I17" s="76"/>
       <c r="J17" s="76"/>
       <c r="K17" s="76"/>
       <c r="L17" s="76"/>
       <c r="M17" s="92"/>
     </row>
     <row r="18" spans="1:13" ht="15">
       <c r="A18" s="78" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="81" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="76"/>
       <c r="D18" s="76"/>
       <c r="E18" s="76"/>
       <c r="F18" s="76"/>
       <c r="G18" s="76"/>
@@ -1683,89 +1683,89 @@
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="100"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="101" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="102" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:W48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L14" sqref="L14"/>
+      <selection activeCell="P17" sqref="P17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="27" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="27" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="68" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="105"/>
-[...11 lines deleted...]
-      <c r="N1" s="106"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
+      <c r="L1" s="107"/>
+      <c r="M1" s="107"/>
+      <c r="N1" s="108"/>
     </row>
     <row r="2" spans="1:23" ht="31.5" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="7" t="s">
@@ -1821,89 +1821,93 @@
       </c>
       <c r="B4" s="64">
         <v>5451.8</v>
       </c>
       <c r="C4" s="64">
         <v>10210.799999999999</v>
       </c>
       <c r="D4" s="64">
         <v>15661.5</v>
       </c>
       <c r="E4" s="64">
         <v>19653.7</v>
       </c>
       <c r="F4" s="72">
         <v>23789.4</v>
       </c>
       <c r="G4" s="64">
         <v>29104.7</v>
       </c>
       <c r="H4" s="64">
         <v>33934</v>
       </c>
       <c r="I4" s="104">
         <v>39074.5</v>
       </c>
-      <c r="J4" s="64"/>
+      <c r="J4" s="104">
+        <v>43969.9</v>
+      </c>
       <c r="K4" s="64"/>
       <c r="L4" s="64"/>
       <c r="M4" s="64"/>
       <c r="N4" s="15"/>
       <c r="O4" s="33"/>
       <c r="P4" s="34"/>
       <c r="Q4" s="34"/>
       <c r="V4" s="34"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="64">
         <v>5451.8</v>
       </c>
       <c r="C5" s="64">
         <v>10210.799999999999</v>
       </c>
       <c r="D5" s="64">
         <v>15661.5</v>
       </c>
       <c r="E5" s="64">
         <v>19653.7</v>
       </c>
       <c r="F5" s="72">
         <v>23789.4</v>
       </c>
       <c r="G5" s="64">
         <v>29104.7</v>
       </c>
       <c r="H5" s="64">
         <v>33934</v>
       </c>
       <c r="I5" s="104">
         <v>39074.5</v>
       </c>
-      <c r="J5" s="64"/>
+      <c r="J5" s="104">
+        <v>43969.9</v>
+      </c>
       <c r="K5" s="64"/>
       <c r="L5" s="64"/>
       <c r="M5" s="64"/>
       <c r="N5" s="15"/>
       <c r="O5" s="3"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="55"/>
       <c r="C6" s="56"/>
       <c r="D6" s="57"/>
       <c r="E6" s="58"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="55"/>
       <c r="I6" s="49"/>
       <c r="J6" s="50"/>
       <c r="K6" s="48"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="16"/>
       <c r="O6" s="3"/>
     </row>
@@ -1913,86 +1917,90 @@
       </c>
       <c r="B7" s="59" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="59" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="59" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="59" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="59" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="59" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="59" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="J7" s="59"/>
+      <c r="J7" s="59" t="s">
+        <v>24</v>
+      </c>
       <c r="K7" s="59"/>
       <c r="L7" s="59"/>
       <c r="M7" s="59"/>
       <c r="N7" s="44"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="55" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="J8" s="59"/>
+      <c r="J8" s="55" t="s">
+        <v>24</v>
+      </c>
       <c r="K8" s="59"/>
       <c r="L8" s="59"/>
       <c r="M8" s="59"/>
       <c r="N8" s="44"/>
       <c r="O8" s="3"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="15"/>
       <c r="B9" s="57"/>
       <c r="C9" s="57"/>
       <c r="D9" s="57"/>
       <c r="E9" s="58"/>
       <c r="F9" s="58"/>
       <c r="G9" s="58"/>
       <c r="H9" s="60"/>
       <c r="I9" s="52"/>
       <c r="J9" s="51"/>
       <c r="K9" s="51"/>
       <c r="L9" s="45"/>
       <c r="M9" s="47"/>
       <c r="N9" s="15"/>
       <c r="O9" s="33"/>
       <c r="P9" s="36"/>
       <c r="Q9" s="36"/>
     </row>
@@ -2023,88 +2031,92 @@
       </c>
       <c r="B11" s="103">
         <v>5696</v>
       </c>
       <c r="C11" s="104">
         <v>10689.6</v>
       </c>
       <c r="D11" s="103">
         <v>16295</v>
       </c>
       <c r="E11" s="103">
         <v>20385.599999999999</v>
       </c>
       <c r="F11" s="104">
         <v>24621.5</v>
       </c>
       <c r="G11" s="103">
         <v>29987.9</v>
       </c>
       <c r="H11" s="103">
         <v>34875.800000000003</v>
       </c>
       <c r="I11" s="104">
         <v>40116.6</v>
       </c>
-      <c r="J11" s="51"/>
+      <c r="J11" s="104">
+        <v>45251.1</v>
+      </c>
       <c r="K11" s="51"/>
       <c r="L11" s="45"/>
       <c r="M11" s="47"/>
       <c r="N11" s="15"/>
       <c r="O11" s="33"/>
       <c r="P11" s="36"/>
       <c r="Q11" s="36"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="103">
         <v>5451.8</v>
       </c>
       <c r="C12" s="104">
         <v>10210.799999999999</v>
       </c>
       <c r="D12" s="103">
         <v>15661.5</v>
       </c>
       <c r="E12" s="103">
         <v>19653.7</v>
       </c>
       <c r="F12" s="104">
         <v>23789.4</v>
       </c>
       <c r="G12" s="103">
         <v>29104.7</v>
       </c>
       <c r="H12" s="103">
         <v>33934</v>
       </c>
       <c r="I12" s="104">
         <v>39074.5</v>
       </c>
-      <c r="J12" s="51"/>
+      <c r="J12" s="104">
+        <v>43969.9</v>
+      </c>
       <c r="K12" s="51"/>
       <c r="L12" s="45"/>
       <c r="M12" s="47"/>
       <c r="N12" s="15"/>
       <c r="O12" s="33"/>
       <c r="P12" s="36"/>
       <c r="Q12" s="36"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="57"/>
       <c r="C13" s="57"/>
       <c r="D13" s="57"/>
       <c r="E13" s="58"/>
       <c r="F13" s="58"/>
       <c r="G13" s="58"/>
       <c r="H13" s="60"/>
       <c r="I13" s="52"/>
       <c r="J13" s="51"/>
       <c r="K13" s="51"/>
       <c r="L13" s="45"/>
       <c r="M13" s="47"/>
       <c r="N13" s="15"/>
@@ -2118,51 +2130,53 @@
       </c>
       <c r="B14" s="103">
         <v>244.2</v>
       </c>
       <c r="C14" s="104">
         <v>478.8</v>
       </c>
       <c r="D14" s="103">
         <v>633.5</v>
       </c>
       <c r="E14" s="103">
         <v>731.9</v>
       </c>
       <c r="F14" s="104">
         <v>832.1</v>
       </c>
       <c r="G14" s="103">
         <v>883.2</v>
       </c>
       <c r="H14" s="103">
         <v>941.8</v>
       </c>
       <c r="I14" s="104">
         <v>1042.0999999999999</v>
       </c>
-      <c r="J14" s="51"/>
+      <c r="J14" s="104">
+        <v>1281.2</v>
+      </c>
       <c r="K14" s="51"/>
       <c r="L14" s="45"/>
       <c r="M14" s="47"/>
       <c r="N14" s="15"/>
       <c r="O14" s="33"/>
       <c r="P14" s="36"/>
       <c r="Q14" s="36"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="15"/>
       <c r="B15" s="57"/>
       <c r="C15" s="57"/>
       <c r="D15" s="57"/>
       <c r="E15" s="58"/>
       <c r="F15" s="58"/>
       <c r="G15" s="58"/>
       <c r="H15" s="60"/>
       <c r="I15" s="52"/>
       <c r="J15" s="51"/>
       <c r="K15" s="51"/>
       <c r="L15" s="45"/>
       <c r="M15" s="47"/>
       <c r="N15" s="15"/>
       <c r="O15" s="33"/>
       <c r="P15" s="36"/>
@@ -2194,86 +2208,90 @@
       </c>
       <c r="B17" s="70" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="70" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="70" t="s">
         <v>29</v>
       </c>
       <c r="F17" s="70" t="s">
         <v>29</v>
       </c>
       <c r="G17" s="70" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="70" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="J17" s="61"/>
+      <c r="J17" s="70" t="s">
+        <v>29</v>
+      </c>
       <c r="K17" s="61"/>
       <c r="L17" s="61"/>
       <c r="M17" s="61"/>
       <c r="N17" s="15"/>
       <c r="O17" s="3"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="70" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="70" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="70" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="70" t="s">
         <v>29</v>
       </c>
       <c r="F18" s="70" t="s">
         <v>29</v>
       </c>
       <c r="G18" s="70" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="70" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="J18" s="61"/>
+      <c r="J18" s="70" t="s">
+        <v>29</v>
+      </c>
       <c r="K18" s="61"/>
       <c r="L18" s="61"/>
       <c r="M18" s="61"/>
       <c r="N18" s="18"/>
       <c r="O18" s="3"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="62"/>
       <c r="C19" s="62"/>
       <c r="D19" s="62"/>
       <c r="E19" s="62"/>
       <c r="F19" s="62"/>
       <c r="G19" s="62"/>
       <c r="H19" s="62"/>
       <c r="I19" s="62"/>
       <c r="J19" s="62"/>
       <c r="K19" s="62"/>
       <c r="L19" s="62"/>
       <c r="M19" s="62"/>
       <c r="N19" s="16"/>
       <c r="O19" s="3"/>
     </row>
@@ -2283,51 +2301,53 @@
       </c>
       <c r="B20" s="70" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="70" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="70" t="s">
         <v>29</v>
       </c>
       <c r="E20" s="70" t="s">
         <v>29</v>
       </c>
       <c r="F20" s="70" t="s">
         <v>29</v>
       </c>
       <c r="G20" s="70" t="s">
         <v>29</v>
       </c>
       <c r="H20" s="70" t="s">
         <v>29</v>
       </c>
       <c r="I20" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="J20" s="61"/>
+      <c r="J20" s="70" t="s">
+        <v>29</v>
+      </c>
       <c r="K20" s="61"/>
       <c r="L20" s="61"/>
       <c r="M20" s="61"/>
       <c r="N20" s="18"/>
       <c r="O20" s="3"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="19"/>
       <c r="B21" s="58"/>
       <c r="C21" s="57"/>
       <c r="D21" s="57"/>
       <c r="E21" s="58"/>
       <c r="F21" s="58"/>
       <c r="G21" s="58"/>
       <c r="H21" s="58"/>
       <c r="I21" s="47"/>
       <c r="J21" s="46"/>
       <c r="K21" s="46"/>
       <c r="L21" s="45"/>
       <c r="M21" s="46"/>
       <c r="N21" s="19"/>
       <c r="O21" s="3"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="19" t="s">
@@ -2354,86 +2374,90 @@
       </c>
       <c r="B23" s="58" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="57" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="57" t="s">
         <v>24</v>
       </c>
       <c r="E23" s="103">
         <v>3.7</v>
       </c>
       <c r="F23" s="104">
         <v>9.8000000000000007</v>
       </c>
       <c r="G23" s="103">
         <v>16.3</v>
       </c>
       <c r="H23" s="103">
         <v>21.8</v>
       </c>
       <c r="I23" s="104">
         <v>27.8</v>
       </c>
-      <c r="J23" s="46"/>
+      <c r="J23" s="104">
+        <v>33.5</v>
+      </c>
       <c r="K23" s="46"/>
       <c r="L23" s="45"/>
       <c r="M23" s="46"/>
       <c r="N23" s="19"/>
       <c r="O23" s="3"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="58" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="57" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="57" t="s">
         <v>24</v>
       </c>
       <c r="E24" s="103">
         <v>3.7</v>
       </c>
       <c r="F24" s="104">
         <v>9.8000000000000007</v>
       </c>
       <c r="G24" s="103">
         <v>16.3</v>
       </c>
       <c r="H24" s="103">
         <v>21.8</v>
       </c>
       <c r="I24" s="104">
         <v>27.8</v>
       </c>
-      <c r="J24" s="46"/>
+      <c r="J24" s="104">
+        <v>33.5</v>
+      </c>
       <c r="K24" s="46"/>
       <c r="L24" s="45"/>
       <c r="M24" s="46"/>
       <c r="N24" s="19"/>
       <c r="O24" s="3"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="19"/>
       <c r="B25" s="58"/>
       <c r="C25" s="57"/>
       <c r="D25" s="57"/>
       <c r="E25" s="58"/>
       <c r="F25" s="58"/>
       <c r="G25" s="58"/>
       <c r="H25" s="58"/>
       <c r="I25" s="47"/>
       <c r="J25" s="46"/>
       <c r="K25" s="46"/>
       <c r="L25" s="45"/>
       <c r="M25" s="46"/>
       <c r="N25" s="19"/>
       <c r="O25" s="3"/>
     </row>
     <row r="26" spans="1:17" ht="24.75" customHeight="1">
       <c r="A26" s="10" t="s">
@@ -2458,249 +2482,261 @@
     <row r="27" spans="1:17" s="35" customFormat="1">
       <c r="A27" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="65">
         <v>1000</v>
       </c>
       <c r="C27" s="65">
         <v>15493</v>
       </c>
       <c r="D27" s="65">
         <v>29987</v>
       </c>
       <c r="E27" s="65">
         <v>44480</v>
       </c>
       <c r="F27" s="73">
         <v>44747</v>
       </c>
       <c r="G27" s="65">
         <v>83486</v>
       </c>
       <c r="H27" s="65">
         <v>120160</v>
       </c>
-      <c r="I27" s="108">
+      <c r="I27" s="105">
         <v>159064</v>
       </c>
-      <c r="J27" s="65"/>
+      <c r="J27" s="105">
+        <v>194320</v>
+      </c>
       <c r="K27" s="65"/>
       <c r="L27" s="65"/>
       <c r="M27" s="65"/>
       <c r="N27" s="20"/>
       <c r="O27" s="39"/>
       <c r="P27" s="34" t="s">
         <v>23</v>
       </c>
       <c r="Q27" s="34"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="55" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="55" t="s">
         <v>24</v>
       </c>
       <c r="D28" s="55" t="s">
         <v>24</v>
       </c>
       <c r="E28" s="55" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="74" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="65">
         <v>35973</v>
       </c>
       <c r="H28" s="65">
         <v>63176</v>
       </c>
-      <c r="I28" s="108">
+      <c r="I28" s="105">
         <v>88740</v>
       </c>
-      <c r="J28" s="65"/>
+      <c r="J28" s="105">
+        <v>111602</v>
+      </c>
       <c r="K28" s="65"/>
       <c r="L28" s="65"/>
       <c r="M28" s="65"/>
       <c r="N28" s="15"/>
       <c r="O28" s="39"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="55" t="s">
         <v>24</v>
       </c>
       <c r="C29" s="55" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="55" t="s">
         <v>24</v>
       </c>
       <c r="E29" s="55" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="74" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="65">
         <v>2500</v>
       </c>
       <c r="H29" s="65">
         <v>11704</v>
       </c>
-      <c r="I29" s="108">
+      <c r="I29" s="105">
         <v>19704</v>
       </c>
-      <c r="J29" s="65"/>
+      <c r="J29" s="105">
+        <v>26759</v>
+      </c>
       <c r="K29" s="65"/>
       <c r="L29" s="65"/>
       <c r="M29" s="65"/>
       <c r="N29" s="15"/>
       <c r="O29" s="39"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="11"/>
       <c r="G30" s="27"/>
       <c r="H30" s="27"/>
       <c r="I30" s="63"/>
       <c r="J30" s="50"/>
       <c r="K30" s="54"/>
       <c r="L30" s="54"/>
       <c r="M30" s="54"/>
       <c r="N30" s="16"/>
       <c r="O30" s="40"/>
     </row>
     <row r="31" spans="1:17" s="38" customFormat="1">
       <c r="A31" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="65">
         <v>1000</v>
       </c>
       <c r="C31" s="65">
         <v>4050</v>
       </c>
       <c r="D31" s="65">
         <v>7101</v>
       </c>
       <c r="E31" s="65">
         <v>10151</v>
       </c>
       <c r="F31" s="73">
         <v>10151</v>
       </c>
       <c r="G31" s="65">
         <v>10151</v>
       </c>
       <c r="H31" s="65">
         <v>10151</v>
       </c>
-      <c r="I31" s="108">
+      <c r="I31" s="105">
         <v>12157</v>
       </c>
-      <c r="J31" s="65"/>
+      <c r="J31" s="105">
+        <v>14164</v>
+      </c>
       <c r="K31" s="65"/>
       <c r="L31" s="65"/>
       <c r="M31" s="65"/>
       <c r="N31" s="20"/>
       <c r="O31" s="39"/>
     </row>
     <row r="32" spans="1:17" s="32" customFormat="1">
       <c r="A32" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="55" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="65">
         <v>10776</v>
       </c>
       <c r="D32" s="65">
         <v>21553</v>
       </c>
       <c r="E32" s="65">
         <v>32329</v>
       </c>
       <c r="F32" s="73">
         <v>32329</v>
       </c>
       <c r="G32" s="65">
         <v>32329</v>
       </c>
       <c r="H32" s="65">
         <v>32329</v>
       </c>
-      <c r="I32" s="108">
+      <c r="I32" s="105">
         <v>32329</v>
       </c>
-      <c r="J32" s="66"/>
+      <c r="J32" s="105">
+        <v>32329</v>
+      </c>
       <c r="K32" s="66"/>
       <c r="L32" s="65"/>
       <c r="M32" s="65"/>
       <c r="N32" s="12"/>
     </row>
     <row r="33" spans="1:18" s="42" customFormat="1">
       <c r="A33" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="69" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="67">
         <v>667</v>
       </c>
       <c r="D33" s="67">
         <v>1333</v>
       </c>
       <c r="E33" s="67">
         <v>2000</v>
       </c>
       <c r="F33" s="75">
         <v>2267</v>
       </c>
       <c r="G33" s="67">
         <v>2533</v>
       </c>
       <c r="H33" s="67">
         <v>2800</v>
       </c>
-      <c r="I33" s="109">
+      <c r="I33" s="106">
         <v>6133</v>
       </c>
-      <c r="J33" s="67"/>
+      <c r="J33" s="106">
+        <v>9467</v>
+      </c>
       <c r="K33" s="67"/>
       <c r="L33" s="67"/>
       <c r="M33" s="67"/>
       <c r="N33" s="20"/>
       <c r="O33" s="41"/>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" s="12"/>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="11"/>
       <c r="G34" s="12"/>
       <c r="H34" s="12"/>
       <c r="I34" s="21"/>
       <c r="J34" s="23"/>
       <c r="K34" s="12"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="12"/>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" s="21"/>
       <c r="B35" s="11"/>
@@ -2715,65 +2751,65 @@
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="21"/>
       <c r="R35" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="27"/>
       <c r="D36" s="28"/>
       <c r="E36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
       <c r="I36" s="17"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
       <c r="N36" s="21"/>
     </row>
     <row r="37" spans="1:18" ht="41.25" customHeight="1">
-      <c r="A37" s="107" t="s">
+      <c r="A37" s="109" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="107"/>
-[...10 lines deleted...]
-      <c r="M37" s="107"/>
+      <c r="B37" s="109"/>
+      <c r="C37" s="109"/>
+      <c r="D37" s="109"/>
+      <c r="E37" s="109"/>
+      <c r="F37" s="109"/>
+      <c r="G37" s="109"/>
+      <c r="H37" s="109"/>
+      <c r="I37" s="109"/>
+      <c r="J37" s="109"/>
+      <c r="K37" s="109"/>
+      <c r="L37" s="109"/>
+      <c r="M37" s="109"/>
       <c r="N37" s="21"/>
       <c r="Q37" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" s="43"/>
       <c r="B38" s="27"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="17"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
       <c r="N38" s="21"/>
       <c r="R38" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" s="43"/>
       <c r="B39" s="27"/>