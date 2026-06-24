--- v0 (2026-06-04)
+++ v1 (2026-06-24)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="30" yWindow="645" windowWidth="10515" windowHeight="6630"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$5:$Q$367</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$382</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="86">
   <si>
     <t>Өнеркәсіп бойынша барлығы</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>Қағаз және қағаздан жасалған өнімдерді өндіру</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
@@ -345,51 +345,51 @@
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">        </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">    х - осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-        тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="41">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -609,50 +609,55 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="0.249977111117893"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
@@ -1494,51 +1499,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="37" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="149">
+  <cellXfs count="146">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1606,79 +1611,61 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="484" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="13" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="35" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="407" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="485" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="485" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1832,94 +1819,103 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="485" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="485" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="407" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="485" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="13" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="485" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="407" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="493">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 3" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 3" xfId="6"/>
     <cellStyle name="20% - Акцент4 2" xfId="7"/>
     <cellStyle name="20% - Акцент4 3" xfId="8"/>
     <cellStyle name="20% - Акцент5 2" xfId="9"/>
     <cellStyle name="20% - Акцент5 3" xfId="10"/>
     <cellStyle name="20% - Акцент6 2" xfId="11"/>
     <cellStyle name="20% - Акцент6 3" xfId="12"/>
     <cellStyle name="40% - Акцент1 2" xfId="13"/>
     <cellStyle name="40% - Акцент1 3" xfId="14"/>
     <cellStyle name="40% - Акцент2 2" xfId="15"/>
     <cellStyle name="40% - Акцент2 3" xfId="16"/>
     <cellStyle name="40% - Акцент3 2" xfId="17"/>
     <cellStyle name="40% - Акцент3 3" xfId="18"/>
     <cellStyle name="40% - Акцент4 2" xfId="19"/>
@@ -2676,9813 +2672,10473 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z1304"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O26" sqref="O26"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="20" customWidth="1"/>
     <col min="3" max="3" width="12" style="20" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="21" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="21" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="21" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="20" customWidth="1"/>
     <col min="9" max="9" width="12" style="20" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="20" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="21" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="20" customWidth="1"/>
     <col min="13" max="13" width="13.7109375" style="21" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="22" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" style="8" customWidth="1"/>
     <col min="16" max="16" width="10.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="17.25" customHeight="1">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="140" t="s">
         <v>78</v>
       </c>
-      <c r="B1" s="131"/>
-[...11 lines deleted...]
-      <c r="N1" s="132"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
+      <c r="J1" s="140"/>
+      <c r="K1" s="140"/>
+      <c r="L1" s="140"/>
+      <c r="M1" s="140"/>
+      <c r="N1" s="141"/>
     </row>
     <row r="2" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A2" s="52"/>
+      <c r="A2" s="48"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="10" t="s">
         <v>15</v>
       </c>
       <c r="N2" s="11"/>
     </row>
     <row r="3" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A3" s="133"/>
-      <c r="B3" s="134" t="s">
+      <c r="A3" s="142"/>
+      <c r="B3" s="143" t="s">
         <v>84</v>
       </c>
-      <c r="C3" s="134"/>
-[...9 lines deleted...]
-      <c r="M3" s="135"/>
+      <c r="C3" s="143"/>
+      <c r="D3" s="143"/>
+      <c r="E3" s="143"/>
+      <c r="F3" s="143"/>
+      <c r="G3" s="143"/>
+      <c r="H3" s="143"/>
+      <c r="I3" s="143"/>
+      <c r="J3" s="143"/>
+      <c r="K3" s="143"/>
+      <c r="L3" s="143"/>
+      <c r="M3" s="144"/>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:16" ht="23.25" customHeight="1">
-      <c r="A4" s="133"/>
+      <c r="A4" s="142"/>
       <c r="B4" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>24</v>
       </c>
       <c r="K4" s="13" t="s">
         <v>39</v>
       </c>
       <c r="L4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="M4" s="14" t="s">
         <v>26</v>
       </c>
       <c r="N4" s="12"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="51">
+      <c r="B5" s="47">
         <v>367462053</v>
       </c>
-      <c r="C5" s="51">
+      <c r="C5" s="47">
         <v>706468128</v>
       </c>
-      <c r="D5" s="51">
+      <c r="D5" s="47">
         <v>1081426181</v>
       </c>
-      <c r="E5" s="140">
+      <c r="E5" s="129">
         <v>1451743938</v>
       </c>
-      <c r="F5" s="55"/>
-[...6 lines deleted...]
-      <c r="M5" s="51"/>
+      <c r="F5" s="137">
+        <v>1814703496</v>
+      </c>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
       <c r="N5" s="16"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="51">
+      <c r="B6" s="47">
         <v>125441008</v>
       </c>
-      <c r="C6" s="51">
+      <c r="C6" s="47">
         <v>254174961</v>
       </c>
-      <c r="D6" s="51">
+      <c r="D6" s="47">
         <v>395592934</v>
       </c>
-      <c r="E6" s="140">
+      <c r="E6" s="129">
         <v>532058267</v>
       </c>
-      <c r="F6" s="55"/>
-[...6 lines deleted...]
-      <c r="M6" s="51"/>
+      <c r="F6" s="137">
+        <v>669294455</v>
+      </c>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
       <c r="N6" s="17"/>
       <c r="O6" s="18"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="51">
+      <c r="B7" s="47">
         <v>73059012</v>
       </c>
-      <c r="C7" s="51">
+      <c r="C7" s="47">
         <v>128467430</v>
       </c>
-      <c r="D7" s="51">
+      <c r="D7" s="47">
         <v>188313955</v>
       </c>
-      <c r="E7" s="140">
+      <c r="E7" s="129">
         <v>247114440</v>
       </c>
-      <c r="F7" s="55"/>
-[...6 lines deleted...]
-      <c r="M7" s="51"/>
+      <c r="F7" s="137">
+        <v>311374210</v>
+      </c>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="47"/>
       <c r="N7" s="17"/>
       <c r="O7" s="18"/>
     </row>
     <row r="8" spans="1:16" ht="13.5" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="51">
+      <c r="B8" s="47">
         <v>161160461</v>
       </c>
-      <c r="C8" s="51">
+      <c r="C8" s="47">
         <v>305948449</v>
       </c>
-      <c r="D8" s="51">
+      <c r="D8" s="47">
         <v>469975710</v>
       </c>
-      <c r="E8" s="140">
+      <c r="E8" s="129">
         <v>635512213</v>
       </c>
-      <c r="F8" s="55"/>
-[...6 lines deleted...]
-      <c r="M8" s="51"/>
+      <c r="F8" s="137">
+        <v>787082017</v>
+      </c>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
       <c r="N8" s="17"/>
       <c r="O8" s="18"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="52"/>
-[...2 lines deleted...]
-      <c r="E9" s="137"/>
+      <c r="B9" s="48"/>
+      <c r="C9" s="48"/>
+      <c r="D9" s="117"/>
+      <c r="E9" s="126"/>
       <c r="F9" s="20"/>
-      <c r="G9" s="60"/>
-[...5 lines deleted...]
-      <c r="M9" s="97"/>
+      <c r="G9" s="54"/>
+      <c r="H9" s="62"/>
+      <c r="I9" s="68"/>
+      <c r="J9" s="76"/>
+      <c r="K9" s="81"/>
+      <c r="L9" s="86"/>
+      <c r="M9" s="91"/>
       <c r="N9" s="19"/>
       <c r="O9" s="18"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="51">
+      <c r="B10" s="47">
         <v>47140</v>
       </c>
-      <c r="C10" s="51">
+      <c r="C10" s="47">
         <v>130468</v>
       </c>
-      <c r="D10" s="51">
+      <c r="D10" s="47">
         <v>212146</v>
       </c>
-      <c r="E10" s="140">
+      <c r="E10" s="129">
         <v>279837</v>
       </c>
-      <c r="F10" s="55"/>
-[...6 lines deleted...]
-      <c r="M10" s="51"/>
+      <c r="F10" s="137">
+        <v>315189</v>
+      </c>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="74"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
       <c r="N10" s="17"/>
       <c r="O10" s="18"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="51">
+      <c r="B11" s="47">
         <v>4544271</v>
       </c>
-      <c r="C11" s="51">
+      <c r="C11" s="47">
         <v>10549449</v>
       </c>
-      <c r="D11" s="51">
+      <c r="D11" s="47">
         <v>16183843</v>
       </c>
-      <c r="E11" s="140">
+      <c r="E11" s="129">
         <v>21001772</v>
       </c>
-      <c r="F11" s="55"/>
-[...6 lines deleted...]
-      <c r="M11" s="51"/>
+      <c r="F11" s="137">
+        <v>27336993</v>
+      </c>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="74"/>
+      <c r="J11" s="47"/>
+      <c r="K11" s="47"/>
+      <c r="L11" s="47"/>
+      <c r="M11" s="47"/>
       <c r="N11" s="17"/>
       <c r="O11" s="18"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="51">
+      <c r="B12" s="47">
         <v>205047</v>
       </c>
-      <c r="C12" s="51">
+      <c r="C12" s="47">
         <v>380841</v>
       </c>
-      <c r="D12" s="51">
+      <c r="D12" s="47">
         <v>549656</v>
       </c>
-      <c r="E12" s="140">
+      <c r="E12" s="129">
         <v>679094</v>
       </c>
-      <c r="F12" s="55"/>
-[...6 lines deleted...]
-      <c r="M12" s="51"/>
+      <c r="F12" s="137">
+        <v>851251</v>
+      </c>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="74"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
       <c r="N12" s="17"/>
       <c r="O12" s="18"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B13" s="51">
+      <c r="B13" s="47">
         <v>230699</v>
       </c>
-      <c r="C13" s="51">
+      <c r="C13" s="47">
         <v>594241</v>
       </c>
-      <c r="D13" s="51">
+      <c r="D13" s="47">
         <v>940420</v>
       </c>
-      <c r="E13" s="140">
+      <c r="E13" s="129">
         <v>1261536</v>
       </c>
-      <c r="F13" s="55"/>
-[...6 lines deleted...]
-      <c r="M13" s="51"/>
+      <c r="F13" s="137">
+        <v>1370258</v>
+      </c>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="74"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="47"/>
       <c r="N13" s="17"/>
       <c r="O13" s="18"/>
       <c r="P13" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="51">
+      <c r="B14" s="47">
         <v>155995</v>
       </c>
-      <c r="C14" s="51">
+      <c r="C14" s="47">
         <v>330118</v>
       </c>
-      <c r="D14" s="51">
+      <c r="D14" s="47">
         <v>476841</v>
       </c>
-      <c r="E14" s="140">
+      <c r="E14" s="129">
         <v>664245</v>
       </c>
-      <c r="F14" s="55"/>
-[...6 lines deleted...]
-      <c r="M14" s="51"/>
+      <c r="F14" s="137">
+        <v>956717</v>
+      </c>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
       <c r="N14" s="17"/>
       <c r="O14" s="18"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="51">
+      <c r="B15" s="47">
         <v>19403</v>
       </c>
-      <c r="C15" s="51">
+      <c r="C15" s="47">
         <v>43369</v>
       </c>
-      <c r="D15" s="51">
+      <c r="D15" s="47">
         <v>67108</v>
       </c>
-      <c r="E15" s="140">
+      <c r="E15" s="129">
         <v>90543</v>
       </c>
-      <c r="F15" s="55"/>
-[...6 lines deleted...]
-      <c r="M15" s="51"/>
+      <c r="F15" s="137">
+        <v>113521</v>
+      </c>
+      <c r="G15" s="47"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="74"/>
+      <c r="J15" s="47"/>
+      <c r="K15" s="47"/>
+      <c r="L15" s="47"/>
+      <c r="M15" s="47"/>
       <c r="N15" s="17"/>
       <c r="O15" s="18"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="51">
+      <c r="B16" s="47">
         <v>55123</v>
       </c>
-      <c r="C16" s="51">
+      <c r="C16" s="47">
         <v>172527</v>
       </c>
-      <c r="D16" s="51">
+      <c r="D16" s="47">
         <v>305138</v>
       </c>
-      <c r="E16" s="140">
+      <c r="E16" s="129">
         <v>422450</v>
       </c>
-      <c r="F16" s="55"/>
-[...6 lines deleted...]
-      <c r="M16" s="51"/>
+      <c r="F16" s="137">
+        <v>481272</v>
+      </c>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="74"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
       <c r="N16" s="17"/>
       <c r="O16" s="18"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B17" s="51">
+      <c r="B17" s="47">
         <v>239602</v>
       </c>
-      <c r="C17" s="51">
+      <c r="C17" s="47">
         <v>707410</v>
       </c>
-      <c r="D17" s="51">
+      <c r="D17" s="47">
         <v>1173755</v>
       </c>
-      <c r="E17" s="140">
+      <c r="E17" s="129">
         <v>1639466</v>
       </c>
-      <c r="F17" s="55"/>
-[...6 lines deleted...]
-      <c r="M17" s="51"/>
+      <c r="F17" s="137">
+        <v>1965423</v>
+      </c>
+      <c r="G17" s="47"/>
+      <c r="H17" s="47"/>
+      <c r="I17" s="74"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="47"/>
       <c r="N17" s="17"/>
       <c r="O17" s="18"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B18" s="51">
+      <c r="B18" s="47">
         <v>126477</v>
       </c>
-      <c r="C18" s="51">
+      <c r="C18" s="47">
         <v>304957</v>
       </c>
-      <c r="D18" s="51">
+      <c r="D18" s="47">
         <v>481905</v>
       </c>
-      <c r="E18" s="140">
+      <c r="E18" s="129">
         <v>659847</v>
       </c>
-      <c r="F18" s="55"/>
-[...6 lines deleted...]
-      <c r="M18" s="51"/>
+      <c r="F18" s="137">
+        <v>867811</v>
+      </c>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="74"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
       <c r="N18" s="17"/>
       <c r="O18" s="18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B19" s="51">
+      <c r="B19" s="47">
         <v>652159</v>
       </c>
-      <c r="C19" s="51">
+      <c r="C19" s="47">
         <v>1578688</v>
       </c>
-      <c r="D19" s="51">
+      <c r="D19" s="47">
         <v>2474085</v>
       </c>
-      <c r="E19" s="140">
+      <c r="E19" s="129">
         <v>3342203</v>
       </c>
-      <c r="F19" s="55"/>
-[...6 lines deleted...]
-      <c r="M19" s="51"/>
+      <c r="F19" s="137">
+        <v>4139255</v>
+      </c>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="74"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
       <c r="N19" s="17"/>
       <c r="O19" s="18"/>
     </row>
     <row r="20" spans="1:16" ht="38.25" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="B20" s="51">
+      <c r="B20" s="47">
         <v>96508761</v>
       </c>
-      <c r="C20" s="51">
+      <c r="C20" s="47">
         <v>176228958</v>
       </c>
-      <c r="D20" s="51">
+      <c r="D20" s="47">
         <v>275923967</v>
       </c>
-      <c r="E20" s="140">
+      <c r="E20" s="129">
         <v>387486771</v>
       </c>
-      <c r="F20" s="55"/>
-[...6 lines deleted...]
-      <c r="M20" s="51"/>
+      <c r="F20" s="137">
+        <v>483490538</v>
+      </c>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="74"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
       <c r="N20" s="16"/>
       <c r="O20" s="21"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="51">
+      <c r="B21" s="47">
         <v>71274</v>
       </c>
-      <c r="C21" s="51">
+      <c r="C21" s="47">
         <v>259270</v>
       </c>
-      <c r="D21" s="51">
+      <c r="D21" s="47">
         <v>403449</v>
       </c>
-      <c r="E21" s="140">
+      <c r="E21" s="129">
         <v>532968</v>
       </c>
-      <c r="F21" s="55"/>
-[...6 lines deleted...]
-      <c r="M21" s="51"/>
+      <c r="F21" s="137">
+        <v>600062</v>
+      </c>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="74"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="47"/>
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
       <c r="N21" s="17"/>
       <c r="O21" s="22"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="51">
+      <c r="B22" s="47">
         <v>9356</v>
       </c>
-      <c r="C22" s="51">
+      <c r="C22" s="47">
         <v>232956</v>
       </c>
-      <c r="D22" s="51">
+      <c r="D22" s="47">
         <v>458595</v>
       </c>
-      <c r="E22" s="140">
+      <c r="E22" s="129">
         <v>1230830</v>
       </c>
-      <c r="F22" s="55"/>
-[...6 lines deleted...]
-      <c r="M22" s="51"/>
+      <c r="F22" s="137">
+        <v>2169060</v>
+      </c>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="74"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
       <c r="N22" s="17"/>
       <c r="O22" s="22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B23" s="51">
+      <c r="B23" s="47">
         <v>94550922</v>
       </c>
-      <c r="C23" s="51">
+      <c r="C23" s="47">
         <v>171457316</v>
       </c>
-      <c r="D23" s="51">
+      <c r="D23" s="47">
         <v>268628513</v>
       </c>
-      <c r="E23" s="140">
+      <c r="E23" s="129">
         <v>377387251</v>
       </c>
-      <c r="F23" s="55"/>
-[...6 lines deleted...]
-      <c r="M23" s="51"/>
+      <c r="F23" s="137">
+        <v>470917823</v>
+      </c>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="74"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="47"/>
+      <c r="M23" s="47"/>
       <c r="N23" s="17"/>
       <c r="O23" s="22"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B24" s="52"/>
-[...2 lines deleted...]
-      <c r="E24" s="137"/>
+      <c r="B24" s="48"/>
+      <c r="C24" s="48"/>
+      <c r="D24" s="117"/>
+      <c r="E24" s="126"/>
       <c r="F24" s="20"/>
-      <c r="G24" s="60"/>
-[...5 lines deleted...]
-      <c r="M24" s="97"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="62"/>
+      <c r="I24" s="68"/>
+      <c r="J24" s="76"/>
+      <c r="K24" s="81"/>
+      <c r="L24" s="86"/>
+      <c r="M24" s="91"/>
       <c r="N24" s="19"/>
       <c r="O24" s="22"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B25" s="51">
+      <c r="B25" s="47">
         <v>9375</v>
       </c>
-      <c r="C25" s="51">
+      <c r="C25" s="47">
         <v>38201</v>
       </c>
-      <c r="D25" s="51">
+      <c r="D25" s="47">
         <v>67028</v>
       </c>
-      <c r="E25" s="140">
+      <c r="E25" s="129">
         <v>95854</v>
       </c>
-      <c r="F25" s="55"/>
-[...6 lines deleted...]
-      <c r="M25" s="51"/>
+      <c r="F25" s="137">
+        <v>95854</v>
+      </c>
+      <c r="G25" s="47"/>
+      <c r="H25" s="47"/>
+      <c r="I25" s="74"/>
+      <c r="J25" s="47"/>
+      <c r="K25" s="47"/>
+      <c r="L25" s="47"/>
+      <c r="M25" s="47"/>
       <c r="N25" s="17"/>
       <c r="O25" s="22"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B26" s="51">
+      <c r="B26" s="47">
         <v>1838668</v>
       </c>
-      <c r="C26" s="51">
+      <c r="C26" s="47">
         <v>3991207</v>
       </c>
-      <c r="D26" s="51">
+      <c r="D26" s="47">
         <v>5880135</v>
       </c>
-      <c r="E26" s="140">
+      <c r="E26" s="129">
         <v>7532777</v>
       </c>
-      <c r="F26" s="55"/>
-[...6 lines deleted...]
-      <c r="M26" s="51"/>
+      <c r="F26" s="137">
+        <v>8965417</v>
+      </c>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="74"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
       <c r="N26" s="17"/>
       <c r="O26" s="22"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B27" s="56" t="s">
+      <c r="B27" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C27" s="51">
+      <c r="C27" s="47">
         <v>20751</v>
       </c>
-      <c r="D27" s="51">
+      <c r="D27" s="47">
         <v>41501</v>
       </c>
-      <c r="E27" s="140">
+      <c r="E27" s="129">
         <v>62252</v>
       </c>
-      <c r="F27" s="55"/>
-[...6 lines deleted...]
-      <c r="M27" s="51"/>
+      <c r="F27" s="137">
+        <v>62252</v>
+      </c>
+      <c r="G27" s="47"/>
+      <c r="H27" s="47"/>
+      <c r="I27" s="74"/>
+      <c r="J27" s="47"/>
+      <c r="K27" s="47"/>
+      <c r="L27" s="47"/>
+      <c r="M27" s="47"/>
       <c r="N27" s="17"/>
       <c r="O27" s="22"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="103" t="s">
+      <c r="B28" s="97" t="s">
         <v>74</v>
       </c>
-      <c r="C28" s="116" t="s">
+      <c r="C28" s="110" t="s">
         <v>74</v>
       </c>
-      <c r="D28" s="126" t="s">
+      <c r="D28" s="120" t="s">
         <v>74</v>
       </c>
-      <c r="E28" s="143" t="s">
+      <c r="E28" s="132" t="s">
         <v>74</v>
       </c>
-      <c r="F28" s="48"/>
-[...6 lines deleted...]
-      <c r="M28" s="100"/>
+      <c r="F28" s="138" t="s">
+        <v>74</v>
+      </c>
+      <c r="G28" s="55"/>
+      <c r="H28" s="63"/>
+      <c r="I28" s="71"/>
+      <c r="J28" s="79"/>
+      <c r="K28" s="84"/>
+      <c r="L28" s="89"/>
+      <c r="M28" s="94"/>
       <c r="N28" s="17"/>
       <c r="O28" s="22"/>
     </row>
     <row r="29" spans="1:16" s="4" customFormat="1">
       <c r="A29" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B29" s="56" t="s">
+      <c r="B29" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C29" s="117" t="s">
+      <c r="C29" s="111" t="s">
         <v>74</v>
       </c>
-      <c r="D29" s="127" t="s">
+      <c r="D29" s="121" t="s">
         <v>74</v>
       </c>
-      <c r="E29" s="144" t="s">
+      <c r="E29" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="F29" s="56"/>
-[...6 lines deleted...]
-      <c r="M29" s="51"/>
+      <c r="F29" s="133" t="s">
+        <v>74</v>
+      </c>
+      <c r="G29" s="51"/>
+      <c r="H29" s="51"/>
+      <c r="I29" s="74"/>
+      <c r="J29" s="47"/>
+      <c r="K29" s="47"/>
+      <c r="L29" s="47"/>
+      <c r="M29" s="47"/>
       <c r="N29" s="17"/>
       <c r="O29" s="22"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B30" s="51">
+      <c r="B30" s="47">
         <v>29165</v>
       </c>
-      <c r="C30" s="51">
+      <c r="C30" s="47">
         <v>43063</v>
       </c>
-      <c r="D30" s="51">
+      <c r="D30" s="47">
         <v>72357</v>
       </c>
-      <c r="E30" s="140">
+      <c r="E30" s="129">
         <v>86255</v>
       </c>
-      <c r="F30" s="55"/>
-[...6 lines deleted...]
-      <c r="M30" s="51"/>
+      <c r="F30" s="137">
+        <v>120420</v>
+      </c>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="74"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
       <c r="N30" s="17"/>
       <c r="O30" s="22"/>
     </row>
     <row r="31" spans="1:16" s="4" customFormat="1">
       <c r="A31" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="56" t="s">
+      <c r="B31" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C31" s="51">
+      <c r="C31" s="47">
         <v>184861</v>
       </c>
-      <c r="D31" s="51">
+      <c r="D31" s="47">
         <v>369722</v>
       </c>
-      <c r="E31" s="140">
+      <c r="E31" s="129">
         <v>554583</v>
       </c>
-      <c r="F31" s="55"/>
-[...6 lines deleted...]
-      <c r="M31" s="51"/>
+      <c r="F31" s="137">
+        <v>554583</v>
+      </c>
+      <c r="G31" s="47"/>
+      <c r="H31" s="47"/>
+      <c r="I31" s="74"/>
+      <c r="J31" s="47"/>
+      <c r="K31" s="47"/>
+      <c r="L31" s="47"/>
+      <c r="M31" s="47"/>
       <c r="N31" s="17"/>
       <c r="O31" s="22"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B32" s="56" t="s">
+      <c r="B32" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C32" s="51">
+      <c r="C32" s="47">
         <v>1333</v>
       </c>
-      <c r="D32" s="51">
+      <c r="D32" s="47">
         <v>2667</v>
       </c>
-      <c r="E32" s="140">
+      <c r="E32" s="129">
         <v>4000</v>
       </c>
-      <c r="F32" s="55"/>
-[...6 lines deleted...]
-      <c r="M32" s="51"/>
+      <c r="F32" s="137">
+        <v>5067</v>
+      </c>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="74"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
       <c r="N32" s="23"/>
       <c r="O32" s="24"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B33" s="56" t="s">
+      <c r="B33" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C33" s="117" t="s">
+      <c r="C33" s="111" t="s">
         <v>74</v>
       </c>
-      <c r="D33" s="127" t="s">
+      <c r="D33" s="121" t="s">
         <v>74</v>
       </c>
-      <c r="E33" s="144" t="s">
+      <c r="E33" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="F33" s="55"/>
-[...6 lines deleted...]
-      <c r="M33" s="51"/>
+      <c r="F33" s="138" t="s">
+        <v>74</v>
+      </c>
+      <c r="G33" s="47"/>
+      <c r="H33" s="47"/>
+      <c r="I33" s="74"/>
+      <c r="J33" s="47"/>
+      <c r="K33" s="47"/>
+      <c r="L33" s="47"/>
+      <c r="M33" s="47"/>
       <c r="N33" s="23"/>
       <c r="O33" s="24"/>
       <c r="P33" s="7"/>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="B34" s="51">
+      <c r="B34" s="47">
         <v>24413891</v>
       </c>
-      <c r="C34" s="51">
+      <c r="C34" s="47">
         <v>45745850</v>
       </c>
-      <c r="D34" s="51">
+      <c r="D34" s="47">
         <v>70718188</v>
       </c>
-      <c r="E34" s="140">
+      <c r="E34" s="129">
         <v>88568404</v>
       </c>
-      <c r="F34" s="55"/>
-[...6 lines deleted...]
-      <c r="M34" s="51"/>
+      <c r="F34" s="137">
+        <v>108106209</v>
+      </c>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="74"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
       <c r="N34" s="17"/>
       <c r="O34" s="24"/>
       <c r="P34" s="7"/>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B35" s="51">
+      <c r="B35" s="47">
         <v>23453903</v>
       </c>
-      <c r="C35" s="51">
+      <c r="C35" s="47">
         <v>43871880</v>
       </c>
-      <c r="D35" s="51">
+      <c r="D35" s="47">
         <v>68244068</v>
       </c>
-      <c r="E35" s="140">
+      <c r="E35" s="129">
         <v>85711719</v>
       </c>
-      <c r="F35" s="55"/>
-[...6 lines deleted...]
-      <c r="M35" s="51"/>
+      <c r="F35" s="137">
+        <v>104857403</v>
+      </c>
+      <c r="G35" s="47"/>
+      <c r="H35" s="47"/>
+      <c r="I35" s="74"/>
+      <c r="J35" s="47"/>
+      <c r="K35" s="47"/>
+      <c r="L35" s="47"/>
+      <c r="M35" s="47"/>
       <c r="N35" s="19"/>
       <c r="O35" s="24"/>
       <c r="P35" s="7"/>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B36" s="52"/>
-[...2 lines deleted...]
-      <c r="E36" s="137"/>
+      <c r="B36" s="48"/>
+      <c r="C36" s="48"/>
+      <c r="D36" s="117"/>
+      <c r="E36" s="126"/>
       <c r="F36" s="20"/>
-      <c r="G36" s="60"/>
-[...5 lines deleted...]
-      <c r="M36" s="97"/>
+      <c r="G36" s="54"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="68"/>
+      <c r="J36" s="76"/>
+      <c r="K36" s="81"/>
+      <c r="L36" s="86"/>
+      <c r="M36" s="91"/>
       <c r="N36" s="17"/>
       <c r="O36" s="24"/>
       <c r="P36" s="7"/>
     </row>
     <row r="37" spans="1:17" s="4" customFormat="1">
       <c r="A37" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B37" s="51">
+      <c r="B37" s="47">
         <v>959988</v>
       </c>
-      <c r="C37" s="51">
+      <c r="C37" s="47">
         <v>1873970</v>
       </c>
-      <c r="D37" s="51">
+      <c r="D37" s="47">
         <v>2474120</v>
       </c>
-      <c r="E37" s="140">
+      <c r="E37" s="129">
         <v>2856685</v>
       </c>
-      <c r="F37" s="55"/>
-[...6 lines deleted...]
-      <c r="M37" s="51"/>
+      <c r="F37" s="137">
+        <v>3248806</v>
+      </c>
+      <c r="G37" s="47"/>
+      <c r="H37" s="47"/>
+      <c r="I37" s="74"/>
+      <c r="J37" s="47"/>
+      <c r="K37" s="47"/>
+      <c r="L37" s="47"/>
+      <c r="M37" s="47"/>
       <c r="N37" s="17"/>
       <c r="O37" s="24"/>
       <c r="P37" s="5"/>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="56" t="s">
+      <c r="B38" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C38" s="117" t="s">
+      <c r="C38" s="111" t="s">
         <v>74</v>
       </c>
-      <c r="D38" s="127" t="s">
+      <c r="D38" s="121" t="s">
         <v>74</v>
       </c>
-      <c r="E38" s="144" t="s">
+      <c r="E38" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="F38" s="56"/>
-[...6 lines deleted...]
-      <c r="M38" s="80"/>
+      <c r="F38" s="133" t="s">
+        <v>74</v>
+      </c>
+      <c r="G38" s="51"/>
+      <c r="H38" s="51"/>
+      <c r="I38" s="74"/>
+      <c r="J38" s="74"/>
+      <c r="K38" s="74"/>
+      <c r="L38" s="74"/>
+      <c r="M38" s="74"/>
       <c r="N38" s="23"/>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B39" s="109">
+      <c r="B39" s="103">
         <v>71091674</v>
       </c>
-      <c r="C39" s="51">
+      <c r="C39" s="47">
         <v>126755882</v>
       </c>
-      <c r="D39" s="51">
+      <c r="D39" s="47">
         <v>198662640</v>
       </c>
-      <c r="E39" s="140">
+      <c r="E39" s="129">
         <v>289417448</v>
       </c>
-      <c r="F39" s="53"/>
-[...6 lines deleted...]
-      <c r="M39" s="101"/>
+      <c r="F39" s="137">
+        <v>363672570</v>
+      </c>
+      <c r="G39" s="53"/>
+      <c r="H39" s="60"/>
+      <c r="I39" s="72"/>
+      <c r="J39" s="80"/>
+      <c r="K39" s="85"/>
+      <c r="L39" s="90"/>
+      <c r="M39" s="95"/>
       <c r="N39" s="17"/>
     </row>
     <row r="40" spans="1:17" s="4" customFormat="1">
       <c r="A40" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B40" s="108" t="s">
+      <c r="B40" s="102" t="s">
         <v>74</v>
       </c>
-      <c r="C40" s="116" t="s">
+      <c r="C40" s="110" t="s">
         <v>74</v>
       </c>
-      <c r="D40" s="126" t="s">
+      <c r="D40" s="120" t="s">
         <v>74</v>
       </c>
-      <c r="E40" s="140">
+      <c r="E40" s="129">
         <v>542443</v>
       </c>
-      <c r="F40" s="53"/>
-[...6 lines deleted...]
-      <c r="M40" s="101"/>
+      <c r="F40" s="137">
+        <v>1433678</v>
+      </c>
+      <c r="G40" s="53"/>
+      <c r="H40" s="60"/>
+      <c r="I40" s="72"/>
+      <c r="J40" s="80"/>
+      <c r="K40" s="85"/>
+      <c r="L40" s="90"/>
+      <c r="M40" s="95"/>
       <c r="N40" s="17"/>
       <c r="O40" s="8"/>
     </row>
     <row r="41" spans="1:17" s="4" customFormat="1">
       <c r="A41" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B41" s="109">
+      <c r="B41" s="103">
         <v>70418430</v>
       </c>
-      <c r="C41" s="51">
+      <c r="C41" s="47">
         <v>125218263</v>
       </c>
-      <c r="D41" s="51">
+      <c r="D41" s="47">
         <v>196277283</v>
       </c>
-      <c r="E41" s="140">
+      <c r="E41" s="129">
         <v>285730942</v>
       </c>
-      <c r="F41" s="53"/>
-[...6 lines deleted...]
-      <c r="M41" s="101"/>
+      <c r="F41" s="137">
+        <v>358490937</v>
+      </c>
+      <c r="G41" s="53"/>
+      <c r="H41" s="60"/>
+      <c r="I41" s="72"/>
+      <c r="J41" s="80"/>
+      <c r="K41" s="85"/>
+      <c r="L41" s="90"/>
+      <c r="M41" s="95"/>
       <c r="N41" s="19"/>
       <c r="O41" s="8"/>
     </row>
     <row r="42" spans="1:17" s="4" customFormat="1">
       <c r="A42" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B42" s="107"/>
-[...4 lines deleted...]
-      <c r="G42" s="59"/>
+      <c r="B42" s="101"/>
+      <c r="C42" s="112"/>
+      <c r="D42" s="116"/>
+      <c r="E42" s="125"/>
+      <c r="F42" s="20"/>
+      <c r="G42" s="53"/>
       <c r="H42" s="46"/>
       <c r="I42" s="45"/>
       <c r="J42" s="45"/>
       <c r="K42" s="45"/>
       <c r="L42" s="45"/>
       <c r="M42" s="45"/>
       <c r="N42" s="17"/>
       <c r="O42" s="8"/>
       <c r="Q42" s="4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="18">
         <v>673244</v>
       </c>
-      <c r="C43" s="51">
+      <c r="C43" s="47">
         <v>1537619</v>
       </c>
-      <c r="D43" s="51">
+      <c r="D43" s="47">
         <v>2385357</v>
       </c>
-      <c r="E43" s="140">
+      <c r="E43" s="129">
         <v>3144063</v>
       </c>
-      <c r="F43" s="47"/>
-[...6 lines deleted...]
-      <c r="M43" s="98"/>
+      <c r="F43" s="137">
+        <v>3747955</v>
+      </c>
+      <c r="G43" s="57"/>
+      <c r="H43" s="65"/>
+      <c r="I43" s="69"/>
+      <c r="J43" s="77"/>
+      <c r="K43" s="82"/>
+      <c r="L43" s="87"/>
+      <c r="M43" s="92"/>
       <c r="N43" s="26"/>
     </row>
     <row r="44" spans="1:17" ht="22.5">
       <c r="A44" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="B44" s="109">
+      <c r="B44" s="103">
         <v>71091674</v>
       </c>
-      <c r="C44" s="51">
+      <c r="C44" s="47">
         <v>126755882</v>
       </c>
-      <c r="D44" s="51">
+      <c r="D44" s="47">
         <v>198662640</v>
       </c>
-      <c r="E44" s="140">
+      <c r="E44" s="129">
         <v>289417448</v>
       </c>
-      <c r="F44" s="53"/>
-[...6 lines deleted...]
-      <c r="M44" s="101"/>
+      <c r="F44" s="50">
+        <v>363672570</v>
+      </c>
+      <c r="G44" s="53"/>
+      <c r="H44" s="60"/>
+      <c r="I44" s="72"/>
+      <c r="J44" s="80"/>
+      <c r="K44" s="85"/>
+      <c r="L44" s="90"/>
+      <c r="M44" s="95"/>
       <c r="N44" s="17"/>
     </row>
     <row r="45" spans="1:17" s="4" customFormat="1">
       <c r="A45" s="17" t="s">
         <v>81</v>
       </c>
-      <c r="B45" s="111" t="s">
+      <c r="B45" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="C45" s="116" t="s">
+      <c r="C45" s="110" t="s">
         <v>74</v>
       </c>
-      <c r="D45" s="126" t="s">
+      <c r="D45" s="120" t="s">
         <v>74</v>
       </c>
-      <c r="E45" s="140">
+      <c r="E45" s="129">
         <v>542443</v>
       </c>
-      <c r="F45" s="53"/>
-[...6 lines deleted...]
-      <c r="M45" s="101"/>
+      <c r="F45" s="50">
+        <v>1433678</v>
+      </c>
+      <c r="G45" s="53"/>
+      <c r="H45" s="60"/>
+      <c r="I45" s="72"/>
+      <c r="J45" s="80"/>
+      <c r="K45" s="85"/>
+      <c r="L45" s="90"/>
+      <c r="M45" s="95"/>
       <c r="N45" s="27"/>
       <c r="O45" s="8"/>
     </row>
     <row r="46" spans="1:17" s="4" customFormat="1">
       <c r="A46" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="B46" s="109">
+      <c r="B46" s="103">
         <v>70418430</v>
       </c>
-      <c r="C46" s="51">
+      <c r="C46" s="47">
         <v>125218263</v>
       </c>
-      <c r="D46" s="51">
+      <c r="D46" s="47">
         <v>196277283</v>
       </c>
-      <c r="E46" s="140">
+      <c r="E46" s="129">
         <v>285730942</v>
       </c>
-      <c r="F46" s="53"/>
-[...6 lines deleted...]
-      <c r="M46" s="101"/>
+      <c r="F46" s="50">
+        <v>358490937</v>
+      </c>
+      <c r="G46" s="53"/>
+      <c r="H46" s="60"/>
+      <c r="I46" s="72"/>
+      <c r="J46" s="80"/>
+      <c r="K46" s="85"/>
+      <c r="L46" s="90"/>
+      <c r="M46" s="95"/>
       <c r="N46" s="28"/>
       <c r="O46" s="8"/>
       <c r="P46" s="4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:17" s="4" customFormat="1">
       <c r="A47" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="B47" s="110"/>
-[...10 lines deleted...]
-      <c r="M47" s="101"/>
+      <c r="B47" s="104"/>
+      <c r="C47" s="112"/>
+      <c r="D47" s="116"/>
+      <c r="E47" s="125"/>
+      <c r="F47" s="20"/>
+      <c r="G47" s="53"/>
+      <c r="H47" s="60"/>
+      <c r="I47" s="72"/>
+      <c r="J47" s="80"/>
+      <c r="K47" s="85"/>
+      <c r="L47" s="90"/>
+      <c r="M47" s="95"/>
       <c r="N47" s="27"/>
       <c r="O47" s="8"/>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="18">
         <v>673244</v>
       </c>
-      <c r="C48" s="51">
+      <c r="C48" s="47">
         <v>1537619</v>
       </c>
-      <c r="D48" s="51">
+      <c r="D48" s="47">
         <v>2385357</v>
       </c>
-      <c r="E48" s="140">
+      <c r="E48" s="129">
         <v>3144063</v>
       </c>
-      <c r="F48" s="47"/>
-[...6 lines deleted...]
-      <c r="M48" s="98"/>
+      <c r="F48" s="50">
+        <v>3747955</v>
+      </c>
+      <c r="G48" s="57"/>
+      <c r="H48" s="65"/>
+      <c r="I48" s="69"/>
+      <c r="J48" s="77"/>
+      <c r="K48" s="82"/>
+      <c r="L48" s="87"/>
+      <c r="M48" s="92"/>
       <c r="N48" s="23"/>
     </row>
     <row r="49" spans="1:16" ht="22.5">
       <c r="A49" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="B49" s="51">
+      <c r="B49" s="47">
         <v>510582</v>
       </c>
-      <c r="C49" s="51">
+      <c r="C49" s="47">
         <v>1891980</v>
       </c>
-      <c r="D49" s="51">
+      <c r="D49" s="47">
         <v>3277014</v>
       </c>
-      <c r="E49" s="140">
+      <c r="E49" s="129">
         <v>4685078</v>
       </c>
-      <c r="F49" s="55"/>
-[...6 lines deleted...]
-      <c r="M49" s="51"/>
+      <c r="F49" s="50">
+        <v>5495750</v>
+      </c>
+      <c r="G49" s="47"/>
+      <c r="H49" s="47"/>
+      <c r="I49" s="74"/>
+      <c r="J49" s="47"/>
+      <c r="K49" s="47"/>
+      <c r="L49" s="47"/>
+      <c r="M49" s="47"/>
       <c r="N49" s="17"/>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B50" s="112">
+      <c r="B50" s="106">
         <v>71274</v>
       </c>
-      <c r="C50" s="51">
+      <c r="C50" s="47">
         <v>259270</v>
       </c>
-      <c r="D50" s="51">
+      <c r="D50" s="47">
         <v>403449</v>
       </c>
-      <c r="E50" s="140">
+      <c r="E50" s="129">
         <v>532968</v>
       </c>
-      <c r="F50" s="55"/>
-[...6 lines deleted...]
-      <c r="M50" s="51"/>
+      <c r="F50" s="50">
+        <v>600062</v>
+      </c>
+      <c r="G50" s="47"/>
+      <c r="H50" s="47"/>
+      <c r="I50" s="74"/>
+      <c r="J50" s="47"/>
+      <c r="K50" s="47"/>
+      <c r="L50" s="47"/>
+      <c r="M50" s="47"/>
       <c r="N50" s="17"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B51" s="51">
+      <c r="B51" s="47">
         <v>8324</v>
       </c>
-      <c r="C51" s="51">
+      <c r="C51" s="47">
         <v>179122</v>
       </c>
-      <c r="D51" s="51">
+      <c r="D51" s="47">
         <v>347815</v>
       </c>
-      <c r="E51" s="140">
+      <c r="E51" s="129">
         <v>524806</v>
       </c>
-      <c r="F51" s="55"/>
-[...6 lines deleted...]
-      <c r="M51" s="51"/>
+      <c r="F51" s="50">
+        <v>560306</v>
+      </c>
+      <c r="G51" s="47"/>
+      <c r="H51" s="47"/>
+      <c r="I51" s="74"/>
+      <c r="J51" s="47"/>
+      <c r="K51" s="47"/>
+      <c r="L51" s="47"/>
+      <c r="M51" s="47"/>
       <c r="N51" s="17"/>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B52" s="51">
+      <c r="B52" s="47">
         <v>195949</v>
       </c>
-      <c r="C52" s="51">
+      <c r="C52" s="47">
         <v>672355</v>
       </c>
-      <c r="D52" s="51">
+      <c r="D52" s="47">
         <v>1244436</v>
       </c>
-      <c r="E52" s="140">
+      <c r="E52" s="129">
         <v>1825964</v>
       </c>
-      <c r="F52" s="55"/>
-[...6 lines deleted...]
-      <c r="M52" s="51"/>
+      <c r="F52" s="50">
+        <v>2313501</v>
+      </c>
+      <c r="G52" s="47"/>
+      <c r="H52" s="47"/>
+      <c r="I52" s="74"/>
+      <c r="J52" s="47"/>
+      <c r="K52" s="47"/>
+      <c r="L52" s="47"/>
+      <c r="M52" s="47"/>
       <c r="N52" s="19"/>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B53" s="52"/>
-[...2 lines deleted...]
-      <c r="E53" s="137"/>
+      <c r="B53" s="48"/>
+      <c r="C53" s="48"/>
+      <c r="D53" s="117"/>
+      <c r="E53" s="126"/>
       <c r="F53" s="20"/>
-      <c r="G53" s="60"/>
-[...5 lines deleted...]
-      <c r="M53" s="97"/>
+      <c r="G53" s="54"/>
+      <c r="H53" s="62"/>
+      <c r="I53" s="68"/>
+      <c r="J53" s="76"/>
+      <c r="K53" s="81"/>
+      <c r="L53" s="86"/>
+      <c r="M53" s="91"/>
       <c r="N53" s="17"/>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B54" s="51">
+      <c r="B54" s="47">
         <v>9375</v>
       </c>
-      <c r="C54" s="51">
+      <c r="C54" s="47">
         <v>38201</v>
       </c>
-      <c r="D54" s="51">
+      <c r="D54" s="47">
         <v>67028</v>
       </c>
-      <c r="E54" s="140">
+      <c r="E54" s="129">
         <v>95854</v>
       </c>
-      <c r="F54" s="55"/>
-[...6 lines deleted...]
-      <c r="M54" s="51"/>
+      <c r="F54" s="50">
+        <v>95854</v>
+      </c>
+      <c r="G54" s="47"/>
+      <c r="H54" s="47"/>
+      <c r="I54" s="74"/>
+      <c r="J54" s="47"/>
+      <c r="K54" s="47"/>
+      <c r="L54" s="47"/>
+      <c r="M54" s="47"/>
       <c r="N54" s="17"/>
     </row>
     <row r="55" spans="1:16" s="4" customFormat="1">
       <c r="A55" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B55" s="51">
+      <c r="B55" s="47">
         <v>205436</v>
       </c>
-      <c r="C55" s="51">
+      <c r="C55" s="47">
         <v>510908</v>
       </c>
-      <c r="D55" s="51">
+      <c r="D55" s="47">
         <v>770262</v>
       </c>
-      <c r="E55" s="140">
+      <c r="E55" s="129">
         <v>1049559</v>
       </c>
-      <c r="F55" s="55"/>
-[...6 lines deleted...]
-      <c r="M55" s="51"/>
+      <c r="F55" s="50">
+        <v>1269034</v>
+      </c>
+      <c r="G55" s="47"/>
+      <c r="H55" s="47"/>
+      <c r="I55" s="74"/>
+      <c r="J55" s="47"/>
+      <c r="K55" s="47"/>
+      <c r="L55" s="47"/>
+      <c r="M55" s="47"/>
       <c r="N55" s="17"/>
       <c r="O55" s="8"/>
     </row>
     <row r="56" spans="1:16" s="4" customFormat="1">
       <c r="A56" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B56" s="56" t="s">
+      <c r="B56" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C56" s="51">
+      <c r="C56" s="47">
         <v>20751</v>
       </c>
-      <c r="D56" s="51">
+      <c r="D56" s="47">
         <v>41501</v>
       </c>
-      <c r="E56" s="140">
+      <c r="E56" s="129">
         <v>62252</v>
       </c>
-      <c r="F56" s="55"/>
-[...6 lines deleted...]
-      <c r="M56" s="51"/>
+      <c r="F56" s="50">
+        <v>62252</v>
+      </c>
+      <c r="G56" s="47"/>
+      <c r="H56" s="47"/>
+      <c r="I56" s="74"/>
+      <c r="J56" s="47"/>
+      <c r="K56" s="47"/>
+      <c r="L56" s="47"/>
+      <c r="M56" s="47"/>
       <c r="N56" s="17"/>
       <c r="O56" s="8"/>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B57" s="56" t="s">
+      <c r="B57" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C57" s="117" t="s">
+      <c r="C57" s="111" t="s">
         <v>74</v>
       </c>
-      <c r="D57" s="127" t="s">
+      <c r="D57" s="121" t="s">
         <v>74</v>
       </c>
-      <c r="E57" s="144" t="s">
+      <c r="E57" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="F57" s="56"/>
-[...6 lines deleted...]
-      <c r="M57" s="51"/>
+      <c r="F57" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="G57" s="51"/>
+      <c r="H57" s="51"/>
+      <c r="I57" s="74"/>
+      <c r="J57" s="47"/>
+      <c r="K57" s="47"/>
+      <c r="L57" s="47"/>
+      <c r="M57" s="47"/>
       <c r="N57" s="17"/>
     </row>
     <row r="58" spans="1:16" s="4" customFormat="1">
       <c r="A58" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B58" s="51">
+      <c r="B58" s="47">
         <v>20223</v>
       </c>
-      <c r="C58" s="51">
+      <c r="C58" s="47">
         <v>25179</v>
       </c>
-      <c r="D58" s="51">
+      <c r="D58" s="47">
         <v>30135</v>
       </c>
-      <c r="E58" s="140">
+      <c r="E58" s="129">
         <v>35091</v>
       </c>
-      <c r="F58" s="55"/>
-[...6 lines deleted...]
-      <c r="M58" s="51"/>
+      <c r="F58" s="50">
+        <v>35091</v>
+      </c>
+      <c r="G58" s="47"/>
+      <c r="H58" s="47"/>
+      <c r="I58" s="74"/>
+      <c r="J58" s="47"/>
+      <c r="K58" s="47"/>
+      <c r="L58" s="47"/>
+      <c r="M58" s="47"/>
       <c r="N58" s="17"/>
       <c r="O58" s="8"/>
     </row>
     <row r="59" spans="1:16" ht="14.25" customHeight="1">
       <c r="A59" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="56" t="s">
+      <c r="B59" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C59" s="51">
+      <c r="C59" s="47">
         <v>184861</v>
       </c>
-      <c r="D59" s="51">
+      <c r="D59" s="47">
         <v>369722</v>
       </c>
-      <c r="E59" s="140">
+      <c r="E59" s="129">
         <v>554583</v>
       </c>
-      <c r="F59" s="55"/>
-[...6 lines deleted...]
-      <c r="M59" s="51"/>
+      <c r="F59" s="50">
+        <v>554583</v>
+      </c>
+      <c r="G59" s="47"/>
+      <c r="H59" s="47"/>
+      <c r="I59" s="74"/>
+      <c r="J59" s="47"/>
+      <c r="K59" s="47"/>
+      <c r="L59" s="47"/>
+      <c r="M59" s="47"/>
       <c r="N59" s="16"/>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B60" s="56" t="s">
+      <c r="B60" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C60" s="51">
+      <c r="C60" s="47">
         <v>1333</v>
       </c>
-      <c r="D60" s="51">
+      <c r="D60" s="47">
         <v>2667</v>
       </c>
-      <c r="E60" s="140">
+      <c r="E60" s="129">
         <v>4000</v>
       </c>
-      <c r="F60" s="55"/>
-[...6 lines deleted...]
-      <c r="M60" s="51"/>
+      <c r="F60" s="50">
+        <v>5067</v>
+      </c>
+      <c r="G60" s="47"/>
+      <c r="H60" s="47"/>
+      <c r="I60" s="74"/>
+      <c r="J60" s="47"/>
+      <c r="K60" s="47"/>
+      <c r="L60" s="47"/>
+      <c r="M60" s="47"/>
       <c r="N60" s="17"/>
       <c r="O60" s="18"/>
       <c r="P60" s="2"/>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B61" s="56" t="s">
+      <c r="B61" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C61" s="117" t="s">
+      <c r="C61" s="111" t="s">
         <v>74</v>
       </c>
-      <c r="D61" s="127" t="s">
+      <c r="D61" s="121" t="s">
         <v>74</v>
       </c>
-      <c r="E61" s="144" t="s">
+      <c r="E61" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="F61" s="55"/>
-[...6 lines deleted...]
-      <c r="M61" s="51"/>
+      <c r="F61" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="G61" s="47"/>
+      <c r="H61" s="47"/>
+      <c r="I61" s="74"/>
+      <c r="J61" s="47"/>
+      <c r="K61" s="47"/>
+      <c r="L61" s="47"/>
+      <c r="M61" s="47"/>
       <c r="N61" s="17"/>
       <c r="O61" s="18"/>
       <c r="P61" s="2"/>
     </row>
     <row r="62" spans="1:16" ht="33.75">
       <c r="A62" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="B62" s="51">
+      <c r="B62" s="47">
         <v>492614</v>
       </c>
-      <c r="C62" s="51">
+      <c r="C62" s="47">
         <v>1835246</v>
       </c>
-      <c r="D62" s="51">
+      <c r="D62" s="47">
         <v>3266125</v>
       </c>
-      <c r="E62" s="140">
+      <c r="E62" s="129">
         <v>4815841</v>
       </c>
-      <c r="F62" s="55"/>
-[...6 lines deleted...]
-      <c r="M62" s="51"/>
+      <c r="F62" s="50">
+        <v>6216009</v>
+      </c>
+      <c r="G62" s="47"/>
+      <c r="H62" s="47"/>
+      <c r="I62" s="74"/>
+      <c r="J62" s="47"/>
+      <c r="K62" s="47"/>
+      <c r="L62" s="47"/>
+      <c r="M62" s="47"/>
       <c r="N62" s="17"/>
       <c r="O62" s="18"/>
       <c r="P62" s="2"/>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B63" s="103" t="s">
+      <c r="B63" s="97" t="s">
         <v>74</v>
       </c>
-      <c r="C63" s="116" t="s">
+      <c r="C63" s="110" t="s">
         <v>74</v>
       </c>
-      <c r="D63" s="126" t="s">
+      <c r="D63" s="120" t="s">
         <v>74</v>
       </c>
-      <c r="E63" s="143" t="s">
+      <c r="E63" s="132" t="s">
         <v>74</v>
       </c>
-      <c r="F63" s="56"/>
-[...6 lines deleted...]
-      <c r="M63" s="58"/>
+      <c r="F63" s="132" t="s">
+        <v>74</v>
+      </c>
+      <c r="G63" s="52"/>
+      <c r="H63" s="52"/>
+      <c r="I63" s="74"/>
+      <c r="J63" s="52"/>
+      <c r="K63" s="52"/>
+      <c r="L63" s="52"/>
+      <c r="M63" s="52"/>
       <c r="N63" s="17"/>
       <c r="O63" s="18"/>
       <c r="P63" s="2"/>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B64" s="51">
+      <c r="B64" s="47">
         <v>1033</v>
       </c>
-      <c r="C64" s="51">
+      <c r="C64" s="47">
         <v>53834</v>
       </c>
-      <c r="D64" s="51">
+      <c r="D64" s="47">
         <v>110780</v>
       </c>
-      <c r="E64" s="140">
+      <c r="E64" s="129">
         <v>163582</v>
       </c>
-      <c r="F64" s="55"/>
-[...6 lines deleted...]
-      <c r="M64" s="51"/>
+      <c r="F64" s="50">
+        <v>175077</v>
+      </c>
+      <c r="G64" s="47"/>
+      <c r="H64" s="47"/>
+      <c r="I64" s="74"/>
+      <c r="J64" s="47"/>
+      <c r="K64" s="47"/>
+      <c r="L64" s="47"/>
+      <c r="M64" s="47"/>
       <c r="N64" s="19"/>
       <c r="O64" s="18"/>
       <c r="P64" s="2"/>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B65" s="51">
+      <c r="B65" s="47">
         <v>482640</v>
       </c>
-      <c r="C65" s="51">
+      <c r="C65" s="47">
         <v>1694818</v>
       </c>
-      <c r="D65" s="51">
+      <c r="D65" s="47">
         <v>2862726</v>
       </c>
-      <c r="E65" s="140">
+      <c r="E65" s="129">
         <v>4118626</v>
       </c>
-      <c r="F65" s="55"/>
-[...6 lines deleted...]
-      <c r="M65" s="51"/>
+      <c r="F65" s="50">
+        <v>5255982</v>
+      </c>
+      <c r="G65" s="47"/>
+      <c r="H65" s="47"/>
+      <c r="I65" s="74"/>
+      <c r="J65" s="47"/>
+      <c r="K65" s="47"/>
+      <c r="L65" s="47"/>
+      <c r="M65" s="47"/>
       <c r="N65" s="17"/>
       <c r="O65" s="18"/>
       <c r="P65" s="2"/>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B66" s="52"/>
-[...2 lines deleted...]
-      <c r="E66" s="137"/>
+      <c r="B66" s="48"/>
+      <c r="C66" s="48"/>
+      <c r="D66" s="117"/>
+      <c r="E66" s="126"/>
       <c r="F66" s="20"/>
-      <c r="G66" s="60"/>
-[...5 lines deleted...]
-      <c r="M66" s="97"/>
+      <c r="G66" s="54"/>
+      <c r="H66" s="62"/>
+      <c r="I66" s="68"/>
+      <c r="J66" s="76"/>
+      <c r="K66" s="81"/>
+      <c r="L66" s="86"/>
+      <c r="M66" s="91"/>
       <c r="N66" s="17"/>
       <c r="O66" s="18"/>
       <c r="P66" s="2"/>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B67" s="56" t="s">
+      <c r="B67" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C67" s="51">
+      <c r="C67" s="47">
         <v>68710</v>
       </c>
-      <c r="D67" s="51">
+      <c r="D67" s="47">
         <v>250396</v>
       </c>
-      <c r="E67" s="140">
+      <c r="E67" s="129">
         <v>482470</v>
       </c>
-      <c r="F67" s="55"/>
-[...6 lines deleted...]
-      <c r="M67" s="51"/>
+      <c r="F67" s="50">
+        <v>699621</v>
+      </c>
+      <c r="G67" s="47"/>
+      <c r="H67" s="47"/>
+      <c r="I67" s="74"/>
+      <c r="J67" s="47"/>
+      <c r="K67" s="47"/>
+      <c r="L67" s="47"/>
+      <c r="M67" s="47"/>
       <c r="N67" s="17"/>
       <c r="O67" s="18"/>
       <c r="P67" s="2"/>
     </row>
     <row r="68" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A68" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B68" s="103" t="s">
+      <c r="B68" s="97" t="s">
         <v>74</v>
       </c>
-      <c r="C68" s="116" t="s">
+      <c r="C68" s="110" t="s">
         <v>74</v>
       </c>
-      <c r="D68" s="126" t="s">
+      <c r="D68" s="120" t="s">
         <v>74</v>
       </c>
-      <c r="E68" s="143" t="s">
+      <c r="E68" s="132" t="s">
         <v>74</v>
       </c>
-      <c r="F68" s="48"/>
-[...6 lines deleted...]
-      <c r="M68" s="100"/>
+      <c r="F68" s="132" t="s">
+        <v>74</v>
+      </c>
+      <c r="G68" s="55"/>
+      <c r="H68" s="63"/>
+      <c r="I68" s="71"/>
+      <c r="J68" s="79"/>
+      <c r="K68" s="84"/>
+      <c r="L68" s="89"/>
+      <c r="M68" s="94"/>
       <c r="N68" s="16"/>
       <c r="O68" s="21"/>
       <c r="P68" s="3"/>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B69" s="51">
+      <c r="B69" s="47">
         <v>8942</v>
       </c>
-      <c r="C69" s="51">
+      <c r="C69" s="47">
         <v>17884</v>
       </c>
-      <c r="D69" s="51">
+      <c r="D69" s="47">
         <v>42222</v>
       </c>
-      <c r="E69" s="140">
+      <c r="E69" s="129">
         <v>51164</v>
       </c>
-      <c r="F69" s="55"/>
-[...6 lines deleted...]
-      <c r="M69" s="51"/>
+      <c r="F69" s="50">
+        <v>85329</v>
+      </c>
+      <c r="G69" s="47"/>
+      <c r="H69" s="47"/>
+      <c r="I69" s="74"/>
+      <c r="J69" s="47"/>
+      <c r="K69" s="47"/>
+      <c r="L69" s="47"/>
+      <c r="M69" s="47"/>
       <c r="N69" s="17"/>
       <c r="O69" s="18"/>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B70" s="51">
+      <c r="B70" s="47">
         <v>197863378</v>
       </c>
-      <c r="C70" s="51">
+      <c r="C70" s="47">
         <v>392137352</v>
       </c>
-      <c r="D70" s="51">
+      <c r="D70" s="47">
         <v>602676158</v>
       </c>
-      <c r="E70" s="140">
+      <c r="E70" s="129">
         <v>808107315</v>
       </c>
-      <c r="F70" s="55"/>
-[...6 lines deleted...]
-      <c r="M70" s="51"/>
+      <c r="F70" s="50">
+        <v>1023261975</v>
+      </c>
+      <c r="G70" s="47"/>
+      <c r="H70" s="47"/>
+      <c r="I70" s="74"/>
+      <c r="J70" s="47"/>
+      <c r="K70" s="47"/>
+      <c r="L70" s="47"/>
+      <c r="M70" s="47"/>
       <c r="N70" s="17"/>
       <c r="O70" s="18"/>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B71" s="51">
+      <c r="B71" s="47">
         <v>108631078</v>
       </c>
-      <c r="C71" s="51">
+      <c r="C71" s="47">
         <v>223127094</v>
       </c>
-      <c r="D71" s="51">
+      <c r="D71" s="47">
         <v>350083014</v>
       </c>
-      <c r="E71" s="140">
+      <c r="E71" s="129">
         <v>474327953</v>
       </c>
-      <c r="F71" s="55"/>
-[...6 lines deleted...]
-      <c r="M71" s="51"/>
+      <c r="F71" s="50">
+        <v>600387373</v>
+      </c>
+      <c r="G71" s="47"/>
+      <c r="H71" s="47"/>
+      <c r="I71" s="74"/>
+      <c r="J71" s="47"/>
+      <c r="K71" s="47"/>
+      <c r="L71" s="47"/>
+      <c r="M71" s="47"/>
       <c r="N71" s="17"/>
       <c r="O71" s="18"/>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B72" s="51">
+      <c r="B72" s="47">
         <v>61965563</v>
       </c>
-      <c r="C72" s="51">
+      <c r="C72" s="47">
         <v>108104832</v>
       </c>
-      <c r="D72" s="51">
+      <c r="D72" s="47">
         <v>158884930</v>
       </c>
-      <c r="E72" s="140">
+      <c r="E72" s="129">
         <v>208827429</v>
       </c>
-      <c r="F72" s="55"/>
-[...6 lines deleted...]
-      <c r="M72" s="51"/>
+      <c r="F72" s="50">
+        <v>263542486</v>
+      </c>
+      <c r="G72" s="47"/>
+      <c r="H72" s="47"/>
+      <c r="I72" s="74"/>
+      <c r="J72" s="47"/>
+      <c r="K72" s="47"/>
+      <c r="L72" s="47"/>
+      <c r="M72" s="47"/>
       <c r="N72" s="19"/>
       <c r="O72" s="18"/>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B73" s="51">
+      <c r="B73" s="47">
         <v>21942577</v>
       </c>
-      <c r="C73" s="51">
+      <c r="C73" s="47">
         <v>48451464</v>
       </c>
-      <c r="D73" s="51">
+      <c r="D73" s="47">
         <v>74237833</v>
       </c>
-      <c r="E73" s="140">
+      <c r="E73" s="129">
         <v>98252669</v>
       </c>
-      <c r="F73" s="55"/>
-[...6 lines deleted...]
-      <c r="M73" s="51"/>
+      <c r="F73" s="50">
+        <v>124588255</v>
+      </c>
+      <c r="G73" s="47"/>
+      <c r="H73" s="47"/>
+      <c r="I73" s="74"/>
+      <c r="J73" s="47"/>
+      <c r="K73" s="47"/>
+      <c r="L73" s="47"/>
+      <c r="M73" s="47"/>
       <c r="N73" s="17"/>
       <c r="O73" s="18"/>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B74" s="52"/>
-[...2 lines deleted...]
-      <c r="E74" s="137"/>
+      <c r="B74" s="48"/>
+      <c r="C74" s="48"/>
+      <c r="D74" s="117"/>
+      <c r="E74" s="126"/>
       <c r="F74" s="20"/>
-      <c r="G74" s="60"/>
-[...5 lines deleted...]
-      <c r="M74" s="97"/>
+      <c r="G74" s="54"/>
+      <c r="H74" s="62"/>
+      <c r="I74" s="68"/>
+      <c r="J74" s="76"/>
+      <c r="K74" s="81"/>
+      <c r="L74" s="86"/>
+      <c r="M74" s="91"/>
       <c r="N74" s="17"/>
       <c r="O74" s="18"/>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B75" s="51">
+      <c r="B75" s="47">
         <v>8363</v>
       </c>
-      <c r="C75" s="51">
+      <c r="C75" s="47">
         <v>28063</v>
       </c>
-      <c r="D75" s="51">
+      <c r="D75" s="47">
         <v>47763</v>
       </c>
-      <c r="E75" s="140">
+      <c r="E75" s="129">
         <v>67463</v>
       </c>
-      <c r="F75" s="55"/>
-[...6 lines deleted...]
-      <c r="M75" s="51"/>
+      <c r="F75" s="50">
+        <v>73180</v>
+      </c>
+      <c r="G75" s="47"/>
+      <c r="H75" s="47"/>
+      <c r="I75" s="74"/>
+      <c r="J75" s="47"/>
+      <c r="K75" s="47"/>
+      <c r="L75" s="47"/>
+      <c r="M75" s="47"/>
       <c r="N75" s="17"/>
       <c r="O75" s="18"/>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B76" s="51">
+      <c r="B76" s="47">
         <v>2660720</v>
       </c>
-      <c r="C76" s="51">
+      <c r="C76" s="47">
         <v>6473955</v>
       </c>
-      <c r="D76" s="51">
+      <c r="D76" s="47">
         <v>10180785</v>
       </c>
-      <c r="E76" s="140">
+      <c r="E76" s="129">
         <v>13310454</v>
       </c>
-      <c r="F76" s="55"/>
-[...6 lines deleted...]
-      <c r="M76" s="51"/>
+      <c r="F76" s="50">
+        <v>18195704</v>
+      </c>
+      <c r="G76" s="47"/>
+      <c r="H76" s="47"/>
+      <c r="I76" s="74"/>
+      <c r="J76" s="47"/>
+      <c r="K76" s="47"/>
+      <c r="L76" s="47"/>
+      <c r="M76" s="47"/>
       <c r="N76" s="17"/>
       <c r="O76" s="18"/>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B77" s="51">
+      <c r="B77" s="47">
         <v>79676</v>
       </c>
-      <c r="C77" s="51">
+      <c r="C77" s="47">
         <v>122583</v>
       </c>
-      <c r="D77" s="51">
+      <c r="D77" s="47">
         <v>165490</v>
       </c>
-      <c r="E77" s="140">
+      <c r="E77" s="129">
         <v>208396</v>
       </c>
-      <c r="F77" s="55"/>
-[...6 lines deleted...]
-      <c r="M77" s="51"/>
+      <c r="F77" s="50">
+        <v>280179</v>
+      </c>
+      <c r="G77" s="47"/>
+      <c r="H77" s="47"/>
+      <c r="I77" s="74"/>
+      <c r="J77" s="47"/>
+      <c r="K77" s="47"/>
+      <c r="L77" s="47"/>
+      <c r="M77" s="47"/>
       <c r="N77" s="17"/>
       <c r="O77" s="18"/>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B78" s="51">
+      <c r="B78" s="47">
         <v>97435</v>
       </c>
-      <c r="C78" s="51">
+      <c r="C78" s="47">
         <v>371967</v>
       </c>
-      <c r="D78" s="51">
+      <c r="D78" s="47">
         <v>646499</v>
       </c>
-      <c r="E78" s="140">
+      <c r="E78" s="129">
         <v>921031</v>
       </c>
-      <c r="F78" s="55"/>
-[...6 lines deleted...]
-      <c r="M78" s="51"/>
+      <c r="F78" s="50">
+        <v>1006970</v>
+      </c>
+      <c r="G78" s="47"/>
+      <c r="H78" s="47"/>
+      <c r="I78" s="74"/>
+      <c r="J78" s="47"/>
+      <c r="K78" s="47"/>
+      <c r="L78" s="47"/>
+      <c r="M78" s="47"/>
       <c r="N78" s="17"/>
       <c r="O78" s="18"/>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B79" s="51">
+      <c r="B79" s="47">
         <v>108242</v>
       </c>
-      <c r="C79" s="51">
+      <c r="C79" s="47">
         <v>232686</v>
       </c>
-      <c r="D79" s="51">
+      <c r="D79" s="47">
         <v>330720</v>
       </c>
-      <c r="E79" s="140">
+      <c r="E79" s="129">
         <v>469558</v>
       </c>
-      <c r="F79" s="55"/>
-[...6 lines deleted...]
-      <c r="M79" s="51"/>
+      <c r="F79" s="50">
+        <v>715413</v>
+      </c>
+      <c r="G79" s="47"/>
+      <c r="H79" s="47"/>
+      <c r="I79" s="74"/>
+      <c r="J79" s="47"/>
+      <c r="K79" s="47"/>
+      <c r="L79" s="47"/>
+      <c r="M79" s="47"/>
       <c r="N79" s="17"/>
       <c r="O79" s="18"/>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B80" s="51">
+      <c r="B80" s="47">
         <v>695</v>
       </c>
-      <c r="C80" s="51">
+      <c r="C80" s="47">
         <v>1773</v>
       </c>
-      <c r="D80" s="51">
+      <c r="D80" s="47">
         <v>2850</v>
       </c>
-      <c r="E80" s="140">
+      <c r="E80" s="129">
         <v>3927</v>
       </c>
-      <c r="F80" s="55"/>
-[...6 lines deleted...]
-      <c r="M80" s="51"/>
+      <c r="F80" s="50">
+        <v>4289</v>
+      </c>
+      <c r="G80" s="47"/>
+      <c r="H80" s="47"/>
+      <c r="I80" s="74"/>
+      <c r="J80" s="47"/>
+      <c r="K80" s="47"/>
+      <c r="L80" s="47"/>
+      <c r="M80" s="47"/>
       <c r="N80" s="17"/>
       <c r="O80" s="18"/>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B81" s="51">
+      <c r="B81" s="47">
         <v>10356</v>
       </c>
-      <c r="C81" s="51">
+      <c r="C81" s="47">
         <v>96910</v>
       </c>
-      <c r="D81" s="51">
+      <c r="D81" s="47">
         <v>183463</v>
       </c>
-      <c r="E81" s="140">
+      <c r="E81" s="129">
         <v>270017</v>
       </c>
-      <c r="F81" s="55"/>
-[...6 lines deleted...]
-      <c r="M81" s="51"/>
+      <c r="F81" s="50">
+        <v>275777</v>
+      </c>
+      <c r="G81" s="47"/>
+      <c r="H81" s="47"/>
+      <c r="I81" s="74"/>
+      <c r="J81" s="47"/>
+      <c r="K81" s="47"/>
+      <c r="L81" s="47"/>
+      <c r="M81" s="47"/>
       <c r="N81" s="17"/>
       <c r="O81" s="18"/>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B82" s="51">
+      <c r="B82" s="47">
         <v>160204</v>
       </c>
-      <c r="C82" s="51">
+      <c r="C82" s="47">
         <v>367954</v>
       </c>
-      <c r="D82" s="51">
+      <c r="D82" s="47">
         <v>575703</v>
       </c>
-      <c r="E82" s="140">
+      <c r="E82" s="129">
         <v>783453</v>
       </c>
-      <c r="F82" s="55"/>
-[...6 lines deleted...]
-      <c r="M82" s="51"/>
+      <c r="F82" s="50">
+        <v>1028240</v>
+      </c>
+      <c r="G82" s="47"/>
+      <c r="H82" s="47"/>
+      <c r="I82" s="74"/>
+      <c r="J82" s="47"/>
+      <c r="K82" s="47"/>
+      <c r="L82" s="47"/>
+      <c r="M82" s="47"/>
       <c r="N82" s="17"/>
       <c r="O82" s="18"/>
     </row>
     <row r="83" spans="1:15" ht="10.5" customHeight="1">
       <c r="A83" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B83" s="51">
+      <c r="B83" s="47">
         <v>96118</v>
       </c>
-      <c r="C83" s="51">
+      <c r="C83" s="47">
         <v>246299</v>
       </c>
-      <c r="D83" s="51">
+      <c r="D83" s="47">
         <v>396481</v>
       </c>
-      <c r="E83" s="140">
+      <c r="E83" s="129">
         <v>546663</v>
       </c>
-      <c r="F83" s="55"/>
-[...6 lines deleted...]
-      <c r="M83" s="51"/>
+      <c r="F83" s="50">
+        <v>724182</v>
+      </c>
+      <c r="G83" s="47"/>
+      <c r="H83" s="47"/>
+      <c r="I83" s="74"/>
+      <c r="J83" s="47"/>
+      <c r="K83" s="47"/>
+      <c r="L83" s="47"/>
+      <c r="M83" s="47"/>
       <c r="N83" s="16"/>
       <c r="O83" s="21"/>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B84" s="51">
+      <c r="B84" s="47">
         <v>576693</v>
       </c>
-      <c r="C84" s="51">
+      <c r="C84" s="47">
         <v>1426556</v>
       </c>
-      <c r="D84" s="51">
+      <c r="D84" s="47">
         <v>2261946</v>
       </c>
-      <c r="E84" s="140">
+      <c r="E84" s="129">
         <v>3100278</v>
       </c>
-      <c r="F84" s="55"/>
-[...6 lines deleted...]
-      <c r="M84" s="51"/>
+      <c r="F84" s="50">
+        <v>3884808</v>
+      </c>
+      <c r="G84" s="47"/>
+      <c r="H84" s="47"/>
+      <c r="I84" s="74"/>
+      <c r="J84" s="47"/>
+      <c r="K84" s="47"/>
+      <c r="L84" s="47"/>
+      <c r="M84" s="47"/>
       <c r="N84" s="17"/>
       <c r="O84" s="18"/>
     </row>
     <row r="85" spans="1:15" ht="15" customHeight="1">
       <c r="A85" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B85" s="51">
+      <c r="B85" s="47">
         <v>14086281</v>
       </c>
-      <c r="C85" s="51">
+      <c r="C85" s="47">
         <v>27806847</v>
       </c>
-      <c r="D85" s="51">
+      <c r="D85" s="47">
         <v>42422318</v>
       </c>
-      <c r="E85" s="140">
+      <c r="E85" s="129">
         <v>59561870</v>
       </c>
-      <c r="F85" s="55"/>
-[...6 lines deleted...]
-      <c r="M85" s="51"/>
+      <c r="F85" s="50">
+        <v>73789970</v>
+      </c>
+      <c r="G85" s="47"/>
+      <c r="H85" s="47"/>
+      <c r="I85" s="74"/>
+      <c r="J85" s="47"/>
+      <c r="K85" s="47"/>
+      <c r="L85" s="47"/>
+      <c r="M85" s="47"/>
       <c r="N85" s="17"/>
       <c r="O85" s="18"/>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B86" s="51">
+      <c r="B86" s="47">
         <v>11408350</v>
       </c>
-      <c r="C86" s="51">
+      <c r="C86" s="47">
         <v>21950588</v>
       </c>
-      <c r="D86" s="51">
+      <c r="D86" s="47">
         <v>33463009</v>
       </c>
-      <c r="E86" s="140">
+      <c r="E86" s="129">
         <v>46656587</v>
       </c>
-      <c r="F86" s="55"/>
-[...6 lines deleted...]
-      <c r="M86" s="51"/>
+      <c r="F86" s="50">
+        <v>57580853</v>
+      </c>
+      <c r="G86" s="47"/>
+      <c r="H86" s="47"/>
+      <c r="I86" s="74"/>
+      <c r="J86" s="47"/>
+      <c r="K86" s="47"/>
+      <c r="L86" s="47"/>
+      <c r="M86" s="47"/>
       <c r="N86" s="17"/>
       <c r="O86" s="18"/>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B87" s="51">
+      <c r="B87" s="47">
         <v>15597</v>
       </c>
-      <c r="C87" s="51">
+      <c r="C87" s="47">
         <v>31194</v>
       </c>
-      <c r="D87" s="51">
+      <c r="D87" s="47">
         <v>46791</v>
       </c>
-      <c r="E87" s="140">
+      <c r="E87" s="129">
         <v>62388</v>
       </c>
-      <c r="F87" s="55"/>
-[...6 lines deleted...]
-      <c r="M87" s="51"/>
+      <c r="F87" s="50">
+        <v>77985</v>
+      </c>
+      <c r="G87" s="47"/>
+      <c r="H87" s="47"/>
+      <c r="I87" s="74"/>
+      <c r="J87" s="47"/>
+      <c r="K87" s="47"/>
+      <c r="L87" s="47"/>
+      <c r="M87" s="47"/>
       <c r="N87" s="19"/>
       <c r="O87" s="18"/>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B88" s="51">
+      <c r="B88" s="47">
         <v>192190</v>
       </c>
-      <c r="C88" s="51">
+      <c r="C88" s="47">
         <v>454822</v>
       </c>
-      <c r="D88" s="51">
+      <c r="D88" s="47">
         <v>638464</v>
       </c>
-      <c r="E88" s="140">
+      <c r="E88" s="129">
         <v>923310</v>
       </c>
-      <c r="F88" s="55"/>
-[...6 lines deleted...]
-      <c r="M88" s="51"/>
+      <c r="F88" s="50">
+        <v>1195493</v>
+      </c>
+      <c r="G88" s="47"/>
+      <c r="H88" s="47"/>
+      <c r="I88" s="74"/>
+      <c r="J88" s="47"/>
+      <c r="K88" s="47"/>
+      <c r="L88" s="47"/>
+      <c r="M88" s="47"/>
       <c r="N88" s="17"/>
       <c r="O88" s="18"/>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B89" s="52"/>
-[...2 lines deleted...]
-      <c r="E89" s="137"/>
+      <c r="B89" s="48"/>
+      <c r="C89" s="48"/>
+      <c r="D89" s="117"/>
+      <c r="E89" s="126"/>
       <c r="F89" s="20"/>
-      <c r="G89" s="60"/>
-[...5 lines deleted...]
-      <c r="M89" s="97"/>
+      <c r="G89" s="54"/>
+      <c r="H89" s="62"/>
+      <c r="I89" s="68"/>
+      <c r="J89" s="76"/>
+      <c r="K89" s="81"/>
+      <c r="L89" s="86"/>
+      <c r="M89" s="91"/>
       <c r="N89" s="17"/>
       <c r="O89" s="18"/>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B90" s="51">
+      <c r="B90" s="47">
         <v>4057</v>
       </c>
-      <c r="C90" s="51">
+      <c r="C90" s="47">
         <v>11986</v>
       </c>
-      <c r="D90" s="51">
+      <c r="D90" s="47">
         <v>19916</v>
       </c>
-      <c r="E90" s="140">
+      <c r="E90" s="129">
         <v>27845</v>
       </c>
-      <c r="F90" s="55"/>
-[...6 lines deleted...]
-      <c r="M90" s="51"/>
+      <c r="F90" s="50">
+        <v>31633</v>
+      </c>
+      <c r="G90" s="47"/>
+      <c r="H90" s="47"/>
+      <c r="I90" s="74"/>
+      <c r="J90" s="47"/>
+      <c r="K90" s="47"/>
+      <c r="L90" s="47"/>
+      <c r="M90" s="47"/>
       <c r="N90" s="17"/>
       <c r="O90" s="18"/>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B91" s="51">
+      <c r="B91" s="47">
         <v>9867</v>
       </c>
-      <c r="C91" s="51">
+      <c r="C91" s="47">
         <v>21090</v>
       </c>
-      <c r="D91" s="51">
+      <c r="D91" s="47">
         <v>32314</v>
       </c>
-      <c r="E91" s="140">
+      <c r="E91" s="129">
         <v>43537</v>
       </c>
-      <c r="F91" s="55"/>
-[...6 lines deleted...]
-      <c r="M91" s="51"/>
+      <c r="F91" s="50">
+        <v>53834</v>
+      </c>
+      <c r="G91" s="47"/>
+      <c r="H91" s="47"/>
+      <c r="I91" s="74"/>
+      <c r="J91" s="47"/>
+      <c r="K91" s="47"/>
+      <c r="L91" s="47"/>
+      <c r="M91" s="47"/>
       <c r="N91" s="17"/>
       <c r="O91" s="18"/>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B92" s="51">
+      <c r="B92" s="47">
         <v>79067</v>
       </c>
-      <c r="C92" s="51">
+      <c r="C92" s="47">
         <v>120525</v>
       </c>
-      <c r="D92" s="51">
+      <c r="D92" s="47">
         <v>161983</v>
       </c>
-      <c r="E92" s="140">
+      <c r="E92" s="129">
         <v>203442</v>
       </c>
-      <c r="F92" s="55"/>
-[...6 lines deleted...]
-      <c r="M92" s="51"/>
+      <c r="F92" s="50">
+        <v>274525</v>
+      </c>
+      <c r="G92" s="47"/>
+      <c r="H92" s="47"/>
+      <c r="I92" s="74"/>
+      <c r="J92" s="47"/>
+      <c r="K92" s="47"/>
+      <c r="L92" s="47"/>
+      <c r="M92" s="47"/>
       <c r="N92" s="17"/>
       <c r="O92" s="18"/>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B93" s="51">
+      <c r="B93" s="47">
         <v>97004</v>
       </c>
-      <c r="C93" s="51">
+      <c r="C93" s="47">
         <v>301037</v>
       </c>
-      <c r="D93" s="51">
+      <c r="D93" s="47">
         <v>505069</v>
       </c>
-      <c r="E93" s="140">
+      <c r="E93" s="129">
         <v>709102</v>
       </c>
-      <c r="F93" s="55"/>
-[...6 lines deleted...]
-      <c r="M93" s="51"/>
+      <c r="F93" s="50">
+        <v>794472</v>
+      </c>
+      <c r="G93" s="47"/>
+      <c r="H93" s="47"/>
+      <c r="I93" s="74"/>
+      <c r="J93" s="47"/>
+      <c r="K93" s="47"/>
+      <c r="L93" s="47"/>
+      <c r="M93" s="47"/>
       <c r="N93" s="17"/>
       <c r="O93" s="18"/>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B94" s="51">
+      <c r="B94" s="47">
         <v>59957</v>
       </c>
-      <c r="C94" s="51">
+      <c r="C94" s="47">
         <v>130597</v>
       </c>
-      <c r="D94" s="51">
+      <c r="D94" s="47">
         <v>186762</v>
       </c>
-      <c r="E94" s="140">
+      <c r="E94" s="129">
         <v>263192</v>
       </c>
-      <c r="F94" s="55"/>
-[...6 lines deleted...]
-      <c r="M94" s="51"/>
+      <c r="F94" s="50">
+        <v>472587</v>
+      </c>
+      <c r="G94" s="47"/>
+      <c r="H94" s="47"/>
+      <c r="I94" s="74"/>
+      <c r="J94" s="47"/>
+      <c r="K94" s="47"/>
+      <c r="L94" s="47"/>
+      <c r="M94" s="47"/>
       <c r="N94" s="17"/>
       <c r="O94" s="18"/>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B95" s="51">
+      <c r="B95" s="47">
         <v>212</v>
       </c>
-      <c r="C95" s="51">
+      <c r="C95" s="47">
         <v>424</v>
       </c>
-      <c r="D95" s="51">
+      <c r="D95" s="47">
         <v>636</v>
       </c>
-      <c r="E95" s="140">
+      <c r="E95" s="129">
         <v>848</v>
       </c>
-      <c r="F95" s="55"/>
-[...6 lines deleted...]
-      <c r="M95" s="51"/>
+      <c r="F95" s="50">
+        <v>1060</v>
+      </c>
+      <c r="G95" s="47"/>
+      <c r="H95" s="47"/>
+      <c r="I95" s="74"/>
+      <c r="J95" s="47"/>
+      <c r="K95" s="47"/>
+      <c r="L95" s="47"/>
+      <c r="M95" s="47"/>
       <c r="N95" s="17"/>
       <c r="O95" s="18"/>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B96" s="51">
+      <c r="B96" s="47">
         <v>9418</v>
       </c>
-      <c r="C96" s="51">
+      <c r="C96" s="47">
         <v>29668</v>
       </c>
-      <c r="D96" s="51">
+      <c r="D96" s="47">
         <v>49919</v>
       </c>
-      <c r="E96" s="140">
+      <c r="E96" s="129">
         <v>70169</v>
       </c>
-      <c r="F96" s="55"/>
-[...6 lines deleted...]
-      <c r="M96" s="51"/>
+      <c r="F96" s="50">
+        <v>74975</v>
+      </c>
+      <c r="G96" s="47"/>
+      <c r="H96" s="47"/>
+      <c r="I96" s="74"/>
+      <c r="J96" s="47"/>
+      <c r="K96" s="47"/>
+      <c r="L96" s="47"/>
+      <c r="M96" s="47"/>
       <c r="N96" s="17"/>
       <c r="O96" s="18"/>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B97" s="51">
+      <c r="B97" s="47">
         <v>120136</v>
       </c>
-      <c r="C97" s="51">
+      <c r="C97" s="47">
         <v>259775</v>
       </c>
-      <c r="D97" s="51">
+      <c r="D97" s="47">
         <v>399413</v>
       </c>
-      <c r="E97" s="140">
+      <c r="E97" s="129">
         <v>539051</v>
       </c>
-      <c r="F97" s="55"/>
-[...6 lines deleted...]
-      <c r="M97" s="51"/>
+      <c r="F97" s="50">
+        <v>751082</v>
+      </c>
+      <c r="G97" s="47"/>
+      <c r="H97" s="47"/>
+      <c r="I97" s="74"/>
+      <c r="J97" s="47"/>
+      <c r="K97" s="47"/>
+      <c r="L97" s="47"/>
+      <c r="M97" s="47"/>
       <c r="N97" s="17"/>
       <c r="O97" s="18"/>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B98" s="51">
+      <c r="B98" s="47">
         <v>94818</v>
       </c>
-      <c r="C98" s="51">
+      <c r="C98" s="47">
         <v>242955</v>
       </c>
-      <c r="D98" s="51">
+      <c r="D98" s="47">
         <v>391093</v>
       </c>
-      <c r="E98" s="140">
+      <c r="E98" s="129">
         <v>539231</v>
       </c>
-      <c r="F98" s="55"/>
-[...6 lines deleted...]
-      <c r="M98" s="51"/>
+      <c r="F98" s="50">
+        <v>715226</v>
+      </c>
+      <c r="G98" s="47"/>
+      <c r="H98" s="47"/>
+      <c r="I98" s="74"/>
+      <c r="J98" s="47"/>
+      <c r="K98" s="47"/>
+      <c r="L98" s="47"/>
+      <c r="M98" s="47"/>
       <c r="N98" s="16"/>
       <c r="O98" s="21"/>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B99" s="51">
+      <c r="B99" s="47">
         <v>525920</v>
       </c>
-      <c r="C99" s="51">
+      <c r="C99" s="47">
         <v>1280148</v>
       </c>
-      <c r="D99" s="51">
+      <c r="D99" s="47">
         <v>2019905</v>
       </c>
-      <c r="E99" s="140">
+      <c r="E99" s="129">
         <v>2762602</v>
       </c>
-      <c r="F99" s="55"/>
-[...6 lines deleted...]
-      <c r="M99" s="51"/>
+      <c r="F99" s="50">
+        <v>3509327</v>
+      </c>
+      <c r="G99" s="47"/>
+      <c r="H99" s="47"/>
+      <c r="I99" s="74"/>
+      <c r="J99" s="47"/>
+      <c r="K99" s="47"/>
+      <c r="L99" s="47"/>
+      <c r="M99" s="47"/>
       <c r="N99" s="17"/>
       <c r="O99" s="18"/>
       <c r="P99" s="2"/>
     </row>
     <row r="100" spans="1:16" s="4" customFormat="1">
       <c r="A100" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B100" s="51">
+      <c r="B100" s="47">
         <v>363378</v>
       </c>
-      <c r="C100" s="51">
+      <c r="C100" s="47">
         <v>546614</v>
       </c>
-      <c r="D100" s="51">
+      <c r="D100" s="47">
         <v>833055</v>
       </c>
-      <c r="E100" s="140">
+      <c r="E100" s="129">
         <v>1196572</v>
       </c>
-      <c r="F100" s="55"/>
-[...6 lines deleted...]
-      <c r="M100" s="51"/>
+      <c r="F100" s="50">
+        <v>1576677</v>
+      </c>
+      <c r="G100" s="47"/>
+      <c r="H100" s="47"/>
+      <c r="I100" s="74"/>
+      <c r="J100" s="47"/>
+      <c r="K100" s="47"/>
+      <c r="L100" s="47"/>
+      <c r="M100" s="47"/>
       <c r="N100" s="17"/>
       <c r="O100" s="18"/>
       <c r="P100" s="2"/>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B101" s="51">
+      <c r="B101" s="47">
         <v>359198</v>
       </c>
-      <c r="C101" s="51">
+      <c r="C101" s="47">
         <v>537201</v>
       </c>
-      <c r="D101" s="51">
+      <c r="D101" s="47">
         <v>818409</v>
       </c>
-      <c r="E101" s="140">
+      <c r="E101" s="129">
         <v>1176692</v>
       </c>
-      <c r="F101" s="55"/>
-[...6 lines deleted...]
-      <c r="M101" s="51"/>
+      <c r="F101" s="50">
+        <v>1553888</v>
+      </c>
+      <c r="G101" s="47"/>
+      <c r="H101" s="47"/>
+      <c r="I101" s="74"/>
+      <c r="J101" s="47"/>
+      <c r="K101" s="47"/>
+      <c r="L101" s="47"/>
+      <c r="M101" s="47"/>
       <c r="N101" s="19"/>
       <c r="O101" s="21"/>
       <c r="P101" s="1"/>
     </row>
     <row r="102" spans="1:16" s="4" customFormat="1">
       <c r="A102" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B102" s="51">
+      <c r="B102" s="47">
         <v>3400</v>
       </c>
-      <c r="C102" s="51">
+      <c r="C102" s="47">
         <v>7855</v>
       </c>
-      <c r="D102" s="51">
+      <c r="D102" s="47">
         <v>12309</v>
       </c>
-      <c r="E102" s="140">
+      <c r="E102" s="129">
         <v>16763</v>
       </c>
-      <c r="F102" s="55"/>
-[...6 lines deleted...]
-      <c r="M102" s="51"/>
+      <c r="F102" s="50">
+        <v>18893</v>
+      </c>
+      <c r="G102" s="47"/>
+      <c r="H102" s="47"/>
+      <c r="I102" s="74"/>
+      <c r="J102" s="47"/>
+      <c r="K102" s="47"/>
+      <c r="L102" s="47"/>
+      <c r="M102" s="47"/>
       <c r="N102" s="17"/>
       <c r="O102" s="18"/>
     </row>
     <row r="103" spans="1:16" s="4" customFormat="1">
       <c r="A103" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B103" s="52"/>
-[...2 lines deleted...]
-      <c r="E103" s="137"/>
+      <c r="B103" s="48"/>
+      <c r="C103" s="48"/>
+      <c r="D103" s="117"/>
+      <c r="E103" s="126"/>
       <c r="F103" s="20"/>
-      <c r="G103" s="60"/>
-[...5 lines deleted...]
-      <c r="M103" s="97"/>
+      <c r="G103" s="54"/>
+      <c r="H103" s="62"/>
+      <c r="I103" s="68"/>
+      <c r="J103" s="76"/>
+      <c r="K103" s="81"/>
+      <c r="L103" s="86"/>
+      <c r="M103" s="91"/>
       <c r="N103" s="17"/>
       <c r="O103" s="18"/>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B104" s="55">
+      <c r="B104" s="50">
         <v>779</v>
       </c>
-      <c r="C104" s="51">
+      <c r="C104" s="47">
         <v>1558</v>
       </c>
-      <c r="D104" s="51">
+      <c r="D104" s="47">
         <v>2337</v>
       </c>
-      <c r="E104" s="140">
+      <c r="E104" s="129">
         <v>3116</v>
       </c>
-      <c r="F104" s="55"/>
-[...6 lines deleted...]
-      <c r="M104" s="51"/>
+      <c r="F104" s="50">
+        <v>3895</v>
+      </c>
+      <c r="G104" s="47"/>
+      <c r="H104" s="47"/>
+      <c r="I104" s="74"/>
+      <c r="J104" s="47"/>
+      <c r="K104" s="47"/>
+      <c r="L104" s="47"/>
+      <c r="M104" s="47"/>
       <c r="N104" s="16"/>
     </row>
     <row r="105" spans="1:16" s="4" customFormat="1">
       <c r="A105" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="B105" s="51">
+      <c r="B105" s="47">
         <v>479975</v>
       </c>
-      <c r="C105" s="51">
+      <c r="C105" s="47">
         <v>1068281</v>
       </c>
-      <c r="D105" s="51">
+      <c r="D105" s="47">
         <v>1636673</v>
       </c>
-      <c r="E105" s="140">
+      <c r="E105" s="129">
         <v>2312358</v>
       </c>
-      <c r="F105" s="55"/>
-[...6 lines deleted...]
-      <c r="M105" s="51"/>
+      <c r="F105" s="50">
+        <v>2829481</v>
+      </c>
+      <c r="G105" s="47"/>
+      <c r="H105" s="47"/>
+      <c r="I105" s="74"/>
+      <c r="J105" s="47"/>
+      <c r="K105" s="47"/>
+      <c r="L105" s="47"/>
+      <c r="M105" s="47"/>
       <c r="N105" s="17"/>
       <c r="O105" s="18"/>
     </row>
     <row r="106" spans="1:16" s="4" customFormat="1">
       <c r="A106" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B106" s="51">
+      <c r="B106" s="47">
         <v>356578</v>
       </c>
-      <c r="C106" s="51">
+      <c r="C106" s="47">
         <v>854028</v>
       </c>
-      <c r="D106" s="51">
+      <c r="D106" s="47">
         <v>1293146</v>
       </c>
-      <c r="E106" s="140">
+      <c r="E106" s="129">
         <v>1822653</v>
       </c>
-      <c r="F106" s="55"/>
-[...6 lines deleted...]
-      <c r="M106" s="51"/>
+      <c r="F106" s="50">
+        <v>2269237</v>
+      </c>
+      <c r="G106" s="47"/>
+      <c r="H106" s="47"/>
+      <c r="I106" s="74"/>
+      <c r="J106" s="47"/>
+      <c r="K106" s="47"/>
+      <c r="L106" s="47"/>
+      <c r="M106" s="47"/>
       <c r="N106" s="17"/>
       <c r="O106" s="18"/>
     </row>
     <row r="107" spans="1:16" s="4" customFormat="1">
       <c r="A107" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B107" s="51">
+      <c r="B107" s="47">
         <v>2675</v>
       </c>
-      <c r="C107" s="51">
+      <c r="C107" s="47">
         <v>5350</v>
       </c>
-      <c r="D107" s="51">
+      <c r="D107" s="47">
         <v>8025</v>
       </c>
-      <c r="E107" s="140">
+      <c r="E107" s="129">
         <v>10700</v>
       </c>
-      <c r="F107" s="55"/>
-[...6 lines deleted...]
-      <c r="M107" s="51"/>
+      <c r="F107" s="50">
+        <v>13375</v>
+      </c>
+      <c r="G107" s="47"/>
+      <c r="H107" s="47"/>
+      <c r="I107" s="74"/>
+      <c r="J107" s="47"/>
+      <c r="K107" s="47"/>
+      <c r="L107" s="47"/>
+      <c r="M107" s="47"/>
       <c r="N107" s="19"/>
       <c r="O107" s="18"/>
     </row>
     <row r="108" spans="1:16" s="4" customFormat="1">
       <c r="A108" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B108" s="51">
+      <c r="B108" s="47">
         <v>61252</v>
       </c>
-      <c r="C108" s="51">
+      <c r="C108" s="47">
         <v>88719</v>
       </c>
-      <c r="D108" s="51">
+      <c r="D108" s="47">
         <v>153359</v>
       </c>
-      <c r="E108" s="140">
+      <c r="E108" s="129">
         <v>207541</v>
       </c>
-      <c r="F108" s="55"/>
-[...6 lines deleted...]
-      <c r="M108" s="51"/>
+      <c r="F108" s="50">
+        <v>231158</v>
+      </c>
+      <c r="G108" s="47"/>
+      <c r="H108" s="47"/>
+      <c r="I108" s="74"/>
+      <c r="J108" s="47"/>
+      <c r="K108" s="47"/>
+      <c r="L108" s="47"/>
+      <c r="M108" s="47"/>
       <c r="N108" s="17"/>
       <c r="O108" s="18"/>
     </row>
     <row r="109" spans="1:16" s="4" customFormat="1">
       <c r="A109" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B109" s="52"/>
-[...2 lines deleted...]
-      <c r="E109" s="138"/>
+      <c r="B109" s="48"/>
+      <c r="C109" s="48"/>
+      <c r="D109" s="118"/>
+      <c r="E109" s="127"/>
       <c r="F109" s="20"/>
-      <c r="G109" s="60"/>
-[...5 lines deleted...]
-      <c r="M109" s="97"/>
+      <c r="G109" s="54"/>
+      <c r="H109" s="64"/>
+      <c r="I109" s="68"/>
+      <c r="J109" s="76"/>
+      <c r="K109" s="81"/>
+      <c r="L109" s="86"/>
+      <c r="M109" s="91"/>
       <c r="N109" s="17"/>
       <c r="O109" s="18"/>
     </row>
     <row r="110" spans="1:16" s="4" customFormat="1">
       <c r="A110" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B110" s="55">
+      <c r="B110" s="50">
         <v>685</v>
       </c>
-      <c r="C110" s="51">
+      <c r="C110" s="47">
         <v>1370</v>
       </c>
-      <c r="D110" s="51">
+      <c r="D110" s="47">
         <v>2055</v>
       </c>
-      <c r="E110" s="140">
+      <c r="E110" s="129">
         <v>2740</v>
       </c>
-      <c r="F110" s="55"/>
-[...6 lines deleted...]
-      <c r="M110" s="51"/>
+      <c r="F110" s="50">
+        <v>3425</v>
+      </c>
+      <c r="G110" s="47"/>
+      <c r="H110" s="47"/>
+      <c r="I110" s="74"/>
+      <c r="J110" s="47"/>
+      <c r="K110" s="47"/>
+      <c r="L110" s="47"/>
+      <c r="M110" s="47"/>
       <c r="N110" s="17"/>
       <c r="O110" s="18"/>
     </row>
     <row r="111" spans="1:16" s="4" customFormat="1">
       <c r="A111" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B111" s="55">
+      <c r="B111" s="50">
         <v>53</v>
       </c>
-      <c r="C111" s="51">
+      <c r="C111" s="47">
         <v>106</v>
       </c>
-      <c r="D111" s="51">
+      <c r="D111" s="47">
         <v>159</v>
       </c>
-      <c r="E111" s="140">
+      <c r="E111" s="129">
         <v>212</v>
       </c>
-      <c r="F111" s="55"/>
-[...6 lines deleted...]
-      <c r="M111" s="51"/>
+      <c r="F111" s="50">
+        <v>265</v>
+      </c>
+      <c r="G111" s="47"/>
+      <c r="H111" s="47"/>
+      <c r="I111" s="74"/>
+      <c r="J111" s="47"/>
+      <c r="K111" s="47"/>
+      <c r="L111" s="47"/>
+      <c r="M111" s="47"/>
       <c r="N111" s="17"/>
       <c r="O111" s="18"/>
     </row>
     <row r="112" spans="1:16" s="4" customFormat="1">
       <c r="A112" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B112" s="102" t="s">
+      <c r="B112" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="C112" s="118" t="s">
+      <c r="C112" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D112" s="128" t="s">
+      <c r="D112" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E112" s="145" t="s">
+      <c r="E112" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F112" s="53"/>
-[...6 lines deleted...]
-      <c r="M112" s="101"/>
+      <c r="F112" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G112" s="53"/>
+      <c r="H112" s="60"/>
+      <c r="I112" s="72"/>
+      <c r="J112" s="80"/>
+      <c r="K112" s="85"/>
+      <c r="L112" s="90"/>
+      <c r="M112" s="95"/>
       <c r="N112" s="17"/>
       <c r="O112" s="18"/>
     </row>
     <row r="113" spans="1:15" s="4" customFormat="1">
       <c r="A113" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B113" s="55">
+      <c r="B113" s="50">
         <v>130</v>
       </c>
-      <c r="C113" s="51">
+      <c r="C113" s="47">
         <v>260</v>
       </c>
-      <c r="D113" s="51">
+      <c r="D113" s="47">
         <v>390</v>
       </c>
-      <c r="E113" s="140">
+      <c r="E113" s="129">
         <v>520</v>
       </c>
-      <c r="F113" s="55"/>
-[...6 lines deleted...]
-      <c r="M113" s="51"/>
+      <c r="F113" s="50">
+        <v>650</v>
+      </c>
+      <c r="G113" s="47"/>
+      <c r="H113" s="47"/>
+      <c r="I113" s="74"/>
+      <c r="J113" s="47"/>
+      <c r="K113" s="47"/>
+      <c r="L113" s="47"/>
+      <c r="M113" s="47"/>
       <c r="N113" s="17"/>
       <c r="O113" s="18"/>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B114" s="55">
+      <c r="B114" s="50">
         <v>33</v>
       </c>
-      <c r="C114" s="51">
+      <c r="C114" s="47">
         <v>66</v>
       </c>
-      <c r="D114" s="51">
+      <c r="D114" s="47">
         <v>99</v>
       </c>
-      <c r="E114" s="140">
+      <c r="E114" s="129">
         <v>132</v>
       </c>
-      <c r="F114" s="55"/>
-[...6 lines deleted...]
-      <c r="M114" s="51"/>
+      <c r="F114" s="50">
+        <v>165</v>
+      </c>
+      <c r="G114" s="47"/>
+      <c r="H114" s="47"/>
+      <c r="I114" s="74"/>
+      <c r="J114" s="47"/>
+      <c r="K114" s="47"/>
+      <c r="L114" s="47"/>
+      <c r="M114" s="47"/>
       <c r="N114" s="17"/>
       <c r="O114" s="18"/>
     </row>
     <row r="115" spans="1:15" s="4" customFormat="1">
       <c r="A115" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B115" s="55">
+      <c r="B115" s="50">
         <v>1203</v>
       </c>
-      <c r="C115" s="51">
+      <c r="C115" s="47">
         <v>2406</v>
       </c>
-      <c r="D115" s="51">
+      <c r="D115" s="47">
         <v>3609</v>
       </c>
-      <c r="E115" s="140">
+      <c r="E115" s="129">
         <v>4812</v>
       </c>
-      <c r="F115" s="55"/>
-[...6 lines deleted...]
-      <c r="M115" s="51"/>
+      <c r="F115" s="50">
+        <v>6015</v>
+      </c>
+      <c r="G115" s="47"/>
+      <c r="H115" s="47"/>
+      <c r="I115" s="74"/>
+      <c r="J115" s="47"/>
+      <c r="K115" s="47"/>
+      <c r="L115" s="47"/>
+      <c r="M115" s="47"/>
       <c r="N115" s="17"/>
       <c r="O115" s="18"/>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B116" s="55">
+      <c r="B116" s="50">
         <v>316</v>
       </c>
-      <c r="C116" s="51">
+      <c r="C116" s="47">
         <v>634</v>
       </c>
-      <c r="D116" s="51">
+      <c r="D116" s="47">
         <v>951</v>
       </c>
-      <c r="E116" s="140">
+      <c r="E116" s="129">
         <v>1268</v>
       </c>
-      <c r="F116" s="55"/>
-[...6 lines deleted...]
-      <c r="M116" s="51"/>
+      <c r="F116" s="50">
+        <v>1585</v>
+      </c>
+      <c r="G116" s="47"/>
+      <c r="H116" s="47"/>
+      <c r="I116" s="74"/>
+      <c r="J116" s="47"/>
+      <c r="K116" s="47"/>
+      <c r="L116" s="47"/>
+      <c r="M116" s="47"/>
       <c r="N116" s="32"/>
       <c r="O116" s="21"/>
     </row>
     <row r="117" spans="1:15" s="4" customFormat="1">
       <c r="A117" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B117" s="55">
+      <c r="B117" s="50">
         <v>1079</v>
       </c>
-      <c r="C117" s="51">
+      <c r="C117" s="47">
         <v>2158</v>
       </c>
-      <c r="D117" s="51">
+      <c r="D117" s="47">
         <v>3237</v>
       </c>
-      <c r="E117" s="140">
+      <c r="E117" s="129">
         <v>4316</v>
       </c>
-      <c r="F117" s="55"/>
-[...6 lines deleted...]
-      <c r="M117" s="51"/>
+      <c r="F117" s="50">
+        <v>5395</v>
+      </c>
+      <c r="G117" s="47"/>
+      <c r="H117" s="47"/>
+      <c r="I117" s="74"/>
+      <c r="J117" s="47"/>
+      <c r="K117" s="47"/>
+      <c r="L117" s="47"/>
+      <c r="M117" s="47"/>
       <c r="N117" s="19"/>
       <c r="O117" s="18"/>
     </row>
     <row r="118" spans="1:15" s="4" customFormat="1">
       <c r="A118" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="B118" s="51">
+      <c r="B118" s="47">
         <v>313434</v>
       </c>
-      <c r="C118" s="51">
+      <c r="C118" s="47">
         <v>727886</v>
       </c>
-      <c r="D118" s="51">
+      <c r="D118" s="47">
         <v>1089280</v>
       </c>
-      <c r="E118" s="140">
+      <c r="E118" s="129">
         <v>1563076</v>
       </c>
-      <c r="F118" s="55"/>
-[...6 lines deleted...]
-      <c r="M118" s="51"/>
+      <c r="F118" s="50">
+        <v>1968689</v>
+      </c>
+      <c r="G118" s="47"/>
+      <c r="H118" s="47"/>
+      <c r="I118" s="74"/>
+      <c r="J118" s="47"/>
+      <c r="K118" s="47"/>
+      <c r="L118" s="47"/>
+      <c r="M118" s="47"/>
       <c r="N118" s="19"/>
       <c r="O118" s="18"/>
     </row>
     <row r="119" spans="1:15" s="4" customFormat="1">
       <c r="A119" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B119" s="51">
+      <c r="B119" s="47">
         <v>247336</v>
       </c>
-      <c r="C119" s="51">
+      <c r="C119" s="47">
         <v>595257</v>
       </c>
-      <c r="D119" s="51">
+      <c r="D119" s="47">
         <v>888876</v>
       </c>
-      <c r="E119" s="140">
+      <c r="E119" s="129">
         <v>1267533</v>
       </c>
-      <c r="F119" s="55"/>
-[...6 lines deleted...]
-      <c r="M119" s="51"/>
+      <c r="F119" s="50">
+        <v>1625835</v>
+      </c>
+      <c r="G119" s="47"/>
+      <c r="H119" s="47"/>
+      <c r="I119" s="74"/>
+      <c r="J119" s="47"/>
+      <c r="K119" s="47"/>
+      <c r="L119" s="47"/>
+      <c r="M119" s="47"/>
       <c r="N119" s="19"/>
       <c r="O119" s="18"/>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B120" s="51">
+      <c r="B120" s="47">
         <v>1558</v>
       </c>
-      <c r="C120" s="51">
+      <c r="C120" s="47">
         <v>3116</v>
       </c>
-      <c r="D120" s="51">
+      <c r="D120" s="47">
         <v>4674</v>
       </c>
-      <c r="E120" s="140">
+      <c r="E120" s="129">
         <v>6232</v>
       </c>
-      <c r="F120" s="55"/>
-[...6 lines deleted...]
-      <c r="M120" s="51"/>
+      <c r="F120" s="50">
+        <v>7790</v>
+      </c>
+      <c r="G120" s="47"/>
+      <c r="H120" s="47"/>
+      <c r="I120" s="74"/>
+      <c r="J120" s="47"/>
+      <c r="K120" s="47"/>
+      <c r="L120" s="47"/>
+      <c r="M120" s="47"/>
       <c r="N120" s="19"/>
       <c r="O120" s="18"/>
     </row>
     <row r="121" spans="1:15" s="4" customFormat="1">
       <c r="A121" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B121" s="51">
+      <c r="B121" s="47">
         <v>7340</v>
       </c>
-      <c r="C121" s="51">
+      <c r="C121" s="47">
         <v>13869</v>
       </c>
-      <c r="D121" s="51">
+      <c r="D121" s="47">
         <v>20398</v>
       </c>
-      <c r="E121" s="140">
+      <c r="E121" s="129">
         <v>26927</v>
       </c>
-      <c r="F121" s="55"/>
-[...6 lines deleted...]
-      <c r="M121" s="51"/>
+      <c r="F121" s="50">
+        <v>30703</v>
+      </c>
+      <c r="G121" s="47"/>
+      <c r="H121" s="47"/>
+      <c r="I121" s="74"/>
+      <c r="J121" s="47"/>
+      <c r="K121" s="47"/>
+      <c r="L121" s="47"/>
+      <c r="M121" s="47"/>
       <c r="N121" s="19"/>
       <c r="O121" s="18"/>
     </row>
     <row r="122" spans="1:15" s="4" customFormat="1">
       <c r="A122" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B122" s="52"/>
-[...2 lines deleted...]
-      <c r="E122" s="137"/>
+      <c r="B122" s="48"/>
+      <c r="C122" s="48"/>
+      <c r="D122" s="117"/>
+      <c r="E122" s="126"/>
       <c r="F122" s="20"/>
-      <c r="G122" s="60"/>
-[...5 lines deleted...]
-      <c r="M122" s="97"/>
+      <c r="G122" s="54"/>
+      <c r="H122" s="62"/>
+      <c r="I122" s="68"/>
+      <c r="J122" s="76"/>
+      <c r="K122" s="81"/>
+      <c r="L122" s="86"/>
+      <c r="M122" s="91"/>
       <c r="N122" s="19"/>
       <c r="O122" s="18"/>
     </row>
     <row r="123" spans="1:15" s="4" customFormat="1">
       <c r="A123" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B123" s="55">
+      <c r="B123" s="50">
         <v>300</v>
       </c>
-      <c r="C123" s="51">
+      <c r="C123" s="47">
         <v>600</v>
       </c>
-      <c r="D123" s="51">
+      <c r="D123" s="47">
         <v>900</v>
       </c>
-      <c r="E123" s="140">
+      <c r="E123" s="129">
         <v>1200</v>
       </c>
-      <c r="F123" s="55"/>
-[...6 lines deleted...]
-      <c r="M123" s="51"/>
+      <c r="F123" s="50">
+        <v>1500</v>
+      </c>
+      <c r="G123" s="47"/>
+      <c r="H123" s="47"/>
+      <c r="I123" s="74"/>
+      <c r="J123" s="47"/>
+      <c r="K123" s="47"/>
+      <c r="L123" s="47"/>
+      <c r="M123" s="47"/>
       <c r="N123" s="19"/>
       <c r="O123" s="18"/>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="B124" s="106" t="s">
+      <c r="B124" s="100" t="s">
         <v>74</v>
       </c>
-      <c r="C124" s="119" t="s">
+      <c r="C124" s="113" t="s">
         <v>74</v>
       </c>
-      <c r="D124" s="129" t="s">
+      <c r="D124" s="123" t="s">
         <v>74</v>
       </c>
-      <c r="E124" s="146" t="s">
+      <c r="E124" s="135" t="s">
         <v>74</v>
       </c>
-      <c r="F124" s="49"/>
-[...6 lines deleted...]
-      <c r="M124" s="99"/>
+      <c r="F124" s="135" t="s">
+        <v>74</v>
+      </c>
+      <c r="G124" s="59"/>
+      <c r="H124" s="67"/>
+      <c r="I124" s="70"/>
+      <c r="J124" s="78"/>
+      <c r="K124" s="83"/>
+      <c r="L124" s="88"/>
+      <c r="M124" s="93"/>
       <c r="N124" s="19"/>
       <c r="O124" s="18"/>
     </row>
     <row r="125" spans="1:15" s="4" customFormat="1">
       <c r="A125" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B125" s="55">
+      <c r="B125" s="50">
         <v>306</v>
       </c>
-      <c r="C125" s="51">
+      <c r="C125" s="47">
         <v>612</v>
       </c>
-      <c r="D125" s="51">
+      <c r="D125" s="47">
         <v>918</v>
       </c>
-      <c r="E125" s="140">
+      <c r="E125" s="129">
         <v>1224</v>
       </c>
-      <c r="F125" s="55"/>
-[...6 lines deleted...]
-      <c r="M125" s="51"/>
+      <c r="F125" s="50">
+        <v>1530</v>
+      </c>
+      <c r="G125" s="47"/>
+      <c r="H125" s="47"/>
+      <c r="I125" s="74"/>
+      <c r="J125" s="47"/>
+      <c r="K125" s="47"/>
+      <c r="L125" s="47"/>
+      <c r="M125" s="47"/>
       <c r="N125" s="19"/>
       <c r="O125" s="18"/>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B126" s="55">
+      <c r="B126" s="50">
         <v>233</v>
       </c>
-      <c r="C126" s="51">
+      <c r="C126" s="47">
         <v>466</v>
       </c>
-      <c r="D126" s="51">
+      <c r="D126" s="47">
         <v>699</v>
       </c>
-      <c r="E126" s="140">
+      <c r="E126" s="129">
         <v>932</v>
       </c>
-      <c r="F126" s="55"/>
-[...6 lines deleted...]
-      <c r="M126" s="51"/>
+      <c r="F126" s="50">
+        <v>1165</v>
+      </c>
+      <c r="G126" s="47"/>
+      <c r="H126" s="47"/>
+      <c r="I126" s="74"/>
+      <c r="J126" s="47"/>
+      <c r="K126" s="47"/>
+      <c r="L126" s="47"/>
+      <c r="M126" s="47"/>
       <c r="N126" s="32"/>
       <c r="O126" s="21"/>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="B127" s="55">
+      <c r="B127" s="50">
         <v>389</v>
       </c>
-      <c r="C127" s="51">
+      <c r="C127" s="47">
         <v>778</v>
       </c>
-      <c r="D127" s="51">
+      <c r="D127" s="47">
         <v>1167</v>
       </c>
-      <c r="E127" s="140">
+      <c r="E127" s="129">
         <v>1556</v>
       </c>
-      <c r="F127" s="55"/>
-[...6 lines deleted...]
-      <c r="M127" s="51"/>
+      <c r="F127" s="50">
+        <v>1945</v>
+      </c>
+      <c r="G127" s="47"/>
+      <c r="H127" s="47"/>
+      <c r="I127" s="74"/>
+      <c r="J127" s="47"/>
+      <c r="K127" s="47"/>
+      <c r="L127" s="47"/>
+      <c r="M127" s="47"/>
       <c r="N127" s="19"/>
       <c r="O127" s="18"/>
     </row>
     <row r="128" spans="1:15">
       <c r="A128" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="B128" s="51">
+      <c r="B128" s="47">
         <v>131660</v>
       </c>
-      <c r="C128" s="51">
+      <c r="C128" s="47">
         <v>299660</v>
       </c>
-      <c r="D128" s="51">
+      <c r="D128" s="47">
         <v>463629</v>
       </c>
-      <c r="E128" s="140">
+      <c r="E128" s="129">
         <v>632948</v>
       </c>
-      <c r="F128" s="55"/>
-[...6 lines deleted...]
-      <c r="M128" s="51"/>
+      <c r="F128" s="50">
+        <v>738603</v>
+      </c>
+      <c r="G128" s="47"/>
+      <c r="H128" s="47"/>
+      <c r="I128" s="74"/>
+      <c r="J128" s="47"/>
+      <c r="K128" s="47"/>
+      <c r="L128" s="47"/>
+      <c r="M128" s="47"/>
       <c r="N128" s="19"/>
       <c r="O128" s="18"/>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B129" s="51">
+      <c r="B129" s="47">
         <v>108973</v>
       </c>
-      <c r="C129" s="51">
+      <c r="C129" s="47">
         <v>258235</v>
       </c>
-      <c r="D129" s="51">
+      <c r="D129" s="47">
         <v>403466</v>
       </c>
-      <c r="E129" s="140">
+      <c r="E129" s="129">
         <v>554047</v>
       </c>
-      <c r="F129" s="55"/>
-[...6 lines deleted...]
-      <c r="M129" s="51"/>
+      <c r="F129" s="50">
+        <v>642062</v>
+      </c>
+      <c r="G129" s="47"/>
+      <c r="H129" s="47"/>
+      <c r="I129" s="74"/>
+      <c r="J129" s="47"/>
+      <c r="K129" s="47"/>
+      <c r="L129" s="47"/>
+      <c r="M129" s="47"/>
       <c r="N129" s="19"/>
       <c r="O129" s="18"/>
     </row>
     <row r="130" spans="1:15">
       <c r="A130" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B130" s="51">
+      <c r="B130" s="47">
         <v>1117</v>
       </c>
-      <c r="C130" s="51">
+      <c r="C130" s="47">
         <v>2234</v>
       </c>
-      <c r="D130" s="51">
+      <c r="D130" s="47">
         <v>3351</v>
       </c>
-      <c r="E130" s="140">
+      <c r="E130" s="129">
         <v>4468</v>
       </c>
-      <c r="F130" s="55"/>
-[...6 lines deleted...]
-      <c r="M130" s="51"/>
+      <c r="F130" s="50">
+        <v>5585</v>
+      </c>
+      <c r="G130" s="47"/>
+      <c r="H130" s="47"/>
+      <c r="I130" s="74"/>
+      <c r="J130" s="47"/>
+      <c r="K130" s="47"/>
+      <c r="L130" s="47"/>
+      <c r="M130" s="47"/>
       <c r="N130" s="27"/>
       <c r="O130" s="18"/>
     </row>
     <row r="131" spans="1:15" s="4" customFormat="1">
       <c r="A131" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B131" s="51">
+      <c r="B131" s="47">
         <v>19553</v>
       </c>
-      <c r="C131" s="51">
+      <c r="C131" s="47">
         <v>35158</v>
       </c>
-      <c r="D131" s="51">
+      <c r="D131" s="47">
         <v>50763</v>
       </c>
-      <c r="E131" s="140">
+      <c r="E131" s="129">
         <v>66368</v>
       </c>
-      <c r="F131" s="55"/>
-[...6 lines deleted...]
-      <c r="M131" s="51"/>
+      <c r="F131" s="50">
+        <v>80876</v>
+      </c>
+      <c r="G131" s="47"/>
+      <c r="H131" s="47"/>
+      <c r="I131" s="74"/>
+      <c r="J131" s="47"/>
+      <c r="K131" s="47"/>
+      <c r="L131" s="47"/>
+      <c r="M131" s="47"/>
       <c r="N131" s="19"/>
       <c r="O131" s="18"/>
     </row>
     <row r="132" spans="1:15" s="4" customFormat="1">
       <c r="A132" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B132" s="52"/>
-[...2 lines deleted...]
-      <c r="E132" s="137"/>
+      <c r="B132" s="48"/>
+      <c r="C132" s="48"/>
+      <c r="D132" s="117"/>
+      <c r="E132" s="126"/>
       <c r="F132" s="20"/>
-      <c r="G132" s="60"/>
-[...5 lines deleted...]
-      <c r="M132" s="97"/>
+      <c r="G132" s="54"/>
+      <c r="H132" s="62"/>
+      <c r="I132" s="68"/>
+      <c r="J132" s="76"/>
+      <c r="K132" s="81"/>
+      <c r="L132" s="86"/>
+      <c r="M132" s="91"/>
       <c r="N132" s="19"/>
       <c r="O132" s="18"/>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="B133" s="55">
+      <c r="B133" s="50">
         <v>385</v>
       </c>
-      <c r="C133" s="51">
+      <c r="C133" s="47">
         <v>770</v>
       </c>
-      <c r="D133" s="51">
+      <c r="D133" s="47">
         <v>1155</v>
       </c>
-      <c r="E133" s="140">
+      <c r="E133" s="129">
         <v>1540</v>
       </c>
-      <c r="F133" s="55"/>
-[...6 lines deleted...]
-      <c r="M133" s="51"/>
+      <c r="F133" s="50">
+        <v>1925</v>
+      </c>
+      <c r="G133" s="47"/>
+      <c r="H133" s="47"/>
+      <c r="I133" s="74"/>
+      <c r="J133" s="47"/>
+      <c r="K133" s="47"/>
+      <c r="L133" s="47"/>
+      <c r="M133" s="47"/>
       <c r="N133" s="19"/>
       <c r="O133" s="18"/>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" s="17" t="s">
         <v>71</v>
       </c>
-      <c r="B134" s="102" t="s">
+      <c r="B134" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="C134" s="118" t="s">
+      <c r="C134" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D134" s="128" t="s">
+      <c r="D134" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E134" s="145" t="s">
+      <c r="E134" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F134" s="53"/>
-[...6 lines deleted...]
-      <c r="M134" s="101"/>
+      <c r="F134" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G134" s="53"/>
+      <c r="H134" s="60"/>
+      <c r="I134" s="72"/>
+      <c r="J134" s="80"/>
+      <c r="K134" s="85"/>
+      <c r="L134" s="90"/>
+      <c r="M134" s="95"/>
       <c r="N134" s="19"/>
       <c r="O134" s="18"/>
     </row>
     <row r="135" spans="1:15" s="4" customFormat="1">
       <c r="A135" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B135" s="102" t="s">
+      <c r="B135" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="C135" s="118" t="s">
+      <c r="C135" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D135" s="128" t="s">
+      <c r="D135" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E135" s="145" t="s">
+      <c r="E135" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F135" s="53"/>
-[...6 lines deleted...]
-      <c r="M135" s="101"/>
+      <c r="F135" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G135" s="53"/>
+      <c r="H135" s="60"/>
+      <c r="I135" s="72"/>
+      <c r="J135" s="80"/>
+      <c r="K135" s="85"/>
+      <c r="L135" s="90"/>
+      <c r="M135" s="95"/>
       <c r="N135" s="17"/>
       <c r="O135" s="18"/>
     </row>
     <row r="136" spans="1:15" s="4" customFormat="1">
       <c r="A136" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="B136" s="55">
+      <c r="B136" s="50">
         <v>130</v>
       </c>
-      <c r="C136" s="51">
+      <c r="C136" s="47">
         <v>260</v>
       </c>
-      <c r="D136" s="51">
+      <c r="D136" s="47">
         <v>390</v>
       </c>
-      <c r="E136" s="140">
+      <c r="E136" s="129">
         <v>520</v>
       </c>
-      <c r="F136" s="55"/>
-[...6 lines deleted...]
-      <c r="M136" s="51"/>
+      <c r="F136" s="50">
+        <v>650</v>
+      </c>
+      <c r="G136" s="47"/>
+      <c r="H136" s="47"/>
+      <c r="I136" s="74"/>
+      <c r="J136" s="47"/>
+      <c r="K136" s="47"/>
+      <c r="L136" s="47"/>
+      <c r="M136" s="47"/>
       <c r="N136" s="17"/>
       <c r="O136" s="18"/>
     </row>
     <row r="137" spans="1:15" s="4" customFormat="1">
       <c r="A137" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B137" s="55">
+      <c r="B137" s="50">
         <v>897</v>
       </c>
-      <c r="C137" s="51">
+      <c r="C137" s="47">
         <v>1794</v>
       </c>
-      <c r="D137" s="51">
+      <c r="D137" s="47">
         <v>2691</v>
       </c>
-      <c r="E137" s="140">
+      <c r="E137" s="129">
         <v>3588</v>
       </c>
-      <c r="F137" s="55"/>
-[...6 lines deleted...]
-      <c r="M137" s="51"/>
+      <c r="F137" s="50">
+        <v>4485</v>
+      </c>
+      <c r="G137" s="47"/>
+      <c r="H137" s="47"/>
+      <c r="I137" s="74"/>
+      <c r="J137" s="47"/>
+      <c r="K137" s="47"/>
+      <c r="L137" s="47"/>
+      <c r="M137" s="47"/>
       <c r="N137" s="17"/>
       <c r="O137" s="18"/>
     </row>
     <row r="138" spans="1:15" s="4" customFormat="1">
       <c r="A138" s="17" t="s">
         <v>75</v>
       </c>
-      <c r="B138" s="55">
+      <c r="B138" s="50">
         <v>605</v>
       </c>
-      <c r="C138" s="51">
+      <c r="C138" s="47">
         <v>1210</v>
       </c>
-      <c r="D138" s="51">
+      <c r="D138" s="47">
         <v>1815</v>
       </c>
-      <c r="E138" s="140">
+      <c r="E138" s="129">
         <v>2420</v>
       </c>
-      <c r="F138" s="55"/>
-[...6 lines deleted...]
-      <c r="M138" s="51"/>
+      <c r="F138" s="50">
+        <v>3025</v>
+      </c>
+      <c r="G138" s="47"/>
+      <c r="H138" s="47"/>
+      <c r="I138" s="74"/>
+      <c r="J138" s="47"/>
+      <c r="K138" s="47"/>
+      <c r="L138" s="47"/>
+      <c r="M138" s="47"/>
       <c r="N138" s="19"/>
       <c r="O138" s="8"/>
     </row>
     <row r="139" spans="1:15" ht="22.5">
       <c r="A139" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B139" s="51">
+      <c r="B139" s="47">
         <v>34881</v>
       </c>
-      <c r="C139" s="51">
+      <c r="C139" s="47">
         <v>40736</v>
       </c>
-      <c r="D139" s="51">
+      <c r="D139" s="47">
         <v>83764</v>
       </c>
-      <c r="E139" s="140">
+      <c r="E139" s="129">
         <v>116334</v>
       </c>
-      <c r="F139" s="55"/>
-[...6 lines deleted...]
-      <c r="M139" s="51"/>
+      <c r="F139" s="50">
+        <v>122189</v>
+      </c>
+      <c r="G139" s="47"/>
+      <c r="H139" s="47"/>
+      <c r="I139" s="74"/>
+      <c r="J139" s="47"/>
+      <c r="K139" s="47"/>
+      <c r="L139" s="47"/>
+      <c r="M139" s="47"/>
       <c r="N139" s="19"/>
       <c r="O139" s="18"/>
     </row>
     <row r="140" spans="1:15">
       <c r="A140" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B140" s="51">
+      <c r="B140" s="47">
         <v>268</v>
       </c>
-      <c r="C140" s="51">
+      <c r="C140" s="47">
         <v>536</v>
       </c>
-      <c r="D140" s="51">
+      <c r="D140" s="47">
         <v>804</v>
       </c>
-      <c r="E140" s="140">
+      <c r="E140" s="129">
         <v>1072</v>
       </c>
-      <c r="F140" s="55"/>
-[...6 lines deleted...]
-      <c r="M140" s="51"/>
+      <c r="F140" s="50">
+        <v>1340</v>
+      </c>
+      <c r="G140" s="47"/>
+      <c r="H140" s="47"/>
+      <c r="I140" s="74"/>
+      <c r="J140" s="47"/>
+      <c r="K140" s="47"/>
+      <c r="L140" s="47"/>
+      <c r="M140" s="47"/>
       <c r="N140" s="27"/>
       <c r="O140" s="18"/>
     </row>
     <row r="141" spans="1:15" s="4" customFormat="1">
       <c r="A141" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B141" s="51">
+      <c r="B141" s="47">
         <v>34359</v>
       </c>
-      <c r="C141" s="51">
+      <c r="C141" s="47">
         <v>39692</v>
       </c>
-      <c r="D141" s="51">
+      <c r="D141" s="47">
         <v>82198</v>
       </c>
-      <c r="E141" s="140">
+      <c r="E141" s="129">
         <v>114246</v>
       </c>
-      <c r="F141" s="55"/>
-[...6 lines deleted...]
-      <c r="M141" s="51"/>
+      <c r="F141" s="50">
+        <v>119579</v>
+      </c>
+      <c r="G141" s="47"/>
+      <c r="H141" s="47"/>
+      <c r="I141" s="74"/>
+      <c r="J141" s="47"/>
+      <c r="K141" s="47"/>
+      <c r="L141" s="47"/>
+      <c r="M141" s="47"/>
       <c r="N141" s="17"/>
       <c r="O141" s="18"/>
     </row>
     <row r="142" spans="1:15" ht="12" customHeight="1">
       <c r="A142" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B142" s="52"/>
-[...2 lines deleted...]
-      <c r="E142" s="137"/>
+      <c r="B142" s="48"/>
+      <c r="C142" s="48"/>
+      <c r="D142" s="117"/>
+      <c r="E142" s="126"/>
       <c r="F142" s="20"/>
-      <c r="G142" s="60"/>
-[...5 lines deleted...]
-      <c r="M142" s="97"/>
+      <c r="G142" s="54"/>
+      <c r="H142" s="62"/>
+      <c r="I142" s="68"/>
+      <c r="J142" s="76"/>
+      <c r="K142" s="81"/>
+      <c r="L142" s="86"/>
+      <c r="M142" s="91"/>
       <c r="N142" s="16"/>
     </row>
     <row r="143" spans="1:15" ht="12" customHeight="1">
       <c r="A143" s="19" t="s">
         <v>71</v>
       </c>
-      <c r="B143" s="55">
+      <c r="B143" s="50">
         <v>53</v>
       </c>
-      <c r="C143" s="51">
+      <c r="C143" s="47">
         <v>106</v>
       </c>
-      <c r="D143" s="51">
+      <c r="D143" s="47">
         <v>159</v>
       </c>
-      <c r="E143" s="140">
+      <c r="E143" s="129">
         <v>212</v>
       </c>
-      <c r="F143" s="55"/>
-[...6 lines deleted...]
-      <c r="M143" s="51"/>
+      <c r="F143" s="50">
+        <v>265</v>
+      </c>
+      <c r="G143" s="47"/>
+      <c r="H143" s="47"/>
+      <c r="I143" s="74"/>
+      <c r="J143" s="47"/>
+      <c r="K143" s="47"/>
+      <c r="L143" s="47"/>
+      <c r="M143" s="47"/>
       <c r="N143" s="16"/>
     </row>
     <row r="144" spans="1:15" s="4" customFormat="1">
       <c r="A144" s="17" t="s">
         <v>72</v>
       </c>
-      <c r="B144" s="55">
+      <c r="B144" s="50">
         <v>33</v>
       </c>
-      <c r="C144" s="51">
+      <c r="C144" s="47">
         <v>66</v>
       </c>
-      <c r="D144" s="51">
+      <c r="D144" s="47">
         <v>99</v>
       </c>
-      <c r="E144" s="140">
+      <c r="E144" s="129">
         <v>132</v>
       </c>
-      <c r="F144" s="55"/>
-[...6 lines deleted...]
-      <c r="M144" s="51"/>
+      <c r="F144" s="50">
+        <v>165</v>
+      </c>
+      <c r="G144" s="47"/>
+      <c r="H144" s="47"/>
+      <c r="I144" s="74"/>
+      <c r="J144" s="47"/>
+      <c r="K144" s="47"/>
+      <c r="L144" s="47"/>
+      <c r="M144" s="47"/>
       <c r="N144" s="17"/>
       <c r="O144" s="18"/>
     </row>
     <row r="145" spans="1:15" s="4" customFormat="1">
       <c r="A145" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B145" s="55">
+      <c r="B145" s="50">
         <v>83</v>
       </c>
-      <c r="C145" s="51">
+      <c r="C145" s="47">
         <v>166</v>
       </c>
-      <c r="D145" s="51">
+      <c r="D145" s="47">
         <v>249</v>
       </c>
-      <c r="E145" s="140">
+      <c r="E145" s="129">
         <v>332</v>
       </c>
-      <c r="F145" s="55"/>
-[...6 lines deleted...]
-      <c r="M145" s="51"/>
+      <c r="F145" s="50">
+        <v>415</v>
+      </c>
+      <c r="G145" s="47"/>
+      <c r="H145" s="47"/>
+      <c r="I145" s="74"/>
+      <c r="J145" s="47"/>
+      <c r="K145" s="47"/>
+      <c r="L145" s="47"/>
+      <c r="M145" s="47"/>
       <c r="N145" s="17"/>
       <c r="O145" s="18"/>
     </row>
     <row r="146" spans="1:15" s="4" customFormat="1">
       <c r="A146" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="B146" s="55">
+      <c r="B146" s="50">
         <v>85</v>
       </c>
-      <c r="C146" s="51">
+      <c r="C146" s="47">
         <v>170</v>
       </c>
-      <c r="D146" s="51">
+      <c r="D146" s="47">
         <v>255</v>
       </c>
-      <c r="E146" s="140">
+      <c r="E146" s="129">
         <v>340</v>
       </c>
-      <c r="F146" s="55"/>
-[...6 lines deleted...]
-      <c r="M146" s="51"/>
+      <c r="F146" s="50">
+        <v>425</v>
+      </c>
+      <c r="G146" s="47"/>
+      <c r="H146" s="47"/>
+      <c r="I146" s="74"/>
+      <c r="J146" s="47"/>
+      <c r="K146" s="47"/>
+      <c r="L146" s="47"/>
+      <c r="M146" s="47"/>
       <c r="N146" s="17"/>
       <c r="O146" s="18"/>
     </row>
     <row r="147" spans="1:15" ht="43.5" customHeight="1">
       <c r="A147" s="16" t="s">
         <v>62</v>
       </c>
-      <c r="B147" s="51">
+      <c r="B147" s="47">
         <v>97507</v>
       </c>
-      <c r="C147" s="51">
+      <c r="C147" s="47">
         <v>204302</v>
       </c>
-      <c r="D147" s="51">
+      <c r="D147" s="47">
         <v>311096</v>
       </c>
-      <c r="E147" s="140">
+      <c r="E147" s="129">
         <v>417891</v>
       </c>
-      <c r="F147" s="55"/>
-[...6 lines deleted...]
-      <c r="M147" s="51"/>
+      <c r="F147" s="50">
+        <v>468986</v>
+      </c>
+      <c r="G147" s="47"/>
+      <c r="H147" s="47"/>
+      <c r="I147" s="74"/>
+      <c r="J147" s="47"/>
+      <c r="K147" s="47"/>
+      <c r="L147" s="47"/>
+      <c r="M147" s="47"/>
       <c r="N147" s="17"/>
       <c r="O147" s="18"/>
     </row>
     <row r="148" spans="1:15">
       <c r="A148" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B148" s="51">
+      <c r="B148" s="47">
         <v>80362</v>
       </c>
-      <c r="C148" s="51">
+      <c r="C148" s="47">
         <v>156958</v>
       </c>
-      <c r="D148" s="51">
+      <c r="D148" s="47">
         <v>233554</v>
       </c>
-      <c r="E148" s="140">
+      <c r="E148" s="129">
         <v>310150</v>
       </c>
-      <c r="F148" s="55"/>
-[...6 lines deleted...]
-      <c r="M148" s="51"/>
+      <c r="F148" s="50">
+        <v>353330</v>
+      </c>
+      <c r="G148" s="47"/>
+      <c r="H148" s="47"/>
+      <c r="I148" s="74"/>
+      <c r="J148" s="47"/>
+      <c r="K148" s="47"/>
+      <c r="L148" s="47"/>
+      <c r="M148" s="47"/>
       <c r="N148" s="17"/>
       <c r="O148" s="18"/>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B149" s="51">
+      <c r="B149" s="47">
         <v>675</v>
       </c>
-      <c r="C149" s="51">
+      <c r="C149" s="47">
         <v>1350</v>
       </c>
-      <c r="D149" s="51">
+      <c r="D149" s="47">
         <v>2025</v>
       </c>
-      <c r="E149" s="140">
+      <c r="E149" s="129">
         <v>2700</v>
       </c>
-      <c r="F149" s="55"/>
-[...6 lines deleted...]
-      <c r="M149" s="51"/>
+      <c r="F149" s="50">
+        <v>3375</v>
+      </c>
+      <c r="G149" s="47"/>
+      <c r="H149" s="47"/>
+      <c r="I149" s="74"/>
+      <c r="J149" s="47"/>
+      <c r="K149" s="47"/>
+      <c r="L149" s="47"/>
+      <c r="M149" s="47"/>
       <c r="N149" s="17"/>
       <c r="O149" s="18"/>
     </row>
     <row r="150" spans="1:15" s="4" customFormat="1">
       <c r="A150" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B150" s="51">
+      <c r="B150" s="47">
         <v>193</v>
       </c>
-      <c r="C150" s="51">
+      <c r="C150" s="47">
         <v>386</v>
       </c>
-      <c r="D150" s="51">
+      <c r="D150" s="47">
         <v>579</v>
       </c>
-      <c r="E150" s="140">
+      <c r="E150" s="129">
         <v>772</v>
       </c>
-      <c r="F150" s="55"/>
-[...6 lines deleted...]
-      <c r="M150" s="51"/>
+      <c r="F150" s="50">
+        <v>965</v>
+      </c>
+      <c r="G150" s="47"/>
+      <c r="H150" s="47"/>
+      <c r="I150" s="74"/>
+      <c r="J150" s="47"/>
+      <c r="K150" s="47"/>
+      <c r="L150" s="47"/>
+      <c r="M150" s="47"/>
       <c r="N150" s="17"/>
       <c r="O150" s="18"/>
     </row>
     <row r="151" spans="1:15" s="4" customFormat="1">
       <c r="A151" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B151" s="52"/>
-[...2 lines deleted...]
-      <c r="E151" s="137"/>
+      <c r="B151" s="48"/>
+      <c r="C151" s="48"/>
+      <c r="D151" s="117"/>
+      <c r="E151" s="126"/>
       <c r="F151" s="20"/>
-      <c r="G151" s="62"/>
-[...5 lines deleted...]
-      <c r="M151" s="97"/>
+      <c r="G151" s="56"/>
+      <c r="H151" s="62"/>
+      <c r="I151" s="68"/>
+      <c r="J151" s="76"/>
+      <c r="K151" s="81"/>
+      <c r="L151" s="86"/>
+      <c r="M151" s="91"/>
       <c r="N151" s="17"/>
       <c r="O151" s="18"/>
     </row>
     <row r="152" spans="1:15" s="4" customFormat="1">
       <c r="A152" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B152" s="55" t="s">
+      <c r="B152" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="C152" s="118" t="s">
+      <c r="C152" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D152" s="128" t="s">
+      <c r="D152" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E152" s="145" t="s">
+      <c r="E152" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F152" s="53"/>
-[...6 lines deleted...]
-      <c r="M152" s="55"/>
+      <c r="F152" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G152" s="53"/>
+      <c r="H152" s="60"/>
+      <c r="I152" s="72"/>
+      <c r="J152" s="50"/>
+      <c r="K152" s="50"/>
+      <c r="L152" s="50"/>
+      <c r="M152" s="50"/>
       <c r="N152" s="17"/>
       <c r="O152" s="18"/>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B153" s="51">
+      <c r="B153" s="47">
         <v>431</v>
       </c>
-      <c r="C153" s="51">
+      <c r="C153" s="47">
         <v>862</v>
       </c>
-      <c r="D153" s="51">
+      <c r="D153" s="47">
         <v>1293</v>
       </c>
-      <c r="E153" s="140">
+      <c r="E153" s="129">
         <v>1724</v>
       </c>
-      <c r="F153" s="55"/>
-[...6 lines deleted...]
-      <c r="M153" s="51"/>
+      <c r="F153" s="50">
+        <v>2155</v>
+      </c>
+      <c r="G153" s="47"/>
+      <c r="H153" s="47"/>
+      <c r="I153" s="74"/>
+      <c r="J153" s="47"/>
+      <c r="K153" s="47"/>
+      <c r="L153" s="47"/>
+      <c r="M153" s="47"/>
       <c r="N153" s="17"/>
       <c r="O153" s="18"/>
     </row>
     <row r="154" spans="1:15">
       <c r="A154" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B154" s="51">
+      <c r="B154" s="47">
         <v>15847</v>
       </c>
-      <c r="C154" s="51">
+      <c r="C154" s="47">
         <v>44747</v>
       </c>
-      <c r="D154" s="51">
+      <c r="D154" s="47">
         <v>73648</v>
       </c>
-      <c r="E154" s="140">
+      <c r="E154" s="129">
         <v>102549</v>
       </c>
-      <c r="F154" s="55"/>
-[...6 lines deleted...]
-      <c r="M154" s="51"/>
+      <c r="F154" s="50">
+        <v>109167</v>
+      </c>
+      <c r="G154" s="47"/>
+      <c r="H154" s="47"/>
+      <c r="I154" s="74"/>
+      <c r="J154" s="47"/>
+      <c r="K154" s="47"/>
+      <c r="L154" s="47"/>
+      <c r="M154" s="47"/>
       <c r="N154" s="17"/>
     </row>
     <row r="155" spans="1:15" ht="22.5">
       <c r="A155" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B155" s="51">
+      <c r="B155" s="47">
         <v>348053</v>
       </c>
-      <c r="C155" s="51">
+      <c r="C155" s="47">
         <v>677311</v>
       </c>
-      <c r="D155" s="51">
+      <c r="D155" s="47">
         <v>1007843</v>
       </c>
-      <c r="E155" s="140">
+      <c r="E155" s="129">
         <v>1292989</v>
       </c>
-      <c r="F155" s="55"/>
-[...6 lines deleted...]
-      <c r="M155" s="51"/>
+      <c r="F155" s="50">
+        <v>1626121</v>
+      </c>
+      <c r="G155" s="47"/>
+      <c r="H155" s="47"/>
+      <c r="I155" s="74"/>
+      <c r="J155" s="47"/>
+      <c r="K155" s="47"/>
+      <c r="L155" s="47"/>
+      <c r="M155" s="47"/>
       <c r="N155" s="17"/>
       <c r="O155" s="18"/>
     </row>
     <row r="156" spans="1:15" ht="13.5" customHeight="1">
       <c r="A156" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B156" s="51">
+      <c r="B156" s="47">
         <v>303213</v>
       </c>
-      <c r="C156" s="51">
+      <c r="C156" s="47">
         <v>574108</v>
       </c>
-      <c r="D156" s="51">
+      <c r="D156" s="47">
         <v>846277</v>
       </c>
-      <c r="E156" s="140">
+      <c r="E156" s="129">
         <v>1073060</v>
       </c>
-      <c r="F156" s="55"/>
-[...6 lines deleted...]
-      <c r="M156" s="51"/>
+      <c r="F156" s="50">
+        <v>1350585</v>
+      </c>
+      <c r="G156" s="47"/>
+      <c r="H156" s="47"/>
+      <c r="I156" s="74"/>
+      <c r="J156" s="47"/>
+      <c r="K156" s="47"/>
+      <c r="L156" s="47"/>
+      <c r="M156" s="47"/>
       <c r="N156" s="16"/>
       <c r="O156" s="33"/>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B157" s="51">
+      <c r="B157" s="47">
         <v>44732</v>
       </c>
-      <c r="C157" s="51">
+      <c r="C157" s="47">
         <v>102987</v>
       </c>
-      <c r="D157" s="51">
+      <c r="D157" s="47">
         <v>161242</v>
       </c>
-      <c r="E157" s="140">
+      <c r="E157" s="129">
         <v>219497</v>
       </c>
-      <c r="F157" s="55"/>
-[...6 lines deleted...]
-      <c r="M157" s="51"/>
+      <c r="F157" s="50">
+        <v>274996</v>
+      </c>
+      <c r="G157" s="47"/>
+      <c r="H157" s="47"/>
+      <c r="I157" s="74"/>
+      <c r="J157" s="47"/>
+      <c r="K157" s="47"/>
+      <c r="L157" s="47"/>
+      <c r="M157" s="47"/>
       <c r="N157" s="17"/>
       <c r="O157" s="18"/>
     </row>
     <row r="158" spans="1:15">
       <c r="A158" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B158" s="52"/>
-[...2 lines deleted...]
-      <c r="E158" s="136"/>
+      <c r="B158" s="48"/>
+      <c r="C158" s="48"/>
+      <c r="D158" s="116"/>
+      <c r="E158" s="125"/>
       <c r="F158" s="20"/>
-      <c r="G158" s="59"/>
-[...5 lines deleted...]
-      <c r="M158" s="97"/>
+      <c r="G158" s="53"/>
+      <c r="H158" s="60"/>
+      <c r="I158" s="68"/>
+      <c r="J158" s="76"/>
+      <c r="K158" s="81"/>
+      <c r="L158" s="86"/>
+      <c r="M158" s="91"/>
       <c r="N158" s="17"/>
       <c r="O158" s="18"/>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B159" s="55">
+      <c r="B159" s="50">
         <v>108</v>
       </c>
-      <c r="C159" s="51">
+      <c r="C159" s="47">
         <v>216</v>
       </c>
-      <c r="D159" s="51">
+      <c r="D159" s="47">
         <v>324</v>
       </c>
-      <c r="E159" s="140">
+      <c r="E159" s="129">
         <v>432</v>
       </c>
-      <c r="F159" s="55"/>
-[...6 lines deleted...]
-      <c r="M159" s="51"/>
+      <c r="F159" s="50">
+        <v>540</v>
+      </c>
+      <c r="G159" s="47"/>
+      <c r="H159" s="47"/>
+      <c r="I159" s="74"/>
+      <c r="J159" s="47"/>
+      <c r="K159" s="47"/>
+      <c r="L159" s="47"/>
+      <c r="M159" s="47"/>
       <c r="N159" s="17"/>
       <c r="O159" s="18"/>
     </row>
     <row r="160" spans="1:15" ht="33.75">
       <c r="A160" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="B160" s="51">
+      <c r="B160" s="47">
         <v>109688</v>
       </c>
-      <c r="C160" s="51">
+      <c r="C160" s="47">
         <v>239608</v>
       </c>
-      <c r="D160" s="51">
+      <c r="D160" s="47">
         <v>369528</v>
       </c>
-      <c r="E160" s="140">
+      <c r="E160" s="129">
         <v>499448</v>
       </c>
-      <c r="F160" s="55"/>
-[...6 lines deleted...]
-      <c r="M160" s="51"/>
+      <c r="F160" s="50">
+        <v>605568</v>
+      </c>
+      <c r="G160" s="47"/>
+      <c r="H160" s="47"/>
+      <c r="I160" s="74"/>
+      <c r="J160" s="47"/>
+      <c r="K160" s="47"/>
+      <c r="L160" s="47"/>
+      <c r="M160" s="47"/>
       <c r="N160" s="17"/>
       <c r="O160" s="18"/>
     </row>
     <row r="161" spans="1:15">
       <c r="A161" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B161" s="51">
+      <c r="B161" s="47">
         <v>90268</v>
       </c>
-      <c r="C161" s="51">
+      <c r="C161" s="47">
         <v>199473</v>
       </c>
-      <c r="D161" s="51">
+      <c r="D161" s="47">
         <v>308678</v>
       </c>
-      <c r="E161" s="140">
+      <c r="E161" s="129">
         <v>417883</v>
       </c>
-      <c r="F161" s="55"/>
-[...6 lines deleted...]
-      <c r="M161" s="51"/>
+      <c r="F161" s="50">
+        <v>511328</v>
+      </c>
+      <c r="G161" s="47"/>
+      <c r="H161" s="47"/>
+      <c r="I161" s="74"/>
+      <c r="J161" s="47"/>
+      <c r="K161" s="47"/>
+      <c r="L161" s="47"/>
+      <c r="M161" s="47"/>
       <c r="N161" s="17"/>
       <c r="O161" s="18"/>
     </row>
     <row r="162" spans="1:15">
       <c r="A162" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B162" s="51">
+      <c r="B162" s="47">
         <v>12238</v>
       </c>
-      <c r="C162" s="51">
+      <c r="C162" s="47">
         <v>25771</v>
       </c>
-      <c r="D162" s="51">
+      <c r="D162" s="47">
         <v>39305</v>
       </c>
-      <c r="E162" s="140">
+      <c r="E162" s="129">
         <v>52838</v>
       </c>
-      <c r="F162" s="55"/>
-[...6 lines deleted...]
-      <c r="M162" s="51"/>
+      <c r="F162" s="50">
+        <v>59471</v>
+      </c>
+      <c r="G162" s="47"/>
+      <c r="H162" s="47"/>
+      <c r="I162" s="74"/>
+      <c r="J162" s="47"/>
+      <c r="K162" s="47"/>
+      <c r="L162" s="47"/>
+      <c r="M162" s="47"/>
       <c r="N162" s="19"/>
       <c r="O162" s="18"/>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B163" s="51">
+      <c r="B163" s="47">
         <v>6733</v>
       </c>
-      <c r="C163" s="51">
+      <c r="C163" s="47">
         <v>13465</v>
       </c>
-      <c r="D163" s="51">
+      <c r="D163" s="47">
         <v>20198</v>
       </c>
-      <c r="E163" s="140">
+      <c r="E163" s="129">
         <v>26931</v>
       </c>
-      <c r="F163" s="55"/>
-[...6 lines deleted...]
-      <c r="M163" s="51"/>
+      <c r="F163" s="50">
+        <v>32524</v>
+      </c>
+      <c r="G163" s="47"/>
+      <c r="H163" s="47"/>
+      <c r="I163" s="74"/>
+      <c r="J163" s="47"/>
+      <c r="K163" s="47"/>
+      <c r="L163" s="47"/>
+      <c r="M163" s="47"/>
       <c r="N163" s="17"/>
       <c r="O163" s="18"/>
     </row>
     <row r="164" spans="1:15" s="4" customFormat="1">
       <c r="A164" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B164" s="52"/>
-[...2 lines deleted...]
-      <c r="E164" s="137"/>
+      <c r="B164" s="48"/>
+      <c r="C164" s="48"/>
+      <c r="D164" s="117"/>
+      <c r="E164" s="126"/>
       <c r="F164" s="20"/>
-      <c r="G164" s="60"/>
-[...5 lines deleted...]
-      <c r="M164" s="97"/>
+      <c r="G164" s="54"/>
+      <c r="H164" s="62"/>
+      <c r="I164" s="68"/>
+      <c r="J164" s="76"/>
+      <c r="K164" s="81"/>
+      <c r="L164" s="86"/>
+      <c r="M164" s="91"/>
       <c r="N164" s="17"/>
       <c r="O164" s="18"/>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B165" s="102" t="s">
+      <c r="B165" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="C165" s="118" t="s">
+      <c r="C165" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D165" s="128" t="s">
+      <c r="D165" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E165" s="145" t="s">
+      <c r="E165" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F165" s="53"/>
-[...6 lines deleted...]
-      <c r="M165" s="101"/>
+      <c r="F165" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G165" s="53"/>
+      <c r="H165" s="60"/>
+      <c r="I165" s="72"/>
+      <c r="J165" s="80"/>
+      <c r="K165" s="85"/>
+      <c r="L165" s="90"/>
+      <c r="M165" s="95"/>
       <c r="N165" s="16"/>
       <c r="O165" s="21"/>
     </row>
     <row r="166" spans="1:15">
       <c r="A166" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B166" s="55">
+      <c r="B166" s="50">
         <v>43</v>
       </c>
-      <c r="C166" s="51">
+      <c r="C166" s="47">
         <v>86</v>
       </c>
-      <c r="D166" s="51">
+      <c r="D166" s="47">
         <v>129</v>
       </c>
-      <c r="E166" s="140">
+      <c r="E166" s="129">
         <v>172</v>
       </c>
-      <c r="F166" s="55"/>
-[...6 lines deleted...]
-      <c r="M166" s="51"/>
+      <c r="F166" s="50">
+        <v>215</v>
+      </c>
+      <c r="G166" s="47"/>
+      <c r="H166" s="47"/>
+      <c r="I166" s="74"/>
+      <c r="J166" s="47"/>
+      <c r="K166" s="47"/>
+      <c r="L166" s="47"/>
+      <c r="M166" s="47"/>
       <c r="N166" s="16"/>
       <c r="O166" s="21"/>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B167" s="55">
+      <c r="B167" s="50">
         <v>406</v>
       </c>
-      <c r="C167" s="51">
+      <c r="C167" s="47">
         <v>812</v>
       </c>
-      <c r="D167" s="51">
+      <c r="D167" s="47">
         <v>1218</v>
       </c>
-      <c r="E167" s="140">
+      <c r="E167" s="129">
         <v>1624</v>
       </c>
-      <c r="F167" s="55"/>
-[...6 lines deleted...]
-      <c r="M167" s="51"/>
+      <c r="F167" s="50">
+        <v>2030</v>
+      </c>
+      <c r="G167" s="47"/>
+      <c r="H167" s="47"/>
+      <c r="I167" s="74"/>
+      <c r="J167" s="47"/>
+      <c r="K167" s="47"/>
+      <c r="L167" s="47"/>
+      <c r="M167" s="47"/>
       <c r="N167" s="16"/>
       <c r="O167" s="21"/>
     </row>
     <row r="168" spans="1:15" ht="27.75" customHeight="1">
       <c r="A168" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B168" s="51">
+      <c r="B168" s="47">
         <v>20933989</v>
       </c>
-      <c r="C168" s="51">
+      <c r="C168" s="47">
         <v>41165774</v>
       </c>
-      <c r="D168" s="51">
+      <c r="D168" s="47">
         <v>63876268</v>
       </c>
-      <c r="E168" s="140">
+      <c r="E168" s="129">
         <v>85484723</v>
       </c>
-      <c r="F168" s="55"/>
-[...6 lines deleted...]
-      <c r="M168" s="51"/>
+      <c r="F168" s="50">
+        <v>105935077</v>
+      </c>
+      <c r="G168" s="47"/>
+      <c r="H168" s="47"/>
+      <c r="I168" s="74"/>
+      <c r="J168" s="47"/>
+      <c r="K168" s="47"/>
+      <c r="L168" s="47"/>
+      <c r="M168" s="47"/>
       <c r="N168" s="32"/>
     </row>
     <row r="169" spans="1:15" ht="12.75" customHeight="1">
       <c r="A169" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B169" s="51">
+      <c r="B169" s="47">
         <v>20900808</v>
       </c>
-      <c r="C169" s="51">
+      <c r="C169" s="47">
         <v>40847819</v>
       </c>
-      <c r="D169" s="51">
+      <c r="D169" s="47">
         <v>63273540</v>
       </c>
-      <c r="E169" s="140">
+      <c r="E169" s="129">
         <v>84597221</v>
       </c>
-      <c r="F169" s="55"/>
-[...6 lines deleted...]
-      <c r="M169" s="51"/>
+      <c r="F169" s="50">
+        <v>104796040</v>
+      </c>
+      <c r="G169" s="47"/>
+      <c r="H169" s="47"/>
+      <c r="I169" s="74"/>
+      <c r="J169" s="47"/>
+      <c r="K169" s="47"/>
+      <c r="L169" s="47"/>
+      <c r="M169" s="47"/>
       <c r="N169" s="19"/>
     </row>
     <row r="170" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A170" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B170" s="51">
+      <c r="B170" s="47">
         <v>33181</v>
       </c>
-      <c r="C170" s="51">
+      <c r="C170" s="47">
         <v>317955</v>
       </c>
-      <c r="D170" s="51">
+      <c r="D170" s="47">
         <v>602728</v>
       </c>
-      <c r="E170" s="140">
+      <c r="E170" s="129">
         <v>887502</v>
       </c>
-      <c r="F170" s="55"/>
-[...6 lines deleted...]
-      <c r="M170" s="51"/>
+      <c r="F170" s="50">
+        <v>1139037</v>
+      </c>
+      <c r="G170" s="47"/>
+      <c r="H170" s="47"/>
+      <c r="I170" s="74"/>
+      <c r="J170" s="47"/>
+      <c r="K170" s="47"/>
+      <c r="L170" s="47"/>
+      <c r="M170" s="47"/>
       <c r="N170" s="22"/>
     </row>
     <row r="171" spans="1:15" ht="36.75" customHeight="1">
       <c r="A171" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="B171" s="51">
+      <c r="B171" s="47">
         <v>20933989</v>
       </c>
-      <c r="C171" s="51">
+      <c r="C171" s="47">
         <v>41165774</v>
       </c>
-      <c r="D171" s="51">
+      <c r="D171" s="47">
         <v>63876268</v>
       </c>
-      <c r="E171" s="140">
+      <c r="E171" s="129">
         <v>85484723</v>
       </c>
-      <c r="F171" s="55"/>
-[...6 lines deleted...]
-      <c r="M171" s="51"/>
+      <c r="F171" s="50">
+        <v>105935077</v>
+      </c>
+      <c r="G171" s="47"/>
+      <c r="H171" s="47"/>
+      <c r="I171" s="74"/>
+      <c r="J171" s="47"/>
+      <c r="K171" s="47"/>
+      <c r="L171" s="47"/>
+      <c r="M171" s="47"/>
       <c r="N171" s="16"/>
     </row>
     <row r="172" spans="1:15">
       <c r="A172" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B172" s="51">
+      <c r="B172" s="47">
         <v>20900808</v>
       </c>
-      <c r="C172" s="51">
+      <c r="C172" s="47">
         <v>40847819</v>
       </c>
-      <c r="D172" s="51">
+      <c r="D172" s="47">
         <v>63273540</v>
       </c>
-      <c r="E172" s="140">
+      <c r="E172" s="129">
         <v>84597221</v>
       </c>
-      <c r="F172" s="55"/>
-[...6 lines deleted...]
-      <c r="M172" s="51"/>
+      <c r="F172" s="50">
+        <v>104796040</v>
+      </c>
+      <c r="G172" s="47"/>
+      <c r="H172" s="47"/>
+      <c r="I172" s="74"/>
+      <c r="J172" s="47"/>
+      <c r="K172" s="47"/>
+      <c r="L172" s="47"/>
+      <c r="M172" s="47"/>
       <c r="N172" s="17"/>
       <c r="O172" s="18"/>
     </row>
     <row r="173" spans="1:15" s="8" customFormat="1" ht="12.75" customHeight="1">
       <c r="A173" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B173" s="51">
+      <c r="B173" s="47">
         <v>33181</v>
       </c>
-      <c r="C173" s="51">
+      <c r="C173" s="47">
         <v>317955</v>
       </c>
-      <c r="D173" s="51">
+      <c r="D173" s="47">
         <v>602728</v>
       </c>
-      <c r="E173" s="140">
+      <c r="E173" s="129">
         <v>887502</v>
       </c>
-      <c r="F173" s="55"/>
-[...6 lines deleted...]
-      <c r="M173" s="51"/>
+      <c r="F173" s="50">
+        <v>1139037</v>
+      </c>
+      <c r="G173" s="47"/>
+      <c r="H173" s="47"/>
+      <c r="I173" s="74"/>
+      <c r="J173" s="47"/>
+      <c r="K173" s="47"/>
+      <c r="L173" s="47"/>
+      <c r="M173" s="47"/>
       <c r="N173" s="22"/>
     </row>
     <row r="174" spans="1:15" ht="22.5">
       <c r="A174" s="16" t="s">
         <v>65</v>
       </c>
-      <c r="B174" s="51">
+      <c r="B174" s="47">
         <v>4891867</v>
       </c>
-      <c r="C174" s="51">
+      <c r="C174" s="47">
         <v>10594727</v>
       </c>
-      <c r="D174" s="51">
+      <c r="D174" s="47">
         <v>16619113</v>
       </c>
-      <c r="E174" s="140">
+      <c r="E174" s="129">
         <v>22812476</v>
       </c>
-      <c r="F174" s="55"/>
-[...6 lines deleted...]
-      <c r="M174" s="51"/>
+      <c r="F174" s="50">
+        <v>28371041</v>
+      </c>
+      <c r="G174" s="47"/>
+      <c r="H174" s="47"/>
+      <c r="I174" s="74"/>
+      <c r="J174" s="47"/>
+      <c r="K174" s="47"/>
+      <c r="L174" s="47"/>
+      <c r="M174" s="47"/>
       <c r="N174" s="17"/>
       <c r="O174" s="18"/>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B175" s="51">
+      <c r="B175" s="47">
         <v>4886501</v>
       </c>
-      <c r="C175" s="51">
+      <c r="C175" s="47">
         <v>10580832</v>
       </c>
-      <c r="D175" s="51">
+      <c r="D175" s="47">
         <v>16595591</v>
       </c>
-      <c r="E175" s="140">
+      <c r="E175" s="129">
         <v>22780396</v>
       </c>
-      <c r="F175" s="55"/>
-[...6 lines deleted...]
-      <c r="M175" s="51"/>
+      <c r="F175" s="50">
+        <v>28331374</v>
+      </c>
+      <c r="G175" s="47"/>
+      <c r="H175" s="47"/>
+      <c r="I175" s="74"/>
+      <c r="J175" s="47"/>
+      <c r="K175" s="47"/>
+      <c r="L175" s="47"/>
+      <c r="M175" s="47"/>
       <c r="N175" s="17"/>
       <c r="O175" s="18"/>
     </row>
     <row r="176" spans="1:15">
       <c r="A176" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B176" s="112">
+      <c r="B176" s="106">
         <v>488</v>
       </c>
-      <c r="C176" s="51">
+      <c r="C176" s="47">
         <v>2376</v>
       </c>
-      <c r="D176" s="51">
+      <c r="D176" s="47">
         <v>5364</v>
       </c>
-      <c r="E176" s="140">
+      <c r="E176" s="129">
         <v>7283</v>
       </c>
-      <c r="F176" s="55"/>
-[...6 lines deleted...]
-      <c r="M176" s="51"/>
+      <c r="F176" s="50">
+        <v>10696</v>
+      </c>
+      <c r="G176" s="47"/>
+      <c r="H176" s="47"/>
+      <c r="I176" s="74"/>
+      <c r="J176" s="47"/>
+      <c r="K176" s="47"/>
+      <c r="L176" s="47"/>
+      <c r="M176" s="47"/>
       <c r="N176" s="19"/>
       <c r="O176" s="18"/>
     </row>
     <row r="177" spans="1:26" s="4" customFormat="1">
       <c r="A177" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B177" s="51">
+      <c r="B177" s="47">
         <v>4609</v>
       </c>
-      <c r="C177" s="51">
+      <c r="C177" s="47">
         <v>10978</v>
       </c>
-      <c r="D177" s="51">
+      <c r="D177" s="47">
         <v>17348</v>
       </c>
-      <c r="E177" s="140">
+      <c r="E177" s="129">
         <v>23718</v>
       </c>
-      <c r="F177" s="55"/>
-[...6 lines deleted...]
-      <c r="M177" s="51"/>
+      <c r="F177" s="50">
+        <v>27621</v>
+      </c>
+      <c r="G177" s="47"/>
+      <c r="H177" s="47"/>
+      <c r="I177" s="74"/>
+      <c r="J177" s="47"/>
+      <c r="K177" s="47"/>
+      <c r="L177" s="47"/>
+      <c r="M177" s="47"/>
       <c r="N177" s="17"/>
       <c r="O177" s="18"/>
     </row>
     <row r="178" spans="1:26" s="4" customFormat="1">
       <c r="A178" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B178" s="52"/>
-[...2 lines deleted...]
-      <c r="E178" s="137"/>
+      <c r="B178" s="48"/>
+      <c r="C178" s="48"/>
+      <c r="D178" s="117"/>
+      <c r="E178" s="126"/>
       <c r="F178" s="20"/>
-      <c r="G178" s="60"/>
-[...5 lines deleted...]
-      <c r="M178" s="97"/>
+      <c r="G178" s="54"/>
+      <c r="H178" s="62"/>
+      <c r="I178" s="68"/>
+      <c r="J178" s="76"/>
+      <c r="K178" s="81"/>
+      <c r="L178" s="86"/>
+      <c r="M178" s="91"/>
       <c r="N178" s="17"/>
       <c r="O178" s="18"/>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B179" s="102" t="s">
+      <c r="B179" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="C179" s="118" t="s">
+      <c r="C179" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D179" s="128" t="s">
+      <c r="D179" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E179" s="145" t="s">
+      <c r="E179" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F179" s="53"/>
-[...6 lines deleted...]
-      <c r="M179" s="101"/>
+      <c r="F179" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G179" s="53"/>
+      <c r="H179" s="60"/>
+      <c r="I179" s="72"/>
+      <c r="J179" s="80"/>
+      <c r="K179" s="85"/>
+      <c r="L179" s="90"/>
+      <c r="M179" s="95"/>
       <c r="N179" s="16"/>
       <c r="O179" s="21"/>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B180" s="102" t="s">
+      <c r="B180" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="C180" s="118" t="s">
+      <c r="C180" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D180" s="128" t="s">
+      <c r="D180" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E180" s="145" t="s">
+      <c r="E180" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F180" s="53"/>
-[...6 lines deleted...]
-      <c r="M180" s="101"/>
+      <c r="F180" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G180" s="53"/>
+      <c r="H180" s="60"/>
+      <c r="I180" s="72"/>
+      <c r="J180" s="80"/>
+      <c r="K180" s="85"/>
+      <c r="L180" s="90"/>
+      <c r="M180" s="95"/>
       <c r="N180" s="17"/>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B181" s="55">
+      <c r="B181" s="50">
         <v>270</v>
       </c>
-      <c r="C181" s="51">
+      <c r="C181" s="47">
         <v>540</v>
       </c>
-      <c r="D181" s="51">
+      <c r="D181" s="47">
         <v>810</v>
       </c>
-      <c r="E181" s="140">
+      <c r="E181" s="129">
         <v>1080</v>
       </c>
-      <c r="F181" s="55"/>
-[...6 lines deleted...]
-      <c r="M181" s="51"/>
+      <c r="F181" s="50">
+        <v>1350</v>
+      </c>
+      <c r="G181" s="47"/>
+      <c r="H181" s="47"/>
+      <c r="I181" s="74"/>
+      <c r="J181" s="47"/>
+      <c r="K181" s="47"/>
+      <c r="L181" s="47"/>
+      <c r="M181" s="47"/>
       <c r="N181" s="17"/>
     </row>
     <row r="182" spans="1:26" ht="35.25" customHeight="1">
       <c r="A182" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="B182" s="51">
+      <c r="B182" s="47">
         <v>5267</v>
       </c>
-      <c r="C182" s="51">
+      <c r="C182" s="47">
         <v>24380</v>
       </c>
-      <c r="D182" s="51">
+      <c r="D182" s="47">
         <v>44312</v>
       </c>
-      <c r="E182" s="140">
+      <c r="E182" s="129">
         <v>65825</v>
       </c>
-      <c r="F182" s="55"/>
-[...6 lines deleted...]
-      <c r="M182" s="51"/>
+      <c r="F182" s="50">
+        <v>77783</v>
+      </c>
+      <c r="G182" s="47"/>
+      <c r="H182" s="47"/>
+      <c r="I182" s="74"/>
+      <c r="J182" s="47"/>
+      <c r="K182" s="47"/>
+      <c r="L182" s="47"/>
+      <c r="M182" s="47"/>
       <c r="N182" s="16"/>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B183" s="51">
+      <c r="B183" s="47">
         <v>5267</v>
       </c>
-      <c r="C183" s="51">
+      <c r="C183" s="47">
         <v>24380</v>
       </c>
-      <c r="D183" s="51">
+      <c r="D183" s="47">
         <v>44312</v>
       </c>
-      <c r="E183" s="140">
+      <c r="E183" s="129">
         <v>65825</v>
       </c>
-      <c r="F183" s="55"/>
-[...6 lines deleted...]
-      <c r="M183" s="51"/>
+      <c r="F183" s="50">
+        <v>77783</v>
+      </c>
+      <c r="G183" s="47"/>
+      <c r="H183" s="47"/>
+      <c r="I183" s="74"/>
+      <c r="J183" s="47"/>
+      <c r="K183" s="47"/>
+      <c r="L183" s="47"/>
+      <c r="M183" s="47"/>
       <c r="N183" s="17"/>
       <c r="O183" s="18"/>
     </row>
     <row r="184" spans="1:26" ht="22.5">
       <c r="A184" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="B184" s="51">
+      <c r="B184" s="47">
         <v>908758</v>
       </c>
-      <c r="C184" s="51">
+      <c r="C184" s="47">
         <v>1940856</v>
       </c>
-      <c r="D184" s="51">
+      <c r="D184" s="47">
         <v>2951692</v>
       </c>
-      <c r="E184" s="140">
+      <c r="E184" s="129">
         <v>4284580</v>
       </c>
-      <c r="F184" s="55"/>
-[...6 lines deleted...]
-      <c r="M184" s="51"/>
+      <c r="F184" s="50">
+        <v>5961743</v>
+      </c>
+      <c r="G184" s="47"/>
+      <c r="H184" s="47"/>
+      <c r="I184" s="74"/>
+      <c r="J184" s="47"/>
+      <c r="K184" s="47"/>
+      <c r="L184" s="47"/>
+      <c r="M184" s="47"/>
       <c r="N184" s="17"/>
       <c r="O184" s="18"/>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B185" s="51">
+      <c r="B185" s="47">
         <v>569000</v>
       </c>
-      <c r="C185" s="51">
+      <c r="C185" s="47">
         <v>1310397</v>
       </c>
-      <c r="D185" s="51">
+      <c r="D185" s="47">
         <v>2125587</v>
       </c>
-      <c r="E185" s="140">
+      <c r="E185" s="129">
         <v>3203026</v>
       </c>
-      <c r="F185" s="55"/>
-[...6 lines deleted...]
-      <c r="M185" s="51"/>
+      <c r="F185" s="50">
+        <v>4249049</v>
+      </c>
+      <c r="G185" s="47"/>
+      <c r="H185" s="47"/>
+      <c r="I185" s="74"/>
+      <c r="J185" s="47"/>
+      <c r="K185" s="47"/>
+      <c r="L185" s="47"/>
+      <c r="M185" s="47"/>
       <c r="N185" s="17"/>
       <c r="O185" s="18"/>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B186" s="51">
+      <c r="B186" s="47">
         <v>459</v>
       </c>
-      <c r="C186" s="51">
+      <c r="C186" s="47">
         <v>63475</v>
       </c>
-      <c r="D186" s="51">
+      <c r="D186" s="47">
         <v>105599</v>
       </c>
-      <c r="E186" s="140">
+      <c r="E186" s="129">
         <v>127856</v>
       </c>
-      <c r="F186" s="55"/>
-[...6 lines deleted...]
-      <c r="M186" s="51"/>
+      <c r="F186" s="50">
+        <v>165693</v>
+      </c>
+      <c r="G186" s="47"/>
+      <c r="H186" s="47"/>
+      <c r="I186" s="74"/>
+      <c r="J186" s="47"/>
+      <c r="K186" s="47"/>
+      <c r="L186" s="47"/>
+      <c r="M186" s="47"/>
       <c r="N186" s="19"/>
       <c r="O186" s="18"/>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B187" s="51">
+      <c r="B187" s="47">
         <v>330554</v>
       </c>
-      <c r="C187" s="51">
+      <c r="C187" s="47">
         <v>528808</v>
       </c>
-      <c r="D187" s="51">
+      <c r="D187" s="47">
         <v>652898</v>
       </c>
-      <c r="E187" s="140">
+      <c r="E187" s="129">
         <v>856659</v>
       </c>
-      <c r="F187" s="55"/>
-[...6 lines deleted...]
-      <c r="M187" s="51"/>
+      <c r="F187" s="50">
+        <v>1444922</v>
+      </c>
+      <c r="G187" s="47"/>
+      <c r="H187" s="47"/>
+      <c r="I187" s="74"/>
+      <c r="J187" s="47"/>
+      <c r="K187" s="47"/>
+      <c r="L187" s="47"/>
+      <c r="M187" s="47"/>
       <c r="N187" s="17"/>
       <c r="O187" s="18"/>
     </row>
     <row r="188" spans="1:26" s="4" customFormat="1">
       <c r="A188" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B188" s="52"/>
-[...2 lines deleted...]
-      <c r="E188" s="137"/>
+      <c r="B188" s="48"/>
+      <c r="C188" s="48"/>
+      <c r="D188" s="117"/>
+      <c r="E188" s="126"/>
       <c r="F188" s="20"/>
-      <c r="G188" s="60"/>
-[...5 lines deleted...]
-      <c r="M188" s="97"/>
+      <c r="G188" s="54"/>
+      <c r="H188" s="62"/>
+      <c r="I188" s="68"/>
+      <c r="J188" s="76"/>
+      <c r="K188" s="81"/>
+      <c r="L188" s="86"/>
+      <c r="M188" s="91"/>
       <c r="N188" s="17"/>
       <c r="O188" s="18"/>
     </row>
     <row r="189" spans="1:26" s="4" customFormat="1">
       <c r="A189" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B189" s="55">
+      <c r="B189" s="50">
         <v>2400</v>
       </c>
-      <c r="C189" s="51">
+      <c r="C189" s="47">
         <v>10200</v>
       </c>
-      <c r="D189" s="51">
+      <c r="D189" s="47">
         <v>17700</v>
       </c>
-      <c r="E189" s="140">
+      <c r="E189" s="129">
         <v>25200</v>
       </c>
-      <c r="F189" s="55"/>
-[...6 lines deleted...]
-      <c r="M189" s="51"/>
+      <c r="F189" s="50">
+        <v>25200</v>
+      </c>
+      <c r="G189" s="47"/>
+      <c r="H189" s="47"/>
+      <c r="I189" s="74"/>
+      <c r="J189" s="47"/>
+      <c r="K189" s="47"/>
+      <c r="L189" s="47"/>
+      <c r="M189" s="47"/>
       <c r="N189" s="17"/>
       <c r="O189" s="18"/>
     </row>
     <row r="190" spans="1:26" s="4" customFormat="1">
       <c r="A190" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B190" s="102" t="s">
+      <c r="B190" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="C190" s="118" t="s">
+      <c r="C190" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D190" s="128" t="s">
+      <c r="D190" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E190" s="145" t="s">
+      <c r="E190" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F190" s="53"/>
-[...6 lines deleted...]
-      <c r="M190" s="101"/>
+      <c r="F190" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G190" s="53"/>
+      <c r="H190" s="60"/>
+      <c r="I190" s="72"/>
+      <c r="J190" s="80"/>
+      <c r="K190" s="85"/>
+      <c r="L190" s="90"/>
+      <c r="M190" s="95"/>
       <c r="N190" s="17"/>
       <c r="O190" s="18"/>
       <c r="P190" s="6"/>
       <c r="Q190" s="6"/>
       <c r="R190" s="6"/>
       <c r="S190" s="6"/>
       <c r="T190" s="6"/>
       <c r="U190" s="6"/>
       <c r="V190" s="6"/>
       <c r="W190" s="6"/>
       <c r="X190" s="6"/>
       <c r="Y190" s="6"/>
       <c r="Z190" s="6"/>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B191" s="102" t="s">
+      <c r="B191" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="C191" s="118" t="s">
+      <c r="C191" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D191" s="128" t="s">
+      <c r="D191" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E191" s="145" t="s">
+      <c r="E191" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F191" s="53"/>
-[...6 lines deleted...]
-      <c r="M191" s="101"/>
+      <c r="F191" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G191" s="53"/>
+      <c r="H191" s="60"/>
+      <c r="I191" s="72"/>
+      <c r="J191" s="80"/>
+      <c r="K191" s="85"/>
+      <c r="L191" s="90"/>
+      <c r="M191" s="95"/>
       <c r="N191" s="17"/>
       <c r="O191" s="18"/>
     </row>
     <row r="192" spans="1:26" s="4" customFormat="1">
       <c r="A192" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B192" s="55">
+      <c r="B192" s="50">
         <v>117</v>
       </c>
-      <c r="C192" s="51">
+      <c r="C192" s="47">
         <v>234</v>
       </c>
-      <c r="D192" s="51">
+      <c r="D192" s="47">
         <v>351</v>
       </c>
-      <c r="E192" s="140">
+      <c r="E192" s="129">
         <v>468</v>
       </c>
-      <c r="F192" s="55"/>
-[...6 lines deleted...]
-      <c r="M192" s="51"/>
+      <c r="F192" s="50">
+        <v>585</v>
+      </c>
+      <c r="G192" s="47"/>
+      <c r="H192" s="47"/>
+      <c r="I192" s="74"/>
+      <c r="J192" s="47"/>
+      <c r="K192" s="47"/>
+      <c r="L192" s="47"/>
+      <c r="M192" s="47"/>
       <c r="N192" s="17"/>
       <c r="O192" s="18"/>
     </row>
     <row r="193" spans="1:15" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A193" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B193" s="51">
+      <c r="B193" s="47">
         <v>4729</v>
       </c>
-      <c r="C193" s="51">
+      <c r="C193" s="47">
         <v>25344</v>
       </c>
-      <c r="D193" s="51">
+      <c r="D193" s="47">
         <v>45959</v>
       </c>
-      <c r="E193" s="140">
+      <c r="E193" s="129">
         <v>66575</v>
       </c>
-      <c r="F193" s="55"/>
-[...6 lines deleted...]
-      <c r="M193" s="51"/>
+      <c r="F193" s="50">
+        <v>70299</v>
+      </c>
+      <c r="G193" s="47"/>
+      <c r="H193" s="47"/>
+      <c r="I193" s="74"/>
+      <c r="J193" s="47"/>
+      <c r="K193" s="47"/>
+      <c r="L193" s="47"/>
+      <c r="M193" s="47"/>
       <c r="N193" s="16"/>
       <c r="O193" s="21"/>
     </row>
     <row r="194" spans="1:15" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A194" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B194" s="55">
+      <c r="B194" s="50">
         <v>1200</v>
       </c>
-      <c r="C194" s="51">
+      <c r="C194" s="47">
         <v>2400</v>
       </c>
-      <c r="D194" s="51">
+      <c r="D194" s="47">
         <v>3600</v>
       </c>
-      <c r="E194" s="140">
+      <c r="E194" s="129">
         <v>4800</v>
       </c>
-      <c r="F194" s="55"/>
-[...6 lines deleted...]
-      <c r="M194" s="51"/>
+      <c r="F194" s="50">
+        <v>6000</v>
+      </c>
+      <c r="G194" s="47"/>
+      <c r="H194" s="47"/>
+      <c r="I194" s="74"/>
+      <c r="J194" s="47"/>
+      <c r="K194" s="47"/>
+      <c r="L194" s="47"/>
+      <c r="M194" s="47"/>
       <c r="N194" s="16"/>
       <c r="O194" s="21"/>
     </row>
     <row r="195" spans="1:15" s="4" customFormat="1" ht="22.5">
       <c r="A195" s="16" t="s">
         <v>66</v>
       </c>
-      <c r="B195" s="51">
+      <c r="B195" s="47">
         <v>2125781</v>
       </c>
-      <c r="C195" s="51">
+      <c r="C195" s="47">
         <v>5793602</v>
       </c>
-      <c r="D195" s="51">
+      <c r="D195" s="47">
         <v>9241251</v>
       </c>
-      <c r="E195" s="140">
+      <c r="E195" s="129">
         <v>13212418</v>
       </c>
-      <c r="F195" s="55"/>
-[...6 lines deleted...]
-      <c r="M195" s="51"/>
+      <c r="F195" s="50">
+        <v>16571406</v>
+      </c>
+      <c r="G195" s="47"/>
+      <c r="H195" s="47"/>
+      <c r="I195" s="74"/>
+      <c r="J195" s="47"/>
+      <c r="K195" s="47"/>
+      <c r="L195" s="47"/>
+      <c r="M195" s="47"/>
       <c r="N195" s="17"/>
       <c r="O195" s="18"/>
     </row>
     <row r="196" spans="1:15" s="4" customFormat="1">
       <c r="A196" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B196" s="51">
+      <c r="B196" s="47">
         <v>887806</v>
       </c>
-      <c r="C196" s="51">
+      <c r="C196" s="47">
         <v>2966641</v>
       </c>
-      <c r="D196" s="51">
+      <c r="D196" s="47">
         <v>4927444</v>
       </c>
-      <c r="E196" s="140">
+      <c r="E196" s="129">
         <v>7191605</v>
       </c>
-      <c r="F196" s="55"/>
-[...6 lines deleted...]
-      <c r="M196" s="51"/>
+      <c r="F196" s="50">
+        <v>9154602</v>
+      </c>
+      <c r="G196" s="47"/>
+      <c r="H196" s="47"/>
+      <c r="I196" s="74"/>
+      <c r="J196" s="47"/>
+      <c r="K196" s="47"/>
+      <c r="L196" s="47"/>
+      <c r="M196" s="47"/>
       <c r="N196" s="17"/>
       <c r="O196" s="18"/>
     </row>
     <row r="197" spans="1:15" s="4" customFormat="1">
       <c r="A197" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B197" s="51">
+      <c r="B197" s="47">
         <v>7607</v>
       </c>
-      <c r="C197" s="51">
+      <c r="C197" s="47">
         <v>56498</v>
       </c>
-      <c r="D197" s="51">
+      <c r="D197" s="47">
         <v>105389</v>
       </c>
-      <c r="E197" s="140">
+      <c r="E197" s="129">
         <v>154281</v>
       </c>
-      <c r="F197" s="55"/>
-[...6 lines deleted...]
-      <c r="M197" s="51"/>
+      <c r="F197" s="50">
+        <v>157304</v>
+      </c>
+      <c r="G197" s="47"/>
+      <c r="H197" s="47"/>
+      <c r="I197" s="74"/>
+      <c r="J197" s="47"/>
+      <c r="K197" s="47"/>
+      <c r="L197" s="47"/>
+      <c r="M197" s="47"/>
       <c r="N197" s="19"/>
       <c r="O197" s="18"/>
     </row>
     <row r="198" spans="1:15" s="4" customFormat="1">
       <c r="A198" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B198" s="51">
+      <c r="B198" s="47">
         <v>991694</v>
       </c>
-      <c r="C198" s="51">
+      <c r="C198" s="47">
         <v>2152858</v>
       </c>
-      <c r="D198" s="51">
+      <c r="D198" s="47">
         <v>3155531</v>
       </c>
-      <c r="E198" s="140">
+      <c r="E198" s="129">
         <v>4378629</v>
       </c>
-      <c r="F198" s="55"/>
-[...6 lines deleted...]
-      <c r="M198" s="51"/>
+      <c r="F198" s="50">
+        <v>5454192</v>
+      </c>
+      <c r="G198" s="47"/>
+      <c r="H198" s="47"/>
+      <c r="I198" s="74"/>
+      <c r="J198" s="47"/>
+      <c r="K198" s="47"/>
+      <c r="L198" s="47"/>
+      <c r="M198" s="47"/>
       <c r="N198" s="17"/>
       <c r="O198" s="18"/>
     </row>
     <row r="199" spans="1:15" s="4" customFormat="1">
       <c r="A199" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B199" s="52"/>
-[...2 lines deleted...]
-      <c r="E199" s="138"/>
+      <c r="B199" s="48"/>
+      <c r="C199" s="48"/>
+      <c r="D199" s="118"/>
+      <c r="E199" s="127"/>
       <c r="F199" s="20"/>
-      <c r="G199" s="60"/>
-[...5 lines deleted...]
-      <c r="M199" s="97"/>
+      <c r="G199" s="54"/>
+      <c r="H199" s="64"/>
+      <c r="I199" s="68"/>
+      <c r="J199" s="76"/>
+      <c r="K199" s="81"/>
+      <c r="L199" s="86"/>
+      <c r="M199" s="91"/>
       <c r="N199" s="17"/>
       <c r="O199" s="18"/>
     </row>
     <row r="200" spans="1:15" s="4" customFormat="1">
       <c r="A200" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B200" s="51">
+      <c r="B200" s="47">
         <v>125</v>
       </c>
-      <c r="C200" s="51">
+      <c r="C200" s="47">
         <v>250</v>
       </c>
-      <c r="D200" s="51">
+      <c r="D200" s="47">
         <v>375</v>
       </c>
-      <c r="E200" s="140">
+      <c r="E200" s="129">
         <v>500</v>
       </c>
-      <c r="F200" s="55"/>
-[...6 lines deleted...]
-      <c r="M200" s="51"/>
+      <c r="F200" s="50">
+        <v>625</v>
+      </c>
+      <c r="G200" s="47"/>
+      <c r="H200" s="47"/>
+      <c r="I200" s="74"/>
+      <c r="J200" s="47"/>
+      <c r="K200" s="47"/>
+      <c r="L200" s="47"/>
+      <c r="M200" s="47"/>
       <c r="N200" s="17"/>
       <c r="O200" s="18"/>
     </row>
     <row r="201" spans="1:15" s="4" customFormat="1">
       <c r="A201" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B201" s="51">
+      <c r="B201" s="47">
         <v>215434</v>
       </c>
-      <c r="C201" s="51">
+      <c r="C201" s="47">
         <v>422992</v>
       </c>
-      <c r="D201" s="51">
+      <c r="D201" s="47">
         <v>686900</v>
       </c>
-      <c r="E201" s="140">
+      <c r="E201" s="129">
         <v>950545</v>
       </c>
-      <c r="F201" s="55"/>
-[...6 lines deleted...]
-      <c r="M201" s="51"/>
+      <c r="F201" s="50">
+        <v>1248977</v>
+      </c>
+      <c r="G201" s="47"/>
+      <c r="H201" s="47"/>
+      <c r="I201" s="74"/>
+      <c r="J201" s="47"/>
+      <c r="K201" s="47"/>
+      <c r="L201" s="47"/>
+      <c r="M201" s="47"/>
       <c r="N201" s="17"/>
       <c r="O201" s="18"/>
     </row>
     <row r="202" spans="1:15">
       <c r="A202" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B202" s="56" t="s">
+      <c r="B202" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C202" s="51">
+      <c r="C202" s="47">
         <v>69832</v>
       </c>
-      <c r="D202" s="51">
+      <c r="D202" s="47">
         <v>139664</v>
       </c>
-      <c r="E202" s="140">
+      <c r="E202" s="129">
         <v>209496</v>
       </c>
-      <c r="F202" s="55"/>
-[...6 lines deleted...]
-      <c r="M202" s="51"/>
+      <c r="F202" s="50">
+        <v>209496</v>
+      </c>
+      <c r="G202" s="47"/>
+      <c r="H202" s="47"/>
+      <c r="I202" s="74"/>
+      <c r="J202" s="47"/>
+      <c r="K202" s="47"/>
+      <c r="L202" s="47"/>
+      <c r="M202" s="47"/>
       <c r="N202" s="17"/>
       <c r="O202" s="18"/>
     </row>
     <row r="203" spans="1:15" s="4" customFormat="1">
       <c r="A203" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B203" s="55">
+      <c r="B203" s="50">
         <v>119</v>
       </c>
-      <c r="C203" s="51">
+      <c r="C203" s="47">
         <v>238</v>
       </c>
-      <c r="D203" s="51">
+      <c r="D203" s="47">
         <v>357</v>
       </c>
-      <c r="E203" s="140">
+      <c r="E203" s="129">
         <v>476</v>
       </c>
-      <c r="F203" s="55"/>
-[...6 lines deleted...]
-      <c r="M203" s="51"/>
+      <c r="F203" s="50">
+        <v>595</v>
+      </c>
+      <c r="G203" s="47"/>
+      <c r="H203" s="47"/>
+      <c r="I203" s="74"/>
+      <c r="J203" s="47"/>
+      <c r="K203" s="47"/>
+      <c r="L203" s="47"/>
+      <c r="M203" s="47"/>
       <c r="N203" s="17"/>
       <c r="O203" s="18" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="204" spans="1:15" s="4" customFormat="1">
       <c r="A204" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B204" s="56" t="s">
+      <c r="B204" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C204" s="117" t="s">
+      <c r="C204" s="111" t="s">
         <v>74</v>
       </c>
-      <c r="D204" s="127" t="s">
+      <c r="D204" s="121" t="s">
         <v>74</v>
       </c>
-      <c r="E204" s="144" t="s">
+      <c r="E204" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="F204" s="56"/>
-[...6 lines deleted...]
-      <c r="M204" s="79"/>
+      <c r="F204" s="133" t="s">
+        <v>74</v>
+      </c>
+      <c r="G204" s="51"/>
+      <c r="H204" s="51"/>
+      <c r="I204" s="73"/>
+      <c r="J204" s="73"/>
+      <c r="K204" s="73"/>
+      <c r="L204" s="73"/>
+      <c r="M204" s="73"/>
       <c r="N204" s="17"/>
       <c r="O204" s="18"/>
     </row>
     <row r="205" spans="1:15" s="4" customFormat="1">
       <c r="A205" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B205" s="55">
+      <c r="B205" s="50">
         <v>112</v>
       </c>
-      <c r="C205" s="51">
+      <c r="C205" s="47">
         <v>65589</v>
       </c>
-      <c r="D205" s="51">
+      <c r="D205" s="47">
         <v>131067</v>
       </c>
-      <c r="E205" s="140">
+      <c r="E205" s="129">
         <v>196544</v>
       </c>
-      <c r="F205" s="55"/>
-[...6 lines deleted...]
-      <c r="M205" s="51"/>
+      <c r="F205" s="50">
+        <v>196656</v>
+      </c>
+      <c r="G205" s="47"/>
+      <c r="H205" s="47"/>
+      <c r="I205" s="74"/>
+      <c r="J205" s="47"/>
+      <c r="K205" s="47"/>
+      <c r="L205" s="47"/>
+      <c r="M205" s="47"/>
       <c r="N205" s="17"/>
       <c r="O205" s="18"/>
     </row>
     <row r="206" spans="1:15" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A206" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B206" s="51">
+      <c r="B206" s="47">
         <v>22173</v>
       </c>
-      <c r="C206" s="51">
+      <c r="C206" s="47">
         <v>57280</v>
       </c>
-      <c r="D206" s="51">
+      <c r="D206" s="47">
         <v>92387</v>
       </c>
-      <c r="E206" s="140">
+      <c r="E206" s="129">
         <v>127495</v>
       </c>
-      <c r="F206" s="55"/>
-[...6 lines deleted...]
-      <c r="M206" s="51"/>
+      <c r="F206" s="50">
+        <v>145399</v>
+      </c>
+      <c r="G206" s="47"/>
+      <c r="H206" s="47"/>
+      <c r="I206" s="74"/>
+      <c r="J206" s="47"/>
+      <c r="K206" s="47"/>
+      <c r="L206" s="47"/>
+      <c r="M206" s="47"/>
       <c r="N206" s="34"/>
       <c r="O206" s="21" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="207" spans="1:15" s="4" customFormat="1">
       <c r="A207" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B207" s="55">
+      <c r="B207" s="50">
         <v>713</v>
       </c>
-      <c r="C207" s="51">
+      <c r="C207" s="47">
         <v>1426</v>
       </c>
-      <c r="D207" s="51">
+      <c r="D207" s="47">
         <v>2139</v>
       </c>
-      <c r="E207" s="140">
+      <c r="E207" s="129">
         <v>2852</v>
       </c>
-      <c r="F207" s="55"/>
-[...6 lines deleted...]
-      <c r="M207" s="51"/>
+      <c r="F207" s="50">
+        <v>3565</v>
+      </c>
+      <c r="G207" s="47"/>
+      <c r="H207" s="47"/>
+      <c r="I207" s="74"/>
+      <c r="J207" s="47"/>
+      <c r="K207" s="47"/>
+      <c r="L207" s="47"/>
+      <c r="M207" s="47"/>
       <c r="N207" s="17"/>
       <c r="O207" s="8"/>
     </row>
     <row r="208" spans="1:15" s="4" customFormat="1">
       <c r="A208" s="16" t="s">
         <v>55</v>
       </c>
-      <c r="B208" s="51">
+      <c r="B208" s="47">
         <v>130350517</v>
       </c>
-      <c r="C208" s="51">
+      <c r="C208" s="47">
         <v>243403381</v>
       </c>
-      <c r="D208" s="51">
+      <c r="D208" s="47">
         <v>370230229</v>
       </c>
-      <c r="E208" s="140">
+      <c r="E208" s="129">
         <v>488343111</v>
       </c>
-      <c r="F208" s="55"/>
-[...6 lines deleted...]
-      <c r="M208" s="51"/>
+      <c r="F208" s="50">
+        <v>626126606</v>
+      </c>
+      <c r="G208" s="47"/>
+      <c r="H208" s="47"/>
+      <c r="I208" s="74"/>
+      <c r="J208" s="47"/>
+      <c r="K208" s="47"/>
+      <c r="L208" s="47"/>
+      <c r="M208" s="47"/>
       <c r="N208" s="17"/>
       <c r="O208" s="8"/>
     </row>
     <row r="209" spans="1:15" s="4" customFormat="1">
       <c r="A209" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B209" s="51">
+      <c r="B209" s="47">
         <v>61591747</v>
       </c>
-      <c r="C209" s="51">
+      <c r="C209" s="47">
         <v>119333632</v>
       </c>
-      <c r="D209" s="51">
+      <c r="D209" s="47">
         <v>185307922</v>
       </c>
-      <c r="E209" s="140">
+      <c r="E209" s="129">
         <v>245927191</v>
       </c>
-      <c r="F209" s="55"/>
-[...6 lines deleted...]
-      <c r="M209" s="51"/>
+      <c r="F209" s="50">
+        <v>320061169</v>
+      </c>
+      <c r="G209" s="47"/>
+      <c r="H209" s="47"/>
+      <c r="I209" s="74"/>
+      <c r="J209" s="47"/>
+      <c r="K209" s="47"/>
+      <c r="L209" s="47"/>
+      <c r="M209" s="47"/>
       <c r="N209" s="17"/>
       <c r="O209" s="8"/>
     </row>
     <row r="210" spans="1:15" s="4" customFormat="1">
       <c r="A210" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B210" s="51">
+      <c r="B210" s="47">
         <v>61808061</v>
       </c>
-      <c r="C210" s="51">
+      <c r="C210" s="47">
         <v>107563820</v>
       </c>
-      <c r="D210" s="51">
+      <c r="D210" s="47">
         <v>157980199</v>
       </c>
-      <c r="E210" s="140">
+      <c r="E210" s="129">
         <v>207579916</v>
       </c>
-      <c r="F210" s="55"/>
-[...6 lines deleted...]
-      <c r="M210" s="51"/>
+      <c r="F210" s="50">
+        <v>262110435</v>
+      </c>
+      <c r="G210" s="47"/>
+      <c r="H210" s="47"/>
+      <c r="I210" s="74"/>
+      <c r="J210" s="47"/>
+      <c r="K210" s="47"/>
+      <c r="L210" s="47"/>
+      <c r="M210" s="47"/>
       <c r="N210" s="19"/>
       <c r="O210" s="8"/>
     </row>
     <row r="211" spans="1:15" s="4" customFormat="1">
       <c r="A211" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B211" s="51">
+      <c r="B211" s="47">
         <v>4516602</v>
       </c>
-      <c r="C211" s="51">
+      <c r="C211" s="47">
         <v>10481512</v>
       </c>
-      <c r="D211" s="51">
+      <c r="D211" s="47">
         <v>17490137</v>
       </c>
-      <c r="E211" s="140">
+      <c r="E211" s="129">
         <v>22533376</v>
       </c>
-      <c r="F211" s="55"/>
-[...6 lines deleted...]
-      <c r="M211" s="51"/>
+      <c r="F211" s="50">
+        <v>27077533</v>
+      </c>
+      <c r="G211" s="47"/>
+      <c r="H211" s="47"/>
+      <c r="I211" s="74"/>
+      <c r="J211" s="47"/>
+      <c r="K211" s="47"/>
+      <c r="L211" s="47"/>
+      <c r="M211" s="47"/>
       <c r="N211" s="17"/>
       <c r="O211" s="8"/>
     </row>
     <row r="212" spans="1:15" s="4" customFormat="1">
       <c r="A212" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B212" s="52"/>
-[...2 lines deleted...]
-      <c r="E212" s="138"/>
+      <c r="B212" s="48"/>
+      <c r="C212" s="48"/>
+      <c r="D212" s="118"/>
+      <c r="E212" s="127"/>
       <c r="F212" s="20"/>
-      <c r="G212" s="60"/>
-[...5 lines deleted...]
-      <c r="M212" s="97"/>
+      <c r="G212" s="54"/>
+      <c r="H212" s="64"/>
+      <c r="I212" s="68"/>
+      <c r="J212" s="76"/>
+      <c r="K212" s="81"/>
+      <c r="L212" s="86"/>
+      <c r="M212" s="91"/>
       <c r="N212" s="32"/>
       <c r="O212" s="8"/>
     </row>
     <row r="213" spans="1:15" s="4" customFormat="1">
       <c r="A213" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B213" s="51">
+      <c r="B213" s="47">
         <v>2434107</v>
       </c>
-      <c r="C213" s="51">
+      <c r="C213" s="47">
         <v>6024417</v>
       </c>
-      <c r="D213" s="51">
+      <c r="D213" s="47">
         <v>9451971</v>
       </c>
-      <c r="E213" s="140">
+      <c r="E213" s="129">
         <v>12302628</v>
       </c>
-      <c r="F213" s="55"/>
-[...6 lines deleted...]
-      <c r="M213" s="51"/>
+      <c r="F213" s="50">
+        <v>16877469</v>
+      </c>
+      <c r="G213" s="47"/>
+      <c r="H213" s="47"/>
+      <c r="I213" s="74"/>
+      <c r="J213" s="47"/>
+      <c r="K213" s="47"/>
+      <c r="L213" s="47"/>
+      <c r="M213" s="47"/>
       <c r="N213" s="19"/>
       <c r="O213" s="8"/>
     </row>
     <row r="214" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A214" s="32" t="s">
         <v>42</v>
       </c>
-      <c r="B214" s="51">
+      <c r="B214" s="47">
         <v>68224239</v>
       </c>
-      <c r="C214" s="51">
+      <c r="C214" s="47">
         <v>123112465</v>
       </c>
-      <c r="D214" s="51">
+      <c r="D214" s="47">
         <v>187357646</v>
       </c>
-      <c r="E214" s="140">
+      <c r="E214" s="129">
         <v>248024404</v>
       </c>
-      <c r="F214" s="55"/>
-[...6 lines deleted...]
-      <c r="M214" s="51"/>
+      <c r="F214" s="50">
+        <v>312028497</v>
+      </c>
+      <c r="G214" s="47"/>
+      <c r="H214" s="47"/>
+      <c r="I214" s="74"/>
+      <c r="J214" s="47"/>
+      <c r="K214" s="47"/>
+      <c r="L214" s="47"/>
+      <c r="M214" s="47"/>
       <c r="N214" s="19"/>
       <c r="O214" s="8"/>
     </row>
     <row r="215" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A215" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="B215" s="51">
+      <c r="B215" s="47">
         <v>1899576</v>
       </c>
-      <c r="C215" s="51">
+      <c r="C215" s="47">
         <v>5067133</v>
       </c>
-      <c r="D215" s="51">
+      <c r="D215" s="47">
         <v>11887310</v>
       </c>
-      <c r="E215" s="140">
+      <c r="E215" s="129">
         <v>17911112</v>
       </c>
-      <c r="F215" s="55"/>
-[...6 lines deleted...]
-      <c r="M215" s="51"/>
+      <c r="F215" s="50">
+        <v>22840530</v>
+      </c>
+      <c r="G215" s="47"/>
+      <c r="H215" s="47"/>
+      <c r="I215" s="74"/>
+      <c r="J215" s="47"/>
+      <c r="K215" s="47"/>
+      <c r="L215" s="47"/>
+      <c r="M215" s="47"/>
       <c r="N215" s="32"/>
       <c r="O215" s="8"/>
     </row>
     <row r="216" spans="1:15" s="4" customFormat="1">
       <c r="A216" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="B216" s="51">
+      <c r="B216" s="47">
         <v>61808061</v>
       </c>
-      <c r="C216" s="51">
+      <c r="C216" s="47">
         <v>107563820</v>
       </c>
-      <c r="D216" s="51">
+      <c r="D216" s="47">
         <v>157980199</v>
       </c>
-      <c r="E216" s="140">
+      <c r="E216" s="129">
         <v>207579916</v>
       </c>
-      <c r="F216" s="55"/>
-[...6 lines deleted...]
-      <c r="M216" s="51"/>
+      <c r="F216" s="50">
+        <v>262110435</v>
+      </c>
+      <c r="G216" s="47"/>
+      <c r="H216" s="47"/>
+      <c r="I216" s="74"/>
+      <c r="J216" s="47"/>
+      <c r="K216" s="47"/>
+      <c r="L216" s="47"/>
+      <c r="M216" s="47"/>
       <c r="N216" s="19"/>
       <c r="O216" s="24"/>
     </row>
     <row r="217" spans="1:15" s="4" customFormat="1">
       <c r="A217" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B217" s="51">
+      <c r="B217" s="47">
         <v>4516602</v>
       </c>
-      <c r="C217" s="51">
+      <c r="C217" s="47">
         <v>10481512</v>
       </c>
-      <c r="D217" s="51">
+      <c r="D217" s="47">
         <v>17490137</v>
       </c>
-      <c r="E217" s="140">
+      <c r="E217" s="129">
         <v>22533376</v>
       </c>
-      <c r="F217" s="55"/>
-[...6 lines deleted...]
-      <c r="M217" s="51"/>
+      <c r="F217" s="50">
+        <v>27077533</v>
+      </c>
+      <c r="G217" s="47"/>
+      <c r="H217" s="47"/>
+      <c r="I217" s="74"/>
+      <c r="J217" s="47"/>
+      <c r="K217" s="47"/>
+      <c r="L217" s="47"/>
+      <c r="M217" s="47"/>
       <c r="N217" s="19"/>
       <c r="O217" s="24"/>
     </row>
     <row r="218" spans="1:15" s="4" customFormat="1" ht="22.5">
       <c r="A218" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="B218" s="51">
+      <c r="B218" s="47">
         <v>60880180</v>
       </c>
-      <c r="C218" s="51">
+      <c r="C218" s="47">
         <v>117465869</v>
       </c>
-      <c r="D218" s="51">
+      <c r="D218" s="47">
         <v>178540604</v>
       </c>
-      <c r="E218" s="140">
+      <c r="E218" s="129">
         <v>234326600</v>
       </c>
-      <c r="F218" s="55"/>
-[...6 lines deleted...]
-      <c r="M218" s="51"/>
+      <c r="F218" s="50">
+        <v>306183427</v>
+      </c>
+      <c r="G218" s="47"/>
+      <c r="H218" s="47"/>
+      <c r="I218" s="74"/>
+      <c r="J218" s="47"/>
+      <c r="K218" s="47"/>
+      <c r="L218" s="47"/>
+      <c r="M218" s="47"/>
       <c r="N218" s="19"/>
       <c r="O218" s="24"/>
     </row>
     <row r="219" spans="1:15" s="4" customFormat="1">
       <c r="A219" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B219" s="51">
+      <c r="B219" s="47">
         <v>58446073</v>
       </c>
-      <c r="C219" s="51">
+      <c r="C219" s="47">
         <v>111441452</v>
       </c>
-      <c r="D219" s="51">
+      <c r="D219" s="47">
         <v>169088633</v>
       </c>
-      <c r="E219" s="140">
+      <c r="E219" s="129">
         <v>222023972</v>
       </c>
-      <c r="F219" s="55"/>
-[...6 lines deleted...]
-      <c r="M219" s="51"/>
+      <c r="F219" s="50">
+        <v>289305958</v>
+      </c>
+      <c r="G219" s="47"/>
+      <c r="H219" s="47"/>
+      <c r="I219" s="74"/>
+      <c r="J219" s="47"/>
+      <c r="K219" s="47"/>
+      <c r="L219" s="47"/>
+      <c r="M219" s="47"/>
       <c r="N219" s="27"/>
       <c r="O219" s="24"/>
     </row>
     <row r="220" spans="1:15" s="4" customFormat="1">
       <c r="A220" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B220" s="55" t="s">
+      <c r="B220" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="C220" s="118" t="s">
+      <c r="C220" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D220" s="128" t="s">
+      <c r="D220" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E220" s="145" t="s">
+      <c r="E220" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F220" s="55"/>
-[...6 lines deleted...]
-      <c r="M220" s="51"/>
+      <c r="F220" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="G220" s="47"/>
+      <c r="H220" s="47"/>
+      <c r="I220" s="74"/>
+      <c r="J220" s="47"/>
+      <c r="K220" s="47"/>
+      <c r="L220" s="47"/>
+      <c r="M220" s="47"/>
       <c r="N220" s="19"/>
       <c r="O220" s="24"/>
     </row>
     <row r="221" spans="1:15" s="4" customFormat="1">
       <c r="A221" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B221" s="52"/>
-[...2 lines deleted...]
-      <c r="E221" s="138"/>
+      <c r="B221" s="48"/>
+      <c r="C221" s="48"/>
+      <c r="D221" s="118"/>
+      <c r="E221" s="127"/>
       <c r="F221" s="20"/>
-      <c r="G221" s="60"/>
-[...5 lines deleted...]
-      <c r="M221" s="97"/>
+      <c r="G221" s="54"/>
+      <c r="H221" s="64"/>
+      <c r="I221" s="68"/>
+      <c r="J221" s="76"/>
+      <c r="K221" s="81"/>
+      <c r="L221" s="86"/>
+      <c r="M221" s="91"/>
       <c r="N221" s="32"/>
       <c r="O221" s="8"/>
     </row>
     <row r="222" spans="1:15" s="4" customFormat="1">
       <c r="A222" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B222" s="51">
+      <c r="B222" s="47">
         <v>2434107</v>
       </c>
-      <c r="C222" s="51">
+      <c r="C222" s="47">
         <v>6024417</v>
       </c>
-      <c r="D222" s="51">
+      <c r="D222" s="47">
         <v>9451971</v>
       </c>
-      <c r="E222" s="140">
+      <c r="E222" s="129">
         <v>12302628</v>
       </c>
-      <c r="F222" s="55"/>
-[...6 lines deleted...]
-      <c r="M222" s="51"/>
+      <c r="F222" s="50">
+        <v>16877469</v>
+      </c>
+      <c r="G222" s="47"/>
+      <c r="H222" s="47"/>
+      <c r="I222" s="74"/>
+      <c r="J222" s="47"/>
+      <c r="K222" s="47"/>
+      <c r="L222" s="47"/>
+      <c r="M222" s="47"/>
       <c r="N222" s="19"/>
       <c r="O222" s="8"/>
     </row>
     <row r="223" spans="1:15" s="4" customFormat="1">
       <c r="A223" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="B223" s="51">
+      <c r="B223" s="47">
         <v>1246097</v>
       </c>
-      <c r="C223" s="51">
+      <c r="C223" s="47">
         <v>2825044</v>
       </c>
-      <c r="D223" s="51">
+      <c r="D223" s="47">
         <v>4331976</v>
       </c>
-      <c r="E223" s="140">
+      <c r="E223" s="129">
         <v>5992103</v>
       </c>
-      <c r="F223" s="55"/>
-[...6 lines deleted...]
-      <c r="M223" s="51"/>
+      <c r="F223" s="50">
+        <v>7914677</v>
+      </c>
+      <c r="G223" s="47"/>
+      <c r="H223" s="47"/>
+      <c r="I223" s="74"/>
+      <c r="J223" s="47"/>
+      <c r="K223" s="47"/>
+      <c r="L223" s="47"/>
+      <c r="M223" s="47"/>
       <c r="N223" s="19"/>
       <c r="O223" s="8"/>
     </row>
     <row r="224" spans="1:15" ht="12.75" customHeight="1">
       <c r="A224" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B224" s="51">
+      <c r="B224" s="47">
         <v>1246097</v>
       </c>
-      <c r="C224" s="51">
+      <c r="C224" s="47">
         <v>2825044</v>
       </c>
-      <c r="D224" s="51">
+      <c r="D224" s="47">
         <v>4331976</v>
       </c>
-      <c r="E224" s="140">
+      <c r="E224" s="129">
         <v>5992103</v>
       </c>
-      <c r="F224" s="55"/>
-[...6 lines deleted...]
-      <c r="M224" s="51"/>
+      <c r="F224" s="50">
+        <v>7914677</v>
+      </c>
+      <c r="G224" s="47"/>
+      <c r="H224" s="47"/>
+      <c r="I224" s="74"/>
+      <c r="J224" s="47"/>
+      <c r="K224" s="47"/>
+      <c r="L224" s="47"/>
+      <c r="M224" s="47"/>
       <c r="N224" s="16"/>
     </row>
     <row r="225" spans="1:15" s="4" customFormat="1" ht="33.75">
       <c r="A225" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B225" s="51">
+      <c r="B225" s="47">
         <v>7396958</v>
       </c>
-      <c r="C225" s="51">
+      <c r="C225" s="47">
         <v>17006543</v>
       </c>
-      <c r="D225" s="51">
+      <c r="D225" s="47">
         <v>27545709</v>
       </c>
-      <c r="E225" s="140">
+      <c r="E225" s="129">
         <v>39450346</v>
       </c>
-      <c r="F225" s="55"/>
-[...6 lines deleted...]
-      <c r="M225" s="51"/>
+      <c r="F225" s="50">
+        <v>52449225</v>
+      </c>
+      <c r="G225" s="47"/>
+      <c r="H225" s="47"/>
+      <c r="I225" s="74"/>
+      <c r="J225" s="47"/>
+      <c r="K225" s="47"/>
+      <c r="L225" s="47"/>
+      <c r="M225" s="47"/>
       <c r="N225" s="17"/>
       <c r="O225" s="8"/>
     </row>
     <row r="226" spans="1:15">
       <c r="A226" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B226" s="51">
+      <c r="B226" s="47">
         <v>2288406</v>
       </c>
-      <c r="C226" s="51">
+      <c r="C226" s="47">
         <v>6464213</v>
       </c>
-      <c r="D226" s="51">
+      <c r="D226" s="47">
         <v>10858640</v>
       </c>
-      <c r="E226" s="140">
+      <c r="E226" s="129">
         <v>16261759</v>
       </c>
-      <c r="F226" s="55"/>
-[...6 lines deleted...]
-      <c r="M226" s="51"/>
+      <c r="F226" s="50">
+        <v>20250428</v>
+      </c>
+      <c r="G226" s="47"/>
+      <c r="H226" s="47"/>
+      <c r="I226" s="74"/>
+      <c r="J226" s="47"/>
+      <c r="K226" s="47"/>
+      <c r="L226" s="47"/>
+      <c r="M226" s="47"/>
       <c r="N226" s="17"/>
       <c r="O226" s="18"/>
     </row>
     <row r="227" spans="1:15">
       <c r="A227" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B227" s="51">
+      <c r="B227" s="47">
         <v>69348</v>
       </c>
-      <c r="C227" s="51">
+      <c r="C227" s="47">
         <v>148482</v>
       </c>
-      <c r="D227" s="51">
+      <c r="D227" s="47">
         <v>227615</v>
       </c>
-      <c r="E227" s="140">
+      <c r="E227" s="129">
         <v>306748</v>
       </c>
-      <c r="F227" s="55"/>
-[...6 lines deleted...]
-      <c r="M227" s="51"/>
+      <c r="F227" s="50">
+        <v>356748</v>
+      </c>
+      <c r="G227" s="47"/>
+      <c r="H227" s="47"/>
+      <c r="I227" s="74"/>
+      <c r="J227" s="47"/>
+      <c r="K227" s="47"/>
+      <c r="L227" s="47"/>
+      <c r="M227" s="47"/>
       <c r="N227" s="19"/>
       <c r="O227" s="18"/>
     </row>
     <row r="228" spans="1:15">
       <c r="A228" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B228" s="51">
+      <c r="B228" s="47">
         <v>5015438</v>
       </c>
-      <c r="C228" s="51">
+      <c r="C228" s="47">
         <v>10343765</v>
       </c>
-      <c r="D228" s="51">
+      <c r="D228" s="47">
         <v>16390402</v>
       </c>
-      <c r="E228" s="140">
+      <c r="E228" s="129">
         <v>22784596</v>
       </c>
-      <c r="F228" s="55"/>
-[...6 lines deleted...]
-      <c r="M228" s="51"/>
+      <c r="F228" s="50">
+        <v>31728124</v>
+      </c>
+      <c r="G228" s="47"/>
+      <c r="H228" s="47"/>
+      <c r="I228" s="74"/>
+      <c r="J228" s="47"/>
+      <c r="K228" s="47"/>
+      <c r="L228" s="47"/>
+      <c r="M228" s="47"/>
       <c r="N228" s="17"/>
       <c r="O228" s="18"/>
     </row>
     <row r="229" spans="1:15" s="4" customFormat="1">
       <c r="A229" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B229" s="52"/>
-[...2 lines deleted...]
-      <c r="E229" s="137"/>
+      <c r="B229" s="48"/>
+      <c r="C229" s="48"/>
+      <c r="D229" s="117"/>
+      <c r="E229" s="126"/>
       <c r="F229" s="20"/>
-      <c r="G229" s="60"/>
-[...5 lines deleted...]
-      <c r="M229" s="97"/>
+      <c r="G229" s="54"/>
+      <c r="H229" s="62"/>
+      <c r="I229" s="68"/>
+      <c r="J229" s="76"/>
+      <c r="K229" s="81"/>
+      <c r="L229" s="86"/>
+      <c r="M229" s="91"/>
       <c r="N229" s="17"/>
       <c r="O229" s="18"/>
     </row>
     <row r="230" spans="1:15" s="4" customFormat="1">
       <c r="A230" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="C230" s="51">
+      <c r="C230" s="47">
         <v>3176</v>
       </c>
-      <c r="D230" s="51">
+      <c r="D230" s="47">
         <v>6351</v>
       </c>
-      <c r="E230" s="140">
+      <c r="E230" s="129">
         <v>9527</v>
       </c>
-      <c r="F230" s="20"/>
-[...6 lines deleted...]
-      <c r="M230" s="113"/>
+      <c r="F230" s="50">
+        <v>9527</v>
+      </c>
+      <c r="G230" s="107"/>
+      <c r="H230" s="107"/>
+      <c r="I230" s="107"/>
+      <c r="J230" s="107"/>
+      <c r="K230" s="107"/>
+      <c r="L230" s="107"/>
+      <c r="M230" s="107"/>
       <c r="N230" s="17"/>
       <c r="O230" s="18"/>
     </row>
     <row r="231" spans="1:15" s="4" customFormat="1">
       <c r="A231" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B231" s="102" t="s">
+      <c r="B231" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="C231" s="118" t="s">
+      <c r="C231" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D231" s="128" t="s">
+      <c r="D231" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E231" s="145" t="s">
+      <c r="E231" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F231" s="53"/>
-[...6 lines deleted...]
-      <c r="M231" s="101"/>
+      <c r="F231" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G231" s="53"/>
+      <c r="H231" s="60"/>
+      <c r="I231" s="72"/>
+      <c r="J231" s="80"/>
+      <c r="K231" s="85"/>
+      <c r="L231" s="90"/>
+      <c r="M231" s="95"/>
       <c r="N231" s="17"/>
       <c r="O231" s="18"/>
     </row>
     <row r="232" spans="1:15" s="4" customFormat="1">
       <c r="A232" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B232" s="102" t="s">
+      <c r="B232" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="C232" s="118" t="s">
+      <c r="C232" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D232" s="128" t="s">
+      <c r="D232" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E232" s="145" t="s">
+      <c r="E232" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F232" s="53"/>
-[...6 lines deleted...]
-      <c r="M232" s="101"/>
+      <c r="F232" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G232" s="53"/>
+      <c r="H232" s="60"/>
+      <c r="I232" s="72"/>
+      <c r="J232" s="80"/>
+      <c r="K232" s="85"/>
+      <c r="L232" s="90"/>
+      <c r="M232" s="95"/>
       <c r="N232" s="17"/>
       <c r="O232" s="18"/>
     </row>
     <row r="233" spans="1:15" s="4" customFormat="1">
       <c r="A233" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B233" s="51">
+      <c r="B233" s="47">
         <v>15354</v>
       </c>
-      <c r="C233" s="51">
+      <c r="C233" s="47">
         <v>30086</v>
       </c>
-      <c r="D233" s="51">
+      <c r="D233" s="47">
         <v>37467</v>
       </c>
-      <c r="E233" s="140">
+      <c r="E233" s="129">
         <v>54071</v>
       </c>
-      <c r="F233" s="55"/>
-[...6 lines deleted...]
-      <c r="M233" s="51"/>
+      <c r="F233" s="50">
+        <v>62343</v>
+      </c>
+      <c r="G233" s="47"/>
+      <c r="H233" s="47"/>
+      <c r="I233" s="74"/>
+      <c r="J233" s="47"/>
+      <c r="K233" s="47"/>
+      <c r="L233" s="47"/>
+      <c r="M233" s="47"/>
       <c r="N233" s="17"/>
       <c r="O233" s="18"/>
     </row>
     <row r="234" spans="1:15" s="4" customFormat="1">
       <c r="A234" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B234" s="51">
+      <c r="B234" s="47">
         <v>110</v>
       </c>
-      <c r="C234" s="51">
+      <c r="C234" s="47">
         <v>220</v>
       </c>
-      <c r="D234" s="51">
+      <c r="D234" s="47">
         <v>330</v>
       </c>
-      <c r="E234" s="140">
+      <c r="E234" s="129">
         <v>440</v>
       </c>
-      <c r="F234" s="55"/>
-[...6 lines deleted...]
-      <c r="M234" s="51"/>
+      <c r="F234" s="50">
+        <v>550</v>
+      </c>
+      <c r="G234" s="47"/>
+      <c r="H234" s="47"/>
+      <c r="I234" s="74"/>
+      <c r="J234" s="47"/>
+      <c r="K234" s="47"/>
+      <c r="L234" s="47"/>
+      <c r="M234" s="47"/>
       <c r="N234" s="17"/>
       <c r="O234" s="18"/>
     </row>
     <row r="235" spans="1:15" s="4" customFormat="1">
       <c r="A235" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B235" s="51">
+      <c r="B235" s="47">
         <v>7502</v>
       </c>
-      <c r="C235" s="51">
+      <c r="C235" s="47">
         <v>15004</v>
       </c>
-      <c r="D235" s="51">
+      <c r="D235" s="47">
         <v>22506</v>
       </c>
-      <c r="E235" s="140">
+      <c r="E235" s="129">
         <v>30008</v>
       </c>
-      <c r="F235" s="55"/>
-[...6 lines deleted...]
-      <c r="M235" s="51"/>
+      <c r="F235" s="50">
+        <v>37510</v>
+      </c>
+      <c r="G235" s="47"/>
+      <c r="H235" s="47"/>
+      <c r="I235" s="74"/>
+      <c r="J235" s="47"/>
+      <c r="K235" s="47"/>
+      <c r="L235" s="47"/>
+      <c r="M235" s="47"/>
       <c r="N235" s="17"/>
       <c r="O235" s="18"/>
     </row>
     <row r="236" spans="1:15" s="4" customFormat="1">
       <c r="A236" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B236" s="51">
+      <c r="B236" s="47">
         <v>286</v>
       </c>
-      <c r="C236" s="51">
+      <c r="C236" s="47">
         <v>572</v>
       </c>
-      <c r="D236" s="51">
+      <c r="D236" s="47">
         <v>858</v>
       </c>
-      <c r="E236" s="140">
+      <c r="E236" s="129">
         <v>1144</v>
       </c>
-      <c r="F236" s="55"/>
-[...6 lines deleted...]
-      <c r="M236" s="51"/>
+      <c r="F236" s="50">
+        <v>1430</v>
+      </c>
+      <c r="G236" s="47"/>
+      <c r="H236" s="47"/>
+      <c r="I236" s="74"/>
+      <c r="J236" s="47"/>
+      <c r="K236" s="47"/>
+      <c r="L236" s="47"/>
+      <c r="M236" s="47"/>
       <c r="N236" s="17"/>
       <c r="O236" s="18"/>
     </row>
     <row r="237" spans="1:15" s="4" customFormat="1">
       <c r="A237" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B237" s="51">
+      <c r="B237" s="47">
         <v>513</v>
       </c>
-      <c r="C237" s="51">
+      <c r="C237" s="47">
         <v>1026</v>
       </c>
-      <c r="D237" s="51">
+      <c r="D237" s="47">
         <v>1539</v>
       </c>
-      <c r="E237" s="140">
+      <c r="E237" s="129">
         <v>2052</v>
       </c>
-      <c r="F237" s="55"/>
-[...6 lines deleted...]
-      <c r="M237" s="51"/>
+      <c r="F237" s="50">
+        <v>2565</v>
+      </c>
+      <c r="G237" s="47"/>
+      <c r="H237" s="47"/>
+      <c r="I237" s="74"/>
+      <c r="J237" s="47"/>
+      <c r="K237" s="47"/>
+      <c r="L237" s="47"/>
+      <c r="M237" s="47"/>
       <c r="N237" s="17"/>
       <c r="O237" s="18"/>
     </row>
     <row r="238" spans="1:15" s="4" customFormat="1">
       <c r="A238" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="B238" s="51">
+      <c r="B238" s="47">
         <v>15164404</v>
       </c>
-      <c r="C238" s="51">
+      <c r="C238" s="47">
         <v>40374054</v>
       </c>
-      <c r="D238" s="51">
+      <c r="D238" s="47">
         <v>63576663</v>
       </c>
-      <c r="E238" s="140">
+      <c r="E238" s="129">
         <v>86441854</v>
       </c>
-      <c r="F238" s="55"/>
-[...6 lines deleted...]
-      <c r="M238" s="51"/>
+      <c r="F238" s="50">
+        <v>103580759</v>
+      </c>
+      <c r="G238" s="47"/>
+      <c r="H238" s="47"/>
+      <c r="I238" s="74"/>
+      <c r="J238" s="47"/>
+      <c r="K238" s="47"/>
+      <c r="L238" s="47"/>
+      <c r="M238" s="47"/>
       <c r="N238" s="17"/>
       <c r="O238" s="18"/>
     </row>
     <row r="239" spans="1:15" s="4" customFormat="1">
       <c r="A239" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B239" s="51">
+      <c r="B239" s="47">
         <v>4334580</v>
       </c>
-      <c r="C239" s="51">
+      <c r="C239" s="47">
         <v>16105052</v>
       </c>
-      <c r="D239" s="51">
+      <c r="D239" s="47">
         <v>28083140</v>
       </c>
-      <c r="E239" s="140">
+      <c r="E239" s="129">
         <v>40257038</v>
       </c>
-      <c r="F239" s="55"/>
-[...6 lines deleted...]
-      <c r="M239" s="51"/>
+      <c r="F239" s="50">
+        <v>46729522</v>
+      </c>
+      <c r="G239" s="47"/>
+      <c r="H239" s="47"/>
+      <c r="I239" s="74"/>
+      <c r="J239" s="47"/>
+      <c r="K239" s="47"/>
+      <c r="L239" s="47"/>
+      <c r="M239" s="47"/>
       <c r="N239" s="17"/>
       <c r="O239" s="18"/>
     </row>
     <row r="240" spans="1:15" s="4" customFormat="1">
       <c r="A240" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B240" s="51">
+      <c r="B240" s="47">
         <v>634</v>
       </c>
-      <c r="C240" s="51">
+      <c r="C240" s="47">
         <v>94472</v>
       </c>
-      <c r="D240" s="51">
+      <c r="D240" s="47">
         <v>188310</v>
       </c>
-      <c r="E240" s="140">
+      <c r="E240" s="129">
         <v>282148</v>
       </c>
-      <c r="F240" s="55"/>
-[...6 lines deleted...]
-      <c r="M240" s="51"/>
+      <c r="F240" s="50">
+        <v>289659</v>
+      </c>
+      <c r="G240" s="47"/>
+      <c r="H240" s="47"/>
+      <c r="I240" s="74"/>
+      <c r="J240" s="47"/>
+      <c r="K240" s="47"/>
+      <c r="L240" s="47"/>
+      <c r="M240" s="47"/>
       <c r="N240" s="19"/>
       <c r="O240" s="18"/>
     </row>
     <row r="241" spans="1:15" s="4" customFormat="1">
       <c r="A241" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B241" s="51">
+      <c r="B241" s="47">
         <v>10761633</v>
       </c>
-      <c r="C241" s="51">
+      <c r="C241" s="47">
         <v>23997725</v>
       </c>
-      <c r="D241" s="51">
+      <c r="D241" s="47">
         <v>35023745</v>
       </c>
-      <c r="E241" s="140">
+      <c r="E241" s="129">
         <v>45505218</v>
       </c>
-      <c r="F241" s="55"/>
-[...6 lines deleted...]
-      <c r="M241" s="51"/>
+      <c r="F241" s="50">
+        <v>56106271</v>
+      </c>
+      <c r="G241" s="47"/>
+      <c r="H241" s="47"/>
+      <c r="I241" s="74"/>
+      <c r="J241" s="47"/>
+      <c r="K241" s="47"/>
+      <c r="L241" s="47"/>
+      <c r="M241" s="47"/>
       <c r="N241" s="17"/>
       <c r="O241" s="18"/>
     </row>
     <row r="242" spans="1:15" s="4" customFormat="1">
       <c r="A242" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B242" s="52"/>
-[...2 lines deleted...]
-      <c r="E242" s="138"/>
+      <c r="B242" s="48"/>
+      <c r="C242" s="48"/>
+      <c r="D242" s="118"/>
+      <c r="E242" s="127"/>
       <c r="F242" s="20"/>
-      <c r="G242" s="60"/>
-[...5 lines deleted...]
-      <c r="M242" s="97"/>
+      <c r="G242" s="54"/>
+      <c r="H242" s="64"/>
+      <c r="I242" s="68"/>
+      <c r="J242" s="76"/>
+      <c r="K242" s="81"/>
+      <c r="L242" s="86"/>
+      <c r="M242" s="91"/>
       <c r="N242" s="17"/>
       <c r="O242" s="18"/>
     </row>
     <row r="243" spans="1:15" s="4" customFormat="1">
       <c r="A243" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B243" s="51">
+      <c r="B243" s="47">
         <v>796</v>
       </c>
-      <c r="C243" s="51">
+      <c r="C243" s="47">
         <v>1081</v>
       </c>
-      <c r="D243" s="51">
+      <c r="D243" s="47">
         <v>1366</v>
       </c>
-      <c r="E243" s="140">
+      <c r="E243" s="129">
         <v>1651</v>
       </c>
-      <c r="F243" s="55"/>
-[...6 lines deleted...]
-      <c r="M243" s="51"/>
+      <c r="F243" s="50">
+        <v>2770</v>
+      </c>
+      <c r="G243" s="47"/>
+      <c r="H243" s="47"/>
+      <c r="I243" s="74"/>
+      <c r="J243" s="47"/>
+      <c r="K243" s="47"/>
+      <c r="L243" s="47"/>
+      <c r="M243" s="47"/>
       <c r="N243" s="17"/>
       <c r="O243" s="18"/>
     </row>
     <row r="244" spans="1:15" s="4" customFormat="1">
       <c r="A244" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B244" s="51">
+      <c r="B244" s="47">
         <v>41</v>
       </c>
-      <c r="C244" s="51">
+      <c r="C244" s="47">
         <v>2914</v>
       </c>
-      <c r="D244" s="51">
+      <c r="D244" s="47">
         <v>5787</v>
       </c>
-      <c r="E244" s="140">
+      <c r="E244" s="129">
         <v>8660</v>
       </c>
-      <c r="F244" s="55"/>
-[...6 lines deleted...]
-      <c r="M244" s="51"/>
+      <c r="F244" s="50">
+        <v>9068</v>
+      </c>
+      <c r="G244" s="47"/>
+      <c r="H244" s="47"/>
+      <c r="I244" s="74"/>
+      <c r="J244" s="47"/>
+      <c r="K244" s="47"/>
+      <c r="L244" s="47"/>
+      <c r="M244" s="47"/>
       <c r="N244" s="17"/>
       <c r="O244" s="18"/>
     </row>
     <row r="245" spans="1:15" s="4" customFormat="1">
       <c r="A245" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B245" s="51">
+      <c r="B245" s="47">
         <v>97</v>
       </c>
-      <c r="C245" s="51">
+      <c r="C245" s="47">
         <v>1032</v>
       </c>
-      <c r="D245" s="51">
+      <c r="D245" s="47">
         <v>1967</v>
       </c>
-      <c r="E245" s="140">
+      <c r="E245" s="129">
         <v>2903</v>
       </c>
-      <c r="F245" s="55"/>
-[...6 lines deleted...]
-      <c r="M245" s="51"/>
+      <c r="F245" s="50">
+        <v>3089</v>
+      </c>
+      <c r="G245" s="47"/>
+      <c r="H245" s="47"/>
+      <c r="I245" s="74"/>
+      <c r="J245" s="47"/>
+      <c r="K245" s="47"/>
+      <c r="L245" s="47"/>
+      <c r="M245" s="47"/>
       <c r="N245" s="17"/>
       <c r="O245" s="18"/>
     </row>
     <row r="246" spans="1:15" s="4" customFormat="1">
       <c r="A246" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B246" s="58" t="s">
+      <c r="B246" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="C246" s="51">
+      <c r="C246" s="47">
         <v>236</v>
       </c>
-      <c r="D246" s="51">
+      <c r="D246" s="47">
         <v>473</v>
       </c>
-      <c r="E246" s="140">
+      <c r="E246" s="129">
         <v>709</v>
       </c>
-      <c r="F246" s="55"/>
-[...6 lines deleted...]
-      <c r="M246" s="51"/>
+      <c r="F246" s="50">
+        <v>847</v>
+      </c>
+      <c r="G246" s="47"/>
+      <c r="H246" s="47"/>
+      <c r="I246" s="74"/>
+      <c r="J246" s="47"/>
+      <c r="K246" s="47"/>
+      <c r="L246" s="47"/>
+      <c r="M246" s="47"/>
       <c r="N246" s="17"/>
       <c r="O246" s="18"/>
     </row>
     <row r="247" spans="1:15" s="4" customFormat="1">
       <c r="A247" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B247" s="51">
+      <c r="B247" s="47">
         <v>32452</v>
       </c>
-      <c r="C247" s="51">
+      <c r="C247" s="47">
         <v>71045</v>
       </c>
-      <c r="D247" s="51">
+      <c r="D247" s="47">
         <v>105054</v>
       </c>
-      <c r="E247" s="140">
+      <c r="E247" s="129">
         <v>150379</v>
       </c>
-      <c r="F247" s="55"/>
-[...6 lines deleted...]
-      <c r="M247" s="51"/>
+      <c r="F247" s="50">
+        <v>178088</v>
+      </c>
+      <c r="G247" s="47"/>
+      <c r="H247" s="47"/>
+      <c r="I247" s="74"/>
+      <c r="J247" s="47"/>
+      <c r="K247" s="47"/>
+      <c r="L247" s="47"/>
+      <c r="M247" s="47"/>
       <c r="N247" s="17"/>
       <c r="O247" s="18"/>
     </row>
     <row r="248" spans="1:15" s="4" customFormat="1">
       <c r="A248" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B248" s="51">
+      <c r="B248" s="47">
         <v>333</v>
       </c>
-      <c r="C248" s="51">
+      <c r="C248" s="47">
         <v>1049</v>
       </c>
-      <c r="D248" s="51">
+      <c r="D248" s="47">
         <v>1764</v>
       </c>
-      <c r="E248" s="140">
+      <c r="E248" s="129">
         <v>2479</v>
       </c>
-      <c r="F248" s="55"/>
-[...6 lines deleted...]
-      <c r="M248" s="51"/>
+      <c r="F248" s="50">
+        <v>2479</v>
+      </c>
+      <c r="G248" s="47"/>
+      <c r="H248" s="47"/>
+      <c r="I248" s="74"/>
+      <c r="J248" s="47"/>
+      <c r="K248" s="47"/>
+      <c r="L248" s="47"/>
+      <c r="M248" s="47"/>
       <c r="N248" s="17"/>
       <c r="O248" s="18"/>
     </row>
     <row r="249" spans="1:15" s="4" customFormat="1">
       <c r="A249" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B249" s="51">
+      <c r="B249" s="47">
         <v>717</v>
       </c>
-      <c r="C249" s="51">
+      <c r="C249" s="47">
         <v>1434</v>
       </c>
-      <c r="D249" s="51">
+      <c r="D249" s="47">
         <v>2151</v>
       </c>
-      <c r="E249" s="140">
+      <c r="E249" s="129">
         <v>2868</v>
       </c>
-      <c r="F249" s="55"/>
-[...6 lines deleted...]
-      <c r="M249" s="51"/>
+      <c r="F249" s="50">
+        <v>3601</v>
+      </c>
+      <c r="G249" s="47"/>
+      <c r="H249" s="47"/>
+      <c r="I249" s="74"/>
+      <c r="J249" s="47"/>
+      <c r="K249" s="47"/>
+      <c r="L249" s="47"/>
+      <c r="M249" s="47"/>
       <c r="N249" s="17"/>
       <c r="O249" s="18"/>
     </row>
     <row r="250" spans="1:15" s="4" customFormat="1">
       <c r="A250" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B250" s="51">
+      <c r="B250" s="47">
         <v>3524</v>
       </c>
-      <c r="C250" s="51">
+      <c r="C250" s="47">
         <v>6271</v>
       </c>
-      <c r="D250" s="51">
+      <c r="D250" s="47">
         <v>9018</v>
       </c>
-      <c r="E250" s="140">
+      <c r="E250" s="129">
         <v>11764</v>
       </c>
-      <c r="F250" s="55"/>
-[...6 lines deleted...]
-      <c r="M250" s="51"/>
+      <c r="F250" s="50">
+        <v>13250</v>
+      </c>
+      <c r="G250" s="47"/>
+      <c r="H250" s="47"/>
+      <c r="I250" s="74"/>
+      <c r="J250" s="47"/>
+      <c r="K250" s="47"/>
+      <c r="L250" s="47"/>
+      <c r="M250" s="47"/>
       <c r="N250" s="17"/>
       <c r="O250" s="18"/>
     </row>
     <row r="251" spans="1:15">
       <c r="A251" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B251" s="58" t="s">
+      <c r="B251" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="C251" s="51">
+      <c r="C251" s="47">
         <v>744</v>
       </c>
-      <c r="D251" s="51">
+      <c r="D251" s="47">
         <v>1488</v>
       </c>
-      <c r="E251" s="140">
+      <c r="E251" s="129">
         <v>2232</v>
       </c>
-      <c r="F251" s="55"/>
-[...6 lines deleted...]
-      <c r="M251" s="51"/>
+      <c r="F251" s="50">
+        <v>2456</v>
+      </c>
+      <c r="G251" s="47"/>
+      <c r="H251" s="47"/>
+      <c r="I251" s="74"/>
+      <c r="J251" s="47"/>
+      <c r="K251" s="47"/>
+      <c r="L251" s="47"/>
+      <c r="M251" s="47"/>
       <c r="N251" s="32"/>
       <c r="O251" s="21"/>
     </row>
     <row r="252" spans="1:15">
       <c r="A252" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B252" s="51">
+      <c r="B252" s="47">
         <v>29596</v>
       </c>
-      <c r="C252" s="51">
+      <c r="C252" s="47">
         <v>91000</v>
       </c>
-      <c r="D252" s="51">
+      <c r="D252" s="47">
         <v>152404</v>
       </c>
-      <c r="E252" s="140">
+      <c r="E252" s="129">
         <v>213807</v>
       </c>
-      <c r="F252" s="55"/>
-[...6 lines deleted...]
-      <c r="M252" s="51"/>
+      <c r="F252" s="50">
+        <v>239664</v>
+      </c>
+      <c r="G252" s="47"/>
+      <c r="H252" s="47"/>
+      <c r="I252" s="74"/>
+      <c r="J252" s="47"/>
+      <c r="K252" s="47"/>
+      <c r="L252" s="47"/>
+      <c r="M252" s="47"/>
       <c r="N252" s="19"/>
     </row>
     <row r="253" spans="1:15" ht="33.75">
       <c r="A253" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="B253" s="51">
+      <c r="B253" s="47">
         <v>497725</v>
       </c>
-      <c r="C253" s="51">
+      <c r="C253" s="47">
         <v>497725</v>
       </c>
-      <c r="D253" s="51">
+      <c r="D253" s="47">
         <v>497725</v>
       </c>
-      <c r="E253" s="140">
+      <c r="E253" s="129">
         <v>497725</v>
       </c>
-      <c r="F253" s="55"/>
-[...6 lines deleted...]
-      <c r="M253" s="51"/>
+      <c r="F253" s="50">
+        <v>497725</v>
+      </c>
+      <c r="G253" s="47"/>
+      <c r="H253" s="47"/>
+      <c r="I253" s="74"/>
+      <c r="J253" s="47"/>
+      <c r="K253" s="47"/>
+      <c r="L253" s="47"/>
+      <c r="M253" s="47"/>
       <c r="N253" s="17"/>
     </row>
     <row r="254" spans="1:15" s="4" customFormat="1">
       <c r="A254" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B254" s="51">
+      <c r="B254" s="47">
         <v>497725</v>
       </c>
-      <c r="C254" s="51">
+      <c r="C254" s="47">
         <v>497725</v>
       </c>
-      <c r="D254" s="51">
+      <c r="D254" s="47">
         <v>497725</v>
       </c>
-      <c r="E254" s="140">
+      <c r="E254" s="129">
         <v>497725</v>
       </c>
-      <c r="F254" s="55"/>
-[...6 lines deleted...]
-      <c r="M254" s="51"/>
+      <c r="F254" s="50">
+        <v>497725</v>
+      </c>
+      <c r="G254" s="47"/>
+      <c r="H254" s="47"/>
+      <c r="I254" s="74"/>
+      <c r="J254" s="47"/>
+      <c r="K254" s="47"/>
+      <c r="L254" s="47"/>
+      <c r="M254" s="47"/>
       <c r="N254" s="32"/>
       <c r="O254" s="8"/>
     </row>
     <row r="255" spans="1:15">
       <c r="A255" s="17" t="s">
         <v>82</v>
       </c>
-      <c r="B255" s="104" t="s">
+      <c r="B255" s="98" t="s">
         <v>74</v>
       </c>
-      <c r="C255" s="114" t="s">
+      <c r="C255" s="108" t="s">
         <v>74</v>
       </c>
-      <c r="D255" s="128" t="s">
+      <c r="D255" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E255" s="145" t="s">
+      <c r="E255" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F255" s="55"/>
-[...6 lines deleted...]
-      <c r="M255" s="51"/>
+      <c r="F255" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G255" s="47"/>
+      <c r="H255" s="47"/>
+      <c r="I255" s="74"/>
+      <c r="J255" s="47"/>
+      <c r="K255" s="47"/>
+      <c r="L255" s="47"/>
+      <c r="M255" s="47"/>
       <c r="N255" s="19"/>
       <c r="O255" s="18"/>
     </row>
     <row r="256" spans="1:15">
       <c r="A256" s="32" t="s">
         <v>63</v>
       </c>
-      <c r="B256" s="51">
+      <c r="B256" s="47">
         <v>873914</v>
       </c>
-      <c r="C256" s="51">
+      <c r="C256" s="47">
         <v>2810122</v>
       </c>
-      <c r="D256" s="51">
+      <c r="D256" s="47">
         <v>4635371</v>
       </c>
-      <c r="E256" s="140">
+      <c r="E256" s="129">
         <v>6108756</v>
       </c>
-      <c r="F256" s="55"/>
-[...6 lines deleted...]
-      <c r="M256" s="51"/>
+      <c r="F256" s="50">
+        <v>7628966</v>
+      </c>
+      <c r="G256" s="47"/>
+      <c r="H256" s="47"/>
+      <c r="I256" s="74"/>
+      <c r="J256" s="47"/>
+      <c r="K256" s="47"/>
+      <c r="L256" s="47"/>
+      <c r="M256" s="47"/>
       <c r="N256" s="19"/>
       <c r="O256" s="18"/>
     </row>
     <row r="257" spans="1:15">
       <c r="A257" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B257" s="51">
+      <c r="B257" s="47">
         <v>872030</v>
       </c>
-      <c r="C257" s="51">
+      <c r="C257" s="47">
         <v>2798227</v>
       </c>
-      <c r="D257" s="51">
+      <c r="D257" s="47">
         <v>4613466</v>
       </c>
-      <c r="E257" s="140">
+      <c r="E257" s="129">
         <v>6076841</v>
       </c>
-      <c r="F257" s="55"/>
-[...6 lines deleted...]
-      <c r="M257" s="51"/>
+      <c r="F257" s="50">
+        <v>7596282</v>
+      </c>
+      <c r="G257" s="47"/>
+      <c r="H257" s="47"/>
+      <c r="I257" s="74"/>
+      <c r="J257" s="47"/>
+      <c r="K257" s="47"/>
+      <c r="L257" s="47"/>
+      <c r="M257" s="47"/>
       <c r="N257" s="19"/>
       <c r="O257" s="18"/>
     </row>
     <row r="258" spans="1:15">
       <c r="A258" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B258" s="104" t="s">
+      <c r="B258" s="98" t="s">
         <v>74</v>
       </c>
-      <c r="C258" s="117" t="s">
+      <c r="C258" s="111" t="s">
         <v>74</v>
       </c>
-      <c r="D258" s="127" t="s">
+      <c r="D258" s="121" t="s">
         <v>74</v>
       </c>
-      <c r="E258" s="144" t="s">
+      <c r="E258" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="F258" s="56"/>
-[...6 lines deleted...]
-      <c r="M258" s="51"/>
+      <c r="F258" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="G258" s="52"/>
+      <c r="H258" s="52"/>
+      <c r="I258" s="74"/>
+      <c r="J258" s="47"/>
+      <c r="K258" s="47"/>
+      <c r="L258" s="47"/>
+      <c r="M258" s="47"/>
       <c r="N258" s="19"/>
       <c r="O258" s="18"/>
     </row>
     <row r="259" spans="1:15" s="4" customFormat="1">
       <c r="A259" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B259" s="51">
+      <c r="B259" s="47">
         <v>1885</v>
       </c>
-      <c r="C259" s="51">
+      <c r="C259" s="47">
         <v>11895</v>
       </c>
-      <c r="D259" s="51">
+      <c r="D259" s="47">
         <v>21905</v>
       </c>
-      <c r="E259" s="140">
+      <c r="E259" s="129">
         <v>31916</v>
       </c>
-      <c r="F259" s="55"/>
-[...6 lines deleted...]
-      <c r="M259" s="51"/>
+      <c r="F259" s="50">
+        <v>32684</v>
+      </c>
+      <c r="G259" s="47"/>
+      <c r="H259" s="47"/>
+      <c r="I259" s="74"/>
+      <c r="J259" s="47"/>
+      <c r="K259" s="47"/>
+      <c r="L259" s="47"/>
+      <c r="M259" s="47"/>
       <c r="N259" s="17"/>
       <c r="O259" s="18"/>
     </row>
     <row r="260" spans="1:15" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A260" s="32" t="s">
         <v>57</v>
       </c>
-      <c r="B260" s="51">
+      <c r="B260" s="47">
         <v>2050953</v>
       </c>
-      <c r="C260" s="51">
+      <c r="C260" s="47">
         <v>3850788</v>
       </c>
-      <c r="D260" s="51">
+      <c r="D260" s="47">
         <v>4472829</v>
       </c>
-      <c r="E260" s="140">
+      <c r="E260" s="129">
         <v>5696433</v>
       </c>
-      <c r="F260" s="55"/>
-[...6 lines deleted...]
-      <c r="M260" s="51"/>
+      <c r="F260" s="50">
+        <v>6604767</v>
+      </c>
+      <c r="G260" s="47"/>
+      <c r="H260" s="47"/>
+      <c r="I260" s="74"/>
+      <c r="J260" s="47"/>
+      <c r="K260" s="47"/>
+      <c r="L260" s="47"/>
+      <c r="M260" s="47"/>
       <c r="N260" s="19"/>
       <c r="O260" s="18"/>
     </row>
     <row r="261" spans="1:15" ht="12.75" customHeight="1">
       <c r="A261" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B261" s="51">
+      <c r="B261" s="47">
         <v>241265</v>
       </c>
-      <c r="C261" s="51">
+      <c r="C261" s="47">
         <v>747225</v>
       </c>
-      <c r="D261" s="51">
+      <c r="D261" s="47">
         <v>1342217</v>
       </c>
-      <c r="E261" s="140">
+      <c r="E261" s="129">
         <v>2288257</v>
       </c>
-      <c r="F261" s="55"/>
-[...6 lines deleted...]
-      <c r="M261" s="51"/>
+      <c r="F261" s="50">
+        <v>3176394</v>
+      </c>
+      <c r="G261" s="47"/>
+      <c r="H261" s="47"/>
+      <c r="I261" s="74"/>
+      <c r="J261" s="47"/>
+      <c r="K261" s="47"/>
+      <c r="L261" s="47"/>
+      <c r="M261" s="47"/>
       <c r="N261" s="27"/>
       <c r="O261" s="18"/>
     </row>
     <row r="262" spans="1:15" ht="12.75" customHeight="1">
       <c r="A262" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B262" s="51" t="s">
+      <c r="B262" s="47" t="s">
         <v>74</v>
       </c>
-      <c r="C262" s="51">
+      <c r="C262" s="47">
         <v>4169</v>
       </c>
-      <c r="D262" s="51">
+      <c r="D262" s="47">
         <v>8337</v>
       </c>
-      <c r="E262" s="140">
+      <c r="E262" s="129">
         <v>12506</v>
       </c>
-      <c r="F262" s="55"/>
-[...6 lines deleted...]
-      <c r="M262" s="51"/>
+      <c r="F262" s="50">
+        <v>12506</v>
+      </c>
+      <c r="G262" s="47"/>
+      <c r="H262" s="47"/>
+      <c r="I262" s="74"/>
+      <c r="J262" s="47"/>
+      <c r="K262" s="47"/>
+      <c r="L262" s="47"/>
+      <c r="M262" s="47"/>
       <c r="N262" s="27"/>
       <c r="O262" s="18"/>
     </row>
     <row r="263" spans="1:15" ht="12.75" customHeight="1">
       <c r="A263" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B263" s="51">
+      <c r="B263" s="47">
         <v>1780761</v>
       </c>
-      <c r="C263" s="51">
+      <c r="C263" s="47">
         <v>3050742</v>
       </c>
-      <c r="D263" s="51">
+      <c r="D263" s="47">
         <v>3051723</v>
       </c>
-      <c r="E263" s="140">
+      <c r="E263" s="129">
         <v>3302604</v>
       </c>
-      <c r="F263" s="55"/>
-[...6 lines deleted...]
-      <c r="M263" s="51"/>
+      <c r="F263" s="50">
+        <v>3302985</v>
+      </c>
+      <c r="G263" s="47"/>
+      <c r="H263" s="47"/>
+      <c r="I263" s="74"/>
+      <c r="J263" s="47"/>
+      <c r="K263" s="47"/>
+      <c r="L263" s="47"/>
+      <c r="M263" s="47"/>
       <c r="N263" s="17"/>
       <c r="O263" s="18"/>
     </row>
     <row r="264" spans="1:15" ht="12.75" customHeight="1">
       <c r="A264" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B264" s="52"/>
-[...2 lines deleted...]
-      <c r="E264" s="137"/>
+      <c r="B264" s="48"/>
+      <c r="C264" s="47"/>
+      <c r="D264" s="117"/>
+      <c r="E264" s="126"/>
       <c r="F264" s="20"/>
-      <c r="G264" s="60"/>
-[...5 lines deleted...]
-      <c r="M264" s="97"/>
+      <c r="G264" s="54"/>
+      <c r="H264" s="62"/>
+      <c r="I264" s="68"/>
+      <c r="J264" s="76"/>
+      <c r="K264" s="81"/>
+      <c r="L264" s="86"/>
+      <c r="M264" s="91"/>
       <c r="N264" s="19"/>
       <c r="O264" s="18"/>
     </row>
     <row r="265" spans="1:15" ht="12.75" customHeight="1">
       <c r="A265" s="17" t="s">
         <v>77</v>
       </c>
-      <c r="B265" s="105" t="s">
+      <c r="B265" s="99" t="s">
         <v>74</v>
       </c>
-      <c r="C265" s="115" t="s">
+      <c r="C265" s="109" t="s">
         <v>74</v>
       </c>
-      <c r="D265" s="125" t="s">
+      <c r="D265" s="119" t="s">
         <v>74</v>
       </c>
-      <c r="E265" s="139" t="s">
+      <c r="E265" s="128" t="s">
         <v>74</v>
       </c>
-      <c r="F265" s="50"/>
-[...6 lines deleted...]
-      <c r="M265" s="100"/>
+      <c r="F265" s="128" t="s">
+        <v>74</v>
+      </c>
+      <c r="G265" s="58"/>
+      <c r="H265" s="66"/>
+      <c r="I265" s="71"/>
+      <c r="J265" s="79"/>
+      <c r="K265" s="84"/>
+      <c r="L265" s="89"/>
+      <c r="M265" s="94"/>
       <c r="N265" s="19"/>
       <c r="O265" s="21"/>
     </row>
     <row r="266" spans="1:15">
       <c r="A266" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="B266" s="51">
+      <c r="B266" s="47">
         <v>28210</v>
       </c>
-      <c r="C266" s="51">
+      <c r="C266" s="47">
         <v>47219</v>
       </c>
-      <c r="D266" s="51">
+      <c r="D266" s="47">
         <v>68400</v>
       </c>
-      <c r="E266" s="140">
+      <c r="E266" s="129">
         <v>90198</v>
       </c>
-      <c r="F266" s="55"/>
-[...6 lines deleted...]
-      <c r="M266" s="51"/>
+      <c r="F266" s="50">
+        <v>109297</v>
+      </c>
+      <c r="G266" s="47"/>
+      <c r="H266" s="47"/>
+      <c r="I266" s="74"/>
+      <c r="J266" s="47"/>
+      <c r="K266" s="47"/>
+      <c r="L266" s="47"/>
+      <c r="M266" s="47"/>
       <c r="N266" s="32"/>
       <c r="O266" s="21"/>
     </row>
     <row r="267" spans="1:15" ht="12" customHeight="1">
       <c r="A267" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="B267" s="51">
+      <c r="B267" s="47">
         <v>717</v>
       </c>
-      <c r="C267" s="51">
+      <c r="C267" s="47">
         <v>1434</v>
       </c>
-      <c r="D267" s="51">
+      <c r="D267" s="47">
         <v>2151</v>
       </c>
-      <c r="E267" s="140">
+      <c r="E267" s="129">
         <v>2868</v>
       </c>
-      <c r="F267" s="55"/>
-[...6 lines deleted...]
-      <c r="M267" s="51"/>
+      <c r="F267" s="50">
+        <v>3585</v>
+      </c>
+      <c r="G267" s="47"/>
+      <c r="H267" s="47"/>
+      <c r="I267" s="74"/>
+      <c r="J267" s="47"/>
+      <c r="K267" s="47"/>
+      <c r="L267" s="47"/>
+      <c r="M267" s="47"/>
       <c r="N267" s="17"/>
     </row>
     <row r="268" spans="1:15" ht="33.75">
       <c r="A268" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="B268" s="56" t="s">
+      <c r="B268" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C268" s="121">
+      <c r="C268" s="115">
         <v>446049</v>
       </c>
-      <c r="D268" s="51">
+      <c r="D268" s="47">
         <v>892099</v>
       </c>
-      <c r="E268" s="140">
+      <c r="E268" s="129">
         <v>1338148</v>
       </c>
-      <c r="F268" s="55"/>
-[...6 lines deleted...]
-      <c r="M268" s="51"/>
+      <c r="F268" s="50">
+        <v>1363752</v>
+      </c>
+      <c r="G268" s="47"/>
+      <c r="H268" s="47"/>
+      <c r="I268" s="74"/>
+      <c r="J268" s="47"/>
+      <c r="K268" s="47"/>
+      <c r="L268" s="47"/>
+      <c r="M268" s="47"/>
       <c r="N268" s="32"/>
     </row>
     <row r="269" spans="1:15">
       <c r="A269" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B269" s="56" t="s">
+      <c r="B269" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C269" s="121">
+      <c r="C269" s="115">
         <v>446049</v>
       </c>
-      <c r="D269" s="51">
+      <c r="D269" s="47">
         <v>892099</v>
       </c>
-      <c r="E269" s="140">
+      <c r="E269" s="129">
         <v>1338148</v>
       </c>
-      <c r="F269" s="55"/>
-[...6 lines deleted...]
-      <c r="M269" s="51"/>
+      <c r="F269" s="50">
+        <v>1363752</v>
+      </c>
+      <c r="G269" s="47"/>
+      <c r="H269" s="47"/>
+      <c r="I269" s="74"/>
+      <c r="J269" s="47"/>
+      <c r="K269" s="47"/>
+      <c r="L269" s="47"/>
+      <c r="M269" s="47"/>
       <c r="N269" s="19"/>
       <c r="O269" s="18"/>
     </row>
     <row r="270" spans="1:15" ht="22.5">
       <c r="A270" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="B270" s="51">
+      <c r="B270" s="47">
         <v>7721009</v>
       </c>
-      <c r="C270" s="51">
+      <c r="C270" s="47">
         <v>17787516</v>
       </c>
-      <c r="D270" s="51">
+      <c r="D270" s="47">
         <v>26532171</v>
       </c>
-      <c r="E270" s="140">
+      <c r="E270" s="129">
         <v>33686938</v>
       </c>
-      <c r="F270" s="55"/>
-[...6 lines deleted...]
-      <c r="M270" s="51"/>
+      <c r="F270" s="50">
+        <v>41427290</v>
+      </c>
+      <c r="G270" s="47"/>
+      <c r="H270" s="47"/>
+      <c r="I270" s="74"/>
+      <c r="J270" s="47"/>
+      <c r="K270" s="47"/>
+      <c r="L270" s="47"/>
+      <c r="M270" s="47"/>
       <c r="N270" s="19"/>
       <c r="O270" s="18"/>
     </row>
     <row r="271" spans="1:15" s="4" customFormat="1">
       <c r="A271" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B271" s="51">
+      <c r="B271" s="47">
         <v>162598</v>
       </c>
-      <c r="C271" s="51">
+      <c r="C271" s="47">
         <v>617935</v>
       </c>
-      <c r="D271" s="51">
+      <c r="D271" s="47">
         <v>1192412</v>
       </c>
-      <c r="E271" s="140">
+      <c r="E271" s="129">
         <v>1740451</v>
       </c>
-      <c r="F271" s="55"/>
-[...6 lines deleted...]
-      <c r="M271" s="51"/>
+      <c r="F271" s="50">
+        <v>2025757</v>
+      </c>
+      <c r="G271" s="47"/>
+      <c r="H271" s="47"/>
+      <c r="I271" s="74"/>
+      <c r="J271" s="47"/>
+      <c r="K271" s="47"/>
+      <c r="L271" s="47"/>
+      <c r="M271" s="47"/>
       <c r="N271" s="32"/>
       <c r="O271" s="21"/>
     </row>
     <row r="272" spans="1:15" s="4" customFormat="1">
       <c r="A272" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B272" s="51">
+      <c r="B272" s="47">
         <v>7558411</v>
       </c>
-      <c r="C272" s="51">
+      <c r="C272" s="47">
         <v>17169581</v>
       </c>
-      <c r="D272" s="51">
+      <c r="D272" s="47">
         <v>25339759</v>
       </c>
-      <c r="E272" s="140">
+      <c r="E272" s="129">
         <v>31946487</v>
       </c>
-      <c r="F272" s="55"/>
-[...6 lines deleted...]
-      <c r="M272" s="51"/>
+      <c r="F272" s="50">
+        <v>39401533</v>
+      </c>
+      <c r="G272" s="47"/>
+      <c r="H272" s="47"/>
+      <c r="I272" s="74"/>
+      <c r="J272" s="47"/>
+      <c r="K272" s="47"/>
+      <c r="L272" s="47"/>
+      <c r="M272" s="47"/>
       <c r="N272" s="19"/>
       <c r="O272" s="18"/>
     </row>
     <row r="273" spans="1:15" s="4" customFormat="1" ht="33.75">
       <c r="A273" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="B273" s="51">
+      <c r="B273" s="47">
         <v>4020802</v>
       </c>
-      <c r="C273" s="51">
+      <c r="C273" s="47">
         <v>14981851</v>
       </c>
-      <c r="D273" s="51">
+      <c r="D273" s="47">
         <v>26546466</v>
       </c>
-      <c r="E273" s="140">
+      <c r="E273" s="129">
         <v>39113850</v>
       </c>
-      <c r="F273" s="55"/>
-[...6 lines deleted...]
-      <c r="M273" s="51"/>
+      <c r="F273" s="50">
+        <v>46058254</v>
+      </c>
+      <c r="G273" s="47"/>
+      <c r="H273" s="47"/>
+      <c r="I273" s="74"/>
+      <c r="J273" s="47"/>
+      <c r="K273" s="47"/>
+      <c r="L273" s="47"/>
+      <c r="M273" s="47"/>
       <c r="N273" s="19"/>
       <c r="O273" s="18"/>
     </row>
     <row r="274" spans="1:15" s="4" customFormat="1">
       <c r="A274" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B274" s="51">
+      <c r="B274" s="47">
         <v>2560961</v>
       </c>
-      <c r="C274" s="51">
+      <c r="C274" s="47">
         <v>10997889</v>
       </c>
-      <c r="D274" s="51">
+      <c r="D274" s="47">
         <v>19545218</v>
       </c>
-      <c r="E274" s="140">
+      <c r="E274" s="129">
         <v>28315612</v>
       </c>
-      <c r="F274" s="55"/>
-[...6 lines deleted...]
-      <c r="M274" s="51"/>
+      <c r="F274" s="50">
+        <v>32069607</v>
+      </c>
+      <c r="G274" s="47"/>
+      <c r="H274" s="47"/>
+      <c r="I274" s="74"/>
+      <c r="J274" s="47"/>
+      <c r="K274" s="47"/>
+      <c r="L274" s="47"/>
+      <c r="M274" s="47"/>
       <c r="N274" s="19"/>
       <c r="O274" s="18"/>
     </row>
     <row r="275" spans="1:15" s="4" customFormat="1">
       <c r="A275" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B275" s="51">
+      <c r="B275" s="47">
         <v>634</v>
       </c>
-      <c r="C275" s="51">
+      <c r="C275" s="47">
         <v>90304</v>
       </c>
-      <c r="D275" s="51">
+      <c r="D275" s="47">
         <v>179973</v>
       </c>
-      <c r="E275" s="140">
+      <c r="E275" s="129">
         <v>269642</v>
       </c>
-      <c r="F275" s="55"/>
-[...6 lines deleted...]
-      <c r="M275" s="51"/>
+      <c r="F275" s="50">
+        <v>277153</v>
+      </c>
+      <c r="G275" s="47"/>
+      <c r="H275" s="47"/>
+      <c r="I275" s="74"/>
+      <c r="J275" s="47"/>
+      <c r="K275" s="47"/>
+      <c r="L275" s="47"/>
+      <c r="M275" s="47"/>
       <c r="N275" s="27"/>
       <c r="O275" s="18"/>
     </row>
     <row r="276" spans="1:15" s="4" customFormat="1">
       <c r="A276" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B276" s="51">
+      <c r="B276" s="47">
         <v>1420576</v>
       </c>
-      <c r="C276" s="51">
+      <c r="C276" s="47">
         <v>3765505</v>
       </c>
-      <c r="D276" s="51">
+      <c r="D276" s="47">
         <v>6610354</v>
       </c>
-      <c r="E276" s="140">
+      <c r="E276" s="129">
         <v>10224208</v>
       </c>
-      <c r="F276" s="55"/>
-[...6 lines deleted...]
-      <c r="M276" s="51"/>
+      <c r="F276" s="50">
+        <v>13369064</v>
+      </c>
+      <c r="G276" s="47"/>
+      <c r="H276" s="47"/>
+      <c r="I276" s="74"/>
+      <c r="J276" s="47"/>
+      <c r="K276" s="47"/>
+      <c r="L276" s="47"/>
+      <c r="M276" s="47"/>
       <c r="N276" s="19"/>
       <c r="O276" s="18"/>
     </row>
     <row r="277" spans="1:15" s="4" customFormat="1">
       <c r="A277" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B277" s="52"/>
-[...2 lines deleted...]
-      <c r="E277" s="141"/>
+      <c r="B277" s="48"/>
+      <c r="C277" s="48"/>
+      <c r="D277" s="48"/>
+      <c r="E277" s="130"/>
       <c r="F277" s="20"/>
-      <c r="G277" s="52"/>
-      <c r="H277" s="52"/>
+      <c r="G277" s="48"/>
+      <c r="H277" s="48"/>
       <c r="I277" s="20"/>
-      <c r="J277" s="52"/>
-[...2 lines deleted...]
-      <c r="M277" s="52"/>
+      <c r="J277" s="48"/>
+      <c r="K277" s="48"/>
+      <c r="L277" s="48"/>
+      <c r="M277" s="48"/>
       <c r="N277" s="19"/>
       <c r="O277" s="18"/>
     </row>
     <row r="278" spans="1:15" s="4" customFormat="1">
       <c r="A278" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B278" s="51">
+      <c r="B278" s="47">
         <v>796</v>
       </c>
-      <c r="C278" s="51">
+      <c r="C278" s="47">
         <v>1081</v>
       </c>
-      <c r="D278" s="51">
+      <c r="D278" s="47">
         <v>1366</v>
       </c>
-      <c r="E278" s="140">
+      <c r="E278" s="129">
         <v>1651</v>
       </c>
-      <c r="F278" s="55"/>
-[...6 lines deleted...]
-      <c r="M278" s="51"/>
+      <c r="F278" s="50">
+        <v>2770</v>
+      </c>
+      <c r="G278" s="47"/>
+      <c r="H278" s="47"/>
+      <c r="I278" s="74"/>
+      <c r="J278" s="47"/>
+      <c r="K278" s="47"/>
+      <c r="L278" s="47"/>
+      <c r="M278" s="47"/>
       <c r="N278" s="19"/>
       <c r="O278" s="18"/>
     </row>
     <row r="279" spans="1:15" s="4" customFormat="1">
       <c r="A279" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B279" s="51">
+      <c r="B279" s="47">
         <v>41</v>
       </c>
-      <c r="C279" s="51">
+      <c r="C279" s="47">
         <v>2914</v>
       </c>
-      <c r="D279" s="51">
+      <c r="D279" s="47">
         <v>5787</v>
       </c>
-      <c r="E279" s="140">
+      <c r="E279" s="129">
         <v>8660</v>
       </c>
-      <c r="F279" s="55"/>
-[...6 lines deleted...]
-      <c r="M279" s="51"/>
+      <c r="F279" s="50">
+        <v>9068</v>
+      </c>
+      <c r="G279" s="47"/>
+      <c r="H279" s="47"/>
+      <c r="I279" s="74"/>
+      <c r="J279" s="47"/>
+      <c r="K279" s="47"/>
+      <c r="L279" s="47"/>
+      <c r="M279" s="47"/>
       <c r="N279" s="19"/>
       <c r="O279" s="18"/>
     </row>
     <row r="280" spans="1:15" s="4" customFormat="1">
       <c r="A280" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B280" s="51">
+      <c r="B280" s="47">
         <v>97</v>
       </c>
-      <c r="C280" s="51">
+      <c r="C280" s="47">
         <v>1032</v>
       </c>
-      <c r="D280" s="51">
+      <c r="D280" s="47">
         <v>1967</v>
       </c>
-      <c r="E280" s="140">
+      <c r="E280" s="129">
         <v>2903</v>
       </c>
-      <c r="F280" s="55"/>
-[...6 lines deleted...]
-      <c r="M280" s="51"/>
+      <c r="F280" s="50">
+        <v>3089</v>
+      </c>
+      <c r="G280" s="47"/>
+      <c r="H280" s="47"/>
+      <c r="I280" s="74"/>
+      <c r="J280" s="47"/>
+      <c r="K280" s="47"/>
+      <c r="L280" s="47"/>
+      <c r="M280" s="47"/>
       <c r="N280" s="19"/>
       <c r="O280" s="18"/>
     </row>
     <row r="281" spans="1:15" s="4" customFormat="1">
       <c r="A281" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="B281" s="58" t="s">
+      <c r="B281" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="C281" s="51">
+      <c r="C281" s="47">
         <v>236</v>
       </c>
-      <c r="D281" s="51">
+      <c r="D281" s="47">
         <v>473</v>
       </c>
-      <c r="E281" s="140">
+      <c r="E281" s="129">
         <v>709</v>
       </c>
-      <c r="F281" s="55"/>
-[...6 lines deleted...]
-      <c r="M281" s="51"/>
+      <c r="F281" s="50">
+        <v>847</v>
+      </c>
+      <c r="G281" s="47"/>
+      <c r="H281" s="47"/>
+      <c r="I281" s="74"/>
+      <c r="J281" s="47"/>
+      <c r="K281" s="47"/>
+      <c r="L281" s="47"/>
+      <c r="M281" s="47"/>
       <c r="N281" s="19"/>
       <c r="O281" s="18"/>
     </row>
     <row r="282" spans="1:15" s="4" customFormat="1">
       <c r="A282" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="B282" s="51">
+      <c r="B282" s="47">
         <v>4242</v>
       </c>
-      <c r="C282" s="51">
+      <c r="C282" s="47">
         <v>23826</v>
       </c>
-      <c r="D282" s="51">
+      <c r="D282" s="47">
         <v>36654</v>
       </c>
-      <c r="E282" s="140">
+      <c r="E282" s="129">
         <v>60181</v>
       </c>
-      <c r="F282" s="55"/>
-[...6 lines deleted...]
-      <c r="M282" s="51"/>
+      <c r="F282" s="50">
+        <v>68791</v>
+      </c>
+      <c r="G282" s="47"/>
+      <c r="H282" s="47"/>
+      <c r="I282" s="74"/>
+      <c r="J282" s="47"/>
+      <c r="K282" s="47"/>
+      <c r="L282" s="47"/>
+      <c r="M282" s="47"/>
       <c r="N282" s="19"/>
       <c r="O282" s="8"/>
     </row>
     <row r="283" spans="1:15" s="4" customFormat="1">
       <c r="A283" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="B283" s="51">
+      <c r="B283" s="47">
         <v>333</v>
       </c>
-      <c r="C283" s="51">
+      <c r="C283" s="47">
         <v>1049</v>
       </c>
-      <c r="D283" s="51">
+      <c r="D283" s="47">
         <v>1764</v>
       </c>
-      <c r="E283" s="140">
+      <c r="E283" s="129">
         <v>2479</v>
       </c>
-      <c r="F283" s="55"/>
-[...6 lines deleted...]
-      <c r="M283" s="51"/>
+      <c r="F283" s="50">
+        <v>2479</v>
+      </c>
+      <c r="G283" s="47"/>
+      <c r="H283" s="47"/>
+      <c r="I283" s="74"/>
+      <c r="J283" s="47"/>
+      <c r="K283" s="47"/>
+      <c r="L283" s="47"/>
+      <c r="M283" s="47"/>
       <c r="N283" s="17"/>
       <c r="O283" s="18"/>
     </row>
     <row r="284" spans="1:15" s="4" customFormat="1">
       <c r="A284" s="17" t="s">
         <v>76</v>
       </c>
-      <c r="B284" s="58" t="s">
+      <c r="B284" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="C284" s="120" t="s">
+      <c r="C284" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="D284" s="130" t="s">
+      <c r="D284" s="124" t="s">
         <v>74</v>
       </c>
-      <c r="E284" s="147" t="s">
+      <c r="E284" s="136" t="s">
         <v>74</v>
       </c>
-      <c r="F284" s="55"/>
-[...6 lines deleted...]
-      <c r="M284" s="51"/>
+      <c r="F284" s="50">
+        <v>16</v>
+      </c>
+      <c r="G284" s="47"/>
+      <c r="H284" s="47"/>
+      <c r="I284" s="74"/>
+      <c r="J284" s="47"/>
+      <c r="K284" s="47"/>
+      <c r="L284" s="47"/>
+      <c r="M284" s="47"/>
       <c r="N284" s="17"/>
       <c r="O284" s="18"/>
     </row>
     <row r="285" spans="1:15" s="4" customFormat="1">
       <c r="A285" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B285" s="51">
+      <c r="B285" s="47">
         <v>3524</v>
       </c>
-      <c r="C285" s="51">
+      <c r="C285" s="47">
         <v>6271</v>
       </c>
-      <c r="D285" s="51">
+      <c r="D285" s="47">
         <v>9018</v>
       </c>
-      <c r="E285" s="140">
+      <c r="E285" s="129">
         <v>11764</v>
       </c>
-      <c r="F285" s="55"/>
-[...6 lines deleted...]
-      <c r="M285" s="51"/>
+      <c r="F285" s="50">
+        <v>13250</v>
+      </c>
+      <c r="G285" s="47"/>
+      <c r="H285" s="47"/>
+      <c r="I285" s="74"/>
+      <c r="J285" s="47"/>
+      <c r="K285" s="47"/>
+      <c r="L285" s="47"/>
+      <c r="M285" s="47"/>
       <c r="N285" s="19"/>
       <c r="O285" s="18"/>
     </row>
     <row r="286" spans="1:15">
       <c r="A286" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B286" s="58" t="s">
+      <c r="B286" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="C286" s="51">
+      <c r="C286" s="47">
         <v>744</v>
       </c>
-      <c r="D286" s="51">
+      <c r="D286" s="47">
         <v>1488</v>
       </c>
-      <c r="E286" s="140">
+      <c r="E286" s="129">
         <v>2232</v>
       </c>
-      <c r="F286" s="55"/>
-[...6 lines deleted...]
-      <c r="M286" s="51"/>
+      <c r="F286" s="50">
+        <v>2456</v>
+      </c>
+      <c r="G286" s="47"/>
+      <c r="H286" s="47"/>
+      <c r="I286" s="74"/>
+      <c r="J286" s="47"/>
+      <c r="K286" s="47"/>
+      <c r="L286" s="47"/>
+      <c r="M286" s="47"/>
       <c r="N286" s="16"/>
       <c r="O286" s="21"/>
     </row>
     <row r="287" spans="1:15">
       <c r="A287" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="B287" s="51">
+      <c r="B287" s="47">
         <v>29596</v>
       </c>
-      <c r="C287" s="51">
+      <c r="C287" s="47">
         <v>91000</v>
       </c>
-      <c r="D287" s="51">
+      <c r="D287" s="47">
         <v>152404</v>
       </c>
-      <c r="E287" s="140">
+      <c r="E287" s="129">
         <v>213807</v>
       </c>
-      <c r="F287" s="55"/>
-[...6 lines deleted...]
-      <c r="M287" s="51"/>
+      <c r="F287" s="50">
+        <v>239664</v>
+      </c>
+      <c r="G287" s="47"/>
+      <c r="H287" s="47"/>
+      <c r="I287" s="74"/>
+      <c r="J287" s="47"/>
+      <c r="K287" s="47"/>
+      <c r="L287" s="47"/>
+      <c r="M287" s="47"/>
       <c r="N287" s="17"/>
       <c r="O287" s="18"/>
     </row>
     <row r="288" spans="1:15">
       <c r="A288" s="16" t="s">
         <v>64</v>
       </c>
-      <c r="B288" s="51">
+      <c r="B288" s="47">
         <v>574109</v>
       </c>
-      <c r="C288" s="51">
+      <c r="C288" s="47">
         <v>1226070</v>
       </c>
-      <c r="D288" s="51">
+      <c r="D288" s="47">
         <v>1906645</v>
       </c>
-      <c r="E288" s="140">
+      <c r="E288" s="129">
         <v>2588939</v>
       </c>
-      <c r="F288" s="55"/>
-[...6 lines deleted...]
-      <c r="M288" s="51"/>
+      <c r="F288" s="50">
+        <v>3124853</v>
+      </c>
+      <c r="G288" s="47"/>
+      <c r="H288" s="47"/>
+      <c r="I288" s="74"/>
+      <c r="J288" s="47"/>
+      <c r="K288" s="47"/>
+      <c r="L288" s="47"/>
+      <c r="M288" s="47"/>
       <c r="N288" s="17"/>
       <c r="O288" s="18"/>
     </row>
     <row r="289" spans="1:15">
       <c r="A289" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B289" s="51">
+      <c r="B289" s="47">
         <v>547228</v>
       </c>
-      <c r="C289" s="51">
+      <c r="C289" s="47">
         <v>1170727</v>
       </c>
-      <c r="D289" s="51">
+      <c r="D289" s="47">
         <v>1822840</v>
       </c>
-      <c r="E289" s="140">
+      <c r="E289" s="129">
         <v>2476672</v>
       </c>
-      <c r="F289" s="55"/>
-[...6 lines deleted...]
-      <c r="M289" s="51"/>
+      <c r="F289" s="50">
+        <v>2985053</v>
+      </c>
+      <c r="G289" s="47"/>
+      <c r="H289" s="47"/>
+      <c r="I289" s="74"/>
+      <c r="J289" s="47"/>
+      <c r="K289" s="47"/>
+      <c r="L289" s="47"/>
+      <c r="M289" s="47"/>
       <c r="N289" s="17"/>
       <c r="O289" s="18"/>
     </row>
     <row r="290" spans="1:15">
       <c r="A290" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B290" s="51">
+      <c r="B290" s="47">
         <v>715</v>
       </c>
-      <c r="C290" s="51">
+      <c r="C290" s="47">
         <v>1390</v>
       </c>
-      <c r="D290" s="51">
+      <c r="D290" s="47">
         <v>2065</v>
       </c>
-      <c r="E290" s="140">
+      <c r="E290" s="129">
         <v>2740</v>
       </c>
-      <c r="F290" s="55"/>
-[...6 lines deleted...]
-      <c r="M290" s="51"/>
+      <c r="F290" s="50">
+        <v>3415</v>
+      </c>
+      <c r="G290" s="47"/>
+      <c r="H290" s="47"/>
+      <c r="I290" s="74"/>
+      <c r="J290" s="47"/>
+      <c r="K290" s="47"/>
+      <c r="L290" s="47"/>
+      <c r="M290" s="47"/>
       <c r="N290" s="19"/>
       <c r="O290" s="18"/>
     </row>
     <row r="291" spans="1:15" s="4" customFormat="1">
       <c r="A291" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B291" s="51">
+      <c r="B291" s="47">
         <v>22477</v>
       </c>
-      <c r="C291" s="51">
+      <c r="C291" s="47">
         <v>46575</v>
       </c>
-      <c r="D291" s="51">
+      <c r="D291" s="47">
         <v>70673</v>
       </c>
-      <c r="E291" s="140">
+      <c r="E291" s="129">
         <v>94771</v>
       </c>
-      <c r="F291" s="55"/>
-[...6 lines deleted...]
-      <c r="M291" s="51"/>
+      <c r="F291" s="50">
+        <v>117940</v>
+      </c>
+      <c r="G291" s="47"/>
+      <c r="H291" s="47"/>
+      <c r="I291" s="74"/>
+      <c r="J291" s="47"/>
+      <c r="K291" s="47"/>
+      <c r="L291" s="47"/>
+      <c r="M291" s="47"/>
       <c r="N291" s="35"/>
       <c r="O291" s="18"/>
     </row>
     <row r="292" spans="1:15" s="4" customFormat="1">
       <c r="A292" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B292" s="52"/>
-[...2 lines deleted...]
-      <c r="E292" s="137"/>
+      <c r="B292" s="48"/>
+      <c r="C292" s="48"/>
+      <c r="D292" s="117"/>
+      <c r="E292" s="126"/>
       <c r="F292" s="20"/>
-      <c r="G292" s="60"/>
-[...5 lines deleted...]
-      <c r="M292" s="97"/>
+      <c r="G292" s="54"/>
+      <c r="H292" s="62"/>
+      <c r="I292" s="68"/>
+      <c r="J292" s="76"/>
+      <c r="K292" s="81"/>
+      <c r="L292" s="86"/>
+      <c r="M292" s="91"/>
       <c r="N292" s="35"/>
       <c r="O292" s="18"/>
     </row>
     <row r="293" spans="1:15" s="4" customFormat="1">
       <c r="A293" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B293" s="102" t="s">
+      <c r="B293" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="C293" s="118" t="s">
+      <c r="C293" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D293" s="128" t="s">
+      <c r="D293" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E293" s="145" t="s">
+      <c r="E293" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F293" s="53"/>
-[...6 lines deleted...]
-      <c r="M293" s="101"/>
+      <c r="F293" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G293" s="53"/>
+      <c r="H293" s="60"/>
+      <c r="I293" s="72"/>
+      <c r="J293" s="80"/>
+      <c r="K293" s="85"/>
+      <c r="L293" s="90"/>
+      <c r="M293" s="95"/>
       <c r="N293" s="35"/>
       <c r="O293" s="18"/>
     </row>
     <row r="294" spans="1:15" s="4" customFormat="1">
       <c r="A294" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B294" s="51">
+      <c r="B294" s="47">
         <v>440</v>
       </c>
-      <c r="C294" s="51">
+      <c r="C294" s="47">
         <v>880</v>
       </c>
-      <c r="D294" s="51">
+      <c r="D294" s="47">
         <v>1320</v>
       </c>
-      <c r="E294" s="140">
+      <c r="E294" s="129">
         <v>1760</v>
       </c>
-      <c r="F294" s="55"/>
-[...6 lines deleted...]
-      <c r="M294" s="51"/>
+      <c r="F294" s="50">
+        <v>2200</v>
+      </c>
+      <c r="G294" s="47"/>
+      <c r="H294" s="47"/>
+      <c r="I294" s="74"/>
+      <c r="J294" s="47"/>
+      <c r="K294" s="47"/>
+      <c r="L294" s="47"/>
+      <c r="M294" s="47"/>
       <c r="N294" s="17"/>
       <c r="O294" s="18"/>
     </row>
     <row r="295" spans="1:15" s="4" customFormat="1">
       <c r="A295" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B295" s="51">
+      <c r="B295" s="47">
         <v>388</v>
       </c>
-      <c r="C295" s="51">
+      <c r="C295" s="47">
         <v>776</v>
       </c>
-      <c r="D295" s="51">
+      <c r="D295" s="47">
         <v>1164</v>
       </c>
-      <c r="E295" s="140">
+      <c r="E295" s="129">
         <v>1552</v>
       </c>
-      <c r="F295" s="55"/>
-[...6 lines deleted...]
-      <c r="M295" s="51"/>
+      <c r="F295" s="50">
+        <v>1940</v>
+      </c>
+      <c r="G295" s="47"/>
+      <c r="H295" s="47"/>
+      <c r="I295" s="74"/>
+      <c r="J295" s="47"/>
+      <c r="K295" s="47"/>
+      <c r="L295" s="47"/>
+      <c r="M295" s="47"/>
       <c r="N295" s="35"/>
       <c r="O295" s="18"/>
     </row>
     <row r="296" spans="1:15" s="4" customFormat="1">
       <c r="A296" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B296" s="51">
+      <c r="B296" s="47">
         <v>229</v>
       </c>
-      <c r="C296" s="51">
+      <c r="C296" s="47">
         <v>458</v>
       </c>
-      <c r="D296" s="51">
+      <c r="D296" s="47">
         <v>687</v>
       </c>
-      <c r="E296" s="140">
+      <c r="E296" s="129">
         <v>916</v>
       </c>
-      <c r="F296" s="55"/>
-[...6 lines deleted...]
-      <c r="M296" s="51"/>
+      <c r="F296" s="50">
+        <v>1145</v>
+      </c>
+      <c r="G296" s="47"/>
+      <c r="H296" s="47"/>
+      <c r="I296" s="74"/>
+      <c r="J296" s="47"/>
+      <c r="K296" s="47"/>
+      <c r="L296" s="47"/>
+      <c r="M296" s="47"/>
       <c r="N296" s="17"/>
       <c r="O296" s="18"/>
     </row>
     <row r="297" spans="1:15" s="4" customFormat="1">
       <c r="A297" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B297" s="102" t="s">
+      <c r="B297" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="C297" s="118" t="s">
+      <c r="C297" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="D297" s="128" t="s">
+      <c r="D297" s="122" t="s">
         <v>74</v>
       </c>
-      <c r="E297" s="145" t="s">
+      <c r="E297" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="F297" s="53"/>
-[...6 lines deleted...]
-      <c r="M297" s="101"/>
+      <c r="F297" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="G297" s="53"/>
+      <c r="H297" s="60"/>
+      <c r="I297" s="72"/>
+      <c r="J297" s="80"/>
+      <c r="K297" s="85"/>
+      <c r="L297" s="90"/>
+      <c r="M297" s="95"/>
       <c r="N297" s="17"/>
       <c r="O297" s="18"/>
     </row>
     <row r="298" spans="1:15" s="4" customFormat="1">
       <c r="A298" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B298" s="55">
+      <c r="B298" s="50">
         <v>624</v>
       </c>
-      <c r="C298" s="51">
+      <c r="C298" s="47">
         <v>1248</v>
       </c>
-      <c r="D298" s="51">
+      <c r="D298" s="47">
         <v>1872</v>
       </c>
-      <c r="E298" s="140">
+      <c r="E298" s="129">
         <v>2496</v>
       </c>
-      <c r="F298" s="55"/>
-[...6 lines deleted...]
-      <c r="M298" s="51"/>
+      <c r="F298" s="50">
+        <v>3120</v>
+      </c>
+      <c r="G298" s="47"/>
+      <c r="H298" s="47"/>
+      <c r="I298" s="74"/>
+      <c r="J298" s="47"/>
+      <c r="K298" s="47"/>
+      <c r="L298" s="47"/>
+      <c r="M298" s="47"/>
       <c r="N298" s="17"/>
       <c r="O298" s="18"/>
     </row>
     <row r="299" spans="1:15" s="4" customFormat="1">
       <c r="A299" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B299" s="55">
+      <c r="B299" s="50">
         <v>292</v>
       </c>
-      <c r="C299" s="51">
+      <c r="C299" s="47">
         <v>584</v>
       </c>
-      <c r="D299" s="51">
+      <c r="D299" s="47">
         <v>876</v>
       </c>
-      <c r="E299" s="140">
+      <c r="E299" s="129">
         <v>1168</v>
       </c>
-      <c r="F299" s="55"/>
-[...6 lines deleted...]
-      <c r="M299" s="51"/>
+      <c r="F299" s="50">
+        <v>1460</v>
+      </c>
+      <c r="G299" s="47"/>
+      <c r="H299" s="47"/>
+      <c r="I299" s="74"/>
+      <c r="J299" s="47"/>
+      <c r="K299" s="47"/>
+      <c r="L299" s="47"/>
+      <c r="M299" s="47"/>
       <c r="N299" s="16"/>
       <c r="O299" s="21"/>
     </row>
     <row r="300" spans="1:15">
       <c r="A300" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B300" s="55">
+      <c r="B300" s="50">
         <v>1717</v>
       </c>
-      <c r="C300" s="51">
+      <c r="C300" s="47">
         <v>3434</v>
       </c>
-      <c r="D300" s="51">
+      <c r="D300" s="47">
         <v>5151</v>
       </c>
-      <c r="E300" s="140">
+      <c r="E300" s="129">
         <v>6868</v>
       </c>
-      <c r="F300" s="55"/>
-[...6 lines deleted...]
-      <c r="M300" s="51"/>
+      <c r="F300" s="50">
+        <v>8585</v>
+      </c>
+      <c r="G300" s="47"/>
+      <c r="H300" s="47"/>
+      <c r="I300" s="74"/>
+      <c r="J300" s="47"/>
+      <c r="K300" s="47"/>
+      <c r="L300" s="47"/>
+      <c r="M300" s="47"/>
       <c r="N300" s="17"/>
       <c r="O300" s="18"/>
     </row>
     <row r="301" spans="1:15">
       <c r="A301" s="16" t="s">
         <v>69</v>
       </c>
-      <c r="B301" s="51">
+      <c r="B301" s="47">
         <v>26431</v>
       </c>
-      <c r="C301" s="51">
+      <c r="C301" s="47">
         <v>57329</v>
       </c>
-      <c r="D301" s="51">
+      <c r="D301" s="47">
         <v>88830</v>
       </c>
-      <c r="E301" s="140">
+      <c r="E301" s="129">
         <v>119723</v>
       </c>
-      <c r="F301" s="55"/>
-[...6 lines deleted...]
-      <c r="M301" s="51"/>
+      <c r="F301" s="50">
+        <v>138806</v>
+      </c>
+      <c r="G301" s="47"/>
+      <c r="H301" s="47"/>
+      <c r="I301" s="74"/>
+      <c r="J301" s="47"/>
+      <c r="K301" s="47"/>
+      <c r="L301" s="47"/>
+      <c r="M301" s="47"/>
       <c r="N301" s="17"/>
       <c r="O301" s="18"/>
     </row>
     <row r="302" spans="1:15">
       <c r="A302" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B302" s="51">
+      <c r="B302" s="47">
         <v>21351</v>
       </c>
-      <c r="C302" s="51">
+      <c r="C302" s="47">
         <v>43369</v>
       </c>
-      <c r="D302" s="51">
+      <c r="D302" s="47">
         <v>65990</v>
       </c>
-      <c r="E302" s="140">
+      <c r="E302" s="129">
         <v>88003</v>
       </c>
-      <c r="F302" s="55"/>
-[...6 lines deleted...]
-      <c r="M302" s="51"/>
+      <c r="F302" s="50">
+        <v>105260</v>
+      </c>
+      <c r="G302" s="47"/>
+      <c r="H302" s="47"/>
+      <c r="I302" s="74"/>
+      <c r="J302" s="47"/>
+      <c r="K302" s="47"/>
+      <c r="L302" s="47"/>
+      <c r="M302" s="47"/>
       <c r="N302" s="17"/>
       <c r="O302" s="18"/>
     </row>
     <row r="303" spans="1:15">
       <c r="A303" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B303" s="51">
+      <c r="B303" s="47">
         <v>2333</v>
       </c>
-      <c r="C303" s="51">
+      <c r="C303" s="47">
         <v>7667</v>
       </c>
-      <c r="D303" s="51">
+      <c r="D303" s="47">
         <v>13000</v>
       </c>
-      <c r="E303" s="140">
+      <c r="E303" s="129">
         <v>18333</v>
       </c>
-      <c r="F303" s="55"/>
-[...6 lines deleted...]
-      <c r="M303" s="51"/>
+      <c r="F303" s="50">
+        <v>19333</v>
+      </c>
+      <c r="G303" s="47"/>
+      <c r="H303" s="47"/>
+      <c r="I303" s="74"/>
+      <c r="J303" s="47"/>
+      <c r="K303" s="47"/>
+      <c r="L303" s="47"/>
+      <c r="M303" s="47"/>
       <c r="N303" s="19"/>
       <c r="O303" s="18"/>
     </row>
     <row r="304" spans="1:15">
       <c r="A304" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B304" s="51">
+      <c r="B304" s="47">
         <v>2621</v>
       </c>
-      <c r="C304" s="51">
+      <c r="C304" s="47">
         <v>6043</v>
       </c>
-      <c r="D304" s="51">
+      <c r="D304" s="47">
         <v>9465</v>
       </c>
-      <c r="E304" s="140">
+      <c r="E304" s="129">
         <v>12886</v>
       </c>
-      <c r="F304" s="55"/>
-[...6 lines deleted...]
-      <c r="M304" s="51"/>
+      <c r="F304" s="50">
+        <v>13587</v>
+      </c>
+      <c r="G304" s="47"/>
+      <c r="H304" s="47"/>
+      <c r="I304" s="74"/>
+      <c r="J304" s="47"/>
+      <c r="K304" s="47"/>
+      <c r="L304" s="47"/>
+      <c r="M304" s="47"/>
       <c r="N304" s="35"/>
       <c r="O304" s="18"/>
     </row>
     <row r="305" spans="1:15">
       <c r="A305" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B305" s="52"/>
-[...2 lines deleted...]
-      <c r="E305" s="136"/>
+      <c r="B305" s="48"/>
+      <c r="C305" s="48"/>
+      <c r="D305" s="116"/>
+      <c r="E305" s="125"/>
       <c r="F305" s="20"/>
-      <c r="G305" s="59"/>
-[...5 lines deleted...]
-      <c r="M305" s="97"/>
+      <c r="G305" s="53"/>
+      <c r="H305" s="61"/>
+      <c r="I305" s="68"/>
+      <c r="J305" s="76"/>
+      <c r="K305" s="81"/>
+      <c r="L305" s="86"/>
+      <c r="M305" s="91"/>
       <c r="N305" s="35"/>
       <c r="O305" s="18"/>
     </row>
     <row r="306" spans="1:15">
       <c r="A306" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B306" s="55">
+      <c r="B306" s="50">
         <v>125</v>
       </c>
-      <c r="C306" s="51">
+      <c r="C306" s="47">
         <v>250</v>
       </c>
-      <c r="D306" s="51">
+      <c r="D306" s="47">
         <v>375</v>
       </c>
-      <c r="E306" s="140">
+      <c r="E306" s="129">
         <v>500</v>
       </c>
-      <c r="F306" s="55"/>
-[...6 lines deleted...]
-      <c r="M306" s="51"/>
+      <c r="F306" s="50">
+        <v>625</v>
+      </c>
+      <c r="G306" s="47"/>
+      <c r="H306" s="47"/>
+      <c r="I306" s="74"/>
+      <c r="J306" s="47"/>
+      <c r="K306" s="47"/>
+      <c r="L306" s="47"/>
+      <c r="M306" s="47"/>
       <c r="N306" s="35"/>
       <c r="O306" s="18"/>
     </row>
     <row r="307" spans="1:15" ht="45">
       <c r="A307" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="B307" s="51">
+      <c r="B307" s="47">
         <v>70186969</v>
       </c>
-      <c r="C307" s="51">
+      <c r="C307" s="47">
         <v>131554603</v>
       </c>
-      <c r="D307" s="51">
+      <c r="D307" s="47">
         <v>192133982</v>
       </c>
-      <c r="E307" s="140">
+      <c r="E307" s="129">
         <v>241383664</v>
       </c>
-      <c r="F307" s="55"/>
-[...6 lines deleted...]
-      <c r="M307" s="51"/>
+      <c r="F307" s="50">
+        <v>285310799</v>
+      </c>
+      <c r="G307" s="47"/>
+      <c r="H307" s="47"/>
+      <c r="I307" s="74"/>
+      <c r="J307" s="47"/>
+      <c r="K307" s="47"/>
+      <c r="L307" s="47"/>
+      <c r="M307" s="47"/>
       <c r="N307" s="17"/>
       <c r="O307" s="18"/>
     </row>
     <row r="308" spans="1:15">
       <c r="A308" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B308" s="51">
+      <c r="B308" s="47">
         <v>14775797</v>
       </c>
-      <c r="C308" s="51">
+      <c r="C308" s="47">
         <v>26971340</v>
       </c>
-      <c r="D308" s="51">
+      <c r="D308" s="47">
         <v>39296218</v>
       </c>
-      <c r="E308" s="140">
+      <c r="E308" s="129">
         <v>48628882</v>
       </c>
-      <c r="F308" s="55"/>
-[...6 lines deleted...]
-      <c r="M308" s="51"/>
+      <c r="F308" s="50">
+        <v>57417716</v>
+      </c>
+      <c r="G308" s="47"/>
+      <c r="H308" s="47"/>
+      <c r="I308" s="74"/>
+      <c r="J308" s="47"/>
+      <c r="K308" s="47"/>
+      <c r="L308" s="47"/>
+      <c r="M308" s="47"/>
       <c r="N308" s="17"/>
       <c r="O308" s="18"/>
     </row>
     <row r="309" spans="1:15">
       <c r="A309" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B309" s="51">
+      <c r="B309" s="47">
         <v>10963443</v>
       </c>
-      <c r="C309" s="51">
+      <c r="C309" s="47">
         <v>19881540</v>
       </c>
-      <c r="D309" s="51">
+      <c r="D309" s="47">
         <v>28598385</v>
       </c>
-      <c r="E309" s="140">
+      <c r="E309" s="129">
         <v>36559056</v>
       </c>
-      <c r="F309" s="55"/>
-[...6 lines deleted...]
-      <c r="M309" s="51"/>
+      <c r="F309" s="50">
+        <v>45040176</v>
+      </c>
+      <c r="G309" s="47"/>
+      <c r="H309" s="47"/>
+      <c r="I309" s="74"/>
+      <c r="J309" s="47"/>
+      <c r="K309" s="47"/>
+      <c r="L309" s="47"/>
+      <c r="M309" s="47"/>
       <c r="N309" s="19"/>
       <c r="O309" s="18"/>
     </row>
     <row r="310" spans="1:15">
       <c r="A310" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B310" s="51">
+      <c r="B310" s="47">
         <v>43983883</v>
       </c>
-      <c r="C310" s="51">
+      <c r="C310" s="47">
         <v>83836091</v>
       </c>
-      <c r="D310" s="51">
+      <c r="D310" s="47">
         <v>123019615</v>
       </c>
-      <c r="E310" s="140">
+      <c r="E310" s="129">
         <v>154735307</v>
       </c>
-      <c r="F310" s="55"/>
-[...6 lines deleted...]
-      <c r="M310" s="51"/>
+      <c r="F310" s="50">
+        <v>181154808</v>
+      </c>
+      <c r="G310" s="47"/>
+      <c r="H310" s="47"/>
+      <c r="I310" s="74"/>
+      <c r="J310" s="47"/>
+      <c r="K310" s="47"/>
+      <c r="L310" s="47"/>
+      <c r="M310" s="47"/>
       <c r="N310" s="17"/>
       <c r="O310" s="18"/>
     </row>
     <row r="311" spans="1:15">
       <c r="A311" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B311" s="52"/>
-[...2 lines deleted...]
-      <c r="E311" s="137"/>
+      <c r="B311" s="48"/>
+      <c r="C311" s="48"/>
+      <c r="D311" s="117"/>
+      <c r="E311" s="126"/>
       <c r="F311" s="20"/>
-      <c r="G311" s="60"/>
-[...5 lines deleted...]
-      <c r="M311" s="97"/>
+      <c r="G311" s="54"/>
+      <c r="H311" s="62"/>
+      <c r="I311" s="68"/>
+      <c r="J311" s="76"/>
+      <c r="K311" s="81"/>
+      <c r="L311" s="86"/>
+      <c r="M311" s="91"/>
       <c r="N311" s="17"/>
       <c r="O311" s="18"/>
     </row>
     <row r="312" spans="1:15">
       <c r="A312" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B312" s="51">
+      <c r="B312" s="47">
         <v>25436</v>
       </c>
-      <c r="C312" s="51">
+      <c r="C312" s="47">
         <v>56143</v>
       </c>
-      <c r="D312" s="51">
+      <c r="D312" s="47">
         <v>85408</v>
       </c>
-      <c r="E312" s="140">
+      <c r="E312" s="129">
         <v>100685</v>
       </c>
-      <c r="F312" s="55"/>
-[...6 lines deleted...]
-      <c r="M312" s="51"/>
+      <c r="F312" s="50">
+        <v>126434</v>
+      </c>
+      <c r="G312" s="47"/>
+      <c r="H312" s="47"/>
+      <c r="I312" s="74"/>
+      <c r="J312" s="47"/>
+      <c r="K312" s="47"/>
+      <c r="L312" s="47"/>
+      <c r="M312" s="47"/>
       <c r="N312" s="17"/>
       <c r="O312" s="18"/>
     </row>
     <row r="313" spans="1:15">
       <c r="A313" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B313" s="51">
+      <c r="B313" s="47">
         <v>36029</v>
       </c>
-      <c r="C313" s="51">
+      <c r="C313" s="47">
         <v>65798</v>
       </c>
-      <c r="D313" s="51">
+      <c r="D313" s="47">
         <v>94711</v>
       </c>
-      <c r="E313" s="140">
+      <c r="E313" s="129">
         <v>120306</v>
       </c>
-      <c r="F313" s="55"/>
-[...6 lines deleted...]
-      <c r="M313" s="51"/>
+      <c r="F313" s="50">
+        <v>127502</v>
+      </c>
+      <c r="G313" s="47"/>
+      <c r="H313" s="47"/>
+      <c r="I313" s="74"/>
+      <c r="J313" s="47"/>
+      <c r="K313" s="47"/>
+      <c r="L313" s="47"/>
+      <c r="M313" s="47"/>
       <c r="N313" s="17"/>
       <c r="O313" s="18"/>
     </row>
     <row r="314" spans="1:15">
       <c r="A314" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B314" s="51">
+      <c r="B314" s="47">
         <v>115545</v>
       </c>
-      <c r="C314" s="51">
+      <c r="C314" s="47">
         <v>215150</v>
       </c>
-      <c r="D314" s="51">
+      <c r="D314" s="47">
         <v>307774</v>
       </c>
-      <c r="E314" s="140">
+      <c r="E314" s="129">
         <v>361023</v>
       </c>
-      <c r="F314" s="55"/>
-[...6 lines deleted...]
-      <c r="M314" s="51"/>
+      <c r="F314" s="50">
+        <v>450169</v>
+      </c>
+      <c r="G314" s="47"/>
+      <c r="H314" s="47"/>
+      <c r="I314" s="74"/>
+      <c r="J314" s="47"/>
+      <c r="K314" s="47"/>
+      <c r="L314" s="47"/>
+      <c r="M314" s="47"/>
       <c r="N314" s="17"/>
       <c r="O314" s="18"/>
     </row>
     <row r="315" spans="1:15">
       <c r="A315" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B315" s="51">
+      <c r="B315" s="47">
         <v>105214</v>
       </c>
-      <c r="C315" s="51">
+      <c r="C315" s="47">
         <v>165393</v>
       </c>
-      <c r="D315" s="51">
+      <c r="D315" s="47">
         <v>208210</v>
       </c>
-      <c r="E315" s="140">
+      <c r="E315" s="129">
         <v>225963</v>
       </c>
-      <c r="F315" s="55"/>
-[...6 lines deleted...]
-      <c r="M315" s="51"/>
+      <c r="F315" s="50">
+        <v>227950</v>
+      </c>
+      <c r="G315" s="47"/>
+      <c r="H315" s="47"/>
+      <c r="I315" s="74"/>
+      <c r="J315" s="47"/>
+      <c r="K315" s="47"/>
+      <c r="L315" s="47"/>
+      <c r="M315" s="47"/>
       <c r="N315" s="17"/>
       <c r="O315" s="18"/>
     </row>
     <row r="316" spans="1:15">
       <c r="A316" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B316" s="51">
+      <c r="B316" s="47">
         <v>36490</v>
       </c>
-      <c r="C316" s="51">
+      <c r="C316" s="47">
         <v>73932</v>
       </c>
-      <c r="D316" s="51">
+      <c r="D316" s="47">
         <v>110383</v>
       </c>
-      <c r="E316" s="140">
+      <c r="E316" s="129">
         <v>146710</v>
       </c>
-      <c r="F316" s="55"/>
-[...6 lines deleted...]
-      <c r="M316" s="51"/>
+      <c r="F316" s="50">
+        <v>181747</v>
+      </c>
+      <c r="G316" s="47"/>
+      <c r="H316" s="47"/>
+      <c r="I316" s="74"/>
+      <c r="J316" s="47"/>
+      <c r="K316" s="47"/>
+      <c r="L316" s="47"/>
+      <c r="M316" s="47"/>
       <c r="N316" s="17"/>
       <c r="O316" s="18"/>
     </row>
     <row r="317" spans="1:15">
       <c r="A317" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B317" s="51">
+      <c r="B317" s="47">
         <v>13351</v>
       </c>
-      <c r="C317" s="51">
+      <c r="C317" s="47">
         <v>26759</v>
       </c>
-      <c r="D317" s="51">
+      <c r="D317" s="47">
         <v>39942</v>
       </c>
-      <c r="E317" s="140">
+      <c r="E317" s="129">
         <v>52820</v>
       </c>
-      <c r="F317" s="55"/>
-[...6 lines deleted...]
-      <c r="M317" s="51"/>
+      <c r="F317" s="50">
+        <v>65708</v>
+      </c>
+      <c r="G317" s="47"/>
+      <c r="H317" s="47"/>
+      <c r="I317" s="74"/>
+      <c r="J317" s="47"/>
+      <c r="K317" s="47"/>
+      <c r="L317" s="47"/>
+      <c r="M317" s="47"/>
       <c r="N317" s="17"/>
       <c r="O317" s="18"/>
     </row>
     <row r="318" spans="1:15">
       <c r="A318" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B318" s="51">
+      <c r="B318" s="47">
         <v>9536</v>
       </c>
-      <c r="C318" s="51">
+      <c r="C318" s="47">
         <v>18458</v>
       </c>
-      <c r="D318" s="51">
+      <c r="D318" s="47">
         <v>27191</v>
       </c>
-      <c r="E318" s="140">
+      <c r="E318" s="129">
         <v>36021</v>
       </c>
-      <c r="F318" s="55"/>
-[...6 lines deleted...]
-      <c r="M318" s="51"/>
+      <c r="F318" s="50">
+        <v>44854</v>
+      </c>
+      <c r="G318" s="47"/>
+      <c r="H318" s="47"/>
+      <c r="I318" s="74"/>
+      <c r="J318" s="47"/>
+      <c r="K318" s="47"/>
+      <c r="L318" s="47"/>
+      <c r="M318" s="47"/>
       <c r="N318" s="17"/>
       <c r="O318" s="18"/>
     </row>
     <row r="319" spans="1:15">
       <c r="A319" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B319" s="51">
+      <c r="B319" s="47">
         <v>26139</v>
       </c>
-      <c r="C319" s="51">
+      <c r="C319" s="47">
         <v>53443</v>
       </c>
-      <c r="D319" s="51">
+      <c r="D319" s="47">
         <v>79287</v>
       </c>
-      <c r="E319" s="140">
+      <c r="E319" s="129">
         <v>104503</v>
       </c>
-      <c r="F319" s="55"/>
-[...6 lines deleted...]
-      <c r="M319" s="51"/>
+      <c r="F319" s="50">
+        <v>129227</v>
+      </c>
+      <c r="G319" s="47"/>
+      <c r="H319" s="47"/>
+      <c r="I319" s="74"/>
+      <c r="J319" s="47"/>
+      <c r="K319" s="47"/>
+      <c r="L319" s="47"/>
+      <c r="M319" s="47"/>
       <c r="N319" s="17"/>
       <c r="O319" s="18"/>
     </row>
     <row r="320" spans="1:15" ht="12" customHeight="1">
       <c r="A320" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B320" s="51">
+      <c r="B320" s="47">
         <v>26612</v>
       </c>
-      <c r="C320" s="51">
+      <c r="C320" s="47">
         <v>49903</v>
       </c>
-      <c r="D320" s="51">
+      <c r="D320" s="47">
         <v>71661</v>
       </c>
-      <c r="E320" s="140">
+      <c r="E320" s="129">
         <v>94413</v>
       </c>
-      <c r="F320" s="55"/>
-[...6 lines deleted...]
-      <c r="M320" s="51"/>
+      <c r="F320" s="50">
+        <v>120005</v>
+      </c>
+      <c r="G320" s="47"/>
+      <c r="H320" s="47"/>
+      <c r="I320" s="74"/>
+      <c r="J320" s="47"/>
+      <c r="K320" s="47"/>
+      <c r="L320" s="47"/>
+      <c r="M320" s="47"/>
       <c r="N320" s="32"/>
       <c r="O320" s="21"/>
     </row>
     <row r="321" spans="1:17" ht="12" customHeight="1">
       <c r="A321" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B321" s="51">
+      <c r="B321" s="47">
         <v>69494</v>
       </c>
-      <c r="C321" s="51">
+      <c r="C321" s="47">
         <v>140653</v>
       </c>
-      <c r="D321" s="51">
+      <c r="D321" s="47">
         <v>195196</v>
       </c>
-      <c r="E321" s="140">
+      <c r="E321" s="129">
         <v>217975</v>
       </c>
-      <c r="F321" s="55"/>
-[...6 lines deleted...]
-      <c r="M321" s="51"/>
+      <c r="F321" s="50">
+        <v>224504</v>
+      </c>
+      <c r="G321" s="47"/>
+      <c r="H321" s="47"/>
+      <c r="I321" s="74"/>
+      <c r="J321" s="47"/>
+      <c r="K321" s="47"/>
+      <c r="L321" s="47"/>
+      <c r="M321" s="47"/>
       <c r="N321" s="19"/>
       <c r="O321" s="18"/>
     </row>
     <row r="322" spans="1:17" ht="22.5">
       <c r="A322" s="32" t="s">
         <v>59</v>
       </c>
-      <c r="B322" s="51">
+      <c r="B322" s="47">
         <v>59364602</v>
       </c>
-      <c r="C322" s="51">
+      <c r="C322" s="47">
         <v>111457288</v>
       </c>
-      <c r="D322" s="51">
+      <c r="D322" s="47">
         <v>163284950</v>
       </c>
-      <c r="E322" s="140">
+      <c r="E322" s="129">
         <v>207164690</v>
       </c>
-      <c r="F322" s="55"/>
-[...6 lines deleted...]
-      <c r="M322" s="51"/>
+      <c r="F322" s="50">
+        <v>248482738</v>
+      </c>
+      <c r="G322" s="47"/>
+      <c r="H322" s="47"/>
+      <c r="I322" s="74"/>
+      <c r="J322" s="47"/>
+      <c r="K322" s="47"/>
+      <c r="L322" s="47"/>
+      <c r="M322" s="47"/>
       <c r="N322" s="19"/>
       <c r="O322" s="18"/>
     </row>
     <row r="323" spans="1:17">
       <c r="A323" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B323" s="51">
+      <c r="B323" s="47">
         <v>9199533</v>
       </c>
-      <c r="C323" s="51">
+      <c r="C323" s="47">
         <v>17272456</v>
       </c>
-      <c r="D323" s="51">
+      <c r="D323" s="47">
         <v>25912391</v>
       </c>
-      <c r="E323" s="140">
+      <c r="E323" s="129">
         <v>33312176</v>
       </c>
-      <c r="F323" s="55"/>
-[...6 lines deleted...]
-      <c r="M323" s="51"/>
+      <c r="F323" s="50">
+        <v>40677032</v>
+      </c>
+      <c r="G323" s="47"/>
+      <c r="H323" s="47"/>
+      <c r="I323" s="74"/>
+      <c r="J323" s="47"/>
+      <c r="K323" s="47"/>
+      <c r="L323" s="47"/>
+      <c r="M323" s="47"/>
       <c r="N323" s="19"/>
       <c r="O323" s="18"/>
     </row>
     <row r="324" spans="1:17">
       <c r="A324" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B324" s="51">
+      <c r="B324" s="47">
         <v>10170706</v>
       </c>
-      <c r="C324" s="51">
+      <c r="C324" s="47">
         <v>18182585</v>
       </c>
-      <c r="D324" s="51">
+      <c r="D324" s="47">
         <v>25915530</v>
       </c>
-      <c r="E324" s="140">
+      <c r="E324" s="129">
         <v>33251369</v>
       </c>
-      <c r="F324" s="55"/>
-[...6 lines deleted...]
-      <c r="M324" s="51"/>
+      <c r="F324" s="50">
+        <v>41459925</v>
+      </c>
+      <c r="G324" s="47"/>
+      <c r="H324" s="47"/>
+      <c r="I324" s="74"/>
+      <c r="J324" s="47"/>
+      <c r="K324" s="47"/>
+      <c r="L324" s="47"/>
+      <c r="M324" s="47"/>
       <c r="N324" s="27"/>
       <c r="O324" s="18"/>
     </row>
     <row r="325" spans="1:17">
       <c r="A325" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B325" s="51">
+      <c r="B325" s="47">
         <v>39952900</v>
       </c>
-      <c r="C325" s="51">
+      <c r="C325" s="47">
         <v>75914984</v>
       </c>
-      <c r="D325" s="51">
+      <c r="D325" s="47">
         <v>111329822</v>
       </c>
-      <c r="E325" s="140">
+      <c r="E325" s="129">
         <v>140431447</v>
       </c>
-      <c r="F325" s="55"/>
-[...6 lines deleted...]
-      <c r="M325" s="51"/>
+      <c r="F325" s="50">
+        <v>166149795</v>
+      </c>
+      <c r="G325" s="47"/>
+      <c r="H325" s="47"/>
+      <c r="I325" s="74"/>
+      <c r="J325" s="47"/>
+      <c r="K325" s="47"/>
+      <c r="L325" s="47"/>
+      <c r="M325" s="47"/>
       <c r="N325" s="19"/>
       <c r="O325" s="18"/>
     </row>
     <row r="326" spans="1:17">
       <c r="A326" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B326" s="52"/>
-[...2 lines deleted...]
-      <c r="E326" s="137"/>
+      <c r="B326" s="48"/>
+      <c r="C326" s="48"/>
+      <c r="D326" s="117"/>
+      <c r="E326" s="126"/>
       <c r="F326" s="20"/>
-      <c r="G326" s="60"/>
-[...5 lines deleted...]
-      <c r="M326" s="97"/>
+      <c r="G326" s="54"/>
+      <c r="H326" s="62"/>
+      <c r="I326" s="68"/>
+      <c r="J326" s="76"/>
+      <c r="K326" s="81"/>
+      <c r="L326" s="86"/>
+      <c r="M326" s="91"/>
       <c r="N326" s="19"/>
       <c r="O326" s="18"/>
     </row>
     <row r="327" spans="1:17">
       <c r="A327" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B327" s="51">
+      <c r="B327" s="47">
         <v>2601</v>
       </c>
-      <c r="C327" s="51">
+      <c r="C327" s="47">
         <v>5523</v>
       </c>
-      <c r="D327" s="51">
+      <c r="D327" s="47">
         <v>7927</v>
       </c>
-      <c r="E327" s="140">
+      <c r="E327" s="129">
         <v>10014</v>
       </c>
-      <c r="F327" s="55"/>
-[...6 lines deleted...]
-      <c r="M327" s="51"/>
+      <c r="F327" s="50">
+        <v>11645</v>
+      </c>
+      <c r="G327" s="47"/>
+      <c r="H327" s="47"/>
+      <c r="I327" s="74"/>
+      <c r="J327" s="47"/>
+      <c r="K327" s="47"/>
+      <c r="L327" s="47"/>
+      <c r="M327" s="47"/>
       <c r="N327" s="19"/>
       <c r="O327" s="18"/>
     </row>
     <row r="328" spans="1:17">
       <c r="A328" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B328" s="51">
+      <c r="B328" s="47">
         <v>10444</v>
       </c>
-      <c r="C328" s="51">
+      <c r="C328" s="47">
         <v>19289</v>
       </c>
-      <c r="D328" s="51">
+      <c r="D328" s="47">
         <v>29991</v>
       </c>
-      <c r="E328" s="140">
+      <c r="E328" s="129">
         <v>43563</v>
       </c>
-      <c r="F328" s="55"/>
-[...6 lines deleted...]
-      <c r="M328" s="51"/>
+      <c r="F328" s="50">
+        <v>50759</v>
+      </c>
+      <c r="G328" s="47"/>
+      <c r="H328" s="47"/>
+      <c r="I328" s="74"/>
+      <c r="J328" s="47"/>
+      <c r="K328" s="47"/>
+      <c r="L328" s="47"/>
+      <c r="M328" s="47"/>
       <c r="N328" s="19"/>
       <c r="O328" s="18"/>
     </row>
     <row r="329" spans="1:17">
       <c r="A329" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B329" s="51">
+      <c r="B329" s="47">
         <v>3284</v>
       </c>
-      <c r="C329" s="51">
+      <c r="C329" s="47">
         <v>7249</v>
       </c>
-      <c r="D329" s="51">
+      <c r="D329" s="47">
         <v>10174</v>
       </c>
-      <c r="E329" s="140">
+      <c r="E329" s="129">
         <v>13171</v>
       </c>
-      <c r="F329" s="55"/>
-[...6 lines deleted...]
-      <c r="M329" s="51"/>
+      <c r="F329" s="50">
+        <v>14897</v>
+      </c>
+      <c r="G329" s="47"/>
+      <c r="H329" s="47"/>
+      <c r="I329" s="74"/>
+      <c r="J329" s="47"/>
+      <c r="K329" s="47"/>
+      <c r="L329" s="47"/>
+      <c r="M329" s="47"/>
       <c r="N329" s="19"/>
       <c r="O329" s="18"/>
     </row>
     <row r="330" spans="1:17">
       <c r="A330" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="B330" s="51">
+      <c r="B330" s="47">
         <v>2916</v>
       </c>
-      <c r="C330" s="51">
+      <c r="C330" s="47">
         <v>6688</v>
       </c>
-      <c r="D330" s="51">
+      <c r="D330" s="47">
         <v>9445</v>
       </c>
-      <c r="E330" s="140">
+      <c r="E330" s="129">
         <v>11964</v>
       </c>
-      <c r="F330" s="55"/>
-[...6 lines deleted...]
-      <c r="M330" s="51"/>
+      <c r="F330" s="50">
+        <v>13951</v>
+      </c>
+      <c r="G330" s="47"/>
+      <c r="H330" s="47"/>
+      <c r="I330" s="74"/>
+      <c r="J330" s="47"/>
+      <c r="K330" s="47"/>
+      <c r="L330" s="47"/>
+      <c r="M330" s="47"/>
       <c r="N330" s="19"/>
       <c r="O330" s="18"/>
     </row>
     <row r="331" spans="1:17">
       <c r="A331" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="B331" s="51">
+      <c r="B331" s="47">
         <v>3915</v>
       </c>
-      <c r="C331" s="51">
+      <c r="C331" s="47">
         <v>8749</v>
       </c>
-      <c r="D331" s="51">
+      <c r="D331" s="47">
         <v>12592</v>
       </c>
-      <c r="E331" s="140">
+      <c r="E331" s="129">
         <v>16311</v>
       </c>
-      <c r="F331" s="55"/>
-[...6 lines deleted...]
-      <c r="M331" s="51"/>
+      <c r="F331" s="50">
+        <v>18715</v>
+      </c>
+      <c r="G331" s="47"/>
+      <c r="H331" s="47"/>
+      <c r="I331" s="74"/>
+      <c r="J331" s="47"/>
+      <c r="K331" s="47"/>
+      <c r="L331" s="47"/>
+      <c r="M331" s="47"/>
       <c r="N331" s="19"/>
       <c r="O331" s="18"/>
     </row>
     <row r="332" spans="1:17">
       <c r="A332" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="B332" s="51">
+      <c r="B332" s="47">
         <v>1833</v>
       </c>
-      <c r="C332" s="51">
+      <c r="C332" s="47">
         <v>4034</v>
       </c>
-      <c r="D332" s="51">
+      <c r="D332" s="47">
         <v>6009</v>
       </c>
-      <c r="E332" s="140">
+      <c r="E332" s="129">
         <v>7679</v>
       </c>
-      <c r="F332" s="55"/>
-[...6 lines deleted...]
-      <c r="M332" s="51"/>
+      <c r="F332" s="50">
+        <v>8911</v>
+      </c>
+      <c r="G332" s="47"/>
+      <c r="H332" s="47"/>
+      <c r="I332" s="74"/>
+      <c r="J332" s="47"/>
+      <c r="K332" s="47"/>
+      <c r="L332" s="47"/>
+      <c r="M332" s="47"/>
       <c r="N332" s="19"/>
       <c r="O332" s="18"/>
     </row>
     <row r="333" spans="1:17">
       <c r="A333" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="B333" s="51">
+      <c r="B333" s="47">
         <v>1936</v>
       </c>
-      <c r="C333" s="51">
+      <c r="C333" s="47">
         <v>3811</v>
       </c>
-      <c r="D333" s="51">
+      <c r="D333" s="47">
         <v>5496</v>
       </c>
-      <c r="E333" s="140">
+      <c r="E333" s="129">
         <v>7279</v>
       </c>
-      <c r="F333" s="55"/>
-[...6 lines deleted...]
-      <c r="M333" s="51"/>
+      <c r="F333" s="50">
+        <v>7959</v>
+      </c>
+      <c r="G333" s="47"/>
+      <c r="H333" s="47"/>
+      <c r="I333" s="74"/>
+      <c r="J333" s="47"/>
+      <c r="K333" s="47"/>
+      <c r="L333" s="47"/>
+      <c r="M333" s="47"/>
       <c r="N333" s="19"/>
       <c r="O333" s="18"/>
     </row>
     <row r="334" spans="1:17">
       <c r="A334" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B334" s="51">
+      <c r="B334" s="47">
         <v>7739</v>
       </c>
-      <c r="C334" s="51">
+      <c r="C334" s="47">
         <v>16761</v>
       </c>
-      <c r="D334" s="51">
+      <c r="D334" s="47">
         <v>24324</v>
       </c>
-      <c r="E334" s="140">
+      <c r="E334" s="129">
         <v>31258</v>
       </c>
-      <c r="F334" s="55"/>
-[...6 lines deleted...]
-      <c r="M334" s="51"/>
+      <c r="F334" s="50">
+        <v>36459</v>
+      </c>
+      <c r="G334" s="47"/>
+      <c r="H334" s="47"/>
+      <c r="I334" s="74"/>
+      <c r="J334" s="47"/>
+      <c r="K334" s="47"/>
+      <c r="L334" s="47"/>
+      <c r="M334" s="47"/>
       <c r="N334" s="19"/>
       <c r="O334" s="18"/>
     </row>
     <row r="335" spans="1:17" ht="12" customHeight="1">
       <c r="A335" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B335" s="51">
+      <c r="B335" s="47">
         <v>2823</v>
       </c>
-      <c r="C335" s="51">
+      <c r="C335" s="47">
         <v>6650</v>
       </c>
-      <c r="D335" s="51">
+      <c r="D335" s="47">
         <v>8944</v>
       </c>
-      <c r="E335" s="140">
+      <c r="E335" s="129">
         <v>12232</v>
       </c>
-      <c r="F335" s="55"/>
-[...6 lines deleted...]
-      <c r="M335" s="51"/>
+      <c r="F335" s="50">
+        <v>14033</v>
+      </c>
+      <c r="G335" s="47"/>
+      <c r="H335" s="47"/>
+      <c r="I335" s="74"/>
+      <c r="J335" s="47"/>
+      <c r="K335" s="47"/>
+      <c r="L335" s="47"/>
+      <c r="M335" s="47"/>
       <c r="N335" s="32"/>
       <c r="O335" s="24"/>
       <c r="P335" s="7"/>
       <c r="Q335" s="7"/>
     </row>
     <row r="336" spans="1:17" ht="12.75" customHeight="1">
       <c r="A336" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="B336" s="51">
+      <c r="B336" s="47">
         <v>3973</v>
       </c>
-      <c r="C336" s="51">
+      <c r="C336" s="47">
         <v>8509</v>
       </c>
-      <c r="D336" s="51">
+      <c r="D336" s="47">
         <v>12305</v>
       </c>
-      <c r="E336" s="140">
+      <c r="E336" s="129">
         <v>16228</v>
       </c>
-      <c r="F336" s="55"/>
-[...6 lines deleted...]
-      <c r="M336" s="51"/>
+      <c r="F336" s="50">
+        <v>18657</v>
+      </c>
+      <c r="G336" s="47"/>
+      <c r="H336" s="47"/>
+      <c r="I336" s="74"/>
+      <c r="J336" s="47"/>
+      <c r="K336" s="47"/>
+      <c r="L336" s="47"/>
+      <c r="M336" s="47"/>
       <c r="N336" s="19"/>
       <c r="O336" s="18"/>
       <c r="P336" s="7"/>
       <c r="Q336" s="7"/>
     </row>
     <row r="337" spans="1:17" ht="33.75">
       <c r="A337" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="B337" s="51">
+      <c r="B337" s="47">
         <v>10822366</v>
       </c>
-      <c r="C337" s="51">
+      <c r="C337" s="47">
         <v>20097315</v>
       </c>
-      <c r="D337" s="51">
+      <c r="D337" s="47">
         <v>28849032</v>
       </c>
-      <c r="E337" s="140">
+      <c r="E337" s="129">
         <v>34218973</v>
       </c>
-      <c r="F337" s="55"/>
-[...6 lines deleted...]
-      <c r="M337" s="51"/>
+      <c r="F337" s="50">
+        <v>36828061</v>
+      </c>
+      <c r="G337" s="47"/>
+      <c r="H337" s="47"/>
+      <c r="I337" s="74"/>
+      <c r="J337" s="47"/>
+      <c r="K337" s="47"/>
+      <c r="L337" s="47"/>
+      <c r="M337" s="47"/>
       <c r="N337" s="19"/>
       <c r="O337" s="18"/>
       <c r="P337" s="7"/>
       <c r="Q337" s="7"/>
     </row>
     <row r="338" spans="1:17" ht="12.75" customHeight="1">
       <c r="A338" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B338" s="51">
+      <c r="B338" s="47">
         <v>5576264</v>
       </c>
-      <c r="C338" s="51">
+      <c r="C338" s="47">
         <v>9698884</v>
       </c>
-      <c r="D338" s="51">
+      <c r="D338" s="47">
         <v>13383827</v>
       </c>
-      <c r="E338" s="140">
+      <c r="E338" s="129">
         <v>15316706</v>
       </c>
-      <c r="F338" s="55"/>
-[...6 lines deleted...]
-      <c r="M338" s="51"/>
+      <c r="F338" s="50">
+        <v>16740684</v>
+      </c>
+      <c r="G338" s="47"/>
+      <c r="H338" s="47"/>
+      <c r="I338" s="74"/>
+      <c r="J338" s="47"/>
+      <c r="K338" s="47"/>
+      <c r="L338" s="47"/>
+      <c r="M338" s="47"/>
       <c r="N338" s="19"/>
       <c r="O338" s="18"/>
       <c r="P338" s="7"/>
       <c r="Q338" s="7"/>
     </row>
     <row r="339" spans="1:17" ht="13.5" customHeight="1">
       <c r="A339" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B339" s="51">
+      <c r="B339" s="47">
         <v>792737</v>
       </c>
-      <c r="C339" s="51">
+      <c r="C339" s="47">
         <v>1698955</v>
       </c>
-      <c r="D339" s="51">
+      <c r="D339" s="47">
         <v>2682855</v>
       </c>
-      <c r="E339" s="140">
+      <c r="E339" s="129">
         <v>3307687</v>
       </c>
-      <c r="F339" s="55"/>
-[...6 lines deleted...]
-      <c r="M339" s="51"/>
+      <c r="F339" s="50">
+        <v>3580251</v>
+      </c>
+      <c r="G339" s="47"/>
+      <c r="H339" s="47"/>
+      <c r="I339" s="74"/>
+      <c r="J339" s="47"/>
+      <c r="K339" s="47"/>
+      <c r="L339" s="47"/>
+      <c r="M339" s="47"/>
       <c r="N339" s="27"/>
       <c r="O339" s="18"/>
       <c r="P339" s="7"/>
       <c r="Q339" s="7"/>
     </row>
     <row r="340" spans="1:17" ht="13.5" customHeight="1">
       <c r="A340" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="B340" s="51">
+      <c r="B340" s="47">
         <v>4030983</v>
       </c>
-      <c r="C340" s="51">
+      <c r="C340" s="47">
         <v>7921107</v>
       </c>
-      <c r="D340" s="51">
+      <c r="D340" s="47">
         <v>11689793</v>
       </c>
-      <c r="E340" s="140">
+      <c r="E340" s="129">
         <v>14303860</v>
       </c>
-      <c r="F340" s="55"/>
-[...6 lines deleted...]
-      <c r="M340" s="51"/>
+      <c r="F340" s="50">
+        <v>15005014</v>
+      </c>
+      <c r="G340" s="47"/>
+      <c r="H340" s="47"/>
+      <c r="I340" s="74"/>
+      <c r="J340" s="47"/>
+      <c r="K340" s="47"/>
+      <c r="L340" s="47"/>
+      <c r="M340" s="47"/>
       <c r="N340" s="19"/>
       <c r="O340" s="18"/>
       <c r="P340" s="7"/>
       <c r="Q340" s="7"/>
     </row>
     <row r="341" spans="1:17" ht="12" customHeight="1">
       <c r="A341" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B341" s="52"/>
-[...2 lines deleted...]
-      <c r="E341" s="137"/>
+      <c r="B341" s="48"/>
+      <c r="C341" s="48"/>
+      <c r="D341" s="117"/>
+      <c r="E341" s="126"/>
       <c r="F341" s="20"/>
-      <c r="G341" s="60"/>
-[...5 lines deleted...]
-      <c r="M341" s="97"/>
+      <c r="G341" s="54"/>
+      <c r="H341" s="62"/>
+      <c r="I341" s="68"/>
+      <c r="J341" s="76"/>
+      <c r="K341" s="81"/>
+      <c r="L341" s="86"/>
+      <c r="M341" s="91"/>
       <c r="N341" s="19"/>
       <c r="O341" s="18"/>
       <c r="P341" s="7"/>
       <c r="Q341" s="7"/>
     </row>
     <row r="342" spans="1:17" ht="13.5" customHeight="1">
       <c r="A342" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B342" s="51">
+      <c r="B342" s="47">
         <v>22835</v>
       </c>
-      <c r="C342" s="51">
+      <c r="C342" s="47">
         <v>50620</v>
       </c>
-      <c r="D342" s="51">
+      <c r="D342" s="47">
         <v>77481</v>
       </c>
-      <c r="E342" s="140">
+      <c r="E342" s="129">
         <v>90671</v>
       </c>
-      <c r="F342" s="55"/>
-[...6 lines deleted...]
-      <c r="M342" s="51"/>
+      <c r="F342" s="50">
+        <v>114789</v>
+      </c>
+      <c r="G342" s="47"/>
+      <c r="H342" s="47"/>
+      <c r="I342" s="74"/>
+      <c r="J342" s="47"/>
+      <c r="K342" s="47"/>
+      <c r="L342" s="47"/>
+      <c r="M342" s="47"/>
       <c r="N342" s="19"/>
       <c r="O342" s="18"/>
       <c r="P342" s="7"/>
       <c r="Q342" s="7"/>
     </row>
     <row r="343" spans="1:17" ht="13.5" customHeight="1">
       <c r="A343" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="B343" s="51">
+      <c r="B343" s="47">
         <v>25585</v>
       </c>
-      <c r="C343" s="51">
+      <c r="C343" s="47">
         <v>46509</v>
       </c>
-      <c r="D343" s="51">
+      <c r="D343" s="47">
         <v>64720</v>
       </c>
-      <c r="E343" s="140">
+      <c r="E343" s="129">
         <v>76743</v>
       </c>
-      <c r="F343" s="55"/>
-[...6 lines deleted...]
-      <c r="M343" s="51"/>
+      <c r="F343" s="50">
+        <v>76743</v>
+      </c>
+      <c r="G343" s="47"/>
+      <c r="H343" s="47"/>
+      <c r="I343" s="74"/>
+      <c r="J343" s="47"/>
+      <c r="K343" s="47"/>
+      <c r="L343" s="47"/>
+      <c r="M343" s="47"/>
       <c r="N343" s="19"/>
       <c r="O343" s="18"/>
       <c r="P343" s="7"/>
       <c r="Q343" s="7"/>
     </row>
     <row r="344" spans="1:17" ht="15" customHeight="1">
       <c r="A344" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B344" s="51">
+      <c r="B344" s="47">
         <v>112261</v>
       </c>
-      <c r="C344" s="51">
+      <c r="C344" s="47">
         <v>207901</v>
       </c>
-      <c r="D344" s="51">
+      <c r="D344" s="47">
         <v>297600</v>
       </c>
-      <c r="E344" s="140">
+      <c r="E344" s="129">
         <v>347852</v>
       </c>
-      <c r="F344" s="55"/>
-[...6 lines deleted...]
-      <c r="M344" s="51"/>
+      <c r="F344" s="50">
+        <v>435272</v>
+      </c>
+      <c r="G344" s="47"/>
+      <c r="H344" s="47"/>
+      <c r="I344" s="74"/>
+      <c r="J344" s="47"/>
+      <c r="K344" s="47"/>
+      <c r="L344" s="47"/>
+      <c r="M344" s="47"/>
       <c r="N344" s="19"/>
       <c r="O344" s="18"/>
       <c r="P344" s="7"/>
       <c r="Q344" s="7"/>
     </row>
     <row r="345" spans="1:17" ht="14.25" customHeight="1">
       <c r="A345" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="B345" s="51">
+      <c r="B345" s="47">
         <v>102298</v>
       </c>
-      <c r="C345" s="51">
+      <c r="C345" s="47">
         <v>158705</v>
       </c>
-      <c r="D345" s="51">
+      <c r="D345" s="47">
         <v>198765</v>
       </c>
-      <c r="E345" s="140">
+      <c r="E345" s="129">
         <v>213999</v>
       </c>
-      <c r="F345" s="55"/>
-[...6 lines deleted...]
-      <c r="M345" s="51"/>
+      <c r="F345" s="50">
+        <v>213999</v>
+      </c>
+      <c r="G345" s="47"/>
+      <c r="H345" s="47"/>
+      <c r="I345" s="74"/>
+      <c r="J345" s="47"/>
+      <c r="K345" s="47"/>
+      <c r="L345" s="47"/>
+      <c r="M345" s="47"/>
       <c r="N345" s="19"/>
       <c r="O345" s="18"/>
       <c r="P345" s="7"/>
       <c r="Q345" s="7"/>
     </row>
     <row r="346" spans="1:17" ht="12" customHeight="1">
       <c r="A346" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="B346" s="51">
+      <c r="B346" s="47">
         <v>32575</v>
       </c>
-      <c r="C346" s="51">
+      <c r="C346" s="47">
         <v>65183</v>
       </c>
-      <c r="D346" s="51">
+      <c r="D346" s="47">
         <v>97791</v>
       </c>
-      <c r="E346" s="140">
+      <c r="E346" s="129">
         <v>130399</v>
       </c>
-      <c r="F346" s="55"/>
-[...6 lines deleted...]
-      <c r="M346" s="51"/>
+      <c r="F346" s="50">
+        <v>163032</v>
+      </c>
+      <c r="G346" s="47"/>
+      <c r="H346" s="47"/>
+      <c r="I346" s="74"/>
+      <c r="J346" s="47"/>
+      <c r="K346" s="47"/>
+      <c r="L346" s="47"/>
+      <c r="M346" s="47"/>
       <c r="N346" s="19"/>
       <c r="O346" s="18"/>
       <c r="P346" s="7"/>
       <c r="Q346" s="7"/>
     </row>
     <row r="347" spans="1:17">
       <c r="A347" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="B347" s="51">
+      <c r="B347" s="47">
         <v>11518</v>
       </c>
-      <c r="C347" s="51">
+      <c r="C347" s="47">
         <v>22725</v>
       </c>
-      <c r="D347" s="51">
+      <c r="D347" s="47">
         <v>33933</v>
       </c>
-      <c r="E347" s="140">
+      <c r="E347" s="129">
         <v>45141</v>
       </c>
-      <c r="F347" s="55"/>
-[...6 lines deleted...]
-      <c r="M347" s="51"/>
+      <c r="F347" s="50">
+        <v>56797</v>
+      </c>
+      <c r="G347" s="47"/>
+      <c r="H347" s="47"/>
+      <c r="I347" s="74"/>
+      <c r="J347" s="47"/>
+      <c r="K347" s="47"/>
+      <c r="L347" s="47"/>
+      <c r="M347" s="47"/>
       <c r="N347" s="19"/>
       <c r="O347" s="18"/>
     </row>
     <row r="348" spans="1:17" ht="14.25" customHeight="1">
       <c r="A348" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="B348" s="51">
+      <c r="B348" s="47">
         <v>7600</v>
       </c>
-      <c r="C348" s="51">
+      <c r="C348" s="47">
         <v>14647</v>
       </c>
-      <c r="D348" s="51">
+      <c r="D348" s="47">
         <v>21695</v>
       </c>
-      <c r="E348" s="140">
+      <c r="E348" s="129">
         <v>28742</v>
       </c>
-      <c r="F348" s="55"/>
-[...6 lines deleted...]
-      <c r="M348" s="51"/>
+      <c r="F348" s="50">
+        <v>36895</v>
+      </c>
+      <c r="G348" s="47"/>
+      <c r="H348" s="47"/>
+      <c r="I348" s="74"/>
+      <c r="J348" s="47"/>
+      <c r="K348" s="47"/>
+      <c r="L348" s="47"/>
+      <c r="M348" s="47"/>
       <c r="N348" s="19"/>
       <c r="O348" s="18"/>
       <c r="P348" s="7"/>
       <c r="Q348" s="7"/>
     </row>
     <row r="349" spans="1:17" ht="13.5" customHeight="1">
       <c r="A349" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B349" s="51">
+      <c r="B349" s="47">
         <v>18400</v>
       </c>
-      <c r="C349" s="51">
+      <c r="C349" s="47">
         <v>36682</v>
       </c>
-      <c r="D349" s="51">
+      <c r="D349" s="47">
         <v>54963</v>
       </c>
-      <c r="E349" s="140">
+      <c r="E349" s="129">
         <v>73245</v>
       </c>
-      <c r="F349" s="55"/>
-[...6 lines deleted...]
-      <c r="M349" s="51"/>
+      <c r="F349" s="50">
+        <v>92768</v>
+      </c>
+      <c r="G349" s="47"/>
+      <c r="H349" s="47"/>
+      <c r="I349" s="74"/>
+      <c r="J349" s="47"/>
+      <c r="K349" s="47"/>
+      <c r="L349" s="47"/>
+      <c r="M349" s="47"/>
       <c r="N349" s="19"/>
       <c r="O349" s="18"/>
       <c r="P349" s="7"/>
       <c r="Q349" s="7"/>
     </row>
     <row r="350" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A350" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="B350" s="51">
+      <c r="B350" s="47">
         <v>23789</v>
       </c>
-      <c r="C350" s="51">
+      <c r="C350" s="47">
         <v>43253</v>
       </c>
-      <c r="D350" s="51">
+      <c r="D350" s="47">
         <v>62717</v>
       </c>
-      <c r="E350" s="140">
+      <c r="E350" s="129">
         <v>82181</v>
       </c>
-      <c r="F350" s="55"/>
-[...6 lines deleted...]
-      <c r="M350" s="51"/>
+      <c r="F350" s="50">
+        <v>105972</v>
+      </c>
+      <c r="G350" s="47"/>
+      <c r="H350" s="47"/>
+      <c r="I350" s="74"/>
+      <c r="J350" s="47"/>
+      <c r="K350" s="47"/>
+      <c r="L350" s="47"/>
+      <c r="M350" s="47"/>
       <c r="N350" s="16"/>
       <c r="O350" s="24"/>
       <c r="P350" s="5"/>
       <c r="Q350" s="5"/>
     </row>
     <row r="351" spans="1:17" ht="12" customHeight="1">
       <c r="A351" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="B351" s="51">
+      <c r="B351" s="47">
         <v>65521</v>
       </c>
-      <c r="C351" s="51">
+      <c r="C351" s="47">
         <v>132144</v>
       </c>
-      <c r="D351" s="51">
+      <c r="D351" s="47">
         <v>182891</v>
       </c>
-      <c r="E351" s="140">
+      <c r="E351" s="129">
         <v>201747</v>
       </c>
-      <c r="F351" s="55"/>
-[...6 lines deleted...]
-      <c r="M351" s="51"/>
+      <c r="F351" s="50">
+        <v>205847</v>
+      </c>
+      <c r="G351" s="47"/>
+      <c r="H351" s="47"/>
+      <c r="I351" s="74"/>
+      <c r="J351" s="47"/>
+      <c r="K351" s="47"/>
+      <c r="L351" s="47"/>
+      <c r="M351" s="47"/>
       <c r="N351" s="17"/>
       <c r="O351" s="18"/>
       <c r="P351" s="7"/>
       <c r="Q351" s="7"/>
     </row>
     <row r="352" spans="1:17" ht="45">
       <c r="A352" s="23" t="s">
         <v>83</v>
       </c>
-      <c r="B352" s="51">
+      <c r="B352" s="47">
         <v>2902946</v>
       </c>
-      <c r="C352" s="51">
+      <c r="C352" s="47">
         <v>6547215</v>
       </c>
-      <c r="D352" s="51">
+      <c r="D352" s="47">
         <v>10692074</v>
       </c>
-      <c r="E352" s="140">
+      <c r="E352" s="129">
         <v>14766189</v>
       </c>
-      <c r="F352" s="55"/>
-[...6 lines deleted...]
-      <c r="M352" s="51"/>
+      <c r="F352" s="50">
+        <v>22640184</v>
+      </c>
+      <c r="G352" s="47"/>
+      <c r="H352" s="47"/>
+      <c r="I352" s="74"/>
+      <c r="J352" s="47"/>
+      <c r="K352" s="47"/>
+      <c r="L352" s="47"/>
+      <c r="M352" s="47"/>
       <c r="N352" s="17"/>
       <c r="O352" s="18"/>
       <c r="P352" s="7"/>
       <c r="Q352" s="7"/>
     </row>
     <row r="353" spans="1:17" ht="12" customHeight="1">
       <c r="A353" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B353" s="51">
+      <c r="B353" s="47">
         <v>1962859</v>
       </c>
-      <c r="C353" s="51">
+      <c r="C353" s="47">
         <v>3817257</v>
       </c>
-      <c r="D353" s="51">
+      <c r="D353" s="47">
         <v>5810253</v>
       </c>
-      <c r="E353" s="140">
+      <c r="E353" s="129">
         <v>8568464</v>
       </c>
-      <c r="F353" s="55"/>
-[...6 lines deleted...]
-      <c r="M353" s="51"/>
+      <c r="F353" s="50">
+        <v>10889304</v>
+      </c>
+      <c r="G353" s="47"/>
+      <c r="H353" s="47"/>
+      <c r="I353" s="74"/>
+      <c r="J353" s="47"/>
+      <c r="K353" s="47"/>
+      <c r="L353" s="47"/>
+      <c r="M353" s="47"/>
       <c r="N353" s="17"/>
       <c r="O353" s="18"/>
       <c r="P353" s="7"/>
       <c r="Q353" s="7"/>
     </row>
     <row r="354" spans="1:17" ht="12" customHeight="1">
       <c r="A354" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B354" s="51">
+      <c r="B354" s="47">
         <v>120649</v>
       </c>
-      <c r="C354" s="51">
+      <c r="C354" s="47">
         <v>248102</v>
       </c>
-      <c r="D354" s="51">
+      <c r="D354" s="47">
         <v>372045</v>
       </c>
-      <c r="E354" s="140">
+      <c r="E354" s="129">
         <v>497124</v>
       </c>
-      <c r="F354" s="55"/>
-[...6 lines deleted...]
-      <c r="M354" s="51"/>
+      <c r="F354" s="50">
+        <v>622488</v>
+      </c>
+      <c r="G354" s="47"/>
+      <c r="H354" s="47"/>
+      <c r="I354" s="74"/>
+      <c r="J354" s="47"/>
+      <c r="K354" s="47"/>
+      <c r="L354" s="47"/>
+      <c r="M354" s="47"/>
       <c r="N354" s="19"/>
       <c r="O354" s="18"/>
       <c r="P354" s="7"/>
       <c r="Q354" s="7"/>
     </row>
     <row r="355" spans="1:17" ht="12.75" customHeight="1">
       <c r="A355" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B355" s="51">
+      <c r="B355" s="47">
         <v>683079</v>
       </c>
-      <c r="C355" s="51">
+      <c r="C355" s="47">
         <v>2203578</v>
       </c>
-      <c r="D355" s="51">
+      <c r="D355" s="47">
         <v>4089748</v>
       </c>
-      <c r="E355" s="140">
+      <c r="E355" s="129">
         <v>5136986</v>
       </c>
-      <c r="F355" s="55"/>
-[...6 lines deleted...]
-      <c r="M355" s="51"/>
+      <c r="F355" s="50">
+        <v>10421130</v>
+      </c>
+      <c r="G355" s="47"/>
+      <c r="H355" s="47"/>
+      <c r="I355" s="74"/>
+      <c r="J355" s="47"/>
+      <c r="K355" s="47"/>
+      <c r="L355" s="47"/>
+      <c r="M355" s="47"/>
       <c r="N355" s="17"/>
       <c r="O355" s="18"/>
       <c r="P355" s="7"/>
       <c r="Q355" s="7"/>
     </row>
     <row r="356" spans="1:17" ht="14.25" customHeight="1">
       <c r="A356" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B356" s="52"/>
-[...2 lines deleted...]
-      <c r="E356" s="137"/>
+      <c r="B356" s="48"/>
+      <c r="C356" s="48"/>
+      <c r="D356" s="117"/>
+      <c r="E356" s="126"/>
       <c r="F356" s="20"/>
-      <c r="G356" s="60"/>
-[...5 lines deleted...]
-      <c r="M356" s="97"/>
+      <c r="G356" s="54"/>
+      <c r="H356" s="62"/>
+      <c r="I356" s="68"/>
+      <c r="J356" s="76"/>
+      <c r="K356" s="81"/>
+      <c r="L356" s="86"/>
+      <c r="M356" s="91"/>
       <c r="N356" s="17"/>
       <c r="O356" s="18"/>
       <c r="P356" s="7"/>
       <c r="Q356" s="7"/>
     </row>
     <row r="357" spans="1:17">
       <c r="A357" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B357" s="51">
+      <c r="B357" s="47">
         <v>3965</v>
       </c>
-      <c r="C357" s="51">
+      <c r="C357" s="47">
         <v>8060</v>
       </c>
-      <c r="D357" s="51">
+      <c r="D357" s="47">
         <v>11947</v>
       </c>
-      <c r="E357" s="140">
+      <c r="E357" s="129">
         <v>15834</v>
       </c>
-      <c r="F357" s="55"/>
-[...6 lines deleted...]
-      <c r="M357" s="51"/>
+      <c r="F357" s="50">
+        <v>19721</v>
+      </c>
+      <c r="G357" s="47"/>
+      <c r="H357" s="47"/>
+      <c r="I357" s="74"/>
+      <c r="J357" s="47"/>
+      <c r="K357" s="47"/>
+      <c r="L357" s="47"/>
+      <c r="M357" s="47"/>
       <c r="N357" s="17"/>
       <c r="O357" s="18"/>
       <c r="P357" s="7"/>
       <c r="Q357" s="7"/>
     </row>
     <row r="358" spans="1:17" ht="14.25" customHeight="1">
       <c r="A358" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B358" s="51">
+      <c r="B358" s="47">
         <v>8854</v>
       </c>
-      <c r="C358" s="51">
+      <c r="C358" s="47">
         <v>18489</v>
       </c>
-      <c r="D358" s="51">
+      <c r="D358" s="47">
         <v>28213</v>
       </c>
-      <c r="E358" s="140">
+      <c r="E358" s="129">
         <v>38235</v>
       </c>
-      <c r="F358" s="55"/>
-[...6 lines deleted...]
-      <c r="M358" s="51"/>
+      <c r="F358" s="50">
+        <v>48371</v>
+      </c>
+      <c r="G358" s="47"/>
+      <c r="H358" s="47"/>
+      <c r="I358" s="74"/>
+      <c r="J358" s="47"/>
+      <c r="K358" s="47"/>
+      <c r="L358" s="47"/>
+      <c r="M358" s="47"/>
       <c r="N358" s="17"/>
       <c r="O358" s="18"/>
       <c r="P358" s="7"/>
       <c r="Q358" s="7"/>
     </row>
     <row r="359" spans="1:17" ht="13.5" customHeight="1">
       <c r="A359" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B359" s="51">
+      <c r="B359" s="47">
         <v>9826</v>
       </c>
-      <c r="C359" s="51">
+      <c r="C359" s="47">
         <v>22358</v>
       </c>
-      <c r="D359" s="51">
+      <c r="D359" s="47">
         <v>34890</v>
       </c>
-      <c r="E359" s="140">
+      <c r="E359" s="129">
         <v>47423</v>
       </c>
-      <c r="F359" s="55"/>
-[...6 lines deleted...]
-      <c r="M359" s="51"/>
+      <c r="F359" s="50">
+        <v>58651</v>
+      </c>
+      <c r="G359" s="47"/>
+      <c r="H359" s="47"/>
+      <c r="I359" s="74"/>
+      <c r="J359" s="47"/>
+      <c r="K359" s="47"/>
+      <c r="L359" s="47"/>
+      <c r="M359" s="47"/>
       <c r="N359" s="17"/>
       <c r="O359" s="18"/>
       <c r="P359" s="7"/>
       <c r="Q359" s="7"/>
     </row>
     <row r="360" spans="1:17" ht="12" customHeight="1">
       <c r="A360" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B360" s="51">
+      <c r="B360" s="47">
         <v>28051</v>
       </c>
-      <c r="C360" s="51">
+      <c r="C360" s="47">
         <v>56883</v>
       </c>
-      <c r="D360" s="51">
+      <c r="D360" s="47">
         <v>85715</v>
       </c>
-      <c r="E360" s="140">
+      <c r="E360" s="129">
         <v>114546</v>
       </c>
-      <c r="F360" s="55"/>
-[...6 lines deleted...]
-      <c r="M360" s="51"/>
+      <c r="F360" s="50">
+        <v>135343</v>
+      </c>
+      <c r="G360" s="47"/>
+      <c r="H360" s="47"/>
+      <c r="I360" s="74"/>
+      <c r="J360" s="47"/>
+      <c r="K360" s="47"/>
+      <c r="L360" s="47"/>
+      <c r="M360" s="47"/>
       <c r="N360" s="17"/>
       <c r="O360" s="18"/>
       <c r="P360" s="7"/>
       <c r="Q360" s="7"/>
     </row>
     <row r="361" spans="1:17" ht="12" customHeight="1">
       <c r="A361" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B361" s="51">
+      <c r="B361" s="47">
         <v>11264</v>
       </c>
-      <c r="C361" s="51">
+      <c r="C361" s="47">
         <v>23503</v>
       </c>
-      <c r="D361" s="51">
+      <c r="D361" s="47">
         <v>35742</v>
       </c>
-      <c r="E361" s="140">
+      <c r="E361" s="129">
         <v>47981</v>
       </c>
-      <c r="F361" s="55"/>
-[...6 lines deleted...]
-      <c r="M361" s="51"/>
+      <c r="F361" s="50">
+        <v>59562</v>
+      </c>
+      <c r="G361" s="47"/>
+      <c r="H361" s="47"/>
+      <c r="I361" s="74"/>
+      <c r="J361" s="47"/>
+      <c r="K361" s="47"/>
+      <c r="L361" s="47"/>
+      <c r="M361" s="47"/>
       <c r="N361" s="17"/>
       <c r="O361" s="18"/>
       <c r="P361" s="7"/>
       <c r="Q361" s="7"/>
     </row>
     <row r="362" spans="1:17" ht="12" customHeight="1">
       <c r="A362" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B362" s="51">
+      <c r="B362" s="47">
         <v>5357</v>
       </c>
-      <c r="C362" s="51">
+      <c r="C362" s="47">
         <v>14837</v>
       </c>
-      <c r="D362" s="51">
+      <c r="D362" s="47">
         <v>24316</v>
       </c>
-      <c r="E362" s="140">
+      <c r="E362" s="129">
         <v>33796</v>
       </c>
-      <c r="F362" s="55"/>
-[...6 lines deleted...]
-      <c r="M362" s="51"/>
+      <c r="F362" s="50">
+        <v>43524</v>
+      </c>
+      <c r="G362" s="47"/>
+      <c r="H362" s="47"/>
+      <c r="I362" s="74"/>
+      <c r="J362" s="47"/>
+      <c r="K362" s="47"/>
+      <c r="L362" s="47"/>
+      <c r="M362" s="47"/>
       <c r="N362" s="17"/>
       <c r="O362" s="18"/>
       <c r="P362" s="7"/>
       <c r="Q362" s="7"/>
     </row>
     <row r="363" spans="1:17" ht="14.25" customHeight="1">
       <c r="A363" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B363" s="51">
+      <c r="B363" s="47">
         <v>6066</v>
       </c>
-      <c r="C363" s="51">
+      <c r="C363" s="47">
         <v>14096</v>
       </c>
-      <c r="D363" s="51">
+      <c r="D363" s="47">
         <v>22126</v>
       </c>
-      <c r="E363" s="140">
+      <c r="E363" s="129">
         <v>30157</v>
       </c>
-      <c r="F363" s="55"/>
-[...6 lines deleted...]
-      <c r="M363" s="51"/>
+      <c r="F363" s="50">
+        <v>40221</v>
+      </c>
+      <c r="G363" s="47"/>
+      <c r="H363" s="47"/>
+      <c r="I363" s="74"/>
+      <c r="J363" s="47"/>
+      <c r="K363" s="47"/>
+      <c r="L363" s="47"/>
+      <c r="M363" s="47"/>
       <c r="N363" s="17"/>
       <c r="O363" s="18"/>
       <c r="P363" s="7"/>
       <c r="Q363" s="7"/>
     </row>
     <row r="364" spans="1:17" ht="12" customHeight="1">
       <c r="A364" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B364" s="51">
+      <c r="B364" s="47">
         <v>53260</v>
       </c>
-      <c r="C364" s="51">
+      <c r="C364" s="47">
         <v>101155</v>
       </c>
-      <c r="D364" s="51">
+      <c r="D364" s="47">
         <v>149046</v>
       </c>
-      <c r="E364" s="140">
+      <c r="E364" s="129">
         <v>196931</v>
       </c>
-      <c r="F364" s="55"/>
-[...6 lines deleted...]
-      <c r="M364" s="51"/>
+      <c r="F364" s="50">
+        <v>253378</v>
+      </c>
+      <c r="G364" s="47"/>
+      <c r="H364" s="47"/>
+      <c r="I364" s="74"/>
+      <c r="J364" s="47"/>
+      <c r="K364" s="47"/>
+      <c r="L364" s="47"/>
+      <c r="M364" s="47"/>
       <c r="N364" s="17"/>
       <c r="O364" s="18"/>
       <c r="P364" s="7"/>
       <c r="Q364" s="7"/>
     </row>
     <row r="365" spans="1:17" ht="12" customHeight="1">
       <c r="A365" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B365" s="51">
+      <c r="B365" s="47">
         <v>3746</v>
       </c>
-      <c r="C365" s="51">
+      <c r="C365" s="47">
         <v>7419</v>
       </c>
-      <c r="D365" s="51">
+      <c r="D365" s="47">
         <v>11093</v>
       </c>
-      <c r="E365" s="140">
+      <c r="E365" s="129">
         <v>14767</v>
       </c>
-      <c r="F365" s="55"/>
-[...6 lines deleted...]
-      <c r="M365" s="51"/>
+      <c r="F365" s="50">
+        <v>18553</v>
+      </c>
+      <c r="G365" s="47"/>
+      <c r="H365" s="47"/>
+      <c r="I365" s="74"/>
+      <c r="J365" s="47"/>
+      <c r="K365" s="47"/>
+      <c r="L365" s="47"/>
+      <c r="M365" s="47"/>
       <c r="N365" s="17"/>
       <c r="O365" s="18"/>
       <c r="P365" s="7"/>
       <c r="Q365" s="7"/>
     </row>
     <row r="366" spans="1:17" ht="12" customHeight="1">
       <c r="A366" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="B366" s="54">
+      <c r="B366" s="49">
         <v>5971</v>
       </c>
-      <c r="C366" s="54">
+      <c r="C366" s="49">
         <v>11478</v>
       </c>
-      <c r="D366" s="54">
+      <c r="D366" s="49">
         <v>16940</v>
       </c>
-      <c r="E366" s="142">
+      <c r="E366" s="131">
         <v>23946</v>
       </c>
-      <c r="F366" s="57"/>
-[...6 lines deleted...]
-      <c r="M366" s="54"/>
+      <c r="F366" s="139">
+        <v>29938</v>
+      </c>
+      <c r="G366" s="49"/>
+      <c r="H366" s="49"/>
+      <c r="I366" s="75"/>
+      <c r="J366" s="49"/>
+      <c r="K366" s="49"/>
+      <c r="L366" s="49"/>
+      <c r="M366" s="49"/>
       <c r="N366" s="17"/>
       <c r="O366" s="24"/>
       <c r="P366" s="7"/>
       <c r="Q366" s="7"/>
     </row>
     <row r="367" spans="1:17" ht="16.5" customHeight="1">
       <c r="A367" s="44" t="s">
         <v>79</v>
       </c>
       <c r="B367" s="37"/>
-      <c r="C367" s="52"/>
+      <c r="C367" s="48"/>
       <c r="D367" s="43"/>
       <c r="E367" s="37"/>
       <c r="F367" s="38"/>
       <c r="G367" s="38"/>
       <c r="H367" s="38"/>
       <c r="I367" s="38"/>
       <c r="J367" s="38"/>
       <c r="K367" s="38"/>
       <c r="L367" s="38"/>
       <c r="M367" s="38"/>
     </row>
     <row r="368" spans="1:17">
       <c r="A368" s="39" t="s">
         <v>80</v>
       </c>
       <c r="B368" s="18"/>
       <c r="C368" s="18"/>
       <c r="D368" s="18"/>
       <c r="E368" s="18"/>
       <c r="F368" s="29"/>
       <c r="G368" s="30"/>
       <c r="H368" s="30"/>
       <c r="I368" s="30"/>
       <c r="J368" s="30"/>
       <c r="K368" s="29"/>
       <c r="L368" s="30"/>
       <c r="M368" s="29"/>
       <c r="N368" s="22" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="369" spans="1:14" ht="37.5" customHeight="1">
-      <c r="A369" s="148" t="s">
+      <c r="A369" s="145" t="s">
         <v>85</v>
       </c>
-      <c r="B369" s="148"/>
-[...10 lines deleted...]
-      <c r="M369" s="148"/>
+      <c r="B369" s="145"/>
+      <c r="C369" s="145"/>
+      <c r="D369" s="145"/>
+      <c r="E369" s="145"/>
+      <c r="F369" s="145"/>
+      <c r="G369" s="145"/>
+      <c r="H369" s="145"/>
+      <c r="I369" s="145"/>
+      <c r="J369" s="145"/>
+      <c r="K369" s="145"/>
+      <c r="L369" s="145"/>
+      <c r="M369" s="145"/>
     </row>
     <row r="370" spans="1:14">
       <c r="B370" s="30"/>
       <c r="C370" s="30"/>
       <c r="D370" s="29"/>
       <c r="E370" s="30"/>
       <c r="F370" s="29"/>
       <c r="G370" s="30"/>
       <c r="H370" s="30"/>
       <c r="I370" s="30"/>
       <c r="J370" s="30"/>
       <c r="K370" s="29"/>
       <c r="L370" s="30"/>
       <c r="M370" s="29"/>
     </row>
     <row r="371" spans="1:14">
       <c r="B371" s="30"/>
       <c r="C371" s="30"/>
       <c r="D371" s="29"/>
       <c r="E371" s="30"/>
       <c r="F371" s="29"/>
       <c r="G371" s="30"/>
       <c r="H371" s="30"/>
       <c r="I371" s="30"/>
       <c r="J371" s="30"/>