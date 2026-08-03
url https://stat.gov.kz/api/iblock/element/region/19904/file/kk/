--- v1 (2026-06-24)
+++ v2 (2026-08-03)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="30" yWindow="645" windowWidth="10515" windowHeight="6630"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$5:$Q$367</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$382</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="86">
   <si>
     <t>Өнеркәсіп бойынша барлығы</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>Қағаз және қағаздан жасалған өнімдерді өндіру</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
@@ -1499,51 +1499,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="37" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="146">
+  <cellXfs count="152">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1626,67 +1626,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="484" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="13" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="407" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...15 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="485" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="485" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1875,50 +1858,83 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="485" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="407" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="485" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="40" fillId="0" borderId="13" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="493">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 3" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 3" xfId="6"/>
     <cellStyle name="20% - Акцент4 2" xfId="7"/>
     <cellStyle name="20% - Акцент4 3" xfId="8"/>
     <cellStyle name="20% - Акцент5 2" xfId="9"/>
     <cellStyle name="20% - Акцент5 3" xfId="10"/>
     <cellStyle name="20% - Акцент6 2" xfId="11"/>
     <cellStyle name="20% - Акцент6 3" xfId="12"/>
     <cellStyle name="40% - Акцент1 2" xfId="13"/>
     <cellStyle name="40% - Акцент1 3" xfId="14"/>
     <cellStyle name="40% - Акцент2 2" xfId="15"/>
     <cellStyle name="40% - Акцент2 3" xfId="16"/>
     <cellStyle name="40% - Акцент3 2" xfId="17"/>
     <cellStyle name="40% - Акцент3 3" xfId="18"/>
     <cellStyle name="40% - Акцент4 2" xfId="19"/>
     <cellStyle name="40% - Акцент4 3" xfId="20"/>
     <cellStyle name="40% - Акцент5 2" xfId="21"/>
     <cellStyle name="40% - Акцент5 3" xfId="22"/>
@@ -2673,130 +2689,130 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z1304"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H10" sqref="H10"/>
+      <selection activeCell="G366" sqref="G366"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="20" customWidth="1"/>
     <col min="3" max="3" width="12" style="20" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="21" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="21" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="21" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="20" customWidth="1"/>
     <col min="9" max="9" width="12" style="20" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="20" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="21" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="20" customWidth="1"/>
     <col min="13" max="13" width="13.7109375" style="21" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="22" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" style="8" customWidth="1"/>
     <col min="16" max="16" width="10.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="17.25" customHeight="1">
-      <c r="A1" s="140" t="s">
+      <c r="A1" s="133" t="s">
         <v>78</v>
       </c>
-      <c r="B1" s="140"/>
-[...11 lines deleted...]
-      <c r="N1" s="141"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
+      <c r="K1" s="133"/>
+      <c r="L1" s="133"/>
+      <c r="M1" s="133"/>
+      <c r="N1" s="134"/>
     </row>
     <row r="2" spans="1:16" ht="14.25" customHeight="1">
       <c r="A2" s="48"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="10" t="s">
         <v>15</v>
       </c>
       <c r="N2" s="11"/>
     </row>
     <row r="3" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A3" s="142"/>
-      <c r="B3" s="143" t="s">
+      <c r="A3" s="135"/>
+      <c r="B3" s="136" t="s">
         <v>84</v>
       </c>
-      <c r="C3" s="143"/>
-[...9 lines deleted...]
-      <c r="M3" s="144"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
+      <c r="I3" s="136"/>
+      <c r="J3" s="136"/>
+      <c r="K3" s="136"/>
+      <c r="L3" s="136"/>
+      <c r="M3" s="137"/>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:16" ht="23.25" customHeight="1">
-      <c r="A4" s="142"/>
+      <c r="A4" s="135"/>
       <c r="B4" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="13" t="s">
@@ -2804,10341 +2820,11001 @@
       </c>
       <c r="K4" s="13" t="s">
         <v>39</v>
       </c>
       <c r="L4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="M4" s="14" t="s">
         <v>26</v>
       </c>
       <c r="N4" s="12"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="47">
         <v>367462053</v>
       </c>
       <c r="C5" s="47">
         <v>706468128</v>
       </c>
       <c r="D5" s="47">
         <v>1081426181</v>
       </c>
-      <c r="E5" s="129">
+      <c r="E5" s="122">
         <v>1451743938</v>
       </c>
-      <c r="F5" s="137">
+      <c r="F5" s="130">
         <v>1814703496</v>
       </c>
-      <c r="G5" s="47"/>
+      <c r="G5" s="143">
+        <v>2185054262</v>
+      </c>
       <c r="H5" s="47"/>
-      <c r="I5" s="74"/>
+      <c r="I5" s="67"/>
       <c r="J5" s="47"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
       <c r="N5" s="16"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="47">
         <v>125441008</v>
       </c>
       <c r="C6" s="47">
         <v>254174961</v>
       </c>
       <c r="D6" s="47">
         <v>395592934</v>
       </c>
-      <c r="E6" s="129">
+      <c r="E6" s="122">
         <v>532058267</v>
       </c>
-      <c r="F6" s="137">
+      <c r="F6" s="130">
         <v>669294455</v>
       </c>
-      <c r="G6" s="47"/>
+      <c r="G6" s="143">
+        <v>812940214</v>
+      </c>
       <c r="H6" s="47"/>
-      <c r="I6" s="74"/>
+      <c r="I6" s="67"/>
       <c r="J6" s="47"/>
       <c r="K6" s="47"/>
       <c r="L6" s="47"/>
       <c r="M6" s="47"/>
       <c r="N6" s="17"/>
       <c r="O6" s="18"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="47">
         <v>73059012</v>
       </c>
       <c r="C7" s="47">
         <v>128467430</v>
       </c>
       <c r="D7" s="47">
         <v>188313955</v>
       </c>
-      <c r="E7" s="129">
+      <c r="E7" s="122">
         <v>247114440</v>
       </c>
-      <c r="F7" s="137">
+      <c r="F7" s="130">
         <v>311374210</v>
       </c>
-      <c r="G7" s="47"/>
+      <c r="G7" s="143">
+        <v>374391192</v>
+      </c>
       <c r="H7" s="47"/>
-      <c r="I7" s="74"/>
+      <c r="I7" s="67"/>
       <c r="J7" s="47"/>
       <c r="K7" s="47"/>
       <c r="L7" s="47"/>
       <c r="M7" s="47"/>
       <c r="N7" s="17"/>
       <c r="O7" s="18"/>
     </row>
     <row r="8" spans="1:16" ht="13.5" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="47">
         <v>161160461</v>
       </c>
       <c r="C8" s="47">
         <v>305948449</v>
       </c>
       <c r="D8" s="47">
         <v>469975710</v>
       </c>
-      <c r="E8" s="129">
+      <c r="E8" s="122">
         <v>635512213</v>
       </c>
-      <c r="F8" s="137">
+      <c r="F8" s="130">
         <v>787082017</v>
       </c>
-      <c r="G8" s="47"/>
+      <c r="G8" s="143">
+        <v>940073113</v>
+      </c>
       <c r="H8" s="47"/>
-      <c r="I8" s="74"/>
+      <c r="I8" s="67"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="47"/>
       <c r="N8" s="17"/>
       <c r="O8" s="18"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="48"/>
       <c r="C9" s="48"/>
-      <c r="D9" s="117"/>
-      <c r="E9" s="126"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="119"/>
       <c r="F9" s="20"/>
-      <c r="G9" s="54"/>
-[...5 lines deleted...]
-      <c r="M9" s="91"/>
+      <c r="G9" s="140"/>
+      <c r="H9" s="55"/>
+      <c r="I9" s="61"/>
+      <c r="J9" s="69"/>
+      <c r="K9" s="74"/>
+      <c r="L9" s="79"/>
+      <c r="M9" s="84"/>
       <c r="N9" s="19"/>
       <c r="O9" s="18"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="47">
         <v>47140</v>
       </c>
       <c r="C10" s="47">
         <v>130468</v>
       </c>
       <c r="D10" s="47">
         <v>212146</v>
       </c>
-      <c r="E10" s="129">
+      <c r="E10" s="122">
         <v>279837</v>
       </c>
-      <c r="F10" s="137">
+      <c r="F10" s="130">
         <v>315189</v>
       </c>
-      <c r="G10" s="47"/>
+      <c r="G10" s="143">
+        <v>344114</v>
+      </c>
       <c r="H10" s="47"/>
-      <c r="I10" s="74"/>
+      <c r="I10" s="67"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="47"/>
       <c r="N10" s="17"/>
       <c r="O10" s="18"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="47">
         <v>4544271</v>
       </c>
       <c r="C11" s="47">
         <v>10549449</v>
       </c>
       <c r="D11" s="47">
         <v>16183843</v>
       </c>
-      <c r="E11" s="129">
+      <c r="E11" s="122">
         <v>21001772</v>
       </c>
-      <c r="F11" s="137">
+      <c r="F11" s="130">
         <v>27336993</v>
       </c>
-      <c r="G11" s="47"/>
+      <c r="G11" s="143">
+        <v>34598618</v>
+      </c>
       <c r="H11" s="47"/>
-      <c r="I11" s="74"/>
+      <c r="I11" s="67"/>
       <c r="J11" s="47"/>
       <c r="K11" s="47"/>
       <c r="L11" s="47"/>
       <c r="M11" s="47"/>
       <c r="N11" s="17"/>
       <c r="O11" s="18"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="47">
         <v>205047</v>
       </c>
       <c r="C12" s="47">
         <v>380841</v>
       </c>
       <c r="D12" s="47">
         <v>549656</v>
       </c>
-      <c r="E12" s="129">
+      <c r="E12" s="122">
         <v>679094</v>
       </c>
-      <c r="F12" s="137">
+      <c r="F12" s="130">
         <v>851251</v>
       </c>
-      <c r="G12" s="47"/>
+      <c r="G12" s="143">
+        <v>1006984</v>
+      </c>
       <c r="H12" s="47"/>
-      <c r="I12" s="74"/>
+      <c r="I12" s="67"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="17"/>
       <c r="O12" s="18"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="47">
         <v>230699</v>
       </c>
       <c r="C13" s="47">
         <v>594241</v>
       </c>
       <c r="D13" s="47">
         <v>940420</v>
       </c>
-      <c r="E13" s="129">
+      <c r="E13" s="122">
         <v>1261536</v>
       </c>
-      <c r="F13" s="137">
+      <c r="F13" s="130">
         <v>1370258</v>
       </c>
-      <c r="G13" s="47"/>
+      <c r="G13" s="143">
+        <v>1478456</v>
+      </c>
       <c r="H13" s="47"/>
-      <c r="I13" s="74"/>
+      <c r="I13" s="67"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="47"/>
       <c r="N13" s="17"/>
       <c r="O13" s="18"/>
       <c r="P13" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="47">
         <v>155995</v>
       </c>
       <c r="C14" s="47">
         <v>330118</v>
       </c>
       <c r="D14" s="47">
         <v>476841</v>
       </c>
-      <c r="E14" s="129">
+      <c r="E14" s="122">
         <v>664245</v>
       </c>
-      <c r="F14" s="137">
+      <c r="F14" s="130">
         <v>956717</v>
       </c>
-      <c r="G14" s="47"/>
+      <c r="G14" s="143">
+        <v>1167724</v>
+      </c>
       <c r="H14" s="47"/>
-      <c r="I14" s="74"/>
+      <c r="I14" s="67"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="17"/>
       <c r="O14" s="18"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="47">
         <v>19403</v>
       </c>
       <c r="C15" s="47">
         <v>43369</v>
       </c>
       <c r="D15" s="47">
         <v>67108</v>
       </c>
-      <c r="E15" s="129">
+      <c r="E15" s="122">
         <v>90543</v>
       </c>
-      <c r="F15" s="137">
+      <c r="F15" s="130">
         <v>113521</v>
       </c>
-      <c r="G15" s="47"/>
+      <c r="G15" s="143">
+        <v>136222</v>
+      </c>
       <c r="H15" s="47"/>
-      <c r="I15" s="74"/>
+      <c r="I15" s="67"/>
       <c r="J15" s="47"/>
       <c r="K15" s="47"/>
       <c r="L15" s="47"/>
       <c r="M15" s="47"/>
       <c r="N15" s="17"/>
       <c r="O15" s="18"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="47">
         <v>55123</v>
       </c>
       <c r="C16" s="47">
         <v>172527</v>
       </c>
       <c r="D16" s="47">
         <v>305138</v>
       </c>
-      <c r="E16" s="129">
+      <c r="E16" s="122">
         <v>422450</v>
       </c>
-      <c r="F16" s="137">
+      <c r="F16" s="130">
         <v>481272</v>
       </c>
-      <c r="G16" s="47"/>
+      <c r="G16" s="143">
+        <v>515471</v>
+      </c>
       <c r="H16" s="47"/>
-      <c r="I16" s="74"/>
+      <c r="I16" s="67"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="17"/>
       <c r="O16" s="18"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="47">
         <v>239602</v>
       </c>
       <c r="C17" s="47">
         <v>707410</v>
       </c>
       <c r="D17" s="47">
         <v>1173755</v>
       </c>
-      <c r="E17" s="129">
+      <c r="E17" s="122">
         <v>1639466</v>
       </c>
-      <c r="F17" s="137">
+      <c r="F17" s="130">
         <v>1965423</v>
       </c>
-      <c r="G17" s="47"/>
+      <c r="G17" s="143">
+        <v>2291900</v>
+      </c>
       <c r="H17" s="47"/>
-      <c r="I17" s="74"/>
+      <c r="I17" s="67"/>
       <c r="J17" s="47"/>
       <c r="K17" s="47"/>
       <c r="L17" s="47"/>
       <c r="M17" s="47"/>
       <c r="N17" s="17"/>
       <c r="O17" s="18"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="47">
         <v>126477</v>
       </c>
       <c r="C18" s="47">
         <v>304957</v>
       </c>
       <c r="D18" s="47">
         <v>481905</v>
       </c>
-      <c r="E18" s="129">
+      <c r="E18" s="122">
         <v>659847</v>
       </c>
-      <c r="F18" s="137">
+      <c r="F18" s="130">
         <v>867811</v>
       </c>
-      <c r="G18" s="47"/>
+      <c r="G18" s="143">
+        <v>1075319</v>
+      </c>
       <c r="H18" s="47"/>
-      <c r="I18" s="74"/>
+      <c r="I18" s="67"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="17"/>
       <c r="O18" s="18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="47">
         <v>652159</v>
       </c>
       <c r="C19" s="47">
         <v>1578688</v>
       </c>
       <c r="D19" s="47">
         <v>2474085</v>
       </c>
-      <c r="E19" s="129">
+      <c r="E19" s="122">
         <v>3342203</v>
       </c>
-      <c r="F19" s="137">
+      <c r="F19" s="130">
         <v>4139255</v>
       </c>
-      <c r="G19" s="47"/>
+      <c r="G19" s="143">
+        <v>4835971</v>
+      </c>
       <c r="H19" s="47"/>
-      <c r="I19" s="74"/>
+      <c r="I19" s="67"/>
       <c r="J19" s="47"/>
       <c r="K19" s="47"/>
       <c r="L19" s="47"/>
       <c r="M19" s="47"/>
       <c r="N19" s="17"/>
       <c r="O19" s="18"/>
     </row>
     <row r="20" spans="1:16" ht="38.25" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="47">
         <v>96508761</v>
       </c>
       <c r="C20" s="47">
         <v>176228958</v>
       </c>
       <c r="D20" s="47">
         <v>275923967</v>
       </c>
-      <c r="E20" s="129">
+      <c r="E20" s="122">
         <v>387486771</v>
       </c>
-      <c r="F20" s="137">
+      <c r="F20" s="130">
         <v>483490538</v>
       </c>
-      <c r="G20" s="47"/>
+      <c r="G20" s="143">
+        <v>580578724</v>
+      </c>
       <c r="H20" s="47"/>
-      <c r="I20" s="74"/>
+      <c r="I20" s="67"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="16"/>
       <c r="O20" s="21"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="47">
         <v>71274</v>
       </c>
       <c r="C21" s="47">
         <v>259270</v>
       </c>
       <c r="D21" s="47">
         <v>403449</v>
       </c>
-      <c r="E21" s="129">
+      <c r="E21" s="122">
         <v>532968</v>
       </c>
-      <c r="F21" s="137">
+      <c r="F21" s="130">
         <v>600062</v>
       </c>
-      <c r="G21" s="47"/>
+      <c r="G21" s="143">
+        <v>674985</v>
+      </c>
       <c r="H21" s="47"/>
-      <c r="I21" s="74"/>
+      <c r="I21" s="67"/>
       <c r="J21" s="47"/>
       <c r="K21" s="47"/>
       <c r="L21" s="47"/>
       <c r="M21" s="47"/>
       <c r="N21" s="17"/>
       <c r="O21" s="22"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="47">
         <v>9356</v>
       </c>
       <c r="C22" s="47">
         <v>232956</v>
       </c>
       <c r="D22" s="47">
         <v>458595</v>
       </c>
-      <c r="E22" s="129">
+      <c r="E22" s="122">
         <v>1230830</v>
       </c>
-      <c r="F22" s="137">
+      <c r="F22" s="130">
         <v>2169060</v>
       </c>
-      <c r="G22" s="47"/>
+      <c r="G22" s="143">
+        <v>3854160</v>
+      </c>
       <c r="H22" s="47"/>
-      <c r="I22" s="74"/>
+      <c r="I22" s="67"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="17"/>
       <c r="O22" s="22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="47">
         <v>94550922</v>
       </c>
       <c r="C23" s="47">
         <v>171457316</v>
       </c>
       <c r="D23" s="47">
         <v>268628513</v>
       </c>
-      <c r="E23" s="129">
+      <c r="E23" s="122">
         <v>377387251</v>
       </c>
-      <c r="F23" s="137">
+      <c r="F23" s="130">
         <v>470917823</v>
       </c>
-      <c r="G23" s="47"/>
+      <c r="G23" s="143">
+        <v>564373513</v>
+      </c>
       <c r="H23" s="47"/>
-      <c r="I23" s="74"/>
+      <c r="I23" s="67"/>
       <c r="J23" s="47"/>
       <c r="K23" s="47"/>
       <c r="L23" s="47"/>
       <c r="M23" s="47"/>
       <c r="N23" s="17"/>
       <c r="O23" s="22"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
-      <c r="D24" s="117"/>
-      <c r="E24" s="126"/>
+      <c r="D24" s="110"/>
+      <c r="E24" s="119"/>
       <c r="F24" s="20"/>
-      <c r="G24" s="54"/>
-[...5 lines deleted...]
-      <c r="M24" s="91"/>
+      <c r="G24" s="140"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="61"/>
+      <c r="J24" s="69"/>
+      <c r="K24" s="74"/>
+      <c r="L24" s="79"/>
+      <c r="M24" s="84"/>
       <c r="N24" s="19"/>
       <c r="O24" s="22"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="47">
         <v>9375</v>
       </c>
       <c r="C25" s="47">
         <v>38201</v>
       </c>
       <c r="D25" s="47">
         <v>67028</v>
       </c>
-      <c r="E25" s="129">
+      <c r="E25" s="122">
         <v>95854</v>
       </c>
-      <c r="F25" s="137">
+      <c r="F25" s="130">
         <v>95854</v>
       </c>
-      <c r="G25" s="47"/>
+      <c r="G25" s="143">
+        <v>95854</v>
+      </c>
       <c r="H25" s="47"/>
-      <c r="I25" s="74"/>
+      <c r="I25" s="67"/>
       <c r="J25" s="47"/>
       <c r="K25" s="47"/>
       <c r="L25" s="47"/>
       <c r="M25" s="47"/>
       <c r="N25" s="17"/>
       <c r="O25" s="22"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="47">
         <v>1838668</v>
       </c>
       <c r="C26" s="47">
         <v>3991207</v>
       </c>
       <c r="D26" s="47">
         <v>5880135</v>
       </c>
-      <c r="E26" s="129">
+      <c r="E26" s="122">
         <v>7532777</v>
       </c>
-      <c r="F26" s="137">
+      <c r="F26" s="130">
         <v>8965417</v>
       </c>
-      <c r="G26" s="47"/>
+      <c r="G26" s="143">
+        <v>10827881</v>
+      </c>
       <c r="H26" s="47"/>
-      <c r="I26" s="74"/>
+      <c r="I26" s="67"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="17"/>
       <c r="O26" s="22"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="47">
         <v>20751</v>
       </c>
       <c r="D27" s="47">
         <v>41501</v>
       </c>
-      <c r="E27" s="129">
+      <c r="E27" s="122">
         <v>62252</v>
       </c>
-      <c r="F27" s="137">
+      <c r="F27" s="130">
         <v>62252</v>
       </c>
-      <c r="G27" s="47"/>
+      <c r="G27" s="143">
+        <v>62252</v>
+      </c>
       <c r="H27" s="47"/>
-      <c r="I27" s="74"/>
+      <c r="I27" s="67"/>
       <c r="J27" s="47"/>
       <c r="K27" s="47"/>
       <c r="L27" s="47"/>
       <c r="M27" s="47"/>
       <c r="N27" s="17"/>
       <c r="O27" s="22"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="97" t="s">
+      <c r="B28" s="90" t="s">
         <v>74</v>
       </c>
-      <c r="C28" s="110" t="s">
+      <c r="C28" s="103" t="s">
         <v>74</v>
       </c>
-      <c r="D28" s="120" t="s">
+      <c r="D28" s="113" t="s">
         <v>74</v>
       </c>
-      <c r="E28" s="132" t="s">
+      <c r="E28" s="125" t="s">
         <v>74</v>
       </c>
-      <c r="F28" s="138" t="s">
+      <c r="F28" s="131" t="s">
         <v>74</v>
       </c>
-      <c r="G28" s="55"/>
-[...5 lines deleted...]
-      <c r="M28" s="94"/>
+      <c r="G28" s="145" t="s">
+        <v>74</v>
+      </c>
+      <c r="H28" s="56"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="77"/>
+      <c r="L28" s="82"/>
+      <c r="M28" s="87"/>
       <c r="N28" s="17"/>
       <c r="O28" s="22"/>
     </row>
     <row r="29" spans="1:16" s="4" customFormat="1">
       <c r="A29" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C29" s="111" t="s">
+      <c r="C29" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="D29" s="121" t="s">
+      <c r="D29" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="E29" s="133" t="s">
+      <c r="E29" s="126" t="s">
         <v>74</v>
       </c>
-      <c r="F29" s="133" t="s">
+      <c r="F29" s="126" t="s">
         <v>74</v>
       </c>
-      <c r="G29" s="51"/>
+      <c r="G29" s="146" t="s">
+        <v>74</v>
+      </c>
       <c r="H29" s="51"/>
-      <c r="I29" s="74"/>
+      <c r="I29" s="67"/>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
       <c r="L29" s="47"/>
       <c r="M29" s="47"/>
       <c r="N29" s="17"/>
       <c r="O29" s="22"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="47">
         <v>29165</v>
       </c>
       <c r="C30" s="47">
         <v>43063</v>
       </c>
       <c r="D30" s="47">
         <v>72357</v>
       </c>
-      <c r="E30" s="129">
+      <c r="E30" s="122">
         <v>86255</v>
       </c>
-      <c r="F30" s="137">
+      <c r="F30" s="130">
         <v>120420</v>
       </c>
-      <c r="G30" s="47"/>
+      <c r="G30" s="143">
+        <v>129362</v>
+      </c>
       <c r="H30" s="47"/>
-      <c r="I30" s="74"/>
+      <c r="I30" s="67"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="17"/>
       <c r="O30" s="22"/>
     </row>
     <row r="31" spans="1:16" s="4" customFormat="1">
       <c r="A31" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C31" s="47">
         <v>184861</v>
       </c>
       <c r="D31" s="47">
         <v>369722</v>
       </c>
-      <c r="E31" s="129">
+      <c r="E31" s="122">
         <v>554583</v>
       </c>
-      <c r="F31" s="137">
+      <c r="F31" s="130">
         <v>554583</v>
       </c>
-      <c r="G31" s="47"/>
+      <c r="G31" s="143">
+        <v>554583</v>
+      </c>
       <c r="H31" s="47"/>
-      <c r="I31" s="74"/>
+      <c r="I31" s="67"/>
       <c r="J31" s="47"/>
       <c r="K31" s="47"/>
       <c r="L31" s="47"/>
       <c r="M31" s="47"/>
       <c r="N31" s="17"/>
       <c r="O31" s="22"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="47">
         <v>1333</v>
       </c>
       <c r="D32" s="47">
         <v>2667</v>
       </c>
-      <c r="E32" s="129">
+      <c r="E32" s="122">
         <v>4000</v>
       </c>
-      <c r="F32" s="137">
+      <c r="F32" s="130">
         <v>5067</v>
       </c>
-      <c r="G32" s="47"/>
+      <c r="G32" s="143">
+        <v>6133</v>
+      </c>
       <c r="H32" s="47"/>
-      <c r="I32" s="74"/>
+      <c r="I32" s="67"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="23"/>
       <c r="O32" s="24"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C33" s="111" t="s">
+      <c r="C33" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="D33" s="121" t="s">
+      <c r="D33" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="E33" s="133" t="s">
+      <c r="E33" s="126" t="s">
         <v>74</v>
       </c>
-      <c r="F33" s="138" t="s">
+      <c r="F33" s="131" t="s">
         <v>74</v>
       </c>
-      <c r="G33" s="47"/>
+      <c r="G33" s="146" t="s">
+        <v>74</v>
+      </c>
       <c r="H33" s="47"/>
-      <c r="I33" s="74"/>
+      <c r="I33" s="67"/>
       <c r="J33" s="47"/>
       <c r="K33" s="47"/>
       <c r="L33" s="47"/>
       <c r="M33" s="47"/>
       <c r="N33" s="23"/>
       <c r="O33" s="24"/>
       <c r="P33" s="7"/>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="47">
         <v>24413891</v>
       </c>
       <c r="C34" s="47">
         <v>45745850</v>
       </c>
       <c r="D34" s="47">
         <v>70718188</v>
       </c>
-      <c r="E34" s="129">
+      <c r="E34" s="122">
         <v>88568404</v>
       </c>
-      <c r="F34" s="137">
+      <c r="F34" s="130">
         <v>108106209</v>
       </c>
-      <c r="G34" s="47"/>
+      <c r="G34" s="143">
+        <v>132993678</v>
+      </c>
       <c r="H34" s="47"/>
-      <c r="I34" s="74"/>
+      <c r="I34" s="67"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="17"/>
       <c r="O34" s="24"/>
       <c r="P34" s="7"/>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="47">
         <v>23453903</v>
       </c>
       <c r="C35" s="47">
         <v>43871880</v>
       </c>
       <c r="D35" s="47">
         <v>68244068</v>
       </c>
-      <c r="E35" s="129">
+      <c r="E35" s="122">
         <v>85711719</v>
       </c>
-      <c r="F35" s="137">
+      <c r="F35" s="130">
         <v>104857403</v>
       </c>
-      <c r="G35" s="47"/>
+      <c r="G35" s="143">
+        <v>129534703</v>
+      </c>
       <c r="H35" s="47"/>
-      <c r="I35" s="74"/>
+      <c r="I35" s="67"/>
       <c r="J35" s="47"/>
       <c r="K35" s="47"/>
       <c r="L35" s="47"/>
       <c r="M35" s="47"/>
       <c r="N35" s="19"/>
       <c r="O35" s="24"/>
       <c r="P35" s="7"/>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="48"/>
       <c r="C36" s="48"/>
-      <c r="D36" s="117"/>
-      <c r="E36" s="126"/>
+      <c r="D36" s="110"/>
+      <c r="E36" s="119"/>
       <c r="F36" s="20"/>
-      <c r="G36" s="54"/>
-[...5 lines deleted...]
-      <c r="M36" s="91"/>
+      <c r="G36" s="140"/>
+      <c r="H36" s="55"/>
+      <c r="I36" s="61"/>
+      <c r="J36" s="69"/>
+      <c r="K36" s="74"/>
+      <c r="L36" s="79"/>
+      <c r="M36" s="84"/>
       <c r="N36" s="17"/>
       <c r="O36" s="24"/>
       <c r="P36" s="7"/>
     </row>
     <row r="37" spans="1:17" s="4" customFormat="1">
       <c r="A37" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="47">
         <v>959988</v>
       </c>
       <c r="C37" s="47">
         <v>1873970</v>
       </c>
       <c r="D37" s="47">
         <v>2474120</v>
       </c>
-      <c r="E37" s="129">
+      <c r="E37" s="122">
         <v>2856685</v>
       </c>
-      <c r="F37" s="137">
+      <c r="F37" s="130">
         <v>3248806</v>
       </c>
-      <c r="G37" s="47"/>
+      <c r="G37" s="143">
+        <v>3458975</v>
+      </c>
       <c r="H37" s="47"/>
-      <c r="I37" s="74"/>
+      <c r="I37" s="67"/>
       <c r="J37" s="47"/>
       <c r="K37" s="47"/>
       <c r="L37" s="47"/>
       <c r="M37" s="47"/>
       <c r="N37" s="17"/>
       <c r="O37" s="24"/>
       <c r="P37" s="5"/>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C38" s="111" t="s">
+      <c r="C38" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="D38" s="121" t="s">
+      <c r="D38" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="E38" s="133" t="s">
+      <c r="E38" s="126" t="s">
         <v>74</v>
       </c>
-      <c r="F38" s="133" t="s">
+      <c r="F38" s="126" t="s">
         <v>74</v>
       </c>
-      <c r="G38" s="51"/>
+      <c r="G38" s="148" t="s">
+        <v>74</v>
+      </c>
       <c r="H38" s="51"/>
-      <c r="I38" s="74"/>
-[...3 lines deleted...]
-      <c r="M38" s="74"/>
+      <c r="I38" s="67"/>
+      <c r="J38" s="67"/>
+      <c r="K38" s="67"/>
+      <c r="L38" s="67"/>
+      <c r="M38" s="67"/>
       <c r="N38" s="23"/>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B39" s="103">
+      <c r="B39" s="96">
         <v>71091674</v>
       </c>
       <c r="C39" s="47">
         <v>126755882</v>
       </c>
       <c r="D39" s="47">
         <v>198662640</v>
       </c>
-      <c r="E39" s="129">
+      <c r="E39" s="122">
         <v>289417448</v>
       </c>
-      <c r="F39" s="137">
+      <c r="F39" s="130">
         <v>363672570</v>
       </c>
-      <c r="G39" s="53"/>
-[...5 lines deleted...]
-      <c r="M39" s="95"/>
+      <c r="G39" s="143">
+        <v>432104754</v>
+      </c>
+      <c r="H39" s="53"/>
+      <c r="I39" s="65"/>
+      <c r="J39" s="73"/>
+      <c r="K39" s="78"/>
+      <c r="L39" s="83"/>
+      <c r="M39" s="88"/>
       <c r="N39" s="17"/>
     </row>
     <row r="40" spans="1:17" s="4" customFormat="1">
       <c r="A40" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B40" s="102" t="s">
+      <c r="B40" s="95" t="s">
         <v>74</v>
       </c>
-      <c r="C40" s="110" t="s">
+      <c r="C40" s="103" t="s">
         <v>74</v>
       </c>
-      <c r="D40" s="120" t="s">
+      <c r="D40" s="113" t="s">
         <v>74</v>
       </c>
-      <c r="E40" s="129">
+      <c r="E40" s="122">
         <v>542443</v>
       </c>
-      <c r="F40" s="137">
+      <c r="F40" s="130">
         <v>1433678</v>
       </c>
-      <c r="G40" s="53"/>
-[...5 lines deleted...]
-      <c r="M40" s="95"/>
+      <c r="G40" s="143">
+        <v>2391289</v>
+      </c>
+      <c r="H40" s="53"/>
+      <c r="I40" s="65"/>
+      <c r="J40" s="73"/>
+      <c r="K40" s="78"/>
+      <c r="L40" s="83"/>
+      <c r="M40" s="88"/>
       <c r="N40" s="17"/>
       <c r="O40" s="8"/>
     </row>
     <row r="41" spans="1:17" s="4" customFormat="1">
       <c r="A41" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B41" s="103">
+      <c r="B41" s="96">
         <v>70418430</v>
       </c>
       <c r="C41" s="47">
         <v>125218263</v>
       </c>
       <c r="D41" s="47">
         <v>196277283</v>
       </c>
-      <c r="E41" s="129">
+      <c r="E41" s="122">
         <v>285730942</v>
       </c>
-      <c r="F41" s="137">
+      <c r="F41" s="130">
         <v>358490937</v>
       </c>
-      <c r="G41" s="53"/>
-[...5 lines deleted...]
-      <c r="M41" s="95"/>
+      <c r="G41" s="143">
+        <v>424902886</v>
+      </c>
+      <c r="H41" s="53"/>
+      <c r="I41" s="65"/>
+      <c r="J41" s="73"/>
+      <c r="K41" s="78"/>
+      <c r="L41" s="83"/>
+      <c r="M41" s="88"/>
       <c r="N41" s="19"/>
       <c r="O41" s="8"/>
     </row>
     <row r="42" spans="1:17" s="4" customFormat="1">
       <c r="A42" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B42" s="101"/>
-[...2 lines deleted...]
-      <c r="E42" s="125"/>
+      <c r="B42" s="94"/>
+      <c r="C42" s="105"/>
+      <c r="D42" s="109"/>
+      <c r="E42" s="118"/>
       <c r="F42" s="20"/>
-      <c r="G42" s="53"/>
+      <c r="G42" s="139"/>
       <c r="H42" s="46"/>
       <c r="I42" s="45"/>
       <c r="J42" s="45"/>
       <c r="K42" s="45"/>
       <c r="L42" s="45"/>
       <c r="M42" s="45"/>
       <c r="N42" s="17"/>
       <c r="O42" s="8"/>
       <c r="Q42" s="4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="18">
         <v>673244</v>
       </c>
       <c r="C43" s="47">
         <v>1537619</v>
       </c>
       <c r="D43" s="47">
         <v>2385357</v>
       </c>
-      <c r="E43" s="129">
+      <c r="E43" s="122">
         <v>3144063</v>
       </c>
-      <c r="F43" s="137">
+      <c r="F43" s="130">
         <v>3747955</v>
       </c>
-      <c r="G43" s="57"/>
-[...5 lines deleted...]
-      <c r="M43" s="92"/>
+      <c r="G43" s="143">
+        <v>4810579</v>
+      </c>
+      <c r="H43" s="58"/>
+      <c r="I43" s="62"/>
+      <c r="J43" s="70"/>
+      <c r="K43" s="75"/>
+      <c r="L43" s="80"/>
+      <c r="M43" s="85"/>
       <c r="N43" s="26"/>
     </row>
     <row r="44" spans="1:17" ht="22.5">
       <c r="A44" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="B44" s="103">
+      <c r="B44" s="96">
         <v>71091674</v>
       </c>
       <c r="C44" s="47">
         <v>126755882</v>
       </c>
       <c r="D44" s="47">
         <v>198662640</v>
       </c>
-      <c r="E44" s="129">
+      <c r="E44" s="122">
         <v>289417448</v>
       </c>
       <c r="F44" s="50">
         <v>363672570</v>
       </c>
-      <c r="G44" s="53"/>
-[...5 lines deleted...]
-      <c r="M44" s="95"/>
+      <c r="G44" s="143">
+        <v>432104754</v>
+      </c>
+      <c r="H44" s="53"/>
+      <c r="I44" s="65"/>
+      <c r="J44" s="73"/>
+      <c r="K44" s="78"/>
+      <c r="L44" s="83"/>
+      <c r="M44" s="88"/>
       <c r="N44" s="17"/>
     </row>
     <row r="45" spans="1:17" s="4" customFormat="1">
       <c r="A45" s="17" t="s">
         <v>81</v>
       </c>
-      <c r="B45" s="105" t="s">
+      <c r="B45" s="98" t="s">
         <v>74</v>
       </c>
-      <c r="C45" s="110" t="s">
+      <c r="C45" s="103" t="s">
         <v>74</v>
       </c>
-      <c r="D45" s="120" t="s">
+      <c r="D45" s="113" t="s">
         <v>74</v>
       </c>
-      <c r="E45" s="129">
+      <c r="E45" s="122">
         <v>542443</v>
       </c>
       <c r="F45" s="50">
         <v>1433678</v>
       </c>
-      <c r="G45" s="53"/>
-[...5 lines deleted...]
-      <c r="M45" s="95"/>
+      <c r="G45" s="143">
+        <v>2391289</v>
+      </c>
+      <c r="H45" s="53"/>
+      <c r="I45" s="65"/>
+      <c r="J45" s="73"/>
+      <c r="K45" s="78"/>
+      <c r="L45" s="83"/>
+      <c r="M45" s="88"/>
       <c r="N45" s="27"/>
       <c r="O45" s="8"/>
     </row>
     <row r="46" spans="1:17" s="4" customFormat="1">
       <c r="A46" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="B46" s="103">
+      <c r="B46" s="96">
         <v>70418430</v>
       </c>
       <c r="C46" s="47">
         <v>125218263</v>
       </c>
       <c r="D46" s="47">
         <v>196277283</v>
       </c>
-      <c r="E46" s="129">
+      <c r="E46" s="122">
         <v>285730942</v>
       </c>
       <c r="F46" s="50">
         <v>358490937</v>
       </c>
-      <c r="G46" s="53"/>
-[...5 lines deleted...]
-      <c r="M46" s="95"/>
+      <c r="G46" s="143">
+        <v>424902886</v>
+      </c>
+      <c r="H46" s="53"/>
+      <c r="I46" s="65"/>
+      <c r="J46" s="73"/>
+      <c r="K46" s="78"/>
+      <c r="L46" s="83"/>
+      <c r="M46" s="88"/>
       <c r="N46" s="28"/>
       <c r="O46" s="8"/>
       <c r="P46" s="4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:17" s="4" customFormat="1">
       <c r="A47" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="B47" s="104"/>
-[...2 lines deleted...]
-      <c r="E47" s="125"/>
+      <c r="B47" s="97"/>
+      <c r="C47" s="105"/>
+      <c r="D47" s="109"/>
+      <c r="E47" s="118"/>
       <c r="F47" s="20"/>
-      <c r="G47" s="53"/>
-[...5 lines deleted...]
-      <c r="M47" s="95"/>
+      <c r="G47" s="139"/>
+      <c r="H47" s="53"/>
+      <c r="I47" s="65"/>
+      <c r="J47" s="73"/>
+      <c r="K47" s="78"/>
+      <c r="L47" s="83"/>
+      <c r="M47" s="88"/>
       <c r="N47" s="27"/>
       <c r="O47" s="8"/>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="18">
         <v>673244</v>
       </c>
       <c r="C48" s="47">
         <v>1537619</v>
       </c>
       <c r="D48" s="47">
         <v>2385357</v>
       </c>
-      <c r="E48" s="129">
+      <c r="E48" s="122">
         <v>3144063</v>
       </c>
       <c r="F48" s="50">
         <v>3747955</v>
       </c>
-      <c r="G48" s="57"/>
-[...5 lines deleted...]
-      <c r="M48" s="92"/>
+      <c r="G48" s="143">
+        <v>4810579</v>
+      </c>
+      <c r="H48" s="58"/>
+      <c r="I48" s="62"/>
+      <c r="J48" s="70"/>
+      <c r="K48" s="75"/>
+      <c r="L48" s="80"/>
+      <c r="M48" s="85"/>
       <c r="N48" s="23"/>
     </row>
     <row r="49" spans="1:16" ht="22.5">
       <c r="A49" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B49" s="47">
         <v>510582</v>
       </c>
       <c r="C49" s="47">
         <v>1891980</v>
       </c>
       <c r="D49" s="47">
         <v>3277014</v>
       </c>
-      <c r="E49" s="129">
+      <c r="E49" s="122">
         <v>4685078</v>
       </c>
       <c r="F49" s="50">
         <v>5495750</v>
       </c>
-      <c r="G49" s="47"/>
+      <c r="G49" s="143">
+        <v>7209017</v>
+      </c>
       <c r="H49" s="47"/>
-      <c r="I49" s="74"/>
+      <c r="I49" s="67"/>
       <c r="J49" s="47"/>
       <c r="K49" s="47"/>
       <c r="L49" s="47"/>
       <c r="M49" s="47"/>
       <c r="N49" s="17"/>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B50" s="106">
+      <c r="B50" s="99">
         <v>71274</v>
       </c>
       <c r="C50" s="47">
         <v>259270</v>
       </c>
       <c r="D50" s="47">
         <v>403449</v>
       </c>
-      <c r="E50" s="129">
+      <c r="E50" s="122">
         <v>532968</v>
       </c>
       <c r="F50" s="50">
         <v>600062</v>
       </c>
-      <c r="G50" s="47"/>
+      <c r="G50" s="143">
+        <v>674985</v>
+      </c>
       <c r="H50" s="47"/>
-      <c r="I50" s="74"/>
+      <c r="I50" s="67"/>
       <c r="J50" s="47"/>
       <c r="K50" s="47"/>
       <c r="L50" s="47"/>
       <c r="M50" s="47"/>
       <c r="N50" s="17"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="47">
         <v>8324</v>
       </c>
       <c r="C51" s="47">
         <v>179122</v>
       </c>
       <c r="D51" s="47">
         <v>347815</v>
       </c>
-      <c r="E51" s="129">
+      <c r="E51" s="122">
         <v>524806</v>
       </c>
       <c r="F51" s="50">
         <v>560306</v>
       </c>
-      <c r="G51" s="47"/>
+      <c r="G51" s="143">
+        <v>1276168</v>
+      </c>
       <c r="H51" s="47"/>
-      <c r="I51" s="74"/>
+      <c r="I51" s="67"/>
       <c r="J51" s="47"/>
       <c r="K51" s="47"/>
       <c r="L51" s="47"/>
       <c r="M51" s="47"/>
       <c r="N51" s="17"/>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="47">
         <v>195949</v>
       </c>
       <c r="C52" s="47">
         <v>672355</v>
       </c>
       <c r="D52" s="47">
         <v>1244436</v>
       </c>
-      <c r="E52" s="129">
+      <c r="E52" s="122">
         <v>1825964</v>
       </c>
       <c r="F52" s="50">
         <v>2313501</v>
       </c>
-      <c r="G52" s="47"/>
+      <c r="G52" s="143">
+        <v>2991607</v>
+      </c>
       <c r="H52" s="47"/>
-      <c r="I52" s="74"/>
+      <c r="I52" s="67"/>
       <c r="J52" s="47"/>
       <c r="K52" s="47"/>
       <c r="L52" s="47"/>
       <c r="M52" s="47"/>
       <c r="N52" s="19"/>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="48"/>
       <c r="C53" s="48"/>
-      <c r="D53" s="117"/>
-      <c r="E53" s="126"/>
+      <c r="D53" s="110"/>
+      <c r="E53" s="119"/>
       <c r="F53" s="20"/>
-      <c r="G53" s="54"/>
-[...5 lines deleted...]
-      <c r="M53" s="91"/>
+      <c r="G53" s="140"/>
+      <c r="H53" s="55"/>
+      <c r="I53" s="61"/>
+      <c r="J53" s="69"/>
+      <c r="K53" s="74"/>
+      <c r="L53" s="79"/>
+      <c r="M53" s="84"/>
       <c r="N53" s="17"/>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="47">
         <v>9375</v>
       </c>
       <c r="C54" s="47">
         <v>38201</v>
       </c>
       <c r="D54" s="47">
         <v>67028</v>
       </c>
-      <c r="E54" s="129">
+      <c r="E54" s="122">
         <v>95854</v>
       </c>
       <c r="F54" s="50">
         <v>95854</v>
       </c>
-      <c r="G54" s="47"/>
+      <c r="G54" s="143">
+        <v>95854</v>
+      </c>
       <c r="H54" s="47"/>
-      <c r="I54" s="74"/>
+      <c r="I54" s="67"/>
       <c r="J54" s="47"/>
       <c r="K54" s="47"/>
       <c r="L54" s="47"/>
       <c r="M54" s="47"/>
       <c r="N54" s="17"/>
     </row>
     <row r="55" spans="1:16" s="4" customFormat="1">
       <c r="A55" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="47">
         <v>205436</v>
       </c>
       <c r="C55" s="47">
         <v>510908</v>
       </c>
       <c r="D55" s="47">
         <v>770262</v>
       </c>
-      <c r="E55" s="129">
+      <c r="E55" s="122">
         <v>1049559</v>
       </c>
       <c r="F55" s="50">
         <v>1269034</v>
       </c>
-      <c r="G55" s="47"/>
+      <c r="G55" s="143">
+        <v>1512343</v>
+      </c>
       <c r="H55" s="47"/>
-      <c r="I55" s="74"/>
+      <c r="I55" s="67"/>
       <c r="J55" s="47"/>
       <c r="K55" s="47"/>
       <c r="L55" s="47"/>
       <c r="M55" s="47"/>
       <c r="N55" s="17"/>
       <c r="O55" s="8"/>
     </row>
     <row r="56" spans="1:16" s="4" customFormat="1">
       <c r="A56" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C56" s="47">
         <v>20751</v>
       </c>
       <c r="D56" s="47">
         <v>41501</v>
       </c>
-      <c r="E56" s="129">
+      <c r="E56" s="122">
         <v>62252</v>
       </c>
       <c r="F56" s="50">
         <v>62252</v>
       </c>
-      <c r="G56" s="47"/>
+      <c r="G56" s="143">
+        <v>62252</v>
+      </c>
       <c r="H56" s="47"/>
-      <c r="I56" s="74"/>
+      <c r="I56" s="67"/>
       <c r="J56" s="47"/>
       <c r="K56" s="47"/>
       <c r="L56" s="47"/>
       <c r="M56" s="47"/>
       <c r="N56" s="17"/>
       <c r="O56" s="8"/>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B57" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C57" s="111" t="s">
+      <c r="C57" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="D57" s="121" t="s">
+      <c r="D57" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="E57" s="133" t="s">
+      <c r="E57" s="126" t="s">
         <v>74</v>
       </c>
       <c r="F57" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="G57" s="51"/>
+      <c r="G57" s="146" t="s">
+        <v>74</v>
+      </c>
       <c r="H57" s="51"/>
-      <c r="I57" s="74"/>
+      <c r="I57" s="67"/>
       <c r="J57" s="47"/>
       <c r="K57" s="47"/>
       <c r="L57" s="47"/>
       <c r="M57" s="47"/>
       <c r="N57" s="17"/>
     </row>
     <row r="58" spans="1:16" s="4" customFormat="1">
       <c r="A58" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B58" s="47">
         <v>20223</v>
       </c>
       <c r="C58" s="47">
         <v>25179</v>
       </c>
       <c r="D58" s="47">
         <v>30135</v>
       </c>
-      <c r="E58" s="129">
+      <c r="E58" s="122">
         <v>35091</v>
       </c>
       <c r="F58" s="50">
         <v>35091</v>
       </c>
-      <c r="G58" s="47"/>
+      <c r="G58" s="143">
+        <v>35091</v>
+      </c>
       <c r="H58" s="47"/>
-      <c r="I58" s="74"/>
+      <c r="I58" s="67"/>
       <c r="J58" s="47"/>
       <c r="K58" s="47"/>
       <c r="L58" s="47"/>
       <c r="M58" s="47"/>
       <c r="N58" s="17"/>
       <c r="O58" s="8"/>
     </row>
     <row r="59" spans="1:16" ht="14.25" customHeight="1">
       <c r="A59" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B59" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C59" s="47">
         <v>184861</v>
       </c>
       <c r="D59" s="47">
         <v>369722</v>
       </c>
-      <c r="E59" s="129">
+      <c r="E59" s="122">
         <v>554583</v>
       </c>
       <c r="F59" s="50">
         <v>554583</v>
       </c>
-      <c r="G59" s="47"/>
+      <c r="G59" s="143">
+        <v>554583</v>
+      </c>
       <c r="H59" s="47"/>
-      <c r="I59" s="74"/>
+      <c r="I59" s="67"/>
       <c r="J59" s="47"/>
       <c r="K59" s="47"/>
       <c r="L59" s="47"/>
       <c r="M59" s="47"/>
       <c r="N59" s="16"/>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B60" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C60" s="47">
         <v>1333</v>
       </c>
       <c r="D60" s="47">
         <v>2667</v>
       </c>
-      <c r="E60" s="129">
+      <c r="E60" s="122">
         <v>4000</v>
       </c>
       <c r="F60" s="50">
         <v>5067</v>
       </c>
-      <c r="G60" s="47"/>
+      <c r="G60" s="143">
+        <v>6133</v>
+      </c>
       <c r="H60" s="47"/>
-      <c r="I60" s="74"/>
+      <c r="I60" s="67"/>
       <c r="J60" s="47"/>
       <c r="K60" s="47"/>
       <c r="L60" s="47"/>
       <c r="M60" s="47"/>
       <c r="N60" s="17"/>
       <c r="O60" s="18"/>
       <c r="P60" s="2"/>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B61" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C61" s="111" t="s">
+      <c r="C61" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="D61" s="121" t="s">
+      <c r="D61" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="E61" s="133" t="s">
+      <c r="E61" s="126" t="s">
         <v>74</v>
       </c>
       <c r="F61" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="G61" s="47"/>
+      <c r="G61" s="146" t="s">
+        <v>74</v>
+      </c>
       <c r="H61" s="47"/>
-      <c r="I61" s="74"/>
+      <c r="I61" s="67"/>
       <c r="J61" s="47"/>
       <c r="K61" s="47"/>
       <c r="L61" s="47"/>
       <c r="M61" s="47"/>
       <c r="N61" s="17"/>
       <c r="O61" s="18"/>
       <c r="P61" s="2"/>
     </row>
     <row r="62" spans="1:16" ht="33.75">
       <c r="A62" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B62" s="47">
         <v>492614</v>
       </c>
       <c r="C62" s="47">
         <v>1835246</v>
       </c>
       <c r="D62" s="47">
         <v>3266125</v>
       </c>
-      <c r="E62" s="129">
+      <c r="E62" s="122">
         <v>4815841</v>
       </c>
       <c r="F62" s="50">
         <v>6216009</v>
       </c>
-      <c r="G62" s="47"/>
+      <c r="G62" s="143">
+        <v>8271275</v>
+      </c>
       <c r="H62" s="47"/>
-      <c r="I62" s="74"/>
+      <c r="I62" s="67"/>
       <c r="J62" s="47"/>
       <c r="K62" s="47"/>
       <c r="L62" s="47"/>
       <c r="M62" s="47"/>
       <c r="N62" s="17"/>
       <c r="O62" s="18"/>
       <c r="P62" s="2"/>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B63" s="97" t="s">
+      <c r="B63" s="90" t="s">
         <v>74</v>
       </c>
-      <c r="C63" s="110" t="s">
+      <c r="C63" s="103" t="s">
         <v>74</v>
       </c>
-      <c r="D63" s="120" t="s">
+      <c r="D63" s="113" t="s">
         <v>74</v>
       </c>
-      <c r="E63" s="132" t="s">
+      <c r="E63" s="125" t="s">
         <v>74</v>
       </c>
-      <c r="F63" s="132" t="s">
+      <c r="F63" s="125" t="s">
         <v>74</v>
       </c>
-      <c r="G63" s="52"/>
+      <c r="G63" s="147" t="s">
+        <v>74</v>
+      </c>
       <c r="H63" s="52"/>
-      <c r="I63" s="74"/>
+      <c r="I63" s="67"/>
       <c r="J63" s="52"/>
       <c r="K63" s="52"/>
       <c r="L63" s="52"/>
       <c r="M63" s="52"/>
       <c r="N63" s="17"/>
       <c r="O63" s="18"/>
       <c r="P63" s="2"/>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="47">
         <v>1033</v>
       </c>
       <c r="C64" s="47">
         <v>53834</v>
       </c>
       <c r="D64" s="47">
         <v>110780</v>
       </c>
-      <c r="E64" s="129">
+      <c r="E64" s="122">
         <v>163582</v>
       </c>
       <c r="F64" s="50">
         <v>175077</v>
       </c>
-      <c r="G64" s="47"/>
+      <c r="G64" s="143">
+        <v>186704</v>
+      </c>
       <c r="H64" s="47"/>
-      <c r="I64" s="74"/>
+      <c r="I64" s="67"/>
       <c r="J64" s="47"/>
       <c r="K64" s="47"/>
       <c r="L64" s="47"/>
       <c r="M64" s="47"/>
       <c r="N64" s="19"/>
       <c r="O64" s="18"/>
       <c r="P64" s="2"/>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="47">
         <v>482640</v>
       </c>
       <c r="C65" s="47">
         <v>1694818</v>
       </c>
       <c r="D65" s="47">
         <v>2862726</v>
       </c>
-      <c r="E65" s="129">
+      <c r="E65" s="122">
         <v>4118626</v>
       </c>
       <c r="F65" s="50">
         <v>5255982</v>
       </c>
-      <c r="G65" s="47"/>
+      <c r="G65" s="143">
+        <v>6944317</v>
+      </c>
       <c r="H65" s="47"/>
-      <c r="I65" s="74"/>
+      <c r="I65" s="67"/>
       <c r="J65" s="47"/>
       <c r="K65" s="47"/>
       <c r="L65" s="47"/>
       <c r="M65" s="47"/>
       <c r="N65" s="17"/>
       <c r="O65" s="18"/>
       <c r="P65" s="2"/>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="48"/>
       <c r="C66" s="48"/>
-      <c r="D66" s="117"/>
-      <c r="E66" s="126"/>
+      <c r="D66" s="110"/>
+      <c r="E66" s="119"/>
       <c r="F66" s="20"/>
-      <c r="G66" s="54"/>
-[...5 lines deleted...]
-      <c r="M66" s="91"/>
+      <c r="G66" s="140"/>
+      <c r="H66" s="55"/>
+      <c r="I66" s="61"/>
+      <c r="J66" s="69"/>
+      <c r="K66" s="74"/>
+      <c r="L66" s="79"/>
+      <c r="M66" s="84"/>
       <c r="N66" s="17"/>
       <c r="O66" s="18"/>
       <c r="P66" s="2"/>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="47">
         <v>68710</v>
       </c>
       <c r="D67" s="47">
         <v>250396</v>
       </c>
-      <c r="E67" s="129">
+      <c r="E67" s="122">
         <v>482470</v>
       </c>
       <c r="F67" s="50">
         <v>699621</v>
       </c>
-      <c r="G67" s="47"/>
+      <c r="G67" s="143">
+        <v>1045984</v>
+      </c>
       <c r="H67" s="47"/>
-      <c r="I67" s="74"/>
+      <c r="I67" s="67"/>
       <c r="J67" s="47"/>
       <c r="K67" s="47"/>
       <c r="L67" s="47"/>
       <c r="M67" s="47"/>
       <c r="N67" s="17"/>
       <c r="O67" s="18"/>
       <c r="P67" s="2"/>
     </row>
     <row r="68" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A68" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B68" s="97" t="s">
+      <c r="B68" s="90" t="s">
         <v>74</v>
       </c>
-      <c r="C68" s="110" t="s">
+      <c r="C68" s="103" t="s">
         <v>74</v>
       </c>
-      <c r="D68" s="120" t="s">
+      <c r="D68" s="113" t="s">
         <v>74</v>
       </c>
-      <c r="E68" s="132" t="s">
+      <c r="E68" s="125" t="s">
         <v>74</v>
       </c>
-      <c r="F68" s="132" t="s">
+      <c r="F68" s="125" t="s">
         <v>74</v>
       </c>
-      <c r="G68" s="55"/>
-[...5 lines deleted...]
-      <c r="M68" s="94"/>
+      <c r="G68" s="147" t="s">
+        <v>74</v>
+      </c>
+      <c r="H68" s="56"/>
+      <c r="I68" s="64"/>
+      <c r="J68" s="72"/>
+      <c r="K68" s="77"/>
+      <c r="L68" s="82"/>
+      <c r="M68" s="87"/>
       <c r="N68" s="16"/>
       <c r="O68" s="21"/>
       <c r="P68" s="3"/>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B69" s="47">
         <v>8942</v>
       </c>
       <c r="C69" s="47">
         <v>17884</v>
       </c>
       <c r="D69" s="47">
         <v>42222</v>
       </c>
-      <c r="E69" s="129">
+      <c r="E69" s="122">
         <v>51164</v>
       </c>
       <c r="F69" s="50">
         <v>85329</v>
       </c>
-      <c r="G69" s="47"/>
+      <c r="G69" s="143">
+        <v>94271</v>
+      </c>
       <c r="H69" s="47"/>
-      <c r="I69" s="74"/>
+      <c r="I69" s="67"/>
       <c r="J69" s="47"/>
       <c r="K69" s="47"/>
       <c r="L69" s="47"/>
       <c r="M69" s="47"/>
       <c r="N69" s="17"/>
       <c r="O69" s="18"/>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B70" s="47">
         <v>197863378</v>
       </c>
       <c r="C70" s="47">
         <v>392137352</v>
       </c>
       <c r="D70" s="47">
         <v>602676158</v>
       </c>
-      <c r="E70" s="129">
+      <c r="E70" s="122">
         <v>808107315</v>
       </c>
       <c r="F70" s="50">
         <v>1023261975</v>
       </c>
-      <c r="G70" s="47"/>
+      <c r="G70" s="143">
+        <v>1241996288</v>
+      </c>
       <c r="H70" s="47"/>
-      <c r="I70" s="74"/>
+      <c r="I70" s="67"/>
       <c r="J70" s="47"/>
       <c r="K70" s="47"/>
       <c r="L70" s="47"/>
       <c r="M70" s="47"/>
       <c r="N70" s="17"/>
       <c r="O70" s="18"/>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="47">
         <v>108631078</v>
       </c>
       <c r="C71" s="47">
         <v>223127094</v>
       </c>
       <c r="D71" s="47">
         <v>350083014</v>
       </c>
-      <c r="E71" s="129">
+      <c r="E71" s="122">
         <v>474327953</v>
       </c>
       <c r="F71" s="50">
         <v>600387373</v>
       </c>
-      <c r="G71" s="47"/>
+      <c r="G71" s="143">
+        <v>733523808</v>
+      </c>
       <c r="H71" s="47"/>
-      <c r="I71" s="74"/>
+      <c r="I71" s="67"/>
       <c r="J71" s="47"/>
       <c r="K71" s="47"/>
       <c r="L71" s="47"/>
       <c r="M71" s="47"/>
       <c r="N71" s="17"/>
       <c r="O71" s="18"/>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B72" s="47">
         <v>61965563</v>
       </c>
       <c r="C72" s="47">
         <v>108104832</v>
       </c>
       <c r="D72" s="47">
         <v>158884930</v>
       </c>
-      <c r="E72" s="129">
+      <c r="E72" s="122">
         <v>208827429</v>
       </c>
       <c r="F72" s="50">
         <v>263542486</v>
       </c>
-      <c r="G72" s="47"/>
+      <c r="G72" s="143">
+        <v>315862936</v>
+      </c>
       <c r="H72" s="47"/>
-      <c r="I72" s="74"/>
+      <c r="I72" s="67"/>
       <c r="J72" s="47"/>
       <c r="K72" s="47"/>
       <c r="L72" s="47"/>
       <c r="M72" s="47"/>
       <c r="N72" s="19"/>
       <c r="O72" s="18"/>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B73" s="47">
         <v>21942577</v>
       </c>
       <c r="C73" s="47">
         <v>48451464</v>
       </c>
       <c r="D73" s="47">
         <v>74237833</v>
       </c>
-      <c r="E73" s="129">
+      <c r="E73" s="122">
         <v>98252669</v>
       </c>
       <c r="F73" s="50">
         <v>124588255</v>
       </c>
-      <c r="G73" s="47"/>
+      <c r="G73" s="143">
+        <v>149403117</v>
+      </c>
       <c r="H73" s="47"/>
-      <c r="I73" s="74"/>
+      <c r="I73" s="67"/>
       <c r="J73" s="47"/>
       <c r="K73" s="47"/>
       <c r="L73" s="47"/>
       <c r="M73" s="47"/>
       <c r="N73" s="17"/>
       <c r="O73" s="18"/>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="48"/>
       <c r="C74" s="48"/>
-      <c r="D74" s="117"/>
-      <c r="E74" s="126"/>
+      <c r="D74" s="110"/>
+      <c r="E74" s="119"/>
       <c r="F74" s="20"/>
-      <c r="G74" s="54"/>
-[...5 lines deleted...]
-      <c r="M74" s="91"/>
+      <c r="G74" s="140"/>
+      <c r="H74" s="55"/>
+      <c r="I74" s="61"/>
+      <c r="J74" s="69"/>
+      <c r="K74" s="74"/>
+      <c r="L74" s="79"/>
+      <c r="M74" s="84"/>
       <c r="N74" s="17"/>
       <c r="O74" s="18"/>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B75" s="47">
         <v>8363</v>
       </c>
       <c r="C75" s="47">
         <v>28063</v>
       </c>
       <c r="D75" s="47">
         <v>47763</v>
       </c>
-      <c r="E75" s="129">
+      <c r="E75" s="122">
         <v>67463</v>
       </c>
       <c r="F75" s="50">
         <v>73180</v>
       </c>
-      <c r="G75" s="47"/>
+      <c r="G75" s="143">
+        <v>78897</v>
+      </c>
       <c r="H75" s="47"/>
-      <c r="I75" s="74"/>
+      <c r="I75" s="67"/>
       <c r="J75" s="47"/>
       <c r="K75" s="47"/>
       <c r="L75" s="47"/>
       <c r="M75" s="47"/>
       <c r="N75" s="17"/>
       <c r="O75" s="18"/>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B76" s="47">
         <v>2660720</v>
       </c>
       <c r="C76" s="47">
         <v>6473955</v>
       </c>
       <c r="D76" s="47">
         <v>10180785</v>
       </c>
-      <c r="E76" s="129">
+      <c r="E76" s="122">
         <v>13310454</v>
       </c>
       <c r="F76" s="50">
         <v>18195704</v>
       </c>
-      <c r="G76" s="47"/>
+      <c r="G76" s="143">
+        <v>23577223</v>
+      </c>
       <c r="H76" s="47"/>
-      <c r="I76" s="74"/>
+      <c r="I76" s="67"/>
       <c r="J76" s="47"/>
       <c r="K76" s="47"/>
       <c r="L76" s="47"/>
       <c r="M76" s="47"/>
       <c r="N76" s="17"/>
       <c r="O76" s="18"/>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B77" s="47">
         <v>79676</v>
       </c>
       <c r="C77" s="47">
         <v>122583</v>
       </c>
       <c r="D77" s="47">
         <v>165490</v>
       </c>
-      <c r="E77" s="129">
+      <c r="E77" s="122">
         <v>208396</v>
       </c>
       <c r="F77" s="50">
         <v>280179</v>
       </c>
-      <c r="G77" s="47"/>
+      <c r="G77" s="143">
+        <v>351962</v>
+      </c>
       <c r="H77" s="47"/>
-      <c r="I77" s="74"/>
+      <c r="I77" s="67"/>
       <c r="J77" s="47"/>
       <c r="K77" s="47"/>
       <c r="L77" s="47"/>
       <c r="M77" s="47"/>
       <c r="N77" s="17"/>
       <c r="O77" s="18"/>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B78" s="47">
         <v>97435</v>
       </c>
       <c r="C78" s="47">
         <v>371967</v>
       </c>
       <c r="D78" s="47">
         <v>646499</v>
       </c>
-      <c r="E78" s="129">
+      <c r="E78" s="122">
         <v>921031</v>
       </c>
       <c r="F78" s="50">
         <v>1006970</v>
       </c>
-      <c r="G78" s="47"/>
+      <c r="G78" s="143">
+        <v>1092908</v>
+      </c>
       <c r="H78" s="47"/>
-      <c r="I78" s="74"/>
+      <c r="I78" s="67"/>
       <c r="J78" s="47"/>
       <c r="K78" s="47"/>
       <c r="L78" s="47"/>
       <c r="M78" s="47"/>
       <c r="N78" s="17"/>
       <c r="O78" s="18"/>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B79" s="47">
         <v>108242</v>
       </c>
       <c r="C79" s="47">
         <v>232686</v>
       </c>
       <c r="D79" s="47">
         <v>330720</v>
       </c>
-      <c r="E79" s="129">
+      <c r="E79" s="122">
         <v>469558</v>
       </c>
       <c r="F79" s="50">
         <v>715413</v>
       </c>
-      <c r="G79" s="47"/>
+      <c r="G79" s="143">
+        <v>880347</v>
+      </c>
       <c r="H79" s="47"/>
-      <c r="I79" s="74"/>
+      <c r="I79" s="67"/>
       <c r="J79" s="47"/>
       <c r="K79" s="47"/>
       <c r="L79" s="47"/>
       <c r="M79" s="47"/>
       <c r="N79" s="17"/>
       <c r="O79" s="18"/>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B80" s="47">
         <v>695</v>
       </c>
       <c r="C80" s="47">
         <v>1773</v>
       </c>
       <c r="D80" s="47">
         <v>2850</v>
       </c>
-      <c r="E80" s="129">
+      <c r="E80" s="122">
         <v>3927</v>
       </c>
       <c r="F80" s="50">
         <v>4289</v>
       </c>
-      <c r="G80" s="47"/>
+      <c r="G80" s="143">
+        <v>4651</v>
+      </c>
       <c r="H80" s="47"/>
-      <c r="I80" s="74"/>
+      <c r="I80" s="67"/>
       <c r="J80" s="47"/>
       <c r="K80" s="47"/>
       <c r="L80" s="47"/>
       <c r="M80" s="47"/>
       <c r="N80" s="17"/>
       <c r="O80" s="18"/>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B81" s="47">
         <v>10356</v>
       </c>
       <c r="C81" s="47">
         <v>96910</v>
       </c>
       <c r="D81" s="47">
         <v>183463</v>
       </c>
-      <c r="E81" s="129">
+      <c r="E81" s="122">
         <v>270017</v>
       </c>
       <c r="F81" s="50">
         <v>275777</v>
       </c>
-      <c r="G81" s="47"/>
+      <c r="G81" s="143">
+        <v>281537</v>
+      </c>
       <c r="H81" s="47"/>
-      <c r="I81" s="74"/>
+      <c r="I81" s="67"/>
       <c r="J81" s="47"/>
       <c r="K81" s="47"/>
       <c r="L81" s="47"/>
       <c r="M81" s="47"/>
       <c r="N81" s="17"/>
       <c r="O81" s="18"/>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B82" s="47">
         <v>160204</v>
       </c>
       <c r="C82" s="47">
         <v>367954</v>
       </c>
       <c r="D82" s="47">
         <v>575703</v>
       </c>
-      <c r="E82" s="129">
+      <c r="E82" s="122">
         <v>783453</v>
       </c>
       <c r="F82" s="50">
         <v>1028240</v>
       </c>
-      <c r="G82" s="47"/>
+      <c r="G82" s="143">
+        <v>1273027</v>
+      </c>
       <c r="H82" s="47"/>
-      <c r="I82" s="74"/>
+      <c r="I82" s="67"/>
       <c r="J82" s="47"/>
       <c r="K82" s="47"/>
       <c r="L82" s="47"/>
       <c r="M82" s="47"/>
       <c r="N82" s="17"/>
       <c r="O82" s="18"/>
     </row>
     <row r="83" spans="1:15" ht="10.5" customHeight="1">
       <c r="A83" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B83" s="47">
         <v>96118</v>
       </c>
       <c r="C83" s="47">
         <v>246299</v>
       </c>
       <c r="D83" s="47">
         <v>396481</v>
       </c>
-      <c r="E83" s="129">
+      <c r="E83" s="122">
         <v>546663</v>
       </c>
       <c r="F83" s="50">
         <v>724182</v>
       </c>
-      <c r="G83" s="47"/>
+      <c r="G83" s="143">
+        <v>901701</v>
+      </c>
       <c r="H83" s="47"/>
-      <c r="I83" s="74"/>
+      <c r="I83" s="67"/>
       <c r="J83" s="47"/>
       <c r="K83" s="47"/>
       <c r="L83" s="47"/>
       <c r="M83" s="47"/>
       <c r="N83" s="16"/>
       <c r="O83" s="21"/>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B84" s="47">
         <v>576693</v>
       </c>
       <c r="C84" s="47">
         <v>1426556</v>
       </c>
       <c r="D84" s="47">
         <v>2261946</v>
       </c>
-      <c r="E84" s="129">
+      <c r="E84" s="122">
         <v>3100278</v>
       </c>
       <c r="F84" s="50">
         <v>3884808</v>
       </c>
-      <c r="G84" s="47"/>
+      <c r="G84" s="143">
+        <v>4565215</v>
+      </c>
       <c r="H84" s="47"/>
-      <c r="I84" s="74"/>
+      <c r="I84" s="67"/>
       <c r="J84" s="47"/>
       <c r="K84" s="47"/>
       <c r="L84" s="47"/>
       <c r="M84" s="47"/>
       <c r="N84" s="17"/>
       <c r="O84" s="18"/>
     </row>
     <row r="85" spans="1:15" ht="15" customHeight="1">
       <c r="A85" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B85" s="47">
         <v>14086281</v>
       </c>
       <c r="C85" s="47">
         <v>27806847</v>
       </c>
       <c r="D85" s="47">
         <v>42422318</v>
       </c>
-      <c r="E85" s="129">
+      <c r="E85" s="122">
         <v>59561870</v>
       </c>
       <c r="F85" s="50">
         <v>73789970</v>
       </c>
-      <c r="G85" s="47"/>
+      <c r="G85" s="143">
+        <v>88910387</v>
+      </c>
       <c r="H85" s="47"/>
-      <c r="I85" s="74"/>
+      <c r="I85" s="67"/>
       <c r="J85" s="47"/>
       <c r="K85" s="47"/>
       <c r="L85" s="47"/>
       <c r="M85" s="47"/>
       <c r="N85" s="17"/>
       <c r="O85" s="18"/>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="47">
         <v>11408350</v>
       </c>
       <c r="C86" s="47">
         <v>21950588</v>
       </c>
       <c r="D86" s="47">
         <v>33463009</v>
       </c>
-      <c r="E86" s="129">
+      <c r="E86" s="122">
         <v>46656587</v>
       </c>
       <c r="F86" s="50">
         <v>57580853</v>
       </c>
-      <c r="G86" s="47"/>
+      <c r="G86" s="143">
+        <v>69550287</v>
+      </c>
       <c r="H86" s="47"/>
-      <c r="I86" s="74"/>
+      <c r="I86" s="67"/>
       <c r="J86" s="47"/>
       <c r="K86" s="47"/>
       <c r="L86" s="47"/>
       <c r="M86" s="47"/>
       <c r="N86" s="17"/>
       <c r="O86" s="18"/>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="47">
         <v>15597</v>
       </c>
       <c r="C87" s="47">
         <v>31194</v>
       </c>
       <c r="D87" s="47">
         <v>46791</v>
       </c>
-      <c r="E87" s="129">
+      <c r="E87" s="122">
         <v>62388</v>
       </c>
       <c r="F87" s="50">
         <v>77985</v>
       </c>
-      <c r="G87" s="47"/>
+      <c r="G87" s="143">
+        <v>93582</v>
+      </c>
       <c r="H87" s="47"/>
-      <c r="I87" s="74"/>
+      <c r="I87" s="67"/>
       <c r="J87" s="47"/>
       <c r="K87" s="47"/>
       <c r="L87" s="47"/>
       <c r="M87" s="47"/>
       <c r="N87" s="19"/>
       <c r="O87" s="18"/>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="47">
         <v>192190</v>
       </c>
       <c r="C88" s="47">
         <v>454822</v>
       </c>
       <c r="D88" s="47">
         <v>638464</v>
       </c>
-      <c r="E88" s="129">
+      <c r="E88" s="122">
         <v>923310</v>
       </c>
       <c r="F88" s="50">
         <v>1195493</v>
       </c>
-      <c r="G88" s="47"/>
+      <c r="G88" s="143">
+        <v>1387410</v>
+      </c>
       <c r="H88" s="47"/>
-      <c r="I88" s="74"/>
+      <c r="I88" s="67"/>
       <c r="J88" s="47"/>
       <c r="K88" s="47"/>
       <c r="L88" s="47"/>
       <c r="M88" s="47"/>
       <c r="N88" s="17"/>
       <c r="O88" s="18"/>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B89" s="48"/>
       <c r="C89" s="48"/>
-      <c r="D89" s="117"/>
-      <c r="E89" s="126"/>
+      <c r="D89" s="110"/>
+      <c r="E89" s="119"/>
       <c r="F89" s="20"/>
-      <c r="G89" s="54"/>
-[...5 lines deleted...]
-      <c r="M89" s="91"/>
+      <c r="G89" s="140"/>
+      <c r="H89" s="55"/>
+      <c r="I89" s="61"/>
+      <c r="J89" s="69"/>
+      <c r="K89" s="74"/>
+      <c r="L89" s="79"/>
+      <c r="M89" s="84"/>
       <c r="N89" s="17"/>
       <c r="O89" s="18"/>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B90" s="47">
         <v>4057</v>
       </c>
       <c r="C90" s="47">
         <v>11986</v>
       </c>
       <c r="D90" s="47">
         <v>19916</v>
       </c>
-      <c r="E90" s="129">
+      <c r="E90" s="122">
         <v>27845</v>
       </c>
       <c r="F90" s="50">
         <v>31633</v>
       </c>
-      <c r="G90" s="47"/>
+      <c r="G90" s="143">
+        <v>35422</v>
+      </c>
       <c r="H90" s="47"/>
-      <c r="I90" s="74"/>
+      <c r="I90" s="67"/>
       <c r="J90" s="47"/>
       <c r="K90" s="47"/>
       <c r="L90" s="47"/>
       <c r="M90" s="47"/>
       <c r="N90" s="17"/>
       <c r="O90" s="18"/>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B91" s="47">
         <v>9867</v>
       </c>
       <c r="C91" s="47">
         <v>21090</v>
       </c>
       <c r="D91" s="47">
         <v>32314</v>
       </c>
-      <c r="E91" s="129">
+      <c r="E91" s="122">
         <v>43537</v>
       </c>
       <c r="F91" s="50">
         <v>53834</v>
       </c>
-      <c r="G91" s="47"/>
+      <c r="G91" s="143">
+        <v>64132</v>
+      </c>
       <c r="H91" s="47"/>
-      <c r="I91" s="74"/>
+      <c r="I91" s="67"/>
       <c r="J91" s="47"/>
       <c r="K91" s="47"/>
       <c r="L91" s="47"/>
       <c r="M91" s="47"/>
       <c r="N91" s="17"/>
       <c r="O91" s="18"/>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B92" s="47">
         <v>79067</v>
       </c>
       <c r="C92" s="47">
         <v>120525</v>
       </c>
       <c r="D92" s="47">
         <v>161983</v>
       </c>
-      <c r="E92" s="129">
+      <c r="E92" s="122">
         <v>203442</v>
       </c>
       <c r="F92" s="50">
         <v>274525</v>
       </c>
-      <c r="G92" s="47"/>
+      <c r="G92" s="143">
+        <v>345608</v>
+      </c>
       <c r="H92" s="47"/>
-      <c r="I92" s="74"/>
+      <c r="I92" s="67"/>
       <c r="J92" s="47"/>
       <c r="K92" s="47"/>
       <c r="L92" s="47"/>
       <c r="M92" s="47"/>
       <c r="N92" s="17"/>
       <c r="O92" s="18"/>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B93" s="47">
         <v>97004</v>
       </c>
       <c r="C93" s="47">
         <v>301037</v>
       </c>
       <c r="D93" s="47">
         <v>505069</v>
       </c>
-      <c r="E93" s="129">
+      <c r="E93" s="122">
         <v>709102</v>
       </c>
       <c r="F93" s="50">
         <v>794472</v>
       </c>
-      <c r="G93" s="47"/>
+      <c r="G93" s="143">
+        <v>879842</v>
+      </c>
       <c r="H93" s="47"/>
-      <c r="I93" s="74"/>
+      <c r="I93" s="67"/>
       <c r="J93" s="47"/>
       <c r="K93" s="47"/>
       <c r="L93" s="47"/>
       <c r="M93" s="47"/>
       <c r="N93" s="17"/>
       <c r="O93" s="18"/>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B94" s="47">
         <v>59957</v>
       </c>
       <c r="C94" s="47">
         <v>130597</v>
       </c>
       <c r="D94" s="47">
         <v>186762</v>
       </c>
-      <c r="E94" s="129">
+      <c r="E94" s="122">
         <v>263192</v>
       </c>
       <c r="F94" s="50">
         <v>472587</v>
       </c>
-      <c r="G94" s="47"/>
+      <c r="G94" s="143">
+        <v>609607</v>
+      </c>
       <c r="H94" s="47"/>
-      <c r="I94" s="74"/>
+      <c r="I94" s="67"/>
       <c r="J94" s="47"/>
       <c r="K94" s="47"/>
       <c r="L94" s="47"/>
       <c r="M94" s="47"/>
       <c r="N94" s="17"/>
       <c r="O94" s="18"/>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B95" s="47">
         <v>212</v>
       </c>
       <c r="C95" s="47">
         <v>424</v>
       </c>
       <c r="D95" s="47">
         <v>636</v>
       </c>
-      <c r="E95" s="129">
+      <c r="E95" s="122">
         <v>848</v>
       </c>
       <c r="F95" s="50">
         <v>1060</v>
       </c>
-      <c r="G95" s="47"/>
+      <c r="G95" s="143">
+        <v>1272</v>
+      </c>
       <c r="H95" s="47"/>
-      <c r="I95" s="74"/>
+      <c r="I95" s="67"/>
       <c r="J95" s="47"/>
       <c r="K95" s="47"/>
       <c r="L95" s="47"/>
       <c r="M95" s="47"/>
       <c r="N95" s="17"/>
       <c r="O95" s="18"/>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B96" s="47">
         <v>9418</v>
       </c>
       <c r="C96" s="47">
         <v>29668</v>
       </c>
       <c r="D96" s="47">
         <v>49919</v>
       </c>
-      <c r="E96" s="129">
+      <c r="E96" s="122">
         <v>70169</v>
       </c>
       <c r="F96" s="50">
         <v>74975</v>
       </c>
-      <c r="G96" s="47"/>
+      <c r="G96" s="143">
+        <v>79781</v>
+      </c>
       <c r="H96" s="47"/>
-      <c r="I96" s="74"/>
+      <c r="I96" s="67"/>
       <c r="J96" s="47"/>
       <c r="K96" s="47"/>
       <c r="L96" s="47"/>
       <c r="M96" s="47"/>
       <c r="N96" s="17"/>
       <c r="O96" s="18"/>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B97" s="47">
         <v>120136</v>
       </c>
       <c r="C97" s="47">
         <v>259775</v>
       </c>
       <c r="D97" s="47">
         <v>399413</v>
       </c>
-      <c r="E97" s="129">
+      <c r="E97" s="122">
         <v>539051</v>
       </c>
       <c r="F97" s="50">
         <v>751082</v>
       </c>
-      <c r="G97" s="47"/>
+      <c r="G97" s="143">
+        <v>963113</v>
+      </c>
       <c r="H97" s="47"/>
-      <c r="I97" s="74"/>
+      <c r="I97" s="67"/>
       <c r="J97" s="47"/>
       <c r="K97" s="47"/>
       <c r="L97" s="47"/>
       <c r="M97" s="47"/>
       <c r="N97" s="17"/>
       <c r="O97" s="18"/>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B98" s="47">
         <v>94818</v>
       </c>
       <c r="C98" s="47">
         <v>242955</v>
       </c>
       <c r="D98" s="47">
         <v>391093</v>
       </c>
-      <c r="E98" s="129">
+      <c r="E98" s="122">
         <v>539231</v>
       </c>
       <c r="F98" s="50">
         <v>715226</v>
       </c>
-      <c r="G98" s="47"/>
+      <c r="G98" s="143">
+        <v>891222</v>
+      </c>
       <c r="H98" s="47"/>
-      <c r="I98" s="74"/>
+      <c r="I98" s="67"/>
       <c r="J98" s="47"/>
       <c r="K98" s="47"/>
       <c r="L98" s="47"/>
       <c r="M98" s="47"/>
       <c r="N98" s="16"/>
       <c r="O98" s="21"/>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B99" s="47">
         <v>525920</v>
       </c>
       <c r="C99" s="47">
         <v>1280148</v>
       </c>
       <c r="D99" s="47">
         <v>2019905</v>
       </c>
-      <c r="E99" s="129">
+      <c r="E99" s="122">
         <v>2762602</v>
       </c>
       <c r="F99" s="50">
         <v>3509327</v>
       </c>
-      <c r="G99" s="47"/>
+      <c r="G99" s="143">
+        <v>4151930</v>
+      </c>
       <c r="H99" s="47"/>
-      <c r="I99" s="74"/>
+      <c r="I99" s="67"/>
       <c r="J99" s="47"/>
       <c r="K99" s="47"/>
       <c r="L99" s="47"/>
       <c r="M99" s="47"/>
       <c r="N99" s="17"/>
       <c r="O99" s="18"/>
       <c r="P99" s="2"/>
     </row>
     <row r="100" spans="1:16" s="4" customFormat="1">
       <c r="A100" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="47">
         <v>363378</v>
       </c>
       <c r="C100" s="47">
         <v>546614</v>
       </c>
       <c r="D100" s="47">
         <v>833055</v>
       </c>
-      <c r="E100" s="129">
+      <c r="E100" s="122">
         <v>1196572</v>
       </c>
       <c r="F100" s="50">
         <v>1576677</v>
       </c>
-      <c r="G100" s="47"/>
+      <c r="G100" s="143">
+        <v>2307704</v>
+      </c>
       <c r="H100" s="47"/>
-      <c r="I100" s="74"/>
+      <c r="I100" s="67"/>
       <c r="J100" s="47"/>
       <c r="K100" s="47"/>
       <c r="L100" s="47"/>
       <c r="M100" s="47"/>
       <c r="N100" s="17"/>
       <c r="O100" s="18"/>
       <c r="P100" s="2"/>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B101" s="47">
         <v>359198</v>
       </c>
       <c r="C101" s="47">
         <v>537201</v>
       </c>
       <c r="D101" s="47">
         <v>818409</v>
       </c>
-      <c r="E101" s="129">
+      <c r="E101" s="122">
         <v>1176692</v>
       </c>
       <c r="F101" s="50">
         <v>1553888</v>
       </c>
-      <c r="G101" s="47"/>
+      <c r="G101" s="143">
+        <v>2282006</v>
+      </c>
       <c r="H101" s="47"/>
-      <c r="I101" s="74"/>
+      <c r="I101" s="67"/>
       <c r="J101" s="47"/>
       <c r="K101" s="47"/>
       <c r="L101" s="47"/>
       <c r="M101" s="47"/>
       <c r="N101" s="19"/>
       <c r="O101" s="21"/>
       <c r="P101" s="1"/>
     </row>
     <row r="102" spans="1:16" s="4" customFormat="1">
       <c r="A102" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B102" s="47">
         <v>3400</v>
       </c>
       <c r="C102" s="47">
         <v>7855</v>
       </c>
       <c r="D102" s="47">
         <v>12309</v>
       </c>
-      <c r="E102" s="129">
+      <c r="E102" s="122">
         <v>16763</v>
       </c>
       <c r="F102" s="50">
         <v>18893</v>
       </c>
-      <c r="G102" s="47"/>
+      <c r="G102" s="143">
+        <v>21023</v>
+      </c>
       <c r="H102" s="47"/>
-      <c r="I102" s="74"/>
+      <c r="I102" s="67"/>
       <c r="J102" s="47"/>
       <c r="K102" s="47"/>
       <c r="L102" s="47"/>
       <c r="M102" s="47"/>
       <c r="N102" s="17"/>
       <c r="O102" s="18"/>
     </row>
     <row r="103" spans="1:16" s="4" customFormat="1">
       <c r="A103" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B103" s="48"/>
       <c r="C103" s="48"/>
-      <c r="D103" s="117"/>
-      <c r="E103" s="126"/>
+      <c r="D103" s="110"/>
+      <c r="E103" s="119"/>
       <c r="F103" s="20"/>
-      <c r="G103" s="54"/>
-[...5 lines deleted...]
-      <c r="M103" s="91"/>
+      <c r="G103" s="140"/>
+      <c r="H103" s="55"/>
+      <c r="I103" s="61"/>
+      <c r="J103" s="69"/>
+      <c r="K103" s="74"/>
+      <c r="L103" s="79"/>
+      <c r="M103" s="84"/>
       <c r="N103" s="17"/>
       <c r="O103" s="18"/>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B104" s="50">
         <v>779</v>
       </c>
       <c r="C104" s="47">
         <v>1558</v>
       </c>
       <c r="D104" s="47">
         <v>2337</v>
       </c>
-      <c r="E104" s="129">
+      <c r="E104" s="122">
         <v>3116</v>
       </c>
       <c r="F104" s="50">
         <v>3895</v>
       </c>
-      <c r="G104" s="47"/>
+      <c r="G104" s="143">
+        <v>4674</v>
+      </c>
       <c r="H104" s="47"/>
-      <c r="I104" s="74"/>
+      <c r="I104" s="67"/>
       <c r="J104" s="47"/>
       <c r="K104" s="47"/>
       <c r="L104" s="47"/>
       <c r="M104" s="47"/>
       <c r="N104" s="16"/>
     </row>
     <row r="105" spans="1:16" s="4" customFormat="1">
       <c r="A105" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B105" s="47">
         <v>479975</v>
       </c>
       <c r="C105" s="47">
         <v>1068281</v>
       </c>
       <c r="D105" s="47">
         <v>1636673</v>
       </c>
-      <c r="E105" s="129">
+      <c r="E105" s="122">
         <v>2312358</v>
       </c>
       <c r="F105" s="50">
         <v>2829481</v>
       </c>
-      <c r="G105" s="47"/>
+      <c r="G105" s="143">
+        <v>3355909</v>
+      </c>
       <c r="H105" s="47"/>
-      <c r="I105" s="74"/>
+      <c r="I105" s="67"/>
       <c r="J105" s="47"/>
       <c r="K105" s="47"/>
       <c r="L105" s="47"/>
       <c r="M105" s="47"/>
       <c r="N105" s="17"/>
       <c r="O105" s="18"/>
     </row>
     <row r="106" spans="1:16" s="4" customFormat="1">
       <c r="A106" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B106" s="47">
         <v>356578</v>
       </c>
       <c r="C106" s="47">
         <v>854028</v>
       </c>
       <c r="D106" s="47">
         <v>1293146</v>
       </c>
-      <c r="E106" s="129">
+      <c r="E106" s="122">
         <v>1822653</v>
       </c>
       <c r="F106" s="50">
         <v>2269237</v>
       </c>
-      <c r="G106" s="47"/>
+      <c r="G106" s="143">
+        <v>2675298</v>
+      </c>
       <c r="H106" s="47"/>
-      <c r="I106" s="74"/>
+      <c r="I106" s="67"/>
       <c r="J106" s="47"/>
       <c r="K106" s="47"/>
       <c r="L106" s="47"/>
       <c r="M106" s="47"/>
       <c r="N106" s="17"/>
       <c r="O106" s="18"/>
     </row>
     <row r="107" spans="1:16" s="4" customFormat="1">
       <c r="A107" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B107" s="47">
         <v>2675</v>
       </c>
       <c r="C107" s="47">
         <v>5350</v>
       </c>
       <c r="D107" s="47">
         <v>8025</v>
       </c>
-      <c r="E107" s="129">
+      <c r="E107" s="122">
         <v>10700</v>
       </c>
       <c r="F107" s="50">
         <v>13375</v>
       </c>
-      <c r="G107" s="47"/>
+      <c r="G107" s="143">
+        <v>16050</v>
+      </c>
       <c r="H107" s="47"/>
-      <c r="I107" s="74"/>
+      <c r="I107" s="67"/>
       <c r="J107" s="47"/>
       <c r="K107" s="47"/>
       <c r="L107" s="47"/>
       <c r="M107" s="47"/>
       <c r="N107" s="19"/>
       <c r="O107" s="18"/>
     </row>
     <row r="108" spans="1:16" s="4" customFormat="1">
       <c r="A108" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B108" s="47">
         <v>61252</v>
       </c>
       <c r="C108" s="47">
         <v>88719</v>
       </c>
       <c r="D108" s="47">
         <v>153359</v>
       </c>
-      <c r="E108" s="129">
+      <c r="E108" s="122">
         <v>207541</v>
       </c>
       <c r="F108" s="50">
         <v>231158</v>
       </c>
-      <c r="G108" s="47"/>
+      <c r="G108" s="143">
+        <v>301773</v>
+      </c>
       <c r="H108" s="47"/>
-      <c r="I108" s="74"/>
+      <c r="I108" s="67"/>
       <c r="J108" s="47"/>
       <c r="K108" s="47"/>
       <c r="L108" s="47"/>
       <c r="M108" s="47"/>
       <c r="N108" s="17"/>
       <c r="O108" s="18"/>
     </row>
     <row r="109" spans="1:16" s="4" customFormat="1">
       <c r="A109" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B109" s="48"/>
       <c r="C109" s="48"/>
-      <c r="D109" s="118"/>
-      <c r="E109" s="127"/>
+      <c r="D109" s="111"/>
+      <c r="E109" s="120"/>
       <c r="F109" s="20"/>
-      <c r="G109" s="54"/>
-[...5 lines deleted...]
-      <c r="M109" s="91"/>
+      <c r="G109" s="140"/>
+      <c r="H109" s="57"/>
+      <c r="I109" s="61"/>
+      <c r="J109" s="69"/>
+      <c r="K109" s="74"/>
+      <c r="L109" s="79"/>
+      <c r="M109" s="84"/>
       <c r="N109" s="17"/>
       <c r="O109" s="18"/>
     </row>
     <row r="110" spans="1:16" s="4" customFormat="1">
       <c r="A110" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B110" s="50">
         <v>685</v>
       </c>
       <c r="C110" s="47">
         <v>1370</v>
       </c>
       <c r="D110" s="47">
         <v>2055</v>
       </c>
-      <c r="E110" s="129">
+      <c r="E110" s="122">
         <v>2740</v>
       </c>
       <c r="F110" s="50">
         <v>3425</v>
       </c>
-      <c r="G110" s="47"/>
+      <c r="G110" s="143">
+        <v>4110</v>
+      </c>
       <c r="H110" s="47"/>
-      <c r="I110" s="74"/>
+      <c r="I110" s="67"/>
       <c r="J110" s="47"/>
       <c r="K110" s="47"/>
       <c r="L110" s="47"/>
       <c r="M110" s="47"/>
       <c r="N110" s="17"/>
       <c r="O110" s="18"/>
     </row>
     <row r="111" spans="1:16" s="4" customFormat="1">
       <c r="A111" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B111" s="50">
         <v>53</v>
       </c>
       <c r="C111" s="47">
         <v>106</v>
       </c>
       <c r="D111" s="47">
         <v>159</v>
       </c>
-      <c r="E111" s="129">
+      <c r="E111" s="122">
         <v>212</v>
       </c>
       <c r="F111" s="50">
         <v>265</v>
       </c>
-      <c r="G111" s="47"/>
+      <c r="G111" s="143">
+        <v>318</v>
+      </c>
       <c r="H111" s="47"/>
-      <c r="I111" s="74"/>
+      <c r="I111" s="67"/>
       <c r="J111" s="47"/>
       <c r="K111" s="47"/>
       <c r="L111" s="47"/>
       <c r="M111" s="47"/>
       <c r="N111" s="17"/>
       <c r="O111" s="18"/>
     </row>
     <row r="112" spans="1:16" s="4" customFormat="1">
       <c r="A112" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B112" s="96" t="s">
+      <c r="B112" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="C112" s="112" t="s">
+      <c r="C112" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D112" s="122" t="s">
+      <c r="D112" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E112" s="134" t="s">
+      <c r="E112" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F112" s="134" t="s">
+      <c r="F112" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G112" s="53"/>
-[...5 lines deleted...]
-      <c r="M112" s="95"/>
+      <c r="G112" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H112" s="53"/>
+      <c r="I112" s="65"/>
+      <c r="J112" s="73"/>
+      <c r="K112" s="78"/>
+      <c r="L112" s="83"/>
+      <c r="M112" s="88"/>
       <c r="N112" s="17"/>
       <c r="O112" s="18"/>
     </row>
     <row r="113" spans="1:15" s="4" customFormat="1">
       <c r="A113" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B113" s="50">
         <v>130</v>
       </c>
       <c r="C113" s="47">
         <v>260</v>
       </c>
       <c r="D113" s="47">
         <v>390</v>
       </c>
-      <c r="E113" s="129">
+      <c r="E113" s="122">
         <v>520</v>
       </c>
       <c r="F113" s="50">
         <v>650</v>
       </c>
-      <c r="G113" s="47"/>
+      <c r="G113" s="143">
+        <v>780</v>
+      </c>
       <c r="H113" s="47"/>
-      <c r="I113" s="74"/>
+      <c r="I113" s="67"/>
       <c r="J113" s="47"/>
       <c r="K113" s="47"/>
       <c r="L113" s="47"/>
       <c r="M113" s="47"/>
       <c r="N113" s="17"/>
       <c r="O113" s="18"/>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B114" s="50">
         <v>33</v>
       </c>
       <c r="C114" s="47">
         <v>66</v>
       </c>
       <c r="D114" s="47">
         <v>99</v>
       </c>
-      <c r="E114" s="129">
+      <c r="E114" s="122">
         <v>132</v>
       </c>
       <c r="F114" s="50">
         <v>165</v>
       </c>
-      <c r="G114" s="47"/>
+      <c r="G114" s="143">
+        <v>198</v>
+      </c>
       <c r="H114" s="47"/>
-      <c r="I114" s="74"/>
+      <c r="I114" s="67"/>
       <c r="J114" s="47"/>
       <c r="K114" s="47"/>
       <c r="L114" s="47"/>
       <c r="M114" s="47"/>
       <c r="N114" s="17"/>
       <c r="O114" s="18"/>
     </row>
     <row r="115" spans="1:15" s="4" customFormat="1">
       <c r="A115" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B115" s="50">
         <v>1203</v>
       </c>
       <c r="C115" s="47">
         <v>2406</v>
       </c>
       <c r="D115" s="47">
         <v>3609</v>
       </c>
-      <c r="E115" s="129">
+      <c r="E115" s="122">
         <v>4812</v>
       </c>
       <c r="F115" s="50">
         <v>6015</v>
       </c>
-      <c r="G115" s="47"/>
+      <c r="G115" s="143">
+        <v>7218</v>
+      </c>
       <c r="H115" s="47"/>
-      <c r="I115" s="74"/>
+      <c r="I115" s="67"/>
       <c r="J115" s="47"/>
       <c r="K115" s="47"/>
       <c r="L115" s="47"/>
       <c r="M115" s="47"/>
       <c r="N115" s="17"/>
       <c r="O115" s="18"/>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B116" s="50">
         <v>316</v>
       </c>
       <c r="C116" s="47">
         <v>634</v>
       </c>
       <c r="D116" s="47">
         <v>951</v>
       </c>
-      <c r="E116" s="129">
+      <c r="E116" s="122">
         <v>1268</v>
       </c>
       <c r="F116" s="50">
         <v>1585</v>
       </c>
-      <c r="G116" s="47"/>
+      <c r="G116" s="143">
+        <v>1902</v>
+      </c>
       <c r="H116" s="47"/>
-      <c r="I116" s="74"/>
+      <c r="I116" s="67"/>
       <c r="J116" s="47"/>
       <c r="K116" s="47"/>
       <c r="L116" s="47"/>
       <c r="M116" s="47"/>
       <c r="N116" s="32"/>
       <c r="O116" s="21"/>
     </row>
     <row r="117" spans="1:15" s="4" customFormat="1">
       <c r="A117" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B117" s="50">
         <v>1079</v>
       </c>
       <c r="C117" s="47">
         <v>2158</v>
       </c>
       <c r="D117" s="47">
         <v>3237</v>
       </c>
-      <c r="E117" s="129">
+      <c r="E117" s="122">
         <v>4316</v>
       </c>
       <c r="F117" s="50">
         <v>5395</v>
       </c>
-      <c r="G117" s="47"/>
+      <c r="G117" s="143">
+        <v>6474</v>
+      </c>
       <c r="H117" s="47"/>
-      <c r="I117" s="74"/>
+      <c r="I117" s="67"/>
       <c r="J117" s="47"/>
       <c r="K117" s="47"/>
       <c r="L117" s="47"/>
       <c r="M117" s="47"/>
       <c r="N117" s="19"/>
       <c r="O117" s="18"/>
     </row>
     <row r="118" spans="1:15" s="4" customFormat="1">
       <c r="A118" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B118" s="47">
         <v>313434</v>
       </c>
       <c r="C118" s="47">
         <v>727886</v>
       </c>
       <c r="D118" s="47">
         <v>1089280</v>
       </c>
-      <c r="E118" s="129">
+      <c r="E118" s="122">
         <v>1563076</v>
       </c>
       <c r="F118" s="50">
         <v>1968689</v>
       </c>
-      <c r="G118" s="47"/>
+      <c r="G118" s="143">
+        <v>2337108</v>
+      </c>
       <c r="H118" s="47"/>
-      <c r="I118" s="74"/>
+      <c r="I118" s="67"/>
       <c r="J118" s="47"/>
       <c r="K118" s="47"/>
       <c r="L118" s="47"/>
       <c r="M118" s="47"/>
       <c r="N118" s="19"/>
       <c r="O118" s="18"/>
     </row>
     <row r="119" spans="1:15" s="4" customFormat="1">
       <c r="A119" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B119" s="47">
         <v>247336</v>
       </c>
       <c r="C119" s="47">
         <v>595257</v>
       </c>
       <c r="D119" s="47">
         <v>888876</v>
       </c>
-      <c r="E119" s="129">
+      <c r="E119" s="122">
         <v>1267533</v>
       </c>
       <c r="F119" s="50">
         <v>1625835</v>
       </c>
-      <c r="G119" s="47"/>
+      <c r="G119" s="143">
+        <v>1944113</v>
+      </c>
       <c r="H119" s="47"/>
-      <c r="I119" s="74"/>
+      <c r="I119" s="67"/>
       <c r="J119" s="47"/>
       <c r="K119" s="47"/>
       <c r="L119" s="47"/>
       <c r="M119" s="47"/>
       <c r="N119" s="19"/>
       <c r="O119" s="18"/>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B120" s="47">
         <v>1558</v>
       </c>
       <c r="C120" s="47">
         <v>3116</v>
       </c>
       <c r="D120" s="47">
         <v>4674</v>
       </c>
-      <c r="E120" s="129">
+      <c r="E120" s="122">
         <v>6232</v>
       </c>
       <c r="F120" s="50">
         <v>7790</v>
       </c>
-      <c r="G120" s="47"/>
+      <c r="G120" s="143">
+        <v>9348</v>
+      </c>
       <c r="H120" s="47"/>
-      <c r="I120" s="74"/>
+      <c r="I120" s="67"/>
       <c r="J120" s="47"/>
       <c r="K120" s="47"/>
       <c r="L120" s="47"/>
       <c r="M120" s="47"/>
       <c r="N120" s="19"/>
       <c r="O120" s="18"/>
     </row>
     <row r="121" spans="1:15" s="4" customFormat="1">
       <c r="A121" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B121" s="47">
         <v>7340</v>
       </c>
       <c r="C121" s="47">
         <v>13869</v>
       </c>
       <c r="D121" s="47">
         <v>20398</v>
       </c>
-      <c r="E121" s="129">
+      <c r="E121" s="122">
         <v>26927</v>
       </c>
       <c r="F121" s="50">
         <v>30703</v>
       </c>
-      <c r="G121" s="47"/>
+      <c r="G121" s="143">
+        <v>34479</v>
+      </c>
       <c r="H121" s="47"/>
-      <c r="I121" s="74"/>
+      <c r="I121" s="67"/>
       <c r="J121" s="47"/>
       <c r="K121" s="47"/>
       <c r="L121" s="47"/>
       <c r="M121" s="47"/>
       <c r="N121" s="19"/>
       <c r="O121" s="18"/>
     </row>
     <row r="122" spans="1:15" s="4" customFormat="1">
       <c r="A122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B122" s="48"/>
       <c r="C122" s="48"/>
-      <c r="D122" s="117"/>
-      <c r="E122" s="126"/>
+      <c r="D122" s="110"/>
+      <c r="E122" s="119"/>
       <c r="F122" s="20"/>
-      <c r="G122" s="54"/>
-[...5 lines deleted...]
-      <c r="M122" s="91"/>
+      <c r="G122" s="140"/>
+      <c r="H122" s="55"/>
+      <c r="I122" s="61"/>
+      <c r="J122" s="69"/>
+      <c r="K122" s="74"/>
+      <c r="L122" s="79"/>
+      <c r="M122" s="84"/>
       <c r="N122" s="19"/>
       <c r="O122" s="18"/>
     </row>
     <row r="123" spans="1:15" s="4" customFormat="1">
       <c r="A123" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B123" s="50">
         <v>300</v>
       </c>
       <c r="C123" s="47">
         <v>600</v>
       </c>
       <c r="D123" s="47">
         <v>900</v>
       </c>
-      <c r="E123" s="129">
+      <c r="E123" s="122">
         <v>1200</v>
       </c>
       <c r="F123" s="50">
         <v>1500</v>
       </c>
-      <c r="G123" s="47"/>
+      <c r="G123" s="143">
+        <v>1800</v>
+      </c>
       <c r="H123" s="47"/>
-      <c r="I123" s="74"/>
+      <c r="I123" s="67"/>
       <c r="J123" s="47"/>
       <c r="K123" s="47"/>
       <c r="L123" s="47"/>
       <c r="M123" s="47"/>
       <c r="N123" s="19"/>
       <c r="O123" s="18"/>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="B124" s="100" t="s">
+      <c r="B124" s="93" t="s">
         <v>74</v>
       </c>
-      <c r="C124" s="113" t="s">
+      <c r="C124" s="106" t="s">
         <v>74</v>
       </c>
-      <c r="D124" s="123" t="s">
+      <c r="D124" s="116" t="s">
         <v>74</v>
       </c>
-      <c r="E124" s="135" t="s">
+      <c r="E124" s="128" t="s">
         <v>74</v>
       </c>
-      <c r="F124" s="135" t="s">
+      <c r="F124" s="128" t="s">
         <v>74</v>
       </c>
-      <c r="G124" s="59"/>
-[...5 lines deleted...]
-      <c r="M124" s="93"/>
+      <c r="G124" s="150" t="s">
+        <v>74</v>
+      </c>
+      <c r="H124" s="60"/>
+      <c r="I124" s="63"/>
+      <c r="J124" s="71"/>
+      <c r="K124" s="76"/>
+      <c r="L124" s="81"/>
+      <c r="M124" s="86"/>
       <c r="N124" s="19"/>
       <c r="O124" s="18"/>
     </row>
     <row r="125" spans="1:15" s="4" customFormat="1">
       <c r="A125" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B125" s="50">
         <v>306</v>
       </c>
       <c r="C125" s="47">
         <v>612</v>
       </c>
       <c r="D125" s="47">
         <v>918</v>
       </c>
-      <c r="E125" s="129">
+      <c r="E125" s="122">
         <v>1224</v>
       </c>
       <c r="F125" s="50">
         <v>1530</v>
       </c>
-      <c r="G125" s="47"/>
+      <c r="G125" s="143">
+        <v>1836</v>
+      </c>
       <c r="H125" s="47"/>
-      <c r="I125" s="74"/>
+      <c r="I125" s="67"/>
       <c r="J125" s="47"/>
       <c r="K125" s="47"/>
       <c r="L125" s="47"/>
       <c r="M125" s="47"/>
       <c r="N125" s="19"/>
       <c r="O125" s="18"/>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B126" s="50">
         <v>233</v>
       </c>
       <c r="C126" s="47">
         <v>466</v>
       </c>
       <c r="D126" s="47">
         <v>699</v>
       </c>
-      <c r="E126" s="129">
+      <c r="E126" s="122">
         <v>932</v>
       </c>
       <c r="F126" s="50">
         <v>1165</v>
       </c>
-      <c r="G126" s="47"/>
+      <c r="G126" s="143">
+        <v>1398</v>
+      </c>
       <c r="H126" s="47"/>
-      <c r="I126" s="74"/>
+      <c r="I126" s="67"/>
       <c r="J126" s="47"/>
       <c r="K126" s="47"/>
       <c r="L126" s="47"/>
       <c r="M126" s="47"/>
       <c r="N126" s="32"/>
       <c r="O126" s="21"/>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B127" s="50">
         <v>389</v>
       </c>
       <c r="C127" s="47">
         <v>778</v>
       </c>
       <c r="D127" s="47">
         <v>1167</v>
       </c>
-      <c r="E127" s="129">
+      <c r="E127" s="122">
         <v>1556</v>
       </c>
       <c r="F127" s="50">
         <v>1945</v>
       </c>
-      <c r="G127" s="47"/>
+      <c r="G127" s="143">
+        <v>2334</v>
+      </c>
       <c r="H127" s="47"/>
-      <c r="I127" s="74"/>
+      <c r="I127" s="67"/>
       <c r="J127" s="47"/>
       <c r="K127" s="47"/>
       <c r="L127" s="47"/>
       <c r="M127" s="47"/>
       <c r="N127" s="19"/>
       <c r="O127" s="18"/>
     </row>
     <row r="128" spans="1:15">
       <c r="A128" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B128" s="47">
         <v>131660</v>
       </c>
       <c r="C128" s="47">
         <v>299660</v>
       </c>
       <c r="D128" s="47">
         <v>463629</v>
       </c>
-      <c r="E128" s="129">
+      <c r="E128" s="122">
         <v>632948</v>
       </c>
       <c r="F128" s="50">
         <v>738603</v>
       </c>
-      <c r="G128" s="47"/>
+      <c r="G128" s="143">
+        <v>843759</v>
+      </c>
       <c r="H128" s="47"/>
-      <c r="I128" s="74"/>
+      <c r="I128" s="67"/>
       <c r="J128" s="47"/>
       <c r="K128" s="47"/>
       <c r="L128" s="47"/>
       <c r="M128" s="47"/>
       <c r="N128" s="19"/>
       <c r="O128" s="18"/>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B129" s="47">
         <v>108973</v>
       </c>
       <c r="C129" s="47">
         <v>258235</v>
       </c>
       <c r="D129" s="47">
         <v>403466</v>
       </c>
-      <c r="E129" s="129">
+      <c r="E129" s="122">
         <v>554047</v>
       </c>
       <c r="F129" s="50">
         <v>642062</v>
       </c>
-      <c r="G129" s="47"/>
+      <c r="G129" s="143">
+        <v>729577</v>
+      </c>
       <c r="H129" s="47"/>
-      <c r="I129" s="74"/>
+      <c r="I129" s="67"/>
       <c r="J129" s="47"/>
       <c r="K129" s="47"/>
       <c r="L129" s="47"/>
       <c r="M129" s="47"/>
       <c r="N129" s="19"/>
       <c r="O129" s="18"/>
     </row>
     <row r="130" spans="1:15">
       <c r="A130" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B130" s="47">
         <v>1117</v>
       </c>
       <c r="C130" s="47">
         <v>2234</v>
       </c>
       <c r="D130" s="47">
         <v>3351</v>
       </c>
-      <c r="E130" s="129">
+      <c r="E130" s="122">
         <v>4468</v>
       </c>
       <c r="F130" s="50">
         <v>5585</v>
       </c>
-      <c r="G130" s="47"/>
+      <c r="G130" s="143">
+        <v>6702</v>
+      </c>
       <c r="H130" s="47"/>
-      <c r="I130" s="74"/>
+      <c r="I130" s="67"/>
       <c r="J130" s="47"/>
       <c r="K130" s="47"/>
       <c r="L130" s="47"/>
       <c r="M130" s="47"/>
       <c r="N130" s="27"/>
       <c r="O130" s="18"/>
     </row>
     <row r="131" spans="1:15" s="4" customFormat="1">
       <c r="A131" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B131" s="47">
         <v>19553</v>
       </c>
       <c r="C131" s="47">
         <v>35158</v>
       </c>
       <c r="D131" s="47">
         <v>50763</v>
       </c>
-      <c r="E131" s="129">
+      <c r="E131" s="122">
         <v>66368</v>
       </c>
       <c r="F131" s="50">
         <v>80876</v>
       </c>
-      <c r="G131" s="47"/>
+      <c r="G131" s="143">
+        <v>95384</v>
+      </c>
       <c r="H131" s="47"/>
-      <c r="I131" s="74"/>
+      <c r="I131" s="67"/>
       <c r="J131" s="47"/>
       <c r="K131" s="47"/>
       <c r="L131" s="47"/>
       <c r="M131" s="47"/>
       <c r="N131" s="19"/>
       <c r="O131" s="18"/>
     </row>
     <row r="132" spans="1:15" s="4" customFormat="1">
       <c r="A132" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B132" s="48"/>
       <c r="C132" s="48"/>
-      <c r="D132" s="117"/>
-      <c r="E132" s="126"/>
+      <c r="D132" s="110"/>
+      <c r="E132" s="119"/>
       <c r="F132" s="20"/>
-      <c r="G132" s="54"/>
-[...5 lines deleted...]
-      <c r="M132" s="91"/>
+      <c r="G132" s="140"/>
+      <c r="H132" s="55"/>
+      <c r="I132" s="61"/>
+      <c r="J132" s="69"/>
+      <c r="K132" s="74"/>
+      <c r="L132" s="79"/>
+      <c r="M132" s="84"/>
       <c r="N132" s="19"/>
       <c r="O132" s="18"/>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B133" s="50">
         <v>385</v>
       </c>
       <c r="C133" s="47">
         <v>770</v>
       </c>
       <c r="D133" s="47">
         <v>1155</v>
       </c>
-      <c r="E133" s="129">
+      <c r="E133" s="122">
         <v>1540</v>
       </c>
       <c r="F133" s="50">
         <v>1925</v>
       </c>
-      <c r="G133" s="47"/>
+      <c r="G133" s="143">
+        <v>2310</v>
+      </c>
       <c r="H133" s="47"/>
-      <c r="I133" s="74"/>
+      <c r="I133" s="67"/>
       <c r="J133" s="47"/>
       <c r="K133" s="47"/>
       <c r="L133" s="47"/>
       <c r="M133" s="47"/>
       <c r="N133" s="19"/>
       <c r="O133" s="18"/>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" s="17" t="s">
         <v>71</v>
       </c>
-      <c r="B134" s="96" t="s">
+      <c r="B134" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="C134" s="112" t="s">
+      <c r="C134" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D134" s="122" t="s">
+      <c r="D134" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E134" s="134" t="s">
+      <c r="E134" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F134" s="134" t="s">
+      <c r="F134" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G134" s="53"/>
-[...5 lines deleted...]
-      <c r="M134" s="95"/>
+      <c r="G134" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H134" s="53"/>
+      <c r="I134" s="65"/>
+      <c r="J134" s="73"/>
+      <c r="K134" s="78"/>
+      <c r="L134" s="83"/>
+      <c r="M134" s="88"/>
       <c r="N134" s="19"/>
       <c r="O134" s="18"/>
     </row>
     <row r="135" spans="1:15" s="4" customFormat="1">
       <c r="A135" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B135" s="96" t="s">
+      <c r="B135" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="C135" s="112" t="s">
+      <c r="C135" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D135" s="122" t="s">
+      <c r="D135" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E135" s="134" t="s">
+      <c r="E135" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F135" s="134" t="s">
+      <c r="F135" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G135" s="53"/>
-[...5 lines deleted...]
-      <c r="M135" s="95"/>
+      <c r="G135" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H135" s="53"/>
+      <c r="I135" s="65"/>
+      <c r="J135" s="73"/>
+      <c r="K135" s="78"/>
+      <c r="L135" s="83"/>
+      <c r="M135" s="88"/>
       <c r="N135" s="17"/>
       <c r="O135" s="18"/>
     </row>
     <row r="136" spans="1:15" s="4" customFormat="1">
       <c r="A136" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B136" s="50">
         <v>130</v>
       </c>
       <c r="C136" s="47">
         <v>260</v>
       </c>
       <c r="D136" s="47">
         <v>390</v>
       </c>
-      <c r="E136" s="129">
+      <c r="E136" s="122">
         <v>520</v>
       </c>
       <c r="F136" s="50">
         <v>650</v>
       </c>
-      <c r="G136" s="47"/>
+      <c r="G136" s="143">
+        <v>780</v>
+      </c>
       <c r="H136" s="47"/>
-      <c r="I136" s="74"/>
+      <c r="I136" s="67"/>
       <c r="J136" s="47"/>
       <c r="K136" s="47"/>
       <c r="L136" s="47"/>
       <c r="M136" s="47"/>
       <c r="N136" s="17"/>
       <c r="O136" s="18"/>
     </row>
     <row r="137" spans="1:15" s="4" customFormat="1">
       <c r="A137" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B137" s="50">
         <v>897</v>
       </c>
       <c r="C137" s="47">
         <v>1794</v>
       </c>
       <c r="D137" s="47">
         <v>2691</v>
       </c>
-      <c r="E137" s="129">
+      <c r="E137" s="122">
         <v>3588</v>
       </c>
       <c r="F137" s="50">
         <v>4485</v>
       </c>
-      <c r="G137" s="47"/>
+      <c r="G137" s="143">
+        <v>5382</v>
+      </c>
       <c r="H137" s="47"/>
-      <c r="I137" s="74"/>
+      <c r="I137" s="67"/>
       <c r="J137" s="47"/>
       <c r="K137" s="47"/>
       <c r="L137" s="47"/>
       <c r="M137" s="47"/>
       <c r="N137" s="17"/>
       <c r="O137" s="18"/>
     </row>
     <row r="138" spans="1:15" s="4" customFormat="1">
       <c r="A138" s="17" t="s">
         <v>75</v>
       </c>
       <c r="B138" s="50">
         <v>605</v>
       </c>
       <c r="C138" s="47">
         <v>1210</v>
       </c>
       <c r="D138" s="47">
         <v>1815</v>
       </c>
-      <c r="E138" s="129">
+      <c r="E138" s="122">
         <v>2420</v>
       </c>
       <c r="F138" s="50">
         <v>3025</v>
       </c>
-      <c r="G138" s="47"/>
+      <c r="G138" s="143">
+        <v>3630</v>
+      </c>
       <c r="H138" s="47"/>
-      <c r="I138" s="74"/>
+      <c r="I138" s="67"/>
       <c r="J138" s="47"/>
       <c r="K138" s="47"/>
       <c r="L138" s="47"/>
       <c r="M138" s="47"/>
       <c r="N138" s="19"/>
       <c r="O138" s="8"/>
     </row>
     <row r="139" spans="1:15" ht="22.5">
       <c r="A139" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B139" s="47">
         <v>34881</v>
       </c>
       <c r="C139" s="47">
         <v>40736</v>
       </c>
       <c r="D139" s="47">
         <v>83764</v>
       </c>
-      <c r="E139" s="129">
+      <c r="E139" s="122">
         <v>116334</v>
       </c>
       <c r="F139" s="50">
         <v>122189</v>
       </c>
-      <c r="G139" s="47"/>
+      <c r="G139" s="143">
+        <v>175042</v>
+      </c>
       <c r="H139" s="47"/>
-      <c r="I139" s="74"/>
+      <c r="I139" s="67"/>
       <c r="J139" s="47"/>
       <c r="K139" s="47"/>
       <c r="L139" s="47"/>
       <c r="M139" s="47"/>
       <c r="N139" s="19"/>
       <c r="O139" s="18"/>
     </row>
     <row r="140" spans="1:15">
       <c r="A140" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B140" s="47">
         <v>268</v>
       </c>
       <c r="C140" s="47">
         <v>536</v>
       </c>
       <c r="D140" s="47">
         <v>804</v>
       </c>
-      <c r="E140" s="129">
+      <c r="E140" s="122">
         <v>1072</v>
       </c>
       <c r="F140" s="50">
         <v>1340</v>
       </c>
-      <c r="G140" s="47"/>
+      <c r="G140" s="143">
+        <v>1608</v>
+      </c>
       <c r="H140" s="47"/>
-      <c r="I140" s="74"/>
+      <c r="I140" s="67"/>
       <c r="J140" s="47"/>
       <c r="K140" s="47"/>
       <c r="L140" s="47"/>
       <c r="M140" s="47"/>
       <c r="N140" s="27"/>
       <c r="O140" s="18"/>
     </row>
     <row r="141" spans="1:15" s="4" customFormat="1">
       <c r="A141" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B141" s="47">
         <v>34359</v>
       </c>
       <c r="C141" s="47">
         <v>39692</v>
       </c>
       <c r="D141" s="47">
         <v>82198</v>
       </c>
-      <c r="E141" s="129">
+      <c r="E141" s="122">
         <v>114246</v>
       </c>
       <c r="F141" s="50">
         <v>119579</v>
       </c>
-      <c r="G141" s="47"/>
+      <c r="G141" s="143">
+        <v>171910</v>
+      </c>
       <c r="H141" s="47"/>
-      <c r="I141" s="74"/>
+      <c r="I141" s="67"/>
       <c r="J141" s="47"/>
       <c r="K141" s="47"/>
       <c r="L141" s="47"/>
       <c r="M141" s="47"/>
       <c r="N141" s="17"/>
       <c r="O141" s="18"/>
     </row>
     <row r="142" spans="1:15" ht="12" customHeight="1">
       <c r="A142" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B142" s="48"/>
       <c r="C142" s="48"/>
-      <c r="D142" s="117"/>
-      <c r="E142" s="126"/>
+      <c r="D142" s="110"/>
+      <c r="E142" s="119"/>
       <c r="F142" s="20"/>
-      <c r="G142" s="54"/>
-[...5 lines deleted...]
-      <c r="M142" s="91"/>
+      <c r="G142" s="140"/>
+      <c r="H142" s="55"/>
+      <c r="I142" s="61"/>
+      <c r="J142" s="69"/>
+      <c r="K142" s="74"/>
+      <c r="L142" s="79"/>
+      <c r="M142" s="84"/>
       <c r="N142" s="16"/>
     </row>
     <row r="143" spans="1:15" ht="12" customHeight="1">
       <c r="A143" s="19" t="s">
         <v>71</v>
       </c>
       <c r="B143" s="50">
         <v>53</v>
       </c>
       <c r="C143" s="47">
         <v>106</v>
       </c>
       <c r="D143" s="47">
         <v>159</v>
       </c>
-      <c r="E143" s="129">
+      <c r="E143" s="122">
         <v>212</v>
       </c>
       <c r="F143" s="50">
         <v>265</v>
       </c>
-      <c r="G143" s="47"/>
+      <c r="G143" s="143">
+        <v>318</v>
+      </c>
       <c r="H143" s="47"/>
-      <c r="I143" s="74"/>
+      <c r="I143" s="67"/>
       <c r="J143" s="47"/>
       <c r="K143" s="47"/>
       <c r="L143" s="47"/>
       <c r="M143" s="47"/>
       <c r="N143" s="16"/>
     </row>
     <row r="144" spans="1:15" s="4" customFormat="1">
       <c r="A144" s="17" t="s">
         <v>72</v>
       </c>
       <c r="B144" s="50">
         <v>33</v>
       </c>
       <c r="C144" s="47">
         <v>66</v>
       </c>
       <c r="D144" s="47">
         <v>99</v>
       </c>
-      <c r="E144" s="129">
+      <c r="E144" s="122">
         <v>132</v>
       </c>
       <c r="F144" s="50">
         <v>165</v>
       </c>
-      <c r="G144" s="47"/>
+      <c r="G144" s="143">
+        <v>198</v>
+      </c>
       <c r="H144" s="47"/>
-      <c r="I144" s="74"/>
+      <c r="I144" s="67"/>
       <c r="J144" s="47"/>
       <c r="K144" s="47"/>
       <c r="L144" s="47"/>
       <c r="M144" s="47"/>
       <c r="N144" s="17"/>
       <c r="O144" s="18"/>
     </row>
     <row r="145" spans="1:15" s="4" customFormat="1">
       <c r="A145" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B145" s="50">
         <v>83</v>
       </c>
       <c r="C145" s="47">
         <v>166</v>
       </c>
       <c r="D145" s="47">
         <v>249</v>
       </c>
-      <c r="E145" s="129">
+      <c r="E145" s="122">
         <v>332</v>
       </c>
       <c r="F145" s="50">
         <v>415</v>
       </c>
-      <c r="G145" s="47"/>
+      <c r="G145" s="143">
+        <v>498</v>
+      </c>
       <c r="H145" s="47"/>
-      <c r="I145" s="74"/>
+      <c r="I145" s="67"/>
       <c r="J145" s="47"/>
       <c r="K145" s="47"/>
       <c r="L145" s="47"/>
       <c r="M145" s="47"/>
       <c r="N145" s="17"/>
       <c r="O145" s="18"/>
     </row>
     <row r="146" spans="1:15" s="4" customFormat="1">
       <c r="A146" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B146" s="50">
         <v>85</v>
       </c>
       <c r="C146" s="47">
         <v>170</v>
       </c>
       <c r="D146" s="47">
         <v>255</v>
       </c>
-      <c r="E146" s="129">
+      <c r="E146" s="122">
         <v>340</v>
       </c>
       <c r="F146" s="50">
         <v>425</v>
       </c>
-      <c r="G146" s="47"/>
+      <c r="G146" s="143">
+        <v>510</v>
+      </c>
       <c r="H146" s="47"/>
-      <c r="I146" s="74"/>
+      <c r="I146" s="67"/>
       <c r="J146" s="47"/>
       <c r="K146" s="47"/>
       <c r="L146" s="47"/>
       <c r="M146" s="47"/>
       <c r="N146" s="17"/>
       <c r="O146" s="18"/>
     </row>
     <row r="147" spans="1:15" ht="43.5" customHeight="1">
       <c r="A147" s="16" t="s">
         <v>62</v>
       </c>
       <c r="B147" s="47">
         <v>97507</v>
       </c>
       <c r="C147" s="47">
         <v>204302</v>
       </c>
       <c r="D147" s="47">
         <v>311096</v>
       </c>
-      <c r="E147" s="129">
+      <c r="E147" s="122">
         <v>417891</v>
       </c>
       <c r="F147" s="50">
         <v>468986</v>
       </c>
-      <c r="G147" s="47"/>
+      <c r="G147" s="143">
+        <v>520082</v>
+      </c>
       <c r="H147" s="47"/>
-      <c r="I147" s="74"/>
+      <c r="I147" s="67"/>
       <c r="J147" s="47"/>
       <c r="K147" s="47"/>
       <c r="L147" s="47"/>
       <c r="M147" s="47"/>
       <c r="N147" s="17"/>
       <c r="O147" s="18"/>
     </row>
     <row r="148" spans="1:15">
       <c r="A148" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B148" s="47">
         <v>80362</v>
       </c>
       <c r="C148" s="47">
         <v>156958</v>
       </c>
       <c r="D148" s="47">
         <v>233554</v>
       </c>
-      <c r="E148" s="129">
+      <c r="E148" s="122">
         <v>310150</v>
       </c>
       <c r="F148" s="50">
         <v>353330</v>
       </c>
-      <c r="G148" s="47"/>
+      <c r="G148" s="143">
+        <v>396509</v>
+      </c>
       <c r="H148" s="47"/>
-      <c r="I148" s="74"/>
+      <c r="I148" s="67"/>
       <c r="J148" s="47"/>
       <c r="K148" s="47"/>
       <c r="L148" s="47"/>
       <c r="M148" s="47"/>
       <c r="N148" s="17"/>
       <c r="O148" s="18"/>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B149" s="47">
         <v>675</v>
       </c>
       <c r="C149" s="47">
         <v>1350</v>
       </c>
       <c r="D149" s="47">
         <v>2025</v>
       </c>
-      <c r="E149" s="129">
+      <c r="E149" s="122">
         <v>2700</v>
       </c>
       <c r="F149" s="50">
         <v>3375</v>
       </c>
-      <c r="G149" s="47"/>
+      <c r="G149" s="143">
+        <v>4050</v>
+      </c>
       <c r="H149" s="47"/>
-      <c r="I149" s="74"/>
+      <c r="I149" s="67"/>
       <c r="J149" s="47"/>
       <c r="K149" s="47"/>
       <c r="L149" s="47"/>
       <c r="M149" s="47"/>
       <c r="N149" s="17"/>
       <c r="O149" s="18"/>
     </row>
     <row r="150" spans="1:15" s="4" customFormat="1">
       <c r="A150" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B150" s="47">
         <v>193</v>
       </c>
       <c r="C150" s="47">
         <v>386</v>
       </c>
       <c r="D150" s="47">
         <v>579</v>
       </c>
-      <c r="E150" s="129">
+      <c r="E150" s="122">
         <v>772</v>
       </c>
       <c r="F150" s="50">
         <v>965</v>
       </c>
-      <c r="G150" s="47"/>
+      <c r="G150" s="143">
+        <v>1158</v>
+      </c>
       <c r="H150" s="47"/>
-      <c r="I150" s="74"/>
+      <c r="I150" s="67"/>
       <c r="J150" s="47"/>
       <c r="K150" s="47"/>
       <c r="L150" s="47"/>
       <c r="M150" s="47"/>
       <c r="N150" s="17"/>
       <c r="O150" s="18"/>
     </row>
     <row r="151" spans="1:15" s="4" customFormat="1">
       <c r="A151" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B151" s="48"/>
       <c r="C151" s="48"/>
-      <c r="D151" s="117"/>
-      <c r="E151" s="126"/>
+      <c r="D151" s="110"/>
+      <c r="E151" s="119"/>
       <c r="F151" s="20"/>
-      <c r="G151" s="56"/>
-[...5 lines deleted...]
-      <c r="M151" s="91"/>
+      <c r="G151" s="141"/>
+      <c r="H151" s="55"/>
+      <c r="I151" s="61"/>
+      <c r="J151" s="69"/>
+      <c r="K151" s="74"/>
+      <c r="L151" s="79"/>
+      <c r="M151" s="84"/>
       <c r="N151" s="17"/>
       <c r="O151" s="18"/>
     </row>
     <row r="152" spans="1:15" s="4" customFormat="1">
       <c r="A152" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B152" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="C152" s="112" t="s">
+      <c r="C152" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D152" s="122" t="s">
+      <c r="D152" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E152" s="134" t="s">
+      <c r="E152" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F152" s="134" t="s">
+      <c r="F152" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G152" s="53"/>
-[...1 lines deleted...]
-      <c r="I152" s="72"/>
+      <c r="G152" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H152" s="53"/>
+      <c r="I152" s="65"/>
       <c r="J152" s="50"/>
       <c r="K152" s="50"/>
       <c r="L152" s="50"/>
       <c r="M152" s="50"/>
       <c r="N152" s="17"/>
       <c r="O152" s="18"/>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B153" s="47">
         <v>431</v>
       </c>
       <c r="C153" s="47">
         <v>862</v>
       </c>
       <c r="D153" s="47">
         <v>1293</v>
       </c>
-      <c r="E153" s="129">
+      <c r="E153" s="122">
         <v>1724</v>
       </c>
       <c r="F153" s="50">
         <v>2155</v>
       </c>
-      <c r="G153" s="47"/>
+      <c r="G153" s="143">
+        <v>2586</v>
+      </c>
       <c r="H153" s="47"/>
-      <c r="I153" s="74"/>
+      <c r="I153" s="67"/>
       <c r="J153" s="47"/>
       <c r="K153" s="47"/>
       <c r="L153" s="47"/>
       <c r="M153" s="47"/>
       <c r="N153" s="17"/>
       <c r="O153" s="18"/>
     </row>
     <row r="154" spans="1:15">
       <c r="A154" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B154" s="47">
         <v>15847</v>
       </c>
       <c r="C154" s="47">
         <v>44747</v>
       </c>
       <c r="D154" s="47">
         <v>73648</v>
       </c>
-      <c r="E154" s="129">
+      <c r="E154" s="122">
         <v>102549</v>
       </c>
       <c r="F154" s="50">
         <v>109167</v>
       </c>
-      <c r="G154" s="47"/>
+      <c r="G154" s="143">
+        <v>115785</v>
+      </c>
       <c r="H154" s="47"/>
-      <c r="I154" s="74"/>
+      <c r="I154" s="67"/>
       <c r="J154" s="47"/>
       <c r="K154" s="47"/>
       <c r="L154" s="47"/>
       <c r="M154" s="47"/>
       <c r="N154" s="17"/>
     </row>
     <row r="155" spans="1:15" ht="22.5">
       <c r="A155" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="47">
         <v>348053</v>
       </c>
       <c r="C155" s="47">
         <v>677311</v>
       </c>
       <c r="D155" s="47">
         <v>1007843</v>
       </c>
-      <c r="E155" s="129">
+      <c r="E155" s="122">
         <v>1292989</v>
       </c>
       <c r="F155" s="50">
         <v>1626121</v>
       </c>
-      <c r="G155" s="47"/>
+      <c r="G155" s="143">
+        <v>1937190</v>
+      </c>
       <c r="H155" s="47"/>
-      <c r="I155" s="74"/>
+      <c r="I155" s="67"/>
       <c r="J155" s="47"/>
       <c r="K155" s="47"/>
       <c r="L155" s="47"/>
       <c r="M155" s="47"/>
       <c r="N155" s="17"/>
       <c r="O155" s="18"/>
     </row>
     <row r="156" spans="1:15" ht="13.5" customHeight="1">
       <c r="A156" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B156" s="47">
         <v>303213</v>
       </c>
       <c r="C156" s="47">
         <v>574108</v>
       </c>
       <c r="D156" s="47">
         <v>846277</v>
       </c>
-      <c r="E156" s="129">
+      <c r="E156" s="122">
         <v>1073060</v>
       </c>
       <c r="F156" s="50">
         <v>1350585</v>
       </c>
-      <c r="G156" s="47"/>
+      <c r="G156" s="143">
+        <v>1606047</v>
+      </c>
       <c r="H156" s="47"/>
-      <c r="I156" s="74"/>
+      <c r="I156" s="67"/>
       <c r="J156" s="47"/>
       <c r="K156" s="47"/>
       <c r="L156" s="47"/>
       <c r="M156" s="47"/>
       <c r="N156" s="16"/>
       <c r="O156" s="33"/>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B157" s="47">
         <v>44732</v>
       </c>
       <c r="C157" s="47">
         <v>102987</v>
       </c>
       <c r="D157" s="47">
         <v>161242</v>
       </c>
-      <c r="E157" s="129">
+      <c r="E157" s="122">
         <v>219497</v>
       </c>
       <c r="F157" s="50">
         <v>274996</v>
       </c>
-      <c r="G157" s="47"/>
+      <c r="G157" s="143">
+        <v>330495</v>
+      </c>
       <c r="H157" s="47"/>
-      <c r="I157" s="74"/>
+      <c r="I157" s="67"/>
       <c r="J157" s="47"/>
       <c r="K157" s="47"/>
       <c r="L157" s="47"/>
       <c r="M157" s="47"/>
       <c r="N157" s="17"/>
       <c r="O157" s="18"/>
     </row>
     <row r="158" spans="1:15">
       <c r="A158" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B158" s="48"/>
       <c r="C158" s="48"/>
-      <c r="D158" s="116"/>
-      <c r="E158" s="125"/>
+      <c r="D158" s="109"/>
+      <c r="E158" s="118"/>
       <c r="F158" s="20"/>
-      <c r="G158" s="53"/>
-[...5 lines deleted...]
-      <c r="M158" s="91"/>
+      <c r="G158" s="139"/>
+      <c r="H158" s="53"/>
+      <c r="I158" s="61"/>
+      <c r="J158" s="69"/>
+      <c r="K158" s="74"/>
+      <c r="L158" s="79"/>
+      <c r="M158" s="84"/>
       <c r="N158" s="17"/>
       <c r="O158" s="18"/>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B159" s="50">
         <v>108</v>
       </c>
       <c r="C159" s="47">
         <v>216</v>
       </c>
       <c r="D159" s="47">
         <v>324</v>
       </c>
-      <c r="E159" s="129">
+      <c r="E159" s="122">
         <v>432</v>
       </c>
       <c r="F159" s="50">
         <v>540</v>
       </c>
-      <c r="G159" s="47"/>
+      <c r="G159" s="143">
+        <v>648</v>
+      </c>
       <c r="H159" s="47"/>
-      <c r="I159" s="74"/>
+      <c r="I159" s="67"/>
       <c r="J159" s="47"/>
       <c r="K159" s="47"/>
       <c r="L159" s="47"/>
       <c r="M159" s="47"/>
       <c r="N159" s="17"/>
       <c r="O159" s="18"/>
     </row>
     <row r="160" spans="1:15" ht="33.75">
       <c r="A160" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B160" s="47">
         <v>109688</v>
       </c>
       <c r="C160" s="47">
         <v>239608</v>
       </c>
       <c r="D160" s="47">
         <v>369528</v>
       </c>
-      <c r="E160" s="129">
+      <c r="E160" s="122">
         <v>499448</v>
       </c>
       <c r="F160" s="50">
         <v>605568</v>
       </c>
-      <c r="G160" s="47"/>
+      <c r="G160" s="143">
+        <v>711688</v>
+      </c>
       <c r="H160" s="47"/>
-      <c r="I160" s="74"/>
+      <c r="I160" s="67"/>
       <c r="J160" s="47"/>
       <c r="K160" s="47"/>
       <c r="L160" s="47"/>
       <c r="M160" s="47"/>
       <c r="N160" s="17"/>
       <c r="O160" s="18"/>
     </row>
     <row r="161" spans="1:15">
       <c r="A161" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B161" s="47">
         <v>90268</v>
       </c>
       <c r="C161" s="47">
         <v>199473</v>
       </c>
       <c r="D161" s="47">
         <v>308678</v>
       </c>
-      <c r="E161" s="129">
+      <c r="E161" s="122">
         <v>417883</v>
       </c>
       <c r="F161" s="50">
         <v>511328</v>
       </c>
-      <c r="G161" s="47"/>
+      <c r="G161" s="143">
+        <v>604772</v>
+      </c>
       <c r="H161" s="47"/>
-      <c r="I161" s="74"/>
+      <c r="I161" s="67"/>
       <c r="J161" s="47"/>
       <c r="K161" s="47"/>
       <c r="L161" s="47"/>
       <c r="M161" s="47"/>
       <c r="N161" s="17"/>
       <c r="O161" s="18"/>
     </row>
     <row r="162" spans="1:15">
       <c r="A162" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B162" s="47">
         <v>12238</v>
       </c>
       <c r="C162" s="47">
         <v>25771</v>
       </c>
       <c r="D162" s="47">
         <v>39305</v>
       </c>
-      <c r="E162" s="129">
+      <c r="E162" s="122">
         <v>52838</v>
       </c>
       <c r="F162" s="50">
         <v>59471</v>
       </c>
-      <c r="G162" s="47"/>
+      <c r="G162" s="143">
+        <v>66105</v>
+      </c>
       <c r="H162" s="47"/>
-      <c r="I162" s="74"/>
+      <c r="I162" s="67"/>
       <c r="J162" s="47"/>
       <c r="K162" s="47"/>
       <c r="L162" s="47"/>
       <c r="M162" s="47"/>
       <c r="N162" s="19"/>
       <c r="O162" s="18"/>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B163" s="47">
         <v>6733</v>
       </c>
       <c r="C163" s="47">
         <v>13465</v>
       </c>
       <c r="D163" s="47">
         <v>20198</v>
       </c>
-      <c r="E163" s="129">
+      <c r="E163" s="122">
         <v>26931</v>
       </c>
       <c r="F163" s="50">
         <v>32524</v>
       </c>
-      <c r="G163" s="47"/>
+      <c r="G163" s="143">
+        <v>38117</v>
+      </c>
       <c r="H163" s="47"/>
-      <c r="I163" s="74"/>
+      <c r="I163" s="67"/>
       <c r="J163" s="47"/>
       <c r="K163" s="47"/>
       <c r="L163" s="47"/>
       <c r="M163" s="47"/>
       <c r="N163" s="17"/>
       <c r="O163" s="18"/>
     </row>
     <row r="164" spans="1:15" s="4" customFormat="1">
       <c r="A164" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B164" s="48"/>
       <c r="C164" s="48"/>
-      <c r="D164" s="117"/>
-      <c r="E164" s="126"/>
+      <c r="D164" s="110"/>
+      <c r="E164" s="119"/>
       <c r="F164" s="20"/>
-      <c r="G164" s="54"/>
-[...5 lines deleted...]
-      <c r="M164" s="91"/>
+      <c r="G164" s="140"/>
+      <c r="H164" s="55"/>
+      <c r="I164" s="61"/>
+      <c r="J164" s="69"/>
+      <c r="K164" s="74"/>
+      <c r="L164" s="79"/>
+      <c r="M164" s="84"/>
       <c r="N164" s="17"/>
       <c r="O164" s="18"/>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B165" s="96" t="s">
+      <c r="B165" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="C165" s="112" t="s">
+      <c r="C165" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D165" s="122" t="s">
+      <c r="D165" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E165" s="134" t="s">
+      <c r="E165" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F165" s="134" t="s">
+      <c r="F165" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G165" s="53"/>
-[...5 lines deleted...]
-      <c r="M165" s="95"/>
+      <c r="G165" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H165" s="53"/>
+      <c r="I165" s="65"/>
+      <c r="J165" s="73"/>
+      <c r="K165" s="78"/>
+      <c r="L165" s="83"/>
+      <c r="M165" s="88"/>
       <c r="N165" s="16"/>
       <c r="O165" s="21"/>
     </row>
     <row r="166" spans="1:15">
       <c r="A166" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B166" s="50">
         <v>43</v>
       </c>
       <c r="C166" s="47">
         <v>86</v>
       </c>
       <c r="D166" s="47">
         <v>129</v>
       </c>
-      <c r="E166" s="129">
+      <c r="E166" s="122">
         <v>172</v>
       </c>
       <c r="F166" s="50">
         <v>215</v>
       </c>
-      <c r="G166" s="47"/>
+      <c r="G166" s="143">
+        <v>258</v>
+      </c>
       <c r="H166" s="47"/>
-      <c r="I166" s="74"/>
+      <c r="I166" s="67"/>
       <c r="J166" s="47"/>
       <c r="K166" s="47"/>
       <c r="L166" s="47"/>
       <c r="M166" s="47"/>
       <c r="N166" s="16"/>
       <c r="O166" s="21"/>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B167" s="50">
         <v>406</v>
       </c>
       <c r="C167" s="47">
         <v>812</v>
       </c>
       <c r="D167" s="47">
         <v>1218</v>
       </c>
-      <c r="E167" s="129">
+      <c r="E167" s="122">
         <v>1624</v>
       </c>
       <c r="F167" s="50">
         <v>2030</v>
       </c>
-      <c r="G167" s="47"/>
+      <c r="G167" s="143">
+        <v>2436</v>
+      </c>
       <c r="H167" s="47"/>
-      <c r="I167" s="74"/>
+      <c r="I167" s="67"/>
       <c r="J167" s="47"/>
       <c r="K167" s="47"/>
       <c r="L167" s="47"/>
       <c r="M167" s="47"/>
       <c r="N167" s="16"/>
       <c r="O167" s="21"/>
     </row>
     <row r="168" spans="1:15" ht="27.75" customHeight="1">
       <c r="A168" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B168" s="47">
         <v>20933989</v>
       </c>
       <c r="C168" s="47">
         <v>41165774</v>
       </c>
       <c r="D168" s="47">
         <v>63876268</v>
       </c>
-      <c r="E168" s="129">
+      <c r="E168" s="122">
         <v>85484723</v>
       </c>
       <c r="F168" s="50">
         <v>105935077</v>
       </c>
-      <c r="G168" s="47"/>
+      <c r="G168" s="143">
+        <v>125695980</v>
+      </c>
       <c r="H168" s="47"/>
-      <c r="I168" s="74"/>
+      <c r="I168" s="67"/>
       <c r="J168" s="47"/>
       <c r="K168" s="47"/>
       <c r="L168" s="47"/>
       <c r="M168" s="47"/>
       <c r="N168" s="32"/>
     </row>
     <row r="169" spans="1:15" ht="12.75" customHeight="1">
       <c r="A169" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B169" s="47">
         <v>20900808</v>
       </c>
       <c r="C169" s="47">
         <v>40847819</v>
       </c>
       <c r="D169" s="47">
         <v>63273540</v>
       </c>
-      <c r="E169" s="129">
+      <c r="E169" s="122">
         <v>84597221</v>
       </c>
       <c r="F169" s="50">
         <v>104796040</v>
       </c>
-      <c r="G169" s="47"/>
+      <c r="G169" s="143">
+        <v>124305408</v>
+      </c>
       <c r="H169" s="47"/>
-      <c r="I169" s="74"/>
+      <c r="I169" s="67"/>
       <c r="J169" s="47"/>
       <c r="K169" s="47"/>
       <c r="L169" s="47"/>
       <c r="M169" s="47"/>
       <c r="N169" s="19"/>
     </row>
     <row r="170" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A170" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B170" s="47">
         <v>33181</v>
       </c>
       <c r="C170" s="47">
         <v>317955</v>
       </c>
       <c r="D170" s="47">
         <v>602728</v>
       </c>
-      <c r="E170" s="129">
+      <c r="E170" s="122">
         <v>887502</v>
       </c>
       <c r="F170" s="50">
         <v>1139037</v>
       </c>
-      <c r="G170" s="47"/>
+      <c r="G170" s="143">
+        <v>1390572</v>
+      </c>
       <c r="H170" s="47"/>
-      <c r="I170" s="74"/>
+      <c r="I170" s="67"/>
       <c r="J170" s="47"/>
       <c r="K170" s="47"/>
       <c r="L170" s="47"/>
       <c r="M170" s="47"/>
       <c r="N170" s="22"/>
     </row>
     <row r="171" spans="1:15" ht="36.75" customHeight="1">
       <c r="A171" s="32" t="s">
         <v>53</v>
       </c>
       <c r="B171" s="47">
         <v>20933989</v>
       </c>
       <c r="C171" s="47">
         <v>41165774</v>
       </c>
       <c r="D171" s="47">
         <v>63876268</v>
       </c>
-      <c r="E171" s="129">
+      <c r="E171" s="122">
         <v>85484723</v>
       </c>
       <c r="F171" s="50">
         <v>105935077</v>
       </c>
-      <c r="G171" s="47"/>
+      <c r="G171" s="143">
+        <v>125695980</v>
+      </c>
       <c r="H171" s="47"/>
-      <c r="I171" s="74"/>
+      <c r="I171" s="67"/>
       <c r="J171" s="47"/>
       <c r="K171" s="47"/>
       <c r="L171" s="47"/>
       <c r="M171" s="47"/>
       <c r="N171" s="16"/>
     </row>
     <row r="172" spans="1:15">
       <c r="A172" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B172" s="47">
         <v>20900808</v>
       </c>
       <c r="C172" s="47">
         <v>40847819</v>
       </c>
       <c r="D172" s="47">
         <v>63273540</v>
       </c>
-      <c r="E172" s="129">
+      <c r="E172" s="122">
         <v>84597221</v>
       </c>
       <c r="F172" s="50">
         <v>104796040</v>
       </c>
-      <c r="G172" s="47"/>
+      <c r="G172" s="143">
+        <v>124305408</v>
+      </c>
       <c r="H172" s="47"/>
-      <c r="I172" s="74"/>
+      <c r="I172" s="67"/>
       <c r="J172" s="47"/>
       <c r="K172" s="47"/>
       <c r="L172" s="47"/>
       <c r="M172" s="47"/>
       <c r="N172" s="17"/>
       <c r="O172" s="18"/>
     </row>
     <row r="173" spans="1:15" s="8" customFormat="1" ht="12.75" customHeight="1">
       <c r="A173" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B173" s="47">
         <v>33181</v>
       </c>
       <c r="C173" s="47">
         <v>317955</v>
       </c>
       <c r="D173" s="47">
         <v>602728</v>
       </c>
-      <c r="E173" s="129">
+      <c r="E173" s="122">
         <v>887502</v>
       </c>
       <c r="F173" s="50">
         <v>1139037</v>
       </c>
-      <c r="G173" s="47"/>
+      <c r="G173" s="143">
+        <v>1390572</v>
+      </c>
       <c r="H173" s="47"/>
-      <c r="I173" s="74"/>
+      <c r="I173" s="67"/>
       <c r="J173" s="47"/>
       <c r="K173" s="47"/>
       <c r="L173" s="47"/>
       <c r="M173" s="47"/>
       <c r="N173" s="22"/>
     </row>
     <row r="174" spans="1:15" ht="22.5">
       <c r="A174" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B174" s="47">
         <v>4891867</v>
       </c>
       <c r="C174" s="47">
         <v>10594727</v>
       </c>
       <c r="D174" s="47">
         <v>16619113</v>
       </c>
-      <c r="E174" s="129">
+      <c r="E174" s="122">
         <v>22812476</v>
       </c>
       <c r="F174" s="50">
         <v>28371041</v>
       </c>
-      <c r="G174" s="47"/>
+      <c r="G174" s="143">
+        <v>35332983</v>
+      </c>
       <c r="H174" s="47"/>
-      <c r="I174" s="74"/>
+      <c r="I174" s="67"/>
       <c r="J174" s="47"/>
       <c r="K174" s="47"/>
       <c r="L174" s="47"/>
       <c r="M174" s="47"/>
       <c r="N174" s="17"/>
       <c r="O174" s="18"/>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B175" s="47">
         <v>4886501</v>
       </c>
       <c r="C175" s="47">
         <v>10580832</v>
       </c>
       <c r="D175" s="47">
         <v>16595591</v>
       </c>
-      <c r="E175" s="129">
+      <c r="E175" s="122">
         <v>22780396</v>
       </c>
       <c r="F175" s="50">
         <v>28331374</v>
       </c>
-      <c r="G175" s="47"/>
+      <c r="G175" s="143">
+        <v>35285793</v>
+      </c>
       <c r="H175" s="47"/>
-      <c r="I175" s="74"/>
+      <c r="I175" s="67"/>
       <c r="J175" s="47"/>
       <c r="K175" s="47"/>
       <c r="L175" s="47"/>
       <c r="M175" s="47"/>
       <c r="N175" s="17"/>
       <c r="O175" s="18"/>
     </row>
     <row r="176" spans="1:15">
       <c r="A176" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B176" s="106">
+      <c r="B176" s="99">
         <v>488</v>
       </c>
       <c r="C176" s="47">
         <v>2376</v>
       </c>
       <c r="D176" s="47">
         <v>5364</v>
       </c>
-      <c r="E176" s="129">
+      <c r="E176" s="122">
         <v>7283</v>
       </c>
       <c r="F176" s="50">
         <v>10696</v>
       </c>
-      <c r="G176" s="47"/>
+      <c r="G176" s="143">
+        <v>14046</v>
+      </c>
       <c r="H176" s="47"/>
-      <c r="I176" s="74"/>
+      <c r="I176" s="67"/>
       <c r="J176" s="47"/>
       <c r="K176" s="47"/>
       <c r="L176" s="47"/>
       <c r="M176" s="47"/>
       <c r="N176" s="19"/>
       <c r="O176" s="18"/>
     </row>
     <row r="177" spans="1:26" s="4" customFormat="1">
       <c r="A177" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B177" s="47">
         <v>4609</v>
       </c>
       <c r="C177" s="47">
         <v>10978</v>
       </c>
       <c r="D177" s="47">
         <v>17348</v>
       </c>
-      <c r="E177" s="129">
+      <c r="E177" s="122">
         <v>23718</v>
       </c>
       <c r="F177" s="50">
         <v>27621</v>
       </c>
-      <c r="G177" s="47"/>
+      <c r="G177" s="143">
+        <v>31524</v>
+      </c>
       <c r="H177" s="47"/>
-      <c r="I177" s="74"/>
+      <c r="I177" s="67"/>
       <c r="J177" s="47"/>
       <c r="K177" s="47"/>
       <c r="L177" s="47"/>
       <c r="M177" s="47"/>
       <c r="N177" s="17"/>
       <c r="O177" s="18"/>
     </row>
     <row r="178" spans="1:26" s="4" customFormat="1">
       <c r="A178" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B178" s="48"/>
       <c r="C178" s="48"/>
-      <c r="D178" s="117"/>
-      <c r="E178" s="126"/>
+      <c r="D178" s="110"/>
+      <c r="E178" s="119"/>
       <c r="F178" s="20"/>
-      <c r="G178" s="54"/>
-[...5 lines deleted...]
-      <c r="M178" s="91"/>
+      <c r="G178" s="140"/>
+      <c r="H178" s="55"/>
+      <c r="I178" s="61"/>
+      <c r="J178" s="69"/>
+      <c r="K178" s="74"/>
+      <c r="L178" s="79"/>
+      <c r="M178" s="84"/>
       <c r="N178" s="17"/>
       <c r="O178" s="18"/>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B179" s="96" t="s">
+      <c r="B179" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="C179" s="112" t="s">
+      <c r="C179" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D179" s="122" t="s">
+      <c r="D179" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E179" s="134" t="s">
+      <c r="E179" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F179" s="134" t="s">
+      <c r="F179" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G179" s="53"/>
-[...5 lines deleted...]
-      <c r="M179" s="95"/>
+      <c r="G179" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H179" s="53"/>
+      <c r="I179" s="65"/>
+      <c r="J179" s="73"/>
+      <c r="K179" s="78"/>
+      <c r="L179" s="83"/>
+      <c r="M179" s="88"/>
       <c r="N179" s="16"/>
       <c r="O179" s="21"/>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B180" s="96" t="s">
+      <c r="B180" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="C180" s="112" t="s">
+      <c r="C180" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D180" s="122" t="s">
+      <c r="D180" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E180" s="134" t="s">
+      <c r="E180" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F180" s="134" t="s">
+      <c r="F180" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G180" s="53"/>
-[...5 lines deleted...]
-      <c r="M180" s="95"/>
+      <c r="G180" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H180" s="53"/>
+      <c r="I180" s="65"/>
+      <c r="J180" s="73"/>
+      <c r="K180" s="78"/>
+      <c r="L180" s="83"/>
+      <c r="M180" s="88"/>
       <c r="N180" s="17"/>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B181" s="50">
         <v>270</v>
       </c>
       <c r="C181" s="47">
         <v>540</v>
       </c>
       <c r="D181" s="47">
         <v>810</v>
       </c>
-      <c r="E181" s="129">
+      <c r="E181" s="122">
         <v>1080</v>
       </c>
       <c r="F181" s="50">
         <v>1350</v>
       </c>
-      <c r="G181" s="47"/>
+      <c r="G181" s="143">
+        <v>1620</v>
+      </c>
       <c r="H181" s="47"/>
-      <c r="I181" s="74"/>
+      <c r="I181" s="67"/>
       <c r="J181" s="47"/>
       <c r="K181" s="47"/>
       <c r="L181" s="47"/>
       <c r="M181" s="47"/>
       <c r="N181" s="17"/>
     </row>
     <row r="182" spans="1:26" ht="35.25" customHeight="1">
       <c r="A182" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B182" s="47">
         <v>5267</v>
       </c>
       <c r="C182" s="47">
         <v>24380</v>
       </c>
       <c r="D182" s="47">
         <v>44312</v>
       </c>
-      <c r="E182" s="129">
+      <c r="E182" s="122">
         <v>65825</v>
       </c>
       <c r="F182" s="50">
         <v>77783</v>
       </c>
-      <c r="G182" s="47"/>
+      <c r="G182" s="143">
+        <v>95797</v>
+      </c>
       <c r="H182" s="47"/>
-      <c r="I182" s="74"/>
+      <c r="I182" s="67"/>
       <c r="J182" s="47"/>
       <c r="K182" s="47"/>
       <c r="L182" s="47"/>
       <c r="M182" s="47"/>
       <c r="N182" s="16"/>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B183" s="47">
         <v>5267</v>
       </c>
       <c r="C183" s="47">
         <v>24380</v>
       </c>
       <c r="D183" s="47">
         <v>44312</v>
       </c>
-      <c r="E183" s="129">
+      <c r="E183" s="122">
         <v>65825</v>
       </c>
       <c r="F183" s="50">
         <v>77783</v>
       </c>
-      <c r="G183" s="47"/>
+      <c r="G183" s="143">
+        <v>95797</v>
+      </c>
       <c r="H183" s="47"/>
-      <c r="I183" s="74"/>
+      <c r="I183" s="67"/>
       <c r="J183" s="47"/>
       <c r="K183" s="47"/>
       <c r="L183" s="47"/>
       <c r="M183" s="47"/>
       <c r="N183" s="17"/>
       <c r="O183" s="18"/>
     </row>
     <row r="184" spans="1:26" ht="22.5">
       <c r="A184" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B184" s="47">
         <v>908758</v>
       </c>
       <c r="C184" s="47">
         <v>1940856</v>
       </c>
       <c r="D184" s="47">
         <v>2951692</v>
       </c>
-      <c r="E184" s="129">
+      <c r="E184" s="122">
         <v>4284580</v>
       </c>
       <c r="F184" s="50">
         <v>5961743</v>
       </c>
-      <c r="G184" s="47"/>
+      <c r="G184" s="143">
+        <v>7611184</v>
+      </c>
       <c r="H184" s="47"/>
-      <c r="I184" s="74"/>
+      <c r="I184" s="67"/>
       <c r="J184" s="47"/>
       <c r="K184" s="47"/>
       <c r="L184" s="47"/>
       <c r="M184" s="47"/>
       <c r="N184" s="17"/>
       <c r="O184" s="18"/>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B185" s="47">
         <v>569000</v>
       </c>
       <c r="C185" s="47">
         <v>1310397</v>
       </c>
       <c r="D185" s="47">
         <v>2125587</v>
       </c>
-      <c r="E185" s="129">
+      <c r="E185" s="122">
         <v>3203026</v>
       </c>
       <c r="F185" s="50">
         <v>4249049</v>
       </c>
-      <c r="G185" s="47"/>
+      <c r="G185" s="143">
+        <v>5444070</v>
+      </c>
       <c r="H185" s="47"/>
-      <c r="I185" s="74"/>
+      <c r="I185" s="67"/>
       <c r="J185" s="47"/>
       <c r="K185" s="47"/>
       <c r="L185" s="47"/>
       <c r="M185" s="47"/>
       <c r="N185" s="17"/>
       <c r="O185" s="18"/>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B186" s="47">
         <v>459</v>
       </c>
       <c r="C186" s="47">
         <v>63475</v>
       </c>
       <c r="D186" s="47">
         <v>105599</v>
       </c>
-      <c r="E186" s="129">
+      <c r="E186" s="122">
         <v>127856</v>
       </c>
       <c r="F186" s="50">
         <v>165693</v>
       </c>
-      <c r="G186" s="47"/>
+      <c r="G186" s="143">
+        <v>353868</v>
+      </c>
       <c r="H186" s="47"/>
-      <c r="I186" s="74"/>
+      <c r="I186" s="67"/>
       <c r="J186" s="47"/>
       <c r="K186" s="47"/>
       <c r="L186" s="47"/>
       <c r="M186" s="47"/>
       <c r="N186" s="19"/>
       <c r="O186" s="18"/>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B187" s="47">
         <v>330554</v>
       </c>
       <c r="C187" s="47">
         <v>528808</v>
       </c>
       <c r="D187" s="47">
         <v>652898</v>
       </c>
-      <c r="E187" s="129">
+      <c r="E187" s="122">
         <v>856659</v>
       </c>
       <c r="F187" s="50">
         <v>1444922</v>
       </c>
-      <c r="G187" s="47"/>
+      <c r="G187" s="143">
+        <v>1706126</v>
+      </c>
       <c r="H187" s="47"/>
-      <c r="I187" s="74"/>
+      <c r="I187" s="67"/>
       <c r="J187" s="47"/>
       <c r="K187" s="47"/>
       <c r="L187" s="47"/>
       <c r="M187" s="47"/>
       <c r="N187" s="17"/>
       <c r="O187" s="18"/>
     </row>
     <row r="188" spans="1:26" s="4" customFormat="1">
       <c r="A188" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B188" s="48"/>
       <c r="C188" s="48"/>
-      <c r="D188" s="117"/>
-      <c r="E188" s="126"/>
+      <c r="D188" s="110"/>
+      <c r="E188" s="119"/>
       <c r="F188" s="20"/>
-      <c r="G188" s="54"/>
-[...5 lines deleted...]
-      <c r="M188" s="91"/>
+      <c r="G188" s="140"/>
+      <c r="H188" s="55"/>
+      <c r="I188" s="61"/>
+      <c r="J188" s="69"/>
+      <c r="K188" s="74"/>
+      <c r="L188" s="79"/>
+      <c r="M188" s="84"/>
       <c r="N188" s="17"/>
       <c r="O188" s="18"/>
     </row>
     <row r="189" spans="1:26" s="4" customFormat="1">
       <c r="A189" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B189" s="50">
         <v>2400</v>
       </c>
       <c r="C189" s="47">
         <v>10200</v>
       </c>
       <c r="D189" s="47">
         <v>17700</v>
       </c>
-      <c r="E189" s="129">
+      <c r="E189" s="122">
         <v>25200</v>
       </c>
       <c r="F189" s="50">
         <v>25200</v>
       </c>
-      <c r="G189" s="47"/>
+      <c r="G189" s="143">
+        <v>25200</v>
+      </c>
       <c r="H189" s="47"/>
-      <c r="I189" s="74"/>
+      <c r="I189" s="67"/>
       <c r="J189" s="47"/>
       <c r="K189" s="47"/>
       <c r="L189" s="47"/>
       <c r="M189" s="47"/>
       <c r="N189" s="17"/>
       <c r="O189" s="18"/>
     </row>
     <row r="190" spans="1:26" s="4" customFormat="1">
       <c r="A190" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B190" s="96" t="s">
+      <c r="B190" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="C190" s="112" t="s">
+      <c r="C190" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D190" s="122" t="s">
+      <c r="D190" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E190" s="134" t="s">
+      <c r="E190" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F190" s="134" t="s">
+      <c r="F190" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G190" s="53"/>
-[...5 lines deleted...]
-      <c r="M190" s="95"/>
+      <c r="G190" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H190" s="53"/>
+      <c r="I190" s="65"/>
+      <c r="J190" s="73"/>
+      <c r="K190" s="78"/>
+      <c r="L190" s="83"/>
+      <c r="M190" s="88"/>
       <c r="N190" s="17"/>
       <c r="O190" s="18"/>
       <c r="P190" s="6"/>
       <c r="Q190" s="6"/>
       <c r="R190" s="6"/>
       <c r="S190" s="6"/>
       <c r="T190" s="6"/>
       <c r="U190" s="6"/>
       <c r="V190" s="6"/>
       <c r="W190" s="6"/>
       <c r="X190" s="6"/>
       <c r="Y190" s="6"/>
       <c r="Z190" s="6"/>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B191" s="96" t="s">
+      <c r="B191" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="C191" s="112" t="s">
+      <c r="C191" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D191" s="122" t="s">
+      <c r="D191" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E191" s="134" t="s">
+      <c r="E191" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F191" s="134" t="s">
+      <c r="F191" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G191" s="53"/>
-[...5 lines deleted...]
-      <c r="M191" s="95"/>
+      <c r="G191" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H191" s="53"/>
+      <c r="I191" s="65"/>
+      <c r="J191" s="73"/>
+      <c r="K191" s="78"/>
+      <c r="L191" s="83"/>
+      <c r="M191" s="88"/>
       <c r="N191" s="17"/>
       <c r="O191" s="18"/>
     </row>
     <row r="192" spans="1:26" s="4" customFormat="1">
       <c r="A192" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B192" s="50">
         <v>117</v>
       </c>
       <c r="C192" s="47">
         <v>234</v>
       </c>
       <c r="D192" s="47">
         <v>351</v>
       </c>
-      <c r="E192" s="129">
+      <c r="E192" s="122">
         <v>468</v>
       </c>
       <c r="F192" s="50">
         <v>585</v>
       </c>
-      <c r="G192" s="47"/>
+      <c r="G192" s="143">
+        <v>702</v>
+      </c>
       <c r="H192" s="47"/>
-      <c r="I192" s="74"/>
+      <c r="I192" s="67"/>
       <c r="J192" s="47"/>
       <c r="K192" s="47"/>
       <c r="L192" s="47"/>
       <c r="M192" s="47"/>
       <c r="N192" s="17"/>
       <c r="O192" s="18"/>
     </row>
     <row r="193" spans="1:15" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A193" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B193" s="47">
         <v>4729</v>
       </c>
       <c r="C193" s="47">
         <v>25344</v>
       </c>
       <c r="D193" s="47">
         <v>45959</v>
       </c>
-      <c r="E193" s="129">
+      <c r="E193" s="122">
         <v>66575</v>
       </c>
       <c r="F193" s="50">
         <v>70299</v>
       </c>
-      <c r="G193" s="47"/>
+      <c r="G193" s="143">
+        <v>74024</v>
+      </c>
       <c r="H193" s="47"/>
-      <c r="I193" s="74"/>
+      <c r="I193" s="67"/>
       <c r="J193" s="47"/>
       <c r="K193" s="47"/>
       <c r="L193" s="47"/>
       <c r="M193" s="47"/>
       <c r="N193" s="16"/>
       <c r="O193" s="21"/>
     </row>
     <row r="194" spans="1:15" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A194" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B194" s="50">
         <v>1200</v>
       </c>
       <c r="C194" s="47">
         <v>2400</v>
       </c>
       <c r="D194" s="47">
         <v>3600</v>
       </c>
-      <c r="E194" s="129">
+      <c r="E194" s="122">
         <v>4800</v>
       </c>
       <c r="F194" s="50">
         <v>6000</v>
       </c>
-      <c r="G194" s="47"/>
+      <c r="G194" s="143">
+        <v>7200</v>
+      </c>
       <c r="H194" s="47"/>
-      <c r="I194" s="74"/>
+      <c r="I194" s="67"/>
       <c r="J194" s="47"/>
       <c r="K194" s="47"/>
       <c r="L194" s="47"/>
       <c r="M194" s="47"/>
       <c r="N194" s="16"/>
       <c r="O194" s="21"/>
     </row>
     <row r="195" spans="1:15" s="4" customFormat="1" ht="22.5">
       <c r="A195" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B195" s="47">
         <v>2125781</v>
       </c>
       <c r="C195" s="47">
         <v>5793602</v>
       </c>
       <c r="D195" s="47">
         <v>9241251</v>
       </c>
-      <c r="E195" s="129">
+      <c r="E195" s="122">
         <v>13212418</v>
       </c>
       <c r="F195" s="50">
         <v>16571406</v>
       </c>
-      <c r="G195" s="47"/>
+      <c r="G195" s="143">
+        <v>20683424</v>
+      </c>
       <c r="H195" s="47"/>
-      <c r="I195" s="74"/>
+      <c r="I195" s="67"/>
       <c r="J195" s="47"/>
       <c r="K195" s="47"/>
       <c r="L195" s="47"/>
       <c r="M195" s="47"/>
       <c r="N195" s="17"/>
       <c r="O195" s="18"/>
     </row>
     <row r="196" spans="1:15" s="4" customFormat="1">
       <c r="A196" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B196" s="47">
         <v>887806</v>
       </c>
       <c r="C196" s="47">
         <v>2966641</v>
       </c>
       <c r="D196" s="47">
         <v>4927444</v>
       </c>
-      <c r="E196" s="129">
+      <c r="E196" s="122">
         <v>7191605</v>
       </c>
       <c r="F196" s="50">
         <v>9154602</v>
       </c>
-      <c r="G196" s="47"/>
+      <c r="G196" s="143">
+        <v>11721906</v>
+      </c>
       <c r="H196" s="47"/>
-      <c r="I196" s="74"/>
+      <c r="I196" s="67"/>
       <c r="J196" s="47"/>
       <c r="K196" s="47"/>
       <c r="L196" s="47"/>
       <c r="M196" s="47"/>
       <c r="N196" s="17"/>
       <c r="O196" s="18"/>
     </row>
     <row r="197" spans="1:15" s="4" customFormat="1">
       <c r="A197" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B197" s="47">
         <v>7607</v>
       </c>
       <c r="C197" s="47">
         <v>56498</v>
       </c>
       <c r="D197" s="47">
         <v>105389</v>
       </c>
-      <c r="E197" s="129">
+      <c r="E197" s="122">
         <v>154281</v>
       </c>
       <c r="F197" s="50">
         <v>157304</v>
       </c>
-      <c r="G197" s="47"/>
+      <c r="G197" s="143">
+        <v>160327</v>
+      </c>
       <c r="H197" s="47"/>
-      <c r="I197" s="74"/>
+      <c r="I197" s="67"/>
       <c r="J197" s="47"/>
       <c r="K197" s="47"/>
       <c r="L197" s="47"/>
       <c r="M197" s="47"/>
       <c r="N197" s="19"/>
       <c r="O197" s="18"/>
     </row>
     <row r="198" spans="1:15" s="4" customFormat="1">
       <c r="A198" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B198" s="47">
         <v>991694</v>
       </c>
       <c r="C198" s="47">
         <v>2152858</v>
       </c>
       <c r="D198" s="47">
         <v>3155531</v>
       </c>
-      <c r="E198" s="129">
+      <c r="E198" s="122">
         <v>4378629</v>
       </c>
       <c r="F198" s="50">
         <v>5454192</v>
       </c>
-      <c r="G198" s="47"/>
+      <c r="G198" s="143">
+        <v>6673111</v>
+      </c>
       <c r="H198" s="47"/>
-      <c r="I198" s="74"/>
+      <c r="I198" s="67"/>
       <c r="J198" s="47"/>
       <c r="K198" s="47"/>
       <c r="L198" s="47"/>
       <c r="M198" s="47"/>
       <c r="N198" s="17"/>
       <c r="O198" s="18"/>
     </row>
     <row r="199" spans="1:15" s="4" customFormat="1">
       <c r="A199" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B199" s="48"/>
       <c r="C199" s="48"/>
-      <c r="D199" s="118"/>
-      <c r="E199" s="127"/>
+      <c r="D199" s="111"/>
+      <c r="E199" s="120"/>
       <c r="F199" s="20"/>
-      <c r="G199" s="54"/>
-[...5 lines deleted...]
-      <c r="M199" s="91"/>
+      <c r="G199" s="140"/>
+      <c r="H199" s="57"/>
+      <c r="I199" s="61"/>
+      <c r="J199" s="69"/>
+      <c r="K199" s="74"/>
+      <c r="L199" s="79"/>
+      <c r="M199" s="84"/>
       <c r="N199" s="17"/>
       <c r="O199" s="18"/>
     </row>
     <row r="200" spans="1:15" s="4" customFormat="1">
       <c r="A200" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B200" s="47">
         <v>125</v>
       </c>
       <c r="C200" s="47">
         <v>250</v>
       </c>
       <c r="D200" s="47">
         <v>375</v>
       </c>
-      <c r="E200" s="129">
+      <c r="E200" s="122">
         <v>500</v>
       </c>
       <c r="F200" s="50">
         <v>625</v>
       </c>
-      <c r="G200" s="47"/>
+      <c r="G200" s="143">
+        <v>750</v>
+      </c>
       <c r="H200" s="47"/>
-      <c r="I200" s="74"/>
+      <c r="I200" s="67"/>
       <c r="J200" s="47"/>
       <c r="K200" s="47"/>
       <c r="L200" s="47"/>
       <c r="M200" s="47"/>
       <c r="N200" s="17"/>
       <c r="O200" s="18"/>
     </row>
     <row r="201" spans="1:15" s="4" customFormat="1">
       <c r="A201" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B201" s="47">
         <v>215434</v>
       </c>
       <c r="C201" s="47">
         <v>422992</v>
       </c>
       <c r="D201" s="47">
         <v>686900</v>
       </c>
-      <c r="E201" s="129">
+      <c r="E201" s="122">
         <v>950545</v>
       </c>
       <c r="F201" s="50">
         <v>1248977</v>
       </c>
-      <c r="G201" s="47"/>
+      <c r="G201" s="143">
+        <v>1552777</v>
+      </c>
       <c r="H201" s="47"/>
-      <c r="I201" s="74"/>
+      <c r="I201" s="67"/>
       <c r="J201" s="47"/>
       <c r="K201" s="47"/>
       <c r="L201" s="47"/>
       <c r="M201" s="47"/>
       <c r="N201" s="17"/>
       <c r="O201" s="18"/>
     </row>
     <row r="202" spans="1:15">
       <c r="A202" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B202" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C202" s="47">
         <v>69832</v>
       </c>
       <c r="D202" s="47">
         <v>139664</v>
       </c>
-      <c r="E202" s="129">
+      <c r="E202" s="122">
         <v>209496</v>
       </c>
       <c r="F202" s="50">
         <v>209496</v>
       </c>
-      <c r="G202" s="47"/>
+      <c r="G202" s="143">
+        <v>209496</v>
+      </c>
       <c r="H202" s="47"/>
-      <c r="I202" s="74"/>
+      <c r="I202" s="67"/>
       <c r="J202" s="47"/>
       <c r="K202" s="47"/>
       <c r="L202" s="47"/>
       <c r="M202" s="47"/>
       <c r="N202" s="17"/>
       <c r="O202" s="18"/>
     </row>
     <row r="203" spans="1:15" s="4" customFormat="1">
       <c r="A203" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B203" s="50">
         <v>119</v>
       </c>
       <c r="C203" s="47">
         <v>238</v>
       </c>
       <c r="D203" s="47">
         <v>357</v>
       </c>
-      <c r="E203" s="129">
+      <c r="E203" s="122">
         <v>476</v>
       </c>
       <c r="F203" s="50">
         <v>595</v>
       </c>
-      <c r="G203" s="47"/>
+      <c r="G203" s="143">
+        <v>714</v>
+      </c>
       <c r="H203" s="47"/>
-      <c r="I203" s="74"/>
+      <c r="I203" s="67"/>
       <c r="J203" s="47"/>
       <c r="K203" s="47"/>
       <c r="L203" s="47"/>
       <c r="M203" s="47"/>
       <c r="N203" s="17"/>
       <c r="O203" s="18" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="204" spans="1:15" s="4" customFormat="1">
       <c r="A204" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B204" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C204" s="111" t="s">
+      <c r="C204" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="D204" s="121" t="s">
+      <c r="D204" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="E204" s="133" t="s">
+      <c r="E204" s="126" t="s">
         <v>74</v>
       </c>
-      <c r="F204" s="133" t="s">
+      <c r="F204" s="126" t="s">
         <v>74</v>
       </c>
-      <c r="G204" s="51"/>
+      <c r="G204" s="148" t="s">
+        <v>74</v>
+      </c>
       <c r="H204" s="51"/>
-      <c r="I204" s="73"/>
-[...3 lines deleted...]
-      <c r="M204" s="73"/>
+      <c r="I204" s="66"/>
+      <c r="J204" s="66"/>
+      <c r="K204" s="66"/>
+      <c r="L204" s="66"/>
+      <c r="M204" s="66"/>
       <c r="N204" s="17"/>
       <c r="O204" s="18"/>
     </row>
     <row r="205" spans="1:15" s="4" customFormat="1">
       <c r="A205" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B205" s="50">
         <v>112</v>
       </c>
       <c r="C205" s="47">
         <v>65589</v>
       </c>
       <c r="D205" s="47">
         <v>131067</v>
       </c>
-      <c r="E205" s="129">
+      <c r="E205" s="122">
         <v>196544</v>
       </c>
       <c r="F205" s="50">
         <v>196656</v>
       </c>
-      <c r="G205" s="47"/>
+      <c r="G205" s="143">
+        <v>196768</v>
+      </c>
       <c r="H205" s="47"/>
-      <c r="I205" s="74"/>
+      <c r="I205" s="67"/>
       <c r="J205" s="47"/>
       <c r="K205" s="47"/>
       <c r="L205" s="47"/>
       <c r="M205" s="47"/>
       <c r="N205" s="17"/>
       <c r="O205" s="18"/>
     </row>
     <row r="206" spans="1:15" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A206" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B206" s="47">
         <v>22173</v>
       </c>
       <c r="C206" s="47">
         <v>57280</v>
       </c>
       <c r="D206" s="47">
         <v>92387</v>
       </c>
-      <c r="E206" s="129">
+      <c r="E206" s="122">
         <v>127495</v>
       </c>
       <c r="F206" s="50">
         <v>145399</v>
       </c>
-      <c r="G206" s="47"/>
+      <c r="G206" s="143">
+        <v>163303</v>
+      </c>
       <c r="H206" s="47"/>
-      <c r="I206" s="74"/>
+      <c r="I206" s="67"/>
       <c r="J206" s="47"/>
       <c r="K206" s="47"/>
       <c r="L206" s="47"/>
       <c r="M206" s="47"/>
       <c r="N206" s="34"/>
       <c r="O206" s="21" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="207" spans="1:15" s="4" customFormat="1">
       <c r="A207" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B207" s="50">
         <v>713</v>
       </c>
       <c r="C207" s="47">
         <v>1426</v>
       </c>
       <c r="D207" s="47">
         <v>2139</v>
       </c>
-      <c r="E207" s="129">
+      <c r="E207" s="122">
         <v>2852</v>
       </c>
       <c r="F207" s="50">
         <v>3565</v>
       </c>
-      <c r="G207" s="47"/>
+      <c r="G207" s="143">
+        <v>4278</v>
+      </c>
       <c r="H207" s="47"/>
-      <c r="I207" s="74"/>
+      <c r="I207" s="67"/>
       <c r="J207" s="47"/>
       <c r="K207" s="47"/>
       <c r="L207" s="47"/>
       <c r="M207" s="47"/>
       <c r="N207" s="17"/>
       <c r="O207" s="8"/>
     </row>
     <row r="208" spans="1:15" s="4" customFormat="1">
       <c r="A208" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B208" s="47">
         <v>130350517</v>
       </c>
       <c r="C208" s="47">
         <v>243403381</v>
       </c>
       <c r="D208" s="47">
         <v>370230229</v>
       </c>
-      <c r="E208" s="129">
+      <c r="E208" s="122">
         <v>488343111</v>
       </c>
       <c r="F208" s="50">
         <v>626126606</v>
       </c>
-      <c r="G208" s="47"/>
+      <c r="G208" s="143">
+        <v>762163898</v>
+      </c>
       <c r="H208" s="47"/>
-      <c r="I208" s="74"/>
+      <c r="I208" s="67"/>
       <c r="J208" s="47"/>
       <c r="K208" s="47"/>
       <c r="L208" s="47"/>
       <c r="M208" s="47"/>
       <c r="N208" s="17"/>
       <c r="O208" s="8"/>
     </row>
     <row r="209" spans="1:15" s="4" customFormat="1">
       <c r="A209" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B209" s="47">
         <v>61591747</v>
       </c>
       <c r="C209" s="47">
         <v>119333632</v>
       </c>
       <c r="D209" s="47">
         <v>185307922</v>
       </c>
-      <c r="E209" s="129">
+      <c r="E209" s="122">
         <v>245927191</v>
       </c>
       <c r="F209" s="50">
         <v>320061169</v>
       </c>
-      <c r="G209" s="47"/>
+      <c r="G209" s="143">
+        <v>397674460</v>
+      </c>
       <c r="H209" s="47"/>
-      <c r="I209" s="74"/>
+      <c r="I209" s="67"/>
       <c r="J209" s="47"/>
       <c r="K209" s="47"/>
       <c r="L209" s="47"/>
       <c r="M209" s="47"/>
       <c r="N209" s="17"/>
       <c r="O209" s="8"/>
     </row>
     <row r="210" spans="1:15" s="4" customFormat="1">
       <c r="A210" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B210" s="47">
         <v>61808061</v>
       </c>
       <c r="C210" s="47">
         <v>107563820</v>
       </c>
       <c r="D210" s="47">
         <v>157980199</v>
       </c>
-      <c r="E210" s="129">
+      <c r="E210" s="122">
         <v>207579916</v>
       </c>
       <c r="F210" s="50">
         <v>262110435</v>
       </c>
-      <c r="G210" s="47"/>
+      <c r="G210" s="143">
+        <v>314096072</v>
+      </c>
       <c r="H210" s="47"/>
-      <c r="I210" s="74"/>
+      <c r="I210" s="67"/>
       <c r="J210" s="47"/>
       <c r="K210" s="47"/>
       <c r="L210" s="47"/>
       <c r="M210" s="47"/>
       <c r="N210" s="19"/>
       <c r="O210" s="8"/>
     </row>
     <row r="211" spans="1:15" s="4" customFormat="1">
       <c r="A211" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B211" s="47">
         <v>4516602</v>
       </c>
       <c r="C211" s="47">
         <v>10481512</v>
       </c>
       <c r="D211" s="47">
         <v>17490137</v>
       </c>
-      <c r="E211" s="129">
+      <c r="E211" s="122">
         <v>22533376</v>
       </c>
       <c r="F211" s="50">
         <v>27077533</v>
       </c>
-      <c r="G211" s="47"/>
+      <c r="G211" s="143">
+        <v>28450153</v>
+      </c>
       <c r="H211" s="47"/>
-      <c r="I211" s="74"/>
+      <c r="I211" s="67"/>
       <c r="J211" s="47"/>
       <c r="K211" s="47"/>
       <c r="L211" s="47"/>
       <c r="M211" s="47"/>
       <c r="N211" s="17"/>
       <c r="O211" s="8"/>
     </row>
     <row r="212" spans="1:15" s="4" customFormat="1">
       <c r="A212" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B212" s="48"/>
       <c r="C212" s="48"/>
-      <c r="D212" s="118"/>
-      <c r="E212" s="127"/>
+      <c r="D212" s="111"/>
+      <c r="E212" s="120"/>
       <c r="F212" s="20"/>
-      <c r="G212" s="54"/>
-[...5 lines deleted...]
-      <c r="M212" s="91"/>
+      <c r="G212" s="140"/>
+      <c r="H212" s="57"/>
+      <c r="I212" s="61"/>
+      <c r="J212" s="69"/>
+      <c r="K212" s="74"/>
+      <c r="L212" s="79"/>
+      <c r="M212" s="84"/>
       <c r="N212" s="32"/>
       <c r="O212" s="8"/>
     </row>
     <row r="213" spans="1:15" s="4" customFormat="1">
       <c r="A213" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B213" s="47">
         <v>2434107</v>
       </c>
       <c r="C213" s="47">
         <v>6024417</v>
       </c>
       <c r="D213" s="47">
         <v>9451971</v>
       </c>
-      <c r="E213" s="129">
+      <c r="E213" s="122">
         <v>12302628</v>
       </c>
       <c r="F213" s="50">
         <v>16877469</v>
       </c>
-      <c r="G213" s="47"/>
+      <c r="G213" s="143">
+        <v>21943212</v>
+      </c>
       <c r="H213" s="47"/>
-      <c r="I213" s="74"/>
+      <c r="I213" s="67"/>
       <c r="J213" s="47"/>
       <c r="K213" s="47"/>
       <c r="L213" s="47"/>
       <c r="M213" s="47"/>
       <c r="N213" s="19"/>
       <c r="O213" s="8"/>
     </row>
     <row r="214" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A214" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B214" s="47">
         <v>68224239</v>
       </c>
       <c r="C214" s="47">
         <v>123112465</v>
       </c>
       <c r="D214" s="47">
         <v>187357646</v>
       </c>
-      <c r="E214" s="129">
+      <c r="E214" s="122">
         <v>248024404</v>
       </c>
       <c r="F214" s="50">
         <v>312028497</v>
       </c>
-      <c r="G214" s="47"/>
+      <c r="G214" s="143">
+        <v>370637975</v>
+      </c>
       <c r="H214" s="47"/>
-      <c r="I214" s="74"/>
+      <c r="I214" s="67"/>
       <c r="J214" s="47"/>
       <c r="K214" s="47"/>
       <c r="L214" s="47"/>
       <c r="M214" s="47"/>
       <c r="N214" s="19"/>
       <c r="O214" s="8"/>
     </row>
     <row r="215" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A215" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B215" s="47">
         <v>1899576</v>
       </c>
       <c r="C215" s="47">
         <v>5067133</v>
       </c>
       <c r="D215" s="47">
         <v>11887310</v>
       </c>
-      <c r="E215" s="129">
+      <c r="E215" s="122">
         <v>17911112</v>
       </c>
       <c r="F215" s="50">
         <v>22840530</v>
       </c>
-      <c r="G215" s="47"/>
+      <c r="G215" s="143">
+        <v>28119719</v>
+      </c>
       <c r="H215" s="47"/>
-      <c r="I215" s="74"/>
+      <c r="I215" s="67"/>
       <c r="J215" s="47"/>
       <c r="K215" s="47"/>
       <c r="L215" s="47"/>
       <c r="M215" s="47"/>
       <c r="N215" s="32"/>
       <c r="O215" s="8"/>
     </row>
     <row r="216" spans="1:15" s="4" customFormat="1">
       <c r="A216" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B216" s="47">
         <v>61808061</v>
       </c>
       <c r="C216" s="47">
         <v>107563820</v>
       </c>
       <c r="D216" s="47">
         <v>157980199</v>
       </c>
-      <c r="E216" s="129">
+      <c r="E216" s="122">
         <v>207579916</v>
       </c>
       <c r="F216" s="50">
         <v>262110435</v>
       </c>
-      <c r="G216" s="47"/>
+      <c r="G216" s="143">
+        <v>314096072</v>
+      </c>
       <c r="H216" s="47"/>
-      <c r="I216" s="74"/>
+      <c r="I216" s="67"/>
       <c r="J216" s="47"/>
       <c r="K216" s="47"/>
       <c r="L216" s="47"/>
       <c r="M216" s="47"/>
       <c r="N216" s="19"/>
       <c r="O216" s="24"/>
     </row>
     <row r="217" spans="1:15" s="4" customFormat="1">
       <c r="A217" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B217" s="47">
         <v>4516602</v>
       </c>
       <c r="C217" s="47">
         <v>10481512</v>
       </c>
       <c r="D217" s="47">
         <v>17490137</v>
       </c>
-      <c r="E217" s="129">
+      <c r="E217" s="122">
         <v>22533376</v>
       </c>
       <c r="F217" s="50">
         <v>27077533</v>
       </c>
-      <c r="G217" s="47"/>
+      <c r="G217" s="143">
+        <v>28422184</v>
+      </c>
       <c r="H217" s="47"/>
-      <c r="I217" s="74"/>
+      <c r="I217" s="67"/>
       <c r="J217" s="47"/>
       <c r="K217" s="47"/>
       <c r="L217" s="47"/>
       <c r="M217" s="47"/>
       <c r="N217" s="19"/>
       <c r="O217" s="24"/>
     </row>
     <row r="218" spans="1:15" s="4" customFormat="1" ht="22.5">
       <c r="A218" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B218" s="47">
         <v>60880180</v>
       </c>
       <c r="C218" s="47">
         <v>117465869</v>
       </c>
       <c r="D218" s="47">
         <v>178540604</v>
       </c>
-      <c r="E218" s="129">
+      <c r="E218" s="122">
         <v>234326600</v>
       </c>
       <c r="F218" s="50">
         <v>306183427</v>
       </c>
-      <c r="G218" s="47"/>
+      <c r="G218" s="143">
+        <v>381814087</v>
+      </c>
       <c r="H218" s="47"/>
-      <c r="I218" s="74"/>
+      <c r="I218" s="67"/>
       <c r="J218" s="47"/>
       <c r="K218" s="47"/>
       <c r="L218" s="47"/>
       <c r="M218" s="47"/>
       <c r="N218" s="19"/>
       <c r="O218" s="24"/>
     </row>
     <row r="219" spans="1:15" s="4" customFormat="1">
       <c r="A219" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B219" s="47">
         <v>58446073</v>
       </c>
       <c r="C219" s="47">
         <v>111441452</v>
       </c>
       <c r="D219" s="47">
         <v>169088633</v>
       </c>
-      <c r="E219" s="129">
+      <c r="E219" s="122">
         <v>222023972</v>
       </c>
       <c r="F219" s="50">
         <v>289305958</v>
       </c>
-      <c r="G219" s="47"/>
+      <c r="G219" s="143">
+        <v>359842906</v>
+      </c>
       <c r="H219" s="47"/>
-      <c r="I219" s="74"/>
+      <c r="I219" s="67"/>
       <c r="J219" s="47"/>
       <c r="K219" s="47"/>
       <c r="L219" s="47"/>
       <c r="M219" s="47"/>
       <c r="N219" s="27"/>
       <c r="O219" s="24"/>
     </row>
     <row r="220" spans="1:15" s="4" customFormat="1">
       <c r="A220" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B220" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="C220" s="112" t="s">
+      <c r="C220" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D220" s="122" t="s">
+      <c r="D220" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E220" s="134" t="s">
+      <c r="E220" s="127" t="s">
         <v>74</v>
       </c>
       <c r="F220" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="G220" s="47"/>
+      <c r="G220" s="143">
+        <v>27969</v>
+      </c>
       <c r="H220" s="47"/>
-      <c r="I220" s="74"/>
+      <c r="I220" s="67"/>
       <c r="J220" s="47"/>
       <c r="K220" s="47"/>
       <c r="L220" s="47"/>
       <c r="M220" s="47"/>
       <c r="N220" s="19"/>
       <c r="O220" s="24"/>
     </row>
     <row r="221" spans="1:15" s="4" customFormat="1">
       <c r="A221" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B221" s="48"/>
       <c r="C221" s="48"/>
-      <c r="D221" s="118"/>
-      <c r="E221" s="127"/>
+      <c r="D221" s="111"/>
+      <c r="E221" s="120"/>
       <c r="F221" s="20"/>
-      <c r="G221" s="54"/>
-[...5 lines deleted...]
-      <c r="M221" s="91"/>
+      <c r="G221" s="140"/>
+      <c r="H221" s="57"/>
+      <c r="I221" s="61"/>
+      <c r="J221" s="69"/>
+      <c r="K221" s="74"/>
+      <c r="L221" s="79"/>
+      <c r="M221" s="84"/>
       <c r="N221" s="32"/>
       <c r="O221" s="8"/>
     </row>
     <row r="222" spans="1:15" s="4" customFormat="1">
       <c r="A222" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B222" s="47">
         <v>2434107</v>
       </c>
       <c r="C222" s="47">
         <v>6024417</v>
       </c>
       <c r="D222" s="47">
         <v>9451971</v>
       </c>
-      <c r="E222" s="129">
+      <c r="E222" s="122">
         <v>12302628</v>
       </c>
       <c r="F222" s="50">
         <v>16877469</v>
       </c>
-      <c r="G222" s="47"/>
+      <c r="G222" s="143">
+        <v>21943212</v>
+      </c>
       <c r="H222" s="47"/>
-      <c r="I222" s="74"/>
+      <c r="I222" s="67"/>
       <c r="J222" s="47"/>
       <c r="K222" s="47"/>
       <c r="L222" s="47"/>
       <c r="M222" s="47"/>
       <c r="N222" s="19"/>
       <c r="O222" s="8"/>
     </row>
     <row r="223" spans="1:15" s="4" customFormat="1">
       <c r="A223" s="32" t="s">
         <v>67</v>
       </c>
       <c r="B223" s="47">
         <v>1246097</v>
       </c>
       <c r="C223" s="47">
         <v>2825044</v>
       </c>
       <c r="D223" s="47">
         <v>4331976</v>
       </c>
-      <c r="E223" s="129">
+      <c r="E223" s="122">
         <v>5992103</v>
       </c>
       <c r="F223" s="50">
         <v>7914677</v>
       </c>
-      <c r="G223" s="47"/>
+      <c r="G223" s="143">
+        <v>9711830</v>
+      </c>
       <c r="H223" s="47"/>
-      <c r="I223" s="74"/>
+      <c r="I223" s="67"/>
       <c r="J223" s="47"/>
       <c r="K223" s="47"/>
       <c r="L223" s="47"/>
       <c r="M223" s="47"/>
       <c r="N223" s="19"/>
       <c r="O223" s="8"/>
     </row>
     <row r="224" spans="1:15" ht="12.75" customHeight="1">
       <c r="A224" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B224" s="47">
         <v>1246097</v>
       </c>
       <c r="C224" s="47">
         <v>2825044</v>
       </c>
       <c r="D224" s="47">
         <v>4331976</v>
       </c>
-      <c r="E224" s="129">
+      <c r="E224" s="122">
         <v>5992103</v>
       </c>
       <c r="F224" s="50">
         <v>7914677</v>
       </c>
-      <c r="G224" s="47"/>
+      <c r="G224" s="143">
+        <v>9711830</v>
+      </c>
       <c r="H224" s="47"/>
-      <c r="I224" s="74"/>
+      <c r="I224" s="67"/>
       <c r="J224" s="47"/>
       <c r="K224" s="47"/>
       <c r="L224" s="47"/>
       <c r="M224" s="47"/>
       <c r="N224" s="16"/>
     </row>
     <row r="225" spans="1:15" s="4" customFormat="1" ht="33.75">
       <c r="A225" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B225" s="47">
         <v>7396958</v>
       </c>
       <c r="C225" s="47">
         <v>17006543</v>
       </c>
       <c r="D225" s="47">
         <v>27545709</v>
       </c>
-      <c r="E225" s="129">
+      <c r="E225" s="122">
         <v>39450346</v>
       </c>
       <c r="F225" s="50">
         <v>52449225</v>
       </c>
-      <c r="G225" s="47"/>
+      <c r="G225" s="143">
+        <v>63552206</v>
+      </c>
       <c r="H225" s="47"/>
-      <c r="I225" s="74"/>
+      <c r="I225" s="67"/>
       <c r="J225" s="47"/>
       <c r="K225" s="47"/>
       <c r="L225" s="47"/>
       <c r="M225" s="47"/>
       <c r="N225" s="17"/>
       <c r="O225" s="8"/>
     </row>
     <row r="226" spans="1:15">
       <c r="A226" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B226" s="47">
         <v>2288406</v>
       </c>
       <c r="C226" s="47">
         <v>6464213</v>
       </c>
       <c r="D226" s="47">
         <v>10858640</v>
       </c>
-      <c r="E226" s="129">
+      <c r="E226" s="122">
         <v>16261759</v>
       </c>
       <c r="F226" s="50">
         <v>20250428</v>
       </c>
-      <c r="G226" s="47"/>
+      <c r="G226" s="143">
+        <v>23707104</v>
+      </c>
       <c r="H226" s="47"/>
-      <c r="I226" s="74"/>
+      <c r="I226" s="67"/>
       <c r="J226" s="47"/>
       <c r="K226" s="47"/>
       <c r="L226" s="47"/>
       <c r="M226" s="47"/>
       <c r="N226" s="17"/>
       <c r="O226" s="18"/>
     </row>
     <row r="227" spans="1:15">
       <c r="A227" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B227" s="47">
         <v>69348</v>
       </c>
       <c r="C227" s="47">
         <v>148482</v>
       </c>
       <c r="D227" s="47">
         <v>227615</v>
       </c>
-      <c r="E227" s="129">
+      <c r="E227" s="122">
         <v>306748</v>
       </c>
       <c r="F227" s="50">
         <v>356748</v>
       </c>
-      <c r="G227" s="47"/>
+      <c r="G227" s="143">
+        <v>406748</v>
+      </c>
       <c r="H227" s="47"/>
-      <c r="I227" s="74"/>
+      <c r="I227" s="67"/>
       <c r="J227" s="47"/>
       <c r="K227" s="47"/>
       <c r="L227" s="47"/>
       <c r="M227" s="47"/>
       <c r="N227" s="19"/>
       <c r="O227" s="18"/>
     </row>
     <row r="228" spans="1:15">
       <c r="A228" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B228" s="47">
         <v>5015438</v>
       </c>
       <c r="C228" s="47">
         <v>10343765</v>
       </c>
       <c r="D228" s="47">
         <v>16390402</v>
       </c>
-      <c r="E228" s="129">
+      <c r="E228" s="122">
         <v>22784596</v>
       </c>
       <c r="F228" s="50">
         <v>31728124</v>
       </c>
-      <c r="G228" s="47"/>
+      <c r="G228" s="143">
+        <v>39303577</v>
+      </c>
       <c r="H228" s="47"/>
-      <c r="I228" s="74"/>
+      <c r="I228" s="67"/>
       <c r="J228" s="47"/>
       <c r="K228" s="47"/>
       <c r="L228" s="47"/>
       <c r="M228" s="47"/>
       <c r="N228" s="17"/>
       <c r="O228" s="18"/>
     </row>
     <row r="229" spans="1:15" s="4" customFormat="1">
       <c r="A229" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B229" s="48"/>
       <c r="C229" s="48"/>
-      <c r="D229" s="117"/>
-      <c r="E229" s="126"/>
+      <c r="D229" s="110"/>
+      <c r="E229" s="119"/>
       <c r="F229" s="20"/>
-      <c r="G229" s="54"/>
-[...5 lines deleted...]
-      <c r="M229" s="91"/>
+      <c r="G229" s="140"/>
+      <c r="H229" s="55"/>
+      <c r="I229" s="61"/>
+      <c r="J229" s="69"/>
+      <c r="K229" s="74"/>
+      <c r="L229" s="79"/>
+      <c r="M229" s="84"/>
       <c r="N229" s="17"/>
       <c r="O229" s="18"/>
     </row>
     <row r="230" spans="1:15" s="4" customFormat="1">
       <c r="A230" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C230" s="47">
         <v>3176</v>
       </c>
       <c r="D230" s="47">
         <v>6351</v>
       </c>
-      <c r="E230" s="129">
+      <c r="E230" s="122">
         <v>9527</v>
       </c>
       <c r="F230" s="50">
         <v>9527</v>
       </c>
-      <c r="G230" s="107"/>
-[...5 lines deleted...]
-      <c r="M230" s="107"/>
+      <c r="G230" s="143">
+        <v>9527</v>
+      </c>
+      <c r="H230" s="100"/>
+      <c r="I230" s="100"/>
+      <c r="J230" s="100"/>
+      <c r="K230" s="100"/>
+      <c r="L230" s="100"/>
+      <c r="M230" s="100"/>
       <c r="N230" s="17"/>
       <c r="O230" s="18"/>
     </row>
     <row r="231" spans="1:15" s="4" customFormat="1">
       <c r="A231" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B231" s="96" t="s">
+      <c r="B231" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="C231" s="112" t="s">
+      <c r="C231" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D231" s="122" t="s">
+      <c r="D231" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E231" s="134" t="s">
+      <c r="E231" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F231" s="134" t="s">
+      <c r="F231" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G231" s="53"/>
-[...5 lines deleted...]
-      <c r="M231" s="95"/>
+      <c r="G231" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H231" s="53"/>
+      <c r="I231" s="65"/>
+      <c r="J231" s="73"/>
+      <c r="K231" s="78"/>
+      <c r="L231" s="83"/>
+      <c r="M231" s="88"/>
       <c r="N231" s="17"/>
       <c r="O231" s="18"/>
     </row>
     <row r="232" spans="1:15" s="4" customFormat="1">
       <c r="A232" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B232" s="96" t="s">
+      <c r="B232" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="C232" s="112" t="s">
+      <c r="C232" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D232" s="122" t="s">
+      <c r="D232" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E232" s="134" t="s">
+      <c r="E232" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F232" s="134" t="s">
+      <c r="F232" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G232" s="53"/>
-[...5 lines deleted...]
-      <c r="M232" s="95"/>
+      <c r="G232" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H232" s="53"/>
+      <c r="I232" s="65"/>
+      <c r="J232" s="73"/>
+      <c r="K232" s="78"/>
+      <c r="L232" s="83"/>
+      <c r="M232" s="88"/>
       <c r="N232" s="17"/>
       <c r="O232" s="18"/>
     </row>
     <row r="233" spans="1:15" s="4" customFormat="1">
       <c r="A233" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B233" s="47">
         <v>15354</v>
       </c>
       <c r="C233" s="47">
         <v>30086</v>
       </c>
       <c r="D233" s="47">
         <v>37467</v>
       </c>
-      <c r="E233" s="129">
+      <c r="E233" s="122">
         <v>54071</v>
       </c>
       <c r="F233" s="50">
         <v>62343</v>
       </c>
-      <c r="G233" s="47"/>
+      <c r="G233" s="143">
+        <v>74784</v>
+      </c>
       <c r="H233" s="47"/>
-      <c r="I233" s="74"/>
+      <c r="I233" s="67"/>
       <c r="J233" s="47"/>
       <c r="K233" s="47"/>
       <c r="L233" s="47"/>
       <c r="M233" s="47"/>
       <c r="N233" s="17"/>
       <c r="O233" s="18"/>
     </row>
     <row r="234" spans="1:15" s="4" customFormat="1">
       <c r="A234" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B234" s="47">
         <v>110</v>
       </c>
       <c r="C234" s="47">
         <v>220</v>
       </c>
       <c r="D234" s="47">
         <v>330</v>
       </c>
-      <c r="E234" s="129">
+      <c r="E234" s="122">
         <v>440</v>
       </c>
       <c r="F234" s="50">
         <v>550</v>
       </c>
-      <c r="G234" s="47"/>
+      <c r="G234" s="143">
+        <v>660</v>
+      </c>
       <c r="H234" s="47"/>
-      <c r="I234" s="74"/>
+      <c r="I234" s="67"/>
       <c r="J234" s="47"/>
       <c r="K234" s="47"/>
       <c r="L234" s="47"/>
       <c r="M234" s="47"/>
       <c r="N234" s="17"/>
       <c r="O234" s="18"/>
     </row>
     <row r="235" spans="1:15" s="4" customFormat="1">
       <c r="A235" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B235" s="47">
         <v>7502</v>
       </c>
       <c r="C235" s="47">
         <v>15004</v>
       </c>
       <c r="D235" s="47">
         <v>22506</v>
       </c>
-      <c r="E235" s="129">
+      <c r="E235" s="122">
         <v>30008</v>
       </c>
       <c r="F235" s="50">
         <v>37510</v>
       </c>
-      <c r="G235" s="47"/>
+      <c r="G235" s="143">
+        <v>45012</v>
+      </c>
       <c r="H235" s="47"/>
-      <c r="I235" s="74"/>
+      <c r="I235" s="67"/>
       <c r="J235" s="47"/>
       <c r="K235" s="47"/>
       <c r="L235" s="47"/>
       <c r="M235" s="47"/>
       <c r="N235" s="17"/>
       <c r="O235" s="18"/>
     </row>
     <row r="236" spans="1:15" s="4" customFormat="1">
       <c r="A236" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B236" s="47">
         <v>286</v>
       </c>
       <c r="C236" s="47">
         <v>572</v>
       </c>
       <c r="D236" s="47">
         <v>858</v>
       </c>
-      <c r="E236" s="129">
+      <c r="E236" s="122">
         <v>1144</v>
       </c>
       <c r="F236" s="50">
         <v>1430</v>
       </c>
-      <c r="G236" s="47"/>
+      <c r="G236" s="143">
+        <v>1716</v>
+      </c>
       <c r="H236" s="47"/>
-      <c r="I236" s="74"/>
+      <c r="I236" s="67"/>
       <c r="J236" s="47"/>
       <c r="K236" s="47"/>
       <c r="L236" s="47"/>
       <c r="M236" s="47"/>
       <c r="N236" s="17"/>
       <c r="O236" s="18"/>
     </row>
     <row r="237" spans="1:15" s="4" customFormat="1">
       <c r="A237" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B237" s="47">
         <v>513</v>
       </c>
       <c r="C237" s="47">
         <v>1026</v>
       </c>
       <c r="D237" s="47">
         <v>1539</v>
       </c>
-      <c r="E237" s="129">
+      <c r="E237" s="122">
         <v>2052</v>
       </c>
       <c r="F237" s="50">
         <v>2565</v>
       </c>
-      <c r="G237" s="47"/>
+      <c r="G237" s="143">
+        <v>3078</v>
+      </c>
       <c r="H237" s="47"/>
-      <c r="I237" s="74"/>
+      <c r="I237" s="67"/>
       <c r="J237" s="47"/>
       <c r="K237" s="47"/>
       <c r="L237" s="47"/>
       <c r="M237" s="47"/>
       <c r="N237" s="17"/>
       <c r="O237" s="18"/>
     </row>
     <row r="238" spans="1:15" s="4" customFormat="1">
       <c r="A238" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B238" s="47">
         <v>15164404</v>
       </c>
       <c r="C238" s="47">
         <v>40374054</v>
       </c>
       <c r="D238" s="47">
         <v>63576663</v>
       </c>
-      <c r="E238" s="129">
+      <c r="E238" s="122">
         <v>86441854</v>
       </c>
       <c r="F238" s="50">
         <v>103580759</v>
       </c>
-      <c r="G238" s="47"/>
+      <c r="G238" s="143">
+        <v>125109706</v>
+      </c>
       <c r="H238" s="47"/>
-      <c r="I238" s="74"/>
+      <c r="I238" s="67"/>
       <c r="J238" s="47"/>
       <c r="K238" s="47"/>
       <c r="L238" s="47"/>
       <c r="M238" s="47"/>
       <c r="N238" s="17"/>
       <c r="O238" s="18"/>
     </row>
     <row r="239" spans="1:15" s="4" customFormat="1">
       <c r="A239" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B239" s="47">
         <v>4334580</v>
       </c>
       <c r="C239" s="47">
         <v>16105052</v>
       </c>
       <c r="D239" s="47">
         <v>28083140</v>
       </c>
-      <c r="E239" s="129">
+      <c r="E239" s="122">
         <v>40257038</v>
       </c>
       <c r="F239" s="50">
         <v>46729522</v>
       </c>
-      <c r="G239" s="47"/>
+      <c r="G239" s="143">
+        <v>54368905</v>
+      </c>
       <c r="H239" s="47"/>
-      <c r="I239" s="74"/>
+      <c r="I239" s="67"/>
       <c r="J239" s="47"/>
       <c r="K239" s="47"/>
       <c r="L239" s="47"/>
       <c r="M239" s="47"/>
       <c r="N239" s="17"/>
       <c r="O239" s="18"/>
     </row>
     <row r="240" spans="1:15" s="4" customFormat="1">
       <c r="A240" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B240" s="47">
         <v>634</v>
       </c>
       <c r="C240" s="47">
         <v>94472</v>
       </c>
       <c r="D240" s="47">
         <v>188310</v>
       </c>
-      <c r="E240" s="129">
+      <c r="E240" s="122">
         <v>282148</v>
       </c>
       <c r="F240" s="50">
         <v>289659</v>
       </c>
-      <c r="G240" s="47"/>
+      <c r="G240" s="143">
+        <v>297170</v>
+      </c>
       <c r="H240" s="47"/>
-      <c r="I240" s="74"/>
+      <c r="I240" s="67"/>
       <c r="J240" s="47"/>
       <c r="K240" s="47"/>
       <c r="L240" s="47"/>
       <c r="M240" s="47"/>
       <c r="N240" s="19"/>
       <c r="O240" s="18"/>
     </row>
     <row r="241" spans="1:15" s="4" customFormat="1">
       <c r="A241" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B241" s="47">
         <v>10761633</v>
       </c>
       <c r="C241" s="47">
         <v>23997725</v>
       </c>
       <c r="D241" s="47">
         <v>35023745</v>
       </c>
-      <c r="E241" s="129">
+      <c r="E241" s="122">
         <v>45505218</v>
       </c>
       <c r="F241" s="50">
         <v>56106271</v>
       </c>
-      <c r="G241" s="47"/>
+      <c r="G241" s="143">
+        <v>69943181</v>
+      </c>
       <c r="H241" s="47"/>
-      <c r="I241" s="74"/>
+      <c r="I241" s="67"/>
       <c r="J241" s="47"/>
       <c r="K241" s="47"/>
       <c r="L241" s="47"/>
       <c r="M241" s="47"/>
       <c r="N241" s="17"/>
       <c r="O241" s="18"/>
     </row>
     <row r="242" spans="1:15" s="4" customFormat="1">
       <c r="A242" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B242" s="48"/>
       <c r="C242" s="48"/>
-      <c r="D242" s="118"/>
-      <c r="E242" s="127"/>
+      <c r="D242" s="111"/>
+      <c r="E242" s="120"/>
       <c r="F242" s="20"/>
-      <c r="G242" s="54"/>
-[...5 lines deleted...]
-      <c r="M242" s="91"/>
+      <c r="G242" s="140"/>
+      <c r="H242" s="57"/>
+      <c r="I242" s="61"/>
+      <c r="J242" s="69"/>
+      <c r="K242" s="74"/>
+      <c r="L242" s="79"/>
+      <c r="M242" s="84"/>
       <c r="N242" s="17"/>
       <c r="O242" s="18"/>
     </row>
     <row r="243" spans="1:15" s="4" customFormat="1">
       <c r="A243" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B243" s="47">
         <v>796</v>
       </c>
       <c r="C243" s="47">
         <v>1081</v>
       </c>
       <c r="D243" s="47">
         <v>1366</v>
       </c>
-      <c r="E243" s="129">
+      <c r="E243" s="122">
         <v>1651</v>
       </c>
       <c r="F243" s="50">
         <v>2770</v>
       </c>
-      <c r="G243" s="47"/>
+      <c r="G243" s="143">
+        <v>3888</v>
+      </c>
       <c r="H243" s="47"/>
-      <c r="I243" s="74"/>
+      <c r="I243" s="67"/>
       <c r="J243" s="47"/>
       <c r="K243" s="47"/>
       <c r="L243" s="47"/>
       <c r="M243" s="47"/>
       <c r="N243" s="17"/>
       <c r="O243" s="18"/>
     </row>
     <row r="244" spans="1:15" s="4" customFormat="1">
       <c r="A244" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B244" s="47">
         <v>41</v>
       </c>
       <c r="C244" s="47">
         <v>2914</v>
       </c>
       <c r="D244" s="47">
         <v>5787</v>
       </c>
-      <c r="E244" s="129">
+      <c r="E244" s="122">
         <v>8660</v>
       </c>
       <c r="F244" s="50">
         <v>9068</v>
       </c>
-      <c r="G244" s="47"/>
+      <c r="G244" s="143">
+        <v>9477</v>
+      </c>
       <c r="H244" s="47"/>
-      <c r="I244" s="74"/>
+      <c r="I244" s="67"/>
       <c r="J244" s="47"/>
       <c r="K244" s="47"/>
       <c r="L244" s="47"/>
       <c r="M244" s="47"/>
       <c r="N244" s="17"/>
       <c r="O244" s="18"/>
     </row>
     <row r="245" spans="1:15" s="4" customFormat="1">
       <c r="A245" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B245" s="47">
         <v>97</v>
       </c>
       <c r="C245" s="47">
         <v>1032</v>
       </c>
       <c r="D245" s="47">
         <v>1967</v>
       </c>
-      <c r="E245" s="129">
+      <c r="E245" s="122">
         <v>2903</v>
       </c>
       <c r="F245" s="50">
         <v>3089</v>
       </c>
-      <c r="G245" s="47"/>
+      <c r="G245" s="143">
+        <v>3276</v>
+      </c>
       <c r="H245" s="47"/>
-      <c r="I245" s="74"/>
+      <c r="I245" s="67"/>
       <c r="J245" s="47"/>
       <c r="K245" s="47"/>
       <c r="L245" s="47"/>
       <c r="M245" s="47"/>
       <c r="N245" s="17"/>
       <c r="O245" s="18"/>
     </row>
     <row r="246" spans="1:15" s="4" customFormat="1">
       <c r="A246" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B246" s="52" t="s">
         <v>74</v>
       </c>
       <c r="C246" s="47">
         <v>236</v>
       </c>
       <c r="D246" s="47">
         <v>473</v>
       </c>
-      <c r="E246" s="129">
+      <c r="E246" s="122">
         <v>709</v>
       </c>
       <c r="F246" s="50">
         <v>847</v>
       </c>
-      <c r="G246" s="47"/>
+      <c r="G246" s="143">
+        <v>984</v>
+      </c>
       <c r="H246" s="47"/>
-      <c r="I246" s="74"/>
+      <c r="I246" s="67"/>
       <c r="J246" s="47"/>
       <c r="K246" s="47"/>
       <c r="L246" s="47"/>
       <c r="M246" s="47"/>
       <c r="N246" s="17"/>
       <c r="O246" s="18"/>
     </row>
     <row r="247" spans="1:15" s="4" customFormat="1">
       <c r="A247" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B247" s="47">
         <v>32452</v>
       </c>
       <c r="C247" s="47">
         <v>71045</v>
       </c>
       <c r="D247" s="47">
         <v>105054</v>
       </c>
-      <c r="E247" s="129">
+      <c r="E247" s="122">
         <v>150379</v>
       </c>
       <c r="F247" s="50">
         <v>178088</v>
       </c>
-      <c r="G247" s="47"/>
+      <c r="G247" s="143">
+        <v>193082</v>
+      </c>
       <c r="H247" s="47"/>
-      <c r="I247" s="74"/>
+      <c r="I247" s="67"/>
       <c r="J247" s="47"/>
       <c r="K247" s="47"/>
       <c r="L247" s="47"/>
       <c r="M247" s="47"/>
       <c r="N247" s="17"/>
       <c r="O247" s="18"/>
     </row>
     <row r="248" spans="1:15" s="4" customFormat="1">
       <c r="A248" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B248" s="47">
         <v>333</v>
       </c>
       <c r="C248" s="47">
         <v>1049</v>
       </c>
       <c r="D248" s="47">
         <v>1764</v>
       </c>
-      <c r="E248" s="129">
+      <c r="E248" s="122">
         <v>2479</v>
       </c>
       <c r="F248" s="50">
         <v>2479</v>
       </c>
-      <c r="G248" s="47"/>
+      <c r="G248" s="143">
+        <v>2479</v>
+      </c>
       <c r="H248" s="47"/>
-      <c r="I248" s="74"/>
+      <c r="I248" s="67"/>
       <c r="J248" s="47"/>
       <c r="K248" s="47"/>
       <c r="L248" s="47"/>
       <c r="M248" s="47"/>
       <c r="N248" s="17"/>
       <c r="O248" s="18"/>
     </row>
     <row r="249" spans="1:15" s="4" customFormat="1">
       <c r="A249" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B249" s="47">
         <v>717</v>
       </c>
       <c r="C249" s="47">
         <v>1434</v>
       </c>
       <c r="D249" s="47">
         <v>2151</v>
       </c>
-      <c r="E249" s="129">
+      <c r="E249" s="122">
         <v>2868</v>
       </c>
       <c r="F249" s="50">
         <v>3601</v>
       </c>
-      <c r="G249" s="47"/>
+      <c r="G249" s="143">
+        <v>4334</v>
+      </c>
       <c r="H249" s="47"/>
-      <c r="I249" s="74"/>
+      <c r="I249" s="67"/>
       <c r="J249" s="47"/>
       <c r="K249" s="47"/>
       <c r="L249" s="47"/>
       <c r="M249" s="47"/>
       <c r="N249" s="17"/>
       <c r="O249" s="18"/>
     </row>
     <row r="250" spans="1:15" s="4" customFormat="1">
       <c r="A250" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B250" s="47">
         <v>3524</v>
       </c>
       <c r="C250" s="47">
         <v>6271</v>
       </c>
       <c r="D250" s="47">
         <v>9018</v>
       </c>
-      <c r="E250" s="129">
+      <c r="E250" s="122">
         <v>11764</v>
       </c>
       <c r="F250" s="50">
         <v>13250</v>
       </c>
-      <c r="G250" s="47"/>
+      <c r="G250" s="143">
+        <v>14735</v>
+      </c>
       <c r="H250" s="47"/>
-      <c r="I250" s="74"/>
+      <c r="I250" s="67"/>
       <c r="J250" s="47"/>
       <c r="K250" s="47"/>
       <c r="L250" s="47"/>
       <c r="M250" s="47"/>
       <c r="N250" s="17"/>
       <c r="O250" s="18"/>
     </row>
     <row r="251" spans="1:15">
       <c r="A251" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B251" s="52" t="s">
         <v>74</v>
       </c>
       <c r="C251" s="47">
         <v>744</v>
       </c>
       <c r="D251" s="47">
         <v>1488</v>
       </c>
-      <c r="E251" s="129">
+      <c r="E251" s="122">
         <v>2232</v>
       </c>
       <c r="F251" s="50">
         <v>2456</v>
       </c>
-      <c r="G251" s="47"/>
+      <c r="G251" s="143">
+        <v>2679</v>
+      </c>
       <c r="H251" s="47"/>
-      <c r="I251" s="74"/>
+      <c r="I251" s="67"/>
       <c r="J251" s="47"/>
       <c r="K251" s="47"/>
       <c r="L251" s="47"/>
       <c r="M251" s="47"/>
       <c r="N251" s="32"/>
       <c r="O251" s="21"/>
     </row>
     <row r="252" spans="1:15">
       <c r="A252" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B252" s="47">
         <v>29596</v>
       </c>
       <c r="C252" s="47">
         <v>91000</v>
       </c>
       <c r="D252" s="47">
         <v>152404</v>
       </c>
-      <c r="E252" s="129">
+      <c r="E252" s="122">
         <v>213807</v>
       </c>
       <c r="F252" s="50">
         <v>239664</v>
       </c>
-      <c r="G252" s="47"/>
+      <c r="G252" s="143">
+        <v>265521</v>
+      </c>
       <c r="H252" s="47"/>
-      <c r="I252" s="74"/>
+      <c r="I252" s="67"/>
       <c r="J252" s="47"/>
       <c r="K252" s="47"/>
       <c r="L252" s="47"/>
       <c r="M252" s="47"/>
       <c r="N252" s="19"/>
     </row>
     <row r="253" spans="1:15" ht="33.75">
       <c r="A253" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B253" s="47">
         <v>497725</v>
       </c>
       <c r="C253" s="47">
         <v>497725</v>
       </c>
       <c r="D253" s="47">
         <v>497725</v>
       </c>
-      <c r="E253" s="129">
+      <c r="E253" s="122">
         <v>497725</v>
       </c>
       <c r="F253" s="50">
         <v>497725</v>
       </c>
-      <c r="G253" s="47"/>
+      <c r="G253" s="143">
+        <v>497725</v>
+      </c>
       <c r="H253" s="47"/>
-      <c r="I253" s="74"/>
+      <c r="I253" s="67"/>
       <c r="J253" s="47"/>
       <c r="K253" s="47"/>
       <c r="L253" s="47"/>
       <c r="M253" s="47"/>
       <c r="N253" s="17"/>
     </row>
     <row r="254" spans="1:15" s="4" customFormat="1">
       <c r="A254" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B254" s="47">
         <v>497725</v>
       </c>
       <c r="C254" s="47">
         <v>497725</v>
       </c>
       <c r="D254" s="47">
         <v>497725</v>
       </c>
-      <c r="E254" s="129">
+      <c r="E254" s="122">
         <v>497725</v>
       </c>
       <c r="F254" s="50">
         <v>497725</v>
       </c>
-      <c r="G254" s="47"/>
+      <c r="G254" s="143">
+        <v>497725</v>
+      </c>
       <c r="H254" s="47"/>
-      <c r="I254" s="74"/>
+      <c r="I254" s="67"/>
       <c r="J254" s="47"/>
       <c r="K254" s="47"/>
       <c r="L254" s="47"/>
       <c r="M254" s="47"/>
       <c r="N254" s="32"/>
       <c r="O254" s="8"/>
     </row>
     <row r="255" spans="1:15">
       <c r="A255" s="17" t="s">
         <v>82</v>
       </c>
-      <c r="B255" s="98" t="s">
+      <c r="B255" s="91" t="s">
         <v>74</v>
       </c>
-      <c r="C255" s="108" t="s">
+      <c r="C255" s="101" t="s">
         <v>74</v>
       </c>
-      <c r="D255" s="122" t="s">
+      <c r="D255" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E255" s="134" t="s">
+      <c r="E255" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F255" s="134" t="s">
+      <c r="F255" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G255" s="47"/>
+      <c r="G255" s="149" t="s">
+        <v>74</v>
+      </c>
       <c r="H255" s="47"/>
-      <c r="I255" s="74"/>
+      <c r="I255" s="67"/>
       <c r="J255" s="47"/>
       <c r="K255" s="47"/>
       <c r="L255" s="47"/>
       <c r="M255" s="47"/>
       <c r="N255" s="19"/>
       <c r="O255" s="18"/>
     </row>
     <row r="256" spans="1:15">
       <c r="A256" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B256" s="47">
         <v>873914</v>
       </c>
       <c r="C256" s="47">
         <v>2810122</v>
       </c>
       <c r="D256" s="47">
         <v>4635371</v>
       </c>
-      <c r="E256" s="129">
+      <c r="E256" s="122">
         <v>6108756</v>
       </c>
       <c r="F256" s="50">
         <v>7628966</v>
       </c>
-      <c r="G256" s="47"/>
+      <c r="G256" s="143">
+        <v>9316480</v>
+      </c>
       <c r="H256" s="47"/>
-      <c r="I256" s="74"/>
+      <c r="I256" s="67"/>
       <c r="J256" s="47"/>
       <c r="K256" s="47"/>
       <c r="L256" s="47"/>
       <c r="M256" s="47"/>
       <c r="N256" s="19"/>
       <c r="O256" s="18"/>
     </row>
     <row r="257" spans="1:15">
       <c r="A257" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B257" s="47">
         <v>872030</v>
       </c>
       <c r="C257" s="47">
         <v>2798227</v>
       </c>
       <c r="D257" s="47">
         <v>4613466</v>
       </c>
-      <c r="E257" s="129">
+      <c r="E257" s="122">
         <v>6076841</v>
       </c>
       <c r="F257" s="50">
         <v>7596282</v>
       </c>
-      <c r="G257" s="47"/>
+      <c r="G257" s="143">
+        <v>9283028</v>
+      </c>
       <c r="H257" s="47"/>
-      <c r="I257" s="74"/>
+      <c r="I257" s="67"/>
       <c r="J257" s="47"/>
       <c r="K257" s="47"/>
       <c r="L257" s="47"/>
       <c r="M257" s="47"/>
       <c r="N257" s="19"/>
       <c r="O257" s="18"/>
     </row>
     <row r="258" spans="1:15">
       <c r="A258" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B258" s="98" t="s">
+      <c r="B258" s="91" t="s">
         <v>74</v>
       </c>
-      <c r="C258" s="111" t="s">
+      <c r="C258" s="104" t="s">
         <v>74</v>
       </c>
-      <c r="D258" s="121" t="s">
+      <c r="D258" s="114" t="s">
         <v>74</v>
       </c>
-      <c r="E258" s="133" t="s">
+      <c r="E258" s="126" t="s">
         <v>74</v>
       </c>
       <c r="F258" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="G258" s="52"/>
+      <c r="G258" s="146" t="s">
+        <v>74</v>
+      </c>
       <c r="H258" s="52"/>
-      <c r="I258" s="74"/>
+      <c r="I258" s="67"/>
       <c r="J258" s="47"/>
       <c r="K258" s="47"/>
       <c r="L258" s="47"/>
       <c r="M258" s="47"/>
       <c r="N258" s="19"/>
       <c r="O258" s="18"/>
     </row>
     <row r="259" spans="1:15" s="4" customFormat="1">
       <c r="A259" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B259" s="47">
         <v>1885</v>
       </c>
       <c r="C259" s="47">
         <v>11895</v>
       </c>
       <c r="D259" s="47">
         <v>21905</v>
       </c>
-      <c r="E259" s="129">
+      <c r="E259" s="122">
         <v>31916</v>
       </c>
       <c r="F259" s="50">
         <v>32684</v>
       </c>
-      <c r="G259" s="47"/>
+      <c r="G259" s="143">
+        <v>33452</v>
+      </c>
       <c r="H259" s="47"/>
-      <c r="I259" s="74"/>
+      <c r="I259" s="67"/>
       <c r="J259" s="47"/>
       <c r="K259" s="47"/>
       <c r="L259" s="47"/>
       <c r="M259" s="47"/>
       <c r="N259" s="17"/>
       <c r="O259" s="18"/>
     </row>
     <row r="260" spans="1:15" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A260" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B260" s="47">
         <v>2050953</v>
       </c>
       <c r="C260" s="47">
         <v>3850788</v>
       </c>
       <c r="D260" s="47">
         <v>4472829</v>
       </c>
-      <c r="E260" s="129">
+      <c r="E260" s="122">
         <v>5696433</v>
       </c>
       <c r="F260" s="50">
         <v>6604767</v>
       </c>
-      <c r="G260" s="47"/>
+      <c r="G260" s="143">
+        <v>7562314</v>
+      </c>
       <c r="H260" s="47"/>
-      <c r="I260" s="74"/>
+      <c r="I260" s="67"/>
       <c r="J260" s="47"/>
       <c r="K260" s="47"/>
       <c r="L260" s="47"/>
       <c r="M260" s="47"/>
       <c r="N260" s="19"/>
       <c r="O260" s="18"/>
     </row>
     <row r="261" spans="1:15" ht="12.75" customHeight="1">
       <c r="A261" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B261" s="47">
         <v>241265</v>
       </c>
       <c r="C261" s="47">
         <v>747225</v>
       </c>
       <c r="D261" s="47">
         <v>1342217</v>
       </c>
-      <c r="E261" s="129">
+      <c r="E261" s="122">
         <v>2288257</v>
       </c>
       <c r="F261" s="50">
         <v>3176394</v>
       </c>
-      <c r="G261" s="47"/>
+      <c r="G261" s="143">
+        <v>4127778</v>
+      </c>
       <c r="H261" s="47"/>
-      <c r="I261" s="74"/>
+      <c r="I261" s="67"/>
       <c r="J261" s="47"/>
       <c r="K261" s="47"/>
       <c r="L261" s="47"/>
       <c r="M261" s="47"/>
       <c r="N261" s="27"/>
       <c r="O261" s="18"/>
     </row>
     <row r="262" spans="1:15" ht="12.75" customHeight="1">
       <c r="A262" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B262" s="47" t="s">
         <v>74</v>
       </c>
       <c r="C262" s="47">
         <v>4169</v>
       </c>
       <c r="D262" s="47">
         <v>8337</v>
       </c>
-      <c r="E262" s="129">
+      <c r="E262" s="122">
         <v>12506</v>
       </c>
       <c r="F262" s="50">
         <v>12506</v>
       </c>
-      <c r="G262" s="47"/>
+      <c r="G262" s="143">
+        <v>12506</v>
+      </c>
       <c r="H262" s="47"/>
-      <c r="I262" s="74"/>
+      <c r="I262" s="67"/>
       <c r="J262" s="47"/>
       <c r="K262" s="47"/>
       <c r="L262" s="47"/>
       <c r="M262" s="47"/>
       <c r="N262" s="27"/>
       <c r="O262" s="18"/>
     </row>
     <row r="263" spans="1:15" ht="12.75" customHeight="1">
       <c r="A263" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B263" s="47">
         <v>1780761</v>
       </c>
       <c r="C263" s="47">
         <v>3050742</v>
       </c>
       <c r="D263" s="47">
         <v>3051723</v>
       </c>
-      <c r="E263" s="129">
+      <c r="E263" s="122">
         <v>3302604</v>
       </c>
       <c r="F263" s="50">
         <v>3302985</v>
       </c>
-      <c r="G263" s="47"/>
+      <c r="G263" s="143">
+        <v>3303366</v>
+      </c>
       <c r="H263" s="47"/>
-      <c r="I263" s="74"/>
+      <c r="I263" s="67"/>
       <c r="J263" s="47"/>
       <c r="K263" s="47"/>
       <c r="L263" s="47"/>
       <c r="M263" s="47"/>
       <c r="N263" s="17"/>
       <c r="O263" s="18"/>
     </row>
     <row r="264" spans="1:15" ht="12.75" customHeight="1">
       <c r="A264" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B264" s="48"/>
       <c r="C264" s="47"/>
-      <c r="D264" s="117"/>
-      <c r="E264" s="126"/>
+      <c r="D264" s="110"/>
+      <c r="E264" s="119"/>
       <c r="F264" s="20"/>
-      <c r="G264" s="54"/>
-[...5 lines deleted...]
-      <c r="M264" s="91"/>
+      <c r="G264" s="140"/>
+      <c r="H264" s="55"/>
+      <c r="I264" s="61"/>
+      <c r="J264" s="69"/>
+      <c r="K264" s="74"/>
+      <c r="L264" s="79"/>
+      <c r="M264" s="84"/>
       <c r="N264" s="19"/>
       <c r="O264" s="18"/>
     </row>
     <row r="265" spans="1:15" ht="12.75" customHeight="1">
       <c r="A265" s="17" t="s">
         <v>77</v>
       </c>
-      <c r="B265" s="99" t="s">
+      <c r="B265" s="92" t="s">
         <v>74</v>
       </c>
-      <c r="C265" s="109" t="s">
+      <c r="C265" s="102" t="s">
         <v>74</v>
       </c>
-      <c r="D265" s="119" t="s">
+      <c r="D265" s="112" t="s">
         <v>74</v>
       </c>
-      <c r="E265" s="128" t="s">
+      <c r="E265" s="121" t="s">
         <v>74</v>
       </c>
-      <c r="F265" s="128" t="s">
+      <c r="F265" s="121" t="s">
         <v>74</v>
       </c>
-      <c r="G265" s="58"/>
-[...5 lines deleted...]
-      <c r="M265" s="94"/>
+      <c r="G265" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="H265" s="59"/>
+      <c r="I265" s="64"/>
+      <c r="J265" s="72"/>
+      <c r="K265" s="77"/>
+      <c r="L265" s="82"/>
+      <c r="M265" s="87"/>
       <c r="N265" s="19"/>
       <c r="O265" s="21"/>
     </row>
     <row r="266" spans="1:15">
       <c r="A266" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B266" s="47">
         <v>28210</v>
       </c>
       <c r="C266" s="47">
         <v>47219</v>
       </c>
       <c r="D266" s="47">
         <v>68400</v>
       </c>
-      <c r="E266" s="129">
+      <c r="E266" s="122">
         <v>90198</v>
       </c>
       <c r="F266" s="50">
         <v>109297</v>
       </c>
-      <c r="G266" s="47"/>
+      <c r="G266" s="143">
+        <v>114362</v>
+      </c>
       <c r="H266" s="47"/>
-      <c r="I266" s="74"/>
+      <c r="I266" s="67"/>
       <c r="J266" s="47"/>
       <c r="K266" s="47"/>
       <c r="L266" s="47"/>
       <c r="M266" s="47"/>
       <c r="N266" s="32"/>
       <c r="O266" s="21"/>
     </row>
     <row r="267" spans="1:15" ht="12" customHeight="1">
       <c r="A267" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B267" s="47">
         <v>717</v>
       </c>
       <c r="C267" s="47">
         <v>1434</v>
       </c>
       <c r="D267" s="47">
         <v>2151</v>
       </c>
-      <c r="E267" s="129">
+      <c r="E267" s="122">
         <v>2868</v>
       </c>
       <c r="F267" s="50">
         <v>3585</v>
       </c>
-      <c r="G267" s="47"/>
+      <c r="G267" s="143">
+        <v>4302</v>
+      </c>
       <c r="H267" s="47"/>
-      <c r="I267" s="74"/>
+      <c r="I267" s="67"/>
       <c r="J267" s="47"/>
       <c r="K267" s="47"/>
       <c r="L267" s="47"/>
       <c r="M267" s="47"/>
       <c r="N267" s="17"/>
     </row>
     <row r="268" spans="1:15" ht="33.75">
       <c r="A268" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B268" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C268" s="115">
+      <c r="C268" s="108">
         <v>446049</v>
       </c>
       <c r="D268" s="47">
         <v>892099</v>
       </c>
-      <c r="E268" s="129">
+      <c r="E268" s="122">
         <v>1338148</v>
       </c>
       <c r="F268" s="50">
         <v>1363752</v>
       </c>
-      <c r="G268" s="47"/>
+      <c r="G268" s="143">
+        <v>1389355</v>
+      </c>
       <c r="H268" s="47"/>
-      <c r="I268" s="74"/>
+      <c r="I268" s="67"/>
       <c r="J268" s="47"/>
       <c r="K268" s="47"/>
       <c r="L268" s="47"/>
       <c r="M268" s="47"/>
       <c r="N268" s="32"/>
     </row>
     <row r="269" spans="1:15">
       <c r="A269" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B269" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C269" s="115">
+      <c r="C269" s="108">
         <v>446049</v>
       </c>
       <c r="D269" s="47">
         <v>892099</v>
       </c>
-      <c r="E269" s="129">
+      <c r="E269" s="122">
         <v>1338148</v>
       </c>
       <c r="F269" s="50">
         <v>1363752</v>
       </c>
-      <c r="G269" s="47"/>
+      <c r="G269" s="143">
+        <v>1389355</v>
+      </c>
       <c r="H269" s="47"/>
-      <c r="I269" s="74"/>
+      <c r="I269" s="67"/>
       <c r="J269" s="47"/>
       <c r="K269" s="47"/>
       <c r="L269" s="47"/>
       <c r="M269" s="47"/>
       <c r="N269" s="19"/>
       <c r="O269" s="18"/>
     </row>
     <row r="270" spans="1:15" ht="22.5">
       <c r="A270" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B270" s="47">
         <v>7721009</v>
       </c>
       <c r="C270" s="47">
         <v>17787516</v>
       </c>
       <c r="D270" s="47">
         <v>26532171</v>
       </c>
-      <c r="E270" s="129">
+      <c r="E270" s="122">
         <v>33686938</v>
       </c>
       <c r="F270" s="50">
         <v>41427290</v>
       </c>
-      <c r="G270" s="47"/>
+      <c r="G270" s="143">
+        <v>52888288</v>
+      </c>
       <c r="H270" s="47"/>
-      <c r="I270" s="74"/>
+      <c r="I270" s="67"/>
       <c r="J270" s="47"/>
       <c r="K270" s="47"/>
       <c r="L270" s="47"/>
       <c r="M270" s="47"/>
       <c r="N270" s="19"/>
       <c r="O270" s="18"/>
     </row>
     <row r="271" spans="1:15" s="4" customFormat="1">
       <c r="A271" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B271" s="47">
         <v>162598</v>
       </c>
       <c r="C271" s="47">
         <v>617935</v>
       </c>
       <c r="D271" s="47">
         <v>1192412</v>
       </c>
-      <c r="E271" s="129">
+      <c r="E271" s="122">
         <v>1740451</v>
       </c>
       <c r="F271" s="50">
         <v>2025757</v>
       </c>
-      <c r="G271" s="47"/>
+      <c r="G271" s="143">
+        <v>2567878</v>
+      </c>
       <c r="H271" s="47"/>
-      <c r="I271" s="74"/>
+      <c r="I271" s="67"/>
       <c r="J271" s="47"/>
       <c r="K271" s="47"/>
       <c r="L271" s="47"/>
       <c r="M271" s="47"/>
       <c r="N271" s="32"/>
       <c r="O271" s="21"/>
     </row>
     <row r="272" spans="1:15" s="4" customFormat="1">
       <c r="A272" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B272" s="47">
         <v>7558411</v>
       </c>
       <c r="C272" s="47">
         <v>17169581</v>
       </c>
       <c r="D272" s="47">
         <v>25339759</v>
       </c>
-      <c r="E272" s="129">
+      <c r="E272" s="122">
         <v>31946487</v>
       </c>
       <c r="F272" s="50">
         <v>39401533</v>
       </c>
-      <c r="G272" s="47"/>
+      <c r="G272" s="143">
+        <v>50320410</v>
+      </c>
       <c r="H272" s="47"/>
-      <c r="I272" s="74"/>
+      <c r="I272" s="67"/>
       <c r="J272" s="47"/>
       <c r="K272" s="47"/>
       <c r="L272" s="47"/>
       <c r="M272" s="47"/>
       <c r="N272" s="19"/>
       <c r="O272" s="18"/>
     </row>
     <row r="273" spans="1:15" s="4" customFormat="1" ht="33.75">
       <c r="A273" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B273" s="47">
         <v>4020802</v>
       </c>
       <c r="C273" s="47">
         <v>14981851</v>
       </c>
       <c r="D273" s="47">
         <v>26546466</v>
       </c>
-      <c r="E273" s="129">
+      <c r="E273" s="122">
         <v>39113850</v>
       </c>
       <c r="F273" s="50">
         <v>46058254</v>
       </c>
-      <c r="G273" s="47"/>
+      <c r="G273" s="143">
+        <v>53455538</v>
+      </c>
       <c r="H273" s="47"/>
-      <c r="I273" s="74"/>
+      <c r="I273" s="67"/>
       <c r="J273" s="47"/>
       <c r="K273" s="47"/>
       <c r="L273" s="47"/>
       <c r="M273" s="47"/>
       <c r="N273" s="19"/>
       <c r="O273" s="18"/>
     </row>
     <row r="274" spans="1:15" s="4" customFormat="1">
       <c r="A274" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B274" s="47">
         <v>2560961</v>
       </c>
       <c r="C274" s="47">
         <v>10997889</v>
       </c>
       <c r="D274" s="47">
         <v>19545218</v>
       </c>
-      <c r="E274" s="129">
+      <c r="E274" s="122">
         <v>28315612</v>
       </c>
       <c r="F274" s="50">
         <v>32069607</v>
       </c>
-      <c r="G274" s="47"/>
+      <c r="G274" s="143">
+        <v>36503135</v>
+      </c>
       <c r="H274" s="47"/>
-      <c r="I274" s="74"/>
+      <c r="I274" s="67"/>
       <c r="J274" s="47"/>
       <c r="K274" s="47"/>
       <c r="L274" s="47"/>
       <c r="M274" s="47"/>
       <c r="N274" s="19"/>
       <c r="O274" s="18"/>
     </row>
     <row r="275" spans="1:15" s="4" customFormat="1">
       <c r="A275" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B275" s="47">
         <v>634</v>
       </c>
       <c r="C275" s="47">
         <v>90304</v>
       </c>
       <c r="D275" s="47">
         <v>179973</v>
       </c>
-      <c r="E275" s="129">
+      <c r="E275" s="122">
         <v>269642</v>
       </c>
       <c r="F275" s="50">
         <v>277153</v>
       </c>
-      <c r="G275" s="47"/>
+      <c r="G275" s="143">
+        <v>284664</v>
+      </c>
       <c r="H275" s="47"/>
-      <c r="I275" s="74"/>
+      <c r="I275" s="67"/>
       <c r="J275" s="47"/>
       <c r="K275" s="47"/>
       <c r="L275" s="47"/>
       <c r="M275" s="47"/>
       <c r="N275" s="27"/>
       <c r="O275" s="18"/>
     </row>
     <row r="276" spans="1:15" s="4" customFormat="1">
       <c r="A276" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B276" s="47">
         <v>1420576</v>
       </c>
       <c r="C276" s="47">
         <v>3765505</v>
       </c>
       <c r="D276" s="47">
         <v>6610354</v>
       </c>
-      <c r="E276" s="129">
+      <c r="E276" s="122">
         <v>10224208</v>
       </c>
       <c r="F276" s="50">
         <v>13369064</v>
       </c>
-      <c r="G276" s="47"/>
+      <c r="G276" s="143">
+        <v>16285947</v>
+      </c>
       <c r="H276" s="47"/>
-      <c r="I276" s="74"/>
+      <c r="I276" s="67"/>
       <c r="J276" s="47"/>
       <c r="K276" s="47"/>
       <c r="L276" s="47"/>
       <c r="M276" s="47"/>
       <c r="N276" s="19"/>
       <c r="O276" s="18"/>
     </row>
     <row r="277" spans="1:15" s="4" customFormat="1">
       <c r="A277" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B277" s="48"/>
       <c r="C277" s="48"/>
       <c r="D277" s="48"/>
-      <c r="E277" s="130"/>
+      <c r="E277" s="123"/>
       <c r="F277" s="20"/>
-      <c r="G277" s="48"/>
+      <c r="G277" s="144"/>
       <c r="H277" s="48"/>
       <c r="I277" s="20"/>
       <c r="J277" s="48"/>
       <c r="K277" s="48"/>
       <c r="L277" s="48"/>
       <c r="M277" s="48"/>
       <c r="N277" s="19"/>
       <c r="O277" s="18"/>
     </row>
     <row r="278" spans="1:15" s="4" customFormat="1">
       <c r="A278" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B278" s="47">
         <v>796</v>
       </c>
       <c r="C278" s="47">
         <v>1081</v>
       </c>
       <c r="D278" s="47">
         <v>1366</v>
       </c>
-      <c r="E278" s="129">
+      <c r="E278" s="122">
         <v>1651</v>
       </c>
       <c r="F278" s="50">
         <v>2770</v>
       </c>
-      <c r="G278" s="47"/>
+      <c r="G278" s="143">
+        <v>3888</v>
+      </c>
       <c r="H278" s="47"/>
-      <c r="I278" s="74"/>
+      <c r="I278" s="67"/>
       <c r="J278" s="47"/>
       <c r="K278" s="47"/>
       <c r="L278" s="47"/>
       <c r="M278" s="47"/>
       <c r="N278" s="19"/>
       <c r="O278" s="18"/>
     </row>
     <row r="279" spans="1:15" s="4" customFormat="1">
       <c r="A279" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B279" s="47">
         <v>41</v>
       </c>
       <c r="C279" s="47">
         <v>2914</v>
       </c>
       <c r="D279" s="47">
         <v>5787</v>
       </c>
-      <c r="E279" s="129">
+      <c r="E279" s="122">
         <v>8660</v>
       </c>
       <c r="F279" s="50">
         <v>9068</v>
       </c>
-      <c r="G279" s="47"/>
+      <c r="G279" s="143">
+        <v>9477</v>
+      </c>
       <c r="H279" s="47"/>
-      <c r="I279" s="74"/>
+      <c r="I279" s="67"/>
       <c r="J279" s="47"/>
       <c r="K279" s="47"/>
       <c r="L279" s="47"/>
       <c r="M279" s="47"/>
       <c r="N279" s="19"/>
       <c r="O279" s="18"/>
     </row>
     <row r="280" spans="1:15" s="4" customFormat="1">
       <c r="A280" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B280" s="47">
         <v>97</v>
       </c>
       <c r="C280" s="47">
         <v>1032</v>
       </c>
       <c r="D280" s="47">
         <v>1967</v>
       </c>
-      <c r="E280" s="129">
+      <c r="E280" s="122">
         <v>2903</v>
       </c>
       <c r="F280" s="50">
         <v>3089</v>
       </c>
-      <c r="G280" s="47"/>
+      <c r="G280" s="143">
+        <v>3276</v>
+      </c>
       <c r="H280" s="47"/>
-      <c r="I280" s="74"/>
+      <c r="I280" s="67"/>
       <c r="J280" s="47"/>
       <c r="K280" s="47"/>
       <c r="L280" s="47"/>
       <c r="M280" s="47"/>
       <c r="N280" s="19"/>
       <c r="O280" s="18"/>
     </row>
     <row r="281" spans="1:15" s="4" customFormat="1">
       <c r="A281" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B281" s="52" t="s">
         <v>74</v>
       </c>
       <c r="C281" s="47">
         <v>236</v>
       </c>
       <c r="D281" s="47">
         <v>473</v>
       </c>
-      <c r="E281" s="129">
+      <c r="E281" s="122">
         <v>709</v>
       </c>
       <c r="F281" s="50">
         <v>847</v>
       </c>
-      <c r="G281" s="47"/>
+      <c r="G281" s="143">
+        <v>984</v>
+      </c>
       <c r="H281" s="47"/>
-      <c r="I281" s="74"/>
+      <c r="I281" s="67"/>
       <c r="J281" s="47"/>
       <c r="K281" s="47"/>
       <c r="L281" s="47"/>
       <c r="M281" s="47"/>
       <c r="N281" s="19"/>
       <c r="O281" s="18"/>
     </row>
     <row r="282" spans="1:15" s="4" customFormat="1">
       <c r="A282" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B282" s="47">
         <v>4242</v>
       </c>
       <c r="C282" s="47">
         <v>23826</v>
       </c>
       <c r="D282" s="47">
         <v>36654</v>
       </c>
-      <c r="E282" s="129">
+      <c r="E282" s="122">
         <v>60181</v>
       </c>
       <c r="F282" s="50">
         <v>68791</v>
       </c>
-      <c r="G282" s="47"/>
+      <c r="G282" s="143">
+        <v>78720</v>
+      </c>
       <c r="H282" s="47"/>
-      <c r="I282" s="74"/>
+      <c r="I282" s="67"/>
       <c r="J282" s="47"/>
       <c r="K282" s="47"/>
       <c r="L282" s="47"/>
       <c r="M282" s="47"/>
       <c r="N282" s="19"/>
       <c r="O282" s="8"/>
     </row>
     <row r="283" spans="1:15" s="4" customFormat="1">
       <c r="A283" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B283" s="47">
         <v>333</v>
       </c>
       <c r="C283" s="47">
         <v>1049</v>
       </c>
       <c r="D283" s="47">
         <v>1764</v>
       </c>
-      <c r="E283" s="129">
+      <c r="E283" s="122">
         <v>2479</v>
       </c>
       <c r="F283" s="50">
         <v>2479</v>
       </c>
-      <c r="G283" s="47"/>
+      <c r="G283" s="143">
+        <v>2479</v>
+      </c>
       <c r="H283" s="47"/>
-      <c r="I283" s="74"/>
+      <c r="I283" s="67"/>
       <c r="J283" s="47"/>
       <c r="K283" s="47"/>
       <c r="L283" s="47"/>
       <c r="M283" s="47"/>
       <c r="N283" s="17"/>
       <c r="O283" s="18"/>
     </row>
     <row r="284" spans="1:15" s="4" customFormat="1">
       <c r="A284" s="17" t="s">
         <v>76</v>
       </c>
       <c r="B284" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="C284" s="114" t="s">
+      <c r="C284" s="107" t="s">
         <v>74</v>
       </c>
-      <c r="D284" s="124" t="s">
+      <c r="D284" s="117" t="s">
         <v>74</v>
       </c>
-      <c r="E284" s="136" t="s">
+      <c r="E284" s="129" t="s">
         <v>74</v>
       </c>
       <c r="F284" s="50">
         <v>16</v>
       </c>
-      <c r="G284" s="47"/>
+      <c r="G284" s="143">
+        <v>32</v>
+      </c>
       <c r="H284" s="47"/>
-      <c r="I284" s="74"/>
+      <c r="I284" s="67"/>
       <c r="J284" s="47"/>
       <c r="K284" s="47"/>
       <c r="L284" s="47"/>
       <c r="M284" s="47"/>
       <c r="N284" s="17"/>
       <c r="O284" s="18"/>
     </row>
     <row r="285" spans="1:15" s="4" customFormat="1">
       <c r="A285" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B285" s="47">
         <v>3524</v>
       </c>
       <c r="C285" s="47">
         <v>6271</v>
       </c>
       <c r="D285" s="47">
         <v>9018</v>
       </c>
-      <c r="E285" s="129">
+      <c r="E285" s="122">
         <v>11764</v>
       </c>
       <c r="F285" s="50">
         <v>13250</v>
       </c>
-      <c r="G285" s="47"/>
+      <c r="G285" s="143">
+        <v>14735</v>
+      </c>
       <c r="H285" s="47"/>
-      <c r="I285" s="74"/>
+      <c r="I285" s="67"/>
       <c r="J285" s="47"/>
       <c r="K285" s="47"/>
       <c r="L285" s="47"/>
       <c r="M285" s="47"/>
       <c r="N285" s="19"/>
       <c r="O285" s="18"/>
     </row>
     <row r="286" spans="1:15">
       <c r="A286" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B286" s="52" t="s">
         <v>74</v>
       </c>
       <c r="C286" s="47">
         <v>744</v>
       </c>
       <c r="D286" s="47">
         <v>1488</v>
       </c>
-      <c r="E286" s="129">
+      <c r="E286" s="122">
         <v>2232</v>
       </c>
       <c r="F286" s="50">
         <v>2456</v>
       </c>
-      <c r="G286" s="47"/>
+      <c r="G286" s="143">
+        <v>2679</v>
+      </c>
       <c r="H286" s="47"/>
-      <c r="I286" s="74"/>
+      <c r="I286" s="67"/>
       <c r="J286" s="47"/>
       <c r="K286" s="47"/>
       <c r="L286" s="47"/>
       <c r="M286" s="47"/>
       <c r="N286" s="16"/>
       <c r="O286" s="21"/>
     </row>
     <row r="287" spans="1:15">
       <c r="A287" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B287" s="47">
         <v>29596</v>
       </c>
       <c r="C287" s="47">
         <v>91000</v>
       </c>
       <c r="D287" s="47">
         <v>152404</v>
       </c>
-      <c r="E287" s="129">
+      <c r="E287" s="122">
         <v>213807</v>
       </c>
       <c r="F287" s="50">
         <v>239664</v>
       </c>
-      <c r="G287" s="47"/>
+      <c r="G287" s="143">
+        <v>265521</v>
+      </c>
       <c r="H287" s="47"/>
-      <c r="I287" s="74"/>
+      <c r="I287" s="67"/>
       <c r="J287" s="47"/>
       <c r="K287" s="47"/>
       <c r="L287" s="47"/>
       <c r="M287" s="47"/>
       <c r="N287" s="17"/>
       <c r="O287" s="18"/>
     </row>
     <row r="288" spans="1:15">
       <c r="A288" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B288" s="47">
         <v>574109</v>
       </c>
       <c r="C288" s="47">
         <v>1226070</v>
       </c>
       <c r="D288" s="47">
         <v>1906645</v>
       </c>
-      <c r="E288" s="129">
+      <c r="E288" s="122">
         <v>2588939</v>
       </c>
       <c r="F288" s="50">
         <v>3124853</v>
       </c>
-      <c r="G288" s="47"/>
+      <c r="G288" s="143">
+        <v>3817053</v>
+      </c>
       <c r="H288" s="47"/>
-      <c r="I288" s="74"/>
+      <c r="I288" s="67"/>
       <c r="J288" s="47"/>
       <c r="K288" s="47"/>
       <c r="L288" s="47"/>
       <c r="M288" s="47"/>
       <c r="N288" s="17"/>
       <c r="O288" s="18"/>
     </row>
     <row r="289" spans="1:15">
       <c r="A289" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B289" s="47">
         <v>547228</v>
       </c>
       <c r="C289" s="47">
         <v>1170727</v>
       </c>
       <c r="D289" s="47">
         <v>1822840</v>
       </c>
-      <c r="E289" s="129">
+      <c r="E289" s="122">
         <v>2476672</v>
       </c>
       <c r="F289" s="50">
         <v>2985053</v>
       </c>
-      <c r="G289" s="47"/>
+      <c r="G289" s="143">
+        <v>3649720</v>
+      </c>
       <c r="H289" s="47"/>
-      <c r="I289" s="74"/>
+      <c r="I289" s="67"/>
       <c r="J289" s="47"/>
       <c r="K289" s="47"/>
       <c r="L289" s="47"/>
       <c r="M289" s="47"/>
       <c r="N289" s="17"/>
       <c r="O289" s="18"/>
     </row>
     <row r="290" spans="1:15">
       <c r="A290" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B290" s="47">
         <v>715</v>
       </c>
       <c r="C290" s="47">
         <v>1390</v>
       </c>
       <c r="D290" s="47">
         <v>2065</v>
       </c>
-      <c r="E290" s="129">
+      <c r="E290" s="122">
         <v>2740</v>
       </c>
       <c r="F290" s="50">
         <v>3415</v>
       </c>
-      <c r="G290" s="47"/>
+      <c r="G290" s="143">
+        <v>4090</v>
+      </c>
       <c r="H290" s="47"/>
-      <c r="I290" s="74"/>
+      <c r="I290" s="67"/>
       <c r="J290" s="47"/>
       <c r="K290" s="47"/>
       <c r="L290" s="47"/>
       <c r="M290" s="47"/>
       <c r="N290" s="19"/>
       <c r="O290" s="18"/>
     </row>
     <row r="291" spans="1:15" s="4" customFormat="1">
       <c r="A291" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B291" s="47">
         <v>22477</v>
       </c>
       <c r="C291" s="47">
         <v>46575</v>
       </c>
       <c r="D291" s="47">
         <v>70673</v>
       </c>
-      <c r="E291" s="129">
+      <c r="E291" s="122">
         <v>94771</v>
       </c>
       <c r="F291" s="50">
         <v>117940</v>
       </c>
-      <c r="G291" s="47"/>
+      <c r="G291" s="143">
+        <v>141110</v>
+      </c>
       <c r="H291" s="47"/>
-      <c r="I291" s="74"/>
+      <c r="I291" s="67"/>
       <c r="J291" s="47"/>
       <c r="K291" s="47"/>
       <c r="L291" s="47"/>
       <c r="M291" s="47"/>
       <c r="N291" s="35"/>
       <c r="O291" s="18"/>
     </row>
     <row r="292" spans="1:15" s="4" customFormat="1">
       <c r="A292" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B292" s="48"/>
       <c r="C292" s="48"/>
-      <c r="D292" s="117"/>
-      <c r="E292" s="126"/>
+      <c r="D292" s="110"/>
+      <c r="E292" s="119"/>
       <c r="F292" s="20"/>
-      <c r="G292" s="54"/>
-[...5 lines deleted...]
-      <c r="M292" s="91"/>
+      <c r="G292" s="140"/>
+      <c r="H292" s="55"/>
+      <c r="I292" s="61"/>
+      <c r="J292" s="69"/>
+      <c r="K292" s="74"/>
+      <c r="L292" s="79"/>
+      <c r="M292" s="84"/>
       <c r="N292" s="35"/>
       <c r="O292" s="18"/>
     </row>
     <row r="293" spans="1:15" s="4" customFormat="1">
       <c r="A293" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="B293" s="96" t="s">
+      <c r="B293" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="C293" s="112" t="s">
+      <c r="C293" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D293" s="122" t="s">
+      <c r="D293" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E293" s="134" t="s">
+      <c r="E293" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F293" s="134" t="s">
+      <c r="F293" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G293" s="53"/>
-[...5 lines deleted...]
-      <c r="M293" s="95"/>
+      <c r="G293" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H293" s="53"/>
+      <c r="I293" s="65"/>
+      <c r="J293" s="73"/>
+      <c r="K293" s="78"/>
+      <c r="L293" s="83"/>
+      <c r="M293" s="88"/>
       <c r="N293" s="35"/>
       <c r="O293" s="18"/>
     </row>
     <row r="294" spans="1:15" s="4" customFormat="1">
       <c r="A294" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B294" s="47">
         <v>440</v>
       </c>
       <c r="C294" s="47">
         <v>880</v>
       </c>
       <c r="D294" s="47">
         <v>1320</v>
       </c>
-      <c r="E294" s="129">
+      <c r="E294" s="122">
         <v>1760</v>
       </c>
       <c r="F294" s="50">
         <v>2200</v>
       </c>
-      <c r="G294" s="47"/>
+      <c r="G294" s="143">
+        <v>2640</v>
+      </c>
       <c r="H294" s="47"/>
-      <c r="I294" s="74"/>
+      <c r="I294" s="67"/>
       <c r="J294" s="47"/>
       <c r="K294" s="47"/>
       <c r="L294" s="47"/>
       <c r="M294" s="47"/>
       <c r="N294" s="17"/>
       <c r="O294" s="18"/>
     </row>
     <row r="295" spans="1:15" s="4" customFormat="1">
       <c r="A295" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B295" s="47">
         <v>388</v>
       </c>
       <c r="C295" s="47">
         <v>776</v>
       </c>
       <c r="D295" s="47">
         <v>1164</v>
       </c>
-      <c r="E295" s="129">
+      <c r="E295" s="122">
         <v>1552</v>
       </c>
       <c r="F295" s="50">
         <v>1940</v>
       </c>
-      <c r="G295" s="47"/>
+      <c r="G295" s="143">
+        <v>2328</v>
+      </c>
       <c r="H295" s="47"/>
-      <c r="I295" s="74"/>
+      <c r="I295" s="67"/>
       <c r="J295" s="47"/>
       <c r="K295" s="47"/>
       <c r="L295" s="47"/>
       <c r="M295" s="47"/>
       <c r="N295" s="35"/>
       <c r="O295" s="18"/>
     </row>
     <row r="296" spans="1:15" s="4" customFormat="1">
       <c r="A296" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B296" s="47">
         <v>229</v>
       </c>
       <c r="C296" s="47">
         <v>458</v>
       </c>
       <c r="D296" s="47">
         <v>687</v>
       </c>
-      <c r="E296" s="129">
+      <c r="E296" s="122">
         <v>916</v>
       </c>
       <c r="F296" s="50">
         <v>1145</v>
       </c>
-      <c r="G296" s="47"/>
+      <c r="G296" s="143">
+        <v>1374</v>
+      </c>
       <c r="H296" s="47"/>
-      <c r="I296" s="74"/>
+      <c r="I296" s="67"/>
       <c r="J296" s="47"/>
       <c r="K296" s="47"/>
       <c r="L296" s="47"/>
       <c r="M296" s="47"/>
       <c r="N296" s="17"/>
       <c r="O296" s="18"/>
     </row>
     <row r="297" spans="1:15" s="4" customFormat="1">
       <c r="A297" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B297" s="96" t="s">
+      <c r="B297" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="C297" s="112" t="s">
+      <c r="C297" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="D297" s="122" t="s">
+      <c r="D297" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="E297" s="134" t="s">
+      <c r="E297" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="F297" s="134" t="s">
+      <c r="F297" s="127" t="s">
         <v>74</v>
       </c>
-      <c r="G297" s="53"/>
-[...5 lines deleted...]
-      <c r="M297" s="95"/>
+      <c r="G297" s="149" t="s">
+        <v>74</v>
+      </c>
+      <c r="H297" s="53"/>
+      <c r="I297" s="65"/>
+      <c r="J297" s="73"/>
+      <c r="K297" s="78"/>
+      <c r="L297" s="83"/>
+      <c r="M297" s="88"/>
       <c r="N297" s="17"/>
       <c r="O297" s="18"/>
     </row>
     <row r="298" spans="1:15" s="4" customFormat="1">
       <c r="A298" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B298" s="50">
         <v>624</v>
       </c>
       <c r="C298" s="47">
         <v>1248</v>
       </c>
       <c r="D298" s="47">
         <v>1872</v>
       </c>
-      <c r="E298" s="129">
+      <c r="E298" s="122">
         <v>2496</v>
       </c>
       <c r="F298" s="50">
         <v>3120</v>
       </c>
-      <c r="G298" s="47"/>
+      <c r="G298" s="143">
+        <v>3744</v>
+      </c>
       <c r="H298" s="47"/>
-      <c r="I298" s="74"/>
+      <c r="I298" s="67"/>
       <c r="J298" s="47"/>
       <c r="K298" s="47"/>
       <c r="L298" s="47"/>
       <c r="M298" s="47"/>
       <c r="N298" s="17"/>
       <c r="O298" s="18"/>
     </row>
     <row r="299" spans="1:15" s="4" customFormat="1">
       <c r="A299" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B299" s="50">
         <v>292</v>
       </c>
       <c r="C299" s="47">
         <v>584</v>
       </c>
       <c r="D299" s="47">
         <v>876</v>
       </c>
-      <c r="E299" s="129">
+      <c r="E299" s="122">
         <v>1168</v>
       </c>
       <c r="F299" s="50">
         <v>1460</v>
       </c>
-      <c r="G299" s="47"/>
+      <c r="G299" s="143">
+        <v>1752</v>
+      </c>
       <c r="H299" s="47"/>
-      <c r="I299" s="74"/>
+      <c r="I299" s="67"/>
       <c r="J299" s="47"/>
       <c r="K299" s="47"/>
       <c r="L299" s="47"/>
       <c r="M299" s="47"/>
       <c r="N299" s="16"/>
       <c r="O299" s="21"/>
     </row>
     <row r="300" spans="1:15">
       <c r="A300" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B300" s="50">
         <v>1717</v>
       </c>
       <c r="C300" s="47">
         <v>3434</v>
       </c>
       <c r="D300" s="47">
         <v>5151</v>
       </c>
-      <c r="E300" s="129">
+      <c r="E300" s="122">
         <v>6868</v>
       </c>
       <c r="F300" s="50">
         <v>8585</v>
       </c>
-      <c r="G300" s="47"/>
+      <c r="G300" s="143">
+        <v>10302</v>
+      </c>
       <c r="H300" s="47"/>
-      <c r="I300" s="74"/>
+      <c r="I300" s="67"/>
       <c r="J300" s="47"/>
       <c r="K300" s="47"/>
       <c r="L300" s="47"/>
       <c r="M300" s="47"/>
       <c r="N300" s="17"/>
       <c r="O300" s="18"/>
     </row>
     <row r="301" spans="1:15">
       <c r="A301" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B301" s="47">
         <v>26431</v>
       </c>
       <c r="C301" s="47">
         <v>57329</v>
       </c>
       <c r="D301" s="47">
         <v>88830</v>
       </c>
-      <c r="E301" s="129">
+      <c r="E301" s="122">
         <v>119723</v>
       </c>
       <c r="F301" s="50">
         <v>138806</v>
       </c>
-      <c r="G301" s="47"/>
+      <c r="G301" s="143">
+        <v>157543</v>
+      </c>
       <c r="H301" s="47"/>
-      <c r="I301" s="74"/>
+      <c r="I301" s="67"/>
       <c r="J301" s="47"/>
       <c r="K301" s="47"/>
       <c r="L301" s="47"/>
       <c r="M301" s="47"/>
       <c r="N301" s="17"/>
       <c r="O301" s="18"/>
     </row>
     <row r="302" spans="1:15">
       <c r="A302" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B302" s="47">
         <v>21351</v>
       </c>
       <c r="C302" s="47">
         <v>43369</v>
       </c>
       <c r="D302" s="47">
         <v>65990</v>
       </c>
-      <c r="E302" s="129">
+      <c r="E302" s="122">
         <v>88003</v>
       </c>
       <c r="F302" s="50">
         <v>105260</v>
       </c>
-      <c r="G302" s="47"/>
+      <c r="G302" s="143">
+        <v>122172</v>
+      </c>
       <c r="H302" s="47"/>
-      <c r="I302" s="74"/>
+      <c r="I302" s="67"/>
       <c r="J302" s="47"/>
       <c r="K302" s="47"/>
       <c r="L302" s="47"/>
       <c r="M302" s="47"/>
       <c r="N302" s="17"/>
       <c r="O302" s="18"/>
     </row>
     <row r="303" spans="1:15">
       <c r="A303" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B303" s="47">
         <v>2333</v>
       </c>
       <c r="C303" s="47">
         <v>7667</v>
       </c>
       <c r="D303" s="47">
         <v>13000</v>
       </c>
-      <c r="E303" s="129">
+      <c r="E303" s="122">
         <v>18333</v>
       </c>
       <c r="F303" s="50">
         <v>19333</v>
       </c>
-      <c r="G303" s="47"/>
+      <c r="G303" s="143">
+        <v>20333</v>
+      </c>
       <c r="H303" s="47"/>
-      <c r="I303" s="74"/>
+      <c r="I303" s="67"/>
       <c r="J303" s="47"/>
       <c r="K303" s="47"/>
       <c r="L303" s="47"/>
       <c r="M303" s="47"/>
       <c r="N303" s="19"/>
       <c r="O303" s="18"/>
     </row>
     <row r="304" spans="1:15">
       <c r="A304" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B304" s="47">
         <v>2621</v>
       </c>
       <c r="C304" s="47">
         <v>6043</v>
       </c>
       <c r="D304" s="47">
         <v>9465</v>
       </c>
-      <c r="E304" s="129">
+      <c r="E304" s="122">
         <v>12886</v>
       </c>
       <c r="F304" s="50">
         <v>13587</v>
       </c>
-      <c r="G304" s="47"/>
+      <c r="G304" s="143">
+        <v>14288</v>
+      </c>
       <c r="H304" s="47"/>
-      <c r="I304" s="74"/>
+      <c r="I304" s="67"/>
       <c r="J304" s="47"/>
       <c r="K304" s="47"/>
       <c r="L304" s="47"/>
       <c r="M304" s="47"/>
       <c r="N304" s="35"/>
       <c r="O304" s="18"/>
     </row>
     <row r="305" spans="1:15">
       <c r="A305" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B305" s="48"/>
       <c r="C305" s="48"/>
-      <c r="D305" s="116"/>
-      <c r="E305" s="125"/>
+      <c r="D305" s="109"/>
+      <c r="E305" s="118"/>
       <c r="F305" s="20"/>
-      <c r="G305" s="53"/>
-[...5 lines deleted...]
-      <c r="M305" s="91"/>
+      <c r="G305" s="139"/>
+      <c r="H305" s="54"/>
+      <c r="I305" s="61"/>
+      <c r="J305" s="69"/>
+      <c r="K305" s="74"/>
+      <c r="L305" s="79"/>
+      <c r="M305" s="84"/>
       <c r="N305" s="35"/>
       <c r="O305" s="18"/>
     </row>
     <row r="306" spans="1:15">
       <c r="A306" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B306" s="50">
         <v>125</v>
       </c>
       <c r="C306" s="47">
         <v>250</v>
       </c>
       <c r="D306" s="47">
         <v>375</v>
       </c>
-      <c r="E306" s="129">
+      <c r="E306" s="122">
         <v>500</v>
       </c>
       <c r="F306" s="50">
         <v>625</v>
       </c>
-      <c r="G306" s="47"/>
+      <c r="G306" s="143">
+        <v>750</v>
+      </c>
       <c r="H306" s="47"/>
-      <c r="I306" s="74"/>
+      <c r="I306" s="67"/>
       <c r="J306" s="47"/>
       <c r="K306" s="47"/>
       <c r="L306" s="47"/>
       <c r="M306" s="47"/>
       <c r="N306" s="35"/>
       <c r="O306" s="18"/>
     </row>
     <row r="307" spans="1:15" ht="45">
       <c r="A307" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B307" s="47">
         <v>70186969</v>
       </c>
       <c r="C307" s="47">
         <v>131554603</v>
       </c>
       <c r="D307" s="47">
         <v>192133982</v>
       </c>
-      <c r="E307" s="129">
+      <c r="E307" s="122">
         <v>241383664</v>
       </c>
       <c r="F307" s="50">
         <v>285310799</v>
       </c>
-      <c r="G307" s="47"/>
+      <c r="G307" s="143">
+        <v>330786672</v>
+      </c>
       <c r="H307" s="47"/>
-      <c r="I307" s="74"/>
+      <c r="I307" s="67"/>
       <c r="J307" s="47"/>
       <c r="K307" s="47"/>
       <c r="L307" s="47"/>
       <c r="M307" s="47"/>
       <c r="N307" s="17"/>
       <c r="O307" s="18"/>
     </row>
     <row r="308" spans="1:15">
       <c r="A308" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B308" s="47">
         <v>14775797</v>
       </c>
       <c r="C308" s="47">
         <v>26971340</v>
       </c>
       <c r="D308" s="47">
         <v>39296218</v>
       </c>
-      <c r="E308" s="129">
+      <c r="E308" s="122">
         <v>48628882</v>
       </c>
       <c r="F308" s="50">
         <v>57417716</v>
       </c>
-      <c r="G308" s="47"/>
+      <c r="G308" s="143">
+        <v>65669872</v>
+      </c>
       <c r="H308" s="47"/>
-      <c r="I308" s="74"/>
+      <c r="I308" s="67"/>
       <c r="J308" s="47"/>
       <c r="K308" s="47"/>
       <c r="L308" s="47"/>
       <c r="M308" s="47"/>
       <c r="N308" s="17"/>
       <c r="O308" s="18"/>
     </row>
     <row r="309" spans="1:15">
       <c r="A309" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B309" s="47">
         <v>10963443</v>
       </c>
       <c r="C309" s="47">
         <v>19881540</v>
       </c>
       <c r="D309" s="47">
         <v>28598385</v>
       </c>
-      <c r="E309" s="129">
+      <c r="E309" s="122">
         <v>36559056</v>
       </c>
       <c r="F309" s="50">
         <v>45040176</v>
       </c>
-      <c r="G309" s="47"/>
+      <c r="G309" s="143">
+        <v>53902913</v>
+      </c>
       <c r="H309" s="47"/>
-      <c r="I309" s="74"/>
+      <c r="I309" s="67"/>
       <c r="J309" s="47"/>
       <c r="K309" s="47"/>
       <c r="L309" s="47"/>
       <c r="M309" s="47"/>
       <c r="N309" s="19"/>
       <c r="O309" s="18"/>
     </row>
     <row r="310" spans="1:15">
       <c r="A310" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B310" s="47">
         <v>43983883</v>
       </c>
       <c r="C310" s="47">
         <v>83836091</v>
       </c>
       <c r="D310" s="47">
         <v>123019615</v>
       </c>
-      <c r="E310" s="129">
+      <c r="E310" s="122">
         <v>154735307</v>
       </c>
       <c r="F310" s="50">
         <v>181154808</v>
       </c>
-      <c r="G310" s="47"/>
+      <c r="G310" s="143">
+        <v>209301071</v>
+      </c>
       <c r="H310" s="47"/>
-      <c r="I310" s="74"/>
+      <c r="I310" s="67"/>
       <c r="J310" s="47"/>
       <c r="K310" s="47"/>
       <c r="L310" s="47"/>
       <c r="M310" s="47"/>
       <c r="N310" s="17"/>
       <c r="O310" s="18"/>
     </row>
     <row r="311" spans="1:15">
       <c r="A311" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B311" s="48"/>
       <c r="C311" s="48"/>
-      <c r="D311" s="117"/>
-      <c r="E311" s="126"/>
+      <c r="D311" s="110"/>
+      <c r="E311" s="119"/>
       <c r="F311" s="20"/>
-      <c r="G311" s="54"/>
-[...5 lines deleted...]
-      <c r="M311" s="91"/>
+      <c r="G311" s="140"/>
+      <c r="H311" s="55"/>
+      <c r="I311" s="61"/>
+      <c r="J311" s="69"/>
+      <c r="K311" s="74"/>
+      <c r="L311" s="79"/>
+      <c r="M311" s="84"/>
       <c r="N311" s="17"/>
       <c r="O311" s="18"/>
     </row>
     <row r="312" spans="1:15">
       <c r="A312" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B312" s="47">
         <v>25436</v>
       </c>
       <c r="C312" s="47">
         <v>56143</v>
       </c>
       <c r="D312" s="47">
         <v>85408</v>
       </c>
-      <c r="E312" s="129">
+      <c r="E312" s="122">
         <v>100685</v>
       </c>
       <c r="F312" s="50">
         <v>126434</v>
       </c>
-      <c r="G312" s="47"/>
+      <c r="G312" s="143">
+        <v>145976</v>
+      </c>
       <c r="H312" s="47"/>
-      <c r="I312" s="74"/>
+      <c r="I312" s="67"/>
       <c r="J312" s="47"/>
       <c r="K312" s="47"/>
       <c r="L312" s="47"/>
       <c r="M312" s="47"/>
       <c r="N312" s="17"/>
       <c r="O312" s="18"/>
     </row>
     <row r="313" spans="1:15">
       <c r="A313" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B313" s="47">
         <v>36029</v>
       </c>
       <c r="C313" s="47">
         <v>65798</v>
       </c>
       <c r="D313" s="47">
         <v>94711</v>
       </c>
-      <c r="E313" s="129">
+      <c r="E313" s="122">
         <v>120306</v>
       </c>
       <c r="F313" s="50">
         <v>127502</v>
       </c>
-      <c r="G313" s="47"/>
+      <c r="G313" s="143">
+        <v>135515</v>
+      </c>
       <c r="H313" s="47"/>
-      <c r="I313" s="74"/>
+      <c r="I313" s="67"/>
       <c r="J313" s="47"/>
       <c r="K313" s="47"/>
       <c r="L313" s="47"/>
       <c r="M313" s="47"/>
       <c r="N313" s="17"/>
       <c r="O313" s="18"/>
     </row>
     <row r="314" spans="1:15">
       <c r="A314" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B314" s="47">
         <v>115545</v>
       </c>
       <c r="C314" s="47">
         <v>215150</v>
       </c>
       <c r="D314" s="47">
         <v>307774</v>
       </c>
-      <c r="E314" s="129">
+      <c r="E314" s="122">
         <v>361023</v>
       </c>
       <c r="F314" s="50">
         <v>450169</v>
       </c>
-      <c r="G314" s="47"/>
+      <c r="G314" s="143">
+        <v>522890</v>
+      </c>
       <c r="H314" s="47"/>
-      <c r="I314" s="74"/>
+      <c r="I314" s="67"/>
       <c r="J314" s="47"/>
       <c r="K314" s="47"/>
       <c r="L314" s="47"/>
       <c r="M314" s="47"/>
       <c r="N314" s="17"/>
       <c r="O314" s="18"/>
     </row>
     <row r="315" spans="1:15">
       <c r="A315" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B315" s="47">
         <v>105214</v>
       </c>
       <c r="C315" s="47">
         <v>165393</v>
       </c>
       <c r="D315" s="47">
         <v>208210</v>
       </c>
-      <c r="E315" s="129">
+      <c r="E315" s="122">
         <v>225963</v>
       </c>
       <c r="F315" s="50">
         <v>227950</v>
       </c>
-      <c r="G315" s="47"/>
+      <c r="G315" s="143">
+        <v>229414</v>
+      </c>
       <c r="H315" s="47"/>
-      <c r="I315" s="74"/>
+      <c r="I315" s="67"/>
       <c r="J315" s="47"/>
       <c r="K315" s="47"/>
       <c r="L315" s="47"/>
       <c r="M315" s="47"/>
       <c r="N315" s="17"/>
       <c r="O315" s="18"/>
     </row>
     <row r="316" spans="1:15">
       <c r="A316" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B316" s="47">
         <v>36490</v>
       </c>
       <c r="C316" s="47">
         <v>73932</v>
       </c>
       <c r="D316" s="47">
         <v>110383</v>
       </c>
-      <c r="E316" s="129">
+      <c r="E316" s="122">
         <v>146710</v>
       </c>
       <c r="F316" s="50">
         <v>181747</v>
       </c>
-      <c r="G316" s="47"/>
+      <c r="G316" s="143">
+        <v>216239</v>
+      </c>
       <c r="H316" s="47"/>
-      <c r="I316" s="74"/>
+      <c r="I316" s="67"/>
       <c r="J316" s="47"/>
       <c r="K316" s="47"/>
       <c r="L316" s="47"/>
       <c r="M316" s="47"/>
       <c r="N316" s="17"/>
       <c r="O316" s="18"/>
     </row>
     <row r="317" spans="1:15">
       <c r="A317" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B317" s="47">
         <v>13351</v>
       </c>
       <c r="C317" s="47">
         <v>26759</v>
       </c>
       <c r="D317" s="47">
         <v>39942</v>
       </c>
-      <c r="E317" s="129">
+      <c r="E317" s="122">
         <v>52820</v>
       </c>
       <c r="F317" s="50">
         <v>65708</v>
       </c>
-      <c r="G317" s="47"/>
+      <c r="G317" s="143">
+        <v>78319</v>
+      </c>
       <c r="H317" s="47"/>
-      <c r="I317" s="74"/>
+      <c r="I317" s="67"/>
       <c r="J317" s="47"/>
       <c r="K317" s="47"/>
       <c r="L317" s="47"/>
       <c r="M317" s="47"/>
       <c r="N317" s="17"/>
       <c r="O317" s="18"/>
     </row>
     <row r="318" spans="1:15">
       <c r="A318" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B318" s="47">
         <v>9536</v>
       </c>
       <c r="C318" s="47">
         <v>18458</v>
       </c>
       <c r="D318" s="47">
         <v>27191</v>
       </c>
-      <c r="E318" s="129">
+      <c r="E318" s="122">
         <v>36021</v>
       </c>
       <c r="F318" s="50">
         <v>44854</v>
       </c>
-      <c r="G318" s="47"/>
+      <c r="G318" s="143">
+        <v>54286</v>
+      </c>
       <c r="H318" s="47"/>
-      <c r="I318" s="74"/>
+      <c r="I318" s="67"/>
       <c r="J318" s="47"/>
       <c r="K318" s="47"/>
       <c r="L318" s="47"/>
       <c r="M318" s="47"/>
       <c r="N318" s="17"/>
       <c r="O318" s="18"/>
     </row>
     <row r="319" spans="1:15">
       <c r="A319" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B319" s="47">
         <v>26139</v>
       </c>
       <c r="C319" s="47">
         <v>53443</v>
       </c>
       <c r="D319" s="47">
         <v>79287</v>
       </c>
-      <c r="E319" s="129">
+      <c r="E319" s="122">
         <v>104503</v>
       </c>
       <c r="F319" s="50">
         <v>129227</v>
       </c>
-      <c r="G319" s="47"/>
+      <c r="G319" s="143">
+        <v>154132</v>
+      </c>
       <c r="H319" s="47"/>
-      <c r="I319" s="74"/>
+      <c r="I319" s="67"/>
       <c r="J319" s="47"/>
       <c r="K319" s="47"/>
       <c r="L319" s="47"/>
       <c r="M319" s="47"/>
       <c r="N319" s="17"/>
       <c r="O319" s="18"/>
     </row>
     <row r="320" spans="1:15" ht="12" customHeight="1">
       <c r="A320" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B320" s="47">
         <v>26612</v>
       </c>
       <c r="C320" s="47">
         <v>49903</v>
       </c>
       <c r="D320" s="47">
         <v>71661</v>
       </c>
-      <c r="E320" s="129">
+      <c r="E320" s="122">
         <v>94413</v>
       </c>
       <c r="F320" s="50">
         <v>120005</v>
       </c>
-      <c r="G320" s="47"/>
+      <c r="G320" s="143">
+        <v>145139</v>
+      </c>
       <c r="H320" s="47"/>
-      <c r="I320" s="74"/>
+      <c r="I320" s="67"/>
       <c r="J320" s="47"/>
       <c r="K320" s="47"/>
       <c r="L320" s="47"/>
       <c r="M320" s="47"/>
       <c r="N320" s="32"/>
       <c r="O320" s="21"/>
     </row>
     <row r="321" spans="1:17" ht="12" customHeight="1">
       <c r="A321" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B321" s="47">
         <v>69494</v>
       </c>
       <c r="C321" s="47">
         <v>140653</v>
       </c>
       <c r="D321" s="47">
         <v>195196</v>
       </c>
-      <c r="E321" s="129">
+      <c r="E321" s="122">
         <v>217975</v>
       </c>
       <c r="F321" s="50">
         <v>224504</v>
       </c>
-      <c r="G321" s="47"/>
+      <c r="G321" s="143">
+        <v>230907</v>
+      </c>
       <c r="H321" s="47"/>
-      <c r="I321" s="74"/>
+      <c r="I321" s="67"/>
       <c r="J321" s="47"/>
       <c r="K321" s="47"/>
       <c r="L321" s="47"/>
       <c r="M321" s="47"/>
       <c r="N321" s="19"/>
       <c r="O321" s="18"/>
     </row>
     <row r="322" spans="1:17" ht="22.5">
       <c r="A322" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B322" s="47">
         <v>59364602</v>
       </c>
       <c r="C322" s="47">
         <v>111457288</v>
       </c>
       <c r="D322" s="47">
         <v>163284950</v>
       </c>
-      <c r="E322" s="129">
+      <c r="E322" s="122">
         <v>207164690</v>
       </c>
       <c r="F322" s="50">
         <v>248482738</v>
       </c>
-      <c r="G322" s="47"/>
+      <c r="G322" s="143">
+        <v>292515487</v>
+      </c>
       <c r="H322" s="47"/>
-      <c r="I322" s="74"/>
+      <c r="I322" s="67"/>
       <c r="J322" s="47"/>
       <c r="K322" s="47"/>
       <c r="L322" s="47"/>
       <c r="M322" s="47"/>
       <c r="N322" s="19"/>
       <c r="O322" s="18"/>
     </row>
     <row r="323" spans="1:17">
       <c r="A323" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B323" s="47">
         <v>9199533</v>
       </c>
       <c r="C323" s="47">
         <v>17272456</v>
       </c>
       <c r="D323" s="47">
         <v>25912391</v>
       </c>
-      <c r="E323" s="129">
+      <c r="E323" s="122">
         <v>33312176</v>
       </c>
       <c r="F323" s="50">
         <v>40677032</v>
       </c>
-      <c r="G323" s="47"/>
+      <c r="G323" s="143">
+        <v>48125146</v>
+      </c>
       <c r="H323" s="47"/>
-      <c r="I323" s="74"/>
+      <c r="I323" s="67"/>
       <c r="J323" s="47"/>
       <c r="K323" s="47"/>
       <c r="L323" s="47"/>
       <c r="M323" s="47"/>
       <c r="N323" s="19"/>
       <c r="O323" s="18"/>
     </row>
     <row r="324" spans="1:17">
       <c r="A324" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B324" s="47">
         <v>10170706</v>
       </c>
       <c r="C324" s="47">
         <v>18182585</v>
       </c>
       <c r="D324" s="47">
         <v>25915530</v>
       </c>
-      <c r="E324" s="129">
+      <c r="E324" s="122">
         <v>33251369</v>
       </c>
       <c r="F324" s="50">
         <v>41459925</v>
       </c>
-      <c r="G324" s="47"/>
+      <c r="G324" s="143">
+        <v>50089028</v>
+      </c>
       <c r="H324" s="47"/>
-      <c r="I324" s="74"/>
+      <c r="I324" s="67"/>
       <c r="J324" s="47"/>
       <c r="K324" s="47"/>
       <c r="L324" s="47"/>
       <c r="M324" s="47"/>
       <c r="N324" s="27"/>
       <c r="O324" s="18"/>
     </row>
     <row r="325" spans="1:17">
       <c r="A325" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B325" s="47">
         <v>39952900</v>
       </c>
       <c r="C325" s="47">
         <v>75914984</v>
       </c>
       <c r="D325" s="47">
         <v>111329822</v>
       </c>
-      <c r="E325" s="129">
+      <c r="E325" s="122">
         <v>140431447</v>
       </c>
       <c r="F325" s="50">
         <v>166149795</v>
       </c>
-      <c r="G325" s="47"/>
+      <c r="G325" s="143">
+        <v>194079355</v>
+      </c>
       <c r="H325" s="47"/>
-      <c r="I325" s="74"/>
+      <c r="I325" s="67"/>
       <c r="J325" s="47"/>
       <c r="K325" s="47"/>
       <c r="L325" s="47"/>
       <c r="M325" s="47"/>
       <c r="N325" s="19"/>
       <c r="O325" s="18"/>
     </row>
     <row r="326" spans="1:17">
       <c r="A326" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B326" s="48"/>
       <c r="C326" s="48"/>
-      <c r="D326" s="117"/>
-      <c r="E326" s="126"/>
+      <c r="D326" s="110"/>
+      <c r="E326" s="119"/>
       <c r="F326" s="20"/>
-      <c r="G326" s="54"/>
-[...5 lines deleted...]
-      <c r="M326" s="91"/>
+      <c r="G326" s="140"/>
+      <c r="H326" s="55"/>
+      <c r="I326" s="61"/>
+      <c r="J326" s="69"/>
+      <c r="K326" s="74"/>
+      <c r="L326" s="79"/>
+      <c r="M326" s="84"/>
       <c r="N326" s="19"/>
       <c r="O326" s="18"/>
     </row>
     <row r="327" spans="1:17">
       <c r="A327" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B327" s="47">
         <v>2601</v>
       </c>
       <c r="C327" s="47">
         <v>5523</v>
       </c>
       <c r="D327" s="47">
         <v>7927</v>
       </c>
-      <c r="E327" s="129">
+      <c r="E327" s="122">
         <v>10014</v>
       </c>
       <c r="F327" s="50">
         <v>11645</v>
       </c>
-      <c r="G327" s="47"/>
+      <c r="G327" s="143">
+        <v>13088</v>
+      </c>
       <c r="H327" s="47"/>
-      <c r="I327" s="74"/>
+      <c r="I327" s="67"/>
       <c r="J327" s="47"/>
       <c r="K327" s="47"/>
       <c r="L327" s="47"/>
       <c r="M327" s="47"/>
       <c r="N327" s="19"/>
       <c r="O327" s="18"/>
     </row>
     <row r="328" spans="1:17">
       <c r="A328" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B328" s="47">
         <v>10444</v>
       </c>
       <c r="C328" s="47">
         <v>19289</v>
       </c>
       <c r="D328" s="47">
         <v>29991</v>
       </c>
-      <c r="E328" s="129">
+      <c r="E328" s="122">
         <v>43563</v>
       </c>
       <c r="F328" s="50">
         <v>50759</v>
       </c>
-      <c r="G328" s="47"/>
+      <c r="G328" s="143">
+        <v>58772</v>
+      </c>
       <c r="H328" s="47"/>
-      <c r="I328" s="74"/>
+      <c r="I328" s="67"/>
       <c r="J328" s="47"/>
       <c r="K328" s="47"/>
       <c r="L328" s="47"/>
       <c r="M328" s="47"/>
       <c r="N328" s="19"/>
       <c r="O328" s="18"/>
     </row>
     <row r="329" spans="1:17">
       <c r="A329" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B329" s="47">
         <v>3284</v>
       </c>
       <c r="C329" s="47">
         <v>7249</v>
       </c>
       <c r="D329" s="47">
         <v>10174</v>
       </c>
-      <c r="E329" s="129">
+      <c r="E329" s="122">
         <v>13171</v>
       </c>
       <c r="F329" s="50">
         <v>14897</v>
       </c>
-      <c r="G329" s="47"/>
+      <c r="G329" s="143">
+        <v>16829</v>
+      </c>
       <c r="H329" s="47"/>
-      <c r="I329" s="74"/>
+      <c r="I329" s="67"/>
       <c r="J329" s="47"/>
       <c r="K329" s="47"/>
       <c r="L329" s="47"/>
       <c r="M329" s="47"/>
       <c r="N329" s="19"/>
       <c r="O329" s="18"/>
     </row>
     <row r="330" spans="1:17">
       <c r="A330" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B330" s="47">
         <v>2916</v>
       </c>
       <c r="C330" s="47">
         <v>6688</v>
       </c>
       <c r="D330" s="47">
         <v>9445</v>
       </c>
-      <c r="E330" s="129">
+      <c r="E330" s="122">
         <v>11964</v>
       </c>
       <c r="F330" s="50">
         <v>13951</v>
       </c>
-      <c r="G330" s="47"/>
+      <c r="G330" s="143">
+        <v>15415</v>
+      </c>
       <c r="H330" s="47"/>
-      <c r="I330" s="74"/>
+      <c r="I330" s="67"/>
       <c r="J330" s="47"/>
       <c r="K330" s="47"/>
       <c r="L330" s="47"/>
       <c r="M330" s="47"/>
       <c r="N330" s="19"/>
       <c r="O330" s="18"/>
     </row>
     <row r="331" spans="1:17">
       <c r="A331" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B331" s="47">
         <v>3915</v>
       </c>
       <c r="C331" s="47">
         <v>8749</v>
       </c>
       <c r="D331" s="47">
         <v>12592</v>
       </c>
-      <c r="E331" s="129">
+      <c r="E331" s="122">
         <v>16311</v>
       </c>
       <c r="F331" s="50">
         <v>18715</v>
       </c>
-      <c r="G331" s="47"/>
+      <c r="G331" s="143">
+        <v>20573</v>
+      </c>
       <c r="H331" s="47"/>
-      <c r="I331" s="74"/>
+      <c r="I331" s="67"/>
       <c r="J331" s="47"/>
       <c r="K331" s="47"/>
       <c r="L331" s="47"/>
       <c r="M331" s="47"/>
       <c r="N331" s="19"/>
       <c r="O331" s="18"/>
     </row>
     <row r="332" spans="1:17">
       <c r="A332" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B332" s="47">
         <v>1833</v>
       </c>
       <c r="C332" s="47">
         <v>4034</v>
       </c>
       <c r="D332" s="47">
         <v>6009</v>
       </c>
-      <c r="E332" s="129">
+      <c r="E332" s="122">
         <v>7679</v>
       </c>
       <c r="F332" s="50">
         <v>8911</v>
       </c>
-      <c r="G332" s="47"/>
+      <c r="G332" s="143">
+        <v>9866</v>
+      </c>
       <c r="H332" s="47"/>
-      <c r="I332" s="74"/>
+      <c r="I332" s="67"/>
       <c r="J332" s="47"/>
       <c r="K332" s="47"/>
       <c r="L332" s="47"/>
       <c r="M332" s="47"/>
       <c r="N332" s="19"/>
       <c r="O332" s="18"/>
     </row>
     <row r="333" spans="1:17">
       <c r="A333" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B333" s="47">
         <v>1936</v>
       </c>
       <c r="C333" s="47">
         <v>3811</v>
       </c>
       <c r="D333" s="47">
         <v>5496</v>
       </c>
-      <c r="E333" s="129">
+      <c r="E333" s="122">
         <v>7279</v>
       </c>
       <c r="F333" s="50">
         <v>7959</v>
       </c>
-      <c r="G333" s="47"/>
+      <c r="G333" s="143">
+        <v>9239</v>
+      </c>
       <c r="H333" s="47"/>
-      <c r="I333" s="74"/>
+      <c r="I333" s="67"/>
       <c r="J333" s="47"/>
       <c r="K333" s="47"/>
       <c r="L333" s="47"/>
       <c r="M333" s="47"/>
       <c r="N333" s="19"/>
       <c r="O333" s="18"/>
     </row>
     <row r="334" spans="1:17">
       <c r="A334" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B334" s="47">
         <v>7739</v>
       </c>
       <c r="C334" s="47">
         <v>16761</v>
       </c>
       <c r="D334" s="47">
         <v>24324</v>
       </c>
-      <c r="E334" s="129">
+      <c r="E334" s="122">
         <v>31258</v>
       </c>
       <c r="F334" s="50">
         <v>36459</v>
       </c>
-      <c r="G334" s="47"/>
+      <c r="G334" s="143">
+        <v>41840</v>
+      </c>
       <c r="H334" s="47"/>
-      <c r="I334" s="74"/>
+      <c r="I334" s="67"/>
       <c r="J334" s="47"/>
       <c r="K334" s="47"/>
       <c r="L334" s="47"/>
       <c r="M334" s="47"/>
       <c r="N334" s="19"/>
       <c r="O334" s="18"/>
     </row>
     <row r="335" spans="1:17" ht="12" customHeight="1">
       <c r="A335" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B335" s="47">
         <v>2823</v>
       </c>
       <c r="C335" s="47">
         <v>6650</v>
       </c>
       <c r="D335" s="47">
         <v>8944</v>
       </c>
-      <c r="E335" s="129">
+      <c r="E335" s="122">
         <v>12232</v>
       </c>
       <c r="F335" s="50">
         <v>14033</v>
       </c>
-      <c r="G335" s="47"/>
+      <c r="G335" s="143">
+        <v>15377</v>
+      </c>
       <c r="H335" s="47"/>
-      <c r="I335" s="74"/>
+      <c r="I335" s="67"/>
       <c r="J335" s="47"/>
       <c r="K335" s="47"/>
       <c r="L335" s="47"/>
       <c r="M335" s="47"/>
       <c r="N335" s="32"/>
       <c r="O335" s="24"/>
       <c r="P335" s="7"/>
       <c r="Q335" s="7"/>
     </row>
     <row r="336" spans="1:17" ht="12.75" customHeight="1">
       <c r="A336" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B336" s="47">
         <v>3973</v>
       </c>
       <c r="C336" s="47">
         <v>8509</v>
       </c>
       <c r="D336" s="47">
         <v>12305</v>
       </c>
-      <c r="E336" s="129">
+      <c r="E336" s="122">
         <v>16228</v>
       </c>
       <c r="F336" s="50">
         <v>18657</v>
       </c>
-      <c r="G336" s="47"/>
+      <c r="G336" s="143">
+        <v>20959</v>
+      </c>
       <c r="H336" s="47"/>
-      <c r="I336" s="74"/>
+      <c r="I336" s="67"/>
       <c r="J336" s="47"/>
       <c r="K336" s="47"/>
       <c r="L336" s="47"/>
       <c r="M336" s="47"/>
       <c r="N336" s="19"/>
       <c r="O336" s="18"/>
       <c r="P336" s="7"/>
       <c r="Q336" s="7"/>
     </row>
     <row r="337" spans="1:17" ht="33.75">
       <c r="A337" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B337" s="47">
         <v>10822366</v>
       </c>
       <c r="C337" s="47">
         <v>20097315</v>
       </c>
       <c r="D337" s="47">
         <v>28849032</v>
       </c>
-      <c r="E337" s="129">
+      <c r="E337" s="122">
         <v>34218973</v>
       </c>
       <c r="F337" s="50">
         <v>36828061</v>
       </c>
-      <c r="G337" s="47"/>
+      <c r="G337" s="143">
+        <v>38271185</v>
+      </c>
       <c r="H337" s="47"/>
-      <c r="I337" s="74"/>
+      <c r="I337" s="67"/>
       <c r="J337" s="47"/>
       <c r="K337" s="47"/>
       <c r="L337" s="47"/>
       <c r="M337" s="47"/>
       <c r="N337" s="19"/>
       <c r="O337" s="18"/>
       <c r="P337" s="7"/>
       <c r="Q337" s="7"/>
     </row>
     <row r="338" spans="1:17" ht="12.75" customHeight="1">
       <c r="A338" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B338" s="47">
         <v>5576264</v>
       </c>
       <c r="C338" s="47">
         <v>9698884</v>
       </c>
       <c r="D338" s="47">
         <v>13383827</v>
       </c>
-      <c r="E338" s="129">
+      <c r="E338" s="122">
         <v>15316706</v>
       </c>
       <c r="F338" s="50">
         <v>16740684</v>
       </c>
-      <c r="G338" s="47"/>
+      <c r="G338" s="143">
+        <v>17544726</v>
+      </c>
       <c r="H338" s="47"/>
-      <c r="I338" s="74"/>
+      <c r="I338" s="67"/>
       <c r="J338" s="47"/>
       <c r="K338" s="47"/>
       <c r="L338" s="47"/>
       <c r="M338" s="47"/>
       <c r="N338" s="19"/>
       <c r="O338" s="18"/>
       <c r="P338" s="7"/>
       <c r="Q338" s="7"/>
     </row>
     <row r="339" spans="1:17" ht="13.5" customHeight="1">
       <c r="A339" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B339" s="47">
         <v>792737</v>
       </c>
       <c r="C339" s="47">
         <v>1698955</v>
       </c>
       <c r="D339" s="47">
         <v>2682855</v>
       </c>
-      <c r="E339" s="129">
+      <c r="E339" s="122">
         <v>3307687</v>
       </c>
       <c r="F339" s="50">
         <v>3580251</v>
       </c>
-      <c r="G339" s="47"/>
+      <c r="G339" s="143">
+        <v>3813885</v>
+      </c>
       <c r="H339" s="47"/>
-      <c r="I339" s="74"/>
+      <c r="I339" s="67"/>
       <c r="J339" s="47"/>
       <c r="K339" s="47"/>
       <c r="L339" s="47"/>
       <c r="M339" s="47"/>
       <c r="N339" s="27"/>
       <c r="O339" s="18"/>
       <c r="P339" s="7"/>
       <c r="Q339" s="7"/>
     </row>
     <row r="340" spans="1:17" ht="13.5" customHeight="1">
       <c r="A340" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B340" s="47">
         <v>4030983</v>
       </c>
       <c r="C340" s="47">
         <v>7921107</v>
       </c>
       <c r="D340" s="47">
         <v>11689793</v>
       </c>
-      <c r="E340" s="129">
+      <c r="E340" s="122">
         <v>14303860</v>
       </c>
       <c r="F340" s="50">
         <v>15005014</v>
       </c>
-      <c r="G340" s="47"/>
+      <c r="G340" s="143">
+        <v>15221716</v>
+      </c>
       <c r="H340" s="47"/>
-      <c r="I340" s="74"/>
+      <c r="I340" s="67"/>
       <c r="J340" s="47"/>
       <c r="K340" s="47"/>
       <c r="L340" s="47"/>
       <c r="M340" s="47"/>
       <c r="N340" s="19"/>
       <c r="O340" s="18"/>
       <c r="P340" s="7"/>
       <c r="Q340" s="7"/>
     </row>
     <row r="341" spans="1:17" ht="12" customHeight="1">
       <c r="A341" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B341" s="48"/>
       <c r="C341" s="48"/>
-      <c r="D341" s="117"/>
-      <c r="E341" s="126"/>
+      <c r="D341" s="110"/>
+      <c r="E341" s="119"/>
       <c r="F341" s="20"/>
-      <c r="G341" s="54"/>
-[...5 lines deleted...]
-      <c r="M341" s="91"/>
+      <c r="G341" s="140"/>
+      <c r="H341" s="55"/>
+      <c r="I341" s="61"/>
+      <c r="J341" s="69"/>
+      <c r="K341" s="74"/>
+      <c r="L341" s="79"/>
+      <c r="M341" s="84"/>
       <c r="N341" s="19"/>
       <c r="O341" s="18"/>
       <c r="P341" s="7"/>
       <c r="Q341" s="7"/>
     </row>
     <row r="342" spans="1:17" ht="13.5" customHeight="1">
       <c r="A342" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B342" s="47">
         <v>22835</v>
       </c>
       <c r="C342" s="47">
         <v>50620</v>
       </c>
       <c r="D342" s="47">
         <v>77481</v>
       </c>
-      <c r="E342" s="129">
+      <c r="E342" s="122">
         <v>90671</v>
       </c>
       <c r="F342" s="50">
         <v>114789</v>
       </c>
-      <c r="G342" s="47"/>
+      <c r="G342" s="143">
+        <v>132888</v>
+      </c>
       <c r="H342" s="47"/>
-      <c r="I342" s="74"/>
+      <c r="I342" s="67"/>
       <c r="J342" s="47"/>
       <c r="K342" s="47"/>
       <c r="L342" s="47"/>
       <c r="M342" s="47"/>
       <c r="N342" s="19"/>
       <c r="O342" s="18"/>
       <c r="P342" s="7"/>
       <c r="Q342" s="7"/>
     </row>
     <row r="343" spans="1:17" ht="13.5" customHeight="1">
       <c r="A343" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B343" s="47">
         <v>25585</v>
       </c>
       <c r="C343" s="47">
         <v>46509</v>
       </c>
       <c r="D343" s="47">
         <v>64720</v>
       </c>
-      <c r="E343" s="129">
+      <c r="E343" s="122">
         <v>76743</v>
       </c>
       <c r="F343" s="50">
         <v>76743</v>
       </c>
-      <c r="G343" s="47"/>
+      <c r="G343" s="143">
+        <v>76743</v>
+      </c>
       <c r="H343" s="47"/>
-      <c r="I343" s="74"/>
+      <c r="I343" s="67"/>
       <c r="J343" s="47"/>
       <c r="K343" s="47"/>
       <c r="L343" s="47"/>
       <c r="M343" s="47"/>
       <c r="N343" s="19"/>
       <c r="O343" s="18"/>
       <c r="P343" s="7"/>
       <c r="Q343" s="7"/>
     </row>
     <row r="344" spans="1:17" ht="15" customHeight="1">
       <c r="A344" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B344" s="47">
         <v>112261</v>
       </c>
       <c r="C344" s="47">
         <v>207901</v>
       </c>
       <c r="D344" s="47">
         <v>297600</v>
       </c>
-      <c r="E344" s="129">
+      <c r="E344" s="122">
         <v>347852</v>
       </c>
       <c r="F344" s="50">
         <v>435272</v>
       </c>
-      <c r="G344" s="47"/>
+      <c r="G344" s="143">
+        <v>506061</v>
+      </c>
       <c r="H344" s="47"/>
-      <c r="I344" s="74"/>
+      <c r="I344" s="67"/>
       <c r="J344" s="47"/>
       <c r="K344" s="47"/>
       <c r="L344" s="47"/>
       <c r="M344" s="47"/>
       <c r="N344" s="19"/>
       <c r="O344" s="18"/>
       <c r="P344" s="7"/>
       <c r="Q344" s="7"/>
     </row>
     <row r="345" spans="1:17" ht="14.25" customHeight="1">
       <c r="A345" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B345" s="47">
         <v>102298</v>
       </c>
       <c r="C345" s="47">
         <v>158705</v>
       </c>
       <c r="D345" s="47">
         <v>198765</v>
       </c>
-      <c r="E345" s="129">
+      <c r="E345" s="122">
         <v>213999</v>
       </c>
       <c r="F345" s="50">
         <v>213999</v>
       </c>
-      <c r="G345" s="47"/>
+      <c r="G345" s="143">
+        <v>213999</v>
+      </c>
       <c r="H345" s="47"/>
-      <c r="I345" s="74"/>
+      <c r="I345" s="67"/>
       <c r="J345" s="47"/>
       <c r="K345" s="47"/>
       <c r="L345" s="47"/>
       <c r="M345" s="47"/>
       <c r="N345" s="19"/>
       <c r="O345" s="18"/>
       <c r="P345" s="7"/>
       <c r="Q345" s="7"/>
     </row>
     <row r="346" spans="1:17" ht="12" customHeight="1">
       <c r="A346" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B346" s="47">
         <v>32575</v>
       </c>
       <c r="C346" s="47">
         <v>65183</v>
       </c>
       <c r="D346" s="47">
         <v>97791</v>
       </c>
-      <c r="E346" s="129">
+      <c r="E346" s="122">
         <v>130399</v>
       </c>
       <c r="F346" s="50">
         <v>163032</v>
       </c>
-      <c r="G346" s="47"/>
+      <c r="G346" s="143">
+        <v>195666</v>
+      </c>
       <c r="H346" s="47"/>
-      <c r="I346" s="74"/>
+      <c r="I346" s="67"/>
       <c r="J346" s="47"/>
       <c r="K346" s="47"/>
       <c r="L346" s="47"/>
       <c r="M346" s="47"/>
       <c r="N346" s="19"/>
       <c r="O346" s="18"/>
       <c r="P346" s="7"/>
       <c r="Q346" s="7"/>
     </row>
     <row r="347" spans="1:17">
       <c r="A347" s="19" t="s">
         <v>44</v>
       </c>
       <c r="B347" s="47">
         <v>11518</v>
       </c>
       <c r="C347" s="47">
         <v>22725</v>
       </c>
       <c r="D347" s="47">
         <v>33933</v>
       </c>
-      <c r="E347" s="129">
+      <c r="E347" s="122">
         <v>45141</v>
       </c>
       <c r="F347" s="50">
         <v>56797</v>
       </c>
-      <c r="G347" s="47"/>
+      <c r="G347" s="143">
+        <v>68453</v>
+      </c>
       <c r="H347" s="47"/>
-      <c r="I347" s="74"/>
+      <c r="I347" s="67"/>
       <c r="J347" s="47"/>
       <c r="K347" s="47"/>
       <c r="L347" s="47"/>
       <c r="M347" s="47"/>
       <c r="N347" s="19"/>
       <c r="O347" s="18"/>
     </row>
     <row r="348" spans="1:17" ht="14.25" customHeight="1">
       <c r="A348" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B348" s="47">
         <v>7600</v>
       </c>
       <c r="C348" s="47">
         <v>14647</v>
       </c>
       <c r="D348" s="47">
         <v>21695</v>
       </c>
-      <c r="E348" s="129">
+      <c r="E348" s="122">
         <v>28742</v>
       </c>
       <c r="F348" s="50">
         <v>36895</v>
       </c>
-      <c r="G348" s="47"/>
+      <c r="G348" s="143">
+        <v>45047</v>
+      </c>
       <c r="H348" s="47"/>
-      <c r="I348" s="74"/>
+      <c r="I348" s="67"/>
       <c r="J348" s="47"/>
       <c r="K348" s="47"/>
       <c r="L348" s="47"/>
       <c r="M348" s="47"/>
       <c r="N348" s="19"/>
       <c r="O348" s="18"/>
       <c r="P348" s="7"/>
       <c r="Q348" s="7"/>
     </row>
     <row r="349" spans="1:17" ht="13.5" customHeight="1">
       <c r="A349" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B349" s="47">
         <v>18400</v>
       </c>
       <c r="C349" s="47">
         <v>36682</v>
       </c>
       <c r="D349" s="47">
         <v>54963</v>
       </c>
-      <c r="E349" s="129">
+      <c r="E349" s="122">
         <v>73245</v>
       </c>
       <c r="F349" s="50">
         <v>92768</v>
       </c>
-      <c r="G349" s="47"/>
+      <c r="G349" s="143">
+        <v>112292</v>
+      </c>
       <c r="H349" s="47"/>
-      <c r="I349" s="74"/>
+      <c r="I349" s="67"/>
       <c r="J349" s="47"/>
       <c r="K349" s="47"/>
       <c r="L349" s="47"/>
       <c r="M349" s="47"/>
       <c r="N349" s="19"/>
       <c r="O349" s="18"/>
       <c r="P349" s="7"/>
       <c r="Q349" s="7"/>
     </row>
     <row r="350" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A350" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B350" s="47">
         <v>23789</v>
       </c>
       <c r="C350" s="47">
         <v>43253</v>
       </c>
       <c r="D350" s="47">
         <v>62717</v>
       </c>
-      <c r="E350" s="129">
+      <c r="E350" s="122">
         <v>82181</v>
       </c>
       <c r="F350" s="50">
         <v>105972</v>
       </c>
-      <c r="G350" s="47"/>
+      <c r="G350" s="143">
+        <v>129762</v>
+      </c>
       <c r="H350" s="47"/>
-      <c r="I350" s="74"/>
+      <c r="I350" s="67"/>
       <c r="J350" s="47"/>
       <c r="K350" s="47"/>
       <c r="L350" s="47"/>
       <c r="M350" s="47"/>
       <c r="N350" s="16"/>
       <c r="O350" s="24"/>
       <c r="P350" s="5"/>
       <c r="Q350" s="5"/>
     </row>
     <row r="351" spans="1:17" ht="12" customHeight="1">
       <c r="A351" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B351" s="47">
         <v>65521</v>
       </c>
       <c r="C351" s="47">
         <v>132144</v>
       </c>
       <c r="D351" s="47">
         <v>182891</v>
       </c>
-      <c r="E351" s="129">
+      <c r="E351" s="122">
         <v>201747</v>
       </c>
       <c r="F351" s="50">
         <v>205847</v>
       </c>
-      <c r="G351" s="47"/>
+      <c r="G351" s="143">
+        <v>209948</v>
+      </c>
       <c r="H351" s="47"/>
-      <c r="I351" s="74"/>
+      <c r="I351" s="67"/>
       <c r="J351" s="47"/>
       <c r="K351" s="47"/>
       <c r="L351" s="47"/>
       <c r="M351" s="47"/>
       <c r="N351" s="17"/>
       <c r="O351" s="18"/>
       <c r="P351" s="7"/>
       <c r="Q351" s="7"/>
     </row>
     <row r="352" spans="1:17" ht="45">
       <c r="A352" s="23" t="s">
         <v>83</v>
       </c>
       <c r="B352" s="47">
         <v>2902946</v>
       </c>
       <c r="C352" s="47">
         <v>6547215</v>
       </c>
       <c r="D352" s="47">
         <v>10692074</v>
       </c>
-      <c r="E352" s="129">
+      <c r="E352" s="122">
         <v>14766189</v>
       </c>
       <c r="F352" s="50">
         <v>22640184</v>
       </c>
-      <c r="G352" s="47"/>
+      <c r="G352" s="143">
+        <v>31692578</v>
+      </c>
       <c r="H352" s="47"/>
-      <c r="I352" s="74"/>
+      <c r="I352" s="67"/>
       <c r="J352" s="47"/>
       <c r="K352" s="47"/>
       <c r="L352" s="47"/>
       <c r="M352" s="47"/>
       <c r="N352" s="17"/>
       <c r="O352" s="18"/>
       <c r="P352" s="7"/>
       <c r="Q352" s="7"/>
     </row>
     <row r="353" spans="1:17" ht="12" customHeight="1">
       <c r="A353" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B353" s="47">
         <v>1962859</v>
       </c>
       <c r="C353" s="47">
         <v>3817257</v>
       </c>
       <c r="D353" s="47">
         <v>5810253</v>
       </c>
-      <c r="E353" s="129">
+      <c r="E353" s="122">
         <v>8568464</v>
       </c>
       <c r="F353" s="50">
         <v>10889304</v>
       </c>
-      <c r="G353" s="47"/>
+      <c r="G353" s="143">
+        <v>13071549</v>
+      </c>
       <c r="H353" s="47"/>
-      <c r="I353" s="74"/>
+      <c r="I353" s="67"/>
       <c r="J353" s="47"/>
       <c r="K353" s="47"/>
       <c r="L353" s="47"/>
       <c r="M353" s="47"/>
       <c r="N353" s="17"/>
       <c r="O353" s="18"/>
       <c r="P353" s="7"/>
       <c r="Q353" s="7"/>
     </row>
     <row r="354" spans="1:17" ht="12" customHeight="1">
       <c r="A354" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B354" s="47">
         <v>120649</v>
       </c>
       <c r="C354" s="47">
         <v>248102</v>
       </c>
       <c r="D354" s="47">
         <v>372045</v>
       </c>
-      <c r="E354" s="129">
+      <c r="E354" s="122">
         <v>497124</v>
       </c>
       <c r="F354" s="50">
         <v>622488</v>
       </c>
-      <c r="G354" s="47"/>
+      <c r="G354" s="143">
+        <v>771183</v>
+      </c>
       <c r="H354" s="47"/>
-      <c r="I354" s="74"/>
+      <c r="I354" s="67"/>
       <c r="J354" s="47"/>
       <c r="K354" s="47"/>
       <c r="L354" s="47"/>
       <c r="M354" s="47"/>
       <c r="N354" s="19"/>
       <c r="O354" s="18"/>
       <c r="P354" s="7"/>
       <c r="Q354" s="7"/>
     </row>
     <row r="355" spans="1:17" ht="12.75" customHeight="1">
       <c r="A355" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B355" s="47">
         <v>683079</v>
       </c>
       <c r="C355" s="47">
         <v>2203578</v>
       </c>
       <c r="D355" s="47">
         <v>4089748</v>
       </c>
-      <c r="E355" s="129">
+      <c r="E355" s="122">
         <v>5136986</v>
       </c>
       <c r="F355" s="50">
         <v>10421130</v>
       </c>
-      <c r="G355" s="47"/>
+      <c r="G355" s="143">
+        <v>16995412</v>
+      </c>
       <c r="H355" s="47"/>
-      <c r="I355" s="74"/>
+      <c r="I355" s="67"/>
       <c r="J355" s="47"/>
       <c r="K355" s="47"/>
       <c r="L355" s="47"/>
       <c r="M355" s="47"/>
       <c r="N355" s="17"/>
       <c r="O355" s="18"/>
       <c r="P355" s="7"/>
       <c r="Q355" s="7"/>
     </row>
     <row r="356" spans="1:17" ht="14.25" customHeight="1">
       <c r="A356" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B356" s="48"/>
       <c r="C356" s="48"/>
-      <c r="D356" s="117"/>
-      <c r="E356" s="126"/>
+      <c r="D356" s="110"/>
+      <c r="E356" s="119"/>
       <c r="F356" s="20"/>
-      <c r="G356" s="54"/>
-[...5 lines deleted...]
-      <c r="M356" s="91"/>
+      <c r="G356" s="140"/>
+      <c r="H356" s="55"/>
+      <c r="I356" s="61"/>
+      <c r="J356" s="69"/>
+      <c r="K356" s="74"/>
+      <c r="L356" s="79"/>
+      <c r="M356" s="84"/>
       <c r="N356" s="17"/>
       <c r="O356" s="18"/>
       <c r="P356" s="7"/>
       <c r="Q356" s="7"/>
     </row>
     <row r="357" spans="1:17">
       <c r="A357" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B357" s="47">
         <v>3965</v>
       </c>
       <c r="C357" s="47">
         <v>8060</v>
       </c>
       <c r="D357" s="47">
         <v>11947</v>
       </c>
-      <c r="E357" s="129">
+      <c r="E357" s="122">
         <v>15834</v>
       </c>
       <c r="F357" s="50">
         <v>19721</v>
       </c>
-      <c r="G357" s="47"/>
+      <c r="G357" s="143">
+        <v>23387</v>
+      </c>
       <c r="H357" s="47"/>
-      <c r="I357" s="74"/>
+      <c r="I357" s="67"/>
       <c r="J357" s="47"/>
       <c r="K357" s="47"/>
       <c r="L357" s="47"/>
       <c r="M357" s="47"/>
       <c r="N357" s="17"/>
       <c r="O357" s="18"/>
       <c r="P357" s="7"/>
       <c r="Q357" s="7"/>
     </row>
     <row r="358" spans="1:17" ht="14.25" customHeight="1">
       <c r="A358" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B358" s="47">
         <v>8854</v>
       </c>
       <c r="C358" s="47">
         <v>18489</v>
       </c>
       <c r="D358" s="47">
         <v>28213</v>
       </c>
-      <c r="E358" s="129">
+      <c r="E358" s="122">
         <v>38235</v>
       </c>
       <c r="F358" s="50">
         <v>48371</v>
       </c>
-      <c r="G358" s="47"/>
+      <c r="G358" s="143">
+        <v>57998</v>
+      </c>
       <c r="H358" s="47"/>
-      <c r="I358" s="74"/>
+      <c r="I358" s="67"/>
       <c r="J358" s="47"/>
       <c r="K358" s="47"/>
       <c r="L358" s="47"/>
       <c r="M358" s="47"/>
       <c r="N358" s="17"/>
       <c r="O358" s="18"/>
       <c r="P358" s="7"/>
       <c r="Q358" s="7"/>
     </row>
     <row r="359" spans="1:17" ht="13.5" customHeight="1">
       <c r="A359" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B359" s="47">
         <v>9826</v>
       </c>
       <c r="C359" s="47">
         <v>22358</v>
       </c>
       <c r="D359" s="47">
         <v>34890</v>
       </c>
-      <c r="E359" s="129">
+      <c r="E359" s="122">
         <v>47423</v>
       </c>
       <c r="F359" s="50">
         <v>58651</v>
       </c>
-      <c r="G359" s="47"/>
+      <c r="G359" s="143">
+        <v>69879</v>
+      </c>
       <c r="H359" s="47"/>
-      <c r="I359" s="74"/>
+      <c r="I359" s="67"/>
       <c r="J359" s="47"/>
       <c r="K359" s="47"/>
       <c r="L359" s="47"/>
       <c r="M359" s="47"/>
       <c r="N359" s="17"/>
       <c r="O359" s="18"/>
       <c r="P359" s="7"/>
       <c r="Q359" s="7"/>
     </row>
     <row r="360" spans="1:17" ht="12" customHeight="1">
       <c r="A360" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B360" s="47">
         <v>28051</v>
       </c>
       <c r="C360" s="47">
         <v>56883</v>
       </c>
       <c r="D360" s="47">
         <v>85715</v>
       </c>
-      <c r="E360" s="129">
+      <c r="E360" s="122">
         <v>114546</v>
       </c>
       <c r="F360" s="50">
         <v>135343</v>
       </c>
-      <c r="G360" s="47"/>
+      <c r="G360" s="143">
+        <v>156140</v>
+      </c>
       <c r="H360" s="47"/>
-      <c r="I360" s="74"/>
+      <c r="I360" s="67"/>
       <c r="J360" s="47"/>
       <c r="K360" s="47"/>
       <c r="L360" s="47"/>
       <c r="M360" s="47"/>
       <c r="N360" s="17"/>
       <c r="O360" s="18"/>
       <c r="P360" s="7"/>
       <c r="Q360" s="7"/>
     </row>
     <row r="361" spans="1:17" ht="12" customHeight="1">
       <c r="A361" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B361" s="47">
         <v>11264</v>
       </c>
       <c r="C361" s="47">
         <v>23503</v>
       </c>
       <c r="D361" s="47">
         <v>35742</v>
       </c>
-      <c r="E361" s="129">
+      <c r="E361" s="122">
         <v>47981</v>
       </c>
       <c r="F361" s="50">
         <v>59562</v>
       </c>
-      <c r="G361" s="47"/>
+      <c r="G361" s="143">
+        <v>71144</v>
+      </c>
       <c r="H361" s="47"/>
-      <c r="I361" s="74"/>
+      <c r="I361" s="67"/>
       <c r="J361" s="47"/>
       <c r="K361" s="47"/>
       <c r="L361" s="47"/>
       <c r="M361" s="47"/>
       <c r="N361" s="17"/>
       <c r="O361" s="18"/>
       <c r="P361" s="7"/>
       <c r="Q361" s="7"/>
     </row>
     <row r="362" spans="1:17" ht="12" customHeight="1">
       <c r="A362" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B362" s="47">
         <v>5357</v>
       </c>
       <c r="C362" s="47">
         <v>14837</v>
       </c>
       <c r="D362" s="47">
         <v>24316</v>
       </c>
-      <c r="E362" s="129">
+      <c r="E362" s="122">
         <v>33796</v>
       </c>
       <c r="F362" s="50">
         <v>43524</v>
       </c>
-      <c r="G362" s="47"/>
+      <c r="G362" s="143">
+        <v>53252</v>
+      </c>
       <c r="H362" s="47"/>
-      <c r="I362" s="74"/>
+      <c r="I362" s="67"/>
       <c r="J362" s="47"/>
       <c r="K362" s="47"/>
       <c r="L362" s="47"/>
       <c r="M362" s="47"/>
       <c r="N362" s="17"/>
       <c r="O362" s="18"/>
       <c r="P362" s="7"/>
       <c r="Q362" s="7"/>
     </row>
     <row r="363" spans="1:17" ht="14.25" customHeight="1">
       <c r="A363" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B363" s="47">
         <v>6066</v>
       </c>
       <c r="C363" s="47">
         <v>14096</v>
       </c>
       <c r="D363" s="47">
         <v>22126</v>
       </c>
-      <c r="E363" s="129">
+      <c r="E363" s="122">
         <v>30157</v>
       </c>
       <c r="F363" s="50">
         <v>40221</v>
       </c>
-      <c r="G363" s="47"/>
+      <c r="G363" s="143">
+        <v>50285</v>
+      </c>
       <c r="H363" s="47"/>
-      <c r="I363" s="74"/>
+      <c r="I363" s="67"/>
       <c r="J363" s="47"/>
       <c r="K363" s="47"/>
       <c r="L363" s="47"/>
       <c r="M363" s="47"/>
       <c r="N363" s="17"/>
       <c r="O363" s="18"/>
       <c r="P363" s="7"/>
       <c r="Q363" s="7"/>
     </row>
     <row r="364" spans="1:17" ht="12" customHeight="1">
       <c r="A364" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B364" s="47">
         <v>53260</v>
       </c>
       <c r="C364" s="47">
         <v>101155</v>
       </c>
       <c r="D364" s="47">
         <v>149046</v>
       </c>
-      <c r="E364" s="129">
+      <c r="E364" s="122">
         <v>196931</v>
       </c>
       <c r="F364" s="50">
         <v>253378</v>
       </c>
-      <c r="G364" s="47"/>
+      <c r="G364" s="143">
+        <v>310165</v>
+      </c>
       <c r="H364" s="47"/>
-      <c r="I364" s="74"/>
+      <c r="I364" s="67"/>
       <c r="J364" s="47"/>
       <c r="K364" s="47"/>
       <c r="L364" s="47"/>
       <c r="M364" s="47"/>
       <c r="N364" s="17"/>
       <c r="O364" s="18"/>
       <c r="P364" s="7"/>
       <c r="Q364" s="7"/>
     </row>
     <row r="365" spans="1:17" ht="12" customHeight="1">
       <c r="A365" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B365" s="47">
         <v>3746</v>
       </c>
       <c r="C365" s="47">
         <v>7419</v>
       </c>
       <c r="D365" s="47">
         <v>11093</v>
       </c>
-      <c r="E365" s="129">
+      <c r="E365" s="122">
         <v>14767</v>
       </c>
       <c r="F365" s="50">
         <v>18553</v>
       </c>
-      <c r="G365" s="47"/>
+      <c r="G365" s="143">
+        <v>22339</v>
+      </c>
       <c r="H365" s="47"/>
-      <c r="I365" s="74"/>
+      <c r="I365" s="67"/>
       <c r="J365" s="47"/>
       <c r="K365" s="47"/>
       <c r="L365" s="47"/>
       <c r="M365" s="47"/>
       <c r="N365" s="17"/>
       <c r="O365" s="18"/>
       <c r="P365" s="7"/>
       <c r="Q365" s="7"/>
     </row>
     <row r="366" spans="1:17" ht="12" customHeight="1">
       <c r="A366" s="36" t="s">
         <v>38</v>
       </c>
       <c r="B366" s="49">
         <v>5971</v>
       </c>
       <c r="C366" s="49">
         <v>11478</v>
       </c>
       <c r="D366" s="49">
         <v>16940</v>
       </c>
-      <c r="E366" s="131">
+      <c r="E366" s="124">
         <v>23946</v>
       </c>
-      <c r="F366" s="139">
+      <c r="F366" s="132">
         <v>29938</v>
       </c>
-      <c r="G366" s="49"/>
+      <c r="G366" s="151">
+        <v>39844</v>
+      </c>
       <c r="H366" s="49"/>
-      <c r="I366" s="75"/>
+      <c r="I366" s="68"/>
       <c r="J366" s="49"/>
       <c r="K366" s="49"/>
       <c r="L366" s="49"/>
       <c r="M366" s="49"/>
       <c r="N366" s="17"/>
       <c r="O366" s="24"/>
       <c r="P366" s="7"/>
       <c r="Q366" s="7"/>
     </row>
     <row r="367" spans="1:17" ht="16.5" customHeight="1">
       <c r="A367" s="44" t="s">
         <v>79</v>
       </c>
       <c r="B367" s="37"/>
       <c r="C367" s="48"/>
       <c r="D367" s="43"/>
       <c r="E367" s="37"/>
       <c r="F367" s="38"/>
       <c r="G367" s="38"/>
       <c r="H367" s="38"/>
       <c r="I367" s="38"/>
       <c r="J367" s="38"/>
       <c r="K367" s="38"/>
       <c r="L367" s="38"/>
       <c r="M367" s="38"/>
     </row>
     <row r="368" spans="1:17">
       <c r="A368" s="39" t="s">
         <v>80</v>
       </c>
       <c r="B368" s="18"/>
       <c r="C368" s="18"/>
       <c r="D368" s="18"/>
       <c r="E368" s="18"/>
       <c r="F368" s="29"/>
       <c r="G368" s="30"/>
       <c r="H368" s="30"/>
       <c r="I368" s="30"/>
       <c r="J368" s="30"/>
       <c r="K368" s="29"/>
       <c r="L368" s="30"/>
       <c r="M368" s="29"/>
       <c r="N368" s="22" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="369" spans="1:14" ht="37.5" customHeight="1">
-      <c r="A369" s="145" t="s">
+      <c r="A369" s="138" t="s">
         <v>85</v>
       </c>
-      <c r="B369" s="145"/>
-[...10 lines deleted...]
-      <c r="M369" s="145"/>
+      <c r="B369" s="138"/>
+      <c r="C369" s="138"/>
+      <c r="D369" s="138"/>
+      <c r="E369" s="138"/>
+      <c r="F369" s="138"/>
+      <c r="G369" s="138"/>
+      <c r="H369" s="138"/>
+      <c r="I369" s="138"/>
+      <c r="J369" s="138"/>
+      <c r="K369" s="138"/>
+      <c r="L369" s="138"/>
+      <c r="M369" s="138"/>
     </row>
     <row r="370" spans="1:14">
       <c r="B370" s="30"/>
       <c r="C370" s="30"/>
       <c r="D370" s="29"/>
       <c r="E370" s="30"/>
       <c r="F370" s="29"/>
       <c r="G370" s="30"/>
       <c r="H370" s="30"/>
       <c r="I370" s="30"/>
       <c r="J370" s="30"/>
       <c r="K370" s="29"/>
       <c r="L370" s="30"/>
       <c r="M370" s="29"/>
     </row>
     <row r="371" spans="1:14">
       <c r="B371" s="30"/>
       <c r="C371" s="30"/>
       <c r="D371" s="29"/>
       <c r="E371" s="30"/>
       <c r="F371" s="29"/>
       <c r="G371" s="30"/>
       <c r="H371" s="30"/>
       <c r="I371" s="30"/>
       <c r="J371" s="30"/>