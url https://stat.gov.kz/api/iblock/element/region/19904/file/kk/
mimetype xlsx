--- v2 (2026-08-03)
+++ v3 (2026-08-23)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="30" yWindow="645" windowWidth="10515" windowHeight="6630"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$5:$Q$367</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$382</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2026'!$A$5:$Q$374</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2026'!$A$1:$M$389</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="576" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="690" uniqueCount="127">
   <si>
     <t>Өнеркәсіп бойынша барлығы</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>Қағаз және қағаздан жасалған өнімдерді өндіру</t>
   </si>
   <si>
     <t>Кокс және мұнай өңдеу өнімдерін өндіру</t>
   </si>
   <si>
@@ -336,60 +340,183 @@
   <si>
     <r>
       <t>2026 жыл</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">        </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">    х - осы өнім түрін облыста бір ғана өндіруші өндіруіне байланысты, деректер толтырылмаған. 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-        тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.                                    </t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың.теңге</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>құндық көріністегі өнеркәсіптік өнім (тауар, қызмет) өндірісінің көлемі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2009 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>тапсырыс бойынша орындалған өндірістік сипаттағы жұмыстар мен қызметтерге арналған кәсіпорындардың өзі шығарған шикізаты, тапсырыс берушінің шикізаты, барлық дайын бұйымдардың (өнімдердің), жартылай фабрикаттардың құны.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>ПО аудандары бөлінісінде ЭҚТ бойынша өнеркәсіптік өндірістің көлемі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Людмила Юрьевна Войцеховская</t>
+  </si>
+  <si>
+    <t>+7 7182 533088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">l.voitsekhovskaya@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="41">
+  <fonts count="51">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -614,50 +741,114 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="0.249977111117893"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
@@ -1001,51 +1192,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="493">
+  <cellStyleXfs count="504">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1498,52 +1689,66 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="37" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="152">
+  <cellXfs count="204">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1626,70 +1831,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="484" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="13" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="407" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...18 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="485" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="13" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1841,159 +2026,327 @@
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="485" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="407" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="485" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="407" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="485" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="40" fillId="0" borderId="13" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="38" fillId="0" borderId="0" xfId="485" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="13" xfId="407" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="407" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="485" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="10" xfId="503" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="10" xfId="503" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="503" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="503" applyFont="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="503" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="10" xfId="503" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="503" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="10" xfId="503" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="503" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="10" xfId="501" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="10" xfId="503" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="10" xfId="501" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="10" xfId="501" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="47" fillId="0" borderId="10" xfId="503" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="503" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="503" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="47" fillId="0" borderId="10" xfId="503" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="10" xfId="501" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="503" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="503" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="501" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="10" xfId="502" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="503" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="503" applyFont="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="503" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="503" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="503" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="493">
+  <cellStyles count="504">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент1 3" xfId="2"/>
     <cellStyle name="20% - Акцент2 2" xfId="3"/>
     <cellStyle name="20% - Акцент2 3" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент3 3" xfId="6"/>
     <cellStyle name="20% - Акцент4 2" xfId="7"/>
     <cellStyle name="20% - Акцент4 3" xfId="8"/>
     <cellStyle name="20% - Акцент5 2" xfId="9"/>
     <cellStyle name="20% - Акцент5 3" xfId="10"/>
     <cellStyle name="20% - Акцент6 2" xfId="11"/>
     <cellStyle name="20% - Акцент6 3" xfId="12"/>
     <cellStyle name="40% - Акцент1 2" xfId="13"/>
     <cellStyle name="40% - Акцент1 3" xfId="14"/>
     <cellStyle name="40% - Акцент2 2" xfId="15"/>
     <cellStyle name="40% - Акцент2 3" xfId="16"/>
     <cellStyle name="40% - Акцент3 2" xfId="17"/>
     <cellStyle name="40% - Акцент3 3" xfId="18"/>
     <cellStyle name="40% - Акцент4 2" xfId="19"/>
     <cellStyle name="40% - Акцент4 3" xfId="20"/>
     <cellStyle name="40% - Акцент5 2" xfId="21"/>
     <cellStyle name="40% - Акцент5 3" xfId="22"/>
     <cellStyle name="40% - Акцент6 2" xfId="23"/>
     <cellStyle name="40% - Акцент6 3" xfId="24"/>
     <cellStyle name="60% - Акцент1 2" xfId="25"/>
     <cellStyle name="60% - Акцент1 3" xfId="26"/>
     <cellStyle name="60% - Акцент2 2" xfId="27"/>
     <cellStyle name="60% - Акцент2 3" xfId="28"/>
     <cellStyle name="60% - Акцент3 2" xfId="29"/>
     <cellStyle name="60% - Акцент3 3" xfId="30"/>
     <cellStyle name="60% - Акцент4 2" xfId="31"/>
     <cellStyle name="60% - Акцент4 3" xfId="32"/>
     <cellStyle name="60% - Акцент5 2" xfId="33"/>
     <cellStyle name="60% - Акцент5 3" xfId="34"/>
     <cellStyle name="60% - Акцент6 2" xfId="35"/>
     <cellStyle name="60% - Акцент6 3" xfId="36"/>
     <cellStyle name="Акцент1 2" xfId="37"/>
     <cellStyle name="Акцент2 2" xfId="38"/>
     <cellStyle name="Акцент3 2" xfId="39"/>
     <cellStyle name="Акцент4 2" xfId="40"/>
     <cellStyle name="Акцент5 2" xfId="41"/>
     <cellStyle name="Акцент6 2" xfId="42"/>
     <cellStyle name="Ввод  2" xfId="43"/>
     <cellStyle name="Вывод 2" xfId="44"/>
     <cellStyle name="Вычисление 2" xfId="45"/>
+    <cellStyle name="Гиперссылка" xfId="501" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="46"/>
     <cellStyle name="Гиперссылка 3" xfId="47"/>
     <cellStyle name="Заголовок 1 2" xfId="48"/>
     <cellStyle name="Заголовок 2 2" xfId="49"/>
     <cellStyle name="Заголовок 3 2" xfId="50"/>
     <cellStyle name="Заголовок 4 2" xfId="51"/>
     <cellStyle name="Итог 2" xfId="52"/>
     <cellStyle name="Контрольная ячейка 2" xfId="53"/>
     <cellStyle name="Название 2" xfId="54"/>
     <cellStyle name="Нейтральный 2" xfId="55"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="500"/>
     <cellStyle name="Обычный 10 2" xfId="56"/>
     <cellStyle name="Обычный 102" xfId="57"/>
     <cellStyle name="Обычный 102 2" xfId="58"/>
     <cellStyle name="Обычный 103" xfId="59"/>
     <cellStyle name="Обычный 103 2" xfId="60"/>
     <cellStyle name="Обычный 104" xfId="61"/>
     <cellStyle name="Обычный 104 2" xfId="62"/>
     <cellStyle name="Обычный 105" xfId="63"/>
     <cellStyle name="Обычный 105 2" xfId="64"/>
     <cellStyle name="Обычный 106" xfId="65"/>
     <cellStyle name="Обычный 106 2" xfId="66"/>
     <cellStyle name="Обычный 107" xfId="67"/>
     <cellStyle name="Обычный 107 2" xfId="68"/>
     <cellStyle name="Обычный 109" xfId="69"/>
     <cellStyle name="Обычный 109 2" xfId="70"/>
     <cellStyle name="Обычный 11 2" xfId="71"/>
     <cellStyle name="Обычный 111" xfId="72"/>
     <cellStyle name="Обычный 111 2" xfId="73"/>
     <cellStyle name="Обычный 112" xfId="74"/>
     <cellStyle name="Обычный 112 2" xfId="75"/>
     <cellStyle name="Обычный 113" xfId="76"/>
     <cellStyle name="Обычный 113 2" xfId="77"/>
     <cellStyle name="Обычный 114" xfId="78"/>
     <cellStyle name="Обычный 114 2" xfId="79"/>
     <cellStyle name="Обычный 116" xfId="80"/>
@@ -2140,50 +2493,51 @@
     <cellStyle name="Обычный 190 2" xfId="221"/>
     <cellStyle name="Обычный 190 3" xfId="222"/>
     <cellStyle name="Обычный 190_Лист1" xfId="223"/>
     <cellStyle name="Обычный 191" xfId="224"/>
     <cellStyle name="Обычный 191 2" xfId="225"/>
     <cellStyle name="Обычный 191 3" xfId="226"/>
     <cellStyle name="Обычный 191_Лист1" xfId="227"/>
     <cellStyle name="Обычный 193" xfId="228"/>
     <cellStyle name="Обычный 193 2" xfId="229"/>
     <cellStyle name="Обычный 193 3" xfId="230"/>
     <cellStyle name="Обычный 193_Лист1" xfId="231"/>
     <cellStyle name="Обычный 197" xfId="232"/>
     <cellStyle name="Обычный 197 2" xfId="233"/>
     <cellStyle name="Обычный 197 3" xfId="234"/>
     <cellStyle name="Обычный 197_Лист1" xfId="235"/>
     <cellStyle name="Обычный 198" xfId="236"/>
     <cellStyle name="Обычный 198 2" xfId="237"/>
     <cellStyle name="Обычный 198 3" xfId="238"/>
     <cellStyle name="Обычный 198_Лист1" xfId="239"/>
     <cellStyle name="Обычный 199" xfId="240"/>
     <cellStyle name="Обычный 199 2" xfId="241"/>
     <cellStyle name="Обычный 199 3" xfId="242"/>
     <cellStyle name="Обычный 199_Лист1" xfId="243"/>
     <cellStyle name="Обычный 2" xfId="244"/>
     <cellStyle name="Обычный 2 2" xfId="245"/>
+    <cellStyle name="Обычный 2 3" xfId="502"/>
     <cellStyle name="Обычный 2_Лист1" xfId="246"/>
     <cellStyle name="Обычный 20 2" xfId="247"/>
     <cellStyle name="Обычный 200" xfId="248"/>
     <cellStyle name="Обычный 200 2" xfId="249"/>
     <cellStyle name="Обычный 200 3" xfId="250"/>
     <cellStyle name="Обычный 200_Лист1" xfId="251"/>
     <cellStyle name="Обычный 201" xfId="252"/>
     <cellStyle name="Обычный 201 2" xfId="253"/>
     <cellStyle name="Обычный 201 3" xfId="254"/>
     <cellStyle name="Обычный 201_Лист1" xfId="255"/>
     <cellStyle name="Обычный 202" xfId="256"/>
     <cellStyle name="Обычный 202 2" xfId="257"/>
     <cellStyle name="Обычный 202 3" xfId="258"/>
     <cellStyle name="Обычный 202_Лист1" xfId="259"/>
     <cellStyle name="Обычный 203" xfId="260"/>
     <cellStyle name="Обычный 203 2" xfId="261"/>
     <cellStyle name="Обычный 203 3" xfId="262"/>
     <cellStyle name="Обычный 203_Лист1" xfId="263"/>
     <cellStyle name="Обычный 204" xfId="264"/>
     <cellStyle name="Обычный 204 2" xfId="265"/>
     <cellStyle name="Обычный 204 3" xfId="266"/>
     <cellStyle name="Обычный 204_Лист1" xfId="267"/>
     <cellStyle name="Обычный 205" xfId="268"/>
     <cellStyle name="Обычный 205 2" xfId="269"/>
     <cellStyle name="Обычный 205 3" xfId="270"/>
@@ -2308,137 +2662,145 @@
     <cellStyle name="Обычный 235 2" xfId="388"/>
     <cellStyle name="Обычный 235 3" xfId="389"/>
     <cellStyle name="Обычный 235_Лист1" xfId="390"/>
     <cellStyle name="Обычный 236" xfId="391"/>
     <cellStyle name="Обычный 236 2" xfId="392"/>
     <cellStyle name="Обычный 236 3" xfId="393"/>
     <cellStyle name="Обычный 236_Лист1" xfId="394"/>
     <cellStyle name="Обычный 237" xfId="395"/>
     <cellStyle name="Обычный 237 2" xfId="396"/>
     <cellStyle name="Обычный 237 3" xfId="397"/>
     <cellStyle name="Обычный 237_Лист1" xfId="398"/>
     <cellStyle name="Обычный 238" xfId="399"/>
     <cellStyle name="Обычный 238 2" xfId="400"/>
     <cellStyle name="Обычный 238 3" xfId="401"/>
     <cellStyle name="Обычный 238_Лист1" xfId="402"/>
     <cellStyle name="Обычный 239" xfId="403"/>
     <cellStyle name="Обычный 239 2" xfId="404"/>
     <cellStyle name="Обычный 239 3" xfId="405"/>
     <cellStyle name="Обычный 239_Лист1" xfId="406"/>
     <cellStyle name="Обычный 24" xfId="407"/>
     <cellStyle name="Обычный 25" xfId="408"/>
     <cellStyle name="Обычный 26" xfId="409"/>
     <cellStyle name="Обычный 27" xfId="410"/>
     <cellStyle name="Обычный 28" xfId="411"/>
     <cellStyle name="Обычный 29" xfId="412"/>
+    <cellStyle name="Обычный 3" xfId="494"/>
     <cellStyle name="Обычный 3 2" xfId="413"/>
     <cellStyle name="Обычный 3 3" xfId="414"/>
+    <cellStyle name="Обычный 3 3 2" xfId="503"/>
     <cellStyle name="Обычный 3 4" xfId="415"/>
     <cellStyle name="Обычный 30" xfId="416"/>
     <cellStyle name="Обычный 31" xfId="417"/>
     <cellStyle name="Обычный 32" xfId="418"/>
     <cellStyle name="Обычный 33" xfId="419"/>
     <cellStyle name="Обычный 34" xfId="420"/>
     <cellStyle name="Обычный 35" xfId="421"/>
     <cellStyle name="Обычный 36" xfId="422"/>
     <cellStyle name="Обычный 37" xfId="423"/>
     <cellStyle name="Обычный 38" xfId="424"/>
     <cellStyle name="Обычный 39" xfId="425"/>
+    <cellStyle name="Обычный 4" xfId="493"/>
     <cellStyle name="Обычный 4 2" xfId="426"/>
     <cellStyle name="Обычный 4 3" xfId="427"/>
     <cellStyle name="Обычный 4 4" xfId="428"/>
     <cellStyle name="Обычный 4 5" xfId="429"/>
     <cellStyle name="Обычный 40" xfId="430"/>
     <cellStyle name="Обычный 41" xfId="431"/>
     <cellStyle name="Обычный 42" xfId="432"/>
     <cellStyle name="Обычный 43" xfId="433"/>
     <cellStyle name="Обычный 44" xfId="434"/>
     <cellStyle name="Обычный 45" xfId="435"/>
     <cellStyle name="Обычный 46" xfId="436"/>
     <cellStyle name="Обычный 47" xfId="437"/>
     <cellStyle name="Обычный 48" xfId="438"/>
     <cellStyle name="Обычный 49" xfId="439"/>
+    <cellStyle name="Обычный 5" xfId="495"/>
     <cellStyle name="Обычный 5 2" xfId="440"/>
     <cellStyle name="Обычный 50" xfId="441"/>
     <cellStyle name="Обычный 56" xfId="442"/>
     <cellStyle name="Обычный 56 2" xfId="443"/>
     <cellStyle name="Обычный 57" xfId="444"/>
     <cellStyle name="Обычный 57 2" xfId="445"/>
     <cellStyle name="Обычный 58" xfId="446"/>
     <cellStyle name="Обычный 58 2" xfId="447"/>
     <cellStyle name="Обычный 59" xfId="448"/>
     <cellStyle name="Обычный 59 2" xfId="449"/>
+    <cellStyle name="Обычный 6" xfId="496"/>
     <cellStyle name="Обычный 6 2" xfId="450"/>
     <cellStyle name="Обычный 63" xfId="451"/>
     <cellStyle name="Обычный 63 2" xfId="452"/>
     <cellStyle name="Обычный 69" xfId="453"/>
     <cellStyle name="Обычный 69 2" xfId="454"/>
+    <cellStyle name="Обычный 7" xfId="497"/>
     <cellStyle name="Обычный 7 2" xfId="455"/>
     <cellStyle name="Обычный 70" xfId="456"/>
     <cellStyle name="Обычный 70 2" xfId="457"/>
     <cellStyle name="Обычный 77" xfId="458"/>
     <cellStyle name="Обычный 77 2" xfId="459"/>
     <cellStyle name="Обычный 78" xfId="460"/>
     <cellStyle name="Обычный 78 2" xfId="461"/>
     <cellStyle name="Обычный 79" xfId="462"/>
     <cellStyle name="Обычный 79 2" xfId="463"/>
+    <cellStyle name="Обычный 8" xfId="498"/>
     <cellStyle name="Обычный 8 2" xfId="464"/>
     <cellStyle name="Обычный 80" xfId="465"/>
     <cellStyle name="Обычный 80 2" xfId="466"/>
     <cellStyle name="Обычный 85" xfId="467"/>
     <cellStyle name="Обычный 85 2" xfId="468"/>
     <cellStyle name="Обычный 86" xfId="469"/>
     <cellStyle name="Обычный 86 2" xfId="470"/>
     <cellStyle name="Обычный 89" xfId="471"/>
     <cellStyle name="Обычный 89 2" xfId="472"/>
+    <cellStyle name="Обычный 9" xfId="499"/>
     <cellStyle name="Обычный 9 2" xfId="473"/>
     <cellStyle name="Обычный 90" xfId="474"/>
     <cellStyle name="Обычный 90 2" xfId="475"/>
     <cellStyle name="Обычный 96" xfId="476"/>
     <cellStyle name="Обычный 96 2" xfId="477"/>
     <cellStyle name="Обычный 97" xfId="478"/>
     <cellStyle name="Обычный 97 2" xfId="479"/>
     <cellStyle name="Обычный 98" xfId="480"/>
     <cellStyle name="Обычный 98 2" xfId="481"/>
     <cellStyle name="Обычный 99" xfId="482"/>
     <cellStyle name="Обычный 99 2" xfId="483"/>
     <cellStyle name="Обычный_Лист1" xfId="484"/>
     <cellStyle name="Обычный_Лист3_1" xfId="485"/>
     <cellStyle name="Плохой 2" xfId="486"/>
     <cellStyle name="Пояснение 2" xfId="487"/>
     <cellStyle name="Примечание 2" xfId="488"/>
     <cellStyle name="Связанная ячейка 2" xfId="489"/>
     <cellStyle name="Текст предупреждения 2" xfId="490"/>
     <cellStyle name="Хороший 2" xfId="491"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2681,138 +3043,704 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.voitsekhovskaya@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z1304"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G366" sqref="G366"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.5703125" customWidth="1"/>
+    <col min="2" max="2" width="100.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="171"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="170"/>
+      <c r="D1" s="170"/>
+      <c r="E1" s="170"/>
+      <c r="F1" s="170"/>
+      <c r="G1" s="170"/>
+      <c r="H1" s="170"/>
+      <c r="I1" s="170"/>
+      <c r="J1" s="170"/>
+      <c r="K1" s="170"/>
+      <c r="L1" s="170"/>
+      <c r="M1" s="170"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="172" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2" s="173">
+        <v>15110101</v>
+      </c>
+      <c r="C2" s="174"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="174"/>
+      <c r="K2" s="174"/>
+      <c r="L2" s="174"/>
+      <c r="M2" s="174"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="172" t="s">
+        <v>87</v>
+      </c>
+      <c r="B3" s="173" t="s">
+        <v>116</v>
+      </c>
+      <c r="C3" s="174"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="174"/>
+      <c r="K3" s="174"/>
+      <c r="L3" s="174"/>
+      <c r="M3" s="174"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="172" t="s">
+        <v>88</v>
+      </c>
+      <c r="B4" s="175" t="s">
+        <v>89</v>
+      </c>
+      <c r="C4" s="174"/>
+      <c r="D4" s="174"/>
+      <c r="E4" s="174"/>
+      <c r="F4" s="174"/>
+      <c r="G4" s="174"/>
+      <c r="H4" s="174"/>
+      <c r="I4" s="174"/>
+      <c r="J4" s="174"/>
+      <c r="K4" s="174"/>
+      <c r="L4" s="174"/>
+      <c r="M4" s="174"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="176" t="s">
+        <v>90</v>
+      </c>
+      <c r="B5" s="173" t="s">
+        <v>91</v>
+      </c>
+      <c r="C5" s="174"/>
+      <c r="D5" s="174"/>
+      <c r="E5" s="174"/>
+      <c r="F5" s="174"/>
+      <c r="G5" s="174"/>
+      <c r="H5" s="174"/>
+      <c r="I5" s="174"/>
+      <c r="J5" s="174"/>
+      <c r="K5" s="174"/>
+      <c r="L5" s="174"/>
+      <c r="M5" s="174"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="176" t="s">
+        <v>92</v>
+      </c>
+      <c r="B6" s="173" t="s">
+        <v>93</v>
+      </c>
+      <c r="C6" s="174"/>
+      <c r="D6" s="174"/>
+      <c r="E6" s="174"/>
+      <c r="F6" s="174"/>
+      <c r="G6" s="174"/>
+      <c r="H6" s="174"/>
+      <c r="I6" s="174"/>
+      <c r="J6" s="174"/>
+      <c r="K6" s="174"/>
+      <c r="L6" s="174"/>
+      <c r="M6" s="174"/>
+    </row>
+    <row r="7" spans="1:13" ht="38.25">
+      <c r="A7" s="172" t="s">
+        <v>94</v>
+      </c>
+      <c r="B7" s="177" t="s">
+        <v>95</v>
+      </c>
+      <c r="C7" s="174"/>
+      <c r="D7" s="174"/>
+      <c r="E7" s="174"/>
+      <c r="F7" s="174"/>
+      <c r="G7" s="174"/>
+      <c r="H7" s="174"/>
+      <c r="I7" s="174"/>
+      <c r="J7" s="174"/>
+      <c r="K7" s="174"/>
+      <c r="L7" s="174"/>
+      <c r="M7" s="174"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="172" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8" s="175" t="s">
+        <v>97</v>
+      </c>
+      <c r="C8" s="174"/>
+      <c r="D8" s="174"/>
+      <c r="E8" s="174"/>
+      <c r="F8" s="174"/>
+      <c r="G8" s="174"/>
+      <c r="H8" s="174"/>
+      <c r="I8" s="174"/>
+      <c r="J8" s="174"/>
+      <c r="K8" s="174"/>
+      <c r="L8" s="174"/>
+      <c r="M8" s="174"/>
+    </row>
+    <row r="9" spans="1:13" ht="51">
+      <c r="A9" s="172" t="s">
+        <v>98</v>
+      </c>
+      <c r="B9" s="177" t="s">
+        <v>99</v>
+      </c>
+      <c r="C9" s="174"/>
+      <c r="D9" s="174"/>
+      <c r="E9" s="174"/>
+      <c r="F9" s="174"/>
+      <c r="G9" s="174"/>
+      <c r="H9" s="174"/>
+      <c r="I9" s="174"/>
+      <c r="J9" s="174"/>
+      <c r="K9" s="174"/>
+      <c r="L9" s="174"/>
+      <c r="M9" s="174"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="172" t="s">
+        <v>100</v>
+      </c>
+      <c r="B10" s="177" t="s">
+        <v>101</v>
+      </c>
+      <c r="C10" s="174"/>
+      <c r="D10" s="174"/>
+      <c r="E10" s="174"/>
+      <c r="F10" s="174"/>
+      <c r="G10" s="174"/>
+      <c r="H10" s="174"/>
+      <c r="I10" s="174"/>
+      <c r="J10" s="174"/>
+      <c r="K10" s="174"/>
+      <c r="L10" s="174"/>
+      <c r="M10" s="174"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="172" t="s">
+        <v>102</v>
+      </c>
+      <c r="B11" s="178"/>
+      <c r="C11" s="174"/>
+      <c r="D11" s="174"/>
+      <c r="E11" s="174"/>
+      <c r="F11" s="174"/>
+      <c r="G11" s="174"/>
+      <c r="H11" s="174"/>
+      <c r="I11" s="174"/>
+      <c r="J11" s="174"/>
+      <c r="K11" s="174"/>
+      <c r="L11" s="174"/>
+      <c r="M11" s="179"/>
+    </row>
+    <row r="12" spans="1:13" ht="25.5">
+      <c r="A12" s="172" t="s">
+        <v>103</v>
+      </c>
+      <c r="B12" s="180" t="s">
+        <v>104</v>
+      </c>
+      <c r="C12" s="174"/>
+      <c r="D12" s="174"/>
+      <c r="E12" s="174"/>
+      <c r="F12" s="174"/>
+      <c r="G12" s="174"/>
+      <c r="H12" s="174"/>
+      <c r="I12" s="174"/>
+      <c r="J12" s="174"/>
+      <c r="K12" s="174"/>
+      <c r="L12" s="174"/>
+      <c r="M12" s="179"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="181" t="s">
+        <v>105</v>
+      </c>
+      <c r="B13" s="182" t="s">
+        <v>106</v>
+      </c>
+      <c r="C13" s="174"/>
+      <c r="D13" s="174"/>
+      <c r="E13" s="174"/>
+      <c r="F13" s="174"/>
+      <c r="G13" s="174"/>
+      <c r="H13" s="174"/>
+      <c r="I13" s="174"/>
+      <c r="J13" s="174"/>
+      <c r="K13" s="174"/>
+      <c r="L13" s="174"/>
+      <c r="M13" s="179"/>
+    </row>
+    <row r="14" spans="1:13" ht="25.5">
+      <c r="A14" s="181" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14" s="182" t="s">
+        <v>108</v>
+      </c>
+      <c r="C14" s="174"/>
+      <c r="D14" s="174"/>
+      <c r="E14" s="174"/>
+      <c r="F14" s="174"/>
+      <c r="G14" s="174"/>
+      <c r="H14" s="174"/>
+      <c r="I14" s="174"/>
+      <c r="J14" s="174"/>
+      <c r="K14" s="174"/>
+      <c r="L14" s="174"/>
+      <c r="M14" s="179"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="181" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15" s="183" t="s">
+        <v>110</v>
+      </c>
+      <c r="C15" s="174"/>
+      <c r="D15" s="174"/>
+      <c r="E15" s="174"/>
+      <c r="F15" s="174"/>
+      <c r="G15" s="174"/>
+      <c r="H15" s="174"/>
+      <c r="I15" s="174"/>
+      <c r="J15" s="174"/>
+      <c r="K15" s="174"/>
+      <c r="L15" s="174"/>
+      <c r="M15" s="179"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="172" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16" s="184">
+        <v>46251</v>
+      </c>
+      <c r="C16" s="170"/>
+      <c r="D16" s="170"/>
+      <c r="E16" s="170"/>
+      <c r="F16" s="170"/>
+      <c r="G16" s="170"/>
+      <c r="H16" s="170"/>
+      <c r="I16" s="170"/>
+      <c r="J16" s="170"/>
+      <c r="K16" s="170"/>
+      <c r="L16" s="170"/>
+      <c r="M16" s="185"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="172" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17" s="184">
+        <v>46280</v>
+      </c>
+      <c r="C17" s="170"/>
+      <c r="D17" s="170"/>
+      <c r="E17" s="170"/>
+      <c r="F17" s="170"/>
+      <c r="G17" s="170"/>
+      <c r="H17" s="170"/>
+      <c r="I17" s="170"/>
+      <c r="J17" s="170"/>
+      <c r="K17" s="170"/>
+      <c r="L17" s="170"/>
+      <c r="M17" s="186"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="172"/>
+      <c r="B18" s="192" t="s">
+        <v>117</v>
+      </c>
+      <c r="C18" s="170"/>
+      <c r="D18" s="170"/>
+      <c r="E18" s="170"/>
+      <c r="F18" s="170"/>
+      <c r="G18" s="170"/>
+      <c r="H18" s="170"/>
+      <c r="I18" s="170"/>
+      <c r="J18" s="170"/>
+      <c r="K18" s="170"/>
+      <c r="L18" s="170"/>
+      <c r="M18" s="185"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="172" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="175" t="s">
+        <v>118</v>
+      </c>
+      <c r="C19" s="170"/>
+      <c r="D19" s="170"/>
+      <c r="E19" s="170"/>
+      <c r="F19" s="170"/>
+      <c r="G19" s="170"/>
+      <c r="H19" s="170"/>
+      <c r="I19" s="170"/>
+      <c r="J19" s="170"/>
+      <c r="K19" s="170"/>
+      <c r="L19" s="170"/>
+      <c r="M19" s="186"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="172" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20" s="187" t="s">
+        <v>119</v>
+      </c>
+      <c r="C20" s="170"/>
+      <c r="D20" s="170"/>
+      <c r="E20" s="170"/>
+      <c r="F20" s="170"/>
+      <c r="G20" s="170"/>
+      <c r="H20" s="170"/>
+      <c r="I20" s="170"/>
+      <c r="J20" s="170"/>
+      <c r="K20" s="170"/>
+      <c r="L20" s="170"/>
+      <c r="M20" s="185"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="172" t="s">
+        <v>115</v>
+      </c>
+      <c r="B21" s="188" t="s">
+        <v>120</v>
+      </c>
+      <c r="C21" s="170"/>
+      <c r="D21" s="170"/>
+      <c r="E21" s="170"/>
+      <c r="F21" s="170"/>
+      <c r="G21" s="170"/>
+      <c r="H21" s="170"/>
+      <c r="I21" s="170"/>
+      <c r="J21" s="170"/>
+      <c r="K21" s="170"/>
+      <c r="L21" s="170"/>
+      <c r="M21" s="186"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="189"/>
+      <c r="B22" s="190"/>
+      <c r="C22" s="170"/>
+      <c r="D22" s="170"/>
+      <c r="E22" s="170"/>
+      <c r="F22" s="170"/>
+      <c r="G22" s="170"/>
+      <c r="H22" s="170"/>
+      <c r="I22" s="170"/>
+      <c r="J22" s="170"/>
+      <c r="K22" s="170"/>
+      <c r="L22" s="170"/>
+      <c r="M22" s="170"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="170"/>
+      <c r="B23" s="191"/>
+      <c r="C23" s="170"/>
+      <c r="D23" s="170"/>
+      <c r="E23" s="170"/>
+      <c r="F23" s="170"/>
+      <c r="G23" s="170"/>
+      <c r="H23" s="170"/>
+      <c r="I23" s="170"/>
+      <c r="J23" s="170"/>
+      <c r="K23" s="170"/>
+      <c r="L23" s="170"/>
+      <c r="M23" s="186"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="170"/>
+      <c r="B24" s="170"/>
+      <c r="C24" s="170"/>
+      <c r="D24" s="170"/>
+      <c r="E24" s="170"/>
+      <c r="F24" s="170"/>
+      <c r="G24" s="170"/>
+      <c r="H24" s="170"/>
+      <c r="I24" s="170"/>
+      <c r="J24" s="170"/>
+      <c r="K24" s="170"/>
+      <c r="L24" s="170"/>
+      <c r="M24" s="185"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="170"/>
+      <c r="B25" s="170"/>
+      <c r="C25" s="170"/>
+      <c r="D25" s="170"/>
+      <c r="E25" s="170"/>
+      <c r="F25" s="170"/>
+      <c r="G25" s="170"/>
+      <c r="H25" s="170"/>
+      <c r="I25" s="170"/>
+      <c r="J25" s="170"/>
+      <c r="K25" s="170"/>
+      <c r="L25" s="170"/>
+      <c r="M25" s="186"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="170"/>
+      <c r="B26" s="170"/>
+      <c r="C26" s="170"/>
+      <c r="D26" s="170"/>
+      <c r="E26" s="170"/>
+      <c r="F26" s="170"/>
+      <c r="G26" s="170"/>
+      <c r="H26" s="170"/>
+      <c r="I26" s="170"/>
+      <c r="J26" s="170"/>
+      <c r="K26" s="170"/>
+      <c r="L26" s="170"/>
+      <c r="M26" s="185"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="93" fitToHeight="0" orientation="landscape" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B2:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F11" sqref="F11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="6.140625" customWidth="1"/>
+    <col min="2" max="2" width="121.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="193"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="195" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="195" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="194" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="195" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="195"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="196" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="195"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="197" t="s">
+        <v>126</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Z1311"/>
+  <sheetViews>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="20" customWidth="1"/>
     <col min="3" max="3" width="12" style="20" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="21" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="21" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="21" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="20" customWidth="1"/>
     <col min="9" max="9" width="12" style="20" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="20" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="21" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" style="20" customWidth="1"/>
     <col min="13" max="13" width="13.7109375" style="21" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="22" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" style="8" customWidth="1"/>
     <col min="16" max="16" width="10.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="17.25" customHeight="1">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="198" t="s">
         <v>78</v>
       </c>
-      <c r="B1" s="133"/>
-[...11 lines deleted...]
-      <c r="N1" s="134"/>
+      <c r="B1" s="198"/>
+      <c r="C1" s="198"/>
+      <c r="D1" s="198"/>
+      <c r="E1" s="198"/>
+      <c r="F1" s="198"/>
+      <c r="G1" s="198"/>
+      <c r="H1" s="198"/>
+      <c r="I1" s="198"/>
+      <c r="J1" s="198"/>
+      <c r="K1" s="198"/>
+      <c r="L1" s="198"/>
+      <c r="M1" s="198"/>
+      <c r="N1" s="199"/>
     </row>
     <row r="2" spans="1:16" ht="14.25" customHeight="1">
       <c r="A2" s="48"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="9"/>
       <c r="K2" s="9"/>
       <c r="L2" s="9"/>
       <c r="M2" s="10" t="s">
         <v>15</v>
       </c>
       <c r="N2" s="11"/>
     </row>
     <row r="3" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A3" s="135"/>
-      <c r="B3" s="136" t="s">
+      <c r="A3" s="200"/>
+      <c r="B3" s="201" t="s">
         <v>84</v>
       </c>
-      <c r="C3" s="136"/>
-[...9 lines deleted...]
-      <c r="M3" s="137"/>
+      <c r="C3" s="201"/>
+      <c r="D3" s="201"/>
+      <c r="E3" s="201"/>
+      <c r="F3" s="201"/>
+      <c r="G3" s="201"/>
+      <c r="H3" s="201"/>
+      <c r="I3" s="201"/>
+      <c r="J3" s="201"/>
+      <c r="K3" s="201"/>
+      <c r="L3" s="201"/>
+      <c r="M3" s="202"/>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:16" ht="23.25" customHeight="1">
-      <c r="A4" s="135"/>
+      <c r="A4" s="200"/>
       <c r="B4" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="13" t="s">
@@ -2820,11206 +3748,11995 @@
       </c>
       <c r="K4" s="13" t="s">
         <v>39</v>
       </c>
       <c r="L4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="M4" s="14" t="s">
         <v>26</v>
       </c>
       <c r="N4" s="12"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="47">
         <v>367462053</v>
       </c>
       <c r="C5" s="47">
         <v>706468128</v>
       </c>
       <c r="D5" s="47">
         <v>1081426181</v>
       </c>
-      <c r="E5" s="122">
+      <c r="E5" s="114">
         <v>1451743938</v>
       </c>
-      <c r="F5" s="130">
+      <c r="F5" s="122">
         <v>1814703496</v>
       </c>
-      <c r="G5" s="143">
+      <c r="G5" s="129">
         <v>2185054262</v>
       </c>
-      <c r="H5" s="47"/>
-      <c r="I5" s="67"/>
+      <c r="H5" s="166">
+        <v>2548169460</v>
+      </c>
+      <c r="I5" s="59"/>
       <c r="J5" s="47"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
       <c r="N5" s="16"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="47">
         <v>125441008</v>
       </c>
       <c r="C6" s="47">
         <v>254174961</v>
       </c>
       <c r="D6" s="47">
         <v>395592934</v>
       </c>
-      <c r="E6" s="122">
+      <c r="E6" s="114">
         <v>532058267</v>
       </c>
-      <c r="F6" s="130">
+      <c r="F6" s="122">
         <v>669294455</v>
       </c>
-      <c r="G6" s="143">
+      <c r="G6" s="129">
         <v>812940214</v>
       </c>
-      <c r="H6" s="47"/>
-      <c r="I6" s="67"/>
+      <c r="H6" s="166">
+        <v>955444179</v>
+      </c>
+      <c r="I6" s="59"/>
       <c r="J6" s="47"/>
       <c r="K6" s="47"/>
       <c r="L6" s="47"/>
       <c r="M6" s="47"/>
       <c r="N6" s="17"/>
       <c r="O6" s="18"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="47">
         <v>73059012</v>
       </c>
       <c r="C7" s="47">
         <v>128467430</v>
       </c>
       <c r="D7" s="47">
         <v>188313955</v>
       </c>
-      <c r="E7" s="122">
+      <c r="E7" s="114">
         <v>247114440</v>
       </c>
-      <c r="F7" s="130">
+      <c r="F7" s="122">
         <v>311374210</v>
       </c>
-      <c r="G7" s="143">
+      <c r="G7" s="129">
         <v>374391192</v>
       </c>
-      <c r="H7" s="47"/>
-      <c r="I7" s="67"/>
+      <c r="H7" s="166">
+        <v>432531434</v>
+      </c>
+      <c r="I7" s="59"/>
       <c r="J7" s="47"/>
       <c r="K7" s="47"/>
       <c r="L7" s="47"/>
       <c r="M7" s="47"/>
       <c r="N7" s="17"/>
       <c r="O7" s="18"/>
     </row>
     <row r="8" spans="1:16" ht="13.5" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="47">
         <v>161160461</v>
       </c>
       <c r="C8" s="47">
         <v>305948449</v>
       </c>
       <c r="D8" s="47">
         <v>469975710</v>
       </c>
-      <c r="E8" s="122">
+      <c r="E8" s="114">
         <v>635512213</v>
       </c>
-      <c r="F8" s="130">
+      <c r="F8" s="122">
         <v>787082017</v>
       </c>
-      <c r="G8" s="143">
+      <c r="G8" s="129">
         <v>940073113</v>
       </c>
-      <c r="H8" s="47"/>
-      <c r="I8" s="67"/>
+      <c r="H8" s="166">
+        <v>1092096932</v>
+      </c>
+      <c r="I8" s="59"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="47"/>
       <c r="N8" s="17"/>
       <c r="O8" s="18"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="48"/>
       <c r="C9" s="48"/>
-      <c r="D9" s="110"/>
-      <c r="E9" s="119"/>
+      <c r="D9" s="102"/>
+      <c r="E9" s="111"/>
       <c r="F9" s="20"/>
-      <c r="G9" s="140"/>
-[...5 lines deleted...]
-      <c r="M9" s="84"/>
+      <c r="G9" s="126"/>
+      <c r="H9" s="148"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="61"/>
+      <c r="K9" s="66"/>
+      <c r="L9" s="71"/>
+      <c r="M9" s="76"/>
       <c r="N9" s="19"/>
       <c r="O9" s="18"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="47">
         <v>47140</v>
       </c>
       <c r="C10" s="47">
         <v>130468</v>
       </c>
       <c r="D10" s="47">
         <v>212146</v>
       </c>
-      <c r="E10" s="122">
+      <c r="E10" s="114">
         <v>279837</v>
       </c>
-      <c r="F10" s="130">
+      <c r="F10" s="122">
         <v>315189</v>
       </c>
-      <c r="G10" s="143">
+      <c r="G10" s="129">
         <v>344114</v>
       </c>
-      <c r="H10" s="47"/>
-      <c r="I10" s="67"/>
+      <c r="H10" s="166">
+        <v>376178</v>
+      </c>
+      <c r="I10" s="59"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="47"/>
       <c r="N10" s="17"/>
       <c r="O10" s="18"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="47">
         <v>4544271</v>
       </c>
       <c r="C11" s="47">
         <v>10549449</v>
       </c>
       <c r="D11" s="47">
         <v>16183843</v>
       </c>
-      <c r="E11" s="122">
+      <c r="E11" s="114">
         <v>21001772</v>
       </c>
-      <c r="F11" s="130">
+      <c r="F11" s="122">
         <v>27336993</v>
       </c>
-      <c r="G11" s="143">
+      <c r="G11" s="129">
         <v>34598618</v>
       </c>
-      <c r="H11" s="47"/>
-      <c r="I11" s="67"/>
+      <c r="H11" s="166">
+        <v>40013206</v>
+      </c>
+      <c r="I11" s="59"/>
       <c r="J11" s="47"/>
       <c r="K11" s="47"/>
       <c r="L11" s="47"/>
       <c r="M11" s="47"/>
       <c r="N11" s="17"/>
       <c r="O11" s="18"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="47">
         <v>205047</v>
       </c>
       <c r="C12" s="47">
         <v>380841</v>
       </c>
       <c r="D12" s="47">
         <v>549656</v>
       </c>
-      <c r="E12" s="122">
+      <c r="E12" s="114">
         <v>679094</v>
       </c>
-      <c r="F12" s="130">
+      <c r="F12" s="122">
         <v>851251</v>
       </c>
-      <c r="G12" s="143">
+      <c r="G12" s="129">
         <v>1006984</v>
       </c>
-      <c r="H12" s="47"/>
-      <c r="I12" s="67"/>
+      <c r="H12" s="166">
+        <v>1162067</v>
+      </c>
+      <c r="I12" s="59"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="17"/>
       <c r="O12" s="18"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="47">
         <v>230699</v>
       </c>
       <c r="C13" s="47">
         <v>594241</v>
       </c>
       <c r="D13" s="47">
         <v>940420</v>
       </c>
-      <c r="E13" s="122">
+      <c r="E13" s="114">
         <v>1261536</v>
       </c>
-      <c r="F13" s="130">
+      <c r="F13" s="122">
         <v>1370258</v>
       </c>
-      <c r="G13" s="143">
+      <c r="G13" s="129">
         <v>1478456</v>
       </c>
-      <c r="H13" s="47"/>
-      <c r="I13" s="67"/>
+      <c r="H13" s="166">
+        <v>1573829</v>
+      </c>
+      <c r="I13" s="59"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="47"/>
       <c r="N13" s="17"/>
       <c r="O13" s="18"/>
       <c r="P13" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="47">
         <v>155995</v>
       </c>
       <c r="C14" s="47">
         <v>330118</v>
       </c>
       <c r="D14" s="47">
         <v>476841</v>
       </c>
-      <c r="E14" s="122">
+      <c r="E14" s="114">
         <v>664245</v>
       </c>
-      <c r="F14" s="130">
+      <c r="F14" s="122">
         <v>956717</v>
       </c>
-      <c r="G14" s="143">
+      <c r="G14" s="129">
         <v>1167724</v>
       </c>
-      <c r="H14" s="47"/>
-      <c r="I14" s="67"/>
+      <c r="H14" s="166">
+        <v>1422125</v>
+      </c>
+      <c r="I14" s="59"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="17"/>
       <c r="O14" s="18"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="47">
         <v>19403</v>
       </c>
       <c r="C15" s="47">
         <v>43369</v>
       </c>
       <c r="D15" s="47">
         <v>67108</v>
       </c>
-      <c r="E15" s="122">
+      <c r="E15" s="114">
         <v>90543</v>
       </c>
-      <c r="F15" s="130">
+      <c r="F15" s="122">
         <v>113521</v>
       </c>
-      <c r="G15" s="143">
+      <c r="G15" s="129">
         <v>136222</v>
       </c>
-      <c r="H15" s="47"/>
-      <c r="I15" s="67"/>
+      <c r="H15" s="166">
+        <v>161340</v>
+      </c>
+      <c r="I15" s="59"/>
       <c r="J15" s="47"/>
       <c r="K15" s="47"/>
       <c r="L15" s="47"/>
       <c r="M15" s="47"/>
       <c r="N15" s="17"/>
       <c r="O15" s="18"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="47">
         <v>55123</v>
       </c>
       <c r="C16" s="47">
         <v>172527</v>
       </c>
       <c r="D16" s="47">
         <v>305138</v>
       </c>
-      <c r="E16" s="122">
+      <c r="E16" s="114">
         <v>422450</v>
       </c>
-      <c r="F16" s="130">
+      <c r="F16" s="122">
         <v>481272</v>
       </c>
-      <c r="G16" s="143">
+      <c r="G16" s="129">
         <v>515471</v>
       </c>
-      <c r="H16" s="47"/>
-      <c r="I16" s="67"/>
+      <c r="H16" s="166">
+        <v>540401</v>
+      </c>
+      <c r="I16" s="59"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="17"/>
       <c r="O16" s="18"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="47">
         <v>239602</v>
       </c>
       <c r="C17" s="47">
         <v>707410</v>
       </c>
       <c r="D17" s="47">
         <v>1173755</v>
       </c>
-      <c r="E17" s="122">
+      <c r="E17" s="114">
         <v>1639466</v>
       </c>
-      <c r="F17" s="130">
+      <c r="F17" s="122">
         <v>1965423</v>
       </c>
-      <c r="G17" s="143">
+      <c r="G17" s="129">
         <v>2291900</v>
       </c>
-      <c r="H17" s="47"/>
-      <c r="I17" s="67"/>
+      <c r="H17" s="166">
+        <v>2643008</v>
+      </c>
+      <c r="I17" s="59"/>
       <c r="J17" s="47"/>
       <c r="K17" s="47"/>
       <c r="L17" s="47"/>
       <c r="M17" s="47"/>
       <c r="N17" s="17"/>
       <c r="O17" s="18"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="47">
         <v>126477</v>
       </c>
       <c r="C18" s="47">
         <v>304957</v>
       </c>
       <c r="D18" s="47">
         <v>481905</v>
       </c>
-      <c r="E18" s="122">
+      <c r="E18" s="114">
         <v>659847</v>
       </c>
-      <c r="F18" s="130">
+      <c r="F18" s="122">
         <v>867811</v>
       </c>
-      <c r="G18" s="143">
+      <c r="G18" s="129">
         <v>1075319</v>
       </c>
-      <c r="H18" s="47"/>
-      <c r="I18" s="67"/>
+      <c r="H18" s="166">
+        <v>1292086</v>
+      </c>
+      <c r="I18" s="59"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="17"/>
       <c r="O18" s="18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="47">
         <v>652159</v>
       </c>
       <c r="C19" s="47">
         <v>1578688</v>
       </c>
       <c r="D19" s="47">
         <v>2474085</v>
       </c>
-      <c r="E19" s="122">
+      <c r="E19" s="114">
         <v>3342203</v>
       </c>
-      <c r="F19" s="130">
+      <c r="F19" s="122">
         <v>4139255</v>
       </c>
-      <c r="G19" s="143">
+      <c r="G19" s="129">
         <v>4835971</v>
       </c>
-      <c r="H19" s="47"/>
-      <c r="I19" s="67"/>
+      <c r="H19" s="166">
+        <v>5618171</v>
+      </c>
+      <c r="I19" s="59"/>
       <c r="J19" s="47"/>
       <c r="K19" s="47"/>
       <c r="L19" s="47"/>
       <c r="M19" s="47"/>
       <c r="N19" s="17"/>
       <c r="O19" s="18"/>
     </row>
     <row r="20" spans="1:16" ht="38.25" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="47">
         <v>96508761</v>
       </c>
       <c r="C20" s="47">
         <v>176228958</v>
       </c>
       <c r="D20" s="47">
         <v>275923967</v>
       </c>
-      <c r="E20" s="122">
+      <c r="E20" s="114">
         <v>387486771</v>
       </c>
-      <c r="F20" s="130">
+      <c r="F20" s="122">
         <v>483490538</v>
       </c>
-      <c r="G20" s="143">
+      <c r="G20" s="129">
         <v>580578724</v>
       </c>
-      <c r="H20" s="47"/>
-      <c r="I20" s="67"/>
+      <c r="H20" s="166">
+        <v>676010415</v>
+      </c>
+      <c r="I20" s="59"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="16"/>
       <c r="O20" s="21"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="47">
         <v>71274</v>
       </c>
       <c r="C21" s="47">
         <v>259270</v>
       </c>
       <c r="D21" s="47">
         <v>403449</v>
       </c>
-      <c r="E21" s="122">
+      <c r="E21" s="114">
         <v>532968</v>
       </c>
-      <c r="F21" s="130">
+      <c r="F21" s="122">
         <v>600062</v>
       </c>
-      <c r="G21" s="143">
+      <c r="G21" s="129">
         <v>674985</v>
       </c>
-      <c r="H21" s="47"/>
-      <c r="I21" s="67"/>
+      <c r="H21" s="166">
+        <v>820204</v>
+      </c>
+      <c r="I21" s="59"/>
       <c r="J21" s="47"/>
       <c r="K21" s="47"/>
       <c r="L21" s="47"/>
       <c r="M21" s="47"/>
       <c r="N21" s="17"/>
       <c r="O21" s="22"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="47">
         <v>9356</v>
       </c>
       <c r="C22" s="47">
         <v>232956</v>
       </c>
       <c r="D22" s="47">
         <v>458595</v>
       </c>
-      <c r="E22" s="122">
+      <c r="E22" s="114">
         <v>1230830</v>
       </c>
-      <c r="F22" s="130">
+      <c r="F22" s="122">
         <v>2169060</v>
       </c>
-      <c r="G22" s="143">
+      <c r="G22" s="129">
         <v>3854160</v>
       </c>
-      <c r="H22" s="47"/>
-      <c r="I22" s="67"/>
+      <c r="H22" s="166">
+        <v>5212396</v>
+      </c>
+      <c r="I22" s="59"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="17"/>
       <c r="O22" s="22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="47">
         <v>94550922</v>
       </c>
       <c r="C23" s="47">
         <v>171457316</v>
       </c>
       <c r="D23" s="47">
         <v>268628513</v>
       </c>
-      <c r="E23" s="122">
+      <c r="E23" s="114">
         <v>377387251</v>
       </c>
-      <c r="F23" s="130">
+      <c r="F23" s="122">
         <v>470917823</v>
       </c>
-      <c r="G23" s="143">
+      <c r="G23" s="129">
         <v>564373513</v>
       </c>
-      <c r="H23" s="47"/>
-      <c r="I23" s="67"/>
+      <c r="H23" s="166">
+        <v>656535818</v>
+      </c>
+      <c r="I23" s="59"/>
       <c r="J23" s="47"/>
       <c r="K23" s="47"/>
       <c r="L23" s="47"/>
       <c r="M23" s="47"/>
       <c r="N23" s="17"/>
       <c r="O23" s="22"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="48"/>
       <c r="C24" s="48"/>
-      <c r="D24" s="110"/>
-      <c r="E24" s="119"/>
+      <c r="D24" s="102"/>
+      <c r="E24" s="111"/>
       <c r="F24" s="20"/>
-      <c r="G24" s="140"/>
-[...5 lines deleted...]
-      <c r="M24" s="84"/>
+      <c r="G24" s="126"/>
+      <c r="H24" s="148"/>
+      <c r="I24" s="53"/>
+      <c r="J24" s="61"/>
+      <c r="K24" s="66"/>
+      <c r="L24" s="71"/>
+      <c r="M24" s="76"/>
       <c r="N24" s="19"/>
       <c r="O24" s="22"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="47">
         <v>9375</v>
       </c>
       <c r="C25" s="47">
         <v>38201</v>
       </c>
       <c r="D25" s="47">
         <v>67028</v>
       </c>
-      <c r="E25" s="122">
+      <c r="E25" s="114">
         <v>95854</v>
       </c>
-      <c r="F25" s="130">
+      <c r="F25" s="122">
         <v>95854</v>
       </c>
-      <c r="G25" s="143">
+      <c r="G25" s="129">
         <v>95854</v>
       </c>
-      <c r="H25" s="47"/>
-      <c r="I25" s="67"/>
+      <c r="H25" s="166">
+        <v>95854</v>
+      </c>
+      <c r="I25" s="59"/>
       <c r="J25" s="47"/>
       <c r="K25" s="47"/>
       <c r="L25" s="47"/>
       <c r="M25" s="47"/>
       <c r="N25" s="17"/>
       <c r="O25" s="22"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="47">
         <v>1838668</v>
       </c>
       <c r="C26" s="47">
         <v>3991207</v>
       </c>
       <c r="D26" s="47">
         <v>5880135</v>
       </c>
-      <c r="E26" s="122">
+      <c r="E26" s="114">
         <v>7532777</v>
       </c>
-      <c r="F26" s="130">
+      <c r="F26" s="122">
         <v>8965417</v>
       </c>
-      <c r="G26" s="143">
+      <c r="G26" s="129">
         <v>10827881</v>
       </c>
-      <c r="H26" s="47"/>
-      <c r="I26" s="67"/>
+      <c r="H26" s="166">
+        <v>12589171</v>
+      </c>
+      <c r="I26" s="59"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="17"/>
       <c r="O26" s="22"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C27" s="47">
         <v>20751</v>
       </c>
       <c r="D27" s="47">
         <v>41501</v>
       </c>
-      <c r="E27" s="122">
+      <c r="E27" s="114">
         <v>62252</v>
       </c>
-      <c r="F27" s="130">
+      <c r="F27" s="122">
         <v>62252</v>
       </c>
-      <c r="G27" s="143">
+      <c r="G27" s="129">
         <v>62252</v>
       </c>
-      <c r="H27" s="47"/>
-      <c r="I27" s="67"/>
+      <c r="H27" s="166">
+        <v>62252</v>
+      </c>
+      <c r="I27" s="59"/>
       <c r="J27" s="47"/>
       <c r="K27" s="47"/>
       <c r="L27" s="47"/>
       <c r="M27" s="47"/>
       <c r="N27" s="17"/>
       <c r="O27" s="22"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="90" t="s">
+      <c r="B28" s="82" t="s">
         <v>74</v>
       </c>
-      <c r="C28" s="103" t="s">
+      <c r="C28" s="95" t="s">
         <v>74</v>
       </c>
-      <c r="D28" s="113" t="s">
+      <c r="D28" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="E28" s="125" t="s">
+      <c r="E28" s="117" t="s">
         <v>74</v>
       </c>
-      <c r="F28" s="131" t="s">
+      <c r="F28" s="123" t="s">
         <v>74</v>
       </c>
-      <c r="G28" s="145" t="s">
+      <c r="G28" s="131" t="s">
         <v>74</v>
       </c>
-      <c r="H28" s="56"/>
-[...4 lines deleted...]
-      <c r="M28" s="87"/>
+      <c r="H28" s="153" t="s">
+        <v>74</v>
+      </c>
+      <c r="I28" s="56"/>
+      <c r="J28" s="64"/>
+      <c r="K28" s="69"/>
+      <c r="L28" s="74"/>
+      <c r="M28" s="79"/>
       <c r="N28" s="17"/>
       <c r="O28" s="22"/>
     </row>
     <row r="29" spans="1:16" s="4" customFormat="1">
       <c r="A29" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C29" s="104" t="s">
+      <c r="C29" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="D29" s="114" t="s">
+      <c r="D29" s="106" t="s">
         <v>74</v>
       </c>
-      <c r="E29" s="126" t="s">
+      <c r="E29" s="118" t="s">
         <v>74</v>
       </c>
-      <c r="F29" s="126" t="s">
+      <c r="F29" s="118" t="s">
         <v>74</v>
       </c>
-      <c r="G29" s="146" t="s">
+      <c r="G29" s="132" t="s">
         <v>74</v>
       </c>
-      <c r="H29" s="51"/>
-      <c r="I29" s="67"/>
+      <c r="H29" s="168" t="s">
+        <v>74</v>
+      </c>
+      <c r="I29" s="59"/>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
       <c r="L29" s="47"/>
       <c r="M29" s="47"/>
       <c r="N29" s="17"/>
       <c r="O29" s="22"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="47">
         <v>29165</v>
       </c>
       <c r="C30" s="47">
         <v>43063</v>
       </c>
       <c r="D30" s="47">
         <v>72357</v>
       </c>
-      <c r="E30" s="122">
+      <c r="E30" s="114">
         <v>86255</v>
       </c>
-      <c r="F30" s="130">
+      <c r="F30" s="122">
         <v>120420</v>
       </c>
-      <c r="G30" s="143">
+      <c r="G30" s="129">
         <v>129362</v>
       </c>
-      <c r="H30" s="47"/>
-      <c r="I30" s="67"/>
+      <c r="H30" s="166">
+        <v>132936</v>
+      </c>
+      <c r="I30" s="59"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="17"/>
       <c r="O30" s="22"/>
     </row>
     <row r="31" spans="1:16" s="4" customFormat="1">
       <c r="A31" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C31" s="47">
         <v>184861</v>
       </c>
       <c r="D31" s="47">
         <v>369722</v>
       </c>
-      <c r="E31" s="122">
+      <c r="E31" s="114">
         <v>554583</v>
       </c>
-      <c r="F31" s="130">
+      <c r="F31" s="122">
         <v>554583</v>
       </c>
-      <c r="G31" s="143">
+      <c r="G31" s="129">
         <v>554583</v>
       </c>
-      <c r="H31" s="47"/>
-      <c r="I31" s="67"/>
+      <c r="H31" s="166">
+        <v>554583</v>
+      </c>
+      <c r="I31" s="59"/>
       <c r="J31" s="47"/>
       <c r="K31" s="47"/>
       <c r="L31" s="47"/>
       <c r="M31" s="47"/>
       <c r="N31" s="17"/>
       <c r="O31" s="22"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="47">
         <v>1333</v>
       </c>
       <c r="D32" s="47">
         <v>2667</v>
       </c>
-      <c r="E32" s="122">
+      <c r="E32" s="114">
         <v>4000</v>
       </c>
-      <c r="F32" s="130">
+      <c r="F32" s="122">
         <v>5067</v>
       </c>
-      <c r="G32" s="143">
+      <c r="G32" s="129">
         <v>6133</v>
       </c>
-      <c r="H32" s="47"/>
-      <c r="I32" s="67"/>
+      <c r="H32" s="166">
+        <v>7200</v>
+      </c>
+      <c r="I32" s="59"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="23"/>
       <c r="O32" s="24"/>
       <c r="P32" s="7"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C33" s="104" t="s">
+      <c r="C33" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="D33" s="114" t="s">
+      <c r="D33" s="106" t="s">
         <v>74</v>
       </c>
-      <c r="E33" s="126" t="s">
+      <c r="E33" s="118" t="s">
         <v>74</v>
       </c>
-      <c r="F33" s="131" t="s">
+      <c r="F33" s="123" t="s">
         <v>74</v>
       </c>
-      <c r="G33" s="146" t="s">
+      <c r="G33" s="132" t="s">
         <v>74</v>
       </c>
-      <c r="H33" s="47"/>
-      <c r="I33" s="67"/>
+      <c r="H33" s="168" t="s">
+        <v>74</v>
+      </c>
+      <c r="I33" s="59"/>
       <c r="J33" s="47"/>
       <c r="K33" s="47"/>
       <c r="L33" s="47"/>
       <c r="M33" s="47"/>
       <c r="N33" s="23"/>
       <c r="O33" s="24"/>
       <c r="P33" s="7"/>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="47">
         <v>24413891</v>
       </c>
       <c r="C34" s="47">
         <v>45745850</v>
       </c>
       <c r="D34" s="47">
         <v>70718188</v>
       </c>
-      <c r="E34" s="122">
+      <c r="E34" s="114">
         <v>88568404</v>
       </c>
-      <c r="F34" s="130">
+      <c r="F34" s="122">
         <v>108106209</v>
       </c>
-      <c r="G34" s="143">
+      <c r="G34" s="129">
         <v>132993678</v>
       </c>
-      <c r="H34" s="47"/>
-      <c r="I34" s="67"/>
+      <c r="H34" s="166">
+        <v>155392921</v>
+      </c>
+      <c r="I34" s="59"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="17"/>
       <c r="O34" s="24"/>
       <c r="P34" s="7"/>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="47">
         <v>23453903</v>
       </c>
       <c r="C35" s="47">
         <v>43871880</v>
       </c>
       <c r="D35" s="47">
         <v>68244068</v>
       </c>
-      <c r="E35" s="122">
+      <c r="E35" s="114">
         <v>85711719</v>
       </c>
-      <c r="F35" s="130">
+      <c r="F35" s="122">
         <v>104857403</v>
       </c>
-      <c r="G35" s="143">
+      <c r="G35" s="129">
         <v>129534703</v>
       </c>
-      <c r="H35" s="47"/>
-      <c r="I35" s="67"/>
+      <c r="H35" s="166">
+        <v>151705537</v>
+      </c>
+      <c r="I35" s="59"/>
       <c r="J35" s="47"/>
       <c r="K35" s="47"/>
       <c r="L35" s="47"/>
       <c r="M35" s="47"/>
       <c r="N35" s="19"/>
       <c r="O35" s="24"/>
       <c r="P35" s="7"/>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="48"/>
       <c r="C36" s="48"/>
-      <c r="D36" s="110"/>
-      <c r="E36" s="119"/>
+      <c r="D36" s="102"/>
+      <c r="E36" s="111"/>
       <c r="F36" s="20"/>
-      <c r="G36" s="140"/>
-[...5 lines deleted...]
-      <c r="M36" s="84"/>
+      <c r="G36" s="126"/>
+      <c r="H36" s="148"/>
+      <c r="I36" s="53"/>
+      <c r="J36" s="61"/>
+      <c r="K36" s="66"/>
+      <c r="L36" s="71"/>
+      <c r="M36" s="76"/>
       <c r="N36" s="17"/>
       <c r="O36" s="24"/>
       <c r="P36" s="7"/>
     </row>
     <row r="37" spans="1:17" s="4" customFormat="1">
       <c r="A37" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="47">
         <v>959988</v>
       </c>
       <c r="C37" s="47">
         <v>1873970</v>
       </c>
       <c r="D37" s="47">
         <v>2474120</v>
       </c>
-      <c r="E37" s="122">
+      <c r="E37" s="114">
         <v>2856685</v>
       </c>
-      <c r="F37" s="130">
+      <c r="F37" s="122">
         <v>3248806</v>
       </c>
-      <c r="G37" s="143">
+      <c r="G37" s="129">
         <v>3458975</v>
       </c>
-      <c r="H37" s="47"/>
-      <c r="I37" s="67"/>
+      <c r="H37" s="166">
+        <v>3687384</v>
+      </c>
+      <c r="I37" s="59"/>
       <c r="J37" s="47"/>
       <c r="K37" s="47"/>
       <c r="L37" s="47"/>
       <c r="M37" s="47"/>
       <c r="N37" s="17"/>
       <c r="O37" s="24"/>
       <c r="P37" s="5"/>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C38" s="104" t="s">
+      <c r="C38" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="D38" s="114" t="s">
+      <c r="D38" s="106" t="s">
         <v>74</v>
       </c>
-      <c r="E38" s="126" t="s">
+      <c r="E38" s="118" t="s">
         <v>74</v>
       </c>
-      <c r="F38" s="126" t="s">
+      <c r="F38" s="118" t="s">
         <v>74</v>
       </c>
-      <c r="G38" s="148" t="s">
+      <c r="G38" s="134" t="s">
         <v>74</v>
       </c>
-      <c r="H38" s="51"/>
-[...4 lines deleted...]
-      <c r="M38" s="67"/>
+      <c r="H38" s="156" t="s">
+        <v>74</v>
+      </c>
+      <c r="I38" s="59"/>
+      <c r="J38" s="59"/>
+      <c r="K38" s="59"/>
+      <c r="L38" s="59"/>
+      <c r="M38" s="59"/>
       <c r="N38" s="23"/>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="B39" s="96">
+      <c r="B39" s="88">
         <v>71091674</v>
       </c>
       <c r="C39" s="47">
         <v>126755882</v>
       </c>
       <c r="D39" s="47">
         <v>198662640</v>
       </c>
-      <c r="E39" s="122">
+      <c r="E39" s="114">
         <v>289417448</v>
       </c>
-      <c r="F39" s="130">
+      <c r="F39" s="122">
         <v>363672570</v>
       </c>
-      <c r="G39" s="143">
+      <c r="G39" s="129">
         <v>432104754</v>
       </c>
-      <c r="H39" s="53"/>
-[...4 lines deleted...]
-      <c r="M39" s="88"/>
+      <c r="H39" s="166">
+        <v>501617177</v>
+      </c>
+      <c r="I39" s="57"/>
+      <c r="J39" s="65"/>
+      <c r="K39" s="70"/>
+      <c r="L39" s="75"/>
+      <c r="M39" s="80"/>
       <c r="N39" s="17"/>
     </row>
     <row r="40" spans="1:17" s="4" customFormat="1">
       <c r="A40" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B40" s="95" t="s">
+      <c r="B40" s="87" t="s">
         <v>74</v>
       </c>
-      <c r="C40" s="103" t="s">
+      <c r="C40" s="95" t="s">
         <v>74</v>
       </c>
-      <c r="D40" s="113" t="s">
+      <c r="D40" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="E40" s="122">
+      <c r="E40" s="114">
         <v>542443</v>
       </c>
-      <c r="F40" s="130">
+      <c r="F40" s="122">
         <v>1433678</v>
       </c>
-      <c r="G40" s="143">
+      <c r="G40" s="129">
         <v>2391289</v>
       </c>
-      <c r="H40" s="53"/>
-[...4 lines deleted...]
-      <c r="M40" s="88"/>
+      <c r="H40" s="166">
+        <v>3193875</v>
+      </c>
+      <c r="I40" s="57"/>
+      <c r="J40" s="65"/>
+      <c r="K40" s="70"/>
+      <c r="L40" s="75"/>
+      <c r="M40" s="80"/>
       <c r="N40" s="17"/>
       <c r="O40" s="8"/>
     </row>
     <row r="41" spans="1:17" s="4" customFormat="1">
       <c r="A41" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="B41" s="96">
+      <c r="B41" s="88">
         <v>70418430</v>
       </c>
       <c r="C41" s="47">
         <v>125218263</v>
       </c>
       <c r="D41" s="47">
         <v>196277283</v>
       </c>
-      <c r="E41" s="122">
+      <c r="E41" s="114">
         <v>285730942</v>
       </c>
-      <c r="F41" s="130">
+      <c r="F41" s="122">
         <v>358490937</v>
       </c>
-      <c r="G41" s="143">
+      <c r="G41" s="129">
         <v>424902886</v>
       </c>
-      <c r="H41" s="53"/>
-[...4 lines deleted...]
-      <c r="M41" s="88"/>
+      <c r="H41" s="166">
+        <v>492586554</v>
+      </c>
+      <c r="I41" s="57"/>
+      <c r="J41" s="65"/>
+      <c r="K41" s="70"/>
+      <c r="L41" s="75"/>
+      <c r="M41" s="80"/>
       <c r="N41" s="19"/>
       <c r="O41" s="8"/>
     </row>
     <row r="42" spans="1:17" s="4" customFormat="1">
       <c r="A42" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="B42" s="94"/>
-[...2 lines deleted...]
-      <c r="E42" s="118"/>
+      <c r="B42" s="86"/>
+      <c r="C42" s="97"/>
+      <c r="D42" s="101"/>
+      <c r="E42" s="110"/>
       <c r="F42" s="20"/>
-      <c r="G42" s="139"/>
+      <c r="G42" s="125"/>
       <c r="H42" s="46"/>
       <c r="I42" s="45"/>
       <c r="J42" s="45"/>
       <c r="K42" s="45"/>
       <c r="L42" s="45"/>
       <c r="M42" s="45"/>
       <c r="N42" s="17"/>
       <c r="O42" s="8"/>
       <c r="Q42" s="4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="18">
         <v>673244</v>
       </c>
       <c r="C43" s="47">
         <v>1537619</v>
       </c>
       <c r="D43" s="47">
         <v>2385357</v>
       </c>
-      <c r="E43" s="122">
+      <c r="E43" s="114">
         <v>3144063</v>
       </c>
-      <c r="F43" s="130">
+      <c r="F43" s="122">
         <v>3747955</v>
       </c>
-      <c r="G43" s="143">
+      <c r="G43" s="129">
         <v>4810579</v>
       </c>
-      <c r="H43" s="58"/>
-[...4 lines deleted...]
-      <c r="M43" s="85"/>
+      <c r="H43" s="166">
+        <v>5836748</v>
+      </c>
+      <c r="I43" s="54"/>
+      <c r="J43" s="62"/>
+      <c r="K43" s="67"/>
+      <c r="L43" s="72"/>
+      <c r="M43" s="77"/>
       <c r="N43" s="26"/>
     </row>
     <row r="44" spans="1:17" ht="22.5">
       <c r="A44" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="B44" s="96">
+      <c r="B44" s="88">
         <v>71091674</v>
       </c>
       <c r="C44" s="47">
         <v>126755882</v>
       </c>
       <c r="D44" s="47">
         <v>198662640</v>
       </c>
-      <c r="E44" s="122">
+      <c r="E44" s="114">
         <v>289417448</v>
       </c>
       <c r="F44" s="50">
         <v>363672570</v>
       </c>
-      <c r="G44" s="143">
+      <c r="G44" s="129">
         <v>432104754</v>
       </c>
-      <c r="H44" s="53"/>
-[...4 lines deleted...]
-      <c r="M44" s="88"/>
+      <c r="H44" s="166">
+        <v>501617177</v>
+      </c>
+      <c r="I44" s="57"/>
+      <c r="J44" s="65"/>
+      <c r="K44" s="70"/>
+      <c r="L44" s="75"/>
+      <c r="M44" s="80"/>
       <c r="N44" s="17"/>
     </row>
     <row r="45" spans="1:17" s="4" customFormat="1">
       <c r="A45" s="17" t="s">
         <v>81</v>
       </c>
-      <c r="B45" s="98" t="s">
+      <c r="B45" s="90" t="s">
         <v>74</v>
       </c>
-      <c r="C45" s="103" t="s">
+      <c r="C45" s="95" t="s">
         <v>74</v>
       </c>
-      <c r="D45" s="113" t="s">
+      <c r="D45" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="E45" s="122">
+      <c r="E45" s="114">
         <v>542443</v>
       </c>
       <c r="F45" s="50">
         <v>1433678</v>
       </c>
-      <c r="G45" s="143">
+      <c r="G45" s="129">
         <v>2391289</v>
       </c>
-      <c r="H45" s="53"/>
-[...4 lines deleted...]
-      <c r="M45" s="88"/>
+      <c r="H45" s="166">
+        <v>3193875</v>
+      </c>
+      <c r="I45" s="57"/>
+      <c r="J45" s="65"/>
+      <c r="K45" s="70"/>
+      <c r="L45" s="75"/>
+      <c r="M45" s="80"/>
       <c r="N45" s="27"/>
       <c r="O45" s="8"/>
     </row>
     <row r="46" spans="1:17" s="4" customFormat="1">
       <c r="A46" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="B46" s="96">
+      <c r="B46" s="88">
         <v>70418430</v>
       </c>
       <c r="C46" s="47">
         <v>125218263</v>
       </c>
       <c r="D46" s="47">
         <v>196277283</v>
       </c>
-      <c r="E46" s="122">
+      <c r="E46" s="114">
         <v>285730942</v>
       </c>
       <c r="F46" s="50">
         <v>358490937</v>
       </c>
-      <c r="G46" s="143">
+      <c r="G46" s="129">
         <v>424902886</v>
       </c>
-      <c r="H46" s="53"/>
-[...4 lines deleted...]
-      <c r="M46" s="88"/>
+      <c r="H46" s="166">
+        <v>492586554</v>
+      </c>
+      <c r="I46" s="57"/>
+      <c r="J46" s="65"/>
+      <c r="K46" s="70"/>
+      <c r="L46" s="75"/>
+      <c r="M46" s="80"/>
       <c r="N46" s="28"/>
       <c r="O46" s="8"/>
       <c r="P46" s="4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:17" s="4" customFormat="1">
       <c r="A47" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="B47" s="97"/>
-[...2 lines deleted...]
-      <c r="E47" s="118"/>
+      <c r="B47" s="89"/>
+      <c r="C47" s="97"/>
+      <c r="D47" s="101"/>
+      <c r="E47" s="110"/>
       <c r="F47" s="20"/>
-      <c r="G47" s="139"/>
-[...5 lines deleted...]
-      <c r="M47" s="88"/>
+      <c r="G47" s="125"/>
+      <c r="H47" s="147"/>
+      <c r="I47" s="57"/>
+      <c r="J47" s="65"/>
+      <c r="K47" s="70"/>
+      <c r="L47" s="75"/>
+      <c r="M47" s="80"/>
       <c r="N47" s="27"/>
       <c r="O47" s="8"/>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="18">
         <v>673244</v>
       </c>
       <c r="C48" s="47">
         <v>1537619</v>
       </c>
       <c r="D48" s="47">
         <v>2385357</v>
       </c>
-      <c r="E48" s="122">
+      <c r="E48" s="114">
         <v>3144063</v>
       </c>
       <c r="F48" s="50">
         <v>3747955</v>
       </c>
-      <c r="G48" s="143">
+      <c r="G48" s="129">
         <v>4810579</v>
       </c>
-      <c r="H48" s="58"/>
-[...4 lines deleted...]
-      <c r="M48" s="85"/>
+      <c r="H48" s="166">
+        <v>5836748</v>
+      </c>
+      <c r="I48" s="54"/>
+      <c r="J48" s="62"/>
+      <c r="K48" s="67"/>
+      <c r="L48" s="72"/>
+      <c r="M48" s="77"/>
       <c r="N48" s="23"/>
     </row>
     <row r="49" spans="1:16" ht="22.5">
       <c r="A49" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B49" s="47">
         <v>510582</v>
       </c>
       <c r="C49" s="47">
         <v>1891980</v>
       </c>
       <c r="D49" s="47">
         <v>3277014</v>
       </c>
-      <c r="E49" s="122">
+      <c r="E49" s="114">
         <v>4685078</v>
       </c>
       <c r="F49" s="50">
         <v>5495750</v>
       </c>
-      <c r="G49" s="143">
+      <c r="G49" s="129">
         <v>7209017</v>
       </c>
-      <c r="H49" s="47"/>
-      <c r="I49" s="67"/>
+      <c r="H49" s="166">
+        <v>8778811</v>
+      </c>
+      <c r="I49" s="59"/>
       <c r="J49" s="47"/>
       <c r="K49" s="47"/>
       <c r="L49" s="47"/>
       <c r="M49" s="47"/>
       <c r="N49" s="17"/>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B50" s="99">
+      <c r="B50" s="91">
         <v>71274</v>
       </c>
       <c r="C50" s="47">
         <v>259270</v>
       </c>
       <c r="D50" s="47">
         <v>403449</v>
       </c>
-      <c r="E50" s="122">
+      <c r="E50" s="114">
         <v>532968</v>
       </c>
       <c r="F50" s="50">
         <v>600062</v>
       </c>
-      <c r="G50" s="143">
+      <c r="G50" s="129">
         <v>674985</v>
       </c>
-      <c r="H50" s="47"/>
-      <c r="I50" s="67"/>
+      <c r="H50" s="166">
+        <v>820204</v>
+      </c>
+      <c r="I50" s="59"/>
       <c r="J50" s="47"/>
       <c r="K50" s="47"/>
       <c r="L50" s="47"/>
       <c r="M50" s="47"/>
       <c r="N50" s="17"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="47">
         <v>8324</v>
       </c>
       <c r="C51" s="47">
         <v>179122</v>
       </c>
       <c r="D51" s="47">
         <v>347815</v>
       </c>
-      <c r="E51" s="122">
+      <c r="E51" s="114">
         <v>524806</v>
       </c>
       <c r="F51" s="50">
         <v>560306</v>
       </c>
-      <c r="G51" s="143">
+      <c r="G51" s="129">
         <v>1276168</v>
       </c>
-      <c r="H51" s="47"/>
-      <c r="I51" s="67"/>
+      <c r="H51" s="166">
+        <v>1821023</v>
+      </c>
+      <c r="I51" s="59"/>
       <c r="J51" s="47"/>
       <c r="K51" s="47"/>
       <c r="L51" s="47"/>
       <c r="M51" s="47"/>
       <c r="N51" s="17"/>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="47">
         <v>195949</v>
       </c>
       <c r="C52" s="47">
         <v>672355</v>
       </c>
       <c r="D52" s="47">
         <v>1244436</v>
       </c>
-      <c r="E52" s="122">
+      <c r="E52" s="114">
         <v>1825964</v>
       </c>
       <c r="F52" s="50">
         <v>2313501</v>
       </c>
-      <c r="G52" s="143">
+      <c r="G52" s="129">
         <v>2991607</v>
       </c>
-      <c r="H52" s="47"/>
-      <c r="I52" s="67"/>
+      <c r="H52" s="166">
+        <v>3688047</v>
+      </c>
+      <c r="I52" s="59"/>
       <c r="J52" s="47"/>
       <c r="K52" s="47"/>
       <c r="L52" s="47"/>
       <c r="M52" s="47"/>
       <c r="N52" s="19"/>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="48"/>
       <c r="C53" s="48"/>
-      <c r="D53" s="110"/>
-      <c r="E53" s="119"/>
+      <c r="D53" s="102"/>
+      <c r="E53" s="111"/>
       <c r="F53" s="20"/>
-      <c r="G53" s="140"/>
-[...5 lines deleted...]
-      <c r="M53" s="84"/>
+      <c r="G53" s="126"/>
+      <c r="H53" s="148"/>
+      <c r="I53" s="53"/>
+      <c r="J53" s="61"/>
+      <c r="K53" s="66"/>
+      <c r="L53" s="71"/>
+      <c r="M53" s="76"/>
       <c r="N53" s="17"/>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="47">
         <v>9375</v>
       </c>
       <c r="C54" s="47">
         <v>38201</v>
       </c>
       <c r="D54" s="47">
         <v>67028</v>
       </c>
-      <c r="E54" s="122">
+      <c r="E54" s="114">
         <v>95854</v>
       </c>
       <c r="F54" s="50">
         <v>95854</v>
       </c>
-      <c r="G54" s="143">
+      <c r="G54" s="129">
         <v>95854</v>
       </c>
-      <c r="H54" s="47"/>
-      <c r="I54" s="67"/>
+      <c r="H54" s="166">
+        <v>95854</v>
+      </c>
+      <c r="I54" s="59"/>
       <c r="J54" s="47"/>
       <c r="K54" s="47"/>
       <c r="L54" s="47"/>
       <c r="M54" s="47"/>
       <c r="N54" s="17"/>
     </row>
     <row r="55" spans="1:16" s="4" customFormat="1">
       <c r="A55" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B55" s="47">
         <v>205436</v>
       </c>
       <c r="C55" s="47">
         <v>510908</v>
       </c>
       <c r="D55" s="47">
         <v>770262</v>
       </c>
-      <c r="E55" s="122">
+      <c r="E55" s="114">
         <v>1049559</v>
       </c>
       <c r="F55" s="50">
         <v>1269034</v>
       </c>
-      <c r="G55" s="143">
+      <c r="G55" s="129">
         <v>1512343</v>
       </c>
-      <c r="H55" s="47"/>
-      <c r="I55" s="67"/>
+      <c r="H55" s="166">
+        <v>1694556</v>
+      </c>
+      <c r="I55" s="59"/>
       <c r="J55" s="47"/>
       <c r="K55" s="47"/>
       <c r="L55" s="47"/>
       <c r="M55" s="47"/>
       <c r="N55" s="17"/>
       <c r="O55" s="8"/>
     </row>
     <row r="56" spans="1:16" s="4" customFormat="1">
       <c r="A56" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C56" s="47">
         <v>20751</v>
       </c>
       <c r="D56" s="47">
         <v>41501</v>
       </c>
-      <c r="E56" s="122">
+      <c r="E56" s="114">
         <v>62252</v>
       </c>
       <c r="F56" s="50">
         <v>62252</v>
       </c>
-      <c r="G56" s="143">
+      <c r="G56" s="129">
         <v>62252</v>
       </c>
-      <c r="H56" s="47"/>
-      <c r="I56" s="67"/>
+      <c r="H56" s="166">
+        <v>62252</v>
+      </c>
+      <c r="I56" s="59"/>
       <c r="J56" s="47"/>
       <c r="K56" s="47"/>
       <c r="L56" s="47"/>
       <c r="M56" s="47"/>
       <c r="N56" s="17"/>
       <c r="O56" s="8"/>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B57" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C57" s="104" t="s">
+      <c r="C57" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="D57" s="114" t="s">
+      <c r="D57" s="106" t="s">
         <v>74</v>
       </c>
-      <c r="E57" s="126" t="s">
+      <c r="E57" s="118" t="s">
         <v>74</v>
       </c>
       <c r="F57" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="G57" s="146" t="s">
+      <c r="G57" s="132" t="s">
         <v>74</v>
       </c>
-      <c r="H57" s="51"/>
-      <c r="I57" s="67"/>
+      <c r="H57" s="168" t="s">
+        <v>74</v>
+      </c>
+      <c r="I57" s="59"/>
       <c r="J57" s="47"/>
       <c r="K57" s="47"/>
       <c r="L57" s="47"/>
       <c r="M57" s="47"/>
       <c r="N57" s="17"/>
     </row>
     <row r="58" spans="1:16" s="4" customFormat="1">
       <c r="A58" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B58" s="47">
         <v>20223</v>
       </c>
       <c r="C58" s="47">
         <v>25179</v>
       </c>
       <c r="D58" s="47">
         <v>30135</v>
       </c>
-      <c r="E58" s="122">
+      <c r="E58" s="114">
         <v>35091</v>
       </c>
       <c r="F58" s="50">
         <v>35091</v>
       </c>
-      <c r="G58" s="143">
+      <c r="G58" s="129">
         <v>35091</v>
       </c>
-      <c r="H58" s="47"/>
-      <c r="I58" s="67"/>
+      <c r="H58" s="166">
+        <v>35091</v>
+      </c>
+      <c r="I58" s="59"/>
       <c r="J58" s="47"/>
       <c r="K58" s="47"/>
       <c r="L58" s="47"/>
       <c r="M58" s="47"/>
       <c r="N58" s="17"/>
       <c r="O58" s="8"/>
     </row>
     <row r="59" spans="1:16" ht="14.25" customHeight="1">
       <c r="A59" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B59" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C59" s="47">
         <v>184861</v>
       </c>
       <c r="D59" s="47">
         <v>369722</v>
       </c>
-      <c r="E59" s="122">
+      <c r="E59" s="114">
         <v>554583</v>
       </c>
       <c r="F59" s="50">
         <v>554583</v>
       </c>
-      <c r="G59" s="143">
+      <c r="G59" s="129">
         <v>554583</v>
       </c>
-      <c r="H59" s="47"/>
-      <c r="I59" s="67"/>
+      <c r="H59" s="166">
+        <v>554583</v>
+      </c>
+      <c r="I59" s="59"/>
       <c r="J59" s="47"/>
       <c r="K59" s="47"/>
       <c r="L59" s="47"/>
       <c r="M59" s="47"/>
       <c r="N59" s="16"/>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B60" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C60" s="47">
         <v>1333</v>
       </c>
       <c r="D60" s="47">
         <v>2667</v>
       </c>
-      <c r="E60" s="122">
+      <c r="E60" s="114">
         <v>4000</v>
       </c>
       <c r="F60" s="50">
         <v>5067</v>
       </c>
-      <c r="G60" s="143">
+      <c r="G60" s="129">
         <v>6133</v>
       </c>
-      <c r="H60" s="47"/>
-      <c r="I60" s="67"/>
+      <c r="H60" s="166">
+        <v>7200</v>
+      </c>
+      <c r="I60" s="59"/>
       <c r="J60" s="47"/>
       <c r="K60" s="47"/>
       <c r="L60" s="47"/>
       <c r="M60" s="47"/>
       <c r="N60" s="17"/>
       <c r="O60" s="18"/>
       <c r="P60" s="2"/>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B61" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="C61" s="104" t="s">
+      <c r="C61" s="96" t="s">
         <v>74</v>
       </c>
-      <c r="D61" s="114" t="s">
+      <c r="D61" s="106" t="s">
         <v>74</v>
       </c>
-      <c r="E61" s="126" t="s">
+      <c r="E61" s="118" t="s">
         <v>74</v>
       </c>
       <c r="F61" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="G61" s="146" t="s">
+      <c r="G61" s="132" t="s">
         <v>74</v>
       </c>
-      <c r="H61" s="47"/>
-      <c r="I61" s="67"/>
+      <c r="H61" s="168" t="s">
+        <v>74</v>
+      </c>
+      <c r="I61" s="59"/>
       <c r="J61" s="47"/>
       <c r="K61" s="47"/>
       <c r="L61" s="47"/>
       <c r="M61" s="47"/>
       <c r="N61" s="17"/>
       <c r="O61" s="18"/>
       <c r="P61" s="2"/>
     </row>
     <row r="62" spans="1:16" ht="33.75">
       <c r="A62" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B62" s="47">
         <v>492614</v>
       </c>
       <c r="C62" s="47">
         <v>1835246</v>
       </c>
       <c r="D62" s="47">
         <v>3266125</v>
       </c>
-      <c r="E62" s="122">
+      <c r="E62" s="114">
         <v>4815841</v>
       </c>
       <c r="F62" s="50">
         <v>6216009</v>
       </c>
-      <c r="G62" s="143">
+      <c r="G62" s="129">
         <v>8271275</v>
       </c>
-      <c r="H62" s="47"/>
-      <c r="I62" s="67"/>
+      <c r="H62" s="166">
+        <v>10221506</v>
+      </c>
+      <c r="I62" s="59"/>
       <c r="J62" s="47"/>
       <c r="K62" s="47"/>
       <c r="L62" s="47"/>
       <c r="M62" s="47"/>
       <c r="N62" s="17"/>
       <c r="O62" s="18"/>
       <c r="P62" s="2"/>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="B63" s="90" t="s">
+      <c r="B63" s="82" t="s">
         <v>74</v>
       </c>
-      <c r="C63" s="103" t="s">
+      <c r="C63" s="95" t="s">
         <v>74</v>
       </c>
-      <c r="D63" s="113" t="s">
+      <c r="D63" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="E63" s="125" t="s">
+      <c r="E63" s="117" t="s">
         <v>74</v>
       </c>
-      <c r="F63" s="125" t="s">
+      <c r="F63" s="117" t="s">
         <v>74</v>
       </c>
-      <c r="G63" s="147" t="s">
+      <c r="G63" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="H63" s="52"/>
-      <c r="I63" s="67"/>
+      <c r="H63" s="169" t="s">
+        <v>74</v>
+      </c>
+      <c r="I63" s="59"/>
       <c r="J63" s="52"/>
       <c r="K63" s="52"/>
       <c r="L63" s="52"/>
       <c r="M63" s="52"/>
       <c r="N63" s="17"/>
       <c r="O63" s="18"/>
       <c r="P63" s="2"/>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="47">
         <v>1033</v>
       </c>
       <c r="C64" s="47">
         <v>53834</v>
       </c>
       <c r="D64" s="47">
         <v>110780</v>
       </c>
-      <c r="E64" s="122">
+      <c r="E64" s="114">
         <v>163582</v>
       </c>
       <c r="F64" s="50">
         <v>175077</v>
       </c>
-      <c r="G64" s="143">
+      <c r="G64" s="129">
         <v>186704</v>
       </c>
-      <c r="H64" s="47"/>
-      <c r="I64" s="67"/>
+      <c r="H64" s="166">
+        <v>197499</v>
+      </c>
+      <c r="I64" s="59"/>
       <c r="J64" s="47"/>
       <c r="K64" s="47"/>
       <c r="L64" s="47"/>
       <c r="M64" s="47"/>
       <c r="N64" s="19"/>
       <c r="O64" s="18"/>
       <c r="P64" s="2"/>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="47">
         <v>482640</v>
       </c>
       <c r="C65" s="47">
         <v>1694818</v>
       </c>
       <c r="D65" s="47">
         <v>2862726</v>
       </c>
-      <c r="E65" s="122">
+      <c r="E65" s="114">
         <v>4118626</v>
       </c>
       <c r="F65" s="50">
         <v>5255982</v>
       </c>
-      <c r="G65" s="143">
+      <c r="G65" s="129">
         <v>6944317</v>
       </c>
-      <c r="H65" s="47"/>
-      <c r="I65" s="67"/>
+      <c r="H65" s="166">
+        <v>8555680</v>
+      </c>
+      <c r="I65" s="59"/>
       <c r="J65" s="47"/>
       <c r="K65" s="47"/>
       <c r="L65" s="47"/>
       <c r="M65" s="47"/>
       <c r="N65" s="17"/>
       <c r="O65" s="18"/>
       <c r="P65" s="2"/>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="48"/>
       <c r="C66" s="48"/>
-      <c r="D66" s="110"/>
-      <c r="E66" s="119"/>
+      <c r="D66" s="102"/>
+      <c r="E66" s="111"/>
       <c r="F66" s="20"/>
-      <c r="G66" s="140"/>
-[...5 lines deleted...]
-      <c r="M66" s="84"/>
+      <c r="G66" s="126"/>
+      <c r="H66" s="148"/>
+      <c r="I66" s="53"/>
+      <c r="J66" s="61"/>
+      <c r="K66" s="66"/>
+      <c r="L66" s="71"/>
+      <c r="M66" s="76"/>
       <c r="N66" s="17"/>
       <c r="O66" s="18"/>
       <c r="P66" s="2"/>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="47">
         <v>68710</v>
       </c>
       <c r="D67" s="47">
         <v>250396</v>
       </c>
-      <c r="E67" s="122">
+      <c r="E67" s="114">
         <v>482470</v>
       </c>
       <c r="F67" s="50">
         <v>699621</v>
       </c>
-      <c r="G67" s="143">
+      <c r="G67" s="129">
         <v>1045984</v>
       </c>
-      <c r="H67" s="47"/>
-      <c r="I67" s="67"/>
+      <c r="H67" s="166">
+        <v>1370483</v>
+      </c>
+      <c r="I67" s="59"/>
       <c r="J67" s="47"/>
       <c r="K67" s="47"/>
       <c r="L67" s="47"/>
       <c r="M67" s="47"/>
       <c r="N67" s="17"/>
       <c r="O67" s="18"/>
       <c r="P67" s="2"/>
     </row>
     <row r="68" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A68" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B68" s="90" t="s">
+      <c r="B68" s="82" t="s">
         <v>74</v>
       </c>
-      <c r="C68" s="103" t="s">
+      <c r="C68" s="95" t="s">
         <v>74</v>
       </c>
-      <c r="D68" s="113" t="s">
+      <c r="D68" s="105" t="s">
         <v>74</v>
       </c>
-      <c r="E68" s="125" t="s">
+      <c r="E68" s="117" t="s">
         <v>74</v>
       </c>
-      <c r="F68" s="125" t="s">
+      <c r="F68" s="117" t="s">
         <v>74</v>
       </c>
-      <c r="G68" s="147" t="s">
+      <c r="G68" s="133" t="s">
         <v>74</v>
       </c>
-      <c r="H68" s="56"/>
-[...4 lines deleted...]
-      <c r="M68" s="87"/>
+      <c r="H68" s="169" t="s">
+        <v>74</v>
+      </c>
+      <c r="I68" s="56"/>
+      <c r="J68" s="64"/>
+      <c r="K68" s="69"/>
+      <c r="L68" s="74"/>
+      <c r="M68" s="79"/>
       <c r="N68" s="16"/>
       <c r="O68" s="21"/>
       <c r="P68" s="3"/>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B69" s="47">
         <v>8942</v>
       </c>
       <c r="C69" s="47">
         <v>17884</v>
       </c>
       <c r="D69" s="47">
         <v>42222</v>
       </c>
-      <c r="E69" s="122">
+      <c r="E69" s="114">
         <v>51164</v>
       </c>
       <c r="F69" s="50">
         <v>85329</v>
       </c>
-      <c r="G69" s="143">
+      <c r="G69" s="129">
         <v>94271</v>
       </c>
-      <c r="H69" s="47"/>
-      <c r="I69" s="67"/>
+      <c r="H69" s="166">
+        <v>97845</v>
+      </c>
+      <c r="I69" s="59"/>
       <c r="J69" s="47"/>
       <c r="K69" s="47"/>
       <c r="L69" s="47"/>
       <c r="M69" s="47"/>
       <c r="N69" s="17"/>
       <c r="O69" s="18"/>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B70" s="47">
         <v>197863378</v>
       </c>
       <c r="C70" s="47">
         <v>392137352</v>
       </c>
       <c r="D70" s="47">
         <v>602676158</v>
       </c>
-      <c r="E70" s="122">
+      <c r="E70" s="114">
         <v>808107315</v>
       </c>
       <c r="F70" s="50">
         <v>1023261975</v>
       </c>
-      <c r="G70" s="143">
+      <c r="G70" s="129">
         <v>1241996288</v>
       </c>
-      <c r="H70" s="47"/>
-      <c r="I70" s="67"/>
+      <c r="H70" s="166">
+        <v>1453855104</v>
+      </c>
+      <c r="I70" s="59"/>
       <c r="J70" s="47"/>
       <c r="K70" s="47"/>
       <c r="L70" s="47"/>
       <c r="M70" s="47"/>
       <c r="N70" s="17"/>
       <c r="O70" s="18"/>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="47">
         <v>108631078</v>
       </c>
       <c r="C71" s="47">
         <v>223127094</v>
       </c>
       <c r="D71" s="47">
         <v>350083014</v>
       </c>
-      <c r="E71" s="122">
+      <c r="E71" s="114">
         <v>474327953</v>
       </c>
       <c r="F71" s="50">
         <v>600387373</v>
       </c>
-      <c r="G71" s="143">
+      <c r="G71" s="129">
         <v>733523808</v>
       </c>
-      <c r="H71" s="47"/>
-      <c r="I71" s="67"/>
+      <c r="H71" s="166">
+        <v>864942194</v>
+      </c>
+      <c r="I71" s="59"/>
       <c r="J71" s="47"/>
       <c r="K71" s="47"/>
       <c r="L71" s="47"/>
       <c r="M71" s="47"/>
       <c r="N71" s="17"/>
       <c r="O71" s="18"/>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B72" s="47">
         <v>61965563</v>
       </c>
       <c r="C72" s="47">
         <v>108104832</v>
       </c>
       <c r="D72" s="47">
         <v>158884930</v>
       </c>
-      <c r="E72" s="122">
+      <c r="E72" s="114">
         <v>208827429</v>
       </c>
       <c r="F72" s="50">
         <v>263542486</v>
       </c>
-      <c r="G72" s="143">
+      <c r="G72" s="129">
         <v>315862936</v>
       </c>
-      <c r="H72" s="47"/>
-      <c r="I72" s="67"/>
+      <c r="H72" s="166">
+        <v>364663245</v>
+      </c>
+      <c r="I72" s="59"/>
       <c r="J72" s="47"/>
       <c r="K72" s="47"/>
       <c r="L72" s="47"/>
       <c r="M72" s="47"/>
       <c r="N72" s="19"/>
       <c r="O72" s="18"/>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B73" s="47">
         <v>21942577</v>
       </c>
       <c r="C73" s="47">
         <v>48451464</v>
       </c>
       <c r="D73" s="47">
         <v>74237833</v>
       </c>
-      <c r="E73" s="122">
+      <c r="E73" s="114">
         <v>98252669</v>
       </c>
       <c r="F73" s="50">
         <v>124588255</v>
       </c>
-      <c r="G73" s="143">
+      <c r="G73" s="129">
         <v>149403117</v>
       </c>
-      <c r="H73" s="47"/>
-      <c r="I73" s="67"/>
+      <c r="H73" s="166">
+        <v>172738501</v>
+      </c>
+      <c r="I73" s="59"/>
       <c r="J73" s="47"/>
       <c r="K73" s="47"/>
       <c r="L73" s="47"/>
       <c r="M73" s="47"/>
       <c r="N73" s="17"/>
       <c r="O73" s="18"/>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B74" s="48"/>
       <c r="C74" s="48"/>
-      <c r="D74" s="110"/>
-      <c r="E74" s="119"/>
+      <c r="D74" s="102"/>
+      <c r="E74" s="111"/>
       <c r="F74" s="20"/>
-      <c r="G74" s="140"/>
-[...5 lines deleted...]
-      <c r="M74" s="84"/>
+      <c r="G74" s="126"/>
+      <c r="H74" s="148"/>
+      <c r="I74" s="53"/>
+      <c r="J74" s="61"/>
+      <c r="K74" s="66"/>
+      <c r="L74" s="71"/>
+      <c r="M74" s="76"/>
       <c r="N74" s="17"/>
       <c r="O74" s="18"/>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B75" s="47">
         <v>8363</v>
       </c>
       <c r="C75" s="47">
         <v>28063</v>
       </c>
       <c r="D75" s="47">
         <v>47763</v>
       </c>
-      <c r="E75" s="122">
+      <c r="E75" s="114">
         <v>67463</v>
       </c>
       <c r="F75" s="50">
         <v>73180</v>
       </c>
-      <c r="G75" s="143">
+      <c r="G75" s="129">
         <v>78897</v>
       </c>
-      <c r="H75" s="47"/>
-      <c r="I75" s="67"/>
+      <c r="H75" s="166">
+        <v>86301</v>
+      </c>
+      <c r="I75" s="59"/>
       <c r="J75" s="47"/>
       <c r="K75" s="47"/>
       <c r="L75" s="47"/>
       <c r="M75" s="47"/>
       <c r="N75" s="17"/>
       <c r="O75" s="18"/>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B76" s="47">
         <v>2660720</v>
       </c>
       <c r="C76" s="47">
         <v>6473955</v>
       </c>
       <c r="D76" s="47">
         <v>10180785</v>
       </c>
-      <c r="E76" s="122">
+      <c r="E76" s="114">
         <v>13310454</v>
       </c>
       <c r="F76" s="50">
         <v>18195704</v>
       </c>
-      <c r="G76" s="143">
+      <c r="G76" s="129">
         <v>23577223</v>
       </c>
-      <c r="H76" s="47"/>
-      <c r="I76" s="67"/>
+      <c r="H76" s="166">
+        <v>27216388</v>
+      </c>
+      <c r="I76" s="59"/>
       <c r="J76" s="47"/>
       <c r="K76" s="47"/>
       <c r="L76" s="47"/>
       <c r="M76" s="47"/>
       <c r="N76" s="17"/>
       <c r="O76" s="18"/>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B77" s="47">
         <v>79676</v>
       </c>
       <c r="C77" s="47">
         <v>122583</v>
       </c>
       <c r="D77" s="47">
         <v>165490</v>
       </c>
-      <c r="E77" s="122">
+      <c r="E77" s="114">
         <v>208396</v>
       </c>
       <c r="F77" s="50">
         <v>280179</v>
       </c>
-      <c r="G77" s="143">
+      <c r="G77" s="129">
         <v>351962</v>
       </c>
-      <c r="H77" s="47"/>
-      <c r="I77" s="67"/>
+      <c r="H77" s="166">
+        <v>420567</v>
+      </c>
+      <c r="I77" s="59"/>
       <c r="J77" s="47"/>
       <c r="K77" s="47"/>
       <c r="L77" s="47"/>
       <c r="M77" s="47"/>
       <c r="N77" s="17"/>
       <c r="O77" s="18"/>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B78" s="47">
         <v>97435</v>
       </c>
       <c r="C78" s="47">
         <v>371967</v>
       </c>
       <c r="D78" s="47">
         <v>646499</v>
       </c>
-      <c r="E78" s="122">
+      <c r="E78" s="114">
         <v>921031</v>
       </c>
       <c r="F78" s="50">
         <v>1006970</v>
       </c>
-      <c r="G78" s="143">
+      <c r="G78" s="129">
         <v>1092908</v>
       </c>
-      <c r="H78" s="47"/>
-      <c r="I78" s="67"/>
+      <c r="H78" s="166">
+        <v>1164479</v>
+      </c>
+      <c r="I78" s="59"/>
       <c r="J78" s="47"/>
       <c r="K78" s="47"/>
       <c r="L78" s="47"/>
       <c r="M78" s="47"/>
       <c r="N78" s="17"/>
       <c r="O78" s="18"/>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B79" s="47">
         <v>108242</v>
       </c>
       <c r="C79" s="47">
         <v>232686</v>
       </c>
       <c r="D79" s="47">
         <v>330720</v>
       </c>
-      <c r="E79" s="122">
+      <c r="E79" s="114">
         <v>469558</v>
       </c>
       <c r="F79" s="50">
         <v>715413</v>
       </c>
-      <c r="G79" s="143">
+      <c r="G79" s="129">
         <v>880347</v>
       </c>
-      <c r="H79" s="47"/>
-      <c r="I79" s="67"/>
+      <c r="H79" s="166">
+        <v>1086835</v>
+      </c>
+      <c r="I79" s="59"/>
       <c r="J79" s="47"/>
       <c r="K79" s="47"/>
       <c r="L79" s="47"/>
       <c r="M79" s="47"/>
       <c r="N79" s="17"/>
       <c r="O79" s="18"/>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B80" s="47">
         <v>695</v>
       </c>
       <c r="C80" s="47">
         <v>1773</v>
       </c>
       <c r="D80" s="47">
         <v>2850</v>
       </c>
-      <c r="E80" s="122">
+      <c r="E80" s="114">
         <v>3927</v>
       </c>
       <c r="F80" s="50">
         <v>4289</v>
       </c>
-      <c r="G80" s="143">
+      <c r="G80" s="129">
         <v>4651</v>
       </c>
-      <c r="H80" s="47"/>
-      <c r="I80" s="67"/>
+      <c r="H80" s="166">
+        <v>5862</v>
+      </c>
+      <c r="I80" s="59"/>
       <c r="J80" s="47"/>
       <c r="K80" s="47"/>
       <c r="L80" s="47"/>
       <c r="M80" s="47"/>
       <c r="N80" s="17"/>
       <c r="O80" s="18"/>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B81" s="47">
         <v>10356</v>
       </c>
       <c r="C81" s="47">
         <v>96910</v>
       </c>
       <c r="D81" s="47">
         <v>183463</v>
       </c>
-      <c r="E81" s="122">
+      <c r="E81" s="114">
         <v>270017</v>
       </c>
       <c r="F81" s="50">
         <v>275777</v>
       </c>
-      <c r="G81" s="143">
+      <c r="G81" s="129">
         <v>281537</v>
       </c>
-      <c r="H81" s="47"/>
-      <c r="I81" s="67"/>
+      <c r="H81" s="166">
+        <v>283290</v>
+      </c>
+      <c r="I81" s="59"/>
       <c r="J81" s="47"/>
       <c r="K81" s="47"/>
       <c r="L81" s="47"/>
       <c r="M81" s="47"/>
       <c r="N81" s="17"/>
       <c r="O81" s="18"/>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B82" s="47">
         <v>160204</v>
       </c>
       <c r="C82" s="47">
         <v>367954</v>
       </c>
       <c r="D82" s="47">
         <v>575703</v>
       </c>
-      <c r="E82" s="122">
+      <c r="E82" s="114">
         <v>783453</v>
       </c>
       <c r="F82" s="50">
         <v>1028240</v>
       </c>
-      <c r="G82" s="143">
+      <c r="G82" s="129">
         <v>1273027</v>
       </c>
-      <c r="H82" s="47"/>
-      <c r="I82" s="67"/>
+      <c r="H82" s="166">
+        <v>1536079</v>
+      </c>
+      <c r="I82" s="59"/>
       <c r="J82" s="47"/>
       <c r="K82" s="47"/>
       <c r="L82" s="47"/>
       <c r="M82" s="47"/>
       <c r="N82" s="17"/>
       <c r="O82" s="18"/>
     </row>
     <row r="83" spans="1:15" ht="10.5" customHeight="1">
       <c r="A83" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B83" s="47">
         <v>96118</v>
       </c>
       <c r="C83" s="47">
         <v>246299</v>
       </c>
       <c r="D83" s="47">
         <v>396481</v>
       </c>
-      <c r="E83" s="122">
+      <c r="E83" s="114">
         <v>546663</v>
       </c>
       <c r="F83" s="50">
         <v>724182</v>
       </c>
-      <c r="G83" s="143">
+      <c r="G83" s="129">
         <v>901701</v>
       </c>
-      <c r="H83" s="47"/>
-      <c r="I83" s="67"/>
+      <c r="H83" s="166">
+        <v>1087394</v>
+      </c>
+      <c r="I83" s="59"/>
       <c r="J83" s="47"/>
       <c r="K83" s="47"/>
       <c r="L83" s="47"/>
       <c r="M83" s="47"/>
       <c r="N83" s="16"/>
       <c r="O83" s="21"/>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B84" s="47">
         <v>576693</v>
       </c>
       <c r="C84" s="47">
         <v>1426556</v>
       </c>
       <c r="D84" s="47">
         <v>2261946</v>
       </c>
-      <c r="E84" s="122">
+      <c r="E84" s="114">
         <v>3100278</v>
       </c>
       <c r="F84" s="50">
         <v>3884808</v>
       </c>
-      <c r="G84" s="143">
+      <c r="G84" s="129">
         <v>4565215</v>
       </c>
-      <c r="H84" s="47"/>
-      <c r="I84" s="67"/>
+      <c r="H84" s="166">
+        <v>5329469</v>
+      </c>
+      <c r="I84" s="59"/>
       <c r="J84" s="47"/>
       <c r="K84" s="47"/>
       <c r="L84" s="47"/>
       <c r="M84" s="47"/>
       <c r="N84" s="17"/>
       <c r="O84" s="18"/>
     </row>
     <row r="85" spans="1:15" ht="15" customHeight="1">
       <c r="A85" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B85" s="47">
         <v>14086281</v>
       </c>
       <c r="C85" s="47">
         <v>27806847</v>
       </c>
       <c r="D85" s="47">
         <v>42422318</v>
       </c>
-      <c r="E85" s="122">
+      <c r="E85" s="114">
         <v>59561870</v>
       </c>
       <c r="F85" s="50">
         <v>73789970</v>
       </c>
-      <c r="G85" s="143">
+      <c r="G85" s="129">
         <v>88910387</v>
       </c>
-      <c r="H85" s="47"/>
-      <c r="I85" s="67"/>
+      <c r="H85" s="166">
+        <v>104946626</v>
+      </c>
+      <c r="I85" s="59"/>
       <c r="J85" s="47"/>
       <c r="K85" s="47"/>
       <c r="L85" s="47"/>
       <c r="M85" s="47"/>
       <c r="N85" s="17"/>
       <c r="O85" s="18"/>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="47">
         <v>11408350</v>
       </c>
       <c r="C86" s="47">
         <v>21950588</v>
       </c>
       <c r="D86" s="47">
         <v>33463009</v>
       </c>
-      <c r="E86" s="122">
+      <c r="E86" s="114">
         <v>46656587</v>
       </c>
       <c r="F86" s="50">
         <v>57580853</v>
       </c>
-      <c r="G86" s="143">
+      <c r="G86" s="129">
         <v>69550287</v>
       </c>
-      <c r="H86" s="47"/>
-      <c r="I86" s="67"/>
+      <c r="H86" s="166">
+        <v>80890275</v>
+      </c>
+      <c r="I86" s="59"/>
       <c r="J86" s="47"/>
       <c r="K86" s="47"/>
       <c r="L86" s="47"/>
       <c r="M86" s="47"/>
       <c r="N86" s="17"/>
       <c r="O86" s="18"/>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="47">
         <v>15597</v>
       </c>
       <c r="C87" s="47">
         <v>31194</v>
       </c>
       <c r="D87" s="47">
         <v>46791</v>
       </c>
-      <c r="E87" s="122">
+      <c r="E87" s="114">
         <v>62388</v>
       </c>
       <c r="F87" s="50">
         <v>77985</v>
       </c>
-      <c r="G87" s="143">
+      <c r="G87" s="129">
         <v>93582</v>
       </c>
-      <c r="H87" s="47"/>
-      <c r="I87" s="67"/>
+      <c r="H87" s="166">
+        <v>122251</v>
+      </c>
+      <c r="I87" s="59"/>
       <c r="J87" s="47"/>
       <c r="K87" s="47"/>
       <c r="L87" s="47"/>
       <c r="M87" s="47"/>
       <c r="N87" s="19"/>
       <c r="O87" s="18"/>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="47">
         <v>192190</v>
       </c>
       <c r="C88" s="47">
         <v>454822</v>
       </c>
       <c r="D88" s="47">
         <v>638464</v>
       </c>
-      <c r="E88" s="122">
+      <c r="E88" s="114">
         <v>923310</v>
       </c>
       <c r="F88" s="50">
         <v>1195493</v>
       </c>
-      <c r="G88" s="143">
+      <c r="G88" s="129">
         <v>1387410</v>
       </c>
-      <c r="H88" s="47"/>
-      <c r="I88" s="67"/>
+      <c r="H88" s="166">
+        <v>1604267</v>
+      </c>
+      <c r="I88" s="59"/>
       <c r="J88" s="47"/>
       <c r="K88" s="47"/>
       <c r="L88" s="47"/>
       <c r="M88" s="47"/>
       <c r="N88" s="17"/>
       <c r="O88" s="18"/>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B89" s="48"/>
       <c r="C89" s="48"/>
-      <c r="D89" s="110"/>
-      <c r="E89" s="119"/>
+      <c r="D89" s="102"/>
+      <c r="E89" s="111"/>
       <c r="F89" s="20"/>
-      <c r="G89" s="140"/>
-[...5 lines deleted...]
-      <c r="M89" s="84"/>
+      <c r="G89" s="126"/>
+      <c r="H89" s="148"/>
+      <c r="I89" s="53"/>
+      <c r="J89" s="61"/>
+      <c r="K89" s="66"/>
+      <c r="L89" s="71"/>
+      <c r="M89" s="76"/>
       <c r="N89" s="17"/>
       <c r="O89" s="18"/>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B90" s="47">
         <v>4057</v>
       </c>
       <c r="C90" s="47">
         <v>11986</v>
       </c>
       <c r="D90" s="47">
         <v>19916</v>
       </c>
-      <c r="E90" s="122">
+      <c r="E90" s="114">
         <v>27845</v>
       </c>
       <c r="F90" s="50">
         <v>31633</v>
       </c>
-      <c r="G90" s="143">
+      <c r="G90" s="129">
         <v>35422</v>
       </c>
-      <c r="H90" s="47"/>
-      <c r="I90" s="67"/>
+      <c r="H90" s="166">
+        <v>38432</v>
+      </c>
+      <c r="I90" s="59"/>
       <c r="J90" s="47"/>
       <c r="K90" s="47"/>
       <c r="L90" s="47"/>
       <c r="M90" s="47"/>
       <c r="N90" s="17"/>
       <c r="O90" s="18"/>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B91" s="47">
         <v>9867</v>
       </c>
       <c r="C91" s="47">
         <v>21090</v>
       </c>
       <c r="D91" s="47">
         <v>32314</v>
       </c>
-      <c r="E91" s="122">
+      <c r="E91" s="114">
         <v>43537</v>
       </c>
       <c r="F91" s="50">
         <v>53834</v>
       </c>
-      <c r="G91" s="143">
+      <c r="G91" s="129">
         <v>64132</v>
       </c>
-      <c r="H91" s="47"/>
-      <c r="I91" s="67"/>
+      <c r="H91" s="166">
+        <v>77842</v>
+      </c>
+      <c r="I91" s="59"/>
       <c r="J91" s="47"/>
       <c r="K91" s="47"/>
       <c r="L91" s="47"/>
       <c r="M91" s="47"/>
       <c r="N91" s="17"/>
       <c r="O91" s="18"/>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B92" s="47">
         <v>79067</v>
       </c>
       <c r="C92" s="47">
         <v>120525</v>
       </c>
       <c r="D92" s="47">
         <v>161983</v>
       </c>
-      <c r="E92" s="122">
+      <c r="E92" s="114">
         <v>203442</v>
       </c>
       <c r="F92" s="50">
         <v>274525</v>
       </c>
-      <c r="G92" s="143">
+      <c r="G92" s="129">
         <v>345608</v>
       </c>
-      <c r="H92" s="47"/>
-      <c r="I92" s="67"/>
+      <c r="H92" s="166">
+        <v>408675</v>
+      </c>
+      <c r="I92" s="59"/>
       <c r="J92" s="47"/>
       <c r="K92" s="47"/>
       <c r="L92" s="47"/>
       <c r="M92" s="47"/>
       <c r="N92" s="17"/>
       <c r="O92" s="18"/>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B93" s="47">
         <v>97004</v>
       </c>
       <c r="C93" s="47">
         <v>301037</v>
       </c>
       <c r="D93" s="47">
         <v>505069</v>
       </c>
-      <c r="E93" s="122">
+      <c r="E93" s="114">
         <v>709102</v>
       </c>
       <c r="F93" s="50">
         <v>794472</v>
       </c>
-      <c r="G93" s="143">
+      <c r="G93" s="129">
         <v>879842</v>
       </c>
-      <c r="H93" s="47"/>
-      <c r="I93" s="67"/>
+      <c r="H93" s="166">
+        <v>950500</v>
+      </c>
+      <c r="I93" s="59"/>
       <c r="J93" s="47"/>
       <c r="K93" s="47"/>
       <c r="L93" s="47"/>
       <c r="M93" s="47"/>
       <c r="N93" s="17"/>
       <c r="O93" s="18"/>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B94" s="47">
         <v>59957</v>
       </c>
       <c r="C94" s="47">
         <v>130597</v>
       </c>
       <c r="D94" s="47">
         <v>186762</v>
       </c>
-      <c r="E94" s="122">
+      <c r="E94" s="114">
         <v>263192</v>
       </c>
       <c r="F94" s="50">
         <v>472587</v>
       </c>
-      <c r="G94" s="143">
+      <c r="G94" s="129">
         <v>609607</v>
       </c>
-      <c r="H94" s="47"/>
-      <c r="I94" s="67"/>
+      <c r="H94" s="166">
+        <v>758184</v>
+      </c>
+      <c r="I94" s="59"/>
       <c r="J94" s="47"/>
       <c r="K94" s="47"/>
       <c r="L94" s="47"/>
       <c r="M94" s="47"/>
       <c r="N94" s="17"/>
       <c r="O94" s="18"/>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B95" s="47">
         <v>212</v>
       </c>
       <c r="C95" s="47">
         <v>424</v>
       </c>
       <c r="D95" s="47">
         <v>636</v>
       </c>
-      <c r="E95" s="122">
+      <c r="E95" s="114">
         <v>848</v>
       </c>
       <c r="F95" s="50">
         <v>1060</v>
       </c>
-      <c r="G95" s="143">
+      <c r="G95" s="129">
         <v>1272</v>
       </c>
-      <c r="H95" s="47"/>
-      <c r="I95" s="67"/>
+      <c r="H95" s="166">
+        <v>2327</v>
+      </c>
+      <c r="I95" s="59"/>
       <c r="J95" s="47"/>
       <c r="K95" s="47"/>
       <c r="L95" s="47"/>
       <c r="M95" s="47"/>
       <c r="N95" s="17"/>
       <c r="O95" s="18"/>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B96" s="47">
         <v>9418</v>
       </c>
       <c r="C96" s="47">
         <v>29668</v>
       </c>
       <c r="D96" s="47">
         <v>49919</v>
       </c>
-      <c r="E96" s="122">
+      <c r="E96" s="114">
         <v>70169</v>
       </c>
       <c r="F96" s="50">
         <v>74975</v>
       </c>
-      <c r="G96" s="143">
+      <c r="G96" s="129">
         <v>79781</v>
       </c>
-      <c r="H96" s="47"/>
-      <c r="I96" s="67"/>
+      <c r="H96" s="166">
+        <v>81518</v>
+      </c>
+      <c r="I96" s="59"/>
       <c r="J96" s="47"/>
       <c r="K96" s="47"/>
       <c r="L96" s="47"/>
       <c r="M96" s="47"/>
       <c r="N96" s="17"/>
       <c r="O96" s="18"/>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B97" s="47">
         <v>120136</v>
       </c>
       <c r="C97" s="47">
         <v>259775</v>
       </c>
       <c r="D97" s="47">
         <v>399413</v>
       </c>
-      <c r="E97" s="122">
+      <c r="E97" s="114">
         <v>539051</v>
       </c>
       <c r="F97" s="50">
         <v>751082</v>
       </c>
-      <c r="G97" s="143">
+      <c r="G97" s="129">
         <v>963113</v>
       </c>
-      <c r="H97" s="47"/>
-      <c r="I97" s="67"/>
+      <c r="H97" s="166">
+        <v>1191126</v>
+      </c>
+      <c r="I97" s="59"/>
       <c r="J97" s="47"/>
       <c r="K97" s="47"/>
       <c r="L97" s="47"/>
       <c r="M97" s="47"/>
       <c r="N97" s="17"/>
       <c r="O97" s="18"/>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B98" s="47">
         <v>94818</v>
       </c>
       <c r="C98" s="47">
         <v>242955</v>
       </c>
       <c r="D98" s="47">
         <v>391093</v>
       </c>
-      <c r="E98" s="122">
+      <c r="E98" s="114">
         <v>539231</v>
       </c>
       <c r="F98" s="50">
         <v>715226</v>
       </c>
-      <c r="G98" s="143">
+      <c r="G98" s="129">
         <v>891222</v>
       </c>
-      <c r="H98" s="47"/>
-      <c r="I98" s="67"/>
+      <c r="H98" s="166">
+        <v>1068426</v>
+      </c>
+      <c r="I98" s="59"/>
       <c r="J98" s="47"/>
       <c r="K98" s="47"/>
       <c r="L98" s="47"/>
       <c r="M98" s="47"/>
       <c r="N98" s="16"/>
       <c r="O98" s="21"/>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B99" s="47">
         <v>525920</v>
       </c>
       <c r="C99" s="47">
         <v>1280148</v>
       </c>
       <c r="D99" s="47">
         <v>2019905</v>
       </c>
-      <c r="E99" s="122">
+      <c r="E99" s="114">
         <v>2762602</v>
       </c>
       <c r="F99" s="50">
         <v>3509327</v>
       </c>
-      <c r="G99" s="143">
+      <c r="G99" s="129">
         <v>4151930</v>
       </c>
-      <c r="H99" s="47"/>
-      <c r="I99" s="67"/>
+      <c r="H99" s="166">
+        <v>4882142</v>
+      </c>
+      <c r="I99" s="59"/>
       <c r="J99" s="47"/>
       <c r="K99" s="47"/>
       <c r="L99" s="47"/>
       <c r="M99" s="47"/>
       <c r="N99" s="17"/>
       <c r="O99" s="18"/>
       <c r="P99" s="2"/>
     </row>
     <row r="100" spans="1:16" s="4" customFormat="1">
       <c r="A100" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="47">
         <v>363378</v>
       </c>
       <c r="C100" s="47">
         <v>546614</v>
       </c>
       <c r="D100" s="47">
         <v>833055</v>
       </c>
-      <c r="E100" s="122">
+      <c r="E100" s="114">
         <v>1196572</v>
       </c>
       <c r="F100" s="50">
         <v>1576677</v>
       </c>
-      <c r="G100" s="143">
+      <c r="G100" s="129">
         <v>2307704</v>
       </c>
-      <c r="H100" s="47"/>
-      <c r="I100" s="67"/>
+      <c r="H100" s="166">
+        <v>3051513</v>
+      </c>
+      <c r="I100" s="59"/>
       <c r="J100" s="47"/>
       <c r="K100" s="47"/>
       <c r="L100" s="47"/>
       <c r="M100" s="47"/>
       <c r="N100" s="17"/>
       <c r="O100" s="18"/>
       <c r="P100" s="2"/>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B101" s="47">
         <v>359198</v>
       </c>
       <c r="C101" s="47">
         <v>537201</v>
       </c>
       <c r="D101" s="47">
         <v>818409</v>
       </c>
-      <c r="E101" s="122">
+      <c r="E101" s="114">
         <v>1176692</v>
       </c>
       <c r="F101" s="50">
         <v>1553888</v>
       </c>
-      <c r="G101" s="143">
+      <c r="G101" s="129">
         <v>2282006</v>
       </c>
-      <c r="H101" s="47"/>
-      <c r="I101" s="67"/>
+      <c r="H101" s="166">
+        <v>3022517</v>
+      </c>
+      <c r="I101" s="59"/>
       <c r="J101" s="47"/>
       <c r="K101" s="47"/>
       <c r="L101" s="47"/>
       <c r="M101" s="47"/>
       <c r="N101" s="19"/>
       <c r="O101" s="21"/>
       <c r="P101" s="1"/>
     </row>
     <row r="102" spans="1:16" s="4" customFormat="1">
       <c r="A102" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B102" s="47">
         <v>3400</v>
       </c>
       <c r="C102" s="47">
         <v>7855</v>
       </c>
       <c r="D102" s="47">
         <v>12309</v>
       </c>
-      <c r="E102" s="122">
+      <c r="E102" s="114">
         <v>16763</v>
       </c>
       <c r="F102" s="50">
         <v>18893</v>
       </c>
-      <c r="G102" s="143">
+      <c r="G102" s="129">
         <v>21023</v>
       </c>
-      <c r="H102" s="47"/>
-      <c r="I102" s="67"/>
+      <c r="H102" s="166">
+        <v>23153</v>
+      </c>
+      <c r="I102" s="59"/>
       <c r="J102" s="47"/>
       <c r="K102" s="47"/>
       <c r="L102" s="47"/>
       <c r="M102" s="47"/>
       <c r="N102" s="17"/>
       <c r="O102" s="18"/>
     </row>
     <row r="103" spans="1:16" s="4" customFormat="1">
       <c r="A103" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B103" s="48"/>
       <c r="C103" s="48"/>
-      <c r="D103" s="110"/>
-      <c r="E103" s="119"/>
+      <c r="D103" s="102"/>
+      <c r="E103" s="111"/>
       <c r="F103" s="20"/>
-      <c r="G103" s="140"/>
-[...5 lines deleted...]
-      <c r="M103" s="84"/>
+      <c r="G103" s="126"/>
+      <c r="H103" s="148"/>
+      <c r="I103" s="53"/>
+      <c r="J103" s="61"/>
+      <c r="K103" s="66"/>
+      <c r="L103" s="71"/>
+      <c r="M103" s="76"/>
       <c r="N103" s="17"/>
       <c r="O103" s="18"/>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B104" s="50">
         <v>779</v>
       </c>
       <c r="C104" s="47">
         <v>1558</v>
       </c>
       <c r="D104" s="47">
         <v>2337</v>
       </c>
-      <c r="E104" s="122">
+      <c r="E104" s="114">
         <v>3116</v>
       </c>
       <c r="F104" s="50">
         <v>3895</v>
       </c>
-      <c r="G104" s="143">
+      <c r="G104" s="129">
         <v>4674</v>
       </c>
-      <c r="H104" s="47"/>
-      <c r="I104" s="67"/>
+      <c r="H104" s="166">
+        <v>5842</v>
+      </c>
+      <c r="I104" s="59"/>
       <c r="J104" s="47"/>
       <c r="K104" s="47"/>
       <c r="L104" s="47"/>
       <c r="M104" s="47"/>
       <c r="N104" s="16"/>
     </row>
     <row r="105" spans="1:16" s="4" customFormat="1">
       <c r="A105" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B105" s="47">
         <v>479975</v>
       </c>
       <c r="C105" s="47">
         <v>1068281</v>
       </c>
       <c r="D105" s="47">
         <v>1636673</v>
       </c>
-      <c r="E105" s="122">
+      <c r="E105" s="114">
         <v>2312358</v>
       </c>
       <c r="F105" s="50">
         <v>2829481</v>
       </c>
-      <c r="G105" s="143">
+      <c r="G105" s="129">
         <v>3355909</v>
       </c>
-      <c r="H105" s="47"/>
-      <c r="I105" s="67"/>
+      <c r="H105" s="166">
+        <v>3973342</v>
+      </c>
+      <c r="I105" s="59"/>
       <c r="J105" s="47"/>
       <c r="K105" s="47"/>
       <c r="L105" s="47"/>
       <c r="M105" s="47"/>
       <c r="N105" s="17"/>
       <c r="O105" s="18"/>
     </row>
     <row r="106" spans="1:16" s="4" customFormat="1">
       <c r="A106" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B106" s="47">
         <v>356578</v>
       </c>
       <c r="C106" s="47">
         <v>854028</v>
       </c>
       <c r="D106" s="47">
         <v>1293146</v>
       </c>
-      <c r="E106" s="122">
+      <c r="E106" s="114">
         <v>1822653</v>
       </c>
       <c r="F106" s="50">
         <v>2269237</v>
       </c>
-      <c r="G106" s="143">
+      <c r="G106" s="129">
         <v>2675298</v>
       </c>
-      <c r="H106" s="47"/>
-      <c r="I106" s="67"/>
+      <c r="H106" s="166">
+        <v>3152271</v>
+      </c>
+      <c r="I106" s="59"/>
       <c r="J106" s="47"/>
       <c r="K106" s="47"/>
       <c r="L106" s="47"/>
       <c r="M106" s="47"/>
       <c r="N106" s="17"/>
       <c r="O106" s="18"/>
     </row>
     <row r="107" spans="1:16" s="4" customFormat="1">
       <c r="A107" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B107" s="47">
         <v>2675</v>
       </c>
       <c r="C107" s="47">
         <v>5350</v>
       </c>
       <c r="D107" s="47">
         <v>8025</v>
       </c>
-      <c r="E107" s="122">
+      <c r="E107" s="114">
         <v>10700</v>
       </c>
       <c r="F107" s="50">
         <v>13375</v>
       </c>
-      <c r="G107" s="143">
+      <c r="G107" s="129">
         <v>16050</v>
       </c>
-      <c r="H107" s="47"/>
-      <c r="I107" s="67"/>
+      <c r="H107" s="166">
+        <v>18112</v>
+      </c>
+      <c r="I107" s="59"/>
       <c r="J107" s="47"/>
       <c r="K107" s="47"/>
       <c r="L107" s="47"/>
       <c r="M107" s="47"/>
       <c r="N107" s="19"/>
       <c r="O107" s="18"/>
     </row>
     <row r="108" spans="1:16" s="4" customFormat="1">
       <c r="A108" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B108" s="47">
         <v>61252</v>
       </c>
       <c r="C108" s="47">
         <v>88719</v>
       </c>
       <c r="D108" s="47">
         <v>153359</v>
       </c>
-      <c r="E108" s="122">
+      <c r="E108" s="114">
         <v>207541</v>
       </c>
       <c r="F108" s="50">
         <v>231158</v>
       </c>
-      <c r="G108" s="143">
+      <c r="G108" s="129">
         <v>301773</v>
       </c>
-      <c r="H108" s="47"/>
-      <c r="I108" s="67"/>
+      <c r="H108" s="166">
+        <v>350245</v>
+      </c>
+      <c r="I108" s="59"/>
       <c r="J108" s="47"/>
       <c r="K108" s="47"/>
       <c r="L108" s="47"/>
       <c r="M108" s="47"/>
       <c r="N108" s="17"/>
       <c r="O108" s="18"/>
     </row>
     <row r="109" spans="1:16" s="4" customFormat="1">
       <c r="A109" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B109" s="48"/>
       <c r="C109" s="48"/>
-      <c r="D109" s="111"/>
-      <c r="E109" s="120"/>
+      <c r="D109" s="103"/>
+      <c r="E109" s="112"/>
       <c r="F109" s="20"/>
-      <c r="G109" s="140"/>
-[...5 lines deleted...]
-      <c r="M109" s="84"/>
+      <c r="G109" s="126"/>
+      <c r="H109" s="149"/>
+      <c r="I109" s="53"/>
+      <c r="J109" s="61"/>
+      <c r="K109" s="66"/>
+      <c r="L109" s="71"/>
+      <c r="M109" s="76"/>
       <c r="N109" s="17"/>
       <c r="O109" s="18"/>
     </row>
     <row r="110" spans="1:16" s="4" customFormat="1">
       <c r="A110" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B110" s="50">
         <v>685</v>
       </c>
       <c r="C110" s="47">
         <v>1370</v>
       </c>
       <c r="D110" s="47">
         <v>2055</v>
       </c>
-      <c r="E110" s="122">
+      <c r="E110" s="114">
         <v>2740</v>
       </c>
       <c r="F110" s="50">
         <v>3425</v>
       </c>
-      <c r="G110" s="143">
+      <c r="G110" s="129">
         <v>4110</v>
       </c>
-      <c r="H110" s="47"/>
-      <c r="I110" s="67"/>
+      <c r="H110" s="166">
+        <v>4318</v>
+      </c>
+      <c r="I110" s="59"/>
       <c r="J110" s="47"/>
       <c r="K110" s="47"/>
       <c r="L110" s="47"/>
       <c r="M110" s="47"/>
       <c r="N110" s="17"/>
       <c r="O110" s="18"/>
     </row>
     <row r="111" spans="1:16" s="4" customFormat="1">
       <c r="A111" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B111" s="50">
         <v>53</v>
       </c>
       <c r="C111" s="47">
         <v>106</v>
       </c>
       <c r="D111" s="47">
         <v>159</v>
       </c>
-      <c r="E111" s="122">
+      <c r="E111" s="114">
         <v>212</v>
       </c>
       <c r="F111" s="50">
         <v>265</v>
       </c>
-      <c r="G111" s="143">
+      <c r="G111" s="129">
         <v>318</v>
       </c>
-      <c r="H111" s="47"/>
-      <c r="I111" s="67"/>
+      <c r="H111" s="166">
+        <v>318</v>
+      </c>
+      <c r="I111" s="59"/>
       <c r="J111" s="47"/>
       <c r="K111" s="47"/>
       <c r="L111" s="47"/>
       <c r="M111" s="47"/>
       <c r="N111" s="17"/>
       <c r="O111" s="18"/>
     </row>
     <row r="112" spans="1:16" s="4" customFormat="1">
       <c r="A112" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B112" s="89" t="s">
+      <c r="B112" s="81" t="s">
         <v>74</v>
       </c>
-      <c r="C112" s="105" t="s">
+      <c r="C112" s="97" t="s">
         <v>74</v>
       </c>
-      <c r="D112" s="115" t="s">
+      <c r="D112" s="107" t="s">
         <v>74</v>
       </c>
-      <c r="E112" s="127" t="s">
+      <c r="E112" s="119" t="s">
         <v>74</v>
       </c>
-      <c r="F112" s="127" t="s">
+      <c r="F112" s="119" t="s">
         <v>74</v>
       </c>
-      <c r="G112" s="149" t="s">
+      <c r="G112" s="135" t="s">
         <v>74</v>
       </c>
-      <c r="H112" s="53"/>
-[...4 lines deleted...]
-      <c r="M112" s="88"/>
+      <c r="H112" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="I112" s="57"/>
+      <c r="J112" s="65"/>
+      <c r="K112" s="70"/>
+      <c r="L112" s="75"/>
+      <c r="M112" s="80"/>
       <c r="N112" s="17"/>
       <c r="O112" s="18"/>
     </row>
     <row r="113" spans="1:15" s="4" customFormat="1">
       <c r="A113" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B113" s="50">
         <v>130</v>
       </c>
       <c r="C113" s="47">
         <v>260</v>
       </c>
       <c r="D113" s="47">
         <v>390</v>
       </c>
-      <c r="E113" s="122">
+      <c r="E113" s="114">
         <v>520</v>
       </c>
       <c r="F113" s="50">
         <v>650</v>
       </c>
-      <c r="G113" s="143">
+      <c r="G113" s="129">
         <v>780</v>
       </c>
-      <c r="H113" s="47"/>
-      <c r="I113" s="67"/>
+      <c r="H113" s="166">
+        <v>780</v>
+      </c>
+      <c r="I113" s="59"/>
       <c r="J113" s="47"/>
       <c r="K113" s="47"/>
       <c r="L113" s="47"/>
       <c r="M113" s="47"/>
       <c r="N113" s="17"/>
       <c r="O113" s="18"/>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B114" s="50">
         <v>33</v>
       </c>
       <c r="C114" s="47">
         <v>66</v>
       </c>
       <c r="D114" s="47">
         <v>99</v>
       </c>
-      <c r="E114" s="122">
+      <c r="E114" s="114">
         <v>132</v>
       </c>
       <c r="F114" s="50">
         <v>165</v>
       </c>
-      <c r="G114" s="143">
+      <c r="G114" s="129">
         <v>198</v>
       </c>
-      <c r="H114" s="47"/>
-      <c r="I114" s="67"/>
+      <c r="H114" s="166">
+        <v>288</v>
+      </c>
+      <c r="I114" s="59"/>
       <c r="J114" s="47"/>
       <c r="K114" s="47"/>
       <c r="L114" s="47"/>
       <c r="M114" s="47"/>
       <c r="N114" s="17"/>
       <c r="O114" s="18"/>
     </row>
     <row r="115" spans="1:15" s="4" customFormat="1">
       <c r="A115" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B115" s="50">
         <v>1203</v>
       </c>
       <c r="C115" s="47">
         <v>2406</v>
       </c>
       <c r="D115" s="47">
         <v>3609</v>
       </c>
-      <c r="E115" s="122">
+      <c r="E115" s="114">
         <v>4812</v>
       </c>
       <c r="F115" s="50">
         <v>6015</v>
       </c>
-      <c r="G115" s="143">
+      <c r="G115" s="129">
         <v>7218</v>
       </c>
-      <c r="H115" s="47"/>
-      <c r="I115" s="67"/>
+      <c r="H115" s="166">
+        <v>13334</v>
+      </c>
+      <c r="I115" s="59"/>
       <c r="J115" s="47"/>
       <c r="K115" s="47"/>
       <c r="L115" s="47"/>
       <c r="M115" s="47"/>
       <c r="N115" s="17"/>
       <c r="O115" s="18"/>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B116" s="50">
         <v>316</v>
       </c>
       <c r="C116" s="47">
         <v>634</v>
       </c>
       <c r="D116" s="47">
         <v>951</v>
       </c>
-      <c r="E116" s="122">
+      <c r="E116" s="114">
         <v>1268</v>
       </c>
       <c r="F116" s="50">
         <v>1585</v>
       </c>
-      <c r="G116" s="143">
+      <c r="G116" s="129">
         <v>1902</v>
       </c>
-      <c r="H116" s="47"/>
-      <c r="I116" s="67"/>
+      <c r="H116" s="166">
+        <v>2182</v>
+      </c>
+      <c r="I116" s="59"/>
       <c r="J116" s="47"/>
       <c r="K116" s="47"/>
       <c r="L116" s="47"/>
       <c r="M116" s="47"/>
       <c r="N116" s="32"/>
       <c r="O116" s="21"/>
     </row>
     <row r="117" spans="1:15" s="4" customFormat="1">
       <c r="A117" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B117" s="50">
         <v>1079</v>
       </c>
       <c r="C117" s="47">
         <v>2158</v>
       </c>
       <c r="D117" s="47">
         <v>3237</v>
       </c>
-      <c r="E117" s="122">
+      <c r="E117" s="114">
         <v>4316</v>
       </c>
       <c r="F117" s="50">
         <v>5395</v>
       </c>
-      <c r="G117" s="143">
+      <c r="G117" s="129">
         <v>6474</v>
       </c>
-      <c r="H117" s="47"/>
-      <c r="I117" s="67"/>
+      <c r="H117" s="166">
+        <v>7642</v>
+      </c>
+      <c r="I117" s="59"/>
       <c r="J117" s="47"/>
       <c r="K117" s="47"/>
       <c r="L117" s="47"/>
       <c r="M117" s="47"/>
       <c r="N117" s="19"/>
       <c r="O117" s="18"/>
     </row>
     <row r="118" spans="1:15" s="4" customFormat="1">
       <c r="A118" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B118" s="47">
         <v>313434</v>
       </c>
       <c r="C118" s="47">
         <v>727886</v>
       </c>
       <c r="D118" s="47">
         <v>1089280</v>
       </c>
-      <c r="E118" s="122">
+      <c r="E118" s="114">
         <v>1563076</v>
       </c>
       <c r="F118" s="50">
         <v>1968689</v>
       </c>
-      <c r="G118" s="143">
+      <c r="G118" s="129">
         <v>2337108</v>
       </c>
-      <c r="H118" s="47"/>
-      <c r="I118" s="67"/>
+      <c r="H118" s="166">
+        <v>2812518</v>
+      </c>
+      <c r="I118" s="59"/>
       <c r="J118" s="47"/>
       <c r="K118" s="47"/>
       <c r="L118" s="47"/>
       <c r="M118" s="47"/>
       <c r="N118" s="19"/>
       <c r="O118" s="18"/>
     </row>
     <row r="119" spans="1:15" s="4" customFormat="1">
       <c r="A119" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B119" s="47">
         <v>247336</v>
       </c>
       <c r="C119" s="47">
         <v>595257</v>
       </c>
       <c r="D119" s="47">
         <v>888876</v>
       </c>
-      <c r="E119" s="122">
+      <c r="E119" s="114">
         <v>1267533</v>
       </c>
       <c r="F119" s="50">
         <v>1625835</v>
       </c>
-      <c r="G119" s="143">
+      <c r="G119" s="129">
         <v>1944113</v>
       </c>
-      <c r="H119" s="47"/>
-      <c r="I119" s="67"/>
+      <c r="H119" s="166">
+        <v>2329999</v>
+      </c>
+      <c r="I119" s="59"/>
       <c r="J119" s="47"/>
       <c r="K119" s="47"/>
       <c r="L119" s="47"/>
       <c r="M119" s="47"/>
       <c r="N119" s="19"/>
       <c r="O119" s="18"/>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B120" s="47">
         <v>1558</v>
       </c>
       <c r="C120" s="47">
         <v>3116</v>
       </c>
       <c r="D120" s="47">
         <v>4674</v>
       </c>
-      <c r="E120" s="122">
+      <c r="E120" s="114">
         <v>6232</v>
       </c>
       <c r="F120" s="50">
         <v>7790</v>
       </c>
-      <c r="G120" s="143">
+      <c r="G120" s="129">
         <v>9348</v>
       </c>
-      <c r="H120" s="47"/>
-      <c r="I120" s="67"/>
+      <c r="H120" s="166">
+        <v>11089</v>
+      </c>
+      <c r="I120" s="59"/>
       <c r="J120" s="47"/>
       <c r="K120" s="47"/>
       <c r="L120" s="47"/>
       <c r="M120" s="47"/>
       <c r="N120" s="19"/>
       <c r="O120" s="18"/>
     </row>
     <row r="121" spans="1:15" s="4" customFormat="1">
       <c r="A121" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B121" s="47">
         <v>7340</v>
       </c>
       <c r="C121" s="47">
         <v>13869</v>
       </c>
       <c r="D121" s="47">
         <v>20398</v>
       </c>
-      <c r="E121" s="122">
+      <c r="E121" s="114">
         <v>26927</v>
       </c>
       <c r="F121" s="50">
         <v>30703</v>
       </c>
-      <c r="G121" s="143">
+      <c r="G121" s="129">
         <v>34479</v>
       </c>
-      <c r="H121" s="47"/>
-      <c r="I121" s="67"/>
+      <c r="H121" s="166">
+        <v>37099</v>
+      </c>
+      <c r="I121" s="59"/>
       <c r="J121" s="47"/>
       <c r="K121" s="47"/>
       <c r="L121" s="47"/>
       <c r="M121" s="47"/>
       <c r="N121" s="19"/>
       <c r="O121" s="18"/>
     </row>
     <row r="122" spans="1:15" s="4" customFormat="1">
       <c r="A122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B122" s="48"/>
       <c r="C122" s="48"/>
-      <c r="D122" s="110"/>
-      <c r="E122" s="119"/>
+      <c r="D122" s="102"/>
+      <c r="E122" s="111"/>
       <c r="F122" s="20"/>
-      <c r="G122" s="140"/>
-[...5 lines deleted...]
-      <c r="M122" s="84"/>
+      <c r="G122" s="126"/>
+      <c r="H122" s="148"/>
+      <c r="I122" s="53"/>
+      <c r="J122" s="61"/>
+      <c r="K122" s="66"/>
+      <c r="L122" s="71"/>
+      <c r="M122" s="76"/>
       <c r="N122" s="19"/>
       <c r="O122" s="18"/>
     </row>
     <row r="123" spans="1:15" s="4" customFormat="1">
       <c r="A123" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B123" s="50">
         <v>300</v>
       </c>
       <c r="C123" s="47">
         <v>600</v>
       </c>
       <c r="D123" s="47">
         <v>900</v>
       </c>
-      <c r="E123" s="122">
+      <c r="E123" s="114">
         <v>1200</v>
       </c>
       <c r="F123" s="50">
         <v>1500</v>
       </c>
-      <c r="G123" s="143">
+      <c r="G123" s="129">
         <v>1800</v>
       </c>
-      <c r="H123" s="47"/>
-      <c r="I123" s="67"/>
+      <c r="H123" s="166">
+        <v>1858</v>
+      </c>
+      <c r="I123" s="59"/>
       <c r="J123" s="47"/>
       <c r="K123" s="47"/>
       <c r="L123" s="47"/>
       <c r="M123" s="47"/>
       <c r="N123" s="19"/>
       <c r="O123" s="18"/>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" s="19" t="s">
         <v>44</v>
       </c>
-      <c r="B124" s="93" t="s">
+      <c r="B124" s="85" t="s">
         <v>74</v>
       </c>
-      <c r="C124" s="106" t="s">
+      <c r="C124" s="98" t="s">
         <v>74</v>
       </c>
-      <c r="D124" s="116" t="s">
+      <c r="D124" s="108" t="s">
         <v>74</v>
       </c>
-      <c r="E124" s="128" t="s">
+      <c r="E124" s="120" t="s">
         <v>74</v>
       </c>
-      <c r="F124" s="128" t="s">
+      <c r="F124" s="120" t="s">
         <v>74</v>
       </c>
-      <c r="G124" s="150" t="s">
+      <c r="G124" s="136" t="s">
         <v>74</v>
       </c>
-      <c r="H124" s="60"/>
-[...4 lines deleted...]
-      <c r="M124" s="86"/>
+      <c r="H124" s="166">
+        <v>15</v>
+      </c>
+      <c r="I124" s="55"/>
+      <c r="J124" s="63"/>
+      <c r="K124" s="68"/>
+      <c r="L124" s="73"/>
+      <c r="M124" s="78"/>
       <c r="N124" s="19"/>
       <c r="O124" s="18"/>
     </row>
     <row r="125" spans="1:15" s="4" customFormat="1">
       <c r="A125" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B125" s="50">
         <v>306</v>
       </c>
       <c r="C125" s="47">
         <v>612</v>
       </c>
       <c r="D125" s="47">
         <v>918</v>
       </c>
-      <c r="E125" s="122">
+      <c r="E125" s="114">
         <v>1224</v>
       </c>
       <c r="F125" s="50">
         <v>1530</v>
       </c>
-      <c r="G125" s="143">
+      <c r="G125" s="129">
         <v>1836</v>
       </c>
-      <c r="H125" s="47"/>
-      <c r="I125" s="67"/>
+      <c r="H125" s="166">
+        <v>4652</v>
+      </c>
+      <c r="I125" s="59"/>
       <c r="J125" s="47"/>
       <c r="K125" s="47"/>
       <c r="L125" s="47"/>
       <c r="M125" s="47"/>
       <c r="N125" s="19"/>
       <c r="O125" s="18"/>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B126" s="50">
         <v>233</v>
       </c>
       <c r="C126" s="47">
         <v>466</v>
       </c>
       <c r="D126" s="47">
         <v>699</v>
       </c>
-      <c r="E126" s="122">
+      <c r="E126" s="114">
         <v>932</v>
       </c>
       <c r="F126" s="50">
         <v>1165</v>
       </c>
-      <c r="G126" s="143">
+      <c r="G126" s="129">
         <v>1398</v>
       </c>
-      <c r="H126" s="47"/>
-      <c r="I126" s="67"/>
+      <c r="H126" s="166">
+        <v>1609</v>
+      </c>
+      <c r="I126" s="59"/>
       <c r="J126" s="47"/>
       <c r="K126" s="47"/>
       <c r="L126" s="47"/>
       <c r="M126" s="47"/>
       <c r="N126" s="32"/>
       <c r="O126" s="21"/>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B127" s="50">
         <v>389</v>
       </c>
       <c r="C127" s="47">
         <v>778</v>
       </c>
       <c r="D127" s="47">
         <v>1167</v>
       </c>
-      <c r="E127" s="122">
+      <c r="E127" s="114">
         <v>1556</v>
       </c>
       <c r="F127" s="50">
         <v>1945</v>
       </c>
-      <c r="G127" s="143">
+      <c r="G127" s="129">
         <v>2334</v>
       </c>
-      <c r="H127" s="47"/>
-      <c r="I127" s="67"/>
+      <c r="H127" s="166">
+        <v>2334</v>
+      </c>
+      <c r="I127" s="59"/>
       <c r="J127" s="47"/>
       <c r="K127" s="47"/>
       <c r="L127" s="47"/>
       <c r="M127" s="47"/>
       <c r="N127" s="19"/>
       <c r="O127" s="18"/>
     </row>
     <row r="128" spans="1:15">
       <c r="A128" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B128" s="47">
         <v>131660</v>
       </c>
       <c r="C128" s="47">
         <v>299660</v>
       </c>
       <c r="D128" s="47">
         <v>463629</v>
       </c>
-      <c r="E128" s="122">
+      <c r="E128" s="114">
         <v>632948</v>
       </c>
       <c r="F128" s="50">
         <v>738603</v>
       </c>
-      <c r="G128" s="143">
+      <c r="G128" s="129">
         <v>843759</v>
       </c>
-      <c r="H128" s="47"/>
-      <c r="I128" s="67"/>
+      <c r="H128" s="166">
+        <v>952373</v>
+      </c>
+      <c r="I128" s="59"/>
       <c r="J128" s="47"/>
       <c r="K128" s="47"/>
       <c r="L128" s="47"/>
       <c r="M128" s="47"/>
       <c r="N128" s="19"/>
       <c r="O128" s="18"/>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B129" s="47">
         <v>108973</v>
       </c>
       <c r="C129" s="47">
         <v>258235</v>
       </c>
       <c r="D129" s="47">
         <v>403466</v>
       </c>
-      <c r="E129" s="122">
+      <c r="E129" s="114">
         <v>554047</v>
       </c>
       <c r="F129" s="50">
         <v>642062</v>
       </c>
-      <c r="G129" s="143">
+      <c r="G129" s="129">
         <v>729577</v>
       </c>
-      <c r="H129" s="47"/>
-      <c r="I129" s="67"/>
+      <c r="H129" s="166">
+        <v>820613</v>
+      </c>
+      <c r="I129" s="59"/>
       <c r="J129" s="47"/>
       <c r="K129" s="47"/>
       <c r="L129" s="47"/>
       <c r="M129" s="47"/>
       <c r="N129" s="19"/>
       <c r="O129" s="18"/>
     </row>
     <row r="130" spans="1:15">
       <c r="A130" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B130" s="47">
         <v>1117</v>
       </c>
       <c r="C130" s="47">
         <v>2234</v>
       </c>
       <c r="D130" s="47">
         <v>3351</v>
       </c>
-      <c r="E130" s="122">
+      <c r="E130" s="114">
         <v>4468</v>
       </c>
       <c r="F130" s="50">
         <v>5585</v>
       </c>
-      <c r="G130" s="143">
+      <c r="G130" s="129">
         <v>6702</v>
       </c>
-      <c r="H130" s="47"/>
-      <c r="I130" s="67"/>
+      <c r="H130" s="166">
+        <v>7023</v>
+      </c>
+      <c r="I130" s="59"/>
       <c r="J130" s="47"/>
       <c r="K130" s="47"/>
       <c r="L130" s="47"/>
       <c r="M130" s="47"/>
       <c r="N130" s="27"/>
       <c r="O130" s="18"/>
     </row>
     <row r="131" spans="1:15" s="4" customFormat="1">
       <c r="A131" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B131" s="47">
         <v>19553</v>
       </c>
       <c r="C131" s="47">
         <v>35158</v>
       </c>
       <c r="D131" s="47">
         <v>50763</v>
       </c>
-      <c r="E131" s="122">
+      <c r="E131" s="114">
         <v>66368</v>
       </c>
       <c r="F131" s="50">
         <v>80876</v>
       </c>
-      <c r="G131" s="143">
+      <c r="G131" s="129">
         <v>95384</v>
       </c>
-      <c r="H131" s="47"/>
-      <c r="I131" s="67"/>
+      <c r="H131" s="166">
+        <v>108144</v>
+      </c>
+      <c r="I131" s="59"/>
       <c r="J131" s="47"/>
       <c r="K131" s="47"/>
       <c r="L131" s="47"/>
       <c r="M131" s="47"/>
       <c r="N131" s="19"/>
       <c r="O131" s="18"/>
     </row>
     <row r="132" spans="1:15" s="4" customFormat="1">
       <c r="A132" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B132" s="48"/>
       <c r="C132" s="48"/>
-      <c r="D132" s="110"/>
-      <c r="E132" s="119"/>
+      <c r="D132" s="102"/>
+      <c r="E132" s="111"/>
       <c r="F132" s="20"/>
-      <c r="G132" s="140"/>
-[...5 lines deleted...]
-      <c r="M132" s="84"/>
+      <c r="G132" s="126"/>
+      <c r="H132" s="148"/>
+      <c r="I132" s="53"/>
+      <c r="J132" s="61"/>
+      <c r="K132" s="66"/>
+      <c r="L132" s="71"/>
+      <c r="M132" s="76"/>
       <c r="N132" s="19"/>
       <c r="O132" s="18"/>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B133" s="50">
         <v>385</v>
       </c>
       <c r="C133" s="47">
         <v>770</v>
       </c>
       <c r="D133" s="47">
         <v>1155</v>
       </c>
-      <c r="E133" s="122">
+      <c r="E133" s="114">
         <v>1540</v>
       </c>
       <c r="F133" s="50">
         <v>1925</v>
       </c>
-      <c r="G133" s="143">
+      <c r="G133" s="129">
         <v>2310</v>
       </c>
-      <c r="H133" s="47"/>
-      <c r="I133" s="67"/>
+      <c r="H133" s="166">
+        <v>2460</v>
+      </c>
+      <c r="I133" s="59"/>
       <c r="J133" s="47"/>
       <c r="K133" s="47"/>
       <c r="L133" s="47"/>
       <c r="M133" s="47"/>
       <c r="N133" s="19"/>
       <c r="O133" s="18"/>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" s="17" t="s">
         <v>71</v>
       </c>
-      <c r="B134" s="89" t="s">
+      <c r="B134" s="81" t="s">
         <v>74</v>
       </c>
-      <c r="C134" s="105" t="s">
+      <c r="C134" s="97" t="s">
         <v>74</v>
       </c>
-      <c r="D134" s="115" t="s">
+      <c r="D134" s="107" t="s">
         <v>74</v>
       </c>
-      <c r="E134" s="127" t="s">
+      <c r="E134" s="119" t="s">
         <v>74</v>
       </c>
-      <c r="F134" s="127" t="s">
+      <c r="F134" s="119" t="s">
         <v>74</v>
       </c>
-      <c r="G134" s="149" t="s">
+      <c r="G134" s="135" t="s">
         <v>74</v>
       </c>
-      <c r="H134" s="53"/>
-[...4 lines deleted...]
-      <c r="M134" s="88"/>
+      <c r="H134" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="I134" s="57"/>
+      <c r="J134" s="65"/>
+      <c r="K134" s="70"/>
+      <c r="L134" s="75"/>
+      <c r="M134" s="80"/>
       <c r="N134" s="19"/>
       <c r="O134" s="18"/>
     </row>
     <row r="135" spans="1:15" s="4" customFormat="1">
       <c r="A135" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="B135" s="89" t="s">
+      <c r="B135" s="81" t="s">
         <v>74</v>
       </c>
-      <c r="C135" s="105" t="s">
+      <c r="C135" s="97" t="s">
         <v>74</v>
       </c>
-      <c r="D135" s="115" t="s">
+      <c r="D135" s="107" t="s">
         <v>74</v>
       </c>
-      <c r="E135" s="127" t="s">
+      <c r="E135" s="119" t="s">
         <v>74</v>
       </c>
-      <c r="F135" s="127" t="s">
+      <c r="F135" s="119" t="s">
         <v>74</v>
       </c>
-      <c r="G135" s="149" t="s">
+      <c r="G135" s="135" t="s">
         <v>74</v>
       </c>
-      <c r="H135" s="53"/>
-[...4 lines deleted...]
-      <c r="M135" s="88"/>
+      <c r="H135" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="I135" s="57"/>
+      <c r="J135" s="65"/>
+      <c r="K135" s="70"/>
+      <c r="L135" s="75"/>
+      <c r="M135" s="80"/>
       <c r="N135" s="17"/>
       <c r="O135" s="18"/>
     </row>
     <row r="136" spans="1:15" s="4" customFormat="1">
       <c r="A136" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B136" s="50">
         <v>130</v>
       </c>
       <c r="C136" s="47">
         <v>260</v>
       </c>
       <c r="D136" s="47">
         <v>390</v>
       </c>
-      <c r="E136" s="122">
+      <c r="E136" s="114">
         <v>520</v>
       </c>
       <c r="F136" s="50">
         <v>650</v>
       </c>
-      <c r="G136" s="143">
+      <c r="G136" s="129">
         <v>780</v>
       </c>
-      <c r="H136" s="47"/>
-      <c r="I136" s="67"/>
+      <c r="H136" s="166">
+        <v>780</v>
+      </c>
+      <c r="I136" s="59"/>
       <c r="J136" s="47"/>
       <c r="K136" s="47"/>
       <c r="L136" s="47"/>
       <c r="M136" s="47"/>
       <c r="N136" s="17"/>
       <c r="O136" s="18"/>
     </row>
     <row r="137" spans="1:15" s="4" customFormat="1">
-      <c r="A137" s="19" t="s">
+      <c r="A137" s="140" t="s">
+        <v>44</v>
+      </c>
+      <c r="B137" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="C137" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="D137" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="E137" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="F137" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="G137" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="H137" s="166">
+        <v>75</v>
+      </c>
+      <c r="I137" s="143"/>
+      <c r="J137" s="141"/>
+      <c r="K137" s="141"/>
+      <c r="L137" s="141"/>
+      <c r="M137" s="141"/>
+      <c r="N137" s="138"/>
+      <c r="O137" s="139"/>
+    </row>
+    <row r="138" spans="1:15" s="4" customFormat="1">
+      <c r="A138" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B137" s="50">
+      <c r="B138" s="50">
         <v>897</v>
       </c>
-      <c r="C137" s="47">
+      <c r="C138" s="47">
         <v>1794</v>
       </c>
-      <c r="D137" s="47">
+      <c r="D138" s="47">
         <v>2691</v>
       </c>
-      <c r="E137" s="122">
+      <c r="E138" s="114">
         <v>3588</v>
       </c>
-      <c r="F137" s="50">
+      <c r="F138" s="50">
         <v>4485</v>
       </c>
-      <c r="G137" s="143">
+      <c r="G138" s="129">
         <v>5382</v>
       </c>
-      <c r="H137" s="47"/>
-[...31 lines deleted...]
-      <c r="I138" s="67"/>
+      <c r="H138" s="166">
+        <v>8682</v>
+      </c>
+      <c r="I138" s="59"/>
       <c r="J138" s="47"/>
       <c r="K138" s="47"/>
       <c r="L138" s="47"/>
       <c r="M138" s="47"/>
-      <c r="N138" s="19"/>
-[...38 lines deleted...]
-        <v>268</v>
+      <c r="N138" s="17"/>
+      <c r="O138" s="18"/>
+    </row>
+    <row r="139" spans="1:15" s="4" customFormat="1">
+      <c r="A139" s="140" t="s">
+        <v>37</v>
+      </c>
+      <c r="B139" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="C139" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="D139" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="E139" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="F139" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="G139" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="H139" s="166">
+        <v>70</v>
+      </c>
+      <c r="I139" s="143"/>
+      <c r="J139" s="141"/>
+      <c r="K139" s="141"/>
+      <c r="L139" s="141"/>
+      <c r="M139" s="141"/>
+      <c r="N139" s="138"/>
+      <c r="O139" s="139"/>
+    </row>
+    <row r="140" spans="1:15" s="4" customFormat="1">
+      <c r="A140" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B140" s="50">
+        <v>605</v>
       </c>
       <c r="C140" s="47">
-        <v>536</v>
+        <v>1210</v>
       </c>
       <c r="D140" s="47">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>1072</v>
+        <v>1815</v>
+      </c>
+      <c r="E140" s="114">
+        <v>2420</v>
       </c>
       <c r="F140" s="50">
-        <v>1340</v>
-[...5 lines deleted...]
-      <c r="I140" s="67"/>
+        <v>3025</v>
+      </c>
+      <c r="G140" s="129">
+        <v>3630</v>
+      </c>
+      <c r="H140" s="166">
+        <v>4532</v>
+      </c>
+      <c r="I140" s="59"/>
       <c r="J140" s="47"/>
       <c r="K140" s="47"/>
       <c r="L140" s="47"/>
       <c r="M140" s="47"/>
-      <c r="N140" s="27"/>
-[...4 lines deleted...]
-        <v>30</v>
+      <c r="N140" s="19"/>
+      <c r="O140" s="8"/>
+    </row>
+    <row r="141" spans="1:15" ht="22.5">
+      <c r="A141" s="32" t="s">
+        <v>14</v>
       </c>
       <c r="B141" s="47">
-        <v>34359</v>
+        <v>34881</v>
       </c>
       <c r="C141" s="47">
-        <v>39692</v>
+        <v>40736</v>
       </c>
       <c r="D141" s="47">
-        <v>82198</v>
-[...2 lines deleted...]
-        <v>114246</v>
+        <v>83764</v>
+      </c>
+      <c r="E141" s="114">
+        <v>116334</v>
       </c>
       <c r="F141" s="50">
-        <v>119579</v>
-[...5 lines deleted...]
-      <c r="I141" s="67"/>
+        <v>122189</v>
+      </c>
+      <c r="G141" s="129">
+        <v>175042</v>
+      </c>
+      <c r="H141" s="166">
+        <v>208451</v>
+      </c>
+      <c r="I141" s="59"/>
       <c r="J141" s="47"/>
       <c r="K141" s="47"/>
       <c r="L141" s="47"/>
       <c r="M141" s="47"/>
-      <c r="N141" s="17"/>
+      <c r="N141" s="19"/>
       <c r="O141" s="18"/>
     </row>
-    <row r="142" spans="1:15" ht="12" customHeight="1">
-[...17 lines deleted...]
-    <row r="143" spans="1:15" ht="12" customHeight="1">
+    <row r="142" spans="1:15">
+      <c r="A142" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B142" s="47">
+        <v>268</v>
+      </c>
+      <c r="C142" s="47">
+        <v>536</v>
+      </c>
+      <c r="D142" s="47">
+        <v>804</v>
+      </c>
+      <c r="E142" s="114">
+        <v>1072</v>
+      </c>
+      <c r="F142" s="50">
+        <v>1340</v>
+      </c>
+      <c r="G142" s="129">
+        <v>1608</v>
+      </c>
+      <c r="H142" s="166">
+        <v>1658</v>
+      </c>
+      <c r="I142" s="59"/>
+      <c r="J142" s="47"/>
+      <c r="K142" s="47"/>
+      <c r="L142" s="47"/>
+      <c r="M142" s="47"/>
+      <c r="N142" s="27"/>
+      <c r="O142" s="18"/>
+    </row>
+    <row r="143" spans="1:15" s="4" customFormat="1">
       <c r="A143" s="19" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>30</v>
+      </c>
+      <c r="B143" s="47">
+        <v>34359</v>
       </c>
       <c r="C143" s="47">
-        <v>106</v>
+        <v>39692</v>
       </c>
       <c r="D143" s="47">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>82198</v>
+      </c>
+      <c r="E143" s="114">
+        <v>114246</v>
       </c>
       <c r="F143" s="50">
-        <v>265</v>
-[...5 lines deleted...]
-      <c r="I143" s="67"/>
+        <v>119579</v>
+      </c>
+      <c r="G143" s="129">
+        <v>171910</v>
+      </c>
+      <c r="H143" s="166">
+        <v>205002</v>
+      </c>
+      <c r="I143" s="59"/>
       <c r="J143" s="47"/>
       <c r="K143" s="47"/>
       <c r="L143" s="47"/>
       <c r="M143" s="47"/>
-      <c r="N143" s="16"/>
-[...32 lines deleted...]
-    <row r="145" spans="1:15" s="4" customFormat="1">
+      <c r="N143" s="17"/>
+      <c r="O143" s="18"/>
+    </row>
+    <row r="144" spans="1:15" ht="12" customHeight="1">
+      <c r="A144" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B144" s="48"/>
+      <c r="C144" s="48"/>
+      <c r="D144" s="102"/>
+      <c r="E144" s="111"/>
+      <c r="F144" s="20"/>
+      <c r="G144" s="126"/>
+      <c r="H144" s="148"/>
+      <c r="I144" s="53"/>
+      <c r="J144" s="61"/>
+      <c r="K144" s="66"/>
+      <c r="L144" s="71"/>
+      <c r="M144" s="76"/>
+      <c r="N144" s="16"/>
+    </row>
+    <row r="145" spans="1:15" ht="12" customHeight="1">
       <c r="A145" s="19" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="B145" s="50">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="C145" s="47">
-        <v>166</v>
+        <v>106</v>
       </c>
       <c r="D145" s="47">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>159</v>
+      </c>
+      <c r="E145" s="114">
+        <v>212</v>
       </c>
       <c r="F145" s="50">
-        <v>415</v>
-[...5 lines deleted...]
-      <c r="I145" s="67"/>
+        <v>265</v>
+      </c>
+      <c r="G145" s="129">
+        <v>318</v>
+      </c>
+      <c r="H145" s="166">
+        <v>318</v>
+      </c>
+      <c r="I145" s="59"/>
       <c r="J145" s="47"/>
       <c r="K145" s="47"/>
       <c r="L145" s="47"/>
       <c r="M145" s="47"/>
-      <c r="N145" s="17"/>
-      <c r="O145" s="18"/>
+      <c r="N145" s="16"/>
     </row>
     <row r="146" spans="1:15" s="4" customFormat="1">
-      <c r="A146" s="19" t="s">
-        <v>38</v>
+      <c r="A146" s="17" t="s">
+        <v>72</v>
       </c>
       <c r="B146" s="50">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="C146" s="47">
-        <v>170</v>
+        <v>66</v>
       </c>
       <c r="D146" s="47">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>99</v>
+      </c>
+      <c r="E146" s="114">
+        <v>132</v>
       </c>
       <c r="F146" s="50">
-        <v>425</v>
-[...5 lines deleted...]
-      <c r="I146" s="67"/>
+        <v>165</v>
+      </c>
+      <c r="G146" s="129">
+        <v>198</v>
+      </c>
+      <c r="H146" s="166">
+        <v>198</v>
+      </c>
+      <c r="I146" s="59"/>
       <c r="J146" s="47"/>
       <c r="K146" s="47"/>
       <c r="L146" s="47"/>
       <c r="M146" s="47"/>
       <c r="N146" s="17"/>
       <c r="O146" s="18"/>
     </row>
-    <row r="147" spans="1:15" ht="43.5" customHeight="1">
-[...4 lines deleted...]
-        <v>97507</v>
+    <row r="147" spans="1:15" s="4" customFormat="1">
+      <c r="A147" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B147" s="50">
+        <v>83</v>
       </c>
       <c r="C147" s="47">
-        <v>204302</v>
+        <v>166</v>
       </c>
       <c r="D147" s="47">
-        <v>311096</v>
-[...2 lines deleted...]
-        <v>417891</v>
+        <v>249</v>
+      </c>
+      <c r="E147" s="114">
+        <v>332</v>
       </c>
       <c r="F147" s="50">
-        <v>468986</v>
-[...5 lines deleted...]
-      <c r="I147" s="67"/>
+        <v>415</v>
+      </c>
+      <c r="G147" s="129">
+        <v>498</v>
+      </c>
+      <c r="H147" s="166">
+        <v>498</v>
+      </c>
+      <c r="I147" s="59"/>
       <c r="J147" s="47"/>
       <c r="K147" s="47"/>
       <c r="L147" s="47"/>
       <c r="M147" s="47"/>
       <c r="N147" s="17"/>
       <c r="O147" s="18"/>
     </row>
-    <row r="148" spans="1:15">
-[...4 lines deleted...]
-        <v>80362</v>
+    <row r="148" spans="1:15" s="4" customFormat="1">
+      <c r="A148" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B148" s="50">
+        <v>85</v>
       </c>
       <c r="C148" s="47">
-        <v>156958</v>
+        <v>170</v>
       </c>
       <c r="D148" s="47">
-        <v>233554</v>
-[...2 lines deleted...]
-        <v>310150</v>
+        <v>255</v>
+      </c>
+      <c r="E148" s="114">
+        <v>340</v>
       </c>
       <c r="F148" s="50">
-        <v>353330</v>
-[...5 lines deleted...]
-      <c r="I148" s="67"/>
+        <v>425</v>
+      </c>
+      <c r="G148" s="129">
+        <v>510</v>
+      </c>
+      <c r="H148" s="166">
+        <v>777</v>
+      </c>
+      <c r="I148" s="59"/>
       <c r="J148" s="47"/>
       <c r="K148" s="47"/>
       <c r="L148" s="47"/>
       <c r="M148" s="47"/>
       <c r="N148" s="17"/>
       <c r="O148" s="18"/>
     </row>
-    <row r="149" spans="1:15">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="149" spans="1:15" ht="43.5" customHeight="1">
+      <c r="A149" s="16" t="s">
+        <v>62</v>
       </c>
       <c r="B149" s="47">
-        <v>675</v>
+        <v>97507</v>
       </c>
       <c r="C149" s="47">
-        <v>1350</v>
+        <v>204302</v>
       </c>
       <c r="D149" s="47">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>2700</v>
+        <v>311096</v>
+      </c>
+      <c r="E149" s="114">
+        <v>417891</v>
       </c>
       <c r="F149" s="50">
-        <v>3375</v>
-[...5 lines deleted...]
-      <c r="I149" s="67"/>
+        <v>468986</v>
+      </c>
+      <c r="G149" s="129">
+        <v>520082</v>
+      </c>
+      <c r="H149" s="166">
+        <v>692960</v>
+      </c>
+      <c r="I149" s="59"/>
       <c r="J149" s="47"/>
       <c r="K149" s="47"/>
       <c r="L149" s="47"/>
       <c r="M149" s="47"/>
       <c r="N149" s="17"/>
       <c r="O149" s="18"/>
     </row>
-    <row r="150" spans="1:15" s="4" customFormat="1">
+    <row r="150" spans="1:15">
       <c r="A150" s="17" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B150" s="47">
-        <v>193</v>
+        <v>80362</v>
       </c>
       <c r="C150" s="47">
-        <v>386</v>
+        <v>156958</v>
       </c>
       <c r="D150" s="47">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>772</v>
+        <v>233554</v>
+      </c>
+      <c r="E150" s="114">
+        <v>310150</v>
       </c>
       <c r="F150" s="50">
-        <v>965</v>
-[...5 lines deleted...]
-      <c r="I150" s="67"/>
+        <v>353330</v>
+      </c>
+      <c r="G150" s="129">
+        <v>396509</v>
+      </c>
+      <c r="H150" s="166">
+        <v>562369</v>
+      </c>
+      <c r="I150" s="59"/>
       <c r="J150" s="47"/>
       <c r="K150" s="47"/>
       <c r="L150" s="47"/>
       <c r="M150" s="47"/>
       <c r="N150" s="17"/>
       <c r="O150" s="18"/>
     </row>
-    <row r="151" spans="1:15" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="M151" s="84"/>
+    <row r="151" spans="1:15">
+      <c r="A151" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B151" s="47">
+        <v>675</v>
+      </c>
+      <c r="C151" s="47">
+        <v>1350</v>
+      </c>
+      <c r="D151" s="47">
+        <v>2025</v>
+      </c>
+      <c r="E151" s="114">
+        <v>2700</v>
+      </c>
+      <c r="F151" s="50">
+        <v>3375</v>
+      </c>
+      <c r="G151" s="129">
+        <v>4050</v>
+      </c>
+      <c r="H151" s="166">
+        <v>4050</v>
+      </c>
+      <c r="I151" s="59"/>
+      <c r="J151" s="47"/>
+      <c r="K151" s="47"/>
+      <c r="L151" s="47"/>
+      <c r="M151" s="47"/>
       <c r="N151" s="17"/>
       <c r="O151" s="18"/>
     </row>
     <row r="152" spans="1:15" s="4" customFormat="1">
       <c r="A152" s="17" t="s">
-        <v>34</v>
-[...24 lines deleted...]
-      <c r="M152" s="50"/>
+        <v>30</v>
+      </c>
+      <c r="B152" s="47">
+        <v>193</v>
+      </c>
+      <c r="C152" s="47">
+        <v>386</v>
+      </c>
+      <c r="D152" s="47">
+        <v>579</v>
+      </c>
+      <c r="E152" s="114">
+        <v>772</v>
+      </c>
+      <c r="F152" s="50">
+        <v>965</v>
+      </c>
+      <c r="G152" s="129">
+        <v>1158</v>
+      </c>
+      <c r="H152" s="166">
+        <v>1158</v>
+      </c>
+      <c r="I152" s="59"/>
+      <c r="J152" s="47"/>
+      <c r="K152" s="47"/>
+      <c r="L152" s="47"/>
+      <c r="M152" s="47"/>
       <c r="N152" s="17"/>
       <c r="O152" s="18"/>
     </row>
-    <row r="153" spans="1:15">
-[...26 lines deleted...]
-      <c r="M153" s="47"/>
+    <row r="153" spans="1:15" s="4" customFormat="1">
+      <c r="A153" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B153" s="48"/>
+      <c r="C153" s="48"/>
+      <c r="D153" s="102"/>
+      <c r="E153" s="111"/>
+      <c r="F153" s="20"/>
+      <c r="G153" s="127"/>
+      <c r="H153" s="148"/>
+      <c r="I153" s="53"/>
+      <c r="J153" s="61"/>
+      <c r="K153" s="66"/>
+      <c r="L153" s="71"/>
+      <c r="M153" s="76"/>
       <c r="N153" s="17"/>
       <c r="O153" s="18"/>
     </row>
-    <row r="154" spans="1:15">
+    <row r="154" spans="1:15" s="4" customFormat="1">
       <c r="A154" s="17" t="s">
-        <v>38</v>
-[...24 lines deleted...]
-      <c r="M154" s="47"/>
+        <v>34</v>
+      </c>
+      <c r="B154" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="C154" s="97" t="s">
+        <v>74</v>
+      </c>
+      <c r="D154" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E154" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="F154" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="G154" s="135" t="s">
+        <v>74</v>
+      </c>
+      <c r="H154" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="I154" s="57"/>
+      <c r="J154" s="50"/>
+      <c r="K154" s="50"/>
+      <c r="L154" s="50"/>
+      <c r="M154" s="50"/>
       <c r="N154" s="17"/>
-    </row>
-[...2 lines deleted...]
-        <v>6</v>
+      <c r="O154" s="18"/>
+    </row>
+    <row r="155" spans="1:15">
+      <c r="A155" s="17" t="s">
+        <v>35</v>
       </c>
       <c r="B155" s="47">
-        <v>348053</v>
+        <v>431</v>
       </c>
       <c r="C155" s="47">
-        <v>677311</v>
+        <v>862</v>
       </c>
       <c r="D155" s="47">
-        <v>1007843</v>
-[...2 lines deleted...]
-        <v>1292989</v>
+        <v>1293</v>
+      </c>
+      <c r="E155" s="114">
+        <v>1724</v>
       </c>
       <c r="F155" s="50">
-        <v>1626121</v>
-[...5 lines deleted...]
-      <c r="I155" s="67"/>
+        <v>2155</v>
+      </c>
+      <c r="G155" s="129">
+        <v>2586</v>
+      </c>
+      <c r="H155" s="166">
+        <v>3037</v>
+      </c>
+      <c r="I155" s="59"/>
       <c r="J155" s="47"/>
       <c r="K155" s="47"/>
       <c r="L155" s="47"/>
       <c r="M155" s="47"/>
       <c r="N155" s="17"/>
       <c r="O155" s="18"/>
     </row>
-    <row r="156" spans="1:15" ht="13.5" customHeight="1">
-[...28 lines deleted...]
-      <c r="O156" s="33"/>
+    <row r="156" spans="1:15">
+      <c r="A156" s="144" t="s">
+        <v>1</v>
+      </c>
+      <c r="B156" s="150" t="s">
+        <v>74</v>
+      </c>
+      <c r="C156" s="150" t="s">
+        <v>74</v>
+      </c>
+      <c r="D156" s="150" t="s">
+        <v>74</v>
+      </c>
+      <c r="E156" s="150" t="s">
+        <v>74</v>
+      </c>
+      <c r="F156" s="150" t="s">
+        <v>74</v>
+      </c>
+      <c r="G156" s="150" t="s">
+        <v>74</v>
+      </c>
+      <c r="H156" s="166">
+        <v>41</v>
+      </c>
+      <c r="I156" s="155"/>
+      <c r="J156" s="150"/>
+      <c r="K156" s="150"/>
+      <c r="L156" s="150"/>
+      <c r="M156" s="150"/>
+      <c r="N156" s="144"/>
+      <c r="O156" s="145"/>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" s="17" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B157" s="47">
-        <v>44732</v>
+        <v>15847</v>
       </c>
       <c r="C157" s="47">
-        <v>102987</v>
+        <v>44747</v>
       </c>
       <c r="D157" s="47">
-        <v>161242</v>
-[...2 lines deleted...]
-        <v>219497</v>
+        <v>73648</v>
+      </c>
+      <c r="E157" s="114">
+        <v>102549</v>
       </c>
       <c r="F157" s="50">
-        <v>274996</v>
-[...5 lines deleted...]
-      <c r="I157" s="67"/>
+        <v>109167</v>
+      </c>
+      <c r="G157" s="129">
+        <v>115785</v>
+      </c>
+      <c r="H157" s="166">
+        <v>122311</v>
+      </c>
+      <c r="I157" s="59"/>
       <c r="J157" s="47"/>
       <c r="K157" s="47"/>
       <c r="L157" s="47"/>
       <c r="M157" s="47"/>
       <c r="N157" s="17"/>
-      <c r="O157" s="18"/>
-[...16 lines deleted...]
-      <c r="M158" s="84"/>
+    </row>
+    <row r="158" spans="1:15" ht="22.5">
+      <c r="A158" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B158" s="47">
+        <v>348053</v>
+      </c>
+      <c r="C158" s="47">
+        <v>677311</v>
+      </c>
+      <c r="D158" s="47">
+        <v>1007843</v>
+      </c>
+      <c r="E158" s="114">
+        <v>1292989</v>
+      </c>
+      <c r="F158" s="50">
+        <v>1626121</v>
+      </c>
+      <c r="G158" s="129">
+        <v>1937190</v>
+      </c>
+      <c r="H158" s="166">
+        <v>2247615</v>
+      </c>
+      <c r="I158" s="59"/>
+      <c r="J158" s="47"/>
+      <c r="K158" s="47"/>
+      <c r="L158" s="47"/>
+      <c r="M158" s="47"/>
       <c r="N158" s="17"/>
       <c r="O158" s="18"/>
     </row>
-    <row r="159" spans="1:15">
+    <row r="159" spans="1:15" ht="13.5" customHeight="1">
       <c r="A159" s="17" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>28</v>
+      </c>
+      <c r="B159" s="47">
+        <v>303213</v>
       </c>
       <c r="C159" s="47">
-        <v>216</v>
+        <v>574108</v>
       </c>
       <c r="D159" s="47">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>846277</v>
+      </c>
+      <c r="E159" s="114">
+        <v>1073060</v>
       </c>
       <c r="F159" s="50">
-        <v>540</v>
-[...5 lines deleted...]
-      <c r="I159" s="67"/>
+        <v>1350585</v>
+      </c>
+      <c r="G159" s="129">
+        <v>1606047</v>
+      </c>
+      <c r="H159" s="166">
+        <v>1882166</v>
+      </c>
+      <c r="I159" s="59"/>
       <c r="J159" s="47"/>
       <c r="K159" s="47"/>
       <c r="L159" s="47"/>
       <c r="M159" s="47"/>
-      <c r="N159" s="17"/>
-[...4 lines deleted...]
-        <v>52</v>
+      <c r="N159" s="16"/>
+      <c r="O159" s="33"/>
+    </row>
+    <row r="160" spans="1:15">
+      <c r="A160" s="17" t="s">
+        <v>29</v>
       </c>
       <c r="B160" s="47">
-        <v>109688</v>
+        <v>44732</v>
       </c>
       <c r="C160" s="47">
-        <v>239608</v>
+        <v>102987</v>
       </c>
       <c r="D160" s="47">
-        <v>369528</v>
-[...2 lines deleted...]
-        <v>499448</v>
+        <v>161242</v>
+      </c>
+      <c r="E160" s="114">
+        <v>219497</v>
       </c>
       <c r="F160" s="50">
-        <v>605568</v>
-[...5 lines deleted...]
-      <c r="I160" s="67"/>
+        <v>274996</v>
+      </c>
+      <c r="G160" s="129">
+        <v>330495</v>
+      </c>
+      <c r="H160" s="166">
+        <v>360050</v>
+      </c>
+      <c r="I160" s="59"/>
       <c r="J160" s="47"/>
       <c r="K160" s="47"/>
       <c r="L160" s="47"/>
       <c r="M160" s="47"/>
       <c r="N160" s="17"/>
       <c r="O160" s="18"/>
     </row>
     <row r="161" spans="1:15">
-      <c r="A161" s="17" t="s">
-[...27 lines deleted...]
-      <c r="O161" s="18"/>
+      <c r="A161" s="144" t="s">
+        <v>30</v>
+      </c>
+      <c r="B161" s="150" t="s">
+        <v>74</v>
+      </c>
+      <c r="C161" s="158" t="s">
+        <v>74</v>
+      </c>
+      <c r="D161" s="158" t="s">
+        <v>74</v>
+      </c>
+      <c r="E161" s="158" t="s">
+        <v>74</v>
+      </c>
+      <c r="F161" s="158" t="s">
+        <v>74</v>
+      </c>
+      <c r="G161" s="158" t="s">
+        <v>74</v>
+      </c>
+      <c r="H161" s="166">
+        <v>4750</v>
+      </c>
+      <c r="I161" s="159"/>
+      <c r="J161" s="158"/>
+      <c r="K161" s="158"/>
+      <c r="L161" s="158"/>
+      <c r="M161" s="158"/>
+      <c r="N161" s="144"/>
+      <c r="O161" s="145"/>
     </row>
     <row r="162" spans="1:15">
-      <c r="A162" s="17" t="s">
-[...26 lines deleted...]
-      <c r="N162" s="19"/>
+      <c r="A162" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B162" s="48"/>
+      <c r="C162" s="48"/>
+      <c r="D162" s="101"/>
+      <c r="E162" s="110"/>
+      <c r="F162" s="20"/>
+      <c r="G162" s="125"/>
+      <c r="H162" s="147"/>
+      <c r="I162" s="53"/>
+      <c r="J162" s="61"/>
+      <c r="K162" s="66"/>
+      <c r="L162" s="71"/>
+      <c r="M162" s="76"/>
+      <c r="N162" s="17"/>
       <c r="O162" s="18"/>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" s="17" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>6733</v>
+        <v>38</v>
+      </c>
+      <c r="B163" s="50">
+        <v>108</v>
       </c>
       <c r="C163" s="47">
-        <v>13465</v>
+        <v>216</v>
       </c>
       <c r="D163" s="47">
-        <v>20198</v>
-[...2 lines deleted...]
-        <v>26931</v>
+        <v>324</v>
+      </c>
+      <c r="E163" s="114">
+        <v>432</v>
       </c>
       <c r="F163" s="50">
-        <v>32524</v>
-[...5 lines deleted...]
-      <c r="I163" s="67"/>
+        <v>540</v>
+      </c>
+      <c r="G163" s="129">
+        <v>648</v>
+      </c>
+      <c r="H163" s="166">
+        <v>648</v>
+      </c>
+      <c r="I163" s="59"/>
       <c r="J163" s="47"/>
       <c r="K163" s="47"/>
       <c r="L163" s="47"/>
       <c r="M163" s="47"/>
       <c r="N163" s="17"/>
       <c r="O163" s="18"/>
     </row>
-    <row r="164" spans="1:15" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="M164" s="84"/>
+    <row r="164" spans="1:15" ht="33.75">
+      <c r="A164" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B164" s="47">
+        <v>109688</v>
+      </c>
+      <c r="C164" s="47">
+        <v>239608</v>
+      </c>
+      <c r="D164" s="47">
+        <v>369528</v>
+      </c>
+      <c r="E164" s="114">
+        <v>499448</v>
+      </c>
+      <c r="F164" s="50">
+        <v>605568</v>
+      </c>
+      <c r="G164" s="129">
+        <v>711688</v>
+      </c>
+      <c r="H164" s="166">
+        <v>812663</v>
+      </c>
+      <c r="I164" s="59"/>
+      <c r="J164" s="47"/>
+      <c r="K164" s="47"/>
+      <c r="L164" s="47"/>
+      <c r="M164" s="47"/>
       <c r="N164" s="17"/>
       <c r="O164" s="18"/>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" s="17" t="s">
-        <v>34</v>
-[...26 lines deleted...]
-      <c r="O165" s="21"/>
+        <v>28</v>
+      </c>
+      <c r="B165" s="47">
+        <v>90268</v>
+      </c>
+      <c r="C165" s="47">
+        <v>199473</v>
+      </c>
+      <c r="D165" s="47">
+        <v>308678</v>
+      </c>
+      <c r="E165" s="114">
+        <v>417883</v>
+      </c>
+      <c r="F165" s="50">
+        <v>511328</v>
+      </c>
+      <c r="G165" s="129">
+        <v>604772</v>
+      </c>
+      <c r="H165" s="166">
+        <v>702209</v>
+      </c>
+      <c r="I165" s="59"/>
+      <c r="J165" s="47"/>
+      <c r="K165" s="47"/>
+      <c r="L165" s="47"/>
+      <c r="M165" s="47"/>
+      <c r="N165" s="17"/>
+      <c r="O165" s="18"/>
     </row>
     <row r="166" spans="1:15">
       <c r="A166" s="17" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>27</v>
+      </c>
+      <c r="B166" s="47">
+        <v>12238</v>
       </c>
       <c r="C166" s="47">
-        <v>86</v>
+        <v>25771</v>
       </c>
       <c r="D166" s="47">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>39305</v>
+      </c>
+      <c r="E166" s="114">
+        <v>52838</v>
       </c>
       <c r="F166" s="50">
-        <v>215</v>
-[...5 lines deleted...]
-      <c r="I166" s="67"/>
+        <v>59471</v>
+      </c>
+      <c r="G166" s="129">
+        <v>66105</v>
+      </c>
+      <c r="H166" s="166">
+        <v>67477</v>
+      </c>
+      <c r="I166" s="59"/>
       <c r="J166" s="47"/>
       <c r="K166" s="47"/>
       <c r="L166" s="47"/>
       <c r="M166" s="47"/>
-      <c r="N166" s="16"/>
-      <c r="O166" s="21"/>
+      <c r="N166" s="19"/>
+      <c r="O166" s="18"/>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" s="17" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>30</v>
+      </c>
+      <c r="B167" s="47">
+        <v>6733</v>
       </c>
       <c r="C167" s="47">
-        <v>812</v>
+        <v>13465</v>
       </c>
       <c r="D167" s="47">
-        <v>1218</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>20198</v>
+      </c>
+      <c r="E167" s="114">
+        <v>26931</v>
       </c>
       <c r="F167" s="50">
-        <v>2030</v>
-[...5 lines deleted...]
-      <c r="I167" s="67"/>
+        <v>32524</v>
+      </c>
+      <c r="G167" s="129">
+        <v>38117</v>
+      </c>
+      <c r="H167" s="166">
+        <v>40204</v>
+      </c>
+      <c r="I167" s="59"/>
       <c r="J167" s="47"/>
       <c r="K167" s="47"/>
       <c r="L167" s="47"/>
       <c r="M167" s="47"/>
-      <c r="N167" s="16"/>
-[...32 lines deleted...]
-    <row r="169" spans="1:15" ht="12.75" customHeight="1">
+      <c r="N167" s="17"/>
+      <c r="O167" s="18"/>
+    </row>
+    <row r="168" spans="1:15" s="4" customFormat="1">
+      <c r="A168" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B168" s="48"/>
+      <c r="C168" s="48"/>
+      <c r="D168" s="102"/>
+      <c r="E168" s="111"/>
+      <c r="F168" s="20"/>
+      <c r="G168" s="126"/>
+      <c r="H168" s="148"/>
+      <c r="I168" s="53"/>
+      <c r="J168" s="61"/>
+      <c r="K168" s="66"/>
+      <c r="L168" s="71"/>
+      <c r="M168" s="76"/>
+      <c r="N168" s="17"/>
+      <c r="O168" s="18"/>
+    </row>
+    <row r="169" spans="1:15">
       <c r="A169" s="17" t="s">
-        <v>28</v>
-[...27 lines deleted...]
-    <row r="170" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
+        <v>34</v>
+      </c>
+      <c r="B169" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="C169" s="97" t="s">
+        <v>74</v>
+      </c>
+      <c r="D169" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E169" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="F169" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="G169" s="135" t="s">
+        <v>74</v>
+      </c>
+      <c r="H169" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="I169" s="57"/>
+      <c r="J169" s="65"/>
+      <c r="K169" s="70"/>
+      <c r="L169" s="75"/>
+      <c r="M169" s="80"/>
+      <c r="N169" s="16"/>
+      <c r="O169" s="21"/>
+    </row>
+    <row r="170" spans="1:15">
       <c r="A170" s="17" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>33181</v>
+        <v>1</v>
+      </c>
+      <c r="B170" s="50">
+        <v>43</v>
       </c>
       <c r="C170" s="47">
-        <v>317955</v>
+        <v>86</v>
       </c>
       <c r="D170" s="47">
-        <v>602728</v>
-[...2 lines deleted...]
-        <v>887502</v>
+        <v>129</v>
+      </c>
+      <c r="E170" s="114">
+        <v>172</v>
       </c>
       <c r="F170" s="50">
-        <v>1139037</v>
-[...5 lines deleted...]
-      <c r="I170" s="67"/>
+        <v>215</v>
+      </c>
+      <c r="G170" s="129">
+        <v>258</v>
+      </c>
+      <c r="H170" s="166">
+        <v>258</v>
+      </c>
+      <c r="I170" s="59"/>
       <c r="J170" s="47"/>
       <c r="K170" s="47"/>
       <c r="L170" s="47"/>
       <c r="M170" s="47"/>
-      <c r="N170" s="22"/>
-[...6 lines deleted...]
-        <v>20933989</v>
+      <c r="N170" s="16"/>
+      <c r="O170" s="21"/>
+    </row>
+    <row r="171" spans="1:15">
+      <c r="A171" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B171" s="50">
+        <v>406</v>
       </c>
       <c r="C171" s="47">
-        <v>41165774</v>
+        <v>812</v>
       </c>
       <c r="D171" s="47">
-        <v>63876268</v>
-[...2 lines deleted...]
-        <v>85484723</v>
+        <v>1218</v>
+      </c>
+      <c r="E171" s="114">
+        <v>1624</v>
       </c>
       <c r="F171" s="50">
-        <v>105935077</v>
-[...5 lines deleted...]
-      <c r="I171" s="67"/>
+        <v>2030</v>
+      </c>
+      <c r="G171" s="129">
+        <v>2436</v>
+      </c>
+      <c r="H171" s="166">
+        <v>2515</v>
+      </c>
+      <c r="I171" s="59"/>
       <c r="J171" s="47"/>
       <c r="K171" s="47"/>
       <c r="L171" s="47"/>
       <c r="M171" s="47"/>
       <c r="N171" s="16"/>
-    </row>
-[...2 lines deleted...]
-        <v>28</v>
+      <c r="O171" s="21"/>
+    </row>
+    <row r="172" spans="1:15" ht="27.75" customHeight="1">
+      <c r="A172" s="16" t="s">
+        <v>7</v>
       </c>
       <c r="B172" s="47">
-        <v>20900808</v>
+        <v>20933989</v>
       </c>
       <c r="C172" s="47">
-        <v>40847819</v>
+        <v>41165774</v>
       </c>
       <c r="D172" s="47">
-        <v>63273540</v>
-[...2 lines deleted...]
-        <v>84597221</v>
+        <v>63876268</v>
+      </c>
+      <c r="E172" s="114">
+        <v>85484723</v>
       </c>
       <c r="F172" s="50">
-        <v>104796040</v>
-[...5 lines deleted...]
-      <c r="I172" s="67"/>
+        <v>105935077</v>
+      </c>
+      <c r="G172" s="129">
+        <v>125695980</v>
+      </c>
+      <c r="H172" s="166">
+        <v>146745276</v>
+      </c>
+      <c r="I172" s="59"/>
       <c r="J172" s="47"/>
       <c r="K172" s="47"/>
       <c r="L172" s="47"/>
       <c r="M172" s="47"/>
-      <c r="N172" s="17"/>
-[...4 lines deleted...]
-        <v>30</v>
+      <c r="N172" s="32"/>
+    </row>
+    <row r="173" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A173" s="17" t="s">
+        <v>28</v>
       </c>
       <c r="B173" s="47">
-        <v>33181</v>
+        <v>20900808</v>
       </c>
       <c r="C173" s="47">
-        <v>317955</v>
+        <v>40847819</v>
       </c>
       <c r="D173" s="47">
-        <v>602728</v>
-[...2 lines deleted...]
-        <v>887502</v>
+        <v>63273540</v>
+      </c>
+      <c r="E173" s="114">
+        <v>84597221</v>
       </c>
       <c r="F173" s="50">
-        <v>1139037</v>
-[...5 lines deleted...]
-      <c r="I173" s="67"/>
+        <v>104796040</v>
+      </c>
+      <c r="G173" s="129">
+        <v>124305408</v>
+      </c>
+      <c r="H173" s="166">
+        <v>145103169</v>
+      </c>
+      <c r="I173" s="59"/>
       <c r="J173" s="47"/>
       <c r="K173" s="47"/>
       <c r="L173" s="47"/>
       <c r="M173" s="47"/>
-      <c r="N173" s="22"/>
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="N173" s="19"/>
+    </row>
+    <row r="174" spans="1:15" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A174" s="17" t="s">
+        <v>30</v>
       </c>
       <c r="B174" s="47">
-        <v>4891867</v>
+        <v>33181</v>
       </c>
       <c r="C174" s="47">
-        <v>10594727</v>
+        <v>317955</v>
       </c>
       <c r="D174" s="47">
-        <v>16619113</v>
-[...2 lines deleted...]
-        <v>22812476</v>
+        <v>602728</v>
+      </c>
+      <c r="E174" s="114">
+        <v>887502</v>
       </c>
       <c r="F174" s="50">
-        <v>28371041</v>
-[...5 lines deleted...]
-      <c r="I174" s="67"/>
+        <v>1139037</v>
+      </c>
+      <c r="G174" s="129">
+        <v>1390572</v>
+      </c>
+      <c r="H174" s="166">
+        <v>1642107</v>
+      </c>
+      <c r="I174" s="59"/>
       <c r="J174" s="47"/>
       <c r="K174" s="47"/>
       <c r="L174" s="47"/>
       <c r="M174" s="47"/>
-      <c r="N174" s="17"/>
-[...4 lines deleted...]
-        <v>28</v>
+      <c r="N174" s="22"/>
+    </row>
+    <row r="175" spans="1:15" ht="36.75" customHeight="1">
+      <c r="A175" s="32" t="s">
+        <v>53</v>
       </c>
       <c r="B175" s="47">
-        <v>4886501</v>
+        <v>20933989</v>
       </c>
       <c r="C175" s="47">
-        <v>10580832</v>
+        <v>41165774</v>
       </c>
       <c r="D175" s="47">
-        <v>16595591</v>
-[...2 lines deleted...]
-        <v>22780396</v>
+        <v>63876268</v>
+      </c>
+      <c r="E175" s="114">
+        <v>85484723</v>
       </c>
       <c r="F175" s="50">
-        <v>28331374</v>
-[...5 lines deleted...]
-      <c r="I175" s="67"/>
+        <v>105935077</v>
+      </c>
+      <c r="G175" s="129">
+        <v>125695980</v>
+      </c>
+      <c r="H175" s="166">
+        <v>146745276</v>
+      </c>
+      <c r="I175" s="59"/>
       <c r="J175" s="47"/>
       <c r="K175" s="47"/>
       <c r="L175" s="47"/>
       <c r="M175" s="47"/>
-      <c r="N175" s="17"/>
-      <c r="O175" s="18"/>
+      <c r="N175" s="16"/>
     </row>
     <row r="176" spans="1:15">
-      <c r="A176" s="17" t="s">
-[...3 lines deleted...]
-        <v>488</v>
+      <c r="A176" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B176" s="47">
+        <v>20900808</v>
       </c>
       <c r="C176" s="47">
-        <v>2376</v>
+        <v>40847819</v>
       </c>
       <c r="D176" s="47">
-        <v>5364</v>
-[...2 lines deleted...]
-        <v>7283</v>
+        <v>63273540</v>
+      </c>
+      <c r="E176" s="114">
+        <v>84597221</v>
       </c>
       <c r="F176" s="50">
-        <v>10696</v>
-[...5 lines deleted...]
-      <c r="I176" s="67"/>
+        <v>104796040</v>
+      </c>
+      <c r="G176" s="129">
+        <v>124305408</v>
+      </c>
+      <c r="H176" s="166">
+        <v>145103169</v>
+      </c>
+      <c r="I176" s="59"/>
       <c r="J176" s="47"/>
       <c r="K176" s="47"/>
       <c r="L176" s="47"/>
       <c r="M176" s="47"/>
-      <c r="N176" s="19"/>
+      <c r="N176" s="17"/>
       <c r="O176" s="18"/>
     </row>
-    <row r="177" spans="1:26" s="4" customFormat="1">
-      <c r="A177" s="17" t="s">
+    <row r="177" spans="1:15" s="8" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A177" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B177" s="47">
-        <v>4609</v>
+        <v>33181</v>
       </c>
       <c r="C177" s="47">
-        <v>10978</v>
+        <v>317955</v>
       </c>
       <c r="D177" s="47">
-        <v>17348</v>
-[...2 lines deleted...]
-        <v>23718</v>
+        <v>602728</v>
+      </c>
+      <c r="E177" s="114">
+        <v>887502</v>
       </c>
       <c r="F177" s="50">
-        <v>27621</v>
-[...5 lines deleted...]
-      <c r="I177" s="67"/>
+        <v>1139037</v>
+      </c>
+      <c r="G177" s="129">
+        <v>1390572</v>
+      </c>
+      <c r="H177" s="166">
+        <v>1642107</v>
+      </c>
+      <c r="I177" s="59"/>
       <c r="J177" s="47"/>
       <c r="K177" s="47"/>
       <c r="L177" s="47"/>
       <c r="M177" s="47"/>
-      <c r="N177" s="17"/>
-[...17 lines deleted...]
-      <c r="M178" s="84"/>
+      <c r="N177" s="22"/>
+    </row>
+    <row r="178" spans="1:15" ht="22.5">
+      <c r="A178" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B178" s="47">
+        <v>4891867</v>
+      </c>
+      <c r="C178" s="47">
+        <v>10594727</v>
+      </c>
+      <c r="D178" s="47">
+        <v>16619113</v>
+      </c>
+      <c r="E178" s="114">
+        <v>22812476</v>
+      </c>
+      <c r="F178" s="50">
+        <v>28371041</v>
+      </c>
+      <c r="G178" s="129">
+        <v>35332983</v>
+      </c>
+      <c r="H178" s="166">
+        <v>42057708</v>
+      </c>
+      <c r="I178" s="59"/>
+      <c r="J178" s="47"/>
+      <c r="K178" s="47"/>
+      <c r="L178" s="47"/>
+      <c r="M178" s="47"/>
       <c r="N178" s="17"/>
       <c r="O178" s="18"/>
     </row>
-    <row r="179" spans="1:26">
+    <row r="179" spans="1:15">
       <c r="A179" s="17" t="s">
-        <v>33</v>
-[...28 lines deleted...]
-    <row r="180" spans="1:26">
+        <v>28</v>
+      </c>
+      <c r="B179" s="47">
+        <v>4886501</v>
+      </c>
+      <c r="C179" s="47">
+        <v>10580832</v>
+      </c>
+      <c r="D179" s="47">
+        <v>16595591</v>
+      </c>
+      <c r="E179" s="114">
+        <v>22780396</v>
+      </c>
+      <c r="F179" s="50">
+        <v>28331374</v>
+      </c>
+      <c r="G179" s="129">
+        <v>35285793</v>
+      </c>
+      <c r="H179" s="166">
+        <v>42004344</v>
+      </c>
+      <c r="I179" s="59"/>
+      <c r="J179" s="47"/>
+      <c r="K179" s="47"/>
+      <c r="L179" s="47"/>
+      <c r="M179" s="47"/>
+      <c r="N179" s="17"/>
+      <c r="O179" s="18"/>
+    </row>
+    <row r="180" spans="1:15">
       <c r="A180" s="17" t="s">
-        <v>34</v>
-[...27 lines deleted...]
-    <row r="181" spans="1:26">
+        <v>29</v>
+      </c>
+      <c r="B180" s="91">
+        <v>488</v>
+      </c>
+      <c r="C180" s="47">
+        <v>2376</v>
+      </c>
+      <c r="D180" s="47">
+        <v>5364</v>
+      </c>
+      <c r="E180" s="114">
+        <v>7283</v>
+      </c>
+      <c r="F180" s="50">
+        <v>10696</v>
+      </c>
+      <c r="G180" s="129">
+        <v>14046</v>
+      </c>
+      <c r="H180" s="166">
+        <v>16008</v>
+      </c>
+      <c r="I180" s="59"/>
+      <c r="J180" s="47"/>
+      <c r="K180" s="47"/>
+      <c r="L180" s="47"/>
+      <c r="M180" s="47"/>
+      <c r="N180" s="19"/>
+      <c r="O180" s="18"/>
+    </row>
+    <row r="181" spans="1:15" s="4" customFormat="1">
       <c r="A181" s="17" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>30</v>
+      </c>
+      <c r="B181" s="47">
+        <v>4609</v>
       </c>
       <c r="C181" s="47">
-        <v>540</v>
+        <v>10978</v>
       </c>
       <c r="D181" s="47">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>17348</v>
+      </c>
+      <c r="E181" s="114">
+        <v>23718</v>
       </c>
       <c r="F181" s="50">
-        <v>1350</v>
-[...5 lines deleted...]
-      <c r="I181" s="67"/>
+        <v>27621</v>
+      </c>
+      <c r="G181" s="129">
+        <v>31524</v>
+      </c>
+      <c r="H181" s="166">
+        <v>35737</v>
+      </c>
+      <c r="I181" s="59"/>
       <c r="J181" s="47"/>
       <c r="K181" s="47"/>
       <c r="L181" s="47"/>
       <c r="M181" s="47"/>
       <c r="N181" s="17"/>
-    </row>
-[...30 lines deleted...]
-    <row r="183" spans="1:26">
+      <c r="O181" s="18"/>
+    </row>
+    <row r="182" spans="1:15" s="4" customFormat="1">
+      <c r="A182" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B182" s="48"/>
+      <c r="C182" s="48"/>
+      <c r="D182" s="102"/>
+      <c r="E182" s="111"/>
+      <c r="F182" s="20"/>
+      <c r="G182" s="126"/>
+      <c r="H182" s="148"/>
+      <c r="I182" s="53"/>
+      <c r="J182" s="61"/>
+      <c r="K182" s="66"/>
+      <c r="L182" s="71"/>
+      <c r="M182" s="76"/>
+      <c r="N182" s="17"/>
+      <c r="O182" s="18"/>
+    </row>
+    <row r="183" spans="1:15">
       <c r="A183" s="17" t="s">
-        <v>28</v>
-[...55 lines deleted...]
-      <c r="M184" s="47"/>
+        <v>33</v>
+      </c>
+      <c r="B183" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="C183" s="97" t="s">
+        <v>74</v>
+      </c>
+      <c r="D183" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E183" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="F183" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="G183" s="135" t="s">
+        <v>74</v>
+      </c>
+      <c r="H183" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="I183" s="57"/>
+      <c r="J183" s="65"/>
+      <c r="K183" s="70"/>
+      <c r="L183" s="75"/>
+      <c r="M183" s="80"/>
+      <c r="N183" s="16"/>
+      <c r="O183" s="21"/>
+    </row>
+    <row r="184" spans="1:15">
+      <c r="A184" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B184" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="C184" s="97" t="s">
+        <v>74</v>
+      </c>
+      <c r="D184" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E184" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="F184" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="G184" s="135" t="s">
+        <v>74</v>
+      </c>
+      <c r="H184" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="I184" s="57"/>
+      <c r="J184" s="65"/>
+      <c r="K184" s="70"/>
+      <c r="L184" s="75"/>
+      <c r="M184" s="80"/>
       <c r="N184" s="17"/>
-      <c r="O184" s="18"/>
-[...1 lines deleted...]
-    <row r="185" spans="1:26">
+    </row>
+    <row r="185" spans="1:15">
       <c r="A185" s="17" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>569000</v>
+        <v>1</v>
+      </c>
+      <c r="B185" s="50">
+        <v>270</v>
       </c>
       <c r="C185" s="47">
-        <v>1310397</v>
+        <v>540</v>
       </c>
       <c r="D185" s="47">
-        <v>2125587</v>
-[...2 lines deleted...]
-        <v>3203026</v>
+        <v>810</v>
+      </c>
+      <c r="E185" s="114">
+        <v>1080</v>
       </c>
       <c r="F185" s="50">
-        <v>4249049</v>
-[...5 lines deleted...]
-      <c r="I185" s="67"/>
+        <v>1350</v>
+      </c>
+      <c r="G185" s="129">
+        <v>1620</v>
+      </c>
+      <c r="H185" s="166">
+        <v>1620</v>
+      </c>
+      <c r="I185" s="59"/>
       <c r="J185" s="47"/>
       <c r="K185" s="47"/>
       <c r="L185" s="47"/>
       <c r="M185" s="47"/>
       <c r="N185" s="17"/>
-      <c r="O185" s="18"/>
-[...3 lines deleted...]
-        <v>29</v>
+    </row>
+    <row r="186" spans="1:15" ht="35.25" customHeight="1">
+      <c r="A186" s="16" t="s">
+        <v>54</v>
       </c>
       <c r="B186" s="47">
-        <v>459</v>
+        <v>5267</v>
       </c>
       <c r="C186" s="47">
-        <v>63475</v>
+        <v>24380</v>
       </c>
       <c r="D186" s="47">
-        <v>105599</v>
-[...2 lines deleted...]
-        <v>127856</v>
+        <v>44312</v>
+      </c>
+      <c r="E186" s="114">
+        <v>65825</v>
       </c>
       <c r="F186" s="50">
-        <v>165693</v>
-[...5 lines deleted...]
-      <c r="I186" s="67"/>
+        <v>77783</v>
+      </c>
+      <c r="G186" s="129">
+        <v>95797</v>
+      </c>
+      <c r="H186" s="166">
+        <v>109941</v>
+      </c>
+      <c r="I186" s="59"/>
       <c r="J186" s="47"/>
       <c r="K186" s="47"/>
       <c r="L186" s="47"/>
       <c r="M186" s="47"/>
-      <c r="N186" s="19"/>
-[...2 lines deleted...]
-    <row r="187" spans="1:26">
+      <c r="N186" s="16"/>
+    </row>
+    <row r="187" spans="1:15">
       <c r="A187" s="17" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B187" s="47">
-        <v>330554</v>
+        <v>5267</v>
       </c>
       <c r="C187" s="47">
-        <v>528808</v>
+        <v>24380</v>
       </c>
       <c r="D187" s="47">
-        <v>652898</v>
-[...2 lines deleted...]
-        <v>856659</v>
+        <v>44312</v>
+      </c>
+      <c r="E187" s="114">
+        <v>65825</v>
       </c>
       <c r="F187" s="50">
-        <v>1444922</v>
-[...5 lines deleted...]
-      <c r="I187" s="67"/>
+        <v>77783</v>
+      </c>
+      <c r="G187" s="129">
+        <v>95797</v>
+      </c>
+      <c r="H187" s="166">
+        <v>109941</v>
+      </c>
+      <c r="I187" s="59"/>
       <c r="J187" s="47"/>
       <c r="K187" s="47"/>
       <c r="L187" s="47"/>
       <c r="M187" s="47"/>
       <c r="N187" s="17"/>
       <c r="O187" s="18"/>
     </row>
-    <row r="188" spans="1:26" s="4" customFormat="1">
-[...14 lines deleted...]
-      <c r="M188" s="84"/>
+    <row r="188" spans="1:15" ht="22.5">
+      <c r="A188" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B188" s="47">
+        <v>908758</v>
+      </c>
+      <c r="C188" s="47">
+        <v>1940856</v>
+      </c>
+      <c r="D188" s="47">
+        <v>2951692</v>
+      </c>
+      <c r="E188" s="114">
+        <v>4284580</v>
+      </c>
+      <c r="F188" s="50">
+        <v>5961743</v>
+      </c>
+      <c r="G188" s="129">
+        <v>7611184</v>
+      </c>
+      <c r="H188" s="166">
+        <v>9428939</v>
+      </c>
+      <c r="I188" s="59"/>
+      <c r="J188" s="47"/>
+      <c r="K188" s="47"/>
+      <c r="L188" s="47"/>
+      <c r="M188" s="47"/>
       <c r="N188" s="17"/>
       <c r="O188" s="18"/>
     </row>
-    <row r="189" spans="1:26" s="4" customFormat="1">
+    <row r="189" spans="1:15">
       <c r="A189" s="17" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>2400</v>
+        <v>28</v>
+      </c>
+      <c r="B189" s="47">
+        <v>569000</v>
       </c>
       <c r="C189" s="47">
-        <v>10200</v>
+        <v>1310397</v>
       </c>
       <c r="D189" s="47">
-        <v>17700</v>
-[...2 lines deleted...]
-        <v>25200</v>
+        <v>2125587</v>
+      </c>
+      <c r="E189" s="114">
+        <v>3203026</v>
       </c>
       <c r="F189" s="50">
-        <v>25200</v>
-[...5 lines deleted...]
-      <c r="I189" s="67"/>
+        <v>4249049</v>
+      </c>
+      <c r="G189" s="129">
+        <v>5444070</v>
+      </c>
+      <c r="H189" s="166">
+        <v>6526827</v>
+      </c>
+      <c r="I189" s="59"/>
       <c r="J189" s="47"/>
       <c r="K189" s="47"/>
       <c r="L189" s="47"/>
       <c r="M189" s="47"/>
       <c r="N189" s="17"/>
       <c r="O189" s="18"/>
     </row>
-    <row r="190" spans="1:26" s="4" customFormat="1">
+    <row r="190" spans="1:15">
       <c r="A190" s="17" t="s">
-        <v>33</v>
-[...25 lines deleted...]
-      <c r="N190" s="17"/>
+        <v>29</v>
+      </c>
+      <c r="B190" s="47">
+        <v>459</v>
+      </c>
+      <c r="C190" s="47">
+        <v>63475</v>
+      </c>
+      <c r="D190" s="47">
+        <v>105599</v>
+      </c>
+      <c r="E190" s="114">
+        <v>127856</v>
+      </c>
+      <c r="F190" s="50">
+        <v>165693</v>
+      </c>
+      <c r="G190" s="129">
+        <v>353868</v>
+      </c>
+      <c r="H190" s="166">
+        <v>659124</v>
+      </c>
+      <c r="I190" s="59"/>
+      <c r="J190" s="47"/>
+      <c r="K190" s="47"/>
+      <c r="L190" s="47"/>
+      <c r="M190" s="47"/>
+      <c r="N190" s="19"/>
       <c r="O190" s="18"/>
-      <c r="P190" s="6"/>
-[...11 lines deleted...]
-    <row r="191" spans="1:26">
+    </row>
+    <row r="191" spans="1:15">
       <c r="A191" s="17" t="s">
-        <v>34</v>
-[...24 lines deleted...]
-      <c r="M191" s="88"/>
+        <v>30</v>
+      </c>
+      <c r="B191" s="47">
+        <v>330554</v>
+      </c>
+      <c r="C191" s="47">
+        <v>528808</v>
+      </c>
+      <c r="D191" s="47">
+        <v>652898</v>
+      </c>
+      <c r="E191" s="114">
+        <v>856659</v>
+      </c>
+      <c r="F191" s="50">
+        <v>1444922</v>
+      </c>
+      <c r="G191" s="129">
+        <v>1706126</v>
+      </c>
+      <c r="H191" s="166">
+        <v>2129730</v>
+      </c>
+      <c r="I191" s="59"/>
+      <c r="J191" s="47"/>
+      <c r="K191" s="47"/>
+      <c r="L191" s="47"/>
+      <c r="M191" s="47"/>
       <c r="N191" s="17"/>
       <c r="O191" s="18"/>
     </row>
-    <row r="192" spans="1:26" s="4" customFormat="1">
-[...26 lines deleted...]
-      <c r="M192" s="47"/>
+    <row r="192" spans="1:15" s="4" customFormat="1">
+      <c r="A192" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B192" s="48"/>
+      <c r="C192" s="48"/>
+      <c r="D192" s="102"/>
+      <c r="E192" s="111"/>
+      <c r="F192" s="20"/>
+      <c r="G192" s="126"/>
+      <c r="H192" s="148"/>
+      <c r="I192" s="53"/>
+      <c r="J192" s="61"/>
+      <c r="K192" s="66"/>
+      <c r="L192" s="71"/>
+      <c r="M192" s="76"/>
       <c r="N192" s="17"/>
       <c r="O192" s="18"/>
     </row>
-    <row r="193" spans="1:15" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="193" spans="1:26" s="4" customFormat="1">
       <c r="A193" s="17" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>4729</v>
+        <v>32</v>
+      </c>
+      <c r="B193" s="50">
+        <v>2400</v>
       </c>
       <c r="C193" s="47">
-        <v>25344</v>
+        <v>10200</v>
       </c>
       <c r="D193" s="47">
-        <v>45959</v>
-[...2 lines deleted...]
-        <v>66575</v>
+        <v>17700</v>
+      </c>
+      <c r="E193" s="114">
+        <v>25200</v>
       </c>
       <c r="F193" s="50">
-        <v>70299</v>
-[...5 lines deleted...]
-      <c r="I193" s="67"/>
+        <v>25200</v>
+      </c>
+      <c r="G193" s="129">
+        <v>25200</v>
+      </c>
+      <c r="H193" s="166">
+        <v>25200</v>
+      </c>
+      <c r="I193" s="59"/>
       <c r="J193" s="47"/>
       <c r="K193" s="47"/>
       <c r="L193" s="47"/>
       <c r="M193" s="47"/>
-      <c r="N193" s="16"/>
-[...2 lines deleted...]
-    <row r="194" spans="1:15" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="N193" s="17"/>
+      <c r="O193" s="18"/>
+    </row>
+    <row r="194" spans="1:26" s="4" customFormat="1">
       <c r="A194" s="17" t="s">
-        <v>38</v>
-[...55 lines deleted...]
-      <c r="M195" s="47"/>
+        <v>33</v>
+      </c>
+      <c r="B194" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="C194" s="97" t="s">
+        <v>74</v>
+      </c>
+      <c r="D194" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E194" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="F194" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="G194" s="135" t="s">
+        <v>74</v>
+      </c>
+      <c r="H194" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="I194" s="57"/>
+      <c r="J194" s="65"/>
+      <c r="K194" s="70"/>
+      <c r="L194" s="75"/>
+      <c r="M194" s="80"/>
+      <c r="N194" s="17"/>
+      <c r="O194" s="18"/>
+      <c r="P194" s="6"/>
+      <c r="Q194" s="6"/>
+      <c r="R194" s="6"/>
+      <c r="S194" s="6"/>
+      <c r="T194" s="6"/>
+      <c r="U194" s="6"/>
+      <c r="V194" s="6"/>
+      <c r="W194" s="6"/>
+      <c r="X194" s="6"/>
+      <c r="Y194" s="6"/>
+      <c r="Z194" s="6"/>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B195" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="C195" s="97" t="s">
+        <v>74</v>
+      </c>
+      <c r="D195" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E195" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="F195" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="G195" s="135" t="s">
+        <v>74</v>
+      </c>
+      <c r="H195" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="I195" s="57"/>
+      <c r="J195" s="65"/>
+      <c r="K195" s="70"/>
+      <c r="L195" s="75"/>
+      <c r="M195" s="80"/>
       <c r="N195" s="17"/>
       <c r="O195" s="18"/>
     </row>
-    <row r="196" spans="1:15" s="4" customFormat="1">
-[...30 lines deleted...]
-    <row r="197" spans="1:15" s="4" customFormat="1">
+    <row r="196" spans="1:26">
+      <c r="A196" s="144" t="s">
+        <v>43</v>
+      </c>
+      <c r="B196" s="147" t="s">
+        <v>74</v>
+      </c>
+      <c r="C196" s="147" t="s">
+        <v>74</v>
+      </c>
+      <c r="D196" s="147" t="s">
+        <v>74</v>
+      </c>
+      <c r="E196" s="147" t="s">
+        <v>74</v>
+      </c>
+      <c r="F196" s="147" t="s">
+        <v>74</v>
+      </c>
+      <c r="G196" s="147" t="s">
+        <v>74</v>
+      </c>
+      <c r="H196" s="166">
+        <v>2347</v>
+      </c>
+      <c r="I196" s="154"/>
+      <c r="J196" s="154"/>
+      <c r="K196" s="154"/>
+      <c r="L196" s="154"/>
+      <c r="M196" s="154"/>
+      <c r="N196" s="144"/>
+      <c r="O196" s="145"/>
+    </row>
+    <row r="197" spans="1:26" s="4" customFormat="1">
       <c r="A197" s="17" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>7607</v>
+        <v>44</v>
+      </c>
+      <c r="B197" s="50">
+        <v>117</v>
       </c>
       <c r="C197" s="47">
-        <v>56498</v>
+        <v>234</v>
       </c>
       <c r="D197" s="47">
-        <v>105389</v>
-[...2 lines deleted...]
-        <v>154281</v>
+        <v>351</v>
+      </c>
+      <c r="E197" s="114">
+        <v>468</v>
       </c>
       <c r="F197" s="50">
-        <v>157304</v>
-[...5 lines deleted...]
-      <c r="I197" s="67"/>
+        <v>585</v>
+      </c>
+      <c r="G197" s="129">
+        <v>702</v>
+      </c>
+      <c r="H197" s="166">
+        <v>768</v>
+      </c>
+      <c r="I197" s="59"/>
       <c r="J197" s="47"/>
       <c r="K197" s="47"/>
       <c r="L197" s="47"/>
       <c r="M197" s="47"/>
-      <c r="N197" s="19"/>
+      <c r="N197" s="17"/>
       <c r="O197" s="18"/>
     </row>
-    <row r="198" spans="1:15" s="4" customFormat="1">
+    <row r="198" spans="1:26" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A198" s="17" t="s">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="B198" s="47">
-        <v>991694</v>
+        <v>4729</v>
       </c>
       <c r="C198" s="47">
-        <v>2152858</v>
+        <v>25344</v>
       </c>
       <c r="D198" s="47">
-        <v>3155531</v>
-[...2 lines deleted...]
-        <v>4378629</v>
+        <v>45959</v>
+      </c>
+      <c r="E198" s="114">
+        <v>66575</v>
       </c>
       <c r="F198" s="50">
-        <v>5454192</v>
-[...5 lines deleted...]
-      <c r="I198" s="67"/>
+        <v>70299</v>
+      </c>
+      <c r="G198" s="129">
+        <v>74024</v>
+      </c>
+      <c r="H198" s="166">
+        <v>77749</v>
+      </c>
+      <c r="I198" s="59"/>
       <c r="J198" s="47"/>
       <c r="K198" s="47"/>
       <c r="L198" s="47"/>
       <c r="M198" s="47"/>
-      <c r="N198" s="17"/>
-[...23 lines deleted...]
-        <v>32</v>
+      <c r="N198" s="16"/>
+      <c r="O198" s="21"/>
+    </row>
+    <row r="199" spans="1:26" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A199" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B199" s="50">
+        <v>1200</v>
+      </c>
+      <c r="C199" s="47">
+        <v>2400</v>
+      </c>
+      <c r="D199" s="47">
+        <v>3600</v>
+      </c>
+      <c r="E199" s="114">
+        <v>4800</v>
+      </c>
+      <c r="F199" s="50">
+        <v>6000</v>
+      </c>
+      <c r="G199" s="129">
+        <v>7200</v>
+      </c>
+      <c r="H199" s="166">
+        <v>7200</v>
+      </c>
+      <c r="I199" s="59"/>
+      <c r="J199" s="47"/>
+      <c r="K199" s="47"/>
+      <c r="L199" s="47"/>
+      <c r="M199" s="47"/>
+      <c r="N199" s="16"/>
+      <c r="O199" s="21"/>
+    </row>
+    <row r="200" spans="1:26" s="4" customFormat="1" ht="22.5">
+      <c r="A200" s="16" t="s">
+        <v>66</v>
       </c>
       <c r="B200" s="47">
-        <v>125</v>
+        <v>2125781</v>
       </c>
       <c r="C200" s="47">
-        <v>250</v>
+        <v>5793602</v>
       </c>
       <c r="D200" s="47">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>9241251</v>
+      </c>
+      <c r="E200" s="114">
+        <v>13212418</v>
       </c>
       <c r="F200" s="50">
-        <v>625</v>
-[...5 lines deleted...]
-      <c r="I200" s="67"/>
+        <v>16571406</v>
+      </c>
+      <c r="G200" s="129">
+        <v>20683424</v>
+      </c>
+      <c r="H200" s="166">
+        <v>24975873</v>
+      </c>
+      <c r="I200" s="59"/>
       <c r="J200" s="47"/>
       <c r="K200" s="47"/>
       <c r="L200" s="47"/>
       <c r="M200" s="47"/>
       <c r="N200" s="17"/>
       <c r="O200" s="18"/>
     </row>
-    <row r="201" spans="1:15" s="4" customFormat="1">
+    <row r="201" spans="1:26" s="4" customFormat="1">
       <c r="A201" s="17" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B201" s="47">
-        <v>215434</v>
+        <v>887806</v>
       </c>
       <c r="C201" s="47">
-        <v>422992</v>
+        <v>2966641</v>
       </c>
       <c r="D201" s="47">
-        <v>686900</v>
-[...2 lines deleted...]
-        <v>950545</v>
+        <v>4927444</v>
+      </c>
+      <c r="E201" s="114">
+        <v>7191605</v>
       </c>
       <c r="F201" s="50">
-        <v>1248977</v>
-[...5 lines deleted...]
-      <c r="I201" s="67"/>
+        <v>9154602</v>
+      </c>
+      <c r="G201" s="129">
+        <v>11721906</v>
+      </c>
+      <c r="H201" s="166">
+        <v>14589249</v>
+      </c>
+      <c r="I201" s="59"/>
       <c r="J201" s="47"/>
       <c r="K201" s="47"/>
       <c r="L201" s="47"/>
       <c r="M201" s="47"/>
       <c r="N201" s="17"/>
       <c r="O201" s="18"/>
     </row>
-    <row r="202" spans="1:15">
+    <row r="202" spans="1:26" s="4" customFormat="1">
       <c r="A202" s="17" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>29</v>
+      </c>
+      <c r="B202" s="47">
+        <v>7607</v>
       </c>
       <c r="C202" s="47">
-        <v>69832</v>
+        <v>56498</v>
       </c>
       <c r="D202" s="47">
-        <v>139664</v>
-[...2 lines deleted...]
-        <v>209496</v>
+        <v>105389</v>
+      </c>
+      <c r="E202" s="114">
+        <v>154281</v>
       </c>
       <c r="F202" s="50">
-        <v>209496</v>
-[...5 lines deleted...]
-      <c r="I202" s="67"/>
+        <v>157304</v>
+      </c>
+      <c r="G202" s="129">
+        <v>160327</v>
+      </c>
+      <c r="H202" s="166">
+        <v>164262</v>
+      </c>
+      <c r="I202" s="59"/>
       <c r="J202" s="47"/>
       <c r="K202" s="47"/>
       <c r="L202" s="47"/>
       <c r="M202" s="47"/>
-      <c r="N202" s="17"/>
+      <c r="N202" s="19"/>
       <c r="O202" s="18"/>
     </row>
-    <row r="203" spans="1:15" s="4" customFormat="1">
+    <row r="203" spans="1:26" s="4" customFormat="1">
       <c r="A203" s="17" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>30</v>
+      </c>
+      <c r="B203" s="47">
+        <v>991694</v>
       </c>
       <c r="C203" s="47">
-        <v>238</v>
+        <v>2152858</v>
       </c>
       <c r="D203" s="47">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>3155531</v>
+      </c>
+      <c r="E203" s="114">
+        <v>4378629</v>
       </c>
       <c r="F203" s="50">
-        <v>595</v>
-[...5 lines deleted...]
-      <c r="I203" s="67"/>
+        <v>5454192</v>
+      </c>
+      <c r="G203" s="129">
+        <v>6673111</v>
+      </c>
+      <c r="H203" s="166">
+        <v>7739401</v>
+      </c>
+      <c r="I203" s="59"/>
       <c r="J203" s="47"/>
       <c r="K203" s="47"/>
       <c r="L203" s="47"/>
       <c r="M203" s="47"/>
       <c r="N203" s="17"/>
-      <c r="O203" s="18" t="s">
-[...27 lines deleted...]
-      <c r="J204" s="66"/>
+      <c r="O203" s="18"/>
+    </row>
+    <row r="204" spans="1:26" s="4" customFormat="1">
+      <c r="A204" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B204" s="48"/>
+      <c r="C204" s="48"/>
+      <c r="D204" s="103"/>
+      <c r="E204" s="112"/>
+      <c r="F204" s="20"/>
+      <c r="G204" s="126"/>
+      <c r="H204" s="149"/>
+      <c r="I204" s="53"/>
+      <c r="J204" s="61"/>
       <c r="K204" s="66"/>
-      <c r="L204" s="66"/>
-      <c r="M204" s="66"/>
+      <c r="L204" s="71"/>
+      <c r="M204" s="76"/>
       <c r="N204" s="17"/>
       <c r="O204" s="18"/>
     </row>
-    <row r="205" spans="1:15" s="4" customFormat="1">
+    <row r="205" spans="1:26" s="4" customFormat="1">
       <c r="A205" s="17" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>32</v>
+      </c>
+      <c r="B205" s="47">
+        <v>125</v>
       </c>
       <c r="C205" s="47">
-        <v>65589</v>
+        <v>250</v>
       </c>
       <c r="D205" s="47">
-        <v>131067</v>
-[...2 lines deleted...]
-        <v>196544</v>
+        <v>375</v>
+      </c>
+      <c r="E205" s="114">
+        <v>500</v>
       </c>
       <c r="F205" s="50">
-        <v>196656</v>
-[...5 lines deleted...]
-      <c r="I205" s="67"/>
+        <v>625</v>
+      </c>
+      <c r="G205" s="129">
+        <v>750</v>
+      </c>
+      <c r="H205" s="166">
+        <v>3818</v>
+      </c>
+      <c r="I205" s="59"/>
       <c r="J205" s="47"/>
       <c r="K205" s="47"/>
       <c r="L205" s="47"/>
       <c r="M205" s="47"/>
       <c r="N205" s="17"/>
       <c r="O205" s="18"/>
     </row>
-    <row r="206" spans="1:15" s="4" customFormat="1" ht="14.25" customHeight="1">
+    <row r="206" spans="1:26" s="4" customFormat="1">
       <c r="A206" s="17" t="s">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="B206" s="47">
-        <v>22173</v>
+        <v>215434</v>
       </c>
       <c r="C206" s="47">
-        <v>57280</v>
+        <v>422992</v>
       </c>
       <c r="D206" s="47">
-        <v>92387</v>
-[...2 lines deleted...]
-        <v>127495</v>
+        <v>686900</v>
+      </c>
+      <c r="E206" s="114">
+        <v>950545</v>
       </c>
       <c r="F206" s="50">
-        <v>145399</v>
-[...5 lines deleted...]
-      <c r="I206" s="67"/>
+        <v>1248977</v>
+      </c>
+      <c r="G206" s="129">
+        <v>1552777</v>
+      </c>
+      <c r="H206" s="166">
+        <v>1886860</v>
+      </c>
+      <c r="I206" s="59"/>
       <c r="J206" s="47"/>
       <c r="K206" s="47"/>
       <c r="L206" s="47"/>
       <c r="M206" s="47"/>
-      <c r="N206" s="34"/>
-[...4 lines deleted...]
-    <row r="207" spans="1:15" s="4" customFormat="1">
+      <c r="N206" s="17"/>
+      <c r="O206" s="18"/>
+    </row>
+    <row r="207" spans="1:26">
       <c r="A207" s="17" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>35</v>
+      </c>
+      <c r="B207" s="51" t="s">
+        <v>74</v>
       </c>
       <c r="C207" s="47">
-        <v>1426</v>
+        <v>69832</v>
       </c>
       <c r="D207" s="47">
-        <v>2139</v>
-[...2 lines deleted...]
-        <v>2852</v>
+        <v>139664</v>
+      </c>
+      <c r="E207" s="114">
+        <v>209496</v>
       </c>
       <c r="F207" s="50">
-        <v>3565</v>
-[...5 lines deleted...]
-      <c r="I207" s="67"/>
+        <v>209496</v>
+      </c>
+      <c r="G207" s="129">
+        <v>209496</v>
+      </c>
+      <c r="H207" s="166">
+        <v>209496</v>
+      </c>
+      <c r="I207" s="59"/>
       <c r="J207" s="47"/>
       <c r="K207" s="47"/>
       <c r="L207" s="47"/>
       <c r="M207" s="47"/>
       <c r="N207" s="17"/>
-      <c r="O207" s="8"/>
-[...6 lines deleted...]
-        <v>130350517</v>
+      <c r="O207" s="18"/>
+    </row>
+    <row r="208" spans="1:26" s="4" customFormat="1">
+      <c r="A208" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B208" s="50">
+        <v>119</v>
       </c>
       <c r="C208" s="47">
-        <v>243403381</v>
+        <v>238</v>
       </c>
       <c r="D208" s="47">
-        <v>370230229</v>
-[...2 lines deleted...]
-        <v>488343111</v>
+        <v>357</v>
+      </c>
+      <c r="E208" s="114">
+        <v>476</v>
       </c>
       <c r="F208" s="50">
-        <v>626126606</v>
-[...5 lines deleted...]
-      <c r="I208" s="67"/>
+        <v>595</v>
+      </c>
+      <c r="G208" s="129">
+        <v>714</v>
+      </c>
+      <c r="H208" s="166">
+        <v>714</v>
+      </c>
+      <c r="I208" s="59"/>
       <c r="J208" s="47"/>
       <c r="K208" s="47"/>
       <c r="L208" s="47"/>
       <c r="M208" s="47"/>
       <c r="N208" s="17"/>
-      <c r="O208" s="8"/>
+      <c r="O208" s="18" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="209" spans="1:15" s="4" customFormat="1">
       <c r="A209" s="17" t="s">
-        <v>28</v>
-[...24 lines deleted...]
-      <c r="M209" s="47"/>
+        <v>44</v>
+      </c>
+      <c r="B209" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="C209" s="96" t="s">
+        <v>74</v>
+      </c>
+      <c r="D209" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="E209" s="118" t="s">
+        <v>74</v>
+      </c>
+      <c r="F209" s="118" t="s">
+        <v>74</v>
+      </c>
+      <c r="G209" s="134" t="s">
+        <v>74</v>
+      </c>
+      <c r="H209" s="156" t="s">
+        <v>74</v>
+      </c>
+      <c r="I209" s="58"/>
+      <c r="J209" s="58"/>
+      <c r="K209" s="58"/>
+      <c r="L209" s="58"/>
+      <c r="M209" s="58"/>
       <c r="N209" s="17"/>
-      <c r="O209" s="8"/>
+      <c r="O209" s="18"/>
     </row>
     <row r="210" spans="1:15" s="4" customFormat="1">
       <c r="A210" s="17" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>61808061</v>
+        <v>36</v>
+      </c>
+      <c r="B210" s="50">
+        <v>112</v>
       </c>
       <c r="C210" s="47">
-        <v>107563820</v>
+        <v>65589</v>
       </c>
       <c r="D210" s="47">
-        <v>157980199</v>
-[...2 lines deleted...]
-        <v>207579916</v>
+        <v>131067</v>
+      </c>
+      <c r="E210" s="114">
+        <v>196544</v>
       </c>
       <c r="F210" s="50">
-        <v>262110435</v>
-[...5 lines deleted...]
-      <c r="I210" s="67"/>
+        <v>196656</v>
+      </c>
+      <c r="G210" s="129">
+        <v>196768</v>
+      </c>
+      <c r="H210" s="166">
+        <v>196768</v>
+      </c>
+      <c r="I210" s="59"/>
       <c r="J210" s="47"/>
       <c r="K210" s="47"/>
       <c r="L210" s="47"/>
       <c r="M210" s="47"/>
-      <c r="N210" s="19"/>
-[...2 lines deleted...]
-    <row r="211" spans="1:15" s="4" customFormat="1">
+      <c r="N210" s="17"/>
+      <c r="O210" s="18"/>
+    </row>
+    <row r="211" spans="1:15" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A211" s="17" t="s">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="B211" s="47">
-        <v>4516602</v>
+        <v>22173</v>
       </c>
       <c r="C211" s="47">
-        <v>10481512</v>
+        <v>57280</v>
       </c>
       <c r="D211" s="47">
-        <v>17490137</v>
-[...2 lines deleted...]
-        <v>22533376</v>
+        <v>92387</v>
+      </c>
+      <c r="E211" s="114">
+        <v>127495</v>
       </c>
       <c r="F211" s="50">
-        <v>27077533</v>
-[...5 lines deleted...]
-      <c r="I211" s="67"/>
+        <v>145399</v>
+      </c>
+      <c r="G211" s="129">
+        <v>163303</v>
+      </c>
+      <c r="H211" s="166">
+        <v>180725</v>
+      </c>
+      <c r="I211" s="59"/>
       <c r="J211" s="47"/>
       <c r="K211" s="47"/>
       <c r="L211" s="47"/>
       <c r="M211" s="47"/>
-      <c r="N211" s="17"/>
-      <c r="O211" s="8"/>
+      <c r="N211" s="34"/>
+      <c r="O211" s="21" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="212" spans="1:15" s="4" customFormat="1">
-      <c r="A212" s="19" t="s">
-[...14 lines deleted...]
-      <c r="N212" s="32"/>
+      <c r="A212" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B212" s="50">
+        <v>713</v>
+      </c>
+      <c r="C212" s="47">
+        <v>1426</v>
+      </c>
+      <c r="D212" s="47">
+        <v>2139</v>
+      </c>
+      <c r="E212" s="114">
+        <v>2852</v>
+      </c>
+      <c r="F212" s="50">
+        <v>3565</v>
+      </c>
+      <c r="G212" s="129">
+        <v>4278</v>
+      </c>
+      <c r="H212" s="166">
+        <v>4586</v>
+      </c>
+      <c r="I212" s="59"/>
+      <c r="J212" s="47"/>
+      <c r="K212" s="47"/>
+      <c r="L212" s="47"/>
+      <c r="M212" s="47"/>
+      <c r="N212" s="17"/>
       <c r="O212" s="8"/>
     </row>
     <row r="213" spans="1:15" s="4" customFormat="1">
-      <c r="A213" s="17" t="s">
-        <v>33</v>
+      <c r="A213" s="16" t="s">
+        <v>55</v>
       </c>
       <c r="B213" s="47">
-        <v>2434107</v>
+        <v>130350517</v>
       </c>
       <c r="C213" s="47">
-        <v>6024417</v>
+        <v>243403381</v>
       </c>
       <c r="D213" s="47">
-        <v>9451971</v>
-[...2 lines deleted...]
-        <v>12302628</v>
+        <v>370230229</v>
+      </c>
+      <c r="E213" s="114">
+        <v>488343111</v>
       </c>
       <c r="F213" s="50">
-        <v>16877469</v>
-[...5 lines deleted...]
-      <c r="I213" s="67"/>
+        <v>626126606</v>
+      </c>
+      <c r="G213" s="129">
+        <v>762163898</v>
+      </c>
+      <c r="H213" s="166">
+        <v>888372645</v>
+      </c>
+      <c r="I213" s="59"/>
       <c r="J213" s="47"/>
       <c r="K213" s="47"/>
       <c r="L213" s="47"/>
       <c r="M213" s="47"/>
-      <c r="N213" s="19"/>
+      <c r="N213" s="17"/>
       <c r="O213" s="8"/>
     </row>
-    <row r="214" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="214" spans="1:15" s="4" customFormat="1">
+      <c r="A214" s="17" t="s">
+        <v>28</v>
       </c>
       <c r="B214" s="47">
-        <v>68224239</v>
+        <v>61591747</v>
       </c>
       <c r="C214" s="47">
-        <v>123112465</v>
+        <v>119333632</v>
       </c>
       <c r="D214" s="47">
-        <v>187357646</v>
-[...2 lines deleted...]
-        <v>248024404</v>
+        <v>185307922</v>
+      </c>
+      <c r="E214" s="114">
+        <v>245927191</v>
       </c>
       <c r="F214" s="50">
-        <v>312028497</v>
-[...5 lines deleted...]
-      <c r="I214" s="67"/>
+        <v>320061169</v>
+      </c>
+      <c r="G214" s="129">
+        <v>397674460</v>
+      </c>
+      <c r="H214" s="166">
+        <v>471376369</v>
+      </c>
+      <c r="I214" s="59"/>
       <c r="J214" s="47"/>
       <c r="K214" s="47"/>
       <c r="L214" s="47"/>
       <c r="M214" s="47"/>
-      <c r="N214" s="19"/>
+      <c r="N214" s="17"/>
       <c r="O214" s="8"/>
     </row>
-    <row r="215" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-        <v>45</v>
+    <row r="215" spans="1:15" s="4" customFormat="1">
+      <c r="A215" s="17" t="s">
+        <v>29</v>
       </c>
       <c r="B215" s="47">
-        <v>1899576</v>
+        <v>61808061</v>
       </c>
       <c r="C215" s="47">
-        <v>5067133</v>
+        <v>107563820</v>
       </c>
       <c r="D215" s="47">
-        <v>11887310</v>
-[...2 lines deleted...]
-        <v>17911112</v>
+        <v>157980199</v>
+      </c>
+      <c r="E215" s="114">
+        <v>207579916</v>
       </c>
       <c r="F215" s="50">
-        <v>22840530</v>
-[...5 lines deleted...]
-      <c r="I215" s="67"/>
+        <v>262110435</v>
+      </c>
+      <c r="G215" s="129">
+        <v>314096072</v>
+      </c>
+      <c r="H215" s="166">
+        <v>362503739</v>
+      </c>
+      <c r="I215" s="59"/>
       <c r="J215" s="47"/>
       <c r="K215" s="47"/>
       <c r="L215" s="47"/>
       <c r="M215" s="47"/>
-      <c r="N215" s="32"/>
+      <c r="N215" s="19"/>
       <c r="O215" s="8"/>
     </row>
     <row r="216" spans="1:15" s="4" customFormat="1">
-      <c r="A216" s="19" t="s">
-        <v>46</v>
+      <c r="A216" s="17" t="s">
+        <v>30</v>
       </c>
       <c r="B216" s="47">
-        <v>61808061</v>
+        <v>4516602</v>
       </c>
       <c r="C216" s="47">
-        <v>107563820</v>
+        <v>10481512</v>
       </c>
       <c r="D216" s="47">
-        <v>157980199</v>
-[...2 lines deleted...]
-        <v>207579916</v>
+        <v>17490137</v>
+      </c>
+      <c r="E216" s="114">
+        <v>22533376</v>
       </c>
       <c r="F216" s="50">
-        <v>262110435</v>
-[...5 lines deleted...]
-      <c r="I216" s="67"/>
+        <v>27077533</v>
+      </c>
+      <c r="G216" s="129">
+        <v>28450153</v>
+      </c>
+      <c r="H216" s="166">
+        <v>29259490</v>
+      </c>
+      <c r="I216" s="59"/>
       <c r="J216" s="47"/>
       <c r="K216" s="47"/>
       <c r="L216" s="47"/>
       <c r="M216" s="47"/>
-      <c r="N216" s="19"/>
-      <c r="O216" s="24"/>
+      <c r="N216" s="17"/>
+      <c r="O216" s="8"/>
     </row>
     <row r="217" spans="1:15" s="4" customFormat="1">
       <c r="A217" s="19" t="s">
-        <v>30</v>
-[...30 lines deleted...]
-        <v>70</v>
+        <v>31</v>
+      </c>
+      <c r="B217" s="48"/>
+      <c r="C217" s="48"/>
+      <c r="D217" s="103"/>
+      <c r="E217" s="112"/>
+      <c r="F217" s="20"/>
+      <c r="G217" s="126"/>
+      <c r="H217" s="149"/>
+      <c r="I217" s="53"/>
+      <c r="J217" s="61"/>
+      <c r="K217" s="66"/>
+      <c r="L217" s="71"/>
+      <c r="M217" s="76"/>
+      <c r="N217" s="32"/>
+      <c r="O217" s="8"/>
+    </row>
+    <row r="218" spans="1:15" s="4" customFormat="1">
+      <c r="A218" s="17" t="s">
+        <v>33</v>
       </c>
       <c r="B218" s="47">
-        <v>60880180</v>
+        <v>2434107</v>
       </c>
       <c r="C218" s="47">
-        <v>117465869</v>
+        <v>6024417</v>
       </c>
       <c r="D218" s="47">
-        <v>178540604</v>
-[...2 lines deleted...]
-        <v>234326600</v>
+        <v>9451971</v>
+      </c>
+      <c r="E218" s="114">
+        <v>12302628</v>
       </c>
       <c r="F218" s="50">
-        <v>306183427</v>
-[...5 lines deleted...]
-      <c r="I218" s="67"/>
+        <v>16877469</v>
+      </c>
+      <c r="G218" s="129">
+        <v>21943212</v>
+      </c>
+      <c r="H218" s="166">
+        <v>25233047</v>
+      </c>
+      <c r="I218" s="59"/>
       <c r="J218" s="47"/>
       <c r="K218" s="47"/>
       <c r="L218" s="47"/>
       <c r="M218" s="47"/>
       <c r="N218" s="19"/>
-      <c r="O218" s="24"/>
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="O218" s="8"/>
+    </row>
+    <row r="219" spans="1:15" s="4" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A219" s="32" t="s">
+        <v>42</v>
       </c>
       <c r="B219" s="47">
-        <v>58446073</v>
+        <v>68224239</v>
       </c>
       <c r="C219" s="47">
-        <v>111441452</v>
+        <v>123112465</v>
       </c>
       <c r="D219" s="47">
-        <v>169088633</v>
-[...2 lines deleted...]
-        <v>222023972</v>
+        <v>187357646</v>
+      </c>
+      <c r="E219" s="114">
+        <v>248024404</v>
       </c>
       <c r="F219" s="50">
-        <v>289305958</v>
-[...5 lines deleted...]
-      <c r="I219" s="67"/>
+        <v>312028497</v>
+      </c>
+      <c r="G219" s="129">
+        <v>370637975</v>
+      </c>
+      <c r="H219" s="166">
+        <v>426213671</v>
+      </c>
+      <c r="I219" s="59"/>
       <c r="J219" s="47"/>
       <c r="K219" s="47"/>
       <c r="L219" s="47"/>
       <c r="M219" s="47"/>
-      <c r="N219" s="27"/>
-[...2 lines deleted...]
-    <row r="220" spans="1:15" s="4" customFormat="1">
+      <c r="N219" s="19"/>
+      <c r="O219" s="8"/>
+    </row>
+    <row r="220" spans="1:15" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A220" s="19" t="s">
-        <v>30</v>
-[...20 lines deleted...]
-      <c r="I220" s="67"/>
+        <v>45</v>
+      </c>
+      <c r="B220" s="47">
+        <v>1899576</v>
+      </c>
+      <c r="C220" s="47">
+        <v>5067133</v>
+      </c>
+      <c r="D220" s="47">
+        <v>11887310</v>
+      </c>
+      <c r="E220" s="114">
+        <v>17911112</v>
+      </c>
+      <c r="F220" s="50">
+        <v>22840530</v>
+      </c>
+      <c r="G220" s="129">
+        <v>28119719</v>
+      </c>
+      <c r="H220" s="166">
+        <v>34520027</v>
+      </c>
+      <c r="I220" s="59"/>
       <c r="J220" s="47"/>
       <c r="K220" s="47"/>
       <c r="L220" s="47"/>
       <c r="M220" s="47"/>
-      <c r="N220" s="19"/>
-      <c r="O220" s="24"/>
+      <c r="N220" s="32"/>
+      <c r="O220" s="8"/>
     </row>
     <row r="221" spans="1:15" s="4" customFormat="1">
-      <c r="A221" s="27" t="s">
-[...15 lines deleted...]
-      <c r="O221" s="8"/>
+      <c r="A221" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B221" s="47">
+        <v>61808061</v>
+      </c>
+      <c r="C221" s="47">
+        <v>107563820</v>
+      </c>
+      <c r="D221" s="47">
+        <v>157980199</v>
+      </c>
+      <c r="E221" s="114">
+        <v>207579916</v>
+      </c>
+      <c r="F221" s="50">
+        <v>262110435</v>
+      </c>
+      <c r="G221" s="129">
+        <v>314096072</v>
+      </c>
+      <c r="H221" s="166">
+        <v>362503739</v>
+      </c>
+      <c r="I221" s="59"/>
+      <c r="J221" s="47"/>
+      <c r="K221" s="47"/>
+      <c r="L221" s="47"/>
+      <c r="M221" s="47"/>
+      <c r="N221" s="19"/>
+      <c r="O221" s="24"/>
     </row>
     <row r="222" spans="1:15" s="4" customFormat="1">
       <c r="A222" s="19" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B222" s="47">
-        <v>2434107</v>
+        <v>4516602</v>
       </c>
       <c r="C222" s="47">
-        <v>6024417</v>
+        <v>10481512</v>
       </c>
       <c r="D222" s="47">
-        <v>9451971</v>
-[...2 lines deleted...]
-        <v>12302628</v>
+        <v>17490137</v>
+      </c>
+      <c r="E222" s="114">
+        <v>22533376</v>
       </c>
       <c r="F222" s="50">
-        <v>16877469</v>
-[...5 lines deleted...]
-      <c r="I222" s="67"/>
+        <v>27077533</v>
+      </c>
+      <c r="G222" s="129">
+        <v>28422184</v>
+      </c>
+      <c r="H222" s="166">
+        <v>29189905</v>
+      </c>
+      <c r="I222" s="59"/>
       <c r="J222" s="47"/>
       <c r="K222" s="47"/>
       <c r="L222" s="47"/>
       <c r="M222" s="47"/>
       <c r="N222" s="19"/>
-      <c r="O222" s="8"/>
-[...1 lines deleted...]
-    <row r="223" spans="1:15" s="4" customFormat="1">
+      <c r="O222" s="24"/>
+    </row>
+    <row r="223" spans="1:15" s="4" customFormat="1" ht="22.5">
       <c r="A223" s="32" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B223" s="47">
-        <v>1246097</v>
+        <v>60880180</v>
       </c>
       <c r="C223" s="47">
-        <v>2825044</v>
+        <v>117465869</v>
       </c>
       <c r="D223" s="47">
-        <v>4331976</v>
-[...2 lines deleted...]
-        <v>5992103</v>
+        <v>178540604</v>
+      </c>
+      <c r="E223" s="114">
+        <v>234326600</v>
       </c>
       <c r="F223" s="50">
-        <v>7914677</v>
-[...5 lines deleted...]
-      <c r="I223" s="67"/>
+        <v>306183427</v>
+      </c>
+      <c r="G223" s="129">
+        <v>381814087</v>
+      </c>
+      <c r="H223" s="166">
+        <v>451238802</v>
+      </c>
+      <c r="I223" s="59"/>
       <c r="J223" s="47"/>
       <c r="K223" s="47"/>
       <c r="L223" s="47"/>
       <c r="M223" s="47"/>
       <c r="N223" s="19"/>
-      <c r="O223" s="8"/>
-[...1 lines deleted...]
-    <row r="224" spans="1:15" ht="12.75" customHeight="1">
+      <c r="O223" s="24"/>
+    </row>
+    <row r="224" spans="1:15" s="4" customFormat="1">
       <c r="A224" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B224" s="47">
-        <v>1246097</v>
+        <v>58446073</v>
       </c>
       <c r="C224" s="47">
-        <v>2825044</v>
+        <v>111441452</v>
       </c>
       <c r="D224" s="47">
-        <v>4331976</v>
-[...2 lines deleted...]
-        <v>5992103</v>
+        <v>169088633</v>
+      </c>
+      <c r="E224" s="114">
+        <v>222023972</v>
       </c>
       <c r="F224" s="50">
-        <v>7914677</v>
-[...5 lines deleted...]
-      <c r="I224" s="67"/>
+        <v>289305958</v>
+      </c>
+      <c r="G224" s="129">
+        <v>359842906</v>
+      </c>
+      <c r="H224" s="166">
+        <v>425936170</v>
+      </c>
+      <c r="I224" s="59"/>
       <c r="J224" s="47"/>
       <c r="K224" s="47"/>
       <c r="L224" s="47"/>
       <c r="M224" s="47"/>
-      <c r="N224" s="16"/>
-[...24 lines deleted...]
-      <c r="I225" s="67"/>
+      <c r="N224" s="27"/>
+      <c r="O224" s="24"/>
+    </row>
+    <row r="225" spans="1:15" s="4" customFormat="1">
+      <c r="A225" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B225" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="C225" s="97" t="s">
+        <v>74</v>
+      </c>
+      <c r="D225" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E225" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="F225" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="G225" s="129">
+        <v>27969</v>
+      </c>
+      <c r="H225" s="166">
+        <v>69585</v>
+      </c>
+      <c r="I225" s="59"/>
       <c r="J225" s="47"/>
       <c r="K225" s="47"/>
       <c r="L225" s="47"/>
       <c r="M225" s="47"/>
-      <c r="N225" s="17"/>
-[...35 lines deleted...]
-        <v>29</v>
+      <c r="N225" s="19"/>
+      <c r="O225" s="24"/>
+    </row>
+    <row r="226" spans="1:15" s="4" customFormat="1">
+      <c r="A226" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B226" s="48"/>
+      <c r="C226" s="48"/>
+      <c r="D226" s="103"/>
+      <c r="E226" s="112"/>
+      <c r="F226" s="20"/>
+      <c r="G226" s="126"/>
+      <c r="H226" s="149"/>
+      <c r="I226" s="53"/>
+      <c r="J226" s="61"/>
+      <c r="K226" s="66"/>
+      <c r="L226" s="71"/>
+      <c r="M226" s="76"/>
+      <c r="N226" s="32"/>
+      <c r="O226" s="8"/>
+    </row>
+    <row r="227" spans="1:15" s="4" customFormat="1">
+      <c r="A227" s="19" t="s">
+        <v>33</v>
       </c>
       <c r="B227" s="47">
-        <v>69348</v>
+        <v>2434107</v>
       </c>
       <c r="C227" s="47">
-        <v>148482</v>
+        <v>6024417</v>
       </c>
       <c r="D227" s="47">
-        <v>227615</v>
-[...2 lines deleted...]
-        <v>306748</v>
+        <v>9451971</v>
+      </c>
+      <c r="E227" s="114">
+        <v>12302628</v>
       </c>
       <c r="F227" s="50">
-        <v>356748</v>
-[...5 lines deleted...]
-      <c r="I227" s="67"/>
+        <v>16877469</v>
+      </c>
+      <c r="G227" s="129">
+        <v>21943212</v>
+      </c>
+      <c r="H227" s="166">
+        <v>25233047</v>
+      </c>
+      <c r="I227" s="59"/>
       <c r="J227" s="47"/>
       <c r="K227" s="47"/>
       <c r="L227" s="47"/>
       <c r="M227" s="47"/>
       <c r="N227" s="19"/>
-      <c r="O227" s="18"/>
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="O227" s="8"/>
+    </row>
+    <row r="228" spans="1:15" s="4" customFormat="1">
+      <c r="A228" s="32" t="s">
+        <v>67</v>
       </c>
       <c r="B228" s="47">
-        <v>5015438</v>
+        <v>1246097</v>
       </c>
       <c r="C228" s="47">
-        <v>10343765</v>
+        <v>2825044</v>
       </c>
       <c r="D228" s="47">
-        <v>16390402</v>
-[...2 lines deleted...]
-        <v>22784596</v>
+        <v>4331976</v>
+      </c>
+      <c r="E228" s="114">
+        <v>5992103</v>
       </c>
       <c r="F228" s="50">
-        <v>31728124</v>
-[...5 lines deleted...]
-      <c r="I228" s="67"/>
+        <v>7914677</v>
+      </c>
+      <c r="G228" s="129">
+        <v>9711830</v>
+      </c>
+      <c r="H228" s="166">
+        <v>10920166</v>
+      </c>
+      <c r="I228" s="59"/>
       <c r="J228" s="47"/>
       <c r="K228" s="47"/>
       <c r="L228" s="47"/>
       <c r="M228" s="47"/>
-      <c r="N228" s="17"/>
-[...2 lines deleted...]
-    <row r="229" spans="1:15" s="4" customFormat="1">
+      <c r="N228" s="19"/>
+      <c r="O228" s="8"/>
+    </row>
+    <row r="229" spans="1:15" ht="12.75" customHeight="1">
       <c r="A229" s="19" t="s">
-        <v>31</v>
-[...21 lines deleted...]
-        <v>74</v>
+        <v>28</v>
+      </c>
+      <c r="B229" s="47">
+        <v>1246097</v>
+      </c>
+      <c r="C229" s="47">
+        <v>2825044</v>
+      </c>
+      <c r="D229" s="47">
+        <v>4331976</v>
+      </c>
+      <c r="E229" s="114">
+        <v>5992103</v>
+      </c>
+      <c r="F229" s="50">
+        <v>7914677</v>
+      </c>
+      <c r="G229" s="129">
+        <v>9711830</v>
+      </c>
+      <c r="H229" s="166">
+        <v>10920166</v>
+      </c>
+      <c r="I229" s="59"/>
+      <c r="J229" s="47"/>
+      <c r="K229" s="47"/>
+      <c r="L229" s="47"/>
+      <c r="M229" s="47"/>
+      <c r="N229" s="16"/>
+    </row>
+    <row r="230" spans="1:15" s="4" customFormat="1" ht="33.75">
+      <c r="A230" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B230" s="47">
+        <v>7396958</v>
       </c>
       <c r="C230" s="47">
-        <v>3176</v>
+        <v>17006543</v>
       </c>
       <c r="D230" s="47">
-        <v>6351</v>
-[...2 lines deleted...]
-        <v>9527</v>
+        <v>27545709</v>
+      </c>
+      <c r="E230" s="114">
+        <v>39450346</v>
       </c>
       <c r="F230" s="50">
-        <v>9527</v>
-[...9 lines deleted...]
-      <c r="M230" s="100"/>
+        <v>52449225</v>
+      </c>
+      <c r="G230" s="129">
+        <v>63552206</v>
+      </c>
+      <c r="H230" s="166">
+        <v>75330758</v>
+      </c>
+      <c r="I230" s="59"/>
+      <c r="J230" s="47"/>
+      <c r="K230" s="47"/>
+      <c r="L230" s="47"/>
+      <c r="M230" s="47"/>
       <c r="N230" s="17"/>
-      <c r="O230" s="18"/>
-[...1 lines deleted...]
-    <row r="231" spans="1:15" s="4" customFormat="1">
+      <c r="O230" s="8"/>
+    </row>
+    <row r="231" spans="1:15">
       <c r="A231" s="17" t="s">
-        <v>34</v>
-[...24 lines deleted...]
-      <c r="M231" s="88"/>
+        <v>28</v>
+      </c>
+      <c r="B231" s="47">
+        <v>2288406</v>
+      </c>
+      <c r="C231" s="47">
+        <v>6464213</v>
+      </c>
+      <c r="D231" s="47">
+        <v>10858640</v>
+      </c>
+      <c r="E231" s="114">
+        <v>16261759</v>
+      </c>
+      <c r="F231" s="50">
+        <v>20250428</v>
+      </c>
+      <c r="G231" s="129">
+        <v>23707104</v>
+      </c>
+      <c r="H231" s="166">
+        <v>27676974</v>
+      </c>
+      <c r="I231" s="59"/>
+      <c r="J231" s="47"/>
+      <c r="K231" s="47"/>
+      <c r="L231" s="47"/>
+      <c r="M231" s="47"/>
       <c r="N231" s="17"/>
       <c r="O231" s="18"/>
     </row>
-    <row r="232" spans="1:15" s="4" customFormat="1">
+    <row r="232" spans="1:15">
       <c r="A232" s="17" t="s">
-        <v>35</v>
-[...25 lines deleted...]
-      <c r="N232" s="17"/>
+        <v>29</v>
+      </c>
+      <c r="B232" s="47">
+        <v>69348</v>
+      </c>
+      <c r="C232" s="47">
+        <v>148482</v>
+      </c>
+      <c r="D232" s="47">
+        <v>227615</v>
+      </c>
+      <c r="E232" s="114">
+        <v>306748</v>
+      </c>
+      <c r="F232" s="50">
+        <v>356748</v>
+      </c>
+      <c r="G232" s="129">
+        <v>406748</v>
+      </c>
+      <c r="H232" s="166">
+        <v>408863</v>
+      </c>
+      <c r="I232" s="59"/>
+      <c r="J232" s="47"/>
+      <c r="K232" s="47"/>
+      <c r="L232" s="47"/>
+      <c r="M232" s="47"/>
+      <c r="N232" s="19"/>
       <c r="O232" s="18"/>
     </row>
-    <row r="233" spans="1:15" s="4" customFormat="1">
+    <row r="233" spans="1:15">
       <c r="A233" s="17" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="B233" s="47">
-        <v>15354</v>
+        <v>5015438</v>
       </c>
       <c r="C233" s="47">
-        <v>30086</v>
+        <v>10343765</v>
       </c>
       <c r="D233" s="47">
-        <v>37467</v>
-[...2 lines deleted...]
-        <v>54071</v>
+        <v>16390402</v>
+      </c>
+      <c r="E233" s="114">
+        <v>22784596</v>
       </c>
       <c r="F233" s="50">
-        <v>62343</v>
-[...5 lines deleted...]
-      <c r="I233" s="67"/>
+        <v>31728124</v>
+      </c>
+      <c r="G233" s="129">
+        <v>39303577</v>
+      </c>
+      <c r="H233" s="166">
+        <v>47063642</v>
+      </c>
+      <c r="I233" s="59"/>
       <c r="J233" s="47"/>
       <c r="K233" s="47"/>
       <c r="L233" s="47"/>
       <c r="M233" s="47"/>
       <c r="N233" s="17"/>
       <c r="O233" s="18"/>
     </row>
     <row r="234" spans="1:15" s="4" customFormat="1">
-      <c r="A234" s="17" t="s">
-[...25 lines deleted...]
-      <c r="M234" s="47"/>
+      <c r="A234" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B234" s="48"/>
+      <c r="C234" s="48"/>
+      <c r="D234" s="102"/>
+      <c r="E234" s="111"/>
+      <c r="F234" s="20"/>
+      <c r="G234" s="126"/>
+      <c r="H234" s="148"/>
+      <c r="I234" s="53"/>
+      <c r="J234" s="61"/>
+      <c r="K234" s="66"/>
+      <c r="L234" s="71"/>
+      <c r="M234" s="76"/>
       <c r="N234" s="17"/>
       <c r="O234" s="18"/>
     </row>
     <row r="235" spans="1:15" s="4" customFormat="1">
       <c r="A235" s="17" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>7502</v>
+        <v>32</v>
+      </c>
+      <c r="B235" s="10" t="s">
+        <v>74</v>
       </c>
       <c r="C235" s="47">
-        <v>15004</v>
+        <v>3176</v>
       </c>
       <c r="D235" s="47">
-        <v>22506</v>
-[...2 lines deleted...]
-        <v>30008</v>
+        <v>6351</v>
+      </c>
+      <c r="E235" s="114">
+        <v>9527</v>
       </c>
       <c r="F235" s="50">
-        <v>37510</v>
-[...9 lines deleted...]
-      <c r="M235" s="47"/>
+        <v>9527</v>
+      </c>
+      <c r="G235" s="129">
+        <v>9527</v>
+      </c>
+      <c r="H235" s="166">
+        <v>9527</v>
+      </c>
+      <c r="I235" s="92"/>
+      <c r="J235" s="92"/>
+      <c r="K235" s="92"/>
+      <c r="L235" s="92"/>
+      <c r="M235" s="92"/>
       <c r="N235" s="17"/>
       <c r="O235" s="18"/>
     </row>
     <row r="236" spans="1:15" s="4" customFormat="1">
       <c r="A236" s="17" t="s">
-        <v>37</v>
-[...24 lines deleted...]
-      <c r="M236" s="47"/>
+        <v>34</v>
+      </c>
+      <c r="B236" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="C236" s="97" t="s">
+        <v>74</v>
+      </c>
+      <c r="D236" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E236" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="F236" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="G236" s="135" t="s">
+        <v>74</v>
+      </c>
+      <c r="H236" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="I236" s="57"/>
+      <c r="J236" s="65"/>
+      <c r="K236" s="70"/>
+      <c r="L236" s="75"/>
+      <c r="M236" s="80"/>
       <c r="N236" s="17"/>
       <c r="O236" s="18"/>
     </row>
     <row r="237" spans="1:15" s="4" customFormat="1">
       <c r="A237" s="17" t="s">
-        <v>38</v>
-[...24 lines deleted...]
-      <c r="M237" s="47"/>
+        <v>35</v>
+      </c>
+      <c r="B237" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="C237" s="97" t="s">
+        <v>74</v>
+      </c>
+      <c r="D237" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E237" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="F237" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="G237" s="135" t="s">
+        <v>74</v>
+      </c>
+      <c r="H237" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="I237" s="57"/>
+      <c r="J237" s="65"/>
+      <c r="K237" s="70"/>
+      <c r="L237" s="75"/>
+      <c r="M237" s="80"/>
       <c r="N237" s="17"/>
       <c r="O237" s="18"/>
     </row>
     <row r="238" spans="1:15" s="4" customFormat="1">
-      <c r="A238" s="16" t="s">
-        <v>10</v>
+      <c r="A238" s="17" t="s">
+        <v>43</v>
       </c>
       <c r="B238" s="47">
-        <v>15164404</v>
+        <v>15354</v>
       </c>
       <c r="C238" s="47">
-        <v>40374054</v>
+        <v>30086</v>
       </c>
       <c r="D238" s="47">
-        <v>63576663</v>
-[...2 lines deleted...]
-        <v>86441854</v>
+        <v>37467</v>
+      </c>
+      <c r="E238" s="114">
+        <v>54071</v>
       </c>
       <c r="F238" s="50">
-        <v>103580759</v>
-[...5 lines deleted...]
-      <c r="I238" s="67"/>
+        <v>62343</v>
+      </c>
+      <c r="G238" s="129">
+        <v>74784</v>
+      </c>
+      <c r="H238" s="166">
+        <v>114497</v>
+      </c>
+      <c r="I238" s="59"/>
       <c r="J238" s="47"/>
       <c r="K238" s="47"/>
       <c r="L238" s="47"/>
       <c r="M238" s="47"/>
       <c r="N238" s="17"/>
       <c r="O238" s="18"/>
     </row>
     <row r="239" spans="1:15" s="4" customFormat="1">
       <c r="A239" s="17" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="B239" s="47">
-        <v>4334580</v>
+        <v>110</v>
       </c>
       <c r="C239" s="47">
-        <v>16105052</v>
+        <v>220</v>
       </c>
       <c r="D239" s="47">
-        <v>28083140</v>
-[...2 lines deleted...]
-        <v>40257038</v>
+        <v>330</v>
+      </c>
+      <c r="E239" s="114">
+        <v>440</v>
       </c>
       <c r="F239" s="50">
-        <v>46729522</v>
-[...5 lines deleted...]
-      <c r="I239" s="67"/>
+        <v>550</v>
+      </c>
+      <c r="G239" s="129">
+        <v>660</v>
+      </c>
+      <c r="H239" s="166">
+        <v>660</v>
+      </c>
+      <c r="I239" s="59"/>
       <c r="J239" s="47"/>
       <c r="K239" s="47"/>
       <c r="L239" s="47"/>
       <c r="M239" s="47"/>
       <c r="N239" s="17"/>
       <c r="O239" s="18"/>
     </row>
     <row r="240" spans="1:15" s="4" customFormat="1">
       <c r="A240" s="17" t="s">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="B240" s="47">
-        <v>634</v>
+        <v>7502</v>
       </c>
       <c r="C240" s="47">
-        <v>94472</v>
+        <v>15004</v>
       </c>
       <c r="D240" s="47">
-        <v>188310</v>
-[...2 lines deleted...]
-        <v>282148</v>
+        <v>22506</v>
+      </c>
+      <c r="E240" s="114">
+        <v>30008</v>
       </c>
       <c r="F240" s="50">
-        <v>289659</v>
-[...5 lines deleted...]
-      <c r="I240" s="67"/>
+        <v>37510</v>
+      </c>
+      <c r="G240" s="129">
+        <v>45012</v>
+      </c>
+      <c r="H240" s="166">
+        <v>50179</v>
+      </c>
+      <c r="I240" s="59"/>
       <c r="J240" s="47"/>
       <c r="K240" s="47"/>
       <c r="L240" s="47"/>
       <c r="M240" s="47"/>
-      <c r="N240" s="19"/>
+      <c r="N240" s="17"/>
       <c r="O240" s="18"/>
     </row>
     <row r="241" spans="1:15" s="4" customFormat="1">
       <c r="A241" s="17" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B241" s="47">
-        <v>10761633</v>
+        <v>286</v>
       </c>
       <c r="C241" s="47">
-        <v>23997725</v>
+        <v>572</v>
       </c>
       <c r="D241" s="47">
-        <v>35023745</v>
-[...2 lines deleted...]
-        <v>45505218</v>
+        <v>858</v>
+      </c>
+      <c r="E241" s="114">
+        <v>1144</v>
       </c>
       <c r="F241" s="50">
-        <v>56106271</v>
-[...5 lines deleted...]
-      <c r="I241" s="67"/>
+        <v>1430</v>
+      </c>
+      <c r="G241" s="129">
+        <v>1716</v>
+      </c>
+      <c r="H241" s="166">
+        <v>3004</v>
+      </c>
+      <c r="I241" s="59"/>
       <c r="J241" s="47"/>
       <c r="K241" s="47"/>
       <c r="L241" s="47"/>
       <c r="M241" s="47"/>
       <c r="N241" s="17"/>
       <c r="O241" s="18"/>
     </row>
     <row r="242" spans="1:15" s="4" customFormat="1">
-      <c r="A242" s="19" t="s">
-[...13 lines deleted...]
-      <c r="M242" s="84"/>
+      <c r="A242" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B242" s="47">
+        <v>513</v>
+      </c>
+      <c r="C242" s="47">
+        <v>1026</v>
+      </c>
+      <c r="D242" s="47">
+        <v>1539</v>
+      </c>
+      <c r="E242" s="114">
+        <v>2052</v>
+      </c>
+      <c r="F242" s="50">
+        <v>2565</v>
+      </c>
+      <c r="G242" s="129">
+        <v>3078</v>
+      </c>
+      <c r="H242" s="166">
+        <v>3411</v>
+      </c>
+      <c r="I242" s="59"/>
+      <c r="J242" s="47"/>
+      <c r="K242" s="47"/>
+      <c r="L242" s="47"/>
+      <c r="M242" s="47"/>
       <c r="N242" s="17"/>
       <c r="O242" s="18"/>
     </row>
     <row r="243" spans="1:15" s="4" customFormat="1">
-      <c r="A243" s="17" t="s">
-        <v>32</v>
+      <c r="A243" s="16" t="s">
+        <v>10</v>
       </c>
       <c r="B243" s="47">
-        <v>796</v>
+        <v>15164404</v>
       </c>
       <c r="C243" s="47">
-        <v>1081</v>
+        <v>40374054</v>
       </c>
       <c r="D243" s="47">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>1651</v>
+        <v>63576663</v>
+      </c>
+      <c r="E243" s="114">
+        <v>86441854</v>
       </c>
       <c r="F243" s="50">
-        <v>2770</v>
-[...5 lines deleted...]
-      <c r="I243" s="67"/>
+        <v>103580759</v>
+      </c>
+      <c r="G243" s="129">
+        <v>125109706</v>
+      </c>
+      <c r="H243" s="166">
+        <v>146195363</v>
+      </c>
+      <c r="I243" s="59"/>
       <c r="J243" s="47"/>
       <c r="K243" s="47"/>
       <c r="L243" s="47"/>
       <c r="M243" s="47"/>
       <c r="N243" s="17"/>
       <c r="O243" s="18"/>
     </row>
     <row r="244" spans="1:15" s="4" customFormat="1">
       <c r="A244" s="17" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B244" s="47">
-        <v>41</v>
+        <v>4334580</v>
       </c>
       <c r="C244" s="47">
-        <v>2914</v>
+        <v>16105052</v>
       </c>
       <c r="D244" s="47">
-        <v>5787</v>
-[...2 lines deleted...]
-        <v>8660</v>
+        <v>28083140</v>
+      </c>
+      <c r="E244" s="114">
+        <v>40257038</v>
       </c>
       <c r="F244" s="50">
-        <v>9068</v>
-[...5 lines deleted...]
-      <c r="I244" s="67"/>
+        <v>46729522</v>
+      </c>
+      <c r="G244" s="129">
+        <v>54368905</v>
+      </c>
+      <c r="H244" s="166">
+        <v>62733341</v>
+      </c>
+      <c r="I244" s="59"/>
       <c r="J244" s="47"/>
       <c r="K244" s="47"/>
       <c r="L244" s="47"/>
       <c r="M244" s="47"/>
       <c r="N244" s="17"/>
       <c r="O244" s="18"/>
     </row>
     <row r="245" spans="1:15" s="4" customFormat="1">
       <c r="A245" s="17" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B245" s="47">
-        <v>97</v>
+        <v>634</v>
       </c>
       <c r="C245" s="47">
-        <v>1032</v>
+        <v>94472</v>
       </c>
       <c r="D245" s="47">
-        <v>1967</v>
-[...2 lines deleted...]
-        <v>2903</v>
+        <v>188310</v>
+      </c>
+      <c r="E245" s="114">
+        <v>282148</v>
       </c>
       <c r="F245" s="50">
-        <v>3089</v>
-[...5 lines deleted...]
-      <c r="I245" s="67"/>
+        <v>289659</v>
+      </c>
+      <c r="G245" s="129">
+        <v>297170</v>
+      </c>
+      <c r="H245" s="166">
+        <v>304865</v>
+      </c>
+      <c r="I245" s="59"/>
       <c r="J245" s="47"/>
       <c r="K245" s="47"/>
       <c r="L245" s="47"/>
       <c r="M245" s="47"/>
-      <c r="N245" s="17"/>
+      <c r="N245" s="19"/>
       <c r="O245" s="18"/>
     </row>
     <row r="246" spans="1:15" s="4" customFormat="1">
       <c r="A246" s="17" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>30</v>
+      </c>
+      <c r="B246" s="47">
+        <v>10761633</v>
       </c>
       <c r="C246" s="47">
-        <v>236</v>
+        <v>23997725</v>
       </c>
       <c r="D246" s="47">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>35023745</v>
+      </c>
+      <c r="E246" s="114">
+        <v>45505218</v>
       </c>
       <c r="F246" s="50">
-        <v>847</v>
-[...5 lines deleted...]
-      <c r="I246" s="67"/>
+        <v>56106271</v>
+      </c>
+      <c r="G246" s="129">
+        <v>69943181</v>
+      </c>
+      <c r="H246" s="166">
+        <v>82604843</v>
+      </c>
+      <c r="I246" s="59"/>
       <c r="J246" s="47"/>
       <c r="K246" s="47"/>
       <c r="L246" s="47"/>
       <c r="M246" s="47"/>
       <c r="N246" s="17"/>
       <c r="O246" s="18"/>
     </row>
     <row r="247" spans="1:15" s="4" customFormat="1">
-      <c r="A247" s="17" t="s">
-[...25 lines deleted...]
-      <c r="M247" s="47"/>
+      <c r="A247" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B247" s="48"/>
+      <c r="C247" s="48"/>
+      <c r="D247" s="103"/>
+      <c r="E247" s="112"/>
+      <c r="F247" s="20"/>
+      <c r="G247" s="126"/>
+      <c r="H247" s="149"/>
+      <c r="I247" s="53"/>
+      <c r="J247" s="61"/>
+      <c r="K247" s="66"/>
+      <c r="L247" s="71"/>
+      <c r="M247" s="76"/>
       <c r="N247" s="17"/>
       <c r="O247" s="18"/>
     </row>
     <row r="248" spans="1:15" s="4" customFormat="1">
       <c r="A248" s="17" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="B248" s="47">
-        <v>333</v>
+        <v>796</v>
       </c>
       <c r="C248" s="47">
-        <v>1049</v>
+        <v>1081</v>
       </c>
       <c r="D248" s="47">
-        <v>1764</v>
-[...2 lines deleted...]
-        <v>2479</v>
+        <v>1366</v>
+      </c>
+      <c r="E248" s="114">
+        <v>1651</v>
       </c>
       <c r="F248" s="50">
-        <v>2479</v>
-[...5 lines deleted...]
-      <c r="I248" s="67"/>
+        <v>2770</v>
+      </c>
+      <c r="G248" s="129">
+        <v>3888</v>
+      </c>
+      <c r="H248" s="166">
+        <v>5006</v>
+      </c>
+      <c r="I248" s="59"/>
       <c r="J248" s="47"/>
       <c r="K248" s="47"/>
       <c r="L248" s="47"/>
       <c r="M248" s="47"/>
       <c r="N248" s="17"/>
       <c r="O248" s="18"/>
     </row>
     <row r="249" spans="1:15" s="4" customFormat="1">
       <c r="A249" s="17" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B249" s="47">
-        <v>717</v>
+        <v>41</v>
       </c>
       <c r="C249" s="47">
-        <v>1434</v>
+        <v>2914</v>
       </c>
       <c r="D249" s="47">
-        <v>2151</v>
-[...2 lines deleted...]
-        <v>2868</v>
+        <v>5787</v>
+      </c>
+      <c r="E249" s="114">
+        <v>8660</v>
       </c>
       <c r="F249" s="50">
-        <v>3601</v>
-[...5 lines deleted...]
-      <c r="I249" s="67"/>
+        <v>9068</v>
+      </c>
+      <c r="G249" s="129">
+        <v>9477</v>
+      </c>
+      <c r="H249" s="166">
+        <v>9844</v>
+      </c>
+      <c r="I249" s="59"/>
       <c r="J249" s="47"/>
       <c r="K249" s="47"/>
       <c r="L249" s="47"/>
       <c r="M249" s="47"/>
       <c r="N249" s="17"/>
       <c r="O249" s="18"/>
     </row>
     <row r="250" spans="1:15" s="4" customFormat="1">
       <c r="A250" s="17" t="s">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="B250" s="47">
-        <v>3524</v>
+        <v>97</v>
       </c>
       <c r="C250" s="47">
-        <v>6271</v>
+        <v>1032</v>
       </c>
       <c r="D250" s="47">
-        <v>9018</v>
-[...2 lines deleted...]
-        <v>11764</v>
+        <v>1967</v>
+      </c>
+      <c r="E250" s="114">
+        <v>2903</v>
       </c>
       <c r="F250" s="50">
-        <v>13250</v>
-[...5 lines deleted...]
-      <c r="I250" s="67"/>
+        <v>3089</v>
+      </c>
+      <c r="G250" s="129">
+        <v>3276</v>
+      </c>
+      <c r="H250" s="166">
+        <v>8652</v>
+      </c>
+      <c r="I250" s="59"/>
       <c r="J250" s="47"/>
       <c r="K250" s="47"/>
       <c r="L250" s="47"/>
       <c r="M250" s="47"/>
       <c r="N250" s="17"/>
       <c r="O250" s="18"/>
     </row>
-    <row r="251" spans="1:15">
+    <row r="251" spans="1:15" s="4" customFormat="1">
       <c r="A251" s="17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B251" s="52" t="s">
         <v>74</v>
       </c>
       <c r="C251" s="47">
-        <v>744</v>
+        <v>236</v>
       </c>
       <c r="D251" s="47">
-        <v>1488</v>
-[...2 lines deleted...]
-        <v>2232</v>
+        <v>473</v>
+      </c>
+      <c r="E251" s="114">
+        <v>709</v>
       </c>
       <c r="F251" s="50">
-        <v>2456</v>
-[...5 lines deleted...]
-      <c r="I251" s="67"/>
+        <v>847</v>
+      </c>
+      <c r="G251" s="129">
+        <v>984</v>
+      </c>
+      <c r="H251" s="166">
+        <v>1122</v>
+      </c>
+      <c r="I251" s="59"/>
       <c r="J251" s="47"/>
       <c r="K251" s="47"/>
       <c r="L251" s="47"/>
       <c r="M251" s="47"/>
-      <c r="N251" s="32"/>
-[...2 lines deleted...]
-    <row r="252" spans="1:15">
+      <c r="N251" s="17"/>
+      <c r="O251" s="18"/>
+    </row>
+    <row r="252" spans="1:15" s="4" customFormat="1">
       <c r="A252" s="17" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B252" s="47">
-        <v>29596</v>
+        <v>32452</v>
       </c>
       <c r="C252" s="47">
-        <v>91000</v>
+        <v>71045</v>
       </c>
       <c r="D252" s="47">
-        <v>152404</v>
-[...2 lines deleted...]
-        <v>213807</v>
+        <v>105054</v>
+      </c>
+      <c r="E252" s="114">
+        <v>150379</v>
       </c>
       <c r="F252" s="50">
-        <v>239664</v>
-[...5 lines deleted...]
-      <c r="I252" s="67"/>
+        <v>178088</v>
+      </c>
+      <c r="G252" s="129">
+        <v>193082</v>
+      </c>
+      <c r="H252" s="166">
+        <v>208470</v>
+      </c>
+      <c r="I252" s="59"/>
       <c r="J252" s="47"/>
       <c r="K252" s="47"/>
       <c r="L252" s="47"/>
       <c r="M252" s="47"/>
-      <c r="N252" s="19"/>
-[...3 lines deleted...]
-        <v>56</v>
+      <c r="N252" s="17"/>
+      <c r="O252" s="18"/>
+    </row>
+    <row r="253" spans="1:15" s="4" customFormat="1">
+      <c r="A253" s="17" t="s">
+        <v>44</v>
       </c>
       <c r="B253" s="47">
-        <v>497725</v>
+        <v>333</v>
       </c>
       <c r="C253" s="47">
-        <v>497725</v>
+        <v>1049</v>
       </c>
       <c r="D253" s="47">
-        <v>497725</v>
-[...2 lines deleted...]
-        <v>497725</v>
+        <v>1764</v>
+      </c>
+      <c r="E253" s="114">
+        <v>2479</v>
       </c>
       <c r="F253" s="50">
-        <v>497725</v>
-[...5 lines deleted...]
-      <c r="I253" s="67"/>
+        <v>2479</v>
+      </c>
+      <c r="G253" s="129">
+        <v>2479</v>
+      </c>
+      <c r="H253" s="166">
+        <v>2479</v>
+      </c>
+      <c r="I253" s="59"/>
       <c r="J253" s="47"/>
       <c r="K253" s="47"/>
       <c r="L253" s="47"/>
       <c r="M253" s="47"/>
       <c r="N253" s="17"/>
+      <c r="O253" s="18"/>
     </row>
     <row r="254" spans="1:15" s="4" customFormat="1">
-      <c r="A254" s="19" t="s">
-        <v>28</v>
+      <c r="A254" s="17" t="s">
+        <v>36</v>
       </c>
       <c r="B254" s="47">
-        <v>497725</v>
+        <v>717</v>
       </c>
       <c r="C254" s="47">
-        <v>497725</v>
+        <v>1434</v>
       </c>
       <c r="D254" s="47">
-        <v>497725</v>
-[...2 lines deleted...]
-        <v>497725</v>
+        <v>2151</v>
+      </c>
+      <c r="E254" s="114">
+        <v>2868</v>
       </c>
       <c r="F254" s="50">
-        <v>497725</v>
-[...5 lines deleted...]
-      <c r="I254" s="67"/>
+        <v>3601</v>
+      </c>
+      <c r="G254" s="129">
+        <v>4334</v>
+      </c>
+      <c r="H254" s="166">
+        <v>4350</v>
+      </c>
+      <c r="I254" s="59"/>
       <c r="J254" s="47"/>
       <c r="K254" s="47"/>
       <c r="L254" s="47"/>
       <c r="M254" s="47"/>
-      <c r="N254" s="32"/>
-[...2 lines deleted...]
-    <row r="255" spans="1:15">
+      <c r="N254" s="17"/>
+      <c r="O254" s="18"/>
+    </row>
+    <row r="255" spans="1:15" s="4" customFormat="1">
       <c r="A255" s="17" t="s">
-        <v>82</v>
-[...20 lines deleted...]
-      <c r="I255" s="67"/>
+        <v>1</v>
+      </c>
+      <c r="B255" s="47">
+        <v>3524</v>
+      </c>
+      <c r="C255" s="47">
+        <v>6271</v>
+      </c>
+      <c r="D255" s="47">
+        <v>9018</v>
+      </c>
+      <c r="E255" s="114">
+        <v>11764</v>
+      </c>
+      <c r="F255" s="50">
+        <v>13250</v>
+      </c>
+      <c r="G255" s="129">
+        <v>14735</v>
+      </c>
+      <c r="H255" s="166">
+        <v>17054</v>
+      </c>
+      <c r="I255" s="59"/>
       <c r="J255" s="47"/>
       <c r="K255" s="47"/>
       <c r="L255" s="47"/>
       <c r="M255" s="47"/>
-      <c r="N255" s="19"/>
+      <c r="N255" s="17"/>
       <c r="O255" s="18"/>
     </row>
     <row r="256" spans="1:15">
-      <c r="A256" s="32" t="s">
-[...3 lines deleted...]
-        <v>873914</v>
+      <c r="A256" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B256" s="52" t="s">
+        <v>74</v>
       </c>
       <c r="C256" s="47">
-        <v>2810122</v>
+        <v>744</v>
       </c>
       <c r="D256" s="47">
-        <v>4635371</v>
-[...2 lines deleted...]
-        <v>6108756</v>
+        <v>1488</v>
+      </c>
+      <c r="E256" s="114">
+        <v>2232</v>
       </c>
       <c r="F256" s="50">
-        <v>7628966</v>
-[...5 lines deleted...]
-      <c r="I256" s="67"/>
+        <v>2456</v>
+      </c>
+      <c r="G256" s="129">
+        <v>2679</v>
+      </c>
+      <c r="H256" s="166">
+        <v>4114</v>
+      </c>
+      <c r="I256" s="59"/>
       <c r="J256" s="47"/>
       <c r="K256" s="47"/>
       <c r="L256" s="47"/>
       <c r="M256" s="47"/>
-      <c r="N256" s="19"/>
-      <c r="O256" s="18"/>
+      <c r="N256" s="32"/>
+      <c r="O256" s="21"/>
     </row>
     <row r="257" spans="1:15">
-      <c r="A257" s="19" t="s">
-        <v>28</v>
+      <c r="A257" s="17" t="s">
+        <v>38</v>
       </c>
       <c r="B257" s="47">
-        <v>872030</v>
+        <v>29596</v>
       </c>
       <c r="C257" s="47">
-        <v>2798227</v>
+        <v>91000</v>
       </c>
       <c r="D257" s="47">
-        <v>4613466</v>
-[...2 lines deleted...]
-        <v>6076841</v>
+        <v>152404</v>
+      </c>
+      <c r="E257" s="114">
+        <v>213807</v>
       </c>
       <c r="F257" s="50">
-        <v>7596282</v>
-[...5 lines deleted...]
-      <c r="I257" s="67"/>
+        <v>239664</v>
+      </c>
+      <c r="G257" s="129">
+        <v>265521</v>
+      </c>
+      <c r="H257" s="166">
+        <v>291227</v>
+      </c>
+      <c r="I257" s="59"/>
       <c r="J257" s="47"/>
       <c r="K257" s="47"/>
       <c r="L257" s="47"/>
       <c r="M257" s="47"/>
       <c r="N257" s="19"/>
-      <c r="O257" s="18"/>
-[...24 lines deleted...]
-      <c r="I258" s="67"/>
+    </row>
+    <row r="258" spans="1:15" ht="33.75">
+      <c r="A258" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B258" s="47">
+        <v>497725</v>
+      </c>
+      <c r="C258" s="47">
+        <v>497725</v>
+      </c>
+      <c r="D258" s="47">
+        <v>497725</v>
+      </c>
+      <c r="E258" s="114">
+        <v>497725</v>
+      </c>
+      <c r="F258" s="50">
+        <v>497725</v>
+      </c>
+      <c r="G258" s="129">
+        <v>497725</v>
+      </c>
+      <c r="H258" s="166">
+        <v>499331</v>
+      </c>
+      <c r="I258" s="59"/>
       <c r="J258" s="47"/>
       <c r="K258" s="47"/>
       <c r="L258" s="47"/>
       <c r="M258" s="47"/>
-      <c r="N258" s="19"/>
-      <c r="O258" s="18"/>
+      <c r="N258" s="17"/>
     </row>
     <row r="259" spans="1:15" s="4" customFormat="1">
       <c r="A259" s="19" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B259" s="47">
-        <v>1885</v>
+        <v>497725</v>
       </c>
       <c r="C259" s="47">
-        <v>11895</v>
+        <v>497725</v>
       </c>
       <c r="D259" s="47">
-        <v>21905</v>
-[...2 lines deleted...]
-        <v>31916</v>
+        <v>497725</v>
+      </c>
+      <c r="E259" s="114">
+        <v>497725</v>
       </c>
       <c r="F259" s="50">
-        <v>32684</v>
-[...5 lines deleted...]
-      <c r="I259" s="67"/>
+        <v>497725</v>
+      </c>
+      <c r="G259" s="129">
+        <v>497725</v>
+      </c>
+      <c r="H259" s="166">
+        <v>497725</v>
+      </c>
+      <c r="I259" s="59"/>
       <c r="J259" s="47"/>
       <c r="K259" s="47"/>
       <c r="L259" s="47"/>
       <c r="M259" s="47"/>
-      <c r="N259" s="17"/>
-[...25 lines deleted...]
-      <c r="I260" s="67"/>
+      <c r="N259" s="32"/>
+      <c r="O259" s="8"/>
+    </row>
+    <row r="260" spans="1:15">
+      <c r="A260" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B260" s="83" t="s">
+        <v>74</v>
+      </c>
+      <c r="C260" s="93" t="s">
+        <v>74</v>
+      </c>
+      <c r="D260" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E260" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="F260" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="G260" s="135" t="s">
+        <v>74</v>
+      </c>
+      <c r="H260" s="166">
+        <v>1606</v>
+      </c>
+      <c r="I260" s="59"/>
       <c r="J260" s="47"/>
       <c r="K260" s="47"/>
       <c r="L260" s="47"/>
       <c r="M260" s="47"/>
       <c r="N260" s="19"/>
       <c r="O260" s="18"/>
     </row>
-    <row r="261" spans="1:15" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="261" spans="1:15">
+      <c r="A261" s="32" t="s">
+        <v>63</v>
       </c>
       <c r="B261" s="47">
-        <v>241265</v>
+        <v>873914</v>
       </c>
       <c r="C261" s="47">
-        <v>747225</v>
+        <v>2810122</v>
       </c>
       <c r="D261" s="47">
-        <v>1342217</v>
-[...2 lines deleted...]
-        <v>2288257</v>
+        <v>4635371</v>
+      </c>
+      <c r="E261" s="114">
+        <v>6108756</v>
       </c>
       <c r="F261" s="50">
-        <v>3176394</v>
-[...5 lines deleted...]
-      <c r="I261" s="67"/>
+        <v>7628966</v>
+      </c>
+      <c r="G261" s="129">
+        <v>9316480</v>
+      </c>
+      <c r="H261" s="166">
+        <v>11123206</v>
+      </c>
+      <c r="I261" s="59"/>
       <c r="J261" s="47"/>
       <c r="K261" s="47"/>
       <c r="L261" s="47"/>
       <c r="M261" s="47"/>
-      <c r="N261" s="27"/>
+      <c r="N261" s="19"/>
       <c r="O261" s="18"/>
     </row>
-    <row r="262" spans="1:15" ht="12.75" customHeight="1">
-[...4 lines deleted...]
-        <v>74</v>
+    <row r="262" spans="1:15">
+      <c r="A262" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B262" s="47">
+        <v>872030</v>
       </c>
       <c r="C262" s="47">
-        <v>4169</v>
+        <v>2798227</v>
       </c>
       <c r="D262" s="47">
-        <v>8337</v>
-[...2 lines deleted...]
-        <v>12506</v>
+        <v>4613466</v>
+      </c>
+      <c r="E262" s="114">
+        <v>6076841</v>
       </c>
       <c r="F262" s="50">
-        <v>12506</v>
-[...5 lines deleted...]
-      <c r="I262" s="67"/>
+        <v>7596282</v>
+      </c>
+      <c r="G262" s="129">
+        <v>9283028</v>
+      </c>
+      <c r="H262" s="166">
+        <v>11088920</v>
+      </c>
+      <c r="I262" s="59"/>
       <c r="J262" s="47"/>
       <c r="K262" s="47"/>
       <c r="L262" s="47"/>
       <c r="M262" s="47"/>
-      <c r="N262" s="27"/>
+      <c r="N262" s="19"/>
       <c r="O262" s="18"/>
     </row>
-    <row r="263" spans="1:15" ht="12.75" customHeight="1">
+    <row r="263" spans="1:15">
       <c r="A263" s="19" t="s">
-        <v>30</v>
-[...20 lines deleted...]
-      <c r="I263" s="67"/>
+        <v>29</v>
+      </c>
+      <c r="B263" s="83" t="s">
+        <v>74</v>
+      </c>
+      <c r="C263" s="96" t="s">
+        <v>74</v>
+      </c>
+      <c r="D263" s="106" t="s">
+        <v>74</v>
+      </c>
+      <c r="E263" s="118" t="s">
+        <v>74</v>
+      </c>
+      <c r="F263" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="G263" s="132" t="s">
+        <v>74</v>
+      </c>
+      <c r="H263" s="168" t="s">
+        <v>74</v>
+      </c>
+      <c r="I263" s="59"/>
       <c r="J263" s="47"/>
       <c r="K263" s="47"/>
       <c r="L263" s="47"/>
       <c r="M263" s="47"/>
-      <c r="N263" s="17"/>
+      <c r="N263" s="19"/>
       <c r="O263" s="18"/>
     </row>
-    <row r="264" spans="1:15" ht="12.75" customHeight="1">
-[...15 lines deleted...]
-      <c r="N264" s="19"/>
+    <row r="264" spans="1:15" s="4" customFormat="1">
+      <c r="A264" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B264" s="47">
+        <v>1885</v>
+      </c>
+      <c r="C264" s="47">
+        <v>11895</v>
+      </c>
+      <c r="D264" s="47">
+        <v>21905</v>
+      </c>
+      <c r="E264" s="114">
+        <v>31916</v>
+      </c>
+      <c r="F264" s="50">
+        <v>32684</v>
+      </c>
+      <c r="G264" s="129">
+        <v>33452</v>
+      </c>
+      <c r="H264" s="166">
+        <v>34287</v>
+      </c>
+      <c r="I264" s="59"/>
+      <c r="J264" s="47"/>
+      <c r="K264" s="47"/>
+      <c r="L264" s="47"/>
+      <c r="M264" s="47"/>
+      <c r="N264" s="17"/>
       <c r="O264" s="18"/>
     </row>
-    <row r="265" spans="1:15" ht="12.75" customHeight="1">
-[...26 lines deleted...]
-      <c r="M265" s="87"/>
+    <row r="265" spans="1:15" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A265" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B265" s="47">
+        <v>2050953</v>
+      </c>
+      <c r="C265" s="47">
+        <v>3850788</v>
+      </c>
+      <c r="D265" s="47">
+        <v>4472829</v>
+      </c>
+      <c r="E265" s="114">
+        <v>5696433</v>
+      </c>
+      <c r="F265" s="50">
+        <v>6604767</v>
+      </c>
+      <c r="G265" s="129">
+        <v>7562314</v>
+      </c>
+      <c r="H265" s="166">
+        <v>9330466</v>
+      </c>
+      <c r="I265" s="59"/>
+      <c r="J265" s="47"/>
+      <c r="K265" s="47"/>
+      <c r="L265" s="47"/>
+      <c r="M265" s="47"/>
       <c r="N265" s="19"/>
-      <c r="O265" s="21"/>
-[...1 lines deleted...]
-    <row r="266" spans="1:15">
+      <c r="O265" s="18"/>
+    </row>
+    <row r="266" spans="1:15" ht="12.75" customHeight="1">
       <c r="A266" s="19" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="B266" s="47">
-        <v>28210</v>
+        <v>241265</v>
       </c>
       <c r="C266" s="47">
-        <v>47219</v>
+        <v>747225</v>
       </c>
       <c r="D266" s="47">
-        <v>68400</v>
-[...2 lines deleted...]
-        <v>90198</v>
+        <v>1342217</v>
+      </c>
+      <c r="E266" s="114">
+        <v>2288257</v>
       </c>
       <c r="F266" s="50">
-        <v>109297</v>
-[...5 lines deleted...]
-      <c r="I266" s="67"/>
+        <v>3176394</v>
+      </c>
+      <c r="G266" s="129">
+        <v>4127778</v>
+      </c>
+      <c r="H266" s="166">
+        <v>5891405</v>
+      </c>
+      <c r="I266" s="59"/>
       <c r="J266" s="47"/>
       <c r="K266" s="47"/>
       <c r="L266" s="47"/>
       <c r="M266" s="47"/>
-      <c r="N266" s="32"/>
-[...7 lines deleted...]
-        <v>717</v>
+      <c r="N266" s="27"/>
+      <c r="O266" s="18"/>
+    </row>
+    <row r="267" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A267" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B267" s="47" t="s">
+        <v>74</v>
       </c>
       <c r="C267" s="47">
-        <v>1434</v>
+        <v>4169</v>
       </c>
       <c r="D267" s="47">
-        <v>2151</v>
-[...2 lines deleted...]
-        <v>2868</v>
+        <v>8337</v>
+      </c>
+      <c r="E267" s="114">
+        <v>12506</v>
       </c>
       <c r="F267" s="50">
-        <v>3585</v>
-[...5 lines deleted...]
-      <c r="I267" s="67"/>
+        <v>12506</v>
+      </c>
+      <c r="G267" s="129">
+        <v>12506</v>
+      </c>
+      <c r="H267" s="166">
+        <v>12506</v>
+      </c>
+      <c r="I267" s="59"/>
       <c r="J267" s="47"/>
       <c r="K267" s="47"/>
       <c r="L267" s="47"/>
       <c r="M267" s="47"/>
-      <c r="N267" s="17"/>
-[...9 lines deleted...]
-        <v>446049</v>
+      <c r="N267" s="27"/>
+      <c r="O267" s="18"/>
+    </row>
+    <row r="268" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A268" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B268" s="47">
+        <v>1780761</v>
+      </c>
+      <c r="C268" s="47">
+        <v>3050742</v>
       </c>
       <c r="D268" s="47">
-        <v>892099</v>
-[...2 lines deleted...]
-        <v>1338148</v>
+        <v>3051723</v>
+      </c>
+      <c r="E268" s="114">
+        <v>3302604</v>
       </c>
       <c r="F268" s="50">
-        <v>1363752</v>
-[...5 lines deleted...]
-      <c r="I268" s="67"/>
+        <v>3302985</v>
+      </c>
+      <c r="G268" s="129">
+        <v>3303366</v>
+      </c>
+      <c r="H268" s="166">
+        <v>3303366</v>
+      </c>
+      <c r="I268" s="59"/>
       <c r="J268" s="47"/>
       <c r="K268" s="47"/>
       <c r="L268" s="47"/>
       <c r="M268" s="47"/>
-      <c r="N268" s="32"/>
-[...28 lines deleted...]
-      <c r="M269" s="47"/>
+      <c r="N268" s="17"/>
+      <c r="O268" s="18"/>
+    </row>
+    <row r="269" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A269" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B269" s="48"/>
+      <c r="C269" s="47"/>
+      <c r="D269" s="102"/>
+      <c r="E269" s="111"/>
+      <c r="F269" s="20"/>
+      <c r="G269" s="126"/>
+      <c r="H269" s="148"/>
+      <c r="I269" s="53"/>
+      <c r="J269" s="61"/>
+      <c r="K269" s="66"/>
+      <c r="L269" s="71"/>
+      <c r="M269" s="76"/>
       <c r="N269" s="19"/>
       <c r="O269" s="18"/>
     </row>
-    <row r="270" spans="1:15" ht="22.5">
-[...26 lines deleted...]
-      <c r="M270" s="47"/>
+    <row r="270" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A270" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B270" s="84" t="s">
+        <v>74</v>
+      </c>
+      <c r="C270" s="94" t="s">
+        <v>74</v>
+      </c>
+      <c r="D270" s="104" t="s">
+        <v>74</v>
+      </c>
+      <c r="E270" s="113" t="s">
+        <v>74</v>
+      </c>
+      <c r="F270" s="113" t="s">
+        <v>74</v>
+      </c>
+      <c r="G270" s="128" t="s">
+        <v>74</v>
+      </c>
+      <c r="H270" s="165" t="s">
+        <v>74</v>
+      </c>
+      <c r="I270" s="56"/>
+      <c r="J270" s="64"/>
+      <c r="K270" s="69"/>
+      <c r="L270" s="74"/>
+      <c r="M270" s="79"/>
       <c r="N270" s="19"/>
-      <c r="O270" s="18"/>
-[...1 lines deleted...]
-    <row r="271" spans="1:15" s="4" customFormat="1">
+      <c r="O270" s="21"/>
+    </row>
+    <row r="271" spans="1:15">
       <c r="A271" s="19" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="B271" s="47">
-        <v>162598</v>
+        <v>28210</v>
       </c>
       <c r="C271" s="47">
-        <v>617935</v>
+        <v>47219</v>
       </c>
       <c r="D271" s="47">
-        <v>1192412</v>
-[...2 lines deleted...]
-        <v>1740451</v>
+        <v>68400</v>
+      </c>
+      <c r="E271" s="114">
+        <v>90198</v>
       </c>
       <c r="F271" s="50">
-        <v>2025757</v>
-[...5 lines deleted...]
-      <c r="I271" s="67"/>
+        <v>109297</v>
+      </c>
+      <c r="G271" s="129">
+        <v>114362</v>
+      </c>
+      <c r="H271" s="166">
+        <v>118887</v>
+      </c>
+      <c r="I271" s="59"/>
       <c r="J271" s="47"/>
       <c r="K271" s="47"/>
       <c r="L271" s="47"/>
       <c r="M271" s="47"/>
       <c r="N271" s="32"/>
       <c r="O271" s="21"/>
     </row>
-    <row r="272" spans="1:15" s="4" customFormat="1">
+    <row r="272" spans="1:15" ht="12" customHeight="1">
       <c r="A272" s="19" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B272" s="47">
-        <v>7558411</v>
+        <v>717</v>
       </c>
       <c r="C272" s="47">
-        <v>17169581</v>
+        <v>1434</v>
       </c>
       <c r="D272" s="47">
-        <v>25339759</v>
-[...2 lines deleted...]
-        <v>31946487</v>
+        <v>2151</v>
+      </c>
+      <c r="E272" s="114">
+        <v>2868</v>
       </c>
       <c r="F272" s="50">
-        <v>39401533</v>
-[...5 lines deleted...]
-      <c r="I272" s="67"/>
+        <v>3585</v>
+      </c>
+      <c r="G272" s="129">
+        <v>4302</v>
+      </c>
+      <c r="H272" s="166">
+        <v>4302</v>
+      </c>
+      <c r="I272" s="59"/>
       <c r="J272" s="47"/>
       <c r="K272" s="47"/>
       <c r="L272" s="47"/>
       <c r="M272" s="47"/>
-      <c r="N272" s="19"/>
-[...2 lines deleted...]
-    <row r="273" spans="1:15" s="4" customFormat="1" ht="33.75">
+      <c r="N272" s="17"/>
+    </row>
+    <row r="273" spans="1:15" ht="33.75">
       <c r="A273" s="32" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>14981851</v>
+        <v>58</v>
+      </c>
+      <c r="B273" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="C273" s="100">
+        <v>446049</v>
       </c>
       <c r="D273" s="47">
-        <v>26546466</v>
-[...2 lines deleted...]
-        <v>39113850</v>
+        <v>892099</v>
+      </c>
+      <c r="E273" s="114">
+        <v>1338148</v>
       </c>
       <c r="F273" s="50">
-        <v>46058254</v>
-[...5 lines deleted...]
-      <c r="I273" s="67"/>
+        <v>1363752</v>
+      </c>
+      <c r="G273" s="129">
+        <v>1389355</v>
+      </c>
+      <c r="H273" s="166">
+        <v>1414959</v>
+      </c>
+      <c r="I273" s="59"/>
       <c r="J273" s="47"/>
       <c r="K273" s="47"/>
       <c r="L273" s="47"/>
       <c r="M273" s="47"/>
-      <c r="N273" s="19"/>
-[...2 lines deleted...]
-    <row r="274" spans="1:15" s="4" customFormat="1">
+      <c r="N273" s="32"/>
+    </row>
+    <row r="274" spans="1:15">
       <c r="A274" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B274" s="47">
-[...3 lines deleted...]
-        <v>10997889</v>
+      <c r="B274" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="C274" s="100">
+        <v>446049</v>
       </c>
       <c r="D274" s="47">
-        <v>19545218</v>
-[...2 lines deleted...]
-        <v>28315612</v>
+        <v>892099</v>
+      </c>
+      <c r="E274" s="114">
+        <v>1338148</v>
       </c>
       <c r="F274" s="50">
-        <v>32069607</v>
-[...5 lines deleted...]
-      <c r="I274" s="67"/>
+        <v>1363752</v>
+      </c>
+      <c r="G274" s="129">
+        <v>1389355</v>
+      </c>
+      <c r="H274" s="166">
+        <v>1414959</v>
+      </c>
+      <c r="I274" s="59"/>
       <c r="J274" s="47"/>
       <c r="K274" s="47"/>
       <c r="L274" s="47"/>
       <c r="M274" s="47"/>
       <c r="N274" s="19"/>
       <c r="O274" s="18"/>
     </row>
-    <row r="275" spans="1:15" s="4" customFormat="1">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="275" spans="1:15" ht="22.5">
+      <c r="A275" s="32" t="s">
+        <v>68</v>
       </c>
       <c r="B275" s="47">
-        <v>634</v>
+        <v>7721009</v>
       </c>
       <c r="C275" s="47">
-        <v>90304</v>
+        <v>17787516</v>
       </c>
       <c r="D275" s="47">
-        <v>179973</v>
-[...2 lines deleted...]
-        <v>269642</v>
+        <v>26532171</v>
+      </c>
+      <c r="E275" s="114">
+        <v>33686938</v>
       </c>
       <c r="F275" s="50">
-        <v>277153</v>
-[...5 lines deleted...]
-      <c r="I275" s="67"/>
+        <v>41427290</v>
+      </c>
+      <c r="G275" s="129">
+        <v>52888288</v>
+      </c>
+      <c r="H275" s="166">
+        <v>62795430</v>
+      </c>
+      <c r="I275" s="59"/>
       <c r="J275" s="47"/>
       <c r="K275" s="47"/>
       <c r="L275" s="47"/>
       <c r="M275" s="47"/>
-      <c r="N275" s="27"/>
+      <c r="N275" s="19"/>
       <c r="O275" s="18"/>
     </row>
     <row r="276" spans="1:15" s="4" customFormat="1">
       <c r="A276" s="19" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B276" s="47">
-        <v>1420576</v>
+        <v>162598</v>
       </c>
       <c r="C276" s="47">
-        <v>3765505</v>
+        <v>617935</v>
       </c>
       <c r="D276" s="47">
-        <v>6610354</v>
-[...2 lines deleted...]
-        <v>10224208</v>
+        <v>1192412</v>
+      </c>
+      <c r="E276" s="114">
+        <v>1740451</v>
       </c>
       <c r="F276" s="50">
-        <v>13369064</v>
-[...5 lines deleted...]
-      <c r="I276" s="67"/>
+        <v>2025757</v>
+      </c>
+      <c r="G276" s="129">
+        <v>2567878</v>
+      </c>
+      <c r="H276" s="166">
+        <v>3051288</v>
+      </c>
+      <c r="I276" s="59"/>
       <c r="J276" s="47"/>
       <c r="K276" s="47"/>
       <c r="L276" s="47"/>
       <c r="M276" s="47"/>
-      <c r="N276" s="19"/>
-      <c r="O276" s="18"/>
+      <c r="N276" s="32"/>
+      <c r="O276" s="21"/>
     </row>
     <row r="277" spans="1:15" s="4" customFormat="1">
-      <c r="A277" s="27" t="s">
-[...13 lines deleted...]
-      <c r="M277" s="48"/>
+      <c r="A277" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B277" s="47">
+        <v>7558411</v>
+      </c>
+      <c r="C277" s="47">
+        <v>17169581</v>
+      </c>
+      <c r="D277" s="47">
+        <v>25339759</v>
+      </c>
+      <c r="E277" s="114">
+        <v>31946487</v>
+      </c>
+      <c r="F277" s="50">
+        <v>39401533</v>
+      </c>
+      <c r="G277" s="129">
+        <v>50320410</v>
+      </c>
+      <c r="H277" s="166">
+        <v>59744142</v>
+      </c>
+      <c r="I277" s="59"/>
+      <c r="J277" s="47"/>
+      <c r="K277" s="47"/>
+      <c r="L277" s="47"/>
+      <c r="M277" s="47"/>
       <c r="N277" s="19"/>
       <c r="O277" s="18"/>
     </row>
-    <row r="278" spans="1:15" s="4" customFormat="1">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="278" spans="1:15" s="4" customFormat="1" ht="33.75">
+      <c r="A278" s="32" t="s">
+        <v>11</v>
       </c>
       <c r="B278" s="47">
-        <v>796</v>
+        <v>4020802</v>
       </c>
       <c r="C278" s="47">
-        <v>1081</v>
+        <v>14981851</v>
       </c>
       <c r="D278" s="47">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>1651</v>
+        <v>26546466</v>
+      </c>
+      <c r="E278" s="114">
+        <v>39113850</v>
       </c>
       <c r="F278" s="50">
-        <v>2770</v>
-[...5 lines deleted...]
-      <c r="I278" s="67"/>
+        <v>46058254</v>
+      </c>
+      <c r="G278" s="129">
+        <v>53455538</v>
+      </c>
+      <c r="H278" s="166">
+        <v>61031965</v>
+      </c>
+      <c r="I278" s="59"/>
       <c r="J278" s="47"/>
       <c r="K278" s="47"/>
       <c r="L278" s="47"/>
       <c r="M278" s="47"/>
       <c r="N278" s="19"/>
       <c r="O278" s="18"/>
     </row>
     <row r="279" spans="1:15" s="4" customFormat="1">
       <c r="A279" s="19" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B279" s="47">
-        <v>41</v>
+        <v>2560961</v>
       </c>
       <c r="C279" s="47">
-        <v>2914</v>
+        <v>10997889</v>
       </c>
       <c r="D279" s="47">
-        <v>5787</v>
-[...2 lines deleted...]
-        <v>8660</v>
+        <v>19545218</v>
+      </c>
+      <c r="E279" s="114">
+        <v>28315612</v>
       </c>
       <c r="F279" s="50">
-        <v>9068</v>
-[...5 lines deleted...]
-      <c r="I279" s="67"/>
+        <v>32069607</v>
+      </c>
+      <c r="G279" s="129">
+        <v>36503135</v>
+      </c>
+      <c r="H279" s="166">
+        <v>40789037</v>
+      </c>
+      <c r="I279" s="59"/>
       <c r="J279" s="47"/>
       <c r="K279" s="47"/>
       <c r="L279" s="47"/>
       <c r="M279" s="47"/>
       <c r="N279" s="19"/>
       <c r="O279" s="18"/>
     </row>
     <row r="280" spans="1:15" s="4" customFormat="1">
       <c r="A280" s="19" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B280" s="47">
-        <v>97</v>
+        <v>634</v>
       </c>
       <c r="C280" s="47">
-        <v>1032</v>
+        <v>90304</v>
       </c>
       <c r="D280" s="47">
-        <v>1967</v>
-[...2 lines deleted...]
-        <v>2903</v>
+        <v>179973</v>
+      </c>
+      <c r="E280" s="114">
+        <v>269642</v>
       </c>
       <c r="F280" s="50">
-        <v>3089</v>
-[...5 lines deleted...]
-      <c r="I280" s="67"/>
+        <v>277153</v>
+      </c>
+      <c r="G280" s="129">
+        <v>284664</v>
+      </c>
+      <c r="H280" s="166">
+        <v>292359</v>
+      </c>
+      <c r="I280" s="59"/>
       <c r="J280" s="47"/>
       <c r="K280" s="47"/>
       <c r="L280" s="47"/>
       <c r="M280" s="47"/>
-      <c r="N280" s="19"/>
+      <c r="N280" s="27"/>
       <c r="O280" s="18"/>
     </row>
     <row r="281" spans="1:15" s="4" customFormat="1">
       <c r="A281" s="19" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>30</v>
+      </c>
+      <c r="B281" s="47">
+        <v>1420576</v>
       </c>
       <c r="C281" s="47">
-        <v>236</v>
+        <v>3765505</v>
       </c>
       <c r="D281" s="47">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>6610354</v>
+      </c>
+      <c r="E281" s="114">
+        <v>10224208</v>
       </c>
       <c r="F281" s="50">
-        <v>847</v>
-[...5 lines deleted...]
-      <c r="I281" s="67"/>
+        <v>13369064</v>
+      </c>
+      <c r="G281" s="129">
+        <v>16285947</v>
+      </c>
+      <c r="H281" s="166">
+        <v>19521438</v>
+      </c>
+      <c r="I281" s="59"/>
       <c r="J281" s="47"/>
       <c r="K281" s="47"/>
       <c r="L281" s="47"/>
       <c r="M281" s="47"/>
       <c r="N281" s="19"/>
       <c r="O281" s="18"/>
     </row>
     <row r="282" spans="1:15" s="4" customFormat="1">
-      <c r="A282" s="19" t="s">
-[...25 lines deleted...]
-      <c r="M282" s="47"/>
+      <c r="A282" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B282" s="48"/>
+      <c r="C282" s="48"/>
+      <c r="D282" s="48"/>
+      <c r="E282" s="115"/>
+      <c r="F282" s="20"/>
+      <c r="G282" s="130"/>
+      <c r="H282" s="151"/>
+      <c r="I282" s="20"/>
+      <c r="J282" s="48"/>
+      <c r="K282" s="48"/>
+      <c r="L282" s="48"/>
+      <c r="M282" s="48"/>
       <c r="N282" s="19"/>
-      <c r="O282" s="8"/>
+      <c r="O282" s="18"/>
     </row>
     <row r="283" spans="1:15" s="4" customFormat="1">
       <c r="A283" s="19" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="B283" s="47">
-        <v>333</v>
+        <v>796</v>
       </c>
       <c r="C283" s="47">
-        <v>1049</v>
+        <v>1081</v>
       </c>
       <c r="D283" s="47">
-        <v>1764</v>
-[...2 lines deleted...]
-        <v>2479</v>
+        <v>1366</v>
+      </c>
+      <c r="E283" s="114">
+        <v>1651</v>
       </c>
       <c r="F283" s="50">
-        <v>2479</v>
-[...5 lines deleted...]
-      <c r="I283" s="67"/>
+        <v>2770</v>
+      </c>
+      <c r="G283" s="129">
+        <v>3888</v>
+      </c>
+      <c r="H283" s="166">
+        <v>5006</v>
+      </c>
+      <c r="I283" s="59"/>
       <c r="J283" s="47"/>
       <c r="K283" s="47"/>
       <c r="L283" s="47"/>
       <c r="M283" s="47"/>
-      <c r="N283" s="17"/>
+      <c r="N283" s="19"/>
       <c r="O283" s="18"/>
     </row>
     <row r="284" spans="1:15" s="4" customFormat="1">
-      <c r="A284" s="17" t="s">
-[...12 lines deleted...]
-        <v>74</v>
+      <c r="A284" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B284" s="47">
+        <v>41</v>
+      </c>
+      <c r="C284" s="47">
+        <v>2914</v>
+      </c>
+      <c r="D284" s="47">
+        <v>5787</v>
+      </c>
+      <c r="E284" s="114">
+        <v>8660</v>
       </c>
       <c r="F284" s="50">
-        <v>16</v>
-[...5 lines deleted...]
-      <c r="I284" s="67"/>
+        <v>9068</v>
+      </c>
+      <c r="G284" s="129">
+        <v>9477</v>
+      </c>
+      <c r="H284" s="166">
+        <v>9844</v>
+      </c>
+      <c r="I284" s="59"/>
       <c r="J284" s="47"/>
       <c r="K284" s="47"/>
       <c r="L284" s="47"/>
       <c r="M284" s="47"/>
-      <c r="N284" s="17"/>
+      <c r="N284" s="19"/>
       <c r="O284" s="18"/>
     </row>
     <row r="285" spans="1:15" s="4" customFormat="1">
       <c r="A285" s="19" t="s">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="B285" s="47">
-        <v>3524</v>
+        <v>97</v>
       </c>
       <c r="C285" s="47">
-        <v>6271</v>
+        <v>1032</v>
       </c>
       <c r="D285" s="47">
-        <v>9018</v>
-[...2 lines deleted...]
-        <v>11764</v>
+        <v>1967</v>
+      </c>
+      <c r="E285" s="114">
+        <v>2903</v>
       </c>
       <c r="F285" s="50">
-        <v>13250</v>
-[...5 lines deleted...]
-      <c r="I285" s="67"/>
+        <v>3089</v>
+      </c>
+      <c r="G285" s="129">
+        <v>3276</v>
+      </c>
+      <c r="H285" s="166">
+        <v>8652</v>
+      </c>
+      <c r="I285" s="59"/>
       <c r="J285" s="47"/>
       <c r="K285" s="47"/>
       <c r="L285" s="47"/>
       <c r="M285" s="47"/>
       <c r="N285" s="19"/>
       <c r="O285" s="18"/>
     </row>
-    <row r="286" spans="1:15">
+    <row r="286" spans="1:15" s="4" customFormat="1">
       <c r="A286" s="19" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B286" s="52" t="s">
         <v>74</v>
       </c>
       <c r="C286" s="47">
-        <v>744</v>
+        <v>236</v>
       </c>
       <c r="D286" s="47">
-        <v>1488</v>
-[...2 lines deleted...]
-        <v>2232</v>
+        <v>473</v>
+      </c>
+      <c r="E286" s="114">
+        <v>709</v>
       </c>
       <c r="F286" s="50">
-        <v>2456</v>
-[...5 lines deleted...]
-      <c r="I286" s="67"/>
+        <v>847</v>
+      </c>
+      <c r="G286" s="129">
+        <v>984</v>
+      </c>
+      <c r="H286" s="166">
+        <v>1122</v>
+      </c>
+      <c r="I286" s="59"/>
       <c r="J286" s="47"/>
       <c r="K286" s="47"/>
       <c r="L286" s="47"/>
       <c r="M286" s="47"/>
-      <c r="N286" s="16"/>
-[...2 lines deleted...]
-    <row r="287" spans="1:15">
+      <c r="N286" s="19"/>
+      <c r="O286" s="18"/>
+    </row>
+    <row r="287" spans="1:15" s="4" customFormat="1">
       <c r="A287" s="19" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B287" s="47">
-        <v>29596</v>
+        <v>4242</v>
       </c>
       <c r="C287" s="47">
-        <v>91000</v>
+        <v>23826</v>
       </c>
       <c r="D287" s="47">
-        <v>152404</v>
-[...2 lines deleted...]
-        <v>213807</v>
+        <v>36654</v>
+      </c>
+      <c r="E287" s="114">
+        <v>60181</v>
       </c>
       <c r="F287" s="50">
-        <v>239664</v>
-[...5 lines deleted...]
-      <c r="I287" s="67"/>
+        <v>68791</v>
+      </c>
+      <c r="G287" s="129">
+        <v>78720</v>
+      </c>
+      <c r="H287" s="166">
+        <v>89583</v>
+      </c>
+      <c r="I287" s="59"/>
       <c r="J287" s="47"/>
       <c r="K287" s="47"/>
       <c r="L287" s="47"/>
       <c r="M287" s="47"/>
-      <c r="N287" s="17"/>
-[...4 lines deleted...]
-        <v>64</v>
+      <c r="N287" s="19"/>
+      <c r="O287" s="8"/>
+    </row>
+    <row r="288" spans="1:15" s="4" customFormat="1">
+      <c r="A288" s="19" t="s">
+        <v>44</v>
       </c>
       <c r="B288" s="47">
-        <v>574109</v>
+        <v>333</v>
       </c>
       <c r="C288" s="47">
-        <v>1226070</v>
+        <v>1049</v>
       </c>
       <c r="D288" s="47">
-        <v>1906645</v>
-[...2 lines deleted...]
-        <v>2588939</v>
+        <v>1764</v>
+      </c>
+      <c r="E288" s="114">
+        <v>2479</v>
       </c>
       <c r="F288" s="50">
-        <v>3124853</v>
-[...5 lines deleted...]
-      <c r="I288" s="67"/>
+        <v>2479</v>
+      </c>
+      <c r="G288" s="129">
+        <v>2479</v>
+      </c>
+      <c r="H288" s="166">
+        <v>2479</v>
+      </c>
+      <c r="I288" s="59"/>
       <c r="J288" s="47"/>
       <c r="K288" s="47"/>
       <c r="L288" s="47"/>
       <c r="M288" s="47"/>
       <c r="N288" s="17"/>
       <c r="O288" s="18"/>
     </row>
-    <row r="289" spans="1:15">
+    <row r="289" spans="1:15" s="4" customFormat="1">
       <c r="A289" s="17" t="s">
-        <v>28</v>
-[...11 lines deleted...]
-        <v>2476672</v>
+        <v>76</v>
+      </c>
+      <c r="B289" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="C289" s="99" t="s">
+        <v>74</v>
+      </c>
+      <c r="D289" s="109" t="s">
+        <v>74</v>
+      </c>
+      <c r="E289" s="121" t="s">
+        <v>74</v>
       </c>
       <c r="F289" s="50">
-        <v>2985053</v>
-[...5 lines deleted...]
-      <c r="I289" s="67"/>
+        <v>16</v>
+      </c>
+      <c r="G289" s="129">
+        <v>32</v>
+      </c>
+      <c r="H289" s="166">
+        <v>48</v>
+      </c>
+      <c r="I289" s="59"/>
       <c r="J289" s="47"/>
       <c r="K289" s="47"/>
       <c r="L289" s="47"/>
       <c r="M289" s="47"/>
       <c r="N289" s="17"/>
       <c r="O289" s="18"/>
     </row>
-    <row r="290" spans="1:15">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="290" spans="1:15" s="4" customFormat="1">
+      <c r="A290" s="19" t="s">
+        <v>1</v>
       </c>
       <c r="B290" s="47">
-        <v>715</v>
+        <v>3524</v>
       </c>
       <c r="C290" s="47">
-        <v>1390</v>
+        <v>6271</v>
       </c>
       <c r="D290" s="47">
-        <v>2065</v>
-[...2 lines deleted...]
-        <v>2740</v>
+        <v>9018</v>
+      </c>
+      <c r="E290" s="114">
+        <v>11764</v>
       </c>
       <c r="F290" s="50">
-        <v>3415</v>
-[...5 lines deleted...]
-      <c r="I290" s="67"/>
+        <v>13250</v>
+      </c>
+      <c r="G290" s="129">
+        <v>14735</v>
+      </c>
+      <c r="H290" s="166">
+        <v>17054</v>
+      </c>
+      <c r="I290" s="59"/>
       <c r="J290" s="47"/>
       <c r="K290" s="47"/>
       <c r="L290" s="47"/>
       <c r="M290" s="47"/>
       <c r="N290" s="19"/>
       <c r="O290" s="18"/>
     </row>
-    <row r="291" spans="1:15" s="4" customFormat="1">
-[...4 lines deleted...]
-        <v>22477</v>
+    <row r="291" spans="1:15">
+      <c r="A291" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B291" s="52" t="s">
+        <v>74</v>
       </c>
       <c r="C291" s="47">
-        <v>46575</v>
+        <v>744</v>
       </c>
       <c r="D291" s="47">
-        <v>70673</v>
-[...2 lines deleted...]
-        <v>94771</v>
+        <v>1488</v>
+      </c>
+      <c r="E291" s="114">
+        <v>2232</v>
       </c>
       <c r="F291" s="50">
-        <v>117940</v>
-[...5 lines deleted...]
-      <c r="I291" s="67"/>
+        <v>2456</v>
+      </c>
+      <c r="G291" s="129">
+        <v>2679</v>
+      </c>
+      <c r="H291" s="166">
+        <v>4114</v>
+      </c>
+      <c r="I291" s="59"/>
       <c r="J291" s="47"/>
       <c r="K291" s="47"/>
       <c r="L291" s="47"/>
       <c r="M291" s="47"/>
-      <c r="N291" s="35"/>
-[...2 lines deleted...]
-    <row r="292" spans="1:15" s="4" customFormat="1">
+      <c r="N291" s="16"/>
+      <c r="O291" s="21"/>
+    </row>
+    <row r="292" spans="1:15">
       <c r="A292" s="19" t="s">
-        <v>31</v>
-[...13 lines deleted...]
-      <c r="N292" s="35"/>
+        <v>38</v>
+      </c>
+      <c r="B292" s="47">
+        <v>29596</v>
+      </c>
+      <c r="C292" s="47">
+        <v>91000</v>
+      </c>
+      <c r="D292" s="47">
+        <v>152404</v>
+      </c>
+      <c r="E292" s="114">
+        <v>213807</v>
+      </c>
+      <c r="F292" s="50">
+        <v>239664</v>
+      </c>
+      <c r="G292" s="129">
+        <v>265521</v>
+      </c>
+      <c r="H292" s="166">
+        <v>291227</v>
+      </c>
+      <c r="I292" s="59"/>
+      <c r="J292" s="47"/>
+      <c r="K292" s="47"/>
+      <c r="L292" s="47"/>
+      <c r="M292" s="47"/>
+      <c r="N292" s="17"/>
       <c r="O292" s="18"/>
     </row>
-    <row r="293" spans="1:15" s="4" customFormat="1">
-[...27 lines deleted...]
-      <c r="N293" s="35"/>
+    <row r="293" spans="1:15">
+      <c r="A293" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B293" s="47">
+        <v>574109</v>
+      </c>
+      <c r="C293" s="47">
+        <v>1226070</v>
+      </c>
+      <c r="D293" s="47">
+        <v>1906645</v>
+      </c>
+      <c r="E293" s="114">
+        <v>2588939</v>
+      </c>
+      <c r="F293" s="50">
+        <v>3124853</v>
+      </c>
+      <c r="G293" s="129">
+        <v>3817053</v>
+      </c>
+      <c r="H293" s="166">
+        <v>4686245</v>
+      </c>
+      <c r="I293" s="59"/>
+      <c r="J293" s="47"/>
+      <c r="K293" s="47"/>
+      <c r="L293" s="47"/>
+      <c r="M293" s="47"/>
+      <c r="N293" s="17"/>
       <c r="O293" s="18"/>
     </row>
-    <row r="294" spans="1:15" s="4" customFormat="1">
+    <row r="294" spans="1:15">
       <c r="A294" s="17" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B294" s="47">
-        <v>440</v>
+        <v>547228</v>
       </c>
       <c r="C294" s="47">
-        <v>880</v>
+        <v>1170727</v>
       </c>
       <c r="D294" s="47">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>1760</v>
+        <v>1822840</v>
+      </c>
+      <c r="E294" s="114">
+        <v>2476672</v>
       </c>
       <c r="F294" s="50">
-        <v>2200</v>
-[...5 lines deleted...]
-      <c r="I294" s="67"/>
+        <v>2985053</v>
+      </c>
+      <c r="G294" s="129">
+        <v>3649720</v>
+      </c>
+      <c r="H294" s="166">
+        <v>4432396</v>
+      </c>
+      <c r="I294" s="59"/>
       <c r="J294" s="47"/>
       <c r="K294" s="47"/>
       <c r="L294" s="47"/>
       <c r="M294" s="47"/>
       <c r="N294" s="17"/>
       <c r="O294" s="18"/>
     </row>
-    <row r="295" spans="1:15" s="4" customFormat="1">
+    <row r="295" spans="1:15">
       <c r="A295" s="17" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B295" s="47">
-        <v>388</v>
+        <v>715</v>
       </c>
       <c r="C295" s="47">
-        <v>776</v>
+        <v>1390</v>
       </c>
       <c r="D295" s="47">
-        <v>1164</v>
-[...2 lines deleted...]
-        <v>1552</v>
+        <v>2065</v>
+      </c>
+      <c r="E295" s="114">
+        <v>2740</v>
       </c>
       <c r="F295" s="50">
-        <v>1940</v>
-[...5 lines deleted...]
-      <c r="I295" s="67"/>
+        <v>3415</v>
+      </c>
+      <c r="G295" s="129">
+        <v>4090</v>
+      </c>
+      <c r="H295" s="166">
+        <v>13110</v>
+      </c>
+      <c r="I295" s="59"/>
       <c r="J295" s="47"/>
       <c r="K295" s="47"/>
       <c r="L295" s="47"/>
       <c r="M295" s="47"/>
-      <c r="N295" s="35"/>
+      <c r="N295" s="19"/>
       <c r="O295" s="18"/>
     </row>
     <row r="296" spans="1:15" s="4" customFormat="1">
       <c r="A296" s="17" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="B296" s="47">
-        <v>229</v>
+        <v>22477</v>
       </c>
       <c r="C296" s="47">
-        <v>458</v>
+        <v>46575</v>
       </c>
       <c r="D296" s="47">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>916</v>
+        <v>70673</v>
+      </c>
+      <c r="E296" s="114">
+        <v>94771</v>
       </c>
       <c r="F296" s="50">
-        <v>1145</v>
-[...5 lines deleted...]
-      <c r="I296" s="67"/>
+        <v>117940</v>
+      </c>
+      <c r="G296" s="129">
+        <v>141110</v>
+      </c>
+      <c r="H296" s="166">
+        <v>212262</v>
+      </c>
+      <c r="I296" s="59"/>
       <c r="J296" s="47"/>
       <c r="K296" s="47"/>
       <c r="L296" s="47"/>
       <c r="M296" s="47"/>
-      <c r="N296" s="17"/>
+      <c r="N296" s="35"/>
       <c r="O296" s="18"/>
     </row>
     <row r="297" spans="1:15" s="4" customFormat="1">
-      <c r="A297" s="17" t="s">
-[...26 lines deleted...]
-      <c r="N297" s="17"/>
+      <c r="A297" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B297" s="48"/>
+      <c r="C297" s="48"/>
+      <c r="D297" s="102"/>
+      <c r="E297" s="111"/>
+      <c r="F297" s="20"/>
+      <c r="G297" s="126"/>
+      <c r="H297" s="148"/>
+      <c r="I297" s="53"/>
+      <c r="J297" s="61"/>
+      <c r="K297" s="66"/>
+      <c r="L297" s="71"/>
+      <c r="M297" s="76"/>
+      <c r="N297" s="35"/>
       <c r="O297" s="18"/>
     </row>
     <row r="298" spans="1:15" s="4" customFormat="1">
       <c r="A298" s="17" t="s">
-        <v>1</v>
-[...25 lines deleted...]
-      <c r="N298" s="17"/>
+        <v>32</v>
+      </c>
+      <c r="B298" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="C298" s="97" t="s">
+        <v>74</v>
+      </c>
+      <c r="D298" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E298" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="F298" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="G298" s="135" t="s">
+        <v>74</v>
+      </c>
+      <c r="H298" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="I298" s="57"/>
+      <c r="J298" s="65"/>
+      <c r="K298" s="70"/>
+      <c r="L298" s="75"/>
+      <c r="M298" s="80"/>
+      <c r="N298" s="35"/>
       <c r="O298" s="18"/>
     </row>
     <row r="299" spans="1:15" s="4" customFormat="1">
       <c r="A299" s="17" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>33</v>
+      </c>
+      <c r="B299" s="47">
+        <v>440</v>
       </c>
       <c r="C299" s="47">
-        <v>584</v>
+        <v>880</v>
       </c>
       <c r="D299" s="47">
-        <v>876</v>
-[...2 lines deleted...]
-        <v>1168</v>
+        <v>1320</v>
+      </c>
+      <c r="E299" s="114">
+        <v>1760</v>
       </c>
       <c r="F299" s="50">
-        <v>1460</v>
-[...5 lines deleted...]
-      <c r="I299" s="67"/>
+        <v>2200</v>
+      </c>
+      <c r="G299" s="129">
+        <v>2640</v>
+      </c>
+      <c r="H299" s="166">
+        <v>2640</v>
+      </c>
+      <c r="I299" s="59"/>
       <c r="J299" s="47"/>
       <c r="K299" s="47"/>
       <c r="L299" s="47"/>
       <c r="M299" s="47"/>
-      <c r="N299" s="16"/>
-[...2 lines deleted...]
-    <row r="300" spans="1:15">
+      <c r="N299" s="17"/>
+      <c r="O299" s="18"/>
+    </row>
+    <row r="300" spans="1:15" s="4" customFormat="1">
       <c r="A300" s="17" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>1717</v>
+        <v>34</v>
+      </c>
+      <c r="B300" s="47">
+        <v>388</v>
       </c>
       <c r="C300" s="47">
-        <v>3434</v>
+        <v>776</v>
       </c>
       <c r="D300" s="47">
-        <v>5151</v>
-[...2 lines deleted...]
-        <v>6868</v>
+        <v>1164</v>
+      </c>
+      <c r="E300" s="114">
+        <v>1552</v>
       </c>
       <c r="F300" s="50">
-        <v>8585</v>
-[...5 lines deleted...]
-      <c r="I300" s="67"/>
+        <v>1940</v>
+      </c>
+      <c r="G300" s="129">
+        <v>2328</v>
+      </c>
+      <c r="H300" s="166">
+        <v>2453</v>
+      </c>
+      <c r="I300" s="59"/>
       <c r="J300" s="47"/>
       <c r="K300" s="47"/>
       <c r="L300" s="47"/>
       <c r="M300" s="47"/>
-      <c r="N300" s="17"/>
+      <c r="N300" s="35"/>
       <c r="O300" s="18"/>
     </row>
-    <row r="301" spans="1:15">
-[...30 lines deleted...]
-    <row r="302" spans="1:15">
+    <row r="301" spans="1:15" s="4" customFormat="1">
+      <c r="A301" s="144" t="s">
+        <v>35</v>
+      </c>
+      <c r="B301" s="160" t="s">
+        <v>74</v>
+      </c>
+      <c r="C301" s="160" t="s">
+        <v>74</v>
+      </c>
+      <c r="D301" s="160" t="s">
+        <v>74</v>
+      </c>
+      <c r="E301" s="160" t="s">
+        <v>74</v>
+      </c>
+      <c r="F301" s="160" t="s">
+        <v>74</v>
+      </c>
+      <c r="G301" s="160" t="s">
+        <v>74</v>
+      </c>
+      <c r="H301" s="166">
+        <v>100</v>
+      </c>
+      <c r="I301" s="161"/>
+      <c r="J301" s="160"/>
+      <c r="K301" s="160"/>
+      <c r="L301" s="160"/>
+      <c r="M301" s="160"/>
+      <c r="N301" s="146"/>
+      <c r="O301" s="145"/>
+    </row>
+    <row r="302" spans="1:15" s="4" customFormat="1">
       <c r="A302" s="17" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="B302" s="47">
-        <v>21351</v>
+        <v>229</v>
       </c>
       <c r="C302" s="47">
-        <v>43369</v>
+        <v>458</v>
       </c>
       <c r="D302" s="47">
-        <v>65990</v>
-[...2 lines deleted...]
-        <v>88003</v>
+        <v>687</v>
+      </c>
+      <c r="E302" s="114">
+        <v>916</v>
       </c>
       <c r="F302" s="50">
-        <v>105260</v>
-[...5 lines deleted...]
-      <c r="I302" s="67"/>
+        <v>1145</v>
+      </c>
+      <c r="G302" s="129">
+        <v>1374</v>
+      </c>
+      <c r="H302" s="166">
+        <v>1837</v>
+      </c>
+      <c r="I302" s="59"/>
       <c r="J302" s="47"/>
       <c r="K302" s="47"/>
       <c r="L302" s="47"/>
       <c r="M302" s="47"/>
       <c r="N302" s="17"/>
       <c r="O302" s="18"/>
     </row>
-    <row r="303" spans="1:15">
+    <row r="303" spans="1:15" s="4" customFormat="1">
       <c r="A303" s="17" t="s">
-        <v>29</v>
-[...25 lines deleted...]
-      <c r="N303" s="19"/>
+        <v>44</v>
+      </c>
+      <c r="B303" s="81" t="s">
+        <v>74</v>
+      </c>
+      <c r="C303" s="97" t="s">
+        <v>74</v>
+      </c>
+      <c r="D303" s="107" t="s">
+        <v>74</v>
+      </c>
+      <c r="E303" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="F303" s="119" t="s">
+        <v>74</v>
+      </c>
+      <c r="G303" s="135" t="s">
+        <v>74</v>
+      </c>
+      <c r="H303" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="I303" s="57"/>
+      <c r="J303" s="65"/>
+      <c r="K303" s="70"/>
+      <c r="L303" s="75"/>
+      <c r="M303" s="80"/>
+      <c r="N303" s="17"/>
       <c r="O303" s="18"/>
     </row>
-    <row r="304" spans="1:15">
+    <row r="304" spans="1:15" s="4" customFormat="1">
       <c r="A304" s="17" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>2621</v>
+        <v>1</v>
+      </c>
+      <c r="B304" s="50">
+        <v>624</v>
       </c>
       <c r="C304" s="47">
-        <v>6043</v>
+        <v>1248</v>
       </c>
       <c r="D304" s="47">
-        <v>9465</v>
-[...2 lines deleted...]
-        <v>12886</v>
+        <v>1872</v>
+      </c>
+      <c r="E304" s="114">
+        <v>2496</v>
       </c>
       <c r="F304" s="50">
-        <v>13587</v>
-[...5 lines deleted...]
-      <c r="I304" s="67"/>
+        <v>3120</v>
+      </c>
+      <c r="G304" s="129">
+        <v>3744</v>
+      </c>
+      <c r="H304" s="166">
+        <v>3994</v>
+      </c>
+      <c r="I304" s="59"/>
       <c r="J304" s="47"/>
       <c r="K304" s="47"/>
       <c r="L304" s="47"/>
       <c r="M304" s="47"/>
-      <c r="N304" s="35"/>
+      <c r="N304" s="17"/>
       <c r="O304" s="18"/>
     </row>
-    <row r="305" spans="1:15">
-[...16 lines deleted...]
-      <c r="O305" s="18"/>
+    <row r="305" spans="1:15" s="4" customFormat="1">
+      <c r="A305" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B305" s="50">
+        <v>292</v>
+      </c>
+      <c r="C305" s="47">
+        <v>584</v>
+      </c>
+      <c r="D305" s="47">
+        <v>876</v>
+      </c>
+      <c r="E305" s="114">
+        <v>1168</v>
+      </c>
+      <c r="F305" s="50">
+        <v>1460</v>
+      </c>
+      <c r="G305" s="129">
+        <v>1752</v>
+      </c>
+      <c r="H305" s="166">
+        <v>7158</v>
+      </c>
+      <c r="I305" s="59"/>
+      <c r="J305" s="47"/>
+      <c r="K305" s="47"/>
+      <c r="L305" s="47"/>
+      <c r="M305" s="47"/>
+      <c r="N305" s="16"/>
+      <c r="O305" s="21"/>
     </row>
     <row r="306" spans="1:15">
       <c r="A306" s="17" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B306" s="50">
-        <v>125</v>
+        <v>1717</v>
       </c>
       <c r="C306" s="47">
-        <v>250</v>
+        <v>3434</v>
       </c>
       <c r="D306" s="47">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>5151</v>
+      </c>
+      <c r="E306" s="114">
+        <v>6868</v>
       </c>
       <c r="F306" s="50">
-        <v>625</v>
-[...5 lines deleted...]
-      <c r="I306" s="67"/>
+        <v>8585</v>
+      </c>
+      <c r="G306" s="129">
+        <v>10302</v>
+      </c>
+      <c r="H306" s="166">
+        <v>10302</v>
+      </c>
+      <c r="I306" s="59"/>
       <c r="J306" s="47"/>
       <c r="K306" s="47"/>
       <c r="L306" s="47"/>
       <c r="M306" s="47"/>
-      <c r="N306" s="35"/>
+      <c r="N306" s="17"/>
       <c r="O306" s="18"/>
     </row>
-    <row r="307" spans="1:15" ht="45">
+    <row r="307" spans="1:15">
       <c r="A307" s="16" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="B307" s="47">
-        <v>70186969</v>
+        <v>26431</v>
       </c>
       <c r="C307" s="47">
-        <v>131554603</v>
+        <v>57329</v>
       </c>
       <c r="D307" s="47">
-        <v>192133982</v>
-[...2 lines deleted...]
-        <v>241383664</v>
+        <v>88830</v>
+      </c>
+      <c r="E307" s="114">
+        <v>119723</v>
       </c>
       <c r="F307" s="50">
-        <v>285310799</v>
-[...5 lines deleted...]
-      <c r="I307" s="67"/>
+        <v>138806</v>
+      </c>
+      <c r="G307" s="129">
+        <v>157543</v>
+      </c>
+      <c r="H307" s="166">
+        <v>188403</v>
+      </c>
+      <c r="I307" s="59"/>
       <c r="J307" s="47"/>
       <c r="K307" s="47"/>
       <c r="L307" s="47"/>
       <c r="M307" s="47"/>
       <c r="N307" s="17"/>
       <c r="O307" s="18"/>
     </row>
     <row r="308" spans="1:15">
       <c r="A308" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B308" s="47">
-        <v>14775797</v>
+        <v>21351</v>
       </c>
       <c r="C308" s="47">
-        <v>26971340</v>
+        <v>43369</v>
       </c>
       <c r="D308" s="47">
-        <v>39296218</v>
-[...2 lines deleted...]
-        <v>48628882</v>
+        <v>65990</v>
+      </c>
+      <c r="E308" s="114">
+        <v>88003</v>
       </c>
       <c r="F308" s="50">
-        <v>57417716</v>
-[...5 lines deleted...]
-      <c r="I308" s="67"/>
+        <v>105260</v>
+      </c>
+      <c r="G308" s="129">
+        <v>122172</v>
+      </c>
+      <c r="H308" s="166">
+        <v>138541</v>
+      </c>
+      <c r="I308" s="59"/>
       <c r="J308" s="47"/>
       <c r="K308" s="47"/>
       <c r="L308" s="47"/>
       <c r="M308" s="47"/>
       <c r="N308" s="17"/>
       <c r="O308" s="18"/>
     </row>
     <row r="309" spans="1:15">
       <c r="A309" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B309" s="47">
-        <v>10963443</v>
+        <v>2333</v>
       </c>
       <c r="C309" s="47">
-        <v>19881540</v>
+        <v>7667</v>
       </c>
       <c r="D309" s="47">
-        <v>28598385</v>
-[...2 lines deleted...]
-        <v>36559056</v>
+        <v>13000</v>
+      </c>
+      <c r="E309" s="114">
+        <v>18333</v>
       </c>
       <c r="F309" s="50">
-        <v>45040176</v>
-[...5 lines deleted...]
-      <c r="I309" s="67"/>
+        <v>19333</v>
+      </c>
+      <c r="G309" s="129">
+        <v>20333</v>
+      </c>
+      <c r="H309" s="166">
+        <v>21333</v>
+      </c>
+      <c r="I309" s="59"/>
       <c r="J309" s="47"/>
       <c r="K309" s="47"/>
       <c r="L309" s="47"/>
       <c r="M309" s="47"/>
       <c r="N309" s="19"/>
       <c r="O309" s="18"/>
     </row>
     <row r="310" spans="1:15">
       <c r="A310" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B310" s="47">
-        <v>43983883</v>
+        <v>2621</v>
       </c>
       <c r="C310" s="47">
-        <v>83836091</v>
+        <v>6043</v>
       </c>
       <c r="D310" s="47">
-        <v>123019615</v>
-[...2 lines deleted...]
-        <v>154735307</v>
+        <v>9465</v>
+      </c>
+      <c r="E310" s="114">
+        <v>12886</v>
       </c>
       <c r="F310" s="50">
-        <v>181154808</v>
-[...5 lines deleted...]
-      <c r="I310" s="67"/>
+        <v>13587</v>
+      </c>
+      <c r="G310" s="129">
+        <v>14288</v>
+      </c>
+      <c r="H310" s="166">
+        <v>27516</v>
+      </c>
+      <c r="I310" s="59"/>
       <c r="J310" s="47"/>
       <c r="K310" s="47"/>
       <c r="L310" s="47"/>
       <c r="M310" s="47"/>
-      <c r="N310" s="17"/>
+      <c r="N310" s="35"/>
       <c r="O310" s="18"/>
     </row>
     <row r="311" spans="1:15">
       <c r="A311" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B311" s="48"/>
       <c r="C311" s="48"/>
-      <c r="D311" s="110"/>
-      <c r="E311" s="119"/>
+      <c r="D311" s="101"/>
+      <c r="E311" s="110"/>
       <c r="F311" s="20"/>
-      <c r="G311" s="140"/>
-[...6 lines deleted...]
-      <c r="N311" s="17"/>
+      <c r="G311" s="125"/>
+      <c r="H311" s="164"/>
+      <c r="I311" s="53"/>
+      <c r="J311" s="61"/>
+      <c r="K311" s="66"/>
+      <c r="L311" s="71"/>
+      <c r="M311" s="76"/>
+      <c r="N311" s="35"/>
       <c r="O311" s="18"/>
     </row>
     <row r="312" spans="1:15">
       <c r="A312" s="17" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>25436</v>
+        <v>34</v>
+      </c>
+      <c r="B312" s="50">
+        <v>125</v>
       </c>
       <c r="C312" s="47">
-        <v>56143</v>
+        <v>250</v>
       </c>
       <c r="D312" s="47">
-        <v>85408</v>
-[...2 lines deleted...]
-        <v>100685</v>
+        <v>375</v>
+      </c>
+      <c r="E312" s="114">
+        <v>500</v>
       </c>
       <c r="F312" s="50">
-        <v>126434</v>
-[...5 lines deleted...]
-      <c r="I312" s="67"/>
+        <v>625</v>
+      </c>
+      <c r="G312" s="129">
+        <v>750</v>
+      </c>
+      <c r="H312" s="166">
+        <v>788</v>
+      </c>
+      <c r="I312" s="59"/>
       <c r="J312" s="47"/>
       <c r="K312" s="47"/>
       <c r="L312" s="47"/>
       <c r="M312" s="47"/>
-      <c r="N312" s="17"/>
+      <c r="N312" s="35"/>
       <c r="O312" s="18"/>
     </row>
     <row r="313" spans="1:15">
-      <c r="A313" s="17" t="s">
-[...31 lines deleted...]
-        <v>34</v>
+      <c r="A313" s="144" t="s">
+        <v>35</v>
+      </c>
+      <c r="B313" s="152" t="s">
+        <v>74</v>
+      </c>
+      <c r="C313" s="152" t="s">
+        <v>74</v>
+      </c>
+      <c r="D313" s="152" t="s">
+        <v>74</v>
+      </c>
+      <c r="E313" s="152" t="s">
+        <v>74</v>
+      </c>
+      <c r="F313" s="152" t="s">
+        <v>74</v>
+      </c>
+      <c r="G313" s="152" t="s">
+        <v>74</v>
+      </c>
+      <c r="H313" s="166">
+        <v>224</v>
+      </c>
+      <c r="I313" s="163"/>
+      <c r="J313" s="162"/>
+      <c r="K313" s="162"/>
+      <c r="L313" s="162"/>
+      <c r="M313" s="162"/>
+      <c r="N313" s="146"/>
+      <c r="O313" s="145"/>
+    </row>
+    <row r="314" spans="1:15" ht="45">
+      <c r="A314" s="16" t="s">
+        <v>47</v>
       </c>
       <c r="B314" s="47">
-        <v>115545</v>
+        <v>70186969</v>
       </c>
       <c r="C314" s="47">
-        <v>215150</v>
+        <v>131554603</v>
       </c>
       <c r="D314" s="47">
-        <v>307774</v>
-[...2 lines deleted...]
-        <v>361023</v>
+        <v>192133982</v>
+      </c>
+      <c r="E314" s="114">
+        <v>241383664</v>
       </c>
       <c r="F314" s="50">
-        <v>450169</v>
-[...5 lines deleted...]
-      <c r="I314" s="67"/>
+        <v>285310799</v>
+      </c>
+      <c r="G314" s="129">
+        <v>330786672</v>
+      </c>
+      <c r="H314" s="166">
+        <v>379130466</v>
+      </c>
+      <c r="I314" s="59"/>
       <c r="J314" s="47"/>
       <c r="K314" s="47"/>
       <c r="L314" s="47"/>
       <c r="M314" s="47"/>
       <c r="N314" s="17"/>
       <c r="O314" s="18"/>
     </row>
     <row r="315" spans="1:15">
       <c r="A315" s="17" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B315" s="47">
-        <v>105214</v>
+        <v>14775797</v>
       </c>
       <c r="C315" s="47">
-        <v>165393</v>
+        <v>26971340</v>
       </c>
       <c r="D315" s="47">
-        <v>208210</v>
-[...2 lines deleted...]
-        <v>225963</v>
+        <v>39296218</v>
+      </c>
+      <c r="E315" s="114">
+        <v>48628882</v>
       </c>
       <c r="F315" s="50">
-        <v>227950</v>
-[...5 lines deleted...]
-      <c r="I315" s="67"/>
+        <v>57417716</v>
+      </c>
+      <c r="G315" s="129">
+        <v>65669872</v>
+      </c>
+      <c r="H315" s="166">
+        <v>74338742</v>
+      </c>
+      <c r="I315" s="59"/>
       <c r="J315" s="47"/>
       <c r="K315" s="47"/>
       <c r="L315" s="47"/>
       <c r="M315" s="47"/>
       <c r="N315" s="17"/>
       <c r="O315" s="18"/>
     </row>
     <row r="316" spans="1:15">
       <c r="A316" s="17" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="B316" s="47">
-        <v>36490</v>
+        <v>10963443</v>
       </c>
       <c r="C316" s="47">
-        <v>73932</v>
+        <v>19881540</v>
       </c>
       <c r="D316" s="47">
-        <v>110383</v>
-[...2 lines deleted...]
-        <v>146710</v>
+        <v>28598385</v>
+      </c>
+      <c r="E316" s="114">
+        <v>36559056</v>
       </c>
       <c r="F316" s="50">
-        <v>181747</v>
-[...5 lines deleted...]
-      <c r="I316" s="67"/>
+        <v>45040176</v>
+      </c>
+      <c r="G316" s="129">
+        <v>53902913</v>
+      </c>
+      <c r="H316" s="166">
+        <v>61733328</v>
+      </c>
+      <c r="I316" s="59"/>
       <c r="J316" s="47"/>
       <c r="K316" s="47"/>
       <c r="L316" s="47"/>
       <c r="M316" s="47"/>
-      <c r="N316" s="17"/>
+      <c r="N316" s="19"/>
       <c r="O316" s="18"/>
     </row>
     <row r="317" spans="1:15">
       <c r="A317" s="17" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B317" s="47">
-        <v>13351</v>
+        <v>43983883</v>
       </c>
       <c r="C317" s="47">
-        <v>26759</v>
+        <v>83836091</v>
       </c>
       <c r="D317" s="47">
-        <v>39942</v>
-[...2 lines deleted...]
-        <v>52820</v>
+        <v>123019615</v>
+      </c>
+      <c r="E317" s="114">
+        <v>154735307</v>
       </c>
       <c r="F317" s="50">
-        <v>65708</v>
-[...5 lines deleted...]
-      <c r="I317" s="67"/>
+        <v>181154808</v>
+      </c>
+      <c r="G317" s="129">
+        <v>209301071</v>
+      </c>
+      <c r="H317" s="166">
+        <v>240915456</v>
+      </c>
+      <c r="I317" s="59"/>
       <c r="J317" s="47"/>
       <c r="K317" s="47"/>
       <c r="L317" s="47"/>
       <c r="M317" s="47"/>
       <c r="N317" s="17"/>
       <c r="O317" s="18"/>
     </row>
     <row r="318" spans="1:15">
-      <c r="A318" s="17" t="s">
-[...25 lines deleted...]
-      <c r="M318" s="47"/>
+      <c r="A318" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B318" s="48"/>
+      <c r="C318" s="48"/>
+      <c r="D318" s="102"/>
+      <c r="E318" s="111"/>
+      <c r="F318" s="20"/>
+      <c r="G318" s="126"/>
+      <c r="H318" s="148"/>
+      <c r="I318" s="53"/>
+      <c r="J318" s="61"/>
+      <c r="K318" s="66"/>
+      <c r="L318" s="71"/>
+      <c r="M318" s="76"/>
       <c r="N318" s="17"/>
       <c r="O318" s="18"/>
     </row>
     <row r="319" spans="1:15">
       <c r="A319" s="17" t="s">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B319" s="47">
-        <v>26139</v>
+        <v>25436</v>
       </c>
       <c r="C319" s="47">
-        <v>53443</v>
+        <v>56143</v>
       </c>
       <c r="D319" s="47">
-        <v>79287</v>
-[...2 lines deleted...]
-        <v>104503</v>
+        <v>85408</v>
+      </c>
+      <c r="E319" s="114">
+        <v>100685</v>
       </c>
       <c r="F319" s="50">
-        <v>129227</v>
-[...5 lines deleted...]
-      <c r="I319" s="67"/>
+        <v>126434</v>
+      </c>
+      <c r="G319" s="129">
+        <v>145976</v>
+      </c>
+      <c r="H319" s="166">
+        <v>166956</v>
+      </c>
+      <c r="I319" s="59"/>
       <c r="J319" s="47"/>
       <c r="K319" s="47"/>
       <c r="L319" s="47"/>
       <c r="M319" s="47"/>
       <c r="N319" s="17"/>
       <c r="O319" s="18"/>
     </row>
-    <row r="320" spans="1:15" ht="12" customHeight="1">
+    <row r="320" spans="1:15">
       <c r="A320" s="17" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B320" s="47">
-        <v>26612</v>
+        <v>36029</v>
       </c>
       <c r="C320" s="47">
-        <v>49903</v>
+        <v>65798</v>
       </c>
       <c r="D320" s="47">
-        <v>71661</v>
-[...2 lines deleted...]
-        <v>94413</v>
+        <v>94711</v>
+      </c>
+      <c r="E320" s="114">
+        <v>120306</v>
       </c>
       <c r="F320" s="50">
-        <v>120005</v>
-[...5 lines deleted...]
-      <c r="I320" s="67"/>
+        <v>127502</v>
+      </c>
+      <c r="G320" s="129">
+        <v>135515</v>
+      </c>
+      <c r="H320" s="166">
+        <v>144064</v>
+      </c>
+      <c r="I320" s="59"/>
       <c r="J320" s="47"/>
       <c r="K320" s="47"/>
       <c r="L320" s="47"/>
       <c r="M320" s="47"/>
-      <c r="N320" s="32"/>
-[...2 lines deleted...]
-    <row r="321" spans="1:17" ht="12" customHeight="1">
+      <c r="N320" s="17"/>
+      <c r="O320" s="18"/>
+    </row>
+    <row r="321" spans="1:15">
       <c r="A321" s="17" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B321" s="47">
-        <v>69494</v>
+        <v>115545</v>
       </c>
       <c r="C321" s="47">
-        <v>140653</v>
+        <v>215150</v>
       </c>
       <c r="D321" s="47">
-        <v>195196</v>
-[...2 lines deleted...]
-        <v>217975</v>
+        <v>307774</v>
+      </c>
+      <c r="E321" s="114">
+        <v>361023</v>
       </c>
       <c r="F321" s="50">
-        <v>224504</v>
-[...5 lines deleted...]
-      <c r="I321" s="67"/>
+        <v>450169</v>
+      </c>
+      <c r="G321" s="129">
+        <v>522890</v>
+      </c>
+      <c r="H321" s="166">
+        <v>598169</v>
+      </c>
+      <c r="I321" s="59"/>
       <c r="J321" s="47"/>
       <c r="K321" s="47"/>
       <c r="L321" s="47"/>
       <c r="M321" s="47"/>
-      <c r="N321" s="19"/>
+      <c r="N321" s="17"/>
       <c r="O321" s="18"/>
     </row>
-    <row r="322" spans="1:17" ht="22.5">
-[...1 lines deleted...]
-        <v>59</v>
+    <row r="322" spans="1:15">
+      <c r="A322" s="17" t="s">
+        <v>35</v>
       </c>
       <c r="B322" s="47">
-        <v>59364602</v>
+        <v>105214</v>
       </c>
       <c r="C322" s="47">
-        <v>111457288</v>
+        <v>165393</v>
       </c>
       <c r="D322" s="47">
-        <v>163284950</v>
-[...2 lines deleted...]
-        <v>207164690</v>
+        <v>208210</v>
+      </c>
+      <c r="E322" s="114">
+        <v>225963</v>
       </c>
       <c r="F322" s="50">
-        <v>248482738</v>
-[...5 lines deleted...]
-      <c r="I322" s="67"/>
+        <v>227950</v>
+      </c>
+      <c r="G322" s="129">
+        <v>229414</v>
+      </c>
+      <c r="H322" s="166">
+        <v>231973</v>
+      </c>
+      <c r="I322" s="59"/>
       <c r="J322" s="47"/>
       <c r="K322" s="47"/>
       <c r="L322" s="47"/>
       <c r="M322" s="47"/>
-      <c r="N322" s="19"/>
+      <c r="N322" s="17"/>
       <c r="O322" s="18"/>
     </row>
-    <row r="323" spans="1:17">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="323" spans="1:15">
+      <c r="A323" s="17" t="s">
+        <v>43</v>
       </c>
       <c r="B323" s="47">
-        <v>9199533</v>
+        <v>36490</v>
       </c>
       <c r="C323" s="47">
-        <v>17272456</v>
+        <v>73932</v>
       </c>
       <c r="D323" s="47">
-        <v>25912391</v>
-[...2 lines deleted...]
-        <v>33312176</v>
+        <v>110383</v>
+      </c>
+      <c r="E323" s="114">
+        <v>146710</v>
       </c>
       <c r="F323" s="50">
-        <v>40677032</v>
-[...5 lines deleted...]
-      <c r="I323" s="67"/>
+        <v>181747</v>
+      </c>
+      <c r="G323" s="129">
+        <v>216239</v>
+      </c>
+      <c r="H323" s="166">
+        <v>252406</v>
+      </c>
+      <c r="I323" s="59"/>
       <c r="J323" s="47"/>
       <c r="K323" s="47"/>
       <c r="L323" s="47"/>
       <c r="M323" s="47"/>
-      <c r="N323" s="19"/>
+      <c r="N323" s="17"/>
       <c r="O323" s="18"/>
     </row>
-    <row r="324" spans="1:17">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="324" spans="1:15">
+      <c r="A324" s="17" t="s">
+        <v>44</v>
       </c>
       <c r="B324" s="47">
-        <v>10170706</v>
+        <v>13351</v>
       </c>
       <c r="C324" s="47">
-        <v>18182585</v>
+        <v>26759</v>
       </c>
       <c r="D324" s="47">
-        <v>25915530</v>
-[...2 lines deleted...]
-        <v>33251369</v>
+        <v>39942</v>
+      </c>
+      <c r="E324" s="114">
+        <v>52820</v>
       </c>
       <c r="F324" s="50">
-        <v>41459925</v>
-[...5 lines deleted...]
-      <c r="I324" s="67"/>
+        <v>65708</v>
+      </c>
+      <c r="G324" s="129">
+        <v>78319</v>
+      </c>
+      <c r="H324" s="166">
+        <v>92322</v>
+      </c>
+      <c r="I324" s="59"/>
       <c r="J324" s="47"/>
       <c r="K324" s="47"/>
       <c r="L324" s="47"/>
       <c r="M324" s="47"/>
-      <c r="N324" s="27"/>
+      <c r="N324" s="17"/>
       <c r="O324" s="18"/>
     </row>
-    <row r="325" spans="1:17">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="325" spans="1:15">
+      <c r="A325" s="17" t="s">
+        <v>36</v>
       </c>
       <c r="B325" s="47">
-        <v>39952900</v>
+        <v>9536</v>
       </c>
       <c r="C325" s="47">
-        <v>75914984</v>
+        <v>18458</v>
       </c>
       <c r="D325" s="47">
-        <v>111329822</v>
-[...2 lines deleted...]
-        <v>140431447</v>
+        <v>27191</v>
+      </c>
+      <c r="E325" s="114">
+        <v>36021</v>
       </c>
       <c r="F325" s="50">
-        <v>166149795</v>
-[...5 lines deleted...]
-      <c r="I325" s="67"/>
+        <v>44854</v>
+      </c>
+      <c r="G325" s="129">
+        <v>54286</v>
+      </c>
+      <c r="H325" s="166">
+        <v>63825</v>
+      </c>
+      <c r="I325" s="59"/>
       <c r="J325" s="47"/>
       <c r="K325" s="47"/>
       <c r="L325" s="47"/>
       <c r="M325" s="47"/>
-      <c r="N325" s="19"/>
+      <c r="N325" s="17"/>
       <c r="O325" s="18"/>
     </row>
-    <row r="326" spans="1:17">
-[...15 lines deleted...]
-      <c r="N326" s="19"/>
+    <row r="326" spans="1:15">
+      <c r="A326" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B326" s="47">
+        <v>26139</v>
+      </c>
+      <c r="C326" s="47">
+        <v>53443</v>
+      </c>
+      <c r="D326" s="47">
+        <v>79287</v>
+      </c>
+      <c r="E326" s="114">
+        <v>104503</v>
+      </c>
+      <c r="F326" s="50">
+        <v>129227</v>
+      </c>
+      <c r="G326" s="129">
+        <v>154132</v>
+      </c>
+      <c r="H326" s="166">
+        <v>184702</v>
+      </c>
+      <c r="I326" s="59"/>
+      <c r="J326" s="47"/>
+      <c r="K326" s="47"/>
+      <c r="L326" s="47"/>
+      <c r="M326" s="47"/>
+      <c r="N326" s="17"/>
       <c r="O326" s="18"/>
     </row>
-    <row r="327" spans="1:17">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="327" spans="1:15" ht="12" customHeight="1">
+      <c r="A327" s="17" t="s">
+        <v>37</v>
       </c>
       <c r="B327" s="47">
-        <v>2601</v>
+        <v>26612</v>
       </c>
       <c r="C327" s="47">
-        <v>5523</v>
+        <v>49903</v>
       </c>
       <c r="D327" s="47">
-        <v>7927</v>
-[...2 lines deleted...]
-        <v>10014</v>
+        <v>71661</v>
+      </c>
+      <c r="E327" s="114">
+        <v>94413</v>
       </c>
       <c r="F327" s="50">
-        <v>11645</v>
-[...5 lines deleted...]
-      <c r="I327" s="67"/>
+        <v>120005</v>
+      </c>
+      <c r="G327" s="129">
+        <v>145139</v>
+      </c>
+      <c r="H327" s="166">
+        <v>171549</v>
+      </c>
+      <c r="I327" s="59"/>
       <c r="J327" s="47"/>
       <c r="K327" s="47"/>
       <c r="L327" s="47"/>
       <c r="M327" s="47"/>
-      <c r="N327" s="19"/>
-[...4 lines deleted...]
-        <v>33</v>
+      <c r="N327" s="32"/>
+      <c r="O327" s="21"/>
+    </row>
+    <row r="328" spans="1:15" ht="12" customHeight="1">
+      <c r="A328" s="17" t="s">
+        <v>38</v>
       </c>
       <c r="B328" s="47">
-        <v>10444</v>
+        <v>69494</v>
       </c>
       <c r="C328" s="47">
-        <v>19289</v>
+        <v>140653</v>
       </c>
       <c r="D328" s="47">
-        <v>29991</v>
-[...2 lines deleted...]
-        <v>43563</v>
+        <v>195196</v>
+      </c>
+      <c r="E328" s="114">
+        <v>217975</v>
       </c>
       <c r="F328" s="50">
-        <v>50759</v>
-[...5 lines deleted...]
-      <c r="I328" s="67"/>
+        <v>224504</v>
+      </c>
+      <c r="G328" s="129">
+        <v>230907</v>
+      </c>
+      <c r="H328" s="166">
+        <v>236974</v>
+      </c>
+      <c r="I328" s="59"/>
       <c r="J328" s="47"/>
       <c r="K328" s="47"/>
       <c r="L328" s="47"/>
       <c r="M328" s="47"/>
       <c r="N328" s="19"/>
       <c r="O328" s="18"/>
     </row>
-    <row r="329" spans="1:17">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="329" spans="1:15" ht="22.5">
+      <c r="A329" s="32" t="s">
+        <v>59</v>
       </c>
       <c r="B329" s="47">
-        <v>3284</v>
+        <v>59364602</v>
       </c>
       <c r="C329" s="47">
-        <v>7249</v>
+        <v>111457288</v>
       </c>
       <c r="D329" s="47">
-        <v>10174</v>
-[...2 lines deleted...]
-        <v>13171</v>
+        <v>163284950</v>
+      </c>
+      <c r="E329" s="114">
+        <v>207164690</v>
       </c>
       <c r="F329" s="50">
-        <v>14897</v>
-[...5 lines deleted...]
-      <c r="I329" s="67"/>
+        <v>248482738</v>
+      </c>
+      <c r="G329" s="129">
+        <v>292515487</v>
+      </c>
+      <c r="H329" s="166">
+        <v>338938422</v>
+      </c>
+      <c r="I329" s="59"/>
       <c r="J329" s="47"/>
       <c r="K329" s="47"/>
       <c r="L329" s="47"/>
       <c r="M329" s="47"/>
       <c r="N329" s="19"/>
       <c r="O329" s="18"/>
     </row>
-    <row r="330" spans="1:17">
+    <row r="330" spans="1:15">
       <c r="A330" s="19" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B330" s="47">
-        <v>2916</v>
+        <v>9199533</v>
       </c>
       <c r="C330" s="47">
-        <v>6688</v>
+        <v>17272456</v>
       </c>
       <c r="D330" s="47">
-        <v>9445</v>
-[...2 lines deleted...]
-        <v>11964</v>
+        <v>25912391</v>
+      </c>
+      <c r="E330" s="114">
+        <v>33312176</v>
       </c>
       <c r="F330" s="50">
-        <v>13951</v>
-[...5 lines deleted...]
-      <c r="I330" s="67"/>
+        <v>40677032</v>
+      </c>
+      <c r="G330" s="129">
+        <v>48125146</v>
+      </c>
+      <c r="H330" s="166">
+        <v>55556778</v>
+      </c>
+      <c r="I330" s="59"/>
       <c r="J330" s="47"/>
       <c r="K330" s="47"/>
       <c r="L330" s="47"/>
       <c r="M330" s="47"/>
       <c r="N330" s="19"/>
       <c r="O330" s="18"/>
     </row>
-    <row r="331" spans="1:17">
+    <row r="331" spans="1:15">
       <c r="A331" s="19" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="B331" s="47">
-        <v>3915</v>
+        <v>10170706</v>
       </c>
       <c r="C331" s="47">
-        <v>8749</v>
+        <v>18182585</v>
       </c>
       <c r="D331" s="47">
-        <v>12592</v>
-[...2 lines deleted...]
-        <v>16311</v>
+        <v>25915530</v>
+      </c>
+      <c r="E331" s="114">
+        <v>33251369</v>
       </c>
       <c r="F331" s="50">
-        <v>18715</v>
-[...5 lines deleted...]
-      <c r="I331" s="67"/>
+        <v>41459925</v>
+      </c>
+      <c r="G331" s="129">
+        <v>50089028</v>
+      </c>
+      <c r="H331" s="166">
+        <v>57640622</v>
+      </c>
+      <c r="I331" s="59"/>
       <c r="J331" s="47"/>
       <c r="K331" s="47"/>
       <c r="L331" s="47"/>
       <c r="M331" s="47"/>
-      <c r="N331" s="19"/>
+      <c r="N331" s="27"/>
       <c r="O331" s="18"/>
     </row>
-    <row r="332" spans="1:17">
+    <row r="332" spans="1:15">
       <c r="A332" s="19" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B332" s="47">
-        <v>1833</v>
+        <v>39952900</v>
       </c>
       <c r="C332" s="47">
-        <v>4034</v>
+        <v>75914984</v>
       </c>
       <c r="D332" s="47">
-        <v>6009</v>
-[...2 lines deleted...]
-        <v>7679</v>
+        <v>111329822</v>
+      </c>
+      <c r="E332" s="114">
+        <v>140431447</v>
       </c>
       <c r="F332" s="50">
-        <v>8911</v>
-[...5 lines deleted...]
-      <c r="I332" s="67"/>
+        <v>166149795</v>
+      </c>
+      <c r="G332" s="129">
+        <v>194079355</v>
+      </c>
+      <c r="H332" s="166">
+        <v>225476501</v>
+      </c>
+      <c r="I332" s="59"/>
       <c r="J332" s="47"/>
       <c r="K332" s="47"/>
       <c r="L332" s="47"/>
       <c r="M332" s="47"/>
       <c r="N332" s="19"/>
       <c r="O332" s="18"/>
     </row>
-    <row r="333" spans="1:17">
-[...26 lines deleted...]
-      <c r="M333" s="47"/>
+    <row r="333" spans="1:15">
+      <c r="A333" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B333" s="48"/>
+      <c r="C333" s="48"/>
+      <c r="D333" s="102"/>
+      <c r="E333" s="111"/>
+      <c r="F333" s="20"/>
+      <c r="G333" s="126"/>
+      <c r="H333" s="148"/>
+      <c r="I333" s="53"/>
+      <c r="J333" s="61"/>
+      <c r="K333" s="66"/>
+      <c r="L333" s="71"/>
+      <c r="M333" s="76"/>
       <c r="N333" s="19"/>
       <c r="O333" s="18"/>
     </row>
-    <row r="334" spans="1:17">
+    <row r="334" spans="1:15">
       <c r="A334" s="19" t="s">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B334" s="47">
-        <v>7739</v>
+        <v>2601</v>
       </c>
       <c r="C334" s="47">
-        <v>16761</v>
+        <v>5523</v>
       </c>
       <c r="D334" s="47">
-        <v>24324</v>
-[...2 lines deleted...]
-        <v>31258</v>
+        <v>7927</v>
+      </c>
+      <c r="E334" s="114">
+        <v>10014</v>
       </c>
       <c r="F334" s="50">
-        <v>36459</v>
-[...5 lines deleted...]
-      <c r="I334" s="67"/>
+        <v>11645</v>
+      </c>
+      <c r="G334" s="129">
+        <v>13088</v>
+      </c>
+      <c r="H334" s="166">
+        <v>15969</v>
+      </c>
+      <c r="I334" s="59"/>
       <c r="J334" s="47"/>
       <c r="K334" s="47"/>
       <c r="L334" s="47"/>
       <c r="M334" s="47"/>
       <c r="N334" s="19"/>
       <c r="O334" s="18"/>
     </row>
-    <row r="335" spans="1:17" ht="12" customHeight="1">
+    <row r="335" spans="1:15">
       <c r="A335" s="19" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B335" s="47">
-        <v>2823</v>
+        <v>10444</v>
       </c>
       <c r="C335" s="47">
-        <v>6650</v>
+        <v>19289</v>
       </c>
       <c r="D335" s="47">
-        <v>8944</v>
-[...2 lines deleted...]
-        <v>12232</v>
+        <v>29991</v>
+      </c>
+      <c r="E335" s="114">
+        <v>43563</v>
       </c>
       <c r="F335" s="50">
-        <v>14033</v>
-[...5 lines deleted...]
-      <c r="I335" s="67"/>
+        <v>50759</v>
+      </c>
+      <c r="G335" s="129">
+        <v>58772</v>
+      </c>
+      <c r="H335" s="166">
+        <v>67321</v>
+      </c>
+      <c r="I335" s="59"/>
       <c r="J335" s="47"/>
       <c r="K335" s="47"/>
       <c r="L335" s="47"/>
       <c r="M335" s="47"/>
-      <c r="N335" s="32"/>
-[...4 lines deleted...]
-    <row r="336" spans="1:17" ht="12.75" customHeight="1">
+      <c r="N335" s="19"/>
+      <c r="O335" s="18"/>
+    </row>
+    <row r="336" spans="1:15">
       <c r="A336" s="19" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B336" s="47">
-        <v>3973</v>
+        <v>3284</v>
       </c>
       <c r="C336" s="47">
-        <v>8509</v>
+        <v>7249</v>
       </c>
       <c r="D336" s="47">
-        <v>12305</v>
-[...2 lines deleted...]
-        <v>16228</v>
+        <v>10174</v>
+      </c>
+      <c r="E336" s="114">
+        <v>13171</v>
       </c>
       <c r="F336" s="50">
-        <v>18657</v>
-[...5 lines deleted...]
-      <c r="I336" s="67"/>
+        <v>14897</v>
+      </c>
+      <c r="G336" s="129">
+        <v>16829</v>
+      </c>
+      <c r="H336" s="166">
+        <v>21319</v>
+      </c>
+      <c r="I336" s="59"/>
       <c r="J336" s="47"/>
       <c r="K336" s="47"/>
       <c r="L336" s="47"/>
       <c r="M336" s="47"/>
       <c r="N336" s="19"/>
       <c r="O336" s="18"/>
-      <c r="P336" s="7"/>
-[...4 lines deleted...]
-        <v>60</v>
+    </row>
+    <row r="337" spans="1:17">
+      <c r="A337" s="19" t="s">
+        <v>35</v>
       </c>
       <c r="B337" s="47">
-        <v>10822366</v>
+        <v>2916</v>
       </c>
       <c r="C337" s="47">
-        <v>20097315</v>
+        <v>6688</v>
       </c>
       <c r="D337" s="47">
-        <v>28849032</v>
-[...2 lines deleted...]
-        <v>34218973</v>
+        <v>9445</v>
+      </c>
+      <c r="E337" s="114">
+        <v>11964</v>
       </c>
       <c r="F337" s="50">
-        <v>36828061</v>
-[...5 lines deleted...]
-      <c r="I337" s="67"/>
+        <v>13951</v>
+      </c>
+      <c r="G337" s="129">
+        <v>15415</v>
+      </c>
+      <c r="H337" s="166">
+        <v>17974</v>
+      </c>
+      <c r="I337" s="59"/>
       <c r="J337" s="47"/>
       <c r="K337" s="47"/>
       <c r="L337" s="47"/>
       <c r="M337" s="47"/>
       <c r="N337" s="19"/>
       <c r="O337" s="18"/>
-      <c r="P337" s="7"/>
-[...2 lines deleted...]
-    <row r="338" spans="1:17" ht="12.75" customHeight="1">
+    </row>
+    <row r="338" spans="1:17">
       <c r="A338" s="19" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="B338" s="47">
-        <v>5576264</v>
+        <v>3915</v>
       </c>
       <c r="C338" s="47">
-        <v>9698884</v>
+        <v>8749</v>
       </c>
       <c r="D338" s="47">
-        <v>13383827</v>
-[...2 lines deleted...]
-        <v>15316706</v>
+        <v>12592</v>
+      </c>
+      <c r="E338" s="114">
+        <v>16311</v>
       </c>
       <c r="F338" s="50">
-        <v>16740684</v>
-[...5 lines deleted...]
-      <c r="I338" s="67"/>
+        <v>18715</v>
+      </c>
+      <c r="G338" s="129">
+        <v>20573</v>
+      </c>
+      <c r="H338" s="166">
+        <v>24106</v>
+      </c>
+      <c r="I338" s="59"/>
       <c r="J338" s="47"/>
       <c r="K338" s="47"/>
       <c r="L338" s="47"/>
       <c r="M338" s="47"/>
       <c r="N338" s="19"/>
       <c r="O338" s="18"/>
-      <c r="P338" s="7"/>
-[...2 lines deleted...]
-    <row r="339" spans="1:17" ht="13.5" customHeight="1">
+    </row>
+    <row r="339" spans="1:17">
       <c r="A339" s="19" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="B339" s="47">
-        <v>792737</v>
+        <v>1833</v>
       </c>
       <c r="C339" s="47">
-        <v>1698955</v>
+        <v>4034</v>
       </c>
       <c r="D339" s="47">
-        <v>2682855</v>
-[...2 lines deleted...]
-        <v>3307687</v>
+        <v>6009</v>
+      </c>
+      <c r="E339" s="114">
+        <v>7679</v>
       </c>
       <c r="F339" s="50">
-        <v>3580251</v>
-[...5 lines deleted...]
-      <c r="I339" s="67"/>
+        <v>8911</v>
+      </c>
+      <c r="G339" s="129">
+        <v>9866</v>
+      </c>
+      <c r="H339" s="166">
+        <v>12213</v>
+      </c>
+      <c r="I339" s="59"/>
       <c r="J339" s="47"/>
       <c r="K339" s="47"/>
       <c r="L339" s="47"/>
       <c r="M339" s="47"/>
-      <c r="N339" s="27"/>
+      <c r="N339" s="19"/>
       <c r="O339" s="18"/>
-      <c r="P339" s="7"/>
-[...2 lines deleted...]
-    <row r="340" spans="1:17" ht="13.5" customHeight="1">
+    </row>
+    <row r="340" spans="1:17">
       <c r="A340" s="19" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B340" s="47">
-        <v>4030983</v>
+        <v>1936</v>
       </c>
       <c r="C340" s="47">
-        <v>7921107</v>
+        <v>3811</v>
       </c>
       <c r="D340" s="47">
-        <v>11689793</v>
-[...2 lines deleted...]
-        <v>14303860</v>
+        <v>5496</v>
+      </c>
+      <c r="E340" s="114">
+        <v>7279</v>
       </c>
       <c r="F340" s="50">
-        <v>15005014</v>
-[...5 lines deleted...]
-      <c r="I340" s="67"/>
+        <v>7959</v>
+      </c>
+      <c r="G340" s="129">
+        <v>9239</v>
+      </c>
+      <c r="H340" s="166">
+        <v>10625</v>
+      </c>
+      <c r="I340" s="59"/>
       <c r="J340" s="47"/>
       <c r="K340" s="47"/>
       <c r="L340" s="47"/>
       <c r="M340" s="47"/>
       <c r="N340" s="19"/>
       <c r="O340" s="18"/>
-      <c r="P340" s="7"/>
-[...17 lines deleted...]
-      <c r="M341" s="84"/>
+    </row>
+    <row r="341" spans="1:17">
+      <c r="A341" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B341" s="47">
+        <v>7739</v>
+      </c>
+      <c r="C341" s="47">
+        <v>16761</v>
+      </c>
+      <c r="D341" s="47">
+        <v>24324</v>
+      </c>
+      <c r="E341" s="114">
+        <v>31258</v>
+      </c>
+      <c r="F341" s="50">
+        <v>36459</v>
+      </c>
+      <c r="G341" s="129">
+        <v>41840</v>
+      </c>
+      <c r="H341" s="166">
+        <v>52887</v>
+      </c>
+      <c r="I341" s="59"/>
+      <c r="J341" s="47"/>
+      <c r="K341" s="47"/>
+      <c r="L341" s="47"/>
+      <c r="M341" s="47"/>
       <c r="N341" s="19"/>
       <c r="O341" s="18"/>
-      <c r="P341" s="7"/>
-[...2 lines deleted...]
-    <row r="342" spans="1:17" ht="13.5" customHeight="1">
+    </row>
+    <row r="342" spans="1:17" ht="12" customHeight="1">
       <c r="A342" s="19" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="B342" s="47">
-        <v>22835</v>
+        <v>2823</v>
       </c>
       <c r="C342" s="47">
-        <v>50620</v>
+        <v>6650</v>
       </c>
       <c r="D342" s="47">
-        <v>77481</v>
-[...2 lines deleted...]
-        <v>90671</v>
+        <v>8944</v>
+      </c>
+      <c r="E342" s="114">
+        <v>12232</v>
       </c>
       <c r="F342" s="50">
-        <v>114789</v>
-[...5 lines deleted...]
-      <c r="I342" s="67"/>
+        <v>14033</v>
+      </c>
+      <c r="G342" s="129">
+        <v>15377</v>
+      </c>
+      <c r="H342" s="166">
+        <v>17997</v>
+      </c>
+      <c r="I342" s="59"/>
       <c r="J342" s="47"/>
       <c r="K342" s="47"/>
       <c r="L342" s="47"/>
       <c r="M342" s="47"/>
-      <c r="N342" s="19"/>
-      <c r="O342" s="18"/>
+      <c r="N342" s="32"/>
+      <c r="O342" s="24"/>
       <c r="P342" s="7"/>
       <c r="Q342" s="7"/>
     </row>
-    <row r="343" spans="1:17" ht="13.5" customHeight="1">
+    <row r="343" spans="1:17" ht="12.75" customHeight="1">
       <c r="A343" s="19" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="B343" s="47">
-        <v>25585</v>
+        <v>3973</v>
       </c>
       <c r="C343" s="47">
-        <v>46509</v>
+        <v>8509</v>
       </c>
       <c r="D343" s="47">
-        <v>64720</v>
-[...2 lines deleted...]
-        <v>76743</v>
+        <v>12305</v>
+      </c>
+      <c r="E343" s="114">
+        <v>16228</v>
       </c>
       <c r="F343" s="50">
-        <v>76743</v>
-[...5 lines deleted...]
-      <c r="I343" s="67"/>
+        <v>18657</v>
+      </c>
+      <c r="G343" s="129">
+        <v>20959</v>
+      </c>
+      <c r="H343" s="166">
+        <v>24111</v>
+      </c>
+      <c r="I343" s="59"/>
       <c r="J343" s="47"/>
       <c r="K343" s="47"/>
       <c r="L343" s="47"/>
       <c r="M343" s="47"/>
       <c r="N343" s="19"/>
       <c r="O343" s="18"/>
       <c r="P343" s="7"/>
       <c r="Q343" s="7"/>
     </row>
-    <row r="344" spans="1:17" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="344" spans="1:17" ht="33.75">
+      <c r="A344" s="32" t="s">
+        <v>60</v>
       </c>
       <c r="B344" s="47">
-        <v>112261</v>
+        <v>10822366</v>
       </c>
       <c r="C344" s="47">
-        <v>207901</v>
+        <v>20097315</v>
       </c>
       <c r="D344" s="47">
-        <v>297600</v>
-[...2 lines deleted...]
-        <v>347852</v>
+        <v>28849032</v>
+      </c>
+      <c r="E344" s="114">
+        <v>34218973</v>
       </c>
       <c r="F344" s="50">
-        <v>435272</v>
-[...5 lines deleted...]
-      <c r="I344" s="67"/>
+        <v>36828061</v>
+      </c>
+      <c r="G344" s="129">
+        <v>38271185</v>
+      </c>
+      <c r="H344" s="166">
+        <v>40192043</v>
+      </c>
+      <c r="I344" s="59"/>
       <c r="J344" s="47"/>
       <c r="K344" s="47"/>
       <c r="L344" s="47"/>
       <c r="M344" s="47"/>
       <c r="N344" s="19"/>
       <c r="O344" s="18"/>
       <c r="P344" s="7"/>
       <c r="Q344" s="7"/>
     </row>
-    <row r="345" spans="1:17" ht="14.25" customHeight="1">
+    <row r="345" spans="1:17" ht="12.75" customHeight="1">
       <c r="A345" s="19" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B345" s="47">
-        <v>102298</v>
+        <v>5576264</v>
       </c>
       <c r="C345" s="47">
-        <v>158705</v>
+        <v>9698884</v>
       </c>
       <c r="D345" s="47">
-        <v>198765</v>
-[...2 lines deleted...]
-        <v>213999</v>
+        <v>13383827</v>
+      </c>
+      <c r="E345" s="114">
+        <v>15316706</v>
       </c>
       <c r="F345" s="50">
-        <v>213999</v>
-[...5 lines deleted...]
-      <c r="I345" s="67"/>
+        <v>16740684</v>
+      </c>
+      <c r="G345" s="129">
+        <v>17544726</v>
+      </c>
+      <c r="H345" s="166">
+        <v>18781964</v>
+      </c>
+      <c r="I345" s="59"/>
       <c r="J345" s="47"/>
       <c r="K345" s="47"/>
       <c r="L345" s="47"/>
       <c r="M345" s="47"/>
       <c r="N345" s="19"/>
       <c r="O345" s="18"/>
       <c r="P345" s="7"/>
       <c r="Q345" s="7"/>
     </row>
-    <row r="346" spans="1:17" ht="12" customHeight="1">
+    <row r="346" spans="1:17" ht="13.5" customHeight="1">
       <c r="A346" s="19" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="B346" s="47">
-        <v>32575</v>
+        <v>792737</v>
       </c>
       <c r="C346" s="47">
-        <v>65183</v>
+        <v>1698955</v>
       </c>
       <c r="D346" s="47">
-        <v>97791</v>
-[...2 lines deleted...]
-        <v>130399</v>
+        <v>2682855</v>
+      </c>
+      <c r="E346" s="114">
+        <v>3307687</v>
       </c>
       <c r="F346" s="50">
-        <v>163032</v>
-[...5 lines deleted...]
-      <c r="I346" s="67"/>
+        <v>3580251</v>
+      </c>
+      <c r="G346" s="129">
+        <v>3813885</v>
+      </c>
+      <c r="H346" s="166">
+        <v>4092706</v>
+      </c>
+      <c r="I346" s="59"/>
       <c r="J346" s="47"/>
       <c r="K346" s="47"/>
       <c r="L346" s="47"/>
       <c r="M346" s="47"/>
-      <c r="N346" s="19"/>
+      <c r="N346" s="27"/>
       <c r="O346" s="18"/>
       <c r="P346" s="7"/>
       <c r="Q346" s="7"/>
     </row>
-    <row r="347" spans="1:17">
+    <row r="347" spans="1:17" ht="13.5" customHeight="1">
       <c r="A347" s="19" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B347" s="47">
-        <v>11518</v>
+        <v>4030983</v>
       </c>
       <c r="C347" s="47">
-        <v>22725</v>
+        <v>7921107</v>
       </c>
       <c r="D347" s="47">
-        <v>33933</v>
-[...2 lines deleted...]
-        <v>45141</v>
+        <v>11689793</v>
+      </c>
+      <c r="E347" s="114">
+        <v>14303860</v>
       </c>
       <c r="F347" s="50">
-        <v>56797</v>
-[...5 lines deleted...]
-      <c r="I347" s="67"/>
+        <v>15005014</v>
+      </c>
+      <c r="G347" s="129">
+        <v>15221716</v>
+      </c>
+      <c r="H347" s="166">
+        <v>15438955</v>
+      </c>
+      <c r="I347" s="59"/>
       <c r="J347" s="47"/>
       <c r="K347" s="47"/>
       <c r="L347" s="47"/>
       <c r="M347" s="47"/>
       <c r="N347" s="19"/>
       <c r="O347" s="18"/>
-    </row>
-[...27 lines deleted...]
-      <c r="M348" s="47"/>
+      <c r="P347" s="7"/>
+      <c r="Q347" s="7"/>
+    </row>
+    <row r="348" spans="1:17" ht="12" customHeight="1">
+      <c r="A348" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B348" s="48"/>
+      <c r="C348" s="48"/>
+      <c r="D348" s="102"/>
+      <c r="E348" s="111"/>
+      <c r="F348" s="20"/>
+      <c r="G348" s="126"/>
+      <c r="H348" s="148"/>
+      <c r="I348" s="53"/>
+      <c r="J348" s="61"/>
+      <c r="K348" s="66"/>
+      <c r="L348" s="71"/>
+      <c r="M348" s="76"/>
       <c r="N348" s="19"/>
       <c r="O348" s="18"/>
       <c r="P348" s="7"/>
       <c r="Q348" s="7"/>
     </row>
     <row r="349" spans="1:17" ht="13.5" customHeight="1">
       <c r="A349" s="19" t="s">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B349" s="47">
-        <v>18400</v>
+        <v>22835</v>
       </c>
       <c r="C349" s="47">
-        <v>36682</v>
+        <v>50620</v>
       </c>
       <c r="D349" s="47">
-        <v>54963</v>
-[...2 lines deleted...]
-        <v>73245</v>
+        <v>77481</v>
+      </c>
+      <c r="E349" s="114">
+        <v>90671</v>
       </c>
       <c r="F349" s="50">
-        <v>92768</v>
-[...5 lines deleted...]
-      <c r="I349" s="67"/>
+        <v>114789</v>
+      </c>
+      <c r="G349" s="129">
+        <v>132888</v>
+      </c>
+      <c r="H349" s="166">
+        <v>150987</v>
+      </c>
+      <c r="I349" s="59"/>
       <c r="J349" s="47"/>
       <c r="K349" s="47"/>
       <c r="L349" s="47"/>
       <c r="M349" s="47"/>
       <c r="N349" s="19"/>
       <c r="O349" s="18"/>
       <c r="P349" s="7"/>
       <c r="Q349" s="7"/>
     </row>
-    <row r="350" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+    <row r="350" spans="1:17" ht="13.5" customHeight="1">
       <c r="A350" s="19" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B350" s="47">
-        <v>23789</v>
+        <v>25585</v>
       </c>
       <c r="C350" s="47">
-        <v>43253</v>
+        <v>46509</v>
       </c>
       <c r="D350" s="47">
-        <v>62717</v>
-[...2 lines deleted...]
-        <v>82181</v>
+        <v>64720</v>
+      </c>
+      <c r="E350" s="114">
+        <v>76743</v>
       </c>
       <c r="F350" s="50">
-        <v>105972</v>
-[...5 lines deleted...]
-      <c r="I350" s="67"/>
+        <v>76743</v>
+      </c>
+      <c r="G350" s="129">
+        <v>76743</v>
+      </c>
+      <c r="H350" s="166">
+        <v>76743</v>
+      </c>
+      <c r="I350" s="59"/>
       <c r="J350" s="47"/>
       <c r="K350" s="47"/>
       <c r="L350" s="47"/>
       <c r="M350" s="47"/>
-      <c r="N350" s="16"/>
-[...4 lines deleted...]
-    <row r="351" spans="1:17" ht="12" customHeight="1">
+      <c r="N350" s="19"/>
+      <c r="O350" s="18"/>
+      <c r="P350" s="7"/>
+      <c r="Q350" s="7"/>
+    </row>
+    <row r="351" spans="1:17" ht="15" customHeight="1">
       <c r="A351" s="19" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="B351" s="47">
-        <v>65521</v>
+        <v>112261</v>
       </c>
       <c r="C351" s="47">
-        <v>132144</v>
+        <v>207901</v>
       </c>
       <c r="D351" s="47">
-        <v>182891</v>
-[...2 lines deleted...]
-        <v>201747</v>
+        <v>297600</v>
+      </c>
+      <c r="E351" s="114">
+        <v>347852</v>
       </c>
       <c r="F351" s="50">
-        <v>205847</v>
-[...5 lines deleted...]
-      <c r="I351" s="67"/>
+        <v>435272</v>
+      </c>
+      <c r="G351" s="129">
+        <v>506061</v>
+      </c>
+      <c r="H351" s="166">
+        <v>576850</v>
+      </c>
+      <c r="I351" s="59"/>
       <c r="J351" s="47"/>
       <c r="K351" s="47"/>
       <c r="L351" s="47"/>
       <c r="M351" s="47"/>
-      <c r="N351" s="17"/>
+      <c r="N351" s="19"/>
       <c r="O351" s="18"/>
       <c r="P351" s="7"/>
       <c r="Q351" s="7"/>
     </row>
-    <row r="352" spans="1:17" ht="45">
-[...1 lines deleted...]
-        <v>83</v>
+    <row r="352" spans="1:17" ht="14.25" customHeight="1">
+      <c r="A352" s="19" t="s">
+        <v>35</v>
       </c>
       <c r="B352" s="47">
-        <v>2902946</v>
+        <v>102298</v>
       </c>
       <c r="C352" s="47">
-        <v>6547215</v>
+        <v>158705</v>
       </c>
       <c r="D352" s="47">
-        <v>10692074</v>
-[...2 lines deleted...]
-        <v>14766189</v>
+        <v>198765</v>
+      </c>
+      <c r="E352" s="114">
+        <v>213999</v>
       </c>
       <c r="F352" s="50">
-        <v>22640184</v>
-[...5 lines deleted...]
-      <c r="I352" s="67"/>
+        <v>213999</v>
+      </c>
+      <c r="G352" s="129">
+        <v>213999</v>
+      </c>
+      <c r="H352" s="166">
+        <v>213999</v>
+      </c>
+      <c r="I352" s="59"/>
       <c r="J352" s="47"/>
       <c r="K352" s="47"/>
       <c r="L352" s="47"/>
       <c r="M352" s="47"/>
-      <c r="N352" s="17"/>
+      <c r="N352" s="19"/>
       <c r="O352" s="18"/>
       <c r="P352" s="7"/>
       <c r="Q352" s="7"/>
     </row>
     <row r="353" spans="1:17" ht="12" customHeight="1">
-      <c r="A353" s="17" t="s">
-        <v>28</v>
+      <c r="A353" s="19" t="s">
+        <v>43</v>
       </c>
       <c r="B353" s="47">
-        <v>1962859</v>
+        <v>32575</v>
       </c>
       <c r="C353" s="47">
-        <v>3817257</v>
+        <v>65183</v>
       </c>
       <c r="D353" s="47">
-        <v>5810253</v>
-[...2 lines deleted...]
-        <v>8568464</v>
+        <v>97791</v>
+      </c>
+      <c r="E353" s="114">
+        <v>130399</v>
       </c>
       <c r="F353" s="50">
-        <v>10889304</v>
-[...5 lines deleted...]
-      <c r="I353" s="67"/>
+        <v>163032</v>
+      </c>
+      <c r="G353" s="129">
+        <v>195666</v>
+      </c>
+      <c r="H353" s="166">
+        <v>228300</v>
+      </c>
+      <c r="I353" s="59"/>
       <c r="J353" s="47"/>
       <c r="K353" s="47"/>
       <c r="L353" s="47"/>
       <c r="M353" s="47"/>
-      <c r="N353" s="17"/>
+      <c r="N353" s="19"/>
       <c r="O353" s="18"/>
       <c r="P353" s="7"/>
       <c r="Q353" s="7"/>
     </row>
-    <row r="354" spans="1:17" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="354" spans="1:17">
+      <c r="A354" s="19" t="s">
+        <v>44</v>
       </c>
       <c r="B354" s="47">
-        <v>120649</v>
+        <v>11518</v>
       </c>
       <c r="C354" s="47">
-        <v>248102</v>
+        <v>22725</v>
       </c>
       <c r="D354" s="47">
-        <v>372045</v>
-[...2 lines deleted...]
-        <v>497124</v>
+        <v>33933</v>
+      </c>
+      <c r="E354" s="114">
+        <v>45141</v>
       </c>
       <c r="F354" s="50">
-        <v>622488</v>
-[...5 lines deleted...]
-      <c r="I354" s="67"/>
+        <v>56797</v>
+      </c>
+      <c r="G354" s="129">
+        <v>68453</v>
+      </c>
+      <c r="H354" s="166">
+        <v>80109</v>
+      </c>
+      <c r="I354" s="59"/>
       <c r="J354" s="47"/>
       <c r="K354" s="47"/>
       <c r="L354" s="47"/>
       <c r="M354" s="47"/>
       <c r="N354" s="19"/>
       <c r="O354" s="18"/>
-      <c r="P354" s="7"/>
-[...4 lines deleted...]
-        <v>30</v>
+    </row>
+    <row r="355" spans="1:17" ht="14.25" customHeight="1">
+      <c r="A355" s="19" t="s">
+        <v>36</v>
       </c>
       <c r="B355" s="47">
-        <v>683079</v>
+        <v>7600</v>
       </c>
       <c r="C355" s="47">
-        <v>2203578</v>
+        <v>14647</v>
       </c>
       <c r="D355" s="47">
-        <v>4089748</v>
-[...2 lines deleted...]
-        <v>5136986</v>
+        <v>21695</v>
+      </c>
+      <c r="E355" s="114">
+        <v>28742</v>
       </c>
       <c r="F355" s="50">
-        <v>10421130</v>
-[...5 lines deleted...]
-      <c r="I355" s="67"/>
+        <v>36895</v>
+      </c>
+      <c r="G355" s="129">
+        <v>45047</v>
+      </c>
+      <c r="H355" s="166">
+        <v>53200</v>
+      </c>
+      <c r="I355" s="59"/>
       <c r="J355" s="47"/>
       <c r="K355" s="47"/>
       <c r="L355" s="47"/>
       <c r="M355" s="47"/>
-      <c r="N355" s="17"/>
+      <c r="N355" s="19"/>
       <c r="O355" s="18"/>
       <c r="P355" s="7"/>
       <c r="Q355" s="7"/>
     </row>
-    <row r="356" spans="1:17" ht="14.25" customHeight="1">
+    <row r="356" spans="1:17" ht="13.5" customHeight="1">
       <c r="A356" s="19" t="s">
-        <v>31</v>
-[...13 lines deleted...]
-      <c r="N356" s="17"/>
+        <v>1</v>
+      </c>
+      <c r="B356" s="47">
+        <v>18400</v>
+      </c>
+      <c r="C356" s="47">
+        <v>36682</v>
+      </c>
+      <c r="D356" s="47">
+        <v>54963</v>
+      </c>
+      <c r="E356" s="114">
+        <v>73245</v>
+      </c>
+      <c r="F356" s="50">
+        <v>92768</v>
+      </c>
+      <c r="G356" s="129">
+        <v>112292</v>
+      </c>
+      <c r="H356" s="166">
+        <v>131815</v>
+      </c>
+      <c r="I356" s="59"/>
+      <c r="J356" s="47"/>
+      <c r="K356" s="47"/>
+      <c r="L356" s="47"/>
+      <c r="M356" s="47"/>
+      <c r="N356" s="19"/>
       <c r="O356" s="18"/>
       <c r="P356" s="7"/>
       <c r="Q356" s="7"/>
     </row>
-    <row r="357" spans="1:17">
-[...1 lines deleted...]
-        <v>32</v>
+    <row r="357" spans="1:17" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A357" s="19" t="s">
+        <v>37</v>
       </c>
       <c r="B357" s="47">
-        <v>3965</v>
+        <v>23789</v>
       </c>
       <c r="C357" s="47">
-        <v>8060</v>
+        <v>43253</v>
       </c>
       <c r="D357" s="47">
-        <v>11947</v>
-[...2 lines deleted...]
-        <v>15834</v>
+        <v>62717</v>
+      </c>
+      <c r="E357" s="114">
+        <v>82181</v>
       </c>
       <c r="F357" s="50">
-        <v>19721</v>
-[...5 lines deleted...]
-      <c r="I357" s="67"/>
+        <v>105972</v>
+      </c>
+      <c r="G357" s="129">
+        <v>129762</v>
+      </c>
+      <c r="H357" s="166">
+        <v>153552</v>
+      </c>
+      <c r="I357" s="59"/>
       <c r="J357" s="47"/>
       <c r="K357" s="47"/>
       <c r="L357" s="47"/>
       <c r="M357" s="47"/>
-      <c r="N357" s="17"/>
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="N357" s="16"/>
+      <c r="O357" s="24"/>
+      <c r="P357" s="5"/>
+      <c r="Q357" s="5"/>
+    </row>
+    <row r="358" spans="1:17" ht="12" customHeight="1">
+      <c r="A358" s="19" t="s">
+        <v>38</v>
       </c>
       <c r="B358" s="47">
-        <v>8854</v>
+        <v>65521</v>
       </c>
       <c r="C358" s="47">
-        <v>18489</v>
+        <v>132144</v>
       </c>
       <c r="D358" s="47">
-        <v>28213</v>
-[...2 lines deleted...]
-        <v>38235</v>
+        <v>182891</v>
+      </c>
+      <c r="E358" s="114">
+        <v>201747</v>
       </c>
       <c r="F358" s="50">
-        <v>48371</v>
-[...5 lines deleted...]
-      <c r="I358" s="67"/>
+        <v>205847</v>
+      </c>
+      <c r="G358" s="129">
+        <v>209948</v>
+      </c>
+      <c r="H358" s="166">
+        <v>212863</v>
+      </c>
+      <c r="I358" s="59"/>
       <c r="J358" s="47"/>
       <c r="K358" s="47"/>
       <c r="L358" s="47"/>
       <c r="M358" s="47"/>
       <c r="N358" s="17"/>
       <c r="O358" s="18"/>
       <c r="P358" s="7"/>
       <c r="Q358" s="7"/>
     </row>
-    <row r="359" spans="1:17" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="359" spans="1:17" ht="45">
+      <c r="A359" s="23" t="s">
+        <v>83</v>
       </c>
       <c r="B359" s="47">
-        <v>9826</v>
+        <v>2902946</v>
       </c>
       <c r="C359" s="47">
-        <v>22358</v>
+        <v>6547215</v>
       </c>
       <c r="D359" s="47">
-        <v>34890</v>
-[...2 lines deleted...]
-        <v>47423</v>
+        <v>10692074</v>
+      </c>
+      <c r="E359" s="114">
+        <v>14766189</v>
       </c>
       <c r="F359" s="50">
-        <v>58651</v>
-[...5 lines deleted...]
-      <c r="I359" s="67"/>
+        <v>22640184</v>
+      </c>
+      <c r="G359" s="129">
+        <v>31692578</v>
+      </c>
+      <c r="H359" s="166">
+        <v>39173476</v>
+      </c>
+      <c r="I359" s="59"/>
       <c r="J359" s="47"/>
       <c r="K359" s="47"/>
       <c r="L359" s="47"/>
       <c r="M359" s="47"/>
       <c r="N359" s="17"/>
       <c r="O359" s="18"/>
       <c r="P359" s="7"/>
       <c r="Q359" s="7"/>
     </row>
     <row r="360" spans="1:17" ht="12" customHeight="1">
       <c r="A360" s="17" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B360" s="47">
-        <v>28051</v>
+        <v>1962859</v>
       </c>
       <c r="C360" s="47">
-        <v>56883</v>
+        <v>3817257</v>
       </c>
       <c r="D360" s="47">
-        <v>85715</v>
-[...2 lines deleted...]
-        <v>114546</v>
+        <v>5810253</v>
+      </c>
+      <c r="E360" s="114">
+        <v>8568464</v>
       </c>
       <c r="F360" s="50">
-        <v>135343</v>
-[...5 lines deleted...]
-      <c r="I360" s="67"/>
+        <v>10889304</v>
+      </c>
+      <c r="G360" s="129">
+        <v>13071549</v>
+      </c>
+      <c r="H360" s="166">
+        <v>15343039</v>
+      </c>
+      <c r="I360" s="59"/>
       <c r="J360" s="47"/>
       <c r="K360" s="47"/>
       <c r="L360" s="47"/>
       <c r="M360" s="47"/>
       <c r="N360" s="17"/>
       <c r="O360" s="18"/>
       <c r="P360" s="7"/>
       <c r="Q360" s="7"/>
     </row>
     <row r="361" spans="1:17" ht="12" customHeight="1">
       <c r="A361" s="17" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="B361" s="47">
-        <v>11264</v>
+        <v>120649</v>
       </c>
       <c r="C361" s="47">
-        <v>23503</v>
+        <v>248102</v>
       </c>
       <c r="D361" s="47">
-        <v>35742</v>
-[...2 lines deleted...]
-        <v>47981</v>
+        <v>372045</v>
+      </c>
+      <c r="E361" s="114">
+        <v>497124</v>
       </c>
       <c r="F361" s="50">
-        <v>59562</v>
-[...5 lines deleted...]
-      <c r="I361" s="67"/>
+        <v>622488</v>
+      </c>
+      <c r="G361" s="129">
+        <v>771183</v>
+      </c>
+      <c r="H361" s="166">
+        <v>922464</v>
+      </c>
+      <c r="I361" s="59"/>
       <c r="J361" s="47"/>
       <c r="K361" s="47"/>
       <c r="L361" s="47"/>
       <c r="M361" s="47"/>
-      <c r="N361" s="17"/>
+      <c r="N361" s="19"/>
       <c r="O361" s="18"/>
       <c r="P361" s="7"/>
       <c r="Q361" s="7"/>
     </row>
-    <row r="362" spans="1:17" ht="12" customHeight="1">
+    <row r="362" spans="1:17" ht="12.75" customHeight="1">
       <c r="A362" s="17" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B362" s="47">
-        <v>5357</v>
+        <v>683079</v>
       </c>
       <c r="C362" s="47">
-        <v>14837</v>
+        <v>2203578</v>
       </c>
       <c r="D362" s="47">
-        <v>24316</v>
-[...2 lines deleted...]
-        <v>33796</v>
+        <v>4089748</v>
+      </c>
+      <c r="E362" s="114">
+        <v>5136986</v>
       </c>
       <c r="F362" s="50">
-        <v>43524</v>
-[...5 lines deleted...]
-      <c r="I362" s="67"/>
+        <v>10421130</v>
+      </c>
+      <c r="G362" s="129">
+        <v>16995412</v>
+      </c>
+      <c r="H362" s="166">
+        <v>21907157</v>
+      </c>
+      <c r="I362" s="59"/>
       <c r="J362" s="47"/>
       <c r="K362" s="47"/>
       <c r="L362" s="47"/>
       <c r="M362" s="47"/>
       <c r="N362" s="17"/>
       <c r="O362" s="18"/>
       <c r="P362" s="7"/>
       <c r="Q362" s="7"/>
     </row>
     <row r="363" spans="1:17" ht="14.25" customHeight="1">
-      <c r="A363" s="17" t="s">
-[...25 lines deleted...]
-      <c r="M363" s="47"/>
+      <c r="A363" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B363" s="48"/>
+      <c r="C363" s="48"/>
+      <c r="D363" s="102"/>
+      <c r="E363" s="111"/>
+      <c r="F363" s="20"/>
+      <c r="G363" s="126"/>
+      <c r="H363" s="148"/>
+      <c r="I363" s="53"/>
+      <c r="J363" s="61"/>
+      <c r="K363" s="66"/>
+      <c r="L363" s="71"/>
+      <c r="M363" s="76"/>
       <c r="N363" s="17"/>
       <c r="O363" s="18"/>
       <c r="P363" s="7"/>
       <c r="Q363" s="7"/>
     </row>
-    <row r="364" spans="1:17" ht="12" customHeight="1">
+    <row r="364" spans="1:17">
       <c r="A364" s="17" t="s">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B364" s="47">
-        <v>53260</v>
+        <v>3965</v>
       </c>
       <c r="C364" s="47">
-        <v>101155</v>
+        <v>8060</v>
       </c>
       <c r="D364" s="47">
-        <v>149046</v>
-[...2 lines deleted...]
-        <v>196931</v>
+        <v>11947</v>
+      </c>
+      <c r="E364" s="114">
+        <v>15834</v>
       </c>
       <c r="F364" s="50">
-        <v>253378</v>
-[...5 lines deleted...]
-      <c r="I364" s="67"/>
+        <v>19721</v>
+      </c>
+      <c r="G364" s="129">
+        <v>23387</v>
+      </c>
+      <c r="H364" s="166">
+        <v>27066</v>
+      </c>
+      <c r="I364" s="59"/>
       <c r="J364" s="47"/>
       <c r="K364" s="47"/>
       <c r="L364" s="47"/>
       <c r="M364" s="47"/>
       <c r="N364" s="17"/>
       <c r="O364" s="18"/>
       <c r="P364" s="7"/>
       <c r="Q364" s="7"/>
     </row>
-    <row r="365" spans="1:17" ht="12" customHeight="1">
+    <row r="365" spans="1:17" ht="14.25" customHeight="1">
       <c r="A365" s="17" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B365" s="47">
-        <v>3746</v>
+        <v>8854</v>
       </c>
       <c r="C365" s="47">
-        <v>7419</v>
+        <v>18489</v>
       </c>
       <c r="D365" s="47">
-        <v>11093</v>
-[...2 lines deleted...]
-        <v>14767</v>
+        <v>28213</v>
+      </c>
+      <c r="E365" s="114">
+        <v>38235</v>
       </c>
       <c r="F365" s="50">
-        <v>18553</v>
-[...5 lines deleted...]
-      <c r="I365" s="67"/>
+        <v>48371</v>
+      </c>
+      <c r="G365" s="129">
+        <v>57998</v>
+      </c>
+      <c r="H365" s="166">
+        <v>63583</v>
+      </c>
+      <c r="I365" s="59"/>
       <c r="J365" s="47"/>
       <c r="K365" s="47"/>
       <c r="L365" s="47"/>
       <c r="M365" s="47"/>
       <c r="N365" s="17"/>
       <c r="O365" s="18"/>
       <c r="P365" s="7"/>
       <c r="Q365" s="7"/>
     </row>
-    <row r="366" spans="1:17" ht="12" customHeight="1">
-[...26 lines deleted...]
-      <c r="M366" s="49"/>
+    <row r="366" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A366" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B366" s="47">
+        <v>9826</v>
+      </c>
+      <c r="C366" s="47">
+        <v>22358</v>
+      </c>
+      <c r="D366" s="47">
+        <v>34890</v>
+      </c>
+      <c r="E366" s="114">
+        <v>47423</v>
+      </c>
+      <c r="F366" s="50">
+        <v>58651</v>
+      </c>
+      <c r="G366" s="129">
+        <v>69879</v>
+      </c>
+      <c r="H366" s="166">
+        <v>81079</v>
+      </c>
+      <c r="I366" s="59"/>
+      <c r="J366" s="47"/>
+      <c r="K366" s="47"/>
+      <c r="L366" s="47"/>
+      <c r="M366" s="47"/>
       <c r="N366" s="17"/>
-      <c r="O366" s="24"/>
+      <c r="O366" s="18"/>
       <c r="P366" s="7"/>
       <c r="Q366" s="7"/>
     </row>
-    <row r="367" spans="1:17" ht="16.5" customHeight="1">
-      <c r="A367" s="44" t="s">
+    <row r="367" spans="1:17" ht="12" customHeight="1">
+      <c r="A367" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B367" s="47">
+        <v>28051</v>
+      </c>
+      <c r="C367" s="47">
+        <v>56883</v>
+      </c>
+      <c r="D367" s="47">
+        <v>85715</v>
+      </c>
+      <c r="E367" s="114">
+        <v>114546</v>
+      </c>
+      <c r="F367" s="50">
+        <v>135343</v>
+      </c>
+      <c r="G367" s="129">
+        <v>156140</v>
+      </c>
+      <c r="H367" s="166">
+        <v>177382</v>
+      </c>
+      <c r="I367" s="59"/>
+      <c r="J367" s="47"/>
+      <c r="K367" s="47"/>
+      <c r="L367" s="47"/>
+      <c r="M367" s="47"/>
+      <c r="N367" s="17"/>
+      <c r="O367" s="18"/>
+      <c r="P367" s="7"/>
+      <c r="Q367" s="7"/>
+    </row>
+    <row r="368" spans="1:17" ht="12" customHeight="1">
+      <c r="A368" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B368" s="47">
+        <v>11264</v>
+      </c>
+      <c r="C368" s="47">
+        <v>23503</v>
+      </c>
+      <c r="D368" s="47">
+        <v>35742</v>
+      </c>
+      <c r="E368" s="114">
+        <v>47981</v>
+      </c>
+      <c r="F368" s="50">
+        <v>59562</v>
+      </c>
+      <c r="G368" s="129">
+        <v>71144</v>
+      </c>
+      <c r="H368" s="166">
+        <v>82890</v>
+      </c>
+      <c r="I368" s="59"/>
+      <c r="J368" s="47"/>
+      <c r="K368" s="47"/>
+      <c r="L368" s="47"/>
+      <c r="M368" s="47"/>
+      <c r="N368" s="17"/>
+      <c r="O368" s="18"/>
+      <c r="P368" s="7"/>
+      <c r="Q368" s="7"/>
+    </row>
+    <row r="369" spans="1:17" ht="12" customHeight="1">
+      <c r="A369" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B369" s="47">
+        <v>5357</v>
+      </c>
+      <c r="C369" s="47">
+        <v>14837</v>
+      </c>
+      <c r="D369" s="47">
+        <v>24316</v>
+      </c>
+      <c r="E369" s="114">
+        <v>33796</v>
+      </c>
+      <c r="F369" s="50">
+        <v>43524</v>
+      </c>
+      <c r="G369" s="129">
+        <v>53252</v>
+      </c>
+      <c r="H369" s="166">
+        <v>63156</v>
+      </c>
+      <c r="I369" s="59"/>
+      <c r="J369" s="47"/>
+      <c r="K369" s="47"/>
+      <c r="L369" s="47"/>
+      <c r="M369" s="47"/>
+      <c r="N369" s="17"/>
+      <c r="O369" s="18"/>
+      <c r="P369" s="7"/>
+      <c r="Q369" s="7"/>
+    </row>
+    <row r="370" spans="1:17" ht="14.25" customHeight="1">
+      <c r="A370" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B370" s="47">
+        <v>6066</v>
+      </c>
+      <c r="C370" s="47">
+        <v>14096</v>
+      </c>
+      <c r="D370" s="47">
+        <v>22126</v>
+      </c>
+      <c r="E370" s="114">
+        <v>30157</v>
+      </c>
+      <c r="F370" s="50">
+        <v>40221</v>
+      </c>
+      <c r="G370" s="129">
+        <v>50285</v>
+      </c>
+      <c r="H370" s="166">
+        <v>60350</v>
+      </c>
+      <c r="I370" s="59"/>
+      <c r="J370" s="47"/>
+      <c r="K370" s="47"/>
+      <c r="L370" s="47"/>
+      <c r="M370" s="47"/>
+      <c r="N370" s="17"/>
+      <c r="O370" s="18"/>
+      <c r="P370" s="7"/>
+      <c r="Q370" s="7"/>
+    </row>
+    <row r="371" spans="1:17" ht="12" customHeight="1">
+      <c r="A371" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B371" s="47">
+        <v>53260</v>
+      </c>
+      <c r="C371" s="47">
+        <v>101155</v>
+      </c>
+      <c r="D371" s="47">
+        <v>149046</v>
+      </c>
+      <c r="E371" s="114">
+        <v>196931</v>
+      </c>
+      <c r="F371" s="50">
+        <v>253378</v>
+      </c>
+      <c r="G371" s="129">
+        <v>310165</v>
+      </c>
+      <c r="H371" s="166">
+        <v>367650</v>
+      </c>
+      <c r="I371" s="59"/>
+      <c r="J371" s="47"/>
+      <c r="K371" s="47"/>
+      <c r="L371" s="47"/>
+      <c r="M371" s="47"/>
+      <c r="N371" s="17"/>
+      <c r="O371" s="18"/>
+      <c r="P371" s="7"/>
+      <c r="Q371" s="7"/>
+    </row>
+    <row r="372" spans="1:17" ht="12" customHeight="1">
+      <c r="A372" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B372" s="47">
+        <v>3746</v>
+      </c>
+      <c r="C372" s="47">
+        <v>7419</v>
+      </c>
+      <c r="D372" s="47">
+        <v>11093</v>
+      </c>
+      <c r="E372" s="114">
+        <v>14767</v>
+      </c>
+      <c r="F372" s="50">
+        <v>18553</v>
+      </c>
+      <c r="G372" s="129">
+        <v>22339</v>
+      </c>
+      <c r="H372" s="166">
+        <v>25937</v>
+      </c>
+      <c r="I372" s="59"/>
+      <c r="J372" s="47"/>
+      <c r="K372" s="47"/>
+      <c r="L372" s="47"/>
+      <c r="M372" s="47"/>
+      <c r="N372" s="17"/>
+      <c r="O372" s="18"/>
+      <c r="P372" s="7"/>
+      <c r="Q372" s="7"/>
+    </row>
+    <row r="373" spans="1:17" ht="12" customHeight="1">
+      <c r="A373" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="B373" s="49">
+        <v>5971</v>
+      </c>
+      <c r="C373" s="49">
+        <v>11478</v>
+      </c>
+      <c r="D373" s="49">
+        <v>16940</v>
+      </c>
+      <c r="E373" s="116">
+        <v>23946</v>
+      </c>
+      <c r="F373" s="124">
+        <v>29938</v>
+      </c>
+      <c r="G373" s="137">
+        <v>39844</v>
+      </c>
+      <c r="H373" s="167">
+        <v>51722</v>
+      </c>
+      <c r="I373" s="60"/>
+      <c r="J373" s="49"/>
+      <c r="K373" s="49"/>
+      <c r="L373" s="49"/>
+      <c r="M373" s="49"/>
+      <c r="N373" s="17"/>
+      <c r="O373" s="24"/>
+      <c r="P373" s="7"/>
+      <c r="Q373" s="7"/>
+    </row>
+    <row r="374" spans="1:17" ht="16.5" customHeight="1">
+      <c r="A374" s="44" t="s">
         <v>79</v>
       </c>
-      <c r="B367" s="37"/>
-[...13 lines deleted...]
-      <c r="A368" s="39" t="s">
+      <c r="B374" s="37"/>
+      <c r="C374" s="48"/>
+      <c r="D374" s="43"/>
+      <c r="E374" s="37"/>
+      <c r="F374" s="38"/>
+      <c r="G374" s="38"/>
+      <c r="H374" s="38"/>
+      <c r="I374" s="38"/>
+      <c r="J374" s="38"/>
+      <c r="K374" s="38"/>
+      <c r="L374" s="38"/>
+      <c r="M374" s="38"/>
+    </row>
+    <row r="375" spans="1:17">
+      <c r="A375" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="B368" s="18"/>
-[...109 lines deleted...]
-      <c r="E375" s="30"/>
+      <c r="B375" s="18"/>
+      <c r="C375" s="18"/>
+      <c r="D375" s="18"/>
+      <c r="E375" s="18"/>
       <c r="F375" s="29"/>
       <c r="G375" s="30"/>
       <c r="H375" s="30"/>
       <c r="I375" s="30"/>
       <c r="J375" s="30"/>
       <c r="K375" s="29"/>
       <c r="L375" s="30"/>
       <c r="M375" s="29"/>
-    </row>
-[...14 lines deleted...]
-    <row r="377" spans="1:14">
+      <c r="N375" s="22" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="376" spans="1:17" ht="37.5" customHeight="1">
+      <c r="A376" s="203" t="s">
+        <v>85</v>
+      </c>
+      <c r="B376" s="203"/>
+      <c r="C376" s="203"/>
+      <c r="D376" s="203"/>
+      <c r="E376" s="203"/>
+      <c r="F376" s="203"/>
+      <c r="G376" s="203"/>
+      <c r="H376" s="203"/>
+      <c r="I376" s="203"/>
+      <c r="J376" s="203"/>
+      <c r="K376" s="203"/>
+      <c r="L376" s="203"/>
+      <c r="M376" s="203"/>
+    </row>
+    <row r="377" spans="1:17">
       <c r="B377" s="30"/>
       <c r="C377" s="30"/>
       <c r="D377" s="29"/>
       <c r="E377" s="30"/>
       <c r="F377" s="29"/>
       <c r="G377" s="30"/>
       <c r="H377" s="30"/>
       <c r="I377" s="30"/>
       <c r="J377" s="30"/>
       <c r="K377" s="29"/>
       <c r="L377" s="30"/>
       <c r="M377" s="29"/>
     </row>
-    <row r="378" spans="1:14">
+    <row r="378" spans="1:17">
       <c r="B378" s="30"/>
       <c r="C378" s="30"/>
       <c r="D378" s="29"/>
       <c r="E378" s="30"/>
       <c r="F378" s="29"/>
       <c r="G378" s="30"/>
       <c r="H378" s="30"/>
       <c r="I378" s="30"/>
       <c r="J378" s="30"/>
       <c r="K378" s="29"/>
       <c r="L378" s="30"/>
       <c r="M378" s="29"/>
     </row>
-    <row r="379" spans="1:14">
+    <row r="379" spans="1:17">
       <c r="B379" s="30"/>
       <c r="C379" s="30"/>
       <c r="D379" s="29"/>
       <c r="E379" s="30"/>
-      <c r="F379" s="29"/>
-[...8 lines deleted...]
-    <row r="380" spans="1:14">
+      <c r="F379" s="40"/>
+      <c r="G379" s="41"/>
+      <c r="H379" s="41"/>
+      <c r="I379" s="41"/>
+      <c r="J379" s="41"/>
+      <c r="K379" s="40"/>
+      <c r="L379" s="41"/>
+      <c r="M379" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="N379" s="42"/>
+    </row>
+    <row r="380" spans="1:17">
       <c r="B380" s="30"/>
       <c r="C380" s="30"/>
       <c r="D380" s="29"/>
       <c r="E380" s="30"/>
       <c r="F380" s="29"/>
       <c r="G380" s="30"/>
       <c r="H380" s="30"/>
       <c r="I380" s="30"/>
       <c r="J380" s="30"/>
       <c r="K380" s="29"/>
       <c r="L380" s="30"/>
       <c r="M380" s="29"/>
     </row>
-    <row r="381" spans="1:14">
-[...3 lines deleted...]
-      <c r="E381" s="30"/>
+    <row r="381" spans="1:17">
+      <c r="B381" s="41"/>
+      <c r="C381" s="41"/>
+      <c r="D381" s="40"/>
+      <c r="E381" s="41"/>
       <c r="F381" s="29"/>
       <c r="G381" s="30"/>
       <c r="H381" s="30"/>
       <c r="I381" s="30"/>
-      <c r="J381" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J381" s="30"/>
       <c r="K381" s="29"/>
       <c r="L381" s="30"/>
       <c r="M381" s="29"/>
     </row>
-    <row r="382" spans="1:14">
+    <row r="382" spans="1:17">
       <c r="B382" s="30"/>
-      <c r="C382" s="30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C382" s="30"/>
       <c r="D382" s="29"/>
       <c r="E382" s="30"/>
       <c r="F382" s="29"/>
       <c r="G382" s="30"/>
       <c r="H382" s="30"/>
       <c r="I382" s="30"/>
       <c r="J382" s="30"/>
       <c r="K382" s="29"/>
       <c r="L382" s="30"/>
       <c r="M382" s="29"/>
     </row>
-    <row r="383" spans="1:14">
+    <row r="383" spans="1:17">
       <c r="B383" s="30"/>
       <c r="C383" s="30"/>
       <c r="D383" s="29"/>
       <c r="E383" s="30"/>
       <c r="F383" s="29"/>
       <c r="G383" s="30"/>
       <c r="H383" s="30"/>
       <c r="I383" s="30"/>
       <c r="J383" s="30"/>
       <c r="K383" s="29"/>
       <c r="L383" s="30"/>
       <c r="M383" s="29"/>
     </row>
-    <row r="384" spans="1:14">
+    <row r="384" spans="1:17">
       <c r="B384" s="30"/>
       <c r="C384" s="30"/>
       <c r="D384" s="29"/>
       <c r="E384" s="30"/>
       <c r="F384" s="29"/>
       <c r="G384" s="30"/>
       <c r="H384" s="30"/>
       <c r="I384" s="30"/>
       <c r="J384" s="30"/>
       <c r="K384" s="29"/>
       <c r="L384" s="30"/>
       <c r="M384" s="29"/>
     </row>
     <row r="385" spans="2:13">
       <c r="B385" s="30"/>
       <c r="C385" s="30"/>
       <c r="D385" s="29"/>
       <c r="E385" s="30"/>
       <c r="F385" s="29"/>
       <c r="G385" s="30"/>
       <c r="H385" s="30"/>
       <c r="I385" s="30"/>
       <c r="J385" s="30"/>
       <c r="K385" s="29"/>
       <c r="L385" s="30"/>
@@ -14040,58 +15757,62 @@
       <c r="M386" s="29"/>
     </row>
     <row r="387" spans="2:13">
       <c r="B387" s="30"/>
       <c r="C387" s="30"/>
       <c r="D387" s="29"/>
       <c r="E387" s="30"/>
       <c r="F387" s="29"/>
       <c r="G387" s="30"/>
       <c r="H387" s="30"/>
       <c r="I387" s="30"/>
       <c r="J387" s="30"/>
       <c r="K387" s="29"/>
       <c r="L387" s="30"/>
       <c r="M387" s="29"/>
     </row>
     <row r="388" spans="2:13">
       <c r="B388" s="30"/>
       <c r="C388" s="30"/>
       <c r="D388" s="29"/>
       <c r="E388" s="30"/>
       <c r="F388" s="29"/>
       <c r="G388" s="30"/>
       <c r="H388" s="30"/>
       <c r="I388" s="30"/>
-      <c r="J388" s="30"/>
+      <c r="J388" s="30" t="s">
+        <v>73</v>
+      </c>
       <c r="K388" s="29"/>
       <c r="L388" s="30"/>
       <c r="M388" s="29"/>
     </row>
     <row r="389" spans="2:13">
       <c r="B389" s="30"/>
-      <c r="C389" s="30"/>
+      <c r="C389" s="30" t="s">
+        <v>73</v>
+      </c>
       <c r="D389" s="29"/>
       <c r="E389" s="30"/>
       <c r="F389" s="29"/>
       <c r="G389" s="30"/>
       <c r="H389" s="30"/>
       <c r="I389" s="30"/>
       <c r="J389" s="30"/>
       <c r="K389" s="29"/>
       <c r="L389" s="30"/>
       <c r="M389" s="29"/>
     </row>
     <row r="390" spans="2:13">
       <c r="B390" s="30"/>
       <c r="C390" s="30"/>
       <c r="D390" s="29"/>
       <c r="E390" s="30"/>
       <c r="F390" s="29"/>
       <c r="G390" s="30"/>
       <c r="H390" s="30"/>
       <c r="I390" s="30"/>
       <c r="J390" s="30"/>
       <c r="K390" s="29"/>
       <c r="L390" s="30"/>
       <c r="M390" s="29"/>
     </row>
@@ -15045,135 +16766,135 @@
       <c r="J458" s="30"/>
       <c r="K458" s="29"/>
       <c r="L458" s="30"/>
       <c r="M458" s="29"/>
     </row>
     <row r="459" spans="2:13">
       <c r="B459" s="30"/>
       <c r="C459" s="30"/>
       <c r="D459" s="29"/>
       <c r="E459" s="30"/>
       <c r="F459" s="29"/>
       <c r="G459" s="30"/>
       <c r="H459" s="30"/>
       <c r="I459" s="30"/>
       <c r="J459" s="30"/>
       <c r="K459" s="29"/>
       <c r="L459" s="30"/>
       <c r="M459" s="29"/>
     </row>
     <row r="460" spans="2:13">
       <c r="B460" s="30"/>
       <c r="C460" s="30"/>
       <c r="D460" s="29"/>
       <c r="E460" s="30"/>
       <c r="F460" s="29"/>
-      <c r="G460" s="29"/>
+      <c r="G460" s="30"/>
       <c r="H460" s="30"/>
       <c r="I460" s="30"/>
       <c r="J460" s="30"/>
       <c r="K460" s="29"/>
       <c r="L460" s="30"/>
       <c r="M460" s="29"/>
     </row>
     <row r="461" spans="2:13">
       <c r="B461" s="30"/>
       <c r="C461" s="30"/>
       <c r="D461" s="29"/>
       <c r="E461" s="30"/>
       <c r="F461" s="29"/>
-      <c r="G461" s="29"/>
+      <c r="G461" s="30"/>
       <c r="H461" s="30"/>
       <c r="I461" s="30"/>
       <c r="J461" s="30"/>
       <c r="K461" s="29"/>
       <c r="L461" s="30"/>
       <c r="M461" s="29"/>
     </row>
     <row r="462" spans="2:13">
       <c r="B462" s="30"/>
       <c r="C462" s="30"/>
       <c r="D462" s="29"/>
       <c r="E462" s="30"/>
       <c r="F462" s="29"/>
-      <c r="G462" s="29"/>
+      <c r="G462" s="30"/>
       <c r="H462" s="30"/>
       <c r="I462" s="30"/>
       <c r="J462" s="30"/>
       <c r="K462" s="29"/>
       <c r="L462" s="30"/>
       <c r="M462" s="29"/>
     </row>
     <row r="463" spans="2:13">
       <c r="B463" s="30"/>
       <c r="C463" s="30"/>
       <c r="D463" s="29"/>
       <c r="E463" s="30"/>
       <c r="F463" s="29"/>
-      <c r="G463" s="29"/>
+      <c r="G463" s="30"/>
       <c r="H463" s="30"/>
       <c r="I463" s="30"/>
       <c r="J463" s="30"/>
       <c r="K463" s="29"/>
       <c r="L463" s="30"/>
       <c r="M463" s="29"/>
     </row>
     <row r="464" spans="2:13">
       <c r="B464" s="30"/>
       <c r="C464" s="30"/>
       <c r="D464" s="29"/>
       <c r="E464" s="30"/>
       <c r="F464" s="29"/>
-      <c r="G464" s="29"/>
+      <c r="G464" s="30"/>
       <c r="H464" s="30"/>
       <c r="I464" s="30"/>
       <c r="J464" s="30"/>
       <c r="K464" s="29"/>
       <c r="L464" s="30"/>
       <c r="M464" s="29"/>
     </row>
     <row r="465" spans="2:13">
       <c r="B465" s="30"/>
       <c r="C465" s="30"/>
       <c r="D465" s="29"/>
       <c r="E465" s="30"/>
       <c r="F465" s="29"/>
-      <c r="G465" s="29"/>
+      <c r="G465" s="30"/>
       <c r="H465" s="30"/>
       <c r="I465" s="30"/>
       <c r="J465" s="30"/>
       <c r="K465" s="29"/>
       <c r="L465" s="30"/>
       <c r="M465" s="29"/>
     </row>
     <row r="466" spans="2:13">
       <c r="B466" s="30"/>
       <c r="C466" s="30"/>
       <c r="D466" s="29"/>
       <c r="E466" s="30"/>
       <c r="F466" s="29"/>
-      <c r="G466" s="29"/>
+      <c r="G466" s="30"/>
       <c r="H466" s="30"/>
       <c r="I466" s="30"/>
       <c r="J466" s="30"/>
       <c r="K466" s="29"/>
       <c r="L466" s="30"/>
       <c r="M466" s="29"/>
     </row>
     <row r="467" spans="2:13">
       <c r="B467" s="30"/>
       <c r="C467" s="30"/>
       <c r="D467" s="29"/>
       <c r="E467" s="30"/>
       <c r="F467" s="29"/>
       <c r="G467" s="29"/>
       <c r="H467" s="30"/>
       <c r="I467" s="30"/>
       <c r="J467" s="30"/>
       <c r="K467" s="29"/>
       <c r="L467" s="30"/>
       <c r="M467" s="29"/>
     </row>
     <row r="468" spans="2:13">
       <c r="B468" s="30"/>
       <c r="C468" s="30"/>
       <c r="D468" s="29"/>
@@ -26846,89 +28567,189 @@
       <c r="I1301" s="30"/>
       <c r="J1301" s="30"/>
       <c r="K1301" s="29"/>
       <c r="L1301" s="30"/>
       <c r="M1301" s="29"/>
     </row>
     <row r="1302" spans="2:13">
       <c r="B1302" s="30"/>
       <c r="C1302" s="30"/>
       <c r="D1302" s="29"/>
       <c r="E1302" s="30"/>
       <c r="F1302" s="29"/>
       <c r="G1302" s="29"/>
       <c r="H1302" s="30"/>
       <c r="I1302" s="30"/>
       <c r="J1302" s="30"/>
       <c r="K1302" s="29"/>
       <c r="L1302" s="30"/>
       <c r="M1302" s="29"/>
     </row>
     <row r="1303" spans="2:13">
       <c r="B1303" s="30"/>
       <c r="C1303" s="30"/>
       <c r="D1303" s="29"/>
       <c r="E1303" s="30"/>
+      <c r="F1303" s="29"/>
+      <c r="G1303" s="29"/>
+      <c r="H1303" s="30"/>
+      <c r="I1303" s="30"/>
+      <c r="J1303" s="30"/>
+      <c r="K1303" s="29"/>
+      <c r="L1303" s="30"/>
+      <c r="M1303" s="29"/>
     </row>
     <row r="1304" spans="2:13">
       <c r="B1304" s="30"/>
       <c r="C1304" s="30"/>
       <c r="D1304" s="29"/>
       <c r="E1304" s="30"/>
+      <c r="F1304" s="29"/>
+      <c r="G1304" s="29"/>
+      <c r="H1304" s="30"/>
+      <c r="I1304" s="30"/>
+      <c r="J1304" s="30"/>
+      <c r="K1304" s="29"/>
+      <c r="L1304" s="30"/>
+      <c r="M1304" s="29"/>
+    </row>
+    <row r="1305" spans="2:13">
+      <c r="B1305" s="30"/>
+      <c r="C1305" s="30"/>
+      <c r="D1305" s="29"/>
+      <c r="E1305" s="30"/>
+      <c r="F1305" s="29"/>
+      <c r="G1305" s="29"/>
+      <c r="H1305" s="30"/>
+      <c r="I1305" s="30"/>
+      <c r="J1305" s="30"/>
+      <c r="K1305" s="29"/>
+      <c r="L1305" s="30"/>
+      <c r="M1305" s="29"/>
+    </row>
+    <row r="1306" spans="2:13">
+      <c r="B1306" s="30"/>
+      <c r="C1306" s="30"/>
+      <c r="D1306" s="29"/>
+      <c r="E1306" s="30"/>
+      <c r="F1306" s="29"/>
+      <c r="G1306" s="29"/>
+      <c r="H1306" s="30"/>
+      <c r="I1306" s="30"/>
+      <c r="J1306" s="30"/>
+      <c r="K1306" s="29"/>
+      <c r="L1306" s="30"/>
+      <c r="M1306" s="29"/>
+    </row>
+    <row r="1307" spans="2:13">
+      <c r="B1307" s="30"/>
+      <c r="C1307" s="30"/>
+      <c r="D1307" s="29"/>
+      <c r="E1307" s="30"/>
+      <c r="F1307" s="29"/>
+      <c r="G1307" s="29"/>
+      <c r="H1307" s="30"/>
+      <c r="I1307" s="30"/>
+      <c r="J1307" s="30"/>
+      <c r="K1307" s="29"/>
+      <c r="L1307" s="30"/>
+      <c r="M1307" s="29"/>
+    </row>
+    <row r="1308" spans="2:13">
+      <c r="B1308" s="30"/>
+      <c r="C1308" s="30"/>
+      <c r="D1308" s="29"/>
+      <c r="E1308" s="30"/>
+      <c r="F1308" s="29"/>
+      <c r="G1308" s="29"/>
+      <c r="H1308" s="30"/>
+      <c r="I1308" s="30"/>
+      <c r="J1308" s="30"/>
+      <c r="K1308" s="29"/>
+      <c r="L1308" s="30"/>
+      <c r="M1308" s="29"/>
+    </row>
+    <row r="1309" spans="2:13">
+      <c r="B1309" s="30"/>
+      <c r="C1309" s="30"/>
+      <c r="D1309" s="29"/>
+      <c r="E1309" s="30"/>
+      <c r="F1309" s="29"/>
+      <c r="G1309" s="29"/>
+      <c r="H1309" s="30"/>
+      <c r="I1309" s="30"/>
+      <c r="J1309" s="30"/>
+      <c r="K1309" s="29"/>
+      <c r="L1309" s="30"/>
+      <c r="M1309" s="29"/>
+    </row>
+    <row r="1310" spans="2:13">
+      <c r="B1310" s="30"/>
+      <c r="C1310" s="30"/>
+      <c r="D1310" s="29"/>
+      <c r="E1310" s="30"/>
+    </row>
+    <row r="1311" spans="2:13">
+      <c r="B1311" s="30"/>
+      <c r="C1311" s="30"/>
+      <c r="D1311" s="29"/>
+      <c r="E1311" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="A369:M369"/>
+    <mergeCell ref="A376:M376"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>'2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>