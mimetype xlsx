--- v0 (2026-04-16)
+++ v1 (2026-05-25)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Халық саны" sheetId="9" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="31">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Ерлер</t>
   </si>
   <si>
     <t>Әйелдер</t>
   </si>
   <si>
     <t>1 қаңтар</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
     <t>1 наурыз</t>
   </si>
   <si>
@@ -877,51 +877,51 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="204">
+  <cellXfs count="206">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1421,92 +1421,94 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="15" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...26 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="158">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 100" xfId="89"/>
     <cellStyle name="Обычный 101" xfId="106"/>
     <cellStyle name="Обычный 102" xfId="123"/>
     <cellStyle name="Обычный 103" xfId="139"/>
@@ -1657,76 +1659,76 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>209550</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>142874</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1590675" cy="790574"/>
+          <a:ext cx="1800225" cy="790574"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1987,158 +1989,162 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AB94"/>
+  <dimension ref="A6:AC94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:AB6"/>
+      <selection activeCell="X13" sqref="X13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="7" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1"/>
     <col min="17" max="17" width="6.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="7.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.42578125" style="1" customWidth="1"/>
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="27" max="27" width="7.140625" style="1" customWidth="1"/>
+    <col min="28" max="28" width="8.42578125" style="1" customWidth="1"/>
+    <col min="29" max="29" width="7.7109375" style="1" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:28" ht="19.5" customHeight="1">
-      <c r="A6" s="194" t="s">
+    <row r="6" spans="1:29" ht="19.5" customHeight="1">
+      <c r="A6" s="189" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="194"/>
-[...30 lines deleted...]
-      <c r="B8" s="197">
+      <c r="B6" s="189"/>
+      <c r="C6" s="189"/>
+      <c r="D6" s="189"/>
+      <c r="E6" s="189"/>
+      <c r="F6" s="189"/>
+      <c r="G6" s="189"/>
+      <c r="H6" s="189"/>
+      <c r="I6" s="189"/>
+      <c r="J6" s="189"/>
+      <c r="K6" s="189"/>
+      <c r="L6" s="189"/>
+      <c r="M6" s="189"/>
+      <c r="N6" s="189"/>
+      <c r="O6" s="189"/>
+      <c r="P6" s="189"/>
+      <c r="Q6" s="189"/>
+      <c r="R6" s="189"/>
+      <c r="S6" s="189"/>
+      <c r="T6" s="189"/>
+      <c r="U6" s="189"/>
+      <c r="V6" s="189"/>
+      <c r="W6" s="189"/>
+      <c r="X6" s="190"/>
+      <c r="Y6" s="190"/>
+      <c r="Z6" s="190"/>
+      <c r="AA6" s="190"/>
+      <c r="AB6" s="190"/>
+    </row>
+    <row r="7" spans="1:29" ht="14.25" customHeight="1"/>
+    <row r="8" spans="1:29" ht="14.25" customHeight="1">
+      <c r="A8" s="191"/>
+      <c r="B8" s="193">
         <v>2024</v>
       </c>
-      <c r="C8" s="198"/>
-[...10 lines deleted...]
-      <c r="N8" s="199">
+      <c r="C8" s="194"/>
+      <c r="D8" s="194"/>
+      <c r="E8" s="194"/>
+      <c r="F8" s="194"/>
+      <c r="G8" s="194"/>
+      <c r="H8" s="194"/>
+      <c r="I8" s="194"/>
+      <c r="J8" s="194"/>
+      <c r="K8" s="194"/>
+      <c r="L8" s="194"/>
+      <c r="M8" s="194"/>
+      <c r="N8" s="195">
         <v>2025</v>
       </c>
-      <c r="O8" s="200"/>
-[...10 lines deleted...]
-      <c r="Z8" s="202">
+      <c r="O8" s="196"/>
+      <c r="P8" s="196"/>
+      <c r="Q8" s="196"/>
+      <c r="R8" s="196"/>
+      <c r="S8" s="196"/>
+      <c r="T8" s="196"/>
+      <c r="U8" s="196"/>
+      <c r="V8" s="196"/>
+      <c r="W8" s="196"/>
+      <c r="X8" s="197"/>
+      <c r="Y8" s="197"/>
+      <c r="Z8" s="198">
         <v>2026</v>
       </c>
-      <c r="AA8" s="203"/>
-[...3 lines deleted...]
-      <c r="A9" s="196"/>
+      <c r="AA8" s="199"/>
+      <c r="AB8" s="199"/>
+      <c r="AC8" s="197"/>
+    </row>
+    <row r="9" spans="1:29" ht="17.25" customHeight="1">
+      <c r="A9" s="192"/>
       <c r="B9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="20" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="16" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="J9" s="17" t="s">
@@ -2176,84 +2182,87 @@
       </c>
       <c r="U9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="V9" s="17" t="s">
         <v>12</v>
       </c>
       <c r="W9" s="17" t="s">
         <v>13</v>
       </c>
       <c r="X9" s="62" t="s">
         <v>14</v>
       </c>
       <c r="Y9" s="19" t="s">
         <v>15</v>
       </c>
       <c r="Z9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AA9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="AB9" s="21" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="191" t="s">
+      <c r="AC9" s="20" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="13.5" customHeight="1">
+      <c r="A10" s="203" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="191"/>
-[...27 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="B10" s="203"/>
+      <c r="C10" s="203"/>
+      <c r="D10" s="203"/>
+      <c r="E10" s="203"/>
+      <c r="F10" s="203"/>
+      <c r="G10" s="203"/>
+      <c r="H10" s="203"/>
+      <c r="I10" s="203"/>
+      <c r="J10" s="203"/>
+      <c r="K10" s="203"/>
+      <c r="L10" s="203"/>
+      <c r="M10" s="203"/>
+      <c r="N10" s="203"/>
+      <c r="O10" s="203"/>
+      <c r="P10" s="203"/>
+      <c r="Q10" s="203"/>
+      <c r="R10" s="203"/>
+      <c r="S10" s="203"/>
+      <c r="T10" s="203"/>
+      <c r="U10" s="203"/>
+      <c r="V10" s="203"/>
+      <c r="W10" s="203"/>
+      <c r="X10" s="204"/>
+      <c r="Y10" s="204"/>
+      <c r="Z10" s="204"/>
+      <c r="AA10" s="204"/>
+      <c r="AB10" s="204"/>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="60">
         <v>704078</v>
       </c>
       <c r="C11" s="60">
         <v>704911</v>
       </c>
       <c r="D11" s="60">
         <v>705901</v>
       </c>
       <c r="E11" s="3">
         <v>706711</v>
       </c>
       <c r="F11" s="3">
         <v>707609</v>
       </c>
       <c r="G11" s="4">
         <v>708290</v>
       </c>
       <c r="H11" s="3">
         <v>708529</v>
       </c>
       <c r="I11" s="3">
@@ -2294,52 +2303,55 @@
       </c>
       <c r="U11" s="3">
         <v>713872</v>
       </c>
       <c r="V11" s="3">
         <v>713933</v>
       </c>
       <c r="W11" s="3">
         <v>714213</v>
       </c>
       <c r="X11" s="14">
         <v>714771</v>
       </c>
       <c r="Y11" s="180">
         <v>715428</v>
       </c>
       <c r="Z11" s="65">
         <v>716071</v>
       </c>
       <c r="AA11" s="65">
         <v>716377</v>
       </c>
       <c r="AB11" s="183">
         <v>716725</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="183">
+        <v>717347</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="22">
         <v>412272</v>
       </c>
       <c r="C12" s="23">
         <v>413277</v>
       </c>
       <c r="D12" s="23">
         <v>414122</v>
       </c>
       <c r="E12" s="24">
         <v>414840</v>
       </c>
       <c r="F12" s="25">
         <v>415687</v>
       </c>
       <c r="G12" s="14">
         <v>416434</v>
       </c>
       <c r="H12" s="14">
         <v>417232</v>
       </c>
       <c r="I12" s="26">
@@ -2380,52 +2392,55 @@
       </c>
       <c r="U12" s="24">
         <v>427540</v>
       </c>
       <c r="V12" s="14">
         <v>428280</v>
       </c>
       <c r="W12" s="32">
         <v>428891</v>
       </c>
       <c r="X12" s="14">
         <v>429784</v>
       </c>
       <c r="Y12" s="180">
         <v>430629</v>
       </c>
       <c r="Z12" s="65">
         <v>431254</v>
       </c>
       <c r="AA12" s="65">
         <v>431731</v>
       </c>
       <c r="AB12" s="183">
         <v>432166</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="183">
+        <v>432799</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="22">
         <v>86872</v>
       </c>
       <c r="C13" s="23">
         <v>86945</v>
       </c>
       <c r="D13" s="23">
         <v>87063</v>
       </c>
       <c r="E13" s="24">
         <v>87121</v>
       </c>
       <c r="F13" s="25">
         <v>87260</v>
       </c>
       <c r="G13" s="14">
         <v>87315</v>
       </c>
       <c r="H13" s="14">
         <v>86860</v>
       </c>
       <c r="I13" s="26">
@@ -2466,52 +2481,55 @@
       </c>
       <c r="U13" s="24">
         <v>84364</v>
       </c>
       <c r="V13" s="14">
         <v>84168</v>
       </c>
       <c r="W13" s="32">
         <v>84046</v>
       </c>
       <c r="X13" s="14">
         <v>83955</v>
       </c>
       <c r="Y13" s="180">
         <v>83902</v>
       </c>
       <c r="Z13" s="65">
         <v>83958</v>
       </c>
       <c r="AA13" s="65">
         <v>83930</v>
       </c>
       <c r="AB13" s="183">
         <v>83896</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="183">
+        <v>83974</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="22">
         <v>32799</v>
       </c>
       <c r="C14" s="23">
         <v>32732</v>
       </c>
       <c r="D14" s="23">
         <v>32755</v>
       </c>
       <c r="E14" s="24">
         <v>32766</v>
       </c>
       <c r="F14" s="25">
         <v>32719</v>
       </c>
       <c r="G14" s="14">
         <v>32698</v>
       </c>
       <c r="H14" s="14">
         <v>32689</v>
       </c>
       <c r="I14" s="26">
@@ -2552,52 +2570,55 @@
       </c>
       <c r="U14" s="24">
         <v>32523</v>
       </c>
       <c r="V14" s="14">
         <v>32448</v>
       </c>
       <c r="W14" s="32">
         <v>32450</v>
       </c>
       <c r="X14" s="14">
         <v>32399</v>
       </c>
       <c r="Y14" s="180">
         <v>32388</v>
       </c>
       <c r="Z14" s="65">
         <v>32428</v>
       </c>
       <c r="AA14" s="65">
         <v>32378</v>
       </c>
       <c r="AB14" s="183">
         <v>32370</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="183">
+        <v>32349</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="22">
         <v>26373</v>
       </c>
       <c r="C15" s="23">
         <v>26351</v>
       </c>
       <c r="D15" s="23">
         <v>26365</v>
       </c>
       <c r="E15" s="24">
         <v>26362</v>
       </c>
       <c r="F15" s="25">
         <v>26382</v>
       </c>
       <c r="G15" s="14">
         <v>26368</v>
       </c>
       <c r="H15" s="14">
         <v>26365</v>
       </c>
       <c r="I15" s="26">
@@ -2638,52 +2659,55 @@
       </c>
       <c r="U15" s="24">
         <v>25970</v>
       </c>
       <c r="V15" s="14">
         <v>25910</v>
       </c>
       <c r="W15" s="32">
         <v>25877</v>
       </c>
       <c r="X15" s="14">
         <v>25828</v>
       </c>
       <c r="Y15" s="180">
         <v>25831</v>
       </c>
       <c r="Z15" s="65">
         <v>25841</v>
       </c>
       <c r="AA15" s="65">
         <v>25787</v>
       </c>
       <c r="AB15" s="183">
         <v>25789</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="183">
+        <v>25805</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="22">
         <v>56008</v>
       </c>
       <c r="C16" s="23">
         <v>55895</v>
       </c>
       <c r="D16" s="23">
         <v>55875</v>
       </c>
       <c r="E16" s="24">
         <v>55906</v>
       </c>
       <c r="F16" s="25">
         <v>55880</v>
       </c>
       <c r="G16" s="14">
         <v>55880</v>
       </c>
       <c r="H16" s="14">
         <v>55859</v>
       </c>
       <c r="I16" s="26">
@@ -2724,52 +2748,55 @@
       </c>
       <c r="U16" s="24">
         <v>55014</v>
       </c>
       <c r="V16" s="14">
         <v>54890</v>
       </c>
       <c r="W16" s="32">
         <v>54842</v>
       </c>
       <c r="X16" s="14">
         <v>54807</v>
       </c>
       <c r="Y16" s="180">
         <v>54777</v>
       </c>
       <c r="Z16" s="65">
         <v>54737</v>
       </c>
       <c r="AA16" s="65">
         <v>54688</v>
       </c>
       <c r="AB16" s="183">
         <v>54669</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="183">
+        <v>54622</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="22">
         <v>30869</v>
       </c>
       <c r="C17" s="23">
         <v>30822</v>
       </c>
       <c r="D17" s="23">
         <v>30848</v>
       </c>
       <c r="E17" s="24">
         <v>30833</v>
       </c>
       <c r="F17" s="25">
         <v>30822</v>
       </c>
       <c r="G17" s="14">
         <v>30851</v>
       </c>
       <c r="H17" s="14">
         <v>30835</v>
       </c>
       <c r="I17" s="26">
@@ -2810,52 +2837,55 @@
       </c>
       <c r="U17" s="24">
         <v>30613</v>
       </c>
       <c r="V17" s="14">
         <v>30530</v>
       </c>
       <c r="W17" s="32">
         <v>30468</v>
       </c>
       <c r="X17" s="14">
         <v>30412</v>
       </c>
       <c r="Y17" s="180">
         <v>30356</v>
       </c>
       <c r="Z17" s="65">
         <v>30364</v>
       </c>
       <c r="AA17" s="65">
         <v>30350</v>
       </c>
       <c r="AB17" s="183">
         <v>30361</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="183">
+        <v>30371</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="22">
         <v>29671</v>
       </c>
       <c r="C18" s="23">
         <v>29709</v>
       </c>
       <c r="D18" s="23">
         <v>29673</v>
       </c>
       <c r="E18" s="24">
         <v>29689</v>
       </c>
       <c r="F18" s="25">
         <v>29675</v>
       </c>
       <c r="G18" s="14">
         <v>29636</v>
       </c>
       <c r="H18" s="14">
         <v>29571</v>
       </c>
       <c r="I18" s="26">
@@ -2896,52 +2926,55 @@
       </c>
       <c r="U18" s="24">
         <v>29240</v>
       </c>
       <c r="V18" s="14">
         <v>29159</v>
       </c>
       <c r="W18" s="32">
         <v>29150</v>
       </c>
       <c r="X18" s="14">
         <v>29139</v>
       </c>
       <c r="Y18" s="180">
         <v>29129</v>
       </c>
       <c r="Z18" s="65">
         <v>29144</v>
       </c>
       <c r="AA18" s="65">
         <v>29187</v>
       </c>
       <c r="AB18" s="183">
         <v>29138</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="183">
+        <v>29108</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="22">
         <v>29210</v>
       </c>
       <c r="C19" s="23">
         <v>29176</v>
       </c>
       <c r="D19" s="23">
         <v>29196</v>
       </c>
       <c r="E19" s="24">
         <v>29194</v>
       </c>
       <c r="F19" s="25">
         <v>29184</v>
       </c>
       <c r="G19" s="14">
         <v>29108</v>
       </c>
       <c r="H19" s="14">
         <v>29118</v>
       </c>
       <c r="I19" s="26">
@@ -2982,84 +3015,88 @@
       </c>
       <c r="U19" s="34">
         <v>28608</v>
       </c>
       <c r="V19" s="14">
         <v>28548</v>
       </c>
       <c r="W19" s="32">
         <v>28489</v>
       </c>
       <c r="X19" s="14">
         <v>28447</v>
       </c>
       <c r="Y19" s="180">
         <v>28416</v>
       </c>
       <c r="Z19" s="65">
         <v>28345</v>
       </c>
       <c r="AA19" s="65">
         <v>28326</v>
       </c>
       <c r="AB19" s="183">
         <v>28336</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="190" t="s">
+      <c r="AC19" s="184">
+        <v>28319</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="15" customHeight="1">
+      <c r="A20" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="190"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="B20" s="202"/>
+      <c r="C20" s="202"/>
+      <c r="D20" s="202"/>
+      <c r="E20" s="202"/>
+      <c r="F20" s="202"/>
+      <c r="G20" s="202"/>
+      <c r="H20" s="202"/>
+      <c r="I20" s="202"/>
+      <c r="J20" s="202"/>
+      <c r="K20" s="202"/>
+      <c r="L20" s="202"/>
+      <c r="M20" s="202"/>
+      <c r="N20" s="202"/>
+      <c r="O20" s="202"/>
+      <c r="P20" s="202"/>
+      <c r="Q20" s="202"/>
+      <c r="R20" s="202"/>
+      <c r="S20" s="202"/>
+      <c r="T20" s="202"/>
+      <c r="U20" s="202"/>
+      <c r="V20" s="202"/>
+      <c r="W20" s="202"/>
+      <c r="X20" s="190"/>
+      <c r="Y20" s="190"/>
+      <c r="Z20" s="190"/>
+      <c r="AA20" s="190"/>
+      <c r="AB20" s="190"/>
+      <c r="AC20" s="187"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="61">
         <v>347880</v>
       </c>
       <c r="C21" s="7">
         <v>348283</v>
       </c>
       <c r="D21" s="61">
         <v>348849</v>
       </c>
       <c r="E21" s="7">
         <v>349177</v>
       </c>
       <c r="F21" s="7">
         <v>349646</v>
       </c>
       <c r="G21" s="7">
         <v>349990</v>
       </c>
       <c r="H21" s="7">
         <v>350204</v>
       </c>
       <c r="I21" s="7">
@@ -3100,52 +3137,55 @@
       </c>
       <c r="U21" s="9">
         <v>353318</v>
       </c>
       <c r="V21" s="3">
         <v>353395</v>
       </c>
       <c r="W21" s="3">
         <v>353600</v>
       </c>
       <c r="X21" s="54">
         <v>353832</v>
       </c>
       <c r="Y21" s="65">
         <v>354592</v>
       </c>
       <c r="Z21" s="65">
         <v>354526</v>
       </c>
       <c r="AA21" s="65">
         <v>354756</v>
       </c>
       <c r="AB21" s="65">
         <v>354909</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="54">
+        <v>355244</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="61">
         <v>200236</v>
       </c>
       <c r="C22" s="7">
         <v>200732</v>
       </c>
       <c r="D22" s="61">
         <v>201179</v>
       </c>
       <c r="E22" s="65">
         <v>201491</v>
       </c>
       <c r="F22" s="163">
         <v>201942</v>
       </c>
       <c r="G22" s="65">
         <v>202331</v>
       </c>
       <c r="H22" s="164">
         <v>202789</v>
       </c>
       <c r="I22" s="165">
@@ -3186,52 +3226,55 @@
       </c>
       <c r="U22" s="177">
         <v>207915</v>
       </c>
       <c r="V22" s="178">
         <v>208264</v>
       </c>
       <c r="W22" s="65">
         <v>208630</v>
       </c>
       <c r="X22" s="54">
         <v>208976</v>
       </c>
       <c r="Y22" s="65">
         <v>209774</v>
       </c>
       <c r="Z22" s="65">
         <v>209724</v>
       </c>
       <c r="AA22" s="65">
         <v>209992</v>
       </c>
       <c r="AB22" s="65">
         <v>210212</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="54">
+        <v>210547</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="61">
         <v>43441</v>
       </c>
       <c r="C23" s="7">
         <v>43480</v>
       </c>
       <c r="D23" s="61">
         <v>43560</v>
       </c>
       <c r="E23" s="65">
         <v>43555</v>
       </c>
       <c r="F23" s="163">
         <v>43625</v>
       </c>
       <c r="G23" s="65">
         <v>43661</v>
       </c>
       <c r="H23" s="164">
         <v>43470</v>
       </c>
       <c r="I23" s="165">
@@ -3272,52 +3315,55 @@
       </c>
       <c r="U23" s="177">
         <v>42381</v>
       </c>
       <c r="V23" s="178">
         <v>42283</v>
       </c>
       <c r="W23" s="65">
         <v>42248</v>
       </c>
       <c r="X23" s="54">
         <v>42197</v>
       </c>
       <c r="Y23" s="65">
         <v>42194</v>
       </c>
       <c r="Z23" s="65">
         <v>42192</v>
       </c>
       <c r="AA23" s="65">
         <v>42194</v>
       </c>
       <c r="AB23" s="65">
         <v>42168</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="54">
+        <v>42213</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="61">
         <v>16712</v>
       </c>
       <c r="C24" s="7">
         <v>16671</v>
       </c>
       <c r="D24" s="61">
         <v>16692</v>
       </c>
       <c r="E24" s="65">
         <v>16699</v>
       </c>
       <c r="F24" s="163">
         <v>16669</v>
       </c>
       <c r="G24" s="65">
         <v>16634</v>
       </c>
       <c r="H24" s="164">
         <v>16619</v>
       </c>
       <c r="I24" s="165">
@@ -3358,52 +3404,55 @@
       </c>
       <c r="U24" s="177">
         <v>16589</v>
       </c>
       <c r="V24" s="178">
         <v>16584</v>
       </c>
       <c r="W24" s="65">
         <v>16586</v>
       </c>
       <c r="X24" s="54">
         <v>16580</v>
       </c>
       <c r="Y24" s="65">
         <v>16605</v>
       </c>
       <c r="Z24" s="65">
         <v>16602</v>
       </c>
       <c r="AA24" s="65">
         <v>16585</v>
       </c>
       <c r="AB24" s="65">
         <v>16583</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="54">
+        <v>16575</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="61">
         <v>13586</v>
       </c>
       <c r="C25" s="7">
         <v>13581</v>
       </c>
       <c r="D25" s="61">
         <v>13581</v>
       </c>
       <c r="E25" s="65">
         <v>13587</v>
       </c>
       <c r="F25" s="163">
         <v>13587</v>
       </c>
       <c r="G25" s="65">
         <v>13583</v>
       </c>
       <c r="H25" s="164">
         <v>13576</v>
       </c>
       <c r="I25" s="165">
@@ -3444,52 +3493,55 @@
       </c>
       <c r="U25" s="177">
         <v>13417</v>
       </c>
       <c r="V25" s="178">
         <v>13382</v>
       </c>
       <c r="W25" s="65">
         <v>13365</v>
       </c>
       <c r="X25" s="54">
         <v>13345</v>
       </c>
       <c r="Y25" s="65">
         <v>13369</v>
       </c>
       <c r="Z25" s="65">
         <v>13368</v>
       </c>
       <c r="AA25" s="65">
         <v>13330</v>
       </c>
       <c r="AB25" s="65">
         <v>13346</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="54">
+        <v>13364</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="61">
         <v>28611</v>
       </c>
       <c r="C26" s="7">
         <v>28548</v>
       </c>
       <c r="D26" s="61">
         <v>28542</v>
       </c>
       <c r="E26" s="65">
         <v>28562</v>
       </c>
       <c r="F26" s="163">
         <v>28541</v>
       </c>
       <c r="G26" s="65">
         <v>28541</v>
       </c>
       <c r="H26" s="164">
         <v>28541</v>
       </c>
       <c r="I26" s="165">
@@ -3530,52 +3582,55 @@
       </c>
       <c r="U26" s="177">
         <v>28168</v>
       </c>
       <c r="V26" s="178">
         <v>28133</v>
       </c>
       <c r="W26" s="65">
         <v>28106</v>
       </c>
       <c r="X26" s="54">
         <v>28105</v>
       </c>
       <c r="Y26" s="65">
         <v>28085</v>
       </c>
       <c r="Z26" s="65">
         <v>28086</v>
       </c>
       <c r="AA26" s="65">
         <v>28061</v>
       </c>
       <c r="AB26" s="65">
         <v>28053</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="54">
+        <v>28030</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="61">
         <v>15852</v>
       </c>
       <c r="C27" s="7">
         <v>15821</v>
       </c>
       <c r="D27" s="61">
         <v>15849</v>
       </c>
       <c r="E27" s="65">
         <v>15832</v>
       </c>
       <c r="F27" s="163">
         <v>15817</v>
       </c>
       <c r="G27" s="65">
         <v>15834</v>
       </c>
       <c r="H27" s="164">
         <v>15827</v>
       </c>
       <c r="I27" s="165">
@@ -3616,52 +3671,55 @@
       </c>
       <c r="U27" s="177">
         <v>15801</v>
       </c>
       <c r="V27" s="178">
         <v>15758</v>
       </c>
       <c r="W27" s="65">
         <v>15722</v>
       </c>
       <c r="X27" s="54">
         <v>15691</v>
       </c>
       <c r="Y27" s="65">
         <v>15675</v>
       </c>
       <c r="Z27" s="65">
         <v>15671</v>
       </c>
       <c r="AA27" s="65">
         <v>15678</v>
       </c>
       <c r="AB27" s="65">
         <v>15679</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="54">
+        <v>15687</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="61">
         <v>14796</v>
       </c>
       <c r="C28" s="7">
         <v>14809</v>
       </c>
       <c r="D28" s="61">
         <v>14797</v>
       </c>
       <c r="E28" s="65">
         <v>14802</v>
       </c>
       <c r="F28" s="163">
         <v>14813</v>
       </c>
       <c r="G28" s="65">
         <v>14793</v>
       </c>
       <c r="H28" s="164">
         <v>14756</v>
       </c>
       <c r="I28" s="165">
@@ -3702,52 +3760,55 @@
       </c>
       <c r="U28" s="177">
         <v>14638</v>
       </c>
       <c r="V28" s="178">
         <v>14607</v>
       </c>
       <c r="W28" s="65">
         <v>14602</v>
       </c>
       <c r="X28" s="54">
         <v>14605</v>
       </c>
       <c r="Y28" s="65">
         <v>14625</v>
       </c>
       <c r="Z28" s="65">
         <v>14620</v>
       </c>
       <c r="AA28" s="65">
         <v>14660</v>
       </c>
       <c r="AB28" s="65">
         <v>14608</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="54">
+        <v>14580</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="61">
         <v>14646</v>
       </c>
       <c r="C29" s="7">
         <v>14641</v>
       </c>
       <c r="D29" s="61">
         <v>14649</v>
       </c>
       <c r="E29" s="65">
         <v>14649</v>
       </c>
       <c r="F29" s="163">
         <v>14652</v>
       </c>
       <c r="G29" s="65">
         <v>14613</v>
       </c>
       <c r="H29" s="164">
         <v>14626</v>
       </c>
       <c r="I29" s="165">
@@ -3788,84 +3849,88 @@
       </c>
       <c r="U29" s="177">
         <v>14409</v>
       </c>
       <c r="V29" s="178">
         <v>14384</v>
       </c>
       <c r="W29" s="65">
         <v>14341</v>
       </c>
       <c r="X29" s="54">
         <v>14333</v>
       </c>
       <c r="Y29" s="65">
         <v>14265</v>
       </c>
       <c r="Z29" s="65">
         <v>14263</v>
       </c>
       <c r="AA29" s="65">
         <v>14256</v>
       </c>
       <c r="AB29" s="65">
         <v>14260</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="187" t="s">
+      <c r="AC29" s="54">
+        <v>14248</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="15" customHeight="1">
+      <c r="A30" s="200" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="187"/>
-[...27 lines deleted...]
-    <row r="31" spans="1:28">
+      <c r="B30" s="200"/>
+      <c r="C30" s="200"/>
+      <c r="D30" s="200"/>
+      <c r="E30" s="200"/>
+      <c r="F30" s="200"/>
+      <c r="G30" s="200"/>
+      <c r="H30" s="200"/>
+      <c r="I30" s="200"/>
+      <c r="J30" s="200"/>
+      <c r="K30" s="200"/>
+      <c r="L30" s="200"/>
+      <c r="M30" s="200"/>
+      <c r="N30" s="200"/>
+      <c r="O30" s="200"/>
+      <c r="P30" s="200"/>
+      <c r="Q30" s="200"/>
+      <c r="R30" s="200"/>
+      <c r="S30" s="200"/>
+      <c r="T30" s="200"/>
+      <c r="U30" s="200"/>
+      <c r="V30" s="200"/>
+      <c r="W30" s="200"/>
+      <c r="X30" s="190"/>
+      <c r="Y30" s="190"/>
+      <c r="Z30" s="190"/>
+      <c r="AA30" s="190"/>
+      <c r="AB30" s="190"/>
+      <c r="AC30" s="188"/>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="61">
         <v>356198</v>
       </c>
       <c r="C31" s="61">
         <v>356628</v>
       </c>
       <c r="D31" s="61">
         <v>357052</v>
       </c>
       <c r="E31" s="10">
         <v>357534</v>
       </c>
       <c r="F31" s="10">
         <v>357963</v>
       </c>
       <c r="G31" s="10">
         <v>358300</v>
       </c>
       <c r="H31" s="10">
         <v>358325</v>
       </c>
       <c r="I31" s="10">
@@ -3906,52 +3971,55 @@
       </c>
       <c r="U31" s="13">
         <v>360554</v>
       </c>
       <c r="V31" s="3">
         <v>360538</v>
       </c>
       <c r="W31" s="14">
         <v>360613</v>
       </c>
       <c r="X31" s="54">
         <v>360939</v>
       </c>
       <c r="Y31" s="65">
         <v>361239</v>
       </c>
       <c r="Z31" s="65">
         <v>361479</v>
       </c>
       <c r="AA31" s="65">
         <v>361621</v>
       </c>
       <c r="AB31" s="65">
         <v>361816</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="54">
+        <v>362103</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="61">
         <v>212050</v>
       </c>
       <c r="C32" s="61">
         <v>212559</v>
       </c>
       <c r="D32" s="61">
         <v>212957</v>
       </c>
       <c r="E32" s="63">
         <v>213349</v>
       </c>
       <c r="F32" s="64">
         <v>213745</v>
       </c>
       <c r="G32" s="65">
         <v>214103</v>
       </c>
       <c r="H32" s="66">
         <v>214443</v>
       </c>
       <c r="I32" s="67">
@@ -3992,52 +4060,55 @@
       </c>
       <c r="U32" s="79">
         <v>219625</v>
       </c>
       <c r="V32" s="80">
         <v>220016</v>
       </c>
       <c r="W32" s="65">
         <v>220261</v>
       </c>
       <c r="X32" s="54">
         <v>220808</v>
       </c>
       <c r="Y32" s="65">
         <v>221254</v>
       </c>
       <c r="Z32" s="65">
         <v>221480</v>
       </c>
       <c r="AA32" s="65">
         <v>221739</v>
       </c>
       <c r="AB32" s="65">
         <v>221954</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="54">
+        <v>222252</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="61">
         <v>43425</v>
       </c>
       <c r="C33" s="61">
         <v>43459</v>
       </c>
       <c r="D33" s="61">
         <v>43497</v>
       </c>
       <c r="E33" s="63">
         <v>43566</v>
       </c>
       <c r="F33" s="64">
         <v>43635</v>
       </c>
       <c r="G33" s="65">
         <v>43654</v>
       </c>
       <c r="H33" s="66">
         <v>43390</v>
       </c>
       <c r="I33" s="67">
@@ -4078,52 +4149,55 @@
       </c>
       <c r="U33" s="79">
         <v>41983</v>
       </c>
       <c r="V33" s="80">
         <v>41885</v>
       </c>
       <c r="W33" s="65">
         <v>41798</v>
       </c>
       <c r="X33" s="54">
         <v>41758</v>
       </c>
       <c r="Y33" s="65">
         <v>41729</v>
       </c>
       <c r="Z33" s="65">
         <v>41764</v>
       </c>
       <c r="AA33" s="65">
         <v>41736</v>
       </c>
       <c r="AB33" s="65">
         <v>41728</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="54">
+        <v>41761</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="61">
         <v>16085</v>
       </c>
       <c r="C34" s="61">
         <v>16059</v>
       </c>
       <c r="D34" s="61">
         <v>16061</v>
       </c>
       <c r="E34" s="63">
         <v>16067</v>
       </c>
       <c r="F34" s="64">
         <v>16050</v>
       </c>
       <c r="G34" s="65">
         <v>16064</v>
       </c>
       <c r="H34" s="66">
         <v>16070</v>
       </c>
       <c r="I34" s="67">
@@ -4164,52 +4238,55 @@
       </c>
       <c r="U34" s="79">
         <v>15934</v>
       </c>
       <c r="V34" s="80">
         <v>15864</v>
       </c>
       <c r="W34" s="65">
         <v>15864</v>
       </c>
       <c r="X34" s="54">
         <v>15819</v>
       </c>
       <c r="Y34" s="65">
         <v>15805</v>
       </c>
       <c r="Z34" s="65">
         <v>15823</v>
       </c>
       <c r="AA34" s="65">
         <v>15793</v>
       </c>
       <c r="AB34" s="65">
         <v>15787</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="54">
+        <v>15774</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="61">
         <v>12792</v>
       </c>
       <c r="C35" s="61">
         <v>12775</v>
       </c>
       <c r="D35" s="61">
         <v>12789</v>
       </c>
       <c r="E35" s="63">
         <v>12775</v>
       </c>
       <c r="F35" s="64">
         <v>12795</v>
       </c>
       <c r="G35" s="65">
         <v>12785</v>
       </c>
       <c r="H35" s="66">
         <v>12789</v>
       </c>
       <c r="I35" s="67">
@@ -4250,52 +4327,55 @@
       </c>
       <c r="U35" s="79">
         <v>12553</v>
       </c>
       <c r="V35" s="80">
         <v>12528</v>
       </c>
       <c r="W35" s="65">
         <v>12512</v>
       </c>
       <c r="X35" s="54">
         <v>12483</v>
       </c>
       <c r="Y35" s="65">
         <v>12477</v>
       </c>
       <c r="Z35" s="65">
         <v>12472</v>
       </c>
       <c r="AA35" s="65">
         <v>12457</v>
       </c>
       <c r="AB35" s="65">
         <v>12443</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="54">
+        <v>12441</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="61">
         <v>27389</v>
       </c>
       <c r="C36" s="61">
         <v>27339</v>
       </c>
       <c r="D36" s="61">
         <v>27325</v>
       </c>
       <c r="E36" s="63">
         <v>27344</v>
       </c>
       <c r="F36" s="64">
         <v>27339</v>
       </c>
       <c r="G36" s="65">
         <v>27339</v>
       </c>
       <c r="H36" s="66">
         <v>27318</v>
       </c>
       <c r="I36" s="67">
@@ -4336,52 +4416,55 @@
       </c>
       <c r="U36" s="79">
         <v>26846</v>
       </c>
       <c r="V36" s="80">
         <v>26757</v>
       </c>
       <c r="W36" s="65">
         <v>26736</v>
       </c>
       <c r="X36" s="54">
         <v>26702</v>
       </c>
       <c r="Y36" s="65">
         <v>26671</v>
       </c>
       <c r="Z36" s="65">
         <v>26652</v>
       </c>
       <c r="AA36" s="65">
         <v>26627</v>
       </c>
       <c r="AB36" s="65">
         <v>26616</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="54">
+        <v>26592</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="61">
         <v>15012</v>
       </c>
       <c r="C37" s="61">
         <v>14996</v>
       </c>
       <c r="D37" s="61">
         <v>14994</v>
       </c>
       <c r="E37" s="63">
         <v>15001</v>
       </c>
       <c r="F37" s="64">
         <v>15005</v>
       </c>
       <c r="G37" s="65">
         <v>15017</v>
       </c>
       <c r="H37" s="66">
         <v>15008</v>
       </c>
       <c r="I37" s="67">
@@ -4422,52 +4505,55 @@
       </c>
       <c r="U37" s="79">
         <v>14812</v>
       </c>
       <c r="V37" s="80">
         <v>14772</v>
       </c>
       <c r="W37" s="65">
         <v>14746</v>
       </c>
       <c r="X37" s="54">
         <v>14721</v>
       </c>
       <c r="Y37" s="65">
         <v>14680</v>
       </c>
       <c r="Z37" s="65">
         <v>14689</v>
       </c>
       <c r="AA37" s="65">
         <v>14672</v>
       </c>
       <c r="AB37" s="65">
         <v>14682</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="54">
+        <v>14684</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="61">
         <v>14883</v>
       </c>
       <c r="C38" s="61">
         <v>14908</v>
       </c>
       <c r="D38" s="61">
         <v>14884</v>
       </c>
       <c r="E38" s="63">
         <v>14887</v>
       </c>
       <c r="F38" s="64">
         <v>14862</v>
       </c>
       <c r="G38" s="65">
         <v>14843</v>
       </c>
       <c r="H38" s="66">
         <v>14815</v>
       </c>
       <c r="I38" s="67">
@@ -4508,52 +4594,55 @@
       </c>
       <c r="U38" s="79">
         <v>14602</v>
       </c>
       <c r="V38" s="80">
         <v>14552</v>
       </c>
       <c r="W38" s="65">
         <v>14548</v>
       </c>
       <c r="X38" s="54">
         <v>14534</v>
       </c>
       <c r="Y38" s="65">
         <v>14524</v>
       </c>
       <c r="Z38" s="65">
         <v>14519</v>
       </c>
       <c r="AA38" s="65">
         <v>14527</v>
       </c>
       <c r="AB38" s="65">
         <v>14530</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="54">
+        <v>14528</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="61">
         <v>14562</v>
       </c>
       <c r="C39" s="61">
         <v>14533</v>
       </c>
       <c r="D39" s="61">
         <v>14545</v>
       </c>
       <c r="E39" s="63">
         <v>14545</v>
       </c>
       <c r="F39" s="64">
         <v>14532</v>
       </c>
       <c r="G39" s="65">
         <v>14495</v>
       </c>
       <c r="H39" s="66">
         <v>14492</v>
       </c>
       <c r="I39" s="67">
@@ -4594,84 +4683,88 @@
       </c>
       <c r="U39" s="79">
         <v>14199</v>
       </c>
       <c r="V39" s="80">
         <v>14164</v>
       </c>
       <c r="W39" s="65">
         <v>14148</v>
       </c>
       <c r="X39" s="54">
         <v>14114</v>
       </c>
       <c r="Y39" s="65">
         <v>14099</v>
       </c>
       <c r="Z39" s="65">
         <v>14080</v>
       </c>
       <c r="AA39" s="65">
         <v>14070</v>
       </c>
       <c r="AB39" s="65">
         <v>14076</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="193" t="s">
+      <c r="AC39" s="54">
+        <v>14071</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="14.25" customHeight="1">
+      <c r="A40" s="205" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="193"/>
-[...27 lines deleted...]
-    <row r="41" spans="1:28">
+      <c r="B40" s="205"/>
+      <c r="C40" s="205"/>
+      <c r="D40" s="205"/>
+      <c r="E40" s="205"/>
+      <c r="F40" s="205"/>
+      <c r="G40" s="205"/>
+      <c r="H40" s="205"/>
+      <c r="I40" s="205"/>
+      <c r="J40" s="205"/>
+      <c r="K40" s="205"/>
+      <c r="L40" s="205"/>
+      <c r="M40" s="205"/>
+      <c r="N40" s="205"/>
+      <c r="O40" s="205"/>
+      <c r="P40" s="205"/>
+      <c r="Q40" s="205"/>
+      <c r="R40" s="205"/>
+      <c r="S40" s="205"/>
+      <c r="T40" s="205"/>
+      <c r="U40" s="205"/>
+      <c r="V40" s="205"/>
+      <c r="W40" s="205"/>
+      <c r="X40" s="190"/>
+      <c r="Y40" s="190"/>
+      <c r="Z40" s="190"/>
+      <c r="AA40" s="190"/>
+      <c r="AB40" s="190"/>
+      <c r="AC40" s="187"/>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="60">
         <v>389875</v>
       </c>
       <c r="C41" s="60">
         <v>389923</v>
       </c>
       <c r="D41" s="60">
         <v>390152</v>
       </c>
       <c r="E41" s="3">
         <v>390303</v>
       </c>
       <c r="F41" s="3">
         <v>390483</v>
       </c>
       <c r="G41" s="4">
         <v>390844</v>
       </c>
       <c r="H41" s="3">
         <v>390877</v>
       </c>
       <c r="I41" s="3">
@@ -4712,52 +4805,55 @@
       </c>
       <c r="U41" s="14">
         <v>391795</v>
       </c>
       <c r="V41" s="3">
         <v>392109</v>
       </c>
       <c r="W41" s="3">
         <v>392139</v>
       </c>
       <c r="X41" s="14">
         <v>392316</v>
       </c>
       <c r="Y41" s="180">
         <v>392715</v>
       </c>
       <c r="Z41" s="65">
         <v>392995</v>
       </c>
       <c r="AA41" s="65">
         <v>392990</v>
       </c>
       <c r="AB41" s="65">
         <v>393035</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="183">
+        <v>393304</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="35">
         <v>323282</v>
       </c>
       <c r="C42" s="23">
         <v>323236</v>
       </c>
       <c r="D42" s="23">
         <v>323353</v>
       </c>
       <c r="E42" s="24">
         <v>323471</v>
       </c>
       <c r="F42" s="36">
         <v>323483</v>
       </c>
       <c r="G42" s="14">
         <v>323687</v>
       </c>
       <c r="H42" s="14">
         <v>324158</v>
       </c>
       <c r="I42" s="37">
@@ -4798,52 +4894,55 @@
       </c>
       <c r="U42" s="24">
         <v>327194</v>
       </c>
       <c r="V42" s="24">
         <v>327599</v>
       </c>
       <c r="W42" s="42">
         <v>327710</v>
       </c>
       <c r="X42" s="14">
         <v>327962</v>
       </c>
       <c r="Y42" s="180">
         <v>328394</v>
       </c>
       <c r="Z42" s="65">
         <v>328616</v>
       </c>
       <c r="AA42" s="65">
         <v>328627</v>
       </c>
       <c r="AB42" s="65">
         <v>328707</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="183">
+        <v>328897</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="35">
         <v>66590</v>
       </c>
       <c r="C43" s="23">
         <v>66684</v>
       </c>
       <c r="D43" s="23">
         <v>66796</v>
       </c>
       <c r="E43" s="24">
         <v>66832</v>
       </c>
       <c r="F43" s="36">
         <v>67000</v>
       </c>
       <c r="G43" s="14">
         <v>67157</v>
       </c>
       <c r="H43" s="14">
         <v>66719</v>
       </c>
       <c r="I43" s="37">
@@ -4884,84 +4983,88 @@
       </c>
       <c r="U43" s="24">
         <v>64601</v>
       </c>
       <c r="V43" s="24">
         <v>64510</v>
       </c>
       <c r="W43" s="42">
         <v>64429</v>
       </c>
       <c r="X43" s="14">
         <v>64354</v>
       </c>
       <c r="Y43" s="180">
         <v>64321</v>
       </c>
       <c r="Z43" s="65">
         <v>64379</v>
       </c>
       <c r="AA43" s="65">
         <v>64363</v>
       </c>
       <c r="AB43" s="65">
         <v>64328</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="190" t="s">
+      <c r="AC43" s="183">
+        <v>64407</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="15" customHeight="1">
+      <c r="A44" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="B44" s="190"/>
-[...27 lines deleted...]
-    <row r="45" spans="1:28">
+      <c r="B44" s="202"/>
+      <c r="C44" s="202"/>
+      <c r="D44" s="202"/>
+      <c r="E44" s="202"/>
+      <c r="F44" s="202"/>
+      <c r="G44" s="202"/>
+      <c r="H44" s="202"/>
+      <c r="I44" s="202"/>
+      <c r="J44" s="202"/>
+      <c r="K44" s="202"/>
+      <c r="L44" s="202"/>
+      <c r="M44" s="202"/>
+      <c r="N44" s="202"/>
+      <c r="O44" s="202"/>
+      <c r="P44" s="202"/>
+      <c r="Q44" s="202"/>
+      <c r="R44" s="202"/>
+      <c r="S44" s="202"/>
+      <c r="T44" s="202"/>
+      <c r="U44" s="202"/>
+      <c r="V44" s="202"/>
+      <c r="W44" s="202"/>
+      <c r="X44" s="201"/>
+      <c r="Y44" s="201"/>
+      <c r="Z44" s="201"/>
+      <c r="AA44" s="190"/>
+      <c r="AB44" s="190"/>
+      <c r="AC44" s="187"/>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="10">
         <v>188589</v>
       </c>
       <c r="C45" s="10">
         <v>188617</v>
       </c>
       <c r="D45" s="10">
         <v>188801</v>
       </c>
       <c r="E45" s="10">
         <v>188812</v>
       </c>
       <c r="F45" s="10">
         <v>188941</v>
       </c>
       <c r="G45" s="10">
         <v>189144</v>
       </c>
       <c r="H45" s="10">
         <v>189195</v>
       </c>
       <c r="I45" s="10">
@@ -5002,52 +5105,55 @@
       </c>
       <c r="U45" s="12">
         <v>189639</v>
       </c>
       <c r="V45" s="3">
         <v>189770</v>
       </c>
       <c r="W45" s="14">
         <v>189832</v>
       </c>
       <c r="X45" s="54">
         <v>189861</v>
       </c>
       <c r="Y45" s="65">
         <v>190053</v>
       </c>
       <c r="Z45" s="65">
         <v>190237</v>
       </c>
       <c r="AA45" s="65">
         <v>190262</v>
       </c>
       <c r="AB45" s="65">
         <v>190211</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="54">
+        <v>190323</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="10">
         <v>155377</v>
       </c>
       <c r="C46" s="10">
         <v>155360</v>
       </c>
       <c r="D46" s="10">
         <v>155471</v>
       </c>
       <c r="E46" s="81">
         <v>155488</v>
       </c>
       <c r="F46" s="82">
         <v>155532</v>
       </c>
       <c r="G46" s="65">
         <v>155648</v>
       </c>
       <c r="H46" s="83">
         <v>155888</v>
       </c>
       <c r="I46" s="84">
@@ -5088,52 +5194,55 @@
       </c>
       <c r="U46" s="96">
         <v>157248</v>
       </c>
       <c r="V46" s="97">
         <v>157435</v>
       </c>
       <c r="W46" s="65">
         <v>157523</v>
       </c>
       <c r="X46" s="54">
         <v>157589</v>
       </c>
       <c r="Y46" s="65">
         <v>157800</v>
       </c>
       <c r="Z46" s="65">
         <v>157955</v>
       </c>
       <c r="AA46" s="65">
         <v>157983</v>
       </c>
       <c r="AB46" s="65">
         <v>157962</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="54">
+        <v>158039</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="10">
         <v>33212</v>
       </c>
       <c r="C47" s="10">
         <v>33257</v>
       </c>
       <c r="D47" s="10">
         <v>33330</v>
       </c>
       <c r="E47" s="81">
         <v>33324</v>
       </c>
       <c r="F47" s="82">
         <v>33409</v>
       </c>
       <c r="G47" s="65">
         <v>33496</v>
       </c>
       <c r="H47" s="83">
         <v>33307</v>
       </c>
       <c r="I47" s="84">
@@ -5174,84 +5283,88 @@
       </c>
       <c r="U47" s="96">
         <v>32391</v>
       </c>
       <c r="V47" s="97">
         <v>32335</v>
       </c>
       <c r="W47" s="65">
         <v>32309</v>
       </c>
       <c r="X47" s="54">
         <v>32272</v>
       </c>
       <c r="Y47" s="65">
         <v>32253</v>
       </c>
       <c r="Z47" s="65">
         <v>32282</v>
       </c>
       <c r="AA47" s="65">
         <v>32279</v>
       </c>
       <c r="AB47" s="65">
         <v>32249</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="187" t="s">
+      <c r="AC47" s="54">
+        <v>32284</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" ht="15">
+      <c r="A48" s="200" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="187"/>
-[...27 lines deleted...]
-    <row r="49" spans="1:28">
+      <c r="B48" s="200"/>
+      <c r="C48" s="200"/>
+      <c r="D48" s="200"/>
+      <c r="E48" s="200"/>
+      <c r="F48" s="200"/>
+      <c r="G48" s="200"/>
+      <c r="H48" s="200"/>
+      <c r="I48" s="200"/>
+      <c r="J48" s="200"/>
+      <c r="K48" s="200"/>
+      <c r="L48" s="200"/>
+      <c r="M48" s="200"/>
+      <c r="N48" s="200"/>
+      <c r="O48" s="200"/>
+      <c r="P48" s="200"/>
+      <c r="Q48" s="200"/>
+      <c r="R48" s="200"/>
+      <c r="S48" s="200"/>
+      <c r="T48" s="200"/>
+      <c r="U48" s="200"/>
+      <c r="V48" s="200"/>
+      <c r="W48" s="200"/>
+      <c r="X48" s="201"/>
+      <c r="Y48" s="201"/>
+      <c r="Z48" s="201"/>
+      <c r="AA48" s="190"/>
+      <c r="AB48" s="190"/>
+      <c r="AC48" s="187"/>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="10">
         <v>201286</v>
       </c>
       <c r="C49" s="10">
         <v>201306</v>
       </c>
       <c r="D49" s="10">
         <v>201351</v>
       </c>
       <c r="E49" s="10">
         <v>201491</v>
       </c>
       <c r="F49" s="10">
         <v>201542</v>
       </c>
       <c r="G49" s="10">
         <v>189144</v>
       </c>
       <c r="H49" s="10">
         <v>201682</v>
       </c>
       <c r="I49" s="10">
@@ -5292,52 +5405,55 @@
       </c>
       <c r="U49" s="13">
         <v>202156</v>
       </c>
       <c r="V49" s="3">
         <v>202339</v>
       </c>
       <c r="W49" s="14">
         <v>202307</v>
       </c>
       <c r="X49" s="54">
         <v>202455</v>
       </c>
       <c r="Y49" s="65">
         <v>202662</v>
       </c>
       <c r="Z49" s="65">
         <v>202733</v>
       </c>
       <c r="AA49" s="65">
         <v>202752</v>
       </c>
       <c r="AB49" s="65">
         <v>202824</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="54">
+        <v>202981</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="10">
         <v>167918</v>
       </c>
       <c r="C50" s="10">
         <v>167889</v>
       </c>
       <c r="D50" s="10">
         <v>167895</v>
       </c>
       <c r="E50" s="98">
         <v>167983</v>
       </c>
       <c r="F50" s="99">
         <v>167951</v>
       </c>
       <c r="G50" s="65">
         <v>168039</v>
       </c>
       <c r="H50" s="100">
         <v>168270</v>
       </c>
       <c r="I50" s="101">
@@ -5378,52 +5494,55 @@
       </c>
       <c r="U50" s="113">
         <v>169946</v>
       </c>
       <c r="V50" s="114">
         <v>170164</v>
       </c>
       <c r="W50" s="65">
         <v>170187</v>
       </c>
       <c r="X50" s="54">
         <v>170373</v>
       </c>
       <c r="Y50" s="65">
         <v>170594</v>
       </c>
       <c r="Z50" s="65">
         <v>170633</v>
       </c>
       <c r="AA50" s="65">
         <v>170667</v>
       </c>
       <c r="AB50" s="65">
         <v>170745</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="54">
+        <v>170858</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="54">
         <v>33368</v>
       </c>
       <c r="C51" s="54">
         <v>33417</v>
       </c>
       <c r="D51" s="54">
         <v>33456</v>
       </c>
       <c r="E51" s="98">
         <v>33508</v>
       </c>
       <c r="F51" s="99">
         <v>33591</v>
       </c>
       <c r="G51" s="65">
         <v>33661</v>
       </c>
       <c r="H51" s="100">
         <v>33412</v>
       </c>
       <c r="I51" s="101">
@@ -5464,84 +5583,88 @@
       </c>
       <c r="U51" s="113">
         <v>32210</v>
       </c>
       <c r="V51" s="114">
         <v>32175</v>
       </c>
       <c r="W51" s="65">
         <v>32120</v>
       </c>
       <c r="X51" s="54">
         <v>32082</v>
       </c>
       <c r="Y51" s="65">
         <v>32068</v>
       </c>
       <c r="Z51" s="65">
         <v>32100</v>
       </c>
       <c r="AA51" s="65">
         <v>32085</v>
       </c>
       <c r="AB51" s="65">
         <v>32079</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="193" t="s">
+      <c r="AC51" s="54">
+        <v>32123</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" ht="15" customHeight="1">
+      <c r="A52" s="205" t="s">
         <v>2</v>
       </c>
-      <c r="B52" s="193"/>
-[...27 lines deleted...]
-    <row r="53" spans="1:28">
+      <c r="B52" s="205"/>
+      <c r="C52" s="205"/>
+      <c r="D52" s="205"/>
+      <c r="E52" s="205"/>
+      <c r="F52" s="205"/>
+      <c r="G52" s="205"/>
+      <c r="H52" s="205"/>
+      <c r="I52" s="205"/>
+      <c r="J52" s="205"/>
+      <c r="K52" s="205"/>
+      <c r="L52" s="205"/>
+      <c r="M52" s="205"/>
+      <c r="N52" s="205"/>
+      <c r="O52" s="205"/>
+      <c r="P52" s="205"/>
+      <c r="Q52" s="205"/>
+      <c r="R52" s="205"/>
+      <c r="S52" s="205"/>
+      <c r="T52" s="205"/>
+      <c r="U52" s="205"/>
+      <c r="V52" s="205"/>
+      <c r="W52" s="205"/>
+      <c r="X52" s="201"/>
+      <c r="Y52" s="201"/>
+      <c r="Z52" s="201"/>
+      <c r="AA52" s="190"/>
+      <c r="AB52" s="190"/>
+      <c r="AC52" s="187"/>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B53" s="60">
         <v>314203</v>
       </c>
       <c r="C53" s="60">
         <v>314988</v>
       </c>
       <c r="D53" s="60">
         <v>315749</v>
       </c>
       <c r="E53" s="3">
         <v>316408</v>
       </c>
       <c r="F53" s="3">
         <v>317126</v>
       </c>
       <c r="G53" s="4">
         <v>317446</v>
       </c>
       <c r="H53" s="3">
         <v>317652</v>
       </c>
       <c r="I53" s="3">
@@ -5582,52 +5705,55 @@
       </c>
       <c r="U53" s="11">
         <v>322077</v>
       </c>
       <c r="V53" s="3">
         <v>321824</v>
       </c>
       <c r="W53" s="3">
         <v>322074</v>
       </c>
       <c r="X53" s="14">
         <v>322455</v>
       </c>
       <c r="Y53" s="180">
         <v>322713</v>
       </c>
       <c r="Z53" s="65">
         <v>323076</v>
       </c>
       <c r="AA53" s="65">
         <v>323387</v>
       </c>
       <c r="AB53" s="183">
         <v>323690</v>
       </c>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53" s="54">
+        <v>324043</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29">
       <c r="A54" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="43">
         <v>88990</v>
       </c>
       <c r="C54" s="23">
         <v>90041</v>
       </c>
       <c r="D54" s="23">
         <v>90769</v>
       </c>
       <c r="E54" s="24">
         <v>91369</v>
       </c>
       <c r="F54" s="44">
         <v>92204</v>
       </c>
       <c r="G54" s="14">
         <v>92747</v>
       </c>
       <c r="H54" s="14">
         <v>93074</v>
       </c>
       <c r="I54" s="45">
@@ -5668,52 +5794,55 @@
       </c>
       <c r="U54" s="34">
         <v>100346</v>
       </c>
       <c r="V54" s="24">
         <v>100681</v>
       </c>
       <c r="W54" s="50">
         <v>101181</v>
       </c>
       <c r="X54" s="14">
         <v>101822</v>
       </c>
       <c r="Y54" s="180">
         <v>102235</v>
       </c>
       <c r="Z54" s="65">
         <v>102638</v>
       </c>
       <c r="AA54" s="65">
         <v>103104</v>
       </c>
       <c r="AB54" s="183">
         <v>103459</v>
       </c>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54" s="54">
+        <v>103902</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29">
       <c r="A55" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="43">
         <v>20282</v>
       </c>
       <c r="C55" s="23">
         <v>20261</v>
       </c>
       <c r="D55" s="23">
         <v>20267</v>
       </c>
       <c r="E55" s="24">
         <v>20289</v>
       </c>
       <c r="F55" s="44">
         <v>20260</v>
       </c>
       <c r="G55" s="14">
         <v>20158</v>
       </c>
       <c r="H55" s="14">
         <v>20141</v>
       </c>
       <c r="I55" s="45">
@@ -5754,52 +5883,55 @@
       </c>
       <c r="U55" s="34">
         <v>19763</v>
       </c>
       <c r="V55" s="24">
         <v>19658</v>
       </c>
       <c r="W55" s="50">
         <v>19617</v>
       </c>
       <c r="X55" s="14">
         <v>19601</v>
       </c>
       <c r="Y55" s="180">
         <v>19581</v>
       </c>
       <c r="Z55" s="65">
         <v>19579</v>
       </c>
       <c r="AA55" s="65">
         <v>19567</v>
       </c>
       <c r="AB55" s="183">
         <v>19568</v>
       </c>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55" s="54">
+        <v>19567</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29">
       <c r="A56" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="43">
         <v>32799</v>
       </c>
       <c r="C56" s="23">
         <v>32732</v>
       </c>
       <c r="D56" s="23">
         <v>32755</v>
       </c>
       <c r="E56" s="24">
         <v>32766</v>
       </c>
       <c r="F56" s="44">
         <v>32719</v>
       </c>
       <c r="G56" s="14">
         <v>32698</v>
       </c>
       <c r="H56" s="14">
         <v>32689</v>
       </c>
       <c r="I56" s="45">
@@ -5840,52 +5972,55 @@
       </c>
       <c r="U56" s="34">
         <v>32523</v>
       </c>
       <c r="V56" s="24">
         <v>32448</v>
       </c>
       <c r="W56" s="50">
         <v>32450</v>
       </c>
       <c r="X56" s="14">
         <v>32399</v>
       </c>
       <c r="Y56" s="180">
         <v>32388</v>
       </c>
       <c r="Z56" s="65">
         <v>32428</v>
       </c>
       <c r="AA56" s="65">
         <v>32378</v>
       </c>
       <c r="AB56" s="183">
         <v>32370</v>
       </c>
-    </row>
-    <row r="57" spans="1:28">
+      <c r="AC56" s="54">
+        <v>32349</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29">
       <c r="A57" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="43">
         <v>26373</v>
       </c>
       <c r="C57" s="23">
         <v>26351</v>
       </c>
       <c r="D57" s="23">
         <v>26365</v>
       </c>
       <c r="E57" s="24">
         <v>26362</v>
       </c>
       <c r="F57" s="44">
         <v>26382</v>
       </c>
       <c r="G57" s="14">
         <v>26368</v>
       </c>
       <c r="H57" s="14">
         <v>26365</v>
       </c>
       <c r="I57" s="45">
@@ -5926,52 +6061,55 @@
       </c>
       <c r="U57" s="34">
         <v>25970</v>
       </c>
       <c r="V57" s="24">
         <v>25910</v>
       </c>
       <c r="W57" s="50">
         <v>25877</v>
       </c>
       <c r="X57" s="14">
         <v>25828</v>
       </c>
       <c r="Y57" s="180">
         <v>25831</v>
       </c>
       <c r="Z57" s="65">
         <v>25841</v>
       </c>
       <c r="AA57" s="65">
         <v>25787</v>
       </c>
       <c r="AB57" s="183">
         <v>25789</v>
       </c>
-    </row>
-    <row r="58" spans="1:28">
+      <c r="AC57" s="54">
+        <v>25805</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29">
       <c r="A58" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="43">
         <v>56008</v>
       </c>
       <c r="C58" s="23">
         <v>55895</v>
       </c>
       <c r="D58" s="23">
         <v>55875</v>
       </c>
       <c r="E58" s="24">
         <v>55906</v>
       </c>
       <c r="F58" s="44">
         <v>55880</v>
       </c>
       <c r="G58" s="14">
         <v>55880</v>
       </c>
       <c r="H58" s="14">
         <v>55859</v>
       </c>
       <c r="I58" s="45">
@@ -6012,52 +6150,55 @@
       </c>
       <c r="U58" s="34">
         <v>55014</v>
       </c>
       <c r="V58" s="24">
         <v>54890</v>
       </c>
       <c r="W58" s="50">
         <v>54842</v>
       </c>
       <c r="X58" s="14">
         <v>54807</v>
       </c>
       <c r="Y58" s="180">
         <v>54777</v>
       </c>
       <c r="Z58" s="65">
         <v>54737</v>
       </c>
       <c r="AA58" s="65">
         <v>54688</v>
       </c>
       <c r="AB58" s="183">
         <v>54669</v>
       </c>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58" s="54">
+        <v>54622</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29">
       <c r="A59" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="57">
         <v>30869</v>
       </c>
       <c r="C59" s="23">
         <v>30822</v>
       </c>
       <c r="D59" s="23">
         <v>30848</v>
       </c>
       <c r="E59" s="24">
         <v>30833</v>
       </c>
       <c r="F59" s="44">
         <v>30822</v>
       </c>
       <c r="G59" s="14">
         <v>30851</v>
       </c>
       <c r="H59" s="14">
         <v>30835</v>
       </c>
       <c r="I59" s="45">
@@ -6098,52 +6239,55 @@
       </c>
       <c r="U59" s="34">
         <v>30613</v>
       </c>
       <c r="V59" s="24">
         <v>30530</v>
       </c>
       <c r="W59" s="50">
         <v>30468</v>
       </c>
       <c r="X59" s="14">
         <v>30412</v>
       </c>
       <c r="Y59" s="180">
         <v>30356</v>
       </c>
       <c r="Z59" s="65">
         <v>30364</v>
       </c>
       <c r="AA59" s="65">
         <v>30350</v>
       </c>
       <c r="AB59" s="183">
         <v>30361</v>
       </c>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59" s="54">
+        <v>30371</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29">
       <c r="A60" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="57">
         <v>29671</v>
       </c>
       <c r="C60" s="23">
         <v>29709</v>
       </c>
       <c r="D60" s="23">
         <v>29673</v>
       </c>
       <c r="E60" s="34">
         <v>29689</v>
       </c>
       <c r="F60" s="44">
         <v>29675</v>
       </c>
       <c r="G60" s="33">
         <v>29636</v>
       </c>
       <c r="H60" s="33">
         <v>29571</v>
       </c>
       <c r="I60" s="58">
@@ -6184,52 +6328,55 @@
       </c>
       <c r="U60" s="34">
         <v>29240</v>
       </c>
       <c r="V60" s="34">
         <v>29159</v>
       </c>
       <c r="W60" s="50">
         <v>29150</v>
       </c>
       <c r="X60" s="14">
         <v>29139</v>
       </c>
       <c r="Y60" s="180">
         <v>29129</v>
       </c>
       <c r="Z60" s="65">
         <v>29144</v>
       </c>
       <c r="AA60" s="65">
         <v>29187</v>
       </c>
       <c r="AB60" s="184">
         <v>29138</v>
       </c>
-    </row>
-    <row r="61" spans="1:28">
+      <c r="AC60" s="54">
+        <v>29108</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29">
       <c r="A61" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="57">
         <v>29210</v>
       </c>
       <c r="C61" s="23">
         <v>29176</v>
       </c>
       <c r="D61" s="23">
         <v>29196</v>
       </c>
       <c r="E61" s="34">
         <v>29194</v>
       </c>
       <c r="F61" s="44">
         <v>29184</v>
       </c>
       <c r="G61" s="33">
         <v>29108</v>
       </c>
       <c r="H61" s="33">
         <v>29118</v>
       </c>
       <c r="I61" s="58">
@@ -6270,84 +6417,88 @@
       </c>
       <c r="U61" s="34">
         <v>28608</v>
       </c>
       <c r="V61" s="34">
         <v>28548</v>
       </c>
       <c r="W61" s="50">
         <v>28489</v>
       </c>
       <c r="X61" s="14">
         <v>28447</v>
       </c>
       <c r="Y61" s="180">
         <v>28416</v>
       </c>
       <c r="Z61" s="65">
         <v>28345</v>
       </c>
       <c r="AA61" s="65">
         <v>28326</v>
       </c>
       <c r="AB61" s="184">
         <v>28336</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="190" t="s">
+      <c r="AC61" s="54">
+        <v>28319</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" ht="15" customHeight="1">
+      <c r="A62" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="B62" s="190"/>
-[...27 lines deleted...]
-    <row r="63" spans="1:28">
+      <c r="B62" s="202"/>
+      <c r="C62" s="202"/>
+      <c r="D62" s="202"/>
+      <c r="E62" s="202"/>
+      <c r="F62" s="202"/>
+      <c r="G62" s="202"/>
+      <c r="H62" s="202"/>
+      <c r="I62" s="202"/>
+      <c r="J62" s="202"/>
+      <c r="K62" s="202"/>
+      <c r="L62" s="202"/>
+      <c r="M62" s="202"/>
+      <c r="N62" s="202"/>
+      <c r="O62" s="202"/>
+      <c r="P62" s="202"/>
+      <c r="Q62" s="202"/>
+      <c r="R62" s="202"/>
+      <c r="S62" s="202"/>
+      <c r="T62" s="202"/>
+      <c r="U62" s="202"/>
+      <c r="V62" s="202"/>
+      <c r="W62" s="202"/>
+      <c r="X62" s="201"/>
+      <c r="Y62" s="201"/>
+      <c r="Z62" s="201"/>
+      <c r="AA62" s="190"/>
+      <c r="AB62" s="190"/>
+      <c r="AC62" s="188"/>
+    </row>
+    <row r="63" spans="1:29">
       <c r="A63" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="7">
         <v>159291</v>
       </c>
       <c r="C63" s="7">
         <v>159666</v>
       </c>
       <c r="D63" s="7">
         <v>160048</v>
       </c>
       <c r="E63" s="7">
         <v>160365</v>
       </c>
       <c r="F63" s="7">
         <v>160705</v>
       </c>
       <c r="G63" s="7">
         <v>160846</v>
       </c>
       <c r="H63" s="7">
         <v>161009</v>
       </c>
       <c r="I63" s="7">
@@ -6388,52 +6539,55 @@
       </c>
       <c r="U63" s="9">
         <v>163679</v>
       </c>
       <c r="V63" s="4">
         <v>163625</v>
       </c>
       <c r="W63" s="33">
         <v>163768</v>
       </c>
       <c r="X63" s="55">
         <v>163971</v>
       </c>
       <c r="Y63" s="65">
         <v>164136</v>
       </c>
       <c r="Z63" s="65">
         <v>164330</v>
       </c>
       <c r="AA63" s="65">
         <v>164518</v>
       </c>
       <c r="AB63" s="23">
         <v>164698</v>
       </c>
-    </row>
-    <row r="64" spans="1:28">
+      <c r="AC63" s="54">
+        <v>164921</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29">
       <c r="A64" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B64" s="7">
         <v>44859</v>
       </c>
       <c r="C64" s="7">
         <v>45372</v>
       </c>
       <c r="D64" s="7">
         <v>45708</v>
       </c>
       <c r="E64" s="65">
         <v>46003</v>
       </c>
       <c r="F64" s="147">
         <v>46410</v>
       </c>
       <c r="G64" s="65">
         <v>46683</v>
       </c>
       <c r="H64" s="148">
         <v>46901</v>
       </c>
       <c r="I64" s="149">
@@ -6474,52 +6628,55 @@
       </c>
       <c r="U64" s="161">
         <v>50667</v>
       </c>
       <c r="V64" s="162">
         <v>50829</v>
       </c>
       <c r="W64" s="65">
         <v>51107</v>
       </c>
       <c r="X64" s="55">
         <v>51387</v>
       </c>
       <c r="Y64" s="65">
         <v>51575</v>
       </c>
       <c r="Z64" s="65">
         <v>51791</v>
       </c>
       <c r="AA64" s="65">
         <v>52032</v>
       </c>
       <c r="AB64" s="23">
         <v>52250</v>
       </c>
-    </row>
-    <row r="65" spans="1:28">
+      <c r="AC64" s="54">
+        <v>52508</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29">
       <c r="A65" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="7">
         <v>10229</v>
       </c>
       <c r="C65" s="7">
         <v>10223</v>
       </c>
       <c r="D65" s="7">
         <v>10230</v>
       </c>
       <c r="E65" s="65">
         <v>10231</v>
       </c>
       <c r="F65" s="147">
         <v>10216</v>
       </c>
       <c r="G65" s="65">
         <v>10165</v>
       </c>
       <c r="H65" s="148">
         <v>10163</v>
       </c>
       <c r="I65" s="149">
@@ -6560,52 +6717,55 @@
       </c>
       <c r="U65" s="161">
         <v>9990</v>
       </c>
       <c r="V65" s="162">
         <v>9948</v>
       </c>
       <c r="W65" s="65">
         <v>9939</v>
       </c>
       <c r="X65" s="55">
         <v>9925</v>
       </c>
       <c r="Y65" s="65">
         <v>9920</v>
       </c>
       <c r="Z65" s="65">
         <v>9915</v>
       </c>
       <c r="AA65" s="65">
         <v>9916</v>
       </c>
       <c r="AB65" s="65">
         <v>9919</v>
       </c>
-    </row>
-    <row r="66" spans="1:28">
+      <c r="AC65" s="54">
+        <v>9929</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29">
       <c r="A66" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="61">
         <v>16712</v>
       </c>
       <c r="C66" s="7">
         <v>16671</v>
       </c>
       <c r="D66" s="61">
         <v>16692</v>
       </c>
       <c r="E66" s="65">
         <v>16699</v>
       </c>
       <c r="F66" s="147">
         <v>16669</v>
       </c>
       <c r="G66" s="65">
         <v>16634</v>
       </c>
       <c r="H66" s="148">
         <v>16619</v>
       </c>
       <c r="I66" s="149">
@@ -6646,52 +6806,55 @@
       </c>
       <c r="U66" s="161">
         <v>16589</v>
       </c>
       <c r="V66" s="162">
         <v>16584</v>
       </c>
       <c r="W66" s="65">
         <v>16586</v>
       </c>
       <c r="X66" s="54">
         <v>16580</v>
       </c>
       <c r="Y66" s="65">
         <v>16583</v>
       </c>
       <c r="Z66" s="65">
         <v>16605</v>
       </c>
       <c r="AA66" s="65">
         <v>16585</v>
       </c>
       <c r="AB66" s="65">
         <v>16583</v>
       </c>
-    </row>
-    <row r="67" spans="1:28">
+      <c r="AC66" s="54">
+        <v>16575</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29">
       <c r="A67" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="61">
         <v>13586</v>
       </c>
       <c r="C67" s="7">
         <v>13581</v>
       </c>
       <c r="D67" s="61">
         <v>13581</v>
       </c>
       <c r="E67" s="65">
         <v>13587</v>
       </c>
       <c r="F67" s="147">
         <v>13587</v>
       </c>
       <c r="G67" s="65">
         <v>13583</v>
       </c>
       <c r="H67" s="148">
         <v>13576</v>
       </c>
       <c r="I67" s="149">
@@ -6732,52 +6895,55 @@
       </c>
       <c r="U67" s="161">
         <v>13417</v>
       </c>
       <c r="V67" s="162">
         <v>13382</v>
       </c>
       <c r="W67" s="65">
         <v>13365</v>
       </c>
       <c r="X67" s="54">
         <v>13345</v>
       </c>
       <c r="Y67" s="65">
         <v>13354</v>
       </c>
       <c r="Z67" s="65">
         <v>13369</v>
       </c>
       <c r="AA67" s="65">
         <v>13330</v>
       </c>
       <c r="AB67" s="65">
         <v>13346</v>
       </c>
-    </row>
-    <row r="68" spans="1:28">
+      <c r="AC67" s="54">
+        <v>13364</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29">
       <c r="A68" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="61">
         <v>28611</v>
       </c>
       <c r="C68" s="7">
         <v>28548</v>
       </c>
       <c r="D68" s="61">
         <v>28542</v>
       </c>
       <c r="E68" s="65">
         <v>28562</v>
       </c>
       <c r="F68" s="147">
         <v>28541</v>
       </c>
       <c r="G68" s="65">
         <v>28541</v>
       </c>
       <c r="H68" s="148">
         <v>28541</v>
       </c>
       <c r="I68" s="149">
@@ -6818,52 +6984,55 @@
       </c>
       <c r="U68" s="161">
         <v>28168</v>
       </c>
       <c r="V68" s="162">
         <v>28133</v>
       </c>
       <c r="W68" s="65">
         <v>28106</v>
       </c>
       <c r="X68" s="54">
         <v>28105</v>
       </c>
       <c r="Y68" s="65">
         <v>28106</v>
       </c>
       <c r="Z68" s="65">
         <v>28085</v>
       </c>
       <c r="AA68" s="65">
         <v>28061</v>
       </c>
       <c r="AB68" s="65">
         <v>28053</v>
       </c>
-    </row>
-    <row r="69" spans="1:28">
+      <c r="AC68" s="54">
+        <v>28030</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29">
       <c r="A69" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="61">
         <v>15852</v>
       </c>
       <c r="C69" s="7">
         <v>15821</v>
       </c>
       <c r="D69" s="61">
         <v>15849</v>
       </c>
       <c r="E69" s="65">
         <v>15832</v>
       </c>
       <c r="F69" s="147">
         <v>15817</v>
       </c>
       <c r="G69" s="65">
         <v>15834</v>
       </c>
       <c r="H69" s="148">
         <v>15827</v>
       </c>
       <c r="I69" s="149">
@@ -6904,52 +7073,55 @@
       </c>
       <c r="U69" s="161">
         <v>15801</v>
       </c>
       <c r="V69" s="162">
         <v>15758</v>
       </c>
       <c r="W69" s="65">
         <v>15722</v>
       </c>
       <c r="X69" s="54">
         <v>15691</v>
       </c>
       <c r="Y69" s="65">
         <v>15676</v>
       </c>
       <c r="Z69" s="65">
         <v>15675</v>
       </c>
       <c r="AA69" s="65">
         <v>15678</v>
       </c>
       <c r="AB69" s="65">
         <v>15679</v>
       </c>
-    </row>
-    <row r="70" spans="1:28">
+      <c r="AC69" s="54">
+        <v>15687</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29">
       <c r="A70" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="61">
         <v>14796</v>
       </c>
       <c r="C70" s="7">
         <v>14809</v>
       </c>
       <c r="D70" s="61">
         <v>14797</v>
       </c>
       <c r="E70" s="65">
         <v>14802</v>
       </c>
       <c r="F70" s="147">
         <v>14813</v>
       </c>
       <c r="G70" s="65">
         <v>14793</v>
       </c>
       <c r="H70" s="148">
         <v>14756</v>
       </c>
       <c r="I70" s="149">
@@ -6990,52 +7162,55 @@
       </c>
       <c r="U70" s="161">
         <v>14638</v>
       </c>
       <c r="V70" s="162">
         <v>14607</v>
       </c>
       <c r="W70" s="65">
         <v>14602</v>
       </c>
       <c r="X70" s="54">
         <v>14605</v>
       </c>
       <c r="Y70" s="65">
         <v>14605</v>
       </c>
       <c r="Z70" s="65">
         <v>14625</v>
       </c>
       <c r="AA70" s="65">
         <v>14660</v>
       </c>
       <c r="AB70" s="65">
         <v>14608</v>
       </c>
-    </row>
-    <row r="71" spans="1:28">
+      <c r="AC70" s="54">
+        <v>14580</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29">
       <c r="A71" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="61">
         <v>14646</v>
       </c>
       <c r="C71" s="7">
         <v>14641</v>
       </c>
       <c r="D71" s="61">
         <v>14649</v>
       </c>
       <c r="E71" s="65">
         <v>14649</v>
       </c>
       <c r="F71" s="147">
         <v>14652</v>
       </c>
       <c r="G71" s="65">
         <v>14613</v>
       </c>
       <c r="H71" s="148">
         <v>14626</v>
       </c>
       <c r="I71" s="149">
@@ -7076,84 +7251,88 @@
       </c>
       <c r="U71" s="161">
         <v>14409</v>
       </c>
       <c r="V71" s="162">
         <v>14384</v>
       </c>
       <c r="W71" s="65">
         <v>14341</v>
       </c>
       <c r="X71" s="54">
         <v>14333</v>
       </c>
       <c r="Y71" s="65">
         <v>14317</v>
       </c>
       <c r="Z71" s="65">
         <v>14265</v>
       </c>
       <c r="AA71" s="65">
         <v>14256</v>
       </c>
       <c r="AB71" s="65">
         <v>14260</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="187" t="s">
+      <c r="AC71" s="54">
+        <v>14248</v>
+      </c>
+    </row>
+    <row r="72" spans="1:29" ht="13.5" customHeight="1">
+      <c r="A72" s="200" t="s">
         <v>4</v>
       </c>
-      <c r="B72" s="187"/>
-[...27 lines deleted...]
-    <row r="73" spans="1:28">
+      <c r="B72" s="200"/>
+      <c r="C72" s="200"/>
+      <c r="D72" s="200"/>
+      <c r="E72" s="200"/>
+      <c r="F72" s="200"/>
+      <c r="G72" s="200"/>
+      <c r="H72" s="200"/>
+      <c r="I72" s="200"/>
+      <c r="J72" s="200"/>
+      <c r="K72" s="200"/>
+      <c r="L72" s="200"/>
+      <c r="M72" s="200"/>
+      <c r="N72" s="200"/>
+      <c r="O72" s="200"/>
+      <c r="P72" s="200"/>
+      <c r="Q72" s="200"/>
+      <c r="R72" s="200"/>
+      <c r="S72" s="200"/>
+      <c r="T72" s="200"/>
+      <c r="U72" s="200"/>
+      <c r="V72" s="200"/>
+      <c r="W72" s="200"/>
+      <c r="X72" s="201"/>
+      <c r="Y72" s="201"/>
+      <c r="Z72" s="201"/>
+      <c r="AA72" s="190"/>
+      <c r="AB72" s="190"/>
+      <c r="AC72" s="188"/>
+    </row>
+    <row r="73" spans="1:29">
       <c r="A73" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B73" s="10">
         <v>154912</v>
       </c>
       <c r="C73" s="10">
         <v>155322</v>
       </c>
       <c r="D73" s="10">
         <v>155701</v>
       </c>
       <c r="E73" s="10">
         <v>156043</v>
       </c>
       <c r="F73" s="10">
         <v>156421</v>
       </c>
       <c r="G73" s="10">
         <v>156600</v>
       </c>
       <c r="H73" s="10">
         <v>156643</v>
       </c>
       <c r="I73" s="10">
@@ -7194,52 +7373,55 @@
       </c>
       <c r="U73" s="13">
         <v>158398</v>
       </c>
       <c r="V73" s="3">
         <v>158199</v>
       </c>
       <c r="W73" s="14">
         <v>158306</v>
       </c>
       <c r="X73" s="55">
         <v>158484</v>
       </c>
       <c r="Y73" s="23">
         <v>158577</v>
       </c>
       <c r="Z73" s="65">
         <v>158746</v>
       </c>
       <c r="AA73" s="65">
         <v>158869</v>
       </c>
       <c r="AB73" s="65">
         <v>158992</v>
       </c>
-    </row>
-    <row r="74" spans="1:28">
+      <c r="AC73" s="54">
+        <v>159122</v>
+      </c>
+    </row>
+    <row r="74" spans="1:29">
       <c r="A74" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B74" s="10">
         <v>44132</v>
       </c>
       <c r="C74" s="10">
         <v>44670</v>
       </c>
       <c r="D74" s="10">
         <v>45062</v>
       </c>
       <c r="E74" s="65">
         <v>45366</v>
       </c>
       <c r="F74" s="115">
         <v>45794</v>
       </c>
       <c r="G74" s="65">
         <v>46064</v>
       </c>
       <c r="H74" s="116">
         <v>46173</v>
       </c>
       <c r="I74" s="117">
@@ -7280,52 +7462,55 @@
       </c>
       <c r="U74" s="129">
         <v>49679</v>
       </c>
       <c r="V74" s="130">
         <v>49852</v>
       </c>
       <c r="W74" s="65">
         <v>50074</v>
       </c>
       <c r="X74" s="54">
         <v>50435</v>
       </c>
       <c r="Y74" s="23">
         <v>50660</v>
       </c>
       <c r="Z74" s="65">
         <v>50847</v>
       </c>
       <c r="AA74" s="65">
         <v>51072</v>
       </c>
       <c r="AB74" s="65">
         <v>51209</v>
       </c>
-    </row>
-    <row r="75" spans="1:28">
+      <c r="AC74" s="54">
+        <v>51394</v>
+      </c>
+    </row>
+    <row r="75" spans="1:29">
       <c r="A75" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B75" s="10">
         <v>10057</v>
       </c>
       <c r="C75" s="10">
         <v>10042</v>
       </c>
       <c r="D75" s="10">
         <v>10041</v>
       </c>
       <c r="E75" s="65">
         <v>10058</v>
       </c>
       <c r="F75" s="115">
         <v>10044</v>
       </c>
       <c r="G75" s="65">
         <v>9993</v>
       </c>
       <c r="H75" s="116">
         <v>9978</v>
       </c>
       <c r="I75" s="117">
@@ -7366,52 +7551,55 @@
       </c>
       <c r="U75" s="129">
         <v>9773</v>
       </c>
       <c r="V75" s="130">
         <v>9710</v>
       </c>
       <c r="W75" s="65">
         <v>9678</v>
       </c>
       <c r="X75" s="54">
         <v>9676</v>
       </c>
       <c r="Y75" s="23">
         <v>9661</v>
       </c>
       <c r="Z75" s="65">
         <v>9664</v>
       </c>
       <c r="AA75" s="65">
         <v>9651</v>
       </c>
       <c r="AB75" s="65">
         <v>9649</v>
       </c>
-    </row>
-    <row r="76" spans="1:28">
+      <c r="AC75" s="54">
+        <v>9638</v>
+      </c>
+    </row>
+    <row r="76" spans="1:29">
       <c r="A76" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B76" s="61">
         <v>16085</v>
       </c>
       <c r="C76" s="61">
         <v>16059</v>
       </c>
       <c r="D76" s="61">
         <v>16061</v>
       </c>
       <c r="E76" s="65">
         <v>16067</v>
       </c>
       <c r="F76" s="115">
         <v>16050</v>
       </c>
       <c r="G76" s="65">
         <v>16064</v>
       </c>
       <c r="H76" s="116">
         <v>16070</v>
       </c>
       <c r="I76" s="117">
@@ -7452,52 +7640,55 @@
       </c>
       <c r="U76" s="129">
         <v>15934</v>
       </c>
       <c r="V76" s="130">
         <v>15864</v>
       </c>
       <c r="W76" s="65">
         <v>15864</v>
       </c>
       <c r="X76" s="54">
         <v>15819</v>
       </c>
       <c r="Y76" s="23">
         <v>15805</v>
       </c>
       <c r="Z76" s="65">
         <v>15823</v>
       </c>
       <c r="AA76" s="65">
         <v>15793</v>
       </c>
       <c r="AB76" s="65">
         <v>15787</v>
       </c>
-    </row>
-    <row r="77" spans="1:28">
+      <c r="AC76" s="54">
+        <v>15774</v>
+      </c>
+    </row>
+    <row r="77" spans="1:29">
       <c r="A77" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B77" s="61">
         <v>12792</v>
       </c>
       <c r="C77" s="61">
         <v>12775</v>
       </c>
       <c r="D77" s="61">
         <v>12789</v>
       </c>
       <c r="E77" s="65">
         <v>12775</v>
       </c>
       <c r="F77" s="115">
         <v>12795</v>
       </c>
       <c r="G77" s="65">
         <v>12785</v>
       </c>
       <c r="H77" s="116">
         <v>12789</v>
       </c>
       <c r="I77" s="117">
@@ -7538,52 +7729,55 @@
       </c>
       <c r="U77" s="129">
         <v>12553</v>
       </c>
       <c r="V77" s="130">
         <v>12528</v>
       </c>
       <c r="W77" s="65">
         <v>12512</v>
       </c>
       <c r="X77" s="54">
         <v>12483</v>
       </c>
       <c r="Y77" s="23">
         <v>12477</v>
       </c>
       <c r="Z77" s="65">
         <v>12472</v>
       </c>
       <c r="AA77" s="65">
         <v>12457</v>
       </c>
       <c r="AB77" s="65">
         <v>12443</v>
       </c>
-    </row>
-    <row r="78" spans="1:28">
+      <c r="AC77" s="54">
+        <v>12441</v>
+      </c>
+    </row>
+    <row r="78" spans="1:29">
       <c r="A78" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B78" s="61">
         <v>27389</v>
       </c>
       <c r="C78" s="61">
         <v>27339</v>
       </c>
       <c r="D78" s="61">
         <v>27325</v>
       </c>
       <c r="E78" s="65">
         <v>27344</v>
       </c>
       <c r="F78" s="115">
         <v>27339</v>
       </c>
       <c r="G78" s="65">
         <v>27339</v>
       </c>
       <c r="H78" s="116">
         <v>27318</v>
       </c>
       <c r="I78" s="117">
@@ -7624,52 +7818,55 @@
       </c>
       <c r="U78" s="129">
         <v>26846</v>
       </c>
       <c r="V78" s="130">
         <v>26757</v>
       </c>
       <c r="W78" s="65">
         <v>26736</v>
       </c>
       <c r="X78" s="54">
         <v>26702</v>
       </c>
       <c r="Y78" s="23">
         <v>26671</v>
       </c>
       <c r="Z78" s="65">
         <v>26652</v>
       </c>
       <c r="AA78" s="65">
         <v>26627</v>
       </c>
       <c r="AB78" s="65">
         <v>26616</v>
       </c>
-    </row>
-    <row r="79" spans="1:28">
+      <c r="AC78" s="54">
+        <v>26592</v>
+      </c>
+    </row>
+    <row r="79" spans="1:29">
       <c r="A79" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B79" s="61">
         <v>15012</v>
       </c>
       <c r="C79" s="61">
         <v>14996</v>
       </c>
       <c r="D79" s="61">
         <v>14994</v>
       </c>
       <c r="E79" s="65">
         <v>15001</v>
       </c>
       <c r="F79" s="115">
         <v>15005</v>
       </c>
       <c r="G79" s="65">
         <v>15017</v>
       </c>
       <c r="H79" s="116">
         <v>15008</v>
       </c>
       <c r="I79" s="117">
@@ -7710,52 +7907,55 @@
       </c>
       <c r="U79" s="129">
         <v>14812</v>
       </c>
       <c r="V79" s="130">
         <v>14772</v>
       </c>
       <c r="W79" s="65">
         <v>14746</v>
       </c>
       <c r="X79" s="54">
         <v>14721</v>
       </c>
       <c r="Y79" s="23">
         <v>14680</v>
       </c>
       <c r="Z79" s="65">
         <v>14689</v>
       </c>
       <c r="AA79" s="65">
         <v>14672</v>
       </c>
       <c r="AB79" s="65">
         <v>14682</v>
       </c>
-    </row>
-    <row r="80" spans="1:28">
+      <c r="AC79" s="54">
+        <v>14684</v>
+      </c>
+    </row>
+    <row r="80" spans="1:29">
       <c r="A80" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B80" s="61">
         <v>14883</v>
       </c>
       <c r="C80" s="61">
         <v>14908</v>
       </c>
       <c r="D80" s="61">
         <v>14884</v>
       </c>
       <c r="E80" s="65">
         <v>14887</v>
       </c>
       <c r="F80" s="115">
         <v>14862</v>
       </c>
       <c r="G80" s="65">
         <v>14843</v>
       </c>
       <c r="H80" s="116">
         <v>14815</v>
       </c>
       <c r="I80" s="117">
@@ -7796,52 +7996,55 @@
       </c>
       <c r="U80" s="129">
         <v>14602</v>
       </c>
       <c r="V80" s="130">
         <v>14552</v>
       </c>
       <c r="W80" s="65">
         <v>14548</v>
       </c>
       <c r="X80" s="54">
         <v>14534</v>
       </c>
       <c r="Y80" s="23">
         <v>14524</v>
       </c>
       <c r="Z80" s="65">
         <v>14519</v>
       </c>
       <c r="AA80" s="65">
         <v>14527</v>
       </c>
       <c r="AB80" s="65">
         <v>14530</v>
       </c>
-    </row>
-    <row r="81" spans="1:28">
+      <c r="AC80" s="54">
+        <v>14528</v>
+      </c>
+    </row>
+    <row r="81" spans="1:29">
       <c r="A81" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B81" s="179">
         <v>14562</v>
       </c>
       <c r="C81" s="179">
         <v>14533</v>
       </c>
       <c r="D81" s="179">
         <v>14545</v>
       </c>
       <c r="E81" s="52">
         <v>14545</v>
       </c>
       <c r="F81" s="131">
         <v>14532</v>
       </c>
       <c r="G81" s="52">
         <v>14495</v>
       </c>
       <c r="H81" s="132">
         <v>14492</v>
       </c>
       <c r="I81" s="133">
@@ -7882,206 +8085,209 @@
       </c>
       <c r="U81" s="145">
         <v>14199</v>
       </c>
       <c r="V81" s="146">
         <v>14164</v>
       </c>
       <c r="W81" s="52">
         <v>14148</v>
       </c>
       <c r="X81" s="56">
         <v>14114</v>
       </c>
       <c r="Y81" s="52">
         <v>14099</v>
       </c>
       <c r="Z81" s="52">
         <v>14080</v>
       </c>
       <c r="AA81" s="52">
         <v>14070</v>
       </c>
       <c r="AB81" s="52">
         <v>14076</v>
       </c>
-    </row>
-    <row r="82" spans="1:28" ht="13.5" customHeight="1">
+      <c r="AC81" s="56">
+        <v>14071</v>
+      </c>
+    </row>
+    <row r="82" spans="1:29" ht="13.5" customHeight="1">
       <c r="A82" s="181" t="s">
         <v>28</v>
       </c>
       <c r="B82" s="181"/>
       <c r="C82" s="181"/>
       <c r="D82" s="181"/>
       <c r="E82" s="181"/>
       <c r="F82" s="182"/>
     </row>
-    <row r="83" spans="1:28">
+    <row r="83" spans="1:29">
       <c r="A83" s="181" t="s">
         <v>29</v>
       </c>
       <c r="B83" s="181"/>
       <c r="C83" s="181"/>
       <c r="D83" s="181"/>
       <c r="E83" s="181"/>
       <c r="F83" s="182"/>
     </row>
-    <row r="86" spans="1:28">
+    <row r="86" spans="1:29">
       <c r="E86" s="185"/>
       <c r="F86" s="185"/>
       <c r="G86" s="185"/>
       <c r="H86" s="185"/>
       <c r="I86" s="185"/>
       <c r="J86" s="185"/>
       <c r="K86" s="185"/>
       <c r="L86" s="185"/>
       <c r="M86" s="185"/>
       <c r="N86" s="185"/>
       <c r="O86" s="185"/>
       <c r="P86" s="185"/>
       <c r="Q86" s="185"/>
     </row>
-    <row r="87" spans="1:28">
+    <row r="87" spans="1:29">
       <c r="E87" s="186"/>
       <c r="F87" s="186"/>
       <c r="G87" s="186"/>
       <c r="H87" s="186"/>
       <c r="I87" s="186"/>
       <c r="J87" s="186"/>
       <c r="K87" s="186"/>
       <c r="L87" s="186"/>
       <c r="M87" s="186"/>
       <c r="N87" s="186"/>
       <c r="O87" s="186"/>
       <c r="P87" s="186"/>
       <c r="Q87" s="186"/>
     </row>
-    <row r="88" spans="1:28">
+    <row r="88" spans="1:29">
       <c r="E88" s="186"/>
       <c r="F88" s="186"/>
       <c r="G88" s="186"/>
       <c r="H88" s="186"/>
       <c r="I88" s="186"/>
       <c r="J88" s="186"/>
       <c r="K88" s="186"/>
       <c r="L88" s="186"/>
       <c r="M88" s="186"/>
       <c r="N88" s="186"/>
       <c r="O88" s="186"/>
       <c r="P88" s="186"/>
       <c r="Q88" s="186"/>
     </row>
-    <row r="89" spans="1:28">
+    <row r="89" spans="1:29">
       <c r="E89" s="186"/>
       <c r="F89" s="186"/>
       <c r="G89" s="186"/>
       <c r="H89" s="186"/>
       <c r="I89" s="186"/>
       <c r="J89" s="186"/>
       <c r="K89" s="186"/>
       <c r="L89" s="186"/>
       <c r="M89" s="186"/>
       <c r="N89" s="186"/>
       <c r="O89" s="186"/>
       <c r="P89" s="186"/>
       <c r="Q89" s="186"/>
     </row>
-    <row r="90" spans="1:28">
+    <row r="90" spans="1:29">
       <c r="E90" s="186"/>
       <c r="F90" s="186"/>
       <c r="G90" s="186"/>
       <c r="H90" s="186"/>
       <c r="I90" s="186"/>
       <c r="J90" s="186"/>
       <c r="K90" s="186"/>
       <c r="L90" s="186"/>
       <c r="M90" s="186"/>
       <c r="N90" s="186"/>
       <c r="O90" s="186"/>
       <c r="P90" s="186"/>
       <c r="Q90" s="186"/>
     </row>
-    <row r="91" spans="1:28">
+    <row r="91" spans="1:29">
       <c r="I91" s="186"/>
       <c r="J91" s="186"/>
       <c r="K91" s="186"/>
       <c r="L91" s="186"/>
       <c r="M91" s="186"/>
       <c r="N91" s="186"/>
       <c r="O91" s="186"/>
       <c r="P91" s="186"/>
       <c r="Q91" s="186"/>
     </row>
-    <row r="92" spans="1:28">
+    <row r="92" spans="1:29">
       <c r="I92" s="186"/>
       <c r="J92" s="186"/>
       <c r="K92" s="186"/>
       <c r="L92" s="186"/>
       <c r="M92" s="186"/>
       <c r="N92" s="186"/>
       <c r="O92" s="186"/>
       <c r="P92" s="186"/>
       <c r="Q92" s="186"/>
     </row>
-    <row r="93" spans="1:28">
+    <row r="93" spans="1:29">
       <c r="I93" s="186"/>
       <c r="J93" s="186"/>
       <c r="K93" s="186"/>
       <c r="L93" s="186"/>
       <c r="M93" s="186"/>
       <c r="N93" s="186"/>
       <c r="O93" s="186"/>
       <c r="P93" s="186"/>
       <c r="Q93" s="186"/>
     </row>
-    <row r="94" spans="1:28">
+    <row r="94" spans="1:29">
       <c r="I94" s="186"/>
       <c r="J94" s="186"/>
       <c r="K94" s="186"/>
       <c r="L94" s="186"/>
       <c r="M94" s="186"/>
       <c r="N94" s="186"/>
       <c r="O94" s="186"/>
       <c r="P94" s="186"/>
       <c r="Q94" s="186"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="A6:AB6"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="A48:AB48"/>
     <mergeCell ref="A30:AB30"/>
     <mergeCell ref="A20:AB20"/>
     <mergeCell ref="A10:AB10"/>
     <mergeCell ref="A72:AB72"/>
     <mergeCell ref="A62:AB62"/>
     <mergeCell ref="A52:AB52"/>
     <mergeCell ref="A40:AB40"/>
     <mergeCell ref="A44:AB44"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="Z8:AC8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Халық саны</vt:lpstr>