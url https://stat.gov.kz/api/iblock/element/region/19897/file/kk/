--- v1 (2026-05-25)
+++ v2 (2026-07-09)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Халық саны" sheetId="9" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="32">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Ерлер</t>
   </si>
   <si>
     <t>Әйелдер</t>
   </si>
   <si>
     <t>1 қаңтар</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
     <t>1 наурыз</t>
   </si>
   <si>
@@ -152,50 +152,53 @@
   </si>
   <si>
     <t>Атырау қ.ә.</t>
   </si>
   <si>
     <t>1) Ағымдағы есеп бойынша.</t>
   </si>
   <si>
     <t>2) Жыл басындағы халықтың нақтыланған санын ескере отырып.</t>
   </si>
   <si>
     <r>
       <t>Атырау облысының  кезең басына халық саны</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
+  </si>
+  <si>
+    <t>адам</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1421,94 +1424,98 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="15" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="158">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 100" xfId="89"/>
     <cellStyle name="Обычный 101" xfId="106"/>
     <cellStyle name="Обычный 102" xfId="123"/>
     <cellStyle name="Обычный 103" xfId="139"/>
@@ -1672,51 +1679,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>209550</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>142874</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1800225" cy="790574"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1989,162 +1996,168 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:AC94"/>
+  <dimension ref="A6:AH94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="X13" sqref="X13"/>
+      <selection activeCell="V86" sqref="V86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="7" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1"/>
     <col min="17" max="17" width="6.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="7.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.42578125" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.42578125" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.7109375" style="1" customWidth="1"/>
-    <col min="30" max="16384" width="9.140625" style="1"/>
+    <col min="30" max="30" width="8.7109375" style="1" customWidth="1"/>
+    <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:29" ht="19.5" customHeight="1">
-      <c r="A6" s="189" t="s">
+    <row r="6" spans="1:31" ht="19.5" customHeight="1">
+      <c r="A6" s="194" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="189"/>
-[...30 lines deleted...]
-      <c r="B8" s="193">
+      <c r="B6" s="194"/>
+      <c r="C6" s="194"/>
+      <c r="D6" s="194"/>
+      <c r="E6" s="194"/>
+      <c r="F6" s="194"/>
+      <c r="G6" s="194"/>
+      <c r="H6" s="194"/>
+      <c r="I6" s="194"/>
+      <c r="J6" s="194"/>
+      <c r="K6" s="194"/>
+      <c r="L6" s="194"/>
+      <c r="M6" s="194"/>
+      <c r="N6" s="194"/>
+      <c r="O6" s="194"/>
+      <c r="P6" s="194"/>
+      <c r="Q6" s="194"/>
+      <c r="R6" s="194"/>
+      <c r="S6" s="194"/>
+      <c r="T6" s="194"/>
+      <c r="U6" s="194"/>
+      <c r="V6" s="194"/>
+      <c r="W6" s="194"/>
+      <c r="X6" s="189"/>
+      <c r="Y6" s="189"/>
+      <c r="Z6" s="189"/>
+      <c r="AA6" s="189"/>
+      <c r="AB6" s="189"/>
+    </row>
+    <row r="7" spans="1:31" ht="14.25" customHeight="1">
+      <c r="AD7" s="205" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A8" s="195"/>
+      <c r="B8" s="197">
         <v>2024</v>
       </c>
-      <c r="C8" s="194"/>
-[...10 lines deleted...]
-      <c r="N8" s="195">
+      <c r="C8" s="198"/>
+      <c r="D8" s="198"/>
+      <c r="E8" s="198"/>
+      <c r="F8" s="198"/>
+      <c r="G8" s="198"/>
+      <c r="H8" s="198"/>
+      <c r="I8" s="198"/>
+      <c r="J8" s="198"/>
+      <c r="K8" s="198"/>
+      <c r="L8" s="198"/>
+      <c r="M8" s="198"/>
+      <c r="N8" s="199">
         <v>2025</v>
       </c>
-      <c r="O8" s="196"/>
-[...10 lines deleted...]
-      <c r="Z8" s="198">
+      <c r="O8" s="200"/>
+      <c r="P8" s="200"/>
+      <c r="Q8" s="200"/>
+      <c r="R8" s="200"/>
+      <c r="S8" s="200"/>
+      <c r="T8" s="200"/>
+      <c r="U8" s="200"/>
+      <c r="V8" s="200"/>
+      <c r="W8" s="200"/>
+      <c r="X8" s="201"/>
+      <c r="Y8" s="201"/>
+      <c r="Z8" s="202">
         <v>2026</v>
       </c>
-      <c r="AA8" s="199"/>
-[...4 lines deleted...]
-      <c r="A9" s="192"/>
+      <c r="AA8" s="203"/>
+      <c r="AB8" s="203"/>
+      <c r="AC8" s="201"/>
+      <c r="AD8" s="201"/>
+    </row>
+    <row r="9" spans="1:31" ht="17.25" customHeight="1">
+      <c r="A9" s="196"/>
       <c r="B9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="20" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="16" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="J9" s="17" t="s">
@@ -2173,96 +2186,101 @@
       </c>
       <c r="R9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="S9" s="16" t="s">
         <v>10</v>
       </c>
       <c r="T9" s="16" t="s">
         <v>18</v>
       </c>
       <c r="U9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="V9" s="17" t="s">
         <v>12</v>
       </c>
       <c r="W9" s="17" t="s">
         <v>13</v>
       </c>
       <c r="X9" s="62" t="s">
         <v>14</v>
       </c>
       <c r="Y9" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="Z9" s="19" t="s">
+      <c r="Z9" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="AA9" s="21" t="s">
+      <c r="AA9" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="AB9" s="21" t="s">
+      <c r="AB9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="AC9" s="20" t="s">
+      <c r="AC9" s="15" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="203" t="s">
+      <c r="AD9" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" ht="13.5" customHeight="1">
+      <c r="A10" s="191" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="203"/>
-[...27 lines deleted...]
-    <row r="11" spans="1:29">
+      <c r="B10" s="191"/>
+      <c r="C10" s="191"/>
+      <c r="D10" s="191"/>
+      <c r="E10" s="191"/>
+      <c r="F10" s="191"/>
+      <c r="G10" s="191"/>
+      <c r="H10" s="191"/>
+      <c r="I10" s="191"/>
+      <c r="J10" s="191"/>
+      <c r="K10" s="191"/>
+      <c r="L10" s="191"/>
+      <c r="M10" s="191"/>
+      <c r="N10" s="191"/>
+      <c r="O10" s="191"/>
+      <c r="P10" s="191"/>
+      <c r="Q10" s="191"/>
+      <c r="R10" s="191"/>
+      <c r="S10" s="191"/>
+      <c r="T10" s="191"/>
+      <c r="U10" s="191"/>
+      <c r="V10" s="191"/>
+      <c r="W10" s="191"/>
+      <c r="X10" s="192"/>
+      <c r="Y10" s="192"/>
+      <c r="Z10" s="192"/>
+      <c r="AA10" s="192"/>
+      <c r="AB10" s="192"/>
+      <c r="AC10" s="192"/>
+      <c r="AD10" s="192"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="60">
         <v>704078</v>
       </c>
       <c r="C11" s="60">
         <v>704911</v>
       </c>
       <c r="D11" s="60">
         <v>705901</v>
       </c>
       <c r="E11" s="3">
         <v>706711</v>
       </c>
       <c r="F11" s="3">
         <v>707609</v>
       </c>
       <c r="G11" s="4">
         <v>708290</v>
       </c>
       <c r="H11" s="3">
         <v>708529</v>
       </c>
       <c r="I11" s="3">
@@ -2306,52 +2324,56 @@
       </c>
       <c r="V11" s="3">
         <v>713933</v>
       </c>
       <c r="W11" s="3">
         <v>714213</v>
       </c>
       <c r="X11" s="14">
         <v>714771</v>
       </c>
       <c r="Y11" s="180">
         <v>715428</v>
       </c>
       <c r="Z11" s="65">
         <v>716071</v>
       </c>
       <c r="AA11" s="65">
         <v>716377</v>
       </c>
       <c r="AB11" s="183">
         <v>716725</v>
       </c>
       <c r="AC11" s="183">
         <v>717347</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="31">
+        <v>717862</v>
+      </c>
+      <c r="AE11" s="186"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="22">
         <v>412272</v>
       </c>
       <c r="C12" s="23">
         <v>413277</v>
       </c>
       <c r="D12" s="23">
         <v>414122</v>
       </c>
       <c r="E12" s="24">
         <v>414840</v>
       </c>
       <c r="F12" s="25">
         <v>415687</v>
       </c>
       <c r="G12" s="14">
         <v>416434</v>
       </c>
       <c r="H12" s="14">
         <v>417232</v>
       </c>
       <c r="I12" s="26">
@@ -2395,52 +2417,56 @@
       </c>
       <c r="V12" s="14">
         <v>428280</v>
       </c>
       <c r="W12" s="32">
         <v>428891</v>
       </c>
       <c r="X12" s="14">
         <v>429784</v>
       </c>
       <c r="Y12" s="180">
         <v>430629</v>
       </c>
       <c r="Z12" s="65">
         <v>431254</v>
       </c>
       <c r="AA12" s="65">
         <v>431731</v>
       </c>
       <c r="AB12" s="183">
         <v>432166</v>
       </c>
       <c r="AC12" s="183">
         <v>432799</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="31">
+        <v>433364</v>
+      </c>
+      <c r="AE12" s="186"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="22">
         <v>86872</v>
       </c>
       <c r="C13" s="23">
         <v>86945</v>
       </c>
       <c r="D13" s="23">
         <v>87063</v>
       </c>
       <c r="E13" s="24">
         <v>87121</v>
       </c>
       <c r="F13" s="25">
         <v>87260</v>
       </c>
       <c r="G13" s="14">
         <v>87315</v>
       </c>
       <c r="H13" s="14">
         <v>86860</v>
       </c>
       <c r="I13" s="26">
@@ -2484,52 +2510,56 @@
       </c>
       <c r="V13" s="14">
         <v>84168</v>
       </c>
       <c r="W13" s="32">
         <v>84046</v>
       </c>
       <c r="X13" s="14">
         <v>83955</v>
       </c>
       <c r="Y13" s="180">
         <v>83902</v>
       </c>
       <c r="Z13" s="65">
         <v>83958</v>
       </c>
       <c r="AA13" s="65">
         <v>83930</v>
       </c>
       <c r="AB13" s="183">
         <v>83896</v>
       </c>
       <c r="AC13" s="183">
         <v>83974</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="31">
+        <v>84055</v>
+      </c>
+      <c r="AE13" s="186"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="22">
         <v>32799</v>
       </c>
       <c r="C14" s="23">
         <v>32732</v>
       </c>
       <c r="D14" s="23">
         <v>32755</v>
       </c>
       <c r="E14" s="24">
         <v>32766</v>
       </c>
       <c r="F14" s="25">
         <v>32719</v>
       </c>
       <c r="G14" s="14">
         <v>32698</v>
       </c>
       <c r="H14" s="14">
         <v>32689</v>
       </c>
       <c r="I14" s="26">
@@ -2573,52 +2603,56 @@
       </c>
       <c r="V14" s="14">
         <v>32448</v>
       </c>
       <c r="W14" s="32">
         <v>32450</v>
       </c>
       <c r="X14" s="14">
         <v>32399</v>
       </c>
       <c r="Y14" s="180">
         <v>32388</v>
       </c>
       <c r="Z14" s="65">
         <v>32428</v>
       </c>
       <c r="AA14" s="65">
         <v>32378</v>
       </c>
       <c r="AB14" s="183">
         <v>32370</v>
       </c>
       <c r="AC14" s="183">
         <v>32349</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="31">
+        <v>32312</v>
+      </c>
+      <c r="AE14" s="186"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="22">
         <v>26373</v>
       </c>
       <c r="C15" s="23">
         <v>26351</v>
       </c>
       <c r="D15" s="23">
         <v>26365</v>
       </c>
       <c r="E15" s="24">
         <v>26362</v>
       </c>
       <c r="F15" s="25">
         <v>26382</v>
       </c>
       <c r="G15" s="14">
         <v>26368</v>
       </c>
       <c r="H15" s="14">
         <v>26365</v>
       </c>
       <c r="I15" s="26">
@@ -2662,52 +2696,56 @@
       </c>
       <c r="V15" s="14">
         <v>25910</v>
       </c>
       <c r="W15" s="32">
         <v>25877</v>
       </c>
       <c r="X15" s="14">
         <v>25828</v>
       </c>
       <c r="Y15" s="180">
         <v>25831</v>
       </c>
       <c r="Z15" s="65">
         <v>25841</v>
       </c>
       <c r="AA15" s="65">
         <v>25787</v>
       </c>
       <c r="AB15" s="183">
         <v>25789</v>
       </c>
       <c r="AC15" s="183">
         <v>25805</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="31">
+        <v>25744</v>
+      </c>
+      <c r="AE15" s="186"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="22">
         <v>56008</v>
       </c>
       <c r="C16" s="23">
         <v>55895</v>
       </c>
       <c r="D16" s="23">
         <v>55875</v>
       </c>
       <c r="E16" s="24">
         <v>55906</v>
       </c>
       <c r="F16" s="25">
         <v>55880</v>
       </c>
       <c r="G16" s="14">
         <v>55880</v>
       </c>
       <c r="H16" s="14">
         <v>55859</v>
       </c>
       <c r="I16" s="26">
@@ -2751,52 +2789,56 @@
       </c>
       <c r="V16" s="14">
         <v>54890</v>
       </c>
       <c r="W16" s="32">
         <v>54842</v>
       </c>
       <c r="X16" s="14">
         <v>54807</v>
       </c>
       <c r="Y16" s="180">
         <v>54777</v>
       </c>
       <c r="Z16" s="65">
         <v>54737</v>
       </c>
       <c r="AA16" s="65">
         <v>54688</v>
       </c>
       <c r="AB16" s="183">
         <v>54669</v>
       </c>
       <c r="AC16" s="183">
         <v>54622</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="31">
+        <v>54576</v>
+      </c>
+      <c r="AE16" s="186"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="22">
         <v>30869</v>
       </c>
       <c r="C17" s="23">
         <v>30822</v>
       </c>
       <c r="D17" s="23">
         <v>30848</v>
       </c>
       <c r="E17" s="24">
         <v>30833</v>
       </c>
       <c r="F17" s="25">
         <v>30822</v>
       </c>
       <c r="G17" s="14">
         <v>30851</v>
       </c>
       <c r="H17" s="14">
         <v>30835</v>
       </c>
       <c r="I17" s="26">
@@ -2840,52 +2882,56 @@
       </c>
       <c r="V17" s="14">
         <v>30530</v>
       </c>
       <c r="W17" s="32">
         <v>30468</v>
       </c>
       <c r="X17" s="14">
         <v>30412</v>
       </c>
       <c r="Y17" s="180">
         <v>30356</v>
       </c>
       <c r="Z17" s="65">
         <v>30364</v>
       </c>
       <c r="AA17" s="65">
         <v>30350</v>
       </c>
       <c r="AB17" s="183">
         <v>30361</v>
       </c>
       <c r="AC17" s="183">
         <v>30371</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="31">
+        <v>30357</v>
+      </c>
+      <c r="AE17" s="186"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="22">
         <v>29671</v>
       </c>
       <c r="C18" s="23">
         <v>29709</v>
       </c>
       <c r="D18" s="23">
         <v>29673</v>
       </c>
       <c r="E18" s="24">
         <v>29689</v>
       </c>
       <c r="F18" s="25">
         <v>29675</v>
       </c>
       <c r="G18" s="14">
         <v>29636</v>
       </c>
       <c r="H18" s="14">
         <v>29571</v>
       </c>
       <c r="I18" s="26">
@@ -2929,52 +2975,56 @@
       </c>
       <c r="V18" s="14">
         <v>29159</v>
       </c>
       <c r="W18" s="32">
         <v>29150</v>
       </c>
       <c r="X18" s="14">
         <v>29139</v>
       </c>
       <c r="Y18" s="180">
         <v>29129</v>
       </c>
       <c r="Z18" s="65">
         <v>29144</v>
       </c>
       <c r="AA18" s="65">
         <v>29187</v>
       </c>
       <c r="AB18" s="183">
         <v>29138</v>
       </c>
       <c r="AC18" s="183">
         <v>29108</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="31">
+        <v>29143</v>
+      </c>
+      <c r="AE18" s="186"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="22">
         <v>29210</v>
       </c>
       <c r="C19" s="23">
         <v>29176</v>
       </c>
       <c r="D19" s="23">
         <v>29196</v>
       </c>
       <c r="E19" s="24">
         <v>29194</v>
       </c>
       <c r="F19" s="25">
         <v>29184</v>
       </c>
       <c r="G19" s="14">
         <v>29108</v>
       </c>
       <c r="H19" s="14">
         <v>29118</v>
       </c>
       <c r="I19" s="26">
@@ -3018,85 +3068,90 @@
       </c>
       <c r="V19" s="14">
         <v>28548</v>
       </c>
       <c r="W19" s="32">
         <v>28489</v>
       </c>
       <c r="X19" s="14">
         <v>28447</v>
       </c>
       <c r="Y19" s="180">
         <v>28416</v>
       </c>
       <c r="Z19" s="65">
         <v>28345</v>
       </c>
       <c r="AA19" s="65">
         <v>28326</v>
       </c>
       <c r="AB19" s="183">
         <v>28336</v>
       </c>
       <c r="AC19" s="184">
         <v>28319</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="202" t="s">
+      <c r="AD19" s="31">
+        <v>28311</v>
+      </c>
+      <c r="AE19" s="186"/>
+    </row>
+    <row r="20" spans="1:33" ht="15" customHeight="1">
+      <c r="A20" s="190" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="202"/>
-[...28 lines deleted...]
-    <row r="21" spans="1:29">
+      <c r="B20" s="190"/>
+      <c r="C20" s="190"/>
+      <c r="D20" s="190"/>
+      <c r="E20" s="190"/>
+      <c r="F20" s="190"/>
+      <c r="G20" s="190"/>
+      <c r="H20" s="190"/>
+      <c r="I20" s="190"/>
+      <c r="J20" s="190"/>
+      <c r="K20" s="190"/>
+      <c r="L20" s="190"/>
+      <c r="M20" s="190"/>
+      <c r="N20" s="190"/>
+      <c r="O20" s="190"/>
+      <c r="P20" s="190"/>
+      <c r="Q20" s="190"/>
+      <c r="R20" s="190"/>
+      <c r="S20" s="190"/>
+      <c r="T20" s="190"/>
+      <c r="U20" s="190"/>
+      <c r="V20" s="190"/>
+      <c r="W20" s="190"/>
+      <c r="X20" s="189"/>
+      <c r="Y20" s="189"/>
+      <c r="Z20" s="189"/>
+      <c r="AA20" s="189"/>
+      <c r="AB20" s="189"/>
+      <c r="AC20" s="189"/>
+      <c r="AD20" s="189"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="61">
         <v>347880</v>
       </c>
       <c r="C21" s="7">
         <v>348283</v>
       </c>
       <c r="D21" s="61">
         <v>348849</v>
       </c>
       <c r="E21" s="7">
         <v>349177</v>
       </c>
       <c r="F21" s="7">
         <v>349646</v>
       </c>
       <c r="G21" s="7">
         <v>349990</v>
       </c>
       <c r="H21" s="7">
         <v>350204</v>
       </c>
       <c r="I21" s="7">
@@ -3140,52 +3195,58 @@
       </c>
       <c r="V21" s="3">
         <v>353395</v>
       </c>
       <c r="W21" s="3">
         <v>353600</v>
       </c>
       <c r="X21" s="54">
         <v>353832</v>
       </c>
       <c r="Y21" s="65">
         <v>354592</v>
       </c>
       <c r="Z21" s="65">
         <v>354526</v>
       </c>
       <c r="AA21" s="65">
         <v>354756</v>
       </c>
       <c r="AB21" s="65">
         <v>354909</v>
       </c>
       <c r="AC21" s="54">
         <v>355244</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="65">
+        <v>355559</v>
+      </c>
+      <c r="AE21" s="186"/>
+      <c r="AF21" s="186"/>
+      <c r="AG21" s="186"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="61">
         <v>200236</v>
       </c>
       <c r="C22" s="7">
         <v>200732</v>
       </c>
       <c r="D22" s="61">
         <v>201179</v>
       </c>
       <c r="E22" s="65">
         <v>201491</v>
       </c>
       <c r="F22" s="163">
         <v>201942</v>
       </c>
       <c r="G22" s="65">
         <v>202331</v>
       </c>
       <c r="H22" s="164">
         <v>202789</v>
       </c>
       <c r="I22" s="165">
@@ -3229,52 +3290,55 @@
       </c>
       <c r="V22" s="178">
         <v>208264</v>
       </c>
       <c r="W22" s="65">
         <v>208630</v>
       </c>
       <c r="X22" s="54">
         <v>208976</v>
       </c>
       <c r="Y22" s="65">
         <v>209774</v>
       </c>
       <c r="Z22" s="65">
         <v>209724</v>
       </c>
       <c r="AA22" s="65">
         <v>209992</v>
       </c>
       <c r="AB22" s="65">
         <v>210212</v>
       </c>
       <c r="AC22" s="54">
         <v>210547</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="65">
+        <v>210870</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="61">
         <v>43441</v>
       </c>
       <c r="C23" s="7">
         <v>43480</v>
       </c>
       <c r="D23" s="61">
         <v>43560</v>
       </c>
       <c r="E23" s="65">
         <v>43555</v>
       </c>
       <c r="F23" s="163">
         <v>43625</v>
       </c>
       <c r="G23" s="65">
         <v>43661</v>
       </c>
       <c r="H23" s="164">
         <v>43470</v>
       </c>
       <c r="I23" s="165">
@@ -3318,52 +3382,58 @@
       </c>
       <c r="V23" s="178">
         <v>42283</v>
       </c>
       <c r="W23" s="65">
         <v>42248</v>
       </c>
       <c r="X23" s="54">
         <v>42197</v>
       </c>
       <c r="Y23" s="65">
         <v>42194</v>
       </c>
       <c r="Z23" s="65">
         <v>42192</v>
       </c>
       <c r="AA23" s="65">
         <v>42194</v>
       </c>
       <c r="AB23" s="65">
         <v>42168</v>
       </c>
       <c r="AC23" s="54">
         <v>42213</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="65">
+        <v>42257</v>
+      </c>
+      <c r="AE23" s="186"/>
+      <c r="AF23" s="186"/>
+      <c r="AG23" s="186"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="61">
         <v>16712</v>
       </c>
       <c r="C24" s="7">
         <v>16671</v>
       </c>
       <c r="D24" s="61">
         <v>16692</v>
       </c>
       <c r="E24" s="65">
         <v>16699</v>
       </c>
       <c r="F24" s="163">
         <v>16669</v>
       </c>
       <c r="G24" s="65">
         <v>16634</v>
       </c>
       <c r="H24" s="164">
         <v>16619</v>
       </c>
       <c r="I24" s="165">
@@ -3407,52 +3477,55 @@
       </c>
       <c r="V24" s="178">
         <v>16584</v>
       </c>
       <c r="W24" s="65">
         <v>16586</v>
       </c>
       <c r="X24" s="54">
         <v>16580</v>
       </c>
       <c r="Y24" s="65">
         <v>16605</v>
       </c>
       <c r="Z24" s="65">
         <v>16602</v>
       </c>
       <c r="AA24" s="65">
         <v>16585</v>
       </c>
       <c r="AB24" s="65">
         <v>16583</v>
       </c>
       <c r="AC24" s="54">
         <v>16575</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="65">
+        <v>16558</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="61">
         <v>13586</v>
       </c>
       <c r="C25" s="7">
         <v>13581</v>
       </c>
       <c r="D25" s="61">
         <v>13581</v>
       </c>
       <c r="E25" s="65">
         <v>13587</v>
       </c>
       <c r="F25" s="163">
         <v>13587</v>
       </c>
       <c r="G25" s="65">
         <v>13583</v>
       </c>
       <c r="H25" s="164">
         <v>13576</v>
       </c>
       <c r="I25" s="165">
@@ -3496,52 +3569,58 @@
       </c>
       <c r="V25" s="178">
         <v>13382</v>
       </c>
       <c r="W25" s="65">
         <v>13365</v>
       </c>
       <c r="X25" s="54">
         <v>13345</v>
       </c>
       <c r="Y25" s="65">
         <v>13369</v>
       </c>
       <c r="Z25" s="65">
         <v>13368</v>
       </c>
       <c r="AA25" s="65">
         <v>13330</v>
       </c>
       <c r="AB25" s="65">
         <v>13346</v>
       </c>
       <c r="AC25" s="54">
         <v>13364</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="65">
+        <v>13339</v>
+      </c>
+      <c r="AE25" s="186"/>
+      <c r="AF25" s="186"/>
+      <c r="AG25" s="186"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="61">
         <v>28611</v>
       </c>
       <c r="C26" s="7">
         <v>28548</v>
       </c>
       <c r="D26" s="61">
         <v>28542</v>
       </c>
       <c r="E26" s="65">
         <v>28562</v>
       </c>
       <c r="F26" s="163">
         <v>28541</v>
       </c>
       <c r="G26" s="65">
         <v>28541</v>
       </c>
       <c r="H26" s="164">
         <v>28541</v>
       </c>
       <c r="I26" s="165">
@@ -3585,52 +3664,55 @@
       </c>
       <c r="V26" s="178">
         <v>28133</v>
       </c>
       <c r="W26" s="65">
         <v>28106</v>
       </c>
       <c r="X26" s="54">
         <v>28105</v>
       </c>
       <c r="Y26" s="65">
         <v>28085</v>
       </c>
       <c r="Z26" s="65">
         <v>28086</v>
       </c>
       <c r="AA26" s="65">
         <v>28061</v>
       </c>
       <c r="AB26" s="65">
         <v>28053</v>
       </c>
       <c r="AC26" s="54">
         <v>28030</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="65">
+        <v>28015</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="61">
         <v>15852</v>
       </c>
       <c r="C27" s="7">
         <v>15821</v>
       </c>
       <c r="D27" s="61">
         <v>15849</v>
       </c>
       <c r="E27" s="65">
         <v>15832</v>
       </c>
       <c r="F27" s="163">
         <v>15817</v>
       </c>
       <c r="G27" s="65">
         <v>15834</v>
       </c>
       <c r="H27" s="164">
         <v>15827</v>
       </c>
       <c r="I27" s="165">
@@ -3674,52 +3756,58 @@
       </c>
       <c r="V27" s="178">
         <v>15758</v>
       </c>
       <c r="W27" s="65">
         <v>15722</v>
       </c>
       <c r="X27" s="54">
         <v>15691</v>
       </c>
       <c r="Y27" s="65">
         <v>15675</v>
       </c>
       <c r="Z27" s="65">
         <v>15671</v>
       </c>
       <c r="AA27" s="65">
         <v>15678</v>
       </c>
       <c r="AB27" s="65">
         <v>15679</v>
       </c>
       <c r="AC27" s="54">
         <v>15687</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="65">
+        <v>15695</v>
+      </c>
+      <c r="AE27" s="186"/>
+      <c r="AF27" s="186"/>
+      <c r="AG27" s="186"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="61">
         <v>14796</v>
       </c>
       <c r="C28" s="7">
         <v>14809</v>
       </c>
       <c r="D28" s="61">
         <v>14797</v>
       </c>
       <c r="E28" s="65">
         <v>14802</v>
       </c>
       <c r="F28" s="163">
         <v>14813</v>
       </c>
       <c r="G28" s="65">
         <v>14793</v>
       </c>
       <c r="H28" s="164">
         <v>14756</v>
       </c>
       <c r="I28" s="165">
@@ -3763,52 +3851,55 @@
       </c>
       <c r="V28" s="178">
         <v>14607</v>
       </c>
       <c r="W28" s="65">
         <v>14602</v>
       </c>
       <c r="X28" s="54">
         <v>14605</v>
       </c>
       <c r="Y28" s="65">
         <v>14625</v>
       </c>
       <c r="Z28" s="65">
         <v>14620</v>
       </c>
       <c r="AA28" s="65">
         <v>14660</v>
       </c>
       <c r="AB28" s="65">
         <v>14608</v>
       </c>
       <c r="AC28" s="54">
         <v>14580</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="65">
+        <v>14589</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="61">
         <v>14646</v>
       </c>
       <c r="C29" s="7">
         <v>14641</v>
       </c>
       <c r="D29" s="61">
         <v>14649</v>
       </c>
       <c r="E29" s="65">
         <v>14649</v>
       </c>
       <c r="F29" s="163">
         <v>14652</v>
       </c>
       <c r="G29" s="65">
         <v>14613</v>
       </c>
       <c r="H29" s="164">
         <v>14626</v>
       </c>
       <c r="I29" s="165">
@@ -3852,85 +3943,89 @@
       </c>
       <c r="V29" s="178">
         <v>14384</v>
       </c>
       <c r="W29" s="65">
         <v>14341</v>
       </c>
       <c r="X29" s="54">
         <v>14333</v>
       </c>
       <c r="Y29" s="65">
         <v>14265</v>
       </c>
       <c r="Z29" s="65">
         <v>14263</v>
       </c>
       <c r="AA29" s="65">
         <v>14256</v>
       </c>
       <c r="AB29" s="65">
         <v>14260</v>
       </c>
       <c r="AC29" s="54">
         <v>14248</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="200" t="s">
+      <c r="AD29" s="65">
+        <v>14236</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" ht="15" customHeight="1">
+      <c r="A30" s="187" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="200"/>
-[...28 lines deleted...]
-    <row r="31" spans="1:29">
+      <c r="B30" s="187"/>
+      <c r="C30" s="187"/>
+      <c r="D30" s="187"/>
+      <c r="E30" s="187"/>
+      <c r="F30" s="187"/>
+      <c r="G30" s="187"/>
+      <c r="H30" s="187"/>
+      <c r="I30" s="187"/>
+      <c r="J30" s="187"/>
+      <c r="K30" s="187"/>
+      <c r="L30" s="187"/>
+      <c r="M30" s="187"/>
+      <c r="N30" s="187"/>
+      <c r="O30" s="187"/>
+      <c r="P30" s="187"/>
+      <c r="Q30" s="187"/>
+      <c r="R30" s="187"/>
+      <c r="S30" s="187"/>
+      <c r="T30" s="187"/>
+      <c r="U30" s="187"/>
+      <c r="V30" s="187"/>
+      <c r="W30" s="187"/>
+      <c r="X30" s="189"/>
+      <c r="Y30" s="189"/>
+      <c r="Z30" s="189"/>
+      <c r="AA30" s="189"/>
+      <c r="AB30" s="189"/>
+      <c r="AC30" s="189"/>
+      <c r="AD30" s="189"/>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="61">
         <v>356198</v>
       </c>
       <c r="C31" s="61">
         <v>356628</v>
       </c>
       <c r="D31" s="61">
         <v>357052</v>
       </c>
       <c r="E31" s="10">
         <v>357534</v>
       </c>
       <c r="F31" s="10">
         <v>357963</v>
       </c>
       <c r="G31" s="10">
         <v>358300</v>
       </c>
       <c r="H31" s="10">
         <v>358325</v>
       </c>
       <c r="I31" s="10">
@@ -3974,52 +4069,55 @@
       </c>
       <c r="V31" s="3">
         <v>360538</v>
       </c>
       <c r="W31" s="14">
         <v>360613</v>
       </c>
       <c r="X31" s="54">
         <v>360939</v>
       </c>
       <c r="Y31" s="65">
         <v>361239</v>
       </c>
       <c r="Z31" s="65">
         <v>361479</v>
       </c>
       <c r="AA31" s="65">
         <v>361621</v>
       </c>
       <c r="AB31" s="65">
         <v>361816</v>
       </c>
       <c r="AC31" s="54">
         <v>362103</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="65">
+        <v>362303</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="61">
         <v>212050</v>
       </c>
       <c r="C32" s="61">
         <v>212559</v>
       </c>
       <c r="D32" s="61">
         <v>212957</v>
       </c>
       <c r="E32" s="63">
         <v>213349</v>
       </c>
       <c r="F32" s="64">
         <v>213745</v>
       </c>
       <c r="G32" s="65">
         <v>214103</v>
       </c>
       <c r="H32" s="66">
         <v>214443</v>
       </c>
       <c r="I32" s="67">
@@ -4063,52 +4161,55 @@
       </c>
       <c r="V32" s="80">
         <v>220016</v>
       </c>
       <c r="W32" s="65">
         <v>220261</v>
       </c>
       <c r="X32" s="54">
         <v>220808</v>
       </c>
       <c r="Y32" s="65">
         <v>221254</v>
       </c>
       <c r="Z32" s="65">
         <v>221480</v>
       </c>
       <c r="AA32" s="65">
         <v>221739</v>
       </c>
       <c r="AB32" s="65">
         <v>221954</v>
       </c>
       <c r="AC32" s="54">
         <v>222252</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="65">
+        <v>222494</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="61">
         <v>43425</v>
       </c>
       <c r="C33" s="61">
         <v>43459</v>
       </c>
       <c r="D33" s="61">
         <v>43497</v>
       </c>
       <c r="E33" s="63">
         <v>43566</v>
       </c>
       <c r="F33" s="64">
         <v>43635</v>
       </c>
       <c r="G33" s="65">
         <v>43654</v>
       </c>
       <c r="H33" s="66">
         <v>43390</v>
       </c>
       <c r="I33" s="67">
@@ -4152,52 +4253,55 @@
       </c>
       <c r="V33" s="80">
         <v>41885</v>
       </c>
       <c r="W33" s="65">
         <v>41798</v>
       </c>
       <c r="X33" s="54">
         <v>41758</v>
       </c>
       <c r="Y33" s="65">
         <v>41729</v>
       </c>
       <c r="Z33" s="65">
         <v>41764</v>
       </c>
       <c r="AA33" s="65">
         <v>41736</v>
       </c>
       <c r="AB33" s="65">
         <v>41728</v>
       </c>
       <c r="AC33" s="54">
         <v>41761</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="65">
+        <v>41798</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="61">
         <v>16085</v>
       </c>
       <c r="C34" s="61">
         <v>16059</v>
       </c>
       <c r="D34" s="61">
         <v>16061</v>
       </c>
       <c r="E34" s="63">
         <v>16067</v>
       </c>
       <c r="F34" s="64">
         <v>16050</v>
       </c>
       <c r="G34" s="65">
         <v>16064</v>
       </c>
       <c r="H34" s="66">
         <v>16070</v>
       </c>
       <c r="I34" s="67">
@@ -4241,52 +4345,55 @@
       </c>
       <c r="V34" s="80">
         <v>15864</v>
       </c>
       <c r="W34" s="65">
         <v>15864</v>
       </c>
       <c r="X34" s="54">
         <v>15819</v>
       </c>
       <c r="Y34" s="65">
         <v>15805</v>
       </c>
       <c r="Z34" s="65">
         <v>15823</v>
       </c>
       <c r="AA34" s="65">
         <v>15793</v>
       </c>
       <c r="AB34" s="65">
         <v>15787</v>
       </c>
       <c r="AC34" s="54">
         <v>15774</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="65">
+        <v>15754</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="61">
         <v>12792</v>
       </c>
       <c r="C35" s="61">
         <v>12775</v>
       </c>
       <c r="D35" s="61">
         <v>12789</v>
       </c>
       <c r="E35" s="63">
         <v>12775</v>
       </c>
       <c r="F35" s="64">
         <v>12795</v>
       </c>
       <c r="G35" s="65">
         <v>12785</v>
       </c>
       <c r="H35" s="66">
         <v>12789</v>
       </c>
       <c r="I35" s="67">
@@ -4330,52 +4437,55 @@
       </c>
       <c r="V35" s="80">
         <v>12528</v>
       </c>
       <c r="W35" s="65">
         <v>12512</v>
       </c>
       <c r="X35" s="54">
         <v>12483</v>
       </c>
       <c r="Y35" s="65">
         <v>12477</v>
       </c>
       <c r="Z35" s="65">
         <v>12472</v>
       </c>
       <c r="AA35" s="65">
         <v>12457</v>
       </c>
       <c r="AB35" s="65">
         <v>12443</v>
       </c>
       <c r="AC35" s="54">
         <v>12441</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="65">
+        <v>12405</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="61">
         <v>27389</v>
       </c>
       <c r="C36" s="61">
         <v>27339</v>
       </c>
       <c r="D36" s="61">
         <v>27325</v>
       </c>
       <c r="E36" s="63">
         <v>27344</v>
       </c>
       <c r="F36" s="64">
         <v>27339</v>
       </c>
       <c r="G36" s="65">
         <v>27339</v>
       </c>
       <c r="H36" s="66">
         <v>27318</v>
       </c>
       <c r="I36" s="67">
@@ -4419,52 +4529,55 @@
       </c>
       <c r="V36" s="80">
         <v>26757</v>
       </c>
       <c r="W36" s="65">
         <v>26736</v>
       </c>
       <c r="X36" s="54">
         <v>26702</v>
       </c>
       <c r="Y36" s="65">
         <v>26671</v>
       </c>
       <c r="Z36" s="65">
         <v>26652</v>
       </c>
       <c r="AA36" s="65">
         <v>26627</v>
       </c>
       <c r="AB36" s="65">
         <v>26616</v>
       </c>
       <c r="AC36" s="54">
         <v>26592</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="65">
+        <v>26561</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="61">
         <v>15012</v>
       </c>
       <c r="C37" s="61">
         <v>14996</v>
       </c>
       <c r="D37" s="61">
         <v>14994</v>
       </c>
       <c r="E37" s="63">
         <v>15001</v>
       </c>
       <c r="F37" s="64">
         <v>15005</v>
       </c>
       <c r="G37" s="65">
         <v>15017</v>
       </c>
       <c r="H37" s="66">
         <v>15008</v>
       </c>
       <c r="I37" s="67">
@@ -4508,52 +4621,55 @@
       </c>
       <c r="V37" s="80">
         <v>14772</v>
       </c>
       <c r="W37" s="65">
         <v>14746</v>
       </c>
       <c r="X37" s="54">
         <v>14721</v>
       </c>
       <c r="Y37" s="65">
         <v>14680</v>
       </c>
       <c r="Z37" s="65">
         <v>14689</v>
       </c>
       <c r="AA37" s="65">
         <v>14672</v>
       </c>
       <c r="AB37" s="65">
         <v>14682</v>
       </c>
       <c r="AC37" s="54">
         <v>14684</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="65">
+        <v>14662</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="61">
         <v>14883</v>
       </c>
       <c r="C38" s="61">
         <v>14908</v>
       </c>
       <c r="D38" s="61">
         <v>14884</v>
       </c>
       <c r="E38" s="63">
         <v>14887</v>
       </c>
       <c r="F38" s="64">
         <v>14862</v>
       </c>
       <c r="G38" s="65">
         <v>14843</v>
       </c>
       <c r="H38" s="66">
         <v>14815</v>
       </c>
       <c r="I38" s="67">
@@ -4597,52 +4713,55 @@
       </c>
       <c r="V38" s="80">
         <v>14552</v>
       </c>
       <c r="W38" s="65">
         <v>14548</v>
       </c>
       <c r="X38" s="54">
         <v>14534</v>
       </c>
       <c r="Y38" s="65">
         <v>14524</v>
       </c>
       <c r="Z38" s="65">
         <v>14519</v>
       </c>
       <c r="AA38" s="65">
         <v>14527</v>
       </c>
       <c r="AB38" s="65">
         <v>14530</v>
       </c>
       <c r="AC38" s="54">
         <v>14528</v>
       </c>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="65">
+        <v>14554</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="61">
         <v>14562</v>
       </c>
       <c r="C39" s="61">
         <v>14533</v>
       </c>
       <c r="D39" s="61">
         <v>14545</v>
       </c>
       <c r="E39" s="63">
         <v>14545</v>
       </c>
       <c r="F39" s="64">
         <v>14532</v>
       </c>
       <c r="G39" s="65">
         <v>14495</v>
       </c>
       <c r="H39" s="66">
         <v>14492</v>
       </c>
       <c r="I39" s="67">
@@ -4686,85 +4805,89 @@
       </c>
       <c r="V39" s="80">
         <v>14164</v>
       </c>
       <c r="W39" s="65">
         <v>14148</v>
       </c>
       <c r="X39" s="54">
         <v>14114</v>
       </c>
       <c r="Y39" s="65">
         <v>14099</v>
       </c>
       <c r="Z39" s="65">
         <v>14080</v>
       </c>
       <c r="AA39" s="65">
         <v>14070</v>
       </c>
       <c r="AB39" s="65">
         <v>14076</v>
       </c>
       <c r="AC39" s="54">
         <v>14071</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="205" t="s">
+      <c r="AD39" s="65">
+        <v>14075</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="14.25" customHeight="1">
+      <c r="A40" s="193" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="205"/>
-[...28 lines deleted...]
-    <row r="41" spans="1:29">
+      <c r="B40" s="193"/>
+      <c r="C40" s="193"/>
+      <c r="D40" s="193"/>
+      <c r="E40" s="193"/>
+      <c r="F40" s="193"/>
+      <c r="G40" s="193"/>
+      <c r="H40" s="193"/>
+      <c r="I40" s="193"/>
+      <c r="J40" s="193"/>
+      <c r="K40" s="193"/>
+      <c r="L40" s="193"/>
+      <c r="M40" s="193"/>
+      <c r="N40" s="193"/>
+      <c r="O40" s="193"/>
+      <c r="P40" s="193"/>
+      <c r="Q40" s="193"/>
+      <c r="R40" s="193"/>
+      <c r="S40" s="193"/>
+      <c r="T40" s="193"/>
+      <c r="U40" s="193"/>
+      <c r="V40" s="193"/>
+      <c r="W40" s="193"/>
+      <c r="X40" s="189"/>
+      <c r="Y40" s="189"/>
+      <c r="Z40" s="189"/>
+      <c r="AA40" s="189"/>
+      <c r="AB40" s="189"/>
+      <c r="AC40" s="189"/>
+      <c r="AD40" s="189"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="60">
         <v>389875</v>
       </c>
       <c r="C41" s="60">
         <v>389923</v>
       </c>
       <c r="D41" s="60">
         <v>390152</v>
       </c>
       <c r="E41" s="3">
         <v>390303</v>
       </c>
       <c r="F41" s="3">
         <v>390483</v>
       </c>
       <c r="G41" s="4">
         <v>390844</v>
       </c>
       <c r="H41" s="3">
         <v>390877</v>
       </c>
       <c r="I41" s="3">
@@ -4808,52 +4931,56 @@
       </c>
       <c r="V41" s="3">
         <v>392109</v>
       </c>
       <c r="W41" s="3">
         <v>392139</v>
       </c>
       <c r="X41" s="14">
         <v>392316</v>
       </c>
       <c r="Y41" s="180">
         <v>392715</v>
       </c>
       <c r="Z41" s="65">
         <v>392995</v>
       </c>
       <c r="AA41" s="65">
         <v>392990</v>
       </c>
       <c r="AB41" s="65">
         <v>393035</v>
       </c>
       <c r="AC41" s="183">
         <v>393304</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="31">
+        <v>393632</v>
+      </c>
+      <c r="AF41" s="185"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="35">
         <v>323282</v>
       </c>
       <c r="C42" s="23">
         <v>323236</v>
       </c>
       <c r="D42" s="23">
         <v>323353</v>
       </c>
       <c r="E42" s="24">
         <v>323471</v>
       </c>
       <c r="F42" s="36">
         <v>323483</v>
       </c>
       <c r="G42" s="14">
         <v>323687</v>
       </c>
       <c r="H42" s="14">
         <v>324158</v>
       </c>
       <c r="I42" s="37">
@@ -4897,52 +5024,56 @@
       </c>
       <c r="V42" s="24">
         <v>327599</v>
       </c>
       <c r="W42" s="42">
         <v>327710</v>
       </c>
       <c r="X42" s="14">
         <v>327962</v>
       </c>
       <c r="Y42" s="180">
         <v>328394</v>
       </c>
       <c r="Z42" s="65">
         <v>328616</v>
       </c>
       <c r="AA42" s="65">
         <v>328627</v>
       </c>
       <c r="AB42" s="65">
         <v>328707</v>
       </c>
       <c r="AC42" s="183">
         <v>328897</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="31">
+        <v>329137</v>
+      </c>
+      <c r="AF42" s="186"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="35">
         <v>66590</v>
       </c>
       <c r="C43" s="23">
         <v>66684</v>
       </c>
       <c r="D43" s="23">
         <v>66796</v>
       </c>
       <c r="E43" s="24">
         <v>66832</v>
       </c>
       <c r="F43" s="36">
         <v>67000</v>
       </c>
       <c r="G43" s="14">
         <v>67157</v>
       </c>
       <c r="H43" s="14">
         <v>66719</v>
       </c>
       <c r="I43" s="37">
@@ -4986,85 +5117,91 @@
       </c>
       <c r="V43" s="24">
         <v>64510</v>
       </c>
       <c r="W43" s="42">
         <v>64429</v>
       </c>
       <c r="X43" s="14">
         <v>64354</v>
       </c>
       <c r="Y43" s="180">
         <v>64321</v>
       </c>
       <c r="Z43" s="65">
         <v>64379</v>
       </c>
       <c r="AA43" s="65">
         <v>64363</v>
       </c>
       <c r="AB43" s="65">
         <v>64328</v>
       </c>
       <c r="AC43" s="183">
         <v>64407</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="202" t="s">
+      <c r="AD43" s="31">
+        <v>64495</v>
+      </c>
+      <c r="AF43" s="186"/>
+    </row>
+    <row r="44" spans="1:34" ht="15" customHeight="1">
+      <c r="A44" s="190" t="s">
         <v>3</v>
       </c>
-      <c r="B44" s="202"/>
-[...28 lines deleted...]
-    <row r="45" spans="1:29">
+      <c r="B44" s="190"/>
+      <c r="C44" s="190"/>
+      <c r="D44" s="190"/>
+      <c r="E44" s="190"/>
+      <c r="F44" s="190"/>
+      <c r="G44" s="190"/>
+      <c r="H44" s="190"/>
+      <c r="I44" s="190"/>
+      <c r="J44" s="190"/>
+      <c r="K44" s="190"/>
+      <c r="L44" s="190"/>
+      <c r="M44" s="190"/>
+      <c r="N44" s="190"/>
+      <c r="O44" s="190"/>
+      <c r="P44" s="190"/>
+      <c r="Q44" s="190"/>
+      <c r="R44" s="190"/>
+      <c r="S44" s="190"/>
+      <c r="T44" s="190"/>
+      <c r="U44" s="190"/>
+      <c r="V44" s="190"/>
+      <c r="W44" s="190"/>
+      <c r="X44" s="188"/>
+      <c r="Y44" s="188"/>
+      <c r="Z44" s="188"/>
+      <c r="AA44" s="189"/>
+      <c r="AB44" s="189"/>
+      <c r="AC44" s="189"/>
+      <c r="AD44" s="189"/>
+      <c r="AF44" s="186"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="10">
         <v>188589</v>
       </c>
       <c r="C45" s="10">
         <v>188617</v>
       </c>
       <c r="D45" s="10">
         <v>188801</v>
       </c>
       <c r="E45" s="10">
         <v>188812</v>
       </c>
       <c r="F45" s="10">
         <v>188941</v>
       </c>
       <c r="G45" s="10">
         <v>189144</v>
       </c>
       <c r="H45" s="10">
         <v>189195</v>
       </c>
       <c r="I45" s="10">
@@ -5108,52 +5245,58 @@
       </c>
       <c r="V45" s="3">
         <v>189770</v>
       </c>
       <c r="W45" s="14">
         <v>189832</v>
       </c>
       <c r="X45" s="54">
         <v>189861</v>
       </c>
       <c r="Y45" s="65">
         <v>190053</v>
       </c>
       <c r="Z45" s="65">
         <v>190237</v>
       </c>
       <c r="AA45" s="65">
         <v>190262</v>
       </c>
       <c r="AB45" s="65">
         <v>190211</v>
       </c>
       <c r="AC45" s="54">
         <v>190323</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="65">
+        <v>190516</v>
+      </c>
+      <c r="AF45" s="186"/>
+      <c r="AG45" s="186"/>
+      <c r="AH45" s="186"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="10">
         <v>155377</v>
       </c>
       <c r="C46" s="10">
         <v>155360</v>
       </c>
       <c r="D46" s="10">
         <v>155471</v>
       </c>
       <c r="E46" s="81">
         <v>155488</v>
       </c>
       <c r="F46" s="82">
         <v>155532</v>
       </c>
       <c r="G46" s="65">
         <v>155648</v>
       </c>
       <c r="H46" s="83">
         <v>155888</v>
       </c>
       <c r="I46" s="84">
@@ -5197,52 +5340,55 @@
       </c>
       <c r="V46" s="97">
         <v>157435</v>
       </c>
       <c r="W46" s="65">
         <v>157523</v>
       </c>
       <c r="X46" s="54">
         <v>157589</v>
       </c>
       <c r="Y46" s="65">
         <v>157800</v>
       </c>
       <c r="Z46" s="65">
         <v>157955</v>
       </c>
       <c r="AA46" s="65">
         <v>157983</v>
       </c>
       <c r="AB46" s="65">
         <v>157962</v>
       </c>
       <c r="AC46" s="54">
         <v>158039</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="65">
+        <v>158185</v>
+      </c>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="10">
         <v>33212</v>
       </c>
       <c r="C47" s="10">
         <v>33257</v>
       </c>
       <c r="D47" s="10">
         <v>33330</v>
       </c>
       <c r="E47" s="81">
         <v>33324</v>
       </c>
       <c r="F47" s="82">
         <v>33409</v>
       </c>
       <c r="G47" s="65">
         <v>33496</v>
       </c>
       <c r="H47" s="83">
         <v>33307</v>
       </c>
       <c r="I47" s="84">
@@ -5286,85 +5432,89 @@
       </c>
       <c r="V47" s="97">
         <v>32335</v>
       </c>
       <c r="W47" s="65">
         <v>32309</v>
       </c>
       <c r="X47" s="54">
         <v>32272</v>
       </c>
       <c r="Y47" s="65">
         <v>32253</v>
       </c>
       <c r="Z47" s="65">
         <v>32282</v>
       </c>
       <c r="AA47" s="65">
         <v>32279</v>
       </c>
       <c r="AB47" s="65">
         <v>32249</v>
       </c>
       <c r="AC47" s="54">
         <v>32284</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="200" t="s">
+      <c r="AD47" s="65">
+        <v>32331</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34" ht="15">
+      <c r="A48" s="187" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="200"/>
-[...28 lines deleted...]
-    <row r="49" spans="1:29">
+      <c r="B48" s="187"/>
+      <c r="C48" s="187"/>
+      <c r="D48" s="187"/>
+      <c r="E48" s="187"/>
+      <c r="F48" s="187"/>
+      <c r="G48" s="187"/>
+      <c r="H48" s="187"/>
+      <c r="I48" s="187"/>
+      <c r="J48" s="187"/>
+      <c r="K48" s="187"/>
+      <c r="L48" s="187"/>
+      <c r="M48" s="187"/>
+      <c r="N48" s="187"/>
+      <c r="O48" s="187"/>
+      <c r="P48" s="187"/>
+      <c r="Q48" s="187"/>
+      <c r="R48" s="187"/>
+      <c r="S48" s="187"/>
+      <c r="T48" s="187"/>
+      <c r="U48" s="187"/>
+      <c r="V48" s="187"/>
+      <c r="W48" s="187"/>
+      <c r="X48" s="188"/>
+      <c r="Y48" s="188"/>
+      <c r="Z48" s="188"/>
+      <c r="AA48" s="189"/>
+      <c r="AB48" s="189"/>
+      <c r="AC48" s="189"/>
+      <c r="AD48" s="189"/>
+    </row>
+    <row r="49" spans="1:33">
       <c r="A49" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="10">
         <v>201286</v>
       </c>
       <c r="C49" s="10">
         <v>201306</v>
       </c>
       <c r="D49" s="10">
         <v>201351</v>
       </c>
       <c r="E49" s="10">
         <v>201491</v>
       </c>
       <c r="F49" s="10">
         <v>201542</v>
       </c>
       <c r="G49" s="10">
         <v>189144</v>
       </c>
       <c r="H49" s="10">
         <v>201682</v>
       </c>
       <c r="I49" s="10">
@@ -5408,52 +5558,55 @@
       </c>
       <c r="V49" s="3">
         <v>202339</v>
       </c>
       <c r="W49" s="14">
         <v>202307</v>
       </c>
       <c r="X49" s="54">
         <v>202455</v>
       </c>
       <c r="Y49" s="65">
         <v>202662</v>
       </c>
       <c r="Z49" s="65">
         <v>202733</v>
       </c>
       <c r="AA49" s="65">
         <v>202752</v>
       </c>
       <c r="AB49" s="65">
         <v>202824</v>
       </c>
       <c r="AC49" s="54">
         <v>202981</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="65">
+        <v>203116</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33">
       <c r="A50" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="10">
         <v>167918</v>
       </c>
       <c r="C50" s="10">
         <v>167889</v>
       </c>
       <c r="D50" s="10">
         <v>167895</v>
       </c>
       <c r="E50" s="98">
         <v>167983</v>
       </c>
       <c r="F50" s="99">
         <v>167951</v>
       </c>
       <c r="G50" s="65">
         <v>168039</v>
       </c>
       <c r="H50" s="100">
         <v>168270</v>
       </c>
       <c r="I50" s="101">
@@ -5497,52 +5650,55 @@
       </c>
       <c r="V50" s="114">
         <v>170164</v>
       </c>
       <c r="W50" s="65">
         <v>170187</v>
       </c>
       <c r="X50" s="54">
         <v>170373</v>
       </c>
       <c r="Y50" s="65">
         <v>170594</v>
       </c>
       <c r="Z50" s="65">
         <v>170633</v>
       </c>
       <c r="AA50" s="65">
         <v>170667</v>
       </c>
       <c r="AB50" s="65">
         <v>170745</v>
       </c>
       <c r="AC50" s="54">
         <v>170858</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="65">
+        <v>170952</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33">
       <c r="A51" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="54">
         <v>33368</v>
       </c>
       <c r="C51" s="54">
         <v>33417</v>
       </c>
       <c r="D51" s="54">
         <v>33456</v>
       </c>
       <c r="E51" s="98">
         <v>33508</v>
       </c>
       <c r="F51" s="99">
         <v>33591</v>
       </c>
       <c r="G51" s="65">
         <v>33661</v>
       </c>
       <c r="H51" s="100">
         <v>33412</v>
       </c>
       <c r="I51" s="101">
@@ -5586,85 +5742,89 @@
       </c>
       <c r="V51" s="114">
         <v>32175</v>
       </c>
       <c r="W51" s="65">
         <v>32120</v>
       </c>
       <c r="X51" s="54">
         <v>32082</v>
       </c>
       <c r="Y51" s="65">
         <v>32068</v>
       </c>
       <c r="Z51" s="65">
         <v>32100</v>
       </c>
       <c r="AA51" s="65">
         <v>32085</v>
       </c>
       <c r="AB51" s="65">
         <v>32079</v>
       </c>
       <c r="AC51" s="54">
         <v>32123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="205" t="s">
+      <c r="AD51" s="65">
+        <v>32164</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" ht="15" customHeight="1">
+      <c r="A52" s="193" t="s">
         <v>2</v>
       </c>
-      <c r="B52" s="205"/>
-[...28 lines deleted...]
-    <row r="53" spans="1:29">
+      <c r="B52" s="193"/>
+      <c r="C52" s="193"/>
+      <c r="D52" s="193"/>
+      <c r="E52" s="193"/>
+      <c r="F52" s="193"/>
+      <c r="G52" s="193"/>
+      <c r="H52" s="193"/>
+      <c r="I52" s="193"/>
+      <c r="J52" s="193"/>
+      <c r="K52" s="193"/>
+      <c r="L52" s="193"/>
+      <c r="M52" s="193"/>
+      <c r="N52" s="193"/>
+      <c r="O52" s="193"/>
+      <c r="P52" s="193"/>
+      <c r="Q52" s="193"/>
+      <c r="R52" s="193"/>
+      <c r="S52" s="193"/>
+      <c r="T52" s="193"/>
+      <c r="U52" s="193"/>
+      <c r="V52" s="193"/>
+      <c r="W52" s="193"/>
+      <c r="X52" s="188"/>
+      <c r="Y52" s="188"/>
+      <c r="Z52" s="188"/>
+      <c r="AA52" s="189"/>
+      <c r="AB52" s="189"/>
+      <c r="AC52" s="189"/>
+      <c r="AD52" s="189"/>
+    </row>
+    <row r="53" spans="1:33">
       <c r="A53" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B53" s="60">
         <v>314203</v>
       </c>
       <c r="C53" s="60">
         <v>314988</v>
       </c>
       <c r="D53" s="60">
         <v>315749</v>
       </c>
       <c r="E53" s="3">
         <v>316408</v>
       </c>
       <c r="F53" s="3">
         <v>317126</v>
       </c>
       <c r="G53" s="4">
         <v>317446</v>
       </c>
       <c r="H53" s="3">
         <v>317652</v>
       </c>
       <c r="I53" s="3">
@@ -5708,52 +5868,56 @@
       </c>
       <c r="V53" s="3">
         <v>321824</v>
       </c>
       <c r="W53" s="3">
         <v>322074</v>
       </c>
       <c r="X53" s="14">
         <v>322455</v>
       </c>
       <c r="Y53" s="180">
         <v>322713</v>
       </c>
       <c r="Z53" s="65">
         <v>323076</v>
       </c>
       <c r="AA53" s="65">
         <v>323387</v>
       </c>
       <c r="AB53" s="183">
         <v>323690</v>
       </c>
       <c r="AC53" s="54">
         <v>324043</v>
       </c>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53" s="204">
+        <v>324230</v>
+      </c>
+      <c r="AE53" s="185"/>
+    </row>
+    <row r="54" spans="1:33">
       <c r="A54" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="43">
         <v>88990</v>
       </c>
       <c r="C54" s="23">
         <v>90041</v>
       </c>
       <c r="D54" s="23">
         <v>90769</v>
       </c>
       <c r="E54" s="24">
         <v>91369</v>
       </c>
       <c r="F54" s="44">
         <v>92204</v>
       </c>
       <c r="G54" s="14">
         <v>92747</v>
       </c>
       <c r="H54" s="14">
         <v>93074</v>
       </c>
       <c r="I54" s="45">
@@ -5797,52 +5961,56 @@
       </c>
       <c r="V54" s="24">
         <v>100681</v>
       </c>
       <c r="W54" s="50">
         <v>101181</v>
       </c>
       <c r="X54" s="14">
         <v>101822</v>
       </c>
       <c r="Y54" s="180">
         <v>102235</v>
       </c>
       <c r="Z54" s="65">
         <v>102638</v>
       </c>
       <c r="AA54" s="65">
         <v>103104</v>
       </c>
       <c r="AB54" s="183">
         <v>103459</v>
       </c>
       <c r="AC54" s="54">
         <v>103902</v>
       </c>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54" s="204">
+        <v>104227</v>
+      </c>
+      <c r="AE54" s="186"/>
+    </row>
+    <row r="55" spans="1:33">
       <c r="A55" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="43">
         <v>20282</v>
       </c>
       <c r="C55" s="23">
         <v>20261</v>
       </c>
       <c r="D55" s="23">
         <v>20267</v>
       </c>
       <c r="E55" s="24">
         <v>20289</v>
       </c>
       <c r="F55" s="44">
         <v>20260</v>
       </c>
       <c r="G55" s="14">
         <v>20158</v>
       </c>
       <c r="H55" s="14">
         <v>20141</v>
       </c>
       <c r="I55" s="45">
@@ -5886,52 +6054,55 @@
       </c>
       <c r="V55" s="24">
         <v>19658</v>
       </c>
       <c r="W55" s="50">
         <v>19617</v>
       </c>
       <c r="X55" s="14">
         <v>19601</v>
       </c>
       <c r="Y55" s="180">
         <v>19581</v>
       </c>
       <c r="Z55" s="65">
         <v>19579</v>
       </c>
       <c r="AA55" s="65">
         <v>19567</v>
       </c>
       <c r="AB55" s="183">
         <v>19568</v>
       </c>
       <c r="AC55" s="54">
         <v>19567</v>
       </c>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55" s="204">
+        <v>19560</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33">
       <c r="A56" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="43">
         <v>32799</v>
       </c>
       <c r="C56" s="23">
         <v>32732</v>
       </c>
       <c r="D56" s="23">
         <v>32755</v>
       </c>
       <c r="E56" s="24">
         <v>32766</v>
       </c>
       <c r="F56" s="44">
         <v>32719</v>
       </c>
       <c r="G56" s="14">
         <v>32698</v>
       </c>
       <c r="H56" s="14">
         <v>32689</v>
       </c>
       <c r="I56" s="45">
@@ -5975,52 +6146,56 @@
       </c>
       <c r="V56" s="24">
         <v>32448</v>
       </c>
       <c r="W56" s="50">
         <v>32450</v>
       </c>
       <c r="X56" s="14">
         <v>32399</v>
       </c>
       <c r="Y56" s="180">
         <v>32388</v>
       </c>
       <c r="Z56" s="65">
         <v>32428</v>
       </c>
       <c r="AA56" s="65">
         <v>32378</v>
       </c>
       <c r="AB56" s="183">
         <v>32370</v>
       </c>
       <c r="AC56" s="54">
         <v>32349</v>
       </c>
-    </row>
-    <row r="57" spans="1:29">
+      <c r="AD56" s="204">
+        <v>32312</v>
+      </c>
+      <c r="AE56" s="186"/>
+    </row>
+    <row r="57" spans="1:33">
       <c r="A57" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="43">
         <v>26373</v>
       </c>
       <c r="C57" s="23">
         <v>26351</v>
       </c>
       <c r="D57" s="23">
         <v>26365</v>
       </c>
       <c r="E57" s="24">
         <v>26362</v>
       </c>
       <c r="F57" s="44">
         <v>26382</v>
       </c>
       <c r="G57" s="14">
         <v>26368</v>
       </c>
       <c r="H57" s="14">
         <v>26365</v>
       </c>
       <c r="I57" s="45">
@@ -6064,52 +6239,56 @@
       </c>
       <c r="V57" s="24">
         <v>25910</v>
       </c>
       <c r="W57" s="50">
         <v>25877</v>
       </c>
       <c r="X57" s="14">
         <v>25828</v>
       </c>
       <c r="Y57" s="180">
         <v>25831</v>
       </c>
       <c r="Z57" s="65">
         <v>25841</v>
       </c>
       <c r="AA57" s="65">
         <v>25787</v>
       </c>
       <c r="AB57" s="183">
         <v>25789</v>
       </c>
       <c r="AC57" s="54">
         <v>25805</v>
       </c>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57" s="204">
+        <v>25744</v>
+      </c>
+      <c r="AE57" s="186"/>
+    </row>
+    <row r="58" spans="1:33">
       <c r="A58" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="43">
         <v>56008</v>
       </c>
       <c r="C58" s="23">
         <v>55895</v>
       </c>
       <c r="D58" s="23">
         <v>55875</v>
       </c>
       <c r="E58" s="24">
         <v>55906</v>
       </c>
       <c r="F58" s="44">
         <v>55880</v>
       </c>
       <c r="G58" s="14">
         <v>55880</v>
       </c>
       <c r="H58" s="14">
         <v>55859</v>
       </c>
       <c r="I58" s="45">
@@ -6153,52 +6332,55 @@
       </c>
       <c r="V58" s="24">
         <v>54890</v>
       </c>
       <c r="W58" s="50">
         <v>54842</v>
       </c>
       <c r="X58" s="14">
         <v>54807</v>
       </c>
       <c r="Y58" s="180">
         <v>54777</v>
       </c>
       <c r="Z58" s="65">
         <v>54737</v>
       </c>
       <c r="AA58" s="65">
         <v>54688</v>
       </c>
       <c r="AB58" s="183">
         <v>54669</v>
       </c>
       <c r="AC58" s="54">
         <v>54622</v>
       </c>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58" s="204">
+        <v>54576</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33">
       <c r="A59" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="57">
         <v>30869</v>
       </c>
       <c r="C59" s="23">
         <v>30822</v>
       </c>
       <c r="D59" s="23">
         <v>30848</v>
       </c>
       <c r="E59" s="24">
         <v>30833</v>
       </c>
       <c r="F59" s="44">
         <v>30822</v>
       </c>
       <c r="G59" s="14">
         <v>30851</v>
       </c>
       <c r="H59" s="14">
         <v>30835</v>
       </c>
       <c r="I59" s="45">
@@ -6242,52 +6424,56 @@
       </c>
       <c r="V59" s="24">
         <v>30530</v>
       </c>
       <c r="W59" s="50">
         <v>30468</v>
       </c>
       <c r="X59" s="14">
         <v>30412</v>
       </c>
       <c r="Y59" s="180">
         <v>30356</v>
       </c>
       <c r="Z59" s="65">
         <v>30364</v>
       </c>
       <c r="AA59" s="65">
         <v>30350</v>
       </c>
       <c r="AB59" s="183">
         <v>30361</v>
       </c>
       <c r="AC59" s="54">
         <v>30371</v>
       </c>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59" s="204">
+        <v>30357</v>
+      </c>
+      <c r="AE59" s="186"/>
+    </row>
+    <row r="60" spans="1:33">
       <c r="A60" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="57">
         <v>29671</v>
       </c>
       <c r="C60" s="23">
         <v>29709</v>
       </c>
       <c r="D60" s="23">
         <v>29673</v>
       </c>
       <c r="E60" s="34">
         <v>29689</v>
       </c>
       <c r="F60" s="44">
         <v>29675</v>
       </c>
       <c r="G60" s="33">
         <v>29636</v>
       </c>
       <c r="H60" s="33">
         <v>29571</v>
       </c>
       <c r="I60" s="58">
@@ -6331,52 +6517,56 @@
       </c>
       <c r="V60" s="34">
         <v>29159</v>
       </c>
       <c r="W60" s="50">
         <v>29150</v>
       </c>
       <c r="X60" s="14">
         <v>29139</v>
       </c>
       <c r="Y60" s="180">
         <v>29129</v>
       </c>
       <c r="Z60" s="65">
         <v>29144</v>
       </c>
       <c r="AA60" s="65">
         <v>29187</v>
       </c>
       <c r="AB60" s="184">
         <v>29138</v>
       </c>
       <c r="AC60" s="54">
         <v>29108</v>
       </c>
-    </row>
-    <row r="61" spans="1:29">
+      <c r="AD60" s="204">
+        <v>29143</v>
+      </c>
+      <c r="AE60" s="186"/>
+    </row>
+    <row r="61" spans="1:33">
       <c r="A61" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="57">
         <v>29210</v>
       </c>
       <c r="C61" s="23">
         <v>29176</v>
       </c>
       <c r="D61" s="23">
         <v>29196</v>
       </c>
       <c r="E61" s="34">
         <v>29194</v>
       </c>
       <c r="F61" s="44">
         <v>29184</v>
       </c>
       <c r="G61" s="33">
         <v>29108</v>
       </c>
       <c r="H61" s="33">
         <v>29118</v>
       </c>
       <c r="I61" s="58">
@@ -6420,85 +6610,91 @@
       </c>
       <c r="V61" s="34">
         <v>28548</v>
       </c>
       <c r="W61" s="50">
         <v>28489</v>
       </c>
       <c r="X61" s="14">
         <v>28447</v>
       </c>
       <c r="Y61" s="180">
         <v>28416</v>
       </c>
       <c r="Z61" s="65">
         <v>28345</v>
       </c>
       <c r="AA61" s="65">
         <v>28326</v>
       </c>
       <c r="AB61" s="184">
         <v>28336</v>
       </c>
       <c r="AC61" s="54">
         <v>28319</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="202" t="s">
+      <c r="AD61" s="204">
+        <v>28311</v>
+      </c>
+      <c r="AE61" s="186"/>
+    </row>
+    <row r="62" spans="1:33" ht="15" customHeight="1">
+      <c r="A62" s="190" t="s">
         <v>3</v>
       </c>
-      <c r="B62" s="202"/>
-[...28 lines deleted...]
-    <row r="63" spans="1:29">
+      <c r="B62" s="190"/>
+      <c r="C62" s="190"/>
+      <c r="D62" s="190"/>
+      <c r="E62" s="190"/>
+      <c r="F62" s="190"/>
+      <c r="G62" s="190"/>
+      <c r="H62" s="190"/>
+      <c r="I62" s="190"/>
+      <c r="J62" s="190"/>
+      <c r="K62" s="190"/>
+      <c r="L62" s="190"/>
+      <c r="M62" s="190"/>
+      <c r="N62" s="190"/>
+      <c r="O62" s="190"/>
+      <c r="P62" s="190"/>
+      <c r="Q62" s="190"/>
+      <c r="R62" s="190"/>
+      <c r="S62" s="190"/>
+      <c r="T62" s="190"/>
+      <c r="U62" s="190"/>
+      <c r="V62" s="190"/>
+      <c r="W62" s="190"/>
+      <c r="X62" s="188"/>
+      <c r="Y62" s="188"/>
+      <c r="Z62" s="188"/>
+      <c r="AA62" s="189"/>
+      <c r="AB62" s="189"/>
+      <c r="AC62" s="189"/>
+      <c r="AD62" s="189"/>
+      <c r="AE62" s="186"/>
+    </row>
+    <row r="63" spans="1:33">
       <c r="A63" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="7">
         <v>159291</v>
       </c>
       <c r="C63" s="7">
         <v>159666</v>
       </c>
       <c r="D63" s="7">
         <v>160048</v>
       </c>
       <c r="E63" s="7">
         <v>160365</v>
       </c>
       <c r="F63" s="7">
         <v>160705</v>
       </c>
       <c r="G63" s="7">
         <v>160846</v>
       </c>
       <c r="H63" s="7">
         <v>161009</v>
       </c>
       <c r="I63" s="7">
@@ -6542,52 +6738,58 @@
       </c>
       <c r="V63" s="4">
         <v>163625</v>
       </c>
       <c r="W63" s="33">
         <v>163768</v>
       </c>
       <c r="X63" s="55">
         <v>163971</v>
       </c>
       <c r="Y63" s="65">
         <v>164136</v>
       </c>
       <c r="Z63" s="65">
         <v>164330</v>
       </c>
       <c r="AA63" s="65">
         <v>164518</v>
       </c>
       <c r="AB63" s="23">
         <v>164698</v>
       </c>
       <c r="AC63" s="54">
         <v>164921</v>
       </c>
-    </row>
-    <row r="64" spans="1:29">
+      <c r="AD63" s="23">
+        <v>165043</v>
+      </c>
+      <c r="AE63" s="186"/>
+      <c r="AF63" s="186"/>
+      <c r="AG63" s="186"/>
+    </row>
+    <row r="64" spans="1:33">
       <c r="A64" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B64" s="7">
         <v>44859</v>
       </c>
       <c r="C64" s="7">
         <v>45372</v>
       </c>
       <c r="D64" s="7">
         <v>45708</v>
       </c>
       <c r="E64" s="65">
         <v>46003</v>
       </c>
       <c r="F64" s="147">
         <v>46410</v>
       </c>
       <c r="G64" s="65">
         <v>46683</v>
       </c>
       <c r="H64" s="148">
         <v>46901</v>
       </c>
       <c r="I64" s="149">
@@ -6631,52 +6833,56 @@
       </c>
       <c r="V64" s="162">
         <v>50829</v>
       </c>
       <c r="W64" s="65">
         <v>51107</v>
       </c>
       <c r="X64" s="55">
         <v>51387</v>
       </c>
       <c r="Y64" s="65">
         <v>51575</v>
       </c>
       <c r="Z64" s="65">
         <v>51791</v>
       </c>
       <c r="AA64" s="65">
         <v>52032</v>
       </c>
       <c r="AB64" s="23">
         <v>52250</v>
       </c>
       <c r="AC64" s="54">
         <v>52508</v>
       </c>
-    </row>
-    <row r="65" spans="1:29">
+      <c r="AD64" s="65">
+        <v>52685</v>
+      </c>
+      <c r="AE64" s="186"/>
+    </row>
+    <row r="65" spans="1:33">
       <c r="A65" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="7">
         <v>10229</v>
       </c>
       <c r="C65" s="7">
         <v>10223</v>
       </c>
       <c r="D65" s="7">
         <v>10230</v>
       </c>
       <c r="E65" s="65">
         <v>10231</v>
       </c>
       <c r="F65" s="147">
         <v>10216</v>
       </c>
       <c r="G65" s="65">
         <v>10165</v>
       </c>
       <c r="H65" s="148">
         <v>10163</v>
       </c>
       <c r="I65" s="149">
@@ -6720,52 +6926,58 @@
       </c>
       <c r="V65" s="162">
         <v>9948</v>
       </c>
       <c r="W65" s="65">
         <v>9939</v>
       </c>
       <c r="X65" s="55">
         <v>9925</v>
       </c>
       <c r="Y65" s="65">
         <v>9920</v>
       </c>
       <c r="Z65" s="65">
         <v>9915</v>
       </c>
       <c r="AA65" s="65">
         <v>9916</v>
       </c>
       <c r="AB65" s="65">
         <v>9919</v>
       </c>
       <c r="AC65" s="54">
         <v>9929</v>
       </c>
-    </row>
-    <row r="66" spans="1:29">
+      <c r="AD65" s="65">
+        <v>9926</v>
+      </c>
+      <c r="AE65" s="186"/>
+      <c r="AF65" s="186"/>
+      <c r="AG65" s="186"/>
+    </row>
+    <row r="66" spans="1:33">
       <c r="A66" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="61">
         <v>16712</v>
       </c>
       <c r="C66" s="7">
         <v>16671</v>
       </c>
       <c r="D66" s="61">
         <v>16692</v>
       </c>
       <c r="E66" s="65">
         <v>16699</v>
       </c>
       <c r="F66" s="147">
         <v>16669</v>
       </c>
       <c r="G66" s="65">
         <v>16634</v>
       </c>
       <c r="H66" s="148">
         <v>16619</v>
       </c>
       <c r="I66" s="149">
@@ -6809,52 +7021,56 @@
       </c>
       <c r="V66" s="162">
         <v>16584</v>
       </c>
       <c r="W66" s="65">
         <v>16586</v>
       </c>
       <c r="X66" s="54">
         <v>16580</v>
       </c>
       <c r="Y66" s="65">
         <v>16583</v>
       </c>
       <c r="Z66" s="65">
         <v>16605</v>
       </c>
       <c r="AA66" s="65">
         <v>16585</v>
       </c>
       <c r="AB66" s="65">
         <v>16583</v>
       </c>
       <c r="AC66" s="54">
         <v>16575</v>
       </c>
-    </row>
-    <row r="67" spans="1:29">
+      <c r="AD66" s="65">
+        <v>16558</v>
+      </c>
+      <c r="AE66" s="186"/>
+    </row>
+    <row r="67" spans="1:33">
       <c r="A67" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="61">
         <v>13586</v>
       </c>
       <c r="C67" s="7">
         <v>13581</v>
       </c>
       <c r="D67" s="61">
         <v>13581</v>
       </c>
       <c r="E67" s="65">
         <v>13587</v>
       </c>
       <c r="F67" s="147">
         <v>13587</v>
       </c>
       <c r="G67" s="65">
         <v>13583</v>
       </c>
       <c r="H67" s="148">
         <v>13576</v>
       </c>
       <c r="I67" s="149">
@@ -6898,52 +7114,58 @@
       </c>
       <c r="V67" s="162">
         <v>13382</v>
       </c>
       <c r="W67" s="65">
         <v>13365</v>
       </c>
       <c r="X67" s="54">
         <v>13345</v>
       </c>
       <c r="Y67" s="65">
         <v>13354</v>
       </c>
       <c r="Z67" s="65">
         <v>13369</v>
       </c>
       <c r="AA67" s="65">
         <v>13330</v>
       </c>
       <c r="AB67" s="65">
         <v>13346</v>
       </c>
       <c r="AC67" s="54">
         <v>13364</v>
       </c>
-    </row>
-    <row r="68" spans="1:29">
+      <c r="AD67" s="65">
+        <v>13339</v>
+      </c>
+      <c r="AE67" s="186"/>
+      <c r="AF67" s="186"/>
+      <c r="AG67" s="186"/>
+    </row>
+    <row r="68" spans="1:33">
       <c r="A68" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="61">
         <v>28611</v>
       </c>
       <c r="C68" s="7">
         <v>28548</v>
       </c>
       <c r="D68" s="61">
         <v>28542</v>
       </c>
       <c r="E68" s="65">
         <v>28562</v>
       </c>
       <c r="F68" s="147">
         <v>28541</v>
       </c>
       <c r="G68" s="65">
         <v>28541</v>
       </c>
       <c r="H68" s="148">
         <v>28541</v>
       </c>
       <c r="I68" s="149">
@@ -6987,52 +7209,56 @@
       </c>
       <c r="V68" s="162">
         <v>28133</v>
       </c>
       <c r="W68" s="65">
         <v>28106</v>
       </c>
       <c r="X68" s="54">
         <v>28105</v>
       </c>
       <c r="Y68" s="65">
         <v>28106</v>
       </c>
       <c r="Z68" s="65">
         <v>28085</v>
       </c>
       <c r="AA68" s="65">
         <v>28061</v>
       </c>
       <c r="AB68" s="65">
         <v>28053</v>
       </c>
       <c r="AC68" s="54">
         <v>28030</v>
       </c>
-    </row>
-    <row r="69" spans="1:29">
+      <c r="AD68" s="65">
+        <v>28015</v>
+      </c>
+      <c r="AE68" s="186"/>
+    </row>
+    <row r="69" spans="1:33">
       <c r="A69" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="61">
         <v>15852</v>
       </c>
       <c r="C69" s="7">
         <v>15821</v>
       </c>
       <c r="D69" s="61">
         <v>15849</v>
       </c>
       <c r="E69" s="65">
         <v>15832</v>
       </c>
       <c r="F69" s="147">
         <v>15817</v>
       </c>
       <c r="G69" s="65">
         <v>15834</v>
       </c>
       <c r="H69" s="148">
         <v>15827</v>
       </c>
       <c r="I69" s="149">
@@ -7076,52 +7302,58 @@
       </c>
       <c r="V69" s="162">
         <v>15758</v>
       </c>
       <c r="W69" s="65">
         <v>15722</v>
       </c>
       <c r="X69" s="54">
         <v>15691</v>
       </c>
       <c r="Y69" s="65">
         <v>15676</v>
       </c>
       <c r="Z69" s="65">
         <v>15675</v>
       </c>
       <c r="AA69" s="65">
         <v>15678</v>
       </c>
       <c r="AB69" s="65">
         <v>15679</v>
       </c>
       <c r="AC69" s="54">
         <v>15687</v>
       </c>
-    </row>
-    <row r="70" spans="1:29">
+      <c r="AD69" s="65">
+        <v>15695</v>
+      </c>
+      <c r="AE69" s="186"/>
+      <c r="AF69" s="186"/>
+      <c r="AG69" s="186"/>
+    </row>
+    <row r="70" spans="1:33">
       <c r="A70" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="61">
         <v>14796</v>
       </c>
       <c r="C70" s="7">
         <v>14809</v>
       </c>
       <c r="D70" s="61">
         <v>14797</v>
       </c>
       <c r="E70" s="65">
         <v>14802</v>
       </c>
       <c r="F70" s="147">
         <v>14813</v>
       </c>
       <c r="G70" s="65">
         <v>14793</v>
       </c>
       <c r="H70" s="148">
         <v>14756</v>
       </c>
       <c r="I70" s="149">
@@ -7165,52 +7397,55 @@
       </c>
       <c r="V70" s="162">
         <v>14607</v>
       </c>
       <c r="W70" s="65">
         <v>14602</v>
       </c>
       <c r="X70" s="54">
         <v>14605</v>
       </c>
       <c r="Y70" s="65">
         <v>14605</v>
       </c>
       <c r="Z70" s="65">
         <v>14625</v>
       </c>
       <c r="AA70" s="65">
         <v>14660</v>
       </c>
       <c r="AB70" s="65">
         <v>14608</v>
       </c>
       <c r="AC70" s="54">
         <v>14580</v>
       </c>
-    </row>
-    <row r="71" spans="1:29">
+      <c r="AD70" s="65">
+        <v>14589</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33">
       <c r="A71" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="61">
         <v>14646</v>
       </c>
       <c r="C71" s="7">
         <v>14641</v>
       </c>
       <c r="D71" s="61">
         <v>14649</v>
       </c>
       <c r="E71" s="65">
         <v>14649</v>
       </c>
       <c r="F71" s="147">
         <v>14652</v>
       </c>
       <c r="G71" s="65">
         <v>14613</v>
       </c>
       <c r="H71" s="148">
         <v>14626</v>
       </c>
       <c r="I71" s="149">
@@ -7254,85 +7489,89 @@
       </c>
       <c r="V71" s="162">
         <v>14384</v>
       </c>
       <c r="W71" s="65">
         <v>14341</v>
       </c>
       <c r="X71" s="54">
         <v>14333</v>
       </c>
       <c r="Y71" s="65">
         <v>14317</v>
       </c>
       <c r="Z71" s="65">
         <v>14265</v>
       </c>
       <c r="AA71" s="65">
         <v>14256</v>
       </c>
       <c r="AB71" s="65">
         <v>14260</v>
       </c>
       <c r="AC71" s="54">
         <v>14248</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="200" t="s">
+      <c r="AD71" s="65">
+        <v>14236</v>
+      </c>
+    </row>
+    <row r="72" spans="1:33" ht="13.5" customHeight="1">
+      <c r="A72" s="187" t="s">
         <v>4</v>
       </c>
-      <c r="B72" s="200"/>
-[...28 lines deleted...]
-    <row r="73" spans="1:29">
+      <c r="B72" s="187"/>
+      <c r="C72" s="187"/>
+      <c r="D72" s="187"/>
+      <c r="E72" s="187"/>
+      <c r="F72" s="187"/>
+      <c r="G72" s="187"/>
+      <c r="H72" s="187"/>
+      <c r="I72" s="187"/>
+      <c r="J72" s="187"/>
+      <c r="K72" s="187"/>
+      <c r="L72" s="187"/>
+      <c r="M72" s="187"/>
+      <c r="N72" s="187"/>
+      <c r="O72" s="187"/>
+      <c r="P72" s="187"/>
+      <c r="Q72" s="187"/>
+      <c r="R72" s="187"/>
+      <c r="S72" s="187"/>
+      <c r="T72" s="187"/>
+      <c r="U72" s="187"/>
+      <c r="V72" s="187"/>
+      <c r="W72" s="187"/>
+      <c r="X72" s="188"/>
+      <c r="Y72" s="188"/>
+      <c r="Z72" s="188"/>
+      <c r="AA72" s="189"/>
+      <c r="AB72" s="189"/>
+      <c r="AC72" s="189"/>
+      <c r="AD72" s="189"/>
+    </row>
+    <row r="73" spans="1:33">
       <c r="A73" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B73" s="10">
         <v>154912</v>
       </c>
       <c r="C73" s="10">
         <v>155322</v>
       </c>
       <c r="D73" s="10">
         <v>155701</v>
       </c>
       <c r="E73" s="10">
         <v>156043</v>
       </c>
       <c r="F73" s="10">
         <v>156421</v>
       </c>
       <c r="G73" s="10">
         <v>156600</v>
       </c>
       <c r="H73" s="10">
         <v>156643</v>
       </c>
       <c r="I73" s="10">
@@ -7376,52 +7615,55 @@
       </c>
       <c r="V73" s="3">
         <v>158199</v>
       </c>
       <c r="W73" s="14">
         <v>158306</v>
       </c>
       <c r="X73" s="55">
         <v>158484</v>
       </c>
       <c r="Y73" s="23">
         <v>158577</v>
       </c>
       <c r="Z73" s="65">
         <v>158746</v>
       </c>
       <c r="AA73" s="65">
         <v>158869</v>
       </c>
       <c r="AB73" s="65">
         <v>158992</v>
       </c>
       <c r="AC73" s="54">
         <v>159122</v>
       </c>
-    </row>
-    <row r="74" spans="1:29">
+      <c r="AD73" s="65">
+        <v>159187</v>
+      </c>
+    </row>
+    <row r="74" spans="1:33">
       <c r="A74" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B74" s="10">
         <v>44132</v>
       </c>
       <c r="C74" s="10">
         <v>44670</v>
       </c>
       <c r="D74" s="10">
         <v>45062</v>
       </c>
       <c r="E74" s="65">
         <v>45366</v>
       </c>
       <c r="F74" s="115">
         <v>45794</v>
       </c>
       <c r="G74" s="65">
         <v>46064</v>
       </c>
       <c r="H74" s="116">
         <v>46173</v>
       </c>
       <c r="I74" s="117">
@@ -7465,52 +7707,55 @@
       </c>
       <c r="V74" s="130">
         <v>49852</v>
       </c>
       <c r="W74" s="65">
         <v>50074</v>
       </c>
       <c r="X74" s="54">
         <v>50435</v>
       </c>
       <c r="Y74" s="23">
         <v>50660</v>
       </c>
       <c r="Z74" s="65">
         <v>50847</v>
       </c>
       <c r="AA74" s="65">
         <v>51072</v>
       </c>
       <c r="AB74" s="65">
         <v>51209</v>
       </c>
       <c r="AC74" s="54">
         <v>51394</v>
       </c>
-    </row>
-    <row r="75" spans="1:29">
+      <c r="AD74" s="65">
+        <v>51542</v>
+      </c>
+    </row>
+    <row r="75" spans="1:33">
       <c r="A75" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B75" s="10">
         <v>10057</v>
       </c>
       <c r="C75" s="10">
         <v>10042</v>
       </c>
       <c r="D75" s="10">
         <v>10041</v>
       </c>
       <c r="E75" s="65">
         <v>10058</v>
       </c>
       <c r="F75" s="115">
         <v>10044</v>
       </c>
       <c r="G75" s="65">
         <v>9993</v>
       </c>
       <c r="H75" s="116">
         <v>9978</v>
       </c>
       <c r="I75" s="117">
@@ -7554,52 +7799,55 @@
       </c>
       <c r="V75" s="130">
         <v>9710</v>
       </c>
       <c r="W75" s="65">
         <v>9678</v>
       </c>
       <c r="X75" s="54">
         <v>9676</v>
       </c>
       <c r="Y75" s="23">
         <v>9661</v>
       </c>
       <c r="Z75" s="65">
         <v>9664</v>
       </c>
       <c r="AA75" s="65">
         <v>9651</v>
       </c>
       <c r="AB75" s="65">
         <v>9649</v>
       </c>
       <c r="AC75" s="54">
         <v>9638</v>
       </c>
-    </row>
-    <row r="76" spans="1:29">
+      <c r="AD75" s="65">
+        <v>9634</v>
+      </c>
+    </row>
+    <row r="76" spans="1:33">
       <c r="A76" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B76" s="61">
         <v>16085</v>
       </c>
       <c r="C76" s="61">
         <v>16059</v>
       </c>
       <c r="D76" s="61">
         <v>16061</v>
       </c>
       <c r="E76" s="65">
         <v>16067</v>
       </c>
       <c r="F76" s="115">
         <v>16050</v>
       </c>
       <c r="G76" s="65">
         <v>16064</v>
       </c>
       <c r="H76" s="116">
         <v>16070</v>
       </c>
       <c r="I76" s="117">
@@ -7643,52 +7891,55 @@
       </c>
       <c r="V76" s="130">
         <v>15864</v>
       </c>
       <c r="W76" s="65">
         <v>15864</v>
       </c>
       <c r="X76" s="54">
         <v>15819</v>
       </c>
       <c r="Y76" s="23">
         <v>15805</v>
       </c>
       <c r="Z76" s="65">
         <v>15823</v>
       </c>
       <c r="AA76" s="65">
         <v>15793</v>
       </c>
       <c r="AB76" s="65">
         <v>15787</v>
       </c>
       <c r="AC76" s="54">
         <v>15774</v>
       </c>
-    </row>
-    <row r="77" spans="1:29">
+      <c r="AD76" s="65">
+        <v>15754</v>
+      </c>
+    </row>
+    <row r="77" spans="1:33">
       <c r="A77" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B77" s="61">
         <v>12792</v>
       </c>
       <c r="C77" s="61">
         <v>12775</v>
       </c>
       <c r="D77" s="61">
         <v>12789</v>
       </c>
       <c r="E77" s="65">
         <v>12775</v>
       </c>
       <c r="F77" s="115">
         <v>12795</v>
       </c>
       <c r="G77" s="65">
         <v>12785</v>
       </c>
       <c r="H77" s="116">
         <v>12789</v>
       </c>
       <c r="I77" s="117">
@@ -7732,52 +7983,55 @@
       </c>
       <c r="V77" s="130">
         <v>12528</v>
       </c>
       <c r="W77" s="65">
         <v>12512</v>
       </c>
       <c r="X77" s="54">
         <v>12483</v>
       </c>
       <c r="Y77" s="23">
         <v>12477</v>
       </c>
       <c r="Z77" s="65">
         <v>12472</v>
       </c>
       <c r="AA77" s="65">
         <v>12457</v>
       </c>
       <c r="AB77" s="65">
         <v>12443</v>
       </c>
       <c r="AC77" s="54">
         <v>12441</v>
       </c>
-    </row>
-    <row r="78" spans="1:29">
+      <c r="AD77" s="65">
+        <v>12405</v>
+      </c>
+    </row>
+    <row r="78" spans="1:33">
       <c r="A78" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B78" s="61">
         <v>27389</v>
       </c>
       <c r="C78" s="61">
         <v>27339</v>
       </c>
       <c r="D78" s="61">
         <v>27325</v>
       </c>
       <c r="E78" s="65">
         <v>27344</v>
       </c>
       <c r="F78" s="115">
         <v>27339</v>
       </c>
       <c r="G78" s="65">
         <v>27339</v>
       </c>
       <c r="H78" s="116">
         <v>27318</v>
       </c>
       <c r="I78" s="117">
@@ -7821,52 +8075,55 @@
       </c>
       <c r="V78" s="130">
         <v>26757</v>
       </c>
       <c r="W78" s="65">
         <v>26736</v>
       </c>
       <c r="X78" s="54">
         <v>26702</v>
       </c>
       <c r="Y78" s="23">
         <v>26671</v>
       </c>
       <c r="Z78" s="65">
         <v>26652</v>
       </c>
       <c r="AA78" s="65">
         <v>26627</v>
       </c>
       <c r="AB78" s="65">
         <v>26616</v>
       </c>
       <c r="AC78" s="54">
         <v>26592</v>
       </c>
-    </row>
-    <row r="79" spans="1:29">
+      <c r="AD78" s="65">
+        <v>26561</v>
+      </c>
+    </row>
+    <row r="79" spans="1:33">
       <c r="A79" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B79" s="61">
         <v>15012</v>
       </c>
       <c r="C79" s="61">
         <v>14996</v>
       </c>
       <c r="D79" s="61">
         <v>14994</v>
       </c>
       <c r="E79" s="65">
         <v>15001</v>
       </c>
       <c r="F79" s="115">
         <v>15005</v>
       </c>
       <c r="G79" s="65">
         <v>15017</v>
       </c>
       <c r="H79" s="116">
         <v>15008</v>
       </c>
       <c r="I79" s="117">
@@ -7910,52 +8167,55 @@
       </c>
       <c r="V79" s="130">
         <v>14772</v>
       </c>
       <c r="W79" s="65">
         <v>14746</v>
       </c>
       <c r="X79" s="54">
         <v>14721</v>
       </c>
       <c r="Y79" s="23">
         <v>14680</v>
       </c>
       <c r="Z79" s="65">
         <v>14689</v>
       </c>
       <c r="AA79" s="65">
         <v>14672</v>
       </c>
       <c r="AB79" s="65">
         <v>14682</v>
       </c>
       <c r="AC79" s="54">
         <v>14684</v>
       </c>
-    </row>
-    <row r="80" spans="1:29">
+      <c r="AD79" s="65">
+        <v>14662</v>
+      </c>
+    </row>
+    <row r="80" spans="1:33">
       <c r="A80" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B80" s="61">
         <v>14883</v>
       </c>
       <c r="C80" s="61">
         <v>14908</v>
       </c>
       <c r="D80" s="61">
         <v>14884</v>
       </c>
       <c r="E80" s="65">
         <v>14887</v>
       </c>
       <c r="F80" s="115">
         <v>14862</v>
       </c>
       <c r="G80" s="65">
         <v>14843</v>
       </c>
       <c r="H80" s="116">
         <v>14815</v>
       </c>
       <c r="I80" s="117">
@@ -7999,52 +8259,55 @@
       </c>
       <c r="V80" s="130">
         <v>14552</v>
       </c>
       <c r="W80" s="65">
         <v>14548</v>
       </c>
       <c r="X80" s="54">
         <v>14534</v>
       </c>
       <c r="Y80" s="23">
         <v>14524</v>
       </c>
       <c r="Z80" s="65">
         <v>14519</v>
       </c>
       <c r="AA80" s="65">
         <v>14527</v>
       </c>
       <c r="AB80" s="65">
         <v>14530</v>
       </c>
       <c r="AC80" s="54">
         <v>14528</v>
       </c>
-    </row>
-    <row r="81" spans="1:29">
+      <c r="AD80" s="65">
+        <v>14554</v>
+      </c>
+    </row>
+    <row r="81" spans="1:30">
       <c r="A81" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B81" s="179">
         <v>14562</v>
       </c>
       <c r="C81" s="179">
         <v>14533</v>
       </c>
       <c r="D81" s="179">
         <v>14545</v>
       </c>
       <c r="E81" s="52">
         <v>14545</v>
       </c>
       <c r="F81" s="131">
         <v>14532</v>
       </c>
       <c r="G81" s="52">
         <v>14495</v>
       </c>
       <c r="H81" s="132">
         <v>14492</v>
       </c>
       <c r="I81" s="133">
@@ -8088,206 +8351,209 @@
       </c>
       <c r="V81" s="146">
         <v>14164</v>
       </c>
       <c r="W81" s="52">
         <v>14148</v>
       </c>
       <c r="X81" s="56">
         <v>14114</v>
       </c>
       <c r="Y81" s="52">
         <v>14099</v>
       </c>
       <c r="Z81" s="52">
         <v>14080</v>
       </c>
       <c r="AA81" s="52">
         <v>14070</v>
       </c>
       <c r="AB81" s="52">
         <v>14076</v>
       </c>
       <c r="AC81" s="56">
         <v>14071</v>
       </c>
-    </row>
-    <row r="82" spans="1:29" ht="13.5" customHeight="1">
+      <c r="AD81" s="52">
+        <v>14075</v>
+      </c>
+    </row>
+    <row r="82" spans="1:30" ht="13.5" customHeight="1">
       <c r="A82" s="181" t="s">
         <v>28</v>
       </c>
       <c r="B82" s="181"/>
       <c r="C82" s="181"/>
       <c r="D82" s="181"/>
       <c r="E82" s="181"/>
       <c r="F82" s="182"/>
     </row>
-    <row r="83" spans="1:29">
+    <row r="83" spans="1:30">
       <c r="A83" s="181" t="s">
         <v>29</v>
       </c>
       <c r="B83" s="181"/>
       <c r="C83" s="181"/>
       <c r="D83" s="181"/>
       <c r="E83" s="181"/>
       <c r="F83" s="182"/>
     </row>
-    <row r="86" spans="1:29">
+    <row r="86" spans="1:30">
       <c r="E86" s="185"/>
       <c r="F86" s="185"/>
       <c r="G86" s="185"/>
       <c r="H86" s="185"/>
       <c r="I86" s="185"/>
       <c r="J86" s="185"/>
       <c r="K86" s="185"/>
       <c r="L86" s="185"/>
       <c r="M86" s="185"/>
       <c r="N86" s="185"/>
       <c r="O86" s="185"/>
       <c r="P86" s="185"/>
       <c r="Q86" s="185"/>
     </row>
-    <row r="87" spans="1:29">
+    <row r="87" spans="1:30">
       <c r="E87" s="186"/>
       <c r="F87" s="186"/>
       <c r="G87" s="186"/>
       <c r="H87" s="186"/>
       <c r="I87" s="186"/>
       <c r="J87" s="186"/>
       <c r="K87" s="186"/>
       <c r="L87" s="186"/>
       <c r="M87" s="186"/>
       <c r="N87" s="186"/>
       <c r="O87" s="186"/>
       <c r="P87" s="186"/>
       <c r="Q87" s="186"/>
     </row>
-    <row r="88" spans="1:29">
+    <row r="88" spans="1:30">
       <c r="E88" s="186"/>
       <c r="F88" s="186"/>
       <c r="G88" s="186"/>
       <c r="H88" s="186"/>
       <c r="I88" s="186"/>
       <c r="J88" s="186"/>
       <c r="K88" s="186"/>
       <c r="L88" s="186"/>
       <c r="M88" s="186"/>
       <c r="N88" s="186"/>
       <c r="O88" s="186"/>
       <c r="P88" s="186"/>
       <c r="Q88" s="186"/>
     </row>
-    <row r="89" spans="1:29">
+    <row r="89" spans="1:30">
       <c r="E89" s="186"/>
       <c r="F89" s="186"/>
       <c r="G89" s="186"/>
       <c r="H89" s="186"/>
       <c r="I89" s="186"/>
       <c r="J89" s="186"/>
       <c r="K89" s="186"/>
       <c r="L89" s="186"/>
       <c r="M89" s="186"/>
       <c r="N89" s="186"/>
       <c r="O89" s="186"/>
       <c r="P89" s="186"/>
       <c r="Q89" s="186"/>
     </row>
-    <row r="90" spans="1:29">
+    <row r="90" spans="1:30">
       <c r="E90" s="186"/>
       <c r="F90" s="186"/>
       <c r="G90" s="186"/>
       <c r="H90" s="186"/>
       <c r="I90" s="186"/>
       <c r="J90" s="186"/>
       <c r="K90" s="186"/>
       <c r="L90" s="186"/>
       <c r="M90" s="186"/>
       <c r="N90" s="186"/>
       <c r="O90" s="186"/>
       <c r="P90" s="186"/>
       <c r="Q90" s="186"/>
     </row>
-    <row r="91" spans="1:29">
+    <row r="91" spans="1:30">
       <c r="I91" s="186"/>
       <c r="J91" s="186"/>
       <c r="K91" s="186"/>
       <c r="L91" s="186"/>
       <c r="M91" s="186"/>
       <c r="N91" s="186"/>
       <c r="O91" s="186"/>
       <c r="P91" s="186"/>
       <c r="Q91" s="186"/>
     </row>
-    <row r="92" spans="1:29">
+    <row r="92" spans="1:30">
       <c r="I92" s="186"/>
       <c r="J92" s="186"/>
       <c r="K92" s="186"/>
       <c r="L92" s="186"/>
       <c r="M92" s="186"/>
       <c r="N92" s="186"/>
       <c r="O92" s="186"/>
       <c r="P92" s="186"/>
       <c r="Q92" s="186"/>
     </row>
-    <row r="93" spans="1:29">
+    <row r="93" spans="1:30">
       <c r="I93" s="186"/>
       <c r="J93" s="186"/>
       <c r="K93" s="186"/>
       <c r="L93" s="186"/>
       <c r="M93" s="186"/>
       <c r="N93" s="186"/>
       <c r="O93" s="186"/>
       <c r="P93" s="186"/>
       <c r="Q93" s="186"/>
     </row>
-    <row r="94" spans="1:29">
+    <row r="94" spans="1:30">
       <c r="I94" s="186"/>
       <c r="J94" s="186"/>
       <c r="K94" s="186"/>
       <c r="L94" s="186"/>
       <c r="M94" s="186"/>
       <c r="N94" s="186"/>
       <c r="O94" s="186"/>
       <c r="P94" s="186"/>
       <c r="Q94" s="186"/>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="A48:AB48"/>
-[...7 lines deleted...]
-    <mergeCell ref="A44:AB44"/>
+    <mergeCell ref="A62:AD62"/>
+    <mergeCell ref="A72:AD72"/>
     <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="Z8:AD8"/>
+    <mergeCell ref="A10:AD10"/>
+    <mergeCell ref="A20:AD20"/>
+    <mergeCell ref="A30:AD30"/>
+    <mergeCell ref="A40:AD40"/>
+    <mergeCell ref="A44:AD44"/>
+    <mergeCell ref="A48:AD48"/>
+    <mergeCell ref="A52:AD52"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Халық саны</vt:lpstr>