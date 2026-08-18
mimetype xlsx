--- v2 (2026-07-09)
+++ v3 (2026-08-18)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Халық саны" sheetId="9" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="32">
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>Ерлер</t>
   </si>
   <si>
     <t>Әйелдер</t>
   </si>
   <si>
     <t>1 қаңтар</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
     <t>1 наурыз</t>
   </si>
   <si>
@@ -1424,98 +1424,98 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="15" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="158">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 100" xfId="89"/>
     <cellStyle name="Обычный 101" xfId="106"/>
     <cellStyle name="Обычный 102" xfId="123"/>
     <cellStyle name="Обычный 103" xfId="139"/>
@@ -1665,52 +1665,52 @@
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>209550</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>171450</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>142874</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1800225" cy="790574"/>
@@ -1999,165 +1999,175 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:AH94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V86" sqref="V86"/>
+      <selection activeCell="AI27" sqref="AI27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="16.28515625" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="10" style="1" customWidth="1"/>
+    <col min="1" max="1" width="16" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="8.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="8" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="7.5703125" style="1" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="7.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="8.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="10" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="7" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="1"/>
     <col min="17" max="17" width="6.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="7.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.42578125" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.42578125" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.7109375" style="1" customWidth="1"/>
     <col min="30" max="30" width="8.7109375" style="1" customWidth="1"/>
-    <col min="31" max="16384" width="9.140625" style="1"/>
+    <col min="31" max="31" width="8.5703125" style="1" customWidth="1"/>
+    <col min="32" max="32" width="8.42578125" style="1" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:31" ht="19.5" customHeight="1">
-      <c r="A6" s="194" t="s">
+    <row r="6" spans="1:32" ht="19.5" customHeight="1">
+      <c r="A6" s="192" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="194"/>
-[...25 lines deleted...]
-      <c r="AB6" s="189"/>
+      <c r="B6" s="192"/>
+      <c r="C6" s="192"/>
+      <c r="D6" s="192"/>
+      <c r="E6" s="192"/>
+      <c r="F6" s="192"/>
+      <c r="G6" s="192"/>
+      <c r="H6" s="192"/>
+      <c r="I6" s="192"/>
+      <c r="J6" s="192"/>
+      <c r="K6" s="192"/>
+      <c r="L6" s="192"/>
+      <c r="M6" s="192"/>
+      <c r="N6" s="192"/>
+      <c r="O6" s="192"/>
+      <c r="P6" s="192"/>
+      <c r="Q6" s="192"/>
+      <c r="R6" s="192"/>
+      <c r="S6" s="192"/>
+      <c r="T6" s="192"/>
+      <c r="U6" s="192"/>
+      <c r="V6" s="192"/>
+      <c r="W6" s="192"/>
+      <c r="X6" s="190"/>
+      <c r="Y6" s="190"/>
+      <c r="Z6" s="190"/>
+      <c r="AA6" s="190"/>
+      <c r="AB6" s="190"/>
+      <c r="AC6" s="190"/>
+      <c r="AD6" s="190"/>
+      <c r="AE6" s="190"/>
+      <c r="AF6" s="190"/>
     </row>
-    <row r="7" spans="1:31" ht="14.25" customHeight="1">
-      <c r="AD7" s="205" t="s">
+    <row r="7" spans="1:32" ht="14.25" customHeight="1">
+      <c r="AD7" s="203" t="s">
         <v>31</v>
       </c>
+      <c r="AE7" s="190"/>
+      <c r="AF7" s="190"/>
     </row>
-    <row r="8" spans="1:31" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B8" s="197">
+    <row r="8" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A8" s="193"/>
+      <c r="B8" s="195">
         <v>2024</v>
       </c>
-      <c r="C8" s="198"/>
-[...10 lines deleted...]
-      <c r="N8" s="199">
+      <c r="C8" s="196"/>
+      <c r="D8" s="196"/>
+      <c r="E8" s="196"/>
+      <c r="F8" s="196"/>
+      <c r="G8" s="196"/>
+      <c r="H8" s="196"/>
+      <c r="I8" s="196"/>
+      <c r="J8" s="196"/>
+      <c r="K8" s="196"/>
+      <c r="L8" s="196"/>
+      <c r="M8" s="196"/>
+      <c r="N8" s="197">
         <v>2025</v>
       </c>
-      <c r="O8" s="200"/>
-[...10 lines deleted...]
-      <c r="Z8" s="202">
+      <c r="O8" s="198"/>
+      <c r="P8" s="198"/>
+      <c r="Q8" s="198"/>
+      <c r="R8" s="198"/>
+      <c r="S8" s="198"/>
+      <c r="T8" s="198"/>
+      <c r="U8" s="198"/>
+      <c r="V8" s="198"/>
+      <c r="W8" s="198"/>
+      <c r="X8" s="199"/>
+      <c r="Y8" s="199"/>
+      <c r="Z8" s="204">
         <v>2026</v>
       </c>
-      <c r="AA8" s="203"/>
-[...2 lines deleted...]
-      <c r="AD8" s="201"/>
+      <c r="AA8" s="205"/>
+      <c r="AB8" s="205"/>
+      <c r="AC8" s="199"/>
+      <c r="AD8" s="199"/>
+      <c r="AE8" s="199"/>
+      <c r="AF8" s="199"/>
     </row>
-    <row r="9" spans="1:31" ht="17.25" customHeight="1">
-      <c r="A9" s="196"/>
+    <row r="9" spans="1:32" ht="17.25" customHeight="1">
+      <c r="A9" s="194"/>
       <c r="B9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="21" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="20" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="16" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="16" t="s">
         <v>11</v>
       </c>
       <c r="J9" s="17" t="s">
@@ -2201,86 +2211,94 @@
       </c>
       <c r="W9" s="17" t="s">
         <v>13</v>
       </c>
       <c r="X9" s="62" t="s">
         <v>14</v>
       </c>
       <c r="Y9" s="19" t="s">
         <v>15</v>
       </c>
       <c r="Z9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AA9" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AB9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="AC9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="AD9" s="16" t="s">
         <v>9</v>
       </c>
+      <c r="AE9" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="AF9" s="16" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="10" spans="1:31" ht="13.5" customHeight="1">
-      <c r="A10" s="191" t="s">
+    <row r="10" spans="1:32" ht="13.5" customHeight="1">
+      <c r="A10" s="200" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="191"/>
-[...27 lines deleted...]
-      <c r="AD10" s="192"/>
+      <c r="B10" s="200"/>
+      <c r="C10" s="200"/>
+      <c r="D10" s="200"/>
+      <c r="E10" s="200"/>
+      <c r="F10" s="200"/>
+      <c r="G10" s="200"/>
+      <c r="H10" s="200"/>
+      <c r="I10" s="200"/>
+      <c r="J10" s="200"/>
+      <c r="K10" s="200"/>
+      <c r="L10" s="200"/>
+      <c r="M10" s="200"/>
+      <c r="N10" s="200"/>
+      <c r="O10" s="200"/>
+      <c r="P10" s="200"/>
+      <c r="Q10" s="200"/>
+      <c r="R10" s="200"/>
+      <c r="S10" s="200"/>
+      <c r="T10" s="200"/>
+      <c r="U10" s="200"/>
+      <c r="V10" s="200"/>
+      <c r="W10" s="200"/>
+      <c r="X10" s="201"/>
+      <c r="Y10" s="201"/>
+      <c r="Z10" s="201"/>
+      <c r="AA10" s="201"/>
+      <c r="AB10" s="201"/>
+      <c r="AC10" s="201"/>
+      <c r="AD10" s="201"/>
+      <c r="AE10" s="201"/>
+      <c r="AF10" s="201"/>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="60">
         <v>704078</v>
       </c>
       <c r="C11" s="60">
         <v>704911</v>
       </c>
       <c r="D11" s="60">
         <v>705901</v>
       </c>
       <c r="E11" s="3">
         <v>706711</v>
       </c>
       <c r="F11" s="3">
         <v>707609</v>
       </c>
       <c r="G11" s="4">
         <v>708290</v>
       </c>
       <c r="H11" s="3">
         <v>708529</v>
       </c>
       <c r="I11" s="3">
@@ -2327,53 +2345,58 @@
       </c>
       <c r="W11" s="3">
         <v>714213</v>
       </c>
       <c r="X11" s="14">
         <v>714771</v>
       </c>
       <c r="Y11" s="180">
         <v>715428</v>
       </c>
       <c r="Z11" s="65">
         <v>716071</v>
       </c>
       <c r="AA11" s="65">
         <v>716377</v>
       </c>
       <c r="AB11" s="183">
         <v>716725</v>
       </c>
       <c r="AC11" s="183">
         <v>717347</v>
       </c>
       <c r="AD11" s="31">
         <v>717862</v>
       </c>
-      <c r="AE11" s="186"/>
+      <c r="AE11" s="65">
+        <v>718250</v>
+      </c>
+      <c r="AF11" s="54">
+        <v>718526</v>
+      </c>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:32">
       <c r="A12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="22">
         <v>412272</v>
       </c>
       <c r="C12" s="23">
         <v>413277</v>
       </c>
       <c r="D12" s="23">
         <v>414122</v>
       </c>
       <c r="E12" s="24">
         <v>414840</v>
       </c>
       <c r="F12" s="25">
         <v>415687</v>
       </c>
       <c r="G12" s="14">
         <v>416434</v>
       </c>
       <c r="H12" s="14">
         <v>417232</v>
       </c>
       <c r="I12" s="26">
@@ -2420,53 +2443,58 @@
       </c>
       <c r="W12" s="32">
         <v>428891</v>
       </c>
       <c r="X12" s="14">
         <v>429784</v>
       </c>
       <c r="Y12" s="180">
         <v>430629</v>
       </c>
       <c r="Z12" s="65">
         <v>431254</v>
       </c>
       <c r="AA12" s="65">
         <v>431731</v>
       </c>
       <c r="AB12" s="183">
         <v>432166</v>
       </c>
       <c r="AC12" s="183">
         <v>432799</v>
       </c>
       <c r="AD12" s="31">
         <v>433364</v>
       </c>
-      <c r="AE12" s="186"/>
+      <c r="AE12" s="65">
+        <v>433787</v>
+      </c>
+      <c r="AF12" s="54">
+        <v>434511</v>
+      </c>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="22">
         <v>86872</v>
       </c>
       <c r="C13" s="23">
         <v>86945</v>
       </c>
       <c r="D13" s="23">
         <v>87063</v>
       </c>
       <c r="E13" s="24">
         <v>87121</v>
       </c>
       <c r="F13" s="25">
         <v>87260</v>
       </c>
       <c r="G13" s="14">
         <v>87315</v>
       </c>
       <c r="H13" s="14">
         <v>86860</v>
       </c>
       <c r="I13" s="26">
@@ -2513,53 +2541,58 @@
       </c>
       <c r="W13" s="32">
         <v>84046</v>
       </c>
       <c r="X13" s="14">
         <v>83955</v>
       </c>
       <c r="Y13" s="180">
         <v>83902</v>
       </c>
       <c r="Z13" s="65">
         <v>83958</v>
       </c>
       <c r="AA13" s="65">
         <v>83930</v>
       </c>
       <c r="AB13" s="183">
         <v>83896</v>
       </c>
       <c r="AC13" s="183">
         <v>83974</v>
       </c>
       <c r="AD13" s="31">
         <v>84055</v>
       </c>
-      <c r="AE13" s="186"/>
+      <c r="AE13" s="65">
+        <v>84069</v>
+      </c>
+      <c r="AF13" s="54">
+        <v>83992</v>
+      </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="22">
         <v>32799</v>
       </c>
       <c r="C14" s="23">
         <v>32732</v>
       </c>
       <c r="D14" s="23">
         <v>32755</v>
       </c>
       <c r="E14" s="24">
         <v>32766</v>
       </c>
       <c r="F14" s="25">
         <v>32719</v>
       </c>
       <c r="G14" s="14">
         <v>32698</v>
       </c>
       <c r="H14" s="14">
         <v>32689</v>
       </c>
       <c r="I14" s="26">
@@ -2606,53 +2639,58 @@
       </c>
       <c r="W14" s="32">
         <v>32450</v>
       </c>
       <c r="X14" s="14">
         <v>32399</v>
       </c>
       <c r="Y14" s="180">
         <v>32388</v>
       </c>
       <c r="Z14" s="65">
         <v>32428</v>
       </c>
       <c r="AA14" s="65">
         <v>32378</v>
       </c>
       <c r="AB14" s="183">
         <v>32370</v>
       </c>
       <c r="AC14" s="183">
         <v>32349</v>
       </c>
       <c r="AD14" s="31">
         <v>32312</v>
       </c>
-      <c r="AE14" s="186"/>
+      <c r="AE14" s="65">
+        <v>32311</v>
+      </c>
+      <c r="AF14" s="54">
+        <v>32273</v>
+      </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="22">
         <v>26373</v>
       </c>
       <c r="C15" s="23">
         <v>26351</v>
       </c>
       <c r="D15" s="23">
         <v>26365</v>
       </c>
       <c r="E15" s="24">
         <v>26362</v>
       </c>
       <c r="F15" s="25">
         <v>26382</v>
       </c>
       <c r="G15" s="14">
         <v>26368</v>
       </c>
       <c r="H15" s="14">
         <v>26365</v>
       </c>
       <c r="I15" s="26">
@@ -2699,53 +2737,58 @@
       </c>
       <c r="W15" s="32">
         <v>25877</v>
       </c>
       <c r="X15" s="14">
         <v>25828</v>
       </c>
       <c r="Y15" s="180">
         <v>25831</v>
       </c>
       <c r="Z15" s="65">
         <v>25841</v>
       </c>
       <c r="AA15" s="65">
         <v>25787</v>
       </c>
       <c r="AB15" s="183">
         <v>25789</v>
       </c>
       <c r="AC15" s="183">
         <v>25805</v>
       </c>
       <c r="AD15" s="31">
         <v>25744</v>
       </c>
-      <c r="AE15" s="186"/>
+      <c r="AE15" s="65">
+        <v>25753</v>
+      </c>
+      <c r="AF15" s="54">
+        <v>25741</v>
+      </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="22">
         <v>56008</v>
       </c>
       <c r="C16" s="23">
         <v>55895</v>
       </c>
       <c r="D16" s="23">
         <v>55875</v>
       </c>
       <c r="E16" s="24">
         <v>55906</v>
       </c>
       <c r="F16" s="25">
         <v>55880</v>
       </c>
       <c r="G16" s="14">
         <v>55880</v>
       </c>
       <c r="H16" s="14">
         <v>55859</v>
       </c>
       <c r="I16" s="26">
@@ -2792,51 +2835,56 @@
       </c>
       <c r="W16" s="32">
         <v>54842</v>
       </c>
       <c r="X16" s="14">
         <v>54807</v>
       </c>
       <c r="Y16" s="180">
         <v>54777</v>
       </c>
       <c r="Z16" s="65">
         <v>54737</v>
       </c>
       <c r="AA16" s="65">
         <v>54688</v>
       </c>
       <c r="AB16" s="183">
         <v>54669</v>
       </c>
       <c r="AC16" s="183">
         <v>54622</v>
       </c>
       <c r="AD16" s="31">
         <v>54576</v>
       </c>
-      <c r="AE16" s="186"/>
+      <c r="AE16" s="65">
+        <v>54547</v>
+      </c>
+      <c r="AF16" s="54">
+        <v>54428</v>
+      </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="22">
         <v>30869</v>
       </c>
       <c r="C17" s="23">
         <v>30822</v>
       </c>
       <c r="D17" s="23">
         <v>30848</v>
       </c>
       <c r="E17" s="24">
         <v>30833</v>
       </c>
       <c r="F17" s="25">
         <v>30822</v>
       </c>
       <c r="G17" s="14">
         <v>30851</v>
       </c>
       <c r="H17" s="14">
         <v>30835</v>
@@ -2885,51 +2933,56 @@
       </c>
       <c r="W17" s="32">
         <v>30468</v>
       </c>
       <c r="X17" s="14">
         <v>30412</v>
       </c>
       <c r="Y17" s="180">
         <v>30356</v>
       </c>
       <c r="Z17" s="65">
         <v>30364</v>
       </c>
       <c r="AA17" s="65">
         <v>30350</v>
       </c>
       <c r="AB17" s="183">
         <v>30361</v>
       </c>
       <c r="AC17" s="183">
         <v>30371</v>
       </c>
       <c r="AD17" s="31">
         <v>30357</v>
       </c>
-      <c r="AE17" s="186"/>
+      <c r="AE17" s="65">
+        <v>30322</v>
+      </c>
+      <c r="AF17" s="54">
+        <v>30181</v>
+      </c>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="22">
         <v>29671</v>
       </c>
       <c r="C18" s="23">
         <v>29709</v>
       </c>
       <c r="D18" s="23">
         <v>29673</v>
       </c>
       <c r="E18" s="24">
         <v>29689</v>
       </c>
       <c r="F18" s="25">
         <v>29675</v>
       </c>
       <c r="G18" s="14">
         <v>29636</v>
       </c>
       <c r="H18" s="14">
         <v>29571</v>
@@ -2978,51 +3031,56 @@
       </c>
       <c r="W18" s="32">
         <v>29150</v>
       </c>
       <c r="X18" s="14">
         <v>29139</v>
       </c>
       <c r="Y18" s="180">
         <v>29129</v>
       </c>
       <c r="Z18" s="65">
         <v>29144</v>
       </c>
       <c r="AA18" s="65">
         <v>29187</v>
       </c>
       <c r="AB18" s="183">
         <v>29138</v>
       </c>
       <c r="AC18" s="183">
         <v>29108</v>
       </c>
       <c r="AD18" s="31">
         <v>29143</v>
       </c>
-      <c r="AE18" s="186"/>
+      <c r="AE18" s="65">
+        <v>29143</v>
+      </c>
+      <c r="AF18" s="54">
+        <v>29119</v>
+      </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="22">
         <v>29210</v>
       </c>
       <c r="C19" s="23">
         <v>29176</v>
       </c>
       <c r="D19" s="23">
         <v>29196</v>
       </c>
       <c r="E19" s="24">
         <v>29194</v>
       </c>
       <c r="F19" s="25">
         <v>29184</v>
       </c>
       <c r="G19" s="14">
         <v>29108</v>
       </c>
       <c r="H19" s="14">
         <v>29118</v>
@@ -3071,85 +3129,92 @@
       </c>
       <c r="W19" s="32">
         <v>28489</v>
       </c>
       <c r="X19" s="14">
         <v>28447</v>
       </c>
       <c r="Y19" s="180">
         <v>28416</v>
       </c>
       <c r="Z19" s="65">
         <v>28345</v>
       </c>
       <c r="AA19" s="65">
         <v>28326</v>
       </c>
       <c r="AB19" s="183">
         <v>28336</v>
       </c>
       <c r="AC19" s="184">
         <v>28319</v>
       </c>
       <c r="AD19" s="31">
         <v>28311</v>
       </c>
-      <c r="AE19" s="186"/>
+      <c r="AE19" s="65">
+        <v>28318</v>
+      </c>
+      <c r="AF19" s="54">
+        <v>28281</v>
+      </c>
     </row>
     <row r="20" spans="1:33" ht="15" customHeight="1">
-      <c r="A20" s="190" t="s">
+      <c r="A20" s="188" t="s">
         <v>3</v>
       </c>
-      <c r="B20" s="190"/>
-[...27 lines deleted...]
-      <c r="AD20" s="189"/>
+      <c r="B20" s="188"/>
+      <c r="C20" s="188"/>
+      <c r="D20" s="188"/>
+      <c r="E20" s="188"/>
+      <c r="F20" s="188"/>
+      <c r="G20" s="188"/>
+      <c r="H20" s="188"/>
+      <c r="I20" s="188"/>
+      <c r="J20" s="188"/>
+      <c r="K20" s="188"/>
+      <c r="L20" s="188"/>
+      <c r="M20" s="188"/>
+      <c r="N20" s="188"/>
+      <c r="O20" s="188"/>
+      <c r="P20" s="188"/>
+      <c r="Q20" s="188"/>
+      <c r="R20" s="188"/>
+      <c r="S20" s="188"/>
+      <c r="T20" s="188"/>
+      <c r="U20" s="188"/>
+      <c r="V20" s="188"/>
+      <c r="W20" s="188"/>
+      <c r="X20" s="190"/>
+      <c r="Y20" s="190"/>
+      <c r="Z20" s="190"/>
+      <c r="AA20" s="190"/>
+      <c r="AB20" s="190"/>
+      <c r="AC20" s="190"/>
+      <c r="AD20" s="190"/>
+      <c r="AE20" s="190"/>
+      <c r="AF20" s="190"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="61">
         <v>347880</v>
       </c>
       <c r="C21" s="7">
         <v>348283</v>
       </c>
       <c r="D21" s="61">
         <v>348849</v>
       </c>
       <c r="E21" s="7">
         <v>349177</v>
       </c>
       <c r="F21" s="7">
         <v>349646</v>
       </c>
       <c r="G21" s="7">
         <v>349990</v>
       </c>
       <c r="H21" s="7">
         <v>350204</v>
@@ -3198,52 +3263,56 @@
       </c>
       <c r="W21" s="3">
         <v>353600</v>
       </c>
       <c r="X21" s="54">
         <v>353832</v>
       </c>
       <c r="Y21" s="65">
         <v>354592</v>
       </c>
       <c r="Z21" s="65">
         <v>354526</v>
       </c>
       <c r="AA21" s="65">
         <v>354756</v>
       </c>
       <c r="AB21" s="65">
         <v>354909</v>
       </c>
       <c r="AC21" s="54">
         <v>355244</v>
       </c>
       <c r="AD21" s="65">
         <v>355559</v>
       </c>
-      <c r="AE21" s="186"/>
-      <c r="AF21" s="186"/>
+      <c r="AE21" s="65">
+        <v>355806</v>
+      </c>
+      <c r="AF21" s="65">
+        <v>356004</v>
+      </c>
       <c r="AG21" s="186"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="61">
         <v>200236</v>
       </c>
       <c r="C22" s="7">
         <v>200732</v>
       </c>
       <c r="D22" s="61">
         <v>201179</v>
       </c>
       <c r="E22" s="65">
         <v>201491</v>
       </c>
       <c r="F22" s="163">
         <v>201942</v>
       </c>
       <c r="G22" s="65">
         <v>202331</v>
       </c>
       <c r="H22" s="164">
@@ -3293,50 +3362,56 @@
       </c>
       <c r="W22" s="65">
         <v>208630</v>
       </c>
       <c r="X22" s="54">
         <v>208976</v>
       </c>
       <c r="Y22" s="65">
         <v>209774</v>
       </c>
       <c r="Z22" s="65">
         <v>209724</v>
       </c>
       <c r="AA22" s="65">
         <v>209992</v>
       </c>
       <c r="AB22" s="65">
         <v>210212</v>
       </c>
       <c r="AC22" s="54">
         <v>210547</v>
       </c>
       <c r="AD22" s="65">
         <v>210870</v>
       </c>
+      <c r="AE22" s="54">
+        <v>211081</v>
+      </c>
+      <c r="AF22" s="54">
+        <v>211446</v>
+      </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="61">
         <v>43441</v>
       </c>
       <c r="C23" s="7">
         <v>43480</v>
       </c>
       <c r="D23" s="61">
         <v>43560</v>
       </c>
       <c r="E23" s="65">
         <v>43555</v>
       </c>
       <c r="F23" s="163">
         <v>43625</v>
       </c>
       <c r="G23" s="65">
         <v>43661</v>
       </c>
       <c r="H23" s="164">
         <v>43470</v>
@@ -3385,52 +3460,56 @@
       </c>
       <c r="W23" s="65">
         <v>42248</v>
       </c>
       <c r="X23" s="54">
         <v>42197</v>
       </c>
       <c r="Y23" s="65">
         <v>42194</v>
       </c>
       <c r="Z23" s="65">
         <v>42192</v>
       </c>
       <c r="AA23" s="65">
         <v>42194</v>
       </c>
       <c r="AB23" s="65">
         <v>42168</v>
       </c>
       <c r="AC23" s="54">
         <v>42213</v>
       </c>
       <c r="AD23" s="65">
         <v>42257</v>
       </c>
-      <c r="AE23" s="186"/>
-      <c r="AF23" s="186"/>
+      <c r="AE23" s="65">
+        <v>42274</v>
+      </c>
+      <c r="AF23" s="65">
+        <v>42246</v>
+      </c>
       <c r="AG23" s="186"/>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="61">
         <v>16712</v>
       </c>
       <c r="C24" s="7">
         <v>16671</v>
       </c>
       <c r="D24" s="61">
         <v>16692</v>
       </c>
       <c r="E24" s="65">
         <v>16699</v>
       </c>
       <c r="F24" s="163">
         <v>16669</v>
       </c>
       <c r="G24" s="65">
         <v>16634</v>
       </c>
       <c r="H24" s="164">
@@ -3480,50 +3559,56 @@
       </c>
       <c r="W24" s="65">
         <v>16586</v>
       </c>
       <c r="X24" s="54">
         <v>16580</v>
       </c>
       <c r="Y24" s="65">
         <v>16605</v>
       </c>
       <c r="Z24" s="65">
         <v>16602</v>
       </c>
       <c r="AA24" s="65">
         <v>16585</v>
       </c>
       <c r="AB24" s="65">
         <v>16583</v>
       </c>
       <c r="AC24" s="54">
         <v>16575</v>
       </c>
       <c r="AD24" s="65">
         <v>16558</v>
       </c>
+      <c r="AE24" s="54">
+        <v>16570</v>
+      </c>
+      <c r="AF24" s="54">
+        <v>16561</v>
+      </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="61">
         <v>13586</v>
       </c>
       <c r="C25" s="7">
         <v>13581</v>
       </c>
       <c r="D25" s="61">
         <v>13581</v>
       </c>
       <c r="E25" s="65">
         <v>13587</v>
       </c>
       <c r="F25" s="163">
         <v>13587</v>
       </c>
       <c r="G25" s="65">
         <v>13583</v>
       </c>
       <c r="H25" s="164">
         <v>13576</v>
@@ -3572,52 +3657,56 @@
       </c>
       <c r="W25" s="65">
         <v>13365</v>
       </c>
       <c r="X25" s="54">
         <v>13345</v>
       </c>
       <c r="Y25" s="65">
         <v>13369</v>
       </c>
       <c r="Z25" s="65">
         <v>13368</v>
       </c>
       <c r="AA25" s="65">
         <v>13330</v>
       </c>
       <c r="AB25" s="65">
         <v>13346</v>
       </c>
       <c r="AC25" s="54">
         <v>13364</v>
       </c>
       <c r="AD25" s="65">
         <v>13339</v>
       </c>
-      <c r="AE25" s="186"/>
-      <c r="AF25" s="186"/>
+      <c r="AE25" s="65">
+        <v>13342</v>
+      </c>
+      <c r="AF25" s="65">
+        <v>13340</v>
+      </c>
       <c r="AG25" s="186"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="61">
         <v>28611</v>
       </c>
       <c r="C26" s="7">
         <v>28548</v>
       </c>
       <c r="D26" s="61">
         <v>28542</v>
       </c>
       <c r="E26" s="65">
         <v>28562</v>
       </c>
       <c r="F26" s="163">
         <v>28541</v>
       </c>
       <c r="G26" s="65">
         <v>28541</v>
       </c>
       <c r="H26" s="164">
@@ -3667,50 +3756,56 @@
       </c>
       <c r="W26" s="65">
         <v>28106</v>
       </c>
       <c r="X26" s="54">
         <v>28105</v>
       </c>
       <c r="Y26" s="65">
         <v>28085</v>
       </c>
       <c r="Z26" s="65">
         <v>28086</v>
       </c>
       <c r="AA26" s="65">
         <v>28061</v>
       </c>
       <c r="AB26" s="65">
         <v>28053</v>
       </c>
       <c r="AC26" s="54">
         <v>28030</v>
       </c>
       <c r="AD26" s="65">
         <v>28015</v>
       </c>
+      <c r="AE26" s="54">
+        <v>28012</v>
+      </c>
+      <c r="AF26" s="54">
+        <v>27970</v>
+      </c>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="61">
         <v>15852</v>
       </c>
       <c r="C27" s="7">
         <v>15821</v>
       </c>
       <c r="D27" s="61">
         <v>15849</v>
       </c>
       <c r="E27" s="65">
         <v>15832</v>
       </c>
       <c r="F27" s="163">
         <v>15817</v>
       </c>
       <c r="G27" s="65">
         <v>15834</v>
       </c>
       <c r="H27" s="164">
         <v>15827</v>
@@ -3759,52 +3854,56 @@
       </c>
       <c r="W27" s="65">
         <v>15722</v>
       </c>
       <c r="X27" s="54">
         <v>15691</v>
       </c>
       <c r="Y27" s="65">
         <v>15675</v>
       </c>
       <c r="Z27" s="65">
         <v>15671</v>
       </c>
       <c r="AA27" s="65">
         <v>15678</v>
       </c>
       <c r="AB27" s="65">
         <v>15679</v>
       </c>
       <c r="AC27" s="54">
         <v>15687</v>
       </c>
       <c r="AD27" s="65">
         <v>15695</v>
       </c>
-      <c r="AE27" s="186"/>
-      <c r="AF27" s="186"/>
+      <c r="AE27" s="65">
+        <v>15677</v>
+      </c>
+      <c r="AF27" s="65">
+        <v>15599</v>
+      </c>
       <c r="AG27" s="186"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="61">
         <v>14796</v>
       </c>
       <c r="C28" s="7">
         <v>14809</v>
       </c>
       <c r="D28" s="61">
         <v>14797</v>
       </c>
       <c r="E28" s="65">
         <v>14802</v>
       </c>
       <c r="F28" s="163">
         <v>14813</v>
       </c>
       <c r="G28" s="65">
         <v>14793</v>
       </c>
       <c r="H28" s="164">
@@ -3854,50 +3953,56 @@
       </c>
       <c r="W28" s="65">
         <v>14602</v>
       </c>
       <c r="X28" s="54">
         <v>14605</v>
       </c>
       <c r="Y28" s="65">
         <v>14625</v>
       </c>
       <c r="Z28" s="65">
         <v>14620</v>
       </c>
       <c r="AA28" s="65">
         <v>14660</v>
       </c>
       <c r="AB28" s="65">
         <v>14608</v>
       </c>
       <c r="AC28" s="54">
         <v>14580</v>
       </c>
       <c r="AD28" s="65">
         <v>14589</v>
       </c>
+      <c r="AE28" s="54">
+        <v>14597</v>
+      </c>
+      <c r="AF28" s="54">
+        <v>14598</v>
+      </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="61">
         <v>14646</v>
       </c>
       <c r="C29" s="7">
         <v>14641</v>
       </c>
       <c r="D29" s="61">
         <v>14649</v>
       </c>
       <c r="E29" s="65">
         <v>14649</v>
       </c>
       <c r="F29" s="163">
         <v>14652</v>
       </c>
       <c r="G29" s="65">
         <v>14613</v>
       </c>
       <c r="H29" s="164">
         <v>14626</v>
@@ -3946,84 +4051,92 @@
       </c>
       <c r="W29" s="65">
         <v>14341</v>
       </c>
       <c r="X29" s="54">
         <v>14333</v>
       </c>
       <c r="Y29" s="65">
         <v>14265</v>
       </c>
       <c r="Z29" s="65">
         <v>14263</v>
       </c>
       <c r="AA29" s="65">
         <v>14256</v>
       </c>
       <c r="AB29" s="65">
         <v>14260</v>
       </c>
       <c r="AC29" s="54">
         <v>14248</v>
       </c>
       <c r="AD29" s="65">
         <v>14236</v>
       </c>
+      <c r="AE29" s="54">
+        <v>14253</v>
+      </c>
+      <c r="AF29" s="54">
+        <v>14244</v>
+      </c>
     </row>
     <row r="30" spans="1:33" ht="15" customHeight="1">
-      <c r="A30" s="187" t="s">
+      <c r="A30" s="191" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="187"/>
-[...27 lines deleted...]
-      <c r="AD30" s="189"/>
+      <c r="B30" s="191"/>
+      <c r="C30" s="191"/>
+      <c r="D30" s="191"/>
+      <c r="E30" s="191"/>
+      <c r="F30" s="191"/>
+      <c r="G30" s="191"/>
+      <c r="H30" s="191"/>
+      <c r="I30" s="191"/>
+      <c r="J30" s="191"/>
+      <c r="K30" s="191"/>
+      <c r="L30" s="191"/>
+      <c r="M30" s="191"/>
+      <c r="N30" s="191"/>
+      <c r="O30" s="191"/>
+      <c r="P30" s="191"/>
+      <c r="Q30" s="191"/>
+      <c r="R30" s="191"/>
+      <c r="S30" s="191"/>
+      <c r="T30" s="191"/>
+      <c r="U30" s="191"/>
+      <c r="V30" s="191"/>
+      <c r="W30" s="191"/>
+      <c r="X30" s="190"/>
+      <c r="Y30" s="190"/>
+      <c r="Z30" s="190"/>
+      <c r="AA30" s="190"/>
+      <c r="AB30" s="190"/>
+      <c r="AC30" s="190"/>
+      <c r="AD30" s="190"/>
+      <c r="AE30" s="190"/>
+      <c r="AF30" s="190"/>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="61">
         <v>356198</v>
       </c>
       <c r="C31" s="61">
         <v>356628</v>
       </c>
       <c r="D31" s="61">
         <v>357052</v>
       </c>
       <c r="E31" s="10">
         <v>357534</v>
       </c>
       <c r="F31" s="10">
         <v>357963</v>
       </c>
       <c r="G31" s="10">
         <v>358300</v>
       </c>
       <c r="H31" s="10">
         <v>358325</v>
@@ -4072,50 +4185,56 @@
       </c>
       <c r="W31" s="14">
         <v>360613</v>
       </c>
       <c r="X31" s="54">
         <v>360939</v>
       </c>
       <c r="Y31" s="65">
         <v>361239</v>
       </c>
       <c r="Z31" s="65">
         <v>361479</v>
       </c>
       <c r="AA31" s="65">
         <v>361621</v>
       </c>
       <c r="AB31" s="65">
         <v>361816</v>
       </c>
       <c r="AC31" s="54">
         <v>362103</v>
       </c>
       <c r="AD31" s="65">
         <v>362303</v>
       </c>
+      <c r="AE31" s="54">
+        <v>362444</v>
+      </c>
+      <c r="AF31" s="54">
+        <v>362522</v>
+      </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="61">
         <v>212050</v>
       </c>
       <c r="C32" s="61">
         <v>212559</v>
       </c>
       <c r="D32" s="61">
         <v>212957</v>
       </c>
       <c r="E32" s="63">
         <v>213349</v>
       </c>
       <c r="F32" s="64">
         <v>213745</v>
       </c>
       <c r="G32" s="65">
         <v>214103</v>
       </c>
       <c r="H32" s="66">
         <v>214443</v>
@@ -4164,50 +4283,56 @@
       </c>
       <c r="W32" s="65">
         <v>220261</v>
       </c>
       <c r="X32" s="54">
         <v>220808</v>
       </c>
       <c r="Y32" s="65">
         <v>221254</v>
       </c>
       <c r="Z32" s="65">
         <v>221480</v>
       </c>
       <c r="AA32" s="65">
         <v>221739</v>
       </c>
       <c r="AB32" s="65">
         <v>221954</v>
       </c>
       <c r="AC32" s="54">
         <v>222252</v>
       </c>
       <c r="AD32" s="65">
         <v>222494</v>
       </c>
+      <c r="AE32" s="54">
+        <v>222706</v>
+      </c>
+      <c r="AF32" s="54">
+        <v>223065</v>
+      </c>
     </row>
     <row r="33" spans="1:34">
       <c r="A33" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="61">
         <v>43425</v>
       </c>
       <c r="C33" s="61">
         <v>43459</v>
       </c>
       <c r="D33" s="61">
         <v>43497</v>
       </c>
       <c r="E33" s="63">
         <v>43566</v>
       </c>
       <c r="F33" s="64">
         <v>43635</v>
       </c>
       <c r="G33" s="65">
         <v>43654</v>
       </c>
       <c r="H33" s="66">
         <v>43390</v>
@@ -4256,50 +4381,56 @@
       </c>
       <c r="W33" s="65">
         <v>41798</v>
       </c>
       <c r="X33" s="54">
         <v>41758</v>
       </c>
       <c r="Y33" s="65">
         <v>41729</v>
       </c>
       <c r="Z33" s="65">
         <v>41764</v>
       </c>
       <c r="AA33" s="65">
         <v>41736</v>
       </c>
       <c r="AB33" s="65">
         <v>41728</v>
       </c>
       <c r="AC33" s="54">
         <v>41761</v>
       </c>
       <c r="AD33" s="65">
         <v>41798</v>
       </c>
+      <c r="AE33" s="54">
+        <v>41795</v>
+      </c>
+      <c r="AF33" s="54">
+        <v>41746</v>
+      </c>
     </row>
     <row r="34" spans="1:34">
       <c r="A34" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="61">
         <v>16085</v>
       </c>
       <c r="C34" s="61">
         <v>16059</v>
       </c>
       <c r="D34" s="61">
         <v>16061</v>
       </c>
       <c r="E34" s="63">
         <v>16067</v>
       </c>
       <c r="F34" s="64">
         <v>16050</v>
       </c>
       <c r="G34" s="65">
         <v>16064</v>
       </c>
       <c r="H34" s="66">
         <v>16070</v>
@@ -4348,50 +4479,56 @@
       </c>
       <c r="W34" s="65">
         <v>15864</v>
       </c>
       <c r="X34" s="54">
         <v>15819</v>
       </c>
       <c r="Y34" s="65">
         <v>15805</v>
       </c>
       <c r="Z34" s="65">
         <v>15823</v>
       </c>
       <c r="AA34" s="65">
         <v>15793</v>
       </c>
       <c r="AB34" s="65">
         <v>15787</v>
       </c>
       <c r="AC34" s="54">
         <v>15774</v>
       </c>
       <c r="AD34" s="65">
         <v>15754</v>
       </c>
+      <c r="AE34" s="54">
+        <v>15741</v>
+      </c>
+      <c r="AF34" s="54">
+        <v>15712</v>
+      </c>
     </row>
     <row r="35" spans="1:34">
       <c r="A35" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="61">
         <v>12792</v>
       </c>
       <c r="C35" s="61">
         <v>12775</v>
       </c>
       <c r="D35" s="61">
         <v>12789</v>
       </c>
       <c r="E35" s="63">
         <v>12775</v>
       </c>
       <c r="F35" s="64">
         <v>12795</v>
       </c>
       <c r="G35" s="65">
         <v>12785</v>
       </c>
       <c r="H35" s="66">
         <v>12789</v>
@@ -4440,50 +4577,56 @@
       </c>
       <c r="W35" s="65">
         <v>12512</v>
       </c>
       <c r="X35" s="54">
         <v>12483</v>
       </c>
       <c r="Y35" s="65">
         <v>12477</v>
       </c>
       <c r="Z35" s="65">
         <v>12472</v>
       </c>
       <c r="AA35" s="65">
         <v>12457</v>
       </c>
       <c r="AB35" s="65">
         <v>12443</v>
       </c>
       <c r="AC35" s="54">
         <v>12441</v>
       </c>
       <c r="AD35" s="65">
         <v>12405</v>
       </c>
+      <c r="AE35" s="54">
+        <v>12411</v>
+      </c>
+      <c r="AF35" s="54">
+        <v>12401</v>
+      </c>
     </row>
     <row r="36" spans="1:34">
       <c r="A36" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="61">
         <v>27389</v>
       </c>
       <c r="C36" s="61">
         <v>27339</v>
       </c>
       <c r="D36" s="61">
         <v>27325</v>
       </c>
       <c r="E36" s="63">
         <v>27344</v>
       </c>
       <c r="F36" s="64">
         <v>27339</v>
       </c>
       <c r="G36" s="65">
         <v>27339</v>
       </c>
       <c r="H36" s="66">
         <v>27318</v>
@@ -4532,50 +4675,56 @@
       </c>
       <c r="W36" s="65">
         <v>26736</v>
       </c>
       <c r="X36" s="54">
         <v>26702</v>
       </c>
       <c r="Y36" s="65">
         <v>26671</v>
       </c>
       <c r="Z36" s="65">
         <v>26652</v>
       </c>
       <c r="AA36" s="65">
         <v>26627</v>
       </c>
       <c r="AB36" s="65">
         <v>26616</v>
       </c>
       <c r="AC36" s="54">
         <v>26592</v>
       </c>
       <c r="AD36" s="65">
         <v>26561</v>
       </c>
+      <c r="AE36" s="54">
+        <v>26535</v>
+      </c>
+      <c r="AF36" s="54">
+        <v>26458</v>
+      </c>
     </row>
     <row r="37" spans="1:34">
       <c r="A37" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="61">
         <v>15012</v>
       </c>
       <c r="C37" s="61">
         <v>14996</v>
       </c>
       <c r="D37" s="61">
         <v>14994</v>
       </c>
       <c r="E37" s="63">
         <v>15001</v>
       </c>
       <c r="F37" s="64">
         <v>15005</v>
       </c>
       <c r="G37" s="65">
         <v>15017</v>
       </c>
       <c r="H37" s="66">
         <v>15008</v>
@@ -4624,50 +4773,56 @@
       </c>
       <c r="W37" s="65">
         <v>14746</v>
       </c>
       <c r="X37" s="54">
         <v>14721</v>
       </c>
       <c r="Y37" s="65">
         <v>14680</v>
       </c>
       <c r="Z37" s="65">
         <v>14689</v>
       </c>
       <c r="AA37" s="65">
         <v>14672</v>
       </c>
       <c r="AB37" s="65">
         <v>14682</v>
       </c>
       <c r="AC37" s="54">
         <v>14684</v>
       </c>
       <c r="AD37" s="65">
         <v>14662</v>
       </c>
+      <c r="AE37" s="54">
+        <v>14645</v>
+      </c>
+      <c r="AF37" s="54">
+        <v>14582</v>
+      </c>
     </row>
     <row r="38" spans="1:34">
       <c r="A38" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="61">
         <v>14883</v>
       </c>
       <c r="C38" s="61">
         <v>14908</v>
       </c>
       <c r="D38" s="61">
         <v>14884</v>
       </c>
       <c r="E38" s="63">
         <v>14887</v>
       </c>
       <c r="F38" s="64">
         <v>14862</v>
       </c>
       <c r="G38" s="65">
         <v>14843</v>
       </c>
       <c r="H38" s="66">
         <v>14815</v>
@@ -4716,50 +4871,56 @@
       </c>
       <c r="W38" s="65">
         <v>14548</v>
       </c>
       <c r="X38" s="54">
         <v>14534</v>
       </c>
       <c r="Y38" s="65">
         <v>14524</v>
       </c>
       <c r="Z38" s="65">
         <v>14519</v>
       </c>
       <c r="AA38" s="65">
         <v>14527</v>
       </c>
       <c r="AB38" s="65">
         <v>14530</v>
       </c>
       <c r="AC38" s="54">
         <v>14528</v>
       </c>
       <c r="AD38" s="65">
         <v>14554</v>
       </c>
+      <c r="AE38" s="54">
+        <v>14546</v>
+      </c>
+      <c r="AF38" s="54">
+        <v>14521</v>
+      </c>
     </row>
     <row r="39" spans="1:34">
       <c r="A39" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="61">
         <v>14562</v>
       </c>
       <c r="C39" s="61">
         <v>14533</v>
       </c>
       <c r="D39" s="61">
         <v>14545</v>
       </c>
       <c r="E39" s="63">
         <v>14545</v>
       </c>
       <c r="F39" s="64">
         <v>14532</v>
       </c>
       <c r="G39" s="65">
         <v>14495</v>
       </c>
       <c r="H39" s="66">
         <v>14492</v>
@@ -4808,84 +4969,92 @@
       </c>
       <c r="W39" s="65">
         <v>14148</v>
       </c>
       <c r="X39" s="54">
         <v>14114</v>
       </c>
       <c r="Y39" s="65">
         <v>14099</v>
       </c>
       <c r="Z39" s="65">
         <v>14080</v>
       </c>
       <c r="AA39" s="65">
         <v>14070</v>
       </c>
       <c r="AB39" s="65">
         <v>14076</v>
       </c>
       <c r="AC39" s="54">
         <v>14071</v>
       </c>
       <c r="AD39" s="65">
         <v>14075</v>
       </c>
+      <c r="AE39" s="54">
+        <v>14065</v>
+      </c>
+      <c r="AF39" s="54">
+        <v>14037</v>
+      </c>
     </row>
     <row r="40" spans="1:34" ht="14.25" customHeight="1">
-      <c r="A40" s="193" t="s">
+      <c r="A40" s="202" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="193"/>
-[...27 lines deleted...]
-      <c r="AD40" s="189"/>
+      <c r="B40" s="202"/>
+      <c r="C40" s="202"/>
+      <c r="D40" s="202"/>
+      <c r="E40" s="202"/>
+      <c r="F40" s="202"/>
+      <c r="G40" s="202"/>
+      <c r="H40" s="202"/>
+      <c r="I40" s="202"/>
+      <c r="J40" s="202"/>
+      <c r="K40" s="202"/>
+      <c r="L40" s="202"/>
+      <c r="M40" s="202"/>
+      <c r="N40" s="202"/>
+      <c r="O40" s="202"/>
+      <c r="P40" s="202"/>
+      <c r="Q40" s="202"/>
+      <c r="R40" s="202"/>
+      <c r="S40" s="202"/>
+      <c r="T40" s="202"/>
+      <c r="U40" s="202"/>
+      <c r="V40" s="202"/>
+      <c r="W40" s="202"/>
+      <c r="X40" s="190"/>
+      <c r="Y40" s="190"/>
+      <c r="Z40" s="190"/>
+      <c r="AA40" s="190"/>
+      <c r="AB40" s="190"/>
+      <c r="AC40" s="190"/>
+      <c r="AD40" s="190"/>
+      <c r="AE40" s="190"/>
+      <c r="AF40" s="190"/>
     </row>
     <row r="41" spans="1:34">
       <c r="A41" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="60">
         <v>389875</v>
       </c>
       <c r="C41" s="60">
         <v>389923</v>
       </c>
       <c r="D41" s="60">
         <v>390152</v>
       </c>
       <c r="E41" s="3">
         <v>390303</v>
       </c>
       <c r="F41" s="3">
         <v>390483</v>
       </c>
       <c r="G41" s="4">
         <v>390844</v>
       </c>
       <c r="H41" s="3">
         <v>390877</v>
@@ -4934,51 +5103,56 @@
       </c>
       <c r="W41" s="3">
         <v>392139</v>
       </c>
       <c r="X41" s="14">
         <v>392316</v>
       </c>
       <c r="Y41" s="180">
         <v>392715</v>
       </c>
       <c r="Z41" s="65">
         <v>392995</v>
       </c>
       <c r="AA41" s="65">
         <v>392990</v>
       </c>
       <c r="AB41" s="65">
         <v>393035</v>
       </c>
       <c r="AC41" s="183">
         <v>393304</v>
       </c>
       <c r="AD41" s="31">
         <v>393632</v>
       </c>
-      <c r="AF41" s="185"/>
+      <c r="AE41" s="54">
+        <v>393727</v>
+      </c>
+      <c r="AF41" s="65">
+        <v>394186</v>
+      </c>
     </row>
     <row r="42" spans="1:34">
       <c r="A42" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="35">
         <v>323282</v>
       </c>
       <c r="C42" s="23">
         <v>323236</v>
       </c>
       <c r="D42" s="23">
         <v>323353</v>
       </c>
       <c r="E42" s="24">
         <v>323471</v>
       </c>
       <c r="F42" s="36">
         <v>323483</v>
       </c>
       <c r="G42" s="14">
         <v>323687</v>
       </c>
       <c r="H42" s="14">
         <v>324158</v>
@@ -5027,51 +5201,56 @@
       </c>
       <c r="W42" s="42">
         <v>327710</v>
       </c>
       <c r="X42" s="14">
         <v>327962</v>
       </c>
       <c r="Y42" s="180">
         <v>328394</v>
       </c>
       <c r="Z42" s="65">
         <v>328616</v>
       </c>
       <c r="AA42" s="65">
         <v>328627</v>
       </c>
       <c r="AB42" s="65">
         <v>328707</v>
       </c>
       <c r="AC42" s="183">
         <v>328897</v>
       </c>
       <c r="AD42" s="31">
         <v>329137</v>
       </c>
-      <c r="AF42" s="186"/>
+      <c r="AE42" s="54">
+        <v>329247</v>
+      </c>
+      <c r="AF42" s="65">
+        <v>329712</v>
+      </c>
     </row>
     <row r="43" spans="1:34">
       <c r="A43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="35">
         <v>66590</v>
       </c>
       <c r="C43" s="23">
         <v>66684</v>
       </c>
       <c r="D43" s="23">
         <v>66796</v>
       </c>
       <c r="E43" s="24">
         <v>66832</v>
       </c>
       <c r="F43" s="36">
         <v>67000</v>
       </c>
       <c r="G43" s="14">
         <v>67157</v>
       </c>
       <c r="H43" s="14">
         <v>66719</v>
@@ -5120,86 +5299,92 @@
       </c>
       <c r="W43" s="42">
         <v>64429</v>
       </c>
       <c r="X43" s="14">
         <v>64354</v>
       </c>
       <c r="Y43" s="180">
         <v>64321</v>
       </c>
       <c r="Z43" s="65">
         <v>64379</v>
       </c>
       <c r="AA43" s="65">
         <v>64363</v>
       </c>
       <c r="AB43" s="65">
         <v>64328</v>
       </c>
       <c r="AC43" s="183">
         <v>64407</v>
       </c>
       <c r="AD43" s="31">
         <v>64495</v>
       </c>
-      <c r="AF43" s="186"/>
+      <c r="AE43" s="54">
+        <v>64480</v>
+      </c>
+      <c r="AF43" s="65">
+        <v>64474</v>
+      </c>
     </row>
     <row r="44" spans="1:34" ht="15" customHeight="1">
-      <c r="A44" s="190" t="s">
+      <c r="A44" s="188" t="s">
         <v>3</v>
       </c>
-      <c r="B44" s="190"/>
-[...28 lines deleted...]
-      <c r="AF44" s="186"/>
+      <c r="B44" s="188"/>
+      <c r="C44" s="188"/>
+      <c r="D44" s="188"/>
+      <c r="E44" s="188"/>
+      <c r="F44" s="188"/>
+      <c r="G44" s="188"/>
+      <c r="H44" s="188"/>
+      <c r="I44" s="188"/>
+      <c r="J44" s="188"/>
+      <c r="K44" s="188"/>
+      <c r="L44" s="188"/>
+      <c r="M44" s="188"/>
+      <c r="N44" s="188"/>
+      <c r="O44" s="188"/>
+      <c r="P44" s="188"/>
+      <c r="Q44" s="188"/>
+      <c r="R44" s="188"/>
+      <c r="S44" s="188"/>
+      <c r="T44" s="188"/>
+      <c r="U44" s="188"/>
+      <c r="V44" s="188"/>
+      <c r="W44" s="188"/>
+      <c r="X44" s="189"/>
+      <c r="Y44" s="189"/>
+      <c r="Z44" s="189"/>
+      <c r="AA44" s="190"/>
+      <c r="AB44" s="190"/>
+      <c r="AC44" s="190"/>
+      <c r="AD44" s="190"/>
+      <c r="AE44" s="190"/>
+      <c r="AF44" s="190"/>
     </row>
     <row r="45" spans="1:34">
       <c r="A45" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="10">
         <v>188589</v>
       </c>
       <c r="C45" s="10">
         <v>188617</v>
       </c>
       <c r="D45" s="10">
         <v>188801</v>
       </c>
       <c r="E45" s="10">
         <v>188812</v>
       </c>
       <c r="F45" s="10">
         <v>188941</v>
       </c>
       <c r="G45" s="10">
         <v>189144</v>
       </c>
       <c r="H45" s="10">
         <v>189195</v>
@@ -5248,51 +5433,56 @@
       </c>
       <c r="W45" s="14">
         <v>189832</v>
       </c>
       <c r="X45" s="54">
         <v>189861</v>
       </c>
       <c r="Y45" s="65">
         <v>190053</v>
       </c>
       <c r="Z45" s="65">
         <v>190237</v>
       </c>
       <c r="AA45" s="65">
         <v>190262</v>
       </c>
       <c r="AB45" s="65">
         <v>190211</v>
       </c>
       <c r="AC45" s="54">
         <v>190323</v>
       </c>
       <c r="AD45" s="65">
         <v>190516</v>
       </c>
-      <c r="AF45" s="186"/>
+      <c r="AE45" s="54">
+        <v>190550</v>
+      </c>
+      <c r="AF45" s="65">
+        <v>190782</v>
+      </c>
       <c r="AG45" s="186"/>
       <c r="AH45" s="186"/>
     </row>
     <row r="46" spans="1:34">
       <c r="A46" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="10">
         <v>155377</v>
       </c>
       <c r="C46" s="10">
         <v>155360</v>
       </c>
       <c r="D46" s="10">
         <v>155471</v>
       </c>
       <c r="E46" s="81">
         <v>155488</v>
       </c>
       <c r="F46" s="82">
         <v>155532</v>
       </c>
       <c r="G46" s="65">
         <v>155648</v>
       </c>
@@ -5343,50 +5533,56 @@
       </c>
       <c r="W46" s="65">
         <v>157523</v>
       </c>
       <c r="X46" s="54">
         <v>157589</v>
       </c>
       <c r="Y46" s="65">
         <v>157800</v>
       </c>
       <c r="Z46" s="65">
         <v>157955</v>
       </c>
       <c r="AA46" s="65">
         <v>157983</v>
       </c>
       <c r="AB46" s="65">
         <v>157962</v>
       </c>
       <c r="AC46" s="54">
         <v>158039</v>
       </c>
       <c r="AD46" s="65">
         <v>158185</v>
       </c>
+      <c r="AE46" s="54">
+        <v>158227</v>
+      </c>
+      <c r="AF46" s="54">
+        <v>158449</v>
+      </c>
     </row>
     <row r="47" spans="1:34">
       <c r="A47" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="10">
         <v>33212</v>
       </c>
       <c r="C47" s="10">
         <v>33257</v>
       </c>
       <c r="D47" s="10">
         <v>33330</v>
       </c>
       <c r="E47" s="81">
         <v>33324</v>
       </c>
       <c r="F47" s="82">
         <v>33409</v>
       </c>
       <c r="G47" s="65">
         <v>33496</v>
       </c>
       <c r="H47" s="83">
         <v>33307</v>
@@ -5435,84 +5631,92 @@
       </c>
       <c r="W47" s="65">
         <v>32309</v>
       </c>
       <c r="X47" s="54">
         <v>32272</v>
       </c>
       <c r="Y47" s="65">
         <v>32253</v>
       </c>
       <c r="Z47" s="65">
         <v>32282</v>
       </c>
       <c r="AA47" s="65">
         <v>32279</v>
       </c>
       <c r="AB47" s="65">
         <v>32249</v>
       </c>
       <c r="AC47" s="54">
         <v>32284</v>
       </c>
       <c r="AD47" s="65">
         <v>32331</v>
       </c>
+      <c r="AE47" s="54">
+        <v>32323</v>
+      </c>
+      <c r="AF47" s="54">
+        <v>32333</v>
+      </c>
     </row>
     <row r="48" spans="1:34" ht="15">
-      <c r="A48" s="187" t="s">
+      <c r="A48" s="191" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="187"/>
-[...27 lines deleted...]
-      <c r="AD48" s="189"/>
+      <c r="B48" s="191"/>
+      <c r="C48" s="191"/>
+      <c r="D48" s="191"/>
+      <c r="E48" s="191"/>
+      <c r="F48" s="191"/>
+      <c r="G48" s="191"/>
+      <c r="H48" s="191"/>
+      <c r="I48" s="191"/>
+      <c r="J48" s="191"/>
+      <c r="K48" s="191"/>
+      <c r="L48" s="191"/>
+      <c r="M48" s="191"/>
+      <c r="N48" s="191"/>
+      <c r="O48" s="191"/>
+      <c r="P48" s="191"/>
+      <c r="Q48" s="191"/>
+      <c r="R48" s="191"/>
+      <c r="S48" s="191"/>
+      <c r="T48" s="191"/>
+      <c r="U48" s="191"/>
+      <c r="V48" s="191"/>
+      <c r="W48" s="191"/>
+      <c r="X48" s="189"/>
+      <c r="Y48" s="189"/>
+      <c r="Z48" s="189"/>
+      <c r="AA48" s="190"/>
+      <c r="AB48" s="190"/>
+      <c r="AC48" s="190"/>
+      <c r="AD48" s="190"/>
+      <c r="AE48" s="190"/>
+      <c r="AF48" s="190"/>
     </row>
     <row r="49" spans="1:33">
       <c r="A49" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="10">
         <v>201286</v>
       </c>
       <c r="C49" s="10">
         <v>201306</v>
       </c>
       <c r="D49" s="10">
         <v>201351</v>
       </c>
       <c r="E49" s="10">
         <v>201491</v>
       </c>
       <c r="F49" s="10">
         <v>201542</v>
       </c>
       <c r="G49" s="10">
         <v>189144</v>
       </c>
       <c r="H49" s="10">
         <v>201682</v>
@@ -5561,50 +5765,56 @@
       </c>
       <c r="W49" s="14">
         <v>202307</v>
       </c>
       <c r="X49" s="54">
         <v>202455</v>
       </c>
       <c r="Y49" s="65">
         <v>202662</v>
       </c>
       <c r="Z49" s="65">
         <v>202733</v>
       </c>
       <c r="AA49" s="65">
         <v>202752</v>
       </c>
       <c r="AB49" s="65">
         <v>202824</v>
       </c>
       <c r="AC49" s="54">
         <v>202981</v>
       </c>
       <c r="AD49" s="65">
         <v>203116</v>
       </c>
+      <c r="AE49" s="54">
+        <v>203177</v>
+      </c>
+      <c r="AF49" s="54">
+        <v>203404</v>
+      </c>
     </row>
     <row r="50" spans="1:33">
       <c r="A50" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="10">
         <v>167918</v>
       </c>
       <c r="C50" s="10">
         <v>167889</v>
       </c>
       <c r="D50" s="10">
         <v>167895</v>
       </c>
       <c r="E50" s="98">
         <v>167983</v>
       </c>
       <c r="F50" s="99">
         <v>167951</v>
       </c>
       <c r="G50" s="65">
         <v>168039</v>
       </c>
       <c r="H50" s="100">
         <v>168270</v>
@@ -5653,50 +5863,56 @@
       </c>
       <c r="W50" s="65">
         <v>170187</v>
       </c>
       <c r="X50" s="54">
         <v>170373</v>
       </c>
       <c r="Y50" s="65">
         <v>170594</v>
       </c>
       <c r="Z50" s="65">
         <v>170633</v>
       </c>
       <c r="AA50" s="65">
         <v>170667</v>
       </c>
       <c r="AB50" s="65">
         <v>170745</v>
       </c>
       <c r="AC50" s="54">
         <v>170858</v>
       </c>
       <c r="AD50" s="65">
         <v>170952</v>
       </c>
+      <c r="AE50" s="54">
+        <v>171020</v>
+      </c>
+      <c r="AF50" s="54">
+        <v>171263</v>
+      </c>
     </row>
     <row r="51" spans="1:33">
       <c r="A51" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="54">
         <v>33368</v>
       </c>
       <c r="C51" s="54">
         <v>33417</v>
       </c>
       <c r="D51" s="54">
         <v>33456</v>
       </c>
       <c r="E51" s="98">
         <v>33508</v>
       </c>
       <c r="F51" s="99">
         <v>33591</v>
       </c>
       <c r="G51" s="65">
         <v>33661</v>
       </c>
       <c r="H51" s="100">
         <v>33412</v>
@@ -5745,84 +5961,92 @@
       </c>
       <c r="W51" s="65">
         <v>32120</v>
       </c>
       <c r="X51" s="54">
         <v>32082</v>
       </c>
       <c r="Y51" s="65">
         <v>32068</v>
       </c>
       <c r="Z51" s="65">
         <v>32100</v>
       </c>
       <c r="AA51" s="65">
         <v>32085</v>
       </c>
       <c r="AB51" s="65">
         <v>32079</v>
       </c>
       <c r="AC51" s="54">
         <v>32123</v>
       </c>
       <c r="AD51" s="65">
         <v>32164</v>
       </c>
+      <c r="AE51" s="54">
+        <v>32157</v>
+      </c>
+      <c r="AF51" s="54">
+        <v>32141</v>
+      </c>
     </row>
     <row r="52" spans="1:33" ht="15" customHeight="1">
-      <c r="A52" s="193" t="s">
+      <c r="A52" s="202" t="s">
         <v>2</v>
       </c>
-      <c r="B52" s="193"/>
-[...27 lines deleted...]
-      <c r="AD52" s="189"/>
+      <c r="B52" s="202"/>
+      <c r="C52" s="202"/>
+      <c r="D52" s="202"/>
+      <c r="E52" s="202"/>
+      <c r="F52" s="202"/>
+      <c r="G52" s="202"/>
+      <c r="H52" s="202"/>
+      <c r="I52" s="202"/>
+      <c r="J52" s="202"/>
+      <c r="K52" s="202"/>
+      <c r="L52" s="202"/>
+      <c r="M52" s="202"/>
+      <c r="N52" s="202"/>
+      <c r="O52" s="202"/>
+      <c r="P52" s="202"/>
+      <c r="Q52" s="202"/>
+      <c r="R52" s="202"/>
+      <c r="S52" s="202"/>
+      <c r="T52" s="202"/>
+      <c r="U52" s="202"/>
+      <c r="V52" s="202"/>
+      <c r="W52" s="202"/>
+      <c r="X52" s="189"/>
+      <c r="Y52" s="189"/>
+      <c r="Z52" s="189"/>
+      <c r="AA52" s="190"/>
+      <c r="AB52" s="190"/>
+      <c r="AC52" s="190"/>
+      <c r="AD52" s="190"/>
+      <c r="AE52" s="190"/>
+      <c r="AF52" s="190"/>
     </row>
     <row r="53" spans="1:33">
       <c r="A53" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B53" s="60">
         <v>314203</v>
       </c>
       <c r="C53" s="60">
         <v>314988</v>
       </c>
       <c r="D53" s="60">
         <v>315749</v>
       </c>
       <c r="E53" s="3">
         <v>316408</v>
       </c>
       <c r="F53" s="3">
         <v>317126</v>
       </c>
       <c r="G53" s="4">
         <v>317446</v>
       </c>
       <c r="H53" s="3">
         <v>317652</v>
@@ -5868,54 +6092,59 @@
       </c>
       <c r="V53" s="3">
         <v>321824</v>
       </c>
       <c r="W53" s="3">
         <v>322074</v>
       </c>
       <c r="X53" s="14">
         <v>322455</v>
       </c>
       <c r="Y53" s="180">
         <v>322713</v>
       </c>
       <c r="Z53" s="65">
         <v>323076</v>
       </c>
       <c r="AA53" s="65">
         <v>323387</v>
       </c>
       <c r="AB53" s="183">
         <v>323690</v>
       </c>
       <c r="AC53" s="54">
         <v>324043</v>
       </c>
-      <c r="AD53" s="204">
+      <c r="AD53" s="187">
         <v>324230</v>
       </c>
-      <c r="AE53" s="185"/>
+      <c r="AE53" s="65">
+        <v>324523</v>
+      </c>
+      <c r="AF53" s="54">
+        <v>324340</v>
+      </c>
     </row>
     <row r="54" spans="1:33">
       <c r="A54" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="43">
         <v>88990</v>
       </c>
       <c r="C54" s="23">
         <v>90041</v>
       </c>
       <c r="D54" s="23">
         <v>90769</v>
       </c>
       <c r="E54" s="24">
         <v>91369</v>
       </c>
       <c r="F54" s="44">
         <v>92204</v>
       </c>
       <c r="G54" s="14">
         <v>92747</v>
       </c>
       <c r="H54" s="14">
         <v>93074</v>
@@ -5961,54 +6190,59 @@
       </c>
       <c r="V54" s="24">
         <v>100681</v>
       </c>
       <c r="W54" s="50">
         <v>101181</v>
       </c>
       <c r="X54" s="14">
         <v>101822</v>
       </c>
       <c r="Y54" s="180">
         <v>102235</v>
       </c>
       <c r="Z54" s="65">
         <v>102638</v>
       </c>
       <c r="AA54" s="65">
         <v>103104</v>
       </c>
       <c r="AB54" s="183">
         <v>103459</v>
       </c>
       <c r="AC54" s="54">
         <v>103902</v>
       </c>
-      <c r="AD54" s="204">
+      <c r="AD54" s="187">
         <v>104227</v>
       </c>
-      <c r="AE54" s="186"/>
+      <c r="AE54" s="65">
+        <v>104540</v>
+      </c>
+      <c r="AF54" s="54">
+        <v>104799</v>
+      </c>
     </row>
     <row r="55" spans="1:33">
       <c r="A55" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="43">
         <v>20282</v>
       </c>
       <c r="C55" s="23">
         <v>20261</v>
       </c>
       <c r="D55" s="23">
         <v>20267</v>
       </c>
       <c r="E55" s="24">
         <v>20289</v>
       </c>
       <c r="F55" s="44">
         <v>20260</v>
       </c>
       <c r="G55" s="14">
         <v>20158</v>
       </c>
       <c r="H55" s="14">
         <v>20141</v>
@@ -6054,52 +6288,58 @@
       </c>
       <c r="V55" s="24">
         <v>19658</v>
       </c>
       <c r="W55" s="50">
         <v>19617</v>
       </c>
       <c r="X55" s="14">
         <v>19601</v>
       </c>
       <c r="Y55" s="180">
         <v>19581</v>
       </c>
       <c r="Z55" s="65">
         <v>19579</v>
       </c>
       <c r="AA55" s="65">
         <v>19567</v>
       </c>
       <c r="AB55" s="183">
         <v>19568</v>
       </c>
       <c r="AC55" s="54">
         <v>19567</v>
       </c>
-      <c r="AD55" s="204">
+      <c r="AD55" s="187">
         <v>19560</v>
+      </c>
+      <c r="AE55" s="54">
+        <v>19589</v>
+      </c>
+      <c r="AF55" s="54">
+        <v>19518</v>
       </c>
     </row>
     <row r="56" spans="1:33">
       <c r="A56" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="43">
         <v>32799</v>
       </c>
       <c r="C56" s="23">
         <v>32732</v>
       </c>
       <c r="D56" s="23">
         <v>32755</v>
       </c>
       <c r="E56" s="24">
         <v>32766</v>
       </c>
       <c r="F56" s="44">
         <v>32719</v>
       </c>
       <c r="G56" s="14">
         <v>32698</v>
       </c>
       <c r="H56" s="14">
@@ -6146,54 +6386,59 @@
       </c>
       <c r="V56" s="24">
         <v>32448</v>
       </c>
       <c r="W56" s="50">
         <v>32450</v>
       </c>
       <c r="X56" s="14">
         <v>32399</v>
       </c>
       <c r="Y56" s="180">
         <v>32388</v>
       </c>
       <c r="Z56" s="65">
         <v>32428</v>
       </c>
       <c r="AA56" s="65">
         <v>32378</v>
       </c>
       <c r="AB56" s="183">
         <v>32370</v>
       </c>
       <c r="AC56" s="54">
         <v>32349</v>
       </c>
-      <c r="AD56" s="204">
+      <c r="AD56" s="187">
         <v>32312</v>
       </c>
-      <c r="AE56" s="186"/>
+      <c r="AE56" s="65">
+        <v>32311</v>
+      </c>
+      <c r="AF56" s="54">
+        <v>32273</v>
+      </c>
     </row>
     <row r="57" spans="1:33">
       <c r="A57" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="43">
         <v>26373</v>
       </c>
       <c r="C57" s="23">
         <v>26351</v>
       </c>
       <c r="D57" s="23">
         <v>26365</v>
       </c>
       <c r="E57" s="24">
         <v>26362</v>
       </c>
       <c r="F57" s="44">
         <v>26382</v>
       </c>
       <c r="G57" s="14">
         <v>26368</v>
       </c>
       <c r="H57" s="14">
         <v>26365</v>
@@ -6239,54 +6484,59 @@
       </c>
       <c r="V57" s="24">
         <v>25910</v>
       </c>
       <c r="W57" s="50">
         <v>25877</v>
       </c>
       <c r="X57" s="14">
         <v>25828</v>
       </c>
       <c r="Y57" s="180">
         <v>25831</v>
       </c>
       <c r="Z57" s="65">
         <v>25841</v>
       </c>
       <c r="AA57" s="65">
         <v>25787</v>
       </c>
       <c r="AB57" s="183">
         <v>25789</v>
       </c>
       <c r="AC57" s="54">
         <v>25805</v>
       </c>
-      <c r="AD57" s="204">
+      <c r="AD57" s="187">
         <v>25744</v>
       </c>
-      <c r="AE57" s="186"/>
+      <c r="AE57" s="65">
+        <v>25753</v>
+      </c>
+      <c r="AF57" s="54">
+        <v>25741</v>
+      </c>
     </row>
     <row r="58" spans="1:33">
       <c r="A58" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="43">
         <v>56008</v>
       </c>
       <c r="C58" s="23">
         <v>55895</v>
       </c>
       <c r="D58" s="23">
         <v>55875</v>
       </c>
       <c r="E58" s="24">
         <v>55906</v>
       </c>
       <c r="F58" s="44">
         <v>55880</v>
       </c>
       <c r="G58" s="14">
         <v>55880</v>
       </c>
       <c r="H58" s="14">
         <v>55859</v>
@@ -6332,52 +6582,58 @@
       </c>
       <c r="V58" s="24">
         <v>54890</v>
       </c>
       <c r="W58" s="50">
         <v>54842</v>
       </c>
       <c r="X58" s="14">
         <v>54807</v>
       </c>
       <c r="Y58" s="180">
         <v>54777</v>
       </c>
       <c r="Z58" s="65">
         <v>54737</v>
       </c>
       <c r="AA58" s="65">
         <v>54688</v>
       </c>
       <c r="AB58" s="183">
         <v>54669</v>
       </c>
       <c r="AC58" s="54">
         <v>54622</v>
       </c>
-      <c r="AD58" s="204">
+      <c r="AD58" s="187">
         <v>54576</v>
+      </c>
+      <c r="AE58" s="54">
+        <v>54547</v>
+      </c>
+      <c r="AF58" s="54">
+        <v>54428</v>
       </c>
     </row>
     <row r="59" spans="1:33">
       <c r="A59" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="57">
         <v>30869</v>
       </c>
       <c r="C59" s="23">
         <v>30822</v>
       </c>
       <c r="D59" s="23">
         <v>30848</v>
       </c>
       <c r="E59" s="24">
         <v>30833</v>
       </c>
       <c r="F59" s="44">
         <v>30822</v>
       </c>
       <c r="G59" s="14">
         <v>30851</v>
       </c>
       <c r="H59" s="14">
@@ -6424,54 +6680,59 @@
       </c>
       <c r="V59" s="24">
         <v>30530</v>
       </c>
       <c r="W59" s="50">
         <v>30468</v>
       </c>
       <c r="X59" s="14">
         <v>30412</v>
       </c>
       <c r="Y59" s="180">
         <v>30356</v>
       </c>
       <c r="Z59" s="65">
         <v>30364</v>
       </c>
       <c r="AA59" s="65">
         <v>30350</v>
       </c>
       <c r="AB59" s="183">
         <v>30361</v>
       </c>
       <c r="AC59" s="54">
         <v>30371</v>
       </c>
-      <c r="AD59" s="204">
+      <c r="AD59" s="187">
         <v>30357</v>
       </c>
-      <c r="AE59" s="186"/>
+      <c r="AE59" s="65">
+        <v>30322</v>
+      </c>
+      <c r="AF59" s="54">
+        <v>30181</v>
+      </c>
     </row>
     <row r="60" spans="1:33">
       <c r="A60" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="57">
         <v>29671</v>
       </c>
       <c r="C60" s="23">
         <v>29709</v>
       </c>
       <c r="D60" s="23">
         <v>29673</v>
       </c>
       <c r="E60" s="34">
         <v>29689</v>
       </c>
       <c r="F60" s="44">
         <v>29675</v>
       </c>
       <c r="G60" s="33">
         <v>29636</v>
       </c>
       <c r="H60" s="33">
         <v>29571</v>
@@ -6517,54 +6778,59 @@
       </c>
       <c r="V60" s="34">
         <v>29159</v>
       </c>
       <c r="W60" s="50">
         <v>29150</v>
       </c>
       <c r="X60" s="14">
         <v>29139</v>
       </c>
       <c r="Y60" s="180">
         <v>29129</v>
       </c>
       <c r="Z60" s="65">
         <v>29144</v>
       </c>
       <c r="AA60" s="65">
         <v>29187</v>
       </c>
       <c r="AB60" s="184">
         <v>29138</v>
       </c>
       <c r="AC60" s="54">
         <v>29108</v>
       </c>
-      <c r="AD60" s="204">
+      <c r="AD60" s="187">
         <v>29143</v>
       </c>
-      <c r="AE60" s="186"/>
+      <c r="AE60" s="65">
+        <v>29143</v>
+      </c>
+      <c r="AF60" s="54">
+        <v>29119</v>
+      </c>
     </row>
     <row r="61" spans="1:33">
       <c r="A61" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="57">
         <v>29210</v>
       </c>
       <c r="C61" s="23">
         <v>29176</v>
       </c>
       <c r="D61" s="23">
         <v>29196</v>
       </c>
       <c r="E61" s="34">
         <v>29194</v>
       </c>
       <c r="F61" s="44">
         <v>29184</v>
       </c>
       <c r="G61" s="33">
         <v>29108</v>
       </c>
       <c r="H61" s="33">
         <v>29118</v>
@@ -6610,89 +6876,95 @@
       </c>
       <c r="V61" s="34">
         <v>28548</v>
       </c>
       <c r="W61" s="50">
         <v>28489</v>
       </c>
       <c r="X61" s="14">
         <v>28447</v>
       </c>
       <c r="Y61" s="180">
         <v>28416</v>
       </c>
       <c r="Z61" s="65">
         <v>28345</v>
       </c>
       <c r="AA61" s="65">
         <v>28326</v>
       </c>
       <c r="AB61" s="184">
         <v>28336</v>
       </c>
       <c r="AC61" s="54">
         <v>28319</v>
       </c>
-      <c r="AD61" s="204">
+      <c r="AD61" s="187">
         <v>28311</v>
       </c>
-      <c r="AE61" s="186"/>
+      <c r="AE61" s="65">
+        <v>28318</v>
+      </c>
+      <c r="AF61" s="54">
+        <v>28281</v>
+      </c>
     </row>
     <row r="62" spans="1:33" ht="15" customHeight="1">
-      <c r="A62" s="190" t="s">
+      <c r="A62" s="188" t="s">
         <v>3</v>
       </c>
-      <c r="B62" s="190"/>
-[...28 lines deleted...]
-      <c r="AE62" s="186"/>
+      <c r="B62" s="188"/>
+      <c r="C62" s="188"/>
+      <c r="D62" s="188"/>
+      <c r="E62" s="188"/>
+      <c r="F62" s="188"/>
+      <c r="G62" s="188"/>
+      <c r="H62" s="188"/>
+      <c r="I62" s="188"/>
+      <c r="J62" s="188"/>
+      <c r="K62" s="188"/>
+      <c r="L62" s="188"/>
+      <c r="M62" s="188"/>
+      <c r="N62" s="188"/>
+      <c r="O62" s="188"/>
+      <c r="P62" s="188"/>
+      <c r="Q62" s="188"/>
+      <c r="R62" s="188"/>
+      <c r="S62" s="188"/>
+      <c r="T62" s="188"/>
+      <c r="U62" s="188"/>
+      <c r="V62" s="188"/>
+      <c r="W62" s="188"/>
+      <c r="X62" s="189"/>
+      <c r="Y62" s="189"/>
+      <c r="Z62" s="189"/>
+      <c r="AA62" s="190"/>
+      <c r="AB62" s="190"/>
+      <c r="AC62" s="190"/>
+      <c r="AD62" s="190"/>
+      <c r="AE62" s="190"/>
+      <c r="AF62" s="190"/>
     </row>
     <row r="63" spans="1:33">
       <c r="A63" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="7">
         <v>159291</v>
       </c>
       <c r="C63" s="7">
         <v>159666</v>
       </c>
       <c r="D63" s="7">
         <v>160048</v>
       </c>
       <c r="E63" s="7">
         <v>160365</v>
       </c>
       <c r="F63" s="7">
         <v>160705</v>
       </c>
       <c r="G63" s="7">
         <v>160846</v>
       </c>
       <c r="H63" s="7">
         <v>161009</v>
@@ -6741,52 +7013,56 @@
       </c>
       <c r="W63" s="33">
         <v>163768</v>
       </c>
       <c r="X63" s="55">
         <v>163971</v>
       </c>
       <c r="Y63" s="65">
         <v>164136</v>
       </c>
       <c r="Z63" s="65">
         <v>164330</v>
       </c>
       <c r="AA63" s="65">
         <v>164518</v>
       </c>
       <c r="AB63" s="23">
         <v>164698</v>
       </c>
       <c r="AC63" s="54">
         <v>164921</v>
       </c>
       <c r="AD63" s="23">
         <v>165043</v>
       </c>
-      <c r="AE63" s="186"/>
-      <c r="AF63" s="186"/>
+      <c r="AE63" s="65">
+        <v>165256</v>
+      </c>
+      <c r="AF63" s="65">
+        <v>165222</v>
+      </c>
       <c r="AG63" s="186"/>
     </row>
     <row r="64" spans="1:33">
       <c r="A64" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B64" s="7">
         <v>44859</v>
       </c>
       <c r="C64" s="7">
         <v>45372</v>
       </c>
       <c r="D64" s="7">
         <v>45708</v>
       </c>
       <c r="E64" s="65">
         <v>46003</v>
       </c>
       <c r="F64" s="147">
         <v>46410</v>
       </c>
       <c r="G64" s="65">
         <v>46683</v>
       </c>
       <c r="H64" s="148">
@@ -6836,51 +7112,56 @@
       </c>
       <c r="W64" s="65">
         <v>51107</v>
       </c>
       <c r="X64" s="55">
         <v>51387</v>
       </c>
       <c r="Y64" s="65">
         <v>51575</v>
       </c>
       <c r="Z64" s="65">
         <v>51791</v>
       </c>
       <c r="AA64" s="65">
         <v>52032</v>
       </c>
       <c r="AB64" s="23">
         <v>52250</v>
       </c>
       <c r="AC64" s="54">
         <v>52508</v>
       </c>
       <c r="AD64" s="65">
         <v>52685</v>
       </c>
-      <c r="AE64" s="186"/>
+      <c r="AE64" s="65">
+        <v>52854</v>
+      </c>
+      <c r="AF64" s="54">
+        <v>52997</v>
+      </c>
     </row>
     <row r="65" spans="1:33">
       <c r="A65" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B65" s="7">
         <v>10229</v>
       </c>
       <c r="C65" s="7">
         <v>10223</v>
       </c>
       <c r="D65" s="7">
         <v>10230</v>
       </c>
       <c r="E65" s="65">
         <v>10231</v>
       </c>
       <c r="F65" s="147">
         <v>10216</v>
       </c>
       <c r="G65" s="65">
         <v>10165</v>
       </c>
       <c r="H65" s="148">
         <v>10163</v>
@@ -6929,52 +7210,56 @@
       </c>
       <c r="W65" s="65">
         <v>9939</v>
       </c>
       <c r="X65" s="55">
         <v>9925</v>
       </c>
       <c r="Y65" s="65">
         <v>9920</v>
       </c>
       <c r="Z65" s="65">
         <v>9915</v>
       </c>
       <c r="AA65" s="65">
         <v>9916</v>
       </c>
       <c r="AB65" s="65">
         <v>9919</v>
       </c>
       <c r="AC65" s="54">
         <v>9929</v>
       </c>
       <c r="AD65" s="65">
         <v>9926</v>
       </c>
-      <c r="AE65" s="186"/>
-      <c r="AF65" s="186"/>
+      <c r="AE65" s="65">
+        <v>9951</v>
+      </c>
+      <c r="AF65" s="65">
+        <v>9913</v>
+      </c>
       <c r="AG65" s="186"/>
     </row>
     <row r="66" spans="1:33">
       <c r="A66" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="61">
         <v>16712</v>
       </c>
       <c r="C66" s="7">
         <v>16671</v>
       </c>
       <c r="D66" s="61">
         <v>16692</v>
       </c>
       <c r="E66" s="65">
         <v>16699</v>
       </c>
       <c r="F66" s="147">
         <v>16669</v>
       </c>
       <c r="G66" s="65">
         <v>16634</v>
       </c>
       <c r="H66" s="148">
@@ -7024,51 +7309,56 @@
       </c>
       <c r="W66" s="65">
         <v>16586</v>
       </c>
       <c r="X66" s="54">
         <v>16580</v>
       </c>
       <c r="Y66" s="65">
         <v>16583</v>
       </c>
       <c r="Z66" s="65">
         <v>16605</v>
       </c>
       <c r="AA66" s="65">
         <v>16585</v>
       </c>
       <c r="AB66" s="65">
         <v>16583</v>
       </c>
       <c r="AC66" s="54">
         <v>16575</v>
       </c>
       <c r="AD66" s="65">
         <v>16558</v>
       </c>
-      <c r="AE66" s="186"/>
+      <c r="AE66" s="65">
+        <v>16570</v>
+      </c>
+      <c r="AF66" s="54">
+        <v>16561</v>
+      </c>
     </row>
     <row r="67" spans="1:33">
       <c r="A67" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B67" s="61">
         <v>13586</v>
       </c>
       <c r="C67" s="7">
         <v>13581</v>
       </c>
       <c r="D67" s="61">
         <v>13581</v>
       </c>
       <c r="E67" s="65">
         <v>13587</v>
       </c>
       <c r="F67" s="147">
         <v>13587</v>
       </c>
       <c r="G67" s="65">
         <v>13583</v>
       </c>
       <c r="H67" s="148">
         <v>13576</v>
@@ -7117,52 +7407,56 @@
       </c>
       <c r="W67" s="65">
         <v>13365</v>
       </c>
       <c r="X67" s="54">
         <v>13345</v>
       </c>
       <c r="Y67" s="65">
         <v>13354</v>
       </c>
       <c r="Z67" s="65">
         <v>13369</v>
       </c>
       <c r="AA67" s="65">
         <v>13330</v>
       </c>
       <c r="AB67" s="65">
         <v>13346</v>
       </c>
       <c r="AC67" s="54">
         <v>13364</v>
       </c>
       <c r="AD67" s="65">
         <v>13339</v>
       </c>
-      <c r="AE67" s="186"/>
-      <c r="AF67" s="186"/>
+      <c r="AE67" s="65">
+        <v>13342</v>
+      </c>
+      <c r="AF67" s="65">
+        <v>13340</v>
+      </c>
       <c r="AG67" s="186"/>
     </row>
     <row r="68" spans="1:33">
       <c r="A68" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B68" s="61">
         <v>28611</v>
       </c>
       <c r="C68" s="7">
         <v>28548</v>
       </c>
       <c r="D68" s="61">
         <v>28542</v>
       </c>
       <c r="E68" s="65">
         <v>28562</v>
       </c>
       <c r="F68" s="147">
         <v>28541</v>
       </c>
       <c r="G68" s="65">
         <v>28541</v>
       </c>
       <c r="H68" s="148">
@@ -7212,51 +7506,56 @@
       </c>
       <c r="W68" s="65">
         <v>28106</v>
       </c>
       <c r="X68" s="54">
         <v>28105</v>
       </c>
       <c r="Y68" s="65">
         <v>28106</v>
       </c>
       <c r="Z68" s="65">
         <v>28085</v>
       </c>
       <c r="AA68" s="65">
         <v>28061</v>
       </c>
       <c r="AB68" s="65">
         <v>28053</v>
       </c>
       <c r="AC68" s="54">
         <v>28030</v>
       </c>
       <c r="AD68" s="65">
         <v>28015</v>
       </c>
-      <c r="AE68" s="186"/>
+      <c r="AE68" s="65">
+        <v>28012</v>
+      </c>
+      <c r="AF68" s="54">
+        <v>27970</v>
+      </c>
     </row>
     <row r="69" spans="1:33">
       <c r="A69" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B69" s="61">
         <v>15852</v>
       </c>
       <c r="C69" s="7">
         <v>15821</v>
       </c>
       <c r="D69" s="61">
         <v>15849</v>
       </c>
       <c r="E69" s="65">
         <v>15832</v>
       </c>
       <c r="F69" s="147">
         <v>15817</v>
       </c>
       <c r="G69" s="65">
         <v>15834</v>
       </c>
       <c r="H69" s="148">
         <v>15827</v>
@@ -7305,52 +7604,56 @@
       </c>
       <c r="W69" s="65">
         <v>15722</v>
       </c>
       <c r="X69" s="54">
         <v>15691</v>
       </c>
       <c r="Y69" s="65">
         <v>15676</v>
       </c>
       <c r="Z69" s="65">
         <v>15675</v>
       </c>
       <c r="AA69" s="65">
         <v>15678</v>
       </c>
       <c r="AB69" s="65">
         <v>15679</v>
       </c>
       <c r="AC69" s="54">
         <v>15687</v>
       </c>
       <c r="AD69" s="65">
         <v>15695</v>
       </c>
-      <c r="AE69" s="186"/>
-      <c r="AF69" s="186"/>
+      <c r="AE69" s="65">
+        <v>15677</v>
+      </c>
+      <c r="AF69" s="65">
+        <v>15599</v>
+      </c>
       <c r="AG69" s="186"/>
     </row>
     <row r="70" spans="1:33">
       <c r="A70" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="61">
         <v>14796</v>
       </c>
       <c r="C70" s="7">
         <v>14809</v>
       </c>
       <c r="D70" s="61">
         <v>14797</v>
       </c>
       <c r="E70" s="65">
         <v>14802</v>
       </c>
       <c r="F70" s="147">
         <v>14813</v>
       </c>
       <c r="G70" s="65">
         <v>14793</v>
       </c>
       <c r="H70" s="148">
@@ -7400,50 +7703,56 @@
       </c>
       <c r="W70" s="65">
         <v>14602</v>
       </c>
       <c r="X70" s="54">
         <v>14605</v>
       </c>
       <c r="Y70" s="65">
         <v>14605</v>
       </c>
       <c r="Z70" s="65">
         <v>14625</v>
       </c>
       <c r="AA70" s="65">
         <v>14660</v>
       </c>
       <c r="AB70" s="65">
         <v>14608</v>
       </c>
       <c r="AC70" s="54">
         <v>14580</v>
       </c>
       <c r="AD70" s="65">
         <v>14589</v>
       </c>
+      <c r="AE70" s="54">
+        <v>14597</v>
+      </c>
+      <c r="AF70" s="54">
+        <v>14598</v>
+      </c>
     </row>
     <row r="71" spans="1:33">
       <c r="A71" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B71" s="61">
         <v>14646</v>
       </c>
       <c r="C71" s="7">
         <v>14641</v>
       </c>
       <c r="D71" s="61">
         <v>14649</v>
       </c>
       <c r="E71" s="65">
         <v>14649</v>
       </c>
       <c r="F71" s="147">
         <v>14652</v>
       </c>
       <c r="G71" s="65">
         <v>14613</v>
       </c>
       <c r="H71" s="148">
         <v>14626</v>
@@ -7492,84 +7801,92 @@
       </c>
       <c r="W71" s="65">
         <v>14341</v>
       </c>
       <c r="X71" s="54">
         <v>14333</v>
       </c>
       <c r="Y71" s="65">
         <v>14317</v>
       </c>
       <c r="Z71" s="65">
         <v>14265</v>
       </c>
       <c r="AA71" s="65">
         <v>14256</v>
       </c>
       <c r="AB71" s="65">
         <v>14260</v>
       </c>
       <c r="AC71" s="54">
         <v>14248</v>
       </c>
       <c r="AD71" s="65">
         <v>14236</v>
       </c>
+      <c r="AE71" s="54">
+        <v>14253</v>
+      </c>
+      <c r="AF71" s="54">
+        <v>14244</v>
+      </c>
     </row>
     <row r="72" spans="1:33" ht="13.5" customHeight="1">
-      <c r="A72" s="187" t="s">
+      <c r="A72" s="191" t="s">
         <v>4</v>
       </c>
-      <c r="B72" s="187"/>
-[...27 lines deleted...]
-      <c r="AD72" s="189"/>
+      <c r="B72" s="191"/>
+      <c r="C72" s="191"/>
+      <c r="D72" s="191"/>
+      <c r="E72" s="191"/>
+      <c r="F72" s="191"/>
+      <c r="G72" s="191"/>
+      <c r="H72" s="191"/>
+      <c r="I72" s="191"/>
+      <c r="J72" s="191"/>
+      <c r="K72" s="191"/>
+      <c r="L72" s="191"/>
+      <c r="M72" s="191"/>
+      <c r="N72" s="191"/>
+      <c r="O72" s="191"/>
+      <c r="P72" s="191"/>
+      <c r="Q72" s="191"/>
+      <c r="R72" s="191"/>
+      <c r="S72" s="191"/>
+      <c r="T72" s="191"/>
+      <c r="U72" s="191"/>
+      <c r="V72" s="191"/>
+      <c r="W72" s="191"/>
+      <c r="X72" s="189"/>
+      <c r="Y72" s="189"/>
+      <c r="Z72" s="189"/>
+      <c r="AA72" s="190"/>
+      <c r="AB72" s="190"/>
+      <c r="AC72" s="190"/>
+      <c r="AD72" s="190"/>
+      <c r="AE72" s="190"/>
+      <c r="AF72" s="190"/>
     </row>
     <row r="73" spans="1:33">
       <c r="A73" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B73" s="10">
         <v>154912</v>
       </c>
       <c r="C73" s="10">
         <v>155322</v>
       </c>
       <c r="D73" s="10">
         <v>155701</v>
       </c>
       <c r="E73" s="10">
         <v>156043</v>
       </c>
       <c r="F73" s="10">
         <v>156421</v>
       </c>
       <c r="G73" s="10">
         <v>156600</v>
       </c>
       <c r="H73" s="10">
         <v>156643</v>
@@ -7618,50 +7935,56 @@
       </c>
       <c r="W73" s="14">
         <v>158306</v>
       </c>
       <c r="X73" s="55">
         <v>158484</v>
       </c>
       <c r="Y73" s="23">
         <v>158577</v>
       </c>
       <c r="Z73" s="65">
         <v>158746</v>
       </c>
       <c r="AA73" s="65">
         <v>158869</v>
       </c>
       <c r="AB73" s="65">
         <v>158992</v>
       </c>
       <c r="AC73" s="54">
         <v>159122</v>
       </c>
       <c r="AD73" s="65">
         <v>159187</v>
       </c>
+      <c r="AE73" s="54">
+        <v>159267</v>
+      </c>
+      <c r="AF73" s="54">
+        <v>159118</v>
+      </c>
     </row>
     <row r="74" spans="1:33">
       <c r="A74" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B74" s="10">
         <v>44132</v>
       </c>
       <c r="C74" s="10">
         <v>44670</v>
       </c>
       <c r="D74" s="10">
         <v>45062</v>
       </c>
       <c r="E74" s="65">
         <v>45366</v>
       </c>
       <c r="F74" s="115">
         <v>45794</v>
       </c>
       <c r="G74" s="65">
         <v>46064</v>
       </c>
       <c r="H74" s="116">
         <v>46173</v>
@@ -7710,50 +8033,56 @@
       </c>
       <c r="W74" s="65">
         <v>50074</v>
       </c>
       <c r="X74" s="54">
         <v>50435</v>
       </c>
       <c r="Y74" s="23">
         <v>50660</v>
       </c>
       <c r="Z74" s="65">
         <v>50847</v>
       </c>
       <c r="AA74" s="65">
         <v>51072</v>
       </c>
       <c r="AB74" s="65">
         <v>51209</v>
       </c>
       <c r="AC74" s="54">
         <v>51394</v>
       </c>
       <c r="AD74" s="65">
         <v>51542</v>
       </c>
+      <c r="AE74" s="54">
+        <v>51686</v>
+      </c>
+      <c r="AF74" s="54">
+        <v>51802</v>
+      </c>
     </row>
     <row r="75" spans="1:33">
       <c r="A75" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B75" s="10">
         <v>10057</v>
       </c>
       <c r="C75" s="10">
         <v>10042</v>
       </c>
       <c r="D75" s="10">
         <v>10041</v>
       </c>
       <c r="E75" s="65">
         <v>10058</v>
       </c>
       <c r="F75" s="115">
         <v>10044</v>
       </c>
       <c r="G75" s="65">
         <v>9993</v>
       </c>
       <c r="H75" s="116">
         <v>9978</v>
@@ -7802,50 +8131,56 @@
       </c>
       <c r="W75" s="65">
         <v>9678</v>
       </c>
       <c r="X75" s="54">
         <v>9676</v>
       </c>
       <c r="Y75" s="23">
         <v>9661</v>
       </c>
       <c r="Z75" s="65">
         <v>9664</v>
       </c>
       <c r="AA75" s="65">
         <v>9651</v>
       </c>
       <c r="AB75" s="65">
         <v>9649</v>
       </c>
       <c r="AC75" s="54">
         <v>9638</v>
       </c>
       <c r="AD75" s="65">
         <v>9634</v>
       </c>
+      <c r="AE75" s="54">
+        <v>9638</v>
+      </c>
+      <c r="AF75" s="54">
+        <v>9605</v>
+      </c>
     </row>
     <row r="76" spans="1:33">
       <c r="A76" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B76" s="61">
         <v>16085</v>
       </c>
       <c r="C76" s="61">
         <v>16059</v>
       </c>
       <c r="D76" s="61">
         <v>16061</v>
       </c>
       <c r="E76" s="65">
         <v>16067</v>
       </c>
       <c r="F76" s="115">
         <v>16050</v>
       </c>
       <c r="G76" s="65">
         <v>16064</v>
       </c>
       <c r="H76" s="116">
         <v>16070</v>
@@ -7894,50 +8229,56 @@
       </c>
       <c r="W76" s="65">
         <v>15864</v>
       </c>
       <c r="X76" s="54">
         <v>15819</v>
       </c>
       <c r="Y76" s="23">
         <v>15805</v>
       </c>
       <c r="Z76" s="65">
         <v>15823</v>
       </c>
       <c r="AA76" s="65">
         <v>15793</v>
       </c>
       <c r="AB76" s="65">
         <v>15787</v>
       </c>
       <c r="AC76" s="54">
         <v>15774</v>
       </c>
       <c r="AD76" s="65">
         <v>15754</v>
       </c>
+      <c r="AE76" s="54">
+        <v>15741</v>
+      </c>
+      <c r="AF76" s="54">
+        <v>15712</v>
+      </c>
     </row>
     <row r="77" spans="1:33">
       <c r="A77" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B77" s="61">
         <v>12792</v>
       </c>
       <c r="C77" s="61">
         <v>12775</v>
       </c>
       <c r="D77" s="61">
         <v>12789</v>
       </c>
       <c r="E77" s="65">
         <v>12775</v>
       </c>
       <c r="F77" s="115">
         <v>12795</v>
       </c>
       <c r="G77" s="65">
         <v>12785</v>
       </c>
       <c r="H77" s="116">
         <v>12789</v>
@@ -7986,50 +8327,56 @@
       </c>
       <c r="W77" s="65">
         <v>12512</v>
       </c>
       <c r="X77" s="54">
         <v>12483</v>
       </c>
       <c r="Y77" s="23">
         <v>12477</v>
       </c>
       <c r="Z77" s="65">
         <v>12472</v>
       </c>
       <c r="AA77" s="65">
         <v>12457</v>
       </c>
       <c r="AB77" s="65">
         <v>12443</v>
       </c>
       <c r="AC77" s="54">
         <v>12441</v>
       </c>
       <c r="AD77" s="65">
         <v>12405</v>
       </c>
+      <c r="AE77" s="54">
+        <v>12411</v>
+      </c>
+      <c r="AF77" s="54">
+        <v>12401</v>
+      </c>
     </row>
     <row r="78" spans="1:33">
       <c r="A78" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B78" s="61">
         <v>27389</v>
       </c>
       <c r="C78" s="61">
         <v>27339</v>
       </c>
       <c r="D78" s="61">
         <v>27325</v>
       </c>
       <c r="E78" s="65">
         <v>27344</v>
       </c>
       <c r="F78" s="115">
         <v>27339</v>
       </c>
       <c r="G78" s="65">
         <v>27339</v>
       </c>
       <c r="H78" s="116">
         <v>27318</v>
@@ -8078,50 +8425,56 @@
       </c>
       <c r="W78" s="65">
         <v>26736</v>
       </c>
       <c r="X78" s="54">
         <v>26702</v>
       </c>
       <c r="Y78" s="23">
         <v>26671</v>
       </c>
       <c r="Z78" s="65">
         <v>26652</v>
       </c>
       <c r="AA78" s="65">
         <v>26627</v>
       </c>
       <c r="AB78" s="65">
         <v>26616</v>
       </c>
       <c r="AC78" s="54">
         <v>26592</v>
       </c>
       <c r="AD78" s="65">
         <v>26561</v>
       </c>
+      <c r="AE78" s="54">
+        <v>26535</v>
+      </c>
+      <c r="AF78" s="54">
+        <v>26458</v>
+      </c>
     </row>
     <row r="79" spans="1:33">
       <c r="A79" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B79" s="61">
         <v>15012</v>
       </c>
       <c r="C79" s="61">
         <v>14996</v>
       </c>
       <c r="D79" s="61">
         <v>14994</v>
       </c>
       <c r="E79" s="65">
         <v>15001</v>
       </c>
       <c r="F79" s="115">
         <v>15005</v>
       </c>
       <c r="G79" s="65">
         <v>15017</v>
       </c>
       <c r="H79" s="116">
         <v>15008</v>
@@ -8170,50 +8523,56 @@
       </c>
       <c r="W79" s="65">
         <v>14746</v>
       </c>
       <c r="X79" s="54">
         <v>14721</v>
       </c>
       <c r="Y79" s="23">
         <v>14680</v>
       </c>
       <c r="Z79" s="65">
         <v>14689</v>
       </c>
       <c r="AA79" s="65">
         <v>14672</v>
       </c>
       <c r="AB79" s="65">
         <v>14682</v>
       </c>
       <c r="AC79" s="54">
         <v>14684</v>
       </c>
       <c r="AD79" s="65">
         <v>14662</v>
       </c>
+      <c r="AE79" s="54">
+        <v>14645</v>
+      </c>
+      <c r="AF79" s="54">
+        <v>14582</v>
+      </c>
     </row>
     <row r="80" spans="1:33">
       <c r="A80" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B80" s="61">
         <v>14883</v>
       </c>
       <c r="C80" s="61">
         <v>14908</v>
       </c>
       <c r="D80" s="61">
         <v>14884</v>
       </c>
       <c r="E80" s="65">
         <v>14887</v>
       </c>
       <c r="F80" s="115">
         <v>14862</v>
       </c>
       <c r="G80" s="65">
         <v>14843</v>
       </c>
       <c r="H80" s="116">
         <v>14815</v>
@@ -8262,52 +8621,58 @@
       </c>
       <c r="W80" s="65">
         <v>14548</v>
       </c>
       <c r="X80" s="54">
         <v>14534</v>
       </c>
       <c r="Y80" s="23">
         <v>14524</v>
       </c>
       <c r="Z80" s="65">
         <v>14519</v>
       </c>
       <c r="AA80" s="65">
         <v>14527</v>
       </c>
       <c r="AB80" s="65">
         <v>14530</v>
       </c>
       <c r="AC80" s="54">
         <v>14528</v>
       </c>
       <c r="AD80" s="65">
         <v>14554</v>
       </c>
+      <c r="AE80" s="54">
+        <v>14546</v>
+      </c>
+      <c r="AF80" s="54">
+        <v>14521</v>
+      </c>
     </row>
-    <row r="81" spans="1:30">
+    <row r="81" spans="1:32">
       <c r="A81" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B81" s="179">
         <v>14562</v>
       </c>
       <c r="C81" s="179">
         <v>14533</v>
       </c>
       <c r="D81" s="179">
         <v>14545</v>
       </c>
       <c r="E81" s="52">
         <v>14545</v>
       </c>
       <c r="F81" s="131">
         <v>14532</v>
       </c>
       <c r="G81" s="52">
         <v>14495</v>
       </c>
       <c r="H81" s="132">
         <v>14492</v>
       </c>
       <c r="I81" s="133">
@@ -8354,206 +8719,213 @@
       </c>
       <c r="W81" s="52">
         <v>14148</v>
       </c>
       <c r="X81" s="56">
         <v>14114</v>
       </c>
       <c r="Y81" s="52">
         <v>14099</v>
       </c>
       <c r="Z81" s="52">
         <v>14080</v>
       </c>
       <c r="AA81" s="52">
         <v>14070</v>
       </c>
       <c r="AB81" s="52">
         <v>14076</v>
       </c>
       <c r="AC81" s="56">
         <v>14071</v>
       </c>
       <c r="AD81" s="52">
         <v>14075</v>
       </c>
+      <c r="AE81" s="56">
+        <v>14065</v>
+      </c>
+      <c r="AF81" s="56">
+        <v>14037</v>
+      </c>
     </row>
-    <row r="82" spans="1:30" ht="13.5" customHeight="1">
+    <row r="82" spans="1:32" ht="13.5" customHeight="1">
       <c r="A82" s="181" t="s">
         <v>28</v>
       </c>
       <c r="B82" s="181"/>
       <c r="C82" s="181"/>
       <c r="D82" s="181"/>
       <c r="E82" s="181"/>
       <c r="F82" s="182"/>
     </row>
-    <row r="83" spans="1:30">
+    <row r="83" spans="1:32">
       <c r="A83" s="181" t="s">
         <v>29</v>
       </c>
       <c r="B83" s="181"/>
       <c r="C83" s="181"/>
       <c r="D83" s="181"/>
       <c r="E83" s="181"/>
       <c r="F83" s="182"/>
     </row>
-    <row r="86" spans="1:30">
+    <row r="86" spans="1:32">
       <c r="E86" s="185"/>
       <c r="F86" s="185"/>
       <c r="G86" s="185"/>
       <c r="H86" s="185"/>
       <c r="I86" s="185"/>
       <c r="J86" s="185"/>
       <c r="K86" s="185"/>
       <c r="L86" s="185"/>
       <c r="M86" s="185"/>
       <c r="N86" s="185"/>
       <c r="O86" s="185"/>
       <c r="P86" s="185"/>
       <c r="Q86" s="185"/>
     </row>
-    <row r="87" spans="1:30">
+    <row r="87" spans="1:32">
       <c r="E87" s="186"/>
       <c r="F87" s="186"/>
       <c r="G87" s="186"/>
       <c r="H87" s="186"/>
       <c r="I87" s="186"/>
       <c r="J87" s="186"/>
       <c r="K87" s="186"/>
       <c r="L87" s="186"/>
       <c r="M87" s="186"/>
       <c r="N87" s="186"/>
       <c r="O87" s="186"/>
       <c r="P87" s="186"/>
       <c r="Q87" s="186"/>
     </row>
-    <row r="88" spans="1:30">
+    <row r="88" spans="1:32">
       <c r="E88" s="186"/>
       <c r="F88" s="186"/>
       <c r="G88" s="186"/>
       <c r="H88" s="186"/>
       <c r="I88" s="186"/>
       <c r="J88" s="186"/>
       <c r="K88" s="186"/>
       <c r="L88" s="186"/>
       <c r="M88" s="186"/>
       <c r="N88" s="186"/>
       <c r="O88" s="186"/>
       <c r="P88" s="186"/>
       <c r="Q88" s="186"/>
     </row>
-    <row r="89" spans="1:30">
+    <row r="89" spans="1:32">
       <c r="E89" s="186"/>
       <c r="F89" s="186"/>
       <c r="G89" s="186"/>
       <c r="H89" s="186"/>
       <c r="I89" s="186"/>
       <c r="J89" s="186"/>
       <c r="K89" s="186"/>
       <c r="L89" s="186"/>
       <c r="M89" s="186"/>
       <c r="N89" s="186"/>
       <c r="O89" s="186"/>
       <c r="P89" s="186"/>
       <c r="Q89" s="186"/>
     </row>
-    <row r="90" spans="1:30">
+    <row r="90" spans="1:32">
       <c r="E90" s="186"/>
       <c r="F90" s="186"/>
       <c r="G90" s="186"/>
       <c r="H90" s="186"/>
       <c r="I90" s="186"/>
       <c r="J90" s="186"/>
       <c r="K90" s="186"/>
       <c r="L90" s="186"/>
       <c r="M90" s="186"/>
       <c r="N90" s="186"/>
       <c r="O90" s="186"/>
       <c r="P90" s="186"/>
       <c r="Q90" s="186"/>
     </row>
-    <row r="91" spans="1:30">
+    <row r="91" spans="1:32">
       <c r="I91" s="186"/>
       <c r="J91" s="186"/>
       <c r="K91" s="186"/>
       <c r="L91" s="186"/>
       <c r="M91" s="186"/>
       <c r="N91" s="186"/>
       <c r="O91" s="186"/>
       <c r="P91" s="186"/>
       <c r="Q91" s="186"/>
     </row>
-    <row r="92" spans="1:30">
+    <row r="92" spans="1:32">
       <c r="I92" s="186"/>
       <c r="J92" s="186"/>
       <c r="K92" s="186"/>
       <c r="L92" s="186"/>
       <c r="M92" s="186"/>
       <c r="N92" s="186"/>
       <c r="O92" s="186"/>
       <c r="P92" s="186"/>
       <c r="Q92" s="186"/>
     </row>
-    <row r="93" spans="1:30">
+    <row r="93" spans="1:32">
       <c r="I93" s="186"/>
       <c r="J93" s="186"/>
       <c r="K93" s="186"/>
       <c r="L93" s="186"/>
       <c r="M93" s="186"/>
       <c r="N93" s="186"/>
       <c r="O93" s="186"/>
       <c r="P93" s="186"/>
       <c r="Q93" s="186"/>
     </row>
-    <row r="94" spans="1:30">
+    <row r="94" spans="1:32">
       <c r="I94" s="186"/>
       <c r="J94" s="186"/>
       <c r="K94" s="186"/>
       <c r="L94" s="186"/>
       <c r="M94" s="186"/>
       <c r="N94" s="186"/>
       <c r="O94" s="186"/>
       <c r="P94" s="186"/>
       <c r="Q94" s="186"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...2 lines deleted...]
-    <mergeCell ref="A6:AB6"/>
+  <mergeCells count="15">
+    <mergeCell ref="A48:AF48"/>
+    <mergeCell ref="A52:AF52"/>
+    <mergeCell ref="A62:AF62"/>
+    <mergeCell ref="A72:AF72"/>
+    <mergeCell ref="A10:AF10"/>
+    <mergeCell ref="A20:AF20"/>
+    <mergeCell ref="A30:AF30"/>
+    <mergeCell ref="A40:AF40"/>
+    <mergeCell ref="A44:AF44"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AD8"/>
-[...6 lines deleted...]
-    <mergeCell ref="A52:AD52"/>
+    <mergeCell ref="AD7:AF7"/>
+    <mergeCell ref="Z8:AF8"/>
+    <mergeCell ref="A6:AF6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Халық саны</vt:lpstr>