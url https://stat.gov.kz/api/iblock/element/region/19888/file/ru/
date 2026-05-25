--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11340" yWindow="705" windowWidth="28800" windowHeight="11205"/>
   </bookViews>
   <sheets>
     <sheet name="Численность населения" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Численность населения'!$A$8:$V$83</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="33">
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Мужчины</t>
   </si>
   <si>
     <t>Женщины</t>
   </si>
   <si>
     <t>1 января</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
@@ -2614,51 +2614,51 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="222">
+  <cellXfs count="223">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -3214,93 +3214,94 @@
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="1725" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="1717" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1843">
     <cellStyle name="20% - Акцент1 2" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="52"/>
@@ -5460,154 +5461,157 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:AO87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:AB6"/>
+      <selection activeCell="M26" sqref="M26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="7" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="1" customWidth="1"/>
     <col min="7" max="8" width="6.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9" style="1" customWidth="1"/>
     <col min="16" max="16" width="8" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.85546875" style="1" customWidth="1"/>
     <col min="25" max="26" width="8.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="7.42578125" style="1" customWidth="1"/>
-    <col min="29" max="16384" width="9.140625" style="1"/>
+    <col min="29" max="29" width="8.140625" style="1" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:40" ht="21" customHeight="1">
-      <c r="A6" s="205" t="s">
+      <c r="A6" s="214" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="205"/>
-[...25 lines deleted...]
-      <c r="AB6" s="206"/>
+      <c r="B6" s="214"/>
+      <c r="C6" s="214"/>
+      <c r="D6" s="214"/>
+      <c r="E6" s="214"/>
+      <c r="F6" s="214"/>
+      <c r="G6" s="214"/>
+      <c r="H6" s="214"/>
+      <c r="I6" s="214"/>
+      <c r="J6" s="214"/>
+      <c r="K6" s="214"/>
+      <c r="L6" s="214"/>
+      <c r="M6" s="214"/>
+      <c r="N6" s="214"/>
+      <c r="O6" s="214"/>
+      <c r="P6" s="214"/>
+      <c r="Q6" s="214"/>
+      <c r="R6" s="214"/>
+      <c r="S6" s="214"/>
+      <c r="T6" s="214"/>
+      <c r="U6" s="214"/>
+      <c r="V6" s="209"/>
+      <c r="W6" s="209"/>
+      <c r="X6" s="209"/>
+      <c r="Y6" s="209"/>
+      <c r="Z6" s="209"/>
+      <c r="AA6" s="209"/>
+      <c r="AB6" s="209"/>
+      <c r="AC6" s="209"/>
     </row>
     <row r="8" spans="1:40" ht="15" customHeight="1">
-      <c r="A8" s="215"/>
-      <c r="B8" s="217">
+      <c r="A8" s="216"/>
+      <c r="B8" s="218">
         <v>2024</v>
       </c>
-      <c r="C8" s="217"/>
-[...10 lines deleted...]
-      <c r="N8" s="218">
+      <c r="C8" s="218"/>
+      <c r="D8" s="218"/>
+      <c r="E8" s="218"/>
+      <c r="F8" s="218"/>
+      <c r="G8" s="218"/>
+      <c r="H8" s="218"/>
+      <c r="I8" s="218"/>
+      <c r="J8" s="218"/>
+      <c r="K8" s="218"/>
+      <c r="L8" s="218"/>
+      <c r="M8" s="218"/>
+      <c r="N8" s="219">
         <v>2025</v>
       </c>
-      <c r="O8" s="219"/>
-[...8 lines deleted...]
-      <c r="X8" s="219"/>
+      <c r="O8" s="213"/>
+      <c r="P8" s="213"/>
+      <c r="Q8" s="213"/>
+      <c r="R8" s="213"/>
+      <c r="S8" s="213"/>
+      <c r="T8" s="213"/>
+      <c r="U8" s="213"/>
+      <c r="V8" s="213"/>
+      <c r="W8" s="213"/>
+      <c r="X8" s="213"/>
       <c r="Y8" s="220"/>
-      <c r="Z8" s="212">
+      <c r="Z8" s="211">
         <v>2026</v>
       </c>
-      <c r="AA8" s="213"/>
-      <c r="AB8" s="213"/>
+      <c r="AA8" s="212"/>
+      <c r="AB8" s="212"/>
+      <c r="AC8" s="213"/>
     </row>
     <row r="9" spans="1:40" ht="18.75" customHeight="1">
-      <c r="A9" s="216"/>
+      <c r="A9" s="217"/>
       <c r="B9" s="201" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -5645,82 +5649,85 @@
       </c>
       <c r="U9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="V9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W9" s="196" t="s">
         <v>22</v>
       </c>
       <c r="X9" s="196" t="s">
         <v>15</v>
       </c>
       <c r="Y9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="198" t="s">
         <v>6</v>
       </c>
       <c r="AA9" s="198" t="s">
         <v>7</v>
       </c>
       <c r="AB9" s="202" t="s">
         <v>8</v>
       </c>
+      <c r="AC9" s="198" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="10" spans="1:40" ht="15">
-      <c r="A10" s="207" t="s">
+      <c r="A10" s="205" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="207"/>
-[...25 lines deleted...]
-      <c r="AB10" s="208"/>
+      <c r="B10" s="205"/>
+      <c r="C10" s="205"/>
+      <c r="D10" s="205"/>
+      <c r="E10" s="205"/>
+      <c r="F10" s="205"/>
+      <c r="G10" s="205"/>
+      <c r="H10" s="205"/>
+      <c r="I10" s="205"/>
+      <c r="J10" s="205"/>
+      <c r="K10" s="205"/>
+      <c r="L10" s="205"/>
+      <c r="M10" s="205"/>
+      <c r="N10" s="205"/>
+      <c r="O10" s="205"/>
+      <c r="P10" s="205"/>
+      <c r="Q10" s="205"/>
+      <c r="R10" s="205"/>
+      <c r="S10" s="205"/>
+      <c r="T10" s="205"/>
+      <c r="U10" s="205"/>
+      <c r="V10" s="206"/>
+      <c r="W10" s="206"/>
+      <c r="X10" s="206"/>
+      <c r="Y10" s="206"/>
+      <c r="Z10" s="206"/>
+      <c r="AA10" s="206"/>
+      <c r="AB10" s="206"/>
     </row>
     <row r="11" spans="1:40">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="58">
         <v>704078</v>
       </c>
       <c r="C11" s="58">
         <v>704911</v>
       </c>
       <c r="D11" s="58">
         <v>705901</v>
       </c>
       <c r="E11" s="12">
         <v>706711</v>
       </c>
       <c r="F11" s="12">
         <v>707609</v>
       </c>
       <c r="G11" s="14">
         <v>708290</v>
       </c>
       <c r="H11" s="12">
         <v>708529</v>
@@ -5763,51 +5770,53 @@
       </c>
       <c r="U11" s="12">
         <v>713872</v>
       </c>
       <c r="V11" s="12">
         <v>713933</v>
       </c>
       <c r="W11" s="34">
         <v>714213</v>
       </c>
       <c r="X11" s="6">
         <v>714771</v>
       </c>
       <c r="Y11" s="197">
         <v>715428</v>
       </c>
       <c r="Z11" s="61">
         <v>716071</v>
       </c>
       <c r="AA11" s="61">
         <v>716377</v>
       </c>
       <c r="AB11" s="203">
         <v>716725</v>
       </c>
-      <c r="AC11" s="29"/>
+      <c r="AC11" s="203">
+        <v>717347</v>
+      </c>
       <c r="AD11" s="30"/>
       <c r="AE11" s="6"/>
       <c r="AF11" s="25"/>
       <c r="AG11" s="25"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="32"/>
       <c r="AJ11" s="33"/>
       <c r="AK11" s="25"/>
       <c r="AL11" s="25"/>
       <c r="AM11" s="6"/>
       <c r="AN11" s="34"/>
     </row>
     <row r="12" spans="1:40">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="23">
         <v>412272</v>
       </c>
       <c r="C12" s="24">
         <v>413277</v>
       </c>
       <c r="D12" s="24">
         <v>414122</v>
       </c>
@@ -5861,51 +5870,53 @@
       </c>
       <c r="U12" s="25">
         <v>427540</v>
       </c>
       <c r="V12" s="6">
         <v>428280</v>
       </c>
       <c r="W12" s="34">
         <v>428891</v>
       </c>
       <c r="X12" s="6">
         <v>429784</v>
       </c>
       <c r="Y12" s="197">
         <v>430629</v>
       </c>
       <c r="Z12" s="61">
         <v>431254</v>
       </c>
       <c r="AA12" s="61">
         <v>431731</v>
       </c>
       <c r="AB12" s="203">
         <v>432166</v>
       </c>
-      <c r="AC12" s="29"/>
+      <c r="AC12" s="203">
+        <v>432799</v>
+      </c>
       <c r="AD12" s="30"/>
       <c r="AE12" s="6"/>
       <c r="AF12" s="25"/>
       <c r="AG12" s="25"/>
       <c r="AH12" s="31"/>
       <c r="AI12" s="31"/>
       <c r="AJ12" s="33"/>
       <c r="AK12" s="25"/>
       <c r="AL12" s="25"/>
       <c r="AM12" s="6"/>
       <c r="AN12" s="34"/>
     </row>
     <row r="13" spans="1:40">
       <c r="A13" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="23">
         <v>86872</v>
       </c>
       <c r="C13" s="24">
         <v>86945</v>
       </c>
       <c r="D13" s="24">
         <v>87063</v>
       </c>
@@ -5959,51 +5970,53 @@
       </c>
       <c r="U13" s="25">
         <v>84364</v>
       </c>
       <c r="V13" s="6">
         <v>84168</v>
       </c>
       <c r="W13" s="34">
         <v>84046</v>
       </c>
       <c r="X13" s="6">
         <v>83955</v>
       </c>
       <c r="Y13" s="197">
         <v>83902</v>
       </c>
       <c r="Z13" s="61">
         <v>83958</v>
       </c>
       <c r="AA13" s="61">
         <v>83930</v>
       </c>
       <c r="AB13" s="203">
         <v>83896</v>
       </c>
-      <c r="AC13" s="29"/>
+      <c r="AC13" s="203">
+        <v>83974</v>
+      </c>
       <c r="AD13" s="30"/>
       <c r="AE13" s="6"/>
       <c r="AF13" s="25"/>
       <c r="AG13" s="25"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="31"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="25"/>
       <c r="AL13" s="25"/>
       <c r="AM13" s="6"/>
       <c r="AN13" s="34"/>
     </row>
     <row r="14" spans="1:40">
       <c r="A14" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="23">
         <v>32799</v>
       </c>
       <c r="C14" s="24">
         <v>32732</v>
       </c>
       <c r="D14" s="24">
         <v>32755</v>
       </c>
@@ -6057,51 +6070,53 @@
       </c>
       <c r="U14" s="25">
         <v>32523</v>
       </c>
       <c r="V14" s="6">
         <v>32448</v>
       </c>
       <c r="W14" s="34">
         <v>32450</v>
       </c>
       <c r="X14" s="6">
         <v>32399</v>
       </c>
       <c r="Y14" s="197">
         <v>32388</v>
       </c>
       <c r="Z14" s="61">
         <v>32428</v>
       </c>
       <c r="AA14" s="61">
         <v>32378</v>
       </c>
       <c r="AB14" s="203">
         <v>32370</v>
       </c>
-      <c r="AC14" s="29"/>
+      <c r="AC14" s="203">
+        <v>32349</v>
+      </c>
       <c r="AD14" s="30"/>
       <c r="AE14" s="6"/>
       <c r="AF14" s="25"/>
       <c r="AG14" s="25"/>
       <c r="AH14" s="31"/>
       <c r="AI14" s="31"/>
       <c r="AJ14" s="33"/>
       <c r="AK14" s="25"/>
       <c r="AL14" s="25"/>
       <c r="AM14" s="6"/>
       <c r="AN14" s="34"/>
     </row>
     <row r="15" spans="1:40">
       <c r="A15" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="23">
         <v>26373</v>
       </c>
       <c r="C15" s="24">
         <v>26351</v>
       </c>
       <c r="D15" s="24">
         <v>26365</v>
       </c>
@@ -6155,51 +6170,53 @@
       </c>
       <c r="U15" s="25">
         <v>25970</v>
       </c>
       <c r="V15" s="6">
         <v>25910</v>
       </c>
       <c r="W15" s="34">
         <v>25877</v>
       </c>
       <c r="X15" s="6">
         <v>25828</v>
       </c>
       <c r="Y15" s="197">
         <v>25831</v>
       </c>
       <c r="Z15" s="61">
         <v>25841</v>
       </c>
       <c r="AA15" s="61">
         <v>25787</v>
       </c>
       <c r="AB15" s="203">
         <v>25789</v>
       </c>
-      <c r="AC15" s="29"/>
+      <c r="AC15" s="203">
+        <v>25805</v>
+      </c>
       <c r="AD15" s="30"/>
       <c r="AE15" s="6"/>
       <c r="AF15" s="25"/>
       <c r="AG15" s="25"/>
       <c r="AH15" s="31"/>
       <c r="AI15" s="31"/>
       <c r="AJ15" s="33"/>
       <c r="AK15" s="25"/>
       <c r="AL15" s="25"/>
       <c r="AM15" s="6"/>
       <c r="AN15" s="34"/>
     </row>
     <row r="16" spans="1:40">
       <c r="A16" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="23">
         <v>56008</v>
       </c>
       <c r="C16" s="24">
         <v>55895</v>
       </c>
       <c r="D16" s="24">
         <v>55875</v>
       </c>
@@ -6253,51 +6270,53 @@
       </c>
       <c r="U16" s="25">
         <v>55014</v>
       </c>
       <c r="V16" s="6">
         <v>54890</v>
       </c>
       <c r="W16" s="34">
         <v>54842</v>
       </c>
       <c r="X16" s="6">
         <v>54807</v>
       </c>
       <c r="Y16" s="197">
         <v>54777</v>
       </c>
       <c r="Z16" s="61">
         <v>54737</v>
       </c>
       <c r="AA16" s="61">
         <v>54688</v>
       </c>
       <c r="AB16" s="203">
         <v>54669</v>
       </c>
-      <c r="AC16" s="29"/>
+      <c r="AC16" s="203">
+        <v>54622</v>
+      </c>
       <c r="AD16" s="30"/>
       <c r="AE16" s="6"/>
       <c r="AF16" s="25"/>
       <c r="AG16" s="25"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="33"/>
       <c r="AK16" s="25"/>
       <c r="AL16" s="25"/>
       <c r="AM16" s="6"/>
       <c r="AN16" s="34"/>
     </row>
     <row r="17" spans="1:40">
       <c r="A17" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="23">
         <v>30869</v>
       </c>
       <c r="C17" s="24">
         <v>30822</v>
       </c>
       <c r="D17" s="24">
         <v>30848</v>
       </c>
@@ -6351,51 +6370,53 @@
       </c>
       <c r="U17" s="25">
         <v>30613</v>
       </c>
       <c r="V17" s="6">
         <v>30530</v>
       </c>
       <c r="W17" s="34">
         <v>30468</v>
       </c>
       <c r="X17" s="6">
         <v>30412</v>
       </c>
       <c r="Y17" s="197">
         <v>30356</v>
       </c>
       <c r="Z17" s="61">
         <v>30364</v>
       </c>
       <c r="AA17" s="61">
         <v>30350</v>
       </c>
       <c r="AB17" s="203">
         <v>30361</v>
       </c>
-      <c r="AC17" s="29"/>
+      <c r="AC17" s="203">
+        <v>30371</v>
+      </c>
       <c r="AD17" s="30"/>
       <c r="AE17" s="6"/>
       <c r="AF17" s="25"/>
       <c r="AG17" s="25"/>
       <c r="AH17" s="31"/>
       <c r="AI17" s="31"/>
       <c r="AJ17" s="33"/>
       <c r="AK17" s="25"/>
       <c r="AL17" s="25"/>
       <c r="AM17" s="6"/>
       <c r="AN17" s="34"/>
     </row>
     <row r="18" spans="1:40">
       <c r="A18" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="23">
         <v>29671</v>
       </c>
       <c r="C18" s="24">
         <v>29709</v>
       </c>
       <c r="D18" s="24">
         <v>29673</v>
       </c>
@@ -6449,51 +6470,53 @@
       </c>
       <c r="U18" s="25">
         <v>29240</v>
       </c>
       <c r="V18" s="6">
         <v>29159</v>
       </c>
       <c r="W18" s="34">
         <v>29150</v>
       </c>
       <c r="X18" s="6">
         <v>29139</v>
       </c>
       <c r="Y18" s="197">
         <v>29129</v>
       </c>
       <c r="Z18" s="61">
         <v>29144</v>
       </c>
       <c r="AA18" s="61">
         <v>29187</v>
       </c>
       <c r="AB18" s="203">
         <v>29138</v>
       </c>
-      <c r="AC18" s="29"/>
+      <c r="AC18" s="203">
+        <v>29108</v>
+      </c>
       <c r="AD18" s="30"/>
       <c r="AE18" s="6"/>
       <c r="AF18" s="25"/>
       <c r="AG18" s="25"/>
       <c r="AH18" s="31"/>
       <c r="AI18" s="31"/>
       <c r="AJ18" s="33"/>
       <c r="AK18" s="25"/>
       <c r="AL18" s="25"/>
       <c r="AM18" s="6"/>
       <c r="AN18" s="34"/>
     </row>
     <row r="19" spans="1:40">
       <c r="A19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="23">
         <v>29210</v>
       </c>
       <c r="C19" s="24">
         <v>29176</v>
       </c>
       <c r="D19" s="24">
         <v>29196</v>
       </c>
@@ -6547,94 +6570,97 @@
       </c>
       <c r="U19" s="36">
         <v>28608</v>
       </c>
       <c r="V19" s="6">
         <v>28548</v>
       </c>
       <c r="W19" s="34">
         <v>28489</v>
       </c>
       <c r="X19" s="6">
         <v>28447</v>
       </c>
       <c r="Y19" s="197">
         <v>28416</v>
       </c>
       <c r="Z19" s="61">
         <v>28345</v>
       </c>
       <c r="AA19" s="61">
         <v>28326</v>
       </c>
       <c r="AB19" s="203">
         <v>28336</v>
       </c>
-      <c r="AC19" s="29"/>
+      <c r="AC19" s="204">
+        <v>28319</v>
+      </c>
       <c r="AD19" s="30"/>
       <c r="AE19" s="35"/>
       <c r="AF19" s="25"/>
       <c r="AG19" s="25"/>
       <c r="AH19" s="31"/>
       <c r="AI19" s="31"/>
       <c r="AJ19" s="33"/>
       <c r="AK19" s="25"/>
       <c r="AL19" s="36"/>
       <c r="AM19" s="6"/>
       <c r="AN19" s="34"/>
     </row>
     <row r="20" spans="1:40" ht="15">
-      <c r="A20" s="209" t="s">
+      <c r="A20" s="207" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="210"/>
-[...25 lines deleted...]
-      <c r="AB20" s="206"/>
+      <c r="B20" s="208"/>
+      <c r="C20" s="208"/>
+      <c r="D20" s="208"/>
+      <c r="E20" s="208"/>
+      <c r="F20" s="208"/>
+      <c r="G20" s="208"/>
+      <c r="H20" s="208"/>
+      <c r="I20" s="208"/>
+      <c r="J20" s="208"/>
+      <c r="K20" s="208"/>
+      <c r="L20" s="208"/>
+      <c r="M20" s="208"/>
+      <c r="N20" s="208"/>
+      <c r="O20" s="208"/>
+      <c r="P20" s="208"/>
+      <c r="Q20" s="208"/>
+      <c r="R20" s="208"/>
+      <c r="S20" s="208"/>
+      <c r="T20" s="208"/>
+      <c r="U20" s="208"/>
+      <c r="V20" s="209"/>
+      <c r="W20" s="209"/>
+      <c r="X20" s="209"/>
+      <c r="Y20" s="209"/>
+      <c r="Z20" s="209"/>
+      <c r="AA20" s="209"/>
+      <c r="AB20" s="209"/>
+      <c r="AC20" s="57"/>
     </row>
     <row r="21" spans="1:40">
       <c r="A21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="60">
         <v>347880</v>
       </c>
       <c r="C21" s="16">
         <v>348283</v>
       </c>
       <c r="D21" s="60">
         <v>348849</v>
       </c>
       <c r="E21" s="16">
         <v>349177</v>
       </c>
       <c r="F21" s="16">
         <v>349646</v>
       </c>
       <c r="G21" s="16">
         <v>349990</v>
       </c>
       <c r="H21" s="16">
         <v>350204</v>
@@ -6677,50 +6703,53 @@
       </c>
       <c r="U21" s="7">
         <v>353318</v>
       </c>
       <c r="V21" s="12">
         <v>353395</v>
       </c>
       <c r="W21" s="57">
         <v>353600</v>
       </c>
       <c r="X21" s="59">
         <v>353832</v>
       </c>
       <c r="Y21" s="61">
         <v>354189</v>
       </c>
       <c r="Z21" s="61">
         <v>354526</v>
       </c>
       <c r="AA21" s="61">
         <v>354756</v>
       </c>
       <c r="AB21" s="61">
         <v>354909</v>
       </c>
+      <c r="AC21" s="59">
+        <v>355244</v>
+      </c>
     </row>
     <row r="22" spans="1:40">
       <c r="A22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="60">
         <v>200236</v>
       </c>
       <c r="C22" s="16">
         <v>200732</v>
       </c>
       <c r="D22" s="60">
         <v>201179</v>
       </c>
       <c r="E22" s="61">
         <v>201491</v>
       </c>
       <c r="F22" s="62">
         <v>201942</v>
       </c>
       <c r="G22" s="61">
         <v>202331</v>
       </c>
       <c r="H22" s="63">
         <v>202789</v>
@@ -6763,50 +6792,53 @@
       </c>
       <c r="U22" s="76">
         <v>207915</v>
       </c>
       <c r="V22" s="77">
         <v>208264</v>
       </c>
       <c r="W22" s="61">
         <v>208630</v>
       </c>
       <c r="X22" s="59">
         <v>208976</v>
       </c>
       <c r="Y22" s="61">
         <v>209375</v>
       </c>
       <c r="Z22" s="61">
         <v>209724</v>
       </c>
       <c r="AA22" s="61">
         <v>209992</v>
       </c>
       <c r="AB22" s="61">
         <v>210212</v>
       </c>
+      <c r="AC22" s="59">
+        <v>210547</v>
+      </c>
     </row>
     <row r="23" spans="1:40">
       <c r="A23" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="60">
         <v>43441</v>
       </c>
       <c r="C23" s="16">
         <v>43480</v>
       </c>
       <c r="D23" s="60">
         <v>43560</v>
       </c>
       <c r="E23" s="61">
         <v>43555</v>
       </c>
       <c r="F23" s="62">
         <v>43625</v>
       </c>
       <c r="G23" s="61">
         <v>43661</v>
       </c>
       <c r="H23" s="63">
         <v>43470</v>
@@ -6849,50 +6881,53 @@
       </c>
       <c r="U23" s="76">
         <v>42381</v>
       </c>
       <c r="V23" s="77">
         <v>42283</v>
       </c>
       <c r="W23" s="61">
         <v>42248</v>
       </c>
       <c r="X23" s="59">
         <v>42197</v>
       </c>
       <c r="Y23" s="61">
         <v>42173</v>
       </c>
       <c r="Z23" s="61">
         <v>42192</v>
       </c>
       <c r="AA23" s="61">
         <v>42194</v>
       </c>
       <c r="AB23" s="61">
         <v>42168</v>
       </c>
+      <c r="AC23" s="59">
+        <v>42213</v>
+      </c>
     </row>
     <row r="24" spans="1:40">
       <c r="A24" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="60">
         <v>16712</v>
       </c>
       <c r="C24" s="16">
         <v>16671</v>
       </c>
       <c r="D24" s="60">
         <v>16692</v>
       </c>
       <c r="E24" s="61">
         <v>16699</v>
       </c>
       <c r="F24" s="62">
         <v>16669</v>
       </c>
       <c r="G24" s="61">
         <v>16634</v>
       </c>
       <c r="H24" s="63">
         <v>16619</v>
@@ -6935,50 +6970,53 @@
       </c>
       <c r="U24" s="76">
         <v>16589</v>
       </c>
       <c r="V24" s="77">
         <v>16584</v>
       </c>
       <c r="W24" s="61">
         <v>16586</v>
       </c>
       <c r="X24" s="59">
         <v>16580</v>
       </c>
       <c r="Y24" s="61">
         <v>16583</v>
       </c>
       <c r="Z24" s="61">
         <v>16602</v>
       </c>
       <c r="AA24" s="61">
         <v>16585</v>
       </c>
       <c r="AB24" s="61">
         <v>16583</v>
       </c>
+      <c r="AC24" s="59">
+        <v>16575</v>
+      </c>
     </row>
     <row r="25" spans="1:40">
       <c r="A25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="60">
         <v>13586</v>
       </c>
       <c r="C25" s="16">
         <v>13581</v>
       </c>
       <c r="D25" s="60">
         <v>13581</v>
       </c>
       <c r="E25" s="61">
         <v>13587</v>
       </c>
       <c r="F25" s="62">
         <v>13587</v>
       </c>
       <c r="G25" s="61">
         <v>13583</v>
       </c>
       <c r="H25" s="63">
         <v>13576</v>
@@ -7021,50 +7059,53 @@
       </c>
       <c r="U25" s="76">
         <v>13417</v>
       </c>
       <c r="V25" s="77">
         <v>13382</v>
       </c>
       <c r="W25" s="61">
         <v>13365</v>
       </c>
       <c r="X25" s="59">
         <v>13345</v>
       </c>
       <c r="Y25" s="61">
         <v>13354</v>
       </c>
       <c r="Z25" s="61">
         <v>13368</v>
       </c>
       <c r="AA25" s="61">
         <v>13330</v>
       </c>
       <c r="AB25" s="61">
         <v>13346</v>
       </c>
+      <c r="AC25" s="59">
+        <v>13364</v>
+      </c>
     </row>
     <row r="26" spans="1:40">
       <c r="A26" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="60">
         <v>28611</v>
       </c>
       <c r="C26" s="16">
         <v>28548</v>
       </c>
       <c r="D26" s="60">
         <v>28542</v>
       </c>
       <c r="E26" s="61">
         <v>28562</v>
       </c>
       <c r="F26" s="62">
         <v>28541</v>
       </c>
       <c r="G26" s="61">
         <v>28541</v>
       </c>
       <c r="H26" s="63">
         <v>28541</v>
@@ -7107,50 +7148,53 @@
       </c>
       <c r="U26" s="76">
         <v>28168</v>
       </c>
       <c r="V26" s="77">
         <v>28133</v>
       </c>
       <c r="W26" s="61">
         <v>28106</v>
       </c>
       <c r="X26" s="59">
         <v>28105</v>
       </c>
       <c r="Y26" s="61">
         <v>28106</v>
       </c>
       <c r="Z26" s="61">
         <v>28086</v>
       </c>
       <c r="AA26" s="61">
         <v>28061</v>
       </c>
       <c r="AB26" s="61">
         <v>28053</v>
       </c>
+      <c r="AC26" s="59">
+        <v>28030</v>
+      </c>
     </row>
     <row r="27" spans="1:40">
       <c r="A27" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="60">
         <v>15852</v>
       </c>
       <c r="C27" s="16">
         <v>15821</v>
       </c>
       <c r="D27" s="60">
         <v>15849</v>
       </c>
       <c r="E27" s="61">
         <v>15832</v>
       </c>
       <c r="F27" s="62">
         <v>15817</v>
       </c>
       <c r="G27" s="61">
         <v>15834</v>
       </c>
       <c r="H27" s="63">
         <v>15827</v>
@@ -7193,50 +7237,53 @@
       </c>
       <c r="U27" s="76">
         <v>15801</v>
       </c>
       <c r="V27" s="77">
         <v>15758</v>
       </c>
       <c r="W27" s="61">
         <v>15722</v>
       </c>
       <c r="X27" s="59">
         <v>15691</v>
       </c>
       <c r="Y27" s="61">
         <v>15676</v>
       </c>
       <c r="Z27" s="61">
         <v>15671</v>
       </c>
       <c r="AA27" s="61">
         <v>15678</v>
       </c>
       <c r="AB27" s="61">
         <v>15679</v>
       </c>
+      <c r="AC27" s="59">
+        <v>15687</v>
+      </c>
     </row>
     <row r="28" spans="1:40">
       <c r="A28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="60">
         <v>14796</v>
       </c>
       <c r="C28" s="16">
         <v>14809</v>
       </c>
       <c r="D28" s="60">
         <v>14797</v>
       </c>
       <c r="E28" s="61">
         <v>14802</v>
       </c>
       <c r="F28" s="62">
         <v>14813</v>
       </c>
       <c r="G28" s="61">
         <v>14793</v>
       </c>
       <c r="H28" s="63">
         <v>14756</v>
@@ -7279,50 +7326,53 @@
       </c>
       <c r="U28" s="76">
         <v>14638</v>
       </c>
       <c r="V28" s="77">
         <v>14607</v>
       </c>
       <c r="W28" s="61">
         <v>14602</v>
       </c>
       <c r="X28" s="59">
         <v>14605</v>
       </c>
       <c r="Y28" s="61">
         <v>14605</v>
       </c>
       <c r="Z28" s="61">
         <v>14620</v>
       </c>
       <c r="AA28" s="61">
         <v>14660</v>
       </c>
       <c r="AB28" s="61">
         <v>14608</v>
       </c>
+      <c r="AC28" s="59">
+        <v>14580</v>
+      </c>
     </row>
     <row r="29" spans="1:40">
       <c r="A29" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="60">
         <v>14646</v>
       </c>
       <c r="C29" s="16">
         <v>14641</v>
       </c>
       <c r="D29" s="60">
         <v>14649</v>
       </c>
       <c r="E29" s="61">
         <v>14649</v>
       </c>
       <c r="F29" s="62">
         <v>14652</v>
       </c>
       <c r="G29" s="61">
         <v>14613</v>
       </c>
       <c r="H29" s="63">
         <v>14626</v>
@@ -7365,82 +7415,86 @@
       </c>
       <c r="U29" s="76">
         <v>14409</v>
       </c>
       <c r="V29" s="77">
         <v>14384</v>
       </c>
       <c r="W29" s="61">
         <v>14341</v>
       </c>
       <c r="X29" s="59">
         <v>14333</v>
       </c>
       <c r="Y29" s="61">
         <v>14317</v>
       </c>
       <c r="Z29" s="61">
         <v>14263</v>
       </c>
       <c r="AA29" s="61">
         <v>14256</v>
       </c>
       <c r="AB29" s="61">
         <v>14260</v>
       </c>
+      <c r="AC29" s="59">
+        <v>14248</v>
+      </c>
     </row>
     <row r="30" spans="1:40" ht="15">
-      <c r="A30" s="209" t="s">
+      <c r="A30" s="207" t="s">
         <v>5</v>
       </c>
-      <c r="B30" s="209"/>
-[...25 lines deleted...]
-      <c r="AB30" s="206"/>
+      <c r="B30" s="207"/>
+      <c r="C30" s="207"/>
+      <c r="D30" s="207"/>
+      <c r="E30" s="207"/>
+      <c r="F30" s="207"/>
+      <c r="G30" s="207"/>
+      <c r="H30" s="207"/>
+      <c r="I30" s="207"/>
+      <c r="J30" s="207"/>
+      <c r="K30" s="207"/>
+      <c r="L30" s="207"/>
+      <c r="M30" s="207"/>
+      <c r="N30" s="207"/>
+      <c r="O30" s="207"/>
+      <c r="P30" s="207"/>
+      <c r="Q30" s="207"/>
+      <c r="R30" s="207"/>
+      <c r="S30" s="207"/>
+      <c r="T30" s="207"/>
+      <c r="U30" s="207"/>
+      <c r="V30" s="209"/>
+      <c r="W30" s="209"/>
+      <c r="X30" s="209"/>
+      <c r="Y30" s="209"/>
+      <c r="Z30" s="209"/>
+      <c r="AA30" s="209"/>
+      <c r="AB30" s="209"/>
+      <c r="AC30" s="222"/>
     </row>
     <row r="31" spans="1:40">
       <c r="A31" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="60">
         <v>356198</v>
       </c>
       <c r="C31" s="60">
         <v>356628</v>
       </c>
       <c r="D31" s="60">
         <v>357052</v>
       </c>
       <c r="E31" s="8">
         <v>357534</v>
       </c>
       <c r="F31" s="8">
         <v>357963</v>
       </c>
       <c r="G31" s="8">
         <v>358300</v>
       </c>
       <c r="H31" s="8">
         <v>358325</v>
@@ -7483,50 +7537,53 @@
       </c>
       <c r="U31" s="11">
         <v>360554</v>
       </c>
       <c r="V31" s="12">
         <v>360538</v>
       </c>
       <c r="W31" s="61">
         <v>360613</v>
       </c>
       <c r="X31" s="59">
         <v>360939</v>
       </c>
       <c r="Y31" s="61">
         <v>361239</v>
       </c>
       <c r="Z31" s="61">
         <v>361479</v>
       </c>
       <c r="AA31" s="61">
         <v>361621</v>
       </c>
       <c r="AB31" s="61">
         <v>361816</v>
       </c>
+      <c r="AC31" s="59">
+        <v>362103</v>
+      </c>
     </row>
     <row r="32" spans="1:40">
       <c r="A32" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="60">
         <v>212050</v>
       </c>
       <c r="C32" s="60">
         <v>212559</v>
       </c>
       <c r="D32" s="60">
         <v>212957</v>
       </c>
       <c r="E32" s="78">
         <v>213349</v>
       </c>
       <c r="F32" s="79">
         <v>213745</v>
       </c>
       <c r="G32" s="61">
         <v>214103</v>
       </c>
       <c r="H32" s="80">
         <v>214443</v>
@@ -7569,50 +7626,53 @@
       </c>
       <c r="U32" s="93">
         <v>219625</v>
       </c>
       <c r="V32" s="94">
         <v>220016</v>
       </c>
       <c r="W32" s="61">
         <v>220261</v>
       </c>
       <c r="X32" s="59">
         <v>220808</v>
       </c>
       <c r="Y32" s="61">
         <v>221254</v>
       </c>
       <c r="Z32" s="61">
         <v>221480</v>
       </c>
       <c r="AA32" s="61">
         <v>221739</v>
       </c>
       <c r="AB32" s="61">
         <v>221954</v>
       </c>
+      <c r="AC32" s="59">
+        <v>222252</v>
+      </c>
     </row>
     <row r="33" spans="1:41">
       <c r="A33" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="60">
         <v>43425</v>
       </c>
       <c r="C33" s="60">
         <v>43459</v>
       </c>
       <c r="D33" s="60">
         <v>43497</v>
       </c>
       <c r="E33" s="78">
         <v>43566</v>
       </c>
       <c r="F33" s="79">
         <v>43635</v>
       </c>
       <c r="G33" s="61">
         <v>43654</v>
       </c>
       <c r="H33" s="80">
         <v>43390</v>
@@ -7655,50 +7715,53 @@
       </c>
       <c r="U33" s="93">
         <v>41983</v>
       </c>
       <c r="V33" s="94">
         <v>41885</v>
       </c>
       <c r="W33" s="61">
         <v>41798</v>
       </c>
       <c r="X33" s="59">
         <v>41758</v>
       </c>
       <c r="Y33" s="61">
         <v>41729</v>
       </c>
       <c r="Z33" s="61">
         <v>41764</v>
       </c>
       <c r="AA33" s="61">
         <v>41736</v>
       </c>
       <c r="AB33" s="61">
         <v>41728</v>
       </c>
+      <c r="AC33" s="59">
+        <v>41761</v>
+      </c>
     </row>
     <row r="34" spans="1:41">
       <c r="A34" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="60">
         <v>16085</v>
       </c>
       <c r="C34" s="60">
         <v>16059</v>
       </c>
       <c r="D34" s="60">
         <v>16061</v>
       </c>
       <c r="E34" s="78">
         <v>16067</v>
       </c>
       <c r="F34" s="79">
         <v>16050</v>
       </c>
       <c r="G34" s="61">
         <v>16064</v>
       </c>
       <c r="H34" s="80">
         <v>16070</v>
@@ -7741,50 +7804,53 @@
       </c>
       <c r="U34" s="93">
         <v>15934</v>
       </c>
       <c r="V34" s="94">
         <v>15864</v>
       </c>
       <c r="W34" s="61">
         <v>15864</v>
       </c>
       <c r="X34" s="59">
         <v>15819</v>
       </c>
       <c r="Y34" s="61">
         <v>15805</v>
       </c>
       <c r="Z34" s="61">
         <v>15823</v>
       </c>
       <c r="AA34" s="61">
         <v>15793</v>
       </c>
       <c r="AB34" s="61">
         <v>15787</v>
       </c>
+      <c r="AC34" s="59">
+        <v>15774</v>
+      </c>
     </row>
     <row r="35" spans="1:41">
       <c r="A35" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="60">
         <v>12792</v>
       </c>
       <c r="C35" s="60">
         <v>12775</v>
       </c>
       <c r="D35" s="60">
         <v>12789</v>
       </c>
       <c r="E35" s="78">
         <v>12775</v>
       </c>
       <c r="F35" s="79">
         <v>12795</v>
       </c>
       <c r="G35" s="61">
         <v>12785</v>
       </c>
       <c r="H35" s="80">
         <v>12789</v>
@@ -7827,50 +7893,53 @@
       </c>
       <c r="U35" s="93">
         <v>12553</v>
       </c>
       <c r="V35" s="94">
         <v>12528</v>
       </c>
       <c r="W35" s="61">
         <v>12512</v>
       </c>
       <c r="X35" s="59">
         <v>12483</v>
       </c>
       <c r="Y35" s="61">
         <v>12477</v>
       </c>
       <c r="Z35" s="61">
         <v>12472</v>
       </c>
       <c r="AA35" s="61">
         <v>12457</v>
       </c>
       <c r="AB35" s="61">
         <v>12443</v>
       </c>
+      <c r="AC35" s="59">
+        <v>12441</v>
+      </c>
     </row>
     <row r="36" spans="1:41">
       <c r="A36" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="60">
         <v>27389</v>
       </c>
       <c r="C36" s="60">
         <v>27339</v>
       </c>
       <c r="D36" s="60">
         <v>27325</v>
       </c>
       <c r="E36" s="78">
         <v>27344</v>
       </c>
       <c r="F36" s="79">
         <v>27339</v>
       </c>
       <c r="G36" s="61">
         <v>27339</v>
       </c>
       <c r="H36" s="80">
         <v>27318</v>
@@ -7913,50 +7982,53 @@
       </c>
       <c r="U36" s="93">
         <v>26846</v>
       </c>
       <c r="V36" s="94">
         <v>26757</v>
       </c>
       <c r="W36" s="61">
         <v>26736</v>
       </c>
       <c r="X36" s="59">
         <v>26702</v>
       </c>
       <c r="Y36" s="61">
         <v>26671</v>
       </c>
       <c r="Z36" s="61">
         <v>26652</v>
       </c>
       <c r="AA36" s="61">
         <v>26627</v>
       </c>
       <c r="AB36" s="61">
         <v>26616</v>
       </c>
+      <c r="AC36" s="59">
+        <v>26592</v>
+      </c>
     </row>
     <row r="37" spans="1:41">
       <c r="A37" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="60">
         <v>15012</v>
       </c>
       <c r="C37" s="60">
         <v>14996</v>
       </c>
       <c r="D37" s="60">
         <v>14994</v>
       </c>
       <c r="E37" s="78">
         <v>15001</v>
       </c>
       <c r="F37" s="79">
         <v>15005</v>
       </c>
       <c r="G37" s="61">
         <v>15017</v>
       </c>
       <c r="H37" s="80">
         <v>15008</v>
@@ -7999,50 +8071,53 @@
       </c>
       <c r="U37" s="93">
         <v>14812</v>
       </c>
       <c r="V37" s="94">
         <v>14772</v>
       </c>
       <c r="W37" s="61">
         <v>14746</v>
       </c>
       <c r="X37" s="59">
         <v>14721</v>
       </c>
       <c r="Y37" s="61">
         <v>14680</v>
       </c>
       <c r="Z37" s="61">
         <v>14689</v>
       </c>
       <c r="AA37" s="61">
         <v>14672</v>
       </c>
       <c r="AB37" s="61">
         <v>14682</v>
       </c>
+      <c r="AC37" s="59">
+        <v>14684</v>
+      </c>
     </row>
     <row r="38" spans="1:41">
       <c r="A38" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="60">
         <v>14883</v>
       </c>
       <c r="C38" s="60">
         <v>14908</v>
       </c>
       <c r="D38" s="60">
         <v>14884</v>
       </c>
       <c r="E38" s="78">
         <v>14887</v>
       </c>
       <c r="F38" s="79">
         <v>14862</v>
       </c>
       <c r="G38" s="61">
         <v>14843</v>
       </c>
       <c r="H38" s="80">
         <v>14815</v>
@@ -8085,50 +8160,53 @@
       </c>
       <c r="U38" s="93">
         <v>14602</v>
       </c>
       <c r="V38" s="94">
         <v>14552</v>
       </c>
       <c r="W38" s="61">
         <v>14548</v>
       </c>
       <c r="X38" s="59">
         <v>14534</v>
       </c>
       <c r="Y38" s="61">
         <v>14524</v>
       </c>
       <c r="Z38" s="61">
         <v>14519</v>
       </c>
       <c r="AA38" s="61">
         <v>14527</v>
       </c>
       <c r="AB38" s="61">
         <v>14530</v>
       </c>
+      <c r="AC38" s="59">
+        <v>14528</v>
+      </c>
     </row>
     <row r="39" spans="1:41">
       <c r="A39" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="60">
         <v>14562</v>
       </c>
       <c r="C39" s="60">
         <v>14533</v>
       </c>
       <c r="D39" s="60">
         <v>14545</v>
       </c>
       <c r="E39" s="78">
         <v>14545</v>
       </c>
       <c r="F39" s="79">
         <v>14532</v>
       </c>
       <c r="G39" s="61">
         <v>14495</v>
       </c>
       <c r="H39" s="80">
         <v>14492</v>
@@ -8171,82 +8249,86 @@
       </c>
       <c r="U39" s="93">
         <v>14199</v>
       </c>
       <c r="V39" s="94">
         <v>14164</v>
       </c>
       <c r="W39" s="61">
         <v>14148</v>
       </c>
       <c r="X39" s="59">
         <v>14114</v>
       </c>
       <c r="Y39" s="61">
         <v>14099</v>
       </c>
       <c r="Z39" s="61">
         <v>14080</v>
       </c>
       <c r="AA39" s="61">
         <v>14070</v>
       </c>
       <c r="AB39" s="61">
         <v>14076</v>
       </c>
+      <c r="AC39" s="59">
+        <v>14071</v>
+      </c>
     </row>
     <row r="40" spans="1:41" ht="15">
-      <c r="A40" s="211" t="s">
+      <c r="A40" s="210" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="211"/>
-[...25 lines deleted...]
-      <c r="AB40" s="206"/>
+      <c r="B40" s="210"/>
+      <c r="C40" s="210"/>
+      <c r="D40" s="210"/>
+      <c r="E40" s="210"/>
+      <c r="F40" s="210"/>
+      <c r="G40" s="210"/>
+      <c r="H40" s="210"/>
+      <c r="I40" s="210"/>
+      <c r="J40" s="210"/>
+      <c r="K40" s="210"/>
+      <c r="L40" s="210"/>
+      <c r="M40" s="210"/>
+      <c r="N40" s="210"/>
+      <c r="O40" s="210"/>
+      <c r="P40" s="210"/>
+      <c r="Q40" s="210"/>
+      <c r="R40" s="210"/>
+      <c r="S40" s="210"/>
+      <c r="T40" s="210"/>
+      <c r="U40" s="210"/>
+      <c r="V40" s="209"/>
+      <c r="W40" s="209"/>
+      <c r="X40" s="209"/>
+      <c r="Y40" s="209"/>
+      <c r="Z40" s="209"/>
+      <c r="AA40" s="209"/>
+      <c r="AB40" s="209"/>
+      <c r="AC40" s="57"/>
     </row>
     <row r="41" spans="1:41">
       <c r="A41" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="58">
         <v>389875</v>
       </c>
       <c r="C41" s="58">
         <v>389923</v>
       </c>
       <c r="D41" s="58">
         <v>390152</v>
       </c>
       <c r="E41" s="12">
         <v>390303</v>
       </c>
       <c r="F41" s="12">
         <v>390483</v>
       </c>
       <c r="G41" s="14">
         <v>390844</v>
       </c>
       <c r="H41" s="12">
         <v>390877</v>
@@ -8289,51 +8371,53 @@
       </c>
       <c r="U41" s="6">
         <v>391795</v>
       </c>
       <c r="V41" s="12">
         <v>392109</v>
       </c>
       <c r="W41" s="45">
         <v>392139</v>
       </c>
       <c r="X41" s="6">
         <v>392316</v>
       </c>
       <c r="Y41" s="197">
         <v>392715</v>
       </c>
       <c r="Z41" s="61">
         <v>392995</v>
       </c>
       <c r="AA41" s="61">
         <v>392990</v>
       </c>
       <c r="AB41" s="61">
         <v>393035</v>
       </c>
-      <c r="AC41" s="41"/>
+      <c r="AC41" s="203">
+        <v>393304</v>
+      </c>
       <c r="AD41" s="41"/>
       <c r="AE41" s="42"/>
       <c r="AF41" s="6"/>
       <c r="AG41" s="25"/>
       <c r="AH41" s="25"/>
       <c r="AI41" s="43"/>
       <c r="AJ41" s="44"/>
       <c r="AK41" s="33"/>
       <c r="AL41" s="25"/>
       <c r="AM41" s="25"/>
       <c r="AN41" s="25"/>
       <c r="AO41" s="45"/>
     </row>
     <row r="42" spans="1:41">
       <c r="A42" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="37">
         <v>323282</v>
       </c>
       <c r="C42" s="24">
         <v>323236</v>
       </c>
       <c r="D42" s="24">
         <v>323353</v>
@@ -8388,51 +8472,53 @@
       </c>
       <c r="U42" s="25">
         <v>327194</v>
       </c>
       <c r="V42" s="25">
         <v>327599</v>
       </c>
       <c r="W42" s="45">
         <v>327710</v>
       </c>
       <c r="X42" s="6">
         <v>327962</v>
       </c>
       <c r="Y42" s="197">
         <v>328394</v>
       </c>
       <c r="Z42" s="61">
         <v>328616</v>
       </c>
       <c r="AA42" s="61">
         <v>328627</v>
       </c>
       <c r="AB42" s="61">
         <v>328707</v>
       </c>
-      <c r="AC42" s="41"/>
+      <c r="AC42" s="203">
+        <v>328897</v>
+      </c>
       <c r="AD42" s="41"/>
       <c r="AE42" s="42"/>
       <c r="AF42" s="6"/>
       <c r="AG42" s="25"/>
       <c r="AH42" s="25"/>
       <c r="AI42" s="43"/>
       <c r="AJ42" s="43"/>
       <c r="AK42" s="33"/>
       <c r="AL42" s="25"/>
       <c r="AM42" s="25"/>
       <c r="AN42" s="25"/>
       <c r="AO42" s="45"/>
     </row>
     <row r="43" spans="1:41">
       <c r="A43" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="37">
         <v>66590</v>
       </c>
       <c r="C43" s="24">
         <v>66684</v>
       </c>
       <c r="D43" s="24">
         <v>66796</v>
@@ -8487,95 +8573,98 @@
       </c>
       <c r="U43" s="25">
         <v>64601</v>
       </c>
       <c r="V43" s="25">
         <v>64510</v>
       </c>
       <c r="W43" s="45">
         <v>64429</v>
       </c>
       <c r="X43" s="6">
         <v>64354</v>
       </c>
       <c r="Y43" s="197">
         <v>64321</v>
       </c>
       <c r="Z43" s="61">
         <v>64379</v>
       </c>
       <c r="AA43" s="61">
         <v>64363</v>
       </c>
       <c r="AB43" s="61">
         <v>64328</v>
       </c>
-      <c r="AC43" s="41"/>
+      <c r="AC43" s="203">
+        <v>64407</v>
+      </c>
       <c r="AD43" s="41"/>
       <c r="AE43" s="42"/>
       <c r="AF43" s="6"/>
       <c r="AG43" s="25"/>
       <c r="AH43" s="25"/>
       <c r="AI43" s="43"/>
       <c r="AJ43" s="43"/>
       <c r="AK43" s="33"/>
       <c r="AL43" s="25"/>
       <c r="AM43" s="25"/>
       <c r="AN43" s="25"/>
       <c r="AO43" s="45"/>
     </row>
     <row r="44" spans="1:41" ht="15">
-      <c r="A44" s="211" t="s">
+      <c r="A44" s="210" t="s">
         <v>4</v>
       </c>
-      <c r="B44" s="211"/>
-[...25 lines deleted...]
-      <c r="AB44" s="206"/>
+      <c r="B44" s="210"/>
+      <c r="C44" s="210"/>
+      <c r="D44" s="210"/>
+      <c r="E44" s="210"/>
+      <c r="F44" s="210"/>
+      <c r="G44" s="210"/>
+      <c r="H44" s="210"/>
+      <c r="I44" s="210"/>
+      <c r="J44" s="210"/>
+      <c r="K44" s="210"/>
+      <c r="L44" s="210"/>
+      <c r="M44" s="210"/>
+      <c r="N44" s="210"/>
+      <c r="O44" s="210"/>
+      <c r="P44" s="210"/>
+      <c r="Q44" s="210"/>
+      <c r="R44" s="210"/>
+      <c r="S44" s="210"/>
+      <c r="T44" s="210"/>
+      <c r="U44" s="210"/>
+      <c r="V44" s="209"/>
+      <c r="W44" s="209"/>
+      <c r="X44" s="209"/>
+      <c r="Y44" s="209"/>
+      <c r="Z44" s="209"/>
+      <c r="AA44" s="209"/>
+      <c r="AB44" s="209"/>
+      <c r="AC44" s="57"/>
     </row>
     <row r="45" spans="1:41">
       <c r="A45" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="8">
         <v>188589</v>
       </c>
       <c r="C45" s="8">
         <v>188617</v>
       </c>
       <c r="D45" s="8">
         <v>188801</v>
       </c>
       <c r="E45" s="8">
         <v>188812</v>
       </c>
       <c r="F45" s="8">
         <v>188941</v>
       </c>
       <c r="G45" s="8">
         <v>189144</v>
       </c>
       <c r="H45" s="8">
         <v>189195</v>
@@ -8618,50 +8707,53 @@
       </c>
       <c r="U45" s="10">
         <v>189639</v>
       </c>
       <c r="V45" s="12">
         <v>189770</v>
       </c>
       <c r="W45" s="61">
         <v>189832</v>
       </c>
       <c r="X45" s="59">
         <v>189861</v>
       </c>
       <c r="Y45" s="61">
         <v>190053</v>
       </c>
       <c r="Z45" s="61">
         <v>190237</v>
       </c>
       <c r="AA45" s="61">
         <v>190262</v>
       </c>
       <c r="AB45" s="61">
         <v>190211</v>
       </c>
+      <c r="AC45" s="59">
+        <v>190323</v>
+      </c>
     </row>
     <row r="46" spans="1:41">
       <c r="A46" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="8">
         <v>155377</v>
       </c>
       <c r="C46" s="8">
         <v>155360</v>
       </c>
       <c r="D46" s="8">
         <v>155471</v>
       </c>
       <c r="E46" s="95">
         <v>155488</v>
       </c>
       <c r="F46" s="96">
         <v>155532</v>
       </c>
       <c r="G46" s="61">
         <v>155648</v>
       </c>
       <c r="H46" s="97">
         <v>155888</v>
@@ -8704,50 +8796,53 @@
       </c>
       <c r="U46" s="110">
         <v>157248</v>
       </c>
       <c r="V46" s="111">
         <v>157435</v>
       </c>
       <c r="W46" s="61">
         <v>157523</v>
       </c>
       <c r="X46" s="59">
         <v>157589</v>
       </c>
       <c r="Y46" s="61">
         <v>157800</v>
       </c>
       <c r="Z46" s="61">
         <v>157955</v>
       </c>
       <c r="AA46" s="61">
         <v>157983</v>
       </c>
       <c r="AB46" s="61">
         <v>157962</v>
       </c>
+      <c r="AC46" s="59">
+        <v>158039</v>
+      </c>
     </row>
     <row r="47" spans="1:41">
       <c r="A47" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="8">
         <v>33212</v>
       </c>
       <c r="C47" s="8">
         <v>33257</v>
       </c>
       <c r="D47" s="8">
         <v>33330</v>
       </c>
       <c r="E47" s="95">
         <v>33324</v>
       </c>
       <c r="F47" s="96">
         <v>33409</v>
       </c>
       <c r="G47" s="61">
         <v>33496</v>
       </c>
       <c r="H47" s="97">
         <v>33307</v>
@@ -8790,82 +8885,86 @@
       </c>
       <c r="U47" s="110">
         <v>32391</v>
       </c>
       <c r="V47" s="111">
         <v>32335</v>
       </c>
       <c r="W47" s="61">
         <v>32309</v>
       </c>
       <c r="X47" s="59">
         <v>32272</v>
       </c>
       <c r="Y47" s="61">
         <v>32253</v>
       </c>
       <c r="Z47" s="61">
         <v>32282</v>
       </c>
       <c r="AA47" s="61">
         <v>32279</v>
       </c>
       <c r="AB47" s="61">
         <v>32249</v>
       </c>
+      <c r="AC47" s="59">
+        <v>32284</v>
+      </c>
     </row>
     <row r="48" spans="1:41" ht="12.75" customHeight="1">
-      <c r="A48" s="211" t="s">
+      <c r="A48" s="210" t="s">
         <v>5</v>
       </c>
-      <c r="B48" s="211"/>
-[...25 lines deleted...]
-      <c r="AB48" s="206"/>
+      <c r="B48" s="210"/>
+      <c r="C48" s="210"/>
+      <c r="D48" s="210"/>
+      <c r="E48" s="210"/>
+      <c r="F48" s="210"/>
+      <c r="G48" s="210"/>
+      <c r="H48" s="210"/>
+      <c r="I48" s="210"/>
+      <c r="J48" s="210"/>
+      <c r="K48" s="210"/>
+      <c r="L48" s="210"/>
+      <c r="M48" s="210"/>
+      <c r="N48" s="210"/>
+      <c r="O48" s="210"/>
+      <c r="P48" s="210"/>
+      <c r="Q48" s="210"/>
+      <c r="R48" s="210"/>
+      <c r="S48" s="210"/>
+      <c r="T48" s="210"/>
+      <c r="U48" s="210"/>
+      <c r="V48" s="209"/>
+      <c r="W48" s="209"/>
+      <c r="X48" s="209"/>
+      <c r="Y48" s="209"/>
+      <c r="Z48" s="209"/>
+      <c r="AA48" s="209"/>
+      <c r="AB48" s="209"/>
+      <c r="AC48" s="57"/>
     </row>
     <row r="49" spans="1:41" ht="12.75" customHeight="1">
       <c r="A49" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B49" s="8">
         <v>201286</v>
       </c>
       <c r="C49" s="8">
         <v>201306</v>
       </c>
       <c r="D49" s="8">
         <v>201351</v>
       </c>
       <c r="E49" s="8">
         <v>201491</v>
       </c>
       <c r="F49" s="8">
         <v>201542</v>
       </c>
       <c r="G49" s="8">
         <v>189144</v>
       </c>
       <c r="H49" s="8">
         <v>201682</v>
@@ -8908,50 +9007,53 @@
       </c>
       <c r="U49" s="11">
         <v>202156</v>
       </c>
       <c r="V49" s="12">
         <v>202339</v>
       </c>
       <c r="W49" s="61">
         <v>202307</v>
       </c>
       <c r="X49" s="59">
         <v>202455</v>
       </c>
       <c r="Y49" s="61">
         <v>202662</v>
       </c>
       <c r="Z49" s="61">
         <v>202733</v>
       </c>
       <c r="AA49" s="61">
         <v>202752</v>
       </c>
       <c r="AB49" s="61">
         <v>202824</v>
       </c>
+      <c r="AC49" s="59">
+        <v>202981</v>
+      </c>
     </row>
     <row r="50" spans="1:41" ht="12.75" customHeight="1">
       <c r="A50" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B50" s="8">
         <v>167918</v>
       </c>
       <c r="C50" s="8">
         <v>167889</v>
       </c>
       <c r="D50" s="8">
         <v>167895</v>
       </c>
       <c r="E50" s="112">
         <v>167983</v>
       </c>
       <c r="F50" s="113">
         <v>167951</v>
       </c>
       <c r="G50" s="61">
         <v>168039</v>
       </c>
       <c r="H50" s="114">
         <v>168270</v>
@@ -8994,50 +9096,53 @@
       </c>
       <c r="U50" s="127">
         <v>169946</v>
       </c>
       <c r="V50" s="128">
         <v>170164</v>
       </c>
       <c r="W50" s="61">
         <v>170187</v>
       </c>
       <c r="X50" s="59">
         <v>170373</v>
       </c>
       <c r="Y50" s="61">
         <v>170594</v>
       </c>
       <c r="Z50" s="61">
         <v>170633</v>
       </c>
       <c r="AA50" s="61">
         <v>170667</v>
       </c>
       <c r="AB50" s="61">
         <v>170745</v>
       </c>
+      <c r="AC50" s="59">
+        <v>170858</v>
+      </c>
     </row>
     <row r="51" spans="1:41" ht="12.75" customHeight="1">
       <c r="A51" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B51" s="59">
         <v>33368</v>
       </c>
       <c r="C51" s="59">
         <v>33417</v>
       </c>
       <c r="D51" s="59">
         <v>33456</v>
       </c>
       <c r="E51" s="112">
         <v>33508</v>
       </c>
       <c r="F51" s="113">
         <v>33591</v>
       </c>
       <c r="G51" s="61">
         <v>33661</v>
       </c>
       <c r="H51" s="114">
         <v>33412</v>
@@ -9080,82 +9185,86 @@
       </c>
       <c r="U51" s="127">
         <v>32210</v>
       </c>
       <c r="V51" s="128">
         <v>32175</v>
       </c>
       <c r="W51" s="61">
         <v>32120</v>
       </c>
       <c r="X51" s="59">
         <v>32082</v>
       </c>
       <c r="Y51" s="61">
         <v>32068</v>
       </c>
       <c r="Z51" s="61">
         <v>32100</v>
       </c>
       <c r="AA51" s="61">
         <v>32085</v>
       </c>
       <c r="AB51" s="61">
         <v>32079</v>
       </c>
+      <c r="AC51" s="59">
+        <v>32123</v>
+      </c>
     </row>
     <row r="52" spans="1:41" ht="15">
-      <c r="A52" s="209" t="s">
+      <c r="A52" s="207" t="s">
         <v>2</v>
       </c>
-      <c r="B52" s="209"/>
-[...25 lines deleted...]
-      <c r="AB52" s="206"/>
+      <c r="B52" s="207"/>
+      <c r="C52" s="207"/>
+      <c r="D52" s="207"/>
+      <c r="E52" s="207"/>
+      <c r="F52" s="207"/>
+      <c r="G52" s="207"/>
+      <c r="H52" s="207"/>
+      <c r="I52" s="207"/>
+      <c r="J52" s="207"/>
+      <c r="K52" s="207"/>
+      <c r="L52" s="207"/>
+      <c r="M52" s="207"/>
+      <c r="N52" s="207"/>
+      <c r="O52" s="207"/>
+      <c r="P52" s="207"/>
+      <c r="Q52" s="207"/>
+      <c r="R52" s="207"/>
+      <c r="S52" s="207"/>
+      <c r="T52" s="207"/>
+      <c r="U52" s="207"/>
+      <c r="V52" s="207"/>
+      <c r="W52" s="207"/>
+      <c r="X52" s="207"/>
+      <c r="Y52" s="209"/>
+      <c r="Z52" s="209"/>
+      <c r="AA52" s="209"/>
+      <c r="AB52" s="209"/>
+      <c r="AC52" s="57"/>
     </row>
     <row r="53" spans="1:41">
       <c r="A53" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="58">
         <v>314203</v>
       </c>
       <c r="C53" s="58">
         <v>314988</v>
       </c>
       <c r="D53" s="58">
         <v>315749</v>
       </c>
       <c r="E53" s="12">
         <v>316408</v>
       </c>
       <c r="F53" s="12">
         <v>317126</v>
       </c>
       <c r="G53" s="14">
         <v>317446</v>
       </c>
       <c r="H53" s="12">
         <v>317652</v>
@@ -9198,51 +9307,53 @@
       </c>
       <c r="U53" s="9">
         <v>322077</v>
       </c>
       <c r="V53" s="12">
         <v>321824</v>
       </c>
       <c r="W53" s="54">
         <v>322074</v>
       </c>
       <c r="X53" s="6">
         <v>322455</v>
       </c>
       <c r="Y53" s="197">
         <v>322713</v>
       </c>
       <c r="Z53" s="61">
         <v>323076</v>
       </c>
       <c r="AA53" s="61">
         <v>323387</v>
       </c>
       <c r="AB53" s="203">
         <v>323690</v>
       </c>
-      <c r="AC53" s="50"/>
+      <c r="AC53" s="59">
+        <v>324043</v>
+      </c>
       <c r="AD53" s="50"/>
       <c r="AE53" s="51"/>
       <c r="AF53" s="6"/>
       <c r="AG53" s="25"/>
       <c r="AH53" s="25"/>
       <c r="AI53" s="52"/>
       <c r="AJ53" s="53"/>
       <c r="AK53" s="33"/>
       <c r="AL53" s="25"/>
       <c r="AM53" s="36"/>
       <c r="AN53" s="25"/>
       <c r="AO53" s="54"/>
     </row>
     <row r="54" spans="1:41">
       <c r="A54" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="46">
         <v>88990</v>
       </c>
       <c r="C54" s="24">
         <v>90041</v>
       </c>
       <c r="D54" s="24">
         <v>90769</v>
@@ -9297,51 +9408,53 @@
       </c>
       <c r="U54" s="36">
         <v>100346</v>
       </c>
       <c r="V54" s="25">
         <v>100681</v>
       </c>
       <c r="W54" s="54">
         <v>101181</v>
       </c>
       <c r="X54" s="6">
         <v>101822</v>
       </c>
       <c r="Y54" s="197">
         <v>102235</v>
       </c>
       <c r="Z54" s="61">
         <v>102638</v>
       </c>
       <c r="AA54" s="61">
         <v>103104</v>
       </c>
       <c r="AB54" s="203">
         <v>103459</v>
       </c>
-      <c r="AC54" s="50"/>
+      <c r="AC54" s="59">
+        <v>103902</v>
+      </c>
       <c r="AD54" s="50"/>
       <c r="AE54" s="51"/>
       <c r="AF54" s="6"/>
       <c r="AG54" s="25"/>
       <c r="AH54" s="25"/>
       <c r="AI54" s="52"/>
       <c r="AJ54" s="52"/>
       <c r="AK54" s="33"/>
       <c r="AL54" s="25"/>
       <c r="AM54" s="36"/>
       <c r="AN54" s="25"/>
       <c r="AO54" s="54"/>
     </row>
     <row r="55" spans="1:41">
       <c r="A55" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="46">
         <v>20282</v>
       </c>
       <c r="C55" s="24">
         <v>20261</v>
       </c>
       <c r="D55" s="24">
         <v>20267</v>
@@ -9396,51 +9509,53 @@
       </c>
       <c r="U55" s="36">
         <v>19763</v>
       </c>
       <c r="V55" s="25">
         <v>19658</v>
       </c>
       <c r="W55" s="54">
         <v>19617</v>
       </c>
       <c r="X55" s="6">
         <v>19601</v>
       </c>
       <c r="Y55" s="197">
         <v>19581</v>
       </c>
       <c r="Z55" s="61">
         <v>19579</v>
       </c>
       <c r="AA55" s="61">
         <v>19567</v>
       </c>
       <c r="AB55" s="203">
         <v>19568</v>
       </c>
-      <c r="AC55" s="50"/>
+      <c r="AC55" s="59">
+        <v>19567</v>
+      </c>
       <c r="AD55" s="50"/>
       <c r="AE55" s="51"/>
       <c r="AF55" s="6"/>
       <c r="AG55" s="25"/>
       <c r="AH55" s="25"/>
       <c r="AI55" s="52"/>
       <c r="AJ55" s="52"/>
       <c r="AK55" s="33"/>
       <c r="AL55" s="25"/>
       <c r="AM55" s="36"/>
       <c r="AN55" s="25"/>
       <c r="AO55" s="54"/>
     </row>
     <row r="56" spans="1:41">
       <c r="A56" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="46">
         <v>32799</v>
       </c>
       <c r="C56" s="24">
         <v>32732</v>
       </c>
       <c r="D56" s="24">
         <v>32755</v>
@@ -9495,51 +9610,53 @@
       </c>
       <c r="U56" s="36">
         <v>32523</v>
       </c>
       <c r="V56" s="25">
         <v>32448</v>
       </c>
       <c r="W56" s="54">
         <v>32450</v>
       </c>
       <c r="X56" s="6">
         <v>32399</v>
       </c>
       <c r="Y56" s="197">
         <v>32388</v>
       </c>
       <c r="Z56" s="61">
         <v>32428</v>
       </c>
       <c r="AA56" s="61">
         <v>32378</v>
       </c>
       <c r="AB56" s="203">
         <v>32370</v>
       </c>
-      <c r="AC56" s="50"/>
+      <c r="AC56" s="59">
+        <v>32349</v>
+      </c>
       <c r="AD56" s="29"/>
       <c r="AE56" s="51"/>
       <c r="AF56" s="6"/>
       <c r="AG56" s="25"/>
       <c r="AH56" s="25"/>
       <c r="AI56" s="52"/>
       <c r="AJ56" s="52"/>
       <c r="AK56" s="33"/>
       <c r="AL56" s="25"/>
       <c r="AM56" s="36"/>
       <c r="AN56" s="25"/>
       <c r="AO56" s="54"/>
     </row>
     <row r="57" spans="1:41">
       <c r="A57" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="46">
         <v>26373</v>
       </c>
       <c r="C57" s="24">
         <v>26351</v>
       </c>
       <c r="D57" s="24">
         <v>26365</v>
@@ -9594,51 +9711,53 @@
       </c>
       <c r="U57" s="36">
         <v>25970</v>
       </c>
       <c r="V57" s="25">
         <v>25910</v>
       </c>
       <c r="W57" s="54">
         <v>25877</v>
       </c>
       <c r="X57" s="6">
         <v>25828</v>
       </c>
       <c r="Y57" s="197">
         <v>25831</v>
       </c>
       <c r="Z57" s="61">
         <v>25841</v>
       </c>
       <c r="AA57" s="61">
         <v>25787</v>
       </c>
       <c r="AB57" s="203">
         <v>25789</v>
       </c>
-      <c r="AC57" s="50"/>
+      <c r="AC57" s="59">
+        <v>25805</v>
+      </c>
       <c r="AD57" s="29"/>
       <c r="AE57" s="51"/>
       <c r="AF57" s="6"/>
       <c r="AG57" s="25"/>
       <c r="AH57" s="25"/>
       <c r="AI57" s="52"/>
       <c r="AJ57" s="52"/>
       <c r="AK57" s="33"/>
       <c r="AL57" s="25"/>
       <c r="AM57" s="36"/>
       <c r="AN57" s="25"/>
       <c r="AO57" s="54"/>
     </row>
     <row r="58" spans="1:41">
       <c r="A58" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B58" s="46">
         <v>56008</v>
       </c>
       <c r="C58" s="24">
         <v>55895</v>
       </c>
       <c r="D58" s="24">
         <v>55875</v>
@@ -9693,51 +9812,53 @@
       </c>
       <c r="U58" s="36">
         <v>55014</v>
       </c>
       <c r="V58" s="25">
         <v>54890</v>
       </c>
       <c r="W58" s="54">
         <v>54842</v>
       </c>
       <c r="X58" s="6">
         <v>54807</v>
       </c>
       <c r="Y58" s="197">
         <v>54777</v>
       </c>
       <c r="Z58" s="61">
         <v>54737</v>
       </c>
       <c r="AA58" s="61">
         <v>54688</v>
       </c>
       <c r="AB58" s="203">
         <v>54669</v>
       </c>
-      <c r="AC58" s="50"/>
+      <c r="AC58" s="59">
+        <v>54622</v>
+      </c>
       <c r="AD58" s="29"/>
       <c r="AE58" s="51"/>
       <c r="AF58" s="6"/>
       <c r="AG58" s="25"/>
       <c r="AH58" s="25"/>
       <c r="AI58" s="52"/>
       <c r="AJ58" s="52"/>
       <c r="AK58" s="33"/>
       <c r="AL58" s="25"/>
       <c r="AM58" s="36"/>
       <c r="AN58" s="25"/>
       <c r="AO58" s="54"/>
     </row>
     <row r="59" spans="1:41">
       <c r="A59" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="175">
         <v>30869</v>
       </c>
       <c r="C59" s="24">
         <v>30822</v>
       </c>
       <c r="D59" s="24">
         <v>30848</v>
@@ -9792,51 +9913,53 @@
       </c>
       <c r="U59" s="36">
         <v>30613</v>
       </c>
       <c r="V59" s="36">
         <v>30530</v>
       </c>
       <c r="W59" s="54">
         <v>30468</v>
       </c>
       <c r="X59" s="6">
         <v>30412</v>
       </c>
       <c r="Y59" s="197">
         <v>30356</v>
       </c>
       <c r="Z59" s="61">
         <v>30364</v>
       </c>
       <c r="AA59" s="61">
         <v>30350</v>
       </c>
       <c r="AB59" s="203">
         <v>30361</v>
       </c>
-      <c r="AC59" s="50"/>
+      <c r="AC59" s="59">
+        <v>30371</v>
+      </c>
       <c r="AD59" s="29"/>
       <c r="AE59" s="51"/>
       <c r="AF59" s="6"/>
       <c r="AG59" s="25"/>
       <c r="AH59" s="25"/>
       <c r="AI59" s="52"/>
       <c r="AJ59" s="52"/>
       <c r="AK59" s="33"/>
       <c r="AL59" s="25"/>
       <c r="AM59" s="36"/>
       <c r="AN59" s="25"/>
       <c r="AO59" s="54"/>
     </row>
     <row r="60" spans="1:41">
       <c r="A60" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="175">
         <v>29671</v>
       </c>
       <c r="C60" s="24">
         <v>29709</v>
       </c>
       <c r="D60" s="24">
         <v>29673</v>
@@ -9891,51 +10014,53 @@
       </c>
       <c r="U60" s="36">
         <v>29240</v>
       </c>
       <c r="V60" s="36">
         <v>29159</v>
       </c>
       <c r="W60" s="54">
         <v>29150</v>
       </c>
       <c r="X60" s="6">
         <v>29139</v>
       </c>
       <c r="Y60" s="197">
         <v>29129</v>
       </c>
       <c r="Z60" s="61">
         <v>29144</v>
       </c>
       <c r="AA60" s="61">
         <v>29187</v>
       </c>
       <c r="AB60" s="204">
         <v>29138</v>
       </c>
-      <c r="AC60" s="50"/>
+      <c r="AC60" s="59">
+        <v>29108</v>
+      </c>
       <c r="AD60" s="55"/>
       <c r="AE60" s="177"/>
       <c r="AF60" s="35"/>
       <c r="AG60" s="36"/>
       <c r="AH60" s="36"/>
       <c r="AI60" s="52"/>
       <c r="AJ60" s="52"/>
       <c r="AK60" s="33"/>
       <c r="AL60" s="36"/>
       <c r="AM60" s="36"/>
       <c r="AN60" s="36"/>
       <c r="AO60" s="54"/>
     </row>
     <row r="61" spans="1:41">
       <c r="A61" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="175">
         <v>29210</v>
       </c>
       <c r="C61" s="24">
         <v>29176</v>
       </c>
       <c r="D61" s="24">
         <v>29196</v>
@@ -9990,96 +10115,98 @@
       </c>
       <c r="U61" s="36">
         <v>28608</v>
       </c>
       <c r="V61" s="36">
         <v>28548</v>
       </c>
       <c r="W61" s="54">
         <v>28489</v>
       </c>
       <c r="X61" s="6">
         <v>28447</v>
       </c>
       <c r="Y61" s="197">
         <v>28416</v>
       </c>
       <c r="Z61" s="61">
         <v>28345</v>
       </c>
       <c r="AA61" s="61">
         <v>28326</v>
       </c>
       <c r="AB61" s="204">
         <v>28336</v>
       </c>
-      <c r="AC61" s="50"/>
+      <c r="AC61" s="59">
+        <v>28319</v>
+      </c>
       <c r="AD61" s="55"/>
       <c r="AE61" s="177"/>
       <c r="AF61" s="35"/>
       <c r="AG61" s="36"/>
       <c r="AH61" s="36"/>
       <c r="AI61" s="52"/>
       <c r="AJ61" s="52"/>
       <c r="AK61" s="33"/>
       <c r="AL61" s="36"/>
       <c r="AM61" s="36"/>
       <c r="AN61" s="36"/>
       <c r="AO61" s="54"/>
     </row>
     <row r="62" spans="1:41" ht="15">
-      <c r="A62" s="211" t="s">
+      <c r="A62" s="210" t="s">
         <v>4</v>
       </c>
-      <c r="B62" s="211"/>
-[...26 lines deleted...]
-      <c r="AC62" s="2"/>
+      <c r="B62" s="210"/>
+      <c r="C62" s="210"/>
+      <c r="D62" s="210"/>
+      <c r="E62" s="210"/>
+      <c r="F62" s="210"/>
+      <c r="G62" s="210"/>
+      <c r="H62" s="210"/>
+      <c r="I62" s="210"/>
+      <c r="J62" s="210"/>
+      <c r="K62" s="210"/>
+      <c r="L62" s="210"/>
+      <c r="M62" s="210"/>
+      <c r="N62" s="210"/>
+      <c r="O62" s="210"/>
+      <c r="P62" s="210"/>
+      <c r="Q62" s="210"/>
+      <c r="R62" s="210"/>
+      <c r="S62" s="210"/>
+      <c r="T62" s="210"/>
+      <c r="U62" s="210"/>
+      <c r="V62" s="210"/>
+      <c r="W62" s="210"/>
+      <c r="X62" s="210"/>
+      <c r="Y62" s="209"/>
+      <c r="Z62" s="209"/>
+      <c r="AA62" s="209"/>
+      <c r="AB62" s="209"/>
+      <c r="AC62" s="222"/>
       <c r="AD62" s="2"/>
       <c r="AE62" s="2"/>
       <c r="AF62" s="2"/>
       <c r="AG62" s="2"/>
       <c r="AH62" s="2"/>
       <c r="AI62" s="2"/>
       <c r="AJ62" s="2"/>
       <c r="AK62" s="2"/>
       <c r="AL62" s="2"/>
       <c r="AM62" s="2"/>
       <c r="AN62" s="2"/>
       <c r="AO62" s="2"/>
     </row>
     <row r="63" spans="1:41">
       <c r="A63" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B63" s="16">
         <v>159291</v>
       </c>
       <c r="C63" s="16">
         <v>159666</v>
       </c>
       <c r="D63" s="16">
         <v>160048</v>
@@ -10134,51 +10261,53 @@
       </c>
       <c r="U63" s="7">
         <v>163679</v>
       </c>
       <c r="V63" s="14">
         <v>163625</v>
       </c>
       <c r="W63" s="24">
         <v>163768</v>
       </c>
       <c r="X63" s="194">
         <v>163971</v>
       </c>
       <c r="Y63" s="61">
         <v>164136</v>
       </c>
       <c r="Z63" s="61">
         <v>164330</v>
       </c>
       <c r="AA63" s="61">
         <v>164518</v>
       </c>
       <c r="AB63" s="24">
         <v>164698</v>
       </c>
-      <c r="AC63" s="2"/>
+      <c r="AC63" s="59">
+        <v>164921</v>
+      </c>
       <c r="AD63" s="2"/>
       <c r="AE63" s="2"/>
       <c r="AF63" s="2"/>
       <c r="AG63" s="2"/>
       <c r="AH63" s="2"/>
       <c r="AI63" s="2"/>
       <c r="AJ63" s="2"/>
       <c r="AK63" s="2"/>
       <c r="AL63" s="2"/>
       <c r="AM63" s="2"/>
       <c r="AN63" s="2"/>
       <c r="AO63" s="2"/>
     </row>
     <row r="64" spans="1:41">
       <c r="A64" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B64" s="16">
         <v>44859</v>
       </c>
       <c r="C64" s="16">
         <v>45372</v>
       </c>
       <c r="D64" s="16">
         <v>45708</v>
@@ -10233,51 +10362,53 @@
       </c>
       <c r="U64" s="192">
         <v>50667</v>
       </c>
       <c r="V64" s="193">
         <v>50829</v>
       </c>
       <c r="W64" s="24">
         <v>51107</v>
       </c>
       <c r="X64" s="194">
         <v>51387</v>
       </c>
       <c r="Y64" s="61">
         <v>51575</v>
       </c>
       <c r="Z64" s="61">
         <v>51791</v>
       </c>
       <c r="AA64" s="61">
         <v>52032</v>
       </c>
       <c r="AB64" s="24">
         <v>52250</v>
       </c>
-      <c r="AC64" s="2"/>
+      <c r="AC64" s="59">
+        <v>52508</v>
+      </c>
       <c r="AD64" s="2"/>
       <c r="AE64" s="2"/>
       <c r="AF64" s="2"/>
       <c r="AG64" s="2"/>
       <c r="AH64" s="2"/>
       <c r="AI64" s="2"/>
       <c r="AJ64" s="2"/>
       <c r="AK64" s="2"/>
       <c r="AL64" s="2"/>
       <c r="AM64" s="2"/>
       <c r="AN64" s="2"/>
       <c r="AO64" s="2"/>
     </row>
     <row r="65" spans="1:41">
       <c r="A65" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="16">
         <v>10229</v>
       </c>
       <c r="C65" s="16">
         <v>10223</v>
       </c>
       <c r="D65" s="16">
         <v>10230</v>
@@ -10332,51 +10463,53 @@
       </c>
       <c r="U65" s="143">
         <v>9990</v>
       </c>
       <c r="V65" s="144">
         <v>9948</v>
       </c>
       <c r="W65" s="61">
         <v>9939</v>
       </c>
       <c r="X65" s="194">
         <v>9925</v>
       </c>
       <c r="Y65" s="61">
         <v>9920</v>
       </c>
       <c r="Z65" s="61">
         <v>9915</v>
       </c>
       <c r="AA65" s="61">
         <v>9916</v>
       </c>
       <c r="AB65" s="61">
         <v>9919</v>
       </c>
-      <c r="AC65" s="2"/>
+      <c r="AC65" s="59">
+        <v>9929</v>
+      </c>
       <c r="AD65" s="2"/>
       <c r="AE65" s="2"/>
       <c r="AF65" s="2"/>
       <c r="AG65" s="2"/>
       <c r="AH65" s="2"/>
       <c r="AI65" s="2"/>
       <c r="AJ65" s="2"/>
       <c r="AK65" s="2"/>
       <c r="AL65" s="2"/>
       <c r="AM65" s="2"/>
       <c r="AN65" s="2"/>
       <c r="AO65" s="2"/>
     </row>
     <row r="66" spans="1:41">
       <c r="A66" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="60">
         <v>16712</v>
       </c>
       <c r="C66" s="16">
         <v>16671</v>
       </c>
       <c r="D66" s="60">
         <v>16692</v>
@@ -10431,51 +10564,53 @@
       </c>
       <c r="U66" s="143">
         <v>16589</v>
       </c>
       <c r="V66" s="144">
         <v>16584</v>
       </c>
       <c r="W66" s="61">
         <v>16586</v>
       </c>
       <c r="X66" s="59">
         <v>16580</v>
       </c>
       <c r="Y66" s="61">
         <v>16583</v>
       </c>
       <c r="Z66" s="61">
         <v>16605</v>
       </c>
       <c r="AA66" s="61">
         <v>16585</v>
       </c>
       <c r="AB66" s="61">
         <v>16583</v>
       </c>
-      <c r="AC66" s="2"/>
+      <c r="AC66" s="59">
+        <v>16575</v>
+      </c>
       <c r="AD66" s="2"/>
       <c r="AE66" s="2"/>
       <c r="AF66" s="2"/>
       <c r="AG66" s="2"/>
       <c r="AH66" s="2"/>
       <c r="AI66" s="2"/>
       <c r="AJ66" s="2"/>
       <c r="AK66" s="2"/>
       <c r="AL66" s="2"/>
       <c r="AM66" s="2"/>
       <c r="AN66" s="2"/>
       <c r="AO66" s="2"/>
     </row>
     <row r="67" spans="1:41">
       <c r="A67" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="60">
         <v>13586</v>
       </c>
       <c r="C67" s="16">
         <v>13581</v>
       </c>
       <c r="D67" s="60">
         <v>13581</v>
@@ -10530,51 +10665,53 @@
       </c>
       <c r="U67" s="143">
         <v>13417</v>
       </c>
       <c r="V67" s="144">
         <v>13382</v>
       </c>
       <c r="W67" s="61">
         <v>13365</v>
       </c>
       <c r="X67" s="59">
         <v>13345</v>
       </c>
       <c r="Y67" s="61">
         <v>13354</v>
       </c>
       <c r="Z67" s="61">
         <v>13369</v>
       </c>
       <c r="AA67" s="61">
         <v>13330</v>
       </c>
       <c r="AB67" s="61">
         <v>13346</v>
       </c>
-      <c r="AC67" s="2"/>
+      <c r="AC67" s="59">
+        <v>13364</v>
+      </c>
       <c r="AD67" s="2"/>
       <c r="AE67" s="2"/>
       <c r="AF67" s="2"/>
       <c r="AG67" s="2"/>
       <c r="AH67" s="2"/>
       <c r="AI67" s="2"/>
       <c r="AJ67" s="2"/>
       <c r="AK67" s="2"/>
       <c r="AL67" s="2"/>
       <c r="AM67" s="2"/>
       <c r="AN67" s="2"/>
       <c r="AO67" s="2"/>
     </row>
     <row r="68" spans="1:41">
       <c r="A68" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B68" s="60">
         <v>28611</v>
       </c>
       <c r="C68" s="16">
         <v>28548</v>
       </c>
       <c r="D68" s="60">
         <v>28542</v>
@@ -10629,51 +10766,53 @@
       </c>
       <c r="U68" s="143">
         <v>28168</v>
       </c>
       <c r="V68" s="144">
         <v>28133</v>
       </c>
       <c r="W68" s="61">
         <v>28106</v>
       </c>
       <c r="X68" s="59">
         <v>28105</v>
       </c>
       <c r="Y68" s="61">
         <v>28106</v>
       </c>
       <c r="Z68" s="61">
         <v>28085</v>
       </c>
       <c r="AA68" s="61">
         <v>28061</v>
       </c>
       <c r="AB68" s="61">
         <v>28053</v>
       </c>
-      <c r="AC68" s="2"/>
+      <c r="AC68" s="59">
+        <v>28030</v>
+      </c>
       <c r="AD68" s="2"/>
       <c r="AE68" s="2"/>
       <c r="AF68" s="2"/>
       <c r="AG68" s="2"/>
       <c r="AH68" s="2"/>
       <c r="AI68" s="2"/>
       <c r="AJ68" s="2"/>
       <c r="AK68" s="2"/>
       <c r="AL68" s="2"/>
       <c r="AM68" s="2"/>
       <c r="AN68" s="2"/>
       <c r="AO68" s="2"/>
     </row>
     <row r="69" spans="1:41">
       <c r="A69" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B69" s="60">
         <v>15852</v>
       </c>
       <c r="C69" s="16">
         <v>15821</v>
       </c>
       <c r="D69" s="60">
         <v>15849</v>
@@ -10728,51 +10867,53 @@
       </c>
       <c r="U69" s="143">
         <v>15801</v>
       </c>
       <c r="V69" s="144">
         <v>15758</v>
       </c>
       <c r="W69" s="61">
         <v>15722</v>
       </c>
       <c r="X69" s="59">
         <v>15691</v>
       </c>
       <c r="Y69" s="61">
         <v>15676</v>
       </c>
       <c r="Z69" s="61">
         <v>15675</v>
       </c>
       <c r="AA69" s="61">
         <v>15678</v>
       </c>
       <c r="AB69" s="61">
         <v>15679</v>
       </c>
-      <c r="AC69" s="2"/>
+      <c r="AC69" s="59">
+        <v>15687</v>
+      </c>
       <c r="AD69" s="2"/>
       <c r="AE69" s="2"/>
       <c r="AF69" s="2"/>
       <c r="AG69" s="2"/>
       <c r="AH69" s="2"/>
       <c r="AI69" s="2"/>
       <c r="AJ69" s="2"/>
       <c r="AK69" s="2"/>
       <c r="AL69" s="2"/>
       <c r="AM69" s="2"/>
       <c r="AN69" s="2"/>
       <c r="AO69" s="2"/>
     </row>
     <row r="70" spans="1:41">
       <c r="A70" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="60">
         <v>14796</v>
       </c>
       <c r="C70" s="16">
         <v>14809</v>
       </c>
       <c r="D70" s="60">
         <v>14797</v>
@@ -10827,51 +10968,53 @@
       </c>
       <c r="U70" s="143">
         <v>14638</v>
       </c>
       <c r="V70" s="144">
         <v>14607</v>
       </c>
       <c r="W70" s="61">
         <v>14602</v>
       </c>
       <c r="X70" s="59">
         <v>14605</v>
       </c>
       <c r="Y70" s="61">
         <v>14605</v>
       </c>
       <c r="Z70" s="61">
         <v>14625</v>
       </c>
       <c r="AA70" s="61">
         <v>14660</v>
       </c>
       <c r="AB70" s="61">
         <v>14608</v>
       </c>
-      <c r="AC70" s="2"/>
+      <c r="AC70" s="59">
+        <v>14580</v>
+      </c>
       <c r="AD70" s="2"/>
       <c r="AE70" s="2"/>
       <c r="AF70" s="2"/>
       <c r="AG70" s="2"/>
       <c r="AH70" s="2"/>
       <c r="AI70" s="2"/>
       <c r="AJ70" s="2"/>
       <c r="AK70" s="2"/>
       <c r="AL70" s="2"/>
       <c r="AM70" s="2"/>
       <c r="AN70" s="2"/>
       <c r="AO70" s="2"/>
     </row>
     <row r="71" spans="1:41">
       <c r="A71" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="60">
         <v>14646</v>
       </c>
       <c r="C71" s="16">
         <v>14641</v>
       </c>
       <c r="D71" s="60">
         <v>14649</v>
@@ -10926,96 +11069,98 @@
       </c>
       <c r="U71" s="143">
         <v>14409</v>
       </c>
       <c r="V71" s="144">
         <v>14384</v>
       </c>
       <c r="W71" s="61">
         <v>14341</v>
       </c>
       <c r="X71" s="59">
         <v>14333</v>
       </c>
       <c r="Y71" s="61">
         <v>14317</v>
       </c>
       <c r="Z71" s="61">
         <v>14265</v>
       </c>
       <c r="AA71" s="61">
         <v>14256</v>
       </c>
       <c r="AB71" s="61">
         <v>14260</v>
       </c>
-      <c r="AC71" s="2"/>
+      <c r="AC71" s="59">
+        <v>14248</v>
+      </c>
       <c r="AD71" s="2"/>
       <c r="AE71" s="2"/>
       <c r="AF71" s="2"/>
       <c r="AG71" s="2"/>
       <c r="AH71" s="2"/>
       <c r="AI71" s="2"/>
       <c r="AJ71" s="2"/>
       <c r="AK71" s="2"/>
       <c r="AL71" s="2"/>
       <c r="AM71" s="2"/>
       <c r="AN71" s="2"/>
       <c r="AO71" s="2"/>
     </row>
     <row r="72" spans="1:41" ht="16.5" customHeight="1">
-      <c r="A72" s="211" t="s">
+      <c r="A72" s="210" t="s">
         <v>5</v>
       </c>
-      <c r="B72" s="211"/>
-[...26 lines deleted...]
-      <c r="AC72" s="2"/>
+      <c r="B72" s="210"/>
+      <c r="C72" s="210"/>
+      <c r="D72" s="210"/>
+      <c r="E72" s="210"/>
+      <c r="F72" s="210"/>
+      <c r="G72" s="210"/>
+      <c r="H72" s="210"/>
+      <c r="I72" s="210"/>
+      <c r="J72" s="210"/>
+      <c r="K72" s="210"/>
+      <c r="L72" s="210"/>
+      <c r="M72" s="210"/>
+      <c r="N72" s="210"/>
+      <c r="O72" s="210"/>
+      <c r="P72" s="210"/>
+      <c r="Q72" s="210"/>
+      <c r="R72" s="210"/>
+      <c r="S72" s="210"/>
+      <c r="T72" s="210"/>
+      <c r="U72" s="210"/>
+      <c r="V72" s="209"/>
+      <c r="W72" s="209"/>
+      <c r="X72" s="209"/>
+      <c r="Y72" s="209"/>
+      <c r="Z72" s="209"/>
+      <c r="AA72" s="209"/>
+      <c r="AB72" s="209"/>
+      <c r="AC72" s="222"/>
       <c r="AD72" s="2"/>
       <c r="AE72" s="2"/>
       <c r="AF72" s="2"/>
       <c r="AG72" s="2"/>
       <c r="AH72" s="2"/>
       <c r="AI72" s="2"/>
       <c r="AJ72" s="2"/>
       <c r="AK72" s="2"/>
       <c r="AL72" s="2"/>
       <c r="AM72" s="2"/>
       <c r="AN72" s="2"/>
       <c r="AO72" s="2"/>
     </row>
     <row r="73" spans="1:41">
       <c r="A73" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B73" s="8">
         <v>154912</v>
       </c>
       <c r="C73" s="8">
         <v>155322</v>
       </c>
       <c r="D73" s="8">
         <v>155701</v>
@@ -11070,51 +11215,53 @@
       </c>
       <c r="U73" s="11">
         <v>158398</v>
       </c>
       <c r="V73" s="12">
         <v>158199</v>
       </c>
       <c r="W73" s="61">
         <v>158306</v>
       </c>
       <c r="X73" s="194">
         <v>158484</v>
       </c>
       <c r="Y73" s="24">
         <v>158577</v>
       </c>
       <c r="Z73" s="24">
         <v>158746</v>
       </c>
       <c r="AA73" s="24">
         <v>158869</v>
       </c>
       <c r="AB73" s="24">
         <v>158992</v>
       </c>
-      <c r="AC73" s="2"/>
+      <c r="AC73" s="59">
+        <v>159122</v>
+      </c>
       <c r="AD73" s="2"/>
       <c r="AE73" s="2"/>
       <c r="AF73" s="2"/>
       <c r="AG73" s="2"/>
       <c r="AH73" s="2"/>
       <c r="AI73" s="2"/>
       <c r="AJ73" s="2"/>
       <c r="AK73" s="2"/>
       <c r="AL73" s="2"/>
       <c r="AM73" s="2"/>
       <c r="AN73" s="2"/>
       <c r="AO73" s="2"/>
     </row>
     <row r="74" spans="1:41">
       <c r="A74" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B74" s="8">
         <v>44132</v>
       </c>
       <c r="C74" s="8">
         <v>44670</v>
       </c>
       <c r="D74" s="8">
         <v>45062</v>
@@ -11169,50 +11316,53 @@
       </c>
       <c r="U74" s="159">
         <v>49679</v>
       </c>
       <c r="V74" s="160">
         <v>49852</v>
       </c>
       <c r="W74" s="61">
         <v>50074</v>
       </c>
       <c r="X74" s="59">
         <v>50435</v>
       </c>
       <c r="Y74" s="24">
         <v>50660</v>
       </c>
       <c r="Z74" s="24">
         <v>50847</v>
       </c>
       <c r="AA74" s="24">
         <v>51072</v>
       </c>
       <c r="AB74" s="24">
         <v>51209</v>
       </c>
+      <c r="AC74" s="59">
+        <v>51394</v>
+      </c>
     </row>
     <row r="75" spans="1:41">
       <c r="A75" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B75" s="8">
         <v>10057</v>
       </c>
       <c r="C75" s="8">
         <v>10042</v>
       </c>
       <c r="D75" s="8">
         <v>10041</v>
       </c>
       <c r="E75" s="61">
         <v>10058</v>
       </c>
       <c r="F75" s="145">
         <v>10044</v>
       </c>
       <c r="G75" s="61">
         <v>9993</v>
       </c>
       <c r="H75" s="146">
         <v>9978</v>
@@ -11255,50 +11405,53 @@
       </c>
       <c r="U75" s="159">
         <v>9773</v>
       </c>
       <c r="V75" s="160">
         <v>9710</v>
       </c>
       <c r="W75" s="61">
         <v>9678</v>
       </c>
       <c r="X75" s="59">
         <v>9676</v>
       </c>
       <c r="Y75" s="24">
         <v>9661</v>
       </c>
       <c r="Z75" s="24">
         <v>9664</v>
       </c>
       <c r="AA75" s="24">
         <v>9651</v>
       </c>
       <c r="AB75" s="24">
         <v>9649</v>
       </c>
+      <c r="AC75" s="59">
+        <v>9638</v>
+      </c>
     </row>
     <row r="76" spans="1:41">
       <c r="A76" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B76" s="60">
         <v>16085</v>
       </c>
       <c r="C76" s="60">
         <v>16059</v>
       </c>
       <c r="D76" s="60">
         <v>16061</v>
       </c>
       <c r="E76" s="61">
         <v>16067</v>
       </c>
       <c r="F76" s="145">
         <v>16050</v>
       </c>
       <c r="G76" s="61">
         <v>16064</v>
       </c>
       <c r="H76" s="146">
         <v>16070</v>
@@ -11341,50 +11494,53 @@
       </c>
       <c r="U76" s="159">
         <v>15934</v>
       </c>
       <c r="V76" s="160">
         <v>15864</v>
       </c>
       <c r="W76" s="61">
         <v>15864</v>
       </c>
       <c r="X76" s="59">
         <v>15819</v>
       </c>
       <c r="Y76" s="24">
         <v>15805</v>
       </c>
       <c r="Z76" s="24">
         <v>15823</v>
       </c>
       <c r="AA76" s="24">
         <v>15793</v>
       </c>
       <c r="AB76" s="24">
         <v>15787</v>
       </c>
+      <c r="AC76" s="59">
+        <v>15774</v>
+      </c>
     </row>
     <row r="77" spans="1:41">
       <c r="A77" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B77" s="60">
         <v>12792</v>
       </c>
       <c r="C77" s="60">
         <v>12775</v>
       </c>
       <c r="D77" s="60">
         <v>12789</v>
       </c>
       <c r="E77" s="61">
         <v>12775</v>
       </c>
       <c r="F77" s="145">
         <v>12795</v>
       </c>
       <c r="G77" s="61">
         <v>12785</v>
       </c>
       <c r="H77" s="146">
         <v>12789</v>
@@ -11427,50 +11583,53 @@
       </c>
       <c r="U77" s="159">
         <v>12553</v>
       </c>
       <c r="V77" s="160">
         <v>12528</v>
       </c>
       <c r="W77" s="61">
         <v>12512</v>
       </c>
       <c r="X77" s="59">
         <v>12483</v>
       </c>
       <c r="Y77" s="24">
         <v>12477</v>
       </c>
       <c r="Z77" s="24">
         <v>12472</v>
       </c>
       <c r="AA77" s="24">
         <v>12457</v>
       </c>
       <c r="AB77" s="24">
         <v>12443</v>
       </c>
+      <c r="AC77" s="59">
+        <v>12441</v>
+      </c>
     </row>
     <row r="78" spans="1:41">
       <c r="A78" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B78" s="60">
         <v>27389</v>
       </c>
       <c r="C78" s="60">
         <v>27339</v>
       </c>
       <c r="D78" s="60">
         <v>27325</v>
       </c>
       <c r="E78" s="61">
         <v>27344</v>
       </c>
       <c r="F78" s="145">
         <v>27339</v>
       </c>
       <c r="G78" s="61">
         <v>27339</v>
       </c>
       <c r="H78" s="146">
         <v>27318</v>
@@ -11513,50 +11672,53 @@
       </c>
       <c r="U78" s="159">
         <v>26846</v>
       </c>
       <c r="V78" s="160">
         <v>26757</v>
       </c>
       <c r="W78" s="61">
         <v>26736</v>
       </c>
       <c r="X78" s="59">
         <v>26702</v>
       </c>
       <c r="Y78" s="24">
         <v>26671</v>
       </c>
       <c r="Z78" s="24">
         <v>26652</v>
       </c>
       <c r="AA78" s="24">
         <v>26627</v>
       </c>
       <c r="AB78" s="24">
         <v>26616</v>
       </c>
+      <c r="AC78" s="59">
+        <v>26592</v>
+      </c>
     </row>
     <row r="79" spans="1:41">
       <c r="A79" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B79" s="60">
         <v>15012</v>
       </c>
       <c r="C79" s="60">
         <v>14996</v>
       </c>
       <c r="D79" s="60">
         <v>14994</v>
       </c>
       <c r="E79" s="61">
         <v>15001</v>
       </c>
       <c r="F79" s="145">
         <v>15005</v>
       </c>
       <c r="G79" s="61">
         <v>15017</v>
       </c>
       <c r="H79" s="146">
         <v>15008</v>
@@ -11599,50 +11761,53 @@
       </c>
       <c r="U79" s="159">
         <v>14812</v>
       </c>
       <c r="V79" s="160">
         <v>14772</v>
       </c>
       <c r="W79" s="61">
         <v>14746</v>
       </c>
       <c r="X79" s="59">
         <v>14721</v>
       </c>
       <c r="Y79" s="24">
         <v>14680</v>
       </c>
       <c r="Z79" s="24">
         <v>14689</v>
       </c>
       <c r="AA79" s="24">
         <v>14672</v>
       </c>
       <c r="AB79" s="24">
         <v>14682</v>
       </c>
+      <c r="AC79" s="59">
+        <v>14684</v>
+      </c>
     </row>
     <row r="80" spans="1:41">
       <c r="A80" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B80" s="60">
         <v>14883</v>
       </c>
       <c r="C80" s="60">
         <v>14908</v>
       </c>
       <c r="D80" s="60">
         <v>14884</v>
       </c>
       <c r="E80" s="61">
         <v>14887</v>
       </c>
       <c r="F80" s="145">
         <v>14862</v>
       </c>
       <c r="G80" s="61">
         <v>14843</v>
       </c>
       <c r="H80" s="146">
         <v>14815</v>
@@ -11685,52 +11850,55 @@
       </c>
       <c r="U80" s="159">
         <v>14602</v>
       </c>
       <c r="V80" s="160">
         <v>14552</v>
       </c>
       <c r="W80" s="61">
         <v>14548</v>
       </c>
       <c r="X80" s="59">
         <v>14534</v>
       </c>
       <c r="Y80" s="24">
         <v>14524</v>
       </c>
       <c r="Z80" s="24">
         <v>14519</v>
       </c>
       <c r="AA80" s="24">
         <v>14527</v>
       </c>
       <c r="AB80" s="24">
         <v>14530</v>
       </c>
+      <c r="AC80" s="59">
+        <v>14528</v>
+      </c>
     </row>
-    <row r="81" spans="1:28">
+    <row r="81" spans="1:29">
       <c r="A81" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B81" s="60">
         <v>14562</v>
       </c>
       <c r="C81" s="60">
         <v>14533</v>
       </c>
       <c r="D81" s="60">
         <v>14545</v>
       </c>
       <c r="E81" s="61">
         <v>14545</v>
       </c>
       <c r="F81" s="145">
         <v>14532</v>
       </c>
       <c r="G81" s="61">
         <v>14495</v>
       </c>
       <c r="H81" s="146">
         <v>14492</v>
       </c>
       <c r="I81" s="161">
@@ -11771,94 +11939,97 @@
       </c>
       <c r="U81" s="173">
         <v>14199</v>
       </c>
       <c r="V81" s="174">
         <v>14164</v>
       </c>
       <c r="W81" s="56">
         <v>14148</v>
       </c>
       <c r="X81" s="195">
         <v>14114</v>
       </c>
       <c r="Y81" s="56">
         <v>14099</v>
       </c>
       <c r="Z81" s="56">
         <v>14080</v>
       </c>
       <c r="AA81" s="56">
         <v>14070</v>
       </c>
       <c r="AB81" s="56">
         <v>14076</v>
       </c>
+      <c r="AC81" s="195">
+        <v>14071</v>
+      </c>
     </row>
-    <row r="82" spans="1:28" ht="15" customHeight="1">
+    <row r="82" spans="1:29" ht="15" customHeight="1">
       <c r="A82" s="221" t="s">
         <v>30</v>
       </c>
       <c r="B82" s="221"/>
       <c r="C82" s="221"/>
       <c r="D82" s="221"/>
       <c r="E82" s="221"/>
       <c r="F82" s="200"/>
       <c r="G82" s="200"/>
       <c r="H82" s="21"/>
     </row>
-    <row r="83" spans="1:28" ht="15.75" customHeight="1">
-      <c r="A83" s="214" t="s">
+    <row r="83" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A83" s="215" t="s">
         <v>31</v>
       </c>
-      <c r="B83" s="214"/>
-[...2 lines deleted...]
-      <c r="E83" s="214"/>
+      <c r="B83" s="215"/>
+      <c r="C83" s="215"/>
+      <c r="D83" s="215"/>
+      <c r="E83" s="215"/>
       <c r="F83" s="199"/>
       <c r="G83" s="199"/>
     </row>
-    <row r="86" spans="1:28" ht="18" customHeight="1"/>
-    <row r="87" spans="1:28" ht="15" customHeight="1"/>
+    <row r="86" spans="1:29" ht="18" customHeight="1"/>
+    <row r="87" spans="1:29" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A6:AC6"/>
     <mergeCell ref="A83:E83"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="A82:E82"/>
     <mergeCell ref="A48:AB48"/>
     <mergeCell ref="A52:AB52"/>
     <mergeCell ref="A62:AB62"/>
     <mergeCell ref="A72:AB72"/>
     <mergeCell ref="A44:AB44"/>
-    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A10:AB10"/>
     <mergeCell ref="A20:AB20"/>
     <mergeCell ref="A30:AB30"/>
     <mergeCell ref="A40:AB40"/>
-    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="Z8:AC8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Численность населения</vt:lpstr>