--- v1 (2026-05-25)
+++ v2 (2026-07-09)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11340" yWindow="705" windowWidth="28800" windowHeight="11205"/>
   </bookViews>
   <sheets>
     <sheet name="Численность населения" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Численность населения'!$A$8:$V$83</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="34">
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Мужчины</t>
   </si>
   <si>
     <t>Женщины</t>
   </si>
   <si>
     <t>1 января</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
@@ -153,50 +153,53 @@
   <si>
     <t>Махамбетский район</t>
   </si>
   <si>
     <t xml:space="preserve">1)По текущему учету.
 </t>
   </si>
   <si>
     <t>2)С учетом уточненной численности населения на начало года.</t>
   </si>
   <si>
     <r>
       <t>Численность населения  на начало периода</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
+  </si>
+  <si>
+    <t>человек</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="36">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -2614,51 +2617,51 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="223">
+  <cellXfs count="225">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -3214,94 +3217,100 @@
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="1725" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="1717" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="1725" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1843">
     <cellStyle name="20% - Акцент1 2" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="52"/>
@@ -5141,51 +5150,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>447675</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1695450" cy="790575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -5461,157 +5470,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:AO87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M26" sqref="M26"/>
+      <selection activeCell="AF12" sqref="AF12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="7" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.42578125" style="1" customWidth="1"/>
     <col min="7" max="8" width="6.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9" style="1" customWidth="1"/>
     <col min="16" max="16" width="8" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.85546875" style="1" customWidth="1"/>
     <col min="25" max="26" width="8.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="7.42578125" style="1" customWidth="1"/>
-    <col min="29" max="29" width="8.140625" style="1" customWidth="1"/>
-    <col min="30" max="16384" width="9.140625" style="1"/>
+    <col min="29" max="29" width="8" style="1" customWidth="1"/>
+    <col min="30" max="30" width="6.5703125" style="1" customWidth="1"/>
+    <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:40" ht="21" customHeight="1">
-      <c r="A6" s="214" t="s">
+      <c r="A6" s="206" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="214"/>
-[...26 lines deleted...]
-      <c r="AC6" s="209"/>
+      <c r="B6" s="206"/>
+      <c r="C6" s="206"/>
+      <c r="D6" s="206"/>
+      <c r="E6" s="206"/>
+      <c r="F6" s="206"/>
+      <c r="G6" s="206"/>
+      <c r="H6" s="206"/>
+      <c r="I6" s="206"/>
+      <c r="J6" s="206"/>
+      <c r="K6" s="206"/>
+      <c r="L6" s="206"/>
+      <c r="M6" s="206"/>
+      <c r="N6" s="206"/>
+      <c r="O6" s="206"/>
+      <c r="P6" s="206"/>
+      <c r="Q6" s="206"/>
+      <c r="R6" s="206"/>
+      <c r="S6" s="206"/>
+      <c r="T6" s="206"/>
+      <c r="U6" s="206"/>
+      <c r="V6" s="207"/>
+      <c r="W6" s="207"/>
+      <c r="X6" s="207"/>
+      <c r="Y6" s="207"/>
+      <c r="Z6" s="207"/>
+      <c r="AA6" s="207"/>
+      <c r="AB6" s="207"/>
+      <c r="AC6" s="207"/>
+    </row>
+    <row r="7" spans="1:40">
+      <c r="AC7" s="224" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD7" s="224"/>
     </row>
     <row r="8" spans="1:40" ht="15" customHeight="1">
-      <c r="A8" s="216"/>
-      <c r="B8" s="218">
+      <c r="A8" s="209"/>
+      <c r="B8" s="211">
         <v>2024</v>
       </c>
-      <c r="C8" s="218"/>
-[...10 lines deleted...]
-      <c r="N8" s="219">
+      <c r="C8" s="211"/>
+      <c r="D8" s="211"/>
+      <c r="E8" s="211"/>
+      <c r="F8" s="211"/>
+      <c r="G8" s="211"/>
+      <c r="H8" s="211"/>
+      <c r="I8" s="211"/>
+      <c r="J8" s="211"/>
+      <c r="K8" s="211"/>
+      <c r="L8" s="211"/>
+      <c r="M8" s="211"/>
+      <c r="N8" s="212">
         <v>2025</v>
       </c>
       <c r="O8" s="213"/>
       <c r="P8" s="213"/>
       <c r="Q8" s="213"/>
       <c r="R8" s="213"/>
       <c r="S8" s="213"/>
       <c r="T8" s="213"/>
       <c r="U8" s="213"/>
       <c r="V8" s="213"/>
       <c r="W8" s="213"/>
       <c r="X8" s="213"/>
-      <c r="Y8" s="220"/>
-      <c r="Z8" s="211">
+      <c r="Y8" s="214"/>
+      <c r="Z8" s="221">
         <v>2026</v>
       </c>
-      <c r="AA8" s="212"/>
-      <c r="AB8" s="212"/>
+      <c r="AA8" s="222"/>
+      <c r="AB8" s="222"/>
       <c r="AC8" s="213"/>
+      <c r="AD8" s="213"/>
     </row>
     <row r="9" spans="1:40" ht="18.75" customHeight="1">
-      <c r="A9" s="217"/>
+      <c r="A9" s="210"/>
       <c r="B9" s="201" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -5652,82 +5669,85 @@
       </c>
       <c r="V9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W9" s="196" t="s">
         <v>22</v>
       </c>
       <c r="X9" s="196" t="s">
         <v>15</v>
       </c>
       <c r="Y9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="198" t="s">
         <v>6</v>
       </c>
       <c r="AA9" s="198" t="s">
         <v>7</v>
       </c>
       <c r="AB9" s="202" t="s">
         <v>8</v>
       </c>
       <c r="AC9" s="198" t="s">
         <v>18</v>
       </c>
+      <c r="AD9" s="198" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="10" spans="1:40" ht="15">
-      <c r="A10" s="205" t="s">
+      <c r="A10" s="218" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="205"/>
-[...25 lines deleted...]
-      <c r="AB10" s="206"/>
+      <c r="B10" s="218"/>
+      <c r="C10" s="218"/>
+      <c r="D10" s="218"/>
+      <c r="E10" s="218"/>
+      <c r="F10" s="218"/>
+      <c r="G10" s="218"/>
+      <c r="H10" s="218"/>
+      <c r="I10" s="218"/>
+      <c r="J10" s="218"/>
+      <c r="K10" s="218"/>
+      <c r="L10" s="218"/>
+      <c r="M10" s="218"/>
+      <c r="N10" s="218"/>
+      <c r="O10" s="218"/>
+      <c r="P10" s="218"/>
+      <c r="Q10" s="218"/>
+      <c r="R10" s="218"/>
+      <c r="S10" s="218"/>
+      <c r="T10" s="218"/>
+      <c r="U10" s="218"/>
+      <c r="V10" s="219"/>
+      <c r="W10" s="219"/>
+      <c r="X10" s="219"/>
+      <c r="Y10" s="219"/>
+      <c r="Z10" s="219"/>
+      <c r="AA10" s="219"/>
+      <c r="AB10" s="219"/>
     </row>
     <row r="11" spans="1:40">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="58">
         <v>704078</v>
       </c>
       <c r="C11" s="58">
         <v>704911</v>
       </c>
       <c r="D11" s="58">
         <v>705901</v>
       </c>
       <c r="E11" s="12">
         <v>706711</v>
       </c>
       <c r="F11" s="12">
         <v>707609</v>
       </c>
       <c r="G11" s="14">
         <v>708290</v>
       </c>
       <c r="H11" s="12">
         <v>708529</v>
@@ -5773,51 +5793,53 @@
       </c>
       <c r="V11" s="12">
         <v>713933</v>
       </c>
       <c r="W11" s="34">
         <v>714213</v>
       </c>
       <c r="X11" s="6">
         <v>714771</v>
       </c>
       <c r="Y11" s="197">
         <v>715428</v>
       </c>
       <c r="Z11" s="61">
         <v>716071</v>
       </c>
       <c r="AA11" s="61">
         <v>716377</v>
       </c>
       <c r="AB11" s="203">
         <v>716725</v>
       </c>
       <c r="AC11" s="203">
         <v>717347</v>
       </c>
-      <c r="AD11" s="30"/>
+      <c r="AD11" s="33">
+        <v>717862</v>
+      </c>
       <c r="AE11" s="6"/>
       <c r="AF11" s="25"/>
       <c r="AG11" s="25"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="32"/>
       <c r="AJ11" s="33"/>
       <c r="AK11" s="25"/>
       <c r="AL11" s="25"/>
       <c r="AM11" s="6"/>
       <c r="AN11" s="34"/>
     </row>
     <row r="12" spans="1:40">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="23">
         <v>412272</v>
       </c>
       <c r="C12" s="24">
         <v>413277</v>
       </c>
       <c r="D12" s="24">
         <v>414122</v>
       </c>
       <c r="E12" s="25">
@@ -5873,51 +5895,53 @@
       </c>
       <c r="V12" s="6">
         <v>428280</v>
       </c>
       <c r="W12" s="34">
         <v>428891</v>
       </c>
       <c r="X12" s="6">
         <v>429784</v>
       </c>
       <c r="Y12" s="197">
         <v>430629</v>
       </c>
       <c r="Z12" s="61">
         <v>431254</v>
       </c>
       <c r="AA12" s="61">
         <v>431731</v>
       </c>
       <c r="AB12" s="203">
         <v>432166</v>
       </c>
       <c r="AC12" s="203">
         <v>432799</v>
       </c>
-      <c r="AD12" s="30"/>
+      <c r="AD12" s="33">
+        <v>433364</v>
+      </c>
       <c r="AE12" s="6"/>
       <c r="AF12" s="25"/>
       <c r="AG12" s="25"/>
       <c r="AH12" s="31"/>
       <c r="AI12" s="31"/>
       <c r="AJ12" s="33"/>
       <c r="AK12" s="25"/>
       <c r="AL12" s="25"/>
       <c r="AM12" s="6"/>
       <c r="AN12" s="34"/>
     </row>
     <row r="13" spans="1:40">
       <c r="A13" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="23">
         <v>86872</v>
       </c>
       <c r="C13" s="24">
         <v>86945</v>
       </c>
       <c r="D13" s="24">
         <v>87063</v>
       </c>
       <c r="E13" s="25">
@@ -5973,51 +5997,53 @@
       </c>
       <c r="V13" s="6">
         <v>84168</v>
       </c>
       <c r="W13" s="34">
         <v>84046</v>
       </c>
       <c r="X13" s="6">
         <v>83955</v>
       </c>
       <c r="Y13" s="197">
         <v>83902</v>
       </c>
       <c r="Z13" s="61">
         <v>83958</v>
       </c>
       <c r="AA13" s="61">
         <v>83930</v>
       </c>
       <c r="AB13" s="203">
         <v>83896</v>
       </c>
       <c r="AC13" s="203">
         <v>83974</v>
       </c>
-      <c r="AD13" s="30"/>
+      <c r="AD13" s="33">
+        <v>84055</v>
+      </c>
       <c r="AE13" s="6"/>
       <c r="AF13" s="25"/>
       <c r="AG13" s="25"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="31"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="25"/>
       <c r="AL13" s="25"/>
       <c r="AM13" s="6"/>
       <c r="AN13" s="34"/>
     </row>
     <row r="14" spans="1:40">
       <c r="A14" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="23">
         <v>32799</v>
       </c>
       <c r="C14" s="24">
         <v>32732</v>
       </c>
       <c r="D14" s="24">
         <v>32755</v>
       </c>
       <c r="E14" s="25">
@@ -6073,51 +6099,53 @@
       </c>
       <c r="V14" s="6">
         <v>32448</v>
       </c>
       <c r="W14" s="34">
         <v>32450</v>
       </c>
       <c r="X14" s="6">
         <v>32399</v>
       </c>
       <c r="Y14" s="197">
         <v>32388</v>
       </c>
       <c r="Z14" s="61">
         <v>32428</v>
       </c>
       <c r="AA14" s="61">
         <v>32378</v>
       </c>
       <c r="AB14" s="203">
         <v>32370</v>
       </c>
       <c r="AC14" s="203">
         <v>32349</v>
       </c>
-      <c r="AD14" s="30"/>
+      <c r="AD14" s="33">
+        <v>32312</v>
+      </c>
       <c r="AE14" s="6"/>
       <c r="AF14" s="25"/>
       <c r="AG14" s="25"/>
       <c r="AH14" s="31"/>
       <c r="AI14" s="31"/>
       <c r="AJ14" s="33"/>
       <c r="AK14" s="25"/>
       <c r="AL14" s="25"/>
       <c r="AM14" s="6"/>
       <c r="AN14" s="34"/>
     </row>
     <row r="15" spans="1:40">
       <c r="A15" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="23">
         <v>26373</v>
       </c>
       <c r="C15" s="24">
         <v>26351</v>
       </c>
       <c r="D15" s="24">
         <v>26365</v>
       </c>
       <c r="E15" s="25">
@@ -6173,51 +6201,53 @@
       </c>
       <c r="V15" s="6">
         <v>25910</v>
       </c>
       <c r="W15" s="34">
         <v>25877</v>
       </c>
       <c r="X15" s="6">
         <v>25828</v>
       </c>
       <c r="Y15" s="197">
         <v>25831</v>
       </c>
       <c r="Z15" s="61">
         <v>25841</v>
       </c>
       <c r="AA15" s="61">
         <v>25787</v>
       </c>
       <c r="AB15" s="203">
         <v>25789</v>
       </c>
       <c r="AC15" s="203">
         <v>25805</v>
       </c>
-      <c r="AD15" s="30"/>
+      <c r="AD15" s="33">
+        <v>25744</v>
+      </c>
       <c r="AE15" s="6"/>
       <c r="AF15" s="25"/>
       <c r="AG15" s="25"/>
       <c r="AH15" s="31"/>
       <c r="AI15" s="31"/>
       <c r="AJ15" s="33"/>
       <c r="AK15" s="25"/>
       <c r="AL15" s="25"/>
       <c r="AM15" s="6"/>
       <c r="AN15" s="34"/>
     </row>
     <row r="16" spans="1:40">
       <c r="A16" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="23">
         <v>56008</v>
       </c>
       <c r="C16" s="24">
         <v>55895</v>
       </c>
       <c r="D16" s="24">
         <v>55875</v>
       </c>
       <c r="E16" s="25">
@@ -6273,51 +6303,53 @@
       </c>
       <c r="V16" s="6">
         <v>54890</v>
       </c>
       <c r="W16" s="34">
         <v>54842</v>
       </c>
       <c r="X16" s="6">
         <v>54807</v>
       </c>
       <c r="Y16" s="197">
         <v>54777</v>
       </c>
       <c r="Z16" s="61">
         <v>54737</v>
       </c>
       <c r="AA16" s="61">
         <v>54688</v>
       </c>
       <c r="AB16" s="203">
         <v>54669</v>
       </c>
       <c r="AC16" s="203">
         <v>54622</v>
       </c>
-      <c r="AD16" s="30"/>
+      <c r="AD16" s="33">
+        <v>54576</v>
+      </c>
       <c r="AE16" s="6"/>
       <c r="AF16" s="25"/>
       <c r="AG16" s="25"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="33"/>
       <c r="AK16" s="25"/>
       <c r="AL16" s="25"/>
       <c r="AM16" s="6"/>
       <c r="AN16" s="34"/>
     </row>
     <row r="17" spans="1:40">
       <c r="A17" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="23">
         <v>30869</v>
       </c>
       <c r="C17" s="24">
         <v>30822</v>
       </c>
       <c r="D17" s="24">
         <v>30848</v>
       </c>
       <c r="E17" s="25">
@@ -6373,51 +6405,53 @@
       </c>
       <c r="V17" s="6">
         <v>30530</v>
       </c>
       <c r="W17" s="34">
         <v>30468</v>
       </c>
       <c r="X17" s="6">
         <v>30412</v>
       </c>
       <c r="Y17" s="197">
         <v>30356</v>
       </c>
       <c r="Z17" s="61">
         <v>30364</v>
       </c>
       <c r="AA17" s="61">
         <v>30350</v>
       </c>
       <c r="AB17" s="203">
         <v>30361</v>
       </c>
       <c r="AC17" s="203">
         <v>30371</v>
       </c>
-      <c r="AD17" s="30"/>
+      <c r="AD17" s="33">
+        <v>30357</v>
+      </c>
       <c r="AE17" s="6"/>
       <c r="AF17" s="25"/>
       <c r="AG17" s="25"/>
       <c r="AH17" s="31"/>
       <c r="AI17" s="31"/>
       <c r="AJ17" s="33"/>
       <c r="AK17" s="25"/>
       <c r="AL17" s="25"/>
       <c r="AM17" s="6"/>
       <c r="AN17" s="34"/>
     </row>
     <row r="18" spans="1:40">
       <c r="A18" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="23">
         <v>29671</v>
       </c>
       <c r="C18" s="24">
         <v>29709</v>
       </c>
       <c r="D18" s="24">
         <v>29673</v>
       </c>
       <c r="E18" s="25">
@@ -6473,51 +6507,53 @@
       </c>
       <c r="V18" s="6">
         <v>29159</v>
       </c>
       <c r="W18" s="34">
         <v>29150</v>
       </c>
       <c r="X18" s="6">
         <v>29139</v>
       </c>
       <c r="Y18" s="197">
         <v>29129</v>
       </c>
       <c r="Z18" s="61">
         <v>29144</v>
       </c>
       <c r="AA18" s="61">
         <v>29187</v>
       </c>
       <c r="AB18" s="203">
         <v>29138</v>
       </c>
       <c r="AC18" s="203">
         <v>29108</v>
       </c>
-      <c r="AD18" s="30"/>
+      <c r="AD18" s="33">
+        <v>29143</v>
+      </c>
       <c r="AE18" s="6"/>
       <c r="AF18" s="25"/>
       <c r="AG18" s="25"/>
       <c r="AH18" s="31"/>
       <c r="AI18" s="31"/>
       <c r="AJ18" s="33"/>
       <c r="AK18" s="25"/>
       <c r="AL18" s="25"/>
       <c r="AM18" s="6"/>
       <c r="AN18" s="34"/>
     </row>
     <row r="19" spans="1:40">
       <c r="A19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="23">
         <v>29210</v>
       </c>
       <c r="C19" s="24">
         <v>29176</v>
       </c>
       <c r="D19" s="24">
         <v>29196</v>
       </c>
       <c r="E19" s="25">
@@ -6573,94 +6609,97 @@
       </c>
       <c r="V19" s="6">
         <v>28548</v>
       </c>
       <c r="W19" s="34">
         <v>28489</v>
       </c>
       <c r="X19" s="6">
         <v>28447</v>
       </c>
       <c r="Y19" s="197">
         <v>28416</v>
       </c>
       <c r="Z19" s="61">
         <v>28345</v>
       </c>
       <c r="AA19" s="61">
         <v>28326</v>
       </c>
       <c r="AB19" s="203">
         <v>28336</v>
       </c>
       <c r="AC19" s="204">
         <v>28319</v>
       </c>
-      <c r="AD19" s="30"/>
+      <c r="AD19" s="33">
+        <v>28311</v>
+      </c>
       <c r="AE19" s="35"/>
       <c r="AF19" s="25"/>
       <c r="AG19" s="25"/>
       <c r="AH19" s="31"/>
       <c r="AI19" s="31"/>
       <c r="AJ19" s="33"/>
       <c r="AK19" s="25"/>
       <c r="AL19" s="36"/>
       <c r="AM19" s="6"/>
       <c r="AN19" s="34"/>
     </row>
     <row r="20" spans="1:40" ht="15">
-      <c r="A20" s="207" t="s">
+      <c r="A20" s="217" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="208"/>
-[...25 lines deleted...]
-      <c r="AB20" s="209"/>
+      <c r="B20" s="220"/>
+      <c r="C20" s="220"/>
+      <c r="D20" s="220"/>
+      <c r="E20" s="220"/>
+      <c r="F20" s="220"/>
+      <c r="G20" s="220"/>
+      <c r="H20" s="220"/>
+      <c r="I20" s="220"/>
+      <c r="J20" s="220"/>
+      <c r="K20" s="220"/>
+      <c r="L20" s="220"/>
+      <c r="M20" s="220"/>
+      <c r="N20" s="220"/>
+      <c r="O20" s="220"/>
+      <c r="P20" s="220"/>
+      <c r="Q20" s="220"/>
+      <c r="R20" s="220"/>
+      <c r="S20" s="220"/>
+      <c r="T20" s="220"/>
+      <c r="U20" s="220"/>
+      <c r="V20" s="207"/>
+      <c r="W20" s="207"/>
+      <c r="X20" s="207"/>
+      <c r="Y20" s="207"/>
+      <c r="Z20" s="207"/>
+      <c r="AA20" s="207"/>
+      <c r="AB20" s="207"/>
       <c r="AC20" s="57"/>
+      <c r="AD20" s="57"/>
     </row>
     <row r="21" spans="1:40">
       <c r="A21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="60">
         <v>347880</v>
       </c>
       <c r="C21" s="16">
         <v>348283</v>
       </c>
       <c r="D21" s="60">
         <v>348849</v>
       </c>
       <c r="E21" s="16">
         <v>349177</v>
       </c>
       <c r="F21" s="16">
         <v>349646</v>
       </c>
       <c r="G21" s="16">
         <v>349990</v>
       </c>
       <c r="H21" s="16">
         <v>350204</v>
@@ -6706,50 +6745,53 @@
       </c>
       <c r="V21" s="12">
         <v>353395</v>
       </c>
       <c r="W21" s="57">
         <v>353600</v>
       </c>
       <c r="X21" s="59">
         <v>353832</v>
       </c>
       <c r="Y21" s="61">
         <v>354189</v>
       </c>
       <c r="Z21" s="61">
         <v>354526</v>
       </c>
       <c r="AA21" s="61">
         <v>354756</v>
       </c>
       <c r="AB21" s="61">
         <v>354909</v>
       </c>
       <c r="AC21" s="59">
         <v>355244</v>
       </c>
+      <c r="AD21" s="61">
+        <v>355559</v>
+      </c>
     </row>
     <row r="22" spans="1:40">
       <c r="A22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="60">
         <v>200236</v>
       </c>
       <c r="C22" s="16">
         <v>200732</v>
       </c>
       <c r="D22" s="60">
         <v>201179</v>
       </c>
       <c r="E22" s="61">
         <v>201491</v>
       </c>
       <c r="F22" s="62">
         <v>201942</v>
       </c>
       <c r="G22" s="61">
         <v>202331</v>
       </c>
       <c r="H22" s="63">
         <v>202789</v>
@@ -6795,50 +6837,53 @@
       </c>
       <c r="V22" s="77">
         <v>208264</v>
       </c>
       <c r="W22" s="61">
         <v>208630</v>
       </c>
       <c r="X22" s="59">
         <v>208976</v>
       </c>
       <c r="Y22" s="61">
         <v>209375</v>
       </c>
       <c r="Z22" s="61">
         <v>209724</v>
       </c>
       <c r="AA22" s="61">
         <v>209992</v>
       </c>
       <c r="AB22" s="61">
         <v>210212</v>
       </c>
       <c r="AC22" s="59">
         <v>210547</v>
       </c>
+      <c r="AD22" s="61">
+        <v>210870</v>
+      </c>
     </row>
     <row r="23" spans="1:40">
       <c r="A23" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="60">
         <v>43441</v>
       </c>
       <c r="C23" s="16">
         <v>43480</v>
       </c>
       <c r="D23" s="60">
         <v>43560</v>
       </c>
       <c r="E23" s="61">
         <v>43555</v>
       </c>
       <c r="F23" s="62">
         <v>43625</v>
       </c>
       <c r="G23" s="61">
         <v>43661</v>
       </c>
       <c r="H23" s="63">
         <v>43470</v>
@@ -6884,50 +6929,53 @@
       </c>
       <c r="V23" s="77">
         <v>42283</v>
       </c>
       <c r="W23" s="61">
         <v>42248</v>
       </c>
       <c r="X23" s="59">
         <v>42197</v>
       </c>
       <c r="Y23" s="61">
         <v>42173</v>
       </c>
       <c r="Z23" s="61">
         <v>42192</v>
       </c>
       <c r="AA23" s="61">
         <v>42194</v>
       </c>
       <c r="AB23" s="61">
         <v>42168</v>
       </c>
       <c r="AC23" s="59">
         <v>42213</v>
       </c>
+      <c r="AD23" s="61">
+        <v>42257</v>
+      </c>
     </row>
     <row r="24" spans="1:40">
       <c r="A24" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="60">
         <v>16712</v>
       </c>
       <c r="C24" s="16">
         <v>16671</v>
       </c>
       <c r="D24" s="60">
         <v>16692</v>
       </c>
       <c r="E24" s="61">
         <v>16699</v>
       </c>
       <c r="F24" s="62">
         <v>16669</v>
       </c>
       <c r="G24" s="61">
         <v>16634</v>
       </c>
       <c r="H24" s="63">
         <v>16619</v>
@@ -6973,50 +7021,53 @@
       </c>
       <c r="V24" s="77">
         <v>16584</v>
       </c>
       <c r="W24" s="61">
         <v>16586</v>
       </c>
       <c r="X24" s="59">
         <v>16580</v>
       </c>
       <c r="Y24" s="61">
         <v>16583</v>
       </c>
       <c r="Z24" s="61">
         <v>16602</v>
       </c>
       <c r="AA24" s="61">
         <v>16585</v>
       </c>
       <c r="AB24" s="61">
         <v>16583</v>
       </c>
       <c r="AC24" s="59">
         <v>16575</v>
       </c>
+      <c r="AD24" s="61">
+        <v>16558</v>
+      </c>
     </row>
     <row r="25" spans="1:40">
       <c r="A25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="60">
         <v>13586</v>
       </c>
       <c r="C25" s="16">
         <v>13581</v>
       </c>
       <c r="D25" s="60">
         <v>13581</v>
       </c>
       <c r="E25" s="61">
         <v>13587</v>
       </c>
       <c r="F25" s="62">
         <v>13587</v>
       </c>
       <c r="G25" s="61">
         <v>13583</v>
       </c>
       <c r="H25" s="63">
         <v>13576</v>
@@ -7062,50 +7113,53 @@
       </c>
       <c r="V25" s="77">
         <v>13382</v>
       </c>
       <c r="W25" s="61">
         <v>13365</v>
       </c>
       <c r="X25" s="59">
         <v>13345</v>
       </c>
       <c r="Y25" s="61">
         <v>13354</v>
       </c>
       <c r="Z25" s="61">
         <v>13368</v>
       </c>
       <c r="AA25" s="61">
         <v>13330</v>
       </c>
       <c r="AB25" s="61">
         <v>13346</v>
       </c>
       <c r="AC25" s="59">
         <v>13364</v>
       </c>
+      <c r="AD25" s="61">
+        <v>13339</v>
+      </c>
     </row>
     <row r="26" spans="1:40">
       <c r="A26" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="60">
         <v>28611</v>
       </c>
       <c r="C26" s="16">
         <v>28548</v>
       </c>
       <c r="D26" s="60">
         <v>28542</v>
       </c>
       <c r="E26" s="61">
         <v>28562</v>
       </c>
       <c r="F26" s="62">
         <v>28541</v>
       </c>
       <c r="G26" s="61">
         <v>28541</v>
       </c>
       <c r="H26" s="63">
         <v>28541</v>
@@ -7151,50 +7205,53 @@
       </c>
       <c r="V26" s="77">
         <v>28133</v>
       </c>
       <c r="W26" s="61">
         <v>28106</v>
       </c>
       <c r="X26" s="59">
         <v>28105</v>
       </c>
       <c r="Y26" s="61">
         <v>28106</v>
       </c>
       <c r="Z26" s="61">
         <v>28086</v>
       </c>
       <c r="AA26" s="61">
         <v>28061</v>
       </c>
       <c r="AB26" s="61">
         <v>28053</v>
       </c>
       <c r="AC26" s="59">
         <v>28030</v>
       </c>
+      <c r="AD26" s="61">
+        <v>28015</v>
+      </c>
     </row>
     <row r="27" spans="1:40">
       <c r="A27" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="60">
         <v>15852</v>
       </c>
       <c r="C27" s="16">
         <v>15821</v>
       </c>
       <c r="D27" s="60">
         <v>15849</v>
       </c>
       <c r="E27" s="61">
         <v>15832</v>
       </c>
       <c r="F27" s="62">
         <v>15817</v>
       </c>
       <c r="G27" s="61">
         <v>15834</v>
       </c>
       <c r="H27" s="63">
         <v>15827</v>
@@ -7240,50 +7297,53 @@
       </c>
       <c r="V27" s="77">
         <v>15758</v>
       </c>
       <c r="W27" s="61">
         <v>15722</v>
       </c>
       <c r="X27" s="59">
         <v>15691</v>
       </c>
       <c r="Y27" s="61">
         <v>15676</v>
       </c>
       <c r="Z27" s="61">
         <v>15671</v>
       </c>
       <c r="AA27" s="61">
         <v>15678</v>
       </c>
       <c r="AB27" s="61">
         <v>15679</v>
       </c>
       <c r="AC27" s="59">
         <v>15687</v>
       </c>
+      <c r="AD27" s="61">
+        <v>15695</v>
+      </c>
     </row>
     <row r="28" spans="1:40">
       <c r="A28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="60">
         <v>14796</v>
       </c>
       <c r="C28" s="16">
         <v>14809</v>
       </c>
       <c r="D28" s="60">
         <v>14797</v>
       </c>
       <c r="E28" s="61">
         <v>14802</v>
       </c>
       <c r="F28" s="62">
         <v>14813</v>
       </c>
       <c r="G28" s="61">
         <v>14793</v>
       </c>
       <c r="H28" s="63">
         <v>14756</v>
@@ -7329,50 +7389,53 @@
       </c>
       <c r="V28" s="77">
         <v>14607</v>
       </c>
       <c r="W28" s="61">
         <v>14602</v>
       </c>
       <c r="X28" s="59">
         <v>14605</v>
       </c>
       <c r="Y28" s="61">
         <v>14605</v>
       </c>
       <c r="Z28" s="61">
         <v>14620</v>
       </c>
       <c r="AA28" s="61">
         <v>14660</v>
       </c>
       <c r="AB28" s="61">
         <v>14608</v>
       </c>
       <c r="AC28" s="59">
         <v>14580</v>
       </c>
+      <c r="AD28" s="61">
+        <v>14589</v>
+      </c>
     </row>
     <row r="29" spans="1:40">
       <c r="A29" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="60">
         <v>14646</v>
       </c>
       <c r="C29" s="16">
         <v>14641</v>
       </c>
       <c r="D29" s="60">
         <v>14649</v>
       </c>
       <c r="E29" s="61">
         <v>14649</v>
       </c>
       <c r="F29" s="62">
         <v>14652</v>
       </c>
       <c r="G29" s="61">
         <v>14613</v>
       </c>
       <c r="H29" s="63">
         <v>14626</v>
@@ -7418,83 +7481,87 @@
       </c>
       <c r="V29" s="77">
         <v>14384</v>
       </c>
       <c r="W29" s="61">
         <v>14341</v>
       </c>
       <c r="X29" s="59">
         <v>14333</v>
       </c>
       <c r="Y29" s="61">
         <v>14317</v>
       </c>
       <c r="Z29" s="61">
         <v>14263</v>
       </c>
       <c r="AA29" s="61">
         <v>14256</v>
       </c>
       <c r="AB29" s="61">
         <v>14260</v>
       </c>
       <c r="AC29" s="59">
         <v>14248</v>
       </c>
+      <c r="AD29" s="61">
+        <v>14236</v>
+      </c>
     </row>
     <row r="30" spans="1:40" ht="15">
-      <c r="A30" s="207" t="s">
+      <c r="A30" s="217" t="s">
         <v>5</v>
       </c>
-      <c r="B30" s="207"/>
-[...26 lines deleted...]
-      <c r="AC30" s="222"/>
+      <c r="B30" s="217"/>
+      <c r="C30" s="217"/>
+      <c r="D30" s="217"/>
+      <c r="E30" s="217"/>
+      <c r="F30" s="217"/>
+      <c r="G30" s="217"/>
+      <c r="H30" s="217"/>
+      <c r="I30" s="217"/>
+      <c r="J30" s="217"/>
+      <c r="K30" s="217"/>
+      <c r="L30" s="217"/>
+      <c r="M30" s="217"/>
+      <c r="N30" s="217"/>
+      <c r="O30" s="217"/>
+      <c r="P30" s="217"/>
+      <c r="Q30" s="217"/>
+      <c r="R30" s="217"/>
+      <c r="S30" s="217"/>
+      <c r="T30" s="217"/>
+      <c r="U30" s="217"/>
+      <c r="V30" s="207"/>
+      <c r="W30" s="207"/>
+      <c r="X30" s="207"/>
+      <c r="Y30" s="207"/>
+      <c r="Z30" s="207"/>
+      <c r="AA30" s="207"/>
+      <c r="AB30" s="207"/>
+      <c r="AC30" s="205"/>
+      <c r="AD30" s="57"/>
     </row>
     <row r="31" spans="1:40">
       <c r="A31" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="60">
         <v>356198</v>
       </c>
       <c r="C31" s="60">
         <v>356628</v>
       </c>
       <c r="D31" s="60">
         <v>357052</v>
       </c>
       <c r="E31" s="8">
         <v>357534</v>
       </c>
       <c r="F31" s="8">
         <v>357963</v>
       </c>
       <c r="G31" s="8">
         <v>358300</v>
       </c>
       <c r="H31" s="8">
         <v>358325</v>
@@ -7540,50 +7607,53 @@
       </c>
       <c r="V31" s="12">
         <v>360538</v>
       </c>
       <c r="W31" s="61">
         <v>360613</v>
       </c>
       <c r="X31" s="59">
         <v>360939</v>
       </c>
       <c r="Y31" s="61">
         <v>361239</v>
       </c>
       <c r="Z31" s="61">
         <v>361479</v>
       </c>
       <c r="AA31" s="61">
         <v>361621</v>
       </c>
       <c r="AB31" s="61">
         <v>361816</v>
       </c>
       <c r="AC31" s="59">
         <v>362103</v>
       </c>
+      <c r="AD31" s="61">
+        <v>362303</v>
+      </c>
     </row>
     <row r="32" spans="1:40">
       <c r="A32" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="60">
         <v>212050</v>
       </c>
       <c r="C32" s="60">
         <v>212559</v>
       </c>
       <c r="D32" s="60">
         <v>212957</v>
       </c>
       <c r="E32" s="78">
         <v>213349</v>
       </c>
       <c r="F32" s="79">
         <v>213745</v>
       </c>
       <c r="G32" s="61">
         <v>214103</v>
       </c>
       <c r="H32" s="80">
         <v>214443</v>
@@ -7629,50 +7699,53 @@
       </c>
       <c r="V32" s="94">
         <v>220016</v>
       </c>
       <c r="W32" s="61">
         <v>220261</v>
       </c>
       <c r="X32" s="59">
         <v>220808</v>
       </c>
       <c r="Y32" s="61">
         <v>221254</v>
       </c>
       <c r="Z32" s="61">
         <v>221480</v>
       </c>
       <c r="AA32" s="61">
         <v>221739</v>
       </c>
       <c r="AB32" s="61">
         <v>221954</v>
       </c>
       <c r="AC32" s="59">
         <v>222252</v>
       </c>
+      <c r="AD32" s="61">
+        <v>222494</v>
+      </c>
     </row>
     <row r="33" spans="1:41">
       <c r="A33" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="60">
         <v>43425</v>
       </c>
       <c r="C33" s="60">
         <v>43459</v>
       </c>
       <c r="D33" s="60">
         <v>43497</v>
       </c>
       <c r="E33" s="78">
         <v>43566</v>
       </c>
       <c r="F33" s="79">
         <v>43635</v>
       </c>
       <c r="G33" s="61">
         <v>43654</v>
       </c>
       <c r="H33" s="80">
         <v>43390</v>
@@ -7718,50 +7791,53 @@
       </c>
       <c r="V33" s="94">
         <v>41885</v>
       </c>
       <c r="W33" s="61">
         <v>41798</v>
       </c>
       <c r="X33" s="59">
         <v>41758</v>
       </c>
       <c r="Y33" s="61">
         <v>41729</v>
       </c>
       <c r="Z33" s="61">
         <v>41764</v>
       </c>
       <c r="AA33" s="61">
         <v>41736</v>
       </c>
       <c r="AB33" s="61">
         <v>41728</v>
       </c>
       <c r="AC33" s="59">
         <v>41761</v>
       </c>
+      <c r="AD33" s="61">
+        <v>41798</v>
+      </c>
     </row>
     <row r="34" spans="1:41">
       <c r="A34" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="60">
         <v>16085</v>
       </c>
       <c r="C34" s="60">
         <v>16059</v>
       </c>
       <c r="D34" s="60">
         <v>16061</v>
       </c>
       <c r="E34" s="78">
         <v>16067</v>
       </c>
       <c r="F34" s="79">
         <v>16050</v>
       </c>
       <c r="G34" s="61">
         <v>16064</v>
       </c>
       <c r="H34" s="80">
         <v>16070</v>
@@ -7807,50 +7883,53 @@
       </c>
       <c r="V34" s="94">
         <v>15864</v>
       </c>
       <c r="W34" s="61">
         <v>15864</v>
       </c>
       <c r="X34" s="59">
         <v>15819</v>
       </c>
       <c r="Y34" s="61">
         <v>15805</v>
       </c>
       <c r="Z34" s="61">
         <v>15823</v>
       </c>
       <c r="AA34" s="61">
         <v>15793</v>
       </c>
       <c r="AB34" s="61">
         <v>15787</v>
       </c>
       <c r="AC34" s="59">
         <v>15774</v>
       </c>
+      <c r="AD34" s="61">
+        <v>15754</v>
+      </c>
     </row>
     <row r="35" spans="1:41">
       <c r="A35" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="60">
         <v>12792</v>
       </c>
       <c r="C35" s="60">
         <v>12775</v>
       </c>
       <c r="D35" s="60">
         <v>12789</v>
       </c>
       <c r="E35" s="78">
         <v>12775</v>
       </c>
       <c r="F35" s="79">
         <v>12795</v>
       </c>
       <c r="G35" s="61">
         <v>12785</v>
       </c>
       <c r="H35" s="80">
         <v>12789</v>
@@ -7896,50 +7975,53 @@
       </c>
       <c r="V35" s="94">
         <v>12528</v>
       </c>
       <c r="W35" s="61">
         <v>12512</v>
       </c>
       <c r="X35" s="59">
         <v>12483</v>
       </c>
       <c r="Y35" s="61">
         <v>12477</v>
       </c>
       <c r="Z35" s="61">
         <v>12472</v>
       </c>
       <c r="AA35" s="61">
         <v>12457</v>
       </c>
       <c r="AB35" s="61">
         <v>12443</v>
       </c>
       <c r="AC35" s="59">
         <v>12441</v>
       </c>
+      <c r="AD35" s="61">
+        <v>12405</v>
+      </c>
     </row>
     <row r="36" spans="1:41">
       <c r="A36" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="60">
         <v>27389</v>
       </c>
       <c r="C36" s="60">
         <v>27339</v>
       </c>
       <c r="D36" s="60">
         <v>27325</v>
       </c>
       <c r="E36" s="78">
         <v>27344</v>
       </c>
       <c r="F36" s="79">
         <v>27339</v>
       </c>
       <c r="G36" s="61">
         <v>27339</v>
       </c>
       <c r="H36" s="80">
         <v>27318</v>
@@ -7985,50 +8067,53 @@
       </c>
       <c r="V36" s="94">
         <v>26757</v>
       </c>
       <c r="W36" s="61">
         <v>26736</v>
       </c>
       <c r="X36" s="59">
         <v>26702</v>
       </c>
       <c r="Y36" s="61">
         <v>26671</v>
       </c>
       <c r="Z36" s="61">
         <v>26652</v>
       </c>
       <c r="AA36" s="61">
         <v>26627</v>
       </c>
       <c r="AB36" s="61">
         <v>26616</v>
       </c>
       <c r="AC36" s="59">
         <v>26592</v>
       </c>
+      <c r="AD36" s="61">
+        <v>26561</v>
+      </c>
     </row>
     <row r="37" spans="1:41">
       <c r="A37" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="60">
         <v>15012</v>
       </c>
       <c r="C37" s="60">
         <v>14996</v>
       </c>
       <c r="D37" s="60">
         <v>14994</v>
       </c>
       <c r="E37" s="78">
         <v>15001</v>
       </c>
       <c r="F37" s="79">
         <v>15005</v>
       </c>
       <c r="G37" s="61">
         <v>15017</v>
       </c>
       <c r="H37" s="80">
         <v>15008</v>
@@ -8074,50 +8159,53 @@
       </c>
       <c r="V37" s="94">
         <v>14772</v>
       </c>
       <c r="W37" s="61">
         <v>14746</v>
       </c>
       <c r="X37" s="59">
         <v>14721</v>
       </c>
       <c r="Y37" s="61">
         <v>14680</v>
       </c>
       <c r="Z37" s="61">
         <v>14689</v>
       </c>
       <c r="AA37" s="61">
         <v>14672</v>
       </c>
       <c r="AB37" s="61">
         <v>14682</v>
       </c>
       <c r="AC37" s="59">
         <v>14684</v>
       </c>
+      <c r="AD37" s="61">
+        <v>14662</v>
+      </c>
     </row>
     <row r="38" spans="1:41">
       <c r="A38" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="60">
         <v>14883</v>
       </c>
       <c r="C38" s="60">
         <v>14908</v>
       </c>
       <c r="D38" s="60">
         <v>14884</v>
       </c>
       <c r="E38" s="78">
         <v>14887</v>
       </c>
       <c r="F38" s="79">
         <v>14862</v>
       </c>
       <c r="G38" s="61">
         <v>14843</v>
       </c>
       <c r="H38" s="80">
         <v>14815</v>
@@ -8163,50 +8251,53 @@
       </c>
       <c r="V38" s="94">
         <v>14552</v>
       </c>
       <c r="W38" s="61">
         <v>14548</v>
       </c>
       <c r="X38" s="59">
         <v>14534</v>
       </c>
       <c r="Y38" s="61">
         <v>14524</v>
       </c>
       <c r="Z38" s="61">
         <v>14519</v>
       </c>
       <c r="AA38" s="61">
         <v>14527</v>
       </c>
       <c r="AB38" s="61">
         <v>14530</v>
       </c>
       <c r="AC38" s="59">
         <v>14528</v>
       </c>
+      <c r="AD38" s="61">
+        <v>14554</v>
+      </c>
     </row>
     <row r="39" spans="1:41">
       <c r="A39" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="60">
         <v>14562</v>
       </c>
       <c r="C39" s="60">
         <v>14533</v>
       </c>
       <c r="D39" s="60">
         <v>14545</v>
       </c>
       <c r="E39" s="78">
         <v>14545</v>
       </c>
       <c r="F39" s="79">
         <v>14532</v>
       </c>
       <c r="G39" s="61">
         <v>14495</v>
       </c>
       <c r="H39" s="80">
         <v>14492</v>
@@ -8252,83 +8343,87 @@
       </c>
       <c r="V39" s="94">
         <v>14164</v>
       </c>
       <c r="W39" s="61">
         <v>14148</v>
       </c>
       <c r="X39" s="59">
         <v>14114</v>
       </c>
       <c r="Y39" s="61">
         <v>14099</v>
       </c>
       <c r="Z39" s="61">
         <v>14080</v>
       </c>
       <c r="AA39" s="61">
         <v>14070</v>
       </c>
       <c r="AB39" s="61">
         <v>14076</v>
       </c>
       <c r="AC39" s="59">
         <v>14071</v>
       </c>
+      <c r="AD39" s="61">
+        <v>14075</v>
+      </c>
     </row>
     <row r="40" spans="1:41" ht="15">
-      <c r="A40" s="210" t="s">
+      <c r="A40" s="216" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="210"/>
-[...25 lines deleted...]
-      <c r="AB40" s="209"/>
+      <c r="B40" s="216"/>
+      <c r="C40" s="216"/>
+      <c r="D40" s="216"/>
+      <c r="E40" s="216"/>
+      <c r="F40" s="216"/>
+      <c r="G40" s="216"/>
+      <c r="H40" s="216"/>
+      <c r="I40" s="216"/>
+      <c r="J40" s="216"/>
+      <c r="K40" s="216"/>
+      <c r="L40" s="216"/>
+      <c r="M40" s="216"/>
+      <c r="N40" s="216"/>
+      <c r="O40" s="216"/>
+      <c r="P40" s="216"/>
+      <c r="Q40" s="216"/>
+      <c r="R40" s="216"/>
+      <c r="S40" s="216"/>
+      <c r="T40" s="216"/>
+      <c r="U40" s="216"/>
+      <c r="V40" s="207"/>
+      <c r="W40" s="207"/>
+      <c r="X40" s="207"/>
+      <c r="Y40" s="207"/>
+      <c r="Z40" s="207"/>
+      <c r="AA40" s="207"/>
+      <c r="AB40" s="207"/>
       <c r="AC40" s="57"/>
+      <c r="AD40" s="57"/>
     </row>
     <row r="41" spans="1:41">
       <c r="A41" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="58">
         <v>389875</v>
       </c>
       <c r="C41" s="58">
         <v>389923</v>
       </c>
       <c r="D41" s="58">
         <v>390152</v>
       </c>
       <c r="E41" s="12">
         <v>390303</v>
       </c>
       <c r="F41" s="12">
         <v>390483</v>
       </c>
       <c r="G41" s="14">
         <v>390844</v>
       </c>
       <c r="H41" s="12">
         <v>390877</v>
@@ -8374,51 +8469,53 @@
       </c>
       <c r="V41" s="12">
         <v>392109</v>
       </c>
       <c r="W41" s="45">
         <v>392139</v>
       </c>
       <c r="X41" s="6">
         <v>392316</v>
       </c>
       <c r="Y41" s="197">
         <v>392715</v>
       </c>
       <c r="Z41" s="61">
         <v>392995</v>
       </c>
       <c r="AA41" s="61">
         <v>392990</v>
       </c>
       <c r="AB41" s="61">
         <v>393035</v>
       </c>
       <c r="AC41" s="203">
         <v>393304</v>
       </c>
-      <c r="AD41" s="41"/>
+      <c r="AD41" s="33">
+        <v>393632</v>
+      </c>
       <c r="AE41" s="42"/>
       <c r="AF41" s="6"/>
       <c r="AG41" s="25"/>
       <c r="AH41" s="25"/>
       <c r="AI41" s="43"/>
       <c r="AJ41" s="44"/>
       <c r="AK41" s="33"/>
       <c r="AL41" s="25"/>
       <c r="AM41" s="25"/>
       <c r="AN41" s="25"/>
       <c r="AO41" s="45"/>
     </row>
     <row r="42" spans="1:41">
       <c r="A42" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="37">
         <v>323282</v>
       </c>
       <c r="C42" s="24">
         <v>323236</v>
       </c>
       <c r="D42" s="24">
         <v>323353</v>
       </c>
@@ -8475,51 +8572,53 @@
       </c>
       <c r="V42" s="25">
         <v>327599</v>
       </c>
       <c r="W42" s="45">
         <v>327710</v>
       </c>
       <c r="X42" s="6">
         <v>327962</v>
       </c>
       <c r="Y42" s="197">
         <v>328394</v>
       </c>
       <c r="Z42" s="61">
         <v>328616</v>
       </c>
       <c r="AA42" s="61">
         <v>328627</v>
       </c>
       <c r="AB42" s="61">
         <v>328707</v>
       </c>
       <c r="AC42" s="203">
         <v>328897</v>
       </c>
-      <c r="AD42" s="41"/>
+      <c r="AD42" s="33">
+        <v>329137</v>
+      </c>
       <c r="AE42" s="42"/>
       <c r="AF42" s="6"/>
       <c r="AG42" s="25"/>
       <c r="AH42" s="25"/>
       <c r="AI42" s="43"/>
       <c r="AJ42" s="43"/>
       <c r="AK42" s="33"/>
       <c r="AL42" s="25"/>
       <c r="AM42" s="25"/>
       <c r="AN42" s="25"/>
       <c r="AO42" s="45"/>
     </row>
     <row r="43" spans="1:41">
       <c r="A43" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="37">
         <v>66590</v>
       </c>
       <c r="C43" s="24">
         <v>66684</v>
       </c>
       <c r="D43" s="24">
         <v>66796</v>
       </c>
@@ -8576,95 +8675,98 @@
       </c>
       <c r="V43" s="25">
         <v>64510</v>
       </c>
       <c r="W43" s="45">
         <v>64429</v>
       </c>
       <c r="X43" s="6">
         <v>64354</v>
       </c>
       <c r="Y43" s="197">
         <v>64321</v>
       </c>
       <c r="Z43" s="61">
         <v>64379</v>
       </c>
       <c r="AA43" s="61">
         <v>64363</v>
       </c>
       <c r="AB43" s="61">
         <v>64328</v>
       </c>
       <c r="AC43" s="203">
         <v>64407</v>
       </c>
-      <c r="AD43" s="41"/>
+      <c r="AD43" s="33">
+        <v>64495</v>
+      </c>
       <c r="AE43" s="42"/>
       <c r="AF43" s="6"/>
       <c r="AG43" s="25"/>
       <c r="AH43" s="25"/>
       <c r="AI43" s="43"/>
       <c r="AJ43" s="43"/>
       <c r="AK43" s="33"/>
       <c r="AL43" s="25"/>
       <c r="AM43" s="25"/>
       <c r="AN43" s="25"/>
       <c r="AO43" s="45"/>
     </row>
     <row r="44" spans="1:41" ht="15">
-      <c r="A44" s="210" t="s">
+      <c r="A44" s="216" t="s">
         <v>4</v>
       </c>
-      <c r="B44" s="210"/>
-[...25 lines deleted...]
-      <c r="AB44" s="209"/>
+      <c r="B44" s="216"/>
+      <c r="C44" s="216"/>
+      <c r="D44" s="216"/>
+      <c r="E44" s="216"/>
+      <c r="F44" s="216"/>
+      <c r="G44" s="216"/>
+      <c r="H44" s="216"/>
+      <c r="I44" s="216"/>
+      <c r="J44" s="216"/>
+      <c r="K44" s="216"/>
+      <c r="L44" s="216"/>
+      <c r="M44" s="216"/>
+      <c r="N44" s="216"/>
+      <c r="O44" s="216"/>
+      <c r="P44" s="216"/>
+      <c r="Q44" s="216"/>
+      <c r="R44" s="216"/>
+      <c r="S44" s="216"/>
+      <c r="T44" s="216"/>
+      <c r="U44" s="216"/>
+      <c r="V44" s="207"/>
+      <c r="W44" s="207"/>
+      <c r="X44" s="207"/>
+      <c r="Y44" s="207"/>
+      <c r="Z44" s="207"/>
+      <c r="AA44" s="207"/>
+      <c r="AB44" s="207"/>
       <c r="AC44" s="57"/>
+      <c r="AD44" s="57"/>
     </row>
     <row r="45" spans="1:41">
       <c r="A45" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="8">
         <v>188589</v>
       </c>
       <c r="C45" s="8">
         <v>188617</v>
       </c>
       <c r="D45" s="8">
         <v>188801</v>
       </c>
       <c r="E45" s="8">
         <v>188812</v>
       </c>
       <c r="F45" s="8">
         <v>188941</v>
       </c>
       <c r="G45" s="8">
         <v>189144</v>
       </c>
       <c r="H45" s="8">
         <v>189195</v>
@@ -8710,50 +8812,53 @@
       </c>
       <c r="V45" s="12">
         <v>189770</v>
       </c>
       <c r="W45" s="61">
         <v>189832</v>
       </c>
       <c r="X45" s="59">
         <v>189861</v>
       </c>
       <c r="Y45" s="61">
         <v>190053</v>
       </c>
       <c r="Z45" s="61">
         <v>190237</v>
       </c>
       <c r="AA45" s="61">
         <v>190262</v>
       </c>
       <c r="AB45" s="61">
         <v>190211</v>
       </c>
       <c r="AC45" s="59">
         <v>190323</v>
       </c>
+      <c r="AD45" s="61">
+        <v>190516</v>
+      </c>
     </row>
     <row r="46" spans="1:41">
       <c r="A46" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="8">
         <v>155377</v>
       </c>
       <c r="C46" s="8">
         <v>155360</v>
       </c>
       <c r="D46" s="8">
         <v>155471</v>
       </c>
       <c r="E46" s="95">
         <v>155488</v>
       </c>
       <c r="F46" s="96">
         <v>155532</v>
       </c>
       <c r="G46" s="61">
         <v>155648</v>
       </c>
       <c r="H46" s="97">
         <v>155888</v>
@@ -8799,50 +8904,53 @@
       </c>
       <c r="V46" s="111">
         <v>157435</v>
       </c>
       <c r="W46" s="61">
         <v>157523</v>
       </c>
       <c r="X46" s="59">
         <v>157589</v>
       </c>
       <c r="Y46" s="61">
         <v>157800</v>
       </c>
       <c r="Z46" s="61">
         <v>157955</v>
       </c>
       <c r="AA46" s="61">
         <v>157983</v>
       </c>
       <c r="AB46" s="61">
         <v>157962</v>
       </c>
       <c r="AC46" s="59">
         <v>158039</v>
       </c>
+      <c r="AD46" s="61">
+        <v>158185</v>
+      </c>
     </row>
     <row r="47" spans="1:41">
       <c r="A47" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="8">
         <v>33212</v>
       </c>
       <c r="C47" s="8">
         <v>33257</v>
       </c>
       <c r="D47" s="8">
         <v>33330</v>
       </c>
       <c r="E47" s="95">
         <v>33324</v>
       </c>
       <c r="F47" s="96">
         <v>33409</v>
       </c>
       <c r="G47" s="61">
         <v>33496</v>
       </c>
       <c r="H47" s="97">
         <v>33307</v>
@@ -8888,83 +8996,87 @@
       </c>
       <c r="V47" s="111">
         <v>32335</v>
       </c>
       <c r="W47" s="61">
         <v>32309</v>
       </c>
       <c r="X47" s="59">
         <v>32272</v>
       </c>
       <c r="Y47" s="61">
         <v>32253</v>
       </c>
       <c r="Z47" s="61">
         <v>32282</v>
       </c>
       <c r="AA47" s="61">
         <v>32279</v>
       </c>
       <c r="AB47" s="61">
         <v>32249</v>
       </c>
       <c r="AC47" s="59">
         <v>32284</v>
       </c>
+      <c r="AD47" s="61">
+        <v>32331</v>
+      </c>
     </row>
     <row r="48" spans="1:41" ht="12.75" customHeight="1">
-      <c r="A48" s="210" t="s">
+      <c r="A48" s="216" t="s">
         <v>5</v>
       </c>
-      <c r="B48" s="210"/>
-[...25 lines deleted...]
-      <c r="AB48" s="209"/>
+      <c r="B48" s="216"/>
+      <c r="C48" s="216"/>
+      <c r="D48" s="216"/>
+      <c r="E48" s="216"/>
+      <c r="F48" s="216"/>
+      <c r="G48" s="216"/>
+      <c r="H48" s="216"/>
+      <c r="I48" s="216"/>
+      <c r="J48" s="216"/>
+      <c r="K48" s="216"/>
+      <c r="L48" s="216"/>
+      <c r="M48" s="216"/>
+      <c r="N48" s="216"/>
+      <c r="O48" s="216"/>
+      <c r="P48" s="216"/>
+      <c r="Q48" s="216"/>
+      <c r="R48" s="216"/>
+      <c r="S48" s="216"/>
+      <c r="T48" s="216"/>
+      <c r="U48" s="216"/>
+      <c r="V48" s="207"/>
+      <c r="W48" s="207"/>
+      <c r="X48" s="207"/>
+      <c r="Y48" s="207"/>
+      <c r="Z48" s="207"/>
+      <c r="AA48" s="207"/>
+      <c r="AB48" s="207"/>
       <c r="AC48" s="57"/>
+      <c r="AD48" s="57"/>
     </row>
     <row r="49" spans="1:41" ht="12.75" customHeight="1">
       <c r="A49" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B49" s="8">
         <v>201286</v>
       </c>
       <c r="C49" s="8">
         <v>201306</v>
       </c>
       <c r="D49" s="8">
         <v>201351</v>
       </c>
       <c r="E49" s="8">
         <v>201491</v>
       </c>
       <c r="F49" s="8">
         <v>201542</v>
       </c>
       <c r="G49" s="8">
         <v>189144</v>
       </c>
       <c r="H49" s="8">
         <v>201682</v>
@@ -9010,50 +9122,53 @@
       </c>
       <c r="V49" s="12">
         <v>202339</v>
       </c>
       <c r="W49" s="61">
         <v>202307</v>
       </c>
       <c r="X49" s="59">
         <v>202455</v>
       </c>
       <c r="Y49" s="61">
         <v>202662</v>
       </c>
       <c r="Z49" s="61">
         <v>202733</v>
       </c>
       <c r="AA49" s="61">
         <v>202752</v>
       </c>
       <c r="AB49" s="61">
         <v>202824</v>
       </c>
       <c r="AC49" s="59">
         <v>202981</v>
       </c>
+      <c r="AD49" s="61">
+        <v>203116</v>
+      </c>
     </row>
     <row r="50" spans="1:41" ht="12.75" customHeight="1">
       <c r="A50" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B50" s="8">
         <v>167918</v>
       </c>
       <c r="C50" s="8">
         <v>167889</v>
       </c>
       <c r="D50" s="8">
         <v>167895</v>
       </c>
       <c r="E50" s="112">
         <v>167983</v>
       </c>
       <c r="F50" s="113">
         <v>167951</v>
       </c>
       <c r="G50" s="61">
         <v>168039</v>
       </c>
       <c r="H50" s="114">
         <v>168270</v>
@@ -9099,50 +9214,53 @@
       </c>
       <c r="V50" s="128">
         <v>170164</v>
       </c>
       <c r="W50" s="61">
         <v>170187</v>
       </c>
       <c r="X50" s="59">
         <v>170373</v>
       </c>
       <c r="Y50" s="61">
         <v>170594</v>
       </c>
       <c r="Z50" s="61">
         <v>170633</v>
       </c>
       <c r="AA50" s="61">
         <v>170667</v>
       </c>
       <c r="AB50" s="61">
         <v>170745</v>
       </c>
       <c r="AC50" s="59">
         <v>170858</v>
       </c>
+      <c r="AD50" s="61">
+        <v>170952</v>
+      </c>
     </row>
     <row r="51" spans="1:41" ht="12.75" customHeight="1">
       <c r="A51" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B51" s="59">
         <v>33368</v>
       </c>
       <c r="C51" s="59">
         <v>33417</v>
       </c>
       <c r="D51" s="59">
         <v>33456</v>
       </c>
       <c r="E51" s="112">
         <v>33508</v>
       </c>
       <c r="F51" s="113">
         <v>33591</v>
       </c>
       <c r="G51" s="61">
         <v>33661</v>
       </c>
       <c r="H51" s="114">
         <v>33412</v>
@@ -9188,83 +9306,87 @@
       </c>
       <c r="V51" s="128">
         <v>32175</v>
       </c>
       <c r="W51" s="61">
         <v>32120</v>
       </c>
       <c r="X51" s="59">
         <v>32082</v>
       </c>
       <c r="Y51" s="61">
         <v>32068</v>
       </c>
       <c r="Z51" s="61">
         <v>32100</v>
       </c>
       <c r="AA51" s="61">
         <v>32085</v>
       </c>
       <c r="AB51" s="61">
         <v>32079</v>
       </c>
       <c r="AC51" s="59">
         <v>32123</v>
       </c>
+      <c r="AD51" s="61">
+        <v>32164</v>
+      </c>
     </row>
     <row r="52" spans="1:41" ht="15">
-      <c r="A52" s="207" t="s">
+      <c r="A52" s="217" t="s">
         <v>2</v>
       </c>
-      <c r="B52" s="207"/>
-[...25 lines deleted...]
-      <c r="AB52" s="209"/>
+      <c r="B52" s="217"/>
+      <c r="C52" s="217"/>
+      <c r="D52" s="217"/>
+      <c r="E52" s="217"/>
+      <c r="F52" s="217"/>
+      <c r="G52" s="217"/>
+      <c r="H52" s="217"/>
+      <c r="I52" s="217"/>
+      <c r="J52" s="217"/>
+      <c r="K52" s="217"/>
+      <c r="L52" s="217"/>
+      <c r="M52" s="217"/>
+      <c r="N52" s="217"/>
+      <c r="O52" s="217"/>
+      <c r="P52" s="217"/>
+      <c r="Q52" s="217"/>
+      <c r="R52" s="217"/>
+      <c r="S52" s="217"/>
+      <c r="T52" s="217"/>
+      <c r="U52" s="217"/>
+      <c r="V52" s="217"/>
+      <c r="W52" s="217"/>
+      <c r="X52" s="217"/>
+      <c r="Y52" s="207"/>
+      <c r="Z52" s="207"/>
+      <c r="AA52" s="207"/>
+      <c r="AB52" s="207"/>
       <c r="AC52" s="57"/>
+      <c r="AD52" s="57"/>
     </row>
     <row r="53" spans="1:41">
       <c r="A53" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="58">
         <v>314203</v>
       </c>
       <c r="C53" s="58">
         <v>314988</v>
       </c>
       <c r="D53" s="58">
         <v>315749</v>
       </c>
       <c r="E53" s="12">
         <v>316408</v>
       </c>
       <c r="F53" s="12">
         <v>317126</v>
       </c>
       <c r="G53" s="14">
         <v>317446</v>
       </c>
       <c r="H53" s="12">
         <v>317652</v>
@@ -9310,51 +9432,53 @@
       </c>
       <c r="V53" s="12">
         <v>321824</v>
       </c>
       <c r="W53" s="54">
         <v>322074</v>
       </c>
       <c r="X53" s="6">
         <v>322455</v>
       </c>
       <c r="Y53" s="197">
         <v>322713</v>
       </c>
       <c r="Z53" s="61">
         <v>323076</v>
       </c>
       <c r="AA53" s="61">
         <v>323387</v>
       </c>
       <c r="AB53" s="203">
         <v>323690</v>
       </c>
       <c r="AC53" s="59">
         <v>324043</v>
       </c>
-      <c r="AD53" s="50"/>
+      <c r="AD53" s="223">
+        <v>324230</v>
+      </c>
       <c r="AE53" s="51"/>
       <c r="AF53" s="6"/>
       <c r="AG53" s="25"/>
       <c r="AH53" s="25"/>
       <c r="AI53" s="52"/>
       <c r="AJ53" s="53"/>
       <c r="AK53" s="33"/>
       <c r="AL53" s="25"/>
       <c r="AM53" s="36"/>
       <c r="AN53" s="25"/>
       <c r="AO53" s="54"/>
     </row>
     <row r="54" spans="1:41">
       <c r="A54" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="46">
         <v>88990</v>
       </c>
       <c r="C54" s="24">
         <v>90041</v>
       </c>
       <c r="D54" s="24">
         <v>90769</v>
       </c>
@@ -9411,51 +9535,53 @@
       </c>
       <c r="V54" s="25">
         <v>100681</v>
       </c>
       <c r="W54" s="54">
         <v>101181</v>
       </c>
       <c r="X54" s="6">
         <v>101822</v>
       </c>
       <c r="Y54" s="197">
         <v>102235</v>
       </c>
       <c r="Z54" s="61">
         <v>102638</v>
       </c>
       <c r="AA54" s="61">
         <v>103104</v>
       </c>
       <c r="AB54" s="203">
         <v>103459</v>
       </c>
       <c r="AC54" s="59">
         <v>103902</v>
       </c>
-      <c r="AD54" s="50"/>
+      <c r="AD54" s="223">
+        <v>104227</v>
+      </c>
       <c r="AE54" s="51"/>
       <c r="AF54" s="6"/>
       <c r="AG54" s="25"/>
       <c r="AH54" s="25"/>
       <c r="AI54" s="52"/>
       <c r="AJ54" s="52"/>
       <c r="AK54" s="33"/>
       <c r="AL54" s="25"/>
       <c r="AM54" s="36"/>
       <c r="AN54" s="25"/>
       <c r="AO54" s="54"/>
     </row>
     <row r="55" spans="1:41">
       <c r="A55" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="46">
         <v>20282</v>
       </c>
       <c r="C55" s="24">
         <v>20261</v>
       </c>
       <c r="D55" s="24">
         <v>20267</v>
       </c>
@@ -9512,51 +9638,53 @@
       </c>
       <c r="V55" s="25">
         <v>19658</v>
       </c>
       <c r="W55" s="54">
         <v>19617</v>
       </c>
       <c r="X55" s="6">
         <v>19601</v>
       </c>
       <c r="Y55" s="197">
         <v>19581</v>
       </c>
       <c r="Z55" s="61">
         <v>19579</v>
       </c>
       <c r="AA55" s="61">
         <v>19567</v>
       </c>
       <c r="AB55" s="203">
         <v>19568</v>
       </c>
       <c r="AC55" s="59">
         <v>19567</v>
       </c>
-      <c r="AD55" s="50"/>
+      <c r="AD55" s="223">
+        <v>19560</v>
+      </c>
       <c r="AE55" s="51"/>
       <c r="AF55" s="6"/>
       <c r="AG55" s="25"/>
       <c r="AH55" s="25"/>
       <c r="AI55" s="52"/>
       <c r="AJ55" s="52"/>
       <c r="AK55" s="33"/>
       <c r="AL55" s="25"/>
       <c r="AM55" s="36"/>
       <c r="AN55" s="25"/>
       <c r="AO55" s="54"/>
     </row>
     <row r="56" spans="1:41">
       <c r="A56" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="46">
         <v>32799</v>
       </c>
       <c r="C56" s="24">
         <v>32732</v>
       </c>
       <c r="D56" s="24">
         <v>32755</v>
       </c>
@@ -9613,51 +9741,53 @@
       </c>
       <c r="V56" s="25">
         <v>32448</v>
       </c>
       <c r="W56" s="54">
         <v>32450</v>
       </c>
       <c r="X56" s="6">
         <v>32399</v>
       </c>
       <c r="Y56" s="197">
         <v>32388</v>
       </c>
       <c r="Z56" s="61">
         <v>32428</v>
       </c>
       <c r="AA56" s="61">
         <v>32378</v>
       </c>
       <c r="AB56" s="203">
         <v>32370</v>
       </c>
       <c r="AC56" s="59">
         <v>32349</v>
       </c>
-      <c r="AD56" s="29"/>
+      <c r="AD56" s="223">
+        <v>32312</v>
+      </c>
       <c r="AE56" s="51"/>
       <c r="AF56" s="6"/>
       <c r="AG56" s="25"/>
       <c r="AH56" s="25"/>
       <c r="AI56" s="52"/>
       <c r="AJ56" s="52"/>
       <c r="AK56" s="33"/>
       <c r="AL56" s="25"/>
       <c r="AM56" s="36"/>
       <c r="AN56" s="25"/>
       <c r="AO56" s="54"/>
     </row>
     <row r="57" spans="1:41">
       <c r="A57" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="46">
         <v>26373</v>
       </c>
       <c r="C57" s="24">
         <v>26351</v>
       </c>
       <c r="D57" s="24">
         <v>26365</v>
       </c>
@@ -9714,51 +9844,53 @@
       </c>
       <c r="V57" s="25">
         <v>25910</v>
       </c>
       <c r="W57" s="54">
         <v>25877</v>
       </c>
       <c r="X57" s="6">
         <v>25828</v>
       </c>
       <c r="Y57" s="197">
         <v>25831</v>
       </c>
       <c r="Z57" s="61">
         <v>25841</v>
       </c>
       <c r="AA57" s="61">
         <v>25787</v>
       </c>
       <c r="AB57" s="203">
         <v>25789</v>
       </c>
       <c r="AC57" s="59">
         <v>25805</v>
       </c>
-      <c r="AD57" s="29"/>
+      <c r="AD57" s="223">
+        <v>25744</v>
+      </c>
       <c r="AE57" s="51"/>
       <c r="AF57" s="6"/>
       <c r="AG57" s="25"/>
       <c r="AH57" s="25"/>
       <c r="AI57" s="52"/>
       <c r="AJ57" s="52"/>
       <c r="AK57" s="33"/>
       <c r="AL57" s="25"/>
       <c r="AM57" s="36"/>
       <c r="AN57" s="25"/>
       <c r="AO57" s="54"/>
     </row>
     <row r="58" spans="1:41">
       <c r="A58" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B58" s="46">
         <v>56008</v>
       </c>
       <c r="C58" s="24">
         <v>55895</v>
       </c>
       <c r="D58" s="24">
         <v>55875</v>
       </c>
@@ -9815,51 +9947,53 @@
       </c>
       <c r="V58" s="25">
         <v>54890</v>
       </c>
       <c r="W58" s="54">
         <v>54842</v>
       </c>
       <c r="X58" s="6">
         <v>54807</v>
       </c>
       <c r="Y58" s="197">
         <v>54777</v>
       </c>
       <c r="Z58" s="61">
         <v>54737</v>
       </c>
       <c r="AA58" s="61">
         <v>54688</v>
       </c>
       <c r="AB58" s="203">
         <v>54669</v>
       </c>
       <c r="AC58" s="59">
         <v>54622</v>
       </c>
-      <c r="AD58" s="29"/>
+      <c r="AD58" s="223">
+        <v>54576</v>
+      </c>
       <c r="AE58" s="51"/>
       <c r="AF58" s="6"/>
       <c r="AG58" s="25"/>
       <c r="AH58" s="25"/>
       <c r="AI58" s="52"/>
       <c r="AJ58" s="52"/>
       <c r="AK58" s="33"/>
       <c r="AL58" s="25"/>
       <c r="AM58" s="36"/>
       <c r="AN58" s="25"/>
       <c r="AO58" s="54"/>
     </row>
     <row r="59" spans="1:41">
       <c r="A59" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="175">
         <v>30869</v>
       </c>
       <c r="C59" s="24">
         <v>30822</v>
       </c>
       <c r="D59" s="24">
         <v>30848</v>
       </c>
@@ -9916,51 +10050,53 @@
       </c>
       <c r="V59" s="36">
         <v>30530</v>
       </c>
       <c r="W59" s="54">
         <v>30468</v>
       </c>
       <c r="X59" s="6">
         <v>30412</v>
       </c>
       <c r="Y59" s="197">
         <v>30356</v>
       </c>
       <c r="Z59" s="61">
         <v>30364</v>
       </c>
       <c r="AA59" s="61">
         <v>30350</v>
       </c>
       <c r="AB59" s="203">
         <v>30361</v>
       </c>
       <c r="AC59" s="59">
         <v>30371</v>
       </c>
-      <c r="AD59" s="29"/>
+      <c r="AD59" s="223">
+        <v>30357</v>
+      </c>
       <c r="AE59" s="51"/>
       <c r="AF59" s="6"/>
       <c r="AG59" s="25"/>
       <c r="AH59" s="25"/>
       <c r="AI59" s="52"/>
       <c r="AJ59" s="52"/>
       <c r="AK59" s="33"/>
       <c r="AL59" s="25"/>
       <c r="AM59" s="36"/>
       <c r="AN59" s="25"/>
       <c r="AO59" s="54"/>
     </row>
     <row r="60" spans="1:41">
       <c r="A60" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="175">
         <v>29671</v>
       </c>
       <c r="C60" s="24">
         <v>29709</v>
       </c>
       <c r="D60" s="24">
         <v>29673</v>
       </c>
@@ -10017,51 +10153,53 @@
       </c>
       <c r="V60" s="36">
         <v>29159</v>
       </c>
       <c r="W60" s="54">
         <v>29150</v>
       </c>
       <c r="X60" s="6">
         <v>29139</v>
       </c>
       <c r="Y60" s="197">
         <v>29129</v>
       </c>
       <c r="Z60" s="61">
         <v>29144</v>
       </c>
       <c r="AA60" s="61">
         <v>29187</v>
       </c>
       <c r="AB60" s="204">
         <v>29138</v>
       </c>
       <c r="AC60" s="59">
         <v>29108</v>
       </c>
-      <c r="AD60" s="55"/>
+      <c r="AD60" s="223">
+        <v>29143</v>
+      </c>
       <c r="AE60" s="177"/>
       <c r="AF60" s="35"/>
       <c r="AG60" s="36"/>
       <c r="AH60" s="36"/>
       <c r="AI60" s="52"/>
       <c r="AJ60" s="52"/>
       <c r="AK60" s="33"/>
       <c r="AL60" s="36"/>
       <c r="AM60" s="36"/>
       <c r="AN60" s="36"/>
       <c r="AO60" s="54"/>
     </row>
     <row r="61" spans="1:41">
       <c r="A61" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="175">
         <v>29210</v>
       </c>
       <c r="C61" s="24">
         <v>29176</v>
       </c>
       <c r="D61" s="24">
         <v>29196</v>
       </c>
@@ -10118,96 +10256,98 @@
       </c>
       <c r="V61" s="36">
         <v>28548</v>
       </c>
       <c r="W61" s="54">
         <v>28489</v>
       </c>
       <c r="X61" s="6">
         <v>28447</v>
       </c>
       <c r="Y61" s="197">
         <v>28416</v>
       </c>
       <c r="Z61" s="61">
         <v>28345</v>
       </c>
       <c r="AA61" s="61">
         <v>28326</v>
       </c>
       <c r="AB61" s="204">
         <v>28336</v>
       </c>
       <c r="AC61" s="59">
         <v>28319</v>
       </c>
-      <c r="AD61" s="55"/>
+      <c r="AD61" s="223">
+        <v>28311</v>
+      </c>
       <c r="AE61" s="177"/>
       <c r="AF61" s="35"/>
       <c r="AG61" s="36"/>
       <c r="AH61" s="36"/>
       <c r="AI61" s="52"/>
       <c r="AJ61" s="52"/>
       <c r="AK61" s="33"/>
       <c r="AL61" s="36"/>
       <c r="AM61" s="36"/>
       <c r="AN61" s="36"/>
       <c r="AO61" s="54"/>
     </row>
     <row r="62" spans="1:41" ht="15">
-      <c r="A62" s="210" t="s">
+      <c r="A62" s="216" t="s">
         <v>4</v>
       </c>
-      <c r="B62" s="210"/>
-[...27 lines deleted...]
-      <c r="AD62" s="2"/>
+      <c r="B62" s="216"/>
+      <c r="C62" s="216"/>
+      <c r="D62" s="216"/>
+      <c r="E62" s="216"/>
+      <c r="F62" s="216"/>
+      <c r="G62" s="216"/>
+      <c r="H62" s="216"/>
+      <c r="I62" s="216"/>
+      <c r="J62" s="216"/>
+      <c r="K62" s="216"/>
+      <c r="L62" s="216"/>
+      <c r="M62" s="216"/>
+      <c r="N62" s="216"/>
+      <c r="O62" s="216"/>
+      <c r="P62" s="216"/>
+      <c r="Q62" s="216"/>
+      <c r="R62" s="216"/>
+      <c r="S62" s="216"/>
+      <c r="T62" s="216"/>
+      <c r="U62" s="216"/>
+      <c r="V62" s="216"/>
+      <c r="W62" s="216"/>
+      <c r="X62" s="216"/>
+      <c r="Y62" s="207"/>
+      <c r="Z62" s="207"/>
+      <c r="AA62" s="207"/>
+      <c r="AB62" s="207"/>
+      <c r="AC62" s="205"/>
+      <c r="AD62" s="205"/>
       <c r="AE62" s="2"/>
       <c r="AF62" s="2"/>
       <c r="AG62" s="2"/>
       <c r="AH62" s="2"/>
       <c r="AI62" s="2"/>
       <c r="AJ62" s="2"/>
       <c r="AK62" s="2"/>
       <c r="AL62" s="2"/>
       <c r="AM62" s="2"/>
       <c r="AN62" s="2"/>
       <c r="AO62" s="2"/>
     </row>
     <row r="63" spans="1:41">
       <c r="A63" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B63" s="16">
         <v>159291</v>
       </c>
       <c r="C63" s="16">
         <v>159666</v>
       </c>
       <c r="D63" s="16">
         <v>160048</v>
       </c>
@@ -10264,51 +10404,53 @@
       </c>
       <c r="V63" s="14">
         <v>163625</v>
       </c>
       <c r="W63" s="24">
         <v>163768</v>
       </c>
       <c r="X63" s="194">
         <v>163971</v>
       </c>
       <c r="Y63" s="61">
         <v>164136</v>
       </c>
       <c r="Z63" s="61">
         <v>164330</v>
       </c>
       <c r="AA63" s="61">
         <v>164518</v>
       </c>
       <c r="AB63" s="24">
         <v>164698</v>
       </c>
       <c r="AC63" s="59">
         <v>164921</v>
       </c>
-      <c r="AD63" s="2"/>
+      <c r="AD63" s="24">
+        <v>165043</v>
+      </c>
       <c r="AE63" s="2"/>
       <c r="AF63" s="2"/>
       <c r="AG63" s="2"/>
       <c r="AH63" s="2"/>
       <c r="AI63" s="2"/>
       <c r="AJ63" s="2"/>
       <c r="AK63" s="2"/>
       <c r="AL63" s="2"/>
       <c r="AM63" s="2"/>
       <c r="AN63" s="2"/>
       <c r="AO63" s="2"/>
     </row>
     <row r="64" spans="1:41">
       <c r="A64" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B64" s="16">
         <v>44859</v>
       </c>
       <c r="C64" s="16">
         <v>45372</v>
       </c>
       <c r="D64" s="16">
         <v>45708</v>
       </c>
@@ -10365,51 +10507,53 @@
       </c>
       <c r="V64" s="193">
         <v>50829</v>
       </c>
       <c r="W64" s="24">
         <v>51107</v>
       </c>
       <c r="X64" s="194">
         <v>51387</v>
       </c>
       <c r="Y64" s="61">
         <v>51575</v>
       </c>
       <c r="Z64" s="61">
         <v>51791</v>
       </c>
       <c r="AA64" s="61">
         <v>52032</v>
       </c>
       <c r="AB64" s="24">
         <v>52250</v>
       </c>
       <c r="AC64" s="59">
         <v>52508</v>
       </c>
-      <c r="AD64" s="2"/>
+      <c r="AD64" s="61">
+        <v>52685</v>
+      </c>
       <c r="AE64" s="2"/>
       <c r="AF64" s="2"/>
       <c r="AG64" s="2"/>
       <c r="AH64" s="2"/>
       <c r="AI64" s="2"/>
       <c r="AJ64" s="2"/>
       <c r="AK64" s="2"/>
       <c r="AL64" s="2"/>
       <c r="AM64" s="2"/>
       <c r="AN64" s="2"/>
       <c r="AO64" s="2"/>
     </row>
     <row r="65" spans="1:41">
       <c r="A65" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="16">
         <v>10229</v>
       </c>
       <c r="C65" s="16">
         <v>10223</v>
       </c>
       <c r="D65" s="16">
         <v>10230</v>
       </c>
@@ -10466,51 +10610,53 @@
       </c>
       <c r="V65" s="144">
         <v>9948</v>
       </c>
       <c r="W65" s="61">
         <v>9939</v>
       </c>
       <c r="X65" s="194">
         <v>9925</v>
       </c>
       <c r="Y65" s="61">
         <v>9920</v>
       </c>
       <c r="Z65" s="61">
         <v>9915</v>
       </c>
       <c r="AA65" s="61">
         <v>9916</v>
       </c>
       <c r="AB65" s="61">
         <v>9919</v>
       </c>
       <c r="AC65" s="59">
         <v>9929</v>
       </c>
-      <c r="AD65" s="2"/>
+      <c r="AD65" s="61">
+        <v>9926</v>
+      </c>
       <c r="AE65" s="2"/>
       <c r="AF65" s="2"/>
       <c r="AG65" s="2"/>
       <c r="AH65" s="2"/>
       <c r="AI65" s="2"/>
       <c r="AJ65" s="2"/>
       <c r="AK65" s="2"/>
       <c r="AL65" s="2"/>
       <c r="AM65" s="2"/>
       <c r="AN65" s="2"/>
       <c r="AO65" s="2"/>
     </row>
     <row r="66" spans="1:41">
       <c r="A66" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="60">
         <v>16712</v>
       </c>
       <c r="C66" s="16">
         <v>16671</v>
       </c>
       <c r="D66" s="60">
         <v>16692</v>
       </c>
@@ -10567,51 +10713,53 @@
       </c>
       <c r="V66" s="144">
         <v>16584</v>
       </c>
       <c r="W66" s="61">
         <v>16586</v>
       </c>
       <c r="X66" s="59">
         <v>16580</v>
       </c>
       <c r="Y66" s="61">
         <v>16583</v>
       </c>
       <c r="Z66" s="61">
         <v>16605</v>
       </c>
       <c r="AA66" s="61">
         <v>16585</v>
       </c>
       <c r="AB66" s="61">
         <v>16583</v>
       </c>
       <c r="AC66" s="59">
         <v>16575</v>
       </c>
-      <c r="AD66" s="2"/>
+      <c r="AD66" s="61">
+        <v>16558</v>
+      </c>
       <c r="AE66" s="2"/>
       <c r="AF66" s="2"/>
       <c r="AG66" s="2"/>
       <c r="AH66" s="2"/>
       <c r="AI66" s="2"/>
       <c r="AJ66" s="2"/>
       <c r="AK66" s="2"/>
       <c r="AL66" s="2"/>
       <c r="AM66" s="2"/>
       <c r="AN66" s="2"/>
       <c r="AO66" s="2"/>
     </row>
     <row r="67" spans="1:41">
       <c r="A67" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="60">
         <v>13586</v>
       </c>
       <c r="C67" s="16">
         <v>13581</v>
       </c>
       <c r="D67" s="60">
         <v>13581</v>
       </c>
@@ -10668,51 +10816,53 @@
       </c>
       <c r="V67" s="144">
         <v>13382</v>
       </c>
       <c r="W67" s="61">
         <v>13365</v>
       </c>
       <c r="X67" s="59">
         <v>13345</v>
       </c>
       <c r="Y67" s="61">
         <v>13354</v>
       </c>
       <c r="Z67" s="61">
         <v>13369</v>
       </c>
       <c r="AA67" s="61">
         <v>13330</v>
       </c>
       <c r="AB67" s="61">
         <v>13346</v>
       </c>
       <c r="AC67" s="59">
         <v>13364</v>
       </c>
-      <c r="AD67" s="2"/>
+      <c r="AD67" s="61">
+        <v>13339</v>
+      </c>
       <c r="AE67" s="2"/>
       <c r="AF67" s="2"/>
       <c r="AG67" s="2"/>
       <c r="AH67" s="2"/>
       <c r="AI67" s="2"/>
       <c r="AJ67" s="2"/>
       <c r="AK67" s="2"/>
       <c r="AL67" s="2"/>
       <c r="AM67" s="2"/>
       <c r="AN67" s="2"/>
       <c r="AO67" s="2"/>
     </row>
     <row r="68" spans="1:41">
       <c r="A68" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B68" s="60">
         <v>28611</v>
       </c>
       <c r="C68" s="16">
         <v>28548</v>
       </c>
       <c r="D68" s="60">
         <v>28542</v>
       </c>
@@ -10769,51 +10919,53 @@
       </c>
       <c r="V68" s="144">
         <v>28133</v>
       </c>
       <c r="W68" s="61">
         <v>28106</v>
       </c>
       <c r="X68" s="59">
         <v>28105</v>
       </c>
       <c r="Y68" s="61">
         <v>28106</v>
       </c>
       <c r="Z68" s="61">
         <v>28085</v>
       </c>
       <c r="AA68" s="61">
         <v>28061</v>
       </c>
       <c r="AB68" s="61">
         <v>28053</v>
       </c>
       <c r="AC68" s="59">
         <v>28030</v>
       </c>
-      <c r="AD68" s="2"/>
+      <c r="AD68" s="61">
+        <v>28015</v>
+      </c>
       <c r="AE68" s="2"/>
       <c r="AF68" s="2"/>
       <c r="AG68" s="2"/>
       <c r="AH68" s="2"/>
       <c r="AI68" s="2"/>
       <c r="AJ68" s="2"/>
       <c r="AK68" s="2"/>
       <c r="AL68" s="2"/>
       <c r="AM68" s="2"/>
       <c r="AN68" s="2"/>
       <c r="AO68" s="2"/>
     </row>
     <row r="69" spans="1:41">
       <c r="A69" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B69" s="60">
         <v>15852</v>
       </c>
       <c r="C69" s="16">
         <v>15821</v>
       </c>
       <c r="D69" s="60">
         <v>15849</v>
       </c>
@@ -10870,51 +11022,53 @@
       </c>
       <c r="V69" s="144">
         <v>15758</v>
       </c>
       <c r="W69" s="61">
         <v>15722</v>
       </c>
       <c r="X69" s="59">
         <v>15691</v>
       </c>
       <c r="Y69" s="61">
         <v>15676</v>
       </c>
       <c r="Z69" s="61">
         <v>15675</v>
       </c>
       <c r="AA69" s="61">
         <v>15678</v>
       </c>
       <c r="AB69" s="61">
         <v>15679</v>
       </c>
       <c r="AC69" s="59">
         <v>15687</v>
       </c>
-      <c r="AD69" s="2"/>
+      <c r="AD69" s="61">
+        <v>15695</v>
+      </c>
       <c r="AE69" s="2"/>
       <c r="AF69" s="2"/>
       <c r="AG69" s="2"/>
       <c r="AH69" s="2"/>
       <c r="AI69" s="2"/>
       <c r="AJ69" s="2"/>
       <c r="AK69" s="2"/>
       <c r="AL69" s="2"/>
       <c r="AM69" s="2"/>
       <c r="AN69" s="2"/>
       <c r="AO69" s="2"/>
     </row>
     <row r="70" spans="1:41">
       <c r="A70" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="60">
         <v>14796</v>
       </c>
       <c r="C70" s="16">
         <v>14809</v>
       </c>
       <c r="D70" s="60">
         <v>14797</v>
       </c>
@@ -10971,51 +11125,53 @@
       </c>
       <c r="V70" s="144">
         <v>14607</v>
       </c>
       <c r="W70" s="61">
         <v>14602</v>
       </c>
       <c r="X70" s="59">
         <v>14605</v>
       </c>
       <c r="Y70" s="61">
         <v>14605</v>
       </c>
       <c r="Z70" s="61">
         <v>14625</v>
       </c>
       <c r="AA70" s="61">
         <v>14660</v>
       </c>
       <c r="AB70" s="61">
         <v>14608</v>
       </c>
       <c r="AC70" s="59">
         <v>14580</v>
       </c>
-      <c r="AD70" s="2"/>
+      <c r="AD70" s="61">
+        <v>14589</v>
+      </c>
       <c r="AE70" s="2"/>
       <c r="AF70" s="2"/>
       <c r="AG70" s="2"/>
       <c r="AH70" s="2"/>
       <c r="AI70" s="2"/>
       <c r="AJ70" s="2"/>
       <c r="AK70" s="2"/>
       <c r="AL70" s="2"/>
       <c r="AM70" s="2"/>
       <c r="AN70" s="2"/>
       <c r="AO70" s="2"/>
     </row>
     <row r="71" spans="1:41">
       <c r="A71" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="60">
         <v>14646</v>
       </c>
       <c r="C71" s="16">
         <v>14641</v>
       </c>
       <c r="D71" s="60">
         <v>14649</v>
       </c>
@@ -11072,96 +11228,98 @@
       </c>
       <c r="V71" s="144">
         <v>14384</v>
       </c>
       <c r="W71" s="61">
         <v>14341</v>
       </c>
       <c r="X71" s="59">
         <v>14333</v>
       </c>
       <c r="Y71" s="61">
         <v>14317</v>
       </c>
       <c r="Z71" s="61">
         <v>14265</v>
       </c>
       <c r="AA71" s="61">
         <v>14256</v>
       </c>
       <c r="AB71" s="61">
         <v>14260</v>
       </c>
       <c r="AC71" s="59">
         <v>14248</v>
       </c>
-      <c r="AD71" s="2"/>
+      <c r="AD71" s="61">
+        <v>14236</v>
+      </c>
       <c r="AE71" s="2"/>
       <c r="AF71" s="2"/>
       <c r="AG71" s="2"/>
       <c r="AH71" s="2"/>
       <c r="AI71" s="2"/>
       <c r="AJ71" s="2"/>
       <c r="AK71" s="2"/>
       <c r="AL71" s="2"/>
       <c r="AM71" s="2"/>
       <c r="AN71" s="2"/>
       <c r="AO71" s="2"/>
     </row>
     <row r="72" spans="1:41" ht="16.5" customHeight="1">
-      <c r="A72" s="210" t="s">
+      <c r="A72" s="216" t="s">
         <v>5</v>
       </c>
-      <c r="B72" s="210"/>
-[...27 lines deleted...]
-      <c r="AD72" s="2"/>
+      <c r="B72" s="216"/>
+      <c r="C72" s="216"/>
+      <c r="D72" s="216"/>
+      <c r="E72" s="216"/>
+      <c r="F72" s="216"/>
+      <c r="G72" s="216"/>
+      <c r="H72" s="216"/>
+      <c r="I72" s="216"/>
+      <c r="J72" s="216"/>
+      <c r="K72" s="216"/>
+      <c r="L72" s="216"/>
+      <c r="M72" s="216"/>
+      <c r="N72" s="216"/>
+      <c r="O72" s="216"/>
+      <c r="P72" s="216"/>
+      <c r="Q72" s="216"/>
+      <c r="R72" s="216"/>
+      <c r="S72" s="216"/>
+      <c r="T72" s="216"/>
+      <c r="U72" s="216"/>
+      <c r="V72" s="207"/>
+      <c r="W72" s="207"/>
+      <c r="X72" s="207"/>
+      <c r="Y72" s="207"/>
+      <c r="Z72" s="207"/>
+      <c r="AA72" s="207"/>
+      <c r="AB72" s="207"/>
+      <c r="AC72" s="205"/>
+      <c r="AD72" s="57"/>
       <c r="AE72" s="2"/>
       <c r="AF72" s="2"/>
       <c r="AG72" s="2"/>
       <c r="AH72" s="2"/>
       <c r="AI72" s="2"/>
       <c r="AJ72" s="2"/>
       <c r="AK72" s="2"/>
       <c r="AL72" s="2"/>
       <c r="AM72" s="2"/>
       <c r="AN72" s="2"/>
       <c r="AO72" s="2"/>
     </row>
     <row r="73" spans="1:41">
       <c r="A73" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B73" s="8">
         <v>154912</v>
       </c>
       <c r="C73" s="8">
         <v>155322</v>
       </c>
       <c r="D73" s="8">
         <v>155701</v>
       </c>
@@ -11218,51 +11376,53 @@
       </c>
       <c r="V73" s="12">
         <v>158199</v>
       </c>
       <c r="W73" s="61">
         <v>158306</v>
       </c>
       <c r="X73" s="194">
         <v>158484</v>
       </c>
       <c r="Y73" s="24">
         <v>158577</v>
       </c>
       <c r="Z73" s="24">
         <v>158746</v>
       </c>
       <c r="AA73" s="24">
         <v>158869</v>
       </c>
       <c r="AB73" s="24">
         <v>158992</v>
       </c>
       <c r="AC73" s="59">
         <v>159122</v>
       </c>
-      <c r="AD73" s="2"/>
+      <c r="AD73" s="61">
+        <v>159187</v>
+      </c>
       <c r="AE73" s="2"/>
       <c r="AF73" s="2"/>
       <c r="AG73" s="2"/>
       <c r="AH73" s="2"/>
       <c r="AI73" s="2"/>
       <c r="AJ73" s="2"/>
       <c r="AK73" s="2"/>
       <c r="AL73" s="2"/>
       <c r="AM73" s="2"/>
       <c r="AN73" s="2"/>
       <c r="AO73" s="2"/>
     </row>
     <row r="74" spans="1:41">
       <c r="A74" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B74" s="8">
         <v>44132</v>
       </c>
       <c r="C74" s="8">
         <v>44670</v>
       </c>
       <c r="D74" s="8">
         <v>45062</v>
       </c>
@@ -11319,50 +11479,53 @@
       </c>
       <c r="V74" s="160">
         <v>49852</v>
       </c>
       <c r="W74" s="61">
         <v>50074</v>
       </c>
       <c r="X74" s="59">
         <v>50435</v>
       </c>
       <c r="Y74" s="24">
         <v>50660</v>
       </c>
       <c r="Z74" s="24">
         <v>50847</v>
       </c>
       <c r="AA74" s="24">
         <v>51072</v>
       </c>
       <c r="AB74" s="24">
         <v>51209</v>
       </c>
       <c r="AC74" s="59">
         <v>51394</v>
       </c>
+      <c r="AD74" s="61">
+        <v>51542</v>
+      </c>
     </row>
     <row r="75" spans="1:41">
       <c r="A75" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B75" s="8">
         <v>10057</v>
       </c>
       <c r="C75" s="8">
         <v>10042</v>
       </c>
       <c r="D75" s="8">
         <v>10041</v>
       </c>
       <c r="E75" s="61">
         <v>10058</v>
       </c>
       <c r="F75" s="145">
         <v>10044</v>
       </c>
       <c r="G75" s="61">
         <v>9993</v>
       </c>
       <c r="H75" s="146">
         <v>9978</v>
@@ -11408,50 +11571,53 @@
       </c>
       <c r="V75" s="160">
         <v>9710</v>
       </c>
       <c r="W75" s="61">
         <v>9678</v>
       </c>
       <c r="X75" s="59">
         <v>9676</v>
       </c>
       <c r="Y75" s="24">
         <v>9661</v>
       </c>
       <c r="Z75" s="24">
         <v>9664</v>
       </c>
       <c r="AA75" s="24">
         <v>9651</v>
       </c>
       <c r="AB75" s="24">
         <v>9649</v>
       </c>
       <c r="AC75" s="59">
         <v>9638</v>
       </c>
+      <c r="AD75" s="61">
+        <v>9634</v>
+      </c>
     </row>
     <row r="76" spans="1:41">
       <c r="A76" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B76" s="60">
         <v>16085</v>
       </c>
       <c r="C76" s="60">
         <v>16059</v>
       </c>
       <c r="D76" s="60">
         <v>16061</v>
       </c>
       <c r="E76" s="61">
         <v>16067</v>
       </c>
       <c r="F76" s="145">
         <v>16050</v>
       </c>
       <c r="G76" s="61">
         <v>16064</v>
       </c>
       <c r="H76" s="146">
         <v>16070</v>
@@ -11497,50 +11663,53 @@
       </c>
       <c r="V76" s="160">
         <v>15864</v>
       </c>
       <c r="W76" s="61">
         <v>15864</v>
       </c>
       <c r="X76" s="59">
         <v>15819</v>
       </c>
       <c r="Y76" s="24">
         <v>15805</v>
       </c>
       <c r="Z76" s="24">
         <v>15823</v>
       </c>
       <c r="AA76" s="24">
         <v>15793</v>
       </c>
       <c r="AB76" s="24">
         <v>15787</v>
       </c>
       <c r="AC76" s="59">
         <v>15774</v>
       </c>
+      <c r="AD76" s="61">
+        <v>15754</v>
+      </c>
     </row>
     <row r="77" spans="1:41">
       <c r="A77" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B77" s="60">
         <v>12792</v>
       </c>
       <c r="C77" s="60">
         <v>12775</v>
       </c>
       <c r="D77" s="60">
         <v>12789</v>
       </c>
       <c r="E77" s="61">
         <v>12775</v>
       </c>
       <c r="F77" s="145">
         <v>12795</v>
       </c>
       <c r="G77" s="61">
         <v>12785</v>
       </c>
       <c r="H77" s="146">
         <v>12789</v>
@@ -11586,50 +11755,53 @@
       </c>
       <c r="V77" s="160">
         <v>12528</v>
       </c>
       <c r="W77" s="61">
         <v>12512</v>
       </c>
       <c r="X77" s="59">
         <v>12483</v>
       </c>
       <c r="Y77" s="24">
         <v>12477</v>
       </c>
       <c r="Z77" s="24">
         <v>12472</v>
       </c>
       <c r="AA77" s="24">
         <v>12457</v>
       </c>
       <c r="AB77" s="24">
         <v>12443</v>
       </c>
       <c r="AC77" s="59">
         <v>12441</v>
       </c>
+      <c r="AD77" s="61">
+        <v>12405</v>
+      </c>
     </row>
     <row r="78" spans="1:41">
       <c r="A78" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B78" s="60">
         <v>27389</v>
       </c>
       <c r="C78" s="60">
         <v>27339</v>
       </c>
       <c r="D78" s="60">
         <v>27325</v>
       </c>
       <c r="E78" s="61">
         <v>27344</v>
       </c>
       <c r="F78" s="145">
         <v>27339</v>
       </c>
       <c r="G78" s="61">
         <v>27339</v>
       </c>
       <c r="H78" s="146">
         <v>27318</v>
@@ -11675,50 +11847,53 @@
       </c>
       <c r="V78" s="160">
         <v>26757</v>
       </c>
       <c r="W78" s="61">
         <v>26736</v>
       </c>
       <c r="X78" s="59">
         <v>26702</v>
       </c>
       <c r="Y78" s="24">
         <v>26671</v>
       </c>
       <c r="Z78" s="24">
         <v>26652</v>
       </c>
       <c r="AA78" s="24">
         <v>26627</v>
       </c>
       <c r="AB78" s="24">
         <v>26616</v>
       </c>
       <c r="AC78" s="59">
         <v>26592</v>
       </c>
+      <c r="AD78" s="61">
+        <v>26561</v>
+      </c>
     </row>
     <row r="79" spans="1:41">
       <c r="A79" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B79" s="60">
         <v>15012</v>
       </c>
       <c r="C79" s="60">
         <v>14996</v>
       </c>
       <c r="D79" s="60">
         <v>14994</v>
       </c>
       <c r="E79" s="61">
         <v>15001</v>
       </c>
       <c r="F79" s="145">
         <v>15005</v>
       </c>
       <c r="G79" s="61">
         <v>15017</v>
       </c>
       <c r="H79" s="146">
         <v>15008</v>
@@ -11764,50 +11939,53 @@
       </c>
       <c r="V79" s="160">
         <v>14772</v>
       </c>
       <c r="W79" s="61">
         <v>14746</v>
       </c>
       <c r="X79" s="59">
         <v>14721</v>
       </c>
       <c r="Y79" s="24">
         <v>14680</v>
       </c>
       <c r="Z79" s="24">
         <v>14689</v>
       </c>
       <c r="AA79" s="24">
         <v>14672</v>
       </c>
       <c r="AB79" s="24">
         <v>14682</v>
       </c>
       <c r="AC79" s="59">
         <v>14684</v>
       </c>
+      <c r="AD79" s="61">
+        <v>14662</v>
+      </c>
     </row>
     <row r="80" spans="1:41">
       <c r="A80" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B80" s="60">
         <v>14883</v>
       </c>
       <c r="C80" s="60">
         <v>14908</v>
       </c>
       <c r="D80" s="60">
         <v>14884</v>
       </c>
       <c r="E80" s="61">
         <v>14887</v>
       </c>
       <c r="F80" s="145">
         <v>14862</v>
       </c>
       <c r="G80" s="61">
         <v>14843</v>
       </c>
       <c r="H80" s="146">
         <v>14815</v>
@@ -11853,52 +12031,55 @@
       </c>
       <c r="V80" s="160">
         <v>14552</v>
       </c>
       <c r="W80" s="61">
         <v>14548</v>
       </c>
       <c r="X80" s="59">
         <v>14534</v>
       </c>
       <c r="Y80" s="24">
         <v>14524</v>
       </c>
       <c r="Z80" s="24">
         <v>14519</v>
       </c>
       <c r="AA80" s="24">
         <v>14527</v>
       </c>
       <c r="AB80" s="24">
         <v>14530</v>
       </c>
       <c r="AC80" s="59">
         <v>14528</v>
       </c>
+      <c r="AD80" s="61">
+        <v>14554</v>
+      </c>
     </row>
-    <row r="81" spans="1:29">
+    <row r="81" spans="1:30">
       <c r="A81" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B81" s="60">
         <v>14562</v>
       </c>
       <c r="C81" s="60">
         <v>14533</v>
       </c>
       <c r="D81" s="60">
         <v>14545</v>
       </c>
       <c r="E81" s="61">
         <v>14545</v>
       </c>
       <c r="F81" s="145">
         <v>14532</v>
       </c>
       <c r="G81" s="61">
         <v>14495</v>
       </c>
       <c r="H81" s="146">
         <v>14492</v>
       </c>
       <c r="I81" s="161">
@@ -11942,94 +12123,98 @@
       </c>
       <c r="V81" s="174">
         <v>14164</v>
       </c>
       <c r="W81" s="56">
         <v>14148</v>
       </c>
       <c r="X81" s="195">
         <v>14114</v>
       </c>
       <c r="Y81" s="56">
         <v>14099</v>
       </c>
       <c r="Z81" s="56">
         <v>14080</v>
       </c>
       <c r="AA81" s="56">
         <v>14070</v>
       </c>
       <c r="AB81" s="56">
         <v>14076</v>
       </c>
       <c r="AC81" s="195">
         <v>14071</v>
       </c>
+      <c r="AD81" s="56">
+        <v>14075</v>
+      </c>
     </row>
-    <row r="82" spans="1:29" ht="15" customHeight="1">
-      <c r="A82" s="221" t="s">
+    <row r="82" spans="1:30" ht="15" customHeight="1">
+      <c r="A82" s="215" t="s">
         <v>30</v>
       </c>
-      <c r="B82" s="221"/>
-[...2 lines deleted...]
-      <c r="E82" s="221"/>
+      <c r="B82" s="215"/>
+      <c r="C82" s="215"/>
+      <c r="D82" s="215"/>
+      <c r="E82" s="215"/>
       <c r="F82" s="200"/>
       <c r="G82" s="200"/>
       <c r="H82" s="21"/>
     </row>
-    <row r="83" spans="1:29" ht="15.75" customHeight="1">
-      <c r="A83" s="215" t="s">
+    <row r="83" spans="1:30" ht="15.75" customHeight="1">
+      <c r="A83" s="208" t="s">
         <v>31</v>
       </c>
-      <c r="B83" s="215"/>
-[...2 lines deleted...]
-      <c r="E83" s="215"/>
+      <c r="B83" s="208"/>
+      <c r="C83" s="208"/>
+      <c r="D83" s="208"/>
+      <c r="E83" s="208"/>
       <c r="F83" s="199"/>
       <c r="G83" s="199"/>
     </row>
-    <row r="86" spans="1:29" ht="18" customHeight="1"/>
-    <row r="87" spans="1:29" ht="15" customHeight="1"/>
+    <row r="86" spans="1:30" ht="18" customHeight="1"/>
+    <row r="87" spans="1:30" ht="15" customHeight="1"/>
   </sheetData>
-  <mergeCells count="16">
+  <mergeCells count="17">
+    <mergeCell ref="Z8:AD8"/>
+    <mergeCell ref="AC7:AD7"/>
     <mergeCell ref="A6:AC6"/>
     <mergeCell ref="A83:E83"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="A82:E82"/>
     <mergeCell ref="A48:AB48"/>
     <mergeCell ref="A52:AB52"/>
     <mergeCell ref="A62:AB62"/>
     <mergeCell ref="A72:AB72"/>
     <mergeCell ref="A44:AB44"/>
     <mergeCell ref="A10:AB10"/>
     <mergeCell ref="A20:AB20"/>
     <mergeCell ref="A30:AB30"/>
     <mergeCell ref="A40:AB40"/>
-    <mergeCell ref="Z8:AC8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Численность населения</vt:lpstr>