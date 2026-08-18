--- v2 (2026-07-09)
+++ v3 (2026-08-18)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11340" yWindow="705" windowWidth="28800" windowHeight="11205"/>
   </bookViews>
   <sheets>
     <sheet name="Численность населения" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Численность населения'!$A$8:$V$83</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="34">
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Мужчины</t>
   </si>
   <si>
     <t>Женщины</t>
   </si>
   <si>
     <t>1 января</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
@@ -3217,100 +3217,100 @@
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="1725" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="1725" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="1717" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1843">
     <cellStyle name="20% - Акцент1 2" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="52"/>
@@ -5136,65 +5136,65 @@
     <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>447675</xdr:colOff>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>485775</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1695450" cy="790575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -5470,165 +5470,175 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:AO87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AF12" sqref="AF12"/>
+      <selection activeCell="AJ69" sqref="AJ69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="8.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="18" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8" style="1" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="1" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="7" style="1" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="8.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="0.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="8.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="0.140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="0.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="7.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9" style="1" customWidth="1"/>
     <col min="16" max="16" width="8" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.42578125" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.28515625" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.85546875" style="1" customWidth="1"/>
     <col min="25" max="26" width="8.140625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="7.42578125" style="1" customWidth="1"/>
     <col min="29" max="29" width="8" style="1" customWidth="1"/>
     <col min="30" max="30" width="6.5703125" style="1" customWidth="1"/>
-    <col min="31" max="16384" width="9.140625" style="1"/>
+    <col min="31" max="31" width="8.28515625" style="1" customWidth="1"/>
+    <col min="32" max="32" width="8.42578125" style="1" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:40" ht="21" customHeight="1">
-      <c r="A6" s="206" t="s">
+      <c r="A6" s="210" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="206"/>
-[...26 lines deleted...]
-      <c r="AC6" s="207"/>
+      <c r="B6" s="210"/>
+      <c r="C6" s="210"/>
+      <c r="D6" s="210"/>
+      <c r="E6" s="210"/>
+      <c r="F6" s="210"/>
+      <c r="G6" s="210"/>
+      <c r="H6" s="210"/>
+      <c r="I6" s="210"/>
+      <c r="J6" s="210"/>
+      <c r="K6" s="210"/>
+      <c r="L6" s="210"/>
+      <c r="M6" s="210"/>
+      <c r="N6" s="210"/>
+      <c r="O6" s="210"/>
+      <c r="P6" s="210"/>
+      <c r="Q6" s="210"/>
+      <c r="R6" s="210"/>
+      <c r="S6" s="210"/>
+      <c r="T6" s="210"/>
+      <c r="U6" s="210"/>
+      <c r="V6" s="211"/>
+      <c r="W6" s="211"/>
+      <c r="X6" s="211"/>
+      <c r="Y6" s="211"/>
+      <c r="Z6" s="211"/>
+      <c r="AA6" s="211"/>
+      <c r="AB6" s="211"/>
+      <c r="AC6" s="211"/>
+      <c r="AD6" s="211"/>
+      <c r="AE6" s="211"/>
+      <c r="AF6" s="211"/>
     </row>
-    <row r="7" spans="1:40">
-      <c r="AC7" s="224" t="s">
+    <row r="7" spans="1:40" ht="15">
+      <c r="AC7" s="209" t="s">
         <v>33</v>
       </c>
-      <c r="AD7" s="224"/>
+      <c r="AD7" s="209"/>
+      <c r="AE7" s="224"/>
+      <c r="AF7" s="224"/>
     </row>
     <row r="8" spans="1:40" ht="15" customHeight="1">
-      <c r="A8" s="209"/>
-      <c r="B8" s="211">
+      <c r="A8" s="213"/>
+      <c r="B8" s="215">
         <v>2024</v>
       </c>
-      <c r="C8" s="211"/>
-[...10 lines deleted...]
-      <c r="N8" s="212">
+      <c r="C8" s="215"/>
+      <c r="D8" s="215"/>
+      <c r="E8" s="215"/>
+      <c r="F8" s="215"/>
+      <c r="G8" s="215"/>
+      <c r="H8" s="215"/>
+      <c r="I8" s="215"/>
+      <c r="J8" s="215"/>
+      <c r="K8" s="215"/>
+      <c r="L8" s="215"/>
+      <c r="M8" s="215"/>
+      <c r="N8" s="216">
         <v>2025</v>
       </c>
-      <c r="O8" s="213"/>
-[...10 lines deleted...]
-      <c r="Z8" s="221">
+      <c r="O8" s="208"/>
+      <c r="P8" s="208"/>
+      <c r="Q8" s="208"/>
+      <c r="R8" s="208"/>
+      <c r="S8" s="208"/>
+      <c r="T8" s="208"/>
+      <c r="U8" s="208"/>
+      <c r="V8" s="208"/>
+      <c r="W8" s="208"/>
+      <c r="X8" s="208"/>
+      <c r="Y8" s="217"/>
+      <c r="Z8" s="206">
         <v>2026</v>
       </c>
-      <c r="AA8" s="222"/>
-[...2 lines deleted...]
-      <c r="AD8" s="213"/>
+      <c r="AA8" s="207"/>
+      <c r="AB8" s="207"/>
+      <c r="AC8" s="208"/>
+      <c r="AD8" s="208"/>
+      <c r="AE8" s="208"/>
+      <c r="AF8" s="208"/>
     </row>
     <row r="9" spans="1:40" ht="18.75" customHeight="1">
-      <c r="A9" s="210"/>
+      <c r="A9" s="214"/>
       <c r="B9" s="201" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -5672,82 +5682,88 @@
       </c>
       <c r="W9" s="196" t="s">
         <v>22</v>
       </c>
       <c r="X9" s="196" t="s">
         <v>15</v>
       </c>
       <c r="Y9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="198" t="s">
         <v>6</v>
       </c>
       <c r="AA9" s="198" t="s">
         <v>7</v>
       </c>
       <c r="AB9" s="202" t="s">
         <v>8</v>
       </c>
       <c r="AC9" s="198" t="s">
         <v>18</v>
       </c>
       <c r="AD9" s="198" t="s">
         <v>10</v>
       </c>
+      <c r="AE9" s="198" t="s">
+        <v>11</v>
+      </c>
+      <c r="AF9" s="198" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="10" spans="1:40" ht="15">
-      <c r="A10" s="218" t="s">
+      <c r="A10" s="221" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="218"/>
-[...25 lines deleted...]
-      <c r="AB10" s="219"/>
+      <c r="B10" s="221"/>
+      <c r="C10" s="221"/>
+      <c r="D10" s="221"/>
+      <c r="E10" s="221"/>
+      <c r="F10" s="221"/>
+      <c r="G10" s="221"/>
+      <c r="H10" s="221"/>
+      <c r="I10" s="221"/>
+      <c r="J10" s="221"/>
+      <c r="K10" s="221"/>
+      <c r="L10" s="221"/>
+      <c r="M10" s="221"/>
+      <c r="N10" s="221"/>
+      <c r="O10" s="221"/>
+      <c r="P10" s="221"/>
+      <c r="Q10" s="221"/>
+      <c r="R10" s="221"/>
+      <c r="S10" s="221"/>
+      <c r="T10" s="221"/>
+      <c r="U10" s="221"/>
+      <c r="V10" s="222"/>
+      <c r="W10" s="222"/>
+      <c r="X10" s="222"/>
+      <c r="Y10" s="222"/>
+      <c r="Z10" s="222"/>
+      <c r="AA10" s="222"/>
+      <c r="AB10" s="222"/>
     </row>
     <row r="11" spans="1:40">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="58">
         <v>704078</v>
       </c>
       <c r="C11" s="58">
         <v>704911</v>
       </c>
       <c r="D11" s="58">
         <v>705901</v>
       </c>
       <c r="E11" s="12">
         <v>706711</v>
       </c>
       <c r="F11" s="12">
         <v>707609</v>
       </c>
       <c r="G11" s="14">
         <v>708290</v>
       </c>
       <c r="H11" s="12">
         <v>708529</v>
@@ -5796,52 +5812,56 @@
       </c>
       <c r="W11" s="34">
         <v>714213</v>
       </c>
       <c r="X11" s="6">
         <v>714771</v>
       </c>
       <c r="Y11" s="197">
         <v>715428</v>
       </c>
       <c r="Z11" s="61">
         <v>716071</v>
       </c>
       <c r="AA11" s="61">
         <v>716377</v>
       </c>
       <c r="AB11" s="203">
         <v>716725</v>
       </c>
       <c r="AC11" s="203">
         <v>717347</v>
       </c>
       <c r="AD11" s="33">
         <v>717862</v>
       </c>
-      <c r="AE11" s="6"/>
-      <c r="AF11" s="25"/>
+      <c r="AE11" s="61">
+        <v>718250</v>
+      </c>
+      <c r="AF11" s="59">
+        <v>718526</v>
+      </c>
       <c r="AG11" s="25"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="32"/>
       <c r="AJ11" s="33"/>
       <c r="AK11" s="25"/>
       <c r="AL11" s="25"/>
       <c r="AM11" s="6"/>
       <c r="AN11" s="34"/>
     </row>
     <row r="12" spans="1:40">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="23">
         <v>412272</v>
       </c>
       <c r="C12" s="24">
         <v>413277</v>
       </c>
       <c r="D12" s="24">
         <v>414122</v>
       </c>
       <c r="E12" s="25">
         <v>414840</v>
       </c>
@@ -5898,52 +5918,56 @@
       </c>
       <c r="W12" s="34">
         <v>428891</v>
       </c>
       <c r="X12" s="6">
         <v>429784</v>
       </c>
       <c r="Y12" s="197">
         <v>430629</v>
       </c>
       <c r="Z12" s="61">
         <v>431254</v>
       </c>
       <c r="AA12" s="61">
         <v>431731</v>
       </c>
       <c r="AB12" s="203">
         <v>432166</v>
       </c>
       <c r="AC12" s="203">
         <v>432799</v>
       </c>
       <c r="AD12" s="33">
         <v>433364</v>
       </c>
-      <c r="AE12" s="6"/>
-      <c r="AF12" s="25"/>
+      <c r="AE12" s="61">
+        <v>433787</v>
+      </c>
+      <c r="AF12" s="59">
+        <v>434511</v>
+      </c>
       <c r="AG12" s="25"/>
       <c r="AH12" s="31"/>
       <c r="AI12" s="31"/>
       <c r="AJ12" s="33"/>
       <c r="AK12" s="25"/>
       <c r="AL12" s="25"/>
       <c r="AM12" s="6"/>
       <c r="AN12" s="34"/>
     </row>
     <row r="13" spans="1:40">
       <c r="A13" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="23">
         <v>86872</v>
       </c>
       <c r="C13" s="24">
         <v>86945</v>
       </c>
       <c r="D13" s="24">
         <v>87063</v>
       </c>
       <c r="E13" s="25">
         <v>87121</v>
       </c>
@@ -6000,52 +6024,56 @@
       </c>
       <c r="W13" s="34">
         <v>84046</v>
       </c>
       <c r="X13" s="6">
         <v>83955</v>
       </c>
       <c r="Y13" s="197">
         <v>83902</v>
       </c>
       <c r="Z13" s="61">
         <v>83958</v>
       </c>
       <c r="AA13" s="61">
         <v>83930</v>
       </c>
       <c r="AB13" s="203">
         <v>83896</v>
       </c>
       <c r="AC13" s="203">
         <v>83974</v>
       </c>
       <c r="AD13" s="33">
         <v>84055</v>
       </c>
-      <c r="AE13" s="6"/>
-      <c r="AF13" s="25"/>
+      <c r="AE13" s="61">
+        <v>84069</v>
+      </c>
+      <c r="AF13" s="59">
+        <v>83992</v>
+      </c>
       <c r="AG13" s="25"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="31"/>
       <c r="AJ13" s="33"/>
       <c r="AK13" s="25"/>
       <c r="AL13" s="25"/>
       <c r="AM13" s="6"/>
       <c r="AN13" s="34"/>
     </row>
     <row r="14" spans="1:40">
       <c r="A14" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="23">
         <v>32799</v>
       </c>
       <c r="C14" s="24">
         <v>32732</v>
       </c>
       <c r="D14" s="24">
         <v>32755</v>
       </c>
       <c r="E14" s="25">
         <v>32766</v>
       </c>
@@ -6102,52 +6130,56 @@
       </c>
       <c r="W14" s="34">
         <v>32450</v>
       </c>
       <c r="X14" s="6">
         <v>32399</v>
       </c>
       <c r="Y14" s="197">
         <v>32388</v>
       </c>
       <c r="Z14" s="61">
         <v>32428</v>
       </c>
       <c r="AA14" s="61">
         <v>32378</v>
       </c>
       <c r="AB14" s="203">
         <v>32370</v>
       </c>
       <c r="AC14" s="203">
         <v>32349</v>
       </c>
       <c r="AD14" s="33">
         <v>32312</v>
       </c>
-      <c r="AE14" s="6"/>
-      <c r="AF14" s="25"/>
+      <c r="AE14" s="61">
+        <v>32311</v>
+      </c>
+      <c r="AF14" s="59">
+        <v>32273</v>
+      </c>
       <c r="AG14" s="25"/>
       <c r="AH14" s="31"/>
       <c r="AI14" s="31"/>
       <c r="AJ14" s="33"/>
       <c r="AK14" s="25"/>
       <c r="AL14" s="25"/>
       <c r="AM14" s="6"/>
       <c r="AN14" s="34"/>
     </row>
     <row r="15" spans="1:40">
       <c r="A15" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="23">
         <v>26373</v>
       </c>
       <c r="C15" s="24">
         <v>26351</v>
       </c>
       <c r="D15" s="24">
         <v>26365</v>
       </c>
       <c r="E15" s="25">
         <v>26362</v>
       </c>
@@ -6204,52 +6236,56 @@
       </c>
       <c r="W15" s="34">
         <v>25877</v>
       </c>
       <c r="X15" s="6">
         <v>25828</v>
       </c>
       <c r="Y15" s="197">
         <v>25831</v>
       </c>
       <c r="Z15" s="61">
         <v>25841</v>
       </c>
       <c r="AA15" s="61">
         <v>25787</v>
       </c>
       <c r="AB15" s="203">
         <v>25789</v>
       </c>
       <c r="AC15" s="203">
         <v>25805</v>
       </c>
       <c r="AD15" s="33">
         <v>25744</v>
       </c>
-      <c r="AE15" s="6"/>
-      <c r="AF15" s="25"/>
+      <c r="AE15" s="61">
+        <v>25753</v>
+      </c>
+      <c r="AF15" s="59">
+        <v>25741</v>
+      </c>
       <c r="AG15" s="25"/>
       <c r="AH15" s="31"/>
       <c r="AI15" s="31"/>
       <c r="AJ15" s="33"/>
       <c r="AK15" s="25"/>
       <c r="AL15" s="25"/>
       <c r="AM15" s="6"/>
       <c r="AN15" s="34"/>
     </row>
     <row r="16" spans="1:40">
       <c r="A16" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="23">
         <v>56008</v>
       </c>
       <c r="C16" s="24">
         <v>55895</v>
       </c>
       <c r="D16" s="24">
         <v>55875</v>
       </c>
       <c r="E16" s="25">
         <v>55906</v>
       </c>
@@ -6306,52 +6342,56 @@
       </c>
       <c r="W16" s="34">
         <v>54842</v>
       </c>
       <c r="X16" s="6">
         <v>54807</v>
       </c>
       <c r="Y16" s="197">
         <v>54777</v>
       </c>
       <c r="Z16" s="61">
         <v>54737</v>
       </c>
       <c r="AA16" s="61">
         <v>54688</v>
       </c>
       <c r="AB16" s="203">
         <v>54669</v>
       </c>
       <c r="AC16" s="203">
         <v>54622</v>
       </c>
       <c r="AD16" s="33">
         <v>54576</v>
       </c>
-      <c r="AE16" s="6"/>
-      <c r="AF16" s="25"/>
+      <c r="AE16" s="61">
+        <v>54547</v>
+      </c>
+      <c r="AF16" s="59">
+        <v>54428</v>
+      </c>
       <c r="AG16" s="25"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="33"/>
       <c r="AK16" s="25"/>
       <c r="AL16" s="25"/>
       <c r="AM16" s="6"/>
       <c r="AN16" s="34"/>
     </row>
     <row r="17" spans="1:40">
       <c r="A17" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="23">
         <v>30869</v>
       </c>
       <c r="C17" s="24">
         <v>30822</v>
       </c>
       <c r="D17" s="24">
         <v>30848</v>
       </c>
       <c r="E17" s="25">
         <v>30833</v>
       </c>
@@ -6408,52 +6448,56 @@
       </c>
       <c r="W17" s="34">
         <v>30468</v>
       </c>
       <c r="X17" s="6">
         <v>30412</v>
       </c>
       <c r="Y17" s="197">
         <v>30356</v>
       </c>
       <c r="Z17" s="61">
         <v>30364</v>
       </c>
       <c r="AA17" s="61">
         <v>30350</v>
       </c>
       <c r="AB17" s="203">
         <v>30361</v>
       </c>
       <c r="AC17" s="203">
         <v>30371</v>
       </c>
       <c r="AD17" s="33">
         <v>30357</v>
       </c>
-      <c r="AE17" s="6"/>
-      <c r="AF17" s="25"/>
+      <c r="AE17" s="61">
+        <v>30322</v>
+      </c>
+      <c r="AF17" s="59">
+        <v>30181</v>
+      </c>
       <c r="AG17" s="25"/>
       <c r="AH17" s="31"/>
       <c r="AI17" s="31"/>
       <c r="AJ17" s="33"/>
       <c r="AK17" s="25"/>
       <c r="AL17" s="25"/>
       <c r="AM17" s="6"/>
       <c r="AN17" s="34"/>
     </row>
     <row r="18" spans="1:40">
       <c r="A18" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="23">
         <v>29671</v>
       </c>
       <c r="C18" s="24">
         <v>29709</v>
       </c>
       <c r="D18" s="24">
         <v>29673</v>
       </c>
       <c r="E18" s="25">
         <v>29689</v>
       </c>
@@ -6510,52 +6554,56 @@
       </c>
       <c r="W18" s="34">
         <v>29150</v>
       </c>
       <c r="X18" s="6">
         <v>29139</v>
       </c>
       <c r="Y18" s="197">
         <v>29129</v>
       </c>
       <c r="Z18" s="61">
         <v>29144</v>
       </c>
       <c r="AA18" s="61">
         <v>29187</v>
       </c>
       <c r="AB18" s="203">
         <v>29138</v>
       </c>
       <c r="AC18" s="203">
         <v>29108</v>
       </c>
       <c r="AD18" s="33">
         <v>29143</v>
       </c>
-      <c r="AE18" s="6"/>
-      <c r="AF18" s="25"/>
+      <c r="AE18" s="61">
+        <v>29143</v>
+      </c>
+      <c r="AF18" s="59">
+        <v>29119</v>
+      </c>
       <c r="AG18" s="25"/>
       <c r="AH18" s="31"/>
       <c r="AI18" s="31"/>
       <c r="AJ18" s="33"/>
       <c r="AK18" s="25"/>
       <c r="AL18" s="25"/>
       <c r="AM18" s="6"/>
       <c r="AN18" s="34"/>
     </row>
     <row r="19" spans="1:40">
       <c r="A19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="23">
         <v>29210</v>
       </c>
       <c r="C19" s="24">
         <v>29176</v>
       </c>
       <c r="D19" s="24">
         <v>29196</v>
       </c>
       <c r="E19" s="25">
         <v>29194</v>
       </c>
@@ -6612,94 +6660,100 @@
       </c>
       <c r="W19" s="34">
         <v>28489</v>
       </c>
       <c r="X19" s="6">
         <v>28447</v>
       </c>
       <c r="Y19" s="197">
         <v>28416</v>
       </c>
       <c r="Z19" s="61">
         <v>28345</v>
       </c>
       <c r="AA19" s="61">
         <v>28326</v>
       </c>
       <c r="AB19" s="203">
         <v>28336</v>
       </c>
       <c r="AC19" s="204">
         <v>28319</v>
       </c>
       <c r="AD19" s="33">
         <v>28311</v>
       </c>
-      <c r="AE19" s="35"/>
-      <c r="AF19" s="25"/>
+      <c r="AE19" s="61">
+        <v>28318</v>
+      </c>
+      <c r="AF19" s="59">
+        <v>28281</v>
+      </c>
       <c r="AG19" s="25"/>
       <c r="AH19" s="31"/>
       <c r="AI19" s="31"/>
       <c r="AJ19" s="33"/>
       <c r="AK19" s="25"/>
       <c r="AL19" s="36"/>
       <c r="AM19" s="6"/>
       <c r="AN19" s="34"/>
     </row>
     <row r="20" spans="1:40" ht="15">
-      <c r="A20" s="217" t="s">
+      <c r="A20" s="220" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="220"/>
-[...27 lines deleted...]
-      <c r="AD20" s="57"/>
+      <c r="B20" s="223"/>
+      <c r="C20" s="223"/>
+      <c r="D20" s="223"/>
+      <c r="E20" s="223"/>
+      <c r="F20" s="223"/>
+      <c r="G20" s="223"/>
+      <c r="H20" s="223"/>
+      <c r="I20" s="223"/>
+      <c r="J20" s="223"/>
+      <c r="K20" s="223"/>
+      <c r="L20" s="223"/>
+      <c r="M20" s="223"/>
+      <c r="N20" s="223"/>
+      <c r="O20" s="223"/>
+      <c r="P20" s="223"/>
+      <c r="Q20" s="223"/>
+      <c r="R20" s="223"/>
+      <c r="S20" s="223"/>
+      <c r="T20" s="223"/>
+      <c r="U20" s="223"/>
+      <c r="V20" s="211"/>
+      <c r="W20" s="211"/>
+      <c r="X20" s="211"/>
+      <c r="Y20" s="211"/>
+      <c r="Z20" s="211"/>
+      <c r="AA20" s="211"/>
+      <c r="AB20" s="211"/>
+      <c r="AC20" s="211"/>
+      <c r="AD20" s="211"/>
+      <c r="AE20" s="211"/>
+      <c r="AF20" s="211"/>
     </row>
     <row r="21" spans="1:40">
       <c r="A21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="60">
         <v>347880</v>
       </c>
       <c r="C21" s="16">
         <v>348283</v>
       </c>
       <c r="D21" s="60">
         <v>348849</v>
       </c>
       <c r="E21" s="16">
         <v>349177</v>
       </c>
       <c r="F21" s="16">
         <v>349646</v>
       </c>
       <c r="G21" s="16">
         <v>349990</v>
       </c>
       <c r="H21" s="16">
         <v>350204</v>
@@ -6748,50 +6802,56 @@
       </c>
       <c r="W21" s="57">
         <v>353600</v>
       </c>
       <c r="X21" s="59">
         <v>353832</v>
       </c>
       <c r="Y21" s="61">
         <v>354189</v>
       </c>
       <c r="Z21" s="61">
         <v>354526</v>
       </c>
       <c r="AA21" s="61">
         <v>354756</v>
       </c>
       <c r="AB21" s="61">
         <v>354909</v>
       </c>
       <c r="AC21" s="59">
         <v>355244</v>
       </c>
       <c r="AD21" s="61">
         <v>355559</v>
       </c>
+      <c r="AE21" s="61">
+        <v>355806</v>
+      </c>
+      <c r="AF21" s="61">
+        <v>356004</v>
+      </c>
     </row>
     <row r="22" spans="1:40">
       <c r="A22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="60">
         <v>200236</v>
       </c>
       <c r="C22" s="16">
         <v>200732</v>
       </c>
       <c r="D22" s="60">
         <v>201179</v>
       </c>
       <c r="E22" s="61">
         <v>201491</v>
       </c>
       <c r="F22" s="62">
         <v>201942</v>
       </c>
       <c r="G22" s="61">
         <v>202331</v>
       </c>
       <c r="H22" s="63">
         <v>202789</v>
@@ -6840,50 +6900,56 @@
       </c>
       <c r="W22" s="61">
         <v>208630</v>
       </c>
       <c r="X22" s="59">
         <v>208976</v>
       </c>
       <c r="Y22" s="61">
         <v>209375</v>
       </c>
       <c r="Z22" s="61">
         <v>209724</v>
       </c>
       <c r="AA22" s="61">
         <v>209992</v>
       </c>
       <c r="AB22" s="61">
         <v>210212</v>
       </c>
       <c r="AC22" s="59">
         <v>210547</v>
       </c>
       <c r="AD22" s="61">
         <v>210870</v>
       </c>
+      <c r="AE22" s="59">
+        <v>211081</v>
+      </c>
+      <c r="AF22" s="59">
+        <v>211446</v>
+      </c>
     </row>
     <row r="23" spans="1:40">
       <c r="A23" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="60">
         <v>43441</v>
       </c>
       <c r="C23" s="16">
         <v>43480</v>
       </c>
       <c r="D23" s="60">
         <v>43560</v>
       </c>
       <c r="E23" s="61">
         <v>43555</v>
       </c>
       <c r="F23" s="62">
         <v>43625</v>
       </c>
       <c r="G23" s="61">
         <v>43661</v>
       </c>
       <c r="H23" s="63">
         <v>43470</v>
@@ -6932,50 +6998,56 @@
       </c>
       <c r="W23" s="61">
         <v>42248</v>
       </c>
       <c r="X23" s="59">
         <v>42197</v>
       </c>
       <c r="Y23" s="61">
         <v>42173</v>
       </c>
       <c r="Z23" s="61">
         <v>42192</v>
       </c>
       <c r="AA23" s="61">
         <v>42194</v>
       </c>
       <c r="AB23" s="61">
         <v>42168</v>
       </c>
       <c r="AC23" s="59">
         <v>42213</v>
       </c>
       <c r="AD23" s="61">
         <v>42257</v>
       </c>
+      <c r="AE23" s="61">
+        <v>42274</v>
+      </c>
+      <c r="AF23" s="61">
+        <v>42246</v>
+      </c>
     </row>
     <row r="24" spans="1:40">
       <c r="A24" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="60">
         <v>16712</v>
       </c>
       <c r="C24" s="16">
         <v>16671</v>
       </c>
       <c r="D24" s="60">
         <v>16692</v>
       </c>
       <c r="E24" s="61">
         <v>16699</v>
       </c>
       <c r="F24" s="62">
         <v>16669</v>
       </c>
       <c r="G24" s="61">
         <v>16634</v>
       </c>
       <c r="H24" s="63">
         <v>16619</v>
@@ -7024,50 +7096,56 @@
       </c>
       <c r="W24" s="61">
         <v>16586</v>
       </c>
       <c r="X24" s="59">
         <v>16580</v>
       </c>
       <c r="Y24" s="61">
         <v>16583</v>
       </c>
       <c r="Z24" s="61">
         <v>16602</v>
       </c>
       <c r="AA24" s="61">
         <v>16585</v>
       </c>
       <c r="AB24" s="61">
         <v>16583</v>
       </c>
       <c r="AC24" s="59">
         <v>16575</v>
       </c>
       <c r="AD24" s="61">
         <v>16558</v>
       </c>
+      <c r="AE24" s="59">
+        <v>16570</v>
+      </c>
+      <c r="AF24" s="59">
+        <v>16561</v>
+      </c>
     </row>
     <row r="25" spans="1:40">
       <c r="A25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="60">
         <v>13586</v>
       </c>
       <c r="C25" s="16">
         <v>13581</v>
       </c>
       <c r="D25" s="60">
         <v>13581</v>
       </c>
       <c r="E25" s="61">
         <v>13587</v>
       </c>
       <c r="F25" s="62">
         <v>13587</v>
       </c>
       <c r="G25" s="61">
         <v>13583</v>
       </c>
       <c r="H25" s="63">
         <v>13576</v>
@@ -7116,50 +7194,56 @@
       </c>
       <c r="W25" s="61">
         <v>13365</v>
       </c>
       <c r="X25" s="59">
         <v>13345</v>
       </c>
       <c r="Y25" s="61">
         <v>13354</v>
       </c>
       <c r="Z25" s="61">
         <v>13368</v>
       </c>
       <c r="AA25" s="61">
         <v>13330</v>
       </c>
       <c r="AB25" s="61">
         <v>13346</v>
       </c>
       <c r="AC25" s="59">
         <v>13364</v>
       </c>
       <c r="AD25" s="61">
         <v>13339</v>
       </c>
+      <c r="AE25" s="61">
+        <v>13342</v>
+      </c>
+      <c r="AF25" s="61">
+        <v>13340</v>
+      </c>
     </row>
     <row r="26" spans="1:40">
       <c r="A26" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="60">
         <v>28611</v>
       </c>
       <c r="C26" s="16">
         <v>28548</v>
       </c>
       <c r="D26" s="60">
         <v>28542</v>
       </c>
       <c r="E26" s="61">
         <v>28562</v>
       </c>
       <c r="F26" s="62">
         <v>28541</v>
       </c>
       <c r="G26" s="61">
         <v>28541</v>
       </c>
       <c r="H26" s="63">
         <v>28541</v>
@@ -7208,50 +7292,56 @@
       </c>
       <c r="W26" s="61">
         <v>28106</v>
       </c>
       <c r="X26" s="59">
         <v>28105</v>
       </c>
       <c r="Y26" s="61">
         <v>28106</v>
       </c>
       <c r="Z26" s="61">
         <v>28086</v>
       </c>
       <c r="AA26" s="61">
         <v>28061</v>
       </c>
       <c r="AB26" s="61">
         <v>28053</v>
       </c>
       <c r="AC26" s="59">
         <v>28030</v>
       </c>
       <c r="AD26" s="61">
         <v>28015</v>
       </c>
+      <c r="AE26" s="59">
+        <v>28012</v>
+      </c>
+      <c r="AF26" s="59">
+        <v>27970</v>
+      </c>
     </row>
     <row r="27" spans="1:40">
       <c r="A27" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="60">
         <v>15852</v>
       </c>
       <c r="C27" s="16">
         <v>15821</v>
       </c>
       <c r="D27" s="60">
         <v>15849</v>
       </c>
       <c r="E27" s="61">
         <v>15832</v>
       </c>
       <c r="F27" s="62">
         <v>15817</v>
       </c>
       <c r="G27" s="61">
         <v>15834</v>
       </c>
       <c r="H27" s="63">
         <v>15827</v>
@@ -7300,50 +7390,56 @@
       </c>
       <c r="W27" s="61">
         <v>15722</v>
       </c>
       <c r="X27" s="59">
         <v>15691</v>
       </c>
       <c r="Y27" s="61">
         <v>15676</v>
       </c>
       <c r="Z27" s="61">
         <v>15671</v>
       </c>
       <c r="AA27" s="61">
         <v>15678</v>
       </c>
       <c r="AB27" s="61">
         <v>15679</v>
       </c>
       <c r="AC27" s="59">
         <v>15687</v>
       </c>
       <c r="AD27" s="61">
         <v>15695</v>
       </c>
+      <c r="AE27" s="61">
+        <v>15677</v>
+      </c>
+      <c r="AF27" s="61">
+        <v>15599</v>
+      </c>
     </row>
     <row r="28" spans="1:40">
       <c r="A28" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="60">
         <v>14796</v>
       </c>
       <c r="C28" s="16">
         <v>14809</v>
       </c>
       <c r="D28" s="60">
         <v>14797</v>
       </c>
       <c r="E28" s="61">
         <v>14802</v>
       </c>
       <c r="F28" s="62">
         <v>14813</v>
       </c>
       <c r="G28" s="61">
         <v>14793</v>
       </c>
       <c r="H28" s="63">
         <v>14756</v>
@@ -7392,50 +7488,56 @@
       </c>
       <c r="W28" s="61">
         <v>14602</v>
       </c>
       <c r="X28" s="59">
         <v>14605</v>
       </c>
       <c r="Y28" s="61">
         <v>14605</v>
       </c>
       <c r="Z28" s="61">
         <v>14620</v>
       </c>
       <c r="AA28" s="61">
         <v>14660</v>
       </c>
       <c r="AB28" s="61">
         <v>14608</v>
       </c>
       <c r="AC28" s="59">
         <v>14580</v>
       </c>
       <c r="AD28" s="61">
         <v>14589</v>
       </c>
+      <c r="AE28" s="59">
+        <v>14597</v>
+      </c>
+      <c r="AF28" s="59">
+        <v>14598</v>
+      </c>
     </row>
     <row r="29" spans="1:40">
       <c r="A29" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="60">
         <v>14646</v>
       </c>
       <c r="C29" s="16">
         <v>14641</v>
       </c>
       <c r="D29" s="60">
         <v>14649</v>
       </c>
       <c r="E29" s="61">
         <v>14649</v>
       </c>
       <c r="F29" s="62">
         <v>14652</v>
       </c>
       <c r="G29" s="61">
         <v>14613</v>
       </c>
       <c r="H29" s="63">
         <v>14626</v>
@@ -7484,84 +7586,92 @@
       </c>
       <c r="W29" s="61">
         <v>14341</v>
       </c>
       <c r="X29" s="59">
         <v>14333</v>
       </c>
       <c r="Y29" s="61">
         <v>14317</v>
       </c>
       <c r="Z29" s="61">
         <v>14263</v>
       </c>
       <c r="AA29" s="61">
         <v>14256</v>
       </c>
       <c r="AB29" s="61">
         <v>14260</v>
       </c>
       <c r="AC29" s="59">
         <v>14248</v>
       </c>
       <c r="AD29" s="61">
         <v>14236</v>
       </c>
+      <c r="AE29" s="59">
+        <v>14253</v>
+      </c>
+      <c r="AF29" s="59">
+        <v>14244</v>
+      </c>
     </row>
     <row r="30" spans="1:40" ht="15">
-      <c r="A30" s="217" t="s">
+      <c r="A30" s="220" t="s">
         <v>5</v>
       </c>
-      <c r="B30" s="217"/>
-[...27 lines deleted...]
-      <c r="AD30" s="57"/>
+      <c r="B30" s="220"/>
+      <c r="C30" s="220"/>
+      <c r="D30" s="220"/>
+      <c r="E30" s="220"/>
+      <c r="F30" s="220"/>
+      <c r="G30" s="220"/>
+      <c r="H30" s="220"/>
+      <c r="I30" s="220"/>
+      <c r="J30" s="220"/>
+      <c r="K30" s="220"/>
+      <c r="L30" s="220"/>
+      <c r="M30" s="220"/>
+      <c r="N30" s="220"/>
+      <c r="O30" s="220"/>
+      <c r="P30" s="220"/>
+      <c r="Q30" s="220"/>
+      <c r="R30" s="220"/>
+      <c r="S30" s="220"/>
+      <c r="T30" s="220"/>
+      <c r="U30" s="220"/>
+      <c r="V30" s="211"/>
+      <c r="W30" s="211"/>
+      <c r="X30" s="211"/>
+      <c r="Y30" s="211"/>
+      <c r="Z30" s="211"/>
+      <c r="AA30" s="211"/>
+      <c r="AB30" s="211"/>
+      <c r="AC30" s="211"/>
+      <c r="AD30" s="211"/>
+      <c r="AE30" s="211"/>
+      <c r="AF30" s="211"/>
     </row>
     <row r="31" spans="1:40">
       <c r="A31" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="60">
         <v>356198</v>
       </c>
       <c r="C31" s="60">
         <v>356628</v>
       </c>
       <c r="D31" s="60">
         <v>357052</v>
       </c>
       <c r="E31" s="8">
         <v>357534</v>
       </c>
       <c r="F31" s="8">
         <v>357963</v>
       </c>
       <c r="G31" s="8">
         <v>358300</v>
       </c>
       <c r="H31" s="8">
         <v>358325</v>
@@ -7610,50 +7720,56 @@
       </c>
       <c r="W31" s="61">
         <v>360613</v>
       </c>
       <c r="X31" s="59">
         <v>360939</v>
       </c>
       <c r="Y31" s="61">
         <v>361239</v>
       </c>
       <c r="Z31" s="61">
         <v>361479</v>
       </c>
       <c r="AA31" s="61">
         <v>361621</v>
       </c>
       <c r="AB31" s="61">
         <v>361816</v>
       </c>
       <c r="AC31" s="59">
         <v>362103</v>
       </c>
       <c r="AD31" s="61">
         <v>362303</v>
       </c>
+      <c r="AE31" s="59">
+        <v>362444</v>
+      </c>
+      <c r="AF31" s="59">
+        <v>362522</v>
+      </c>
     </row>
     <row r="32" spans="1:40">
       <c r="A32" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="60">
         <v>212050</v>
       </c>
       <c r="C32" s="60">
         <v>212559</v>
       </c>
       <c r="D32" s="60">
         <v>212957</v>
       </c>
       <c r="E32" s="78">
         <v>213349</v>
       </c>
       <c r="F32" s="79">
         <v>213745</v>
       </c>
       <c r="G32" s="61">
         <v>214103</v>
       </c>
       <c r="H32" s="80">
         <v>214443</v>
@@ -7702,50 +7818,56 @@
       </c>
       <c r="W32" s="61">
         <v>220261</v>
       </c>
       <c r="X32" s="59">
         <v>220808</v>
       </c>
       <c r="Y32" s="61">
         <v>221254</v>
       </c>
       <c r="Z32" s="61">
         <v>221480</v>
       </c>
       <c r="AA32" s="61">
         <v>221739</v>
       </c>
       <c r="AB32" s="61">
         <v>221954</v>
       </c>
       <c r="AC32" s="59">
         <v>222252</v>
       </c>
       <c r="AD32" s="61">
         <v>222494</v>
       </c>
+      <c r="AE32" s="59">
+        <v>222706</v>
+      </c>
+      <c r="AF32" s="59">
+        <v>223065</v>
+      </c>
     </row>
     <row r="33" spans="1:41">
       <c r="A33" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="60">
         <v>43425</v>
       </c>
       <c r="C33" s="60">
         <v>43459</v>
       </c>
       <c r="D33" s="60">
         <v>43497</v>
       </c>
       <c r="E33" s="78">
         <v>43566</v>
       </c>
       <c r="F33" s="79">
         <v>43635</v>
       </c>
       <c r="G33" s="61">
         <v>43654</v>
       </c>
       <c r="H33" s="80">
         <v>43390</v>
@@ -7794,50 +7916,56 @@
       </c>
       <c r="W33" s="61">
         <v>41798</v>
       </c>
       <c r="X33" s="59">
         <v>41758</v>
       </c>
       <c r="Y33" s="61">
         <v>41729</v>
       </c>
       <c r="Z33" s="61">
         <v>41764</v>
       </c>
       <c r="AA33" s="61">
         <v>41736</v>
       </c>
       <c r="AB33" s="61">
         <v>41728</v>
       </c>
       <c r="AC33" s="59">
         <v>41761</v>
       </c>
       <c r="AD33" s="61">
         <v>41798</v>
       </c>
+      <c r="AE33" s="59">
+        <v>41795</v>
+      </c>
+      <c r="AF33" s="59">
+        <v>41746</v>
+      </c>
     </row>
     <row r="34" spans="1:41">
       <c r="A34" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="60">
         <v>16085</v>
       </c>
       <c r="C34" s="60">
         <v>16059</v>
       </c>
       <c r="D34" s="60">
         <v>16061</v>
       </c>
       <c r="E34" s="78">
         <v>16067</v>
       </c>
       <c r="F34" s="79">
         <v>16050</v>
       </c>
       <c r="G34" s="61">
         <v>16064</v>
       </c>
       <c r="H34" s="80">
         <v>16070</v>
@@ -7886,50 +8014,56 @@
       </c>
       <c r="W34" s="61">
         <v>15864</v>
       </c>
       <c r="X34" s="59">
         <v>15819</v>
       </c>
       <c r="Y34" s="61">
         <v>15805</v>
       </c>
       <c r="Z34" s="61">
         <v>15823</v>
       </c>
       <c r="AA34" s="61">
         <v>15793</v>
       </c>
       <c r="AB34" s="61">
         <v>15787</v>
       </c>
       <c r="AC34" s="59">
         <v>15774</v>
       </c>
       <c r="AD34" s="61">
         <v>15754</v>
       </c>
+      <c r="AE34" s="59">
+        <v>15741</v>
+      </c>
+      <c r="AF34" s="59">
+        <v>15712</v>
+      </c>
     </row>
     <row r="35" spans="1:41">
       <c r="A35" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="60">
         <v>12792</v>
       </c>
       <c r="C35" s="60">
         <v>12775</v>
       </c>
       <c r="D35" s="60">
         <v>12789</v>
       </c>
       <c r="E35" s="78">
         <v>12775</v>
       </c>
       <c r="F35" s="79">
         <v>12795</v>
       </c>
       <c r="G35" s="61">
         <v>12785</v>
       </c>
       <c r="H35" s="80">
         <v>12789</v>
@@ -7978,50 +8112,56 @@
       </c>
       <c r="W35" s="61">
         <v>12512</v>
       </c>
       <c r="X35" s="59">
         <v>12483</v>
       </c>
       <c r="Y35" s="61">
         <v>12477</v>
       </c>
       <c r="Z35" s="61">
         <v>12472</v>
       </c>
       <c r="AA35" s="61">
         <v>12457</v>
       </c>
       <c r="AB35" s="61">
         <v>12443</v>
       </c>
       <c r="AC35" s="59">
         <v>12441</v>
       </c>
       <c r="AD35" s="61">
         <v>12405</v>
       </c>
+      <c r="AE35" s="59">
+        <v>12411</v>
+      </c>
+      <c r="AF35" s="59">
+        <v>12401</v>
+      </c>
     </row>
     <row r="36" spans="1:41">
       <c r="A36" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="60">
         <v>27389</v>
       </c>
       <c r="C36" s="60">
         <v>27339</v>
       </c>
       <c r="D36" s="60">
         <v>27325</v>
       </c>
       <c r="E36" s="78">
         <v>27344</v>
       </c>
       <c r="F36" s="79">
         <v>27339</v>
       </c>
       <c r="G36" s="61">
         <v>27339</v>
       </c>
       <c r="H36" s="80">
         <v>27318</v>
@@ -8070,50 +8210,56 @@
       </c>
       <c r="W36" s="61">
         <v>26736</v>
       </c>
       <c r="X36" s="59">
         <v>26702</v>
       </c>
       <c r="Y36" s="61">
         <v>26671</v>
       </c>
       <c r="Z36" s="61">
         <v>26652</v>
       </c>
       <c r="AA36" s="61">
         <v>26627</v>
       </c>
       <c r="AB36" s="61">
         <v>26616</v>
       </c>
       <c r="AC36" s="59">
         <v>26592</v>
       </c>
       <c r="AD36" s="61">
         <v>26561</v>
       </c>
+      <c r="AE36" s="59">
+        <v>26535</v>
+      </c>
+      <c r="AF36" s="59">
+        <v>26458</v>
+      </c>
     </row>
     <row r="37" spans="1:41">
       <c r="A37" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="60">
         <v>15012</v>
       </c>
       <c r="C37" s="60">
         <v>14996</v>
       </c>
       <c r="D37" s="60">
         <v>14994</v>
       </c>
       <c r="E37" s="78">
         <v>15001</v>
       </c>
       <c r="F37" s="79">
         <v>15005</v>
       </c>
       <c r="G37" s="61">
         <v>15017</v>
       </c>
       <c r="H37" s="80">
         <v>15008</v>
@@ -8162,50 +8308,56 @@
       </c>
       <c r="W37" s="61">
         <v>14746</v>
       </c>
       <c r="X37" s="59">
         <v>14721</v>
       </c>
       <c r="Y37" s="61">
         <v>14680</v>
       </c>
       <c r="Z37" s="61">
         <v>14689</v>
       </c>
       <c r="AA37" s="61">
         <v>14672</v>
       </c>
       <c r="AB37" s="61">
         <v>14682</v>
       </c>
       <c r="AC37" s="59">
         <v>14684</v>
       </c>
       <c r="AD37" s="61">
         <v>14662</v>
       </c>
+      <c r="AE37" s="59">
+        <v>14645</v>
+      </c>
+      <c r="AF37" s="59">
+        <v>14582</v>
+      </c>
     </row>
     <row r="38" spans="1:41">
       <c r="A38" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="60">
         <v>14883</v>
       </c>
       <c r="C38" s="60">
         <v>14908</v>
       </c>
       <c r="D38" s="60">
         <v>14884</v>
       </c>
       <c r="E38" s="78">
         <v>14887</v>
       </c>
       <c r="F38" s="79">
         <v>14862</v>
       </c>
       <c r="G38" s="61">
         <v>14843</v>
       </c>
       <c r="H38" s="80">
         <v>14815</v>
@@ -8254,50 +8406,56 @@
       </c>
       <c r="W38" s="61">
         <v>14548</v>
       </c>
       <c r="X38" s="59">
         <v>14534</v>
       </c>
       <c r="Y38" s="61">
         <v>14524</v>
       </c>
       <c r="Z38" s="61">
         <v>14519</v>
       </c>
       <c r="AA38" s="61">
         <v>14527</v>
       </c>
       <c r="AB38" s="61">
         <v>14530</v>
       </c>
       <c r="AC38" s="59">
         <v>14528</v>
       </c>
       <c r="AD38" s="61">
         <v>14554</v>
       </c>
+      <c r="AE38" s="59">
+        <v>14546</v>
+      </c>
+      <c r="AF38" s="59">
+        <v>14521</v>
+      </c>
     </row>
     <row r="39" spans="1:41">
       <c r="A39" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="60">
         <v>14562</v>
       </c>
       <c r="C39" s="60">
         <v>14533</v>
       </c>
       <c r="D39" s="60">
         <v>14545</v>
       </c>
       <c r="E39" s="78">
         <v>14545</v>
       </c>
       <c r="F39" s="79">
         <v>14532</v>
       </c>
       <c r="G39" s="61">
         <v>14495</v>
       </c>
       <c r="H39" s="80">
         <v>14492</v>
@@ -8346,84 +8504,92 @@
       </c>
       <c r="W39" s="61">
         <v>14148</v>
       </c>
       <c r="X39" s="59">
         <v>14114</v>
       </c>
       <c r="Y39" s="61">
         <v>14099</v>
       </c>
       <c r="Z39" s="61">
         <v>14080</v>
       </c>
       <c r="AA39" s="61">
         <v>14070</v>
       </c>
       <c r="AB39" s="61">
         <v>14076</v>
       </c>
       <c r="AC39" s="59">
         <v>14071</v>
       </c>
       <c r="AD39" s="61">
         <v>14075</v>
       </c>
+      <c r="AE39" s="59">
+        <v>14065</v>
+      </c>
+      <c r="AF39" s="59">
+        <v>14037</v>
+      </c>
     </row>
     <row r="40" spans="1:41" ht="15">
-      <c r="A40" s="216" t="s">
+      <c r="A40" s="219" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="216"/>
-[...27 lines deleted...]
-      <c r="AD40" s="57"/>
+      <c r="B40" s="219"/>
+      <c r="C40" s="219"/>
+      <c r="D40" s="219"/>
+      <c r="E40" s="219"/>
+      <c r="F40" s="219"/>
+      <c r="G40" s="219"/>
+      <c r="H40" s="219"/>
+      <c r="I40" s="219"/>
+      <c r="J40" s="219"/>
+      <c r="K40" s="219"/>
+      <c r="L40" s="219"/>
+      <c r="M40" s="219"/>
+      <c r="N40" s="219"/>
+      <c r="O40" s="219"/>
+      <c r="P40" s="219"/>
+      <c r="Q40" s="219"/>
+      <c r="R40" s="219"/>
+      <c r="S40" s="219"/>
+      <c r="T40" s="219"/>
+      <c r="U40" s="219"/>
+      <c r="V40" s="211"/>
+      <c r="W40" s="211"/>
+      <c r="X40" s="211"/>
+      <c r="Y40" s="211"/>
+      <c r="Z40" s="211"/>
+      <c r="AA40" s="211"/>
+      <c r="AB40" s="211"/>
+      <c r="AC40" s="211"/>
+      <c r="AD40" s="211"/>
+      <c r="AE40" s="211"/>
+      <c r="AF40" s="211"/>
     </row>
     <row r="41" spans="1:41">
       <c r="A41" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="58">
         <v>389875</v>
       </c>
       <c r="C41" s="58">
         <v>389923</v>
       </c>
       <c r="D41" s="58">
         <v>390152</v>
       </c>
       <c r="E41" s="12">
         <v>390303</v>
       </c>
       <c r="F41" s="12">
         <v>390483</v>
       </c>
       <c r="G41" s="14">
         <v>390844</v>
       </c>
       <c r="H41" s="12">
         <v>390877</v>
@@ -8472,52 +8638,56 @@
       </c>
       <c r="W41" s="45">
         <v>392139</v>
       </c>
       <c r="X41" s="6">
         <v>392316</v>
       </c>
       <c r="Y41" s="197">
         <v>392715</v>
       </c>
       <c r="Z41" s="61">
         <v>392995</v>
       </c>
       <c r="AA41" s="61">
         <v>392990</v>
       </c>
       <c r="AB41" s="61">
         <v>393035</v>
       </c>
       <c r="AC41" s="203">
         <v>393304</v>
       </c>
       <c r="AD41" s="33">
         <v>393632</v>
       </c>
-      <c r="AE41" s="42"/>
-      <c r="AF41" s="6"/>
+      <c r="AE41" s="59">
+        <v>393727</v>
+      </c>
+      <c r="AF41" s="61">
+        <v>394186</v>
+      </c>
       <c r="AG41" s="25"/>
       <c r="AH41" s="25"/>
       <c r="AI41" s="43"/>
       <c r="AJ41" s="44"/>
       <c r="AK41" s="33"/>
       <c r="AL41" s="25"/>
       <c r="AM41" s="25"/>
       <c r="AN41" s="25"/>
       <c r="AO41" s="45"/>
     </row>
     <row r="42" spans="1:41">
       <c r="A42" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="37">
         <v>323282</v>
       </c>
       <c r="C42" s="24">
         <v>323236</v>
       </c>
       <c r="D42" s="24">
         <v>323353</v>
       </c>
       <c r="E42" s="25">
         <v>323471</v>
@@ -8575,52 +8745,56 @@
       </c>
       <c r="W42" s="45">
         <v>327710</v>
       </c>
       <c r="X42" s="6">
         <v>327962</v>
       </c>
       <c r="Y42" s="197">
         <v>328394</v>
       </c>
       <c r="Z42" s="61">
         <v>328616</v>
       </c>
       <c r="AA42" s="61">
         <v>328627</v>
       </c>
       <c r="AB42" s="61">
         <v>328707</v>
       </c>
       <c r="AC42" s="203">
         <v>328897</v>
       </c>
       <c r="AD42" s="33">
         <v>329137</v>
       </c>
-      <c r="AE42" s="42"/>
-      <c r="AF42" s="6"/>
+      <c r="AE42" s="59">
+        <v>329247</v>
+      </c>
+      <c r="AF42" s="61">
+        <v>329712</v>
+      </c>
       <c r="AG42" s="25"/>
       <c r="AH42" s="25"/>
       <c r="AI42" s="43"/>
       <c r="AJ42" s="43"/>
       <c r="AK42" s="33"/>
       <c r="AL42" s="25"/>
       <c r="AM42" s="25"/>
       <c r="AN42" s="25"/>
       <c r="AO42" s="45"/>
     </row>
     <row r="43" spans="1:41">
       <c r="A43" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="37">
         <v>66590</v>
       </c>
       <c r="C43" s="24">
         <v>66684</v>
       </c>
       <c r="D43" s="24">
         <v>66796</v>
       </c>
       <c r="E43" s="25">
         <v>66832</v>
@@ -8678,95 +8852,101 @@
       </c>
       <c r="W43" s="45">
         <v>64429</v>
       </c>
       <c r="X43" s="6">
         <v>64354</v>
       </c>
       <c r="Y43" s="197">
         <v>64321</v>
       </c>
       <c r="Z43" s="61">
         <v>64379</v>
       </c>
       <c r="AA43" s="61">
         <v>64363</v>
       </c>
       <c r="AB43" s="61">
         <v>64328</v>
       </c>
       <c r="AC43" s="203">
         <v>64407</v>
       </c>
       <c r="AD43" s="33">
         <v>64495</v>
       </c>
-      <c r="AE43" s="42"/>
-      <c r="AF43" s="6"/>
+      <c r="AE43" s="59">
+        <v>64480</v>
+      </c>
+      <c r="AF43" s="61">
+        <v>64474</v>
+      </c>
       <c r="AG43" s="25"/>
       <c r="AH43" s="25"/>
       <c r="AI43" s="43"/>
       <c r="AJ43" s="43"/>
       <c r="AK43" s="33"/>
       <c r="AL43" s="25"/>
       <c r="AM43" s="25"/>
       <c r="AN43" s="25"/>
       <c r="AO43" s="45"/>
     </row>
     <row r="44" spans="1:41" ht="15">
-      <c r="A44" s="216" t="s">
+      <c r="A44" s="219" t="s">
         <v>4</v>
       </c>
-      <c r="B44" s="216"/>
-[...27 lines deleted...]
-      <c r="AD44" s="57"/>
+      <c r="B44" s="219"/>
+      <c r="C44" s="219"/>
+      <c r="D44" s="219"/>
+      <c r="E44" s="219"/>
+      <c r="F44" s="219"/>
+      <c r="G44" s="219"/>
+      <c r="H44" s="219"/>
+      <c r="I44" s="219"/>
+      <c r="J44" s="219"/>
+      <c r="K44" s="219"/>
+      <c r="L44" s="219"/>
+      <c r="M44" s="219"/>
+      <c r="N44" s="219"/>
+      <c r="O44" s="219"/>
+      <c r="P44" s="219"/>
+      <c r="Q44" s="219"/>
+      <c r="R44" s="219"/>
+      <c r="S44" s="219"/>
+      <c r="T44" s="219"/>
+      <c r="U44" s="219"/>
+      <c r="V44" s="211"/>
+      <c r="W44" s="211"/>
+      <c r="X44" s="211"/>
+      <c r="Y44" s="211"/>
+      <c r="Z44" s="211"/>
+      <c r="AA44" s="211"/>
+      <c r="AB44" s="211"/>
+      <c r="AC44" s="211"/>
+      <c r="AD44" s="211"/>
+      <c r="AE44" s="211"/>
+      <c r="AF44" s="211"/>
     </row>
     <row r="45" spans="1:41">
       <c r="A45" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="8">
         <v>188589</v>
       </c>
       <c r="C45" s="8">
         <v>188617</v>
       </c>
       <c r="D45" s="8">
         <v>188801</v>
       </c>
       <c r="E45" s="8">
         <v>188812</v>
       </c>
       <c r="F45" s="8">
         <v>188941</v>
       </c>
       <c r="G45" s="8">
         <v>189144</v>
       </c>
       <c r="H45" s="8">
         <v>189195</v>
@@ -8815,50 +8995,56 @@
       </c>
       <c r="W45" s="61">
         <v>189832</v>
       </c>
       <c r="X45" s="59">
         <v>189861</v>
       </c>
       <c r="Y45" s="61">
         <v>190053</v>
       </c>
       <c r="Z45" s="61">
         <v>190237</v>
       </c>
       <c r="AA45" s="61">
         <v>190262</v>
       </c>
       <c r="AB45" s="61">
         <v>190211</v>
       </c>
       <c r="AC45" s="59">
         <v>190323</v>
       </c>
       <c r="AD45" s="61">
         <v>190516</v>
       </c>
+      <c r="AE45" s="59">
+        <v>190550</v>
+      </c>
+      <c r="AF45" s="61">
+        <v>190782</v>
+      </c>
     </row>
     <row r="46" spans="1:41">
       <c r="A46" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="8">
         <v>155377</v>
       </c>
       <c r="C46" s="8">
         <v>155360</v>
       </c>
       <c r="D46" s="8">
         <v>155471</v>
       </c>
       <c r="E46" s="95">
         <v>155488</v>
       </c>
       <c r="F46" s="96">
         <v>155532</v>
       </c>
       <c r="G46" s="61">
         <v>155648</v>
       </c>
       <c r="H46" s="97">
         <v>155888</v>
@@ -8907,50 +9093,56 @@
       </c>
       <c r="W46" s="61">
         <v>157523</v>
       </c>
       <c r="X46" s="59">
         <v>157589</v>
       </c>
       <c r="Y46" s="61">
         <v>157800</v>
       </c>
       <c r="Z46" s="61">
         <v>157955</v>
       </c>
       <c r="AA46" s="61">
         <v>157983</v>
       </c>
       <c r="AB46" s="61">
         <v>157962</v>
       </c>
       <c r="AC46" s="59">
         <v>158039</v>
       </c>
       <c r="AD46" s="61">
         <v>158185</v>
       </c>
+      <c r="AE46" s="59">
+        <v>158227</v>
+      </c>
+      <c r="AF46" s="59">
+        <v>158449</v>
+      </c>
     </row>
     <row r="47" spans="1:41">
       <c r="A47" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="8">
         <v>33212</v>
       </c>
       <c r="C47" s="8">
         <v>33257</v>
       </c>
       <c r="D47" s="8">
         <v>33330</v>
       </c>
       <c r="E47" s="95">
         <v>33324</v>
       </c>
       <c r="F47" s="96">
         <v>33409</v>
       </c>
       <c r="G47" s="61">
         <v>33496</v>
       </c>
       <c r="H47" s="97">
         <v>33307</v>
@@ -8999,84 +9191,92 @@
       </c>
       <c r="W47" s="61">
         <v>32309</v>
       </c>
       <c r="X47" s="59">
         <v>32272</v>
       </c>
       <c r="Y47" s="61">
         <v>32253</v>
       </c>
       <c r="Z47" s="61">
         <v>32282</v>
       </c>
       <c r="AA47" s="61">
         <v>32279</v>
       </c>
       <c r="AB47" s="61">
         <v>32249</v>
       </c>
       <c r="AC47" s="59">
         <v>32284</v>
       </c>
       <c r="AD47" s="61">
         <v>32331</v>
       </c>
+      <c r="AE47" s="59">
+        <v>32323</v>
+      </c>
+      <c r="AF47" s="59">
+        <v>32333</v>
+      </c>
     </row>
     <row r="48" spans="1:41" ht="12.75" customHeight="1">
-      <c r="A48" s="216" t="s">
+      <c r="A48" s="219" t="s">
         <v>5</v>
       </c>
-      <c r="B48" s="216"/>
-[...25 lines deleted...]
-      <c r="AB48" s="207"/>
+      <c r="B48" s="219"/>
+      <c r="C48" s="219"/>
+      <c r="D48" s="219"/>
+      <c r="E48" s="219"/>
+      <c r="F48" s="219"/>
+      <c r="G48" s="219"/>
+      <c r="H48" s="219"/>
+      <c r="I48" s="219"/>
+      <c r="J48" s="219"/>
+      <c r="K48" s="219"/>
+      <c r="L48" s="219"/>
+      <c r="M48" s="219"/>
+      <c r="N48" s="219"/>
+      <c r="O48" s="219"/>
+      <c r="P48" s="219"/>
+      <c r="Q48" s="219"/>
+      <c r="R48" s="219"/>
+      <c r="S48" s="219"/>
+      <c r="T48" s="219"/>
+      <c r="U48" s="219"/>
+      <c r="V48" s="211"/>
+      <c r="W48" s="211"/>
+      <c r="X48" s="211"/>
+      <c r="Y48" s="211"/>
+      <c r="Z48" s="211"/>
+      <c r="AA48" s="211"/>
+      <c r="AB48" s="211"/>
       <c r="AC48" s="57"/>
       <c r="AD48" s="57"/>
+      <c r="AE48" s="57"/>
+      <c r="AF48" s="57"/>
     </row>
     <row r="49" spans="1:41" ht="12.75" customHeight="1">
       <c r="A49" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B49" s="8">
         <v>201286</v>
       </c>
       <c r="C49" s="8">
         <v>201306</v>
       </c>
       <c r="D49" s="8">
         <v>201351</v>
       </c>
       <c r="E49" s="8">
         <v>201491</v>
       </c>
       <c r="F49" s="8">
         <v>201542</v>
       </c>
       <c r="G49" s="8">
         <v>189144</v>
       </c>
       <c r="H49" s="8">
         <v>201682</v>
@@ -9125,50 +9325,56 @@
       </c>
       <c r="W49" s="61">
         <v>202307</v>
       </c>
       <c r="X49" s="59">
         <v>202455</v>
       </c>
       <c r="Y49" s="61">
         <v>202662</v>
       </c>
       <c r="Z49" s="61">
         <v>202733</v>
       </c>
       <c r="AA49" s="61">
         <v>202752</v>
       </c>
       <c r="AB49" s="61">
         <v>202824</v>
       </c>
       <c r="AC49" s="59">
         <v>202981</v>
       </c>
       <c r="AD49" s="61">
         <v>203116</v>
       </c>
+      <c r="AE49" s="59">
+        <v>203177</v>
+      </c>
+      <c r="AF49" s="59">
+        <v>203404</v>
+      </c>
     </row>
     <row r="50" spans="1:41" ht="12.75" customHeight="1">
       <c r="A50" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B50" s="8">
         <v>167918</v>
       </c>
       <c r="C50" s="8">
         <v>167889</v>
       </c>
       <c r="D50" s="8">
         <v>167895</v>
       </c>
       <c r="E50" s="112">
         <v>167983</v>
       </c>
       <c r="F50" s="113">
         <v>167951</v>
       </c>
       <c r="G50" s="61">
         <v>168039</v>
       </c>
       <c r="H50" s="114">
         <v>168270</v>
@@ -9217,50 +9423,56 @@
       </c>
       <c r="W50" s="61">
         <v>170187</v>
       </c>
       <c r="X50" s="59">
         <v>170373</v>
       </c>
       <c r="Y50" s="61">
         <v>170594</v>
       </c>
       <c r="Z50" s="61">
         <v>170633</v>
       </c>
       <c r="AA50" s="61">
         <v>170667</v>
       </c>
       <c r="AB50" s="61">
         <v>170745</v>
       </c>
       <c r="AC50" s="59">
         <v>170858</v>
       </c>
       <c r="AD50" s="61">
         <v>170952</v>
       </c>
+      <c r="AE50" s="59">
+        <v>171020</v>
+      </c>
+      <c r="AF50" s="59">
+        <v>171263</v>
+      </c>
     </row>
     <row r="51" spans="1:41" ht="12.75" customHeight="1">
       <c r="A51" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B51" s="59">
         <v>33368</v>
       </c>
       <c r="C51" s="59">
         <v>33417</v>
       </c>
       <c r="D51" s="59">
         <v>33456</v>
       </c>
       <c r="E51" s="112">
         <v>33508</v>
       </c>
       <c r="F51" s="113">
         <v>33591</v>
       </c>
       <c r="G51" s="61">
         <v>33661</v>
       </c>
       <c r="H51" s="114">
         <v>33412</v>
@@ -9309,84 +9521,92 @@
       </c>
       <c r="W51" s="61">
         <v>32120</v>
       </c>
       <c r="X51" s="59">
         <v>32082</v>
       </c>
       <c r="Y51" s="61">
         <v>32068</v>
       </c>
       <c r="Z51" s="61">
         <v>32100</v>
       </c>
       <c r="AA51" s="61">
         <v>32085</v>
       </c>
       <c r="AB51" s="61">
         <v>32079</v>
       </c>
       <c r="AC51" s="59">
         <v>32123</v>
       </c>
       <c r="AD51" s="61">
         <v>32164</v>
       </c>
+      <c r="AE51" s="59">
+        <v>32157</v>
+      </c>
+      <c r="AF51" s="59">
+        <v>32141</v>
+      </c>
     </row>
     <row r="52" spans="1:41" ht="15">
-      <c r="A52" s="217" t="s">
+      <c r="A52" s="220" t="s">
         <v>2</v>
       </c>
-      <c r="B52" s="217"/>
-[...27 lines deleted...]
-      <c r="AD52" s="57"/>
+      <c r="B52" s="220"/>
+      <c r="C52" s="220"/>
+      <c r="D52" s="220"/>
+      <c r="E52" s="220"/>
+      <c r="F52" s="220"/>
+      <c r="G52" s="220"/>
+      <c r="H52" s="220"/>
+      <c r="I52" s="220"/>
+      <c r="J52" s="220"/>
+      <c r="K52" s="220"/>
+      <c r="L52" s="220"/>
+      <c r="M52" s="220"/>
+      <c r="N52" s="220"/>
+      <c r="O52" s="220"/>
+      <c r="P52" s="220"/>
+      <c r="Q52" s="220"/>
+      <c r="R52" s="220"/>
+      <c r="S52" s="220"/>
+      <c r="T52" s="220"/>
+      <c r="U52" s="220"/>
+      <c r="V52" s="220"/>
+      <c r="W52" s="220"/>
+      <c r="X52" s="220"/>
+      <c r="Y52" s="211"/>
+      <c r="Z52" s="211"/>
+      <c r="AA52" s="211"/>
+      <c r="AB52" s="211"/>
+      <c r="AC52" s="211"/>
+      <c r="AD52" s="211"/>
+      <c r="AE52" s="211"/>
+      <c r="AF52" s="211"/>
     </row>
     <row r="53" spans="1:41">
       <c r="A53" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="58">
         <v>314203</v>
       </c>
       <c r="C53" s="58">
         <v>314988</v>
       </c>
       <c r="D53" s="58">
         <v>315749</v>
       </c>
       <c r="E53" s="12">
         <v>316408</v>
       </c>
       <c r="F53" s="12">
         <v>317126</v>
       </c>
       <c r="G53" s="14">
         <v>317446</v>
       </c>
       <c r="H53" s="12">
         <v>317652</v>
@@ -9432,55 +9652,59 @@
       </c>
       <c r="V53" s="12">
         <v>321824</v>
       </c>
       <c r="W53" s="54">
         <v>322074</v>
       </c>
       <c r="X53" s="6">
         <v>322455</v>
       </c>
       <c r="Y53" s="197">
         <v>322713</v>
       </c>
       <c r="Z53" s="61">
         <v>323076</v>
       </c>
       <c r="AA53" s="61">
         <v>323387</v>
       </c>
       <c r="AB53" s="203">
         <v>323690</v>
       </c>
       <c r="AC53" s="59">
         <v>324043</v>
       </c>
-      <c r="AD53" s="223">
+      <c r="AD53" s="205">
         <v>324230</v>
       </c>
-      <c r="AE53" s="51"/>
-      <c r="AF53" s="6"/>
+      <c r="AE53" s="61">
+        <v>324523</v>
+      </c>
+      <c r="AF53" s="59">
+        <v>324340</v>
+      </c>
       <c r="AG53" s="25"/>
       <c r="AH53" s="25"/>
       <c r="AI53" s="52"/>
       <c r="AJ53" s="53"/>
       <c r="AK53" s="33"/>
       <c r="AL53" s="25"/>
       <c r="AM53" s="36"/>
       <c r="AN53" s="25"/>
       <c r="AO53" s="54"/>
     </row>
     <row r="54" spans="1:41">
       <c r="A54" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="46">
         <v>88990</v>
       </c>
       <c r="C54" s="24">
         <v>90041</v>
       </c>
       <c r="D54" s="24">
         <v>90769</v>
       </c>
       <c r="E54" s="25">
         <v>91369</v>
@@ -9535,55 +9759,59 @@
       </c>
       <c r="V54" s="25">
         <v>100681</v>
       </c>
       <c r="W54" s="54">
         <v>101181</v>
       </c>
       <c r="X54" s="6">
         <v>101822</v>
       </c>
       <c r="Y54" s="197">
         <v>102235</v>
       </c>
       <c r="Z54" s="61">
         <v>102638</v>
       </c>
       <c r="AA54" s="61">
         <v>103104</v>
       </c>
       <c r="AB54" s="203">
         <v>103459</v>
       </c>
       <c r="AC54" s="59">
         <v>103902</v>
       </c>
-      <c r="AD54" s="223">
+      <c r="AD54" s="205">
         <v>104227</v>
       </c>
-      <c r="AE54" s="51"/>
-      <c r="AF54" s="6"/>
+      <c r="AE54" s="61">
+        <v>104540</v>
+      </c>
+      <c r="AF54" s="59">
+        <v>104799</v>
+      </c>
       <c r="AG54" s="25"/>
       <c r="AH54" s="25"/>
       <c r="AI54" s="52"/>
       <c r="AJ54" s="52"/>
       <c r="AK54" s="33"/>
       <c r="AL54" s="25"/>
       <c r="AM54" s="36"/>
       <c r="AN54" s="25"/>
       <c r="AO54" s="54"/>
     </row>
     <row r="55" spans="1:41">
       <c r="A55" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="46">
         <v>20282</v>
       </c>
       <c r="C55" s="24">
         <v>20261</v>
       </c>
       <c r="D55" s="24">
         <v>20267</v>
       </c>
       <c r="E55" s="25">
         <v>20289</v>
@@ -9638,55 +9866,59 @@
       </c>
       <c r="V55" s="25">
         <v>19658</v>
       </c>
       <c r="W55" s="54">
         <v>19617</v>
       </c>
       <c r="X55" s="6">
         <v>19601</v>
       </c>
       <c r="Y55" s="197">
         <v>19581</v>
       </c>
       <c r="Z55" s="61">
         <v>19579</v>
       </c>
       <c r="AA55" s="61">
         <v>19567</v>
       </c>
       <c r="AB55" s="203">
         <v>19568</v>
       </c>
       <c r="AC55" s="59">
         <v>19567</v>
       </c>
-      <c r="AD55" s="223">
+      <c r="AD55" s="205">
         <v>19560</v>
       </c>
-      <c r="AE55" s="51"/>
-      <c r="AF55" s="6"/>
+      <c r="AE55" s="59">
+        <v>19589</v>
+      </c>
+      <c r="AF55" s="59">
+        <v>19518</v>
+      </c>
       <c r="AG55" s="25"/>
       <c r="AH55" s="25"/>
       <c r="AI55" s="52"/>
       <c r="AJ55" s="52"/>
       <c r="AK55" s="33"/>
       <c r="AL55" s="25"/>
       <c r="AM55" s="36"/>
       <c r="AN55" s="25"/>
       <c r="AO55" s="54"/>
     </row>
     <row r="56" spans="1:41">
       <c r="A56" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="46">
         <v>32799</v>
       </c>
       <c r="C56" s="24">
         <v>32732</v>
       </c>
       <c r="D56" s="24">
         <v>32755</v>
       </c>
       <c r="E56" s="25">
         <v>32766</v>
@@ -9741,55 +9973,59 @@
       </c>
       <c r="V56" s="25">
         <v>32448</v>
       </c>
       <c r="W56" s="54">
         <v>32450</v>
       </c>
       <c r="X56" s="6">
         <v>32399</v>
       </c>
       <c r="Y56" s="197">
         <v>32388</v>
       </c>
       <c r="Z56" s="61">
         <v>32428</v>
       </c>
       <c r="AA56" s="61">
         <v>32378</v>
       </c>
       <c r="AB56" s="203">
         <v>32370</v>
       </c>
       <c r="AC56" s="59">
         <v>32349</v>
       </c>
-      <c r="AD56" s="223">
+      <c r="AD56" s="205">
         <v>32312</v>
       </c>
-      <c r="AE56" s="51"/>
-      <c r="AF56" s="6"/>
+      <c r="AE56" s="61">
+        <v>32311</v>
+      </c>
+      <c r="AF56" s="59">
+        <v>32273</v>
+      </c>
       <c r="AG56" s="25"/>
       <c r="AH56" s="25"/>
       <c r="AI56" s="52"/>
       <c r="AJ56" s="52"/>
       <c r="AK56" s="33"/>
       <c r="AL56" s="25"/>
       <c r="AM56" s="36"/>
       <c r="AN56" s="25"/>
       <c r="AO56" s="54"/>
     </row>
     <row r="57" spans="1:41">
       <c r="A57" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="46">
         <v>26373</v>
       </c>
       <c r="C57" s="24">
         <v>26351</v>
       </c>
       <c r="D57" s="24">
         <v>26365</v>
       </c>
       <c r="E57" s="25">
         <v>26362</v>
@@ -9844,55 +10080,59 @@
       </c>
       <c r="V57" s="25">
         <v>25910</v>
       </c>
       <c r="W57" s="54">
         <v>25877</v>
       </c>
       <c r="X57" s="6">
         <v>25828</v>
       </c>
       <c r="Y57" s="197">
         <v>25831</v>
       </c>
       <c r="Z57" s="61">
         <v>25841</v>
       </c>
       <c r="AA57" s="61">
         <v>25787</v>
       </c>
       <c r="AB57" s="203">
         <v>25789</v>
       </c>
       <c r="AC57" s="59">
         <v>25805</v>
       </c>
-      <c r="AD57" s="223">
+      <c r="AD57" s="205">
         <v>25744</v>
       </c>
-      <c r="AE57" s="51"/>
-      <c r="AF57" s="6"/>
+      <c r="AE57" s="61">
+        <v>25753</v>
+      </c>
+      <c r="AF57" s="59">
+        <v>25741</v>
+      </c>
       <c r="AG57" s="25"/>
       <c r="AH57" s="25"/>
       <c r="AI57" s="52"/>
       <c r="AJ57" s="52"/>
       <c r="AK57" s="33"/>
       <c r="AL57" s="25"/>
       <c r="AM57" s="36"/>
       <c r="AN57" s="25"/>
       <c r="AO57" s="54"/>
     </row>
     <row r="58" spans="1:41">
       <c r="A58" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B58" s="46">
         <v>56008</v>
       </c>
       <c r="C58" s="24">
         <v>55895</v>
       </c>
       <c r="D58" s="24">
         <v>55875</v>
       </c>
       <c r="E58" s="25">
         <v>55906</v>
@@ -9947,55 +10187,59 @@
       </c>
       <c r="V58" s="25">
         <v>54890</v>
       </c>
       <c r="W58" s="54">
         <v>54842</v>
       </c>
       <c r="X58" s="6">
         <v>54807</v>
       </c>
       <c r="Y58" s="197">
         <v>54777</v>
       </c>
       <c r="Z58" s="61">
         <v>54737</v>
       </c>
       <c r="AA58" s="61">
         <v>54688</v>
       </c>
       <c r="AB58" s="203">
         <v>54669</v>
       </c>
       <c r="AC58" s="59">
         <v>54622</v>
       </c>
-      <c r="AD58" s="223">
+      <c r="AD58" s="205">
         <v>54576</v>
       </c>
-      <c r="AE58" s="51"/>
-      <c r="AF58" s="6"/>
+      <c r="AE58" s="59">
+        <v>54547</v>
+      </c>
+      <c r="AF58" s="59">
+        <v>54428</v>
+      </c>
       <c r="AG58" s="25"/>
       <c r="AH58" s="25"/>
       <c r="AI58" s="52"/>
       <c r="AJ58" s="52"/>
       <c r="AK58" s="33"/>
       <c r="AL58" s="25"/>
       <c r="AM58" s="36"/>
       <c r="AN58" s="25"/>
       <c r="AO58" s="54"/>
     </row>
     <row r="59" spans="1:41">
       <c r="A59" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="175">
         <v>30869</v>
       </c>
       <c r="C59" s="24">
         <v>30822</v>
       </c>
       <c r="D59" s="24">
         <v>30848</v>
       </c>
       <c r="E59" s="36">
         <v>30833</v>
@@ -10050,55 +10294,59 @@
       </c>
       <c r="V59" s="36">
         <v>30530</v>
       </c>
       <c r="W59" s="54">
         <v>30468</v>
       </c>
       <c r="X59" s="6">
         <v>30412</v>
       </c>
       <c r="Y59" s="197">
         <v>30356</v>
       </c>
       <c r="Z59" s="61">
         <v>30364</v>
       </c>
       <c r="AA59" s="61">
         <v>30350</v>
       </c>
       <c r="AB59" s="203">
         <v>30361</v>
       </c>
       <c r="AC59" s="59">
         <v>30371</v>
       </c>
-      <c r="AD59" s="223">
+      <c r="AD59" s="205">
         <v>30357</v>
       </c>
-      <c r="AE59" s="51"/>
-      <c r="AF59" s="6"/>
+      <c r="AE59" s="61">
+        <v>30322</v>
+      </c>
+      <c r="AF59" s="59">
+        <v>30181</v>
+      </c>
       <c r="AG59" s="25"/>
       <c r="AH59" s="25"/>
       <c r="AI59" s="52"/>
       <c r="AJ59" s="52"/>
       <c r="AK59" s="33"/>
       <c r="AL59" s="25"/>
       <c r="AM59" s="36"/>
       <c r="AN59" s="25"/>
       <c r="AO59" s="54"/>
     </row>
     <row r="60" spans="1:41">
       <c r="A60" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="175">
         <v>29671</v>
       </c>
       <c r="C60" s="24">
         <v>29709</v>
       </c>
       <c r="D60" s="24">
         <v>29673</v>
       </c>
       <c r="E60" s="36">
         <v>29689</v>
@@ -10153,55 +10401,59 @@
       </c>
       <c r="V60" s="36">
         <v>29159</v>
       </c>
       <c r="W60" s="54">
         <v>29150</v>
       </c>
       <c r="X60" s="6">
         <v>29139</v>
       </c>
       <c r="Y60" s="197">
         <v>29129</v>
       </c>
       <c r="Z60" s="61">
         <v>29144</v>
       </c>
       <c r="AA60" s="61">
         <v>29187</v>
       </c>
       <c r="AB60" s="204">
         <v>29138</v>
       </c>
       <c r="AC60" s="59">
         <v>29108</v>
       </c>
-      <c r="AD60" s="223">
+      <c r="AD60" s="205">
         <v>29143</v>
       </c>
-      <c r="AE60" s="177"/>
-      <c r="AF60" s="35"/>
+      <c r="AE60" s="61">
+        <v>29143</v>
+      </c>
+      <c r="AF60" s="59">
+        <v>29119</v>
+      </c>
       <c r="AG60" s="36"/>
       <c r="AH60" s="36"/>
       <c r="AI60" s="52"/>
       <c r="AJ60" s="52"/>
       <c r="AK60" s="33"/>
       <c r="AL60" s="36"/>
       <c r="AM60" s="36"/>
       <c r="AN60" s="36"/>
       <c r="AO60" s="54"/>
     </row>
     <row r="61" spans="1:41">
       <c r="A61" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="175">
         <v>29210</v>
       </c>
       <c r="C61" s="24">
         <v>29176</v>
       </c>
       <c r="D61" s="24">
         <v>29196</v>
       </c>
       <c r="E61" s="36">
         <v>29194</v>
@@ -10256,100 +10508,104 @@
       </c>
       <c r="V61" s="36">
         <v>28548</v>
       </c>
       <c r="W61" s="54">
         <v>28489</v>
       </c>
       <c r="X61" s="6">
         <v>28447</v>
       </c>
       <c r="Y61" s="197">
         <v>28416</v>
       </c>
       <c r="Z61" s="61">
         <v>28345</v>
       </c>
       <c r="AA61" s="61">
         <v>28326</v>
       </c>
       <c r="AB61" s="204">
         <v>28336</v>
       </c>
       <c r="AC61" s="59">
         <v>28319</v>
       </c>
-      <c r="AD61" s="223">
+      <c r="AD61" s="205">
         <v>28311</v>
       </c>
-      <c r="AE61" s="177"/>
-      <c r="AF61" s="35"/>
+      <c r="AE61" s="61">
+        <v>28318</v>
+      </c>
+      <c r="AF61" s="59">
+        <v>28281</v>
+      </c>
       <c r="AG61" s="36"/>
       <c r="AH61" s="36"/>
       <c r="AI61" s="52"/>
       <c r="AJ61" s="52"/>
       <c r="AK61" s="33"/>
       <c r="AL61" s="36"/>
       <c r="AM61" s="36"/>
       <c r="AN61" s="36"/>
       <c r="AO61" s="54"/>
     </row>
     <row r="62" spans="1:41" ht="15">
-      <c r="A62" s="216" t="s">
+      <c r="A62" s="219" t="s">
         <v>4</v>
       </c>
-      <c r="B62" s="216"/>
-[...29 lines deleted...]
-      <c r="AF62" s="2"/>
+      <c r="B62" s="219"/>
+      <c r="C62" s="219"/>
+      <c r="D62" s="219"/>
+      <c r="E62" s="219"/>
+      <c r="F62" s="219"/>
+      <c r="G62" s="219"/>
+      <c r="H62" s="219"/>
+      <c r="I62" s="219"/>
+      <c r="J62" s="219"/>
+      <c r="K62" s="219"/>
+      <c r="L62" s="219"/>
+      <c r="M62" s="219"/>
+      <c r="N62" s="219"/>
+      <c r="O62" s="219"/>
+      <c r="P62" s="219"/>
+      <c r="Q62" s="219"/>
+      <c r="R62" s="219"/>
+      <c r="S62" s="219"/>
+      <c r="T62" s="219"/>
+      <c r="U62" s="219"/>
+      <c r="V62" s="219"/>
+      <c r="W62" s="219"/>
+      <c r="X62" s="219"/>
+      <c r="Y62" s="211"/>
+      <c r="Z62" s="211"/>
+      <c r="AA62" s="211"/>
+      <c r="AB62" s="211"/>
+      <c r="AC62" s="211"/>
+      <c r="AD62" s="211"/>
+      <c r="AE62" s="211"/>
+      <c r="AF62" s="211"/>
       <c r="AG62" s="2"/>
       <c r="AH62" s="2"/>
       <c r="AI62" s="2"/>
       <c r="AJ62" s="2"/>
       <c r="AK62" s="2"/>
       <c r="AL62" s="2"/>
       <c r="AM62" s="2"/>
       <c r="AN62" s="2"/>
       <c r="AO62" s="2"/>
     </row>
     <row r="63" spans="1:41">
       <c r="A63" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B63" s="16">
         <v>159291</v>
       </c>
       <c r="C63" s="16">
         <v>159666</v>
       </c>
       <c r="D63" s="16">
         <v>160048</v>
       </c>
       <c r="E63" s="16">
         <v>160365</v>
@@ -10407,52 +10663,56 @@
       </c>
       <c r="W63" s="24">
         <v>163768</v>
       </c>
       <c r="X63" s="194">
         <v>163971</v>
       </c>
       <c r="Y63" s="61">
         <v>164136</v>
       </c>
       <c r="Z63" s="61">
         <v>164330</v>
       </c>
       <c r="AA63" s="61">
         <v>164518</v>
       </c>
       <c r="AB63" s="24">
         <v>164698</v>
       </c>
       <c r="AC63" s="59">
         <v>164921</v>
       </c>
       <c r="AD63" s="24">
         <v>165043</v>
       </c>
-      <c r="AE63" s="2"/>
-      <c r="AF63" s="2"/>
+      <c r="AE63" s="61">
+        <v>165256</v>
+      </c>
+      <c r="AF63" s="61">
+        <v>165222</v>
+      </c>
       <c r="AG63" s="2"/>
       <c r="AH63" s="2"/>
       <c r="AI63" s="2"/>
       <c r="AJ63" s="2"/>
       <c r="AK63" s="2"/>
       <c r="AL63" s="2"/>
       <c r="AM63" s="2"/>
       <c r="AN63" s="2"/>
       <c r="AO63" s="2"/>
     </row>
     <row r="64" spans="1:41">
       <c r="A64" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B64" s="16">
         <v>44859</v>
       </c>
       <c r="C64" s="16">
         <v>45372</v>
       </c>
       <c r="D64" s="16">
         <v>45708</v>
       </c>
       <c r="E64" s="24">
         <v>46003</v>
@@ -10510,52 +10770,56 @@
       </c>
       <c r="W64" s="24">
         <v>51107</v>
       </c>
       <c r="X64" s="194">
         <v>51387</v>
       </c>
       <c r="Y64" s="61">
         <v>51575</v>
       </c>
       <c r="Z64" s="61">
         <v>51791</v>
       </c>
       <c r="AA64" s="61">
         <v>52032</v>
       </c>
       <c r="AB64" s="24">
         <v>52250</v>
       </c>
       <c r="AC64" s="59">
         <v>52508</v>
       </c>
       <c r="AD64" s="61">
         <v>52685</v>
       </c>
-      <c r="AE64" s="2"/>
-      <c r="AF64" s="2"/>
+      <c r="AE64" s="61">
+        <v>52854</v>
+      </c>
+      <c r="AF64" s="59">
+        <v>52997</v>
+      </c>
       <c r="AG64" s="2"/>
       <c r="AH64" s="2"/>
       <c r="AI64" s="2"/>
       <c r="AJ64" s="2"/>
       <c r="AK64" s="2"/>
       <c r="AL64" s="2"/>
       <c r="AM64" s="2"/>
       <c r="AN64" s="2"/>
       <c r="AO64" s="2"/>
     </row>
     <row r="65" spans="1:41">
       <c r="A65" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B65" s="16">
         <v>10229</v>
       </c>
       <c r="C65" s="16">
         <v>10223</v>
       </c>
       <c r="D65" s="16">
         <v>10230</v>
       </c>
       <c r="E65" s="61">
         <v>10231</v>
@@ -10613,52 +10877,56 @@
       </c>
       <c r="W65" s="61">
         <v>9939</v>
       </c>
       <c r="X65" s="194">
         <v>9925</v>
       </c>
       <c r="Y65" s="61">
         <v>9920</v>
       </c>
       <c r="Z65" s="61">
         <v>9915</v>
       </c>
       <c r="AA65" s="61">
         <v>9916</v>
       </c>
       <c r="AB65" s="61">
         <v>9919</v>
       </c>
       <c r="AC65" s="59">
         <v>9929</v>
       </c>
       <c r="AD65" s="61">
         <v>9926</v>
       </c>
-      <c r="AE65" s="2"/>
-      <c r="AF65" s="2"/>
+      <c r="AE65" s="61">
+        <v>9951</v>
+      </c>
+      <c r="AF65" s="61">
+        <v>9913</v>
+      </c>
       <c r="AG65" s="2"/>
       <c r="AH65" s="2"/>
       <c r="AI65" s="2"/>
       <c r="AJ65" s="2"/>
       <c r="AK65" s="2"/>
       <c r="AL65" s="2"/>
       <c r="AM65" s="2"/>
       <c r="AN65" s="2"/>
       <c r="AO65" s="2"/>
     </row>
     <row r="66" spans="1:41">
       <c r="A66" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B66" s="60">
         <v>16712</v>
       </c>
       <c r="C66" s="16">
         <v>16671</v>
       </c>
       <c r="D66" s="60">
         <v>16692</v>
       </c>
       <c r="E66" s="61">
         <v>16699</v>
@@ -10716,52 +10984,56 @@
       </c>
       <c r="W66" s="61">
         <v>16586</v>
       </c>
       <c r="X66" s="59">
         <v>16580</v>
       </c>
       <c r="Y66" s="61">
         <v>16583</v>
       </c>
       <c r="Z66" s="61">
         <v>16605</v>
       </c>
       <c r="AA66" s="61">
         <v>16585</v>
       </c>
       <c r="AB66" s="61">
         <v>16583</v>
       </c>
       <c r="AC66" s="59">
         <v>16575</v>
       </c>
       <c r="AD66" s="61">
         <v>16558</v>
       </c>
-      <c r="AE66" s="2"/>
-      <c r="AF66" s="2"/>
+      <c r="AE66" s="61">
+        <v>16570</v>
+      </c>
+      <c r="AF66" s="59">
+        <v>16561</v>
+      </c>
       <c r="AG66" s="2"/>
       <c r="AH66" s="2"/>
       <c r="AI66" s="2"/>
       <c r="AJ66" s="2"/>
       <c r="AK66" s="2"/>
       <c r="AL66" s="2"/>
       <c r="AM66" s="2"/>
       <c r="AN66" s="2"/>
       <c r="AO66" s="2"/>
     </row>
     <row r="67" spans="1:41">
       <c r="A67" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B67" s="60">
         <v>13586</v>
       </c>
       <c r="C67" s="16">
         <v>13581</v>
       </c>
       <c r="D67" s="60">
         <v>13581</v>
       </c>
       <c r="E67" s="61">
         <v>13587</v>
@@ -10819,52 +11091,56 @@
       </c>
       <c r="W67" s="61">
         <v>13365</v>
       </c>
       <c r="X67" s="59">
         <v>13345</v>
       </c>
       <c r="Y67" s="61">
         <v>13354</v>
       </c>
       <c r="Z67" s="61">
         <v>13369</v>
       </c>
       <c r="AA67" s="61">
         <v>13330</v>
       </c>
       <c r="AB67" s="61">
         <v>13346</v>
       </c>
       <c r="AC67" s="59">
         <v>13364</v>
       </c>
       <c r="AD67" s="61">
         <v>13339</v>
       </c>
-      <c r="AE67" s="2"/>
-      <c r="AF67" s="2"/>
+      <c r="AE67" s="61">
+        <v>13342</v>
+      </c>
+      <c r="AF67" s="61">
+        <v>13340</v>
+      </c>
       <c r="AG67" s="2"/>
       <c r="AH67" s="2"/>
       <c r="AI67" s="2"/>
       <c r="AJ67" s="2"/>
       <c r="AK67" s="2"/>
       <c r="AL67" s="2"/>
       <c r="AM67" s="2"/>
       <c r="AN67" s="2"/>
       <c r="AO67" s="2"/>
     </row>
     <row r="68" spans="1:41">
       <c r="A68" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B68" s="60">
         <v>28611</v>
       </c>
       <c r="C68" s="16">
         <v>28548</v>
       </c>
       <c r="D68" s="60">
         <v>28542</v>
       </c>
       <c r="E68" s="61">
         <v>28562</v>
@@ -10922,52 +11198,56 @@
       </c>
       <c r="W68" s="61">
         <v>28106</v>
       </c>
       <c r="X68" s="59">
         <v>28105</v>
       </c>
       <c r="Y68" s="61">
         <v>28106</v>
       </c>
       <c r="Z68" s="61">
         <v>28085</v>
       </c>
       <c r="AA68" s="61">
         <v>28061</v>
       </c>
       <c r="AB68" s="61">
         <v>28053</v>
       </c>
       <c r="AC68" s="59">
         <v>28030</v>
       </c>
       <c r="AD68" s="61">
         <v>28015</v>
       </c>
-      <c r="AE68" s="2"/>
-      <c r="AF68" s="2"/>
+      <c r="AE68" s="61">
+        <v>28012</v>
+      </c>
+      <c r="AF68" s="59">
+        <v>27970</v>
+      </c>
       <c r="AG68" s="2"/>
       <c r="AH68" s="2"/>
       <c r="AI68" s="2"/>
       <c r="AJ68" s="2"/>
       <c r="AK68" s="2"/>
       <c r="AL68" s="2"/>
       <c r="AM68" s="2"/>
       <c r="AN68" s="2"/>
       <c r="AO68" s="2"/>
     </row>
     <row r="69" spans="1:41">
       <c r="A69" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B69" s="60">
         <v>15852</v>
       </c>
       <c r="C69" s="16">
         <v>15821</v>
       </c>
       <c r="D69" s="60">
         <v>15849</v>
       </c>
       <c r="E69" s="61">
         <v>15832</v>
@@ -11025,52 +11305,56 @@
       </c>
       <c r="W69" s="61">
         <v>15722</v>
       </c>
       <c r="X69" s="59">
         <v>15691</v>
       </c>
       <c r="Y69" s="61">
         <v>15676</v>
       </c>
       <c r="Z69" s="61">
         <v>15675</v>
       </c>
       <c r="AA69" s="61">
         <v>15678</v>
       </c>
       <c r="AB69" s="61">
         <v>15679</v>
       </c>
       <c r="AC69" s="59">
         <v>15687</v>
       </c>
       <c r="AD69" s="61">
         <v>15695</v>
       </c>
-      <c r="AE69" s="2"/>
-      <c r="AF69" s="2"/>
+      <c r="AE69" s="61">
+        <v>15677</v>
+      </c>
+      <c r="AF69" s="61">
+        <v>15599</v>
+      </c>
       <c r="AG69" s="2"/>
       <c r="AH69" s="2"/>
       <c r="AI69" s="2"/>
       <c r="AJ69" s="2"/>
       <c r="AK69" s="2"/>
       <c r="AL69" s="2"/>
       <c r="AM69" s="2"/>
       <c r="AN69" s="2"/>
       <c r="AO69" s="2"/>
     </row>
     <row r="70" spans="1:41">
       <c r="A70" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="60">
         <v>14796</v>
       </c>
       <c r="C70" s="16">
         <v>14809</v>
       </c>
       <c r="D70" s="60">
         <v>14797</v>
       </c>
       <c r="E70" s="61">
         <v>14802</v>
@@ -11128,52 +11412,56 @@
       </c>
       <c r="W70" s="61">
         <v>14602</v>
       </c>
       <c r="X70" s="59">
         <v>14605</v>
       </c>
       <c r="Y70" s="61">
         <v>14605</v>
       </c>
       <c r="Z70" s="61">
         <v>14625</v>
       </c>
       <c r="AA70" s="61">
         <v>14660</v>
       </c>
       <c r="AB70" s="61">
         <v>14608</v>
       </c>
       <c r="AC70" s="59">
         <v>14580</v>
       </c>
       <c r="AD70" s="61">
         <v>14589</v>
       </c>
-      <c r="AE70" s="2"/>
-      <c r="AF70" s="2"/>
+      <c r="AE70" s="59">
+        <v>14597</v>
+      </c>
+      <c r="AF70" s="59">
+        <v>14598</v>
+      </c>
       <c r="AG70" s="2"/>
       <c r="AH70" s="2"/>
       <c r="AI70" s="2"/>
       <c r="AJ70" s="2"/>
       <c r="AK70" s="2"/>
       <c r="AL70" s="2"/>
       <c r="AM70" s="2"/>
       <c r="AN70" s="2"/>
       <c r="AO70" s="2"/>
     </row>
     <row r="71" spans="1:41">
       <c r="A71" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B71" s="60">
         <v>14646</v>
       </c>
       <c r="C71" s="16">
         <v>14641</v>
       </c>
       <c r="D71" s="60">
         <v>14649</v>
       </c>
       <c r="E71" s="61">
         <v>14649</v>
@@ -11231,97 +11519,101 @@
       </c>
       <c r="W71" s="61">
         <v>14341</v>
       </c>
       <c r="X71" s="59">
         <v>14333</v>
       </c>
       <c r="Y71" s="61">
         <v>14317</v>
       </c>
       <c r="Z71" s="61">
         <v>14265</v>
       </c>
       <c r="AA71" s="61">
         <v>14256</v>
       </c>
       <c r="AB71" s="61">
         <v>14260</v>
       </c>
       <c r="AC71" s="59">
         <v>14248</v>
       </c>
       <c r="AD71" s="61">
         <v>14236</v>
       </c>
-      <c r="AE71" s="2"/>
-      <c r="AF71" s="2"/>
+      <c r="AE71" s="59">
+        <v>14253</v>
+      </c>
+      <c r="AF71" s="59">
+        <v>14244</v>
+      </c>
       <c r="AG71" s="2"/>
       <c r="AH71" s="2"/>
       <c r="AI71" s="2"/>
       <c r="AJ71" s="2"/>
       <c r="AK71" s="2"/>
       <c r="AL71" s="2"/>
       <c r="AM71" s="2"/>
       <c r="AN71" s="2"/>
       <c r="AO71" s="2"/>
     </row>
     <row r="72" spans="1:41" ht="16.5" customHeight="1">
-      <c r="A72" s="216" t="s">
+      <c r="A72" s="219" t="s">
         <v>5</v>
       </c>
-      <c r="B72" s="216"/>
-[...29 lines deleted...]
-      <c r="AF72" s="2"/>
+      <c r="B72" s="219"/>
+      <c r="C72" s="219"/>
+      <c r="D72" s="219"/>
+      <c r="E72" s="219"/>
+      <c r="F72" s="219"/>
+      <c r="G72" s="219"/>
+      <c r="H72" s="219"/>
+      <c r="I72" s="219"/>
+      <c r="J72" s="219"/>
+      <c r="K72" s="219"/>
+      <c r="L72" s="219"/>
+      <c r="M72" s="219"/>
+      <c r="N72" s="219"/>
+      <c r="O72" s="219"/>
+      <c r="P72" s="219"/>
+      <c r="Q72" s="219"/>
+      <c r="R72" s="219"/>
+      <c r="S72" s="219"/>
+      <c r="T72" s="219"/>
+      <c r="U72" s="219"/>
+      <c r="V72" s="211"/>
+      <c r="W72" s="211"/>
+      <c r="X72" s="211"/>
+      <c r="Y72" s="211"/>
+      <c r="Z72" s="211"/>
+      <c r="AA72" s="211"/>
+      <c r="AB72" s="211"/>
+      <c r="AC72" s="211"/>
+      <c r="AD72" s="211"/>
+      <c r="AE72" s="211"/>
+      <c r="AF72" s="211"/>
       <c r="AG72" s="2"/>
       <c r="AH72" s="2"/>
       <c r="AI72" s="2"/>
       <c r="AJ72" s="2"/>
       <c r="AK72" s="2"/>
       <c r="AL72" s="2"/>
       <c r="AM72" s="2"/>
       <c r="AN72" s="2"/>
       <c r="AO72" s="2"/>
     </row>
     <row r="73" spans="1:41">
       <c r="A73" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B73" s="8">
         <v>154912</v>
       </c>
       <c r="C73" s="8">
         <v>155322</v>
       </c>
       <c r="D73" s="8">
         <v>155701</v>
       </c>
       <c r="E73" s="8">
         <v>156043</v>
@@ -11379,52 +11671,56 @@
       </c>
       <c r="W73" s="61">
         <v>158306</v>
       </c>
       <c r="X73" s="194">
         <v>158484</v>
       </c>
       <c r="Y73" s="24">
         <v>158577</v>
       </c>
       <c r="Z73" s="24">
         <v>158746</v>
       </c>
       <c r="AA73" s="24">
         <v>158869</v>
       </c>
       <c r="AB73" s="24">
         <v>158992</v>
       </c>
       <c r="AC73" s="59">
         <v>159122</v>
       </c>
       <c r="AD73" s="61">
         <v>159187</v>
       </c>
-      <c r="AE73" s="2"/>
-      <c r="AF73" s="2"/>
+      <c r="AE73" s="59">
+        <v>159267</v>
+      </c>
+      <c r="AF73" s="59">
+        <v>159118</v>
+      </c>
       <c r="AG73" s="2"/>
       <c r="AH73" s="2"/>
       <c r="AI73" s="2"/>
       <c r="AJ73" s="2"/>
       <c r="AK73" s="2"/>
       <c r="AL73" s="2"/>
       <c r="AM73" s="2"/>
       <c r="AN73" s="2"/>
       <c r="AO73" s="2"/>
     </row>
     <row r="74" spans="1:41">
       <c r="A74" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B74" s="8">
         <v>44132</v>
       </c>
       <c r="C74" s="8">
         <v>44670</v>
       </c>
       <c r="D74" s="8">
         <v>45062</v>
       </c>
       <c r="E74" s="61">
         <v>45366</v>
@@ -11482,50 +11778,56 @@
       </c>
       <c r="W74" s="61">
         <v>50074</v>
       </c>
       <c r="X74" s="59">
         <v>50435</v>
       </c>
       <c r="Y74" s="24">
         <v>50660</v>
       </c>
       <c r="Z74" s="24">
         <v>50847</v>
       </c>
       <c r="AA74" s="24">
         <v>51072</v>
       </c>
       <c r="AB74" s="24">
         <v>51209</v>
       </c>
       <c r="AC74" s="59">
         <v>51394</v>
       </c>
       <c r="AD74" s="61">
         <v>51542</v>
       </c>
+      <c r="AE74" s="59">
+        <v>51686</v>
+      </c>
+      <c r="AF74" s="59">
+        <v>51802</v>
+      </c>
     </row>
     <row r="75" spans="1:41">
       <c r="A75" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B75" s="8">
         <v>10057</v>
       </c>
       <c r="C75" s="8">
         <v>10042</v>
       </c>
       <c r="D75" s="8">
         <v>10041</v>
       </c>
       <c r="E75" s="61">
         <v>10058</v>
       </c>
       <c r="F75" s="145">
         <v>10044</v>
       </c>
       <c r="G75" s="61">
         <v>9993</v>
       </c>
       <c r="H75" s="146">
         <v>9978</v>
@@ -11574,50 +11876,56 @@
       </c>
       <c r="W75" s="61">
         <v>9678</v>
       </c>
       <c r="X75" s="59">
         <v>9676</v>
       </c>
       <c r="Y75" s="24">
         <v>9661</v>
       </c>
       <c r="Z75" s="24">
         <v>9664</v>
       </c>
       <c r="AA75" s="24">
         <v>9651</v>
       </c>
       <c r="AB75" s="24">
         <v>9649</v>
       </c>
       <c r="AC75" s="59">
         <v>9638</v>
       </c>
       <c r="AD75" s="61">
         <v>9634</v>
       </c>
+      <c r="AE75" s="59">
+        <v>9638</v>
+      </c>
+      <c r="AF75" s="59">
+        <v>9605</v>
+      </c>
     </row>
     <row r="76" spans="1:41">
       <c r="A76" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B76" s="60">
         <v>16085</v>
       </c>
       <c r="C76" s="60">
         <v>16059</v>
       </c>
       <c r="D76" s="60">
         <v>16061</v>
       </c>
       <c r="E76" s="61">
         <v>16067</v>
       </c>
       <c r="F76" s="145">
         <v>16050</v>
       </c>
       <c r="G76" s="61">
         <v>16064</v>
       </c>
       <c r="H76" s="146">
         <v>16070</v>
@@ -11666,50 +11974,56 @@
       </c>
       <c r="W76" s="61">
         <v>15864</v>
       </c>
       <c r="X76" s="59">
         <v>15819</v>
       </c>
       <c r="Y76" s="24">
         <v>15805</v>
       </c>
       <c r="Z76" s="24">
         <v>15823</v>
       </c>
       <c r="AA76" s="24">
         <v>15793</v>
       </c>
       <c r="AB76" s="24">
         <v>15787</v>
       </c>
       <c r="AC76" s="59">
         <v>15774</v>
       </c>
       <c r="AD76" s="61">
         <v>15754</v>
       </c>
+      <c r="AE76" s="59">
+        <v>15741</v>
+      </c>
+      <c r="AF76" s="59">
+        <v>15712</v>
+      </c>
     </row>
     <row r="77" spans="1:41">
       <c r="A77" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B77" s="60">
         <v>12792</v>
       </c>
       <c r="C77" s="60">
         <v>12775</v>
       </c>
       <c r="D77" s="60">
         <v>12789</v>
       </c>
       <c r="E77" s="61">
         <v>12775</v>
       </c>
       <c r="F77" s="145">
         <v>12795</v>
       </c>
       <c r="G77" s="61">
         <v>12785</v>
       </c>
       <c r="H77" s="146">
         <v>12789</v>
@@ -11758,50 +12072,56 @@
       </c>
       <c r="W77" s="61">
         <v>12512</v>
       </c>
       <c r="X77" s="59">
         <v>12483</v>
       </c>
       <c r="Y77" s="24">
         <v>12477</v>
       </c>
       <c r="Z77" s="24">
         <v>12472</v>
       </c>
       <c r="AA77" s="24">
         <v>12457</v>
       </c>
       <c r="AB77" s="24">
         <v>12443</v>
       </c>
       <c r="AC77" s="59">
         <v>12441</v>
       </c>
       <c r="AD77" s="61">
         <v>12405</v>
       </c>
+      <c r="AE77" s="59">
+        <v>12411</v>
+      </c>
+      <c r="AF77" s="59">
+        <v>12401</v>
+      </c>
     </row>
     <row r="78" spans="1:41">
       <c r="A78" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B78" s="60">
         <v>27389</v>
       </c>
       <c r="C78" s="60">
         <v>27339</v>
       </c>
       <c r="D78" s="60">
         <v>27325</v>
       </c>
       <c r="E78" s="61">
         <v>27344</v>
       </c>
       <c r="F78" s="145">
         <v>27339</v>
       </c>
       <c r="G78" s="61">
         <v>27339</v>
       </c>
       <c r="H78" s="146">
         <v>27318</v>
@@ -11850,50 +12170,56 @@
       </c>
       <c r="W78" s="61">
         <v>26736</v>
       </c>
       <c r="X78" s="59">
         <v>26702</v>
       </c>
       <c r="Y78" s="24">
         <v>26671</v>
       </c>
       <c r="Z78" s="24">
         <v>26652</v>
       </c>
       <c r="AA78" s="24">
         <v>26627</v>
       </c>
       <c r="AB78" s="24">
         <v>26616</v>
       </c>
       <c r="AC78" s="59">
         <v>26592</v>
       </c>
       <c r="AD78" s="61">
         <v>26561</v>
       </c>
+      <c r="AE78" s="59">
+        <v>26535</v>
+      </c>
+      <c r="AF78" s="59">
+        <v>26458</v>
+      </c>
     </row>
     <row r="79" spans="1:41">
       <c r="A79" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B79" s="60">
         <v>15012</v>
       </c>
       <c r="C79" s="60">
         <v>14996</v>
       </c>
       <c r="D79" s="60">
         <v>14994</v>
       </c>
       <c r="E79" s="61">
         <v>15001</v>
       </c>
       <c r="F79" s="145">
         <v>15005</v>
       </c>
       <c r="G79" s="61">
         <v>15017</v>
       </c>
       <c r="H79" s="146">
         <v>15008</v>
@@ -11942,50 +12268,56 @@
       </c>
       <c r="W79" s="61">
         <v>14746</v>
       </c>
       <c r="X79" s="59">
         <v>14721</v>
       </c>
       <c r="Y79" s="24">
         <v>14680</v>
       </c>
       <c r="Z79" s="24">
         <v>14689</v>
       </c>
       <c r="AA79" s="24">
         <v>14672</v>
       </c>
       <c r="AB79" s="24">
         <v>14682</v>
       </c>
       <c r="AC79" s="59">
         <v>14684</v>
       </c>
       <c r="AD79" s="61">
         <v>14662</v>
       </c>
+      <c r="AE79" s="59">
+        <v>14645</v>
+      </c>
+      <c r="AF79" s="59">
+        <v>14582</v>
+      </c>
     </row>
     <row r="80" spans="1:41">
       <c r="A80" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B80" s="60">
         <v>14883</v>
       </c>
       <c r="C80" s="60">
         <v>14908</v>
       </c>
       <c r="D80" s="60">
         <v>14884</v>
       </c>
       <c r="E80" s="61">
         <v>14887</v>
       </c>
       <c r="F80" s="145">
         <v>14862</v>
       </c>
       <c r="G80" s="61">
         <v>14843</v>
       </c>
       <c r="H80" s="146">
         <v>14815</v>
@@ -12034,52 +12366,58 @@
       </c>
       <c r="W80" s="61">
         <v>14548</v>
       </c>
       <c r="X80" s="59">
         <v>14534</v>
       </c>
       <c r="Y80" s="24">
         <v>14524</v>
       </c>
       <c r="Z80" s="24">
         <v>14519</v>
       </c>
       <c r="AA80" s="24">
         <v>14527</v>
       </c>
       <c r="AB80" s="24">
         <v>14530</v>
       </c>
       <c r="AC80" s="59">
         <v>14528</v>
       </c>
       <c r="AD80" s="61">
         <v>14554</v>
       </c>
+      <c r="AE80" s="59">
+        <v>14546</v>
+      </c>
+      <c r="AF80" s="59">
+        <v>14521</v>
+      </c>
     </row>
-    <row r="81" spans="1:30">
+    <row r="81" spans="1:32">
       <c r="A81" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B81" s="60">
         <v>14562</v>
       </c>
       <c r="C81" s="60">
         <v>14533</v>
       </c>
       <c r="D81" s="60">
         <v>14545</v>
       </c>
       <c r="E81" s="61">
         <v>14545</v>
       </c>
       <c r="F81" s="145">
         <v>14532</v>
       </c>
       <c r="G81" s="61">
         <v>14495</v>
       </c>
       <c r="H81" s="146">
         <v>14492</v>
       </c>
       <c r="I81" s="161">
@@ -12126,95 +12464,101 @@
       </c>
       <c r="W81" s="56">
         <v>14148</v>
       </c>
       <c r="X81" s="195">
         <v>14114</v>
       </c>
       <c r="Y81" s="56">
         <v>14099</v>
       </c>
       <c r="Z81" s="56">
         <v>14080</v>
       </c>
       <c r="AA81" s="56">
         <v>14070</v>
       </c>
       <c r="AB81" s="56">
         <v>14076</v>
       </c>
       <c r="AC81" s="195">
         <v>14071</v>
       </c>
       <c r="AD81" s="56">
         <v>14075</v>
       </c>
+      <c r="AE81" s="195">
+        <v>14065</v>
+      </c>
+      <c r="AF81" s="195">
+        <v>14037</v>
+      </c>
     </row>
-    <row r="82" spans="1:30" ht="15" customHeight="1">
-      <c r="A82" s="215" t="s">
+    <row r="82" spans="1:32" ht="15" customHeight="1">
+      <c r="A82" s="218" t="s">
         <v>30</v>
       </c>
-      <c r="B82" s="215"/>
-[...2 lines deleted...]
-      <c r="E82" s="215"/>
+      <c r="B82" s="218"/>
+      <c r="C82" s="218"/>
+      <c r="D82" s="218"/>
+      <c r="E82" s="218"/>
       <c r="F82" s="200"/>
       <c r="G82" s="200"/>
       <c r="H82" s="21"/>
     </row>
-    <row r="83" spans="1:30" ht="15.75" customHeight="1">
-      <c r="A83" s="208" t="s">
+    <row r="83" spans="1:32" ht="15.75" customHeight="1">
+      <c r="A83" s="212" t="s">
         <v>31</v>
       </c>
-      <c r="B83" s="208"/>
-[...2 lines deleted...]
-      <c r="E83" s="208"/>
+      <c r="B83" s="212"/>
+      <c r="C83" s="212"/>
+      <c r="D83" s="212"/>
+      <c r="E83" s="212"/>
       <c r="F83" s="199"/>
       <c r="G83" s="199"/>
     </row>
-    <row r="86" spans="1:30" ht="18" customHeight="1"/>
-    <row r="87" spans="1:30" ht="15" customHeight="1"/>
+    <row r="86" spans="1:32" ht="18" customHeight="1"/>
+    <row r="87" spans="1:32" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="Z8:AD8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A44:AF44"/>
+    <mergeCell ref="A52:AF52"/>
+    <mergeCell ref="A62:AF62"/>
+    <mergeCell ref="A72:AF72"/>
+    <mergeCell ref="Z8:AF8"/>
+    <mergeCell ref="AC7:AF7"/>
+    <mergeCell ref="A6:AF6"/>
+    <mergeCell ref="A20:AF20"/>
+    <mergeCell ref="A30:AF30"/>
+    <mergeCell ref="A40:AF40"/>
     <mergeCell ref="A83:E83"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
     <mergeCell ref="A82:E82"/>
     <mergeCell ref="A48:AB48"/>
-    <mergeCell ref="A52:AB52"/>
-[...2 lines deleted...]
-    <mergeCell ref="A44:AB44"/>
     <mergeCell ref="A10:AB10"/>
-    <mergeCell ref="A20:AB20"/>
-[...1 lines deleted...]
-    <mergeCell ref="A40:AB40"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Численность населения</vt:lpstr>